--- v3 (2026-07-11)
+++ v4 (2026-08-11)
@@ -469,51 +469,51 @@
   <si>
     <t>ESSILORLUXOTTICA SA</t>
   </si>
   <si>
     <t>FR0014000MR3</t>
   </si>
   <si>
     <t>EUROFINS SCIENTIFIC</t>
   </si>
   <si>
     <t>FR0013451333</t>
   </si>
   <si>
     <t>FDJ UNITED</t>
   </si>
   <si>
     <t>NL0011585146</t>
   </si>
   <si>
     <t>FERRARI NV</t>
   </si>
   <si>
     <t>NL0015001FS8</t>
   </si>
   <si>
-    <t>FERROVIAL</t>
+    <t>FERROVIAL NV</t>
   </si>
   <si>
     <t>DE0005773303</t>
   </si>
   <si>
     <t>FRAPORT FRANKFURT AIRPORT SERVICES</t>
   </si>
   <si>
     <t>DE0005785802</t>
   </si>
   <si>
     <t>FRESENIUS MEDICAL CARE AG</t>
   </si>
   <si>
     <t>DE000A3E5D64</t>
   </si>
   <si>
     <t>FUCHS PREF</t>
   </si>
   <si>
     <t>FR0011726835</t>
   </si>
   <si>
     <t>GAZTRANSPORT &amp; TECHNIGAZ SA</t>
   </si>
@@ -1417,153 +1417,153 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>180836.4262</v>
+        <v>168817.2662</v>
       </c>
       <c r="D2">
-        <v>209.26</v>
+        <v>212.14</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>37843334.9</v>
+        <v>35812944.0</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>37843334.9</v>
+        <v>35812944.0</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>304454.8172</v>
+        <v>257154.8172</v>
       </c>
       <c r="D3">
-        <v>137.57</v>
+        <v>137.47</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>41885897.47</v>
+        <v>35352451.99</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>41885897.47</v>
+        <v>35352451.99</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>41392.4202</v>
+        <v>41967.3561</v>
       </c>
       <c r="D4">
-        <v>166.01</v>
+        <v>168.18</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>6871605.64</v>
+        <v>7058340.46</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>6871605.64</v>
+        <v>7058340.46</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
         <v>1.0</v>
       </c>
       <c r="D5">
-        <v>175.37</v>
+        <v>177.76</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>175.37</v>
+        <v>177.76</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>175.37</v>
+        <v>177.76</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -1615,7584 +1615,7584 @@
       </c>
       <c r="M1" t="s">
         <v>26</v>
       </c>
       <c r="N1" t="s">
         <v>27</v>
       </c>
       <c r="O1" t="s">
         <v>28</v>
       </c>
       <c r="P1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>30</v>
       </c>
       <c r="B2" t="s">
         <v>31</v>
       </c>
       <c r="C2" s="1">
         <v>2690.0</v>
       </c>
       <c r="D2" s="1">
-        <v>32.26</v>
+        <v>37.0</v>
       </c>
       <c r="E2" s="1">
         <v>35.22</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
         <v>94741.8</v>
       </c>
       <c r="I2" s="1">
-        <v>-7962.4</v>
+        <v>4788.2</v>
       </c>
       <c r="J2" s="1">
-        <v>-8.404315729699</v>
+        <v>5.0539466212379</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>86779.4</v>
+        <v>99530.0</v>
       </c>
       <c r="N2" s="1">
-        <v>86779.4</v>
+        <v>99530.0</v>
       </c>
       <c r="O2" s="1">
-        <v>0.1</v>
+        <v>0.13</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>32</v>
       </c>
       <c r="B3" t="s">
         <v>33</v>
       </c>
       <c r="C3" s="1">
-        <v>7723.0</v>
+        <v>7462.0</v>
       </c>
       <c r="D3" s="1">
-        <v>29.06</v>
+        <v>29.89</v>
       </c>
       <c r="E3" s="1">
         <v>28.36</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
-        <v>219024.28</v>
+        <v>211622.32</v>
       </c>
       <c r="I3" s="1">
-        <v>5406.1</v>
+        <v>11416.86</v>
       </c>
       <c r="J3" s="1">
-        <v>2.4682651622003</v>
+        <v>5.394922425952</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>224430.38</v>
+        <v>223039.18</v>
       </c>
       <c r="N3" s="1">
-        <v>224430.38</v>
+        <v>223039.18</v>
       </c>
       <c r="O3" s="1">
-        <v>0.26</v>
+        <v>0.29</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>34</v>
       </c>
       <c r="B4" t="s">
         <v>35</v>
       </c>
       <c r="C4" s="1">
-        <v>2034.0</v>
+        <v>1800.0</v>
       </c>
       <c r="D4" s="1">
-        <v>239.8</v>
+        <v>267.4</v>
       </c>
       <c r="E4" s="1">
         <v>246.8</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
-        <v>501991.2</v>
+        <v>444240.0</v>
       </c>
       <c r="I4" s="1">
-        <v>-14238.0</v>
+        <v>37080.0</v>
       </c>
       <c r="J4" s="1">
-        <v>-2.8363047001621</v>
+        <v>8.3468395461912</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>487753.2</v>
+        <v>481320.0</v>
       </c>
       <c r="N4" s="1">
-        <v>487753.2</v>
+        <v>481320.0</v>
       </c>
       <c r="O4" s="1">
-        <v>0.56</v>
+        <v>0.62</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>36</v>
       </c>
       <c r="B5" t="s">
         <v>37</v>
       </c>
       <c r="C5" s="1">
-        <v>3315.0</v>
+        <v>2934.0</v>
       </c>
       <c r="D5" s="1">
-        <v>137.8</v>
+        <v>141.7</v>
       </c>
       <c r="E5" s="1">
-        <v>196.4425972851</v>
+        <v>196.442597137</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
-        <v>651207.21</v>
+        <v>576362.58</v>
       </c>
       <c r="I5" s="1">
-        <v>-194400.21</v>
+        <v>-160614.78</v>
       </c>
       <c r="J5" s="1">
-        <v>-29.852281580236</v>
+        <v>-27.866968740406</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>456807.0</v>
+        <v>415747.8</v>
       </c>
       <c r="N5" s="1">
-        <v>456807.0</v>
+        <v>415747.8</v>
       </c>
       <c r="O5" s="1">
         <v>0.53</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>38</v>
       </c>
       <c r="B6" t="s">
         <v>39</v>
       </c>
       <c r="C6" s="1">
-        <v>317.0</v>
+        <v>281.0</v>
       </c>
       <c r="D6" s="1">
-        <v>858.8</v>
+        <v>921.0</v>
       </c>
       <c r="E6" s="1">
-        <v>1003.8507886435</v>
+        <v>1003.8507829181</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
-        <v>318220.7</v>
+        <v>282082.07</v>
       </c>
       <c r="I6" s="1">
-        <v>-45981.1</v>
+        <v>-23281.07</v>
       </c>
       <c r="J6" s="1">
-        <v>-14.449437135925</v>
+        <v>-8.2532966381025</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>272239.6</v>
+        <v>258801.0</v>
       </c>
       <c r="N6" s="1">
-        <v>272239.6</v>
+        <v>258801.0</v>
       </c>
       <c r="O6" s="1">
-        <v>0.31</v>
+        <v>0.33</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>40</v>
       </c>
       <c r="B7" t="s">
         <v>41</v>
       </c>
       <c r="C7" s="1">
-        <v>39869.0</v>
+        <v>35291.0</v>
       </c>
       <c r="D7" s="1">
-        <v>26.8</v>
+        <v>23.38</v>
       </c>
       <c r="E7" s="1">
-        <v>27.1571923048</v>
+        <v>27.157192202</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>1082730.1</v>
+        <v>958404.47</v>
       </c>
       <c r="I7" s="1">
-        <v>-14240.9</v>
+        <v>-133300.89</v>
       </c>
       <c r="J7" s="1">
-        <v>-1.3152770020894</v>
+        <v>-13.908625655721</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>1068489.2</v>
+        <v>825103.58</v>
       </c>
       <c r="N7" s="1">
-        <v>1068489.2</v>
+        <v>825103.58</v>
       </c>
       <c r="O7" s="1">
-        <v>1.23</v>
+        <v>1.05</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>42</v>
       </c>
       <c r="B8" t="s">
         <v>43</v>
       </c>
       <c r="C8" s="1">
         <v>737.0</v>
       </c>
       <c r="D8" s="1">
-        <v>116.1</v>
+        <v>105.6</v>
       </c>
       <c r="E8" s="1">
         <v>118.4</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
         <v>87260.8</v>
       </c>
       <c r="I8" s="1">
-        <v>-1695.1</v>
+        <v>-9433.6</v>
       </c>
       <c r="J8" s="1">
-        <v>-1.9425675675676</v>
+        <v>-10.810810810811</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>85565.7</v>
+        <v>77827.2</v>
       </c>
       <c r="N8" s="1">
-        <v>85565.7</v>
+        <v>77827.2</v>
       </c>
       <c r="O8" s="1">
         <v>0.1</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>44</v>
       </c>
       <c r="B9" t="s">
         <v>45</v>
       </c>
       <c r="C9" s="1">
         <v>2168.0</v>
       </c>
       <c r="D9" s="1">
-        <v>67.0</v>
+        <v>67.95</v>
       </c>
       <c r="E9" s="1">
         <v>62.9</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
         <v>136367.2</v>
       </c>
       <c r="I9" s="1">
-        <v>8888.8</v>
+        <v>10948.4</v>
       </c>
       <c r="J9" s="1">
-        <v>6.5182829888712</v>
+        <v>8.0286168521463</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>145256.0</v>
+        <v>147315.6</v>
       </c>
       <c r="N9" s="1">
-        <v>145256.0</v>
+        <v>147315.6</v>
       </c>
       <c r="O9" s="1">
-        <v>0.17</v>
+        <v>0.19</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>46</v>
       </c>
       <c r="B10" t="s">
         <v>47</v>
       </c>
       <c r="C10" s="1">
-        <v>38393.0</v>
+        <v>33983.0</v>
       </c>
       <c r="D10" s="1">
-        <v>9.564</v>
+        <v>9.66</v>
       </c>
       <c r="E10" s="1">
         <v>8.85</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>339778.05</v>
+        <v>300749.55</v>
       </c>
       <c r="I10" s="1">
-        <v>27412.6</v>
+        <v>27526.23</v>
       </c>
       <c r="J10" s="1">
-        <v>8.06779602155</v>
+        <v>9.1525423728814</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>367190.65</v>
+        <v>328275.78</v>
       </c>
       <c r="N10" s="1">
-        <v>367190.65</v>
+        <v>328275.78</v>
       </c>
       <c r="O10" s="1">
         <v>0.42</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>48</v>
       </c>
       <c r="B11" t="s">
         <v>49</v>
       </c>
       <c r="C11" s="1">
-        <v>7377.0</v>
+        <v>6530.0</v>
       </c>
       <c r="D11" s="1">
-        <v>169.5</v>
+        <v>175.48</v>
       </c>
       <c r="E11" s="1">
-        <v>164.7480344313</v>
+        <v>164.7480336907</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>1215346.25</v>
+        <v>1075804.66</v>
       </c>
       <c r="I11" s="1">
-        <v>35055.25</v>
+        <v>70079.74</v>
       </c>
       <c r="J11" s="1">
-        <v>2.8843837712915</v>
+        <v>6.5141695891148</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>1250401.5</v>
+        <v>1145884.4</v>
       </c>
       <c r="N11" s="1">
-        <v>1250401.5</v>
+        <v>1145884.4</v>
       </c>
       <c r="O11" s="1">
-        <v>1.44</v>
+        <v>1.46</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>50</v>
       </c>
       <c r="B12" t="s">
         <v>51</v>
       </c>
       <c r="C12" s="1">
-        <v>4789.0</v>
+        <v>4239.0</v>
       </c>
       <c r="D12" s="1">
-        <v>377.3</v>
+        <v>371.7</v>
       </c>
       <c r="E12" s="1">
-        <v>212.6330068908</v>
+        <v>212.6330077849</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>1018299.47</v>
+        <v>901351.32</v>
       </c>
       <c r="I12" s="1">
-        <v>788590.23</v>
+        <v>674284.98</v>
       </c>
       <c r="J12" s="1">
-        <v>77.441877682604</v>
+        <v>74.808231267693</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>1806889.7</v>
+        <v>1575636.3</v>
       </c>
       <c r="N12" s="1">
-        <v>1806889.7</v>
+        <v>1575636.3</v>
       </c>
       <c r="O12" s="1">
-        <v>2.09</v>
+        <v>2.01</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>52</v>
       </c>
       <c r="B13" t="s">
         <v>53</v>
       </c>
       <c r="C13" s="1">
         <v>12273.0</v>
       </c>
       <c r="D13" s="1">
-        <v>23.15</v>
+        <v>17.22</v>
       </c>
       <c r="E13" s="1">
         <v>20.7423319482</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
         <v>254570.64</v>
       </c>
       <c r="I13" s="1">
-        <v>29549.31</v>
+        <v>-43229.58</v>
       </c>
       <c r="J13" s="1">
-        <v>11.607509019893</v>
+        <v>-16.981369100537</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>284119.95</v>
+        <v>211341.06</v>
       </c>
       <c r="N13" s="1">
-        <v>284119.95</v>
+        <v>211341.06</v>
       </c>
       <c r="O13" s="1">
-        <v>0.33</v>
+        <v>0.27</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>54</v>
       </c>
       <c r="B14" t="s">
         <v>55</v>
       </c>
       <c r="C14" s="1">
         <v>1542.0</v>
       </c>
       <c r="D14" s="1">
-        <v>52.3</v>
+        <v>61.4</v>
       </c>
       <c r="E14" s="1">
         <v>63.55</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
         <v>97994.1</v>
       </c>
       <c r="I14" s="1">
-        <v>-17347.5</v>
+        <v>-3315.3</v>
       </c>
       <c r="J14" s="1">
-        <v>-17.702596380803</v>
+        <v>-3.3831628638867</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>80646.6</v>
+        <v>94678.8</v>
       </c>
       <c r="N14" s="1">
-        <v>80646.6</v>
+        <v>94678.8</v>
       </c>
       <c r="O14" s="1">
-        <v>0.09</v>
+        <v>0.12</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>56</v>
       </c>
       <c r="B15" t="s">
         <v>57</v>
       </c>
       <c r="C15" s="1">
-        <v>13583.0</v>
+        <v>12023.0</v>
       </c>
       <c r="D15" s="1">
-        <v>49.26</v>
+        <v>51.38</v>
       </c>
       <c r="E15" s="1">
-        <v>63.1757159685</v>
+        <v>63.1757157116</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>858115.75</v>
+        <v>759561.63</v>
       </c>
       <c r="I15" s="1">
-        <v>-189017.17</v>
+        <v>-141819.89</v>
       </c>
       <c r="J15" s="1">
-        <v>-22.027001602057</v>
+        <v>-18.671281486402</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>669098.58</v>
+        <v>617741.74</v>
       </c>
       <c r="N15" s="1">
-        <v>669098.58</v>
+        <v>617741.74</v>
       </c>
       <c r="O15" s="1">
-        <v>0.77</v>
+        <v>0.79</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>58</v>
       </c>
       <c r="B16" t="s">
         <v>59</v>
       </c>
       <c r="C16" s="1">
         <v>7055.0</v>
       </c>
       <c r="D16" s="1">
-        <v>9.196</v>
+        <v>10.76</v>
       </c>
       <c r="E16" s="1">
         <v>13.1750007087</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
         <v>92949.63</v>
       </c>
       <c r="I16" s="1">
-        <v>-28071.85</v>
+        <v>-17037.83</v>
       </c>
       <c r="J16" s="1">
-        <v>-30.201142274585</v>
+        <v>-18.330175171219</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>64877.78</v>
+        <v>75911.8</v>
       </c>
       <c r="N16" s="1">
-        <v>64877.78</v>
+        <v>75911.8</v>
       </c>
       <c r="O16" s="1">
-        <v>0.07</v>
+        <v>0.1</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>60</v>
       </c>
       <c r="B17" t="s">
         <v>61</v>
       </c>
       <c r="C17" s="1">
-        <v>15970.0</v>
+        <v>14136.0</v>
       </c>
       <c r="D17" s="1">
-        <v>64.44</v>
+        <v>67.82</v>
       </c>
       <c r="E17" s="1">
-        <v>51.6907977458</v>
+        <v>51.6907979626</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>825502.04</v>
+        <v>730701.12</v>
       </c>
       <c r="I17" s="1">
-        <v>203604.76</v>
+        <v>228002.4</v>
       </c>
       <c r="J17" s="1">
-        <v>24.664355765856</v>
+        <v>31.203236694095</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>1029106.8</v>
+        <v>958703.52</v>
       </c>
       <c r="N17" s="1">
-        <v>1029106.8</v>
+        <v>958703.52</v>
       </c>
       <c r="O17" s="1">
-        <v>1.19</v>
+        <v>1.23</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>62</v>
       </c>
       <c r="B18" t="s">
         <v>63</v>
       </c>
       <c r="C18" s="1">
-        <v>7926.0</v>
+        <v>7313.0</v>
       </c>
       <c r="D18" s="1">
-        <v>29.34</v>
+        <v>36.34</v>
       </c>
       <c r="E18" s="1">
         <v>29.92</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>237145.92</v>
+        <v>218804.96</v>
       </c>
       <c r="I18" s="1">
-        <v>-4597.08</v>
+        <v>46949.46</v>
       </c>
       <c r="J18" s="1">
-        <v>-1.9385026737968</v>
+        <v>21.457219251337</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>232548.84</v>
+        <v>265754.42</v>
       </c>
       <c r="N18" s="1">
-        <v>232548.84</v>
+        <v>265754.42</v>
       </c>
       <c r="O18" s="1">
-        <v>0.27</v>
+        <v>0.34</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>64</v>
       </c>
       <c r="B19" t="s">
         <v>65</v>
       </c>
       <c r="C19" s="1">
-        <v>5530.0</v>
+        <v>4895.0</v>
       </c>
       <c r="D19" s="1">
-        <v>1270.0</v>
+        <v>1305.6</v>
       </c>
       <c r="E19" s="1">
-        <v>488.0552983725</v>
+        <v>488.0552972421</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>2698945.8</v>
+        <v>2389030.68</v>
       </c>
       <c r="I19" s="1">
-        <v>4324154.2</v>
+        <v>4001881.32</v>
       </c>
       <c r="J19" s="1">
-        <v>160.21641486835</v>
+        <v>167.51067089687</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>7023100.0</v>
+        <v>6390912.0</v>
       </c>
       <c r="N19" s="1">
-        <v>7023100.0</v>
+        <v>6390912.0</v>
       </c>
       <c r="O19" s="1">
-        <v>8.11</v>
+        <v>8.17</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>66</v>
       </c>
       <c r="B20" t="s">
         <v>67</v>
       </c>
       <c r="C20" s="1">
         <v>1937.0</v>
       </c>
       <c r="D20" s="1">
-        <v>61.56</v>
+        <v>66.26</v>
       </c>
       <c r="E20" s="1">
         <v>61.44</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
         <v>119009.28</v>
       </c>
       <c r="I20" s="1">
-        <v>232.44</v>
+        <v>9336.34</v>
       </c>
       <c r="J20" s="1">
-        <v>0.1953125</v>
+        <v>7.8450520833333</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>119241.72</v>
+        <v>128345.62</v>
       </c>
       <c r="N20" s="1">
-        <v>119241.72</v>
+        <v>128345.62</v>
       </c>
       <c r="O20" s="1">
-        <v>0.14</v>
+        <v>0.16</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>68</v>
       </c>
       <c r="B21" t="s">
         <v>69</v>
       </c>
       <c r="C21" s="1">
-        <v>43596.0</v>
+        <v>38589.0</v>
       </c>
       <c r="D21" s="1">
-        <v>41.11</v>
+        <v>39.5</v>
       </c>
       <c r="E21" s="1">
-        <v>25.0855408753</v>
+        <v>25.0855409573</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>1093629.24</v>
+        <v>968025.94</v>
       </c>
       <c r="I21" s="1">
-        <v>698602.32</v>
+        <v>556239.56</v>
       </c>
       <c r="J21" s="1">
-        <v>63.879264969177</v>
+        <v>57.461224644455</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>1792231.56</v>
+        <v>1524265.5</v>
       </c>
       <c r="N21" s="1">
-        <v>1792231.56</v>
+        <v>1524265.5</v>
       </c>
       <c r="O21" s="1">
-        <v>2.07</v>
+        <v>1.95</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>70</v>
       </c>
       <c r="B22" t="s">
         <v>71</v>
       </c>
       <c r="C22" s="1">
         <v>10523.0</v>
       </c>
       <c r="D22" s="1">
-        <v>9.415</v>
+        <v>10.73</v>
       </c>
       <c r="E22" s="1">
         <v>8.3950004751</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
         <v>88340.59</v>
       </c>
       <c r="I22" s="1">
-        <v>10733.46</v>
+        <v>24571.2</v>
       </c>
       <c r="J22" s="1">
-        <v>12.150088651208</v>
+        <v>27.814167870058</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>99074.05</v>
+        <v>112911.79</v>
       </c>
       <c r="N22" s="1">
-        <v>99074.05</v>
+        <v>112911.79</v>
       </c>
       <c r="O22" s="1">
-        <v>0.11</v>
+        <v>0.14</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>72</v>
       </c>
       <c r="B23" t="s">
         <v>73</v>
       </c>
       <c r="C23" s="1">
         <v>1681.0</v>
       </c>
       <c r="D23" s="1">
-        <v>53.05</v>
+        <v>57.7</v>
       </c>
       <c r="E23" s="1">
         <v>54.85</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
         <v>92202.85</v>
       </c>
       <c r="I23" s="1">
-        <v>-3025.8</v>
+        <v>4790.85</v>
       </c>
       <c r="J23" s="1">
-        <v>-3.281677301732</v>
+        <v>5.1959890610757</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>89177.05</v>
+        <v>96993.7</v>
       </c>
       <c r="N23" s="1">
-        <v>89177.05</v>
+        <v>96993.7</v>
       </c>
       <c r="O23" s="1">
-        <v>0.1</v>
+        <v>0.12</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>74</v>
       </c>
       <c r="B24" t="s">
         <v>75</v>
       </c>
       <c r="C24" s="1">
         <v>10017.0</v>
       </c>
       <c r="D24" s="1">
-        <v>18.54</v>
+        <v>19.5</v>
       </c>
       <c r="E24" s="1">
         <v>18.24</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
         <v>182710.08</v>
       </c>
       <c r="I24" s="1">
-        <v>3005.1</v>
+        <v>12621.42</v>
       </c>
       <c r="J24" s="1">
-        <v>1.6447368421053</v>
+        <v>6.9078947368421</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>185715.18</v>
+        <v>195331.5</v>
       </c>
       <c r="N24" s="1">
-        <v>185715.18</v>
+        <v>195331.5</v>
       </c>
       <c r="O24" s="1">
-        <v>0.21</v>
+        <v>0.25</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>76</v>
       </c>
       <c r="B25" t="s">
         <v>77</v>
       </c>
       <c r="C25" s="1">
-        <v>80541.0</v>
+        <v>71290.0</v>
       </c>
       <c r="D25" s="1">
-        <v>19.705</v>
+        <v>18.76</v>
       </c>
       <c r="E25" s="1">
-        <v>7.6062301188</v>
+        <v>7.6062301866</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>612613.38</v>
+        <v>542248.15</v>
       </c>
       <c r="I25" s="1">
-        <v>974447.03</v>
+        <v>795152.25</v>
       </c>
       <c r="J25" s="1">
-        <v>159.06394829313</v>
+        <v>146.63991938008</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>1587060.41</v>
+        <v>1337400.4</v>
       </c>
       <c r="N25" s="1">
-        <v>1587060.41</v>
+        <v>1337400.4</v>
       </c>
       <c r="O25" s="1">
-        <v>1.83</v>
+        <v>1.71</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>78</v>
       </c>
       <c r="B26" t="s">
         <v>79</v>
       </c>
       <c r="C26" s="1">
-        <v>67423.0</v>
+        <v>65145.0</v>
       </c>
       <c r="D26" s="1">
-        <v>3.267</v>
+        <v>3.283</v>
       </c>
       <c r="E26" s="1">
-        <v>3.2079999407</v>
+        <v>3.208</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>216292.98</v>
+        <v>208985.16</v>
       </c>
       <c r="I26" s="1">
-        <v>3977.96</v>
+        <v>4885.88</v>
       </c>
       <c r="J26" s="1">
-        <v>1.8391535407206</v>
+        <v>2.3379076294221</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>220270.94</v>
+        <v>213871.04</v>
       </c>
       <c r="N26" s="1">
-        <v>220270.94</v>
+        <v>213871.04</v>
       </c>
       <c r="O26" s="1">
-        <v>0.25</v>
+        <v>0.27</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>80</v>
       </c>
       <c r="B27" t="s">
         <v>81</v>
       </c>
       <c r="C27" s="1">
-        <v>178913.0</v>
+        <v>158352.0</v>
       </c>
       <c r="D27" s="1">
-        <v>10.516</v>
+        <v>10.416</v>
       </c>
       <c r="E27" s="1">
-        <v>7.1640059694</v>
+        <v>7.1640059488</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>1281733.8</v>
+        <v>1134434.67</v>
       </c>
       <c r="I27" s="1">
-        <v>599715.31</v>
+        <v>514959.76</v>
       </c>
       <c r="J27" s="1">
-        <v>46.789380915132</v>
+        <v>45.393513934125</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>1881449.11</v>
+        <v>1649394.43</v>
       </c>
       <c r="N27" s="1">
-        <v>1881449.11</v>
+        <v>1649394.43</v>
       </c>
       <c r="O27" s="1">
-        <v>2.17</v>
+        <v>2.11</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>82</v>
       </c>
       <c r="B28" t="s">
         <v>83</v>
       </c>
       <c r="C28" s="1">
         <v>11721.0</v>
       </c>
       <c r="D28" s="1">
-        <v>16.425</v>
+        <v>16.82</v>
       </c>
       <c r="E28" s="1">
         <v>16.5350004266</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
         <v>193806.74</v>
       </c>
       <c r="I28" s="1">
-        <v>-1289.31</v>
+        <v>3340.48</v>
       </c>
       <c r="J28" s="1">
-        <v>-0.66525550143406</v>
+        <v>1.7236139465531</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>192517.43</v>
+        <v>197147.22</v>
       </c>
       <c r="N28" s="1">
-        <v>192517.43</v>
+        <v>197147.22</v>
       </c>
       <c r="O28" s="1">
-        <v>0.22</v>
+        <v>0.25</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>84</v>
       </c>
       <c r="B29" t="s">
         <v>85</v>
       </c>
       <c r="C29" s="1">
         <v>8260.0</v>
       </c>
       <c r="D29" s="1">
-        <v>14.495</v>
+        <v>13.9</v>
       </c>
       <c r="E29" s="1">
         <v>14.175</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
         <v>117085.5</v>
       </c>
       <c r="I29" s="1">
-        <v>2643.2</v>
+        <v>-2271.5</v>
       </c>
       <c r="J29" s="1">
-        <v>2.2574955908289</v>
+        <v>-1.9400352733686</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>119728.7</v>
+        <v>114814.0</v>
       </c>
       <c r="N29" s="1">
-        <v>119728.7</v>
+        <v>114814.0</v>
       </c>
       <c r="O29" s="1">
-        <v>0.14</v>
+        <v>0.15</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>86</v>
       </c>
       <c r="B30" t="s">
         <v>87</v>
       </c>
       <c r="C30" s="1">
-        <v>1713.0</v>
+        <v>1581.0</v>
       </c>
       <c r="D30" s="1">
-        <v>140.9</v>
+        <v>148.2</v>
       </c>
       <c r="E30" s="1">
-        <v>132.0</v>
+        <v>127.95</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>226116.0</v>
+        <v>202288.95</v>
       </c>
       <c r="I30" s="1">
-        <v>15245.7</v>
+        <v>32015.25</v>
       </c>
       <c r="J30" s="1">
-        <v>6.7424242424242</v>
+        <v>15.826494724502</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>241361.7</v>
+        <v>234304.2</v>
       </c>
       <c r="N30" s="1">
-        <v>241361.7</v>
+        <v>234304.2</v>
       </c>
       <c r="O30" s="1">
-        <v>0.28</v>
+        <v>0.3</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>88</v>
       </c>
       <c r="B31" t="s">
         <v>89</v>
       </c>
       <c r="C31" s="1">
-        <v>977.0</v>
+        <v>905.0</v>
       </c>
       <c r="D31" s="1">
-        <v>211.5</v>
+        <v>261.3</v>
       </c>
       <c r="E31" s="1">
         <v>189.4</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>185043.8</v>
+        <v>171407.0</v>
       </c>
       <c r="I31" s="1">
-        <v>21591.7</v>
+        <v>65069.5</v>
       </c>
       <c r="J31" s="1">
-        <v>11.668426610348</v>
+        <v>37.961985216473</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>206635.5</v>
+        <v>236476.5</v>
       </c>
       <c r="N31" s="1">
-        <v>206635.5</v>
+        <v>236476.5</v>
       </c>
       <c r="O31" s="1">
-        <v>0.24</v>
+        <v>0.3</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>90</v>
       </c>
       <c r="B32" t="s">
         <v>91</v>
       </c>
       <c r="C32" s="1">
         <v>2823.0</v>
       </c>
       <c r="D32" s="1">
-        <v>29.78</v>
+        <v>31.6</v>
       </c>
       <c r="E32" s="1">
         <v>34.2</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
         <v>96546.6</v>
       </c>
       <c r="I32" s="1">
-        <v>-12477.66</v>
+        <v>-7339.8</v>
       </c>
       <c r="J32" s="1">
-        <v>-12.923976608187</v>
+        <v>-7.6023391812865</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>84068.94</v>
+        <v>89206.8</v>
       </c>
       <c r="N32" s="1">
-        <v>84068.94</v>
+        <v>89206.8</v>
       </c>
       <c r="O32" s="1">
-        <v>0.1</v>
+        <v>0.11</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>92</v>
       </c>
       <c r="B33" t="s">
         <v>93</v>
       </c>
       <c r="C33" s="1">
-        <v>13389.0</v>
+        <v>11851.0</v>
       </c>
       <c r="D33" s="1">
-        <v>83.84</v>
+        <v>80.9</v>
       </c>
       <c r="E33" s="1">
-        <v>80.5364859213</v>
+        <v>80.5364855286</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>1078303.01</v>
+        <v>954437.89</v>
       </c>
       <c r="I33" s="1">
-        <v>44230.75</v>
+        <v>4308.01</v>
       </c>
       <c r="J33" s="1">
-        <v>4.101885053627</v>
+        <v>0.45136619628544</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>1122533.76</v>
+        <v>958745.9</v>
       </c>
       <c r="N33" s="1">
-        <v>1122533.76</v>
+        <v>958745.9</v>
       </c>
       <c r="O33" s="1">
-        <v>1.3</v>
+        <v>1.23</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>94</v>
       </c>
       <c r="B34" t="s">
         <v>95</v>
       </c>
       <c r="C34" s="1">
-        <v>15046.0</v>
+        <v>13319.0</v>
       </c>
       <c r="D34" s="1">
-        <v>90.33</v>
+        <v>92.96</v>
       </c>
       <c r="E34" s="1">
-        <v>75.8731264123</v>
+        <v>75.8731263608</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>1141587.06</v>
+        <v>1010554.17</v>
       </c>
       <c r="I34" s="1">
-        <v>217518.12</v>
+        <v>227580.07</v>
       </c>
       <c r="J34" s="1">
-        <v>19.054010650751</v>
+        <v>22.520323675474</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>1359105.18</v>
+        <v>1238134.24</v>
       </c>
       <c r="N34" s="1">
-        <v>1359105.18</v>
+        <v>1238134.24</v>
       </c>
       <c r="O34" s="1">
-        <v>1.57</v>
+        <v>1.58</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>96</v>
       </c>
       <c r="B35" t="s">
         <v>97</v>
       </c>
       <c r="C35" s="1">
         <v>3546.0</v>
       </c>
       <c r="D35" s="1">
-        <v>52.54</v>
+        <v>50.92</v>
       </c>
       <c r="E35" s="1">
         <v>52.68</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
         <v>186803.28</v>
       </c>
       <c r="I35" s="1">
-        <v>-496.44</v>
+        <v>-6240.96</v>
       </c>
       <c r="J35" s="1">
-        <v>-0.26575550493546</v>
+        <v>-3.3409263477601</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>186306.84</v>
+        <v>180562.32</v>
       </c>
       <c r="N35" s="1">
-        <v>186306.84</v>
+        <v>180562.32</v>
       </c>
       <c r="O35" s="1">
-        <v>0.22</v>
+        <v>0.23</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>98</v>
       </c>
       <c r="B36" t="s">
         <v>99</v>
       </c>
       <c r="C36" s="1">
-        <v>18834.0</v>
+        <v>18198.0</v>
       </c>
       <c r="D36" s="1">
-        <v>12.28</v>
+        <v>12.582</v>
       </c>
       <c r="E36" s="1">
         <v>12.01</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>226196.34</v>
+        <v>218557.98</v>
       </c>
       <c r="I36" s="1">
-        <v>5085.18</v>
+        <v>10409.26</v>
       </c>
       <c r="J36" s="1">
-        <v>2.248126561199</v>
+        <v>4.7626995820514</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>231281.52</v>
+        <v>228967.24</v>
       </c>
       <c r="N36" s="1">
-        <v>231281.52</v>
+        <v>228967.24</v>
       </c>
       <c r="O36" s="1">
-        <v>0.27</v>
+        <v>0.29</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>100</v>
       </c>
       <c r="B37" t="s">
         <v>101</v>
       </c>
       <c r="C37" s="1">
-        <v>20860.0</v>
+        <v>18465.0</v>
       </c>
       <c r="D37" s="1">
-        <v>27.21</v>
+        <v>25.99</v>
       </c>
       <c r="E37" s="1">
-        <v>25.1371323106</v>
+        <v>25.1371324127</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>524360.58</v>
+        <v>464157.15</v>
       </c>
       <c r="I37" s="1">
-        <v>43240.02</v>
+        <v>15748.2</v>
       </c>
       <c r="J37" s="1">
-        <v>8.2462377320583</v>
+        <v>3.3928595088969</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>567600.6</v>
+        <v>479905.35</v>
       </c>
       <c r="N37" s="1">
-        <v>567600.6</v>
+        <v>479905.35</v>
       </c>
       <c r="O37" s="1">
-        <v>0.66</v>
+        <v>0.61</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>102</v>
       </c>
       <c r="B38" t="s">
         <v>103</v>
       </c>
       <c r="C38" s="1">
-        <v>68897.0</v>
+        <v>60984.0</v>
       </c>
       <c r="D38" s="1">
-        <v>10.655</v>
+        <v>10.74</v>
       </c>
       <c r="E38" s="1">
-        <v>10.567516873</v>
+        <v>10.5675167257</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>728070.21</v>
+        <v>644449.44</v>
       </c>
       <c r="I38" s="1">
-        <v>6027.33</v>
+        <v>10518.72</v>
       </c>
       <c r="J38" s="1">
-        <v>0.82785010528037</v>
+        <v>1.6322025200301</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>734097.54</v>
+        <v>654968.16</v>
       </c>
       <c r="N38" s="1">
-        <v>734097.54</v>
+        <v>654968.16</v>
       </c>
       <c r="O38" s="1">
-        <v>0.85</v>
+        <v>0.84</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>104</v>
       </c>
       <c r="B39" t="s">
         <v>105</v>
       </c>
       <c r="C39" s="1">
         <v>8538.0</v>
       </c>
       <c r="D39" s="1">
-        <v>16.36</v>
+        <v>17.095</v>
       </c>
       <c r="E39" s="1">
         <v>16.045</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
         <v>136992.21</v>
       </c>
       <c r="I39" s="1">
-        <v>2689.47</v>
+        <v>8964.9</v>
       </c>
       <c r="J39" s="1">
-        <v>1.9632284200686</v>
+        <v>6.5440947335619</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>139681.68</v>
+        <v>145957.11</v>
       </c>
       <c r="N39" s="1">
-        <v>139681.68</v>
+        <v>145957.11</v>
       </c>
       <c r="O39" s="1">
-        <v>0.16</v>
+        <v>0.19</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>106</v>
       </c>
       <c r="B40" t="s">
         <v>107</v>
       </c>
       <c r="C40" s="1">
         <v>1007.0</v>
       </c>
       <c r="D40" s="1">
-        <v>86.45</v>
+        <v>85.35</v>
       </c>
       <c r="E40" s="1">
         <v>92.7</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
         <v>93348.9</v>
       </c>
       <c r="I40" s="1">
-        <v>-6293.75</v>
+        <v>-7401.45</v>
       </c>
       <c r="J40" s="1">
-        <v>-6.7421790722762</v>
+        <v>-7.9288025889968</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>87055.15</v>
+        <v>85947.45</v>
       </c>
       <c r="N40" s="1">
-        <v>87055.15</v>
+        <v>85947.45</v>
       </c>
       <c r="O40" s="1">
-        <v>0.1</v>
+        <v>0.11</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>108</v>
       </c>
       <c r="B41" t="s">
         <v>109</v>
       </c>
       <c r="C41" s="1">
-        <v>6658.0</v>
+        <v>6433.0</v>
       </c>
       <c r="D41" s="1">
-        <v>34.56</v>
+        <v>35.97</v>
       </c>
       <c r="E41" s="1">
         <v>34.65</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>230699.7</v>
+        <v>222903.45</v>
       </c>
       <c r="I41" s="1">
-        <v>-599.22</v>
+        <v>8491.56</v>
       </c>
       <c r="J41" s="1">
-        <v>-0.25974025974026</v>
+        <v>3.8095238095238</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>230100.48</v>
+        <v>231395.01</v>
       </c>
       <c r="N41" s="1">
-        <v>230100.48</v>
+        <v>231395.01</v>
       </c>
       <c r="O41" s="1">
-        <v>0.27</v>
+        <v>0.3</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>110</v>
       </c>
       <c r="B42" t="s">
         <v>111</v>
       </c>
       <c r="C42" s="1">
-        <v>7209.0</v>
+        <v>6381.0</v>
       </c>
       <c r="D42" s="1">
-        <v>76.0</v>
+        <v>77.96</v>
       </c>
       <c r="E42" s="1">
-        <v>75.3524205854</v>
+        <v>75.3524196834</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>543215.6</v>
+        <v>480823.79</v>
       </c>
       <c r="I42" s="1">
-        <v>4668.4</v>
+        <v>16638.97</v>
       </c>
       <c r="J42" s="1">
-        <v>0.85940094503913</v>
+        <v>3.4605130499055</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>547884.0</v>
+        <v>497462.76</v>
       </c>
       <c r="N42" s="1">
-        <v>547884.0</v>
+        <v>497462.76</v>
       </c>
       <c r="O42" s="1">
-        <v>0.63</v>
+        <v>0.64</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>112</v>
       </c>
       <c r="B43" t="s">
         <v>113</v>
       </c>
       <c r="C43" s="1">
         <v>1496.0</v>
       </c>
       <c r="D43" s="1">
-        <v>56.7</v>
+        <v>55.65</v>
       </c>
       <c r="E43" s="1">
         <v>62.149986631</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
         <v>92976.38</v>
       </c>
       <c r="I43" s="1">
-        <v>-8153.18</v>
+        <v>-9723.98</v>
       </c>
       <c r="J43" s="1">
-        <v>-8.7690873746644</v>
+        <v>-10.458548719578</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>84823.2</v>
+        <v>83252.4</v>
       </c>
       <c r="N43" s="1">
-        <v>84823.2</v>
+        <v>83252.4</v>
       </c>
       <c r="O43" s="1">
-        <v>0.1</v>
+        <v>0.11</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>114</v>
       </c>
       <c r="B44" t="s">
         <v>115</v>
       </c>
       <c r="C44" s="1">
-        <v>27737.0</v>
+        <v>24551.0</v>
       </c>
       <c r="D44" s="1">
-        <v>17.175</v>
+        <v>17.15</v>
       </c>
       <c r="E44" s="1">
-        <v>18.7849998197</v>
+        <v>18.7849997963</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>521039.54</v>
+        <v>461190.53</v>
       </c>
       <c r="I44" s="1">
-        <v>-44656.56</v>
+        <v>-40140.88</v>
       </c>
       <c r="J44" s="1">
-        <v>-8.5706662492447</v>
+        <v>-8.7037520046216</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>476382.98</v>
+        <v>421049.65</v>
       </c>
       <c r="N44" s="1">
-        <v>476382.98</v>
+        <v>421049.65</v>
       </c>
       <c r="O44" s="1">
-        <v>0.55</v>
+        <v>0.54</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>116</v>
       </c>
       <c r="B45" t="s">
         <v>117</v>
       </c>
       <c r="C45" s="1">
-        <v>8228.0</v>
+        <v>7283.0</v>
       </c>
       <c r="D45" s="1">
-        <v>69.18</v>
+        <v>61.82</v>
       </c>
       <c r="E45" s="1">
-        <v>56.9088879436</v>
+        <v>56.908887821</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
-        <v>468246.33</v>
+        <v>414467.43</v>
       </c>
       <c r="I45" s="1">
-        <v>100966.71</v>
+        <v>35767.63</v>
       </c>
       <c r="J45" s="1">
-        <v>21.562733871294</v>
+        <v>8.6297806319787</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>569213.04</v>
+        <v>450235.06</v>
       </c>
       <c r="N45" s="1">
-        <v>569213.04</v>
+        <v>450235.06</v>
       </c>
       <c r="O45" s="1">
-        <v>0.66</v>
+        <v>0.58</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>118</v>
       </c>
       <c r="B46" t="s">
         <v>119</v>
       </c>
       <c r="C46" s="1">
-        <v>17334.0</v>
+        <v>15344.0</v>
       </c>
       <c r="D46" s="1">
-        <v>16.815</v>
+        <v>19.415</v>
       </c>
       <c r="E46" s="1">
-        <v>28.9054361371</v>
+        <v>28.9054366528</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>501046.83</v>
+        <v>443525.02</v>
       </c>
       <c r="I46" s="1">
-        <v>-209575.62</v>
+        <v>-145621.26</v>
       </c>
       <c r="J46" s="1">
-        <v>-41.827551328885</v>
+        <v>-32.832704680336</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>291471.21</v>
+        <v>297903.76</v>
       </c>
       <c r="N46" s="1">
-        <v>291471.21</v>
+        <v>297903.76</v>
       </c>
       <c r="O46" s="1">
-        <v>0.34</v>
+        <v>0.38</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>120</v>
       </c>
       <c r="B47" t="s">
         <v>121</v>
       </c>
       <c r="C47" s="1">
-        <v>21899.0</v>
+        <v>19384.0</v>
       </c>
       <c r="D47" s="1">
-        <v>27.71</v>
+        <v>27.1</v>
       </c>
       <c r="E47" s="1">
-        <v>30.2950002283</v>
+        <v>30.295</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>663430.21</v>
+        <v>587238.28</v>
       </c>
       <c r="I47" s="1">
-        <v>-56608.92</v>
+        <v>-61931.88</v>
       </c>
       <c r="J47" s="1">
-        <v>-8.532761871064</v>
+        <v>-10.546294768114</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>606821.29</v>
+        <v>525306.4</v>
       </c>
       <c r="N47" s="1">
-        <v>606821.29</v>
+        <v>525306.4</v>
       </c>
       <c r="O47" s="1">
-        <v>0.7</v>
+        <v>0.67</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>122</v>
       </c>
       <c r="B48" t="s">
         <v>123</v>
       </c>
       <c r="C48" s="1">
-        <v>3186.0</v>
+        <v>2820.0</v>
       </c>
       <c r="D48" s="1">
-        <v>252.5</v>
+        <v>248.0</v>
       </c>
       <c r="E48" s="1">
-        <v>147.0676867546</v>
+        <v>147.0676879433</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>468557.65</v>
+        <v>414730.88</v>
       </c>
       <c r="I48" s="1">
-        <v>335907.35</v>
+        <v>284629.12</v>
       </c>
       <c r="J48" s="1">
-        <v>71.689652276513</v>
+        <v>68.629835328394</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>804465.0</v>
+        <v>699360.0</v>
       </c>
       <c r="N48" s="1">
-        <v>804465.0</v>
+        <v>699360.0</v>
       </c>
       <c r="O48" s="1">
-        <v>0.93</v>
+        <v>0.89</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>124</v>
       </c>
       <c r="B49" t="s">
         <v>125</v>
       </c>
       <c r="C49" s="1">
-        <v>11490.0</v>
+        <v>10171.0</v>
       </c>
       <c r="D49" s="1">
-        <v>49.14</v>
+        <v>47.39</v>
       </c>
       <c r="E49" s="1">
         <v>50.1</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>575649.0</v>
+        <v>509567.1</v>
       </c>
       <c r="I49" s="1">
-        <v>-11030.4</v>
+        <v>-27563.41</v>
       </c>
       <c r="J49" s="1">
-        <v>-1.9161676646707</v>
+        <v>-5.4091816367265</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>564618.6</v>
+        <v>482003.69</v>
       </c>
       <c r="N49" s="1">
-        <v>564618.6</v>
+        <v>482003.69</v>
       </c>
       <c r="O49" s="1">
-        <v>0.65</v>
+        <v>0.62</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>126</v>
       </c>
       <c r="B50" t="s">
         <v>127</v>
       </c>
       <c r="C50" s="1">
-        <v>13529.0</v>
+        <v>11976.0</v>
       </c>
       <c r="D50" s="1">
-        <v>30.99</v>
+        <v>27.6</v>
       </c>
       <c r="E50" s="1">
-        <v>30.4650373272</v>
+        <v>30.4650367401</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>412161.49</v>
+        <v>364849.28</v>
       </c>
       <c r="I50" s="1">
-        <v>7102.22</v>
+        <v>-34311.68</v>
       </c>
       <c r="J50" s="1">
-        <v>1.7231643839409</v>
+        <v>-9.4043436237561</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>419263.71</v>
+        <v>330537.6</v>
       </c>
       <c r="N50" s="1">
-        <v>419263.71</v>
+        <v>330537.6</v>
       </c>
       <c r="O50" s="1">
-        <v>0.48</v>
+        <v>0.42</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>128</v>
       </c>
       <c r="B51" t="s">
         <v>129</v>
       </c>
       <c r="C51" s="1">
-        <v>65191.0</v>
+        <v>57703.0</v>
       </c>
       <c r="D51" s="1">
-        <v>19.59</v>
+        <v>18.25</v>
       </c>
       <c r="E51" s="1">
         <v>19.68</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>1282958.88</v>
+        <v>1135595.04</v>
       </c>
       <c r="I51" s="1">
-        <v>-5867.19</v>
+        <v>-82515.29</v>
       </c>
       <c r="J51" s="1">
-        <v>-0.45731707317073</v>
+        <v>-7.2662601626016</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>1277091.69</v>
+        <v>1053079.75</v>
       </c>
       <c r="N51" s="1">
-        <v>1277091.69</v>
+        <v>1053079.75</v>
       </c>
       <c r="O51" s="1">
-        <v>1.47</v>
+        <v>1.35</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>130</v>
       </c>
       <c r="B52" t="s">
         <v>131</v>
       </c>
       <c r="C52" s="1">
-        <v>132249.0</v>
+        <v>117052.0</v>
       </c>
       <c r="D52" s="1">
-        <v>4.735</v>
+        <v>4.473</v>
       </c>
       <c r="E52" s="1">
-        <v>4.5159999698</v>
+        <v>4.5159999829</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>597236.48</v>
+        <v>528606.83</v>
       </c>
       <c r="I52" s="1">
-        <v>28962.54</v>
+        <v>-5033.23</v>
       </c>
       <c r="J52" s="1">
-        <v>4.8494258086847</v>
+        <v>-0.95216893054522</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>626199.02</v>
+        <v>523573.6</v>
       </c>
       <c r="N52" s="1">
-        <v>626199.02</v>
+        <v>523573.6</v>
       </c>
       <c r="O52" s="1">
-        <v>0.72</v>
+        <v>0.67</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>132</v>
       </c>
       <c r="B53" t="s">
         <v>133</v>
       </c>
       <c r="C53" s="1">
-        <v>1932.0</v>
+        <v>1710.0</v>
       </c>
       <c r="D53" s="1">
-        <v>141.5</v>
+        <v>138.7</v>
       </c>
       <c r="E53" s="1">
         <v>146.2</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>282458.4</v>
+        <v>250002.0</v>
       </c>
       <c r="I53" s="1">
-        <v>-9080.4</v>
+        <v>-12825.0</v>
       </c>
       <c r="J53" s="1">
-        <v>-3.2147742818057</v>
+        <v>-5.1299589603283</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>273378.0</v>
+        <v>237177.0</v>
       </c>
       <c r="N53" s="1">
-        <v>273378.0</v>
+        <v>237177.0</v>
       </c>
       <c r="O53" s="1">
-        <v>0.32</v>
+        <v>0.3</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>134</v>
       </c>
       <c r="B54" t="s">
         <v>135</v>
       </c>
       <c r="C54" s="1">
-        <v>13988.0</v>
+        <v>12381.0</v>
       </c>
       <c r="D54" s="1">
-        <v>41.82</v>
+        <v>40.88</v>
       </c>
       <c r="E54" s="1">
         <v>43.44</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>607638.72</v>
+        <v>537830.64</v>
       </c>
       <c r="I54" s="1">
-        <v>-22660.56</v>
+        <v>-31695.36</v>
       </c>
       <c r="J54" s="1">
-        <v>-3.7292817679558</v>
+        <v>-5.8931860036832</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>584978.16</v>
+        <v>506135.28</v>
       </c>
       <c r="N54" s="1">
-        <v>584978.16</v>
+        <v>506135.28</v>
       </c>
       <c r="O54" s="1">
-        <v>0.68</v>
+        <v>0.65</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>136</v>
       </c>
       <c r="B55" t="s">
         <v>137</v>
       </c>
       <c r="C55" s="1">
-        <v>181276.0</v>
+        <v>160444.0</v>
       </c>
       <c r="D55" s="1">
-        <v>9.866</v>
+        <v>9.883</v>
       </c>
       <c r="E55" s="1">
-        <v>5.4519418456</v>
+        <v>5.451941799</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>988306.21</v>
+        <v>874731.35</v>
       </c>
       <c r="I55" s="1">
-        <v>800162.81</v>
+        <v>710936.7</v>
       </c>
       <c r="J55" s="1">
-        <v>80.963045856</v>
+        <v>81.274862276286</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>1788469.02</v>
+        <v>1585668.05</v>
       </c>
       <c r="N55" s="1">
-        <v>1788469.02</v>
+        <v>1585668.05</v>
       </c>
       <c r="O55" s="1">
-        <v>2.07</v>
+        <v>2.03</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>138</v>
       </c>
       <c r="B56" t="s">
         <v>139</v>
       </c>
       <c r="C56" s="1">
-        <v>46038.0</v>
+        <v>40751.0</v>
       </c>
       <c r="D56" s="1">
-        <v>29.13</v>
+        <v>27.46</v>
       </c>
       <c r="E56" s="1">
-        <v>14.5844830358</v>
+        <v>14.2654830556</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>671440.43</v>
+        <v>581332.7</v>
       </c>
       <c r="I56" s="1">
-        <v>669646.51</v>
+        <v>537689.76</v>
       </c>
       <c r="J56" s="1">
-        <v>99.732825144295</v>
+        <v>92.492605353182</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>1341086.94</v>
+        <v>1119022.46</v>
       </c>
       <c r="N56" s="1">
-        <v>1341086.94</v>
+        <v>1119022.46</v>
       </c>
       <c r="O56" s="1">
-        <v>1.55</v>
+        <v>1.43</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>140</v>
       </c>
       <c r="B57" t="s">
         <v>141</v>
       </c>
       <c r="C57" s="1">
-        <v>3980.0</v>
+        <v>3523.0</v>
       </c>
       <c r="D57" s="1">
-        <v>103.8</v>
+        <v>100.0</v>
       </c>
       <c r="E57" s="1">
-        <v>104.589701005</v>
+        <v>104.5897019586</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>416267.01</v>
+        <v>368469.52</v>
       </c>
       <c r="I57" s="1">
-        <v>-3143.01</v>
+        <v>-16169.52</v>
       </c>
       <c r="J57" s="1">
-        <v>-0.75504662259928</v>
+        <v>-4.3882924156115</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>413124.0</v>
+        <v>352300.0</v>
       </c>
       <c r="N57" s="1">
-        <v>413124.0</v>
+        <v>352300.0</v>
       </c>
       <c r="O57" s="1">
-        <v>0.48</v>
+        <v>0.45</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
         <v>142</v>
       </c>
       <c r="B58" t="s">
         <v>143</v>
       </c>
       <c r="C58" s="1">
-        <v>3588.0</v>
+        <v>3175.0</v>
       </c>
       <c r="D58" s="1">
-        <v>199.25</v>
+        <v>167.0</v>
       </c>
       <c r="E58" s="1">
-        <v>205.5135033445</v>
+        <v>205.5135023622</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>737382.45</v>
+        <v>652505.37</v>
       </c>
       <c r="I58" s="1">
-        <v>-22473.45</v>
+        <v>-122280.37</v>
       </c>
       <c r="J58" s="1">
-        <v>-3.0477332353109</v>
+        <v>-18.740132360903</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>714909.0</v>
+        <v>530225.0</v>
       </c>
       <c r="N58" s="1">
-        <v>714909.0</v>
+        <v>530225.0</v>
       </c>
       <c r="O58" s="1">
-        <v>0.83</v>
+        <v>0.68</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
         <v>144</v>
       </c>
       <c r="B59" t="s">
         <v>145</v>
       </c>
       <c r="C59" s="1">
         <v>1500.0</v>
       </c>
       <c r="D59" s="1">
-        <v>64.16</v>
+        <v>58.52</v>
       </c>
       <c r="E59" s="1">
         <v>68.16</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
         <v>102240.0</v>
       </c>
       <c r="I59" s="1">
-        <v>-6000.0</v>
+        <v>-14460.0</v>
       </c>
       <c r="J59" s="1">
-        <v>-5.868544600939</v>
+        <v>-14.143192488263</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>96240.0</v>
+        <v>87780.0</v>
       </c>
       <c r="N59" s="1">
-        <v>96240.0</v>
+        <v>87780.0</v>
       </c>
       <c r="O59" s="1">
         <v>0.11</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
         <v>146</v>
       </c>
       <c r="B60" t="s">
         <v>147</v>
       </c>
       <c r="C60" s="1">
         <v>3634.0</v>
       </c>
       <c r="D60" s="1">
-        <v>25.45</v>
+        <v>22.6</v>
       </c>
       <c r="E60" s="1">
         <v>25.66</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
         <v>93248.44</v>
       </c>
       <c r="I60" s="1">
-        <v>-763.14</v>
+        <v>-11120.04</v>
       </c>
       <c r="J60" s="1">
-        <v>-0.81839438815277</v>
+        <v>-11.925175370226</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60">
         <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>92485.3</v>
+        <v>82128.4</v>
       </c>
       <c r="N60" s="1">
-        <v>92485.3</v>
+        <v>82128.4</v>
       </c>
       <c r="O60" s="1">
-        <v>0.11</v>
+        <v>0.1</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
         <v>148</v>
       </c>
       <c r="B61" t="s">
         <v>149</v>
       </c>
       <c r="C61" s="1">
         <v>575.0</v>
       </c>
       <c r="D61" s="1">
-        <v>301.65</v>
+        <v>281.1</v>
       </c>
       <c r="E61" s="1">
         <v>321.4</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
         <v>184805.0</v>
       </c>
       <c r="I61" s="1">
-        <v>-11356.25</v>
+        <v>-23172.5</v>
       </c>
       <c r="J61" s="1">
-        <v>-6.144990665837</v>
+        <v>-12.538892345986</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61" s="1">
-        <v>173448.75</v>
+        <v>161632.5</v>
       </c>
       <c r="N61" s="1">
-        <v>173448.75</v>
+        <v>161632.5</v>
       </c>
       <c r="O61" s="1">
-        <v>0.2</v>
+        <v>0.21</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
         <v>150</v>
       </c>
       <c r="B62" t="s">
         <v>151</v>
       </c>
       <c r="C62" s="1">
-        <v>6490.0</v>
+        <v>5745.0</v>
       </c>
       <c r="D62" s="1">
-        <v>60.84</v>
+        <v>59.76</v>
       </c>
       <c r="E62" s="1">
         <v>63.16</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
-        <v>409908.4</v>
+        <v>362854.2</v>
       </c>
       <c r="I62" s="1">
-        <v>-15056.8</v>
+        <v>-19533.0</v>
       </c>
       <c r="J62" s="1">
-        <v>-3.6732108929702</v>
+        <v>-5.3831538948702</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>394851.6</v>
+        <v>343321.2</v>
       </c>
       <c r="N62" s="1">
-        <v>394851.6</v>
+        <v>343321.2</v>
       </c>
       <c r="O62" s="1">
-        <v>0.46</v>
+        <v>0.44</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
         <v>152</v>
       </c>
       <c r="B63" t="s">
         <v>153</v>
       </c>
       <c r="C63" s="1">
         <v>1071.0</v>
       </c>
       <c r="D63" s="1">
-        <v>79.7</v>
+        <v>69.6</v>
       </c>
       <c r="E63" s="1">
         <v>83.25</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
         <v>89160.75</v>
       </c>
       <c r="I63" s="1">
-        <v>-3802.05</v>
+        <v>-14619.15</v>
       </c>
       <c r="J63" s="1">
-        <v>-4.2642642642643</v>
+        <v>-16.396396396396</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>85358.7</v>
+        <v>74541.6</v>
       </c>
       <c r="N63" s="1">
-        <v>85358.7</v>
+        <v>74541.6</v>
       </c>
       <c r="O63" s="1">
         <v>0.1</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
         <v>154</v>
       </c>
       <c r="B64" t="s">
         <v>155</v>
       </c>
       <c r="C64" s="1">
         <v>2884.0</v>
       </c>
       <c r="D64" s="1">
-        <v>40.34</v>
+        <v>37.27</v>
       </c>
       <c r="E64" s="1">
         <v>39.45</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
         <v>113773.8</v>
       </c>
       <c r="I64" s="1">
-        <v>2566.76</v>
+        <v>-6287.12</v>
       </c>
       <c r="J64" s="1">
-        <v>2.256020278834</v>
+        <v>-5.5259822560203</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>116340.56</v>
+        <v>107486.68</v>
       </c>
       <c r="N64" s="1">
-        <v>116340.56</v>
+        <v>107486.68</v>
       </c>
       <c r="O64" s="1">
-        <v>0.13</v>
+        <v>0.14</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
         <v>156</v>
       </c>
       <c r="B65" t="s">
         <v>157</v>
       </c>
       <c r="C65" s="1">
         <v>2482.0</v>
       </c>
       <c r="D65" s="1">
-        <v>38.3</v>
+        <v>37.8</v>
       </c>
       <c r="E65" s="1">
         <v>36.76</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
         <v>91238.32</v>
       </c>
       <c r="I65" s="1">
-        <v>3822.28</v>
+        <v>2581.28</v>
       </c>
       <c r="J65" s="1">
-        <v>4.1893362350381</v>
+        <v>2.829162132753</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
         <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>95060.6</v>
+        <v>93819.6</v>
       </c>
       <c r="N65" s="1">
-        <v>95060.6</v>
+        <v>93819.6</v>
       </c>
       <c r="O65" s="1">
-        <v>0.11</v>
+        <v>0.12</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
         <v>158</v>
       </c>
       <c r="B66" t="s">
         <v>159</v>
       </c>
       <c r="C66" s="1">
-        <v>4771.0</v>
+        <v>4222.0</v>
       </c>
       <c r="D66" s="1">
-        <v>199.9</v>
+        <v>206.4</v>
       </c>
       <c r="E66" s="1">
-        <v>148.3624418361</v>
+        <v>148.3624443392</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
-        <v>707837.21</v>
+        <v>626386.24</v>
       </c>
       <c r="I66" s="1">
-        <v>245885.69</v>
+        <v>245034.56</v>
       </c>
       <c r="J66" s="1">
-        <v>34.737604427436</v>
+        <v>39.118764805562</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66">
         <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>953722.9</v>
+        <v>871420.8</v>
       </c>
       <c r="N66" s="1">
-        <v>953722.9</v>
+        <v>871420.8</v>
       </c>
       <c r="O66" s="1">
-        <v>1.1</v>
+        <v>1.11</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
         <v>160</v>
       </c>
       <c r="B67" t="s">
         <v>161</v>
       </c>
       <c r="C67" s="1">
         <v>1377.0</v>
       </c>
       <c r="D67" s="1">
-        <v>62.25</v>
+        <v>56.35</v>
       </c>
       <c r="E67" s="1">
         <v>65.9</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
         <v>90744.3</v>
       </c>
       <c r="I67" s="1">
-        <v>-5026.05</v>
+        <v>-13150.35</v>
       </c>
       <c r="J67" s="1">
-        <v>-5.5386949924127</v>
+        <v>-14.491654021244</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67">
         <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>85718.25</v>
+        <v>77593.95</v>
       </c>
       <c r="N67" s="1">
-        <v>85718.25</v>
+        <v>77593.95</v>
       </c>
       <c r="O67" s="1">
         <v>0.1</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
         <v>162</v>
       </c>
       <c r="B68" t="s">
         <v>163</v>
       </c>
       <c r="C68" s="1">
-        <v>26117.0</v>
+        <v>23117.0</v>
       </c>
       <c r="D68" s="1">
-        <v>35.9</v>
+        <v>39.42</v>
       </c>
       <c r="E68" s="1">
-        <v>35.9611716506</v>
+        <v>35.9611714323</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
-        <v>939197.92</v>
+        <v>831314.4</v>
       </c>
       <c r="I68" s="1">
-        <v>-1597.62</v>
+        <v>79957.74</v>
       </c>
       <c r="J68" s="1">
-        <v>-0.17010472084521</v>
+        <v>9.6182310808041</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68">
         <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>937600.3</v>
+        <v>911272.14</v>
       </c>
       <c r="N68" s="1">
-        <v>937600.3</v>
+        <v>911272.14</v>
       </c>
       <c r="O68" s="1">
-        <v>1.08</v>
+        <v>1.16</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
         <v>164</v>
       </c>
       <c r="B69" t="s">
         <v>165</v>
       </c>
       <c r="C69" s="1">
         <v>8328.0</v>
       </c>
       <c r="D69" s="1">
-        <v>8.934</v>
+        <v>8.83</v>
       </c>
       <c r="E69" s="1">
         <v>10.63</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
         <v>88526.64</v>
       </c>
       <c r="I69" s="1">
-        <v>-14124.29</v>
+        <v>-14990.4</v>
       </c>
       <c r="J69" s="1">
-        <v>-15.954847038135</v>
+        <v>-16.933207902164</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69">
         <v>0.0</v>
       </c>
       <c r="M69" s="1">
-        <v>74402.35</v>
+        <v>73536.24</v>
       </c>
       <c r="N69" s="1">
-        <v>74402.35</v>
+        <v>73536.24</v>
       </c>
       <c r="O69" s="1">
         <v>0.09</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
         <v>166</v>
       </c>
       <c r="B70" t="s">
         <v>167</v>
       </c>
       <c r="C70" s="1">
-        <v>1300.0</v>
+        <v>1150.0</v>
       </c>
       <c r="D70" s="1">
-        <v>272.8</v>
+        <v>238.2</v>
       </c>
       <c r="E70" s="1">
         <v>257.8</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
-        <v>335140.0</v>
+        <v>296470.0</v>
       </c>
       <c r="I70" s="1">
-        <v>19500.0</v>
+        <v>-22540.0</v>
       </c>
       <c r="J70" s="1">
-        <v>5.8184639255237</v>
+        <v>-7.6027928626843</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70">
         <v>0.0</v>
       </c>
       <c r="M70" s="1">
-        <v>354640.0</v>
+        <v>273930.0</v>
       </c>
       <c r="N70" s="1">
-        <v>354640.0</v>
+        <v>273930.0</v>
       </c>
       <c r="O70" s="1">
-        <v>0.41</v>
+        <v>0.35</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
         <v>168</v>
       </c>
       <c r="B71" t="s">
         <v>169</v>
       </c>
       <c r="C71" s="1">
-        <v>7609.0</v>
+        <v>6735.0</v>
       </c>
       <c r="D71" s="1">
-        <v>68.34</v>
+        <v>64.76</v>
       </c>
       <c r="E71" s="1">
         <v>78.56</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
-        <v>597763.04</v>
+        <v>529101.6</v>
       </c>
       <c r="I71" s="1">
-        <v>-77763.98</v>
+        <v>-92943.0</v>
       </c>
       <c r="J71" s="1">
-        <v>-13.00916496945</v>
+        <v>-17.566191446029</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71">
         <v>0.0</v>
       </c>
       <c r="M71" s="1">
-        <v>519999.06</v>
+        <v>436158.6</v>
       </c>
       <c r="N71" s="1">
-        <v>519999.06</v>
+        <v>436158.6</v>
       </c>
       <c r="O71" s="1">
-        <v>0.6</v>
+        <v>0.56</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
         <v>170</v>
       </c>
       <c r="B72" t="s">
         <v>171</v>
       </c>
       <c r="C72" s="1">
         <v>2540.0</v>
       </c>
       <c r="D72" s="1">
-        <v>66.7</v>
+        <v>63.1</v>
       </c>
       <c r="E72" s="1">
         <v>69.0962440945</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
         <v>175504.46</v>
       </c>
       <c r="I72" s="1">
-        <v>-6086.46</v>
+        <v>-15230.46</v>
       </c>
       <c r="J72" s="1">
-        <v>-3.4679802439209</v>
+        <v>-8.6781042487467</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72">
         <v>0.0</v>
       </c>
       <c r="M72" s="1">
-        <v>169418.0</v>
+        <v>160274.0</v>
       </c>
       <c r="N72" s="1">
-        <v>169418.0</v>
+        <v>160274.0</v>
       </c>
       <c r="O72" s="1">
         <v>0.2</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
         <v>172</v>
       </c>
       <c r="B73" t="s">
         <v>173</v>
       </c>
       <c r="C73" s="1">
-        <v>443.0</v>
+        <v>392.0</v>
       </c>
       <c r="D73" s="1">
-        <v>1757.5</v>
+        <v>1606.5</v>
       </c>
       <c r="E73" s="1">
-        <v>1442.815778781</v>
+        <v>1442.8157653061</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>639167.39</v>
+        <v>565583.78</v>
       </c>
       <c r="I73" s="1">
-        <v>139405.11</v>
+        <v>64164.22</v>
       </c>
       <c r="J73" s="1">
-        <v>21.810422775167</v>
+        <v>11.344777249447</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73">
         <v>0.0</v>
       </c>
       <c r="M73" s="1">
-        <v>778572.5</v>
+        <v>629748.0</v>
       </c>
       <c r="N73" s="1">
-        <v>778572.5</v>
+        <v>629748.0</v>
       </c>
       <c r="O73" s="1">
-        <v>0.9</v>
+        <v>0.81</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
         <v>174</v>
       </c>
       <c r="B74" t="s">
         <v>175</v>
       </c>
       <c r="C74" s="1">
         <v>1856.0</v>
       </c>
       <c r="D74" s="1">
-        <v>47.32</v>
+        <v>51.95</v>
       </c>
       <c r="E74" s="1">
         <v>48.74</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
         <v>90461.44</v>
       </c>
       <c r="I74" s="1">
-        <v>-2635.52</v>
+        <v>5957.76</v>
       </c>
       <c r="J74" s="1">
-        <v>-2.9134181370538</v>
+        <v>6.5859663520722</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74">
         <v>0.0</v>
       </c>
       <c r="M74" s="1">
-        <v>87825.92</v>
+        <v>96419.2</v>
       </c>
       <c r="N74" s="1">
-        <v>87825.92</v>
+        <v>96419.2</v>
       </c>
       <c r="O74" s="1">
-        <v>0.1</v>
+        <v>0.12</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
         <v>176</v>
       </c>
       <c r="B75" t="s">
         <v>177</v>
       </c>
       <c r="C75" s="1">
         <v>2854.0</v>
       </c>
       <c r="D75" s="1">
-        <v>29.02</v>
+        <v>27.38</v>
       </c>
       <c r="E75" s="1">
         <v>31.64</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
         <v>90300.56</v>
       </c>
       <c r="I75" s="1">
-        <v>-7477.48</v>
+        <v>-12158.04</v>
       </c>
       <c r="J75" s="1">
-        <v>-8.2806573957016</v>
+        <v>-13.46396965866</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75">
         <v>0.0</v>
       </c>
       <c r="M75" s="1">
-        <v>82823.08</v>
+        <v>78142.52</v>
       </c>
       <c r="N75" s="1">
-        <v>82823.08</v>
+        <v>78142.52</v>
       </c>
       <c r="O75" s="1">
         <v>0.1</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
         <v>178</v>
       </c>
       <c r="B76" t="s">
         <v>179</v>
       </c>
       <c r="C76" s="1">
-        <v>36579.0</v>
+        <v>32379.0</v>
       </c>
       <c r="D76" s="1">
-        <v>20.32</v>
+        <v>19.61</v>
       </c>
       <c r="E76" s="1">
-        <v>13.9407367615</v>
+        <v>13.9407368974</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
-        <v>509938.21</v>
+        <v>451387.12</v>
       </c>
       <c r="I76" s="1">
-        <v>233347.07</v>
+        <v>183565.07</v>
       </c>
       <c r="J76" s="1">
-        <v>45.75987157346</v>
+        <v>40.666882564128</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76">
         <v>0.0</v>
       </c>
       <c r="M76" s="1">
-        <v>743285.28</v>
+        <v>634952.19</v>
       </c>
       <c r="N76" s="1">
-        <v>743285.28</v>
+        <v>634952.19</v>
       </c>
       <c r="O76" s="1">
-        <v>0.86</v>
+        <v>0.81</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
         <v>180</v>
       </c>
       <c r="B77" t="s">
         <v>181</v>
       </c>
       <c r="C77" s="1">
-        <v>16038.0</v>
+        <v>14196.0</v>
       </c>
       <c r="D77" s="1">
-        <v>54.0</v>
+        <v>49.92</v>
       </c>
       <c r="E77" s="1">
-        <v>28.6805630378</v>
+        <v>28.6805628346</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
-        <v>459978.87</v>
+        <v>407149.27</v>
       </c>
       <c r="I77" s="1">
-        <v>406073.13</v>
+        <v>301515.05</v>
       </c>
       <c r="J77" s="1">
-        <v>88.280822551697</v>
+        <v>74.055161636419</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77">
         <v>0.0</v>
       </c>
       <c r="M77" s="1">
-        <v>866052.0</v>
+        <v>708664.32</v>
       </c>
       <c r="N77" s="1">
-        <v>866052.0</v>
+        <v>708664.32</v>
       </c>
       <c r="O77" s="1">
-        <v>1.0</v>
+        <v>0.91</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
         <v>182</v>
       </c>
       <c r="B78" t="s">
         <v>183</v>
       </c>
       <c r="C78" s="1">
-        <v>16255.0</v>
+        <v>14388.0</v>
       </c>
       <c r="D78" s="1">
-        <v>42.825</v>
+        <v>61.79</v>
       </c>
       <c r="E78" s="1">
-        <v>35.900894494</v>
+        <v>35.9008944954</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>583569.04</v>
+        <v>516542.07</v>
       </c>
       <c r="I78" s="1">
-        <v>112551.34</v>
+        <v>372492.45</v>
       </c>
       <c r="J78" s="1">
-        <v>19.286722270256</v>
+        <v>72.112703230542</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
       <c r="L78">
         <v>0.0</v>
       </c>
       <c r="M78" s="1">
-        <v>696120.38</v>
+        <v>889034.52</v>
       </c>
       <c r="N78" s="1">
-        <v>696120.38</v>
+        <v>889034.52</v>
       </c>
       <c r="O78" s="1">
-        <v>0.8</v>
+        <v>1.14</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
         <v>184</v>
       </c>
       <c r="B79" t="s">
         <v>185</v>
       </c>
       <c r="C79" s="1">
-        <v>37611.0</v>
+        <v>33292.0</v>
       </c>
       <c r="D79" s="1">
-        <v>24.585</v>
+        <v>25.72</v>
       </c>
       <c r="E79" s="1">
-        <v>14.6298670602</v>
+        <v>14.629866935</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
-        <v>550243.93</v>
+        <v>487057.53</v>
       </c>
       <c r="I79" s="1">
-        <v>374422.51</v>
+        <v>369212.71</v>
       </c>
       <c r="J79" s="1">
-        <v>68.046640696245</v>
+        <v>75.80474323023</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
       <c r="L79">
         <v>0.0</v>
       </c>
       <c r="M79" s="1">
-        <v>924666.44</v>
+        <v>856270.24</v>
       </c>
       <c r="N79" s="1">
-        <v>924666.44</v>
+        <v>856270.24</v>
       </c>
       <c r="O79" s="1">
-        <v>1.07</v>
+        <v>1.09</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
         <v>186</v>
       </c>
       <c r="B80" t="s">
         <v>187</v>
       </c>
       <c r="C80" s="1">
         <v>2274.0</v>
       </c>
       <c r="D80" s="1">
-        <v>37.6</v>
+        <v>36.14</v>
       </c>
       <c r="E80" s="1">
         <v>39.1</v>
       </c>
       <c r="F80" t="s">
         <v>8</v>
       </c>
       <c r="G80">
         <v>1.0</v>
       </c>
       <c r="H80" s="1">
         <v>88913.4</v>
       </c>
       <c r="I80" s="1">
-        <v>-3411.0</v>
+        <v>-6731.04</v>
       </c>
       <c r="J80" s="1">
-        <v>-3.8363171355499</v>
+        <v>-7.5703324808184</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
       <c r="L80">
         <v>0.0</v>
       </c>
       <c r="M80" s="1">
-        <v>85502.4</v>
+        <v>82182.36</v>
       </c>
       <c r="N80" s="1">
-        <v>85502.4</v>
+        <v>82182.36</v>
       </c>
       <c r="O80" s="1">
-        <v>0.1</v>
+        <v>0.11</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
         <v>188</v>
       </c>
       <c r="B81" t="s">
         <v>189</v>
       </c>
       <c r="C81" s="1">
-        <v>294843.0</v>
+        <v>260961.0</v>
       </c>
       <c r="D81" s="1">
-        <v>5.657</v>
+        <v>5.858</v>
       </c>
       <c r="E81" s="1">
-        <v>2.7071045607</v>
+        <v>2.7071045865</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
-        <v>798170.83</v>
+        <v>706448.72</v>
       </c>
       <c r="I81" s="1">
-        <v>869756.02</v>
+        <v>822260.82</v>
       </c>
       <c r="J81" s="1">
-        <v>108.96865524389</v>
+        <v>116.39356073856</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
       <c r="L81">
         <v>0.0</v>
       </c>
       <c r="M81" s="1">
-        <v>1667926.85</v>
+        <v>1528709.54</v>
       </c>
       <c r="N81" s="1">
-        <v>1667926.85</v>
+        <v>1528709.54</v>
       </c>
       <c r="O81" s="1">
-        <v>1.93</v>
+        <v>1.95</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
         <v>190</v>
       </c>
       <c r="B82" t="s">
         <v>191</v>
       </c>
       <c r="C82" s="1">
-        <v>16343.0</v>
+        <v>15791.0</v>
       </c>
       <c r="D82" s="1">
-        <v>19.2</v>
+        <v>13.915</v>
       </c>
       <c r="E82" s="1">
         <v>19.15</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
-        <v>312968.45</v>
+        <v>302397.65</v>
       </c>
       <c r="I82" s="1">
-        <v>817.15</v>
+        <v>-82665.88</v>
       </c>
       <c r="J82" s="1">
-        <v>0.26109660574413</v>
+        <v>-27.336812967958</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
       <c r="L82">
         <v>0.0</v>
       </c>
       <c r="M82" s="1">
-        <v>313785.6</v>
+        <v>219731.77</v>
       </c>
       <c r="N82" s="1">
-        <v>313785.6</v>
+        <v>219731.77</v>
       </c>
       <c r="O82" s="1">
-        <v>0.36</v>
+        <v>0.28</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
         <v>192</v>
       </c>
       <c r="B83" t="s">
         <v>193</v>
       </c>
       <c r="C83" s="1">
         <v>6121.0</v>
       </c>
       <c r="D83" s="1">
-        <v>15.64</v>
+        <v>15.21</v>
       </c>
       <c r="E83" s="1">
         <v>14.99</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
         <v>91753.79</v>
       </c>
       <c r="I83" s="1">
-        <v>3978.65</v>
+        <v>1346.62</v>
       </c>
       <c r="J83" s="1">
-        <v>4.336224149433</v>
+        <v>1.4676450967312</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
       <c r="L83">
         <v>0.0</v>
       </c>
       <c r="M83" s="1">
-        <v>95732.44</v>
+        <v>93100.41</v>
       </c>
       <c r="N83" s="1">
-        <v>95732.44</v>
+        <v>93100.41</v>
       </c>
       <c r="O83" s="1">
-        <v>0.11</v>
+        <v>0.12</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
         <v>194</v>
       </c>
       <c r="B84" t="s">
         <v>195</v>
       </c>
       <c r="C84" s="1">
-        <v>3626.0</v>
+        <v>3210.0</v>
       </c>
       <c r="D84" s="1">
-        <v>114.8</v>
+        <v>116.1</v>
       </c>
       <c r="E84" s="1">
         <v>114.8</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
-        <v>416264.8</v>
+        <v>368508.0</v>
       </c>
       <c r="I84" s="1">
-        <v>0.0</v>
+        <v>4173.0</v>
       </c>
       <c r="J84" s="1">
-        <v>0.0</v>
+        <v>1.1324041811847</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
       <c r="L84">
         <v>0.0</v>
       </c>
       <c r="M84" s="1">
-        <v>416264.8</v>
+        <v>372681.0</v>
       </c>
       <c r="N84" s="1">
-        <v>416264.8</v>
+        <v>372681.0</v>
       </c>
       <c r="O84" s="1">
         <v>0.48</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
         <v>196</v>
       </c>
       <c r="B85" t="s">
         <v>197</v>
       </c>
       <c r="C85" s="1">
         <v>926.0</v>
       </c>
       <c r="D85" s="1">
-        <v>276.45</v>
+        <v>238.5</v>
       </c>
       <c r="E85" s="1">
         <v>285.9</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
         <v>264743.4</v>
       </c>
       <c r="I85" s="1">
-        <v>-8750.7</v>
+        <v>-43892.4</v>
       </c>
       <c r="J85" s="1">
-        <v>-3.305351521511</v>
+        <v>-16.579223504722</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
       <c r="L85">
         <v>0.0</v>
       </c>
       <c r="M85" s="1">
-        <v>255992.7</v>
+        <v>220851.0</v>
       </c>
       <c r="N85" s="1">
-        <v>255992.7</v>
+        <v>220851.0</v>
       </c>
       <c r="O85" s="1">
-        <v>0.3</v>
+        <v>0.28</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
         <v>198</v>
       </c>
       <c r="B86" t="s">
         <v>199</v>
       </c>
       <c r="C86" s="1">
         <v>2911.0</v>
       </c>
       <c r="D86" s="1">
-        <v>34.8</v>
+        <v>34.68</v>
       </c>
       <c r="E86" s="1">
         <v>35.62</v>
       </c>
       <c r="F86" t="s">
         <v>8</v>
       </c>
       <c r="G86">
         <v>1.0</v>
       </c>
       <c r="H86" s="1">
         <v>103689.82</v>
       </c>
       <c r="I86" s="1">
-        <v>-2387.02</v>
+        <v>-2736.34</v>
       </c>
       <c r="J86" s="1">
-        <v>-2.3020774845592</v>
+        <v>-2.6389668725435</v>
       </c>
       <c r="K86">
         <v>0.0</v>
       </c>
       <c r="L86">
         <v>0.0</v>
       </c>
       <c r="M86" s="1">
-        <v>101302.8</v>
+        <v>100953.48</v>
       </c>
       <c r="N86" s="1">
-        <v>101302.8</v>
+        <v>100953.48</v>
       </c>
       <c r="O86" s="1">
-        <v>0.12</v>
+        <v>0.13</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
         <v>200</v>
       </c>
       <c r="B87" t="s">
         <v>201</v>
       </c>
       <c r="C87" s="1">
-        <v>5284.0</v>
+        <v>4678.0</v>
       </c>
       <c r="D87" s="1">
-        <v>57.2</v>
+        <v>50.92</v>
       </c>
       <c r="E87" s="1">
         <v>64.02</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
-        <v>338281.68</v>
+        <v>299485.56</v>
       </c>
       <c r="I87" s="1">
-        <v>-36036.88</v>
+        <v>-61281.8</v>
       </c>
       <c r="J87" s="1">
-        <v>-10.652920962199</v>
+        <v>-20.462355513902</v>
       </c>
       <c r="K87">
         <v>0.0</v>
       </c>
       <c r="L87">
         <v>0.0</v>
       </c>
       <c r="M87" s="1">
-        <v>302244.8</v>
+        <v>238203.76</v>
       </c>
       <c r="N87" s="1">
-        <v>302244.8</v>
+        <v>238203.76</v>
       </c>
       <c r="O87" s="1">
-        <v>0.35</v>
+        <v>0.3</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
         <v>202</v>
       </c>
       <c r="B88" t="s">
         <v>203</v>
       </c>
       <c r="C88" s="1">
         <v>2709.0</v>
       </c>
       <c r="D88" s="1">
-        <v>30.78</v>
+        <v>27.06</v>
       </c>
       <c r="E88" s="1">
         <v>33.4333333333</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
         <v>90570.9</v>
       </c>
       <c r="I88" s="1">
-        <v>-7187.88</v>
+        <v>-17265.36</v>
       </c>
       <c r="J88" s="1">
-        <v>-7.9361914257228</v>
+        <v>-19.062811565304</v>
       </c>
       <c r="K88">
         <v>0.0</v>
       </c>
       <c r="L88">
         <v>0.0</v>
       </c>
       <c r="M88" s="1">
-        <v>83383.02</v>
+        <v>73305.54</v>
       </c>
       <c r="N88" s="1">
-        <v>83383.02</v>
+        <v>73305.54</v>
       </c>
       <c r="O88" s="1">
-        <v>0.1</v>
+        <v>0.09</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
         <v>204</v>
       </c>
       <c r="B89" t="s">
         <v>205</v>
       </c>
       <c r="C89" s="1">
-        <v>229238.0</v>
+        <v>202891.0</v>
       </c>
       <c r="D89" s="1">
-        <v>4.824</v>
+        <v>4.588</v>
       </c>
       <c r="E89" s="1">
-        <v>3.5459065687</v>
+        <v>3.5459065705</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
-        <v>812856.53</v>
+        <v>719432.53</v>
       </c>
       <c r="I89" s="1">
-        <v>292987.58</v>
+        <v>211431.38</v>
       </c>
       <c r="J89" s="1">
-        <v>36.044193432265</v>
+        <v>29.388632176529</v>
       </c>
       <c r="K89">
         <v>0.0</v>
       </c>
       <c r="L89">
         <v>0.0</v>
       </c>
       <c r="M89" s="1">
-        <v>1105844.11</v>
+        <v>930863.91</v>
       </c>
       <c r="N89" s="1">
-        <v>1105844.11</v>
+        <v>930863.91</v>
       </c>
       <c r="O89" s="1">
-        <v>1.28</v>
+        <v>1.19</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
         <v>206</v>
       </c>
       <c r="B90" t="s">
         <v>207</v>
       </c>
       <c r="C90" s="1">
-        <v>10232.0</v>
+        <v>9484.0</v>
       </c>
       <c r="D90" s="1">
-        <v>24.27</v>
+        <v>22.91</v>
       </c>
       <c r="E90" s="1">
         <v>27.08</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
-        <v>277082.56</v>
+        <v>256826.72</v>
       </c>
       <c r="I90" s="1">
-        <v>-28751.92</v>
+        <v>-39548.28</v>
       </c>
       <c r="J90" s="1">
-        <v>-10.376661742984</v>
+        <v>-15.3988183161</v>
       </c>
       <c r="K90">
         <v>0.0</v>
       </c>
       <c r="L90">
         <v>0.0</v>
       </c>
       <c r="M90" s="1">
-        <v>248330.64</v>
+        <v>217278.44</v>
       </c>
       <c r="N90" s="1">
-        <v>248330.64</v>
+        <v>217278.44</v>
       </c>
       <c r="O90" s="1">
-        <v>0.29</v>
+        <v>0.28</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
         <v>208</v>
       </c>
       <c r="B91" t="s">
         <v>209</v>
       </c>
       <c r="C91" s="1">
-        <v>5132.0</v>
+        <v>4542.0</v>
       </c>
       <c r="D91" s="1">
-        <v>188.54</v>
+        <v>176.0</v>
       </c>
       <c r="E91" s="1">
-        <v>147.4310833983</v>
+        <v>147.4310832232</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
-        <v>756616.32</v>
+        <v>669631.98</v>
       </c>
       <c r="I91" s="1">
-        <v>210970.96</v>
+        <v>129760.02</v>
       </c>
       <c r="J91" s="1">
-        <v>27.883479965116</v>
+        <v>19.377811077661</v>
       </c>
       <c r="K91">
         <v>0.0</v>
       </c>
       <c r="L91">
         <v>0.0</v>
       </c>
       <c r="M91" s="1">
-        <v>967587.28</v>
+        <v>799392.0</v>
       </c>
       <c r="N91" s="1">
-        <v>967587.28</v>
+        <v>799392.0</v>
       </c>
       <c r="O91" s="1">
-        <v>1.12</v>
+        <v>1.02</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
         <v>210</v>
       </c>
       <c r="B92" t="s">
         <v>211</v>
       </c>
       <c r="C92" s="1">
-        <v>4474.0</v>
+        <v>3961.0</v>
       </c>
       <c r="D92" s="1">
-        <v>148.85</v>
+        <v>156.05</v>
       </c>
       <c r="E92" s="1">
-        <v>76.1009611086</v>
+        <v>76.1009618783</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
-        <v>340475.7</v>
+        <v>301435.91</v>
       </c>
       <c r="I92" s="1">
-        <v>325479.2</v>
+        <v>316678.14</v>
       </c>
       <c r="J92" s="1">
-        <v>95.595427221385</v>
+        <v>105.05654087464</v>
       </c>
       <c r="K92">
         <v>0.0</v>
       </c>
       <c r="L92">
         <v>0.0</v>
       </c>
       <c r="M92" s="1">
-        <v>665954.9</v>
+        <v>618114.05</v>
       </c>
       <c r="N92" s="1">
-        <v>665954.9</v>
+        <v>618114.05</v>
       </c>
       <c r="O92" s="1">
-        <v>0.77</v>
+        <v>0.79</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
         <v>212</v>
       </c>
       <c r="B93" t="s">
         <v>213</v>
       </c>
       <c r="C93" s="1">
-        <v>5388.0</v>
+        <v>4768.0</v>
       </c>
       <c r="D93" s="1">
-        <v>56.31</v>
+        <v>51.31</v>
       </c>
       <c r="E93" s="1">
         <v>56.8</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
-        <v>306038.4</v>
+        <v>270822.4</v>
       </c>
       <c r="I93" s="1">
-        <v>-2640.12</v>
+        <v>-26176.32</v>
       </c>
       <c r="J93" s="1">
-        <v>-0.86267605633803</v>
+        <v>-9.6654929577465</v>
       </c>
       <c r="K93">
         <v>0.0</v>
       </c>
       <c r="L93">
         <v>0.0</v>
       </c>
       <c r="M93" s="1">
-        <v>303398.28</v>
+        <v>244646.08</v>
       </c>
       <c r="N93" s="1">
-        <v>303398.28</v>
+        <v>244646.08</v>
       </c>
       <c r="O93" s="1">
-        <v>0.35</v>
+        <v>0.31</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
         <v>214</v>
       </c>
       <c r="B94" t="s">
         <v>215</v>
       </c>
       <c r="C94" s="1">
-        <v>3072.0</v>
+        <v>2720.0</v>
       </c>
       <c r="D94" s="1">
-        <v>358.9</v>
+        <v>353.6</v>
       </c>
       <c r="E94" s="1">
-        <v>360.5104622396</v>
+        <v>360.5104632353</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
-        <v>1107488.14</v>
+        <v>980588.46</v>
       </c>
       <c r="I94" s="1">
-        <v>-4947.34</v>
+        <v>-18796.46</v>
       </c>
       <c r="J94" s="1">
-        <v>-0.44671719915664</v>
+        <v>-1.9168551096349</v>
       </c>
       <c r="K94">
         <v>0.0</v>
       </c>
       <c r="L94">
         <v>0.0</v>
       </c>
       <c r="M94" s="1">
-        <v>1102540.8</v>
+        <v>961792.0</v>
       </c>
       <c r="N94" s="1">
-        <v>1102540.8</v>
+        <v>961792.0</v>
       </c>
       <c r="O94" s="1">
-        <v>1.27</v>
+        <v>1.23</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
         <v>216</v>
       </c>
       <c r="B95" t="s">
         <v>217</v>
       </c>
       <c r="C95" s="1">
-        <v>15981.0</v>
+        <v>14146.0</v>
       </c>
       <c r="D95" s="1">
-        <v>26.68</v>
+        <v>26.3</v>
       </c>
       <c r="E95" s="1">
         <v>20.54</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
-        <v>328249.74</v>
+        <v>290558.84</v>
       </c>
       <c r="I95" s="1">
-        <v>98123.34</v>
+        <v>81480.96</v>
       </c>
       <c r="J95" s="1">
-        <v>29.892891918208</v>
+        <v>28.042843232717</v>
       </c>
       <c r="K95">
         <v>0.0</v>
       </c>
       <c r="L95">
         <v>0.0</v>
       </c>
       <c r="M95" s="1">
-        <v>426373.08</v>
+        <v>372039.8</v>
       </c>
       <c r="N95" s="1">
-        <v>426373.08</v>
+        <v>372039.8</v>
       </c>
       <c r="O95" s="1">
-        <v>0.49</v>
+        <v>0.48</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
         <v>218</v>
       </c>
       <c r="B96" t="s">
         <v>219</v>
       </c>
       <c r="C96" s="1">
-        <v>3146.0</v>
+        <v>2785.0</v>
       </c>
       <c r="D96" s="1">
-        <v>483.3</v>
+        <v>452.0</v>
       </c>
       <c r="E96" s="1">
-        <v>637.8062714558</v>
+        <v>637.8062692998</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
-        <v>2006538.53</v>
+        <v>1776290.46</v>
       </c>
       <c r="I96" s="1">
-        <v>-486076.73</v>
+        <v>-517470.46</v>
       </c>
       <c r="J96" s="1">
-        <v>-24.224639733183</v>
+        <v>-29.132085751336</v>
       </c>
       <c r="K96">
         <v>0.0</v>
       </c>
       <c r="L96">
         <v>0.0</v>
       </c>
       <c r="M96" s="1">
-        <v>1520461.8</v>
+        <v>1258820.0</v>
       </c>
       <c r="N96" s="1">
-        <v>1520461.8</v>
+        <v>1258820.0</v>
       </c>
       <c r="O96" s="1">
-        <v>1.76</v>
+        <v>1.61</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
         <v>220</v>
       </c>
       <c r="B97" t="s">
         <v>221</v>
       </c>
       <c r="C97" s="1">
-        <v>8944.0</v>
+        <v>7916.0</v>
       </c>
       <c r="D97" s="1">
-        <v>53.88</v>
+        <v>50.26</v>
       </c>
       <c r="E97" s="1">
         <v>59.0</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
-        <v>527696.0</v>
+        <v>467044.0</v>
       </c>
       <c r="I97" s="1">
-        <v>-45793.28</v>
+        <v>-69185.84</v>
       </c>
       <c r="J97" s="1">
-        <v>-8.6779661016949</v>
+        <v>-14.813559322034</v>
       </c>
       <c r="K97">
         <v>0.0</v>
       </c>
       <c r="L97">
         <v>0.0</v>
       </c>
       <c r="M97" s="1">
-        <v>481902.72</v>
+        <v>397858.16</v>
       </c>
       <c r="N97" s="1">
-        <v>481902.72</v>
+        <v>397858.16</v>
       </c>
       <c r="O97" s="1">
-        <v>0.56</v>
+        <v>0.51</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
         <v>222</v>
       </c>
       <c r="B98" t="s">
         <v>223</v>
       </c>
       <c r="C98" s="1">
-        <v>4271.0</v>
+        <v>3781.0</v>
       </c>
       <c r="D98" s="1">
-        <v>111.85</v>
+        <v>112.9</v>
       </c>
       <c r="E98" s="1">
-        <v>100.928728635</v>
+        <v>100.9287278498</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
-        <v>431066.6</v>
+        <v>381611.52</v>
       </c>
       <c r="I98" s="1">
-        <v>46644.75</v>
+        <v>45263.38</v>
       </c>
       <c r="J98" s="1">
-        <v>10.820775722359</v>
+        <v>11.861114674945</v>
       </c>
       <c r="K98">
         <v>0.0</v>
       </c>
       <c r="L98">
         <v>0.0</v>
       </c>
       <c r="M98" s="1">
-        <v>477711.35</v>
+        <v>426874.9</v>
       </c>
       <c r="N98" s="1">
-        <v>477711.35</v>
+        <v>426874.9</v>
       </c>
       <c r="O98" s="1">
         <v>0.55</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
         <v>224</v>
       </c>
       <c r="B99" t="s">
         <v>225</v>
       </c>
       <c r="C99" s="1">
         <v>8263.0</v>
       </c>
       <c r="D99" s="1">
-        <v>16.33</v>
+        <v>15.04</v>
       </c>
       <c r="E99" s="1">
         <v>11.8022231635</v>
       </c>
       <c r="F99" t="s">
         <v>8</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
         <v>97521.77</v>
       </c>
       <c r="I99" s="1">
-        <v>37413.02</v>
+        <v>26753.75</v>
       </c>
       <c r="J99" s="1">
-        <v>38.363762265595</v>
+        <v>27.433618155208</v>
       </c>
       <c r="K99">
         <v>0.0</v>
       </c>
       <c r="L99">
         <v>0.0</v>
       </c>
       <c r="M99" s="1">
-        <v>134934.79</v>
+        <v>124275.52</v>
       </c>
       <c r="N99" s="1">
-        <v>134934.79</v>
+        <v>124275.52</v>
       </c>
       <c r="O99" s="1">
         <v>0.16</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
         <v>226</v>
       </c>
       <c r="B100" t="s">
         <v>227</v>
       </c>
       <c r="C100" s="1">
-        <v>8286.0</v>
+        <v>7335.0</v>
       </c>
       <c r="D100" s="1">
-        <v>54.38</v>
+        <v>51.78</v>
       </c>
       <c r="E100" s="1">
-        <v>52.2038003862</v>
+        <v>52.2038009543</v>
       </c>
       <c r="F100" t="s">
         <v>8</v>
       </c>
       <c r="G100">
         <v>1.0</v>
       </c>
       <c r="H100" s="1">
-        <v>432560.69</v>
+        <v>382914.88</v>
       </c>
       <c r="I100" s="1">
-        <v>18031.99</v>
+        <v>-3108.58</v>
       </c>
       <c r="J100" s="1">
-        <v>4.168661280802</v>
+        <v>-0.81182010999416</v>
       </c>
       <c r="K100">
         <v>0.0</v>
       </c>
       <c r="L100">
         <v>0.0</v>
       </c>
       <c r="M100" s="1">
-        <v>450592.68</v>
+        <v>379806.3</v>
       </c>
       <c r="N100" s="1">
-        <v>450592.68</v>
+        <v>379806.3</v>
       </c>
       <c r="O100" s="1">
-        <v>0.52</v>
+        <v>0.49</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
         <v>228</v>
       </c>
       <c r="B101" t="s">
         <v>229</v>
       </c>
       <c r="C101" s="1">
-        <v>821.0</v>
+        <v>727.0</v>
       </c>
       <c r="D101" s="1">
-        <v>549.4</v>
+        <v>499.3</v>
       </c>
       <c r="E101" s="1">
-        <v>186.1487088916</v>
+        <v>186.1487070151</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
-        <v>152828.09</v>
+        <v>135330.11</v>
       </c>
       <c r="I101" s="1">
-        <v>298229.31</v>
+        <v>227660.99</v>
       </c>
       <c r="J101" s="1">
-        <v>195.14037635359</v>
+        <v>168.2264131759</v>
       </c>
       <c r="K101">
         <v>0.0</v>
       </c>
       <c r="L101">
         <v>0.0</v>
       </c>
       <c r="M101" s="1">
-        <v>451057.4</v>
+        <v>362991.1</v>
       </c>
       <c r="N101" s="1">
-        <v>451057.4</v>
+        <v>362991.1</v>
       </c>
       <c r="O101" s="1">
-        <v>0.52</v>
+        <v>0.46</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
         <v>230</v>
       </c>
       <c r="B102" t="s">
         <v>231</v>
       </c>
       <c r="C102" s="1">
-        <v>89850.0</v>
+        <v>79529.0</v>
       </c>
       <c r="D102" s="1">
-        <v>3.417</v>
+        <v>4.108</v>
       </c>
       <c r="E102" s="1">
-        <v>3.478</v>
+        <v>3.4779999749</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
-        <v>312498.3</v>
+        <v>276601.86</v>
       </c>
       <c r="I102" s="1">
-        <v>-5480.85</v>
+        <v>50103.27</v>
       </c>
       <c r="J102" s="1">
-        <v>-1.7538815411156</v>
+        <v>18.113858670365</v>
       </c>
       <c r="K102">
         <v>0.0</v>
       </c>
       <c r="L102">
         <v>0.0</v>
       </c>
       <c r="M102" s="1">
-        <v>307017.45</v>
+        <v>326705.13</v>
       </c>
       <c r="N102" s="1">
-        <v>307017.45</v>
+        <v>326705.13</v>
       </c>
       <c r="O102" s="1">
-        <v>0.35</v>
+        <v>0.42</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
         <v>232</v>
       </c>
       <c r="B103" t="s">
         <v>233</v>
       </c>
       <c r="C103" s="1">
-        <v>5796.0</v>
+        <v>5131.0</v>
       </c>
       <c r="D103" s="1">
-        <v>71.4</v>
+        <v>76.2</v>
       </c>
       <c r="E103" s="1">
         <v>69.3</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
-        <v>401662.8</v>
+        <v>355578.3</v>
       </c>
       <c r="I103" s="1">
-        <v>12171.6</v>
+        <v>35403.9</v>
       </c>
       <c r="J103" s="1">
-        <v>3.030303030303</v>
+        <v>9.95670995671</v>
       </c>
       <c r="K103">
         <v>0.0</v>
       </c>
       <c r="L103">
         <v>0.0</v>
       </c>
       <c r="M103" s="1">
-        <v>413834.4</v>
+        <v>390982.2</v>
       </c>
       <c r="N103" s="1">
-        <v>413834.4</v>
+        <v>390982.2</v>
       </c>
       <c r="O103" s="1">
-        <v>0.48</v>
+        <v>0.5</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
         <v>234</v>
       </c>
       <c r="B104" t="s">
         <v>235</v>
       </c>
       <c r="C104" s="1">
-        <v>90800.0</v>
+        <v>80369.0</v>
       </c>
       <c r="D104" s="1">
-        <v>8.034</v>
+        <v>11.39</v>
       </c>
       <c r="E104" s="1">
-        <v>4.5034242291</v>
+        <v>4.5034242059</v>
       </c>
       <c r="F104" t="s">
         <v>8</v>
       </c>
       <c r="G104">
         <v>1.0</v>
       </c>
       <c r="H104" s="1">
-        <v>408910.92</v>
+        <v>361935.7</v>
       </c>
       <c r="I104" s="1">
-        <v>320576.28</v>
+        <v>553467.21</v>
       </c>
       <c r="J104" s="1">
-        <v>78.39758351281</v>
+        <v>152.9186565459</v>
       </c>
       <c r="K104">
         <v>0.0</v>
       </c>
       <c r="L104">
         <v>0.0</v>
       </c>
       <c r="M104" s="1">
-        <v>729487.2</v>
+        <v>915402.91</v>
       </c>
       <c r="N104" s="1">
-        <v>729487.2</v>
+        <v>915402.91</v>
       </c>
       <c r="O104" s="1">
-        <v>0.84</v>
+        <v>1.17</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
         <v>236</v>
       </c>
       <c r="B105" t="s">
         <v>237</v>
       </c>
       <c r="C105" s="1">
-        <v>40350.0</v>
+        <v>35716.0</v>
       </c>
       <c r="D105" s="1">
-        <v>15.79</v>
+        <v>15.58</v>
       </c>
       <c r="E105" s="1">
         <v>16.45</v>
       </c>
       <c r="F105" t="s">
         <v>8</v>
       </c>
       <c r="G105">
         <v>1.0</v>
       </c>
       <c r="H105" s="1">
-        <v>663757.5</v>
+        <v>587528.2</v>
       </c>
       <c r="I105" s="1">
-        <v>-26631.0</v>
+        <v>-31072.92</v>
       </c>
       <c r="J105" s="1">
-        <v>-4.0121580547112</v>
+        <v>-5.2887537993921</v>
       </c>
       <c r="K105">
         <v>0.0</v>
       </c>
       <c r="L105">
         <v>0.0</v>
       </c>
       <c r="M105" s="1">
-        <v>637126.5</v>
+        <v>556455.28</v>
       </c>
       <c r="N105" s="1">
-        <v>637126.5</v>
+        <v>556455.28</v>
       </c>
       <c r="O105" s="1">
-        <v>0.74</v>
+        <v>0.71</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
         <v>238</v>
       </c>
       <c r="B106" t="s">
         <v>239</v>
       </c>
       <c r="C106" s="1">
-        <v>29.0</v>
+        <v>598.0</v>
       </c>
       <c r="D106" s="1">
-        <v>4790.39</v>
+        <v>4799.52</v>
       </c>
       <c r="E106" s="1">
-        <v>4789.9317241379</v>
+        <v>4798.2022073579</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
       <c r="G106">
         <v>1.0</v>
       </c>
       <c r="H106" s="1">
-        <v>138908.02</v>
+        <v>2869324.92</v>
       </c>
       <c r="I106" s="1">
-        <v>13.29</v>
+        <v>788.04</v>
       </c>
       <c r="J106" s="1">
-        <v>0.0095674821367406</v>
+        <v>0.02746429986047</v>
       </c>
       <c r="K106">
         <v>0.0</v>
       </c>
       <c r="L106">
         <v>0.0</v>
       </c>
       <c r="M106" s="1">
-        <v>138921.31</v>
+        <v>2870112.96</v>
       </c>
       <c r="N106" s="1">
-        <v>138921.31</v>
+        <v>2870112.96</v>
       </c>
       <c r="O106" s="1">
-        <v>0.16</v>
+        <v>3.67</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
         <v>240</v>
       </c>
       <c r="B107" t="s">
         <v>241</v>
       </c>
       <c r="C107" s="1">
-        <v>34593.0</v>
+        <v>30620.0</v>
       </c>
       <c r="D107" s="1">
-        <v>17.945</v>
+        <v>18.25</v>
       </c>
       <c r="E107" s="1">
         <v>18.19</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
-        <v>629246.67</v>
+        <v>556977.8</v>
       </c>
       <c r="I107" s="1">
-        <v>-8475.28</v>
+        <v>1837.2</v>
       </c>
       <c r="J107" s="1">
-        <v>-1.3468931031451</v>
+        <v>0.32985156679494</v>
       </c>
       <c r="K107">
         <v>0.0</v>
       </c>
       <c r="L107">
         <v>0.0</v>
       </c>
       <c r="M107" s="1">
-        <v>620771.39</v>
+        <v>558815.0</v>
       </c>
       <c r="N107" s="1">
-        <v>620771.39</v>
+        <v>558815.0</v>
       </c>
       <c r="O107" s="1">
-        <v>0.72</v>
+        <v>0.71</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
         <v>242</v>
       </c>
       <c r="B108" t="s">
         <v>243</v>
       </c>
       <c r="C108" s="1">
-        <v>3493.0</v>
+        <v>3375.0</v>
       </c>
       <c r="D108" s="1">
-        <v>73.1</v>
+        <v>67.2</v>
       </c>
       <c r="E108" s="1">
         <v>67.7</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
       <c r="G108">
         <v>1.0</v>
       </c>
       <c r="H108" s="1">
-        <v>236476.1</v>
+        <v>228487.5</v>
       </c>
       <c r="I108" s="1">
-        <v>18862.2</v>
+        <v>-1687.5</v>
       </c>
       <c r="J108" s="1">
-        <v>7.9763663220089</v>
+        <v>-0.73855243722304</v>
       </c>
       <c r="K108">
         <v>0.0</v>
       </c>
       <c r="L108">
         <v>0.0</v>
       </c>
       <c r="M108" s="1">
-        <v>255338.3</v>
+        <v>226800.0</v>
       </c>
       <c r="N108" s="1">
-        <v>255338.3</v>
+        <v>226800.0</v>
       </c>
       <c r="O108" s="1">
         <v>0.29</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
         <v>244</v>
       </c>
       <c r="B109" t="s">
         <v>245</v>
       </c>
       <c r="C109" s="1">
         <v>4821.0</v>
       </c>
       <c r="D109" s="1">
-        <v>251.75</v>
+        <v>253.25</v>
       </c>
       <c r="E109" s="1">
         <v>158.78</v>
       </c>
       <c r="F109" t="s">
         <v>8</v>
       </c>
       <c r="G109">
         <v>1.0</v>
       </c>
       <c r="H109" s="1">
         <v>765478.38</v>
       </c>
       <c r="I109" s="1">
-        <v>448208.37</v>
+        <v>455439.87</v>
       </c>
       <c r="J109" s="1">
-        <v>58.552714447663</v>
+        <v>59.497417810807</v>
       </c>
       <c r="K109">
         <v>0.0</v>
       </c>
       <c r="L109">
         <v>0.0</v>
       </c>
       <c r="M109" s="1">
-        <v>1213686.75</v>
+        <v>1220918.25</v>
       </c>
       <c r="N109" s="1">
-        <v>1213686.75</v>
+        <v>1220918.25</v>
       </c>
       <c r="O109" s="1">
-        <v>1.4</v>
+        <v>1.56</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
         <v>246</v>
       </c>
       <c r="B110" t="s">
         <v>247</v>
       </c>
       <c r="C110" s="1">
-        <v>12058.0</v>
+        <v>10673.0</v>
       </c>
       <c r="D110" s="1">
-        <v>21.56</v>
+        <v>24.23</v>
       </c>
       <c r="E110" s="1">
         <v>22.75</v>
       </c>
       <c r="F110" t="s">
         <v>8</v>
       </c>
       <c r="G110">
         <v>1.0</v>
       </c>
       <c r="H110" s="1">
-        <v>274319.5</v>
+        <v>242810.75</v>
       </c>
       <c r="I110" s="1">
-        <v>-14349.02</v>
+        <v>15796.04</v>
       </c>
       <c r="J110" s="1">
-        <v>-5.2307692307692</v>
+        <v>6.5054945054945</v>
       </c>
       <c r="K110">
         <v>0.0</v>
       </c>
       <c r="L110">
         <v>0.0</v>
       </c>
       <c r="M110" s="1">
-        <v>259970.48</v>
+        <v>258606.79</v>
       </c>
       <c r="N110" s="1">
-        <v>259970.48</v>
+        <v>258606.79</v>
       </c>
       <c r="O110" s="1">
-        <v>0.3</v>
+        <v>0.33</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
         <v>248</v>
       </c>
       <c r="B111" t="s">
         <v>249</v>
       </c>
       <c r="C111" s="1">
-        <v>7046.0</v>
+        <v>6237.0</v>
       </c>
       <c r="D111" s="1">
-        <v>41.555</v>
+        <v>41.065</v>
       </c>
       <c r="E111" s="1">
-        <v>32.8492307692</v>
+        <v>32.8492303992</v>
       </c>
       <c r="F111" t="s">
         <v>8</v>
       </c>
       <c r="G111">
         <v>1.0</v>
       </c>
       <c r="H111" s="1">
-        <v>231455.68</v>
+        <v>204880.65</v>
       </c>
       <c r="I111" s="1">
-        <v>61340.85</v>
+        <v>51241.76</v>
       </c>
       <c r="J111" s="1">
-        <v>26.502201198951</v>
+        <v>25.010541503065</v>
       </c>
       <c r="K111">
         <v>0.0</v>
       </c>
       <c r="L111">
         <v>0.0</v>
       </c>
       <c r="M111" s="1">
-        <v>292796.53</v>
+        <v>256122.41</v>
       </c>
       <c r="N111" s="1">
-        <v>292796.53</v>
+        <v>256122.41</v>
       </c>
       <c r="O111" s="1">
-        <v>0.34</v>
+        <v>0.33</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
         <v>250</v>
       </c>
       <c r="B112" t="s">
         <v>251</v>
       </c>
       <c r="C112" s="1">
         <v>5666.0</v>
       </c>
       <c r="D112" s="1">
-        <v>17.36</v>
+        <v>17.71</v>
       </c>
       <c r="E112" s="1">
         <v>16.36</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
         <v>92695.76</v>
       </c>
       <c r="I112" s="1">
-        <v>5666.0</v>
+        <v>7649.1</v>
       </c>
       <c r="J112" s="1">
-        <v>6.1124694376528</v>
+        <v>8.2518337408313</v>
       </c>
       <c r="K112">
         <v>0.0</v>
       </c>
       <c r="L112">
         <v>0.0</v>
       </c>
       <c r="M112" s="1">
-        <v>98361.76</v>
+        <v>100344.86</v>
       </c>
       <c r="N112" s="1">
-        <v>98361.76</v>
+        <v>100344.86</v>
       </c>
       <c r="O112" s="1">
-        <v>0.11</v>
+        <v>0.13</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
         <v>252</v>
       </c>
       <c r="B113" t="s">
         <v>253</v>
       </c>
       <c r="C113" s="1">
         <v>3922.0</v>
       </c>
       <c r="D113" s="1">
-        <v>24.75</v>
+        <v>25.15</v>
       </c>
       <c r="E113" s="1">
         <v>23.76</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
       <c r="G113">
         <v>1.0</v>
       </c>
       <c r="H113" s="1">
         <v>93186.72</v>
       </c>
       <c r="I113" s="1">
-        <v>3882.78</v>
+        <v>5451.58</v>
       </c>
       <c r="J113" s="1">
-        <v>4.1666666666667</v>
+        <v>5.8501683501683</v>
       </c>
       <c r="K113">
         <v>0.0</v>
       </c>
       <c r="L113">
         <v>0.0</v>
       </c>
       <c r="M113" s="1">
-        <v>97069.5</v>
+        <v>98638.3</v>
       </c>
       <c r="N113" s="1">
-        <v>97069.5</v>
+        <v>98638.3</v>
       </c>
       <c r="O113" s="1">
-        <v>0.11</v>
+        <v>0.13</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
         <v>254</v>
       </c>
       <c r="B114" t="s">
         <v>255</v>
       </c>
       <c r="C114" s="1">
-        <v>10090.0</v>
+        <v>8932.0</v>
       </c>
       <c r="D114" s="1">
-        <v>35.045</v>
+        <v>27.865</v>
       </c>
       <c r="E114" s="1">
         <v>41.96</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
       <c r="G114">
         <v>1.0</v>
       </c>
       <c r="H114" s="1">
-        <v>423376.4</v>
+        <v>374786.72</v>
       </c>
       <c r="I114" s="1">
-        <v>-69772.35</v>
+        <v>-125896.54</v>
       </c>
       <c r="J114" s="1">
-        <v>-16.479980934223</v>
+        <v>-33.591515729266</v>
       </c>
       <c r="K114">
         <v>0.0</v>
       </c>
       <c r="L114">
         <v>0.0</v>
       </c>
       <c r="M114" s="1">
-        <v>353604.05</v>
+        <v>248890.18</v>
       </c>
       <c r="N114" s="1">
-        <v>353604.05</v>
+        <v>248890.18</v>
       </c>
       <c r="O114" s="1">
-        <v>0.41</v>
+        <v>0.32</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
         <v>256</v>
       </c>
       <c r="B115" t="s">
         <v>257</v>
       </c>
       <c r="C115" s="1">
         <v>3417.0</v>
       </c>
       <c r="D115" s="1">
-        <v>21.79</v>
+        <v>26.23</v>
       </c>
       <c r="E115" s="1">
         <v>27.83</v>
       </c>
       <c r="F115" t="s">
         <v>8</v>
       </c>
       <c r="G115">
         <v>1.0</v>
       </c>
       <c r="H115" s="1">
         <v>95095.11</v>
       </c>
       <c r="I115" s="1">
-        <v>-20638.68</v>
+        <v>-5467.2</v>
       </c>
       <c r="J115" s="1">
-        <v>-21.703197987783</v>
+        <v>-5.7491915199425</v>
       </c>
       <c r="K115">
         <v>0.0</v>
       </c>
       <c r="L115">
         <v>0.0</v>
       </c>
       <c r="M115" s="1">
-        <v>74456.43</v>
+        <v>89627.91</v>
       </c>
       <c r="N115" s="1">
-        <v>74456.43</v>
+        <v>89627.91</v>
       </c>
       <c r="O115" s="1">
-        <v>0.09</v>
+        <v>0.11</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
         <v>258</v>
       </c>
       <c r="B116" t="s">
         <v>259</v>
       </c>
       <c r="C116" s="1">
         <v>1034.0</v>
       </c>
       <c r="D116" s="1">
-        <v>83.7</v>
+        <v>95.85</v>
       </c>
       <c r="E116" s="1">
         <v>90.7</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
         <v>93783.8</v>
       </c>
       <c r="I116" s="1">
-        <v>-7238.0</v>
+        <v>5325.1</v>
       </c>
       <c r="J116" s="1">
-        <v>-7.7177508269019</v>
+        <v>5.678059536935</v>
       </c>
       <c r="K116">
         <v>0.0</v>
       </c>
       <c r="L116">
         <v>0.0</v>
       </c>
       <c r="M116" s="1">
-        <v>86545.8</v>
+        <v>99108.9</v>
       </c>
       <c r="N116" s="1">
-        <v>86545.8</v>
+        <v>99108.9</v>
       </c>
       <c r="O116" s="1">
-        <v>0.1</v>
+        <v>0.13</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
         <v>260</v>
       </c>
       <c r="B117" t="s">
         <v>261</v>
       </c>
       <c r="C117" s="1">
         <v>2981.0</v>
       </c>
       <c r="D117" s="1">
-        <v>38.05</v>
+        <v>37.2</v>
       </c>
       <c r="E117" s="1">
         <v>36.87</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
         <v>109909.47</v>
       </c>
       <c r="I117" s="1">
-        <v>3517.58</v>
+        <v>983.73</v>
       </c>
       <c r="J117" s="1">
-        <v>3.2004339571467</v>
+        <v>0.89503661513426</v>
       </c>
       <c r="K117">
         <v>0.0</v>
       </c>
       <c r="L117">
         <v>0.0</v>
       </c>
       <c r="M117" s="1">
-        <v>113427.05</v>
+        <v>110893.2</v>
       </c>
       <c r="N117" s="1">
-        <v>113427.05</v>
+        <v>110893.2</v>
       </c>
       <c r="O117" s="1">
-        <v>0.13</v>
+        <v>0.14</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
         <v>262</v>
       </c>
       <c r="B118" t="s">
         <v>263</v>
       </c>
       <c r="C118" s="1">
-        <v>4387.0</v>
+        <v>3882.0</v>
       </c>
       <c r="D118" s="1">
-        <v>313.3</v>
+        <v>284.4</v>
       </c>
       <c r="E118" s="1">
-        <v>251.5670617734</v>
+        <v>251.5670607934</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
-        <v>1103624.7</v>
+        <v>976583.33</v>
       </c>
       <c r="I118" s="1">
-        <v>270822.4</v>
+        <v>127457.47</v>
       </c>
       <c r="J118" s="1">
-        <v>24.539356540317</v>
+        <v>13.051366543396</v>
       </c>
       <c r="K118">
         <v>0.0</v>
       </c>
       <c r="L118">
         <v>0.0</v>
       </c>
       <c r="M118" s="1">
-        <v>1374447.1</v>
+        <v>1104040.8</v>
       </c>
       <c r="N118" s="1">
-        <v>1374447.1</v>
+        <v>1104040.8</v>
       </c>
       <c r="O118" s="1">
-        <v>1.59</v>
+        <v>1.41</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
         <v>264</v>
       </c>
       <c r="B119" t="s">
         <v>265</v>
       </c>
       <c r="C119" s="1">
-        <v>144958.0</v>
+        <v>128299.0</v>
       </c>
       <c r="D119" s="1">
-        <v>4.133</v>
+        <v>4.435</v>
       </c>
       <c r="E119" s="1">
-        <v>2.5731999614</v>
+        <v>2.573199947</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
-        <v>373005.92</v>
+        <v>330138.98</v>
       </c>
       <c r="I119" s="1">
-        <v>226105.49</v>
+        <v>238867.09</v>
       </c>
       <c r="J119" s="1">
-        <v>60.617131760268</v>
+        <v>72.35349488267</v>
       </c>
       <c r="K119">
         <v>0.0</v>
       </c>
       <c r="L119">
         <v>0.0</v>
       </c>
       <c r="M119" s="1">
-        <v>599111.41</v>
+        <v>569006.07</v>
       </c>
       <c r="N119" s="1">
-        <v>599111.41</v>
+        <v>569006.07</v>
       </c>
       <c r="O119" s="1">
-        <v>0.69</v>
+        <v>0.73</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
         <v>266</v>
       </c>
       <c r="B120" t="s">
         <v>267</v>
       </c>
       <c r="C120" s="1">
-        <v>32878.0</v>
+        <v>29102.0</v>
       </c>
       <c r="D120" s="1">
-        <v>9.3</v>
+        <v>8.872</v>
       </c>
       <c r="E120" s="1">
-        <v>9.3879998783</v>
+        <v>9.3879997938</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
-        <v>308658.66</v>
+        <v>273209.57</v>
       </c>
       <c r="I120" s="1">
-        <v>-2893.26</v>
+        <v>-15016.63</v>
       </c>
       <c r="J120" s="1">
-        <v>-0.93736556751721</v>
+        <v>-5.4963777440153</v>
       </c>
       <c r="K120">
         <v>0.0</v>
       </c>
       <c r="L120">
         <v>0.0</v>
       </c>
       <c r="M120" s="1">
-        <v>305765.4</v>
+        <v>258192.94</v>
       </c>
       <c r="N120" s="1">
-        <v>305765.4</v>
+        <v>258192.94</v>
       </c>
       <c r="O120" s="1">
-        <v>0.35</v>
+        <v>0.33</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
         <v>268</v>
       </c>
       <c r="B121" t="s">
         <v>269</v>
       </c>
       <c r="C121" s="1">
-        <v>14265.0</v>
+        <v>12627.0</v>
       </c>
       <c r="D121" s="1">
-        <v>80.19</v>
+        <v>73.22</v>
       </c>
       <c r="E121" s="1">
-        <v>90.1062719944</v>
+        <v>90.1062714817</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
-        <v>1285365.97</v>
+        <v>1137771.89</v>
       </c>
       <c r="I121" s="1">
-        <v>-141455.62</v>
+        <v>-213222.95</v>
       </c>
       <c r="J121" s="1">
-        <v>-11.005085189862</v>
+        <v>-18.740395317729</v>
       </c>
       <c r="K121">
         <v>0.0</v>
       </c>
       <c r="L121">
         <v>0.0</v>
       </c>
       <c r="M121" s="1">
-        <v>1143910.35</v>
+        <v>924548.94</v>
       </c>
       <c r="N121" s="1">
-        <v>1143910.35</v>
+        <v>924548.94</v>
       </c>
       <c r="O121" s="1">
-        <v>1.32</v>
+        <v>1.18</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
         <v>270</v>
       </c>
       <c r="B122" t="s">
         <v>271</v>
       </c>
       <c r="C122" s="1">
-        <v>12879.0</v>
+        <v>11400.0</v>
       </c>
       <c r="D122" s="1">
-        <v>139.38</v>
+        <v>144.46</v>
       </c>
       <c r="E122" s="1">
-        <v>176.7334839661</v>
+        <v>176.7334833333</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
-        <v>2276150.54</v>
+        <v>2014761.71</v>
       </c>
       <c r="I122" s="1">
-        <v>-481075.52</v>
+        <v>-367917.71</v>
       </c>
       <c r="J122" s="1">
-        <v>-21.135487813561</v>
+        <v>-18.261102947008</v>
       </c>
       <c r="K122">
         <v>0.0</v>
       </c>
       <c r="L122">
         <v>0.0</v>
       </c>
       <c r="M122" s="1">
-        <v>1795075.02</v>
+        <v>1646844.0</v>
       </c>
       <c r="N122" s="1">
-        <v>1795075.02</v>
+        <v>1646844.0</v>
       </c>
       <c r="O122" s="1">
-        <v>2.07</v>
+        <v>2.11</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
         <v>272</v>
       </c>
       <c r="B123" t="s">
         <v>273</v>
       </c>
       <c r="C123" s="1">
-        <v>28433.0</v>
+        <v>25168.0</v>
       </c>
       <c r="D123" s="1">
-        <v>36.76</v>
+        <v>35.9</v>
       </c>
       <c r="E123" s="1">
-        <v>32.545840045</v>
+        <v>32.5458399555</v>
       </c>
       <c r="F123" t="s">
         <v>8</v>
       </c>
       <c r="G123">
         <v>1.0</v>
       </c>
       <c r="H123" s="1">
-        <v>925375.87</v>
+        <v>819113.7</v>
       </c>
       <c r="I123" s="1">
-        <v>119821.21</v>
+        <v>84417.5</v>
       </c>
       <c r="J123" s="1">
-        <v>12.948382801466</v>
+        <v>10.305956303746</v>
       </c>
       <c r="K123">
         <v>0.0</v>
       </c>
       <c r="L123">
         <v>0.0</v>
       </c>
       <c r="M123" s="1">
-        <v>1045197.08</v>
+        <v>903531.2</v>
       </c>
       <c r="N123" s="1">
-        <v>1045197.08</v>
+        <v>903531.2</v>
       </c>
       <c r="O123" s="1">
-        <v>1.21</v>
+        <v>1.16</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
         <v>274</v>
       </c>
       <c r="B124" t="s">
         <v>275</v>
       </c>
       <c r="C124" s="1">
-        <v>7604.0</v>
+        <v>6731.0</v>
       </c>
       <c r="D124" s="1">
-        <v>260.2</v>
+        <v>274.65</v>
       </c>
       <c r="E124" s="1">
-        <v>121.5453471857</v>
+        <v>121.5453469024</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
-        <v>924230.82</v>
+        <v>818121.73</v>
       </c>
       <c r="I124" s="1">
-        <v>1054329.98</v>
+        <v>1030547.42</v>
       </c>
       <c r="J124" s="1">
-        <v>114.07647929334</v>
+        <v>125.96504679078</v>
       </c>
       <c r="K124">
         <v>0.0</v>
       </c>
       <c r="L124">
         <v>0.0</v>
       </c>
       <c r="M124" s="1">
-        <v>1978560.8</v>
+        <v>1848669.15</v>
       </c>
       <c r="N124" s="1">
-        <v>1978560.8</v>
+        <v>1848669.15</v>
       </c>
       <c r="O124" s="1">
-        <v>2.28</v>
+        <v>2.36</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
         <v>276</v>
       </c>
       <c r="B125" t="s">
         <v>277</v>
       </c>
       <c r="C125" s="1">
-        <v>10353.0</v>
+        <v>9164.0</v>
       </c>
       <c r="D125" s="1">
-        <v>167.22</v>
+        <v>178.5</v>
       </c>
       <c r="E125" s="1">
-        <v>113.0919376026</v>
+        <v>113.0919380183</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
-        <v>1170840.83</v>
+        <v>1036374.52</v>
       </c>
       <c r="I125" s="1">
-        <v>560387.83</v>
+        <v>599399.48</v>
       </c>
       <c r="J125" s="1">
-        <v>47.861999312067</v>
+        <v>57.83618454842</v>
       </c>
       <c r="K125">
         <v>0.0</v>
       </c>
       <c r="L125">
         <v>0.0</v>
       </c>
       <c r="M125" s="1">
-        <v>1731228.66</v>
+        <v>1635774.0</v>
       </c>
       <c r="N125" s="1">
-        <v>1731228.66</v>
+        <v>1635774.0</v>
       </c>
       <c r="O125" s="1">
-        <v>2.0</v>
+        <v>2.09</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
         <v>278</v>
       </c>
       <c r="B126" t="s">
         <v>279</v>
       </c>
       <c r="C126" s="1">
-        <v>9353.0</v>
+        <v>8279.0</v>
       </c>
       <c r="D126" s="1">
-        <v>229.45</v>
+        <v>268.65</v>
       </c>
       <c r="E126" s="1">
-        <v>188.12514915</v>
+        <v>188.1251491726</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
-        <v>1759534.52</v>
+        <v>1557488.11</v>
       </c>
       <c r="I126" s="1">
-        <v>386511.33</v>
+        <v>666665.24</v>
       </c>
       <c r="J126" s="1">
-        <v>21.966680710532</v>
+        <v>42.803873475477</v>
       </c>
       <c r="K126">
         <v>0.0</v>
       </c>
       <c r="L126">
         <v>0.0</v>
       </c>
       <c r="M126" s="1">
-        <v>2146045.85</v>
+        <v>2224153.35</v>
       </c>
       <c r="N126" s="1">
-        <v>2146045.85</v>
+        <v>2224153.35</v>
       </c>
       <c r="O126" s="1">
-        <v>2.48</v>
+        <v>2.84</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
         <v>280</v>
       </c>
       <c r="B127" t="s">
         <v>281</v>
       </c>
       <c r="C127" s="1">
         <v>10749.0</v>
       </c>
       <c r="D127" s="1">
-        <v>19.37</v>
+        <v>20.54</v>
       </c>
       <c r="E127" s="1">
         <v>19.72</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
         <v>211970.28</v>
       </c>
       <c r="I127" s="1">
-        <v>-3762.15</v>
+        <v>8814.18</v>
       </c>
       <c r="J127" s="1">
-        <v>-1.7748478701826</v>
+        <v>4.158215010142</v>
       </c>
       <c r="K127">
         <v>0.0</v>
       </c>
       <c r="L127">
         <v>0.0</v>
       </c>
       <c r="M127" s="1">
-        <v>208208.13</v>
+        <v>220784.46</v>
       </c>
       <c r="N127" s="1">
-        <v>208208.13</v>
+        <v>220784.46</v>
       </c>
       <c r="O127" s="1">
-        <v>0.24</v>
+        <v>0.28</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
         <v>282</v>
       </c>
       <c r="B128" t="s">
         <v>283</v>
       </c>
       <c r="C128" s="1">
-        <v>9740.0</v>
+        <v>8621.0</v>
       </c>
       <c r="D128" s="1">
-        <v>71.4</v>
+        <v>69.39</v>
       </c>
       <c r="E128" s="1">
-        <v>32.0377351129</v>
+        <v>32.0377346016</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
-        <v>312047.54</v>
+        <v>276197.31</v>
       </c>
       <c r="I128" s="1">
-        <v>383388.46</v>
+        <v>322013.88</v>
       </c>
       <c r="J128" s="1">
-        <v>122.86219593335</v>
+        <v>116.58834765625</v>
       </c>
       <c r="K128">
         <v>0.0</v>
       </c>
       <c r="L128">
         <v>0.0</v>
       </c>
       <c r="M128" s="1">
-        <v>695436.0</v>
+        <v>598211.19</v>
       </c>
       <c r="N128" s="1">
-        <v>695436.0</v>
+        <v>598211.19</v>
       </c>
       <c r="O128" s="1">
-        <v>0.8</v>
+        <v>0.76</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
         <v>284</v>
       </c>
       <c r="B129" t="s">
         <v>285</v>
       </c>
       <c r="C129" s="1">
         <v>769.0</v>
       </c>
       <c r="D129" s="1">
-        <v>117.9</v>
+        <v>136.6</v>
       </c>
       <c r="E129" s="1">
         <v>131.2</v>
       </c>
       <c r="F129" t="s">
         <v>8</v>
       </c>
       <c r="G129">
         <v>1.0</v>
       </c>
       <c r="H129" s="1">
         <v>100892.8</v>
       </c>
       <c r="I129" s="1">
-        <v>-10227.7</v>
+        <v>4152.6</v>
       </c>
       <c r="J129" s="1">
-        <v>-10.137195121951</v>
+        <v>4.1158536585366</v>
       </c>
       <c r="K129">
         <v>0.0</v>
       </c>
       <c r="L129">
         <v>0.0</v>
       </c>
       <c r="M129" s="1">
-        <v>90665.1</v>
+        <v>105045.4</v>
       </c>
       <c r="N129" s="1">
-        <v>90665.1</v>
+        <v>105045.4</v>
       </c>
       <c r="O129" s="1">
-        <v>0.1</v>
+        <v>0.13</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
         <v>286</v>
       </c>
       <c r="B130" t="s">
         <v>287</v>
       </c>
       <c r="C130" s="1">
         <v>2265.0</v>
       </c>
       <c r="D130" s="1">
-        <v>47.86</v>
+        <v>49.7</v>
       </c>
       <c r="E130" s="1">
         <v>52.5</v>
       </c>
       <c r="F130" t="s">
         <v>8</v>
       </c>
       <c r="G130">
         <v>1.0</v>
       </c>
       <c r="H130" s="1">
         <v>118912.5</v>
       </c>
       <c r="I130" s="1">
-        <v>-10509.6</v>
+        <v>-6342.0</v>
       </c>
       <c r="J130" s="1">
-        <v>-8.8380952380952</v>
+        <v>-5.3333333333333</v>
       </c>
       <c r="K130">
         <v>0.0</v>
       </c>
       <c r="L130">
         <v>0.0</v>
       </c>
       <c r="M130" s="1">
-        <v>108402.9</v>
+        <v>112570.5</v>
       </c>
       <c r="N130" s="1">
-        <v>108402.9</v>
+        <v>112570.5</v>
       </c>
       <c r="O130" s="1">
-        <v>0.13</v>
+        <v>0.14</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
         <v>288</v>
       </c>
       <c r="B131" t="s">
         <v>289</v>
       </c>
       <c r="C131" s="1">
-        <v>8595.0</v>
+        <v>7608.0</v>
       </c>
       <c r="D131" s="1">
-        <v>33.885</v>
+        <v>50.31</v>
       </c>
       <c r="E131" s="1">
-        <v>29.1999604421</v>
+        <v>29.1999605678</v>
       </c>
       <c r="F131" t="s">
         <v>8</v>
       </c>
       <c r="G131">
         <v>1.0</v>
       </c>
       <c r="H131" s="1">
-        <v>250973.66</v>
+        <v>222153.3</v>
       </c>
       <c r="I131" s="1">
-        <v>40267.92</v>
+        <v>160605.18</v>
       </c>
       <c r="J131" s="1">
-        <v>16.044679748464</v>
+        <v>72.29475321771</v>
       </c>
       <c r="K131">
         <v>0.0</v>
       </c>
       <c r="L131">
         <v>0.0</v>
       </c>
       <c r="M131" s="1">
-        <v>291241.58</v>
+        <v>382758.48</v>
       </c>
       <c r="N131" s="1">
-        <v>291241.58</v>
+        <v>382758.48</v>
       </c>
       <c r="O131" s="1">
-        <v>0.34</v>
+        <v>0.49</v>
       </c>
       <c r="P131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
         <v>290</v>
       </c>
       <c r="B132" t="s">
         <v>291</v>
       </c>
       <c r="C132" s="1">
         <v>8011.0</v>
       </c>
       <c r="D132" s="1">
-        <v>10.345</v>
+        <v>9.592</v>
       </c>
       <c r="E132" s="1">
         <v>11.5050006241</v>
       </c>
       <c r="F132" t="s">
         <v>8</v>
       </c>
       <c r="G132">
         <v>1.0</v>
       </c>
       <c r="H132" s="1">
         <v>92166.56</v>
       </c>
       <c r="I132" s="1">
-        <v>-9292.76</v>
+        <v>-15325.05</v>
       </c>
       <c r="J132" s="1">
-        <v>-10.082572247462</v>
+        <v>-16.62755993063</v>
       </c>
       <c r="K132">
         <v>0.0</v>
       </c>
       <c r="L132">
         <v>0.0</v>
       </c>
       <c r="M132" s="1">
-        <v>82873.8</v>
+        <v>76841.51</v>
       </c>
       <c r="N132" s="1">
-        <v>82873.8</v>
+        <v>76841.51</v>
       </c>
       <c r="O132" s="1">
         <v>0.1</v>
       </c>
       <c r="P132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
         <v>292</v>
       </c>
       <c r="B133" t="s">
         <v>293</v>
       </c>
       <c r="C133" s="1">
-        <v>25472.0</v>
+        <v>22546.0</v>
       </c>
       <c r="D133" s="1">
-        <v>39.12</v>
+        <v>36.8</v>
       </c>
       <c r="E133" s="1">
-        <v>29.570995603</v>
+        <v>29.570995742</v>
       </c>
       <c r="F133" t="s">
         <v>8</v>
       </c>
       <c r="G133">
         <v>1.0</v>
       </c>
       <c r="H133" s="1">
-        <v>753232.4</v>
+        <v>666707.67</v>
       </c>
       <c r="I133" s="1">
-        <v>243232.24</v>
+        <v>162985.13</v>
       </c>
       <c r="J133" s="1">
-        <v>32.29179201532</v>
+        <v>24.446265932414</v>
       </c>
       <c r="K133">
         <v>0.0</v>
       </c>
       <c r="L133">
         <v>0.0</v>
       </c>
       <c r="M133" s="1">
-        <v>996464.64</v>
+        <v>829692.8</v>
       </c>
       <c r="N133" s="1">
-        <v>996464.64</v>
+        <v>829692.8</v>
       </c>
       <c r="O133" s="1">
-        <v>1.15</v>
+        <v>1.06</v>
       </c>
       <c r="P133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
         <v>294</v>
       </c>
       <c r="B134" t="s">
         <v>295</v>
       </c>
       <c r="C134" s="1">
         <v>1791.0</v>
       </c>
       <c r="D134" s="1">
-        <v>49.57</v>
+        <v>68.46</v>
       </c>
       <c r="E134" s="1">
         <v>51.48</v>
       </c>
       <c r="F134" t="s">
         <v>8</v>
       </c>
       <c r="G134">
         <v>1.0</v>
       </c>
       <c r="H134" s="1">
         <v>92200.68</v>
       </c>
       <c r="I134" s="1">
-        <v>-3420.81</v>
+        <v>30411.18</v>
       </c>
       <c r="J134" s="1">
-        <v>-3.7101787101787</v>
+        <v>32.983682983683</v>
       </c>
       <c r="K134">
         <v>0.0</v>
       </c>
       <c r="L134">
         <v>0.0</v>
       </c>
       <c r="M134" s="1">
-        <v>88779.87</v>
+        <v>122611.86</v>
       </c>
       <c r="N134" s="1">
-        <v>88779.87</v>
+        <v>122611.86</v>
       </c>
       <c r="O134" s="1">
-        <v>0.1</v>
+        <v>0.16</v>
       </c>
       <c r="P134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
         <v>296</v>
       </c>
       <c r="B135" t="s">
         <v>297</v>
       </c>
       <c r="C135" s="1">
         <v>18162.0</v>
       </c>
       <c r="D135" s="1">
-        <v>10.32</v>
+        <v>10.025</v>
       </c>
       <c r="E135" s="1">
         <v>10.2</v>
       </c>
       <c r="F135" t="s">
         <v>8</v>
       </c>
       <c r="G135">
         <v>1.0</v>
       </c>
       <c r="H135" s="1">
         <v>185252.4</v>
       </c>
       <c r="I135" s="1">
-        <v>2179.44</v>
+        <v>-3178.35</v>
       </c>
       <c r="J135" s="1">
-        <v>1.1764705882353</v>
+        <v>-1.7156862745098</v>
       </c>
       <c r="K135">
         <v>0.0</v>
       </c>
       <c r="L135">
         <v>0.0</v>
       </c>
       <c r="M135" s="1">
-        <v>187431.84</v>
+        <v>182074.05</v>
       </c>
       <c r="N135" s="1">
-        <v>187431.84</v>
+        <v>182074.05</v>
       </c>
       <c r="O135" s="1">
-        <v>0.22</v>
+        <v>0.23</v>
       </c>
       <c r="P135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
         <v>298</v>
       </c>
       <c r="B136" t="s">
         <v>299</v>
       </c>
       <c r="C136" s="1">
-        <v>1268.0</v>
+        <v>1123.0</v>
       </c>
       <c r="D136" s="1">
-        <v>259.2</v>
+        <v>225.0</v>
       </c>
       <c r="E136" s="1">
         <v>254.9</v>
       </c>
       <c r="F136" t="s">
         <v>8</v>
       </c>
       <c r="G136">
         <v>1.0</v>
       </c>
       <c r="H136" s="1">
-        <v>323213.2</v>
+        <v>286252.7</v>
       </c>
       <c r="I136" s="1">
-        <v>5452.4</v>
+        <v>-33577.7</v>
       </c>
       <c r="J136" s="1">
-        <v>1.6869360533543</v>
+        <v>-11.730090231463</v>
       </c>
       <c r="K136">
         <v>0.0</v>
       </c>
       <c r="L136">
         <v>0.0</v>
       </c>
       <c r="M136" s="1">
-        <v>328665.6</v>
+        <v>252675.0</v>
       </c>
       <c r="N136" s="1">
-        <v>328665.6</v>
+        <v>252675.0</v>
       </c>
       <c r="O136" s="1">
-        <v>0.38</v>
+        <v>0.32</v>
       </c>
       <c r="P136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
         <v>300</v>
       </c>
       <c r="B137" t="s">
         <v>301</v>
       </c>
       <c r="C137" s="1">
-        <v>1588.0</v>
+        <v>1406.0</v>
       </c>
       <c r="D137" s="1">
-        <v>275.0</v>
+        <v>235.8</v>
       </c>
       <c r="E137" s="1">
         <v>252.3</v>
       </c>
       <c r="F137" t="s">
         <v>8</v>
       </c>
       <c r="G137">
         <v>1.0</v>
       </c>
       <c r="H137" s="1">
-        <v>400652.4</v>
+        <v>354733.8</v>
       </c>
       <c r="I137" s="1">
-        <v>36047.6</v>
+        <v>-23199.0</v>
       </c>
       <c r="J137" s="1">
-        <v>8.9972255251684</v>
+        <v>-6.5398335315101</v>
       </c>
       <c r="K137">
         <v>0.0</v>
       </c>
       <c r="L137">
         <v>0.0</v>
       </c>
       <c r="M137" s="1">
-        <v>436700.0</v>
+        <v>331534.8</v>
       </c>
       <c r="N137" s="1">
-        <v>436700.0</v>
+        <v>331534.8</v>
       </c>
       <c r="O137" s="1">
-        <v>0.5</v>
+        <v>0.42</v>
       </c>
       <c r="P137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
         <v>302</v>
       </c>
       <c r="B138" t="s">
         <v>303</v>
       </c>
       <c r="C138" s="1">
         <v>5089.0</v>
       </c>
       <c r="D138" s="1">
-        <v>17.55</v>
+        <v>21.92</v>
       </c>
       <c r="E138" s="1">
         <v>18.02</v>
       </c>
       <c r="F138" t="s">
         <v>8</v>
       </c>
       <c r="G138">
         <v>1.0</v>
       </c>
       <c r="H138" s="1">
         <v>91703.78</v>
       </c>
       <c r="I138" s="1">
-        <v>-2391.83</v>
+        <v>19847.1</v>
       </c>
       <c r="J138" s="1">
-        <v>-2.6082130965594</v>
+        <v>21.642619311876</v>
       </c>
       <c r="K138">
         <v>0.0</v>
       </c>
       <c r="L138">
         <v>0.0</v>
       </c>
       <c r="M138" s="1">
-        <v>89311.95</v>
+        <v>111550.88</v>
       </c>
       <c r="N138" s="1">
-        <v>89311.95</v>
+        <v>111550.88</v>
       </c>
       <c r="O138" s="1">
-        <v>0.1</v>
+        <v>0.14</v>
       </c>
       <c r="P138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
         <v>304</v>
       </c>
       <c r="B139" t="s">
         <v>305</v>
       </c>
       <c r="C139" s="1">
-        <v>5497.0</v>
+        <v>4865.0</v>
       </c>
       <c r="D139" s="1">
-        <v>102.45</v>
+        <v>101.75</v>
       </c>
       <c r="E139" s="1">
-        <v>104.6745861379</v>
+        <v>104.6745858171</v>
       </c>
       <c r="F139" t="s">
         <v>8</v>
       </c>
       <c r="G139">
         <v>1.0</v>
       </c>
       <c r="H139" s="1">
-        <v>575396.2</v>
+        <v>509241.86</v>
       </c>
       <c r="I139" s="1">
-        <v>-12228.55</v>
+        <v>-14228.11</v>
       </c>
       <c r="J139" s="1">
-        <v>-2.1252399650884</v>
+        <v>-2.7939788767561</v>
       </c>
       <c r="K139">
         <v>0.0</v>
       </c>
       <c r="L139">
         <v>0.0</v>
       </c>
       <c r="M139" s="1">
-        <v>563167.65</v>
+        <v>495013.75</v>
       </c>
       <c r="N139" s="1">
-        <v>563167.65</v>
+        <v>495013.75</v>
       </c>
       <c r="O139" s="1">
-        <v>0.65</v>
+        <v>0.63</v>
       </c>
       <c r="P139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
         <v>306</v>
       </c>
       <c r="B140" t="s">
         <v>307</v>
       </c>
       <c r="C140" s="1">
-        <v>22190.0</v>
+        <v>19642.0</v>
       </c>
       <c r="D140" s="1">
-        <v>68.52</v>
+        <v>70.73</v>
       </c>
       <c r="E140" s="1">
-        <v>68.5163059937</v>
+        <v>68.5163058752</v>
       </c>
       <c r="F140" t="s">
         <v>8</v>
       </c>
       <c r="G140">
         <v>1.0</v>
       </c>
       <c r="H140" s="1">
-        <v>1520376.83</v>
+        <v>1345797.28</v>
       </c>
       <c r="I140" s="1">
-        <v>81.97</v>
+        <v>43481.38</v>
       </c>
       <c r="J140" s="1">
-        <v>0.0053914265452204</v>
+        <v>3.2309011651443</v>
       </c>
       <c r="K140">
         <v>0.0</v>
       </c>
       <c r="L140">
         <v>0.0</v>
       </c>
       <c r="M140" s="1">
-        <v>1520458.8</v>
+        <v>1389278.66</v>
       </c>
       <c r="N140" s="1">
-        <v>1520458.8</v>
+        <v>1389278.66</v>
       </c>
       <c r="O140" s="1">
-        <v>1.76</v>
+        <v>1.78</v>
       </c>
       <c r="P140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
         <v>308</v>
       </c>
       <c r="B141" t="s">
         <v>309</v>
       </c>
       <c r="C141" s="1">
         <v>5148.0</v>
       </c>
       <c r="D141" s="1">
-        <v>21.61</v>
+        <v>22.54</v>
       </c>
       <c r="E141" s="1">
         <v>21.16</v>
       </c>
       <c r="F141" t="s">
         <v>8</v>
       </c>
       <c r="G141">
         <v>1.0</v>
       </c>
       <c r="H141" s="1">
         <v>108931.68</v>
       </c>
       <c r="I141" s="1">
-        <v>2316.6</v>
+        <v>7104.24</v>
       </c>
       <c r="J141" s="1">
-        <v>2.1266540642722</v>
+        <v>6.5217391304348</v>
       </c>
       <c r="K141">
         <v>0.0</v>
       </c>
       <c r="L141">
         <v>0.0</v>
       </c>
       <c r="M141" s="1">
-        <v>111248.28</v>
+        <v>116035.92</v>
       </c>
       <c r="N141" s="1">
-        <v>111248.28</v>
+        <v>116035.92</v>
       </c>
       <c r="O141" s="1">
-        <v>0.13</v>
+        <v>0.15</v>
       </c>
       <c r="P141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
         <v>310</v>
       </c>
       <c r="B142" t="s">
         <v>311</v>
       </c>
       <c r="C142" s="1">
-        <v>14390.0</v>
+        <v>12737.0</v>
       </c>
       <c r="D142" s="1">
-        <v>19.425</v>
+        <v>19.615</v>
       </c>
       <c r="E142" s="1">
         <v>19.11</v>
       </c>
       <c r="F142" t="s">
         <v>8</v>
       </c>
       <c r="G142">
         <v>1.0</v>
       </c>
       <c r="H142" s="1">
-        <v>274992.9</v>
+        <v>243404.07</v>
       </c>
       <c r="I142" s="1">
-        <v>4532.85</v>
+        <v>6432.19</v>
       </c>
       <c r="J142" s="1">
-        <v>1.6483516483516</v>
+        <v>2.6425975539357</v>
       </c>
       <c r="K142">
         <v>0.0</v>
       </c>
       <c r="L142">
         <v>0.0</v>
       </c>
       <c r="M142" s="1">
-        <v>279525.75</v>
+        <v>249836.26</v>
       </c>
       <c r="N142" s="1">
-        <v>279525.75</v>
+        <v>249836.26</v>
       </c>
       <c r="O142" s="1">
         <v>0.32</v>
       </c>
       <c r="P142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
         <v>312</v>
       </c>
       <c r="B143" t="s">
         <v>313</v>
       </c>
       <c r="C143" s="1">
         <v>7049.0</v>
       </c>
       <c r="D143" s="1">
-        <v>26.65</v>
+        <v>25.3</v>
       </c>
       <c r="E143" s="1">
         <v>26.98</v>
       </c>
       <c r="F143" t="s">
         <v>8</v>
       </c>
       <c r="G143">
         <v>1.0</v>
       </c>
       <c r="H143" s="1">
         <v>190182.02</v>
       </c>
       <c r="I143" s="1">
-        <v>-2326.17</v>
+        <v>-11842.32</v>
       </c>
       <c r="J143" s="1">
-        <v>-1.2231282431431</v>
+        <v>-6.2268346923647</v>
       </c>
       <c r="K143">
         <v>0.0</v>
       </c>
       <c r="L143">
         <v>0.0</v>
       </c>
       <c r="M143" s="1">
-        <v>187855.85</v>
+        <v>178339.7</v>
       </c>
       <c r="N143" s="1">
-        <v>187855.85</v>
+        <v>178339.7</v>
       </c>
       <c r="O143" s="1">
-        <v>0.22</v>
+        <v>0.23</v>
       </c>
       <c r="P143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
         <v>314</v>
       </c>
       <c r="B144" t="s">
         <v>315</v>
       </c>
       <c r="C144" s="1">
-        <v>22696.0</v>
+        <v>20089.0</v>
       </c>
       <c r="D144" s="1">
-        <v>23.14</v>
+        <v>24.49</v>
       </c>
       <c r="E144" s="1">
         <v>19.76</v>
       </c>
       <c r="F144" t="s">
         <v>8</v>
       </c>
       <c r="G144">
         <v>1.0</v>
       </c>
       <c r="H144" s="1">
-        <v>448472.96</v>
+        <v>396958.64</v>
       </c>
       <c r="I144" s="1">
-        <v>76712.48</v>
+        <v>95020.97</v>
       </c>
       <c r="J144" s="1">
-        <v>17.105263157895</v>
+        <v>23.937246963563</v>
       </c>
       <c r="K144">
         <v>0.0</v>
       </c>
       <c r="L144">
         <v>0.0</v>
       </c>
       <c r="M144" s="1">
-        <v>525185.44</v>
+        <v>491979.61</v>
       </c>
       <c r="N144" s="1">
-        <v>525185.44</v>
+        <v>491979.61</v>
       </c>
       <c r="O144" s="1">
-        <v>0.61</v>
+        <v>0.63</v>
       </c>
       <c r="P144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
         <v>316</v>
       </c>
       <c r="B145" t="s">
         <v>317</v>
       </c>
       <c r="C145" s="1">
-        <v>9854.0</v>
+        <v>8722.0</v>
       </c>
       <c r="D145" s="1">
-        <v>66.75</v>
+        <v>60.1</v>
       </c>
       <c r="E145" s="1">
         <v>60.3</v>
       </c>
       <c r="F145" t="s">
         <v>8</v>
       </c>
       <c r="G145">
         <v>1.0</v>
       </c>
       <c r="H145" s="1">
-        <v>594196.2</v>
+        <v>525936.6</v>
       </c>
       <c r="I145" s="1">
-        <v>63558.3</v>
+        <v>-1744.4</v>
       </c>
       <c r="J145" s="1">
-        <v>10.696517412935</v>
+        <v>-0.33167495854063</v>
       </c>
       <c r="K145">
         <v>0.0</v>
       </c>
       <c r="L145">
         <v>0.0</v>
       </c>
       <c r="M145" s="1">
-        <v>657754.5</v>
+        <v>524192.2</v>
       </c>
       <c r="N145" s="1">
-        <v>657754.5</v>
+        <v>524192.2</v>
       </c>
       <c r="O145" s="1">
-        <v>0.76</v>
+        <v>0.67</v>
       </c>
       <c r="P145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
         <v>318</v>
       </c>
       <c r="B146" t="s">
         <v>319</v>
       </c>
       <c r="C146" s="1">
         <v>1148.0</v>
       </c>
       <c r="D146" s="1">
-        <v>79.1</v>
+        <v>76.8</v>
       </c>
       <c r="E146" s="1">
         <v>82.0</v>
       </c>
       <c r="F146" t="s">
         <v>8</v>
       </c>
       <c r="G146">
         <v>1.0</v>
       </c>
       <c r="H146" s="1">
         <v>94136.0</v>
       </c>
       <c r="I146" s="1">
-        <v>-3329.2</v>
+        <v>-5969.6</v>
       </c>
       <c r="J146" s="1">
-        <v>-3.5365853658537</v>
+        <v>-6.3414634146341</v>
       </c>
       <c r="K146">
         <v>0.0</v>
       </c>
       <c r="L146">
         <v>0.0</v>
       </c>
       <c r="M146" s="1">
-        <v>90806.8</v>
+        <v>88166.4</v>
       </c>
       <c r="N146" s="1">
-        <v>90806.8</v>
+        <v>88166.4</v>
       </c>
       <c r="O146" s="1">
-        <v>0.1</v>
+        <v>0.11</v>
       </c>
       <c r="P146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
         <v>320</v>
       </c>
       <c r="B147" t="s">
         <v>321</v>
       </c>
       <c r="C147" s="1">
-        <v>3770.0</v>
+        <v>3336.0</v>
       </c>
       <c r="D147" s="1">
-        <v>135.65</v>
+        <v>129.15</v>
       </c>
       <c r="E147" s="1">
-        <v>107.148265252</v>
+        <v>107.1482643885</v>
       </c>
       <c r="F147" t="s">
         <v>8</v>
       </c>
       <c r="G147">
         <v>1.0</v>
       </c>
       <c r="H147" s="1">
-        <v>403948.96</v>
+        <v>357446.61</v>
       </c>
       <c r="I147" s="1">
-        <v>107451.54</v>
+        <v>73397.79</v>
       </c>
       <c r="J147" s="1">
-        <v>26.600276430963</v>
+        <v>20.533916939372</v>
       </c>
       <c r="K147">
         <v>0.0</v>
       </c>
       <c r="L147">
         <v>0.0</v>
       </c>
       <c r="M147" s="1">
-        <v>511400.5</v>
+        <v>430844.4</v>
       </c>
       <c r="N147" s="1">
-        <v>511400.5</v>
+        <v>430844.4</v>
       </c>
       <c r="O147" s="1">
-        <v>0.59</v>
+        <v>0.55</v>
       </c>
       <c r="P147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
         <v>322</v>
       </c>
       <c r="B148" t="s">
         <v>323</v>
       </c>
       <c r="C148" s="1">
-        <v>2759.0</v>
+        <v>2558.0</v>
       </c>
       <c r="D148" s="1">
-        <v>89.04</v>
+        <v>88.0</v>
       </c>
       <c r="E148" s="1">
         <v>101.2</v>
       </c>
       <c r="F148" t="s">
         <v>8</v>
       </c>
       <c r="G148">
         <v>1.0</v>
       </c>
       <c r="H148" s="1">
-        <v>279210.8</v>
+        <v>258869.6</v>
       </c>
       <c r="I148" s="1">
-        <v>-33549.44</v>
+        <v>-33765.6</v>
       </c>
       <c r="J148" s="1">
-        <v>-12.01581027668</v>
+        <v>-13.04347826087</v>
       </c>
       <c r="K148">
         <v>0.0</v>
       </c>
       <c r="L148">
         <v>0.0</v>
       </c>
       <c r="M148" s="1">
-        <v>245661.36</v>
+        <v>225104.0</v>
       </c>
       <c r="N148" s="1">
-        <v>245661.36</v>
+        <v>225104.0</v>
       </c>
       <c r="O148" s="1">
-        <v>0.28</v>
+        <v>0.29</v>
       </c>
       <c r="P148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
         <v>324</v>
       </c>
       <c r="B149" t="s">
         <v>325</v>
       </c>
       <c r="C149" s="1">
-        <v>17806.0</v>
+        <v>15761.0</v>
       </c>
       <c r="D149" s="1">
-        <v>23.13</v>
+        <v>22.47</v>
       </c>
       <c r="E149" s="1">
-        <v>28.6531691565</v>
+        <v>28.6531692152</v>
       </c>
       <c r="F149" t="s">
         <v>8</v>
       </c>
       <c r="G149">
         <v>1.0</v>
       </c>
       <c r="H149" s="1">
-        <v>510198.33</v>
+        <v>451602.6</v>
       </c>
       <c r="I149" s="1">
-        <v>-98345.55</v>
+        <v>-97452.93</v>
       </c>
       <c r="J149" s="1">
-        <v>-19.275945101584</v>
+        <v>-21.579355389008</v>
       </c>
       <c r="K149">
         <v>0.0</v>
       </c>
       <c r="L149">
         <v>0.0</v>
       </c>
       <c r="M149" s="1">
-        <v>411852.78</v>
+        <v>354149.67</v>
       </c>
       <c r="N149" s="1">
-        <v>411852.78</v>
+        <v>354149.67</v>
       </c>
       <c r="O149" s="1">
-        <v>0.48</v>
+        <v>0.45</v>
       </c>
       <c r="P149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
         <v>326</v>
       </c>
       <c r="B150" t="s">
         <v>327</v>
       </c>
       <c r="C150" s="1">
-        <v>18571.0</v>
+        <v>16439.0</v>
       </c>
       <c r="D150" s="1">
-        <v>35.67</v>
+        <v>34.96</v>
       </c>
       <c r="E150" s="1">
         <v>36.9</v>
       </c>
       <c r="F150" t="s">
         <v>8</v>
       </c>
       <c r="G150">
         <v>1.0</v>
       </c>
       <c r="H150" s="1">
-        <v>685269.9</v>
+        <v>606599.1</v>
       </c>
       <c r="I150" s="1">
-        <v>-22842.33</v>
+        <v>-31891.66</v>
       </c>
       <c r="J150" s="1">
-        <v>-3.3333333333333</v>
+        <v>-5.2574525745257</v>
       </c>
       <c r="K150">
         <v>0.0</v>
       </c>
       <c r="L150">
         <v>0.0</v>
       </c>
       <c r="M150" s="1">
-        <v>662427.57</v>
+        <v>574707.44</v>
       </c>
       <c r="N150" s="1">
-        <v>662427.57</v>
+        <v>574707.44</v>
       </c>
       <c r="O150" s="1">
-        <v>0.76</v>
+        <v>0.73</v>
       </c>
       <c r="P150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
         <v>328</v>
       </c>
       <c r="B151" t="s">
         <v>329</v>
       </c>
       <c r="C151" s="1">
-        <v>15505.0</v>
+        <v>13724.0</v>
       </c>
       <c r="D151" s="1">
-        <v>25.38</v>
+        <v>25.1</v>
       </c>
       <c r="E151" s="1">
-        <v>29.6773157046</v>
+        <v>29.6773156514</v>
       </c>
       <c r="F151" t="s">
         <v>8</v>
       </c>
       <c r="G151">
         <v>1.0</v>
       </c>
       <c r="H151" s="1">
-        <v>460146.78</v>
+        <v>407291.48</v>
       </c>
       <c r="I151" s="1">
-        <v>-66629.88</v>
+        <v>-62819.08</v>
       </c>
       <c r="J151" s="1">
-        <v>-14.480136099181</v>
+        <v>-15.423617503612</v>
       </c>
       <c r="K151">
         <v>0.0</v>
       </c>
       <c r="L151">
         <v>0.0</v>
       </c>
       <c r="M151" s="1">
-        <v>393516.9</v>
+        <v>344472.4</v>
       </c>
       <c r="N151" s="1">
-        <v>393516.9</v>
+        <v>344472.4</v>
       </c>
       <c r="O151" s="1">
-        <v>0.45</v>
+        <v>0.44</v>
       </c>
       <c r="P151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152" t="s">
         <v>330</v>
       </c>
       <c r="B152" t="s">
         <v>331</v>
       </c>
       <c r="C152" s="1">
-        <v>9877.0</v>
+        <v>8742.0</v>
       </c>
       <c r="D152" s="1">
-        <v>62.68</v>
+        <v>61.72</v>
       </c>
       <c r="E152" s="1">
-        <v>102.6572582768</v>
+        <v>102.6572580645</v>
       </c>
       <c r="F152" t="s">
         <v>8</v>
       </c>
       <c r="G152">
         <v>1.0</v>
       </c>
       <c r="H152" s="1">
-        <v>1013945.74</v>
+        <v>897429.75</v>
       </c>
       <c r="I152" s="1">
-        <v>-394855.38</v>
+        <v>-357873.51</v>
       </c>
       <c r="J152" s="1">
-        <v>-38.942456624947</v>
+        <v>-39.877607133037</v>
       </c>
       <c r="K152">
         <v>0.0</v>
       </c>
       <c r="L152">
         <v>0.0</v>
       </c>
       <c r="M152" s="1">
-        <v>619090.36</v>
+        <v>539556.24</v>
       </c>
       <c r="N152" s="1">
-        <v>619090.36</v>
+        <v>539556.24</v>
       </c>
       <c r="O152" s="1">
-        <v>0.71</v>
+        <v>0.69</v>
       </c>
       <c r="P152">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>