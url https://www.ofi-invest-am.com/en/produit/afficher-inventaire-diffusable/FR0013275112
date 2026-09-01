--- v4 (2026-08-11)
+++ v5 (2026-09-01)
@@ -259,51 +259,51 @@
   <si>
     <t>BANCA GENERALI</t>
   </si>
   <si>
     <t>IT0004776628</t>
   </si>
   <si>
     <t>BANCA MEDIOLANUM</t>
   </si>
   <si>
     <t>ES0113211835</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA</t>
   </si>
   <si>
     <t>ES0113860A34</t>
   </si>
   <si>
     <t>BANCO DE SABADELL SA</t>
   </si>
   <si>
     <t>ES0113900J37</t>
   </si>
   <si>
-    <t>BANCO SANTANDER SA</t>
+    <t>BANCO SANTANDER</t>
   </si>
   <si>
     <t>IE00BD1RP616</t>
   </si>
   <si>
     <t>BANK OF IRELAND GROUP PLC</t>
   </si>
   <si>
     <t>ES0113679I37</t>
   </si>
   <si>
     <t>BANKINTER SA</t>
   </si>
   <si>
     <t>AT0000BAWAG2</t>
   </si>
   <si>
     <t>BAWAG GROUP AG</t>
   </si>
   <si>
     <t>NL0012866412</t>
   </si>
   <si>
     <t>BE SEMICONDUCTOR INDUSTRIES NV</t>
   </si>
@@ -1417,153 +1417,153 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>168817.2662</v>
+        <v>168540.9884</v>
       </c>
       <c r="D2">
-        <v>212.14</v>
+        <v>217.02</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>35812944.0</v>
+        <v>36577518.13</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>35812944.0</v>
+        <v>36577518.13</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>257154.8172</v>
+        <v>209454.85</v>
       </c>
       <c r="D3">
-        <v>137.47</v>
+        <v>140.64</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>35352451.99</v>
+        <v>29458253.19</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>35352451.99</v>
+        <v>29458253.19</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>41967.3561</v>
+        <v>42085.2321</v>
       </c>
       <c r="D4">
-        <v>168.18</v>
+        <v>171.98</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>7058340.46</v>
+        <v>7238128.18</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>7058340.46</v>
+        <v>7238128.18</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
         <v>1.0</v>
       </c>
       <c r="D5">
-        <v>177.76</v>
+        <v>181.96</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>177.76</v>
+        <v>181.96</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>177.76</v>
+        <v>181.96</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -1615,7584 +1615,7584 @@
       </c>
       <c r="M1" t="s">
         <v>26</v>
       </c>
       <c r="N1" t="s">
         <v>27</v>
       </c>
       <c r="O1" t="s">
         <v>28</v>
       </c>
       <c r="P1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>30</v>
       </c>
       <c r="B2" t="s">
         <v>31</v>
       </c>
       <c r="C2" s="1">
         <v>2690.0</v>
       </c>
       <c r="D2" s="1">
-        <v>37.0</v>
+        <v>38.1</v>
       </c>
       <c r="E2" s="1">
         <v>35.22</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
         <v>94741.8</v>
       </c>
       <c r="I2" s="1">
-        <v>4788.2</v>
+        <v>7747.2</v>
       </c>
       <c r="J2" s="1">
-        <v>5.0539466212379</v>
+        <v>8.1771720613288</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>99530.0</v>
+        <v>102489.0</v>
       </c>
       <c r="N2" s="1">
-        <v>99530.0</v>
+        <v>102489.0</v>
       </c>
       <c r="O2" s="1">
-        <v>0.13</v>
+        <v>0.14</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>32</v>
       </c>
       <c r="B3" t="s">
         <v>33</v>
       </c>
       <c r="C3" s="1">
-        <v>7462.0</v>
+        <v>7176.0</v>
       </c>
       <c r="D3" s="1">
-        <v>29.89</v>
+        <v>33.93</v>
       </c>
       <c r="E3" s="1">
         <v>28.36</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
-        <v>211622.32</v>
+        <v>203511.36</v>
       </c>
       <c r="I3" s="1">
-        <v>11416.86</v>
+        <v>39970.32</v>
       </c>
       <c r="J3" s="1">
-        <v>5.394922425952</v>
+        <v>19.640338504937</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>223039.18</v>
+        <v>243481.68</v>
       </c>
       <c r="N3" s="1">
-        <v>223039.18</v>
+        <v>243481.68</v>
       </c>
       <c r="O3" s="1">
-        <v>0.29</v>
+        <v>0.33</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>34</v>
       </c>
       <c r="B4" t="s">
         <v>35</v>
       </c>
       <c r="C4" s="1">
-        <v>1800.0</v>
+        <v>1658.0</v>
       </c>
       <c r="D4" s="1">
-        <v>267.4</v>
+        <v>244.2</v>
       </c>
       <c r="E4" s="1">
         <v>246.8</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
-        <v>444240.0</v>
+        <v>409194.4</v>
       </c>
       <c r="I4" s="1">
-        <v>37080.0</v>
+        <v>-4310.8</v>
       </c>
       <c r="J4" s="1">
-        <v>8.3468395461912</v>
+        <v>-1.0534846029173</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>481320.0</v>
+        <v>404883.6</v>
       </c>
       <c r="N4" s="1">
-        <v>481320.0</v>
+        <v>404883.6</v>
       </c>
       <c r="O4" s="1">
-        <v>0.62</v>
+        <v>0.55</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>36</v>
       </c>
       <c r="B5" t="s">
         <v>37</v>
       </c>
       <c r="C5" s="1">
-        <v>2934.0</v>
+        <v>2703.0</v>
       </c>
       <c r="D5" s="1">
-        <v>141.7</v>
+        <v>165.0</v>
       </c>
       <c r="E5" s="1">
-        <v>196.442597137</v>
+        <v>196.4425971143</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
-        <v>576362.58</v>
+        <v>530984.34</v>
       </c>
       <c r="I5" s="1">
-        <v>-160614.78</v>
+        <v>-84989.34</v>
       </c>
       <c r="J5" s="1">
-        <v>-27.866968740406</v>
+        <v>-16.00599746501</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>415747.8</v>
+        <v>445995.0</v>
       </c>
       <c r="N5" s="1">
-        <v>415747.8</v>
+        <v>445995.0</v>
       </c>
       <c r="O5" s="1">
-        <v>0.53</v>
+        <v>0.61</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>38</v>
       </c>
       <c r="B6" t="s">
         <v>39</v>
       </c>
       <c r="C6" s="1">
-        <v>281.0</v>
+        <v>255.0</v>
       </c>
       <c r="D6" s="1">
-        <v>921.0</v>
+        <v>911.8</v>
       </c>
       <c r="E6" s="1">
-        <v>1003.8507829181</v>
+        <v>1003.8507843137</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
-        <v>282082.07</v>
+        <v>255981.95</v>
       </c>
       <c r="I6" s="1">
-        <v>-23281.07</v>
+        <v>-23472.95</v>
       </c>
       <c r="J6" s="1">
-        <v>-8.2532966381025</v>
+        <v>-9.169767634007</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>258801.0</v>
+        <v>232509.0</v>
       </c>
       <c r="N6" s="1">
-        <v>258801.0</v>
+        <v>232509.0</v>
       </c>
       <c r="O6" s="1">
-        <v>0.33</v>
+        <v>0.32</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>40</v>
       </c>
       <c r="B7" t="s">
         <v>41</v>
       </c>
       <c r="C7" s="1">
-        <v>35291.0</v>
+        <v>32506.0</v>
       </c>
       <c r="D7" s="1">
-        <v>23.38</v>
+        <v>24.14</v>
       </c>
       <c r="E7" s="1">
-        <v>27.157192202</v>
+        <v>27.1571922107</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>958404.47</v>
+        <v>882771.69</v>
       </c>
       <c r="I7" s="1">
-        <v>-133300.89</v>
+        <v>-98076.85</v>
       </c>
       <c r="J7" s="1">
-        <v>-13.908625655721</v>
+        <v>-11.11010367811</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>825103.58</v>
+        <v>784694.84</v>
       </c>
       <c r="N7" s="1">
-        <v>825103.58</v>
+        <v>784694.84</v>
       </c>
       <c r="O7" s="1">
-        <v>1.05</v>
+        <v>1.07</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>42</v>
       </c>
       <c r="B8" t="s">
         <v>43</v>
       </c>
       <c r="C8" s="1">
         <v>737.0</v>
       </c>
       <c r="D8" s="1">
-        <v>105.6</v>
+        <v>113.3</v>
       </c>
       <c r="E8" s="1">
         <v>118.4</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
         <v>87260.8</v>
       </c>
       <c r="I8" s="1">
-        <v>-9433.6</v>
+        <v>-3758.7</v>
       </c>
       <c r="J8" s="1">
-        <v>-10.810810810811</v>
+        <v>-4.3074324324324</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>77827.2</v>
+        <v>83502.1</v>
       </c>
       <c r="N8" s="1">
-        <v>77827.2</v>
+        <v>83502.1</v>
       </c>
       <c r="O8" s="1">
-        <v>0.1</v>
+        <v>0.11</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>44</v>
       </c>
       <c r="B9" t="s">
         <v>45</v>
       </c>
       <c r="C9" s="1">
         <v>2168.0</v>
       </c>
       <c r="D9" s="1">
-        <v>67.95</v>
+        <v>66.1</v>
       </c>
       <c r="E9" s="1">
         <v>62.9</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
         <v>136367.2</v>
       </c>
       <c r="I9" s="1">
-        <v>10948.4</v>
+        <v>6937.6</v>
       </c>
       <c r="J9" s="1">
-        <v>8.0286168521463</v>
+        <v>5.087440381558</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>147315.6</v>
+        <v>143304.8</v>
       </c>
       <c r="N9" s="1">
-        <v>147315.6</v>
+        <v>143304.8</v>
       </c>
       <c r="O9" s="1">
-        <v>0.19</v>
+        <v>0.2</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>46</v>
       </c>
       <c r="B10" t="s">
         <v>47</v>
       </c>
       <c r="C10" s="1">
-        <v>33983.0</v>
+        <v>31301.0</v>
       </c>
       <c r="D10" s="1">
-        <v>9.66</v>
+        <v>10.065</v>
       </c>
       <c r="E10" s="1">
         <v>8.85</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>300749.55</v>
+        <v>277013.85</v>
       </c>
       <c r="I10" s="1">
-        <v>27526.23</v>
+        <v>38030.72</v>
       </c>
       <c r="J10" s="1">
-        <v>9.1525423728814</v>
+        <v>13.728815364286</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>328275.78</v>
+        <v>315044.57</v>
       </c>
       <c r="N10" s="1">
-        <v>328275.78</v>
+        <v>315044.57</v>
       </c>
       <c r="O10" s="1">
-        <v>0.42</v>
+        <v>0.43</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>48</v>
       </c>
       <c r="B11" t="s">
         <v>49</v>
       </c>
       <c r="C11" s="1">
-        <v>6530.0</v>
+        <v>6015.0</v>
       </c>
       <c r="D11" s="1">
-        <v>175.48</v>
+        <v>173.18</v>
       </c>
       <c r="E11" s="1">
-        <v>164.7480336907</v>
+        <v>164.7480332502</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>1075804.66</v>
+        <v>990959.42</v>
       </c>
       <c r="I11" s="1">
-        <v>70079.74</v>
+        <v>50718.28</v>
       </c>
       <c r="J11" s="1">
-        <v>6.5141695891148</v>
+        <v>5.1180985796573</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>1145884.4</v>
+        <v>1041677.7</v>
       </c>
       <c r="N11" s="1">
-        <v>1145884.4</v>
+        <v>1041677.7</v>
       </c>
       <c r="O11" s="1">
-        <v>1.46</v>
+        <v>1.42</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>50</v>
       </c>
       <c r="B12" t="s">
         <v>51</v>
       </c>
       <c r="C12" s="1">
-        <v>4239.0</v>
+        <v>3905.0</v>
       </c>
       <c r="D12" s="1">
-        <v>371.7</v>
+        <v>374.9</v>
       </c>
       <c r="E12" s="1">
-        <v>212.6330077849</v>
+        <v>212.633006402</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>901351.32</v>
+        <v>830331.89</v>
       </c>
       <c r="I12" s="1">
-        <v>674284.98</v>
+        <v>633652.61</v>
       </c>
       <c r="J12" s="1">
-        <v>74.808231267693</v>
+        <v>76.313172796483</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>1575636.3</v>
+        <v>1463984.5</v>
       </c>
       <c r="N12" s="1">
-        <v>1575636.3</v>
+        <v>1463984.5</v>
       </c>
       <c r="O12" s="1">
-        <v>2.01</v>
+        <v>2.0</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>52</v>
       </c>
       <c r="B13" t="s">
         <v>53</v>
       </c>
       <c r="C13" s="1">
         <v>12273.0</v>
       </c>
       <c r="D13" s="1">
-        <v>17.22</v>
+        <v>17.16</v>
       </c>
       <c r="E13" s="1">
         <v>20.7423319482</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
         <v>254570.64</v>
       </c>
       <c r="I13" s="1">
-        <v>-43229.58</v>
+        <v>-43965.96</v>
       </c>
       <c r="J13" s="1">
-        <v>-16.981369100537</v>
+        <v>-17.270632622835</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>211341.06</v>
+        <v>210604.68</v>
       </c>
       <c r="N13" s="1">
-        <v>211341.06</v>
+        <v>210604.68</v>
       </c>
       <c r="O13" s="1">
-        <v>0.27</v>
+        <v>0.29</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>54</v>
       </c>
       <c r="B14" t="s">
         <v>55</v>
       </c>
       <c r="C14" s="1">
         <v>1542.0</v>
       </c>
       <c r="D14" s="1">
-        <v>61.4</v>
+        <v>66.8</v>
       </c>
       <c r="E14" s="1">
         <v>63.55</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
         <v>97994.1</v>
       </c>
       <c r="I14" s="1">
-        <v>-3315.3</v>
+        <v>5011.5</v>
       </c>
       <c r="J14" s="1">
-        <v>-3.3831628638867</v>
+        <v>5.1140833988985</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>94678.8</v>
+        <v>103005.6</v>
       </c>
       <c r="N14" s="1">
-        <v>94678.8</v>
+        <v>103005.6</v>
       </c>
       <c r="O14" s="1">
-        <v>0.12</v>
+        <v>0.14</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>56</v>
       </c>
       <c r="B15" t="s">
         <v>57</v>
       </c>
       <c r="C15" s="1">
-        <v>12023.0</v>
+        <v>11074.0</v>
       </c>
       <c r="D15" s="1">
-        <v>51.38</v>
+        <v>55.7</v>
       </c>
       <c r="E15" s="1">
-        <v>63.1757157116</v>
+        <v>63.1757160917</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>759561.63</v>
+        <v>699607.88</v>
       </c>
       <c r="I15" s="1">
-        <v>-141819.89</v>
+        <v>-82786.08</v>
       </c>
       <c r="J15" s="1">
-        <v>-18.671281486402</v>
+        <v>-11.833211484125</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>617741.74</v>
+        <v>616821.8</v>
       </c>
       <c r="N15" s="1">
-        <v>617741.74</v>
+        <v>616821.8</v>
       </c>
       <c r="O15" s="1">
-        <v>0.79</v>
+        <v>0.84</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>58</v>
       </c>
       <c r="B16" t="s">
         <v>59</v>
       </c>
       <c r="C16" s="1">
         <v>7055.0</v>
       </c>
       <c r="D16" s="1">
-        <v>10.76</v>
+        <v>10.915</v>
       </c>
       <c r="E16" s="1">
         <v>13.1750007087</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
         <v>92949.63</v>
       </c>
       <c r="I16" s="1">
-        <v>-17037.83</v>
+        <v>-15944.3</v>
       </c>
       <c r="J16" s="1">
-        <v>-18.330175171219</v>
+        <v>-17.153699267012</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>75911.8</v>
+        <v>77005.33</v>
       </c>
       <c r="N16" s="1">
-        <v>75911.8</v>
+        <v>77005.33</v>
       </c>
       <c r="O16" s="1">
-        <v>0.1</v>
+        <v>0.11</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>60</v>
       </c>
       <c r="B17" t="s">
         <v>61</v>
       </c>
       <c r="C17" s="1">
-        <v>14136.0</v>
+        <v>13020.0</v>
       </c>
       <c r="D17" s="1">
-        <v>67.82</v>
+        <v>69.24</v>
       </c>
       <c r="E17" s="1">
-        <v>51.6907979626</v>
+        <v>51.6907980031</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>730701.12</v>
+        <v>673014.19</v>
       </c>
       <c r="I17" s="1">
-        <v>228002.4</v>
+        <v>228490.61</v>
       </c>
       <c r="J17" s="1">
-        <v>31.203236694095</v>
+        <v>33.950340631005</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>958703.52</v>
+        <v>901504.8</v>
       </c>
       <c r="N17" s="1">
-        <v>958703.52</v>
+        <v>901504.8</v>
       </c>
       <c r="O17" s="1">
         <v>1.23</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>62</v>
       </c>
       <c r="B18" t="s">
         <v>63</v>
       </c>
       <c r="C18" s="1">
-        <v>7313.0</v>
+        <v>6389.0</v>
       </c>
       <c r="D18" s="1">
-        <v>36.34</v>
+        <v>35.36</v>
       </c>
       <c r="E18" s="1">
         <v>29.92</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>218804.96</v>
+        <v>191158.88</v>
       </c>
       <c r="I18" s="1">
-        <v>46949.46</v>
+        <v>34756.16</v>
       </c>
       <c r="J18" s="1">
-        <v>21.457219251337</v>
+        <v>18.181818181818</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>265754.42</v>
+        <v>225915.04</v>
       </c>
       <c r="N18" s="1">
-        <v>265754.42</v>
+        <v>225915.04</v>
       </c>
       <c r="O18" s="1">
-        <v>0.34</v>
+        <v>0.31</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>64</v>
       </c>
       <c r="B19" t="s">
         <v>65</v>
       </c>
       <c r="C19" s="1">
-        <v>4895.0</v>
+        <v>4500.0</v>
       </c>
       <c r="D19" s="1">
-        <v>1305.6</v>
+        <v>1394.0</v>
       </c>
       <c r="E19" s="1">
-        <v>488.0552972421</v>
+        <v>488.0552977778</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>2389030.68</v>
+        <v>2196248.84</v>
       </c>
       <c r="I19" s="1">
-        <v>4001881.32</v>
+        <v>4076751.16</v>
       </c>
       <c r="J19" s="1">
-        <v>167.51067089687</v>
+        <v>185.62337225867</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>6390912.0</v>
+        <v>6273000.0</v>
       </c>
       <c r="N19" s="1">
-        <v>6390912.0</v>
+        <v>6273000.0</v>
       </c>
       <c r="O19" s="1">
-        <v>8.17</v>
+        <v>8.56</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>66</v>
       </c>
       <c r="B20" t="s">
         <v>67</v>
       </c>
       <c r="C20" s="1">
         <v>1937.0</v>
       </c>
       <c r="D20" s="1">
-        <v>66.26</v>
+        <v>63.44</v>
       </c>
       <c r="E20" s="1">
         <v>61.44</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
         <v>119009.28</v>
       </c>
       <c r="I20" s="1">
-        <v>9336.34</v>
+        <v>3874.0</v>
       </c>
       <c r="J20" s="1">
-        <v>7.8450520833333</v>
+        <v>3.2552083333333</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>128345.62</v>
+        <v>122883.28</v>
       </c>
       <c r="N20" s="1">
-        <v>128345.62</v>
+        <v>122883.28</v>
       </c>
       <c r="O20" s="1">
-        <v>0.16</v>
+        <v>0.17</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>68</v>
       </c>
       <c r="B21" t="s">
         <v>69</v>
       </c>
       <c r="C21" s="1">
-        <v>38589.0</v>
+        <v>35087.0</v>
       </c>
       <c r="D21" s="1">
-        <v>39.5</v>
+        <v>39.57</v>
       </c>
       <c r="E21" s="1">
-        <v>25.0855409573</v>
+        <v>25.0855410836</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>968025.94</v>
+        <v>880176.38</v>
       </c>
       <c r="I21" s="1">
-        <v>556239.56</v>
+        <v>508216.21</v>
       </c>
       <c r="J21" s="1">
-        <v>57.461224644455</v>
+        <v>57.740269058345</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>1524265.5</v>
+        <v>1388392.59</v>
       </c>
       <c r="N21" s="1">
-        <v>1524265.5</v>
+        <v>1388392.59</v>
       </c>
       <c r="O21" s="1">
-        <v>1.95</v>
+        <v>1.89</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>70</v>
       </c>
       <c r="B22" t="s">
         <v>71</v>
       </c>
       <c r="C22" s="1">
         <v>10523.0</v>
       </c>
       <c r="D22" s="1">
-        <v>10.73</v>
+        <v>10.2</v>
       </c>
       <c r="E22" s="1">
         <v>8.3950004751</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
         <v>88340.59</v>
       </c>
       <c r="I22" s="1">
-        <v>24571.2</v>
+        <v>18994.01</v>
       </c>
       <c r="J22" s="1">
-        <v>27.814167870058</v>
+        <v>21.500886512078</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>112911.79</v>
+        <v>107334.6</v>
       </c>
       <c r="N22" s="1">
-        <v>112911.79</v>
+        <v>107334.6</v>
       </c>
       <c r="O22" s="1">
-        <v>0.14</v>
+        <v>0.15</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>72</v>
       </c>
       <c r="B23" t="s">
         <v>73</v>
       </c>
       <c r="C23" s="1">
         <v>1681.0</v>
       </c>
       <c r="D23" s="1">
-        <v>57.7</v>
+        <v>54.9</v>
       </c>
       <c r="E23" s="1">
         <v>54.85</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
         <v>92202.85</v>
       </c>
       <c r="I23" s="1">
-        <v>4790.85</v>
+        <v>84.05</v>
       </c>
       <c r="J23" s="1">
-        <v>5.1959890610757</v>
+        <v>0.091157702825889</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>96993.7</v>
+        <v>92286.9</v>
       </c>
       <c r="N23" s="1">
-        <v>96993.7</v>
+        <v>92286.9</v>
       </c>
       <c r="O23" s="1">
-        <v>0.12</v>
+        <v>0.13</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>74</v>
       </c>
       <c r="B24" t="s">
         <v>75</v>
       </c>
       <c r="C24" s="1">
         <v>10017.0</v>
       </c>
       <c r="D24" s="1">
-        <v>19.5</v>
+        <v>19.615</v>
       </c>
       <c r="E24" s="1">
         <v>18.24</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
         <v>182710.08</v>
       </c>
       <c r="I24" s="1">
-        <v>12621.42</v>
+        <v>13773.38</v>
       </c>
       <c r="J24" s="1">
-        <v>6.9078947368421</v>
+        <v>7.5383799295583</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>195331.5</v>
+        <v>196483.46</v>
       </c>
       <c r="N24" s="1">
-        <v>195331.5</v>
+        <v>196483.46</v>
       </c>
       <c r="O24" s="1">
-        <v>0.25</v>
+        <v>0.27</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>76</v>
       </c>
       <c r="B25" t="s">
         <v>77</v>
       </c>
       <c r="C25" s="1">
-        <v>71290.0</v>
+        <v>65663.0</v>
       </c>
       <c r="D25" s="1">
-        <v>18.76</v>
+        <v>19.825</v>
       </c>
       <c r="E25" s="1">
-        <v>7.6062301866</v>
+        <v>7.6062301448</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>542248.15</v>
+        <v>499447.89</v>
       </c>
       <c r="I25" s="1">
-        <v>795152.25</v>
+        <v>802321.09</v>
       </c>
       <c r="J25" s="1">
-        <v>146.63991938008</v>
+        <v>160.6416016694</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>1337400.4</v>
+        <v>1301768.98</v>
       </c>
       <c r="N25" s="1">
-        <v>1337400.4</v>
+        <v>1301768.98</v>
       </c>
       <c r="O25" s="1">
-        <v>1.71</v>
+        <v>1.78</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>78</v>
       </c>
       <c r="B26" t="s">
         <v>79</v>
       </c>
       <c r="C26" s="1">
-        <v>65145.0</v>
+        <v>58732.0</v>
       </c>
       <c r="D26" s="1">
-        <v>3.283</v>
+        <v>2.839</v>
       </c>
       <c r="E26" s="1">
-        <v>3.208</v>
+        <v>3.2080000681</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>208985.16</v>
+        <v>188412.26</v>
       </c>
       <c r="I26" s="1">
-        <v>4885.88</v>
+        <v>-21672.11</v>
       </c>
       <c r="J26" s="1">
-        <v>2.3379076294221</v>
+        <v>-11.50249458289</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>213871.04</v>
+        <v>166740.15</v>
       </c>
       <c r="N26" s="1">
-        <v>213871.04</v>
+        <v>166740.15</v>
       </c>
       <c r="O26" s="1">
-        <v>0.27</v>
+        <v>0.23</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>80</v>
       </c>
       <c r="B27" t="s">
         <v>81</v>
       </c>
       <c r="C27" s="1">
-        <v>158352.0</v>
+        <v>145854.0</v>
       </c>
       <c r="D27" s="1">
-        <v>10.416</v>
+        <v>10.656</v>
       </c>
       <c r="E27" s="1">
-        <v>7.1640059488</v>
+        <v>7.1640059237</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>1134434.67</v>
+        <v>1044898.92</v>
       </c>
       <c r="I27" s="1">
-        <v>514959.76</v>
+        <v>509321.3</v>
       </c>
       <c r="J27" s="1">
-        <v>45.393513934125</v>
+        <v>48.743595217803</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>1649394.43</v>
+        <v>1554220.22</v>
       </c>
       <c r="N27" s="1">
-        <v>1649394.43</v>
+        <v>1554220.22</v>
       </c>
       <c r="O27" s="1">
-        <v>2.11</v>
+        <v>2.12</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>82</v>
       </c>
       <c r="B28" t="s">
         <v>83</v>
       </c>
       <c r="C28" s="1">
         <v>11721.0</v>
       </c>
       <c r="D28" s="1">
-        <v>16.82</v>
+        <v>17.4</v>
       </c>
       <c r="E28" s="1">
         <v>16.5350004266</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
         <v>193806.74</v>
       </c>
       <c r="I28" s="1">
-        <v>3340.48</v>
+        <v>10138.66</v>
       </c>
       <c r="J28" s="1">
-        <v>1.7236139465531</v>
+        <v>5.2313247722964</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>197147.22</v>
+        <v>203945.4</v>
       </c>
       <c r="N28" s="1">
-        <v>197147.22</v>
+        <v>203945.4</v>
       </c>
       <c r="O28" s="1">
-        <v>0.25</v>
+        <v>0.28</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>84</v>
       </c>
       <c r="B29" t="s">
         <v>85</v>
       </c>
       <c r="C29" s="1">
         <v>8260.0</v>
       </c>
       <c r="D29" s="1">
-        <v>13.9</v>
+        <v>14.22</v>
       </c>
       <c r="E29" s="1">
         <v>14.175</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
         <v>117085.5</v>
       </c>
       <c r="I29" s="1">
-        <v>-2271.5</v>
+        <v>371.7</v>
       </c>
       <c r="J29" s="1">
-        <v>-1.9400352733686</v>
+        <v>0.31746031746032</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>114814.0</v>
+        <v>117457.2</v>
       </c>
       <c r="N29" s="1">
-        <v>114814.0</v>
+        <v>117457.2</v>
       </c>
       <c r="O29" s="1">
-        <v>0.15</v>
+        <v>0.16</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>86</v>
       </c>
       <c r="B30" t="s">
         <v>87</v>
       </c>
       <c r="C30" s="1">
-        <v>1581.0</v>
+        <v>1520.0</v>
       </c>
       <c r="D30" s="1">
-        <v>148.2</v>
+        <v>151.2</v>
       </c>
       <c r="E30" s="1">
         <v>127.95</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>202288.95</v>
+        <v>194484.0</v>
       </c>
       <c r="I30" s="1">
-        <v>32015.25</v>
+        <v>35340.0</v>
       </c>
       <c r="J30" s="1">
-        <v>15.826494724502</v>
+        <v>18.171160609613</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>234304.2</v>
+        <v>229824.0</v>
       </c>
       <c r="N30" s="1">
-        <v>234304.2</v>
+        <v>229824.0</v>
       </c>
       <c r="O30" s="1">
-        <v>0.3</v>
+        <v>0.31</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>88</v>
       </c>
       <c r="B31" t="s">
         <v>89</v>
       </c>
       <c r="C31" s="1">
-        <v>905.0</v>
+        <v>870.0</v>
       </c>
       <c r="D31" s="1">
-        <v>261.3</v>
+        <v>278.2</v>
       </c>
       <c r="E31" s="1">
         <v>189.4</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>171407.0</v>
+        <v>164778.0</v>
       </c>
       <c r="I31" s="1">
-        <v>65069.5</v>
+        <v>77256.0</v>
       </c>
       <c r="J31" s="1">
-        <v>37.961985216473</v>
+        <v>46.88489968321</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>236476.5</v>
+        <v>242034.0</v>
       </c>
       <c r="N31" s="1">
-        <v>236476.5</v>
+        <v>242034.0</v>
       </c>
       <c r="O31" s="1">
-        <v>0.3</v>
+        <v>0.33</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>90</v>
       </c>
       <c r="B32" t="s">
         <v>91</v>
       </c>
       <c r="C32" s="1">
         <v>2823.0</v>
       </c>
       <c r="D32" s="1">
-        <v>31.6</v>
+        <v>33.96</v>
       </c>
       <c r="E32" s="1">
         <v>34.2</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
         <v>96546.6</v>
       </c>
       <c r="I32" s="1">
-        <v>-7339.8</v>
+        <v>-677.52</v>
       </c>
       <c r="J32" s="1">
-        <v>-7.6023391812865</v>
+        <v>-0.70175438596491</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>89206.8</v>
+        <v>95869.08</v>
       </c>
       <c r="N32" s="1">
-        <v>89206.8</v>
+        <v>95869.08</v>
       </c>
       <c r="O32" s="1">
-        <v>0.11</v>
+        <v>0.13</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>92</v>
       </c>
       <c r="B33" t="s">
         <v>93</v>
       </c>
       <c r="C33" s="1">
-        <v>11851.0</v>
+        <v>10706.0</v>
       </c>
       <c r="D33" s="1">
-        <v>80.9</v>
+        <v>73.72</v>
       </c>
       <c r="E33" s="1">
-        <v>80.5364855286</v>
+        <v>80.5364860826</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>954437.89</v>
+        <v>862223.62</v>
       </c>
       <c r="I33" s="1">
-        <v>4308.01</v>
+        <v>-72977.3</v>
       </c>
       <c r="J33" s="1">
-        <v>0.45136619628544</v>
+        <v>-8.4638483923695</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>958745.9</v>
+        <v>789246.32</v>
       </c>
       <c r="N33" s="1">
-        <v>958745.9</v>
+        <v>789246.32</v>
       </c>
       <c r="O33" s="1">
-        <v>1.23</v>
+        <v>1.08</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>94</v>
       </c>
       <c r="B34" t="s">
         <v>95</v>
       </c>
       <c r="C34" s="1">
-        <v>13319.0</v>
+        <v>12267.0</v>
       </c>
       <c r="D34" s="1">
-        <v>92.96</v>
+        <v>92.58</v>
       </c>
       <c r="E34" s="1">
-        <v>75.8731263608</v>
+        <v>75.8731270889</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>1010554.17</v>
+        <v>930735.65</v>
       </c>
       <c r="I34" s="1">
-        <v>227580.07</v>
+        <v>204943.21</v>
       </c>
       <c r="J34" s="1">
-        <v>22.520323675474</v>
+        <v>22.019486413785</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>1238134.24</v>
+        <v>1135678.86</v>
       </c>
       <c r="N34" s="1">
-        <v>1238134.24</v>
+        <v>1135678.86</v>
       </c>
       <c r="O34" s="1">
-        <v>1.58</v>
+        <v>1.55</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>96</v>
       </c>
       <c r="B35" t="s">
         <v>97</v>
       </c>
       <c r="C35" s="1">
         <v>3546.0</v>
       </c>
       <c r="D35" s="1">
-        <v>50.92</v>
+        <v>49.69</v>
       </c>
       <c r="E35" s="1">
         <v>52.68</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
         <v>186803.28</v>
       </c>
       <c r="I35" s="1">
-        <v>-6240.96</v>
+        <v>-10602.54</v>
       </c>
       <c r="J35" s="1">
-        <v>-3.3409263477601</v>
+        <v>-5.6757782839787</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>180562.32</v>
+        <v>176200.74</v>
       </c>
       <c r="N35" s="1">
-        <v>180562.32</v>
+        <v>176200.74</v>
       </c>
       <c r="O35" s="1">
-        <v>0.23</v>
+        <v>0.24</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>98</v>
       </c>
       <c r="B36" t="s">
         <v>99</v>
       </c>
       <c r="C36" s="1">
         <v>18198.0</v>
       </c>
       <c r="D36" s="1">
-        <v>12.582</v>
+        <v>11.654</v>
       </c>
       <c r="E36" s="1">
         <v>12.01</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
         <v>218557.98</v>
       </c>
       <c r="I36" s="1">
-        <v>10409.26</v>
+        <v>-6478.49</v>
       </c>
       <c r="J36" s="1">
-        <v>4.7626995820514</v>
+        <v>-2.9641974180032</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>228967.24</v>
+        <v>212079.49</v>
       </c>
       <c r="N36" s="1">
-        <v>228967.24</v>
+        <v>212079.49</v>
       </c>
       <c r="O36" s="1">
         <v>0.29</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>100</v>
       </c>
       <c r="B37" t="s">
         <v>101</v>
       </c>
       <c r="C37" s="1">
-        <v>18465.0</v>
+        <v>17007.0</v>
       </c>
       <c r="D37" s="1">
         <v>25.99</v>
       </c>
       <c r="E37" s="1">
-        <v>25.1371324127</v>
+        <v>25.1371323573</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>464157.15</v>
+        <v>427507.21</v>
       </c>
       <c r="I37" s="1">
-        <v>15748.2</v>
+        <v>14504.72</v>
       </c>
       <c r="J37" s="1">
-        <v>3.3928595088969</v>
+        <v>3.3928597367984</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>479905.35</v>
+        <v>442011.93</v>
       </c>
       <c r="N37" s="1">
-        <v>479905.35</v>
+        <v>442011.93</v>
       </c>
       <c r="O37" s="1">
-        <v>0.61</v>
+        <v>0.6</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>102</v>
       </c>
       <c r="B38" t="s">
         <v>103</v>
       </c>
       <c r="C38" s="1">
-        <v>60984.0</v>
+        <v>56171.0</v>
       </c>
       <c r="D38" s="1">
-        <v>10.74</v>
+        <v>11.56</v>
       </c>
       <c r="E38" s="1">
-        <v>10.5675167257</v>
+        <v>10.5675168681</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>644449.44</v>
+        <v>593587.99</v>
       </c>
       <c r="I38" s="1">
-        <v>10518.72</v>
+        <v>55748.77</v>
       </c>
       <c r="J38" s="1">
-        <v>1.6322025200301</v>
+        <v>9.3918291709372</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>654968.16</v>
+        <v>649336.76</v>
       </c>
       <c r="N38" s="1">
-        <v>654968.16</v>
+        <v>649336.76</v>
       </c>
       <c r="O38" s="1">
-        <v>0.84</v>
+        <v>0.89</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>104</v>
       </c>
       <c r="B39" t="s">
         <v>105</v>
       </c>
       <c r="C39" s="1">
         <v>8538.0</v>
       </c>
       <c r="D39" s="1">
-        <v>17.095</v>
+        <v>16.155</v>
       </c>
       <c r="E39" s="1">
         <v>16.045</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
         <v>136992.21</v>
       </c>
       <c r="I39" s="1">
-        <v>8964.9</v>
+        <v>939.18</v>
       </c>
       <c r="J39" s="1">
-        <v>6.5440947335619</v>
+        <v>0.68557182923029</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>145957.11</v>
+        <v>137931.39</v>
       </c>
       <c r="N39" s="1">
-        <v>145957.11</v>
+        <v>137931.39</v>
       </c>
       <c r="O39" s="1">
         <v>0.19</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>106</v>
       </c>
       <c r="B40" t="s">
         <v>107</v>
       </c>
       <c r="C40" s="1">
         <v>1007.0</v>
       </c>
       <c r="D40" s="1">
-        <v>85.35</v>
+        <v>81.7</v>
       </c>
       <c r="E40" s="1">
         <v>92.7</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
         <v>93348.9</v>
       </c>
       <c r="I40" s="1">
-        <v>-7401.45</v>
+        <v>-11077.0</v>
       </c>
       <c r="J40" s="1">
-        <v>-7.9288025889968</v>
+        <v>-11.866235167206</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>85947.45</v>
+        <v>82271.9</v>
       </c>
       <c r="N40" s="1">
-        <v>85947.45</v>
+        <v>82271.9</v>
       </c>
       <c r="O40" s="1">
         <v>0.11</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>108</v>
       </c>
       <c r="B41" t="s">
         <v>109</v>
       </c>
       <c r="C41" s="1">
-        <v>6433.0</v>
+        <v>6187.0</v>
       </c>
       <c r="D41" s="1">
-        <v>35.97</v>
+        <v>36.98</v>
       </c>
       <c r="E41" s="1">
         <v>34.65</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>222903.45</v>
+        <v>214379.55</v>
       </c>
       <c r="I41" s="1">
-        <v>8491.56</v>
+        <v>14415.71</v>
       </c>
       <c r="J41" s="1">
-        <v>3.8095238095238</v>
+        <v>6.7243867243867</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>231395.01</v>
+        <v>228795.26</v>
       </c>
       <c r="N41" s="1">
-        <v>231395.01</v>
+        <v>228795.26</v>
       </c>
       <c r="O41" s="1">
-        <v>0.3</v>
+        <v>0.31</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>110</v>
       </c>
       <c r="B42" t="s">
         <v>111</v>
       </c>
       <c r="C42" s="1">
-        <v>6381.0</v>
+        <v>5878.0</v>
       </c>
       <c r="D42" s="1">
-        <v>77.96</v>
+        <v>76.16</v>
       </c>
       <c r="E42" s="1">
-        <v>75.3524196834</v>
+        <v>75.3524191902</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>480823.79</v>
+        <v>442921.52</v>
       </c>
       <c r="I42" s="1">
-        <v>16638.97</v>
+        <v>4746.96</v>
       </c>
       <c r="J42" s="1">
-        <v>3.4605130499055</v>
+        <v>1.0717383973576</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>497462.76</v>
+        <v>447668.48</v>
       </c>
       <c r="N42" s="1">
-        <v>497462.76</v>
+        <v>447668.48</v>
       </c>
       <c r="O42" s="1">
-        <v>0.64</v>
+        <v>0.61</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>112</v>
       </c>
       <c r="B43" t="s">
         <v>113</v>
       </c>
       <c r="C43" s="1">
         <v>1496.0</v>
       </c>
       <c r="D43" s="1">
-        <v>55.65</v>
+        <v>55.2</v>
       </c>
       <c r="E43" s="1">
         <v>62.149986631</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
         <v>92976.38</v>
       </c>
       <c r="I43" s="1">
-        <v>-9723.98</v>
+        <v>-10397.18</v>
       </c>
       <c r="J43" s="1">
-        <v>-10.458548719578</v>
+        <v>-11.182603581684</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>83252.4</v>
+        <v>82579.2</v>
       </c>
       <c r="N43" s="1">
-        <v>83252.4</v>
+        <v>82579.2</v>
       </c>
       <c r="O43" s="1">
         <v>0.11</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>114</v>
       </c>
       <c r="B44" t="s">
         <v>115</v>
       </c>
       <c r="C44" s="1">
-        <v>24551.0</v>
+        <v>22613.0</v>
       </c>
       <c r="D44" s="1">
-        <v>17.15</v>
+        <v>16.45</v>
       </c>
       <c r="E44" s="1">
-        <v>18.7849997963</v>
+        <v>18.7849997789</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>461190.53</v>
+        <v>424785.2</v>
       </c>
       <c r="I44" s="1">
-        <v>-40140.88</v>
+        <v>-52801.35</v>
       </c>
       <c r="J44" s="1">
-        <v>-8.7037520046216</v>
+        <v>-12.430129392455</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>421049.65</v>
+        <v>371983.85</v>
       </c>
       <c r="N44" s="1">
-        <v>421049.65</v>
+        <v>371983.85</v>
       </c>
       <c r="O44" s="1">
-        <v>0.54</v>
+        <v>0.51</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>116</v>
       </c>
       <c r="B45" t="s">
         <v>117</v>
       </c>
       <c r="C45" s="1">
-        <v>7283.0</v>
+        <v>6708.0</v>
       </c>
       <c r="D45" s="1">
-        <v>61.82</v>
+        <v>61.36</v>
       </c>
       <c r="E45" s="1">
-        <v>56.908887821</v>
+        <v>56.9088878951</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
-        <v>414467.43</v>
+        <v>381744.82</v>
       </c>
       <c r="I45" s="1">
-        <v>35767.63</v>
+        <v>29858.06</v>
       </c>
       <c r="J45" s="1">
-        <v>8.6297806319787</v>
+        <v>7.8214708977584</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>450235.06</v>
+        <v>411602.88</v>
       </c>
       <c r="N45" s="1">
-        <v>450235.06</v>
+        <v>411602.88</v>
       </c>
       <c r="O45" s="1">
-        <v>0.58</v>
+        <v>0.56</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>118</v>
       </c>
       <c r="B46" t="s">
         <v>119</v>
       </c>
       <c r="C46" s="1">
-        <v>15344.0</v>
+        <v>14133.0</v>
       </c>
       <c r="D46" s="1">
-        <v>19.415</v>
+        <v>20.26</v>
       </c>
       <c r="E46" s="1">
-        <v>28.9054366528</v>
+        <v>28.9054369207</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>443525.02</v>
+        <v>408520.54</v>
       </c>
       <c r="I46" s="1">
-        <v>-145621.26</v>
+        <v>-122185.96</v>
       </c>
       <c r="J46" s="1">
-        <v>-32.832704680336</v>
+        <v>-29.909379831917</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>297903.76</v>
+        <v>286334.58</v>
       </c>
       <c r="N46" s="1">
-        <v>297903.76</v>
+        <v>286334.58</v>
       </c>
       <c r="O46" s="1">
-        <v>0.38</v>
+        <v>0.39</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>120</v>
       </c>
       <c r="B47" t="s">
         <v>121</v>
       </c>
       <c r="C47" s="1">
-        <v>19384.0</v>
+        <v>17854.0</v>
       </c>
       <c r="D47" s="1">
-        <v>27.1</v>
+        <v>27.52</v>
       </c>
       <c r="E47" s="1">
         <v>30.295</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>587238.28</v>
+        <v>540886.93</v>
       </c>
       <c r="I47" s="1">
-        <v>-61931.88</v>
+        <v>-49544.85</v>
       </c>
       <c r="J47" s="1">
-        <v>-10.546294768114</v>
+        <v>-9.1599273807559</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>525306.4</v>
+        <v>491342.08</v>
       </c>
       <c r="N47" s="1">
-        <v>525306.4</v>
+        <v>491342.08</v>
       </c>
       <c r="O47" s="1">
         <v>0.67</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>122</v>
       </c>
       <c r="B48" t="s">
         <v>123</v>
       </c>
       <c r="C48" s="1">
-        <v>2820.0</v>
+        <v>2509.0</v>
       </c>
       <c r="D48" s="1">
         <v>248.0</v>
       </c>
       <c r="E48" s="1">
-        <v>147.0676879433</v>
+        <v>147.067688322</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>414730.88</v>
+        <v>368992.83</v>
       </c>
       <c r="I48" s="1">
-        <v>284629.12</v>
+        <v>253239.17</v>
       </c>
       <c r="J48" s="1">
-        <v>68.629835328394</v>
+        <v>68.629834894082</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>699360.0</v>
+        <v>622232.0</v>
       </c>
       <c r="N48" s="1">
-        <v>699360.0</v>
+        <v>622232.0</v>
       </c>
       <c r="O48" s="1">
-        <v>0.89</v>
+        <v>0.85</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>124</v>
       </c>
       <c r="B49" t="s">
         <v>125</v>
       </c>
       <c r="C49" s="1">
-        <v>10171.0</v>
+        <v>9368.0</v>
       </c>
       <c r="D49" s="1">
-        <v>47.39</v>
+        <v>51.4</v>
       </c>
       <c r="E49" s="1">
         <v>50.1</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>509567.1</v>
+        <v>469336.8</v>
       </c>
       <c r="I49" s="1">
-        <v>-27563.41</v>
+        <v>12178.4</v>
       </c>
       <c r="J49" s="1">
-        <v>-5.4091816367265</v>
+        <v>2.5948103792415</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>482003.69</v>
+        <v>481515.2</v>
       </c>
       <c r="N49" s="1">
-        <v>482003.69</v>
+        <v>481515.2</v>
       </c>
       <c r="O49" s="1">
-        <v>0.62</v>
+        <v>0.66</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>126</v>
       </c>
       <c r="B50" t="s">
         <v>127</v>
       </c>
       <c r="C50" s="1">
-        <v>11976.0</v>
+        <v>11518.0</v>
       </c>
       <c r="D50" s="1">
-        <v>27.6</v>
+        <v>28.82</v>
       </c>
       <c r="E50" s="1">
-        <v>30.4650367401</v>
+        <v>30.4650364647</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>364849.28</v>
+        <v>350896.29</v>
       </c>
       <c r="I50" s="1">
-        <v>-34311.68</v>
+        <v>-18947.53</v>
       </c>
       <c r="J50" s="1">
-        <v>-9.4043436237561</v>
+        <v>-5.399752160389</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>330537.6</v>
+        <v>331948.76</v>
       </c>
       <c r="N50" s="1">
-        <v>330537.6</v>
+        <v>331948.76</v>
       </c>
       <c r="O50" s="1">
-        <v>0.42</v>
+        <v>0.45</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>128</v>
       </c>
       <c r="B51" t="s">
         <v>129</v>
       </c>
       <c r="C51" s="1">
-        <v>57703.0</v>
+        <v>53149.0</v>
       </c>
       <c r="D51" s="1">
-        <v>18.25</v>
+        <v>18.005</v>
       </c>
       <c r="E51" s="1">
         <v>19.68</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>1135595.04</v>
+        <v>1045972.32</v>
       </c>
       <c r="I51" s="1">
-        <v>-82515.29</v>
+        <v>-89024.57</v>
       </c>
       <c r="J51" s="1">
-        <v>-7.2662601626016</v>
+        <v>-8.5111783837645</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>1053079.75</v>
+        <v>956947.75</v>
       </c>
       <c r="N51" s="1">
-        <v>1053079.75</v>
+        <v>956947.75</v>
       </c>
       <c r="O51" s="1">
-        <v>1.35</v>
+        <v>1.31</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>130</v>
       </c>
       <c r="B52" t="s">
         <v>131</v>
       </c>
       <c r="C52" s="1">
-        <v>117052.0</v>
+        <v>107814.0</v>
       </c>
       <c r="D52" s="1">
-        <v>4.473</v>
+        <v>4.334</v>
       </c>
       <c r="E52" s="1">
-        <v>4.5159999829</v>
+        <v>4.5160000557</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>528606.83</v>
+        <v>486888.03</v>
       </c>
       <c r="I52" s="1">
-        <v>-5033.23</v>
+        <v>-19622.15</v>
       </c>
       <c r="J52" s="1">
-        <v>-0.95216893054522</v>
+        <v>-4.0301155072553</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>523573.6</v>
+        <v>467265.88</v>
       </c>
       <c r="N52" s="1">
-        <v>523573.6</v>
+        <v>467265.88</v>
       </c>
       <c r="O52" s="1">
-        <v>0.67</v>
+        <v>0.64</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>132</v>
       </c>
       <c r="B53" t="s">
         <v>133</v>
       </c>
       <c r="C53" s="1">
         <v>1710.0</v>
       </c>
       <c r="D53" s="1">
-        <v>138.7</v>
+        <v>123.45</v>
       </c>
       <c r="E53" s="1">
         <v>146.2</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
         <v>250002.0</v>
       </c>
       <c r="I53" s="1">
-        <v>-12825.0</v>
+        <v>-38902.5</v>
       </c>
       <c r="J53" s="1">
-        <v>-5.1299589603283</v>
+        <v>-15.560875512996</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>237177.0</v>
+        <v>211099.5</v>
       </c>
       <c r="N53" s="1">
-        <v>237177.0</v>
+        <v>211099.5</v>
       </c>
       <c r="O53" s="1">
-        <v>0.3</v>
+        <v>0.29</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>134</v>
       </c>
       <c r="B54" t="s">
         <v>135</v>
       </c>
       <c r="C54" s="1">
-        <v>12381.0</v>
+        <v>11404.0</v>
       </c>
       <c r="D54" s="1">
-        <v>40.88</v>
+        <v>40.66</v>
       </c>
       <c r="E54" s="1">
         <v>43.44</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>537830.64</v>
+        <v>495389.76</v>
       </c>
       <c r="I54" s="1">
-        <v>-31695.36</v>
+        <v>-31703.12</v>
       </c>
       <c r="J54" s="1">
-        <v>-5.8931860036832</v>
+        <v>-6.3996316758748</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>506135.28</v>
+        <v>463686.64</v>
       </c>
       <c r="N54" s="1">
-        <v>506135.28</v>
+        <v>463686.64</v>
       </c>
       <c r="O54" s="1">
-        <v>0.65</v>
+        <v>0.63</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>136</v>
       </c>
       <c r="B55" t="s">
         <v>137</v>
       </c>
       <c r="C55" s="1">
-        <v>160444.0</v>
+        <v>147781.0</v>
       </c>
       <c r="D55" s="1">
-        <v>9.883</v>
+        <v>9.56</v>
       </c>
       <c r="E55" s="1">
-        <v>5.451941799</v>
+        <v>5.4519417922</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>874731.35</v>
+        <v>805693.41</v>
       </c>
       <c r="I55" s="1">
-        <v>710936.7</v>
+        <v>607092.95</v>
       </c>
       <c r="J55" s="1">
-        <v>81.274862276286</v>
+        <v>75.350368076115</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>1585668.05</v>
+        <v>1412786.36</v>
       </c>
       <c r="N55" s="1">
-        <v>1585668.05</v>
+        <v>1412786.36</v>
       </c>
       <c r="O55" s="1">
-        <v>2.03</v>
+        <v>1.93</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>138</v>
       </c>
       <c r="B56" t="s">
         <v>139</v>
       </c>
       <c r="C56" s="1">
-        <v>40751.0</v>
+        <v>37535.0</v>
       </c>
       <c r="D56" s="1">
-        <v>27.46</v>
+        <v>26.66</v>
       </c>
       <c r="E56" s="1">
-        <v>14.2654830556</v>
+        <v>14.2654828826</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>581332.7</v>
+        <v>535454.9</v>
       </c>
       <c r="I56" s="1">
-        <v>537689.76</v>
+        <v>465228.2</v>
       </c>
       <c r="J56" s="1">
-        <v>92.492605353182</v>
+        <v>86.884665730018</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>1119022.46</v>
+        <v>1000683.1</v>
       </c>
       <c r="N56" s="1">
-        <v>1119022.46</v>
+        <v>1000683.1</v>
       </c>
       <c r="O56" s="1">
-        <v>1.43</v>
+        <v>1.37</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>140</v>
       </c>
       <c r="B57" t="s">
         <v>141</v>
       </c>
       <c r="C57" s="1">
-        <v>3523.0</v>
+        <v>3245.0</v>
       </c>
       <c r="D57" s="1">
-        <v>100.0</v>
+        <v>101.8</v>
       </c>
       <c r="E57" s="1">
-        <v>104.5897019586</v>
+        <v>104.5897010786</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>368469.52</v>
+        <v>339393.58</v>
       </c>
       <c r="I57" s="1">
-        <v>-16169.52</v>
+        <v>-9052.58</v>
       </c>
       <c r="J57" s="1">
-        <v>-4.3882924156115</v>
+        <v>-2.6672808601742</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>352300.0</v>
+        <v>330341.0</v>
       </c>
       <c r="N57" s="1">
-        <v>352300.0</v>
+        <v>330341.0</v>
       </c>
       <c r="O57" s="1">
         <v>0.45</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
         <v>142</v>
       </c>
       <c r="B58" t="s">
         <v>143</v>
       </c>
       <c r="C58" s="1">
-        <v>3175.0</v>
+        <v>2841.0</v>
       </c>
       <c r="D58" s="1">
-        <v>167.0</v>
+        <v>172.8</v>
       </c>
       <c r="E58" s="1">
-        <v>205.5135023622</v>
+        <v>205.5135022879</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>652505.37</v>
+        <v>583863.86</v>
       </c>
       <c r="I58" s="1">
-        <v>-122280.37</v>
+        <v>-92939.06</v>
       </c>
       <c r="J58" s="1">
-        <v>-18.740132360903</v>
+        <v>-15.917933334665</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>530225.0</v>
+        <v>490924.8</v>
       </c>
       <c r="N58" s="1">
-        <v>530225.0</v>
+        <v>490924.8</v>
       </c>
       <c r="O58" s="1">
-        <v>0.68</v>
+        <v>0.67</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
         <v>144</v>
       </c>
       <c r="B59" t="s">
         <v>145</v>
       </c>
       <c r="C59" s="1">
         <v>1500.0</v>
       </c>
       <c r="D59" s="1">
-        <v>58.52</v>
+        <v>61.86</v>
       </c>
       <c r="E59" s="1">
         <v>68.16</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
         <v>102240.0</v>
       </c>
       <c r="I59" s="1">
-        <v>-14460.0</v>
+        <v>-9450.0</v>
       </c>
       <c r="J59" s="1">
-        <v>-14.143192488263</v>
+        <v>-9.2429577464789</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>87780.0</v>
+        <v>92790.0</v>
       </c>
       <c r="N59" s="1">
-        <v>87780.0</v>
+        <v>92790.0</v>
       </c>
       <c r="O59" s="1">
-        <v>0.11</v>
+        <v>0.13</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
         <v>146</v>
       </c>
       <c r="B60" t="s">
         <v>147</v>
       </c>
       <c r="C60" s="1">
         <v>3634.0</v>
       </c>
       <c r="D60" s="1">
-        <v>22.6</v>
+        <v>22.86</v>
       </c>
       <c r="E60" s="1">
         <v>25.66</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
         <v>93248.44</v>
       </c>
       <c r="I60" s="1">
-        <v>-11120.04</v>
+        <v>-10175.2</v>
       </c>
       <c r="J60" s="1">
-        <v>-11.925175370226</v>
+        <v>-10.91192517537</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60">
         <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>82128.4</v>
+        <v>83073.24</v>
       </c>
       <c r="N60" s="1">
-        <v>82128.4</v>
+        <v>83073.24</v>
       </c>
       <c r="O60" s="1">
-        <v>0.1</v>
+        <v>0.11</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
         <v>148</v>
       </c>
       <c r="B61" t="s">
         <v>149</v>
       </c>
       <c r="C61" s="1">
         <v>575.0</v>
       </c>
       <c r="D61" s="1">
-        <v>281.1</v>
+        <v>298.6</v>
       </c>
       <c r="E61" s="1">
         <v>321.4</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
         <v>184805.0</v>
       </c>
       <c r="I61" s="1">
-        <v>-23172.5</v>
+        <v>-13110.0</v>
       </c>
       <c r="J61" s="1">
-        <v>-12.538892345986</v>
+        <v>-7.0939639079029</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61" s="1">
-        <v>161632.5</v>
+        <v>171695.0</v>
       </c>
       <c r="N61" s="1">
-        <v>161632.5</v>
+        <v>171695.0</v>
       </c>
       <c r="O61" s="1">
-        <v>0.21</v>
+        <v>0.23</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
         <v>150</v>
       </c>
       <c r="B62" t="s">
         <v>151</v>
       </c>
       <c r="C62" s="1">
-        <v>5745.0</v>
+        <v>5291.0</v>
       </c>
       <c r="D62" s="1">
-        <v>59.76</v>
+        <v>56.58</v>
       </c>
       <c r="E62" s="1">
         <v>63.16</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
-        <v>362854.2</v>
+        <v>334179.56</v>
       </c>
       <c r="I62" s="1">
-        <v>-19533.0</v>
+        <v>-34814.78</v>
       </c>
       <c r="J62" s="1">
-        <v>-5.3831538948702</v>
+        <v>-10.417986067131</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>343321.2</v>
+        <v>299364.78</v>
       </c>
       <c r="N62" s="1">
-        <v>343321.2</v>
+        <v>299364.78</v>
       </c>
       <c r="O62" s="1">
-        <v>0.44</v>
+        <v>0.41</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
         <v>152</v>
       </c>
       <c r="B63" t="s">
         <v>153</v>
       </c>
       <c r="C63" s="1">
         <v>1071.0</v>
       </c>
       <c r="D63" s="1">
-        <v>69.6</v>
+        <v>68.85</v>
       </c>
       <c r="E63" s="1">
         <v>83.25</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
         <v>89160.75</v>
       </c>
       <c r="I63" s="1">
-        <v>-14619.15</v>
+        <v>-15422.4</v>
       </c>
       <c r="J63" s="1">
-        <v>-16.396396396396</v>
+        <v>-17.297297297297</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>74541.6</v>
+        <v>73738.35</v>
       </c>
       <c r="N63" s="1">
-        <v>74541.6</v>
+        <v>73738.35</v>
       </c>
       <c r="O63" s="1">
         <v>0.1</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
         <v>154</v>
       </c>
       <c r="B64" t="s">
         <v>155</v>
       </c>
       <c r="C64" s="1">
         <v>2884.0</v>
       </c>
       <c r="D64" s="1">
-        <v>37.27</v>
+        <v>36.4</v>
       </c>
       <c r="E64" s="1">
         <v>39.45</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
         <v>113773.8</v>
       </c>
       <c r="I64" s="1">
-        <v>-6287.12</v>
+        <v>-8796.2</v>
       </c>
       <c r="J64" s="1">
-        <v>-5.5259822560203</v>
+        <v>-7.7313054499366</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>107486.68</v>
+        <v>104977.6</v>
       </c>
       <c r="N64" s="1">
-        <v>107486.68</v>
+        <v>104977.6</v>
       </c>
       <c r="O64" s="1">
         <v>0.14</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
         <v>156</v>
       </c>
       <c r="B65" t="s">
         <v>157</v>
       </c>
       <c r="C65" s="1">
         <v>2482.0</v>
       </c>
       <c r="D65" s="1">
-        <v>37.8</v>
+        <v>39.48</v>
       </c>
       <c r="E65" s="1">
         <v>36.76</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
         <v>91238.32</v>
       </c>
       <c r="I65" s="1">
-        <v>2581.28</v>
+        <v>6751.04</v>
       </c>
       <c r="J65" s="1">
-        <v>2.829162132753</v>
+        <v>7.3993471164309</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
         <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>93819.6</v>
+        <v>97989.36</v>
       </c>
       <c r="N65" s="1">
-        <v>93819.6</v>
+        <v>97989.36</v>
       </c>
       <c r="O65" s="1">
-        <v>0.12</v>
+        <v>0.13</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
         <v>158</v>
       </c>
       <c r="B66" t="s">
         <v>159</v>
       </c>
       <c r="C66" s="1">
-        <v>4222.0</v>
+        <v>3888.0</v>
       </c>
       <c r="D66" s="1">
-        <v>206.4</v>
+        <v>196.5</v>
       </c>
       <c r="E66" s="1">
-        <v>148.3624443392</v>
+        <v>148.3624434156</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
-        <v>626386.24</v>
+        <v>576833.18</v>
       </c>
       <c r="I66" s="1">
-        <v>245034.56</v>
+        <v>187158.82</v>
       </c>
       <c r="J66" s="1">
-        <v>39.118764805562</v>
+        <v>32.445917899522</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66">
         <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>871420.8</v>
+        <v>763992.0</v>
       </c>
       <c r="N66" s="1">
-        <v>871420.8</v>
+        <v>763992.0</v>
       </c>
       <c r="O66" s="1">
-        <v>1.11</v>
+        <v>1.04</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
         <v>160</v>
       </c>
       <c r="B67" t="s">
         <v>161</v>
       </c>
       <c r="C67" s="1">
         <v>1377.0</v>
       </c>
       <c r="D67" s="1">
-        <v>56.35</v>
+        <v>54.7</v>
       </c>
       <c r="E67" s="1">
         <v>65.9</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
         <v>90744.3</v>
       </c>
       <c r="I67" s="1">
-        <v>-13150.35</v>
+        <v>-15422.4</v>
       </c>
       <c r="J67" s="1">
-        <v>-14.491654021244</v>
+        <v>-16.995447647951</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67">
         <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>77593.95</v>
+        <v>75321.9</v>
       </c>
       <c r="N67" s="1">
-        <v>77593.95</v>
+        <v>75321.9</v>
       </c>
       <c r="O67" s="1">
         <v>0.1</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
         <v>162</v>
       </c>
       <c r="B68" t="s">
         <v>163</v>
       </c>
       <c r="C68" s="1">
-        <v>23117.0</v>
+        <v>21292.0</v>
       </c>
       <c r="D68" s="1">
-        <v>39.42</v>
+        <v>38.4</v>
       </c>
       <c r="E68" s="1">
-        <v>35.9611714323</v>
+        <v>35.961171332</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
-        <v>831314.4</v>
+        <v>765685.26</v>
       </c>
       <c r="I68" s="1">
-        <v>79957.74</v>
+        <v>51927.54</v>
       </c>
       <c r="J68" s="1">
-        <v>9.6182310808041</v>
+        <v>6.7818387936579</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68">
         <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>911272.14</v>
+        <v>817612.8</v>
       </c>
       <c r="N68" s="1">
-        <v>911272.14</v>
+        <v>817612.8</v>
       </c>
       <c r="O68" s="1">
-        <v>1.16</v>
+        <v>1.12</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
         <v>164</v>
       </c>
       <c r="B69" t="s">
         <v>165</v>
       </c>
       <c r="C69" s="1">
         <v>8328.0</v>
       </c>
       <c r="D69" s="1">
-        <v>8.83</v>
+        <v>9.208</v>
       </c>
       <c r="E69" s="1">
         <v>10.63</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
         <v>88526.64</v>
       </c>
       <c r="I69" s="1">
-        <v>-14990.4</v>
+        <v>-11842.42</v>
       </c>
       <c r="J69" s="1">
-        <v>-16.933207902164</v>
+        <v>-13.377238761123</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69">
         <v>0.0</v>
       </c>
       <c r="M69" s="1">
-        <v>73536.24</v>
+        <v>76684.22</v>
       </c>
       <c r="N69" s="1">
-        <v>73536.24</v>
+        <v>76684.22</v>
       </c>
       <c r="O69" s="1">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
         <v>166</v>
       </c>
       <c r="B70" t="s">
         <v>167</v>
       </c>
       <c r="C70" s="1">
-        <v>1150.0</v>
+        <v>984.0</v>
       </c>
       <c r="D70" s="1">
-        <v>238.2</v>
+        <v>227.4</v>
       </c>
       <c r="E70" s="1">
         <v>257.8</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
-        <v>296470.0</v>
+        <v>253675.2</v>
       </c>
       <c r="I70" s="1">
-        <v>-22540.0</v>
+        <v>-29913.6</v>
       </c>
       <c r="J70" s="1">
-        <v>-7.6027928626843</v>
+        <v>-11.792086889061</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70">
         <v>0.0</v>
       </c>
       <c r="M70" s="1">
-        <v>273930.0</v>
+        <v>223761.6</v>
       </c>
       <c r="N70" s="1">
-        <v>273930.0</v>
+        <v>223761.6</v>
       </c>
       <c r="O70" s="1">
-        <v>0.35</v>
+        <v>0.31</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
         <v>168</v>
       </c>
       <c r="B71" t="s">
         <v>169</v>
       </c>
       <c r="C71" s="1">
-        <v>6735.0</v>
+        <v>6203.0</v>
       </c>
       <c r="D71" s="1">
-        <v>64.76</v>
+        <v>66.26</v>
       </c>
       <c r="E71" s="1">
         <v>78.56</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
-        <v>529101.6</v>
+        <v>487307.68</v>
       </c>
       <c r="I71" s="1">
-        <v>-92943.0</v>
+        <v>-76296.9</v>
       </c>
       <c r="J71" s="1">
-        <v>-17.566191446029</v>
+        <v>-15.656822810591</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71">
         <v>0.0</v>
       </c>
       <c r="M71" s="1">
-        <v>436158.6</v>
+        <v>411010.78</v>
       </c>
       <c r="N71" s="1">
-        <v>436158.6</v>
+        <v>411010.78</v>
       </c>
       <c r="O71" s="1">
         <v>0.56</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
         <v>170</v>
       </c>
       <c r="B72" t="s">
         <v>171</v>
       </c>
       <c r="C72" s="1">
         <v>2540.0</v>
       </c>
       <c r="D72" s="1">
-        <v>63.1</v>
+        <v>65.78</v>
       </c>
       <c r="E72" s="1">
         <v>69.0962440945</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
         <v>175504.46</v>
       </c>
       <c r="I72" s="1">
-        <v>-15230.46</v>
+        <v>-8423.26</v>
       </c>
       <c r="J72" s="1">
-        <v>-8.6781042487467</v>
+        <v>-4.7994563784875</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72">
         <v>0.0</v>
       </c>
       <c r="M72" s="1">
-        <v>160274.0</v>
+        <v>167081.2</v>
       </c>
       <c r="N72" s="1">
-        <v>160274.0</v>
+        <v>167081.2</v>
       </c>
       <c r="O72" s="1">
-        <v>0.2</v>
+        <v>0.23</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
         <v>172</v>
       </c>
       <c r="B73" t="s">
         <v>173</v>
       </c>
       <c r="C73" s="1">
-        <v>392.0</v>
+        <v>361.0</v>
       </c>
       <c r="D73" s="1">
-        <v>1606.5</v>
+        <v>1609.5</v>
       </c>
       <c r="E73" s="1">
-        <v>1442.8157653061</v>
+        <v>1442.8157617729</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>565583.78</v>
+        <v>520856.49</v>
       </c>
       <c r="I73" s="1">
-        <v>64164.22</v>
+        <v>60173.01</v>
       </c>
       <c r="J73" s="1">
-        <v>11.344777249447</v>
+        <v>11.552704277526</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73">
         <v>0.0</v>
       </c>
       <c r="M73" s="1">
-        <v>629748.0</v>
+        <v>581029.5</v>
       </c>
       <c r="N73" s="1">
-        <v>629748.0</v>
+        <v>581029.5</v>
       </c>
       <c r="O73" s="1">
-        <v>0.81</v>
+        <v>0.79</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
         <v>174</v>
       </c>
       <c r="B74" t="s">
         <v>175</v>
       </c>
       <c r="C74" s="1">
         <v>1856.0</v>
       </c>
       <c r="D74" s="1">
-        <v>51.95</v>
+        <v>56.9</v>
       </c>
       <c r="E74" s="1">
         <v>48.74</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
         <v>90461.44</v>
       </c>
       <c r="I74" s="1">
-        <v>5957.76</v>
+        <v>15144.96</v>
       </c>
       <c r="J74" s="1">
-        <v>6.5859663520722</v>
+        <v>16.741895773492</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74">
         <v>0.0</v>
       </c>
       <c r="M74" s="1">
-        <v>96419.2</v>
+        <v>105606.4</v>
       </c>
       <c r="N74" s="1">
-        <v>96419.2</v>
+        <v>105606.4</v>
       </c>
       <c r="O74" s="1">
-        <v>0.12</v>
+        <v>0.14</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
         <v>176</v>
       </c>
       <c r="B75" t="s">
         <v>177</v>
       </c>
       <c r="C75" s="1">
         <v>2854.0</v>
       </c>
       <c r="D75" s="1">
-        <v>27.38</v>
+        <v>26.72</v>
       </c>
       <c r="E75" s="1">
         <v>31.64</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
         <v>90300.56</v>
       </c>
       <c r="I75" s="1">
-        <v>-12158.04</v>
+        <v>-14041.68</v>
       </c>
       <c r="J75" s="1">
-        <v>-13.46396965866</v>
+        <v>-15.549936788875</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75">
         <v>0.0</v>
       </c>
       <c r="M75" s="1">
-        <v>78142.52</v>
+        <v>76258.88</v>
       </c>
       <c r="N75" s="1">
-        <v>78142.52</v>
+        <v>76258.88</v>
       </c>
       <c r="O75" s="1">
         <v>0.1</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
         <v>178</v>
       </c>
       <c r="B76" t="s">
         <v>179</v>
       </c>
       <c r="C76" s="1">
-        <v>32379.0</v>
+        <v>29824.0</v>
       </c>
       <c r="D76" s="1">
-        <v>19.61</v>
+        <v>19.365</v>
       </c>
       <c r="E76" s="1">
-        <v>13.9407368974</v>
+        <v>13.9407369903</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
-        <v>451387.12</v>
+        <v>415768.54</v>
       </c>
       <c r="I76" s="1">
-        <v>183565.07</v>
+        <v>161773.22</v>
       </c>
       <c r="J76" s="1">
-        <v>40.666882564128</v>
+        <v>38.909442258426</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76">
         <v>0.0</v>
       </c>
       <c r="M76" s="1">
-        <v>634952.19</v>
+        <v>577541.76</v>
       </c>
       <c r="N76" s="1">
-        <v>634952.19</v>
+        <v>577541.76</v>
       </c>
       <c r="O76" s="1">
-        <v>0.81</v>
+        <v>0.79</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
         <v>180</v>
       </c>
       <c r="B77" t="s">
         <v>181</v>
       </c>
       <c r="C77" s="1">
-        <v>14196.0</v>
+        <v>13076.0</v>
       </c>
       <c r="D77" s="1">
-        <v>49.92</v>
+        <v>52.68</v>
       </c>
       <c r="E77" s="1">
-        <v>28.6805628346</v>
+        <v>28.6805628633</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
-        <v>407149.27</v>
+        <v>375027.04</v>
       </c>
       <c r="I77" s="1">
-        <v>301515.05</v>
+        <v>313816.64</v>
       </c>
       <c r="J77" s="1">
-        <v>74.055161636419</v>
+        <v>83.67840356258</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77">
         <v>0.0</v>
       </c>
       <c r="M77" s="1">
-        <v>708664.32</v>
+        <v>688843.68</v>
       </c>
       <c r="N77" s="1">
-        <v>708664.32</v>
+        <v>688843.68</v>
       </c>
       <c r="O77" s="1">
-        <v>0.91</v>
+        <v>0.94</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
         <v>182</v>
       </c>
       <c r="B78" t="s">
         <v>183</v>
       </c>
       <c r="C78" s="1">
-        <v>14388.0</v>
+        <v>13252.0</v>
       </c>
       <c r="D78" s="1">
-        <v>61.79</v>
+        <v>80.35</v>
       </c>
       <c r="E78" s="1">
-        <v>35.9008944954</v>
+        <v>35.9008949593</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>516542.07</v>
+        <v>475758.66</v>
       </c>
       <c r="I78" s="1">
-        <v>372492.45</v>
+        <v>589039.54</v>
       </c>
       <c r="J78" s="1">
-        <v>72.112703230542</v>
+        <v>123.81057656418</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
       <c r="L78">
         <v>0.0</v>
       </c>
       <c r="M78" s="1">
-        <v>889034.52</v>
+        <v>1064798.2</v>
       </c>
       <c r="N78" s="1">
-        <v>889034.52</v>
+        <v>1064798.2</v>
       </c>
       <c r="O78" s="1">
-        <v>1.14</v>
+        <v>1.45</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
         <v>184</v>
       </c>
       <c r="B79" t="s">
         <v>185</v>
       </c>
       <c r="C79" s="1">
-        <v>33292.0</v>
+        <v>30664.0</v>
       </c>
       <c r="D79" s="1">
-        <v>25.72</v>
+        <v>26.5</v>
       </c>
       <c r="E79" s="1">
-        <v>14.629866935</v>
+        <v>14.629866945</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
-        <v>487057.53</v>
+        <v>448610.24</v>
       </c>
       <c r="I79" s="1">
-        <v>369212.71</v>
+        <v>363985.76</v>
       </c>
       <c r="J79" s="1">
-        <v>75.80474323023</v>
+        <v>81.136302194083</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
       <c r="L79">
         <v>0.0</v>
       </c>
       <c r="M79" s="1">
-        <v>856270.24</v>
+        <v>812596.0</v>
       </c>
       <c r="N79" s="1">
-        <v>856270.24</v>
+        <v>812596.0</v>
       </c>
       <c r="O79" s="1">
-        <v>1.09</v>
+        <v>1.11</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
         <v>186</v>
       </c>
       <c r="B80" t="s">
         <v>187</v>
       </c>
       <c r="C80" s="1">
         <v>2274.0</v>
       </c>
       <c r="D80" s="1">
-        <v>36.14</v>
+        <v>34.5</v>
       </c>
       <c r="E80" s="1">
         <v>39.1</v>
       </c>
       <c r="F80" t="s">
         <v>8</v>
       </c>
       <c r="G80">
         <v>1.0</v>
       </c>
       <c r="H80" s="1">
         <v>88913.4</v>
       </c>
       <c r="I80" s="1">
-        <v>-6731.04</v>
+        <v>-10460.4</v>
       </c>
       <c r="J80" s="1">
-        <v>-7.5703324808184</v>
+        <v>-11.764705882353</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
       <c r="L80">
         <v>0.0</v>
       </c>
       <c r="M80" s="1">
-        <v>82182.36</v>
+        <v>78453.0</v>
       </c>
       <c r="N80" s="1">
-        <v>82182.36</v>
+        <v>78453.0</v>
       </c>
       <c r="O80" s="1">
         <v>0.11</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
         <v>188</v>
       </c>
       <c r="B81" t="s">
         <v>189</v>
       </c>
       <c r="C81" s="1">
-        <v>260961.0</v>
+        <v>240365.0</v>
       </c>
       <c r="D81" s="1">
-        <v>5.858</v>
+        <v>5.694</v>
       </c>
       <c r="E81" s="1">
-        <v>2.7071045865</v>
+        <v>2.7071045701</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
-        <v>706448.72</v>
+        <v>650693.19</v>
       </c>
       <c r="I81" s="1">
-        <v>822260.82</v>
+        <v>717945.12</v>
       </c>
       <c r="J81" s="1">
-        <v>116.39356073856</v>
+        <v>110.33542859116</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
       <c r="L81">
         <v>0.0</v>
       </c>
       <c r="M81" s="1">
-        <v>1528709.54</v>
+        <v>1368638.31</v>
       </c>
       <c r="N81" s="1">
-        <v>1528709.54</v>
+        <v>1368638.31</v>
       </c>
       <c r="O81" s="1">
-        <v>1.95</v>
+        <v>1.87</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
         <v>190</v>
       </c>
       <c r="B82" t="s">
         <v>191</v>
       </c>
       <c r="C82" s="1">
         <v>15791.0</v>
       </c>
       <c r="D82" s="1">
-        <v>13.915</v>
+        <v>13.94</v>
       </c>
       <c r="E82" s="1">
         <v>19.15</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
         <v>302397.65</v>
       </c>
       <c r="I82" s="1">
-        <v>-82665.88</v>
+        <v>-82271.11</v>
       </c>
       <c r="J82" s="1">
-        <v>-27.336812967958</v>
+        <v>-27.206266318538</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
       <c r="L82">
         <v>0.0</v>
       </c>
       <c r="M82" s="1">
-        <v>219731.77</v>
+        <v>220126.54</v>
       </c>
       <c r="N82" s="1">
-        <v>219731.77</v>
+        <v>220126.54</v>
       </c>
       <c r="O82" s="1">
-        <v>0.28</v>
+        <v>0.3</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
         <v>192</v>
       </c>
       <c r="B83" t="s">
         <v>193</v>
       </c>
       <c r="C83" s="1">
         <v>6121.0</v>
       </c>
       <c r="D83" s="1">
-        <v>15.21</v>
+        <v>14.76</v>
       </c>
       <c r="E83" s="1">
         <v>14.99</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
         <v>91753.79</v>
       </c>
       <c r="I83" s="1">
-        <v>1346.62</v>
+        <v>-1407.83</v>
       </c>
       <c r="J83" s="1">
-        <v>1.4676450967312</v>
+        <v>-1.5343562374917</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
       <c r="L83">
         <v>0.0</v>
       </c>
       <c r="M83" s="1">
-        <v>93100.41</v>
+        <v>90345.96</v>
       </c>
       <c r="N83" s="1">
-        <v>93100.41</v>
+        <v>90345.96</v>
       </c>
       <c r="O83" s="1">
         <v>0.12</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
         <v>194</v>
       </c>
       <c r="B84" t="s">
         <v>195</v>
       </c>
       <c r="C84" s="1">
-        <v>3210.0</v>
+        <v>2956.0</v>
       </c>
       <c r="D84" s="1">
-        <v>116.1</v>
+        <v>113.65</v>
       </c>
       <c r="E84" s="1">
         <v>114.8</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
-        <v>368508.0</v>
+        <v>339348.8</v>
       </c>
       <c r="I84" s="1">
-        <v>4173.0</v>
+        <v>-3399.4</v>
       </c>
       <c r="J84" s="1">
-        <v>1.1324041811847</v>
+        <v>-1.0017421602787</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
       <c r="L84">
         <v>0.0</v>
       </c>
       <c r="M84" s="1">
-        <v>372681.0</v>
+        <v>335949.4</v>
       </c>
       <c r="N84" s="1">
-        <v>372681.0</v>
+        <v>335949.4</v>
       </c>
       <c r="O84" s="1">
-        <v>0.48</v>
+        <v>0.46</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
         <v>196</v>
       </c>
       <c r="B85" t="s">
         <v>197</v>
       </c>
       <c r="C85" s="1">
-        <v>926.0</v>
+        <v>831.0</v>
       </c>
       <c r="D85" s="1">
-        <v>238.5</v>
+        <v>247.75</v>
       </c>
       <c r="E85" s="1">
         <v>285.9</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
-        <v>264743.4</v>
+        <v>237582.9</v>
       </c>
       <c r="I85" s="1">
-        <v>-43892.4</v>
+        <v>-31702.65</v>
       </c>
       <c r="J85" s="1">
-        <v>-16.579223504722</v>
+        <v>-13.343826512767</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
       <c r="L85">
         <v>0.0</v>
       </c>
       <c r="M85" s="1">
-        <v>220851.0</v>
+        <v>205880.25</v>
       </c>
       <c r="N85" s="1">
-        <v>220851.0</v>
+        <v>205880.25</v>
       </c>
       <c r="O85" s="1">
         <v>0.28</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
         <v>198</v>
       </c>
       <c r="B86" t="s">
         <v>199</v>
       </c>
       <c r="C86" s="1">
         <v>2911.0</v>
       </c>
       <c r="D86" s="1">
-        <v>34.68</v>
+        <v>34.76</v>
       </c>
       <c r="E86" s="1">
         <v>35.62</v>
       </c>
       <c r="F86" t="s">
         <v>8</v>
       </c>
       <c r="G86">
         <v>1.0</v>
       </c>
       <c r="H86" s="1">
         <v>103689.82</v>
       </c>
       <c r="I86" s="1">
-        <v>-2736.34</v>
+        <v>-2503.46</v>
       </c>
       <c r="J86" s="1">
-        <v>-2.6389668725435</v>
+        <v>-2.4143739472207</v>
       </c>
       <c r="K86">
         <v>0.0</v>
       </c>
       <c r="L86">
         <v>0.0</v>
       </c>
       <c r="M86" s="1">
-        <v>100953.48</v>
+        <v>101186.36</v>
       </c>
       <c r="N86" s="1">
-        <v>100953.48</v>
+        <v>101186.36</v>
       </c>
       <c r="O86" s="1">
-        <v>0.13</v>
+        <v>0.14</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
         <v>200</v>
       </c>
       <c r="B87" t="s">
         <v>201</v>
       </c>
       <c r="C87" s="1">
-        <v>4678.0</v>
+        <v>4499.0</v>
       </c>
       <c r="D87" s="1">
-        <v>50.92</v>
+        <v>50.28</v>
       </c>
       <c r="E87" s="1">
         <v>64.02</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
-        <v>299485.56</v>
+        <v>288025.98</v>
       </c>
       <c r="I87" s="1">
-        <v>-61281.8</v>
+        <v>-61816.26</v>
       </c>
       <c r="J87" s="1">
-        <v>-20.462355513902</v>
+        <v>-21.462043111528</v>
       </c>
       <c r="K87">
         <v>0.0</v>
       </c>
       <c r="L87">
         <v>0.0</v>
       </c>
       <c r="M87" s="1">
-        <v>238203.76</v>
+        <v>226209.72</v>
       </c>
       <c r="N87" s="1">
-        <v>238203.76</v>
+        <v>226209.72</v>
       </c>
       <c r="O87" s="1">
-        <v>0.3</v>
+        <v>0.31</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
         <v>202</v>
       </c>
       <c r="B88" t="s">
         <v>203</v>
       </c>
       <c r="C88" s="1">
         <v>2709.0</v>
       </c>
       <c r="D88" s="1">
-        <v>27.06</v>
+        <v>27.26</v>
       </c>
       <c r="E88" s="1">
         <v>33.4333333333</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
         <v>90570.9</v>
       </c>
       <c r="I88" s="1">
-        <v>-17265.36</v>
+        <v>-16723.56</v>
       </c>
       <c r="J88" s="1">
-        <v>-19.062811565304</v>
+        <v>-18.464606181456</v>
       </c>
       <c r="K88">
         <v>0.0</v>
       </c>
       <c r="L88">
         <v>0.0</v>
       </c>
       <c r="M88" s="1">
-        <v>73305.54</v>
+        <v>73847.34</v>
       </c>
       <c r="N88" s="1">
-        <v>73305.54</v>
+        <v>73847.34</v>
       </c>
       <c r="O88" s="1">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
         <v>204</v>
       </c>
       <c r="B89" t="s">
         <v>205</v>
       </c>
       <c r="C89" s="1">
-        <v>202891.0</v>
+        <v>186878.0</v>
       </c>
       <c r="D89" s="1">
-        <v>4.588</v>
+        <v>4.43</v>
       </c>
       <c r="E89" s="1">
-        <v>3.5459065705</v>
+        <v>3.5459065808</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
-        <v>719432.53</v>
+        <v>662651.93</v>
       </c>
       <c r="I89" s="1">
-        <v>211431.38</v>
+        <v>165217.61</v>
       </c>
       <c r="J89" s="1">
-        <v>29.388632176529</v>
+        <v>24.932789375563</v>
       </c>
       <c r="K89">
         <v>0.0</v>
       </c>
       <c r="L89">
         <v>0.0</v>
       </c>
       <c r="M89" s="1">
-        <v>930863.91</v>
+        <v>827869.54</v>
       </c>
       <c r="N89" s="1">
-        <v>930863.91</v>
+        <v>827869.54</v>
       </c>
       <c r="O89" s="1">
-        <v>1.19</v>
+        <v>1.13</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
         <v>206</v>
       </c>
       <c r="B90" t="s">
         <v>207</v>
       </c>
       <c r="C90" s="1">
         <v>9484.0</v>
       </c>
       <c r="D90" s="1">
-        <v>22.91</v>
+        <v>22.39</v>
       </c>
       <c r="E90" s="1">
         <v>27.08</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
         <v>256826.72</v>
       </c>
       <c r="I90" s="1">
-        <v>-39548.28</v>
+        <v>-44479.96</v>
       </c>
       <c r="J90" s="1">
-        <v>-15.3988183161</v>
+        <v>-17.31905465288</v>
       </c>
       <c r="K90">
         <v>0.0</v>
       </c>
       <c r="L90">
         <v>0.0</v>
       </c>
       <c r="M90" s="1">
-        <v>217278.44</v>
+        <v>212346.76</v>
       </c>
       <c r="N90" s="1">
-        <v>217278.44</v>
+        <v>212346.76</v>
       </c>
       <c r="O90" s="1">
-        <v>0.28</v>
+        <v>0.29</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
         <v>208</v>
       </c>
       <c r="B91" t="s">
         <v>209</v>
       </c>
       <c r="C91" s="1">
-        <v>4542.0</v>
+        <v>4183.0</v>
       </c>
       <c r="D91" s="1">
-        <v>176.0</v>
+        <v>177.42</v>
       </c>
       <c r="E91" s="1">
-        <v>147.4310832232</v>
+        <v>147.4310829548</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
-        <v>669631.98</v>
+        <v>616704.22</v>
       </c>
       <c r="I91" s="1">
-        <v>129760.02</v>
+        <v>125443.64</v>
       </c>
       <c r="J91" s="1">
-        <v>19.377811077661</v>
+        <v>20.340973181601</v>
       </c>
       <c r="K91">
         <v>0.0</v>
       </c>
       <c r="L91">
         <v>0.0</v>
       </c>
       <c r="M91" s="1">
-        <v>799392.0</v>
+        <v>742147.86</v>
       </c>
       <c r="N91" s="1">
-        <v>799392.0</v>
+        <v>742147.86</v>
       </c>
       <c r="O91" s="1">
-        <v>1.02</v>
+        <v>1.01</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
         <v>210</v>
       </c>
       <c r="B92" t="s">
         <v>211</v>
       </c>
       <c r="C92" s="1">
-        <v>3961.0</v>
+        <v>3648.0</v>
       </c>
       <c r="D92" s="1">
-        <v>156.05</v>
+        <v>146.95</v>
       </c>
       <c r="E92" s="1">
-        <v>76.1009618783</v>
+        <v>76.1009621711</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
-        <v>301435.91</v>
+        <v>277616.31</v>
       </c>
       <c r="I92" s="1">
-        <v>316678.14</v>
+        <v>258457.29</v>
       </c>
       <c r="J92" s="1">
-        <v>105.05654087464</v>
+        <v>93.098741208685</v>
       </c>
       <c r="K92">
         <v>0.0</v>
       </c>
       <c r="L92">
         <v>0.0</v>
       </c>
       <c r="M92" s="1">
-        <v>618114.05</v>
+        <v>536073.6</v>
       </c>
       <c r="N92" s="1">
-        <v>618114.05</v>
+        <v>536073.6</v>
       </c>
       <c r="O92" s="1">
-        <v>0.79</v>
+        <v>0.73</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
         <v>212</v>
       </c>
       <c r="B93" t="s">
         <v>213</v>
       </c>
       <c r="C93" s="1">
-        <v>4768.0</v>
+        <v>4300.0</v>
       </c>
       <c r="D93" s="1">
-        <v>51.31</v>
+        <v>52.47</v>
       </c>
       <c r="E93" s="1">
         <v>56.8</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
-        <v>270822.4</v>
+        <v>244240.0</v>
       </c>
       <c r="I93" s="1">
-        <v>-26176.32</v>
+        <v>-18619.0</v>
       </c>
       <c r="J93" s="1">
-        <v>-9.6654929577465</v>
+        <v>-7.6232394366197</v>
       </c>
       <c r="K93">
         <v>0.0</v>
       </c>
       <c r="L93">
         <v>0.0</v>
       </c>
       <c r="M93" s="1">
-        <v>244646.08</v>
+        <v>225621.0</v>
       </c>
       <c r="N93" s="1">
-        <v>244646.08</v>
+        <v>225621.0</v>
       </c>
       <c r="O93" s="1">
         <v>0.31</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
         <v>214</v>
       </c>
       <c r="B94" t="s">
         <v>215</v>
       </c>
       <c r="C94" s="1">
-        <v>2720.0</v>
+        <v>2505.0</v>
       </c>
       <c r="D94" s="1">
-        <v>353.6</v>
+        <v>379.4</v>
       </c>
       <c r="E94" s="1">
-        <v>360.5104632353</v>
+        <v>360.5104630739</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
-        <v>980588.46</v>
+        <v>903078.71</v>
       </c>
       <c r="I94" s="1">
-        <v>-18796.46</v>
+        <v>47318.29</v>
       </c>
       <c r="J94" s="1">
-        <v>-1.9168551096349</v>
+        <v>5.2396639934076</v>
       </c>
       <c r="K94">
         <v>0.0</v>
       </c>
       <c r="L94">
         <v>0.0</v>
       </c>
       <c r="M94" s="1">
-        <v>961792.0</v>
+        <v>950397.0</v>
       </c>
       <c r="N94" s="1">
-        <v>961792.0</v>
+        <v>950397.0</v>
       </c>
       <c r="O94" s="1">
-        <v>1.23</v>
+        <v>1.3</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
         <v>216</v>
       </c>
       <c r="B95" t="s">
         <v>217</v>
       </c>
       <c r="C95" s="1">
-        <v>14146.0</v>
+        <v>13030.0</v>
       </c>
       <c r="D95" s="1">
-        <v>26.3</v>
+        <v>25.33</v>
       </c>
       <c r="E95" s="1">
         <v>20.54</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
-        <v>290558.84</v>
+        <v>267636.2</v>
       </c>
       <c r="I95" s="1">
-        <v>81480.96</v>
+        <v>62413.7</v>
       </c>
       <c r="J95" s="1">
-        <v>28.042843232717</v>
+        <v>23.32035053554</v>
       </c>
       <c r="K95">
         <v>0.0</v>
       </c>
       <c r="L95">
         <v>0.0</v>
       </c>
       <c r="M95" s="1">
-        <v>372039.8</v>
+        <v>330049.9</v>
       </c>
       <c r="N95" s="1">
-        <v>372039.8</v>
+        <v>330049.9</v>
       </c>
       <c r="O95" s="1">
-        <v>0.48</v>
+        <v>0.45</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
         <v>218</v>
       </c>
       <c r="B96" t="s">
         <v>219</v>
       </c>
       <c r="C96" s="1">
-        <v>2785.0</v>
+        <v>2565.0</v>
       </c>
       <c r="D96" s="1">
-        <v>452.0</v>
+        <v>469.8</v>
       </c>
       <c r="E96" s="1">
-        <v>637.8062692998</v>
+        <v>637.8062690058</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
-        <v>1776290.46</v>
+        <v>1635973.08</v>
       </c>
       <c r="I96" s="1">
-        <v>-517470.46</v>
+        <v>-430936.08</v>
       </c>
       <c r="J96" s="1">
-        <v>-29.132085751336</v>
+        <v>-26.341269625292</v>
       </c>
       <c r="K96">
         <v>0.0</v>
       </c>
       <c r="L96">
         <v>0.0</v>
       </c>
       <c r="M96" s="1">
-        <v>1258820.0</v>
+        <v>1205037.0</v>
       </c>
       <c r="N96" s="1">
-        <v>1258820.0</v>
+        <v>1205037.0</v>
       </c>
       <c r="O96" s="1">
-        <v>1.61</v>
+        <v>1.64</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
         <v>220</v>
       </c>
       <c r="B97" t="s">
         <v>221</v>
       </c>
       <c r="C97" s="1">
-        <v>7916.0</v>
+        <v>7291.0</v>
       </c>
       <c r="D97" s="1">
-        <v>50.26</v>
+        <v>51.44</v>
       </c>
       <c r="E97" s="1">
         <v>59.0</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
-        <v>467044.0</v>
+        <v>430169.0</v>
       </c>
       <c r="I97" s="1">
-        <v>-69185.84</v>
+        <v>-55119.96</v>
       </c>
       <c r="J97" s="1">
-        <v>-14.813559322034</v>
+        <v>-12.813559322034</v>
       </c>
       <c r="K97">
         <v>0.0</v>
       </c>
       <c r="L97">
         <v>0.0</v>
       </c>
       <c r="M97" s="1">
-        <v>397858.16</v>
+        <v>375049.04</v>
       </c>
       <c r="N97" s="1">
-        <v>397858.16</v>
+        <v>375049.04</v>
       </c>
       <c r="O97" s="1">
         <v>0.51</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
         <v>222</v>
       </c>
       <c r="B98" t="s">
         <v>223</v>
       </c>
       <c r="C98" s="1">
-        <v>3781.0</v>
+        <v>3482.0</v>
       </c>
       <c r="D98" s="1">
-        <v>112.9</v>
+        <v>130.85</v>
       </c>
       <c r="E98" s="1">
-        <v>100.9287278498</v>
+        <v>100.9287277427</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
-        <v>381611.52</v>
+        <v>351433.83</v>
       </c>
       <c r="I98" s="1">
-        <v>45263.38</v>
+        <v>104185.87</v>
       </c>
       <c r="J98" s="1">
-        <v>11.861114674945</v>
+        <v>29.645942167833</v>
       </c>
       <c r="K98">
         <v>0.0</v>
       </c>
       <c r="L98">
         <v>0.0</v>
       </c>
       <c r="M98" s="1">
-        <v>426874.9</v>
+        <v>455619.7</v>
       </c>
       <c r="N98" s="1">
-        <v>426874.9</v>
+        <v>455619.7</v>
       </c>
       <c r="O98" s="1">
-        <v>0.55</v>
+        <v>0.62</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
         <v>224</v>
       </c>
       <c r="B99" t="s">
         <v>225</v>
       </c>
       <c r="C99" s="1">
         <v>8263.0</v>
       </c>
       <c r="D99" s="1">
-        <v>15.04</v>
+        <v>15.68</v>
       </c>
       <c r="E99" s="1">
         <v>11.8022231635</v>
       </c>
       <c r="F99" t="s">
         <v>8</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
         <v>97521.77</v>
       </c>
       <c r="I99" s="1">
-        <v>26753.75</v>
+        <v>32042.07</v>
       </c>
       <c r="J99" s="1">
-        <v>27.433618155208</v>
+        <v>32.856325310749</v>
       </c>
       <c r="K99">
         <v>0.0</v>
       </c>
       <c r="L99">
         <v>0.0</v>
       </c>
       <c r="M99" s="1">
-        <v>124275.52</v>
+        <v>129563.84</v>
       </c>
       <c r="N99" s="1">
-        <v>124275.52</v>
+        <v>129563.84</v>
       </c>
       <c r="O99" s="1">
-        <v>0.16</v>
+        <v>0.18</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
         <v>226</v>
       </c>
       <c r="B100" t="s">
         <v>227</v>
       </c>
       <c r="C100" s="1">
-        <v>7335.0</v>
+        <v>6756.0</v>
       </c>
       <c r="D100" s="1">
-        <v>51.78</v>
+        <v>54.82</v>
       </c>
       <c r="E100" s="1">
-        <v>52.2038009543</v>
+        <v>52.2038010657</v>
       </c>
       <c r="F100" t="s">
         <v>8</v>
       </c>
       <c r="G100">
         <v>1.0</v>
       </c>
       <c r="H100" s="1">
-        <v>382914.88</v>
+        <v>352688.88</v>
       </c>
       <c r="I100" s="1">
-        <v>-3108.58</v>
+        <v>17675.04</v>
       </c>
       <c r="J100" s="1">
-        <v>-0.81182010999416</v>
+        <v>5.0115104281144</v>
       </c>
       <c r="K100">
         <v>0.0</v>
       </c>
       <c r="L100">
         <v>0.0</v>
       </c>
       <c r="M100" s="1">
-        <v>379806.3</v>
+        <v>370363.92</v>
       </c>
       <c r="N100" s="1">
-        <v>379806.3</v>
+        <v>370363.92</v>
       </c>
       <c r="O100" s="1">
-        <v>0.49</v>
+        <v>0.51</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
         <v>228</v>
       </c>
       <c r="B101" t="s">
         <v>229</v>
       </c>
       <c r="C101" s="1">
-        <v>727.0</v>
+        <v>636.0</v>
       </c>
       <c r="D101" s="1">
-        <v>499.3</v>
+        <v>444.9</v>
       </c>
       <c r="E101" s="1">
-        <v>186.1487070151</v>
+        <v>186.1487106918</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
-        <v>135330.11</v>
+        <v>118390.58</v>
       </c>
       <c r="I101" s="1">
-        <v>227660.99</v>
+        <v>164565.82</v>
       </c>
       <c r="J101" s="1">
-        <v>168.2264131759</v>
+        <v>139.00246117554</v>
       </c>
       <c r="K101">
         <v>0.0</v>
       </c>
       <c r="L101">
         <v>0.0</v>
       </c>
       <c r="M101" s="1">
-        <v>362991.1</v>
+        <v>282956.4</v>
       </c>
       <c r="N101" s="1">
-        <v>362991.1</v>
+        <v>282956.4</v>
       </c>
       <c r="O101" s="1">
-        <v>0.46</v>
+        <v>0.39</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
         <v>230</v>
       </c>
       <c r="B102" t="s">
         <v>231</v>
       </c>
       <c r="C102" s="1">
-        <v>79529.0</v>
+        <v>68213.0</v>
       </c>
       <c r="D102" s="1">
-        <v>4.108</v>
+        <v>3.494</v>
       </c>
       <c r="E102" s="1">
-        <v>3.4779999749</v>
+        <v>3.478000088</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
-        <v>276601.86</v>
+        <v>237244.82</v>
       </c>
       <c r="I102" s="1">
-        <v>50103.27</v>
+        <v>1091.4</v>
       </c>
       <c r="J102" s="1">
-        <v>18.113858670365</v>
+        <v>0.46003111890915</v>
       </c>
       <c r="K102">
         <v>0.0</v>
       </c>
       <c r="L102">
         <v>0.0</v>
       </c>
       <c r="M102" s="1">
-        <v>326705.13</v>
+        <v>238336.22</v>
       </c>
       <c r="N102" s="1">
-        <v>326705.13</v>
+        <v>238336.22</v>
       </c>
       <c r="O102" s="1">
-        <v>0.42</v>
+        <v>0.33</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
         <v>232</v>
       </c>
       <c r="B103" t="s">
         <v>233</v>
       </c>
       <c r="C103" s="1">
-        <v>5131.0</v>
+        <v>4435.0</v>
       </c>
       <c r="D103" s="1">
-        <v>76.2</v>
+        <v>71.68</v>
       </c>
       <c r="E103" s="1">
         <v>69.3</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
-        <v>355578.3</v>
+        <v>307345.5</v>
       </c>
       <c r="I103" s="1">
-        <v>35403.9</v>
+        <v>10555.3</v>
       </c>
       <c r="J103" s="1">
-        <v>9.95670995671</v>
+        <v>3.4343434343434</v>
       </c>
       <c r="K103">
         <v>0.0</v>
       </c>
       <c r="L103">
         <v>0.0</v>
       </c>
       <c r="M103" s="1">
-        <v>390982.2</v>
+        <v>317900.8</v>
       </c>
       <c r="N103" s="1">
-        <v>390982.2</v>
+        <v>317900.8</v>
       </c>
       <c r="O103" s="1">
-        <v>0.5</v>
+        <v>0.43</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
         <v>234</v>
       </c>
       <c r="B104" t="s">
         <v>235</v>
       </c>
       <c r="C104" s="1">
-        <v>80369.0</v>
+        <v>74025.0</v>
       </c>
       <c r="D104" s="1">
-        <v>11.39</v>
+        <v>13.545</v>
       </c>
       <c r="E104" s="1">
-        <v>4.5034242059</v>
+        <v>4.5034242486</v>
       </c>
       <c r="F104" t="s">
         <v>8</v>
       </c>
       <c r="G104">
         <v>1.0</v>
       </c>
       <c r="H104" s="1">
-        <v>361935.7</v>
+        <v>333365.98</v>
       </c>
       <c r="I104" s="1">
-        <v>553467.21</v>
+        <v>669302.65</v>
       </c>
       <c r="J104" s="1">
-        <v>152.9186565459</v>
+        <v>200.77113147538</v>
       </c>
       <c r="K104">
         <v>0.0</v>
       </c>
       <c r="L104">
         <v>0.0</v>
       </c>
       <c r="M104" s="1">
-        <v>915402.91</v>
+        <v>1002668.63</v>
       </c>
       <c r="N104" s="1">
-        <v>915402.91</v>
+        <v>1002668.63</v>
       </c>
       <c r="O104" s="1">
-        <v>1.17</v>
+        <v>1.37</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
         <v>236</v>
       </c>
       <c r="B105" t="s">
         <v>237</v>
       </c>
       <c r="C105" s="1">
-        <v>35716.0</v>
+        <v>32897.0</v>
       </c>
       <c r="D105" s="1">
-        <v>15.58</v>
+        <v>16.235</v>
       </c>
       <c r="E105" s="1">
         <v>16.45</v>
       </c>
       <c r="F105" t="s">
         <v>8</v>
       </c>
       <c r="G105">
         <v>1.0</v>
       </c>
       <c r="H105" s="1">
-        <v>587528.2</v>
+        <v>541155.65</v>
       </c>
       <c r="I105" s="1">
-        <v>-31072.92</v>
+        <v>-7072.85</v>
       </c>
       <c r="J105" s="1">
-        <v>-5.2887537993921</v>
+        <v>-1.3069899575104</v>
       </c>
       <c r="K105">
         <v>0.0</v>
       </c>
       <c r="L105">
         <v>0.0</v>
       </c>
       <c r="M105" s="1">
-        <v>556455.28</v>
+        <v>534082.8</v>
       </c>
       <c r="N105" s="1">
-        <v>556455.28</v>
+        <v>534082.8</v>
       </c>
       <c r="O105" s="1">
-        <v>0.71</v>
+        <v>0.73</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
         <v>238</v>
       </c>
       <c r="B106" t="s">
         <v>239</v>
       </c>
       <c r="C106" s="1">
-        <v>598.0</v>
+        <v>16.0</v>
       </c>
       <c r="D106" s="1">
-        <v>4799.52</v>
+        <v>4805.57</v>
       </c>
       <c r="E106" s="1">
-        <v>4798.2022073579</v>
+        <v>4799.94125</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
       <c r="G106">
         <v>1.0</v>
       </c>
       <c r="H106" s="1">
-        <v>2869324.92</v>
+        <v>76799.06</v>
       </c>
       <c r="I106" s="1">
-        <v>788.04</v>
+        <v>90.06</v>
       </c>
       <c r="J106" s="1">
-        <v>0.02746429986047</v>
+        <v>0.11726706029996</v>
       </c>
       <c r="K106">
         <v>0.0</v>
       </c>
       <c r="L106">
         <v>0.0</v>
       </c>
       <c r="M106" s="1">
-        <v>2870112.96</v>
+        <v>76889.12</v>
       </c>
       <c r="N106" s="1">
-        <v>2870112.96</v>
+        <v>76889.12</v>
       </c>
       <c r="O106" s="1">
-        <v>3.67</v>
+        <v>0.1</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
         <v>240</v>
       </c>
       <c r="B107" t="s">
         <v>241</v>
       </c>
       <c r="C107" s="1">
-        <v>30620.0</v>
+        <v>28203.0</v>
       </c>
       <c r="D107" s="1">
-        <v>18.25</v>
+        <v>17.905</v>
       </c>
       <c r="E107" s="1">
         <v>18.19</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
-        <v>556977.8</v>
+        <v>513012.57</v>
       </c>
       <c r="I107" s="1">
-        <v>1837.2</v>
+        <v>-8037.85</v>
       </c>
       <c r="J107" s="1">
-        <v>0.32985156679494</v>
+        <v>-1.566793967641</v>
       </c>
       <c r="K107">
         <v>0.0</v>
       </c>
       <c r="L107">
         <v>0.0</v>
       </c>
       <c r="M107" s="1">
-        <v>558815.0</v>
+        <v>504974.72</v>
       </c>
       <c r="N107" s="1">
-        <v>558815.0</v>
+        <v>504974.72</v>
       </c>
       <c r="O107" s="1">
-        <v>0.71</v>
+        <v>0.69</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
         <v>242</v>
       </c>
       <c r="B108" t="s">
         <v>243</v>
       </c>
       <c r="C108" s="1">
-        <v>3375.0</v>
+        <v>3246.0</v>
       </c>
       <c r="D108" s="1">
-        <v>67.2</v>
+        <v>68.1</v>
       </c>
       <c r="E108" s="1">
         <v>67.7</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
       <c r="G108">
         <v>1.0</v>
       </c>
       <c r="H108" s="1">
-        <v>228487.5</v>
+        <v>219754.2</v>
       </c>
       <c r="I108" s="1">
-        <v>-1687.5</v>
+        <v>1298.4</v>
       </c>
       <c r="J108" s="1">
-        <v>-0.73855243722304</v>
+        <v>0.59084194977843</v>
       </c>
       <c r="K108">
         <v>0.0</v>
       </c>
       <c r="L108">
         <v>0.0</v>
       </c>
       <c r="M108" s="1">
-        <v>226800.0</v>
+        <v>221052.6</v>
       </c>
       <c r="N108" s="1">
-        <v>226800.0</v>
+        <v>221052.6</v>
       </c>
       <c r="O108" s="1">
-        <v>0.29</v>
+        <v>0.3</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
         <v>244</v>
       </c>
       <c r="B109" t="s">
         <v>245</v>
       </c>
       <c r="C109" s="1">
         <v>4821.0</v>
       </c>
       <c r="D109" s="1">
-        <v>253.25</v>
+        <v>249.14</v>
       </c>
       <c r="E109" s="1">
         <v>158.78</v>
       </c>
       <c r="F109" t="s">
         <v>8</v>
       </c>
       <c r="G109">
         <v>1.0</v>
       </c>
       <c r="H109" s="1">
         <v>765478.38</v>
       </c>
       <c r="I109" s="1">
-        <v>455439.87</v>
+        <v>435625.56</v>
       </c>
       <c r="J109" s="1">
-        <v>59.497417810807</v>
+        <v>56.908930595793</v>
       </c>
       <c r="K109">
         <v>0.0</v>
       </c>
       <c r="L109">
         <v>0.0</v>
       </c>
       <c r="M109" s="1">
-        <v>1220918.25</v>
+        <v>1201103.94</v>
       </c>
       <c r="N109" s="1">
-        <v>1220918.25</v>
+        <v>1201103.94</v>
       </c>
       <c r="O109" s="1">
-        <v>1.56</v>
+        <v>1.64</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
         <v>246</v>
       </c>
       <c r="B110" t="s">
         <v>247</v>
       </c>
       <c r="C110" s="1">
-        <v>10673.0</v>
+        <v>9677.0</v>
       </c>
       <c r="D110" s="1">
-        <v>24.23</v>
+        <v>25.58</v>
       </c>
       <c r="E110" s="1">
         <v>22.75</v>
       </c>
       <c r="F110" t="s">
         <v>8</v>
       </c>
       <c r="G110">
         <v>1.0</v>
       </c>
       <c r="H110" s="1">
-        <v>242810.75</v>
+        <v>220151.75</v>
       </c>
       <c r="I110" s="1">
-        <v>15796.04</v>
+        <v>27385.91</v>
       </c>
       <c r="J110" s="1">
-        <v>6.5054945054945</v>
+        <v>12.43956043956</v>
       </c>
       <c r="K110">
         <v>0.0</v>
       </c>
       <c r="L110">
         <v>0.0</v>
       </c>
       <c r="M110" s="1">
-        <v>258606.79</v>
+        <v>247537.66</v>
       </c>
       <c r="N110" s="1">
-        <v>258606.79</v>
+        <v>247537.66</v>
       </c>
       <c r="O110" s="1">
-        <v>0.33</v>
+        <v>0.34</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
         <v>248</v>
       </c>
       <c r="B111" t="s">
         <v>249</v>
       </c>
       <c r="C111" s="1">
-        <v>6237.0</v>
+        <v>5627.0</v>
       </c>
       <c r="D111" s="1">
-        <v>41.065</v>
+        <v>38.945</v>
       </c>
       <c r="E111" s="1">
-        <v>32.8492303992</v>
+        <v>32.8492304958</v>
       </c>
       <c r="F111" t="s">
         <v>8</v>
       </c>
       <c r="G111">
         <v>1.0</v>
       </c>
       <c r="H111" s="1">
-        <v>204880.65</v>
+        <v>184842.62</v>
       </c>
       <c r="I111" s="1">
-        <v>51241.76</v>
+        <v>34300.9</v>
       </c>
       <c r="J111" s="1">
-        <v>25.010541503065</v>
+        <v>18.556813358304</v>
       </c>
       <c r="K111">
         <v>0.0</v>
       </c>
       <c r="L111">
         <v>0.0</v>
       </c>
       <c r="M111" s="1">
-        <v>256122.41</v>
+        <v>219143.52</v>
       </c>
       <c r="N111" s="1">
-        <v>256122.41</v>
+        <v>219143.52</v>
       </c>
       <c r="O111" s="1">
-        <v>0.33</v>
+        <v>0.3</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
         <v>250</v>
       </c>
       <c r="B112" t="s">
         <v>251</v>
       </c>
       <c r="C112" s="1">
         <v>5666.0</v>
       </c>
       <c r="D112" s="1">
-        <v>17.71</v>
+        <v>15.86</v>
       </c>
       <c r="E112" s="1">
         <v>16.36</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
         <v>92695.76</v>
       </c>
       <c r="I112" s="1">
-        <v>7649.1</v>
+        <v>-2833.0</v>
       </c>
       <c r="J112" s="1">
-        <v>8.2518337408313</v>
+        <v>-3.0562347188264</v>
       </c>
       <c r="K112">
         <v>0.0</v>
       </c>
       <c r="L112">
         <v>0.0</v>
       </c>
       <c r="M112" s="1">
-        <v>100344.86</v>
+        <v>89862.76</v>
       </c>
       <c r="N112" s="1">
-        <v>100344.86</v>
+        <v>89862.76</v>
       </c>
       <c r="O112" s="1">
-        <v>0.13</v>
+        <v>0.12</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
         <v>252</v>
       </c>
       <c r="B113" t="s">
         <v>253</v>
       </c>
       <c r="C113" s="1">
         <v>3922.0</v>
       </c>
       <c r="D113" s="1">
-        <v>25.15</v>
+        <v>27.81</v>
       </c>
       <c r="E113" s="1">
         <v>23.76</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
       <c r="G113">
         <v>1.0</v>
       </c>
       <c r="H113" s="1">
         <v>93186.72</v>
       </c>
       <c r="I113" s="1">
-        <v>5451.58</v>
+        <v>15884.1</v>
       </c>
       <c r="J113" s="1">
-        <v>5.8501683501683</v>
+        <v>17.045454545455</v>
       </c>
       <c r="K113">
         <v>0.0</v>
       </c>
       <c r="L113">
         <v>0.0</v>
       </c>
       <c r="M113" s="1">
-        <v>98638.3</v>
+        <v>109070.82</v>
       </c>
       <c r="N113" s="1">
-        <v>98638.3</v>
+        <v>109070.82</v>
       </c>
       <c r="O113" s="1">
-        <v>0.13</v>
+        <v>0.15</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
         <v>254</v>
       </c>
       <c r="B114" t="s">
         <v>255</v>
       </c>
       <c r="C114" s="1">
-        <v>8932.0</v>
+        <v>7859.0</v>
       </c>
       <c r="D114" s="1">
-        <v>27.865</v>
+        <v>31.37</v>
       </c>
       <c r="E114" s="1">
         <v>41.96</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
       <c r="G114">
         <v>1.0</v>
       </c>
       <c r="H114" s="1">
-        <v>374786.72</v>
+        <v>329763.64</v>
       </c>
       <c r="I114" s="1">
-        <v>-125896.54</v>
+        <v>-83226.81</v>
       </c>
       <c r="J114" s="1">
-        <v>-33.591515729266</v>
+        <v>-25.23832221163</v>
       </c>
       <c r="K114">
         <v>0.0</v>
       </c>
       <c r="L114">
         <v>0.0</v>
       </c>
       <c r="M114" s="1">
-        <v>248890.18</v>
+        <v>246536.83</v>
       </c>
       <c r="N114" s="1">
-        <v>248890.18</v>
+        <v>246536.83</v>
       </c>
       <c r="O114" s="1">
-        <v>0.32</v>
+        <v>0.34</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
         <v>256</v>
       </c>
       <c r="B115" t="s">
         <v>257</v>
       </c>
       <c r="C115" s="1">
         <v>3417.0</v>
       </c>
       <c r="D115" s="1">
-        <v>26.23</v>
+        <v>27.58</v>
       </c>
       <c r="E115" s="1">
         <v>27.83</v>
       </c>
       <c r="F115" t="s">
         <v>8</v>
       </c>
       <c r="G115">
         <v>1.0</v>
       </c>
       <c r="H115" s="1">
         <v>95095.11</v>
       </c>
       <c r="I115" s="1">
-        <v>-5467.2</v>
+        <v>-854.25</v>
       </c>
       <c r="J115" s="1">
-        <v>-5.7491915199425</v>
+        <v>-0.89831117499102</v>
       </c>
       <c r="K115">
         <v>0.0</v>
       </c>
       <c r="L115">
         <v>0.0</v>
       </c>
       <c r="M115" s="1">
-        <v>89627.91</v>
+        <v>94240.86</v>
       </c>
       <c r="N115" s="1">
-        <v>89627.91</v>
+        <v>94240.86</v>
       </c>
       <c r="O115" s="1">
-        <v>0.11</v>
+        <v>0.13</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
         <v>258</v>
       </c>
       <c r="B116" t="s">
         <v>259</v>
       </c>
       <c r="C116" s="1">
         <v>1034.0</v>
       </c>
       <c r="D116" s="1">
-        <v>95.85</v>
+        <v>108.3</v>
       </c>
       <c r="E116" s="1">
         <v>90.7</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
         <v>93783.8</v>
       </c>
       <c r="I116" s="1">
-        <v>5325.1</v>
+        <v>18198.4</v>
       </c>
       <c r="J116" s="1">
-        <v>5.678059536935</v>
+        <v>19.404630650496</v>
       </c>
       <c r="K116">
         <v>0.0</v>
       </c>
       <c r="L116">
         <v>0.0</v>
       </c>
       <c r="M116" s="1">
-        <v>99108.9</v>
+        <v>111982.2</v>
       </c>
       <c r="N116" s="1">
-        <v>99108.9</v>
+        <v>111982.2</v>
       </c>
       <c r="O116" s="1">
-        <v>0.13</v>
+        <v>0.15</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
         <v>260</v>
       </c>
       <c r="B117" t="s">
         <v>261</v>
       </c>
       <c r="C117" s="1">
         <v>2981.0</v>
       </c>
       <c r="D117" s="1">
-        <v>37.2</v>
+        <v>36.3</v>
       </c>
       <c r="E117" s="1">
         <v>36.87</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
         <v>109909.47</v>
       </c>
       <c r="I117" s="1">
-        <v>983.73</v>
+        <v>-1699.17</v>
       </c>
       <c r="J117" s="1">
-        <v>0.89503661513426</v>
+        <v>-1.5459723352319</v>
       </c>
       <c r="K117">
         <v>0.0</v>
       </c>
       <c r="L117">
         <v>0.0</v>
       </c>
       <c r="M117" s="1">
-        <v>110893.2</v>
+        <v>108210.3</v>
       </c>
       <c r="N117" s="1">
-        <v>110893.2</v>
+        <v>108210.3</v>
       </c>
       <c r="O117" s="1">
-        <v>0.14</v>
+        <v>0.15</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
         <v>262</v>
       </c>
       <c r="B118" t="s">
         <v>263</v>
       </c>
       <c r="C118" s="1">
-        <v>3882.0</v>
+        <v>3575.0</v>
       </c>
       <c r="D118" s="1">
-        <v>284.4</v>
+        <v>297.0</v>
       </c>
       <c r="E118" s="1">
-        <v>251.5670607934</v>
+        <v>251.5670601399</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
-        <v>976583.33</v>
+        <v>899352.24</v>
       </c>
       <c r="I118" s="1">
-        <v>127457.47</v>
+        <v>162422.76</v>
       </c>
       <c r="J118" s="1">
-        <v>13.051366543396</v>
+        <v>18.059971696963</v>
       </c>
       <c r="K118">
         <v>0.0</v>
       </c>
       <c r="L118">
         <v>0.0</v>
       </c>
       <c r="M118" s="1">
-        <v>1104040.8</v>
+        <v>1061775.0</v>
       </c>
       <c r="N118" s="1">
-        <v>1104040.8</v>
+        <v>1061775.0</v>
       </c>
       <c r="O118" s="1">
-        <v>1.41</v>
+        <v>1.45</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
         <v>264</v>
       </c>
       <c r="B119" t="s">
         <v>265</v>
       </c>
       <c r="C119" s="1">
-        <v>128299.0</v>
+        <v>118173.0</v>
       </c>
       <c r="D119" s="1">
-        <v>4.435</v>
+        <v>4.234</v>
       </c>
       <c r="E119" s="1">
-        <v>2.573199947</v>
+        <v>2.5731999695</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
-        <v>330138.98</v>
+        <v>304082.76</v>
       </c>
       <c r="I119" s="1">
-        <v>238867.09</v>
+        <v>196261.72</v>
       </c>
       <c r="J119" s="1">
-        <v>72.35349488267</v>
+        <v>64.542205549568</v>
       </c>
       <c r="K119">
         <v>0.0</v>
       </c>
       <c r="L119">
         <v>0.0</v>
       </c>
       <c r="M119" s="1">
-        <v>569006.07</v>
+        <v>500344.48</v>
       </c>
       <c r="N119" s="1">
-        <v>569006.07</v>
+        <v>500344.48</v>
       </c>
       <c r="O119" s="1">
-        <v>0.73</v>
+        <v>0.68</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
         <v>266</v>
       </c>
       <c r="B120" t="s">
         <v>267</v>
       </c>
       <c r="C120" s="1">
-        <v>29102.0</v>
+        <v>27988.0</v>
       </c>
       <c r="D120" s="1">
-        <v>8.872</v>
+        <v>8.994</v>
       </c>
       <c r="E120" s="1">
-        <v>9.3879997938</v>
+        <v>9.3879998571</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
-        <v>273209.57</v>
+        <v>262751.34</v>
       </c>
       <c r="I120" s="1">
-        <v>-15016.63</v>
+        <v>-11027.27</v>
       </c>
       <c r="J120" s="1">
-        <v>-5.4963777440153</v>
+        <v>-4.1968463414877</v>
       </c>
       <c r="K120">
         <v>0.0</v>
       </c>
       <c r="L120">
         <v>0.0</v>
       </c>
       <c r="M120" s="1">
-        <v>258192.94</v>
+        <v>251724.07</v>
       </c>
       <c r="N120" s="1">
-        <v>258192.94</v>
+        <v>251724.07</v>
       </c>
       <c r="O120" s="1">
-        <v>0.33</v>
+        <v>0.34</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
         <v>268</v>
       </c>
       <c r="B121" t="s">
         <v>269</v>
       </c>
       <c r="C121" s="1">
-        <v>12627.0</v>
+        <v>11631.0</v>
       </c>
       <c r="D121" s="1">
-        <v>73.22</v>
+        <v>74.16</v>
       </c>
       <c r="E121" s="1">
-        <v>90.1062714817</v>
+        <v>90.1062711719</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
-        <v>1137771.89</v>
+        <v>1048026.04</v>
       </c>
       <c r="I121" s="1">
-        <v>-213222.95</v>
+        <v>-185471.08</v>
       </c>
       <c r="J121" s="1">
-        <v>-18.740395317729</v>
+        <v>-17.697182409704</v>
       </c>
       <c r="K121">
         <v>0.0</v>
       </c>
       <c r="L121">
         <v>0.0</v>
       </c>
       <c r="M121" s="1">
-        <v>924548.94</v>
+        <v>862554.96</v>
       </c>
       <c r="N121" s="1">
-        <v>924548.94</v>
+        <v>862554.96</v>
       </c>
       <c r="O121" s="1">
         <v>1.18</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
         <v>270</v>
       </c>
       <c r="B122" t="s">
         <v>271</v>
       </c>
       <c r="C122" s="1">
-        <v>11400.0</v>
+        <v>10434.0</v>
       </c>
       <c r="D122" s="1">
-        <v>144.46</v>
+        <v>167.9</v>
       </c>
       <c r="E122" s="1">
-        <v>176.7334833333</v>
+        <v>176.7334828445</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
-        <v>2014761.71</v>
+        <v>1844037.16</v>
       </c>
       <c r="I122" s="1">
-        <v>-367917.71</v>
+        <v>-92168.56</v>
       </c>
       <c r="J122" s="1">
-        <v>-18.261102947008</v>
+        <v>-4.9981942880153</v>
       </c>
       <c r="K122">
         <v>0.0</v>
       </c>
       <c r="L122">
         <v>0.0</v>
       </c>
       <c r="M122" s="1">
-        <v>1646844.0</v>
+        <v>1751868.6</v>
       </c>
       <c r="N122" s="1">
-        <v>1646844.0</v>
+        <v>1751868.6</v>
       </c>
       <c r="O122" s="1">
-        <v>2.11</v>
+        <v>2.39</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
         <v>272</v>
       </c>
       <c r="B123" t="s">
         <v>273</v>
       </c>
       <c r="C123" s="1">
-        <v>25168.0</v>
+        <v>23182.0</v>
       </c>
       <c r="D123" s="1">
-        <v>35.9</v>
+        <v>34.42</v>
       </c>
       <c r="E123" s="1">
-        <v>32.5458399555</v>
+        <v>32.5458403071</v>
       </c>
       <c r="F123" t="s">
         <v>8</v>
       </c>
       <c r="G123">
         <v>1.0</v>
       </c>
       <c r="H123" s="1">
-        <v>819113.7</v>
+        <v>754477.67</v>
       </c>
       <c r="I123" s="1">
-        <v>84417.5</v>
+        <v>43446.77</v>
       </c>
       <c r="J123" s="1">
-        <v>10.305956303746</v>
+        <v>5.7585229792155</v>
       </c>
       <c r="K123">
         <v>0.0</v>
       </c>
       <c r="L123">
         <v>0.0</v>
       </c>
       <c r="M123" s="1">
-        <v>903531.2</v>
+        <v>797924.44</v>
       </c>
       <c r="N123" s="1">
-        <v>903531.2</v>
+        <v>797924.44</v>
       </c>
       <c r="O123" s="1">
-        <v>1.16</v>
+        <v>1.09</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
         <v>274</v>
       </c>
       <c r="B124" t="s">
         <v>275</v>
       </c>
       <c r="C124" s="1">
-        <v>6731.0</v>
+        <v>6199.0</v>
       </c>
       <c r="D124" s="1">
-        <v>274.65</v>
+        <v>276.2</v>
       </c>
       <c r="E124" s="1">
-        <v>121.5453469024</v>
+        <v>121.5453460236</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
-        <v>818121.73</v>
+        <v>753459.6</v>
       </c>
       <c r="I124" s="1">
-        <v>1030547.42</v>
+        <v>958704.2</v>
       </c>
       <c r="J124" s="1">
-        <v>125.96504679078</v>
+        <v>127.24029264475</v>
       </c>
       <c r="K124">
         <v>0.0</v>
       </c>
       <c r="L124">
         <v>0.0</v>
       </c>
       <c r="M124" s="1">
-        <v>1848669.15</v>
+        <v>1712163.8</v>
       </c>
       <c r="N124" s="1">
-        <v>1848669.15</v>
+        <v>1712163.8</v>
       </c>
       <c r="O124" s="1">
-        <v>2.36</v>
+        <v>2.34</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
         <v>276</v>
       </c>
       <c r="B125" t="s">
         <v>277</v>
       </c>
       <c r="C125" s="1">
-        <v>9164.0</v>
+        <v>8440.0</v>
       </c>
       <c r="D125" s="1">
-        <v>178.5</v>
+        <v>160.0</v>
       </c>
       <c r="E125" s="1">
-        <v>113.0919380183</v>
+        <v>113.0919383886</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
-        <v>1036374.52</v>
+        <v>954495.96</v>
       </c>
       <c r="I125" s="1">
-        <v>599399.48</v>
+        <v>395904.04</v>
       </c>
       <c r="J125" s="1">
-        <v>57.83618454842</v>
+        <v>41.47781201714</v>
       </c>
       <c r="K125">
         <v>0.0</v>
       </c>
       <c r="L125">
         <v>0.0</v>
       </c>
       <c r="M125" s="1">
-        <v>1635774.0</v>
+        <v>1350400.0</v>
       </c>
       <c r="N125" s="1">
-        <v>1635774.0</v>
+        <v>1350400.0</v>
       </c>
       <c r="O125" s="1">
-        <v>2.09</v>
+        <v>1.84</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
         <v>278</v>
       </c>
       <c r="B126" t="s">
         <v>279</v>
       </c>
       <c r="C126" s="1">
-        <v>8279.0</v>
+        <v>7625.0</v>
       </c>
       <c r="D126" s="1">
-        <v>268.65</v>
+        <v>272.65</v>
       </c>
       <c r="E126" s="1">
-        <v>188.1251491726</v>
+        <v>188.1251488525</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
-        <v>1557488.11</v>
+        <v>1434454.26</v>
       </c>
       <c r="I126" s="1">
-        <v>666665.24</v>
+        <v>644501.99</v>
       </c>
       <c r="J126" s="1">
-        <v>42.803873475477</v>
+        <v>44.930117883299</v>
       </c>
       <c r="K126">
         <v>0.0</v>
       </c>
       <c r="L126">
         <v>0.0</v>
       </c>
       <c r="M126" s="1">
-        <v>2224153.35</v>
+        <v>2078956.25</v>
       </c>
       <c r="N126" s="1">
-        <v>2224153.35</v>
+        <v>2078956.25</v>
       </c>
       <c r="O126" s="1">
         <v>2.84</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
         <v>280</v>
       </c>
       <c r="B127" t="s">
         <v>281</v>
       </c>
       <c r="C127" s="1">
         <v>10749.0</v>
       </c>
       <c r="D127" s="1">
-        <v>20.54</v>
+        <v>20.82</v>
       </c>
       <c r="E127" s="1">
         <v>19.72</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
         <v>211970.28</v>
       </c>
       <c r="I127" s="1">
-        <v>8814.18</v>
+        <v>11823.9</v>
       </c>
       <c r="J127" s="1">
-        <v>4.158215010142</v>
+        <v>5.578093306288</v>
       </c>
       <c r="K127">
         <v>0.0</v>
       </c>
       <c r="L127">
         <v>0.0</v>
       </c>
       <c r="M127" s="1">
-        <v>220784.46</v>
+        <v>223794.18</v>
       </c>
       <c r="N127" s="1">
-        <v>220784.46</v>
+        <v>223794.18</v>
       </c>
       <c r="O127" s="1">
-        <v>0.28</v>
+        <v>0.31</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
         <v>282</v>
       </c>
       <c r="B128" t="s">
         <v>283</v>
       </c>
       <c r="C128" s="1">
-        <v>8621.0</v>
+        <v>7940.0</v>
       </c>
       <c r="D128" s="1">
-        <v>69.39</v>
+        <v>70.82</v>
       </c>
       <c r="E128" s="1">
-        <v>32.0377346016</v>
+        <v>32.0377355164</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
-        <v>276197.31</v>
+        <v>254379.62</v>
       </c>
       <c r="I128" s="1">
-        <v>322013.88</v>
+        <v>307931.18</v>
       </c>
       <c r="J128" s="1">
-        <v>116.58834765625</v>
+        <v>121.0518279727</v>
       </c>
       <c r="K128">
         <v>0.0</v>
       </c>
       <c r="L128">
         <v>0.0</v>
       </c>
       <c r="M128" s="1">
-        <v>598211.19</v>
+        <v>562310.8</v>
       </c>
       <c r="N128" s="1">
-        <v>598211.19</v>
+        <v>562310.8</v>
       </c>
       <c r="O128" s="1">
-        <v>0.76</v>
+        <v>0.77</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
         <v>284</v>
       </c>
       <c r="B129" t="s">
         <v>285</v>
       </c>
       <c r="C129" s="1">
         <v>769.0</v>
       </c>
       <c r="D129" s="1">
-        <v>136.6</v>
+        <v>155.7</v>
       </c>
       <c r="E129" s="1">
         <v>131.2</v>
       </c>
       <c r="F129" t="s">
         <v>8</v>
       </c>
       <c r="G129">
         <v>1.0</v>
       </c>
       <c r="H129" s="1">
         <v>100892.8</v>
       </c>
       <c r="I129" s="1">
-        <v>4152.6</v>
+        <v>18840.5</v>
       </c>
       <c r="J129" s="1">
-        <v>4.1158536585366</v>
+        <v>18.673780487805</v>
       </c>
       <c r="K129">
         <v>0.0</v>
       </c>
       <c r="L129">
         <v>0.0</v>
       </c>
       <c r="M129" s="1">
-        <v>105045.4</v>
+        <v>119733.3</v>
       </c>
       <c r="N129" s="1">
-        <v>105045.4</v>
+        <v>119733.3</v>
       </c>
       <c r="O129" s="1">
-        <v>0.13</v>
+        <v>0.16</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
         <v>286</v>
       </c>
       <c r="B130" t="s">
         <v>287</v>
       </c>
       <c r="C130" s="1">
         <v>2265.0</v>
       </c>
       <c r="D130" s="1">
-        <v>49.7</v>
+        <v>49.32</v>
       </c>
       <c r="E130" s="1">
         <v>52.5</v>
       </c>
       <c r="F130" t="s">
         <v>8</v>
       </c>
       <c r="G130">
         <v>1.0</v>
       </c>
       <c r="H130" s="1">
         <v>118912.5</v>
       </c>
       <c r="I130" s="1">
-        <v>-6342.0</v>
+        <v>-7202.7</v>
       </c>
       <c r="J130" s="1">
-        <v>-5.3333333333333</v>
+        <v>-6.0571428571429</v>
       </c>
       <c r="K130">
         <v>0.0</v>
       </c>
       <c r="L130">
         <v>0.0</v>
       </c>
       <c r="M130" s="1">
-        <v>112570.5</v>
+        <v>111709.8</v>
       </c>
       <c r="N130" s="1">
-        <v>112570.5</v>
+        <v>111709.8</v>
       </c>
       <c r="O130" s="1">
-        <v>0.14</v>
+        <v>0.15</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
         <v>288</v>
       </c>
       <c r="B131" t="s">
         <v>289</v>
       </c>
       <c r="C131" s="1">
-        <v>7608.0</v>
+        <v>7008.0</v>
       </c>
       <c r="D131" s="1">
-        <v>50.31</v>
+        <v>59.3</v>
       </c>
       <c r="E131" s="1">
-        <v>29.1999605678</v>
+        <v>29.1999600457</v>
       </c>
       <c r="F131" t="s">
         <v>8</v>
       </c>
       <c r="G131">
         <v>1.0</v>
       </c>
       <c r="H131" s="1">
-        <v>222153.3</v>
+        <v>204633.32</v>
       </c>
       <c r="I131" s="1">
-        <v>160605.18</v>
+        <v>210941.08</v>
       </c>
       <c r="J131" s="1">
-        <v>72.29475321771</v>
+        <v>103.08246965841</v>
       </c>
       <c r="K131">
         <v>0.0</v>
       </c>
       <c r="L131">
         <v>0.0</v>
       </c>
       <c r="M131" s="1">
-        <v>382758.48</v>
+        <v>415574.4</v>
       </c>
       <c r="N131" s="1">
-        <v>382758.48</v>
+        <v>415574.4</v>
       </c>
       <c r="O131" s="1">
-        <v>0.49</v>
+        <v>0.57</v>
       </c>
       <c r="P131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
         <v>290</v>
       </c>
       <c r="B132" t="s">
         <v>291</v>
       </c>
       <c r="C132" s="1">
         <v>8011.0</v>
       </c>
       <c r="D132" s="1">
-        <v>9.592</v>
+        <v>9.98</v>
       </c>
       <c r="E132" s="1">
         <v>11.5050006241</v>
       </c>
       <c r="F132" t="s">
         <v>8</v>
       </c>
       <c r="G132">
         <v>1.0</v>
       </c>
       <c r="H132" s="1">
         <v>92166.56</v>
       </c>
       <c r="I132" s="1">
-        <v>-15325.05</v>
+        <v>-12216.78</v>
       </c>
       <c r="J132" s="1">
-        <v>-16.62755993063</v>
+        <v>-13.255111181322</v>
       </c>
       <c r="K132">
         <v>0.0</v>
       </c>
       <c r="L132">
         <v>0.0</v>
       </c>
       <c r="M132" s="1">
-        <v>76841.51</v>
+        <v>79949.78</v>
       </c>
       <c r="N132" s="1">
-        <v>76841.51</v>
+        <v>79949.78</v>
       </c>
       <c r="O132" s="1">
-        <v>0.1</v>
+        <v>0.11</v>
       </c>
       <c r="P132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
         <v>292</v>
       </c>
       <c r="B133" t="s">
         <v>293</v>
       </c>
       <c r="C133" s="1">
-        <v>22546.0</v>
+        <v>20766.0</v>
       </c>
       <c r="D133" s="1">
-        <v>36.8</v>
+        <v>35.48</v>
       </c>
       <c r="E133" s="1">
-        <v>29.570995742</v>
+        <v>29.5709958586</v>
       </c>
       <c r="F133" t="s">
         <v>8</v>
       </c>
       <c r="G133">
         <v>1.0</v>
       </c>
       <c r="H133" s="1">
-        <v>666707.67</v>
+        <v>614071.3</v>
       </c>
       <c r="I133" s="1">
-        <v>162985.13</v>
+        <v>122706.38</v>
       </c>
       <c r="J133" s="1">
-        <v>24.446265932414</v>
+        <v>19.982432007488</v>
       </c>
       <c r="K133">
         <v>0.0</v>
       </c>
       <c r="L133">
         <v>0.0</v>
       </c>
       <c r="M133" s="1">
-        <v>829692.8</v>
+        <v>736777.68</v>
       </c>
       <c r="N133" s="1">
-        <v>829692.8</v>
+        <v>736777.68</v>
       </c>
       <c r="O133" s="1">
-        <v>1.06</v>
+        <v>1.01</v>
       </c>
       <c r="P133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
         <v>294</v>
       </c>
       <c r="B134" t="s">
         <v>295</v>
       </c>
       <c r="C134" s="1">
         <v>1791.0</v>
       </c>
       <c r="D134" s="1">
-        <v>68.46</v>
+        <v>64.32</v>
       </c>
       <c r="E134" s="1">
         <v>51.48</v>
       </c>
       <c r="F134" t="s">
         <v>8</v>
       </c>
       <c r="G134">
         <v>1.0</v>
       </c>
       <c r="H134" s="1">
         <v>92200.68</v>
       </c>
       <c r="I134" s="1">
-        <v>30411.18</v>
+        <v>22996.44</v>
       </c>
       <c r="J134" s="1">
-        <v>32.983682983683</v>
+        <v>24.941724941725</v>
       </c>
       <c r="K134">
         <v>0.0</v>
       </c>
       <c r="L134">
         <v>0.0</v>
       </c>
       <c r="M134" s="1">
-        <v>122611.86</v>
+        <v>115197.12</v>
       </c>
       <c r="N134" s="1">
-        <v>122611.86</v>
+        <v>115197.12</v>
       </c>
       <c r="O134" s="1">
         <v>0.16</v>
       </c>
       <c r="P134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
         <v>296</v>
       </c>
       <c r="B135" t="s">
         <v>297</v>
       </c>
       <c r="C135" s="1">
         <v>18162.0</v>
       </c>
       <c r="D135" s="1">
-        <v>10.025</v>
+        <v>9.704</v>
       </c>
       <c r="E135" s="1">
         <v>10.2</v>
       </c>
       <c r="F135" t="s">
         <v>8</v>
       </c>
       <c r="G135">
         <v>1.0</v>
       </c>
       <c r="H135" s="1">
         <v>185252.4</v>
       </c>
       <c r="I135" s="1">
-        <v>-3178.35</v>
+        <v>-9008.35</v>
       </c>
       <c r="J135" s="1">
-        <v>-1.7156862745098</v>
+        <v>-4.8627440184311</v>
       </c>
       <c r="K135">
         <v>0.0</v>
       </c>
       <c r="L135">
         <v>0.0</v>
       </c>
       <c r="M135" s="1">
-        <v>182074.05</v>
+        <v>176244.05</v>
       </c>
       <c r="N135" s="1">
-        <v>182074.05</v>
+        <v>176244.05</v>
       </c>
       <c r="O135" s="1">
-        <v>0.23</v>
+        <v>0.24</v>
       </c>
       <c r="P135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
         <v>298</v>
       </c>
       <c r="B136" t="s">
         <v>299</v>
       </c>
       <c r="C136" s="1">
-        <v>1123.0</v>
+        <v>1080.0</v>
       </c>
       <c r="D136" s="1">
-        <v>225.0</v>
+        <v>230.0</v>
       </c>
       <c r="E136" s="1">
         <v>254.9</v>
       </c>
       <c r="F136" t="s">
         <v>8</v>
       </c>
       <c r="G136">
         <v>1.0</v>
       </c>
       <c r="H136" s="1">
-        <v>286252.7</v>
+        <v>275292.0</v>
       </c>
       <c r="I136" s="1">
-        <v>-33577.7</v>
+        <v>-26892.0</v>
       </c>
       <c r="J136" s="1">
-        <v>-11.730090231463</v>
+        <v>-9.7685366810514</v>
       </c>
       <c r="K136">
         <v>0.0</v>
       </c>
       <c r="L136">
         <v>0.0</v>
       </c>
       <c r="M136" s="1">
-        <v>252675.0</v>
+        <v>248400.0</v>
       </c>
       <c r="N136" s="1">
-        <v>252675.0</v>
+        <v>248400.0</v>
       </c>
       <c r="O136" s="1">
-        <v>0.32</v>
+        <v>0.34</v>
       </c>
       <c r="P136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
         <v>300</v>
       </c>
       <c r="B137" t="s">
         <v>301</v>
       </c>
       <c r="C137" s="1">
-        <v>1406.0</v>
+        <v>1295.0</v>
       </c>
       <c r="D137" s="1">
-        <v>235.8</v>
+        <v>254.2</v>
       </c>
       <c r="E137" s="1">
         <v>252.3</v>
       </c>
       <c r="F137" t="s">
         <v>8</v>
       </c>
       <c r="G137">
         <v>1.0</v>
       </c>
       <c r="H137" s="1">
-        <v>354733.8</v>
+        <v>326728.5</v>
       </c>
       <c r="I137" s="1">
-        <v>-23199.0</v>
+        <v>2460.5</v>
       </c>
       <c r="J137" s="1">
-        <v>-6.5398335315101</v>
+        <v>0.75307173999207</v>
       </c>
       <c r="K137">
         <v>0.0</v>
       </c>
       <c r="L137">
         <v>0.0</v>
       </c>
       <c r="M137" s="1">
-        <v>331534.8</v>
+        <v>329189.0</v>
       </c>
       <c r="N137" s="1">
-        <v>331534.8</v>
+        <v>329189.0</v>
       </c>
       <c r="O137" s="1">
-        <v>0.42</v>
+        <v>0.45</v>
       </c>
       <c r="P137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
         <v>302</v>
       </c>
       <c r="B138" t="s">
         <v>303</v>
       </c>
       <c r="C138" s="1">
         <v>5089.0</v>
       </c>
       <c r="D138" s="1">
-        <v>21.92</v>
+        <v>25.34</v>
       </c>
       <c r="E138" s="1">
         <v>18.02</v>
       </c>
       <c r="F138" t="s">
         <v>8</v>
       </c>
       <c r="G138">
         <v>1.0</v>
       </c>
       <c r="H138" s="1">
         <v>91703.78</v>
       </c>
       <c r="I138" s="1">
-        <v>19847.1</v>
+        <v>37251.48</v>
       </c>
       <c r="J138" s="1">
-        <v>21.642619311876</v>
+        <v>40.621531631521</v>
       </c>
       <c r="K138">
         <v>0.0</v>
       </c>
       <c r="L138">
         <v>0.0</v>
       </c>
       <c r="M138" s="1">
-        <v>111550.88</v>
+        <v>128955.26</v>
       </c>
       <c r="N138" s="1">
-        <v>111550.88</v>
+        <v>128955.26</v>
       </c>
       <c r="O138" s="1">
-        <v>0.14</v>
+        <v>0.18</v>
       </c>
       <c r="P138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
         <v>304</v>
       </c>
       <c r="B139" t="s">
         <v>305</v>
       </c>
       <c r="C139" s="1">
-        <v>4865.0</v>
+        <v>4481.0</v>
       </c>
       <c r="D139" s="1">
-        <v>101.75</v>
+        <v>98.38</v>
       </c>
       <c r="E139" s="1">
-        <v>104.6745858171</v>
+        <v>104.6745860299</v>
       </c>
       <c r="F139" t="s">
         <v>8</v>
       </c>
       <c r="G139">
         <v>1.0</v>
       </c>
       <c r="H139" s="1">
-        <v>509241.86</v>
+        <v>469046.82</v>
       </c>
       <c r="I139" s="1">
-        <v>-14228.11</v>
+        <v>-28206.04</v>
       </c>
       <c r="J139" s="1">
-        <v>-2.7939788767561</v>
+        <v>-6.0134807011377</v>
       </c>
       <c r="K139">
         <v>0.0</v>
       </c>
       <c r="L139">
         <v>0.0</v>
       </c>
       <c r="M139" s="1">
-        <v>495013.75</v>
+        <v>440840.78</v>
       </c>
       <c r="N139" s="1">
-        <v>495013.75</v>
+        <v>440840.78</v>
       </c>
       <c r="O139" s="1">
-        <v>0.63</v>
+        <v>0.6</v>
       </c>
       <c r="P139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
         <v>306</v>
       </c>
       <c r="B140" t="s">
         <v>307</v>
       </c>
       <c r="C140" s="1">
-        <v>19642.0</v>
+        <v>18091.0</v>
       </c>
       <c r="D140" s="1">
-        <v>70.73</v>
+        <v>73.72</v>
       </c>
       <c r="E140" s="1">
-        <v>68.5163058752</v>
+        <v>68.516305898</v>
       </c>
       <c r="F140" t="s">
         <v>8</v>
       </c>
       <c r="G140">
         <v>1.0</v>
       </c>
       <c r="H140" s="1">
-        <v>1345797.28</v>
+        <v>1239528.49</v>
       </c>
       <c r="I140" s="1">
-        <v>43481.38</v>
+        <v>94140.03</v>
       </c>
       <c r="J140" s="1">
-        <v>3.2309011651443</v>
+        <v>7.5948258357499</v>
       </c>
       <c r="K140">
         <v>0.0</v>
       </c>
       <c r="L140">
         <v>0.0</v>
       </c>
       <c r="M140" s="1">
-        <v>1389278.66</v>
+        <v>1333668.52</v>
       </c>
       <c r="N140" s="1">
-        <v>1389278.66</v>
+        <v>1333668.52</v>
       </c>
       <c r="O140" s="1">
-        <v>1.78</v>
+        <v>1.82</v>
       </c>
       <c r="P140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
         <v>308</v>
       </c>
       <c r="B141" t="s">
         <v>309</v>
       </c>
       <c r="C141" s="1">
         <v>5148.0</v>
       </c>
       <c r="D141" s="1">
-        <v>22.54</v>
+        <v>21.13</v>
       </c>
       <c r="E141" s="1">
         <v>21.16</v>
       </c>
       <c r="F141" t="s">
         <v>8</v>
       </c>
       <c r="G141">
         <v>1.0</v>
       </c>
       <c r="H141" s="1">
         <v>108931.68</v>
       </c>
       <c r="I141" s="1">
-        <v>7104.24</v>
+        <v>-154.44</v>
       </c>
       <c r="J141" s="1">
-        <v>6.5217391304348</v>
+        <v>-0.14177693761815</v>
       </c>
       <c r="K141">
         <v>0.0</v>
       </c>
       <c r="L141">
         <v>0.0</v>
       </c>
       <c r="M141" s="1">
-        <v>116035.92</v>
+        <v>108777.24</v>
       </c>
       <c r="N141" s="1">
-        <v>116035.92</v>
+        <v>108777.24</v>
       </c>
       <c r="O141" s="1">
         <v>0.15</v>
       </c>
       <c r="P141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
         <v>310</v>
       </c>
       <c r="B142" t="s">
         <v>311</v>
       </c>
       <c r="C142" s="1">
-        <v>12737.0</v>
+        <v>12250.0</v>
       </c>
       <c r="D142" s="1">
-        <v>19.615</v>
+        <v>19.535</v>
       </c>
       <c r="E142" s="1">
         <v>19.11</v>
       </c>
       <c r="F142" t="s">
         <v>8</v>
       </c>
       <c r="G142">
         <v>1.0</v>
       </c>
       <c r="H142" s="1">
-        <v>243404.07</v>
+        <v>234097.5</v>
       </c>
       <c r="I142" s="1">
-        <v>6432.19</v>
+        <v>5206.25</v>
       </c>
       <c r="J142" s="1">
-        <v>2.6425975539357</v>
+        <v>2.2239665096808</v>
       </c>
       <c r="K142">
         <v>0.0</v>
       </c>
       <c r="L142">
         <v>0.0</v>
       </c>
       <c r="M142" s="1">
-        <v>249836.26</v>
+        <v>239303.75</v>
       </c>
       <c r="N142" s="1">
-        <v>249836.26</v>
+        <v>239303.75</v>
       </c>
       <c r="O142" s="1">
-        <v>0.32</v>
+        <v>0.33</v>
       </c>
       <c r="P142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
         <v>312</v>
       </c>
       <c r="B143" t="s">
         <v>313</v>
       </c>
       <c r="C143" s="1">
         <v>7049.0</v>
       </c>
       <c r="D143" s="1">
-        <v>25.3</v>
+        <v>25.04</v>
       </c>
       <c r="E143" s="1">
         <v>26.98</v>
       </c>
       <c r="F143" t="s">
         <v>8</v>
       </c>
       <c r="G143">
         <v>1.0</v>
       </c>
       <c r="H143" s="1">
         <v>190182.02</v>
       </c>
       <c r="I143" s="1">
-        <v>-11842.32</v>
+        <v>-13675.06</v>
       </c>
       <c r="J143" s="1">
-        <v>-6.2268346923647</v>
+        <v>-7.1905114899926</v>
       </c>
       <c r="K143">
         <v>0.0</v>
       </c>
       <c r="L143">
         <v>0.0</v>
       </c>
       <c r="M143" s="1">
-        <v>178339.7</v>
+        <v>176506.96</v>
       </c>
       <c r="N143" s="1">
-        <v>178339.7</v>
+        <v>176506.96</v>
       </c>
       <c r="O143" s="1">
-        <v>0.23</v>
+        <v>0.24</v>
       </c>
       <c r="P143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
         <v>314</v>
       </c>
       <c r="B144" t="s">
         <v>315</v>
       </c>
       <c r="C144" s="1">
-        <v>20089.0</v>
+        <v>18503.0</v>
       </c>
       <c r="D144" s="1">
-        <v>24.49</v>
+        <v>24.08</v>
       </c>
       <c r="E144" s="1">
         <v>19.76</v>
       </c>
       <c r="F144" t="s">
         <v>8</v>
       </c>
       <c r="G144">
         <v>1.0</v>
       </c>
       <c r="H144" s="1">
-        <v>396958.64</v>
+        <v>365619.28</v>
       </c>
       <c r="I144" s="1">
-        <v>95020.97</v>
+        <v>79932.96</v>
       </c>
       <c r="J144" s="1">
-        <v>23.937246963563</v>
+        <v>21.862348178138</v>
       </c>
       <c r="K144">
         <v>0.0</v>
       </c>
       <c r="L144">
         <v>0.0</v>
       </c>
       <c r="M144" s="1">
-        <v>491979.61</v>
+        <v>445552.24</v>
       </c>
       <c r="N144" s="1">
-        <v>491979.61</v>
+        <v>445552.24</v>
       </c>
       <c r="O144" s="1">
-        <v>0.63</v>
+        <v>0.61</v>
       </c>
       <c r="P144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
         <v>316</v>
       </c>
       <c r="B145" t="s">
         <v>317</v>
       </c>
       <c r="C145" s="1">
-        <v>8722.0</v>
+        <v>7762.0</v>
       </c>
       <c r="D145" s="1">
-        <v>60.1</v>
+        <v>57.7</v>
       </c>
       <c r="E145" s="1">
         <v>60.3</v>
       </c>
       <c r="F145" t="s">
         <v>8</v>
       </c>
       <c r="G145">
         <v>1.0</v>
       </c>
       <c r="H145" s="1">
-        <v>525936.6</v>
+        <v>468048.6</v>
       </c>
       <c r="I145" s="1">
-        <v>-1744.4</v>
+        <v>-20181.2</v>
       </c>
       <c r="J145" s="1">
-        <v>-0.33167495854063</v>
+        <v>-4.3117744610282</v>
       </c>
       <c r="K145">
         <v>0.0</v>
       </c>
       <c r="L145">
         <v>0.0</v>
       </c>
       <c r="M145" s="1">
-        <v>524192.2</v>
+        <v>447867.4</v>
       </c>
       <c r="N145" s="1">
-        <v>524192.2</v>
+        <v>447867.4</v>
       </c>
       <c r="O145" s="1">
-        <v>0.67</v>
+        <v>0.61</v>
       </c>
       <c r="P145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
         <v>318</v>
       </c>
       <c r="B146" t="s">
         <v>319</v>
       </c>
       <c r="C146" s="1">
         <v>1148.0</v>
       </c>
       <c r="D146" s="1">
-        <v>76.8</v>
+        <v>74.9</v>
       </c>
       <c r="E146" s="1">
         <v>82.0</v>
       </c>
       <c r="F146" t="s">
         <v>8</v>
       </c>
       <c r="G146">
         <v>1.0</v>
       </c>
       <c r="H146" s="1">
         <v>94136.0</v>
       </c>
       <c r="I146" s="1">
-        <v>-5969.6</v>
+        <v>-8150.8</v>
       </c>
       <c r="J146" s="1">
-        <v>-6.3414634146341</v>
+        <v>-8.6585365853659</v>
       </c>
       <c r="K146">
         <v>0.0</v>
       </c>
       <c r="L146">
         <v>0.0</v>
       </c>
       <c r="M146" s="1">
-        <v>88166.4</v>
+        <v>85985.2</v>
       </c>
       <c r="N146" s="1">
-        <v>88166.4</v>
+        <v>85985.2</v>
       </c>
       <c r="O146" s="1">
-        <v>0.11</v>
+        <v>0.12</v>
       </c>
       <c r="P146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
         <v>320</v>
       </c>
       <c r="B147" t="s">
         <v>321</v>
       </c>
       <c r="C147" s="1">
-        <v>3336.0</v>
+        <v>2971.0</v>
       </c>
       <c r="D147" s="1">
-        <v>129.15</v>
+        <v>123.35</v>
       </c>
       <c r="E147" s="1">
-        <v>107.1482643885</v>
+        <v>107.148263211</v>
       </c>
       <c r="F147" t="s">
         <v>8</v>
       </c>
       <c r="G147">
         <v>1.0</v>
       </c>
       <c r="H147" s="1">
-        <v>357446.61</v>
+        <v>318337.49</v>
       </c>
       <c r="I147" s="1">
-        <v>73397.79</v>
+        <v>48135.36</v>
       </c>
       <c r="J147" s="1">
-        <v>20.533916939372</v>
+        <v>15.120858055393</v>
       </c>
       <c r="K147">
         <v>0.0</v>
       </c>
       <c r="L147">
         <v>0.0</v>
       </c>
       <c r="M147" s="1">
-        <v>430844.4</v>
+        <v>366472.85</v>
       </c>
       <c r="N147" s="1">
-        <v>430844.4</v>
+        <v>366472.85</v>
       </c>
       <c r="O147" s="1">
-        <v>0.55</v>
+        <v>0.5</v>
       </c>
       <c r="P147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
         <v>322</v>
       </c>
       <c r="B148" t="s">
         <v>323</v>
       </c>
       <c r="C148" s="1">
         <v>2558.0</v>
       </c>
       <c r="D148" s="1">
-        <v>88.0</v>
+        <v>90.56</v>
       </c>
       <c r="E148" s="1">
         <v>101.2</v>
       </c>
       <c r="F148" t="s">
         <v>8</v>
       </c>
       <c r="G148">
         <v>1.0</v>
       </c>
       <c r="H148" s="1">
         <v>258869.6</v>
       </c>
       <c r="I148" s="1">
-        <v>-33765.6</v>
+        <v>-27217.12</v>
       </c>
       <c r="J148" s="1">
-        <v>-13.04347826087</v>
+        <v>-10.513833992095</v>
       </c>
       <c r="K148">
         <v>0.0</v>
       </c>
       <c r="L148">
         <v>0.0</v>
       </c>
       <c r="M148" s="1">
-        <v>225104.0</v>
+        <v>231652.48</v>
       </c>
       <c r="N148" s="1">
-        <v>225104.0</v>
+        <v>231652.48</v>
       </c>
       <c r="O148" s="1">
-        <v>0.29</v>
+        <v>0.32</v>
       </c>
       <c r="P148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
         <v>324</v>
       </c>
       <c r="B149" t="s">
         <v>325</v>
       </c>
       <c r="C149" s="1">
-        <v>15761.0</v>
+        <v>13430.0</v>
       </c>
       <c r="D149" s="1">
-        <v>22.47</v>
+        <v>21.01</v>
       </c>
       <c r="E149" s="1">
-        <v>28.6531692152</v>
+        <v>28.6531690246</v>
       </c>
       <c r="F149" t="s">
         <v>8</v>
       </c>
       <c r="G149">
         <v>1.0</v>
       </c>
       <c r="H149" s="1">
-        <v>451602.6</v>
+        <v>384812.06</v>
       </c>
       <c r="I149" s="1">
-        <v>-97452.93</v>
+        <v>-102647.76</v>
       </c>
       <c r="J149" s="1">
-        <v>-21.579355389008</v>
+        <v>-26.674777292583</v>
       </c>
       <c r="K149">
         <v>0.0</v>
       </c>
       <c r="L149">
         <v>0.0</v>
       </c>
       <c r="M149" s="1">
-        <v>354149.67</v>
+        <v>282164.3</v>
       </c>
       <c r="N149" s="1">
-        <v>354149.67</v>
+        <v>282164.3</v>
       </c>
       <c r="O149" s="1">
-        <v>0.45</v>
+        <v>0.39</v>
       </c>
       <c r="P149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
         <v>326</v>
       </c>
       <c r="B150" t="s">
         <v>327</v>
       </c>
       <c r="C150" s="1">
-        <v>16439.0</v>
+        <v>15142.0</v>
       </c>
       <c r="D150" s="1">
-        <v>34.96</v>
+        <v>33.34</v>
       </c>
       <c r="E150" s="1">
         <v>36.9</v>
       </c>
       <c r="F150" t="s">
         <v>8</v>
       </c>
       <c r="G150">
         <v>1.0</v>
       </c>
       <c r="H150" s="1">
-        <v>606599.1</v>
+        <v>558739.8</v>
       </c>
       <c r="I150" s="1">
-        <v>-31891.66</v>
+        <v>-53905.52</v>
       </c>
       <c r="J150" s="1">
-        <v>-5.2574525745257</v>
+        <v>-9.6476964769648</v>
       </c>
       <c r="K150">
         <v>0.0</v>
       </c>
       <c r="L150">
         <v>0.0</v>
       </c>
       <c r="M150" s="1">
-        <v>574707.44</v>
+        <v>504834.28</v>
       </c>
       <c r="N150" s="1">
-        <v>574707.44</v>
+        <v>504834.28</v>
       </c>
       <c r="O150" s="1">
-        <v>0.73</v>
+        <v>0.69</v>
       </c>
       <c r="P150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
         <v>328</v>
       </c>
       <c r="B151" t="s">
         <v>329</v>
       </c>
       <c r="C151" s="1">
-        <v>13724.0</v>
+        <v>12641.0</v>
       </c>
       <c r="D151" s="1">
-        <v>25.1</v>
+        <v>24.1</v>
       </c>
       <c r="E151" s="1">
-        <v>29.6773156514</v>
+        <v>29.6773158769</v>
       </c>
       <c r="F151" t="s">
         <v>8</v>
       </c>
       <c r="G151">
         <v>1.0</v>
       </c>
       <c r="H151" s="1">
-        <v>407291.48</v>
+        <v>375150.95</v>
       </c>
       <c r="I151" s="1">
-        <v>-62819.08</v>
+        <v>-70502.85</v>
       </c>
       <c r="J151" s="1">
-        <v>-15.423617503612</v>
+        <v>-18.793195112527</v>
       </c>
       <c r="K151">
         <v>0.0</v>
       </c>
       <c r="L151">
         <v>0.0</v>
       </c>
       <c r="M151" s="1">
-        <v>344472.4</v>
+        <v>304648.1</v>
       </c>
       <c r="N151" s="1">
-        <v>344472.4</v>
+        <v>304648.1</v>
       </c>
       <c r="O151" s="1">
-        <v>0.44</v>
+        <v>0.42</v>
       </c>
       <c r="P151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152" t="s">
         <v>330</v>
       </c>
       <c r="B152" t="s">
         <v>331</v>
       </c>
       <c r="C152" s="1">
-        <v>8742.0</v>
+        <v>7804.0</v>
       </c>
       <c r="D152" s="1">
-        <v>61.72</v>
+        <v>64.04</v>
       </c>
       <c r="E152" s="1">
-        <v>102.6572580645</v>
+        <v>102.6572578165</v>
       </c>
       <c r="F152" t="s">
         <v>8</v>
       </c>
       <c r="G152">
         <v>1.0</v>
       </c>
       <c r="H152" s="1">
-        <v>897429.75</v>
+        <v>801137.24</v>
       </c>
       <c r="I152" s="1">
-        <v>-357873.51</v>
+        <v>-301369.08</v>
       </c>
       <c r="J152" s="1">
-        <v>-39.877607133037</v>
+        <v>-37.617659615973</v>
       </c>
       <c r="K152">
         <v>0.0</v>
       </c>
       <c r="L152">
         <v>0.0</v>
       </c>
       <c r="M152" s="1">
-        <v>539556.24</v>
+        <v>499768.16</v>
       </c>
       <c r="N152" s="1">
-        <v>539556.24</v>
+        <v>499768.16</v>
       </c>
       <c r="O152" s="1">
-        <v>0.69</v>
+        <v>0.68</v>
       </c>
       <c r="P152">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>