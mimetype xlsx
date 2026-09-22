--- v5 (2026-09-01)
+++ v6 (2026-09-22)
@@ -253,57 +253,57 @@
   <si>
     <t>AZELIS GROUP NV</t>
   </si>
   <si>
     <t>IT0001031084</t>
   </si>
   <si>
     <t>BANCA GENERALI</t>
   </si>
   <si>
     <t>IT0004776628</t>
   </si>
   <si>
     <t>BANCA MEDIOLANUM</t>
   </si>
   <si>
     <t>ES0113211835</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA</t>
   </si>
   <si>
     <t>ES0113860A34</t>
   </si>
   <si>
-    <t>BANCO DE SABADELL SA</t>
+    <t>BANCO DE SABADELL</t>
   </si>
   <si>
     <t>ES0113900J37</t>
   </si>
   <si>
-    <t>BANCO SANTANDER</t>
+    <t>BANCO SANTANDER SA</t>
   </si>
   <si>
     <t>IE00BD1RP616</t>
   </si>
   <si>
     <t>BANK OF IRELAND GROUP PLC</t>
   </si>
   <si>
     <t>ES0113679I37</t>
   </si>
   <si>
     <t>BANKINTER SA</t>
   </si>
   <si>
     <t>AT0000BAWAG2</t>
   </si>
   <si>
     <t>BAWAG GROUP AG</t>
   </si>
   <si>
     <t>NL0012866412</t>
   </si>
   <si>
     <t>BE SEMICONDUCTOR INDUSTRIES NV</t>
   </si>
@@ -1362,7840 +1362,7840 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N5"/>
+  <dimension ref="A1:Z5"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="C5" sqref="C5"/>
+      <selection activeCell="B5" sqref="B5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
-[...4 lines deleted...]
-    <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B1" t="s">
+        <v>2</v>
+      </c>
+      <c r="C1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D1" t="s">
+        <v>4</v>
+      </c>
+      <c r="E1" t="s">
+        <v>5</v>
+      </c>
+      <c r="F1" t="s">
+        <v>4</v>
+      </c>
+      <c r="G1" t="s">
+        <v>5</v>
+      </c>
+      <c r="H1" t="s">
+        <v>4</v>
+      </c>
+      <c r="Z1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
-[...24 lines deleted...]
-    <row r="2" spans="1:14">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2" s="1">
+        <v>168278.5467</v>
+      </c>
+      <c r="C2">
+        <v>225.93</v>
+      </c>
+      <c r="D2" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2">
+        <v>38020314.14</v>
+      </c>
+      <c r="F2" t="s">
+        <v>8</v>
+      </c>
+      <c r="G2">
+        <v>38020314.14</v>
+      </c>
+      <c r="H2" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z2" t="s">
         <v>6</v>
       </c>
-      <c r="B2" t="s">
-[...24 lines deleted...]
-    <row r="3" spans="1:14">
+    </row>
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
+        <v>10</v>
+      </c>
+      <c r="B3" s="1">
+        <v>196303.85</v>
+      </c>
+      <c r="C3">
+        <v>146.41</v>
+      </c>
+      <c r="D3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E3">
+        <v>28742491.84</v>
+      </c>
+      <c r="F3" t="s">
+        <v>8</v>
+      </c>
+      <c r="G3">
+        <v>28742491.84</v>
+      </c>
+      <c r="H3" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z3" t="s">
         <v>9</v>
       </c>
-      <c r="B3" t="s">
-[...24 lines deleted...]
-    <row r="4" spans="1:14">
+    </row>
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
+        <v>12</v>
+      </c>
+      <c r="B4" s="1">
+        <v>42160.8831</v>
+      </c>
+      <c r="C4">
+        <v>178.97</v>
+      </c>
+      <c r="D4" t="s">
+        <v>8</v>
+      </c>
+      <c r="E4">
+        <v>7545786.6</v>
+      </c>
+      <c r="F4" t="s">
+        <v>8</v>
+      </c>
+      <c r="G4">
+        <v>7545786.6</v>
+      </c>
+      <c r="H4" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z4" t="s">
         <v>11</v>
       </c>
-      <c r="B4" t="s">
-[...24 lines deleted...]
-    <row r="5" spans="1:14">
+    </row>
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
+        <v>14</v>
+      </c>
+      <c r="B5" s="1">
+        <v>1.0</v>
+      </c>
+      <c r="C5">
+        <v>189.41</v>
+      </c>
+      <c r="D5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E5">
+        <v>189.41</v>
+      </c>
+      <c r="F5" t="s">
+        <v>8</v>
+      </c>
+      <c r="G5">
+        <v>189.41</v>
+      </c>
+      <c r="H5" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z5" t="s">
         <v>13</v>
-      </c>
-[...22 lines deleted...]
-        <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P152"/>
+  <dimension ref="A1:Z152"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O152" sqref="O152"/>
+      <selection activeCell="N152" sqref="N152"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:16">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>16</v>
+      </c>
+      <c r="B1" t="s">
+        <v>17</v>
+      </c>
+      <c r="C1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D1" t="s">
+        <v>19</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>20</v>
+      </c>
+      <c r="G1" t="s">
+        <v>21</v>
+      </c>
+      <c r="H1" t="s">
+        <v>22</v>
+      </c>
+      <c r="I1" t="s">
+        <v>23</v>
+      </c>
+      <c r="J1" t="s">
+        <v>24</v>
+      </c>
+      <c r="K1" t="s">
+        <v>25</v>
+      </c>
+      <c r="L1" t="s">
+        <v>26</v>
+      </c>
+      <c r="M1" t="s">
+        <v>27</v>
+      </c>
+      <c r="N1" t="s">
+        <v>28</v>
+      </c>
+      <c r="O1" t="s">
+        <v>29</v>
+      </c>
+      <c r="Z1" t="s">
         <v>15</v>
       </c>
-      <c r="B1" t="s">
-[...45 lines deleted...]
-    <row r="2" spans="1:16">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>31</v>
+      </c>
+      <c r="B2" s="1">
+        <v>2690.0</v>
+      </c>
+      <c r="C2" s="1">
+        <v>41.14</v>
+      </c>
+      <c r="D2" s="1">
+        <v>35.22</v>
+      </c>
+      <c r="E2" t="s">
+        <v>8</v>
+      </c>
+      <c r="F2">
+        <v>1.0</v>
+      </c>
+      <c r="G2" s="1">
+        <v>94741.8</v>
+      </c>
+      <c r="H2" s="1">
+        <v>15924.8</v>
+      </c>
+      <c r="I2" s="1">
+        <v>16.808631459398</v>
+      </c>
+      <c r="J2">
+        <v>0.0</v>
+      </c>
+      <c r="K2">
+        <v>0.0</v>
+      </c>
+      <c r="L2" s="1">
+        <v>110666.6</v>
+      </c>
+      <c r="M2" s="1">
+        <v>110666.6</v>
+      </c>
+      <c r="N2" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O2">
+        <v>1</v>
+      </c>
+      <c r="Z2" t="s">
         <v>30</v>
       </c>
-      <c r="B2" t="s">
-[...5 lines deleted...]
-      <c r="D2" s="1">
+    </row>
+    <row r="3" spans="1:26">
+      <c r="A3" t="s">
+        <v>33</v>
+      </c>
+      <c r="B3" s="1">
+        <v>7011.0</v>
+      </c>
+      <c r="C3" s="1">
+        <v>38.41</v>
+      </c>
+      <c r="D3" s="1">
+        <v>28.36</v>
+      </c>
+      <c r="E3" t="s">
+        <v>8</v>
+      </c>
+      <c r="F3">
+        <v>1.0</v>
+      </c>
+      <c r="G3" s="1">
+        <v>198831.96</v>
+      </c>
+      <c r="H3" s="1">
+        <v>70460.55</v>
+      </c>
+      <c r="I3" s="1">
+        <v>35.437235543018</v>
+      </c>
+      <c r="J3">
+        <v>0.0</v>
+      </c>
+      <c r="K3">
+        <v>0.0</v>
+      </c>
+      <c r="L3" s="1">
+        <v>269292.51</v>
+      </c>
+      <c r="M3" s="1">
+        <v>269292.51</v>
+      </c>
+      <c r="N3" s="1">
+        <v>0.36</v>
+      </c>
+      <c r="O3">
+        <v>1</v>
+      </c>
+      <c r="Z3" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="4" spans="1:26">
+      <c r="A4" t="s">
+        <v>35</v>
+      </c>
+      <c r="B4" s="1">
+        <v>1620.0</v>
+      </c>
+      <c r="C4" s="1">
+        <v>284.4</v>
+      </c>
+      <c r="D4" s="1">
+        <v>246.8</v>
+      </c>
+      <c r="E4" t="s">
+        <v>8</v>
+      </c>
+      <c r="F4">
+        <v>1.0</v>
+      </c>
+      <c r="G4" s="1">
+        <v>399816.0</v>
+      </c>
+      <c r="H4" s="1">
+        <v>60912.0</v>
+      </c>
+      <c r="I4" s="1">
+        <v>15.235008103728</v>
+      </c>
+      <c r="J4">
+        <v>0.0</v>
+      </c>
+      <c r="K4">
+        <v>0.0</v>
+      </c>
+      <c r="L4" s="1">
+        <v>460728.0</v>
+      </c>
+      <c r="M4" s="1">
+        <v>460728.0</v>
+      </c>
+      <c r="N4" s="1">
+        <v>0.62</v>
+      </c>
+      <c r="O4">
+        <v>1</v>
+      </c>
+      <c r="Z4" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="5" spans="1:26">
+      <c r="A5" t="s">
+        <v>37</v>
+      </c>
+      <c r="B5" s="1">
+        <v>2641.0</v>
+      </c>
+      <c r="C5" s="1">
+        <v>174.5</v>
+      </c>
+      <c r="D5" s="1">
+        <v>196.4425975009</v>
+      </c>
+      <c r="E5" t="s">
+        <v>8</v>
+      </c>
+      <c r="F5">
+        <v>1.0</v>
+      </c>
+      <c r="G5" s="1">
+        <v>518804.9</v>
+      </c>
+      <c r="H5" s="1">
+        <v>-57950.4</v>
+      </c>
+      <c r="I5" s="1">
+        <v>-11.169979312069</v>
+      </c>
+      <c r="J5">
+        <v>0.0</v>
+      </c>
+      <c r="K5">
+        <v>0.0</v>
+      </c>
+      <c r="L5" s="1">
+        <v>460854.5</v>
+      </c>
+      <c r="M5" s="1">
+        <v>460854.5</v>
+      </c>
+      <c r="N5" s="1">
+        <v>0.62</v>
+      </c>
+      <c r="O5">
+        <v>1</v>
+      </c>
+      <c r="Z5" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="6" spans="1:26">
+      <c r="A6" t="s">
+        <v>39</v>
+      </c>
+      <c r="B6" s="1">
+        <v>255.0</v>
+      </c>
+      <c r="C6" s="1">
+        <v>874.2</v>
+      </c>
+      <c r="D6" s="1">
+        <v>1003.8507843137</v>
+      </c>
+      <c r="E6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F6">
+        <v>1.0</v>
+      </c>
+      <c r="G6" s="1">
+        <v>255981.95</v>
+      </c>
+      <c r="H6" s="1">
+        <v>-33060.95</v>
+      </c>
+      <c r="I6" s="1">
+        <v>-12.915344226419</v>
+      </c>
+      <c r="J6">
+        <v>0.0</v>
+      </c>
+      <c r="K6">
+        <v>0.0</v>
+      </c>
+      <c r="L6" s="1">
+        <v>222921.0</v>
+      </c>
+      <c r="M6" s="1">
+        <v>222921.0</v>
+      </c>
+      <c r="N6" s="1">
+        <v>0.3</v>
+      </c>
+      <c r="O6">
+        <v>1</v>
+      </c>
+      <c r="Z6" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="7" spans="1:26">
+      <c r="A7" t="s">
+        <v>41</v>
+      </c>
+      <c r="B7" s="1">
+        <v>31441.0</v>
+      </c>
+      <c r="C7" s="1">
+        <v>26.56</v>
+      </c>
+      <c r="D7" s="1">
+        <v>27.1571922013</v>
+      </c>
+      <c r="E7" t="s">
+        <v>8</v>
+      </c>
+      <c r="F7">
+        <v>1.0</v>
+      </c>
+      <c r="G7" s="1">
+        <v>853849.28</v>
+      </c>
+      <c r="H7" s="1">
+        <v>-18776.32</v>
+      </c>
+      <c r="I7" s="1">
+        <v>-2.1990204172802</v>
+      </c>
+      <c r="J7">
+        <v>0.0</v>
+      </c>
+      <c r="K7">
+        <v>0.0</v>
+      </c>
+      <c r="L7" s="1">
+        <v>835072.96</v>
+      </c>
+      <c r="M7" s="1">
+        <v>835072.96</v>
+      </c>
+      <c r="N7" s="1">
+        <v>1.12</v>
+      </c>
+      <c r="O7">
+        <v>1</v>
+      </c>
+      <c r="Z7" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="8" spans="1:26">
+      <c r="A8" t="s">
+        <v>43</v>
+      </c>
+      <c r="B8" s="1">
+        <v>737.0</v>
+      </c>
+      <c r="C8" s="1">
+        <v>111.2</v>
+      </c>
+      <c r="D8" s="1">
+        <v>118.4</v>
+      </c>
+      <c r="E8" t="s">
+        <v>8</v>
+      </c>
+      <c r="F8">
+        <v>1.0</v>
+      </c>
+      <c r="G8" s="1">
+        <v>87260.8</v>
+      </c>
+      <c r="H8" s="1">
+        <v>-5306.4</v>
+      </c>
+      <c r="I8" s="1">
+        <v>-6.0810810810811</v>
+      </c>
+      <c r="J8">
+        <v>0.0</v>
+      </c>
+      <c r="K8">
+        <v>0.0</v>
+      </c>
+      <c r="L8" s="1">
+        <v>81954.4</v>
+      </c>
+      <c r="M8" s="1">
+        <v>81954.4</v>
+      </c>
+      <c r="N8" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O8">
+        <v>1</v>
+      </c>
+      <c r="Z8" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="9" spans="1:26">
+      <c r="A9" t="s">
+        <v>45</v>
+      </c>
+      <c r="B9" s="1">
+        <v>2168.0</v>
+      </c>
+      <c r="C9" s="1">
+        <v>68.85</v>
+      </c>
+      <c r="D9" s="1">
+        <v>62.9</v>
+      </c>
+      <c r="E9" t="s">
+        <v>8</v>
+      </c>
+      <c r="F9">
+        <v>1.0</v>
+      </c>
+      <c r="G9" s="1">
+        <v>136367.2</v>
+      </c>
+      <c r="H9" s="1">
+        <v>12899.6</v>
+      </c>
+      <c r="I9" s="1">
+        <v>9.4594594594595</v>
+      </c>
+      <c r="J9">
+        <v>0.0</v>
+      </c>
+      <c r="K9">
+        <v>0.0</v>
+      </c>
+      <c r="L9" s="1">
+        <v>149266.8</v>
+      </c>
+      <c r="M9" s="1">
+        <v>149266.8</v>
+      </c>
+      <c r="N9" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O9">
+        <v>1</v>
+      </c>
+      <c r="Z9" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="10" spans="1:26">
+      <c r="A10" t="s">
+        <v>47</v>
+      </c>
+      <c r="B10" s="1">
+        <v>30580.0</v>
+      </c>
+      <c r="C10" s="1">
+        <v>10.725</v>
+      </c>
+      <c r="D10" s="1">
+        <v>8.85</v>
+      </c>
+      <c r="E10" t="s">
+        <v>8</v>
+      </c>
+      <c r="F10">
+        <v>1.0</v>
+      </c>
+      <c r="G10" s="1">
+        <v>270633.0</v>
+      </c>
+      <c r="H10" s="1">
+        <v>57337.5</v>
+      </c>
+      <c r="I10" s="1">
+        <v>21.186440677966</v>
+      </c>
+      <c r="J10">
+        <v>0.0</v>
+      </c>
+      <c r="K10">
+        <v>0.0</v>
+      </c>
+      <c r="L10" s="1">
+        <v>327970.5</v>
+      </c>
+      <c r="M10" s="1">
+        <v>327970.5</v>
+      </c>
+      <c r="N10" s="1">
+        <v>0.44</v>
+      </c>
+      <c r="O10">
+        <v>1</v>
+      </c>
+      <c r="Z10" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="11" spans="1:26">
+      <c r="A11" t="s">
+        <v>49</v>
+      </c>
+      <c r="B11" s="1">
+        <v>5817.0</v>
+      </c>
+      <c r="C11" s="1">
+        <v>189.52</v>
+      </c>
+      <c r="D11" s="1">
+        <v>164.7480333505</v>
+      </c>
+      <c r="E11" t="s">
+        <v>8</v>
+      </c>
+      <c r="F11">
+        <v>1.0</v>
+      </c>
+      <c r="G11" s="1">
+        <v>958339.31</v>
+      </c>
+      <c r="H11" s="1">
+        <v>144098.53</v>
+      </c>
+      <c r="I11" s="1">
+        <v>15.036274573773</v>
+      </c>
+      <c r="J11">
+        <v>0.0</v>
+      </c>
+      <c r="K11">
+        <v>0.0</v>
+      </c>
+      <c r="L11" s="1">
+        <v>1102437.84</v>
+      </c>
+      <c r="M11" s="1">
+        <v>1102437.84</v>
+      </c>
+      <c r="N11" s="1">
+        <v>1.48</v>
+      </c>
+      <c r="O11">
+        <v>1</v>
+      </c>
+      <c r="Z11" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="12" spans="1:26">
+      <c r="A12" t="s">
+        <v>51</v>
+      </c>
+      <c r="B12" s="1">
+        <v>3777.0</v>
+      </c>
+      <c r="C12" s="1">
+        <v>406.6</v>
+      </c>
+      <c r="D12" s="1">
+        <v>212.6330076781</v>
+      </c>
+      <c r="E12" t="s">
+        <v>8</v>
+      </c>
+      <c r="F12">
+        <v>1.0</v>
+      </c>
+      <c r="G12" s="1">
+        <v>803114.87</v>
+      </c>
+      <c r="H12" s="1">
+        <v>732613.33</v>
+      </c>
+      <c r="I12" s="1">
+        <v>91.221487406901</v>
+      </c>
+      <c r="J12">
+        <v>0.0</v>
+      </c>
+      <c r="K12">
+        <v>0.0</v>
+      </c>
+      <c r="L12" s="1">
+        <v>1535728.2</v>
+      </c>
+      <c r="M12" s="1">
+        <v>1535728.2</v>
+      </c>
+      <c r="N12" s="1">
+        <v>2.07</v>
+      </c>
+      <c r="O12">
+        <v>1</v>
+      </c>
+      <c r="Z12" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="13" spans="1:26">
+      <c r="A13" t="s">
+        <v>53</v>
+      </c>
+      <c r="B13" s="1">
+        <v>12273.0</v>
+      </c>
+      <c r="C13" s="1">
+        <v>16.21</v>
+      </c>
+      <c r="D13" s="1">
+        <v>20.7423319482</v>
+      </c>
+      <c r="E13" t="s">
+        <v>8</v>
+      </c>
+      <c r="F13">
+        <v>1.0</v>
+      </c>
+      <c r="G13" s="1">
+        <v>254570.64</v>
+      </c>
+      <c r="H13" s="1">
+        <v>-55625.31</v>
+      </c>
+      <c r="I13" s="1">
+        <v>-21.85063839255</v>
+      </c>
+      <c r="J13">
+        <v>0.0</v>
+      </c>
+      <c r="K13">
+        <v>0.0</v>
+      </c>
+      <c r="L13" s="1">
+        <v>198945.33</v>
+      </c>
+      <c r="M13" s="1">
+        <v>198945.33</v>
+      </c>
+      <c r="N13" s="1">
+        <v>0.27</v>
+      </c>
+      <c r="O13">
+        <v>1</v>
+      </c>
+      <c r="Z13" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="14" spans="1:26">
+      <c r="A14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B14" s="1">
+        <v>1542.0</v>
+      </c>
+      <c r="C14" s="1">
+        <v>55.3</v>
+      </c>
+      <c r="D14" s="1">
+        <v>63.55</v>
+      </c>
+      <c r="E14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F14">
+        <v>1.0</v>
+      </c>
+      <c r="G14" s="1">
+        <v>97994.1</v>
+      </c>
+      <c r="H14" s="1">
+        <v>-12721.5</v>
+      </c>
+      <c r="I14" s="1">
+        <v>-12.981904012589</v>
+      </c>
+      <c r="J14">
+        <v>0.0</v>
+      </c>
+      <c r="K14">
+        <v>0.0</v>
+      </c>
+      <c r="L14" s="1">
+        <v>85272.6</v>
+      </c>
+      <c r="M14" s="1">
+        <v>85272.6</v>
+      </c>
+      <c r="N14" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O14">
+        <v>1</v>
+      </c>
+      <c r="Z14" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="15" spans="1:26">
+      <c r="A15" t="s">
+        <v>57</v>
+      </c>
+      <c r="B15" s="1">
+        <v>10711.0</v>
+      </c>
+      <c r="C15" s="1">
+        <v>51.32</v>
+      </c>
+      <c r="D15" s="1">
+        <v>63.1757156195</v>
+      </c>
+      <c r="E15" t="s">
+        <v>8</v>
+      </c>
+      <c r="F15">
+        <v>1.0</v>
+      </c>
+      <c r="G15" s="1">
+        <v>676675.09</v>
+      </c>
+      <c r="H15" s="1">
+        <v>-126986.57</v>
+      </c>
+      <c r="I15" s="1">
+        <v>-18.766254569826</v>
+      </c>
+      <c r="J15">
+        <v>0.0</v>
+      </c>
+      <c r="K15">
+        <v>0.0</v>
+      </c>
+      <c r="L15" s="1">
+        <v>549688.52</v>
+      </c>
+      <c r="M15" s="1">
+        <v>549688.52</v>
+      </c>
+      <c r="N15" s="1">
+        <v>0.74</v>
+      </c>
+      <c r="O15">
+        <v>1</v>
+      </c>
+      <c r="Z15" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="16" spans="1:26">
+      <c r="A16" t="s">
+        <v>59</v>
+      </c>
+      <c r="B16" s="1">
+        <v>7055.0</v>
+      </c>
+      <c r="C16" s="1">
+        <v>9.976</v>
+      </c>
+      <c r="D16" s="1">
+        <v>13.1750007087</v>
+      </c>
+      <c r="E16" t="s">
+        <v>8</v>
+      </c>
+      <c r="F16">
+        <v>1.0</v>
+      </c>
+      <c r="G16" s="1">
+        <v>92949.63</v>
+      </c>
+      <c r="H16" s="1">
+        <v>-22568.95</v>
+      </c>
+      <c r="I16" s="1">
+        <v>-24.28083898774</v>
+      </c>
+      <c r="J16">
+        <v>0.0</v>
+      </c>
+      <c r="K16">
+        <v>0.0</v>
+      </c>
+      <c r="L16" s="1">
+        <v>70380.68</v>
+      </c>
+      <c r="M16" s="1">
+        <v>70380.68</v>
+      </c>
+      <c r="N16" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O16">
+        <v>1</v>
+      </c>
+      <c r="Z16" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="17" spans="1:26">
+      <c r="A17" t="s">
+        <v>61</v>
+      </c>
+      <c r="B17" s="1">
+        <v>12593.0</v>
+      </c>
+      <c r="C17" s="1">
+        <v>70.84</v>
+      </c>
+      <c r="D17" s="1">
+        <v>51.6907980624</v>
+      </c>
+      <c r="E17" t="s">
+        <v>8</v>
+      </c>
+      <c r="F17">
+        <v>1.0</v>
+      </c>
+      <c r="G17" s="1">
+        <v>650942.22</v>
+      </c>
+      <c r="H17" s="1">
+        <v>241145.9</v>
+      </c>
+      <c r="I17" s="1">
+        <v>37.045668968899</v>
+      </c>
+      <c r="J17">
+        <v>0.0</v>
+      </c>
+      <c r="K17">
+        <v>0.0</v>
+      </c>
+      <c r="L17" s="1">
+        <v>892088.12</v>
+      </c>
+      <c r="M17" s="1">
+        <v>892088.12</v>
+      </c>
+      <c r="N17" s="1">
+        <v>1.2</v>
+      </c>
+      <c r="O17">
+        <v>1</v>
+      </c>
+      <c r="Z17" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="18" spans="1:26">
+      <c r="A18" t="s">
+        <v>63</v>
+      </c>
+      <c r="B18" s="1">
+        <v>6389.0</v>
+      </c>
+      <c r="C18" s="1">
+        <v>34.06</v>
+      </c>
+      <c r="D18" s="1">
+        <v>29.92</v>
+      </c>
+      <c r="E18" t="s">
+        <v>8</v>
+      </c>
+      <c r="F18">
+        <v>1.0</v>
+      </c>
+      <c r="G18" s="1">
+        <v>191158.88</v>
+      </c>
+      <c r="H18" s="1">
+        <v>26450.46</v>
+      </c>
+      <c r="I18" s="1">
+        <v>13.836898395722</v>
+      </c>
+      <c r="J18">
+        <v>0.0</v>
+      </c>
+      <c r="K18">
+        <v>0.0</v>
+      </c>
+      <c r="L18" s="1">
+        <v>217609.34</v>
+      </c>
+      <c r="M18" s="1">
+        <v>217609.34</v>
+      </c>
+      <c r="N18" s="1">
+        <v>0.29</v>
+      </c>
+      <c r="O18">
+        <v>1</v>
+      </c>
+      <c r="Z18" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="19" spans="1:26">
+      <c r="A19" t="s">
+        <v>65</v>
+      </c>
+      <c r="B19" s="1">
+        <v>4343.0</v>
+      </c>
+      <c r="C19" s="1">
+        <v>1655.8</v>
+      </c>
+      <c r="D19" s="1">
+        <v>488.055298181</v>
+      </c>
+      <c r="E19" t="s">
+        <v>8</v>
+      </c>
+      <c r="F19">
+        <v>1.0</v>
+      </c>
+      <c r="G19" s="1">
+        <v>2119624.16</v>
+      </c>
+      <c r="H19" s="1">
+        <v>5071515.24</v>
+      </c>
+      <c r="I19" s="1">
+        <v>239.26483457331</v>
+      </c>
+      <c r="J19">
+        <v>0.0</v>
+      </c>
+      <c r="K19">
+        <v>0.0</v>
+      </c>
+      <c r="L19" s="1">
+        <v>7191139.4</v>
+      </c>
+      <c r="M19" s="1">
+        <v>7191139.4</v>
+      </c>
+      <c r="N19" s="1">
+        <v>9.68</v>
+      </c>
+      <c r="O19">
+        <v>1</v>
+      </c>
+      <c r="Z19" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="20" spans="1:26">
+      <c r="A20" t="s">
+        <v>67</v>
+      </c>
+      <c r="B20" s="1">
+        <v>1937.0</v>
+      </c>
+      <c r="C20" s="1">
+        <v>66.94</v>
+      </c>
+      <c r="D20" s="1">
+        <v>61.44</v>
+      </c>
+      <c r="E20" t="s">
+        <v>8</v>
+      </c>
+      <c r="F20">
+        <v>1.0</v>
+      </c>
+      <c r="G20" s="1">
+        <v>119009.28</v>
+      </c>
+      <c r="H20" s="1">
+        <v>10653.5</v>
+      </c>
+      <c r="I20" s="1">
+        <v>8.9518229166667</v>
+      </c>
+      <c r="J20">
+        <v>0.0</v>
+      </c>
+      <c r="K20">
+        <v>0.0</v>
+      </c>
+      <c r="L20" s="1">
+        <v>129662.78</v>
+      </c>
+      <c r="M20" s="1">
+        <v>129662.78</v>
+      </c>
+      <c r="N20" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O20">
+        <v>1</v>
+      </c>
+      <c r="Z20" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="21" spans="1:26">
+      <c r="A21" t="s">
+        <v>69</v>
+      </c>
+      <c r="B21" s="1">
+        <v>33938.0</v>
+      </c>
+      <c r="C21" s="1">
+        <v>42.81</v>
+      </c>
+      <c r="D21" s="1">
+        <v>25.0855409865</v>
+      </c>
+      <c r="E21" t="s">
+        <v>8</v>
+      </c>
+      <c r="F21">
+        <v>1.0</v>
+      </c>
+      <c r="G21" s="1">
+        <v>851353.09</v>
+      </c>
+      <c r="H21" s="1">
+        <v>601532.69</v>
+      </c>
+      <c r="I21" s="1">
+        <v>70.656076434749</v>
+      </c>
+      <c r="J21">
+        <v>0.0</v>
+      </c>
+      <c r="K21">
+        <v>0.0</v>
+      </c>
+      <c r="L21" s="1">
+        <v>1452885.78</v>
+      </c>
+      <c r="M21" s="1">
+        <v>1452885.78</v>
+      </c>
+      <c r="N21" s="1">
+        <v>1.96</v>
+      </c>
+      <c r="O21">
+        <v>1</v>
+      </c>
+      <c r="Z21" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="22" spans="1:26">
+      <c r="A22" t="s">
+        <v>71</v>
+      </c>
+      <c r="B22" s="1">
+        <v>10523.0</v>
+      </c>
+      <c r="C22" s="1">
+        <v>9.79</v>
+      </c>
+      <c r="D22" s="1">
+        <v>8.3950004751</v>
+      </c>
+      <c r="E22" t="s">
+        <v>8</v>
+      </c>
+      <c r="F22">
+        <v>1.0</v>
+      </c>
+      <c r="G22" s="1">
+        <v>88340.59</v>
+      </c>
+      <c r="H22" s="1">
+        <v>14679.58</v>
+      </c>
+      <c r="I22" s="1">
+        <v>16.617027348357</v>
+      </c>
+      <c r="J22">
+        <v>0.0</v>
+      </c>
+      <c r="K22">
+        <v>0.0</v>
+      </c>
+      <c r="L22" s="1">
+        <v>103020.17</v>
+      </c>
+      <c r="M22" s="1">
+        <v>103020.17</v>
+      </c>
+      <c r="N22" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="O22">
+        <v>1</v>
+      </c>
+      <c r="Z22" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="23" spans="1:26">
+      <c r="A23" t="s">
+        <v>73</v>
+      </c>
+      <c r="B23" s="1">
+        <v>1681.0</v>
+      </c>
+      <c r="C23" s="1">
+        <v>66.3</v>
+      </c>
+      <c r="D23" s="1">
+        <v>54.85</v>
+      </c>
+      <c r="E23" t="s">
+        <v>8</v>
+      </c>
+      <c r="F23">
+        <v>1.0</v>
+      </c>
+      <c r="G23" s="1">
+        <v>92202.85</v>
+      </c>
+      <c r="H23" s="1">
+        <v>19247.45</v>
+      </c>
+      <c r="I23" s="1">
+        <v>20.875113947129</v>
+      </c>
+      <c r="J23">
+        <v>0.0</v>
+      </c>
+      <c r="K23">
+        <v>0.0</v>
+      </c>
+      <c r="L23" s="1">
+        <v>111450.3</v>
+      </c>
+      <c r="M23" s="1">
+        <v>111450.3</v>
+      </c>
+      <c r="N23" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O23">
+        <v>1</v>
+      </c>
+      <c r="Z23" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="24" spans="1:26">
+      <c r="A24" t="s">
+        <v>75</v>
+      </c>
+      <c r="B24" s="1">
+        <v>10017.0</v>
+      </c>
+      <c r="C24" s="1">
+        <v>22.24</v>
+      </c>
+      <c r="D24" s="1">
+        <v>18.24</v>
+      </c>
+      <c r="E24" t="s">
+        <v>8</v>
+      </c>
+      <c r="F24">
+        <v>1.0</v>
+      </c>
+      <c r="G24" s="1">
+        <v>182710.08</v>
+      </c>
+      <c r="H24" s="1">
+        <v>40068.0</v>
+      </c>
+      <c r="I24" s="1">
+        <v>21.929824561404</v>
+      </c>
+      <c r="J24">
+        <v>0.0</v>
+      </c>
+      <c r="K24">
+        <v>0.0</v>
+      </c>
+      <c r="L24" s="1">
+        <v>222778.08</v>
+      </c>
+      <c r="M24" s="1">
+        <v>222778.08</v>
+      </c>
+      <c r="N24" s="1">
+        <v>0.3</v>
+      </c>
+      <c r="O24">
+        <v>1</v>
+      </c>
+      <c r="Z24" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="25" spans="1:26">
+      <c r="A25" t="s">
+        <v>77</v>
+      </c>
+      <c r="B25" s="1">
+        <v>63512.0</v>
+      </c>
+      <c r="C25" s="1">
+        <v>21.75</v>
+      </c>
+      <c r="D25" s="1">
+        <v>7.6062301612</v>
+      </c>
+      <c r="E25" t="s">
+        <v>8</v>
+      </c>
+      <c r="F25">
+        <v>1.0</v>
+      </c>
+      <c r="G25" s="1">
+        <v>483086.89</v>
+      </c>
+      <c r="H25" s="1">
+        <v>898299.11</v>
+      </c>
+      <c r="I25" s="1">
+        <v>185.9498008733</v>
+      </c>
+      <c r="J25">
+        <v>0.0</v>
+      </c>
+      <c r="K25">
+        <v>0.0</v>
+      </c>
+      <c r="L25" s="1">
+        <v>1381386.0</v>
+      </c>
+      <c r="M25" s="1">
+        <v>1381386.0</v>
+      </c>
+      <c r="N25" s="1">
+        <v>1.86</v>
+      </c>
+      <c r="O25">
+        <v>1</v>
+      </c>
+      <c r="Z25" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="26" spans="1:26">
+      <c r="A26" t="s">
+        <v>79</v>
+      </c>
+      <c r="B26" s="1">
+        <v>58732.0</v>
+      </c>
+      <c r="C26" s="1">
+        <v>3.183</v>
+      </c>
+      <c r="D26" s="1">
+        <v>3.2080000681</v>
+      </c>
+      <c r="E26" t="s">
+        <v>8</v>
+      </c>
+      <c r="F26">
+        <v>1.0</v>
+      </c>
+      <c r="G26" s="1">
+        <v>188412.26</v>
+      </c>
+      <c r="H26" s="1">
+        <v>-1468.3</v>
+      </c>
+      <c r="I26" s="1">
+        <v>-0.7793017290913</v>
+      </c>
+      <c r="J26">
+        <v>0.0</v>
+      </c>
+      <c r="K26">
+        <v>0.0</v>
+      </c>
+      <c r="L26" s="1">
+        <v>186943.96</v>
+      </c>
+      <c r="M26" s="1">
+        <v>186943.96</v>
+      </c>
+      <c r="N26" s="1">
+        <v>0.25</v>
+      </c>
+      <c r="O26">
+        <v>1</v>
+      </c>
+      <c r="Z26" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="27" spans="1:26">
+      <c r="A27" t="s">
+        <v>81</v>
+      </c>
+      <c r="B27" s="1">
+        <v>141076.0</v>
+      </c>
+      <c r="C27" s="1">
+        <v>11.998</v>
+      </c>
+      <c r="D27" s="1">
+        <v>7.1640059259</v>
+      </c>
+      <c r="E27" t="s">
+        <v>8</v>
+      </c>
+      <c r="F27">
+        <v>1.0</v>
+      </c>
+      <c r="G27" s="1">
+        <v>1010669.3</v>
+      </c>
+      <c r="H27" s="1">
+        <v>681960.55</v>
+      </c>
+      <c r="I27" s="1">
+        <v>67.476131905857</v>
+      </c>
+      <c r="J27">
+        <v>0.0</v>
+      </c>
+      <c r="K27">
+        <v>0.0</v>
+      </c>
+      <c r="L27" s="1">
+        <v>1692629.85</v>
+      </c>
+      <c r="M27" s="1">
+        <v>1692629.85</v>
+      </c>
+      <c r="N27" s="1">
+        <v>2.28</v>
+      </c>
+      <c r="O27">
+        <v>1</v>
+      </c>
+      <c r="Z27" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="28" spans="1:26">
+      <c r="A28" t="s">
+        <v>83</v>
+      </c>
+      <c r="B28" s="1">
+        <v>11721.0</v>
+      </c>
+      <c r="C28" s="1">
+        <v>18.68</v>
+      </c>
+      <c r="D28" s="1">
+        <v>16.5350004266</v>
+      </c>
+      <c r="E28" t="s">
+        <v>8</v>
+      </c>
+      <c r="F28">
+        <v>1.0</v>
+      </c>
+      <c r="G28" s="1">
+        <v>193806.74</v>
+      </c>
+      <c r="H28" s="1">
+        <v>25141.54</v>
+      </c>
+      <c r="I28" s="1">
+        <v>12.972479698074</v>
+      </c>
+      <c r="J28">
+        <v>0.0</v>
+      </c>
+      <c r="K28">
+        <v>0.0</v>
+      </c>
+      <c r="L28" s="1">
+        <v>218948.28</v>
+      </c>
+      <c r="M28" s="1">
+        <v>218948.28</v>
+      </c>
+      <c r="N28" s="1">
+        <v>0.29</v>
+      </c>
+      <c r="O28">
+        <v>1</v>
+      </c>
+      <c r="Z28" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="29" spans="1:26">
+      <c r="A29" t="s">
+        <v>85</v>
+      </c>
+      <c r="B29" s="1">
+        <v>8260.0</v>
+      </c>
+      <c r="C29" s="1">
+        <v>15.17</v>
+      </c>
+      <c r="D29" s="1">
+        <v>14.175</v>
+      </c>
+      <c r="E29" t="s">
+        <v>8</v>
+      </c>
+      <c r="F29">
+        <v>1.0</v>
+      </c>
+      <c r="G29" s="1">
+        <v>117085.5</v>
+      </c>
+      <c r="H29" s="1">
+        <v>8218.7</v>
+      </c>
+      <c r="I29" s="1">
+        <v>7.0194003527337</v>
+      </c>
+      <c r="J29">
+        <v>0.0</v>
+      </c>
+      <c r="K29">
+        <v>0.0</v>
+      </c>
+      <c r="L29" s="1">
+        <v>125304.2</v>
+      </c>
+      <c r="M29" s="1">
+        <v>125304.2</v>
+      </c>
+      <c r="N29" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O29">
+        <v>1</v>
+      </c>
+      <c r="Z29" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="30" spans="1:26">
+      <c r="A30" t="s">
+        <v>87</v>
+      </c>
+      <c r="B30" s="1">
+        <v>1485.0</v>
+      </c>
+      <c r="C30" s="1">
+        <v>172.6</v>
+      </c>
+      <c r="D30" s="1">
+        <v>127.95</v>
+      </c>
+      <c r="E30" t="s">
+        <v>8</v>
+      </c>
+      <c r="F30">
+        <v>1.0</v>
+      </c>
+      <c r="G30" s="1">
+        <v>190005.75</v>
+      </c>
+      <c r="H30" s="1">
+        <v>66305.25</v>
+      </c>
+      <c r="I30" s="1">
+        <v>34.896443923408</v>
+      </c>
+      <c r="J30">
+        <v>0.0</v>
+      </c>
+      <c r="K30">
+        <v>0.0</v>
+      </c>
+      <c r="L30" s="1">
+        <v>256311.0</v>
+      </c>
+      <c r="M30" s="1">
+        <v>256311.0</v>
+      </c>
+      <c r="N30" s="1">
+        <v>0.34</v>
+      </c>
+      <c r="O30">
+        <v>1</v>
+      </c>
+      <c r="Z30" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="31" spans="1:26">
+      <c r="A31" t="s">
+        <v>89</v>
+      </c>
+      <c r="B31" s="1">
+        <v>850.0</v>
+      </c>
+      <c r="C31" s="1">
+        <v>320.3</v>
+      </c>
+      <c r="D31" s="1">
+        <v>189.4</v>
+      </c>
+      <c r="E31" t="s">
+        <v>8</v>
+      </c>
+      <c r="F31">
+        <v>1.0</v>
+      </c>
+      <c r="G31" s="1">
+        <v>160990.0</v>
+      </c>
+      <c r="H31" s="1">
+        <v>111265.0</v>
+      </c>
+      <c r="I31" s="1">
+        <v>69.112988384372</v>
+      </c>
+      <c r="J31">
+        <v>0.0</v>
+      </c>
+      <c r="K31">
+        <v>0.0</v>
+      </c>
+      <c r="L31" s="1">
+        <v>272255.0</v>
+      </c>
+      <c r="M31" s="1">
+        <v>272255.0</v>
+      </c>
+      <c r="N31" s="1">
+        <v>0.37</v>
+      </c>
+      <c r="O31">
+        <v>1</v>
+      </c>
+      <c r="Z31" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="32" spans="1:26">
+      <c r="A32" t="s">
+        <v>91</v>
+      </c>
+      <c r="B32" s="1">
+        <v>2823.0</v>
+      </c>
+      <c r="C32" s="1">
+        <v>30.08</v>
+      </c>
+      <c r="D32" s="1">
+        <v>34.2</v>
+      </c>
+      <c r="E32" t="s">
+        <v>8</v>
+      </c>
+      <c r="F32">
+        <v>1.0</v>
+      </c>
+      <c r="G32" s="1">
+        <v>96546.6</v>
+      </c>
+      <c r="H32" s="1">
+        <v>-11630.76</v>
+      </c>
+      <c r="I32" s="1">
+        <v>-12.046783625731</v>
+      </c>
+      <c r="J32">
+        <v>0.0</v>
+      </c>
+      <c r="K32">
+        <v>0.0</v>
+      </c>
+      <c r="L32" s="1">
+        <v>84915.84</v>
+      </c>
+      <c r="M32" s="1">
+        <v>84915.84</v>
+      </c>
+      <c r="N32" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O32">
+        <v>1</v>
+      </c>
+      <c r="Z32" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="33" spans="1:26">
+      <c r="A33" t="s">
+        <v>93</v>
+      </c>
+      <c r="B33" s="1">
+        <v>10355.0</v>
+      </c>
+      <c r="C33" s="1">
+        <v>60.94</v>
+      </c>
+      <c r="D33" s="1">
+        <v>80.5364867214</v>
+      </c>
+      <c r="E33" t="s">
+        <v>8</v>
+      </c>
+      <c r="F33">
+        <v>1.0</v>
+      </c>
+      <c r="G33" s="1">
+        <v>833955.32</v>
+      </c>
+      <c r="H33" s="1">
+        <v>-202921.62</v>
+      </c>
+      <c r="I33" s="1">
+        <v>-24.332433061282</v>
+      </c>
+      <c r="J33">
+        <v>0.0</v>
+      </c>
+      <c r="K33">
+        <v>0.0</v>
+      </c>
+      <c r="L33" s="1">
+        <v>631033.7</v>
+      </c>
+      <c r="M33" s="1">
+        <v>631033.7</v>
+      </c>
+      <c r="N33" s="1">
+        <v>0.85</v>
+      </c>
+      <c r="O33">
+        <v>1</v>
+      </c>
+      <c r="Z33" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="34" spans="1:26">
+      <c r="A34" t="s">
+        <v>95</v>
+      </c>
+      <c r="B34" s="1">
+        <v>11866.0</v>
+      </c>
+      <c r="C34" s="1">
+        <v>101.84</v>
+      </c>
+      <c r="D34" s="1">
+        <v>75.8731274229</v>
+      </c>
+      <c r="E34" t="s">
+        <v>8</v>
+      </c>
+      <c r="F34">
+        <v>1.0</v>
+      </c>
+      <c r="G34" s="1">
+        <v>900310.53</v>
+      </c>
+      <c r="H34" s="1">
+        <v>308122.91</v>
+      </c>
+      <c r="I34" s="1">
+        <v>34.224070443783</v>
+      </c>
+      <c r="J34">
+        <v>0.0</v>
+      </c>
+      <c r="K34">
+        <v>0.0</v>
+      </c>
+      <c r="L34" s="1">
+        <v>1208433.44</v>
+      </c>
+      <c r="M34" s="1">
+        <v>1208433.44</v>
+      </c>
+      <c r="N34" s="1">
+        <v>1.63</v>
+      </c>
+      <c r="O34">
+        <v>1</v>
+      </c>
+      <c r="Z34" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="35" spans="1:26">
+      <c r="A35" t="s">
+        <v>97</v>
+      </c>
+      <c r="B35" s="1">
+        <v>3546.0</v>
+      </c>
+      <c r="C35" s="1">
+        <v>50.42</v>
+      </c>
+      <c r="D35" s="1">
+        <v>52.68</v>
+      </c>
+      <c r="E35" t="s">
+        <v>8</v>
+      </c>
+      <c r="F35">
+        <v>1.0</v>
+      </c>
+      <c r="G35" s="1">
+        <v>186803.28</v>
+      </c>
+      <c r="H35" s="1">
+        <v>-8013.96</v>
+      </c>
+      <c r="I35" s="1">
+        <v>-4.290053151101</v>
+      </c>
+      <c r="J35">
+        <v>0.0</v>
+      </c>
+      <c r="K35">
+        <v>0.0</v>
+      </c>
+      <c r="L35" s="1">
+        <v>178789.32</v>
+      </c>
+      <c r="M35" s="1">
+        <v>178789.32</v>
+      </c>
+      <c r="N35" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O35">
+        <v>1</v>
+      </c>
+      <c r="Z35" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="36" spans="1:26">
+      <c r="A36" t="s">
+        <v>99</v>
+      </c>
+      <c r="B36" s="1">
+        <v>17779.0</v>
+      </c>
+      <c r="C36" s="1">
+        <v>13.904</v>
+      </c>
+      <c r="D36" s="1">
+        <v>12.01</v>
+      </c>
+      <c r="E36" t="s">
+        <v>8</v>
+      </c>
+      <c r="F36">
+        <v>1.0</v>
+      </c>
+      <c r="G36" s="1">
+        <v>213525.79</v>
+      </c>
+      <c r="H36" s="1">
+        <v>33673.43</v>
+      </c>
+      <c r="I36" s="1">
+        <v>15.770193380387</v>
+      </c>
+      <c r="J36">
+        <v>0.0</v>
+      </c>
+      <c r="K36">
+        <v>0.0</v>
+      </c>
+      <c r="L36" s="1">
+        <v>247199.22</v>
+      </c>
+      <c r="M36" s="1">
+        <v>247199.22</v>
+      </c>
+      <c r="N36" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O36">
+        <v>1</v>
+      </c>
+      <c r="Z36" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="37" spans="1:26">
+      <c r="A37" t="s">
+        <v>101</v>
+      </c>
+      <c r="B37" s="1">
+        <v>16615.0</v>
+      </c>
+      <c r="C37" s="1">
+        <v>25.54</v>
+      </c>
+      <c r="D37" s="1">
+        <v>25.1371321095</v>
+      </c>
+      <c r="E37" t="s">
+        <v>8</v>
+      </c>
+      <c r="F37">
+        <v>1.0</v>
+      </c>
+      <c r="G37" s="1">
+        <v>417653.45</v>
+      </c>
+      <c r="H37" s="1">
+        <v>6693.65</v>
+      </c>
+      <c r="I37" s="1">
+        <v>1.6026804040527</v>
+      </c>
+      <c r="J37">
+        <v>0.0</v>
+      </c>
+      <c r="K37">
+        <v>0.0</v>
+      </c>
+      <c r="L37" s="1">
+        <v>424347.1</v>
+      </c>
+      <c r="M37" s="1">
+        <v>424347.1</v>
+      </c>
+      <c r="N37" s="1">
+        <v>0.57</v>
+      </c>
+      <c r="O37">
+        <v>1</v>
+      </c>
+      <c r="Z37" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="38" spans="1:26">
+      <c r="A38" t="s">
+        <v>103</v>
+      </c>
+      <c r="B38" s="1">
+        <v>54332.0</v>
+      </c>
+      <c r="C38" s="1">
+        <v>12.72</v>
+      </c>
+      <c r="D38" s="1">
+        <v>10.5675169329</v>
+      </c>
+      <c r="E38" t="s">
+        <v>8</v>
+      </c>
+      <c r="F38">
+        <v>1.0</v>
+      </c>
+      <c r="G38" s="1">
+        <v>574154.33</v>
+      </c>
+      <c r="H38" s="1">
+        <v>116948.71</v>
+      </c>
+      <c r="I38" s="1">
+        <v>20.368863193978</v>
+      </c>
+      <c r="J38">
+        <v>0.0</v>
+      </c>
+      <c r="K38">
+        <v>0.0</v>
+      </c>
+      <c r="L38" s="1">
+        <v>691103.04</v>
+      </c>
+      <c r="M38" s="1">
+        <v>691103.04</v>
+      </c>
+      <c r="N38" s="1">
+        <v>0.93</v>
+      </c>
+      <c r="O38">
+        <v>1</v>
+      </c>
+      <c r="Z38" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="39" spans="1:26">
+      <c r="A39" t="s">
+        <v>105</v>
+      </c>
+      <c r="B39" s="1">
+        <v>8538.0</v>
+      </c>
+      <c r="C39" s="1">
+        <v>16.1</v>
+      </c>
+      <c r="D39" s="1">
+        <v>16.045</v>
+      </c>
+      <c r="E39" t="s">
+        <v>8</v>
+      </c>
+      <c r="F39">
+        <v>1.0</v>
+      </c>
+      <c r="G39" s="1">
+        <v>136992.21</v>
+      </c>
+      <c r="H39" s="1">
+        <v>469.59</v>
+      </c>
+      <c r="I39" s="1">
+        <v>0.34278591461514</v>
+      </c>
+      <c r="J39">
+        <v>0.0</v>
+      </c>
+      <c r="K39">
+        <v>0.0</v>
+      </c>
+      <c r="L39" s="1">
+        <v>137461.8</v>
+      </c>
+      <c r="M39" s="1">
+        <v>137461.8</v>
+      </c>
+      <c r="N39" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O39">
+        <v>1</v>
+      </c>
+      <c r="Z39" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="40" spans="1:26">
+      <c r="A40" t="s">
+        <v>107</v>
+      </c>
+      <c r="B40" s="1">
+        <v>1007.0</v>
+      </c>
+      <c r="C40" s="1">
+        <v>81.0</v>
+      </c>
+      <c r="D40" s="1">
+        <v>92.7</v>
+      </c>
+      <c r="E40" t="s">
+        <v>8</v>
+      </c>
+      <c r="F40">
+        <v>1.0</v>
+      </c>
+      <c r="G40" s="1">
+        <v>93348.9</v>
+      </c>
+      <c r="H40" s="1">
+        <v>-11781.9</v>
+      </c>
+      <c r="I40" s="1">
+        <v>-12.621359223301</v>
+      </c>
+      <c r="J40">
+        <v>0.0</v>
+      </c>
+      <c r="K40">
+        <v>0.0</v>
+      </c>
+      <c r="L40" s="1">
+        <v>81567.0</v>
+      </c>
+      <c r="M40" s="1">
+        <v>81567.0</v>
+      </c>
+      <c r="N40" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O40">
+        <v>1</v>
+      </c>
+      <c r="Z40" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="41" spans="1:26">
+      <c r="A41" t="s">
+        <v>109</v>
+      </c>
+      <c r="B41" s="1">
+        <v>6045.0</v>
+      </c>
+      <c r="C41" s="1">
         <v>38.1</v>
       </c>
-      <c r="E2" s="1">
-[...29 lines deleted...]
-      <c r="O2" s="1">
+      <c r="D41" s="1">
+        <v>34.65</v>
+      </c>
+      <c r="E41" t="s">
+        <v>8</v>
+      </c>
+      <c r="F41">
+        <v>1.0</v>
+      </c>
+      <c r="G41" s="1">
+        <v>209459.25</v>
+      </c>
+      <c r="H41" s="1">
+        <v>20855.25</v>
+      </c>
+      <c r="I41" s="1">
+        <v>9.95670995671</v>
+      </c>
+      <c r="J41">
+        <v>0.0</v>
+      </c>
+      <c r="K41">
+        <v>0.0</v>
+      </c>
+      <c r="L41" s="1">
+        <v>230314.5</v>
+      </c>
+      <c r="M41" s="1">
+        <v>230314.5</v>
+      </c>
+      <c r="N41" s="1">
+        <v>0.31</v>
+      </c>
+      <c r="O41">
+        <v>1</v>
+      </c>
+      <c r="Z41" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="42" spans="1:26">
+      <c r="A42" t="s">
+        <v>111</v>
+      </c>
+      <c r="B42" s="1">
+        <v>5743.0</v>
+      </c>
+      <c r="C42" s="1">
+        <v>78.1</v>
+      </c>
+      <c r="D42" s="1">
+        <v>75.3524185966</v>
+      </c>
+      <c r="E42" t="s">
+        <v>8</v>
+      </c>
+      <c r="F42">
+        <v>1.0</v>
+      </c>
+      <c r="G42" s="1">
+        <v>432748.94</v>
+      </c>
+      <c r="H42" s="1">
+        <v>15779.36</v>
+      </c>
+      <c r="I42" s="1">
+        <v>3.6463081804429</v>
+      </c>
+      <c r="J42">
+        <v>0.0</v>
+      </c>
+      <c r="K42">
+        <v>0.0</v>
+      </c>
+      <c r="L42" s="1">
+        <v>448528.3</v>
+      </c>
+      <c r="M42" s="1">
+        <v>448528.3</v>
+      </c>
+      <c r="N42" s="1">
+        <v>0.6</v>
+      </c>
+      <c r="O42">
+        <v>1</v>
+      </c>
+      <c r="Z42" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="43" spans="1:26">
+      <c r="A43" t="s">
+        <v>113</v>
+      </c>
+      <c r="B43" s="1">
+        <v>1496.0</v>
+      </c>
+      <c r="C43" s="1">
+        <v>53.2</v>
+      </c>
+      <c r="D43" s="1">
+        <v>62.149986631</v>
+      </c>
+      <c r="E43" t="s">
+        <v>8</v>
+      </c>
+      <c r="F43">
+        <v>1.0</v>
+      </c>
+      <c r="G43" s="1">
+        <v>92976.38</v>
+      </c>
+      <c r="H43" s="1">
+        <v>-13389.18</v>
+      </c>
+      <c r="I43" s="1">
+        <v>-14.400625191043</v>
+      </c>
+      <c r="J43">
+        <v>0.0</v>
+      </c>
+      <c r="K43">
+        <v>0.0</v>
+      </c>
+      <c r="L43" s="1">
+        <v>79587.2</v>
+      </c>
+      <c r="M43" s="1">
+        <v>79587.2</v>
+      </c>
+      <c r="N43" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O43">
+        <v>1</v>
+      </c>
+      <c r="Z43" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="44" spans="1:26">
+      <c r="A44" t="s">
+        <v>115</v>
+      </c>
+      <c r="B44" s="1">
+        <v>22092.0</v>
+      </c>
+      <c r="C44" s="1">
+        <v>17.685</v>
+      </c>
+      <c r="D44" s="1">
+        <v>18.785</v>
+      </c>
+      <c r="E44" t="s">
+        <v>8</v>
+      </c>
+      <c r="F44">
+        <v>1.0</v>
+      </c>
+      <c r="G44" s="1">
+        <v>414998.22</v>
+      </c>
+      <c r="H44" s="1">
+        <v>-24301.2</v>
+      </c>
+      <c r="I44" s="1">
+        <v>-5.8557359595422</v>
+      </c>
+      <c r="J44">
+        <v>0.0</v>
+      </c>
+      <c r="K44">
+        <v>0.0</v>
+      </c>
+      <c r="L44" s="1">
+        <v>390697.02</v>
+      </c>
+      <c r="M44" s="1">
+        <v>390697.02</v>
+      </c>
+      <c r="N44" s="1">
+        <v>0.53</v>
+      </c>
+      <c r="O44">
+        <v>1</v>
+      </c>
+      <c r="Z44" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="45" spans="1:26">
+      <c r="A45" t="s">
+        <v>117</v>
+      </c>
+      <c r="B45" s="1">
+        <v>6554.0</v>
+      </c>
+      <c r="C45" s="1">
+        <v>66.64</v>
+      </c>
+      <c r="D45" s="1">
+        <v>56.9088877022</v>
+      </c>
+      <c r="E45" t="s">
+        <v>8</v>
+      </c>
+      <c r="F45">
+        <v>1.0</v>
+      </c>
+      <c r="G45" s="1">
+        <v>372980.85</v>
+      </c>
+      <c r="H45" s="1">
+        <v>63777.71</v>
+      </c>
+      <c r="I45" s="1">
+        <v>17.099459663948</v>
+      </c>
+      <c r="J45">
+        <v>0.0</v>
+      </c>
+      <c r="K45">
+        <v>0.0</v>
+      </c>
+      <c r="L45" s="1">
+        <v>436758.56</v>
+      </c>
+      <c r="M45" s="1">
+        <v>436758.56</v>
+      </c>
+      <c r="N45" s="1">
+        <v>0.59</v>
+      </c>
+      <c r="O45">
+        <v>1</v>
+      </c>
+      <c r="Z45" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="46" spans="1:26">
+      <c r="A46" t="s">
+        <v>119</v>
+      </c>
+      <c r="B46" s="1">
+        <v>13808.0</v>
+      </c>
+      <c r="C46" s="1">
+        <v>17.03</v>
+      </c>
+      <c r="D46" s="1">
+        <v>28.9054367034</v>
+      </c>
+      <c r="E46" t="s">
+        <v>8</v>
+      </c>
+      <c r="F46">
+        <v>1.0</v>
+      </c>
+      <c r="G46" s="1">
+        <v>399126.27</v>
+      </c>
+      <c r="H46" s="1">
+        <v>-163976.03</v>
+      </c>
+      <c r="I46" s="1">
+        <v>-41.08374775732</v>
+      </c>
+      <c r="J46">
+        <v>0.0</v>
+      </c>
+      <c r="K46">
+        <v>0.0</v>
+      </c>
+      <c r="L46" s="1">
+        <v>235150.24</v>
+      </c>
+      <c r="M46" s="1">
+        <v>235150.24</v>
+      </c>
+      <c r="N46" s="1">
+        <v>0.32</v>
+      </c>
+      <c r="O46">
+        <v>1</v>
+      </c>
+      <c r="Z46" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="47" spans="1:26">
+      <c r="A47" t="s">
+        <v>121</v>
+      </c>
+      <c r="B47" s="1">
+        <v>17269.0</v>
+      </c>
+      <c r="C47" s="1">
+        <v>31.5</v>
+      </c>
+      <c r="D47" s="1">
+        <v>30.2949997105</v>
+      </c>
+      <c r="E47" t="s">
+        <v>8</v>
+      </c>
+      <c r="F47">
+        <v>1.0</v>
+      </c>
+      <c r="G47" s="1">
+        <v>523164.35</v>
+      </c>
+      <c r="H47" s="1">
+        <v>20809.15</v>
+      </c>
+      <c r="I47" s="1">
+        <v>3.9775550455607</v>
+      </c>
+      <c r="J47">
+        <v>0.0</v>
+      </c>
+      <c r="K47">
+        <v>0.0</v>
+      </c>
+      <c r="L47" s="1">
+        <v>543973.5</v>
+      </c>
+      <c r="M47" s="1">
+        <v>543973.5</v>
+      </c>
+      <c r="N47" s="1">
+        <v>0.73</v>
+      </c>
+      <c r="O47">
+        <v>1</v>
+      </c>
+      <c r="Z47" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="48" spans="1:26">
+      <c r="A48" t="s">
+        <v>123</v>
+      </c>
+      <c r="B48" s="1">
+        <v>2427.0</v>
+      </c>
+      <c r="C48" s="1">
+        <v>244.0</v>
+      </c>
+      <c r="D48" s="1">
+        <v>147.0676885043</v>
+      </c>
+      <c r="E48" t="s">
+        <v>8</v>
+      </c>
+      <c r="F48">
+        <v>1.0</v>
+      </c>
+      <c r="G48" s="1">
+        <v>356933.28</v>
+      </c>
+      <c r="H48" s="1">
+        <v>235254.72</v>
+      </c>
+      <c r="I48" s="1">
+        <v>65.909998641763</v>
+      </c>
+      <c r="J48">
+        <v>0.0</v>
+      </c>
+      <c r="K48">
+        <v>0.0</v>
+      </c>
+      <c r="L48" s="1">
+        <v>592188.0</v>
+      </c>
+      <c r="M48" s="1">
+        <v>592188.0</v>
+      </c>
+      <c r="N48" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="O48">
+        <v>1</v>
+      </c>
+      <c r="Z48" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="49" spans="1:26">
+      <c r="A49" t="s">
+        <v>125</v>
+      </c>
+      <c r="B49" s="1">
+        <v>9061.0</v>
+      </c>
+      <c r="C49" s="1">
+        <v>51.6</v>
+      </c>
+      <c r="D49" s="1">
+        <v>50.1</v>
+      </c>
+      <c r="E49" t="s">
+        <v>8</v>
+      </c>
+      <c r="F49">
+        <v>1.0</v>
+      </c>
+      <c r="G49" s="1">
+        <v>453956.1</v>
+      </c>
+      <c r="H49" s="1">
+        <v>13591.5</v>
+      </c>
+      <c r="I49" s="1">
+        <v>2.9940119760479</v>
+      </c>
+      <c r="J49">
+        <v>0.0</v>
+      </c>
+      <c r="K49">
+        <v>0.0</v>
+      </c>
+      <c r="L49" s="1">
+        <v>467547.6</v>
+      </c>
+      <c r="M49" s="1">
+        <v>467547.6</v>
+      </c>
+      <c r="N49" s="1">
+        <v>0.63</v>
+      </c>
+      <c r="O49">
+        <v>1</v>
+      </c>
+      <c r="Z49" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="50" spans="1:26">
+      <c r="A50" t="s">
+        <v>127</v>
+      </c>
+      <c r="B50" s="1">
+        <v>11253.0</v>
+      </c>
+      <c r="C50" s="1">
+        <v>26.12</v>
+      </c>
+      <c r="D50" s="1">
+        <v>30.4650368791</v>
+      </c>
+      <c r="E50" t="s">
+        <v>8</v>
+      </c>
+      <c r="F50">
+        <v>1.0</v>
+      </c>
+      <c r="G50" s="1">
+        <v>342823.06</v>
+      </c>
+      <c r="H50" s="1">
+        <v>-48894.7</v>
+      </c>
+      <c r="I50" s="1">
+        <v>-14.262371965293</v>
+      </c>
+      <c r="J50">
+        <v>0.0</v>
+      </c>
+      <c r="K50">
+        <v>0.0</v>
+      </c>
+      <c r="L50" s="1">
+        <v>293928.36</v>
+      </c>
+      <c r="M50" s="1">
+        <v>293928.36</v>
+      </c>
+      <c r="N50" s="1">
+        <v>0.4</v>
+      </c>
+      <c r="O50">
+        <v>1</v>
+      </c>
+      <c r="Z50" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="51" spans="1:26">
+      <c r="A51" t="s">
+        <v>129</v>
+      </c>
+      <c r="B51" s="1">
+        <v>51408.0</v>
+      </c>
+      <c r="C51" s="1">
+        <v>17.805</v>
+      </c>
+      <c r="D51" s="1">
+        <v>19.68</v>
+      </c>
+      <c r="E51" t="s">
+        <v>8</v>
+      </c>
+      <c r="F51">
+        <v>1.0</v>
+      </c>
+      <c r="G51" s="1">
+        <v>1011709.44</v>
+      </c>
+      <c r="H51" s="1">
+        <v>-96390.0</v>
+      </c>
+      <c r="I51" s="1">
+        <v>-9.5274390243902</v>
+      </c>
+      <c r="J51">
+        <v>0.0</v>
+      </c>
+      <c r="K51">
+        <v>0.0</v>
+      </c>
+      <c r="L51" s="1">
+        <v>915319.44</v>
+      </c>
+      <c r="M51" s="1">
+        <v>915319.44</v>
+      </c>
+      <c r="N51" s="1">
+        <v>1.23</v>
+      </c>
+      <c r="O51">
+        <v>1</v>
+      </c>
+      <c r="Z51" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="52" spans="1:26">
+      <c r="A52" t="s">
+        <v>131</v>
+      </c>
+      <c r="B52" s="1">
+        <v>105331.0</v>
+      </c>
+      <c r="C52" s="1">
+        <v>4.449</v>
+      </c>
+      <c r="D52" s="1">
+        <v>4.516000038</v>
+      </c>
+      <c r="E52" t="s">
+        <v>8</v>
+      </c>
+      <c r="F52">
+        <v>1.0</v>
+      </c>
+      <c r="G52" s="1">
+        <v>475674.8</v>
+      </c>
+      <c r="H52" s="1">
+        <v>-7057.18</v>
+      </c>
+      <c r="I52" s="1">
+        <v>-1.4836144357448</v>
+      </c>
+      <c r="J52">
+        <v>0.0</v>
+      </c>
+      <c r="K52">
+        <v>0.0</v>
+      </c>
+      <c r="L52" s="1">
+        <v>468617.62</v>
+      </c>
+      <c r="M52" s="1">
+        <v>468617.62</v>
+      </c>
+      <c r="N52" s="1">
+        <v>0.63</v>
+      </c>
+      <c r="O52">
+        <v>1</v>
+      </c>
+      <c r="Z52" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="53" spans="1:26">
+      <c r="A53" t="s">
+        <v>133</v>
+      </c>
+      <c r="B53" s="1">
+        <v>1710.0</v>
+      </c>
+      <c r="C53" s="1">
+        <v>129.95</v>
+      </c>
+      <c r="D53" s="1">
+        <v>146.2</v>
+      </c>
+      <c r="E53" t="s">
+        <v>8</v>
+      </c>
+      <c r="F53">
+        <v>1.0</v>
+      </c>
+      <c r="G53" s="1">
+        <v>250002.0</v>
+      </c>
+      <c r="H53" s="1">
+        <v>-27787.5</v>
+      </c>
+      <c r="I53" s="1">
+        <v>-11.114911080711</v>
+      </c>
+      <c r="J53">
+        <v>0.0</v>
+      </c>
+      <c r="K53">
+        <v>0.0</v>
+      </c>
+      <c r="L53" s="1">
+        <v>222214.5</v>
+      </c>
+      <c r="M53" s="1">
+        <v>222214.5</v>
+      </c>
+      <c r="N53" s="1">
+        <v>0.3</v>
+      </c>
+      <c r="O53">
+        <v>1</v>
+      </c>
+      <c r="Z53" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="54" spans="1:26">
+      <c r="A54" t="s">
+        <v>135</v>
+      </c>
+      <c r="B54" s="1">
+        <v>11141.0</v>
+      </c>
+      <c r="C54" s="1">
+        <v>37.66</v>
+      </c>
+      <c r="D54" s="1">
+        <v>43.44</v>
+      </c>
+      <c r="E54" t="s">
+        <v>8</v>
+      </c>
+      <c r="F54">
+        <v>1.0</v>
+      </c>
+      <c r="G54" s="1">
+        <v>483965.04</v>
+      </c>
+      <c r="H54" s="1">
+        <v>-64394.98</v>
+      </c>
+      <c r="I54" s="1">
+        <v>-13.305709023941</v>
+      </c>
+      <c r="J54">
+        <v>0.0</v>
+      </c>
+      <c r="K54">
+        <v>0.0</v>
+      </c>
+      <c r="L54" s="1">
+        <v>419570.06</v>
+      </c>
+      <c r="M54" s="1">
+        <v>419570.06</v>
+      </c>
+      <c r="N54" s="1">
+        <v>0.56</v>
+      </c>
+      <c r="O54">
+        <v>1</v>
+      </c>
+      <c r="Z54" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="55" spans="1:26">
+      <c r="A55" t="s">
+        <v>137</v>
+      </c>
+      <c r="B55" s="1">
+        <v>142940.0</v>
+      </c>
+      <c r="C55" s="1">
+        <v>9.821</v>
+      </c>
+      <c r="D55" s="1">
+        <v>5.4519417938</v>
+      </c>
+      <c r="E55" t="s">
+        <v>8</v>
+      </c>
+      <c r="F55">
+        <v>1.0</v>
+      </c>
+      <c r="G55" s="1">
+        <v>779300.56</v>
+      </c>
+      <c r="H55" s="1">
+        <v>624513.18</v>
+      </c>
+      <c r="I55" s="1">
+        <v>80.137653179667</v>
+      </c>
+      <c r="J55">
+        <v>0.0</v>
+      </c>
+      <c r="K55">
+        <v>0.0</v>
+      </c>
+      <c r="L55" s="1">
+        <v>1403813.74</v>
+      </c>
+      <c r="M55" s="1">
+        <v>1403813.74</v>
+      </c>
+      <c r="N55" s="1">
+        <v>1.89</v>
+      </c>
+      <c r="O55">
+        <v>1</v>
+      </c>
+      <c r="Z55" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="56" spans="1:26">
+      <c r="A56" t="s">
+        <v>139</v>
+      </c>
+      <c r="B56" s="1">
+        <v>36306.0</v>
+      </c>
+      <c r="C56" s="1">
+        <v>27.18</v>
+      </c>
+      <c r="D56" s="1">
+        <v>14.2654828403</v>
+      </c>
+      <c r="E56" t="s">
+        <v>8</v>
+      </c>
+      <c r="F56">
+        <v>1.0</v>
+      </c>
+      <c r="G56" s="1">
+        <v>517922.62</v>
+      </c>
+      <c r="H56" s="1">
+        <v>468874.46</v>
+      </c>
+      <c r="I56" s="1">
+        <v>90.529828567827</v>
+      </c>
+      <c r="J56">
+        <v>0.0</v>
+      </c>
+      <c r="K56">
+        <v>0.0</v>
+      </c>
+      <c r="L56" s="1">
+        <v>986797.08</v>
+      </c>
+      <c r="M56" s="1">
+        <v>986797.08</v>
+      </c>
+      <c r="N56" s="1">
+        <v>1.33</v>
+      </c>
+      <c r="O56">
+        <v>1</v>
+      </c>
+      <c r="Z56" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="57" spans="1:26">
+      <c r="A57" t="s">
+        <v>141</v>
+      </c>
+      <c r="B57" s="1">
+        <v>3170.0</v>
+      </c>
+      <c r="C57" s="1">
+        <v>116.5</v>
+      </c>
+      <c r="D57" s="1">
+        <v>104.5897003155</v>
+      </c>
+      <c r="E57" t="s">
+        <v>8</v>
+      </c>
+      <c r="F57">
+        <v>1.0</v>
+      </c>
+      <c r="G57" s="1">
+        <v>331549.35</v>
+      </c>
+      <c r="H57" s="1">
+        <v>37755.65</v>
+      </c>
+      <c r="I57" s="1">
+        <v>11.387641085709</v>
+      </c>
+      <c r="J57">
+        <v>0.0</v>
+      </c>
+      <c r="K57">
+        <v>0.0</v>
+      </c>
+      <c r="L57" s="1">
+        <v>369305.0</v>
+      </c>
+      <c r="M57" s="1">
+        <v>369305.0</v>
+      </c>
+      <c r="N57" s="1">
+        <v>0.5</v>
+      </c>
+      <c r="O57">
+        <v>1</v>
+      </c>
+      <c r="Z57" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="58" spans="1:26">
+      <c r="A58" t="s">
+        <v>143</v>
+      </c>
+      <c r="B58" s="1">
+        <v>2748.0</v>
+      </c>
+      <c r="C58" s="1">
+        <v>168.5</v>
+      </c>
+      <c r="D58" s="1">
+        <v>205.5135007278</v>
+      </c>
+      <c r="E58" t="s">
+        <v>8</v>
+      </c>
+      <c r="F58">
+        <v>1.0</v>
+      </c>
+      <c r="G58" s="1">
+        <v>564751.1</v>
+      </c>
+      <c r="H58" s="1">
+        <v>-101713.1</v>
+      </c>
+      <c r="I58" s="1">
+        <v>-18.010252658206</v>
+      </c>
+      <c r="J58">
+        <v>0.0</v>
+      </c>
+      <c r="K58">
+        <v>0.0</v>
+      </c>
+      <c r="L58" s="1">
+        <v>463038.0</v>
+      </c>
+      <c r="M58" s="1">
+        <v>463038.0</v>
+      </c>
+      <c r="N58" s="1">
+        <v>0.62</v>
+      </c>
+      <c r="O58">
+        <v>1</v>
+      </c>
+      <c r="Z58" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="59" spans="1:26">
+      <c r="A59" t="s">
+        <v>145</v>
+      </c>
+      <c r="B59" s="1">
+        <v>1500.0</v>
+      </c>
+      <c r="C59" s="1">
+        <v>63.48</v>
+      </c>
+      <c r="D59" s="1">
+        <v>68.16</v>
+      </c>
+      <c r="E59" t="s">
+        <v>8</v>
+      </c>
+      <c r="F59">
+        <v>1.0</v>
+      </c>
+      <c r="G59" s="1">
+        <v>102240.0</v>
+      </c>
+      <c r="H59" s="1">
+        <v>-7020.0</v>
+      </c>
+      <c r="I59" s="1">
+        <v>-6.8661971830986</v>
+      </c>
+      <c r="J59">
+        <v>0.0</v>
+      </c>
+      <c r="K59">
+        <v>0.0</v>
+      </c>
+      <c r="L59" s="1">
+        <v>95220.0</v>
+      </c>
+      <c r="M59" s="1">
+        <v>95220.0</v>
+      </c>
+      <c r="N59" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="O59">
+        <v>1</v>
+      </c>
+      <c r="Z59" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="60" spans="1:26">
+      <c r="A60" t="s">
+        <v>147</v>
+      </c>
+      <c r="B60" s="1">
+        <v>3634.0</v>
+      </c>
+      <c r="C60" s="1">
+        <v>22.2</v>
+      </c>
+      <c r="D60" s="1">
+        <v>25.66</v>
+      </c>
+      <c r="E60" t="s">
+        <v>8</v>
+      </c>
+      <c r="F60">
+        <v>1.0</v>
+      </c>
+      <c r="G60" s="1">
+        <v>93248.44</v>
+      </c>
+      <c r="H60" s="1">
+        <v>-12573.64</v>
+      </c>
+      <c r="I60" s="1">
+        <v>-13.48402182385</v>
+      </c>
+      <c r="J60">
+        <v>0.0</v>
+      </c>
+      <c r="K60">
+        <v>0.0</v>
+      </c>
+      <c r="L60" s="1">
+        <v>80674.8</v>
+      </c>
+      <c r="M60" s="1">
+        <v>80674.8</v>
+      </c>
+      <c r="N60" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O60">
+        <v>1</v>
+      </c>
+      <c r="Z60" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="61" spans="1:26">
+      <c r="A61" t="s">
+        <v>149</v>
+      </c>
+      <c r="B61" s="1">
+        <v>575.0</v>
+      </c>
+      <c r="C61" s="1">
+        <v>306.2</v>
+      </c>
+      <c r="D61" s="1">
+        <v>321.4</v>
+      </c>
+      <c r="E61" t="s">
+        <v>8</v>
+      </c>
+      <c r="F61">
+        <v>1.0</v>
+      </c>
+      <c r="G61" s="1">
+        <v>184805.0</v>
+      </c>
+      <c r="H61" s="1">
+        <v>-8740.0</v>
+      </c>
+      <c r="I61" s="1">
+        <v>-4.7293092719353</v>
+      </c>
+      <c r="J61">
+        <v>0.0</v>
+      </c>
+      <c r="K61">
+        <v>0.0</v>
+      </c>
+      <c r="L61" s="1">
+        <v>176065.0</v>
+      </c>
+      <c r="M61" s="1">
+        <v>176065.0</v>
+      </c>
+      <c r="N61" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O61">
+        <v>1</v>
+      </c>
+      <c r="Z61" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="62" spans="1:26">
+      <c r="A62" t="s">
+        <v>151</v>
+      </c>
+      <c r="B62" s="1">
+        <v>5169.0</v>
+      </c>
+      <c r="C62" s="1">
+        <v>61.62</v>
+      </c>
+      <c r="D62" s="1">
+        <v>63.16</v>
+      </c>
+      <c r="E62" t="s">
+        <v>8</v>
+      </c>
+      <c r="F62">
+        <v>1.0</v>
+      </c>
+      <c r="G62" s="1">
+        <v>326474.04</v>
+      </c>
+      <c r="H62" s="1">
+        <v>-7960.26</v>
+      </c>
+      <c r="I62" s="1">
+        <v>-2.4382520582647</v>
+      </c>
+      <c r="J62">
+        <v>0.0</v>
+      </c>
+      <c r="K62">
+        <v>0.0</v>
+      </c>
+      <c r="L62" s="1">
+        <v>318513.78</v>
+      </c>
+      <c r="M62" s="1">
+        <v>318513.78</v>
+      </c>
+      <c r="N62" s="1">
+        <v>0.43</v>
+      </c>
+      <c r="O62">
+        <v>1</v>
+      </c>
+      <c r="Z62" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="63" spans="1:26">
+      <c r="A63" t="s">
+        <v>153</v>
+      </c>
+      <c r="B63" s="1">
+        <v>1071.0</v>
+      </c>
+      <c r="C63" s="1">
+        <v>71.8</v>
+      </c>
+      <c r="D63" s="1">
+        <v>83.25</v>
+      </c>
+      <c r="E63" t="s">
+        <v>8</v>
+      </c>
+      <c r="F63">
+        <v>1.0</v>
+      </c>
+      <c r="G63" s="1">
+        <v>89160.75</v>
+      </c>
+      <c r="H63" s="1">
+        <v>-12262.95</v>
+      </c>
+      <c r="I63" s="1">
+        <v>-13.753753753754</v>
+      </c>
+      <c r="J63">
+        <v>0.0</v>
+      </c>
+      <c r="K63">
+        <v>0.0</v>
+      </c>
+      <c r="L63" s="1">
+        <v>76897.8</v>
+      </c>
+      <c r="M63" s="1">
+        <v>76897.8</v>
+      </c>
+      <c r="N63" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O63">
+        <v>1</v>
+      </c>
+      <c r="Z63" t="s">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="64" spans="1:26">
+      <c r="A64" t="s">
+        <v>155</v>
+      </c>
+      <c r="B64" s="1">
+        <v>2884.0</v>
+      </c>
+      <c r="C64" s="1">
+        <v>41.25</v>
+      </c>
+      <c r="D64" s="1">
+        <v>39.45</v>
+      </c>
+      <c r="E64" t="s">
+        <v>8</v>
+      </c>
+      <c r="F64">
+        <v>1.0</v>
+      </c>
+      <c r="G64" s="1">
+        <v>113773.8</v>
+      </c>
+      <c r="H64" s="1">
+        <v>5191.2</v>
+      </c>
+      <c r="I64" s="1">
+        <v>4.5627376425856</v>
+      </c>
+      <c r="J64">
+        <v>0.0</v>
+      </c>
+      <c r="K64">
+        <v>0.0</v>
+      </c>
+      <c r="L64" s="1">
+        <v>118965.0</v>
+      </c>
+      <c r="M64" s="1">
+        <v>118965.0</v>
+      </c>
+      <c r="N64" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O64">
+        <v>1</v>
+      </c>
+      <c r="Z64" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="65" spans="1:26">
+      <c r="A65" t="s">
+        <v>157</v>
+      </c>
+      <c r="B65" s="1">
+        <v>2482.0</v>
+      </c>
+      <c r="C65" s="1">
+        <v>39.26</v>
+      </c>
+      <c r="D65" s="1">
+        <v>36.76</v>
+      </c>
+      <c r="E65" t="s">
+        <v>8</v>
+      </c>
+      <c r="F65">
+        <v>1.0</v>
+      </c>
+      <c r="G65" s="1">
+        <v>91238.32</v>
+      </c>
+      <c r="H65" s="1">
+        <v>6205.0</v>
+      </c>
+      <c r="I65" s="1">
+        <v>6.8008705114255</v>
+      </c>
+      <c r="J65">
+        <v>0.0</v>
+      </c>
+      <c r="K65">
+        <v>0.0</v>
+      </c>
+      <c r="L65" s="1">
+        <v>97443.32</v>
+      </c>
+      <c r="M65" s="1">
+        <v>97443.32</v>
+      </c>
+      <c r="N65" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="O65">
+        <v>1</v>
+      </c>
+      <c r="Z65" t="s">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="66" spans="1:26">
+      <c r="A66" t="s">
+        <v>159</v>
+      </c>
+      <c r="B66" s="1">
+        <v>3760.0</v>
+      </c>
+      <c r="C66" s="1">
+        <v>191.5</v>
+      </c>
+      <c r="D66" s="1">
+        <v>148.3624441489</v>
+      </c>
+      <c r="E66" t="s">
+        <v>8</v>
+      </c>
+      <c r="F66">
+        <v>1.0</v>
+      </c>
+      <c r="G66" s="1">
+        <v>557842.79</v>
+      </c>
+      <c r="H66" s="1">
+        <v>162197.21</v>
+      </c>
+      <c r="I66" s="1">
+        <v>29.075792124157</v>
+      </c>
+      <c r="J66">
+        <v>0.0</v>
+      </c>
+      <c r="K66">
+        <v>0.0</v>
+      </c>
+      <c r="L66" s="1">
+        <v>720040.0</v>
+      </c>
+      <c r="M66" s="1">
+        <v>720040.0</v>
+      </c>
+      <c r="N66" s="1">
+        <v>0.97</v>
+      </c>
+      <c r="O66">
+        <v>1</v>
+      </c>
+      <c r="Z66" t="s">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="67" spans="1:26">
+      <c r="A67" t="s">
+        <v>161</v>
+      </c>
+      <c r="B67" s="1">
+        <v>1377.0</v>
+      </c>
+      <c r="C67" s="1">
+        <v>58.3</v>
+      </c>
+      <c r="D67" s="1">
+        <v>65.9</v>
+      </c>
+      <c r="E67" t="s">
+        <v>8</v>
+      </c>
+      <c r="F67">
+        <v>1.0</v>
+      </c>
+      <c r="G67" s="1">
+        <v>90744.3</v>
+      </c>
+      <c r="H67" s="1">
+        <v>-10465.2</v>
+      </c>
+      <c r="I67" s="1">
+        <v>-11.532625189681</v>
+      </c>
+      <c r="J67">
+        <v>0.0</v>
+      </c>
+      <c r="K67">
+        <v>0.0</v>
+      </c>
+      <c r="L67" s="1">
+        <v>80279.1</v>
+      </c>
+      <c r="M67" s="1">
+        <v>80279.1</v>
+      </c>
+      <c r="N67" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O67">
+        <v>1</v>
+      </c>
+      <c r="Z67" t="s">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="68" spans="1:26">
+      <c r="A68" t="s">
+        <v>163</v>
+      </c>
+      <c r="B68" s="1">
+        <v>20595.0</v>
+      </c>
+      <c r="C68" s="1">
+        <v>42.82</v>
+      </c>
+      <c r="D68" s="1">
+        <v>35.9611716436</v>
+      </c>
+      <c r="E68" t="s">
+        <v>8</v>
+      </c>
+      <c r="F68">
+        <v>1.0</v>
+      </c>
+      <c r="G68" s="1">
+        <v>740620.33</v>
+      </c>
+      <c r="H68" s="1">
+        <v>141257.57</v>
+      </c>
+      <c r="I68" s="1">
+        <v>19.072872331225</v>
+      </c>
+      <c r="J68">
+        <v>0.0</v>
+      </c>
+      <c r="K68">
+        <v>0.0</v>
+      </c>
+      <c r="L68" s="1">
+        <v>881877.9</v>
+      </c>
+      <c r="M68" s="1">
+        <v>881877.9</v>
+      </c>
+      <c r="N68" s="1">
+        <v>1.19</v>
+      </c>
+      <c r="O68">
+        <v>1</v>
+      </c>
+      <c r="Z68" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="69" spans="1:26">
+      <c r="A69" t="s">
+        <v>165</v>
+      </c>
+      <c r="B69" s="1">
+        <v>8328.0</v>
+      </c>
+      <c r="C69" s="1">
+        <v>9.026</v>
+      </c>
+      <c r="D69" s="1">
+        <v>10.63</v>
+      </c>
+      <c r="E69" t="s">
+        <v>8</v>
+      </c>
+      <c r="F69">
+        <v>1.0</v>
+      </c>
+      <c r="G69" s="1">
+        <v>88526.64</v>
+      </c>
+      <c r="H69" s="1">
+        <v>-13358.11</v>
+      </c>
+      <c r="I69" s="1">
+        <v>-15.089367449166</v>
+      </c>
+      <c r="J69">
+        <v>0.0</v>
+      </c>
+      <c r="K69">
+        <v>0.0</v>
+      </c>
+      <c r="L69" s="1">
+        <v>75168.53</v>
+      </c>
+      <c r="M69" s="1">
+        <v>75168.53</v>
+      </c>
+      <c r="N69" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O69">
+        <v>1</v>
+      </c>
+      <c r="Z69" t="s">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="70" spans="1:26">
+      <c r="A70" t="s">
+        <v>167</v>
+      </c>
+      <c r="B70" s="1">
+        <v>984.0</v>
+      </c>
+      <c r="C70" s="1">
+        <v>236.2</v>
+      </c>
+      <c r="D70" s="1">
+        <v>257.8</v>
+      </c>
+      <c r="E70" t="s">
+        <v>8</v>
+      </c>
+      <c r="F70">
+        <v>1.0</v>
+      </c>
+      <c r="G70" s="1">
+        <v>253675.2</v>
+      </c>
+      <c r="H70" s="1">
+        <v>-21254.4</v>
+      </c>
+      <c r="I70" s="1">
+        <v>-8.3785880527541</v>
+      </c>
+      <c r="J70">
+        <v>0.0</v>
+      </c>
+      <c r="K70">
+        <v>0.0</v>
+      </c>
+      <c r="L70" s="1">
+        <v>232420.8</v>
+      </c>
+      <c r="M70" s="1">
+        <v>232420.8</v>
+      </c>
+      <c r="N70" s="1">
+        <v>0.31</v>
+      </c>
+      <c r="O70">
+        <v>1</v>
+      </c>
+      <c r="Z70" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="71" spans="1:26">
+      <c r="A71" t="s">
+        <v>169</v>
+      </c>
+      <c r="B71" s="1">
+        <v>6060.0</v>
+      </c>
+      <c r="C71" s="1">
+        <v>71.0</v>
+      </c>
+      <c r="D71" s="1">
+        <v>78.56</v>
+      </c>
+      <c r="E71" t="s">
+        <v>8</v>
+      </c>
+      <c r="F71">
+        <v>1.0</v>
+      </c>
+      <c r="G71" s="1">
+        <v>476073.6</v>
+      </c>
+      <c r="H71" s="1">
+        <v>-45813.6</v>
+      </c>
+      <c r="I71" s="1">
+        <v>-9.6232179226069</v>
+      </c>
+      <c r="J71">
+        <v>0.0</v>
+      </c>
+      <c r="K71">
+        <v>0.0</v>
+      </c>
+      <c r="L71" s="1">
+        <v>430260.0</v>
+      </c>
+      <c r="M71" s="1">
+        <v>430260.0</v>
+      </c>
+      <c r="N71" s="1">
+        <v>0.58</v>
+      </c>
+      <c r="O71">
+        <v>1</v>
+      </c>
+      <c r="Z71" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="72" spans="1:26">
+      <c r="A72" t="s">
+        <v>171</v>
+      </c>
+      <c r="B72" s="1">
+        <v>2540.0</v>
+      </c>
+      <c r="C72" s="1">
+        <v>70.26</v>
+      </c>
+      <c r="D72" s="1">
+        <v>69.0962440945</v>
+      </c>
+      <c r="E72" t="s">
+        <v>8</v>
+      </c>
+      <c r="F72">
+        <v>1.0</v>
+      </c>
+      <c r="G72" s="1">
+        <v>175504.46</v>
+      </c>
+      <c r="H72" s="1">
+        <v>2955.94</v>
+      </c>
+      <c r="I72" s="1">
+        <v>1.6842534941847</v>
+      </c>
+      <c r="J72">
+        <v>0.0</v>
+      </c>
+      <c r="K72">
+        <v>0.0</v>
+      </c>
+      <c r="L72" s="1">
+        <v>178460.4</v>
+      </c>
+      <c r="M72" s="1">
+        <v>178460.4</v>
+      </c>
+      <c r="N72" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O72">
+        <v>1</v>
+      </c>
+      <c r="Z72" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="73" spans="1:26">
+      <c r="A73" t="s">
+        <v>173</v>
+      </c>
+      <c r="B73" s="1">
+        <v>349.0</v>
+      </c>
+      <c r="C73" s="1">
+        <v>1620.0</v>
+      </c>
+      <c r="D73" s="1">
+        <v>1442.8157593123</v>
+      </c>
+      <c r="E73" t="s">
+        <v>8</v>
+      </c>
+      <c r="F73">
+        <v>1.0</v>
+      </c>
+      <c r="G73" s="1">
+        <v>503542.7</v>
+      </c>
+      <c r="H73" s="1">
+        <v>61837.3</v>
+      </c>
+      <c r="I73" s="1">
+        <v>12.280448112941</v>
+      </c>
+      <c r="J73">
+        <v>0.0</v>
+      </c>
+      <c r="K73">
+        <v>0.0</v>
+      </c>
+      <c r="L73" s="1">
+        <v>565380.0</v>
+      </c>
+      <c r="M73" s="1">
+        <v>565380.0</v>
+      </c>
+      <c r="N73" s="1">
+        <v>0.76</v>
+      </c>
+      <c r="O73">
+        <v>1</v>
+      </c>
+      <c r="Z73" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="74" spans="1:26">
+      <c r="A74" t="s">
+        <v>175</v>
+      </c>
+      <c r="B74" s="1">
+        <v>1856.0</v>
+      </c>
+      <c r="C74" s="1">
+        <v>55.95</v>
+      </c>
+      <c r="D74" s="1">
+        <v>48.74</v>
+      </c>
+      <c r="E74" t="s">
+        <v>8</v>
+      </c>
+      <c r="F74">
+        <v>1.0</v>
+      </c>
+      <c r="G74" s="1">
+        <v>90461.44</v>
+      </c>
+      <c r="H74" s="1">
+        <v>13381.76</v>
+      </c>
+      <c r="I74" s="1">
+        <v>14.792778005745</v>
+      </c>
+      <c r="J74">
+        <v>0.0</v>
+      </c>
+      <c r="K74">
+        <v>0.0</v>
+      </c>
+      <c r="L74" s="1">
+        <v>103843.2</v>
+      </c>
+      <c r="M74" s="1">
+        <v>103843.2</v>
+      </c>
+      <c r="N74" s="1">
         <v>0.14</v>
       </c>
-      <c r="P2">
-[...46 lines deleted...]
-      <c r="O3" s="1">
+      <c r="O74">
+        <v>1</v>
+      </c>
+      <c r="Z74" t="s">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="75" spans="1:26">
+      <c r="A75" t="s">
+        <v>177</v>
+      </c>
+      <c r="B75" s="1">
+        <v>2854.0</v>
+      </c>
+      <c r="C75" s="1">
+        <v>26.82</v>
+      </c>
+      <c r="D75" s="1">
+        <v>31.64</v>
+      </c>
+      <c r="E75" t="s">
+        <v>8</v>
+      </c>
+      <c r="F75">
+        <v>1.0</v>
+      </c>
+      <c r="G75" s="1">
+        <v>90300.56</v>
+      </c>
+      <c r="H75" s="1">
+        <v>-13756.28</v>
+      </c>
+      <c r="I75" s="1">
+        <v>-15.233881163085</v>
+      </c>
+      <c r="J75">
+        <v>0.0</v>
+      </c>
+      <c r="K75">
+        <v>0.0</v>
+      </c>
+      <c r="L75" s="1">
+        <v>76544.28</v>
+      </c>
+      <c r="M75" s="1">
+        <v>76544.28</v>
+      </c>
+      <c r="N75" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O75">
+        <v>1</v>
+      </c>
+      <c r="Z75" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="76" spans="1:26">
+      <c r="A76" t="s">
+        <v>179</v>
+      </c>
+      <c r="B76" s="1">
+        <v>28847.0</v>
+      </c>
+      <c r="C76" s="1">
+        <v>21.19</v>
+      </c>
+      <c r="D76" s="1">
+        <v>13.9407369917</v>
+      </c>
+      <c r="E76" t="s">
+        <v>8</v>
+      </c>
+      <c r="F76">
+        <v>1.0</v>
+      </c>
+      <c r="G76" s="1">
+        <v>402148.44</v>
+      </c>
+      <c r="H76" s="1">
+        <v>209119.49</v>
+      </c>
+      <c r="I76" s="1">
+        <v>52.000572226514</v>
+      </c>
+      <c r="J76">
+        <v>0.0</v>
+      </c>
+      <c r="K76">
+        <v>0.0</v>
+      </c>
+      <c r="L76" s="1">
+        <v>611267.93</v>
+      </c>
+      <c r="M76" s="1">
+        <v>611267.93</v>
+      </c>
+      <c r="N76" s="1">
+        <v>0.82</v>
+      </c>
+      <c r="O76">
+        <v>1</v>
+      </c>
+      <c r="Z76" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="77" spans="1:26">
+      <c r="A77" t="s">
+        <v>181</v>
+      </c>
+      <c r="B77" s="1">
+        <v>12648.0</v>
+      </c>
+      <c r="C77" s="1">
+        <v>55.16</v>
+      </c>
+      <c r="D77" s="1">
+        <v>28.6805629349</v>
+      </c>
+      <c r="E77" t="s">
+        <v>8</v>
+      </c>
+      <c r="F77">
+        <v>1.0</v>
+      </c>
+      <c r="G77" s="1">
+        <v>362751.76</v>
+      </c>
+      <c r="H77" s="1">
+        <v>334911.92</v>
+      </c>
+      <c r="I77" s="1">
+        <v>92.325374244911</v>
+      </c>
+      <c r="J77">
+        <v>0.0</v>
+      </c>
+      <c r="K77">
+        <v>0.0</v>
+      </c>
+      <c r="L77" s="1">
+        <v>697663.68</v>
+      </c>
+      <c r="M77" s="1">
+        <v>697663.68</v>
+      </c>
+      <c r="N77" s="1">
+        <v>0.94</v>
+      </c>
+      <c r="O77">
+        <v>1</v>
+      </c>
+      <c r="Z77" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="78" spans="1:26">
+      <c r="A78" t="s">
+        <v>183</v>
+      </c>
+      <c r="B78" s="1">
+        <v>12818.0</v>
+      </c>
+      <c r="C78" s="1">
+        <v>85.94</v>
+      </c>
+      <c r="D78" s="1">
+        <v>35.9008948354</v>
+      </c>
+      <c r="E78" t="s">
+        <v>8</v>
+      </c>
+      <c r="F78">
+        <v>1.0</v>
+      </c>
+      <c r="G78" s="1">
+        <v>460177.67</v>
+      </c>
+      <c r="H78" s="1">
+        <v>641401.25</v>
+      </c>
+      <c r="I78" s="1">
+        <v>139.38121986667</v>
+      </c>
+      <c r="J78">
+        <v>0.0</v>
+      </c>
+      <c r="K78">
+        <v>0.0</v>
+      </c>
+      <c r="L78" s="1">
+        <v>1101578.92</v>
+      </c>
+      <c r="M78" s="1">
+        <v>1101578.92</v>
+      </c>
+      <c r="N78" s="1">
+        <v>1.48</v>
+      </c>
+      <c r="O78">
+        <v>1</v>
+      </c>
+      <c r="Z78" t="s">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="79" spans="1:26">
+      <c r="A79" t="s">
+        <v>185</v>
+      </c>
+      <c r="B79" s="1">
+        <v>29660.0</v>
+      </c>
+      <c r="C79" s="1">
+        <v>28.175</v>
+      </c>
+      <c r="D79" s="1">
+        <v>14.629866824</v>
+      </c>
+      <c r="E79" t="s">
+        <v>8</v>
+      </c>
+      <c r="F79">
+        <v>1.0</v>
+      </c>
+      <c r="G79" s="1">
+        <v>433921.85</v>
+      </c>
+      <c r="H79" s="1">
+        <v>401748.65</v>
+      </c>
+      <c r="I79" s="1">
+        <v>92.585485151301</v>
+      </c>
+      <c r="J79">
+        <v>0.0</v>
+      </c>
+      <c r="K79">
+        <v>0.0</v>
+      </c>
+      <c r="L79" s="1">
+        <v>835670.5</v>
+      </c>
+      <c r="M79" s="1">
+        <v>835670.5</v>
+      </c>
+      <c r="N79" s="1">
+        <v>1.12</v>
+      </c>
+      <c r="O79">
+        <v>1</v>
+      </c>
+      <c r="Z79" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="80" spans="1:26">
+      <c r="A80" t="s">
+        <v>187</v>
+      </c>
+      <c r="B80" s="1">
+        <v>2274.0</v>
+      </c>
+      <c r="C80" s="1">
+        <v>35.26</v>
+      </c>
+      <c r="D80" s="1">
+        <v>39.1</v>
+      </c>
+      <c r="E80" t="s">
+        <v>8</v>
+      </c>
+      <c r="F80">
+        <v>1.0</v>
+      </c>
+      <c r="G80" s="1">
+        <v>88913.4</v>
+      </c>
+      <c r="H80" s="1">
+        <v>-8732.16</v>
+      </c>
+      <c r="I80" s="1">
+        <v>-9.8209718670077</v>
+      </c>
+      <c r="J80">
+        <v>0.0</v>
+      </c>
+      <c r="K80">
+        <v>0.0</v>
+      </c>
+      <c r="L80" s="1">
+        <v>80181.24</v>
+      </c>
+      <c r="M80" s="1">
+        <v>80181.24</v>
+      </c>
+      <c r="N80" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O80">
+        <v>1</v>
+      </c>
+      <c r="Z80" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="81" spans="1:26">
+      <c r="A81" t="s">
+        <v>189</v>
+      </c>
+      <c r="B81" s="1">
+        <v>232492.0</v>
+      </c>
+      <c r="C81" s="1">
+        <v>6.234</v>
+      </c>
+      <c r="D81" s="1">
+        <v>2.7071045885</v>
+      </c>
+      <c r="E81" t="s">
+        <v>8</v>
+      </c>
+      <c r="F81">
+        <v>1.0</v>
+      </c>
+      <c r="G81" s="1">
+        <v>629380.16</v>
+      </c>
+      <c r="H81" s="1">
+        <v>819974.97</v>
+      </c>
+      <c r="I81" s="1">
+        <v>130.28293901098</v>
+      </c>
+      <c r="J81">
+        <v>0.0</v>
+      </c>
+      <c r="K81">
+        <v>0.0</v>
+      </c>
+      <c r="L81" s="1">
+        <v>1449355.13</v>
+      </c>
+      <c r="M81" s="1">
+        <v>1449355.13</v>
+      </c>
+      <c r="N81" s="1">
+        <v>1.95</v>
+      </c>
+      <c r="O81">
+        <v>1</v>
+      </c>
+      <c r="Z81" t="s">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="82" spans="1:26">
+      <c r="A82" t="s">
+        <v>191</v>
+      </c>
+      <c r="B82" s="1">
+        <v>15791.0</v>
+      </c>
+      <c r="C82" s="1">
+        <v>13.925</v>
+      </c>
+      <c r="D82" s="1">
+        <v>19.15</v>
+      </c>
+      <c r="E82" t="s">
+        <v>8</v>
+      </c>
+      <c r="F82">
+        <v>1.0</v>
+      </c>
+      <c r="G82" s="1">
+        <v>302397.65</v>
+      </c>
+      <c r="H82" s="1">
+        <v>-82507.97</v>
+      </c>
+      <c r="I82" s="1">
+        <v>-27.284593646809</v>
+      </c>
+      <c r="J82">
+        <v>0.0</v>
+      </c>
+      <c r="K82">
+        <v>0.0</v>
+      </c>
+      <c r="L82" s="1">
+        <v>219889.68</v>
+      </c>
+      <c r="M82" s="1">
+        <v>219889.68</v>
+      </c>
+      <c r="N82" s="1">
+        <v>0.3</v>
+      </c>
+      <c r="O82">
+        <v>1</v>
+      </c>
+      <c r="Z82" t="s">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="83" spans="1:26">
+      <c r="A83" t="s">
+        <v>193</v>
+      </c>
+      <c r="B83" s="1">
+        <v>6121.0</v>
+      </c>
+      <c r="C83" s="1">
+        <v>13.43</v>
+      </c>
+      <c r="D83" s="1">
+        <v>14.99</v>
+      </c>
+      <c r="E83" t="s">
+        <v>8</v>
+      </c>
+      <c r="F83">
+        <v>1.0</v>
+      </c>
+      <c r="G83" s="1">
+        <v>91753.79</v>
+      </c>
+      <c r="H83" s="1">
+        <v>-9548.76</v>
+      </c>
+      <c r="I83" s="1">
+        <v>-10.406937958639</v>
+      </c>
+      <c r="J83">
+        <v>0.0</v>
+      </c>
+      <c r="K83">
+        <v>0.0</v>
+      </c>
+      <c r="L83" s="1">
+        <v>82205.03</v>
+      </c>
+      <c r="M83" s="1">
+        <v>82205.03</v>
+      </c>
+      <c r="N83" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O83">
+        <v>1</v>
+      </c>
+      <c r="Z83" t="s">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="84" spans="1:26">
+      <c r="A84" t="s">
+        <v>195</v>
+      </c>
+      <c r="B84" s="1">
+        <v>2888.0</v>
+      </c>
+      <c r="C84" s="1">
+        <v>121.55</v>
+      </c>
+      <c r="D84" s="1">
+        <v>114.8</v>
+      </c>
+      <c r="E84" t="s">
+        <v>8</v>
+      </c>
+      <c r="F84">
+        <v>1.0</v>
+      </c>
+      <c r="G84" s="1">
+        <v>331542.4</v>
+      </c>
+      <c r="H84" s="1">
+        <v>19494.0</v>
+      </c>
+      <c r="I84" s="1">
+        <v>5.8797909407665</v>
+      </c>
+      <c r="J84">
+        <v>0.0</v>
+      </c>
+      <c r="K84">
+        <v>0.0</v>
+      </c>
+      <c r="L84" s="1">
+        <v>351036.4</v>
+      </c>
+      <c r="M84" s="1">
+        <v>351036.4</v>
+      </c>
+      <c r="N84" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="O84">
+        <v>1</v>
+      </c>
+      <c r="Z84" t="s">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="85" spans="1:26">
+      <c r="A85" t="s">
+        <v>197</v>
+      </c>
+      <c r="B85" s="1">
+        <v>831.0</v>
+      </c>
+      <c r="C85" s="1">
+        <v>266.1</v>
+      </c>
+      <c r="D85" s="1">
+        <v>285.9</v>
+      </c>
+      <c r="E85" t="s">
+        <v>8</v>
+      </c>
+      <c r="F85">
+        <v>1.0</v>
+      </c>
+      <c r="G85" s="1">
+        <v>237582.9</v>
+      </c>
+      <c r="H85" s="1">
+        <v>-16453.8</v>
+      </c>
+      <c r="I85" s="1">
+        <v>-6.9254984260231</v>
+      </c>
+      <c r="J85">
+        <v>0.0</v>
+      </c>
+      <c r="K85">
+        <v>0.0</v>
+      </c>
+      <c r="L85" s="1">
+        <v>221129.1</v>
+      </c>
+      <c r="M85" s="1">
+        <v>221129.1</v>
+      </c>
+      <c r="N85" s="1">
+        <v>0.3</v>
+      </c>
+      <c r="O85">
+        <v>1</v>
+      </c>
+      <c r="Z85" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="86" spans="1:26">
+      <c r="A86" t="s">
+        <v>199</v>
+      </c>
+      <c r="B86" s="1">
+        <v>2911.0</v>
+      </c>
+      <c r="C86" s="1">
+        <v>35.9</v>
+      </c>
+      <c r="D86" s="1">
+        <v>35.62</v>
+      </c>
+      <c r="E86" t="s">
+        <v>8</v>
+      </c>
+      <c r="F86">
+        <v>1.0</v>
+      </c>
+      <c r="G86" s="1">
+        <v>103689.82</v>
+      </c>
+      <c r="H86" s="1">
+        <v>815.08</v>
+      </c>
+      <c r="I86" s="1">
+        <v>0.78607523862998</v>
+      </c>
+      <c r="J86">
+        <v>0.0</v>
+      </c>
+      <c r="K86">
+        <v>0.0</v>
+      </c>
+      <c r="L86" s="1">
+        <v>104504.9</v>
+      </c>
+      <c r="M86" s="1">
+        <v>104504.9</v>
+      </c>
+      <c r="N86" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="O86">
+        <v>1</v>
+      </c>
+      <c r="Z86" t="s">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="87" spans="1:26">
+      <c r="A87" t="s">
+        <v>201</v>
+      </c>
+      <c r="B87" s="1">
+        <v>4499.0</v>
+      </c>
+      <c r="C87" s="1">
+        <v>49.36</v>
+      </c>
+      <c r="D87" s="1">
+        <v>64.02</v>
+      </c>
+      <c r="E87" t="s">
+        <v>8</v>
+      </c>
+      <c r="F87">
+        <v>1.0</v>
+      </c>
+      <c r="G87" s="1">
+        <v>288025.98</v>
+      </c>
+      <c r="H87" s="1">
+        <v>-65955.34</v>
+      </c>
+      <c r="I87" s="1">
+        <v>-22.899094033115</v>
+      </c>
+      <c r="J87">
+        <v>0.0</v>
+      </c>
+      <c r="K87">
+        <v>0.0</v>
+      </c>
+      <c r="L87" s="1">
+        <v>222070.64</v>
+      </c>
+      <c r="M87" s="1">
+        <v>222070.64</v>
+      </c>
+      <c r="N87" s="1">
+        <v>0.3</v>
+      </c>
+      <c r="O87">
+        <v>1</v>
+      </c>
+      <c r="Z87" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="88" spans="1:26">
+      <c r="A88" t="s">
+        <v>203</v>
+      </c>
+      <c r="B88" s="1">
+        <v>2709.0</v>
+      </c>
+      <c r="C88" s="1">
+        <v>28.1</v>
+      </c>
+      <c r="D88" s="1">
+        <v>33.4333333333</v>
+      </c>
+      <c r="E88" t="s">
+        <v>8</v>
+      </c>
+      <c r="F88">
+        <v>1.0</v>
+      </c>
+      <c r="G88" s="1">
+        <v>90570.9</v>
+      </c>
+      <c r="H88" s="1">
+        <v>-14448.0</v>
+      </c>
+      <c r="I88" s="1">
+        <v>-15.952143569292</v>
+      </c>
+      <c r="J88">
+        <v>0.0</v>
+      </c>
+      <c r="K88">
+        <v>0.0</v>
+      </c>
+      <c r="L88" s="1">
+        <v>76122.9</v>
+      </c>
+      <c r="M88" s="1">
+        <v>76122.9</v>
+      </c>
+      <c r="N88" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O88">
+        <v>1</v>
+      </c>
+      <c r="Z88" t="s">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="89" spans="1:26">
+      <c r="A89" t="s">
+        <v>205</v>
+      </c>
+      <c r="B89" s="1">
+        <v>180757.0</v>
+      </c>
+      <c r="C89" s="1">
+        <v>4.361</v>
+      </c>
+      <c r="D89" s="1">
+        <v>3.5459065486</v>
+      </c>
+      <c r="E89" t="s">
+        <v>8</v>
+      </c>
+      <c r="F89">
+        <v>1.0</v>
+      </c>
+      <c r="G89" s="1">
+        <v>640947.43</v>
+      </c>
+      <c r="H89" s="1">
+        <v>147333.85</v>
+      </c>
+      <c r="I89" s="1">
+        <v>22.986885211475</v>
+      </c>
+      <c r="J89">
+        <v>0.0</v>
+      </c>
+      <c r="K89">
+        <v>0.0</v>
+      </c>
+      <c r="L89" s="1">
+        <v>788281.28</v>
+      </c>
+      <c r="M89" s="1">
+        <v>788281.28</v>
+      </c>
+      <c r="N89" s="1">
+        <v>1.06</v>
+      </c>
+      <c r="O89">
+        <v>1</v>
+      </c>
+      <c r="Z89" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="90" spans="1:26">
+      <c r="A90" t="s">
+        <v>207</v>
+      </c>
+      <c r="B90" s="1">
+        <v>9484.0</v>
+      </c>
+      <c r="C90" s="1">
+        <v>23.68</v>
+      </c>
+      <c r="D90" s="1">
+        <v>27.08</v>
+      </c>
+      <c r="E90" t="s">
+        <v>8</v>
+      </c>
+      <c r="F90">
+        <v>1.0</v>
+      </c>
+      <c r="G90" s="1">
+        <v>256826.72</v>
+      </c>
+      <c r="H90" s="1">
+        <v>-32245.6</v>
+      </c>
+      <c r="I90" s="1">
+        <v>-12.555391432792</v>
+      </c>
+      <c r="J90">
+        <v>0.0</v>
+      </c>
+      <c r="K90">
+        <v>0.0</v>
+      </c>
+      <c r="L90" s="1">
+        <v>224581.12</v>
+      </c>
+      <c r="M90" s="1">
+        <v>224581.12</v>
+      </c>
+      <c r="N90" s="1">
+        <v>0.3</v>
+      </c>
+      <c r="O90">
+        <v>1</v>
+      </c>
+      <c r="Z90" t="s">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="91" spans="1:26">
+      <c r="A91" t="s">
+        <v>209</v>
+      </c>
+      <c r="B91" s="1">
+        <v>4450.0</v>
+      </c>
+      <c r="C91" s="1">
+        <v>165.7</v>
+      </c>
+      <c r="D91" s="1">
+        <v>134.0369977528</v>
+      </c>
+      <c r="E91" t="s">
+        <v>8</v>
+      </c>
+      <c r="F91">
+        <v>1.0</v>
+      </c>
+      <c r="G91" s="1">
+        <v>596464.64</v>
+      </c>
+      <c r="H91" s="1">
+        <v>140900.36</v>
+      </c>
+      <c r="I91" s="1">
+        <v>23.62258389701</v>
+      </c>
+      <c r="J91">
+        <v>0.0</v>
+      </c>
+      <c r="K91">
+        <v>0.0</v>
+      </c>
+      <c r="L91" s="1">
+        <v>737365.0</v>
+      </c>
+      <c r="M91" s="1">
+        <v>737365.0</v>
+      </c>
+      <c r="N91" s="1">
+        <v>0.99</v>
+      </c>
+      <c r="O91">
+        <v>1</v>
+      </c>
+      <c r="Z91" t="s">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="92" spans="1:26">
+      <c r="A92" t="s">
+        <v>211</v>
+      </c>
+      <c r="B92" s="1">
+        <v>3529.0</v>
+      </c>
+      <c r="C92" s="1">
+        <v>154.05</v>
+      </c>
+      <c r="D92" s="1">
+        <v>76.1009634457</v>
+      </c>
+      <c r="E92" t="s">
+        <v>8</v>
+      </c>
+      <c r="F92">
+        <v>1.0</v>
+      </c>
+      <c r="G92" s="1">
+        <v>268560.3</v>
+      </c>
+      <c r="H92" s="1">
+        <v>275082.15</v>
+      </c>
+      <c r="I92" s="1">
+        <v>102.42844902988</v>
+      </c>
+      <c r="J92">
+        <v>0.0</v>
+      </c>
+      <c r="K92">
+        <v>0.0</v>
+      </c>
+      <c r="L92" s="1">
+        <v>543642.45</v>
+      </c>
+      <c r="M92" s="1">
+        <v>543642.45</v>
+      </c>
+      <c r="N92" s="1">
+        <v>0.73</v>
+      </c>
+      <c r="O92">
+        <v>1</v>
+      </c>
+      <c r="Z92" t="s">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="93" spans="1:26">
+      <c r="A93" t="s">
+        <v>213</v>
+      </c>
+      <c r="B93" s="1">
+        <v>4300.0</v>
+      </c>
+      <c r="C93" s="1">
+        <v>50.08</v>
+      </c>
+      <c r="D93" s="1">
+        <v>56.8</v>
+      </c>
+      <c r="E93" t="s">
+        <v>8</v>
+      </c>
+      <c r="F93">
+        <v>1.0</v>
+      </c>
+      <c r="G93" s="1">
+        <v>244240.0</v>
+      </c>
+      <c r="H93" s="1">
+        <v>-28896.0</v>
+      </c>
+      <c r="I93" s="1">
+        <v>-11.830985915493</v>
+      </c>
+      <c r="J93">
+        <v>0.0</v>
+      </c>
+      <c r="K93">
+        <v>0.0</v>
+      </c>
+      <c r="L93" s="1">
+        <v>215344.0</v>
+      </c>
+      <c r="M93" s="1">
+        <v>215344.0</v>
+      </c>
+      <c r="N93" s="1">
+        <v>0.29</v>
+      </c>
+      <c r="O93">
+        <v>1</v>
+      </c>
+      <c r="Z93" t="s">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="94" spans="1:26">
+      <c r="A94" t="s">
+        <v>215</v>
+      </c>
+      <c r="B94" s="1">
+        <v>2423.0</v>
+      </c>
+      <c r="C94" s="1">
+        <v>378.1</v>
+      </c>
+      <c r="D94" s="1">
+        <v>360.5104622369</v>
+      </c>
+      <c r="E94" t="s">
+        <v>8</v>
+      </c>
+      <c r="F94">
+        <v>1.0</v>
+      </c>
+      <c r="G94" s="1">
+        <v>873516.85</v>
+      </c>
+      <c r="H94" s="1">
+        <v>42619.45</v>
+      </c>
+      <c r="I94" s="1">
+        <v>4.8790644393408</v>
+      </c>
+      <c r="J94">
+        <v>0.0</v>
+      </c>
+      <c r="K94">
+        <v>0.0</v>
+      </c>
+      <c r="L94" s="1">
+        <v>916136.3</v>
+      </c>
+      <c r="M94" s="1">
+        <v>916136.3</v>
+      </c>
+      <c r="N94" s="1">
+        <v>1.23</v>
+      </c>
+      <c r="O94">
+        <v>1</v>
+      </c>
+      <c r="Z94" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="95" spans="1:26">
+      <c r="A95" t="s">
+        <v>217</v>
+      </c>
+      <c r="B95" s="1">
+        <v>12730.0</v>
+      </c>
+      <c r="C95" s="1">
+        <v>26.26</v>
+      </c>
+      <c r="D95" s="1">
+        <v>20.54</v>
+      </c>
+      <c r="E95" t="s">
+        <v>8</v>
+      </c>
+      <c r="F95">
+        <v>1.0</v>
+      </c>
+      <c r="G95" s="1">
+        <v>261474.2</v>
+      </c>
+      <c r="H95" s="1">
+        <v>72815.6</v>
+      </c>
+      <c r="I95" s="1">
+        <v>27.848101265823</v>
+      </c>
+      <c r="J95">
+        <v>0.0</v>
+      </c>
+      <c r="K95">
+        <v>0.0</v>
+      </c>
+      <c r="L95" s="1">
+        <v>334289.8</v>
+      </c>
+      <c r="M95" s="1">
+        <v>334289.8</v>
+      </c>
+      <c r="N95" s="1">
+        <v>0.45</v>
+      </c>
+      <c r="O95">
+        <v>1</v>
+      </c>
+      <c r="Z95" t="s">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="96" spans="1:26">
+      <c r="A96" t="s">
+        <v>219</v>
+      </c>
+      <c r="B96" s="1">
+        <v>2481.0</v>
+      </c>
+      <c r="C96" s="1">
+        <v>481.35</v>
+      </c>
+      <c r="D96" s="1">
+        <v>637.806267634</v>
+      </c>
+      <c r="E96" t="s">
+        <v>8</v>
+      </c>
+      <c r="F96">
+        <v>1.0</v>
+      </c>
+      <c r="G96" s="1">
+        <v>1582397.35</v>
+      </c>
+      <c r="H96" s="1">
+        <v>-388168.0</v>
+      </c>
+      <c r="I96" s="1">
+        <v>-24.530374750691</v>
+      </c>
+      <c r="J96">
+        <v>0.0</v>
+      </c>
+      <c r="K96">
+        <v>0.0</v>
+      </c>
+      <c r="L96" s="1">
+        <v>1194229.35</v>
+      </c>
+      <c r="M96" s="1">
+        <v>1194229.35</v>
+      </c>
+      <c r="N96" s="1">
+        <v>1.61</v>
+      </c>
+      <c r="O96">
+        <v>1</v>
+      </c>
+      <c r="Z96" t="s">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="97" spans="1:26">
+      <c r="A97" t="s">
+        <v>221</v>
+      </c>
+      <c r="B97" s="1">
+        <v>7123.0</v>
+      </c>
+      <c r="C97" s="1">
+        <v>45.53</v>
+      </c>
+      <c r="D97" s="1">
+        <v>59.0</v>
+      </c>
+      <c r="E97" t="s">
+        <v>8</v>
+      </c>
+      <c r="F97">
+        <v>1.0</v>
+      </c>
+      <c r="G97" s="1">
+        <v>420257.0</v>
+      </c>
+      <c r="H97" s="1">
+        <v>-95946.81</v>
+      </c>
+      <c r="I97" s="1">
+        <v>-22.830508474576</v>
+      </c>
+      <c r="J97">
+        <v>0.0</v>
+      </c>
+      <c r="K97">
+        <v>0.0</v>
+      </c>
+      <c r="L97" s="1">
+        <v>324310.19</v>
+      </c>
+      <c r="M97" s="1">
+        <v>324310.19</v>
+      </c>
+      <c r="N97" s="1">
+        <v>0.44</v>
+      </c>
+      <c r="O97">
+        <v>1</v>
+      </c>
+      <c r="Z97" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="98" spans="1:26">
+      <c r="A98" t="s">
+        <v>223</v>
+      </c>
+      <c r="B98" s="1">
+        <v>3402.0</v>
+      </c>
+      <c r="C98" s="1">
+        <v>133.0</v>
+      </c>
+      <c r="D98" s="1">
+        <v>100.9287272193</v>
+      </c>
+      <c r="E98" t="s">
+        <v>8</v>
+      </c>
+      <c r="F98">
+        <v>1.0</v>
+      </c>
+      <c r="G98" s="1">
+        <v>343359.53</v>
+      </c>
+      <c r="H98" s="1">
+        <v>109106.47</v>
+      </c>
+      <c r="I98" s="1">
+        <v>31.776158943368</v>
+      </c>
+      <c r="J98">
+        <v>0.0</v>
+      </c>
+      <c r="K98">
+        <v>0.0</v>
+      </c>
+      <c r="L98" s="1">
+        <v>452466.0</v>
+      </c>
+      <c r="M98" s="1">
+        <v>452466.0</v>
+      </c>
+      <c r="N98" s="1">
+        <v>0.61</v>
+      </c>
+      <c r="O98">
+        <v>1</v>
+      </c>
+      <c r="Z98" t="s">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="99" spans="1:26">
+      <c r="A99" t="s">
+        <v>225</v>
+      </c>
+      <c r="B99" s="1">
+        <v>8263.0</v>
+      </c>
+      <c r="C99" s="1">
+        <v>15.72</v>
+      </c>
+      <c r="D99" s="1">
+        <v>11.8022231635</v>
+      </c>
+      <c r="E99" t="s">
+        <v>8</v>
+      </c>
+      <c r="F99">
+        <v>1.0</v>
+      </c>
+      <c r="G99" s="1">
+        <v>97521.77</v>
+      </c>
+      <c r="H99" s="1">
+        <v>32372.59</v>
+      </c>
+      <c r="I99" s="1">
+        <v>33.19524450797</v>
+      </c>
+      <c r="J99">
+        <v>0.0</v>
+      </c>
+      <c r="K99">
+        <v>0.0</v>
+      </c>
+      <c r="L99" s="1">
+        <v>129894.36</v>
+      </c>
+      <c r="M99" s="1">
+        <v>129894.36</v>
+      </c>
+      <c r="N99" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O99">
+        <v>1</v>
+      </c>
+      <c r="Z99" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="100" spans="1:26">
+      <c r="A100" t="s">
+        <v>227</v>
+      </c>
+      <c r="B100" s="1">
+        <v>6600.0</v>
+      </c>
+      <c r="C100" s="1">
+        <v>51.22</v>
+      </c>
+      <c r="D100" s="1">
+        <v>52.2038015152</v>
+      </c>
+      <c r="E100" t="s">
+        <v>8</v>
+      </c>
+      <c r="F100">
+        <v>1.0</v>
+      </c>
+      <c r="G100" s="1">
+        <v>344545.09</v>
+      </c>
+      <c r="H100" s="1">
+        <v>-6493.09</v>
+      </c>
+      <c r="I100" s="1">
+        <v>-1.8845399886558</v>
+      </c>
+      <c r="J100">
+        <v>0.0</v>
+      </c>
+      <c r="K100">
+        <v>0.0</v>
+      </c>
+      <c r="L100" s="1">
+        <v>338052.0</v>
+      </c>
+      <c r="M100" s="1">
+        <v>338052.0</v>
+      </c>
+      <c r="N100" s="1">
+        <v>0.45</v>
+      </c>
+      <c r="O100">
+        <v>1</v>
+      </c>
+      <c r="Z100" t="s">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="101" spans="1:26">
+      <c r="A101" t="s">
+        <v>229</v>
+      </c>
+      <c r="B101" s="1">
+        <v>621.0</v>
+      </c>
+      <c r="C101" s="1">
+        <v>478.0</v>
+      </c>
+      <c r="D101" s="1">
+        <v>186.1487117552</v>
+      </c>
+      <c r="E101" t="s">
+        <v>8</v>
+      </c>
+      <c r="F101">
+        <v>1.0</v>
+      </c>
+      <c r="G101" s="1">
+        <v>115598.35</v>
+      </c>
+      <c r="H101" s="1">
+        <v>181239.65</v>
+      </c>
+      <c r="I101" s="1">
+        <v>156.78394198533</v>
+      </c>
+      <c r="J101">
+        <v>0.0</v>
+      </c>
+      <c r="K101">
+        <v>0.0</v>
+      </c>
+      <c r="L101" s="1">
+        <v>296838.0</v>
+      </c>
+      <c r="M101" s="1">
+        <v>296838.0</v>
+      </c>
+      <c r="N101" s="1">
+        <v>0.4</v>
+      </c>
+      <c r="O101">
+        <v>1</v>
+      </c>
+      <c r="Z101" t="s">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="102" spans="1:26">
+      <c r="A102" t="s">
+        <v>231</v>
+      </c>
+      <c r="B102" s="1">
+        <v>66642.0</v>
+      </c>
+      <c r="C102" s="1">
+        <v>3.594</v>
+      </c>
+      <c r="D102" s="1">
+        <v>3.47800006</v>
+      </c>
+      <c r="E102" t="s">
+        <v>8</v>
+      </c>
+      <c r="F102">
+        <v>1.0</v>
+      </c>
+      <c r="G102" s="1">
+        <v>231780.88</v>
+      </c>
+      <c r="H102" s="1">
+        <v>7730.47</v>
+      </c>
+      <c r="I102" s="1">
+        <v>3.3352492233182</v>
+      </c>
+      <c r="J102">
+        <v>0.0</v>
+      </c>
+      <c r="K102">
+        <v>0.0</v>
+      </c>
+      <c r="L102" s="1">
+        <v>239511.35</v>
+      </c>
+      <c r="M102" s="1">
+        <v>239511.35</v>
+      </c>
+      <c r="N102" s="1">
+        <v>0.32</v>
+      </c>
+      <c r="O102">
+        <v>1</v>
+      </c>
+      <c r="Z102" t="s">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="103" spans="1:26">
+      <c r="A103" t="s">
+        <v>233</v>
+      </c>
+      <c r="B103" s="1">
+        <v>4333.0</v>
+      </c>
+      <c r="C103" s="1">
+        <v>76.28</v>
+      </c>
+      <c r="D103" s="1">
+        <v>69.3</v>
+      </c>
+      <c r="E103" t="s">
+        <v>8</v>
+      </c>
+      <c r="F103">
+        <v>1.0</v>
+      </c>
+      <c r="G103" s="1">
+        <v>300276.9</v>
+      </c>
+      <c r="H103" s="1">
+        <v>30244.34</v>
+      </c>
+      <c r="I103" s="1">
+        <v>10.07215007215</v>
+      </c>
+      <c r="J103">
+        <v>0.0</v>
+      </c>
+      <c r="K103">
+        <v>0.0</v>
+      </c>
+      <c r="L103" s="1">
+        <v>330521.24</v>
+      </c>
+      <c r="M103" s="1">
+        <v>330521.24</v>
+      </c>
+      <c r="N103" s="1">
+        <v>0.44</v>
+      </c>
+      <c r="O103">
+        <v>1</v>
+      </c>
+      <c r="Z103" t="s">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="104" spans="1:26">
+      <c r="A104" t="s">
+        <v>235</v>
+      </c>
+      <c r="B104" s="1">
+        <v>71600.0</v>
+      </c>
+      <c r="C104" s="1">
+        <v>12.28</v>
+      </c>
+      <c r="D104" s="1">
+        <v>4.503424162</v>
+      </c>
+      <c r="E104" t="s">
+        <v>8</v>
+      </c>
+      <c r="F104">
+        <v>1.0</v>
+      </c>
+      <c r="G104" s="1">
+        <v>322445.17</v>
+      </c>
+      <c r="H104" s="1">
+        <v>556802.83</v>
+      </c>
+      <c r="I104" s="1">
+        <v>172.68139882511</v>
+      </c>
+      <c r="J104">
+        <v>0.0</v>
+      </c>
+      <c r="K104">
+        <v>0.0</v>
+      </c>
+      <c r="L104" s="1">
+        <v>879248.0</v>
+      </c>
+      <c r="M104" s="1">
+        <v>879248.0</v>
+      </c>
+      <c r="N104" s="1">
+        <v>1.18</v>
+      </c>
+      <c r="O104">
+        <v>1</v>
+      </c>
+      <c r="Z104" t="s">
+        <v>234</v>
+      </c>
+    </row>
+    <row r="105" spans="1:26">
+      <c r="A105" t="s">
+        <v>237</v>
+      </c>
+      <c r="B105" s="1">
+        <v>31819.0</v>
+      </c>
+      <c r="C105" s="1">
+        <v>16.815</v>
+      </c>
+      <c r="D105" s="1">
+        <v>16.45</v>
+      </c>
+      <c r="E105" t="s">
+        <v>8</v>
+      </c>
+      <c r="F105">
+        <v>1.0</v>
+      </c>
+      <c r="G105" s="1">
+        <v>523422.55</v>
+      </c>
+      <c r="H105" s="1">
+        <v>11613.94</v>
+      </c>
+      <c r="I105" s="1">
+        <v>2.2188459400536</v>
+      </c>
+      <c r="J105">
+        <v>0.0</v>
+      </c>
+      <c r="K105">
+        <v>0.0</v>
+      </c>
+      <c r="L105" s="1">
+        <v>535036.49</v>
+      </c>
+      <c r="M105" s="1">
+        <v>535036.49</v>
+      </c>
+      <c r="N105" s="1">
+        <v>0.72</v>
+      </c>
+      <c r="O105">
+        <v>1</v>
+      </c>
+      <c r="Z105" t="s">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="106" spans="1:26">
+      <c r="A106" t="s">
+        <v>239</v>
+      </c>
+      <c r="B106" s="1">
+        <v>6.0</v>
+      </c>
+      <c r="C106" s="1">
+        <v>4811.69</v>
+      </c>
+      <c r="D106" s="1">
+        <v>4799.9416666667</v>
+      </c>
+      <c r="E106" t="s">
+        <v>8</v>
+      </c>
+      <c r="F106">
+        <v>1.0</v>
+      </c>
+      <c r="G106" s="1">
+        <v>28799.65</v>
+      </c>
+      <c r="H106" s="1">
+        <v>70.49</v>
+      </c>
+      <c r="I106" s="1">
+        <v>0.24475991895735</v>
+      </c>
+      <c r="J106">
+        <v>0.0</v>
+      </c>
+      <c r="K106">
+        <v>0.0</v>
+      </c>
+      <c r="L106" s="1">
+        <v>28870.14</v>
+      </c>
+      <c r="M106" s="1">
+        <v>28870.14</v>
+      </c>
+      <c r="N106" s="1">
+        <v>0.04</v>
+      </c>
+      <c r="O106">
+        <v>1</v>
+      </c>
+      <c r="Z106" t="s">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="107" spans="1:26">
+      <c r="A107" t="s">
+        <v>241</v>
+      </c>
+      <c r="B107" s="1">
+        <v>27280.0</v>
+      </c>
+      <c r="C107" s="1">
+        <v>16.865</v>
+      </c>
+      <c r="D107" s="1">
+        <v>18.19</v>
+      </c>
+      <c r="E107" t="s">
+        <v>8</v>
+      </c>
+      <c r="F107">
+        <v>1.0</v>
+      </c>
+      <c r="G107" s="1">
+        <v>496223.2</v>
+      </c>
+      <c r="H107" s="1">
+        <v>-36146.0</v>
+      </c>
+      <c r="I107" s="1">
+        <v>-7.284222100055</v>
+      </c>
+      <c r="J107">
+        <v>0.0</v>
+      </c>
+      <c r="K107">
+        <v>0.0</v>
+      </c>
+      <c r="L107" s="1">
+        <v>460077.2</v>
+      </c>
+      <c r="M107" s="1">
+        <v>460077.2</v>
+      </c>
+      <c r="N107" s="1">
+        <v>0.62</v>
+      </c>
+      <c r="O107">
+        <v>1</v>
+      </c>
+      <c r="Z107" t="s">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="108" spans="1:26">
+      <c r="A108" t="s">
+        <v>243</v>
+      </c>
+      <c r="B108" s="1">
+        <v>3246.0</v>
+      </c>
+      <c r="C108" s="1">
+        <v>68.5</v>
+      </c>
+      <c r="D108" s="1">
+        <v>67.7</v>
+      </c>
+      <c r="E108" t="s">
+        <v>8</v>
+      </c>
+      <c r="F108">
+        <v>1.0</v>
+      </c>
+      <c r="G108" s="1">
+        <v>219754.2</v>
+      </c>
+      <c r="H108" s="1">
+        <v>2596.8</v>
+      </c>
+      <c r="I108" s="1">
+        <v>1.1816838995569</v>
+      </c>
+      <c r="J108">
+        <v>0.0</v>
+      </c>
+      <c r="K108">
+        <v>0.0</v>
+      </c>
+      <c r="L108" s="1">
+        <v>222351.0</v>
+      </c>
+      <c r="M108" s="1">
+        <v>222351.0</v>
+      </c>
+      <c r="N108" s="1">
+        <v>0.3</v>
+      </c>
+      <c r="O108">
+        <v>1</v>
+      </c>
+      <c r="Z108" t="s">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="109" spans="1:26">
+      <c r="A109" t="s">
+        <v>245</v>
+      </c>
+      <c r="B109" s="1">
+        <v>4821.0</v>
+      </c>
+      <c r="C109" s="1">
+        <v>257.77</v>
+      </c>
+      <c r="D109" s="1">
+        <v>158.78</v>
+      </c>
+      <c r="E109" t="s">
+        <v>8</v>
+      </c>
+      <c r="F109">
+        <v>1.0</v>
+      </c>
+      <c r="G109" s="1">
+        <v>765478.38</v>
+      </c>
+      <c r="H109" s="1">
+        <v>477230.79</v>
+      </c>
+      <c r="I109" s="1">
+        <v>62.344123945081</v>
+      </c>
+      <c r="J109">
+        <v>0.0</v>
+      </c>
+      <c r="K109">
+        <v>0.0</v>
+      </c>
+      <c r="L109" s="1">
+        <v>1242709.17</v>
+      </c>
+      <c r="M109" s="1">
+        <v>1242709.17</v>
+      </c>
+      <c r="N109" s="1">
+        <v>1.67</v>
+      </c>
+      <c r="O109">
+        <v>1</v>
+      </c>
+      <c r="Z109" t="s">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="110" spans="1:26">
+      <c r="A110" t="s">
+        <v>247</v>
+      </c>
+      <c r="B110" s="1">
+        <v>9454.0</v>
+      </c>
+      <c r="C110" s="1">
+        <v>27.88</v>
+      </c>
+      <c r="D110" s="1">
+        <v>22.75</v>
+      </c>
+      <c r="E110" t="s">
+        <v>8</v>
+      </c>
+      <c r="F110">
+        <v>1.0</v>
+      </c>
+      <c r="G110" s="1">
+        <v>215078.5</v>
+      </c>
+      <c r="H110" s="1">
+        <v>48499.02</v>
+      </c>
+      <c r="I110" s="1">
+        <v>22.549450549451</v>
+      </c>
+      <c r="J110">
+        <v>0.0</v>
+      </c>
+      <c r="K110">
+        <v>0.0</v>
+      </c>
+      <c r="L110" s="1">
+        <v>263577.52</v>
+      </c>
+      <c r="M110" s="1">
+        <v>263577.52</v>
+      </c>
+      <c r="N110" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O110">
+        <v>1</v>
+      </c>
+      <c r="Z110" t="s">
+        <v>246</v>
+      </c>
+    </row>
+    <row r="111" spans="1:26">
+      <c r="A111" t="s">
+        <v>249</v>
+      </c>
+      <c r="B111" s="1">
+        <v>5627.0</v>
+      </c>
+      <c r="C111" s="1">
+        <v>37.855</v>
+      </c>
+      <c r="D111" s="1">
+        <v>32.8492304958</v>
+      </c>
+      <c r="E111" t="s">
+        <v>8</v>
+      </c>
+      <c r="F111">
+        <v>1.0</v>
+      </c>
+      <c r="G111" s="1">
+        <v>184842.62</v>
+      </c>
+      <c r="H111" s="1">
+        <v>28167.47</v>
+      </c>
+      <c r="I111" s="1">
+        <v>15.238622997229</v>
+      </c>
+      <c r="J111">
+        <v>0.0</v>
+      </c>
+      <c r="K111">
+        <v>0.0</v>
+      </c>
+      <c r="L111" s="1">
+        <v>213010.09</v>
+      </c>
+      <c r="M111" s="1">
+        <v>213010.09</v>
+      </c>
+      <c r="N111" s="1">
+        <v>0.29</v>
+      </c>
+      <c r="O111">
+        <v>1</v>
+      </c>
+      <c r="Z111" t="s">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="112" spans="1:26">
+      <c r="A112" t="s">
+        <v>251</v>
+      </c>
+      <c r="B112" s="1">
+        <v>5666.0</v>
+      </c>
+      <c r="C112" s="1">
+        <v>15.92</v>
+      </c>
+      <c r="D112" s="1">
+        <v>16.36</v>
+      </c>
+      <c r="E112" t="s">
+        <v>8</v>
+      </c>
+      <c r="F112">
+        <v>1.0</v>
+      </c>
+      <c r="G112" s="1">
+        <v>92695.76</v>
+      </c>
+      <c r="H112" s="1">
+        <v>-2493.04</v>
+      </c>
+      <c r="I112" s="1">
+        <v>-2.6894865525672</v>
+      </c>
+      <c r="J112">
+        <v>0.0</v>
+      </c>
+      <c r="K112">
+        <v>0.0</v>
+      </c>
+      <c r="L112" s="1">
+        <v>90202.72</v>
+      </c>
+      <c r="M112" s="1">
+        <v>90202.72</v>
+      </c>
+      <c r="N112" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O112">
+        <v>1</v>
+      </c>
+      <c r="Z112" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="113" spans="1:26">
+      <c r="A113" t="s">
+        <v>253</v>
+      </c>
+      <c r="B113" s="1">
+        <v>3922.0</v>
+      </c>
+      <c r="C113" s="1">
+        <v>28.13</v>
+      </c>
+      <c r="D113" s="1">
+        <v>23.76</v>
+      </c>
+      <c r="E113" t="s">
+        <v>8</v>
+      </c>
+      <c r="F113">
+        <v>1.0</v>
+      </c>
+      <c r="G113" s="1">
+        <v>93186.72</v>
+      </c>
+      <c r="H113" s="1">
+        <v>17139.14</v>
+      </c>
+      <c r="I113" s="1">
+        <v>18.392255892256</v>
+      </c>
+      <c r="J113">
+        <v>0.0</v>
+      </c>
+      <c r="K113">
+        <v>0.0</v>
+      </c>
+      <c r="L113" s="1">
+        <v>110325.86</v>
+      </c>
+      <c r="M113" s="1">
+        <v>110325.86</v>
+      </c>
+      <c r="N113" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O113">
+        <v>1</v>
+      </c>
+      <c r="Z113" t="s">
+        <v>252</v>
+      </c>
+    </row>
+    <row r="114" spans="1:26">
+      <c r="A114" t="s">
+        <v>255</v>
+      </c>
+      <c r="B114" s="1">
+        <v>7678.0</v>
+      </c>
+      <c r="C114" s="1">
+        <v>32.015</v>
+      </c>
+      <c r="D114" s="1">
+        <v>41.96</v>
+      </c>
+      <c r="E114" t="s">
+        <v>8</v>
+      </c>
+      <c r="F114">
+        <v>1.0</v>
+      </c>
+      <c r="G114" s="1">
+        <v>322168.88</v>
+      </c>
+      <c r="H114" s="1">
+        <v>-76357.71</v>
+      </c>
+      <c r="I114" s="1">
+        <v>-23.701143946616</v>
+      </c>
+      <c r="J114">
+        <v>0.0</v>
+      </c>
+      <c r="K114">
+        <v>0.0</v>
+      </c>
+      <c r="L114" s="1">
+        <v>245811.17</v>
+      </c>
+      <c r="M114" s="1">
+        <v>245811.17</v>
+      </c>
+      <c r="N114" s="1">
         <v>0.33</v>
       </c>
-      <c r="P3">
-[...146 lines deleted...]
-      <c r="O6" s="1">
+      <c r="O114">
+        <v>1</v>
+      </c>
+      <c r="Z114" t="s">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="115" spans="1:26">
+      <c r="A115" t="s">
+        <v>257</v>
+      </c>
+      <c r="B115" s="1">
+        <v>3417.0</v>
+      </c>
+      <c r="C115" s="1">
+        <v>26.39</v>
+      </c>
+      <c r="D115" s="1">
+        <v>27.83</v>
+      </c>
+      <c r="E115" t="s">
+        <v>8</v>
+      </c>
+      <c r="F115">
+        <v>1.0</v>
+      </c>
+      <c r="G115" s="1">
+        <v>95095.11</v>
+      </c>
+      <c r="H115" s="1">
+        <v>-4920.48</v>
+      </c>
+      <c r="I115" s="1">
+        <v>-5.1742723679483</v>
+      </c>
+      <c r="J115">
+        <v>0.0</v>
+      </c>
+      <c r="K115">
+        <v>0.0</v>
+      </c>
+      <c r="L115" s="1">
+        <v>90174.63</v>
+      </c>
+      <c r="M115" s="1">
+        <v>90174.63</v>
+      </c>
+      <c r="N115" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O115">
+        <v>1</v>
+      </c>
+      <c r="Z115" t="s">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="116" spans="1:26">
+      <c r="A116" t="s">
+        <v>259</v>
+      </c>
+      <c r="B116" s="1">
+        <v>1034.0</v>
+      </c>
+      <c r="C116" s="1">
+        <v>91.2</v>
+      </c>
+      <c r="D116" s="1">
+        <v>90.7</v>
+      </c>
+      <c r="E116" t="s">
+        <v>8</v>
+      </c>
+      <c r="F116">
+        <v>1.0</v>
+      </c>
+      <c r="G116" s="1">
+        <v>93783.8</v>
+      </c>
+      <c r="H116" s="1">
+        <v>517.0</v>
+      </c>
+      <c r="I116" s="1">
+        <v>0.55126791620728</v>
+      </c>
+      <c r="J116">
+        <v>0.0</v>
+      </c>
+      <c r="K116">
+        <v>0.0</v>
+      </c>
+      <c r="L116" s="1">
+        <v>94300.8</v>
+      </c>
+      <c r="M116" s="1">
+        <v>94300.8</v>
+      </c>
+      <c r="N116" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="O116">
+        <v>1</v>
+      </c>
+      <c r="Z116" t="s">
+        <v>258</v>
+      </c>
+    </row>
+    <row r="117" spans="1:26">
+      <c r="A117" t="s">
+        <v>261</v>
+      </c>
+      <c r="B117" s="1">
+        <v>2981.0</v>
+      </c>
+      <c r="C117" s="1">
+        <v>38.38</v>
+      </c>
+      <c r="D117" s="1">
+        <v>36.87</v>
+      </c>
+      <c r="E117" t="s">
+        <v>8</v>
+      </c>
+      <c r="F117">
+        <v>1.0</v>
+      </c>
+      <c r="G117" s="1">
+        <v>109909.47</v>
+      </c>
+      <c r="H117" s="1">
+        <v>4501.31</v>
+      </c>
+      <c r="I117" s="1">
+        <v>4.095470572281</v>
+      </c>
+      <c r="J117">
+        <v>0.0</v>
+      </c>
+      <c r="K117">
+        <v>0.0</v>
+      </c>
+      <c r="L117" s="1">
+        <v>114410.78</v>
+      </c>
+      <c r="M117" s="1">
+        <v>114410.78</v>
+      </c>
+      <c r="N117" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O117">
+        <v>1</v>
+      </c>
+      <c r="Z117" t="s">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="118" spans="1:26">
+      <c r="A118" t="s">
+        <v>263</v>
+      </c>
+      <c r="B118" s="1">
+        <v>3458.0</v>
+      </c>
+      <c r="C118" s="1">
+        <v>331.2</v>
+      </c>
+      <c r="D118" s="1">
+        <v>251.5670589936</v>
+      </c>
+      <c r="E118" t="s">
+        <v>8</v>
+      </c>
+      <c r="F118">
+        <v>1.0</v>
+      </c>
+      <c r="G118" s="1">
+        <v>869918.89</v>
+      </c>
+      <c r="H118" s="1">
+        <v>275370.71</v>
+      </c>
+      <c r="I118" s="1">
+        <v>31.654756916475</v>
+      </c>
+      <c r="J118">
+        <v>0.0</v>
+      </c>
+      <c r="K118">
+        <v>0.0</v>
+      </c>
+      <c r="L118" s="1">
+        <v>1145289.6</v>
+      </c>
+      <c r="M118" s="1">
+        <v>1145289.6</v>
+      </c>
+      <c r="N118" s="1">
+        <v>1.54</v>
+      </c>
+      <c r="O118">
+        <v>1</v>
+      </c>
+      <c r="Z118" t="s">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="119" spans="1:26">
+      <c r="A119" t="s">
+        <v>265</v>
+      </c>
+      <c r="B119" s="1">
+        <v>114302.0</v>
+      </c>
+      <c r="C119" s="1">
+        <v>4.493</v>
+      </c>
+      <c r="D119" s="1">
+        <v>2.573199944</v>
+      </c>
+      <c r="E119" t="s">
+        <v>8</v>
+      </c>
+      <c r="F119">
+        <v>1.0</v>
+      </c>
+      <c r="G119" s="1">
+        <v>294121.9</v>
+      </c>
+      <c r="H119" s="1">
+        <v>219436.99</v>
+      </c>
+      <c r="I119" s="1">
+        <v>74.607497775582</v>
+      </c>
+      <c r="J119">
+        <v>0.0</v>
+      </c>
+      <c r="K119">
+        <v>0.0</v>
+      </c>
+      <c r="L119" s="1">
+        <v>513558.89</v>
+      </c>
+      <c r="M119" s="1">
+        <v>513558.89</v>
+      </c>
+      <c r="N119" s="1">
+        <v>0.69</v>
+      </c>
+      <c r="O119">
+        <v>1</v>
+      </c>
+      <c r="Z119" t="s">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="120" spans="1:26">
+      <c r="A120" t="s">
+        <v>267</v>
+      </c>
+      <c r="B120" s="1">
+        <v>27344.0</v>
+      </c>
+      <c r="C120" s="1">
+        <v>9.08</v>
+      </c>
+      <c r="D120" s="1">
+        <v>9.3879999269</v>
+      </c>
+      <c r="E120" t="s">
+        <v>8</v>
+      </c>
+      <c r="F120">
+        <v>1.0</v>
+      </c>
+      <c r="G120" s="1">
+        <v>256705.47</v>
+      </c>
+      <c r="H120" s="1">
+        <v>-8421.95</v>
+      </c>
+      <c r="I120" s="1">
+        <v>-3.2807832260061</v>
+      </c>
+      <c r="J120">
+        <v>0.0</v>
+      </c>
+      <c r="K120">
+        <v>0.0</v>
+      </c>
+      <c r="L120" s="1">
+        <v>248283.52</v>
+      </c>
+      <c r="M120" s="1">
+        <v>248283.52</v>
+      </c>
+      <c r="N120" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O120">
+        <v>1</v>
+      </c>
+      <c r="Z120" t="s">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="121" spans="1:26">
+      <c r="A121" t="s">
+        <v>269</v>
+      </c>
+      <c r="B121" s="1">
+        <v>11250.0</v>
+      </c>
+      <c r="C121" s="1">
+        <v>72.49</v>
+      </c>
+      <c r="D121" s="1">
+        <v>90.1062711111</v>
+      </c>
+      <c r="E121" t="s">
+        <v>8</v>
+      </c>
+      <c r="F121">
+        <v>1.0</v>
+      </c>
+      <c r="G121" s="1">
+        <v>1013695.55</v>
+      </c>
+      <c r="H121" s="1">
+        <v>-198183.05</v>
+      </c>
+      <c r="I121" s="1">
+        <v>-19.550549472176</v>
+      </c>
+      <c r="J121">
+        <v>0.0</v>
+      </c>
+      <c r="K121">
+        <v>0.0</v>
+      </c>
+      <c r="L121" s="1">
+        <v>815512.5</v>
+      </c>
+      <c r="M121" s="1">
+        <v>815512.5</v>
+      </c>
+      <c r="N121" s="1">
+        <v>1.1</v>
+      </c>
+      <c r="O121">
+        <v>1</v>
+      </c>
+      <c r="Z121" t="s">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="122" spans="1:26">
+      <c r="A122" t="s">
+        <v>271</v>
+      </c>
+      <c r="B122" s="1">
+        <v>10093.0</v>
+      </c>
+      <c r="C122" s="1">
+        <v>132.22</v>
+      </c>
+      <c r="D122" s="1">
+        <v>176.7334826117</v>
+      </c>
+      <c r="E122" t="s">
+        <v>8</v>
+      </c>
+      <c r="F122">
+        <v>1.0</v>
+      </c>
+      <c r="G122" s="1">
+        <v>1783771.04</v>
+      </c>
+      <c r="H122" s="1">
+        <v>-449274.58</v>
+      </c>
+      <c r="I122" s="1">
+        <v>-25.186785182923</v>
+      </c>
+      <c r="J122">
+        <v>0.0</v>
+      </c>
+      <c r="K122">
+        <v>0.0</v>
+      </c>
+      <c r="L122" s="1">
+        <v>1334496.46</v>
+      </c>
+      <c r="M122" s="1">
+        <v>1334496.46</v>
+      </c>
+      <c r="N122" s="1">
+        <v>1.8</v>
+      </c>
+      <c r="O122">
+        <v>1</v>
+      </c>
+      <c r="Z122" t="s">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="123" spans="1:26">
+      <c r="A123" t="s">
+        <v>273</v>
+      </c>
+      <c r="B123" s="1">
+        <v>22423.0</v>
+      </c>
+      <c r="C123" s="1">
+        <v>32.7</v>
+      </c>
+      <c r="D123" s="1">
+        <v>32.5458404317</v>
+      </c>
+      <c r="E123" t="s">
+        <v>8</v>
+      </c>
+      <c r="F123">
+        <v>1.0</v>
+      </c>
+      <c r="G123" s="1">
+        <v>729775.38</v>
+      </c>
+      <c r="H123" s="1">
+        <v>3456.72</v>
+      </c>
+      <c r="I123" s="1">
+        <v>0.47366903498444</v>
+      </c>
+      <c r="J123">
+        <v>0.0</v>
+      </c>
+      <c r="K123">
+        <v>0.0</v>
+      </c>
+      <c r="L123" s="1">
+        <v>733232.1</v>
+      </c>
+      <c r="M123" s="1">
+        <v>733232.1</v>
+      </c>
+      <c r="N123" s="1">
+        <v>0.99</v>
+      </c>
+      <c r="O123">
+        <v>1</v>
+      </c>
+      <c r="Z123" t="s">
+        <v>272</v>
+      </c>
+    </row>
+    <row r="124" spans="1:26">
+      <c r="A124" t="s">
+        <v>275</v>
+      </c>
+      <c r="B124" s="1">
+        <v>5996.0</v>
+      </c>
+      <c r="C124" s="1">
+        <v>292.75</v>
+      </c>
+      <c r="D124" s="1">
+        <v>121.5453468979</v>
+      </c>
+      <c r="E124" t="s">
+        <v>8</v>
+      </c>
+      <c r="F124">
+        <v>1.0</v>
+      </c>
+      <c r="G124" s="1">
+        <v>728785.9</v>
+      </c>
+      <c r="H124" s="1">
+        <v>1026543.1</v>
+      </c>
+      <c r="I124" s="1">
+        <v>140.85660823021</v>
+      </c>
+      <c r="J124">
+        <v>0.0</v>
+      </c>
+      <c r="K124">
+        <v>0.0</v>
+      </c>
+      <c r="L124" s="1">
+        <v>1755329.0</v>
+      </c>
+      <c r="M124" s="1">
+        <v>1755329.0</v>
+      </c>
+      <c r="N124" s="1">
+        <v>2.36</v>
+      </c>
+      <c r="O124">
+        <v>1</v>
+      </c>
+      <c r="Z124" t="s">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="125" spans="1:26">
+      <c r="A125" t="s">
+        <v>277</v>
+      </c>
+      <c r="B125" s="1">
+        <v>8164.0</v>
+      </c>
+      <c r="C125" s="1">
+        <v>169.14</v>
+      </c>
+      <c r="D125" s="1">
+        <v>113.0919377756</v>
+      </c>
+      <c r="E125" t="s">
+        <v>8</v>
+      </c>
+      <c r="F125">
+        <v>1.0</v>
+      </c>
+      <c r="G125" s="1">
+        <v>923282.58</v>
+      </c>
+      <c r="H125" s="1">
+        <v>457576.38</v>
+      </c>
+      <c r="I125" s="1">
+        <v>49.559732839322</v>
+      </c>
+      <c r="J125">
+        <v>0.0</v>
+      </c>
+      <c r="K125">
+        <v>0.0</v>
+      </c>
+      <c r="L125" s="1">
+        <v>1380858.96</v>
+      </c>
+      <c r="M125" s="1">
+        <v>1380858.96</v>
+      </c>
+      <c r="N125" s="1">
+        <v>1.86</v>
+      </c>
+      <c r="O125">
+        <v>1</v>
+      </c>
+      <c r="Z125" t="s">
+        <v>276</v>
+      </c>
+    </row>
+    <row r="126" spans="1:26">
+      <c r="A126" t="s">
+        <v>279</v>
+      </c>
+      <c r="B126" s="1">
+        <v>7279.0</v>
+      </c>
+      <c r="C126" s="1">
+        <v>279.0</v>
+      </c>
+      <c r="D126" s="1">
+        <v>188.1251476851</v>
+      </c>
+      <c r="E126" t="s">
+        <v>8</v>
+      </c>
+      <c r="F126">
+        <v>1.0</v>
+      </c>
+      <c r="G126" s="1">
+        <v>1369362.95</v>
+      </c>
+      <c r="H126" s="1">
+        <v>661478.05</v>
+      </c>
+      <c r="I126" s="1">
+        <v>48.305531415174</v>
+      </c>
+      <c r="J126">
+        <v>0.0</v>
+      </c>
+      <c r="K126">
+        <v>0.0</v>
+      </c>
+      <c r="L126" s="1">
+        <v>2030841.0</v>
+      </c>
+      <c r="M126" s="1">
+        <v>2030841.0</v>
+      </c>
+      <c r="N126" s="1">
+        <v>2.73</v>
+      </c>
+      <c r="O126">
+        <v>1</v>
+      </c>
+      <c r="Z126" t="s">
+        <v>278</v>
+      </c>
+    </row>
+    <row r="127" spans="1:26">
+      <c r="A127" t="s">
+        <v>281</v>
+      </c>
+      <c r="B127" s="1">
+        <v>10749.0</v>
+      </c>
+      <c r="C127" s="1">
+        <v>20.92</v>
+      </c>
+      <c r="D127" s="1">
+        <v>19.72</v>
+      </c>
+      <c r="E127" t="s">
+        <v>8</v>
+      </c>
+      <c r="F127">
+        <v>1.0</v>
+      </c>
+      <c r="G127" s="1">
+        <v>211970.28</v>
+      </c>
+      <c r="H127" s="1">
+        <v>12898.8</v>
+      </c>
+      <c r="I127" s="1">
+        <v>6.0851926977688</v>
+      </c>
+      <c r="J127">
+        <v>0.0</v>
+      </c>
+      <c r="K127">
+        <v>0.0</v>
+      </c>
+      <c r="L127" s="1">
+        <v>224869.08</v>
+      </c>
+      <c r="M127" s="1">
+        <v>224869.08</v>
+      </c>
+      <c r="N127" s="1">
+        <v>0.3</v>
+      </c>
+      <c r="O127">
+        <v>1</v>
+      </c>
+      <c r="Z127" t="s">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="128" spans="1:26">
+      <c r="A128" t="s">
+        <v>283</v>
+      </c>
+      <c r="B128" s="1">
+        <v>7680.0</v>
+      </c>
+      <c r="C128" s="1">
+        <v>78.92</v>
+      </c>
+      <c r="D128" s="1">
+        <v>32.037734375</v>
+      </c>
+      <c r="E128" t="s">
+        <v>8</v>
+      </c>
+      <c r="F128">
+        <v>1.0</v>
+      </c>
+      <c r="G128" s="1">
+        <v>246049.8</v>
+      </c>
+      <c r="H128" s="1">
+        <v>360055.8</v>
+      </c>
+      <c r="I128" s="1">
+        <v>146.33452252349</v>
+      </c>
+      <c r="J128">
+        <v>0.0</v>
+      </c>
+      <c r="K128">
+        <v>0.0</v>
+      </c>
+      <c r="L128" s="1">
+        <v>606105.6</v>
+      </c>
+      <c r="M128" s="1">
+        <v>606105.6</v>
+      </c>
+      <c r="N128" s="1">
+        <v>0.82</v>
+      </c>
+      <c r="O128">
+        <v>1</v>
+      </c>
+      <c r="Z128" t="s">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="129" spans="1:26">
+      <c r="A129" t="s">
+        <v>285</v>
+      </c>
+      <c r="B129" s="1">
+        <v>769.0</v>
+      </c>
+      <c r="C129" s="1">
+        <v>141.3</v>
+      </c>
+      <c r="D129" s="1">
+        <v>131.2</v>
+      </c>
+      <c r="E129" t="s">
+        <v>8</v>
+      </c>
+      <c r="F129">
+        <v>1.0</v>
+      </c>
+      <c r="G129" s="1">
+        <v>100892.8</v>
+      </c>
+      <c r="H129" s="1">
+        <v>7766.9</v>
+      </c>
+      <c r="I129" s="1">
+        <v>7.6981707317073</v>
+      </c>
+      <c r="J129">
+        <v>0.0</v>
+      </c>
+      <c r="K129">
+        <v>0.0</v>
+      </c>
+      <c r="L129" s="1">
+        <v>108659.7</v>
+      </c>
+      <c r="M129" s="1">
+        <v>108659.7</v>
+      </c>
+      <c r="N129" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O129">
+        <v>1</v>
+      </c>
+      <c r="Z129" t="s">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="130" spans="1:26">
+      <c r="A130" t="s">
+        <v>287</v>
+      </c>
+      <c r="B130" s="1">
+        <v>2265.0</v>
+      </c>
+      <c r="C130" s="1">
+        <v>51.1</v>
+      </c>
+      <c r="D130" s="1">
+        <v>52.5</v>
+      </c>
+      <c r="E130" t="s">
+        <v>8</v>
+      </c>
+      <c r="F130">
+        <v>1.0</v>
+      </c>
+      <c r="G130" s="1">
+        <v>118912.5</v>
+      </c>
+      <c r="H130" s="1">
+        <v>-3171.0</v>
+      </c>
+      <c r="I130" s="1">
+        <v>-2.6666666666667</v>
+      </c>
+      <c r="J130">
+        <v>0.0</v>
+      </c>
+      <c r="K130">
+        <v>0.0</v>
+      </c>
+      <c r="L130" s="1">
+        <v>115741.5</v>
+      </c>
+      <c r="M130" s="1">
+        <v>115741.5</v>
+      </c>
+      <c r="N130" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O130">
+        <v>1</v>
+      </c>
+      <c r="Z130" t="s">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="131" spans="1:26">
+      <c r="A131" t="s">
+        <v>289</v>
+      </c>
+      <c r="B131" s="1">
+        <v>6847.0</v>
+      </c>
+      <c r="C131" s="1">
+        <v>69.35</v>
+      </c>
+      <c r="D131" s="1">
+        <v>29.1999605667</v>
+      </c>
+      <c r="E131" t="s">
+        <v>8</v>
+      </c>
+      <c r="F131">
+        <v>1.0</v>
+      </c>
+      <c r="G131" s="1">
+        <v>199932.13</v>
+      </c>
+      <c r="H131" s="1">
+        <v>274907.32</v>
+      </c>
+      <c r="I131" s="1">
+        <v>137.50032073384</v>
+      </c>
+      <c r="J131">
+        <v>0.0</v>
+      </c>
+      <c r="K131">
+        <v>0.0</v>
+      </c>
+      <c r="L131" s="1">
+        <v>474839.45</v>
+      </c>
+      <c r="M131" s="1">
+        <v>474839.45</v>
+      </c>
+      <c r="N131" s="1">
+        <v>0.64</v>
+      </c>
+      <c r="O131">
+        <v>1</v>
+      </c>
+      <c r="Z131" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="132" spans="1:26">
+      <c r="A132" t="s">
+        <v>291</v>
+      </c>
+      <c r="B132" s="1">
+        <v>8011.0</v>
+      </c>
+      <c r="C132" s="1">
+        <v>9.72</v>
+      </c>
+      <c r="D132" s="1">
+        <v>11.5050006241</v>
+      </c>
+      <c r="E132" t="s">
+        <v>8</v>
+      </c>
+      <c r="F132">
+        <v>1.0</v>
+      </c>
+      <c r="G132" s="1">
+        <v>92166.56</v>
+      </c>
+      <c r="H132" s="1">
+        <v>-14299.64</v>
+      </c>
+      <c r="I132" s="1">
+        <v>-15.514998064374</v>
+      </c>
+      <c r="J132">
+        <v>0.0</v>
+      </c>
+      <c r="K132">
+        <v>0.0</v>
+      </c>
+      <c r="L132" s="1">
+        <v>77866.92</v>
+      </c>
+      <c r="M132" s="1">
+        <v>77866.92</v>
+      </c>
+      <c r="N132" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O132">
+        <v>1</v>
+      </c>
+      <c r="Z132" t="s">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="133" spans="1:26">
+      <c r="A133" t="s">
+        <v>293</v>
+      </c>
+      <c r="B133" s="1">
+        <v>20086.0</v>
+      </c>
+      <c r="C133" s="1">
+        <v>35.1</v>
+      </c>
+      <c r="D133" s="1">
+        <v>29.5709957184</v>
+      </c>
+      <c r="E133" t="s">
+        <v>8</v>
+      </c>
+      <c r="F133">
+        <v>1.0</v>
+      </c>
+      <c r="G133" s="1">
+        <v>593963.02</v>
+      </c>
+      <c r="H133" s="1">
+        <v>111055.58</v>
+      </c>
+      <c r="I133" s="1">
+        <v>18.697389611899</v>
+      </c>
+      <c r="J133">
+        <v>0.0</v>
+      </c>
+      <c r="K133">
+        <v>0.0</v>
+      </c>
+      <c r="L133" s="1">
+        <v>705018.6</v>
+      </c>
+      <c r="M133" s="1">
+        <v>705018.6</v>
+      </c>
+      <c r="N133" s="1">
+        <v>0.95</v>
+      </c>
+      <c r="O133">
+        <v>1</v>
+      </c>
+      <c r="Z133" t="s">
+        <v>292</v>
+      </c>
+    </row>
+    <row r="134" spans="1:26">
+      <c r="A134" t="s">
+        <v>295</v>
+      </c>
+      <c r="B134" s="1">
+        <v>1791.0</v>
+      </c>
+      <c r="C134" s="1">
+        <v>53.06</v>
+      </c>
+      <c r="D134" s="1">
+        <v>51.48</v>
+      </c>
+      <c r="E134" t="s">
+        <v>8</v>
+      </c>
+      <c r="F134">
+        <v>1.0</v>
+      </c>
+      <c r="G134" s="1">
+        <v>92200.68</v>
+      </c>
+      <c r="H134" s="1">
+        <v>2829.78</v>
+      </c>
+      <c r="I134" s="1">
+        <v>3.0691530691531</v>
+      </c>
+      <c r="J134">
+        <v>0.0</v>
+      </c>
+      <c r="K134">
+        <v>0.0</v>
+      </c>
+      <c r="L134" s="1">
+        <v>95030.46</v>
+      </c>
+      <c r="M134" s="1">
+        <v>95030.46</v>
+      </c>
+      <c r="N134" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="O134">
+        <v>1</v>
+      </c>
+      <c r="Z134" t="s">
+        <v>294</v>
+      </c>
+    </row>
+    <row r="135" spans="1:26">
+      <c r="A135" t="s">
+        <v>297</v>
+      </c>
+      <c r="B135" s="1">
+        <v>18162.0</v>
+      </c>
+      <c r="C135" s="1">
+        <v>10.135</v>
+      </c>
+      <c r="D135" s="1">
+        <v>10.2</v>
+      </c>
+      <c r="E135" t="s">
+        <v>8</v>
+      </c>
+      <c r="F135">
+        <v>1.0</v>
+      </c>
+      <c r="G135" s="1">
+        <v>185252.4</v>
+      </c>
+      <c r="H135" s="1">
+        <v>-1180.53</v>
+      </c>
+      <c r="I135" s="1">
+        <v>-0.63725490196078</v>
+      </c>
+      <c r="J135">
+        <v>0.0</v>
+      </c>
+      <c r="K135">
+        <v>0.0</v>
+      </c>
+      <c r="L135" s="1">
+        <v>184071.87</v>
+      </c>
+      <c r="M135" s="1">
+        <v>184071.87</v>
+      </c>
+      <c r="N135" s="1">
+        <v>0.25</v>
+      </c>
+      <c r="O135">
+        <v>1</v>
+      </c>
+      <c r="Z135" t="s">
+        <v>296</v>
+      </c>
+    </row>
+    <row r="136" spans="1:26">
+      <c r="A136" t="s">
+        <v>299</v>
+      </c>
+      <c r="B136" s="1">
+        <v>1055.0</v>
+      </c>
+      <c r="C136" s="1">
+        <v>226.3</v>
+      </c>
+      <c r="D136" s="1">
+        <v>254.9</v>
+      </c>
+      <c r="E136" t="s">
+        <v>8</v>
+      </c>
+      <c r="F136">
+        <v>1.0</v>
+      </c>
+      <c r="G136" s="1">
+        <v>268919.5</v>
+      </c>
+      <c r="H136" s="1">
+        <v>-30173.0</v>
+      </c>
+      <c r="I136" s="1">
+        <v>-11.220086308356</v>
+      </c>
+      <c r="J136">
+        <v>0.0</v>
+      </c>
+      <c r="K136">
+        <v>0.0</v>
+      </c>
+      <c r="L136" s="1">
+        <v>238746.5</v>
+      </c>
+      <c r="M136" s="1">
+        <v>238746.5</v>
+      </c>
+      <c r="N136" s="1">
         <v>0.32</v>
       </c>
-      <c r="P6">
-[...696 lines deleted...]
-      <c r="O20" s="1">
+      <c r="O136">
+        <v>1</v>
+      </c>
+      <c r="Z136" t="s">
+        <v>298</v>
+      </c>
+    </row>
+    <row r="137" spans="1:26">
+      <c r="A137" t="s">
+        <v>301</v>
+      </c>
+      <c r="B137" s="1">
+        <v>1265.0</v>
+      </c>
+      <c r="C137" s="1">
+        <v>247.6</v>
+      </c>
+      <c r="D137" s="1">
+        <v>252.3</v>
+      </c>
+      <c r="E137" t="s">
+        <v>8</v>
+      </c>
+      <c r="F137">
+        <v>1.0</v>
+      </c>
+      <c r="G137" s="1">
+        <v>319159.5</v>
+      </c>
+      <c r="H137" s="1">
+        <v>-5945.5</v>
+      </c>
+      <c r="I137" s="1">
+        <v>-1.862861672612</v>
+      </c>
+      <c r="J137">
+        <v>0.0</v>
+      </c>
+      <c r="K137">
+        <v>0.0</v>
+      </c>
+      <c r="L137" s="1">
+        <v>313214.0</v>
+      </c>
+      <c r="M137" s="1">
+        <v>313214.0</v>
+      </c>
+      <c r="N137" s="1">
+        <v>0.42</v>
+      </c>
+      <c r="O137">
+        <v>1</v>
+      </c>
+      <c r="Z137" t="s">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="138" spans="1:26">
+      <c r="A138" t="s">
+        <v>303</v>
+      </c>
+      <c r="B138" s="1">
+        <v>5089.0</v>
+      </c>
+      <c r="C138" s="1">
+        <v>22.08</v>
+      </c>
+      <c r="D138" s="1">
+        <v>18.02</v>
+      </c>
+      <c r="E138" t="s">
+        <v>8</v>
+      </c>
+      <c r="F138">
+        <v>1.0</v>
+      </c>
+      <c r="G138" s="1">
+        <v>91703.78</v>
+      </c>
+      <c r="H138" s="1">
+        <v>20661.34</v>
+      </c>
+      <c r="I138" s="1">
+        <v>22.530521642619</v>
+      </c>
+      <c r="J138">
+        <v>0.0</v>
+      </c>
+      <c r="K138">
+        <v>0.0</v>
+      </c>
+      <c r="L138" s="1">
+        <v>112365.12</v>
+      </c>
+      <c r="M138" s="1">
+        <v>112365.12</v>
+      </c>
+      <c r="N138" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O138">
+        <v>1</v>
+      </c>
+      <c r="Z138" t="s">
+        <v>302</v>
+      </c>
+    </row>
+    <row r="139" spans="1:26">
+      <c r="A139" t="s">
+        <v>305</v>
+      </c>
+      <c r="B139" s="1">
+        <v>4378.0</v>
+      </c>
+      <c r="C139" s="1">
+        <v>100.3</v>
+      </c>
+      <c r="D139" s="1">
+        <v>104.6745865692</v>
+      </c>
+      <c r="E139" t="s">
+        <v>8</v>
+      </c>
+      <c r="F139">
+        <v>1.0</v>
+      </c>
+      <c r="G139" s="1">
+        <v>458265.34</v>
+      </c>
+      <c r="H139" s="1">
+        <v>-19151.94</v>
+      </c>
+      <c r="I139" s="1">
+        <v>-4.1792250751497</v>
+      </c>
+      <c r="J139">
+        <v>0.0</v>
+      </c>
+      <c r="K139">
+        <v>0.0</v>
+      </c>
+      <c r="L139" s="1">
+        <v>439113.4</v>
+      </c>
+      <c r="M139" s="1">
+        <v>439113.4</v>
+      </c>
+      <c r="N139" s="1">
+        <v>0.59</v>
+      </c>
+      <c r="O139">
+        <v>1</v>
+      </c>
+      <c r="Z139" t="s">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="140" spans="1:26">
+      <c r="A140" t="s">
+        <v>307</v>
+      </c>
+      <c r="B140" s="1">
+        <v>17498.0</v>
+      </c>
+      <c r="C140" s="1">
+        <v>80.04</v>
+      </c>
+      <c r="D140" s="1">
+        <v>68.5163058635</v>
+      </c>
+      <c r="E140" t="s">
+        <v>8</v>
+      </c>
+      <c r="F140">
+        <v>1.0</v>
+      </c>
+      <c r="G140" s="1">
+        <v>1198898.32</v>
+      </c>
+      <c r="H140" s="1">
+        <v>201641.6</v>
+      </c>
+      <c r="I140" s="1">
+        <v>16.818907545054</v>
+      </c>
+      <c r="J140">
+        <v>0.0</v>
+      </c>
+      <c r="K140">
+        <v>0.0</v>
+      </c>
+      <c r="L140" s="1">
+        <v>1400539.92</v>
+      </c>
+      <c r="M140" s="1">
+        <v>1400539.92</v>
+      </c>
+      <c r="N140" s="1">
+        <v>1.88</v>
+      </c>
+      <c r="O140">
+        <v>1</v>
+      </c>
+      <c r="Z140" t="s">
+        <v>306</v>
+      </c>
+    </row>
+    <row r="141" spans="1:26">
+      <c r="A141" t="s">
+        <v>309</v>
+      </c>
+      <c r="B141" s="1">
+        <v>5148.0</v>
+      </c>
+      <c r="C141" s="1">
+        <v>24.62</v>
+      </c>
+      <c r="D141" s="1">
+        <v>21.16</v>
+      </c>
+      <c r="E141" t="s">
+        <v>8</v>
+      </c>
+      <c r="F141">
+        <v>1.0</v>
+      </c>
+      <c r="G141" s="1">
+        <v>108931.68</v>
+      </c>
+      <c r="H141" s="1">
+        <v>17812.08</v>
+      </c>
+      <c r="I141" s="1">
+        <v>16.351606805293</v>
+      </c>
+      <c r="J141">
+        <v>0.0</v>
+      </c>
+      <c r="K141">
+        <v>0.0</v>
+      </c>
+      <c r="L141" s="1">
+        <v>126743.76</v>
+      </c>
+      <c r="M141" s="1">
+        <v>126743.76</v>
+      </c>
+      <c r="N141" s="1">
         <v>0.17</v>
       </c>
-      <c r="P20">
-[...296 lines deleted...]
-      <c r="O26" s="1">
+      <c r="O141">
+        <v>1</v>
+      </c>
+      <c r="Z141" t="s">
+        <v>308</v>
+      </c>
+    </row>
+    <row r="142" spans="1:26">
+      <c r="A142" t="s">
+        <v>311</v>
+      </c>
+      <c r="B142" s="1">
+        <v>12250.0</v>
+      </c>
+      <c r="C142" s="1">
+        <v>18.305</v>
+      </c>
+      <c r="D142" s="1">
+        <v>19.11</v>
+      </c>
+      <c r="E142" t="s">
+        <v>8</v>
+      </c>
+      <c r="F142">
+        <v>1.0</v>
+      </c>
+      <c r="G142" s="1">
+        <v>234097.5</v>
+      </c>
+      <c r="H142" s="1">
+        <v>-9861.25</v>
+      </c>
+      <c r="I142" s="1">
+        <v>-4.2124542124542</v>
+      </c>
+      <c r="J142">
+        <v>0.0</v>
+      </c>
+      <c r="K142">
+        <v>0.0</v>
+      </c>
+      <c r="L142" s="1">
+        <v>224236.25</v>
+      </c>
+      <c r="M142" s="1">
+        <v>224236.25</v>
+      </c>
+      <c r="N142" s="1">
+        <v>0.3</v>
+      </c>
+      <c r="O142">
+        <v>1</v>
+      </c>
+      <c r="Z142" t="s">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="143" spans="1:26">
+      <c r="A143" t="s">
+        <v>313</v>
+      </c>
+      <c r="B143" s="1">
+        <v>7049.0</v>
+      </c>
+      <c r="C143" s="1">
+        <v>24.35</v>
+      </c>
+      <c r="D143" s="1">
+        <v>26.98</v>
+      </c>
+      <c r="E143" t="s">
+        <v>8</v>
+      </c>
+      <c r="F143">
+        <v>1.0</v>
+      </c>
+      <c r="G143" s="1">
+        <v>190182.02</v>
+      </c>
+      <c r="H143" s="1">
+        <v>-18538.87</v>
+      </c>
+      <c r="I143" s="1">
+        <v>-9.7479614529281</v>
+      </c>
+      <c r="J143">
+        <v>0.0</v>
+      </c>
+      <c r="K143">
+        <v>0.0</v>
+      </c>
+      <c r="L143" s="1">
+        <v>171643.15</v>
+      </c>
+      <c r="M143" s="1">
+        <v>171643.15</v>
+      </c>
+      <c r="N143" s="1">
         <v>0.23</v>
       </c>
-      <c r="P26">
-[...96 lines deleted...]
-      <c r="O28" s="1">
+      <c r="O143">
+        <v>1</v>
+      </c>
+      <c r="Z143" t="s">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="144" spans="1:26">
+      <c r="A144" t="s">
+        <v>315</v>
+      </c>
+      <c r="B144" s="1">
+        <v>18077.0</v>
+      </c>
+      <c r="C144" s="1">
+        <v>22.27</v>
+      </c>
+      <c r="D144" s="1">
+        <v>19.76</v>
+      </c>
+      <c r="E144" t="s">
+        <v>8</v>
+      </c>
+      <c r="F144">
+        <v>1.0</v>
+      </c>
+      <c r="G144" s="1">
+        <v>357201.52</v>
+      </c>
+      <c r="H144" s="1">
+        <v>45373.27</v>
+      </c>
+      <c r="I144" s="1">
+        <v>12.702429149798</v>
+      </c>
+      <c r="J144">
+        <v>0.0</v>
+      </c>
+      <c r="K144">
+        <v>0.0</v>
+      </c>
+      <c r="L144" s="1">
+        <v>402574.79</v>
+      </c>
+      <c r="M144" s="1">
+        <v>402574.79</v>
+      </c>
+      <c r="N144" s="1">
+        <v>0.54</v>
+      </c>
+      <c r="O144">
+        <v>1</v>
+      </c>
+      <c r="Z144" t="s">
+        <v>314</v>
+      </c>
+    </row>
+    <row r="145" spans="1:26">
+      <c r="A145" t="s">
+        <v>317</v>
+      </c>
+      <c r="B145" s="1">
+        <v>7583.0</v>
+      </c>
+      <c r="C145" s="1">
+        <v>56.0</v>
+      </c>
+      <c r="D145" s="1">
+        <v>60.3</v>
+      </c>
+      <c r="E145" t="s">
+        <v>8</v>
+      </c>
+      <c r="F145">
+        <v>1.0</v>
+      </c>
+      <c r="G145" s="1">
+        <v>457254.9</v>
+      </c>
+      <c r="H145" s="1">
+        <v>-32606.9</v>
+      </c>
+      <c r="I145" s="1">
+        <v>-7.1310116086235</v>
+      </c>
+      <c r="J145">
+        <v>0.0</v>
+      </c>
+      <c r="K145">
+        <v>0.0</v>
+      </c>
+      <c r="L145" s="1">
+        <v>424648.0</v>
+      </c>
+      <c r="M145" s="1">
+        <v>424648.0</v>
+      </c>
+      <c r="N145" s="1">
+        <v>0.57</v>
+      </c>
+      <c r="O145">
+        <v>1</v>
+      </c>
+      <c r="Z145" t="s">
+        <v>316</v>
+      </c>
+    </row>
+    <row r="146" spans="1:26">
+      <c r="A146" t="s">
+        <v>319</v>
+      </c>
+      <c r="B146" s="1">
+        <v>1148.0</v>
+      </c>
+      <c r="C146" s="1">
+        <v>80.5</v>
+      </c>
+      <c r="D146" s="1">
+        <v>82.0</v>
+      </c>
+      <c r="E146" t="s">
+        <v>8</v>
+      </c>
+      <c r="F146">
+        <v>1.0</v>
+      </c>
+      <c r="G146" s="1">
+        <v>94136.0</v>
+      </c>
+      <c r="H146" s="1">
+        <v>-1722.0</v>
+      </c>
+      <c r="I146" s="1">
+        <v>-1.8292682926829</v>
+      </c>
+      <c r="J146">
+        <v>0.0</v>
+      </c>
+      <c r="K146">
+        <v>0.0</v>
+      </c>
+      <c r="L146" s="1">
+        <v>92414.0</v>
+      </c>
+      <c r="M146" s="1">
+        <v>92414.0</v>
+      </c>
+      <c r="N146" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O146">
+        <v>1</v>
+      </c>
+      <c r="Z146" t="s">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="147" spans="1:26">
+      <c r="A147" t="s">
+        <v>321</v>
+      </c>
+      <c r="B147" s="1">
+        <v>2903.0</v>
+      </c>
+      <c r="C147" s="1">
+        <v>130.65</v>
+      </c>
+      <c r="D147" s="1">
+        <v>107.148263865</v>
+      </c>
+      <c r="E147" t="s">
+        <v>8</v>
+      </c>
+      <c r="F147">
+        <v>1.0</v>
+      </c>
+      <c r="G147" s="1">
+        <v>311051.41</v>
+      </c>
+      <c r="H147" s="1">
+        <v>68225.54</v>
+      </c>
+      <c r="I147" s="1">
+        <v>21.933846884025</v>
+      </c>
+      <c r="J147">
+        <v>0.0</v>
+      </c>
+      <c r="K147">
+        <v>0.0</v>
+      </c>
+      <c r="L147" s="1">
+        <v>379276.95</v>
+      </c>
+      <c r="M147" s="1">
+        <v>379276.95</v>
+      </c>
+      <c r="N147" s="1">
+        <v>0.51</v>
+      </c>
+      <c r="O147">
+        <v>1</v>
+      </c>
+      <c r="Z147" t="s">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="148" spans="1:26">
+      <c r="A148" t="s">
+        <v>323</v>
+      </c>
+      <c r="B148" s="1">
+        <v>2558.0</v>
+      </c>
+      <c r="C148" s="1">
+        <v>80.32</v>
+      </c>
+      <c r="D148" s="1">
+        <v>101.2</v>
+      </c>
+      <c r="E148" t="s">
+        <v>8</v>
+      </c>
+      <c r="F148">
+        <v>1.0</v>
+      </c>
+      <c r="G148" s="1">
+        <v>258869.6</v>
+      </c>
+      <c r="H148" s="1">
+        <v>-53411.04</v>
+      </c>
+      <c r="I148" s="1">
+        <v>-20.632411067194</v>
+      </c>
+      <c r="J148">
+        <v>0.0</v>
+      </c>
+      <c r="K148">
+        <v>0.0</v>
+      </c>
+      <c r="L148" s="1">
+        <v>205458.56</v>
+      </c>
+      <c r="M148" s="1">
+        <v>205458.56</v>
+      </c>
+      <c r="N148" s="1">
         <v>0.28</v>
       </c>
-      <c r="P28">
-[...896 lines deleted...]
-      <c r="O46" s="1">
+      <c r="O148">
+        <v>1</v>
+      </c>
+      <c r="Z148" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="149" spans="1:26">
+      <c r="A149" t="s">
+        <v>325</v>
+      </c>
+      <c r="B149" s="1">
+        <v>13121.0</v>
+      </c>
+      <c r="C149" s="1">
+        <v>20.86</v>
+      </c>
+      <c r="D149" s="1">
+        <v>28.6531689658</v>
+      </c>
+      <c r="E149" t="s">
+        <v>8</v>
+      </c>
+      <c r="F149">
+        <v>1.0</v>
+      </c>
+      <c r="G149" s="1">
+        <v>375958.23</v>
+      </c>
+      <c r="H149" s="1">
+        <v>-102254.17</v>
+      </c>
+      <c r="I149" s="1">
+        <v>-27.198279447161</v>
+      </c>
+      <c r="J149">
+        <v>0.0</v>
+      </c>
+      <c r="K149">
+        <v>0.0</v>
+      </c>
+      <c r="L149" s="1">
+        <v>273704.06</v>
+      </c>
+      <c r="M149" s="1">
+        <v>273704.06</v>
+      </c>
+      <c r="N149" s="1">
+        <v>0.37</v>
+      </c>
+      <c r="O149">
+        <v>1</v>
+      </c>
+      <c r="Z149" t="s">
+        <v>324</v>
+      </c>
+    </row>
+    <row r="150" spans="1:26">
+      <c r="A150" t="s">
+        <v>327</v>
+      </c>
+      <c r="B150" s="1">
+        <v>14646.0</v>
+      </c>
+      <c r="C150" s="1">
+        <v>34.27</v>
+      </c>
+      <c r="D150" s="1">
+        <v>36.9</v>
+      </c>
+      <c r="E150" t="s">
+        <v>8</v>
+      </c>
+      <c r="F150">
+        <v>1.0</v>
+      </c>
+      <c r="G150" s="1">
+        <v>540437.4</v>
+      </c>
+      <c r="H150" s="1">
+        <v>-38518.98</v>
+      </c>
+      <c r="I150" s="1">
+        <v>-7.1273712737127</v>
+      </c>
+      <c r="J150">
+        <v>0.0</v>
+      </c>
+      <c r="K150">
+        <v>0.0</v>
+      </c>
+      <c r="L150" s="1">
+        <v>501918.42</v>
+      </c>
+      <c r="M150" s="1">
+        <v>501918.42</v>
+      </c>
+      <c r="N150" s="1">
+        <v>0.68</v>
+      </c>
+      <c r="O150">
+        <v>1</v>
+      </c>
+      <c r="Z150" t="s">
+        <v>326</v>
+      </c>
+    </row>
+    <row r="151" spans="1:26">
+      <c r="A151" t="s">
+        <v>329</v>
+      </c>
+      <c r="B151" s="1">
+        <v>12350.0</v>
+      </c>
+      <c r="C151" s="1">
+        <v>23.62</v>
+      </c>
+      <c r="D151" s="1">
+        <v>29.6773157895</v>
+      </c>
+      <c r="E151" t="s">
+        <v>8</v>
+      </c>
+      <c r="F151">
+        <v>1.0</v>
+      </c>
+      <c r="G151" s="1">
+        <v>366514.85</v>
+      </c>
+      <c r="H151" s="1">
+        <v>-74807.85</v>
+      </c>
+      <c r="I151" s="1">
+        <v>-20.410591821859</v>
+      </c>
+      <c r="J151">
+        <v>0.0</v>
+      </c>
+      <c r="K151">
+        <v>0.0</v>
+      </c>
+      <c r="L151" s="1">
+        <v>291707.0</v>
+      </c>
+      <c r="M151" s="1">
+        <v>291707.0</v>
+      </c>
+      <c r="N151" s="1">
         <v>0.39</v>
       </c>
-      <c r="P46">
-[...5204 lines deleted...]
-      <c r="A151" t="s">
+      <c r="O151">
+        <v>1</v>
+      </c>
+      <c r="Z151" t="s">
         <v>328</v>
       </c>
-      <c r="B151" t="s">
-[...45 lines deleted...]
-    <row r="152" spans="1:16">
+    </row>
+    <row r="152" spans="1:26">
       <c r="A152" t="s">
+        <v>331</v>
+      </c>
+      <c r="B152" s="1">
+        <v>7624.0</v>
+      </c>
+      <c r="C152" s="1">
+        <v>56.54</v>
+      </c>
+      <c r="D152" s="1">
+        <v>102.6572573452</v>
+      </c>
+      <c r="E152" t="s">
+        <v>8</v>
+      </c>
+      <c r="F152">
+        <v>1.0</v>
+      </c>
+      <c r="G152" s="1">
+        <v>782658.93</v>
+      </c>
+      <c r="H152" s="1">
+        <v>-351597.97</v>
+      </c>
+      <c r="I152" s="1">
+        <v>-44.923523711663</v>
+      </c>
+      <c r="J152">
+        <v>0.0</v>
+      </c>
+      <c r="K152">
+        <v>0.0</v>
+      </c>
+      <c r="L152" s="1">
+        <v>431060.96</v>
+      </c>
+      <c r="M152" s="1">
+        <v>431060.96</v>
+      </c>
+      <c r="N152" s="1">
+        <v>0.58</v>
+      </c>
+      <c r="O152">
+        <v>1</v>
+      </c>
+      <c r="Z152" t="s">
         <v>330</v>
-      </c>
-[...43 lines deleted...]
-        <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">