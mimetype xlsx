--- v6 (2026-09-22)
+++ v7 (2026-10-19)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="332">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="300">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>FR0000971160</t>
   </si>
   <si>
@@ -106,284 +106,254 @@
   <si>
     <t>PMV (EUR)</t>
   </si>
   <si>
     <t>Var.</t>
   </si>
   <si>
     <t>CC (EUR)</t>
   </si>
   <si>
     <t>Interets (EUR)</t>
   </si>
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
-    <t>NL0000852564</t>
-[...4 lines deleted...]
-  <si>
     <t>NL0011540547</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV</t>
   </si>
   <si>
     <t>ES0125220311</t>
   </si>
   <si>
     <t>ACCIONA SA</t>
   </si>
   <si>
     <t>DE000A1EWWW0</t>
   </si>
   <si>
     <t>ADIDAS N AG</t>
   </si>
   <si>
-    <t>NL0012969182</t>
-[...2 lines deleted...]
-    <t>ADYEN NV</t>
+    <t>BE0003851681</t>
+  </si>
+  <si>
+    <t>AEDIFICA NV</t>
   </si>
   <si>
     <t>ES0105046017</t>
   </si>
   <si>
     <t>AENA SME SA</t>
   </si>
   <si>
-    <t>FR0010340141</t>
-[...4 lines deleted...]
-  <si>
     <t>BE0974264930</t>
   </si>
   <si>
     <t>AGEAS SA</t>
   </si>
   <si>
     <t>IE00BF0L3536</t>
   </si>
   <si>
     <t>AIB GROUP PLC</t>
   </si>
   <si>
     <t>NL0000235190</t>
   </si>
   <si>
     <t>AIRBUS</t>
   </si>
   <si>
     <t>DE0008404005</t>
   </si>
   <si>
     <t>ALLIANZ</t>
   </si>
   <si>
     <t>FR0010220475</t>
   </si>
   <si>
     <t>ALSTOM SA</t>
   </si>
   <si>
-    <t>FR0000071946</t>
-[...4 lines deleted...]
-  <si>
     <t>ES0109067019</t>
   </si>
   <si>
     <t>AMADEUS IT GROUP SA</t>
   </si>
   <si>
     <t>IT0004056880</t>
   </si>
   <si>
     <t>AMPLIFON</t>
   </si>
   <si>
+    <t>FR0004125920</t>
+  </si>
+  <si>
+    <t>AMUNDI SA</t>
+  </si>
+  <si>
     <t>BE0974293251</t>
   </si>
   <si>
     <t>ANHEUSER-BUSCH INBEV SA</t>
   </si>
   <si>
     <t>NL0006237562</t>
   </si>
   <si>
     <t>ARCADIS NV</t>
   </si>
   <si>
+    <t>NL0000334118</t>
+  </si>
+  <si>
+    <t>ASM INTERNATIONAL NV</t>
+  </si>
+  <si>
     <t>NL0010273215</t>
   </si>
   <si>
     <t>ASML HOLDING NV</t>
   </si>
   <si>
     <t>NL0011872643</t>
   </si>
   <si>
     <t>ASR NEDERLAND NV</t>
   </si>
   <si>
+    <t>DE0006766504</t>
+  </si>
+  <si>
+    <t>AURUBIS AG</t>
+  </si>
+  <si>
     <t>FR0000120628</t>
   </si>
   <si>
     <t>AXA SA</t>
   </si>
   <si>
     <t>BE0974400328</t>
   </si>
   <si>
     <t>AZELIS GROUP NV</t>
   </si>
   <si>
-    <t>IT0001031084</t>
-[...2 lines deleted...]
-    <t>BANCA GENERALI</t>
+    <t>NL0000337319</t>
+  </si>
+  <si>
+    <t>BAM GROEP KONINKLIJKE NV</t>
   </si>
   <si>
     <t>IT0004776628</t>
   </si>
   <si>
     <t>BANCA MEDIOLANUM</t>
   </si>
   <si>
     <t>ES0113211835</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA</t>
   </si>
   <si>
     <t>ES0113860A34</t>
   </si>
   <si>
     <t>BANCO DE SABADELL</t>
   </si>
   <si>
     <t>ES0113900J37</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA</t>
   </si>
   <si>
     <t>IE00BD1RP616</t>
   </si>
   <si>
     <t>BANK OF IRELAND GROUP PLC</t>
   </si>
   <si>
     <t>ES0113679I37</t>
   </si>
   <si>
     <t>BANKINTER SA</t>
   </si>
   <si>
-    <t>AT0000BAWAG2</t>
-[...4 lines deleted...]
-  <si>
     <t>NL0012866412</t>
   </si>
   <si>
     <t>BE SEMICONDUCTOR INDUSTRIES NV</t>
   </si>
   <si>
-    <t>DE0005158703</t>
-[...4 lines deleted...]
-  <si>
     <t>DE0005190003</t>
   </si>
   <si>
     <t>BMW AG</t>
   </si>
   <si>
     <t>FR0000131104</t>
   </si>
   <si>
     <t>BNP PARIBAS SA</t>
   </si>
   <si>
     <t>FR0000120503</t>
   </si>
   <si>
     <t>BOUYGUES SA</t>
   </si>
   <si>
-    <t>IT0000066123</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0006174348</t>
   </si>
   <si>
     <t>BUREAU VERITAS SA</t>
   </si>
   <si>
     <t>ES0140609019</t>
   </si>
   <si>
     <t>CAIXABANK SA</t>
   </si>
   <si>
-    <t>FR0000120172</t>
-[...10 lines deleted...]
-  <si>
     <t>DE000CBK1001</t>
   </si>
   <si>
     <t>COMMERZBANK AG</t>
   </si>
   <si>
     <t>FR0000125007</t>
   </si>
   <si>
     <t>COMPAGNIE DE SAINT GOBAIN SA</t>
   </si>
   <si>
     <t>FR0000064578</t>
   </si>
   <si>
     <t>COVIVIO SA</t>
   </si>
   <si>
     <t>FR0000045072</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA</t>
   </si>
   <si>
     <t>FR0000120644</t>
@@ -454,224 +424,188 @@
   <si>
     <t>FR0010208488</t>
   </si>
   <si>
     <t>ENGIE SA</t>
   </si>
   <si>
     <t>AT0000652011</t>
   </si>
   <si>
     <t>ERSTE GROUP BANK AG</t>
   </si>
   <si>
     <t>FR0000121667</t>
   </si>
   <si>
     <t>ESSILORLUXOTTICA SA</t>
   </si>
   <si>
     <t>FR0014000MR3</t>
   </si>
   <si>
     <t>EUROFINS SCIENTIFIC</t>
   </si>
   <si>
+    <t>DE000EVNK013</t>
+  </si>
+  <si>
+    <t>EVONIK INDUSTRIES AG</t>
+  </si>
+  <si>
     <t>FR0013451333</t>
   </si>
   <si>
     <t>FDJ UNITED</t>
   </si>
   <si>
-    <t>NL0011585146</t>
-[...28 lines deleted...]
-  <si>
     <t>FR0011726835</t>
   </si>
   <si>
     <t>GAZTRANSPORT &amp; TECHNIGAZ SA</t>
   </si>
   <si>
     <t>DE0006602006</t>
   </si>
   <si>
     <t>GEA GROUP AG</t>
   </si>
   <si>
     <t>IT0000062072</t>
   </si>
   <si>
     <t>GENERALI</t>
   </si>
   <si>
-    <t>ES0171996087</t>
-[...4 lines deleted...]
-  <si>
     <t>DE0008402215</t>
   </si>
   <si>
     <t>HANNOVER RUECK</t>
   </si>
   <si>
     <t>NL0000009165</t>
   </si>
   <si>
     <t>HEINEKEN NV</t>
   </si>
   <si>
     <t>DE0006048432</t>
   </si>
   <si>
     <t>HENKEL &amp; KGAA PREF AG</t>
   </si>
   <si>
     <t>FR0000052292</t>
   </si>
   <si>
     <t>HERMES INTERNATIONAL</t>
   </si>
   <si>
     <t>FI4000571013</t>
   </si>
   <si>
     <t>HIAB CORPORATION CLASS B</t>
   </si>
   <si>
     <t>FI0009000459</t>
   </si>
   <si>
     <t>HUHTAMAKI</t>
   </si>
   <si>
+    <t>ES06445809W9</t>
+  </si>
+  <si>
+    <t>IBERDROLA S A    RIGHTS SA</t>
+  </si>
+  <si>
     <t>ES0144580Y14</t>
   </si>
   <si>
     <t>IBERDROLA SA</t>
   </si>
   <si>
     <t>ES0148396007</t>
   </si>
   <si>
     <t>INDUSTRIA DE DISENO TEXTIL SA</t>
   </si>
   <si>
     <t>DE0006231004</t>
   </si>
   <si>
     <t>INFINEON TECHNOLOGIES AG</t>
   </si>
   <si>
     <t>NL0011821202</t>
   </si>
   <si>
     <t>ING GROEP NV</t>
   </si>
   <si>
-    <t>IT0001078911</t>
-[...4 lines deleted...]
-  <si>
     <t>IT0000072618</t>
   </si>
   <si>
     <t>INTESA SANPAOLO</t>
   </si>
   <si>
     <t>NL0015000LU4</t>
   </si>
   <si>
     <t>IVECO GROUP NV</t>
   </si>
   <si>
-    <t>DE000KSAG888</t>
-[...4 lines deleted...]
-  <si>
     <t>BE0003565737</t>
   </si>
   <si>
     <t>KBC GROEP NV</t>
   </si>
   <si>
-    <t>FR0000121485</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0000121964</t>
   </si>
   <si>
     <t>KLEPIERRE REIT SA</t>
   </si>
   <si>
     <t>FI0009013403</t>
   </si>
   <si>
     <t>KONE CORP CLASS B</t>
   </si>
   <si>
     <t>FI0009005870</t>
   </si>
   <si>
     <t>KONECRANES</t>
   </si>
   <si>
+    <t>NL0011794037</t>
+  </si>
+  <si>
+    <t>KONINKLIJKE AHOLD DELHAIZE NV</t>
+  </si>
+  <si>
     <t>NL0000009082</t>
   </si>
   <si>
     <t>KONINKLIJKE KPN NV</t>
   </si>
   <si>
     <t>NL0000009538</t>
   </si>
   <si>
     <t>KONINKLIJKE PHILIPS NV</t>
   </si>
   <si>
     <t>FR0000120073</t>
   </si>
   <si>
     <t>LAIR LIQUIDE SOCIETE ANONYME POUR</t>
   </si>
   <si>
     <t>FR0010307819</t>
   </si>
   <si>
     <t>LEGRAND SA</t>
   </si>
   <si>
     <t>IT0003856405</t>
@@ -706,140 +640,128 @@
   <si>
     <t>DE0006599905</t>
   </si>
   <si>
     <t>MERCK</t>
   </si>
   <si>
     <t>FI0009014575</t>
   </si>
   <si>
     <t>METSO CORPORATION</t>
   </si>
   <si>
     <t>IT0004965148</t>
   </si>
   <si>
     <t>MONCLER</t>
   </si>
   <si>
     <t>DE0008430026</t>
   </si>
   <si>
     <t>MUENCHENER RUECKVERSICHERUNGS-GESE</t>
   </si>
   <si>
-    <t>IT0005366767</t>
-[...4 lines deleted...]
-  <si>
     <t>NL0010773842</t>
   </si>
   <si>
     <t>NN GROUP NV</t>
   </si>
   <si>
     <t>FI0009000681</t>
   </si>
   <si>
     <t>NOKIA</t>
   </si>
   <si>
     <t>FI4000297767</t>
   </si>
   <si>
     <t>NORDEA BANK</t>
   </si>
   <si>
     <t>FR0000008997</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
   <si>
     <t>FR0000133308</t>
   </si>
   <si>
     <t>ORANGE SA</t>
   </si>
   <si>
     <t>FI0009014377</t>
   </si>
   <si>
     <t>ORION CLASS B</t>
   </si>
   <si>
     <t>FR0010027102</t>
   </si>
   <si>
     <t>PHITRUST ACTIVE INVESTORS FRANCE D</t>
   </si>
   <si>
     <t>IT0003796171</t>
   </si>
   <si>
     <t>POSTE ITALIANE</t>
   </si>
   <si>
-    <t>NL0013654783</t>
-[...2 lines deleted...]
-    <t>PROSUS NV CLASS N</t>
+    <t>IT0004176001</t>
+  </si>
+  <si>
+    <t>PRYSMIAN</t>
   </si>
   <si>
     <t>ES0105777017</t>
   </si>
   <si>
     <t>PUIG BRANDS SA CLASS B</t>
   </si>
   <si>
     <t>DE0006969603</t>
   </si>
   <si>
     <t>PUMA</t>
   </si>
   <si>
     <t>NL0015002SN0</t>
   </si>
   <si>
     <t>QIAGEN NV</t>
   </si>
   <si>
     <t>NL0000379121</t>
   </si>
   <si>
     <t>RANDSTAD NV</t>
   </si>
   <si>
-    <t>IT0005282865</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0010451203</t>
   </si>
   <si>
     <t>REXEL SA</t>
   </si>
   <si>
     <t>FR0000073272</t>
   </si>
   <si>
     <t>SAFRAN SA</t>
   </si>
   <si>
     <t>IT0005495657</t>
   </si>
   <si>
     <t>SAIPEM</t>
   </si>
   <si>
     <t>FI4000552500</t>
   </si>
   <si>
     <t>SAMPO CLASS A</t>
   </si>
   <si>
     <t>FR0000120578</t>
@@ -898,126 +820,108 @@
   <si>
     <t>FR0012757854</t>
   </si>
   <si>
     <t>SPIE SA</t>
   </si>
   <si>
     <t>NL0000226223</t>
   </si>
   <si>
     <t>STMICROELECTRONICS NV</t>
   </si>
   <si>
     <t>FI0009005961</t>
   </si>
   <si>
     <t>STORA ENSO CLASS R</t>
   </si>
   <si>
     <t>NL0014559478</t>
   </si>
   <si>
     <t>TECHNIP ENERGIES NV</t>
   </si>
   <si>
-    <t>FR0000051807</t>
-[...10 lines deleted...]
-  <si>
     <t>FR0000121329</t>
   </si>
   <si>
     <t>THALES SA</t>
   </si>
   <si>
     <t>BE0003739530</t>
   </si>
   <si>
     <t>UCB SA</t>
   </si>
   <si>
     <t>BE0974320526</t>
   </si>
   <si>
     <t>UMICORE SA</t>
   </si>
   <si>
     <t>FR0013326246</t>
   </si>
   <si>
     <t>UNIBAIL RODAMCO WE STAPLED UNITS</t>
   </si>
   <si>
     <t>IT0005239360</t>
   </si>
   <si>
     <t>UNICREDIT</t>
   </si>
   <si>
-    <t>IT0004810054</t>
-[...4 lines deleted...]
-  <si>
     <t>NL0015000IY2</t>
   </si>
   <si>
     <t>UNIVERSAL MUSIC GROUP NV</t>
   </si>
   <si>
     <t>FI0009005987</t>
   </si>
   <si>
     <t>UPM-KYMMENE</t>
   </si>
   <si>
     <t>FR0013506730</t>
   </si>
   <si>
     <t>VALLOUREC SA</t>
   </si>
   <si>
+    <t>FR0000124141</t>
+  </si>
+  <si>
+    <t>VEOLIA ENVIRON. SA</t>
+  </si>
+  <si>
     <t>AT0000746409</t>
   </si>
   <si>
     <t>VERBUND AG</t>
-  </si>
-[...4 lines deleted...]
-    <t>VIDRALA SA</t>
   </si>
   <si>
     <t>FR0000125486</t>
   </si>
   <si>
     <t>VINCI SA</t>
   </si>
   <si>
     <t>DE0007664039</t>
   </si>
   <si>
     <t>VOLKSWAGEN NON-VOTING PREF AG</t>
   </si>
   <si>
     <t>DE000A1ML7J1</t>
   </si>
   <si>
     <t>VONOVIA</t>
   </si>
   <si>
     <t>FI0009003727</t>
   </si>
   <si>
     <t>WARTSILA</t>
   </si>
@@ -1414,186 +1318,186 @@
       </c>
       <c r="D1" t="s">
         <v>4</v>
       </c>
       <c r="E1" t="s">
         <v>5</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>5</v>
       </c>
       <c r="H1" t="s">
         <v>4</v>
       </c>
       <c r="Z1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>7</v>
       </c>
       <c r="B2" s="1">
-        <v>168278.5467</v>
+        <v>157632.9483</v>
       </c>
       <c r="C2">
-        <v>225.93</v>
+        <v>221.95</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2">
-        <v>38020314.14</v>
+        <v>34986823.87</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
-        <v>38020314.14</v>
+        <v>34986823.87</v>
       </c>
       <c r="H2" t="s">
         <v>8</v>
       </c>
       <c r="Z2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3" s="1">
-        <v>196303.85</v>
+        <v>194803.85</v>
       </c>
       <c r="C3">
-        <v>146.41</v>
+        <v>143.83</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3">
-        <v>28742491.84</v>
+        <v>28019659.52</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
-        <v>28742491.84</v>
+        <v>28019659.52</v>
       </c>
       <c r="H3" t="s">
         <v>8</v>
       </c>
       <c r="Z3" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>12</v>
       </c>
       <c r="B4" s="1">
-        <v>42160.8831</v>
+        <v>42562.1159</v>
       </c>
       <c r="C4">
-        <v>178.97</v>
+        <v>175.73</v>
       </c>
       <c r="D4" t="s">
         <v>8</v>
       </c>
       <c r="E4">
-        <v>7545786.6</v>
+        <v>7479513.38</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
-        <v>7545786.6</v>
+        <v>7479513.38</v>
       </c>
       <c r="H4" t="s">
         <v>8</v>
       </c>
       <c r="Z4" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" s="1">
         <v>1.0</v>
       </c>
       <c r="C5">
-        <v>189.41</v>
+        <v>185.98</v>
       </c>
       <c r="D5" t="s">
         <v>8</v>
       </c>
       <c r="E5">
-        <v>189.41</v>
+        <v>185.98</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
-        <v>189.41</v>
+        <v>185.98</v>
       </c>
       <c r="H5" t="s">
         <v>8</v>
       </c>
       <c r="Z5" t="s">
         <v>13</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z152"/>
+  <dimension ref="A1:Z136"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="N152" sqref="N152"/>
+      <selection activeCell="N136" sqref="N136"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>16</v>
       </c>
       <c r="B1" t="s">
         <v>17</v>
       </c>
       <c r="C1" t="s">
         <v>18</v>
       </c>
       <c r="D1" t="s">
         <v>19</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>20</v>
       </c>
       <c r="G1" t="s">
         <v>21</v>
@@ -1609,7593 +1513,6793 @@
       </c>
       <c r="K1" t="s">
         <v>25</v>
       </c>
       <c r="L1" t="s">
         <v>26</v>
       </c>
       <c r="M1" t="s">
         <v>27</v>
       </c>
       <c r="N1" t="s">
         <v>28</v>
       </c>
       <c r="O1" t="s">
         <v>29</v>
       </c>
       <c r="Z1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>31</v>
       </c>
       <c r="B2" s="1">
-        <v>2690.0</v>
+        <v>6109.0</v>
       </c>
       <c r="C2" s="1">
-        <v>41.14</v>
+        <v>37.35</v>
       </c>
       <c r="D2" s="1">
-        <v>35.22</v>
+        <v>28.36</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
         <v>1.0</v>
       </c>
       <c r="G2" s="1">
-        <v>94741.8</v>
+        <v>173251.24</v>
       </c>
       <c r="H2" s="1">
-        <v>15924.8</v>
+        <v>54919.91</v>
       </c>
       <c r="I2" s="1">
-        <v>16.808631459398</v>
+        <v>31.699576868829</v>
       </c>
       <c r="J2">
         <v>0.0</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2" s="1">
-        <v>110666.6</v>
+        <v>228171.15</v>
       </c>
       <c r="M2" s="1">
-        <v>110666.6</v>
+        <v>228171.15</v>
       </c>
       <c r="N2" s="1">
-        <v>0.15</v>
+        <v>0.32</v>
       </c>
       <c r="O2">
         <v>1</v>
       </c>
       <c r="Z2" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" s="1">
-        <v>7011.0</v>
+        <v>1570.0</v>
       </c>
       <c r="C3" s="1">
-        <v>38.41</v>
+        <v>244.8</v>
       </c>
       <c r="D3" s="1">
-        <v>28.36</v>
+        <v>246.8</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
         <v>1.0</v>
       </c>
       <c r="G3" s="1">
-        <v>198831.96</v>
+        <v>387476.0</v>
       </c>
       <c r="H3" s="1">
-        <v>70460.55</v>
+        <v>-3140.0</v>
       </c>
       <c r="I3" s="1">
-        <v>35.437235543018</v>
+        <v>-0.81037277147488</v>
       </c>
       <c r="J3">
         <v>0.0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3" s="1">
-        <v>269292.51</v>
+        <v>384336.0</v>
       </c>
       <c r="M3" s="1">
-        <v>269292.51</v>
+        <v>384336.0</v>
       </c>
       <c r="N3" s="1">
-        <v>0.36</v>
+        <v>0.55</v>
       </c>
       <c r="O3">
         <v>1</v>
       </c>
       <c r="Z3" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>35</v>
       </c>
       <c r="B4" s="1">
-        <v>1620.0</v>
+        <v>2559.0</v>
       </c>
       <c r="C4" s="1">
-        <v>284.4</v>
+        <v>181.1</v>
       </c>
       <c r="D4" s="1">
-        <v>246.8</v>
+        <v>196.4425986714</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
         <v>1.0</v>
       </c>
       <c r="G4" s="1">
-        <v>399816.0</v>
+        <v>502696.61</v>
       </c>
       <c r="H4" s="1">
-        <v>60912.0</v>
+        <v>-39261.71</v>
       </c>
       <c r="I4" s="1">
-        <v>15.235008103728</v>
+        <v>-7.8102197665506</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4" s="1">
-        <v>460728.0</v>
+        <v>463434.9</v>
       </c>
       <c r="M4" s="1">
-        <v>460728.0</v>
+        <v>463434.9</v>
       </c>
       <c r="N4" s="1">
-        <v>0.62</v>
+        <v>0.66</v>
       </c>
       <c r="O4">
         <v>1</v>
       </c>
       <c r="Z4" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>37</v>
       </c>
       <c r="B5" s="1">
-        <v>2641.0</v>
+        <v>964.0</v>
       </c>
       <c r="C5" s="1">
-        <v>174.5</v>
+        <v>70.2</v>
       </c>
       <c r="D5" s="1">
-        <v>196.4425975009</v>
+        <v>78.7090248963</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
         <v>1.0</v>
       </c>
       <c r="G5" s="1">
-        <v>518804.9</v>
+        <v>75875.5</v>
       </c>
       <c r="H5" s="1">
-        <v>-57950.4</v>
+        <v>-8202.7</v>
       </c>
       <c r="I5" s="1">
-        <v>-11.169979312069</v>
+        <v>-10.810736008329</v>
       </c>
       <c r="J5">
         <v>0.0</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5" s="1">
-        <v>460854.5</v>
+        <v>67672.8</v>
       </c>
       <c r="M5" s="1">
-        <v>460854.5</v>
+        <v>67672.8</v>
       </c>
       <c r="N5" s="1">
-        <v>0.62</v>
+        <v>0.1</v>
       </c>
       <c r="O5">
         <v>1</v>
       </c>
       <c r="Z5" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>39</v>
       </c>
       <c r="B6" s="1">
-        <v>255.0</v>
+        <v>31812.0</v>
       </c>
       <c r="C6" s="1">
-        <v>874.2</v>
+        <v>26.16</v>
       </c>
       <c r="D6" s="1">
-        <v>1003.8507843137</v>
+        <v>27.1632434302</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
         <v>1.0</v>
       </c>
       <c r="G6" s="1">
-        <v>255981.95</v>
+        <v>864117.1</v>
       </c>
       <c r="H6" s="1">
-        <v>-33060.95</v>
+        <v>-31915.18</v>
       </c>
       <c r="I6" s="1">
-        <v>-12.915344226419</v>
+        <v>-3.6933860005779</v>
       </c>
       <c r="J6">
         <v>0.0</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6" s="1">
-        <v>222921.0</v>
+        <v>832201.92</v>
       </c>
       <c r="M6" s="1">
-        <v>222921.0</v>
+        <v>832201.92</v>
       </c>
       <c r="N6" s="1">
-        <v>0.3</v>
+        <v>1.18</v>
       </c>
       <c r="O6">
         <v>1</v>
       </c>
       <c r="Z6" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
         <v>41</v>
       </c>
       <c r="B7" s="1">
-        <v>31441.0</v>
+        <v>1761.0</v>
       </c>
       <c r="C7" s="1">
-        <v>26.56</v>
+        <v>72.35</v>
       </c>
       <c r="D7" s="1">
-        <v>27.1571922013</v>
+        <v>62.9</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
         <v>1.0</v>
       </c>
       <c r="G7" s="1">
-        <v>853849.28</v>
+        <v>110766.9</v>
       </c>
       <c r="H7" s="1">
-        <v>-18776.32</v>
+        <v>16641.45</v>
       </c>
       <c r="I7" s="1">
-        <v>-2.1990204172802</v>
+        <v>15.023847376789</v>
       </c>
       <c r="J7">
         <v>0.0</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7" s="1">
-        <v>835072.96</v>
+        <v>127408.35</v>
       </c>
       <c r="M7" s="1">
-        <v>835072.96</v>
+        <v>127408.35</v>
       </c>
       <c r="N7" s="1">
-        <v>1.12</v>
+        <v>0.18</v>
       </c>
       <c r="O7">
         <v>1</v>
       </c>
       <c r="Z7" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" t="s">
         <v>43</v>
       </c>
       <c r="B8" s="1">
-        <v>737.0</v>
+        <v>43240.0</v>
       </c>
       <c r="C8" s="1">
-        <v>111.2</v>
+        <v>10.26</v>
       </c>
       <c r="D8" s="1">
-        <v>118.4</v>
+        <v>9.3048543016</v>
       </c>
       <c r="E8" t="s">
         <v>8</v>
       </c>
       <c r="F8">
         <v>1.0</v>
       </c>
       <c r="G8" s="1">
-        <v>87260.8</v>
+        <v>402341.9</v>
       </c>
       <c r="H8" s="1">
-        <v>-5306.4</v>
+        <v>41300.5</v>
       </c>
       <c r="I8" s="1">
-        <v>-6.0810810810811</v>
+        <v>10.265025839963</v>
       </c>
       <c r="J8">
         <v>0.0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8" s="1">
-        <v>81954.4</v>
+        <v>443642.4</v>
       </c>
       <c r="M8" s="1">
-        <v>81954.4</v>
+        <v>443642.4</v>
       </c>
       <c r="N8" s="1">
-        <v>0.11</v>
+        <v>0.63</v>
       </c>
       <c r="O8">
         <v>1</v>
       </c>
       <c r="Z8" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" t="s">
         <v>45</v>
       </c>
       <c r="B9" s="1">
-        <v>2168.0</v>
+        <v>5755.0</v>
       </c>
       <c r="C9" s="1">
-        <v>68.85</v>
+        <v>194.32</v>
       </c>
       <c r="D9" s="1">
-        <v>62.9</v>
+        <v>165.6713327541</v>
       </c>
       <c r="E9" t="s">
         <v>8</v>
       </c>
       <c r="F9">
         <v>1.0</v>
       </c>
       <c r="G9" s="1">
-        <v>136367.2</v>
+        <v>953438.52</v>
       </c>
       <c r="H9" s="1">
-        <v>12899.6</v>
+        <v>164873.08</v>
       </c>
       <c r="I9" s="1">
-        <v>9.4594594594595</v>
+        <v>17.292471044698</v>
       </c>
       <c r="J9">
         <v>0.0</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9" s="1">
-        <v>149266.8</v>
+        <v>1118311.6</v>
       </c>
       <c r="M9" s="1">
-        <v>149266.8</v>
+        <v>1118311.6</v>
       </c>
       <c r="N9" s="1">
-        <v>0.2</v>
+        <v>1.59</v>
       </c>
       <c r="O9">
         <v>1</v>
       </c>
       <c r="Z9" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" t="s">
         <v>47</v>
       </c>
       <c r="B10" s="1">
-        <v>30580.0</v>
+        <v>3728.0</v>
       </c>
       <c r="C10" s="1">
-        <v>10.725</v>
+        <v>422.9</v>
       </c>
       <c r="D10" s="1">
-        <v>8.85</v>
+        <v>216.4191013948</v>
       </c>
       <c r="E10" t="s">
         <v>8</v>
       </c>
       <c r="F10">
         <v>1.0</v>
       </c>
       <c r="G10" s="1">
-        <v>270633.0</v>
+        <v>806810.41</v>
       </c>
       <c r="H10" s="1">
-        <v>57337.5</v>
+        <v>769760.79</v>
       </c>
       <c r="I10" s="1">
-        <v>21.186440677966</v>
+        <v>95.407890188229</v>
       </c>
       <c r="J10">
         <v>0.0</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10" s="1">
-        <v>327970.5</v>
+        <v>1576571.2</v>
       </c>
       <c r="M10" s="1">
-        <v>327970.5</v>
+        <v>1576571.2</v>
       </c>
       <c r="N10" s="1">
-        <v>0.44</v>
+        <v>2.24</v>
       </c>
       <c r="O10">
         <v>1</v>
       </c>
       <c r="Z10" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" t="s">
         <v>49</v>
       </c>
       <c r="B11" s="1">
-        <v>5817.0</v>
+        <v>9547.0</v>
       </c>
       <c r="C11" s="1">
-        <v>189.52</v>
+        <v>15.705</v>
       </c>
       <c r="D11" s="1">
-        <v>164.7480333505</v>
+        <v>20.7423316225</v>
       </c>
       <c r="E11" t="s">
         <v>8</v>
       </c>
       <c r="F11">
         <v>1.0</v>
       </c>
       <c r="G11" s="1">
-        <v>958339.31</v>
+        <v>198027.04</v>
       </c>
       <c r="H11" s="1">
-        <v>144098.53</v>
+        <v>-48091.4</v>
       </c>
       <c r="I11" s="1">
-        <v>15.036274573773</v>
+        <v>-24.285269324836</v>
       </c>
       <c r="J11">
         <v>0.0</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11" s="1">
-        <v>1102437.84</v>
+        <v>149935.64</v>
       </c>
       <c r="M11" s="1">
-        <v>1102437.84</v>
+        <v>149935.64</v>
       </c>
       <c r="N11" s="1">
-        <v>1.48</v>
+        <v>0.21</v>
       </c>
       <c r="O11">
         <v>1</v>
       </c>
       <c r="Z11" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" t="s">
         <v>51</v>
       </c>
       <c r="B12" s="1">
-        <v>3777.0</v>
+        <v>15384.0</v>
       </c>
       <c r="C12" s="1">
-        <v>406.6</v>
+        <v>49.94</v>
       </c>
       <c r="D12" s="1">
-        <v>212.6330076781</v>
+        <v>59.434975299</v>
       </c>
       <c r="E12" t="s">
         <v>8</v>
       </c>
       <c r="F12">
         <v>1.0</v>
       </c>
       <c r="G12" s="1">
-        <v>803114.87</v>
+        <v>914347.66</v>
       </c>
       <c r="H12" s="1">
-        <v>732613.33</v>
+        <v>-146070.7</v>
       </c>
       <c r="I12" s="1">
-        <v>91.221487406901</v>
+        <v>-15.975400429198</v>
       </c>
       <c r="J12">
         <v>0.0</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12" s="1">
-        <v>1535728.2</v>
+        <v>768276.96</v>
       </c>
       <c r="M12" s="1">
-        <v>1535728.2</v>
+        <v>768276.96</v>
       </c>
       <c r="N12" s="1">
-        <v>2.07</v>
+        <v>1.09</v>
       </c>
       <c r="O12">
         <v>1</v>
       </c>
       <c r="Z12" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" t="s">
         <v>53</v>
       </c>
       <c r="B13" s="1">
-        <v>12273.0</v>
+        <v>5564.0</v>
       </c>
       <c r="C13" s="1">
-        <v>16.21</v>
+        <v>10.74</v>
       </c>
       <c r="D13" s="1">
-        <v>20.7423319482</v>
+        <v>13.175</v>
       </c>
       <c r="E13" t="s">
         <v>8</v>
       </c>
       <c r="F13">
         <v>1.0</v>
       </c>
       <c r="G13" s="1">
-        <v>254570.64</v>
+        <v>73305.7</v>
       </c>
       <c r="H13" s="1">
-        <v>-55625.31</v>
+        <v>-13548.34</v>
       </c>
       <c r="I13" s="1">
-        <v>-21.85063839255</v>
+        <v>-18.481973434535</v>
       </c>
       <c r="J13">
         <v>0.0</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13" s="1">
-        <v>198945.33</v>
+        <v>59757.36</v>
       </c>
       <c r="M13" s="1">
-        <v>198945.33</v>
+        <v>59757.36</v>
       </c>
       <c r="N13" s="1">
-        <v>0.27</v>
+        <v>0.08</v>
       </c>
       <c r="O13">
         <v>1</v>
       </c>
       <c r="Z13" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" t="s">
         <v>55</v>
       </c>
       <c r="B14" s="1">
-        <v>1542.0</v>
+        <v>1584.0</v>
       </c>
       <c r="C14" s="1">
-        <v>55.3</v>
+        <v>89.3</v>
       </c>
       <c r="D14" s="1">
-        <v>63.55</v>
+        <v>89.45</v>
       </c>
       <c r="E14" t="s">
         <v>8</v>
       </c>
       <c r="F14">
         <v>1.0</v>
       </c>
       <c r="G14" s="1">
-        <v>97994.1</v>
+        <v>141688.8</v>
       </c>
       <c r="H14" s="1">
-        <v>-12721.5</v>
+        <v>-237.6</v>
       </c>
       <c r="I14" s="1">
-        <v>-12.981904012589</v>
+        <v>-0.16769144773617</v>
       </c>
       <c r="J14">
         <v>0.0</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14" s="1">
-        <v>85272.6</v>
+        <v>141451.2</v>
       </c>
       <c r="M14" s="1">
-        <v>85272.6</v>
+        <v>141451.2</v>
       </c>
       <c r="N14" s="1">
-        <v>0.11</v>
+        <v>0.2</v>
       </c>
       <c r="O14">
         <v>1</v>
       </c>
       <c r="Z14" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" t="s">
         <v>57</v>
       </c>
       <c r="B15" s="1">
-        <v>10711.0</v>
+        <v>12460.0</v>
       </c>
       <c r="C15" s="1">
-        <v>51.32</v>
+        <v>71.1</v>
       </c>
       <c r="D15" s="1">
-        <v>63.1757156195</v>
+        <v>52.0587319422</v>
       </c>
       <c r="E15" t="s">
         <v>8</v>
       </c>
       <c r="F15">
         <v>1.0</v>
       </c>
       <c r="G15" s="1">
-        <v>676675.09</v>
+        <v>648651.8</v>
       </c>
       <c r="H15" s="1">
-        <v>-126986.57</v>
+        <v>237254.2</v>
       </c>
       <c r="I15" s="1">
-        <v>-18.766254569826</v>
+        <v>36.576511465782</v>
       </c>
       <c r="J15">
         <v>0.0</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15" s="1">
-        <v>549688.52</v>
+        <v>885906.0</v>
       </c>
       <c r="M15" s="1">
-        <v>549688.52</v>
+        <v>885906.0</v>
       </c>
       <c r="N15" s="1">
-        <v>0.74</v>
+        <v>1.26</v>
       </c>
       <c r="O15">
         <v>1</v>
       </c>
       <c r="Z15" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" t="s">
         <v>59</v>
       </c>
       <c r="B16" s="1">
-        <v>7055.0</v>
+        <v>8188.0</v>
       </c>
       <c r="C16" s="1">
-        <v>9.976</v>
+        <v>34.66</v>
       </c>
       <c r="D16" s="1">
-        <v>13.1750007087</v>
+        <v>30.832618466</v>
       </c>
       <c r="E16" t="s">
         <v>8</v>
       </c>
       <c r="F16">
         <v>1.0</v>
       </c>
       <c r="G16" s="1">
-        <v>92949.63</v>
+        <v>252457.48</v>
       </c>
       <c r="H16" s="1">
-        <v>-22568.95</v>
+        <v>31338.6</v>
       </c>
       <c r="I16" s="1">
-        <v>-24.28083898774</v>
+        <v>12.413417102951</v>
       </c>
       <c r="J16">
         <v>0.0</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16" s="1">
-        <v>70380.68</v>
+        <v>283796.08</v>
       </c>
       <c r="M16" s="1">
-        <v>70380.68</v>
+        <v>283796.08</v>
       </c>
       <c r="N16" s="1">
-        <v>0.09</v>
+        <v>0.4</v>
       </c>
       <c r="O16">
         <v>1</v>
       </c>
       <c r="Z16" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" t="s">
         <v>61</v>
       </c>
       <c r="B17" s="1">
-        <v>12593.0</v>
+        <v>346.0</v>
       </c>
       <c r="C17" s="1">
-        <v>70.84</v>
+        <v>869.4</v>
       </c>
       <c r="D17" s="1">
-        <v>51.6907980624</v>
+        <v>964.4</v>
       </c>
       <c r="E17" t="s">
         <v>8</v>
       </c>
       <c r="F17">
         <v>1.0</v>
       </c>
       <c r="G17" s="1">
-        <v>650942.22</v>
+        <v>333682.4</v>
       </c>
       <c r="H17" s="1">
-        <v>241145.9</v>
+        <v>-32870.0</v>
       </c>
       <c r="I17" s="1">
-        <v>37.045668968899</v>
+        <v>-9.8506843633347</v>
       </c>
       <c r="J17">
         <v>0.0</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17" s="1">
-        <v>892088.12</v>
+        <v>300812.4</v>
       </c>
       <c r="M17" s="1">
-        <v>892088.12</v>
+        <v>300812.4</v>
       </c>
       <c r="N17" s="1">
-        <v>1.2</v>
+        <v>0.43</v>
       </c>
       <c r="O17">
         <v>1</v>
       </c>
       <c r="Z17" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" t="s">
         <v>63</v>
       </c>
       <c r="B18" s="1">
-        <v>6389.0</v>
+        <v>4382.0</v>
       </c>
       <c r="C18" s="1">
-        <v>34.06</v>
+        <v>1537.0</v>
       </c>
       <c r="D18" s="1">
-        <v>29.92</v>
+        <v>544.0055750799</v>
       </c>
       <c r="E18" t="s">
         <v>8</v>
       </c>
       <c r="F18">
         <v>1.0</v>
       </c>
       <c r="G18" s="1">
-        <v>191158.88</v>
+        <v>2383832.43</v>
       </c>
       <c r="H18" s="1">
-        <v>26450.46</v>
+        <v>4351301.57</v>
       </c>
       <c r="I18" s="1">
-        <v>13.836898395722</v>
+        <v>182.5338692116</v>
       </c>
       <c r="J18">
         <v>0.0</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18" s="1">
-        <v>217609.34</v>
+        <v>6735134.0</v>
       </c>
       <c r="M18" s="1">
-        <v>217609.34</v>
+        <v>6735134.0</v>
       </c>
       <c r="N18" s="1">
-        <v>0.29</v>
+        <v>9.56</v>
       </c>
       <c r="O18">
         <v>1</v>
       </c>
       <c r="Z18" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" t="s">
         <v>65</v>
       </c>
       <c r="B19" s="1">
-        <v>4343.0</v>
+        <v>1573.0</v>
       </c>
       <c r="C19" s="1">
-        <v>1655.8</v>
+        <v>69.66</v>
       </c>
       <c r="D19" s="1">
-        <v>488.055298181</v>
+        <v>61.44</v>
       </c>
       <c r="E19" t="s">
         <v>8</v>
       </c>
       <c r="F19">
         <v>1.0</v>
       </c>
       <c r="G19" s="1">
-        <v>2119624.16</v>
+        <v>96645.12</v>
       </c>
       <c r="H19" s="1">
-        <v>5071515.24</v>
+        <v>12930.06</v>
       </c>
       <c r="I19" s="1">
-        <v>239.26483457331</v>
+        <v>13.37890625</v>
       </c>
       <c r="J19">
         <v>0.0</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19" s="1">
-        <v>7191139.4</v>
+        <v>109575.18</v>
       </c>
       <c r="M19" s="1">
-        <v>7191139.4</v>
+        <v>109575.18</v>
       </c>
       <c r="N19" s="1">
-        <v>9.68</v>
+        <v>0.16</v>
       </c>
       <c r="O19">
         <v>1</v>
       </c>
       <c r="Z19" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" t="s">
         <v>67</v>
       </c>
       <c r="B20" s="1">
-        <v>1937.0</v>
+        <v>1827.0</v>
       </c>
       <c r="C20" s="1">
-        <v>66.94</v>
+        <v>171.1</v>
       </c>
       <c r="D20" s="1">
-        <v>61.44</v>
+        <v>179.8</v>
       </c>
       <c r="E20" t="s">
         <v>8</v>
       </c>
       <c r="F20">
         <v>1.0</v>
       </c>
       <c r="G20" s="1">
-        <v>119009.28</v>
+        <v>328494.6</v>
       </c>
       <c r="H20" s="1">
-        <v>10653.5</v>
+        <v>-15894.9</v>
       </c>
       <c r="I20" s="1">
-        <v>8.9518229166667</v>
+        <v>-4.8387096774194</v>
       </c>
       <c r="J20">
         <v>0.0</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20" s="1">
-        <v>129662.78</v>
+        <v>312599.7</v>
       </c>
       <c r="M20" s="1">
-        <v>129662.78</v>
+        <v>312599.7</v>
       </c>
       <c r="N20" s="1">
-        <v>0.17</v>
+        <v>0.44</v>
       </c>
       <c r="O20">
         <v>1</v>
       </c>
       <c r="Z20" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" t="s">
         <v>69</v>
       </c>
       <c r="B21" s="1">
-        <v>33938.0</v>
+        <v>35137.0</v>
       </c>
       <c r="C21" s="1">
-        <v>42.81</v>
+        <v>44.8</v>
       </c>
       <c r="D21" s="1">
-        <v>25.0855409865</v>
+        <v>26.3097879728</v>
       </c>
       <c r="E21" t="s">
         <v>8</v>
       </c>
       <c r="F21">
         <v>1.0</v>
       </c>
       <c r="G21" s="1">
-        <v>851353.09</v>
+        <v>924447.02</v>
       </c>
       <c r="H21" s="1">
-        <v>601532.69</v>
+        <v>649690.58</v>
       </c>
       <c r="I21" s="1">
-        <v>70.656076434749</v>
+        <v>70.278833285654</v>
       </c>
       <c r="J21">
         <v>0.0</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21" s="1">
-        <v>1452885.78</v>
+        <v>1574137.6</v>
       </c>
       <c r="M21" s="1">
-        <v>1452885.78</v>
+        <v>1574137.6</v>
       </c>
       <c r="N21" s="1">
-        <v>1.96</v>
+        <v>2.23</v>
       </c>
       <c r="O21">
         <v>1</v>
       </c>
       <c r="Z21" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" t="s">
         <v>71</v>
       </c>
       <c r="B22" s="1">
-        <v>10523.0</v>
+        <v>8548.0</v>
       </c>
       <c r="C22" s="1">
-        <v>9.79</v>
+        <v>10.59</v>
       </c>
       <c r="D22" s="1">
-        <v>8.3950004751</v>
+        <v>8.395</v>
       </c>
       <c r="E22" t="s">
         <v>8</v>
       </c>
       <c r="F22">
         <v>1.0</v>
       </c>
       <c r="G22" s="1">
-        <v>88340.59</v>
+        <v>71760.46</v>
       </c>
       <c r="H22" s="1">
-        <v>14679.58</v>
+        <v>18762.86</v>
       </c>
       <c r="I22" s="1">
-        <v>16.617027348357</v>
+        <v>26.146515783204</v>
       </c>
       <c r="J22">
         <v>0.0</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22" s="1">
-        <v>103020.17</v>
+        <v>90523.32</v>
       </c>
       <c r="M22" s="1">
-        <v>103020.17</v>
+        <v>90523.32</v>
       </c>
       <c r="N22" s="1">
-        <v>0.14</v>
+        <v>0.13</v>
       </c>
       <c r="O22">
         <v>1</v>
       </c>
       <c r="Z22" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" t="s">
         <v>73</v>
       </c>
       <c r="B23" s="1">
-        <v>1681.0</v>
+        <v>9035.0</v>
       </c>
       <c r="C23" s="1">
-        <v>66.3</v>
+        <v>11.28</v>
       </c>
       <c r="D23" s="1">
-        <v>54.85</v>
+        <v>12.5343995573</v>
       </c>
       <c r="E23" t="s">
         <v>8</v>
       </c>
       <c r="F23">
         <v>1.0</v>
       </c>
       <c r="G23" s="1">
-        <v>92202.85</v>
+        <v>113248.3</v>
       </c>
       <c r="H23" s="1">
-        <v>19247.45</v>
+        <v>-11333.5</v>
       </c>
       <c r="I23" s="1">
-        <v>20.875113947129</v>
+        <v>-10.00765574406</v>
       </c>
       <c r="J23">
         <v>0.0</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23" s="1">
-        <v>111450.3</v>
+        <v>101914.8</v>
       </c>
       <c r="M23" s="1">
-        <v>111450.3</v>
+        <v>101914.8</v>
       </c>
       <c r="N23" s="1">
-        <v>0.15</v>
+        <v>0.14</v>
       </c>
       <c r="O23">
         <v>1</v>
       </c>
       <c r="Z23" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" t="s">
         <v>75</v>
       </c>
       <c r="B24" s="1">
-        <v>10017.0</v>
+        <v>8529.0</v>
       </c>
       <c r="C24" s="1">
-        <v>22.24</v>
+        <v>22.37</v>
       </c>
       <c r="D24" s="1">
         <v>18.24</v>
       </c>
       <c r="E24" t="s">
         <v>8</v>
       </c>
       <c r="F24">
         <v>1.0</v>
       </c>
       <c r="G24" s="1">
-        <v>182710.08</v>
+        <v>155568.96</v>
       </c>
       <c r="H24" s="1">
-        <v>40068.0</v>
+        <v>35224.77</v>
       </c>
       <c r="I24" s="1">
-        <v>21.929824561404</v>
+        <v>22.642543859649</v>
       </c>
       <c r="J24">
         <v>0.0</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24" s="1">
-        <v>222778.08</v>
+        <v>190793.73</v>
       </c>
       <c r="M24" s="1">
-        <v>222778.08</v>
+        <v>190793.73</v>
       </c>
       <c r="N24" s="1">
-        <v>0.3</v>
+        <v>0.27</v>
       </c>
       <c r="O24">
         <v>1</v>
       </c>
       <c r="Z24" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" t="s">
         <v>77</v>
       </c>
       <c r="B25" s="1">
-        <v>63512.0</v>
+        <v>65298.0</v>
       </c>
       <c r="C25" s="1">
-        <v>21.75</v>
+        <v>22.07</v>
       </c>
       <c r="D25" s="1">
-        <v>7.6062301612</v>
+        <v>8.4799686055</v>
       </c>
       <c r="E25" t="s">
         <v>8</v>
       </c>
       <c r="F25">
         <v>1.0</v>
       </c>
       <c r="G25" s="1">
-        <v>483086.89</v>
+        <v>553724.99</v>
       </c>
       <c r="H25" s="1">
-        <v>898299.11</v>
+        <v>887401.87</v>
       </c>
       <c r="I25" s="1">
-        <v>185.9498008733</v>
+        <v>160.26039749443</v>
       </c>
       <c r="J25">
         <v>0.0</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25" s="1">
-        <v>1381386.0</v>
+        <v>1441126.86</v>
       </c>
       <c r="M25" s="1">
-        <v>1381386.0</v>
+        <v>1441126.86</v>
       </c>
       <c r="N25" s="1">
-        <v>1.86</v>
+        <v>2.04</v>
       </c>
       <c r="O25">
         <v>1</v>
       </c>
       <c r="Z25" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="26" spans="1:26">
       <c r="A26" t="s">
         <v>79</v>
       </c>
       <c r="B26" s="1">
-        <v>58732.0</v>
+        <v>54865.0</v>
       </c>
       <c r="C26" s="1">
-        <v>3.183</v>
+        <v>3.186</v>
       </c>
       <c r="D26" s="1">
-        <v>3.2080000681</v>
+        <v>3.208</v>
       </c>
       <c r="E26" t="s">
         <v>8</v>
       </c>
       <c r="F26">
         <v>1.0</v>
       </c>
       <c r="G26" s="1">
-        <v>188412.26</v>
+        <v>176006.92</v>
       </c>
       <c r="H26" s="1">
-        <v>-1468.3</v>
+        <v>-1207.03</v>
       </c>
       <c r="I26" s="1">
-        <v>-0.7793017290913</v>
+        <v>-0.6857855361596</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26" s="1">
-        <v>186943.96</v>
+        <v>174799.89</v>
       </c>
       <c r="M26" s="1">
-        <v>186943.96</v>
+        <v>174799.89</v>
       </c>
       <c r="N26" s="1">
         <v>0.25</v>
       </c>
       <c r="O26">
         <v>1</v>
       </c>
       <c r="Z26" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="27" spans="1:26">
       <c r="A27" t="s">
         <v>81</v>
       </c>
       <c r="B27" s="1">
-        <v>141076.0</v>
+        <v>138917.0</v>
       </c>
       <c r="C27" s="1">
-        <v>11.998</v>
+        <v>11.814</v>
       </c>
       <c r="D27" s="1">
-        <v>7.1640059259</v>
+        <v>7.2496763535</v>
       </c>
       <c r="E27" t="s">
         <v>8</v>
       </c>
       <c r="F27">
         <v>1.0</v>
       </c>
       <c r="G27" s="1">
-        <v>1010669.3</v>
+        <v>1007103.29</v>
       </c>
       <c r="H27" s="1">
-        <v>681960.55</v>
+        <v>634062.15</v>
       </c>
       <c r="I27" s="1">
-        <v>67.476131905857</v>
+        <v>62.958998972191</v>
       </c>
       <c r="J27">
         <v>0.0</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27" s="1">
-        <v>1692629.85</v>
+        <v>1641165.44</v>
       </c>
       <c r="M27" s="1">
-        <v>1692629.85</v>
+        <v>1641165.44</v>
       </c>
       <c r="N27" s="1">
-        <v>2.28</v>
+        <v>2.33</v>
       </c>
       <c r="O27">
         <v>1</v>
       </c>
       <c r="Z27" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="28" spans="1:26">
       <c r="A28" t="s">
         <v>83</v>
       </c>
       <c r="B28" s="1">
-        <v>11721.0</v>
+        <v>9251.0</v>
       </c>
       <c r="C28" s="1">
-        <v>18.68</v>
+        <v>17.29</v>
       </c>
       <c r="D28" s="1">
-        <v>16.5350004266</v>
+        <v>16.5350005405</v>
       </c>
       <c r="E28" t="s">
         <v>8</v>
       </c>
       <c r="F28">
         <v>1.0</v>
       </c>
       <c r="G28" s="1">
-        <v>193806.74</v>
+        <v>152965.29</v>
       </c>
       <c r="H28" s="1">
-        <v>25141.54</v>
+        <v>6984.5</v>
       </c>
       <c r="I28" s="1">
-        <v>12.972479698074</v>
+        <v>4.5660685505843</v>
       </c>
       <c r="J28">
         <v>0.0</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28" s="1">
-        <v>218948.28</v>
+        <v>159949.79</v>
       </c>
       <c r="M28" s="1">
-        <v>218948.28</v>
+        <v>159949.79</v>
       </c>
       <c r="N28" s="1">
-        <v>0.29</v>
+        <v>0.23</v>
       </c>
       <c r="O28">
         <v>1</v>
       </c>
       <c r="Z28" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="29" spans="1:26">
       <c r="A29" t="s">
         <v>85</v>
       </c>
       <c r="B29" s="1">
-        <v>8260.0</v>
+        <v>6710.0</v>
       </c>
       <c r="C29" s="1">
-        <v>15.17</v>
+        <v>15.45</v>
       </c>
       <c r="D29" s="1">
         <v>14.175</v>
       </c>
       <c r="E29" t="s">
         <v>8</v>
       </c>
       <c r="F29">
         <v>1.0</v>
       </c>
       <c r="G29" s="1">
-        <v>117085.5</v>
+        <v>95114.25</v>
       </c>
       <c r="H29" s="1">
-        <v>8218.7</v>
+        <v>8555.25</v>
       </c>
       <c r="I29" s="1">
-        <v>7.0194003527337</v>
+        <v>8.994708994709</v>
       </c>
       <c r="J29">
         <v>0.0</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29" s="1">
-        <v>125304.2</v>
+        <v>103669.5</v>
       </c>
       <c r="M29" s="1">
-        <v>125304.2</v>
+        <v>103669.5</v>
       </c>
       <c r="N29" s="1">
-        <v>0.17</v>
+        <v>0.15</v>
       </c>
       <c r="O29">
         <v>1</v>
       </c>
       <c r="Z29" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="30" spans="1:26">
       <c r="A30" t="s">
         <v>87</v>
       </c>
       <c r="B30" s="1">
-        <v>1485.0</v>
+        <v>773.0</v>
       </c>
       <c r="C30" s="1">
-        <v>172.6</v>
+        <v>225.5</v>
       </c>
       <c r="D30" s="1">
-        <v>127.95</v>
+        <v>189.4</v>
       </c>
       <c r="E30" t="s">
         <v>8</v>
       </c>
       <c r="F30">
         <v>1.0</v>
       </c>
       <c r="G30" s="1">
-        <v>190005.75</v>
+        <v>146406.2</v>
       </c>
       <c r="H30" s="1">
-        <v>66305.25</v>
+        <v>27905.3</v>
       </c>
       <c r="I30" s="1">
-        <v>34.896443923408</v>
+        <v>19.060190073918</v>
       </c>
       <c r="J30">
         <v>0.0</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30" s="1">
-        <v>256311.0</v>
+        <v>174311.5</v>
       </c>
       <c r="M30" s="1">
-        <v>256311.0</v>
+        <v>174311.5</v>
       </c>
       <c r="N30" s="1">
-        <v>0.34</v>
+        <v>0.25</v>
       </c>
       <c r="O30">
         <v>1</v>
       </c>
       <c r="Z30" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="31" spans="1:26">
       <c r="A31" t="s">
         <v>89</v>
       </c>
       <c r="B31" s="1">
-        <v>850.0</v>
+        <v>10098.0</v>
       </c>
       <c r="C31" s="1">
-        <v>320.3</v>
+        <v>58.54</v>
       </c>
       <c r="D31" s="1">
-        <v>189.4</v>
+        <v>79.7086591404</v>
       </c>
       <c r="E31" t="s">
         <v>8</v>
       </c>
       <c r="F31">
         <v>1.0</v>
       </c>
       <c r="G31" s="1">
-        <v>160990.0</v>
+        <v>804898.04</v>
       </c>
       <c r="H31" s="1">
-        <v>111265.0</v>
+        <v>-213761.12</v>
       </c>
       <c r="I31" s="1">
-        <v>69.112988384372</v>
+        <v>-26.557540132661</v>
       </c>
       <c r="J31">
         <v>0.0</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31" s="1">
-        <v>272255.0</v>
+        <v>591136.92</v>
       </c>
       <c r="M31" s="1">
-        <v>272255.0</v>
+        <v>591136.92</v>
       </c>
       <c r="N31" s="1">
-        <v>0.37</v>
+        <v>0.84</v>
       </c>
       <c r="O31">
         <v>1</v>
       </c>
       <c r="Z31" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="32" spans="1:26">
       <c r="A32" t="s">
         <v>91</v>
       </c>
       <c r="B32" s="1">
-        <v>2823.0</v>
+        <v>12405.0</v>
       </c>
       <c r="C32" s="1">
-        <v>30.08</v>
+        <v>101.94</v>
       </c>
       <c r="D32" s="1">
-        <v>34.2</v>
+        <v>77.9026320032</v>
       </c>
       <c r="E32" t="s">
         <v>8</v>
       </c>
       <c r="F32">
         <v>1.0</v>
       </c>
       <c r="G32" s="1">
-        <v>96546.6</v>
+        <v>966382.15</v>
       </c>
       <c r="H32" s="1">
-        <v>-11630.76</v>
+        <v>298183.55</v>
       </c>
       <c r="I32" s="1">
-        <v>-12.046783625731</v>
+        <v>30.855655808626</v>
       </c>
       <c r="J32">
         <v>0.0</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32" s="1">
-        <v>84915.84</v>
+        <v>1264565.7</v>
       </c>
       <c r="M32" s="1">
-        <v>84915.84</v>
+        <v>1264565.7</v>
       </c>
       <c r="N32" s="1">
-        <v>0.11</v>
+        <v>1.79</v>
       </c>
       <c r="O32">
         <v>1</v>
       </c>
       <c r="Z32" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="33" spans="1:26">
       <c r="A33" t="s">
         <v>93</v>
       </c>
       <c r="B33" s="1">
-        <v>10355.0</v>
+        <v>2716.0</v>
       </c>
       <c r="C33" s="1">
-        <v>60.94</v>
+        <v>47.78</v>
       </c>
       <c r="D33" s="1">
-        <v>80.5364867214</v>
+        <v>52.68</v>
       </c>
       <c r="E33" t="s">
         <v>8</v>
       </c>
       <c r="F33">
         <v>1.0</v>
       </c>
       <c r="G33" s="1">
-        <v>833955.32</v>
+        <v>143078.88</v>
       </c>
       <c r="H33" s="1">
-        <v>-202921.62</v>
+        <v>-13308.4</v>
       </c>
       <c r="I33" s="1">
-        <v>-24.332433061282</v>
+        <v>-9.3014426727411</v>
       </c>
       <c r="J33">
         <v>0.0</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33" s="1">
-        <v>631033.7</v>
+        <v>129770.48</v>
       </c>
       <c r="M33" s="1">
-        <v>631033.7</v>
+        <v>129770.48</v>
       </c>
       <c r="N33" s="1">
-        <v>0.85</v>
+        <v>0.18</v>
       </c>
       <c r="O33">
         <v>1</v>
       </c>
       <c r="Z33" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="34" spans="1:26">
       <c r="A34" t="s">
         <v>95</v>
       </c>
       <c r="B34" s="1">
-        <v>11866.0</v>
+        <v>15057.0</v>
       </c>
       <c r="C34" s="1">
-        <v>101.84</v>
+        <v>27.4</v>
       </c>
       <c r="D34" s="1">
-        <v>75.8731274229</v>
+        <v>25.1371322309</v>
       </c>
       <c r="E34" t="s">
         <v>8</v>
       </c>
       <c r="F34">
         <v>1.0</v>
       </c>
       <c r="G34" s="1">
-        <v>900310.53</v>
+        <v>378489.8</v>
       </c>
       <c r="H34" s="1">
-        <v>308122.91</v>
+        <v>34072.0</v>
       </c>
       <c r="I34" s="1">
-        <v>34.224070443783</v>
+        <v>9.002091998252</v>
       </c>
       <c r="J34">
         <v>0.0</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34" s="1">
-        <v>1208433.44</v>
+        <v>412561.8</v>
       </c>
       <c r="M34" s="1">
-        <v>1208433.44</v>
+        <v>412561.8</v>
       </c>
       <c r="N34" s="1">
-        <v>1.63</v>
+        <v>0.59</v>
       </c>
       <c r="O34">
         <v>1</v>
       </c>
       <c r="Z34" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="35" spans="1:26">
       <c r="A35" t="s">
         <v>97</v>
       </c>
       <c r="B35" s="1">
-        <v>3546.0</v>
+        <v>54663.0</v>
       </c>
       <c r="C35" s="1">
-        <v>50.42</v>
+        <v>12.47</v>
       </c>
       <c r="D35" s="1">
-        <v>52.68</v>
+        <v>10.6476133765</v>
       </c>
       <c r="E35" t="s">
         <v>8</v>
       </c>
       <c r="F35">
         <v>1.0</v>
       </c>
       <c r="G35" s="1">
-        <v>186803.28</v>
+        <v>582030.49</v>
       </c>
       <c r="H35" s="1">
-        <v>-8013.96</v>
+        <v>99617.12</v>
       </c>
       <c r="I35" s="1">
-        <v>-4.290053151101</v>
+        <v>17.115446993164</v>
       </c>
       <c r="J35">
         <v>0.0</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35" s="1">
-        <v>178789.32</v>
+        <v>681647.61</v>
       </c>
       <c r="M35" s="1">
-        <v>178789.32</v>
+        <v>681647.61</v>
       </c>
       <c r="N35" s="1">
-        <v>0.24</v>
+        <v>0.97</v>
       </c>
       <c r="O35">
         <v>1</v>
       </c>
       <c r="Z35" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="36" spans="1:26">
       <c r="A36" t="s">
         <v>99</v>
       </c>
       <c r="B36" s="1">
-        <v>17779.0</v>
+        <v>8119.0</v>
       </c>
       <c r="C36" s="1">
-        <v>13.904</v>
+        <v>36.85</v>
       </c>
       <c r="D36" s="1">
-        <v>12.01</v>
+        <v>35.6306922035</v>
       </c>
       <c r="E36" t="s">
         <v>8</v>
       </c>
       <c r="F36">
         <v>1.0</v>
       </c>
       <c r="G36" s="1">
-        <v>213525.79</v>
+        <v>289285.59</v>
       </c>
       <c r="H36" s="1">
-        <v>33673.43</v>
+        <v>9899.56</v>
       </c>
       <c r="I36" s="1">
-        <v>15.770193380387</v>
+        <v>3.4220715936801</v>
       </c>
       <c r="J36">
         <v>0.0</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36" s="1">
-        <v>247199.22</v>
+        <v>299185.15</v>
       </c>
       <c r="M36" s="1">
-        <v>247199.22</v>
+        <v>299185.15</v>
       </c>
       <c r="N36" s="1">
-        <v>0.33</v>
+        <v>0.42</v>
       </c>
       <c r="O36">
         <v>1</v>
       </c>
       <c r="Z36" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="37" spans="1:26">
       <c r="A37" t="s">
         <v>101</v>
       </c>
       <c r="B37" s="1">
-        <v>16615.0</v>
+        <v>2192.0</v>
       </c>
       <c r="C37" s="1">
-        <v>25.54</v>
+        <v>75.98</v>
       </c>
       <c r="D37" s="1">
-        <v>25.1371321095</v>
+        <v>75.3524178832</v>
       </c>
       <c r="E37" t="s">
         <v>8</v>
       </c>
       <c r="F37">
         <v>1.0</v>
       </c>
       <c r="G37" s="1">
-        <v>417653.45</v>
+        <v>165172.5</v>
       </c>
       <c r="H37" s="1">
-        <v>6693.65</v>
+        <v>1375.66</v>
       </c>
       <c r="I37" s="1">
-        <v>1.6026804040527</v>
+        <v>0.83286261332849</v>
       </c>
       <c r="J37">
         <v>0.0</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37" s="1">
-        <v>424347.1</v>
+        <v>166548.16</v>
       </c>
       <c r="M37" s="1">
-        <v>424347.1</v>
+        <v>166548.16</v>
       </c>
       <c r="N37" s="1">
-        <v>0.57</v>
+        <v>0.24</v>
       </c>
       <c r="O37">
         <v>1</v>
       </c>
       <c r="Z37" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="38" spans="1:26">
       <c r="A38" t="s">
         <v>103</v>
       </c>
       <c r="B38" s="1">
-        <v>54332.0</v>
+        <v>1216.0</v>
       </c>
       <c r="C38" s="1">
-        <v>12.72</v>
+        <v>52.55</v>
       </c>
       <c r="D38" s="1">
-        <v>10.5675169329</v>
+        <v>59.9485444079</v>
       </c>
       <c r="E38" t="s">
         <v>8</v>
       </c>
       <c r="F38">
         <v>1.0</v>
       </c>
       <c r="G38" s="1">
-        <v>574154.33</v>
+        <v>72897.43</v>
       </c>
       <c r="H38" s="1">
-        <v>116948.71</v>
+        <v>-8996.63</v>
       </c>
       <c r="I38" s="1">
-        <v>20.368863193978</v>
+        <v>-12.341491325552</v>
       </c>
       <c r="J38">
         <v>0.0</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38" s="1">
-        <v>691103.04</v>
+        <v>63900.8</v>
       </c>
       <c r="M38" s="1">
-        <v>691103.04</v>
+        <v>63900.8</v>
       </c>
       <c r="N38" s="1">
-        <v>0.93</v>
+        <v>0.09</v>
       </c>
       <c r="O38">
         <v>1</v>
       </c>
       <c r="Z38" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="39" spans="1:26">
       <c r="A39" t="s">
         <v>105</v>
       </c>
       <c r="B39" s="1">
-        <v>8538.0</v>
+        <v>21405.0</v>
       </c>
       <c r="C39" s="1">
-        <v>16.1</v>
+        <v>17.785</v>
       </c>
       <c r="D39" s="1">
-        <v>16.045</v>
+        <v>18.7849997664</v>
       </c>
       <c r="E39" t="s">
         <v>8</v>
       </c>
       <c r="F39">
         <v>1.0</v>
       </c>
       <c r="G39" s="1">
-        <v>136992.21</v>
+        <v>402092.92</v>
       </c>
       <c r="H39" s="1">
-        <v>469.59</v>
+        <v>-21404.99</v>
       </c>
       <c r="I39" s="1">
-        <v>0.34278591461514</v>
+        <v>-5.3233939060653</v>
       </c>
       <c r="J39">
         <v>0.0</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39" s="1">
-        <v>137461.8</v>
+        <v>380687.93</v>
       </c>
       <c r="M39" s="1">
-        <v>137461.8</v>
+        <v>380687.93</v>
       </c>
       <c r="N39" s="1">
-        <v>0.18</v>
+        <v>0.54</v>
       </c>
       <c r="O39">
         <v>1</v>
       </c>
       <c r="Z39" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="40" spans="1:26">
       <c r="A40" t="s">
         <v>107</v>
       </c>
       <c r="B40" s="1">
-        <v>1007.0</v>
+        <v>6049.0</v>
       </c>
       <c r="C40" s="1">
-        <v>81.0</v>
+        <v>72.98</v>
       </c>
       <c r="D40" s="1">
-        <v>92.7</v>
+        <v>56.9088874194</v>
       </c>
       <c r="E40" t="s">
         <v>8</v>
       </c>
       <c r="F40">
         <v>1.0</v>
       </c>
       <c r="G40" s="1">
-        <v>93348.9</v>
+        <v>344241.86</v>
       </c>
       <c r="H40" s="1">
-        <v>-11781.9</v>
+        <v>97214.16</v>
       </c>
       <c r="I40" s="1">
-        <v>-12.621359223301</v>
+        <v>28.240075161109</v>
       </c>
       <c r="J40">
         <v>0.0</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40" s="1">
-        <v>81567.0</v>
+        <v>441456.02</v>
       </c>
       <c r="M40" s="1">
-        <v>81567.0</v>
+        <v>441456.02</v>
       </c>
       <c r="N40" s="1">
-        <v>0.11</v>
+        <v>0.63</v>
       </c>
       <c r="O40">
         <v>1</v>
       </c>
       <c r="Z40" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="41" spans="1:26">
       <c r="A41" t="s">
         <v>109</v>
       </c>
       <c r="B41" s="1">
-        <v>6045.0</v>
+        <v>17000.0</v>
       </c>
       <c r="C41" s="1">
-        <v>38.1</v>
+        <v>17.885</v>
       </c>
       <c r="D41" s="1">
-        <v>34.65</v>
+        <v>26.6731041176</v>
       </c>
       <c r="E41" t="s">
         <v>8</v>
       </c>
       <c r="F41">
         <v>1.0</v>
       </c>
       <c r="G41" s="1">
-        <v>209459.25</v>
+        <v>453442.77</v>
       </c>
       <c r="H41" s="1">
-        <v>20855.25</v>
+        <v>-149397.77</v>
       </c>
       <c r="I41" s="1">
-        <v>9.95670995671</v>
+        <v>-32.94743678458</v>
       </c>
       <c r="J41">
         <v>0.0</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41" s="1">
-        <v>230314.5</v>
+        <v>304045.0</v>
       </c>
       <c r="M41" s="1">
-        <v>230314.5</v>
+        <v>304045.0</v>
       </c>
       <c r="N41" s="1">
-        <v>0.31</v>
+        <v>0.43</v>
       </c>
       <c r="O41">
         <v>1</v>
       </c>
       <c r="Z41" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="42" spans="1:26">
       <c r="A42" t="s">
         <v>111</v>
       </c>
       <c r="B42" s="1">
-        <v>5743.0</v>
+        <v>16732.0</v>
       </c>
       <c r="C42" s="1">
-        <v>78.1</v>
+        <v>30.835</v>
       </c>
       <c r="D42" s="1">
-        <v>75.3524185966</v>
+        <v>30.295</v>
       </c>
       <c r="E42" t="s">
         <v>8</v>
       </c>
       <c r="F42">
         <v>1.0</v>
       </c>
       <c r="G42" s="1">
-        <v>432748.94</v>
+        <v>506895.94</v>
       </c>
       <c r="H42" s="1">
-        <v>15779.36</v>
+        <v>9035.28</v>
       </c>
       <c r="I42" s="1">
-        <v>3.6463081804429</v>
+        <v>1.7824723551741</v>
       </c>
       <c r="J42">
         <v>0.0</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42" s="1">
-        <v>448528.3</v>
+        <v>515931.22</v>
       </c>
       <c r="M42" s="1">
-        <v>448528.3</v>
+        <v>515931.22</v>
       </c>
       <c r="N42" s="1">
-        <v>0.6</v>
+        <v>0.73</v>
       </c>
       <c r="O42">
         <v>1</v>
       </c>
       <c r="Z42" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="43" spans="1:26">
       <c r="A43" t="s">
         <v>113</v>
       </c>
       <c r="B43" s="1">
-        <v>1496.0</v>
+        <v>2622.0</v>
       </c>
       <c r="C43" s="1">
-        <v>53.2</v>
+        <v>256.9</v>
       </c>
       <c r="D43" s="1">
-        <v>62.149986631</v>
+        <v>158.0996186117</v>
       </c>
       <c r="E43" t="s">
         <v>8</v>
       </c>
       <c r="F43">
         <v>1.0</v>
       </c>
       <c r="G43" s="1">
-        <v>92976.38</v>
+        <v>414537.2</v>
       </c>
       <c r="H43" s="1">
-        <v>-13389.18</v>
+        <v>259054.6</v>
       </c>
       <c r="I43" s="1">
-        <v>-14.400625191043</v>
+        <v>62.492485595985</v>
       </c>
       <c r="J43">
         <v>0.0</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43" s="1">
-        <v>79587.2</v>
+        <v>673591.8</v>
       </c>
       <c r="M43" s="1">
-        <v>79587.2</v>
+        <v>673591.8</v>
       </c>
       <c r="N43" s="1">
-        <v>0.11</v>
+        <v>0.96</v>
       </c>
       <c r="O43">
         <v>1</v>
       </c>
       <c r="Z43" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="44" spans="1:26">
       <c r="A44" t="s">
         <v>115</v>
       </c>
       <c r="B44" s="1">
-        <v>22092.0</v>
+        <v>9137.0</v>
       </c>
       <c r="C44" s="1">
-        <v>17.685</v>
+        <v>56.9</v>
       </c>
       <c r="D44" s="1">
-        <v>18.785</v>
+        <v>50.3201991901</v>
       </c>
       <c r="E44" t="s">
         <v>8</v>
       </c>
       <c r="F44">
         <v>1.0</v>
       </c>
       <c r="G44" s="1">
-        <v>414998.22</v>
+        <v>459775.66</v>
       </c>
       <c r="H44" s="1">
-        <v>-24301.2</v>
+        <v>60119.64</v>
       </c>
       <c r="I44" s="1">
-        <v>-5.8557359595422</v>
+        <v>13.075863998542</v>
       </c>
       <c r="J44">
         <v>0.0</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44" s="1">
-        <v>390697.02</v>
+        <v>519895.3</v>
       </c>
       <c r="M44" s="1">
-        <v>390697.02</v>
+        <v>519895.3</v>
       </c>
       <c r="N44" s="1">
-        <v>0.53</v>
+        <v>0.74</v>
       </c>
       <c r="O44">
         <v>1</v>
       </c>
       <c r="Z44" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="45" spans="1:26">
       <c r="A45" t="s">
         <v>117</v>
       </c>
       <c r="B45" s="1">
-        <v>6554.0</v>
+        <v>10134.0</v>
       </c>
       <c r="C45" s="1">
-        <v>66.64</v>
+        <v>27.11</v>
       </c>
       <c r="D45" s="1">
-        <v>56.9088877022</v>
+        <v>30.4650374975</v>
       </c>
       <c r="E45" t="s">
         <v>8</v>
       </c>
       <c r="F45">
         <v>1.0</v>
       </c>
       <c r="G45" s="1">
-        <v>372980.85</v>
+        <v>308732.69</v>
       </c>
       <c r="H45" s="1">
-        <v>63777.71</v>
+        <v>-33999.95</v>
       </c>
       <c r="I45" s="1">
-        <v>17.099459663948</v>
+        <v>-11.012746981863</v>
       </c>
       <c r="J45">
         <v>0.0</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45" s="1">
-        <v>436758.56</v>
+        <v>274732.74</v>
       </c>
       <c r="M45" s="1">
-        <v>436758.56</v>
+        <v>274732.74</v>
       </c>
       <c r="N45" s="1">
-        <v>0.59</v>
+        <v>0.39</v>
       </c>
       <c r="O45">
         <v>1</v>
       </c>
       <c r="Z45" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="46" spans="1:26">
       <c r="A46" t="s">
         <v>119</v>
       </c>
       <c r="B46" s="1">
-        <v>13808.0</v>
+        <v>48209.0</v>
       </c>
       <c r="C46" s="1">
-        <v>17.03</v>
+        <v>19.235</v>
       </c>
       <c r="D46" s="1">
-        <v>28.9054367034</v>
+        <v>19.68</v>
       </c>
       <c r="E46" t="s">
         <v>8</v>
       </c>
       <c r="F46">
         <v>1.0</v>
       </c>
       <c r="G46" s="1">
-        <v>399126.27</v>
+        <v>948753.12</v>
       </c>
       <c r="H46" s="1">
-        <v>-163976.03</v>
+        <v>-21453.0</v>
       </c>
       <c r="I46" s="1">
-        <v>-41.08374775732</v>
+        <v>-2.2611783347811</v>
       </c>
       <c r="J46">
         <v>0.0</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46" s="1">
-        <v>235150.24</v>
+        <v>927300.12</v>
       </c>
       <c r="M46" s="1">
-        <v>235150.24</v>
+        <v>927300.12</v>
       </c>
       <c r="N46" s="1">
-        <v>0.32</v>
+        <v>1.32</v>
       </c>
       <c r="O46">
         <v>1</v>
       </c>
       <c r="Z46" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="47" spans="1:26">
       <c r="A47" t="s">
         <v>121</v>
       </c>
       <c r="B47" s="1">
-        <v>17269.0</v>
+        <v>151752.0</v>
       </c>
       <c r="C47" s="1">
-        <v>31.5</v>
+        <v>4.518</v>
       </c>
       <c r="D47" s="1">
-        <v>30.2949997105</v>
+        <v>4.5366310164</v>
       </c>
       <c r="E47" t="s">
         <v>8</v>
       </c>
       <c r="F47">
         <v>1.0</v>
       </c>
       <c r="G47" s="1">
-        <v>523164.35</v>
+        <v>688442.83</v>
       </c>
       <c r="H47" s="1">
-        <v>20809.15</v>
+        <v>-2827.29</v>
       </c>
       <c r="I47" s="1">
-        <v>3.9775550455607</v>
+        <v>-0.41067898114358</v>
       </c>
       <c r="J47">
         <v>0.0</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47" s="1">
-        <v>543973.5</v>
+        <v>685615.54</v>
       </c>
       <c r="M47" s="1">
-        <v>543973.5</v>
+        <v>685615.54</v>
       </c>
       <c r="N47" s="1">
-        <v>0.73</v>
+        <v>0.97</v>
       </c>
       <c r="O47">
         <v>1</v>
       </c>
       <c r="Z47" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="48" spans="1:26">
       <c r="A48" t="s">
         <v>123</v>
       </c>
       <c r="B48" s="1">
-        <v>2427.0</v>
+        <v>1460.0</v>
       </c>
       <c r="C48" s="1">
-        <v>244.0</v>
+        <v>121.35</v>
       </c>
       <c r="D48" s="1">
-        <v>147.0676885043</v>
+        <v>146.2</v>
       </c>
       <c r="E48" t="s">
         <v>8</v>
       </c>
       <c r="F48">
         <v>1.0</v>
       </c>
       <c r="G48" s="1">
-        <v>356933.28</v>
+        <v>213452.0</v>
       </c>
       <c r="H48" s="1">
-        <v>235254.72</v>
+        <v>-36281.0</v>
       </c>
       <c r="I48" s="1">
-        <v>65.909998641763</v>
+        <v>-16.997264021888</v>
       </c>
       <c r="J48">
         <v>0.0</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48" s="1">
-        <v>592188.0</v>
+        <v>177171.0</v>
       </c>
       <c r="M48" s="1">
-        <v>592188.0</v>
+        <v>177171.0</v>
       </c>
       <c r="N48" s="1">
-        <v>0.8</v>
+        <v>0.25</v>
       </c>
       <c r="O48">
         <v>1</v>
       </c>
       <c r="Z48" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="49" spans="1:26">
       <c r="A49" t="s">
         <v>125</v>
       </c>
       <c r="B49" s="1">
-        <v>9061.0</v>
+        <v>10795.0</v>
       </c>
       <c r="C49" s="1">
-        <v>51.6</v>
+        <v>35.22</v>
       </c>
       <c r="D49" s="1">
-        <v>50.1</v>
+        <v>43.44</v>
       </c>
       <c r="E49" t="s">
         <v>8</v>
       </c>
       <c r="F49">
         <v>1.0</v>
       </c>
       <c r="G49" s="1">
-        <v>453956.1</v>
+        <v>468934.8</v>
       </c>
       <c r="H49" s="1">
-        <v>13591.5</v>
+        <v>-88734.9</v>
       </c>
       <c r="I49" s="1">
-        <v>2.9940119760479</v>
+        <v>-18.922651933702</v>
       </c>
       <c r="J49">
         <v>0.0</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49" s="1">
-        <v>467547.6</v>
+        <v>380199.9</v>
       </c>
       <c r="M49" s="1">
-        <v>467547.6</v>
+        <v>380199.9</v>
       </c>
       <c r="N49" s="1">
-        <v>0.63</v>
+        <v>0.54</v>
       </c>
       <c r="O49">
         <v>1</v>
       </c>
       <c r="Z49" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="50" spans="1:26">
       <c r="A50" t="s">
         <v>127</v>
       </c>
       <c r="B50" s="1">
-        <v>11253.0</v>
+        <v>145591.0</v>
       </c>
       <c r="C50" s="1">
-        <v>26.12</v>
+        <v>10.168</v>
       </c>
       <c r="D50" s="1">
-        <v>30.4650368791</v>
+        <v>5.6806622662</v>
       </c>
       <c r="E50" t="s">
         <v>8</v>
       </c>
       <c r="F50">
         <v>1.0</v>
       </c>
       <c r="G50" s="1">
-        <v>342823.06</v>
+        <v>827053.3</v>
       </c>
       <c r="H50" s="1">
-        <v>-48894.7</v>
+        <v>653315.99</v>
       </c>
       <c r="I50" s="1">
-        <v>-14.262371965293</v>
+        <v>78.993214826662</v>
       </c>
       <c r="J50">
         <v>0.0</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50" s="1">
-        <v>293928.36</v>
+        <v>1480369.29</v>
       </c>
       <c r="M50" s="1">
-        <v>293928.36</v>
+        <v>1480369.29</v>
       </c>
       <c r="N50" s="1">
-        <v>0.4</v>
+        <v>2.1</v>
       </c>
       <c r="O50">
         <v>1</v>
       </c>
       <c r="Z50" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="51" spans="1:26">
       <c r="A51" t="s">
         <v>129</v>
       </c>
       <c r="B51" s="1">
-        <v>51408.0</v>
+        <v>39114.0</v>
       </c>
       <c r="C51" s="1">
-        <v>17.805</v>
+        <v>26.86</v>
       </c>
       <c r="D51" s="1">
-        <v>19.68</v>
+        <v>15.5684067086</v>
       </c>
       <c r="E51" t="s">
         <v>8</v>
       </c>
       <c r="F51">
         <v>1.0</v>
       </c>
       <c r="G51" s="1">
-        <v>1011709.44</v>
+        <v>608942.66</v>
       </c>
       <c r="H51" s="1">
-        <v>-96390.0</v>
+        <v>441659.38</v>
       </c>
       <c r="I51" s="1">
-        <v>-9.5274390243902</v>
+        <v>72.528894592473</v>
       </c>
       <c r="J51">
         <v>0.0</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51" s="1">
-        <v>915319.44</v>
+        <v>1050602.04</v>
       </c>
       <c r="M51" s="1">
-        <v>915319.44</v>
+        <v>1050602.04</v>
       </c>
       <c r="N51" s="1">
-        <v>1.23</v>
+        <v>1.49</v>
       </c>
       <c r="O51">
         <v>1</v>
       </c>
       <c r="Z51" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="52" spans="1:26">
       <c r="A52" t="s">
         <v>131</v>
       </c>
       <c r="B52" s="1">
-        <v>105331.0</v>
+        <v>1498.0</v>
       </c>
       <c r="C52" s="1">
-        <v>4.449</v>
+        <v>111.7</v>
       </c>
       <c r="D52" s="1">
-        <v>4.516000038</v>
+        <v>104.5896995995</v>
       </c>
       <c r="E52" t="s">
         <v>8</v>
       </c>
       <c r="F52">
         <v>1.0</v>
       </c>
       <c r="G52" s="1">
-        <v>475674.8</v>
+        <v>156675.37</v>
       </c>
       <c r="H52" s="1">
-        <v>-7057.18</v>
+        <v>10651.23</v>
       </c>
       <c r="I52" s="1">
-        <v>-1.4836144357448</v>
+        <v>6.7982797806701</v>
       </c>
       <c r="J52">
         <v>0.0</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52" s="1">
-        <v>468617.62</v>
+        <v>167326.6</v>
       </c>
       <c r="M52" s="1">
-        <v>468617.62</v>
+        <v>167326.6</v>
       </c>
       <c r="N52" s="1">
-        <v>0.63</v>
+        <v>0.24</v>
       </c>
       <c r="O52">
         <v>1</v>
       </c>
       <c r="Z52" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="53" spans="1:26">
       <c r="A53" t="s">
         <v>133</v>
       </c>
       <c r="B53" s="1">
-        <v>1710.0</v>
+        <v>2705.0</v>
       </c>
       <c r="C53" s="1">
-        <v>129.95</v>
+        <v>166.7</v>
       </c>
       <c r="D53" s="1">
-        <v>146.2</v>
+        <v>205.0024584104</v>
       </c>
       <c r="E53" t="s">
         <v>8</v>
       </c>
       <c r="F53">
         <v>1.0</v>
       </c>
       <c r="G53" s="1">
-        <v>250002.0</v>
+        <v>554531.65</v>
       </c>
       <c r="H53" s="1">
-        <v>-27787.5</v>
+        <v>-103608.15</v>
       </c>
       <c r="I53" s="1">
-        <v>-11.114911080711</v>
+        <v>-18.683901991888</v>
       </c>
       <c r="J53">
         <v>0.0</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53" s="1">
-        <v>222214.5</v>
+        <v>450923.5</v>
       </c>
       <c r="M53" s="1">
-        <v>222214.5</v>
+        <v>450923.5</v>
       </c>
       <c r="N53" s="1">
-        <v>0.3</v>
+        <v>0.64</v>
       </c>
       <c r="O53">
         <v>1</v>
       </c>
       <c r="Z53" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="54" spans="1:26">
       <c r="A54" t="s">
         <v>135</v>
       </c>
       <c r="B54" s="1">
-        <v>11141.0</v>
+        <v>1218.0</v>
       </c>
       <c r="C54" s="1">
-        <v>37.66</v>
+        <v>70.28</v>
       </c>
       <c r="D54" s="1">
-        <v>43.44</v>
+        <v>68.16</v>
       </c>
       <c r="E54" t="s">
         <v>8</v>
       </c>
       <c r="F54">
         <v>1.0</v>
       </c>
       <c r="G54" s="1">
-        <v>483965.04</v>
+        <v>83018.88</v>
       </c>
       <c r="H54" s="1">
-        <v>-64394.98</v>
+        <v>2582.16</v>
       </c>
       <c r="I54" s="1">
-        <v>-13.305709023941</v>
+        <v>3.1103286384977</v>
       </c>
       <c r="J54">
         <v>0.0</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54" s="1">
-        <v>419570.06</v>
+        <v>85601.04</v>
       </c>
       <c r="M54" s="1">
-        <v>419570.06</v>
+        <v>85601.04</v>
       </c>
       <c r="N54" s="1">
-        <v>0.56</v>
+        <v>0.12</v>
       </c>
       <c r="O54">
         <v>1</v>
       </c>
       <c r="Z54" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="55" spans="1:26">
       <c r="A55" t="s">
         <v>137</v>
       </c>
       <c r="B55" s="1">
-        <v>142940.0</v>
+        <v>35007.0</v>
       </c>
       <c r="C55" s="1">
-        <v>9.821</v>
+        <v>16.95</v>
       </c>
       <c r="D55" s="1">
-        <v>5.4519417938</v>
+        <v>15.9615999657</v>
       </c>
       <c r="E55" t="s">
         <v>8</v>
       </c>
       <c r="F55">
         <v>1.0</v>
       </c>
       <c r="G55" s="1">
-        <v>779300.56</v>
+        <v>558767.73</v>
       </c>
       <c r="H55" s="1">
-        <v>624513.18</v>
+        <v>34600.92</v>
       </c>
       <c r="I55" s="1">
-        <v>80.137653179667</v>
+        <v>6.1923618960601</v>
       </c>
       <c r="J55">
         <v>0.0</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55" s="1">
-        <v>1403813.74</v>
+        <v>593368.65</v>
       </c>
       <c r="M55" s="1">
-        <v>1403813.74</v>
+        <v>593368.65</v>
       </c>
       <c r="N55" s="1">
-        <v>1.89</v>
+        <v>0.84</v>
       </c>
       <c r="O55">
         <v>1</v>
       </c>
       <c r="Z55" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="56" spans="1:26">
       <c r="A56" t="s">
         <v>139</v>
       </c>
       <c r="B56" s="1">
-        <v>36306.0</v>
+        <v>2951.0</v>
       </c>
       <c r="C56" s="1">
-        <v>27.18</v>
+        <v>23.11</v>
       </c>
       <c r="D56" s="1">
-        <v>14.2654828403</v>
+        <v>25.66</v>
       </c>
       <c r="E56" t="s">
         <v>8</v>
       </c>
       <c r="F56">
         <v>1.0</v>
       </c>
       <c r="G56" s="1">
-        <v>517922.62</v>
+        <v>75722.66</v>
       </c>
       <c r="H56" s="1">
-        <v>468874.46</v>
+        <v>-7525.05</v>
       </c>
       <c r="I56" s="1">
-        <v>90.529828567827</v>
+        <v>-9.937646141855</v>
       </c>
       <c r="J56">
         <v>0.0</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56" s="1">
-        <v>986797.08</v>
+        <v>68197.61</v>
       </c>
       <c r="M56" s="1">
-        <v>986797.08</v>
+        <v>68197.61</v>
       </c>
       <c r="N56" s="1">
-        <v>1.33</v>
+        <v>0.1</v>
       </c>
       <c r="O56">
         <v>1</v>
       </c>
       <c r="Z56" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="57" spans="1:26">
       <c r="A57" t="s">
         <v>141</v>
       </c>
       <c r="B57" s="1">
-        <v>3170.0</v>
+        <v>4106.0</v>
       </c>
       <c r="C57" s="1">
-        <v>116.5</v>
+        <v>186.3</v>
       </c>
       <c r="D57" s="1">
-        <v>104.5897003155</v>
+        <v>153.0124646858</v>
       </c>
       <c r="E57" t="s">
         <v>8</v>
       </c>
       <c r="F57">
         <v>1.0</v>
       </c>
       <c r="G57" s="1">
-        <v>331549.35</v>
+        <v>628269.18</v>
       </c>
       <c r="H57" s="1">
-        <v>37755.65</v>
+        <v>136678.62</v>
       </c>
       <c r="I57" s="1">
-        <v>11.387641085709</v>
+        <v>21.754786698275</v>
       </c>
       <c r="J57">
         <v>0.0</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57" s="1">
-        <v>369305.0</v>
+        <v>764947.8</v>
       </c>
       <c r="M57" s="1">
-        <v>369305.0</v>
+        <v>764947.8</v>
       </c>
       <c r="N57" s="1">
-        <v>0.5</v>
+        <v>1.09</v>
       </c>
       <c r="O57">
         <v>1</v>
       </c>
       <c r="Z57" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="58" spans="1:26">
       <c r="A58" t="s">
         <v>143</v>
       </c>
       <c r="B58" s="1">
-        <v>2748.0</v>
+        <v>1573.0</v>
       </c>
       <c r="C58" s="1">
-        <v>168.5</v>
+        <v>60.3</v>
       </c>
       <c r="D58" s="1">
-        <v>205.5135007278</v>
+        <v>65.5012714558</v>
       </c>
       <c r="E58" t="s">
         <v>8</v>
       </c>
       <c r="F58">
         <v>1.0</v>
       </c>
       <c r="G58" s="1">
-        <v>564751.1</v>
+        <v>103033.5</v>
       </c>
       <c r="H58" s="1">
-        <v>-101713.1</v>
+        <v>-8181.6</v>
       </c>
       <c r="I58" s="1">
-        <v>-18.010252658206</v>
+        <v>-7.9407183100642</v>
       </c>
       <c r="J58">
         <v>0.0</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58" s="1">
-        <v>463038.0</v>
+        <v>94851.9</v>
       </c>
       <c r="M58" s="1">
-        <v>463038.0</v>
+        <v>94851.9</v>
       </c>
       <c r="N58" s="1">
-        <v>0.62</v>
+        <v>0.13</v>
       </c>
       <c r="O58">
         <v>1</v>
       </c>
       <c r="Z58" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="59" spans="1:26">
       <c r="A59" t="s">
         <v>145</v>
       </c>
       <c r="B59" s="1">
-        <v>1500.0</v>
+        <v>20195.0</v>
       </c>
       <c r="C59" s="1">
-        <v>63.48</v>
+        <v>42.24</v>
       </c>
       <c r="D59" s="1">
-        <v>68.16</v>
+        <v>36.0441089379</v>
       </c>
       <c r="E59" t="s">
         <v>8</v>
       </c>
       <c r="F59">
         <v>1.0</v>
       </c>
       <c r="G59" s="1">
-        <v>102240.0</v>
+        <v>727910.78</v>
       </c>
       <c r="H59" s="1">
-        <v>-7020.0</v>
+        <v>125126.02</v>
       </c>
       <c r="I59" s="1">
-        <v>-6.8661971830986</v>
+        <v>17.189746798364</v>
       </c>
       <c r="J59">
         <v>0.0</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59" s="1">
-        <v>95220.0</v>
+        <v>853036.8</v>
       </c>
       <c r="M59" s="1">
-        <v>95220.0</v>
+        <v>853036.8</v>
       </c>
       <c r="N59" s="1">
-        <v>0.13</v>
+        <v>1.21</v>
       </c>
       <c r="O59">
         <v>1</v>
       </c>
       <c r="Z59" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="60" spans="1:26">
       <c r="A60" t="s">
         <v>147</v>
       </c>
       <c r="B60" s="1">
-        <v>3634.0</v>
+        <v>953.0</v>
       </c>
       <c r="C60" s="1">
-        <v>22.2</v>
+        <v>255.0</v>
       </c>
       <c r="D60" s="1">
-        <v>25.66</v>
+        <v>257.8</v>
       </c>
       <c r="E60" t="s">
         <v>8</v>
       </c>
       <c r="F60">
         <v>1.0</v>
       </c>
       <c r="G60" s="1">
-        <v>93248.44</v>
+        <v>245683.4</v>
       </c>
       <c r="H60" s="1">
-        <v>-12573.64</v>
+        <v>-2668.4</v>
       </c>
       <c r="I60" s="1">
-        <v>-13.48402182385</v>
+        <v>-1.0861132660978</v>
       </c>
       <c r="J60">
         <v>0.0</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60" s="1">
-        <v>80674.8</v>
+        <v>243015.0</v>
       </c>
       <c r="M60" s="1">
-        <v>80674.8</v>
+        <v>243015.0</v>
       </c>
       <c r="N60" s="1">
-        <v>0.11</v>
+        <v>0.34</v>
       </c>
       <c r="O60">
         <v>1</v>
       </c>
       <c r="Z60" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="61" spans="1:26">
       <c r="A61" t="s">
         <v>149</v>
       </c>
       <c r="B61" s="1">
-        <v>575.0</v>
+        <v>5872.0</v>
       </c>
       <c r="C61" s="1">
-        <v>306.2</v>
+        <v>77.24</v>
       </c>
       <c r="D61" s="1">
-        <v>321.4</v>
+        <v>78.56</v>
       </c>
       <c r="E61" t="s">
         <v>8</v>
       </c>
       <c r="F61">
         <v>1.0</v>
       </c>
       <c r="G61" s="1">
-        <v>184805.0</v>
+        <v>461304.32</v>
       </c>
       <c r="H61" s="1">
-        <v>-8740.0</v>
+        <v>-7751.04</v>
       </c>
       <c r="I61" s="1">
-        <v>-4.7293092719353</v>
+        <v>-1.6802443991853</v>
       </c>
       <c r="J61">
         <v>0.0</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61" s="1">
-        <v>176065.0</v>
+        <v>453553.28</v>
       </c>
       <c r="M61" s="1">
-        <v>176065.0</v>
+        <v>453553.28</v>
       </c>
       <c r="N61" s="1">
-        <v>0.24</v>
+        <v>0.64</v>
       </c>
       <c r="O61">
         <v>1</v>
       </c>
       <c r="Z61" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="62" spans="1:26">
       <c r="A62" t="s">
         <v>151</v>
       </c>
       <c r="B62" s="1">
-        <v>5169.0</v>
+        <v>2164.0</v>
       </c>
       <c r="C62" s="1">
-        <v>61.62</v>
+        <v>74.9</v>
       </c>
       <c r="D62" s="1">
-        <v>63.16</v>
+        <v>69.0962430684</v>
       </c>
       <c r="E62" t="s">
         <v>8</v>
       </c>
       <c r="F62">
         <v>1.0</v>
       </c>
       <c r="G62" s="1">
-        <v>326474.04</v>
+        <v>149524.27</v>
       </c>
       <c r="H62" s="1">
-        <v>-7960.26</v>
+        <v>12559.33</v>
       </c>
       <c r="I62" s="1">
-        <v>-2.4382520582647</v>
+        <v>8.3995260434978</v>
       </c>
       <c r="J62">
         <v>0.0</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62" s="1">
-        <v>318513.78</v>
+        <v>162083.6</v>
       </c>
       <c r="M62" s="1">
-        <v>318513.78</v>
+        <v>162083.6</v>
       </c>
       <c r="N62" s="1">
-        <v>0.43</v>
+        <v>0.23</v>
       </c>
       <c r="O62">
         <v>1</v>
       </c>
       <c r="Z62" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="63" spans="1:26">
       <c r="A63" t="s">
         <v>153</v>
       </c>
       <c r="B63" s="1">
-        <v>1071.0</v>
+        <v>342.0</v>
       </c>
       <c r="C63" s="1">
-        <v>71.8</v>
+        <v>1681.0</v>
       </c>
       <c r="D63" s="1">
-        <v>83.25</v>
+        <v>1444.964122807</v>
       </c>
       <c r="E63" t="s">
         <v>8</v>
       </c>
       <c r="F63">
         <v>1.0</v>
       </c>
       <c r="G63" s="1">
-        <v>89160.75</v>
+        <v>494177.73</v>
       </c>
       <c r="H63" s="1">
-        <v>-12262.95</v>
+        <v>80724.27</v>
       </c>
       <c r="I63" s="1">
-        <v>-13.753753753754</v>
+        <v>16.335068356884</v>
       </c>
       <c r="J63">
         <v>0.0</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63" s="1">
-        <v>76897.8</v>
+        <v>574902.0</v>
       </c>
       <c r="M63" s="1">
-        <v>76897.8</v>
+        <v>574902.0</v>
       </c>
       <c r="N63" s="1">
-        <v>0.1</v>
+        <v>0.82</v>
       </c>
       <c r="O63">
         <v>1</v>
       </c>
       <c r="Z63" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="64" spans="1:26">
       <c r="A64" t="s">
         <v>155</v>
       </c>
       <c r="B64" s="1">
-        <v>2884.0</v>
+        <v>1507.0</v>
       </c>
       <c r="C64" s="1">
-        <v>41.25</v>
+        <v>54.1</v>
       </c>
       <c r="D64" s="1">
-        <v>39.45</v>
+        <v>48.74</v>
       </c>
       <c r="E64" t="s">
         <v>8</v>
       </c>
       <c r="F64">
         <v>1.0</v>
       </c>
       <c r="G64" s="1">
-        <v>113773.8</v>
+        <v>73451.18</v>
       </c>
       <c r="H64" s="1">
-        <v>5191.2</v>
+        <v>8077.52</v>
       </c>
       <c r="I64" s="1">
-        <v>4.5627376425856</v>
+        <v>10.997127615921</v>
       </c>
       <c r="J64">
         <v>0.0</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64" s="1">
-        <v>118965.0</v>
+        <v>81528.7</v>
       </c>
       <c r="M64" s="1">
-        <v>118965.0</v>
+        <v>81528.7</v>
       </c>
       <c r="N64" s="1">
-        <v>0.16</v>
+        <v>0.12</v>
       </c>
       <c r="O64">
         <v>1</v>
       </c>
       <c r="Z64" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="65" spans="1:26">
       <c r="A65" t="s">
         <v>157</v>
       </c>
       <c r="B65" s="1">
-        <v>2482.0</v>
+        <v>2320.0</v>
       </c>
       <c r="C65" s="1">
-        <v>39.26</v>
+        <v>26.92</v>
       </c>
       <c r="D65" s="1">
-        <v>36.76</v>
+        <v>31.64</v>
       </c>
       <c r="E65" t="s">
         <v>8</v>
       </c>
       <c r="F65">
         <v>1.0</v>
       </c>
       <c r="G65" s="1">
-        <v>91238.32</v>
+        <v>73404.8</v>
       </c>
       <c r="H65" s="1">
-        <v>6205.0</v>
+        <v>-10950.4</v>
       </c>
       <c r="I65" s="1">
-        <v>6.8008705114255</v>
+        <v>-14.917825537295</v>
       </c>
       <c r="J65">
         <v>0.0</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65" s="1">
-        <v>97443.32</v>
+        <v>62454.4</v>
       </c>
       <c r="M65" s="1">
-        <v>97443.32</v>
+        <v>62454.4</v>
       </c>
       <c r="N65" s="1">
-        <v>0.13</v>
+        <v>0.09</v>
       </c>
       <c r="O65">
         <v>1</v>
       </c>
       <c r="Z65" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="66" spans="1:26">
       <c r="A66" t="s">
         <v>159</v>
       </c>
       <c r="B66" s="1">
-        <v>3760.0</v>
+        <v>27950.0</v>
       </c>
       <c r="C66" s="1">
-        <v>191.5</v>
+        <v>0.4248</v>
       </c>
       <c r="D66" s="1">
-        <v>148.3624441489</v>
+        <v>0.0</v>
       </c>
       <c r="E66" t="s">
         <v>8</v>
       </c>
       <c r="F66">
         <v>1.0</v>
       </c>
       <c r="G66" s="1">
-        <v>557842.79</v>
+        <v>0.0</v>
       </c>
       <c r="H66" s="1">
-        <v>162197.21</v>
+        <v>11873.16</v>
       </c>
       <c r="I66" s="1">
-        <v>29.075792124157</v>
+        <v>0</v>
       </c>
       <c r="J66">
         <v>0.0</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66" s="1">
-        <v>720040.0</v>
+        <v>11873.16</v>
       </c>
       <c r="M66" s="1">
-        <v>720040.0</v>
+        <v>11873.16</v>
       </c>
       <c r="N66" s="1">
-        <v>0.97</v>
+        <v>0.02</v>
       </c>
       <c r="O66">
         <v>1</v>
       </c>
       <c r="Z66" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="67" spans="1:26">
       <c r="A67" t="s">
         <v>161</v>
       </c>
       <c r="B67" s="1">
-        <v>1377.0</v>
+        <v>27950.0</v>
       </c>
       <c r="C67" s="1">
-        <v>58.3</v>
+        <v>21.25</v>
       </c>
       <c r="D67" s="1">
-        <v>65.9</v>
+        <v>13.9407370304</v>
       </c>
       <c r="E67" t="s">
         <v>8</v>
       </c>
       <c r="F67">
         <v>1.0</v>
       </c>
       <c r="G67" s="1">
-        <v>90744.3</v>
+        <v>389643.6</v>
       </c>
       <c r="H67" s="1">
-        <v>-10465.2</v>
+        <v>204293.9</v>
       </c>
       <c r="I67" s="1">
-        <v>-11.532625189681</v>
+        <v>52.430965117867</v>
       </c>
       <c r="J67">
         <v>0.0</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67" s="1">
-        <v>80279.1</v>
+        <v>593937.5</v>
       </c>
       <c r="M67" s="1">
-        <v>80279.1</v>
+        <v>593937.5</v>
       </c>
       <c r="N67" s="1">
-        <v>0.11</v>
+        <v>0.84</v>
       </c>
       <c r="O67">
         <v>1</v>
       </c>
       <c r="Z67" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="68" spans="1:26">
       <c r="A68" t="s">
         <v>163</v>
       </c>
       <c r="B68" s="1">
-        <v>20595.0</v>
+        <v>12255.0</v>
       </c>
       <c r="C68" s="1">
-        <v>42.82</v>
+        <v>53.74</v>
       </c>
       <c r="D68" s="1">
-        <v>35.9611716436</v>
+        <v>28.6805630355</v>
       </c>
       <c r="E68" t="s">
         <v>8</v>
       </c>
       <c r="F68">
         <v>1.0</v>
       </c>
       <c r="G68" s="1">
-        <v>740620.33</v>
+        <v>351480.3</v>
       </c>
       <c r="H68" s="1">
-        <v>141257.57</v>
+        <v>307103.4</v>
       </c>
       <c r="I68" s="1">
-        <v>19.072872331225</v>
+        <v>87.374285272887</v>
       </c>
       <c r="J68">
         <v>0.0</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68" s="1">
-        <v>881877.9</v>
+        <v>658583.7</v>
       </c>
       <c r="M68" s="1">
-        <v>881877.9</v>
+        <v>658583.7</v>
       </c>
       <c r="N68" s="1">
-        <v>1.19</v>
+        <v>0.93</v>
       </c>
       <c r="O68">
         <v>1</v>
       </c>
       <c r="Z68" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="69" spans="1:26">
       <c r="A69" t="s">
         <v>165</v>
       </c>
       <c r="B69" s="1">
-        <v>8328.0</v>
+        <v>10535.0</v>
       </c>
       <c r="C69" s="1">
-        <v>9.026</v>
+        <v>63.66</v>
       </c>
       <c r="D69" s="1">
-        <v>10.63</v>
+        <v>35.9008941623</v>
       </c>
       <c r="E69" t="s">
         <v>8</v>
       </c>
       <c r="F69">
         <v>1.0</v>
       </c>
       <c r="G69" s="1">
-        <v>88526.64</v>
+        <v>378215.92</v>
       </c>
       <c r="H69" s="1">
-        <v>-13358.11</v>
+        <v>292442.18</v>
       </c>
       <c r="I69" s="1">
-        <v>-15.089367449166</v>
+        <v>77.32148874114</v>
       </c>
       <c r="J69">
         <v>0.0</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69" s="1">
-        <v>75168.53</v>
+        <v>670658.1</v>
       </c>
       <c r="M69" s="1">
-        <v>75168.53</v>
+        <v>670658.1</v>
       </c>
       <c r="N69" s="1">
-        <v>0.1</v>
+        <v>0.95</v>
       </c>
       <c r="O69">
         <v>1</v>
       </c>
       <c r="Z69" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="70" spans="1:26">
       <c r="A70" t="s">
         <v>167</v>
       </c>
       <c r="B70" s="1">
-        <v>984.0</v>
+        <v>30224.0</v>
       </c>
       <c r="C70" s="1">
-        <v>236.2</v>
+        <v>28.37</v>
       </c>
       <c r="D70" s="1">
-        <v>257.8</v>
+        <v>15.322625397</v>
       </c>
       <c r="E70" t="s">
         <v>8</v>
       </c>
       <c r="F70">
         <v>1.0</v>
       </c>
       <c r="G70" s="1">
-        <v>253675.2</v>
+        <v>463111.03</v>
       </c>
       <c r="H70" s="1">
-        <v>-21254.4</v>
+        <v>394343.85</v>
       </c>
       <c r="I70" s="1">
-        <v>-8.3785880527541</v>
+        <v>85.151038186242</v>
       </c>
       <c r="J70">
         <v>0.0</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70" s="1">
-        <v>232420.8</v>
+        <v>857454.88</v>
       </c>
       <c r="M70" s="1">
-        <v>232420.8</v>
+        <v>857454.88</v>
       </c>
       <c r="N70" s="1">
-        <v>0.31</v>
+        <v>1.22</v>
       </c>
       <c r="O70">
         <v>1</v>
       </c>
       <c r="Z70" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="71" spans="1:26">
       <c r="A71" t="s">
         <v>169</v>
       </c>
       <c r="B71" s="1">
-        <v>6060.0</v>
+        <v>234838.0</v>
       </c>
       <c r="C71" s="1">
-        <v>71.0</v>
+        <v>6.282</v>
       </c>
       <c r="D71" s="1">
-        <v>78.56</v>
+        <v>2.85099822</v>
       </c>
       <c r="E71" t="s">
         <v>8</v>
       </c>
       <c r="F71">
         <v>1.0</v>
       </c>
       <c r="G71" s="1">
-        <v>476073.6</v>
+        <v>669522.72</v>
       </c>
       <c r="H71" s="1">
-        <v>-45813.6</v>
+        <v>805729.6</v>
       </c>
       <c r="I71" s="1">
-        <v>-9.6232179226069</v>
+        <v>120.34387720255</v>
       </c>
       <c r="J71">
         <v>0.0</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71" s="1">
-        <v>430260.0</v>
+        <v>1475252.32</v>
       </c>
       <c r="M71" s="1">
-        <v>430260.0</v>
+        <v>1475252.32</v>
       </c>
       <c r="N71" s="1">
-        <v>0.58</v>
+        <v>2.09</v>
       </c>
       <c r="O71">
         <v>1</v>
       </c>
       <c r="Z71" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="72" spans="1:26">
       <c r="A72" t="s">
         <v>171</v>
       </c>
       <c r="B72" s="1">
-        <v>2540.0</v>
+        <v>13068.0</v>
       </c>
       <c r="C72" s="1">
-        <v>70.26</v>
+        <v>13.95</v>
       </c>
       <c r="D72" s="1">
-        <v>69.0962440945</v>
+        <v>19.15</v>
       </c>
       <c r="E72" t="s">
         <v>8</v>
       </c>
       <c r="F72">
         <v>1.0</v>
       </c>
       <c r="G72" s="1">
-        <v>175504.46</v>
+        <v>250252.2</v>
       </c>
       <c r="H72" s="1">
-        <v>2955.94</v>
+        <v>-67953.6</v>
       </c>
       <c r="I72" s="1">
-        <v>1.6842534941847</v>
+        <v>-27.154046997389</v>
       </c>
       <c r="J72">
         <v>0.0</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72" s="1">
-        <v>178460.4</v>
+        <v>182298.6</v>
       </c>
       <c r="M72" s="1">
-        <v>178460.4</v>
+        <v>182298.6</v>
       </c>
       <c r="N72" s="1">
-        <v>0.24</v>
+        <v>0.26</v>
       </c>
       <c r="O72">
         <v>1</v>
       </c>
       <c r="Z72" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="73" spans="1:26">
       <c r="A73" t="s">
         <v>173</v>
       </c>
       <c r="B73" s="1">
-        <v>349.0</v>
+        <v>3980.0</v>
       </c>
       <c r="C73" s="1">
-        <v>1620.0</v>
+        <v>120.4</v>
       </c>
       <c r="D73" s="1">
-        <v>1442.8157593123</v>
+        <v>116.6710050251</v>
       </c>
       <c r="E73" t="s">
         <v>8</v>
       </c>
       <c r="F73">
         <v>1.0</v>
       </c>
       <c r="G73" s="1">
-        <v>503542.7</v>
+        <v>464350.6</v>
       </c>
       <c r="H73" s="1">
-        <v>61837.3</v>
+        <v>14841.4</v>
       </c>
       <c r="I73" s="1">
-        <v>12.280448112941</v>
+        <v>3.1961625547593</v>
       </c>
       <c r="J73">
         <v>0.0</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73" s="1">
-        <v>565380.0</v>
+        <v>479192.0</v>
       </c>
       <c r="M73" s="1">
-        <v>565380.0</v>
+        <v>479192.0</v>
       </c>
       <c r="N73" s="1">
-        <v>0.76</v>
+        <v>0.68</v>
       </c>
       <c r="O73">
         <v>1</v>
       </c>
       <c r="Z73" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="74" spans="1:26">
       <c r="A74" t="s">
         <v>175</v>
       </c>
       <c r="B74" s="1">
-        <v>1856.0</v>
+        <v>2365.0</v>
       </c>
       <c r="C74" s="1">
-        <v>55.95</v>
+        <v>37.78</v>
       </c>
       <c r="D74" s="1">
-        <v>48.74</v>
+        <v>35.62</v>
       </c>
       <c r="E74" t="s">
         <v>8</v>
       </c>
       <c r="F74">
         <v>1.0</v>
       </c>
       <c r="G74" s="1">
-        <v>90461.44</v>
+        <v>84241.3</v>
       </c>
       <c r="H74" s="1">
-        <v>13381.76</v>
+        <v>5108.4</v>
       </c>
       <c r="I74" s="1">
-        <v>14.792778005745</v>
+        <v>6.064008983717</v>
       </c>
       <c r="J74">
         <v>0.0</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74" s="1">
-        <v>103843.2</v>
+        <v>89349.7</v>
       </c>
       <c r="M74" s="1">
-        <v>103843.2</v>
+        <v>89349.7</v>
       </c>
       <c r="N74" s="1">
-        <v>0.14</v>
+        <v>0.13</v>
       </c>
       <c r="O74">
         <v>1</v>
       </c>
       <c r="Z74" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="75" spans="1:26">
       <c r="A75" t="s">
         <v>177</v>
       </c>
       <c r="B75" s="1">
-        <v>2854.0</v>
+        <v>2591.0</v>
       </c>
       <c r="C75" s="1">
-        <v>26.82</v>
+        <v>49.38</v>
       </c>
       <c r="D75" s="1">
-        <v>31.64</v>
+        <v>64.02</v>
       </c>
       <c r="E75" t="s">
         <v>8</v>
       </c>
       <c r="F75">
         <v>1.0</v>
       </c>
       <c r="G75" s="1">
-        <v>90300.56</v>
+        <v>165875.82</v>
       </c>
       <c r="H75" s="1">
-        <v>-13756.28</v>
+        <v>-37932.24</v>
       </c>
       <c r="I75" s="1">
-        <v>-15.233881163085</v>
+        <v>-22.867853795689</v>
       </c>
       <c r="J75">
         <v>0.0</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75" s="1">
-        <v>76544.28</v>
+        <v>127943.58</v>
       </c>
       <c r="M75" s="1">
-        <v>76544.28</v>
+        <v>127943.58</v>
       </c>
       <c r="N75" s="1">
-        <v>0.1</v>
+        <v>0.18</v>
       </c>
       <c r="O75">
         <v>1</v>
       </c>
       <c r="Z75" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="76" spans="1:26">
       <c r="A76" t="s">
         <v>179</v>
       </c>
       <c r="B76" s="1">
-        <v>28847.0</v>
+        <v>2201.0</v>
       </c>
       <c r="C76" s="1">
-        <v>21.19</v>
+        <v>27.38</v>
       </c>
       <c r="D76" s="1">
-        <v>13.9407369917</v>
+        <v>33.4333348478</v>
       </c>
       <c r="E76" t="s">
         <v>8</v>
       </c>
       <c r="F76">
         <v>1.0</v>
       </c>
       <c r="G76" s="1">
-        <v>402148.44</v>
+        <v>73586.77</v>
       </c>
       <c r="H76" s="1">
-        <v>209119.49</v>
+        <v>-13323.39</v>
       </c>
       <c r="I76" s="1">
-        <v>52.000572226514</v>
+        <v>-18.105686660795</v>
       </c>
       <c r="J76">
         <v>0.0</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76" s="1">
-        <v>611267.93</v>
+        <v>60263.38</v>
       </c>
       <c r="M76" s="1">
-        <v>611267.93</v>
+        <v>60263.38</v>
       </c>
       <c r="N76" s="1">
-        <v>0.82</v>
+        <v>0.09</v>
       </c>
       <c r="O76">
         <v>1</v>
       </c>
       <c r="Z76" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="77" spans="1:26">
       <c r="A77" t="s">
         <v>181</v>
       </c>
       <c r="B77" s="1">
-        <v>12648.0</v>
+        <v>3788.0</v>
       </c>
       <c r="C77" s="1">
-        <v>55.16</v>
+        <v>36.3</v>
       </c>
       <c r="D77" s="1">
-        <v>28.6805629349</v>
+        <v>35.44</v>
       </c>
       <c r="E77" t="s">
         <v>8</v>
       </c>
       <c r="F77">
         <v>1.0</v>
       </c>
       <c r="G77" s="1">
-        <v>362751.76</v>
+        <v>134246.72</v>
       </c>
       <c r="H77" s="1">
-        <v>334911.92</v>
+        <v>3257.68</v>
       </c>
       <c r="I77" s="1">
-        <v>92.325374244911</v>
+        <v>2.4266365688488</v>
       </c>
       <c r="J77">
         <v>0.0</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77" s="1">
-        <v>697663.68</v>
+        <v>137504.4</v>
       </c>
       <c r="M77" s="1">
-        <v>697663.68</v>
+        <v>137504.4</v>
       </c>
       <c r="N77" s="1">
-        <v>0.94</v>
+        <v>0.2</v>
       </c>
       <c r="O77">
         <v>1</v>
       </c>
       <c r="Z77" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="78" spans="1:26">
       <c r="A78" t="s">
         <v>183</v>
       </c>
       <c r="B78" s="1">
-        <v>12818.0</v>
+        <v>215158.0</v>
       </c>
       <c r="C78" s="1">
-        <v>85.94</v>
+        <v>4.357</v>
       </c>
       <c r="D78" s="1">
-        <v>35.9008948354</v>
+        <v>3.6632917205</v>
       </c>
       <c r="E78" t="s">
         <v>8</v>
       </c>
       <c r="F78">
         <v>1.0</v>
       </c>
       <c r="G78" s="1">
-        <v>460177.67</v>
+        <v>788186.52</v>
       </c>
       <c r="H78" s="1">
-        <v>641401.25</v>
+        <v>149256.89</v>
       </c>
       <c r="I78" s="1">
-        <v>139.38121986667</v>
+        <v>18.936747357719</v>
       </c>
       <c r="J78">
         <v>0.0</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
       <c r="L78" s="1">
-        <v>1101578.92</v>
+        <v>937443.41</v>
       </c>
       <c r="M78" s="1">
-        <v>1101578.92</v>
+        <v>937443.41</v>
       </c>
       <c r="N78" s="1">
-        <v>1.48</v>
+        <v>1.33</v>
       </c>
       <c r="O78">
         <v>1</v>
       </c>
       <c r="Z78" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="79" spans="1:26">
       <c r="A79" t="s">
         <v>185</v>
       </c>
       <c r="B79" s="1">
-        <v>29660.0</v>
+        <v>7509.0</v>
       </c>
       <c r="C79" s="1">
-        <v>28.175</v>
+        <v>23.66</v>
       </c>
       <c r="D79" s="1">
-        <v>14.629866824</v>
+        <v>27.08</v>
       </c>
       <c r="E79" t="s">
         <v>8</v>
       </c>
       <c r="F79">
         <v>1.0</v>
       </c>
       <c r="G79" s="1">
-        <v>433921.85</v>
+        <v>203343.72</v>
       </c>
       <c r="H79" s="1">
-        <v>401748.65</v>
+        <v>-25680.78</v>
       </c>
       <c r="I79" s="1">
-        <v>92.585485151301</v>
+        <v>-12.629246676514</v>
       </c>
       <c r="J79">
         <v>0.0</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
       <c r="L79" s="1">
-        <v>835670.5</v>
+        <v>177662.94</v>
       </c>
       <c r="M79" s="1">
-        <v>835670.5</v>
+        <v>177662.94</v>
       </c>
       <c r="N79" s="1">
-        <v>1.12</v>
+        <v>0.25</v>
       </c>
       <c r="O79">
         <v>1</v>
       </c>
       <c r="Z79" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="80" spans="1:26">
       <c r="A80" t="s">
         <v>187</v>
       </c>
       <c r="B80" s="1">
-        <v>2274.0</v>
+        <v>4400.0</v>
       </c>
       <c r="C80" s="1">
-        <v>35.26</v>
+        <v>176.46</v>
       </c>
       <c r="D80" s="1">
-        <v>39.1</v>
+        <v>134.9082568182</v>
       </c>
       <c r="E80" t="s">
         <v>8</v>
       </c>
       <c r="F80">
         <v>1.0</v>
       </c>
       <c r="G80" s="1">
-        <v>88913.4</v>
+        <v>593596.33</v>
       </c>
       <c r="H80" s="1">
-        <v>-8732.16</v>
+        <v>182827.67</v>
       </c>
       <c r="I80" s="1">
-        <v>-9.8209718670077</v>
+        <v>30.800000060647</v>
       </c>
       <c r="J80">
         <v>0.0</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
       <c r="L80" s="1">
-        <v>80181.24</v>
+        <v>776424.0</v>
       </c>
       <c r="M80" s="1">
-        <v>80181.24</v>
+        <v>776424.0</v>
       </c>
       <c r="N80" s="1">
-        <v>0.11</v>
+        <v>1.1</v>
       </c>
       <c r="O80">
         <v>1</v>
       </c>
       <c r="Z80" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="81" spans="1:26">
       <c r="A81" t="s">
         <v>189</v>
       </c>
       <c r="B81" s="1">
-        <v>232492.0</v>
+        <v>3419.0</v>
       </c>
       <c r="C81" s="1">
-        <v>6.234</v>
+        <v>135.4</v>
       </c>
       <c r="D81" s="1">
-        <v>2.7071045885</v>
+        <v>76.1009622697</v>
       </c>
       <c r="E81" t="s">
         <v>8</v>
       </c>
       <c r="F81">
         <v>1.0</v>
       </c>
       <c r="G81" s="1">
-        <v>629380.16</v>
+        <v>260189.19</v>
       </c>
       <c r="H81" s="1">
-        <v>819974.97</v>
+        <v>202743.41</v>
       </c>
       <c r="I81" s="1">
-        <v>130.28293901098</v>
+        <v>77.921534710954</v>
       </c>
       <c r="J81">
         <v>0.0</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
       <c r="L81" s="1">
-        <v>1449355.13</v>
+        <v>462932.6</v>
       </c>
       <c r="M81" s="1">
-        <v>1449355.13</v>
+        <v>462932.6</v>
       </c>
       <c r="N81" s="1">
-        <v>1.95</v>
+        <v>0.66</v>
       </c>
       <c r="O81">
         <v>1</v>
       </c>
       <c r="Z81" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="82" spans="1:26">
       <c r="A82" t="s">
         <v>191</v>
       </c>
       <c r="B82" s="1">
-        <v>15791.0</v>
+        <v>2695.0</v>
       </c>
       <c r="C82" s="1">
-        <v>13.925</v>
+        <v>50.75</v>
       </c>
       <c r="D82" s="1">
-        <v>19.15</v>
+        <v>56.8</v>
       </c>
       <c r="E82" t="s">
         <v>8</v>
       </c>
       <c r="F82">
         <v>1.0</v>
       </c>
       <c r="G82" s="1">
-        <v>302397.65</v>
+        <v>153076.0</v>
       </c>
       <c r="H82" s="1">
-        <v>-82507.97</v>
+        <v>-16304.75</v>
       </c>
       <c r="I82" s="1">
-        <v>-27.284593646809</v>
+        <v>-10.651408450704</v>
       </c>
       <c r="J82">
         <v>0.0</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
       <c r="L82" s="1">
-        <v>219889.68</v>
+        <v>136771.25</v>
       </c>
       <c r="M82" s="1">
-        <v>219889.68</v>
+        <v>136771.25</v>
       </c>
       <c r="N82" s="1">
-        <v>0.3</v>
+        <v>0.19</v>
       </c>
       <c r="O82">
         <v>1</v>
       </c>
       <c r="Z82" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="83" spans="1:26">
       <c r="A83" t="s">
         <v>193</v>
       </c>
       <c r="B83" s="1">
-        <v>6121.0</v>
+        <v>2303.0</v>
       </c>
       <c r="C83" s="1">
-        <v>13.43</v>
+        <v>381.75</v>
       </c>
       <c r="D83" s="1">
-        <v>14.99</v>
+        <v>360.5104646114</v>
       </c>
       <c r="E83" t="s">
         <v>8</v>
       </c>
       <c r="F83">
         <v>1.0</v>
       </c>
       <c r="G83" s="1">
-        <v>91753.79</v>
+        <v>830255.6</v>
       </c>
       <c r="H83" s="1">
-        <v>-9548.76</v>
+        <v>48914.65</v>
       </c>
       <c r="I83" s="1">
-        <v>-10.406937958639</v>
+        <v>5.891517021987</v>
       </c>
       <c r="J83">
         <v>0.0</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
       <c r="L83" s="1">
-        <v>82205.03</v>
+        <v>879170.25</v>
       </c>
       <c r="M83" s="1">
-        <v>82205.03</v>
+        <v>879170.25</v>
       </c>
       <c r="N83" s="1">
-        <v>0.11</v>
+        <v>1.25</v>
       </c>
       <c r="O83">
         <v>1</v>
       </c>
       <c r="Z83" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="84" spans="1:26">
       <c r="A84" t="s">
         <v>195</v>
       </c>
       <c r="B84" s="1">
-        <v>2888.0</v>
+        <v>12850.0</v>
       </c>
       <c r="C84" s="1">
-        <v>121.55</v>
+        <v>25.1</v>
       </c>
       <c r="D84" s="1">
-        <v>114.8</v>
+        <v>20.7480062257</v>
       </c>
       <c r="E84" t="s">
         <v>8</v>
       </c>
       <c r="F84">
         <v>1.0</v>
       </c>
       <c r="G84" s="1">
-        <v>331542.4</v>
+        <v>266611.88</v>
       </c>
       <c r="H84" s="1">
-        <v>19494.0</v>
+        <v>55923.12</v>
       </c>
       <c r="I84" s="1">
-        <v>5.8797909407665</v>
+        <v>20.975479412245</v>
       </c>
       <c r="J84">
         <v>0.0</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
       <c r="L84" s="1">
-        <v>351036.4</v>
+        <v>322535.0</v>
       </c>
       <c r="M84" s="1">
-        <v>351036.4</v>
+        <v>322535.0</v>
       </c>
       <c r="N84" s="1">
-        <v>0.47</v>
+        <v>0.46</v>
       </c>
       <c r="O84">
         <v>1</v>
       </c>
       <c r="Z84" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="85" spans="1:26">
       <c r="A85" t="s">
         <v>197</v>
       </c>
       <c r="B85" s="1">
-        <v>831.0</v>
+        <v>1953.0</v>
       </c>
       <c r="C85" s="1">
-        <v>266.1</v>
+        <v>495.1</v>
       </c>
       <c r="D85" s="1">
-        <v>285.9</v>
+        <v>637.8062672811</v>
       </c>
       <c r="E85" t="s">
         <v>8</v>
       </c>
       <c r="F85">
         <v>1.0</v>
       </c>
       <c r="G85" s="1">
-        <v>237582.9</v>
+        <v>1245635.64</v>
       </c>
       <c r="H85" s="1">
-        <v>-16453.8</v>
+        <v>-278705.34</v>
       </c>
       <c r="I85" s="1">
-        <v>-6.9254984260231</v>
+        <v>-22.374547664677</v>
       </c>
       <c r="J85">
         <v>0.0</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
       <c r="L85" s="1">
-        <v>221129.1</v>
+        <v>966930.3</v>
       </c>
       <c r="M85" s="1">
-        <v>221129.1</v>
+        <v>966930.3</v>
       </c>
       <c r="N85" s="1">
-        <v>0.3</v>
+        <v>1.37</v>
       </c>
       <c r="O85">
         <v>1</v>
       </c>
       <c r="Z85" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="86" spans="1:26">
       <c r="A86" t="s">
         <v>199</v>
       </c>
       <c r="B86" s="1">
-        <v>2911.0</v>
+        <v>10527.0</v>
       </c>
       <c r="C86" s="1">
-        <v>35.9</v>
+        <v>45.51</v>
       </c>
       <c r="D86" s="1">
-        <v>35.62</v>
+        <v>54.0571615845</v>
       </c>
       <c r="E86" t="s">
         <v>8</v>
       </c>
       <c r="F86">
         <v>1.0</v>
       </c>
       <c r="G86" s="1">
-        <v>103689.82</v>
+        <v>569059.74</v>
       </c>
       <c r="H86" s="1">
-        <v>815.08</v>
+        <v>-89975.97</v>
       </c>
       <c r="I86" s="1">
-        <v>0.78607523862998</v>
+        <v>-15.811339948245</v>
       </c>
       <c r="J86">
         <v>0.0</v>
       </c>
       <c r="K86">
         <v>0.0</v>
       </c>
       <c r="L86" s="1">
-        <v>104504.9</v>
+        <v>479083.77</v>
       </c>
       <c r="M86" s="1">
-        <v>104504.9</v>
+        <v>479083.77</v>
       </c>
       <c r="N86" s="1">
-        <v>0.14</v>
+        <v>0.68</v>
       </c>
       <c r="O86">
         <v>1</v>
       </c>
       <c r="Z86" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="87" spans="1:26">
       <c r="A87" t="s">
         <v>201</v>
       </c>
       <c r="B87" s="1">
-        <v>4499.0</v>
+        <v>4355.0</v>
       </c>
       <c r="C87" s="1">
-        <v>49.36</v>
+        <v>136.3</v>
       </c>
       <c r="D87" s="1">
-        <v>64.02</v>
+        <v>111.1105120551</v>
       </c>
       <c r="E87" t="s">
         <v>8</v>
       </c>
       <c r="F87">
         <v>1.0</v>
       </c>
       <c r="G87" s="1">
-        <v>288025.98</v>
+        <v>483886.28</v>
       </c>
       <c r="H87" s="1">
-        <v>-65955.34</v>
+        <v>109700.22</v>
       </c>
       <c r="I87" s="1">
-        <v>-22.899094033115</v>
+        <v>22.670661379364</v>
       </c>
       <c r="J87">
         <v>0.0</v>
       </c>
       <c r="K87">
         <v>0.0</v>
       </c>
       <c r="L87" s="1">
-        <v>222070.64</v>
+        <v>593586.5</v>
       </c>
       <c r="M87" s="1">
-        <v>222070.64</v>
+        <v>593586.5</v>
       </c>
       <c r="N87" s="1">
-        <v>0.3</v>
+        <v>0.84</v>
       </c>
       <c r="O87">
         <v>1</v>
       </c>
       <c r="Z87" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="88" spans="1:26">
       <c r="A88" t="s">
         <v>203</v>
       </c>
       <c r="B88" s="1">
-        <v>2709.0</v>
+        <v>11028.0</v>
       </c>
       <c r="C88" s="1">
-        <v>28.1</v>
+        <v>15.25</v>
       </c>
       <c r="D88" s="1">
-        <v>33.4333333333</v>
+        <v>12.7945384476</v>
       </c>
       <c r="E88" t="s">
         <v>8</v>
       </c>
       <c r="F88">
         <v>1.0</v>
       </c>
       <c r="G88" s="1">
-        <v>90570.9</v>
+        <v>141098.17</v>
       </c>
       <c r="H88" s="1">
-        <v>-14448.0</v>
+        <v>27078.83</v>
       </c>
       <c r="I88" s="1">
-        <v>-15.952143569292</v>
+        <v>19.191482072376</v>
       </c>
       <c r="J88">
         <v>0.0</v>
       </c>
       <c r="K88">
         <v>0.0</v>
       </c>
       <c r="L88" s="1">
-        <v>76122.9</v>
+        <v>168177.0</v>
       </c>
       <c r="M88" s="1">
-        <v>76122.9</v>
+        <v>168177.0</v>
       </c>
       <c r="N88" s="1">
-        <v>0.1</v>
+        <v>0.24</v>
       </c>
       <c r="O88">
         <v>1</v>
       </c>
       <c r="Z88" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="89" spans="1:26">
       <c r="A89" t="s">
         <v>205</v>
       </c>
       <c r="B89" s="1">
-        <v>180757.0</v>
+        <v>6395.0</v>
       </c>
       <c r="C89" s="1">
-        <v>4.361</v>
+        <v>50.64</v>
       </c>
       <c r="D89" s="1">
-        <v>3.5459065486</v>
+        <v>52.2038014073</v>
       </c>
       <c r="E89" t="s">
         <v>8</v>
       </c>
       <c r="F89">
         <v>1.0</v>
       </c>
       <c r="G89" s="1">
-        <v>640947.43</v>
+        <v>333843.31</v>
       </c>
       <c r="H89" s="1">
-        <v>147333.85</v>
+        <v>-10000.51</v>
       </c>
       <c r="I89" s="1">
-        <v>22.986885211475</v>
+        <v>-2.9955699876089</v>
       </c>
       <c r="J89">
         <v>0.0</v>
       </c>
       <c r="K89">
         <v>0.0</v>
       </c>
       <c r="L89" s="1">
-        <v>788281.28</v>
+        <v>323842.8</v>
       </c>
       <c r="M89" s="1">
-        <v>788281.28</v>
+        <v>323842.8</v>
       </c>
       <c r="N89" s="1">
-        <v>1.06</v>
+        <v>0.46</v>
       </c>
       <c r="O89">
         <v>1</v>
       </c>
       <c r="Z89" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="90" spans="1:26">
       <c r="A90" t="s">
         <v>207</v>
       </c>
       <c r="B90" s="1">
-        <v>9484.0</v>
+        <v>631.0</v>
       </c>
       <c r="C90" s="1">
-        <v>23.68</v>
+        <v>515.6</v>
       </c>
       <c r="D90" s="1">
-        <v>27.08</v>
+        <v>200.3845007924</v>
       </c>
       <c r="E90" t="s">
         <v>8</v>
       </c>
       <c r="F90">
         <v>1.0</v>
       </c>
       <c r="G90" s="1">
-        <v>256826.72</v>
+        <v>126442.62</v>
       </c>
       <c r="H90" s="1">
-        <v>-32245.6</v>
+        <v>198900.98</v>
       </c>
       <c r="I90" s="1">
-        <v>-12.555391432792</v>
+        <v>157.30532948463</v>
       </c>
       <c r="J90">
         <v>0.0</v>
       </c>
       <c r="K90">
         <v>0.0</v>
       </c>
       <c r="L90" s="1">
-        <v>224581.12</v>
+        <v>325343.6</v>
       </c>
       <c r="M90" s="1">
-        <v>224581.12</v>
+        <v>325343.6</v>
       </c>
       <c r="N90" s="1">
-        <v>0.3</v>
+        <v>0.46</v>
       </c>
       <c r="O90">
         <v>1</v>
       </c>
       <c r="Z90" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="91" spans="1:26">
       <c r="A91" t="s">
         <v>209</v>
       </c>
       <c r="B91" s="1">
-        <v>4450.0</v>
+        <v>4313.0</v>
       </c>
       <c r="C91" s="1">
-        <v>165.7</v>
+        <v>78.06</v>
       </c>
       <c r="D91" s="1">
-        <v>134.0369977528</v>
+        <v>69.472246696</v>
       </c>
       <c r="E91" t="s">
         <v>8</v>
       </c>
       <c r="F91">
         <v>1.0</v>
       </c>
       <c r="G91" s="1">
-        <v>596464.64</v>
+        <v>299633.8</v>
       </c>
       <c r="H91" s="1">
-        <v>140900.36</v>
+        <v>37038.98</v>
       </c>
       <c r="I91" s="1">
-        <v>23.62258389701</v>
+        <v>12.361415834929</v>
       </c>
       <c r="J91">
         <v>0.0</v>
       </c>
       <c r="K91">
         <v>0.0</v>
       </c>
       <c r="L91" s="1">
-        <v>737365.0</v>
+        <v>336672.78</v>
       </c>
       <c r="M91" s="1">
-        <v>737365.0</v>
+        <v>336672.78</v>
       </c>
       <c r="N91" s="1">
-        <v>0.99</v>
+        <v>0.48</v>
       </c>
       <c r="O91">
         <v>1</v>
       </c>
       <c r="Z91" t="s">
         <v>208</v>
       </c>
     </row>
     <row r="92" spans="1:26">
       <c r="A92" t="s">
         <v>211</v>
       </c>
       <c r="B92" s="1">
-        <v>3529.0</v>
+        <v>71680.0</v>
       </c>
       <c r="C92" s="1">
-        <v>154.05</v>
+        <v>8.852</v>
       </c>
       <c r="D92" s="1">
-        <v>76.1009634457</v>
+        <v>4.7133890904</v>
       </c>
       <c r="E92" t="s">
         <v>8</v>
       </c>
       <c r="F92">
         <v>1.0</v>
       </c>
       <c r="G92" s="1">
-        <v>268560.3</v>
+        <v>337855.73</v>
       </c>
       <c r="H92" s="1">
-        <v>275082.15</v>
+        <v>296655.63</v>
       </c>
       <c r="I92" s="1">
-        <v>102.42844902988</v>
+        <v>87.805416234912</v>
       </c>
       <c r="J92">
         <v>0.0</v>
       </c>
       <c r="K92">
         <v>0.0</v>
       </c>
       <c r="L92" s="1">
-        <v>543642.45</v>
+        <v>634511.36</v>
       </c>
       <c r="M92" s="1">
-        <v>543642.45</v>
+        <v>634511.36</v>
       </c>
       <c r="N92" s="1">
-        <v>0.73</v>
+        <v>0.9</v>
       </c>
       <c r="O92">
         <v>1</v>
       </c>
       <c r="Z92" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="93" spans="1:26">
       <c r="A93" t="s">
         <v>213</v>
       </c>
       <c r="B93" s="1">
-        <v>4300.0</v>
+        <v>31693.0</v>
       </c>
       <c r="C93" s="1">
-        <v>50.08</v>
+        <v>17.04</v>
       </c>
       <c r="D93" s="1">
-        <v>56.8</v>
+        <v>16.4664743003</v>
       </c>
       <c r="E93" t="s">
         <v>8</v>
       </c>
       <c r="F93">
         <v>1.0</v>
       </c>
       <c r="G93" s="1">
-        <v>244240.0</v>
+        <v>521871.97</v>
       </c>
       <c r="H93" s="1">
-        <v>-28896.0</v>
+        <v>18176.75</v>
       </c>
       <c r="I93" s="1">
-        <v>-11.830985915493</v>
+        <v>3.4829902820801</v>
       </c>
       <c r="J93">
         <v>0.0</v>
       </c>
       <c r="K93">
         <v>0.0</v>
       </c>
       <c r="L93" s="1">
-        <v>215344.0</v>
+        <v>540048.72</v>
       </c>
       <c r="M93" s="1">
-        <v>215344.0</v>
+        <v>540048.72</v>
       </c>
       <c r="N93" s="1">
-        <v>0.29</v>
+        <v>0.77</v>
       </c>
       <c r="O93">
         <v>1</v>
       </c>
       <c r="Z93" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="94" spans="1:26">
       <c r="A94" t="s">
         <v>215</v>
       </c>
       <c r="B94" s="1">
-        <v>2423.0</v>
+        <v>38.0</v>
       </c>
       <c r="C94" s="1">
-        <v>378.1</v>
+        <v>4819.08</v>
       </c>
       <c r="D94" s="1">
-        <v>360.5104622369</v>
+        <v>4815.3589473684</v>
       </c>
       <c r="E94" t="s">
         <v>8</v>
       </c>
       <c r="F94">
         <v>1.0</v>
       </c>
       <c r="G94" s="1">
-        <v>873516.85</v>
+        <v>182983.64</v>
       </c>
       <c r="H94" s="1">
-        <v>42619.45</v>
+        <v>141.4</v>
       </c>
       <c r="I94" s="1">
-        <v>4.8790644393408</v>
+        <v>0.077274667833693</v>
       </c>
       <c r="J94">
         <v>0.0</v>
       </c>
       <c r="K94">
         <v>0.0</v>
       </c>
       <c r="L94" s="1">
-        <v>916136.3</v>
+        <v>183125.04</v>
       </c>
       <c r="M94" s="1">
-        <v>916136.3</v>
+        <v>183125.04</v>
       </c>
       <c r="N94" s="1">
-        <v>1.23</v>
+        <v>0.26</v>
       </c>
       <c r="O94">
         <v>1</v>
       </c>
       <c r="Z94" t="s">
         <v>214</v>
       </c>
     </row>
     <row r="95" spans="1:26">
       <c r="A95" t="s">
         <v>217</v>
       </c>
       <c r="B95" s="1">
-        <v>12730.0</v>
+        <v>16138.0</v>
       </c>
       <c r="C95" s="1">
-        <v>26.26</v>
+        <v>16.465</v>
       </c>
       <c r="D95" s="1">
-        <v>20.54</v>
+        <v>18.19</v>
       </c>
       <c r="E95" t="s">
         <v>8</v>
       </c>
       <c r="F95">
         <v>1.0</v>
       </c>
       <c r="G95" s="1">
-        <v>261474.2</v>
+        <v>293550.22</v>
       </c>
       <c r="H95" s="1">
-        <v>72815.6</v>
+        <v>-27838.05</v>
       </c>
       <c r="I95" s="1">
-        <v>27.848101265823</v>
+        <v>-9.4832325453546</v>
       </c>
       <c r="J95">
         <v>0.0</v>
       </c>
       <c r="K95">
         <v>0.0</v>
       </c>
       <c r="L95" s="1">
-        <v>334289.8</v>
+        <v>265712.17</v>
       </c>
       <c r="M95" s="1">
-        <v>334289.8</v>
+        <v>265712.17</v>
       </c>
       <c r="N95" s="1">
-        <v>0.45</v>
+        <v>0.38</v>
       </c>
       <c r="O95">
         <v>1</v>
       </c>
       <c r="Z95" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="96" spans="1:26">
       <c r="A96" t="s">
         <v>219</v>
       </c>
       <c r="B96" s="1">
-        <v>2481.0</v>
+        <v>4549.0</v>
       </c>
       <c r="C96" s="1">
-        <v>481.35</v>
+        <v>77.4</v>
       </c>
       <c r="D96" s="1">
-        <v>637.806267634</v>
+        <v>68.5641899319</v>
       </c>
       <c r="E96" t="s">
         <v>8</v>
       </c>
       <c r="F96">
         <v>1.0</v>
       </c>
       <c r="G96" s="1">
-        <v>1582397.35</v>
+        <v>311898.5</v>
       </c>
       <c r="H96" s="1">
-        <v>-388168.0</v>
+        <v>40194.1</v>
       </c>
       <c r="I96" s="1">
-        <v>-24.530374750691</v>
+        <v>12.886916737336</v>
       </c>
       <c r="J96">
         <v>0.0</v>
       </c>
       <c r="K96">
         <v>0.0</v>
       </c>
       <c r="L96" s="1">
-        <v>1194229.35</v>
+        <v>352092.6</v>
       </c>
       <c r="M96" s="1">
-        <v>1194229.35</v>
+        <v>352092.6</v>
       </c>
       <c r="N96" s="1">
-        <v>1.61</v>
+        <v>0.5</v>
       </c>
       <c r="O96">
         <v>1</v>
       </c>
       <c r="Z96" t="s">
         <v>218</v>
       </c>
     </row>
     <row r="97" spans="1:26">
       <c r="A97" t="s">
         <v>221</v>
       </c>
       <c r="B97" s="1">
-        <v>7123.0</v>
+        <v>4821.0</v>
       </c>
       <c r="C97" s="1">
-        <v>45.53</v>
+        <v>255.9</v>
       </c>
       <c r="D97" s="1">
-        <v>59.0</v>
+        <v>158.78</v>
       </c>
       <c r="E97" t="s">
         <v>8</v>
       </c>
       <c r="F97">
         <v>1.0</v>
       </c>
       <c r="G97" s="1">
-        <v>420257.0</v>
+        <v>765478.38</v>
       </c>
       <c r="H97" s="1">
-        <v>-95946.81</v>
+        <v>468215.52</v>
       </c>
       <c r="I97" s="1">
-        <v>-22.830508474576</v>
+        <v>61.166393752362</v>
       </c>
       <c r="J97">
         <v>0.0</v>
       </c>
       <c r="K97">
         <v>0.0</v>
       </c>
       <c r="L97" s="1">
-        <v>324310.19</v>
+        <v>1233693.9</v>
       </c>
       <c r="M97" s="1">
-        <v>324310.19</v>
+        <v>1233693.9</v>
       </c>
       <c r="N97" s="1">
-        <v>0.44</v>
+        <v>1.75</v>
       </c>
       <c r="O97">
         <v>1</v>
       </c>
       <c r="Z97" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="98" spans="1:26">
       <c r="A98" t="s">
         <v>223</v>
       </c>
       <c r="B98" s="1">
-        <v>3402.0</v>
+        <v>9160.0</v>
       </c>
       <c r="C98" s="1">
-        <v>133.0</v>
+        <v>27.84</v>
       </c>
       <c r="D98" s="1">
-        <v>100.9287272193</v>
+        <v>22.75</v>
       </c>
       <c r="E98" t="s">
         <v>8</v>
       </c>
       <c r="F98">
         <v>1.0</v>
       </c>
       <c r="G98" s="1">
-        <v>343359.53</v>
+        <v>208390.0</v>
       </c>
       <c r="H98" s="1">
-        <v>109106.47</v>
+        <v>46624.4</v>
       </c>
       <c r="I98" s="1">
-        <v>31.776158943368</v>
+        <v>22.373626373626</v>
       </c>
       <c r="J98">
         <v>0.0</v>
       </c>
       <c r="K98">
         <v>0.0</v>
       </c>
       <c r="L98" s="1">
-        <v>452466.0</v>
+        <v>255014.4</v>
       </c>
       <c r="M98" s="1">
-        <v>452466.0</v>
+        <v>255014.4</v>
       </c>
       <c r="N98" s="1">
-        <v>0.61</v>
+        <v>0.36</v>
       </c>
       <c r="O98">
         <v>1</v>
       </c>
       <c r="Z98" t="s">
         <v>222</v>
       </c>
     </row>
     <row r="99" spans="1:26">
       <c r="A99" t="s">
         <v>225</v>
       </c>
       <c r="B99" s="1">
-        <v>8263.0</v>
+        <v>2239.0</v>
       </c>
       <c r="C99" s="1">
-        <v>15.72</v>
+        <v>125.35</v>
       </c>
       <c r="D99" s="1">
-        <v>11.8022231635</v>
+        <v>143.25</v>
       </c>
       <c r="E99" t="s">
         <v>8</v>
       </c>
       <c r="F99">
         <v>1.0</v>
       </c>
       <c r="G99" s="1">
-        <v>97521.77</v>
+        <v>320736.75</v>
       </c>
       <c r="H99" s="1">
-        <v>32372.59</v>
+        <v>-40078.1</v>
       </c>
       <c r="I99" s="1">
-        <v>33.19524450797</v>
+        <v>-12.495636998255</v>
       </c>
       <c r="J99">
         <v>0.0</v>
       </c>
       <c r="K99">
         <v>0.0</v>
       </c>
       <c r="L99" s="1">
-        <v>129894.36</v>
+        <v>280658.65</v>
       </c>
       <c r="M99" s="1">
-        <v>129894.36</v>
+        <v>280658.65</v>
       </c>
       <c r="N99" s="1">
-        <v>0.17</v>
+        <v>0.4</v>
       </c>
       <c r="O99">
         <v>1</v>
       </c>
       <c r="Z99" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="100" spans="1:26">
       <c r="A100" t="s">
         <v>227</v>
       </c>
       <c r="B100" s="1">
-        <v>6600.0</v>
+        <v>4604.0</v>
       </c>
       <c r="C100" s="1">
-        <v>51.22</v>
+        <v>16.74</v>
       </c>
       <c r="D100" s="1">
-        <v>52.2038015152</v>
+        <v>16.36</v>
       </c>
       <c r="E100" t="s">
         <v>8</v>
       </c>
       <c r="F100">
         <v>1.0</v>
       </c>
       <c r="G100" s="1">
-        <v>344545.09</v>
+        <v>75321.44</v>
       </c>
       <c r="H100" s="1">
-        <v>-6493.09</v>
+        <v>1749.52</v>
       </c>
       <c r="I100" s="1">
-        <v>-1.8845399886558</v>
+        <v>2.3227383863081</v>
       </c>
       <c r="J100">
         <v>0.0</v>
       </c>
       <c r="K100">
         <v>0.0</v>
       </c>
       <c r="L100" s="1">
-        <v>338052.0</v>
+        <v>77070.96</v>
       </c>
       <c r="M100" s="1">
-        <v>338052.0</v>
+        <v>77070.96</v>
       </c>
       <c r="N100" s="1">
-        <v>0.45</v>
+        <v>0.11</v>
       </c>
       <c r="O100">
         <v>1</v>
       </c>
       <c r="Z100" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="101" spans="1:26">
       <c r="A101" t="s">
         <v>229</v>
       </c>
       <c r="B101" s="1">
-        <v>621.0</v>
+        <v>3185.0</v>
       </c>
       <c r="C101" s="1">
-        <v>478.0</v>
+        <v>28.68</v>
       </c>
       <c r="D101" s="1">
-        <v>186.1487117552</v>
+        <v>23.76</v>
       </c>
       <c r="E101" t="s">
         <v>8</v>
       </c>
       <c r="F101">
         <v>1.0</v>
       </c>
       <c r="G101" s="1">
-        <v>115598.35</v>
+        <v>75675.6</v>
       </c>
       <c r="H101" s="1">
-        <v>181239.65</v>
+        <v>15670.2</v>
       </c>
       <c r="I101" s="1">
-        <v>156.78394198533</v>
+        <v>20.707070707071</v>
       </c>
       <c r="J101">
         <v>0.0</v>
       </c>
       <c r="K101">
         <v>0.0</v>
       </c>
       <c r="L101" s="1">
-        <v>296838.0</v>
+        <v>91345.8</v>
       </c>
       <c r="M101" s="1">
-        <v>296838.0</v>
+        <v>91345.8</v>
       </c>
       <c r="N101" s="1">
-        <v>0.4</v>
+        <v>0.13</v>
       </c>
       <c r="O101">
         <v>1</v>
       </c>
       <c r="Z101" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="102" spans="1:26">
       <c r="A102" t="s">
         <v>231</v>
       </c>
       <c r="B102" s="1">
-        <v>66642.0</v>
+        <v>7439.0</v>
       </c>
       <c r="C102" s="1">
-        <v>3.594</v>
+        <v>35.9</v>
       </c>
       <c r="D102" s="1">
-        <v>3.47800006</v>
+        <v>41.96</v>
       </c>
       <c r="E102" t="s">
         <v>8</v>
       </c>
       <c r="F102">
         <v>1.0</v>
       </c>
       <c r="G102" s="1">
-        <v>231780.88</v>
+        <v>312140.44</v>
       </c>
       <c r="H102" s="1">
-        <v>7730.47</v>
+        <v>-45080.34</v>
       </c>
       <c r="I102" s="1">
-        <v>3.3352492233182</v>
+        <v>-14.442326024786</v>
       </c>
       <c r="J102">
         <v>0.0</v>
       </c>
       <c r="K102">
         <v>0.0</v>
       </c>
       <c r="L102" s="1">
-        <v>239511.35</v>
+        <v>267060.1</v>
       </c>
       <c r="M102" s="1">
-        <v>239511.35</v>
+        <v>267060.1</v>
       </c>
       <c r="N102" s="1">
-        <v>0.32</v>
+        <v>0.38</v>
       </c>
       <c r="O102">
         <v>1</v>
       </c>
       <c r="Z102" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="103" spans="1:26">
       <c r="A103" t="s">
         <v>233</v>
       </c>
       <c r="B103" s="1">
-        <v>4333.0</v>
+        <v>6208.0</v>
       </c>
       <c r="C103" s="1">
-        <v>76.28</v>
+        <v>32.7</v>
       </c>
       <c r="D103" s="1">
-        <v>69.3</v>
+        <v>28.0457989691</v>
       </c>
       <c r="E103" t="s">
         <v>8</v>
       </c>
       <c r="F103">
         <v>1.0</v>
       </c>
       <c r="G103" s="1">
-        <v>300276.9</v>
+        <v>174108.32</v>
       </c>
       <c r="H103" s="1">
-        <v>30244.34</v>
+        <v>28893.28</v>
       </c>
       <c r="I103" s="1">
-        <v>10.07215007215</v>
+        <v>16.595002467429</v>
       </c>
       <c r="J103">
         <v>0.0</v>
       </c>
       <c r="K103">
         <v>0.0</v>
       </c>
       <c r="L103" s="1">
-        <v>330521.24</v>
+        <v>203001.6</v>
       </c>
       <c r="M103" s="1">
-        <v>330521.24</v>
+        <v>203001.6</v>
       </c>
       <c r="N103" s="1">
-        <v>0.44</v>
+        <v>0.29</v>
       </c>
       <c r="O103">
         <v>1</v>
       </c>
       <c r="Z103" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="104" spans="1:26">
       <c r="A104" t="s">
         <v>235</v>
       </c>
       <c r="B104" s="1">
-        <v>71600.0</v>
+        <v>4334.0</v>
       </c>
       <c r="C104" s="1">
-        <v>12.28</v>
+        <v>38.59</v>
       </c>
       <c r="D104" s="1">
-        <v>4.503424162</v>
+        <v>37.416319797</v>
       </c>
       <c r="E104" t="s">
         <v>8</v>
       </c>
       <c r="F104">
         <v>1.0</v>
       </c>
       <c r="G104" s="1">
-        <v>322445.17</v>
+        <v>162162.33</v>
       </c>
       <c r="H104" s="1">
-        <v>556802.83</v>
+        <v>5086.73</v>
       </c>
       <c r="I104" s="1">
-        <v>172.68139882511</v>
+        <v>3.1368135867313</v>
       </c>
       <c r="J104">
         <v>0.0</v>
       </c>
       <c r="K104">
         <v>0.0</v>
       </c>
       <c r="L104" s="1">
-        <v>879248.0</v>
+        <v>167249.06</v>
       </c>
       <c r="M104" s="1">
-        <v>879248.0</v>
+        <v>167249.06</v>
       </c>
       <c r="N104" s="1">
-        <v>1.18</v>
+        <v>0.24</v>
       </c>
       <c r="O104">
         <v>1</v>
       </c>
       <c r="Z104" t="s">
         <v>234</v>
       </c>
     </row>
     <row r="105" spans="1:26">
       <c r="A105" t="s">
         <v>237</v>
       </c>
       <c r="B105" s="1">
-        <v>31819.0</v>
+        <v>3408.0</v>
       </c>
       <c r="C105" s="1">
-        <v>16.815</v>
+        <v>329.5</v>
       </c>
       <c r="D105" s="1">
-        <v>16.45</v>
+        <v>253.332133216</v>
       </c>
       <c r="E105" t="s">
         <v>8</v>
       </c>
       <c r="F105">
         <v>1.0</v>
       </c>
       <c r="G105" s="1">
-        <v>523422.55</v>
+        <v>863355.91</v>
       </c>
       <c r="H105" s="1">
-        <v>11613.94</v>
+        <v>259580.09</v>
       </c>
       <c r="I105" s="1">
-        <v>2.2188459400536</v>
+        <v>30.066405637971</v>
       </c>
       <c r="J105">
         <v>0.0</v>
       </c>
       <c r="K105">
         <v>0.0</v>
       </c>
       <c r="L105" s="1">
-        <v>535036.49</v>
+        <v>1122936.0</v>
       </c>
       <c r="M105" s="1">
-        <v>535036.49</v>
+        <v>1122936.0</v>
       </c>
       <c r="N105" s="1">
-        <v>0.72</v>
+        <v>1.59</v>
       </c>
       <c r="O105">
         <v>1</v>
       </c>
       <c r="Z105" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="106" spans="1:26">
       <c r="A106" t="s">
         <v>239</v>
       </c>
       <c r="B106" s="1">
-        <v>6.0</v>
+        <v>69527.0</v>
       </c>
       <c r="C106" s="1">
-        <v>4811.69</v>
+        <v>4.202</v>
       </c>
       <c r="D106" s="1">
-        <v>4799.9416666667</v>
+        <v>2.5731999079</v>
       </c>
       <c r="E106" t="s">
         <v>8</v>
       </c>
       <c r="F106">
         <v>1.0</v>
       </c>
       <c r="G106" s="1">
-        <v>28799.65</v>
+        <v>178906.87</v>
       </c>
       <c r="H106" s="1">
-        <v>70.49</v>
+        <v>113245.58</v>
       </c>
       <c r="I106" s="1">
-        <v>0.24475991895735</v>
+        <v>63.298620114476</v>
       </c>
       <c r="J106">
         <v>0.0</v>
       </c>
       <c r="K106">
         <v>0.0</v>
       </c>
       <c r="L106" s="1">
-        <v>28870.14</v>
+        <v>292152.45</v>
       </c>
       <c r="M106" s="1">
-        <v>28870.14</v>
+        <v>292152.45</v>
       </c>
       <c r="N106" s="1">
-        <v>0.04</v>
+        <v>0.41</v>
       </c>
       <c r="O106">
         <v>1</v>
       </c>
       <c r="Z106" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="107" spans="1:26">
       <c r="A107" t="s">
         <v>241</v>
       </c>
       <c r="B107" s="1">
-        <v>27280.0</v>
+        <v>24154.0</v>
       </c>
       <c r="C107" s="1">
-        <v>16.865</v>
+        <v>9.696</v>
       </c>
       <c r="D107" s="1">
-        <v>18.19</v>
+        <v>9.3879999172</v>
       </c>
       <c r="E107" t="s">
         <v>8</v>
       </c>
       <c r="F107">
         <v>1.0</v>
       </c>
       <c r="G107" s="1">
-        <v>496223.2</v>
+        <v>226757.75</v>
       </c>
       <c r="H107" s="1">
-        <v>-36146.0</v>
+        <v>7439.43</v>
       </c>
       <c r="I107" s="1">
-        <v>-7.284222100055</v>
+        <v>3.2807831264863</v>
       </c>
       <c r="J107">
         <v>0.0</v>
       </c>
       <c r="K107">
         <v>0.0</v>
       </c>
       <c r="L107" s="1">
-        <v>460077.2</v>
+        <v>234197.18</v>
       </c>
       <c r="M107" s="1">
-        <v>460077.2</v>
+        <v>234197.18</v>
       </c>
       <c r="N107" s="1">
-        <v>0.62</v>
+        <v>0.33</v>
       </c>
       <c r="O107">
         <v>1</v>
       </c>
       <c r="Z107" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="108" spans="1:26">
       <c r="A108" t="s">
         <v>243</v>
       </c>
       <c r="B108" s="1">
-        <v>3246.0</v>
+        <v>11138.0</v>
       </c>
       <c r="C108" s="1">
-        <v>68.5</v>
+        <v>77.34</v>
       </c>
       <c r="D108" s="1">
-        <v>67.7</v>
+        <v>89.7730059257</v>
       </c>
       <c r="E108" t="s">
         <v>8</v>
       </c>
       <c r="F108">
         <v>1.0</v>
       </c>
       <c r="G108" s="1">
-        <v>219754.2</v>
+        <v>999891.74</v>
       </c>
       <c r="H108" s="1">
-        <v>2596.8</v>
+        <v>-138478.82</v>
       </c>
       <c r="I108" s="1">
-        <v>1.1816838995569</v>
+        <v>-13.849381334023</v>
       </c>
       <c r="J108">
         <v>0.0</v>
       </c>
       <c r="K108">
         <v>0.0</v>
       </c>
       <c r="L108" s="1">
-        <v>222351.0</v>
+        <v>861412.92</v>
       </c>
       <c r="M108" s="1">
-        <v>222351.0</v>
+        <v>861412.92</v>
       </c>
       <c r="N108" s="1">
-        <v>0.3</v>
+        <v>1.22</v>
       </c>
       <c r="O108">
         <v>1</v>
       </c>
       <c r="Z108" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="109" spans="1:26">
       <c r="A109" t="s">
         <v>245</v>
       </c>
       <c r="B109" s="1">
-        <v>4821.0</v>
+        <v>9956.0</v>
       </c>
       <c r="C109" s="1">
-        <v>257.77</v>
+        <v>137.92</v>
       </c>
       <c r="D109" s="1">
-        <v>158.78</v>
+        <v>176.0814935717</v>
       </c>
       <c r="E109" t="s">
         <v>8</v>
       </c>
       <c r="F109">
         <v>1.0</v>
       </c>
       <c r="G109" s="1">
-        <v>765478.38</v>
+        <v>1753067.35</v>
       </c>
       <c r="H109" s="1">
-        <v>477230.79</v>
+        <v>-379935.83</v>
       </c>
       <c r="I109" s="1">
-        <v>62.344123945081</v>
+        <v>-21.672631687539</v>
       </c>
       <c r="J109">
         <v>0.0</v>
       </c>
       <c r="K109">
         <v>0.0</v>
       </c>
       <c r="L109" s="1">
-        <v>1242709.17</v>
+        <v>1373131.52</v>
       </c>
       <c r="M109" s="1">
-        <v>1242709.17</v>
+        <v>1373131.52</v>
       </c>
       <c r="N109" s="1">
-        <v>1.67</v>
+        <v>1.95</v>
       </c>
       <c r="O109">
         <v>1</v>
       </c>
       <c r="Z109" t="s">
         <v>244</v>
       </c>
     </row>
     <row r="110" spans="1:26">
       <c r="A110" t="s">
         <v>247</v>
       </c>
       <c r="B110" s="1">
-        <v>9454.0</v>
+        <v>24674.0</v>
       </c>
       <c r="C110" s="1">
-        <v>27.88</v>
+        <v>31.56</v>
       </c>
       <c r="D110" s="1">
-        <v>22.75</v>
+        <v>32.3946003891</v>
       </c>
       <c r="E110" t="s">
         <v>8</v>
       </c>
       <c r="F110">
         <v>1.0</v>
       </c>
       <c r="G110" s="1">
-        <v>215078.5</v>
+        <v>799304.37</v>
       </c>
       <c r="H110" s="1">
-        <v>48499.02</v>
+        <v>-20592.93</v>
       </c>
       <c r="I110" s="1">
-        <v>22.549450549451</v>
+        <v>-2.5763564885802</v>
       </c>
       <c r="J110">
         <v>0.0</v>
       </c>
       <c r="K110">
         <v>0.0</v>
       </c>
       <c r="L110" s="1">
-        <v>263577.52</v>
+        <v>778711.44</v>
       </c>
       <c r="M110" s="1">
-        <v>263577.52</v>
+        <v>778711.44</v>
       </c>
       <c r="N110" s="1">
-        <v>0.35</v>
+        <v>1.1</v>
       </c>
       <c r="O110">
         <v>1</v>
       </c>
       <c r="Z110" t="s">
         <v>246</v>
       </c>
     </row>
     <row r="111" spans="1:26">
       <c r="A111" t="s">
         <v>249</v>
       </c>
       <c r="B111" s="1">
-        <v>5627.0</v>
+        <v>6159.0</v>
       </c>
       <c r="C111" s="1">
-        <v>37.855</v>
+        <v>262.45</v>
       </c>
       <c r="D111" s="1">
-        <v>32.8492304958</v>
+        <v>130.4306900471</v>
       </c>
       <c r="E111" t="s">
         <v>8</v>
       </c>
       <c r="F111">
         <v>1.0</v>
       </c>
       <c r="G111" s="1">
-        <v>184842.62</v>
+        <v>803322.62</v>
       </c>
       <c r="H111" s="1">
-        <v>28167.47</v>
+        <v>813106.93</v>
       </c>
       <c r="I111" s="1">
-        <v>15.238622997229</v>
+        <v>101.21798014352</v>
       </c>
       <c r="J111">
         <v>0.0</v>
       </c>
       <c r="K111">
         <v>0.0</v>
       </c>
       <c r="L111" s="1">
-        <v>213010.09</v>
+        <v>1616429.55</v>
       </c>
       <c r="M111" s="1">
-        <v>213010.09</v>
+        <v>1616429.55</v>
       </c>
       <c r="N111" s="1">
-        <v>0.29</v>
+        <v>2.29</v>
       </c>
       <c r="O111">
         <v>1</v>
       </c>
       <c r="Z111" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="112" spans="1:26">
       <c r="A112" t="s">
         <v>251</v>
       </c>
       <c r="B112" s="1">
-        <v>5666.0</v>
+        <v>8053.0</v>
       </c>
       <c r="C112" s="1">
-        <v>15.92</v>
+        <v>147.66</v>
       </c>
       <c r="D112" s="1">
-        <v>16.36</v>
+        <v>114.1102880914</v>
       </c>
       <c r="E112" t="s">
         <v>8</v>
       </c>
       <c r="F112">
         <v>1.0</v>
       </c>
       <c r="G112" s="1">
-        <v>92695.76</v>
+        <v>918930.15</v>
       </c>
       <c r="H112" s="1">
-        <v>-2493.04</v>
+        <v>270175.83</v>
       </c>
       <c r="I112" s="1">
-        <v>-2.6894865525672</v>
+        <v>29.401128040037</v>
       </c>
       <c r="J112">
         <v>0.0</v>
       </c>
       <c r="K112">
         <v>0.0</v>
       </c>
       <c r="L112" s="1">
-        <v>90202.72</v>
+        <v>1189105.98</v>
       </c>
       <c r="M112" s="1">
-        <v>90202.72</v>
+        <v>1189105.98</v>
       </c>
       <c r="N112" s="1">
-        <v>0.12</v>
+        <v>1.69</v>
       </c>
       <c r="O112">
         <v>1</v>
       </c>
       <c r="Z112" t="s">
         <v>250</v>
       </c>
     </row>
     <row r="113" spans="1:26">
       <c r="A113" t="s">
         <v>253</v>
       </c>
       <c r="B113" s="1">
-        <v>3922.0</v>
+        <v>7251.0</v>
       </c>
       <c r="C113" s="1">
-        <v>28.13</v>
+        <v>264.55</v>
       </c>
       <c r="D113" s="1">
-        <v>23.76</v>
+        <v>190.6776265343</v>
       </c>
       <c r="E113" t="s">
         <v>8</v>
       </c>
       <c r="F113">
         <v>1.0</v>
       </c>
       <c r="G113" s="1">
-        <v>93186.72</v>
+        <v>1382603.47</v>
       </c>
       <c r="H113" s="1">
-        <v>17139.14</v>
+        <v>535648.58</v>
       </c>
       <c r="I113" s="1">
-        <v>18.392255892256</v>
+        <v>38.742024855471</v>
       </c>
       <c r="J113">
         <v>0.0</v>
       </c>
       <c r="K113">
         <v>0.0</v>
       </c>
       <c r="L113" s="1">
-        <v>110325.86</v>
+        <v>1918252.05</v>
       </c>
       <c r="M113" s="1">
-        <v>110325.86</v>
+        <v>1918252.05</v>
       </c>
       <c r="N113" s="1">
-        <v>0.15</v>
+        <v>2.72</v>
       </c>
       <c r="O113">
         <v>1</v>
       </c>
       <c r="Z113" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="114" spans="1:26">
       <c r="A114" t="s">
         <v>255</v>
       </c>
       <c r="B114" s="1">
-        <v>7678.0</v>
+        <v>8026.0</v>
       </c>
       <c r="C114" s="1">
-        <v>32.015</v>
+        <v>16.44</v>
       </c>
       <c r="D114" s="1">
-        <v>41.96</v>
+        <v>19.72</v>
       </c>
       <c r="E114" t="s">
         <v>8</v>
       </c>
       <c r="F114">
         <v>1.0</v>
       </c>
       <c r="G114" s="1">
-        <v>322168.88</v>
+        <v>158272.72</v>
       </c>
       <c r="H114" s="1">
-        <v>-76357.71</v>
+        <v>-26325.28</v>
       </c>
       <c r="I114" s="1">
-        <v>-23.701143946616</v>
+        <v>-16.632860040568</v>
       </c>
       <c r="J114">
         <v>0.0</v>
       </c>
       <c r="K114">
         <v>0.0</v>
       </c>
       <c r="L114" s="1">
-        <v>245811.17</v>
+        <v>131947.44</v>
       </c>
       <c r="M114" s="1">
-        <v>245811.17</v>
+        <v>131947.44</v>
       </c>
       <c r="N114" s="1">
-        <v>0.33</v>
+        <v>0.19</v>
       </c>
       <c r="O114">
         <v>1</v>
       </c>
       <c r="Z114" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="115" spans="1:26">
       <c r="A115" t="s">
         <v>257</v>
       </c>
       <c r="B115" s="1">
-        <v>3417.0</v>
+        <v>7247.0</v>
       </c>
       <c r="C115" s="1">
-        <v>26.39</v>
+        <v>74.55</v>
       </c>
       <c r="D115" s="1">
-        <v>27.83</v>
+        <v>32.0377342349</v>
       </c>
       <c r="E115" t="s">
         <v>8</v>
       </c>
       <c r="F115">
         <v>1.0</v>
       </c>
       <c r="G115" s="1">
-        <v>95095.11</v>
+        <v>232177.46</v>
       </c>
       <c r="H115" s="1">
-        <v>-4920.48</v>
+        <v>308086.39</v>
       </c>
       <c r="I115" s="1">
-        <v>-5.1742723679483</v>
+        <v>132.69435801391</v>
       </c>
       <c r="J115">
         <v>0.0</v>
       </c>
       <c r="K115">
         <v>0.0</v>
       </c>
       <c r="L115" s="1">
-        <v>90174.63</v>
+        <v>540263.85</v>
       </c>
       <c r="M115" s="1">
-        <v>90174.63</v>
+        <v>540263.85</v>
       </c>
       <c r="N115" s="1">
-        <v>0.12</v>
+        <v>0.77</v>
       </c>
       <c r="O115">
         <v>1</v>
       </c>
       <c r="Z115" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="116" spans="1:26">
       <c r="A116" t="s">
         <v>259</v>
       </c>
       <c r="B116" s="1">
-        <v>1034.0</v>
+        <v>484.0</v>
       </c>
       <c r="C116" s="1">
-        <v>91.2</v>
+        <v>148.7</v>
       </c>
       <c r="D116" s="1">
-        <v>90.7</v>
+        <v>131.2</v>
       </c>
       <c r="E116" t="s">
         <v>8</v>
       </c>
       <c r="F116">
         <v>1.0</v>
       </c>
       <c r="G116" s="1">
-        <v>93783.8</v>
+        <v>63500.8</v>
       </c>
       <c r="H116" s="1">
-        <v>517.0</v>
+        <v>8470.0</v>
       </c>
       <c r="I116" s="1">
-        <v>0.55126791620728</v>
+        <v>13.338414634146</v>
       </c>
       <c r="J116">
         <v>0.0</v>
       </c>
       <c r="K116">
         <v>0.0</v>
       </c>
       <c r="L116" s="1">
-        <v>94300.8</v>
+        <v>71970.8</v>
       </c>
       <c r="M116" s="1">
-        <v>94300.8</v>
+        <v>71970.8</v>
       </c>
       <c r="N116" s="1">
-        <v>0.13</v>
+        <v>0.1</v>
       </c>
       <c r="O116">
         <v>1</v>
       </c>
       <c r="Z116" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="117" spans="1:26">
       <c r="A117" t="s">
         <v>261</v>
       </c>
       <c r="B117" s="1">
-        <v>2981.0</v>
+        <v>1839.0</v>
       </c>
       <c r="C117" s="1">
-        <v>38.38</v>
+        <v>47.7</v>
       </c>
       <c r="D117" s="1">
-        <v>36.87</v>
+        <v>52.5</v>
       </c>
       <c r="E117" t="s">
         <v>8</v>
       </c>
       <c r="F117">
         <v>1.0</v>
       </c>
       <c r="G117" s="1">
-        <v>109909.47</v>
+        <v>96547.5</v>
       </c>
       <c r="H117" s="1">
-        <v>4501.31</v>
+        <v>-8827.2</v>
       </c>
       <c r="I117" s="1">
-        <v>4.095470572281</v>
+        <v>-9.1428571428571</v>
       </c>
       <c r="J117">
         <v>0.0</v>
       </c>
       <c r="K117">
         <v>0.0</v>
       </c>
       <c r="L117" s="1">
-        <v>114410.78</v>
+        <v>87720.3</v>
       </c>
       <c r="M117" s="1">
-        <v>114410.78</v>
+        <v>87720.3</v>
       </c>
       <c r="N117" s="1">
-        <v>0.15</v>
+        <v>0.12</v>
       </c>
       <c r="O117">
         <v>1</v>
       </c>
       <c r="Z117" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="118" spans="1:26">
       <c r="A118" t="s">
         <v>263</v>
       </c>
       <c r="B118" s="1">
-        <v>3458.0</v>
+        <v>5218.0</v>
       </c>
       <c r="C118" s="1">
-        <v>331.2</v>
+        <v>53.79</v>
       </c>
       <c r="D118" s="1">
-        <v>251.5670589936</v>
+        <v>29.1999616711</v>
       </c>
       <c r="E118" t="s">
         <v>8</v>
       </c>
       <c r="F118">
         <v>1.0</v>
       </c>
       <c r="G118" s="1">
-        <v>869918.89</v>
+        <v>152365.4</v>
       </c>
       <c r="H118" s="1">
-        <v>275370.71</v>
+        <v>128310.82</v>
       </c>
       <c r="I118" s="1">
-        <v>31.654756916475</v>
+        <v>84.212570570484</v>
       </c>
       <c r="J118">
         <v>0.0</v>
       </c>
       <c r="K118">
         <v>0.0</v>
       </c>
       <c r="L118" s="1">
-        <v>1145289.6</v>
+        <v>280676.22</v>
       </c>
       <c r="M118" s="1">
-        <v>1145289.6</v>
+        <v>280676.22</v>
       </c>
       <c r="N118" s="1">
-        <v>1.54</v>
+        <v>0.4</v>
       </c>
       <c r="O118">
         <v>1</v>
       </c>
       <c r="Z118" t="s">
         <v>262</v>
       </c>
     </row>
     <row r="119" spans="1:26">
       <c r="A119" t="s">
         <v>265</v>
       </c>
       <c r="B119" s="1">
-        <v>114302.0</v>
+        <v>6508.0</v>
       </c>
       <c r="C119" s="1">
-        <v>4.493</v>
+        <v>9.772</v>
       </c>
       <c r="D119" s="1">
-        <v>2.573199944</v>
+        <v>11.505</v>
       </c>
       <c r="E119" t="s">
         <v>8</v>
       </c>
       <c r="F119">
         <v>1.0</v>
       </c>
       <c r="G119" s="1">
-        <v>294121.9</v>
+        <v>74874.54</v>
       </c>
       <c r="H119" s="1">
-        <v>219436.99</v>
+        <v>-11278.36</v>
       </c>
       <c r="I119" s="1">
-        <v>74.607497775582</v>
+        <v>-15.063010737695</v>
       </c>
       <c r="J119">
         <v>0.0</v>
       </c>
       <c r="K119">
         <v>0.0</v>
       </c>
       <c r="L119" s="1">
-        <v>513558.89</v>
+        <v>63596.18</v>
       </c>
       <c r="M119" s="1">
-        <v>513558.89</v>
+        <v>63596.18</v>
       </c>
       <c r="N119" s="1">
-        <v>0.69</v>
+        <v>0.09</v>
       </c>
       <c r="O119">
         <v>1</v>
       </c>
       <c r="Z119" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="120" spans="1:26">
       <c r="A120" t="s">
         <v>267</v>
       </c>
       <c r="B120" s="1">
-        <v>27344.0</v>
+        <v>13917.0</v>
       </c>
       <c r="C120" s="1">
-        <v>9.08</v>
+        <v>33.08</v>
       </c>
       <c r="D120" s="1">
-        <v>9.3879999269</v>
+        <v>29.5709959043</v>
       </c>
       <c r="E120" t="s">
         <v>8</v>
       </c>
       <c r="F120">
         <v>1.0</v>
       </c>
       <c r="G120" s="1">
-        <v>256705.47</v>
+        <v>411539.55</v>
       </c>
       <c r="H120" s="1">
-        <v>-8421.95</v>
+        <v>48834.81</v>
       </c>
       <c r="I120" s="1">
-        <v>-3.2807832260061</v>
+        <v>11.866371045019</v>
       </c>
       <c r="J120">
         <v>0.0</v>
       </c>
       <c r="K120">
         <v>0.0</v>
       </c>
       <c r="L120" s="1">
-        <v>248283.52</v>
+        <v>460374.36</v>
       </c>
       <c r="M120" s="1">
-        <v>248283.52</v>
+        <v>460374.36</v>
       </c>
       <c r="N120" s="1">
-        <v>0.33</v>
+        <v>0.65</v>
       </c>
       <c r="O120">
         <v>1</v>
       </c>
       <c r="Z120" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="121" spans="1:26">
       <c r="A121" t="s">
         <v>269</v>
       </c>
       <c r="B121" s="1">
-        <v>11250.0</v>
+        <v>917.0</v>
       </c>
       <c r="C121" s="1">
-        <v>72.49</v>
+        <v>223.1</v>
       </c>
       <c r="D121" s="1">
-        <v>90.1062711111</v>
+        <v>254.9</v>
       </c>
       <c r="E121" t="s">
         <v>8</v>
       </c>
       <c r="F121">
         <v>1.0</v>
       </c>
       <c r="G121" s="1">
-        <v>1013695.55</v>
+        <v>233743.3</v>
       </c>
       <c r="H121" s="1">
-        <v>-198183.05</v>
+        <v>-29160.6</v>
       </c>
       <c r="I121" s="1">
-        <v>-19.550549472176</v>
+        <v>-12.47548058062</v>
       </c>
       <c r="J121">
         <v>0.0</v>
       </c>
       <c r="K121">
         <v>0.0</v>
       </c>
       <c r="L121" s="1">
-        <v>815512.5</v>
+        <v>204582.7</v>
       </c>
       <c r="M121" s="1">
-        <v>815512.5</v>
+        <v>204582.7</v>
       </c>
       <c r="N121" s="1">
-        <v>1.1</v>
+        <v>0.29</v>
       </c>
       <c r="O121">
         <v>1</v>
       </c>
       <c r="Z121" t="s">
         <v>268</v>
       </c>
     </row>
     <row r="122" spans="1:26">
       <c r="A122" t="s">
         <v>271</v>
       </c>
       <c r="B122" s="1">
-        <v>10093.0</v>
+        <v>1178.0</v>
       </c>
       <c r="C122" s="1">
-        <v>132.22</v>
+        <v>239.3</v>
       </c>
       <c r="D122" s="1">
-        <v>176.7334826117</v>
+        <v>252.3</v>
       </c>
       <c r="E122" t="s">
         <v>8</v>
       </c>
       <c r="F122">
         <v>1.0</v>
       </c>
       <c r="G122" s="1">
-        <v>1783771.04</v>
+        <v>297209.4</v>
       </c>
       <c r="H122" s="1">
-        <v>-449274.58</v>
+        <v>-15314.0</v>
       </c>
       <c r="I122" s="1">
-        <v>-25.186785182923</v>
+        <v>-5.1525961157352</v>
       </c>
       <c r="J122">
         <v>0.0</v>
       </c>
       <c r="K122">
         <v>0.0</v>
       </c>
       <c r="L122" s="1">
-        <v>1334496.46</v>
+        <v>281895.4</v>
       </c>
       <c r="M122" s="1">
-        <v>1334496.46</v>
+        <v>281895.4</v>
       </c>
       <c r="N122" s="1">
-        <v>1.8</v>
+        <v>0.4</v>
       </c>
       <c r="O122">
         <v>1</v>
       </c>
       <c r="Z122" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="123" spans="1:26">
       <c r="A123" t="s">
         <v>273</v>
       </c>
       <c r="B123" s="1">
-        <v>22423.0</v>
+        <v>4135.0</v>
       </c>
       <c r="C123" s="1">
-        <v>32.7</v>
+        <v>19.33</v>
       </c>
       <c r="D123" s="1">
-        <v>32.5458404317</v>
+        <v>18.02</v>
       </c>
       <c r="E123" t="s">
         <v>8</v>
       </c>
       <c r="F123">
         <v>1.0</v>
       </c>
       <c r="G123" s="1">
-        <v>729775.38</v>
+        <v>74512.7</v>
       </c>
       <c r="H123" s="1">
-        <v>3456.72</v>
+        <v>5416.85</v>
       </c>
       <c r="I123" s="1">
-        <v>0.47366903498444</v>
+        <v>7.2697003329634</v>
       </c>
       <c r="J123">
         <v>0.0</v>
       </c>
       <c r="K123">
         <v>0.0</v>
       </c>
       <c r="L123" s="1">
-        <v>733232.1</v>
+        <v>79929.55</v>
       </c>
       <c r="M123" s="1">
-        <v>733232.1</v>
+        <v>79929.55</v>
       </c>
       <c r="N123" s="1">
-        <v>0.99</v>
+        <v>0.11</v>
       </c>
       <c r="O123">
         <v>1</v>
       </c>
       <c r="Z123" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="124" spans="1:26">
       <c r="A124" t="s">
         <v>275</v>
       </c>
       <c r="B124" s="1">
-        <v>5996.0</v>
+        <v>4516.0</v>
       </c>
       <c r="C124" s="1">
-        <v>292.75</v>
+        <v>103.65</v>
       </c>
       <c r="D124" s="1">
-        <v>121.5453468979</v>
+        <v>104.5456820195</v>
       </c>
       <c r="E124" t="s">
         <v>8</v>
       </c>
       <c r="F124">
         <v>1.0</v>
       </c>
       <c r="G124" s="1">
-        <v>728785.9</v>
+        <v>472128.3</v>
       </c>
       <c r="H124" s="1">
-        <v>1026543.1</v>
+        <v>-4044.9</v>
       </c>
       <c r="I124" s="1">
-        <v>140.85660823021</v>
+        <v>-0.85673745886447</v>
       </c>
       <c r="J124">
         <v>0.0</v>
       </c>
       <c r="K124">
         <v>0.0</v>
       </c>
       <c r="L124" s="1">
-        <v>1755329.0</v>
+        <v>468083.4</v>
       </c>
       <c r="M124" s="1">
-        <v>1755329.0</v>
+        <v>468083.4</v>
       </c>
       <c r="N124" s="1">
-        <v>2.36</v>
+        <v>0.66</v>
       </c>
       <c r="O124">
         <v>1</v>
       </c>
       <c r="Z124" t="s">
         <v>274</v>
       </c>
     </row>
     <row r="125" spans="1:26">
       <c r="A125" t="s">
         <v>277</v>
       </c>
       <c r="B125" s="1">
-        <v>8164.0</v>
+        <v>17229.0</v>
       </c>
       <c r="C125" s="1">
-        <v>169.14</v>
+        <v>80.6</v>
       </c>
       <c r="D125" s="1">
-        <v>113.0919377756</v>
+        <v>68.7286522723</v>
       </c>
       <c r="E125" t="s">
         <v>8</v>
       </c>
       <c r="F125">
         <v>1.0</v>
       </c>
       <c r="G125" s="1">
-        <v>923282.58</v>
+        <v>1184125.95</v>
       </c>
       <c r="H125" s="1">
-        <v>457576.38</v>
+        <v>204531.45</v>
       </c>
       <c r="I125" s="1">
-        <v>49.559732839322</v>
+        <v>17.272778288492</v>
       </c>
       <c r="J125">
         <v>0.0</v>
       </c>
       <c r="K125">
         <v>0.0</v>
       </c>
       <c r="L125" s="1">
-        <v>1380858.96</v>
+        <v>1388657.4</v>
       </c>
       <c r="M125" s="1">
-        <v>1380858.96</v>
+        <v>1388657.4</v>
       </c>
       <c r="N125" s="1">
-        <v>1.86</v>
+        <v>1.97</v>
       </c>
       <c r="O125">
         <v>1</v>
       </c>
       <c r="Z125" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="126" spans="1:26">
       <c r="A126" t="s">
         <v>279</v>
       </c>
       <c r="B126" s="1">
-        <v>7279.0</v>
+        <v>9963.0</v>
       </c>
       <c r="C126" s="1">
-        <v>279.0</v>
+        <v>18.29</v>
       </c>
       <c r="D126" s="1">
-        <v>188.1251476851</v>
+        <v>19.11</v>
       </c>
       <c r="E126" t="s">
         <v>8</v>
       </c>
       <c r="F126">
         <v>1.0</v>
       </c>
       <c r="G126" s="1">
-        <v>1369362.95</v>
+        <v>190392.93</v>
       </c>
       <c r="H126" s="1">
-        <v>661478.05</v>
+        <v>-8169.66</v>
       </c>
       <c r="I126" s="1">
-        <v>48.305531415174</v>
+        <v>-4.29094714809</v>
       </c>
       <c r="J126">
         <v>0.0</v>
       </c>
       <c r="K126">
         <v>0.0</v>
       </c>
       <c r="L126" s="1">
-        <v>2030841.0</v>
+        <v>182223.27</v>
       </c>
       <c r="M126" s="1">
-        <v>2030841.0</v>
+        <v>182223.27</v>
       </c>
       <c r="N126" s="1">
-        <v>2.73</v>
+        <v>0.26</v>
       </c>
       <c r="O126">
         <v>1</v>
       </c>
       <c r="Z126" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="127" spans="1:26">
       <c r="A127" t="s">
         <v>281</v>
       </c>
       <c r="B127" s="1">
-        <v>10749.0</v>
+        <v>6003.0</v>
       </c>
       <c r="C127" s="1">
-        <v>20.92</v>
+        <v>23.45</v>
       </c>
       <c r="D127" s="1">
-        <v>19.72</v>
+        <v>26.98</v>
       </c>
       <c r="E127" t="s">
         <v>8</v>
       </c>
       <c r="F127">
         <v>1.0</v>
       </c>
       <c r="G127" s="1">
-        <v>211970.28</v>
+        <v>161960.94</v>
       </c>
       <c r="H127" s="1">
-        <v>12898.8</v>
+        <v>-21190.59</v>
       </c>
       <c r="I127" s="1">
-        <v>6.0851926977688</v>
+        <v>-13.083765752409</v>
       </c>
       <c r="J127">
         <v>0.0</v>
       </c>
       <c r="K127">
         <v>0.0</v>
       </c>
       <c r="L127" s="1">
-        <v>224869.08</v>
+        <v>140770.35</v>
       </c>
       <c r="M127" s="1">
-        <v>224869.08</v>
+        <v>140770.35</v>
       </c>
       <c r="N127" s="1">
-        <v>0.3</v>
+        <v>0.2</v>
       </c>
       <c r="O127">
         <v>1</v>
       </c>
       <c r="Z127" t="s">
         <v>280</v>
       </c>
     </row>
     <row r="128" spans="1:26">
       <c r="A128" t="s">
         <v>283</v>
       </c>
       <c r="B128" s="1">
-        <v>7680.0</v>
+        <v>24114.0</v>
       </c>
       <c r="C128" s="1">
-        <v>78.92</v>
+        <v>20.73</v>
       </c>
       <c r="D128" s="1">
-        <v>32.037734375</v>
+        <v>19.8940926433</v>
       </c>
       <c r="E128" t="s">
         <v>8</v>
       </c>
       <c r="F128">
         <v>1.0</v>
       </c>
       <c r="G128" s="1">
-        <v>246049.8</v>
+        <v>479726.15</v>
       </c>
       <c r="H128" s="1">
-        <v>360055.8</v>
+        <v>20157.07</v>
       </c>
       <c r="I128" s="1">
-        <v>146.33452252349</v>
+        <v>4.2017867902344</v>
       </c>
       <c r="J128">
         <v>0.0</v>
       </c>
       <c r="K128">
         <v>0.0</v>
       </c>
       <c r="L128" s="1">
-        <v>606105.6</v>
+        <v>499883.22</v>
       </c>
       <c r="M128" s="1">
-        <v>606105.6</v>
+        <v>499883.22</v>
       </c>
       <c r="N128" s="1">
-        <v>0.82</v>
+        <v>0.71</v>
       </c>
       <c r="O128">
         <v>1</v>
       </c>
       <c r="Z128" t="s">
         <v>282</v>
       </c>
     </row>
     <row r="129" spans="1:26">
       <c r="A129" t="s">
         <v>285</v>
       </c>
       <c r="B129" s="1">
-        <v>769.0</v>
+        <v>6914.0</v>
       </c>
       <c r="C129" s="1">
-        <v>141.3</v>
+        <v>37.51</v>
       </c>
       <c r="D129" s="1">
-        <v>131.2</v>
+        <v>37.08</v>
       </c>
       <c r="E129" t="s">
         <v>8</v>
       </c>
       <c r="F129">
         <v>1.0</v>
       </c>
       <c r="G129" s="1">
-        <v>100892.8</v>
+        <v>256371.12</v>
       </c>
       <c r="H129" s="1">
-        <v>7766.9</v>
+        <v>2973.02</v>
       </c>
       <c r="I129" s="1">
-        <v>7.6981707317073</v>
+        <v>1.1596548004315</v>
       </c>
       <c r="J129">
         <v>0.0</v>
       </c>
       <c r="K129">
         <v>0.0</v>
       </c>
       <c r="L129" s="1">
-        <v>108659.7</v>
+        <v>259344.14</v>
       </c>
       <c r="M129" s="1">
-        <v>108659.7</v>
+        <v>259344.14</v>
       </c>
       <c r="N129" s="1">
-        <v>0.15</v>
+        <v>0.37</v>
       </c>
       <c r="O129">
         <v>1</v>
       </c>
       <c r="Z129" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="130" spans="1:26">
       <c r="A130" t="s">
         <v>287</v>
       </c>
       <c r="B130" s="1">
-        <v>2265.0</v>
+        <v>7808.0</v>
       </c>
       <c r="C130" s="1">
-        <v>51.1</v>
+        <v>58.6</v>
       </c>
       <c r="D130" s="1">
-        <v>52.5</v>
+        <v>60.0579277664</v>
       </c>
       <c r="E130" t="s">
         <v>8</v>
       </c>
       <c r="F130">
         <v>1.0</v>
       </c>
       <c r="G130" s="1">
-        <v>118912.5</v>
+        <v>468932.3</v>
       </c>
       <c r="H130" s="1">
-        <v>-3171.0</v>
+        <v>-11383.5</v>
       </c>
       <c r="I130" s="1">
-        <v>-2.6666666666667</v>
+        <v>-2.427535915099</v>
       </c>
       <c r="J130">
         <v>0.0</v>
       </c>
       <c r="K130">
         <v>0.0</v>
       </c>
       <c r="L130" s="1">
-        <v>115741.5</v>
+        <v>457548.8</v>
       </c>
       <c r="M130" s="1">
-        <v>115741.5</v>
+        <v>457548.8</v>
       </c>
       <c r="N130" s="1">
-        <v>0.16</v>
+        <v>0.65</v>
       </c>
       <c r="O130">
         <v>1</v>
       </c>
       <c r="Z130" t="s">
         <v>286</v>
       </c>
     </row>
     <row r="131" spans="1:26">
       <c r="A131" t="s">
         <v>289</v>
       </c>
       <c r="B131" s="1">
-        <v>6847.0</v>
+        <v>3016.0</v>
       </c>
       <c r="C131" s="1">
-        <v>69.35</v>
+        <v>117.95</v>
       </c>
       <c r="D131" s="1">
-        <v>29.1999605667</v>
+        <v>108.3666511936</v>
       </c>
       <c r="E131" t="s">
         <v>8</v>
       </c>
       <c r="F131">
         <v>1.0</v>
       </c>
       <c r="G131" s="1">
-        <v>199932.13</v>
+        <v>326833.82</v>
       </c>
       <c r="H131" s="1">
-        <v>274907.32</v>
+        <v>28903.38</v>
       </c>
       <c r="I131" s="1">
-        <v>137.50032073384</v>
+        <v>8.8434483310203</v>
       </c>
       <c r="J131">
         <v>0.0</v>
       </c>
       <c r="K131">
         <v>0.0</v>
       </c>
       <c r="L131" s="1">
-        <v>474839.45</v>
+        <v>355737.2</v>
       </c>
       <c r="M131" s="1">
-        <v>474839.45</v>
+        <v>355737.2</v>
       </c>
       <c r="N131" s="1">
-        <v>0.64</v>
+        <v>0.5</v>
       </c>
       <c r="O131">
         <v>1</v>
       </c>
       <c r="Z131" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="132" spans="1:26">
       <c r="A132" t="s">
         <v>291</v>
       </c>
       <c r="B132" s="1">
-        <v>8011.0</v>
+        <v>2047.0</v>
       </c>
       <c r="C132" s="1">
-        <v>9.72</v>
+        <v>73.12</v>
       </c>
       <c r="D132" s="1">
-        <v>11.5050006241</v>
+        <v>101.2</v>
       </c>
       <c r="E132" t="s">
         <v>8</v>
       </c>
       <c r="F132">
         <v>1.0</v>
       </c>
       <c r="G132" s="1">
-        <v>92166.56</v>
+        <v>207156.4</v>
       </c>
       <c r="H132" s="1">
-        <v>-14299.64</v>
+        <v>-57479.76</v>
       </c>
       <c r="I132" s="1">
-        <v>-15.514998064374</v>
+        <v>-27.747035573123</v>
       </c>
       <c r="J132">
         <v>0.0</v>
       </c>
       <c r="K132">
         <v>0.0</v>
       </c>
       <c r="L132" s="1">
-        <v>77866.92</v>
+        <v>149676.64</v>
       </c>
       <c r="M132" s="1">
-        <v>77866.92</v>
+        <v>149676.64</v>
       </c>
       <c r="N132" s="1">
-        <v>0.1</v>
+        <v>0.21</v>
       </c>
       <c r="O132">
         <v>1</v>
       </c>
       <c r="Z132" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="133" spans="1:26">
       <c r="A133" t="s">
         <v>293</v>
       </c>
       <c r="B133" s="1">
-        <v>20086.0</v>
+        <v>12713.0</v>
       </c>
       <c r="C133" s="1">
-        <v>35.1</v>
+        <v>21.09</v>
       </c>
       <c r="D133" s="1">
-        <v>29.5709957184</v>
+        <v>28.6531691969</v>
       </c>
       <c r="E133" t="s">
         <v>8</v>
       </c>
       <c r="F133">
         <v>1.0</v>
       </c>
       <c r="G133" s="1">
-        <v>593963.02</v>
+        <v>364267.74</v>
       </c>
       <c r="H133" s="1">
-        <v>111055.58</v>
+        <v>-96150.57</v>
       </c>
       <c r="I133" s="1">
-        <v>18.697389611899</v>
+        <v>-26.395576506446</v>
       </c>
       <c r="J133">
         <v>0.0</v>
       </c>
       <c r="K133">
         <v>0.0</v>
       </c>
       <c r="L133" s="1">
-        <v>705018.6</v>
+        <v>268117.17</v>
       </c>
       <c r="M133" s="1">
-        <v>705018.6</v>
+        <v>268117.17</v>
       </c>
       <c r="N133" s="1">
-        <v>0.95</v>
+        <v>0.38</v>
       </c>
       <c r="O133">
         <v>1</v>
       </c>
       <c r="Z133" t="s">
         <v>292</v>
       </c>
     </row>
     <row r="134" spans="1:26">
       <c r="A134" t="s">
         <v>295</v>
       </c>
       <c r="B134" s="1">
-        <v>1791.0</v>
+        <v>17824.0</v>
       </c>
       <c r="C134" s="1">
-        <v>53.06</v>
+        <v>29.88</v>
       </c>
       <c r="D134" s="1">
-        <v>51.48</v>
+        <v>35.8788302289</v>
       </c>
       <c r="E134" t="s">
         <v>8</v>
       </c>
       <c r="F134">
         <v>1.0</v>
       </c>
       <c r="G134" s="1">
-        <v>92200.68</v>
+        <v>639504.27</v>
       </c>
       <c r="H134" s="1">
-        <v>2829.78</v>
+        <v>-106923.15</v>
       </c>
       <c r="I134" s="1">
-        <v>3.0691530691531</v>
+        <v>-16.719692895874</v>
       </c>
       <c r="J134">
         <v>0.0</v>
       </c>
       <c r="K134">
         <v>0.0</v>
       </c>
       <c r="L134" s="1">
-        <v>95030.46</v>
+        <v>532581.12</v>
       </c>
       <c r="M134" s="1">
-        <v>95030.46</v>
+        <v>532581.12</v>
       </c>
       <c r="N134" s="1">
-        <v>0.13</v>
+        <v>0.76</v>
       </c>
       <c r="O134">
         <v>1</v>
       </c>
       <c r="Z134" t="s">
         <v>294</v>
       </c>
     </row>
     <row r="135" spans="1:26">
       <c r="A135" t="s">
         <v>297</v>
       </c>
       <c r="B135" s="1">
-        <v>18162.0</v>
+        <v>6341.0</v>
       </c>
       <c r="C135" s="1">
-        <v>10.135</v>
+        <v>22.94</v>
       </c>
       <c r="D135" s="1">
-        <v>10.2</v>
+        <v>29.6773158808</v>
       </c>
       <c r="E135" t="s">
         <v>8</v>
       </c>
       <c r="F135">
         <v>1.0</v>
       </c>
       <c r="G135" s="1">
-        <v>185252.4</v>
+        <v>188183.86</v>
       </c>
       <c r="H135" s="1">
-        <v>-1180.53</v>
+        <v>-42721.32</v>
       </c>
       <c r="I135" s="1">
-        <v>-0.63725490196078</v>
+        <v>-22.701904403491</v>
       </c>
       <c r="J135">
         <v>0.0</v>
       </c>
       <c r="K135">
         <v>0.0</v>
       </c>
       <c r="L135" s="1">
-        <v>184071.87</v>
+        <v>145462.54</v>
       </c>
       <c r="M135" s="1">
-        <v>184071.87</v>
+        <v>145462.54</v>
       </c>
       <c r="N135" s="1">
-        <v>0.25</v>
+        <v>0.21</v>
       </c>
       <c r="O135">
         <v>1</v>
       </c>
       <c r="Z135" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="136" spans="1:26">
       <c r="A136" t="s">
         <v>299</v>
       </c>
       <c r="B136" s="1">
-        <v>1055.0</v>
+        <v>10291.0</v>
       </c>
       <c r="C136" s="1">
-        <v>226.3</v>
+        <v>61.78</v>
       </c>
       <c r="D136" s="1">
-        <v>254.9</v>
+        <v>90.0216383247</v>
       </c>
       <c r="E136" t="s">
         <v>8</v>
       </c>
       <c r="F136">
         <v>1.0</v>
       </c>
       <c r="G136" s="1">
-        <v>268919.5</v>
+        <v>926412.68</v>
       </c>
       <c r="H136" s="1">
-        <v>-30173.0</v>
+        <v>-290634.7</v>
       </c>
       <c r="I136" s="1">
-        <v>-11.220086308356</v>
+        <v>-31.372055486114</v>
       </c>
       <c r="J136">
         <v>0.0</v>
       </c>
       <c r="K136">
         <v>0.0</v>
       </c>
       <c r="L136" s="1">
-        <v>238746.5</v>
+        <v>635777.98</v>
       </c>
       <c r="M136" s="1">
-        <v>238746.5</v>
+        <v>635777.98</v>
       </c>
       <c r="N136" s="1">
-        <v>0.32</v>
+        <v>0.9</v>
       </c>
       <c r="O136">
         <v>1</v>
       </c>
       <c r="Z136" t="s">
         <v>298</v>
-      </c>
-[...798 lines deleted...]
-        <v>330</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">