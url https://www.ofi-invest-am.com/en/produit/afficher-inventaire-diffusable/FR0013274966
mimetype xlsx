--- v0 (2026-05-02)
+++ v1 (2026-05-29)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="635">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="609">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>IC</t>
   </si>
   <si>
     <t>FR0010596783</t>
   </si>
   <si>
@@ -136,1833 +136,1755 @@
   <si>
     <t>CC (EUR)</t>
   </si>
   <si>
     <t>Interets (EUR)</t>
   </si>
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>QS0003091590</t>
   </si>
   <si>
     <t>FORTUNE MANAGEMENT</t>
   </si>
   <si>
+    <t>IE00B66F4759</t>
+  </si>
+  <si>
+    <t>ISHARES   HIGH YIELD CORP BOND UCI</t>
+  </si>
+  <si>
     <t>US4652661046</t>
   </si>
   <si>
     <t>IT GROUP INC</t>
   </si>
   <si>
     <t>USD</t>
   </si>
   <si>
     <t>US6680741070</t>
   </si>
   <si>
     <t>NORTHWESTERN CORPORATION</t>
   </si>
   <si>
     <t>FR0000008997</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
   <si>
-    <t>RX100326</t>
-[...4 lines deleted...]
-  <si>
     <t>XS2937255193</t>
   </si>
   <si>
     <t>ABERTIS INFRAESTRUCTURAS FINANCE B PERP</t>
   </si>
   <si>
-    <t>118 294.30</t>
-[...8 lines deleted...]
-    <t>16 701.37</t>
+    <t>1 000.68</t>
   </si>
   <si>
     <t>XS3213252540</t>
   </si>
   <si>
     <t>AEGIS LUX 1A SARL 5.625 29/10/2031</t>
   </si>
   <si>
-    <t>24 878.13</t>
+    <t>30 535.00</t>
   </si>
   <si>
     <t>FR0014012HT4</t>
   </si>
   <si>
     <t>AIR FRANCE-KLM 3.75 04/09/2030</t>
   </si>
   <si>
-    <t>75 452.05</t>
+    <t>85 068.49</t>
   </si>
   <si>
     <t>XS3066681704</t>
   </si>
   <si>
     <t>ALBION FINANCING 1 SARL 5.375 21/05/2030</t>
   </si>
   <si>
-    <t>55 432.52</t>
+    <t>64 489.25</t>
   </si>
   <si>
     <t>XS3104473312</t>
   </si>
   <si>
     <t>ALEXANDRITE LAKE LUX HOLDINGS SARL 6.75 30/07/2030</t>
   </si>
   <si>
+    <t>6 187.50</t>
+  </si>
+  <si>
     <t>XS2800001914</t>
   </si>
   <si>
     <t>ALEXANDRITE MONNET UK HOLDCO PLC 10.5 15/05/2029</t>
   </si>
   <si>
-    <t>1 864.33</t>
+    <t>14 418.25</t>
   </si>
   <si>
     <t>XS3134529562</t>
   </si>
   <si>
     <t>ALLWYN ENTERTAINMENT FINANCING (UK 4.125 15/02/2031</t>
   </si>
   <si>
-    <t>116 077.50</t>
+    <t>11 242.69</t>
   </si>
   <si>
     <t>XS2615937187</t>
   </si>
   <si>
     <t>ALLWYN ENTERTAINMENT FINANCING (UK 7.25 30/04/2030</t>
   </si>
   <si>
-    <t>7 018.36</t>
-[...8 lines deleted...]
-    <t>56 138.89</t>
+    <t>16 860.60</t>
   </si>
   <si>
     <t>FR001400Q7G7</t>
   </si>
   <si>
     <t>ALSTOM SA PERP</t>
   </si>
   <si>
-    <t>66 461.13</t>
+    <t>74 756.71</t>
   </si>
   <si>
     <t>XS3025437982</t>
   </si>
   <si>
     <t>ALSTRIA OFFICE REIT-AG 5.5 20/03/2031</t>
   </si>
   <si>
-    <t>164 457.53</t>
+    <t>173 046.58</t>
   </si>
   <si>
     <t>FR00140010J1</t>
   </si>
   <si>
     <t>ALTAREA SCA 1.75 16/01/2030</t>
   </si>
   <si>
-    <t>2 095.21</t>
+    <t>4 852.05</t>
   </si>
   <si>
     <t>XS3161792406</t>
   </si>
   <si>
     <t>ALTICE FRANCE SA (FRANCE) 4.75 15/10/2030</t>
   </si>
   <si>
-    <t>58 230.91</t>
+    <t>69 975.18</t>
   </si>
   <si>
     <t>XS3161793123</t>
   </si>
   <si>
     <t>ALTICE FRANCE SA (FRANCE) 5.265 15/07/2032</t>
   </si>
   <si>
-    <t>9 829.28</t>
+    <t>24 089.56</t>
   </si>
   <si>
     <t>XS2857868942</t>
   </si>
   <si>
     <t>AMBER FINCO PLC 6.625 15/07/2029</t>
   </si>
   <si>
-    <t>15 360.25</t>
+    <t>37 568.17</t>
   </si>
   <si>
     <t>XS2711801287</t>
   </si>
   <si>
     <t>APA INFRASTRUCTURE LTD 09/11/2083</t>
   </si>
   <si>
-    <t>156 289.32</t>
+    <t>9 121.56</t>
   </si>
   <si>
     <t>XS2911131253</t>
   </si>
   <si>
     <t>APCOA GROUP GMBH 6 15/04/2031</t>
   </si>
   <si>
-    <t>81 168.67</t>
+    <t>99 521.00</t>
   </si>
   <si>
     <t>XS3023482436</t>
   </si>
   <si>
     <t>ARAMARK INTERNATIONAL FINANCE SARL 4.375 15/04/2033</t>
   </si>
   <si>
-    <t>44 614.31</t>
+    <t>54 689.69</t>
   </si>
   <si>
     <t>XS3239172565</t>
   </si>
   <si>
     <t>ARDAGH METAL PACKAGING FINANCE PLC 5 30/01/2031</t>
   </si>
   <si>
-    <t>24 123.75</t>
+    <t>33 950.56</t>
   </si>
   <si>
     <t>XS2799493825</t>
   </si>
   <si>
     <t>AROUNDTOWN FINANCE SARL PERP</t>
   </si>
   <si>
-    <t>136 260.27</t>
+    <t>149 531.51</t>
   </si>
   <si>
     <t>XS3244710060</t>
   </si>
   <si>
     <t>ASMODEE GROUP AB 4.25 15/12/2031</t>
   </si>
   <si>
-    <t>7 847.15</t>
+    <t>12 794.27</t>
   </si>
   <si>
     <t>XS2954187378</t>
   </si>
   <si>
     <t>ASMODEE GROUP AB 5.75 15/12/2029</t>
   </si>
   <si>
-    <t>6 127.54</t>
+    <t>8 425.16</t>
   </si>
   <si>
     <t>XS2205083749</t>
   </si>
   <si>
     <t>AVANTOR FUNDING INC 3.875 15/07/2028</t>
   </si>
   <si>
-    <t>5 063.76</t>
+    <t>12 276.00</t>
   </si>
   <si>
     <t>XS2769426623</t>
   </si>
   <si>
     <t>AVIS BUDGET FINANCE PLC 7 28/02/2029</t>
   </si>
   <si>
-    <t>40 993.94</t>
+    <t>1 233.75</t>
   </si>
   <si>
     <t>XS2648489388</t>
   </si>
   <si>
     <t>AVIS BUDGET FINANCE PLC 7.25 31/07/2030</t>
   </si>
   <si>
-    <t>1 147.92</t>
-[...8 lines deleted...]
-    <t>7 242.96</t>
+    <t>8 805.73</t>
   </si>
   <si>
     <t>XS2831749481</t>
   </si>
   <si>
     <t>BERTRAND FRANCHISE FINANCE SAS 18/07/2030</t>
   </si>
   <si>
-    <t>8 319.04</t>
+    <t>20 825.69</t>
   </si>
   <si>
     <t>XS3266494221</t>
   </si>
   <si>
     <t>BETCLIC EVEREST GROUP SAS 5.125 10/12/2031</t>
   </si>
   <si>
+    <t>7 315.94</t>
+  </si>
+  <si>
     <t>XS3246904414</t>
   </si>
   <si>
     <t>BIFFA GROUP HOLDINGS LTD 5.25 15/06/2031</t>
   </si>
   <si>
-    <t>16 771.27</t>
+    <t>25 559.63</t>
   </si>
   <si>
     <t>XS2806449190</t>
   </si>
   <si>
     <t>BOELS TOPHOLDING BV 5.75 15/05/2030</t>
   </si>
   <si>
-    <t>30 056.21</t>
+    <t>39 364.50</t>
   </si>
   <si>
     <t>XS3134602070</t>
   </si>
   <si>
     <t>BOOTS GROUP FINCO LP 5.375 31/08/2032</t>
   </si>
   <si>
-    <t>21 612.43</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2794589403</t>
   </si>
   <si>
     <t>BRITISH TELECOMMUNICATIONS PLC 03/10/2054</t>
   </si>
   <si>
-    <t>33 080.82</t>
+    <t>38 163.70</t>
   </si>
   <si>
     <t>XS2380124227</t>
   </si>
   <si>
     <t>CASTELLUM AB PERP</t>
   </si>
   <si>
-    <t>81 963.70</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3023780375</t>
   </si>
   <si>
     <t>CELANESE US HOLDINGS LLC 5 15/04/2031</t>
   </si>
   <si>
-    <t>42 388.89</t>
+    <t>51 750.00</t>
   </si>
   <si>
     <t>XS3237210334</t>
   </si>
   <si>
     <t>CELSA OPCO SAU 8.25 15/12/2030</t>
   </si>
   <si>
-    <t>54 103.50</t>
+    <t>80 515.19</t>
   </si>
   <si>
     <t>XS2904660755</t>
   </si>
   <si>
     <t>CESAR SPA 6.5 30/09/2031</t>
   </si>
   <si>
-    <t>56 174.82</t>
+    <t>65 367.50</t>
   </si>
   <si>
     <t>XS2618867159</t>
   </si>
   <si>
     <t>CHEPLAPHARM ARZNEIMITTEL GMBH 7.5 15/05/2030</t>
   </si>
   <si>
-    <t>87 048.13</t>
+    <t>115 267.50</t>
   </si>
   <si>
     <t>XS3046352319</t>
   </si>
   <si>
     <t>CIDRON AIDA FINCO SARL 7 27/10/2031</t>
   </si>
   <si>
-    <t>48 510.78</t>
+    <t>60 564.00</t>
   </si>
   <si>
     <t>XS3209437014</t>
   </si>
   <si>
     <t>CIRSA FINANCE INTERNATIONAL SARL 4.875 15/10/2031</t>
   </si>
   <si>
-    <t>43 524.00</t>
+    <t>56 671.88</t>
   </si>
   <si>
     <t>XS2760863329</t>
   </si>
   <si>
     <t>CIRSA FINANCE INTERNATIONAL SARL 6.5 15/03/2029</t>
   </si>
   <si>
-    <t>41 270.13</t>
+    <t>47 266.92</t>
   </si>
   <si>
     <t>FR001400YRZ0</t>
   </si>
   <si>
     <t>CLARIANE SE 7.875 27/06/2030</t>
   </si>
   <si>
-    <t>124 532.88</t>
+    <t>134 306.51</t>
   </si>
   <si>
     <t>XS3091295801</t>
   </si>
   <si>
     <t>CLARIOS US FINANCE COMPANY INC 4.75 15/06/2031</t>
   </si>
   <si>
-    <t>13 163.31</t>
+    <t>19 924.67</t>
   </si>
   <si>
     <t>XS3193815977</t>
   </si>
   <si>
     <t>CMA CGM SA 4.875 15/01/2032</t>
   </si>
   <si>
-    <t>44 362.50</t>
+    <t>53 381.25</t>
   </si>
   <si>
     <t>XS2335148024</t>
   </si>
   <si>
     <t>CONSTELLIUM SE (FRANCE) 3.125 15/07/2029</t>
   </si>
   <si>
-    <t>3 743.92</t>
+    <t>9 041.67</t>
   </si>
   <si>
     <t>XS2904791774</t>
   </si>
   <si>
     <t>CPI PROPERTY GROUP SA 6 27/01/2032</t>
   </si>
   <si>
-    <t>5 474.63</t>
+    <t>23 376.16</t>
   </si>
   <si>
     <t>XS2290533020</t>
   </si>
   <si>
     <t>CPI PROPERTY GROUP SA PERP</t>
   </si>
   <si>
-    <t>37 479.45</t>
+    <t>40 500.00</t>
   </si>
   <si>
     <t>XS3188831658</t>
   </si>
   <si>
     <t>CROWN EUROPEAN HOLDINGS SA 3.75 30/09/2031</t>
   </si>
   <si>
-    <t>31 675.63</t>
+    <t>37 929.06</t>
   </si>
   <si>
     <t>XS2792575453</t>
   </si>
   <si>
     <t>CT INVESTMENT GMBH 6.375 15/04/2030</t>
   </si>
   <si>
-    <t>63 928.50</t>
+    <t>78 371.06</t>
   </si>
   <si>
     <t>XS3067385420</t>
   </si>
   <si>
     <t>CURRENTA GROUP HOLDINGS SARL 5.5 15/05/2030</t>
   </si>
   <si>
-    <t>24 416.49</t>
+    <t>31 729.50</t>
   </si>
   <si>
     <t>XS3230567144</t>
   </si>
   <si>
     <t>DEUCE FINCO PLC 20/11/2032</t>
   </si>
   <si>
-    <t>16 382.30</t>
+    <t>20 603.89</t>
   </si>
   <si>
     <t>XS2965681633</t>
   </si>
   <si>
     <t>DEUTSCHE LUFTHANSA AG 15/01/2055</t>
   </si>
   <si>
-    <t>4 890.41</t>
+    <t>10 816.44</t>
   </si>
   <si>
     <t>XS3106724241</t>
   </si>
   <si>
     <t>DOLCETTO HOLDCO SPA 5.625 14/07/2032</t>
   </si>
   <si>
-    <t>36 530.94</t>
+    <t>41 527.50</t>
   </si>
   <si>
     <t>XS2391403354</t>
   </si>
   <si>
     <t>DOMETIC GROUP AB (PUBL) 2 29/09/2028</t>
   </si>
   <si>
-    <t>31 140.82</t>
+    <t>36 520.55</t>
   </si>
   <si>
     <t>XS3229398766</t>
   </si>
   <si>
     <t>DUOMO BIDCO SPA 15/01/2032</t>
   </si>
   <si>
-    <t>15 396.78</t>
+    <t>20 659.91</t>
   </si>
   <si>
     <t>XS2910523716</t>
   </si>
   <si>
     <t>DYNAMO NEWCO II GMBH 6.25 15/10/2031</t>
   </si>
   <si>
-    <t>58 549.65</t>
+    <t>71 731.25</t>
   </si>
   <si>
     <t>XS2389984175</t>
   </si>
   <si>
     <t>EC FINANCE PLC 3 15/10/2026</t>
   </si>
   <si>
-    <t>18 165.15</t>
+    <t>21 752.25</t>
   </si>
   <si>
     <t>PTEDPXOM0021</t>
   </si>
   <si>
     <t>EDP -  ENERGIAS DE PORTUGAL SA 14/03/2082</t>
   </si>
   <si>
-    <t>61 816.44</t>
+    <t>64 010.96</t>
   </si>
   <si>
     <t>PTEDPSOM0002</t>
   </si>
   <si>
     <t>EDP SA 16/09/2054</t>
   </si>
   <si>
-    <t>131 780.82</t>
+    <t>138 268.49</t>
   </si>
   <si>
     <t>XS3091931058</t>
   </si>
   <si>
     <t>EDREAMS ODIGEO SA 4.875 30/12/2030</t>
   </si>
   <si>
-    <t>13 702.00</t>
+    <t>24 535.88</t>
   </si>
   <si>
     <t>XS2719998952</t>
   </si>
   <si>
     <t>EG GLOBAL FINANCE PLC 11 30/11/2028</t>
   </si>
   <si>
-    <t>74 786.02</t>
+    <t>102 045.66</t>
   </si>
   <si>
     <t>XS3028067729</t>
   </si>
   <si>
     <t>EIRCOM FINANCE DAC 5 30/04/2031</t>
   </si>
   <si>
-    <t>56 256.39</t>
+    <t>71 271.67</t>
   </si>
   <si>
     <t>XS2621830681</t>
   </si>
   <si>
     <t>EMERALD DEBT MERGER SUB LLC 6.375 15/12/2030</t>
   </si>
   <si>
-    <t>17 354.17</t>
+    <t>26 243.75</t>
   </si>
   <si>
     <t>XS2576550243</t>
   </si>
   <si>
     <t>ENEL SPA NC8.5 PERP</t>
   </si>
   <si>
-    <t>66 322.60</t>
+    <t>70 969.18</t>
   </si>
   <si>
     <t>XS2770512064</t>
   </si>
   <si>
     <t>ENEL SPA PERP</t>
   </si>
   <si>
-    <t>55 379.27</t>
+    <t>57 645.48</t>
   </si>
   <si>
     <t>XS2353416386</t>
   </si>
   <si>
     <t>ENERGIZER GAMMA ACQUISITION BV 3.5 30/06/2029</t>
   </si>
   <si>
-    <t>9 996.00</t>
+    <t>17 909.50</t>
   </si>
   <si>
     <t>FR001400QOL3</t>
   </si>
   <si>
     <t>ENGIE SA NC9 PERP</t>
   </si>
   <si>
-    <t>69 292.81</t>
-[...8 lines deleted...]
-    <t>27 717.88</t>
+    <t>73 575.34</t>
   </si>
   <si>
     <t>XS3229426138</t>
   </si>
   <si>
     <t>ENTAIN PLC 4.875 30/11/2031</t>
   </si>
   <si>
-    <t>27 802.40</t>
+    <t>37 979.91</t>
   </si>
   <si>
     <t>XS2734938249</t>
   </si>
   <si>
     <t>EPHIOS SUBCO 3 SARL 7.875 31/01/2031</t>
   </si>
   <si>
-    <t>39 219.91</t>
+    <t>60 452.44</t>
   </si>
   <si>
     <t>XS2796660384</t>
   </si>
   <si>
     <t>EUTELSAT SA 9.75 13/04/2029</t>
   </si>
   <si>
-    <t>110 236.44</t>
+    <t>132 013.66</t>
   </si>
   <si>
     <t>DE000A3E5WW4</t>
   </si>
   <si>
     <t>EVONIK INDUSTRIES AG 02/09/2081</t>
   </si>
   <si>
-    <t>7 956.16</t>
+    <t>10 969.86</t>
   </si>
   <si>
     <t>XS2209344543</t>
   </si>
   <si>
     <t>FAURECIA SE 3.75 15/06/2028</t>
   </si>
   <si>
-    <t>3 201.04</t>
+    <t>5 095.54</t>
   </si>
   <si>
     <t>XS3104481414</t>
   </si>
   <si>
     <t>FIBERCOP SPA 5.125 30/06/2032</t>
   </si>
   <si>
-    <t>7 582.19</t>
+    <t>17 158.22</t>
   </si>
   <si>
     <t>XS3049816013</t>
   </si>
   <si>
     <t>FLUTTER TREASURY DAC 4 04/06/2031</t>
   </si>
   <si>
-    <t>28 013.00</t>
+    <t>33 932.67</t>
   </si>
   <si>
     <t>XS2910536452</t>
   </si>
   <si>
     <t>FRESSNAPF HOLDING SE 5.25 31/10/2031</t>
   </si>
   <si>
-    <t>27 093.48</t>
+    <t>32 929.68</t>
   </si>
   <si>
     <t>XS3193932699</t>
   </si>
   <si>
     <t>GESTAMP AUTOMOCION SA 4.375 15/10/2030</t>
   </si>
   <si>
-    <t>29 842.12</t>
+    <t>35 389.74</t>
   </si>
   <si>
     <t>XS2937174196</t>
   </si>
   <si>
     <t>GETLINK SE 4.125 15/04/2030</t>
   </si>
   <si>
-    <t>39 691.90</t>
+    <t>48 670.88</t>
   </si>
   <si>
     <t>XS2761223127</t>
   </si>
   <si>
     <t>GOLDSTORY SAS 6.75 01/02/2030</t>
   </si>
   <si>
+    <t>8 820.00</t>
+  </si>
+  <si>
     <t>XS3246991981</t>
   </si>
   <si>
     <t>GRAND CITY PROPERTIES FINANCE SARL PERP</t>
   </si>
   <si>
-    <t>13 646.68</t>
+    <t>18 893.29</t>
   </si>
   <si>
     <t>XS2271225281</t>
   </si>
   <si>
     <t>GRAND CITY PROPERTIES SA PERP</t>
   </si>
   <si>
+    <t>40 598.63</t>
+  </si>
+  <si>
     <t>XS2393001891</t>
   </si>
   <si>
     <t>GRIFOLS ESCROW ISSUER SAU 3.875 15/10/2028</t>
   </si>
   <si>
-    <t>48 455.80</t>
+    <t>59 416.67</t>
   </si>
   <si>
     <t>XS2961445090</t>
   </si>
   <si>
     <t>GRIFOLS SA 7.125 01/05/2030</t>
   </si>
   <si>
-    <t>58 715.94</t>
+    <t>74 610.63</t>
   </si>
   <si>
     <t>XS2337703537</t>
   </si>
   <si>
     <t>GRUENENTHAL GMBH 4.125 15/05/2028</t>
   </si>
   <si>
-    <t>45 531.98</t>
+    <t>60 303.38</t>
   </si>
   <si>
     <t>XS2615562274</t>
   </si>
   <si>
     <t>GRUENENTHAL GMBH 6.75 15/05/2030</t>
   </si>
   <si>
-    <t>5 465.81</t>
+    <t>7 472.25</t>
   </si>
   <si>
     <t>XS3212436813</t>
   </si>
   <si>
     <t>GRUPPO SAN DONATO SPA 6.5 31/10/2031</t>
   </si>
   <si>
-    <t>48 481.33</t>
+    <t>60 869.79</t>
   </si>
   <si>
     <t>XS2357812556</t>
   </si>
   <si>
     <t>GUALA CLOSURES SPA 3.25 15/06/2028</t>
   </si>
   <si>
-    <t>20 954.65</t>
+    <t>32 300.13</t>
   </si>
   <si>
     <t>XS3227944959</t>
   </si>
   <si>
     <t>HEIMSTADEN BOSTAD AB PERP</t>
   </si>
   <si>
-    <t>4 903.01</t>
+    <t>12 587.81</t>
   </si>
   <si>
     <t>XS3191437006</t>
   </si>
   <si>
     <t>HOLDING DINFRASTRUCTURES DES METIE 3.875 31/01/2031</t>
   </si>
   <si>
+    <t>6 970.54</t>
+  </si>
+  <si>
     <t>XS3189697793</t>
   </si>
   <si>
     <t>IDS FINANCING PLC 4 01/10/2032</t>
   </si>
   <si>
-    <t>21 430.36</t>
+    <t>24 345.86</t>
   </si>
   <si>
     <t>XS2905386962</t>
   </si>
   <si>
     <t>IHO VERWALTUNGS GMBH 6.75 15/11/2029</t>
   </si>
   <si>
-    <t>45 918.75</t>
+    <t>60 750.00</t>
   </si>
   <si>
     <t>XS2810807094</t>
   </si>
   <si>
     <t>ILIAD HOLDING SAS 6.875 15/04/2031</t>
   </si>
   <si>
-    <t>87 822.59</t>
+    <t>107 656.77</t>
   </si>
   <si>
     <t>FR001400TL99</t>
   </si>
   <si>
     <t>ILIAD SA 4.25 15/12/2029</t>
   </si>
   <si>
-    <t>4 750.68</t>
+    <t>7 265.75</t>
   </si>
   <si>
     <t>FR001400FV85</t>
   </si>
   <si>
     <t>ILIAD SA 5.625 15/02/2030</t>
   </si>
   <si>
-    <t>130 931.51</t>
+    <t>5 671.23</t>
   </si>
   <si>
     <t>XS2056730679</t>
   </si>
   <si>
     <t>INFINEON TECHNOLOGIES AG PERP</t>
   </si>
   <si>
-    <t>46 032.53</t>
+    <t>46 717.81</t>
   </si>
   <si>
     <t>XS3176794595</t>
   </si>
   <si>
     <t>INPOST SA 4 01/04/2031</t>
   </si>
   <si>
-    <t>56 766.67</t>
+    <t>67 111.11</t>
   </si>
   <si>
     <t>XS3192259516</t>
   </si>
   <si>
     <t>INTRALOT CAPITAL LUXEMBOURG SA 6.75 15/10/2031</t>
   </si>
   <si>
-    <t>52 312.50</t>
-[...17 lines deleted...]
-    <t>16 065.19</t>
+    <t>61 678.13</t>
   </si>
   <si>
     <t>XS2305744059</t>
   </si>
   <si>
     <t>IQVIA INC 2.25 15/03/2029</t>
   </si>
   <si>
-    <t>14 108.50</t>
-[...8 lines deleted...]
-    <t>15 309.44</t>
+    <t>16 002.00</t>
   </si>
   <si>
     <t>XS3282797383</t>
   </si>
   <si>
     <t>ITALMATCH CHEMICALS SPA 6.25 05/02/2031</t>
   </si>
   <si>
+    <t>4 282.64</t>
+  </si>
+  <si>
     <t>XS3041347637</t>
   </si>
   <si>
     <t>ITELYUM REGENERATION SPA 5.75 15/04/2030</t>
   </si>
   <si>
-    <t>56 755.69</t>
+    <t>69 585.54</t>
   </si>
   <si>
     <t>XS2397198487</t>
   </si>
   <si>
     <t>KAIXO BONDCO TELECOM SAU 5.125 30/09/2029</t>
   </si>
   <si>
-    <t>59 839.50</t>
+    <t>69 932.33</t>
   </si>
   <si>
     <t>XS2756269960</t>
   </si>
   <si>
     <t>KAPLA HOLDING SAS 31/07/2030</t>
   </si>
   <si>
-    <t>6 456.02</t>
+    <t>10 276.93</t>
   </si>
   <si>
     <t>XS2971567560</t>
   </si>
   <si>
     <t>KAPLA HOLDING SAS 5 30/04/2031</t>
   </si>
   <si>
-    <t>21 141.92</t>
+    <t>24 334.52</t>
   </si>
   <si>
     <t>XS3233507287</t>
   </si>
   <si>
     <t>KING US BIDCO INC 01/12/2032</t>
   </si>
   <si>
-    <t>20 188.35</t>
+    <t>27 205.78</t>
   </si>
   <si>
     <t>XS2913056797</t>
   </si>
   <si>
     <t>KONINKLIJKE FRIESLANDCAMPINA NV PERP</t>
   </si>
   <si>
-    <t>3 507.95</t>
+    <t>10 882.60</t>
   </si>
   <si>
     <t>XS2824778075</t>
   </si>
   <si>
     <t>KONINKLIJKE KPN NV PERP</t>
   </si>
   <si>
-    <t>68 635.06</t>
+    <t>79 350.84</t>
   </si>
   <si>
     <t>XS3106543534</t>
   </si>
   <si>
     <t>LENZING AG PERP</t>
   </si>
   <si>
-    <t>16 160.22</t>
+    <t>31 624.31</t>
   </si>
   <si>
     <t>XS3124322424</t>
   </si>
   <si>
     <t>LEVI STRAUSS &amp; CO 4 15/08/2030</t>
   </si>
   <si>
-    <t>29 168.33</t>
+    <t>2 638.00</t>
   </si>
   <si>
     <t>XS3049411971</t>
   </si>
   <si>
     <t>LHMC FINCO 2 SARL 8.625 15/05/2030</t>
   </si>
   <si>
-    <t>19 144.42</t>
+    <t>26 172.11</t>
   </si>
   <si>
     <t>XS2240463674</t>
   </si>
   <si>
     <t>LORCA TELECOM BONDCO 4 18/09/2027</t>
   </si>
   <si>
-    <t>10 341.86</t>
+    <t>12 101.96</t>
   </si>
   <si>
     <t>XS3047452316</t>
   </si>
   <si>
     <t>LOTTOMATICA GROUP SPA 4.875 31/01/2031</t>
   </si>
   <si>
-    <t>28 587.81</t>
+    <t>35 850.21</t>
   </si>
   <si>
     <t>XS2824643220</t>
   </si>
   <si>
     <t>LOTTOMATICA SPA 5.375 01/06/2030</t>
   </si>
   <si>
-    <t>10 346.88</t>
+    <t>15 109.72</t>
   </si>
   <si>
     <t>XS2732357525</t>
   </si>
   <si>
     <t>LOXAM SAS 6.375 31/05/2029</t>
   </si>
   <si>
-    <t>43 146.80</t>
+    <t>66 519.62</t>
   </si>
   <si>
     <t>XS2810867742</t>
   </si>
   <si>
     <t>MAHLE GMBH 6.5 02/05/2031</t>
   </si>
   <si>
-    <t>26 411.67</t>
+    <t>32 552.36</t>
   </si>
   <si>
     <t>XS3108519227</t>
   </si>
   <si>
     <t>MAHLE GMBH 7.125 15/07/2032</t>
   </si>
   <si>
-    <t>5 640.63</t>
+    <t>13 300.00</t>
   </si>
   <si>
     <t>BE6365823044</t>
   </si>
   <si>
     <t>MANUCHAR GROUP BV 07/07/2032</t>
   </si>
   <si>
-    <t>28 434.91</t>
+    <t>41 950.35</t>
   </si>
   <si>
     <t>XS3186949585</t>
   </si>
   <si>
     <t>MATTERHORN TELECOM SA 3.875 15/10/2030</t>
   </si>
   <si>
-    <t>20 950.83</t>
+    <t>32 547.74</t>
   </si>
   <si>
     <t>XS2623257503</t>
   </si>
   <si>
     <t>MOTION FINCO SARL 7.375 15/06/2030</t>
   </si>
   <si>
-    <t>25 095.49</t>
+    <t>38 350.00</t>
   </si>
   <si>
     <t>XS2406737036</t>
   </si>
   <si>
     <t>NATURGY FINANCE BV PERP</t>
   </si>
   <si>
-    <t>76 455.99</t>
+    <t>2 176.17</t>
   </si>
   <si>
     <t>XS2933536034</t>
   </si>
   <si>
     <t>NEINOR HOMES SA 5.875 15/02/2030</t>
   </si>
   <si>
-    <t>22 780.80</t>
+    <t>29 380.88</t>
   </si>
   <si>
     <t>XS2797353401</t>
   </si>
   <si>
     <t>NEOPHARMED GENTILI SPA 7.125 08/04/2030</t>
   </si>
   <si>
-    <t>41 895.00</t>
+    <t>49 273.88</t>
   </si>
   <si>
     <t>XS2920589699</t>
   </si>
   <si>
     <t>NIDDA HEALTHCARE HOLDING GMBH 5.625 21/02/2030</t>
   </si>
   <si>
-    <t>33 206.25</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2355604880</t>
   </si>
   <si>
     <t>NOMAD FOODS BONDCO PLC 2.5 24/06/2028</t>
   </si>
   <si>
-    <t>2 934.44</t>
+    <t>7 080.00</t>
   </si>
   <si>
     <t>XS2906227785</t>
   </si>
   <si>
     <t>OEG FINANCE PLC 7.25 27/09/2029</t>
   </si>
   <si>
-    <t>49 464.74</t>
+    <t>57 618.17</t>
   </si>
   <si>
     <t>XS2825597656</t>
   </si>
   <si>
     <t>OI EUROPEAN GROUP BV 5.25 01/06/2029</t>
   </si>
   <si>
-    <t>23 428.13</t>
+    <t>32 870.83</t>
   </si>
   <si>
     <t>XS2930112730</t>
   </si>
   <si>
     <t>OMNIA DELLA TOFFOLA SPA 05/11/2031</t>
   </si>
   <si>
-    <t>6 233.79</t>
+    <t>11 042.71</t>
   </si>
   <si>
     <t>XS3037643304</t>
   </si>
   <si>
     <t>OPAL BIDCO SAS 5.5 31/03/2032</t>
   </si>
   <si>
-    <t>75 834.61</t>
+    <t>90 578.13</t>
   </si>
   <si>
     <t>XS2804500572</t>
   </si>
   <si>
     <t>OPTICS BIDCO SPA 6.875 15/02/2028</t>
   </si>
   <si>
-    <t>24 595.50</t>
+    <t>2 312.43</t>
   </si>
   <si>
     <t>XS2804497506</t>
   </si>
   <si>
     <t>OPTICS BIDCO SPA 7.75 24/01/2033</t>
   </si>
   <si>
-    <t>4 671.23</t>
+    <t>15 330.14</t>
   </si>
   <si>
     <t>XS2804500812</t>
   </si>
   <si>
     <t>OPTICS BIDCO SPA 7.875 31/07/2028</t>
   </si>
   <si>
-    <t>1 110.33</t>
+    <t>8 605.07</t>
   </si>
   <si>
     <t>FR00140005L7</t>
   </si>
   <si>
     <t>ORANGE SA PERP</t>
   </si>
   <si>
-    <t>7 517.81</t>
+    <t>8 663.70</t>
   </si>
   <si>
     <t>XS2332250708</t>
   </si>
   <si>
     <t>ORGANON &amp; CO/ORG 2.875 30/04/2028</t>
   </si>
   <si>
-    <t>30 936.12</t>
+    <t>39 203.26</t>
   </si>
   <si>
     <t>XS3111831254</t>
   </si>
   <si>
     <t>PAPREC HOLDING SA 4.5 15/07/2032</t>
   </si>
   <si>
-    <t>9 383.63</t>
+    <t>22 950.00</t>
   </si>
   <si>
     <t>XS3200021502</t>
   </si>
   <si>
     <t>PCC GLOBAL PLC 8.25 15/11/2030</t>
   </si>
   <si>
-    <t>64 820.25</t>
+    <t>85 254.58</t>
   </si>
   <si>
     <t>US70558AAB26</t>
   </si>
   <si>
     <t>PEGASUS SATELLITE COMMUNICATIONS I 31/12/2222</t>
   </si>
   <si>
     <t>XS2903463987</t>
   </si>
   <si>
     <t>PERRIGO FINANCE UNLIMITED CO 5.375 30/09/2032</t>
   </si>
   <si>
-    <t>133 592.61</t>
+    <t>140 213.28</t>
   </si>
   <si>
     <t>XS2852970016</t>
   </si>
   <si>
     <t>PICARD GROUPE SAS 6.375 01/07/2029</t>
   </si>
   <si>
-    <t>6 153.47</t>
+    <t>11 561.06</t>
   </si>
   <si>
     <t>XS2696090286</t>
   </si>
   <si>
     <t>PINNACLE BIDCO PLC 8.25 11/10/2028</t>
   </si>
   <si>
-    <t>2 883.83</t>
+    <t>23 035.38</t>
   </si>
   <si>
     <t>XS2641928036</t>
   </si>
   <si>
     <t>PLAYTECH PLC 5.875 28/06/2028</t>
   </si>
   <si>
-    <t>16 069.09</t>
+    <t>26 437.50</t>
   </si>
   <si>
     <t>XS2834242435</t>
   </si>
   <si>
     <t>PLT VII FINANCE SARL 6 15/06/2031</t>
   </si>
   <si>
-    <t>25 544.71</t>
+    <t>37 786.19</t>
   </si>
   <si>
     <t>XS3004167642</t>
   </si>
   <si>
     <t>PRIMO WATER HOLDINGS INC 3.875 12/10/2028</t>
   </si>
   <si>
-    <t>42 333.94</t>
+    <t>53 633.55</t>
   </si>
   <si>
     <t>XS3076304602</t>
   </si>
   <si>
     <t>PRYSMIAN SPA PERP</t>
   </si>
   <si>
-    <t>35 070.00</t>
+    <t>37 949.59</t>
   </si>
   <si>
     <t>XS2854277626</t>
   </si>
   <si>
     <t>RAY FINANCING LLC 6.5 15/07/2031</t>
   </si>
   <si>
-    <t>8 112.43</t>
+    <t>18 220.29</t>
   </si>
   <si>
     <t>XS3005193183</t>
   </si>
   <si>
     <t>REKEEP SPA 9 15/09/2029</t>
   </si>
   <si>
-    <t>54 634.50</t>
+    <t>64 957.75</t>
   </si>
   <si>
     <t>XS3146987543</t>
   </si>
   <si>
     <t>REXEL SA 4 15/09/2030</t>
   </si>
   <si>
-    <t>32 335.00</t>
+    <t>36 868.67</t>
   </si>
   <si>
     <t>FR001400U3Q9</t>
   </si>
   <si>
     <t>ROQUETTE FRERES SA PERP</t>
   </si>
   <si>
-    <t>207 116.27</t>
+    <t>3 431.87</t>
   </si>
   <si>
     <t>XS2854303729</t>
   </si>
   <si>
     <t>ROSSINI SARL 6.75 31/12/2029</t>
   </si>
   <si>
-    <t>21 930.00</t>
+    <t>39 359.25</t>
   </si>
   <si>
     <t>XS2826718087</t>
   </si>
   <si>
     <t>SAIPEM FINANCE INTERNATIONAL BV 4.875 30/05/2030</t>
   </si>
   <si>
-    <t>103 744.01</t>
+    <t>111 248.70</t>
   </si>
   <si>
     <t>XS2962827072</t>
   </si>
   <si>
     <t>SAMHALLSBYGGNADSBOLAGET I NORDEN H 1.125 26/09/2029</t>
   </si>
   <si>
-    <t>27 492.50</t>
+    <t>32 116.75</t>
   </si>
   <si>
     <t>XS3017017990</t>
   </si>
   <si>
     <t>SAPPI PAPIER HOLDING GMBH 4.5 15/03/2032</t>
   </si>
   <si>
-    <t>34 367.75</t>
+    <t>39 438.00</t>
   </si>
   <si>
     <t>DE000A4DFLQ6</t>
   </si>
   <si>
     <t>SCHAEFFLER AG 5.375 01/04/2031</t>
   </si>
   <si>
-    <t>150 161.30</t>
+    <t>158 334.25</t>
   </si>
   <si>
     <t>XS2895496680</t>
   </si>
   <si>
     <t>SECHE ENVIRONNEMENT SA 4.5 25/03/2030</t>
   </si>
   <si>
-    <t>24 290.25</t>
+    <t>27 258.00</t>
   </si>
   <si>
     <t>FR00140136B1</t>
   </si>
   <si>
     <t>SECHE ENVIRONNEMENT SA PERP</t>
   </si>
   <si>
-    <t>8 902.83</t>
-[...8 lines deleted...]
-    <t>40 520.55</t>
+    <t>17 283.89</t>
   </si>
   <si>
     <t>XS3100773996</t>
   </si>
   <si>
     <t>SES SA 4.875 24/06/2033</t>
   </si>
   <si>
-    <t>45 648.03</t>
+    <t>47 760.04</t>
   </si>
   <si>
     <t>XS2181577268</t>
   </si>
   <si>
     <t>SILGAN HOLDINGS INC 2.25 01/06/2028</t>
   </si>
   <si>
-    <t>3 257.31</t>
+    <t>7 929.00</t>
   </si>
   <si>
     <t>XS3176108747</t>
   </si>
   <si>
     <t>SILGAN HOLDINGS INC 4.25 15/02/2031</t>
   </si>
   <si>
-    <t>59 578.86</t>
+    <t>7 314.25</t>
   </si>
   <si>
     <t>XS3021201887</t>
   </si>
   <si>
     <t>SNF GROUP SA 4.5 15/03/2032</t>
   </si>
   <si>
-    <t>11 221.00</t>
+    <t>16 887.00</t>
   </si>
   <si>
     <t>FR001400ZYD0</t>
   </si>
   <si>
     <t>SPIE SA 3.75 28/05/2030</t>
   </si>
   <si>
-    <t>134 630.14</t>
+    <t>143 321.92</t>
   </si>
   <si>
     <t>XS2998755040</t>
   </si>
   <si>
     <t>SUMMER BC HOLDCO B SARL 5.875 15/02/2030</t>
   </si>
   <si>
-    <t>70 742.34</t>
+    <t>7 240.94</t>
   </si>
   <si>
     <t>XS3277827625</t>
   </si>
   <si>
     <t>SUMMER BIDCO BV 8.875 31/01/2031</t>
   </si>
   <si>
-    <t>XS2864287466</t>
-[...14 lines deleted...]
-    <t>36 576.44</t>
+    <t>4 336.18</t>
   </si>
   <si>
     <t>XS3262496022</t>
   </si>
   <si>
     <t>TELEFONICA EMISIONES SAU PERP</t>
   </si>
   <si>
-    <t>5 761.32</t>
+    <t>14 967.42</t>
   </si>
   <si>
     <t>XS2410367747</t>
   </si>
   <si>
     <t>TELEFONICA EUROPE BV PERP</t>
   </si>
   <si>
-    <t>22 219.40</t>
+    <t>24 562.85</t>
   </si>
   <si>
     <t>XS2293060658</t>
   </si>
   <si>
-    <t>38 380.54</t>
+    <t>40 326.90</t>
   </si>
   <si>
     <t>XS2783649176</t>
   </si>
   <si>
     <t>TENNET HOLDING BV PERP</t>
   </si>
   <si>
-    <t>90 180.82</t>
+    <t>93 155.24</t>
   </si>
   <si>
     <t>XS2967912887</t>
   </si>
   <si>
     <t>TEREOS FINANCE GROUPE I SA 5.75 30/04/2031</t>
   </si>
   <si>
-    <t>17 716.39</t>
+    <t>23 182.08</t>
   </si>
   <si>
     <t>XS2532478430</t>
   </si>
   <si>
     <t>TEREOS FINANCE GROUPE I SA 7.25 15/04/2028</t>
   </si>
   <si>
-    <t>30 686.43</t>
+    <t>37 676.44</t>
   </si>
   <si>
     <t>XS3266484180</t>
   </si>
   <si>
     <t>TEREOS FINANCE GROUPE I SA 8.125 30/04/2032</t>
   </si>
   <si>
-    <t>4 694.44</t>
+    <t>14 218.75</t>
   </si>
   <si>
     <t>XS3081797964</t>
   </si>
   <si>
     <t>TEVA PHARMACEUTICAL FINANCE NETHER 4.125 01/06/2031</t>
   </si>
   <si>
-    <t>58 460.88</t>
+    <t>62 201.56</t>
   </si>
   <si>
     <t>XS2406607171</t>
   </si>
   <si>
     <t>TEVA PHARMACEUTICAL FINANCE NETHER 4.375 09/05/2030</t>
   </si>
   <si>
-    <t>32 022.57</t>
+    <t>41 562.50</t>
   </si>
   <si>
     <t>XS2592804434</t>
   </si>
   <si>
     <t>TEVA PHARMACEUTICAL FINANCE NETHER 7.375 15/09/2029</t>
   </si>
   <si>
-    <t>39 865.97</t>
-[...5 lines deleted...]
-    <t>TITAN GLOBAL FINANCE PLC 3.5 04/02/2031</t>
+    <t>44 741.67</t>
   </si>
   <si>
     <t>XS2845183495</t>
   </si>
   <si>
     <t>TVL FINANCE PLC 30/06/2030</t>
   </si>
   <si>
-    <t>13 221.20</t>
+    <t>22 141.53</t>
+  </si>
+  <si>
+    <t>FR001400Y8Z5</t>
+  </si>
+  <si>
+    <t>UNIBAIL-RODAMCO-WESTFIELD SE PERP</t>
+  </si>
+  <si>
+    <t>58 099.32</t>
   </si>
   <si>
     <t>FR0013330537</t>
   </si>
   <si>
-    <t>UNIBAIL-RODAMCO-WESTFIELD SE PERP</t>
-[...8 lines deleted...]
-    <t>49 284.25</t>
+    <t>22 117.81</t>
   </si>
   <si>
     <t>XS3250465385</t>
   </si>
   <si>
     <t>UNITED GROUP BV 6.25 31/01/2032</t>
   </si>
   <si>
-    <t>35 656.25</t>
+    <t>56 771.88</t>
   </si>
   <si>
     <t>FR001400WJR8</t>
   </si>
   <si>
     <t>VALEO SE 5.125 20/05/2031</t>
   </si>
   <si>
-    <t>62 061.64</t>
+    <t>64 476.71</t>
   </si>
   <si>
     <t>FR00140007L3</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA NC8.5 PERP</t>
   </si>
   <si>
-    <t>85 410.96</t>
+    <t>89 020.55</t>
   </si>
   <si>
     <t>XS2581647091</t>
   </si>
   <si>
     <t>VERISURE HOLDING AB 7.125 01/02/2028</t>
   </si>
   <si>
-    <t>152 288.36</t>
+    <t>15 703.50</t>
   </si>
   <si>
     <t>XS2287912450</t>
   </si>
   <si>
     <t>VERISURE MIDHOLDING AB 5.25 15/02/2029</t>
   </si>
   <si>
-    <t>41 897.92</t>
+    <t>4 200.00</t>
   </si>
   <si>
     <t>XS2123970241</t>
   </si>
   <si>
     <t>VF CORPORATION 0.625 25/02/2032</t>
   </si>
   <si>
-    <t>17 671.23</t>
-[...1 lines deleted...]
-  <si>
     <t>FR0014002KP7</t>
   </si>
   <si>
     <t>VILMORIN &amp; CIE SA 1.375 26/03/2028</t>
   </si>
   <si>
-    <t>28 479.45</t>
+    <t>29 632.19</t>
   </si>
   <si>
     <t>XS3280365175</t>
   </si>
   <si>
     <t>VIRGIN MEDIA O2 VENDOR FINANCING N 7.5 15/07/2033</t>
   </si>
   <si>
-    <t>2 886.67</t>
+    <t>23 065.63</t>
   </si>
   <si>
     <t>XS2796600307</t>
   </si>
   <si>
     <t>VMED O2 UK FINANCING I PLC 5.625 15/04/2032</t>
   </si>
   <si>
-    <t>28 557.69</t>
+    <t>33 294.13</t>
   </si>
   <si>
     <t>XS2225204010</t>
   </si>
   <si>
     <t>VODAFONE GROUP PLC 27/08/2080</t>
   </si>
   <si>
-    <t>74 659.89</t>
+    <t>84 445.48</t>
   </si>
   <si>
     <t>XS2342732646</t>
   </si>
   <si>
     <t>VOLKSWAGEN INTERNATIONAL FIN PNC9 PERP</t>
   </si>
   <si>
-    <t>251 364.73</t>
+    <t>260 821.92</t>
   </si>
   <si>
     <t>XS2811097075</t>
   </si>
   <si>
     <t>VOLVO CAR AB 4.75 08/05/2030</t>
   </si>
   <si>
-    <t>37 768.88</t>
+    <t>41 517.99</t>
   </si>
   <si>
     <t>XS3181123129</t>
   </si>
   <si>
     <t>VZ SECURED FINANCING BV 5.25 15/01/2033</t>
   </si>
   <si>
-    <t>11 083.33</t>
+    <t>27 111.00</t>
   </si>
   <si>
     <t>XS2272845798</t>
   </si>
   <si>
     <t>VZ VENDOR FINANCING II BV 2.875 15/01/2029</t>
   </si>
   <si>
-    <t>15 668.75</t>
+    <t>18 735.42</t>
   </si>
   <si>
     <t>XS2417092132</t>
   </si>
   <si>
     <t>WP/AP TELECOM HOLDINGS 5.5 15/01/2030</t>
   </si>
   <si>
-    <t>10 002.97</t>
+    <t>24 478.67</t>
   </si>
   <si>
     <t>XS2417090789</t>
   </si>
   <si>
     <t>WP/AP TELECOM HOLDINGS IV BV 3.75 15/01/2029</t>
   </si>
   <si>
-    <t>2 071.82</t>
+    <t>4 868.78</t>
   </si>
   <si>
     <t>XS2859406139</t>
   </si>
   <si>
     <t>ZEGONA FINANCE PLC 6.75 15/07/2029</t>
   </si>
   <si>
-    <t>12 626.57</t>
+    <t>30 890.70</t>
   </si>
   <si>
     <t>XS3091660194</t>
   </si>
   <si>
     <t>ZF EUROPE FINANCE BV 7 12/06/2030</t>
   </si>
   <si>
-    <t>231 805.48</t>
-[...8 lines deleted...]
-    <t>-459 555.50</t>
+    <t>248 087.67</t>
+  </si>
+  <si>
+    <t>CDS-00107802</t>
+  </si>
+  <si>
+    <t>724500D4BFEWKWVC1G62</t>
+  </si>
+  <si>
+    <t>216 944.44</t>
+  </si>
+  <si>
+    <t>CDS-00107664</t>
+  </si>
+  <si>
+    <t>PAR20260206050137055</t>
+  </si>
+  <si>
+    <t>-711 972.20</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -2326,299 +2248,299 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>2144527.4819</v>
+        <v>2183220.7855</v>
       </c>
       <c r="D2">
-        <v>133.91</v>
+        <v>134.37</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>287194763.99</v>
+        <v>293367760.32</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>287194763.99</v>
+        <v>293367760.32</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
         <v>1027004.6728</v>
       </c>
       <c r="D3">
-        <v>54.11</v>
+        <v>54.29</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>55576479.04</v>
+        <v>55764937.27</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>55576479.04</v>
+        <v>55764937.27</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>445455.3854</v>
+        <v>450829.6905</v>
       </c>
       <c r="D4">
-        <v>124.47</v>
+        <v>124.85</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>55446079.39</v>
+        <v>56287850.05</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>55446079.39</v>
+        <v>56287850.05</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
         <v>1.0</v>
       </c>
       <c r="D5">
-        <v>132.27</v>
+        <v>132.75</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>132.27</v>
+        <v>132.75</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>132.27</v>
+        <v>132.75</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
         <v>1.0</v>
       </c>
       <c r="D6">
-        <v>128.76</v>
+        <v>129.26</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>128.76</v>
+        <v>129.26</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>128.76</v>
+        <v>129.26</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
         <v>17</v>
       </c>
       <c r="B7" t="s">
         <v>18</v>
       </c>
       <c r="C7" s="1">
         <v>11.0</v>
       </c>
       <c r="D7">
-        <v>128.42</v>
+        <v>128.85</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
-        <v>1412.68</v>
+        <v>1417.35</v>
       </c>
       <c r="G7" t="s">
         <v>8</v>
       </c>
       <c r="H7">
-        <v>1412.68</v>
+        <v>1417.35</v>
       </c>
       <c r="I7" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" t="s">
         <v>19</v>
       </c>
       <c r="B8" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="1">
-        <v>12326.0</v>
+        <v>10690.3</v>
       </c>
       <c r="D8">
-        <v>10999.25</v>
+        <v>11038.44</v>
       </c>
       <c r="E8" t="s">
         <v>8</v>
       </c>
       <c r="F8">
-        <v>135576791.7</v>
+        <v>118004262.48</v>
       </c>
       <c r="G8" t="s">
         <v>8</v>
       </c>
       <c r="H8">
-        <v>135576791.7</v>
+        <v>118004262.48</v>
       </c>
       <c r="I8" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="9" spans="1:14">
       <c r="A9" t="s">
         <v>21</v>
       </c>
       <c r="B9" t="s">
         <v>22</v>
       </c>
       <c r="C9" s="1">
-        <v>2501.0</v>
+        <v>2531.0</v>
       </c>
       <c r="D9">
-        <v>100.72</v>
+        <v>101.04</v>
       </c>
       <c r="E9" t="s">
         <v>8</v>
       </c>
       <c r="F9">
-        <v>251925.62</v>
+        <v>255732.95</v>
       </c>
       <c r="G9" t="s">
         <v>8</v>
       </c>
       <c r="H9">
-        <v>251925.62</v>
+        <v>255732.95</v>
       </c>
       <c r="I9" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P205"/>
+  <dimension ref="A1:P195"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O205" sqref="O205"/>
+      <selection activeCell="O195" sqref="O195"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>23</v>
       </c>
       <c r="B1" t="s">
         <v>24</v>
       </c>
       <c r="C1" t="s">
         <v>25</v>
       </c>
       <c r="D1" t="s">
         <v>26</v>
       </c>
       <c r="E1" t="s">
         <v>27</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>28</v>
@@ -2687,10189 +2609,9689 @@
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
         <v>58.2</v>
       </c>
       <c r="N2" s="1">
         <v>58.2</v>
       </c>
       <c r="O2" s="1">
         <v>0.0</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>40</v>
       </c>
       <c r="B3" t="s">
         <v>41</v>
       </c>
       <c r="C3" s="1">
-        <v>4000.0</v>
+        <v>280000.0</v>
       </c>
       <c r="D3" s="1">
-        <v>0.001</v>
+        <v>93.61</v>
       </c>
       <c r="E3" s="1">
-        <v>0.0001</v>
+        <v>93.5512</v>
       </c>
       <c r="F3" t="s">
-        <v>42</v>
+        <v>8</v>
       </c>
       <c r="G3">
-        <v>1.18</v>
+        <v>1.0</v>
       </c>
       <c r="H3" s="1">
-        <v>0.33</v>
+        <v>26194336.0</v>
       </c>
       <c r="I3" s="1">
-        <v>3.06</v>
+        <v>16464.0</v>
       </c>
       <c r="J3" s="1">
-        <v>927.27272727273</v>
+        <v>0.06285328248061</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>3.39</v>
+        <v>26210800.0</v>
       </c>
       <c r="N3" s="1">
-        <v>3.39</v>
+        <v>26210800.0</v>
       </c>
       <c r="O3" s="1">
-        <v>0.0</v>
+        <v>5.01</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
+        <v>42</v>
+      </c>
+      <c r="B4" t="s">
         <v>43</v>
       </c>
-      <c r="B4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C4" s="1">
-        <v>125000.0</v>
+        <v>4000.0</v>
       </c>
       <c r="D4" s="1">
         <v>0.001</v>
       </c>
       <c r="E4" s="1">
-        <v>0.0</v>
+        <v>0.0001</v>
       </c>
       <c r="F4" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="G4">
         <v>1.18</v>
       </c>
       <c r="H4" s="1">
-        <v>0.0</v>
+        <v>0.33</v>
       </c>
       <c r="I4" s="1">
-        <v>106.0</v>
+        <v>3.06</v>
       </c>
       <c r="J4" s="1">
-        <v>0</v>
+        <v>927.27272727273</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>106.0</v>
+        <v>3.39</v>
       </c>
       <c r="N4" s="1">
-        <v>106.0</v>
+        <v>3.39</v>
       </c>
       <c r="O4" s="1">
         <v>0.0</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>45</v>
       </c>
       <c r="B5" t="s">
         <v>46</v>
       </c>
       <c r="C5" s="1">
-        <v>1396.0</v>
+        <v>125000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>4772.39</v>
+        <v>0.001</v>
       </c>
       <c r="E5" s="1">
-        <v>4768.3315902579</v>
+        <v>0.0</v>
       </c>
       <c r="F5" t="s">
-        <v>8</v>
+        <v>44</v>
       </c>
       <c r="G5">
-        <v>1.0</v>
+        <v>1.18</v>
       </c>
       <c r="H5" s="1">
-        <v>6656590.9</v>
+        <v>0.0</v>
       </c>
       <c r="I5" s="1">
-        <v>5665.54</v>
+        <v>105.87</v>
       </c>
       <c r="J5" s="1">
-        <v>0.085111734897213</v>
+        <v>0</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>6662256.44</v>
+        <v>105.87</v>
       </c>
       <c r="N5" s="1">
-        <v>6662256.44</v>
+        <v>105.87</v>
       </c>
       <c r="O5" s="1">
-        <v>1.25</v>
+        <v>0.0</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>47</v>
       </c>
       <c r="B6" t="s">
         <v>48</v>
       </c>
       <c r="C6" s="1">
-        <v>102.0</v>
+        <v>7247.0</v>
       </c>
       <c r="D6" s="1">
-        <v>127.94</v>
+        <v>4778.97</v>
       </c>
       <c r="E6" s="1">
-        <v>128.21</v>
+        <v>4774.8606195667</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
-        <v>0.0</v>
+        <v>34603414.91</v>
       </c>
       <c r="I6" s="1">
-        <v>-27540.0</v>
+        <v>29780.68</v>
       </c>
       <c r="J6" s="1">
-        <v>0</v>
+        <v>0.08606283535153</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>-27540.0</v>
+        <v>34633195.59</v>
       </c>
       <c r="N6" s="1">
-        <v>-27540.0</v>
+        <v>34633195.59</v>
       </c>
       <c r="O6" s="1">
-        <v>-0.01</v>
+        <v>6.61</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>49</v>
       </c>
       <c r="B7" t="s">
         <v>50</v>
       </c>
       <c r="C7" s="1">
-        <v>2600000.0</v>
+        <v>2500000.0</v>
       </c>
       <c r="D7" s="1">
-        <v>103.572</v>
+        <v>103.631</v>
       </c>
       <c r="E7" s="1">
         <v>100.13</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>2603380.0</v>
+        <v>2503250.0</v>
       </c>
       <c r="I7" s="1">
-        <v>89492.0</v>
+        <v>87525.0</v>
       </c>
       <c r="J7" s="1">
-        <v>3.4375312094277</v>
+        <v>3.4964546090083</v>
       </c>
       <c r="K7">
-        <v>4.55</v>
+        <v>0.04</v>
       </c>
       <c r="L7" t="s">
         <v>51</v>
       </c>
       <c r="M7" s="1">
-        <v>2692872.0</v>
+        <v>2590775.0</v>
       </c>
       <c r="N7" s="1">
-        <v>2811166.3</v>
+        <v>2591775.68</v>
       </c>
       <c r="O7" s="1">
-        <v>0.53</v>
+        <v>0.49</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>52</v>
       </c>
       <c r="B8" t="s">
         <v>53</v>
       </c>
       <c r="C8" s="1">
-        <v>1905000.0</v>
+        <v>1576000.0</v>
       </c>
       <c r="D8" s="1">
-        <v>98.236</v>
+        <v>101.457</v>
       </c>
       <c r="E8" s="1">
-        <v>87.83365092</v>
+        <v>100.0</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
-        <v>1673231.05</v>
+        <v>1576000.0</v>
       </c>
       <c r="I8" s="1">
-        <v>198164.75</v>
+        <v>22962.32</v>
       </c>
       <c r="J8" s="1">
-        <v>11.843238864113</v>
+        <v>1.457</v>
       </c>
       <c r="K8">
-        <v>0.88</v>
+        <v>1.94</v>
       </c>
       <c r="L8" t="s">
         <v>54</v>
       </c>
       <c r="M8" s="1">
-        <v>1871395.8</v>
+        <v>1598962.32</v>
       </c>
       <c r="N8" s="1">
-        <v>1888097.17</v>
+        <v>1629497.32</v>
       </c>
       <c r="O8" s="1">
-        <v>0.35</v>
+        <v>0.31</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>55</v>
       </c>
       <c r="B9" t="s">
         <v>56</v>
       </c>
       <c r="C9" s="1">
-        <v>1676000.0</v>
+        <v>4600000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>101.389</v>
+        <v>100.568</v>
       </c>
       <c r="E9" s="1">
-        <v>100.0</v>
+        <v>99.49072913</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
-        <v>1676000.0</v>
+        <v>4576573.54</v>
       </c>
       <c r="I9" s="1">
-        <v>23279.64</v>
+        <v>49554.46</v>
       </c>
       <c r="J9" s="1">
-        <v>1.389</v>
+        <v>1.0827851790622</v>
       </c>
       <c r="K9">
-        <v>1.48</v>
+        <v>1.85</v>
       </c>
       <c r="L9" t="s">
         <v>57</v>
       </c>
       <c r="M9" s="1">
-        <v>1699279.64</v>
+        <v>4626128.0</v>
       </c>
       <c r="N9" s="1">
-        <v>1724157.77</v>
+        <v>4711196.49</v>
       </c>
       <c r="O9" s="1">
-        <v>0.32</v>
+        <v>0.9</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>58</v>
       </c>
       <c r="B10" t="s">
         <v>59</v>
       </c>
       <c r="C10" s="1">
-        <v>4800000.0</v>
+        <v>2571000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>100.298</v>
+        <v>103.991</v>
       </c>
       <c r="E10" s="1">
-        <v>99.49072917</v>
+        <v>100.42060793</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>4775555.0</v>
+        <v>2581813.83</v>
       </c>
       <c r="I10" s="1">
-        <v>38749.0</v>
+        <v>91794.78</v>
       </c>
       <c r="J10" s="1">
-        <v>0.81140307252246</v>
+        <v>3.5554376126338</v>
       </c>
       <c r="K10">
-        <v>1.57</v>
+        <v>2.51</v>
       </c>
       <c r="L10" t="s">
         <v>60</v>
       </c>
       <c r="M10" s="1">
-        <v>4814304.0</v>
+        <v>2673608.61</v>
       </c>
       <c r="N10" s="1">
-        <v>4889756.05</v>
+        <v>2738097.86</v>
       </c>
       <c r="O10" s="1">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>61</v>
       </c>
       <c r="B11" t="s">
         <v>62</v>
       </c>
       <c r="C11" s="1">
-        <v>2671000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>103.419</v>
+        <v>101.864</v>
       </c>
       <c r="E11" s="1">
-        <v>100.42060801</v>
+        <v>100.2479</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>2682234.44</v>
+        <v>1002479.0</v>
       </c>
       <c r="I11" s="1">
-        <v>80087.05</v>
+        <v>16161.0</v>
       </c>
       <c r="J11" s="1">
-        <v>2.9858333337931</v>
+        <v>1.6121035951875</v>
       </c>
       <c r="K11">
-        <v>2.08</v>
+        <v>0.62</v>
       </c>
       <c r="L11" t="s">
         <v>63</v>
       </c>
       <c r="M11" s="1">
-        <v>2762321.49</v>
+        <v>1018640.0</v>
       </c>
       <c r="N11" s="1">
-        <v>2817754.01</v>
+        <v>1024827.5</v>
       </c>
       <c r="O11" s="1">
-        <v>0.53</v>
+        <v>0.2</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>64</v>
       </c>
       <c r="B12" t="s">
         <v>65</v>
       </c>
       <c r="C12" s="1">
-        <v>1000000.0</v>
+        <v>1498000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>100.824</v>
+        <v>107.298</v>
       </c>
       <c r="E12" s="1">
-        <v>100.2479</v>
+        <v>105.76043057</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>1002479.0</v>
+        <v>1584291.25</v>
       </c>
       <c r="I12" s="1">
-        <v>5761.0</v>
+        <v>23032.79</v>
       </c>
       <c r="J12" s="1">
-        <v>0.57467537973364</v>
+        <v>1.4538229634229</v>
       </c>
       <c r="K12">
-        <v>0.08</v>
-[...2 lines deleted...]
-        <v>750.0</v>
+        <v>0.96</v>
+      </c>
+      <c r="L12" t="s">
+        <v>66</v>
       </c>
       <c r="M12" s="1">
-        <v>1008240.0</v>
+        <v>1607324.04</v>
       </c>
       <c r="N12" s="1">
-        <v>1008990.0</v>
+        <v>1621742.29</v>
       </c>
       <c r="O12" s="1">
-        <v>0.19</v>
+        <v>0.31</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B13" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="C13" s="1">
-        <v>1598000.0</v>
+        <v>5451000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>107.637</v>
+        <v>99.122</v>
       </c>
       <c r="E13" s="1">
-        <v>105.76043054</v>
+        <v>99.95557916</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>1690051.68</v>
+        <v>5448578.62</v>
       </c>
       <c r="I13" s="1">
-        <v>29987.58</v>
+        <v>-45438.4</v>
       </c>
       <c r="J13" s="1">
-        <v>1.7743587580706</v>
+        <v>-0.83394960720967</v>
       </c>
       <c r="K13">
-        <v>0.12</v>
+        <v>0.21</v>
       </c>
       <c r="L13" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="M13" s="1">
-        <v>1720039.26</v>
+        <v>5403140.22</v>
       </c>
       <c r="N13" s="1">
-        <v>1721903.59</v>
+        <v>5414382.91</v>
       </c>
       <c r="O13" s="1">
-        <v>0.32</v>
+        <v>1.03</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B14" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="C14" s="1">
-        <v>5628000.0</v>
+        <v>1938000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>98.804</v>
+        <v>104.419</v>
       </c>
       <c r="E14" s="1">
-        <v>99.95557925</v>
+        <v>94.23756966</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>5625500.0</v>
+        <v>1826324.1</v>
       </c>
       <c r="I14" s="1">
-        <v>-64810.88</v>
+        <v>-5047.9</v>
       </c>
       <c r="J14" s="1">
-        <v>-1.1520910141321</v>
+        <v>-0.27639672498436</v>
       </c>
       <c r="K14">
-        <v>2.06</v>
+        <v>0.87</v>
       </c>
       <c r="L14" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="M14" s="1">
-        <v>5560689.12</v>
+        <v>1821276.2</v>
       </c>
       <c r="N14" s="1">
-        <v>5676766.62</v>
+        <v>1838136.8</v>
       </c>
       <c r="O14" s="1">
-        <v>1.06</v>
+        <v>0.35</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B15" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="C15" s="1">
-        <v>2038000.0</v>
+        <v>2500000.0</v>
       </c>
       <c r="D15" s="1">
-        <v>104.814</v>
+        <v>105.892</v>
       </c>
       <c r="E15" s="1">
-        <v>94.23756968</v>
+        <v>103.3764868</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>1920561.67</v>
+        <v>2584412.17</v>
       </c>
       <c r="I15" s="1">
-        <v>1936.72</v>
+        <v>62887.83</v>
       </c>
       <c r="J15" s="1">
-        <v>0.10084133356676</v>
+        <v>2.4333514108162</v>
       </c>
       <c r="K15">
-        <v>0.34</v>
+        <v>2.99</v>
       </c>
       <c r="L15" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="M15" s="1">
-        <v>1922498.39</v>
+        <v>2647300.0</v>
       </c>
       <c r="N15" s="1">
-        <v>1929516.75</v>
+        <v>2722056.71</v>
       </c>
       <c r="O15" s="1">
-        <v>0.36</v>
+        <v>0.52</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B16" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="C16" s="1">
-        <v>4300000.0</v>
+        <v>3300000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>98.556</v>
+        <v>103.323</v>
       </c>
       <c r="E16" s="1">
-        <v>100.04511628</v>
+        <v>98.92441182</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
-        <v>4301940.0</v>
+        <v>3264505.59</v>
       </c>
       <c r="I16" s="1">
-        <v>-64032.0</v>
+        <v>145153.41</v>
       </c>
       <c r="J16" s="1">
-        <v>-1.4884447481834</v>
+        <v>4.4464132775463</v>
       </c>
       <c r="K16">
-        <v>1.31</v>
+        <v>5.24</v>
       </c>
       <c r="L16" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="M16" s="1">
-        <v>4237908.0</v>
+        <v>3409659.0</v>
       </c>
       <c r="N16" s="1">
-        <v>4294046.89</v>
+        <v>3582705.58</v>
       </c>
       <c r="O16" s="1">
-        <v>0.8</v>
+        <v>0.68</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B17" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="C17" s="1">
-        <v>2600000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="D17" s="1">
-        <v>106.163</v>
+        <v>94.393</v>
       </c>
       <c r="E17" s="1">
-        <v>103.37648692</v>
+        <v>81.90598182</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>2687788.66</v>
+        <v>1801931.6</v>
       </c>
       <c r="I17" s="1">
-        <v>72449.34</v>
+        <v>274714.4</v>
       </c>
       <c r="J17" s="1">
-        <v>2.6954998760952</v>
+        <v>15.245550941001</v>
       </c>
       <c r="K17">
-        <v>2.56</v>
+        <v>0.22</v>
       </c>
       <c r="L17" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="M17" s="1">
-        <v>2760238.0</v>
+        <v>2076646.0</v>
       </c>
       <c r="N17" s="1">
-        <v>2826699.13</v>
+        <v>2081498.05</v>
       </c>
       <c r="O17" s="1">
-        <v>0.53</v>
+        <v>0.4</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B18" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="C18" s="1">
-        <v>3400000.0</v>
+        <v>3525250.0</v>
       </c>
       <c r="D18" s="1">
-        <v>102.876</v>
+        <v>96.516</v>
       </c>
       <c r="E18" s="1">
-        <v>98.92441176</v>
+        <v>96.4088025</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>3363430.0</v>
+        <v>3398651.31</v>
       </c>
       <c r="I18" s="1">
-        <v>134354.0</v>
+        <v>-31143.15</v>
       </c>
       <c r="J18" s="1">
-        <v>3.9945531793437</v>
+        <v>-0.91633848722186</v>
       </c>
       <c r="K18">
-        <v>4.84</v>
+        <v>1.98</v>
       </c>
       <c r="L18" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="M18" s="1">
-        <v>3497784.0</v>
+        <v>3367508.16</v>
       </c>
       <c r="N18" s="1">
-        <v>3662241.53</v>
+        <v>3437483.34</v>
       </c>
       <c r="O18" s="1">
-        <v>0.69</v>
+        <v>0.66</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B19" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="C19" s="1">
-        <v>2300000.0</v>
+        <v>3245250.0</v>
       </c>
       <c r="D19" s="1">
-        <v>93.172</v>
+        <v>96.96</v>
       </c>
       <c r="E19" s="1">
-        <v>81.90598174</v>
+        <v>97.78572159</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>1883837.58</v>
+        <v>3173391.13</v>
       </c>
       <c r="I19" s="1">
-        <v>259118.42</v>
+        <v>-59093.0</v>
       </c>
       <c r="J19" s="1">
-        <v>13.754817440259</v>
+        <v>-1.8621404541457</v>
       </c>
       <c r="K19">
-        <v>0.09</v>
+        <v>0.74</v>
       </c>
       <c r="L19" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="M19" s="1">
-        <v>2142956.0</v>
+        <v>3114298.13</v>
       </c>
       <c r="N19" s="1">
-        <v>2145051.21</v>
+        <v>3138387.69</v>
       </c>
       <c r="O19" s="1">
-        <v>0.4</v>
+        <v>0.6</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B20" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="C20" s="1">
-        <v>3625250.0</v>
+        <v>4253000.0</v>
       </c>
       <c r="D20" s="1">
-        <v>96.746</v>
+        <v>104.486</v>
       </c>
       <c r="E20" s="1">
-        <v>96.40880243</v>
+        <v>103.54083188</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
-        <v>3495060.11</v>
+        <v>4403591.58</v>
       </c>
       <c r="I20" s="1">
-        <v>-23774.09</v>
+        <v>40198.0</v>
       </c>
       <c r="J20" s="1">
-        <v>-0.680219774532</v>
+        <v>0.91284578212405</v>
       </c>
       <c r="K20">
-        <v>1.61</v>
+        <v>0.88</v>
       </c>
       <c r="L20" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="M20" s="1">
-        <v>3471286.02</v>
+        <v>4443789.58</v>
       </c>
       <c r="N20" s="1">
-        <v>3529516.93</v>
+        <v>4481357.75</v>
       </c>
       <c r="O20" s="1">
-        <v>0.66</v>
+        <v>0.86</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B21" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="C21" s="1">
-        <v>3345250.0</v>
+        <v>2124000.0</v>
       </c>
       <c r="D21" s="1">
-        <v>97.333</v>
+        <v>108.727</v>
       </c>
       <c r="E21" s="1">
-        <v>97.78572155</v>
+        <v>108.54733851</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>3271176.85</v>
+        <v>2305545.47</v>
       </c>
       <c r="I21" s="1">
-        <v>-48564.19</v>
+        <v>3816.01</v>
       </c>
       <c r="J21" s="1">
-        <v>-1.4846091246947</v>
+        <v>0.1655144107828</v>
       </c>
       <c r="K21">
-        <v>0.29</v>
+        <v>0.43</v>
       </c>
       <c r="L21" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="M21" s="1">
-        <v>3222612.66</v>
+        <v>2309361.48</v>
       </c>
       <c r="N21" s="1">
-        <v>3232441.94</v>
+        <v>2318483.04</v>
       </c>
       <c r="O21" s="1">
-        <v>0.61</v>
+        <v>0.44</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B22" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="C22" s="1">
-        <v>4393000.0</v>
+        <v>4327000.0</v>
       </c>
       <c r="D22" s="1">
-        <v>104.719</v>
+        <v>101.076</v>
       </c>
       <c r="E22" s="1">
-        <v>103.54083178</v>
+        <v>99.95464109</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
-        <v>4548548.74</v>
+        <v>4325037.32</v>
       </c>
       <c r="I22" s="1">
-        <v>51756.93</v>
+        <v>48521.2</v>
       </c>
       <c r="J22" s="1">
-        <v>1.1378778805831</v>
+        <v>1.1218677761606</v>
       </c>
       <c r="K22">
-        <v>0.35</v>
+        <v>2.3</v>
       </c>
       <c r="L22" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="M22" s="1">
-        <v>4600305.67</v>
+        <v>4373558.52</v>
       </c>
       <c r="N22" s="1">
-        <v>4615665.92</v>
+        <v>4473079.52</v>
       </c>
       <c r="O22" s="1">
-        <v>0.86</v>
+        <v>0.85</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B23" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="C23" s="1">
-        <v>2224000.0</v>
+        <v>3261000.0</v>
       </c>
       <c r="D23" s="1">
-        <v>109.054</v>
+        <v>100.354</v>
       </c>
       <c r="E23" s="1">
-        <v>108.54733858</v>
+        <v>100.01062956</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
-        <v>2414092.81</v>
+        <v>3261346.63</v>
       </c>
       <c r="I23" s="1">
-        <v>11268.15</v>
+        <v>11197.31</v>
       </c>
       <c r="J23" s="1">
-        <v>0.46676540161685</v>
+        <v>0.34333394362316</v>
       </c>
       <c r="K23">
-        <v>7.03</v>
+        <v>1.68</v>
       </c>
       <c r="L23" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="M23" s="1">
-        <v>2425360.96</v>
+        <v>3272543.94</v>
       </c>
       <c r="N23" s="1">
-        <v>2581650.28</v>
+        <v>3327233.63</v>
       </c>
       <c r="O23" s="1">
-        <v>0.48</v>
+        <v>0.64</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B24" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="C24" s="1">
-        <v>4468000.0</v>
+        <v>2657000.0</v>
       </c>
       <c r="D24" s="1">
-        <v>101.556</v>
+        <v>102.731</v>
       </c>
       <c r="E24" s="1">
-        <v>99.954641</v>
+        <v>100.06368348</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>4465973.36</v>
+        <v>2658692.07</v>
       </c>
       <c r="I24" s="1">
-        <v>71548.72</v>
+        <v>70870.6</v>
       </c>
       <c r="J24" s="1">
-        <v>1.6020856873181</v>
+        <v>2.665618963538</v>
       </c>
       <c r="K24">
-        <v>1.82</v>
+        <v>1.28</v>
       </c>
       <c r="L24" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="M24" s="1">
-        <v>4537522.08</v>
+        <v>2729562.67</v>
       </c>
       <c r="N24" s="1">
-        <v>4618690.75</v>
+        <v>2763513.23</v>
       </c>
       <c r="O24" s="1">
-        <v>0.86</v>
+        <v>0.53</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B25" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="C25" s="1">
-        <v>3368000.0</v>
+        <v>4746000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>99.426</v>
+        <v>98.814</v>
       </c>
       <c r="E25" s="1">
-        <v>100.01062945</v>
+        <v>65.88463274</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>3368358.0</v>
+        <v>3126884.67</v>
       </c>
       <c r="I25" s="1">
-        <v>-19690.32</v>
+        <v>1562827.77</v>
       </c>
       <c r="J25" s="1">
-        <v>-0.58456731736947</v>
+        <v>49.980345773354</v>
       </c>
       <c r="K25">
-        <v>1.32</v>
+        <v>3.15</v>
       </c>
       <c r="L25" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="M25" s="1">
-        <v>3348667.68</v>
+        <v>4689712.44</v>
       </c>
       <c r="N25" s="1">
-        <v>3393281.99</v>
+        <v>4839243.95</v>
       </c>
       <c r="O25" s="1">
-        <v>0.64</v>
+        <v>0.92</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B26" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C26" s="1">
-        <v>2757000.0</v>
+        <v>1445000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>102.109</v>
+        <v>101.623</v>
       </c>
       <c r="E26" s="1">
-        <v>100.06368335</v>
+        <v>100.0</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>2758755.75</v>
+        <v>1445000.0</v>
       </c>
       <c r="I26" s="1">
-        <v>56389.38</v>
+        <v>23452.35</v>
       </c>
       <c r="J26" s="1">
-        <v>2.0440149513055</v>
+        <v>1.623</v>
       </c>
       <c r="K26">
-        <v>0.88</v>
+        <v>0.89</v>
       </c>
       <c r="L26" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="M26" s="1">
-        <v>2815145.13</v>
+        <v>1468452.35</v>
       </c>
       <c r="N26" s="1">
-        <v>2839268.88</v>
+        <v>1481246.62</v>
       </c>
       <c r="O26" s="1">
-        <v>0.53</v>
+        <v>0.28</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B27" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="C27" s="1">
-        <v>4900000.0</v>
+        <v>1268000.0</v>
       </c>
       <c r="D27" s="1">
-        <v>99.501</v>
+        <v>105.293</v>
       </c>
       <c r="E27" s="1">
-        <v>65.88463265</v>
+        <v>52.65093533</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>3228347.0</v>
+        <v>667613.86</v>
       </c>
       <c r="I27" s="1">
-        <v>1647202.0</v>
+        <v>44447.59</v>
       </c>
       <c r="J27" s="1">
-        <v>51.023077754653</v>
+        <v>6.6576793357765</v>
       </c>
       <c r="K27">
-        <v>2.78</v>
+        <v>0.66</v>
       </c>
       <c r="L27" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="M27" s="1">
-        <v>4875549.0</v>
+        <v>712061.45</v>
       </c>
       <c r="N27" s="1">
-        <v>5011809.27</v>
+        <v>720486.61</v>
       </c>
       <c r="O27" s="1">
-        <v>0.94</v>
+        <v>0.14</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B28" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="C28" s="1">
-        <v>1445000.0</v>
+        <v>2376000.0</v>
       </c>
       <c r="D28" s="1">
-        <v>101.063</v>
+        <v>99.884</v>
       </c>
       <c r="E28" s="1">
-        <v>100.0</v>
+        <v>99.01644276</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>1445000.0</v>
+        <v>2352630.68</v>
       </c>
       <c r="I28" s="1">
-        <v>15360.35</v>
+        <v>20613.16</v>
       </c>
       <c r="J28" s="1">
-        <v>1.063</v>
+        <v>0.87617492091874</v>
       </c>
       <c r="K28">
-        <v>0.54</v>
+        <v>0.52</v>
       </c>
       <c r="L28" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="M28" s="1">
-        <v>1460360.35</v>
+        <v>2373243.84</v>
       </c>
       <c r="N28" s="1">
-        <v>1468207.5</v>
+        <v>2385519.84</v>
       </c>
       <c r="O28" s="1">
-        <v>0.27</v>
+        <v>0.46</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B29" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="C29" s="1">
-        <v>1468000.0</v>
+        <v>1269000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>105.156</v>
+        <v>100.091</v>
       </c>
       <c r="E29" s="1">
-        <v>52.65093529</v>
+        <v>99.92911899</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>772915.73</v>
+        <v>1268100.52</v>
       </c>
       <c r="I29" s="1">
-        <v>50385.64</v>
+        <v>2054.27</v>
       </c>
       <c r="J29" s="1">
-        <v>6.5189047194058</v>
+        <v>0.16199583294864</v>
       </c>
       <c r="K29">
-        <v>0.42</v>
+        <v>0.1</v>
       </c>
       <c r="L29" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="M29" s="1">
-        <v>823301.37</v>
+        <v>1270154.79</v>
       </c>
       <c r="N29" s="1">
-        <v>829428.91</v>
+        <v>1271388.54</v>
       </c>
       <c r="O29" s="1">
-        <v>0.16</v>
+        <v>0.24</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B30" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="C30" s="1">
-        <v>2476000.0</v>
+        <v>1325000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>100.114</v>
+        <v>99.31</v>
       </c>
       <c r="E30" s="1">
-        <v>99.01644265</v>
+        <v>102.98398264</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>2451647.12</v>
+        <v>1364537.77</v>
       </c>
       <c r="I30" s="1">
-        <v>27175.52</v>
+        <v>-48680.27</v>
       </c>
       <c r="J30" s="1">
-        <v>1.1084596872979</v>
+        <v>-3.5675282187315</v>
       </c>
       <c r="K30">
-        <v>0.2</v>
+        <v>0.66</v>
       </c>
       <c r="L30" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="M30" s="1">
-        <v>2478822.64</v>
+        <v>1315857.5</v>
       </c>
       <c r="N30" s="1">
-        <v>2483886.4</v>
+        <v>1324663.23</v>
       </c>
       <c r="O30" s="1">
-        <v>0.47</v>
+        <v>0.25</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B31" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="C31" s="1">
-        <v>1369000.0</v>
+        <v>2950000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>101.965</v>
+        <v>99.044</v>
       </c>
       <c r="E31" s="1">
-        <v>99.92911907</v>
+        <v>99.45524576</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>1368029.64</v>
+        <v>2933929.75</v>
       </c>
       <c r="I31" s="1">
-        <v>27871.21</v>
+        <v>-12131.75</v>
       </c>
       <c r="J31" s="1">
-        <v>2.0373250100049</v>
+        <v>-0.41349831228917</v>
       </c>
       <c r="K31">
-        <v>2.99</v>
+        <v>0.71</v>
       </c>
       <c r="L31" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="M31" s="1">
-        <v>1395900.85</v>
+        <v>2921798.0</v>
       </c>
       <c r="N31" s="1">
-        <v>1436894.79</v>
+        <v>2942623.69</v>
       </c>
       <c r="O31" s="1">
-        <v>0.27</v>
+        <v>0.56</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B32" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="C32" s="1">
-        <v>1425000.0</v>
+        <v>1713000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>102.743</v>
+        <v>101.983</v>
       </c>
       <c r="E32" s="1">
-        <v>102.98398246</v>
+        <v>100.0</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>1467521.75</v>
+        <v>1713000.0</v>
       </c>
       <c r="I32" s="1">
-        <v>-3434.0</v>
+        <v>33968.79</v>
       </c>
       <c r="J32" s="1">
-        <v>-0.23399993901283</v>
+        <v>1.983</v>
       </c>
       <c r="K32">
-        <v>0.08</v>
+        <v>0.43</v>
       </c>
       <c r="L32" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="M32" s="1">
-        <v>1464087.75</v>
+        <v>1746968.79</v>
       </c>
       <c r="N32" s="1">
-        <v>1465235.67</v>
+        <v>1754284.73</v>
       </c>
       <c r="O32" s="1">
-        <v>0.27</v>
+        <v>0.33</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B33" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="C33" s="1">
-        <v>2614000.0</v>
+        <v>2247000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>102.483</v>
+        <v>101.282</v>
       </c>
       <c r="E33" s="1">
-        <v>100.90409334</v>
+        <v>100.0</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>2637633.0</v>
+        <v>2247000.0</v>
       </c>
       <c r="I33" s="1">
-        <v>41272.62</v>
+        <v>28806.54</v>
       </c>
       <c r="J33" s="1">
-        <v>1.5647597675643</v>
+        <v>1.282</v>
       </c>
       <c r="K33">
-        <v>0.28</v>
+        <v>1.14</v>
       </c>
       <c r="L33" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="M33" s="1">
-        <v>2678905.62</v>
+        <v>2275806.54</v>
       </c>
       <c r="N33" s="1">
-        <v>2686148.58</v>
+        <v>2301366.17</v>
       </c>
       <c r="O33" s="1">
-        <v>0.5</v>
+        <v>0.44</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B34" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="C34" s="1">
-        <v>3050000.0</v>
+        <v>2282000.0</v>
       </c>
       <c r="D34" s="1">
-        <v>98.117</v>
+        <v>103.297</v>
       </c>
       <c r="E34" s="1">
-        <v>99.4552459</v>
+        <v>103.51827695</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>3033385.0</v>
+        <v>2362287.08</v>
       </c>
       <c r="I34" s="1">
-        <v>-40816.5</v>
+        <v>-5049.54</v>
       </c>
       <c r="J34" s="1">
-        <v>-1.3455759819476</v>
+        <v>-0.21375640762511</v>
       </c>
       <c r="K34">
-        <v>0.27</v>
+        <v>1.73</v>
       </c>
       <c r="L34" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="M34" s="1">
-        <v>2992568.5</v>
+        <v>2357237.54</v>
       </c>
       <c r="N34" s="1">
-        <v>3000887.54</v>
+        <v>2396602.04</v>
       </c>
       <c r="O34" s="1">
-        <v>0.56</v>
+        <v>0.46</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B35" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="C35" s="1">
-        <v>1813000.0</v>
+        <v>791000.0</v>
       </c>
       <c r="D35" s="1">
-        <v>101.273</v>
+        <v>104.175</v>
       </c>
       <c r="E35" s="1">
-        <v>100.0</v>
+        <v>100.39127686</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>1813000.0</v>
+        <v>794095.0</v>
       </c>
       <c r="I35" s="1">
-        <v>23079.49</v>
+        <v>29929.25</v>
       </c>
       <c r="J35" s="1">
-        <v>1.273</v>
+        <v>3.7689760041305</v>
       </c>
       <c r="K35">
-        <v>0.01</v>
+        <v>0.07</v>
       </c>
       <c r="L35">
-        <v>258.1</v>
+        <v>590.5</v>
       </c>
       <c r="M35" s="1">
-        <v>1836079.49</v>
+        <v>824024.25</v>
       </c>
       <c r="N35" s="1">
-        <v>1836337.59</v>
+        <v>824614.75</v>
       </c>
       <c r="O35" s="1">
-        <v>0.34</v>
+        <v>0.16</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B36" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="C36" s="1">
-        <v>2347000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="D36" s="1">
-        <v>100.194</v>
+        <v>104.454</v>
       </c>
       <c r="E36" s="1">
-        <v>100.0</v>
+        <v>103.60736833</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>2347000.0</v>
+        <v>1864932.63</v>
       </c>
       <c r="I36" s="1">
-        <v>4553.18</v>
+        <v>15239.37</v>
       </c>
       <c r="J36" s="1">
-        <v>0.194</v>
+        <v>0.8171539150988</v>
       </c>
       <c r="K36">
-        <v>0.71</v>
+        <v>2.12</v>
       </c>
       <c r="L36" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="M36" s="1">
-        <v>2351553.18</v>
+        <v>1880172.0</v>
       </c>
       <c r="N36" s="1">
-        <v>2368324.45</v>
+        <v>1918335.7</v>
       </c>
       <c r="O36" s="1">
-        <v>0.44</v>
+        <v>0.37</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B37" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="C37" s="1">
-        <v>2382000.0</v>
+        <v>2724000.0</v>
       </c>
       <c r="D37" s="1">
-        <v>103.278</v>
+        <v>99.393</v>
       </c>
       <c r="E37" s="1">
-        <v>103.51827708</v>
+        <v>93.54200514</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>2465805.36</v>
+        <v>2548084.22</v>
       </c>
       <c r="I37" s="1">
-        <v>-5723.4</v>
+        <v>159381.1</v>
       </c>
       <c r="J37" s="1">
-        <v>-0.23211077779472</v>
+        <v>6.254938465103</v>
       </c>
       <c r="K37">
-        <v>1.26</v>
-[...2 lines deleted...]
-        <v>139</v>
+        <v>0.01</v>
+      </c>
+      <c r="L37">
+        <v>233.22</v>
       </c>
       <c r="M37" s="1">
-        <v>2460081.96</v>
+        <v>2707465.32</v>
       </c>
       <c r="N37" s="1">
-        <v>2490138.17</v>
+        <v>2707698.54</v>
       </c>
       <c r="O37" s="1">
-        <v>0.47</v>
+        <v>0.52</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>140</v>
       </c>
       <c r="B38" t="s">
         <v>141</v>
       </c>
       <c r="C38" s="1">
-        <v>791000.0</v>
+        <v>2700000.0</v>
       </c>
       <c r="D38" s="1">
-        <v>103.305</v>
+        <v>101.138</v>
       </c>
       <c r="E38" s="1">
-        <v>100.39127686</v>
+        <v>97.99</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>794095.0</v>
+        <v>2645730.0</v>
       </c>
       <c r="I38" s="1">
-        <v>23047.55</v>
+        <v>84996.0</v>
       </c>
       <c r="J38" s="1">
-        <v>2.9023668452767</v>
+        <v>3.2125727115012</v>
       </c>
       <c r="K38">
-        <v>2.73</v>
+        <v>1.92</v>
       </c>
       <c r="L38" t="s">
         <v>142</v>
       </c>
       <c r="M38" s="1">
-        <v>817142.55</v>
+        <v>2730726.0</v>
       </c>
       <c r="N38" s="1">
-        <v>838754.98</v>
+        <v>2782476.0</v>
       </c>
       <c r="O38" s="1">
-        <v>0.16</v>
+        <v>0.53</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>143</v>
       </c>
       <c r="B39" t="s">
         <v>144</v>
       </c>
       <c r="C39" s="1">
-        <v>1900000.0</v>
+        <v>4233000.0</v>
       </c>
       <c r="D39" s="1">
-        <v>104.527</v>
+        <v>105.272</v>
       </c>
       <c r="E39" s="1">
-        <v>103.60736842</v>
+        <v>100.83408623</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>1968540.0</v>
+        <v>4268306.87</v>
       </c>
       <c r="I39" s="1">
-        <v>17473.0</v>
+        <v>187856.89</v>
       </c>
       <c r="J39" s="1">
-        <v>0.88761213894561</v>
+        <v>4.4012039368669</v>
       </c>
       <c r="K39">
-        <v>1.74</v>
+        <v>1.9</v>
       </c>
       <c r="L39" t="s">
         <v>145</v>
       </c>
       <c r="M39" s="1">
-        <v>1986013.0</v>
+        <v>4456163.76</v>
       </c>
       <c r="N39" s="1">
-        <v>2019093.82</v>
+        <v>4536678.95</v>
       </c>
       <c r="O39" s="1">
-        <v>0.38</v>
+        <v>0.87</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>146</v>
       </c>
       <c r="B40" t="s">
         <v>147</v>
       </c>
       <c r="C40" s="1">
-        <v>2824000.0</v>
+        <v>2377000.0</v>
       </c>
       <c r="D40" s="1">
-        <v>99.203</v>
+        <v>103.366</v>
       </c>
       <c r="E40" s="1">
-        <v>93.54200496</v>
+        <v>100.1633029</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>2641626.22</v>
+        <v>2380881.71</v>
       </c>
       <c r="I40" s="1">
-        <v>159866.5</v>
+        <v>76128.11</v>
       </c>
       <c r="J40" s="1">
-        <v>6.0518213663097</v>
+        <v>3.1974755268291</v>
       </c>
       <c r="K40">
-        <v>2.9</v>
+        <v>2.75</v>
       </c>
       <c r="L40" t="s">
         <v>148</v>
       </c>
       <c r="M40" s="1">
-        <v>2801492.72</v>
+        <v>2457009.82</v>
       </c>
       <c r="N40" s="1">
-        <v>2883456.42</v>
+        <v>2522377.32</v>
       </c>
       <c r="O40" s="1">
-        <v>0.54</v>
+        <v>0.48</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>149</v>
       </c>
       <c r="B41" t="s">
         <v>150</v>
       </c>
       <c r="C41" s="1">
-        <v>2800000.0</v>
+        <v>5123000.0</v>
       </c>
       <c r="D41" s="1">
-        <v>98.813</v>
+        <v>104.316</v>
       </c>
       <c r="E41" s="1">
-        <v>97.99</v>
+        <v>102.84970974</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>2743720.0</v>
+        <v>5268990.63</v>
       </c>
       <c r="I41" s="1">
-        <v>23044.0</v>
+        <v>75118.05</v>
       </c>
       <c r="J41" s="1">
-        <v>0.83988162057353</v>
+        <v>1.4256630021754</v>
       </c>
       <c r="K41">
-        <v>1.51</v>
+        <v>2.25</v>
       </c>
       <c r="L41" t="s">
         <v>151</v>
       </c>
       <c r="M41" s="1">
-        <v>2766764.0</v>
+        <v>5344108.68</v>
       </c>
       <c r="N41" s="1">
-        <v>2809152.89</v>
+        <v>5459376.18</v>
       </c>
       <c r="O41" s="1">
-        <v>0.53</v>
+        <v>1.04</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>152</v>
       </c>
       <c r="B42" t="s">
         <v>153</v>
       </c>
       <c r="C42" s="1">
-        <v>4372000.0</v>
+        <v>2472000.0</v>
       </c>
       <c r="D42" s="1">
-        <v>105.923</v>
+        <v>103.747</v>
       </c>
       <c r="E42" s="1">
-        <v>100.83408623</v>
+        <v>100.08024879</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>4408466.25</v>
+        <v>2473983.75</v>
       </c>
       <c r="I42" s="1">
-        <v>222487.31</v>
+        <v>90642.09</v>
       </c>
       <c r="J42" s="1">
-        <v>5.0468189475194</v>
+        <v>3.6638110496886</v>
       </c>
       <c r="K42">
-        <v>1.24</v>
+        <v>2.45</v>
       </c>
       <c r="L42" t="s">
         <v>154</v>
       </c>
       <c r="M42" s="1">
-        <v>4630953.56</v>
+        <v>2564625.84</v>
       </c>
       <c r="N42" s="1">
-        <v>4685057.06</v>
+        <v>2625189.84</v>
       </c>
       <c r="O42" s="1">
-        <v>0.88</v>
+        <v>0.5</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>155</v>
       </c>
       <c r="B43" t="s">
         <v>156</v>
       </c>
       <c r="C43" s="1">
-        <v>2477000.0</v>
+        <v>3348000.0</v>
       </c>
       <c r="D43" s="1">
-        <v>102.812</v>
+        <v>102.132</v>
       </c>
       <c r="E43" s="1">
-        <v>100.16330279</v>
+        <v>100.0</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>2481045.01</v>
+        <v>3348000.0</v>
       </c>
       <c r="I43" s="1">
-        <v>65608.23</v>
+        <v>71379.35</v>
       </c>
       <c r="J43" s="1">
-        <v>2.6443788700149</v>
+        <v>2.1319997013142</v>
       </c>
       <c r="K43">
-        <v>2.27</v>
+        <v>1.69</v>
       </c>
       <c r="L43" t="s">
         <v>157</v>
       </c>
       <c r="M43" s="1">
-        <v>2546653.24</v>
+        <v>3419379.35</v>
       </c>
       <c r="N43" s="1">
-        <v>2602828.06</v>
+        <v>3476051.23</v>
       </c>
       <c r="O43" s="1">
-        <v>0.49</v>
+        <v>0.66</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>158</v>
       </c>
       <c r="B44" t="s">
         <v>159</v>
       </c>
       <c r="C44" s="1">
-        <v>5289000.0</v>
+        <v>1897000.0</v>
       </c>
       <c r="D44" s="1">
-        <v>103.651</v>
+        <v>103.662</v>
       </c>
       <c r="E44" s="1">
-        <v>102.84970978</v>
+        <v>102.70391249</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>5439721.15</v>
+        <v>1948293.22</v>
       </c>
       <c r="I44" s="1">
-        <v>42380.23</v>
+        <v>18174.92</v>
       </c>
       <c r="J44" s="1">
-        <v>0.77908828102338</v>
+        <v>0.93286368876241</v>
       </c>
       <c r="K44">
-        <v>1.65</v>
+        <v>2.49</v>
       </c>
       <c r="L44" t="s">
         <v>160</v>
       </c>
       <c r="M44" s="1">
-        <v>5482101.38</v>
+        <v>1966468.14</v>
       </c>
       <c r="N44" s="1">
-        <v>5569149.51</v>
+        <v>2013735.06</v>
       </c>
       <c r="O44" s="1">
-        <v>1.04</v>
+        <v>0.38</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>161</v>
       </c>
       <c r="B45" t="s">
         <v>162</v>
       </c>
       <c r="C45" s="1">
-        <v>2572000.0</v>
+        <v>2500000.0</v>
       </c>
       <c r="D45" s="1">
-        <v>102.315</v>
+        <v>106.734</v>
       </c>
       <c r="E45" s="1">
-        <v>100.08024883</v>
+        <v>101.486</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
-        <v>2574064.0</v>
+        <v>2537150.0</v>
       </c>
       <c r="I45" s="1">
-        <v>57477.8</v>
+        <v>131200.0</v>
       </c>
       <c r="J45" s="1">
-        <v>2.2329592426606</v>
+        <v>5.1711566127348</v>
       </c>
       <c r="K45">
-        <v>1.89</v>
+        <v>5.37</v>
       </c>
       <c r="L45" t="s">
         <v>163</v>
       </c>
       <c r="M45" s="1">
-        <v>2631541.8</v>
+        <v>2668350.0</v>
       </c>
       <c r="N45" s="1">
-        <v>2680052.58</v>
+        <v>2802656.51</v>
       </c>
       <c r="O45" s="1">
-        <v>0.5</v>
+        <v>0.54</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>164</v>
       </c>
       <c r="B46" t="s">
         <v>165</v>
       </c>
       <c r="C46" s="1">
-        <v>3348000.0</v>
+        <v>1936000.0</v>
       </c>
       <c r="D46" s="1">
-        <v>102.319</v>
+        <v>101.9</v>
       </c>
       <c r="E46" s="1">
-        <v>100.0</v>
+        <v>100.10319267</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>3348000.0</v>
+        <v>1937997.81</v>
       </c>
       <c r="I46" s="1">
-        <v>77640.12</v>
+        <v>34786.19</v>
       </c>
       <c r="J46" s="1">
-        <v>2.319</v>
+        <v>1.7949550727304</v>
       </c>
       <c r="K46">
-        <v>1.3</v>
+        <v>1.03</v>
       </c>
       <c r="L46" t="s">
         <v>166</v>
       </c>
       <c r="M46" s="1">
-        <v>3425640.12</v>
+        <v>1972784.0</v>
       </c>
       <c r="N46" s="1">
-        <v>3469164.12</v>
+        <v>1992708.67</v>
       </c>
       <c r="O46" s="1">
-        <v>0.65</v>
+        <v>0.38</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>167</v>
       </c>
       <c r="B47" t="s">
         <v>168</v>
       </c>
       <c r="C47" s="1">
-        <v>2097000.0</v>
+        <v>2700000.0</v>
       </c>
       <c r="D47" s="1">
-        <v>103.887</v>
+        <v>98.718</v>
       </c>
       <c r="E47" s="1">
-        <v>102.70391273</v>
+        <v>96.84</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>2153701.05</v>
+        <v>2614680.0</v>
       </c>
       <c r="I47" s="1">
-        <v>24809.34</v>
+        <v>50706.0</v>
       </c>
       <c r="J47" s="1">
-        <v>1.15193982006</v>
+        <v>1.9392812887237</v>
       </c>
       <c r="K47">
-        <v>1.97</v>
+        <v>1.98</v>
       </c>
       <c r="L47" t="s">
         <v>169</v>
       </c>
       <c r="M47" s="1">
-        <v>2178510.39</v>
+        <v>2665386.0</v>
       </c>
       <c r="N47" s="1">
-        <v>2219780.52</v>
+        <v>2718767.25</v>
       </c>
       <c r="O47" s="1">
-        <v>0.42</v>
+        <v>0.52</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>170</v>
       </c>
       <c r="B48" t="s">
         <v>171</v>
       </c>
       <c r="C48" s="1">
-        <v>2600000.0</v>
+        <v>2170000.0</v>
       </c>
       <c r="D48" s="1">
-        <v>103.239</v>
+        <v>99.6</v>
       </c>
       <c r="E48" s="1">
-        <v>101.486</v>
+        <v>92.4965576</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>2638636.0</v>
+        <v>2007175.3</v>
       </c>
       <c r="I48" s="1">
-        <v>45578.0</v>
+        <v>154144.7</v>
       </c>
       <c r="J48" s="1">
-        <v>1.7273318487279</v>
+        <v>7.6796829853377</v>
       </c>
       <c r="K48">
-        <v>4.79</v>
+        <v>0.42</v>
       </c>
       <c r="L48" t="s">
         <v>172</v>
       </c>
       <c r="M48" s="1">
-        <v>2684214.0</v>
+        <v>2161320.0</v>
       </c>
       <c r="N48" s="1">
-        <v>2808746.88</v>
+        <v>2170361.67</v>
       </c>
       <c r="O48" s="1">
-        <v>0.53</v>
+        <v>0.41</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>173</v>
       </c>
       <c r="B49" t="s">
         <v>174</v>
       </c>
       <c r="C49" s="1">
-        <v>2036000.0</v>
+        <v>4063000.0</v>
       </c>
       <c r="D49" s="1">
-        <v>101.69</v>
+        <v>101.809</v>
       </c>
       <c r="E49" s="1">
-        <v>100.10319253</v>
+        <v>97.961492</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>2038101.0</v>
+        <v>3980175.42</v>
       </c>
       <c r="I49" s="1">
-        <v>32307.4</v>
+        <v>156324.25</v>
       </c>
       <c r="J49" s="1">
-        <v>1.585171686781</v>
+        <v>3.9275718656642</v>
       </c>
       <c r="K49">
-        <v>0.65</v>
+        <v>0.58</v>
       </c>
       <c r="L49" t="s">
         <v>175</v>
       </c>
       <c r="M49" s="1">
-        <v>2070408.4</v>
+        <v>4136499.67</v>
       </c>
       <c r="N49" s="1">
-        <v>2083571.71</v>
+        <v>4159875.83</v>
       </c>
       <c r="O49" s="1">
-        <v>0.39</v>
+        <v>0.79</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>176</v>
       </c>
       <c r="B50" t="s">
         <v>177</v>
       </c>
       <c r="C50" s="1">
-        <v>2800000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="D50" s="1">
-        <v>97.574</v>
+        <v>92.269</v>
       </c>
       <c r="E50" s="1">
-        <v>96.84</v>
+        <v>89.54278944</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>2711520.0</v>
+        <v>1611770.21</v>
       </c>
       <c r="I50" s="1">
-        <v>20552.0</v>
+        <v>49071.79</v>
       </c>
       <c r="J50" s="1">
-        <v>0.75795125981</v>
+        <v>3.0445897123263</v>
       </c>
       <c r="K50">
-        <v>1.58</v>
+        <v>2.25</v>
       </c>
       <c r="L50" t="s">
         <v>178</v>
       </c>
       <c r="M50" s="1">
-        <v>2732072.0</v>
+        <v>1660842.0</v>
       </c>
       <c r="N50" s="1">
-        <v>2776434.5</v>
+        <v>1701342.0</v>
       </c>
       <c r="O50" s="1">
-        <v>0.52</v>
+        <v>0.32</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>179</v>
       </c>
       <c r="B51" t="s">
         <v>180</v>
       </c>
       <c r="C51" s="1">
-        <v>2270000.0</v>
+        <v>2477000.0</v>
       </c>
       <c r="D51" s="1">
-        <v>99.238</v>
+        <v>100.593</v>
       </c>
       <c r="E51" s="1">
-        <v>92.49655771</v>
+        <v>100.00201776</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>2099671.86</v>
+        <v>2477049.98</v>
       </c>
       <c r="I51" s="1">
-        <v>153030.74</v>
+        <v>14638.63</v>
       </c>
       <c r="J51" s="1">
-        <v>7.2883169468204</v>
+        <v>0.5909703121937</v>
       </c>
       <c r="K51">
-        <v>0.16</v>
+        <v>1.53</v>
       </c>
       <c r="L51" t="s">
         <v>181</v>
       </c>
       <c r="M51" s="1">
-        <v>2252702.6</v>
+        <v>2491688.61</v>
       </c>
       <c r="N51" s="1">
-        <v>2256446.52</v>
+        <v>2529617.67</v>
       </c>
       <c r="O51" s="1">
-        <v>0.42</v>
+        <v>0.48</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>182</v>
       </c>
       <c r="B52" t="s">
         <v>183</v>
       </c>
       <c r="C52" s="1">
-        <v>4163000.0</v>
+        <v>3207000.0</v>
       </c>
       <c r="D52" s="1">
-        <v>101.809</v>
+        <v>103.09</v>
       </c>
       <c r="E52" s="1">
-        <v>97.96149195</v>
+        <v>102.084372</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>4078136.91</v>
+        <v>3273845.81</v>
       </c>
       <c r="I52" s="1">
-        <v>160171.76</v>
+        <v>32250.49</v>
       </c>
       <c r="J52" s="1">
-        <v>3.9275719166574</v>
+        <v>0.98509495778605</v>
       </c>
       <c r="K52">
-        <v>0.13</v>
+        <v>2.44</v>
       </c>
       <c r="L52" t="s">
         <v>184</v>
       </c>
       <c r="M52" s="1">
-        <v>4238308.67</v>
+        <v>3306096.3</v>
       </c>
       <c r="N52" s="1">
-        <v>4243783.3</v>
+        <v>3384467.36</v>
       </c>
       <c r="O52" s="1">
-        <v>0.79</v>
+        <v>0.65</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>185</v>
       </c>
       <c r="B53" t="s">
         <v>186</v>
       </c>
       <c r="C53" s="1">
-        <v>1900000.0</v>
+        <v>1923000.0</v>
       </c>
       <c r="D53" s="1">
-        <v>92.325</v>
+        <v>103.094</v>
       </c>
       <c r="E53" s="1">
-        <v>89.54278947</v>
+        <v>100.24366355</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>1701313.0</v>
+        <v>1927685.65</v>
       </c>
       <c r="I53" s="1">
-        <v>52862.0</v>
+        <v>54811.97</v>
       </c>
       <c r="J53" s="1">
-        <v>3.107129611071</v>
+        <v>2.8434081044282</v>
       </c>
       <c r="K53">
-        <v>1.97</v>
+        <v>1.65</v>
       </c>
       <c r="L53" t="s">
         <v>187</v>
       </c>
       <c r="M53" s="1">
-        <v>1754175.0</v>
+        <v>1982497.62</v>
       </c>
       <c r="N53" s="1">
-        <v>1791654.45</v>
+        <v>2014227.12</v>
       </c>
       <c r="O53" s="1">
-        <v>0.34</v>
+        <v>0.38</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>188</v>
       </c>
       <c r="B54" t="s">
         <v>189</v>
       </c>
       <c r="C54" s="1">
-        <v>2577000.0</v>
+        <v>1289000.0</v>
       </c>
       <c r="D54" s="1">
-        <v>100.322</v>
+        <v>100.854</v>
       </c>
       <c r="E54" s="1">
-        <v>100.00201785</v>
+        <v>100.0</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>2577052.0</v>
+        <v>1289000.0</v>
       </c>
       <c r="I54" s="1">
-        <v>8245.94</v>
+        <v>11008.06</v>
       </c>
       <c r="J54" s="1">
-        <v>0.31997569315637</v>
+        <v>0.854</v>
       </c>
       <c r="K54">
-        <v>1.23</v>
+        <v>1.6</v>
       </c>
       <c r="L54" t="s">
         <v>190</v>
       </c>
       <c r="M54" s="1">
-        <v>2585297.94</v>
+        <v>1300008.06</v>
       </c>
       <c r="N54" s="1">
-        <v>2616973.57</v>
+        <v>1320611.95</v>
       </c>
       <c r="O54" s="1">
-        <v>0.49</v>
+        <v>0.25</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>191</v>
       </c>
       <c r="B55" t="s">
         <v>192</v>
       </c>
       <c r="C55" s="1">
-        <v>3312000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="D55" s="1">
-        <v>103.445</v>
+        <v>103.342</v>
       </c>
       <c r="E55" s="1">
-        <v>102.08437198</v>
+        <v>99.8308825</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>3381034.4</v>
+        <v>1597294.12</v>
       </c>
       <c r="I55" s="1">
-        <v>45064.0</v>
+        <v>56177.88</v>
       </c>
       <c r="J55" s="1">
-        <v>1.3328465395087</v>
+        <v>3.5170654732016</v>
       </c>
       <c r="K55">
-        <v>1.93</v>
+        <v>0.68</v>
       </c>
       <c r="L55" t="s">
         <v>193</v>
       </c>
       <c r="M55" s="1">
-        <v>3426098.4</v>
+        <v>1653472.0</v>
       </c>
       <c r="N55" s="1">
-        <v>3490026.9</v>
+        <v>1664288.44</v>
       </c>
       <c r="O55" s="1">
-        <v>0.65</v>
+        <v>0.32</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>194</v>
       </c>
       <c r="B56" t="s">
         <v>195</v>
       </c>
       <c r="C56" s="1">
-        <v>2023000.0</v>
+        <v>1582000.0</v>
       </c>
       <c r="D56" s="1">
-        <v>102.637</v>
+        <v>102.298</v>
       </c>
       <c r="E56" s="1">
-        <v>100.24366337</v>
+        <v>100.16979772</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>2027929.31</v>
+        <v>1584686.2</v>
       </c>
       <c r="I56" s="1">
-        <v>48417.2</v>
+        <v>33668.16</v>
       </c>
       <c r="J56" s="1">
-        <v>2.3875191191945</v>
+        <v>2.1245947620418</v>
       </c>
       <c r="K56">
-        <v>1.21</v>
+        <v>2.63</v>
       </c>
       <c r="L56" t="s">
         <v>196</v>
       </c>
       <c r="M56" s="1">
-        <v>2076346.51</v>
+        <v>1618354.36</v>
       </c>
       <c r="N56" s="1">
-        <v>2100763.0</v>
+        <v>1659881.86</v>
       </c>
       <c r="O56" s="1">
-        <v>0.39</v>
+        <v>0.32</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>197</v>
       </c>
       <c r="B57" t="s">
         <v>198</v>
       </c>
       <c r="C57" s="1">
-        <v>1389000.0</v>
+        <v>4300000.0</v>
       </c>
       <c r="D57" s="1">
-        <v>100.901</v>
+        <v>96.565</v>
       </c>
       <c r="E57" s="1">
-        <v>100.0</v>
+        <v>91.58588302</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>1389000.0</v>
+        <v>3938192.97</v>
       </c>
       <c r="I57" s="1">
-        <v>12514.89</v>
+        <v>214102.03</v>
       </c>
       <c r="J57" s="1">
-        <v>0.901</v>
+        <v>5.436555080743</v>
       </c>
       <c r="K57">
-        <v>1.18</v>
+        <v>0.85</v>
       </c>
       <c r="L57" t="s">
         <v>199</v>
       </c>
       <c r="M57" s="1">
-        <v>1401514.89</v>
+        <v>4152295.0</v>
       </c>
       <c r="N57" s="1">
-        <v>1417897.19</v>
+        <v>4188815.55</v>
       </c>
       <c r="O57" s="1">
-        <v>0.27</v>
+        <v>0.8</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
         <v>200</v>
       </c>
       <c r="B58" t="s">
         <v>201</v>
       </c>
       <c r="C58" s="1">
-        <v>1700000.0</v>
+        <v>1547000.0</v>
       </c>
       <c r="D58" s="1">
-        <v>103.189</v>
+        <v>100.129</v>
       </c>
       <c r="E58" s="1">
-        <v>99.83088235</v>
+        <v>100.0</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>1697125.0</v>
+        <v>1547000.0</v>
       </c>
       <c r="I58" s="1">
-        <v>57088.0</v>
+        <v>1995.63</v>
       </c>
       <c r="J58" s="1">
-        <v>3.3638064373573</v>
+        <v>0.129</v>
       </c>
       <c r="K58">
-        <v>0.29</v>
+        <v>1.34</v>
       </c>
       <c r="L58" t="s">
         <v>202</v>
       </c>
       <c r="M58" s="1">
-        <v>1754213.0</v>
+        <v>1548995.63</v>
       </c>
       <c r="N58" s="1">
-        <v>1759103.41</v>
+        <v>1569655.54</v>
       </c>
       <c r="O58" s="1">
-        <v>0.33</v>
+        <v>0.3</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
         <v>203</v>
       </c>
       <c r="B59" t="s">
         <v>204</v>
       </c>
       <c r="C59" s="1">
-        <v>1682000.0</v>
+        <v>2994000.0</v>
       </c>
       <c r="D59" s="1">
-        <v>101.991</v>
+        <v>101.756</v>
       </c>
       <c r="E59" s="1">
-        <v>100.16979786</v>
+        <v>100.6600501</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>1684856.0</v>
+        <v>3013761.9</v>
       </c>
       <c r="I59" s="1">
-        <v>30632.62</v>
+        <v>32812.74</v>
       </c>
       <c r="J59" s="1">
-        <v>1.8181150199186</v>
+        <v>1.0887635151271</v>
       </c>
       <c r="K59">
-        <v>2.17</v>
+        <v>2.4</v>
       </c>
       <c r="L59" t="s">
         <v>205</v>
       </c>
       <c r="M59" s="1">
-        <v>1715488.62</v>
+        <v>3046574.64</v>
       </c>
       <c r="N59" s="1">
-        <v>1752019.56</v>
+        <v>3118305.89</v>
       </c>
       <c r="O59" s="1">
-        <v>0.33</v>
+        <v>0.6</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
         <v>206</v>
       </c>
       <c r="B60" t="s">
         <v>207</v>
       </c>
       <c r="C60" s="1">
-        <v>4440000.0</v>
+        <v>1746000.0</v>
       </c>
       <c r="D60" s="1">
-        <v>96.318</v>
+        <v>99.03</v>
       </c>
       <c r="E60" s="1">
-        <v>91.58588311</v>
+        <v>97.65969015</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>4066413.21</v>
+        <v>1705138.19</v>
       </c>
       <c r="I60" s="1">
-        <v>210105.99</v>
+        <v>23925.61</v>
       </c>
       <c r="J60" s="1">
-        <v>5.1668627645443</v>
+        <v>1.4031478586495</v>
       </c>
       <c r="K60">
-        <v>0.7</v>
+        <v>1.25</v>
       </c>
       <c r="L60" t="s">
         <v>208</v>
       </c>
       <c r="M60" s="1">
-        <v>4276519.2</v>
+        <v>1729063.8</v>
       </c>
       <c r="N60" s="1">
-        <v>4307660.02</v>
+        <v>1750816.05</v>
       </c>
       <c r="O60" s="1">
-        <v>0.81</v>
+        <v>0.33</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
         <v>209</v>
       </c>
       <c r="B61" t="s">
         <v>210</v>
       </c>
       <c r="C61" s="1">
-        <v>1647000.0</v>
+        <v>4400000.0</v>
       </c>
       <c r="D61" s="1">
-        <v>100.416</v>
+        <v>98.666</v>
       </c>
       <c r="E61" s="1">
-        <v>100.0</v>
+        <v>91.49876455</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
-        <v>1647000.0</v>
+        <v>4025945.64</v>
       </c>
       <c r="I61" s="1">
-        <v>6851.52</v>
+        <v>315358.36</v>
       </c>
       <c r="J61" s="1">
-        <v>0.416</v>
+        <v>7.8331499776534</v>
       </c>
       <c r="K61">
-        <v>0.93</v>
+        <v>1.45</v>
       </c>
       <c r="L61" t="s">
         <v>211</v>
       </c>
       <c r="M61" s="1">
-        <v>1653851.52</v>
+        <v>4341304.0</v>
       </c>
       <c r="N61" s="1">
-        <v>1669248.3</v>
+        <v>4405314.96</v>
       </c>
       <c r="O61" s="1">
-        <v>0.31</v>
+        <v>0.84</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
         <v>212</v>
       </c>
       <c r="B62" t="s">
         <v>213</v>
       </c>
       <c r="C62" s="1">
-        <v>3094000.0</v>
+        <v>3100000.0</v>
       </c>
       <c r="D62" s="1">
-        <v>99.887</v>
+        <v>103.223</v>
       </c>
       <c r="E62" s="1">
-        <v>100.6600501</v>
+        <v>101.46012484</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
-        <v>3114421.95</v>
+        <v>3145263.87</v>
       </c>
       <c r="I62" s="1">
-        <v>-23918.17</v>
+        <v>54649.13</v>
       </c>
       <c r="J62" s="1">
-        <v>-0.76798103737999</v>
+        <v>1.7375054131786</v>
       </c>
       <c r="K62">
-        <v>1.89</v>
+        <v>4.46</v>
       </c>
       <c r="L62" t="s">
         <v>214</v>
       </c>
       <c r="M62" s="1">
-        <v>3090503.78</v>
+        <v>3199913.0</v>
       </c>
       <c r="N62" s="1">
-        <v>3149053.43</v>
+        <v>3338181.49</v>
       </c>
       <c r="O62" s="1">
-        <v>0.59</v>
+        <v>0.64</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
         <v>215</v>
       </c>
       <c r="B63" t="s">
         <v>216</v>
       </c>
       <c r="C63" s="1">
-        <v>1846000.0</v>
+        <v>2876000.0</v>
       </c>
       <c r="D63" s="1">
-        <v>99.348</v>
+        <v>87.527</v>
       </c>
       <c r="E63" s="1">
-        <v>97.65969014</v>
+        <v>98.46638108</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
-        <v>1802797.88</v>
+        <v>2831893.12</v>
       </c>
       <c r="I63" s="1">
-        <v>31166.2</v>
+        <v>-314616.6</v>
       </c>
       <c r="J63" s="1">
-        <v>1.7287683963773</v>
+        <v>-11.109762504031</v>
       </c>
       <c r="K63">
-        <v>0.98</v>
+        <v>0.85</v>
       </c>
       <c r="L63" t="s">
         <v>217</v>
       </c>
       <c r="M63" s="1">
-        <v>1833964.08</v>
+        <v>2517276.52</v>
       </c>
       <c r="N63" s="1">
-        <v>1852129.23</v>
+        <v>2541812.4</v>
       </c>
       <c r="O63" s="1">
-        <v>0.35</v>
+        <v>0.49</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
         <v>218</v>
       </c>
       <c r="B64" t="s">
         <v>219</v>
       </c>
       <c r="C64" s="1">
-        <v>4600000.0</v>
+        <v>3611000.0</v>
       </c>
       <c r="D64" s="1">
-        <v>98.509</v>
+        <v>107.719</v>
       </c>
       <c r="E64" s="1">
-        <v>91.49876457</v>
+        <v>106.49917419</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
-        <v>4208943.17</v>
+        <v>3845685.18</v>
       </c>
       <c r="I64" s="1">
-        <v>322470.83</v>
+        <v>44047.91</v>
       </c>
       <c r="J64" s="1">
-        <v>7.6615629381377</v>
+        <v>1.1453852288554</v>
       </c>
       <c r="K64">
-        <v>1.34</v>
+        <v>2.83</v>
       </c>
       <c r="L64" t="s">
         <v>220</v>
       </c>
       <c r="M64" s="1">
-        <v>4531414.0</v>
+        <v>3889733.09</v>
       </c>
       <c r="N64" s="1">
-        <v>4593230.44</v>
+        <v>3991778.75</v>
       </c>
       <c r="O64" s="1">
-        <v>0.86</v>
+        <v>0.76</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
         <v>221</v>
       </c>
       <c r="B65" t="s">
         <v>222</v>
       </c>
       <c r="C65" s="1">
-        <v>3200000.0</v>
+        <v>4172000.0</v>
       </c>
       <c r="D65" s="1">
-        <v>103.083</v>
+        <v>102.018</v>
       </c>
       <c r="E65" s="1">
-        <v>101.460125</v>
+        <v>100.76860067</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
-        <v>3246724.0</v>
+        <v>4204066.02</v>
       </c>
       <c r="I65" s="1">
-        <v>51932.0</v>
+        <v>52124.94</v>
       </c>
       <c r="J65" s="1">
-        <v>1.5995200084762</v>
+        <v>1.2398696821607</v>
       </c>
       <c r="K65">
-        <v>4.12</v>
+        <v>1.71</v>
       </c>
       <c r="L65" t="s">
         <v>223</v>
       </c>
       <c r="M65" s="1">
-        <v>3298656.0</v>
+        <v>4256190.96</v>
       </c>
       <c r="N65" s="1">
-        <v>3430436.82</v>
+        <v>4327462.63</v>
       </c>
       <c r="O65" s="1">
-        <v>0.64</v>
+        <v>0.83</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
         <v>224</v>
       </c>
       <c r="B66" t="s">
         <v>225</v>
       </c>
       <c r="C66" s="1">
-        <v>2976000.0</v>
+        <v>1900000.0</v>
       </c>
       <c r="D66" s="1">
-        <v>88.873</v>
+        <v>103.791</v>
       </c>
       <c r="E66" s="1">
-        <v>98.46638105</v>
+        <v>104.15905</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
-        <v>2930359.5</v>
+        <v>1979021.95</v>
       </c>
       <c r="I66" s="1">
-        <v>-285499.02</v>
+        <v>-6992.95</v>
       </c>
       <c r="J66" s="1">
-        <v>-9.7427984518623</v>
+        <v>-0.35335383723258</v>
       </c>
       <c r="K66">
-        <v>0.46</v>
+        <v>1.38</v>
       </c>
       <c r="L66" t="s">
         <v>226</v>
       </c>
       <c r="M66" s="1">
-        <v>2644860.48</v>
+        <v>1972029.0</v>
       </c>
       <c r="N66" s="1">
-        <v>2658562.48</v>
+        <v>1998272.75</v>
       </c>
       <c r="O66" s="1">
-        <v>0.5</v>
+        <v>0.38</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
         <v>227</v>
       </c>
       <c r="B67" t="s">
         <v>228</v>
       </c>
       <c r="C67" s="1">
-        <v>3729000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="D67" s="1">
-        <v>108.146</v>
+        <v>111.925</v>
       </c>
       <c r="E67" s="1">
-        <v>106.49917431</v>
+        <v>111.51583353</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
-        <v>3971354.21</v>
+        <v>1895769.17</v>
       </c>
       <c r="I67" s="1">
-        <v>61410.13</v>
+        <v>6955.83</v>
       </c>
       <c r="J67" s="1">
-        <v>1.5463271909961</v>
+        <v>0.36691334103719</v>
       </c>
       <c r="K67">
-        <v>2.01</v>
+        <v>4.17</v>
       </c>
       <c r="L67" t="s">
         <v>229</v>
       </c>
       <c r="M67" s="1">
-        <v>4032764.34</v>
+        <v>1902725.0</v>
       </c>
       <c r="N67" s="1">
-        <v>4107550.36</v>
+        <v>1973694.18</v>
       </c>
       <c r="O67" s="1">
-        <v>0.77</v>
+        <v>0.38</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
         <v>230</v>
       </c>
       <c r="B68" t="s">
         <v>231</v>
       </c>
       <c r="C68" s="1">
-        <v>4309000.0</v>
+        <v>1582000.0</v>
       </c>
       <c r="D68" s="1">
-        <v>101.902</v>
+        <v>103.409</v>
       </c>
       <c r="E68" s="1">
-        <v>100.7686006</v>
+        <v>101.8174469</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
-        <v>4342119.0</v>
+        <v>1610752.01</v>
       </c>
       <c r="I68" s="1">
-        <v>48838.18</v>
+        <v>25178.37</v>
       </c>
       <c r="J68" s="1">
-        <v>1.1247545265342</v>
+        <v>1.5631437889685</v>
       </c>
       <c r="K68">
-        <v>1.31</v>
+        <v>3.64</v>
       </c>
       <c r="L68" t="s">
         <v>232</v>
       </c>
       <c r="M68" s="1">
-        <v>4390957.18</v>
+        <v>1635930.38</v>
       </c>
       <c r="N68" s="1">
-        <v>4447213.57</v>
+        <v>1693575.86</v>
       </c>
       <c r="O68" s="1">
-        <v>0.83</v>
+        <v>0.32</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
         <v>233</v>
       </c>
       <c r="B69" t="s">
         <v>234</v>
       </c>
       <c r="C69" s="1">
-        <v>2000000.0</v>
+        <v>2924000.0</v>
       </c>
       <c r="D69" s="1">
-        <v>103.951</v>
+        <v>97.877</v>
       </c>
       <c r="E69" s="1">
-        <v>104.15905</v>
+        <v>93.46821512</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
-        <v>2083181.0</v>
+        <v>2733010.61</v>
       </c>
       <c r="I69" s="1">
-        <v>-4161.0</v>
+        <v>128912.87</v>
       </c>
       <c r="J69" s="1">
-        <v>-0.19974260517929</v>
+        <v>4.7168814320849</v>
       </c>
       <c r="K69">
-        <v>0.87</v>
+        <v>0.61</v>
       </c>
       <c r="L69" t="s">
         <v>235</v>
       </c>
       <c r="M69" s="1">
-        <v>2079020.0</v>
+        <v>2861923.48</v>
       </c>
       <c r="N69" s="1">
-        <v>2096374.17</v>
+        <v>2879832.98</v>
       </c>
       <c r="O69" s="1">
-        <v>0.39</v>
+        <v>0.55</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
         <v>236</v>
       </c>
       <c r="B70" t="s">
         <v>237</v>
       </c>
       <c r="C70" s="1">
-        <v>1800000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D70" s="1">
-        <v>112.212</v>
+        <v>105.855</v>
       </c>
       <c r="E70" s="1">
-        <v>111.51583333</v>
+        <v>103.465095</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
-        <v>2007285.0</v>
+        <v>2069301.9</v>
       </c>
       <c r="I70" s="1">
-        <v>12531.0</v>
+        <v>47798.1</v>
       </c>
       <c r="J70" s="1">
-        <v>0.624276074399</v>
+        <v>2.3098659504444</v>
       </c>
       <c r="K70">
         <v>3.68</v>
       </c>
       <c r="L70" t="s">
         <v>238</v>
       </c>
       <c r="M70" s="1">
-        <v>2019816.0</v>
+        <v>2117100.0</v>
       </c>
       <c r="N70" s="1">
-        <v>2086138.6</v>
+        <v>2190675.34</v>
       </c>
       <c r="O70" s="1">
-        <v>0.39</v>
+        <v>0.42</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
         <v>239</v>
       </c>
       <c r="B71" t="s">
         <v>240</v>
       </c>
       <c r="C71" s="1">
-        <v>1682000.0</v>
+        <v>2833000.0</v>
       </c>
       <c r="D71" s="1">
-        <v>103.569</v>
+        <v>100.511</v>
       </c>
       <c r="E71" s="1">
-        <v>101.81744709</v>
+        <v>100.0</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
-        <v>1712569.46</v>
+        <v>2833000.0</v>
       </c>
       <c r="I71" s="1">
-        <v>29461.12</v>
+        <v>14476.63</v>
       </c>
       <c r="J71" s="1">
-        <v>1.7202875963933</v>
+        <v>0.511</v>
       </c>
       <c r="K71">
-        <v>3.29</v>
+        <v>1.34</v>
       </c>
       <c r="L71" t="s">
         <v>241</v>
       </c>
       <c r="M71" s="1">
-        <v>1742030.58</v>
+        <v>2847476.63</v>
       </c>
       <c r="N71" s="1">
-        <v>1797409.85</v>
+        <v>2885456.54</v>
       </c>
       <c r="O71" s="1">
-        <v>0.34</v>
+        <v>0.55</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
         <v>242</v>
       </c>
       <c r="B72" t="s">
         <v>243</v>
       </c>
       <c r="C72" s="1">
-        <v>3024000.0</v>
+        <v>3543000.0</v>
       </c>
       <c r="D72" s="1">
-        <v>98.137</v>
+        <v>106.85</v>
       </c>
       <c r="E72" s="1">
-        <v>93.46821495</v>
+        <v>105.91142309</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
-        <v>2826478.82</v>
+        <v>3752441.72</v>
       </c>
       <c r="I72" s="1">
-        <v>141184.06</v>
+        <v>33253.78</v>
       </c>
       <c r="J72" s="1">
-        <v>4.9950510508336</v>
+        <v>0.88619044561737</v>
       </c>
       <c r="K72">
-        <v>0.33</v>
+        <v>1.71</v>
       </c>
       <c r="L72" t="s">
         <v>244</v>
       </c>
       <c r="M72" s="1">
-        <v>2967662.88</v>
+        <v>3785695.5</v>
       </c>
       <c r="N72" s="1">
-        <v>2977658.88</v>
+        <v>3846147.94</v>
       </c>
       <c r="O72" s="1">
-        <v>0.56</v>
+        <v>0.73</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
         <v>245</v>
       </c>
       <c r="B73" t="s">
         <v>246</v>
       </c>
       <c r="C73" s="1">
-        <v>2100000.0</v>
+        <v>3505000.0</v>
       </c>
       <c r="D73" s="1">
-        <v>105.885</v>
+        <v>105.618</v>
       </c>
       <c r="E73" s="1">
-        <v>103.46509524</v>
+        <v>108.2488505</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>2172767.0</v>
+        <v>3794122.21</v>
       </c>
       <c r="I73" s="1">
-        <v>50818.0</v>
+        <v>-92211.31</v>
       </c>
       <c r="J73" s="1">
-        <v>2.3388610007424</v>
+        <v>-2.4303726895502</v>
       </c>
       <c r="K73">
-        <v>3.3</v>
+        <v>3.77</v>
       </c>
       <c r="L73" t="s">
         <v>247</v>
       </c>
       <c r="M73" s="1">
-        <v>2223585.0</v>
+        <v>3701910.9</v>
       </c>
       <c r="N73" s="1">
-        <v>2292877.81</v>
+        <v>3833924.56</v>
       </c>
       <c r="O73" s="1">
-        <v>0.43</v>
+        <v>0.73</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
         <v>248</v>
       </c>
       <c r="B74" t="s">
         <v>249</v>
       </c>
       <c r="C74" s="1">
-        <v>933000.0</v>
+        <v>3200000.0</v>
       </c>
       <c r="D74" s="1">
-        <v>104.362</v>
+        <v>98.695</v>
       </c>
       <c r="E74" s="1">
-        <v>100.86452304</v>
+        <v>91.34423156</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
-        <v>941066.0</v>
+        <v>2923015.41</v>
       </c>
       <c r="I74" s="1">
-        <v>32631.46</v>
+        <v>235224.59</v>
       </c>
       <c r="J74" s="1">
-        <v>3.4674996227682</v>
+        <v>8.0473263738285</v>
       </c>
       <c r="K74">
-        <v>2.97</v>
+        <v>0.34</v>
       </c>
       <c r="L74" t="s">
         <v>250</v>
       </c>
       <c r="M74" s="1">
-        <v>973697.46</v>
+        <v>3158240.0</v>
       </c>
       <c r="N74" s="1">
-        <v>1001415.34</v>
+        <v>3169209.86</v>
       </c>
       <c r="O74" s="1">
-        <v>0.19</v>
+        <v>0.61</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
         <v>251</v>
       </c>
       <c r="B75" t="s">
         <v>252</v>
       </c>
       <c r="C75" s="1">
-        <v>2933000.0</v>
+        <v>878000.0</v>
       </c>
       <c r="D75" s="1">
-        <v>100.563</v>
+        <v>100.107</v>
       </c>
       <c r="E75" s="1">
-        <v>100.0</v>
+        <v>69.3732164</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
-        <v>2933000.0</v>
+        <v>609096.84</v>
       </c>
       <c r="I75" s="1">
-        <v>16512.79</v>
+        <v>18717.06</v>
       </c>
       <c r="J75" s="1">
-        <v>0.563</v>
+        <v>3.0729202272663</v>
       </c>
       <c r="K75">
-        <v>0.95</v>
+        <v>0.58</v>
       </c>
       <c r="L75" t="s">
         <v>253</v>
       </c>
       <c r="M75" s="1">
-        <v>2949512.79</v>
+        <v>627813.9</v>
       </c>
       <c r="N75" s="1">
-        <v>2977315.19</v>
+        <v>632909.44</v>
       </c>
       <c r="O75" s="1">
-        <v>0.56</v>
+        <v>0.12</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
         <v>254</v>
       </c>
       <c r="B76" t="s">
         <v>255</v>
       </c>
       <c r="C76" s="1">
-        <v>3659000.0</v>
+        <v>2600000.0</v>
       </c>
       <c r="D76" s="1">
-        <v>106.831</v>
+        <v>103.314</v>
       </c>
       <c r="E76" s="1">
-        <v>105.91142307</v>
+        <v>101.33207423</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
-        <v>3875298.97</v>
+        <v>2634633.93</v>
       </c>
       <c r="I76" s="1">
-        <v>33647.32</v>
+        <v>51530.07</v>
       </c>
       <c r="J76" s="1">
-        <v>0.86825094684243</v>
+        <v>1.9558721009867</v>
       </c>
       <c r="K76">
-        <v>1.07</v>
+        <v>0.66</v>
       </c>
       <c r="L76" t="s">
         <v>256</v>
       </c>
       <c r="M76" s="1">
-        <v>3908946.29</v>
+        <v>2686164.0</v>
       </c>
       <c r="N76" s="1">
-        <v>3948166.2</v>
+        <v>2703322.22</v>
       </c>
       <c r="O76" s="1">
-        <v>0.74</v>
+        <v>0.52</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
         <v>257</v>
       </c>
       <c r="B77" t="s">
         <v>258</v>
       </c>
       <c r="C77" s="1">
-        <v>3620000.0</v>
+        <v>2213000.0</v>
       </c>
       <c r="D77" s="1">
-        <v>106.173</v>
+        <v>99.548</v>
       </c>
       <c r="E77" s="1">
-        <v>108.24885055</v>
+        <v>100.0178554</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
-        <v>3918608.39</v>
+        <v>2213395.14</v>
       </c>
       <c r="I77" s="1">
-        <v>-75145.79</v>
+        <v>-10397.9</v>
       </c>
       <c r="J77" s="1">
-        <v>-1.9176652148188</v>
+        <v>-0.46977152032601</v>
       </c>
       <c r="K77">
-        <v>3.05</v>
+        <v>1.53</v>
       </c>
       <c r="L77" t="s">
         <v>259</v>
       </c>
       <c r="M77" s="1">
-        <v>3843462.6</v>
+        <v>2202997.24</v>
       </c>
       <c r="N77" s="1">
-        <v>3953699.04</v>
+        <v>2236929.91</v>
       </c>
       <c r="O77" s="1">
-        <v>0.74</v>
+        <v>0.43</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
         <v>260</v>
       </c>
       <c r="B78" t="s">
         <v>261</v>
       </c>
       <c r="C78" s="1">
-        <v>3300000.0</v>
+        <v>1846000.0</v>
       </c>
       <c r="D78" s="1">
-        <v>98.749</v>
+        <v>101.582</v>
       </c>
       <c r="E78" s="1">
-        <v>91.34423152</v>
+        <v>100.43577248</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>3014359.64</v>
+        <v>1854044.36</v>
       </c>
       <c r="I78" s="1">
-        <v>244357.36</v>
+        <v>21159.36</v>
       </c>
       <c r="J78" s="1">
-        <v>8.1064434633951</v>
+        <v>1.1412542470127</v>
       </c>
       <c r="K78">
-        <v>0.24</v>
+        <v>1.78</v>
       </c>
       <c r="L78" t="s">
         <v>262</v>
       </c>
       <c r="M78" s="1">
-        <v>3258717.0</v>
+        <v>1875203.72</v>
       </c>
       <c r="N78" s="1">
-        <v>3266673.16</v>
+        <v>1908133.4</v>
       </c>
       <c r="O78" s="1">
-        <v>0.61</v>
+        <v>0.36</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
         <v>263</v>
       </c>
       <c r="B79" t="s">
         <v>264</v>
       </c>
       <c r="C79" s="1">
-        <v>878000.0</v>
+        <v>1981000.0</v>
       </c>
       <c r="D79" s="1">
-        <v>100.086</v>
+        <v>101.969</v>
       </c>
       <c r="E79" s="1">
-        <v>69.3732164</v>
+        <v>100.0369051</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
-        <v>609096.84</v>
+        <v>1981731.09</v>
       </c>
       <c r="I79" s="1">
-        <v>18585.36</v>
+        <v>38274.8</v>
       </c>
       <c r="J79" s="1">
-        <v>3.0512980497485</v>
+        <v>1.9313821230912</v>
       </c>
       <c r="K79">
-        <v>0.36</v>
+        <v>1.79</v>
       </c>
       <c r="L79" t="s">
         <v>265</v>
       </c>
       <c r="M79" s="1">
-        <v>627682.2</v>
+        <v>2020005.89</v>
       </c>
       <c r="N79" s="1">
-        <v>630883.24</v>
+        <v>2055395.63</v>
       </c>
       <c r="O79" s="1">
-        <v>0.12</v>
+        <v>0.39</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
         <v>266</v>
       </c>
       <c r="B80" t="s">
         <v>267</v>
       </c>
       <c r="C80" s="1">
-        <v>2700000.0</v>
+        <v>3078000.0</v>
       </c>
       <c r="D80" s="1">
-        <v>102.372</v>
+        <v>102.732</v>
       </c>
       <c r="E80" s="1">
-        <v>101.33207407</v>
+        <v>100.08080539</v>
       </c>
       <c r="F80" t="s">
         <v>8</v>
       </c>
       <c r="G80">
         <v>1.0</v>
       </c>
       <c r="H80" s="1">
-        <v>2735966.0</v>
+        <v>3080487.19</v>
       </c>
       <c r="I80" s="1">
-        <v>28078.0</v>
+        <v>81603.77</v>
       </c>
       <c r="J80" s="1">
-        <v>1.0262554432328</v>
+        <v>2.6490540283662</v>
       </c>
       <c r="K80">
-        <v>0.28</v>
+        <v>1.58</v>
       </c>
       <c r="L80" t="s">
         <v>268</v>
       </c>
       <c r="M80" s="1">
-        <v>2764044.0</v>
+        <v>3162090.96</v>
       </c>
       <c r="N80" s="1">
-        <v>2771626.19</v>
+        <v>3210761.84</v>
       </c>
       <c r="O80" s="1">
-        <v>0.52</v>
+        <v>0.61</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
         <v>269</v>
       </c>
       <c r="B81" t="s">
         <v>270</v>
       </c>
       <c r="C81" s="1">
-        <v>2313000.0</v>
+        <v>1470000.0</v>
       </c>
       <c r="D81" s="1">
-        <v>99.804</v>
+        <v>99.812</v>
       </c>
       <c r="E81" s="1">
-        <v>100.0178556</v>
+        <v>99.57946939</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
-        <v>2313413.0</v>
+        <v>1463818.2</v>
       </c>
       <c r="I81" s="1">
-        <v>-4946.48</v>
+        <v>3418.2</v>
       </c>
       <c r="J81" s="1">
-        <v>-0.21381742040872</v>
+        <v>0.23351260422913</v>
       </c>
       <c r="K81">
-        <v>1.21</v>
+        <v>0.6</v>
       </c>
       <c r="L81" t="s">
         <v>271</v>
       </c>
       <c r="M81" s="1">
-        <v>2308466.52</v>
+        <v>1467236.4</v>
       </c>
       <c r="N81" s="1">
-        <v>2336479.52</v>
+        <v>1476056.4</v>
       </c>
       <c r="O81" s="1">
-        <v>0.44</v>
+        <v>0.28</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
         <v>272</v>
       </c>
       <c r="B82" t="s">
         <v>273</v>
       </c>
       <c r="C82" s="1">
-        <v>1946000.0</v>
+        <v>1708000.0</v>
       </c>
       <c r="D82" s="1">
-        <v>100.806</v>
+        <v>98.884</v>
       </c>
       <c r="E82" s="1">
-        <v>100.43577235</v>
+        <v>97.976</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
-        <v>1954480.13</v>
+        <v>1673430.08</v>
       </c>
       <c r="I82" s="1">
-        <v>7204.63</v>
+        <v>15508.64</v>
       </c>
       <c r="J82" s="1">
-        <v>0.36862129675373</v>
+        <v>0.92675757328325</v>
       </c>
       <c r="K82">
-        <v>1.39</v>
+        <v>1.11</v>
       </c>
       <c r="L82" t="s">
         <v>274</v>
       </c>
       <c r="M82" s="1">
-        <v>1961684.76</v>
+        <v>1688938.72</v>
       </c>
       <c r="N82" s="1">
-        <v>1988778.24</v>
+        <v>1707832.01</v>
       </c>
       <c r="O82" s="1">
-        <v>0.37</v>
+        <v>0.33</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
         <v>275</v>
       </c>
       <c r="B83" t="s">
         <v>276</v>
       </c>
       <c r="C83" s="1">
-        <v>2081000.0</v>
+        <v>3700000.0</v>
       </c>
       <c r="D83" s="1">
-        <v>101.73</v>
+        <v>99.566</v>
       </c>
       <c r="E83" s="1">
-        <v>100.03690533</v>
+        <v>78.77307</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
-        <v>2081768.0</v>
+        <v>2914603.59</v>
       </c>
       <c r="I83" s="1">
-        <v>35233.3</v>
+        <v>769338.41</v>
       </c>
       <c r="J83" s="1">
-        <v>1.6924700543</v>
+        <v>26.395987867427</v>
       </c>
       <c r="K83">
-        <v>1.43</v>
+        <v>1.1</v>
       </c>
       <c r="L83" t="s">
         <v>277</v>
       </c>
       <c r="M83" s="1">
-        <v>2117001.3</v>
+        <v>3683942.0</v>
       </c>
       <c r="N83" s="1">
-        <v>2146843.42</v>
+        <v>3724540.63</v>
       </c>
       <c r="O83" s="1">
-        <v>0.4</v>
+        <v>0.71</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
         <v>278</v>
       </c>
       <c r="B84" t="s">
         <v>279</v>
       </c>
       <c r="C84" s="1">
-        <v>3178000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="D84" s="1">
-        <v>102.675</v>
+        <v>99.536</v>
       </c>
       <c r="E84" s="1">
-        <v>100.08080554</v>
+        <v>94.94162525</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
-        <v>3180568.0</v>
+        <v>3797665.01</v>
       </c>
       <c r="I84" s="1">
-        <v>82443.5</v>
+        <v>183774.99</v>
       </c>
       <c r="J84" s="1">
-        <v>2.5920999016528</v>
+        <v>4.8391574695526</v>
       </c>
       <c r="K84">
-        <v>1.25</v>
+        <v>1.49</v>
       </c>
       <c r="L84" t="s">
         <v>280</v>
       </c>
       <c r="M84" s="1">
-        <v>3263011.5</v>
+        <v>3981440.0</v>
       </c>
       <c r="N84" s="1">
-        <v>3302703.4</v>
+        <v>4040856.67</v>
       </c>
       <c r="O84" s="1">
-        <v>0.62</v>
+        <v>0.77</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
         <v>281</v>
       </c>
       <c r="B85" t="s">
         <v>282</v>
       </c>
       <c r="C85" s="1">
-        <v>1570000.0</v>
+        <v>3090000.0</v>
       </c>
       <c r="D85" s="1">
-        <v>99.362</v>
+        <v>104.636</v>
       </c>
       <c r="E85" s="1">
-        <v>99.57946943</v>
+        <v>104.36764887</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
-        <v>1563397.67</v>
+        <v>3224960.35</v>
       </c>
       <c r="I85" s="1">
-        <v>-3414.27</v>
+        <v>8292.04</v>
       </c>
       <c r="J85" s="1">
-        <v>-0.21838781427888</v>
+        <v>0.25712068056899</v>
       </c>
       <c r="K85">
-        <v>0.06</v>
-[...2 lines deleted...]
-        <v>883.13</v>
+        <v>2.41</v>
+      </c>
+      <c r="L85" t="s">
+        <v>283</v>
       </c>
       <c r="M85" s="1">
-        <v>1559983.4</v>
+        <v>3233252.39</v>
       </c>
       <c r="N85" s="1">
-        <v>1560866.53</v>
+        <v>3307863.02</v>
       </c>
       <c r="O85" s="1">
-        <v>0.29</v>
+        <v>0.63</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="B86" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="C86" s="1">
-        <v>1808000.0</v>
+        <v>4873000.0</v>
       </c>
       <c r="D86" s="1">
-        <v>98.796</v>
+        <v>100.387</v>
       </c>
       <c r="E86" s="1">
-        <v>97.976</v>
+        <v>97.79670121</v>
       </c>
       <c r="F86" t="s">
         <v>8</v>
       </c>
       <c r="G86">
         <v>1.0</v>
       </c>
       <c r="H86" s="1">
-        <v>1771406.08</v>
+        <v>4765633.25</v>
       </c>
       <c r="I86" s="1">
-        <v>14825.6</v>
+        <v>126225.26</v>
       </c>
       <c r="J86" s="1">
-        <v>0.83693965869192</v>
+        <v>2.6486566082272</v>
       </c>
       <c r="K86">
-        <v>0.75</v>
+        <v>1.24</v>
       </c>
       <c r="L86" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="M86" s="1">
-        <v>1786231.68</v>
+        <v>4891858.51</v>
       </c>
       <c r="N86" s="1">
-        <v>1799878.36</v>
+        <v>4952161.89</v>
       </c>
       <c r="O86" s="1">
-        <v>0.34</v>
+        <v>0.95</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="B87" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="C87" s="1">
-        <v>3800000.0</v>
+        <v>369000.0</v>
       </c>
       <c r="D87" s="1">
-        <v>99.519</v>
+        <v>104.32</v>
       </c>
       <c r="E87" s="1">
-        <v>78.77307</v>
+        <v>106.56094038</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
-        <v>2993376.66</v>
+        <v>393209.87</v>
       </c>
       <c r="I87" s="1">
-        <v>788345.34</v>
+        <v>-8269.07</v>
       </c>
       <c r="J87" s="1">
-        <v>26.336322806766</v>
+        <v>-2.1029660318547</v>
       </c>
       <c r="K87">
-        <v>0.99</v>
+        <v>2.03</v>
       </c>
       <c r="L87" t="s">
-        <v>187</v>
+        <v>289</v>
       </c>
       <c r="M87" s="1">
-        <v>3781722.0</v>
+        <v>384940.8</v>
       </c>
       <c r="N87" s="1">
-        <v>3819201.45</v>
+        <v>392413.05</v>
       </c>
       <c r="O87" s="1">
-        <v>0.72</v>
+        <v>0.07</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
-        <v>288</v>
+        <v>290</v>
       </c>
       <c r="B88" t="s">
-        <v>289</v>
+        <v>291</v>
       </c>
       <c r="C88" s="1">
-        <v>4130000.0</v>
+        <v>2697000.0</v>
       </c>
       <c r="D88" s="1">
-        <v>99.003</v>
+        <v>101.918</v>
       </c>
       <c r="E88" s="1">
-        <v>94.94162518</v>
+        <v>100.0</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
-        <v>3921089.12</v>
+        <v>2697000.0</v>
       </c>
       <c r="I88" s="1">
-        <v>167734.78</v>
+        <v>51728.46</v>
       </c>
       <c r="J88" s="1">
-        <v>4.2777599505313</v>
+        <v>1.918</v>
       </c>
       <c r="K88">
-        <v>1.17</v>
+        <v>2.26</v>
       </c>
       <c r="L88" t="s">
-        <v>290</v>
+        <v>292</v>
       </c>
       <c r="M88" s="1">
-        <v>4088823.9</v>
+        <v>2748728.46</v>
       </c>
       <c r="N88" s="1">
-        <v>4137279.7</v>
+        <v>2809598.25</v>
       </c>
       <c r="O88" s="1">
-        <v>0.77</v>
+        <v>0.54</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
-        <v>291</v>
+        <v>293</v>
       </c>
       <c r="B89" t="s">
-        <v>292</v>
+        <v>294</v>
       </c>
       <c r="C89" s="1">
-        <v>3190000.0</v>
+        <v>4587000.0</v>
       </c>
       <c r="D89" s="1">
-        <v>104.643</v>
+        <v>98.204</v>
       </c>
       <c r="E89" s="1">
-        <v>104.3676489</v>
+        <v>93.34613647</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
-        <v>3329328.0</v>
+        <v>4281787.28</v>
       </c>
       <c r="I89" s="1">
-        <v>8783.7</v>
+        <v>222830.2</v>
       </c>
       <c r="J89" s="1">
-        <v>0.26382801574372</v>
+        <v>5.2041398936567</v>
       </c>
       <c r="K89">
-        <v>1.84</v>
+        <v>0.7</v>
       </c>
       <c r="L89" t="s">
-        <v>293</v>
+        <v>295</v>
       </c>
       <c r="M89" s="1">
-        <v>3338111.7</v>
+        <v>4504617.48</v>
       </c>
       <c r="N89" s="1">
-        <v>3396827.64</v>
+        <v>4536917.61</v>
       </c>
       <c r="O89" s="1">
-        <v>0.64</v>
+        <v>0.87</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
-        <v>294</v>
+        <v>296</v>
       </c>
       <c r="B90" t="s">
-        <v>295</v>
+        <v>297</v>
       </c>
       <c r="C90" s="1">
-        <v>5030000.0</v>
+        <v>2137000.0</v>
       </c>
       <c r="D90" s="1">
-        <v>100.345</v>
+        <v>99.998</v>
       </c>
       <c r="E90" s="1">
-        <v>97.79670119</v>
+        <v>99.685</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
-        <v>4919174.07</v>
+        <v>2130268.45</v>
       </c>
       <c r="I90" s="1">
-        <v>128179.43</v>
+        <v>6688.81</v>
       </c>
       <c r="J90" s="1">
-        <v>2.6057103931677</v>
+        <v>0.3139890655565</v>
       </c>
       <c r="K90">
-        <v>0.91</v>
+        <v>0.59</v>
       </c>
       <c r="L90" t="s">
-        <v>296</v>
+        <v>298</v>
       </c>
       <c r="M90" s="1">
-        <v>5047353.5</v>
+        <v>2136957.26</v>
       </c>
       <c r="N90" s="1">
-        <v>5092885.48</v>
+        <v>2149545.07</v>
       </c>
       <c r="O90" s="1">
-        <v>0.95</v>
+        <v>0.41</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
-        <v>297</v>
+        <v>299</v>
       </c>
       <c r="B91" t="s">
-        <v>298</v>
+        <v>300</v>
       </c>
       <c r="C91" s="1">
-        <v>369000.0</v>
+        <v>2118000.0</v>
       </c>
       <c r="D91" s="1">
-        <v>104.373</v>
+        <v>100.005</v>
       </c>
       <c r="E91" s="1">
-        <v>106.56094038</v>
+        <v>99.43250047</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
-        <v>393209.87</v>
+        <v>2105980.36</v>
       </c>
       <c r="I91" s="1">
-        <v>-8073.5</v>
+        <v>12125.54</v>
       </c>
       <c r="J91" s="1">
-        <v>-2.0532292335388</v>
+        <v>0.57576700287936</v>
       </c>
       <c r="K91">
-        <v>1.48</v>
+        <v>0.33</v>
       </c>
       <c r="L91" t="s">
-        <v>299</v>
+        <v>301</v>
       </c>
       <c r="M91" s="1">
-        <v>385136.37</v>
+        <v>2118105.9</v>
       </c>
       <c r="N91" s="1">
-        <v>390602.18</v>
+        <v>2125076.44</v>
       </c>
       <c r="O91" s="1">
-        <v>0.07</v>
+        <v>0.41</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
-        <v>300</v>
+        <v>302</v>
       </c>
       <c r="B92" t="s">
-        <v>301</v>
+        <v>303</v>
       </c>
       <c r="C92" s="1">
-        <v>2797000.0</v>
+        <v>1452000.0</v>
       </c>
       <c r="D92" s="1">
-        <v>101.297</v>
+        <v>100.033</v>
       </c>
       <c r="E92" s="1">
-        <v>100.0</v>
+        <v>99.91096625</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
-        <v>2797000.0</v>
+        <v>1450707.23</v>
       </c>
       <c r="I92" s="1">
-        <v>36277.09</v>
+        <v>1771.93</v>
       </c>
       <c r="J92" s="1">
-        <v>1.297</v>
+        <v>0.12214249459555</v>
       </c>
       <c r="K92">
-        <v>1.73</v>
+        <v>1.68</v>
       </c>
       <c r="L92" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
       <c r="M92" s="1">
-        <v>2833277.09</v>
+        <v>1452479.16</v>
       </c>
       <c r="N92" s="1">
-        <v>2881758.42</v>
+        <v>1476825.02</v>
       </c>
       <c r="O92" s="1">
-        <v>0.54</v>
+        <v>0.28</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="B93" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="C93" s="1">
-        <v>4737000.0</v>
+        <v>3000000.0</v>
       </c>
       <c r="D93" s="1">
-        <v>98.291</v>
+        <v>105.72</v>
       </c>
       <c r="E93" s="1">
-        <v>93.34613637</v>
+        <v>102.76761933</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
-        <v>4421806.48</v>
+        <v>3083028.58</v>
       </c>
       <c r="I93" s="1">
-        <v>234238.19</v>
+        <v>88571.42</v>
       </c>
       <c r="J93" s="1">
-        <v>5.2973415064515</v>
+        <v>2.8728705460136</v>
       </c>
       <c r="K93">
-        <v>0.44</v>
+        <v>2.03</v>
       </c>
       <c r="L93" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
       <c r="M93" s="1">
-        <v>4656044.67</v>
+        <v>3171600.0</v>
       </c>
       <c r="N93" s="1">
-        <v>4676999.32</v>
+        <v>3232350.0</v>
       </c>
       <c r="O93" s="1">
-        <v>0.88</v>
+        <v>0.62</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="B94" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="C94" s="1">
-        <v>2237000.0</v>
+        <v>4085000.0</v>
       </c>
       <c r="D94" s="1">
-        <v>100.056</v>
+        <v>106.613</v>
       </c>
       <c r="E94" s="1">
-        <v>99.685</v>
+        <v>107.00187687</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
-        <v>2229953.45</v>
+        <v>4371026.67</v>
       </c>
       <c r="I94" s="1">
-        <v>8299.27</v>
+        <v>-15885.62</v>
       </c>
       <c r="J94" s="1">
-        <v>0.37217234288007</v>
+        <v>-0.36342994905588</v>
       </c>
       <c r="K94">
-        <v>0.22</v>
+        <v>2.64</v>
       </c>
       <c r="L94" t="s">
-        <v>308</v>
+        <v>310</v>
       </c>
       <c r="M94" s="1">
-        <v>2238252.72</v>
+        <v>4355141.05</v>
       </c>
       <c r="N94" s="1">
-        <v>2243155.73</v>
+        <v>4462797.82</v>
       </c>
       <c r="O94" s="1">
-        <v>0.42</v>
+        <v>0.85</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
-        <v>309</v>
+        <v>311</v>
       </c>
       <c r="B95" t="s">
-        <v>310</v>
+        <v>312</v>
       </c>
       <c r="C95" s="1">
-        <v>2218000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D95" s="1">
-        <v>99.347</v>
+        <v>102.833</v>
       </c>
       <c r="E95" s="1">
-        <v>99.43250045</v>
+        <v>100.677</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
-        <v>2205412.86</v>
+        <v>805416.0</v>
       </c>
       <c r="I95" s="1">
-        <v>-1896.4</v>
+        <v>17248.0</v>
       </c>
       <c r="J95" s="1">
-        <v>-0.085988434836641</v>
+        <v>2.1415020312484</v>
       </c>
       <c r="K95">
-        <v>0.04</v>
-[...2 lines deleted...]
-        <v>949.7</v>
+        <v>0.91</v>
+      </c>
+      <c r="L95" t="s">
+        <v>313</v>
       </c>
       <c r="M95" s="1">
-        <v>2203516.46</v>
+        <v>822664.0</v>
       </c>
       <c r="N95" s="1">
-        <v>2204466.16</v>
+        <v>829929.75</v>
       </c>
       <c r="O95" s="1">
-        <v>0.41</v>
+        <v>0.16</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
-        <v>311</v>
+        <v>314</v>
       </c>
       <c r="B96" t="s">
-        <v>312</v>
+        <v>315</v>
       </c>
       <c r="C96" s="1">
-        <v>1552000.0</v>
+        <v>2300000.0</v>
       </c>
       <c r="D96" s="1">
-        <v>99.539</v>
+        <v>107.711</v>
       </c>
       <c r="E96" s="1">
-        <v>99.91096649</v>
+        <v>106.27639</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
-        <v>1550618.2</v>
+        <v>2444356.97</v>
       </c>
       <c r="I96" s="1">
-        <v>-5772.92</v>
+        <v>32996.03</v>
       </c>
       <c r="J96" s="1">
-        <v>-0.37229796477302</v>
+        <v>1.3498858965759</v>
       </c>
       <c r="K96">
-        <v>1.38</v>
+        <v>0.25</v>
       </c>
       <c r="L96" t="s">
-        <v>313</v>
+        <v>316</v>
       </c>
       <c r="M96" s="1">
-        <v>1544845.28</v>
+        <v>2477353.0</v>
       </c>
       <c r="N96" s="1">
-        <v>1566275.64</v>
+        <v>2483024.23</v>
       </c>
       <c r="O96" s="1">
-        <v>0.29</v>
+        <v>0.47</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
-        <v>314</v>
+        <v>317</v>
       </c>
       <c r="B97" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="C97" s="1">
-        <v>3100000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D97" s="1">
-        <v>105.712</v>
+        <v>100.766</v>
       </c>
       <c r="E97" s="1">
-        <v>102.76761935</v>
+        <v>101.61188214</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
-        <v>3185796.2</v>
+        <v>1422566.35</v>
       </c>
       <c r="I97" s="1">
-        <v>91275.8</v>
+        <v>-11842.35</v>
       </c>
       <c r="J97" s="1">
-        <v>2.8650859712872</v>
+        <v>-0.83246380739991</v>
       </c>
       <c r="K97">
-        <v>1.48</v>
+        <v>3.34</v>
       </c>
       <c r="L97" t="s">
-        <v>316</v>
+        <v>319</v>
       </c>
       <c r="M97" s="1">
-        <v>3277072.0</v>
+        <v>1410724.0</v>
       </c>
       <c r="N97" s="1">
-        <v>3322990.75</v>
+        <v>1457441.81</v>
       </c>
       <c r="O97" s="1">
-        <v>0.62</v>
+        <v>0.28</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
-        <v>317</v>
+        <v>320</v>
       </c>
       <c r="B98" t="s">
-        <v>318</v>
+        <v>321</v>
       </c>
       <c r="C98" s="1">
-        <v>4219000.0</v>
+        <v>3775000.0</v>
       </c>
       <c r="D98" s="1">
-        <v>106.718</v>
+        <v>98.49</v>
       </c>
       <c r="E98" s="1">
-        <v>107.00187699</v>
+        <v>99.00852132</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
-        <v>4514409.19</v>
+        <v>3737571.68</v>
       </c>
       <c r="I98" s="1">
-        <v>-11976.77</v>
+        <v>-19574.18</v>
       </c>
       <c r="J98" s="1">
-        <v>-0.26530093963414</v>
+        <v>-0.52371383550295</v>
       </c>
       <c r="K98">
-        <v>2.08</v>
+        <v>1.78</v>
       </c>
       <c r="L98" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
       <c r="M98" s="1">
-        <v>4502432.42</v>
+        <v>3717997.5</v>
       </c>
       <c r="N98" s="1">
-        <v>4590255.01</v>
+        <v>3785108.61</v>
       </c>
       <c r="O98" s="1">
-        <v>0.86</v>
+        <v>0.72</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
-        <v>320</v>
+        <v>323</v>
       </c>
       <c r="B99" t="s">
-        <v>321</v>
+        <v>324</v>
       </c>
       <c r="C99" s="1">
-        <v>800000.0</v>
+        <v>2150000.0</v>
       </c>
       <c r="D99" s="1">
-        <v>102.672</v>
+        <v>98.671</v>
       </c>
       <c r="E99" s="1">
-        <v>100.677</v>
+        <v>97.5</v>
       </c>
       <c r="F99" t="s">
         <v>8</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
-        <v>805416.0</v>
+        <v>2096250.0</v>
       </c>
       <c r="I99" s="1">
-        <v>15960.0</v>
+        <v>25176.5</v>
       </c>
       <c r="J99" s="1">
-        <v>1.9815846717721</v>
+        <v>1.2010256410256</v>
       </c>
       <c r="K99">
-        <v>0.59</v>
+        <v>2.87</v>
       </c>
       <c r="L99" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
       <c r="M99" s="1">
-        <v>821376.0</v>
+        <v>2121426.5</v>
       </c>
       <c r="N99" s="1">
-        <v>826126.68</v>
+        <v>2183104.63</v>
       </c>
       <c r="O99" s="1">
-        <v>0.15</v>
+        <v>0.42</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
-        <v>323</v>
+        <v>326</v>
       </c>
       <c r="B100" t="s">
-        <v>324</v>
+        <v>327</v>
       </c>
       <c r="C100" s="1">
-        <v>2400000.0</v>
+        <v>1524000.0</v>
       </c>
       <c r="D100" s="1">
-        <v>107.53</v>
+        <v>96.786</v>
       </c>
       <c r="E100" s="1">
-        <v>106.27639</v>
+        <v>92.6043248</v>
       </c>
       <c r="F100" t="s">
         <v>8</v>
       </c>
       <c r="G100">
         <v>1.0</v>
       </c>
       <c r="H100" s="1">
-        <v>2550633.36</v>
+        <v>1411289.91</v>
       </c>
       <c r="I100" s="1">
-        <v>30086.64</v>
+        <v>63728.73</v>
       </c>
       <c r="J100" s="1">
-        <v>1.1795752565551</v>
+        <v>4.5156370458285</v>
       </c>
       <c r="K100">
-        <v>5.46</v>
+        <v>1.05</v>
       </c>
       <c r="L100" t="s">
-        <v>325</v>
+        <v>328</v>
       </c>
       <c r="M100" s="1">
-        <v>2580720.0</v>
+        <v>1475018.64</v>
       </c>
       <c r="N100" s="1">
-        <v>2711651.51</v>
+        <v>1491020.64</v>
       </c>
       <c r="O100" s="1">
-        <v>0.51</v>
+        <v>0.28</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
-        <v>326</v>
+        <v>329</v>
       </c>
       <c r="B101" t="s">
-        <v>327</v>
+        <v>330</v>
       </c>
       <c r="C101" s="1">
-        <v>1500000.0</v>
+        <v>881000.0</v>
       </c>
       <c r="D101" s="1">
-        <v>100.688</v>
+        <v>102.102</v>
       </c>
       <c r="E101" s="1">
-        <v>101.611882</v>
+        <v>100.0</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
-        <v>1524178.23</v>
+        <v>881000.0</v>
       </c>
       <c r="I101" s="1">
-        <v>-13858.23</v>
+        <v>18518.62</v>
       </c>
       <c r="J101" s="1">
-        <v>-0.90922634421829</v>
+        <v>2.102</v>
       </c>
       <c r="K101">
-        <v>3.07</v>
+        <v>0.49</v>
       </c>
       <c r="L101" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
       <c r="M101" s="1">
-        <v>1510320.0</v>
+        <v>899518.62</v>
       </c>
       <c r="N101" s="1">
-        <v>1556352.53</v>
+        <v>903801.26</v>
       </c>
       <c r="O101" s="1">
-        <v>0.29</v>
+        <v>0.17</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
-        <v>329</v>
+        <v>332</v>
       </c>
       <c r="B102" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
       <c r="C102" s="1">
-        <v>3900000.0</v>
+        <v>3157000.0</v>
       </c>
       <c r="D102" s="1">
-        <v>97.968</v>
+        <v>102.102</v>
       </c>
       <c r="E102" s="1">
-        <v>99.00852128</v>
+        <v>100.05914096</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
-        <v>3861332.33</v>
+        <v>3158867.08</v>
       </c>
       <c r="I102" s="1">
-        <v>-40580.33</v>
+        <v>64493.06</v>
       </c>
       <c r="J102" s="1">
-        <v>-1.0509411397905</v>
+        <v>2.0416515911141</v>
       </c>
       <c r="K102">
-        <v>1.46</v>
+        <v>2.2</v>
       </c>
       <c r="L102" t="s">
-        <v>331</v>
+        <v>334</v>
       </c>
       <c r="M102" s="1">
-        <v>3820752.0</v>
+        <v>3223360.14</v>
       </c>
       <c r="N102" s="1">
-        <v>3877518.67</v>
+        <v>3292945.68</v>
       </c>
       <c r="O102" s="1">
-        <v>0.73</v>
+        <v>0.63</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="B103" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
       <c r="C103" s="1">
-        <v>2250000.0</v>
+        <v>2924000.0</v>
       </c>
       <c r="D103" s="1">
-        <v>98.864</v>
+        <v>101.182</v>
       </c>
       <c r="E103" s="1">
-        <v>97.5</v>
+        <v>97.85640253</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
-        <v>2193750.0</v>
+        <v>2861321.21</v>
       </c>
       <c r="I103" s="1">
-        <v>30690.0</v>
+        <v>97240.47</v>
       </c>
       <c r="J103" s="1">
-        <v>1.3989743589744</v>
+        <v>3.3984464820012</v>
       </c>
       <c r="K103">
-        <v>2.33</v>
+        <v>2.39</v>
       </c>
       <c r="L103" t="s">
-        <v>334</v>
+        <v>337</v>
       </c>
       <c r="M103" s="1">
-        <v>2224440.0</v>
+        <v>2958561.68</v>
       </c>
       <c r="N103" s="1">
-        <v>2276752.5</v>
+        <v>3028494.01</v>
       </c>
       <c r="O103" s="1">
-        <v>0.43</v>
+        <v>0.58</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
-        <v>335</v>
+        <v>338</v>
       </c>
       <c r="B104" t="s">
-        <v>336</v>
+        <v>339</v>
       </c>
       <c r="C104" s="1">
-        <v>2129000.0</v>
+        <v>847000.0</v>
       </c>
       <c r="D104" s="1">
-        <v>99.5</v>
+        <v>100.94</v>
       </c>
       <c r="E104" s="1">
-        <v>100.30556224</v>
+        <v>100.32507202</v>
       </c>
       <c r="F104" t="s">
         <v>8</v>
       </c>
       <c r="G104">
         <v>1.0</v>
       </c>
       <c r="H104" s="1">
-        <v>2135505.42</v>
+        <v>849753.36</v>
       </c>
       <c r="I104" s="1">
-        <v>-17150.42</v>
+        <v>5208.44</v>
       </c>
       <c r="J104" s="1">
-        <v>-0.80310824029658</v>
+        <v>0.6129354993077</v>
       </c>
       <c r="K104">
-        <v>0.78</v>
+        <v>1.21</v>
       </c>
       <c r="L104" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
       <c r="M104" s="1">
-        <v>2118355.0</v>
+        <v>854961.8</v>
       </c>
       <c r="N104" s="1">
-        <v>2134868.06</v>
+        <v>865238.73</v>
       </c>
       <c r="O104" s="1">
-        <v>0.4</v>
+        <v>0.17</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
-        <v>338</v>
+        <v>341</v>
       </c>
       <c r="B105" t="s">
-        <v>339</v>
+        <v>342</v>
       </c>
       <c r="C105" s="1">
-        <v>2146000.0</v>
+        <v>1278000.0</v>
       </c>
       <c r="D105" s="1">
-        <v>99.144</v>
+        <v>102.154</v>
       </c>
       <c r="E105" s="1">
-        <v>100.08383038</v>
+        <v>100.0</v>
       </c>
       <c r="F105" t="s">
         <v>8</v>
       </c>
       <c r="G105">
         <v>1.0</v>
       </c>
       <c r="H105" s="1">
-        <v>2147799.0</v>
+        <v>1278000.0</v>
       </c>
       <c r="I105" s="1">
-        <v>-20168.76</v>
+        <v>27528.12</v>
       </c>
       <c r="J105" s="1">
-        <v>-0.93904317862146</v>
+        <v>2.154</v>
       </c>
       <c r="K105">
-        <v>0.75</v>
+        <v>1.9</v>
       </c>
       <c r="L105" t="s">
-        <v>340</v>
+        <v>343</v>
       </c>
       <c r="M105" s="1">
-        <v>2127630.24</v>
+        <v>1305528.12</v>
       </c>
       <c r="N105" s="1">
-        <v>2143695.43</v>
+        <v>1329862.64</v>
       </c>
       <c r="O105" s="1">
-        <v>0.4</v>
+        <v>0.25</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
-        <v>341</v>
+        <v>344</v>
       </c>
       <c r="B106" t="s">
-        <v>342</v>
+        <v>345</v>
       </c>
       <c r="C106" s="1">
-        <v>1624000.0</v>
+        <v>1988000.0</v>
       </c>
       <c r="D106" s="1">
-        <v>97.385</v>
+        <v>101.118</v>
       </c>
       <c r="E106" s="1">
-        <v>92.60432512</v>
+        <v>100.0</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
       <c r="G106">
         <v>1.0</v>
       </c>
       <c r="H106" s="1">
-        <v>1503894.24</v>
+        <v>1988000.0</v>
       </c>
       <c r="I106" s="1">
-        <v>77638.16</v>
+        <v>22225.84</v>
       </c>
       <c r="J106" s="1">
-        <v>5.1624747229566</v>
+        <v>1.118</v>
       </c>
       <c r="K106">
-        <v>0.87</v>
+        <v>1.37</v>
       </c>
       <c r="L106" t="s">
-        <v>343</v>
+        <v>346</v>
       </c>
       <c r="M106" s="1">
-        <v>1581532.4</v>
+        <v>2010225.84</v>
       </c>
       <c r="N106" s="1">
-        <v>1595640.9</v>
+        <v>2037431.62</v>
       </c>
       <c r="O106" s="1">
-        <v>0.3</v>
+        <v>0.39</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
-        <v>344</v>
+        <v>347</v>
       </c>
       <c r="B107" t="s">
-        <v>345</v>
+        <v>348</v>
       </c>
       <c r="C107" s="1">
-        <v>1621000.0</v>
+        <v>2100000.0</v>
       </c>
       <c r="D107" s="1">
-        <v>102.619</v>
+        <v>101.548</v>
       </c>
       <c r="E107" s="1">
-        <v>105.2078797</v>
+        <v>100.83722714</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
-        <v>1705419.73</v>
+        <v>2117581.77</v>
       </c>
       <c r="I107" s="1">
-        <v>-41965.74</v>
+        <v>14926.23</v>
       </c>
       <c r="J107" s="1">
-        <v>-2.4607279522913</v>
+        <v>0.70487148177518</v>
       </c>
       <c r="K107">
-        <v>0.94</v>
+        <v>0.52</v>
       </c>
       <c r="L107" t="s">
-        <v>346</v>
+        <v>349</v>
       </c>
       <c r="M107" s="1">
-        <v>1663453.99</v>
+        <v>2132508.0</v>
       </c>
       <c r="N107" s="1">
-        <v>1678763.43</v>
+        <v>2143390.6</v>
       </c>
       <c r="O107" s="1">
-        <v>0.31</v>
+        <v>0.41</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
-        <v>347</v>
+        <v>350</v>
       </c>
       <c r="B108" t="s">
-        <v>348</v>
+        <v>351</v>
       </c>
       <c r="C108" s="1">
-        <v>881000.0</v>
+        <v>3579000.0</v>
       </c>
       <c r="D108" s="1">
-        <v>100.731</v>
+        <v>104.024</v>
       </c>
       <c r="E108" s="1">
-        <v>100.0</v>
+        <v>101.7659905</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
       <c r="G108">
         <v>1.0</v>
       </c>
       <c r="H108" s="1">
-        <v>881000.0</v>
+        <v>3642204.8</v>
       </c>
       <c r="I108" s="1">
-        <v>6440.11</v>
+        <v>80814.16</v>
       </c>
       <c r="J108" s="1">
-        <v>0.731</v>
+        <v>2.2188252566138</v>
       </c>
       <c r="K108">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>2.22</v>
+      </c>
+      <c r="L108" t="s">
+        <v>352</v>
       </c>
       <c r="M108" s="1">
-        <v>887440.11</v>
+        <v>3723018.96</v>
       </c>
       <c r="N108" s="1">
-        <v>887440.11</v>
+        <v>3802369.8</v>
       </c>
       <c r="O108" s="1">
-        <v>0.17</v>
+        <v>0.73</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
-        <v>349</v>
+        <v>353</v>
       </c>
       <c r="B109" t="s">
-        <v>350</v>
+        <v>354</v>
       </c>
       <c r="C109" s="1">
-        <v>3260000.0</v>
+        <v>2400000.0</v>
       </c>
       <c r="D109" s="1">
-        <v>101.908</v>
+        <v>100.073</v>
       </c>
       <c r="E109" s="1">
-        <v>100.0591411</v>
+        <v>99.8</v>
       </c>
       <c r="F109" t="s">
         <v>8</v>
       </c>
       <c r="G109">
         <v>1.0</v>
       </c>
       <c r="H109" s="1">
-        <v>3261928.0</v>
+        <v>2395200.0</v>
       </c>
       <c r="I109" s="1">
-        <v>60272.8</v>
+        <v>6552.0</v>
       </c>
       <c r="J109" s="1">
-        <v>1.8477661064254</v>
+        <v>0.27354709418838</v>
       </c>
       <c r="K109">
-        <v>1.74</v>
+        <v>1.32</v>
       </c>
       <c r="L109" t="s">
-        <v>351</v>
+        <v>355</v>
       </c>
       <c r="M109" s="1">
-        <v>3322200.8</v>
+        <v>2401752.0</v>
       </c>
       <c r="N109" s="1">
-        <v>3378956.49</v>
+        <v>2433376.31</v>
       </c>
       <c r="O109" s="1">
-        <v>0.63</v>
+        <v>0.46</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
-        <v>352</v>
+        <v>356</v>
       </c>
       <c r="B110" t="s">
-        <v>353</v>
+        <v>357</v>
       </c>
       <c r="C110" s="1">
-        <v>3024000.0</v>
+        <v>1319000.0</v>
       </c>
       <c r="D110" s="1">
-        <v>101.288</v>
+        <v>101.761</v>
       </c>
       <c r="E110" s="1">
-        <v>97.85640245</v>
+        <v>100.12170508</v>
       </c>
       <c r="F110" t="s">
         <v>8</v>
       </c>
       <c r="G110">
         <v>1.0</v>
       </c>
       <c r="H110" s="1">
-        <v>2959177.61</v>
+        <v>1320605.29</v>
       </c>
       <c r="I110" s="1">
-        <v>103771.51</v>
+        <v>21622.3</v>
       </c>
       <c r="J110" s="1">
-        <v>3.5067685579035</v>
+        <v>1.6373022403992</v>
       </c>
       <c r="K110">
-        <v>1.98</v>
+        <v>0.2</v>
       </c>
       <c r="L110" t="s">
-        <v>354</v>
+        <v>358</v>
       </c>
       <c r="M110" s="1">
-        <v>3062949.12</v>
+        <v>1342227.59</v>
       </c>
       <c r="N110" s="1">
-        <v>3122788.62</v>
+        <v>1344865.59</v>
       </c>
       <c r="O110" s="1">
-        <v>0.58</v>
+        <v>0.26</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
-        <v>355</v>
+        <v>359</v>
       </c>
       <c r="B111" t="s">
-        <v>356</v>
+        <v>360</v>
       </c>
       <c r="C111" s="1">
-        <v>847000.0</v>
+        <v>930564.0</v>
       </c>
       <c r="D111" s="1">
-        <v>100.84</v>
+        <v>105.064</v>
       </c>
       <c r="E111" s="1">
-        <v>100.32507202</v>
+        <v>100.47036099</v>
       </c>
       <c r="F111" t="s">
         <v>8</v>
       </c>
       <c r="G111">
         <v>1.0</v>
       </c>
       <c r="H111" s="1">
-        <v>849753.36</v>
+        <v>934941.01</v>
       </c>
       <c r="I111" s="1">
-        <v>4361.44</v>
+        <v>42746.75</v>
       </c>
       <c r="J111" s="1">
-        <v>0.51325951803239</v>
+        <v>4.5721333798375</v>
       </c>
       <c r="K111">
-        <v>0.76</v>
+        <v>2.81</v>
       </c>
       <c r="L111" t="s">
-        <v>357</v>
+        <v>361</v>
       </c>
       <c r="M111" s="1">
-        <v>854114.8</v>
+        <v>977687.76</v>
       </c>
       <c r="N111" s="1">
-        <v>860570.82</v>
+        <v>1003859.87</v>
       </c>
       <c r="O111" s="1">
-        <v>0.16</v>
+        <v>0.19</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
-        <v>358</v>
+        <v>362</v>
       </c>
       <c r="B112" t="s">
-        <v>359</v>
+        <v>363</v>
       </c>
       <c r="C112" s="1">
-        <v>1378000.0</v>
+        <v>4353000.0</v>
       </c>
       <c r="D112" s="1">
-        <v>101.312</v>
+        <v>100.097</v>
       </c>
       <c r="E112" s="1">
-        <v>100.0</v>
+        <v>14.53366506</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
-        <v>1378000.0</v>
+        <v>632650.44</v>
       </c>
       <c r="I112" s="1">
-        <v>18079.36</v>
+        <v>16297.58</v>
       </c>
       <c r="J112" s="1">
-        <v>1.312</v>
+        <v>2.5760797700544</v>
       </c>
       <c r="K112">
-        <v>1.53</v>
+        <v>0.28</v>
       </c>
       <c r="L112" t="s">
-        <v>360</v>
+        <v>364</v>
       </c>
       <c r="M112" s="1">
-        <v>1396079.36</v>
+        <v>648948.02</v>
       </c>
       <c r="N112" s="1">
-        <v>1417221.28</v>
+        <v>661049.98</v>
       </c>
       <c r="O112" s="1">
-        <v>0.27</v>
+        <v>0.13</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
-        <v>361</v>
+        <v>365</v>
       </c>
       <c r="B113" t="s">
-        <v>362</v>
+        <v>366</v>
       </c>
       <c r="C113" s="1">
-        <v>2088000.0</v>
+        <v>2170000.0</v>
       </c>
       <c r="D113" s="1">
-        <v>100.57</v>
+        <v>103.37</v>
       </c>
       <c r="E113" s="1">
-        <v>100.0</v>
+        <v>100.14070507</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
       <c r="G113">
         <v>1.0</v>
       </c>
       <c r="H113" s="1">
-        <v>2088000.0</v>
+        <v>2173053.3</v>
       </c>
       <c r="I113" s="1">
-        <v>11901.6</v>
+        <v>70075.7</v>
       </c>
       <c r="J113" s="1">
-        <v>0.57</v>
+        <v>3.2247575335589</v>
       </c>
       <c r="K113">
-        <v>0.97</v>
+        <v>1.65</v>
       </c>
       <c r="L113" t="s">
-        <v>363</v>
+        <v>367</v>
       </c>
       <c r="M113" s="1">
-        <v>2099901.6</v>
+        <v>2243129.0</v>
       </c>
       <c r="N113" s="1">
-        <v>2120089.95</v>
+        <v>2278979.21</v>
       </c>
       <c r="O113" s="1">
-        <v>0.4</v>
+        <v>0.44</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
-        <v>364</v>
+        <v>368</v>
       </c>
       <c r="B114" t="s">
-        <v>365</v>
+        <v>369</v>
       </c>
       <c r="C114" s="1">
-        <v>2200000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D114" s="1">
-        <v>101.54</v>
+        <v>103.247</v>
       </c>
       <c r="E114" s="1">
-        <v>100.83722727</v>
+        <v>102.39609091</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
       <c r="G114">
         <v>1.0</v>
       </c>
       <c r="H114" s="1">
-        <v>2218419.0</v>
+        <v>1126357.0</v>
       </c>
       <c r="I114" s="1">
-        <v>15461.0</v>
+        <v>9360.0</v>
       </c>
       <c r="J114" s="1">
-        <v>0.69693777415358</v>
+        <v>0.83099763218944</v>
       </c>
       <c r="K114">
-        <v>0.16</v>
+        <v>1.37</v>
       </c>
       <c r="L114" t="s">
-        <v>366</v>
+        <v>370</v>
       </c>
       <c r="M114" s="1">
-        <v>2233880.0</v>
+        <v>1135717.0</v>
       </c>
       <c r="N114" s="1">
-        <v>2237387.95</v>
+        <v>1150826.72</v>
       </c>
       <c r="O114" s="1">
-        <v>0.42</v>
+        <v>0.22</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
-        <v>367</v>
+        <v>371</v>
       </c>
       <c r="B115" t="s">
-        <v>368</v>
+        <v>372</v>
       </c>
       <c r="C115" s="1">
-        <v>3697000.0</v>
+        <v>5351000.0</v>
       </c>
       <c r="D115" s="1">
-        <v>103.907</v>
+        <v>103.467</v>
       </c>
       <c r="E115" s="1">
-        <v>101.76599053</v>
+        <v>92.97841301</v>
       </c>
       <c r="F115" t="s">
         <v>8</v>
       </c>
       <c r="G115">
         <v>1.0</v>
       </c>
       <c r="H115" s="1">
-        <v>3762288.67</v>
+        <v>4975274.88</v>
       </c>
       <c r="I115" s="1">
-        <v>79153.12</v>
+        <v>7592.37</v>
       </c>
       <c r="J115" s="1">
-        <v>2.1038555768237</v>
+        <v>0.15260202065459</v>
       </c>
       <c r="K115">
-        <v>1.86</v>
+        <v>1.24</v>
       </c>
       <c r="L115" t="s">
-        <v>369</v>
+        <v>373</v>
       </c>
       <c r="M115" s="1">
-        <v>3841441.79</v>
+        <v>4982867.25</v>
       </c>
       <c r="N115" s="1">
-        <v>3910076.85</v>
+        <v>5049386.87</v>
       </c>
       <c r="O115" s="1">
-        <v>0.73</v>
+        <v>0.96</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
-        <v>370</v>
+        <v>374</v>
       </c>
       <c r="B116" t="s">
-        <v>371</v>
+        <v>375</v>
       </c>
       <c r="C116" s="1">
-        <v>2500000.0</v>
+        <v>1490000.0</v>
       </c>
       <c r="D116" s="1">
-        <v>99.966</v>
+        <v>105.395</v>
       </c>
       <c r="E116" s="1">
-        <v>99.8</v>
+        <v>103.47</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
-        <v>2495000.0</v>
+        <v>1541703.0</v>
       </c>
       <c r="I116" s="1">
-        <v>4150.0</v>
+        <v>28682.5</v>
       </c>
       <c r="J116" s="1">
-        <v>0.16633266533066</v>
+        <v>1.8604426403789</v>
       </c>
       <c r="K116">
-        <v>0.65</v>
+        <v>2.18</v>
       </c>
       <c r="L116" t="s">
-        <v>372</v>
+        <v>376</v>
       </c>
       <c r="M116" s="1">
-        <v>2499150.0</v>
+        <v>1570385.5</v>
       </c>
       <c r="N116" s="1">
-        <v>2515310.22</v>
+        <v>1602937.86</v>
       </c>
       <c r="O116" s="1">
-        <v>0.47</v>
+        <v>0.31</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
-        <v>373</v>
+        <v>377</v>
       </c>
       <c r="B117" t="s">
-        <v>374</v>
+        <v>378</v>
       </c>
       <c r="C117" s="1">
-        <v>1419000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D117" s="1">
-        <v>101.054</v>
+        <v>107.313</v>
       </c>
       <c r="E117" s="1">
-        <v>100.12170543</v>
+        <v>105.20933357</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
-        <v>1420727.0</v>
+        <v>1472930.67</v>
       </c>
       <c r="I117" s="1">
-        <v>13229.26</v>
+        <v>29451.33</v>
       </c>
       <c r="J117" s="1">
-        <v>0.93116129981341</v>
+        <v>1.9995055164409</v>
       </c>
       <c r="K117">
-        <v>2.06</v>
+        <v>0.95</v>
       </c>
       <c r="L117" t="s">
-        <v>375</v>
+        <v>379</v>
       </c>
       <c r="M117" s="1">
-        <v>1433956.26</v>
+        <v>1502382.0</v>
       </c>
       <c r="N117" s="1">
-        <v>1463124.59</v>
+        <v>1515682.0</v>
       </c>
       <c r="O117" s="1">
-        <v>0.27</v>
+        <v>0.29</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
-        <v>376</v>
+        <v>380</v>
       </c>
       <c r="B118" t="s">
-        <v>377</v>
+        <v>381</v>
       </c>
       <c r="C118" s="1">
-        <v>930564.0</v>
+        <v>2727000.0</v>
       </c>
       <c r="D118" s="1">
-        <v>104.286</v>
+        <v>96.638</v>
       </c>
       <c r="E118" s="1">
-        <v>100.47036099</v>
+        <v>98.03544408</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
-        <v>934941.01</v>
+        <v>2673426.56</v>
       </c>
       <c r="I118" s="1">
-        <v>35506.96</v>
+        <v>-38108.3</v>
       </c>
       <c r="J118" s="1">
-        <v>3.7977754339817</v>
+        <v>-1.4254477968529</v>
       </c>
       <c r="K118">
-        <v>2.06</v>
+        <v>1.54</v>
       </c>
       <c r="L118" t="s">
-        <v>378</v>
+        <v>382</v>
       </c>
       <c r="M118" s="1">
-        <v>970447.97</v>
+        <v>2635318.26</v>
       </c>
       <c r="N118" s="1">
-        <v>989592.39</v>
+        <v>2677268.61</v>
       </c>
       <c r="O118" s="1">
-        <v>0.19</v>
+        <v>0.51</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
-        <v>379</v>
+        <v>383</v>
       </c>
       <c r="B119" t="s">
-        <v>380</v>
+        <v>384</v>
       </c>
       <c r="C119" s="1">
-        <v>4496000.0</v>
+        <v>3927000.0</v>
       </c>
       <c r="D119" s="1">
-        <v>100.052</v>
+        <v>100.009</v>
       </c>
       <c r="E119" s="1">
-        <v>14.53366504</v>
+        <v>99.9978546</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
-        <v>653433.58</v>
+        <v>3926915.75</v>
       </c>
       <c r="I119" s="1">
-        <v>16531.65</v>
+        <v>437.68</v>
       </c>
       <c r="J119" s="1">
-        <v>2.5299663968907</v>
+        <v>0.011145642735014</v>
       </c>
       <c r="K119">
-        <v>0.23</v>
+        <v>0.83</v>
       </c>
       <c r="L119" t="s">
-        <v>381</v>
+        <v>385</v>
       </c>
       <c r="M119" s="1">
-        <v>669965.23</v>
+        <v>3927353.43</v>
       </c>
       <c r="N119" s="1">
-        <v>680307.09</v>
+        <v>3959901.17</v>
       </c>
       <c r="O119" s="1">
-        <v>0.13</v>
+        <v>0.76</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
-        <v>382</v>
+        <v>386</v>
       </c>
       <c r="B120" t="s">
-        <v>383</v>
+        <v>387</v>
       </c>
       <c r="C120" s="1">
-        <v>2270000.0</v>
+        <v>2400000.0</v>
       </c>
       <c r="D120" s="1">
-        <v>103.001</v>
+        <v>86.837</v>
       </c>
       <c r="E120" s="1">
-        <v>100.14070485</v>
+        <v>91.95776</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
-        <v>2273194.0</v>
+        <v>2206986.24</v>
       </c>
       <c r="I120" s="1">
-        <v>64928.7</v>
+        <v>-122898.24</v>
       </c>
       <c r="J120" s="1">
-        <v>2.8562762351124</v>
+        <v>-5.5686001920882</v>
       </c>
       <c r="K120">
-        <v>1.26</v>
+        <v>1.6</v>
       </c>
       <c r="L120" t="s">
-        <v>384</v>
+        <v>388</v>
       </c>
       <c r="M120" s="1">
-        <v>2338122.7</v>
+        <v>2084088.0</v>
       </c>
       <c r="N120" s="1">
-        <v>2366710.51</v>
+        <v>2122438.0</v>
       </c>
       <c r="O120" s="1">
-        <v>0.44</v>
+        <v>0.41</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
-        <v>385</v>
+        <v>389</v>
       </c>
       <c r="B121" t="s">
-        <v>386</v>
+        <v>390</v>
       </c>
       <c r="C121" s="1">
-        <v>1100000.0</v>
+        <v>3300000.0</v>
       </c>
       <c r="D121" s="1">
-        <v>103.329</v>
+        <v>99.542</v>
       </c>
       <c r="E121" s="1">
-        <v>102.39609091</v>
+        <v>96.87136758</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
-        <v>1126357.0</v>
+        <v>3196755.13</v>
       </c>
       <c r="I121" s="1">
-        <v>10262.0</v>
+        <v>88130.87</v>
       </c>
       <c r="J121" s="1">
-        <v>0.91107881426581</v>
+        <v>2.7568852294295</v>
       </c>
       <c r="K121">
-        <v>0.94</v>
+        <v>0.07</v>
       </c>
       <c r="L121" t="s">
-        <v>387</v>
+        <v>391</v>
       </c>
       <c r="M121" s="1">
-        <v>1136619.0</v>
+        <v>3284886.0</v>
       </c>
       <c r="N121" s="1">
-        <v>1146965.88</v>
+        <v>3287062.17</v>
       </c>
       <c r="O121" s="1">
-        <v>0.21</v>
+        <v>0.63</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
-        <v>388</v>
+        <v>392</v>
       </c>
       <c r="B122" t="s">
-        <v>389</v>
+        <v>393</v>
       </c>
       <c r="C122" s="1">
-        <v>5525000.0</v>
+        <v>1667000.0</v>
       </c>
       <c r="D122" s="1">
-        <v>103.481</v>
+        <v>104.468</v>
       </c>
       <c r="E122" s="1">
-        <v>92.97841303</v>
+        <v>101.22761608</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
-        <v>5137057.32</v>
+        <v>1687464.36</v>
       </c>
       <c r="I122" s="1">
-        <v>8535.4</v>
+        <v>54017.2</v>
       </c>
       <c r="J122" s="1">
-        <v>0.16615348960132</v>
+        <v>3.2010868662139</v>
       </c>
       <c r="K122">
-        <v>0.78</v>
+        <v>1.76</v>
       </c>
       <c r="L122" t="s">
-        <v>390</v>
+        <v>394</v>
       </c>
       <c r="M122" s="1">
-        <v>5145592.72</v>
+        <v>1741481.56</v>
       </c>
       <c r="N122" s="1">
-        <v>5188739.52</v>
+        <v>1770862.44</v>
       </c>
       <c r="O122" s="1">
-        <v>0.97</v>
+        <v>0.34</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
-        <v>391</v>
+        <v>395</v>
       </c>
       <c r="B123" t="s">
-        <v>392</v>
+        <v>396</v>
       </c>
       <c r="C123" s="1">
-        <v>1590000.0</v>
+        <v>1811000.0</v>
       </c>
       <c r="D123" s="1">
-        <v>104.361</v>
+        <v>104.075</v>
       </c>
       <c r="E123" s="1">
-        <v>103.47</v>
+        <v>103.54205743</v>
       </c>
       <c r="F123" t="s">
         <v>8</v>
       </c>
       <c r="G123">
         <v>1.0</v>
       </c>
       <c r="H123" s="1">
-        <v>1645173.0</v>
+        <v>1875146.66</v>
       </c>
       <c r="I123" s="1">
-        <v>14166.9</v>
+        <v>9651.59</v>
       </c>
       <c r="J123" s="1">
-        <v>0.86111916497536</v>
+        <v>0.51471120664236</v>
       </c>
       <c r="K123">
-        <v>1.66</v>
+        <v>2.72</v>
       </c>
       <c r="L123" t="s">
-        <v>393</v>
+        <v>397</v>
       </c>
       <c r="M123" s="1">
-        <v>1659339.9</v>
+        <v>1884798.25</v>
       </c>
       <c r="N123" s="1">
-        <v>1685751.57</v>
+        <v>1934072.13</v>
       </c>
       <c r="O123" s="1">
-        <v>0.32</v>
+        <v>0.37</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
-        <v>394</v>
+        <v>398</v>
       </c>
       <c r="B124" t="s">
-        <v>395</v>
+        <v>399</v>
       </c>
       <c r="C124" s="1">
-        <v>1500000.0</v>
+        <v>1280000.0</v>
       </c>
       <c r="D124" s="1">
-        <v>106.189</v>
+        <v>103.147</v>
       </c>
       <c r="E124" s="1">
-        <v>105.20933333</v>
+        <v>101.78811563</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
-        <v>1578140.0</v>
+        <v>1302887.88</v>
       </c>
       <c r="I124" s="1">
-        <v>14695.0</v>
+        <v>17393.72</v>
       </c>
       <c r="J124" s="1">
-        <v>0.93115946620705</v>
+        <v>1.3350128024831</v>
       </c>
       <c r="K124">
-        <v>0.38</v>
-[...2 lines deleted...]
-        <v>396</v>
+        <v>0.05</v>
+      </c>
+      <c r="L124">
+        <v>600.0</v>
       </c>
       <c r="M124" s="1">
-        <v>1592835.0</v>
+        <v>1320281.6</v>
       </c>
       <c r="N124" s="1">
-        <v>1598475.63</v>
+        <v>1320881.6</v>
       </c>
       <c r="O124" s="1">
-        <v>0.3</v>
+        <v>0.25</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
-        <v>397</v>
+        <v>400</v>
       </c>
       <c r="B125" t="s">
-        <v>398</v>
+        <v>401</v>
       </c>
       <c r="C125" s="1">
-        <v>2827000.0</v>
+        <v>2124000.0</v>
       </c>
       <c r="D125" s="1">
-        <v>96.659</v>
+        <v>97.497</v>
       </c>
       <c r="E125" s="1">
-        <v>98.03544393</v>
+        <v>94.44113136</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
-        <v>2771462.0</v>
+        <v>2005929.63</v>
       </c>
       <c r="I125" s="1">
-        <v>-38912.07</v>
+        <v>64906.65</v>
       </c>
       <c r="J125" s="1">
-        <v>-1.4040268277176</v>
+        <v>3.2357391320851</v>
       </c>
       <c r="K125">
-        <v>1.01</v>
+        <v>0.33</v>
       </c>
       <c r="L125" t="s">
-        <v>399</v>
+        <v>402</v>
       </c>
       <c r="M125" s="1">
-        <v>2732549.93</v>
+        <v>2070836.28</v>
       </c>
       <c r="N125" s="1">
-        <v>2760984.84</v>
+        <v>2077916.28</v>
       </c>
       <c r="O125" s="1">
-        <v>0.52</v>
+        <v>0.4</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
-        <v>400</v>
+        <v>403</v>
       </c>
       <c r="B126" t="s">
-        <v>401</v>
+        <v>404</v>
       </c>
       <c r="C126" s="1">
-        <v>4055000.0</v>
+        <v>1834000.0</v>
       </c>
       <c r="D126" s="1">
-        <v>100.101</v>
+        <v>105.183</v>
       </c>
       <c r="E126" s="1">
-        <v>99.9978545</v>
+        <v>101.19775245</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
-        <v>4054913.0</v>
+        <v>1855966.78</v>
       </c>
       <c r="I126" s="1">
-        <v>4182.55</v>
+        <v>73089.44</v>
       </c>
       <c r="J126" s="1">
-        <v>0.10314771241701</v>
+        <v>3.9380791072133</v>
       </c>
       <c r="K126">
-        <v>0.52</v>
+        <v>3.14</v>
       </c>
       <c r="L126" t="s">
-        <v>402</v>
+        <v>405</v>
       </c>
       <c r="M126" s="1">
-        <v>4059095.55</v>
+        <v>1929056.22</v>
       </c>
       <c r="N126" s="1">
-        <v>4080046.38</v>
+        <v>1986674.39</v>
       </c>
       <c r="O126" s="1">
-        <v>0.76</v>
+        <v>0.38</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
-        <v>403</v>
+        <v>406</v>
       </c>
       <c r="B127" t="s">
-        <v>404</v>
+        <v>407</v>
       </c>
       <c r="C127" s="1">
-        <v>2500000.0</v>
+        <v>2450000.0</v>
       </c>
       <c r="D127" s="1">
-        <v>88.216</v>
+        <v>102.997</v>
       </c>
       <c r="E127" s="1">
-        <v>91.95776</v>
+        <v>101.43494653</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
-        <v>2298944.0</v>
+        <v>2485156.19</v>
       </c>
       <c r="I127" s="1">
-        <v>-93544.0</v>
+        <v>38270.31</v>
       </c>
       <c r="J127" s="1">
-        <v>-4.0689986358954</v>
+        <v>1.5399559252652</v>
       </c>
       <c r="K127">
-        <v>1.0</v>
+        <v>1.34</v>
       </c>
       <c r="L127" t="s">
-        <v>405</v>
+        <v>408</v>
       </c>
       <c r="M127" s="1">
-        <v>2205400.0</v>
+        <v>2523426.5</v>
       </c>
       <c r="N127" s="1">
-        <v>2230495.49</v>
+        <v>2556297.33</v>
       </c>
       <c r="O127" s="1">
-        <v>0.42</v>
+        <v>0.49</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
-        <v>406</v>
+        <v>409</v>
       </c>
       <c r="B128" t="s">
-        <v>407</v>
+        <v>410</v>
       </c>
       <c r="C128" s="1">
-        <v>3400000.0</v>
+        <v>1037000.0</v>
       </c>
       <c r="D128" s="1">
-        <v>99.553</v>
+        <v>94.343</v>
       </c>
       <c r="E128" s="1">
-        <v>96.87136765</v>
+        <v>98.76648216</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
-        <v>3293626.5</v>
+        <v>1024208.42</v>
       </c>
       <c r="I128" s="1">
-        <v>91175.5</v>
+        <v>-45871.51</v>
       </c>
       <c r="J128" s="1">
-        <v>2.7682404182745</v>
+        <v>-4.47872806982</v>
       </c>
       <c r="K128">
-        <v>2.25</v>
+        <v>1.06</v>
       </c>
       <c r="L128" t="s">
-        <v>408</v>
+        <v>411</v>
       </c>
       <c r="M128" s="1">
-        <v>3384802.0</v>
+        <v>978336.91</v>
       </c>
       <c r="N128" s="1">
-        <v>3461257.99</v>
+        <v>989379.62</v>
       </c>
       <c r="O128" s="1">
-        <v>0.65</v>
+        <v>0.19</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
-        <v>409</v>
+        <v>412</v>
       </c>
       <c r="B129" t="s">
-        <v>410</v>
+        <v>413</v>
       </c>
       <c r="C129" s="1">
-        <v>1767000.0</v>
+        <v>3875000.0</v>
       </c>
       <c r="D129" s="1">
-        <v>104.12</v>
+        <v>102.759</v>
       </c>
       <c r="E129" s="1">
-        <v>101.2276163</v>
+        <v>100.0960031</v>
       </c>
       <c r="F129" t="s">
         <v>8</v>
       </c>
       <c r="G129">
         <v>1.0</v>
       </c>
       <c r="H129" s="1">
-        <v>1788691.98</v>
+        <v>3878720.12</v>
       </c>
       <c r="I129" s="1">
-        <v>51108.42</v>
+        <v>103191.13</v>
       </c>
       <c r="J129" s="1">
-        <v>2.8573069355407</v>
+        <v>2.660442795754</v>
       </c>
       <c r="K129">
-        <v>1.29</v>
+        <v>2.34</v>
       </c>
       <c r="L129" t="s">
-        <v>411</v>
+        <v>414</v>
       </c>
       <c r="M129" s="1">
-        <v>1839800.4</v>
+        <v>3981911.25</v>
       </c>
       <c r="N129" s="1">
-        <v>1862581.2</v>
+        <v>4072489.38</v>
       </c>
       <c r="O129" s="1">
-        <v>0.35</v>
+        <v>0.78</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
-        <v>412</v>
+        <v>415</v>
       </c>
       <c r="B130" t="s">
-        <v>413</v>
+        <v>416</v>
       </c>
       <c r="C130" s="1">
-        <v>1911000.0</v>
+        <v>761000.0</v>
       </c>
       <c r="D130" s="1">
-        <v>104.296</v>
+        <v>106.435</v>
       </c>
       <c r="E130" s="1">
-        <v>103.54205756</v>
+        <v>108.80813929</v>
       </c>
       <c r="F130" t="s">
         <v>8</v>
       </c>
       <c r="G130">
         <v>1.0</v>
       </c>
       <c r="H130" s="1">
-        <v>1978688.72</v>
+        <v>828029.94</v>
       </c>
       <c r="I130" s="1">
-        <v>14407.84</v>
+        <v>-18059.59</v>
       </c>
       <c r="J130" s="1">
-        <v>0.72815091400531</v>
+        <v>-2.1810310385637</v>
       </c>
       <c r="K130">
-        <v>2.19</v>
+        <v>0.3</v>
       </c>
       <c r="L130" t="s">
-        <v>414</v>
+        <v>417</v>
       </c>
       <c r="M130" s="1">
-        <v>1993096.56</v>
+        <v>809970.35</v>
       </c>
       <c r="N130" s="1">
-        <v>2034991.56</v>
+        <v>812282.78</v>
       </c>
       <c r="O130" s="1">
-        <v>0.38</v>
+        <v>0.16</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
-        <v>415</v>
+        <v>418</v>
       </c>
       <c r="B131" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="C131" s="1">
-        <v>1380000.0</v>
+        <v>1900000.0</v>
       </c>
       <c r="D131" s="1">
-        <v>102.959</v>
+        <v>117.176</v>
       </c>
       <c r="E131" s="1">
-        <v>101.78811594</v>
+        <v>123.47145</v>
       </c>
       <c r="F131" t="s">
         <v>8</v>
       </c>
       <c r="G131">
         <v>1.0</v>
       </c>
       <c r="H131" s="1">
-        <v>1404676.0</v>
+        <v>2345957.55</v>
       </c>
       <c r="I131" s="1">
-        <v>16158.2</v>
+        <v>-119613.55</v>
       </c>
       <c r="J131" s="1">
-        <v>1.150315090455</v>
+        <v>-5.0987090537934</v>
       </c>
       <c r="K131">
-        <v>2.41</v>
+        <v>0.81</v>
       </c>
       <c r="L131" t="s">
-        <v>417</v>
+        <v>420</v>
       </c>
       <c r="M131" s="1">
-        <v>1420834.2</v>
+        <v>2226344.0</v>
       </c>
       <c r="N131" s="1">
-        <v>1454040.45</v>
+        <v>2241674.14</v>
       </c>
       <c r="O131" s="1">
-        <v>0.27</v>
+        <v>0.43</v>
       </c>
       <c r="P131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
-        <v>418</v>
+        <v>421</v>
       </c>
       <c r="B132" t="s">
-        <v>419</v>
+        <v>422</v>
       </c>
       <c r="C132" s="1">
-        <v>2224000.0</v>
+        <v>1276000.0</v>
       </c>
       <c r="D132" s="1">
-        <v>98.169</v>
+        <v>109.943</v>
       </c>
       <c r="E132" s="1">
-        <v>94.44113129</v>
+        <v>113.147</v>
       </c>
       <c r="F132" t="s">
         <v>8</v>
       </c>
       <c r="G132">
         <v>1.0</v>
       </c>
       <c r="H132" s="1">
-        <v>2100370.76</v>
+        <v>1443755.72</v>
       </c>
       <c r="I132" s="1">
-        <v>82907.8</v>
+        <v>-40883.04</v>
       </c>
       <c r="J132" s="1">
-        <v>3.947293572112</v>
+        <v>-2.8317144953026</v>
       </c>
       <c r="K132">
-        <v>0.13</v>
+        <v>0.67</v>
       </c>
       <c r="L132" t="s">
-        <v>420</v>
+        <v>423</v>
       </c>
       <c r="M132" s="1">
-        <v>2183278.56</v>
+        <v>1402872.68</v>
       </c>
       <c r="N132" s="1">
-        <v>2186213.0</v>
+        <v>1411477.75</v>
       </c>
       <c r="O132" s="1">
-        <v>0.41</v>
+        <v>0.27</v>
       </c>
       <c r="P132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
-        <v>421</v>
+        <v>424</v>
       </c>
       <c r="B133" t="s">
-        <v>422</v>
+        <v>425</v>
       </c>
       <c r="C133" s="1">
-        <v>1934000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="D133" s="1">
-        <v>104.633</v>
+        <v>96.844</v>
       </c>
       <c r="E133" s="1">
-        <v>101.19775233</v>
+        <v>93.14264308</v>
       </c>
       <c r="F133" t="s">
         <v>8</v>
       </c>
       <c r="G133">
         <v>1.0</v>
       </c>
       <c r="H133" s="1">
-        <v>1957164.53</v>
+        <v>1210854.36</v>
       </c>
       <c r="I133" s="1">
-        <v>66437.69</v>
+        <v>48117.64</v>
       </c>
       <c r="J133" s="1">
-        <v>3.3945889056144</v>
+        <v>3.9738585902272</v>
       </c>
       <c r="K133">
-        <v>2.56</v>
+        <v>0.67</v>
       </c>
       <c r="L133" t="s">
-        <v>423</v>
+        <v>426</v>
       </c>
       <c r="M133" s="1">
-        <v>2023602.22</v>
+        <v>1258972.0</v>
       </c>
       <c r="N133" s="1">
-        <v>2073066.96</v>
+        <v>1267635.7</v>
       </c>
       <c r="O133" s="1">
-        <v>0.39</v>
+        <v>0.24</v>
       </c>
       <c r="P133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
-        <v>424</v>
+        <v>427</v>
       </c>
       <c r="B134" t="s">
-        <v>425</v>
+        <v>428</v>
       </c>
       <c r="C134" s="1">
-        <v>2550000.0</v>
+        <v>3991000.0</v>
       </c>
       <c r="D134" s="1">
-        <v>103.184</v>
+        <v>98.544</v>
       </c>
       <c r="E134" s="1">
-        <v>101.43494667</v>
+        <v>94.47603859</v>
       </c>
       <c r="F134" t="s">
         <v>8</v>
       </c>
       <c r="G134">
         <v>1.0</v>
       </c>
       <c r="H134" s="1">
-        <v>2586591.14</v>
+        <v>3770538.7</v>
       </c>
       <c r="I134" s="1">
-        <v>44600.86</v>
+        <v>162352.34</v>
       </c>
       <c r="J134" s="1">
-        <v>1.7243103987436</v>
+        <v>4.3058128537442</v>
       </c>
       <c r="K134">
-        <v>0.92</v>
+        <v>0.98</v>
       </c>
       <c r="L134" t="s">
-        <v>426</v>
+        <v>429</v>
       </c>
       <c r="M134" s="1">
-        <v>2631192.0</v>
+        <v>3932891.04</v>
       </c>
       <c r="N134" s="1">
-        <v>2654620.13</v>
+        <v>3972094.3</v>
       </c>
       <c r="O134" s="1">
-        <v>0.5</v>
+        <v>0.76</v>
       </c>
       <c r="P134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
-        <v>427</v>
+        <v>430</v>
       </c>
       <c r="B135" t="s">
-        <v>428</v>
+        <v>431</v>
       </c>
       <c r="C135" s="1">
-        <v>1037000.0</v>
+        <v>3825000.0</v>
       </c>
       <c r="D135" s="1">
-        <v>92.428</v>
+        <v>101.798</v>
       </c>
       <c r="E135" s="1">
-        <v>98.76648216</v>
+        <v>100.05687163</v>
       </c>
       <c r="F135" t="s">
         <v>8</v>
       </c>
       <c r="G135">
         <v>1.0</v>
       </c>
       <c r="H135" s="1">
-        <v>1024208.42</v>
+        <v>3827175.34</v>
       </c>
       <c r="I135" s="1">
-        <v>-65730.06</v>
+        <v>66598.16</v>
       </c>
       <c r="J135" s="1">
-        <v>-6.4176449555062</v>
+        <v>1.740138720689</v>
       </c>
       <c r="K135">
         <v>0.6</v>
       </c>
       <c r="L135" t="s">
-        <v>429</v>
+        <v>432</v>
       </c>
       <c r="M135" s="1">
-        <v>958478.36</v>
+        <v>3893773.5</v>
       </c>
       <c r="N135" s="1">
-        <v>964712.15</v>
+        <v>3916723.5</v>
       </c>
       <c r="O135" s="1">
-        <v>0.18</v>
+        <v>0.75</v>
       </c>
       <c r="P135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
-        <v>430</v>
+        <v>433</v>
       </c>
       <c r="B136" t="s">
-        <v>431</v>
+        <v>434</v>
       </c>
       <c r="C136" s="1">
-        <v>4003000.0</v>
+        <v>3382000.0</v>
       </c>
       <c r="D136" s="1">
-        <v>102.896</v>
+        <v>87.254</v>
       </c>
       <c r="E136" s="1">
-        <v>100.096003</v>
+        <v>100.0</v>
       </c>
       <c r="F136" t="s">
         <v>8</v>
       </c>
       <c r="G136">
         <v>1.0</v>
       </c>
       <c r="H136" s="1">
-        <v>4006843.0</v>
+        <v>3382000.0</v>
       </c>
       <c r="I136" s="1">
-        <v>112083.88</v>
+        <v>-431069.72</v>
       </c>
       <c r="J136" s="1">
-        <v>2.7973114993525</v>
+        <v>-12.746</v>
       </c>
       <c r="K136">
-        <v>1.89</v>
+        <v>2.52</v>
       </c>
       <c r="L136" t="s">
-        <v>432</v>
+        <v>435</v>
       </c>
       <c r="M136" s="1">
-        <v>4118926.88</v>
+        <v>2950930.28</v>
       </c>
       <c r="N136" s="1">
-        <v>4194761.49</v>
+        <v>3036184.86</v>
       </c>
       <c r="O136" s="1">
-        <v>0.79</v>
+        <v>0.58</v>
       </c>
       <c r="P136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
-        <v>433</v>
+        <v>436</v>
       </c>
       <c r="B137" t="s">
-        <v>434</v>
+        <v>437</v>
       </c>
       <c r="C137" s="1">
-        <v>761000.0</v>
+        <v>1250000.0</v>
       </c>
       <c r="D137" s="1">
-        <v>106.196</v>
+        <v>0.001</v>
       </c>
       <c r="E137" s="1">
-        <v>108.80813929</v>
+        <v>0.0</v>
       </c>
       <c r="F137" t="s">
-        <v>8</v>
+        <v>44</v>
       </c>
       <c r="G137">
-        <v>1.0</v>
+        <v>1.18</v>
       </c>
       <c r="H137" s="1">
-        <v>828029.94</v>
+        <v>0.0</v>
       </c>
       <c r="I137" s="1">
-        <v>-19878.38</v>
+        <v>10.59</v>
       </c>
       <c r="J137" s="1">
-        <v>-2.4006837240692</v>
+        <v>0</v>
       </c>
       <c r="K137">
-        <v>3.23</v>
-[...2 lines deleted...]
-        <v>435</v>
+        <v>0.0</v>
+      </c>
+      <c r="L137">
+        <v>0.0</v>
       </c>
       <c r="M137" s="1">
-        <v>808151.56</v>
+        <v>10.59</v>
       </c>
       <c r="N137" s="1">
-        <v>832747.06</v>
+        <v>10.59</v>
       </c>
       <c r="O137" s="1">
-        <v>0.16</v>
+        <v>0.0</v>
       </c>
       <c r="P137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
-        <v>436</v>
+        <v>438</v>
       </c>
       <c r="B138" t="s">
-        <v>437</v>
+        <v>439</v>
       </c>
       <c r="C138" s="1">
-        <v>2000000.0</v>
+        <v>2817000.0</v>
       </c>
       <c r="D138" s="1">
-        <v>116.456</v>
+        <v>100.333</v>
       </c>
       <c r="E138" s="1">
-        <v>123.47145</v>
+        <v>101.3779503</v>
       </c>
       <c r="F138" t="s">
         <v>8</v>
       </c>
       <c r="G138">
         <v>1.0</v>
       </c>
       <c r="H138" s="1">
-        <v>2469429.0</v>
+        <v>2855816.86</v>
       </c>
       <c r="I138" s="1">
-        <v>-140309.0</v>
+        <v>-29436.25</v>
       </c>
       <c r="J138" s="1">
-        <v>-5.6818398099318</v>
+        <v>-1.030747118707</v>
       </c>
       <c r="K138">
-        <v>0.23</v>
+        <v>4.98</v>
       </c>
       <c r="L138" t="s">
-        <v>438</v>
+        <v>440</v>
       </c>
       <c r="M138" s="1">
-        <v>2329120.0</v>
+        <v>2826380.61</v>
       </c>
       <c r="N138" s="1">
-        <v>2333791.23</v>
+        <v>2966593.89</v>
       </c>
       <c r="O138" s="1">
-        <v>0.44</v>
+        <v>0.57</v>
       </c>
       <c r="P138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
-        <v>439</v>
+        <v>441</v>
       </c>
       <c r="B139" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
       <c r="C139" s="1">
-        <v>1276000.0</v>
+        <v>1053000.0</v>
       </c>
       <c r="D139" s="1">
-        <v>109.658</v>
+        <v>104.179</v>
       </c>
       <c r="E139" s="1">
-        <v>113.147</v>
+        <v>103.32906363</v>
       </c>
       <c r="F139" t="s">
         <v>8</v>
       </c>
       <c r="G139">
         <v>1.0</v>
       </c>
       <c r="H139" s="1">
-        <v>1443755.72</v>
+        <v>1088055.04</v>
       </c>
       <c r="I139" s="1">
-        <v>-44519.64</v>
+        <v>8949.83</v>
       </c>
       <c r="J139" s="1">
-        <v>-3.083599211645</v>
+        <v>0.82255305761003</v>
       </c>
       <c r="K139">
-        <v>0.09</v>
+        <v>1.1</v>
       </c>
       <c r="L139" t="s">
-        <v>441</v>
+        <v>443</v>
       </c>
       <c r="M139" s="1">
-        <v>1399236.08</v>
+        <v>1097004.87</v>
       </c>
       <c r="N139" s="1">
-        <v>1400346.41</v>
+        <v>1108565.93</v>
       </c>
       <c r="O139" s="1">
-        <v>0.26</v>
+        <v>0.21</v>
       </c>
       <c r="P139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
-        <v>442</v>
+        <v>444</v>
       </c>
       <c r="B140" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
       <c r="C140" s="1">
-        <v>1400000.0</v>
+        <v>3046000.0</v>
       </c>
       <c r="D140" s="1">
-        <v>96.685</v>
+        <v>104.706</v>
       </c>
       <c r="E140" s="1">
-        <v>93.14264286</v>
+        <v>104.47316382</v>
       </c>
       <c r="F140" t="s">
         <v>8</v>
       </c>
       <c r="G140">
         <v>1.0</v>
       </c>
       <c r="H140" s="1">
-        <v>1303997.0</v>
+        <v>3182252.57</v>
       </c>
       <c r="I140" s="1">
-        <v>49593.0</v>
+        <v>7092.19</v>
       </c>
       <c r="J140" s="1">
-        <v>3.8031529213641</v>
+        <v>0.22286697375501</v>
       </c>
       <c r="K140">
-        <v>0.54</v>
+        <v>0.76</v>
       </c>
       <c r="L140" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="M140" s="1">
-        <v>1353590.0</v>
+        <v>3189344.76</v>
       </c>
       <c r="N140" s="1">
-        <v>1361107.81</v>
+        <v>3212380.14</v>
       </c>
       <c r="O140" s="1">
-        <v>0.25</v>
+        <v>0.61</v>
       </c>
       <c r="P140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="B141" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
       <c r="C141" s="1">
-        <v>4121000.0</v>
+        <v>2520000.0</v>
       </c>
       <c r="D141" s="1">
-        <v>98.409</v>
+        <v>101.644</v>
       </c>
       <c r="E141" s="1">
-        <v>94.47603858</v>
+        <v>101.57528214</v>
       </c>
       <c r="F141" t="s">
         <v>8</v>
       </c>
       <c r="G141">
         <v>1.0</v>
       </c>
       <c r="H141" s="1">
-        <v>3893357.55</v>
+        <v>2559697.11</v>
       </c>
       <c r="I141" s="1">
-        <v>162077.34</v>
+        <v>1731.69</v>
       </c>
       <c r="J141" s="1">
-        <v>4.1629194832106</v>
+        <v>0.06765214498367</v>
       </c>
       <c r="K141">
-        <v>0.75</v>
+        <v>1.05</v>
       </c>
       <c r="L141" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="M141" s="1">
-        <v>4055434.89</v>
+        <v>2561428.8</v>
       </c>
       <c r="N141" s="1">
-        <v>4086371.01</v>
+        <v>2587866.3</v>
       </c>
       <c r="O141" s="1">
-        <v>0.77</v>
+        <v>0.49</v>
       </c>
       <c r="P141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="B142" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
       <c r="C142" s="1">
-        <v>3951000.0</v>
+        <v>2947000.0</v>
       </c>
       <c r="D142" s="1">
-        <v>101.687</v>
+        <v>104.265</v>
       </c>
       <c r="E142" s="1">
-        <v>100.05687168</v>
+        <v>101.56042721</v>
       </c>
       <c r="F142" t="s">
         <v>8</v>
       </c>
       <c r="G142">
         <v>1.0</v>
       </c>
       <c r="H142" s="1">
-        <v>3953247.0</v>
+        <v>2992985.79</v>
       </c>
       <c r="I142" s="1">
-        <v>64406.37</v>
+        <v>79703.76</v>
       </c>
       <c r="J142" s="1">
-        <v>1.6292017675597</v>
+        <v>2.663018323251</v>
       </c>
       <c r="K142">
-        <v>0.24</v>
+        <v>1.28</v>
       </c>
       <c r="L142" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="M142" s="1">
-        <v>4017653.37</v>
+        <v>3072689.55</v>
       </c>
       <c r="N142" s="1">
-        <v>4027037.0</v>
+        <v>3110475.74</v>
       </c>
       <c r="O142" s="1">
-        <v>0.75</v>
+        <v>0.59</v>
       </c>
       <c r="P142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="B143" t="s">
-        <v>452</v>
+        <v>454</v>
       </c>
       <c r="C143" s="1">
-        <v>3492000.0</v>
+        <v>4051000.0</v>
       </c>
       <c r="D143" s="1">
-        <v>94.036</v>
+        <v>99.996</v>
       </c>
       <c r="E143" s="1">
-        <v>100.0</v>
+        <v>97.5906781</v>
       </c>
       <c r="F143" t="s">
         <v>8</v>
       </c>
       <c r="G143">
         <v>1.0</v>
       </c>
       <c r="H143" s="1">
-        <v>3492000.0</v>
+        <v>3953398.37</v>
       </c>
       <c r="I143" s="1">
-        <v>-208262.88</v>
+        <v>97439.59</v>
       </c>
       <c r="J143" s="1">
-        <v>-5.964</v>
+        <v>2.4647045625205</v>
       </c>
       <c r="K143">
-        <v>1.86</v>
+        <v>1.32</v>
       </c>
       <c r="L143" t="s">
-        <v>453</v>
+        <v>455</v>
       </c>
       <c r="M143" s="1">
-        <v>3283737.12</v>
+        <v>4050837.96</v>
       </c>
       <c r="N143" s="1">
-        <v>3348557.37</v>
+        <v>4104471.51</v>
       </c>
       <c r="O143" s="1">
-        <v>0.63</v>
+        <v>0.78</v>
       </c>
       <c r="P143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
-        <v>454</v>
+        <v>456</v>
       </c>
       <c r="B144" t="s">
-        <v>455</v>
+        <v>457</v>
       </c>
       <c r="C144" s="1">
-        <v>1250000.0</v>
+        <v>1360000.0</v>
       </c>
       <c r="D144" s="1">
-        <v>0.001</v>
+        <v>104.681</v>
       </c>
       <c r="E144" s="1">
-        <v>0.0</v>
+        <v>99.81182206</v>
       </c>
       <c r="F144" t="s">
-        <v>42</v>
+        <v>8</v>
       </c>
       <c r="G144">
-        <v>1.18</v>
+        <v>1.0</v>
       </c>
       <c r="H144" s="1">
-        <v>0.0</v>
+        <v>1357440.78</v>
       </c>
       <c r="I144" s="1">
-        <v>10.6</v>
+        <v>66220.82</v>
       </c>
       <c r="J144" s="1">
-        <v>0</v>
+        <v>4.8783579347012</v>
       </c>
       <c r="K144">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>2.79</v>
+      </c>
+      <c r="L144" t="s">
+        <v>458</v>
       </c>
       <c r="M144" s="1">
-        <v>10.6</v>
+        <v>1423661.6</v>
       </c>
       <c r="N144" s="1">
-        <v>10.6</v>
+        <v>1461611.19</v>
       </c>
       <c r="O144" s="1">
-        <v>0.0</v>
+        <v>0.28</v>
       </c>
       <c r="P144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="B145" t="s">
-        <v>457</v>
+        <v>460</v>
       </c>
       <c r="C145" s="1">
-        <v>2917000.0</v>
+        <v>2159000.0</v>
       </c>
       <c r="D145" s="1">
-        <v>100.075</v>
+        <v>103.045</v>
       </c>
       <c r="E145" s="1">
-        <v>101.37795029</v>
+        <v>102.17381658</v>
       </c>
       <c r="F145" t="s">
         <v>8</v>
       </c>
       <c r="G145">
         <v>1.0</v>
       </c>
       <c r="H145" s="1">
-        <v>2957194.81</v>
+        <v>2205932.7</v>
       </c>
       <c r="I145" s="1">
-        <v>-38007.06</v>
+        <v>18808.85</v>
       </c>
       <c r="J145" s="1">
-        <v>-1.2852403186789</v>
+        <v>0.85264840581945</v>
       </c>
       <c r="K145">
-        <v>4.58</v>
+        <v>0.84</v>
       </c>
       <c r="L145" t="s">
-        <v>458</v>
+        <v>461</v>
       </c>
       <c r="M145" s="1">
-        <v>2919187.75</v>
+        <v>2224741.55</v>
       </c>
       <c r="N145" s="1">
-        <v>3052780.36</v>
+        <v>2242961.84</v>
       </c>
       <c r="O145" s="1">
-        <v>0.57</v>
+        <v>0.43</v>
       </c>
       <c r="P145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
-        <v>459</v>
+        <v>462</v>
       </c>
       <c r="B146" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
       <c r="C146" s="1">
-        <v>1053000.0</v>
+        <v>1817000.0</v>
       </c>
       <c r="D146" s="1">
-        <v>104.065</v>
+        <v>88.195</v>
       </c>
       <c r="E146" s="1">
-        <v>103.32906363</v>
+        <v>97.56207595</v>
       </c>
       <c r="F146" t="s">
         <v>8</v>
       </c>
       <c r="G146">
         <v>1.0</v>
       </c>
       <c r="H146" s="1">
-        <v>1088055.04</v>
+        <v>1772702.92</v>
       </c>
       <c r="I146" s="1">
-        <v>7749.41</v>
+        <v>-170199.77</v>
       </c>
       <c r="J146" s="1">
-        <v>0.71222591827708</v>
+        <v>-9.6011445617746</v>
       </c>
       <c r="K146">
-        <v>0.58</v>
+        <v>3.58</v>
       </c>
       <c r="L146" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
       <c r="M146" s="1">
-        <v>1095804.45</v>
+        <v>1602503.15</v>
       </c>
       <c r="N146" s="1">
-        <v>1101957.92</v>
+        <v>1667460.9</v>
       </c>
       <c r="O146" s="1">
-        <v>0.21</v>
+        <v>0.32</v>
       </c>
       <c r="P146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="B147" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="C147" s="1">
-        <v>3146000.0</v>
+        <v>1907000.0</v>
       </c>
       <c r="D147" s="1">
-        <v>104.887</v>
+        <v>102.185</v>
       </c>
       <c r="E147" s="1">
-        <v>104.4731637</v>
+        <v>100.07713005</v>
       </c>
       <c r="F147" t="s">
         <v>8</v>
       </c>
       <c r="G147">
         <v>1.0</v>
       </c>
       <c r="H147" s="1">
-        <v>3286725.73</v>
+        <v>1908470.87</v>
       </c>
       <c r="I147" s="1">
-        <v>13019.29</v>
+        <v>40197.08</v>
       </c>
       <c r="J147" s="1">
-        <v>0.39611732372935</v>
+        <v>2.1062454047308</v>
       </c>
       <c r="K147">
-        <v>0.09</v>
+        <v>1.93</v>
       </c>
       <c r="L147" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
       <c r="M147" s="1">
-        <v>3299745.02</v>
+        <v>1948667.95</v>
       </c>
       <c r="N147" s="1">
-        <v>3302628.85</v>
+        <v>1985536.62</v>
       </c>
       <c r="O147" s="1">
-        <v>0.62</v>
+        <v>0.38</v>
       </c>
       <c r="P147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
-        <v>465</v>
+        <v>468</v>
       </c>
       <c r="B148" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="C148" s="1">
-        <v>2620000.0</v>
+        <v>3800000.0</v>
       </c>
       <c r="D148" s="1">
-        <v>102.429</v>
+        <v>103.35</v>
       </c>
       <c r="E148" s="1">
-        <v>101.57528206</v>
+        <v>100.0646</v>
       </c>
       <c r="F148" t="s">
         <v>8</v>
       </c>
       <c r="G148">
         <v>1.0</v>
       </c>
       <c r="H148" s="1">
-        <v>2661272.39</v>
+        <v>3802454.8</v>
       </c>
       <c r="I148" s="1">
-        <v>22367.41</v>
+        <v>124845.2</v>
       </c>
       <c r="J148" s="1">
-        <v>0.84047803915329</v>
+        <v>3.2832790017649</v>
       </c>
       <c r="K148">
-        <v>0.61</v>
+        <v>0.09</v>
       </c>
       <c r="L148" t="s">
-        <v>467</v>
+        <v>470</v>
       </c>
       <c r="M148" s="1">
-        <v>2683639.8</v>
+        <v>3927300.0</v>
       </c>
       <c r="N148" s="1">
-        <v>2699708.89</v>
+        <v>3930731.87</v>
       </c>
       <c r="O148" s="1">
-        <v>0.51</v>
+        <v>0.75</v>
       </c>
       <c r="P148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
-        <v>468</v>
+        <v>471</v>
       </c>
       <c r="B149" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
       <c r="C149" s="1">
-        <v>3047000.0</v>
+        <v>3332000.0</v>
       </c>
       <c r="D149" s="1">
-        <v>103.994</v>
+        <v>104.51</v>
       </c>
       <c r="E149" s="1">
-        <v>101.56042731</v>
+        <v>102.94102671</v>
       </c>
       <c r="F149" t="s">
         <v>8</v>
       </c>
       <c r="G149">
         <v>1.0</v>
       </c>
       <c r="H149" s="1">
-        <v>3094546.22</v>
+        <v>3429995.01</v>
       </c>
       <c r="I149" s="1">
-        <v>74150.96</v>
+        <v>52278.19</v>
       </c>
       <c r="J149" s="1">
-        <v>2.3961820159855</v>
+        <v>1.5241476983956</v>
       </c>
       <c r="K149">
-        <v>0.84</v>
+        <v>1.18</v>
       </c>
       <c r="L149" t="s">
-        <v>470</v>
+        <v>473</v>
       </c>
       <c r="M149" s="1">
-        <v>3168697.18</v>
+        <v>3482273.2</v>
       </c>
       <c r="N149" s="1">
-        <v>3194241.89</v>
+        <v>3521632.45</v>
       </c>
       <c r="O149" s="1">
-        <v>0.6</v>
+        <v>0.67</v>
       </c>
       <c r="P149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
-        <v>471</v>
+        <v>474</v>
       </c>
       <c r="B150" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="C150" s="1">
-        <v>4184000.0</v>
+        <v>3007000.0</v>
       </c>
       <c r="D150" s="1">
-        <v>100.0</v>
+        <v>106.566</v>
       </c>
       <c r="E150" s="1">
-        <v>97.59067806</v>
+        <v>100.60017459</v>
       </c>
       <c r="F150" t="s">
         <v>8</v>
       </c>
       <c r="G150">
         <v>1.0</v>
       </c>
       <c r="H150" s="1">
-        <v>4083193.97</v>
+        <v>3025047.25</v>
       </c>
       <c r="I150" s="1">
-        <v>100806.03</v>
+        <v>179392.37</v>
       </c>
       <c r="J150" s="1">
-        <v>2.4688033617957</v>
+        <v>5.9302336517223</v>
       </c>
       <c r="K150">
-        <v>1.01</v>
+        <v>3.7</v>
       </c>
       <c r="L150" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="M150" s="1">
-        <v>4184000.0</v>
+        <v>3204439.62</v>
       </c>
       <c r="N150" s="1">
-        <v>4226333.94</v>
+        <v>3315688.32</v>
       </c>
       <c r="O150" s="1">
-        <v>0.79</v>
+        <v>0.63</v>
       </c>
       <c r="P150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
       <c r="B151" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="C151" s="1">
-        <v>1460000.0</v>
+        <v>6595000.0</v>
       </c>
       <c r="D151" s="1">
-        <v>105.152</v>
+        <v>82.958</v>
       </c>
       <c r="E151" s="1">
-        <v>99.81182192</v>
+        <v>77.42602805</v>
       </c>
       <c r="F151" t="s">
         <v>8</v>
       </c>
       <c r="G151">
         <v>1.0</v>
       </c>
       <c r="H151" s="1">
-        <v>1457252.6</v>
+        <v>5106246.55</v>
       </c>
       <c r="I151" s="1">
-        <v>77966.6</v>
+        <v>364833.55</v>
       </c>
       <c r="J151" s="1">
-        <v>5.3502460726438</v>
+        <v>7.1448479118189</v>
       </c>
       <c r="K151">
-        <v>2.4</v>
+        <v>0.49</v>
       </c>
       <c r="L151" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="M151" s="1">
-        <v>1535219.2</v>
+        <v>5471080.1</v>
       </c>
       <c r="N151" s="1">
-        <v>1570289.2</v>
+        <v>5503196.85</v>
       </c>
       <c r="O151" s="1">
-        <v>0.29</v>
+        <v>1.05</v>
       </c>
       <c r="P151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
       <c r="B152" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="C152" s="1">
-        <v>2259000.0</v>
+        <v>1878000.0</v>
       </c>
       <c r="D152" s="1">
-        <v>102.795</v>
+        <v>95.811</v>
       </c>
       <c r="E152" s="1">
-        <v>102.17381673</v>
+        <v>99.95192119</v>
       </c>
       <c r="F152" t="s">
         <v>8</v>
       </c>
       <c r="G152">
         <v>1.0</v>
       </c>
       <c r="H152" s="1">
-        <v>2308106.52</v>
+        <v>1877097.08</v>
       </c>
       <c r="I152" s="1">
-        <v>14032.53</v>
+        <v>-77766.5</v>
       </c>
       <c r="J152" s="1">
-        <v>0.60796717475587</v>
+        <v>-4.1429130559406</v>
       </c>
       <c r="K152">
-        <v>0.36</v>
+        <v>2.1</v>
       </c>
       <c r="L152" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="M152" s="1">
-        <v>2322139.05</v>
+        <v>1799330.58</v>
       </c>
       <c r="N152" s="1">
-        <v>2330251.48</v>
+        <v>1838768.58</v>
       </c>
       <c r="O152" s="1">
-        <v>0.44</v>
+        <v>0.35</v>
       </c>
       <c r="P152">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:16">
       <c r="A153" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
       <c r="B153" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="C153" s="1">
-        <v>1917000.0</v>
+        <v>3200000.0</v>
       </c>
       <c r="D153" s="1">
-        <v>88.216</v>
+        <v>106.346</v>
       </c>
       <c r="E153" s="1">
-        <v>97.56207616</v>
+        <v>100.14981813</v>
       </c>
       <c r="F153" t="s">
         <v>8</v>
       </c>
       <c r="G153">
         <v>1.0</v>
       </c>
       <c r="H153" s="1">
-        <v>1870265.0</v>
+        <v>3204794.18</v>
       </c>
       <c r="I153" s="1">
-        <v>-179164.28</v>
+        <v>198277.82</v>
       </c>
       <c r="J153" s="1">
-        <v>-9.5796200003743</v>
+        <v>6.1869127583101</v>
       </c>
       <c r="K153">
-        <v>2.85</v>
+        <v>4.95</v>
       </c>
       <c r="L153" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="M153" s="1">
-        <v>1691100.72</v>
+        <v>3403072.0</v>
       </c>
       <c r="N153" s="1">
-        <v>1745735.22</v>
+        <v>3561406.25</v>
       </c>
       <c r="O153" s="1">
-        <v>0.33</v>
+        <v>0.68</v>
       </c>
       <c r="P153">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:16">
       <c r="A154" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
       <c r="B154" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="C154" s="1">
-        <v>2007000.0</v>
+        <v>1298000.0</v>
       </c>
       <c r="D154" s="1">
-        <v>101.609</v>
+        <v>102.547</v>
       </c>
       <c r="E154" s="1">
-        <v>100.07713004</v>
+        <v>100.15715331</v>
       </c>
       <c r="F154" t="s">
         <v>8</v>
       </c>
       <c r="G154">
         <v>1.0</v>
       </c>
       <c r="H154" s="1">
-        <v>2008548.0</v>
+        <v>1300039.85</v>
       </c>
       <c r="I154" s="1">
-        <v>30744.63</v>
+        <v>31020.21</v>
       </c>
       <c r="J154" s="1">
-        <v>1.5306893337874</v>
+        <v>2.386096856954</v>
       </c>
       <c r="K154">
-        <v>1.61</v>
+        <v>2.1</v>
       </c>
       <c r="L154" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="M154" s="1">
-        <v>2039292.63</v>
+        <v>1331060.06</v>
       </c>
       <c r="N154" s="1">
-        <v>2071627.63</v>
+        <v>1358318.06</v>
       </c>
       <c r="O154" s="1">
-        <v>0.39</v>
+        <v>0.26</v>
       </c>
       <c r="P154">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:16">
       <c r="A155" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="B155" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
       <c r="C155" s="1">
-        <v>4000000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D155" s="1">
-        <v>103.682</v>
+        <v>100.54</v>
       </c>
       <c r="E155" s="1">
-        <v>100.0646</v>
+        <v>100.445238</v>
       </c>
       <c r="F155" t="s">
         <v>8</v>
       </c>
       <c r="G155">
         <v>1.0</v>
       </c>
       <c r="H155" s="1">
-        <v>4002584.0</v>
+        <v>2008904.76</v>
       </c>
       <c r="I155" s="1">
-        <v>144696.0</v>
+        <v>1895.24</v>
       </c>
       <c r="J155" s="1">
-        <v>3.6150646682243</v>
+        <v>0.094341953771865</v>
       </c>
       <c r="K155">
-        <v>5.18</v>
+        <v>0.86</v>
       </c>
       <c r="L155" t="s">
-        <v>488</v>
+        <v>491</v>
       </c>
       <c r="M155" s="1">
-        <v>4147280.0</v>
+        <v>2010800.0</v>
       </c>
       <c r="N155" s="1">
-        <v>4354396.27</v>
+        <v>2028083.89</v>
       </c>
       <c r="O155" s="1">
-        <v>0.82</v>
+        <v>0.39</v>
       </c>
       <c r="P155">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:16">
       <c r="A156" t="s">
-        <v>489</v>
+        <v>492</v>
       </c>
       <c r="B156" t="s">
-        <v>490</v>
+        <v>493</v>
       </c>
       <c r="C156" s="1">
-        <v>3440000.0</v>
+        <v>1419000.0</v>
       </c>
       <c r="D156" s="1">
-        <v>104.451</v>
+        <v>101.06</v>
       </c>
       <c r="E156" s="1">
-        <v>102.94102674</v>
+        <v>99.95674066</v>
       </c>
       <c r="F156" t="s">
         <v>8</v>
       </c>
       <c r="G156">
         <v>1.0</v>
       </c>
       <c r="H156" s="1">
-        <v>3541171.32</v>
+        <v>1418386.15</v>
       </c>
       <c r="I156" s="1">
-        <v>51943.08</v>
+        <v>15655.25</v>
       </c>
       <c r="J156" s="1">
-        <v>1.4668332962778</v>
+        <v>1.1037368067927</v>
       </c>
       <c r="K156">
-        <v>0.64</v>
+        <v>3.37</v>
       </c>
       <c r="L156" t="s">
-        <v>491</v>
+        <v>494</v>
       </c>
       <c r="M156" s="1">
-        <v>3593114.4</v>
+        <v>1434041.4</v>
       </c>
       <c r="N156" s="1">
-        <v>3615044.4</v>
+        <v>1481801.44</v>
       </c>
       <c r="O156" s="1">
-        <v>0.68</v>
+        <v>0.28</v>
       </c>
       <c r="P156">
         <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:16">
       <c r="A157" t="s">
-        <v>492</v>
+        <v>495</v>
       </c>
       <c r="B157" t="s">
-        <v>493</v>
+        <v>496</v>
       </c>
       <c r="C157" s="1">
-        <v>3107000.0</v>
+        <v>2643000.0</v>
       </c>
       <c r="D157" s="1">
-        <v>106.109</v>
+        <v>98.447</v>
       </c>
       <c r="E157" s="1">
-        <v>100.60017444</v>
+        <v>91.98892622</v>
       </c>
       <c r="F157" t="s">
         <v>8</v>
       </c>
       <c r="G157">
         <v>1.0</v>
       </c>
       <c r="H157" s="1">
-        <v>3125647.42</v>
+        <v>2431267.32</v>
       </c>
       <c r="I157" s="1">
-        <v>171159.21</v>
+        <v>170686.89</v>
       </c>
       <c r="J157" s="1">
-        <v>5.4759602412226</v>
+        <v>7.0204904494007</v>
       </c>
       <c r="K157">
-        <v>3.34</v>
+        <v>0.3</v>
       </c>
       <c r="L157" t="s">
-        <v>494</v>
+        <v>497</v>
       </c>
       <c r="M157" s="1">
-        <v>3296806.63</v>
+        <v>2601954.21</v>
       </c>
       <c r="N157" s="1">
-        <v>3400550.64</v>
+        <v>2609883.21</v>
       </c>
       <c r="O157" s="1">
-        <v>0.64</v>
+        <v>0.5</v>
       </c>
       <c r="P157">
         <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:16">
       <c r="A158" t="s">
-        <v>495</v>
+        <v>498</v>
       </c>
       <c r="B158" t="s">
-        <v>496</v>
+        <v>499</v>
       </c>
       <c r="C158" s="1">
-        <v>6809000.0</v>
+        <v>3442000.0</v>
       </c>
       <c r="D158" s="1">
-        <v>82.112</v>
+        <v>101.33</v>
       </c>
       <c r="E158" s="1">
-        <v>77.42602805</v>
+        <v>100.02073707</v>
       </c>
       <c r="F158" t="s">
         <v>8</v>
       </c>
       <c r="G158">
         <v>1.0</v>
       </c>
       <c r="H158" s="1">
-        <v>5271938.25</v>
+        <v>3442713.77</v>
       </c>
       <c r="I158" s="1">
-        <v>319067.83</v>
+        <v>45064.83</v>
       </c>
       <c r="J158" s="1">
-        <v>6.0521920946248</v>
+        <v>1.3089914820308</v>
       </c>
       <c r="K158">
-        <v>0.4</v>
+        <v>0.21</v>
       </c>
       <c r="L158" t="s">
-        <v>497</v>
+        <v>500</v>
       </c>
       <c r="M158" s="1">
-        <v>5591006.08</v>
+        <v>3487778.6</v>
       </c>
       <c r="N158" s="1">
-        <v>5618498.58</v>
+        <v>3495092.85</v>
       </c>
       <c r="O158" s="1">
-        <v>1.05</v>
+        <v>0.67</v>
       </c>
       <c r="P158">
         <v>1</v>
       </c>
     </row>
     <row r="159" spans="1:16">
       <c r="A159" t="s">
-        <v>498</v>
+        <v>501</v>
       </c>
       <c r="B159" t="s">
-        <v>499</v>
+        <v>502</v>
       </c>
       <c r="C159" s="1">
-        <v>1978000.0</v>
+        <v>1732000.0</v>
       </c>
       <c r="D159" s="1">
-        <v>95.094</v>
+        <v>103.598</v>
       </c>
       <c r="E159" s="1">
-        <v>99.95192113</v>
+        <v>100.16080774</v>
       </c>
       <c r="F159" t="s">
         <v>8</v>
       </c>
       <c r="G159">
         <v>1.0</v>
       </c>
       <c r="H159" s="1">
-        <v>1977049.0</v>
+        <v>1734785.19</v>
       </c>
       <c r="I159" s="1">
-        <v>-96089.68</v>
+        <v>59532.17</v>
       </c>
       <c r="J159" s="1">
-        <v>-4.8602578894099</v>
+        <v>3.4316738662036</v>
       </c>
       <c r="K159">
-        <v>1.74</v>
+        <v>0.98</v>
       </c>
       <c r="L159" t="s">
-        <v>500</v>
+        <v>503</v>
       </c>
       <c r="M159" s="1">
-        <v>1880959.32</v>
+        <v>1794317.36</v>
       </c>
       <c r="N159" s="1">
-        <v>1915327.07</v>
+        <v>1811204.36</v>
       </c>
       <c r="O159" s="1">
-        <v>0.36</v>
+        <v>0.35</v>
       </c>
       <c r="P159">
         <v>1</v>
       </c>
     </row>
     <row r="160" spans="1:16">
       <c r="A160" t="s">
-        <v>501</v>
+        <v>504</v>
       </c>
       <c r="B160" t="s">
-        <v>502</v>
+        <v>505</v>
       </c>
       <c r="C160" s="1">
-        <v>3300000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D160" s="1">
-        <v>106.249</v>
+        <v>101.552</v>
       </c>
       <c r="E160" s="1">
-        <v>100.14981818</v>
+        <v>100.0558076</v>
       </c>
       <c r="F160" t="s">
         <v>8</v>
       </c>
       <c r="G160">
         <v>1.0</v>
       </c>
       <c r="H160" s="1">
-        <v>3304944.0</v>
+        <v>5002790.38</v>
       </c>
       <c r="I160" s="1">
-        <v>201273.0</v>
+        <v>74809.62</v>
       </c>
       <c r="J160" s="1">
-        <v>6.0900578043077</v>
+        <v>1.4953578766576</v>
       </c>
       <c r="K160">
-        <v>4.55</v>
+        <v>2.87</v>
       </c>
       <c r="L160" t="s">
-        <v>503</v>
+        <v>506</v>
       </c>
       <c r="M160" s="1">
-        <v>3506217.0</v>
+        <v>5077600.0</v>
       </c>
       <c r="N160" s="1">
-        <v>3656378.3</v>
+        <v>5220921.92</v>
       </c>
       <c r="O160" s="1">
-        <v>0.68</v>
+        <v>1.0</v>
       </c>
       <c r="P160">
         <v>1</v>
       </c>
     </row>
     <row r="161" spans="1:16">
       <c r="A161" t="s">
-        <v>504</v>
+        <v>507</v>
       </c>
       <c r="B161" t="s">
-        <v>505</v>
+        <v>508</v>
       </c>
       <c r="C161" s="1">
-        <v>1398000.0</v>
+        <v>2465000.0</v>
       </c>
       <c r="D161" s="1">
-        <v>101.706</v>
+        <v>85.316</v>
       </c>
       <c r="E161" s="1">
-        <v>100.15715308</v>
+        <v>100.27475375</v>
       </c>
       <c r="F161" t="s">
         <v>8</v>
       </c>
       <c r="G161">
         <v>1.0</v>
       </c>
       <c r="H161" s="1">
-        <v>1400197.0</v>
+        <v>2471772.68</v>
       </c>
       <c r="I161" s="1">
-        <v>21652.88</v>
+        <v>-368733.28</v>
       </c>
       <c r="J161" s="1">
-        <v>1.5464166827953</v>
+        <v>-14.917766628928</v>
       </c>
       <c r="K161">
-        <v>1.74</v>
+        <v>0.29</v>
       </c>
       <c r="L161" t="s">
-        <v>506</v>
+        <v>509</v>
       </c>
       <c r="M161" s="1">
-        <v>1421849.88</v>
+        <v>2103039.4</v>
       </c>
       <c r="N161" s="1">
-        <v>1446140.13</v>
+        <v>2110280.34</v>
       </c>
       <c r="O161" s="1">
-        <v>0.27</v>
+        <v>0.4</v>
       </c>
       <c r="P161">
         <v>1</v>
       </c>
     </row>
     <row r="162" spans="1:16">
       <c r="A162" t="s">
-        <v>507</v>
+        <v>510</v>
       </c>
       <c r="B162" t="s">
-        <v>508</v>
+        <v>511</v>
       </c>
       <c r="C162" s="1">
-        <v>2100000.0</v>
+        <v>533000.0</v>
       </c>
       <c r="D162" s="1">
-        <v>100.952</v>
+        <v>101.369</v>
       </c>
       <c r="E162" s="1">
-        <v>100.4452381</v>
+        <v>100.0</v>
       </c>
       <c r="F162" t="s">
         <v>8</v>
       </c>
       <c r="G162">
         <v>1.0</v>
       </c>
       <c r="H162" s="1">
-        <v>2109350.0</v>
+        <v>533000.0</v>
       </c>
       <c r="I162" s="1">
-        <v>10642.0</v>
+        <v>7296.77</v>
       </c>
       <c r="J162" s="1">
-        <v>0.50451560907389</v>
+        <v>1.369</v>
       </c>
       <c r="K162">
-        <v>0.42</v>
+        <v>0.81</v>
       </c>
       <c r="L162" t="s">
-        <v>509</v>
+        <v>512</v>
       </c>
       <c r="M162" s="1">
-        <v>2119992.0</v>
+        <v>540296.77</v>
       </c>
       <c r="N162" s="1">
-        <v>2128894.83</v>
+        <v>544632.95</v>
       </c>
       <c r="O162" s="1">
-        <v>0.4</v>
+        <v>0.1</v>
       </c>
       <c r="P162">
         <v>1</v>
       </c>
     </row>
     <row r="163" spans="1:16">
       <c r="A163" t="s">
-        <v>510</v>
+        <v>513</v>
       </c>
       <c r="B163" t="s">
-        <v>511</v>
+        <v>514</v>
       </c>
       <c r="C163" s="1">
-        <v>1700000.0</v>
+        <v>2900000.0</v>
       </c>
       <c r="D163" s="1">
-        <v>98.335</v>
+        <v>99.807</v>
       </c>
       <c r="E163" s="1">
-        <v>93.96794765</v>
+        <v>100.0</v>
       </c>
       <c r="F163" t="s">
         <v>8</v>
       </c>
       <c r="G163">
         <v>1.0</v>
       </c>
       <c r="H163" s="1">
-        <v>1597455.11</v>
+        <v>2900000.0</v>
       </c>
       <c r="I163" s="1">
-        <v>74239.89</v>
+        <v>-5597.0</v>
       </c>
       <c r="J163" s="1">
-        <v>4.6473850523412</v>
+        <v>-0.193</v>
       </c>
       <c r="K163">
-        <v>2.38</v>
+        <v>0.52</v>
       </c>
       <c r="L163" t="s">
-        <v>512</v>
+        <v>515</v>
       </c>
       <c r="M163" s="1">
-        <v>1671695.0</v>
+        <v>2894403.0</v>
       </c>
       <c r="N163" s="1">
-        <v>1712215.55</v>
+        <v>2909370.42</v>
       </c>
       <c r="O163" s="1">
-        <v>0.32</v>
+        <v>0.56</v>
       </c>
       <c r="P163">
         <v>1</v>
       </c>
     </row>
     <row r="164" spans="1:16">
       <c r="A164" t="s">
-        <v>513</v>
+        <v>516</v>
       </c>
       <c r="B164" t="s">
-        <v>514</v>
+        <v>517</v>
       </c>
       <c r="C164" s="1">
-        <v>1519000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D164" s="1">
-        <v>101.266</v>
+        <v>98.594</v>
       </c>
       <c r="E164" s="1">
-        <v>99.95674062</v>
+        <v>87.394</v>
       </c>
       <c r="F164" t="s">
         <v>8</v>
       </c>
       <c r="G164">
         <v>1.0</v>
       </c>
       <c r="H164" s="1">
-        <v>1518342.89</v>
+        <v>961334.0</v>
       </c>
       <c r="I164" s="1">
-        <v>19887.65</v>
+        <v>123200.0</v>
       </c>
       <c r="J164" s="1">
-        <v>1.3098260037955</v>
+        <v>12.815525093256</v>
       </c>
       <c r="K164">
-        <v>3.01</v>
+        <v>2.23</v>
       </c>
       <c r="L164" t="s">
-        <v>515</v>
+        <v>518</v>
       </c>
       <c r="M164" s="1">
-        <v>1538230.54</v>
+        <v>1084534.0</v>
       </c>
       <c r="N164" s="1">
-        <v>1583878.57</v>
+        <v>1109096.85</v>
       </c>
       <c r="O164" s="1">
-        <v>0.3</v>
+        <v>0.21</v>
       </c>
       <c r="P164">
         <v>1</v>
       </c>
     </row>
     <row r="165" spans="1:16">
       <c r="A165" t="s">
-        <v>516</v>
+        <v>519</v>
       </c>
       <c r="B165" t="s">
         <v>517</v>
       </c>
       <c r="C165" s="1">
-        <v>2743000.0</v>
+        <v>2100000.0</v>
       </c>
       <c r="D165" s="1">
-        <v>98.15</v>
+        <v>95.626</v>
       </c>
       <c r="E165" s="1">
-        <v>91.98892636</v>
+        <v>94.06809095</v>
       </c>
       <c r="F165" t="s">
         <v>8</v>
       </c>
       <c r="G165">
         <v>1.0</v>
       </c>
       <c r="H165" s="1">
-        <v>2523256.25</v>
+        <v>1975429.91</v>
       </c>
       <c r="I165" s="1">
-        <v>168998.25</v>
+        <v>32716.09</v>
       </c>
       <c r="J165" s="1">
-        <v>6.6976253402721</v>
+        <v>1.6561503819693</v>
       </c>
       <c r="K165">
-        <v>0.12</v>
+        <v>1.92</v>
       </c>
       <c r="L165" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="M165" s="1">
-        <v>2692254.5</v>
+        <v>2008146.0</v>
       </c>
       <c r="N165" s="1">
-        <v>2695511.81</v>
+        <v>2048472.9</v>
       </c>
       <c r="O165" s="1">
-        <v>0.5</v>
+        <v>0.39</v>
       </c>
       <c r="P165">
         <v>1</v>
       </c>
     </row>
     <row r="166" spans="1:16">
       <c r="A166" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
       <c r="B166" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
       <c r="C166" s="1">
-        <v>3554000.0</v>
+        <v>2010000.0</v>
       </c>
       <c r="D166" s="1">
-        <v>101.069</v>
+        <v>105.103</v>
       </c>
       <c r="E166" s="1">
-        <v>100.0207372</v>
+        <v>102.4847393</v>
       </c>
       <c r="F166" t="s">
         <v>8</v>
       </c>
       <c r="G166">
         <v>1.0</v>
       </c>
       <c r="H166" s="1">
-        <v>3554737.0</v>
+        <v>2059943.26</v>
       </c>
       <c r="I166" s="1">
-        <v>37255.26</v>
+        <v>52627.04</v>
       </c>
       <c r="J166" s="1">
-        <v>1.0480454672174</v>
+        <v>2.5547810477071</v>
       </c>
       <c r="K166">
-        <v>1.68</v>
+        <v>4.63</v>
       </c>
       <c r="L166" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="M166" s="1">
-        <v>3591992.26</v>
+        <v>2112570.3</v>
       </c>
       <c r="N166" s="1">
-        <v>3651571.12</v>
+        <v>2205725.54</v>
       </c>
       <c r="O166" s="1">
-        <v>0.68</v>
+        <v>0.42</v>
       </c>
       <c r="P166">
         <v>1</v>
       </c>
     </row>
     <row r="167" spans="1:16">
       <c r="A167" t="s">
-        <v>522</v>
+        <v>524</v>
       </c>
       <c r="B167" t="s">
-        <v>523</v>
+        <v>525</v>
       </c>
       <c r="C167" s="1">
-        <v>1832000.0</v>
+        <v>1180000.0</v>
       </c>
       <c r="D167" s="1">
-        <v>103.262</v>
+        <v>92.846</v>
       </c>
       <c r="E167" s="1">
-        <v>100.16080786</v>
+        <v>93.0</v>
       </c>
       <c r="F167" t="s">
         <v>8</v>
       </c>
       <c r="G167">
         <v>1.0</v>
       </c>
       <c r="H167" s="1">
-        <v>1834946.0</v>
+        <v>1097400.0</v>
       </c>
       <c r="I167" s="1">
-        <v>56813.84</v>
+        <v>-1817.2</v>
       </c>
       <c r="J167" s="1">
-        <v>3.0962131855651</v>
+        <v>-0.16559139784946</v>
       </c>
       <c r="K167">
-        <v>0.61</v>
+        <v>1.96</v>
       </c>
       <c r="L167" t="s">
-        <v>524</v>
+        <v>526</v>
       </c>
       <c r="M167" s="1">
-        <v>1891759.84</v>
+        <v>1095582.8</v>
       </c>
       <c r="N167" s="1">
-        <v>1902980.84</v>
+        <v>1118764.88</v>
       </c>
       <c r="O167" s="1">
-        <v>0.36</v>
+        <v>0.21</v>
       </c>
       <c r="P167">
         <v>1</v>
       </c>
     </row>
     <row r="168" spans="1:16">
       <c r="A168" t="s">
-        <v>525</v>
+        <v>527</v>
       </c>
       <c r="B168" t="s">
-        <v>526</v>
+        <v>528</v>
       </c>
       <c r="C168" s="1">
-        <v>5200000.0</v>
+        <v>1521000.0</v>
       </c>
       <c r="D168" s="1">
-        <v>101.106</v>
+        <v>101.735</v>
       </c>
       <c r="E168" s="1">
-        <v>100.05580769</v>
+        <v>104.28968508</v>
       </c>
       <c r="F168" t="s">
         <v>8</v>
       </c>
       <c r="G168">
         <v>1.0</v>
       </c>
       <c r="H168" s="1">
-        <v>5202902.0</v>
+        <v>1586246.11</v>
       </c>
       <c r="I168" s="1">
-        <v>54610.0</v>
+        <v>-38856.76</v>
       </c>
       <c r="J168" s="1">
-        <v>1.0496065465004</v>
+        <v>-2.4496047463908</v>
       </c>
       <c r="K168">
-        <v>2.59</v>
+        <v>2.48</v>
       </c>
       <c r="L168" t="s">
-        <v>527</v>
+        <v>529</v>
       </c>
       <c r="M168" s="1">
-        <v>5257512.0</v>
+        <v>1547389.35</v>
       </c>
       <c r="N168" s="1">
-        <v>5392142.14</v>
+        <v>1585065.79</v>
       </c>
       <c r="O168" s="1">
-        <v>1.01</v>
+        <v>0.3</v>
       </c>
       <c r="P168">
         <v>1</v>
       </c>
     </row>
     <row r="169" spans="1:16">
       <c r="A169" t="s">
-        <v>528</v>
+        <v>530</v>
       </c>
       <c r="B169" t="s">
-        <v>529</v>
+        <v>531</v>
       </c>
       <c r="C169" s="1">
-        <v>2565000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D169" s="1">
-        <v>93.243</v>
+        <v>98.723</v>
       </c>
       <c r="E169" s="1">
-        <v>100.27475361</v>
+        <v>100.0</v>
       </c>
       <c r="F169" t="s">
         <v>8</v>
       </c>
       <c r="G169">
         <v>1.0</v>
       </c>
       <c r="H169" s="1">
-        <v>2572047.43</v>
+        <v>1500000.0</v>
       </c>
       <c r="I169" s="1">
-        <v>-180364.48</v>
+        <v>-19155.0</v>
       </c>
       <c r="J169" s="1">
-        <v>-7.0124865465642</v>
+        <v>-1.277</v>
       </c>
       <c r="K169">
-        <v>2.76</v>
+        <v>0.95</v>
       </c>
       <c r="L169" t="s">
-        <v>530</v>
+        <v>532</v>
       </c>
       <c r="M169" s="1">
-        <v>2391682.95</v>
+        <v>1480845.0</v>
       </c>
       <c r="N169" s="1">
-        <v>2462425.29</v>
+        <v>1495063.75</v>
       </c>
       <c r="O169" s="1">
-        <v>0.46</v>
+        <v>0.29</v>
       </c>
       <c r="P169">
         <v>1</v>
       </c>
     </row>
     <row r="170" spans="1:16">
       <c r="A170" t="s">
-        <v>531</v>
+        <v>533</v>
       </c>
       <c r="B170" t="s">
-        <v>532</v>
+        <v>534</v>
       </c>
       <c r="C170" s="1">
-        <v>533000.0</v>
+        <v>1974000.0</v>
       </c>
       <c r="D170" s="1">
-        <v>101.55</v>
+        <v>102.243</v>
       </c>
       <c r="E170" s="1">
-        <v>100.0</v>
+        <v>99.44707143</v>
       </c>
       <c r="F170" t="s">
         <v>8</v>
       </c>
       <c r="G170">
         <v>1.0</v>
       </c>
       <c r="H170" s="1">
-        <v>533000.0</v>
+        <v>1963085.19</v>
       </c>
       <c r="I170" s="1">
-        <v>8261.5</v>
+        <v>55191.63</v>
       </c>
       <c r="J170" s="1">
-        <v>1.55</v>
+        <v>2.8114740145332</v>
       </c>
       <c r="K170">
-        <v>0.1</v>
-[...2 lines deleted...]
-        <v>525.6</v>
+        <v>3.15</v>
+      </c>
+      <c r="L170" t="s">
+        <v>535</v>
       </c>
       <c r="M170" s="1">
-        <v>541261.5</v>
+        <v>2018276.82</v>
       </c>
       <c r="N170" s="1">
-        <v>541787.1</v>
+        <v>2080478.38</v>
       </c>
       <c r="O170" s="1">
-        <v>0.1</v>
+        <v>0.4</v>
       </c>
       <c r="P170">
         <v>1</v>
       </c>
     </row>
     <row r="171" spans="1:16">
       <c r="A171" t="s">
-        <v>533</v>
+        <v>536</v>
       </c>
       <c r="B171" t="s">
-        <v>534</v>
+        <v>537</v>
       </c>
       <c r="C171" s="1">
-        <v>2601000.0</v>
+        <v>3000000.0</v>
       </c>
       <c r="D171" s="1">
-        <v>99.329</v>
+        <v>103.317</v>
       </c>
       <c r="E171" s="1">
-        <v>100.19588889</v>
+        <v>100.82032267</v>
       </c>
       <c r="F171" t="s">
         <v>8</v>
       </c>
       <c r="G171">
         <v>1.0</v>
       </c>
       <c r="H171" s="1">
-        <v>2606095.07</v>
+        <v>3024609.68</v>
       </c>
       <c r="I171" s="1">
-        <v>-22547.78</v>
+        <v>74900.32</v>
       </c>
       <c r="J171" s="1">
-        <v>-0.86519406983875</v>
+        <v>2.476363164982</v>
       </c>
       <c r="K171">
-        <v>0.3</v>
+        <v>1.39</v>
       </c>
       <c r="L171" t="s">
-        <v>535</v>
+        <v>538</v>
       </c>
       <c r="M171" s="1">
-        <v>2583547.29</v>
+        <v>3099510.0</v>
       </c>
       <c r="N171" s="1">
-        <v>2591408.72</v>
+        <v>3141072.5</v>
       </c>
       <c r="O171" s="1">
-        <v>0.49</v>
+        <v>0.6</v>
       </c>
       <c r="P171">
         <v>1</v>
       </c>
     </row>
     <row r="172" spans="1:16">
       <c r="A172" t="s">
-        <v>536</v>
+        <v>539</v>
       </c>
       <c r="B172" t="s">
-        <v>537</v>
+        <v>540</v>
       </c>
       <c r="C172" s="1">
-        <v>2384000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="D172" s="1">
-        <v>98.881</v>
+        <v>112.677</v>
       </c>
       <c r="E172" s="1">
-        <v>100.06723993</v>
+        <v>113.539</v>
       </c>
       <c r="F172" t="s">
         <v>8</v>
       </c>
       <c r="G172">
         <v>1.0</v>
       </c>
       <c r="H172" s="1">
-        <v>2385603.0</v>
+        <v>1476007.0</v>
       </c>
       <c r="I172" s="1">
-        <v>-28279.96</v>
+        <v>-11206.0</v>
       </c>
       <c r="J172" s="1">
-        <v>-1.1854428419146</v>
+        <v>-0.75921049154916</v>
       </c>
       <c r="K172">
-        <v>1.53</v>
+        <v>3.44</v>
       </c>
       <c r="L172" t="s">
-        <v>538</v>
+        <v>541</v>
       </c>
       <c r="M172" s="1">
-        <v>2357323.04</v>
+        <v>1464801.0</v>
       </c>
       <c r="N172" s="1">
-        <v>2393899.48</v>
+        <v>1509542.67</v>
       </c>
       <c r="O172" s="1">
-        <v>0.45</v>
+        <v>0.29</v>
       </c>
       <c r="P172">
         <v>1</v>
       </c>
     </row>
     <row r="173" spans="1:16">
       <c r="A173" t="s">
-        <v>539</v>
+        <v>542</v>
       </c>
       <c r="B173" t="s">
-        <v>540</v>
+        <v>543</v>
       </c>
       <c r="C173" s="1">
-        <v>3000000.0</v>
+        <v>2224000.0</v>
       </c>
       <c r="D173" s="1">
-        <v>100.271</v>
+        <v>92.509</v>
       </c>
       <c r="E173" s="1">
-        <v>100.0</v>
+        <v>99.83244604</v>
       </c>
       <c r="F173" t="s">
         <v>8</v>
       </c>
       <c r="G173">
         <v>1.0</v>
       </c>
       <c r="H173" s="1">
-        <v>3000000.0</v>
+        <v>2220273.6</v>
       </c>
       <c r="I173" s="1">
-        <v>8130.0</v>
+        <v>-162873.44</v>
       </c>
       <c r="J173" s="1">
-        <v>0.271</v>
+        <v>-7.3357373613774</v>
       </c>
       <c r="K173">
-        <v>0.19</v>
+        <v>1.0</v>
       </c>
       <c r="L173" t="s">
-        <v>541</v>
+        <v>544</v>
       </c>
       <c r="M173" s="1">
-        <v>3008130.0</v>
+        <v>2057400.16</v>
       </c>
       <c r="N173" s="1">
-        <v>3013891.32</v>
+        <v>2079541.69</v>
       </c>
       <c r="O173" s="1">
-        <v>0.56</v>
+        <v>0.4</v>
       </c>
       <c r="P173">
         <v>1</v>
       </c>
     </row>
     <row r="174" spans="1:16">
       <c r="A174" t="s">
-        <v>542</v>
+        <v>545</v>
       </c>
       <c r="B174" t="s">
-        <v>543</v>
+        <v>546</v>
       </c>
       <c r="C174" s="1">
-        <v>1100000.0</v>
+        <v>2900000.0</v>
       </c>
       <c r="D174" s="1">
-        <v>98.736</v>
+        <v>103.044</v>
       </c>
       <c r="E174" s="1">
-        <v>87.394</v>
+        <v>99.55343345</v>
       </c>
       <c r="F174" t="s">
         <v>8</v>
       </c>
       <c r="G174">
         <v>1.0</v>
       </c>
       <c r="H174" s="1">
-        <v>961334.0</v>
+        <v>2887049.57</v>
       </c>
       <c r="I174" s="1">
-        <v>124762.0</v>
+        <v>101226.43</v>
       </c>
       <c r="J174" s="1">
-        <v>12.978007643545</v>
+        <v>3.5062241761232</v>
       </c>
       <c r="K174">
-        <v>2.02</v>
+        <v>2.0</v>
       </c>
       <c r="L174" t="s">
-        <v>544</v>
+        <v>547</v>
       </c>
       <c r="M174" s="1">
-        <v>1086096.0</v>
+        <v>2988276.0</v>
       </c>
       <c r="N174" s="1">
-        <v>1108315.4</v>
+        <v>3046375.32</v>
       </c>
       <c r="O174" s="1">
-        <v>0.21</v>
+        <v>0.58</v>
       </c>
       <c r="P174">
         <v>1</v>
       </c>
     </row>
     <row r="175" spans="1:16">
       <c r="A175" t="s">
-        <v>545</v>
+        <v>548</v>
       </c>
       <c r="B175" t="s">
-        <v>543</v>
+        <v>546</v>
       </c>
       <c r="C175" s="1">
-        <v>2200000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D175" s="1">
-        <v>96.136</v>
+        <v>99.979</v>
       </c>
       <c r="E175" s="1">
-        <v>94.06809091</v>
+        <v>98.387</v>
       </c>
       <c r="F175" t="s">
         <v>8</v>
       </c>
       <c r="G175">
         <v>1.0</v>
       </c>
       <c r="H175" s="1">
-        <v>2069498.0</v>
+        <v>885483.0</v>
       </c>
       <c r="I175" s="1">
-        <v>45494.0</v>
+        <v>14328.0</v>
       </c>
       <c r="J175" s="1">
-        <v>2.1983108947194</v>
+        <v>1.6180999522295</v>
       </c>
       <c r="K175">
-        <v>1.74</v>
+        <v>2.46</v>
       </c>
       <c r="L175" t="s">
-        <v>546</v>
+        <v>549</v>
       </c>
       <c r="M175" s="1">
-        <v>2114992.0</v>
+        <v>899811.0</v>
       </c>
       <c r="N175" s="1">
-        <v>2153372.54</v>
+        <v>921928.81</v>
       </c>
       <c r="O175" s="1">
-        <v>0.4</v>
+        <v>0.18</v>
       </c>
       <c r="P175">
         <v>1</v>
       </c>
     </row>
     <row r="176" spans="1:16">
       <c r="A176" t="s">
-        <v>547</v>
+        <v>550</v>
       </c>
       <c r="B176" t="s">
-        <v>548</v>
+        <v>551</v>
       </c>
       <c r="C176" s="1">
-        <v>2110000.0</v>
+        <v>4419000.0</v>
       </c>
       <c r="D176" s="1">
-        <v>105.058</v>
+        <v>102.635</v>
       </c>
       <c r="E176" s="1">
-        <v>102.48473934</v>
+        <v>100.25273885</v>
       </c>
       <c r="F176" t="s">
         <v>8</v>
       </c>
       <c r="G176">
         <v>1.0</v>
       </c>
       <c r="H176" s="1">
-        <v>2162428.0</v>
+        <v>4430168.53</v>
       </c>
       <c r="I176" s="1">
-        <v>54295.8</v>
+        <v>105272.11</v>
       </c>
       <c r="J176" s="1">
-        <v>2.5108720382829</v>
+        <v>2.3762551985804</v>
       </c>
       <c r="K176">
-        <v>4.27</v>
+        <v>1.28</v>
       </c>
       <c r="L176" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="M176" s="1">
-        <v>2216723.8</v>
+        <v>4535440.64</v>
       </c>
       <c r="N176" s="1">
-        <v>2306904.62</v>
+        <v>4592212.52</v>
       </c>
       <c r="O176" s="1">
-        <v>0.43</v>
+        <v>0.88</v>
       </c>
       <c r="P176">
         <v>1</v>
       </c>
     </row>
     <row r="177" spans="1:16">
       <c r="A177" t="s">
-        <v>550</v>
+        <v>553</v>
       </c>
       <c r="B177" t="s">
-        <v>551</v>
+        <v>554</v>
       </c>
       <c r="C177" s="1">
-        <v>1180000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="D177" s="1">
-        <v>94.5</v>
+        <v>104.954</v>
       </c>
       <c r="E177" s="1">
-        <v>93.0</v>
+        <v>99.58935313</v>
       </c>
       <c r="F177" t="s">
         <v>8</v>
       </c>
       <c r="G177">
         <v>1.0</v>
       </c>
       <c r="H177" s="1">
-        <v>1097400.0</v>
+        <v>1593429.65</v>
       </c>
       <c r="I177" s="1">
-        <v>17700.0</v>
+        <v>85834.35</v>
       </c>
       <c r="J177" s="1">
-        <v>1.6129032258065</v>
+        <v>5.3867674672679</v>
       </c>
       <c r="K177">
-        <v>1.5</v>
+        <v>4.03</v>
       </c>
       <c r="L177" t="s">
-        <v>552</v>
+        <v>555</v>
       </c>
       <c r="M177" s="1">
-        <v>1115100.0</v>
+        <v>1679264.0</v>
       </c>
       <c r="N177" s="1">
-        <v>1132816.39</v>
+        <v>1743740.71</v>
       </c>
       <c r="O177" s="1">
-        <v>0.21</v>
+        <v>0.33</v>
       </c>
       <c r="P177">
         <v>1</v>
       </c>
     </row>
     <row r="178" spans="1:16">
       <c r="A178" t="s">
-        <v>553</v>
+        <v>556</v>
       </c>
       <c r="B178" t="s">
-        <v>554</v>
+        <v>557</v>
       </c>
       <c r="C178" s="1">
-        <v>1621000.0</v>
+        <v>4100000.0</v>
       </c>
       <c r="D178" s="1">
-        <v>102.459</v>
+        <v>97.101</v>
       </c>
       <c r="E178" s="1">
-        <v>104.28968476</v>
+        <v>89.63713976</v>
       </c>
       <c r="F178" t="s">
         <v>8</v>
       </c>
       <c r="G178">
         <v>1.0</v>
       </c>
       <c r="H178" s="1">
-        <v>1690535.79</v>
+        <v>3675122.73</v>
       </c>
       <c r="I178" s="1">
-        <v>-29675.4</v>
+        <v>306018.27</v>
       </c>
       <c r="J178" s="1">
-        <v>-1.755384309255</v>
+        <v>8.3267496756496</v>
       </c>
       <c r="K178">
-        <v>1.89</v>
+        <v>2.17</v>
       </c>
       <c r="L178" t="s">
-        <v>555</v>
+        <v>558</v>
       </c>
       <c r="M178" s="1">
-        <v>1660860.39</v>
+        <v>3981141.0</v>
       </c>
       <c r="N178" s="1">
-        <v>1691546.82</v>
+        <v>4070161.55</v>
       </c>
       <c r="O178" s="1">
-        <v>0.32</v>
+        <v>0.78</v>
       </c>
       <c r="P178">
         <v>1</v>
       </c>
     </row>
     <row r="179" spans="1:16">
       <c r="A179" t="s">
-        <v>556</v>
+        <v>559</v>
       </c>
       <c r="B179" t="s">
-        <v>557</v>
+        <v>560</v>
       </c>
       <c r="C179" s="1">
-        <v>1600000.0</v>
+        <v>4408000.0</v>
       </c>
       <c r="D179" s="1">
-        <v>101.959</v>
+        <v>102.197</v>
       </c>
       <c r="E179" s="1">
-        <v>100.0</v>
+        <v>102.79332963</v>
       </c>
       <c r="F179" t="s">
         <v>8</v>
       </c>
       <c r="G179">
         <v>1.0</v>
       </c>
       <c r="H179" s="1">
-        <v>1600000.0</v>
+        <v>4531129.97</v>
       </c>
       <c r="I179" s="1">
-        <v>31344.0</v>
+        <v>-26286.21</v>
       </c>
       <c r="J179" s="1">
-        <v>1.959</v>
+        <v>-0.58012482921561</v>
       </c>
       <c r="K179">
-        <v>0.29</v>
+        <v>0.36</v>
       </c>
       <c r="L179" t="s">
-        <v>558</v>
+        <v>561</v>
       </c>
       <c r="M179" s="1">
-        <v>1631344.0</v>
+        <v>4504843.76</v>
       </c>
       <c r="N179" s="1">
-        <v>1636038.44</v>
+        <v>4520547.26</v>
       </c>
       <c r="O179" s="1">
-        <v>0.31</v>
+        <v>0.86</v>
       </c>
       <c r="P179">
         <v>1</v>
       </c>
     </row>
     <row r="180" spans="1:16">
       <c r="A180" t="s">
-        <v>559</v>
+        <v>562</v>
       </c>
       <c r="B180" t="s">
-        <v>560</v>
+        <v>563</v>
       </c>
       <c r="C180" s="1">
-        <v>2074000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="D180" s="1">
-        <v>101.995</v>
+        <v>100.158</v>
       </c>
       <c r="E180" s="1">
-        <v>99.44707136</v>
+        <v>100.256</v>
       </c>
       <c r="F180" t="s">
         <v>8</v>
       </c>
       <c r="G180">
         <v>1.0</v>
       </c>
       <c r="H180" s="1">
-        <v>2062532.26</v>
+        <v>1604096.0</v>
       </c>
       <c r="I180" s="1">
-        <v>52844.04</v>
+        <v>-1568.0</v>
       </c>
       <c r="J180" s="1">
-        <v>2.5620951984528</v>
+        <v>-0.097749760612831</v>
       </c>
       <c r="K180">
-        <v>2.82</v>
+        <v>0.26</v>
       </c>
       <c r="L180" t="s">
-        <v>561</v>
+        <v>564</v>
       </c>
       <c r="M180" s="1">
-        <v>2115376.3</v>
+        <v>1602528.0</v>
       </c>
       <c r="N180" s="1">
-        <v>2173837.18</v>
+        <v>1606728.0</v>
       </c>
       <c r="O180" s="1">
-        <v>0.41</v>
+        <v>0.31</v>
       </c>
       <c r="P180">
         <v>1</v>
       </c>
     </row>
     <row r="181" spans="1:16">
       <c r="A181" t="s">
-        <v>562</v>
+        <v>565</v>
       </c>
       <c r="B181" t="s">
-        <v>563</v>
+        <v>566</v>
       </c>
       <c r="C181" s="1">
-        <v>3100000.0</v>
+        <v>2900000.0</v>
       </c>
       <c r="D181" s="1">
-        <v>103.126</v>
+        <v>81.887</v>
       </c>
       <c r="E181" s="1">
-        <v>100.82032258</v>
+        <v>73.81842241</v>
       </c>
       <c r="F181" t="s">
         <v>8</v>
       </c>
       <c r="G181">
         <v>1.0</v>
       </c>
       <c r="H181" s="1">
-        <v>3125430.0</v>
+        <v>2140734.25</v>
       </c>
       <c r="I181" s="1">
-        <v>71476.0</v>
+        <v>233988.75</v>
       </c>
       <c r="J181" s="1">
-        <v>2.2869173201767</v>
+        <v>10.930303469475</v>
       </c>
       <c r="K181">
-        <v>1.03</v>
-[...2 lines deleted...]
-        <v>564</v>
+        <v>0.01</v>
+      </c>
+      <c r="L181">
+        <v>297.95</v>
       </c>
       <c r="M181" s="1">
-        <v>3196906.0</v>
+        <v>2374723.0</v>
       </c>
       <c r="N181" s="1">
-        <v>3228928.57</v>
+        <v>2375020.95</v>
       </c>
       <c r="O181" s="1">
-        <v>0.6</v>
+        <v>0.45</v>
       </c>
       <c r="P181">
         <v>1</v>
       </c>
     </row>
     <row r="182" spans="1:16">
       <c r="A182" t="s">
-        <v>565</v>
+        <v>567</v>
       </c>
       <c r="B182" t="s">
-        <v>566</v>
+        <v>568</v>
       </c>
       <c r="C182" s="1">
-        <v>1400000.0</v>
+        <v>2300000.0</v>
       </c>
       <c r="D182" s="1">
-        <v>112.803</v>
+        <v>96.216</v>
       </c>
       <c r="E182" s="1">
-        <v>113.539</v>
+        <v>93.7</v>
       </c>
       <c r="F182" t="s">
         <v>8</v>
       </c>
       <c r="G182">
         <v>1.0</v>
       </c>
       <c r="H182" s="1">
-        <v>1589546.0</v>
+        <v>2155100.0</v>
       </c>
       <c r="I182" s="1">
-        <v>-10304.0</v>
+        <v>57868.0</v>
       </c>
       <c r="J182" s="1">
-        <v>-0.64823540809766</v>
+        <v>2.6851654215582</v>
       </c>
       <c r="K182">
-        <v>2.85</v>
+        <v>1.29</v>
       </c>
       <c r="L182" t="s">
-        <v>567</v>
+        <v>569</v>
       </c>
       <c r="M182" s="1">
-        <v>1579242.0</v>
+        <v>2212968.0</v>
       </c>
       <c r="N182" s="1">
-        <v>1619107.97</v>
+        <v>2242600.19</v>
       </c>
       <c r="O182" s="1">
-        <v>0.3</v>
+        <v>0.43</v>
       </c>
       <c r="P182">
         <v>1</v>
       </c>
     </row>
     <row r="183" spans="1:16">
       <c r="A183" t="s">
-        <v>568</v>
+        <v>570</v>
       </c>
       <c r="B183" t="s">
-        <v>569</v>
+        <v>571</v>
       </c>
       <c r="C183" s="1">
-        <v>1464000.0</v>
+        <v>3355000.0</v>
       </c>
       <c r="D183" s="1">
-        <v>100.286</v>
+        <v>96.149</v>
       </c>
       <c r="E183" s="1">
         <v>100.0</v>
       </c>
       <c r="F183" t="s">
         <v>8</v>
       </c>
       <c r="G183">
         <v>1.0</v>
       </c>
       <c r="H183" s="1">
-        <v>1464000.0</v>
+        <v>3355000.0</v>
       </c>
       <c r="I183" s="1">
-        <v>4187.04</v>
+        <v>-129201.05</v>
       </c>
       <c r="J183" s="1">
-        <v>0.286</v>
+        <v>-3.851</v>
       </c>
       <c r="K183">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.69</v>
+      </c>
+      <c r="L183" t="s">
+        <v>572</v>
       </c>
       <c r="M183" s="1">
-        <v>1468187.04</v>
+        <v>3225798.95</v>
       </c>
       <c r="N183" s="1">
-        <v>1468187.04</v>
+        <v>3248864.58</v>
       </c>
       <c r="O183" s="1">
-        <v>0.27</v>
+        <v>0.62</v>
       </c>
       <c r="P183">
         <v>1</v>
       </c>
     </row>
     <row r="184" spans="1:16">
       <c r="A184" t="s">
-        <v>570</v>
+        <v>573</v>
       </c>
       <c r="B184" t="s">
-        <v>571</v>
+        <v>574</v>
       </c>
       <c r="C184" s="1">
-        <v>2324000.0</v>
+        <v>1550000.0</v>
       </c>
       <c r="D184" s="1">
-        <v>96.404</v>
+        <v>97.221</v>
       </c>
       <c r="E184" s="1">
-        <v>99.83244621</v>
+        <v>101.28018323</v>
       </c>
       <c r="F184" t="s">
         <v>8</v>
       </c>
       <c r="G184">
         <v>1.0</v>
       </c>
       <c r="H184" s="1">
-        <v>2320106.05</v>
+        <v>1569842.84</v>
       </c>
       <c r="I184" s="1">
-        <v>-79677.09</v>
+        <v>-62917.34</v>
       </c>
       <c r="J184" s="1">
-        <v>-3.4342003461437</v>
+        <v>-4.0078750813043</v>
       </c>
       <c r="K184">
-        <v>0.57</v>
+        <v>2.15</v>
       </c>
       <c r="L184" t="s">
-        <v>572</v>
+        <v>575</v>
       </c>
       <c r="M184" s="1">
-        <v>2240428.96</v>
+        <v>1506925.5</v>
       </c>
       <c r="N184" s="1">
-        <v>2253650.16</v>
+        <v>1540219.63</v>
       </c>
       <c r="O184" s="1">
-        <v>0.42</v>
+        <v>0.29</v>
       </c>
       <c r="P184">
         <v>1</v>
       </c>
     </row>
     <row r="185" spans="1:16">
       <c r="A185" t="s">
-        <v>573</v>
+        <v>576</v>
       </c>
       <c r="B185" t="s">
-        <v>574</v>
+        <v>577</v>
       </c>
       <c r="C185" s="1">
-        <v>900000.0</v>
+        <v>5465000.0</v>
       </c>
       <c r="D185" s="1">
-        <v>99.972</v>
+        <v>97.036</v>
       </c>
       <c r="E185" s="1">
-        <v>98.387</v>
+        <v>93.03169973</v>
       </c>
       <c r="F185" t="s">
         <v>8</v>
       </c>
       <c r="G185">
         <v>1.0</v>
       </c>
       <c r="H185" s="1">
-        <v>885483.0</v>
+        <v>5084182.39</v>
       </c>
       <c r="I185" s="1">
-        <v>14265.0</v>
+        <v>218835.01</v>
       </c>
       <c r="J185" s="1">
-        <v>1.610985191133</v>
+        <v>4.3042320910914</v>
       </c>
       <c r="K185">
-        <v>2.24</v>
+        <v>1.55</v>
       </c>
       <c r="L185" t="s">
-        <v>575</v>
+        <v>578</v>
       </c>
       <c r="M185" s="1">
-        <v>899748.0</v>
+        <v>5303017.4</v>
       </c>
       <c r="N185" s="1">
-        <v>919951.77</v>
+        <v>5387462.88</v>
       </c>
       <c r="O185" s="1">
-        <v>0.17</v>
+        <v>1.03</v>
       </c>
       <c r="P185">
         <v>1</v>
       </c>
     </row>
     <row r="186" spans="1:16">
       <c r="A186" t="s">
-        <v>576</v>
+        <v>579</v>
       </c>
       <c r="B186" t="s">
-        <v>574</v>
+        <v>580</v>
       </c>
       <c r="C186" s="1">
-        <v>3000000.0</v>
+        <v>6400000.0</v>
       </c>
       <c r="D186" s="1">
-        <v>103.037</v>
+        <v>98.956</v>
       </c>
       <c r="E186" s="1">
-        <v>99.55343333</v>
+        <v>93.70721516</v>
       </c>
       <c r="F186" t="s">
         <v>8</v>
       </c>
       <c r="G186">
         <v>1.0</v>
       </c>
       <c r="H186" s="1">
-        <v>2986603.0</v>
+        <v>5997261.77</v>
       </c>
       <c r="I186" s="1">
-        <v>104507.0</v>
+        <v>335922.23</v>
       </c>
       <c r="J186" s="1">
-        <v>3.4991928957414</v>
+        <v>5.6012600897359</v>
       </c>
       <c r="K186">
-        <v>1.64</v>
+        <v>4.08</v>
       </c>
       <c r="L186" t="s">
-        <v>577</v>
+        <v>581</v>
       </c>
       <c r="M186" s="1">
-        <v>3091110.0</v>
+        <v>6333184.0</v>
       </c>
       <c r="N186" s="1">
-        <v>3140394.25</v>
+        <v>6594005.92</v>
       </c>
       <c r="O186" s="1">
-        <v>0.59</v>
+        <v>1.26</v>
       </c>
       <c r="P186">
         <v>1</v>
       </c>
     </row>
     <row r="187" spans="1:16">
       <c r="A187" t="s">
-        <v>578</v>
+        <v>582</v>
       </c>
       <c r="B187" t="s">
-        <v>579</v>
+        <v>583</v>
       </c>
       <c r="C187" s="1">
-        <v>4564000.0</v>
+        <v>1067000.0</v>
       </c>
       <c r="D187" s="1">
-        <v>102.347</v>
+        <v>104.437</v>
       </c>
       <c r="E187" s="1">
-        <v>100.25273883</v>
+        <v>102.21806092</v>
       </c>
       <c r="F187" t="s">
         <v>8</v>
       </c>
       <c r="G187">
         <v>1.0</v>
       </c>
       <c r="H187" s="1">
-        <v>4575535.0</v>
+        <v>1090666.71</v>
       </c>
       <c r="I187" s="1">
-        <v>95582.08</v>
+        <v>23676.08</v>
       </c>
       <c r="J187" s="1">
-        <v>2.0889815070806</v>
+        <v>2.1707896448036</v>
       </c>
       <c r="K187">
-        <v>0.78</v>
+        <v>3.89</v>
       </c>
       <c r="L187" t="s">
-        <v>580</v>
+        <v>584</v>
       </c>
       <c r="M187" s="1">
-        <v>4671117.08</v>
+        <v>1114342.79</v>
       </c>
       <c r="N187" s="1">
-        <v>4706773.33</v>
+        <v>1155860.78</v>
       </c>
       <c r="O187" s="1">
-        <v>0.88</v>
+        <v>0.22</v>
       </c>
       <c r="P187">
         <v>1</v>
       </c>
     </row>
     <row r="188" spans="1:16">
       <c r="A188" t="s">
-        <v>581</v>
+        <v>585</v>
       </c>
       <c r="B188" t="s">
-        <v>582</v>
+        <v>586</v>
       </c>
       <c r="C188" s="1">
-        <v>1700000.0</v>
+        <v>3873000.0</v>
       </c>
       <c r="D188" s="1">
-        <v>104.721</v>
+        <v>97.996</v>
       </c>
       <c r="E188" s="1">
-        <v>99.58935294</v>
+        <v>100.06415001</v>
       </c>
       <c r="F188" t="s">
         <v>8</v>
       </c>
       <c r="G188">
         <v>1.0</v>
       </c>
       <c r="H188" s="1">
-        <v>1693019.0</v>
+        <v>3875484.53</v>
       </c>
       <c r="I188" s="1">
-        <v>87238.0</v>
+        <v>-80099.45</v>
       </c>
       <c r="J188" s="1">
-        <v>5.1528069088415</v>
+        <v>-2.0668241449541</v>
       </c>
       <c r="K188">
-        <v>3.65</v>
+        <v>0.7</v>
       </c>
       <c r="L188" t="s">
-        <v>583</v>
+        <v>587</v>
       </c>
       <c r="M188" s="1">
-        <v>1780257.0</v>
+        <v>3795385.08</v>
       </c>
       <c r="N188" s="1">
-        <v>1842318.64</v>
+        <v>3822496.08</v>
       </c>
       <c r="O188" s="1">
-        <v>0.34</v>
+        <v>0.73</v>
       </c>
       <c r="P188">
         <v>1</v>
       </c>
     </row>
     <row r="189" spans="1:16">
       <c r="A189" t="s">
-        <v>584</v>
+        <v>588</v>
       </c>
       <c r="B189" t="s">
-        <v>585</v>
+        <v>589</v>
       </c>
       <c r="C189" s="1">
-        <v>4300000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="D189" s="1">
-        <v>97.286</v>
+        <v>95.747</v>
       </c>
       <c r="E189" s="1">
-        <v>89.63713977</v>
+        <v>91.5185</v>
       </c>
       <c r="F189" t="s">
         <v>8</v>
       </c>
       <c r="G189">
         <v>1.0</v>
       </c>
       <c r="H189" s="1">
-        <v>3854397.01</v>
+        <v>1555814.5</v>
       </c>
       <c r="I189" s="1">
-        <v>328900.99</v>
+        <v>71884.5</v>
       </c>
       <c r="J189" s="1">
-        <v>8.5331373272314</v>
+        <v>4.6203773007643</v>
       </c>
       <c r="K189">
-        <v>1.99</v>
+        <v>1.1</v>
       </c>
       <c r="L189" t="s">
-        <v>586</v>
+        <v>590</v>
       </c>
       <c r="M189" s="1">
-        <v>4183298.0</v>
+        <v>1627699.0</v>
       </c>
       <c r="N189" s="1">
-        <v>4268708.96</v>
+        <v>1646434.42</v>
       </c>
       <c r="O189" s="1">
-        <v>0.8</v>
+        <v>0.31</v>
       </c>
       <c r="P189">
         <v>1</v>
       </c>
     </row>
     <row r="190" spans="1:16">
       <c r="A190" t="s">
-        <v>587</v>
+        <v>591</v>
       </c>
       <c r="B190" t="s">
-        <v>588</v>
+        <v>592</v>
       </c>
       <c r="C190" s="1">
-        <v>4553000.0</v>
+        <v>3338000.0</v>
       </c>
       <c r="D190" s="1">
-        <v>102.217</v>
+        <v>99.859</v>
       </c>
       <c r="E190" s="1">
-        <v>102.79332967</v>
+        <v>90.92355123</v>
       </c>
       <c r="F190" t="s">
         <v>8</v>
       </c>
       <c r="G190">
         <v>1.0</v>
       </c>
       <c r="H190" s="1">
-        <v>4680180.3</v>
+        <v>3035028.14</v>
       </c>
       <c r="I190" s="1">
-        <v>-26240.29</v>
+        <v>298265.28</v>
       </c>
       <c r="J190" s="1">
-        <v>-0.5606683571571</v>
+        <v>9.8274304632971</v>
       </c>
       <c r="K190">
-        <v>3.34</v>
+        <v>0.73</v>
       </c>
       <c r="L190" t="s">
-        <v>589</v>
+        <v>593</v>
       </c>
       <c r="M190" s="1">
-        <v>4653940.01</v>
+        <v>3333293.42</v>
       </c>
       <c r="N190" s="1">
-        <v>4806228.37</v>
+        <v>3357772.09</v>
       </c>
       <c r="O190" s="1">
-        <v>0.9</v>
+        <v>0.64</v>
       </c>
       <c r="P190">
         <v>1</v>
       </c>
     </row>
     <row r="191" spans="1:16">
       <c r="A191" t="s">
-        <v>590</v>
+        <v>594</v>
       </c>
       <c r="B191" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
       <c r="C191" s="1">
-        <v>1700000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D191" s="1">
-        <v>100.174</v>
+        <v>99.862</v>
       </c>
       <c r="E191" s="1">
-        <v>100.256</v>
+        <v>97.7673</v>
       </c>
       <c r="F191" t="s">
         <v>8</v>
       </c>
       <c r="G191">
         <v>1.0</v>
       </c>
       <c r="H191" s="1">
-        <v>1704352.0</v>
+        <v>977673.0</v>
       </c>
       <c r="I191" s="1">
-        <v>-1394.0</v>
+        <v>20947.0</v>
       </c>
       <c r="J191" s="1">
-        <v>-0.081790616022981</v>
+        <v>2.1425364104358</v>
       </c>
       <c r="K191">
-        <v>2.46</v>
+        <v>0.49</v>
       </c>
       <c r="L191" t="s">
-        <v>592</v>
+        <v>596</v>
       </c>
       <c r="M191" s="1">
-        <v>1702958.0</v>
+        <v>998620.0</v>
       </c>
       <c r="N191" s="1">
-        <v>1744855.92</v>
+        <v>1003488.78</v>
       </c>
       <c r="O191" s="1">
-        <v>0.33</v>
+        <v>0.19</v>
       </c>
       <c r="P191">
         <v>1</v>
       </c>
     </row>
     <row r="192" spans="1:16">
       <c r="A192" t="s">
-        <v>593</v>
+        <v>597</v>
       </c>
       <c r="B192" t="s">
-        <v>594</v>
+        <v>598</v>
       </c>
       <c r="C192" s="1">
-        <v>3000000.0</v>
+        <v>3432300.0</v>
       </c>
       <c r="D192" s="1">
-        <v>79.889</v>
+        <v>104.888</v>
       </c>
       <c r="E192" s="1">
-        <v>73.81842233</v>
+        <v>103.09125717</v>
       </c>
       <c r="F192" t="s">
         <v>8</v>
       </c>
       <c r="G192">
         <v>1.0</v>
       </c>
       <c r="H192" s="1">
-        <v>2214552.67</v>
+        <v>3538401.22</v>
       </c>
       <c r="I192" s="1">
-        <v>182117.33</v>
+        <v>61669.6</v>
       </c>
       <c r="J192" s="1">
-        <v>8.2236621628873</v>
+        <v>1.7428662315462</v>
       </c>
       <c r="K192">
-        <v>0.59</v>
+        <v>0.9</v>
       </c>
       <c r="L192" t="s">
-        <v>595</v>
+        <v>599</v>
       </c>
       <c r="M192" s="1">
-        <v>2396670.0</v>
+        <v>3600070.82</v>
       </c>
       <c r="N192" s="1">
-        <v>2414341.23</v>
+        <v>3630961.52</v>
       </c>
       <c r="O192" s="1">
-        <v>0.45</v>
+        <v>0.69</v>
       </c>
       <c r="P192">
         <v>1</v>
       </c>
     </row>
     <row r="193" spans="1:16">
       <c r="A193" t="s">
-        <v>596</v>
+        <v>600</v>
       </c>
       <c r="B193" t="s">
-        <v>597</v>
+        <v>601</v>
       </c>
       <c r="C193" s="1">
-        <v>2400000.0</v>
+        <v>4900000.0</v>
       </c>
       <c r="D193" s="1">
-        <v>96.231</v>
+        <v>107.471</v>
       </c>
       <c r="E193" s="1">
-        <v>93.7</v>
+        <v>100.27195449</v>
       </c>
       <c r="F193" t="s">
         <v>8</v>
       </c>
       <c r="G193">
         <v>1.0</v>
       </c>
       <c r="H193" s="1">
-        <v>2248800.0</v>
+        <v>4913325.77</v>
       </c>
       <c r="I193" s="1">
-        <v>60744.0</v>
+        <v>352753.23</v>
       </c>
       <c r="J193" s="1">
-        <v>2.701173959445</v>
+        <v>7.1795204819077</v>
       </c>
       <c r="K193">
-        <v>1.19</v>
+        <v>5.06</v>
       </c>
       <c r="L193" t="s">
-        <v>598</v>
+        <v>602</v>
       </c>
       <c r="M193" s="1">
-        <v>2309544.0</v>
+        <v>5266079.0</v>
       </c>
       <c r="N193" s="1">
-        <v>2338023.45</v>
+        <v>5514166.67</v>
       </c>
       <c r="O193" s="1">
-        <v>0.44</v>
+        <v>1.05</v>
       </c>
       <c r="P193">
         <v>1</v>
       </c>
     </row>
     <row r="194" spans="1:16">
       <c r="A194" t="s">
-        <v>599</v>
+        <v>603</v>
       </c>
       <c r="B194" t="s">
-        <v>600</v>
+        <v>604</v>
       </c>
       <c r="C194" s="1">
-        <v>3464000.0</v>
+        <v>22000000.0</v>
       </c>
       <c r="D194" s="1">
-        <v>99.509</v>
+        <v>11.07641109</v>
       </c>
       <c r="E194" s="1">
-        <v>100.0</v>
+        <v>0.1108537268</v>
       </c>
       <c r="F194" t="s">
         <v>8</v>
       </c>
       <c r="G194">
         <v>1.0</v>
       </c>
       <c r="H194" s="1">
-        <v>3464000.0</v>
+        <v>2438781.99</v>
       </c>
       <c r="I194" s="1">
-        <v>-17008.24</v>
+        <v>-218915.99</v>
       </c>
       <c r="J194" s="1">
-        <v>-0.491</v>
+        <v>-8.9764477061765</v>
       </c>
       <c r="K194">
-        <v>0.08</v>
+        <v>0.0</v>
       </c>
       <c r="L194" t="s">
-        <v>601</v>
+        <v>605</v>
       </c>
       <c r="M194" s="1">
-        <v>3446991.76</v>
+        <v>2219866.0</v>
       </c>
       <c r="N194" s="1">
-        <v>3449878.43</v>
+        <v>2436810.44</v>
       </c>
       <c r="O194" s="1">
-        <v>0.65</v>
+        <v>0.47</v>
       </c>
       <c r="P194">
         <v>1</v>
       </c>
     </row>
     <row r="195" spans="1:16">
       <c r="A195" t="s">
-        <v>602</v>
+        <v>606</v>
       </c>
       <c r="B195" t="s">
-        <v>603</v>
+        <v>607</v>
       </c>
       <c r="C195" s="1">
-        <v>1650000.0</v>
+        <v>-72200000.0</v>
       </c>
       <c r="D195" s="1">
-        <v>98.699</v>
+        <v>11.07641111</v>
       </c>
       <c r="E195" s="1">
-        <v>101.28018303</v>
+        <v>0.0</v>
       </c>
       <c r="F195" t="s">
         <v>8</v>
       </c>
       <c r="G195">
         <v>1.0</v>
       </c>
       <c r="H195" s="1">
-        <v>1671123.02</v>
+        <v>0.0</v>
       </c>
       <c r="I195" s="1">
-        <v>-42589.52</v>
+        <v>-7285196.62</v>
       </c>
       <c r="J195" s="1">
-        <v>-2.5485568381435</v>
+        <v>0</v>
       </c>
       <c r="K195">
-        <v>1.73</v>
+        <v>0.0</v>
       </c>
       <c r="L195" t="s">
-        <v>604</v>
+        <v>608</v>
       </c>
       <c r="M195" s="1">
-        <v>1628533.5</v>
+        <v>-7285196.62</v>
       </c>
       <c r="N195" s="1">
-        <v>1657091.19</v>
+        <v>-7997168.82</v>
       </c>
       <c r="O195" s="1">
-        <v>0.31</v>
+        <v>-1.53</v>
       </c>
       <c r="P195">
-        <v>1</v>
-[...498 lines deleted...]
-      <c r="P205">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>