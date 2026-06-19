--- v1 (2026-05-29)
+++ v2 (2026-06-19)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="609">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="610">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>IC</t>
   </si>
   <si>
     <t>FR0010596783</t>
   </si>
   <si>
@@ -163,1728 +163,1731 @@
   <si>
     <t>ISHARES   HIGH YIELD CORP BOND UCI</t>
   </si>
   <si>
     <t>US4652661046</t>
   </si>
   <si>
     <t>IT GROUP INC</t>
   </si>
   <si>
     <t>USD</t>
   </si>
   <si>
     <t>US6680741070</t>
   </si>
   <si>
     <t>NORTHWESTERN CORPORATION</t>
   </si>
   <si>
     <t>FR0000008997</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
   <si>
+    <t>OE100626</t>
+  </si>
+  <si>
+    <t>EURO-BOBL JUN 26</t>
+  </si>
+  <si>
+    <t>DU100626</t>
+  </si>
+  <si>
+    <t>EURO-SCHATZ JUN 26</t>
+  </si>
+  <si>
     <t>XS2937255193</t>
   </si>
   <si>
     <t>ABERTIS INFRAESTRUCTURAS FINANCE B PERP</t>
   </si>
   <si>
-    <t>1 000.68</t>
+    <t>7 671.92</t>
   </si>
   <si>
     <t>XS3213252540</t>
   </si>
   <si>
     <t>AEGIS LUX 1A SARL 5.625 29/10/2031</t>
   </si>
   <si>
-    <t>30 535.00</t>
+    <t>35 460.00</t>
   </si>
   <si>
     <t>FR0014012HT4</t>
   </si>
   <si>
     <t>AIR FRANCE-KLM 3.75 04/09/2030</t>
   </si>
   <si>
-    <t>85 068.49</t>
+    <t>94 520.55</t>
   </si>
   <si>
     <t>XS3066681704</t>
   </si>
   <si>
     <t>ALBION FINANCING 1 SARL 5.375 21/05/2030</t>
   </si>
   <si>
-    <t>64 489.25</t>
+    <t>3 070.92</t>
   </si>
   <si>
     <t>XS3104473312</t>
   </si>
   <si>
     <t>ALEXANDRITE LAKE LUX HOLDINGS SARL 6.75 30/07/2030</t>
   </si>
   <si>
-    <t>6 187.50</t>
+    <t>9 937.50</t>
   </si>
   <si>
     <t>XS2800001914</t>
   </si>
   <si>
     <t>ALEXANDRITE MONNET UK HOLDCO PLC 10.5 15/05/2029</t>
   </si>
   <si>
-    <t>14 418.25</t>
+    <t>23 156.58</t>
   </si>
   <si>
     <t>XS3134529562</t>
   </si>
   <si>
     <t>ALLWYN ENTERTAINMENT FINANCING (UK 4.125 15/02/2031</t>
   </si>
   <si>
-    <t>11 242.69</t>
+    <t>23 734.56</t>
   </si>
   <si>
     <t>XS2615937187</t>
   </si>
   <si>
     <t>ALLWYN ENTERTAINMENT FINANCING (UK 7.25 30/04/2030</t>
   </si>
   <si>
-    <t>16 860.60</t>
+    <t>23 885.85</t>
   </si>
   <si>
     <t>FR001400Q7G7</t>
   </si>
   <si>
     <t>ALSTOM SA PERP</t>
   </si>
   <si>
-    <t>74 756.71</t>
+    <t>82 795.07</t>
   </si>
   <si>
     <t>XS3025437982</t>
   </si>
   <si>
-    <t>ALSTRIA OFFICE REIT-AG 5.5 20/03/2031</t>
-[...2 lines deleted...]
-    <t>173 046.58</t>
+    <t>ALSTRIA SARL 5.5 20/03/2031</t>
+  </si>
+  <si>
+    <t>1 491.78</t>
   </si>
   <si>
     <t>FR00140010J1</t>
   </si>
   <si>
     <t>ALTAREA SCA 1.75 16/01/2030</t>
   </si>
   <si>
-    <t>4 852.05</t>
+    <t>6 961.64</t>
   </si>
   <si>
     <t>XS3161792406</t>
   </si>
   <si>
     <t>ALTICE FRANCE SA (FRANCE) 4.75 15/10/2030</t>
   </si>
   <si>
-    <t>69 975.18</t>
+    <t>79 182.44</t>
   </si>
   <si>
     <t>XS3161793123</t>
   </si>
   <si>
     <t>ALTICE FRANCE SA (FRANCE) 5.265 15/07/2032</t>
   </si>
   <si>
-    <t>24 089.56</t>
+    <t>34 126.87</t>
   </si>
   <si>
     <t>XS2857868942</t>
   </si>
   <si>
     <t>AMBER FINCO PLC 6.625 15/07/2029</t>
   </si>
   <si>
-    <t>37 568.17</t>
+    <t>53 221.57</t>
   </si>
   <si>
     <t>XS2711801287</t>
   </si>
   <si>
     <t>APA INFRASTRUCTURE LTD 09/11/2083</t>
   </si>
   <si>
-    <t>9 121.56</t>
+    <t>17 413.89</t>
   </si>
   <si>
     <t>XS2911131253</t>
   </si>
   <si>
     <t>APCOA GROUP GMBH 6 15/04/2031</t>
   </si>
   <si>
-    <t>99 521.00</t>
+    <t>113 944.33</t>
   </si>
   <si>
     <t>XS3023482436</t>
   </si>
   <si>
     <t>ARAMARK INTERNATIONAL FINANCE SARL 4.375 15/04/2033</t>
   </si>
   <si>
-    <t>54 689.69</t>
+    <t>62 615.73</t>
   </si>
   <si>
     <t>XS3239172565</t>
   </si>
   <si>
     <t>ARDAGH METAL PACKAGING FINANCE PLC 5 30/01/2031</t>
   </si>
   <si>
-    <t>33 950.56</t>
+    <t>41 331.11</t>
   </si>
   <si>
     <t>XS2799493825</t>
   </si>
   <si>
     <t>AROUNDTOWN FINANCE SARL PERP</t>
   </si>
   <si>
-    <t>149 531.51</t>
+    <t>162 534.25</t>
   </si>
   <si>
     <t>XS3244710060</t>
   </si>
   <si>
     <t>ASMODEE GROUP AB 4.25 15/12/2031</t>
   </si>
   <si>
-    <t>12 794.27</t>
+    <t>16 206.08</t>
   </si>
   <si>
     <t>XS2954187378</t>
   </si>
   <si>
     <t>ASMODEE GROUP AB 5.75 15/12/2029</t>
   </si>
   <si>
-    <t>8 425.16</t>
-[...8 lines deleted...]
-    <t>12 276.00</t>
+    <t>10 585.45</t>
   </si>
   <si>
     <t>XS2769426623</t>
   </si>
   <si>
     <t>AVIS BUDGET FINANCE PLC 7 28/02/2029</t>
   </si>
   <si>
-    <t>1 233.75</t>
+    <t>6 168.75</t>
   </si>
   <si>
     <t>XS2648489388</t>
   </si>
   <si>
     <t>AVIS BUDGET FINANCE PLC 7.25 31/07/2030</t>
   </si>
   <si>
-    <t>8 805.73</t>
+    <t>14 142.53</t>
   </si>
   <si>
     <t>XS2831749481</t>
   </si>
   <si>
     <t>BERTRAND FRANCHISE FINANCE SAS 18/07/2030</t>
   </si>
   <si>
-    <t>20 825.69</t>
+    <t>30 291.91</t>
   </si>
   <si>
     <t>XS3266494221</t>
   </si>
   <si>
     <t>BETCLIC EVEREST GROUP SAS 5.125 10/12/2031</t>
   </si>
   <si>
-    <t>7 315.94</t>
+    <t>12 193.23</t>
   </si>
   <si>
     <t>XS3246904414</t>
   </si>
   <si>
     <t>BIFFA GROUP HOLDINGS LTD 5.25 15/06/2031</t>
   </si>
   <si>
-    <t>25 559.63</t>
+    <t>32 113.38</t>
   </si>
   <si>
     <t>XS2806449190</t>
   </si>
   <si>
     <t>BOELS TOPHOLDING BV 5.75 15/05/2030</t>
   </si>
   <si>
-    <t>39 364.50</t>
+    <t>46 654.22</t>
   </si>
   <si>
     <t>XS3134602070</t>
   </si>
   <si>
     <t>BOOTS GROUP FINCO LP 5.375 31/08/2032</t>
   </si>
   <si>
+    <t>2 952.52</t>
+  </si>
+  <si>
     <t>XS2794589403</t>
   </si>
   <si>
     <t>BRITISH TELECOMMUNICATIONS PLC 03/10/2054</t>
   </si>
   <si>
-    <t>38 163.70</t>
+    <t>43 218.49</t>
   </si>
   <si>
     <t>XS2380124227</t>
   </si>
   <si>
     <t>CASTELLUM AB PERP</t>
   </si>
   <si>
+    <t>4 897.60</t>
+  </si>
+  <si>
     <t>XS3023780375</t>
   </si>
   <si>
     <t>CELANESE US HOLDINGS LLC 5 15/04/2031</t>
   </si>
   <si>
-    <t>51 750.00</t>
+    <t>59 250.00</t>
   </si>
   <si>
     <t>XS3237210334</t>
   </si>
   <si>
     <t>CELSA OPCO SAU 8.25 15/12/2030</t>
   </si>
   <si>
-    <t>80 515.19</t>
+    <t>99 916.44</t>
   </si>
   <si>
     <t>XS2904660755</t>
   </si>
   <si>
     <t>CESAR SPA 6.5 30/09/2031</t>
   </si>
   <si>
-    <t>65 367.50</t>
+    <t>73 856.79</t>
   </si>
   <si>
     <t>XS2618867159</t>
   </si>
   <si>
     <t>CHEPLAPHARM ARZNEIMITTEL GMBH 7.5 15/05/2030</t>
   </si>
   <si>
-    <t>115 267.50</t>
+    <t>136 613.33</t>
   </si>
   <si>
     <t>XS3046352319</t>
   </si>
   <si>
     <t>CIDRON AIDA FINCO SARL 7 27/10/2031</t>
   </si>
   <si>
-    <t>60 564.00</t>
+    <t>70 177.33</t>
   </si>
   <si>
     <t>XS3209437014</t>
   </si>
   <si>
     <t>CIRSA FINANCE INTERNATIONAL SARL 4.875 15/10/2031</t>
   </si>
   <si>
-    <t>56 671.88</t>
+    <t>65 739.38</t>
   </si>
   <si>
     <t>XS2760863329</t>
   </si>
   <si>
     <t>CIRSA FINANCE INTERNATIONAL SARL 6.5 15/03/2029</t>
   </si>
   <si>
-    <t>47 266.92</t>
+    <t>54 117.19</t>
   </si>
   <si>
     <t>FR001400YRZ0</t>
   </si>
   <si>
     <t>CLARIANE SE 7.875 27/06/2030</t>
   </si>
   <si>
-    <t>134 306.51</t>
+    <t>145 094.18</t>
   </si>
   <si>
     <t>XS3091295801</t>
   </si>
   <si>
     <t>CLARIOS US FINANCE COMPANY INC 4.75 15/06/2031</t>
   </si>
   <si>
-    <t>19 924.67</t>
+    <t>25 033.56</t>
   </si>
   <si>
     <t>XS3193815977</t>
   </si>
   <si>
     <t>CMA CGM SA 4.875 15/01/2032</t>
   </si>
   <si>
-    <t>53 381.25</t>
+    <t>60 693.75</t>
   </si>
   <si>
     <t>XS2335148024</t>
   </si>
   <si>
     <t>CONSTELLIUM SE (FRANCE) 3.125 15/07/2029</t>
   </si>
   <si>
-    <t>9 041.67</t>
+    <t>12 809.03</t>
   </si>
   <si>
     <t>XS2904791774</t>
   </si>
   <si>
     <t>CPI PROPERTY GROUP SA 6 27/01/2032</t>
   </si>
   <si>
-    <t>23 376.16</t>
+    <t>36 733.97</t>
   </si>
   <si>
     <t>XS2290533020</t>
   </si>
   <si>
     <t>CPI PROPERTY GROUP SA PERP</t>
   </si>
   <si>
-    <t>40 500.00</t>
+    <t>44 198.63</t>
   </si>
   <si>
     <t>XS3188831658</t>
   </si>
   <si>
     <t>CROWN EUROPEAN HOLDINGS SA 3.75 30/09/2031</t>
   </si>
   <si>
-    <t>37 929.06</t>
+    <t>43 089.48</t>
   </si>
   <si>
     <t>XS2792575453</t>
   </si>
   <si>
     <t>CT INVESTMENT GMBH 6.375 15/04/2030</t>
   </si>
   <si>
-    <t>78 371.06</t>
+    <t>89 729.19</t>
   </si>
   <si>
     <t>XS3067385420</t>
   </si>
   <si>
     <t>CURRENTA GROUP HOLDINGS SARL 5.5 15/05/2030</t>
   </si>
   <si>
-    <t>31 729.50</t>
+    <t>37 605.33</t>
   </si>
   <si>
     <t>XS3230567144</t>
   </si>
   <si>
     <t>DEUCE FINCO PLC 20/11/2032</t>
   </si>
   <si>
-    <t>20 603.89</t>
+    <t>1 618.41</t>
   </si>
   <si>
     <t>XS2965681633</t>
   </si>
   <si>
     <t>DEUTSCHE LUFTHANSA AG 15/01/2055</t>
   </si>
   <si>
-    <t>10 816.44</t>
+    <t>15 419.18</t>
   </si>
   <si>
     <t>XS3106724241</t>
   </si>
   <si>
     <t>DOLCETTO HOLDCO SPA 5.625 14/07/2032</t>
   </si>
   <si>
-    <t>41 527.50</t>
+    <t>1 977.50</t>
   </si>
   <si>
     <t>XS2391403354</t>
   </si>
   <si>
     <t>DOMETIC GROUP AB (PUBL) 2 29/09/2028</t>
   </si>
   <si>
-    <t>36 520.55</t>
+    <t>41 232.88</t>
   </si>
   <si>
     <t>XS3229398766</t>
   </si>
   <si>
     <t>DUOMO BIDCO SPA 15/01/2032</t>
   </si>
   <si>
-    <t>20 659.91</t>
+    <t>25 251.01</t>
   </si>
   <si>
     <t>XS2910523716</t>
   </si>
   <si>
     <t>DYNAMO NEWCO II GMBH 6.25 15/10/2031</t>
   </si>
   <si>
-    <t>71 731.25</t>
+    <t>82 127.08</t>
   </si>
   <si>
     <t>XS2389984175</t>
   </si>
   <si>
     <t>EC FINANCE PLC 3 15/10/2026</t>
   </si>
   <si>
-    <t>21 752.25</t>
+    <t>24 904.75</t>
   </si>
   <si>
     <t>PTEDPXOM0021</t>
   </si>
   <si>
     <t>EDP -  ENERGIAS DE PORTUGAL SA 14/03/2082</t>
   </si>
   <si>
-    <t>64 010.96</t>
+    <t>1 627.40</t>
   </si>
   <si>
     <t>PTEDPSOM0002</t>
   </si>
   <si>
     <t>EDP SA 16/09/2054</t>
   </si>
   <si>
-    <t>138 268.49</t>
+    <t>2 749.66</t>
   </si>
   <si>
     <t>XS3091931058</t>
   </si>
   <si>
     <t>EDREAMS ODIGEO SA 4.875 30/12/2030</t>
   </si>
   <si>
-    <t>24 535.88</t>
+    <t>32 325.04</t>
   </si>
   <si>
     <t>XS2719998952</t>
   </si>
   <si>
     <t>EG GLOBAL FINANCE PLC 11 30/11/2028</t>
   </si>
   <si>
-    <t>102 045.66</t>
+    <t>123 990.97</t>
   </si>
   <si>
     <t>XS3028067729</t>
   </si>
   <si>
     <t>EIRCOM FINANCE DAC 5 30/04/2031</t>
   </si>
   <si>
-    <t>71 271.67</t>
+    <t>82 860.56</t>
   </si>
   <si>
     <t>XS2621830681</t>
   </si>
   <si>
     <t>EMERALD DEBT MERGER SUB LLC 6.375 15/12/2030</t>
   </si>
   <si>
-    <t>26 243.75</t>
+    <t>32 972.92</t>
   </si>
   <si>
     <t>XS2576550243</t>
   </si>
   <si>
     <t>ENEL SPA NC8.5 PERP</t>
   </si>
   <si>
-    <t>70 969.18</t>
+    <t>77 140.41</t>
   </si>
   <si>
     <t>XS2770512064</t>
   </si>
   <si>
     <t>ENEL SPA PERP</t>
   </si>
   <si>
-    <t>57 645.48</t>
+    <t>61 763.01</t>
   </si>
   <si>
     <t>XS2353416386</t>
   </si>
   <si>
     <t>ENERGIZER GAMMA ACQUISITION BV 3.5 30/06/2029</t>
   </si>
   <si>
-    <t>17 909.50</t>
+    <t>23 595.06</t>
   </si>
   <si>
     <t>FR001400QOL3</t>
   </si>
   <si>
     <t>ENGIE SA NC9 PERP</t>
   </si>
   <si>
-    <t>73 575.34</t>
+    <t>79 191.78</t>
   </si>
   <si>
     <t>XS3229426138</t>
   </si>
   <si>
     <t>ENTAIN PLC 4.875 30/11/2031</t>
   </si>
   <si>
-    <t>37 979.91</t>
+    <t>45 652.61</t>
   </si>
   <si>
     <t>XS2734938249</t>
   </si>
   <si>
     <t>EPHIOS SUBCO 3 SARL 7.875 31/01/2031</t>
   </si>
   <si>
-    <t>60 452.44</t>
-[...26 lines deleted...]
-    <t>5 095.54</t>
+    <t>75 953.06</t>
+  </si>
+  <si>
+    <t>XS3224536121</t>
+  </si>
+  <si>
+    <t>EUTELSAT COMMUNICATIONS 5.75 15/03/2031</t>
+  </si>
+  <si>
+    <t>2 840.50</t>
   </si>
   <si>
     <t>XS3104481414</t>
   </si>
   <si>
     <t>FIBERCOP SPA 5.125 30/06/2032</t>
   </si>
   <si>
-    <t>17 158.22</t>
+    <t>24 459.59</t>
   </si>
   <si>
     <t>XS3049816013</t>
   </si>
   <si>
     <t>FLUTTER TREASURY DAC 4 04/06/2031</t>
   </si>
   <si>
-    <t>33 932.67</t>
+    <t>38 850.44</t>
+  </si>
+  <si>
+    <t>XS3152574763</t>
+  </si>
+  <si>
+    <t>FORVIA SE 5.375 15/03/2031</t>
+  </si>
+  <si>
+    <t>5 375.00</t>
   </si>
   <si>
     <t>XS2910536452</t>
   </si>
   <si>
     <t>FRESSNAPF HOLDING SE 5.25 31/10/2031</t>
   </si>
   <si>
-    <t>32 929.68</t>
+    <t>38 284.10</t>
   </si>
   <si>
     <t>XS3193932699</t>
   </si>
   <si>
     <t>GESTAMP AUTOMOCION SA 4.375 15/10/2030</t>
   </si>
   <si>
-    <t>35 389.74</t>
+    <t>40 204.67</t>
   </si>
   <si>
     <t>XS2937174196</t>
   </si>
   <si>
     <t>GETLINK SE 4.125 15/04/2030</t>
   </si>
   <si>
-    <t>48 670.88</t>
+    <t>55 724.63</t>
   </si>
   <si>
     <t>XS2761223127</t>
   </si>
   <si>
     <t>GOLDSTORY SAS 6.75 01/02/2030</t>
   </si>
   <si>
-    <t>8 820.00</t>
+    <t>14 332.50</t>
   </si>
   <si>
     <t>XS3246991981</t>
   </si>
   <si>
     <t>GRAND CITY PROPERTIES FINANCE SARL PERP</t>
   </si>
   <si>
-    <t>18 893.29</t>
+    <t>23 338.77</t>
   </si>
   <si>
     <t>XS2271225281</t>
   </si>
   <si>
     <t>GRAND CITY PROPERTIES SA PERP</t>
   </si>
   <si>
-    <t>40 598.63</t>
+    <t>43 639.73</t>
   </si>
   <si>
     <t>XS2393001891</t>
   </si>
   <si>
     <t>GRIFOLS ESCROW ISSUER SAU 3.875 15/10/2028</t>
   </si>
   <si>
-    <t>59 416.67</t>
+    <t>68 027.78</t>
   </si>
   <si>
     <t>XS2961445090</t>
   </si>
   <si>
     <t>GRIFOLS SA 7.125 01/05/2030</t>
   </si>
   <si>
-    <t>74 610.63</t>
+    <t>86 841.88</t>
   </si>
   <si>
     <t>XS2337703537</t>
   </si>
   <si>
     <t>GRUENENTHAL GMBH 4.125 15/05/2028</t>
   </si>
   <si>
-    <t>60 303.38</t>
+    <t>34 804.00</t>
   </si>
   <si>
     <t>XS2615562274</t>
   </si>
   <si>
     <t>GRUENENTHAL GMBH 6.75 15/05/2030</t>
   </si>
   <si>
-    <t>7 472.25</t>
+    <t>8 856.00</t>
   </si>
   <si>
     <t>XS3212436813</t>
   </si>
   <si>
     <t>GRUPPO SAN DONATO SPA 6.5 31/10/2031</t>
   </si>
   <si>
-    <t>60 869.79</t>
+    <t>70 608.96</t>
   </si>
   <si>
     <t>XS2357812556</t>
   </si>
   <si>
     <t>GUALA CLOSURES SPA 3.25 15/06/2028</t>
   </si>
   <si>
-    <t>32 300.13</t>
+    <t>40 582.21</t>
   </si>
   <si>
     <t>XS3227944959</t>
   </si>
   <si>
     <t>HEIMSTADEN BOSTAD AB PERP</t>
   </si>
   <si>
-    <t>12 587.81</t>
+    <t>18 442.60</t>
   </si>
   <si>
     <t>XS3191437006</t>
   </si>
   <si>
     <t>HOLDING DINFRASTRUCTURES DES METIE 3.875 31/01/2031</t>
   </si>
   <si>
-    <t>6 970.54</t>
+    <t>11 467.66</t>
   </si>
   <si>
     <t>XS3189697793</t>
   </si>
   <si>
     <t>IDS FINANCING PLC 4 01/10/2032</t>
   </si>
   <si>
-    <t>24 345.86</t>
+    <t>27 528.33</t>
   </si>
   <si>
     <t>XS2905386962</t>
   </si>
   <si>
     <t>IHO VERWALTUNGS GMBH 6.75 15/11/2029</t>
   </si>
   <si>
-    <t>60 750.00</t>
+    <t>72 000.00</t>
   </si>
   <si>
     <t>XS2810807094</t>
   </si>
   <si>
     <t>ILIAD HOLDING SAS 6.875 15/04/2031</t>
   </si>
   <si>
-    <t>107 656.77</t>
+    <t>123 259.20</t>
   </si>
   <si>
     <t>FR001400TL99</t>
   </si>
   <si>
     <t>ILIAD SA 4.25 15/12/2029</t>
   </si>
   <si>
-    <t>7 265.75</t>
+    <t>9 128.77</t>
   </si>
   <si>
     <t>FR001400FV85</t>
   </si>
   <si>
     <t>ILIAD SA 5.625 15/02/2030</t>
   </si>
   <si>
-    <t>5 671.23</t>
-[...8 lines deleted...]
-    <t>46 717.81</t>
+    <t>12 760.27</t>
   </si>
   <si>
     <t>XS3176794595</t>
   </si>
   <si>
     <t>INPOST SA 4 01/04/2031</t>
   </si>
   <si>
-    <t>67 111.11</t>
+    <t>75 500.00</t>
   </si>
   <si>
     <t>XS3192259516</t>
   </si>
   <si>
     <t>INTRALOT CAPITAL LUXEMBOURG SA 6.75 15/10/2031</t>
   </si>
   <si>
-    <t>61 678.13</t>
+    <t>69 740.63</t>
   </si>
   <si>
     <t>XS2305744059</t>
   </si>
   <si>
     <t>IQVIA INC 2.25 15/03/2029</t>
   </si>
   <si>
-    <t>16 002.00</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3282797383</t>
   </si>
   <si>
     <t>ITALMATCH CHEMICALS SPA 6.25 05/02/2031</t>
   </si>
   <si>
-    <t>4 282.64</t>
+    <t>7 341.67</t>
   </si>
   <si>
     <t>XS3041347637</t>
   </si>
   <si>
     <t>ITELYUM REGENERATION SPA 5.75 15/04/2030</t>
   </si>
   <si>
-    <t>69 585.54</t>
+    <t>79 670.40</t>
   </si>
   <si>
     <t>XS2397198487</t>
   </si>
   <si>
     <t>KAIXO BONDCO TELECOM SAU 5.125 30/09/2029</t>
   </si>
   <si>
-    <t>69 932.33</t>
+    <t>3 330.11</t>
   </si>
   <si>
     <t>XS2756269960</t>
   </si>
   <si>
     <t>KAPLA HOLDING SAS 31/07/2030</t>
   </si>
   <si>
-    <t>10 276.93</t>
+    <t>1 063.46</t>
   </si>
   <si>
     <t>XS2971567560</t>
   </si>
   <si>
     <t>KAPLA HOLDING SAS 5 30/04/2031</t>
   </si>
   <si>
-    <t>24 334.52</t>
+    <t>27 835.89</t>
   </si>
   <si>
     <t>XS3233507287</t>
   </si>
   <si>
     <t>KING US BIDCO INC 01/12/2032</t>
   </si>
   <si>
-    <t>27 205.78</t>
+    <t>33 120.08</t>
   </si>
   <si>
     <t>XS2913056797</t>
   </si>
   <si>
     <t>KONINKLIJKE FRIESLANDCAMPINA NV PERP</t>
   </si>
   <si>
-    <t>10 882.60</t>
+    <t>16 463.42</t>
   </si>
   <si>
     <t>XS2824778075</t>
   </si>
   <si>
     <t>KONINKLIJKE KPN NV PERP</t>
   </si>
   <si>
-    <t>79 350.84</t>
+    <t>88 911.18</t>
   </si>
   <si>
     <t>XS3106543534</t>
   </si>
   <si>
     <t>LENZING AG PERP</t>
   </si>
   <si>
-    <t>31 624.31</t>
-[...8 lines deleted...]
-    <t>2 638.00</t>
+    <t>43 558.01</t>
   </si>
   <si>
     <t>XS3049411971</t>
   </si>
   <si>
     <t>LHMC FINCO 2 SARL 8.625 15/05/2030</t>
   </si>
   <si>
-    <t>26 172.11</t>
-[...8 lines deleted...]
-    <t>12 101.96</t>
+    <t>31 018.80</t>
   </si>
   <si>
     <t>XS3047452316</t>
   </si>
   <si>
     <t>LOTTOMATICA GROUP SPA 4.875 31/01/2031</t>
   </si>
   <si>
-    <t>35 850.21</t>
+    <t>41 727.29</t>
   </si>
   <si>
     <t>XS2824643220</t>
   </si>
   <si>
     <t>LOTTOMATICA SPA 5.375 01/06/2030</t>
   </si>
   <si>
-    <t>15 109.72</t>
+    <t>18 394.44</t>
   </si>
   <si>
     <t>XS2732357525</t>
   </si>
   <si>
     <t>LOXAM SAS 6.375 31/05/2029</t>
   </si>
   <si>
-    <t>66 519.62</t>
+    <t>83 575.93</t>
   </si>
   <si>
     <t>XS2810867742</t>
   </si>
   <si>
     <t>MAHLE GMBH 6.5 02/05/2031</t>
   </si>
   <si>
-    <t>32 552.36</t>
+    <t>37 932.92</t>
   </si>
   <si>
     <t>XS3108519227</t>
   </si>
   <si>
     <t>MAHLE GMBH 7.125 15/07/2032</t>
   </si>
   <si>
-    <t>13 300.00</t>
+    <t>18 841.67</t>
   </si>
   <si>
     <t>BE6365823044</t>
   </si>
   <si>
     <t>MANUCHAR GROUP BV 07/07/2032</t>
   </si>
   <si>
-    <t>41 950.35</t>
+    <t>4 332.90</t>
   </si>
   <si>
     <t>XS3186949585</t>
   </si>
   <si>
     <t>MATTERHORN TELECOM SA 3.875 15/10/2030</t>
   </si>
   <si>
-    <t>32 547.74</t>
+    <t>40 156.30</t>
   </si>
   <si>
     <t>XS2623257503</t>
   </si>
   <si>
     <t>MOTION FINCO SARL 7.375 15/06/2030</t>
   </si>
   <si>
-    <t>38 350.00</t>
-[...8 lines deleted...]
-    <t>2 176.17</t>
+    <t>48 183.33</t>
   </si>
   <si>
     <t>XS2933536034</t>
   </si>
   <si>
     <t>NEINOR HOMES SA 5.875 15/02/2030</t>
   </si>
   <si>
-    <t>29 380.88</t>
+    <t>34 821.78</t>
   </si>
   <si>
     <t>XS2797353401</t>
   </si>
   <si>
     <t>NEOPHARMED GENTILI SPA 7.125 08/04/2030</t>
   </si>
   <si>
-    <t>49 273.88</t>
+    <t>56 363.64</t>
   </si>
   <si>
     <t>XS2920589699</t>
   </si>
   <si>
     <t>NIDDA HEALTHCARE HOLDING GMBH 5.625 21/02/2030</t>
   </si>
   <si>
+    <t>5 000.00</t>
+  </si>
+  <si>
+    <t>XS2999659704</t>
+  </si>
+  <si>
+    <t>NISSAN MOTOR CO LTD 5.25 17/07/2029</t>
+  </si>
+  <si>
+    <t>86 672.47</t>
+  </si>
+  <si>
     <t>XS2355604880</t>
   </si>
   <si>
     <t>NOMAD FOODS BONDCO PLC 2.5 24/06/2028</t>
   </si>
   <si>
-    <t>7 080.00</t>
+    <t>10 030.00</t>
   </si>
   <si>
     <t>XS2906227785</t>
   </si>
   <si>
     <t>OEG FINANCE PLC 7.25 27/09/2029</t>
   </si>
   <si>
-    <t>57 618.17</t>
+    <t>65 005.11</t>
   </si>
   <si>
     <t>XS2825597656</t>
   </si>
   <si>
     <t>OI EUROPEAN GROUP BV 5.25 01/06/2029</t>
   </si>
   <si>
-    <t>32 870.83</t>
+    <t>40 016.67</t>
   </si>
   <si>
     <t>XS2930112730</t>
   </si>
   <si>
     <t>OMNIA DELLA TOFFOLA SPA 05/11/2031</t>
   </si>
   <si>
-    <t>11 042.71</t>
+    <t>14 604.88</t>
   </si>
   <si>
     <t>XS3037643304</t>
   </si>
   <si>
     <t>OPAL BIDCO SAS 5.5 31/03/2032</t>
   </si>
   <si>
-    <t>90 578.13</t>
-[...8 lines deleted...]
-    <t>2 312.43</t>
+    <t>102 418.40</t>
   </si>
   <si>
     <t>XS2804497506</t>
   </si>
   <si>
     <t>OPTICS BIDCO SPA 7.75 24/01/2033</t>
   </si>
   <si>
-    <t>15 330.14</t>
+    <t>23 398.63</t>
   </si>
   <si>
     <t>XS2804500812</t>
   </si>
   <si>
     <t>OPTICS BIDCO SPA 7.875 31/07/2028</t>
   </si>
   <si>
-    <t>8 605.07</t>
+    <t>14 156.73</t>
   </si>
   <si>
     <t>FR00140005L7</t>
   </si>
   <si>
     <t>ORANGE SA PERP</t>
   </si>
   <si>
-    <t>8 663.70</t>
+    <t>9 910.27</t>
   </si>
   <si>
     <t>XS2332250708</t>
   </si>
   <si>
     <t>ORGANON &amp; CO/ORG 2.875 30/04/2028</t>
   </si>
   <si>
-    <t>39 203.26</t>
+    <t>45 577.77</t>
   </si>
   <si>
     <t>XS3111831254</t>
   </si>
   <si>
     <t>PAPREC HOLDING SA 4.5 15/07/2032</t>
   </si>
   <si>
-    <t>22 950.00</t>
+    <t>32 512.50</t>
   </si>
   <si>
     <t>XS3200021502</t>
   </si>
   <si>
     <t>PCC GLOBAL PLC 8.25 15/11/2030</t>
   </si>
   <si>
-    <t>85 254.58</t>
+    <t>100 755.42</t>
   </si>
   <si>
     <t>US70558AAB26</t>
   </si>
   <si>
     <t>PEGASUS SATELLITE COMMUNICATIONS I 31/12/2222</t>
   </si>
   <si>
     <t>XS2903463987</t>
   </si>
   <si>
     <t>PERRIGO FINANCE UNLIMITED CO 5.375 30/09/2032</t>
   </si>
   <si>
-    <t>140 213.28</t>
+    <t>148 509.92</t>
   </si>
   <si>
     <t>XS2852970016</t>
   </si>
   <si>
     <t>PICARD GROUPE SAS 6.375 01/07/2029</t>
   </si>
   <si>
-    <t>11 561.06</t>
+    <t>15 290.44</t>
   </si>
   <si>
     <t>XS2696090286</t>
   </si>
   <si>
     <t>PINNACLE BIDCO PLC 8.25 11/10/2028</t>
   </si>
   <si>
-    <t>23 035.38</t>
+    <t>36 996.21</t>
   </si>
   <si>
     <t>XS2641928036</t>
   </si>
   <si>
     <t>PLAYTECH PLC 5.875 28/06/2028</t>
   </si>
   <si>
-    <t>26 437.50</t>
+    <t>34 572.12</t>
   </si>
   <si>
     <t>XS2834242435</t>
   </si>
   <si>
     <t>PLT VII FINANCE SARL 6 15/06/2031</t>
   </si>
   <si>
-    <t>37 786.19</t>
+    <t>47 474.96</t>
   </si>
   <si>
     <t>XS3004167642</t>
   </si>
   <si>
     <t>PRIMO WATER HOLDINGS INC 3.875 12/10/2028</t>
   </si>
   <si>
-    <t>53 633.55</t>
+    <t>31 569.73</t>
   </si>
   <si>
     <t>XS3076304602</t>
   </si>
   <si>
     <t>PRYSMIAN SPA PERP</t>
   </si>
   <si>
-    <t>37 949.59</t>
+    <t>41 861.92</t>
   </si>
   <si>
     <t>XS2854277626</t>
   </si>
   <si>
     <t>RAY FINANCING LLC 6.5 15/07/2031</t>
   </si>
   <si>
-    <t>18 220.29</t>
+    <t>25 973.60</t>
   </si>
   <si>
     <t>XS3005193183</t>
   </si>
   <si>
     <t>REKEEP SPA 9 15/09/2029</t>
   </si>
   <si>
-    <t>64 957.75</t>
+    <t>74 042.75</t>
   </si>
   <si>
     <t>XS3146987543</t>
   </si>
   <si>
     <t>REXEL SA 4 15/09/2030</t>
   </si>
   <si>
-    <t>36 868.67</t>
+    <t>1 695.11</t>
   </si>
   <si>
     <t>FR001400U3Q9</t>
   </si>
   <si>
     <t>ROQUETTE FRERES SA PERP</t>
   </si>
   <si>
-    <t>3 431.87</t>
+    <t>14 871.43</t>
   </si>
   <si>
     <t>XS2854303729</t>
   </si>
   <si>
     <t>ROSSINI SARL 6.75 31/12/2029</t>
   </si>
   <si>
-    <t>39 359.25</t>
+    <t>51 854.25</t>
   </si>
   <si>
     <t>XS2826718087</t>
   </si>
   <si>
     <t>SAIPEM FINANCE INTERNATIONAL BV 4.875 30/05/2030</t>
   </si>
   <si>
-    <t>111 248.70</t>
+    <t>19 714.90</t>
   </si>
   <si>
     <t>XS2962827072</t>
   </si>
   <si>
     <t>SAMHALLSBYGGNADSBOLAGET I NORDEN H 1.125 26/09/2029</t>
   </si>
   <si>
-    <t>32 116.75</t>
+    <t>36 182.16</t>
   </si>
   <si>
     <t>XS3017017990</t>
   </si>
   <si>
     <t>SAPPI PAPIER HOLDING GMBH 4.5 15/03/2032</t>
   </si>
   <si>
-    <t>39 438.00</t>
+    <t>1 878.00</t>
   </si>
   <si>
     <t>DE000A4DFLQ6</t>
   </si>
   <si>
     <t>SCHAEFFLER AG 5.375 01/04/2031</t>
   </si>
   <si>
-    <t>158 334.25</t>
+    <t>167 758.90</t>
   </si>
   <si>
     <t>XS2895496680</t>
   </si>
   <si>
     <t>SECHE ENVIRONNEMENT SA 4.5 25/03/2030</t>
   </si>
   <si>
-    <t>27 258.00</t>
+    <t>1 298.00</t>
   </si>
   <si>
     <t>FR00140136B1</t>
   </si>
   <si>
     <t>SECHE ENVIRONNEMENT SA PERP</t>
   </si>
   <si>
-    <t>17 283.89</t>
+    <t>23 806.11</t>
   </si>
   <si>
     <t>XS3100773996</t>
   </si>
   <si>
     <t>SES SA 4.875 24/06/2033</t>
   </si>
   <si>
-    <t>47 760.04</t>
+    <t>51 550.52</t>
   </si>
   <si>
     <t>XS2181577268</t>
   </si>
   <si>
     <t>SILGAN HOLDINGS INC 2.25 01/06/2028</t>
   </si>
   <si>
-    <t>7 929.00</t>
+    <t>11 232.75</t>
   </si>
   <si>
     <t>XS3176108747</t>
   </si>
   <si>
     <t>SILGAN HOLDINGS INC 4.25 15/02/2031</t>
   </si>
   <si>
-    <t>7 314.25</t>
+    <t>15 441.19</t>
   </si>
   <si>
     <t>XS3021201887</t>
   </si>
   <si>
     <t>SNF GROUP SA 4.5 15/03/2032</t>
   </si>
   <si>
-    <t>16 887.00</t>
+    <t>21 217.00</t>
   </si>
   <si>
     <t>FR001400ZYD0</t>
   </si>
   <si>
     <t>SPIE SA 3.75 28/05/2030</t>
   </si>
   <si>
-    <t>143 321.92</t>
+    <t>122 876.71</t>
+  </si>
+  <si>
+    <t>XS3307413842</t>
+  </si>
+  <si>
+    <t>STELLANTIS NV PERP</t>
+  </si>
+  <si>
+    <t>6 122.60</t>
   </si>
   <si>
     <t>XS2998755040</t>
   </si>
   <si>
     <t>SUMMER BC HOLDCO B SARL 5.875 15/02/2030</t>
   </si>
   <si>
-    <t>7 240.94</t>
+    <t>15 286.42</t>
   </si>
   <si>
     <t>XS3277827625</t>
   </si>
   <si>
     <t>SUMMER BIDCO BV 8.875 31/01/2031</t>
   </si>
   <si>
-    <t>4 336.18</t>
+    <t>6 964.16</t>
+  </si>
+  <si>
+    <t>XS2348767836</t>
+  </si>
+  <si>
+    <t>SYNTHOS SA 2.5 07/06/2028</t>
+  </si>
+  <si>
+    <t>31 431.94</t>
   </si>
   <si>
     <t>XS3262496022</t>
   </si>
   <si>
     <t>TELEFONICA EMISIONES SAU PERP</t>
   </si>
   <si>
-    <t>14 967.42</t>
+    <t>21 929.01</t>
+  </si>
+  <si>
+    <t>XS2293060658</t>
+  </si>
+  <si>
+    <t>TELEFONICA EUROPE BV PERP</t>
+  </si>
+  <si>
+    <t>43 060.93</t>
   </si>
   <si>
     <t>XS2410367747</t>
   </si>
   <si>
-    <t>TELEFONICA EUROPE BV PERP</t>
-[...8 lines deleted...]
-    <t>40 326.90</t>
+    <t>26 298.74</t>
   </si>
   <si>
     <t>XS2783649176</t>
   </si>
   <si>
     <t>TENNET HOLDING BV PERP</t>
   </si>
   <si>
-    <t>93 155.24</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2967912887</t>
   </si>
   <si>
     <t>TEREOS FINANCE GROUPE I SA 5.75 30/04/2031</t>
   </si>
   <si>
-    <t>23 182.08</t>
+    <t>26 951.53</t>
   </si>
   <si>
     <t>XS2532478430</t>
   </si>
   <si>
     <t>TEREOS FINANCE GROUPE I SA 7.25 15/04/2028</t>
   </si>
   <si>
-    <t>37 676.44</t>
+    <t>43 802.69</t>
   </si>
   <si>
     <t>XS3266484180</t>
   </si>
   <si>
     <t>TEREOS FINANCE GROUPE I SA 8.125 30/04/2032</t>
   </si>
   <si>
-    <t>14 218.75</t>
+    <t>20 989.58</t>
   </si>
   <si>
     <t>XS3081797964</t>
   </si>
   <si>
     <t>TEVA PHARMACEUTICAL FINANCE NETHER 4.125 01/06/2031</t>
   </si>
   <si>
-    <t>62 201.56</t>
+    <t>66 725.31</t>
   </si>
   <si>
     <t>XS2406607171</t>
   </si>
   <si>
     <t>TEVA PHARMACEUTICAL FINANCE NETHER 4.375 09/05/2030</t>
   </si>
   <si>
-    <t>41 562.50</t>
+    <t>48 854.17</t>
   </si>
   <si>
     <t>XS2592804434</t>
   </si>
   <si>
     <t>TEVA PHARMACEUTICAL FINANCE NETHER 7.375 15/09/2029</t>
   </si>
   <si>
-    <t>44 741.67</t>
+    <t>2 130.56</t>
   </si>
   <si>
     <t>XS2845183495</t>
   </si>
   <si>
     <t>TVL FINANCE PLC 30/06/2030</t>
   </si>
   <si>
-    <t>22 141.53</t>
+    <t>29 170.59</t>
   </si>
   <si>
     <t>FR001400Y8Z5</t>
   </si>
   <si>
     <t>UNIBAIL-RODAMCO-WESTFIELD SE PERP</t>
   </si>
   <si>
-    <t>58 099.32</t>
+    <t>65 845.89</t>
   </si>
   <si>
     <t>FR0013330537</t>
   </si>
   <si>
-    <t>22 117.81</t>
+    <t>23 535.62</t>
   </si>
   <si>
     <t>XS3250465385</t>
   </si>
   <si>
     <t>UNITED GROUP BV 6.25 31/01/2032</t>
   </si>
   <si>
-    <t>56 771.88</t>
+    <t>72 115.63</t>
   </si>
   <si>
     <t>FR001400WJR8</t>
   </si>
   <si>
     <t>VALEO SE 5.125 20/05/2031</t>
   </si>
   <si>
-    <t>64 476.71</t>
+    <t>68 969.86</t>
   </si>
   <si>
     <t>FR00140007L3</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA NC8.5 PERP</t>
   </si>
   <si>
-    <t>89 020.55</t>
+    <t>94 636.99</t>
   </si>
   <si>
     <t>XS2581647091</t>
   </si>
   <si>
     <t>VERISURE HOLDING AB 7.125 01/02/2028</t>
   </si>
   <si>
-    <t>15 703.50</t>
+    <t>33 151.83</t>
   </si>
   <si>
     <t>XS2287912450</t>
   </si>
   <si>
     <t>VERISURE MIDHOLDING AB 5.25 15/02/2029</t>
   </si>
   <si>
-    <t>4 200.00</t>
+    <t>8 866.67</t>
   </si>
   <si>
     <t>XS2123970241</t>
   </si>
   <si>
     <t>VF CORPORATION 0.625 25/02/2032</t>
   </si>
   <si>
+    <t>1 291.10</t>
+  </si>
+  <si>
+    <t>XS3192216540</t>
+  </si>
+  <si>
+    <t>VIA CELERE DESARROLLOS INMOBILIARI 4.875 15/04/2031</t>
+  </si>
+  <si>
+    <t>29 006.25</t>
+  </si>
+  <si>
     <t>FR0014002KP7</t>
   </si>
   <si>
     <t>VILMORIN &amp; CIE SA 1.375 26/03/2028</t>
   </si>
   <si>
-    <t>29 632.19</t>
+    <t>31 365.07</t>
   </si>
   <si>
     <t>XS3280365175</t>
   </si>
   <si>
     <t>VIRGIN MEDIA O2 VENDOR FINANCING N 7.5 15/07/2033</t>
   </si>
   <si>
-    <t>23 065.63</t>
+    <t>37 044.79</t>
   </si>
   <si>
     <t>XS2796600307</t>
   </si>
   <si>
     <t>VMED O2 UK FINANCING I PLC 5.625 15/04/2032</t>
   </si>
   <si>
-    <t>33 294.13</t>
+    <t>38 084.65</t>
   </si>
   <si>
     <t>XS2225204010</t>
   </si>
   <si>
     <t>VODAFONE GROUP PLC 27/08/2080</t>
   </si>
   <si>
-    <t>84 445.48</t>
+    <t>93 429.04</t>
   </si>
   <si>
     <t>XS2342732646</t>
   </si>
   <si>
     <t>VOLKSWAGEN INTERNATIONAL FIN PNC9 PERP</t>
   </si>
   <si>
-    <t>260 821.92</t>
+    <t>276 164.38</t>
   </si>
   <si>
     <t>XS2811097075</t>
   </si>
   <si>
     <t>VOLVO CAR AB 4.75 08/05/2030</t>
   </si>
   <si>
-    <t>41 517.99</t>
+    <t>44 295.12</t>
   </si>
   <si>
     <t>XS3181123129</t>
   </si>
   <si>
     <t>VZ SECURED FINANCING BV 5.25 15/01/2033</t>
   </si>
   <si>
-    <t>27 111.00</t>
+    <t>38 407.25</t>
   </si>
   <si>
     <t>XS2272845798</t>
   </si>
   <si>
     <t>VZ VENDOR FINANCING II BV 2.875 15/01/2029</t>
   </si>
   <si>
-    <t>18 735.42</t>
+    <t>21 450.69</t>
+  </si>
+  <si>
+    <t>XS2922654418</t>
+  </si>
+  <si>
+    <t>WEBUILD SPA 4.875 30/04/2030</t>
+  </si>
+  <si>
+    <t>4 367.47</t>
+  </si>
+  <si>
+    <t>XS2830945452</t>
+  </si>
+  <si>
+    <t>WEBUILD SPA 5.375 20/06/2029</t>
+  </si>
+  <si>
+    <t>98 073.58</t>
   </si>
   <si>
     <t>XS2417092132</t>
   </si>
   <si>
     <t>WP/AP TELECOM HOLDINGS 5.5 15/01/2030</t>
   </si>
   <si>
-    <t>24 478.67</t>
+    <t>34 678.11</t>
   </si>
   <si>
     <t>XS2417090789</t>
   </si>
   <si>
     <t>WP/AP TELECOM HOLDINGS IV BV 3.75 15/01/2029</t>
   </si>
   <si>
-    <t>4 868.78</t>
+    <t>6 940.61</t>
   </si>
   <si>
     <t>XS2859406139</t>
   </si>
   <si>
     <t>ZEGONA FINANCE PLC 6.75 15/07/2029</t>
   </si>
   <si>
-    <t>30 890.70</t>
+    <t>43 761.83</t>
   </si>
   <si>
     <t>XS3091660194</t>
   </si>
   <si>
     <t>ZF EUROPE FINANCE BV 7 12/06/2030</t>
   </si>
   <si>
-    <t>248 087.67</t>
-[...2 lines deleted...]
-    <t>CDS-00107802</t>
+    <t>266 882.19</t>
+  </si>
+  <si>
+    <t>CDS-00107981</t>
   </si>
   <si>
     <t>724500D4BFEWKWVC1G62</t>
   </si>
   <si>
-    <t>216 944.44</t>
-[...8 lines deleted...]
-    <t>-711 972.20</t>
+    <t>2 569.44</t>
+  </si>
+  <si>
+    <t>CDS-00108215</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -2248,299 +2251,299 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>2183220.7855</v>
+        <v>2181780.3988</v>
       </c>
       <c r="D2">
-        <v>134.37</v>
+        <v>131.72</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>293367760.32</v>
+        <v>287400191.25</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>293367760.32</v>
+        <v>287400191.25</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
         <v>1027004.6728</v>
       </c>
       <c r="D3">
-        <v>54.29</v>
+        <v>53.22</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>55764937.27</v>
+        <v>54666653.6</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>55764937.27</v>
+        <v>54666653.6</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>450829.6905</v>
+        <v>462845.7962</v>
       </c>
       <c r="D4">
-        <v>124.85</v>
+        <v>122.36</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>56287850.05</v>
+        <v>56635981.67</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>56287850.05</v>
+        <v>56635981.67</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
         <v>1.0</v>
       </c>
       <c r="D5">
-        <v>132.75</v>
+        <v>130.14</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>132.75</v>
+        <v>130.14</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>132.75</v>
+        <v>130.14</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
         <v>1.0</v>
       </c>
       <c r="D6">
-        <v>129.26</v>
+        <v>126.77</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>129.26</v>
+        <v>126.77</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>129.26</v>
+        <v>126.77</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
         <v>17</v>
       </c>
       <c r="B7" t="s">
         <v>18</v>
       </c>
       <c r="C7" s="1">
         <v>11.0</v>
       </c>
       <c r="D7">
-        <v>128.85</v>
+        <v>126.3</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
-        <v>1417.35</v>
+        <v>1389.33</v>
       </c>
       <c r="G7" t="s">
         <v>8</v>
       </c>
       <c r="H7">
-        <v>1417.35</v>
+        <v>1389.33</v>
       </c>
       <c r="I7" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" t="s">
         <v>19</v>
       </c>
       <c r="B8" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="1">
-        <v>10690.3</v>
+        <v>9354.3</v>
       </c>
       <c r="D8">
-        <v>11038.44</v>
+        <v>10822.52</v>
       </c>
       <c r="E8" t="s">
         <v>8</v>
       </c>
       <c r="F8">
-        <v>118004262.48</v>
+        <v>101237147.76</v>
       </c>
       <c r="G8" t="s">
         <v>8</v>
       </c>
       <c r="H8">
-        <v>118004262.48</v>
+        <v>101237147.76</v>
       </c>
       <c r="I8" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="9" spans="1:14">
       <c r="A9" t="s">
         <v>21</v>
       </c>
       <c r="B9" t="s">
         <v>22</v>
       </c>
       <c r="C9" s="1">
-        <v>2531.0</v>
+        <v>2631.0</v>
       </c>
       <c r="D9">
-        <v>101.04</v>
+        <v>99.02</v>
       </c>
       <c r="E9" t="s">
         <v>8</v>
       </c>
       <c r="F9">
-        <v>255732.95</v>
+        <v>260536.56</v>
       </c>
       <c r="G9" t="s">
         <v>8</v>
       </c>
       <c r="H9">
-        <v>255732.95</v>
+        <v>260536.56</v>
       </c>
       <c r="I9" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P195"/>
+  <dimension ref="A1:P196"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O195" sqref="O195"/>
+      <selection activeCell="O196" sqref="O196"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>23</v>
       </c>
       <c r="B1" t="s">
         <v>24</v>
       </c>
       <c r="C1" t="s">
         <v>25</v>
       </c>
       <c r="D1" t="s">
         <v>26</v>
       </c>
       <c r="E1" t="s">
         <v>27</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>28</v>
@@ -2612,9686 +2615,9736 @@
       </c>
       <c r="M2" s="1">
         <v>58.2</v>
       </c>
       <c r="N2" s="1">
         <v>58.2</v>
       </c>
       <c r="O2" s="1">
         <v>0.0</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>40</v>
       </c>
       <c r="B3" t="s">
         <v>41</v>
       </c>
       <c r="C3" s="1">
         <v>280000.0</v>
       </c>
       <c r="D3" s="1">
-        <v>93.61</v>
+        <v>89.47</v>
       </c>
       <c r="E3" s="1">
         <v>93.5512</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>26194336.0</v>
       </c>
       <c r="I3" s="1">
-        <v>16464.0</v>
+        <v>-1142736.0</v>
       </c>
       <c r="J3" s="1">
-        <v>0.06285328248061</v>
+        <v>-4.3625308921746</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>26210800.0</v>
+        <v>25051600.0</v>
       </c>
       <c r="N3" s="1">
-        <v>26210800.0</v>
+        <v>25051600.0</v>
       </c>
       <c r="O3" s="1">
         <v>5.01</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>42</v>
       </c>
       <c r="B4" t="s">
         <v>43</v>
       </c>
       <c r="C4" s="1">
         <v>4000.0</v>
       </c>
       <c r="D4" s="1">
         <v>0.001</v>
       </c>
       <c r="E4" s="1">
         <v>0.0001</v>
       </c>
       <c r="F4" t="s">
         <v>44</v>
       </c>
       <c r="G4">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H4" s="1">
         <v>0.33</v>
       </c>
       <c r="I4" s="1">
-        <v>3.06</v>
+        <v>3.14</v>
       </c>
       <c r="J4" s="1">
-        <v>927.27272727273</v>
+        <v>951.51515151515</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>3.39</v>
+        <v>3.47</v>
       </c>
       <c r="N4" s="1">
-        <v>3.39</v>
+        <v>3.47</v>
       </c>
       <c r="O4" s="1">
         <v>0.0</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>45</v>
       </c>
       <c r="B5" t="s">
         <v>46</v>
       </c>
       <c r="C5" s="1">
         <v>125000.0</v>
       </c>
       <c r="D5" s="1">
         <v>0.001</v>
       </c>
       <c r="E5" s="1">
         <v>0.0</v>
       </c>
       <c r="F5" t="s">
         <v>44</v>
       </c>
       <c r="G5">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H5" s="1">
         <v>0.0</v>
       </c>
       <c r="I5" s="1">
-        <v>105.87</v>
+        <v>108.57</v>
       </c>
       <c r="J5" s="1">
         <v>0</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>105.87</v>
+        <v>108.57</v>
       </c>
       <c r="N5" s="1">
-        <v>105.87</v>
+        <v>108.57</v>
       </c>
       <c r="O5" s="1">
         <v>0.0</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>47</v>
       </c>
       <c r="B6" t="s">
         <v>48</v>
       </c>
       <c r="C6" s="1">
-        <v>7247.0</v>
+        <v>377.0</v>
       </c>
       <c r="D6" s="1">
-        <v>4778.97</v>
+        <v>4784.78</v>
       </c>
       <c r="E6" s="1">
-        <v>4774.8606195667</v>
+        <v>4781.5383023873</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
-        <v>34603414.91</v>
+        <v>1802639.94</v>
       </c>
       <c r="I6" s="1">
-        <v>29780.68</v>
+        <v>1222.12</v>
       </c>
       <c r="J6" s="1">
-        <v>0.08606283535153</v>
+        <v>0.067796123500958</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>34633195.59</v>
+        <v>1803862.06</v>
       </c>
       <c r="N6" s="1">
-        <v>34633195.59</v>
+        <v>1803862.06</v>
       </c>
       <c r="O6" s="1">
-        <v>6.61</v>
+        <v>0.36</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>49</v>
       </c>
       <c r="B7" t="s">
         <v>50</v>
       </c>
       <c r="C7" s="1">
-        <v>2500000.0</v>
+        <v>676.0</v>
       </c>
       <c r="D7" s="1">
-        <v>103.631</v>
+        <v>115.74</v>
       </c>
       <c r="E7" s="1">
-        <v>100.13</v>
+        <v>116.823047337</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>2503250.0</v>
+        <v>0.0</v>
       </c>
       <c r="I7" s="1">
-        <v>87525.0</v>
+        <v>-732140.0</v>
       </c>
       <c r="J7" s="1">
-        <v>3.4964546090083</v>
+        <v>0</v>
       </c>
       <c r="K7">
-        <v>0.04</v>
-[...2 lines deleted...]
-        <v>51</v>
+        <v>0.0</v>
+      </c>
+      <c r="L7">
+        <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>2590775.0</v>
+        <v>-732140.0</v>
       </c>
       <c r="N7" s="1">
-        <v>2591775.68</v>
+        <v>-732140.0</v>
       </c>
       <c r="O7" s="1">
-        <v>0.49</v>
+        <v>-0.15</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
+        <v>51</v>
+      </c>
+      <c r="B8" t="s">
         <v>52</v>
       </c>
-      <c r="B8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C8" s="1">
-        <v>1576000.0</v>
+        <v>483.0</v>
       </c>
       <c r="D8" s="1">
-        <v>101.457</v>
+        <v>105.835</v>
       </c>
       <c r="E8" s="1">
-        <v>100.0</v>
+        <v>105.815</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
-        <v>1576000.0</v>
+        <v>0.0</v>
       </c>
       <c r="I8" s="1">
-        <v>22962.32</v>
+        <v>9660.0</v>
       </c>
       <c r="J8" s="1">
-        <v>1.457</v>
+        <v>0</v>
       </c>
       <c r="K8">
-        <v>1.94</v>
-[...2 lines deleted...]
-        <v>54</v>
+        <v>0.0</v>
+      </c>
+      <c r="L8">
+        <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>1598962.32</v>
+        <v>9660.0</v>
       </c>
       <c r="N8" s="1">
-        <v>1629497.32</v>
+        <v>9660.0</v>
       </c>
       <c r="O8" s="1">
-        <v>0.31</v>
+        <v>0.0</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
+        <v>53</v>
+      </c>
+      <c r="B9" t="s">
+        <v>54</v>
+      </c>
+      <c r="C9" s="1">
+        <v>2500000.0</v>
+      </c>
+      <c r="D9" s="1">
+        <v>101.257</v>
+      </c>
+      <c r="E9" s="1">
+        <v>100.13</v>
+      </c>
+      <c r="F9" t="s">
+        <v>8</v>
+      </c>
+      <c r="G9">
+        <v>1.0</v>
+      </c>
+      <c r="H9" s="1">
+        <v>2503250.0</v>
+      </c>
+      <c r="I9" s="1">
+        <v>28175.0</v>
+      </c>
+      <c r="J9" s="1">
+        <v>1.1255368021572</v>
+      </c>
+      <c r="K9">
+        <v>0.31</v>
+      </c>
+      <c r="L9" t="s">
         <v>55</v>
       </c>
-      <c r="B9" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M9" s="1">
-        <v>4626128.0</v>
+        <v>2531425.0</v>
       </c>
       <c r="N9" s="1">
-        <v>4711196.49</v>
+        <v>2539096.92</v>
       </c>
       <c r="O9" s="1">
-        <v>0.9</v>
+        <v>0.51</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
+        <v>56</v>
+      </c>
+      <c r="B10" t="s">
+        <v>57</v>
+      </c>
+      <c r="C10" s="1">
+        <v>1576000.0</v>
+      </c>
+      <c r="D10" s="1">
+        <v>99.3</v>
+      </c>
+      <c r="E10" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F10" t="s">
+        <v>8</v>
+      </c>
+      <c r="G10">
+        <v>1.0</v>
+      </c>
+      <c r="H10" s="1">
+        <v>1576000.0</v>
+      </c>
+      <c r="I10" s="1">
+        <v>-11032.0</v>
+      </c>
+      <c r="J10" s="1">
+        <v>-0.7</v>
+      </c>
+      <c r="K10">
+        <v>2.25</v>
+      </c>
+      <c r="L10" t="s">
         <v>58</v>
       </c>
-      <c r="B10" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M10" s="1">
-        <v>2673608.61</v>
+        <v>1564968.0</v>
       </c>
       <c r="N10" s="1">
-        <v>2738097.86</v>
+        <v>1600428.0</v>
       </c>
       <c r="O10" s="1">
-        <v>0.52</v>
+        <v>0.32</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
+        <v>59</v>
+      </c>
+      <c r="B11" t="s">
+        <v>60</v>
+      </c>
+      <c r="C11" s="1">
+        <v>4600000.0</v>
+      </c>
+      <c r="D11" s="1">
+        <v>96.687</v>
+      </c>
+      <c r="E11" s="1">
+        <v>99.49072913</v>
+      </c>
+      <c r="F11" t="s">
+        <v>8</v>
+      </c>
+      <c r="G11">
+        <v>1.0</v>
+      </c>
+      <c r="H11" s="1">
+        <v>4576573.54</v>
+      </c>
+      <c r="I11" s="1">
+        <v>-128971.54</v>
+      </c>
+      <c r="J11" s="1">
+        <v>-2.8180807950046</v>
+      </c>
+      <c r="K11">
+        <v>2.05</v>
+      </c>
+      <c r="L11" t="s">
         <v>61</v>
       </c>
-      <c r="B11" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M11" s="1">
-        <v>1018640.0</v>
+        <v>4447602.0</v>
       </c>
       <c r="N11" s="1">
-        <v>1024827.5</v>
+        <v>4542122.55</v>
       </c>
       <c r="O11" s="1">
-        <v>0.2</v>
+        <v>0.91</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
+        <v>62</v>
+      </c>
+      <c r="B12" t="s">
+        <v>63</v>
+      </c>
+      <c r="C12" s="1">
+        <v>2571000.0</v>
+      </c>
+      <c r="D12" s="1">
+        <v>101.01</v>
+      </c>
+      <c r="E12" s="1">
+        <v>100.42060793</v>
+      </c>
+      <c r="F12" t="s">
+        <v>8</v>
+      </c>
+      <c r="G12">
+        <v>1.0</v>
+      </c>
+      <c r="H12" s="1">
+        <v>2581813.83</v>
+      </c>
+      <c r="I12" s="1">
+        <v>15153.27</v>
+      </c>
+      <c r="J12" s="1">
+        <v>0.58692341887409</v>
+      </c>
+      <c r="K12">
+        <v>0.12</v>
+      </c>
+      <c r="L12" t="s">
         <v>64</v>
       </c>
-      <c r="B12" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M12" s="1">
-        <v>1607324.04</v>
+        <v>2596967.1</v>
       </c>
       <c r="N12" s="1">
-        <v>1621742.29</v>
+        <v>2600038.02</v>
       </c>
       <c r="O12" s="1">
-        <v>0.31</v>
+        <v>0.52</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
+        <v>65</v>
+      </c>
+      <c r="B13" t="s">
+        <v>66</v>
+      </c>
+      <c r="C13" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="D13" s="1">
+        <v>99.841</v>
+      </c>
+      <c r="E13" s="1">
+        <v>100.2479</v>
+      </c>
+      <c r="F13" t="s">
+        <v>8</v>
+      </c>
+      <c r="G13">
+        <v>1.0</v>
+      </c>
+      <c r="H13" s="1">
+        <v>1002479.0</v>
+      </c>
+      <c r="I13" s="1">
+        <v>-4069.0</v>
+      </c>
+      <c r="J13" s="1">
+        <v>-0.40589378929633</v>
+      </c>
+      <c r="K13">
+        <v>0.99</v>
+      </c>
+      <c r="L13" t="s">
         <v>67</v>
       </c>
-      <c r="B13" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M13" s="1">
-        <v>5403140.22</v>
+        <v>998410.0</v>
       </c>
       <c r="N13" s="1">
-        <v>5414382.91</v>
+        <v>1008347.5</v>
       </c>
       <c r="O13" s="1">
-        <v>1.03</v>
+        <v>0.2</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
+        <v>68</v>
+      </c>
+      <c r="B14" t="s">
+        <v>69</v>
+      </c>
+      <c r="C14" s="1">
+        <v>1498000.0</v>
+      </c>
+      <c r="D14" s="1">
+        <v>106.47</v>
+      </c>
+      <c r="E14" s="1">
+        <v>105.76043057</v>
+      </c>
+      <c r="F14" t="s">
+        <v>8</v>
+      </c>
+      <c r="G14">
+        <v>1.0</v>
+      </c>
+      <c r="H14" s="1">
+        <v>1584291.25</v>
+      </c>
+      <c r="I14" s="1">
+        <v>10629.35</v>
+      </c>
+      <c r="J14" s="1">
+        <v>0.67092146093719</v>
+      </c>
+      <c r="K14">
+        <v>1.55</v>
+      </c>
+      <c r="L14" t="s">
         <v>70</v>
       </c>
-      <c r="B14" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M14" s="1">
-        <v>1821276.2</v>
+        <v>1594920.6</v>
       </c>
       <c r="N14" s="1">
-        <v>1838136.8</v>
+        <v>1618077.18</v>
       </c>
       <c r="O14" s="1">
-        <v>0.35</v>
+        <v>0.32</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
+        <v>71</v>
+      </c>
+      <c r="B15" t="s">
+        <v>72</v>
+      </c>
+      <c r="C15" s="1">
+        <v>5451000.0</v>
+      </c>
+      <c r="D15" s="1">
+        <v>95.727</v>
+      </c>
+      <c r="E15" s="1">
+        <v>99.95557916</v>
+      </c>
+      <c r="F15" t="s">
+        <v>8</v>
+      </c>
+      <c r="G15">
+        <v>1.0</v>
+      </c>
+      <c r="H15" s="1">
+        <v>5448578.62</v>
+      </c>
+      <c r="I15" s="1">
+        <v>-230499.85</v>
+      </c>
+      <c r="J15" s="1">
+        <v>-4.2304583649378</v>
+      </c>
+      <c r="K15">
+        <v>0.44</v>
+      </c>
+      <c r="L15" t="s">
         <v>73</v>
       </c>
-      <c r="B15" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M15" s="1">
-        <v>2647300.0</v>
+        <v>5218078.77</v>
       </c>
       <c r="N15" s="1">
-        <v>2722056.71</v>
+        <v>5241813.33</v>
       </c>
       <c r="O15" s="1">
-        <v>0.52</v>
+        <v>1.05</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
+        <v>74</v>
+      </c>
+      <c r="B16" t="s">
+        <v>75</v>
+      </c>
+      <c r="C16" s="1">
+        <v>1938000.0</v>
+      </c>
+      <c r="D16" s="1">
+        <v>103.231</v>
+      </c>
+      <c r="E16" s="1">
+        <v>94.23756966</v>
+      </c>
+      <c r="F16" t="s">
+        <v>8</v>
+      </c>
+      <c r="G16">
+        <v>1.0</v>
+      </c>
+      <c r="H16" s="1">
+        <v>1826324.1</v>
+      </c>
+      <c r="I16" s="1">
+        <v>-25769.0</v>
+      </c>
+      <c r="J16" s="1">
+        <v>-1.4109762883817</v>
+      </c>
+      <c r="K16">
+        <v>1.23</v>
+      </c>
+      <c r="L16" t="s">
         <v>76</v>
       </c>
-      <c r="B16" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M16" s="1">
-        <v>3409659.0</v>
+        <v>1800555.1</v>
       </c>
       <c r="N16" s="1">
-        <v>3582705.58</v>
+        <v>1824440.95</v>
       </c>
       <c r="O16" s="1">
-        <v>0.68</v>
+        <v>0.36</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
+        <v>77</v>
+      </c>
+      <c r="B17" t="s">
+        <v>78</v>
+      </c>
+      <c r="C17" s="1">
+        <v>2500000.0</v>
+      </c>
+      <c r="D17" s="1">
+        <v>103.433</v>
+      </c>
+      <c r="E17" s="1">
+        <v>103.3764868</v>
+      </c>
+      <c r="F17" t="s">
+        <v>8</v>
+      </c>
+      <c r="G17">
+        <v>1.0</v>
+      </c>
+      <c r="H17" s="1">
+        <v>2584412.17</v>
+      </c>
+      <c r="I17" s="1">
+        <v>1412.83</v>
+      </c>
+      <c r="J17" s="1">
+        <v>0.05466736368139</v>
+      </c>
+      <c r="K17">
+        <v>3.31</v>
+      </c>
+      <c r="L17" t="s">
         <v>79</v>
       </c>
-      <c r="B17" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M17" s="1">
-        <v>2076646.0</v>
+        <v>2585825.0</v>
       </c>
       <c r="N17" s="1">
-        <v>2081498.05</v>
+        <v>2668620.07</v>
       </c>
       <c r="O17" s="1">
-        <v>0.4</v>
+        <v>0.53</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
+        <v>80</v>
+      </c>
+      <c r="B18" t="s">
+        <v>81</v>
+      </c>
+      <c r="C18" s="1">
+        <v>3300000.0</v>
+      </c>
+      <c r="D18" s="1">
+        <v>100.553</v>
+      </c>
+      <c r="E18" s="1">
+        <v>98.92441182</v>
+      </c>
+      <c r="F18" t="s">
+        <v>8</v>
+      </c>
+      <c r="G18">
+        <v>1.0</v>
+      </c>
+      <c r="H18" s="1">
+        <v>3264505.59</v>
+      </c>
+      <c r="I18" s="1">
+        <v>53743.41</v>
+      </c>
+      <c r="J18" s="1">
+        <v>1.6462955421069</v>
+      </c>
+      <c r="K18">
+        <v>0.05</v>
+      </c>
+      <c r="L18" t="s">
         <v>82</v>
       </c>
-      <c r="B18" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M18" s="1">
-        <v>3367508.16</v>
+        <v>3318249.0</v>
       </c>
       <c r="N18" s="1">
-        <v>3437483.34</v>
+        <v>3319740.78</v>
       </c>
       <c r="O18" s="1">
         <v>0.66</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
+        <v>83</v>
+      </c>
+      <c r="B19" t="s">
+        <v>84</v>
+      </c>
+      <c r="C19" s="1">
+        <v>2200000.0</v>
+      </c>
+      <c r="D19" s="1">
+        <v>91.705</v>
+      </c>
+      <c r="E19" s="1">
+        <v>81.90598182</v>
+      </c>
+      <c r="F19" t="s">
+        <v>8</v>
+      </c>
+      <c r="G19">
+        <v>1.0</v>
+      </c>
+      <c r="H19" s="1">
+        <v>1801931.6</v>
+      </c>
+      <c r="I19" s="1">
+        <v>215578.4</v>
+      </c>
+      <c r="J19" s="1">
+        <v>11.963739356144</v>
+      </c>
+      <c r="K19">
+        <v>0.32</v>
+      </c>
+      <c r="L19" t="s">
         <v>85</v>
       </c>
-      <c r="B19" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M19" s="1">
-        <v>3114298.13</v>
+        <v>2017510.0</v>
       </c>
       <c r="N19" s="1">
-        <v>3138387.69</v>
+        <v>2024471.64</v>
       </c>
       <c r="O19" s="1">
-        <v>0.6</v>
+        <v>0.4</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
+        <v>86</v>
+      </c>
+      <c r="B20" t="s">
+        <v>87</v>
+      </c>
+      <c r="C20" s="1">
+        <v>3525250.0</v>
+      </c>
+      <c r="D20" s="1">
+        <v>94.988</v>
+      </c>
+      <c r="E20" s="1">
+        <v>96.4088025</v>
+      </c>
+      <c r="F20" t="s">
+        <v>8</v>
+      </c>
+      <c r="G20">
+        <v>1.0</v>
+      </c>
+      <c r="H20" s="1">
+        <v>3398651.31</v>
+      </c>
+      <c r="I20" s="1">
+        <v>-84456.1</v>
+      </c>
+      <c r="J20" s="1">
+        <v>-2.4849886704029</v>
+      </c>
+      <c r="K20">
+        <v>2.25</v>
+      </c>
+      <c r="L20" t="s">
         <v>88</v>
       </c>
-      <c r="B20" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M20" s="1">
-        <v>4443789.58</v>
+        <v>3314195.21</v>
       </c>
       <c r="N20" s="1">
-        <v>4481357.75</v>
+        <v>3393377.65</v>
       </c>
       <c r="O20" s="1">
-        <v>0.86</v>
+        <v>0.68</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
+        <v>89</v>
+      </c>
+      <c r="B21" t="s">
+        <v>90</v>
+      </c>
+      <c r="C21" s="1">
+        <v>3245250.0</v>
+      </c>
+      <c r="D21" s="1">
+        <v>95.448</v>
+      </c>
+      <c r="E21" s="1">
+        <v>97.78572159</v>
+      </c>
+      <c r="F21" t="s">
+        <v>8</v>
+      </c>
+      <c r="G21">
+        <v>1.0</v>
+      </c>
+      <c r="H21" s="1">
+        <v>3173391.13</v>
+      </c>
+      <c r="I21" s="1">
+        <v>-107657.54</v>
+      </c>
+      <c r="J21" s="1">
+        <v>-3.3925077492733</v>
+      </c>
+      <c r="K21">
+        <v>1.05</v>
+      </c>
+      <c r="L21" t="s">
         <v>91</v>
       </c>
-      <c r="B21" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M21" s="1">
-        <v>2309361.48</v>
+        <v>3065733.59</v>
       </c>
       <c r="N21" s="1">
-        <v>2318483.04</v>
+        <v>3099860.46</v>
       </c>
       <c r="O21" s="1">
-        <v>0.44</v>
+        <v>0.62</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
+        <v>92</v>
+      </c>
+      <c r="B22" t="s">
+        <v>93</v>
+      </c>
+      <c r="C22" s="1">
+        <v>4253000.0</v>
+      </c>
+      <c r="D22" s="1">
+        <v>103.101</v>
+      </c>
+      <c r="E22" s="1">
+        <v>103.54083188</v>
+      </c>
+      <c r="F22" t="s">
+        <v>8</v>
+      </c>
+      <c r="G22">
+        <v>1.0</v>
+      </c>
+      <c r="H22" s="1">
+        <v>4403591.58</v>
+      </c>
+      <c r="I22" s="1">
+        <v>-18706.05</v>
+      </c>
+      <c r="J22" s="1">
+        <v>-0.42479075682128</v>
+      </c>
+      <c r="K22">
+        <v>1.25</v>
+      </c>
+      <c r="L22" t="s">
         <v>94</v>
       </c>
-      <c r="B22" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M22" s="1">
-        <v>4373558.52</v>
+        <v>4384885.53</v>
       </c>
       <c r="N22" s="1">
-        <v>4473079.52</v>
+        <v>4438107.1</v>
       </c>
       <c r="O22" s="1">
-        <v>0.85</v>
+        <v>0.89</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
+        <v>95</v>
+      </c>
+      <c r="B23" t="s">
+        <v>96</v>
+      </c>
+      <c r="C23" s="1">
+        <v>2124000.0</v>
+      </c>
+      <c r="D23" s="1">
+        <v>107.328</v>
+      </c>
+      <c r="E23" s="1">
+        <v>108.54733851</v>
+      </c>
+      <c r="F23" t="s">
+        <v>8</v>
+      </c>
+      <c r="G23">
+        <v>1.0</v>
+      </c>
+      <c r="H23" s="1">
+        <v>2305545.47</v>
+      </c>
+      <c r="I23" s="1">
+        <v>-25898.75</v>
+      </c>
+      <c r="J23" s="1">
+        <v>-1.1233241910427</v>
+      </c>
+      <c r="K23">
+        <v>0.82</v>
+      </c>
+      <c r="L23" t="s">
         <v>97</v>
       </c>
-      <c r="B23" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M23" s="1">
-        <v>3272543.94</v>
+        <v>2279646.72</v>
       </c>
       <c r="N23" s="1">
-        <v>3327233.63</v>
+        <v>2297060.61</v>
       </c>
       <c r="O23" s="1">
-        <v>0.64</v>
+        <v>0.46</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
+        <v>98</v>
+      </c>
+      <c r="B24" t="s">
+        <v>99</v>
+      </c>
+      <c r="C24" s="1">
+        <v>4327000.0</v>
+      </c>
+      <c r="D24" s="1">
+        <v>99.612</v>
+      </c>
+      <c r="E24" s="1">
+        <v>99.95464109</v>
+      </c>
+      <c r="F24" t="s">
+        <v>8</v>
+      </c>
+      <c r="G24">
+        <v>1.0</v>
+      </c>
+      <c r="H24" s="1">
+        <v>4325037.32</v>
+      </c>
+      <c r="I24" s="1">
+        <v>-14826.08</v>
+      </c>
+      <c r="J24" s="1">
+        <v>-0.34279657961425</v>
+      </c>
+      <c r="K24">
+        <v>2.63</v>
+      </c>
+      <c r="L24" t="s">
         <v>100</v>
       </c>
-      <c r="B24" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M24" s="1">
-        <v>2729562.67</v>
+        <v>4310211.24</v>
       </c>
       <c r="N24" s="1">
-        <v>2763513.23</v>
+        <v>4424155.57</v>
       </c>
       <c r="O24" s="1">
-        <v>0.53</v>
+        <v>0.88</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
+        <v>101</v>
+      </c>
+      <c r="B25" t="s">
+        <v>102</v>
+      </c>
+      <c r="C25" s="1">
+        <v>3261000.0</v>
+      </c>
+      <c r="D25" s="1">
+        <v>97.321</v>
+      </c>
+      <c r="E25" s="1">
+        <v>100.01062956</v>
+      </c>
+      <c r="F25" t="s">
+        <v>8</v>
+      </c>
+      <c r="G25">
+        <v>1.0</v>
+      </c>
+      <c r="H25" s="1">
+        <v>3261346.63</v>
+      </c>
+      <c r="I25" s="1">
+        <v>-87708.82</v>
+      </c>
+      <c r="J25" s="1">
+        <v>-2.6893436960425</v>
+      </c>
+      <c r="K25">
+        <v>1.92</v>
+      </c>
+      <c r="L25" t="s">
         <v>103</v>
       </c>
-      <c r="B25" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M25" s="1">
-        <v>4689712.44</v>
+        <v>3173637.81</v>
       </c>
       <c r="N25" s="1">
-        <v>4839243.95</v>
+        <v>3236253.54</v>
       </c>
       <c r="O25" s="1">
-        <v>0.92</v>
+        <v>0.65</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
+        <v>104</v>
+      </c>
+      <c r="B26" t="s">
+        <v>105</v>
+      </c>
+      <c r="C26" s="1">
+        <v>2657000.0</v>
+      </c>
+      <c r="D26" s="1">
+        <v>99.688</v>
+      </c>
+      <c r="E26" s="1">
+        <v>100.06368348</v>
+      </c>
+      <c r="F26" t="s">
+        <v>8</v>
+      </c>
+      <c r="G26">
+        <v>1.0</v>
+      </c>
+      <c r="H26" s="1">
+        <v>2658692.07</v>
+      </c>
+      <c r="I26" s="1">
+        <v>-9981.91</v>
+      </c>
+      <c r="J26" s="1">
+        <v>-0.37544438156766</v>
+      </c>
+      <c r="K26">
+        <v>1.56</v>
+      </c>
+      <c r="L26" t="s">
         <v>106</v>
       </c>
-      <c r="B26" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M26" s="1">
-        <v>1468452.35</v>
+        <v>2648710.16</v>
       </c>
       <c r="N26" s="1">
-        <v>1481246.62</v>
+        <v>2690041.27</v>
       </c>
       <c r="O26" s="1">
-        <v>0.28</v>
+        <v>0.54</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
+        <v>107</v>
+      </c>
+      <c r="B27" t="s">
+        <v>108</v>
+      </c>
+      <c r="C27" s="1">
+        <v>4746000.0</v>
+      </c>
+      <c r="D27" s="1">
+        <v>95.758</v>
+      </c>
+      <c r="E27" s="1">
+        <v>65.88463274</v>
+      </c>
+      <c r="F27" t="s">
+        <v>8</v>
+      </c>
+      <c r="G27">
+        <v>1.0</v>
+      </c>
+      <c r="H27" s="1">
+        <v>3126884.67</v>
+      </c>
+      <c r="I27" s="1">
+        <v>1417790.01</v>
+      </c>
+      <c r="J27" s="1">
+        <v>45.341934853005</v>
+      </c>
+      <c r="K27">
+        <v>3.42</v>
+      </c>
+      <c r="L27" t="s">
         <v>109</v>
       </c>
-      <c r="B27" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M27" s="1">
-        <v>712061.45</v>
+        <v>4544674.68</v>
       </c>
       <c r="N27" s="1">
-        <v>720486.61</v>
+        <v>4707208.93</v>
       </c>
       <c r="O27" s="1">
-        <v>0.14</v>
+        <v>0.94</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
+        <v>110</v>
+      </c>
+      <c r="B28" t="s">
+        <v>111</v>
+      </c>
+      <c r="C28" s="1">
+        <v>1445000.0</v>
+      </c>
+      <c r="D28" s="1">
+        <v>99.635</v>
+      </c>
+      <c r="E28" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F28" t="s">
+        <v>8</v>
+      </c>
+      <c r="G28">
+        <v>1.0</v>
+      </c>
+      <c r="H28" s="1">
+        <v>1445000.0</v>
+      </c>
+      <c r="I28" s="1">
+        <v>-5274.25</v>
+      </c>
+      <c r="J28" s="1">
+        <v>-0.365</v>
+      </c>
+      <c r="K28">
+        <v>1.12</v>
+      </c>
+      <c r="L28" t="s">
         <v>112</v>
       </c>
-      <c r="B28" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M28" s="1">
-        <v>2373243.84</v>
+        <v>1439725.75</v>
       </c>
       <c r="N28" s="1">
-        <v>2385519.84</v>
+        <v>1455931.83</v>
       </c>
       <c r="O28" s="1">
-        <v>0.46</v>
+        <v>0.29</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
+        <v>113</v>
+      </c>
+      <c r="B29" t="s">
+        <v>114</v>
+      </c>
+      <c r="C29" s="1">
+        <v>1268000.0</v>
+      </c>
+      <c r="D29" s="1">
+        <v>103.684</v>
+      </c>
+      <c r="E29" s="1">
+        <v>52.65093533</v>
+      </c>
+      <c r="F29" t="s">
+        <v>8</v>
+      </c>
+      <c r="G29">
+        <v>1.0</v>
+      </c>
+      <c r="H29" s="1">
+        <v>667613.86</v>
+      </c>
+      <c r="I29" s="1">
+        <v>33566.47</v>
+      </c>
+      <c r="J29" s="1">
+        <v>5.0278270136573</v>
+      </c>
+      <c r="K29">
+        <v>0.83</v>
+      </c>
+      <c r="L29" t="s">
         <v>115</v>
       </c>
-      <c r="B29" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M29" s="1">
-        <v>1270154.79</v>
+        <v>701180.33</v>
       </c>
       <c r="N29" s="1">
-        <v>1271388.54</v>
+        <v>711765.78</v>
       </c>
       <c r="O29" s="1">
-        <v>0.24</v>
+        <v>0.14</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
+        <v>116</v>
+      </c>
+      <c r="B30" t="s">
+        <v>117</v>
+      </c>
+      <c r="C30" s="1">
+        <v>1269000.0</v>
+      </c>
+      <c r="D30" s="1">
+        <v>98.159</v>
+      </c>
+      <c r="E30" s="1">
+        <v>99.92911899</v>
+      </c>
+      <c r="F30" t="s">
+        <v>8</v>
+      </c>
+      <c r="G30">
+        <v>1.0</v>
+      </c>
+      <c r="H30" s="1">
+        <v>1268100.52</v>
+      </c>
+      <c r="I30" s="1">
+        <v>-22462.81</v>
+      </c>
+      <c r="J30" s="1">
+        <v>-1.7713745594868</v>
+      </c>
+      <c r="K30">
+        <v>0.49</v>
+      </c>
+      <c r="L30" t="s">
         <v>118</v>
       </c>
-      <c r="B30" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M30" s="1">
-        <v>1315857.5</v>
+        <v>1245637.71</v>
       </c>
       <c r="N30" s="1">
-        <v>1324663.23</v>
+        <v>1251806.46</v>
       </c>
       <c r="O30" s="1">
         <v>0.25</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
+        <v>119</v>
+      </c>
+      <c r="B31" t="s">
+        <v>120</v>
+      </c>
+      <c r="C31" s="1">
+        <v>1325000.0</v>
+      </c>
+      <c r="D31" s="1">
+        <v>97.125</v>
+      </c>
+      <c r="E31" s="1">
+        <v>102.98398264</v>
+      </c>
+      <c r="F31" t="s">
+        <v>8</v>
+      </c>
+      <c r="G31">
+        <v>1.0</v>
+      </c>
+      <c r="H31" s="1">
+        <v>1364537.77</v>
+      </c>
+      <c r="I31" s="1">
+        <v>-77631.52</v>
+      </c>
+      <c r="J31" s="1">
+        <v>-5.6892173823814</v>
+      </c>
+      <c r="K31">
+        <v>1.07</v>
+      </c>
+      <c r="L31" t="s">
         <v>121</v>
       </c>
-      <c r="B31" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M31" s="1">
-        <v>2921798.0</v>
+        <v>1286906.25</v>
       </c>
       <c r="N31" s="1">
-        <v>2942623.69</v>
+        <v>1301048.78</v>
       </c>
       <c r="O31" s="1">
-        <v>0.56</v>
+        <v>0.26</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
+        <v>122</v>
+      </c>
+      <c r="B32" t="s">
+        <v>123</v>
+      </c>
+      <c r="C32" s="1">
+        <v>2950000.0</v>
+      </c>
+      <c r="D32" s="1">
+        <v>97.701</v>
+      </c>
+      <c r="E32" s="1">
+        <v>99.45524576</v>
+      </c>
+      <c r="F32" t="s">
+        <v>8</v>
+      </c>
+      <c r="G32">
+        <v>1.0</v>
+      </c>
+      <c r="H32" s="1">
+        <v>2933929.75</v>
+      </c>
+      <c r="I32" s="1">
+        <v>-51750.25</v>
+      </c>
+      <c r="J32" s="1">
+        <v>-1.7638544344833</v>
+      </c>
+      <c r="K32">
+        <v>1.03</v>
+      </c>
+      <c r="L32" t="s">
         <v>124</v>
       </c>
-      <c r="B32" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M32" s="1">
-        <v>1746968.79</v>
+        <v>2882179.5</v>
       </c>
       <c r="N32" s="1">
-        <v>1754284.73</v>
+        <v>2912471.41</v>
       </c>
       <c r="O32" s="1">
-        <v>0.33</v>
+        <v>0.58</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
       <c r="B33" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="C33" s="1">
-        <v>2247000.0</v>
+        <v>1713000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>101.282</v>
+        <v>99.403</v>
       </c>
       <c r="E33" s="1">
         <v>100.0</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>2247000.0</v>
+        <v>1713000.0</v>
       </c>
       <c r="I33" s="1">
-        <v>28806.54</v>
+        <v>-10226.61</v>
       </c>
       <c r="J33" s="1">
-        <v>1.282</v>
+        <v>-0.597</v>
       </c>
       <c r="K33">
-        <v>1.14</v>
+        <v>0.71</v>
       </c>
       <c r="L33" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="M33" s="1">
-        <v>2275806.54</v>
+        <v>1702773.39</v>
       </c>
       <c r="N33" s="1">
-        <v>2301366.17</v>
+        <v>1714966.62</v>
       </c>
       <c r="O33" s="1">
-        <v>0.44</v>
+        <v>0.34</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
+        <v>128</v>
+      </c>
+      <c r="B34" t="s">
+        <v>129</v>
+      </c>
+      <c r="C34" s="1">
+        <v>2247000.0</v>
+      </c>
+      <c r="D34" s="1">
+        <v>97.75</v>
+      </c>
+      <c r="E34" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F34" t="s">
+        <v>8</v>
+      </c>
+      <c r="G34">
+        <v>1.0</v>
+      </c>
+      <c r="H34" s="1">
+        <v>2247000.0</v>
+      </c>
+      <c r="I34" s="1">
+        <v>-50557.5</v>
+      </c>
+      <c r="J34" s="1">
+        <v>-2.25</v>
+      </c>
+      <c r="K34">
+        <v>1.43</v>
+      </c>
+      <c r="L34" t="s">
         <v>130</v>
       </c>
-      <c r="B34" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M34" s="1">
-        <v>2357237.54</v>
+        <v>2196442.5</v>
       </c>
       <c r="N34" s="1">
-        <v>2396602.04</v>
+        <v>2228555.88</v>
       </c>
       <c r="O34" s="1">
-        <v>0.46</v>
+        <v>0.45</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
+        <v>131</v>
+      </c>
+      <c r="B35" t="s">
+        <v>132</v>
+      </c>
+      <c r="C35" s="1">
+        <v>2282000.0</v>
+      </c>
+      <c r="D35" s="1">
+        <v>101.832</v>
+      </c>
+      <c r="E35" s="1">
+        <v>103.51827695</v>
+      </c>
+      <c r="F35" t="s">
+        <v>8</v>
+      </c>
+      <c r="G35">
+        <v>1.0</v>
+      </c>
+      <c r="H35" s="1">
+        <v>2362287.08</v>
+      </c>
+      <c r="I35" s="1">
+        <v>-38480.84</v>
+      </c>
+      <c r="J35" s="1">
+        <v>-1.6289654346329</v>
+      </c>
+      <c r="K35">
+        <v>2.04</v>
+      </c>
+      <c r="L35" t="s">
         <v>133</v>
       </c>
-      <c r="B35" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M35" s="1">
-        <v>824024.25</v>
+        <v>2323806.24</v>
       </c>
       <c r="N35" s="1">
-        <v>824614.75</v>
+        <v>2370460.46</v>
       </c>
       <c r="O35" s="1">
-        <v>0.16</v>
+        <v>0.47</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
+        <v>134</v>
+      </c>
+      <c r="B36" t="s">
         <v>135</v>
       </c>
-      <c r="B36" t="s">
+      <c r="C36" s="1">
+        <v>791000.0</v>
+      </c>
+      <c r="D36" s="1">
+        <v>101.033</v>
+      </c>
+      <c r="E36" s="1">
+        <v>100.39127686</v>
+      </c>
+      <c r="F36" t="s">
+        <v>8</v>
+      </c>
+      <c r="G36">
+        <v>1.0</v>
+      </c>
+      <c r="H36" s="1">
+        <v>794095.0</v>
+      </c>
+      <c r="I36" s="1">
+        <v>5076.03</v>
+      </c>
+      <c r="J36" s="1">
+        <v>0.63922200744243</v>
+      </c>
+      <c r="K36">
+        <v>0.37</v>
+      </c>
+      <c r="L36" t="s">
         <v>136</v>
       </c>
-      <c r="C36" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M36" s="1">
-        <v>1880172.0</v>
+        <v>799171.03</v>
       </c>
       <c r="N36" s="1">
-        <v>1918335.7</v>
+        <v>802123.55</v>
       </c>
       <c r="O36" s="1">
-        <v>0.37</v>
+        <v>0.16</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
+        <v>137</v>
+      </c>
+      <c r="B37" t="s">
         <v>138</v>
       </c>
-      <c r="B37" t="s">
+      <c r="C37" s="1">
+        <v>1800000.0</v>
+      </c>
+      <c r="D37" s="1">
+        <v>102.259</v>
+      </c>
+      <c r="E37" s="1">
+        <v>103.60736833</v>
+      </c>
+      <c r="F37" t="s">
+        <v>8</v>
+      </c>
+      <c r="G37">
+        <v>1.0</v>
+      </c>
+      <c r="H37" s="1">
+        <v>1864932.63</v>
+      </c>
+      <c r="I37" s="1">
+        <v>-24270.63</v>
+      </c>
+      <c r="J37" s="1">
+        <v>-1.3014212743975</v>
+      </c>
+      <c r="K37">
+        <v>2.4</v>
+      </c>
+      <c r="L37" t="s">
         <v>139</v>
       </c>
-      <c r="C37" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M37" s="1">
-        <v>2707465.32</v>
+        <v>1840662.0</v>
       </c>
       <c r="N37" s="1">
-        <v>2707698.54</v>
+        <v>1883880.49</v>
       </c>
       <c r="O37" s="1">
-        <v>0.52</v>
+        <v>0.38</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>140</v>
       </c>
       <c r="B38" t="s">
         <v>141</v>
       </c>
       <c r="C38" s="1">
-        <v>2700000.0</v>
+        <v>2724000.0</v>
       </c>
       <c r="D38" s="1">
-        <v>101.138</v>
+        <v>98.506</v>
       </c>
       <c r="E38" s="1">
-        <v>97.99</v>
+        <v>93.54200514</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>2645730.0</v>
+        <v>2548084.22</v>
       </c>
       <c r="I38" s="1">
-        <v>84996.0</v>
+        <v>135219.22</v>
       </c>
       <c r="J38" s="1">
-        <v>3.2125727115012</v>
+        <v>5.3067013616999</v>
       </c>
       <c r="K38">
-        <v>1.92</v>
+        <v>0.18</v>
       </c>
       <c r="L38" t="s">
         <v>142</v>
       </c>
       <c r="M38" s="1">
-        <v>2730726.0</v>
+        <v>2683303.44</v>
       </c>
       <c r="N38" s="1">
-        <v>2782476.0</v>
+        <v>2688201.04</v>
       </c>
       <c r="O38" s="1">
-        <v>0.53</v>
+        <v>0.54</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>143</v>
       </c>
       <c r="B39" t="s">
         <v>144</v>
       </c>
       <c r="C39" s="1">
-        <v>4233000.0</v>
+        <v>2700000.0</v>
       </c>
       <c r="D39" s="1">
-        <v>105.272</v>
+        <v>98.232</v>
       </c>
       <c r="E39" s="1">
-        <v>100.83408623</v>
+        <v>97.99</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>4268306.87</v>
+        <v>2645730.0</v>
       </c>
       <c r="I39" s="1">
-        <v>187856.89</v>
+        <v>6534.0</v>
       </c>
       <c r="J39" s="1">
-        <v>4.4012039368669</v>
+        <v>0.24696397591591</v>
       </c>
       <c r="K39">
-        <v>1.9</v>
+        <v>2.19</v>
       </c>
       <c r="L39" t="s">
         <v>145</v>
       </c>
       <c r="M39" s="1">
-        <v>4456163.76</v>
+        <v>2652264.0</v>
       </c>
       <c r="N39" s="1">
-        <v>4536678.95</v>
+        <v>2711514.0</v>
       </c>
       <c r="O39" s="1">
-        <v>0.87</v>
+        <v>0.54</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>146</v>
       </c>
       <c r="B40" t="s">
         <v>147</v>
       </c>
       <c r="C40" s="1">
-        <v>2377000.0</v>
+        <v>4233000.0</v>
       </c>
       <c r="D40" s="1">
-        <v>103.366</v>
+        <v>101.425</v>
       </c>
       <c r="E40" s="1">
-        <v>100.1633029</v>
+        <v>100.83408623</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>2380881.71</v>
+        <v>4268306.87</v>
       </c>
       <c r="I40" s="1">
-        <v>76128.11</v>
+        <v>25013.38</v>
       </c>
       <c r="J40" s="1">
-        <v>3.1974755268291</v>
+        <v>0.58602581215066</v>
       </c>
       <c r="K40">
-        <v>2.75</v>
+        <v>2.36</v>
       </c>
       <c r="L40" t="s">
         <v>148</v>
       </c>
       <c r="M40" s="1">
-        <v>2457009.82</v>
+        <v>4293320.25</v>
       </c>
       <c r="N40" s="1">
-        <v>2522377.32</v>
+        <v>4393236.69</v>
       </c>
       <c r="O40" s="1">
-        <v>0.48</v>
+        <v>0.88</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>149</v>
       </c>
       <c r="B41" t="s">
         <v>150</v>
       </c>
       <c r="C41" s="1">
-        <v>5123000.0</v>
+        <v>2377000.0</v>
       </c>
       <c r="D41" s="1">
-        <v>104.316</v>
+        <v>101.252</v>
       </c>
       <c r="E41" s="1">
-        <v>102.84970974</v>
+        <v>100.1633029</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>5268990.63</v>
+        <v>2380881.71</v>
       </c>
       <c r="I41" s="1">
-        <v>75118.05</v>
+        <v>25878.33</v>
       </c>
       <c r="J41" s="1">
-        <v>1.4256630021754</v>
+        <v>1.086922121805</v>
       </c>
       <c r="K41">
-        <v>2.25</v>
+        <v>3.11</v>
       </c>
       <c r="L41" t="s">
         <v>151</v>
       </c>
       <c r="M41" s="1">
-        <v>5344108.68</v>
+        <v>2406760.04</v>
       </c>
       <c r="N41" s="1">
-        <v>5459376.18</v>
+        <v>2480616.83</v>
       </c>
       <c r="O41" s="1">
-        <v>1.04</v>
+        <v>0.5</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>152</v>
       </c>
       <c r="B42" t="s">
         <v>153</v>
       </c>
       <c r="C42" s="1">
-        <v>2472000.0</v>
+        <v>5123000.0</v>
       </c>
       <c r="D42" s="1">
-        <v>103.747</v>
+        <v>101.899</v>
       </c>
       <c r="E42" s="1">
-        <v>100.08024879</v>
+        <v>102.84970974</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>2473983.75</v>
+        <v>5268990.63</v>
       </c>
       <c r="I42" s="1">
-        <v>90642.09</v>
+        <v>-48704.86</v>
       </c>
       <c r="J42" s="1">
-        <v>3.6638110496886</v>
+        <v>-0.9243679372419</v>
       </c>
       <c r="K42">
-        <v>2.45</v>
+        <v>2.67</v>
       </c>
       <c r="L42" t="s">
         <v>154</v>
       </c>
       <c r="M42" s="1">
-        <v>2564625.84</v>
+        <v>5220285.77</v>
       </c>
       <c r="N42" s="1">
-        <v>2625189.84</v>
+        <v>5356899.1</v>
       </c>
       <c r="O42" s="1">
-        <v>0.5</v>
+        <v>1.07</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>155</v>
       </c>
       <c r="B43" t="s">
         <v>156</v>
       </c>
       <c r="C43" s="1">
-        <v>3348000.0</v>
+        <v>2472000.0</v>
       </c>
       <c r="D43" s="1">
-        <v>102.132</v>
+        <v>97.458</v>
       </c>
       <c r="E43" s="1">
-        <v>100.0</v>
+        <v>100.08024879</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>3348000.0</v>
+        <v>2473983.75</v>
       </c>
       <c r="I43" s="1">
-        <v>71379.35</v>
+        <v>-64821.99</v>
       </c>
       <c r="J43" s="1">
-        <v>2.1319997013142</v>
+        <v>-2.6201461509195</v>
       </c>
       <c r="K43">
-        <v>1.69</v>
+        <v>2.84</v>
       </c>
       <c r="L43" t="s">
         <v>157</v>
       </c>
       <c r="M43" s="1">
-        <v>3419379.35</v>
+        <v>2409161.76</v>
       </c>
       <c r="N43" s="1">
-        <v>3476051.23</v>
+        <v>2479339.09</v>
       </c>
       <c r="O43" s="1">
-        <v>0.66</v>
+        <v>0.5</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>158</v>
       </c>
       <c r="B44" t="s">
         <v>159</v>
       </c>
       <c r="C44" s="1">
-        <v>1897000.0</v>
+        <v>3348000.0</v>
       </c>
       <c r="D44" s="1">
-        <v>103.662</v>
+        <v>99.506</v>
       </c>
       <c r="E44" s="1">
-        <v>102.70391249</v>
+        <v>100.0</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>1948293.22</v>
+        <v>3348000.0</v>
       </c>
       <c r="I44" s="1">
-        <v>18174.92</v>
+        <v>-16539.12</v>
       </c>
       <c r="J44" s="1">
-        <v>0.93286368876241</v>
+        <v>-0.494</v>
       </c>
       <c r="K44">
-        <v>2.49</v>
+        <v>1.96</v>
       </c>
       <c r="L44" t="s">
         <v>160</v>
       </c>
       <c r="M44" s="1">
-        <v>1966468.14</v>
+        <v>3331460.88</v>
       </c>
       <c r="N44" s="1">
-        <v>2013735.06</v>
+        <v>3397200.26</v>
       </c>
       <c r="O44" s="1">
-        <v>0.38</v>
+        <v>0.68</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>161</v>
       </c>
       <c r="B45" t="s">
         <v>162</v>
       </c>
       <c r="C45" s="1">
-        <v>2500000.0</v>
+        <v>1897000.0</v>
       </c>
       <c r="D45" s="1">
-        <v>106.734</v>
+        <v>103.049</v>
       </c>
       <c r="E45" s="1">
-        <v>101.486</v>
+        <v>102.70391249</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
-        <v>2537150.0</v>
+        <v>1948293.22</v>
       </c>
       <c r="I45" s="1">
-        <v>131200.0</v>
+        <v>6546.31</v>
       </c>
       <c r="J45" s="1">
-        <v>5.1711566127348</v>
+        <v>0.33600229846306</v>
       </c>
       <c r="K45">
-        <v>5.37</v>
+        <v>2.85</v>
       </c>
       <c r="L45" t="s">
         <v>163</v>
       </c>
       <c r="M45" s="1">
-        <v>2668350.0</v>
+        <v>1954839.53</v>
       </c>
       <c r="N45" s="1">
-        <v>2802656.51</v>
+        <v>2008956.72</v>
       </c>
       <c r="O45" s="1">
-        <v>0.54</v>
+        <v>0.4</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>164</v>
       </c>
       <c r="B46" t="s">
         <v>165</v>
       </c>
       <c r="C46" s="1">
-        <v>1936000.0</v>
+        <v>2500000.0</v>
       </c>
       <c r="D46" s="1">
-        <v>101.9</v>
+        <v>104.264</v>
       </c>
       <c r="E46" s="1">
-        <v>100.10319267</v>
+        <v>101.486</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>1937997.81</v>
+        <v>2537150.0</v>
       </c>
       <c r="I46" s="1">
-        <v>34786.19</v>
+        <v>69450.0</v>
       </c>
       <c r="J46" s="1">
-        <v>1.7949550727304</v>
+        <v>2.7373233746527</v>
       </c>
       <c r="K46">
-        <v>1.03</v>
+        <v>5.8</v>
       </c>
       <c r="L46" t="s">
         <v>166</v>
       </c>
       <c r="M46" s="1">
-        <v>1972784.0</v>
+        <v>2606600.0</v>
       </c>
       <c r="N46" s="1">
-        <v>1992708.67</v>
+        <v>2751694.18</v>
       </c>
       <c r="O46" s="1">
-        <v>0.38</v>
+        <v>0.55</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>167</v>
       </c>
       <c r="B47" t="s">
         <v>168</v>
       </c>
       <c r="C47" s="1">
-        <v>2700000.0</v>
+        <v>1936000.0</v>
       </c>
       <c r="D47" s="1">
-        <v>98.718</v>
+        <v>99.626</v>
       </c>
       <c r="E47" s="1">
-        <v>96.84</v>
+        <v>100.10319267</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>2614680.0</v>
+        <v>1937997.81</v>
       </c>
       <c r="I47" s="1">
-        <v>50706.0</v>
+        <v>-9238.45</v>
       </c>
       <c r="J47" s="1">
-        <v>1.9392812887237</v>
+        <v>-0.47670074508495</v>
       </c>
       <c r="K47">
-        <v>1.98</v>
+        <v>1.29</v>
       </c>
       <c r="L47" t="s">
         <v>169</v>
       </c>
       <c r="M47" s="1">
-        <v>2665386.0</v>
+        <v>1928759.36</v>
       </c>
       <c r="N47" s="1">
-        <v>2718767.25</v>
+        <v>1953792.92</v>
       </c>
       <c r="O47" s="1">
-        <v>0.52</v>
+        <v>0.39</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>170</v>
       </c>
       <c r="B48" t="s">
         <v>171</v>
       </c>
       <c r="C48" s="1">
-        <v>2170000.0</v>
+        <v>2700000.0</v>
       </c>
       <c r="D48" s="1">
-        <v>99.6</v>
+        <v>97.091</v>
       </c>
       <c r="E48" s="1">
-        <v>92.4965576</v>
+        <v>96.84</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>2007175.3</v>
+        <v>2614680.0</v>
       </c>
       <c r="I48" s="1">
-        <v>154144.7</v>
+        <v>6777.0</v>
       </c>
       <c r="J48" s="1">
-        <v>7.6796829853377</v>
+        <v>0.25919041718298</v>
       </c>
       <c r="K48">
-        <v>0.42</v>
+        <v>2.25</v>
       </c>
       <c r="L48" t="s">
         <v>172</v>
       </c>
       <c r="M48" s="1">
-        <v>2161320.0</v>
+        <v>2621457.0</v>
       </c>
       <c r="N48" s="1">
-        <v>2170361.67</v>
+        <v>2682150.75</v>
       </c>
       <c r="O48" s="1">
-        <v>0.41</v>
+        <v>0.54</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>173</v>
       </c>
       <c r="B49" t="s">
         <v>174</v>
       </c>
       <c r="C49" s="1">
-        <v>4063000.0</v>
+        <v>2170000.0</v>
       </c>
       <c r="D49" s="1">
-        <v>101.809</v>
+        <v>97.5</v>
       </c>
       <c r="E49" s="1">
-        <v>97.961492</v>
+        <v>92.4965576</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>3980175.42</v>
+        <v>2007175.3</v>
       </c>
       <c r="I49" s="1">
-        <v>156324.25</v>
+        <v>108574.7</v>
       </c>
       <c r="J49" s="1">
-        <v>3.9275718656642</v>
+        <v>5.4093282235986</v>
       </c>
       <c r="K49">
-        <v>0.58</v>
+        <v>0.59</v>
       </c>
       <c r="L49" t="s">
         <v>175</v>
       </c>
       <c r="M49" s="1">
-        <v>4136499.67</v>
+        <v>2115750.0</v>
       </c>
       <c r="N49" s="1">
-        <v>4159875.83</v>
+        <v>2128559.03</v>
       </c>
       <c r="O49" s="1">
-        <v>0.79</v>
+        <v>0.43</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>176</v>
       </c>
       <c r="B50" t="s">
         <v>177</v>
       </c>
       <c r="C50" s="1">
-        <v>1800000.0</v>
+        <v>4063000.0</v>
       </c>
       <c r="D50" s="1">
-        <v>92.269</v>
+        <v>97.375</v>
       </c>
       <c r="E50" s="1">
-        <v>89.54278944</v>
+        <v>97.961492</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>1611770.21</v>
+        <v>3980175.42</v>
       </c>
       <c r="I50" s="1">
-        <v>49071.79</v>
+        <v>-23829.17</v>
       </c>
       <c r="J50" s="1">
-        <v>3.0445897123263</v>
+        <v>-0.59869647654876</v>
       </c>
       <c r="K50">
-        <v>2.25</v>
+        <v>0.9</v>
       </c>
       <c r="L50" t="s">
         <v>178</v>
       </c>
       <c r="M50" s="1">
-        <v>1660842.0</v>
+        <v>3956346.25</v>
       </c>
       <c r="N50" s="1">
-        <v>1701342.0</v>
+        <v>3993080.22</v>
       </c>
       <c r="O50" s="1">
-        <v>0.32</v>
+        <v>0.8</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>179</v>
       </c>
       <c r="B51" t="s">
         <v>180</v>
       </c>
       <c r="C51" s="1">
-        <v>2477000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="D51" s="1">
-        <v>100.593</v>
+        <v>87.034</v>
       </c>
       <c r="E51" s="1">
-        <v>100.00201776</v>
+        <v>89.54278944</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>2477049.98</v>
+        <v>1611770.21</v>
       </c>
       <c r="I51" s="1">
-        <v>14638.63</v>
+        <v>-45158.21</v>
       </c>
       <c r="J51" s="1">
-        <v>0.5909703121937</v>
+        <v>-2.801777183858</v>
       </c>
       <c r="K51">
-        <v>1.53</v>
+        <v>2.46</v>
       </c>
       <c r="L51" t="s">
         <v>181</v>
       </c>
       <c r="M51" s="1">
-        <v>2491688.61</v>
+        <v>1566612.0</v>
       </c>
       <c r="N51" s="1">
-        <v>2529617.67</v>
+        <v>1610810.63</v>
       </c>
       <c r="O51" s="1">
-        <v>0.48</v>
+        <v>0.32</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>182</v>
       </c>
       <c r="B52" t="s">
         <v>183</v>
       </c>
       <c r="C52" s="1">
-        <v>3207000.0</v>
+        <v>2477000.0</v>
       </c>
       <c r="D52" s="1">
-        <v>103.09</v>
+        <v>98.005</v>
       </c>
       <c r="E52" s="1">
-        <v>102.084372</v>
+        <v>100.00201776</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>3273845.81</v>
+        <v>2477049.98</v>
       </c>
       <c r="I52" s="1">
-        <v>32250.49</v>
+        <v>-49466.13</v>
       </c>
       <c r="J52" s="1">
-        <v>0.98509495778605</v>
+        <v>-1.9969774691425</v>
       </c>
       <c r="K52">
-        <v>2.44</v>
+        <v>1.74</v>
       </c>
       <c r="L52" t="s">
         <v>184</v>
       </c>
       <c r="M52" s="1">
-        <v>3306096.3</v>
+        <v>2427583.85</v>
       </c>
       <c r="N52" s="1">
-        <v>3384467.36</v>
+        <v>2470673.33</v>
       </c>
       <c r="O52" s="1">
-        <v>0.65</v>
+        <v>0.49</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>185</v>
       </c>
       <c r="B53" t="s">
         <v>186</v>
       </c>
       <c r="C53" s="1">
-        <v>1923000.0</v>
+        <v>3207000.0</v>
       </c>
       <c r="D53" s="1">
-        <v>103.094</v>
+        <v>101.852</v>
       </c>
       <c r="E53" s="1">
-        <v>100.24366355</v>
+        <v>102.084372</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>1927685.65</v>
+        <v>3273845.81</v>
       </c>
       <c r="I53" s="1">
-        <v>54811.97</v>
+        <v>-7452.17</v>
       </c>
       <c r="J53" s="1">
-        <v>2.8434081044282</v>
+        <v>-0.2276273970276</v>
       </c>
       <c r="K53">
-        <v>1.65</v>
+        <v>2.8</v>
       </c>
       <c r="L53" t="s">
         <v>187</v>
       </c>
       <c r="M53" s="1">
-        <v>1982497.62</v>
+        <v>3266393.64</v>
       </c>
       <c r="N53" s="1">
-        <v>2014227.12</v>
+        <v>3356122.83</v>
       </c>
       <c r="O53" s="1">
-        <v>0.38</v>
+        <v>0.67</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>188</v>
       </c>
       <c r="B54" t="s">
         <v>189</v>
       </c>
       <c r="C54" s="1">
-        <v>1289000.0</v>
+        <v>1923000.0</v>
       </c>
       <c r="D54" s="1">
-        <v>100.854</v>
+        <v>100.614</v>
       </c>
       <c r="E54" s="1">
-        <v>100.0</v>
+        <v>100.24366355</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>1289000.0</v>
+        <v>1927685.65</v>
       </c>
       <c r="I54" s="1">
-        <v>11008.06</v>
+        <v>7121.57</v>
       </c>
       <c r="J54" s="1">
-        <v>0.854</v>
+        <v>0.36943627193573</v>
       </c>
       <c r="K54">
-        <v>1.6</v>
+        <v>1.96</v>
       </c>
       <c r="L54" t="s">
         <v>190</v>
       </c>
       <c r="M54" s="1">
-        <v>1300008.06</v>
+        <v>1934807.22</v>
       </c>
       <c r="N54" s="1">
-        <v>1320611.95</v>
+        <v>1972412.55</v>
       </c>
       <c r="O54" s="1">
-        <v>0.25</v>
+        <v>0.39</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>191</v>
       </c>
       <c r="B55" t="s">
         <v>192</v>
       </c>
       <c r="C55" s="1">
-        <v>1600000.0</v>
+        <v>1289000.0</v>
       </c>
       <c r="D55" s="1">
-        <v>103.342</v>
+        <v>100.116</v>
       </c>
       <c r="E55" s="1">
-        <v>99.8308825</v>
+        <v>100.0</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>1597294.12</v>
+        <v>1289000.0</v>
       </c>
       <c r="I55" s="1">
-        <v>56177.88</v>
+        <v>1495.24</v>
       </c>
       <c r="J55" s="1">
-        <v>3.5170654732016</v>
+        <v>0.116</v>
       </c>
       <c r="K55">
-        <v>0.68</v>
+        <v>0.13</v>
       </c>
       <c r="L55" t="s">
         <v>193</v>
       </c>
       <c r="M55" s="1">
-        <v>1653472.0</v>
+        <v>1290495.24</v>
       </c>
       <c r="N55" s="1">
-        <v>1664288.44</v>
+        <v>1292113.65</v>
       </c>
       <c r="O55" s="1">
-        <v>0.32</v>
+        <v>0.26</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>194</v>
       </c>
       <c r="B56" t="s">
         <v>195</v>
       </c>
       <c r="C56" s="1">
-        <v>1582000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="D56" s="1">
-        <v>102.298</v>
+        <v>100.953</v>
       </c>
       <c r="E56" s="1">
-        <v>100.16979772</v>
+        <v>99.8308825</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>1584686.2</v>
+        <v>1597294.12</v>
       </c>
       <c r="I56" s="1">
-        <v>33668.16</v>
+        <v>17953.88</v>
       </c>
       <c r="J56" s="1">
-        <v>2.1245947620418</v>
+        <v>1.1240184118376</v>
       </c>
       <c r="K56">
-        <v>2.63</v>
+        <v>0.96</v>
       </c>
       <c r="L56" t="s">
         <v>196</v>
       </c>
       <c r="M56" s="1">
-        <v>1618354.36</v>
+        <v>1615248.0</v>
       </c>
       <c r="N56" s="1">
-        <v>1659881.86</v>
+        <v>1630667.18</v>
       </c>
       <c r="O56" s="1">
-        <v>0.32</v>
+        <v>0.33</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>197</v>
       </c>
       <c r="B57" t="s">
         <v>198</v>
       </c>
       <c r="C57" s="1">
-        <v>4300000.0</v>
+        <v>1582000.0</v>
       </c>
       <c r="D57" s="1">
-        <v>96.565</v>
+        <v>99.925</v>
       </c>
       <c r="E57" s="1">
-        <v>91.58588302</v>
+        <v>100.16979772</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>3938192.97</v>
+        <v>1584686.2</v>
       </c>
       <c r="I57" s="1">
-        <v>214102.03</v>
+        <v>-3872.7</v>
       </c>
       <c r="J57" s="1">
-        <v>5.436555080743</v>
+        <v>-0.24438276802057</v>
       </c>
       <c r="K57">
-        <v>0.85</v>
+        <v>0.13</v>
       </c>
       <c r="L57" t="s">
         <v>199</v>
       </c>
       <c r="M57" s="1">
-        <v>4152295.0</v>
+        <v>1580813.5</v>
       </c>
       <c r="N57" s="1">
-        <v>4188815.55</v>
+        <v>1582791.0</v>
       </c>
       <c r="O57" s="1">
-        <v>0.8</v>
+        <v>0.32</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
         <v>200</v>
       </c>
       <c r="B58" t="s">
         <v>201</v>
       </c>
       <c r="C58" s="1">
-        <v>1547000.0</v>
+        <v>4300000.0</v>
       </c>
       <c r="D58" s="1">
-        <v>100.129</v>
+        <v>94.678</v>
       </c>
       <c r="E58" s="1">
-        <v>100.0</v>
+        <v>91.58588302</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>1547000.0</v>
+        <v>3938192.97</v>
       </c>
       <c r="I58" s="1">
-        <v>1995.63</v>
+        <v>132961.03</v>
       </c>
       <c r="J58" s="1">
-        <v>0.129</v>
+        <v>3.3761938790927</v>
       </c>
       <c r="K58">
-        <v>1.34</v>
+        <v>0.96</v>
       </c>
       <c r="L58" t="s">
         <v>202</v>
       </c>
       <c r="M58" s="1">
-        <v>1548995.63</v>
+        <v>4071154.0</v>
       </c>
       <c r="N58" s="1">
-        <v>1569655.54</v>
+        <v>4112386.88</v>
       </c>
       <c r="O58" s="1">
-        <v>0.3</v>
+        <v>0.82</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
         <v>203</v>
       </c>
       <c r="B59" t="s">
         <v>204</v>
       </c>
       <c r="C59" s="1">
-        <v>2994000.0</v>
+        <v>1547000.0</v>
       </c>
       <c r="D59" s="1">
-        <v>101.756</v>
+        <v>99.22</v>
       </c>
       <c r="E59" s="1">
-        <v>100.6600501</v>
+        <v>100.0</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>3013761.9</v>
+        <v>1547000.0</v>
       </c>
       <c r="I59" s="1">
-        <v>32812.74</v>
+        <v>-12066.6</v>
       </c>
       <c r="J59" s="1">
-        <v>1.0887635151271</v>
+        <v>-0.78</v>
       </c>
       <c r="K59">
-        <v>2.4</v>
+        <v>1.63</v>
       </c>
       <c r="L59" t="s">
         <v>205</v>
       </c>
       <c r="M59" s="1">
-        <v>3046574.64</v>
+        <v>1534933.4</v>
       </c>
       <c r="N59" s="1">
-        <v>3118305.89</v>
+        <v>1560184.41</v>
       </c>
       <c r="O59" s="1">
-        <v>0.6</v>
+        <v>0.31</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
         <v>206</v>
       </c>
       <c r="B60" t="s">
         <v>207</v>
       </c>
       <c r="C60" s="1">
-        <v>1746000.0</v>
+        <v>2994000.0</v>
       </c>
       <c r="D60" s="1">
-        <v>99.03</v>
+        <v>91.038</v>
       </c>
       <c r="E60" s="1">
-        <v>97.65969015</v>
+        <v>100.6600501</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>1705138.19</v>
+        <v>3013761.9</v>
       </c>
       <c r="I60" s="1">
-        <v>23925.61</v>
+        <v>-288084.18</v>
       </c>
       <c r="J60" s="1">
-        <v>1.4031478586495</v>
+        <v>-9.5589562002227</v>
       </c>
       <c r="K60">
-        <v>1.25</v>
+        <v>2.74</v>
       </c>
       <c r="L60" t="s">
         <v>208</v>
       </c>
       <c r="M60" s="1">
-        <v>1729063.8</v>
+        <v>2725677.72</v>
       </c>
       <c r="N60" s="1">
-        <v>1750816.05</v>
+        <v>2807804.8</v>
       </c>
       <c r="O60" s="1">
-        <v>0.33</v>
+        <v>0.56</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
         <v>209</v>
       </c>
       <c r="B61" t="s">
         <v>210</v>
       </c>
       <c r="C61" s="1">
-        <v>4400000.0</v>
+        <v>1746000.0</v>
       </c>
       <c r="D61" s="1">
-        <v>98.666</v>
+        <v>98.148</v>
       </c>
       <c r="E61" s="1">
-        <v>91.49876455</v>
+        <v>97.65969015</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
-        <v>4025945.64</v>
+        <v>1705138.19</v>
       </c>
       <c r="I61" s="1">
-        <v>315358.36</v>
+        <v>8525.89</v>
       </c>
       <c r="J61" s="1">
-        <v>7.8331499776534</v>
+        <v>0.50001167354066</v>
       </c>
       <c r="K61">
-        <v>1.45</v>
+        <v>1.43</v>
       </c>
       <c r="L61" t="s">
         <v>211</v>
       </c>
       <c r="M61" s="1">
-        <v>4341304.0</v>
+        <v>1713664.08</v>
       </c>
       <c r="N61" s="1">
-        <v>4405314.96</v>
+        <v>1738568.83</v>
       </c>
       <c r="O61" s="1">
-        <v>0.84</v>
+        <v>0.35</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
         <v>212</v>
       </c>
       <c r="B62" t="s">
         <v>213</v>
       </c>
       <c r="C62" s="1">
-        <v>3100000.0</v>
+        <v>4400000.0</v>
       </c>
       <c r="D62" s="1">
-        <v>103.223</v>
+        <v>98.379</v>
       </c>
       <c r="E62" s="1">
-        <v>101.46012484</v>
+        <v>91.49876455</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
-        <v>3145263.87</v>
+        <v>4025945.64</v>
       </c>
       <c r="I62" s="1">
-        <v>54649.13</v>
+        <v>302730.36</v>
       </c>
       <c r="J62" s="1">
-        <v>1.7375054131786</v>
+        <v>7.5194845402831</v>
       </c>
       <c r="K62">
-        <v>4.46</v>
+        <v>0.04</v>
       </c>
       <c r="L62" t="s">
         <v>214</v>
       </c>
       <c r="M62" s="1">
-        <v>3199913.0</v>
+        <v>4328676.0</v>
       </c>
       <c r="N62" s="1">
-        <v>3338181.49</v>
+        <v>4330303.4</v>
       </c>
       <c r="O62" s="1">
-        <v>0.64</v>
+        <v>0.87</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
         <v>215</v>
       </c>
       <c r="B63" t="s">
         <v>216</v>
       </c>
       <c r="C63" s="1">
-        <v>2876000.0</v>
+        <v>3100000.0</v>
       </c>
       <c r="D63" s="1">
-        <v>87.527</v>
+        <v>100.379</v>
       </c>
       <c r="E63" s="1">
-        <v>98.46638108</v>
+        <v>101.46012484</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
-        <v>2831893.12</v>
+        <v>3145263.87</v>
       </c>
       <c r="I63" s="1">
-        <v>-314616.6</v>
+        <v>-33514.87</v>
       </c>
       <c r="J63" s="1">
-        <v>-11.109762504031</v>
+        <v>-1.0655662413469</v>
       </c>
       <c r="K63">
-        <v>0.85</v>
+        <v>0.09</v>
       </c>
       <c r="L63" t="s">
         <v>217</v>
       </c>
       <c r="M63" s="1">
-        <v>2517276.52</v>
+        <v>3111749.0</v>
       </c>
       <c r="N63" s="1">
-        <v>2541812.4</v>
+        <v>3114498.66</v>
       </c>
       <c r="O63" s="1">
-        <v>0.49</v>
+        <v>0.62</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
         <v>218</v>
       </c>
       <c r="B64" t="s">
         <v>219</v>
       </c>
       <c r="C64" s="1">
-        <v>3611000.0</v>
+        <v>2876000.0</v>
       </c>
       <c r="D64" s="1">
-        <v>107.719</v>
+        <v>85.858</v>
       </c>
       <c r="E64" s="1">
-        <v>106.49917419</v>
+        <v>98.46638108</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
-        <v>3845685.18</v>
+        <v>2831893.12</v>
       </c>
       <c r="I64" s="1">
-        <v>44047.91</v>
+        <v>-362617.04</v>
       </c>
       <c r="J64" s="1">
-        <v>1.1453852288554</v>
+        <v>-12.804757264285</v>
       </c>
       <c r="K64">
-        <v>2.83</v>
+        <v>1.12</v>
       </c>
       <c r="L64" t="s">
         <v>220</v>
       </c>
       <c r="M64" s="1">
-        <v>3889733.09</v>
+        <v>2469276.08</v>
       </c>
       <c r="N64" s="1">
-        <v>3991778.75</v>
+        <v>2501601.12</v>
       </c>
       <c r="O64" s="1">
-        <v>0.76</v>
+        <v>0.5</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
         <v>221</v>
       </c>
       <c r="B65" t="s">
         <v>222</v>
       </c>
       <c r="C65" s="1">
-        <v>4172000.0</v>
+        <v>3611000.0</v>
       </c>
       <c r="D65" s="1">
-        <v>102.018</v>
+        <v>106.517</v>
       </c>
       <c r="E65" s="1">
-        <v>100.76860067</v>
+        <v>106.49917419</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
-        <v>4204066.02</v>
+        <v>3845685.18</v>
       </c>
       <c r="I65" s="1">
-        <v>52124.94</v>
+        <v>643.69</v>
       </c>
       <c r="J65" s="1">
-        <v>1.2398696821607</v>
+        <v>0.016737979576373</v>
       </c>
       <c r="K65">
-        <v>1.71</v>
+        <v>3.43</v>
       </c>
       <c r="L65" t="s">
         <v>223</v>
       </c>
       <c r="M65" s="1">
-        <v>4256190.96</v>
+        <v>3846328.87</v>
       </c>
       <c r="N65" s="1">
-        <v>4327462.63</v>
+        <v>3970319.84</v>
       </c>
       <c r="O65" s="1">
-        <v>0.83</v>
+        <v>0.79</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
         <v>224</v>
       </c>
       <c r="B66" t="s">
         <v>225</v>
       </c>
       <c r="C66" s="1">
-        <v>1900000.0</v>
+        <v>4172000.0</v>
       </c>
       <c r="D66" s="1">
-        <v>103.791</v>
+        <v>99.732</v>
       </c>
       <c r="E66" s="1">
-        <v>104.15905</v>
+        <v>100.76860067</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
-        <v>1979021.95</v>
+        <v>4204066.02</v>
       </c>
       <c r="I66" s="1">
-        <v>-6992.95</v>
+        <v>-43246.98</v>
       </c>
       <c r="J66" s="1">
-        <v>-0.35335383723258</v>
+        <v>-1.0286941212212</v>
       </c>
       <c r="K66">
-        <v>1.38</v>
+        <v>1.99</v>
       </c>
       <c r="L66" t="s">
         <v>226</v>
       </c>
       <c r="M66" s="1">
-        <v>1972029.0</v>
+        <v>4160819.04</v>
       </c>
       <c r="N66" s="1">
-        <v>1998272.75</v>
+        <v>4243679.6</v>
       </c>
       <c r="O66" s="1">
-        <v>0.38</v>
+        <v>0.85</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
         <v>227</v>
       </c>
       <c r="B67" t="s">
         <v>228</v>
       </c>
       <c r="C67" s="1">
-        <v>1700000.0</v>
+        <v>1900000.0</v>
       </c>
       <c r="D67" s="1">
-        <v>111.925</v>
+        <v>102.672</v>
       </c>
       <c r="E67" s="1">
-        <v>111.51583353</v>
+        <v>104.15905</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
-        <v>1895769.17</v>
+        <v>1979021.95</v>
       </c>
       <c r="I67" s="1">
-        <v>6955.83</v>
+        <v>-28253.95</v>
       </c>
       <c r="J67" s="1">
-        <v>0.36691334103719</v>
+        <v>-1.4276723914053</v>
       </c>
       <c r="K67">
-        <v>4.17</v>
+        <v>1.74</v>
       </c>
       <c r="L67" t="s">
         <v>229</v>
       </c>
       <c r="M67" s="1">
-        <v>1902725.0</v>
+        <v>1950768.0</v>
       </c>
       <c r="N67" s="1">
-        <v>1973694.18</v>
+        <v>1983740.92</v>
       </c>
       <c r="O67" s="1">
-        <v>0.38</v>
+        <v>0.4</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
         <v>230</v>
       </c>
       <c r="B68" t="s">
         <v>231</v>
       </c>
       <c r="C68" s="1">
-        <v>1582000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="D68" s="1">
-        <v>103.409</v>
+        <v>109.119</v>
       </c>
       <c r="E68" s="1">
-        <v>101.8174469</v>
+        <v>111.51583353</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
-        <v>1610752.01</v>
+        <v>1895769.17</v>
       </c>
       <c r="I68" s="1">
-        <v>25178.37</v>
+        <v>-40746.17</v>
       </c>
       <c r="J68" s="1">
-        <v>1.5631437889685</v>
+        <v>-2.1493212699519</v>
       </c>
       <c r="K68">
-        <v>3.64</v>
+        <v>4.54</v>
       </c>
       <c r="L68" t="s">
         <v>232</v>
       </c>
       <c r="M68" s="1">
-        <v>1635930.38</v>
+        <v>1855023.0</v>
       </c>
       <c r="N68" s="1">
-        <v>1693575.86</v>
+        <v>1932163.41</v>
       </c>
       <c r="O68" s="1">
-        <v>0.32</v>
+        <v>0.39</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
         <v>233</v>
       </c>
       <c r="B69" t="s">
         <v>234</v>
       </c>
       <c r="C69" s="1">
-        <v>2924000.0</v>
+        <v>1582000.0</v>
       </c>
       <c r="D69" s="1">
-        <v>97.877</v>
+        <v>101.132</v>
       </c>
       <c r="E69" s="1">
-        <v>93.46821512</v>
+        <v>101.8174469</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
-        <v>2733010.61</v>
+        <v>1610752.01</v>
       </c>
       <c r="I69" s="1">
-        <v>128912.87</v>
+        <v>-10843.77</v>
       </c>
       <c r="J69" s="1">
-        <v>4.7168814320849</v>
+        <v>-0.67321163858116</v>
       </c>
       <c r="K69">
-        <v>0.61</v>
+        <v>3.9</v>
       </c>
       <c r="L69" t="s">
         <v>235</v>
       </c>
       <c r="M69" s="1">
-        <v>2861923.48</v>
+        <v>1599908.24</v>
       </c>
       <c r="N69" s="1">
-        <v>2879832.98</v>
+        <v>1661671.25</v>
       </c>
       <c r="O69" s="1">
-        <v>0.55</v>
+        <v>0.33</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
         <v>236</v>
       </c>
       <c r="B70" t="s">
         <v>237</v>
       </c>
       <c r="C70" s="1">
-        <v>2000000.0</v>
+        <v>2924000.0</v>
       </c>
       <c r="D70" s="1">
-        <v>105.855</v>
+        <v>95.273</v>
       </c>
       <c r="E70" s="1">
-        <v>103.465095</v>
+        <v>93.46821512</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
-        <v>2069301.9</v>
+        <v>2733010.61</v>
       </c>
       <c r="I70" s="1">
-        <v>47798.1</v>
+        <v>52771.91</v>
       </c>
       <c r="J70" s="1">
-        <v>2.3098659504444</v>
+        <v>1.9309076154666</v>
       </c>
       <c r="K70">
-        <v>3.68</v>
+        <v>0.81</v>
       </c>
       <c r="L70" t="s">
         <v>238</v>
       </c>
       <c r="M70" s="1">
-        <v>2117100.0</v>
+        <v>2785782.52</v>
       </c>
       <c r="N70" s="1">
-        <v>2190675.34</v>
+        <v>2809377.58</v>
       </c>
       <c r="O70" s="1">
-        <v>0.42</v>
+        <v>0.56</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
         <v>239</v>
       </c>
       <c r="B71" t="s">
         <v>240</v>
       </c>
       <c r="C71" s="1">
-        <v>2833000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D71" s="1">
-        <v>100.511</v>
+        <v>102.715</v>
       </c>
       <c r="E71" s="1">
-        <v>100.0</v>
+        <v>103.465095</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
-        <v>2833000.0</v>
+        <v>2069301.9</v>
       </c>
       <c r="I71" s="1">
-        <v>14476.63</v>
+        <v>-15001.9</v>
       </c>
       <c r="J71" s="1">
-        <v>0.511</v>
+        <v>-0.72497396344149</v>
       </c>
       <c r="K71">
-        <v>1.34</v>
+        <v>3.96</v>
       </c>
       <c r="L71" t="s">
         <v>241</v>
       </c>
       <c r="M71" s="1">
-        <v>2847476.63</v>
+        <v>2054300.0</v>
       </c>
       <c r="N71" s="1">
-        <v>2885456.54</v>
+        <v>2133491.78</v>
       </c>
       <c r="O71" s="1">
-        <v>0.55</v>
+        <v>0.43</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
         <v>242</v>
       </c>
       <c r="B72" t="s">
         <v>243</v>
       </c>
       <c r="C72" s="1">
-        <v>3543000.0</v>
+        <v>2833000.0</v>
       </c>
       <c r="D72" s="1">
-        <v>106.85</v>
+        <v>98.302</v>
       </c>
       <c r="E72" s="1">
-        <v>105.91142309</v>
+        <v>100.0</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
-        <v>3752441.72</v>
+        <v>2833000.0</v>
       </c>
       <c r="I72" s="1">
-        <v>33253.78</v>
+        <v>-48104.34</v>
       </c>
       <c r="J72" s="1">
-        <v>0.88619044561737</v>
+        <v>-1.698</v>
       </c>
       <c r="K72">
-        <v>1.71</v>
+        <v>1.61</v>
       </c>
       <c r="L72" t="s">
         <v>244</v>
       </c>
       <c r="M72" s="1">
-        <v>3785695.5</v>
+        <v>2784895.66</v>
       </c>
       <c r="N72" s="1">
-        <v>3846147.94</v>
+        <v>2830548.27</v>
       </c>
       <c r="O72" s="1">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
         <v>245</v>
       </c>
       <c r="B73" t="s">
         <v>246</v>
       </c>
       <c r="C73" s="1">
-        <v>3505000.0</v>
+        <v>3543000.0</v>
       </c>
       <c r="D73" s="1">
-        <v>105.618</v>
+        <v>105.055</v>
       </c>
       <c r="E73" s="1">
-        <v>108.2488505</v>
+        <v>105.91142309</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>3794122.21</v>
+        <v>3752441.72</v>
       </c>
       <c r="I73" s="1">
-        <v>-92211.31</v>
+        <v>-30343.07</v>
       </c>
       <c r="J73" s="1">
-        <v>-2.4303726895502</v>
+        <v>-0.80862201905164</v>
       </c>
       <c r="K73">
-        <v>3.77</v>
+        <v>2.14</v>
       </c>
       <c r="L73" t="s">
         <v>247</v>
       </c>
       <c r="M73" s="1">
-        <v>3701910.9</v>
+        <v>3722098.65</v>
       </c>
       <c r="N73" s="1">
-        <v>3833924.56</v>
+        <v>3798051.71</v>
       </c>
       <c r="O73" s="1">
-        <v>0.73</v>
+        <v>0.76</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
         <v>248</v>
       </c>
       <c r="B74" t="s">
         <v>249</v>
       </c>
       <c r="C74" s="1">
-        <v>3200000.0</v>
+        <v>988000.0</v>
       </c>
       <c r="D74" s="1">
-        <v>98.695</v>
+        <v>100.823</v>
       </c>
       <c r="E74" s="1">
-        <v>91.34423156</v>
+        <v>100.0</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
-        <v>2923015.41</v>
+        <v>988000.0</v>
       </c>
       <c r="I74" s="1">
-        <v>235224.59</v>
+        <v>8131.24</v>
       </c>
       <c r="J74" s="1">
-        <v>8.0473263738285</v>
+        <v>0.823</v>
       </c>
       <c r="K74">
-        <v>0.34</v>
+        <v>0.29</v>
       </c>
       <c r="L74" t="s">
         <v>250</v>
       </c>
       <c r="M74" s="1">
-        <v>3158240.0</v>
+        <v>996131.24</v>
       </c>
       <c r="N74" s="1">
-        <v>3169209.86</v>
+        <v>998971.74</v>
       </c>
       <c r="O74" s="1">
-        <v>0.61</v>
+        <v>0.2</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
         <v>251</v>
       </c>
       <c r="B75" t="s">
         <v>252</v>
       </c>
       <c r="C75" s="1">
-        <v>878000.0</v>
+        <v>2600000.0</v>
       </c>
       <c r="D75" s="1">
-        <v>100.107</v>
+        <v>100.793</v>
       </c>
       <c r="E75" s="1">
-        <v>69.3732164</v>
+        <v>101.33207423</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
-        <v>609096.84</v>
+        <v>2634633.93</v>
       </c>
       <c r="I75" s="1">
-        <v>18717.06</v>
+        <v>-14015.93</v>
       </c>
       <c r="J75" s="1">
-        <v>3.0729202272663</v>
+        <v>-0.53198775892179</v>
       </c>
       <c r="K75">
-        <v>0.58</v>
+        <v>0.94</v>
       </c>
       <c r="L75" t="s">
         <v>253</v>
       </c>
       <c r="M75" s="1">
-        <v>627813.9</v>
+        <v>2620618.0</v>
       </c>
       <c r="N75" s="1">
-        <v>632909.44</v>
+        <v>2645077.59</v>
       </c>
       <c r="O75" s="1">
-        <v>0.12</v>
+        <v>0.53</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
         <v>254</v>
       </c>
       <c r="B76" t="s">
         <v>255</v>
       </c>
       <c r="C76" s="1">
-        <v>2600000.0</v>
+        <v>2213000.0</v>
       </c>
       <c r="D76" s="1">
-        <v>103.314</v>
+        <v>97.467</v>
       </c>
       <c r="E76" s="1">
-        <v>101.33207423</v>
+        <v>100.0178554</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
-        <v>2634633.93</v>
+        <v>2213395.14</v>
       </c>
       <c r="I76" s="1">
-        <v>51530.07</v>
+        <v>-56450.43</v>
       </c>
       <c r="J76" s="1">
-        <v>1.9558721009867</v>
+        <v>-2.5504000157875</v>
       </c>
       <c r="K76">
-        <v>0.66</v>
+        <v>1.76</v>
       </c>
       <c r="L76" t="s">
         <v>256</v>
       </c>
       <c r="M76" s="1">
-        <v>2686164.0</v>
+        <v>2156944.71</v>
       </c>
       <c r="N76" s="1">
-        <v>2703322.22</v>
+        <v>2195795.15</v>
       </c>
       <c r="O76" s="1">
-        <v>0.52</v>
+        <v>0.44</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
         <v>257</v>
       </c>
       <c r="B77" t="s">
         <v>258</v>
       </c>
       <c r="C77" s="1">
-        <v>2213000.0</v>
+        <v>4500000.0</v>
       </c>
       <c r="D77" s="1">
-        <v>99.548</v>
+        <v>100.193</v>
       </c>
       <c r="E77" s="1">
-        <v>100.0178554</v>
+        <v>101.20555556</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
-        <v>2213395.14</v>
+        <v>4554250.0</v>
       </c>
       <c r="I77" s="1">
-        <v>-10397.9</v>
+        <v>-45565.0</v>
       </c>
       <c r="J77" s="1">
-        <v>-0.46977152032601</v>
+        <v>-1.0004940440248</v>
       </c>
       <c r="K77">
-        <v>1.53</v>
+        <v>0.12</v>
       </c>
       <c r="L77" t="s">
         <v>259</v>
       </c>
       <c r="M77" s="1">
-        <v>2202997.24</v>
+        <v>4508685.0</v>
       </c>
       <c r="N77" s="1">
-        <v>2236929.91</v>
+        <v>4514060.0</v>
       </c>
       <c r="O77" s="1">
-        <v>0.43</v>
+        <v>0.9</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
         <v>260</v>
       </c>
       <c r="B78" t="s">
         <v>261</v>
       </c>
       <c r="C78" s="1">
         <v>1846000.0</v>
       </c>
       <c r="D78" s="1">
-        <v>101.582</v>
+        <v>99.238</v>
       </c>
       <c r="E78" s="1">
         <v>100.43577248</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
         <v>1854044.36</v>
       </c>
       <c r="I78" s="1">
-        <v>21159.36</v>
+        <v>-22110.88</v>
       </c>
       <c r="J78" s="1">
-        <v>1.1412542470127</v>
+        <v>-1.1925755649126</v>
       </c>
       <c r="K78">
-        <v>1.78</v>
+        <v>2.07</v>
       </c>
       <c r="L78" t="s">
         <v>262</v>
       </c>
       <c r="M78" s="1">
-        <v>1875203.72</v>
+        <v>1831933.48</v>
       </c>
       <c r="N78" s="1">
-        <v>1908133.4</v>
+        <v>1870217.58</v>
       </c>
       <c r="O78" s="1">
-        <v>0.36</v>
+        <v>0.37</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
         <v>263</v>
       </c>
       <c r="B79" t="s">
         <v>264</v>
       </c>
       <c r="C79" s="1">
         <v>1981000.0</v>
       </c>
       <c r="D79" s="1">
-        <v>101.969</v>
+        <v>99.924</v>
       </c>
       <c r="E79" s="1">
         <v>100.0369051</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
         <v>1981731.09</v>
       </c>
       <c r="I79" s="1">
-        <v>38274.8</v>
+        <v>-2236.65</v>
       </c>
       <c r="J79" s="1">
-        <v>1.9313821230912</v>
+        <v>-0.11286344606926</v>
       </c>
       <c r="K79">
-        <v>1.79</v>
+        <v>2.03</v>
       </c>
       <c r="L79" t="s">
         <v>265</v>
       </c>
       <c r="M79" s="1">
-        <v>2020005.89</v>
+        <v>1979494.44</v>
       </c>
       <c r="N79" s="1">
-        <v>2055395.63</v>
+        <v>2019699.11</v>
       </c>
       <c r="O79" s="1">
-        <v>0.39</v>
+        <v>0.4</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
         <v>266</v>
       </c>
       <c r="B80" t="s">
         <v>267</v>
       </c>
       <c r="C80" s="1">
         <v>3078000.0</v>
       </c>
       <c r="D80" s="1">
-        <v>102.732</v>
+        <v>100.262</v>
       </c>
       <c r="E80" s="1">
         <v>100.08080539</v>
       </c>
       <c r="F80" t="s">
         <v>8</v>
       </c>
       <c r="G80">
         <v>1.0</v>
       </c>
       <c r="H80" s="1">
         <v>3080487.19</v>
       </c>
       <c r="I80" s="1">
-        <v>81603.77</v>
+        <v>5577.17</v>
       </c>
       <c r="J80" s="1">
-        <v>2.6490540283662</v>
+        <v>0.1810483100889</v>
       </c>
       <c r="K80">
-        <v>1.58</v>
+        <v>1.81</v>
       </c>
       <c r="L80" t="s">
         <v>268</v>
       </c>
       <c r="M80" s="1">
-        <v>3162090.96</v>
+        <v>3086064.36</v>
       </c>
       <c r="N80" s="1">
-        <v>3210761.84</v>
+        <v>3141788.99</v>
       </c>
       <c r="O80" s="1">
-        <v>0.61</v>
+        <v>0.63</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
         <v>269</v>
       </c>
       <c r="B81" t="s">
         <v>270</v>
       </c>
       <c r="C81" s="1">
         <v>1470000.0</v>
       </c>
       <c r="D81" s="1">
-        <v>99.812</v>
+        <v>97.859</v>
       </c>
       <c r="E81" s="1">
         <v>99.57946939</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
         <v>1463818.2</v>
       </c>
       <c r="I81" s="1">
-        <v>3418.2</v>
+        <v>-25290.9</v>
       </c>
       <c r="J81" s="1">
-        <v>0.23351260422913</v>
+        <v>-1.7277350425073</v>
       </c>
       <c r="K81">
-        <v>0.6</v>
+        <v>0.98</v>
       </c>
       <c r="L81" t="s">
         <v>271</v>
       </c>
       <c r="M81" s="1">
-        <v>1467236.4</v>
+        <v>1438527.3</v>
       </c>
       <c r="N81" s="1">
-        <v>1476056.4</v>
+        <v>1452859.8</v>
       </c>
       <c r="O81" s="1">
-        <v>0.28</v>
+        <v>0.29</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
         <v>272</v>
       </c>
       <c r="B82" t="s">
         <v>273</v>
       </c>
       <c r="C82" s="1">
         <v>1708000.0</v>
       </c>
       <c r="D82" s="1">
-        <v>98.884</v>
+        <v>94.44</v>
       </c>
       <c r="E82" s="1">
         <v>97.976</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
         <v>1673430.08</v>
       </c>
       <c r="I82" s="1">
-        <v>15508.64</v>
+        <v>-60394.88</v>
       </c>
       <c r="J82" s="1">
-        <v>0.92675757328325</v>
+        <v>-3.6090471135788</v>
       </c>
       <c r="K82">
-        <v>1.11</v>
+        <v>1.37</v>
       </c>
       <c r="L82" t="s">
         <v>274</v>
       </c>
       <c r="M82" s="1">
-        <v>1688938.72</v>
+        <v>1613035.2</v>
       </c>
       <c r="N82" s="1">
-        <v>1707832.01</v>
+        <v>1636373.97</v>
       </c>
       <c r="O82" s="1">
         <v>0.33</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
         <v>275</v>
       </c>
       <c r="B83" t="s">
         <v>276</v>
       </c>
       <c r="C83" s="1">
         <v>3700000.0</v>
       </c>
       <c r="D83" s="1">
-        <v>99.566</v>
+        <v>98.977</v>
       </c>
       <c r="E83" s="1">
         <v>78.77307</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
         <v>2914603.59</v>
       </c>
       <c r="I83" s="1">
-        <v>769338.41</v>
+        <v>747545.41</v>
       </c>
       <c r="J83" s="1">
-        <v>26.395987867427</v>
+        <v>25.648270405102</v>
       </c>
       <c r="K83">
-        <v>1.1</v>
+        <v>1.18</v>
       </c>
       <c r="L83" t="s">
         <v>277</v>
       </c>
       <c r="M83" s="1">
-        <v>3683942.0</v>
+        <v>3662149.0</v>
       </c>
       <c r="N83" s="1">
-        <v>3724540.63</v>
+        <v>3705788.73</v>
       </c>
       <c r="O83" s="1">
-        <v>0.71</v>
+        <v>0.74</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
         <v>278</v>
       </c>
       <c r="B84" t="s">
         <v>279</v>
       </c>
       <c r="C84" s="1">
         <v>4000000.0</v>
       </c>
       <c r="D84" s="1">
-        <v>99.536</v>
+        <v>97.88</v>
       </c>
       <c r="E84" s="1">
         <v>94.94162525</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
         <v>3797665.01</v>
       </c>
       <c r="I84" s="1">
-        <v>183774.99</v>
+        <v>117534.99</v>
       </c>
       <c r="J84" s="1">
-        <v>4.8391574695526</v>
+        <v>3.0949277961723</v>
       </c>
       <c r="K84">
-        <v>1.49</v>
+        <v>1.7</v>
       </c>
       <c r="L84" t="s">
         <v>280</v>
       </c>
       <c r="M84" s="1">
-        <v>3981440.0</v>
+        <v>3915200.0</v>
       </c>
       <c r="N84" s="1">
-        <v>4040856.67</v>
+        <v>3983227.78</v>
       </c>
       <c r="O84" s="1">
-        <v>0.77</v>
+        <v>0.8</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
         <v>281</v>
       </c>
       <c r="B85" t="s">
         <v>282</v>
       </c>
       <c r="C85" s="1">
         <v>3090000.0</v>
       </c>
       <c r="D85" s="1">
-        <v>104.636</v>
+        <v>103.945</v>
       </c>
       <c r="E85" s="1">
         <v>104.36764887</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
         <v>3224960.35</v>
       </c>
       <c r="I85" s="1">
-        <v>8292.04</v>
+        <v>-13059.85</v>
       </c>
       <c r="J85" s="1">
-        <v>0.25712068056899</v>
+        <v>-0.40496156797711</v>
       </c>
       <c r="K85">
-        <v>2.41</v>
+        <v>2.81</v>
       </c>
       <c r="L85" t="s">
         <v>283</v>
       </c>
       <c r="M85" s="1">
-        <v>3233252.39</v>
+        <v>3211900.5</v>
       </c>
       <c r="N85" s="1">
-        <v>3307863.02</v>
+        <v>3298742.38</v>
       </c>
       <c r="O85" s="1">
-        <v>0.63</v>
+        <v>0.66</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
         <v>284</v>
       </c>
       <c r="B86" t="s">
         <v>285</v>
       </c>
       <c r="C86" s="1">
-        <v>4873000.0</v>
+        <v>2373000.0</v>
       </c>
       <c r="D86" s="1">
-        <v>100.387</v>
+        <v>99.769</v>
       </c>
       <c r="E86" s="1">
-        <v>97.79670121</v>
+        <v>97.79670122</v>
       </c>
       <c r="F86" t="s">
         <v>8</v>
       </c>
       <c r="G86">
         <v>1.0</v>
       </c>
       <c r="H86" s="1">
-        <v>4765633.25</v>
+        <v>2320715.72</v>
       </c>
       <c r="I86" s="1">
-        <v>126225.26</v>
+        <v>46802.65</v>
       </c>
       <c r="J86" s="1">
-        <v>2.6486566082272</v>
+        <v>2.0167334411817</v>
       </c>
       <c r="K86">
-        <v>1.24</v>
+        <v>1.47</v>
       </c>
       <c r="L86" t="s">
         <v>286</v>
       </c>
       <c r="M86" s="1">
-        <v>4891858.51</v>
+        <v>2367518.37</v>
       </c>
       <c r="N86" s="1">
-        <v>4952161.89</v>
+        <v>2402322.37</v>
       </c>
       <c r="O86" s="1">
-        <v>0.95</v>
+        <v>0.48</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
         <v>287</v>
       </c>
       <c r="B87" t="s">
         <v>288</v>
       </c>
       <c r="C87" s="1">
         <v>369000.0</v>
       </c>
       <c r="D87" s="1">
-        <v>104.32</v>
+        <v>103.232</v>
       </c>
       <c r="E87" s="1">
         <v>106.56094038</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
         <v>393209.87</v>
       </c>
       <c r="I87" s="1">
-        <v>-8269.07</v>
+        <v>-12283.79</v>
       </c>
       <c r="J87" s="1">
-        <v>-2.1029660318547</v>
+        <v>-3.1239780425654</v>
       </c>
       <c r="K87">
-        <v>2.03</v>
+        <v>2.4</v>
       </c>
       <c r="L87" t="s">
         <v>289</v>
       </c>
       <c r="M87" s="1">
-        <v>384940.8</v>
+        <v>380926.08</v>
       </c>
       <c r="N87" s="1">
-        <v>392413.05</v>
+        <v>389782.08</v>
       </c>
       <c r="O87" s="1">
-        <v>0.07</v>
+        <v>0.08</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
         <v>290</v>
       </c>
       <c r="B88" t="s">
         <v>291</v>
       </c>
       <c r="C88" s="1">
         <v>2697000.0</v>
       </c>
       <c r="D88" s="1">
-        <v>101.918</v>
+        <v>98.599</v>
       </c>
       <c r="E88" s="1">
         <v>100.0</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
         <v>2697000.0</v>
       </c>
       <c r="I88" s="1">
-        <v>51728.46</v>
+        <v>-37784.97</v>
       </c>
       <c r="J88" s="1">
-        <v>1.918</v>
+        <v>-1.401</v>
       </c>
       <c r="K88">
-        <v>2.26</v>
+        <v>2.62</v>
       </c>
       <c r="L88" t="s">
         <v>292</v>
       </c>
       <c r="M88" s="1">
-        <v>2748728.46</v>
+        <v>2659215.03</v>
       </c>
       <c r="N88" s="1">
-        <v>2809598.25</v>
+        <v>2729823.99</v>
       </c>
       <c r="O88" s="1">
-        <v>0.54</v>
+        <v>0.55</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
         <v>293</v>
       </c>
       <c r="B89" t="s">
         <v>294</v>
       </c>
       <c r="C89" s="1">
         <v>4587000.0</v>
       </c>
       <c r="D89" s="1">
-        <v>98.204</v>
+        <v>96.804</v>
       </c>
       <c r="E89" s="1">
         <v>93.34613647</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
         <v>4281787.28</v>
       </c>
       <c r="I89" s="1">
-        <v>222830.2</v>
+        <v>158612.2</v>
       </c>
       <c r="J89" s="1">
-        <v>5.2041398936567</v>
+        <v>3.7043456301734</v>
       </c>
       <c r="K89">
-        <v>0.7</v>
+        <v>0.88</v>
       </c>
       <c r="L89" t="s">
         <v>295</v>
       </c>
       <c r="M89" s="1">
-        <v>4504617.48</v>
+        <v>4440399.48</v>
       </c>
       <c r="N89" s="1">
-        <v>4536917.61</v>
+        <v>4480981.69</v>
       </c>
       <c r="O89" s="1">
-        <v>0.87</v>
+        <v>0.9</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
         <v>296</v>
       </c>
       <c r="B90" t="s">
         <v>297</v>
       </c>
       <c r="C90" s="1">
         <v>2137000.0</v>
       </c>
       <c r="D90" s="1">
-        <v>99.998</v>
+        <v>95.265</v>
       </c>
       <c r="E90" s="1">
         <v>99.685</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
         <v>2130268.45</v>
       </c>
       <c r="I90" s="1">
-        <v>6688.81</v>
+        <v>-94455.4</v>
       </c>
       <c r="J90" s="1">
-        <v>0.3139890655565</v>
+        <v>-4.4339669960375</v>
       </c>
       <c r="K90">
-        <v>0.59</v>
+        <v>0.86</v>
       </c>
       <c r="L90" t="s">
         <v>298</v>
       </c>
       <c r="M90" s="1">
-        <v>2136957.26</v>
+        <v>2035813.05</v>
       </c>
       <c r="N90" s="1">
-        <v>2149545.07</v>
+        <v>2054255.65</v>
       </c>
       <c r="O90" s="1">
         <v>0.41</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
         <v>299</v>
       </c>
       <c r="B91" t="s">
         <v>300</v>
       </c>
       <c r="C91" s="1">
         <v>2118000.0</v>
       </c>
       <c r="D91" s="1">
-        <v>100.005</v>
+        <v>97.854</v>
       </c>
       <c r="E91" s="1">
         <v>99.43250047</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
         <v>2105980.36</v>
       </c>
       <c r="I91" s="1">
-        <v>12125.54</v>
+        <v>-33432.64</v>
       </c>
       <c r="J91" s="1">
-        <v>0.57576700287936</v>
+        <v>-1.5875095815234</v>
       </c>
       <c r="K91">
-        <v>0.33</v>
+        <v>0.54</v>
       </c>
       <c r="L91" t="s">
         <v>301</v>
       </c>
       <c r="M91" s="1">
-        <v>2118105.9</v>
+        <v>2072547.72</v>
       </c>
       <c r="N91" s="1">
-        <v>2125076.44</v>
+        <v>2084015.38</v>
       </c>
       <c r="O91" s="1">
-        <v>0.41</v>
+        <v>0.42</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
         <v>302</v>
       </c>
       <c r="B92" t="s">
         <v>303</v>
       </c>
       <c r="C92" s="1">
         <v>1452000.0</v>
       </c>
       <c r="D92" s="1">
-        <v>100.033</v>
+        <v>97.433</v>
       </c>
       <c r="E92" s="1">
         <v>99.91096625</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
         <v>1450707.23</v>
       </c>
       <c r="I92" s="1">
-        <v>1771.93</v>
+        <v>-35980.07</v>
       </c>
       <c r="J92" s="1">
-        <v>0.12214249459555</v>
+        <v>-2.4801744456736</v>
       </c>
       <c r="K92">
-        <v>1.68</v>
+        <v>1.9</v>
       </c>
       <c r="L92" t="s">
         <v>304</v>
       </c>
       <c r="M92" s="1">
-        <v>1452479.16</v>
+        <v>1414727.16</v>
       </c>
       <c r="N92" s="1">
-        <v>1476825.02</v>
+        <v>1442255.49</v>
       </c>
       <c r="O92" s="1">
-        <v>0.28</v>
+        <v>0.29</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
         <v>305</v>
       </c>
       <c r="B93" t="s">
         <v>306</v>
       </c>
       <c r="C93" s="1">
         <v>3000000.0</v>
       </c>
       <c r="D93" s="1">
-        <v>105.72</v>
+        <v>104.462</v>
       </c>
       <c r="E93" s="1">
         <v>102.76761933</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
         <v>3083028.58</v>
       </c>
       <c r="I93" s="1">
-        <v>88571.42</v>
+        <v>50831.42</v>
       </c>
       <c r="J93" s="1">
-        <v>2.8728705460136</v>
+        <v>1.6487495552182</v>
       </c>
       <c r="K93">
-        <v>2.03</v>
+        <v>2.4</v>
       </c>
       <c r="L93" t="s">
         <v>307</v>
       </c>
       <c r="M93" s="1">
-        <v>3171600.0</v>
+        <v>3133860.0</v>
       </c>
       <c r="N93" s="1">
-        <v>3232350.0</v>
+        <v>3205860.0</v>
       </c>
       <c r="O93" s="1">
-        <v>0.62</v>
+        <v>0.64</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
         <v>308</v>
       </c>
       <c r="B94" t="s">
         <v>309</v>
       </c>
       <c r="C94" s="1">
         <v>4085000.0</v>
       </c>
       <c r="D94" s="1">
-        <v>106.613</v>
+        <v>104.617</v>
       </c>
       <c r="E94" s="1">
         <v>107.00187687</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
         <v>4371026.67</v>
       </c>
       <c r="I94" s="1">
-        <v>-15885.62</v>
+        <v>-97422.22</v>
       </c>
       <c r="J94" s="1">
-        <v>-0.36342994905588</v>
+        <v>-2.2288177893913</v>
       </c>
       <c r="K94">
-        <v>2.64</v>
+        <v>3.02</v>
       </c>
       <c r="L94" t="s">
         <v>310</v>
       </c>
       <c r="M94" s="1">
-        <v>4355141.05</v>
+        <v>4273604.45</v>
       </c>
       <c r="N94" s="1">
-        <v>4462797.82</v>
+        <v>4396863.65</v>
       </c>
       <c r="O94" s="1">
-        <v>0.85</v>
+        <v>0.88</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
         <v>311</v>
       </c>
       <c r="B95" t="s">
         <v>312</v>
       </c>
       <c r="C95" s="1">
         <v>800000.0</v>
       </c>
       <c r="D95" s="1">
-        <v>102.833</v>
+        <v>101.079</v>
       </c>
       <c r="E95" s="1">
         <v>100.677</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
         <v>805416.0</v>
       </c>
       <c r="I95" s="1">
-        <v>17248.0</v>
+        <v>3216.0</v>
       </c>
       <c r="J95" s="1">
-        <v>2.1415020312484</v>
+        <v>0.39929676092851</v>
       </c>
       <c r="K95">
-        <v>0.91</v>
+        <v>1.14</v>
       </c>
       <c r="L95" t="s">
         <v>313</v>
       </c>
       <c r="M95" s="1">
-        <v>822664.0</v>
+        <v>808632.0</v>
       </c>
       <c r="N95" s="1">
-        <v>829929.75</v>
+        <v>817760.77</v>
       </c>
       <c r="O95" s="1">
         <v>0.16</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
         <v>314</v>
       </c>
       <c r="B96" t="s">
         <v>315</v>
       </c>
       <c r="C96" s="1">
         <v>2300000.0</v>
       </c>
       <c r="D96" s="1">
-        <v>107.711</v>
+        <v>105.254</v>
       </c>
       <c r="E96" s="1">
         <v>106.27639</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
         <v>2444356.97</v>
       </c>
       <c r="I96" s="1">
-        <v>32996.03</v>
+        <v>-23514.97</v>
       </c>
       <c r="J96" s="1">
-        <v>1.3498858965759</v>
+        <v>-0.96201047099925</v>
       </c>
       <c r="K96">
-        <v>0.25</v>
+        <v>0.55</v>
       </c>
       <c r="L96" t="s">
         <v>316</v>
       </c>
       <c r="M96" s="1">
-        <v>2477353.0</v>
+        <v>2420842.0</v>
       </c>
       <c r="N96" s="1">
-        <v>2483024.23</v>
+        <v>2433602.27</v>
       </c>
       <c r="O96" s="1">
-        <v>0.47</v>
+        <v>0.49</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
         <v>317</v>
       </c>
       <c r="B97" t="s">
         <v>318</v>
       </c>
       <c r="C97" s="1">
-        <v>1400000.0</v>
+        <v>3775000.0</v>
       </c>
       <c r="D97" s="1">
-        <v>100.766</v>
+        <v>96.898</v>
       </c>
       <c r="E97" s="1">
-        <v>101.61188214</v>
+        <v>99.00852132</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
-        <v>1422566.35</v>
+        <v>3737571.68</v>
       </c>
       <c r="I97" s="1">
-        <v>-11842.35</v>
+        <v>-79672.18</v>
       </c>
       <c r="J97" s="1">
-        <v>-0.83246380739991</v>
+        <v>-2.1316562415734</v>
       </c>
       <c r="K97">
-        <v>3.34</v>
+        <v>2.0</v>
       </c>
       <c r="L97" t="s">
         <v>319</v>
       </c>
       <c r="M97" s="1">
-        <v>1410724.0</v>
+        <v>3657899.5</v>
       </c>
       <c r="N97" s="1">
-        <v>1457441.81</v>
+        <v>3733399.5</v>
       </c>
       <c r="O97" s="1">
-        <v>0.28</v>
+        <v>0.75</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
         <v>320</v>
       </c>
       <c r="B98" t="s">
         <v>321</v>
       </c>
       <c r="C98" s="1">
-        <v>3775000.0</v>
+        <v>2150000.0</v>
       </c>
       <c r="D98" s="1">
-        <v>98.49</v>
+        <v>97.363</v>
       </c>
       <c r="E98" s="1">
-        <v>99.00852132</v>
+        <v>97.5</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
-        <v>3737571.68</v>
+        <v>2096250.0</v>
       </c>
       <c r="I98" s="1">
-        <v>-19574.18</v>
+        <v>-2945.5</v>
       </c>
       <c r="J98" s="1">
-        <v>-0.52371383550295</v>
+        <v>-0.14051282051282</v>
       </c>
       <c r="K98">
-        <v>1.78</v>
+        <v>3.24</v>
       </c>
       <c r="L98" t="s">
         <v>322</v>
       </c>
       <c r="M98" s="1">
-        <v>3717997.5</v>
+        <v>2093304.5</v>
       </c>
       <c r="N98" s="1">
-        <v>3785108.61</v>
+        <v>2163045.13</v>
       </c>
       <c r="O98" s="1">
-        <v>0.72</v>
+        <v>0.43</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
         <v>323</v>
       </c>
       <c r="B99" t="s">
         <v>324</v>
       </c>
       <c r="C99" s="1">
-        <v>2150000.0</v>
+        <v>1524000.0</v>
       </c>
       <c r="D99" s="1">
-        <v>98.671</v>
+        <v>95.264</v>
       </c>
       <c r="E99" s="1">
-        <v>97.5</v>
+        <v>92.6043248</v>
       </c>
       <c r="F99" t="s">
         <v>8</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
-        <v>2096250.0</v>
+        <v>1411289.91</v>
       </c>
       <c r="I99" s="1">
-        <v>25176.5</v>
+        <v>40533.45</v>
       </c>
       <c r="J99" s="1">
-        <v>1.2010256410256</v>
+        <v>2.8720852967765</v>
       </c>
       <c r="K99">
-        <v>2.87</v>
-[...2 lines deleted...]
-        <v>325</v>
+        <v>0.05</v>
+      </c>
+      <c r="L99">
+        <v>762.0</v>
       </c>
       <c r="M99" s="1">
-        <v>2121426.5</v>
+        <v>1451823.36</v>
       </c>
       <c r="N99" s="1">
-        <v>2183104.63</v>
+        <v>1452585.36</v>
       </c>
       <c r="O99" s="1">
-        <v>0.42</v>
+        <v>0.29</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
+        <v>325</v>
+      </c>
+      <c r="B100" t="s">
         <v>326</v>
       </c>
-      <c r="B100" t="s">
+      <c r="C100" s="1">
+        <v>881000.0</v>
+      </c>
+      <c r="D100" s="1">
+        <v>98.48</v>
+      </c>
+      <c r="E100" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F100" t="s">
+        <v>8</v>
+      </c>
+      <c r="G100">
+        <v>1.0</v>
+      </c>
+      <c r="H100" s="1">
+        <v>881000.0</v>
+      </c>
+      <c r="I100" s="1">
+        <v>-13391.2</v>
+      </c>
+      <c r="J100" s="1">
+        <v>-1.52</v>
+      </c>
+      <c r="K100">
+        <v>0.83</v>
+      </c>
+      <c r="L100" t="s">
         <v>327</v>
       </c>
-      <c r="C100" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M100" s="1">
-        <v>1475018.64</v>
+        <v>867608.8</v>
       </c>
       <c r="N100" s="1">
-        <v>1491020.64</v>
+        <v>874950.47</v>
       </c>
       <c r="O100" s="1">
-        <v>0.28</v>
+        <v>0.17</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
+        <v>328</v>
+      </c>
+      <c r="B101" t="s">
         <v>329</v>
       </c>
-      <c r="B101" t="s">
+      <c r="C101" s="1">
+        <v>3157000.0</v>
+      </c>
+      <c r="D101" s="1">
+        <v>98.923</v>
+      </c>
+      <c r="E101" s="1">
+        <v>100.05914096</v>
+      </c>
+      <c r="F101" t="s">
+        <v>8</v>
+      </c>
+      <c r="G101">
+        <v>1.0</v>
+      </c>
+      <c r="H101" s="1">
+        <v>3158867.08</v>
+      </c>
+      <c r="I101" s="1">
+        <v>-35867.97</v>
+      </c>
+      <c r="J101" s="1">
+        <v>-1.135469429122</v>
+      </c>
+      <c r="K101">
+        <v>2.52</v>
+      </c>
+      <c r="L101" t="s">
         <v>330</v>
       </c>
-      <c r="C101" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M101" s="1">
-        <v>899518.62</v>
+        <v>3122999.11</v>
       </c>
       <c r="N101" s="1">
-        <v>903801.26</v>
+        <v>3202669.51</v>
       </c>
       <c r="O101" s="1">
-        <v>0.17</v>
+        <v>0.64</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
+        <v>331</v>
+      </c>
+      <c r="B102" t="s">
         <v>332</v>
       </c>
-      <c r="B102" t="s">
+      <c r="C102" s="1">
+        <v>2924000.0</v>
+      </c>
+      <c r="D102" s="1">
+        <v>100.626</v>
+      </c>
+      <c r="E102" s="1">
+        <v>97.85640253</v>
+      </c>
+      <c r="F102" t="s">
+        <v>8</v>
+      </c>
+      <c r="G102">
+        <v>1.0</v>
+      </c>
+      <c r="H102" s="1">
+        <v>2861321.21</v>
+      </c>
+      <c r="I102" s="1">
+        <v>80983.03</v>
+      </c>
+      <c r="J102" s="1">
+        <v>2.8302670010264</v>
+      </c>
+      <c r="K102">
+        <v>0.11</v>
+      </c>
+      <c r="L102" t="s">
         <v>333</v>
       </c>
-      <c r="C102" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M102" s="1">
-        <v>3223360.14</v>
+        <v>2942304.24</v>
       </c>
       <c r="N102" s="1">
-        <v>3292945.68</v>
+        <v>2945634.35</v>
       </c>
       <c r="O102" s="1">
-        <v>0.63</v>
+        <v>0.59</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
+        <v>334</v>
+      </c>
+      <c r="B103" t="s">
         <v>335</v>
       </c>
-      <c r="B103" t="s">
+      <c r="C103" s="1">
+        <v>847000.0</v>
+      </c>
+      <c r="D103" s="1">
+        <v>99.929</v>
+      </c>
+      <c r="E103" s="1">
+        <v>100.32507202</v>
+      </c>
+      <c r="F103" t="s">
+        <v>8</v>
+      </c>
+      <c r="G103">
+        <v>1.0</v>
+      </c>
+      <c r="H103" s="1">
+        <v>849753.36</v>
+      </c>
+      <c r="I103" s="1">
+        <v>-3354.73</v>
+      </c>
+      <c r="J103" s="1">
+        <v>-0.39478867138578</v>
+      </c>
+      <c r="K103">
+        <v>0.13</v>
+      </c>
+      <c r="L103" t="s">
         <v>336</v>
       </c>
-      <c r="C103" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M103" s="1">
-        <v>2958561.68</v>
+        <v>846398.63</v>
       </c>
       <c r="N103" s="1">
-        <v>3028494.01</v>
+        <v>847462.09</v>
       </c>
       <c r="O103" s="1">
-        <v>0.58</v>
+        <v>0.17</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
+        <v>337</v>
+      </c>
+      <c r="B104" t="s">
         <v>338</v>
       </c>
-      <c r="B104" t="s">
+      <c r="C104" s="1">
+        <v>1278000.0</v>
+      </c>
+      <c r="D104" s="1">
+        <v>99.185</v>
+      </c>
+      <c r="E104" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F104" t="s">
+        <v>8</v>
+      </c>
+      <c r="G104">
+        <v>1.0</v>
+      </c>
+      <c r="H104" s="1">
+        <v>1278000.0</v>
+      </c>
+      <c r="I104" s="1">
+        <v>-10415.7</v>
+      </c>
+      <c r="J104" s="1">
+        <v>-0.815</v>
+      </c>
+      <c r="K104">
+        <v>2.18</v>
+      </c>
+      <c r="L104" t="s">
         <v>339</v>
       </c>
-      <c r="C104" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M104" s="1">
-        <v>854961.8</v>
+        <v>1267584.3</v>
       </c>
       <c r="N104" s="1">
-        <v>865238.73</v>
+        <v>1295420.19</v>
       </c>
       <c r="O104" s="1">
-        <v>0.17</v>
+        <v>0.26</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
+        <v>340</v>
+      </c>
+      <c r="B105" t="s">
         <v>341</v>
       </c>
-      <c r="B105" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C105" s="1">
-        <v>1278000.0</v>
+        <v>1988000.0</v>
       </c>
       <c r="D105" s="1">
-        <v>102.154</v>
+        <v>99.884</v>
       </c>
       <c r="E105" s="1">
         <v>100.0</v>
       </c>
       <c r="F105" t="s">
         <v>8</v>
       </c>
       <c r="G105">
         <v>1.0</v>
       </c>
       <c r="H105" s="1">
-        <v>1278000.0</v>
+        <v>1988000.0</v>
       </c>
       <c r="I105" s="1">
-        <v>27528.12</v>
+        <v>-2306.08</v>
       </c>
       <c r="J105" s="1">
-        <v>2.154</v>
+        <v>-0.116</v>
       </c>
       <c r="K105">
-        <v>1.9</v>
+        <v>1.67</v>
       </c>
       <c r="L105" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
       <c r="M105" s="1">
-        <v>1305528.12</v>
+        <v>1985693.92</v>
       </c>
       <c r="N105" s="1">
-        <v>1329862.64</v>
+        <v>2018814.0</v>
       </c>
       <c r="O105" s="1">
-        <v>0.25</v>
+        <v>0.4</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
+        <v>343</v>
+      </c>
+      <c r="B106" t="s">
         <v>344</v>
       </c>
-      <c r="B106" t="s">
+      <c r="C106" s="1">
+        <v>2100000.0</v>
+      </c>
+      <c r="D106" s="1">
+        <v>99.558</v>
+      </c>
+      <c r="E106" s="1">
+        <v>100.83722714</v>
+      </c>
+      <c r="F106" t="s">
+        <v>8</v>
+      </c>
+      <c r="G106">
+        <v>1.0</v>
+      </c>
+      <c r="H106" s="1">
+        <v>2117581.77</v>
+      </c>
+      <c r="I106" s="1">
+        <v>-26863.77</v>
+      </c>
+      <c r="J106" s="1">
+        <v>-1.2686060288477</v>
+      </c>
+      <c r="K106">
+        <v>0.78</v>
+      </c>
+      <c r="L106" t="s">
         <v>345</v>
       </c>
-      <c r="C106" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M106" s="1">
-        <v>2010225.84</v>
+        <v>2090718.0</v>
       </c>
       <c r="N106" s="1">
-        <v>2037431.62</v>
+        <v>2107181.42</v>
       </c>
       <c r="O106" s="1">
-        <v>0.39</v>
+        <v>0.42</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
+        <v>346</v>
+      </c>
+      <c r="B107" t="s">
         <v>347</v>
       </c>
-      <c r="B107" t="s">
+      <c r="C107" s="1">
+        <v>3579000.0</v>
+      </c>
+      <c r="D107" s="1">
+        <v>101.663</v>
+      </c>
+      <c r="E107" s="1">
+        <v>101.7659905</v>
+      </c>
+      <c r="F107" t="s">
+        <v>8</v>
+      </c>
+      <c r="G107">
+        <v>1.0</v>
+      </c>
+      <c r="H107" s="1">
+        <v>3642204.8</v>
+      </c>
+      <c r="I107" s="1">
+        <v>-3686.03</v>
+      </c>
+      <c r="J107" s="1">
+        <v>-0.10120326017911</v>
+      </c>
+      <c r="K107">
+        <v>2.48</v>
+      </c>
+      <c r="L107" t="s">
         <v>348</v>
       </c>
-      <c r="C107" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M107" s="1">
-        <v>2132508.0</v>
+        <v>3638518.77</v>
       </c>
       <c r="N107" s="1">
-        <v>2143390.6</v>
+        <v>3727429.95</v>
       </c>
       <c r="O107" s="1">
-        <v>0.41</v>
+        <v>0.75</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
+        <v>349</v>
+      </c>
+      <c r="B108" t="s">
         <v>350</v>
       </c>
-      <c r="B108" t="s">
+      <c r="C108" s="1">
+        <v>2400000.0</v>
+      </c>
+      <c r="D108" s="1">
+        <v>99.221</v>
+      </c>
+      <c r="E108" s="1">
+        <v>99.8</v>
+      </c>
+      <c r="F108" t="s">
+        <v>8</v>
+      </c>
+      <c r="G108">
+        <v>1.0</v>
+      </c>
+      <c r="H108" s="1">
+        <v>2395200.0</v>
+      </c>
+      <c r="I108" s="1">
+        <v>-13896.0</v>
+      </c>
+      <c r="J108" s="1">
+        <v>-0.58016032064128</v>
+      </c>
+      <c r="K108">
+        <v>1.81</v>
+      </c>
+      <c r="L108" t="s">
         <v>351</v>
       </c>
-      <c r="C108" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M108" s="1">
-        <v>3723018.96</v>
+        <v>2381304.0</v>
       </c>
       <c r="N108" s="1">
-        <v>3802369.8</v>
+        <v>2424862.01</v>
       </c>
       <c r="O108" s="1">
-        <v>0.73</v>
+        <v>0.48</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
+        <v>352</v>
+      </c>
+      <c r="B109" t="s">
         <v>353</v>
       </c>
-      <c r="B109" t="s">
+      <c r="C109" s="1">
+        <v>930564.0</v>
+      </c>
+      <c r="D109" s="1">
+        <v>105.064</v>
+      </c>
+      <c r="E109" s="1">
+        <v>100.47036099</v>
+      </c>
+      <c r="F109" t="s">
+        <v>8</v>
+      </c>
+      <c r="G109">
+        <v>1.0</v>
+      </c>
+      <c r="H109" s="1">
+        <v>934941.01</v>
+      </c>
+      <c r="I109" s="1">
+        <v>42746.75</v>
+      </c>
+      <c r="J109" s="1">
+        <v>4.5721333798375</v>
+      </c>
+      <c r="K109">
+        <v>3.33</v>
+      </c>
+      <c r="L109" t="s">
         <v>354</v>
       </c>
-      <c r="C109" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M109" s="1">
-        <v>2401752.0</v>
+        <v>977687.76</v>
       </c>
       <c r="N109" s="1">
-        <v>2433376.31</v>
+        <v>1008706.56</v>
       </c>
       <c r="O109" s="1">
-        <v>0.46</v>
+        <v>0.2</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
+        <v>355</v>
+      </c>
+      <c r="B110" t="s">
         <v>356</v>
       </c>
-      <c r="B110" t="s">
+      <c r="C110" s="1">
+        <v>2170000.0</v>
+      </c>
+      <c r="D110" s="1">
+        <v>101.422</v>
+      </c>
+      <c r="E110" s="1">
+        <v>100.14070507</v>
+      </c>
+      <c r="F110" t="s">
+        <v>8</v>
+      </c>
+      <c r="G110">
+        <v>1.0</v>
+      </c>
+      <c r="H110" s="1">
+        <v>2173053.3</v>
+      </c>
+      <c r="I110" s="1">
+        <v>27804.1</v>
+      </c>
+      <c r="J110" s="1">
+        <v>1.2794946170902</v>
+      </c>
+      <c r="K110">
+        <v>1.92</v>
+      </c>
+      <c r="L110" t="s">
         <v>357</v>
       </c>
-      <c r="C110" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M110" s="1">
-        <v>1342227.59</v>
+        <v>2200857.4</v>
       </c>
       <c r="N110" s="1">
-        <v>1344865.59</v>
+        <v>2242584.69</v>
       </c>
       <c r="O110" s="1">
-        <v>0.26</v>
+        <v>0.45</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
+        <v>358</v>
+      </c>
+      <c r="B111" t="s">
         <v>359</v>
       </c>
-      <c r="B111" t="s">
+      <c r="C111" s="1">
+        <v>1100000.0</v>
+      </c>
+      <c r="D111" s="1">
+        <v>102.345</v>
+      </c>
+      <c r="E111" s="1">
+        <v>102.39609091</v>
+      </c>
+      <c r="F111" t="s">
+        <v>8</v>
+      </c>
+      <c r="G111">
+        <v>1.0</v>
+      </c>
+      <c r="H111" s="1">
+        <v>1126357.0</v>
+      </c>
+      <c r="I111" s="1">
+        <v>-562.0</v>
+      </c>
+      <c r="J111" s="1">
+        <v>-0.049895370650691</v>
+      </c>
+      <c r="K111">
+        <v>1.67</v>
+      </c>
+      <c r="L111" t="s">
         <v>360</v>
       </c>
-      <c r="C111" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M111" s="1">
-        <v>977687.76</v>
+        <v>1125795.0</v>
       </c>
       <c r="N111" s="1">
-        <v>1003859.87</v>
+        <v>1144189.44</v>
       </c>
       <c r="O111" s="1">
-        <v>0.19</v>
+        <v>0.23</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
+        <v>361</v>
+      </c>
+      <c r="B112" t="s">
         <v>362</v>
       </c>
-      <c r="B112" t="s">
+      <c r="C112" s="1">
+        <v>5351000.0</v>
+      </c>
+      <c r="D112" s="1">
+        <v>102.915</v>
+      </c>
+      <c r="E112" s="1">
+        <v>92.97841301</v>
+      </c>
+      <c r="F112" t="s">
+        <v>8</v>
+      </c>
+      <c r="G112">
+        <v>1.0</v>
+      </c>
+      <c r="H112" s="1">
+        <v>4975274.88</v>
+      </c>
+      <c r="I112" s="1">
+        <v>-18991.39</v>
+      </c>
+      <c r="J112" s="1">
+        <v>-0.38171539177349</v>
+      </c>
+      <c r="K112">
+        <v>1.56</v>
+      </c>
+      <c r="L112" t="s">
         <v>363</v>
       </c>
-      <c r="C112" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M112" s="1">
-        <v>648948.02</v>
+        <v>4956283.49</v>
       </c>
       <c r="N112" s="1">
-        <v>661049.98</v>
+        <v>5039859.42</v>
       </c>
       <c r="O112" s="1">
-        <v>0.13</v>
+        <v>1.01</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
+        <v>364</v>
+      </c>
+      <c r="B113" t="s">
         <v>365</v>
       </c>
-      <c r="B113" t="s">
+      <c r="C113" s="1">
+        <v>1490000.0</v>
+      </c>
+      <c r="D113" s="1">
+        <v>102.103</v>
+      </c>
+      <c r="E113" s="1">
+        <v>103.47</v>
+      </c>
+      <c r="F113" t="s">
+        <v>8</v>
+      </c>
+      <c r="G113">
+        <v>1.0</v>
+      </c>
+      <c r="H113" s="1">
+        <v>1541703.0</v>
+      </c>
+      <c r="I113" s="1">
+        <v>-20368.3</v>
+      </c>
+      <c r="J113" s="1">
+        <v>-1.3211558905963</v>
+      </c>
+      <c r="K113">
+        <v>2.55</v>
+      </c>
+      <c r="L113" t="s">
         <v>366</v>
       </c>
-      <c r="C113" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M113" s="1">
-        <v>2243129.0</v>
+        <v>1521334.7</v>
       </c>
       <c r="N113" s="1">
-        <v>2278979.21</v>
+        <v>1559267.62</v>
       </c>
       <c r="O113" s="1">
-        <v>0.44</v>
+        <v>0.31</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
+        <v>367</v>
+      </c>
+      <c r="B114" t="s">
         <v>368</v>
       </c>
-      <c r="B114" t="s">
+      <c r="C114" s="1">
+        <v>1400000.0</v>
+      </c>
+      <c r="D114" s="1">
+        <v>103.666</v>
+      </c>
+      <c r="E114" s="1">
+        <v>105.20933357</v>
+      </c>
+      <c r="F114" t="s">
+        <v>8</v>
+      </c>
+      <c r="G114">
+        <v>1.0</v>
+      </c>
+      <c r="H114" s="1">
+        <v>1472930.67</v>
+      </c>
+      <c r="I114" s="1">
+        <v>-21606.67</v>
+      </c>
+      <c r="J114" s="1">
+        <v>-1.4669169730847</v>
+      </c>
+      <c r="K114">
+        <v>1.35</v>
+      </c>
+      <c r="L114" t="s">
         <v>369</v>
       </c>
-      <c r="C114" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M114" s="1">
-        <v>1135717.0</v>
+        <v>1451324.0</v>
       </c>
       <c r="N114" s="1">
-        <v>1150826.72</v>
+        <v>1470165.67</v>
       </c>
       <c r="O114" s="1">
-        <v>0.22</v>
+        <v>0.29</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
+        <v>370</v>
+      </c>
+      <c r="B115" t="s">
         <v>371</v>
       </c>
-      <c r="B115" t="s">
+      <c r="C115" s="1">
+        <v>2727000.0</v>
+      </c>
+      <c r="D115" s="1">
+        <v>94.678</v>
+      </c>
+      <c r="E115" s="1">
+        <v>98.03544408</v>
+      </c>
+      <c r="F115" t="s">
+        <v>8</v>
+      </c>
+      <c r="G115">
+        <v>1.0</v>
+      </c>
+      <c r="H115" s="1">
+        <v>2673426.56</v>
+      </c>
+      <c r="I115" s="1">
+        <v>-91557.5</v>
+      </c>
+      <c r="J115" s="1">
+        <v>-3.4247247098495</v>
+      </c>
+      <c r="K115">
+        <v>0.16</v>
+      </c>
+      <c r="L115" t="s">
         <v>372</v>
       </c>
-      <c r="C115" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M115" s="1">
-        <v>4982867.25</v>
+        <v>2581869.06</v>
       </c>
       <c r="N115" s="1">
-        <v>5049386.87</v>
+        <v>2586201.96</v>
       </c>
       <c r="O115" s="1">
-        <v>0.96</v>
+        <v>0.52</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
+        <v>373</v>
+      </c>
+      <c r="B116" t="s">
         <v>374</v>
       </c>
-      <c r="B116" t="s">
+      <c r="C116" s="1">
+        <v>3927000.0</v>
+      </c>
+      <c r="D116" s="1">
+        <v>97.608</v>
+      </c>
+      <c r="E116" s="1">
+        <v>99.9978546</v>
+      </c>
+      <c r="F116" t="s">
+        <v>8</v>
+      </c>
+      <c r="G116">
+        <v>1.0</v>
+      </c>
+      <c r="H116" s="1">
+        <v>3926915.75</v>
+      </c>
+      <c r="I116" s="1">
+        <v>-93849.59</v>
+      </c>
+      <c r="J116" s="1">
+        <v>-2.389905869511</v>
+      </c>
+      <c r="K116">
+        <v>1.02</v>
+      </c>
+      <c r="L116" t="s">
         <v>375</v>
       </c>
-      <c r="C116" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M116" s="1">
-        <v>1570385.5</v>
+        <v>3833066.16</v>
       </c>
       <c r="N116" s="1">
-        <v>1602937.86</v>
+        <v>3873222.46</v>
       </c>
       <c r="O116" s="1">
-        <v>0.31</v>
+        <v>0.77</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
+        <v>376</v>
+      </c>
+      <c r="B117" t="s">
         <v>377</v>
       </c>
-      <c r="B117" t="s">
+      <c r="C117" s="1">
+        <v>2400000.0</v>
+      </c>
+      <c r="D117" s="1">
+        <v>86.084</v>
+      </c>
+      <c r="E117" s="1">
+        <v>91.95776</v>
+      </c>
+      <c r="F117" t="s">
+        <v>8</v>
+      </c>
+      <c r="G117">
+        <v>1.0</v>
+      </c>
+      <c r="H117" s="1">
+        <v>2206986.24</v>
+      </c>
+      <c r="I117" s="1">
+        <v>-140970.24</v>
+      </c>
+      <c r="J117" s="1">
+        <v>-6.3874544138526</v>
+      </c>
+      <c r="K117">
+        <v>2.01</v>
+      </c>
+      <c r="L117" t="s">
         <v>378</v>
       </c>
-      <c r="C117" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M117" s="1">
-        <v>1502382.0</v>
+        <v>2066016.0</v>
       </c>
       <c r="N117" s="1">
-        <v>1515682.0</v>
+        <v>2114199.33</v>
       </c>
       <c r="O117" s="1">
-        <v>0.29</v>
+        <v>0.42</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
+        <v>379</v>
+      </c>
+      <c r="B118" t="s">
         <v>380</v>
       </c>
-      <c r="B118" t="s">
+      <c r="C118" s="1">
+        <v>1667000.0</v>
+      </c>
+      <c r="D118" s="1">
+        <v>101.832</v>
+      </c>
+      <c r="E118" s="1">
+        <v>101.22761608</v>
+      </c>
+      <c r="F118" t="s">
+        <v>8</v>
+      </c>
+      <c r="G118">
+        <v>1.0</v>
+      </c>
+      <c r="H118" s="1">
+        <v>1687464.36</v>
+      </c>
+      <c r="I118" s="1">
+        <v>10075.08</v>
+      </c>
+      <c r="J118" s="1">
+        <v>0.59705438756644</v>
+      </c>
+      <c r="K118">
+        <v>2.09</v>
+      </c>
+      <c r="L118" t="s">
         <v>381</v>
       </c>
-      <c r="C118" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M118" s="1">
-        <v>2635318.26</v>
+        <v>1697539.44</v>
       </c>
       <c r="N118" s="1">
-        <v>2677268.61</v>
+        <v>1732361.22</v>
       </c>
       <c r="O118" s="1">
-        <v>0.51</v>
+        <v>0.35</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
+        <v>382</v>
+      </c>
+      <c r="B119" t="s">
         <v>383</v>
       </c>
-      <c r="B119" t="s">
+      <c r="C119" s="1">
+        <v>1811000.0</v>
+      </c>
+      <c r="D119" s="1">
+        <v>102.731</v>
+      </c>
+      <c r="E119" s="1">
+        <v>103.54205743</v>
+      </c>
+      <c r="F119" t="s">
+        <v>8</v>
+      </c>
+      <c r="G119">
+        <v>1.0</v>
+      </c>
+      <c r="H119" s="1">
+        <v>1875146.66</v>
+      </c>
+      <c r="I119" s="1">
+        <v>-14688.25</v>
+      </c>
+      <c r="J119" s="1">
+        <v>-0.78331206370813</v>
+      </c>
+      <c r="K119">
+        <v>3.11</v>
+      </c>
+      <c r="L119" t="s">
         <v>384</v>
       </c>
-      <c r="C119" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M119" s="1">
-        <v>3927353.43</v>
+        <v>1860458.41</v>
       </c>
       <c r="N119" s="1">
-        <v>3959901.17</v>
+        <v>1916822.05</v>
       </c>
       <c r="O119" s="1">
-        <v>0.76</v>
+        <v>0.38</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
+        <v>385</v>
+      </c>
+      <c r="B120" t="s">
         <v>386</v>
       </c>
-      <c r="B120" t="s">
+      <c r="C120" s="1">
+        <v>1280000.0</v>
+      </c>
+      <c r="D120" s="1">
+        <v>101.381</v>
+      </c>
+      <c r="E120" s="1">
+        <v>101.78811563</v>
+      </c>
+      <c r="F120" t="s">
+        <v>8</v>
+      </c>
+      <c r="G120">
+        <v>1.0</v>
+      </c>
+      <c r="H120" s="1">
+        <v>1302887.88</v>
+      </c>
+      <c r="I120" s="1">
+        <v>-5211.08</v>
+      </c>
+      <c r="J120" s="1">
+        <v>-0.39996380962574</v>
+      </c>
+      <c r="K120">
+        <v>0.39</v>
+      </c>
+      <c r="L120" t="s">
         <v>387</v>
       </c>
-      <c r="C120" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M120" s="1">
-        <v>2084088.0</v>
+        <v>1297676.8</v>
       </c>
       <c r="N120" s="1">
-        <v>2122438.0</v>
+        <v>1302676.8</v>
       </c>
       <c r="O120" s="1">
-        <v>0.41</v>
+        <v>0.26</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
+        <v>388</v>
+      </c>
+      <c r="B121" t="s">
         <v>389</v>
       </c>
-      <c r="B121" t="s">
+      <c r="C121" s="1">
+        <v>2420000.0</v>
+      </c>
+      <c r="D121" s="1">
+        <v>100.211</v>
+      </c>
+      <c r="E121" s="1">
+        <v>101.103</v>
+      </c>
+      <c r="F121" t="s">
+        <v>8</v>
+      </c>
+      <c r="G121">
+        <v>1.0</v>
+      </c>
+      <c r="H121" s="1">
+        <v>2446692.6</v>
+      </c>
+      <c r="I121" s="1">
+        <v>-21586.4</v>
+      </c>
+      <c r="J121" s="1">
+        <v>-0.88226857758919</v>
+      </c>
+      <c r="K121">
+        <v>3.58</v>
+      </c>
+      <c r="L121" t="s">
         <v>390</v>
       </c>
-      <c r="C121" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M121" s="1">
-        <v>3284886.0</v>
+        <v>2425106.2</v>
       </c>
       <c r="N121" s="1">
-        <v>3287062.17</v>
+        <v>2511778.67</v>
       </c>
       <c r="O121" s="1">
-        <v>0.63</v>
+        <v>0.5</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
+        <v>391</v>
+      </c>
+      <c r="B122" t="s">
         <v>392</v>
       </c>
-      <c r="B122" t="s">
+      <c r="C122" s="1">
+        <v>2124000.0</v>
+      </c>
+      <c r="D122" s="1">
+        <v>96.098</v>
+      </c>
+      <c r="E122" s="1">
+        <v>94.44113136</v>
+      </c>
+      <c r="F122" t="s">
+        <v>8</v>
+      </c>
+      <c r="G122">
+        <v>1.0</v>
+      </c>
+      <c r="H122" s="1">
+        <v>2005929.63</v>
+      </c>
+      <c r="I122" s="1">
+        <v>35191.89</v>
+      </c>
+      <c r="J122" s="1">
+        <v>1.7543930491719</v>
+      </c>
+      <c r="K122">
+        <v>0.47</v>
+      </c>
+      <c r="L122" t="s">
         <v>393</v>
       </c>
-      <c r="C122" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M122" s="1">
-        <v>1741481.56</v>
+        <v>2041121.52</v>
       </c>
       <c r="N122" s="1">
-        <v>1770862.44</v>
+        <v>2051151.52</v>
       </c>
       <c r="O122" s="1">
-        <v>0.34</v>
+        <v>0.41</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
+        <v>394</v>
+      </c>
+      <c r="B123" t="s">
         <v>395</v>
       </c>
-      <c r="B123" t="s">
+      <c r="C123" s="1">
+        <v>1834000.0</v>
+      </c>
+      <c r="D123" s="1">
+        <v>103.292</v>
+      </c>
+      <c r="E123" s="1">
+        <v>101.19775245</v>
+      </c>
+      <c r="F123" t="s">
+        <v>8</v>
+      </c>
+      <c r="G123">
+        <v>1.0</v>
+      </c>
+      <c r="H123" s="1">
+        <v>1855966.78</v>
+      </c>
+      <c r="I123" s="1">
+        <v>38408.5</v>
+      </c>
+      <c r="J123" s="1">
+        <v>2.0694605320468</v>
+      </c>
+      <c r="K123">
+        <v>3.54</v>
+      </c>
+      <c r="L123" t="s">
         <v>396</v>
       </c>
-      <c r="C123" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M123" s="1">
-        <v>1884798.25</v>
+        <v>1894375.28</v>
       </c>
       <c r="N123" s="1">
-        <v>1934072.13</v>
+        <v>1959380.39</v>
       </c>
       <c r="O123" s="1">
-        <v>0.37</v>
+        <v>0.39</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
+        <v>397</v>
+      </c>
+      <c r="B124" t="s">
         <v>398</v>
       </c>
-      <c r="B124" t="s">
+      <c r="C124" s="1">
+        <v>2450000.0</v>
+      </c>
+      <c r="D124" s="1">
+        <v>100.074</v>
+      </c>
+      <c r="E124" s="1">
+        <v>101.43494653</v>
+      </c>
+      <c r="F124" t="s">
+        <v>8</v>
+      </c>
+      <c r="G124">
+        <v>1.0</v>
+      </c>
+      <c r="H124" s="1">
+        <v>2485156.19</v>
+      </c>
+      <c r="I124" s="1">
+        <v>-33343.19</v>
+      </c>
+      <c r="J124" s="1">
+        <v>-1.3416939399692</v>
+      </c>
+      <c r="K124">
+        <v>1.63</v>
+      </c>
+      <c r="L124" t="s">
         <v>399</v>
       </c>
-      <c r="C124" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M124" s="1">
-        <v>1320281.6</v>
+        <v>2451813.0</v>
       </c>
       <c r="N124" s="1">
-        <v>1320881.6</v>
+        <v>2491829.67</v>
       </c>
       <c r="O124" s="1">
-        <v>0.25</v>
+        <v>0.5</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
         <v>400</v>
       </c>
       <c r="B125" t="s">
         <v>401</v>
       </c>
       <c r="C125" s="1">
-        <v>2124000.0</v>
+        <v>1037000.0</v>
       </c>
       <c r="D125" s="1">
-        <v>97.497</v>
+        <v>94.007</v>
       </c>
       <c r="E125" s="1">
-        <v>94.44113136</v>
+        <v>98.76648216</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
-        <v>2005929.63</v>
+        <v>1024208.42</v>
       </c>
       <c r="I125" s="1">
-        <v>64906.65</v>
+        <v>-49355.83</v>
       </c>
       <c r="J125" s="1">
-        <v>3.2357391320851</v>
+        <v>-4.818924452896</v>
       </c>
       <c r="K125">
-        <v>0.33</v>
+        <v>1.41</v>
       </c>
       <c r="L125" t="s">
         <v>402</v>
       </c>
       <c r="M125" s="1">
-        <v>2070836.28</v>
+        <v>974852.59</v>
       </c>
       <c r="N125" s="1">
-        <v>2077916.28</v>
+        <v>989457.47</v>
       </c>
       <c r="O125" s="1">
-        <v>0.4</v>
+        <v>0.2</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
         <v>403</v>
       </c>
       <c r="B126" t="s">
         <v>404</v>
       </c>
       <c r="C126" s="1">
-        <v>1834000.0</v>
+        <v>3875000.0</v>
       </c>
       <c r="D126" s="1">
-        <v>105.183</v>
+        <v>100.364</v>
       </c>
       <c r="E126" s="1">
-        <v>101.19775245</v>
+        <v>100.0960031</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
-        <v>1855966.78</v>
+        <v>3878720.12</v>
       </c>
       <c r="I126" s="1">
-        <v>73089.44</v>
+        <v>10384.88</v>
       </c>
       <c r="J126" s="1">
-        <v>3.9380791072133</v>
+        <v>0.26773986466443</v>
       </c>
       <c r="K126">
-        <v>3.14</v>
+        <v>2.64</v>
       </c>
       <c r="L126" t="s">
         <v>405</v>
       </c>
       <c r="M126" s="1">
-        <v>1929056.22</v>
+        <v>3889105.0</v>
       </c>
       <c r="N126" s="1">
-        <v>1986674.39</v>
+        <v>3991523.4</v>
       </c>
       <c r="O126" s="1">
-        <v>0.38</v>
+        <v>0.8</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
         <v>406</v>
       </c>
       <c r="B127" t="s">
         <v>407</v>
       </c>
       <c r="C127" s="1">
-        <v>2450000.0</v>
+        <v>1900000.0</v>
       </c>
       <c r="D127" s="1">
-        <v>102.997</v>
+        <v>114.245</v>
       </c>
       <c r="E127" s="1">
-        <v>101.43494653</v>
+        <v>123.47145</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
-        <v>2485156.19</v>
+        <v>2345957.55</v>
       </c>
       <c r="I127" s="1">
-        <v>38270.31</v>
+        <v>-175302.55</v>
       </c>
       <c r="J127" s="1">
-        <v>1.5399559252652</v>
+        <v>-7.4725371735733</v>
       </c>
       <c r="K127">
-        <v>1.34</v>
+        <v>1.23</v>
       </c>
       <c r="L127" t="s">
         <v>408</v>
       </c>
       <c r="M127" s="1">
-        <v>2523426.5</v>
+        <v>2170655.0</v>
       </c>
       <c r="N127" s="1">
-        <v>2556297.33</v>
+        <v>2194053.63</v>
       </c>
       <c r="O127" s="1">
-        <v>0.49</v>
+        <v>0.44</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
         <v>409</v>
       </c>
       <c r="B128" t="s">
         <v>410</v>
       </c>
       <c r="C128" s="1">
-        <v>1037000.0</v>
+        <v>1276000.0</v>
       </c>
       <c r="D128" s="1">
-        <v>94.343</v>
+        <v>108.242</v>
       </c>
       <c r="E128" s="1">
-        <v>98.76648216</v>
+        <v>113.147</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
-        <v>1024208.42</v>
+        <v>1443755.72</v>
       </c>
       <c r="I128" s="1">
-        <v>-45871.51</v>
+        <v>-62587.8</v>
       </c>
       <c r="J128" s="1">
-        <v>-4.47872806982</v>
+        <v>-4.335068539157</v>
       </c>
       <c r="K128">
-        <v>1.06</v>
+        <v>1.11</v>
       </c>
       <c r="L128" t="s">
         <v>411</v>
       </c>
       <c r="M128" s="1">
-        <v>978336.91</v>
+        <v>1381167.92</v>
       </c>
       <c r="N128" s="1">
-        <v>989379.62</v>
+        <v>1395324.65</v>
       </c>
       <c r="O128" s="1">
-        <v>0.19</v>
+        <v>0.28</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
         <v>412</v>
       </c>
       <c r="B129" t="s">
         <v>413</v>
       </c>
       <c r="C129" s="1">
-        <v>3875000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="D129" s="1">
-        <v>102.759</v>
+        <v>95.557</v>
       </c>
       <c r="E129" s="1">
-        <v>100.0960031</v>
+        <v>93.14264308</v>
       </c>
       <c r="F129" t="s">
         <v>8</v>
       </c>
       <c r="G129">
         <v>1.0</v>
       </c>
       <c r="H129" s="1">
-        <v>3878720.12</v>
+        <v>1210854.36</v>
       </c>
       <c r="I129" s="1">
-        <v>103191.13</v>
+        <v>31386.64</v>
       </c>
       <c r="J129" s="1">
-        <v>2.660442795754</v>
+        <v>2.5921069483534</v>
       </c>
       <c r="K129">
-        <v>2.34</v>
+        <v>0.76</v>
       </c>
       <c r="L129" t="s">
         <v>414</v>
       </c>
       <c r="M129" s="1">
-        <v>3981911.25</v>
+        <v>1242241.0</v>
       </c>
       <c r="N129" s="1">
-        <v>4072489.38</v>
+        <v>1252151.27</v>
       </c>
       <c r="O129" s="1">
-        <v>0.78</v>
+        <v>0.25</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
         <v>415</v>
       </c>
       <c r="B130" t="s">
         <v>416</v>
       </c>
       <c r="C130" s="1">
-        <v>761000.0</v>
+        <v>3991000.0</v>
       </c>
       <c r="D130" s="1">
-        <v>106.435</v>
+        <v>97.044</v>
       </c>
       <c r="E130" s="1">
-        <v>108.80813929</v>
+        <v>94.47603859</v>
       </c>
       <c r="F130" t="s">
         <v>8</v>
       </c>
       <c r="G130">
         <v>1.0</v>
       </c>
       <c r="H130" s="1">
-        <v>828029.94</v>
+        <v>3770538.7</v>
       </c>
       <c r="I130" s="1">
-        <v>-18059.59</v>
+        <v>102487.34</v>
       </c>
       <c r="J130" s="1">
-        <v>-2.1810310385637</v>
+        <v>2.718108688289</v>
       </c>
       <c r="K130">
-        <v>0.3</v>
+        <v>1.14</v>
       </c>
       <c r="L130" t="s">
         <v>417</v>
       </c>
       <c r="M130" s="1">
-        <v>809970.35</v>
+        <v>3873026.04</v>
       </c>
       <c r="N130" s="1">
-        <v>812282.78</v>
+        <v>3918603.81</v>
       </c>
       <c r="O130" s="1">
-        <v>0.16</v>
+        <v>0.78</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
         <v>418</v>
       </c>
       <c r="B131" t="s">
         <v>419</v>
       </c>
       <c r="C131" s="1">
-        <v>1900000.0</v>
+        <v>3825000.0</v>
       </c>
       <c r="D131" s="1">
-        <v>117.176</v>
+        <v>99.37</v>
       </c>
       <c r="E131" s="1">
-        <v>123.47145</v>
+        <v>100.05687163</v>
       </c>
       <c r="F131" t="s">
         <v>8</v>
       </c>
       <c r="G131">
         <v>1.0</v>
       </c>
       <c r="H131" s="1">
-        <v>2345957.55</v>
+        <v>3827175.34</v>
       </c>
       <c r="I131" s="1">
-        <v>-119613.55</v>
+        <v>-26272.84</v>
       </c>
       <c r="J131" s="1">
-        <v>-5.0987090537934</v>
+        <v>-0.68648122089959</v>
       </c>
       <c r="K131">
-        <v>0.81</v>
+        <v>0.85</v>
       </c>
       <c r="L131" t="s">
         <v>420</v>
       </c>
       <c r="M131" s="1">
-        <v>2226344.0</v>
+        <v>3800902.5</v>
       </c>
       <c r="N131" s="1">
-        <v>2241674.14</v>
+        <v>3833415.0</v>
       </c>
       <c r="O131" s="1">
-        <v>0.43</v>
+        <v>0.77</v>
       </c>
       <c r="P131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
         <v>421</v>
       </c>
       <c r="B132" t="s">
         <v>422</v>
       </c>
       <c r="C132" s="1">
-        <v>1276000.0</v>
+        <v>3382000.0</v>
       </c>
       <c r="D132" s="1">
-        <v>109.943</v>
+        <v>84.959</v>
       </c>
       <c r="E132" s="1">
-        <v>113.147</v>
+        <v>100.0</v>
       </c>
       <c r="F132" t="s">
         <v>8</v>
       </c>
       <c r="G132">
         <v>1.0</v>
       </c>
       <c r="H132" s="1">
-        <v>1443755.72</v>
+        <v>3382000.0</v>
       </c>
       <c r="I132" s="1">
-        <v>-40883.04</v>
+        <v>-508686.62</v>
       </c>
       <c r="J132" s="1">
-        <v>-2.8317144953026</v>
+        <v>-15.041</v>
       </c>
       <c r="K132">
-        <v>0.67</v>
+        <v>2.98</v>
       </c>
       <c r="L132" t="s">
         <v>423</v>
       </c>
       <c r="M132" s="1">
-        <v>1402872.68</v>
+        <v>2873313.38</v>
       </c>
       <c r="N132" s="1">
-        <v>1411477.75</v>
+        <v>2974068.8</v>
       </c>
       <c r="O132" s="1">
-        <v>0.27</v>
+        <v>0.59</v>
       </c>
       <c r="P132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
         <v>424</v>
       </c>
       <c r="B133" t="s">
         <v>425</v>
       </c>
       <c r="C133" s="1">
-        <v>1300000.0</v>
+        <v>1250000.0</v>
       </c>
       <c r="D133" s="1">
-        <v>96.844</v>
+        <v>0.001</v>
       </c>
       <c r="E133" s="1">
-        <v>93.14264308</v>
+        <v>0.0</v>
       </c>
       <c r="F133" t="s">
-        <v>8</v>
+        <v>44</v>
       </c>
       <c r="G133">
-        <v>1.0</v>
+        <v>1.15</v>
       </c>
       <c r="H133" s="1">
-        <v>1210854.36</v>
+        <v>0.0</v>
       </c>
       <c r="I133" s="1">
-        <v>48117.64</v>
+        <v>10.86</v>
       </c>
       <c r="J133" s="1">
-        <v>3.9738585902272</v>
+        <v>0</v>
       </c>
       <c r="K133">
-        <v>0.67</v>
-[...2 lines deleted...]
-        <v>426</v>
+        <v>0.0</v>
+      </c>
+      <c r="L133">
+        <v>0.0</v>
       </c>
       <c r="M133" s="1">
-        <v>1258972.0</v>
+        <v>10.86</v>
       </c>
       <c r="N133" s="1">
-        <v>1267635.7</v>
+        <v>10.86</v>
       </c>
       <c r="O133" s="1">
-        <v>0.24</v>
+        <v>0.0</v>
       </c>
       <c r="P133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
+        <v>426</v>
+      </c>
+      <c r="B134" t="s">
         <v>427</v>
       </c>
-      <c r="B134" t="s">
+      <c r="C134" s="1">
+        <v>2817000.0</v>
+      </c>
+      <c r="D134" s="1">
+        <v>95.999</v>
+      </c>
+      <c r="E134" s="1">
+        <v>101.3779503</v>
+      </c>
+      <c r="F134" t="s">
+        <v>8</v>
+      </c>
+      <c r="G134">
+        <v>1.0</v>
+      </c>
+      <c r="H134" s="1">
+        <v>2855816.86</v>
+      </c>
+      <c r="I134" s="1">
+        <v>-151525.03</v>
+      </c>
+      <c r="J134" s="1">
+        <v>-5.3058384843347</v>
+      </c>
+      <c r="K134">
+        <v>5.27</v>
+      </c>
+      <c r="L134" t="s">
         <v>428</v>
       </c>
-      <c r="C134" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M134" s="1">
-        <v>3932891.04</v>
+        <v>2704291.83</v>
       </c>
       <c r="N134" s="1">
-        <v>3972094.3</v>
+        <v>2852801.75</v>
       </c>
       <c r="O134" s="1">
-        <v>0.76</v>
+        <v>0.57</v>
       </c>
       <c r="P134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
+        <v>429</v>
+      </c>
+      <c r="B135" t="s">
         <v>430</v>
       </c>
-      <c r="B135" t="s">
+      <c r="C135" s="1">
+        <v>1053000.0</v>
+      </c>
+      <c r="D135" s="1">
+        <v>102.104</v>
+      </c>
+      <c r="E135" s="1">
+        <v>103.32906363</v>
+      </c>
+      <c r="F135" t="s">
+        <v>8</v>
+      </c>
+      <c r="G135">
+        <v>1.0</v>
+      </c>
+      <c r="H135" s="1">
+        <v>1088055.04</v>
+      </c>
+      <c r="I135" s="1">
+        <v>-12899.92</v>
+      </c>
+      <c r="J135" s="1">
+        <v>-1.1855944346345</v>
+      </c>
+      <c r="K135">
+        <v>1.45</v>
+      </c>
+      <c r="L135" t="s">
         <v>431</v>
       </c>
-      <c r="C135" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M135" s="1">
-        <v>3893773.5</v>
+        <v>1075155.12</v>
       </c>
       <c r="N135" s="1">
-        <v>3916723.5</v>
+        <v>1090445.56</v>
       </c>
       <c r="O135" s="1">
-        <v>0.75</v>
+        <v>0.22</v>
       </c>
       <c r="P135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
+        <v>432</v>
+      </c>
+      <c r="B136" t="s">
         <v>433</v>
       </c>
-      <c r="B136" t="s">
+      <c r="C136" s="1">
+        <v>3046000.0</v>
+      </c>
+      <c r="D136" s="1">
+        <v>103.804</v>
+      </c>
+      <c r="E136" s="1">
+        <v>104.47316382</v>
+      </c>
+      <c r="F136" t="s">
+        <v>8</v>
+      </c>
+      <c r="G136">
+        <v>1.0</v>
+      </c>
+      <c r="H136" s="1">
+        <v>3182252.57</v>
+      </c>
+      <c r="I136" s="1">
+        <v>-20382.73</v>
+      </c>
+      <c r="J136" s="1">
+        <v>-0.64051264164742</v>
+      </c>
+      <c r="K136">
+        <v>1.21</v>
+      </c>
+      <c r="L136" t="s">
         <v>434</v>
       </c>
-      <c r="C136" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M136" s="1">
-        <v>2950930.28</v>
+        <v>3161869.84</v>
       </c>
       <c r="N136" s="1">
-        <v>3036184.86</v>
+        <v>3198866.05</v>
       </c>
       <c r="O136" s="1">
-        <v>0.58</v>
+        <v>0.64</v>
       </c>
       <c r="P136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
+        <v>435</v>
+      </c>
+      <c r="B137" t="s">
         <v>436</v>
       </c>
-      <c r="B137" t="s">
+      <c r="C137" s="1">
+        <v>2520000.0</v>
+      </c>
+      <c r="D137" s="1">
+        <v>99.744</v>
+      </c>
+      <c r="E137" s="1">
+        <v>101.57528214</v>
+      </c>
+      <c r="F137" t="s">
+        <v>8</v>
+      </c>
+      <c r="G137">
+        <v>1.0</v>
+      </c>
+      <c r="H137" s="1">
+        <v>2559697.11</v>
+      </c>
+      <c r="I137" s="1">
+        <v>-46148.31</v>
+      </c>
+      <c r="J137" s="1">
+        <v>-1.8028816698551</v>
+      </c>
+      <c r="K137">
+        <v>1.37</v>
+      </c>
+      <c r="L137" t="s">
         <v>437</v>
       </c>
-      <c r="C137" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M137" s="1">
-        <v>10.59</v>
+        <v>2513548.8</v>
       </c>
       <c r="N137" s="1">
-        <v>10.59</v>
+        <v>2548120.92</v>
       </c>
       <c r="O137" s="1">
-        <v>0.0</v>
+        <v>0.51</v>
       </c>
       <c r="P137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
         <v>438</v>
       </c>
       <c r="B138" t="s">
         <v>439</v>
       </c>
       <c r="C138" s="1">
-        <v>2817000.0</v>
+        <v>2947000.0</v>
       </c>
       <c r="D138" s="1">
-        <v>100.333</v>
+        <v>102.173</v>
       </c>
       <c r="E138" s="1">
-        <v>101.3779503</v>
+        <v>101.56042721</v>
       </c>
       <c r="F138" t="s">
         <v>8</v>
       </c>
       <c r="G138">
         <v>1.0</v>
       </c>
       <c r="H138" s="1">
-        <v>2855816.86</v>
+        <v>2992985.79</v>
       </c>
       <c r="I138" s="1">
-        <v>-29436.25</v>
+        <v>18052.52</v>
       </c>
       <c r="J138" s="1">
-        <v>-1.030747118707</v>
+        <v>0.60316089906996</v>
       </c>
       <c r="K138">
-        <v>4.98</v>
+        <v>1.61</v>
       </c>
       <c r="L138" t="s">
         <v>440</v>
       </c>
       <c r="M138" s="1">
-        <v>2826380.61</v>
+        <v>3011038.31</v>
       </c>
       <c r="N138" s="1">
-        <v>2966593.89</v>
+        <v>3058513.27</v>
       </c>
       <c r="O138" s="1">
-        <v>0.57</v>
+        <v>0.61</v>
       </c>
       <c r="P138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
         <v>441</v>
       </c>
       <c r="B139" t="s">
         <v>442</v>
       </c>
       <c r="C139" s="1">
-        <v>1053000.0</v>
+        <v>2051000.0</v>
       </c>
       <c r="D139" s="1">
-        <v>104.179</v>
+        <v>99.385</v>
       </c>
       <c r="E139" s="1">
-        <v>103.32906363</v>
+        <v>97.59067821</v>
       </c>
       <c r="F139" t="s">
         <v>8</v>
       </c>
       <c r="G139">
         <v>1.0</v>
       </c>
       <c r="H139" s="1">
-        <v>1088055.04</v>
+        <v>2001584.81</v>
       </c>
       <c r="I139" s="1">
-        <v>8949.83</v>
+        <v>36801.54</v>
       </c>
       <c r="J139" s="1">
-        <v>0.82255305761003</v>
+        <v>1.8386200682648</v>
       </c>
       <c r="K139">
-        <v>1.1</v>
+        <v>1.54</v>
       </c>
       <c r="L139" t="s">
         <v>443</v>
       </c>
       <c r="M139" s="1">
-        <v>1097004.87</v>
+        <v>2038386.35</v>
       </c>
       <c r="N139" s="1">
-        <v>1108565.93</v>
+        <v>2069956.08</v>
       </c>
       <c r="O139" s="1">
-        <v>0.21</v>
+        <v>0.41</v>
       </c>
       <c r="P139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
         <v>444</v>
       </c>
       <c r="B140" t="s">
         <v>445</v>
       </c>
       <c r="C140" s="1">
-        <v>3046000.0</v>
+        <v>1360000.0</v>
       </c>
       <c r="D140" s="1">
-        <v>104.706</v>
+        <v>102.154</v>
       </c>
       <c r="E140" s="1">
-        <v>104.47316382</v>
+        <v>99.81182206</v>
       </c>
       <c r="F140" t="s">
         <v>8</v>
       </c>
       <c r="G140">
         <v>1.0</v>
       </c>
       <c r="H140" s="1">
-        <v>3182252.57</v>
+        <v>1357440.78</v>
       </c>
       <c r="I140" s="1">
-        <v>7092.19</v>
+        <v>31853.62</v>
       </c>
       <c r="J140" s="1">
-        <v>0.22286697375501</v>
+        <v>2.3465937129132</v>
       </c>
       <c r="K140">
-        <v>0.76</v>
+        <v>3.08</v>
       </c>
       <c r="L140" t="s">
         <v>446</v>
       </c>
       <c r="M140" s="1">
-        <v>3189344.76</v>
+        <v>1389294.4</v>
       </c>
       <c r="N140" s="1">
-        <v>3212380.14</v>
+        <v>1431156.32</v>
       </c>
       <c r="O140" s="1">
-        <v>0.61</v>
+        <v>0.29</v>
       </c>
       <c r="P140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
         <v>447</v>
       </c>
       <c r="B141" t="s">
         <v>448</v>
       </c>
       <c r="C141" s="1">
-        <v>2520000.0</v>
+        <v>2159000.0</v>
       </c>
       <c r="D141" s="1">
-        <v>101.644</v>
+        <v>100.571</v>
       </c>
       <c r="E141" s="1">
-        <v>101.57528214</v>
+        <v>102.17381658</v>
       </c>
       <c r="F141" t="s">
         <v>8</v>
       </c>
       <c r="G141">
         <v>1.0</v>
       </c>
       <c r="H141" s="1">
-        <v>2559697.11</v>
+        <v>2205932.7</v>
       </c>
       <c r="I141" s="1">
-        <v>1731.69</v>
+        <v>-34604.81</v>
       </c>
       <c r="J141" s="1">
-        <v>0.06765214498367</v>
+        <v>-1.5687155823022</v>
       </c>
       <c r="K141">
-        <v>1.05</v>
+        <v>1.2</v>
       </c>
       <c r="L141" t="s">
         <v>449</v>
       </c>
       <c r="M141" s="1">
-        <v>2561428.8</v>
+        <v>2171327.89</v>
       </c>
       <c r="N141" s="1">
-        <v>2587866.3</v>
+        <v>2197301.49</v>
       </c>
       <c r="O141" s="1">
-        <v>0.49</v>
+        <v>0.44</v>
       </c>
       <c r="P141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
         <v>450</v>
       </c>
       <c r="B142" t="s">
         <v>451</v>
       </c>
       <c r="C142" s="1">
-        <v>2947000.0</v>
+        <v>1817000.0</v>
       </c>
       <c r="D142" s="1">
-        <v>104.265</v>
+        <v>85.13</v>
       </c>
       <c r="E142" s="1">
-        <v>101.56042721</v>
+        <v>97.56207595</v>
       </c>
       <c r="F142" t="s">
         <v>8</v>
       </c>
       <c r="G142">
         <v>1.0</v>
       </c>
       <c r="H142" s="1">
-        <v>2992985.79</v>
+        <v>1772702.92</v>
       </c>
       <c r="I142" s="1">
-        <v>79703.76</v>
+        <v>-225890.82</v>
       </c>
       <c r="J142" s="1">
-        <v>2.663018323251</v>
+        <v>-12.742734129416</v>
       </c>
       <c r="K142">
-        <v>1.28</v>
+        <v>4.08</v>
       </c>
       <c r="L142" t="s">
         <v>452</v>
       </c>
       <c r="M142" s="1">
-        <v>3072689.55</v>
+        <v>1546812.1</v>
       </c>
       <c r="N142" s="1">
-        <v>3110475.74</v>
+        <v>1620854.85</v>
       </c>
       <c r="O142" s="1">
-        <v>0.59</v>
+        <v>0.32</v>
       </c>
       <c r="P142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
         <v>453</v>
       </c>
       <c r="B143" t="s">
         <v>454</v>
       </c>
       <c r="C143" s="1">
-        <v>4051000.0</v>
+        <v>1907000.0</v>
       </c>
       <c r="D143" s="1">
-        <v>99.996</v>
+        <v>99.83</v>
       </c>
       <c r="E143" s="1">
-        <v>97.5906781</v>
+        <v>100.07713005</v>
       </c>
       <c r="F143" t="s">
         <v>8</v>
       </c>
       <c r="G143">
         <v>1.0</v>
       </c>
       <c r="H143" s="1">
-        <v>3953398.37</v>
+        <v>1908470.87</v>
       </c>
       <c r="I143" s="1">
-        <v>97439.59</v>
+        <v>-4712.77</v>
       </c>
       <c r="J143" s="1">
-        <v>2.4647045625205</v>
+        <v>-0.24693958257796</v>
       </c>
       <c r="K143">
-        <v>1.32</v>
+        <v>0.09</v>
       </c>
       <c r="L143" t="s">
         <v>455</v>
       </c>
       <c r="M143" s="1">
-        <v>4050837.96</v>
+        <v>1903758.1</v>
       </c>
       <c r="N143" s="1">
-        <v>4104471.51</v>
+        <v>1905453.21</v>
       </c>
       <c r="O143" s="1">
-        <v>0.78</v>
+        <v>0.38</v>
       </c>
       <c r="P143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
         <v>456</v>
       </c>
       <c r="B144" t="s">
         <v>457</v>
       </c>
       <c r="C144" s="1">
-        <v>1360000.0</v>
+        <v>3800000.0</v>
       </c>
       <c r="D144" s="1">
-        <v>104.681</v>
+        <v>100.744</v>
       </c>
       <c r="E144" s="1">
-        <v>99.81182206</v>
+        <v>100.0646</v>
       </c>
       <c r="F144" t="s">
         <v>8</v>
       </c>
       <c r="G144">
         <v>1.0</v>
       </c>
       <c r="H144" s="1">
-        <v>1357440.78</v>
+        <v>3802454.8</v>
       </c>
       <c r="I144" s="1">
-        <v>66220.82</v>
+        <v>25817.2</v>
       </c>
       <c r="J144" s="1">
-        <v>4.8783579347012</v>
+        <v>0.67896139094145</v>
       </c>
       <c r="K144">
-        <v>2.79</v>
+        <v>0.39</v>
       </c>
       <c r="L144" t="s">
         <v>458</v>
       </c>
       <c r="M144" s="1">
-        <v>1423661.6</v>
+        <v>3828272.0</v>
       </c>
       <c r="N144" s="1">
-        <v>1461611.19</v>
+        <v>3843143.43</v>
       </c>
       <c r="O144" s="1">
-        <v>0.28</v>
+        <v>0.77</v>
       </c>
       <c r="P144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
         <v>459</v>
       </c>
       <c r="B145" t="s">
         <v>460</v>
       </c>
       <c r="C145" s="1">
-        <v>2159000.0</v>
+        <v>3332000.0</v>
       </c>
       <c r="D145" s="1">
-        <v>103.045</v>
+        <v>103.385</v>
       </c>
       <c r="E145" s="1">
-        <v>102.17381658</v>
+        <v>102.94102671</v>
       </c>
       <c r="F145" t="s">
         <v>8</v>
       </c>
       <c r="G145">
         <v>1.0</v>
       </c>
       <c r="H145" s="1">
-        <v>2205932.7</v>
+        <v>3429995.01</v>
       </c>
       <c r="I145" s="1">
-        <v>18808.85</v>
+        <v>14793.19</v>
       </c>
       <c r="J145" s="1">
-        <v>0.85264840581945</v>
+        <v>0.43128896563613</v>
       </c>
       <c r="K145">
-        <v>0.84</v>
+        <v>1.56</v>
       </c>
       <c r="L145" t="s">
         <v>461</v>
       </c>
       <c r="M145" s="1">
-        <v>2224741.55</v>
+        <v>3444788.2</v>
       </c>
       <c r="N145" s="1">
-        <v>2242961.84</v>
+        <v>3496642.45</v>
       </c>
       <c r="O145" s="1">
-        <v>0.43</v>
+        <v>0.7</v>
       </c>
       <c r="P145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
         <v>462</v>
       </c>
       <c r="B146" t="s">
         <v>463</v>
       </c>
       <c r="C146" s="1">
-        <v>1817000.0</v>
+        <v>497000.0</v>
       </c>
       <c r="D146" s="1">
-        <v>88.195</v>
+        <v>104.103</v>
       </c>
       <c r="E146" s="1">
-        <v>97.56207595</v>
+        <v>100.60017505</v>
       </c>
       <c r="F146" t="s">
         <v>8</v>
       </c>
       <c r="G146">
         <v>1.0</v>
       </c>
       <c r="H146" s="1">
-        <v>1772702.92</v>
+        <v>499982.87</v>
       </c>
       <c r="I146" s="1">
-        <v>-170199.77</v>
+        <v>17409.04</v>
       </c>
       <c r="J146" s="1">
-        <v>-9.6011445617746</v>
+        <v>3.481927290829</v>
       </c>
       <c r="K146">
-        <v>3.58</v>
+        <v>3.97</v>
       </c>
       <c r="L146" t="s">
         <v>464</v>
       </c>
       <c r="M146" s="1">
-        <v>1602503.15</v>
+        <v>517391.91</v>
       </c>
       <c r="N146" s="1">
-        <v>1667460.9</v>
+        <v>537106.81</v>
       </c>
       <c r="O146" s="1">
-        <v>0.32</v>
+        <v>0.11</v>
       </c>
       <c r="P146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
         <v>465</v>
       </c>
       <c r="B147" t="s">
         <v>466</v>
       </c>
       <c r="C147" s="1">
-        <v>1907000.0</v>
+        <v>6595000.0</v>
       </c>
       <c r="D147" s="1">
-        <v>102.185</v>
+        <v>79.943</v>
       </c>
       <c r="E147" s="1">
-        <v>100.07713005</v>
+        <v>77.42602805</v>
       </c>
       <c r="F147" t="s">
         <v>8</v>
       </c>
       <c r="G147">
         <v>1.0</v>
       </c>
       <c r="H147" s="1">
-        <v>1908470.87</v>
+        <v>5106246.55</v>
       </c>
       <c r="I147" s="1">
-        <v>40197.08</v>
+        <v>165994.3</v>
       </c>
       <c r="J147" s="1">
-        <v>2.1062454047308</v>
+        <v>3.2508085611338</v>
       </c>
       <c r="K147">
-        <v>1.93</v>
+        <v>0.55</v>
       </c>
       <c r="L147" t="s">
         <v>467</v>
       </c>
       <c r="M147" s="1">
-        <v>1948667.95</v>
+        <v>5272240.85</v>
       </c>
       <c r="N147" s="1">
-        <v>1985536.62</v>
+        <v>5308423.01</v>
       </c>
       <c r="O147" s="1">
-        <v>0.38</v>
+        <v>1.06</v>
       </c>
       <c r="P147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
         <v>468</v>
       </c>
       <c r="B148" t="s">
         <v>469</v>
       </c>
       <c r="C148" s="1">
-        <v>3800000.0</v>
+        <v>1878000.0</v>
       </c>
       <c r="D148" s="1">
-        <v>103.35</v>
+        <v>92.392</v>
       </c>
       <c r="E148" s="1">
-        <v>100.0646</v>
+        <v>99.95192119</v>
       </c>
       <c r="F148" t="s">
         <v>8</v>
       </c>
       <c r="G148">
         <v>1.0</v>
       </c>
       <c r="H148" s="1">
-        <v>3802454.8</v>
+        <v>1877097.08</v>
       </c>
       <c r="I148" s="1">
-        <v>124845.2</v>
+        <v>-141975.32</v>
       </c>
       <c r="J148" s="1">
-        <v>3.2832790017649</v>
+        <v>-7.5635576610667</v>
       </c>
       <c r="K148">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="L148" t="s">
         <v>470</v>
       </c>
       <c r="M148" s="1">
-        <v>3927300.0</v>
+        <v>1735121.76</v>
       </c>
       <c r="N148" s="1">
-        <v>3930731.87</v>
+        <v>1736999.76</v>
       </c>
       <c r="O148" s="1">
-        <v>0.75</v>
+        <v>0.35</v>
       </c>
       <c r="P148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
         <v>471</v>
       </c>
       <c r="B149" t="s">
         <v>472</v>
       </c>
       <c r="C149" s="1">
-        <v>3332000.0</v>
+        <v>3200000.0</v>
       </c>
       <c r="D149" s="1">
-        <v>104.51</v>
+        <v>103.105</v>
       </c>
       <c r="E149" s="1">
-        <v>102.94102671</v>
+        <v>100.14981813</v>
       </c>
       <c r="F149" t="s">
         <v>8</v>
       </c>
       <c r="G149">
         <v>1.0</v>
       </c>
       <c r="H149" s="1">
-        <v>3429995.01</v>
+        <v>3204794.18</v>
       </c>
       <c r="I149" s="1">
-        <v>52278.19</v>
+        <v>94565.82</v>
       </c>
       <c r="J149" s="1">
-        <v>1.5241476983956</v>
+        <v>2.9507611000467</v>
       </c>
       <c r="K149">
-        <v>1.18</v>
+        <v>5.24</v>
       </c>
       <c r="L149" t="s">
         <v>473</v>
       </c>
       <c r="M149" s="1">
-        <v>3482273.2</v>
+        <v>3299360.0</v>
       </c>
       <c r="N149" s="1">
-        <v>3521632.45</v>
+        <v>3467118.9</v>
       </c>
       <c r="O149" s="1">
-        <v>0.67</v>
+        <v>0.69</v>
       </c>
       <c r="P149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
         <v>474</v>
       </c>
       <c r="B150" t="s">
         <v>475</v>
       </c>
       <c r="C150" s="1">
-        <v>3007000.0</v>
+        <v>1298000.0</v>
       </c>
       <c r="D150" s="1">
-        <v>106.566</v>
+        <v>99.959</v>
       </c>
       <c r="E150" s="1">
-        <v>100.60017459</v>
+        <v>100.15715331</v>
       </c>
       <c r="F150" t="s">
         <v>8</v>
       </c>
       <c r="G150">
         <v>1.0</v>
       </c>
       <c r="H150" s="1">
-        <v>3025047.25</v>
+        <v>1300039.85</v>
       </c>
       <c r="I150" s="1">
-        <v>179392.37</v>
+        <v>-2572.03</v>
       </c>
       <c r="J150" s="1">
-        <v>5.9302336517223</v>
+        <v>-0.19784239690806</v>
       </c>
       <c r="K150">
-        <v>3.7</v>
+        <v>0.1</v>
       </c>
       <c r="L150" t="s">
         <v>476</v>
       </c>
       <c r="M150" s="1">
-        <v>3204439.62</v>
+        <v>1297467.82</v>
       </c>
       <c r="N150" s="1">
-        <v>3315688.32</v>
+        <v>1298765.82</v>
       </c>
       <c r="O150" s="1">
-        <v>0.63</v>
+        <v>0.26</v>
       </c>
       <c r="P150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
         <v>477</v>
       </c>
       <c r="B151" t="s">
         <v>478</v>
       </c>
       <c r="C151" s="1">
-        <v>6595000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D151" s="1">
-        <v>82.958</v>
+        <v>97.961</v>
       </c>
       <c r="E151" s="1">
-        <v>77.42602805</v>
+        <v>100.445238</v>
       </c>
       <c r="F151" t="s">
         <v>8</v>
       </c>
       <c r="G151">
         <v>1.0</v>
       </c>
       <c r="H151" s="1">
-        <v>5106246.55</v>
+        <v>2008904.76</v>
       </c>
       <c r="I151" s="1">
-        <v>364833.55</v>
+        <v>-49684.76</v>
       </c>
       <c r="J151" s="1">
-        <v>7.1448479118189</v>
+        <v>-2.4732262568784</v>
       </c>
       <c r="K151">
-        <v>0.49</v>
+        <v>1.19</v>
       </c>
       <c r="L151" t="s">
         <v>479</v>
       </c>
       <c r="M151" s="1">
-        <v>5471080.1</v>
+        <v>1959220.0</v>
       </c>
       <c r="N151" s="1">
-        <v>5503196.85</v>
+        <v>1983026.11</v>
       </c>
       <c r="O151" s="1">
-        <v>1.05</v>
+        <v>0.4</v>
       </c>
       <c r="P151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152" t="s">
         <v>480</v>
       </c>
       <c r="B152" t="s">
         <v>481</v>
       </c>
       <c r="C152" s="1">
-        <v>1878000.0</v>
+        <v>1419000.0</v>
       </c>
       <c r="D152" s="1">
-        <v>95.811</v>
+        <v>98.753</v>
       </c>
       <c r="E152" s="1">
-        <v>99.95192119</v>
+        <v>99.95674066</v>
       </c>
       <c r="F152" t="s">
         <v>8</v>
       </c>
       <c r="G152">
         <v>1.0</v>
       </c>
       <c r="H152" s="1">
-        <v>1877097.08</v>
+        <v>1418386.15</v>
       </c>
       <c r="I152" s="1">
-        <v>-77766.5</v>
+        <v>-17081.08</v>
       </c>
       <c r="J152" s="1">
-        <v>-4.1429130559406</v>
+        <v>-1.2042616180368</v>
       </c>
       <c r="K152">
-        <v>2.1</v>
+        <v>3.63</v>
       </c>
       <c r="L152" t="s">
         <v>482</v>
       </c>
       <c r="M152" s="1">
-        <v>1799330.58</v>
+        <v>1401305.07</v>
       </c>
       <c r="N152" s="1">
-        <v>1838768.58</v>
+        <v>1452855.59</v>
       </c>
       <c r="O152" s="1">
-        <v>0.35</v>
+        <v>0.29</v>
       </c>
       <c r="P152">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:16">
       <c r="A153" t="s">
         <v>483</v>
       </c>
       <c r="B153" t="s">
         <v>484</v>
       </c>
       <c r="C153" s="1">
-        <v>3200000.0</v>
+        <v>2643000.0</v>
       </c>
       <c r="D153" s="1">
-        <v>106.346</v>
+        <v>96.742</v>
       </c>
       <c r="E153" s="1">
-        <v>100.14981813</v>
+        <v>91.98892622</v>
       </c>
       <c r="F153" t="s">
         <v>8</v>
       </c>
       <c r="G153">
         <v>1.0</v>
       </c>
       <c r="H153" s="1">
-        <v>3204794.18</v>
+        <v>2431267.32</v>
       </c>
       <c r="I153" s="1">
-        <v>198277.82</v>
+        <v>125623.74</v>
       </c>
       <c r="J153" s="1">
-        <v>6.1869127583101</v>
+        <v>5.1670064812124</v>
       </c>
       <c r="K153">
-        <v>4.95</v>
+        <v>0.43</v>
       </c>
       <c r="L153" t="s">
         <v>485</v>
       </c>
       <c r="M153" s="1">
-        <v>3403072.0</v>
+        <v>2556891.06</v>
       </c>
       <c r="N153" s="1">
-        <v>3561406.25</v>
+        <v>2568123.81</v>
       </c>
       <c r="O153" s="1">
-        <v>0.68</v>
+        <v>0.51</v>
       </c>
       <c r="P153">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:16">
       <c r="A154" t="s">
         <v>486</v>
       </c>
       <c r="B154" t="s">
         <v>487</v>
       </c>
       <c r="C154" s="1">
-        <v>1298000.0</v>
+        <v>3442000.0</v>
       </c>
       <c r="D154" s="1">
-        <v>102.547</v>
+        <v>99.175</v>
       </c>
       <c r="E154" s="1">
-        <v>100.15715331</v>
+        <v>100.02073707</v>
       </c>
       <c r="F154" t="s">
         <v>8</v>
       </c>
       <c r="G154">
         <v>1.0</v>
       </c>
       <c r="H154" s="1">
-        <v>1300039.85</v>
+        <v>3442713.77</v>
       </c>
       <c r="I154" s="1">
-        <v>31020.21</v>
+        <v>-29110.27</v>
       </c>
       <c r="J154" s="1">
-        <v>2.386096856954</v>
+        <v>-0.84556172673048</v>
       </c>
       <c r="K154">
-        <v>2.1</v>
+        <v>0.45</v>
       </c>
       <c r="L154" t="s">
         <v>488</v>
       </c>
       <c r="M154" s="1">
-        <v>1331060.06</v>
+        <v>3413603.5</v>
       </c>
       <c r="N154" s="1">
-        <v>1358318.06</v>
+        <v>3429044.69</v>
       </c>
       <c r="O154" s="1">
-        <v>0.26</v>
+        <v>0.69</v>
       </c>
       <c r="P154">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:16">
       <c r="A155" t="s">
         <v>489</v>
       </c>
       <c r="B155" t="s">
         <v>490</v>
       </c>
       <c r="C155" s="1">
-        <v>2000000.0</v>
+        <v>1732000.0</v>
       </c>
       <c r="D155" s="1">
-        <v>100.54</v>
+        <v>101.864</v>
       </c>
       <c r="E155" s="1">
-        <v>100.445238</v>
+        <v>100.16080774</v>
       </c>
       <c r="F155" t="s">
         <v>8</v>
       </c>
       <c r="G155">
         <v>1.0</v>
       </c>
       <c r="H155" s="1">
-        <v>2008904.76</v>
+        <v>1734785.19</v>
       </c>
       <c r="I155" s="1">
-        <v>1895.24</v>
+        <v>29499.29</v>
       </c>
       <c r="J155" s="1">
-        <v>0.094341953771865</v>
+        <v>1.7004577955845</v>
       </c>
       <c r="K155">
-        <v>0.86</v>
+        <v>1.23</v>
       </c>
       <c r="L155" t="s">
         <v>491</v>
       </c>
       <c r="M155" s="1">
-        <v>2010800.0</v>
+        <v>1764284.48</v>
       </c>
       <c r="N155" s="1">
-        <v>2028083.89</v>
+        <v>1785501.48</v>
       </c>
       <c r="O155" s="1">
-        <v>0.39</v>
+        <v>0.36</v>
       </c>
       <c r="P155">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:16">
       <c r="A156" t="s">
         <v>492</v>
       </c>
       <c r="B156" t="s">
         <v>493</v>
       </c>
       <c r="C156" s="1">
-        <v>1419000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="D156" s="1">
-        <v>101.06</v>
+        <v>99.687</v>
       </c>
       <c r="E156" s="1">
-        <v>99.95674066</v>
+        <v>100.0558075</v>
       </c>
       <c r="F156" t="s">
         <v>8</v>
       </c>
       <c r="G156">
         <v>1.0</v>
       </c>
       <c r="H156" s="1">
-        <v>1418386.15</v>
+        <v>4002232.3</v>
       </c>
       <c r="I156" s="1">
-        <v>15655.25</v>
+        <v>-14752.3</v>
       </c>
       <c r="J156" s="1">
-        <v>1.1037368067927</v>
+        <v>-0.36860179255462</v>
       </c>
       <c r="K156">
-        <v>3.37</v>
+        <v>3.07</v>
       </c>
       <c r="L156" t="s">
         <v>494</v>
       </c>
       <c r="M156" s="1">
-        <v>1434041.4</v>
+        <v>3987480.0</v>
       </c>
       <c r="N156" s="1">
-        <v>1481801.44</v>
+        <v>4110356.71</v>
       </c>
       <c r="O156" s="1">
-        <v>0.28</v>
+        <v>0.82</v>
       </c>
       <c r="P156">
         <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:16">
       <c r="A157" t="s">
         <v>495</v>
       </c>
       <c r="B157" t="s">
         <v>496</v>
       </c>
       <c r="C157" s="1">
-        <v>2643000.0</v>
+        <v>5108000.0</v>
       </c>
       <c r="D157" s="1">
-        <v>98.447</v>
+        <v>98.493</v>
       </c>
       <c r="E157" s="1">
-        <v>91.98892622</v>
+        <v>99.50742991</v>
       </c>
       <c r="F157" t="s">
         <v>8</v>
       </c>
       <c r="G157">
         <v>1.0</v>
       </c>
       <c r="H157" s="1">
-        <v>2431267.32</v>
+        <v>5082839.52</v>
       </c>
       <c r="I157" s="1">
-        <v>170686.89</v>
+        <v>-51817.08</v>
       </c>
       <c r="J157" s="1">
-        <v>7.0204904494007</v>
+        <v>-1.0194514266309</v>
       </c>
       <c r="K157">
-        <v>0.3</v>
+        <v>0.12</v>
       </c>
       <c r="L157" t="s">
         <v>497</v>
       </c>
       <c r="M157" s="1">
-        <v>2601954.21</v>
+        <v>5031022.44</v>
       </c>
       <c r="N157" s="1">
-        <v>2609883.21</v>
+        <v>5037145.04</v>
       </c>
       <c r="O157" s="1">
-        <v>0.5</v>
+        <v>1.01</v>
       </c>
       <c r="P157">
         <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:16">
       <c r="A158" t="s">
         <v>498</v>
       </c>
       <c r="B158" t="s">
         <v>499</v>
       </c>
       <c r="C158" s="1">
-        <v>3442000.0</v>
+        <v>2465000.0</v>
       </c>
       <c r="D158" s="1">
-        <v>101.33</v>
+        <v>83.717</v>
       </c>
       <c r="E158" s="1">
-        <v>100.02073707</v>
+        <v>100.27475375</v>
       </c>
       <c r="F158" t="s">
         <v>8</v>
       </c>
       <c r="G158">
         <v>1.0</v>
       </c>
       <c r="H158" s="1">
-        <v>3442713.77</v>
+        <v>2471772.68</v>
       </c>
       <c r="I158" s="1">
-        <v>45064.83</v>
+        <v>-408148.63</v>
       </c>
       <c r="J158" s="1">
-        <v>1.3089914820308</v>
+        <v>-16.512385354142</v>
       </c>
       <c r="K158">
-        <v>0.21</v>
+        <v>0.62</v>
       </c>
       <c r="L158" t="s">
         <v>500</v>
       </c>
       <c r="M158" s="1">
-        <v>3487778.6</v>
+        <v>2063624.05</v>
       </c>
       <c r="N158" s="1">
-        <v>3495092.85</v>
+        <v>2078910.47</v>
       </c>
       <c r="O158" s="1">
-        <v>0.67</v>
+        <v>0.42</v>
       </c>
       <c r="P158">
         <v>1</v>
       </c>
     </row>
     <row r="159" spans="1:16">
       <c r="A159" t="s">
         <v>501</v>
       </c>
       <c r="B159" t="s">
         <v>502</v>
       </c>
       <c r="C159" s="1">
-        <v>1732000.0</v>
+        <v>533000.0</v>
       </c>
       <c r="D159" s="1">
-        <v>103.598</v>
+        <v>99.308</v>
       </c>
       <c r="E159" s="1">
-        <v>100.16080774</v>
+        <v>100.0</v>
       </c>
       <c r="F159" t="s">
         <v>8</v>
       </c>
       <c r="G159">
         <v>1.0</v>
       </c>
       <c r="H159" s="1">
-        <v>1734785.19</v>
+        <v>533000.0</v>
       </c>
       <c r="I159" s="1">
-        <v>59532.17</v>
+        <v>-3688.36</v>
       </c>
       <c r="J159" s="1">
-        <v>3.4316738662036</v>
+        <v>-0.692</v>
       </c>
       <c r="K159">
-        <v>0.98</v>
+        <v>1.31</v>
       </c>
       <c r="L159" t="s">
         <v>503</v>
       </c>
       <c r="M159" s="1">
-        <v>1794317.36</v>
+        <v>529311.64</v>
       </c>
       <c r="N159" s="1">
-        <v>1811204.36</v>
+        <v>536275.8</v>
       </c>
       <c r="O159" s="1">
-        <v>0.35</v>
+        <v>0.11</v>
       </c>
       <c r="P159">
         <v>1</v>
       </c>
     </row>
     <row r="160" spans="1:16">
       <c r="A160" t="s">
         <v>504</v>
       </c>
       <c r="B160" t="s">
         <v>505</v>
       </c>
       <c r="C160" s="1">
-        <v>5000000.0</v>
+        <v>4270000.0</v>
       </c>
       <c r="D160" s="1">
-        <v>101.552</v>
+        <v>93.408</v>
       </c>
       <c r="E160" s="1">
-        <v>100.0558076</v>
+        <v>94.5</v>
       </c>
       <c r="F160" t="s">
         <v>8</v>
       </c>
       <c r="G160">
         <v>1.0</v>
       </c>
       <c r="H160" s="1">
-        <v>5002790.38</v>
+        <v>4035150.0</v>
       </c>
       <c r="I160" s="1">
-        <v>74809.62</v>
+        <v>-46628.4</v>
       </c>
       <c r="J160" s="1">
-        <v>1.4953578766576</v>
+        <v>-1.1555555555556</v>
       </c>
       <c r="K160">
-        <v>2.87</v>
+        <v>0.74</v>
       </c>
       <c r="L160" t="s">
         <v>506</v>
       </c>
       <c r="M160" s="1">
-        <v>5077600.0</v>
+        <v>3988521.6</v>
       </c>
       <c r="N160" s="1">
-        <v>5220921.92</v>
+        <v>4019953.54</v>
       </c>
       <c r="O160" s="1">
-        <v>1.0</v>
+        <v>0.8</v>
       </c>
       <c r="P160">
         <v>1</v>
       </c>
     </row>
     <row r="161" spans="1:16">
       <c r="A161" t="s">
         <v>507</v>
       </c>
       <c r="B161" t="s">
         <v>508</v>
       </c>
       <c r="C161" s="1">
-        <v>2465000.0</v>
+        <v>2900000.0</v>
       </c>
       <c r="D161" s="1">
-        <v>85.316</v>
+        <v>97.195</v>
       </c>
       <c r="E161" s="1">
-        <v>100.27475375</v>
+        <v>100.0</v>
       </c>
       <c r="F161" t="s">
         <v>8</v>
       </c>
       <c r="G161">
         <v>1.0</v>
       </c>
       <c r="H161" s="1">
-        <v>2471772.68</v>
+        <v>2900000.0</v>
       </c>
       <c r="I161" s="1">
-        <v>-368733.28</v>
+        <v>-81345.0</v>
       </c>
       <c r="J161" s="1">
-        <v>-14.917766628928</v>
+        <v>-2.805</v>
       </c>
       <c r="K161">
-        <v>0.29</v>
+        <v>0.76</v>
       </c>
       <c r="L161" t="s">
         <v>509</v>
       </c>
       <c r="M161" s="1">
-        <v>2103039.4</v>
+        <v>2818655.0</v>
       </c>
       <c r="N161" s="1">
-        <v>2110280.34</v>
+        <v>2840584.01</v>
       </c>
       <c r="O161" s="1">
-        <v>0.4</v>
+        <v>0.57</v>
       </c>
       <c r="P161">
         <v>1</v>
       </c>
     </row>
     <row r="162" spans="1:16">
       <c r="A162" t="s">
         <v>510</v>
       </c>
       <c r="B162" t="s">
         <v>511</v>
       </c>
       <c r="C162" s="1">
-        <v>533000.0</v>
+        <v>2100000.0</v>
       </c>
       <c r="D162" s="1">
-        <v>101.369</v>
+        <v>93.723</v>
       </c>
       <c r="E162" s="1">
-        <v>100.0</v>
+        <v>94.06809095</v>
       </c>
       <c r="F162" t="s">
         <v>8</v>
       </c>
       <c r="G162">
         <v>1.0</v>
       </c>
       <c r="H162" s="1">
-        <v>533000.0</v>
+        <v>1975429.91</v>
       </c>
       <c r="I162" s="1">
-        <v>7296.77</v>
+        <v>-7246.91</v>
       </c>
       <c r="J162" s="1">
-        <v>1.369</v>
+        <v>-0.36685229697671</v>
       </c>
       <c r="K162">
-        <v>0.81</v>
+        <v>2.05</v>
       </c>
       <c r="L162" t="s">
         <v>512</v>
       </c>
       <c r="M162" s="1">
-        <v>540296.77</v>
+        <v>1968183.0</v>
       </c>
       <c r="N162" s="1">
-        <v>544632.95</v>
+        <v>2011243.93</v>
       </c>
       <c r="O162" s="1">
-        <v>0.1</v>
+        <v>0.4</v>
       </c>
       <c r="P162">
         <v>1</v>
       </c>
     </row>
     <row r="163" spans="1:16">
       <c r="A163" t="s">
         <v>513</v>
       </c>
       <c r="B163" t="s">
+        <v>511</v>
+      </c>
+      <c r="C163" s="1">
+        <v>1100000.0</v>
+      </c>
+      <c r="D163" s="1">
+        <v>97.685</v>
+      </c>
+      <c r="E163" s="1">
+        <v>87.394</v>
+      </c>
+      <c r="F163" t="s">
+        <v>8</v>
+      </c>
+      <c r="G163">
+        <v>1.0</v>
+      </c>
+      <c r="H163" s="1">
+        <v>961334.0</v>
+      </c>
+      <c r="I163" s="1">
+        <v>113201.0</v>
+      </c>
+      <c r="J163" s="1">
+        <v>11.775407922741</v>
+      </c>
+      <c r="K163">
+        <v>2.39</v>
+      </c>
+      <c r="L163" t="s">
         <v>514</v>
       </c>
-      <c r="C163" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M163" s="1">
-        <v>2894403.0</v>
+        <v>1074535.0</v>
       </c>
       <c r="N163" s="1">
-        <v>2909370.42</v>
+        <v>1100833.74</v>
       </c>
       <c r="O163" s="1">
-        <v>0.56</v>
+        <v>0.22</v>
       </c>
       <c r="P163">
         <v>1</v>
       </c>
     </row>
     <row r="164" spans="1:16">
       <c r="A164" t="s">
+        <v>515</v>
+      </c>
+      <c r="B164" t="s">
         <v>516</v>
       </c>
-      <c r="B164" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C164" s="1">
-        <v>1100000.0</v>
+        <v>2010000.0</v>
       </c>
       <c r="D164" s="1">
-        <v>98.594</v>
+        <v>103.137</v>
       </c>
       <c r="E164" s="1">
-        <v>87.394</v>
+        <v>102.4847393</v>
       </c>
       <c r="F164" t="s">
         <v>8</v>
       </c>
       <c r="G164">
         <v>1.0</v>
       </c>
       <c r="H164" s="1">
-        <v>961334.0</v>
+        <v>2059943.26</v>
       </c>
       <c r="I164" s="1">
-        <v>123200.0</v>
+        <v>13110.44</v>
       </c>
       <c r="J164" s="1">
-        <v>12.815525093256</v>
+        <v>0.63644665630256</v>
       </c>
       <c r="K164">
-        <v>2.23</v>
-[...2 lines deleted...]
-        <v>518</v>
+        <v>0.03</v>
+      </c>
+      <c r="L164">
+        <v>536.92</v>
       </c>
       <c r="M164" s="1">
-        <v>1084534.0</v>
+        <v>2073053.7</v>
       </c>
       <c r="N164" s="1">
-        <v>1109096.85</v>
+        <v>2073590.62</v>
       </c>
       <c r="O164" s="1">
-        <v>0.21</v>
+        <v>0.41</v>
       </c>
       <c r="P164">
         <v>1</v>
       </c>
     </row>
     <row r="165" spans="1:16">
       <c r="A165" t="s">
+        <v>517</v>
+      </c>
+      <c r="B165" t="s">
+        <v>518</v>
+      </c>
+      <c r="C165" s="1">
+        <v>1180000.0</v>
+      </c>
+      <c r="D165" s="1">
+        <v>91.384</v>
+      </c>
+      <c r="E165" s="1">
+        <v>93.0</v>
+      </c>
+      <c r="F165" t="s">
+        <v>8</v>
+      </c>
+      <c r="G165">
+        <v>1.0</v>
+      </c>
+      <c r="H165" s="1">
+        <v>1097400.0</v>
+      </c>
+      <c r="I165" s="1">
+        <v>-19068.8</v>
+      </c>
+      <c r="J165" s="1">
+        <v>-1.7376344086022</v>
+      </c>
+      <c r="K165">
+        <v>2.28</v>
+      </c>
+      <c r="L165" t="s">
         <v>519</v>
       </c>
-      <c r="B165" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M165" s="1">
-        <v>2008146.0</v>
+        <v>1078331.2</v>
       </c>
       <c r="N165" s="1">
-        <v>2048472.9</v>
+        <v>1105282.73</v>
       </c>
       <c r="O165" s="1">
-        <v>0.39</v>
+        <v>0.22</v>
       </c>
       <c r="P165">
         <v>1</v>
       </c>
     </row>
     <row r="166" spans="1:16">
       <c r="A166" t="s">
+        <v>520</v>
+      </c>
+      <c r="B166" t="s">
         <v>521</v>
       </c>
-      <c r="B166" t="s">
+      <c r="C166" s="1">
+        <v>1521000.0</v>
+      </c>
+      <c r="D166" s="1">
+        <v>100.377</v>
+      </c>
+      <c r="E166" s="1">
+        <v>104.28968508</v>
+      </c>
+      <c r="F166" t="s">
+        <v>8</v>
+      </c>
+      <c r="G166">
+        <v>1.0</v>
+      </c>
+      <c r="H166" s="1">
+        <v>1586246.11</v>
+      </c>
+      <c r="I166" s="1">
+        <v>-59511.94</v>
+      </c>
+      <c r="J166" s="1">
+        <v>-3.7517469467585</v>
+      </c>
+      <c r="K166">
+        <v>2.88</v>
+      </c>
+      <c r="L166" t="s">
         <v>522</v>
       </c>
-      <c r="C166" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M166" s="1">
-        <v>2112570.3</v>
+        <v>1526734.17</v>
       </c>
       <c r="N166" s="1">
-        <v>2205725.54</v>
+        <v>1570536.86</v>
       </c>
       <c r="O166" s="1">
-        <v>0.42</v>
+        <v>0.31</v>
       </c>
       <c r="P166">
         <v>1</v>
       </c>
     </row>
     <row r="167" spans="1:16">
       <c r="A167" t="s">
+        <v>523</v>
+      </c>
+      <c r="B167" t="s">
         <v>524</v>
       </c>
-      <c r="B167" t="s">
+      <c r="C167" s="1">
+        <v>1500000.0</v>
+      </c>
+      <c r="D167" s="1">
+        <v>96.856</v>
+      </c>
+      <c r="E167" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F167" t="s">
+        <v>8</v>
+      </c>
+      <c r="G167">
+        <v>1.0</v>
+      </c>
+      <c r="H167" s="1">
+        <v>1500000.0</v>
+      </c>
+      <c r="I167" s="1">
+        <v>-47160.0</v>
+      </c>
+      <c r="J167" s="1">
+        <v>-3.144</v>
+      </c>
+      <c r="K167">
+        <v>1.4</v>
+      </c>
+      <c r="L167" t="s">
         <v>525</v>
       </c>
-      <c r="C167" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M167" s="1">
-        <v>1095582.8</v>
+        <v>1452840.0</v>
       </c>
       <c r="N167" s="1">
-        <v>1118764.88</v>
+        <v>1473829.58</v>
       </c>
       <c r="O167" s="1">
-        <v>0.21</v>
+        <v>0.29</v>
       </c>
       <c r="P167">
         <v>1</v>
       </c>
     </row>
     <row r="168" spans="1:16">
       <c r="A168" t="s">
+        <v>526</v>
+      </c>
+      <c r="B168" t="s">
         <v>527</v>
       </c>
-      <c r="B168" t="s">
+      <c r="C168" s="1">
+        <v>1974000.0</v>
+      </c>
+      <c r="D168" s="1">
+        <v>99.69</v>
+      </c>
+      <c r="E168" s="1">
+        <v>99.44707143</v>
+      </c>
+      <c r="F168" t="s">
+        <v>8</v>
+      </c>
+      <c r="G168">
+        <v>1.0</v>
+      </c>
+      <c r="H168" s="1">
+        <v>1963085.19</v>
+      </c>
+      <c r="I168" s="1">
+        <v>4795.41</v>
+      </c>
+      <c r="J168" s="1">
+        <v>0.24427926125814</v>
+      </c>
+      <c r="K168">
+        <v>3.38</v>
+      </c>
+      <c r="L168" t="s">
         <v>528</v>
       </c>
-      <c r="C168" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M168" s="1">
-        <v>1547389.35</v>
+        <v>1967880.6</v>
       </c>
       <c r="N168" s="1">
-        <v>1585065.79</v>
+        <v>2034605.91</v>
       </c>
       <c r="O168" s="1">
-        <v>0.3</v>
+        <v>0.41</v>
       </c>
       <c r="P168">
         <v>1</v>
       </c>
     </row>
     <row r="169" spans="1:16">
       <c r="A169" t="s">
+        <v>529</v>
+      </c>
+      <c r="B169" t="s">
         <v>530</v>
       </c>
-      <c r="B169" t="s">
+      <c r="C169" s="1">
+        <v>3000000.0</v>
+      </c>
+      <c r="D169" s="1">
+        <v>101.009</v>
+      </c>
+      <c r="E169" s="1">
+        <v>100.82032267</v>
+      </c>
+      <c r="F169" t="s">
+        <v>8</v>
+      </c>
+      <c r="G169">
+        <v>1.0</v>
+      </c>
+      <c r="H169" s="1">
+        <v>3024609.68</v>
+      </c>
+      <c r="I169" s="1">
+        <v>5660.32</v>
+      </c>
+      <c r="J169" s="1">
+        <v>0.18714216374524</v>
+      </c>
+      <c r="K169">
+        <v>1.63</v>
+      </c>
+      <c r="L169" t="s">
         <v>531</v>
       </c>
-      <c r="C169" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M169" s="1">
-        <v>1480845.0</v>
+        <v>3030270.0</v>
       </c>
       <c r="N169" s="1">
-        <v>1495063.75</v>
+        <v>3079124.17</v>
       </c>
       <c r="O169" s="1">
-        <v>0.29</v>
+        <v>0.62</v>
       </c>
       <c r="P169">
         <v>1</v>
       </c>
     </row>
     <row r="170" spans="1:16">
       <c r="A170" t="s">
+        <v>532</v>
+      </c>
+      <c r="B170" t="s">
         <v>533</v>
       </c>
-      <c r="B170" t="s">
+      <c r="C170" s="1">
+        <v>1300000.0</v>
+      </c>
+      <c r="D170" s="1">
+        <v>110.136</v>
+      </c>
+      <c r="E170" s="1">
+        <v>113.539</v>
+      </c>
+      <c r="F170" t="s">
+        <v>8</v>
+      </c>
+      <c r="G170">
+        <v>1.0</v>
+      </c>
+      <c r="H170" s="1">
+        <v>1476007.0</v>
+      </c>
+      <c r="I170" s="1">
+        <v>-44239.0</v>
+      </c>
+      <c r="J170" s="1">
+        <v>-2.9972080078211</v>
+      </c>
+      <c r="K170">
+        <v>0.16</v>
+      </c>
+      <c r="L170" t="s">
         <v>534</v>
       </c>
-      <c r="C170" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M170" s="1">
-        <v>2018276.82</v>
+        <v>1431768.0</v>
       </c>
       <c r="N170" s="1">
-        <v>2080478.38</v>
+        <v>1433898.56</v>
       </c>
       <c r="O170" s="1">
-        <v>0.4</v>
+        <v>0.29</v>
       </c>
       <c r="P170">
         <v>1</v>
       </c>
     </row>
     <row r="171" spans="1:16">
       <c r="A171" t="s">
+        <v>535</v>
+      </c>
+      <c r="B171" t="s">
         <v>536</v>
       </c>
-      <c r="B171" t="s">
+      <c r="C171" s="1">
+        <v>2224000.0</v>
+      </c>
+      <c r="D171" s="1">
+        <v>90.822</v>
+      </c>
+      <c r="E171" s="1">
+        <v>99.83244604</v>
+      </c>
+      <c r="F171" t="s">
+        <v>8</v>
+      </c>
+      <c r="G171">
+        <v>1.0</v>
+      </c>
+      <c r="H171" s="1">
+        <v>2220273.6</v>
+      </c>
+      <c r="I171" s="1">
+        <v>-200392.32</v>
+      </c>
+      <c r="J171" s="1">
+        <v>-9.0255687407174</v>
+      </c>
+      <c r="K171">
+        <v>1.31</v>
+      </c>
+      <c r="L171" t="s">
         <v>537</v>
       </c>
-      <c r="C171" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M171" s="1">
-        <v>3099510.0</v>
+        <v>2019881.28</v>
       </c>
       <c r="N171" s="1">
-        <v>3141072.5</v>
+        <v>2049051.87</v>
       </c>
       <c r="O171" s="1">
-        <v>0.6</v>
+        <v>0.41</v>
       </c>
       <c r="P171">
         <v>1</v>
       </c>
     </row>
     <row r="172" spans="1:16">
       <c r="A172" t="s">
+        <v>538</v>
+      </c>
+      <c r="B172" t="s">
         <v>539</v>
       </c>
-      <c r="B172" t="s">
+      <c r="C172" s="1">
+        <v>2900000.0</v>
+      </c>
+      <c r="D172" s="1">
+        <v>101.197</v>
+      </c>
+      <c r="E172" s="1">
+        <v>99.55343345</v>
+      </c>
+      <c r="F172" t="s">
+        <v>8</v>
+      </c>
+      <c r="G172">
+        <v>1.0</v>
+      </c>
+      <c r="H172" s="1">
+        <v>2887049.57</v>
+      </c>
+      <c r="I172" s="1">
+        <v>47663.43</v>
+      </c>
+      <c r="J172" s="1">
+        <v>1.6509390935051</v>
+      </c>
+      <c r="K172">
+        <v>2.27</v>
+      </c>
+      <c r="L172" t="s">
         <v>540</v>
       </c>
-      <c r="C172" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M172" s="1">
-        <v>1464801.0</v>
+        <v>2934713.0</v>
       </c>
       <c r="N172" s="1">
-        <v>1509542.67</v>
+        <v>3000558.89</v>
       </c>
       <c r="O172" s="1">
-        <v>0.29</v>
+        <v>0.6</v>
       </c>
       <c r="P172">
         <v>1</v>
       </c>
     </row>
     <row r="173" spans="1:16">
       <c r="A173" t="s">
+        <v>541</v>
+      </c>
+      <c r="B173" t="s">
+        <v>539</v>
+      </c>
+      <c r="C173" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="D173" s="1">
+        <v>99.84</v>
+      </c>
+      <c r="E173" s="1">
+        <v>98.387</v>
+      </c>
+      <c r="F173" t="s">
+        <v>8</v>
+      </c>
+      <c r="G173">
+        <v>1.0</v>
+      </c>
+      <c r="H173" s="1">
+        <v>885483.0</v>
+      </c>
+      <c r="I173" s="1">
+        <v>13077.0</v>
+      </c>
+      <c r="J173" s="1">
+        <v>1.4768211247421</v>
+      </c>
+      <c r="K173">
+        <v>2.62</v>
+      </c>
+      <c r="L173" t="s">
         <v>542</v>
       </c>
-      <c r="B173" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M173" s="1">
-        <v>2057400.16</v>
+        <v>898560.0</v>
       </c>
       <c r="N173" s="1">
-        <v>2079541.69</v>
+        <v>922095.62</v>
       </c>
       <c r="O173" s="1">
-        <v>0.4</v>
+        <v>0.18</v>
       </c>
       <c r="P173">
         <v>1</v>
       </c>
     </row>
     <row r="174" spans="1:16">
       <c r="A174" t="s">
+        <v>543</v>
+      </c>
+      <c r="B174" t="s">
+        <v>544</v>
+      </c>
+      <c r="C174" s="1">
+        <v>4419000.0</v>
+      </c>
+      <c r="D174" s="1">
+        <v>98.819</v>
+      </c>
+      <c r="E174" s="1">
+        <v>100.25273885</v>
+      </c>
+      <c r="F174" t="s">
+        <v>8</v>
+      </c>
+      <c r="G174">
+        <v>1.0</v>
+      </c>
+      <c r="H174" s="1">
+        <v>4430168.53</v>
+      </c>
+      <c r="I174" s="1">
+        <v>-63356.93</v>
+      </c>
+      <c r="J174" s="1">
+        <v>-1.4301246007</v>
+      </c>
+      <c r="K174">
+        <v>1.63</v>
+      </c>
+      <c r="L174" t="s">
         <v>545</v>
       </c>
-      <c r="B174" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M174" s="1">
-        <v>2988276.0</v>
+        <v>4366811.6</v>
       </c>
       <c r="N174" s="1">
-        <v>3046375.32</v>
+        <v>4438927.23</v>
       </c>
       <c r="O174" s="1">
-        <v>0.58</v>
+        <v>0.89</v>
       </c>
       <c r="P174">
         <v>1</v>
       </c>
     </row>
     <row r="175" spans="1:16">
       <c r="A175" t="s">
+        <v>546</v>
+      </c>
+      <c r="B175" t="s">
+        <v>547</v>
+      </c>
+      <c r="C175" s="1">
+        <v>1600000.0</v>
+      </c>
+      <c r="D175" s="1">
+        <v>102.056</v>
+      </c>
+      <c r="E175" s="1">
+        <v>99.58935313</v>
+      </c>
+      <c r="F175" t="s">
+        <v>8</v>
+      </c>
+      <c r="G175">
+        <v>1.0</v>
+      </c>
+      <c r="H175" s="1">
+        <v>1593429.65</v>
+      </c>
+      <c r="I175" s="1">
+        <v>39466.35</v>
+      </c>
+      <c r="J175" s="1">
+        <v>2.4768178501009</v>
+      </c>
+      <c r="K175">
+        <v>4.31</v>
+      </c>
+      <c r="L175" t="s">
         <v>548</v>
       </c>
-      <c r="B175" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M175" s="1">
-        <v>899811.0</v>
+        <v>1632896.0</v>
       </c>
       <c r="N175" s="1">
-        <v>921928.81</v>
+        <v>1701865.86</v>
       </c>
       <c r="O175" s="1">
-        <v>0.18</v>
+        <v>0.34</v>
       </c>
       <c r="P175">
         <v>1</v>
       </c>
     </row>
     <row r="176" spans="1:16">
       <c r="A176" t="s">
+        <v>549</v>
+      </c>
+      <c r="B176" t="s">
         <v>550</v>
       </c>
-      <c r="B176" t="s">
+      <c r="C176" s="1">
+        <v>4100000.0</v>
+      </c>
+      <c r="D176" s="1">
+        <v>95.119</v>
+      </c>
+      <c r="E176" s="1">
+        <v>89.63713976</v>
+      </c>
+      <c r="F176" t="s">
+        <v>8</v>
+      </c>
+      <c r="G176">
+        <v>1.0</v>
+      </c>
+      <c r="H176" s="1">
+        <v>3675122.73</v>
+      </c>
+      <c r="I176" s="1">
+        <v>224756.27</v>
+      </c>
+      <c r="J176" s="1">
+        <v>6.115612634248</v>
+      </c>
+      <c r="K176">
+        <v>2.31</v>
+      </c>
+      <c r="L176" t="s">
         <v>551</v>
       </c>
-      <c r="C176" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M176" s="1">
-        <v>4535440.64</v>
+        <v>3899879.0</v>
       </c>
       <c r="N176" s="1">
-        <v>4592212.52</v>
+        <v>3994515.99</v>
       </c>
       <c r="O176" s="1">
-        <v>0.88</v>
+        <v>0.8</v>
       </c>
       <c r="P176">
         <v>1</v>
       </c>
     </row>
     <row r="177" spans="1:16">
       <c r="A177" t="s">
+        <v>552</v>
+      </c>
+      <c r="B177" t="s">
         <v>553</v>
       </c>
-      <c r="B177" t="s">
+      <c r="C177" s="1">
+        <v>4408000.0</v>
+      </c>
+      <c r="D177" s="1">
+        <v>101.905</v>
+      </c>
+      <c r="E177" s="1">
+        <v>102.79332963</v>
+      </c>
+      <c r="F177" t="s">
+        <v>8</v>
+      </c>
+      <c r="G177">
+        <v>1.0</v>
+      </c>
+      <c r="H177" s="1">
+        <v>4531129.97</v>
+      </c>
+      <c r="I177" s="1">
+        <v>-39157.57</v>
+      </c>
+      <c r="J177" s="1">
+        <v>-0.86418995392445</v>
+      </c>
+      <c r="K177">
+        <v>0.75</v>
+      </c>
+      <c r="L177" t="s">
         <v>554</v>
       </c>
-      <c r="C177" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M177" s="1">
-        <v>1679264.0</v>
+        <v>4491972.4</v>
       </c>
       <c r="N177" s="1">
-        <v>1743740.71</v>
+        <v>4525124.23</v>
       </c>
       <c r="O177" s="1">
-        <v>0.33</v>
+        <v>0.9</v>
       </c>
       <c r="P177">
         <v>1</v>
       </c>
     </row>
     <row r="178" spans="1:16">
       <c r="A178" t="s">
+        <v>555</v>
+      </c>
+      <c r="B178" t="s">
         <v>556</v>
       </c>
-      <c r="B178" t="s">
+      <c r="C178" s="1">
+        <v>1600000.0</v>
+      </c>
+      <c r="D178" s="1">
+        <v>99.784</v>
+      </c>
+      <c r="E178" s="1">
+        <v>100.256</v>
+      </c>
+      <c r="F178" t="s">
+        <v>8</v>
+      </c>
+      <c r="G178">
+        <v>1.0</v>
+      </c>
+      <c r="H178" s="1">
+        <v>1604096.0</v>
+      </c>
+      <c r="I178" s="1">
+        <v>-7552.0</v>
+      </c>
+      <c r="J178" s="1">
+        <v>-0.47079476540057</v>
+      </c>
+      <c r="K178">
+        <v>0.55</v>
+      </c>
+      <c r="L178" t="s">
         <v>557</v>
       </c>
-      <c r="C178" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M178" s="1">
-        <v>3981141.0</v>
+        <v>1596544.0</v>
       </c>
       <c r="N178" s="1">
-        <v>4070161.55</v>
+        <v>1605410.67</v>
       </c>
       <c r="O178" s="1">
-        <v>0.78</v>
+        <v>0.32</v>
       </c>
       <c r="P178">
         <v>1</v>
       </c>
     </row>
     <row r="179" spans="1:16">
       <c r="A179" t="s">
+        <v>558</v>
+      </c>
+      <c r="B179" t="s">
         <v>559</v>
       </c>
-      <c r="B179" t="s">
+      <c r="C179" s="1">
+        <v>2900000.0</v>
+      </c>
+      <c r="D179" s="1">
+        <v>79.164</v>
+      </c>
+      <c r="E179" s="1">
+        <v>73.81842241</v>
+      </c>
+      <c r="F179" t="s">
+        <v>8</v>
+      </c>
+      <c r="G179">
+        <v>1.0</v>
+      </c>
+      <c r="H179" s="1">
+        <v>2140734.25</v>
+      </c>
+      <c r="I179" s="1">
+        <v>155021.75</v>
+      </c>
+      <c r="J179" s="1">
+        <v>7.2415223888719</v>
+      </c>
+      <c r="K179">
+        <v>0.04</v>
+      </c>
+      <c r="L179" t="s">
         <v>560</v>
       </c>
-      <c r="C179" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M179" s="1">
-        <v>4504843.76</v>
+        <v>2295756.0</v>
       </c>
       <c r="N179" s="1">
-        <v>4520547.26</v>
+        <v>2297047.1</v>
       </c>
       <c r="O179" s="1">
-        <v>0.86</v>
+        <v>0.46</v>
       </c>
       <c r="P179">
         <v>1</v>
       </c>
     </row>
     <row r="180" spans="1:16">
       <c r="A180" t="s">
+        <v>561</v>
+      </c>
+      <c r="B180" t="s">
         <v>562</v>
       </c>
-      <c r="B180" t="s">
+      <c r="C180" s="1">
+        <v>1260000.0</v>
+      </c>
+      <c r="D180" s="1">
+        <v>96.673</v>
+      </c>
+      <c r="E180" s="1">
+        <v>96.71</v>
+      </c>
+      <c r="F180" t="s">
+        <v>8</v>
+      </c>
+      <c r="G180">
+        <v>1.0</v>
+      </c>
+      <c r="H180" s="1">
+        <v>1218546.0</v>
+      </c>
+      <c r="I180" s="1">
+        <v>-466.2</v>
+      </c>
+      <c r="J180" s="1">
+        <v>-0.038258711612036</v>
+      </c>
+      <c r="K180">
+        <v>2.3</v>
+      </c>
+      <c r="L180" t="s">
         <v>563</v>
       </c>
-      <c r="C180" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M180" s="1">
-        <v>1602528.0</v>
+        <v>1218079.8</v>
       </c>
       <c r="N180" s="1">
-        <v>1606728.0</v>
+        <v>1247086.05</v>
       </c>
       <c r="O180" s="1">
-        <v>0.31</v>
+        <v>0.25</v>
       </c>
       <c r="P180">
         <v>1</v>
       </c>
     </row>
     <row r="181" spans="1:16">
       <c r="A181" t="s">
+        <v>564</v>
+      </c>
+      <c r="B181" t="s">
         <v>565</v>
       </c>
-      <c r="B181" t="s">
+      <c r="C181" s="1">
+        <v>2300000.0</v>
+      </c>
+      <c r="D181" s="1">
+        <v>96.011</v>
+      </c>
+      <c r="E181" s="1">
+        <v>93.7</v>
+      </c>
+      <c r="F181" t="s">
+        <v>8</v>
+      </c>
+      <c r="G181">
+        <v>1.0</v>
+      </c>
+      <c r="H181" s="1">
+        <v>2155100.0</v>
+      </c>
+      <c r="I181" s="1">
+        <v>53153.0</v>
+      </c>
+      <c r="J181" s="1">
+        <v>2.4663820704376</v>
+      </c>
+      <c r="K181">
+        <v>1.36</v>
+      </c>
+      <c r="L181" t="s">
         <v>566</v>
       </c>
-      <c r="C181" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M181" s="1">
-        <v>2374723.0</v>
+        <v>2208253.0</v>
       </c>
       <c r="N181" s="1">
-        <v>2375020.95</v>
+        <v>2239618.07</v>
       </c>
       <c r="O181" s="1">
         <v>0.45</v>
       </c>
       <c r="P181">
         <v>1</v>
       </c>
     </row>
     <row r="182" spans="1:16">
       <c r="A182" t="s">
         <v>567</v>
       </c>
       <c r="B182" t="s">
         <v>568</v>
       </c>
       <c r="C182" s="1">
-        <v>2300000.0</v>
+        <v>3355000.0</v>
       </c>
       <c r="D182" s="1">
-        <v>96.216</v>
+        <v>90.929</v>
       </c>
       <c r="E182" s="1">
-        <v>93.7</v>
+        <v>100.0</v>
       </c>
       <c r="F182" t="s">
         <v>8</v>
       </c>
       <c r="G182">
         <v>1.0</v>
       </c>
       <c r="H182" s="1">
-        <v>2155100.0</v>
+        <v>3355000.0</v>
       </c>
       <c r="I182" s="1">
-        <v>57868.0</v>
+        <v>-304332.05</v>
       </c>
       <c r="J182" s="1">
-        <v>2.6851654215582</v>
+        <v>-9.071</v>
       </c>
       <c r="K182">
-        <v>1.29</v>
+        <v>1.1</v>
       </c>
       <c r="L182" t="s">
         <v>569</v>
       </c>
       <c r="M182" s="1">
-        <v>2212968.0</v>
+        <v>3050667.95</v>
       </c>
       <c r="N182" s="1">
-        <v>2242600.19</v>
+        <v>3087712.74</v>
       </c>
       <c r="O182" s="1">
-        <v>0.43</v>
+        <v>0.62</v>
       </c>
       <c r="P182">
         <v>1</v>
       </c>
     </row>
     <row r="183" spans="1:16">
       <c r="A183" t="s">
         <v>570</v>
       </c>
       <c r="B183" t="s">
         <v>571</v>
       </c>
       <c r="C183" s="1">
-        <v>3355000.0</v>
+        <v>1550000.0</v>
       </c>
       <c r="D183" s="1">
-        <v>96.149</v>
+        <v>93.367</v>
       </c>
       <c r="E183" s="1">
-        <v>100.0</v>
+        <v>101.28018323</v>
       </c>
       <c r="F183" t="s">
         <v>8</v>
       </c>
       <c r="G183">
         <v>1.0</v>
       </c>
       <c r="H183" s="1">
-        <v>3355000.0</v>
+        <v>1569842.84</v>
       </c>
       <c r="I183" s="1">
-        <v>-129201.05</v>
+        <v>-122654.34</v>
       </c>
       <c r="J183" s="1">
-        <v>-3.851</v>
+        <v>-7.8131604562403</v>
       </c>
       <c r="K183">
-        <v>0.69</v>
+        <v>2.46</v>
       </c>
       <c r="L183" t="s">
         <v>572</v>
       </c>
       <c r="M183" s="1">
-        <v>3225798.95</v>
+        <v>1447188.5</v>
       </c>
       <c r="N183" s="1">
-        <v>3248864.58</v>
+        <v>1485273.15</v>
       </c>
       <c r="O183" s="1">
-        <v>0.62</v>
+        <v>0.3</v>
       </c>
       <c r="P183">
         <v>1</v>
       </c>
     </row>
     <row r="184" spans="1:16">
       <c r="A184" t="s">
         <v>573</v>
       </c>
       <c r="B184" t="s">
         <v>574</v>
       </c>
       <c r="C184" s="1">
-        <v>1550000.0</v>
+        <v>5465000.0</v>
       </c>
       <c r="D184" s="1">
-        <v>97.221</v>
+        <v>94.727</v>
       </c>
       <c r="E184" s="1">
-        <v>101.28018323</v>
+        <v>93.03169973</v>
       </c>
       <c r="F184" t="s">
         <v>8</v>
       </c>
       <c r="G184">
         <v>1.0</v>
       </c>
       <c r="H184" s="1">
-        <v>1569842.84</v>
+        <v>5084182.39</v>
       </c>
       <c r="I184" s="1">
-        <v>-62917.34</v>
+        <v>92648.16</v>
       </c>
       <c r="J184" s="1">
-        <v>-4.0078750813043</v>
+        <v>1.822282382753</v>
       </c>
       <c r="K184">
-        <v>2.15</v>
+        <v>1.71</v>
       </c>
       <c r="L184" t="s">
         <v>575</v>
       </c>
       <c r="M184" s="1">
-        <v>1506925.5</v>
+        <v>5176830.55</v>
       </c>
       <c r="N184" s="1">
-        <v>1540219.63</v>
+        <v>5270259.59</v>
       </c>
       <c r="O184" s="1">
-        <v>0.29</v>
+        <v>1.05</v>
       </c>
       <c r="P184">
         <v>1</v>
       </c>
     </row>
     <row r="185" spans="1:16">
       <c r="A185" t="s">
         <v>576</v>
       </c>
       <c r="B185" t="s">
         <v>577</v>
       </c>
       <c r="C185" s="1">
-        <v>5465000.0</v>
+        <v>6400000.0</v>
       </c>
       <c r="D185" s="1">
-        <v>97.036</v>
+        <v>96.361</v>
       </c>
       <c r="E185" s="1">
-        <v>93.03169973</v>
+        <v>93.70721516</v>
       </c>
       <c r="F185" t="s">
         <v>8</v>
       </c>
       <c r="G185">
         <v>1.0</v>
       </c>
       <c r="H185" s="1">
-        <v>5084182.39</v>
+        <v>5997261.77</v>
       </c>
       <c r="I185" s="1">
-        <v>218835.01</v>
+        <v>169842.23</v>
       </c>
       <c r="J185" s="1">
-        <v>4.3042320910914</v>
+        <v>2.8319962761939</v>
       </c>
       <c r="K185">
-        <v>1.55</v>
+        <v>4.32</v>
       </c>
       <c r="L185" t="s">
         <v>578</v>
       </c>
       <c r="M185" s="1">
-        <v>5303017.4</v>
+        <v>6167104.0</v>
       </c>
       <c r="N185" s="1">
-        <v>5387462.88</v>
+        <v>6443268.38</v>
       </c>
       <c r="O185" s="1">
-        <v>1.03</v>
+        <v>1.29</v>
       </c>
       <c r="P185">
         <v>1</v>
       </c>
     </row>
     <row r="186" spans="1:16">
       <c r="A186" t="s">
         <v>579</v>
       </c>
       <c r="B186" t="s">
         <v>580</v>
       </c>
       <c r="C186" s="1">
-        <v>6400000.0</v>
+        <v>1067000.0</v>
       </c>
       <c r="D186" s="1">
-        <v>98.956</v>
+        <v>101.873</v>
       </c>
       <c r="E186" s="1">
-        <v>93.70721516</v>
+        <v>102.21806092</v>
       </c>
       <c r="F186" t="s">
         <v>8</v>
       </c>
       <c r="G186">
         <v>1.0</v>
       </c>
       <c r="H186" s="1">
-        <v>5997261.77</v>
+        <v>1090666.71</v>
       </c>
       <c r="I186" s="1">
-        <v>335922.23</v>
+        <v>-3681.8</v>
       </c>
       <c r="J186" s="1">
-        <v>5.6012600897359</v>
+        <v>-0.33757333622111</v>
       </c>
       <c r="K186">
-        <v>4.08</v>
+        <v>4.15</v>
       </c>
       <c r="L186" t="s">
         <v>581</v>
       </c>
       <c r="M186" s="1">
-        <v>6333184.0</v>
+        <v>1086984.91</v>
       </c>
       <c r="N186" s="1">
-        <v>6594005.92</v>
+        <v>1131280.03</v>
       </c>
       <c r="O186" s="1">
-        <v>1.26</v>
+        <v>0.23</v>
       </c>
       <c r="P186">
         <v>1</v>
       </c>
     </row>
     <row r="187" spans="1:16">
       <c r="A187" t="s">
         <v>582</v>
       </c>
       <c r="B187" t="s">
         <v>583</v>
       </c>
       <c r="C187" s="1">
-        <v>1067000.0</v>
+        <v>3873000.0</v>
       </c>
       <c r="D187" s="1">
-        <v>104.437</v>
+        <v>94.523</v>
       </c>
       <c r="E187" s="1">
-        <v>102.21806092</v>
+        <v>100.06415001</v>
       </c>
       <c r="F187" t="s">
         <v>8</v>
       </c>
       <c r="G187">
         <v>1.0</v>
       </c>
       <c r="H187" s="1">
-        <v>1090666.71</v>
+        <v>3875484.53</v>
       </c>
       <c r="I187" s="1">
-        <v>23676.08</v>
+        <v>-214608.74</v>
       </c>
       <c r="J187" s="1">
-        <v>2.1707896448036</v>
+        <v>-5.5375976433068</v>
       </c>
       <c r="K187">
-        <v>3.89</v>
+        <v>0.99</v>
       </c>
       <c r="L187" t="s">
         <v>584</v>
       </c>
       <c r="M187" s="1">
-        <v>1114342.79</v>
+        <v>3660875.79</v>
       </c>
       <c r="N187" s="1">
-        <v>1155860.78</v>
+        <v>3699283.04</v>
       </c>
       <c r="O187" s="1">
-        <v>0.22</v>
+        <v>0.74</v>
       </c>
       <c r="P187">
         <v>1</v>
       </c>
     </row>
     <row r="188" spans="1:16">
       <c r="A188" t="s">
         <v>585</v>
       </c>
       <c r="B188" t="s">
         <v>586</v>
       </c>
       <c r="C188" s="1">
-        <v>3873000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="D188" s="1">
-        <v>97.996</v>
+        <v>92.855</v>
       </c>
       <c r="E188" s="1">
-        <v>100.06415001</v>
+        <v>91.5185</v>
       </c>
       <c r="F188" t="s">
         <v>8</v>
       </c>
       <c r="G188">
         <v>1.0</v>
       </c>
       <c r="H188" s="1">
-        <v>3875484.53</v>
+        <v>1555814.5</v>
       </c>
       <c r="I188" s="1">
-        <v>-80099.45</v>
+        <v>22720.5</v>
       </c>
       <c r="J188" s="1">
-        <v>-2.0668241449541</v>
+        <v>1.4603604735655</v>
       </c>
       <c r="K188">
-        <v>0.7</v>
+        <v>1.26</v>
       </c>
       <c r="L188" t="s">
         <v>587</v>
       </c>
       <c r="M188" s="1">
-        <v>3795385.08</v>
+        <v>1578535.0</v>
       </c>
       <c r="N188" s="1">
-        <v>3822496.08</v>
+        <v>1599985.69</v>
       </c>
       <c r="O188" s="1">
-        <v>0.73</v>
+        <v>0.32</v>
       </c>
       <c r="P188">
         <v>1</v>
       </c>
     </row>
     <row r="189" spans="1:16">
       <c r="A189" t="s">
         <v>588</v>
       </c>
       <c r="B189" t="s">
         <v>589</v>
       </c>
       <c r="C189" s="1">
-        <v>1700000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D189" s="1">
-        <v>95.747</v>
+        <v>101.343</v>
       </c>
       <c r="E189" s="1">
-        <v>91.5185</v>
+        <v>101.2434</v>
       </c>
       <c r="F189" t="s">
         <v>8</v>
       </c>
       <c r="G189">
         <v>1.0</v>
       </c>
       <c r="H189" s="1">
-        <v>1555814.5</v>
+        <v>101243.4</v>
       </c>
       <c r="I189" s="1">
-        <v>71884.5</v>
+        <v>99.6</v>
       </c>
       <c r="J189" s="1">
-        <v>4.6203773007643</v>
+        <v>0.098376783079193</v>
       </c>
       <c r="K189">
-        <v>1.1</v>
+        <v>4.37</v>
       </c>
       <c r="L189" t="s">
         <v>590</v>
       </c>
       <c r="M189" s="1">
-        <v>1627699.0</v>
+        <v>101343.0</v>
       </c>
       <c r="N189" s="1">
-        <v>1646434.42</v>
+        <v>105710.47</v>
       </c>
       <c r="O189" s="1">
-        <v>0.31</v>
+        <v>0.02</v>
       </c>
       <c r="P189">
         <v>1</v>
       </c>
     </row>
     <row r="190" spans="1:16">
       <c r="A190" t="s">
         <v>591</v>
       </c>
       <c r="B190" t="s">
         <v>592</v>
       </c>
       <c r="C190" s="1">
-        <v>3338000.0</v>
+        <v>2413000.0</v>
       </c>
       <c r="D190" s="1">
-        <v>99.859</v>
+        <v>102.745</v>
       </c>
       <c r="E190" s="1">
-        <v>90.92355123</v>
+        <v>102.38671778</v>
       </c>
       <c r="F190" t="s">
         <v>8</v>
       </c>
       <c r="G190">
         <v>1.0</v>
       </c>
       <c r="H190" s="1">
-        <v>3035028.14</v>
+        <v>2470591.5</v>
       </c>
       <c r="I190" s="1">
-        <v>298265.28</v>
+        <v>8645.35</v>
       </c>
       <c r="J190" s="1">
-        <v>9.8274304632971</v>
+        <v>0.34993037092534</v>
       </c>
       <c r="K190">
-        <v>0.73</v>
+        <v>4.06</v>
       </c>
       <c r="L190" t="s">
         <v>593</v>
       </c>
       <c r="M190" s="1">
-        <v>3333293.42</v>
+        <v>2479236.85</v>
       </c>
       <c r="N190" s="1">
-        <v>3357772.09</v>
+        <v>2577310.43</v>
       </c>
       <c r="O190" s="1">
-        <v>0.64</v>
+        <v>0.52</v>
       </c>
       <c r="P190">
         <v>1</v>
       </c>
     </row>
     <row r="191" spans="1:16">
       <c r="A191" t="s">
         <v>594</v>
       </c>
       <c r="B191" t="s">
         <v>595</v>
       </c>
       <c r="C191" s="1">
-        <v>1000000.0</v>
+        <v>3338000.0</v>
       </c>
       <c r="D191" s="1">
-        <v>99.862</v>
+        <v>98.336</v>
       </c>
       <c r="E191" s="1">
-        <v>97.7673</v>
+        <v>90.92355123</v>
       </c>
       <c r="F191" t="s">
         <v>8</v>
       </c>
       <c r="G191">
         <v>1.0</v>
       </c>
       <c r="H191" s="1">
-        <v>977673.0</v>
+        <v>3035028.14</v>
       </c>
       <c r="I191" s="1">
-        <v>20947.0</v>
+        <v>247427.54</v>
       </c>
       <c r="J191" s="1">
-        <v>2.1425364104358</v>
+        <v>8.1523969000169</v>
       </c>
       <c r="K191">
-        <v>0.49</v>
+        <v>1.04</v>
       </c>
       <c r="L191" t="s">
         <v>596</v>
       </c>
       <c r="M191" s="1">
-        <v>998620.0</v>
+        <v>3282455.68</v>
       </c>
       <c r="N191" s="1">
-        <v>1003488.78</v>
+        <v>3317133.79</v>
       </c>
       <c r="O191" s="1">
-        <v>0.19</v>
+        <v>0.66</v>
       </c>
       <c r="P191">
         <v>1</v>
       </c>
     </row>
     <row r="192" spans="1:16">
       <c r="A192" t="s">
         <v>597</v>
       </c>
       <c r="B192" t="s">
         <v>598</v>
       </c>
       <c r="C192" s="1">
-        <v>3432300.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D192" s="1">
-        <v>104.888</v>
+        <v>98.67</v>
       </c>
       <c r="E192" s="1">
-        <v>103.09125717</v>
+        <v>97.7673</v>
       </c>
       <c r="F192" t="s">
         <v>8</v>
       </c>
       <c r="G192">
         <v>1.0</v>
       </c>
       <c r="H192" s="1">
-        <v>3538401.22</v>
+        <v>977673.0</v>
       </c>
       <c r="I192" s="1">
-        <v>61669.6</v>
+        <v>9027.0</v>
       </c>
       <c r="J192" s="1">
-        <v>1.7428662315462</v>
+        <v>0.92331485067093</v>
       </c>
       <c r="K192">
-        <v>0.9</v>
+        <v>0.69</v>
       </c>
       <c r="L192" t="s">
         <v>599</v>
       </c>
       <c r="M192" s="1">
-        <v>3600070.82</v>
+        <v>986700.0</v>
       </c>
       <c r="N192" s="1">
-        <v>3630961.52</v>
+        <v>993640.61</v>
       </c>
       <c r="O192" s="1">
-        <v>0.69</v>
+        <v>0.2</v>
       </c>
       <c r="P192">
         <v>1</v>
       </c>
     </row>
     <row r="193" spans="1:16">
       <c r="A193" t="s">
         <v>600</v>
       </c>
       <c r="B193" t="s">
         <v>601</v>
       </c>
       <c r="C193" s="1">
-        <v>4900000.0</v>
+        <v>3432300.0</v>
       </c>
       <c r="D193" s="1">
-        <v>107.471</v>
+        <v>103.939</v>
       </c>
       <c r="E193" s="1">
-        <v>100.27195449</v>
+        <v>103.09125717</v>
       </c>
       <c r="F193" t="s">
         <v>8</v>
       </c>
       <c r="G193">
         <v>1.0</v>
       </c>
       <c r="H193" s="1">
-        <v>4913325.77</v>
+        <v>3538401.22</v>
       </c>
       <c r="I193" s="1">
-        <v>352753.23</v>
+        <v>29097.07</v>
       </c>
       <c r="J193" s="1">
-        <v>7.1795204819077</v>
+        <v>0.82232251773868</v>
       </c>
       <c r="K193">
-        <v>5.06</v>
+        <v>1.28</v>
       </c>
       <c r="L193" t="s">
         <v>602</v>
       </c>
       <c r="M193" s="1">
-        <v>5266079.0</v>
+        <v>3567498.29</v>
       </c>
       <c r="N193" s="1">
-        <v>5514166.67</v>
+        <v>3611260.12</v>
       </c>
       <c r="O193" s="1">
-        <v>1.05</v>
+        <v>0.72</v>
       </c>
       <c r="P193">
         <v>1</v>
       </c>
     </row>
     <row r="194" spans="1:16">
       <c r="A194" t="s">
         <v>603</v>
       </c>
       <c r="B194" t="s">
         <v>604</v>
       </c>
       <c r="C194" s="1">
-        <v>22000000.0</v>
+        <v>4900000.0</v>
       </c>
       <c r="D194" s="1">
-        <v>11.07641109</v>
+        <v>103.759</v>
       </c>
       <c r="E194" s="1">
-        <v>0.1108537268</v>
+        <v>100.27195449</v>
       </c>
       <c r="F194" t="s">
         <v>8</v>
       </c>
       <c r="G194">
         <v>1.0</v>
       </c>
       <c r="H194" s="1">
-        <v>2438781.99</v>
+        <v>4913325.77</v>
       </c>
       <c r="I194" s="1">
-        <v>-218915.99</v>
+        <v>170865.23</v>
       </c>
       <c r="J194" s="1">
-        <v>-8.9764477061765</v>
+        <v>3.4775880533564</v>
       </c>
       <c r="K194">
-        <v>0.0</v>
+        <v>5.45</v>
       </c>
       <c r="L194" t="s">
         <v>605</v>
       </c>
       <c r="M194" s="1">
-        <v>2219866.0</v>
+        <v>5084191.0</v>
       </c>
       <c r="N194" s="1">
-        <v>2436810.44</v>
+        <v>5351073.19</v>
       </c>
       <c r="O194" s="1">
-        <v>0.47</v>
+        <v>1.07</v>
       </c>
       <c r="P194">
         <v>1</v>
       </c>
     </row>
     <row r="195" spans="1:16">
       <c r="A195" t="s">
         <v>606</v>
       </c>
       <c r="B195" t="s">
         <v>607</v>
       </c>
       <c r="C195" s="1">
-        <v>-72200000.0</v>
+        <v>18500000.0</v>
       </c>
       <c r="D195" s="1">
-        <v>11.07641111</v>
+        <v>7.65298886</v>
       </c>
       <c r="E195" s="1">
-        <v>0.0</v>
+        <v>0.0956676303</v>
       </c>
       <c r="F195" t="s">
         <v>8</v>
       </c>
       <c r="G195">
         <v>1.0</v>
       </c>
       <c r="H195" s="1">
-        <v>0.0</v>
+        <v>1769851.16</v>
       </c>
       <c r="I195" s="1">
-        <v>-7285196.62</v>
+        <v>-356617.66</v>
       </c>
       <c r="J195" s="1">
-        <v>0</v>
+        <v>-20.149584782033</v>
       </c>
       <c r="K195">
         <v>0.0</v>
       </c>
       <c r="L195" t="s">
         <v>608</v>
       </c>
       <c r="M195" s="1">
-        <v>-7285196.62</v>
+        <v>1413233.5</v>
       </c>
       <c r="N195" s="1">
-        <v>-7997168.82</v>
+        <v>1415802.94</v>
       </c>
       <c r="O195" s="1">
-        <v>-1.53</v>
+        <v>0.28</v>
       </c>
       <c r="P195">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="196" spans="1:16">
+      <c r="A196" t="s">
+        <v>609</v>
+      </c>
+      <c r="B196" t="s">
+        <v>607</v>
+      </c>
+      <c r="C196" s="1">
+        <v>18500000.0</v>
+      </c>
+      <c r="D196" s="1">
+        <v>7.65298886</v>
+      </c>
+      <c r="E196" s="1">
+        <v>0.0764370557</v>
+      </c>
+      <c r="F196" t="s">
+        <v>8</v>
+      </c>
+      <c r="G196">
+        <v>1.0</v>
+      </c>
+      <c r="H196" s="1">
+        <v>1414085.53</v>
+      </c>
+      <c r="I196" s="1">
+        <v>1717.41</v>
+      </c>
+      <c r="J196" s="1">
+        <v>0.12145022090708</v>
+      </c>
+      <c r="K196">
+        <v>0.0</v>
+      </c>
+      <c r="L196">
+        <v>0.0</v>
+      </c>
+      <c r="M196" s="1">
+        <v>1415802.94</v>
+      </c>
+      <c r="N196" s="1">
+        <v>1415802.94</v>
+      </c>
+      <c r="O196" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="P196">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>