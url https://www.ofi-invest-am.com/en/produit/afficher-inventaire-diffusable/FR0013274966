--- v2 (2026-06-19)
+++ v3 (2026-07-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="610">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="608">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>IC</t>
   </si>
   <si>
     <t>FR0010596783</t>
   </si>
   <si>
@@ -181,1713 +181,1707 @@
   <si>
     <t>FR0000008997</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
   <si>
     <t>OE100626</t>
   </si>
   <si>
     <t>EURO-BOBL JUN 26</t>
   </si>
   <si>
     <t>DU100626</t>
   </si>
   <si>
     <t>EURO-SCHATZ JUN 26</t>
   </si>
   <si>
     <t>XS2937255193</t>
   </si>
   <si>
     <t>ABERTIS INFRAESTRUCTURAS FINANCE B PERP</t>
   </si>
   <si>
-    <t>7 671.92</t>
+    <t>15 010.27</t>
+  </si>
+  <si>
+    <t>XS2900445375</t>
+  </si>
+  <si>
+    <t>ACCORINVEST GROUP SA 6.375 15/10/2029</t>
+  </si>
+  <si>
+    <t>75 441.04</t>
   </si>
   <si>
     <t>XS3213252540</t>
   </si>
   <si>
     <t>AEGIS LUX 1A SARL 5.625 29/10/2031</t>
   </si>
   <si>
-    <t>35 460.00</t>
+    <t>40 631.25</t>
   </si>
   <si>
     <t>FR0014012HT4</t>
   </si>
   <si>
     <t>AIR FRANCE-KLM 3.75 04/09/2030</t>
   </si>
   <si>
-    <t>94 520.55</t>
+    <t>104 917.81</t>
   </si>
   <si>
     <t>XS3066681704</t>
   </si>
   <si>
     <t>ALBION FINANCING 1 SARL 5.375 21/05/2030</t>
   </si>
   <si>
-    <t>3 070.92</t>
+    <t>11 132.07</t>
   </si>
   <si>
     <t>XS3104473312</t>
   </si>
   <si>
     <t>ALEXANDRITE LAKE LUX HOLDINGS SARL 6.75 30/07/2030</t>
   </si>
   <si>
-    <t>9 937.50</t>
+    <t>13 875.00</t>
   </si>
   <si>
     <t>XS2800001914</t>
   </si>
   <si>
     <t>ALEXANDRITE MONNET UK HOLDCO PLC 10.5 15/05/2029</t>
   </si>
   <si>
-    <t>23 156.58</t>
+    <t>32 331.83</t>
   </si>
   <si>
     <t>XS3134529562</t>
   </si>
   <si>
     <t>ALLWYN ENTERTAINMENT FINANCING (UK 4.125 15/02/2031</t>
   </si>
   <si>
-    <t>23 734.56</t>
+    <t>36 851.03</t>
   </si>
   <si>
     <t>XS2615937187</t>
   </si>
   <si>
     <t>ALLWYN ENTERTAINMENT FINANCING (UK 7.25 30/04/2030</t>
   </si>
   <si>
-    <t>23 885.85</t>
+    <t>31 262.36</t>
   </si>
   <si>
     <t>FR001400Q7G7</t>
   </si>
   <si>
     <t>ALSTOM SA PERP</t>
   </si>
   <si>
-    <t>82 795.07</t>
+    <t>91 637.26</t>
   </si>
   <si>
     <t>XS3025437982</t>
   </si>
   <si>
     <t>ALSTRIA SARL 5.5 20/03/2031</t>
   </si>
   <si>
-    <t>1 491.78</t>
+    <t>12 431.51</t>
   </si>
   <si>
     <t>FR00140010J1</t>
   </si>
   <si>
     <t>ALTAREA SCA 1.75 16/01/2030</t>
   </si>
   <si>
-    <t>6 961.64</t>
+    <t>9 282.19</t>
   </si>
   <si>
     <t>XS3161792406</t>
   </si>
   <si>
     <t>ALTICE FRANCE SA (FRANCE) 4.75 15/10/2030</t>
   </si>
   <si>
-    <t>79 182.44</t>
+    <t>88 850.07</t>
   </si>
   <si>
     <t>XS3161793123</t>
   </si>
   <si>
     <t>ALTICE FRANCE SA (FRANCE) 5.265 15/07/2032</t>
   </si>
   <si>
-    <t>34 126.87</t>
+    <t>44 666.06</t>
   </si>
   <si>
     <t>XS2857868942</t>
   </si>
   <si>
     <t>AMBER FINCO PLC 6.625 15/07/2029</t>
   </si>
   <si>
-    <t>53 221.57</t>
+    <t>69 657.64</t>
   </si>
   <si>
     <t>XS2711801287</t>
   </si>
   <si>
     <t>APA INFRASTRUCTURE LTD 09/11/2083</t>
   </si>
   <si>
-    <t>17 413.89</t>
+    <t>26 535.45</t>
   </si>
   <si>
     <t>XS2911131253</t>
   </si>
   <si>
     <t>APCOA GROUP GMBH 6 15/04/2031</t>
   </si>
   <si>
-    <t>113 944.33</t>
+    <t>129 088.83</t>
   </si>
   <si>
     <t>XS3023482436</t>
   </si>
   <si>
     <t>ARAMARK INTERNATIONAL FINANCE SARL 4.375 15/04/2033</t>
   </si>
   <si>
-    <t>62 615.73</t>
+    <t>70 938.07</t>
   </si>
   <si>
     <t>XS3239172565</t>
   </si>
   <si>
     <t>ARDAGH METAL PACKAGING FINANCE PLC 5 30/01/2031</t>
   </si>
   <si>
-    <t>41 331.11</t>
+    <t>49 080.69</t>
   </si>
   <si>
     <t>XS2799493825</t>
   </si>
   <si>
     <t>AROUNDTOWN FINANCE SARL PERP</t>
   </si>
   <si>
-    <t>162 534.25</t>
+    <t>176 837.26</t>
   </si>
   <si>
     <t>XS3244710060</t>
   </si>
   <si>
     <t>ASMODEE GROUP AB 4.25 15/12/2031</t>
   </si>
   <si>
-    <t>16 206.08</t>
+    <t>19 788.47</t>
   </si>
   <si>
     <t>XS2954187378</t>
   </si>
   <si>
     <t>ASMODEE GROUP AB 5.75 15/12/2029</t>
   </si>
   <si>
-    <t>10 585.45</t>
-[...17 lines deleted...]
-    <t>14 142.53</t>
+    <t>12 853.76</t>
   </si>
   <si>
     <t>XS2831749481</t>
   </si>
   <si>
     <t>BERTRAND FRANCHISE FINANCE SAS 18/07/2030</t>
   </si>
   <si>
-    <t>30 291.91</t>
+    <t>40 704.76</t>
   </si>
   <si>
     <t>XS3266494221</t>
   </si>
   <si>
     <t>BETCLIC EVEREST GROUP SAS 5.125 10/12/2031</t>
   </si>
   <si>
-    <t>12 193.23</t>
+    <t>17 314.39</t>
   </si>
   <si>
     <t>XS3246904414</t>
   </si>
   <si>
     <t>BIFFA GROUP HOLDINGS LTD 5.25 15/06/2031</t>
   </si>
   <si>
-    <t>32 113.38</t>
+    <t>38 994.81</t>
   </si>
   <si>
     <t>XS2806449190</t>
   </si>
   <si>
     <t>BOELS TOPHOLDING BV 5.75 15/05/2030</t>
   </si>
   <si>
-    <t>46 654.22</t>
+    <t>54 308.43</t>
   </si>
   <si>
     <t>XS3134602070</t>
   </si>
   <si>
     <t>BOOTS GROUP FINCO LP 5.375 31/08/2032</t>
   </si>
   <si>
-    <t>2 952.52</t>
+    <t>5 432.63</t>
   </si>
   <si>
     <t>XS2794589403</t>
   </si>
   <si>
     <t>BRITISH TELECOMMUNICATIONS PLC 03/10/2054</t>
   </si>
   <si>
-    <t>43 218.49</t>
+    <t>48 778.77</t>
   </si>
   <si>
     <t>XS2380124227</t>
   </si>
   <si>
     <t>CASTELLUM AB PERP</t>
   </si>
   <si>
-    <t>4 897.60</t>
+    <t>10 028.42</t>
   </si>
   <si>
     <t>XS3023780375</t>
   </si>
   <si>
     <t>CELANESE US HOLDINGS LLC 5 15/04/2031</t>
   </si>
   <si>
-    <t>59 250.00</t>
+    <t>67 125.00</t>
   </si>
   <si>
     <t>XS3237210334</t>
   </si>
   <si>
     <t>CELSA OPCO SAU 8.25 15/12/2030</t>
   </si>
   <si>
-    <t>99 916.44</t>
+    <t>120 287.75</t>
   </si>
   <si>
     <t>XS2904660755</t>
   </si>
   <si>
     <t>CESAR SPA 6.5 30/09/2031</t>
   </si>
   <si>
-    <t>73 856.79</t>
+    <t>5 910.03</t>
   </si>
   <si>
     <t>XS2618867159</t>
   </si>
   <si>
     <t>CHEPLAPHARM ARZNEIMITTEL GMBH 7.5 15/05/2030</t>
   </si>
   <si>
-    <t>136 613.33</t>
+    <t>159 026.46</t>
   </si>
   <si>
     <t>XS3046352319</t>
   </si>
   <si>
     <t>CIDRON AIDA FINCO SARL 7 27/10/2031</t>
   </si>
   <si>
-    <t>70 177.33</t>
+    <t>80 271.33</t>
   </si>
   <si>
     <t>XS3209437014</t>
   </si>
   <si>
     <t>CIRSA FINANCE INTERNATIONAL SARL 4.875 15/10/2031</t>
   </si>
   <si>
-    <t>65 739.38</t>
+    <t>75 260.25</t>
   </si>
   <si>
     <t>XS2760863329</t>
   </si>
   <si>
     <t>CIRSA FINANCE INTERNATIONAL SARL 6.5 15/03/2029</t>
   </si>
   <si>
-    <t>54 117.19</t>
+    <t>61 309.99</t>
   </si>
   <si>
     <t>FR001400YRZ0</t>
   </si>
   <si>
     <t>CLARIANE SE 7.875 27/06/2030</t>
   </si>
   <si>
-    <t>145 094.18</t>
+    <t>156 960.62</t>
   </si>
   <si>
     <t>XS3091295801</t>
   </si>
   <si>
     <t>CLARIOS US FINANCE COMPANY INC 4.75 15/06/2031</t>
   </si>
   <si>
-    <t>25 033.56</t>
+    <t>30 397.89</t>
   </si>
   <si>
     <t>XS3193815977</t>
   </si>
   <si>
     <t>CMA CGM SA 4.875 15/01/2032</t>
   </si>
   <si>
-    <t>60 693.75</t>
+    <t>68 371.88</t>
   </si>
   <si>
     <t>XS2335148024</t>
   </si>
   <si>
     <t>CONSTELLIUM SE (FRANCE) 3.125 15/07/2029</t>
   </si>
   <si>
-    <t>12 809.03</t>
+    <t>16 764.76</t>
   </si>
   <si>
     <t>XS2904791774</t>
   </si>
   <si>
     <t>CPI PROPERTY GROUP SA 6 27/01/2032</t>
   </si>
   <si>
-    <t>36 733.97</t>
+    <t>51 427.56</t>
   </si>
   <si>
     <t>XS2290533020</t>
   </si>
   <si>
     <t>CPI PROPERTY GROUP SA PERP</t>
   </si>
   <si>
-    <t>44 198.63</t>
+    <t>48 267.12</t>
   </si>
   <si>
     <t>XS3188831658</t>
   </si>
   <si>
     <t>CROWN EUROPEAN HOLDINGS SA 3.75 30/09/2031</t>
   </si>
   <si>
-    <t>43 089.48</t>
+    <t>3 612.29</t>
   </si>
   <si>
     <t>XS2792575453</t>
   </si>
   <si>
     <t>CT INVESTMENT GMBH 6.375 15/04/2030</t>
   </si>
   <si>
-    <t>89 729.19</t>
+    <t>101 655.22</t>
   </si>
   <si>
     <t>XS3067385420</t>
   </si>
   <si>
     <t>CURRENTA GROUP HOLDINGS SARL 5.5 15/05/2030</t>
   </si>
   <si>
-    <t>37 605.33</t>
-[...8 lines deleted...]
-    <t>1 618.41</t>
+    <t>43 774.96</t>
   </si>
   <si>
     <t>XS2965681633</t>
   </si>
   <si>
     <t>DEUTSCHE LUFTHANSA AG 15/01/2055</t>
   </si>
   <si>
-    <t>15 419.18</t>
+    <t>20 482.19</t>
   </si>
   <si>
     <t>XS3106724241</t>
   </si>
   <si>
     <t>DOLCETTO HOLDCO SPA 5.625 14/07/2032</t>
   </si>
   <si>
-    <t>1 977.50</t>
+    <t>7 168.44</t>
   </si>
   <si>
     <t>XS2391403354</t>
   </si>
   <si>
     <t>DOMETIC GROUP AB (PUBL) 2 29/09/2028</t>
   </si>
   <si>
-    <t>41 232.88</t>
+    <t>46 416.44</t>
   </si>
   <si>
     <t>XS3229398766</t>
   </si>
   <si>
     <t>DUOMO BIDCO SPA 15/01/2032</t>
   </si>
   <si>
-    <t>25 251.01</t>
+    <t>30 301.21</t>
   </si>
   <si>
     <t>XS2910523716</t>
   </si>
   <si>
     <t>DYNAMO NEWCO II GMBH 6.25 15/10/2031</t>
   </si>
   <si>
-    <t>82 127.08</t>
+    <t>93 042.71</t>
   </si>
   <si>
     <t>XS2389984175</t>
   </si>
   <si>
     <t>EC FINANCE PLC 3 15/10/2026</t>
   </si>
   <si>
-    <t>24 904.75</t>
+    <t>28 214.88</t>
   </si>
   <si>
     <t>PTEDPXOM0021</t>
   </si>
   <si>
     <t>EDP -  ENERGIAS DE PORTUGAL SA 14/03/2082</t>
   </si>
   <si>
-    <t>1 627.40</t>
+    <t>5 605.48</t>
   </si>
   <si>
     <t>PTEDPSOM0002</t>
   </si>
   <si>
     <t>EDP SA 16/09/2054</t>
   </si>
   <si>
-    <t>2 749.66</t>
+    <t>11 391.44</t>
   </si>
   <si>
     <t>XS3091931058</t>
   </si>
   <si>
     <t>EDREAMS ODIGEO SA 4.875 30/12/2030</t>
   </si>
   <si>
-    <t>32 325.04</t>
+    <t>40 503.67</t>
   </si>
   <si>
     <t>XS2719998952</t>
   </si>
   <si>
     <t>EG GLOBAL FINANCE PLC 11 30/11/2028</t>
   </si>
   <si>
-    <t>123 990.97</t>
+    <t>148 130.80</t>
   </si>
   <si>
     <t>XS3028067729</t>
   </si>
   <si>
     <t>EIRCOM FINANCE DAC 5 30/04/2031</t>
   </si>
   <si>
-    <t>82 860.56</t>
+    <t>95 028.89</t>
   </si>
   <si>
     <t>XS2621830681</t>
   </si>
   <si>
     <t>EMERALD DEBT MERGER SUB LLC 6.375 15/12/2030</t>
   </si>
   <si>
-    <t>32 972.92</t>
+    <t>40 038.54</t>
   </si>
   <si>
     <t>XS2576550243</t>
   </si>
   <si>
     <t>ENEL SPA NC8.5 PERP</t>
   </si>
   <si>
-    <t>77 140.41</t>
+    <t>83 928.77</t>
   </si>
   <si>
     <t>XS2770512064</t>
   </si>
   <si>
     <t>ENEL SPA PERP</t>
   </si>
   <si>
-    <t>61 763.01</t>
+    <t>66 292.30</t>
   </si>
   <si>
     <t>XS2353416386</t>
   </si>
   <si>
     <t>ENERGIZER GAMMA ACQUISITION BV 3.5 30/06/2029</t>
   </si>
   <si>
-    <t>23 595.06</t>
+    <t>29 564.89</t>
   </si>
   <si>
     <t>FR001400QOL3</t>
   </si>
   <si>
     <t>ENGIE SA NC9 PERP</t>
   </si>
   <si>
-    <t>79 191.78</t>
+    <t>85 369.86</t>
   </si>
   <si>
     <t>XS3229426138</t>
   </si>
   <si>
     <t>ENTAIN PLC 4.875 30/11/2031</t>
   </si>
   <si>
-    <t>45 652.61</t>
+    <t>53 708.96</t>
   </si>
   <si>
     <t>XS2734938249</t>
   </si>
   <si>
     <t>EPHIOS SUBCO 3 SARL 7.875 31/01/2031</t>
   </si>
   <si>
-    <t>75 953.06</t>
+    <t>92 228.72</t>
   </si>
   <si>
     <t>XS3224536121</t>
   </si>
   <si>
     <t>EUTELSAT COMMUNICATIONS 5.75 15/03/2031</t>
   </si>
   <si>
-    <t>2 840.50</t>
+    <t>6 154.42</t>
   </si>
   <si>
     <t>XS3104481414</t>
   </si>
   <si>
     <t>FIBERCOP SPA 5.125 30/06/2032</t>
   </si>
   <si>
-    <t>24 459.59</t>
+    <t>32 491.10</t>
   </si>
   <si>
     <t>XS3049816013</t>
   </si>
   <si>
     <t>FLUTTER TREASURY DAC 4 04/06/2031</t>
   </si>
   <si>
-    <t>38 850.44</t>
+    <t>44 014.11</t>
   </si>
   <si>
     <t>XS3152574763</t>
   </si>
   <si>
     <t>FORVIA SE 5.375 15/03/2031</t>
   </si>
   <si>
-    <t>5 375.00</t>
+    <t>19 484.38</t>
   </si>
   <si>
     <t>XS2910536452</t>
   </si>
   <si>
     <t>FRESSNAPF HOLDING SE 5.25 31/10/2031</t>
   </si>
   <si>
-    <t>38 284.10</t>
+    <t>44 173.96</t>
   </si>
   <si>
     <t>XS3193932699</t>
   </si>
   <si>
     <t>GESTAMP AUTOMOCION SA 4.375 15/10/2030</t>
   </si>
   <si>
-    <t>40 204.67</t>
-[...8 lines deleted...]
-    <t>55 724.63</t>
+    <t>45 260.35</t>
   </si>
   <si>
     <t>XS2761223127</t>
   </si>
   <si>
     <t>GOLDSTORY SAS 6.75 01/02/2030</t>
   </si>
   <si>
-    <t>14 332.50</t>
+    <t>20 120.63</t>
   </si>
   <si>
     <t>XS3246991981</t>
   </si>
   <si>
     <t>GRAND CITY PROPERTIES FINANCE SARL PERP</t>
   </si>
   <si>
-    <t>23 338.77</t>
+    <t>1 111.37</t>
   </si>
   <si>
     <t>XS2271225281</t>
   </si>
   <si>
     <t>GRAND CITY PROPERTIES SA PERP</t>
   </si>
   <si>
-    <t>43 639.73</t>
+    <t>46 984.93</t>
   </si>
   <si>
     <t>XS2393001891</t>
   </si>
   <si>
     <t>GRIFOLS ESCROW ISSUER SAU 3.875 15/10/2028</t>
   </si>
   <si>
-    <t>68 027.78</t>
+    <t>77 069.44</t>
   </si>
   <si>
     <t>XS2961445090</t>
   </si>
   <si>
     <t>GRIFOLS SA 7.125 01/05/2030</t>
   </si>
   <si>
-    <t>86 841.88</t>
+    <t>99 684.69</t>
   </si>
   <si>
     <t>XS2337703537</t>
   </si>
   <si>
     <t>GRUENENTHAL GMBH 4.125 15/05/2028</t>
   </si>
   <si>
-    <t>34 804.00</t>
+    <t>40 514.03</t>
   </si>
   <si>
     <t>XS2615562274</t>
   </si>
   <si>
     <t>GRUENENTHAL GMBH 6.75 15/05/2030</t>
   </si>
   <si>
-    <t>8 856.00</t>
+    <t>10 308.94</t>
   </si>
   <si>
     <t>XS3212436813</t>
   </si>
   <si>
     <t>GRUPPO SAN DONATO SPA 6.5 31/10/2031</t>
   </si>
   <si>
-    <t>70 608.96</t>
+    <t>80 835.08</t>
   </si>
   <si>
     <t>XS2357812556</t>
   </si>
   <si>
     <t>GUALA CLOSURES SPA 3.25 15/06/2028</t>
   </si>
   <si>
-    <t>40 582.21</t>
+    <t>49 278.40</t>
   </si>
   <si>
     <t>XS3227944959</t>
   </si>
   <si>
     <t>HEIMSTADEN BOSTAD AB PERP</t>
   </si>
   <si>
-    <t>18 442.60</t>
+    <t>42 954.11</t>
   </si>
   <si>
     <t>XS3191437006</t>
   </si>
   <si>
     <t>HOLDING DINFRASTRUCTURES DES METIE 3.875 31/01/2031</t>
   </si>
   <si>
-    <t>11 467.66</t>
+    <t>16 414.50</t>
   </si>
   <si>
     <t>XS3189697793</t>
   </si>
   <si>
     <t>IDS FINANCING PLC 4 01/10/2032</t>
   </si>
   <si>
-    <t>27 528.33</t>
+    <t>31 029.04</t>
   </si>
   <si>
     <t>XS2905386962</t>
   </si>
   <si>
     <t>IHO VERWALTUNGS GMBH 6.75 15/11/2029</t>
   </si>
   <si>
-    <t>72 000.00</t>
+    <t>83 812.50</t>
   </si>
   <si>
     <t>XS2810807094</t>
   </si>
   <si>
     <t>ILIAD HOLDING SAS 6.875 15/04/2031</t>
   </si>
   <si>
-    <t>123 259.20</t>
+    <t>139 641.75</t>
   </si>
   <si>
     <t>FR001400TL99</t>
   </si>
   <si>
     <t>ILIAD SA 4.25 15/12/2029</t>
   </si>
   <si>
-    <t>9 128.77</t>
+    <t>11 178.08</t>
   </si>
   <si>
     <t>FR001400FV85</t>
   </si>
   <si>
     <t>ILIAD SA 5.625 15/02/2030</t>
   </si>
   <si>
-    <t>12 760.27</t>
+    <t>20 558.22</t>
+  </si>
+  <si>
+    <t>XS3040316971</t>
+  </si>
+  <si>
+    <t>INFRASTRUTTURE WIRELESS ITALIANE S 3.75 01/04/2030</t>
+  </si>
+  <si>
+    <t>4 153.77</t>
   </si>
   <si>
     <t>XS3176794595</t>
   </si>
   <si>
     <t>INPOST SA 4 01/04/2031</t>
   </si>
   <si>
-    <t>75 500.00</t>
+    <t>5 452.78</t>
   </si>
   <si>
     <t>XS3192259516</t>
   </si>
   <si>
     <t>INTRALOT CAPITAL LUXEMBOURG SA 6.75 15/10/2031</t>
   </si>
   <si>
-    <t>69 740.63</t>
+    <t>78 206.25</t>
+  </si>
+  <si>
+    <t>XS3194941111</t>
+  </si>
+  <si>
+    <t>ION PLATFORM FINANCE SARL 6.875 30/09/2032</t>
+  </si>
+  <si>
+    <t>8 047.57</t>
+  </si>
+  <si>
+    <t>XS3067907140</t>
+  </si>
+  <si>
+    <t>IPD 3 BV 5.5 15/06/2031</t>
+  </si>
+  <si>
+    <t>39 997.22</t>
   </si>
   <si>
     <t>XS2305744059</t>
   </si>
   <si>
     <t>IQVIA INC 2.25 15/03/2029</t>
   </si>
   <si>
+    <t>2 762.25</t>
+  </si>
+  <si>
     <t>XS3282797383</t>
   </si>
   <si>
     <t>ITALMATCH CHEMICALS SPA 6.25 05/02/2031</t>
   </si>
   <si>
-    <t>7 341.67</t>
+    <t>10 553.65</t>
   </si>
   <si>
     <t>XS3041347637</t>
   </si>
   <si>
     <t>ITELYUM REGENERATION SPA 5.75 15/04/2030</t>
   </si>
   <si>
-    <t>79 670.40</t>
+    <t>90 259.51</t>
   </si>
   <si>
     <t>XS2397198487</t>
   </si>
   <si>
     <t>KAIXO BONDCO TELECOM SAU 5.125 30/09/2029</t>
   </si>
   <si>
-    <t>3 330.11</t>
+    <t>12 071.65</t>
   </si>
   <si>
     <t>XS2756269960</t>
   </si>
   <si>
     <t>KAPLA HOLDING SAS 31/07/2030</t>
   </si>
   <si>
-    <t>1 063.46</t>
+    <t>3 855.03</t>
   </si>
   <si>
     <t>XS2971567560</t>
   </si>
   <si>
     <t>KAPLA HOLDING SAS 5 30/04/2031</t>
   </si>
   <si>
-    <t>27 835.89</t>
+    <t>31 687.40</t>
   </si>
   <si>
     <t>XS3233507287</t>
   </si>
   <si>
     <t>KING US BIDCO INC 01/12/2032</t>
   </si>
   <si>
-    <t>33 120.08</t>
+    <t>19 693.31</t>
   </si>
   <si>
     <t>XS2913056797</t>
   </si>
   <si>
     <t>KONINKLIJKE FRIESLANDCAMPINA NV PERP</t>
   </si>
   <si>
-    <t>16 463.42</t>
+    <t>22 602.33</t>
   </si>
   <si>
     <t>XS2824778075</t>
   </si>
   <si>
     <t>KONINKLIJKE KPN NV PERP</t>
   </si>
   <si>
-    <t>88 911.18</t>
+    <t>99 427.56</t>
   </si>
   <si>
     <t>XS3106543534</t>
   </si>
   <si>
     <t>LENZING AG PERP</t>
   </si>
   <si>
-    <t>43 558.01</t>
+    <t>56 685.08</t>
   </si>
   <si>
     <t>XS3049411971</t>
   </si>
   <si>
     <t>LHMC FINCO 2 SARL 8.625 15/05/2030</t>
   </si>
   <si>
-    <t>31 018.80</t>
+    <t>36 107.82</t>
   </si>
   <si>
     <t>XS3047452316</t>
   </si>
   <si>
     <t>LOTTOMATICA GROUP SPA 4.875 31/01/2031</t>
   </si>
   <si>
-    <t>41 727.29</t>
+    <t>47 898.23</t>
   </si>
   <si>
     <t>XS2824643220</t>
   </si>
   <si>
     <t>LOTTOMATICA SPA 5.375 01/06/2030</t>
   </si>
   <si>
-    <t>18 394.44</t>
+    <t>21 843.40</t>
   </si>
   <si>
     <t>XS2732357525</t>
   </si>
   <si>
     <t>LOXAM SAS 6.375 31/05/2029</t>
   </si>
   <si>
-    <t>83 575.93</t>
+    <t>101 485.06</t>
   </si>
   <si>
     <t>XS2810867742</t>
   </si>
   <si>
     <t>MAHLE GMBH 6.5 02/05/2031</t>
   </si>
   <si>
-    <t>37 932.92</t>
+    <t>43 582.50</t>
   </si>
   <si>
     <t>XS3108519227</t>
   </si>
   <si>
     <t>MAHLE GMBH 7.125 15/07/2032</t>
   </si>
   <si>
-    <t>18 841.67</t>
+    <t>24 660.42</t>
   </si>
   <si>
     <t>BE6365823044</t>
   </si>
   <si>
     <t>MANUCHAR GROUP BV 07/07/2032</t>
   </si>
   <si>
-    <t>4 332.90</t>
+    <t>16 248.38</t>
   </si>
   <si>
     <t>XS3186949585</t>
   </si>
   <si>
     <t>MATTERHORN TELECOM SA 3.875 15/10/2030</t>
   </si>
   <si>
-    <t>40 156.30</t>
+    <t>49 878.35</t>
   </si>
   <si>
     <t>XS2623257503</t>
   </si>
   <si>
     <t>MOTION FINCO SARL 7.375 15/06/2030</t>
   </si>
   <si>
-    <t>48 183.33</t>
+    <t>58 508.33</t>
   </si>
   <si>
     <t>XS2933536034</t>
   </si>
   <si>
     <t>NEINOR HOMES SA 5.875 15/02/2030</t>
   </si>
   <si>
-    <t>34 821.78</t>
+    <t>40 534.73</t>
   </si>
   <si>
     <t>XS2797353401</t>
   </si>
   <si>
     <t>NEOPHARMED GENTILI SPA 7.125 08/04/2030</t>
   </si>
   <si>
-    <t>56 363.64</t>
+    <t>64 162.39</t>
   </si>
   <si>
     <t>XS2920589699</t>
   </si>
   <si>
     <t>NIDDA HEALTHCARE HOLDING GMBH 5.625 21/02/2030</t>
   </si>
   <si>
-    <t>5 000.00</t>
+    <t>9 200.00</t>
   </si>
   <si>
     <t>XS2999659704</t>
   </si>
   <si>
     <t>NISSAN MOTOR CO LTD 5.25 17/07/2029</t>
   </si>
   <si>
-    <t>86 672.47</t>
+    <t>94 330.27</t>
   </si>
   <si>
     <t>XS2355604880</t>
   </si>
   <si>
     <t>NOMAD FOODS BONDCO PLC 2.5 24/06/2028</t>
   </si>
   <si>
-    <t>10 030.00</t>
+    <t>13 127.50</t>
+  </si>
+  <si>
+    <t>XS3323687023</t>
+  </si>
+  <si>
+    <t>OAK EAGLE ACQUIRECO INC 6.25 01/07/2033</t>
+  </si>
+  <si>
+    <t>1 323.96</t>
   </si>
   <si>
     <t>XS2906227785</t>
   </si>
   <si>
     <t>OEG FINANCE PLC 7.25 27/09/2029</t>
   </si>
   <si>
-    <t>65 005.11</t>
+    <t>6 278.90</t>
   </si>
   <si>
     <t>XS2825597656</t>
   </si>
   <si>
     <t>OI EUROPEAN GROUP BV 5.25 01/06/2029</t>
   </si>
   <si>
-    <t>40 016.67</t>
+    <t>47 519.79</t>
   </si>
   <si>
     <t>XS2930112730</t>
   </si>
   <si>
     <t>OMNIA DELLA TOFFOLA SPA 05/11/2031</t>
   </si>
   <si>
-    <t>14 604.88</t>
+    <t>2 536.47</t>
   </si>
   <si>
     <t>XS3037643304</t>
   </si>
   <si>
     <t>OPAL BIDCO SAS 5.5 31/03/2032</t>
   </si>
   <si>
-    <t>102 418.40</t>
+    <t>8 288.19</t>
   </si>
   <si>
     <t>XS2804497506</t>
   </si>
   <si>
     <t>OPTICS BIDCO SPA 7.75 24/01/2033</t>
   </si>
   <si>
-    <t>23 398.63</t>
+    <t>32 273.97</t>
   </si>
   <si>
     <t>XS2804500812</t>
   </si>
   <si>
     <t>OPTICS BIDCO SPA 7.875 31/07/2028</t>
   </si>
   <si>
-    <t>14 156.73</t>
+    <t>20 263.55</t>
   </si>
   <si>
     <t>FR00140005L7</t>
   </si>
   <si>
     <t>ORANGE SA PERP</t>
   </si>
   <si>
-    <t>9 910.27</t>
+    <t>11 281.51</t>
   </si>
   <si>
     <t>XS2332250708</t>
   </si>
   <si>
     <t>ORGANON &amp; CO/ORG 2.875 30/04/2028</t>
   </si>
   <si>
-    <t>45 577.77</t>
+    <t>52 271.01</t>
   </si>
   <si>
     <t>XS3111831254</t>
   </si>
   <si>
     <t>PAPREC HOLDING SA 4.5 15/07/2032</t>
   </si>
   <si>
-    <t>32 512.50</t>
+    <t>42 553.13</t>
   </si>
   <si>
     <t>XS3200021502</t>
   </si>
   <si>
     <t>PCC GLOBAL PLC 8.25 15/11/2030</t>
   </si>
   <si>
-    <t>100 755.42</t>
+    <t>117 031.29</t>
   </si>
   <si>
     <t>US70558AAB26</t>
   </si>
   <si>
     <t>PEGASUS SATELLITE COMMUNICATIONS I 31/12/2222</t>
   </si>
   <si>
     <t>XS2903463987</t>
   </si>
   <si>
     <t>PERRIGO FINANCE UNLIMITED CO 5.375 30/09/2032</t>
   </si>
   <si>
-    <t>148 509.92</t>
+    <t>6 222.48</t>
   </si>
   <si>
     <t>XS2852970016</t>
   </si>
   <si>
     <t>PICARD GROUPE SAS 6.375 01/07/2029</t>
   </si>
   <si>
-    <t>15 290.44</t>
+    <t>19 206.28</t>
   </si>
   <si>
     <t>XS2696090286</t>
   </si>
   <si>
     <t>PINNACLE BIDCO PLC 8.25 11/10/2028</t>
   </si>
   <si>
-    <t>36 996.21</t>
+    <t>51 655.08</t>
   </si>
   <si>
     <t>XS2641928036</t>
   </si>
   <si>
     <t>PLAYTECH PLC 5.875 28/06/2028</t>
   </si>
   <si>
-    <t>34 572.12</t>
+    <t>43 520.19</t>
   </si>
   <si>
     <t>XS2834242435</t>
   </si>
   <si>
     <t>PLT VII FINANCE SARL 6 15/06/2031</t>
   </si>
   <si>
-    <t>47 474.96</t>
+    <t>58 132.60</t>
   </si>
   <si>
     <t>XS3004167642</t>
   </si>
   <si>
     <t>PRIMO WATER HOLDINGS INC 3.875 12/10/2028</t>
   </si>
   <si>
-    <t>31 569.73</t>
+    <t>36 205.85</t>
   </si>
   <si>
     <t>XS3076304602</t>
   </si>
   <si>
     <t>PRYSMIAN SPA PERP</t>
   </si>
   <si>
-    <t>41 861.92</t>
+    <t>46 165.48</t>
   </si>
   <si>
     <t>XS2854277626</t>
   </si>
   <si>
     <t>RAY FINANCING LLC 6.5 15/07/2031</t>
   </si>
   <si>
-    <t>25 973.60</t>
+    <t>34 502.25</t>
   </si>
   <si>
     <t>XS3005193183</t>
   </si>
   <si>
     <t>REKEEP SPA 9 15/09/2029</t>
   </si>
   <si>
-    <t>74 042.75</t>
+    <t>1 817.00</t>
   </si>
   <si>
     <t>XS3146987543</t>
   </si>
   <si>
     <t>REXEL SA 4 15/09/2030</t>
   </si>
   <si>
-    <t>1 695.11</t>
+    <t>6 144.78</t>
   </si>
   <si>
     <t>FR001400U3Q9</t>
   </si>
   <si>
     <t>ROQUETTE FRERES SA PERP</t>
   </si>
   <si>
-    <t>14 871.43</t>
+    <t>27 454.95</t>
   </si>
   <si>
     <t>XS2854303729</t>
   </si>
   <si>
     <t>ROSSINI SARL 6.75 31/12/2029</t>
   </si>
   <si>
-    <t>51 854.25</t>
-[...8 lines deleted...]
-    <t>19 714.90</t>
+    <t>64 974.00</t>
   </si>
   <si>
     <t>XS2962827072</t>
   </si>
   <si>
     <t>SAMHALLSBYGGNADSBOLAGET I NORDEN H 1.125 26/09/2029</t>
   </si>
   <si>
-    <t>36 182.16</t>
+    <t>40 654.11</t>
   </si>
   <si>
     <t>XS3017017990</t>
   </si>
   <si>
     <t>SAPPI PAPIER HOLDING GMBH 4.5 15/03/2032</t>
   </si>
   <si>
-    <t>1 878.00</t>
+    <t>11 157.75</t>
   </si>
   <si>
     <t>DE000A4DFLQ6</t>
   </si>
   <si>
     <t>SCHAEFFLER AG 5.375 01/04/2031</t>
   </si>
   <si>
-    <t>167 758.90</t>
+    <t>6 126.03</t>
   </si>
   <si>
     <t>XS2895496680</t>
   </si>
   <si>
     <t>SECHE ENVIRONNEMENT SA 4.5 25/03/2030</t>
   </si>
   <si>
-    <t>1 298.00</t>
+    <t>4 705.25</t>
   </si>
   <si>
     <t>FR00140136B1</t>
   </si>
   <si>
     <t>SECHE ENVIRONNEMENT SA PERP</t>
   </si>
   <si>
-    <t>23 806.11</t>
+    <t>1 612.64</t>
   </si>
   <si>
     <t>XS3100773996</t>
   </si>
   <si>
     <t>SES SA 4.875 24/06/2033</t>
   </si>
   <si>
-    <t>51 550.52</t>
+    <t>55 720.05</t>
   </si>
   <si>
     <t>XS2181577268</t>
   </si>
   <si>
     <t>SILGAN HOLDINGS INC 2.25 01/06/2028</t>
   </si>
   <si>
-    <t>11 232.75</t>
+    <t>14 701.69</t>
   </si>
   <si>
     <t>XS3176108747</t>
   </si>
   <si>
     <t>SILGAN HOLDINGS INC 4.25 15/02/2031</t>
   </si>
   <si>
-    <t>15 441.19</t>
+    <t>23 974.49</t>
   </si>
   <si>
     <t>XS3021201887</t>
   </si>
   <si>
     <t>SNF GROUP SA 4.5 15/03/2032</t>
   </si>
   <si>
-    <t>21 217.00</t>
+    <t>25 763.50</t>
   </si>
   <si>
     <t>FR001400ZYD0</t>
   </si>
   <si>
     <t>SPIE SA 3.75 28/05/2030</t>
   </si>
   <si>
-    <t>122 876.71</t>
+    <t>125 321.92</t>
   </si>
   <si>
     <t>XS3307413842</t>
   </si>
   <si>
     <t>STELLANTIS NV PERP</t>
   </si>
   <si>
-    <t>6 122.60</t>
+    <t>30 529.45</t>
   </si>
   <si>
     <t>XS2998755040</t>
   </si>
   <si>
     <t>SUMMER BC HOLDCO B SARL 5.875 15/02/2030</t>
   </si>
   <si>
-    <t>15 286.42</t>
+    <t>23 734.18</t>
   </si>
   <si>
     <t>XS3277827625</t>
   </si>
   <si>
     <t>SUMMER BIDCO BV 8.875 31/01/2031</t>
   </si>
   <si>
-    <t>6 964.16</t>
+    <t>9 723.55</t>
+  </si>
+  <si>
+    <t>XS3338317327</t>
+  </si>
+  <si>
+    <t>SWORD PURCHASER LLC 7.25 15/04/2033</t>
+  </si>
+  <si>
+    <t>2 080.35</t>
   </si>
   <si>
     <t>XS2348767836</t>
   </si>
   <si>
     <t>SYNTHOS SA 2.5 07/06/2028</t>
   </si>
   <si>
-    <t>31 431.94</t>
+    <t>37 659.03</t>
   </si>
   <si>
     <t>XS3262496022</t>
   </si>
   <si>
     <t>TELEFONICA EMISIONES SAU PERP</t>
   </si>
   <si>
-    <t>21 929.01</t>
+    <t>19 384.42</t>
+  </si>
+  <si>
+    <t>XS2410367747</t>
+  </si>
+  <si>
+    <t>TELEFONICA EUROPE BV PERP</t>
+  </si>
+  <si>
+    <t>28 208.22</t>
   </si>
   <si>
     <t>XS2293060658</t>
   </si>
   <si>
-    <t>TELEFONICA EUROPE BV PERP</t>
-[...14 lines deleted...]
-    <t>TENNET HOLDING BV PERP</t>
+    <t>46 068.36</t>
   </si>
   <si>
     <t>XS2967912887</t>
   </si>
   <si>
     <t>TEREOS FINANCE GROUPE I SA 5.75 30/04/2031</t>
   </si>
   <si>
-    <t>26 951.53</t>
+    <t>30 909.44</t>
   </si>
   <si>
     <t>XS2532478430</t>
   </si>
   <si>
     <t>TEREOS FINANCE GROUPE I SA 7.25 15/04/2028</t>
   </si>
   <si>
-    <t>43 802.69</t>
+    <t>50 235.25</t>
   </si>
   <si>
     <t>XS3266484180</t>
   </si>
   <si>
     <t>TEREOS FINANCE GROUPE I SA 8.125 30/04/2032</t>
   </si>
   <si>
-    <t>20 989.58</t>
+    <t>28 098.96</t>
   </si>
   <si>
     <t>XS3081797964</t>
   </si>
   <si>
     <t>TEVA PHARMACEUTICAL FINANCE NETHER 4.125 01/06/2031</t>
   </si>
   <si>
-    <t>66 725.31</t>
+    <t>71 475.25</t>
   </si>
   <si>
     <t>XS2406607171</t>
   </si>
   <si>
     <t>TEVA PHARMACEUTICAL FINANCE NETHER 4.375 09/05/2030</t>
   </si>
   <si>
-    <t>48 854.17</t>
+    <t>56 510.42</t>
   </si>
   <si>
     <t>XS2592804434</t>
   </si>
   <si>
     <t>TEVA PHARMACEUTICAL FINANCE NETHER 7.375 15/09/2029</t>
   </si>
   <si>
-    <t>2 130.56</t>
+    <t>7 723.26</t>
   </si>
   <si>
     <t>XS2845183495</t>
   </si>
   <si>
     <t>TVL FINANCE PLC 30/06/2030</t>
   </si>
   <si>
-    <t>29 170.59</t>
+    <t>5 371.90</t>
   </si>
   <si>
     <t>FR001400Y8Z5</t>
   </si>
   <si>
     <t>UNIBAIL-RODAMCO-WESTFIELD SE PERP</t>
   </si>
   <si>
-    <t>65 845.89</t>
+    <t>74 367.12</t>
   </si>
   <si>
     <t>FR0013330537</t>
   </si>
   <si>
-    <t>23 535.62</t>
+    <t>25 095.21</t>
   </si>
   <si>
     <t>XS3250465385</t>
   </si>
   <si>
     <t>UNITED GROUP BV 6.25 31/01/2032</t>
   </si>
   <si>
-    <t>72 115.63</t>
+    <t>88 226.56</t>
   </si>
   <si>
     <t>FR001400WJR8</t>
   </si>
   <si>
     <t>VALEO SE 5.125 20/05/2031</t>
   </si>
   <si>
-    <t>68 969.86</t>
+    <t>73 912.33</t>
   </si>
   <si>
     <t>FR00140007L3</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA NC8.5 PERP</t>
   </si>
   <si>
-    <t>94 636.99</t>
-[...8 lines deleted...]
-    <t>33 151.83</t>
+    <t>100 815.07</t>
   </si>
   <si>
     <t>XS2287912450</t>
   </si>
   <si>
     <t>VERISURE MIDHOLDING AB 5.25 15/02/2029</t>
   </si>
   <si>
-    <t>8 866.67</t>
+    <t>13 766.67</t>
   </si>
   <si>
     <t>XS2123970241</t>
   </si>
   <si>
     <t>VF CORPORATION 0.625 25/02/2032</t>
   </si>
   <si>
-    <t>1 291.10</t>
+    <t>2 383.56</t>
   </si>
   <si>
     <t>XS3192216540</t>
   </si>
   <si>
     <t>VIA CELERE DESARROLLOS INMOBILIARI 4.875 15/04/2031</t>
   </si>
   <si>
-    <t>29 006.25</t>
+    <t>32 589.38</t>
   </si>
   <si>
     <t>FR0014002KP7</t>
   </si>
   <si>
     <t>VILMORIN &amp; CIE SA 1.375 26/03/2028</t>
   </si>
   <si>
-    <t>31 365.07</t>
+    <t>1 646.23</t>
   </si>
   <si>
     <t>XS3280365175</t>
   </si>
   <si>
     <t>VIRGIN MEDIA O2 VENDOR FINANCING N 7.5 15/07/2033</t>
   </si>
   <si>
-    <t>37 044.79</t>
+    <t>51 722.92</t>
   </si>
   <si>
     <t>XS2796600307</t>
   </si>
   <si>
     <t>VMED O2 UK FINANCING I PLC 5.625 15/04/2032</t>
   </si>
   <si>
-    <t>38 084.65</t>
+    <t>43 354.22</t>
   </si>
   <si>
     <t>XS2225204010</t>
   </si>
   <si>
     <t>VODAFONE GROUP PLC 27/08/2080</t>
   </si>
   <si>
-    <t>93 429.04</t>
+    <t>103 310.96</t>
   </si>
   <si>
     <t>XS2342732646</t>
   </si>
   <si>
     <t>VOLKSWAGEN INTERNATIONAL FIN PNC9 PERP</t>
   </si>
   <si>
-    <t>276 164.38</t>
+    <t>13 041.10</t>
   </si>
   <si>
     <t>XS2811097075</t>
   </si>
   <si>
     <t>VOLVO CAR AB 4.75 08/05/2030</t>
   </si>
   <si>
-    <t>44 295.12</t>
+    <t>47 349.95</t>
   </si>
   <si>
     <t>XS3181123129</t>
   </si>
   <si>
     <t>VZ SECURED FINANCING BV 5.25 15/01/2033</t>
   </si>
   <si>
-    <t>38 407.25</t>
+    <t>50 268.31</t>
   </si>
   <si>
     <t>XS2272845798</t>
   </si>
   <si>
     <t>VZ VENDOR FINANCING II BV 2.875 15/01/2029</t>
   </si>
   <si>
-    <t>21 450.69</t>
+    <t>24 301.74</t>
   </si>
   <si>
     <t>XS2922654418</t>
   </si>
   <si>
     <t>WEBUILD SPA 4.875 30/04/2030</t>
   </si>
   <si>
-    <t>4 367.47</t>
+    <t>4 661.30</t>
   </si>
   <si>
     <t>XS2830945452</t>
   </si>
   <si>
     <t>WEBUILD SPA 5.375 20/06/2029</t>
   </si>
   <si>
-    <t>98 073.58</t>
+    <t>105 891.03</t>
   </si>
   <si>
     <t>XS2417092132</t>
   </si>
   <si>
     <t>WP/AP TELECOM HOLDINGS 5.5 15/01/2030</t>
   </si>
   <si>
-    <t>34 678.11</t>
+    <t>45 387.53</t>
   </si>
   <si>
     <t>XS2417090789</t>
   </si>
   <si>
     <t>WP/AP TELECOM HOLDINGS IV BV 3.75 15/01/2029</t>
   </si>
   <si>
-    <t>6 940.61</t>
+    <t>9 219.61</t>
   </si>
   <si>
     <t>XS2859406139</t>
   </si>
   <si>
     <t>ZEGONA FINANCE PLC 6.75 15/07/2029</t>
   </si>
   <si>
-    <t>43 761.83</t>
+    <t>57 276.51</t>
   </si>
   <si>
     <t>XS3091660194</t>
   </si>
   <si>
     <t>ZF EUROPE FINANCE BV 7 12/06/2030</t>
   </si>
   <si>
-    <t>266 882.19</t>
-[...11 lines deleted...]
-    <t>CDS-00108215</t>
+    <t>287 556.16</t>
+  </si>
+  <si>
+    <t>CDS-00108783</t>
+  </si>
+  <si>
+    <t>PAR20260409050213052</t>
+  </si>
+  <si>
+    <t>64 236.11</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -2251,299 +2245,299 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>2181780.3988</v>
+        <v>2152805.3988</v>
       </c>
       <c r="D2">
-        <v>131.72</v>
+        <v>132.85</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>287400191.25</v>
+        <v>286011196.18</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>287400191.25</v>
+        <v>286011196.18</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
         <v>1027004.6728</v>
       </c>
       <c r="D3">
-        <v>53.22</v>
+        <v>53.68</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>54666653.6</v>
+        <v>55134617.07</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>54666653.6</v>
+        <v>55134617.07</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>462845.7962</v>
+        <v>460020.2045</v>
       </c>
       <c r="D4">
-        <v>122.36</v>
+        <v>123.37</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>56635981.67</v>
+        <v>56756700.7</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>56635981.67</v>
+        <v>56756700.7</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
         <v>1.0</v>
       </c>
       <c r="D5">
-        <v>130.14</v>
+        <v>131.3</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>130.14</v>
+        <v>131.3</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>130.14</v>
+        <v>131.3</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
         <v>1.0</v>
       </c>
       <c r="D6">
-        <v>126.77</v>
+        <v>127.91</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>126.77</v>
+        <v>127.91</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>126.77</v>
+        <v>127.91</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
         <v>17</v>
       </c>
       <c r="B7" t="s">
         <v>18</v>
       </c>
       <c r="C7" s="1">
         <v>11.0</v>
       </c>
       <c r="D7">
-        <v>126.3</v>
+        <v>127.37</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
-        <v>1389.33</v>
+        <v>1401.13</v>
       </c>
       <c r="G7" t="s">
         <v>8</v>
       </c>
       <c r="H7">
-        <v>1389.33</v>
+        <v>1401.13</v>
       </c>
       <c r="I7" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" t="s">
         <v>19</v>
       </c>
       <c r="B8" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="1">
         <v>9354.3</v>
       </c>
       <c r="D8">
-        <v>10822.52</v>
+        <v>10916.81</v>
       </c>
       <c r="E8" t="s">
         <v>8</v>
       </c>
       <c r="F8">
-        <v>101237147.76</v>
+        <v>102119156.35</v>
       </c>
       <c r="G8" t="s">
         <v>8</v>
       </c>
       <c r="H8">
-        <v>101237147.76</v>
+        <v>102119156.35</v>
       </c>
       <c r="I8" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="9" spans="1:14">
       <c r="A9" t="s">
         <v>21</v>
       </c>
       <c r="B9" t="s">
         <v>22</v>
       </c>
       <c r="C9" s="1">
-        <v>2631.0</v>
+        <v>2726.0</v>
       </c>
       <c r="D9">
-        <v>99.02</v>
+        <v>99.84</v>
       </c>
       <c r="E9" t="s">
         <v>8</v>
       </c>
       <c r="F9">
-        <v>260536.56</v>
+        <v>272180.31</v>
       </c>
       <c r="G9" t="s">
         <v>8</v>
       </c>
       <c r="H9">
-        <v>260536.56</v>
+        <v>272180.31</v>
       </c>
       <c r="I9" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P196"/>
+  <dimension ref="A1:P194"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O196" sqref="O196"/>
+      <selection activeCell="O194" sqref="O194"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>23</v>
       </c>
       <c r="B1" t="s">
         <v>24</v>
       </c>
       <c r="C1" t="s">
         <v>25</v>
       </c>
       <c r="D1" t="s">
         <v>26</v>
       </c>
       <c r="E1" t="s">
         <v>27</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>28</v>
@@ -2612,9739 +2606,9639 @@
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
         <v>58.2</v>
       </c>
       <c r="N2" s="1">
         <v>58.2</v>
       </c>
       <c r="O2" s="1">
         <v>0.0</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>40</v>
       </c>
       <c r="B3" t="s">
         <v>41</v>
       </c>
       <c r="C3" s="1">
-        <v>280000.0</v>
+        <v>140000.0</v>
       </c>
       <c r="D3" s="1">
-        <v>89.47</v>
+        <v>90.73</v>
       </c>
       <c r="E3" s="1">
         <v>93.5512</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
-        <v>26194336.0</v>
+        <v>13097168.0</v>
       </c>
       <c r="I3" s="1">
-        <v>-1142736.0</v>
+        <v>-394968.0</v>
       </c>
       <c r="J3" s="1">
-        <v>-4.3625308921746</v>
+        <v>-3.0156748390186</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>25051600.0</v>
+        <v>12702200.0</v>
       </c>
       <c r="N3" s="1">
-        <v>25051600.0</v>
+        <v>12702200.0</v>
       </c>
       <c r="O3" s="1">
-        <v>5.01</v>
+        <v>2.54</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>42</v>
       </c>
       <c r="B4" t="s">
         <v>43</v>
       </c>
       <c r="C4" s="1">
         <v>4000.0</v>
       </c>
       <c r="D4" s="1">
         <v>0.001</v>
       </c>
       <c r="E4" s="1">
         <v>0.0001</v>
       </c>
       <c r="F4" t="s">
         <v>44</v>
       </c>
       <c r="G4">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H4" s="1">
         <v>0.33</v>
       </c>
       <c r="I4" s="1">
-        <v>3.14</v>
+        <v>3.08</v>
       </c>
       <c r="J4" s="1">
-        <v>951.51515151515</v>
+        <v>933.33333333333</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>3.47</v>
+        <v>3.41</v>
       </c>
       <c r="N4" s="1">
-        <v>3.47</v>
+        <v>3.41</v>
       </c>
       <c r="O4" s="1">
         <v>0.0</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>45</v>
       </c>
       <c r="B5" t="s">
         <v>46</v>
       </c>
       <c r="C5" s="1">
         <v>125000.0</v>
       </c>
       <c r="D5" s="1">
         <v>0.001</v>
       </c>
       <c r="E5" s="1">
         <v>0.0</v>
       </c>
       <c r="F5" t="s">
         <v>44</v>
       </c>
       <c r="G5">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H5" s="1">
         <v>0.0</v>
       </c>
       <c r="I5" s="1">
-        <v>108.57</v>
+        <v>106.58</v>
       </c>
       <c r="J5" s="1">
         <v>0</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>108.57</v>
+        <v>106.58</v>
       </c>
       <c r="N5" s="1">
-        <v>108.57</v>
+        <v>106.58</v>
       </c>
       <c r="O5" s="1">
         <v>0.0</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>47</v>
       </c>
       <c r="B6" t="s">
         <v>48</v>
       </c>
       <c r="C6" s="1">
-        <v>377.0</v>
+        <v>2723.0</v>
       </c>
       <c r="D6" s="1">
-        <v>4784.78</v>
+        <v>4790.39</v>
       </c>
       <c r="E6" s="1">
-        <v>4781.5383023873</v>
+        <v>4790.2985934631</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
-        <v>1802639.94</v>
+        <v>13043983.07</v>
       </c>
       <c r="I6" s="1">
-        <v>1222.12</v>
+        <v>248.9</v>
       </c>
       <c r="J6" s="1">
-        <v>0.067796123500958</v>
+        <v>0.0019081594836814</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>1803862.06</v>
+        <v>13044231.97</v>
       </c>
       <c r="N6" s="1">
-        <v>1803862.06</v>
+        <v>13044231.97</v>
       </c>
       <c r="O6" s="1">
-        <v>0.36</v>
+        <v>2.61</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>49</v>
       </c>
       <c r="B7" t="s">
         <v>50</v>
       </c>
       <c r="C7" s="1">
         <v>676.0</v>
       </c>
       <c r="D7" s="1">
-        <v>115.74</v>
+        <v>115.5</v>
       </c>
       <c r="E7" s="1">
         <v>116.823047337</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
         <v>0.0</v>
       </c>
       <c r="I7" s="1">
-        <v>-732140.0</v>
+        <v>-894380.0</v>
       </c>
       <c r="J7" s="1">
         <v>0</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>-732140.0</v>
+        <v>-894380.0</v>
       </c>
       <c r="N7" s="1">
-        <v>-732140.0</v>
+        <v>-894380.0</v>
       </c>
       <c r="O7" s="1">
-        <v>-0.15</v>
+        <v>-0.18</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>51</v>
       </c>
       <c r="B8" t="s">
         <v>52</v>
       </c>
       <c r="C8" s="1">
         <v>483.0</v>
       </c>
       <c r="D8" s="1">
-        <v>105.835</v>
+        <v>105.855</v>
       </c>
       <c r="E8" s="1">
         <v>105.815</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
         <v>0.0</v>
       </c>
       <c r="I8" s="1">
-        <v>9660.0</v>
+        <v>19320.0</v>
       </c>
       <c r="J8" s="1">
         <v>0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>9660.0</v>
+        <v>19320.0</v>
       </c>
       <c r="N8" s="1">
-        <v>9660.0</v>
+        <v>19320.0</v>
       </c>
       <c r="O8" s="1">
         <v>0.0</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>53</v>
       </c>
       <c r="B9" t="s">
         <v>54</v>
       </c>
       <c r="C9" s="1">
         <v>2500000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>101.257</v>
+        <v>101.602</v>
       </c>
       <c r="E9" s="1">
         <v>100.13</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
         <v>2503250.0</v>
       </c>
       <c r="I9" s="1">
-        <v>28175.0</v>
+        <v>36800.0</v>
       </c>
       <c r="J9" s="1">
-        <v>1.1255368021572</v>
+        <v>1.4700888844502</v>
       </c>
       <c r="K9">
-        <v>0.31</v>
+        <v>0.6</v>
       </c>
       <c r="L9" t="s">
         <v>55</v>
       </c>
       <c r="M9" s="1">
-        <v>2531425.0</v>
+        <v>2540050.0</v>
       </c>
       <c r="N9" s="1">
-        <v>2539096.92</v>
+        <v>2555060.27</v>
       </c>
       <c r="O9" s="1">
         <v>0.51</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>56</v>
       </c>
       <c r="B10" t="s">
         <v>57</v>
       </c>
       <c r="C10" s="1">
-        <v>1576000.0</v>
+        <v>2380000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>99.3</v>
+        <v>102.714</v>
       </c>
       <c r="E10" s="1">
-        <v>100.0</v>
+        <v>101.7</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>1576000.0</v>
+        <v>2420460.0</v>
       </c>
       <c r="I10" s="1">
-        <v>-11032.0</v>
+        <v>24133.2</v>
       </c>
       <c r="J10" s="1">
-        <v>-0.7</v>
+        <v>0.99705014749263</v>
       </c>
       <c r="K10">
-        <v>2.25</v>
+        <v>3.17</v>
       </c>
       <c r="L10" t="s">
         <v>58</v>
       </c>
       <c r="M10" s="1">
-        <v>1564968.0</v>
+        <v>2444593.2</v>
       </c>
       <c r="N10" s="1">
-        <v>1600428.0</v>
+        <v>2520034.24</v>
       </c>
       <c r="O10" s="1">
-        <v>0.32</v>
+        <v>0.5</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>59</v>
       </c>
       <c r="B11" t="s">
         <v>60</v>
       </c>
       <c r="C11" s="1">
-        <v>4600000.0</v>
+        <v>1576000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>96.687</v>
+        <v>100.446</v>
       </c>
       <c r="E11" s="1">
-        <v>99.49072913</v>
+        <v>100.0</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>4576573.54</v>
+        <v>1576000.0</v>
       </c>
       <c r="I11" s="1">
-        <v>-128971.54</v>
+        <v>7028.96</v>
       </c>
       <c r="J11" s="1">
-        <v>-2.8180807950046</v>
+        <v>0.446</v>
       </c>
       <c r="K11">
-        <v>2.05</v>
+        <v>2.58</v>
       </c>
       <c r="L11" t="s">
         <v>61</v>
       </c>
       <c r="M11" s="1">
-        <v>4447602.0</v>
+        <v>1583028.96</v>
       </c>
       <c r="N11" s="1">
-        <v>4542122.55</v>
+        <v>1623660.21</v>
       </c>
       <c r="O11" s="1">
-        <v>0.91</v>
+        <v>0.32</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>62</v>
       </c>
       <c r="B12" t="s">
         <v>63</v>
       </c>
       <c r="C12" s="1">
-        <v>2571000.0</v>
+        <v>4600000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>101.01</v>
+        <v>98.042</v>
       </c>
       <c r="E12" s="1">
-        <v>100.42060793</v>
+        <v>99.49072913</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>2581813.83</v>
+        <v>4576573.54</v>
       </c>
       <c r="I12" s="1">
-        <v>15153.27</v>
+        <v>-66641.54</v>
       </c>
       <c r="J12" s="1">
-        <v>0.58692341887409</v>
+        <v>-1.4561448519846</v>
       </c>
       <c r="K12">
-        <v>0.12</v>
+        <v>2.28</v>
       </c>
       <c r="L12" t="s">
         <v>64</v>
       </c>
       <c r="M12" s="1">
-        <v>2596967.1</v>
+        <v>4509932.0</v>
       </c>
       <c r="N12" s="1">
-        <v>2600038.02</v>
+        <v>4614849.81</v>
       </c>
       <c r="O12" s="1">
-        <v>0.52</v>
+        <v>0.92</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>65</v>
       </c>
       <c r="B13" t="s">
         <v>66</v>
       </c>
       <c r="C13" s="1">
-        <v>1000000.0</v>
+        <v>2571000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>99.841</v>
+        <v>102.367</v>
       </c>
       <c r="E13" s="1">
-        <v>100.2479</v>
+        <v>100.42060793</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>1002479.0</v>
+        <v>2581813.83</v>
       </c>
       <c r="I13" s="1">
-        <v>-4069.0</v>
+        <v>50041.74</v>
       </c>
       <c r="J13" s="1">
-        <v>-0.40589378929633</v>
+        <v>1.9382396754765</v>
       </c>
       <c r="K13">
-        <v>0.99</v>
+        <v>0.43</v>
       </c>
       <c r="L13" t="s">
         <v>67</v>
       </c>
       <c r="M13" s="1">
-        <v>998410.0</v>
+        <v>2631855.57</v>
       </c>
       <c r="N13" s="1">
-        <v>1008347.5</v>
+        <v>2642987.64</v>
       </c>
       <c r="O13" s="1">
-        <v>0.2</v>
+        <v>0.53</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>68</v>
       </c>
       <c r="B14" t="s">
         <v>69</v>
       </c>
       <c r="C14" s="1">
-        <v>1498000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>106.47</v>
+        <v>97.831</v>
       </c>
       <c r="E14" s="1">
-        <v>105.76043057</v>
+        <v>100.2479</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>1584291.25</v>
+        <v>1002479.0</v>
       </c>
       <c r="I14" s="1">
-        <v>10629.35</v>
+        <v>-24169.0</v>
       </c>
       <c r="J14" s="1">
-        <v>0.67092146093719</v>
+        <v>-2.410923321087</v>
       </c>
       <c r="K14">
-        <v>1.55</v>
+        <v>1.39</v>
       </c>
       <c r="L14" t="s">
         <v>70</v>
       </c>
       <c r="M14" s="1">
-        <v>1594920.6</v>
+        <v>978310.0</v>
       </c>
       <c r="N14" s="1">
-        <v>1618077.18</v>
+        <v>992185.0</v>
       </c>
       <c r="O14" s="1">
-        <v>0.32</v>
+        <v>0.2</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>71</v>
       </c>
       <c r="B15" t="s">
         <v>72</v>
       </c>
       <c r="C15" s="1">
-        <v>5451000.0</v>
+        <v>1498000.0</v>
       </c>
       <c r="D15" s="1">
-        <v>95.727</v>
+        <v>105.67</v>
       </c>
       <c r="E15" s="1">
-        <v>99.95557916</v>
+        <v>105.76043057</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>5448578.62</v>
+        <v>1584291.25</v>
       </c>
       <c r="I15" s="1">
-        <v>-230499.85</v>
+        <v>-1354.65</v>
       </c>
       <c r="J15" s="1">
-        <v>-4.2304583649378</v>
+        <v>-0.085505111512798</v>
       </c>
       <c r="K15">
-        <v>0.44</v>
+        <v>2.16</v>
       </c>
       <c r="L15" t="s">
         <v>73</v>
       </c>
       <c r="M15" s="1">
-        <v>5218078.77</v>
+        <v>1582936.6</v>
       </c>
       <c r="N15" s="1">
-        <v>5241813.33</v>
+        <v>1615268.43</v>
       </c>
       <c r="O15" s="1">
-        <v>1.05</v>
+        <v>0.32</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>74</v>
       </c>
       <c r="B16" t="s">
         <v>75</v>
       </c>
       <c r="C16" s="1">
-        <v>1938000.0</v>
+        <v>5451000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>103.231</v>
+        <v>96.662</v>
       </c>
       <c r="E16" s="1">
-        <v>94.23756966</v>
+        <v>99.95557916</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
-        <v>1826324.1</v>
+        <v>5448578.62</v>
       </c>
       <c r="I16" s="1">
-        <v>-25769.0</v>
+        <v>-179533.0</v>
       </c>
       <c r="J16" s="1">
-        <v>-1.4109762883817</v>
+        <v>-3.2950428455045</v>
       </c>
       <c r="K16">
-        <v>1.23</v>
+        <v>0.68</v>
       </c>
       <c r="L16" t="s">
         <v>76</v>
       </c>
       <c r="M16" s="1">
-        <v>1800555.1</v>
+        <v>5269045.62</v>
       </c>
       <c r="N16" s="1">
-        <v>1824440.95</v>
+        <v>5305896.65</v>
       </c>
       <c r="O16" s="1">
-        <v>0.36</v>
+        <v>1.06</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>77</v>
       </c>
       <c r="B17" t="s">
         <v>78</v>
       </c>
       <c r="C17" s="1">
-        <v>2500000.0</v>
+        <v>1938000.0</v>
       </c>
       <c r="D17" s="1">
-        <v>103.433</v>
+        <v>104.18</v>
       </c>
       <c r="E17" s="1">
-        <v>103.3764868</v>
+        <v>94.23756966</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>2584412.17</v>
+        <v>1826324.1</v>
       </c>
       <c r="I17" s="1">
-        <v>1412.83</v>
+        <v>-9216.54</v>
       </c>
       <c r="J17" s="1">
-        <v>0.05466736368139</v>
+        <v>-0.504649749735</v>
       </c>
       <c r="K17">
-        <v>3.31</v>
+        <v>1.61</v>
       </c>
       <c r="L17" t="s">
         <v>79</v>
       </c>
       <c r="M17" s="1">
-        <v>2585825.0</v>
+        <v>1817107.56</v>
       </c>
       <c r="N17" s="1">
-        <v>2668620.07</v>
+        <v>1848369.92</v>
       </c>
       <c r="O17" s="1">
-        <v>0.53</v>
+        <v>0.37</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>80</v>
       </c>
       <c r="B18" t="s">
         <v>81</v>
       </c>
       <c r="C18" s="1">
-        <v>3300000.0</v>
+        <v>2500000.0</v>
       </c>
       <c r="D18" s="1">
-        <v>100.553</v>
+        <v>103.974</v>
       </c>
       <c r="E18" s="1">
-        <v>98.92441182</v>
+        <v>103.3764868</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>3264505.59</v>
+        <v>2584412.17</v>
       </c>
       <c r="I18" s="1">
-        <v>53743.41</v>
+        <v>14937.83</v>
       </c>
       <c r="J18" s="1">
-        <v>1.6462955421069</v>
+        <v>0.57799720081027</v>
       </c>
       <c r="K18">
-        <v>0.05</v>
+        <v>3.67</v>
       </c>
       <c r="L18" t="s">
         <v>82</v>
       </c>
       <c r="M18" s="1">
-        <v>3318249.0</v>
+        <v>2599350.0</v>
       </c>
       <c r="N18" s="1">
-        <v>3319740.78</v>
+        <v>2690987.26</v>
       </c>
       <c r="O18" s="1">
-        <v>0.66</v>
+        <v>0.54</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>83</v>
       </c>
       <c r="B19" t="s">
         <v>84</v>
       </c>
       <c r="C19" s="1">
-        <v>2200000.0</v>
+        <v>3300000.0</v>
       </c>
       <c r="D19" s="1">
-        <v>91.705</v>
+        <v>99.398</v>
       </c>
       <c r="E19" s="1">
-        <v>81.90598182</v>
+        <v>98.92441182</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>1801931.6</v>
+        <v>3264505.59</v>
       </c>
       <c r="I19" s="1">
-        <v>215578.4</v>
+        <v>15628.41</v>
       </c>
       <c r="J19" s="1">
-        <v>11.963739356144</v>
+        <v>0.47873742498324</v>
       </c>
       <c r="K19">
-        <v>0.32</v>
+        <v>0.38</v>
       </c>
       <c r="L19" t="s">
         <v>85</v>
       </c>
       <c r="M19" s="1">
-        <v>2017510.0</v>
+        <v>3280134.0</v>
       </c>
       <c r="N19" s="1">
-        <v>2024471.64</v>
+        <v>3292565.51</v>
       </c>
       <c r="O19" s="1">
-        <v>0.4</v>
+        <v>0.66</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>86</v>
       </c>
       <c r="B20" t="s">
         <v>87</v>
       </c>
       <c r="C20" s="1">
-        <v>3525250.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="D20" s="1">
-        <v>94.988</v>
+        <v>91.29</v>
       </c>
       <c r="E20" s="1">
-        <v>96.4088025</v>
+        <v>81.90598182</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
-        <v>3398651.31</v>
+        <v>1801931.6</v>
       </c>
       <c r="I20" s="1">
-        <v>-84456.1</v>
+        <v>206448.4</v>
       </c>
       <c r="J20" s="1">
-        <v>-2.4849886704029</v>
+        <v>11.45706085625</v>
       </c>
       <c r="K20">
-        <v>2.25</v>
+        <v>0.42</v>
       </c>
       <c r="L20" t="s">
         <v>88</v>
       </c>
       <c r="M20" s="1">
-        <v>3314195.21</v>
+        <v>2008380.0</v>
       </c>
       <c r="N20" s="1">
-        <v>3393377.65</v>
+        <v>2017662.19</v>
       </c>
       <c r="O20" s="1">
-        <v>0.68</v>
+        <v>0.4</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>89</v>
       </c>
       <c r="B21" t="s">
         <v>90</v>
       </c>
       <c r="C21" s="1">
-        <v>3245250.0</v>
+        <v>3525250.0</v>
       </c>
       <c r="D21" s="1">
-        <v>95.448</v>
+        <v>95.579</v>
       </c>
       <c r="E21" s="1">
-        <v>97.78572159</v>
+        <v>96.4088025</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>3173391.13</v>
+        <v>3398651.31</v>
       </c>
       <c r="I21" s="1">
-        <v>-107657.54</v>
+        <v>-63835.72</v>
       </c>
       <c r="J21" s="1">
-        <v>-3.3925077492733</v>
+        <v>-1.8782662349672</v>
       </c>
       <c r="K21">
-        <v>1.05</v>
+        <v>2.52</v>
       </c>
       <c r="L21" t="s">
         <v>91</v>
       </c>
       <c r="M21" s="1">
-        <v>3065733.59</v>
+        <v>3334815.59</v>
       </c>
       <c r="N21" s="1">
-        <v>3099860.46</v>
+        <v>3423665.66</v>
       </c>
       <c r="O21" s="1">
-        <v>0.62</v>
+        <v>0.68</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>92</v>
       </c>
       <c r="B22" t="s">
         <v>93</v>
       </c>
       <c r="C22" s="1">
-        <v>4253000.0</v>
+        <v>3245250.0</v>
       </c>
       <c r="D22" s="1">
-        <v>103.101</v>
+        <v>96.524</v>
       </c>
       <c r="E22" s="1">
-        <v>103.54083188</v>
+        <v>97.78572159</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
-        <v>4403591.58</v>
+        <v>3173391.13</v>
       </c>
       <c r="I22" s="1">
-        <v>-18706.05</v>
+        <v>-73097.06</v>
       </c>
       <c r="J22" s="1">
-        <v>-0.42479075682128</v>
+        <v>-2.3034368284757</v>
       </c>
       <c r="K22">
-        <v>1.25</v>
+        <v>1.38</v>
       </c>
       <c r="L22" t="s">
         <v>94</v>
       </c>
       <c r="M22" s="1">
-        <v>4384885.53</v>
+        <v>3100294.07</v>
       </c>
       <c r="N22" s="1">
-        <v>4438107.1</v>
+        <v>3144960.13</v>
       </c>
       <c r="O22" s="1">
-        <v>0.89</v>
+        <v>0.63</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>95</v>
       </c>
       <c r="B23" t="s">
         <v>96</v>
       </c>
       <c r="C23" s="1">
-        <v>2124000.0</v>
+        <v>4253000.0</v>
       </c>
       <c r="D23" s="1">
-        <v>107.328</v>
+        <v>103.876</v>
       </c>
       <c r="E23" s="1">
-        <v>108.54733851</v>
+        <v>103.54083188</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
-        <v>2305545.47</v>
+        <v>4403591.58</v>
       </c>
       <c r="I23" s="1">
-        <v>-25898.75</v>
+        <v>14254.7</v>
       </c>
       <c r="J23" s="1">
-        <v>-1.1233241910427</v>
+        <v>0.32370622345499</v>
       </c>
       <c r="K23">
-        <v>0.82</v>
+        <v>1.64</v>
       </c>
       <c r="L23" t="s">
         <v>97</v>
       </c>
       <c r="M23" s="1">
-        <v>2279646.72</v>
+        <v>4417846.28</v>
       </c>
       <c r="N23" s="1">
-        <v>2297060.61</v>
+        <v>4487503.92</v>
       </c>
       <c r="O23" s="1">
-        <v>0.46</v>
+        <v>0.9</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>98</v>
       </c>
       <c r="B24" t="s">
         <v>99</v>
       </c>
       <c r="C24" s="1">
-        <v>4327000.0</v>
+        <v>2124000.0</v>
       </c>
       <c r="D24" s="1">
-        <v>99.612</v>
+        <v>107.534</v>
       </c>
       <c r="E24" s="1">
-        <v>99.95464109</v>
+        <v>108.54733851</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>4325037.32</v>
+        <v>2305545.47</v>
       </c>
       <c r="I24" s="1">
-        <v>-14826.08</v>
+        <v>-21523.31</v>
       </c>
       <c r="J24" s="1">
-        <v>-0.34279657961425</v>
+        <v>-0.93354524038079</v>
       </c>
       <c r="K24">
-        <v>2.63</v>
+        <v>1.25</v>
       </c>
       <c r="L24" t="s">
         <v>100</v>
       </c>
       <c r="M24" s="1">
-        <v>4310211.24</v>
+        <v>2284022.16</v>
       </c>
       <c r="N24" s="1">
-        <v>4424155.57</v>
+        <v>2310557.61</v>
       </c>
       <c r="O24" s="1">
-        <v>0.88</v>
+        <v>0.46</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>101</v>
       </c>
       <c r="B25" t="s">
         <v>102</v>
       </c>
       <c r="C25" s="1">
-        <v>3261000.0</v>
+        <v>4327000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>97.321</v>
+        <v>99.87</v>
       </c>
       <c r="E25" s="1">
-        <v>100.01062956</v>
+        <v>99.95464109</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>3261346.63</v>
+        <v>4325037.32</v>
       </c>
       <c r="I25" s="1">
-        <v>-87708.82</v>
+        <v>-3662.42</v>
       </c>
       <c r="J25" s="1">
-        <v>-2.6893436960425</v>
+        <v>-0.084679500522784</v>
       </c>
       <c r="K25">
-        <v>1.92</v>
+        <v>2.98</v>
       </c>
       <c r="L25" t="s">
         <v>103</v>
       </c>
       <c r="M25" s="1">
-        <v>3173637.81</v>
+        <v>4321374.9</v>
       </c>
       <c r="N25" s="1">
-        <v>3236253.54</v>
+        <v>4450463.73</v>
       </c>
       <c r="O25" s="1">
-        <v>0.65</v>
+        <v>0.89</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>104</v>
       </c>
       <c r="B26" t="s">
         <v>105</v>
       </c>
       <c r="C26" s="1">
-        <v>2657000.0</v>
+        <v>3261000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>99.688</v>
+        <v>97.378</v>
       </c>
       <c r="E26" s="1">
-        <v>100.06368348</v>
+        <v>100.01062956</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>2658692.07</v>
+        <v>3261346.63</v>
       </c>
       <c r="I26" s="1">
-        <v>-9981.91</v>
+        <v>-85850.05</v>
       </c>
       <c r="J26" s="1">
-        <v>-0.37544438156766</v>
+        <v>-2.6323497542486</v>
       </c>
       <c r="K26">
-        <v>1.56</v>
+        <v>2.18</v>
       </c>
       <c r="L26" t="s">
         <v>106</v>
       </c>
       <c r="M26" s="1">
-        <v>2648710.16</v>
+        <v>3175496.58</v>
       </c>
       <c r="N26" s="1">
-        <v>2690041.27</v>
+        <v>3246434.65</v>
       </c>
       <c r="O26" s="1">
-        <v>0.54</v>
+        <v>0.65</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>107</v>
       </c>
       <c r="B27" t="s">
         <v>108</v>
       </c>
       <c r="C27" s="1">
-        <v>4746000.0</v>
+        <v>2657000.0</v>
       </c>
       <c r="D27" s="1">
-        <v>95.758</v>
+        <v>99.025</v>
       </c>
       <c r="E27" s="1">
-        <v>65.88463274</v>
+        <v>100.06368348</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>3126884.67</v>
+        <v>2658692.07</v>
       </c>
       <c r="I27" s="1">
-        <v>1417790.01</v>
+        <v>-27597.82</v>
       </c>
       <c r="J27" s="1">
-        <v>45.341934853005</v>
+        <v>-1.0380224288253</v>
       </c>
       <c r="K27">
-        <v>3.42</v>
+        <v>1.85</v>
       </c>
       <c r="L27" t="s">
         <v>109</v>
       </c>
       <c r="M27" s="1">
-        <v>4544674.68</v>
+        <v>2631094.25</v>
       </c>
       <c r="N27" s="1">
-        <v>4707208.93</v>
+        <v>2680174.94</v>
       </c>
       <c r="O27" s="1">
-        <v>0.94</v>
+        <v>0.54</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>110</v>
       </c>
       <c r="B28" t="s">
         <v>111</v>
       </c>
       <c r="C28" s="1">
-        <v>1445000.0</v>
+        <v>4746000.0</v>
       </c>
       <c r="D28" s="1">
-        <v>99.635</v>
+        <v>95.911</v>
       </c>
       <c r="E28" s="1">
-        <v>100.0</v>
+        <v>65.88463274</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>1445000.0</v>
+        <v>3126884.67</v>
       </c>
       <c r="I28" s="1">
-        <v>-5274.25</v>
+        <v>1425051.39</v>
       </c>
       <c r="J28" s="1">
-        <v>-0.365</v>
+        <v>45.574158959947</v>
       </c>
       <c r="K28">
-        <v>1.12</v>
+        <v>3.73</v>
       </c>
       <c r="L28" t="s">
         <v>112</v>
       </c>
       <c r="M28" s="1">
-        <v>1439725.75</v>
+        <v>4551936.06</v>
       </c>
       <c r="N28" s="1">
-        <v>1455931.83</v>
+        <v>4728773.32</v>
       </c>
       <c r="O28" s="1">
-        <v>0.29</v>
+        <v>0.95</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>113</v>
       </c>
       <c r="B29" t="s">
         <v>114</v>
       </c>
       <c r="C29" s="1">
-        <v>1268000.0</v>
+        <v>1445000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>103.684</v>
+        <v>99.235</v>
       </c>
       <c r="E29" s="1">
-        <v>52.65093533</v>
+        <v>100.0</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>667613.86</v>
+        <v>1445000.0</v>
       </c>
       <c r="I29" s="1">
-        <v>33566.47</v>
+        <v>-11054.25</v>
       </c>
       <c r="J29" s="1">
-        <v>5.0278270136573</v>
+        <v>-0.765</v>
       </c>
       <c r="K29">
-        <v>0.83</v>
+        <v>1.37</v>
       </c>
       <c r="L29" t="s">
         <v>115</v>
       </c>
       <c r="M29" s="1">
-        <v>701180.33</v>
+        <v>1433945.75</v>
       </c>
       <c r="N29" s="1">
-        <v>711765.78</v>
+        <v>1453734.22</v>
       </c>
       <c r="O29" s="1">
-        <v>0.14</v>
+        <v>0.29</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>116</v>
       </c>
       <c r="B30" t="s">
         <v>117</v>
       </c>
       <c r="C30" s="1">
-        <v>1269000.0</v>
+        <v>1268000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>98.159</v>
+        <v>104.031</v>
       </c>
       <c r="E30" s="1">
-        <v>99.92911899</v>
+        <v>52.65093533</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>1268100.52</v>
+        <v>667613.86</v>
       </c>
       <c r="I30" s="1">
-        <v>-22462.81</v>
+        <v>35913.11</v>
       </c>
       <c r="J30" s="1">
-        <v>-1.7713745594868</v>
+        <v>5.379323610807</v>
       </c>
       <c r="K30">
-        <v>0.49</v>
+        <v>1.01</v>
       </c>
       <c r="L30" t="s">
         <v>118</v>
       </c>
       <c r="M30" s="1">
-        <v>1245637.71</v>
+        <v>703526.97</v>
       </c>
       <c r="N30" s="1">
-        <v>1251806.46</v>
+        <v>716380.73</v>
       </c>
       <c r="O30" s="1">
-        <v>0.25</v>
+        <v>0.14</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>119</v>
       </c>
       <c r="B31" t="s">
         <v>120</v>
       </c>
       <c r="C31" s="1">
-        <v>1325000.0</v>
+        <v>2950000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>97.125</v>
+        <v>98.781</v>
       </c>
       <c r="E31" s="1">
-        <v>102.98398264</v>
+        <v>99.45524576</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>1364537.77</v>
+        <v>2933929.75</v>
       </c>
       <c r="I31" s="1">
-        <v>-77631.52</v>
+        <v>-19890.25</v>
       </c>
       <c r="J31" s="1">
-        <v>-5.6892173823814</v>
+        <v>-0.67793886339644</v>
       </c>
       <c r="K31">
-        <v>1.07</v>
+        <v>1.38</v>
       </c>
       <c r="L31" t="s">
         <v>121</v>
       </c>
       <c r="M31" s="1">
-        <v>1286906.25</v>
+        <v>2914039.5</v>
       </c>
       <c r="N31" s="1">
-        <v>1301048.78</v>
+        <v>2954744.26</v>
       </c>
       <c r="O31" s="1">
-        <v>0.26</v>
+        <v>0.59</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>122</v>
       </c>
       <c r="B32" t="s">
         <v>123</v>
       </c>
       <c r="C32" s="1">
-        <v>2950000.0</v>
+        <v>1713000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>97.701</v>
+        <v>100.858</v>
       </c>
       <c r="E32" s="1">
-        <v>99.45524576</v>
+        <v>100.0</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>2933929.75</v>
+        <v>1713000.0</v>
       </c>
       <c r="I32" s="1">
-        <v>-51750.25</v>
+        <v>14697.54</v>
       </c>
       <c r="J32" s="1">
-        <v>-1.7638544344833</v>
+        <v>0.858</v>
       </c>
       <c r="K32">
-        <v>1.03</v>
+        <v>1.01</v>
       </c>
       <c r="L32" t="s">
         <v>124</v>
       </c>
       <c r="M32" s="1">
-        <v>2882179.5</v>
+        <v>1727697.54</v>
       </c>
       <c r="N32" s="1">
-        <v>2912471.41</v>
+        <v>1745011.93</v>
       </c>
       <c r="O32" s="1">
-        <v>0.58</v>
+        <v>0.35</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>125</v>
       </c>
       <c r="B33" t="s">
         <v>126</v>
       </c>
       <c r="C33" s="1">
-        <v>1713000.0</v>
+        <v>2247000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>99.403</v>
+        <v>99.245</v>
       </c>
       <c r="E33" s="1">
         <v>100.0</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>1713000.0</v>
+        <v>2247000.0</v>
       </c>
       <c r="I33" s="1">
-        <v>-10226.61</v>
+        <v>-16964.85</v>
       </c>
       <c r="J33" s="1">
-        <v>-0.597</v>
+        <v>-0.755</v>
       </c>
       <c r="K33">
-        <v>0.71</v>
+        <v>1.74</v>
       </c>
       <c r="L33" t="s">
         <v>127</v>
       </c>
       <c r="M33" s="1">
-        <v>1702773.39</v>
+        <v>2230035.15</v>
       </c>
       <c r="N33" s="1">
-        <v>1714966.62</v>
+        <v>2269029.96</v>
       </c>
       <c r="O33" s="1">
-        <v>0.34</v>
+        <v>0.45</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>128</v>
       </c>
       <c r="B34" t="s">
         <v>129</v>
       </c>
       <c r="C34" s="1">
-        <v>2247000.0</v>
+        <v>2282000.0</v>
       </c>
       <c r="D34" s="1">
-        <v>97.75</v>
+        <v>102.258</v>
       </c>
       <c r="E34" s="1">
-        <v>100.0</v>
+        <v>103.51827695</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>2247000.0</v>
+        <v>2362287.08</v>
       </c>
       <c r="I34" s="1">
-        <v>-50557.5</v>
+        <v>-28759.52</v>
       </c>
       <c r="J34" s="1">
-        <v>-2.25</v>
+        <v>-1.2174439018648</v>
       </c>
       <c r="K34">
-        <v>1.43</v>
+        <v>2.38</v>
       </c>
       <c r="L34" t="s">
         <v>130</v>
       </c>
       <c r="M34" s="1">
-        <v>2196442.5</v>
+        <v>2333527.56</v>
       </c>
       <c r="N34" s="1">
-        <v>2228555.88</v>
+        <v>2387835.99</v>
       </c>
       <c r="O34" s="1">
-        <v>0.45</v>
+        <v>0.48</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>131</v>
       </c>
       <c r="B35" t="s">
         <v>132</v>
       </c>
       <c r="C35" s="1">
-        <v>2282000.0</v>
+        <v>791000.0</v>
       </c>
       <c r="D35" s="1">
-        <v>101.832</v>
+        <v>102.642</v>
       </c>
       <c r="E35" s="1">
-        <v>103.51827695</v>
+        <v>100.39127686</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>2362287.08</v>
+        <v>794095.0</v>
       </c>
       <c r="I35" s="1">
-        <v>-38480.84</v>
+        <v>17803.22</v>
       </c>
       <c r="J35" s="1">
-        <v>-1.6289654346329</v>
+        <v>2.2419509000812</v>
       </c>
       <c r="K35">
-        <v>2.04</v>
+        <v>0.69</v>
       </c>
       <c r="L35" t="s">
         <v>133</v>
       </c>
       <c r="M35" s="1">
-        <v>2323806.24</v>
+        <v>811898.22</v>
       </c>
       <c r="N35" s="1">
-        <v>2370460.46</v>
+        <v>817330.85</v>
       </c>
       <c r="O35" s="1">
-        <v>0.47</v>
+        <v>0.16</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>134</v>
       </c>
       <c r="B36" t="s">
         <v>135</v>
       </c>
       <c r="C36" s="1">
-        <v>791000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="D36" s="1">
-        <v>101.033</v>
+        <v>103.315</v>
       </c>
       <c r="E36" s="1">
-        <v>100.39127686</v>
+        <v>103.60736833</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>794095.0</v>
+        <v>1864932.63</v>
       </c>
       <c r="I36" s="1">
-        <v>5076.03</v>
+        <v>-5262.63</v>
       </c>
       <c r="J36" s="1">
-        <v>0.63922200744243</v>
+        <v>-0.28218874587443</v>
       </c>
       <c r="K36">
-        <v>0.37</v>
+        <v>2.71</v>
       </c>
       <c r="L36" t="s">
         <v>136</v>
       </c>
       <c r="M36" s="1">
-        <v>799171.03</v>
+        <v>1859670.0</v>
       </c>
       <c r="N36" s="1">
-        <v>802123.55</v>
+        <v>1908448.77</v>
       </c>
       <c r="O36" s="1">
-        <v>0.16</v>
+        <v>0.38</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>137</v>
       </c>
       <c r="B37" t="s">
         <v>138</v>
       </c>
       <c r="C37" s="1">
-        <v>1800000.0</v>
+        <v>2724000.0</v>
       </c>
       <c r="D37" s="1">
-        <v>102.259</v>
+        <v>98.313</v>
       </c>
       <c r="E37" s="1">
-        <v>103.60736833</v>
+        <v>93.54200514</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>1864932.63</v>
+        <v>2548084.22</v>
       </c>
       <c r="I37" s="1">
-        <v>-24270.63</v>
+        <v>129961.9</v>
       </c>
       <c r="J37" s="1">
-        <v>-1.3014212743975</v>
+        <v>5.10037694123</v>
       </c>
       <c r="K37">
-        <v>2.4</v>
+        <v>0.37</v>
       </c>
       <c r="L37" t="s">
         <v>139</v>
       </c>
       <c r="M37" s="1">
-        <v>1840662.0</v>
+        <v>2678046.12</v>
       </c>
       <c r="N37" s="1">
-        <v>1883880.49</v>
+        <v>2688074.54</v>
       </c>
       <c r="O37" s="1">
-        <v>0.38</v>
+        <v>0.54</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>140</v>
       </c>
       <c r="B38" t="s">
         <v>141</v>
       </c>
       <c r="C38" s="1">
-        <v>2724000.0</v>
+        <v>2700000.0</v>
       </c>
       <c r="D38" s="1">
-        <v>98.506</v>
+        <v>100.375</v>
       </c>
       <c r="E38" s="1">
-        <v>93.54200514</v>
+        <v>97.99</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>2548084.22</v>
+        <v>2645730.0</v>
       </c>
       <c r="I38" s="1">
-        <v>135219.22</v>
+        <v>64395.0</v>
       </c>
       <c r="J38" s="1">
-        <v>5.3067013616999</v>
+        <v>2.433921828758</v>
       </c>
       <c r="K38">
-        <v>0.18</v>
+        <v>2.49</v>
       </c>
       <c r="L38" t="s">
         <v>142</v>
       </c>
       <c r="M38" s="1">
-        <v>2683303.44</v>
+        <v>2710125.0</v>
       </c>
       <c r="N38" s="1">
-        <v>2688201.04</v>
+        <v>2777250.0</v>
       </c>
       <c r="O38" s="1">
-        <v>0.54</v>
+        <v>0.56</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>143</v>
       </c>
       <c r="B39" t="s">
         <v>144</v>
       </c>
       <c r="C39" s="1">
-        <v>2700000.0</v>
+        <v>4233000.0</v>
       </c>
       <c r="D39" s="1">
-        <v>98.232</v>
+        <v>101.905</v>
       </c>
       <c r="E39" s="1">
-        <v>97.99</v>
+        <v>100.83408623</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>2645730.0</v>
+        <v>4268306.87</v>
       </c>
       <c r="I39" s="1">
-        <v>6534.0</v>
+        <v>45331.78</v>
       </c>
       <c r="J39" s="1">
-        <v>0.24696397591591</v>
+        <v>1.0620553156245</v>
       </c>
       <c r="K39">
-        <v>2.19</v>
+        <v>2.84</v>
       </c>
       <c r="L39" t="s">
         <v>145</v>
       </c>
       <c r="M39" s="1">
-        <v>2652264.0</v>
+        <v>4313638.65</v>
       </c>
       <c r="N39" s="1">
-        <v>2711514.0</v>
+        <v>4433926.4</v>
       </c>
       <c r="O39" s="1">
-        <v>0.54</v>
+        <v>0.89</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>146</v>
       </c>
       <c r="B40" t="s">
         <v>147</v>
       </c>
       <c r="C40" s="1">
-        <v>4233000.0</v>
+        <v>2377000.0</v>
       </c>
       <c r="D40" s="1">
-        <v>101.425</v>
+        <v>101.206</v>
       </c>
       <c r="E40" s="1">
-        <v>100.83408623</v>
+        <v>100.1633029</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>4268306.87</v>
+        <v>2380881.71</v>
       </c>
       <c r="I40" s="1">
-        <v>25013.38</v>
+        <v>24784.91</v>
       </c>
       <c r="J40" s="1">
-        <v>0.58602581215066</v>
+        <v>1.0409971186683</v>
       </c>
       <c r="K40">
-        <v>2.36</v>
+        <v>0.25</v>
       </c>
       <c r="L40" t="s">
         <v>148</v>
       </c>
       <c r="M40" s="1">
-        <v>4293320.25</v>
+        <v>2405666.62</v>
       </c>
       <c r="N40" s="1">
-        <v>4393236.69</v>
+        <v>2411576.65</v>
       </c>
       <c r="O40" s="1">
-        <v>0.88</v>
+        <v>0.48</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>149</v>
       </c>
       <c r="B41" t="s">
         <v>150</v>
       </c>
       <c r="C41" s="1">
-        <v>2377000.0</v>
+        <v>5123000.0</v>
       </c>
       <c r="D41" s="1">
-        <v>101.252</v>
+        <v>102.063</v>
       </c>
       <c r="E41" s="1">
-        <v>100.1633029</v>
+        <v>102.84970974</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>2380881.71</v>
+        <v>5268990.63</v>
       </c>
       <c r="I41" s="1">
-        <v>25878.33</v>
+        <v>-40303.14</v>
       </c>
       <c r="J41" s="1">
-        <v>1.086922121805</v>
+        <v>-0.76491196948665</v>
       </c>
       <c r="K41">
-        <v>3.11</v>
+        <v>3.1</v>
       </c>
       <c r="L41" t="s">
         <v>151</v>
       </c>
       <c r="M41" s="1">
-        <v>2406760.04</v>
+        <v>5228687.49</v>
       </c>
       <c r="N41" s="1">
-        <v>2480616.83</v>
+        <v>5387713.95</v>
       </c>
       <c r="O41" s="1">
-        <v>0.5</v>
+        <v>1.08</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>152</v>
       </c>
       <c r="B42" t="s">
         <v>153</v>
       </c>
       <c r="C42" s="1">
-        <v>5123000.0</v>
+        <v>2472000.0</v>
       </c>
       <c r="D42" s="1">
-        <v>101.899</v>
+        <v>96.226</v>
       </c>
       <c r="E42" s="1">
-        <v>102.84970974</v>
+        <v>100.08024879</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>5268990.63</v>
+        <v>2473983.75</v>
       </c>
       <c r="I42" s="1">
-        <v>-48704.86</v>
+        <v>-95277.03</v>
       </c>
       <c r="J42" s="1">
-        <v>-0.9243679372419</v>
+        <v>-3.8511582786265</v>
       </c>
       <c r="K42">
-        <v>2.67</v>
+        <v>3.25</v>
       </c>
       <c r="L42" t="s">
         <v>154</v>
       </c>
       <c r="M42" s="1">
-        <v>5220285.77</v>
+        <v>2378706.72</v>
       </c>
       <c r="N42" s="1">
-        <v>5356899.1</v>
+        <v>2458978.05</v>
       </c>
       <c r="O42" s="1">
-        <v>1.07</v>
+        <v>0.49</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>155</v>
       </c>
       <c r="B43" t="s">
         <v>156</v>
       </c>
       <c r="C43" s="1">
-        <v>2472000.0</v>
+        <v>3348000.0</v>
       </c>
       <c r="D43" s="1">
-        <v>97.458</v>
+        <v>99.445</v>
       </c>
       <c r="E43" s="1">
-        <v>100.08024879</v>
+        <v>100.0</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>2473983.75</v>
+        <v>3348000.0</v>
       </c>
       <c r="I43" s="1">
-        <v>-64821.99</v>
+        <v>-18581.4</v>
       </c>
       <c r="J43" s="1">
-        <v>-2.6201461509195</v>
+        <v>-0.555</v>
       </c>
       <c r="K43">
-        <v>2.84</v>
+        <v>2.25</v>
       </c>
       <c r="L43" t="s">
         <v>157</v>
       </c>
       <c r="M43" s="1">
-        <v>2409161.76</v>
+        <v>3329418.6</v>
       </c>
       <c r="N43" s="1">
-        <v>2479339.09</v>
+        <v>3404678.85</v>
       </c>
       <c r="O43" s="1">
-        <v>0.5</v>
+        <v>0.68</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>158</v>
       </c>
       <c r="B44" t="s">
         <v>159</v>
       </c>
       <c r="C44" s="1">
-        <v>3348000.0</v>
+        <v>1897000.0</v>
       </c>
       <c r="D44" s="1">
-        <v>99.506</v>
+        <v>103.005</v>
       </c>
       <c r="E44" s="1">
-        <v>100.0</v>
+        <v>102.70391249</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>3348000.0</v>
+        <v>1948293.22</v>
       </c>
       <c r="I44" s="1">
-        <v>-16539.12</v>
+        <v>5711.63</v>
       </c>
       <c r="J44" s="1">
-        <v>-0.494</v>
+        <v>0.2931606978543</v>
       </c>
       <c r="K44">
-        <v>1.96</v>
+        <v>3.23</v>
       </c>
       <c r="L44" t="s">
         <v>160</v>
       </c>
       <c r="M44" s="1">
-        <v>3331460.88</v>
+        <v>1954004.85</v>
       </c>
       <c r="N44" s="1">
-        <v>3397200.26</v>
+        <v>2015314.84</v>
       </c>
       <c r="O44" s="1">
-        <v>0.68</v>
+        <v>0.4</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>161</v>
       </c>
       <c r="B45" t="s">
         <v>162</v>
       </c>
       <c r="C45" s="1">
-        <v>1897000.0</v>
+        <v>2500000.0</v>
       </c>
       <c r="D45" s="1">
-        <v>103.049</v>
+        <v>104.95</v>
       </c>
       <c r="E45" s="1">
-        <v>102.70391249</v>
+        <v>101.486</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
-        <v>1948293.22</v>
+        <v>2537150.0</v>
       </c>
       <c r="I45" s="1">
-        <v>6546.31</v>
+        <v>86600.0</v>
       </c>
       <c r="J45" s="1">
-        <v>0.33600229846306</v>
+        <v>3.4132786788325</v>
       </c>
       <c r="K45">
-        <v>2.85</v>
+        <v>6.28</v>
       </c>
       <c r="L45" t="s">
         <v>163</v>
       </c>
       <c r="M45" s="1">
-        <v>1954839.53</v>
+        <v>2623750.0</v>
       </c>
       <c r="N45" s="1">
-        <v>2008956.72</v>
+        <v>2780710.62</v>
       </c>
       <c r="O45" s="1">
-        <v>0.4</v>
+        <v>0.56</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>164</v>
       </c>
       <c r="B46" t="s">
         <v>165</v>
       </c>
       <c r="C46" s="1">
-        <v>2500000.0</v>
+        <v>1936000.0</v>
       </c>
       <c r="D46" s="1">
-        <v>104.264</v>
+        <v>99.739</v>
       </c>
       <c r="E46" s="1">
-        <v>101.486</v>
+        <v>100.10319267</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>2537150.0</v>
+        <v>1937997.81</v>
       </c>
       <c r="I46" s="1">
-        <v>69450.0</v>
+        <v>-7050.77</v>
       </c>
       <c r="J46" s="1">
-        <v>2.7373233746527</v>
+        <v>-0.36381723259016</v>
       </c>
       <c r="K46">
-        <v>5.8</v>
+        <v>1.57</v>
       </c>
       <c r="L46" t="s">
         <v>166</v>
       </c>
       <c r="M46" s="1">
-        <v>2606600.0</v>
+        <v>1930947.04</v>
       </c>
       <c r="N46" s="1">
-        <v>2751694.18</v>
+        <v>1961344.93</v>
       </c>
       <c r="O46" s="1">
-        <v>0.55</v>
+        <v>0.39</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>167</v>
       </c>
       <c r="B47" t="s">
         <v>168</v>
       </c>
       <c r="C47" s="1">
-        <v>1936000.0</v>
+        <v>2700000.0</v>
       </c>
       <c r="D47" s="1">
-        <v>99.626</v>
+        <v>96.436</v>
       </c>
       <c r="E47" s="1">
-        <v>100.10319267</v>
+        <v>96.84</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>1937997.81</v>
+        <v>2614680.0</v>
       </c>
       <c r="I47" s="1">
-        <v>-9238.45</v>
+        <v>-10908.0</v>
       </c>
       <c r="J47" s="1">
-        <v>-0.47670074508495</v>
+        <v>-0.41718298223874</v>
       </c>
       <c r="K47">
-        <v>1.29</v>
+        <v>2.53</v>
       </c>
       <c r="L47" t="s">
         <v>169</v>
       </c>
       <c r="M47" s="1">
-        <v>1928759.36</v>
+        <v>2603772.0</v>
       </c>
       <c r="N47" s="1">
-        <v>1953792.92</v>
+        <v>2672143.88</v>
       </c>
       <c r="O47" s="1">
-        <v>0.39</v>
+        <v>0.53</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>170</v>
       </c>
       <c r="B48" t="s">
         <v>171</v>
       </c>
       <c r="C48" s="1">
-        <v>2700000.0</v>
+        <v>2170000.0</v>
       </c>
       <c r="D48" s="1">
-        <v>97.091</v>
+        <v>97.112</v>
       </c>
       <c r="E48" s="1">
-        <v>96.84</v>
+        <v>92.4965576</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>2614680.0</v>
+        <v>2007175.3</v>
       </c>
       <c r="I48" s="1">
-        <v>6777.0</v>
+        <v>100155.1</v>
       </c>
       <c r="J48" s="1">
-        <v>0.25919041718298</v>
+        <v>4.9898531533344</v>
       </c>
       <c r="K48">
-        <v>2.25</v>
+        <v>0.77</v>
       </c>
       <c r="L48" t="s">
         <v>172</v>
       </c>
       <c r="M48" s="1">
-        <v>2621457.0</v>
+        <v>2107330.4</v>
       </c>
       <c r="N48" s="1">
-        <v>2682150.75</v>
+        <v>2124095.16</v>
       </c>
       <c r="O48" s="1">
-        <v>0.54</v>
+        <v>0.42</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>173</v>
       </c>
       <c r="B49" t="s">
         <v>174</v>
       </c>
       <c r="C49" s="1">
-        <v>2170000.0</v>
+        <v>4063000.0</v>
       </c>
       <c r="D49" s="1">
-        <v>97.5</v>
+        <v>96.938</v>
       </c>
       <c r="E49" s="1">
-        <v>92.4965576</v>
+        <v>97.961492</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>2007175.3</v>
+        <v>3980175.42</v>
       </c>
       <c r="I49" s="1">
-        <v>108574.7</v>
+        <v>-41584.48</v>
       </c>
       <c r="J49" s="1">
-        <v>5.4093282235986</v>
+        <v>-1.0447901313857</v>
       </c>
       <c r="K49">
-        <v>0.59</v>
+        <v>1.27</v>
       </c>
       <c r="L49" t="s">
         <v>175</v>
       </c>
       <c r="M49" s="1">
-        <v>2115750.0</v>
+        <v>3938590.94</v>
       </c>
       <c r="N49" s="1">
-        <v>2128559.03</v>
+        <v>3990018.5</v>
       </c>
       <c r="O49" s="1">
-        <v>0.43</v>
+        <v>0.8</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>176</v>
       </c>
       <c r="B50" t="s">
         <v>177</v>
       </c>
       <c r="C50" s="1">
-        <v>4063000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="D50" s="1">
-        <v>97.375</v>
+        <v>87.648</v>
       </c>
       <c r="E50" s="1">
-        <v>97.961492</v>
+        <v>89.54278944</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>3980175.42</v>
+        <v>1611770.21</v>
       </c>
       <c r="I50" s="1">
-        <v>-23829.17</v>
+        <v>-34106.21</v>
       </c>
       <c r="J50" s="1">
-        <v>-0.59869647654876</v>
+        <v>-2.1160714963208</v>
       </c>
       <c r="K50">
-        <v>0.9</v>
+        <v>2.68</v>
       </c>
       <c r="L50" t="s">
         <v>178</v>
       </c>
       <c r="M50" s="1">
-        <v>3956346.25</v>
+        <v>1577664.0</v>
       </c>
       <c r="N50" s="1">
-        <v>3993080.22</v>
+        <v>1625931.12</v>
       </c>
       <c r="O50" s="1">
-        <v>0.8</v>
+        <v>0.32</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>179</v>
       </c>
       <c r="B51" t="s">
         <v>180</v>
       </c>
       <c r="C51" s="1">
-        <v>1800000.0</v>
+        <v>2477000.0</v>
       </c>
       <c r="D51" s="1">
-        <v>87.034</v>
+        <v>98.691</v>
       </c>
       <c r="E51" s="1">
-        <v>89.54278944</v>
+        <v>100.00201776</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>1611770.21</v>
+        <v>2477049.98</v>
       </c>
       <c r="I51" s="1">
-        <v>-45158.21</v>
+        <v>-32473.91</v>
       </c>
       <c r="J51" s="1">
-        <v>-2.801777183858</v>
+        <v>-1.3109913107203</v>
       </c>
       <c r="K51">
-        <v>2.46</v>
+        <v>0.15</v>
       </c>
       <c r="L51" t="s">
         <v>181</v>
       </c>
       <c r="M51" s="1">
-        <v>1566612.0</v>
+        <v>2444576.07</v>
       </c>
       <c r="N51" s="1">
-        <v>1610810.63</v>
+        <v>2448188.36</v>
       </c>
       <c r="O51" s="1">
-        <v>0.32</v>
+        <v>0.49</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>182</v>
       </c>
       <c r="B52" t="s">
         <v>183</v>
       </c>
       <c r="C52" s="1">
-        <v>2477000.0</v>
+        <v>3207000.0</v>
       </c>
       <c r="D52" s="1">
-        <v>98.005</v>
+        <v>102.176</v>
       </c>
       <c r="E52" s="1">
-        <v>100.00201776</v>
+        <v>102.084372</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>2477049.98</v>
+        <v>3273845.81</v>
       </c>
       <c r="I52" s="1">
-        <v>-49466.13</v>
+        <v>2938.51</v>
       </c>
       <c r="J52" s="1">
-        <v>-1.9969774691425</v>
+        <v>0.089757128787932</v>
       </c>
       <c r="K52">
-        <v>1.74</v>
+        <v>3.17</v>
       </c>
       <c r="L52" t="s">
         <v>184</v>
       </c>
       <c r="M52" s="1">
-        <v>2427583.85</v>
+        <v>3276784.32</v>
       </c>
       <c r="N52" s="1">
-        <v>2470673.33</v>
+        <v>3378439.54</v>
       </c>
       <c r="O52" s="1">
-        <v>0.49</v>
+        <v>0.68</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>185</v>
       </c>
       <c r="B53" t="s">
         <v>186</v>
       </c>
       <c r="C53" s="1">
-        <v>3207000.0</v>
+        <v>1923000.0</v>
       </c>
       <c r="D53" s="1">
-        <v>101.852</v>
+        <v>100.475</v>
       </c>
       <c r="E53" s="1">
-        <v>102.084372</v>
+        <v>100.24366355</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>3273845.81</v>
+        <v>1927685.65</v>
       </c>
       <c r="I53" s="1">
-        <v>-7452.17</v>
+        <v>4448.6</v>
       </c>
       <c r="J53" s="1">
-        <v>-0.2276273970276</v>
+        <v>0.23077414100167</v>
       </c>
       <c r="K53">
-        <v>2.8</v>
+        <v>2.28</v>
       </c>
       <c r="L53" t="s">
         <v>187</v>
       </c>
       <c r="M53" s="1">
-        <v>3266393.64</v>
+        <v>1932134.25</v>
       </c>
       <c r="N53" s="1">
-        <v>3356122.83</v>
+        <v>1975909.21</v>
       </c>
       <c r="O53" s="1">
-        <v>0.67</v>
+        <v>0.39</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>188</v>
       </c>
       <c r="B54" t="s">
         <v>189</v>
       </c>
       <c r="C54" s="1">
-        <v>1923000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="D54" s="1">
-        <v>100.614</v>
+        <v>100.191</v>
       </c>
       <c r="E54" s="1">
-        <v>100.24366355</v>
+        <v>99.8308825</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>1927685.65</v>
+        <v>1597294.12</v>
       </c>
       <c r="I54" s="1">
-        <v>7121.57</v>
+        <v>5761.88</v>
       </c>
       <c r="J54" s="1">
-        <v>0.36943627193573</v>
+        <v>0.36072755342016</v>
       </c>
       <c r="K54">
-        <v>1.96</v>
+        <v>1.28</v>
       </c>
       <c r="L54" t="s">
         <v>190</v>
       </c>
       <c r="M54" s="1">
-        <v>1934807.22</v>
+        <v>1603056.0</v>
       </c>
       <c r="N54" s="1">
-        <v>1972412.55</v>
+        <v>1623538.19</v>
       </c>
       <c r="O54" s="1">
-        <v>0.39</v>
+        <v>0.32</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>191</v>
       </c>
       <c r="B55" t="s">
         <v>192</v>
       </c>
       <c r="C55" s="1">
-        <v>1289000.0</v>
+        <v>1582000.0</v>
       </c>
       <c r="D55" s="1">
-        <v>100.116</v>
+        <v>100.712</v>
       </c>
       <c r="E55" s="1">
-        <v>100.0</v>
+        <v>100.16979772</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>1289000.0</v>
+        <v>1584686.2</v>
       </c>
       <c r="I55" s="1">
-        <v>1495.24</v>
+        <v>8577.64</v>
       </c>
       <c r="J55" s="1">
-        <v>0.116</v>
+        <v>0.54128318906292</v>
       </c>
       <c r="K55">
-        <v>0.13</v>
+        <v>0.45</v>
       </c>
       <c r="L55" t="s">
         <v>193</v>
       </c>
       <c r="M55" s="1">
-        <v>1290495.24</v>
+        <v>1593263.84</v>
       </c>
       <c r="N55" s="1">
-        <v>1292113.65</v>
+        <v>1600432.28</v>
       </c>
       <c r="O55" s="1">
-        <v>0.26</v>
+        <v>0.32</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>194</v>
       </c>
       <c r="B56" t="s">
         <v>195</v>
       </c>
       <c r="C56" s="1">
-        <v>1600000.0</v>
+        <v>4300000.0</v>
       </c>
       <c r="D56" s="1">
-        <v>100.953</v>
+        <v>94.82</v>
       </c>
       <c r="E56" s="1">
-        <v>99.8308825</v>
+        <v>91.58588302</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>1597294.12</v>
+        <v>3938192.97</v>
       </c>
       <c r="I56" s="1">
-        <v>17953.88</v>
+        <v>139067.03</v>
       </c>
       <c r="J56" s="1">
-        <v>1.1240184118376</v>
+        <v>3.5312396080987</v>
       </c>
       <c r="K56">
-        <v>0.96</v>
+        <v>1.08</v>
       </c>
       <c r="L56" t="s">
         <v>196</v>
       </c>
       <c r="M56" s="1">
-        <v>1615248.0</v>
+        <v>4077260.0</v>
       </c>
       <c r="N56" s="1">
-        <v>1630667.18</v>
+        <v>4123676.44</v>
       </c>
       <c r="O56" s="1">
-        <v>0.33</v>
+        <v>0.82</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>197</v>
       </c>
       <c r="B57" t="s">
         <v>198</v>
       </c>
       <c r="C57" s="1">
-        <v>1582000.0</v>
+        <v>1547000.0</v>
       </c>
       <c r="D57" s="1">
-        <v>99.925</v>
+        <v>99.192</v>
       </c>
       <c r="E57" s="1">
-        <v>100.16979772</v>
+        <v>100.0</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>1584686.2</v>
+        <v>1547000.0</v>
       </c>
       <c r="I57" s="1">
-        <v>-3872.7</v>
+        <v>-12499.76</v>
       </c>
       <c r="J57" s="1">
-        <v>-0.24438276802057</v>
+        <v>-0.808</v>
       </c>
       <c r="K57">
-        <v>0.13</v>
+        <v>1.96</v>
       </c>
       <c r="L57" t="s">
         <v>199</v>
       </c>
       <c r="M57" s="1">
-        <v>1580813.5</v>
+        <v>1534500.24</v>
       </c>
       <c r="N57" s="1">
-        <v>1582791.0</v>
+        <v>1564801.45</v>
       </c>
       <c r="O57" s="1">
-        <v>0.32</v>
+        <v>0.31</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
         <v>200</v>
       </c>
       <c r="B58" t="s">
         <v>201</v>
       </c>
       <c r="C58" s="1">
-        <v>4300000.0</v>
+        <v>2994000.0</v>
       </c>
       <c r="D58" s="1">
-        <v>94.678</v>
+        <v>91.0</v>
       </c>
       <c r="E58" s="1">
-        <v>91.58588302</v>
+        <v>100.6600501</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>3938192.97</v>
+        <v>3013761.9</v>
       </c>
       <c r="I58" s="1">
-        <v>132961.03</v>
+        <v>-289221.9</v>
       </c>
       <c r="J58" s="1">
-        <v>3.3761938790927</v>
+        <v>-9.5967070258603</v>
       </c>
       <c r="K58">
-        <v>0.96</v>
+        <v>3.11</v>
       </c>
       <c r="L58" t="s">
         <v>202</v>
       </c>
       <c r="M58" s="1">
-        <v>4071154.0</v>
+        <v>2724540.0</v>
       </c>
       <c r="N58" s="1">
-        <v>4112386.88</v>
+        <v>2817582.71</v>
       </c>
       <c r="O58" s="1">
-        <v>0.82</v>
+        <v>0.56</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
         <v>203</v>
       </c>
       <c r="B59" t="s">
         <v>204</v>
       </c>
       <c r="C59" s="1">
-        <v>1547000.0</v>
+        <v>1746000.0</v>
       </c>
       <c r="D59" s="1">
-        <v>99.22</v>
+        <v>98.772</v>
       </c>
       <c r="E59" s="1">
-        <v>100.0</v>
+        <v>97.65969015</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>1547000.0</v>
+        <v>1705138.19</v>
       </c>
       <c r="I59" s="1">
-        <v>-12066.6</v>
+        <v>19420.93</v>
       </c>
       <c r="J59" s="1">
-        <v>-0.78</v>
+        <v>1.1389651650462</v>
       </c>
       <c r="K59">
-        <v>1.63</v>
+        <v>1.62</v>
       </c>
       <c r="L59" t="s">
         <v>205</v>
       </c>
       <c r="M59" s="1">
-        <v>1534933.4</v>
+        <v>1724559.12</v>
       </c>
       <c r="N59" s="1">
-        <v>1560184.41</v>
+        <v>1752774.0</v>
       </c>
       <c r="O59" s="1">
-        <v>0.31</v>
+        <v>0.35</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
         <v>206</v>
       </c>
       <c r="B60" t="s">
         <v>207</v>
       </c>
       <c r="C60" s="1">
-        <v>2994000.0</v>
+        <v>4400000.0</v>
       </c>
       <c r="D60" s="1">
-        <v>91.038</v>
+        <v>98.447</v>
       </c>
       <c r="E60" s="1">
-        <v>100.6600501</v>
+        <v>91.49876455</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>3013761.9</v>
+        <v>4025945.64</v>
       </c>
       <c r="I60" s="1">
-        <v>-288084.18</v>
+        <v>305722.36</v>
       </c>
       <c r="J60" s="1">
-        <v>-9.5589562002227</v>
+        <v>7.5938024836321</v>
       </c>
       <c r="K60">
-        <v>2.74</v>
+        <v>0.13</v>
       </c>
       <c r="L60" t="s">
         <v>208</v>
       </c>
       <c r="M60" s="1">
-        <v>2725677.72</v>
+        <v>4331668.0</v>
       </c>
       <c r="N60" s="1">
-        <v>2807804.8</v>
+        <v>4337273.48</v>
       </c>
       <c r="O60" s="1">
-        <v>0.56</v>
+        <v>0.87</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
         <v>209</v>
       </c>
       <c r="B61" t="s">
         <v>210</v>
       </c>
       <c r="C61" s="1">
-        <v>1746000.0</v>
+        <v>3100000.0</v>
       </c>
       <c r="D61" s="1">
-        <v>98.148</v>
+        <v>101.182</v>
       </c>
       <c r="E61" s="1">
-        <v>97.65969015</v>
+        <v>101.46012484</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
-        <v>1705138.19</v>
+        <v>3145263.87</v>
       </c>
       <c r="I61" s="1">
-        <v>8525.89</v>
+        <v>-8621.87</v>
       </c>
       <c r="J61" s="1">
-        <v>0.50001167354066</v>
+        <v>-0.2741223107618</v>
       </c>
       <c r="K61">
-        <v>1.43</v>
+        <v>0.37</v>
       </c>
       <c r="L61" t="s">
         <v>211</v>
       </c>
       <c r="M61" s="1">
-        <v>1713664.08</v>
+        <v>3136642.0</v>
       </c>
       <c r="N61" s="1">
-        <v>1738568.83</v>
+        <v>3148033.44</v>
       </c>
       <c r="O61" s="1">
-        <v>0.35</v>
+        <v>0.63</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
         <v>212</v>
       </c>
       <c r="B62" t="s">
         <v>213</v>
       </c>
       <c r="C62" s="1">
-        <v>4400000.0</v>
+        <v>2876000.0</v>
       </c>
       <c r="D62" s="1">
-        <v>98.379</v>
+        <v>88.342</v>
       </c>
       <c r="E62" s="1">
-        <v>91.49876455</v>
+        <v>98.46638108</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
-        <v>4025945.64</v>
+        <v>2831893.12</v>
       </c>
       <c r="I62" s="1">
-        <v>302730.36</v>
+        <v>-291177.2</v>
       </c>
       <c r="J62" s="1">
-        <v>7.5194845402831</v>
+        <v>-10.2820688374</v>
       </c>
       <c r="K62">
-        <v>0.04</v>
+        <v>1.41</v>
       </c>
       <c r="L62" t="s">
         <v>214</v>
       </c>
       <c r="M62" s="1">
-        <v>4328676.0</v>
+        <v>2540715.92</v>
       </c>
       <c r="N62" s="1">
-        <v>4330303.4</v>
+        <v>2581219.59</v>
       </c>
       <c r="O62" s="1">
-        <v>0.87</v>
+        <v>0.52</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
         <v>215</v>
       </c>
       <c r="B63" t="s">
         <v>216</v>
       </c>
       <c r="C63" s="1">
-        <v>3100000.0</v>
+        <v>3611000.0</v>
       </c>
       <c r="D63" s="1">
-        <v>100.379</v>
+        <v>106.056</v>
       </c>
       <c r="E63" s="1">
-        <v>101.46012484</v>
+        <v>106.49917419</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
-        <v>3145263.87</v>
+        <v>3845685.18</v>
       </c>
       <c r="I63" s="1">
-        <v>-33514.87</v>
+        <v>-16003.02</v>
       </c>
       <c r="J63" s="1">
-        <v>-1.0655662413469</v>
+        <v>-0.41612922667788</v>
       </c>
       <c r="K63">
-        <v>0.09</v>
+        <v>4.1</v>
       </c>
       <c r="L63" t="s">
         <v>217</v>
       </c>
       <c r="M63" s="1">
-        <v>3111749.0</v>
+        <v>3829682.16</v>
       </c>
       <c r="N63" s="1">
-        <v>3114498.66</v>
+        <v>3977812.96</v>
       </c>
       <c r="O63" s="1">
-        <v>0.62</v>
+        <v>0.8</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
         <v>218</v>
       </c>
       <c r="B64" t="s">
         <v>219</v>
       </c>
       <c r="C64" s="1">
-        <v>2876000.0</v>
+        <v>4172000.0</v>
       </c>
       <c r="D64" s="1">
-        <v>85.858</v>
+        <v>101.07</v>
       </c>
       <c r="E64" s="1">
-        <v>98.46638108</v>
+        <v>100.76860067</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
-        <v>2831893.12</v>
+        <v>4204066.02</v>
       </c>
       <c r="I64" s="1">
-        <v>-362617.04</v>
+        <v>12574.38</v>
       </c>
       <c r="J64" s="1">
-        <v>-12.804757264285</v>
+        <v>0.2991004408632</v>
       </c>
       <c r="K64">
-        <v>1.12</v>
+        <v>2.28</v>
       </c>
       <c r="L64" t="s">
         <v>220</v>
       </c>
       <c r="M64" s="1">
-        <v>2469276.08</v>
+        <v>4216640.4</v>
       </c>
       <c r="N64" s="1">
-        <v>2501601.12</v>
+        <v>4311669.29</v>
       </c>
       <c r="O64" s="1">
-        <v>0.5</v>
+        <v>0.86</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
         <v>221</v>
       </c>
       <c r="B65" t="s">
         <v>222</v>
       </c>
       <c r="C65" s="1">
-        <v>3611000.0</v>
+        <v>1900000.0</v>
       </c>
       <c r="D65" s="1">
-        <v>106.517</v>
+        <v>102.518</v>
       </c>
       <c r="E65" s="1">
-        <v>106.49917419</v>
+        <v>104.15905</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
-        <v>3845685.18</v>
+        <v>1979021.95</v>
       </c>
       <c r="I65" s="1">
-        <v>643.69</v>
+        <v>-31179.95</v>
       </c>
       <c r="J65" s="1">
-        <v>0.016737979576373</v>
+        <v>-1.5755232022565</v>
       </c>
       <c r="K65">
-        <v>3.43</v>
+        <v>2.11</v>
       </c>
       <c r="L65" t="s">
         <v>223</v>
       </c>
       <c r="M65" s="1">
-        <v>3846328.87</v>
+        <v>1947842.0</v>
       </c>
       <c r="N65" s="1">
-        <v>3970319.84</v>
+        <v>1987880.54</v>
       </c>
       <c r="O65" s="1">
-        <v>0.79</v>
+        <v>0.4</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
         <v>224</v>
       </c>
       <c r="B66" t="s">
         <v>225</v>
       </c>
       <c r="C66" s="1">
-        <v>4172000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="D66" s="1">
-        <v>99.732</v>
+        <v>109.466</v>
       </c>
       <c r="E66" s="1">
-        <v>100.76860067</v>
+        <v>111.51583353</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
-        <v>4204066.02</v>
+        <v>1895769.17</v>
       </c>
       <c r="I66" s="1">
-        <v>-43246.98</v>
+        <v>-34847.17</v>
       </c>
       <c r="J66" s="1">
-        <v>-1.0286941212212</v>
+        <v>-1.8381546947512</v>
       </c>
       <c r="K66">
-        <v>1.99</v>
+        <v>4.94</v>
       </c>
       <c r="L66" t="s">
         <v>226</v>
       </c>
       <c r="M66" s="1">
-        <v>4160819.04</v>
+        <v>1860922.0</v>
       </c>
       <c r="N66" s="1">
-        <v>4243679.6</v>
+        <v>1944850.77</v>
       </c>
       <c r="O66" s="1">
-        <v>0.85</v>
+        <v>0.39</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
         <v>227</v>
       </c>
       <c r="B67" t="s">
         <v>228</v>
       </c>
       <c r="C67" s="1">
-        <v>1900000.0</v>
+        <v>1582000.0</v>
       </c>
       <c r="D67" s="1">
-        <v>102.672</v>
+        <v>101.726</v>
       </c>
       <c r="E67" s="1">
-        <v>104.15905</v>
+        <v>101.8174469</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
-        <v>1979021.95</v>
+        <v>1610752.01</v>
       </c>
       <c r="I67" s="1">
-        <v>-28253.95</v>
+        <v>-1446.69</v>
       </c>
       <c r="J67" s="1">
-        <v>-1.4276723914053</v>
+        <v>-0.089814570524733</v>
       </c>
       <c r="K67">
-        <v>1.74</v>
+        <v>4.19</v>
       </c>
       <c r="L67" t="s">
         <v>229</v>
       </c>
       <c r="M67" s="1">
-        <v>1950768.0</v>
+        <v>1609305.32</v>
       </c>
       <c r="N67" s="1">
-        <v>1983740.92</v>
+        <v>1675597.62</v>
       </c>
       <c r="O67" s="1">
-        <v>0.4</v>
+        <v>0.33</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
         <v>230</v>
       </c>
       <c r="B68" t="s">
         <v>231</v>
       </c>
       <c r="C68" s="1">
-        <v>1700000.0</v>
+        <v>2924000.0</v>
       </c>
       <c r="D68" s="1">
-        <v>109.119</v>
+        <v>95.283</v>
       </c>
       <c r="E68" s="1">
-        <v>111.51583353</v>
+        <v>93.46821512</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
-        <v>1895769.17</v>
+        <v>2733010.61</v>
       </c>
       <c r="I68" s="1">
-        <v>-40746.17</v>
+        <v>53064.31</v>
       </c>
       <c r="J68" s="1">
-        <v>-2.1493212699519</v>
+        <v>1.9416064396472</v>
       </c>
       <c r="K68">
-        <v>4.54</v>
+        <v>1.01</v>
       </c>
       <c r="L68" t="s">
         <v>232</v>
       </c>
       <c r="M68" s="1">
-        <v>1855023.0</v>
+        <v>2786074.92</v>
       </c>
       <c r="N68" s="1">
-        <v>1932163.41</v>
+        <v>2815639.81</v>
       </c>
       <c r="O68" s="1">
-        <v>0.39</v>
+        <v>0.56</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
         <v>233</v>
       </c>
       <c r="B69" t="s">
         <v>234</v>
       </c>
       <c r="C69" s="1">
-        <v>1582000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D69" s="1">
-        <v>101.132</v>
+        <v>103.559</v>
       </c>
       <c r="E69" s="1">
-        <v>101.8174469</v>
+        <v>103.465095</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
-        <v>1610752.01</v>
+        <v>2069301.9</v>
       </c>
       <c r="I69" s="1">
-        <v>-10843.77</v>
+        <v>1878.1</v>
       </c>
       <c r="J69" s="1">
-        <v>-0.67321163858116</v>
+        <v>0.090760077106197</v>
       </c>
       <c r="K69">
-        <v>3.9</v>
+        <v>4.27</v>
       </c>
       <c r="L69" t="s">
         <v>235</v>
       </c>
       <c r="M69" s="1">
-        <v>1599908.24</v>
+        <v>2071180.0</v>
       </c>
       <c r="N69" s="1">
-        <v>1661671.25</v>
+        <v>2156549.86</v>
       </c>
       <c r="O69" s="1">
-        <v>0.33</v>
+        <v>0.43</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
         <v>236</v>
       </c>
       <c r="B70" t="s">
         <v>237</v>
       </c>
       <c r="C70" s="1">
-        <v>2924000.0</v>
+        <v>2833000.0</v>
       </c>
       <c r="D70" s="1">
-        <v>95.273</v>
+        <v>100.121</v>
       </c>
       <c r="E70" s="1">
-        <v>93.46821512</v>
+        <v>100.0</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
-        <v>2733010.61</v>
+        <v>2833000.0</v>
       </c>
       <c r="I70" s="1">
-        <v>52771.91</v>
+        <v>3427.93</v>
       </c>
       <c r="J70" s="1">
-        <v>1.9309076154666</v>
+        <v>0.121</v>
       </c>
       <c r="K70">
-        <v>0.81</v>
+        <v>1.9</v>
       </c>
       <c r="L70" t="s">
         <v>238</v>
       </c>
       <c r="M70" s="1">
-        <v>2785782.52</v>
+        <v>2836427.93</v>
       </c>
       <c r="N70" s="1">
-        <v>2809377.58</v>
+        <v>2890136.89</v>
       </c>
       <c r="O70" s="1">
-        <v>0.56</v>
+        <v>0.58</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
         <v>239</v>
       </c>
       <c r="B71" t="s">
         <v>240</v>
       </c>
       <c r="C71" s="1">
-        <v>2000000.0</v>
+        <v>3543000.0</v>
       </c>
       <c r="D71" s="1">
-        <v>102.715</v>
+        <v>105.875</v>
       </c>
       <c r="E71" s="1">
-        <v>103.465095</v>
+        <v>105.91142309</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
-        <v>2069301.9</v>
+        <v>3752441.72</v>
       </c>
       <c r="I71" s="1">
-        <v>-15001.9</v>
+        <v>-1290.47</v>
       </c>
       <c r="J71" s="1">
-        <v>-0.72497396344149</v>
+        <v>-0.034390141041284</v>
       </c>
       <c r="K71">
-        <v>3.96</v>
+        <v>2.6</v>
       </c>
       <c r="L71" t="s">
         <v>241</v>
       </c>
       <c r="M71" s="1">
-        <v>2054300.0</v>
+        <v>3751151.25</v>
       </c>
       <c r="N71" s="1">
-        <v>2133491.78</v>
+        <v>3843379.97</v>
       </c>
       <c r="O71" s="1">
-        <v>0.43</v>
+        <v>0.77</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
         <v>242</v>
       </c>
       <c r="B72" t="s">
         <v>243</v>
       </c>
       <c r="C72" s="1">
-        <v>2833000.0</v>
+        <v>988000.0</v>
       </c>
       <c r="D72" s="1">
-        <v>98.302</v>
+        <v>102.47</v>
       </c>
       <c r="E72" s="1">
         <v>100.0</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
-        <v>2833000.0</v>
+        <v>988000.0</v>
       </c>
       <c r="I72" s="1">
-        <v>-48104.34</v>
+        <v>24403.6</v>
       </c>
       <c r="J72" s="1">
-        <v>-1.698</v>
+        <v>2.47</v>
       </c>
       <c r="K72">
-        <v>1.61</v>
+        <v>0.62</v>
       </c>
       <c r="L72" t="s">
         <v>244</v>
       </c>
       <c r="M72" s="1">
-        <v>2784895.66</v>
+        <v>1012403.6</v>
       </c>
       <c r="N72" s="1">
-        <v>2830548.27</v>
+        <v>1018558.02</v>
       </c>
       <c r="O72" s="1">
-        <v>0.57</v>
+        <v>0.2</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
         <v>245</v>
       </c>
       <c r="B73" t="s">
         <v>246</v>
       </c>
       <c r="C73" s="1">
-        <v>3543000.0</v>
+        <v>2600000.0</v>
       </c>
       <c r="D73" s="1">
-        <v>105.055</v>
+        <v>100.536</v>
       </c>
       <c r="E73" s="1">
-        <v>105.91142309</v>
+        <v>101.33207423</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>3752441.72</v>
+        <v>2634633.93</v>
       </c>
       <c r="I73" s="1">
-        <v>-30343.07</v>
+        <v>-20697.93</v>
       </c>
       <c r="J73" s="1">
-        <v>-0.80862201905164</v>
+        <v>-0.7856093313123</v>
       </c>
       <c r="K73">
-        <v>2.14</v>
+        <v>1.25</v>
       </c>
       <c r="L73" t="s">
         <v>247</v>
       </c>
       <c r="M73" s="1">
-        <v>3722098.65</v>
+        <v>2613936.0</v>
       </c>
       <c r="N73" s="1">
-        <v>3798051.71</v>
+        <v>2646427.1</v>
       </c>
       <c r="O73" s="1">
-        <v>0.76</v>
+        <v>0.53</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
         <v>248</v>
       </c>
       <c r="B74" t="s">
         <v>249</v>
       </c>
       <c r="C74" s="1">
-        <v>988000.0</v>
+        <v>2213000.0</v>
       </c>
       <c r="D74" s="1">
-        <v>100.823</v>
+        <v>97.656</v>
       </c>
       <c r="E74" s="1">
-        <v>100.0</v>
+        <v>100.0178554</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
-        <v>988000.0</v>
+        <v>2213395.14</v>
       </c>
       <c r="I74" s="1">
-        <v>8131.24</v>
+        <v>-52267.86</v>
       </c>
       <c r="J74" s="1">
-        <v>0.823</v>
+        <v>-2.3614337564688</v>
       </c>
       <c r="K74">
-        <v>0.29</v>
+        <v>1.99</v>
       </c>
       <c r="L74" t="s">
         <v>250</v>
       </c>
       <c r="M74" s="1">
-        <v>996131.24</v>
+        <v>2161127.28</v>
       </c>
       <c r="N74" s="1">
-        <v>998971.74</v>
+        <v>2205141.39</v>
       </c>
       <c r="O74" s="1">
-        <v>0.2</v>
+        <v>0.44</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
         <v>251</v>
       </c>
       <c r="B75" t="s">
         <v>252</v>
       </c>
       <c r="C75" s="1">
-        <v>2600000.0</v>
+        <v>4500000.0</v>
       </c>
       <c r="D75" s="1">
-        <v>100.793</v>
+        <v>101.415</v>
       </c>
       <c r="E75" s="1">
-        <v>101.33207423</v>
+        <v>101.20555556</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
-        <v>2634633.93</v>
+        <v>4554250.0</v>
       </c>
       <c r="I75" s="1">
-        <v>-14015.93</v>
+        <v>9425.0</v>
       </c>
       <c r="J75" s="1">
-        <v>-0.53198775892179</v>
+        <v>0.20694955261569</v>
       </c>
       <c r="K75">
-        <v>0.94</v>
+        <v>0.43</v>
       </c>
       <c r="L75" t="s">
         <v>253</v>
       </c>
       <c r="M75" s="1">
-        <v>2620618.0</v>
+        <v>4563675.0</v>
       </c>
       <c r="N75" s="1">
-        <v>2645077.59</v>
+        <v>4583159.38</v>
       </c>
       <c r="O75" s="1">
-        <v>0.53</v>
+        <v>0.92</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
         <v>254</v>
       </c>
       <c r="B76" t="s">
         <v>255</v>
       </c>
       <c r="C76" s="1">
-        <v>2213000.0</v>
+        <v>1846000.0</v>
       </c>
       <c r="D76" s="1">
-        <v>97.467</v>
+        <v>99.426</v>
       </c>
       <c r="E76" s="1">
-        <v>100.0178554</v>
+        <v>100.43577248</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
-        <v>2213395.14</v>
+        <v>1854044.36</v>
       </c>
       <c r="I76" s="1">
-        <v>-56450.43</v>
+        <v>-18640.4</v>
       </c>
       <c r="J76" s="1">
-        <v>-2.5504000157875</v>
+        <v>-1.0053912625909</v>
       </c>
       <c r="K76">
-        <v>1.76</v>
+        <v>2.39</v>
       </c>
       <c r="L76" t="s">
         <v>256</v>
       </c>
       <c r="M76" s="1">
-        <v>2156944.71</v>
+        <v>1835403.96</v>
       </c>
       <c r="N76" s="1">
-        <v>2195795.15</v>
+        <v>1879577.92</v>
       </c>
       <c r="O76" s="1">
-        <v>0.44</v>
+        <v>0.38</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
         <v>257</v>
       </c>
       <c r="B77" t="s">
         <v>258</v>
       </c>
       <c r="C77" s="1">
-        <v>4500000.0</v>
+        <v>1981000.0</v>
       </c>
       <c r="D77" s="1">
-        <v>100.193</v>
+        <v>100.19</v>
       </c>
       <c r="E77" s="1">
-        <v>101.20555556</v>
+        <v>100.0369051</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
-        <v>4554250.0</v>
+        <v>1981731.09</v>
       </c>
       <c r="I77" s="1">
-        <v>-45565.0</v>
+        <v>3032.81</v>
       </c>
       <c r="J77" s="1">
-        <v>-1.0004940440248</v>
+        <v>0.15303842258437</v>
       </c>
       <c r="K77">
-        <v>0.12</v>
+        <v>2.28</v>
       </c>
       <c r="L77" t="s">
         <v>259</v>
       </c>
       <c r="M77" s="1">
-        <v>4508685.0</v>
+        <v>1984763.9</v>
       </c>
       <c r="N77" s="1">
-        <v>4514060.0</v>
+        <v>2030024.25</v>
       </c>
       <c r="O77" s="1">
-        <v>0.9</v>
+        <v>0.41</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
         <v>260</v>
       </c>
       <c r="B78" t="s">
         <v>261</v>
       </c>
       <c r="C78" s="1">
-        <v>1846000.0</v>
+        <v>1470000.0</v>
       </c>
       <c r="D78" s="1">
-        <v>99.238</v>
+        <v>99.186</v>
       </c>
       <c r="E78" s="1">
-        <v>100.43577248</v>
+        <v>99.57946939</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>1854044.36</v>
+        <v>1463818.2</v>
       </c>
       <c r="I78" s="1">
-        <v>-22110.88</v>
+        <v>-5784.0</v>
       </c>
       <c r="J78" s="1">
-        <v>-1.1925755649126</v>
+        <v>-0.39513103471456</v>
       </c>
       <c r="K78">
-        <v>2.07</v>
+        <v>1.37</v>
       </c>
       <c r="L78" t="s">
         <v>262</v>
       </c>
       <c r="M78" s="1">
-        <v>1831933.48</v>
+        <v>1458034.2</v>
       </c>
       <c r="N78" s="1">
-        <v>1870217.58</v>
+        <v>1478154.83</v>
       </c>
       <c r="O78" s="1">
-        <v>0.37</v>
+        <v>0.3</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
         <v>263</v>
       </c>
       <c r="B79" t="s">
         <v>264</v>
       </c>
       <c r="C79" s="1">
-        <v>1981000.0</v>
+        <v>1708000.0</v>
       </c>
       <c r="D79" s="1">
-        <v>99.924</v>
+        <v>94.585</v>
       </c>
       <c r="E79" s="1">
-        <v>100.0369051</v>
+        <v>97.976</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
-        <v>1981731.09</v>
+        <v>1673430.08</v>
       </c>
       <c r="I79" s="1">
-        <v>-2236.65</v>
+        <v>-57918.28</v>
       </c>
       <c r="J79" s="1">
-        <v>-0.11286344606926</v>
+        <v>-3.4610516861272</v>
       </c>
       <c r="K79">
-        <v>2.03</v>
+        <v>0.07</v>
       </c>
       <c r="L79" t="s">
         <v>265</v>
       </c>
       <c r="M79" s="1">
-        <v>1979494.44</v>
+        <v>1615511.8</v>
       </c>
       <c r="N79" s="1">
-        <v>2019699.11</v>
+        <v>1616623.17</v>
       </c>
       <c r="O79" s="1">
-        <v>0.4</v>
+        <v>0.32</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
         <v>266</v>
       </c>
       <c r="B80" t="s">
         <v>267</v>
       </c>
       <c r="C80" s="1">
-        <v>3078000.0</v>
+        <v>3700000.0</v>
       </c>
       <c r="D80" s="1">
-        <v>100.262</v>
+        <v>98.69</v>
       </c>
       <c r="E80" s="1">
-        <v>100.08080539</v>
+        <v>78.77307</v>
       </c>
       <c r="F80" t="s">
         <v>8</v>
       </c>
       <c r="G80">
         <v>1.0</v>
       </c>
       <c r="H80" s="1">
-        <v>3080487.19</v>
+        <v>2914603.59</v>
       </c>
       <c r="I80" s="1">
-        <v>5577.17</v>
+        <v>736926.41</v>
       </c>
       <c r="J80" s="1">
-        <v>0.1810483100889</v>
+        <v>25.283932694257</v>
       </c>
       <c r="K80">
-        <v>1.81</v>
+        <v>1.27</v>
       </c>
       <c r="L80" t="s">
         <v>268</v>
       </c>
       <c r="M80" s="1">
-        <v>3086064.36</v>
+        <v>3651530.0</v>
       </c>
       <c r="N80" s="1">
-        <v>3141788.99</v>
+        <v>3698514.93</v>
       </c>
       <c r="O80" s="1">
-        <v>0.63</v>
+        <v>0.74</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
         <v>269</v>
       </c>
       <c r="B81" t="s">
         <v>270</v>
       </c>
       <c r="C81" s="1">
-        <v>1470000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="D81" s="1">
-        <v>97.859</v>
+        <v>98.398</v>
       </c>
       <c r="E81" s="1">
-        <v>99.57946939</v>
+        <v>94.94162525</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
-        <v>1463818.2</v>
+        <v>3797665.01</v>
       </c>
       <c r="I81" s="1">
-        <v>-25290.9</v>
+        <v>138254.99</v>
       </c>
       <c r="J81" s="1">
-        <v>-1.7277350425073</v>
+        <v>3.6405262084978</v>
       </c>
       <c r="K81">
-        <v>0.98</v>
+        <v>1.93</v>
       </c>
       <c r="L81" t="s">
         <v>271</v>
       </c>
       <c r="M81" s="1">
-        <v>1438527.3</v>
+        <v>3935920.0</v>
       </c>
       <c r="N81" s="1">
-        <v>1452859.8</v>
+        <v>4012989.44</v>
       </c>
       <c r="O81" s="1">
-        <v>0.29</v>
+        <v>0.8</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
         <v>272</v>
       </c>
       <c r="B82" t="s">
         <v>273</v>
       </c>
       <c r="C82" s="1">
-        <v>1708000.0</v>
+        <v>3090000.0</v>
       </c>
       <c r="D82" s="1">
-        <v>94.44</v>
+        <v>104.192</v>
       </c>
       <c r="E82" s="1">
-        <v>97.976</v>
+        <v>104.36764887</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
-        <v>1673430.08</v>
+        <v>3224960.35</v>
       </c>
       <c r="I82" s="1">
-        <v>-60394.88</v>
+        <v>-5427.55</v>
       </c>
       <c r="J82" s="1">
-        <v>-3.6090471135788</v>
+        <v>-0.16829819318554</v>
       </c>
       <c r="K82">
-        <v>1.37</v>
+        <v>3.23</v>
       </c>
       <c r="L82" t="s">
         <v>274</v>
       </c>
       <c r="M82" s="1">
-        <v>1613035.2</v>
+        <v>3219532.8</v>
       </c>
       <c r="N82" s="1">
-        <v>1636373.97</v>
+        <v>3319217.49</v>
       </c>
       <c r="O82" s="1">
-        <v>0.33</v>
+        <v>0.66</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
         <v>275</v>
       </c>
       <c r="B83" t="s">
         <v>276</v>
       </c>
       <c r="C83" s="1">
-        <v>3700000.0</v>
+        <v>2373000.0</v>
       </c>
       <c r="D83" s="1">
-        <v>98.977</v>
+        <v>100.08</v>
       </c>
       <c r="E83" s="1">
-        <v>78.77307</v>
+        <v>97.79670122</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
-        <v>2914603.59</v>
+        <v>2320715.72</v>
       </c>
       <c r="I83" s="1">
-        <v>747545.41</v>
+        <v>54182.68</v>
       </c>
       <c r="J83" s="1">
-        <v>25.648270405102</v>
+        <v>2.3347400775137</v>
       </c>
       <c r="K83">
-        <v>1.18</v>
+        <v>1.71</v>
       </c>
       <c r="L83" t="s">
         <v>277</v>
       </c>
       <c r="M83" s="1">
-        <v>3662149.0</v>
+        <v>2374898.4</v>
       </c>
       <c r="N83" s="1">
-        <v>3705788.73</v>
+        <v>2415412.43</v>
       </c>
       <c r="O83" s="1">
-        <v>0.74</v>
+        <v>0.48</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
         <v>278</v>
       </c>
       <c r="B84" t="s">
         <v>279</v>
       </c>
       <c r="C84" s="1">
-        <v>4000000.0</v>
+        <v>369000.0</v>
       </c>
       <c r="D84" s="1">
-        <v>97.88</v>
+        <v>103.992</v>
       </c>
       <c r="E84" s="1">
-        <v>94.94162525</v>
+        <v>106.56094038</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
-        <v>3797665.01</v>
+        <v>393209.87</v>
       </c>
       <c r="I84" s="1">
-        <v>117534.99</v>
+        <v>-9479.39</v>
       </c>
       <c r="J84" s="1">
-        <v>3.0949277961723</v>
+        <v>-2.410771123319</v>
       </c>
       <c r="K84">
-        <v>1.7</v>
+        <v>2.79</v>
       </c>
       <c r="L84" t="s">
         <v>280</v>
       </c>
       <c r="M84" s="1">
-        <v>3915200.0</v>
+        <v>383730.48</v>
       </c>
       <c r="N84" s="1">
-        <v>3983227.78</v>
+        <v>394039.42</v>
       </c>
       <c r="O84" s="1">
-        <v>0.8</v>
+        <v>0.08</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
         <v>281</v>
       </c>
       <c r="B85" t="s">
         <v>282</v>
       </c>
       <c r="C85" s="1">
-        <v>3090000.0</v>
+        <v>2697000.0</v>
       </c>
       <c r="D85" s="1">
-        <v>103.945</v>
+        <v>99.952</v>
       </c>
       <c r="E85" s="1">
-        <v>104.36764887</v>
+        <v>100.0</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
-        <v>3224960.35</v>
+        <v>2697000.0</v>
       </c>
       <c r="I85" s="1">
-        <v>-13059.85</v>
+        <v>-1294.56</v>
       </c>
       <c r="J85" s="1">
-        <v>-0.40496156797711</v>
+        <v>-0.048</v>
       </c>
       <c r="K85">
-        <v>2.81</v>
+        <v>3.0</v>
       </c>
       <c r="L85" t="s">
         <v>283</v>
       </c>
       <c r="M85" s="1">
-        <v>3211900.5</v>
+        <v>2695705.44</v>
       </c>
       <c r="N85" s="1">
-        <v>3298742.38</v>
+        <v>2776540.52</v>
       </c>
       <c r="O85" s="1">
-        <v>0.66</v>
+        <v>0.55</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
         <v>284</v>
       </c>
       <c r="B86" t="s">
         <v>285</v>
       </c>
       <c r="C86" s="1">
-        <v>2373000.0</v>
+        <v>4587000.0</v>
       </c>
       <c r="D86" s="1">
-        <v>99.769</v>
+        <v>96.566</v>
       </c>
       <c r="E86" s="1">
-        <v>97.79670122</v>
+        <v>93.34613647</v>
       </c>
       <c r="F86" t="s">
         <v>8</v>
       </c>
       <c r="G86">
         <v>1.0</v>
       </c>
       <c r="H86" s="1">
-        <v>2320715.72</v>
+        <v>4281787.28</v>
       </c>
       <c r="I86" s="1">
-        <v>46802.65</v>
+        <v>147695.14</v>
       </c>
       <c r="J86" s="1">
-        <v>2.0167334411817</v>
+        <v>3.4493806053812</v>
       </c>
       <c r="K86">
-        <v>1.47</v>
+        <v>1.07</v>
       </c>
       <c r="L86" t="s">
         <v>286</v>
       </c>
       <c r="M86" s="1">
-        <v>2367518.37</v>
+        <v>4429482.42</v>
       </c>
       <c r="N86" s="1">
-        <v>2402322.37</v>
+        <v>4478760.82</v>
       </c>
       <c r="O86" s="1">
-        <v>0.48</v>
+        <v>0.9</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
         <v>287</v>
       </c>
       <c r="B87" t="s">
         <v>288</v>
       </c>
       <c r="C87" s="1">
-        <v>369000.0</v>
+        <v>3689000.0</v>
       </c>
       <c r="D87" s="1">
-        <v>103.232</v>
+        <v>95.138</v>
       </c>
       <c r="E87" s="1">
-        <v>106.56094038</v>
+        <v>97.36899024</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
-        <v>393209.87</v>
+        <v>3591942.05</v>
       </c>
       <c r="I87" s="1">
-        <v>-12283.79</v>
+        <v>-82301.23</v>
       </c>
       <c r="J87" s="1">
-        <v>-3.1239780425654</v>
+        <v>-2.2912738806574</v>
       </c>
       <c r="K87">
-        <v>2.4</v>
+        <v>1.16</v>
       </c>
       <c r="L87" t="s">
         <v>289</v>
       </c>
       <c r="M87" s="1">
-        <v>380926.08</v>
+        <v>3509640.82</v>
       </c>
       <c r="N87" s="1">
-        <v>389782.08</v>
+        <v>3552594.93</v>
       </c>
       <c r="O87" s="1">
-        <v>0.08</v>
+        <v>0.71</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
         <v>290</v>
       </c>
       <c r="B88" t="s">
         <v>291</v>
       </c>
       <c r="C88" s="1">
-        <v>2697000.0</v>
+        <v>2118000.0</v>
       </c>
       <c r="D88" s="1">
-        <v>98.599</v>
+        <v>98.268</v>
       </c>
       <c r="E88" s="1">
-        <v>100.0</v>
+        <v>99.43250047</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
-        <v>2697000.0</v>
+        <v>2105980.36</v>
       </c>
       <c r="I88" s="1">
-        <v>-37784.97</v>
+        <v>-24664.12</v>
       </c>
       <c r="J88" s="1">
-        <v>-1.401</v>
+        <v>-1.1711467242743</v>
       </c>
       <c r="K88">
-        <v>2.62</v>
+        <v>0.78</v>
       </c>
       <c r="L88" t="s">
         <v>292</v>
       </c>
       <c r="M88" s="1">
-        <v>2659215.03</v>
+        <v>2081316.24</v>
       </c>
       <c r="N88" s="1">
-        <v>2729823.99</v>
+        <v>2097730.74</v>
       </c>
       <c r="O88" s="1">
-        <v>0.55</v>
+        <v>0.42</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
         <v>293</v>
       </c>
       <c r="B89" t="s">
         <v>294</v>
       </c>
       <c r="C89" s="1">
-        <v>4587000.0</v>
+        <v>1452000.0</v>
       </c>
       <c r="D89" s="1">
-        <v>96.804</v>
+        <v>97.217</v>
       </c>
       <c r="E89" s="1">
-        <v>93.34613647</v>
+        <v>99.91096625</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
-        <v>4281787.28</v>
+        <v>1450707.23</v>
       </c>
       <c r="I89" s="1">
-        <v>158612.2</v>
+        <v>-39116.39</v>
       </c>
       <c r="J89" s="1">
-        <v>3.7043456301734</v>
+        <v>-2.6963669299422</v>
       </c>
       <c r="K89">
-        <v>0.88</v>
+        <v>2.14</v>
       </c>
       <c r="L89" t="s">
         <v>295</v>
       </c>
       <c r="M89" s="1">
-        <v>4440399.48</v>
+        <v>1411590.84</v>
       </c>
       <c r="N89" s="1">
-        <v>4480981.69</v>
+        <v>1442619.88</v>
       </c>
       <c r="O89" s="1">
-        <v>0.9</v>
+        <v>0.29</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
         <v>296</v>
       </c>
       <c r="B90" t="s">
         <v>297</v>
       </c>
       <c r="C90" s="1">
-        <v>2137000.0</v>
+        <v>3000000.0</v>
       </c>
       <c r="D90" s="1">
-        <v>95.265</v>
+        <v>104.592</v>
       </c>
       <c r="E90" s="1">
-        <v>99.685</v>
+        <v>102.76761933</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
-        <v>2130268.45</v>
+        <v>3083028.58</v>
       </c>
       <c r="I90" s="1">
-        <v>-94455.4</v>
+        <v>54731.42</v>
       </c>
       <c r="J90" s="1">
-        <v>-4.4339669960375</v>
+        <v>1.7752485447281</v>
       </c>
       <c r="K90">
-        <v>0.86</v>
+        <v>2.79</v>
       </c>
       <c r="L90" t="s">
         <v>298</v>
       </c>
       <c r="M90" s="1">
-        <v>2035813.05</v>
+        <v>3137760.0</v>
       </c>
       <c r="N90" s="1">
-        <v>2054255.65</v>
+        <v>3221572.5</v>
       </c>
       <c r="O90" s="1">
-        <v>0.41</v>
+        <v>0.64</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
         <v>299</v>
       </c>
       <c r="B91" t="s">
         <v>300</v>
       </c>
       <c r="C91" s="1">
-        <v>2118000.0</v>
+        <v>4085000.0</v>
       </c>
       <c r="D91" s="1">
-        <v>97.854</v>
+        <v>105.507</v>
       </c>
       <c r="E91" s="1">
-        <v>99.43250047</v>
+        <v>107.00187687</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
-        <v>2105980.36</v>
+        <v>4371026.67</v>
       </c>
       <c r="I91" s="1">
-        <v>-33432.64</v>
+        <v>-61065.72</v>
       </c>
       <c r="J91" s="1">
-        <v>-1.5875095815234</v>
+        <v>-1.3970566782197</v>
       </c>
       <c r="K91">
-        <v>0.54</v>
+        <v>3.42</v>
       </c>
       <c r="L91" t="s">
         <v>301</v>
       </c>
       <c r="M91" s="1">
-        <v>2072547.72</v>
+        <v>4309960.95</v>
       </c>
       <c r="N91" s="1">
-        <v>2084015.38</v>
+        <v>4449602.7</v>
       </c>
       <c r="O91" s="1">
-        <v>0.42</v>
+        <v>0.89</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
         <v>302</v>
       </c>
       <c r="B92" t="s">
         <v>303</v>
       </c>
       <c r="C92" s="1">
-        <v>1452000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D92" s="1">
-        <v>97.433</v>
+        <v>101.202</v>
       </c>
       <c r="E92" s="1">
-        <v>99.91096625</v>
+        <v>100.677</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
-        <v>1450707.23</v>
+        <v>805416.0</v>
       </c>
       <c r="I92" s="1">
-        <v>-35980.07</v>
+        <v>4200.0</v>
       </c>
       <c r="J92" s="1">
-        <v>-2.4801744456736</v>
+        <v>0.52146965046634</v>
       </c>
       <c r="K92">
-        <v>1.9</v>
+        <v>1.4</v>
       </c>
       <c r="L92" t="s">
         <v>304</v>
       </c>
       <c r="M92" s="1">
-        <v>1414727.16</v>
+        <v>809616.0</v>
       </c>
       <c r="N92" s="1">
-        <v>1442255.49</v>
+        <v>820794.08</v>
       </c>
       <c r="O92" s="1">
-        <v>0.29</v>
+        <v>0.16</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
         <v>305</v>
       </c>
       <c r="B93" t="s">
         <v>306</v>
       </c>
       <c r="C93" s="1">
-        <v>3000000.0</v>
+        <v>2300000.0</v>
       </c>
       <c r="D93" s="1">
-        <v>104.462</v>
+        <v>105.948</v>
       </c>
       <c r="E93" s="1">
-        <v>102.76761933</v>
+        <v>106.27639</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
-        <v>3083028.58</v>
+        <v>2444356.97</v>
       </c>
       <c r="I93" s="1">
-        <v>50831.42</v>
+        <v>-7552.97</v>
       </c>
       <c r="J93" s="1">
-        <v>1.6487495552182</v>
+        <v>-0.30899619379243</v>
       </c>
       <c r="K93">
-        <v>2.4</v>
+        <v>0.89</v>
       </c>
       <c r="L93" t="s">
         <v>307</v>
       </c>
       <c r="M93" s="1">
-        <v>3133860.0</v>
+        <v>2436804.0</v>
       </c>
       <c r="N93" s="1">
-        <v>3205860.0</v>
+        <v>2457362.22</v>
       </c>
       <c r="O93" s="1">
-        <v>0.64</v>
+        <v>0.49</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
         <v>308</v>
       </c>
       <c r="B94" t="s">
         <v>309</v>
       </c>
       <c r="C94" s="1">
-        <v>4085000.0</v>
+        <v>3110000.0</v>
       </c>
       <c r="D94" s="1">
-        <v>104.617</v>
+        <v>97.395</v>
       </c>
       <c r="E94" s="1">
-        <v>107.00187687</v>
+        <v>96.29170675</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
-        <v>4371026.67</v>
+        <v>2994672.08</v>
       </c>
       <c r="I94" s="1">
-        <v>-97422.22</v>
+        <v>34312.42</v>
       </c>
       <c r="J94" s="1">
-        <v>-2.2288177893913</v>
+        <v>1.1457822119876</v>
       </c>
       <c r="K94">
-        <v>3.02</v>
+        <v>0.13</v>
       </c>
       <c r="L94" t="s">
         <v>310</v>
       </c>
       <c r="M94" s="1">
-        <v>4273604.45</v>
+        <v>3028984.5</v>
       </c>
       <c r="N94" s="1">
-        <v>4396863.65</v>
+        <v>3033138.27</v>
       </c>
       <c r="O94" s="1">
-        <v>0.88</v>
+        <v>0.61</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
         <v>311</v>
       </c>
       <c r="B95" t="s">
         <v>312</v>
       </c>
       <c r="C95" s="1">
-        <v>800000.0</v>
+        <v>3775000.0</v>
       </c>
       <c r="D95" s="1">
-        <v>101.079</v>
+        <v>97.356</v>
       </c>
       <c r="E95" s="1">
-        <v>100.677</v>
+        <v>99.00852132</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
-        <v>805416.0</v>
+        <v>3737571.68</v>
       </c>
       <c r="I95" s="1">
-        <v>3216.0</v>
+        <v>-62382.68</v>
       </c>
       <c r="J95" s="1">
-        <v>0.39929676092851</v>
+        <v>-1.6690697956059</v>
       </c>
       <c r="K95">
-        <v>1.14</v>
+        <v>0.14</v>
       </c>
       <c r="L95" t="s">
         <v>313</v>
       </c>
       <c r="M95" s="1">
-        <v>808632.0</v>
+        <v>3675189.0</v>
       </c>
       <c r="N95" s="1">
-        <v>817760.77</v>
+        <v>3680641.78</v>
       </c>
       <c r="O95" s="1">
-        <v>0.16</v>
+        <v>0.74</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
         <v>314</v>
       </c>
       <c r="B96" t="s">
         <v>315</v>
       </c>
       <c r="C96" s="1">
-        <v>2300000.0</v>
+        <v>2150000.0</v>
       </c>
       <c r="D96" s="1">
-        <v>105.254</v>
+        <v>97.295</v>
       </c>
       <c r="E96" s="1">
-        <v>106.27639</v>
+        <v>97.5</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
-        <v>2444356.97</v>
+        <v>2096250.0</v>
       </c>
       <c r="I96" s="1">
-        <v>-23514.97</v>
+        <v>-4407.5</v>
       </c>
       <c r="J96" s="1">
-        <v>-0.96201047099925</v>
+        <v>-0.21025641025641</v>
       </c>
       <c r="K96">
-        <v>0.55</v>
+        <v>3.64</v>
       </c>
       <c r="L96" t="s">
         <v>316</v>
       </c>
       <c r="M96" s="1">
-        <v>2420842.0</v>
+        <v>2091842.5</v>
       </c>
       <c r="N96" s="1">
-        <v>2433602.27</v>
+        <v>2170048.75</v>
       </c>
       <c r="O96" s="1">
-        <v>0.49</v>
+        <v>0.43</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
         <v>317</v>
       </c>
       <c r="B97" t="s">
         <v>318</v>
       </c>
       <c r="C97" s="1">
-        <v>3775000.0</v>
+        <v>3010000.0</v>
       </c>
       <c r="D97" s="1">
-        <v>96.898</v>
+        <v>77.47</v>
       </c>
       <c r="E97" s="1">
-        <v>99.00852132</v>
+        <v>81.5</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
-        <v>3737571.68</v>
+        <v>2453150.0</v>
       </c>
       <c r="I97" s="1">
-        <v>-79672.18</v>
+        <v>-121303.0</v>
       </c>
       <c r="J97" s="1">
-        <v>-2.1316562415734</v>
+        <v>-4.9447852760736</v>
       </c>
       <c r="K97">
-        <v>2.0</v>
+        <v>0.27</v>
       </c>
       <c r="L97" t="s">
         <v>319</v>
       </c>
       <c r="M97" s="1">
-        <v>3657899.5</v>
+        <v>2331847.0</v>
       </c>
       <c r="N97" s="1">
-        <v>3733399.5</v>
+        <v>2339894.57</v>
       </c>
       <c r="O97" s="1">
-        <v>0.75</v>
+        <v>0.47</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
         <v>320</v>
       </c>
       <c r="B98" t="s">
         <v>321</v>
       </c>
       <c r="C98" s="1">
-        <v>2150000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="D98" s="1">
-        <v>97.363</v>
+        <v>95.353</v>
       </c>
       <c r="E98" s="1">
-        <v>97.5</v>
+        <v>94.97</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
-        <v>2096250.0</v>
+        <v>2089340.0</v>
       </c>
       <c r="I98" s="1">
-        <v>-2945.5</v>
+        <v>8426.0</v>
       </c>
       <c r="J98" s="1">
-        <v>-0.14051282051282</v>
+        <v>0.40328524797304</v>
       </c>
       <c r="K98">
-        <v>3.24</v>
+        <v>1.82</v>
       </c>
       <c r="L98" t="s">
         <v>322</v>
       </c>
       <c r="M98" s="1">
-        <v>2093304.5</v>
+        <v>2097766.0</v>
       </c>
       <c r="N98" s="1">
-        <v>2163045.13</v>
+        <v>2137763.22</v>
       </c>
       <c r="O98" s="1">
         <v>0.43</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
         <v>323</v>
       </c>
       <c r="B99" t="s">
         <v>324</v>
       </c>
       <c r="C99" s="1">
         <v>1524000.0</v>
       </c>
       <c r="D99" s="1">
-        <v>95.264</v>
+        <v>95.726</v>
       </c>
       <c r="E99" s="1">
         <v>92.6043248</v>
       </c>
       <c r="F99" t="s">
         <v>8</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
         <v>1411289.91</v>
       </c>
       <c r="I99" s="1">
-        <v>40533.45</v>
+        <v>47574.33</v>
       </c>
       <c r="J99" s="1">
-        <v>2.8720852967765</v>
+        <v>3.3709820826254</v>
       </c>
       <c r="K99">
-        <v>0.05</v>
-[...2 lines deleted...]
-        <v>762.0</v>
+        <v>0.18</v>
+      </c>
+      <c r="L99" t="s">
+        <v>325</v>
       </c>
       <c r="M99" s="1">
-        <v>1451823.36</v>
+        <v>1458864.24</v>
       </c>
       <c r="N99" s="1">
-        <v>1452585.36</v>
+        <v>1461626.49</v>
       </c>
       <c r="O99" s="1">
         <v>0.29</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="B100" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="C100" s="1">
         <v>881000.0</v>
       </c>
       <c r="D100" s="1">
-        <v>98.48</v>
+        <v>97.203</v>
       </c>
       <c r="E100" s="1">
         <v>100.0</v>
       </c>
       <c r="F100" t="s">
         <v>8</v>
       </c>
       <c r="G100">
         <v>1.0</v>
       </c>
       <c r="H100" s="1">
         <v>881000.0</v>
       </c>
       <c r="I100" s="1">
-        <v>-13391.2</v>
+        <v>-24641.57</v>
       </c>
       <c r="J100" s="1">
-        <v>-1.52</v>
+        <v>-2.797</v>
       </c>
       <c r="K100">
-        <v>0.83</v>
+        <v>1.2</v>
       </c>
       <c r="L100" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="M100" s="1">
-        <v>867608.8</v>
+        <v>856358.43</v>
       </c>
       <c r="N100" s="1">
-        <v>874950.47</v>
+        <v>866912.08</v>
       </c>
       <c r="O100" s="1">
         <v>0.17</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="B101" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="C101" s="1">
         <v>3157000.0</v>
       </c>
       <c r="D101" s="1">
-        <v>98.923</v>
+        <v>101.207</v>
       </c>
       <c r="E101" s="1">
         <v>100.05914096</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
         <v>3158867.08</v>
       </c>
       <c r="I101" s="1">
-        <v>-35867.97</v>
+        <v>36237.91</v>
       </c>
       <c r="J101" s="1">
-        <v>-1.135469429122</v>
+        <v>1.1471805898208</v>
       </c>
       <c r="K101">
-        <v>2.52</v>
+        <v>2.86</v>
       </c>
       <c r="L101" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="M101" s="1">
-        <v>3122999.11</v>
+        <v>3195104.99</v>
       </c>
       <c r="N101" s="1">
-        <v>3202669.51</v>
+        <v>3285364.5</v>
       </c>
       <c r="O101" s="1">
-        <v>0.64</v>
+        <v>0.66</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="B102" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="C102" s="1">
         <v>2924000.0</v>
       </c>
       <c r="D102" s="1">
-        <v>100.626</v>
+        <v>100.668</v>
       </c>
       <c r="E102" s="1">
         <v>97.85640253</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
         <v>2861321.21</v>
       </c>
       <c r="I102" s="1">
-        <v>80983.03</v>
+        <v>82211.11</v>
       </c>
       <c r="J102" s="1">
-        <v>2.8302670010264</v>
+        <v>2.8731870337619</v>
       </c>
       <c r="K102">
-        <v>0.11</v>
+        <v>0.41</v>
       </c>
       <c r="L102" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="M102" s="1">
-        <v>2942304.24</v>
+        <v>2943532.32</v>
       </c>
       <c r="N102" s="1">
-        <v>2945634.35</v>
+        <v>2955603.97</v>
       </c>
       <c r="O102" s="1">
         <v>0.59</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="B103" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="C103" s="1">
         <v>847000.0</v>
       </c>
       <c r="D103" s="1">
-        <v>99.929</v>
+        <v>100.66</v>
       </c>
       <c r="E103" s="1">
         <v>100.32507202</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
         <v>849753.36</v>
       </c>
       <c r="I103" s="1">
-        <v>-3354.73</v>
+        <v>2836.84</v>
       </c>
       <c r="J103" s="1">
-        <v>-0.39478867138578</v>
+        <v>0.33384275173681</v>
       </c>
       <c r="K103">
-        <v>0.13</v>
+        <v>0.46</v>
       </c>
       <c r="L103" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="M103" s="1">
-        <v>846398.63</v>
+        <v>852590.2</v>
       </c>
       <c r="N103" s="1">
-        <v>847462.09</v>
+        <v>856445.23</v>
       </c>
       <c r="O103" s="1">
         <v>0.17</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="B104" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="C104" s="1">
         <v>1278000.0</v>
       </c>
       <c r="D104" s="1">
-        <v>99.185</v>
+        <v>100.599</v>
       </c>
       <c r="E104" s="1">
         <v>100.0</v>
       </c>
       <c r="F104" t="s">
         <v>8</v>
       </c>
       <c r="G104">
         <v>1.0</v>
       </c>
       <c r="H104" s="1">
         <v>1278000.0</v>
       </c>
       <c r="I104" s="1">
-        <v>-10415.7</v>
+        <v>7655.22</v>
       </c>
       <c r="J104" s="1">
-        <v>-0.815</v>
+        <v>0.599</v>
       </c>
       <c r="K104">
-        <v>2.18</v>
+        <v>2.48</v>
       </c>
       <c r="L104" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="M104" s="1">
-        <v>1267584.3</v>
+        <v>1285655.22</v>
       </c>
       <c r="N104" s="1">
-        <v>1295420.19</v>
+        <v>1317342.62</v>
       </c>
       <c r="O104" s="1">
         <v>0.26</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="B105" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="C105" s="1">
-        <v>1988000.0</v>
+        <v>988000.0</v>
       </c>
       <c r="D105" s="1">
-        <v>99.884</v>
+        <v>100.193</v>
       </c>
       <c r="E105" s="1">
         <v>100.0</v>
       </c>
       <c r="F105" t="s">
         <v>8</v>
       </c>
       <c r="G105">
         <v>1.0</v>
       </c>
       <c r="H105" s="1">
-        <v>1988000.0</v>
+        <v>988000.0</v>
       </c>
       <c r="I105" s="1">
-        <v>-2306.08</v>
+        <v>1906.84</v>
       </c>
       <c r="J105" s="1">
-        <v>-0.116</v>
+        <v>0.193</v>
       </c>
       <c r="K105">
-        <v>1.67</v>
+        <v>1.99</v>
       </c>
       <c r="L105" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="M105" s="1">
-        <v>1985693.92</v>
+        <v>989906.84</v>
       </c>
       <c r="N105" s="1">
-        <v>2018814.0</v>
+        <v>1009600.15</v>
       </c>
       <c r="O105" s="1">
-        <v>0.4</v>
+        <v>0.2</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="B106" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="C106" s="1">
         <v>2100000.0</v>
       </c>
       <c r="D106" s="1">
-        <v>99.558</v>
+        <v>100.638</v>
       </c>
       <c r="E106" s="1">
         <v>100.83722714</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
       <c r="G106">
         <v>1.0</v>
       </c>
       <c r="H106" s="1">
         <v>2117581.77</v>
       </c>
       <c r="I106" s="1">
-        <v>-26863.77</v>
+        <v>-4183.77</v>
       </c>
       <c r="J106" s="1">
-        <v>-1.2686060288477</v>
+        <v>-0.19757300800715</v>
       </c>
       <c r="K106">
-        <v>0.78</v>
+        <v>1.08</v>
       </c>
       <c r="L106" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="M106" s="1">
-        <v>2090718.0</v>
+        <v>2113398.0</v>
       </c>
       <c r="N106" s="1">
-        <v>2107181.42</v>
+        <v>2136000.33</v>
       </c>
       <c r="O106" s="1">
-        <v>0.42</v>
+        <v>0.43</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="B107" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="C107" s="1">
         <v>3579000.0</v>
       </c>
       <c r="D107" s="1">
-        <v>101.663</v>
+        <v>102.033</v>
       </c>
       <c r="E107" s="1">
         <v>101.7659905</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
         <v>3642204.8</v>
       </c>
       <c r="I107" s="1">
-        <v>-3686.03</v>
+        <v>9556.27</v>
       </c>
       <c r="J107" s="1">
-        <v>-0.10120326017911</v>
+        <v>0.26237596523952</v>
       </c>
       <c r="K107">
-        <v>2.48</v>
+        <v>2.78</v>
       </c>
       <c r="L107" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="M107" s="1">
-        <v>3638518.77</v>
+        <v>3651761.07</v>
       </c>
       <c r="N107" s="1">
-        <v>3727429.95</v>
+        <v>3751188.63</v>
       </c>
       <c r="O107" s="1">
         <v>0.75</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="B108" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="C108" s="1">
         <v>2400000.0</v>
       </c>
       <c r="D108" s="1">
-        <v>99.221</v>
+        <v>99.798</v>
       </c>
       <c r="E108" s="1">
         <v>99.8</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
       <c r="G108">
         <v>1.0</v>
       </c>
       <c r="H108" s="1">
         <v>2395200.0</v>
       </c>
       <c r="I108" s="1">
-        <v>-13896.0</v>
+        <v>-48.0</v>
       </c>
       <c r="J108" s="1">
-        <v>-0.58016032064128</v>
+        <v>-0.0020040080160321</v>
       </c>
       <c r="K108">
-        <v>1.81</v>
+        <v>2.36</v>
       </c>
       <c r="L108" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="M108" s="1">
-        <v>2381304.0</v>
+        <v>2395152.0</v>
       </c>
       <c r="N108" s="1">
-        <v>2424862.01</v>
+        <v>2451837.08</v>
       </c>
       <c r="O108" s="1">
-        <v>0.48</v>
+        <v>0.49</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="B109" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="C109" s="1">
         <v>930564.0</v>
       </c>
       <c r="D109" s="1">
-        <v>105.064</v>
+        <v>104.976</v>
       </c>
       <c r="E109" s="1">
         <v>100.47036099</v>
       </c>
       <c r="F109" t="s">
         <v>8</v>
       </c>
       <c r="G109">
         <v>1.0</v>
       </c>
       <c r="H109" s="1">
         <v>934941.01</v>
       </c>
       <c r="I109" s="1">
-        <v>42746.75</v>
+        <v>41927.86</v>
       </c>
       <c r="J109" s="1">
-        <v>4.5721333798375</v>
+        <v>4.4845460356905</v>
       </c>
       <c r="K109">
-        <v>3.33</v>
+        <v>3.88</v>
       </c>
       <c r="L109" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="M109" s="1">
-        <v>977687.76</v>
+        <v>976868.87</v>
       </c>
       <c r="N109" s="1">
-        <v>1008706.56</v>
+        <v>1012976.69</v>
       </c>
       <c r="O109" s="1">
         <v>0.2</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="B110" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="C110" s="1">
         <v>2170000.0</v>
       </c>
       <c r="D110" s="1">
-        <v>101.422</v>
+        <v>102.327</v>
       </c>
       <c r="E110" s="1">
         <v>100.14070507</v>
       </c>
       <c r="F110" t="s">
         <v>8</v>
       </c>
       <c r="G110">
         <v>1.0</v>
       </c>
       <c r="H110" s="1">
         <v>2173053.3</v>
       </c>
       <c r="I110" s="1">
-        <v>27804.1</v>
+        <v>47442.6</v>
       </c>
       <c r="J110" s="1">
-        <v>1.2794946170902</v>
+        <v>2.1832230254085</v>
       </c>
       <c r="K110">
-        <v>1.92</v>
+        <v>2.21</v>
       </c>
       <c r="L110" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="M110" s="1">
-        <v>2200857.4</v>
+        <v>2220495.9</v>
       </c>
       <c r="N110" s="1">
-        <v>2242584.69</v>
+        <v>2268394.13</v>
       </c>
       <c r="O110" s="1">
         <v>0.45</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="B111" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="C111" s="1">
         <v>1100000.0</v>
       </c>
       <c r="D111" s="1">
-        <v>102.345</v>
+        <v>102.923</v>
       </c>
       <c r="E111" s="1">
         <v>102.39609091</v>
       </c>
       <c r="F111" t="s">
         <v>8</v>
       </c>
       <c r="G111">
         <v>1.0</v>
       </c>
       <c r="H111" s="1">
         <v>1126357.0</v>
       </c>
       <c r="I111" s="1">
-        <v>-562.0</v>
+        <v>5796.0</v>
       </c>
       <c r="J111" s="1">
-        <v>-0.049895370650691</v>
+        <v>0.51457930300961</v>
       </c>
       <c r="K111">
-        <v>1.67</v>
+        <v>1.99</v>
       </c>
       <c r="L111" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="M111" s="1">
-        <v>1125795.0</v>
+        <v>1132153.0</v>
       </c>
       <c r="N111" s="1">
-        <v>1144189.44</v>
+        <v>1153996.4</v>
       </c>
       <c r="O111" s="1">
         <v>0.23</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="B112" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="C112" s="1">
         <v>5351000.0</v>
       </c>
       <c r="D112" s="1">
-        <v>102.915</v>
+        <v>103.125</v>
       </c>
       <c r="E112" s="1">
         <v>92.97841301</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
         <v>4975274.88</v>
       </c>
       <c r="I112" s="1">
-        <v>-18991.39</v>
+        <v>-8878.01</v>
       </c>
       <c r="J112" s="1">
-        <v>-0.38171539177349</v>
+        <v>-0.17844260295423</v>
       </c>
       <c r="K112">
-        <v>1.56</v>
+        <v>1.9</v>
       </c>
       <c r="L112" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="M112" s="1">
-        <v>4956283.49</v>
+        <v>4966396.87</v>
       </c>
       <c r="N112" s="1">
-        <v>5039859.42</v>
+        <v>5067881.93</v>
       </c>
       <c r="O112" s="1">
         <v>1.01</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="B113" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="C113" s="1">
         <v>1490000.0</v>
       </c>
       <c r="D113" s="1">
-        <v>102.103</v>
+        <v>103.72</v>
       </c>
       <c r="E113" s="1">
         <v>103.47</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
       <c r="G113">
         <v>1.0</v>
       </c>
       <c r="H113" s="1">
         <v>1541703.0</v>
       </c>
       <c r="I113" s="1">
-        <v>-20368.3</v>
+        <v>3725.0</v>
       </c>
       <c r="J113" s="1">
-        <v>-1.3211558905963</v>
+        <v>0.24161592732193</v>
       </c>
       <c r="K113">
-        <v>2.55</v>
+        <v>2.93</v>
       </c>
       <c r="L113" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="M113" s="1">
-        <v>1521334.7</v>
+        <v>1545428.0</v>
       </c>
       <c r="N113" s="1">
-        <v>1559267.62</v>
+        <v>1589010.5</v>
       </c>
       <c r="O113" s="1">
-        <v>0.31</v>
+        <v>0.32</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
       <c r="B114" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
       <c r="C114" s="1">
         <v>1400000.0</v>
       </c>
       <c r="D114" s="1">
-        <v>103.666</v>
+        <v>105.071</v>
       </c>
       <c r="E114" s="1">
         <v>105.20933357</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
       <c r="G114">
         <v>1.0</v>
       </c>
       <c r="H114" s="1">
         <v>1472930.67</v>
       </c>
       <c r="I114" s="1">
-        <v>-21606.67</v>
+        <v>-1936.67</v>
       </c>
       <c r="J114" s="1">
-        <v>-1.4669169730847</v>
+        <v>-0.13148412477554</v>
       </c>
       <c r="K114">
-        <v>1.35</v>
+        <v>1.76</v>
       </c>
       <c r="L114" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
       <c r="M114" s="1">
-        <v>1451324.0</v>
+        <v>1470994.0</v>
       </c>
       <c r="N114" s="1">
-        <v>1470165.67</v>
+        <v>1495654.42</v>
       </c>
       <c r="O114" s="1">
-        <v>0.29</v>
+        <v>0.3</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="B115" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="C115" s="1">
         <v>2727000.0</v>
       </c>
       <c r="D115" s="1">
-        <v>94.678</v>
+        <v>96.215</v>
       </c>
       <c r="E115" s="1">
         <v>98.03544408</v>
       </c>
       <c r="F115" t="s">
         <v>8</v>
       </c>
       <c r="G115">
         <v>1.0</v>
       </c>
       <c r="H115" s="1">
         <v>2673426.56</v>
       </c>
       <c r="I115" s="1">
-        <v>-91557.5</v>
+        <v>-49643.52</v>
       </c>
       <c r="J115" s="1">
-        <v>-3.4247247098495</v>
+        <v>-1.8569247699851</v>
       </c>
       <c r="K115">
-        <v>0.16</v>
+        <v>0.6</v>
       </c>
       <c r="L115" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="M115" s="1">
-        <v>2581869.06</v>
+        <v>2623783.04</v>
       </c>
       <c r="N115" s="1">
-        <v>2586201.96</v>
+        <v>2640031.42</v>
       </c>
       <c r="O115" s="1">
-        <v>0.52</v>
+        <v>0.53</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
       <c r="B116" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="C116" s="1">
         <v>3927000.0</v>
       </c>
       <c r="D116" s="1">
-        <v>97.608</v>
+        <v>98.298</v>
       </c>
       <c r="E116" s="1">
         <v>99.9978546</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
         <v>3926915.75</v>
       </c>
       <c r="I116" s="1">
-        <v>-93849.59</v>
+        <v>-66753.29</v>
       </c>
       <c r="J116" s="1">
-        <v>-2.389905869511</v>
+        <v>-1.6998910659084</v>
       </c>
       <c r="K116">
-        <v>1.02</v>
+        <v>1.27</v>
       </c>
       <c r="L116" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="M116" s="1">
-        <v>3833066.16</v>
+        <v>3860162.46</v>
       </c>
       <c r="N116" s="1">
-        <v>3873222.46</v>
+        <v>3910040.81</v>
       </c>
       <c r="O116" s="1">
-        <v>0.77</v>
+        <v>0.78</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="B117" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="C117" s="1">
         <v>2400000.0</v>
       </c>
       <c r="D117" s="1">
-        <v>86.084</v>
+        <v>87.112</v>
       </c>
       <c r="E117" s="1">
         <v>91.95776</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
         <v>2206986.24</v>
       </c>
       <c r="I117" s="1">
-        <v>-140970.24</v>
+        <v>-116298.24</v>
       </c>
       <c r="J117" s="1">
-        <v>-6.3874544138526</v>
+        <v>-5.2695498454943</v>
       </c>
       <c r="K117">
-        <v>2.01</v>
+        <v>2.44</v>
       </c>
       <c r="L117" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="M117" s="1">
-        <v>2066016.0</v>
+        <v>2090688.0</v>
       </c>
       <c r="N117" s="1">
-        <v>2114199.33</v>
+        <v>2149196.33</v>
       </c>
       <c r="O117" s="1">
-        <v>0.42</v>
+        <v>0.43</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
       <c r="B118" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
       <c r="C118" s="1">
         <v>1667000.0</v>
       </c>
       <c r="D118" s="1">
-        <v>101.832</v>
+        <v>102.279</v>
       </c>
       <c r="E118" s="1">
         <v>101.22761608</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
         <v>1687464.36</v>
       </c>
       <c r="I118" s="1">
-        <v>10075.08</v>
+        <v>17526.57</v>
       </c>
       <c r="J118" s="1">
-        <v>0.59705438756644</v>
+        <v>1.0386334914949</v>
       </c>
       <c r="K118">
-        <v>2.09</v>
+        <v>2.43</v>
       </c>
       <c r="L118" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="M118" s="1">
-        <v>1697539.44</v>
+        <v>1704990.93</v>
       </c>
       <c r="N118" s="1">
-        <v>1732361.22</v>
+        <v>1745525.66</v>
       </c>
       <c r="O118" s="1">
         <v>0.35</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="B119" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
       <c r="C119" s="1">
         <v>1811000.0</v>
       </c>
       <c r="D119" s="1">
-        <v>102.731</v>
+        <v>102.917</v>
       </c>
       <c r="E119" s="1">
         <v>103.54205743</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
         <v>1875146.66</v>
       </c>
       <c r="I119" s="1">
-        <v>-14688.25</v>
+        <v>-11319.79</v>
       </c>
       <c r="J119" s="1">
-        <v>-0.78331206370813</v>
+        <v>-0.60367491468641</v>
       </c>
       <c r="K119">
-        <v>3.11</v>
+        <v>3.54</v>
       </c>
       <c r="L119" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="M119" s="1">
-        <v>1860458.41</v>
+        <v>1863826.87</v>
       </c>
       <c r="N119" s="1">
-        <v>1916822.05</v>
+        <v>1927989.26</v>
       </c>
       <c r="O119" s="1">
-        <v>0.38</v>
+        <v>0.39</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="B120" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
       <c r="C120" s="1">
         <v>1280000.0</v>
       </c>
       <c r="D120" s="1">
-        <v>101.381</v>
+        <v>100.987</v>
       </c>
       <c r="E120" s="1">
         <v>101.78811563</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
         <v>1302887.88</v>
       </c>
       <c r="I120" s="1">
-        <v>-5211.08</v>
+        <v>-10254.28</v>
       </c>
       <c r="J120" s="1">
-        <v>-0.39996380962574</v>
+        <v>-0.78704239692521</v>
       </c>
       <c r="K120">
-        <v>0.39</v>
+        <v>0.72</v>
       </c>
       <c r="L120" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
       <c r="M120" s="1">
-        <v>1297676.8</v>
+        <v>1292633.6</v>
       </c>
       <c r="N120" s="1">
-        <v>1302676.8</v>
+        <v>1301833.6</v>
       </c>
       <c r="O120" s="1">
         <v>0.26</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="B121" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="C121" s="1">
         <v>2420000.0</v>
       </c>
       <c r="D121" s="1">
-        <v>100.211</v>
+        <v>101.441</v>
       </c>
       <c r="E121" s="1">
         <v>101.103</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
         <v>2446692.6</v>
       </c>
       <c r="I121" s="1">
-        <v>-21586.4</v>
+        <v>8179.6</v>
       </c>
       <c r="J121" s="1">
-        <v>-0.88226857758919</v>
+        <v>0.33431253276362</v>
       </c>
       <c r="K121">
-        <v>3.58</v>
+        <v>3.9</v>
       </c>
       <c r="L121" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="M121" s="1">
-        <v>2425106.2</v>
+        <v>2454872.2</v>
       </c>
       <c r="N121" s="1">
-        <v>2511778.67</v>
+        <v>2549202.47</v>
       </c>
       <c r="O121" s="1">
-        <v>0.5</v>
+        <v>0.51</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="B122" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="C122" s="1">
         <v>2124000.0</v>
       </c>
       <c r="D122" s="1">
-        <v>96.098</v>
+        <v>97.077</v>
       </c>
       <c r="E122" s="1">
         <v>94.44113136</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
         <v>2005929.63</v>
       </c>
       <c r="I122" s="1">
-        <v>35191.89</v>
+        <v>55985.85</v>
       </c>
       <c r="J122" s="1">
-        <v>1.7543930491719</v>
+        <v>2.791017649009</v>
       </c>
       <c r="K122">
-        <v>0.47</v>
+        <v>0.62</v>
       </c>
       <c r="L122" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="M122" s="1">
-        <v>2041121.52</v>
+        <v>2061915.48</v>
       </c>
       <c r="N122" s="1">
-        <v>2051151.52</v>
+        <v>2075042.98</v>
       </c>
       <c r="O122" s="1">
         <v>0.41</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="B123" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="C123" s="1">
-        <v>1834000.0</v>
+        <v>1271000.0</v>
       </c>
       <c r="D123" s="1">
-        <v>103.292</v>
+        <v>103.913</v>
       </c>
       <c r="E123" s="1">
-        <v>101.19775245</v>
+        <v>100.0</v>
       </c>
       <c r="F123" t="s">
         <v>8</v>
       </c>
       <c r="G123">
         <v>1.0</v>
       </c>
       <c r="H123" s="1">
-        <v>1855966.78</v>
+        <v>1271000.0</v>
       </c>
       <c r="I123" s="1">
-        <v>38408.5</v>
+        <v>49734.23</v>
       </c>
       <c r="J123" s="1">
-        <v>2.0694605320468</v>
+        <v>3.913</v>
       </c>
       <c r="K123">
-        <v>3.54</v>
+        <v>0.1</v>
       </c>
       <c r="L123" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="M123" s="1">
-        <v>1894375.28</v>
+        <v>1320734.23</v>
       </c>
       <c r="N123" s="1">
-        <v>1959380.39</v>
+        <v>1322058.19</v>
       </c>
       <c r="O123" s="1">
-        <v>0.39</v>
+        <v>0.26</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="B124" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="C124" s="1">
-        <v>2450000.0</v>
+        <v>1834000.0</v>
       </c>
       <c r="D124" s="1">
-        <v>100.074</v>
+        <v>104.093</v>
       </c>
       <c r="E124" s="1">
-        <v>101.43494653</v>
+        <v>101.19775245</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
-        <v>2485156.19</v>
+        <v>1855966.78</v>
       </c>
       <c r="I124" s="1">
-        <v>-33343.19</v>
+        <v>53098.84</v>
       </c>
       <c r="J124" s="1">
-        <v>-1.3416939399692</v>
+        <v>2.8609800871544</v>
       </c>
       <c r="K124">
-        <v>1.63</v>
+        <v>0.34</v>
       </c>
       <c r="L124" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="M124" s="1">
-        <v>2451813.0</v>
+        <v>1909065.62</v>
       </c>
       <c r="N124" s="1">
-        <v>2491829.67</v>
+        <v>1915344.52</v>
       </c>
       <c r="O124" s="1">
-        <v>0.5</v>
+        <v>0.38</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
       <c r="B125" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
       <c r="C125" s="1">
-        <v>1037000.0</v>
+        <v>2450000.0</v>
       </c>
       <c r="D125" s="1">
-        <v>94.007</v>
+        <v>100.47</v>
       </c>
       <c r="E125" s="1">
-        <v>98.76648216</v>
+        <v>101.43494653</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
-        <v>1024208.42</v>
+        <v>2485156.19</v>
       </c>
       <c r="I125" s="1">
-        <v>-49355.83</v>
+        <v>-23641.19</v>
       </c>
       <c r="J125" s="1">
-        <v>-4.818924452896</v>
+        <v>-0.95129594248963</v>
       </c>
       <c r="K125">
-        <v>1.41</v>
+        <v>1.94</v>
       </c>
       <c r="L125" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="M125" s="1">
-        <v>974852.59</v>
+        <v>2461515.0</v>
       </c>
       <c r="N125" s="1">
-        <v>989457.47</v>
+        <v>2509034.79</v>
       </c>
       <c r="O125" s="1">
-        <v>0.2</v>
+        <v>0.5</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
       <c r="B126" t="s">
-        <v>404</v>
+        <v>405</v>
       </c>
       <c r="C126" s="1">
-        <v>3875000.0</v>
+        <v>1037000.0</v>
       </c>
       <c r="D126" s="1">
-        <v>100.364</v>
+        <v>94.432</v>
       </c>
       <c r="E126" s="1">
-        <v>100.0960031</v>
+        <v>98.76648216</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
-        <v>3878720.12</v>
+        <v>1024208.42</v>
       </c>
       <c r="I126" s="1">
-        <v>10384.88</v>
+        <v>-44948.58</v>
       </c>
       <c r="J126" s="1">
-        <v>0.26773986466443</v>
+        <v>-4.3886165278743</v>
       </c>
       <c r="K126">
-        <v>2.64</v>
+        <v>0.24</v>
       </c>
       <c r="L126" t="s">
-        <v>405</v>
+        <v>406</v>
       </c>
       <c r="M126" s="1">
-        <v>3889105.0</v>
+        <v>979259.84</v>
       </c>
       <c r="N126" s="1">
-        <v>3991523.4</v>
+        <v>981796.31</v>
       </c>
       <c r="O126" s="1">
-        <v>0.8</v>
+        <v>0.2</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
       <c r="B127" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
       <c r="C127" s="1">
-        <v>1900000.0</v>
+        <v>3875000.0</v>
       </c>
       <c r="D127" s="1">
-        <v>114.245</v>
+        <v>100.949</v>
       </c>
       <c r="E127" s="1">
-        <v>123.47145</v>
+        <v>100.0960031</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
-        <v>2345957.55</v>
+        <v>3878720.12</v>
       </c>
       <c r="I127" s="1">
-        <v>-175302.55</v>
+        <v>33053.63</v>
       </c>
       <c r="J127" s="1">
-        <v>-7.4725371735733</v>
+        <v>0.85217878520196</v>
       </c>
       <c r="K127">
-        <v>1.23</v>
+        <v>0.21</v>
       </c>
       <c r="L127" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
       <c r="M127" s="1">
-        <v>2170655.0</v>
+        <v>3911773.75</v>
       </c>
       <c r="N127" s="1">
-        <v>2194053.63</v>
+        <v>3920061.94</v>
       </c>
       <c r="O127" s="1">
-        <v>0.44</v>
+        <v>0.78</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
-        <v>409</v>
+        <v>410</v>
       </c>
       <c r="B128" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="C128" s="1">
-        <v>1276000.0</v>
+        <v>1900000.0</v>
       </c>
       <c r="D128" s="1">
-        <v>108.242</v>
+        <v>113.951</v>
       </c>
       <c r="E128" s="1">
-        <v>113.147</v>
+        <v>123.47145</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
-        <v>1443755.72</v>
+        <v>2345957.55</v>
       </c>
       <c r="I128" s="1">
-        <v>-62587.8</v>
+        <v>-180888.55</v>
       </c>
       <c r="J128" s="1">
-        <v>-4.335068539157</v>
+        <v>-7.7106488989965</v>
       </c>
       <c r="K128">
-        <v>1.11</v>
+        <v>1.7</v>
       </c>
       <c r="L128" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="M128" s="1">
-        <v>1381167.92</v>
+        <v>2165069.0</v>
       </c>
       <c r="N128" s="1">
-        <v>1395324.65</v>
+        <v>2197342.97</v>
       </c>
       <c r="O128" s="1">
-        <v>0.28</v>
+        <v>0.44</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="B129" t="s">
-        <v>413</v>
+        <v>414</v>
       </c>
       <c r="C129" s="1">
-        <v>1300000.0</v>
+        <v>1276000.0</v>
       </c>
       <c r="D129" s="1">
-        <v>95.557</v>
+        <v>107.711</v>
       </c>
       <c r="E129" s="1">
-        <v>93.14264308</v>
+        <v>113.147</v>
       </c>
       <c r="F129" t="s">
         <v>8</v>
       </c>
       <c r="G129">
         <v>1.0</v>
       </c>
       <c r="H129" s="1">
-        <v>1210854.36</v>
+        <v>1443755.72</v>
       </c>
       <c r="I129" s="1">
-        <v>31386.64</v>
+        <v>-69363.36</v>
       </c>
       <c r="J129" s="1">
-        <v>2.5921069483534</v>
+        <v>-4.804369536974</v>
       </c>
       <c r="K129">
-        <v>0.76</v>
+        <v>1.59</v>
       </c>
       <c r="L129" t="s">
-        <v>414</v>
+        <v>415</v>
       </c>
       <c r="M129" s="1">
-        <v>1242241.0</v>
+        <v>1374392.36</v>
       </c>
       <c r="N129" s="1">
-        <v>1252151.27</v>
+        <v>1394655.91</v>
       </c>
       <c r="O129" s="1">
-        <v>0.25</v>
+        <v>0.28</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="B130" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="C130" s="1">
-        <v>3991000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="D130" s="1">
-        <v>97.044</v>
+        <v>95.727</v>
       </c>
       <c r="E130" s="1">
-        <v>94.47603859</v>
+        <v>93.14264308</v>
       </c>
       <c r="F130" t="s">
         <v>8</v>
       </c>
       <c r="G130">
         <v>1.0</v>
       </c>
       <c r="H130" s="1">
-        <v>3770538.7</v>
+        <v>1210854.36</v>
       </c>
       <c r="I130" s="1">
-        <v>102487.34</v>
+        <v>33596.64</v>
       </c>
       <c r="J130" s="1">
-        <v>2.718108688289</v>
+        <v>2.7746227052443</v>
       </c>
       <c r="K130">
-        <v>1.14</v>
+        <v>0.87</v>
       </c>
       <c r="L130" t="s">
-        <v>417</v>
+        <v>418</v>
       </c>
       <c r="M130" s="1">
-        <v>3873026.04</v>
+        <v>1244451.0</v>
       </c>
       <c r="N130" s="1">
-        <v>3918603.81</v>
+        <v>1255732.51</v>
       </c>
       <c r="O130" s="1">
-        <v>0.78</v>
+        <v>0.25</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
-        <v>418</v>
+        <v>419</v>
       </c>
       <c r="B131" t="s">
-        <v>419</v>
+        <v>420</v>
       </c>
       <c r="C131" s="1">
-        <v>3825000.0</v>
+        <v>3991000.0</v>
       </c>
       <c r="D131" s="1">
-        <v>99.37</v>
+        <v>97.906</v>
       </c>
       <c r="E131" s="1">
-        <v>100.05687163</v>
+        <v>94.47603859</v>
       </c>
       <c r="F131" t="s">
         <v>8</v>
       </c>
       <c r="G131">
         <v>1.0</v>
       </c>
       <c r="H131" s="1">
-        <v>3827175.34</v>
+        <v>3770538.7</v>
       </c>
       <c r="I131" s="1">
-        <v>-26272.84</v>
+        <v>136889.76</v>
       </c>
       <c r="J131" s="1">
-        <v>-0.68648122089959</v>
+        <v>3.6305093487039</v>
       </c>
       <c r="K131">
-        <v>0.85</v>
+        <v>1.31</v>
       </c>
       <c r="L131" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
       <c r="M131" s="1">
-        <v>3800902.5</v>
+        <v>3907428.46</v>
       </c>
       <c r="N131" s="1">
-        <v>3833415.0</v>
+        <v>3959699.47</v>
       </c>
       <c r="O131" s="1">
-        <v>0.77</v>
+        <v>0.79</v>
       </c>
       <c r="P131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="B132" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="C132" s="1">
-        <v>3382000.0</v>
+        <v>3825000.0</v>
       </c>
       <c r="D132" s="1">
-        <v>84.959</v>
+        <v>99.796</v>
       </c>
       <c r="E132" s="1">
-        <v>100.0</v>
+        <v>100.05687163</v>
       </c>
       <c r="F132" t="s">
         <v>8</v>
       </c>
       <c r="G132">
         <v>1.0</v>
       </c>
       <c r="H132" s="1">
-        <v>3382000.0</v>
+        <v>3827175.34</v>
       </c>
       <c r="I132" s="1">
-        <v>-508686.62</v>
+        <v>-9978.34</v>
       </c>
       <c r="J132" s="1">
-        <v>-15.041</v>
+        <v>-0.26072335635398</v>
       </c>
       <c r="K132">
-        <v>2.98</v>
+        <v>1.11</v>
       </c>
       <c r="L132" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="M132" s="1">
-        <v>2873313.38</v>
+        <v>3817197.0</v>
       </c>
       <c r="N132" s="1">
-        <v>2974068.8</v>
+        <v>3859750.13</v>
       </c>
       <c r="O132" s="1">
-        <v>0.59</v>
+        <v>0.77</v>
       </c>
       <c r="P132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="B133" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="C133" s="1">
-        <v>1250000.0</v>
+        <v>3382000.0</v>
       </c>
       <c r="D133" s="1">
-        <v>0.001</v>
+        <v>81.778</v>
       </c>
       <c r="E133" s="1">
-        <v>0.0</v>
+        <v>100.0</v>
       </c>
       <c r="F133" t="s">
-        <v>44</v>
+        <v>8</v>
       </c>
       <c r="G133">
-        <v>1.15</v>
+        <v>1.0</v>
       </c>
       <c r="H133" s="1">
-        <v>0.0</v>
+        <v>3382000.0</v>
       </c>
       <c r="I133" s="1">
-        <v>10.86</v>
+        <v>-616268.04</v>
       </c>
       <c r="J133" s="1">
-        <v>0</v>
+        <v>-18.222</v>
       </c>
       <c r="K133">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>3.46</v>
+      </c>
+      <c r="L133" t="s">
+        <v>427</v>
       </c>
       <c r="M133" s="1">
-        <v>10.86</v>
+        <v>2765731.96</v>
       </c>
       <c r="N133" s="1">
-        <v>10.86</v>
+        <v>2882763.25</v>
       </c>
       <c r="O133" s="1">
-        <v>0.0</v>
+        <v>0.58</v>
       </c>
       <c r="P133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
       <c r="B134" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
       <c r="C134" s="1">
-        <v>2817000.0</v>
+        <v>1250000.0</v>
       </c>
       <c r="D134" s="1">
-        <v>95.999</v>
+        <v>0.001</v>
       </c>
       <c r="E134" s="1">
-        <v>101.3779503</v>
+        <v>0.0</v>
       </c>
       <c r="F134" t="s">
-        <v>8</v>
+        <v>44</v>
       </c>
       <c r="G134">
-        <v>1.0</v>
+        <v>1.17</v>
       </c>
       <c r="H134" s="1">
-        <v>2855816.86</v>
+        <v>0.0</v>
       </c>
       <c r="I134" s="1">
-        <v>-151525.03</v>
+        <v>10.66</v>
       </c>
       <c r="J134" s="1">
-        <v>-5.3058384843347</v>
+        <v>0</v>
       </c>
       <c r="K134">
-        <v>5.27</v>
-[...2 lines deleted...]
-        <v>428</v>
+        <v>0.0</v>
+      </c>
+      <c r="L134">
+        <v>0.0</v>
       </c>
       <c r="M134" s="1">
-        <v>2704291.83</v>
+        <v>10.66</v>
       </c>
       <c r="N134" s="1">
-        <v>2852801.75</v>
+        <v>10.66</v>
       </c>
       <c r="O134" s="1">
-        <v>0.57</v>
+        <v>0.0</v>
       </c>
       <c r="P134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
       <c r="B135" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="C135" s="1">
-        <v>1053000.0</v>
+        <v>2817000.0</v>
       </c>
       <c r="D135" s="1">
-        <v>102.104</v>
+        <v>96.566</v>
       </c>
       <c r="E135" s="1">
-        <v>103.32906363</v>
+        <v>101.3779503</v>
       </c>
       <c r="F135" t="s">
         <v>8</v>
       </c>
       <c r="G135">
         <v>1.0</v>
       </c>
       <c r="H135" s="1">
-        <v>1088055.04</v>
+        <v>2855816.86</v>
       </c>
       <c r="I135" s="1">
-        <v>-12899.92</v>
+        <v>-135552.64</v>
       </c>
       <c r="J135" s="1">
-        <v>-1.1855944346345</v>
+        <v>-4.7465452669118</v>
       </c>
       <c r="K135">
-        <v>1.45</v>
+        <v>0.22</v>
       </c>
       <c r="L135" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="M135" s="1">
-        <v>1075155.12</v>
+        <v>2720264.22</v>
       </c>
       <c r="N135" s="1">
-        <v>1090445.56</v>
+        <v>2726486.7</v>
       </c>
       <c r="O135" s="1">
-        <v>0.22</v>
+        <v>0.54</v>
       </c>
       <c r="P135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="B136" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="C136" s="1">
-        <v>3046000.0</v>
+        <v>1053000.0</v>
       </c>
       <c r="D136" s="1">
-        <v>103.804</v>
+        <v>103.001</v>
       </c>
       <c r="E136" s="1">
-        <v>104.47316382</v>
+        <v>103.32906363</v>
       </c>
       <c r="F136" t="s">
         <v>8</v>
       </c>
       <c r="G136">
         <v>1.0</v>
       </c>
       <c r="H136" s="1">
-        <v>3182252.57</v>
+        <v>1088055.04</v>
       </c>
       <c r="I136" s="1">
-        <v>-20382.73</v>
+        <v>-3454.51</v>
       </c>
       <c r="J136" s="1">
-        <v>-0.64051264164742</v>
+        <v>-0.31749404883047</v>
       </c>
       <c r="K136">
-        <v>1.21</v>
+        <v>1.82</v>
       </c>
       <c r="L136" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="M136" s="1">
-        <v>3161869.84</v>
+        <v>1084600.53</v>
       </c>
       <c r="N136" s="1">
-        <v>3198866.05</v>
+        <v>1103806.81</v>
       </c>
       <c r="O136" s="1">
-        <v>0.64</v>
+        <v>0.22</v>
       </c>
       <c r="P136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="B137" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="C137" s="1">
-        <v>2520000.0</v>
+        <v>3046000.0</v>
       </c>
       <c r="D137" s="1">
-        <v>99.744</v>
+        <v>104.103</v>
       </c>
       <c r="E137" s="1">
-        <v>101.57528214</v>
+        <v>104.47316382</v>
       </c>
       <c r="F137" t="s">
         <v>8</v>
       </c>
       <c r="G137">
         <v>1.0</v>
       </c>
       <c r="H137" s="1">
-        <v>2559697.11</v>
+        <v>3182252.57</v>
       </c>
       <c r="I137" s="1">
-        <v>-46148.31</v>
+        <v>-11275.19</v>
       </c>
       <c r="J137" s="1">
-        <v>-1.8028816698551</v>
+        <v>-0.35431474252843</v>
       </c>
       <c r="K137">
-        <v>1.37</v>
+        <v>1.7</v>
       </c>
       <c r="L137" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="M137" s="1">
-        <v>2513548.8</v>
+        <v>3170977.38</v>
       </c>
       <c r="N137" s="1">
-        <v>2548120.92</v>
+        <v>3222632.46</v>
       </c>
       <c r="O137" s="1">
-        <v>0.51</v>
+        <v>0.64</v>
       </c>
       <c r="P137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="B138" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="C138" s="1">
-        <v>2947000.0</v>
+        <v>2520000.0</v>
       </c>
       <c r="D138" s="1">
-        <v>102.173</v>
+        <v>100.442</v>
       </c>
       <c r="E138" s="1">
-        <v>101.56042721</v>
+        <v>101.57528214</v>
       </c>
       <c r="F138" t="s">
         <v>8</v>
       </c>
       <c r="G138">
         <v>1.0</v>
       </c>
       <c r="H138" s="1">
-        <v>2992985.79</v>
+        <v>2559697.11</v>
       </c>
       <c r="I138" s="1">
-        <v>18052.52</v>
+        <v>-28558.71</v>
       </c>
       <c r="J138" s="1">
-        <v>0.60316089906996</v>
+        <v>-1.1157066157722</v>
       </c>
       <c r="K138">
-        <v>1.61</v>
+        <v>1.73</v>
       </c>
       <c r="L138" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="M138" s="1">
-        <v>3011038.31</v>
+        <v>2531138.4</v>
       </c>
       <c r="N138" s="1">
-        <v>3058513.27</v>
+        <v>2574658.59</v>
       </c>
       <c r="O138" s="1">
-        <v>0.61</v>
+        <v>0.51</v>
       </c>
       <c r="P138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="B139" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="C139" s="1">
-        <v>2051000.0</v>
+        <v>2947000.0</v>
       </c>
       <c r="D139" s="1">
-        <v>99.385</v>
+        <v>102.557</v>
       </c>
       <c r="E139" s="1">
-        <v>97.59067821</v>
+        <v>101.56042721</v>
       </c>
       <c r="F139" t="s">
         <v>8</v>
       </c>
       <c r="G139">
         <v>1.0</v>
       </c>
       <c r="H139" s="1">
-        <v>2001584.81</v>
+        <v>2992985.79</v>
       </c>
       <c r="I139" s="1">
-        <v>36801.54</v>
+        <v>29369.0</v>
       </c>
       <c r="J139" s="1">
-        <v>1.8386200682648</v>
+        <v>0.98126092339383</v>
       </c>
       <c r="K139">
-        <v>1.54</v>
+        <v>1.97</v>
       </c>
       <c r="L139" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="M139" s="1">
-        <v>2038386.35</v>
+        <v>3022354.79</v>
       </c>
       <c r="N139" s="1">
-        <v>2069956.08</v>
+        <v>3080487.39</v>
       </c>
       <c r="O139" s="1">
-        <v>0.41</v>
+        <v>0.62</v>
       </c>
       <c r="P139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="B140" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="C140" s="1">
-        <v>1360000.0</v>
+        <v>2051000.0</v>
       </c>
       <c r="D140" s="1">
-        <v>102.154</v>
+        <v>99.526</v>
       </c>
       <c r="E140" s="1">
-        <v>99.81182206</v>
+        <v>97.59067821</v>
       </c>
       <c r="F140" t="s">
         <v>8</v>
       </c>
       <c r="G140">
         <v>1.0</v>
       </c>
       <c r="H140" s="1">
-        <v>1357440.78</v>
+        <v>2001584.81</v>
       </c>
       <c r="I140" s="1">
-        <v>31853.62</v>
+        <v>39693.45</v>
       </c>
       <c r="J140" s="1">
-        <v>2.3465937129132</v>
+        <v>1.9831010807881</v>
       </c>
       <c r="K140">
-        <v>3.08</v>
+        <v>1.77</v>
       </c>
       <c r="L140" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="M140" s="1">
-        <v>1389294.4</v>
+        <v>2041278.26</v>
       </c>
       <c r="N140" s="1">
-        <v>1431156.32</v>
+        <v>2077484.11</v>
       </c>
       <c r="O140" s="1">
-        <v>0.29</v>
+        <v>0.42</v>
       </c>
       <c r="P140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
       <c r="B141" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="C141" s="1">
-        <v>2159000.0</v>
+        <v>1360000.0</v>
       </c>
       <c r="D141" s="1">
-        <v>100.571</v>
+        <v>103.247</v>
       </c>
       <c r="E141" s="1">
-        <v>102.17381658</v>
+        <v>99.81182206</v>
       </c>
       <c r="F141" t="s">
         <v>8</v>
       </c>
       <c r="G141">
         <v>1.0</v>
       </c>
       <c r="H141" s="1">
-        <v>2205932.7</v>
+        <v>1357440.78</v>
       </c>
       <c r="I141" s="1">
-        <v>-34604.81</v>
+        <v>46718.42</v>
       </c>
       <c r="J141" s="1">
-        <v>-1.5687155823022</v>
+        <v>3.4416543755227</v>
       </c>
       <c r="K141">
-        <v>1.2</v>
+        <v>3.39</v>
       </c>
       <c r="L141" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="M141" s="1">
-        <v>2171327.89</v>
+        <v>1404159.2</v>
       </c>
       <c r="N141" s="1">
-        <v>2197301.49</v>
+        <v>1450324.68</v>
       </c>
       <c r="O141" s="1">
-        <v>0.44</v>
+        <v>0.29</v>
       </c>
       <c r="P141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="B142" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="C142" s="1">
-        <v>1817000.0</v>
+        <v>2159000.0</v>
       </c>
       <c r="D142" s="1">
-        <v>85.13</v>
+        <v>100.723</v>
       </c>
       <c r="E142" s="1">
-        <v>97.56207595</v>
+        <v>102.17381658</v>
       </c>
       <c r="F142" t="s">
         <v>8</v>
       </c>
       <c r="G142">
         <v>1.0</v>
       </c>
       <c r="H142" s="1">
-        <v>1772702.92</v>
+        <v>2205932.7</v>
       </c>
       <c r="I142" s="1">
-        <v>-225890.82</v>
+        <v>-31323.13</v>
       </c>
       <c r="J142" s="1">
-        <v>-12.742734129416</v>
+        <v>-1.4199494844063</v>
       </c>
       <c r="K142">
-        <v>4.08</v>
+        <v>1.6</v>
       </c>
       <c r="L142" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="M142" s="1">
-        <v>1546812.1</v>
+        <v>2174609.57</v>
       </c>
       <c r="N142" s="1">
-        <v>1620854.85</v>
+        <v>2209111.82</v>
       </c>
       <c r="O142" s="1">
-        <v>0.32</v>
+        <v>0.44</v>
       </c>
       <c r="P142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="B143" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="C143" s="1">
-        <v>1907000.0</v>
+        <v>1817000.0</v>
       </c>
       <c r="D143" s="1">
-        <v>99.83</v>
+        <v>77.463</v>
       </c>
       <c r="E143" s="1">
-        <v>100.07713005</v>
+        <v>97.56207595</v>
       </c>
       <c r="F143" t="s">
         <v>8</v>
       </c>
       <c r="G143">
         <v>1.0</v>
       </c>
       <c r="H143" s="1">
-        <v>1908470.87</v>
+        <v>1772702.92</v>
       </c>
       <c r="I143" s="1">
-        <v>-4712.77</v>
+        <v>-365200.21</v>
       </c>
       <c r="J143" s="1">
-        <v>-0.24693958257796</v>
+        <v>-20.601320496499</v>
       </c>
       <c r="K143">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="L143" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="M143" s="1">
-        <v>1903758.1</v>
+        <v>1407502.71</v>
       </c>
       <c r="N143" s="1">
-        <v>1905453.21</v>
+        <v>1409319.71</v>
       </c>
       <c r="O143" s="1">
-        <v>0.38</v>
+        <v>0.28</v>
       </c>
       <c r="P143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="B144" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="C144" s="1">
-        <v>3800000.0</v>
+        <v>1907000.0</v>
       </c>
       <c r="D144" s="1">
-        <v>100.744</v>
+        <v>100.617</v>
       </c>
       <c r="E144" s="1">
-        <v>100.0646</v>
+        <v>100.07713005</v>
       </c>
       <c r="F144" t="s">
         <v>8</v>
       </c>
       <c r="G144">
         <v>1.0</v>
       </c>
       <c r="H144" s="1">
-        <v>3802454.8</v>
+        <v>1908470.87</v>
       </c>
       <c r="I144" s="1">
-        <v>25817.2</v>
+        <v>10295.32</v>
       </c>
       <c r="J144" s="1">
-        <v>0.67896139094145</v>
+        <v>0.53945387177956</v>
       </c>
       <c r="K144">
-        <v>0.39</v>
+        <v>0.32</v>
       </c>
       <c r="L144" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="M144" s="1">
-        <v>3828272.0</v>
+        <v>1918766.19</v>
       </c>
       <c r="N144" s="1">
-        <v>3843143.43</v>
+        <v>1924910.97</v>
       </c>
       <c r="O144" s="1">
-        <v>0.77</v>
+        <v>0.38</v>
       </c>
       <c r="P144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="B145" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="C145" s="1">
-        <v>3332000.0</v>
+        <v>3800000.0</v>
       </c>
       <c r="D145" s="1">
-        <v>103.385</v>
+        <v>100.997</v>
       </c>
       <c r="E145" s="1">
-        <v>102.94102671</v>
+        <v>100.0646</v>
       </c>
       <c r="F145" t="s">
         <v>8</v>
       </c>
       <c r="G145">
         <v>1.0</v>
       </c>
       <c r="H145" s="1">
-        <v>3429995.01</v>
+        <v>3802454.8</v>
       </c>
       <c r="I145" s="1">
-        <v>14793.19</v>
+        <v>35431.2</v>
       </c>
       <c r="J145" s="1">
-        <v>0.43128896563613</v>
+        <v>0.93179805845424</v>
       </c>
       <c r="K145">
-        <v>1.56</v>
+        <v>0.72</v>
       </c>
       <c r="L145" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
       <c r="M145" s="1">
-        <v>3444788.2</v>
+        <v>3837886.0</v>
       </c>
       <c r="N145" s="1">
-        <v>3496642.45</v>
+        <v>3865340.95</v>
       </c>
       <c r="O145" s="1">
-        <v>0.7</v>
+        <v>0.77</v>
       </c>
       <c r="P145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="B146" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="C146" s="1">
-        <v>497000.0</v>
+        <v>3332000.0</v>
       </c>
       <c r="D146" s="1">
-        <v>104.103</v>
+        <v>103.703</v>
       </c>
       <c r="E146" s="1">
-        <v>100.60017505</v>
+        <v>102.94102671</v>
       </c>
       <c r="F146" t="s">
         <v>8</v>
       </c>
       <c r="G146">
         <v>1.0</v>
       </c>
       <c r="H146" s="1">
-        <v>499982.87</v>
+        <v>3429995.01</v>
       </c>
       <c r="I146" s="1">
-        <v>17409.04</v>
+        <v>25388.95</v>
       </c>
       <c r="J146" s="1">
-        <v>3.481927290829</v>
+        <v>0.74020370076282</v>
       </c>
       <c r="K146">
-        <v>3.97</v>
+        <v>1.95</v>
       </c>
       <c r="L146" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
       <c r="M146" s="1">
-        <v>517391.91</v>
+        <v>3455383.96</v>
       </c>
       <c r="N146" s="1">
-        <v>537106.81</v>
+        <v>3520357.96</v>
       </c>
       <c r="O146" s="1">
-        <v>0.11</v>
+        <v>0.7</v>
       </c>
       <c r="P146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="B147" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="C147" s="1">
         <v>6595000.0</v>
       </c>
       <c r="D147" s="1">
-        <v>79.943</v>
+        <v>80.255</v>
       </c>
       <c r="E147" s="1">
         <v>77.42602805</v>
       </c>
       <c r="F147" t="s">
         <v>8</v>
       </c>
       <c r="G147">
         <v>1.0</v>
       </c>
       <c r="H147" s="1">
         <v>5106246.55</v>
       </c>
       <c r="I147" s="1">
-        <v>165994.3</v>
+        <v>186570.7</v>
       </c>
       <c r="J147" s="1">
-        <v>3.2508085611338</v>
+        <v>3.6537738272744</v>
       </c>
       <c r="K147">
-        <v>0.55</v>
+        <v>0.62</v>
       </c>
       <c r="L147" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="M147" s="1">
-        <v>5272240.85</v>
+        <v>5292817.25</v>
       </c>
       <c r="N147" s="1">
-        <v>5308423.01</v>
+        <v>5333471.36</v>
       </c>
       <c r="O147" s="1">
-        <v>1.06</v>
+        <v>1.07</v>
       </c>
       <c r="P147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="B148" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="C148" s="1">
-        <v>1878000.0</v>
+        <v>3078000.0</v>
       </c>
       <c r="D148" s="1">
-        <v>92.392</v>
+        <v>89.937</v>
       </c>
       <c r="E148" s="1">
-        <v>99.95192119</v>
+        <v>96.25274529</v>
       </c>
       <c r="F148" t="s">
         <v>8</v>
       </c>
       <c r="G148">
         <v>1.0</v>
       </c>
       <c r="H148" s="1">
-        <v>1877097.08</v>
+        <v>2962659.5</v>
       </c>
       <c r="I148" s="1">
-        <v>-141975.32</v>
+        <v>-194398.64</v>
       </c>
       <c r="J148" s="1">
-        <v>-7.5635576610667</v>
+        <v>-6.5616261335466</v>
       </c>
       <c r="K148">
-        <v>0.1</v>
+        <v>0.36</v>
       </c>
       <c r="L148" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="M148" s="1">
-        <v>1735121.76</v>
+        <v>2768260.86</v>
       </c>
       <c r="N148" s="1">
-        <v>1736999.76</v>
+        <v>2779418.61</v>
       </c>
       <c r="O148" s="1">
-        <v>0.35</v>
+        <v>0.56</v>
       </c>
       <c r="P148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="B149" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="C149" s="1">
         <v>3200000.0</v>
       </c>
       <c r="D149" s="1">
-        <v>103.105</v>
+        <v>103.47</v>
       </c>
       <c r="E149" s="1">
         <v>100.14981813</v>
       </c>
       <c r="F149" t="s">
         <v>8</v>
       </c>
       <c r="G149">
         <v>1.0</v>
       </c>
       <c r="H149" s="1">
         <v>3204794.18</v>
       </c>
       <c r="I149" s="1">
-        <v>94565.82</v>
+        <v>106245.82</v>
       </c>
       <c r="J149" s="1">
-        <v>2.9507611000467</v>
+        <v>3.3152150819245</v>
       </c>
       <c r="K149">
-        <v>5.24</v>
+        <v>0.19</v>
       </c>
       <c r="L149" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="M149" s="1">
-        <v>3299360.0</v>
+        <v>3311040.0</v>
       </c>
       <c r="N149" s="1">
-        <v>3467118.9</v>
+        <v>3317166.03</v>
       </c>
       <c r="O149" s="1">
-        <v>0.69</v>
+        <v>0.66</v>
       </c>
       <c r="P149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="B150" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
       <c r="C150" s="1">
         <v>1298000.0</v>
       </c>
       <c r="D150" s="1">
-        <v>99.959</v>
+        <v>100.335</v>
       </c>
       <c r="E150" s="1">
         <v>100.15715331</v>
       </c>
       <c r="F150" t="s">
         <v>8</v>
       </c>
       <c r="G150">
         <v>1.0</v>
       </c>
       <c r="H150" s="1">
         <v>1300039.85</v>
       </c>
       <c r="I150" s="1">
-        <v>-2572.03</v>
+        <v>2308.45</v>
       </c>
       <c r="J150" s="1">
-        <v>-0.19784239690806</v>
+        <v>0.17756763379215</v>
       </c>
       <c r="K150">
-        <v>0.1</v>
+        <v>0.36</v>
       </c>
       <c r="L150" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="M150" s="1">
-        <v>1297467.82</v>
+        <v>1302348.3</v>
       </c>
       <c r="N150" s="1">
-        <v>1298765.82</v>
+        <v>1307053.55</v>
       </c>
       <c r="O150" s="1">
         <v>0.26</v>
       </c>
       <c r="P150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="B151" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
       <c r="C151" s="1">
         <v>2000000.0</v>
       </c>
       <c r="D151" s="1">
-        <v>97.961</v>
+        <v>99.493</v>
       </c>
       <c r="E151" s="1">
         <v>100.445238</v>
       </c>
       <c r="F151" t="s">
         <v>8</v>
       </c>
       <c r="G151">
         <v>1.0</v>
       </c>
       <c r="H151" s="1">
         <v>2008904.76</v>
       </c>
       <c r="I151" s="1">
-        <v>-49684.76</v>
+        <v>-19044.76</v>
       </c>
       <c r="J151" s="1">
-        <v>-2.4732262568784</v>
+        <v>-0.94801706776781</v>
       </c>
       <c r="K151">
-        <v>1.19</v>
+        <v>0.08</v>
       </c>
       <c r="L151" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="M151" s="1">
-        <v>1959220.0</v>
+        <v>1989860.0</v>
       </c>
       <c r="N151" s="1">
-        <v>1983026.11</v>
+        <v>1991472.64</v>
       </c>
       <c r="O151" s="1">
         <v>0.4</v>
       </c>
       <c r="P151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="B152" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="C152" s="1">
         <v>1419000.0</v>
       </c>
       <c r="D152" s="1">
-        <v>98.753</v>
+        <v>99.171</v>
       </c>
       <c r="E152" s="1">
         <v>99.95674066</v>
       </c>
       <c r="F152" t="s">
         <v>8</v>
       </c>
       <c r="G152">
         <v>1.0</v>
       </c>
       <c r="H152" s="1">
         <v>1418386.15</v>
       </c>
       <c r="I152" s="1">
-        <v>-17081.08</v>
+        <v>-11149.66</v>
       </c>
       <c r="J152" s="1">
-        <v>-1.2042616180368</v>
+        <v>-0.78608071574867</v>
       </c>
       <c r="K152">
-        <v>3.63</v>
+        <v>3.93</v>
       </c>
       <c r="L152" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="M152" s="1">
-        <v>1401305.07</v>
+        <v>1407236.49</v>
       </c>
       <c r="N152" s="1">
-        <v>1452855.59</v>
+        <v>1462956.54</v>
       </c>
       <c r="O152" s="1">
         <v>0.29</v>
       </c>
       <c r="P152">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:16">
       <c r="A153" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="B153" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="C153" s="1">
         <v>2643000.0</v>
       </c>
       <c r="D153" s="1">
-        <v>96.742</v>
+        <v>96.322</v>
       </c>
       <c r="E153" s="1">
         <v>91.98892622</v>
       </c>
       <c r="F153" t="s">
         <v>8</v>
       </c>
       <c r="G153">
         <v>1.0</v>
       </c>
       <c r="H153" s="1">
         <v>2431267.32</v>
       </c>
       <c r="I153" s="1">
-        <v>125623.74</v>
+        <v>114523.14</v>
       </c>
       <c r="J153" s="1">
-        <v>5.1670064812124</v>
+        <v>4.7104297852365</v>
       </c>
       <c r="K153">
-        <v>0.43</v>
+        <v>0.56</v>
       </c>
       <c r="L153" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="M153" s="1">
-        <v>2556891.06</v>
+        <v>2545790.46</v>
       </c>
       <c r="N153" s="1">
-        <v>2568123.81</v>
+        <v>2560492.15</v>
       </c>
       <c r="O153" s="1">
         <v>0.51</v>
       </c>
       <c r="P153">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:16">
       <c r="A154" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="B154" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
       <c r="C154" s="1">
         <v>3442000.0</v>
       </c>
       <c r="D154" s="1">
-        <v>99.175</v>
+        <v>97.867</v>
       </c>
       <c r="E154" s="1">
         <v>100.02073707</v>
       </c>
       <c r="F154" t="s">
         <v>8</v>
       </c>
       <c r="G154">
         <v>1.0</v>
       </c>
       <c r="H154" s="1">
         <v>3442713.77</v>
       </c>
       <c r="I154" s="1">
-        <v>-29110.27</v>
+        <v>-74131.63</v>
       </c>
       <c r="J154" s="1">
-        <v>-0.84556172673048</v>
+        <v>-2.1532905420714</v>
       </c>
       <c r="K154">
-        <v>0.45</v>
+        <v>0.7</v>
       </c>
       <c r="L154" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="M154" s="1">
-        <v>3413603.5</v>
+        <v>3368582.14</v>
       </c>
       <c r="N154" s="1">
-        <v>3429044.69</v>
+        <v>3392556.63</v>
       </c>
       <c r="O154" s="1">
-        <v>0.69</v>
+        <v>0.68</v>
       </c>
       <c r="P154">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:16">
       <c r="A155" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="B155" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
       <c r="C155" s="1">
         <v>1732000.0</v>
       </c>
       <c r="D155" s="1">
-        <v>101.864</v>
+        <v>101.564</v>
       </c>
       <c r="E155" s="1">
         <v>100.16080774</v>
       </c>
       <c r="F155" t="s">
         <v>8</v>
       </c>
       <c r="G155">
         <v>1.0</v>
       </c>
       <c r="H155" s="1">
         <v>1734785.19</v>
       </c>
       <c r="I155" s="1">
-        <v>29499.29</v>
+        <v>24303.29</v>
       </c>
       <c r="J155" s="1">
-        <v>1.7004577955845</v>
+        <v>1.4009394442663</v>
       </c>
       <c r="K155">
-        <v>1.23</v>
+        <v>1.49</v>
       </c>
       <c r="L155" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="M155" s="1">
-        <v>1764284.48</v>
+        <v>1759088.48</v>
       </c>
       <c r="N155" s="1">
-        <v>1785501.48</v>
+        <v>1784851.98</v>
       </c>
       <c r="O155" s="1">
         <v>0.36</v>
       </c>
       <c r="P155">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:16">
       <c r="A156" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="B156" t="s">
-        <v>493</v>
+        <v>494</v>
       </c>
       <c r="C156" s="1">
-        <v>4000000.0</v>
+        <v>3800000.0</v>
       </c>
       <c r="D156" s="1">
-        <v>99.687</v>
+        <v>99.54</v>
       </c>
       <c r="E156" s="1">
-        <v>100.0558075</v>
+        <v>100.05580737</v>
       </c>
       <c r="F156" t="s">
         <v>8</v>
       </c>
       <c r="G156">
         <v>1.0</v>
       </c>
       <c r="H156" s="1">
-        <v>4002232.3</v>
+        <v>3802120.68</v>
       </c>
       <c r="I156" s="1">
-        <v>-14752.3</v>
+        <v>-19600.68</v>
       </c>
       <c r="J156" s="1">
-        <v>-0.36860179255462</v>
+        <v>-0.51551967045928</v>
       </c>
       <c r="K156">
-        <v>3.07</v>
+        <v>3.3</v>
       </c>
       <c r="L156" t="s">
-        <v>494</v>
+        <v>495</v>
       </c>
       <c r="M156" s="1">
-        <v>3987480.0</v>
+        <v>3782520.0</v>
       </c>
       <c r="N156" s="1">
-        <v>4110356.71</v>
+        <v>3907841.92</v>
       </c>
       <c r="O156" s="1">
-        <v>0.82</v>
+        <v>0.78</v>
       </c>
       <c r="P156">
         <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:16">
       <c r="A157" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="B157" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
       <c r="C157" s="1">
-        <v>5108000.0</v>
+        <v>6148000.0</v>
       </c>
       <c r="D157" s="1">
-        <v>98.493</v>
+        <v>98.452</v>
       </c>
       <c r="E157" s="1">
-        <v>99.50742991</v>
+        <v>98.72295901</v>
       </c>
       <c r="F157" t="s">
         <v>8</v>
       </c>
       <c r="G157">
         <v>1.0</v>
       </c>
       <c r="H157" s="1">
-        <v>5082839.52</v>
+        <v>6069487.52</v>
       </c>
       <c r="I157" s="1">
-        <v>-51817.08</v>
+        <v>-16658.56</v>
       </c>
       <c r="J157" s="1">
-        <v>-1.0194514266309</v>
+        <v>-0.27446402921346</v>
       </c>
       <c r="K157">
-        <v>0.12</v>
+        <v>0.5</v>
       </c>
       <c r="L157" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
       <c r="M157" s="1">
-        <v>5031022.44</v>
+        <v>6052828.96</v>
       </c>
       <c r="N157" s="1">
-        <v>5037145.04</v>
+        <v>6083358.41</v>
       </c>
       <c r="O157" s="1">
-        <v>1.01</v>
+        <v>1.22</v>
       </c>
       <c r="P157">
         <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:16">
       <c r="A158" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="B158" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="C158" s="1">
         <v>2465000.0</v>
       </c>
       <c r="D158" s="1">
-        <v>83.717</v>
+        <v>86.824</v>
       </c>
       <c r="E158" s="1">
         <v>100.27475375</v>
       </c>
       <c r="F158" t="s">
         <v>8</v>
       </c>
       <c r="G158">
         <v>1.0</v>
       </c>
       <c r="H158" s="1">
         <v>2471772.68</v>
       </c>
       <c r="I158" s="1">
-        <v>-408148.63</v>
+        <v>-331561.08</v>
       </c>
       <c r="J158" s="1">
-        <v>-16.512385354142</v>
+        <v>-13.413898562873</v>
       </c>
       <c r="K158">
-        <v>0.62</v>
+        <v>0.96</v>
       </c>
       <c r="L158" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
       <c r="M158" s="1">
-        <v>2063624.05</v>
+        <v>2140211.6</v>
       </c>
       <c r="N158" s="1">
-        <v>2078910.47</v>
+        <v>2163945.78</v>
       </c>
       <c r="O158" s="1">
-        <v>0.42</v>
+        <v>0.43</v>
       </c>
       <c r="P158">
         <v>1</v>
       </c>
     </row>
     <row r="159" spans="1:16">
       <c r="A159" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="B159" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
       <c r="C159" s="1">
         <v>533000.0</v>
       </c>
       <c r="D159" s="1">
-        <v>99.308</v>
+        <v>99.833</v>
       </c>
       <c r="E159" s="1">
         <v>100.0</v>
       </c>
       <c r="F159" t="s">
         <v>8</v>
       </c>
       <c r="G159">
         <v>1.0</v>
       </c>
       <c r="H159" s="1">
         <v>533000.0</v>
       </c>
       <c r="I159" s="1">
-        <v>-3688.36</v>
+        <v>-890.11</v>
       </c>
       <c r="J159" s="1">
-        <v>-0.692</v>
+        <v>-0.167</v>
       </c>
       <c r="K159">
-        <v>1.31</v>
+        <v>1.82</v>
       </c>
       <c r="L159" t="s">
-        <v>503</v>
+        <v>504</v>
       </c>
       <c r="M159" s="1">
-        <v>529311.64</v>
+        <v>532109.89</v>
       </c>
       <c r="N159" s="1">
-        <v>536275.8</v>
+        <v>541833.44</v>
       </c>
       <c r="O159" s="1">
         <v>0.11</v>
       </c>
       <c r="P159">
         <v>1</v>
       </c>
     </row>
     <row r="160" spans="1:16">
       <c r="A160" t="s">
-        <v>504</v>
+        <v>505</v>
       </c>
       <c r="B160" t="s">
-        <v>505</v>
+        <v>506</v>
       </c>
       <c r="C160" s="1">
-        <v>4270000.0</v>
+        <v>2066000.0</v>
       </c>
       <c r="D160" s="1">
-        <v>93.408</v>
+        <v>102.557</v>
       </c>
       <c r="E160" s="1">
-        <v>94.5</v>
+        <v>98.653</v>
       </c>
       <c r="F160" t="s">
         <v>8</v>
       </c>
       <c r="G160">
         <v>1.0</v>
       </c>
       <c r="H160" s="1">
-        <v>4035150.0</v>
+        <v>2038170.98</v>
       </c>
       <c r="I160" s="1">
-        <v>-46628.4</v>
+        <v>80656.64</v>
       </c>
       <c r="J160" s="1">
-        <v>-1.1555555555556</v>
+        <v>3.9573048969621</v>
       </c>
       <c r="K160">
-        <v>0.74</v>
+        <v>0.1</v>
       </c>
       <c r="L160" t="s">
-        <v>506</v>
+        <v>507</v>
       </c>
       <c r="M160" s="1">
-        <v>3988521.6</v>
+        <v>2118827.62</v>
       </c>
       <c r="N160" s="1">
-        <v>4019953.54</v>
+        <v>2120907.97</v>
       </c>
       <c r="O160" s="1">
-        <v>0.8</v>
+        <v>0.42</v>
       </c>
       <c r="P160">
         <v>1</v>
       </c>
     </row>
     <row r="161" spans="1:16">
       <c r="A161" t="s">
-        <v>507</v>
+        <v>508</v>
       </c>
       <c r="B161" t="s">
-        <v>508</v>
+        <v>509</v>
       </c>
       <c r="C161" s="1">
-        <v>2900000.0</v>
+        <v>4270000.0</v>
       </c>
       <c r="D161" s="1">
-        <v>97.195</v>
+        <v>94.07</v>
       </c>
       <c r="E161" s="1">
-        <v>100.0</v>
+        <v>94.5</v>
       </c>
       <c r="F161" t="s">
         <v>8</v>
       </c>
       <c r="G161">
         <v>1.0</v>
       </c>
       <c r="H161" s="1">
-        <v>2900000.0</v>
+        <v>4035150.0</v>
       </c>
       <c r="I161" s="1">
-        <v>-81345.0</v>
+        <v>-18361.0</v>
       </c>
       <c r="J161" s="1">
-        <v>-2.805</v>
+        <v>-0.45502645502646</v>
       </c>
       <c r="K161">
-        <v>0.76</v>
+        <v>0.88</v>
       </c>
       <c r="L161" t="s">
-        <v>509</v>
+        <v>510</v>
       </c>
       <c r="M161" s="1">
-        <v>2818655.0</v>
+        <v>4016789.0</v>
       </c>
       <c r="N161" s="1">
-        <v>2840584.01</v>
+        <v>4054448.03</v>
       </c>
       <c r="O161" s="1">
-        <v>0.57</v>
+        <v>0.81</v>
       </c>
       <c r="P161">
         <v>1</v>
       </c>
     </row>
     <row r="162" spans="1:16">
       <c r="A162" t="s">
-        <v>510</v>
+        <v>511</v>
       </c>
       <c r="B162" t="s">
-        <v>511</v>
+        <v>512</v>
       </c>
       <c r="C162" s="1">
-        <v>2100000.0</v>
+        <v>1900000.0</v>
       </c>
       <c r="D162" s="1">
-        <v>93.723</v>
+        <v>98.286</v>
       </c>
       <c r="E162" s="1">
-        <v>94.06809095</v>
+        <v>100.0</v>
       </c>
       <c r="F162" t="s">
         <v>8</v>
       </c>
       <c r="G162">
         <v>1.0</v>
       </c>
       <c r="H162" s="1">
-        <v>1975429.91</v>
+        <v>1900000.0</v>
       </c>
       <c r="I162" s="1">
-        <v>-7246.91</v>
+        <v>-32566.0</v>
       </c>
       <c r="J162" s="1">
-        <v>-0.36685229697671</v>
+        <v>-1.714</v>
       </c>
       <c r="K162">
-        <v>2.05</v>
+        <v>1.02</v>
       </c>
       <c r="L162" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
       <c r="M162" s="1">
-        <v>1968183.0</v>
+        <v>1867434.0</v>
       </c>
       <c r="N162" s="1">
-        <v>2011243.93</v>
+        <v>1886818.42</v>
       </c>
       <c r="O162" s="1">
-        <v>0.4</v>
+        <v>0.38</v>
       </c>
       <c r="P162">
         <v>1</v>
       </c>
     </row>
     <row r="163" spans="1:16">
       <c r="A163" t="s">
-        <v>513</v>
+        <v>514</v>
       </c>
       <c r="B163" t="s">
-        <v>511</v>
+        <v>515</v>
       </c>
       <c r="C163" s="1">
         <v>1100000.0</v>
       </c>
       <c r="D163" s="1">
-        <v>97.685</v>
+        <v>97.884</v>
       </c>
       <c r="E163" s="1">
         <v>87.394</v>
       </c>
       <c r="F163" t="s">
         <v>8</v>
       </c>
       <c r="G163">
         <v>1.0</v>
       </c>
       <c r="H163" s="1">
         <v>961334.0</v>
       </c>
       <c r="I163" s="1">
-        <v>113201.0</v>
+        <v>115390.0</v>
       </c>
       <c r="J163" s="1">
-        <v>11.775407922741</v>
+        <v>12.003112341808</v>
       </c>
       <c r="K163">
-        <v>2.39</v>
+        <v>2.56</v>
       </c>
       <c r="L163" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
       <c r="M163" s="1">
-        <v>1074535.0</v>
+        <v>1076724.0</v>
       </c>
       <c r="N163" s="1">
-        <v>1100833.74</v>
+        <v>1104932.22</v>
       </c>
       <c r="O163" s="1">
         <v>0.22</v>
       </c>
       <c r="P163">
         <v>1</v>
       </c>
     </row>
     <row r="164" spans="1:16">
       <c r="A164" t="s">
+        <v>517</v>
+      </c>
+      <c r="B164" t="s">
         <v>515</v>
       </c>
-      <c r="B164" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C164" s="1">
-        <v>2010000.0</v>
+        <v>2100000.0</v>
       </c>
       <c r="D164" s="1">
-        <v>103.137</v>
+        <v>95.115</v>
       </c>
       <c r="E164" s="1">
-        <v>102.4847393</v>
+        <v>94.06809095</v>
       </c>
       <c r="F164" t="s">
         <v>8</v>
       </c>
       <c r="G164">
         <v>1.0</v>
       </c>
       <c r="H164" s="1">
-        <v>2059943.26</v>
+        <v>1975429.91</v>
       </c>
       <c r="I164" s="1">
-        <v>13110.44</v>
+        <v>21985.09</v>
       </c>
       <c r="J164" s="1">
-        <v>0.63644665630256</v>
+        <v>1.112926856514</v>
       </c>
       <c r="K164">
-        <v>0.03</v>
-[...2 lines deleted...]
-        <v>536.92</v>
+        <v>2.19</v>
+      </c>
+      <c r="L164" t="s">
+        <v>518</v>
       </c>
       <c r="M164" s="1">
-        <v>2073053.7</v>
+        <v>1997415.0</v>
       </c>
       <c r="N164" s="1">
-        <v>2073590.62</v>
+        <v>2043483.36</v>
       </c>
       <c r="O164" s="1">
         <v>0.41</v>
       </c>
       <c r="P164">
         <v>1</v>
       </c>
     </row>
     <row r="165" spans="1:16">
       <c r="A165" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
       <c r="B165" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="C165" s="1">
         <v>1180000.0</v>
       </c>
       <c r="D165" s="1">
-        <v>91.384</v>
+        <v>94.721</v>
       </c>
       <c r="E165" s="1">
         <v>93.0</v>
       </c>
       <c r="F165" t="s">
         <v>8</v>
       </c>
       <c r="G165">
         <v>1.0</v>
       </c>
       <c r="H165" s="1">
         <v>1097400.0</v>
       </c>
       <c r="I165" s="1">
-        <v>-19068.8</v>
+        <v>20307.8</v>
       </c>
       <c r="J165" s="1">
-        <v>-1.7376344086022</v>
+        <v>1.8505376344086</v>
       </c>
       <c r="K165">
-        <v>2.28</v>
+        <v>2.62</v>
       </c>
       <c r="L165" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
       <c r="M165" s="1">
-        <v>1078331.2</v>
+        <v>1117707.8</v>
       </c>
       <c r="N165" s="1">
-        <v>1105282.73</v>
+        <v>1148617.24</v>
       </c>
       <c r="O165" s="1">
-        <v>0.22</v>
+        <v>0.23</v>
       </c>
       <c r="P165">
         <v>1</v>
       </c>
     </row>
     <row r="166" spans="1:16">
       <c r="A166" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
       <c r="B166" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="C166" s="1">
         <v>1521000.0</v>
       </c>
       <c r="D166" s="1">
-        <v>100.377</v>
+        <v>101.343</v>
       </c>
       <c r="E166" s="1">
         <v>104.28968508</v>
       </c>
       <c r="F166" t="s">
         <v>8</v>
       </c>
       <c r="G166">
         <v>1.0</v>
       </c>
       <c r="H166" s="1">
         <v>1586246.11</v>
       </c>
       <c r="I166" s="1">
-        <v>-59511.94</v>
+        <v>-44819.08</v>
       </c>
       <c r="J166" s="1">
-        <v>-3.7517469467585</v>
+        <v>-2.825480845466</v>
       </c>
       <c r="K166">
-        <v>2.88</v>
+        <v>3.3</v>
       </c>
       <c r="L166" t="s">
-        <v>522</v>
+        <v>524</v>
       </c>
       <c r="M166" s="1">
-        <v>1526734.17</v>
+        <v>1541427.03</v>
       </c>
       <c r="N166" s="1">
-        <v>1570536.86</v>
+        <v>1591662.28</v>
       </c>
       <c r="O166" s="1">
-        <v>0.31</v>
+        <v>0.32</v>
       </c>
       <c r="P166">
         <v>1</v>
       </c>
     </row>
     <row r="167" spans="1:16">
       <c r="A167" t="s">
-        <v>523</v>
+        <v>525</v>
       </c>
       <c r="B167" t="s">
-        <v>524</v>
+        <v>526</v>
       </c>
       <c r="C167" s="1">
         <v>1500000.0</v>
       </c>
       <c r="D167" s="1">
-        <v>96.856</v>
+        <v>100.706</v>
       </c>
       <c r="E167" s="1">
         <v>100.0</v>
       </c>
       <c r="F167" t="s">
         <v>8</v>
       </c>
       <c r="G167">
         <v>1.0</v>
       </c>
       <c r="H167" s="1">
         <v>1500000.0</v>
       </c>
       <c r="I167" s="1">
-        <v>-47160.0</v>
+        <v>10590.0</v>
       </c>
       <c r="J167" s="1">
-        <v>-3.144</v>
+        <v>0.706</v>
       </c>
       <c r="K167">
-        <v>1.4</v>
+        <v>1.87</v>
       </c>
       <c r="L167" t="s">
-        <v>525</v>
+        <v>527</v>
       </c>
       <c r="M167" s="1">
-        <v>1452840.0</v>
+        <v>1510590.0</v>
       </c>
       <c r="N167" s="1">
-        <v>1473829.58</v>
+        <v>1538688.96</v>
       </c>
       <c r="O167" s="1">
-        <v>0.29</v>
+        <v>0.31</v>
       </c>
       <c r="P167">
         <v>1</v>
       </c>
     </row>
     <row r="168" spans="1:16">
       <c r="A168" t="s">
-        <v>526</v>
+        <v>528</v>
       </c>
       <c r="B168" t="s">
-        <v>527</v>
+        <v>529</v>
       </c>
       <c r="C168" s="1">
         <v>1974000.0</v>
       </c>
       <c r="D168" s="1">
-        <v>99.69</v>
+        <v>100.415</v>
       </c>
       <c r="E168" s="1">
         <v>99.44707143</v>
       </c>
       <c r="F168" t="s">
         <v>8</v>
       </c>
       <c r="G168">
         <v>1.0</v>
       </c>
       <c r="H168" s="1">
         <v>1963085.19</v>
       </c>
       <c r="I168" s="1">
-        <v>4795.41</v>
+        <v>19106.91</v>
       </c>
       <c r="J168" s="1">
-        <v>0.24427926125814</v>
+        <v>0.97331028206677</v>
       </c>
       <c r="K168">
-        <v>3.38</v>
+        <v>3.62</v>
       </c>
       <c r="L168" t="s">
-        <v>528</v>
+        <v>530</v>
       </c>
       <c r="M168" s="1">
-        <v>1967880.6</v>
+        <v>1982192.1</v>
       </c>
       <c r="N168" s="1">
-        <v>2034605.91</v>
+        <v>2053667.35</v>
       </c>
       <c r="O168" s="1">
         <v>0.41</v>
       </c>
       <c r="P168">
         <v>1</v>
       </c>
     </row>
     <row r="169" spans="1:16">
       <c r="A169" t="s">
-        <v>529</v>
+        <v>531</v>
       </c>
       <c r="B169" t="s">
-        <v>530</v>
+        <v>532</v>
       </c>
       <c r="C169" s="1">
         <v>3000000.0</v>
       </c>
       <c r="D169" s="1">
-        <v>101.009</v>
+        <v>101.326</v>
       </c>
       <c r="E169" s="1">
         <v>100.82032267</v>
       </c>
       <c r="F169" t="s">
         <v>8</v>
       </c>
       <c r="G169">
         <v>1.0</v>
       </c>
       <c r="H169" s="1">
         <v>3024609.68</v>
       </c>
       <c r="I169" s="1">
-        <v>5660.32</v>
+        <v>15170.32</v>
       </c>
       <c r="J169" s="1">
-        <v>0.18714216374524</v>
+        <v>0.50156289918374</v>
       </c>
       <c r="K169">
-        <v>1.63</v>
+        <v>1.88</v>
       </c>
       <c r="L169" t="s">
-        <v>531</v>
+        <v>533</v>
       </c>
       <c r="M169" s="1">
-        <v>3030270.0</v>
+        <v>3039780.0</v>
       </c>
       <c r="N169" s="1">
-        <v>3079124.17</v>
+        <v>3096290.42</v>
       </c>
       <c r="O169" s="1">
         <v>0.62</v>
       </c>
       <c r="P169">
         <v>1</v>
       </c>
     </row>
     <row r="170" spans="1:16">
       <c r="A170" t="s">
-        <v>532</v>
+        <v>534</v>
       </c>
       <c r="B170" t="s">
-        <v>533</v>
+        <v>535</v>
       </c>
       <c r="C170" s="1">
         <v>1300000.0</v>
       </c>
       <c r="D170" s="1">
-        <v>110.136</v>
+        <v>110.343</v>
       </c>
       <c r="E170" s="1">
         <v>113.539</v>
       </c>
       <c r="F170" t="s">
         <v>8</v>
       </c>
       <c r="G170">
         <v>1.0</v>
       </c>
       <c r="H170" s="1">
         <v>1476007.0</v>
       </c>
       <c r="I170" s="1">
-        <v>-44239.0</v>
+        <v>-41548.0</v>
       </c>
       <c r="J170" s="1">
-        <v>-2.9972080078211</v>
+        <v>-2.8148917992936</v>
       </c>
       <c r="K170">
-        <v>0.16</v>
+        <v>0.59</v>
       </c>
       <c r="L170" t="s">
-        <v>534</v>
+        <v>536</v>
       </c>
       <c r="M170" s="1">
-        <v>1431768.0</v>
+        <v>1434459.0</v>
       </c>
       <c r="N170" s="1">
-        <v>1433898.56</v>
+        <v>1442182.26</v>
       </c>
       <c r="O170" s="1">
         <v>0.29</v>
       </c>
       <c r="P170">
         <v>1</v>
       </c>
     </row>
     <row r="171" spans="1:16">
       <c r="A171" t="s">
-        <v>535</v>
+        <v>537</v>
       </c>
       <c r="B171" t="s">
-        <v>536</v>
+        <v>538</v>
       </c>
       <c r="C171" s="1">
         <v>2224000.0</v>
       </c>
       <c r="D171" s="1">
-        <v>90.822</v>
+        <v>90.482</v>
       </c>
       <c r="E171" s="1">
         <v>99.83244604</v>
       </c>
       <c r="F171" t="s">
         <v>8</v>
       </c>
       <c r="G171">
         <v>1.0</v>
       </c>
       <c r="H171" s="1">
         <v>2220273.6</v>
       </c>
       <c r="I171" s="1">
-        <v>-200392.32</v>
+        <v>-207953.92</v>
       </c>
       <c r="J171" s="1">
-        <v>-9.0255687407174</v>
+        <v>-9.3661393802998</v>
       </c>
       <c r="K171">
-        <v>1.31</v>
+        <v>0.24</v>
       </c>
       <c r="L171" t="s">
-        <v>537</v>
+        <v>539</v>
       </c>
       <c r="M171" s="1">
-        <v>2019881.28</v>
+        <v>2012319.68</v>
       </c>
       <c r="N171" s="1">
-        <v>2049051.87</v>
+        <v>2017691.58</v>
       </c>
       <c r="O171" s="1">
-        <v>0.41</v>
+        <v>0.4</v>
       </c>
       <c r="P171">
         <v>1</v>
       </c>
     </row>
     <row r="172" spans="1:16">
       <c r="A172" t="s">
-        <v>538</v>
+        <v>540</v>
       </c>
       <c r="B172" t="s">
-        <v>539</v>
+        <v>541</v>
       </c>
       <c r="C172" s="1">
         <v>2900000.0</v>
       </c>
       <c r="D172" s="1">
-        <v>101.197</v>
+        <v>101.875</v>
       </c>
       <c r="E172" s="1">
         <v>99.55343345</v>
       </c>
       <c r="F172" t="s">
         <v>8</v>
       </c>
       <c r="G172">
         <v>1.0</v>
       </c>
       <c r="H172" s="1">
         <v>2887049.57</v>
       </c>
       <c r="I172" s="1">
-        <v>47663.43</v>
+        <v>67325.43</v>
       </c>
       <c r="J172" s="1">
-        <v>1.6509390935051</v>
+        <v>2.3319803961662</v>
       </c>
       <c r="K172">
-        <v>2.27</v>
+        <v>2.56</v>
       </c>
       <c r="L172" t="s">
-        <v>540</v>
+        <v>542</v>
       </c>
       <c r="M172" s="1">
-        <v>2934713.0</v>
+        <v>2954375.0</v>
       </c>
       <c r="N172" s="1">
-        <v>3000558.89</v>
+        <v>3028742.12</v>
       </c>
       <c r="O172" s="1">
-        <v>0.6</v>
+        <v>0.61</v>
       </c>
       <c r="P172">
         <v>1</v>
       </c>
     </row>
     <row r="173" spans="1:16">
       <c r="A173" t="s">
+        <v>543</v>
+      </c>
+      <c r="B173" t="s">
         <v>541</v>
-      </c>
-[...1 lines deleted...]
-        <v>539</v>
       </c>
       <c r="C173" s="1">
         <v>900000.0</v>
       </c>
       <c r="D173" s="1">
-        <v>99.84</v>
+        <v>99.924</v>
       </c>
       <c r="E173" s="1">
         <v>98.387</v>
       </c>
       <c r="F173" t="s">
         <v>8</v>
       </c>
       <c r="G173">
         <v>1.0</v>
       </c>
       <c r="H173" s="1">
         <v>885483.0</v>
       </c>
       <c r="I173" s="1">
-        <v>13077.0</v>
+        <v>13833.0</v>
       </c>
       <c r="J173" s="1">
-        <v>1.4768211247421</v>
+        <v>1.5621982578999</v>
       </c>
       <c r="K173">
-        <v>2.62</v>
+        <v>2.79</v>
       </c>
       <c r="L173" t="s">
-        <v>542</v>
+        <v>544</v>
       </c>
       <c r="M173" s="1">
-        <v>898560.0</v>
+        <v>899316.0</v>
       </c>
       <c r="N173" s="1">
-        <v>922095.62</v>
+        <v>924411.21</v>
       </c>
       <c r="O173" s="1">
         <v>0.18</v>
       </c>
       <c r="P173">
         <v>1</v>
       </c>
     </row>
     <row r="174" spans="1:16">
       <c r="A174" t="s">
-        <v>543</v>
+        <v>545</v>
       </c>
       <c r="B174" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="C174" s="1">
         <v>4419000.0</v>
       </c>
       <c r="D174" s="1">
-        <v>98.819</v>
+        <v>99.891</v>
       </c>
       <c r="E174" s="1">
         <v>100.25273885</v>
       </c>
       <c r="F174" t="s">
         <v>8</v>
       </c>
       <c r="G174">
         <v>1.0</v>
       </c>
       <c r="H174" s="1">
         <v>4430168.53</v>
       </c>
       <c r="I174" s="1">
-        <v>-63356.93</v>
+        <v>-15985.24</v>
       </c>
       <c r="J174" s="1">
-        <v>-1.4301246007</v>
+        <v>-0.36082690515613</v>
       </c>
       <c r="K174">
-        <v>1.63</v>
+        <v>2.0</v>
       </c>
       <c r="L174" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
       <c r="M174" s="1">
-        <v>4366811.6</v>
+        <v>4414183.29</v>
       </c>
       <c r="N174" s="1">
-        <v>4438927.23</v>
+        <v>4502409.85</v>
       </c>
       <c r="O174" s="1">
-        <v>0.89</v>
+        <v>0.9</v>
       </c>
       <c r="P174">
         <v>1</v>
       </c>
     </row>
     <row r="175" spans="1:16">
       <c r="A175" t="s">
-        <v>546</v>
+        <v>548</v>
       </c>
       <c r="B175" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
       <c r="C175" s="1">
         <v>1600000.0</v>
       </c>
       <c r="D175" s="1">
-        <v>102.056</v>
+        <v>102.675</v>
       </c>
       <c r="E175" s="1">
         <v>99.58935313</v>
       </c>
       <c r="F175" t="s">
         <v>8</v>
       </c>
       <c r="G175">
         <v>1.0</v>
       </c>
       <c r="H175" s="1">
         <v>1593429.65</v>
       </c>
       <c r="I175" s="1">
-        <v>39466.35</v>
+        <v>49370.35</v>
       </c>
       <c r="J175" s="1">
-        <v>2.4768178501009</v>
+        <v>3.0983702355482</v>
       </c>
       <c r="K175">
-        <v>4.31</v>
+        <v>4.62</v>
       </c>
       <c r="L175" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
       <c r="M175" s="1">
-        <v>1632896.0</v>
+        <v>1642800.0</v>
       </c>
       <c r="N175" s="1">
-        <v>1701865.86</v>
+        <v>1716712.33</v>
       </c>
       <c r="O175" s="1">
         <v>0.34</v>
       </c>
       <c r="P175">
         <v>1</v>
       </c>
     </row>
     <row r="176" spans="1:16">
       <c r="A176" t="s">
-        <v>549</v>
+        <v>551</v>
       </c>
       <c r="B176" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
       <c r="C176" s="1">
         <v>4100000.0</v>
       </c>
       <c r="D176" s="1">
-        <v>95.119</v>
+        <v>95.916</v>
       </c>
       <c r="E176" s="1">
         <v>89.63713976</v>
       </c>
       <c r="F176" t="s">
         <v>8</v>
       </c>
       <c r="G176">
         <v>1.0</v>
       </c>
       <c r="H176" s="1">
         <v>3675122.73</v>
       </c>
       <c r="I176" s="1">
-        <v>224756.27</v>
+        <v>257433.27</v>
       </c>
       <c r="J176" s="1">
-        <v>6.115612634248</v>
+        <v>7.0047530086159</v>
       </c>
       <c r="K176">
-        <v>2.31</v>
+        <v>2.46</v>
       </c>
       <c r="L176" t="s">
-        <v>551</v>
+        <v>553</v>
       </c>
       <c r="M176" s="1">
-        <v>3899879.0</v>
+        <v>3932556.0</v>
       </c>
       <c r="N176" s="1">
-        <v>3994515.99</v>
+        <v>4033371.07</v>
       </c>
       <c r="O176" s="1">
-        <v>0.8</v>
+        <v>0.81</v>
       </c>
       <c r="P176">
         <v>1</v>
       </c>
     </row>
     <row r="177" spans="1:16">
       <c r="A177" t="s">
-        <v>552</v>
+        <v>554</v>
       </c>
       <c r="B177" t="s">
-        <v>553</v>
+        <v>555</v>
       </c>
       <c r="C177" s="1">
-        <v>4408000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="D177" s="1">
-        <v>101.905</v>
+        <v>100.199</v>
       </c>
       <c r="E177" s="1">
-        <v>102.79332963</v>
+        <v>100.256</v>
       </c>
       <c r="F177" t="s">
         <v>8</v>
       </c>
       <c r="G177">
         <v>1.0</v>
       </c>
       <c r="H177" s="1">
-        <v>4531129.97</v>
+        <v>1604096.0</v>
       </c>
       <c r="I177" s="1">
-        <v>-39157.57</v>
+        <v>-912.0</v>
       </c>
       <c r="J177" s="1">
-        <v>-0.86418995392445</v>
+        <v>-0.056854452601341</v>
       </c>
       <c r="K177">
-        <v>0.75</v>
+        <v>0.86</v>
       </c>
       <c r="L177" t="s">
-        <v>554</v>
+        <v>556</v>
       </c>
       <c r="M177" s="1">
-        <v>4491972.4</v>
+        <v>1603184.0</v>
       </c>
       <c r="N177" s="1">
-        <v>4525124.23</v>
+        <v>1616950.67</v>
       </c>
       <c r="O177" s="1">
-        <v>0.9</v>
+        <v>0.32</v>
       </c>
       <c r="P177">
         <v>1</v>
       </c>
     </row>
     <row r="178" spans="1:16">
       <c r="A178" t="s">
-        <v>555</v>
+        <v>557</v>
       </c>
       <c r="B178" t="s">
-        <v>556</v>
+        <v>558</v>
       </c>
       <c r="C178" s="1">
-        <v>1600000.0</v>
+        <v>2900000.0</v>
       </c>
       <c r="D178" s="1">
-        <v>99.784</v>
+        <v>79.613</v>
       </c>
       <c r="E178" s="1">
-        <v>100.256</v>
+        <v>73.81842241</v>
       </c>
       <c r="F178" t="s">
         <v>8</v>
       </c>
       <c r="G178">
         <v>1.0</v>
       </c>
       <c r="H178" s="1">
-        <v>1604096.0</v>
+        <v>2140734.25</v>
       </c>
       <c r="I178" s="1">
-        <v>-7552.0</v>
+        <v>168042.75</v>
       </c>
       <c r="J178" s="1">
-        <v>-0.47079476540057</v>
+        <v>7.8497716379322</v>
       </c>
       <c r="K178">
-        <v>0.55</v>
+        <v>0.08</v>
       </c>
       <c r="L178" t="s">
-        <v>557</v>
+        <v>559</v>
       </c>
       <c r="M178" s="1">
-        <v>1596544.0</v>
+        <v>2308777.0</v>
       </c>
       <c r="N178" s="1">
-        <v>1605410.67</v>
+        <v>2311160.56</v>
       </c>
       <c r="O178" s="1">
-        <v>0.32</v>
+        <v>0.46</v>
       </c>
       <c r="P178">
         <v>1</v>
       </c>
     </row>
     <row r="179" spans="1:16">
       <c r="A179" t="s">
-        <v>558</v>
+        <v>560</v>
       </c>
       <c r="B179" t="s">
-        <v>559</v>
+        <v>561</v>
       </c>
       <c r="C179" s="1">
-        <v>2900000.0</v>
+        <v>1260000.0</v>
       </c>
       <c r="D179" s="1">
-        <v>79.164</v>
+        <v>96.157</v>
       </c>
       <c r="E179" s="1">
-        <v>73.81842241</v>
+        <v>96.71</v>
       </c>
       <c r="F179" t="s">
         <v>8</v>
       </c>
       <c r="G179">
         <v>1.0</v>
       </c>
       <c r="H179" s="1">
-        <v>2140734.25</v>
+        <v>1218546.0</v>
       </c>
       <c r="I179" s="1">
-        <v>155021.75</v>
+        <v>-6967.8</v>
       </c>
       <c r="J179" s="1">
-        <v>7.2415223888719</v>
+        <v>-0.57181263571502</v>
       </c>
       <c r="K179">
-        <v>0.04</v>
+        <v>2.59</v>
       </c>
       <c r="L179" t="s">
-        <v>560</v>
+        <v>562</v>
       </c>
       <c r="M179" s="1">
-        <v>2295756.0</v>
+        <v>1211578.2</v>
       </c>
       <c r="N179" s="1">
-        <v>2297047.1</v>
+        <v>1244167.58</v>
       </c>
       <c r="O179" s="1">
-        <v>0.46</v>
+        <v>0.25</v>
       </c>
       <c r="P179">
         <v>1</v>
       </c>
     </row>
     <row r="180" spans="1:16">
       <c r="A180" t="s">
-        <v>561</v>
+        <v>563</v>
       </c>
       <c r="B180" t="s">
-        <v>562</v>
+        <v>564</v>
       </c>
       <c r="C180" s="1">
-        <v>1260000.0</v>
+        <v>2300000.0</v>
       </c>
       <c r="D180" s="1">
-        <v>96.673</v>
+        <v>94.602</v>
       </c>
       <c r="E180" s="1">
-        <v>96.71</v>
+        <v>93.7</v>
       </c>
       <c r="F180" t="s">
         <v>8</v>
       </c>
       <c r="G180">
         <v>1.0</v>
       </c>
       <c r="H180" s="1">
-        <v>1218546.0</v>
+        <v>2155100.0</v>
       </c>
       <c r="I180" s="1">
-        <v>-466.2</v>
+        <v>20746.0</v>
       </c>
       <c r="J180" s="1">
-        <v>-0.038258711612036</v>
+        <v>0.96264674493063</v>
       </c>
       <c r="K180">
-        <v>2.3</v>
+        <v>0.07</v>
       </c>
       <c r="L180" t="s">
-        <v>563</v>
+        <v>565</v>
       </c>
       <c r="M180" s="1">
-        <v>1218079.8</v>
+        <v>2175846.0</v>
       </c>
       <c r="N180" s="1">
-        <v>1247086.05</v>
+        <v>2177492.23</v>
       </c>
       <c r="O180" s="1">
-        <v>0.25</v>
+        <v>0.44</v>
       </c>
       <c r="P180">
         <v>1</v>
       </c>
     </row>
     <row r="181" spans="1:16">
       <c r="A181" t="s">
-        <v>564</v>
+        <v>566</v>
       </c>
       <c r="B181" t="s">
-        <v>565</v>
+        <v>567</v>
       </c>
       <c r="C181" s="1">
-        <v>2300000.0</v>
+        <v>3355000.0</v>
       </c>
       <c r="D181" s="1">
-        <v>96.011</v>
+        <v>90.101</v>
       </c>
       <c r="E181" s="1">
-        <v>93.7</v>
+        <v>100.0</v>
       </c>
       <c r="F181" t="s">
         <v>8</v>
       </c>
       <c r="G181">
         <v>1.0</v>
       </c>
       <c r="H181" s="1">
-        <v>2155100.0</v>
+        <v>3355000.0</v>
       </c>
       <c r="I181" s="1">
-        <v>53153.0</v>
+        <v>-332111.45</v>
       </c>
       <c r="J181" s="1">
-        <v>2.4663820704376</v>
+        <v>-9.899</v>
       </c>
       <c r="K181">
-        <v>1.36</v>
+        <v>1.54</v>
       </c>
       <c r="L181" t="s">
-        <v>566</v>
+        <v>568</v>
       </c>
       <c r="M181" s="1">
-        <v>2208253.0</v>
+        <v>3022888.55</v>
       </c>
       <c r="N181" s="1">
-        <v>2239618.07</v>
+        <v>3074611.47</v>
       </c>
       <c r="O181" s="1">
-        <v>0.45</v>
+        <v>0.61</v>
       </c>
       <c r="P181">
         <v>1</v>
       </c>
     </row>
     <row r="182" spans="1:16">
       <c r="A182" t="s">
-        <v>567</v>
+        <v>569</v>
       </c>
       <c r="B182" t="s">
-        <v>568</v>
+        <v>570</v>
       </c>
       <c r="C182" s="1">
-        <v>3355000.0</v>
+        <v>1550000.0</v>
       </c>
       <c r="D182" s="1">
-        <v>90.929</v>
+        <v>95.547</v>
       </c>
       <c r="E182" s="1">
-        <v>100.0</v>
+        <v>101.28018323</v>
       </c>
       <c r="F182" t="s">
         <v>8</v>
       </c>
       <c r="G182">
         <v>1.0</v>
       </c>
       <c r="H182" s="1">
-        <v>3355000.0</v>
+        <v>1569842.84</v>
       </c>
       <c r="I182" s="1">
-        <v>-304332.05</v>
+        <v>-88864.34</v>
       </c>
       <c r="J182" s="1">
-        <v>-9.071</v>
+        <v>-5.6607156930435</v>
       </c>
       <c r="K182">
-        <v>1.1</v>
+        <v>2.8</v>
       </c>
       <c r="L182" t="s">
-        <v>569</v>
+        <v>571</v>
       </c>
       <c r="M182" s="1">
-        <v>3050667.95</v>
+        <v>1480978.5</v>
       </c>
       <c r="N182" s="1">
-        <v>3087712.74</v>
+        <v>1524332.72</v>
       </c>
       <c r="O182" s="1">
-        <v>0.62</v>
+        <v>0.3</v>
       </c>
       <c r="P182">
         <v>1</v>
       </c>
     </row>
     <row r="183" spans="1:16">
       <c r="A183" t="s">
-        <v>570</v>
+        <v>572</v>
       </c>
       <c r="B183" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
       <c r="C183" s="1">
-        <v>1550000.0</v>
+        <v>5465000.0</v>
       </c>
       <c r="D183" s="1">
-        <v>93.367</v>
+        <v>95.817</v>
       </c>
       <c r="E183" s="1">
-        <v>101.28018323</v>
+        <v>93.03169973</v>
       </c>
       <c r="F183" t="s">
         <v>8</v>
       </c>
       <c r="G183">
         <v>1.0</v>
       </c>
       <c r="H183" s="1">
-        <v>1569842.84</v>
+        <v>5084182.39</v>
       </c>
       <c r="I183" s="1">
-        <v>-122654.34</v>
+        <v>152216.66</v>
       </c>
       <c r="J183" s="1">
-        <v>-7.8131604562403</v>
+        <v>2.9939260302579</v>
       </c>
       <c r="K183">
-        <v>2.46</v>
+        <v>1.89</v>
       </c>
       <c r="L183" t="s">
-        <v>572</v>
+        <v>574</v>
       </c>
       <c r="M183" s="1">
-        <v>1447188.5</v>
+        <v>5236399.05</v>
       </c>
       <c r="N183" s="1">
-        <v>1485273.15</v>
+        <v>5339710.01</v>
       </c>
       <c r="O183" s="1">
-        <v>0.3</v>
+        <v>1.07</v>
       </c>
       <c r="P183">
         <v>1</v>
       </c>
     </row>
     <row r="184" spans="1:16">
       <c r="A184" t="s">
-        <v>573</v>
+        <v>575</v>
       </c>
       <c r="B184" t="s">
-        <v>574</v>
+        <v>576</v>
       </c>
       <c r="C184" s="1">
-        <v>5465000.0</v>
+        <v>6400000.0</v>
       </c>
       <c r="D184" s="1">
-        <v>94.727</v>
+        <v>97.043</v>
       </c>
       <c r="E184" s="1">
-        <v>93.03169973</v>
+        <v>93.70721516</v>
       </c>
       <c r="F184" t="s">
         <v>8</v>
       </c>
       <c r="G184">
         <v>1.0</v>
       </c>
       <c r="H184" s="1">
-        <v>5084182.39</v>
+        <v>5997261.77</v>
       </c>
       <c r="I184" s="1">
-        <v>92648.16</v>
+        <v>213490.23</v>
       </c>
       <c r="J184" s="1">
-        <v>1.822282382753</v>
+        <v>3.559795089618</v>
       </c>
       <c r="K184">
-        <v>1.71</v>
+        <v>0.2</v>
       </c>
       <c r="L184" t="s">
-        <v>575</v>
+        <v>577</v>
       </c>
       <c r="M184" s="1">
-        <v>5176830.55</v>
+        <v>6210752.0</v>
       </c>
       <c r="N184" s="1">
-        <v>5270259.59</v>
+        <v>6223793.1</v>
       </c>
       <c r="O184" s="1">
-        <v>1.05</v>
+        <v>1.24</v>
       </c>
       <c r="P184">
         <v>1</v>
       </c>
     </row>
     <row r="185" spans="1:16">
       <c r="A185" t="s">
-        <v>576</v>
+        <v>578</v>
       </c>
       <c r="B185" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="C185" s="1">
-        <v>6400000.0</v>
+        <v>1067000.0</v>
       </c>
       <c r="D185" s="1">
-        <v>96.361</v>
+        <v>102.132</v>
       </c>
       <c r="E185" s="1">
-        <v>93.70721516</v>
+        <v>102.21806092</v>
       </c>
       <c r="F185" t="s">
         <v>8</v>
       </c>
       <c r="G185">
         <v>1.0</v>
       </c>
       <c r="H185" s="1">
-        <v>5997261.77</v>
+        <v>1090666.71</v>
       </c>
       <c r="I185" s="1">
-        <v>169842.23</v>
+        <v>-918.27</v>
       </c>
       <c r="J185" s="1">
-        <v>2.8319962761939</v>
+        <v>-0.084193456312607</v>
       </c>
       <c r="K185">
-        <v>4.32</v>
+        <v>4.44</v>
       </c>
       <c r="L185" t="s">
-        <v>578</v>
+        <v>580</v>
       </c>
       <c r="M185" s="1">
-        <v>6167104.0</v>
+        <v>1089748.44</v>
       </c>
       <c r="N185" s="1">
-        <v>6443268.38</v>
+        <v>1137098.39</v>
       </c>
       <c r="O185" s="1">
-        <v>1.29</v>
+        <v>0.23</v>
       </c>
       <c r="P185">
         <v>1</v>
       </c>
     </row>
     <row r="186" spans="1:16">
       <c r="A186" t="s">
-        <v>579</v>
+        <v>581</v>
       </c>
       <c r="B186" t="s">
-        <v>580</v>
+        <v>582</v>
       </c>
       <c r="C186" s="1">
-        <v>1067000.0</v>
+        <v>3873000.0</v>
       </c>
       <c r="D186" s="1">
-        <v>101.873</v>
+        <v>94.937</v>
       </c>
       <c r="E186" s="1">
-        <v>102.21806092</v>
+        <v>100.06415001</v>
       </c>
       <c r="F186" t="s">
         <v>8</v>
       </c>
       <c r="G186">
         <v>1.0</v>
       </c>
       <c r="H186" s="1">
-        <v>1090666.71</v>
+        <v>3875484.53</v>
       </c>
       <c r="I186" s="1">
-        <v>-3681.8</v>
+        <v>-198574.52</v>
       </c>
       <c r="J186" s="1">
-        <v>-0.33757333622111</v>
+        <v>-5.1238630540992</v>
       </c>
       <c r="K186">
-        <v>4.15</v>
+        <v>1.3</v>
       </c>
       <c r="L186" t="s">
-        <v>581</v>
+        <v>583</v>
       </c>
       <c r="M186" s="1">
-        <v>1086984.91</v>
+        <v>3676910.01</v>
       </c>
       <c r="N186" s="1">
-        <v>1131280.03</v>
+        <v>3727178.32</v>
       </c>
       <c r="O186" s="1">
-        <v>0.23</v>
+        <v>0.74</v>
       </c>
       <c r="P186">
         <v>1</v>
       </c>
     </row>
     <row r="187" spans="1:16">
       <c r="A187" t="s">
-        <v>582</v>
+        <v>584</v>
       </c>
       <c r="B187" t="s">
-        <v>583</v>
+        <v>585</v>
       </c>
       <c r="C187" s="1">
-        <v>3873000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="D187" s="1">
-        <v>94.523</v>
+        <v>93.599</v>
       </c>
       <c r="E187" s="1">
-        <v>100.06415001</v>
+        <v>91.5185</v>
       </c>
       <c r="F187" t="s">
         <v>8</v>
       </c>
       <c r="G187">
         <v>1.0</v>
       </c>
       <c r="H187" s="1">
-        <v>3875484.53</v>
+        <v>1555814.5</v>
       </c>
       <c r="I187" s="1">
-        <v>-214608.74</v>
+        <v>35368.5</v>
       </c>
       <c r="J187" s="1">
-        <v>-5.5375976433068</v>
+        <v>2.2733108606457</v>
       </c>
       <c r="K187">
-        <v>0.99</v>
+        <v>1.43</v>
       </c>
       <c r="L187" t="s">
-        <v>584</v>
+        <v>586</v>
       </c>
       <c r="M187" s="1">
-        <v>3660875.79</v>
+        <v>1591183.0</v>
       </c>
       <c r="N187" s="1">
-        <v>3699283.04</v>
+        <v>1615484.74</v>
       </c>
       <c r="O187" s="1">
-        <v>0.74</v>
+        <v>0.32</v>
       </c>
       <c r="P187">
         <v>1</v>
       </c>
     </row>
     <row r="188" spans="1:16">
       <c r="A188" t="s">
-        <v>585</v>
+        <v>587</v>
       </c>
       <c r="B188" t="s">
-        <v>586</v>
+        <v>588</v>
       </c>
       <c r="C188" s="1">
-        <v>1700000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D188" s="1">
-        <v>92.855</v>
+        <v>101.577</v>
       </c>
       <c r="E188" s="1">
-        <v>91.5185</v>
+        <v>101.2434</v>
       </c>
       <c r="F188" t="s">
         <v>8</v>
       </c>
       <c r="G188">
         <v>1.0</v>
       </c>
       <c r="H188" s="1">
-        <v>1555814.5</v>
+        <v>101243.4</v>
       </c>
       <c r="I188" s="1">
-        <v>22720.5</v>
+        <v>333.6</v>
       </c>
       <c r="J188" s="1">
-        <v>1.4603604735655</v>
+        <v>0.32950296019296</v>
       </c>
       <c r="K188">
-        <v>1.26</v>
+        <v>4.66</v>
       </c>
       <c r="L188" t="s">
-        <v>587</v>
+        <v>589</v>
       </c>
       <c r="M188" s="1">
-        <v>1578535.0</v>
+        <v>101577.0</v>
       </c>
       <c r="N188" s="1">
-        <v>1599985.69</v>
+        <v>106238.3</v>
       </c>
       <c r="O188" s="1">
-        <v>0.32</v>
+        <v>0.02</v>
       </c>
       <c r="P188">
         <v>1</v>
       </c>
     </row>
     <row r="189" spans="1:16">
       <c r="A189" t="s">
-        <v>588</v>
+        <v>590</v>
       </c>
       <c r="B189" t="s">
-        <v>589</v>
+        <v>591</v>
       </c>
       <c r="C189" s="1">
-        <v>100000.0</v>
+        <v>2413000.0</v>
       </c>
       <c r="D189" s="1">
-        <v>101.343</v>
+        <v>102.824</v>
       </c>
       <c r="E189" s="1">
-        <v>101.2434</v>
+        <v>102.38671778</v>
       </c>
       <c r="F189" t="s">
         <v>8</v>
       </c>
       <c r="G189">
         <v>1.0</v>
       </c>
       <c r="H189" s="1">
-        <v>101243.4</v>
+        <v>2470591.5</v>
       </c>
       <c r="I189" s="1">
-        <v>99.6</v>
+        <v>10551.62</v>
       </c>
       <c r="J189" s="1">
-        <v>0.098376783079193</v>
+        <v>0.42708881658502</v>
       </c>
       <c r="K189">
-        <v>4.37</v>
+        <v>4.39</v>
       </c>
       <c r="L189" t="s">
-        <v>590</v>
+        <v>592</v>
       </c>
       <c r="M189" s="1">
-        <v>101343.0</v>
+        <v>2481143.12</v>
       </c>
       <c r="N189" s="1">
-        <v>105710.47</v>
+        <v>2587034.15</v>
       </c>
       <c r="O189" s="1">
-        <v>0.02</v>
+        <v>0.52</v>
       </c>
       <c r="P189">
         <v>1</v>
       </c>
     </row>
     <row r="190" spans="1:16">
       <c r="A190" t="s">
-        <v>591</v>
+        <v>593</v>
       </c>
       <c r="B190" t="s">
-        <v>592</v>
+        <v>594</v>
       </c>
       <c r="C190" s="1">
-        <v>2413000.0</v>
+        <v>3338000.0</v>
       </c>
       <c r="D190" s="1">
-        <v>102.745</v>
+        <v>97.842</v>
       </c>
       <c r="E190" s="1">
-        <v>102.38671778</v>
+        <v>90.92355123</v>
       </c>
       <c r="F190" t="s">
         <v>8</v>
       </c>
       <c r="G190">
         <v>1.0</v>
       </c>
       <c r="H190" s="1">
-        <v>2470591.5</v>
+        <v>3035028.14</v>
       </c>
       <c r="I190" s="1">
-        <v>8645.35</v>
+        <v>230937.82</v>
       </c>
       <c r="J190" s="1">
-        <v>0.34993037092534</v>
+        <v>7.6090833213823</v>
       </c>
       <c r="K190">
-        <v>4.06</v>
+        <v>1.36</v>
       </c>
       <c r="L190" t="s">
-        <v>593</v>
+        <v>595</v>
       </c>
       <c r="M190" s="1">
-        <v>2479236.85</v>
+        <v>3265965.96</v>
       </c>
       <c r="N190" s="1">
-        <v>2577310.43</v>
+        <v>3311353.49</v>
       </c>
       <c r="O190" s="1">
-        <v>0.52</v>
+        <v>0.66</v>
       </c>
       <c r="P190">
         <v>1</v>
       </c>
     </row>
     <row r="191" spans="1:16">
       <c r="A191" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="B191" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="C191" s="1">
-        <v>3338000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D191" s="1">
-        <v>98.336</v>
+        <v>98.465</v>
       </c>
       <c r="E191" s="1">
-        <v>90.92355123</v>
+        <v>97.7673</v>
       </c>
       <c r="F191" t="s">
         <v>8</v>
       </c>
       <c r="G191">
         <v>1.0</v>
       </c>
       <c r="H191" s="1">
-        <v>3035028.14</v>
+        <v>977673.0</v>
       </c>
       <c r="I191" s="1">
-        <v>247427.54</v>
+        <v>6977.0</v>
       </c>
       <c r="J191" s="1">
-        <v>8.1523969000169</v>
+        <v>0.71363329047647</v>
       </c>
       <c r="K191">
-        <v>1.04</v>
+        <v>0.92</v>
       </c>
       <c r="L191" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
       <c r="M191" s="1">
-        <v>3282455.68</v>
+        <v>984650.0</v>
       </c>
       <c r="N191" s="1">
-        <v>3317133.79</v>
+        <v>993869.61</v>
       </c>
       <c r="O191" s="1">
-        <v>0.66</v>
+        <v>0.2</v>
       </c>
       <c r="P191">
         <v>1</v>
       </c>
     </row>
     <row r="192" spans="1:16">
       <c r="A192" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
       <c r="B192" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
       <c r="C192" s="1">
-        <v>1000000.0</v>
+        <v>3432300.0</v>
       </c>
       <c r="D192" s="1">
-        <v>98.67</v>
+        <v>104.203</v>
       </c>
       <c r="E192" s="1">
-        <v>97.7673</v>
+        <v>103.09125717</v>
       </c>
       <c r="F192" t="s">
         <v>8</v>
       </c>
       <c r="G192">
         <v>1.0</v>
       </c>
       <c r="H192" s="1">
-        <v>977673.0</v>
+        <v>3538401.22</v>
       </c>
       <c r="I192" s="1">
-        <v>9027.0</v>
+        <v>38158.35</v>
       </c>
       <c r="J192" s="1">
-        <v>0.92331485067093</v>
+        <v>1.0784065352544</v>
       </c>
       <c r="K192">
-        <v>0.69</v>
+        <v>1.67</v>
       </c>
       <c r="L192" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
       <c r="M192" s="1">
-        <v>986700.0</v>
+        <v>3576559.57</v>
       </c>
       <c r="N192" s="1">
-        <v>993640.61</v>
+        <v>3633836.08</v>
       </c>
       <c r="O192" s="1">
-        <v>0.2</v>
+        <v>0.73</v>
       </c>
       <c r="P192">
         <v>1</v>
       </c>
     </row>
     <row r="193" spans="1:16">
       <c r="A193" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="B193" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
       <c r="C193" s="1">
-        <v>3432300.0</v>
+        <v>4900000.0</v>
       </c>
       <c r="D193" s="1">
-        <v>103.939</v>
+        <v>104.661</v>
       </c>
       <c r="E193" s="1">
-        <v>103.09125717</v>
+        <v>100.27195449</v>
       </c>
       <c r="F193" t="s">
         <v>8</v>
       </c>
       <c r="G193">
         <v>1.0</v>
       </c>
       <c r="H193" s="1">
-        <v>3538401.22</v>
+        <v>4913325.77</v>
       </c>
       <c r="I193" s="1">
-        <v>29097.07</v>
+        <v>215063.23</v>
       </c>
       <c r="J193" s="1">
-        <v>0.82232251773868</v>
+        <v>4.3771416768891</v>
       </c>
       <c r="K193">
-        <v>1.28</v>
+        <v>5.87</v>
       </c>
       <c r="L193" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
       <c r="M193" s="1">
-        <v>3567498.29</v>
+        <v>5128389.0</v>
       </c>
       <c r="N193" s="1">
-        <v>3611260.12</v>
+        <v>5415945.16</v>
       </c>
       <c r="O193" s="1">
-        <v>0.72</v>
+        <v>1.08</v>
       </c>
       <c r="P193">
         <v>1</v>
       </c>
     </row>
     <row r="194" spans="1:16">
       <c r="A194" t="s">
-        <v>603</v>
+        <v>605</v>
       </c>
       <c r="B194" t="s">
-        <v>604</v>
+        <v>606</v>
       </c>
       <c r="C194" s="1">
-        <v>4900000.0</v>
+        <v>18500000.0</v>
       </c>
       <c r="D194" s="1">
-        <v>103.759</v>
+        <v>9.47682222</v>
       </c>
       <c r="E194" s="1">
-        <v>100.27195449</v>
+        <v>0.0</v>
       </c>
       <c r="F194" t="s">
         <v>8</v>
       </c>
       <c r="G194">
         <v>1.0</v>
       </c>
       <c r="H194" s="1">
-        <v>4913325.77</v>
+        <v>0.0</v>
       </c>
       <c r="I194" s="1">
-        <v>170865.23</v>
+        <v>1688976.0</v>
       </c>
       <c r="J194" s="1">
-        <v>3.4775880533564</v>
+        <v>0</v>
       </c>
       <c r="K194">
-        <v>5.45</v>
+        <v>0.0</v>
       </c>
       <c r="L194" t="s">
-        <v>605</v>
+        <v>607</v>
       </c>
       <c r="M194" s="1">
-        <v>5084191.0</v>
+        <v>1688976.0</v>
       </c>
       <c r="N194" s="1">
-        <v>5351073.19</v>
+        <v>1753212.11</v>
       </c>
       <c r="O194" s="1">
-        <v>1.07</v>
+        <v>0.35</v>
       </c>
       <c r="P194">
-        <v>1</v>
-[...98 lines deleted...]
-      <c r="P196">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>