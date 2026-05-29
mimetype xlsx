--- v0 (2026-05-01)
+++ v1 (2026-05-29)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="186">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="178">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>FR0000011074</t>
   </si>
   <si>
@@ -67,56 +67,50 @@
   <si>
     <t>D</t>
   </si>
   <si>
     <t>FR0011157973</t>
   </si>
   <si>
     <t>GI</t>
   </si>
   <si>
     <t>FR0013274941</t>
   </si>
   <si>
     <t>RCEUR</t>
   </si>
   <si>
     <t>FR0013303609</t>
   </si>
   <si>
     <t>RF</t>
   </si>
   <si>
     <t>FR0013309010</t>
   </si>
   <si>
-    <t>N-D</t>
-[...4 lines deleted...]
-  <si>
     <t>VYV</t>
   </si>
   <si>
     <t>FR0014010WY7</t>
   </si>
   <si>
     <t>CodeTitre</t>
   </si>
   <si>
     <t>LibTitre</t>
   </si>
   <si>
     <t>Quantite</t>
   </si>
   <si>
     <t>Cours</t>
   </si>
   <si>
     <t>Prix de revient unitaire</t>
   </si>
   <si>
     <t>Cours Dev</t>
   </si>
   <si>
     <t>Prix de revient total (EUR)</t>
@@ -166,456 +160,438 @@
   <si>
     <t>FR0000073272</t>
   </si>
   <si>
     <t>SAFRAN SA</t>
   </si>
   <si>
     <t>SE0000115446</t>
   </si>
   <si>
     <t>VOLVO CLASS B</t>
   </si>
   <si>
     <t>SEK</t>
   </si>
   <si>
     <t>OVCT01723124</t>
   </si>
   <si>
     <t>EUR/GBP 19/03/26</t>
   </si>
   <si>
     <t>GBP</t>
   </si>
   <si>
-    <t>-1 717.50</t>
+    <t>-6 089.33</t>
   </si>
   <si>
     <t>OVCT01723121</t>
   </si>
   <si>
     <t>EUR/SEK 19/03/26</t>
   </si>
   <si>
     <t>OVCT01723203</t>
   </si>
   <si>
     <t>EUR/USD 19/03/26</t>
   </si>
   <si>
     <t>USD</t>
   </si>
   <si>
-    <t>-7 887.57</t>
+    <t>-36 885.51</t>
   </si>
   <si>
     <t>FR0013521085</t>
   </si>
   <si>
     <t>ACCOR SA 0.7 07/12/2027</t>
   </si>
   <si>
-    <t>2 990.03</t>
+    <t>4 540.42</t>
   </si>
   <si>
     <t>XS2982266343</t>
   </si>
   <si>
     <t>AIRBUS / CITIGROUP 0.8 05/02/2030</t>
   </si>
   <si>
-    <t>39 780.82</t>
+    <t>2 849.32</t>
   </si>
   <si>
     <t>XS3239565701</t>
   </si>
   <si>
     <t>BARCLAYS BANK PLC Z 20/01/2031</t>
   </si>
   <si>
     <t>XS2465773070</t>
   </si>
   <si>
     <t>BE SEMICONDUCTOR IND. 1.875 06/04/2029</t>
   </si>
   <si>
-    <t>15 453.30</t>
-[...8 lines deleted...]
-    <t>45 020.55</t>
+    <t>19 059.07</t>
   </si>
   <si>
     <t>FR0014010U53</t>
   </si>
   <si>
     <t>CARA OBLIGATIONS SAS 1.5 01/12/2030</t>
   </si>
   <si>
-    <t>9 468.49</t>
+    <t>13 610.96</t>
   </si>
   <si>
     <t>XS2257580857</t>
   </si>
   <si>
     <t>CELLNEX TELECOM SA 0.75 20/11/2031</t>
   </si>
   <si>
-    <t>3 390.41</t>
+    <t>4 656.16</t>
   </si>
   <si>
     <t>XS2630795404</t>
   </si>
   <si>
     <t>DAVIDE CAMPARI / LAGFIN 3.5 08/06/2028</t>
   </si>
   <si>
-    <t>8 221.15</t>
+    <t>12 259.62</t>
   </si>
   <si>
     <t>XS2740429589</t>
   </si>
   <si>
     <t>DAVIDE CAMPARI MILANO NV 2.375 17/01/2029</t>
   </si>
   <si>
-    <t>1 673.00</t>
+    <t>4 428.52</t>
   </si>
   <si>
     <t>DE000A30V5R1</t>
   </si>
   <si>
     <t>DELIVERY HERO SE 3.25 21/02/2030</t>
   </si>
   <si>
-    <t>43 980.98</t>
+    <t>2 693.37</t>
   </si>
   <si>
     <t>DE000A4DFHZ5</t>
   </si>
   <si>
     <t>DEUTSCHE LUFTHANSA AG Z 10/09/2032</t>
   </si>
   <si>
     <t>XS2339426004</t>
   </si>
   <si>
     <t>DIASORIN SPA Z 05/05/2028</t>
   </si>
   <si>
     <t>FR001400AFJ9</t>
   </si>
   <si>
     <t>ELIS SA 2.25 22/09/2029</t>
   </si>
   <si>
-    <t>10 738.36</t>
+    <t>12 982.19</t>
   </si>
   <si>
     <t>XS2637952610</t>
   </si>
   <si>
     <t>ENI SPA 2.95 14/09/2030</t>
   </si>
   <si>
-    <t>36 725.48</t>
+    <t>43 967.12</t>
   </si>
   <si>
     <t>IT0006769316</t>
   </si>
   <si>
     <t>EURONEXT NV 1.5 30/05/2032</t>
   </si>
   <si>
-    <t>6 678.08</t>
+    <t>9 554.79</t>
   </si>
   <si>
     <t>DE000A352B25</t>
   </si>
   <si>
     <t>EVONIK / RAG-STIFTUNG 2.25 28/11/2030</t>
   </si>
   <si>
-    <t>20 821.82</t>
+    <t>29 523.48</t>
   </si>
   <si>
     <t>FR00140112G1</t>
   </si>
   <si>
     <t>EXAIL TECHNOLOGIES PERP</t>
   </si>
   <si>
-    <t>49 450.55</t>
+    <t>60 527.47</t>
   </si>
   <si>
     <t>XS3168182692</t>
   </si>
   <si>
     <t>FERROVIAL SE 0.75 20/05/2031</t>
   </si>
   <si>
-    <t>4 410.42</t>
-[...8 lines deleted...]
-    <t>61 796.88</t>
+    <t>6 222.92</t>
   </si>
   <si>
     <t>XS2557565830</t>
   </si>
   <si>
     <t>IBERDROLA FINANZAS SAU 0.8 07/12/2027</t>
   </si>
   <si>
-    <t>4 843.96</t>
+    <t>7 182.42</t>
   </si>
   <si>
     <t>XS3034368806</t>
   </si>
   <si>
     <t>IBERDROLA FINANZAS SAU 1.5 27/03/2030</t>
   </si>
   <si>
-    <t>15 373.97</t>
+    <t>18 710.96</t>
   </si>
   <si>
     <t>XS3041309207</t>
   </si>
   <si>
     <t>JPMORGAN CHASE FINANCIAL COMPANY L 0.5 27/03/2030</t>
   </si>
   <si>
-    <t>14 119.44</t>
+    <t>15 536.11</t>
   </si>
   <si>
     <t>DE000A3L21D1</t>
   </si>
   <si>
     <t>LEG PROPERTIES BV 1 04/09/2030</t>
   </si>
   <si>
-    <t>24 153.42</t>
+    <t>28 602.74</t>
   </si>
   <si>
     <t>FR0014010NZ3</t>
   </si>
   <si>
     <t>LEGRAND SA 1.5 23/06/2033</t>
   </si>
   <si>
-    <t>7 788.46</t>
+    <t>12 980.77</t>
   </si>
   <si>
     <t>XS2782912518</t>
   </si>
   <si>
     <t>LVMH / CITIGROUP 1 09/04/2029</t>
   </si>
   <si>
-    <t>19 989.04</t>
+    <t>21 830.14</t>
   </si>
   <si>
     <t>DE000A46Z7S3</t>
   </si>
   <si>
     <t>MTU AERO ENGINES AG Z 15/07/2033</t>
   </si>
   <si>
     <t>XS2305842903</t>
   </si>
   <si>
     <t>NEXI SPA Z 24/02/2028</t>
   </si>
   <si>
     <t>XS2763018889</t>
   </si>
   <si>
     <t>PHARMING GROUP NV 4.5 25/04/2029</t>
   </si>
   <si>
-    <t>29 884.93</t>
+    <t>38 169.86</t>
   </si>
   <si>
     <t>DE000A4EF8U1</t>
   </si>
   <si>
     <t>QIAGEN NV 2 04/09/2032</t>
   </si>
   <si>
-    <t>56 786.08</t>
+    <t>67 756.42</t>
   </si>
   <si>
     <t>DE000A3L06J9</t>
   </si>
   <si>
     <t>QIAGEN NV 2.5 10/09/2031</t>
   </si>
   <si>
-    <t>25 217.50</t>
+    <t>30 281.54</t>
   </si>
   <si>
     <t>DE000A4D9G75</t>
   </si>
   <si>
     <t>REDCARE PHARMACY NV 1.75 16/04/2032</t>
   </si>
   <si>
-    <t>15 821.92</t>
+    <t>19 849.32</t>
   </si>
   <si>
     <t>FR001400NF10</t>
   </si>
   <si>
     <t>REMY COINTREAU / ORPAR 2 07/02/2031</t>
   </si>
   <si>
-    <t>63 298.63</t>
+    <t>4 208.22</t>
   </si>
   <si>
     <t>XS2677538493</t>
   </si>
   <si>
     <t>SAIPEM SPA 2.875 11/09/2029</t>
   </si>
   <si>
-    <t>13 819.06</t>
+    <t>16 487.57</t>
   </si>
   <si>
     <t>DE000A460P02</t>
   </si>
   <si>
     <t>SALZGITTER AG 2.875 22/10/2032</t>
   </si>
   <si>
-    <t>30 772.60</t>
+    <t>39 057.53</t>
   </si>
   <si>
     <t>FR0014012R72</t>
   </si>
   <si>
     <t>SCHNEIDER ELECTRIC SE 1.25 23/09/2033</t>
   </si>
   <si>
-    <t>18 370.17</t>
+    <t>22 237.57</t>
   </si>
   <si>
     <t>FR001400R1R6</t>
   </si>
   <si>
     <t>SCHNEIDER ELECTRIC SE 1.625 28/06/2031</t>
   </si>
   <si>
-    <t>8 236.30</t>
+    <t>14 469.18</t>
   </si>
   <si>
     <t>FR001400M9F9</t>
   </si>
   <si>
     <t>SCHNEIDER ELECTRIC SE 1.97 27/11/2030</t>
   </si>
   <si>
-    <t>14 802.21</t>
+    <t>20 897.24</t>
   </si>
   <si>
     <t>XS3266589525</t>
   </si>
   <si>
     <t>SNAM SPA 1.75 14/01/2031</t>
   </si>
   <si>
-    <t>3 480.66</t>
+    <t>8 353.59</t>
   </si>
   <si>
     <t>FR001400F2K3</t>
   </si>
   <si>
     <t>SPIE SA 2 17/01/2028</t>
   </si>
   <si>
-    <t>1 878.45</t>
+    <t>4 972.38</t>
   </si>
   <si>
     <t>XS2725834043</t>
   </si>
   <si>
     <t>STILLWATER MINING COMPANY 4.25 28/11/2028</t>
   </si>
   <si>
-    <t>14 426.94</t>
+    <t>20 611.18</t>
   </si>
   <si>
     <t>XS2211997239</t>
   </si>
   <si>
     <t>STMICROELECTRONICS NV Z 04/08/2027</t>
   </si>
   <si>
     <t>FR001400XE50</t>
   </si>
   <si>
     <t>VINCI SA 0.7 18/02/2030</t>
   </si>
   <si>
-    <t>16 073.37</t>
+    <t>1 256.91</t>
   </si>
   <si>
     <t>AT0000A33R11</t>
   </si>
   <si>
     <t>VOESTALPINE AG 2.75 28/04/2028</t>
   </si>
   <si>
-    <t>18 509.62</t>
+    <t>23 798.08</t>
   </si>
   <si>
     <t>DE000A4DFHL5</t>
   </si>
   <si>
     <t>VONOVIA SE 0.875 20/05/2032</t>
   </si>
   <si>
-    <t>6 526.24</t>
+    <t>8 962.71</t>
   </si>
   <si>
     <t>XS2339232147</t>
   </si>
   <si>
     <t>WH SMITH PLC 1.625 07/05/2026</t>
   </si>
   <si>
-    <t>13 213.91</t>
+    <t>17 195.21</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -924,54 +900,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N8"/>
+  <dimension ref="A1:N7"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="C8" sqref="C8"/>
+      <selection activeCell="C7" sqref="C7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
@@ -979,2971 +955,2842 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>879888.9137</v>
+        <v>880323.9137</v>
       </c>
       <c r="D2">
-        <v>93.58</v>
+        <v>96.92</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>82344548.42</v>
+        <v>85320999.5</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>82344548.42</v>
+        <v>85320999.5</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
         <v>1162695.0</v>
       </c>
       <c r="D3">
-        <v>88.17</v>
+        <v>91.3</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>102515140.05</v>
+        <v>106165113.61</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>102515140.05</v>
+        <v>106165113.61</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
         <v>1.0</v>
       </c>
       <c r="D4">
-        <v>123.42</v>
+        <v>127.78</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>123.42</v>
+        <v>127.78</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>123.42</v>
+        <v>127.78</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>2221.8912</v>
+        <v>2353.6246</v>
       </c>
       <c r="D5">
-        <v>111.6</v>
+        <v>115.54</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>247972.29</v>
+        <v>271939.92</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>247972.29</v>
+        <v>271939.92</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
         <v>1.0</v>
       </c>
       <c r="D6">
-        <v>119.42</v>
+        <v>123.72</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>119.42</v>
+        <v>123.72</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>119.42</v>
+        <v>123.72</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
         <v>17</v>
       </c>
       <c r="B7" t="s">
         <v>18</v>
       </c>
       <c r="C7" s="1">
-        <v>13655.6114</v>
+        <v>211.0</v>
       </c>
       <c r="D7">
-        <v>130.0</v>
+        <v>108.07</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
-        <v>1775246.04</v>
+        <v>22803.82</v>
       </c>
       <c r="G7" t="s">
         <v>8</v>
       </c>
       <c r="H7">
-        <v>1775246.04</v>
+        <v>22803.82</v>
       </c>
       <c r="I7" t="s">
-        <v>8</v>
-[...27 lines deleted...]
-      <c r="I8" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P54"/>
+  <dimension ref="A1:P52"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O54" sqref="O54"/>
+      <selection activeCell="O52" sqref="O52"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
+        <v>19</v>
+      </c>
+      <c r="B1" t="s">
+        <v>20</v>
+      </c>
+      <c r="C1" t="s">
         <v>21</v>
       </c>
-      <c r="B1" t="s">
+      <c r="D1" t="s">
         <v>22</v>
       </c>
-      <c r="C1" t="s">
+      <c r="E1" t="s">
         <v>23</v>
-      </c>
-[...4 lines deleted...]
-        <v>25</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
+        <v>24</v>
+      </c>
+      <c r="H1" t="s">
+        <v>25</v>
+      </c>
+      <c r="I1" t="s">
         <v>26</v>
       </c>
-      <c r="H1" t="s">
+      <c r="J1" t="s">
         <v>27</v>
       </c>
-      <c r="I1" t="s">
+      <c r="K1" t="s">
         <v>28</v>
       </c>
-      <c r="J1" t="s">
+      <c r="L1" t="s">
         <v>29</v>
       </c>
-      <c r="K1" t="s">
+      <c r="M1" t="s">
         <v>30</v>
       </c>
-      <c r="L1" t="s">
+      <c r="N1" t="s">
         <v>31</v>
       </c>
-      <c r="M1" t="s">
+      <c r="O1" t="s">
         <v>32</v>
       </c>
-      <c r="N1" t="s">
+      <c r="P1" t="s">
         <v>33</v>
-      </c>
-[...4 lines deleted...]
-        <v>35</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="B2" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="C2" s="1">
         <v>21000.0</v>
       </c>
       <c r="D2" s="1">
-        <v>181.5</v>
+        <v>192.6</v>
       </c>
       <c r="E2" s="1">
         <v>101.4651857143</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
         <v>2130768.9</v>
       </c>
       <c r="I2" s="1">
-        <v>1680731.1</v>
+        <v>1913831.1</v>
       </c>
       <c r="J2" s="1">
-        <v>78.879089140075</v>
+        <v>89.818802029634</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>3811500.0</v>
+        <v>4044600.0</v>
       </c>
       <c r="N2" s="1">
-        <v>3811500.0</v>
+        <v>4044600.0</v>
       </c>
       <c r="O2" s="1">
-        <v>2.04</v>
+        <v>2.11</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="B3" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="C3" s="1">
-        <v>2434.0</v>
+        <v>2024.0</v>
       </c>
       <c r="D3" s="1">
-        <v>4771.34</v>
+        <v>4778.97</v>
       </c>
       <c r="E3" s="1">
-        <v>4764.1338619556</v>
+        <v>4771.8263586957</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
-        <v>11595901.82</v>
+        <v>9658176.55</v>
       </c>
       <c r="I3" s="1">
-        <v>17539.74</v>
+        <v>14458.73</v>
       </c>
       <c r="J3" s="1">
-        <v>0.15125809335285</v>
+        <v>0.14970455266735</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>11613441.56</v>
+        <v>9672635.28</v>
       </c>
       <c r="N3" s="1">
-        <v>11613441.56</v>
+        <v>9672635.28</v>
       </c>
       <c r="O3" s="1">
-        <v>6.21</v>
+        <v>5.04</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="B4" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="C4" s="1">
         <v>40000.0</v>
       </c>
       <c r="D4" s="1">
-        <v>100.45</v>
+        <v>102.5</v>
       </c>
       <c r="E4" s="1">
         <v>40.2355</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>1609420.0</v>
       </c>
       <c r="I4" s="1">
-        <v>2408580.0</v>
+        <v>2490580.0</v>
       </c>
       <c r="J4" s="1">
-        <v>149.65515527333</v>
+        <v>154.75015844217</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>4018000.0</v>
+        <v>4100000.0</v>
       </c>
       <c r="N4" s="1">
-        <v>4018000.0</v>
+        <v>4100000.0</v>
       </c>
       <c r="O4" s="1">
-        <v>2.15</v>
+        <v>2.14</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="B5" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="C5" s="1">
         <v>5000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>301.0</v>
+        <v>340.0</v>
       </c>
       <c r="E5" s="1">
         <v>251.537302</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
         <v>1257686.51</v>
       </c>
       <c r="I5" s="1">
-        <v>247313.49</v>
+        <v>442313.49</v>
       </c>
       <c r="J5" s="1">
-        <v>19.664160188853</v>
+        <v>35.168818817974</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>1505000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="N5" s="1">
-        <v>1505000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="O5" s="1">
-        <v>0.81</v>
+        <v>0.89</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="B6" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="C6" s="1">
         <v>50000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>324.0</v>
+        <v>351.8</v>
       </c>
       <c r="E6" s="1">
         <v>253.272567</v>
       </c>
       <c r="F6" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="G6">
-        <v>10.53</v>
+        <v>10.65</v>
       </c>
       <c r="H6" s="1">
         <v>1121568.36</v>
       </c>
       <c r="I6" s="1">
-        <v>416732.48</v>
+        <v>529609.71</v>
       </c>
       <c r="J6" s="1">
-        <v>37.156226482709</v>
+        <v>47.220457431592</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>1538300.84</v>
+        <v>1651178.07</v>
       </c>
       <c r="N6" s="1">
-        <v>1538300.84</v>
+        <v>1651178.07</v>
       </c>
       <c r="O6" s="1">
-        <v>0.82</v>
+        <v>0.86</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="B7" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="C7" s="1">
         <v>3292729.24</v>
       </c>
       <c r="D7" s="1">
-        <v>1.15091679</v>
+        <v>1.13766101</v>
       </c>
       <c r="E7" s="1">
         <v>1.1451933386</v>
       </c>
       <c r="F7" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="G7">
-        <v>0.87</v>
+        <v>0.88</v>
       </c>
       <c r="H7" s="1">
         <v>0.0</v>
       </c>
       <c r="I7" s="1">
-        <v>-16456.43</v>
+        <v>21657.39</v>
       </c>
       <c r="J7" s="1">
         <v>0</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="M7" s="1">
-        <v>-14738.93</v>
+        <v>27746.72</v>
       </c>
       <c r="N7" s="1">
-        <v>-16456.43</v>
+        <v>21657.39</v>
       </c>
       <c r="O7" s="1">
-        <v>-0.01</v>
+        <v>0.01</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="B8" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="C8" s="1">
         <v>1430726.57</v>
       </c>
       <c r="D8" s="1">
-        <v>0.09496725</v>
+        <v>0.09387448</v>
       </c>
       <c r="E8" s="1">
         <v>0.0933430028</v>
       </c>
       <c r="F8" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="G8">
-        <v>10.53</v>
+        <v>10.65</v>
       </c>
       <c r="H8" s="1">
         <v>0.0</v>
       </c>
       <c r="I8" s="1">
-        <v>-24895.84</v>
+        <v>-8146.26</v>
       </c>
       <c r="J8" s="1">
         <v>0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
-        <v>37.33</v>
+        <v>132.36</v>
       </c>
       <c r="M8" s="1">
-        <v>-24933.17</v>
+        <v>-8278.6199999999</v>
       </c>
       <c r="N8" s="1">
-        <v>-24895.84</v>
+        <v>-8146.26</v>
       </c>
       <c r="O8" s="1">
-        <v>-0.01</v>
+        <v>0.0</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
+        <v>51</v>
+      </c>
+      <c r="B9" t="s">
+        <v>52</v>
+      </c>
+      <c r="C9" s="1">
+        <v>23417077.32</v>
+      </c>
+      <c r="D9" s="1">
+        <v>0.84622908</v>
+      </c>
+      <c r="E9" s="1">
+        <v>0.8463007055</v>
+      </c>
+      <c r="F9" t="s">
         <v>53</v>
       </c>
-      <c r="B9" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G9">
-        <v>1.19</v>
+        <v>1.18</v>
       </c>
       <c r="H9" s="1">
         <v>0.0</v>
       </c>
       <c r="I9" s="1">
-        <v>223703.82</v>
+        <v>88125.44</v>
       </c>
       <c r="J9" s="1">
         <v>0</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="M9" s="1">
-        <v>231591.39</v>
+        <v>125010.95</v>
       </c>
       <c r="N9" s="1">
-        <v>223703.82</v>
+        <v>88125.44</v>
       </c>
       <c r="O9" s="1">
-        <v>0.12</v>
+        <v>0.05</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="B10" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="C10" s="1">
         <v>60000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>55.855</v>
+        <v>57.895</v>
       </c>
       <c r="E10" s="1">
         <v>53.6332695</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
         <v>3217996.17</v>
       </c>
       <c r="I10" s="1">
-        <v>130313.8</v>
+        <v>251163.41</v>
       </c>
       <c r="J10" s="1">
-        <v>4.0495324766033</v>
+        <v>7.8049629872617</v>
       </c>
       <c r="K10">
-        <v>0.1</v>
+        <v>0.16</v>
       </c>
       <c r="L10" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="M10" s="1">
-        <v>3348309.97</v>
+        <v>3469159.58</v>
       </c>
       <c r="N10" s="1">
-        <v>3351300.0</v>
+        <v>3473700.0</v>
       </c>
       <c r="O10" s="1">
-        <v>1.79</v>
+        <v>1.81</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="B11" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="C11" s="1">
         <v>5000000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>108.316</v>
+        <v>106.125</v>
       </c>
       <c r="E11" s="1">
         <v>100.0</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
         <v>5000000.0</v>
       </c>
       <c r="I11" s="1">
-        <v>415800.0</v>
+        <v>306250.0</v>
       </c>
       <c r="J11" s="1">
-        <v>8.316</v>
+        <v>6.125</v>
       </c>
       <c r="K11">
-        <v>0.8</v>
+        <v>0.06</v>
       </c>
       <c r="L11" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="M11" s="1">
-        <v>5415800.0</v>
+        <v>5306250.0</v>
       </c>
       <c r="N11" s="1">
-        <v>5455580.82</v>
+        <v>5309099.32</v>
       </c>
       <c r="O11" s="1">
-        <v>2.92</v>
+        <v>2.77</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="B12" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="C12" s="1">
         <v>5400000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>99.922</v>
+        <v>106.267</v>
       </c>
       <c r="E12" s="1">
         <v>100.5</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
         <v>5427000.0</v>
       </c>
       <c r="I12" s="1">
-        <v>-31212.0</v>
+        <v>311418.0</v>
       </c>
       <c r="J12" s="1">
-        <v>-0.57512437810945</v>
+        <v>5.7383084577114</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>5395788.0</v>
+        <v>5738418.0</v>
       </c>
       <c r="N12" s="1">
-        <v>5395788.0</v>
+        <v>5738418.0</v>
       </c>
       <c r="O12" s="1">
-        <v>2.89</v>
+        <v>2.99</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="B13" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="C13" s="1">
         <v>2500000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>146.694</v>
+        <v>166.5</v>
       </c>
       <c r="E13" s="1">
         <v>110.2</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
         <v>2755000.0</v>
       </c>
       <c r="I13" s="1">
-        <v>912350.0</v>
+        <v>1407500.0</v>
       </c>
       <c r="J13" s="1">
-        <v>33.116152450091</v>
+        <v>51.088929219601</v>
       </c>
       <c r="K13">
-        <v>0.62</v>
+        <v>0.76</v>
       </c>
       <c r="L13" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="M13" s="1">
-        <v>3667350.0</v>
+        <v>4162500.0</v>
       </c>
       <c r="N13" s="1">
-        <v>3682803.3</v>
+        <v>4181559.07</v>
       </c>
       <c r="O13" s="1">
-        <v>1.97</v>
+        <v>2.18</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="B14" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="C14" s="1">
-        <v>2000000.0</v>
+        <v>3600000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>99.987</v>
+        <v>124.534</v>
       </c>
       <c r="E14" s="1">
         <v>100.0</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>2000000.0</v>
+        <v>3600000.0</v>
       </c>
       <c r="I14" s="1">
-        <v>-260.0</v>
+        <v>883224.0</v>
       </c>
       <c r="J14" s="1">
-        <v>-0.013</v>
+        <v>24.534</v>
       </c>
       <c r="K14">
-        <v>2.25</v>
+        <v>0.38</v>
       </c>
       <c r="L14" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="M14" s="1">
-        <v>1999740.0</v>
+        <v>4483224.0</v>
       </c>
       <c r="N14" s="1">
-        <v>2044760.55</v>
+        <v>4496834.96</v>
       </c>
       <c r="O14" s="1">
-        <v>1.09</v>
+        <v>2.34</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="B15" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="C15" s="1">
-        <v>3600000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="D15" s="1">
-        <v>117.832</v>
+        <v>91.896</v>
       </c>
       <c r="E15" s="1">
         <v>100.0</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>3600000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="I15" s="1">
-        <v>641952.0</v>
+        <v>-178288.0</v>
       </c>
       <c r="J15" s="1">
-        <v>17.832</v>
+        <v>-8.104</v>
       </c>
       <c r="K15">
-        <v>0.26</v>
+        <v>0.21</v>
       </c>
       <c r="L15" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="M15" s="1">
-        <v>4241952.0</v>
+        <v>2021712.0</v>
       </c>
       <c r="N15" s="1">
-        <v>4251420.49</v>
+        <v>2026368.16</v>
       </c>
       <c r="O15" s="1">
-        <v>2.27</v>
+        <v>1.06</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="B16" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
       <c r="C16" s="1">
-        <v>2200000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>90.667</v>
+        <v>98.75</v>
       </c>
       <c r="E16" s="1">
         <v>100.0</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
-        <v>2200000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="I16" s="1">
-        <v>-205326.0</v>
+        <v>-18750.0</v>
       </c>
       <c r="J16" s="1">
-        <v>-9.333</v>
+        <v>-1.25</v>
       </c>
       <c r="K16">
-        <v>0.15</v>
+        <v>0.82</v>
       </c>
       <c r="L16" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="M16" s="1">
-        <v>1994674.0</v>
+        <v>1481250.0</v>
       </c>
       <c r="N16" s="1">
-        <v>1998064.41</v>
+        <v>1493509.62</v>
       </c>
       <c r="O16" s="1">
-        <v>1.07</v>
+        <v>0.78</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="B17" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="C17" s="1">
         <v>1500000.0</v>
       </c>
       <c r="D17" s="1">
-        <v>98.558</v>
+        <v>98.978</v>
       </c>
       <c r="E17" s="1">
         <v>100.0</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
         <v>1500000.0</v>
       </c>
       <c r="I17" s="1">
-        <v>-21630.0</v>
+        <v>-15330.0</v>
       </c>
       <c r="J17" s="1">
-        <v>-1.442</v>
+        <v>-1.022</v>
       </c>
       <c r="K17">
-        <v>0.55</v>
+        <v>0.3</v>
       </c>
       <c r="L17" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="M17" s="1">
-        <v>1478370.0</v>
+        <v>1484670.0</v>
       </c>
       <c r="N17" s="1">
-        <v>1486591.15</v>
+        <v>1489098.52</v>
       </c>
       <c r="O17" s="1">
-        <v>0.8</v>
+        <v>0.78</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
+        <v>78</v>
+      </c>
+      <c r="B18" t="s">
+        <v>79</v>
+      </c>
+      <c r="C18" s="1">
+        <v>3000000.0</v>
+      </c>
+      <c r="D18" s="1">
+        <v>95.907</v>
+      </c>
+      <c r="E18" s="1">
+        <v>96.65</v>
+      </c>
+      <c r="F18" t="s">
+        <v>8</v>
+      </c>
+      <c r="G18">
+        <v>1.0</v>
+      </c>
+      <c r="H18" s="1">
+        <v>2899500.0</v>
+      </c>
+      <c r="I18" s="1">
+        <v>-22290.0</v>
+      </c>
+      <c r="J18" s="1">
+        <v>-0.76875323331609</v>
+      </c>
+      <c r="K18">
+        <v>0.09</v>
+      </c>
+      <c r="L18" t="s">
         <v>80</v>
       </c>
-      <c r="B18" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M18" s="1">
-        <v>1473015.0</v>
+        <v>2877210.0</v>
       </c>
       <c r="N18" s="1">
-        <v>1474688.0</v>
+        <v>2879903.37</v>
       </c>
       <c r="O18" s="1">
-        <v>0.79</v>
+        <v>1.5</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="B19" t="s">
-        <v>84</v>
+        <v>82</v>
       </c>
       <c r="C19" s="1">
-        <v>3000000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="D19" s="1">
-        <v>97.361</v>
+        <v>108.939</v>
       </c>
       <c r="E19" s="1">
-        <v>96.65</v>
+        <v>100.0</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>2899500.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="I19" s="1">
-        <v>21330.0</v>
+        <v>357560.0</v>
       </c>
       <c r="J19" s="1">
-        <v>0.73564407656493</v>
+        <v>8.939</v>
       </c>
       <c r="K19">
-        <v>1.47</v>
-[...2 lines deleted...]
-        <v>85</v>
+        <v>0.0</v>
+      </c>
+      <c r="L19">
+        <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>2920830.0</v>
+        <v>4357560.0</v>
       </c>
       <c r="N19" s="1">
-        <v>2964810.98</v>
+        <v>4357560.0</v>
       </c>
       <c r="O19" s="1">
-        <v>1.59</v>
+        <v>2.27</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
       <c r="B20" t="s">
-        <v>87</v>
+        <v>84</v>
       </c>
       <c r="C20" s="1">
-        <v>4000000.0</v>
+        <v>3500000.0</v>
       </c>
       <c r="D20" s="1">
-        <v>106.643</v>
+        <v>93.622</v>
       </c>
       <c r="E20" s="1">
         <v>100.0</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
-        <v>4000000.0</v>
+        <v>3500000.0</v>
       </c>
       <c r="I20" s="1">
-        <v>265720.0</v>
+        <v>-223230.0</v>
       </c>
       <c r="J20" s="1">
-        <v>6.643</v>
+        <v>-6.378</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>4265720.0</v>
+        <v>3276770.0</v>
       </c>
       <c r="N20" s="1">
-        <v>4265720.0</v>
+        <v>3276770.0</v>
       </c>
       <c r="O20" s="1">
-        <v>2.28</v>
+        <v>1.71</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>88</v>
+        <v>85</v>
       </c>
       <c r="B21" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="C21" s="1">
-        <v>3500000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="D21" s="1">
-        <v>93.439</v>
+        <v>168.325</v>
       </c>
       <c r="E21" s="1">
         <v>100.0</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>3500000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="I21" s="1">
-        <v>-229635.0</v>
+        <v>888225.0</v>
       </c>
       <c r="J21" s="1">
-        <v>-6.561</v>
+        <v>68.325</v>
       </c>
       <c r="K21">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.0</v>
+      </c>
+      <c r="L21" t="s">
+        <v>87</v>
       </c>
       <c r="M21" s="1">
-        <v>3270365.0</v>
+        <v>2188225.0</v>
       </c>
       <c r="N21" s="1">
-        <v>3270365.0</v>
+        <v>2201207.19</v>
       </c>
       <c r="O21" s="1">
-        <v>1.75</v>
+        <v>1.15</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>90</v>
+        <v>88</v>
       </c>
       <c r="B22" t="s">
-        <v>91</v>
+        <v>89</v>
       </c>
       <c r="C22" s="1">
-        <v>1300000.0</v>
+        <v>3200000.0</v>
       </c>
       <c r="D22" s="1">
-        <v>154.393</v>
+        <v>119.642</v>
       </c>
       <c r="E22" s="1">
         <v>100.0</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
-        <v>1300000.0</v>
+        <v>3200000.0</v>
       </c>
       <c r="I22" s="1">
-        <v>707109.0</v>
+        <v>628544.0</v>
       </c>
       <c r="J22" s="1">
-        <v>54.393</v>
+        <v>19.642</v>
       </c>
       <c r="K22">
-        <v>0.83</v>
+        <v>1.37</v>
       </c>
       <c r="L22" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="M22" s="1">
-        <v>2007109.0</v>
+        <v>3828544.0</v>
       </c>
       <c r="N22" s="1">
-        <v>2017847.36</v>
+        <v>3872511.12</v>
       </c>
       <c r="O22" s="1">
-        <v>1.08</v>
+        <v>2.02</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
+        <v>91</v>
+      </c>
+      <c r="B23" t="s">
+        <v>92</v>
+      </c>
+      <c r="C23" s="1">
+        <v>2500000.0</v>
+      </c>
+      <c r="D23" s="1">
+        <v>102.86</v>
+      </c>
+      <c r="E23" s="1">
+        <v>101.94116</v>
+      </c>
+      <c r="F23" t="s">
+        <v>8</v>
+      </c>
+      <c r="G23">
+        <v>1.0</v>
+      </c>
+      <c r="H23" s="1">
+        <v>2548529.0</v>
+      </c>
+      <c r="I23" s="1">
+        <v>22971.0</v>
+      </c>
+      <c r="J23" s="1">
+        <v>0.90134348088643</v>
+      </c>
+      <c r="K23">
+        <v>0.38</v>
+      </c>
+      <c r="L23" t="s">
         <v>93</v>
       </c>
-      <c r="B23" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M23" s="1">
-        <v>3541024.0</v>
+        <v>2571500.0</v>
       </c>
       <c r="N23" s="1">
-        <v>3577749.48</v>
+        <v>2581054.79</v>
       </c>
       <c r="O23" s="1">
-        <v>1.91</v>
+        <v>1.35</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
+        <v>94</v>
+      </c>
+      <c r="B24" t="s">
+        <v>95</v>
+      </c>
+      <c r="C24" s="1">
+        <v>5000000.0</v>
+      </c>
+      <c r="D24" s="1">
+        <v>104.657</v>
+      </c>
+      <c r="E24" s="1">
+        <v>107.6</v>
+      </c>
+      <c r="F24" t="s">
+        <v>8</v>
+      </c>
+      <c r="G24">
+        <v>1.0</v>
+      </c>
+      <c r="H24" s="1">
+        <v>5380000.0</v>
+      </c>
+      <c r="I24" s="1">
+        <v>-147150.0</v>
+      </c>
+      <c r="J24" s="1">
+        <v>-2.7351301115242</v>
+      </c>
+      <c r="K24">
+        <v>0.59</v>
+      </c>
+      <c r="L24" t="s">
         <v>96</v>
       </c>
-      <c r="B24" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M24" s="1">
-        <v>2428300.0</v>
+        <v>5232850.0</v>
       </c>
       <c r="N24" s="1">
-        <v>2434978.08</v>
+        <v>5262373.48</v>
       </c>
       <c r="O24" s="1">
-        <v>1.3</v>
+        <v>2.74</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
+        <v>97</v>
+      </c>
+      <c r="B25" t="s">
+        <v>98</v>
+      </c>
+      <c r="C25" s="1">
+        <v>3600000.0</v>
+      </c>
+      <c r="D25" s="1">
+        <v>138.507</v>
+      </c>
+      <c r="E25" s="1">
+        <v>104.99305556</v>
+      </c>
+      <c r="F25" t="s">
+        <v>8</v>
+      </c>
+      <c r="G25">
+        <v>1.0</v>
+      </c>
+      <c r="H25" s="1">
+        <v>3779750.0</v>
+      </c>
+      <c r="I25" s="1">
+        <v>1206502.0</v>
+      </c>
+      <c r="J25" s="1">
+        <v>31.920153449302</v>
+      </c>
+      <c r="K25">
+        <v>1.68</v>
+      </c>
+      <c r="L25" t="s">
         <v>99</v>
       </c>
-      <c r="B25" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M25" s="1">
-        <v>5026500.0</v>
+        <v>4986252.0</v>
       </c>
       <c r="N25" s="1">
-        <v>5047321.82</v>
+        <v>5046779.47</v>
       </c>
       <c r="O25" s="1">
-        <v>2.7</v>
+        <v>2.63</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
+        <v>100</v>
+      </c>
+      <c r="B26" t="s">
+        <v>101</v>
+      </c>
+      <c r="C26" s="1">
+        <v>2900000.0</v>
+      </c>
+      <c r="D26" s="1">
+        <v>106.669</v>
+      </c>
+      <c r="E26" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F26" t="s">
+        <v>8</v>
+      </c>
+      <c r="G26">
+        <v>1.0</v>
+      </c>
+      <c r="H26" s="1">
+        <v>2900000.0</v>
+      </c>
+      <c r="I26" s="1">
+        <v>193401.0</v>
+      </c>
+      <c r="J26" s="1">
+        <v>6.669</v>
+      </c>
+      <c r="K26">
+        <v>0.21</v>
+      </c>
+      <c r="L26" t="s">
         <v>102</v>
       </c>
-      <c r="B26" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M26" s="1">
-        <v>4696092.0</v>
+        <v>3093401.0</v>
       </c>
       <c r="N26" s="1">
-        <v>4745542.55</v>
+        <v>3099623.92</v>
       </c>
       <c r="O26" s="1">
-        <v>2.54</v>
+        <v>1.62</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="B27" t="s">
-        <v>106</v>
+        <v>104</v>
       </c>
       <c r="C27" s="1">
-        <v>2900000.0</v>
+        <v>3800000.0</v>
       </c>
       <c r="D27" s="1">
-        <v>102.169</v>
+        <v>153.577</v>
       </c>
       <c r="E27" s="1">
         <v>100.0</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>2900000.0</v>
+        <v>3800000.0</v>
       </c>
       <c r="I27" s="1">
-        <v>62901.0</v>
+        <v>2035926.0</v>
       </c>
       <c r="J27" s="1">
-        <v>2.169</v>
+        <v>53.577</v>
       </c>
       <c r="K27">
-        <v>0.15</v>
+        <v>0.19</v>
       </c>
       <c r="L27" t="s">
-        <v>107</v>
+        <v>105</v>
       </c>
       <c r="M27" s="1">
-        <v>2962901.0</v>
+        <v>5835926.0</v>
       </c>
       <c r="N27" s="1">
-        <v>2967311.42</v>
+        <v>5843108.42</v>
       </c>
       <c r="O27" s="1">
-        <v>1.59</v>
+        <v>3.05</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
+        <v>106</v>
+      </c>
+      <c r="B28" t="s">
+        <v>107</v>
+      </c>
+      <c r="C28" s="1">
+        <v>2900000.0</v>
+      </c>
+      <c r="D28" s="1">
+        <v>118.065</v>
+      </c>
+      <c r="E28" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F28" t="s">
+        <v>8</v>
+      </c>
+      <c r="G28">
+        <v>1.0</v>
+      </c>
+      <c r="H28" s="1">
+        <v>2900000.0</v>
+      </c>
+      <c r="I28" s="1">
+        <v>523885.0</v>
+      </c>
+      <c r="J28" s="1">
+        <v>18.065</v>
+      </c>
+      <c r="K28">
+        <v>0.65</v>
+      </c>
+      <c r="L28" t="s">
         <v>108</v>
       </c>
-      <c r="B28" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M28" s="1">
-        <v>2499825.0</v>
+        <v>3423885.0</v>
       </c>
       <c r="N28" s="1">
-        <v>2561621.88</v>
+        <v>3442595.96</v>
       </c>
       <c r="O28" s="1">
-        <v>1.37</v>
+        <v>1.8</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>111</v>
+        <v>109</v>
       </c>
       <c r="B29" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="C29" s="1">
-        <v>3800000.0</v>
+        <v>3400000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>144.743</v>
+        <v>110.666</v>
       </c>
       <c r="E29" s="1">
         <v>100.0</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>3800000.0</v>
+        <v>3400000.0</v>
       </c>
       <c r="I29" s="1">
-        <v>1700234.0</v>
+        <v>362644.0</v>
       </c>
       <c r="J29" s="1">
-        <v>44.743</v>
+        <v>10.666</v>
       </c>
       <c r="K29">
-        <v>0.13</v>
+        <v>0.46</v>
       </c>
       <c r="L29" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="M29" s="1">
-        <v>5500234.0</v>
+        <v>3762644.0</v>
       </c>
       <c r="N29" s="1">
-        <v>5505077.96</v>
+        <v>3778180.11</v>
       </c>
       <c r="O29" s="1">
-        <v>2.95</v>
+        <v>1.97</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
+        <v>112</v>
+      </c>
+      <c r="B30" t="s">
+        <v>113</v>
+      </c>
+      <c r="C30" s="1">
+        <v>5800000.0</v>
+      </c>
+      <c r="D30" s="1">
+        <v>100.638</v>
+      </c>
+      <c r="E30" s="1">
+        <v>101.90332</v>
+      </c>
+      <c r="F30" t="s">
+        <v>8</v>
+      </c>
+      <c r="G30">
+        <v>1.0</v>
+      </c>
+      <c r="H30" s="1">
+        <v>5910392.56</v>
+      </c>
+      <c r="I30" s="1">
+        <v>-73388.56</v>
+      </c>
+      <c r="J30" s="1">
+        <v>-1.2416867281655</v>
+      </c>
+      <c r="K30">
+        <v>0.49</v>
+      </c>
+      <c r="L30" t="s">
         <v>114</v>
       </c>
-      <c r="B30" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M30" s="1">
-        <v>3308059.0</v>
+        <v>5837004.0</v>
       </c>
       <c r="N30" s="1">
-        <v>3323432.97</v>
+        <v>5865606.74</v>
       </c>
       <c r="O30" s="1">
-        <v>1.78</v>
+        <v>3.06</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="B31" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="C31" s="1">
-        <v>3400000.0</v>
+        <v>4500000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>107.298</v>
+        <v>118.941</v>
       </c>
       <c r="E31" s="1">
         <v>100.0</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>3400000.0</v>
+        <v>4500000.0</v>
       </c>
       <c r="I31" s="1">
-        <v>248132.0</v>
+        <v>852345.0</v>
       </c>
       <c r="J31" s="1">
-        <v>7.298</v>
+        <v>18.941</v>
       </c>
       <c r="K31">
-        <v>0.42</v>
+        <v>0.29</v>
       </c>
       <c r="L31" t="s">
-        <v>119</v>
+        <v>117</v>
       </c>
       <c r="M31" s="1">
-        <v>3648132.0</v>
+        <v>5352345.0</v>
       </c>
       <c r="N31" s="1">
-        <v>3662251.44</v>
+        <v>5365325.77</v>
       </c>
       <c r="O31" s="1">
-        <v>1.96</v>
+        <v>2.8</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
+        <v>118</v>
+      </c>
+      <c r="B32" t="s">
+        <v>119</v>
+      </c>
+      <c r="C32" s="1">
+        <v>2400000.0</v>
+      </c>
+      <c r="D32" s="1">
+        <v>97.665</v>
+      </c>
+      <c r="E32" s="1">
+        <v>102.7</v>
+      </c>
+      <c r="F32" t="s">
+        <v>8</v>
+      </c>
+      <c r="G32">
+        <v>1.0</v>
+      </c>
+      <c r="H32" s="1">
+        <v>2464800.0</v>
+      </c>
+      <c r="I32" s="1">
+        <v>-120840.0</v>
+      </c>
+      <c r="J32" s="1">
+        <v>-4.9026290165531</v>
+      </c>
+      <c r="K32">
+        <v>0.91</v>
+      </c>
+      <c r="L32" t="s">
         <v>120</v>
       </c>
-      <c r="B32" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M32" s="1">
-        <v>5641544.0</v>
+        <v>2343960.0</v>
       </c>
       <c r="N32" s="1">
-        <v>5665697.42</v>
+        <v>2365790.14</v>
       </c>
       <c r="O32" s="1">
-        <v>3.03</v>
+        <v>1.23</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>123</v>
+        <v>121</v>
       </c>
       <c r="B33" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
       <c r="C33" s="1">
-        <v>4500000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>110.033</v>
+        <v>99.572</v>
       </c>
       <c r="E33" s="1">
         <v>100.0</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>4500000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="I33" s="1">
-        <v>451485.0</v>
+        <v>-7276.0</v>
       </c>
       <c r="J33" s="1">
-        <v>10.033</v>
+        <v>-0.428</v>
       </c>
       <c r="K33">
-        <v>0.17</v>
-[...2 lines deleted...]
-        <v>125</v>
+        <v>0.0</v>
+      </c>
+      <c r="L33">
+        <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>4951485.0</v>
+        <v>1692724.0</v>
       </c>
       <c r="N33" s="1">
-        <v>4959273.46</v>
+        <v>1692724.0</v>
       </c>
       <c r="O33" s="1">
-        <v>2.65</v>
+        <v>0.88</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>126</v>
+        <v>123</v>
       </c>
       <c r="B34" t="s">
-        <v>127</v>
+        <v>124</v>
       </c>
       <c r="C34" s="1">
-        <v>2400000.0</v>
+        <v>4500000.0</v>
       </c>
       <c r="D34" s="1">
-        <v>97.399</v>
+        <v>92.887</v>
       </c>
       <c r="E34" s="1">
-        <v>102.7</v>
+        <v>96.551</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>2464800.0</v>
+        <v>4344795.0</v>
       </c>
       <c r="I34" s="1">
-        <v>-127224.0</v>
+        <v>-164880.0</v>
       </c>
       <c r="J34" s="1">
-        <v>-5.1616358325219</v>
+        <v>-3.7948856044992</v>
       </c>
       <c r="K34">
-        <v>0.83</v>
-[...2 lines deleted...]
-        <v>128</v>
+        <v>0.0</v>
+      </c>
+      <c r="L34">
+        <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>2337576.0</v>
+        <v>4179915.0</v>
       </c>
       <c r="N34" s="1">
-        <v>2357565.04</v>
+        <v>4179915.0</v>
       </c>
       <c r="O34" s="1">
-        <v>1.26</v>
+        <v>2.18</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>129</v>
+        <v>125</v>
       </c>
       <c r="B35" t="s">
-        <v>130</v>
+        <v>126</v>
       </c>
       <c r="C35" s="1">
-        <v>1700000.0</v>
+        <v>2400000.0</v>
       </c>
       <c r="D35" s="1">
-        <v>100.8</v>
+        <v>140.538</v>
       </c>
       <c r="E35" s="1">
         <v>100.0</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>1700000.0</v>
+        <v>2400000.0</v>
       </c>
       <c r="I35" s="1">
-        <v>13600.0</v>
+        <v>972912.0</v>
       </c>
       <c r="J35" s="1">
-        <v>0.8</v>
+        <v>40.538</v>
       </c>
       <c r="K35">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.59</v>
+      </c>
+      <c r="L35" t="s">
+        <v>127</v>
       </c>
       <c r="M35" s="1">
-        <v>1713600.0</v>
+        <v>3372912.0</v>
       </c>
       <c r="N35" s="1">
-        <v>1713600.0</v>
+        <v>3411081.86</v>
       </c>
       <c r="O35" s="1">
-        <v>0.92</v>
+        <v>1.78</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="B36" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
       <c r="C36" s="1">
-        <v>4500000.0</v>
+        <v>8000000.0</v>
       </c>
       <c r="D36" s="1">
-        <v>92.482</v>
+        <v>110.871</v>
       </c>
       <c r="E36" s="1">
-        <v>96.551</v>
+        <v>113.5</v>
       </c>
       <c r="F36" t="s">
-        <v>8</v>
+        <v>53</v>
       </c>
       <c r="G36">
-        <v>1.0</v>
+        <v>1.18</v>
       </c>
       <c r="H36" s="1">
-        <v>4344795.0</v>
+        <v>7759357.37</v>
       </c>
       <c r="I36" s="1">
-        <v>-183105.0</v>
+        <v>-247135.81</v>
       </c>
       <c r="J36" s="1">
-        <v>-4.2143530362192</v>
+        <v>-3.1850035797488</v>
       </c>
       <c r="K36">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.85</v>
+      </c>
+      <c r="L36" t="s">
+        <v>130</v>
       </c>
       <c r="M36" s="1">
-        <v>4161690.0</v>
+        <v>7512221.56</v>
       </c>
       <c r="N36" s="1">
-        <v>4161690.0</v>
+        <v>7579977.98</v>
       </c>
       <c r="O36" s="1">
-        <v>2.23</v>
+        <v>3.95</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
+        <v>131</v>
+      </c>
+      <c r="B37" t="s">
+        <v>132</v>
+      </c>
+      <c r="C37" s="1">
+        <v>3000000.0</v>
+      </c>
+      <c r="D37" s="1">
+        <v>112.254</v>
+      </c>
+      <c r="E37" s="1">
+        <v>101.35</v>
+      </c>
+      <c r="F37" t="s">
+        <v>53</v>
+      </c>
+      <c r="G37">
+        <v>1.18</v>
+      </c>
+      <c r="H37" s="1">
+        <v>2855465.82</v>
+      </c>
+      <c r="I37" s="1">
+        <v>-3242.56</v>
+      </c>
+      <c r="J37" s="1">
+        <v>-0.11355625331912</v>
+      </c>
+      <c r="K37">
+        <v>1.01</v>
+      </c>
+      <c r="L37" t="s">
         <v>133</v>
       </c>
-      <c r="B37" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M37" s="1">
-        <v>3841440.0</v>
+        <v>2852223.26</v>
       </c>
       <c r="N37" s="1">
-        <v>3871324.93</v>
+        <v>2882504.8</v>
       </c>
       <c r="O37" s="1">
-        <v>2.07</v>
+        <v>1.5</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
+        <v>134</v>
+      </c>
+      <c r="B38" t="s">
+        <v>135</v>
+      </c>
+      <c r="C38" s="1">
+        <v>3000000.0</v>
+      </c>
+      <c r="D38" s="1">
+        <v>94.118</v>
+      </c>
+      <c r="E38" s="1">
+        <v>99.1777</v>
+      </c>
+      <c r="F38" t="s">
+        <v>8</v>
+      </c>
+      <c r="G38">
+        <v>1.0</v>
+      </c>
+      <c r="H38" s="1">
+        <v>2975331.0</v>
+      </c>
+      <c r="I38" s="1">
+        <v>-151791.0</v>
+      </c>
+      <c r="J38" s="1">
+        <v>-5.1016508751463</v>
+      </c>
+      <c r="K38">
+        <v>0.66</v>
+      </c>
+      <c r="L38" t="s">
         <v>136</v>
       </c>
-      <c r="B38" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M38" s="1">
-        <v>7758920.69</v>
+        <v>2823540.0</v>
       </c>
       <c r="N38" s="1">
-        <v>7815706.77</v>
+        <v>2843389.32</v>
       </c>
       <c r="O38" s="1">
-        <v>4.18</v>
+        <v>1.48</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
+        <v>137</v>
+      </c>
+      <c r="B39" t="s">
+        <v>138</v>
+      </c>
+      <c r="C39" s="1">
+        <v>3200000.0</v>
+      </c>
+      <c r="D39" s="1">
+        <v>95.846</v>
+      </c>
+      <c r="E39" s="1">
+        <v>101.540625</v>
+      </c>
+      <c r="F39" t="s">
+        <v>8</v>
+      </c>
+      <c r="G39">
+        <v>1.0</v>
+      </c>
+      <c r="H39" s="1">
+        <v>3249300.0</v>
+      </c>
+      <c r="I39" s="1">
+        <v>-182228.0</v>
+      </c>
+      <c r="J39" s="1">
+        <v>-5.6082233096359</v>
+      </c>
+      <c r="K39">
+        <v>0.13</v>
+      </c>
+      <c r="L39" t="s">
         <v>139</v>
       </c>
-      <c r="B39" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M39" s="1">
-        <v>2951758.92</v>
+        <v>3067072.0</v>
       </c>
       <c r="N39" s="1">
-        <v>2976976.42</v>
+        <v>3071280.22</v>
       </c>
       <c r="O39" s="1">
-        <v>1.59</v>
+        <v>1.6</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
+        <v>140</v>
+      </c>
+      <c r="B40" t="s">
+        <v>141</v>
+      </c>
+      <c r="C40" s="1">
+        <v>1200000.0</v>
+      </c>
+      <c r="D40" s="1">
+        <v>212.891</v>
+      </c>
+      <c r="E40" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F40" t="s">
+        <v>8</v>
+      </c>
+      <c r="G40">
+        <v>1.0</v>
+      </c>
+      <c r="H40" s="1">
+        <v>1200000.0</v>
+      </c>
+      <c r="I40" s="1">
+        <v>1354692.0</v>
+      </c>
+      <c r="J40" s="1">
+        <v>112.891</v>
+      </c>
+      <c r="K40">
+        <v>1.37</v>
+      </c>
+      <c r="L40" t="s">
         <v>142</v>
       </c>
-      <c r="B40" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M40" s="1">
-        <v>2832780.0</v>
+        <v>2554692.0</v>
       </c>
       <c r="N40" s="1">
-        <v>2848601.92</v>
+        <v>2571179.57</v>
       </c>
       <c r="O40" s="1">
-        <v>1.52</v>
+        <v>1.34</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="B41" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
       <c r="C41" s="1">
         <v>3200000.0</v>
       </c>
       <c r="D41" s="1">
-        <v>95.284</v>
+        <v>135.725</v>
       </c>
       <c r="E41" s="1">
-        <v>101.540625</v>
+        <v>100.0</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>3249300.0</v>
+        <v>3200000.0</v>
       </c>
       <c r="I41" s="1">
-        <v>-200212.0</v>
+        <v>1143200.0</v>
       </c>
       <c r="J41" s="1">
-        <v>-6.161696365371</v>
+        <v>35.725</v>
       </c>
       <c r="K41">
-        <v>1.98</v>
+        <v>1.22</v>
       </c>
       <c r="L41" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="M41" s="1">
-        <v>3049088.0</v>
+        <v>4343200.0</v>
       </c>
       <c r="N41" s="1">
-        <v>3112386.63</v>
+        <v>4382257.53</v>
       </c>
       <c r="O41" s="1">
-        <v>1.67</v>
+        <v>2.29</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
+        <v>146</v>
+      </c>
+      <c r="B42" t="s">
+        <v>147</v>
+      </c>
+      <c r="C42" s="1">
+        <v>4000000.0</v>
+      </c>
+      <c r="D42" s="1">
+        <v>110.723</v>
+      </c>
+      <c r="E42" s="1">
+        <v>100.81</v>
+      </c>
+      <c r="F42" t="s">
+        <v>8</v>
+      </c>
+      <c r="G42">
+        <v>1.0</v>
+      </c>
+      <c r="H42" s="1">
+        <v>4032400.0</v>
+      </c>
+      <c r="I42" s="1">
+        <v>396520.0</v>
+      </c>
+      <c r="J42" s="1">
+        <v>9.8333498660847</v>
+      </c>
+      <c r="K42">
+        <v>0.56</v>
+      </c>
+      <c r="L42" t="s">
         <v>148</v>
       </c>
-      <c r="B42" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M42" s="1">
-        <v>2253552.0</v>
+        <v>4428920.0</v>
       </c>
       <c r="N42" s="1">
-        <v>2267371.06</v>
+        <v>4451157.57</v>
       </c>
       <c r="O42" s="1">
-        <v>1.21</v>
+        <v>2.32</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
+        <v>149</v>
+      </c>
+      <c r="B43" t="s">
+        <v>150</v>
+      </c>
+      <c r="C43" s="1">
+        <v>5000000.0</v>
+      </c>
+      <c r="D43" s="1">
+        <v>114.201</v>
+      </c>
+      <c r="E43" s="1">
+        <v>108.06</v>
+      </c>
+      <c r="F43" t="s">
+        <v>8</v>
+      </c>
+      <c r="G43">
+        <v>1.0</v>
+      </c>
+      <c r="H43" s="1">
+        <v>5403000.0</v>
+      </c>
+      <c r="I43" s="1">
+        <v>307050.0</v>
+      </c>
+      <c r="J43" s="1">
+        <v>5.6829539144919</v>
+      </c>
+      <c r="K43">
+        <v>0.29</v>
+      </c>
+      <c r="L43" t="s">
         <v>151</v>
       </c>
-      <c r="B43" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M43" s="1">
-        <v>4095360.0</v>
+        <v>5710050.0</v>
       </c>
       <c r="N43" s="1">
-        <v>4126132.6</v>
+        <v>5724519.18</v>
       </c>
       <c r="O43" s="1">
-        <v>2.21</v>
+        <v>2.98</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="B44" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="C44" s="1">
         <v>4000000.0</v>
       </c>
       <c r="D44" s="1">
-        <v>102.845</v>
+        <v>140.392</v>
       </c>
       <c r="E44" s="1">
-        <v>100.81</v>
+        <v>124.766</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>4032400.0</v>
+        <v>4990640.0</v>
       </c>
       <c r="I44" s="1">
-        <v>81400.0</v>
+        <v>625040.0</v>
       </c>
       <c r="J44" s="1">
-        <v>2.0186489435572</v>
+        <v>12.524245387365</v>
       </c>
       <c r="K44">
-        <v>0.46</v>
+        <v>0.52</v>
       </c>
       <c r="L44" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="M44" s="1">
-        <v>4113800.0</v>
+        <v>5615680.0</v>
       </c>
       <c r="N44" s="1">
-        <v>4132170.17</v>
+        <v>5636577.24</v>
       </c>
       <c r="O44" s="1">
-        <v>2.21</v>
+        <v>2.94</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
+        <v>155</v>
+      </c>
+      <c r="B45" t="s">
+        <v>156</v>
+      </c>
+      <c r="C45" s="1">
+        <v>3600000.0</v>
+      </c>
+      <c r="D45" s="1">
+        <v>104.882</v>
+      </c>
+      <c r="E45" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F45" t="s">
+        <v>8</v>
+      </c>
+      <c r="G45">
+        <v>1.0</v>
+      </c>
+      <c r="H45" s="1">
+        <v>3600000.0</v>
+      </c>
+      <c r="I45" s="1">
+        <v>175752.0</v>
+      </c>
+      <c r="J45" s="1">
+        <v>4.882</v>
+      </c>
+      <c r="K45">
+        <v>0.23</v>
+      </c>
+      <c r="L45" t="s">
         <v>157</v>
       </c>
-      <c r="B45" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M45" s="1">
-        <v>5353600.0</v>
+        <v>3775752.0</v>
       </c>
       <c r="N45" s="1">
-        <v>5361836.3</v>
+        <v>3784105.59</v>
       </c>
       <c r="O45" s="1">
-        <v>2.87</v>
+        <v>1.97</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
+        <v>158</v>
+      </c>
+      <c r="B46" t="s">
+        <v>159</v>
+      </c>
+      <c r="C46" s="1">
+        <v>2000000.0</v>
+      </c>
+      <c r="D46" s="1">
+        <v>163.529</v>
+      </c>
+      <c r="E46" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F46" t="s">
+        <v>8</v>
+      </c>
+      <c r="G46">
+        <v>1.0</v>
+      </c>
+      <c r="H46" s="1">
+        <v>2000000.0</v>
+      </c>
+      <c r="I46" s="1">
+        <v>1270580.0</v>
+      </c>
+      <c r="J46" s="1">
+        <v>63.529</v>
+      </c>
+      <c r="K46">
+        <v>0.25</v>
+      </c>
+      <c r="L46" t="s">
         <v>160</v>
       </c>
-      <c r="B46" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M46" s="1">
-        <v>5143840.0</v>
+        <v>3270580.0</v>
       </c>
       <c r="N46" s="1">
-        <v>5158642.21</v>
+        <v>3275552.38</v>
       </c>
       <c r="O46" s="1">
-        <v>2.76</v>
+        <v>1.71</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
+        <v>161</v>
+      </c>
+      <c r="B47" t="s">
+        <v>162</v>
+      </c>
+      <c r="C47" s="1">
+        <v>2200000.0</v>
+      </c>
+      <c r="D47" s="1">
+        <v>330.277</v>
+      </c>
+      <c r="E47" s="1">
+        <v>99.21818182</v>
+      </c>
+      <c r="F47" t="s">
+        <v>53</v>
+      </c>
+      <c r="G47">
+        <v>1.18</v>
+      </c>
+      <c r="H47" s="1">
+        <v>2040675.31</v>
+      </c>
+      <c r="I47" s="1">
+        <v>4113380.76</v>
+      </c>
+      <c r="J47" s="1">
+        <v>201.56958531536</v>
+      </c>
+      <c r="K47">
+        <v>0.94</v>
+      </c>
+      <c r="L47" t="s">
         <v>163</v>
       </c>
-      <c r="B47" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M47" s="1">
-        <v>3626748.0</v>
+        <v>6154056.07</v>
       </c>
       <c r="N47" s="1">
-        <v>3630228.66</v>
+        <v>6174667.25</v>
       </c>
       <c r="O47" s="1">
-        <v>1.94</v>
+        <v>3.22</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
-        <v>166</v>
+        <v>164</v>
       </c>
       <c r="B48" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
       <c r="C48" s="1">
-        <v>2000000.0</v>
+        <v>8000000.0</v>
       </c>
       <c r="D48" s="1">
-        <v>145.188</v>
+        <v>102.265</v>
       </c>
       <c r="E48" s="1">
-        <v>100.0</v>
+        <v>105.4625</v>
       </c>
       <c r="F48" t="s">
-        <v>8</v>
+        <v>53</v>
       </c>
       <c r="G48">
-        <v>1.0</v>
+        <v>1.18</v>
       </c>
       <c r="H48" s="1">
-        <v>2000000.0</v>
+        <v>7575147.43</v>
       </c>
       <c r="I48" s="1">
-        <v>903760.0</v>
+        <v>-646037.58</v>
       </c>
       <c r="J48" s="1">
-        <v>45.188</v>
+        <v>-8.5283829254792</v>
       </c>
       <c r="K48">
-        <v>0.09</v>
-[...2 lines deleted...]
-        <v>168</v>
+        <v>0.0</v>
+      </c>
+      <c r="L48">
+        <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>2903760.0</v>
+        <v>6929109.85</v>
       </c>
       <c r="N48" s="1">
-        <v>2905638.45</v>
+        <v>6929109.85</v>
       </c>
       <c r="O48" s="1">
-        <v>1.55</v>
+        <v>3.61</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="B49" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
       <c r="C49" s="1">
-        <v>2200000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D49" s="1">
-        <v>345.262</v>
+        <v>112.926</v>
       </c>
       <c r="E49" s="1">
-        <v>99.21818182</v>
+        <v>100.0</v>
       </c>
       <c r="F49" t="s">
-        <v>55</v>
+        <v>8</v>
       </c>
       <c r="G49">
-        <v>1.19</v>
+        <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>2040675.31</v>
+        <v>5000000.0</v>
       </c>
       <c r="I49" s="1">
-        <v>4344197.55</v>
+        <v>646300.0</v>
       </c>
       <c r="J49" s="1">
-        <v>212.88038958045</v>
+        <v>12.926</v>
       </c>
       <c r="K49">
-        <v>0.66</v>
+        <v>0.03</v>
       </c>
       <c r="L49" t="s">
-        <v>171</v>
+        <v>168</v>
       </c>
       <c r="M49" s="1">
-        <v>6384872.86</v>
+        <v>5646300.0</v>
       </c>
       <c r="N49" s="1">
-        <v>6399299.8</v>
+        <v>5647556.91</v>
       </c>
       <c r="O49" s="1">
-        <v>3.42</v>
+        <v>2.94</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
       <c r="B50" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="C50" s="1">
-        <v>8000000.0</v>
+        <v>2500000.0</v>
       </c>
       <c r="D50" s="1">
-        <v>98.168</v>
+        <v>127.904</v>
       </c>
       <c r="E50" s="1">
-        <v>105.4625</v>
+        <v>106.8</v>
       </c>
       <c r="F50" t="s">
-        <v>55</v>
+        <v>8</v>
       </c>
       <c r="G50">
-        <v>1.19</v>
+        <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>7575147.43</v>
+        <v>2670000.0</v>
       </c>
       <c r="I50" s="1">
-        <v>-973676.41</v>
+        <v>527600.0</v>
       </c>
       <c r="J50" s="1">
-        <v>-12.853563828262</v>
+        <v>19.760299625468</v>
       </c>
       <c r="K50">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.95</v>
+      </c>
+      <c r="L50" t="s">
+        <v>171</v>
       </c>
       <c r="M50" s="1">
-        <v>6601471.02</v>
+        <v>3197600.0</v>
       </c>
       <c r="N50" s="1">
-        <v>6601471.02</v>
+        <v>3221398.08</v>
       </c>
       <c r="O50" s="1">
-        <v>3.53</v>
+        <v>1.68</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
+        <v>172</v>
+      </c>
+      <c r="B51" t="s">
+        <v>173</v>
+      </c>
+      <c r="C51" s="1">
+        <v>3600000.0</v>
+      </c>
+      <c r="D51" s="1">
+        <v>103.062</v>
+      </c>
+      <c r="E51" s="1">
+        <v>101.7</v>
+      </c>
+      <c r="F51" t="s">
+        <v>8</v>
+      </c>
+      <c r="G51">
+        <v>1.0</v>
+      </c>
+      <c r="H51" s="1">
+        <v>3661200.0</v>
+      </c>
+      <c r="I51" s="1">
+        <v>49032.0</v>
+      </c>
+      <c r="J51" s="1">
+        <v>1.3392330383481</v>
+      </c>
+      <c r="K51">
+        <v>0.25</v>
+      </c>
+      <c r="L51" t="s">
         <v>174</v>
       </c>
-      <c r="B51" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M51" s="1">
-        <v>5221100.0</v>
+        <v>3710232.0</v>
       </c>
       <c r="N51" s="1">
-        <v>5237173.37</v>
+        <v>3719194.71</v>
       </c>
       <c r="O51" s="1">
-        <v>2.8</v>
+        <v>1.94</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
+        <v>175</v>
+      </c>
+      <c r="B52" t="s">
+        <v>176</v>
+      </c>
+      <c r="C52" s="1">
+        <v>2900000.0</v>
+      </c>
+      <c r="D52" s="1">
+        <v>99.239</v>
+      </c>
+      <c r="E52" s="1">
+        <v>99.85793103</v>
+      </c>
+      <c r="F52" t="s">
+        <v>47</v>
+      </c>
+      <c r="G52">
+        <v>0.88</v>
+      </c>
+      <c r="H52" s="1">
+        <v>3362514.58</v>
+      </c>
+      <c r="I52" s="1">
+        <v>-85435.33</v>
+      </c>
+      <c r="J52" s="1">
+        <v>-2.5408166408605</v>
+      </c>
+      <c r="K52">
+        <v>0.59</v>
+      </c>
+      <c r="L52" t="s">
         <v>177</v>
       </c>
-      <c r="B52" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M52" s="1">
-        <v>2887150.0</v>
+        <v>3277079.25</v>
       </c>
       <c r="N52" s="1">
-        <v>2905659.62</v>
+        <v>3294274.46</v>
       </c>
       <c r="O52" s="1">
-        <v>1.55</v>
+        <v>1.72</v>
       </c>
       <c r="P52">
-        <v>1</v>
-[...98 lines deleted...]
-      <c r="P54">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>