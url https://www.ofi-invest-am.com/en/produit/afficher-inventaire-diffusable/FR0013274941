--- v1 (2026-05-29)
+++ v2 (2026-06-19)
@@ -151,447 +151,447 @@
   <si>
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
   <si>
     <t>IT0004176001</t>
   </si>
   <si>
     <t>PRYSMIAN</t>
   </si>
   <si>
     <t>FR0000073272</t>
   </si>
   <si>
     <t>SAFRAN SA</t>
   </si>
   <si>
     <t>SE0000115446</t>
   </si>
   <si>
     <t>VOLVO CLASS B</t>
   </si>
   <si>
     <t>SEK</t>
   </si>
   <si>
-    <t>OVCT01723124</t>
-[...2 lines deleted...]
-    <t>EUR/GBP 19/03/26</t>
+    <t>OVCT01737424</t>
+  </si>
+  <si>
+    <t>EUR/GBP 21/05/26</t>
   </si>
   <si>
     <t>GBP</t>
   </si>
   <si>
-    <t>-6 089.33</t>
-[...11 lines deleted...]
-    <t>EUR/USD 19/03/26</t>
+    <t>OVCT01737421</t>
+  </si>
+  <si>
+    <t>EUR/SEK 21/05/26</t>
+  </si>
+  <si>
+    <t>OVCT01737419</t>
+  </si>
+  <si>
+    <t>EUR/USD 21/05/26</t>
   </si>
   <si>
     <t>USD</t>
   </si>
   <si>
-    <t>-36 885.51</t>
+    <t>-3 045.66</t>
   </si>
   <si>
     <t>FR0013521085</t>
   </si>
   <si>
     <t>ACCOR SA 0.7 07/12/2027</t>
   </si>
   <si>
-    <t>4 540.42</t>
+    <t>5 647.84</t>
   </si>
   <si>
     <t>XS2982266343</t>
   </si>
   <si>
     <t>AIRBUS / CITIGROUP 0.8 05/02/2030</t>
   </si>
   <si>
-    <t>2 849.32</t>
+    <t>5 041.10</t>
   </si>
   <si>
     <t>XS3239565701</t>
   </si>
   <si>
     <t>BARCLAYS BANK PLC Z 20/01/2031</t>
   </si>
   <si>
     <t>XS2465773070</t>
   </si>
   <si>
     <t>BE SEMICONDUCTOR IND. 1.875 06/04/2029</t>
   </si>
   <si>
-    <t>19 059.07</t>
+    <t>21 634.62</t>
   </si>
   <si>
     <t>FR0014010U53</t>
   </si>
   <si>
     <t>CARA OBLIGATIONS SAS 1.5 01/12/2030</t>
   </si>
   <si>
-    <t>13 610.96</t>
+    <t>16 569.86</t>
   </si>
   <si>
     <t>XS2257580857</t>
   </si>
   <si>
     <t>CELLNEX TELECOM SA 0.75 20/11/2031</t>
   </si>
   <si>
-    <t>4 656.16</t>
+    <t>5 560.27</t>
   </si>
   <si>
     <t>XS2630795404</t>
   </si>
   <si>
     <t>DAVIDE CAMPARI / LAGFIN 3.5 08/06/2028</t>
   </si>
   <si>
-    <t>12 259.62</t>
+    <t>15 144.23</t>
   </si>
   <si>
     <t>XS2740429589</t>
   </si>
   <si>
     <t>DAVIDE CAMPARI MILANO NV 2.375 17/01/2029</t>
   </si>
   <si>
-    <t>4 428.52</t>
+    <t>6 396.75</t>
   </si>
   <si>
     <t>DE000A30V5R1</t>
   </si>
   <si>
     <t>DELIVERY HERO SE 3.25 21/02/2030</t>
   </si>
   <si>
-    <t>2 693.37</t>
+    <t>8 080.11</t>
   </si>
   <si>
     <t>DE000A4DFHZ5</t>
   </si>
   <si>
     <t>DEUTSCHE LUFTHANSA AG Z 10/09/2032</t>
   </si>
   <si>
     <t>XS2339426004</t>
   </si>
   <si>
     <t>DIASORIN SPA Z 05/05/2028</t>
   </si>
   <si>
     <t>FR001400AFJ9</t>
   </si>
   <si>
     <t>ELIS SA 2.25 22/09/2029</t>
   </si>
   <si>
-    <t>12 982.19</t>
+    <t>14 584.93</t>
   </si>
   <si>
     <t>XS2637952610</t>
   </si>
   <si>
     <t>ENI SPA 2.95 14/09/2030</t>
   </si>
   <si>
-    <t>43 967.12</t>
+    <t>49 139.73</t>
   </si>
   <si>
     <t>IT0006769316</t>
   </si>
   <si>
     <t>EURONEXT NV 1.5 30/05/2032</t>
   </si>
   <si>
-    <t>9 554.79</t>
+    <t>11 609.59</t>
   </si>
   <si>
     <t>DE000A352B25</t>
   </si>
   <si>
     <t>EVONIK / RAG-STIFTUNG 2.25 28/11/2030</t>
   </si>
   <si>
-    <t>29 523.48</t>
+    <t>35 738.95</t>
   </si>
   <si>
     <t>FR00140112G1</t>
   </si>
   <si>
     <t>EXAIL TECHNOLOGIES PERP</t>
   </si>
   <si>
-    <t>60 527.47</t>
+    <t>68 439.56</t>
   </si>
   <si>
     <t>XS3168182692</t>
   </si>
   <si>
     <t>FERROVIAL SE 0.75 20/05/2031</t>
   </si>
   <si>
-    <t>6 222.92</t>
+    <t>7 431.25</t>
   </si>
   <si>
     <t>XS2557565830</t>
   </si>
   <si>
     <t>IBERDROLA FINANZAS SAU 0.8 07/12/2027</t>
   </si>
   <si>
-    <t>7 182.42</t>
+    <t>8 852.75</t>
   </si>
   <si>
     <t>XS3034368806</t>
   </si>
   <si>
     <t>IBERDROLA FINANZAS SAU 1.5 27/03/2030</t>
   </si>
   <si>
-    <t>18 710.96</t>
+    <t>21 094.52</t>
   </si>
   <si>
     <t>XS3041309207</t>
   </si>
   <si>
     <t>JPMORGAN CHASE FINANCIAL COMPANY L 0.5 27/03/2030</t>
   </si>
   <si>
-    <t>15 536.11</t>
+    <t>16 480.56</t>
   </si>
   <si>
     <t>DE000A3L21D1</t>
   </si>
   <si>
     <t>LEG PROPERTIES BV 1 04/09/2030</t>
   </si>
   <si>
-    <t>28 602.74</t>
+    <t>3 019.18</t>
   </si>
   <si>
     <t>FR0014010NZ3</t>
   </si>
   <si>
     <t>LEGRAND SA 1.5 23/06/2033</t>
   </si>
   <si>
-    <t>12 980.77</t>
+    <t>16 689.56</t>
   </si>
   <si>
     <t>XS2782912518</t>
   </si>
   <si>
     <t>LVMH / CITIGROUP 1 09/04/2029</t>
   </si>
   <si>
-    <t>21 830.14</t>
+    <t>23 145.21</t>
   </si>
   <si>
     <t>DE000A46Z7S3</t>
   </si>
   <si>
     <t>MTU AERO ENGINES AG Z 15/07/2033</t>
   </si>
   <si>
     <t>XS2305842903</t>
   </si>
   <si>
     <t>NEXI SPA Z 24/02/2028</t>
   </si>
   <si>
     <t>XS2763018889</t>
   </si>
   <si>
     <t>PHARMING GROUP NV 4.5 25/04/2029</t>
   </si>
   <si>
-    <t>38 169.86</t>
+    <t>44 087.67</t>
   </si>
   <si>
     <t>DE000A4EF8U1</t>
   </si>
   <si>
     <t>QIAGEN NV 2 04/09/2032</t>
   </si>
   <si>
-    <t>67 756.42</t>
+    <t>7 334.38</t>
   </si>
   <si>
     <t>DE000A3L06J9</t>
   </si>
   <si>
     <t>QIAGEN NV 2.5 10/09/2031</t>
   </si>
   <si>
-    <t>30 281.54</t>
+    <t>2 320.09</t>
   </si>
   <si>
     <t>DE000A4D9G75</t>
   </si>
   <si>
     <t>REDCARE PHARMACY NV 1.75 16/04/2032</t>
   </si>
   <si>
-    <t>19 849.32</t>
+    <t>22 726.03</t>
   </si>
   <si>
     <t>FR001400NF10</t>
   </si>
   <si>
     <t>REMY COINTREAU / ORPAR 2 07/02/2031</t>
   </si>
   <si>
-    <t>4 208.22</t>
+    <t>7 715.07</t>
   </si>
   <si>
     <t>XS2677538493</t>
   </si>
   <si>
     <t>SAIPEM SPA 2.875 11/09/2029</t>
   </si>
   <si>
-    <t>16 487.57</t>
+    <t>1 125.00</t>
   </si>
   <si>
     <t>DE000A460P02</t>
   </si>
   <si>
     <t>SALZGITTER AG 2.875 22/10/2032</t>
   </si>
   <si>
-    <t>39 057.53</t>
+    <t>44 975.34</t>
   </si>
   <si>
     <t>FR0014012R72</t>
   </si>
   <si>
     <t>SCHNEIDER ELECTRIC SE 1.25 23/09/2033</t>
   </si>
   <si>
-    <t>22 237.57</t>
-[...1 lines deleted...]
-  <si>
     <t>FR001400R1R6</t>
   </si>
   <si>
     <t>SCHNEIDER ELECTRIC SE 1.625 28/06/2031</t>
   </si>
   <si>
-    <t>14 469.18</t>
+    <t>18 921.23</t>
   </si>
   <si>
     <t>FR001400M9F9</t>
   </si>
   <si>
     <t>SCHNEIDER ELECTRIC SE 1.97 27/11/2030</t>
   </si>
   <si>
-    <t>20 897.24</t>
+    <t>25 250.83</t>
   </si>
   <si>
     <t>XS3266589525</t>
   </si>
   <si>
     <t>SNAM SPA 1.75 14/01/2031</t>
   </si>
   <si>
-    <t>8 353.59</t>
+    <t>11 834.25</t>
   </si>
   <si>
     <t>FR001400F2K3</t>
   </si>
   <si>
     <t>SPIE SA 2 17/01/2028</t>
   </si>
   <si>
-    <t>4 972.38</t>
+    <t>7 182.32</t>
   </si>
   <si>
     <t>XS2725834043</t>
   </si>
   <si>
     <t>STILLWATER MINING COMPANY 4.25 28/11/2028</t>
   </si>
   <si>
-    <t>20 611.18</t>
+    <t>25 586.40</t>
   </si>
   <si>
     <t>XS2211997239</t>
   </si>
   <si>
     <t>STMICROELECTRONICS NV Z 04/08/2027</t>
   </si>
   <si>
     <t>FR001400XE50</t>
   </si>
   <si>
     <t>VINCI SA 0.7 18/02/2030</t>
   </si>
   <si>
-    <t>1 256.91</t>
+    <t>3 190.61</t>
+  </si>
+  <si>
+    <t>FR0014016PI1</t>
+  </si>
+  <si>
+    <t>VINCI SA 0.75 04/03/2031</t>
   </si>
   <si>
     <t>AT0000A33R11</t>
   </si>
   <si>
     <t>VOESTALPINE AG 2.75 28/04/2028</t>
   </si>
   <si>
-    <t>23 798.08</t>
+    <t>27 575.55</t>
   </si>
   <si>
     <t>DE000A4DFHL5</t>
   </si>
   <si>
     <t>VONOVIA SE 0.875 20/05/2032</t>
   </si>
   <si>
-    <t>8 962.71</t>
+    <t>10 703.04</t>
   </si>
   <si>
     <t>XS2339232147</t>
   </si>
   <si>
     <t>WH SMITH PLC 1.625 07/05/2026</t>
   </si>
   <si>
-    <t>17 195.21</t>
+    <t>20 541.15</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -955,241 +955,241 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>880323.9137</v>
+        <v>875668.0571</v>
       </c>
       <c r="D2">
-        <v>96.92</v>
+        <v>92.38</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>85320999.5</v>
+        <v>80895440.32</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>85320999.5</v>
+        <v>80895440.32</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
         <v>1162695.0</v>
       </c>
       <c r="D3">
-        <v>91.3</v>
+        <v>87.03</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>106165113.61</v>
+        <v>101196720.97</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>106165113.61</v>
+        <v>101196720.97</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
         <v>1.0</v>
       </c>
       <c r="D4">
-        <v>127.78</v>
+        <v>121.68</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>127.78</v>
+        <v>121.68</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>127.78</v>
+        <v>121.68</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>2353.6246</v>
+        <v>2910.5169</v>
       </c>
       <c r="D5">
-        <v>115.54</v>
+        <v>110.09</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>271939.92</v>
+        <v>320431.82</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>271939.92</v>
+        <v>320431.82</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
         <v>1.0</v>
       </c>
       <c r="D6">
-        <v>123.72</v>
+        <v>117.96</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>123.72</v>
+        <v>117.96</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>123.72</v>
+        <v>117.96</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
         <v>17</v>
       </c>
       <c r="B7" t="s">
         <v>18</v>
       </c>
       <c r="C7" s="1">
         <v>211.0</v>
       </c>
       <c r="D7">
-        <v>108.07</v>
+        <v>102.86</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
-        <v>22803.82</v>
+        <v>21705.17</v>
       </c>
       <c r="G7" t="s">
         <v>8</v>
       </c>
       <c r="H7">
-        <v>22803.82</v>
+        <v>21705.17</v>
       </c>
       <c r="I7" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P52"/>
+  <dimension ref="A1:P53"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O52" sqref="O52"/>
+      <selection activeCell="O53" sqref="O53"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>19</v>
       </c>
       <c r="B1" t="s">
         <v>20</v>
       </c>
       <c r="C1" t="s">
         <v>21</v>
       </c>
       <c r="D1" t="s">
         <v>22</v>
       </c>
       <c r="E1" t="s">
         <v>23</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>24</v>
@@ -1211,2586 +1211,2636 @@
       </c>
       <c r="M1" t="s">
         <v>30</v>
       </c>
       <c r="N1" t="s">
         <v>31</v>
       </c>
       <c r="O1" t="s">
         <v>32</v>
       </c>
       <c r="P1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>34</v>
       </c>
       <c r="B2" t="s">
         <v>35</v>
       </c>
       <c r="C2" s="1">
         <v>21000.0</v>
       </c>
       <c r="D2" s="1">
-        <v>192.6</v>
+        <v>212.2</v>
       </c>
       <c r="E2" s="1">
         <v>101.4651857143</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
         <v>2130768.9</v>
       </c>
       <c r="I2" s="1">
-        <v>1913831.1</v>
+        <v>2325431.1</v>
       </c>
       <c r="J2" s="1">
-        <v>89.818802029634</v>
+        <v>109.13577253732</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>4044600.0</v>
+        <v>4456200.0</v>
       </c>
       <c r="N2" s="1">
-        <v>4044600.0</v>
+        <v>4456200.0</v>
       </c>
       <c r="O2" s="1">
-        <v>2.11</v>
+        <v>2.44</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>36</v>
       </c>
       <c r="B3" t="s">
         <v>37</v>
       </c>
       <c r="C3" s="1">
-        <v>2024.0</v>
+        <v>1223.0</v>
       </c>
       <c r="D3" s="1">
-        <v>4778.97</v>
+        <v>4784.78</v>
       </c>
       <c r="E3" s="1">
-        <v>4771.8263586957</v>
+        <v>4771.8263532298</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
-        <v>9658176.55</v>
+        <v>5835943.63</v>
       </c>
       <c r="I3" s="1">
-        <v>14458.73</v>
+        <v>15842.31</v>
       </c>
       <c r="J3" s="1">
-        <v>0.14970455266735</v>
+        <v>0.27146098393689</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>9672635.28</v>
+        <v>5851785.94</v>
       </c>
       <c r="N3" s="1">
-        <v>9672635.28</v>
+        <v>5851785.94</v>
       </c>
       <c r="O3" s="1">
-        <v>5.04</v>
+        <v>3.21</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>38</v>
       </c>
       <c r="B4" t="s">
         <v>39</v>
       </c>
       <c r="C4" s="1">
         <v>40000.0</v>
       </c>
       <c r="D4" s="1">
-        <v>102.5</v>
+        <v>94.66</v>
       </c>
       <c r="E4" s="1">
         <v>40.2355</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>1609420.0</v>
       </c>
       <c r="I4" s="1">
-        <v>2490580.0</v>
+        <v>2176980.0</v>
       </c>
       <c r="J4" s="1">
-        <v>154.75015844217</v>
+        <v>135.26487803059</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>4100000.0</v>
+        <v>3786400.0</v>
       </c>
       <c r="N4" s="1">
-        <v>4100000.0</v>
+        <v>3786400.0</v>
       </c>
       <c r="O4" s="1">
-        <v>2.14</v>
+        <v>2.08</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>40</v>
       </c>
       <c r="B5" t="s">
         <v>41</v>
       </c>
       <c r="C5" s="1">
         <v>5000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>340.0</v>
+        <v>293.2</v>
       </c>
       <c r="E5" s="1">
         <v>251.537302</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
         <v>1257686.51</v>
       </c>
       <c r="I5" s="1">
-        <v>442313.49</v>
+        <v>208313.49</v>
       </c>
       <c r="J5" s="1">
-        <v>35.168818817974</v>
+        <v>16.563228463029</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>1700000.0</v>
+        <v>1466000.0</v>
       </c>
       <c r="N5" s="1">
-        <v>1700000.0</v>
+        <v>1466000.0</v>
       </c>
       <c r="O5" s="1">
-        <v>0.89</v>
+        <v>0.8</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>42</v>
       </c>
       <c r="B6" t="s">
         <v>43</v>
       </c>
       <c r="C6" s="1">
         <v>50000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>351.8</v>
+        <v>294.8</v>
       </c>
       <c r="E6" s="1">
         <v>253.272567</v>
       </c>
       <c r="F6" t="s">
         <v>44</v>
       </c>
       <c r="G6">
-        <v>10.65</v>
+        <v>10.77</v>
       </c>
       <c r="H6" s="1">
         <v>1121568.36</v>
       </c>
       <c r="I6" s="1">
-        <v>529609.71</v>
+        <v>246749.6</v>
       </c>
       <c r="J6" s="1">
-        <v>47.220457431592</v>
+        <v>22.000406644852</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>1651178.07</v>
+        <v>1368317.96</v>
       </c>
       <c r="N6" s="1">
-        <v>1651178.07</v>
+        <v>1368317.96</v>
       </c>
       <c r="O6" s="1">
-        <v>0.86</v>
+        <v>0.75</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>45</v>
       </c>
       <c r="B7" t="s">
         <v>46</v>
       </c>
       <c r="C7" s="1">
-        <v>3292729.24</v>
+        <v>3343922.8</v>
       </c>
       <c r="D7" s="1">
-        <v>1.13766101</v>
+        <v>1.15686571</v>
       </c>
       <c r="E7" s="1">
-        <v>1.1451933386</v>
+        <v>1.1543118736</v>
       </c>
       <c r="F7" t="s">
         <v>47</v>
       </c>
       <c r="G7">
-        <v>0.88</v>
+        <v>0.86</v>
       </c>
       <c r="H7" s="1">
         <v>0.0</v>
       </c>
       <c r="I7" s="1">
-        <v>21657.39</v>
+        <v>-7398.19</v>
       </c>
       <c r="J7" s="1">
         <v>0</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
-      <c r="L7" t="s">
-        <v>48</v>
+      <c r="L7">
+        <v>-471.22</v>
       </c>
       <c r="M7" s="1">
-        <v>27746.72</v>
+        <v>-6926.9700000002</v>
       </c>
       <c r="N7" s="1">
-        <v>21657.39</v>
+        <v>-7398.1900000004</v>
       </c>
       <c r="O7" s="1">
-        <v>0.01</v>
+        <v>-0.01</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
+        <v>48</v>
+      </c>
+      <c r="B8" t="s">
         <v>49</v>
       </c>
-      <c r="B8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C8" s="1">
-        <v>1430726.57</v>
+        <v>1498867.42</v>
       </c>
       <c r="D8" s="1">
-        <v>0.09387448</v>
+        <v>0.09285695</v>
       </c>
       <c r="E8" s="1">
-        <v>0.0933430028</v>
+        <v>0.0935768557</v>
       </c>
       <c r="F8" t="s">
         <v>44</v>
       </c>
       <c r="G8">
-        <v>10.65</v>
+        <v>10.77</v>
       </c>
       <c r="H8" s="1">
         <v>0.0</v>
       </c>
       <c r="I8" s="1">
-        <v>-8146.26</v>
+        <v>11531.1</v>
       </c>
       <c r="J8" s="1">
         <v>0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
-        <v>132.36</v>
+        <v>20.69</v>
       </c>
       <c r="M8" s="1">
-        <v>-8278.6199999999</v>
+        <v>11510.41</v>
       </c>
       <c r="N8" s="1">
-        <v>-8146.26</v>
+        <v>11531.1</v>
       </c>
       <c r="O8" s="1">
         <v>0.0</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
+        <v>50</v>
+      </c>
+      <c r="B9" t="s">
         <v>51</v>
       </c>
-      <c r="B9" t="s">
+      <c r="C9" s="1">
+        <v>21814537.7</v>
+      </c>
+      <c r="D9" s="1">
+        <v>0.86604933</v>
+      </c>
+      <c r="E9" s="1">
+        <v>0.8651447041</v>
+      </c>
+      <c r="F9" t="s">
         <v>52</v>
       </c>
-      <c r="C9" s="1">
-[...10 lines deleted...]
-      </c>
       <c r="G9">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H9" s="1">
         <v>0.0</v>
       </c>
       <c r="I9" s="1">
-        <v>88125.44</v>
+        <v>-22810.07</v>
       </c>
       <c r="J9" s="1">
         <v>0</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="M9" s="1">
-        <v>125010.95</v>
+        <v>-19764.41</v>
       </c>
       <c r="N9" s="1">
-        <v>88125.44</v>
+        <v>-22810.07</v>
       </c>
       <c r="O9" s="1">
-        <v>0.05</v>
+        <v>-0.01</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
+        <v>54</v>
+      </c>
+      <c r="B10" t="s">
         <v>55</v>
-      </c>
-[...1 lines deleted...]
-        <v>56</v>
       </c>
       <c r="C10" s="1">
         <v>60000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>57.895</v>
+        <v>52.248</v>
       </c>
       <c r="E10" s="1">
         <v>53.6332695</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
         <v>3217996.17</v>
       </c>
       <c r="I10" s="1">
-        <v>251163.41</v>
+        <v>-88764.01</v>
       </c>
       <c r="J10" s="1">
-        <v>7.8049629872617</v>
+        <v>-2.7583628230359</v>
       </c>
       <c r="K10">
-        <v>0.16</v>
+        <v>0.2</v>
       </c>
       <c r="L10" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="M10" s="1">
-        <v>3469159.58</v>
+        <v>3129232.16</v>
       </c>
       <c r="N10" s="1">
-        <v>3473700.0</v>
+        <v>3134880.0</v>
       </c>
       <c r="O10" s="1">
-        <v>1.81</v>
+        <v>1.72</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
+        <v>57</v>
+      </c>
+      <c r="B11" t="s">
         <v>58</v>
-      </c>
-[...1 lines deleted...]
-        <v>59</v>
       </c>
       <c r="C11" s="1">
         <v>5000000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>106.125</v>
+        <v>102.11</v>
       </c>
       <c r="E11" s="1">
         <v>100.0</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
         <v>5000000.0</v>
       </c>
       <c r="I11" s="1">
-        <v>306250.0</v>
+        <v>105500.0</v>
       </c>
       <c r="J11" s="1">
-        <v>6.125</v>
+        <v>2.11</v>
       </c>
       <c r="K11">
-        <v>0.06</v>
+        <v>0.1</v>
       </c>
       <c r="L11" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="M11" s="1">
-        <v>5306250.0</v>
+        <v>5105500.0</v>
       </c>
       <c r="N11" s="1">
-        <v>5309099.32</v>
+        <v>5110541.1</v>
       </c>
       <c r="O11" s="1">
-        <v>2.77</v>
+        <v>2.8</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
+        <v>60</v>
+      </c>
+      <c r="B12" t="s">
         <v>61</v>
-      </c>
-[...1 lines deleted...]
-        <v>62</v>
       </c>
       <c r="C12" s="1">
         <v>5400000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>106.267</v>
+        <v>105.544</v>
       </c>
       <c r="E12" s="1">
         <v>100.5</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
         <v>5427000.0</v>
       </c>
       <c r="I12" s="1">
-        <v>311418.0</v>
+        <v>272376.0</v>
       </c>
       <c r="J12" s="1">
-        <v>5.7383084577114</v>
+        <v>5.0189054726368</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>5738418.0</v>
+        <v>5699376.0</v>
       </c>
       <c r="N12" s="1">
-        <v>5738418.0</v>
+        <v>5699376.0</v>
       </c>
       <c r="O12" s="1">
-        <v>2.99</v>
+        <v>3.12</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
+        <v>62</v>
+      </c>
+      <c r="B13" t="s">
         <v>63</v>
-      </c>
-[...1 lines deleted...]
-        <v>64</v>
       </c>
       <c r="C13" s="1">
         <v>2500000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>166.5</v>
+        <v>166.653</v>
       </c>
       <c r="E13" s="1">
         <v>110.2</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
         <v>2755000.0</v>
       </c>
       <c r="I13" s="1">
-        <v>1407500.0</v>
+        <v>1411325.0</v>
       </c>
       <c r="J13" s="1">
-        <v>51.088929219601</v>
+        <v>51.2277676951</v>
       </c>
       <c r="K13">
-        <v>0.76</v>
+        <v>0.87</v>
       </c>
       <c r="L13" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="M13" s="1">
-        <v>4162500.0</v>
+        <v>4166325.0</v>
       </c>
       <c r="N13" s="1">
-        <v>4181559.07</v>
+        <v>4187959.62</v>
       </c>
       <c r="O13" s="1">
-        <v>2.18</v>
+        <v>2.3</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
+        <v>65</v>
+      </c>
+      <c r="B14" t="s">
         <v>66</v>
-      </c>
-[...1 lines deleted...]
-        <v>67</v>
       </c>
       <c r="C14" s="1">
         <v>3600000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>124.534</v>
+        <v>110.795</v>
       </c>
       <c r="E14" s="1">
         <v>100.0</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
         <v>3600000.0</v>
       </c>
       <c r="I14" s="1">
-        <v>883224.0</v>
+        <v>388620.0</v>
       </c>
       <c r="J14" s="1">
-        <v>24.534</v>
+        <v>10.795</v>
       </c>
       <c r="K14">
-        <v>0.38</v>
+        <v>0.46</v>
       </c>
       <c r="L14" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="M14" s="1">
-        <v>4483224.0</v>
+        <v>3988620.0</v>
       </c>
       <c r="N14" s="1">
-        <v>4496834.96</v>
+        <v>4005189.86</v>
       </c>
       <c r="O14" s="1">
-        <v>2.34</v>
+        <v>2.2</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
+        <v>68</v>
+      </c>
+      <c r="B15" t="s">
         <v>69</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
       <c r="C15" s="1">
         <v>2200000.0</v>
       </c>
       <c r="D15" s="1">
-        <v>91.896</v>
+        <v>89.841</v>
       </c>
       <c r="E15" s="1">
         <v>100.0</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
         <v>2200000.0</v>
       </c>
       <c r="I15" s="1">
-        <v>-178288.0</v>
+        <v>-223498.0</v>
       </c>
       <c r="J15" s="1">
-        <v>-8.104</v>
+        <v>-10.159</v>
       </c>
       <c r="K15">
-        <v>0.21</v>
+        <v>0.25</v>
       </c>
       <c r="L15" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="M15" s="1">
-        <v>2021712.0</v>
+        <v>1976502.0</v>
       </c>
       <c r="N15" s="1">
-        <v>2026368.16</v>
+        <v>1982062.27</v>
       </c>
       <c r="O15" s="1">
-        <v>1.06</v>
+        <v>1.09</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
+        <v>71</v>
+      </c>
+      <c r="B16" t="s">
         <v>72</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="C16" s="1">
         <v>1500000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>98.75</v>
+        <v>98.601</v>
       </c>
       <c r="E16" s="1">
         <v>100.0</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
         <v>1500000.0</v>
       </c>
       <c r="I16" s="1">
-        <v>-18750.0</v>
+        <v>-20985.0</v>
       </c>
       <c r="J16" s="1">
-        <v>-1.25</v>
+        <v>-1.399</v>
       </c>
       <c r="K16">
+        <v>1.01</v>
+      </c>
+      <c r="L16" t="s">
+        <v>73</v>
+      </c>
+      <c r="M16" s="1">
+        <v>1479015.0</v>
+      </c>
+      <c r="N16" s="1">
+        <v>1494159.23</v>
+      </c>
+      <c r="O16" s="1">
         <v>0.82</v>
-      </c>
-[...10 lines deleted...]
-        <v>0.78</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
+        <v>74</v>
+      </c>
+      <c r="B17" t="s">
         <v>75</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="C17" s="1">
         <v>1500000.0</v>
       </c>
       <c r="D17" s="1">
-        <v>98.978</v>
+        <v>97.894</v>
       </c>
       <c r="E17" s="1">
         <v>100.0</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
         <v>1500000.0</v>
       </c>
       <c r="I17" s="1">
-        <v>-15330.0</v>
+        <v>-31590.0</v>
       </c>
       <c r="J17" s="1">
-        <v>-1.022</v>
+        <v>-2.106</v>
       </c>
       <c r="K17">
-        <v>0.3</v>
+        <v>0.43</v>
       </c>
       <c r="L17" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="M17" s="1">
-        <v>1484670.0</v>
+        <v>1468410.0</v>
       </c>
       <c r="N17" s="1">
-        <v>1489098.52</v>
+        <v>1474806.75</v>
       </c>
       <c r="O17" s="1">
-        <v>0.78</v>
+        <v>0.81</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
+        <v>77</v>
+      </c>
+      <c r="B18" t="s">
         <v>78</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="C18" s="1">
         <v>3000000.0</v>
       </c>
       <c r="D18" s="1">
-        <v>95.907</v>
+        <v>92.667</v>
       </c>
       <c r="E18" s="1">
         <v>96.65</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
         <v>2899500.0</v>
       </c>
       <c r="I18" s="1">
-        <v>-22290.0</v>
+        <v>-119490.0</v>
       </c>
       <c r="J18" s="1">
-        <v>-0.76875323331609</v>
+        <v>-4.1210553543714</v>
       </c>
       <c r="K18">
-        <v>0.09</v>
+        <v>0.27</v>
       </c>
       <c r="L18" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="M18" s="1">
-        <v>2877210.0</v>
+        <v>2780010.0</v>
       </c>
       <c r="N18" s="1">
-        <v>2879903.37</v>
+        <v>2788090.11</v>
       </c>
       <c r="O18" s="1">
-        <v>1.5</v>
+        <v>1.53</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
+        <v>80</v>
+      </c>
+      <c r="B19" t="s">
         <v>81</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="C19" s="1">
         <v>4000000.0</v>
       </c>
       <c r="D19" s="1">
-        <v>108.939</v>
+        <v>100.803</v>
       </c>
       <c r="E19" s="1">
         <v>100.0</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
         <v>4000000.0</v>
       </c>
       <c r="I19" s="1">
-        <v>357560.0</v>
+        <v>32120.0</v>
       </c>
       <c r="J19" s="1">
-        <v>8.939</v>
+        <v>0.803</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>4357560.0</v>
+        <v>4032120.0</v>
       </c>
       <c r="N19" s="1">
-        <v>4357560.0</v>
+        <v>4032120.0</v>
       </c>
       <c r="O19" s="1">
-        <v>2.27</v>
+        <v>2.21</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
+        <v>82</v>
+      </c>
+      <c r="B20" t="s">
         <v>83</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="C20" s="1">
         <v>3500000.0</v>
       </c>
       <c r="D20" s="1">
-        <v>93.622</v>
+        <v>93.046</v>
       </c>
       <c r="E20" s="1">
         <v>100.0</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
         <v>3500000.0</v>
       </c>
       <c r="I20" s="1">
-        <v>-223230.0</v>
+        <v>-243390.0</v>
       </c>
       <c r="J20" s="1">
-        <v>-6.378</v>
+        <v>-6.954</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>3276770.0</v>
+        <v>3256610.0</v>
       </c>
       <c r="N20" s="1">
-        <v>3276770.0</v>
+        <v>3256610.0</v>
       </c>
       <c r="O20" s="1">
-        <v>1.71</v>
+        <v>1.79</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
+        <v>84</v>
+      </c>
+      <c r="B21" t="s">
         <v>85</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="C21" s="1">
         <v>1300000.0</v>
       </c>
       <c r="D21" s="1">
-        <v>168.325</v>
+        <v>153.49</v>
       </c>
       <c r="E21" s="1">
         <v>100.0</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
         <v>1300000.0</v>
       </c>
       <c r="I21" s="1">
-        <v>888225.0</v>
+        <v>695370.0</v>
       </c>
       <c r="J21" s="1">
-        <v>68.325</v>
+        <v>53.49</v>
       </c>
       <c r="K21">
-        <v>1.0</v>
+        <v>1.12</v>
       </c>
       <c r="L21" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="M21" s="1">
-        <v>2188225.0</v>
+        <v>1995370.0</v>
       </c>
       <c r="N21" s="1">
-        <v>2201207.19</v>
+        <v>2009954.93</v>
       </c>
       <c r="O21" s="1">
-        <v>1.15</v>
+        <v>1.1</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
+        <v>87</v>
+      </c>
+      <c r="B22" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="C22" s="1">
         <v>3200000.0</v>
       </c>
       <c r="D22" s="1">
-        <v>119.642</v>
+        <v>137.783</v>
       </c>
       <c r="E22" s="1">
         <v>100.0</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
         <v>3200000.0</v>
       </c>
       <c r="I22" s="1">
-        <v>628544.0</v>
+        <v>1209056.0</v>
       </c>
       <c r="J22" s="1">
-        <v>19.642</v>
+        <v>37.783</v>
       </c>
       <c r="K22">
-        <v>1.37</v>
+        <v>1.54</v>
       </c>
       <c r="L22" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="M22" s="1">
-        <v>3828544.0</v>
+        <v>4409056.0</v>
       </c>
       <c r="N22" s="1">
-        <v>3872511.12</v>
+        <v>4458195.73</v>
       </c>
       <c r="O22" s="1">
-        <v>2.02</v>
+        <v>2.44</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
+        <v>90</v>
+      </c>
+      <c r="B23" t="s">
         <v>91</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="C23" s="1">
         <v>2500000.0</v>
       </c>
       <c r="D23" s="1">
-        <v>102.86</v>
+        <v>102.077</v>
       </c>
       <c r="E23" s="1">
         <v>101.94116</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
         <v>2548529.0</v>
       </c>
       <c r="I23" s="1">
-        <v>22971.0</v>
+        <v>3396.0</v>
       </c>
       <c r="J23" s="1">
-        <v>0.90134348088643</v>
+        <v>0.13325333947544</v>
       </c>
       <c r="K23">
-        <v>0.38</v>
+        <v>0.46</v>
       </c>
       <c r="L23" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="M23" s="1">
-        <v>2571500.0</v>
+        <v>2551925.0</v>
       </c>
       <c r="N23" s="1">
-        <v>2581054.79</v>
+        <v>2563534.59</v>
       </c>
       <c r="O23" s="1">
-        <v>1.35</v>
+        <v>1.41</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
+        <v>93</v>
+      </c>
+      <c r="B24" t="s">
         <v>94</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="C24" s="1">
         <v>5000000.0</v>
       </c>
       <c r="D24" s="1">
-        <v>104.657</v>
+        <v>102.985</v>
       </c>
       <c r="E24" s="1">
         <v>107.6</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
         <v>5380000.0</v>
       </c>
       <c r="I24" s="1">
-        <v>-147150.0</v>
+        <v>-230750.0</v>
       </c>
       <c r="J24" s="1">
-        <v>-2.7351301115242</v>
+        <v>-4.2890334572491</v>
       </c>
       <c r="K24">
-        <v>0.59</v>
+        <v>0.71</v>
       </c>
       <c r="L24" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="M24" s="1">
-        <v>5232850.0</v>
+        <v>5149250.0</v>
       </c>
       <c r="N24" s="1">
-        <v>5262373.48</v>
+        <v>5184988.95</v>
       </c>
       <c r="O24" s="1">
-        <v>2.74</v>
+        <v>2.84</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
+        <v>96</v>
+      </c>
+      <c r="B25" t="s">
         <v>97</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="C25" s="1">
         <v>3600000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>138.507</v>
+        <v>154.146</v>
       </c>
       <c r="E25" s="1">
         <v>104.99305556</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
         <v>3779750.0</v>
       </c>
       <c r="I25" s="1">
-        <v>1206502.0</v>
+        <v>1769506.0</v>
       </c>
       <c r="J25" s="1">
-        <v>31.920153449302</v>
+        <v>46.815424300549</v>
       </c>
       <c r="K25">
-        <v>1.68</v>
+        <v>1.9</v>
       </c>
       <c r="L25" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="M25" s="1">
-        <v>4986252.0</v>
+        <v>5549256.0</v>
       </c>
       <c r="N25" s="1">
-        <v>5046779.47</v>
+        <v>5617695.56</v>
       </c>
       <c r="O25" s="1">
-        <v>2.63</v>
+        <v>3.08</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
+        <v>99</v>
+      </c>
+      <c r="B26" t="s">
         <v>100</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="C26" s="1">
         <v>2900000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>106.669</v>
+        <v>100.069</v>
       </c>
       <c r="E26" s="1">
         <v>100.0</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
         <v>2900000.0</v>
       </c>
       <c r="I26" s="1">
-        <v>193401.0</v>
+        <v>2001.0</v>
       </c>
       <c r="J26" s="1">
-        <v>6.669</v>
+        <v>0.069</v>
       </c>
       <c r="K26">
-        <v>0.21</v>
+        <v>0.26</v>
       </c>
       <c r="L26" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="M26" s="1">
-        <v>3093401.0</v>
+        <v>2902001.0</v>
       </c>
       <c r="N26" s="1">
-        <v>3099623.92</v>
+        <v>2909432.25</v>
       </c>
       <c r="O26" s="1">
-        <v>1.62</v>
+        <v>1.59</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
+        <v>102</v>
+      </c>
+      <c r="B27" t="s">
         <v>103</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="C27" s="1">
         <v>3800000.0</v>
       </c>
       <c r="D27" s="1">
-        <v>153.577</v>
+        <v>148.77</v>
       </c>
       <c r="E27" s="1">
         <v>100.0</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
         <v>3800000.0</v>
       </c>
       <c r="I27" s="1">
-        <v>2035926.0</v>
+        <v>1853260.0</v>
       </c>
       <c r="J27" s="1">
-        <v>53.577</v>
+        <v>48.77</v>
       </c>
       <c r="K27">
-        <v>0.19</v>
+        <v>0.23</v>
       </c>
       <c r="L27" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="M27" s="1">
-        <v>5835926.0</v>
+        <v>5653260.0</v>
       </c>
       <c r="N27" s="1">
-        <v>5843108.42</v>
+        <v>5662112.75</v>
       </c>
       <c r="O27" s="1">
-        <v>3.05</v>
+        <v>3.1</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
+        <v>105</v>
+      </c>
+      <c r="B28" t="s">
         <v>106</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="C28" s="1">
         <v>2900000.0</v>
       </c>
       <c r="D28" s="1">
-        <v>118.065</v>
+        <v>115.528</v>
       </c>
       <c r="E28" s="1">
         <v>100.0</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
         <v>2900000.0</v>
       </c>
       <c r="I28" s="1">
-        <v>523885.0</v>
+        <v>450312.0</v>
       </c>
       <c r="J28" s="1">
-        <v>18.065</v>
+        <v>15.528</v>
       </c>
       <c r="K28">
-        <v>0.65</v>
+        <v>0.73</v>
       </c>
       <c r="L28" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="M28" s="1">
-        <v>3423885.0</v>
+        <v>3350312.0</v>
       </c>
       <c r="N28" s="1">
-        <v>3442595.96</v>
+        <v>3371406.52</v>
       </c>
       <c r="O28" s="1">
-        <v>1.8</v>
+        <v>1.85</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
+        <v>108</v>
+      </c>
+      <c r="B29" t="s">
         <v>109</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="C29" s="1">
         <v>3400000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>110.666</v>
+        <v>103.46</v>
       </c>
       <c r="E29" s="1">
         <v>100.0</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
         <v>3400000.0</v>
       </c>
       <c r="I29" s="1">
-        <v>362644.0</v>
+        <v>117640.0</v>
       </c>
       <c r="J29" s="1">
-        <v>10.666</v>
+        <v>3.46</v>
       </c>
       <c r="K29">
-        <v>0.46</v>
+        <v>0.48</v>
       </c>
       <c r="L29" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="M29" s="1">
-        <v>3762644.0</v>
+        <v>3517640.0</v>
       </c>
       <c r="N29" s="1">
-        <v>3778180.11</v>
+        <v>3534120.56</v>
       </c>
       <c r="O29" s="1">
-        <v>1.97</v>
+        <v>1.94</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
+        <v>111</v>
+      </c>
+      <c r="B30" t="s">
         <v>112</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="C30" s="1">
         <v>5800000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>100.638</v>
+        <v>96.743</v>
       </c>
       <c r="E30" s="1">
         <v>101.90332</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
         <v>5910392.56</v>
       </c>
       <c r="I30" s="1">
-        <v>-73388.56</v>
+        <v>-299298.56</v>
       </c>
       <c r="J30" s="1">
-        <v>-1.2416867281655</v>
+        <v>-5.063937072904</v>
       </c>
       <c r="K30">
-        <v>0.49</v>
+        <v>0.05</v>
       </c>
       <c r="L30" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="M30" s="1">
-        <v>5837004.0</v>
+        <v>5611094.0</v>
       </c>
       <c r="N30" s="1">
-        <v>5865606.74</v>
+        <v>5614113.18</v>
       </c>
       <c r="O30" s="1">
-        <v>3.06</v>
+        <v>3.08</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
+        <v>114</v>
+      </c>
+      <c r="B31" t="s">
         <v>115</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="C31" s="1">
         <v>4500000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>118.941</v>
+        <v>110.581</v>
       </c>
       <c r="E31" s="1">
         <v>100.0</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
         <v>4500000.0</v>
       </c>
       <c r="I31" s="1">
-        <v>852345.0</v>
+        <v>476145.0</v>
       </c>
       <c r="J31" s="1">
-        <v>18.941</v>
+        <v>10.581</v>
       </c>
       <c r="K31">
-        <v>0.29</v>
+        <v>0.37</v>
       </c>
       <c r="L31" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="M31" s="1">
-        <v>5352345.0</v>
+        <v>4976145.0</v>
       </c>
       <c r="N31" s="1">
-        <v>5365325.77</v>
+        <v>4992834.56</v>
       </c>
       <c r="O31" s="1">
-        <v>2.8</v>
+        <v>2.74</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
+        <v>117</v>
+      </c>
+      <c r="B32" t="s">
         <v>118</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="C32" s="1">
         <v>2400000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>97.665</v>
+        <v>96.058</v>
       </c>
       <c r="E32" s="1">
         <v>102.7</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
         <v>2464800.0</v>
       </c>
       <c r="I32" s="1">
-        <v>-120840.0</v>
+        <v>-159408.0</v>
       </c>
       <c r="J32" s="1">
-        <v>-4.9026290165531</v>
+        <v>-6.4673807205453</v>
       </c>
       <c r="K32">
-        <v>0.91</v>
+        <v>0.96</v>
       </c>
       <c r="L32" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="M32" s="1">
-        <v>2343960.0</v>
+        <v>2305392.0</v>
       </c>
       <c r="N32" s="1">
-        <v>2365790.14</v>
+        <v>2328537.21</v>
       </c>
       <c r="O32" s="1">
-        <v>1.23</v>
+        <v>1.28</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
+        <v>120</v>
+      </c>
+      <c r="B33" t="s">
         <v>121</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="C33" s="1">
         <v>1700000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>99.572</v>
+        <v>93.801</v>
       </c>
       <c r="E33" s="1">
         <v>100.0</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
         <v>1700000.0</v>
       </c>
       <c r="I33" s="1">
-        <v>-7276.0</v>
+        <v>-105383.0</v>
       </c>
       <c r="J33" s="1">
-        <v>-0.428</v>
+        <v>-6.199</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>1692724.0</v>
+        <v>1594617.0</v>
       </c>
       <c r="N33" s="1">
-        <v>1692724.0</v>
+        <v>1594617.0</v>
       </c>
       <c r="O33" s="1">
-        <v>0.88</v>
+        <v>0.87</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
+        <v>122</v>
+      </c>
+      <c r="B34" t="s">
         <v>123</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="C34" s="1">
         <v>4500000.0</v>
       </c>
       <c r="D34" s="1">
-        <v>92.887</v>
+        <v>92.213</v>
       </c>
       <c r="E34" s="1">
         <v>96.551</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
         <v>4344795.0</v>
       </c>
       <c r="I34" s="1">
-        <v>-164880.0</v>
+        <v>-195210.0</v>
       </c>
       <c r="J34" s="1">
-        <v>-3.7948856044992</v>
+        <v>-4.4929622686456</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>4179915.0</v>
+        <v>4149585.0</v>
       </c>
       <c r="N34" s="1">
-        <v>4179915.0</v>
+        <v>4149585.0</v>
       </c>
       <c r="O34" s="1">
-        <v>2.18</v>
+        <v>2.27</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
+        <v>124</v>
+      </c>
+      <c r="B35" t="s">
         <v>125</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="C35" s="1">
         <v>2400000.0</v>
       </c>
       <c r="D35" s="1">
-        <v>140.538</v>
+        <v>136.135</v>
       </c>
       <c r="E35" s="1">
         <v>100.0</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
         <v>2400000.0</v>
       </c>
       <c r="I35" s="1">
-        <v>972912.0</v>
+        <v>867240.0</v>
       </c>
       <c r="J35" s="1">
-        <v>40.538</v>
+        <v>36.135</v>
       </c>
       <c r="K35">
-        <v>1.59</v>
+        <v>1.84</v>
       </c>
       <c r="L35" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="M35" s="1">
-        <v>3372912.0</v>
+        <v>3267240.0</v>
       </c>
       <c r="N35" s="1">
-        <v>3411081.86</v>
+        <v>3311327.67</v>
       </c>
       <c r="O35" s="1">
-        <v>1.78</v>
+        <v>1.82</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
+        <v>127</v>
+      </c>
+      <c r="B36" t="s">
         <v>128</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="C36" s="1">
         <v>8000000.0</v>
       </c>
       <c r="D36" s="1">
-        <v>110.871</v>
+        <v>102.786</v>
       </c>
       <c r="E36" s="1">
         <v>113.5</v>
       </c>
       <c r="F36" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="G36">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H36" s="1">
         <v>7759357.37</v>
       </c>
       <c r="I36" s="1">
-        <v>-247135.81</v>
+        <v>-617410.96</v>
       </c>
       <c r="J36" s="1">
-        <v>-3.1850035797488</v>
+        <v>-7.9569857471328</v>
       </c>
       <c r="K36">
-        <v>0.85</v>
+        <v>0.09</v>
       </c>
       <c r="L36" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="M36" s="1">
-        <v>7512221.56</v>
+        <v>7141946.41</v>
       </c>
       <c r="N36" s="1">
-        <v>7579977.98</v>
+        <v>7149280.79</v>
       </c>
       <c r="O36" s="1">
-        <v>3.95</v>
+        <v>3.92</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
+        <v>130</v>
+      </c>
+      <c r="B37" t="s">
         <v>131</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="C37" s="1">
         <v>3000000.0</v>
       </c>
       <c r="D37" s="1">
-        <v>112.254</v>
+        <v>104.328</v>
       </c>
       <c r="E37" s="1">
         <v>101.35</v>
       </c>
       <c r="F37" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="G37">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H37" s="1">
         <v>2855465.82</v>
       </c>
       <c r="I37" s="1">
-        <v>-3242.56</v>
+        <v>-137057.0</v>
       </c>
       <c r="J37" s="1">
-        <v>-0.11355625331912</v>
+        <v>-4.7998123122342</v>
       </c>
       <c r="K37">
-        <v>1.01</v>
+        <v>0.08</v>
       </c>
       <c r="L37" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="M37" s="1">
-        <v>2852223.26</v>
+        <v>2718408.82</v>
       </c>
       <c r="N37" s="1">
-        <v>2882504.8</v>
+        <v>2720728.91</v>
       </c>
       <c r="O37" s="1">
-        <v>1.5</v>
+        <v>1.49</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
+        <v>133</v>
+      </c>
+      <c r="B38" t="s">
         <v>134</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="C38" s="1">
         <v>3000000.0</v>
       </c>
       <c r="D38" s="1">
-        <v>94.118</v>
+        <v>88.314</v>
       </c>
       <c r="E38" s="1">
         <v>99.1777</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
         <v>2975331.0</v>
       </c>
       <c r="I38" s="1">
-        <v>-151791.0</v>
+        <v>-325911.0</v>
       </c>
       <c r="J38" s="1">
-        <v>-5.1016508751463</v>
+        <v>-10.953772874346</v>
       </c>
       <c r="K38">
-        <v>0.66</v>
+        <v>0.76</v>
       </c>
       <c r="L38" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="M38" s="1">
-        <v>2823540.0</v>
+        <v>2649420.0</v>
       </c>
       <c r="N38" s="1">
-        <v>2843389.32</v>
+        <v>2672146.03</v>
       </c>
       <c r="O38" s="1">
-        <v>1.48</v>
+        <v>1.46</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
+        <v>136</v>
+      </c>
+      <c r="B39" t="s">
         <v>137</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="C39" s="1">
         <v>3200000.0</v>
       </c>
       <c r="D39" s="1">
-        <v>95.846</v>
+        <v>95.174</v>
       </c>
       <c r="E39" s="1">
         <v>101.540625</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
         <v>3249300.0</v>
       </c>
       <c r="I39" s="1">
-        <v>-182228.0</v>
+        <v>-203732.0</v>
       </c>
       <c r="J39" s="1">
-        <v>-5.6082233096359</v>
+        <v>-6.2700273905149</v>
       </c>
       <c r="K39">
-        <v>0.13</v>
+        <v>0.24</v>
       </c>
       <c r="L39" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="M39" s="1">
-        <v>3067072.0</v>
+        <v>3045568.0</v>
       </c>
       <c r="N39" s="1">
-        <v>3071280.22</v>
+        <v>3053283.07</v>
       </c>
       <c r="O39" s="1">
-        <v>1.6</v>
+        <v>1.67</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
+        <v>139</v>
+      </c>
+      <c r="B40" t="s">
         <v>140</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="C40" s="1">
         <v>1200000.0</v>
       </c>
       <c r="D40" s="1">
-        <v>212.891</v>
+        <v>202.022</v>
       </c>
       <c r="E40" s="1">
         <v>100.0</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
         <v>1200000.0</v>
       </c>
       <c r="I40" s="1">
-        <v>1354692.0</v>
+        <v>1224264.0</v>
       </c>
       <c r="J40" s="1">
-        <v>112.891</v>
+        <v>102.022</v>
       </c>
       <c r="K40">
-        <v>1.37</v>
+        <v>0.09</v>
       </c>
       <c r="L40" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="M40" s="1">
-        <v>2554692.0</v>
+        <v>2424264.0</v>
       </c>
       <c r="N40" s="1">
-        <v>2571179.57</v>
+        <v>2425389.0</v>
       </c>
       <c r="O40" s="1">
-        <v>1.34</v>
+        <v>1.33</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
+        <v>142</v>
+      </c>
+      <c r="B41" t="s">
         <v>143</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
       <c r="C41" s="1">
         <v>3200000.0</v>
       </c>
       <c r="D41" s="1">
-        <v>135.725</v>
+        <v>126.117</v>
       </c>
       <c r="E41" s="1">
         <v>100.0</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
         <v>3200000.0</v>
       </c>
       <c r="I41" s="1">
-        <v>1143200.0</v>
+        <v>835744.0</v>
       </c>
       <c r="J41" s="1">
-        <v>35.725</v>
+        <v>26.117</v>
       </c>
       <c r="K41">
-        <v>1.22</v>
+        <v>1.41</v>
       </c>
       <c r="L41" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="M41" s="1">
-        <v>4343200.0</v>
+        <v>4035744.0</v>
       </c>
       <c r="N41" s="1">
-        <v>4382257.53</v>
+        <v>4080719.34</v>
       </c>
       <c r="O41" s="1">
-        <v>2.29</v>
+        <v>2.24</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
+        <v>145</v>
+      </c>
+      <c r="B42" t="s">
         <v>146</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
       <c r="C42" s="1">
         <v>4000000.0</v>
       </c>
       <c r="D42" s="1">
-        <v>110.723</v>
+        <v>103.178</v>
       </c>
       <c r="E42" s="1">
         <v>100.81</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
         <v>4032400.0</v>
       </c>
       <c r="I42" s="1">
-        <v>396520.0</v>
+        <v>94720.0</v>
       </c>
       <c r="J42" s="1">
-        <v>9.8333498660847</v>
+        <v>2.3489733161393</v>
       </c>
       <c r="K42">
-        <v>0.56</v>
-[...2 lines deleted...]
-        <v>148</v>
+        <v>0.0</v>
+      </c>
+      <c r="L42">
+        <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>4428920.0</v>
+        <v>4127120.0</v>
       </c>
       <c r="N42" s="1">
-        <v>4451157.57</v>
+        <v>4127120.0</v>
       </c>
       <c r="O42" s="1">
-        <v>2.32</v>
+        <v>2.26</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="B43" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
       <c r="C43" s="1">
         <v>5000000.0</v>
       </c>
       <c r="D43" s="1">
-        <v>114.201</v>
+        <v>107.09</v>
       </c>
       <c r="E43" s="1">
         <v>108.06</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
         <v>5403000.0</v>
       </c>
       <c r="I43" s="1">
-        <v>307050.0</v>
+        <v>-48500.0</v>
       </c>
       <c r="J43" s="1">
-        <v>5.6829539144919</v>
+        <v>-0.89764945400703</v>
       </c>
       <c r="K43">
-        <v>0.29</v>
+        <v>0.38</v>
       </c>
       <c r="L43" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="M43" s="1">
-        <v>5710050.0</v>
+        <v>5354500.0</v>
       </c>
       <c r="N43" s="1">
-        <v>5724519.18</v>
+        <v>5373421.23</v>
       </c>
       <c r="O43" s="1">
-        <v>2.98</v>
+        <v>2.95</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="B44" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="C44" s="1">
         <v>4000000.0</v>
       </c>
       <c r="D44" s="1">
-        <v>140.392</v>
+        <v>129.196</v>
       </c>
       <c r="E44" s="1">
         <v>124.766</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
         <v>4990640.0</v>
       </c>
       <c r="I44" s="1">
-        <v>625040.0</v>
+        <v>177200.0</v>
       </c>
       <c r="J44" s="1">
-        <v>12.524245387365</v>
+        <v>3.5506468108299</v>
       </c>
       <c r="K44">
-        <v>0.52</v>
+        <v>0.63</v>
       </c>
       <c r="L44" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="M44" s="1">
-        <v>5615680.0</v>
+        <v>5167840.0</v>
       </c>
       <c r="N44" s="1">
-        <v>5636577.24</v>
+        <v>5193090.83</v>
       </c>
       <c r="O44" s="1">
-        <v>2.94</v>
+        <v>2.85</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="B45" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="C45" s="1">
         <v>3600000.0</v>
       </c>
       <c r="D45" s="1">
-        <v>104.882</v>
+        <v>100.243</v>
       </c>
       <c r="E45" s="1">
         <v>100.0</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
         <v>3600000.0</v>
       </c>
       <c r="I45" s="1">
-        <v>175752.0</v>
+        <v>8748.0</v>
       </c>
       <c r="J45" s="1">
-        <v>4.882</v>
+        <v>0.243</v>
       </c>
       <c r="K45">
-        <v>0.23</v>
+        <v>0.33</v>
       </c>
       <c r="L45" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="M45" s="1">
-        <v>3775752.0</v>
+        <v>3608748.0</v>
       </c>
       <c r="N45" s="1">
-        <v>3784105.59</v>
+        <v>3620582.25</v>
       </c>
       <c r="O45" s="1">
-        <v>1.97</v>
+        <v>1.98</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
       <c r="B46" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C46" s="1">
         <v>2000000.0</v>
       </c>
       <c r="D46" s="1">
-        <v>163.529</v>
+        <v>139.5</v>
       </c>
       <c r="E46" s="1">
         <v>100.0</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
         <v>2000000.0</v>
       </c>
       <c r="I46" s="1">
-        <v>1270580.0</v>
+        <v>790000.0</v>
       </c>
       <c r="J46" s="1">
-        <v>63.529</v>
+        <v>39.5</v>
       </c>
       <c r="K46">
-        <v>0.25</v>
+        <v>0.36</v>
       </c>
       <c r="L46" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="M46" s="1">
-        <v>3270580.0</v>
+        <v>2790000.0</v>
       </c>
       <c r="N46" s="1">
-        <v>3275552.38</v>
+        <v>2797182.32</v>
       </c>
       <c r="O46" s="1">
-        <v>1.71</v>
+        <v>1.53</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
       <c r="B47" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="C47" s="1">
         <v>2200000.0</v>
       </c>
       <c r="D47" s="1">
-        <v>330.277</v>
+        <v>215.514</v>
       </c>
       <c r="E47" s="1">
         <v>99.21818182</v>
       </c>
       <c r="F47" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="G47">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H47" s="1">
         <v>2040675.31</v>
       </c>
       <c r="I47" s="1">
-        <v>4113380.76</v>
+        <v>2077366.99</v>
       </c>
       <c r="J47" s="1">
-        <v>201.56958531536</v>
+        <v>101.79801655953</v>
       </c>
       <c r="K47">
-        <v>0.94</v>
+        <v>1.16</v>
       </c>
       <c r="L47" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="M47" s="1">
-        <v>6154056.07</v>
+        <v>4118042.3</v>
       </c>
       <c r="N47" s="1">
-        <v>6174667.25</v>
+        <v>4143628.7</v>
       </c>
       <c r="O47" s="1">
-        <v>3.22</v>
+        <v>2.27</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
       <c r="B48" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="C48" s="1">
         <v>8000000.0</v>
       </c>
       <c r="D48" s="1">
-        <v>102.265</v>
+        <v>101.535</v>
       </c>
       <c r="E48" s="1">
         <v>105.4625</v>
       </c>
       <c r="F48" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="G48">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H48" s="1">
         <v>7575147.43</v>
       </c>
       <c r="I48" s="1">
-        <v>-646037.58</v>
+        <v>-520125.06</v>
       </c>
       <c r="J48" s="1">
-        <v>-8.5283829254792</v>
+        <v>-6.866203790835</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>6929109.85</v>
+        <v>7055022.37</v>
       </c>
       <c r="N48" s="1">
-        <v>6929109.85</v>
+        <v>7055022.37</v>
       </c>
       <c r="O48" s="1">
-        <v>3.61</v>
+        <v>3.87</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
-        <v>166</v>
+        <v>164</v>
       </c>
       <c r="B49" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
       <c r="C49" s="1">
         <v>5000000.0</v>
       </c>
       <c r="D49" s="1">
-        <v>112.926</v>
+        <v>106.036</v>
       </c>
       <c r="E49" s="1">
         <v>100.0</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
         <v>5000000.0</v>
       </c>
       <c r="I49" s="1">
-        <v>646300.0</v>
+        <v>301800.0</v>
       </c>
       <c r="J49" s="1">
-        <v>12.926</v>
+        <v>6.036</v>
       </c>
       <c r="K49">
-        <v>0.03</v>
+        <v>0.06</v>
       </c>
       <c r="L49" t="s">
-        <v>168</v>
+        <v>166</v>
       </c>
       <c r="M49" s="1">
-        <v>5646300.0</v>
+        <v>5301800.0</v>
       </c>
       <c r="N49" s="1">
-        <v>5647556.91</v>
+        <v>5304990.61</v>
       </c>
       <c r="O49" s="1">
-        <v>2.94</v>
+        <v>2.91</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
-        <v>169</v>
+        <v>167</v>
       </c>
       <c r="B50" t="s">
-        <v>170</v>
+        <v>168</v>
       </c>
       <c r="C50" s="1">
-        <v>2500000.0</v>
+        <v>2400000.0</v>
       </c>
       <c r="D50" s="1">
-        <v>127.904</v>
+        <v>95.37</v>
       </c>
       <c r="E50" s="1">
-        <v>106.8</v>
+        <v>100.0</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>2670000.0</v>
+        <v>2400000.0</v>
       </c>
       <c r="I50" s="1">
-        <v>527600.0</v>
+        <v>-111120.0</v>
       </c>
       <c r="J50" s="1">
-        <v>19.760299625468</v>
+        <v>-4.63</v>
       </c>
       <c r="K50">
-        <v>0.95</v>
-[...2 lines deleted...]
-        <v>171</v>
+        <v>0.04</v>
+      </c>
+      <c r="L50">
+        <v>929.35</v>
       </c>
       <c r="M50" s="1">
-        <v>3197600.0</v>
+        <v>2288880.0</v>
       </c>
       <c r="N50" s="1">
-        <v>3221398.08</v>
+        <v>2289809.35</v>
       </c>
       <c r="O50" s="1">
-        <v>1.68</v>
+        <v>1.26</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
       <c r="B51" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="C51" s="1">
-        <v>3600000.0</v>
+        <v>2500000.0</v>
       </c>
       <c r="D51" s="1">
-        <v>103.062</v>
+        <v>112.646</v>
       </c>
       <c r="E51" s="1">
-        <v>101.7</v>
+        <v>106.8</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>3661200.0</v>
+        <v>2670000.0</v>
       </c>
       <c r="I51" s="1">
-        <v>49032.0</v>
+        <v>146150.0</v>
       </c>
       <c r="J51" s="1">
-        <v>1.3392330383481</v>
+        <v>5.4737827715356</v>
       </c>
       <c r="K51">
-        <v>0.25</v>
+        <v>1.1</v>
       </c>
       <c r="L51" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
       <c r="M51" s="1">
-        <v>3710232.0</v>
+        <v>2816150.0</v>
       </c>
       <c r="N51" s="1">
-        <v>3719194.71</v>
+        <v>2843725.55</v>
       </c>
       <c r="O51" s="1">
-        <v>1.94</v>
+        <v>1.56</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
+        <v>172</v>
+      </c>
+      <c r="B52" t="s">
+        <v>173</v>
+      </c>
+      <c r="C52" s="1">
+        <v>3600000.0</v>
+      </c>
+      <c r="D52" s="1">
+        <v>94.839</v>
+      </c>
+      <c r="E52" s="1">
+        <v>101.7</v>
+      </c>
+      <c r="F52" t="s">
+        <v>8</v>
+      </c>
+      <c r="G52">
+        <v>1.0</v>
+      </c>
+      <c r="H52" s="1">
+        <v>3661200.0</v>
+      </c>
+      <c r="I52" s="1">
+        <v>-246996.0</v>
+      </c>
+      <c r="J52" s="1">
+        <v>-6.7463126843658</v>
+      </c>
+      <c r="K52">
+        <v>0.3</v>
+      </c>
+      <c r="L52" t="s">
+        <v>174</v>
+      </c>
+      <c r="M52" s="1">
+        <v>3414204.0</v>
+      </c>
+      <c r="N52" s="1">
+        <v>3424907.04</v>
+      </c>
+      <c r="O52" s="1">
+        <v>1.88</v>
+      </c>
+      <c r="P52">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="53" spans="1:16">
+      <c r="A53" t="s">
         <v>175</v>
       </c>
-      <c r="B52" t="s">
+      <c r="B53" t="s">
         <v>176</v>
       </c>
-      <c r="C52" s="1">
+      <c r="C53" s="1">
         <v>2900000.0</v>
       </c>
-      <c r="D52" s="1">
-[...2 lines deleted...]
-      <c r="E52" s="1">
+      <c r="D53" s="1">
+        <v>99.382</v>
+      </c>
+      <c r="E53" s="1">
         <v>99.85793103</v>
       </c>
-      <c r="F52" t="s">
+      <c r="F53" t="s">
         <v>47</v>
       </c>
-      <c r="G52">
-[...2 lines deleted...]
-      <c r="H52" s="1">
+      <c r="G53">
+        <v>0.86</v>
+      </c>
+      <c r="H53" s="1">
         <v>3362514.58</v>
       </c>
-      <c r="I52" s="1">
-[...8 lines deleted...]
-      <c r="L52" t="s">
+      <c r="I53" s="1">
+        <v>-18648.7</v>
+      </c>
+      <c r="J53" s="1">
+        <v>-0.55460577363504</v>
+      </c>
+      <c r="K53">
+        <v>0.71</v>
+      </c>
+      <c r="L53" t="s">
         <v>177</v>
       </c>
-      <c r="M52" s="1">
-[...8 lines deleted...]
-      <c r="P52">
+      <c r="M53" s="1">
+        <v>3343865.88</v>
+      </c>
+      <c r="N53" s="1">
+        <v>3364407.03</v>
+      </c>
+      <c r="O53" s="1">
+        <v>1.84</v>
+      </c>
+      <c r="P53">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>