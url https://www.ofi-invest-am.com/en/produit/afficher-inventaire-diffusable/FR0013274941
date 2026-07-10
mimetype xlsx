--- v2 (2026-06-19)
+++ v3 (2026-07-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="178">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="179">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>FR0000011074</t>
   </si>
   <si>
@@ -160,438 +160,441 @@
   <si>
     <t>FR0000073272</t>
   </si>
   <si>
     <t>SAFRAN SA</t>
   </si>
   <si>
     <t>SE0000115446</t>
   </si>
   <si>
     <t>VOLVO CLASS B</t>
   </si>
   <si>
     <t>SEK</t>
   </si>
   <si>
     <t>OVCT01737424</t>
   </si>
   <si>
     <t>EUR/GBP 21/05/26</t>
   </si>
   <si>
     <t>GBP</t>
   </si>
   <si>
+    <t>-3 926.81</t>
+  </si>
+  <si>
     <t>OVCT01737421</t>
   </si>
   <si>
     <t>EUR/SEK 21/05/26</t>
   </si>
   <si>
     <t>OVCT01737419</t>
   </si>
   <si>
     <t>EUR/USD 21/05/26</t>
   </si>
   <si>
     <t>USD</t>
   </si>
   <si>
-    <t>-3 045.66</t>
+    <t>-25 380.52</t>
   </si>
   <si>
     <t>FR0013521085</t>
   </si>
   <si>
     <t>ACCOR SA 0.7 07/12/2027</t>
   </si>
   <si>
-    <t>5 647.84</t>
+    <t>6 866.00</t>
   </si>
   <si>
     <t>XS2982266343</t>
   </si>
   <si>
     <t>AIRBUS / CITIGROUP 0.8 05/02/2030</t>
   </si>
   <si>
-    <t>5 041.10</t>
+    <t>7 452.05</t>
   </si>
   <si>
     <t>XS3239565701</t>
   </si>
   <si>
     <t>BARCLAYS BANK PLC Z 20/01/2031</t>
   </si>
   <si>
     <t>XS2465773070</t>
   </si>
   <si>
     <t>BE SEMICONDUCTOR IND. 1.875 06/04/2029</t>
   </si>
   <si>
-    <t>21 634.62</t>
+    <t>1 024.59</t>
   </si>
   <si>
     <t>FR0014010U53</t>
   </si>
   <si>
     <t>CARA OBLIGATIONS SAS 1.5 01/12/2030</t>
   </si>
   <si>
-    <t>16 569.86</t>
+    <t>19 824.66</t>
   </si>
   <si>
     <t>XS2257580857</t>
   </si>
   <si>
     <t>CELLNEX TELECOM SA 0.75 20/11/2031</t>
   </si>
   <si>
-    <t>5 560.27</t>
+    <t>6 554.79</t>
   </si>
   <si>
     <t>XS2630795404</t>
   </si>
   <si>
     <t>DAVIDE CAMPARI / LAGFIN 3.5 08/06/2028</t>
   </si>
   <si>
-    <t>15 144.23</t>
+    <t>18 317.31</t>
   </si>
   <si>
     <t>XS2740429589</t>
   </si>
   <si>
     <t>DAVIDE CAMPARI MILANO NV 2.375 17/01/2029</t>
   </si>
   <si>
-    <t>6 396.75</t>
+    <t>8 561.81</t>
   </si>
   <si>
     <t>DE000A30V5R1</t>
   </si>
   <si>
     <t>DELIVERY HERO SE 3.25 21/02/2030</t>
   </si>
   <si>
-    <t>8 080.11</t>
+    <t>14 005.52</t>
   </si>
   <si>
     <t>DE000A4DFHZ5</t>
   </si>
   <si>
     <t>DEUTSCHE LUFTHANSA AG Z 10/09/2032</t>
   </si>
   <si>
     <t>XS2339426004</t>
   </si>
   <si>
     <t>DIASORIN SPA Z 05/05/2028</t>
   </si>
   <si>
     <t>FR001400AFJ9</t>
   </si>
   <si>
     <t>ELIS SA 2.25 22/09/2029</t>
   </si>
   <si>
-    <t>14 584.93</t>
+    <t>16 347.95</t>
   </si>
   <si>
     <t>XS2637952610</t>
   </si>
   <si>
     <t>ENI SPA 2.95 14/09/2030</t>
   </si>
   <si>
-    <t>49 139.73</t>
+    <t>54 829.59</t>
   </si>
   <si>
     <t>IT0006769316</t>
   </si>
   <si>
     <t>EURONEXT NV 1.5 30/05/2032</t>
   </si>
   <si>
-    <t>11 609.59</t>
+    <t>13 869.86</t>
   </si>
   <si>
     <t>DE000A352B25</t>
   </si>
   <si>
     <t>EVONIK / RAG-STIFTUNG 2.25 28/11/2030</t>
   </si>
   <si>
-    <t>35 738.95</t>
+    <t>42 575.97</t>
   </si>
   <si>
     <t>FR00140112G1</t>
   </si>
   <si>
     <t>EXAIL TECHNOLOGIES PERP</t>
   </si>
   <si>
-    <t>68 439.56</t>
+    <t>5 114.75</t>
   </si>
   <si>
     <t>XS3168182692</t>
   </si>
   <si>
     <t>FERROVIAL SE 0.75 20/05/2031</t>
   </si>
   <si>
-    <t>7 431.25</t>
+    <t>8 700.00</t>
   </si>
   <si>
     <t>XS2557565830</t>
   </si>
   <si>
     <t>IBERDROLA FINANZAS SAU 0.8 07/12/2027</t>
   </si>
   <si>
-    <t>8 852.75</t>
+    <t>10 690.11</t>
   </si>
   <si>
     <t>XS3034368806</t>
   </si>
   <si>
     <t>IBERDROLA FINANZAS SAU 1.5 27/03/2030</t>
   </si>
   <si>
-    <t>21 094.52</t>
+    <t>2 145.21</t>
   </si>
   <si>
     <t>XS3041309207</t>
   </si>
   <si>
     <t>JPMORGAN CHASE FINANCIAL COMPANY L 0.5 27/03/2030</t>
   </si>
   <si>
-    <t>16 480.56</t>
-[...1 lines deleted...]
-  <si>
     <t>DE000A3L21D1</t>
   </si>
   <si>
     <t>LEG PROPERTIES BV 1 04/09/2030</t>
   </si>
   <si>
-    <t>3 019.18</t>
+    <t>6 515.07</t>
   </si>
   <si>
     <t>FR0014010NZ3</t>
   </si>
   <si>
     <t>LEGRAND SA 1.5 23/06/2033</t>
   </si>
   <si>
-    <t>16 689.56</t>
+    <t>20 769.23</t>
   </si>
   <si>
     <t>XS2782912518</t>
   </si>
   <si>
     <t>LVMH / CITIGROUP 1 09/04/2029</t>
   </si>
   <si>
-    <t>23 145.21</t>
-[...1 lines deleted...]
-  <si>
     <t>DE000A46Z7S3</t>
   </si>
   <si>
     <t>MTU AERO ENGINES AG Z 15/07/2033</t>
   </si>
   <si>
     <t>XS2305842903</t>
   </si>
   <si>
     <t>NEXI SPA Z 24/02/2028</t>
   </si>
   <si>
     <t>XS2763018889</t>
   </si>
   <si>
     <t>PHARMING GROUP NV 4.5 25/04/2029</t>
   </si>
   <si>
-    <t>44 087.67</t>
+    <t>50 597.26</t>
   </si>
   <si>
     <t>DE000A4EF8U1</t>
   </si>
   <si>
     <t>QIAGEN NV 2 04/09/2032</t>
   </si>
   <si>
-    <t>7 334.38</t>
+    <t>15 157.76</t>
   </si>
   <si>
     <t>DE000A3L06J9</t>
   </si>
   <si>
     <t>QIAGEN NV 2.5 10/09/2031</t>
   </si>
   <si>
-    <t>2 320.09</t>
+    <t>6 131.88</t>
   </si>
   <si>
     <t>DE000A4D9G75</t>
   </si>
   <si>
     <t>REDCARE PHARMACY NV 1.75 16/04/2032</t>
   </si>
   <si>
-    <t>22 726.03</t>
+    <t>25 890.41</t>
   </si>
   <si>
     <t>FR001400NF10</t>
   </si>
   <si>
     <t>REMY COINTREAU / ORPAR 2 07/02/2031</t>
   </si>
   <si>
-    <t>7 715.07</t>
+    <t>11 572.60</t>
   </si>
   <si>
     <t>XS2677538493</t>
   </si>
   <si>
     <t>SAIPEM SPA 2.875 11/09/2029</t>
   </si>
   <si>
-    <t>1 125.00</t>
+    <t>3 187.50</t>
   </si>
   <si>
     <t>DE000A460P02</t>
   </si>
   <si>
     <t>SALZGITTER AG 2.875 22/10/2032</t>
   </si>
   <si>
-    <t>44 975.34</t>
+    <t>51 484.93</t>
   </si>
   <si>
     <t>FR0014012R72</t>
   </si>
   <si>
     <t>SCHNEIDER ELECTRIC SE 1.25 23/09/2033</t>
   </si>
   <si>
+    <t>2 989.13</t>
+  </si>
+  <si>
     <t>FR001400R1R6</t>
   </si>
   <si>
     <t>SCHNEIDER ELECTRIC SE 1.625 28/06/2031</t>
   </si>
   <si>
-    <t>18 921.23</t>
+    <t>23 818.49</t>
   </si>
   <si>
     <t>FR001400M9F9</t>
   </si>
   <si>
     <t>SCHNEIDER ELECTRIC SE 1.97 27/11/2030</t>
   </si>
   <si>
-    <t>25 250.83</t>
+    <t>30 039.78</t>
   </si>
   <si>
     <t>XS3266589525</t>
   </si>
   <si>
     <t>SNAM SPA 1.75 14/01/2031</t>
   </si>
   <si>
-    <t>11 834.25</t>
+    <t>15 662.98</t>
   </si>
   <si>
     <t>FR001400F2K3</t>
   </si>
   <si>
     <t>SPIE SA 2 17/01/2028</t>
   </si>
   <si>
-    <t>7 182.32</t>
+    <t>9 613.26</t>
   </si>
   <si>
     <t>XS2725834043</t>
   </si>
   <si>
     <t>STILLWATER MINING COMPANY 4.25 28/11/2028</t>
   </si>
   <si>
-    <t>25 586.40</t>
+    <t>29 922.43</t>
   </si>
   <si>
     <t>XS2211997239</t>
   </si>
   <si>
     <t>STMICROELECTRONICS NV Z 04/08/2027</t>
   </si>
   <si>
     <t>FR001400XE50</t>
   </si>
   <si>
     <t>VINCI SA 0.7 18/02/2030</t>
   </si>
   <si>
-    <t>3 190.61</t>
+    <t>5 317.68</t>
   </si>
   <si>
     <t>FR0014016PI1</t>
   </si>
   <si>
     <t>VINCI SA 0.75 04/03/2031</t>
   </si>
   <si>
+    <t>2 005.43</t>
+  </si>
+  <si>
     <t>AT0000A33R11</t>
   </si>
   <si>
     <t>VOESTALPINE AG 2.75 28/04/2028</t>
   </si>
   <si>
-    <t>27 575.55</t>
+    <t>31 730.77</t>
   </si>
   <si>
     <t>DE000A4DFHL5</t>
   </si>
   <si>
     <t>VONOVIA SE 0.875 20/05/2032</t>
   </si>
   <si>
-    <t>10 703.04</t>
+    <t>12 617.40</t>
   </si>
   <si>
     <t>XS2339232147</t>
   </si>
   <si>
     <t>WH SMITH PLC 1.625 07/05/2026</t>
   </si>
   <si>
-    <t>20 541.15</t>
+    <t>23 610.60</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -955,211 +958,211 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>875668.0571</v>
+        <v>877857.5013</v>
       </c>
       <c r="D2">
-        <v>92.38</v>
+        <v>96.04</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>80895440.32</v>
+        <v>84311594.9</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>80895440.32</v>
+        <v>84311594.9</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
         <v>1162695.0</v>
       </c>
       <c r="D3">
-        <v>87.03</v>
+        <v>90.48</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>101196720.97</v>
+        <v>105204763.93</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>101196720.97</v>
+        <v>105204763.93</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
         <v>1.0</v>
       </c>
       <c r="D4">
-        <v>121.68</v>
+        <v>126.69</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>121.68</v>
+        <v>126.69</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>121.68</v>
+        <v>126.69</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>2910.5169</v>
+        <v>2811.663</v>
       </c>
       <c r="D5">
-        <v>110.09</v>
+        <v>114.43</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>320431.82</v>
+        <v>321740.57</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>320431.82</v>
+        <v>321740.57</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
         <v>1.0</v>
       </c>
       <c r="D6">
-        <v>117.96</v>
+        <v>122.65</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>117.96</v>
+        <v>122.65</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>117.96</v>
+        <v>122.65</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
         <v>17</v>
       </c>
       <c r="B7" t="s">
         <v>18</v>
       </c>
       <c r="C7" s="1">
         <v>211.0</v>
       </c>
       <c r="D7">
-        <v>102.86</v>
+        <v>107.06</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
-        <v>21705.17</v>
+        <v>22591.57</v>
       </c>
       <c r="G7" t="s">
         <v>8</v>
       </c>
       <c r="H7">
-        <v>21705.17</v>
+        <v>22591.57</v>
       </c>
       <c r="I7" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -1211,2634 +1214,2634 @@
       </c>
       <c r="M1" t="s">
         <v>30</v>
       </c>
       <c r="N1" t="s">
         <v>31</v>
       </c>
       <c r="O1" t="s">
         <v>32</v>
       </c>
       <c r="P1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>34</v>
       </c>
       <c r="B2" t="s">
         <v>35</v>
       </c>
       <c r="C2" s="1">
         <v>21000.0</v>
       </c>
       <c r="D2" s="1">
-        <v>212.2</v>
+        <v>199.9</v>
       </c>
       <c r="E2" s="1">
         <v>101.4651857143</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
         <v>2130768.9</v>
       </c>
       <c r="I2" s="1">
-        <v>2325431.1</v>
+        <v>2067131.1</v>
       </c>
       <c r="J2" s="1">
-        <v>109.13577253732</v>
+        <v>97.013387984028</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>4456200.0</v>
+        <v>4197900.0</v>
       </c>
       <c r="N2" s="1">
-        <v>4456200.0</v>
+        <v>4197900.0</v>
       </c>
       <c r="O2" s="1">
-        <v>2.44</v>
+        <v>2.21</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>36</v>
       </c>
       <c r="B3" t="s">
         <v>37</v>
       </c>
       <c r="C3" s="1">
-        <v>1223.0</v>
+        <v>1410.0</v>
       </c>
       <c r="D3" s="1">
-        <v>4784.78</v>
+        <v>4790.39</v>
       </c>
       <c r="E3" s="1">
-        <v>4771.8263532298</v>
+        <v>4774.064858156</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
-        <v>5835943.63</v>
+        <v>6731431.45</v>
       </c>
       <c r="I3" s="1">
-        <v>15842.31</v>
+        <v>23018.45</v>
       </c>
       <c r="J3" s="1">
-        <v>0.27146098393689</v>
+        <v>0.34195475614626</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>5851785.94</v>
+        <v>6754449.9</v>
       </c>
       <c r="N3" s="1">
-        <v>5851785.94</v>
+        <v>6754449.9</v>
       </c>
       <c r="O3" s="1">
-        <v>3.21</v>
+        <v>3.56</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>38</v>
       </c>
       <c r="B4" t="s">
         <v>39</v>
       </c>
       <c r="C4" s="1">
         <v>40000.0</v>
       </c>
       <c r="D4" s="1">
-        <v>94.66</v>
+        <v>119.8</v>
       </c>
       <c r="E4" s="1">
         <v>40.2355</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>1609420.0</v>
       </c>
       <c r="I4" s="1">
-        <v>2176980.0</v>
+        <v>3182580.0</v>
       </c>
       <c r="J4" s="1">
-        <v>135.26487803059</v>
+        <v>197.74701445241</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>3786400.0</v>
+        <v>4792000.0</v>
       </c>
       <c r="N4" s="1">
-        <v>3786400.0</v>
+        <v>4792000.0</v>
       </c>
       <c r="O4" s="1">
-        <v>2.08</v>
+        <v>2.52</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>40</v>
       </c>
       <c r="B5" t="s">
         <v>41</v>
       </c>
       <c r="C5" s="1">
         <v>5000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>293.2</v>
+        <v>313.3</v>
       </c>
       <c r="E5" s="1">
         <v>251.537302</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
         <v>1257686.51</v>
       </c>
       <c r="I5" s="1">
-        <v>208313.49</v>
+        <v>308813.49</v>
       </c>
       <c r="J5" s="1">
-        <v>16.563228463029</v>
+        <v>24.554090987268</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>1466000.0</v>
+        <v>1566500.0</v>
       </c>
       <c r="N5" s="1">
-        <v>1466000.0</v>
+        <v>1566500.0</v>
       </c>
       <c r="O5" s="1">
-        <v>0.8</v>
+        <v>0.83</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>42</v>
       </c>
       <c r="B6" t="s">
         <v>43</v>
       </c>
       <c r="C6" s="1">
         <v>50000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>294.8</v>
+        <v>326.3</v>
       </c>
       <c r="E6" s="1">
         <v>253.272567</v>
       </c>
       <c r="F6" t="s">
         <v>44</v>
       </c>
       <c r="G6">
-        <v>10.77</v>
+        <v>10.85</v>
       </c>
       <c r="H6" s="1">
         <v>1121568.36</v>
       </c>
       <c r="I6" s="1">
-        <v>246749.6</v>
+        <v>382256.88</v>
       </c>
       <c r="J6" s="1">
-        <v>22.000406644852</v>
+        <v>34.082352323134</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>1368317.96</v>
+        <v>1503825.24</v>
       </c>
       <c r="N6" s="1">
-        <v>1368317.96</v>
+        <v>1503825.24</v>
       </c>
       <c r="O6" s="1">
-        <v>0.75</v>
+        <v>0.79</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>45</v>
       </c>
       <c r="B7" t="s">
         <v>46</v>
       </c>
       <c r="C7" s="1">
         <v>3343922.8</v>
       </c>
       <c r="D7" s="1">
-        <v>1.15686571</v>
+        <v>1.1457391</v>
       </c>
       <c r="E7" s="1">
         <v>1.1543118736</v>
       </c>
       <c r="F7" t="s">
         <v>47</v>
       </c>
       <c r="G7">
-        <v>0.86</v>
+        <v>0.87</v>
       </c>
       <c r="H7" s="1">
         <v>0.0</v>
       </c>
       <c r="I7" s="1">
-        <v>-7398.19</v>
+        <v>24834.44</v>
       </c>
       <c r="J7" s="1">
         <v>0</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
-      <c r="L7">
-        <v>-471.22</v>
+      <c r="L7" t="s">
+        <v>48</v>
       </c>
       <c r="M7" s="1">
-        <v>-6926.9700000002</v>
+        <v>28761.25</v>
       </c>
       <c r="N7" s="1">
-        <v>-7398.1900000004</v>
+        <v>24834.44</v>
       </c>
       <c r="O7" s="1">
-        <v>-0.01</v>
+        <v>0.01</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B8" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="C8" s="1">
         <v>1498867.42</v>
       </c>
       <c r="D8" s="1">
-        <v>0.09285695</v>
+        <v>0.09219162</v>
       </c>
       <c r="E8" s="1">
         <v>0.0935768557</v>
       </c>
       <c r="F8" t="s">
         <v>44</v>
       </c>
       <c r="G8">
-        <v>10.77</v>
+        <v>10.85</v>
       </c>
       <c r="H8" s="1">
         <v>0.0</v>
       </c>
       <c r="I8" s="1">
-        <v>11531.1</v>
+        <v>22188.08</v>
       </c>
       <c r="J8" s="1">
         <v>0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
-        <v>20.69</v>
+        <v>172.41</v>
       </c>
       <c r="M8" s="1">
-        <v>11510.41</v>
+        <v>22015.67</v>
       </c>
       <c r="N8" s="1">
-        <v>11531.1</v>
+        <v>22188.08</v>
       </c>
       <c r="O8" s="1">
-        <v>0.0</v>
+        <v>0.01</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B9" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C9" s="1">
         <v>21814537.7</v>
       </c>
       <c r="D9" s="1">
-        <v>0.86604933</v>
+        <v>0.85101344</v>
       </c>
       <c r="E9" s="1">
         <v>0.8651447041</v>
       </c>
       <c r="F9" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="G9">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H9" s="1">
         <v>0.0</v>
       </c>
       <c r="I9" s="1">
-        <v>-22810.07</v>
+        <v>356318.4</v>
       </c>
       <c r="J9" s="1">
         <v>0</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="M9" s="1">
-        <v>-19764.41</v>
+        <v>381698.92</v>
       </c>
       <c r="N9" s="1">
-        <v>-22810.07</v>
+        <v>356318.4</v>
       </c>
       <c r="O9" s="1">
-        <v>-0.01</v>
+        <v>0.19</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B10" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C10" s="1">
         <v>60000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>52.248</v>
+        <v>55.577</v>
       </c>
       <c r="E10" s="1">
         <v>53.6332695</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
         <v>3217996.17</v>
       </c>
       <c r="I10" s="1">
-        <v>-88764.01</v>
+        <v>109757.83</v>
       </c>
       <c r="J10" s="1">
-        <v>-2.7583628230359</v>
+        <v>3.410750796512</v>
       </c>
       <c r="K10">
-        <v>0.2</v>
+        <v>0.24</v>
       </c>
       <c r="L10" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="M10" s="1">
-        <v>3129232.16</v>
+        <v>3327754.0</v>
       </c>
       <c r="N10" s="1">
-        <v>3134880.0</v>
+        <v>3334620.0</v>
       </c>
       <c r="O10" s="1">
-        <v>1.72</v>
+        <v>1.76</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B11" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="C11" s="1">
         <v>5000000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>102.11</v>
+        <v>103.57</v>
       </c>
       <c r="E11" s="1">
         <v>100.0</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
         <v>5000000.0</v>
       </c>
       <c r="I11" s="1">
-        <v>105500.0</v>
+        <v>178500.0</v>
       </c>
       <c r="J11" s="1">
-        <v>2.11</v>
+        <v>3.57</v>
       </c>
       <c r="K11">
-        <v>0.1</v>
+        <v>0.15</v>
       </c>
       <c r="L11" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="M11" s="1">
-        <v>5105500.0</v>
+        <v>5178500.0</v>
       </c>
       <c r="N11" s="1">
-        <v>5110541.1</v>
+        <v>5185952.05</v>
       </c>
       <c r="O11" s="1">
-        <v>2.8</v>
+        <v>2.73</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B12" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="C12" s="1">
         <v>5400000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>105.544</v>
+        <v>114.807</v>
       </c>
       <c r="E12" s="1">
         <v>100.5</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
         <v>5427000.0</v>
       </c>
       <c r="I12" s="1">
-        <v>272376.0</v>
+        <v>772578.0</v>
       </c>
       <c r="J12" s="1">
-        <v>5.0189054726368</v>
+        <v>14.235820895522</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>5699376.0</v>
+        <v>6199578.0</v>
       </c>
       <c r="N12" s="1">
-        <v>5699376.0</v>
+        <v>6199578.0</v>
       </c>
       <c r="O12" s="1">
-        <v>3.12</v>
+        <v>3.27</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B13" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="C13" s="1">
         <v>2500000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>166.653</v>
+        <v>190.015</v>
       </c>
       <c r="E13" s="1">
         <v>110.2</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
         <v>2755000.0</v>
       </c>
       <c r="I13" s="1">
-        <v>1411325.0</v>
+        <v>1995375.0</v>
       </c>
       <c r="J13" s="1">
-        <v>51.2277676951</v>
+        <v>72.427404718693</v>
       </c>
       <c r="K13">
-        <v>0.87</v>
+        <v>0.04</v>
       </c>
       <c r="L13" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="M13" s="1">
-        <v>4166325.0</v>
+        <v>4750375.0</v>
       </c>
       <c r="N13" s="1">
-        <v>4187959.62</v>
+        <v>4751399.59</v>
       </c>
       <c r="O13" s="1">
-        <v>2.3</v>
+        <v>2.5</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B14" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="C14" s="1">
         <v>3600000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>110.795</v>
+        <v>120.59</v>
       </c>
       <c r="E14" s="1">
         <v>100.0</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
         <v>3600000.0</v>
       </c>
       <c r="I14" s="1">
-        <v>388620.0</v>
+        <v>741240.0</v>
       </c>
       <c r="J14" s="1">
-        <v>10.795</v>
+        <v>20.59</v>
       </c>
       <c r="K14">
-        <v>0.46</v>
+        <v>0.55</v>
       </c>
       <c r="L14" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="M14" s="1">
-        <v>3988620.0</v>
+        <v>4341240.0</v>
       </c>
       <c r="N14" s="1">
-        <v>4005189.86</v>
+        <v>4361064.66</v>
       </c>
       <c r="O14" s="1">
-        <v>2.2</v>
+        <v>2.3</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B15" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="C15" s="1">
         <v>2200000.0</v>
       </c>
       <c r="D15" s="1">
-        <v>89.841</v>
+        <v>89.92</v>
       </c>
       <c r="E15" s="1">
         <v>100.0</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
         <v>2200000.0</v>
       </c>
       <c r="I15" s="1">
-        <v>-223498.0</v>
+        <v>-221760.0</v>
       </c>
       <c r="J15" s="1">
-        <v>-10.159</v>
+        <v>-10.08</v>
       </c>
       <c r="K15">
-        <v>0.25</v>
+        <v>0.3</v>
       </c>
       <c r="L15" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="M15" s="1">
-        <v>1976502.0</v>
+        <v>1978240.0</v>
       </c>
       <c r="N15" s="1">
-        <v>1982062.27</v>
+        <v>1984794.79</v>
       </c>
       <c r="O15" s="1">
-        <v>1.09</v>
+        <v>1.05</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B16" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="C16" s="1">
         <v>1500000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>98.601</v>
+        <v>98.53</v>
       </c>
       <c r="E16" s="1">
         <v>100.0</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
         <v>1500000.0</v>
       </c>
       <c r="I16" s="1">
-        <v>-20985.0</v>
+        <v>-22050.0</v>
       </c>
       <c r="J16" s="1">
-        <v>-1.399</v>
+        <v>-1.47</v>
       </c>
       <c r="K16">
-        <v>1.01</v>
+        <v>1.22</v>
       </c>
       <c r="L16" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="M16" s="1">
-        <v>1479015.0</v>
+        <v>1477950.0</v>
       </c>
       <c r="N16" s="1">
-        <v>1494159.23</v>
+        <v>1496267.31</v>
       </c>
       <c r="O16" s="1">
-        <v>0.82</v>
+        <v>0.79</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B17" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="C17" s="1">
         <v>1500000.0</v>
       </c>
       <c r="D17" s="1">
-        <v>97.894</v>
+        <v>98.029</v>
       </c>
       <c r="E17" s="1">
         <v>100.0</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
         <v>1500000.0</v>
       </c>
       <c r="I17" s="1">
-        <v>-31590.0</v>
+        <v>-29565.0</v>
       </c>
       <c r="J17" s="1">
-        <v>-2.106</v>
+        <v>-1.971</v>
       </c>
       <c r="K17">
-        <v>0.43</v>
+        <v>0.57</v>
       </c>
       <c r="L17" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="M17" s="1">
-        <v>1468410.0</v>
+        <v>1470435.0</v>
       </c>
       <c r="N17" s="1">
-        <v>1474806.75</v>
+        <v>1478996.81</v>
       </c>
       <c r="O17" s="1">
-        <v>0.81</v>
+        <v>0.78</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B18" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="C18" s="1">
         <v>3000000.0</v>
       </c>
       <c r="D18" s="1">
-        <v>92.667</v>
+        <v>94.5</v>
       </c>
       <c r="E18" s="1">
         <v>96.65</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
         <v>2899500.0</v>
       </c>
       <c r="I18" s="1">
-        <v>-119490.0</v>
+        <v>-64500.0</v>
       </c>
       <c r="J18" s="1">
-        <v>-4.1210553543714</v>
+        <v>-2.2245214692188</v>
       </c>
       <c r="K18">
-        <v>0.27</v>
+        <v>0.47</v>
       </c>
       <c r="L18" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="M18" s="1">
-        <v>2780010.0</v>
+        <v>2835000.0</v>
       </c>
       <c r="N18" s="1">
-        <v>2788090.11</v>
+        <v>2849005.52</v>
       </c>
       <c r="O18" s="1">
-        <v>1.53</v>
+        <v>1.5</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B19" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="C19" s="1">
         <v>4000000.0</v>
       </c>
       <c r="D19" s="1">
-        <v>100.803</v>
+        <v>104.254</v>
       </c>
       <c r="E19" s="1">
         <v>100.0</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
         <v>4000000.0</v>
       </c>
       <c r="I19" s="1">
-        <v>32120.0</v>
+        <v>170160.0</v>
       </c>
       <c r="J19" s="1">
-        <v>0.803</v>
+        <v>4.254</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>4032120.0</v>
+        <v>4170160.0</v>
       </c>
       <c r="N19" s="1">
-        <v>4032120.0</v>
+        <v>4170160.0</v>
       </c>
       <c r="O19" s="1">
-        <v>2.21</v>
+        <v>2.2</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B20" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="C20" s="1">
         <v>3500000.0</v>
       </c>
       <c r="D20" s="1">
-        <v>93.046</v>
+        <v>92.4</v>
       </c>
       <c r="E20" s="1">
         <v>100.0</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
         <v>3500000.0</v>
       </c>
       <c r="I20" s="1">
-        <v>-243390.0</v>
+        <v>-266000.0</v>
       </c>
       <c r="J20" s="1">
-        <v>-6.954</v>
+        <v>-7.6</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>3256610.0</v>
+        <v>3234000.0</v>
       </c>
       <c r="N20" s="1">
-        <v>3256610.0</v>
+        <v>3234000.0</v>
       </c>
       <c r="O20" s="1">
-        <v>1.79</v>
+        <v>1.7</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B21" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="C21" s="1">
         <v>1300000.0</v>
       </c>
       <c r="D21" s="1">
-        <v>153.49</v>
+        <v>162.705</v>
       </c>
       <c r="E21" s="1">
         <v>100.0</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
         <v>1300000.0</v>
       </c>
       <c r="I21" s="1">
-        <v>695370.0</v>
+        <v>815165.0</v>
       </c>
       <c r="J21" s="1">
-        <v>53.49</v>
+        <v>62.705</v>
       </c>
       <c r="K21">
+        <v>1.26</v>
+      </c>
+      <c r="L21" t="s">
+        <v>87</v>
+      </c>
+      <c r="M21" s="1">
+        <v>2115165.0</v>
+      </c>
+      <c r="N21" s="1">
+        <v>2131512.95</v>
+      </c>
+      <c r="O21" s="1">
         <v>1.12</v>
-      </c>
-[...10 lines deleted...]
-        <v>1.1</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B22" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="C22" s="1">
         <v>3200000.0</v>
       </c>
       <c r="D22" s="1">
-        <v>137.783</v>
+        <v>139.577</v>
       </c>
       <c r="E22" s="1">
         <v>100.0</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
         <v>3200000.0</v>
       </c>
       <c r="I22" s="1">
-        <v>1209056.0</v>
+        <v>1266464.0</v>
       </c>
       <c r="J22" s="1">
-        <v>37.783</v>
+        <v>39.577</v>
       </c>
       <c r="K22">
-        <v>1.54</v>
+        <v>1.71</v>
       </c>
       <c r="L22" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="M22" s="1">
-        <v>4409056.0</v>
+        <v>4466464.0</v>
       </c>
       <c r="N22" s="1">
-        <v>4458195.73</v>
+        <v>4521293.59</v>
       </c>
       <c r="O22" s="1">
-        <v>2.44</v>
+        <v>2.38</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B23" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="C23" s="1">
         <v>2500000.0</v>
       </c>
       <c r="D23" s="1">
-        <v>102.077</v>
+        <v>102.615</v>
       </c>
       <c r="E23" s="1">
         <v>101.94116</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
         <v>2548529.0</v>
       </c>
       <c r="I23" s="1">
-        <v>3396.0</v>
+        <v>16846.0</v>
       </c>
       <c r="J23" s="1">
-        <v>0.13325333947544</v>
+        <v>0.66100876230955</v>
       </c>
       <c r="K23">
-        <v>0.46</v>
+        <v>0.55</v>
       </c>
       <c r="L23" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="M23" s="1">
-        <v>2551925.0</v>
+        <v>2565375.0</v>
       </c>
       <c r="N23" s="1">
-        <v>2563534.59</v>
+        <v>2579244.86</v>
       </c>
       <c r="O23" s="1">
-        <v>1.41</v>
+        <v>1.36</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B24" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="C24" s="1">
         <v>5000000.0</v>
       </c>
       <c r="D24" s="1">
-        <v>102.985</v>
+        <v>111.618</v>
       </c>
       <c r="E24" s="1">
         <v>107.6</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
         <v>5380000.0</v>
       </c>
       <c r="I24" s="1">
-        <v>-230750.0</v>
+        <v>200900.0</v>
       </c>
       <c r="J24" s="1">
-        <v>-4.2890334572491</v>
+        <v>3.7342007434944</v>
       </c>
       <c r="K24">
-        <v>0.71</v>
+        <v>0.85</v>
       </c>
       <c r="L24" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="M24" s="1">
-        <v>5149250.0</v>
+        <v>5580900.0</v>
       </c>
       <c r="N24" s="1">
-        <v>5184988.95</v>
+        <v>5623475.97</v>
       </c>
       <c r="O24" s="1">
-        <v>2.84</v>
+        <v>2.96</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B25" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="C25" s="1">
         <v>3600000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>154.146</v>
+        <v>136.035</v>
       </c>
       <c r="E25" s="1">
         <v>104.99305556</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
         <v>3779750.0</v>
       </c>
       <c r="I25" s="1">
-        <v>1769506.0</v>
+        <v>1117510.0</v>
       </c>
       <c r="J25" s="1">
-        <v>46.815424300549</v>
+        <v>29.565712017991</v>
       </c>
       <c r="K25">
-        <v>1.9</v>
+        <v>0.14</v>
       </c>
       <c r="L25" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="M25" s="1">
-        <v>5549256.0</v>
+        <v>4897260.0</v>
       </c>
       <c r="N25" s="1">
-        <v>5617695.56</v>
+        <v>4902374.75</v>
       </c>
       <c r="O25" s="1">
-        <v>3.08</v>
+        <v>2.58</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B26" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="C26" s="1">
         <v>2900000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>100.069</v>
+        <v>105.531</v>
       </c>
       <c r="E26" s="1">
         <v>100.0</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
         <v>2900000.0</v>
       </c>
       <c r="I26" s="1">
-        <v>2001.0</v>
+        <v>160399.0</v>
       </c>
       <c r="J26" s="1">
-        <v>0.069</v>
+        <v>5.531</v>
       </c>
       <c r="K26">
-        <v>0.26</v>
+        <v>0.3</v>
       </c>
       <c r="L26" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="M26" s="1">
-        <v>2902001.0</v>
+        <v>3060399.0</v>
       </c>
       <c r="N26" s="1">
-        <v>2909432.25</v>
+        <v>3069099.0</v>
       </c>
       <c r="O26" s="1">
-        <v>1.59</v>
+        <v>1.62</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B27" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="C27" s="1">
         <v>3800000.0</v>
       </c>
       <c r="D27" s="1">
-        <v>148.77</v>
+        <v>155.113</v>
       </c>
       <c r="E27" s="1">
         <v>100.0</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
         <v>3800000.0</v>
       </c>
       <c r="I27" s="1">
-        <v>1853260.0</v>
+        <v>2094294.0</v>
       </c>
       <c r="J27" s="1">
-        <v>48.77</v>
+        <v>55.113</v>
       </c>
       <c r="K27">
-        <v>0.23</v>
+        <v>0.28</v>
       </c>
       <c r="L27" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="M27" s="1">
-        <v>5653260.0</v>
+        <v>5894294.0</v>
       </c>
       <c r="N27" s="1">
-        <v>5662112.75</v>
+        <v>5904984.11</v>
       </c>
       <c r="O27" s="1">
-        <v>3.1</v>
+        <v>3.11</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B28" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C28" s="1">
         <v>2900000.0</v>
       </c>
       <c r="D28" s="1">
-        <v>115.528</v>
+        <v>118.445</v>
       </c>
       <c r="E28" s="1">
         <v>100.0</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
         <v>2900000.0</v>
       </c>
       <c r="I28" s="1">
-        <v>450312.0</v>
+        <v>534905.0</v>
       </c>
       <c r="J28" s="1">
-        <v>15.528</v>
+        <v>18.445</v>
       </c>
       <c r="K28">
-        <v>0.73</v>
+        <v>0.07</v>
       </c>
       <c r="L28" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="M28" s="1">
-        <v>3350312.0</v>
+        <v>3434905.0</v>
       </c>
       <c r="N28" s="1">
-        <v>3371406.52</v>
+        <v>3437050.21</v>
       </c>
       <c r="O28" s="1">
-        <v>1.85</v>
+        <v>1.81</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B29" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="C29" s="1">
         <v>3400000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>103.46</v>
+        <v>109.797</v>
       </c>
       <c r="E29" s="1">
         <v>100.0</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
         <v>3400000.0</v>
       </c>
       <c r="I29" s="1">
-        <v>117640.0</v>
+        <v>333098.0</v>
       </c>
       <c r="J29" s="1">
-        <v>3.46</v>
+        <v>9.797</v>
       </c>
       <c r="K29">
-        <v>0.48</v>
-[...2 lines deleted...]
-        <v>110</v>
+        <v>0.02</v>
+      </c>
+      <c r="L29">
+        <v>802.78</v>
       </c>
       <c r="M29" s="1">
-        <v>3517640.0</v>
+        <v>3733098.0</v>
       </c>
       <c r="N29" s="1">
-        <v>3534120.56</v>
+        <v>3733900.78</v>
       </c>
       <c r="O29" s="1">
-        <v>1.94</v>
+        <v>1.97</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>111</v>
       </c>
       <c r="B30" t="s">
         <v>112</v>
       </c>
       <c r="C30" s="1">
         <v>5800000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>96.743</v>
+        <v>98.294</v>
       </c>
       <c r="E30" s="1">
         <v>101.90332</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
         <v>5910392.56</v>
       </c>
       <c r="I30" s="1">
-        <v>-299298.56</v>
+        <v>-209340.56</v>
       </c>
       <c r="J30" s="1">
-        <v>-5.063937072904</v>
+        <v>-3.5419061910839</v>
       </c>
       <c r="K30">
-        <v>0.05</v>
+        <v>0.11</v>
       </c>
       <c r="L30" t="s">
         <v>113</v>
       </c>
       <c r="M30" s="1">
-        <v>5611094.0</v>
+        <v>5701052.0</v>
       </c>
       <c r="N30" s="1">
-        <v>5614113.18</v>
+        <v>5707567.07</v>
       </c>
       <c r="O30" s="1">
-        <v>3.08</v>
+        <v>3.01</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>114</v>
       </c>
       <c r="B31" t="s">
         <v>115</v>
       </c>
       <c r="C31" s="1">
         <v>4500000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>110.581</v>
+        <v>115.542</v>
       </c>
       <c r="E31" s="1">
         <v>100.0</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
         <v>4500000.0</v>
       </c>
       <c r="I31" s="1">
-        <v>476145.0</v>
+        <v>699390.0</v>
       </c>
       <c r="J31" s="1">
-        <v>10.581</v>
+        <v>15.542</v>
       </c>
       <c r="K31">
-        <v>0.37</v>
+        <v>0.46</v>
       </c>
       <c r="L31" t="s">
         <v>116</v>
       </c>
       <c r="M31" s="1">
-        <v>4976145.0</v>
+        <v>5199390.0</v>
       </c>
       <c r="N31" s="1">
-        <v>4992834.56</v>
+        <v>5220159.23</v>
       </c>
       <c r="O31" s="1">
-        <v>2.74</v>
+        <v>2.75</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>117</v>
       </c>
       <c r="B32" t="s">
         <v>118</v>
       </c>
       <c r="C32" s="1">
         <v>2400000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>96.058</v>
+        <v>96.132</v>
       </c>
       <c r="E32" s="1">
         <v>102.7</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
         <v>2464800.0</v>
       </c>
       <c r="I32" s="1">
-        <v>-159408.0</v>
+        <v>-157632.0</v>
       </c>
       <c r="J32" s="1">
-        <v>-6.4673807205453</v>
+        <v>-6.3953261927945</v>
       </c>
       <c r="K32">
-        <v>0.96</v>
-[...2 lines deleted...]
-        <v>119</v>
+        <v>0.02</v>
+      </c>
+      <c r="L32">
+        <v>591.78</v>
       </c>
       <c r="M32" s="1">
-        <v>2305392.0</v>
+        <v>2307168.0</v>
       </c>
       <c r="N32" s="1">
-        <v>2328537.21</v>
+        <v>2307759.78</v>
       </c>
       <c r="O32" s="1">
-        <v>1.28</v>
+        <v>1.22</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
+        <v>119</v>
+      </c>
+      <c r="B33" t="s">
         <v>120</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="C33" s="1">
         <v>1700000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>93.801</v>
+        <v>95.058</v>
       </c>
       <c r="E33" s="1">
         <v>100.0</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
         <v>1700000.0</v>
       </c>
       <c r="I33" s="1">
-        <v>-105383.0</v>
+        <v>-84014.0</v>
       </c>
       <c r="J33" s="1">
-        <v>-6.199</v>
+        <v>-4.942</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>1594617.0</v>
+        <v>1615986.0</v>
       </c>
       <c r="N33" s="1">
-        <v>1594617.0</v>
+        <v>1615986.0</v>
       </c>
       <c r="O33" s="1">
-        <v>0.87</v>
+        <v>0.85</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
+        <v>121</v>
+      </c>
+      <c r="B34" t="s">
         <v>122</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="C34" s="1">
         <v>4500000.0</v>
       </c>
       <c r="D34" s="1">
-        <v>92.213</v>
+        <v>92.426</v>
       </c>
       <c r="E34" s="1">
         <v>96.551</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
         <v>4344795.0</v>
       </c>
       <c r="I34" s="1">
-        <v>-195210.0</v>
+        <v>-185625.0</v>
       </c>
       <c r="J34" s="1">
-        <v>-4.4929622686456</v>
+        <v>-4.2723534712225</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>4149585.0</v>
+        <v>4159170.0</v>
       </c>
       <c r="N34" s="1">
-        <v>4149585.0</v>
+        <v>4159170.0</v>
       </c>
       <c r="O34" s="1">
-        <v>2.27</v>
+        <v>2.19</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
+        <v>123</v>
+      </c>
+      <c r="B35" t="s">
         <v>124</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="C35" s="1">
         <v>2400000.0</v>
       </c>
       <c r="D35" s="1">
-        <v>136.135</v>
+        <v>145.247</v>
       </c>
       <c r="E35" s="1">
         <v>100.0</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
         <v>2400000.0</v>
       </c>
       <c r="I35" s="1">
-        <v>867240.0</v>
+        <v>1085928.0</v>
       </c>
       <c r="J35" s="1">
-        <v>36.135</v>
+        <v>45.247</v>
       </c>
       <c r="K35">
-        <v>1.84</v>
+        <v>2.11</v>
       </c>
       <c r="L35" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="M35" s="1">
-        <v>3267240.0</v>
+        <v>3485928.0</v>
       </c>
       <c r="N35" s="1">
-        <v>3311327.67</v>
+        <v>3536525.26</v>
       </c>
       <c r="O35" s="1">
-        <v>1.82</v>
+        <v>1.86</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
+        <v>126</v>
+      </c>
+      <c r="B36" t="s">
         <v>127</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="C36" s="1">
         <v>8000000.0</v>
       </c>
       <c r="D36" s="1">
-        <v>102.786</v>
+        <v>102.298</v>
       </c>
       <c r="E36" s="1">
         <v>113.5</v>
       </c>
       <c r="F36" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="G36">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H36" s="1">
         <v>7759357.37</v>
       </c>
       <c r="I36" s="1">
-        <v>-617410.96</v>
+        <v>-781619.38</v>
       </c>
       <c r="J36" s="1">
-        <v>-7.9569857471328</v>
+        <v>-10.073248888136</v>
       </c>
       <c r="K36">
-        <v>0.09</v>
+        <v>0.19</v>
       </c>
       <c r="L36" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="M36" s="1">
-        <v>7141946.41</v>
+        <v>6977737.99</v>
       </c>
       <c r="N36" s="1">
-        <v>7149280.79</v>
+        <v>6992895.75</v>
       </c>
       <c r="O36" s="1">
-        <v>3.92</v>
+        <v>3.68</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
+        <v>129</v>
+      </c>
+      <c r="B37" t="s">
         <v>130</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="C37" s="1">
         <v>3000000.0</v>
       </c>
       <c r="D37" s="1">
-        <v>104.328</v>
+        <v>103.587</v>
       </c>
       <c r="E37" s="1">
         <v>101.35</v>
       </c>
       <c r="F37" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="G37">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H37" s="1">
         <v>2855465.82</v>
       </c>
       <c r="I37" s="1">
-        <v>-137057.0</v>
+        <v>-205843.1</v>
       </c>
       <c r="J37" s="1">
-        <v>-4.7998123122342</v>
+        <v>-7.2087397635178</v>
       </c>
       <c r="K37">
-        <v>0.08</v>
+        <v>0.2</v>
       </c>
       <c r="L37" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="M37" s="1">
-        <v>2718408.82</v>
+        <v>2649622.72</v>
       </c>
       <c r="N37" s="1">
-        <v>2720728.91</v>
+        <v>2655754.6</v>
       </c>
       <c r="O37" s="1">
-        <v>1.49</v>
+        <v>1.4</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
+        <v>132</v>
+      </c>
+      <c r="B38" t="s">
         <v>133</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="C38" s="1">
         <v>3000000.0</v>
       </c>
       <c r="D38" s="1">
-        <v>88.314</v>
+        <v>89.042</v>
       </c>
       <c r="E38" s="1">
         <v>99.1777</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
         <v>2975331.0</v>
       </c>
       <c r="I38" s="1">
-        <v>-325911.0</v>
+        <v>-304071.0</v>
       </c>
       <c r="J38" s="1">
-        <v>-10.953772874346</v>
+        <v>-10.2197368965</v>
       </c>
       <c r="K38">
-        <v>0.76</v>
+        <v>0.86</v>
       </c>
       <c r="L38" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="M38" s="1">
-        <v>2649420.0</v>
+        <v>2671260.0</v>
       </c>
       <c r="N38" s="1">
-        <v>2672146.03</v>
+        <v>2697150.41</v>
       </c>
       <c r="O38" s="1">
-        <v>1.46</v>
+        <v>1.42</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
+        <v>135</v>
+      </c>
+      <c r="B39" t="s">
         <v>136</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="C39" s="1">
         <v>3200000.0</v>
       </c>
       <c r="D39" s="1">
-        <v>95.174</v>
+        <v>95.471</v>
       </c>
       <c r="E39" s="1">
         <v>101.540625</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
         <v>3249300.0</v>
       </c>
       <c r="I39" s="1">
-        <v>-203732.0</v>
+        <v>-194228.0</v>
       </c>
       <c r="J39" s="1">
-        <v>-6.2700273905149</v>
+        <v>-5.9775336226264</v>
       </c>
       <c r="K39">
-        <v>0.24</v>
+        <v>0.36</v>
       </c>
       <c r="L39" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="M39" s="1">
-        <v>3045568.0</v>
+        <v>3055072.0</v>
       </c>
       <c r="N39" s="1">
-        <v>3053283.07</v>
+        <v>3066644.6</v>
       </c>
       <c r="O39" s="1">
-        <v>1.67</v>
+        <v>1.62</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
+        <v>138</v>
+      </c>
+      <c r="B40" t="s">
         <v>139</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="C40" s="1">
         <v>1200000.0</v>
       </c>
       <c r="D40" s="1">
-        <v>202.022</v>
+        <v>247.188</v>
       </c>
       <c r="E40" s="1">
         <v>100.0</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
         <v>1200000.0</v>
       </c>
       <c r="I40" s="1">
-        <v>1224264.0</v>
+        <v>1766256.0</v>
       </c>
       <c r="J40" s="1">
-        <v>102.022</v>
+        <v>147.188</v>
       </c>
       <c r="K40">
-        <v>0.09</v>
+        <v>0.27</v>
       </c>
       <c r="L40" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="M40" s="1">
-        <v>2424264.0</v>
+        <v>2966256.0</v>
       </c>
       <c r="N40" s="1">
-        <v>2425389.0</v>
+        <v>2969443.5</v>
       </c>
       <c r="O40" s="1">
-        <v>1.33</v>
+        <v>1.56</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
+        <v>141</v>
+      </c>
+      <c r="B41" t="s">
         <v>142</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="C41" s="1">
         <v>3200000.0</v>
       </c>
       <c r="D41" s="1">
-        <v>126.117</v>
+        <v>135.834</v>
       </c>
       <c r="E41" s="1">
         <v>100.0</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
         <v>3200000.0</v>
       </c>
       <c r="I41" s="1">
-        <v>835744.0</v>
+        <v>1146688.0</v>
       </c>
       <c r="J41" s="1">
-        <v>26.117</v>
+        <v>35.834</v>
       </c>
       <c r="K41">
-        <v>1.41</v>
+        <v>1.61</v>
       </c>
       <c r="L41" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="M41" s="1">
-        <v>4035744.0</v>
+        <v>4346688.0</v>
       </c>
       <c r="N41" s="1">
-        <v>4080719.34</v>
+        <v>4398172.93</v>
       </c>
       <c r="O41" s="1">
-        <v>2.24</v>
+        <v>2.32</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
+        <v>144</v>
+      </c>
+      <c r="B42" t="s">
         <v>145</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="C42" s="1">
         <v>4000000.0</v>
       </c>
       <c r="D42" s="1">
-        <v>103.178</v>
+        <v>106.013</v>
       </c>
       <c r="E42" s="1">
         <v>100.81</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
         <v>4032400.0</v>
       </c>
       <c r="I42" s="1">
-        <v>94720.0</v>
+        <v>208120.0</v>
       </c>
       <c r="J42" s="1">
-        <v>2.3489733161393</v>
+        <v>5.1611943259597</v>
       </c>
       <c r="K42">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.07</v>
+      </c>
+      <c r="L42" t="s">
+        <v>146</v>
       </c>
       <c r="M42" s="1">
-        <v>4127120.0</v>
+        <v>4240520.0</v>
       </c>
       <c r="N42" s="1">
-        <v>4127120.0</v>
+        <v>4243509.13</v>
       </c>
       <c r="O42" s="1">
-        <v>2.26</v>
+        <v>2.24</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>147</v>
       </c>
       <c r="B43" t="s">
         <v>148</v>
       </c>
       <c r="C43" s="1">
         <v>5000000.0</v>
       </c>
       <c r="D43" s="1">
-        <v>107.09</v>
+        <v>110.085</v>
       </c>
       <c r="E43" s="1">
         <v>108.06</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
         <v>5403000.0</v>
       </c>
       <c r="I43" s="1">
-        <v>-48500.0</v>
+        <v>101250.0</v>
       </c>
       <c r="J43" s="1">
-        <v>-0.89764945400703</v>
+        <v>1.8739589117157</v>
       </c>
       <c r="K43">
-        <v>0.38</v>
+        <v>0.48</v>
       </c>
       <c r="L43" t="s">
         <v>149</v>
       </c>
       <c r="M43" s="1">
-        <v>5354500.0</v>
+        <v>5504250.0</v>
       </c>
       <c r="N43" s="1">
-        <v>5373421.23</v>
+        <v>5528068.49</v>
       </c>
       <c r="O43" s="1">
-        <v>2.95</v>
+        <v>2.91</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>150</v>
       </c>
       <c r="B44" t="s">
         <v>151</v>
       </c>
       <c r="C44" s="1">
         <v>4000000.0</v>
       </c>
       <c r="D44" s="1">
-        <v>129.196</v>
+        <v>134.205</v>
       </c>
       <c r="E44" s="1">
         <v>124.766</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
         <v>4990640.0</v>
       </c>
       <c r="I44" s="1">
-        <v>177200.0</v>
+        <v>377560.0</v>
       </c>
       <c r="J44" s="1">
-        <v>3.5506468108299</v>
+        <v>7.5653623583348</v>
       </c>
       <c r="K44">
-        <v>0.63</v>
+        <v>0.75</v>
       </c>
       <c r="L44" t="s">
         <v>152</v>
       </c>
       <c r="M44" s="1">
-        <v>5167840.0</v>
+        <v>5368200.0</v>
       </c>
       <c r="N44" s="1">
-        <v>5193090.83</v>
+        <v>5398239.78</v>
       </c>
       <c r="O44" s="1">
-        <v>2.85</v>
+        <v>2.84</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>153</v>
       </c>
       <c r="B45" t="s">
         <v>154</v>
       </c>
       <c r="C45" s="1">
         <v>3600000.0</v>
       </c>
       <c r="D45" s="1">
-        <v>100.243</v>
+        <v>102.196</v>
       </c>
       <c r="E45" s="1">
         <v>100.0</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
         <v>3600000.0</v>
       </c>
       <c r="I45" s="1">
-        <v>8748.0</v>
+        <v>79056.0</v>
       </c>
       <c r="J45" s="1">
-        <v>0.243</v>
+        <v>2.196</v>
       </c>
       <c r="K45">
-        <v>0.33</v>
+        <v>0.44</v>
       </c>
       <c r="L45" t="s">
         <v>155</v>
       </c>
       <c r="M45" s="1">
-        <v>3608748.0</v>
+        <v>3679056.0</v>
       </c>
       <c r="N45" s="1">
-        <v>3620582.25</v>
+        <v>3694718.98</v>
       </c>
       <c r="O45" s="1">
-        <v>1.98</v>
+        <v>1.95</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>156</v>
       </c>
       <c r="B46" t="s">
         <v>157</v>
       </c>
       <c r="C46" s="1">
         <v>2000000.0</v>
       </c>
       <c r="D46" s="1">
-        <v>139.5</v>
+        <v>149.647</v>
       </c>
       <c r="E46" s="1">
         <v>100.0</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
         <v>2000000.0</v>
       </c>
       <c r="I46" s="1">
-        <v>790000.0</v>
+        <v>992940.0</v>
       </c>
       <c r="J46" s="1">
-        <v>39.5</v>
+        <v>49.647</v>
       </c>
       <c r="K46">
-        <v>0.36</v>
+        <v>0.48</v>
       </c>
       <c r="L46" t="s">
         <v>158</v>
       </c>
       <c r="M46" s="1">
-        <v>2790000.0</v>
+        <v>2992940.0</v>
       </c>
       <c r="N46" s="1">
-        <v>2797182.32</v>
+        <v>3002553.26</v>
       </c>
       <c r="O46" s="1">
-        <v>1.53</v>
+        <v>1.58</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>159</v>
       </c>
       <c r="B47" t="s">
         <v>160</v>
       </c>
       <c r="C47" s="1">
         <v>2200000.0</v>
       </c>
       <c r="D47" s="1">
-        <v>215.514</v>
+        <v>250.866</v>
       </c>
       <c r="E47" s="1">
         <v>99.21818182</v>
       </c>
       <c r="F47" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="G47">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H47" s="1">
         <v>2040675.31</v>
       </c>
       <c r="I47" s="1">
-        <v>2077366.99</v>
+        <v>2665000.61</v>
       </c>
       <c r="J47" s="1">
-        <v>101.79801655953</v>
+        <v>130.59405369098</v>
       </c>
       <c r="K47">
-        <v>1.16</v>
+        <v>1.36</v>
       </c>
       <c r="L47" t="s">
         <v>161</v>
       </c>
       <c r="M47" s="1">
-        <v>4118042.3</v>
+        <v>4705675.92</v>
       </c>
       <c r="N47" s="1">
-        <v>4143628.7</v>
+        <v>4735598.35</v>
       </c>
       <c r="O47" s="1">
-        <v>2.27</v>
+        <v>2.49</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>162</v>
       </c>
       <c r="B48" t="s">
         <v>163</v>
       </c>
       <c r="C48" s="1">
         <v>8000000.0</v>
       </c>
       <c r="D48" s="1">
-        <v>101.535</v>
+        <v>108.593</v>
       </c>
       <c r="E48" s="1">
         <v>105.4625</v>
       </c>
       <c r="F48" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="G48">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H48" s="1">
         <v>7575147.43</v>
       </c>
       <c r="I48" s="1">
-        <v>-520125.06</v>
+        <v>-168028.02</v>
       </c>
       <c r="J48" s="1">
-        <v>-6.866203790835</v>
+        <v>-2.2181485119954</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>7055022.37</v>
+        <v>7407119.41</v>
       </c>
       <c r="N48" s="1">
-        <v>7055022.37</v>
+        <v>7407119.41</v>
       </c>
       <c r="O48" s="1">
-        <v>3.87</v>
+        <v>3.9</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>164</v>
       </c>
       <c r="B49" t="s">
         <v>165</v>
       </c>
       <c r="C49" s="1">
         <v>5000000.0</v>
       </c>
       <c r="D49" s="1">
-        <v>106.036</v>
+        <v>110.845</v>
       </c>
       <c r="E49" s="1">
         <v>100.0</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
         <v>5000000.0</v>
       </c>
       <c r="I49" s="1">
-        <v>301800.0</v>
+        <v>542250.0</v>
       </c>
       <c r="J49" s="1">
-        <v>6.036</v>
+        <v>10.845</v>
       </c>
       <c r="K49">
-        <v>0.06</v>
+        <v>0.11</v>
       </c>
       <c r="L49" t="s">
         <v>166</v>
       </c>
       <c r="M49" s="1">
-        <v>5301800.0</v>
+        <v>5542250.0</v>
       </c>
       <c r="N49" s="1">
-        <v>5304990.61</v>
+        <v>5547567.68</v>
       </c>
       <c r="O49" s="1">
-        <v>2.91</v>
+        <v>2.92</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>167</v>
       </c>
       <c r="B50" t="s">
         <v>168</v>
       </c>
       <c r="C50" s="1">
         <v>2400000.0</v>
       </c>
       <c r="D50" s="1">
-        <v>95.37</v>
+        <v>98.741</v>
       </c>
       <c r="E50" s="1">
         <v>100.0</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
         <v>2400000.0</v>
       </c>
       <c r="I50" s="1">
-        <v>-111120.0</v>
+        <v>-30216.0</v>
       </c>
       <c r="J50" s="1">
-        <v>-4.63</v>
+        <v>-1.259</v>
       </c>
       <c r="K50">
-        <v>0.04</v>
-[...2 lines deleted...]
-        <v>929.35</v>
+        <v>0.08</v>
+      </c>
+      <c r="L50" t="s">
+        <v>169</v>
       </c>
       <c r="M50" s="1">
-        <v>2288880.0</v>
+        <v>2369784.0</v>
       </c>
       <c r="N50" s="1">
-        <v>2289809.35</v>
+        <v>2371789.43</v>
       </c>
       <c r="O50" s="1">
-        <v>1.26</v>
+        <v>1.25</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B51" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="C51" s="1">
         <v>2500000.0</v>
       </c>
       <c r="D51" s="1">
-        <v>112.646</v>
+        <v>119.151</v>
       </c>
       <c r="E51" s="1">
         <v>106.8</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
         <v>2670000.0</v>
       </c>
       <c r="I51" s="1">
-        <v>146150.0</v>
+        <v>308775.0</v>
       </c>
       <c r="J51" s="1">
-        <v>5.4737827715356</v>
+        <v>11.564606741573</v>
       </c>
       <c r="K51">
-        <v>1.1</v>
+        <v>1.27</v>
       </c>
       <c r="L51" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="M51" s="1">
-        <v>2816150.0</v>
+        <v>2978775.0</v>
       </c>
       <c r="N51" s="1">
-        <v>2843725.55</v>
+        <v>3010505.77</v>
       </c>
       <c r="O51" s="1">
-        <v>1.56</v>
+        <v>1.59</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B52" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="C52" s="1">
         <v>3600000.0</v>
       </c>
       <c r="D52" s="1">
-        <v>94.839</v>
+        <v>97.722</v>
       </c>
       <c r="E52" s="1">
         <v>101.7</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
         <v>3661200.0</v>
       </c>
       <c r="I52" s="1">
-        <v>-246996.0</v>
+        <v>-143208.0</v>
       </c>
       <c r="J52" s="1">
-        <v>-6.7463126843658</v>
+        <v>-3.9115044247788</v>
       </c>
       <c r="K52">
-        <v>0.3</v>
+        <v>0.35</v>
       </c>
       <c r="L52" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="M52" s="1">
-        <v>3414204.0</v>
+        <v>3517992.0</v>
       </c>
       <c r="N52" s="1">
-        <v>3424907.04</v>
+        <v>3530609.4</v>
       </c>
       <c r="O52" s="1">
-        <v>1.88</v>
+        <v>1.86</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B53" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="C53" s="1">
         <v>2900000.0</v>
       </c>
       <c r="D53" s="1">
-        <v>99.382</v>
+        <v>99.671</v>
       </c>
       <c r="E53" s="1">
         <v>99.85793103</v>
       </c>
       <c r="F53" t="s">
         <v>47</v>
       </c>
       <c r="G53">
-        <v>0.86</v>
+        <v>0.87</v>
       </c>
       <c r="H53" s="1">
         <v>3362514.58</v>
       </c>
       <c r="I53" s="1">
-        <v>-18648.7</v>
+        <v>-44533.75</v>
       </c>
       <c r="J53" s="1">
-        <v>-0.55460577363504</v>
+        <v>-1.3244180490661</v>
       </c>
       <c r="K53">
-        <v>0.71</v>
+        <v>0.81</v>
       </c>
       <c r="L53" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="M53" s="1">
-        <v>3343865.88</v>
+        <v>3317980.83</v>
       </c>
       <c r="N53" s="1">
-        <v>3364407.03</v>
+        <v>3341591.43</v>
       </c>
       <c r="O53" s="1">
-        <v>1.84</v>
+        <v>1.76</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>