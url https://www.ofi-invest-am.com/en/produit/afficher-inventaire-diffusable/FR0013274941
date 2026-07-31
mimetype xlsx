--- v3 (2026-07-10)
+++ v4 (2026-07-31)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="179">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="177">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>FR0000011074</t>
   </si>
   <si>
@@ -160,441 +160,435 @@
   <si>
     <t>FR0000073272</t>
   </si>
   <si>
     <t>SAFRAN SA</t>
   </si>
   <si>
     <t>SE0000115446</t>
   </si>
   <si>
     <t>VOLVO CLASS B</t>
   </si>
   <si>
     <t>SEK</t>
   </si>
   <si>
     <t>OVCT01737424</t>
   </si>
   <si>
     <t>EUR/GBP 21/05/26</t>
   </si>
   <si>
     <t>GBP</t>
   </si>
   <si>
-    <t>-3 926.81</t>
+    <t>-7 068.26</t>
   </si>
   <si>
     <t>OVCT01737421</t>
   </si>
   <si>
     <t>EUR/SEK 21/05/26</t>
   </si>
   <si>
     <t>OVCT01737419</t>
   </si>
   <si>
     <t>EUR/USD 21/05/26</t>
   </si>
   <si>
     <t>USD</t>
   </si>
   <si>
-    <t>-25 380.52</t>
+    <t>-45 684.94</t>
   </si>
   <si>
     <t>FR0013521085</t>
   </si>
   <si>
     <t>ACCOR SA 0.7 07/12/2027</t>
   </si>
   <si>
-    <t>6 866.00</t>
+    <t>7 973.42</t>
   </si>
   <si>
     <t>XS2982266343</t>
   </si>
   <si>
     <t>AIRBUS / CITIGROUP 0.8 05/02/2030</t>
   </si>
   <si>
-    <t>7 452.05</t>
+    <t>9 753.42</t>
   </si>
   <si>
     <t>XS3239565701</t>
   </si>
   <si>
     <t>BARCLAYS BANK PLC Z 20/01/2031</t>
   </si>
   <si>
     <t>XS2465773070</t>
   </si>
   <si>
     <t>BE SEMICONDUCTOR IND. 1.875 06/04/2029</t>
   </si>
   <si>
-    <t>1 024.59</t>
+    <t>3 714.14</t>
+  </si>
+  <si>
+    <t>FR001400QC44</t>
+  </si>
+  <si>
+    <t>BNP PARIBAS SA 0 19/02/2031</t>
   </si>
   <si>
     <t>FR0014010U53</t>
   </si>
   <si>
     <t>CARA OBLIGATIONS SAS 1.5 01/12/2030</t>
   </si>
   <si>
-    <t>19 824.66</t>
+    <t>22 931.51</t>
   </si>
   <si>
     <t>XS2257580857</t>
   </si>
   <si>
     <t>CELLNEX TELECOM SA 0.75 20/11/2031</t>
   </si>
   <si>
-    <t>6 554.79</t>
-[...17 lines deleted...]
-    <t>8 561.81</t>
+    <t>7 504.11</t>
   </si>
   <si>
     <t>DE000A30V5R1</t>
   </si>
   <si>
     <t>DELIVERY HERO SE 3.25 21/02/2030</t>
   </si>
   <si>
-    <t>14 005.52</t>
+    <t>19 661.60</t>
   </si>
   <si>
     <t>DE000A4DFHZ5</t>
   </si>
   <si>
     <t>DEUTSCHE LUFTHANSA AG Z 10/09/2032</t>
   </si>
   <si>
     <t>XS2339426004</t>
   </si>
   <si>
     <t>DIASORIN SPA Z 05/05/2028</t>
   </si>
   <si>
     <t>FR001400AFJ9</t>
   </si>
   <si>
     <t>ELIS SA 2.25 22/09/2029</t>
   </si>
   <si>
-    <t>16 347.95</t>
+    <t>18 030.82</t>
   </si>
   <si>
     <t>XS2637952610</t>
   </si>
   <si>
     <t>ENI SPA 2.95 14/09/2030</t>
   </si>
   <si>
-    <t>54 829.59</t>
+    <t>60 260.82</t>
   </si>
   <si>
     <t>IT0006769316</t>
   </si>
   <si>
     <t>EURONEXT NV 1.5 30/05/2032</t>
   </si>
   <si>
-    <t>13 869.86</t>
+    <t>16 027.40</t>
   </si>
   <si>
     <t>DE000A352B25</t>
   </si>
   <si>
     <t>EVONIK / RAG-STIFTUNG 2.25 28/11/2030</t>
   </si>
   <si>
-    <t>42 575.97</t>
+    <t>49 102.21</t>
   </si>
   <si>
     <t>FR00140112G1</t>
   </si>
   <si>
     <t>EXAIL TECHNOLOGIES PERP</t>
   </si>
   <si>
-    <t>5 114.75</t>
+    <t>13 377.05</t>
   </si>
   <si>
     <t>XS3168182692</t>
   </si>
   <si>
     <t>FERROVIAL SE 0.75 20/05/2031</t>
   </si>
   <si>
-    <t>8 700.00</t>
+    <t>9 968.75</t>
   </si>
   <si>
     <t>XS2557565830</t>
   </si>
   <si>
     <t>IBERDROLA FINANZAS SAU 0.8 07/12/2027</t>
   </si>
   <si>
-    <t>10 690.11</t>
+    <t>12 443.96</t>
   </si>
   <si>
     <t>XS3034368806</t>
   </si>
   <si>
     <t>IBERDROLA FINANZAS SAU 1.5 27/03/2030</t>
   </si>
   <si>
-    <t>2 145.21</t>
+    <t>4 647.95</t>
   </si>
   <si>
     <t>XS3041309207</t>
   </si>
   <si>
     <t>JPMORGAN CHASE FINANCIAL COMPANY L 0.5 27/03/2030</t>
   </si>
   <si>
+    <t>1 794.44</t>
+  </si>
+  <si>
     <t>DE000A3L21D1</t>
   </si>
   <si>
     <t>LEG PROPERTIES BV 1 04/09/2030</t>
   </si>
   <si>
-    <t>6 515.07</t>
+    <t>9 852.05</t>
   </si>
   <si>
     <t>FR0014010NZ3</t>
   </si>
   <si>
     <t>LEGRAND SA 1.5 23/06/2033</t>
   </si>
   <si>
-    <t>20 769.23</t>
+    <t>24 663.46</t>
   </si>
   <si>
     <t>XS2782912518</t>
   </si>
   <si>
     <t>LVMH / CITIGROUP 1 09/04/2029</t>
   </si>
   <si>
+    <t>1 972.60</t>
+  </si>
+  <si>
     <t>DE000A46Z7S3</t>
   </si>
   <si>
     <t>MTU AERO ENGINES AG Z 15/07/2033</t>
   </si>
   <si>
     <t>XS2305842903</t>
   </si>
   <si>
     <t>NEXI SPA Z 24/02/2028</t>
   </si>
   <si>
     <t>XS2763018889</t>
   </si>
   <si>
     <t>PHARMING GROUP NV 4.5 25/04/2029</t>
   </si>
   <si>
-    <t>50 597.26</t>
+    <t>2 958.90</t>
   </si>
   <si>
     <t>DE000A4EF8U1</t>
   </si>
   <si>
     <t>QIAGEN NV 2 04/09/2032</t>
   </si>
   <si>
-    <t>15 157.76</t>
+    <t>23 111.64</t>
   </si>
   <si>
     <t>DE000A3L06J9</t>
   </si>
   <si>
     <t>QIAGEN NV 2.5 10/09/2031</t>
   </si>
   <si>
-    <t>6 131.88</t>
+    <t>9 809.34</t>
   </si>
   <si>
     <t>DE000A4D9G75</t>
   </si>
   <si>
     <t>REDCARE PHARMACY NV 1.75 16/04/2032</t>
   </si>
   <si>
-    <t>25 890.41</t>
+    <t>2 732.88</t>
   </si>
   <si>
     <t>FR001400NF10</t>
   </si>
   <si>
     <t>REMY COINTREAU / ORPAR 2 07/02/2031</t>
   </si>
   <si>
-    <t>11 572.60</t>
+    <t>15 254.79</t>
   </si>
   <si>
     <t>XS2677538493</t>
   </si>
   <si>
     <t>SAIPEM SPA 2.875 11/09/2029</t>
   </si>
   <si>
-    <t>3 187.50</t>
+    <t>5 156.25</t>
   </si>
   <si>
     <t>DE000A460P02</t>
   </si>
   <si>
     <t>SALZGITTER AG 2.875 22/10/2032</t>
   </si>
   <si>
-    <t>51 484.93</t>
+    <t>3 846.58</t>
   </si>
   <si>
     <t>FR0014012R72</t>
   </si>
   <si>
     <t>SCHNEIDER ELECTRIC SE 1.25 23/09/2033</t>
   </si>
   <si>
-    <t>2 989.13</t>
+    <t>5 842.39</t>
   </si>
   <si>
     <t>FR001400R1R6</t>
   </si>
   <si>
     <t>SCHNEIDER ELECTRIC SE 1.625 28/06/2031</t>
   </si>
   <si>
-    <t>23 818.49</t>
+    <t>28 493.15</t>
   </si>
   <si>
     <t>FR001400M9F9</t>
   </si>
   <si>
     <t>SCHNEIDER ELECTRIC SE 1.97 27/11/2030</t>
   </si>
   <si>
-    <t>30 039.78</t>
+    <t>34 611.05</t>
   </si>
   <si>
     <t>XS3266589525</t>
   </si>
   <si>
     <t>SNAM SPA 1.75 14/01/2031</t>
   </si>
   <si>
-    <t>15 662.98</t>
+    <t>19 317.68</t>
   </si>
   <si>
     <t>FR001400F2K3</t>
   </si>
   <si>
     <t>SPIE SA 2 17/01/2028</t>
   </si>
   <si>
-    <t>9 613.26</t>
+    <t>11 933.70</t>
   </si>
   <si>
     <t>XS2725834043</t>
   </si>
   <si>
     <t>STILLWATER MINING COMPANY 4.25 28/11/2028</t>
   </si>
   <si>
-    <t>29 922.43</t>
+    <t>34 503.19</t>
   </si>
   <si>
     <t>XS2211997239</t>
   </si>
   <si>
     <t>STMICROELECTRONICS NV Z 04/08/2027</t>
   </si>
   <si>
     <t>FR001400XE50</t>
   </si>
   <si>
     <t>VINCI SA 0.7 18/02/2030</t>
   </si>
   <si>
-    <t>5 317.68</t>
+    <t>7 348.07</t>
   </si>
   <si>
     <t>FR0014016PI1</t>
   </si>
   <si>
     <t>VINCI SA 0.75 04/03/2031</t>
   </si>
   <si>
-    <t>2 005.43</t>
+    <t>3 032.61</t>
   </si>
   <si>
     <t>AT0000A33R11</t>
   </si>
   <si>
     <t>VOESTALPINE AG 2.75 28/04/2028</t>
   </si>
   <si>
-    <t>31 730.77</t>
+    <t>1 314.89</t>
   </si>
   <si>
     <t>DE000A4DFHL5</t>
   </si>
   <si>
     <t>VONOVIA SE 0.875 20/05/2032</t>
   </si>
   <si>
-    <t>12 617.40</t>
+    <t>14 444.75</t>
   </si>
   <si>
     <t>XS2339232147</t>
   </si>
   <si>
     <t>WH SMITH PLC 1.625 07/05/2026</t>
   </si>
   <si>
-    <t>23 610.60</t>
+    <t>26 993.50</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -958,241 +952,241 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>877857.5013</v>
+        <v>878684.5845</v>
       </c>
       <c r="D2">
-        <v>96.04</v>
+        <v>96.97</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>84311594.9</v>
+        <v>85211113.48</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>84311594.9</v>
+        <v>85211113.48</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
         <v>1162695.0</v>
       </c>
       <c r="D3">
-        <v>90.48</v>
+        <v>91.36</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>105204763.93</v>
+        <v>106227152.15</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>105204763.93</v>
+        <v>106227152.15</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
         <v>1.0</v>
       </c>
       <c r="D4">
-        <v>126.69</v>
+        <v>128.18</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>126.69</v>
+        <v>128.18</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>126.69</v>
+        <v>128.18</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>2811.663</v>
+        <v>3047.9011</v>
       </c>
       <c r="D5">
-        <v>114.43</v>
+        <v>115.51</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>321740.57</v>
+        <v>352073.16</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>321740.57</v>
+        <v>352073.16</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
         <v>1.0</v>
       </c>
       <c r="D6">
-        <v>122.65</v>
+        <v>123.88</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>122.65</v>
+        <v>123.88</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>122.65</v>
+        <v>123.88</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
         <v>17</v>
       </c>
       <c r="B7" t="s">
         <v>18</v>
       </c>
       <c r="C7" s="1">
         <v>211.0</v>
       </c>
       <c r="D7">
-        <v>107.06</v>
+        <v>108.29</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
-        <v>22591.57</v>
+        <v>22850.07</v>
       </c>
       <c r="G7" t="s">
         <v>8</v>
       </c>
       <c r="H7">
-        <v>22591.57</v>
+        <v>22850.07</v>
       </c>
       <c r="I7" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P53"/>
+  <dimension ref="A1:P52"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O53" sqref="O53"/>
+      <selection activeCell="O52" sqref="O52"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>19</v>
       </c>
       <c r="B1" t="s">
         <v>20</v>
       </c>
       <c r="C1" t="s">
         <v>21</v>
       </c>
       <c r="D1" t="s">
         <v>22</v>
       </c>
       <c r="E1" t="s">
         <v>23</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>24</v>
@@ -1214,2636 +1208,2586 @@
       </c>
       <c r="M1" t="s">
         <v>30</v>
       </c>
       <c r="N1" t="s">
         <v>31</v>
       </c>
       <c r="O1" t="s">
         <v>32</v>
       </c>
       <c r="P1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>34</v>
       </c>
       <c r="B2" t="s">
         <v>35</v>
       </c>
       <c r="C2" s="1">
         <v>21000.0</v>
       </c>
       <c r="D2" s="1">
-        <v>199.9</v>
+        <v>207.0</v>
       </c>
       <c r="E2" s="1">
         <v>101.4651857143</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
         <v>2130768.9</v>
       </c>
       <c r="I2" s="1">
-        <v>2067131.1</v>
+        <v>2216231.1</v>
       </c>
       <c r="J2" s="1">
-        <v>97.013387984028</v>
+        <v>104.01086199447</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>4197900.0</v>
+        <v>4347000.0</v>
       </c>
       <c r="N2" s="1">
-        <v>4197900.0</v>
+        <v>4347000.0</v>
       </c>
       <c r="O2" s="1">
-        <v>2.21</v>
+        <v>2.27</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>36</v>
       </c>
       <c r="B3" t="s">
         <v>37</v>
       </c>
       <c r="C3" s="1">
-        <v>1410.0</v>
+        <v>494.0</v>
       </c>
       <c r="D3" s="1">
-        <v>4790.39</v>
+        <v>4796.02</v>
       </c>
       <c r="E3" s="1">
-        <v>4774.064858156</v>
+        <v>4774.4775708502</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
-        <v>6731431.45</v>
+        <v>2358591.92</v>
       </c>
       <c r="I3" s="1">
-        <v>23018.45</v>
+        <v>10641.96</v>
       </c>
       <c r="J3" s="1">
-        <v>0.34195475614626</v>
+        <v>0.45119971410739</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>6754449.9</v>
+        <v>2369233.88</v>
       </c>
       <c r="N3" s="1">
-        <v>6754449.9</v>
+        <v>2369233.88</v>
       </c>
       <c r="O3" s="1">
-        <v>3.56</v>
+        <v>1.24</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>38</v>
       </c>
       <c r="B4" t="s">
         <v>39</v>
       </c>
       <c r="C4" s="1">
-        <v>40000.0</v>
+        <v>20000.0</v>
       </c>
       <c r="D4" s="1">
-        <v>119.8</v>
+        <v>127.95</v>
       </c>
       <c r="E4" s="1">
         <v>40.2355</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
-        <v>1609420.0</v>
+        <v>804710.0</v>
       </c>
       <c r="I4" s="1">
-        <v>3182580.0</v>
+        <v>1754290.0</v>
       </c>
       <c r="J4" s="1">
-        <v>197.74701445241</v>
+        <v>218.00275875781</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>4792000.0</v>
+        <v>2559000.0</v>
       </c>
       <c r="N4" s="1">
-        <v>4792000.0</v>
+        <v>2559000.0</v>
       </c>
       <c r="O4" s="1">
-        <v>2.52</v>
+        <v>1.33</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>40</v>
       </c>
       <c r="B5" t="s">
         <v>41</v>
       </c>
       <c r="C5" s="1">
         <v>5000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>313.3</v>
+        <v>273.0</v>
       </c>
       <c r="E5" s="1">
         <v>251.537302</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
         <v>1257686.51</v>
       </c>
       <c r="I5" s="1">
-        <v>308813.49</v>
+        <v>107313.49</v>
       </c>
       <c r="J5" s="1">
-        <v>24.554090987268</v>
+        <v>8.5326104038438</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>1566500.0</v>
+        <v>1365000.0</v>
       </c>
       <c r="N5" s="1">
-        <v>1566500.0</v>
+        <v>1365000.0</v>
       </c>
       <c r="O5" s="1">
-        <v>0.83</v>
+        <v>0.71</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>42</v>
       </c>
       <c r="B6" t="s">
         <v>43</v>
       </c>
       <c r="C6" s="1">
         <v>50000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>326.3</v>
+        <v>319.1</v>
       </c>
       <c r="E6" s="1">
         <v>253.272567</v>
       </c>
       <c r="F6" t="s">
         <v>44</v>
       </c>
       <c r="G6">
         <v>10.85</v>
       </c>
       <c r="H6" s="1">
         <v>1121568.36</v>
       </c>
       <c r="I6" s="1">
-        <v>382256.88</v>
+        <v>348545.62</v>
       </c>
       <c r="J6" s="1">
-        <v>34.082352323134</v>
+        <v>31.076627375615</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>1503825.24</v>
+        <v>1470113.98</v>
       </c>
       <c r="N6" s="1">
-        <v>1503825.24</v>
+        <v>1470113.98</v>
       </c>
       <c r="O6" s="1">
-        <v>0.79</v>
+        <v>0.77</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>45</v>
       </c>
       <c r="B7" t="s">
         <v>46</v>
       </c>
       <c r="C7" s="1">
         <v>3343922.8</v>
       </c>
       <c r="D7" s="1">
-        <v>1.1457391</v>
+        <v>1.15732856</v>
       </c>
       <c r="E7" s="1">
         <v>1.1543118736</v>
       </c>
       <c r="F7" t="s">
         <v>47</v>
       </c>
       <c r="G7">
-        <v>0.87</v>
+        <v>0.86</v>
       </c>
       <c r="H7" s="1">
         <v>0.0</v>
       </c>
       <c r="I7" s="1">
-        <v>24834.44</v>
+        <v>-8739.02</v>
       </c>
       <c r="J7" s="1">
         <v>0</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7" t="s">
         <v>48</v>
       </c>
       <c r="M7" s="1">
-        <v>28761.25</v>
+        <v>-1670.7600000002</v>
       </c>
       <c r="N7" s="1">
-        <v>24834.44</v>
+        <v>-8739.02</v>
       </c>
       <c r="O7" s="1">
-        <v>0.01</v>
+        <v>-0.01</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>49</v>
       </c>
       <c r="B8" t="s">
         <v>50</v>
       </c>
       <c r="C8" s="1">
         <v>1498867.42</v>
       </c>
       <c r="D8" s="1">
-        <v>0.09219162</v>
+        <v>0.09214988</v>
       </c>
       <c r="E8" s="1">
         <v>0.0935768557</v>
       </c>
       <c r="F8" t="s">
         <v>44</v>
       </c>
       <c r="G8">
         <v>10.85</v>
       </c>
       <c r="H8" s="1">
         <v>0.0</v>
       </c>
       <c r="I8" s="1">
-        <v>22188.08</v>
+        <v>22856.55</v>
       </c>
       <c r="J8" s="1">
         <v>0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
-        <v>172.41</v>
+        <v>310.34</v>
       </c>
       <c r="M8" s="1">
-        <v>22015.67</v>
+        <v>22546.21</v>
       </c>
       <c r="N8" s="1">
-        <v>22188.08</v>
+        <v>22856.55</v>
       </c>
       <c r="O8" s="1">
         <v>0.01</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>51</v>
       </c>
       <c r="B9" t="s">
         <v>52</v>
       </c>
       <c r="C9" s="1">
         <v>21814537.7</v>
       </c>
       <c r="D9" s="1">
-        <v>0.85101344</v>
+        <v>0.85167333</v>
       </c>
       <c r="E9" s="1">
         <v>0.8651447041</v>
       </c>
       <c r="F9" t="s">
         <v>53</v>
       </c>
       <c r="G9">
         <v>1.17</v>
       </c>
       <c r="H9" s="1">
         <v>0.0</v>
       </c>
       <c r="I9" s="1">
-        <v>356318.4</v>
+        <v>339679.44</v>
       </c>
       <c r="J9" s="1">
         <v>0</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9" t="s">
         <v>54</v>
       </c>
       <c r="M9" s="1">
-        <v>381698.92</v>
+        <v>385364.38</v>
       </c>
       <c r="N9" s="1">
-        <v>356318.4</v>
+        <v>339679.44</v>
       </c>
       <c r="O9" s="1">
-        <v>0.19</v>
+        <v>0.17</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>55</v>
       </c>
       <c r="B10" t="s">
         <v>56</v>
       </c>
       <c r="C10" s="1">
         <v>60000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>55.577</v>
+        <v>53.376</v>
       </c>
       <c r="E10" s="1">
         <v>53.6332695</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
         <v>3217996.17</v>
       </c>
       <c r="I10" s="1">
-        <v>109757.83</v>
+        <v>-23409.59</v>
       </c>
       <c r="J10" s="1">
-        <v>3.410750796512</v>
+        <v>-0.72745860353215</v>
       </c>
       <c r="K10">
-        <v>0.24</v>
+        <v>0.28</v>
       </c>
       <c r="L10" t="s">
         <v>57</v>
       </c>
       <c r="M10" s="1">
-        <v>3327754.0</v>
+        <v>3194586.58</v>
       </c>
       <c r="N10" s="1">
-        <v>3334620.0</v>
+        <v>3202560.0</v>
       </c>
       <c r="O10" s="1">
-        <v>1.76</v>
+        <v>1.67</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>58</v>
       </c>
       <c r="B11" t="s">
         <v>59</v>
       </c>
       <c r="C11" s="1">
         <v>5000000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>103.57</v>
+        <v>105.21</v>
       </c>
       <c r="E11" s="1">
         <v>100.0</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
         <v>5000000.0</v>
       </c>
       <c r="I11" s="1">
-        <v>178500.0</v>
+        <v>260500.0</v>
       </c>
       <c r="J11" s="1">
-        <v>3.57</v>
+        <v>5.21</v>
       </c>
       <c r="K11">
-        <v>0.15</v>
+        <v>0.2</v>
       </c>
       <c r="L11" t="s">
         <v>60</v>
       </c>
       <c r="M11" s="1">
-        <v>5178500.0</v>
+        <v>5260500.0</v>
       </c>
       <c r="N11" s="1">
-        <v>5185952.05</v>
+        <v>5270253.42</v>
       </c>
       <c r="O11" s="1">
-        <v>2.73</v>
+        <v>2.75</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>61</v>
       </c>
       <c r="B12" t="s">
         <v>62</v>
       </c>
       <c r="C12" s="1">
         <v>5400000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>114.807</v>
+        <v>137.745</v>
       </c>
       <c r="E12" s="1">
         <v>100.5</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
         <v>5427000.0</v>
       </c>
       <c r="I12" s="1">
-        <v>772578.0</v>
+        <v>2011230.0</v>
       </c>
       <c r="J12" s="1">
-        <v>14.235820895522</v>
+        <v>37.059701492537</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>6199578.0</v>
+        <v>7438230.0</v>
       </c>
       <c r="N12" s="1">
-        <v>6199578.0</v>
+        <v>7438230.0</v>
       </c>
       <c r="O12" s="1">
-        <v>3.27</v>
+        <v>3.88</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>63</v>
       </c>
       <c r="B13" t="s">
         <v>64</v>
       </c>
       <c r="C13" s="1">
         <v>2500000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>190.015</v>
+        <v>216.751</v>
       </c>
       <c r="E13" s="1">
         <v>110.2</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
         <v>2755000.0</v>
       </c>
       <c r="I13" s="1">
-        <v>1995375.0</v>
+        <v>2663775.0</v>
       </c>
       <c r="J13" s="1">
-        <v>72.427404718693</v>
+        <v>96.688747731397</v>
       </c>
       <c r="K13">
-        <v>0.04</v>
+        <v>0.15</v>
       </c>
       <c r="L13" t="s">
         <v>65</v>
       </c>
       <c r="M13" s="1">
-        <v>4750375.0</v>
+        <v>5418775.0</v>
       </c>
       <c r="N13" s="1">
-        <v>4751399.59</v>
+        <v>5422489.14</v>
       </c>
       <c r="O13" s="1">
-        <v>2.5</v>
+        <v>2.83</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>66</v>
       </c>
       <c r="B14" t="s">
         <v>67</v>
       </c>
       <c r="C14" s="1">
-        <v>3600000.0</v>
+        <v>3000000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>120.59</v>
+        <v>99.845</v>
       </c>
       <c r="E14" s="1">
-        <v>100.0</v>
+        <v>100.947</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>3600000.0</v>
+        <v>3028410.0</v>
       </c>
       <c r="I14" s="1">
-        <v>741240.0</v>
+        <v>-33060.0</v>
       </c>
       <c r="J14" s="1">
-        <v>20.59</v>
+        <v>-1.0916619612272</v>
       </c>
       <c r="K14">
-        <v>0.55</v>
-[...2 lines deleted...]
-        <v>68</v>
+        <v>0.0</v>
+      </c>
+      <c r="L14">
+        <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>4341240.0</v>
+        <v>2995350.0</v>
       </c>
       <c r="N14" s="1">
-        <v>4361064.66</v>
+        <v>2995350.0</v>
       </c>
       <c r="O14" s="1">
-        <v>2.3</v>
+        <v>1.56</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
+        <v>68</v>
+      </c>
+      <c r="B15" t="s">
         <v>69</v>
       </c>
-      <c r="B15" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C15" s="1">
-        <v>2200000.0</v>
+        <v>3600000.0</v>
       </c>
       <c r="D15" s="1">
-        <v>89.92</v>
+        <v>109.303</v>
       </c>
       <c r="E15" s="1">
         <v>100.0</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>2200000.0</v>
+        <v>3600000.0</v>
       </c>
       <c r="I15" s="1">
-        <v>-221760.0</v>
+        <v>334908.0</v>
       </c>
       <c r="J15" s="1">
-        <v>-10.08</v>
+        <v>9.303</v>
       </c>
       <c r="K15">
-        <v>0.3</v>
+        <v>0.64</v>
       </c>
       <c r="L15" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="M15" s="1">
-        <v>1978240.0</v>
+        <v>3934908.0</v>
       </c>
       <c r="N15" s="1">
-        <v>1984794.79</v>
+        <v>3957839.51</v>
       </c>
       <c r="O15" s="1">
-        <v>1.05</v>
+        <v>2.06</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
+        <v>71</v>
+      </c>
+      <c r="B16" t="s">
         <v>72</v>
       </c>
-      <c r="B16" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C16" s="1">
-        <v>1500000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>98.53</v>
+        <v>89.837</v>
       </c>
       <c r="E16" s="1">
         <v>100.0</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
-        <v>1500000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="I16" s="1">
-        <v>-22050.0</v>
+        <v>-223586.0</v>
       </c>
       <c r="J16" s="1">
-        <v>-1.47</v>
+        <v>-10.163</v>
       </c>
       <c r="K16">
-        <v>1.22</v>
+        <v>0.34</v>
       </c>
       <c r="L16" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="M16" s="1">
-        <v>1477950.0</v>
+        <v>1976414.0</v>
       </c>
       <c r="N16" s="1">
-        <v>1496267.31</v>
+        <v>1983918.11</v>
       </c>
       <c r="O16" s="1">
-        <v>0.79</v>
+        <v>1.03</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
+        <v>74</v>
+      </c>
+      <c r="B17" t="s">
         <v>75</v>
       </c>
-      <c r="B17" t="s">
+      <c r="C17" s="1">
+        <v>3000000.0</v>
+      </c>
+      <c r="D17" s="1">
+        <v>95.858</v>
+      </c>
+      <c r="E17" s="1">
+        <v>96.65</v>
+      </c>
+      <c r="F17" t="s">
+        <v>8</v>
+      </c>
+      <c r="G17">
+        <v>1.0</v>
+      </c>
+      <c r="H17" s="1">
+        <v>2899500.0</v>
+      </c>
+      <c r="I17" s="1">
+        <v>-23760.0</v>
+      </c>
+      <c r="J17" s="1">
+        <v>-0.81945162959131</v>
+      </c>
+      <c r="K17">
+        <v>0.66</v>
+      </c>
+      <c r="L17" t="s">
         <v>76</v>
       </c>
-      <c r="C17" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M17" s="1">
-        <v>1470435.0</v>
+        <v>2875740.0</v>
       </c>
       <c r="N17" s="1">
-        <v>1478996.81</v>
+        <v>2895401.6</v>
       </c>
       <c r="O17" s="1">
-        <v>0.78</v>
+        <v>1.51</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
+        <v>77</v>
+      </c>
+      <c r="B18" t="s">
         <v>78</v>
       </c>
-      <c r="B18" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C18" s="1">
-        <v>3000000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="D18" s="1">
-        <v>94.5</v>
+        <v>100.659</v>
       </c>
       <c r="E18" s="1">
-        <v>96.65</v>
+        <v>100.0</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>2899500.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="I18" s="1">
-        <v>-64500.0</v>
+        <v>26360.0</v>
       </c>
       <c r="J18" s="1">
-        <v>-2.2245214692188</v>
+        <v>0.659</v>
       </c>
       <c r="K18">
-        <v>0.47</v>
-[...2 lines deleted...]
-        <v>80</v>
+        <v>0.0</v>
+      </c>
+      <c r="L18">
+        <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>2835000.0</v>
+        <v>4026360.0</v>
       </c>
       <c r="N18" s="1">
-        <v>2849005.52</v>
+        <v>4026360.0</v>
       </c>
       <c r="O18" s="1">
-        <v>1.5</v>
+        <v>2.1</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="B19" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="C19" s="1">
-        <v>4000000.0</v>
+        <v>3500000.0</v>
       </c>
       <c r="D19" s="1">
-        <v>104.254</v>
+        <v>92.334</v>
       </c>
       <c r="E19" s="1">
         <v>100.0</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>4000000.0</v>
+        <v>3500000.0</v>
       </c>
       <c r="I19" s="1">
-        <v>170160.0</v>
+        <v>-268310.0</v>
       </c>
       <c r="J19" s="1">
-        <v>4.254</v>
+        <v>-7.666</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>4170160.0</v>
+        <v>3231690.0</v>
       </c>
       <c r="N19" s="1">
-        <v>4170160.0</v>
+        <v>3231690.0</v>
       </c>
       <c r="O19" s="1">
-        <v>2.2</v>
+        <v>1.68</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="B20" t="s">
-        <v>84</v>
+        <v>82</v>
       </c>
       <c r="C20" s="1">
-        <v>3500000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="D20" s="1">
-        <v>92.4</v>
+        <v>162.591</v>
       </c>
       <c r="E20" s="1">
         <v>100.0</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
-        <v>3500000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="I20" s="1">
-        <v>-266000.0</v>
+        <v>813683.0</v>
       </c>
       <c r="J20" s="1">
-        <v>-7.6</v>
+        <v>62.591</v>
       </c>
       <c r="K20">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.39</v>
+      </c>
+      <c r="L20" t="s">
+        <v>83</v>
       </c>
       <c r="M20" s="1">
-        <v>3234000.0</v>
+        <v>2113683.0</v>
       </c>
       <c r="N20" s="1">
-        <v>3234000.0</v>
+        <v>2131713.82</v>
       </c>
       <c r="O20" s="1">
-        <v>1.7</v>
+        <v>1.11</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
+        <v>84</v>
+      </c>
+      <c r="B21" t="s">
         <v>85</v>
       </c>
-      <c r="B21" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C21" s="1">
-        <v>1300000.0</v>
+        <v>3200000.0</v>
       </c>
       <c r="D21" s="1">
-        <v>162.705</v>
+        <v>139.239</v>
       </c>
       <c r="E21" s="1">
         <v>100.0</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>1300000.0</v>
+        <v>3200000.0</v>
       </c>
       <c r="I21" s="1">
-        <v>815165.0</v>
+        <v>1255648.0</v>
       </c>
       <c r="J21" s="1">
-        <v>62.705</v>
+        <v>39.239</v>
       </c>
       <c r="K21">
-        <v>1.26</v>
+        <v>1.88</v>
       </c>
       <c r="L21" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="M21" s="1">
-        <v>2115165.0</v>
+        <v>4455648.0</v>
       </c>
       <c r="N21" s="1">
-        <v>2131512.95</v>
+        <v>4515908.82</v>
       </c>
       <c r="O21" s="1">
-        <v>1.12</v>
+        <v>2.35</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
+        <v>87</v>
+      </c>
+      <c r="B22" t="s">
         <v>88</v>
       </c>
-      <c r="B22" t="s">
+      <c r="C22" s="1">
+        <v>2500000.0</v>
+      </c>
+      <c r="D22" s="1">
+        <v>101.619</v>
+      </c>
+      <c r="E22" s="1">
+        <v>101.94116</v>
+      </c>
+      <c r="F22" t="s">
+        <v>8</v>
+      </c>
+      <c r="G22">
+        <v>1.0</v>
+      </c>
+      <c r="H22" s="1">
+        <v>2548529.0</v>
+      </c>
+      <c r="I22" s="1">
+        <v>-8054.0</v>
+      </c>
+      <c r="J22" s="1">
+        <v>-0.31602544055806</v>
+      </c>
+      <c r="K22">
+        <v>0.64</v>
+      </c>
+      <c r="L22" t="s">
         <v>89</v>
       </c>
-      <c r="C22" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M22" s="1">
-        <v>4466464.0</v>
+        <v>2540475.0</v>
       </c>
       <c r="N22" s="1">
-        <v>4521293.59</v>
+        <v>2556502.4</v>
       </c>
       <c r="O22" s="1">
-        <v>2.38</v>
+        <v>1.33</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
+        <v>90</v>
+      </c>
+      <c r="B23" t="s">
         <v>91</v>
       </c>
-      <c r="B23" t="s">
+      <c r="C23" s="1">
+        <v>5000000.0</v>
+      </c>
+      <c r="D23" s="1">
+        <v>112.372</v>
+      </c>
+      <c r="E23" s="1">
+        <v>107.6</v>
+      </c>
+      <c r="F23" t="s">
+        <v>8</v>
+      </c>
+      <c r="G23">
+        <v>1.0</v>
+      </c>
+      <c r="H23" s="1">
+        <v>5380000.0</v>
+      </c>
+      <c r="I23" s="1">
+        <v>238600.0</v>
+      </c>
+      <c r="J23" s="1">
+        <v>4.4349442379182</v>
+      </c>
+      <c r="K23">
+        <v>0.98</v>
+      </c>
+      <c r="L23" t="s">
         <v>92</v>
       </c>
-      <c r="C23" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M23" s="1">
-        <v>2565375.0</v>
+        <v>5618600.0</v>
       </c>
       <c r="N23" s="1">
-        <v>2579244.86</v>
+        <v>5667702.21</v>
       </c>
       <c r="O23" s="1">
-        <v>1.36</v>
+        <v>2.95</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
+        <v>93</v>
+      </c>
+      <c r="B24" t="s">
         <v>94</v>
       </c>
-      <c r="B24" t="s">
+      <c r="C24" s="1">
+        <v>3600000.0</v>
+      </c>
+      <c r="D24" s="1">
+        <v>137.489</v>
+      </c>
+      <c r="E24" s="1">
+        <v>104.99305556</v>
+      </c>
+      <c r="F24" t="s">
+        <v>8</v>
+      </c>
+      <c r="G24">
+        <v>1.0</v>
+      </c>
+      <c r="H24" s="1">
+        <v>3779750.0</v>
+      </c>
+      <c r="I24" s="1">
+        <v>1169854.0</v>
+      </c>
+      <c r="J24" s="1">
+        <v>30.950565513592</v>
+      </c>
+      <c r="K24">
+        <v>0.37</v>
+      </c>
+      <c r="L24" t="s">
         <v>95</v>
       </c>
-      <c r="C24" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M24" s="1">
-        <v>5580900.0</v>
+        <v>4949604.0</v>
       </c>
       <c r="N24" s="1">
-        <v>5623475.97</v>
+        <v>4962981.05</v>
       </c>
       <c r="O24" s="1">
-        <v>2.96</v>
+        <v>2.59</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
+        <v>96</v>
+      </c>
+      <c r="B25" t="s">
         <v>97</v>
       </c>
-      <c r="B25" t="s">
+      <c r="C25" s="1">
+        <v>2900000.0</v>
+      </c>
+      <c r="D25" s="1">
+        <v>103.407</v>
+      </c>
+      <c r="E25" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F25" t="s">
+        <v>8</v>
+      </c>
+      <c r="G25">
+        <v>1.0</v>
+      </c>
+      <c r="H25" s="1">
+        <v>2900000.0</v>
+      </c>
+      <c r="I25" s="1">
+        <v>98803.0</v>
+      </c>
+      <c r="J25" s="1">
+        <v>3.407</v>
+      </c>
+      <c r="K25">
+        <v>0.34</v>
+      </c>
+      <c r="L25" t="s">
         <v>98</v>
       </c>
-      <c r="C25" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M25" s="1">
-        <v>4897260.0</v>
+        <v>2998803.0</v>
       </c>
       <c r="N25" s="1">
-        <v>4902374.75</v>
+        <v>3008771.75</v>
       </c>
       <c r="O25" s="1">
-        <v>2.58</v>
+        <v>1.57</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
+        <v>99</v>
+      </c>
+      <c r="B26" t="s">
         <v>100</v>
       </c>
-      <c r="B26" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C26" s="1">
-        <v>2900000.0</v>
+        <v>3800000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>105.531</v>
+        <v>151.675</v>
       </c>
       <c r="E26" s="1">
         <v>100.0</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>2900000.0</v>
+        <v>3800000.0</v>
       </c>
       <c r="I26" s="1">
-        <v>160399.0</v>
+        <v>1963650.0</v>
       </c>
       <c r="J26" s="1">
-        <v>5.531</v>
+        <v>51.675</v>
       </c>
       <c r="K26">
-        <v>0.3</v>
+        <v>0.33</v>
       </c>
       <c r="L26" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="M26" s="1">
-        <v>3060399.0</v>
+        <v>5763650.0</v>
       </c>
       <c r="N26" s="1">
-        <v>3069099.0</v>
+        <v>5776093.96</v>
       </c>
       <c r="O26" s="1">
-        <v>1.62</v>
+        <v>3.01</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
+        <v>102</v>
+      </c>
+      <c r="B27" t="s">
         <v>103</v>
       </c>
-      <c r="B27" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C27" s="1">
-        <v>3800000.0</v>
+        <v>2900000.0</v>
       </c>
       <c r="D27" s="1">
-        <v>155.113</v>
+        <v>116.206</v>
       </c>
       <c r="E27" s="1">
         <v>100.0</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>3800000.0</v>
+        <v>2900000.0</v>
       </c>
       <c r="I27" s="1">
-        <v>2094294.0</v>
+        <v>469974.0</v>
       </c>
       <c r="J27" s="1">
-        <v>55.113</v>
+        <v>16.206</v>
       </c>
       <c r="K27">
-        <v>0.28</v>
+        <v>0.16</v>
       </c>
       <c r="L27" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="M27" s="1">
-        <v>5894294.0</v>
+        <v>3369974.0</v>
       </c>
       <c r="N27" s="1">
-        <v>5904984.11</v>
+        <v>3374621.95</v>
       </c>
       <c r="O27" s="1">
-        <v>3.11</v>
+        <v>1.76</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
+        <v>105</v>
+      </c>
+      <c r="B28" t="s">
         <v>106</v>
       </c>
-      <c r="B28" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C28" s="1">
-        <v>2900000.0</v>
+        <v>3400000.0</v>
       </c>
       <c r="D28" s="1">
-        <v>118.445</v>
+        <v>110.411</v>
       </c>
       <c r="E28" s="1">
         <v>100.0</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>2900000.0</v>
+        <v>3400000.0</v>
       </c>
       <c r="I28" s="1">
-        <v>534905.0</v>
+        <v>353974.0</v>
       </c>
       <c r="J28" s="1">
-        <v>18.445</v>
+        <v>10.411</v>
       </c>
       <c r="K28">
-        <v>0.07</v>
+        <v>0.05</v>
       </c>
       <c r="L28" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="M28" s="1">
-        <v>3434905.0</v>
+        <v>3753974.0</v>
       </c>
       <c r="N28" s="1">
-        <v>3437050.21</v>
+        <v>3755768.44</v>
       </c>
       <c r="O28" s="1">
-        <v>1.81</v>
+        <v>1.96</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
+        <v>108</v>
+      </c>
+      <c r="B29" t="s">
         <v>109</v>
       </c>
-      <c r="B29" t="s">
+      <c r="C29" s="1">
+        <v>5800000.0</v>
+      </c>
+      <c r="D29" s="1">
+        <v>97.586</v>
+      </c>
+      <c r="E29" s="1">
+        <v>101.90332</v>
+      </c>
+      <c r="F29" t="s">
+        <v>8</v>
+      </c>
+      <c r="G29">
+        <v>1.0</v>
+      </c>
+      <c r="H29" s="1">
+        <v>5910392.56</v>
+      </c>
+      <c r="I29" s="1">
+        <v>-250404.56</v>
+      </c>
+      <c r="J29" s="1">
+        <v>-4.2366823769824</v>
+      </c>
+      <c r="K29">
+        <v>0.17</v>
+      </c>
+      <c r="L29" t="s">
         <v>110</v>
       </c>
-      <c r="C29" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M29" s="1">
-        <v>3733098.0</v>
+        <v>5659988.0</v>
       </c>
       <c r="N29" s="1">
-        <v>3733900.78</v>
+        <v>5669840.05</v>
       </c>
       <c r="O29" s="1">
-        <v>1.97</v>
+        <v>2.96</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>111</v>
       </c>
       <c r="B30" t="s">
         <v>112</v>
       </c>
       <c r="C30" s="1">
-        <v>5800000.0</v>
+        <v>4500000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>98.294</v>
+        <v>116.378</v>
       </c>
       <c r="E30" s="1">
-        <v>101.90332</v>
+        <v>100.0</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>5910392.56</v>
+        <v>4500000.0</v>
       </c>
       <c r="I30" s="1">
-        <v>-209340.56</v>
+        <v>737010.0</v>
       </c>
       <c r="J30" s="1">
-        <v>-3.5419061910839</v>
+        <v>16.378</v>
       </c>
       <c r="K30">
-        <v>0.11</v>
+        <v>0.55</v>
       </c>
       <c r="L30" t="s">
         <v>113</v>
       </c>
       <c r="M30" s="1">
-        <v>5701052.0</v>
+        <v>5237010.0</v>
       </c>
       <c r="N30" s="1">
-        <v>5707567.07</v>
+        <v>5261673.46</v>
       </c>
       <c r="O30" s="1">
-        <v>3.01</v>
+        <v>2.74</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>114</v>
       </c>
       <c r="B31" t="s">
         <v>115</v>
       </c>
       <c r="C31" s="1">
-        <v>4500000.0</v>
+        <v>2400000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>115.542</v>
+        <v>95.261</v>
       </c>
       <c r="E31" s="1">
-        <v>100.0</v>
+        <v>102.7</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>4500000.0</v>
+        <v>2464800.0</v>
       </c>
       <c r="I31" s="1">
-        <v>699390.0</v>
+        <v>-178536.0</v>
       </c>
       <c r="J31" s="1">
-        <v>15.542</v>
+        <v>-7.2434274586173</v>
       </c>
       <c r="K31">
-        <v>0.46</v>
+        <v>0.08</v>
       </c>
       <c r="L31" t="s">
         <v>116</v>
       </c>
       <c r="M31" s="1">
-        <v>5199390.0</v>
+        <v>2286264.0</v>
       </c>
       <c r="N31" s="1">
-        <v>5220159.23</v>
+        <v>2288236.6</v>
       </c>
       <c r="O31" s="1">
-        <v>2.75</v>
+        <v>1.19</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>117</v>
       </c>
       <c r="B32" t="s">
         <v>118</v>
       </c>
       <c r="C32" s="1">
-        <v>2400000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>96.132</v>
+        <v>91.15</v>
       </c>
       <c r="E32" s="1">
-        <v>102.7</v>
+        <v>94.3834</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>2464800.0</v>
+        <v>4719170.0</v>
       </c>
       <c r="I32" s="1">
-        <v>-157632.0</v>
+        <v>-161670.0</v>
       </c>
       <c r="J32" s="1">
-        <v>-6.3953261927945</v>
+        <v>-3.4258142851391</v>
       </c>
       <c r="K32">
-        <v>0.02</v>
+        <v>0.0</v>
       </c>
       <c r="L32">
-        <v>591.78</v>
+        <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>2307168.0</v>
+        <v>4557500.0</v>
       </c>
       <c r="N32" s="1">
-        <v>2307759.78</v>
+        <v>4557500.0</v>
       </c>
       <c r="O32" s="1">
-        <v>1.22</v>
+        <v>2.38</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>119</v>
       </c>
       <c r="B33" t="s">
         <v>120</v>
       </c>
       <c r="C33" s="1">
-        <v>1700000.0</v>
+        <v>4500000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>95.058</v>
+        <v>93.864</v>
       </c>
       <c r="E33" s="1">
-        <v>100.0</v>
+        <v>96.551</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>1700000.0</v>
+        <v>4344795.0</v>
       </c>
       <c r="I33" s="1">
-        <v>-84014.0</v>
+        <v>-120915.0</v>
       </c>
       <c r="J33" s="1">
-        <v>-4.942</v>
+        <v>-2.782985158103</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>1615986.0</v>
+        <v>4223880.0</v>
       </c>
       <c r="N33" s="1">
-        <v>1615986.0</v>
+        <v>4223880.0</v>
       </c>
       <c r="O33" s="1">
-        <v>0.85</v>
+        <v>2.2</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>121</v>
       </c>
       <c r="B34" t="s">
         <v>122</v>
       </c>
       <c r="C34" s="1">
-        <v>4500000.0</v>
+        <v>2400000.0</v>
       </c>
       <c r="D34" s="1">
-        <v>92.426</v>
+        <v>141.782</v>
       </c>
       <c r="E34" s="1">
-        <v>96.551</v>
+        <v>100.0</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>4344795.0</v>
+        <v>2400000.0</v>
       </c>
       <c r="I34" s="1">
-        <v>-185625.0</v>
+        <v>1002768.0</v>
       </c>
       <c r="J34" s="1">
-        <v>-4.2723534712225</v>
+        <v>41.782</v>
       </c>
       <c r="K34">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.12</v>
+      </c>
+      <c r="L34" t="s">
+        <v>123</v>
       </c>
       <c r="M34" s="1">
-        <v>4159170.0</v>
+        <v>3402768.0</v>
       </c>
       <c r="N34" s="1">
-        <v>4159170.0</v>
+        <v>3405726.9</v>
       </c>
       <c r="O34" s="1">
-        <v>2.19</v>
+        <v>1.78</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B35" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="C35" s="1">
-        <v>2400000.0</v>
+        <v>8000000.0</v>
       </c>
       <c r="D35" s="1">
-        <v>145.247</v>
+        <v>96.441</v>
       </c>
       <c r="E35" s="1">
-        <v>100.0</v>
+        <v>113.5</v>
       </c>
       <c r="F35" t="s">
-        <v>8</v>
+        <v>53</v>
       </c>
       <c r="G35">
-        <v>1.0</v>
+        <v>1.17</v>
       </c>
       <c r="H35" s="1">
-        <v>2400000.0</v>
+        <v>7759357.37</v>
       </c>
       <c r="I35" s="1">
-        <v>1085928.0</v>
+        <v>-1182246.42</v>
       </c>
       <c r="J35" s="1">
-        <v>45.247</v>
+        <v>-15.236396052216</v>
       </c>
       <c r="K35">
-        <v>2.11</v>
+        <v>0.29</v>
       </c>
       <c r="L35" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="M35" s="1">
-        <v>3485928.0</v>
+        <v>6577110.95</v>
       </c>
       <c r="N35" s="1">
-        <v>3536525.26</v>
+        <v>6600222.59</v>
       </c>
       <c r="O35" s="1">
-        <v>1.86</v>
+        <v>3.44</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B36" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="C36" s="1">
-        <v>8000000.0</v>
+        <v>3000000.0</v>
       </c>
       <c r="D36" s="1">
-        <v>102.298</v>
+        <v>98.582</v>
       </c>
       <c r="E36" s="1">
-        <v>113.5</v>
+        <v>101.35</v>
       </c>
       <c r="F36" t="s">
         <v>53</v>
       </c>
       <c r="G36">
         <v>1.17</v>
       </c>
       <c r="H36" s="1">
-        <v>7759357.37</v>
+        <v>2855465.82</v>
       </c>
       <c r="I36" s="1">
-        <v>-781619.38</v>
+        <v>-334294.51</v>
       </c>
       <c r="J36" s="1">
-        <v>-10.073248888136</v>
+        <v>-11.707179531219</v>
       </c>
       <c r="K36">
-        <v>0.19</v>
+        <v>0.33</v>
       </c>
       <c r="L36" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="M36" s="1">
-        <v>6977737.99</v>
+        <v>2521171.31</v>
       </c>
       <c r="N36" s="1">
-        <v>6992895.75</v>
+        <v>2530980.65</v>
       </c>
       <c r="O36" s="1">
-        <v>3.68</v>
+        <v>1.32</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B37" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="C37" s="1">
         <v>3000000.0</v>
       </c>
       <c r="D37" s="1">
-        <v>103.587</v>
+        <v>91.556</v>
       </c>
       <c r="E37" s="1">
-        <v>101.35</v>
+        <v>99.1777</v>
       </c>
       <c r="F37" t="s">
-        <v>53</v>
+        <v>8</v>
       </c>
       <c r="G37">
-        <v>1.17</v>
+        <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>2855465.82</v>
+        <v>2975331.0</v>
       </c>
       <c r="I37" s="1">
-        <v>-205843.1</v>
+        <v>-228651.0</v>
       </c>
       <c r="J37" s="1">
-        <v>-7.2087397635178</v>
+        <v>-7.6848928741038</v>
       </c>
       <c r="K37">
-        <v>0.2</v>
+        <v>0.09</v>
       </c>
       <c r="L37" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="M37" s="1">
-        <v>2649622.72</v>
+        <v>2746680.0</v>
       </c>
       <c r="N37" s="1">
-        <v>2655754.6</v>
+        <v>2749412.88</v>
       </c>
       <c r="O37" s="1">
-        <v>1.4</v>
+        <v>1.43</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B38" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="C38" s="1">
-        <v>3000000.0</v>
+        <v>3200000.0</v>
       </c>
       <c r="D38" s="1">
-        <v>89.042</v>
+        <v>95.317</v>
       </c>
       <c r="E38" s="1">
-        <v>99.1777</v>
+        <v>101.540625</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>2975331.0</v>
+        <v>3249300.0</v>
       </c>
       <c r="I38" s="1">
-        <v>-304071.0</v>
+        <v>-199156.0</v>
       </c>
       <c r="J38" s="1">
-        <v>-10.2197368965</v>
+        <v>-6.1291970578278</v>
       </c>
       <c r="K38">
-        <v>0.86</v>
+        <v>0.48</v>
       </c>
       <c r="L38" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="M38" s="1">
-        <v>2671260.0</v>
+        <v>3050144.0</v>
       </c>
       <c r="N38" s="1">
-        <v>2697150.41</v>
+        <v>3065398.79</v>
       </c>
       <c r="O38" s="1">
-        <v>1.42</v>
+        <v>1.6</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B39" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="C39" s="1">
-        <v>3200000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D39" s="1">
-        <v>95.471</v>
+        <v>270.858</v>
       </c>
       <c r="E39" s="1">
-        <v>101.540625</v>
+        <v>100.0</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>3249300.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="I39" s="1">
-        <v>-194228.0</v>
+        <v>2050296.0</v>
       </c>
       <c r="J39" s="1">
-        <v>-5.9775336226264</v>
+        <v>170.858</v>
       </c>
       <c r="K39">
-        <v>0.36</v>
+        <v>0.43</v>
       </c>
       <c r="L39" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="M39" s="1">
-        <v>3055072.0</v>
+        <v>3250296.0</v>
       </c>
       <c r="N39" s="1">
-        <v>3066644.6</v>
+        <v>3255452.25</v>
       </c>
       <c r="O39" s="1">
-        <v>1.62</v>
+        <v>1.7</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B40" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="C40" s="1">
-        <v>1200000.0</v>
+        <v>3200000.0</v>
       </c>
       <c r="D40" s="1">
-        <v>247.188</v>
+        <v>140.859</v>
       </c>
       <c r="E40" s="1">
         <v>100.0</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>1200000.0</v>
+        <v>3200000.0</v>
       </c>
       <c r="I40" s="1">
-        <v>1766256.0</v>
+        <v>1307488.0</v>
       </c>
       <c r="J40" s="1">
-        <v>147.188</v>
+        <v>40.859</v>
       </c>
       <c r="K40">
-        <v>0.27</v>
+        <v>0.12</v>
       </c>
       <c r="L40" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="M40" s="1">
-        <v>2966256.0</v>
+        <v>4507488.0</v>
       </c>
       <c r="N40" s="1">
-        <v>2969443.5</v>
+        <v>4511334.58</v>
       </c>
       <c r="O40" s="1">
-        <v>1.56</v>
+        <v>2.35</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B41" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="C41" s="1">
-        <v>3200000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="D41" s="1">
-        <v>135.834</v>
+        <v>107.133</v>
       </c>
       <c r="E41" s="1">
-        <v>100.0</v>
+        <v>100.81</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>3200000.0</v>
+        <v>4032400.0</v>
       </c>
       <c r="I41" s="1">
-        <v>1146688.0</v>
+        <v>252920.0</v>
       </c>
       <c r="J41" s="1">
-        <v>35.834</v>
+        <v>6.2721952187283</v>
       </c>
       <c r="K41">
-        <v>1.61</v>
+        <v>0.15</v>
       </c>
       <c r="L41" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="M41" s="1">
-        <v>4346688.0</v>
+        <v>4285320.0</v>
       </c>
       <c r="N41" s="1">
-        <v>4398172.93</v>
+        <v>4291162.39</v>
       </c>
       <c r="O41" s="1">
-        <v>2.32</v>
+        <v>2.24</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B42" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="C42" s="1">
-        <v>4000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D42" s="1">
-        <v>106.013</v>
+        <v>111.415</v>
       </c>
       <c r="E42" s="1">
-        <v>100.81</v>
+        <v>108.06</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>4032400.0</v>
+        <v>5403000.0</v>
       </c>
       <c r="I42" s="1">
-        <v>208120.0</v>
+        <v>167750.0</v>
       </c>
       <c r="J42" s="1">
-        <v>5.1611943259597</v>
+        <v>3.1047566166944</v>
       </c>
       <c r="K42">
-        <v>0.07</v>
+        <v>0.57</v>
       </c>
       <c r="L42" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="M42" s="1">
-        <v>4240520.0</v>
+        <v>5570750.0</v>
       </c>
       <c r="N42" s="1">
-        <v>4243509.13</v>
+        <v>5599243.15</v>
       </c>
       <c r="O42" s="1">
-        <v>2.24</v>
+        <v>2.92</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B43" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="C43" s="1">
-        <v>5000000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="D43" s="1">
-        <v>110.085</v>
+        <v>136.021</v>
       </c>
       <c r="E43" s="1">
-        <v>108.06</v>
+        <v>124.766</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>5403000.0</v>
+        <v>4990640.0</v>
       </c>
       <c r="I43" s="1">
-        <v>101250.0</v>
+        <v>450200.0</v>
       </c>
       <c r="J43" s="1">
-        <v>1.8739589117157</v>
+        <v>9.0208871006524</v>
       </c>
       <c r="K43">
-        <v>0.48</v>
+        <v>0.87</v>
       </c>
       <c r="L43" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="M43" s="1">
-        <v>5504250.0</v>
+        <v>5440840.0</v>
       </c>
       <c r="N43" s="1">
-        <v>5528068.49</v>
+        <v>5475451.05</v>
       </c>
       <c r="O43" s="1">
-        <v>2.91</v>
+        <v>2.85</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B44" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="C44" s="1">
-        <v>4000000.0</v>
+        <v>3600000.0</v>
       </c>
       <c r="D44" s="1">
-        <v>134.205</v>
+        <v>101.34</v>
       </c>
       <c r="E44" s="1">
-        <v>124.766</v>
+        <v>100.0</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>4990640.0</v>
+        <v>3600000.0</v>
       </c>
       <c r="I44" s="1">
-        <v>377560.0</v>
+        <v>48240.0</v>
       </c>
       <c r="J44" s="1">
-        <v>7.5653623583348</v>
+        <v>1.34</v>
       </c>
       <c r="K44">
-        <v>0.75</v>
+        <v>0.54</v>
       </c>
       <c r="L44" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="M44" s="1">
-        <v>5368200.0</v>
+        <v>3648240.0</v>
       </c>
       <c r="N44" s="1">
-        <v>5398239.78</v>
+        <v>3667557.68</v>
       </c>
       <c r="O44" s="1">
-        <v>2.84</v>
+        <v>1.91</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B45" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="C45" s="1">
-        <v>3600000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D45" s="1">
-        <v>102.196</v>
+        <v>152.009</v>
       </c>
       <c r="E45" s="1">
         <v>100.0</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
-        <v>3600000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="I45" s="1">
-        <v>79056.0</v>
+        <v>1040180.0</v>
       </c>
       <c r="J45" s="1">
-        <v>2.196</v>
+        <v>52.009</v>
       </c>
       <c r="K45">
-        <v>0.44</v>
+        <v>0.6</v>
       </c>
       <c r="L45" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="M45" s="1">
-        <v>3679056.0</v>
+        <v>3040180.0</v>
       </c>
       <c r="N45" s="1">
-        <v>3694718.98</v>
+        <v>3052113.7</v>
       </c>
       <c r="O45" s="1">
-        <v>1.95</v>
+        <v>1.59</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B46" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="C46" s="1">
-        <v>2000000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="D46" s="1">
-        <v>149.647</v>
+        <v>230.483</v>
       </c>
       <c r="E46" s="1">
-        <v>100.0</v>
+        <v>99.21818182</v>
       </c>
       <c r="F46" t="s">
-        <v>8</v>
+        <v>53</v>
       </c>
       <c r="G46">
-        <v>1.0</v>
+        <v>1.17</v>
       </c>
       <c r="H46" s="1">
-        <v>2000000.0</v>
+        <v>2040675.31</v>
       </c>
       <c r="I46" s="1">
-        <v>992940.0</v>
+        <v>2281924.75</v>
       </c>
       <c r="J46" s="1">
-        <v>49.647</v>
+        <v>111.82203944046</v>
       </c>
       <c r="K46">
-        <v>0.48</v>
+        <v>1.57</v>
       </c>
       <c r="L46" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="M46" s="1">
-        <v>2992940.0</v>
+        <v>4322600.06</v>
       </c>
       <c r="N46" s="1">
-        <v>3002553.26</v>
+        <v>4357103.25</v>
       </c>
       <c r="O46" s="1">
-        <v>1.58</v>
+        <v>2.27</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B47" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="C47" s="1">
-        <v>2200000.0</v>
+        <v>8000000.0</v>
       </c>
       <c r="D47" s="1">
-        <v>250.866</v>
+        <v>127.757</v>
       </c>
       <c r="E47" s="1">
-        <v>99.21818182</v>
+        <v>105.4625</v>
       </c>
       <c r="F47" t="s">
         <v>53</v>
       </c>
       <c r="G47">
         <v>1.17</v>
       </c>
       <c r="H47" s="1">
-        <v>2040675.31</v>
+        <v>7575147.43</v>
       </c>
       <c r="I47" s="1">
-        <v>2665000.61</v>
+        <v>1137661.06</v>
       </c>
       <c r="J47" s="1">
-        <v>130.59405369098</v>
+        <v>15.018335557332</v>
       </c>
       <c r="K47">
-        <v>1.36</v>
-[...2 lines deleted...]
-        <v>161</v>
+        <v>0.0</v>
+      </c>
+      <c r="L47">
+        <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>4705675.92</v>
+        <v>8712808.49</v>
       </c>
       <c r="N47" s="1">
-        <v>4735598.35</v>
+        <v>8712808.49</v>
       </c>
       <c r="O47" s="1">
-        <v>2.49</v>
+        <v>4.54</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>162</v>
       </c>
       <c r="B48" t="s">
         <v>163</v>
       </c>
       <c r="C48" s="1">
-        <v>8000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D48" s="1">
-        <v>108.593</v>
+        <v>108.527</v>
       </c>
       <c r="E48" s="1">
-        <v>105.4625</v>
+        <v>100.0</v>
       </c>
       <c r="F48" t="s">
-        <v>53</v>
+        <v>8</v>
       </c>
       <c r="G48">
-        <v>1.17</v>
+        <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>7575147.43</v>
+        <v>5000000.0</v>
       </c>
       <c r="I48" s="1">
-        <v>-168028.02</v>
+        <v>426350.0</v>
       </c>
       <c r="J48" s="1">
-        <v>-2.2181485119954</v>
+        <v>8.527</v>
       </c>
       <c r="K48">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.15</v>
+      </c>
+      <c r="L48" t="s">
+        <v>164</v>
       </c>
       <c r="M48" s="1">
-        <v>7407119.41</v>
+        <v>5426350.0</v>
       </c>
       <c r="N48" s="1">
-        <v>7407119.41</v>
+        <v>5433698.07</v>
       </c>
       <c r="O48" s="1">
-        <v>3.9</v>
+        <v>2.83</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B49" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="C49" s="1">
-        <v>5000000.0</v>
+        <v>2400000.0</v>
       </c>
       <c r="D49" s="1">
-        <v>110.845</v>
+        <v>95.137</v>
       </c>
       <c r="E49" s="1">
         <v>100.0</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>5000000.0</v>
+        <v>2400000.0</v>
       </c>
       <c r="I49" s="1">
-        <v>542250.0</v>
+        <v>-116712.0</v>
       </c>
       <c r="J49" s="1">
-        <v>10.845</v>
+        <v>-4.863</v>
       </c>
       <c r="K49">
-        <v>0.11</v>
+        <v>0.13</v>
       </c>
       <c r="L49" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="M49" s="1">
-        <v>5542250.0</v>
+        <v>2283288.0</v>
       </c>
       <c r="N49" s="1">
-        <v>5547567.68</v>
+        <v>2286320.61</v>
       </c>
       <c r="O49" s="1">
-        <v>2.92</v>
+        <v>1.19</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B50" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="C50" s="1">
-        <v>2400000.0</v>
+        <v>2500000.0</v>
       </c>
       <c r="D50" s="1">
-        <v>98.741</v>
+        <v>120.0</v>
       </c>
       <c r="E50" s="1">
-        <v>100.0</v>
+        <v>106.8</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>2400000.0</v>
+        <v>2670000.0</v>
       </c>
       <c r="I50" s="1">
-        <v>-30216.0</v>
+        <v>330000.0</v>
       </c>
       <c r="J50" s="1">
-        <v>-1.259</v>
+        <v>12.359550561798</v>
       </c>
       <c r="K50">
-        <v>0.08</v>
+        <v>0.05</v>
       </c>
       <c r="L50" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="M50" s="1">
-        <v>2369784.0</v>
+        <v>3000000.0</v>
       </c>
       <c r="N50" s="1">
-        <v>2371789.43</v>
+        <v>3001314.89</v>
       </c>
       <c r="O50" s="1">
-        <v>1.25</v>
+        <v>1.56</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B51" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="C51" s="1">
-        <v>2500000.0</v>
+        <v>3600000.0</v>
       </c>
       <c r="D51" s="1">
-        <v>119.151</v>
+        <v>96.533</v>
       </c>
       <c r="E51" s="1">
-        <v>106.8</v>
+        <v>101.7</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>2670000.0</v>
+        <v>3661200.0</v>
       </c>
       <c r="I51" s="1">
-        <v>308775.0</v>
+        <v>-186012.0</v>
       </c>
       <c r="J51" s="1">
-        <v>11.564606741573</v>
+        <v>-5.0806293018682</v>
       </c>
       <c r="K51">
-        <v>1.27</v>
+        <v>0.4</v>
       </c>
       <c r="L51" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="M51" s="1">
-        <v>2978775.0</v>
+        <v>3475188.0</v>
       </c>
       <c r="N51" s="1">
-        <v>3010505.77</v>
+        <v>3489632.75</v>
       </c>
       <c r="O51" s="1">
-        <v>1.59</v>
+        <v>1.82</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B52" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="C52" s="1">
-        <v>3600000.0</v>
+        <v>2900000.0</v>
       </c>
       <c r="D52" s="1">
-        <v>97.722</v>
+        <v>99.968</v>
       </c>
       <c r="E52" s="1">
-        <v>101.7</v>
+        <v>99.85793103</v>
       </c>
       <c r="F52" t="s">
-        <v>8</v>
+        <v>47</v>
       </c>
       <c r="G52">
-        <v>1.0</v>
+        <v>0.86</v>
       </c>
       <c r="H52" s="1">
-        <v>3661200.0</v>
+        <v>3362514.58</v>
       </c>
       <c r="I52" s="1">
-        <v>-143208.0</v>
+        <v>-4191.96</v>
       </c>
       <c r="J52" s="1">
-        <v>-3.9115044247788</v>
+        <v>-0.12466741482501</v>
       </c>
       <c r="K52">
-        <v>0.35</v>
+        <v>0.93</v>
       </c>
       <c r="L52" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="M52" s="1">
-        <v>3517992.0</v>
+        <v>3358322.62</v>
       </c>
       <c r="N52" s="1">
-        <v>3530609.4</v>
+        <v>3385316.12</v>
       </c>
       <c r="O52" s="1">
-        <v>1.86</v>
+        <v>1.76</v>
       </c>
       <c r="P52">
-        <v>1</v>
-[...48 lines deleted...]
-      <c r="P53">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>