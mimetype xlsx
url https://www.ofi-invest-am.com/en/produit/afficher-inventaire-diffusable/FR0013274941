--- v4 (2026-07-31)
+++ v5 (2026-09-01)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="177">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="172">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>FR0000011074</t>
   </si>
   <si>
@@ -124,471 +124,456 @@
   <si>
     <t>CC (EUR)</t>
   </si>
   <si>
     <t>Interets (EUR)</t>
   </si>
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>FR0011726835</t>
   </si>
   <si>
     <t>GAZTRANSPORT &amp; TECHNIGAZ SA</t>
   </si>
   <si>
-    <t>FR0000008997</t>
-[...4 lines deleted...]
-  <si>
     <t>IT0004176001</t>
   </si>
   <si>
     <t>PRYSMIAN</t>
   </si>
   <si>
     <t>FR0000073272</t>
   </si>
   <si>
     <t>SAFRAN SA</t>
   </si>
   <si>
     <t>SE0000115446</t>
   </si>
   <si>
     <t>VOLVO CLASS B</t>
   </si>
   <si>
     <t>SEK</t>
   </si>
   <si>
-    <t>OVCT01737424</t>
-[...20 lines deleted...]
-    <t>EUR/USD 21/05/26</t>
+    <t>OVCT01751627</t>
+  </si>
+  <si>
+    <t>EUR/SEK 09/07/26</t>
+  </si>
+  <si>
+    <t>OVCT01751626</t>
+  </si>
+  <si>
+    <t>EUR/USD 09/07/26</t>
   </si>
   <si>
     <t>USD</t>
   </si>
   <si>
-    <t>-45 684.94</t>
+    <t>-13 727.68</t>
   </si>
   <si>
     <t>FR0013521085</t>
   </si>
   <si>
     <t>ACCOR SA 0.7 07/12/2027</t>
   </si>
   <si>
-    <t>7 973.42</t>
+    <t>9 745.29</t>
   </si>
   <si>
     <t>XS2982266343</t>
   </si>
   <si>
     <t>AIRBUS / CITIGROUP 0.8 05/02/2030</t>
   </si>
   <si>
-    <t>9 753.42</t>
+    <t>10 345.21</t>
   </si>
   <si>
     <t>XS3239565701</t>
   </si>
   <si>
     <t>BARCLAYS BANK PLC Z 20/01/2031</t>
   </si>
   <si>
     <t>XS2465773070</t>
   </si>
   <si>
     <t>BE SEMICONDUCTOR IND. 1.875 06/04/2029</t>
   </si>
   <si>
-    <t>3 714.14</t>
+    <t>7 428.28</t>
   </si>
   <si>
     <t>FR001400QC44</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 0 19/02/2031</t>
   </si>
   <si>
     <t>FR0014010U53</t>
   </si>
   <si>
     <t>CARA OBLIGATIONS SAS 1.5 01/12/2030</t>
   </si>
   <si>
-    <t>22 931.51</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2257580857</t>
   </si>
   <si>
     <t>CELLNEX TELECOM SA 0.75 20/11/2031</t>
   </si>
   <si>
-    <t>7 504.11</t>
+    <t>8 815.07</t>
   </si>
   <si>
     <t>DE000A30V5R1</t>
   </si>
   <si>
     <t>DELIVERY HERO SE 3.25 21/02/2030</t>
   </si>
   <si>
-    <t>19 661.60</t>
+    <t>27 472.38</t>
   </si>
   <si>
     <t>DE000A4DFHZ5</t>
   </si>
   <si>
     <t>DEUTSCHE LUFTHANSA AG Z 10/09/2032</t>
   </si>
   <si>
     <t>XS2339426004</t>
   </si>
   <si>
     <t>DIASORIN SPA Z 05/05/2028</t>
   </si>
   <si>
     <t>FR001400AFJ9</t>
   </si>
   <si>
     <t>ELIS SA 2.25 22/09/2029</t>
   </si>
   <si>
-    <t>18 030.82</t>
+    <t>20 354.79</t>
   </si>
   <si>
     <t>XS2637952610</t>
   </si>
   <si>
     <t>ENI SPA 2.95 14/09/2030</t>
   </si>
   <si>
-    <t>60 260.82</t>
+    <t>67 761.10</t>
   </si>
   <si>
     <t>IT0006769316</t>
   </si>
   <si>
     <t>EURONEXT NV 1.5 30/05/2032</t>
   </si>
   <si>
-    <t>16 027.40</t>
-[...1 lines deleted...]
-  <si>
     <t>DE000A352B25</t>
   </si>
   <si>
     <t>EVONIK / RAG-STIFTUNG 2.25 28/11/2030</t>
   </si>
   <si>
-    <t>49 102.21</t>
+    <t>1 834.24</t>
   </si>
   <si>
     <t>FR00140112G1</t>
   </si>
   <si>
     <t>EXAIL TECHNOLOGIES PERP</t>
   </si>
   <si>
-    <t>13 377.05</t>
+    <t>24 786.89</t>
   </si>
   <si>
     <t>XS3168182692</t>
   </si>
   <si>
     <t>FERROVIAL SE 0.75 20/05/2031</t>
   </si>
   <si>
-    <t>9 968.75</t>
+    <t>XS2733414556</t>
+  </si>
+  <si>
+    <t>GLOBALWAFERS GMBH 1.5 23/01/2029</t>
+  </si>
+  <si>
+    <t>13 541.67</t>
   </si>
   <si>
     <t>XS2557565830</t>
   </si>
   <si>
     <t>IBERDROLA FINANZAS SAU 0.8 07/12/2027</t>
   </si>
   <si>
-    <t>12 443.96</t>
+    <t>10 171.43</t>
   </si>
   <si>
     <t>XS3034368806</t>
   </si>
   <si>
     <t>IBERDROLA FINANZAS SAU 1.5 27/03/2030</t>
   </si>
   <si>
-    <t>4 647.95</t>
+    <t>8 104.11</t>
   </si>
   <si>
     <t>XS3041309207</t>
   </si>
   <si>
     <t>JPMORGAN CHASE FINANCIAL COMPANY L 0.5 27/03/2030</t>
   </si>
   <si>
-    <t>1 794.44</t>
+    <t>3 116.67</t>
   </si>
   <si>
     <t>DE000A3L21D1</t>
   </si>
   <si>
     <t>LEG PROPERTIES BV 1 04/09/2030</t>
   </si>
   <si>
-    <t>9 852.05</t>
+    <t>14 460.27</t>
   </si>
   <si>
     <t>FR0014010NZ3</t>
   </si>
   <si>
     <t>LEGRAND SA 1.5 23/06/2033</t>
   </si>
   <si>
-    <t>24 663.46</t>
+    <t>30 041.21</t>
+  </si>
+  <si>
+    <t>XS2566032095</t>
+  </si>
+  <si>
+    <t>LOREAL / CITIGROUP 0% EXCH Z 15/03/2028</t>
   </si>
   <si>
     <t>XS2782912518</t>
   </si>
   <si>
     <t>LVMH / CITIGROUP 1 09/04/2029</t>
   </si>
   <si>
-    <t>1 972.60</t>
+    <t>3 879.45</t>
   </si>
   <si>
     <t>DE000A46Z7S3</t>
   </si>
   <si>
     <t>MTU AERO ENGINES AG Z 15/07/2033</t>
   </si>
   <si>
     <t>XS2305842903</t>
   </si>
   <si>
     <t>NEXI SPA Z 24/02/2028</t>
   </si>
   <si>
     <t>XS2763018889</t>
   </si>
   <si>
     <t>PHARMING GROUP NV 4.5 25/04/2029</t>
   </si>
   <si>
-    <t>2 958.90</t>
+    <t>11 539.73</t>
   </si>
   <si>
     <t>DE000A4EF8U1</t>
   </si>
   <si>
     <t>QIAGEN NV 2 04/09/2032</t>
   </si>
   <si>
-    <t>23 111.64</t>
+    <t>34 049.72</t>
   </si>
   <si>
     <t>DE000A3L06J9</t>
   </si>
   <si>
     <t>QIAGEN NV 2.5 10/09/2031</t>
   </si>
   <si>
-    <t>9 809.34</t>
+    <t>15 034.65</t>
   </si>
   <si>
     <t>DE000A4D9G75</t>
   </si>
   <si>
     <t>REDCARE PHARMACY NV 1.75 16/04/2032</t>
   </si>
   <si>
-    <t>2 732.88</t>
+    <t>6 904.11</t>
   </si>
   <si>
     <t>FR001400NF10</t>
   </si>
   <si>
     <t>REMY COINTREAU / ORPAR 2 07/02/2031</t>
   </si>
   <si>
-    <t>15 254.79</t>
+    <t>20 339.73</t>
+  </si>
+  <si>
+    <t>FR0014016E65</t>
+  </si>
+  <si>
+    <t>REXEL SA 1 13/05/2031</t>
   </si>
   <si>
     <t>XS2677538493</t>
   </si>
   <si>
     <t>SAIPEM SPA 2.875 11/09/2029</t>
   </si>
   <si>
-    <t>5 156.25</t>
+    <t>7 875.00</t>
   </si>
   <si>
     <t>DE000A460P02</t>
   </si>
   <si>
     <t>SALZGITTER AG 2.875 22/10/2032</t>
   </si>
   <si>
-    <t>3 846.58</t>
+    <t>12 427.40</t>
   </si>
   <si>
     <t>FR0014012R72</t>
   </si>
   <si>
     <t>SCHNEIDER ELECTRIC SE 1.25 23/09/2033</t>
   </si>
   <si>
-    <t>5 842.39</t>
+    <t>9 782.61</t>
   </si>
   <si>
     <t>FR001400R1R6</t>
   </si>
   <si>
     <t>SCHNEIDER ELECTRIC SE 1.625 28/06/2031</t>
   </si>
   <si>
-    <t>28 493.15</t>
+    <t>34 948.63</t>
   </si>
   <si>
     <t>FR001400M9F9</t>
   </si>
   <si>
     <t>SCHNEIDER ELECTRIC SE 1.97 27/11/2030</t>
   </si>
   <si>
-    <t>34 611.05</t>
+    <t>1 498.91</t>
   </si>
   <si>
     <t>XS3266589525</t>
   </si>
   <si>
     <t>SNAM SPA 1.75 14/01/2031</t>
   </si>
   <si>
-    <t>19 317.68</t>
+    <t>24 364.64</t>
   </si>
   <si>
     <t>FR001400F2K3</t>
   </si>
   <si>
     <t>SPIE SA 2 17/01/2028</t>
   </si>
   <si>
-    <t>11 933.70</t>
+    <t>15 138.12</t>
   </si>
   <si>
     <t>XS2725834043</t>
   </si>
   <si>
     <t>STILLWATER MINING COMPANY 4.25 28/11/2028</t>
   </si>
   <si>
-    <t>34 503.19</t>
+    <t>1 323.05</t>
   </si>
   <si>
     <t>XS2211997239</t>
   </si>
   <si>
     <t>STMICROELECTRONICS NV Z 04/08/2027</t>
   </si>
   <si>
     <t>FR001400XE50</t>
   </si>
   <si>
     <t>VINCI SA 0.7 18/02/2030</t>
   </si>
   <si>
-    <t>7 348.07</t>
+    <t>10 151.93</t>
   </si>
   <si>
     <t>FR0014016PI1</t>
   </si>
   <si>
     <t>VINCI SA 0.75 04/03/2031</t>
   </si>
   <si>
-    <t>3 032.61</t>
+    <t>4 451.09</t>
   </si>
   <si>
     <t>AT0000A33R11</t>
   </si>
   <si>
     <t>VOESTALPINE AG 2.75 28/04/2028</t>
   </si>
   <si>
-    <t>1 314.89</t>
+    <t>6 762.30</t>
   </si>
   <si>
     <t>DE000A4DFHL5</t>
   </si>
   <si>
     <t>VONOVIA SE 0.875 20/05/2032</t>
   </si>
   <si>
-    <t>14 444.75</t>
-[...8 lines deleted...]
-    <t>26 993.50</t>
+    <t>1 198.37</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -952,211 +937,211 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>878684.5845</v>
+        <v>804889.8945</v>
       </c>
       <c r="D2">
-        <v>96.97</v>
+        <v>99.88</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>85211113.48</v>
+        <v>80397119.6</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>85211113.48</v>
+        <v>80397119.6</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
         <v>1162695.0</v>
       </c>
       <c r="D3">
-        <v>91.36</v>
+        <v>94.11</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>106227152.15</v>
+        <v>109428602.92</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>106227152.15</v>
+        <v>109428602.92</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
         <v>1.0</v>
       </c>
       <c r="D4">
-        <v>128.18</v>
+        <v>132.42</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>128.18</v>
+        <v>132.42</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>128.18</v>
+        <v>132.42</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>3047.9011</v>
+        <v>3104.1733</v>
       </c>
       <c r="D5">
-        <v>115.51</v>
+        <v>118.95</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>352073.16</v>
+        <v>369251.03</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>352073.16</v>
+        <v>369251.03</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
         <v>1.0</v>
       </c>
       <c r="D6">
-        <v>123.88</v>
+        <v>127.67</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>123.88</v>
+        <v>127.67</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>123.88</v>
+        <v>127.67</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
         <v>17</v>
       </c>
       <c r="B7" t="s">
         <v>18</v>
       </c>
       <c r="C7" s="1">
         <v>211.0</v>
       </c>
       <c r="D7">
-        <v>108.29</v>
+        <v>111.81</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
-        <v>22850.07</v>
+        <v>23593.8</v>
       </c>
       <c r="G7" t="s">
         <v>8</v>
       </c>
       <c r="H7">
-        <v>22850.07</v>
+        <v>23593.8</v>
       </c>
       <c r="I7" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -1208,2584 +1193,2584 @@
       </c>
       <c r="M1" t="s">
         <v>30</v>
       </c>
       <c r="N1" t="s">
         <v>31</v>
       </c>
       <c r="O1" t="s">
         <v>32</v>
       </c>
       <c r="P1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>34</v>
       </c>
       <c r="B2" t="s">
         <v>35</v>
       </c>
       <c r="C2" s="1">
         <v>21000.0</v>
       </c>
       <c r="D2" s="1">
-        <v>207.0</v>
+        <v>196.5</v>
       </c>
       <c r="E2" s="1">
         <v>101.4651857143</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
         <v>2130768.9</v>
       </c>
       <c r="I2" s="1">
-        <v>2216231.1</v>
+        <v>1995731.1</v>
       </c>
       <c r="J2" s="1">
-        <v>104.01086199447</v>
+        <v>93.662484936776</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>4347000.0</v>
+        <v>4126500.0</v>
       </c>
       <c r="N2" s="1">
-        <v>4347000.0</v>
+        <v>4126500.0</v>
       </c>
       <c r="O2" s="1">
-        <v>2.27</v>
+        <v>2.17</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>36</v>
       </c>
       <c r="B3" t="s">
         <v>37</v>
       </c>
       <c r="C3" s="1">
-        <v>494.0</v>
+        <v>20000.0</v>
       </c>
       <c r="D3" s="1">
-        <v>4796.02</v>
+        <v>149.3</v>
       </c>
       <c r="E3" s="1">
-        <v>4774.4775708502</v>
+        <v>40.2355</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
-        <v>2358591.92</v>
+        <v>804710.0</v>
       </c>
       <c r="I3" s="1">
-        <v>10641.96</v>
+        <v>2181290.0</v>
       </c>
       <c r="J3" s="1">
-        <v>0.45119971410739</v>
+        <v>271.06535273577</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>2369233.88</v>
+        <v>2986000.0</v>
       </c>
       <c r="N3" s="1">
-        <v>2369233.88</v>
+        <v>2986000.0</v>
       </c>
       <c r="O3" s="1">
-        <v>1.24</v>
+        <v>1.57</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>38</v>
       </c>
       <c r="B4" t="s">
         <v>39</v>
       </c>
       <c r="C4" s="1">
-        <v>20000.0</v>
+        <v>5000.0</v>
       </c>
       <c r="D4" s="1">
-        <v>127.95</v>
+        <v>297.0</v>
       </c>
       <c r="E4" s="1">
-        <v>40.2355</v>
+        <v>251.537302</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
-        <v>804710.0</v>
+        <v>1257686.51</v>
       </c>
       <c r="I4" s="1">
-        <v>1754290.0</v>
+        <v>227313.49</v>
       </c>
       <c r="J4" s="1">
-        <v>218.00275875781</v>
+        <v>18.073938790995</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>2559000.0</v>
+        <v>1485000.0</v>
       </c>
       <c r="N4" s="1">
-        <v>2559000.0</v>
+        <v>1485000.0</v>
       </c>
       <c r="O4" s="1">
-        <v>1.33</v>
+        <v>0.78</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>40</v>
       </c>
       <c r="B5" t="s">
         <v>41</v>
       </c>
       <c r="C5" s="1">
-        <v>5000.0</v>
+        <v>50000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>273.0</v>
+        <v>314.6</v>
       </c>
       <c r="E5" s="1">
-        <v>251.537302</v>
+        <v>253.272567</v>
       </c>
       <c r="F5" t="s">
-        <v>8</v>
+        <v>42</v>
       </c>
       <c r="G5">
-        <v>1.0</v>
+        <v>10.83</v>
       </c>
       <c r="H5" s="1">
-        <v>1257686.51</v>
+        <v>1121568.36</v>
       </c>
       <c r="I5" s="1">
-        <v>107313.49</v>
+        <v>330355.69</v>
       </c>
       <c r="J5" s="1">
-        <v>8.5326104038438</v>
+        <v>29.454797565794</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>1365000.0</v>
+        <v>1451924.05</v>
       </c>
       <c r="N5" s="1">
-        <v>1365000.0</v>
+        <v>1451924.05</v>
       </c>
       <c r="O5" s="1">
-        <v>0.71</v>
+        <v>0.76</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
+        <v>43</v>
+      </c>
+      <c r="B6" t="s">
+        <v>44</v>
+      </c>
+      <c r="C6" s="1">
+        <v>1433662.25</v>
+      </c>
+      <c r="D6" s="1">
+        <v>0.0923297</v>
+      </c>
+      <c r="E6" s="1">
+        <v>0.0914745095</v>
+      </c>
+      <c r="F6" t="s">
         <v>42</v>
       </c>
-      <c r="B6" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G6">
-        <v>10.85</v>
+        <v>10.83</v>
       </c>
       <c r="H6" s="1">
-        <v>1121568.36</v>
+        <v>0.0</v>
       </c>
       <c r="I6" s="1">
-        <v>348545.62</v>
+        <v>-13403.27</v>
       </c>
       <c r="J6" s="1">
-        <v>31.076627375615</v>
+        <v>0</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
-        <v>0.0</v>
+        <v>159.16</v>
       </c>
       <c r="M6" s="1">
-        <v>1470113.98</v>
+        <v>-13562.43</v>
       </c>
       <c r="N6" s="1">
-        <v>1470113.98</v>
+        <v>-13403.27</v>
       </c>
       <c r="O6" s="1">
-        <v>0.77</v>
+        <v>-0.01</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>45</v>
       </c>
       <c r="B7" t="s">
         <v>46</v>
       </c>
       <c r="C7" s="1">
-        <v>3343922.8</v>
+        <v>23129692.2</v>
       </c>
       <c r="D7" s="1">
-        <v>1.15732856</v>
+        <v>0.8594603</v>
       </c>
       <c r="E7" s="1">
-        <v>1.1543118736</v>
+        <v>0.8588394331</v>
       </c>
       <c r="F7" t="s">
         <v>47</v>
       </c>
       <c r="G7">
-        <v>0.86</v>
+        <v>1.16</v>
       </c>
       <c r="H7" s="1">
         <v>0.0</v>
       </c>
       <c r="I7" s="1">
-        <v>-8739.02</v>
+        <v>-16720.68</v>
       </c>
       <c r="J7" s="1">
         <v>0</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7" t="s">
         <v>48</v>
       </c>
       <c r="M7" s="1">
-        <v>-1670.7600000002</v>
+        <v>-2993.0</v>
       </c>
       <c r="N7" s="1">
-        <v>-8739.02</v>
+        <v>-16720.68</v>
       </c>
       <c r="O7" s="1">
         <v>-0.01</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>49</v>
       </c>
       <c r="B8" t="s">
         <v>50</v>
       </c>
       <c r="C8" s="1">
-        <v>1498867.42</v>
+        <v>60000.0</v>
       </c>
       <c r="D8" s="1">
-        <v>0.09214988</v>
+        <v>56.137</v>
       </c>
       <c r="E8" s="1">
-        <v>0.0935768557</v>
+        <v>53.6332695</v>
       </c>
       <c r="F8" t="s">
-        <v>44</v>
+        <v>8</v>
       </c>
       <c r="G8">
-        <v>10.85</v>
+        <v>1.0</v>
       </c>
       <c r="H8" s="1">
-        <v>0.0</v>
+        <v>3217996.17</v>
       </c>
       <c r="I8" s="1">
-        <v>22856.55</v>
+        <v>140478.54</v>
       </c>
       <c r="J8" s="1">
-        <v>0</v>
+        <v>4.3654042012113</v>
       </c>
       <c r="K8">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>310.34</v>
+        <v>0.34</v>
+      </c>
+      <c r="L8" t="s">
+        <v>51</v>
       </c>
       <c r="M8" s="1">
-        <v>22546.21</v>
+        <v>3358474.71</v>
       </c>
       <c r="N8" s="1">
-        <v>22856.55</v>
+        <v>3368220.0</v>
       </c>
       <c r="O8" s="1">
-        <v>0.01</v>
+        <v>1.77</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B9" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="C9" s="1">
-        <v>21814537.7</v>
+        <v>4000000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>0.85167333</v>
+        <v>104.663</v>
       </c>
       <c r="E9" s="1">
-        <v>0.8651447041</v>
+        <v>100.0</v>
       </c>
       <c r="F9" t="s">
-        <v>53</v>
+        <v>8</v>
       </c>
       <c r="G9">
-        <v>1.17</v>
+        <v>1.0</v>
       </c>
       <c r="H9" s="1">
-        <v>0.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="I9" s="1">
-        <v>339679.44</v>
+        <v>186520.0</v>
       </c>
       <c r="J9" s="1">
-        <v>0</v>
+        <v>4.663</v>
       </c>
       <c r="K9">
-        <v>0.0</v>
+        <v>0.26</v>
       </c>
       <c r="L9" t="s">
         <v>54</v>
       </c>
       <c r="M9" s="1">
-        <v>385364.38</v>
+        <v>4186520.0</v>
       </c>
       <c r="N9" s="1">
-        <v>339679.44</v>
+        <v>4196865.21</v>
       </c>
       <c r="O9" s="1">
-        <v>0.17</v>
+        <v>2.21</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>55</v>
       </c>
       <c r="B10" t="s">
         <v>56</v>
       </c>
       <c r="C10" s="1">
-        <v>60000.0</v>
+        <v>5400000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>53.376</v>
+        <v>169.332</v>
       </c>
       <c r="E10" s="1">
-        <v>53.6332695</v>
+        <v>100.5</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>3217996.17</v>
+        <v>5427000.0</v>
       </c>
       <c r="I10" s="1">
-        <v>-23409.59</v>
+        <v>3716928.0</v>
       </c>
       <c r="J10" s="1">
-        <v>-0.72745860353215</v>
+        <v>68.489552238806</v>
       </c>
       <c r="K10">
-        <v>0.28</v>
-[...2 lines deleted...]
-        <v>57</v>
+        <v>0.0</v>
+      </c>
+      <c r="L10">
+        <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>3194586.58</v>
+        <v>9143928.0</v>
       </c>
       <c r="N10" s="1">
-        <v>3202560.0</v>
+        <v>9143928.0</v>
       </c>
       <c r="O10" s="1">
-        <v>1.67</v>
+        <v>4.81</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
+        <v>57</v>
+      </c>
+      <c r="B11" t="s">
         <v>58</v>
       </c>
-      <c r="B11" t="s">
+      <c r="C11" s="1">
+        <v>2500000.0</v>
+      </c>
+      <c r="D11" s="1">
+        <v>240.599</v>
+      </c>
+      <c r="E11" s="1">
+        <v>110.2</v>
+      </c>
+      <c r="F11" t="s">
+        <v>8</v>
+      </c>
+      <c r="G11">
+        <v>1.0</v>
+      </c>
+      <c r="H11" s="1">
+        <v>2755000.0</v>
+      </c>
+      <c r="I11" s="1">
+        <v>3259975.0</v>
+      </c>
+      <c r="J11" s="1">
+        <v>118.32940108893</v>
+      </c>
+      <c r="K11">
+        <v>0.3</v>
+      </c>
+      <c r="L11" t="s">
         <v>59</v>
       </c>
-      <c r="C11" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M11" s="1">
-        <v>5260500.0</v>
+        <v>6014975.0</v>
       </c>
       <c r="N11" s="1">
-        <v>5270253.42</v>
+        <v>6022403.28</v>
       </c>
       <c r="O11" s="1">
-        <v>2.75</v>
+        <v>3.17</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
+        <v>60</v>
+      </c>
+      <c r="B12" t="s">
         <v>61</v>
       </c>
-      <c r="B12" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C12" s="1">
-        <v>5400000.0</v>
+        <v>3000000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>137.745</v>
+        <v>101.195</v>
       </c>
       <c r="E12" s="1">
-        <v>100.5</v>
+        <v>100.947</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>5427000.0</v>
+        <v>3028410.0</v>
       </c>
       <c r="I12" s="1">
-        <v>2011230.0</v>
+        <v>7440.0</v>
       </c>
       <c r="J12" s="1">
-        <v>37.059701492537</v>
+        <v>0.24567347221809</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>7438230.0</v>
+        <v>3035850.0</v>
       </c>
       <c r="N12" s="1">
-        <v>7438230.0</v>
+        <v>3035850.0</v>
       </c>
       <c r="O12" s="1">
-        <v>3.88</v>
+        <v>1.6</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
+        <v>62</v>
+      </c>
+      <c r="B13" t="s">
         <v>63</v>
       </c>
-      <c r="B13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C13" s="1">
-        <v>2500000.0</v>
+        <v>3600000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>216.751</v>
+        <v>114.735</v>
       </c>
       <c r="E13" s="1">
-        <v>110.2</v>
+        <v>100.0</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>2755000.0</v>
+        <v>3600000.0</v>
       </c>
       <c r="I13" s="1">
-        <v>2663775.0</v>
+        <v>530460.0</v>
       </c>
       <c r="J13" s="1">
-        <v>96.688747731397</v>
+        <v>14.735</v>
       </c>
       <c r="K13">
-        <v>0.15</v>
-[...2 lines deleted...]
-        <v>65</v>
+        <v>0.01</v>
+      </c>
+      <c r="L13">
+        <v>295.89</v>
       </c>
       <c r="M13" s="1">
-        <v>5418775.0</v>
+        <v>4130460.0</v>
       </c>
       <c r="N13" s="1">
-        <v>5422489.14</v>
+        <v>4130755.89</v>
       </c>
       <c r="O13" s="1">
-        <v>2.83</v>
+        <v>2.17</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
+        <v>64</v>
+      </c>
+      <c r="B14" t="s">
+        <v>65</v>
+      </c>
+      <c r="C14" s="1">
+        <v>2200000.0</v>
+      </c>
+      <c r="D14" s="1">
+        <v>90.465</v>
+      </c>
+      <c r="E14" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F14" t="s">
+        <v>8</v>
+      </c>
+      <c r="G14">
+        <v>1.0</v>
+      </c>
+      <c r="H14" s="1">
+        <v>2200000.0</v>
+      </c>
+      <c r="I14" s="1">
+        <v>-209770.0</v>
+      </c>
+      <c r="J14" s="1">
+        <v>-9.535</v>
+      </c>
+      <c r="K14">
+        <v>0.4</v>
+      </c>
+      <c r="L14" t="s">
         <v>66</v>
       </c>
-      <c r="B14" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M14" s="1">
-        <v>2995350.0</v>
+        <v>1990230.0</v>
       </c>
       <c r="N14" s="1">
-        <v>2995350.0</v>
+        <v>1999045.07</v>
       </c>
       <c r="O14" s="1">
-        <v>1.56</v>
+        <v>1.05</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
+        <v>67</v>
+      </c>
+      <c r="B15" t="s">
         <v>68</v>
       </c>
-      <c r="B15" t="s">
+      <c r="C15" s="1">
+        <v>3000000.0</v>
+      </c>
+      <c r="D15" s="1">
+        <v>102.068</v>
+      </c>
+      <c r="E15" s="1">
+        <v>96.65</v>
+      </c>
+      <c r="F15" t="s">
+        <v>8</v>
+      </c>
+      <c r="G15">
+        <v>1.0</v>
+      </c>
+      <c r="H15" s="1">
+        <v>2899500.0</v>
+      </c>
+      <c r="I15" s="1">
+        <v>162540.0</v>
+      </c>
+      <c r="J15" s="1">
+        <v>5.6057941024315</v>
+      </c>
+      <c r="K15">
+        <v>0.92</v>
+      </c>
+      <c r="L15" t="s">
         <v>69</v>
       </c>
-      <c r="C15" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M15" s="1">
-        <v>3934908.0</v>
+        <v>3062040.0</v>
       </c>
       <c r="N15" s="1">
-        <v>3957839.51</v>
+        <v>3089512.38</v>
       </c>
       <c r="O15" s="1">
-        <v>2.06</v>
+        <v>1.62</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
+        <v>70</v>
+      </c>
+      <c r="B16" t="s">
         <v>71</v>
       </c>
-      <c r="B16" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C16" s="1">
-        <v>2200000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>89.837</v>
+        <v>107.917</v>
       </c>
       <c r="E16" s="1">
         <v>100.0</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
-        <v>2200000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="I16" s="1">
-        <v>-223586.0</v>
+        <v>316680.0</v>
       </c>
       <c r="J16" s="1">
-        <v>-10.163</v>
+        <v>7.917</v>
       </c>
       <c r="K16">
-        <v>0.34</v>
-[...2 lines deleted...]
-        <v>73</v>
+        <v>0.0</v>
+      </c>
+      <c r="L16">
+        <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>1976414.0</v>
+        <v>4316680.0</v>
       </c>
       <c r="N16" s="1">
-        <v>1983918.11</v>
+        <v>4316680.0</v>
       </c>
       <c r="O16" s="1">
-        <v>1.03</v>
+        <v>2.27</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="B17" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
       <c r="C17" s="1">
-        <v>3000000.0</v>
+        <v>3500000.0</v>
       </c>
       <c r="D17" s="1">
-        <v>95.858</v>
+        <v>92.971</v>
       </c>
       <c r="E17" s="1">
-        <v>96.65</v>
+        <v>100.0</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>2899500.0</v>
+        <v>3500000.0</v>
       </c>
       <c r="I17" s="1">
-        <v>-23760.0</v>
+        <v>-246015.0</v>
       </c>
       <c r="J17" s="1">
-        <v>-0.81945162959131</v>
+        <v>-7.029</v>
       </c>
       <c r="K17">
-        <v>0.66</v>
-[...2 lines deleted...]
-        <v>76</v>
+        <v>0.0</v>
+      </c>
+      <c r="L17">
+        <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>2875740.0</v>
+        <v>3253985.0</v>
       </c>
       <c r="N17" s="1">
-        <v>2895401.6</v>
+        <v>3253985.0</v>
       </c>
       <c r="O17" s="1">
-        <v>1.51</v>
+        <v>1.71</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>77</v>
+        <v>74</v>
       </c>
       <c r="B18" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="C18" s="1">
-        <v>4000000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="D18" s="1">
-        <v>100.659</v>
+        <v>167.486</v>
       </c>
       <c r="E18" s="1">
         <v>100.0</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>4000000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="I18" s="1">
-        <v>26360.0</v>
+        <v>877318.0</v>
       </c>
       <c r="J18" s="1">
-        <v>0.659</v>
+        <v>67.486</v>
       </c>
       <c r="K18">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.57</v>
+      </c>
+      <c r="L18" t="s">
+        <v>76</v>
       </c>
       <c r="M18" s="1">
-        <v>4026360.0</v>
+        <v>2177318.0</v>
       </c>
       <c r="N18" s="1">
-        <v>4026360.0</v>
+        <v>2197672.79</v>
       </c>
       <c r="O18" s="1">
-        <v>2.1</v>
+        <v>1.16</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="B19" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="C19" s="1">
-        <v>3500000.0</v>
+        <v>3200000.0</v>
       </c>
       <c r="D19" s="1">
-        <v>92.334</v>
+        <v>136.936</v>
       </c>
       <c r="E19" s="1">
         <v>100.0</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>3500000.0</v>
+        <v>3200000.0</v>
       </c>
       <c r="I19" s="1">
-        <v>-268310.0</v>
+        <v>1181952.0</v>
       </c>
       <c r="J19" s="1">
-        <v>-7.666</v>
+        <v>36.936</v>
       </c>
       <c r="K19">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>2.12</v>
+      </c>
+      <c r="L19" t="s">
+        <v>79</v>
       </c>
       <c r="M19" s="1">
-        <v>3231690.0</v>
+        <v>4381952.0</v>
       </c>
       <c r="N19" s="1">
-        <v>3231690.0</v>
+        <v>4449713.1</v>
       </c>
       <c r="O19" s="1">
-        <v>1.68</v>
+        <v>2.34</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
+        <v>80</v>
+      </c>
+      <c r="B20" t="s">
         <v>81</v>
       </c>
-      <c r="B20" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C20" s="1">
-        <v>1300000.0</v>
+        <v>2500000.0</v>
       </c>
       <c r="D20" s="1">
-        <v>162.591</v>
+        <v>102.433</v>
       </c>
       <c r="E20" s="1">
-        <v>100.0</v>
+        <v>101.94116</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
-        <v>1300000.0</v>
+        <v>2548529.0</v>
       </c>
       <c r="I20" s="1">
-        <v>813683.0</v>
+        <v>12296.0</v>
       </c>
       <c r="J20" s="1">
-        <v>62.591</v>
+        <v>0.48247439993816</v>
       </c>
       <c r="K20">
-        <v>1.39</v>
-[...2 lines deleted...]
-        <v>83</v>
+        <v>0.01</v>
+      </c>
+      <c r="L20">
+        <v>308.22</v>
       </c>
       <c r="M20" s="1">
-        <v>2113683.0</v>
+        <v>2560825.0</v>
       </c>
       <c r="N20" s="1">
-        <v>2131713.82</v>
+        <v>2561133.22</v>
       </c>
       <c r="O20" s="1">
-        <v>1.11</v>
+        <v>1.35</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
+        <v>82</v>
+      </c>
+      <c r="B21" t="s">
+        <v>83</v>
+      </c>
+      <c r="C21" s="1">
+        <v>5000000.0</v>
+      </c>
+      <c r="D21" s="1">
+        <v>110.373</v>
+      </c>
+      <c r="E21" s="1">
+        <v>107.6</v>
+      </c>
+      <c r="F21" t="s">
+        <v>8</v>
+      </c>
+      <c r="G21">
+        <v>1.0</v>
+      </c>
+      <c r="H21" s="1">
+        <v>5380000.0</v>
+      </c>
+      <c r="I21" s="1">
+        <v>138650.0</v>
+      </c>
+      <c r="J21" s="1">
+        <v>2.5771375464684</v>
+      </c>
+      <c r="K21">
+        <v>0.04</v>
+      </c>
+      <c r="L21" t="s">
         <v>84</v>
       </c>
-      <c r="B21" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M21" s="1">
-        <v>4455648.0</v>
+        <v>5518650.0</v>
       </c>
       <c r="N21" s="1">
-        <v>4515908.82</v>
+        <v>5520484.24</v>
       </c>
       <c r="O21" s="1">
-        <v>2.35</v>
+        <v>2.9</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
+        <v>85</v>
+      </c>
+      <c r="B22" t="s">
+        <v>86</v>
+      </c>
+      <c r="C22" s="1">
+        <v>3600000.0</v>
+      </c>
+      <c r="D22" s="1">
+        <v>145.985</v>
+      </c>
+      <c r="E22" s="1">
+        <v>104.99305556</v>
+      </c>
+      <c r="F22" t="s">
+        <v>8</v>
+      </c>
+      <c r="G22">
+        <v>1.0</v>
+      </c>
+      <c r="H22" s="1">
+        <v>3779750.0</v>
+      </c>
+      <c r="I22" s="1">
+        <v>1475710.0</v>
+      </c>
+      <c r="J22" s="1">
+        <v>39.042529267809</v>
+      </c>
+      <c r="K22">
+        <v>0.69</v>
+      </c>
+      <c r="L22" t="s">
         <v>87</v>
       </c>
-      <c r="B22" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M22" s="1">
-        <v>2540475.0</v>
+        <v>5255460.0</v>
       </c>
       <c r="N22" s="1">
-        <v>2556502.4</v>
+        <v>5280246.89</v>
       </c>
       <c r="O22" s="1">
-        <v>1.33</v>
+        <v>2.78</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>90</v>
+        <v>88</v>
       </c>
       <c r="B23" t="s">
-        <v>91</v>
+        <v>89</v>
       </c>
       <c r="C23" s="1">
-        <v>5000000.0</v>
+        <v>2900000.0</v>
       </c>
       <c r="D23" s="1">
-        <v>112.372</v>
+        <v>103.438</v>
       </c>
       <c r="E23" s="1">
-        <v>107.6</v>
+        <v>100.0</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
-        <v>5380000.0</v>
+        <v>2900000.0</v>
       </c>
       <c r="I23" s="1">
-        <v>238600.0</v>
+        <v>99702.0</v>
       </c>
       <c r="J23" s="1">
-        <v>4.4349442379182</v>
+        <v>3.438</v>
       </c>
       <c r="K23">
-        <v>0.98</v>
-[...2 lines deleted...]
-        <v>92</v>
+        <v>0.03</v>
+      </c>
+      <c r="L23">
+        <v>785.42</v>
       </c>
       <c r="M23" s="1">
-        <v>5618600.0</v>
+        <v>2999702.0</v>
       </c>
       <c r="N23" s="1">
-        <v>5667702.21</v>
+        <v>3000487.42</v>
       </c>
       <c r="O23" s="1">
-        <v>2.95</v>
+        <v>1.58</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>93</v>
+        <v>90</v>
       </c>
       <c r="B24" t="s">
-        <v>94</v>
+        <v>91</v>
       </c>
       <c r="C24" s="1">
-        <v>3600000.0</v>
+        <v>2500000.0</v>
       </c>
       <c r="D24" s="1">
-        <v>137.489</v>
+        <v>118.947</v>
       </c>
       <c r="E24" s="1">
-        <v>104.99305556</v>
+        <v>115.423</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>3779750.0</v>
+        <v>2885575.0</v>
       </c>
       <c r="I24" s="1">
-        <v>1169854.0</v>
+        <v>88100.0</v>
       </c>
       <c r="J24" s="1">
-        <v>30.950565513592</v>
+        <v>3.0531176628575</v>
       </c>
       <c r="K24">
-        <v>0.37</v>
+        <v>0.54</v>
       </c>
       <c r="L24" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="M24" s="1">
-        <v>4949604.0</v>
+        <v>2973675.0</v>
       </c>
       <c r="N24" s="1">
-        <v>4962981.05</v>
+        <v>2987216.67</v>
       </c>
       <c r="O24" s="1">
-        <v>2.59</v>
+        <v>1.57</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
       <c r="B25" t="s">
-        <v>97</v>
+        <v>94</v>
       </c>
       <c r="C25" s="1">
-        <v>2900000.0</v>
+        <v>2600000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>103.407</v>
+        <v>146.87</v>
       </c>
       <c r="E25" s="1">
         <v>100.0</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>2900000.0</v>
+        <v>2600000.0</v>
       </c>
       <c r="I25" s="1">
-        <v>98803.0</v>
+        <v>1218620.0</v>
       </c>
       <c r="J25" s="1">
-        <v>3.407</v>
+        <v>46.87</v>
       </c>
       <c r="K25">
-        <v>0.34</v>
+        <v>0.39</v>
       </c>
       <c r="L25" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="M25" s="1">
-        <v>2998803.0</v>
+        <v>3818620.0</v>
       </c>
       <c r="N25" s="1">
-        <v>3008771.75</v>
+        <v>3828791.43</v>
       </c>
       <c r="O25" s="1">
-        <v>1.57</v>
+        <v>2.01</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="B26" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
       <c r="C26" s="1">
-        <v>3800000.0</v>
+        <v>2900000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>151.675</v>
+        <v>114.866</v>
       </c>
       <c r="E26" s="1">
         <v>100.0</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>3800000.0</v>
+        <v>2900000.0</v>
       </c>
       <c r="I26" s="1">
-        <v>1963650.0</v>
+        <v>431114.0</v>
       </c>
       <c r="J26" s="1">
-        <v>51.675</v>
+        <v>14.866</v>
       </c>
       <c r="K26">
-        <v>0.33</v>
+        <v>0.28</v>
       </c>
       <c r="L26" t="s">
-        <v>101</v>
+        <v>98</v>
       </c>
       <c r="M26" s="1">
-        <v>5763650.0</v>
+        <v>3331114.0</v>
       </c>
       <c r="N26" s="1">
-        <v>5776093.96</v>
+        <v>3339218.11</v>
       </c>
       <c r="O26" s="1">
-        <v>3.01</v>
+        <v>1.76</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>102</v>
+        <v>99</v>
       </c>
       <c r="B27" t="s">
-        <v>103</v>
+        <v>100</v>
       </c>
       <c r="C27" s="1">
-        <v>2900000.0</v>
+        <v>3400000.0</v>
       </c>
       <c r="D27" s="1">
-        <v>116.206</v>
+        <v>114.264</v>
       </c>
       <c r="E27" s="1">
         <v>100.0</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>2900000.0</v>
+        <v>3400000.0</v>
       </c>
       <c r="I27" s="1">
-        <v>469974.0</v>
+        <v>484976.0</v>
       </c>
       <c r="J27" s="1">
-        <v>16.206</v>
+        <v>14.264</v>
       </c>
       <c r="K27">
-        <v>0.16</v>
+        <v>0.09</v>
       </c>
       <c r="L27" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
       <c r="M27" s="1">
-        <v>3369974.0</v>
+        <v>3884976.0</v>
       </c>
       <c r="N27" s="1">
-        <v>3374621.95</v>
+        <v>3888092.67</v>
       </c>
       <c r="O27" s="1">
-        <v>1.76</v>
+        <v>2.04</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>105</v>
+        <v>102</v>
       </c>
       <c r="B28" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
       <c r="C28" s="1">
-        <v>3400000.0</v>
+        <v>5800000.0</v>
       </c>
       <c r="D28" s="1">
-        <v>110.411</v>
+        <v>96.632</v>
       </c>
       <c r="E28" s="1">
-        <v>100.0</v>
+        <v>101.90332</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>3400000.0</v>
+        <v>5910392.56</v>
       </c>
       <c r="I28" s="1">
-        <v>353974.0</v>
+        <v>-305736.56</v>
       </c>
       <c r="J28" s="1">
-        <v>10.411</v>
+        <v>-5.1728638478118</v>
       </c>
       <c r="K28">
-        <v>0.05</v>
+        <v>0.25</v>
       </c>
       <c r="L28" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="M28" s="1">
-        <v>3753974.0</v>
+        <v>5604656.0</v>
       </c>
       <c r="N28" s="1">
-        <v>3755768.44</v>
+        <v>5619116.27</v>
       </c>
       <c r="O28" s="1">
-        <v>1.96</v>
+        <v>2.95</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
       <c r="B29" t="s">
-        <v>109</v>
+        <v>106</v>
       </c>
       <c r="C29" s="1">
-        <v>5800000.0</v>
+        <v>4500000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>97.586</v>
+        <v>115.878</v>
       </c>
       <c r="E29" s="1">
-        <v>101.90332</v>
+        <v>100.0</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>5910392.56</v>
+        <v>4500000.0</v>
       </c>
       <c r="I29" s="1">
-        <v>-250404.56</v>
+        <v>714510.0</v>
       </c>
       <c r="J29" s="1">
-        <v>-4.2366823769824</v>
+        <v>15.878</v>
       </c>
       <c r="K29">
-        <v>0.17</v>
+        <v>0.67</v>
       </c>
       <c r="L29" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="M29" s="1">
-        <v>5659988.0</v>
+        <v>5214510.0</v>
       </c>
       <c r="N29" s="1">
-        <v>5669840.05</v>
+        <v>5244551.21</v>
       </c>
       <c r="O29" s="1">
-        <v>2.96</v>
+        <v>2.76</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
       <c r="B30" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
       <c r="C30" s="1">
-        <v>4500000.0</v>
+        <v>2400000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>116.378</v>
+        <v>105.834</v>
       </c>
       <c r="E30" s="1">
-        <v>100.0</v>
+        <v>103.76</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>4500000.0</v>
+        <v>2490240.0</v>
       </c>
       <c r="I30" s="1">
-        <v>737010.0</v>
+        <v>49776.0</v>
       </c>
       <c r="J30" s="1">
-        <v>16.378</v>
+        <v>1.9988434849653</v>
       </c>
       <c r="K30">
-        <v>0.55</v>
-[...2 lines deleted...]
-        <v>113</v>
+        <v>0.0</v>
+      </c>
+      <c r="L30">
+        <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>5237010.0</v>
+        <v>2540016.0</v>
       </c>
       <c r="N30" s="1">
-        <v>5261673.46</v>
+        <v>2540016.0</v>
       </c>
       <c r="O30" s="1">
-        <v>2.74</v>
+        <v>1.34</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>114</v>
+        <v>110</v>
       </c>
       <c r="B31" t="s">
-        <v>115</v>
+        <v>111</v>
       </c>
       <c r="C31" s="1">
         <v>2400000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>95.261</v>
+        <v>95.367</v>
       </c>
       <c r="E31" s="1">
         <v>102.7</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
         <v>2464800.0</v>
       </c>
       <c r="I31" s="1">
-        <v>-178536.0</v>
+        <v>-175992.0</v>
       </c>
       <c r="J31" s="1">
-        <v>-7.2434274586173</v>
+        <v>-7.1402142161636</v>
       </c>
       <c r="K31">
-        <v>0.08</v>
+        <v>0.16</v>
       </c>
       <c r="L31" t="s">
-        <v>116</v>
+        <v>112</v>
       </c>
       <c r="M31" s="1">
-        <v>2286264.0</v>
+        <v>2288808.0</v>
       </c>
       <c r="N31" s="1">
-        <v>2288236.6</v>
+        <v>2292687.45</v>
       </c>
       <c r="O31" s="1">
-        <v>1.19</v>
+        <v>1.21</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>117</v>
+        <v>113</v>
       </c>
       <c r="B32" t="s">
-        <v>118</v>
+        <v>114</v>
       </c>
       <c r="C32" s="1">
         <v>5000000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>91.15</v>
+        <v>95.988</v>
       </c>
       <c r="E32" s="1">
         <v>94.3834</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
         <v>4719170.0</v>
       </c>
       <c r="I32" s="1">
-        <v>-161670.0</v>
+        <v>80230.0</v>
       </c>
       <c r="J32" s="1">
-        <v>-3.4258142851391</v>
+        <v>1.700087091586</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>4557500.0</v>
+        <v>4799400.0</v>
       </c>
       <c r="N32" s="1">
-        <v>4557500.0</v>
+        <v>4799400.0</v>
       </c>
       <c r="O32" s="1">
-        <v>2.38</v>
+        <v>2.52</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>119</v>
+        <v>115</v>
       </c>
       <c r="B33" t="s">
-        <v>120</v>
+        <v>116</v>
       </c>
       <c r="C33" s="1">
         <v>4500000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>93.864</v>
+        <v>93.947</v>
       </c>
       <c r="E33" s="1">
         <v>96.551</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
         <v>4344795.0</v>
       </c>
       <c r="I33" s="1">
-        <v>-120915.0</v>
+        <v>-117180.0</v>
       </c>
       <c r="J33" s="1">
-        <v>-2.782985158103</v>
+        <v>-2.6970202276517</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>4223880.0</v>
+        <v>4227615.0</v>
       </c>
       <c r="N33" s="1">
-        <v>4223880.0</v>
+        <v>4227615.0</v>
       </c>
       <c r="O33" s="1">
-        <v>2.2</v>
+        <v>2.22</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>121</v>
+        <v>117</v>
       </c>
       <c r="B34" t="s">
-        <v>122</v>
+        <v>118</v>
       </c>
       <c r="C34" s="1">
         <v>2400000.0</v>
       </c>
       <c r="D34" s="1">
-        <v>141.782</v>
+        <v>124.755</v>
       </c>
       <c r="E34" s="1">
         <v>100.0</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
         <v>2400000.0</v>
       </c>
       <c r="I34" s="1">
-        <v>1002768.0</v>
+        <v>594120.0</v>
       </c>
       <c r="J34" s="1">
-        <v>41.782</v>
+        <v>24.755</v>
       </c>
       <c r="K34">
-        <v>0.12</v>
+        <v>0.48</v>
       </c>
       <c r="L34" t="s">
-        <v>123</v>
+        <v>119</v>
       </c>
       <c r="M34" s="1">
-        <v>3402768.0</v>
+        <v>2994120.0</v>
       </c>
       <c r="N34" s="1">
-        <v>3405726.9</v>
+        <v>3005659.73</v>
       </c>
       <c r="O34" s="1">
-        <v>1.78</v>
+        <v>1.58</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>124</v>
+        <v>120</v>
       </c>
       <c r="B35" t="s">
-        <v>125</v>
+        <v>121</v>
       </c>
       <c r="C35" s="1">
         <v>8000000.0</v>
       </c>
       <c r="D35" s="1">
-        <v>96.441</v>
+        <v>97.325</v>
       </c>
       <c r="E35" s="1">
         <v>113.5</v>
       </c>
       <c r="F35" t="s">
-        <v>53</v>
+        <v>47</v>
       </c>
       <c r="G35">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H35" s="1">
         <v>7759357.37</v>
       </c>
       <c r="I35" s="1">
-        <v>-1182246.42</v>
+        <v>-1057110.66</v>
       </c>
       <c r="J35" s="1">
-        <v>-15.236396052216</v>
+        <v>-13.62368827201</v>
       </c>
       <c r="K35">
-        <v>0.29</v>
+        <v>0.43</v>
       </c>
       <c r="L35" t="s">
-        <v>126</v>
+        <v>122</v>
       </c>
       <c r="M35" s="1">
-        <v>6577110.95</v>
+        <v>6702246.71</v>
       </c>
       <c r="N35" s="1">
-        <v>6600222.59</v>
+        <v>6736296.43</v>
       </c>
       <c r="O35" s="1">
-        <v>3.44</v>
+        <v>3.54</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>127</v>
+        <v>123</v>
       </c>
       <c r="B36" t="s">
-        <v>128</v>
+        <v>124</v>
       </c>
       <c r="C36" s="1">
         <v>3000000.0</v>
       </c>
       <c r="D36" s="1">
-        <v>98.582</v>
+        <v>99.211</v>
       </c>
       <c r="E36" s="1">
         <v>101.35</v>
       </c>
       <c r="F36" t="s">
-        <v>53</v>
+        <v>47</v>
       </c>
       <c r="G36">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H36" s="1">
         <v>2855465.82</v>
       </c>
       <c r="I36" s="1">
-        <v>-334294.51</v>
+        <v>-293418.82</v>
       </c>
       <c r="J36" s="1">
-        <v>-11.707179531219</v>
+        <v>-10.275690149917</v>
       </c>
       <c r="K36">
-        <v>0.33</v>
+        <v>0.5</v>
       </c>
       <c r="L36" t="s">
-        <v>129</v>
+        <v>125</v>
       </c>
       <c r="M36" s="1">
-        <v>2521171.31</v>
+        <v>2562047.0</v>
       </c>
       <c r="N36" s="1">
-        <v>2530980.65</v>
+        <v>2577081.65</v>
       </c>
       <c r="O36" s="1">
-        <v>1.32</v>
+        <v>1.35</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>130</v>
+        <v>126</v>
       </c>
       <c r="B37" t="s">
-        <v>131</v>
+        <v>127</v>
       </c>
       <c r="C37" s="1">
         <v>3000000.0</v>
       </c>
       <c r="D37" s="1">
-        <v>91.556</v>
+        <v>92.445</v>
       </c>
       <c r="E37" s="1">
         <v>99.1777</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
         <v>2975331.0</v>
       </c>
       <c r="I37" s="1">
-        <v>-228651.0</v>
+        <v>-201981.0</v>
       </c>
       <c r="J37" s="1">
-        <v>-7.6848928741038</v>
+        <v>-6.788522016542</v>
       </c>
       <c r="K37">
-        <v>0.09</v>
+        <v>0.23</v>
       </c>
       <c r="L37" t="s">
-        <v>132</v>
+        <v>128</v>
       </c>
       <c r="M37" s="1">
-        <v>2746680.0</v>
+        <v>2773350.0</v>
       </c>
       <c r="N37" s="1">
-        <v>2749412.88</v>
+        <v>2780254.11</v>
       </c>
       <c r="O37" s="1">
-        <v>1.43</v>
+        <v>1.46</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>133</v>
+        <v>129</v>
       </c>
       <c r="B38" t="s">
-        <v>134</v>
+        <v>130</v>
       </c>
       <c r="C38" s="1">
         <v>3200000.0</v>
       </c>
       <c r="D38" s="1">
-        <v>95.317</v>
+        <v>95.303</v>
       </c>
       <c r="E38" s="1">
         <v>101.540625</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
         <v>3249300.0</v>
       </c>
       <c r="I38" s="1">
-        <v>-199156.0</v>
+        <v>-199604.0</v>
       </c>
       <c r="J38" s="1">
-        <v>-6.1291970578278</v>
+        <v>-6.1429846428462</v>
       </c>
       <c r="K38">
-        <v>0.48</v>
+        <v>0.64</v>
       </c>
       <c r="L38" t="s">
-        <v>135</v>
+        <v>131</v>
       </c>
       <c r="M38" s="1">
-        <v>3050144.0</v>
+        <v>3049696.0</v>
       </c>
       <c r="N38" s="1">
-        <v>3065398.79</v>
+        <v>3070035.73</v>
       </c>
       <c r="O38" s="1">
-        <v>1.6</v>
+        <v>1.61</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>136</v>
+        <v>132</v>
       </c>
       <c r="B39" t="s">
-        <v>137</v>
+        <v>133</v>
       </c>
       <c r="C39" s="1">
-        <v>1200000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D39" s="1">
-        <v>270.858</v>
+        <v>102.581</v>
       </c>
       <c r="E39" s="1">
         <v>100.0</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>1200000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="I39" s="1">
-        <v>2050296.0</v>
+        <v>36134.0</v>
       </c>
       <c r="J39" s="1">
-        <v>170.858</v>
+        <v>2.581</v>
       </c>
       <c r="K39">
-        <v>0.43</v>
-[...2 lines deleted...]
-        <v>138</v>
+        <v>0.06</v>
+      </c>
+      <c r="L39">
+        <v>798.91</v>
       </c>
       <c r="M39" s="1">
-        <v>3250296.0</v>
+        <v>1436134.0</v>
       </c>
       <c r="N39" s="1">
-        <v>3255452.25</v>
+        <v>1436932.91</v>
       </c>
       <c r="O39" s="1">
-        <v>1.7</v>
+        <v>0.76</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
-        <v>139</v>
+        <v>134</v>
       </c>
       <c r="B40" t="s">
-        <v>140</v>
+        <v>135</v>
       </c>
       <c r="C40" s="1">
-        <v>3200000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D40" s="1">
-        <v>140.859</v>
+        <v>261.898</v>
       </c>
       <c r="E40" s="1">
         <v>100.0</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>3200000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="I40" s="1">
-        <v>1307488.0</v>
+        <v>1942776.0</v>
       </c>
       <c r="J40" s="1">
-        <v>40.859</v>
+        <v>161.898</v>
       </c>
       <c r="K40">
-        <v>0.12</v>
+        <v>0.66</v>
       </c>
       <c r="L40" t="s">
-        <v>141</v>
+        <v>136</v>
       </c>
       <c r="M40" s="1">
-        <v>4507488.0</v>
+        <v>3142776.0</v>
       </c>
       <c r="N40" s="1">
-        <v>4511334.58</v>
+        <v>3150651.0</v>
       </c>
       <c r="O40" s="1">
-        <v>2.35</v>
+        <v>1.66</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>142</v>
+        <v>137</v>
       </c>
       <c r="B41" t="s">
-        <v>143</v>
+        <v>138</v>
       </c>
       <c r="C41" s="1">
-        <v>4000000.0</v>
+        <v>3200000.0</v>
       </c>
       <c r="D41" s="1">
-        <v>107.133</v>
+        <v>161.512</v>
       </c>
       <c r="E41" s="1">
-        <v>100.81</v>
+        <v>100.0</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>4032400.0</v>
+        <v>3200000.0</v>
       </c>
       <c r="I41" s="1">
-        <v>252920.0</v>
+        <v>1968384.0</v>
       </c>
       <c r="J41" s="1">
-        <v>6.2721952187283</v>
+        <v>61.512</v>
       </c>
       <c r="K41">
-        <v>0.15</v>
+        <v>0.39</v>
       </c>
       <c r="L41" t="s">
-        <v>144</v>
+        <v>139</v>
       </c>
       <c r="M41" s="1">
-        <v>4285320.0</v>
+        <v>5168384.0</v>
       </c>
       <c r="N41" s="1">
-        <v>4291162.39</v>
+        <v>5180811.4</v>
       </c>
       <c r="O41" s="1">
-        <v>2.24</v>
+        <v>2.72</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>145</v>
+        <v>140</v>
       </c>
       <c r="B42" t="s">
-        <v>146</v>
+        <v>141</v>
       </c>
       <c r="C42" s="1">
-        <v>5000000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="D42" s="1">
-        <v>111.415</v>
+        <v>110.92</v>
       </c>
       <c r="E42" s="1">
-        <v>108.06</v>
+        <v>100.81</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>5403000.0</v>
+        <v>4032400.0</v>
       </c>
       <c r="I42" s="1">
-        <v>167750.0</v>
+        <v>404400.0</v>
       </c>
       <c r="J42" s="1">
-        <v>3.1047566166944</v>
+        <v>10.028766987402</v>
       </c>
       <c r="K42">
-        <v>0.57</v>
+        <v>0.24</v>
       </c>
       <c r="L42" t="s">
-        <v>147</v>
+        <v>142</v>
       </c>
       <c r="M42" s="1">
-        <v>5570750.0</v>
+        <v>4436800.0</v>
       </c>
       <c r="N42" s="1">
-        <v>5599243.15</v>
+        <v>4446582.61</v>
       </c>
       <c r="O42" s="1">
-        <v>2.92</v>
+        <v>2.34</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>148</v>
+        <v>143</v>
       </c>
       <c r="B43" t="s">
-        <v>149</v>
+        <v>144</v>
       </c>
       <c r="C43" s="1">
-        <v>4000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D43" s="1">
-        <v>136.021</v>
+        <v>114.738</v>
       </c>
       <c r="E43" s="1">
-        <v>124.766</v>
+        <v>108.06</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>4990640.0</v>
+        <v>5403000.0</v>
       </c>
       <c r="I43" s="1">
-        <v>450200.0</v>
+        <v>333900.0</v>
       </c>
       <c r="J43" s="1">
-        <v>9.0208871006524</v>
+        <v>6.1799000555247</v>
       </c>
       <c r="K43">
-        <v>0.87</v>
+        <v>0.7</v>
       </c>
       <c r="L43" t="s">
-        <v>150</v>
+        <v>145</v>
       </c>
       <c r="M43" s="1">
-        <v>5440840.0</v>
+        <v>5736900.0</v>
       </c>
       <c r="N43" s="1">
-        <v>5475451.05</v>
+        <v>5771848.63</v>
       </c>
       <c r="O43" s="1">
-        <v>2.85</v>
+        <v>3.03</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>151</v>
+        <v>146</v>
       </c>
       <c r="B44" t="s">
-        <v>152</v>
+        <v>147</v>
       </c>
       <c r="C44" s="1">
-        <v>3600000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="D44" s="1">
-        <v>101.34</v>
+        <v>140.212</v>
       </c>
       <c r="E44" s="1">
-        <v>100.0</v>
+        <v>124.766</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>3600000.0</v>
+        <v>4990640.0</v>
       </c>
       <c r="I44" s="1">
-        <v>48240.0</v>
+        <v>617840.0</v>
       </c>
       <c r="J44" s="1">
-        <v>1.34</v>
+        <v>12.379975313787</v>
       </c>
       <c r="K44">
-        <v>0.54</v>
+        <v>0.04</v>
       </c>
       <c r="L44" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="M44" s="1">
-        <v>3648240.0</v>
+        <v>5608480.0</v>
       </c>
       <c r="N44" s="1">
-        <v>3667557.68</v>
+        <v>5609978.91</v>
       </c>
       <c r="O44" s="1">
-        <v>1.91</v>
+        <v>2.95</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>154</v>
+        <v>149</v>
       </c>
       <c r="B45" t="s">
-        <v>155</v>
+        <v>150</v>
       </c>
       <c r="C45" s="1">
-        <v>2000000.0</v>
+        <v>3600000.0</v>
       </c>
       <c r="D45" s="1">
-        <v>152.009</v>
+        <v>101.837</v>
       </c>
       <c r="E45" s="1">
         <v>100.0</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
-        <v>2000000.0</v>
+        <v>3600000.0</v>
       </c>
       <c r="I45" s="1">
-        <v>1040180.0</v>
+        <v>66132.0</v>
       </c>
       <c r="J45" s="1">
-        <v>52.009</v>
+        <v>1.837</v>
       </c>
       <c r="K45">
-        <v>0.6</v>
+        <v>0.68</v>
       </c>
       <c r="L45" t="s">
-        <v>156</v>
+        <v>151</v>
       </c>
       <c r="M45" s="1">
-        <v>3040180.0</v>
+        <v>3666132.0</v>
       </c>
       <c r="N45" s="1">
-        <v>3052113.7</v>
+        <v>3690496.64</v>
       </c>
       <c r="O45" s="1">
-        <v>1.59</v>
+        <v>1.94</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>157</v>
+        <v>152</v>
       </c>
       <c r="B46" t="s">
-        <v>158</v>
+        <v>153</v>
       </c>
       <c r="C46" s="1">
-        <v>2200000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D46" s="1">
-        <v>230.483</v>
+        <v>153.69</v>
       </c>
       <c r="E46" s="1">
-        <v>99.21818182</v>
+        <v>100.0</v>
       </c>
       <c r="F46" t="s">
-        <v>53</v>
+        <v>8</v>
       </c>
       <c r="G46">
-        <v>1.17</v>
+        <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>2040675.31</v>
+        <v>2000000.0</v>
       </c>
       <c r="I46" s="1">
-        <v>2281924.75</v>
+        <v>1073800.0</v>
       </c>
       <c r="J46" s="1">
-        <v>111.82203944046</v>
+        <v>53.69</v>
       </c>
       <c r="K46">
-        <v>1.57</v>
+        <v>0.76</v>
       </c>
       <c r="L46" t="s">
-        <v>159</v>
+        <v>154</v>
       </c>
       <c r="M46" s="1">
-        <v>4322600.06</v>
+        <v>3073800.0</v>
       </c>
       <c r="N46" s="1">
-        <v>4357103.25</v>
+        <v>3088938.12</v>
       </c>
       <c r="O46" s="1">
-        <v>2.27</v>
+        <v>1.62</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
-        <v>160</v>
+        <v>155</v>
       </c>
       <c r="B47" t="s">
-        <v>161</v>
+        <v>156</v>
       </c>
       <c r="C47" s="1">
-        <v>8000000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="D47" s="1">
-        <v>127.757</v>
+        <v>221.699</v>
       </c>
       <c r="E47" s="1">
-        <v>105.4625</v>
+        <v>99.21818182</v>
       </c>
       <c r="F47" t="s">
-        <v>53</v>
+        <v>47</v>
       </c>
       <c r="G47">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H47" s="1">
-        <v>7575147.43</v>
+        <v>2040675.31</v>
       </c>
       <c r="I47" s="1">
-        <v>1137661.06</v>
+        <v>2157807.95</v>
       </c>
       <c r="J47" s="1">
-        <v>15.018335557332</v>
+        <v>105.73989597591</v>
       </c>
       <c r="K47">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.06</v>
+      </c>
+      <c r="L47" t="s">
+        <v>157</v>
       </c>
       <c r="M47" s="1">
-        <v>8712808.49</v>
+        <v>4198483.26</v>
       </c>
       <c r="N47" s="1">
-        <v>8712808.49</v>
+        <v>4199806.31</v>
       </c>
       <c r="O47" s="1">
-        <v>4.54</v>
+        <v>2.21</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
-        <v>162</v>
+        <v>158</v>
       </c>
       <c r="B48" t="s">
-        <v>163</v>
+        <v>159</v>
       </c>
       <c r="C48" s="1">
-        <v>5000000.0</v>
+        <v>8000000.0</v>
       </c>
       <c r="D48" s="1">
-        <v>108.527</v>
+        <v>152.833</v>
       </c>
       <c r="E48" s="1">
-        <v>100.0</v>
+        <v>105.4625</v>
       </c>
       <c r="F48" t="s">
-        <v>8</v>
+        <v>47</v>
       </c>
       <c r="G48">
-        <v>1.0</v>
+        <v>1.16</v>
       </c>
       <c r="H48" s="1">
-        <v>5000000.0</v>
+        <v>7575147.43</v>
       </c>
       <c r="I48" s="1">
-        <v>426350.0</v>
+        <v>2949635.22</v>
       </c>
       <c r="J48" s="1">
-        <v>8.527</v>
+        <v>38.938320966778</v>
       </c>
       <c r="K48">
-        <v>0.15</v>
-[...2 lines deleted...]
-        <v>164</v>
+        <v>0.0</v>
+      </c>
+      <c r="L48">
+        <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>5426350.0</v>
+        <v>10524782.65</v>
       </c>
       <c r="N48" s="1">
-        <v>5433698.07</v>
+        <v>10524782.65</v>
       </c>
       <c r="O48" s="1">
-        <v>2.83</v>
+        <v>5.53</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
-        <v>165</v>
+        <v>160</v>
       </c>
       <c r="B49" t="s">
-        <v>166</v>
+        <v>161</v>
       </c>
       <c r="C49" s="1">
-        <v>2400000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D49" s="1">
-        <v>95.137</v>
+        <v>106.173</v>
       </c>
       <c r="E49" s="1">
         <v>100.0</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>2400000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="I49" s="1">
-        <v>-116712.0</v>
+        <v>308650.0</v>
       </c>
       <c r="J49" s="1">
-        <v>-4.863</v>
+        <v>6.173</v>
       </c>
       <c r="K49">
-        <v>0.13</v>
+        <v>0.2</v>
       </c>
       <c r="L49" t="s">
-        <v>167</v>
+        <v>162</v>
       </c>
       <c r="M49" s="1">
-        <v>2283288.0</v>
+        <v>5308650.0</v>
       </c>
       <c r="N49" s="1">
-        <v>2286320.61</v>
+        <v>5318801.93</v>
       </c>
       <c r="O49" s="1">
-        <v>1.19</v>
+        <v>2.8</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
-        <v>168</v>
+        <v>163</v>
       </c>
       <c r="B50" t="s">
-        <v>169</v>
+        <v>164</v>
       </c>
       <c r="C50" s="1">
-        <v>2500000.0</v>
+        <v>2400000.0</v>
       </c>
       <c r="D50" s="1">
-        <v>120.0</v>
+        <v>97.292</v>
       </c>
       <c r="E50" s="1">
-        <v>106.8</v>
+        <v>100.0</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>2670000.0</v>
+        <v>2400000.0</v>
       </c>
       <c r="I50" s="1">
-        <v>330000.0</v>
+        <v>-64992.0</v>
       </c>
       <c r="J50" s="1">
-        <v>12.359550561798</v>
+        <v>-2.708</v>
       </c>
       <c r="K50">
-        <v>0.05</v>
+        <v>0.19</v>
       </c>
       <c r="L50" t="s">
-        <v>170</v>
+        <v>165</v>
       </c>
       <c r="M50" s="1">
-        <v>3000000.0</v>
+        <v>2335008.0</v>
       </c>
       <c r="N50" s="1">
-        <v>3001314.89</v>
+        <v>2339459.09</v>
       </c>
       <c r="O50" s="1">
-        <v>1.56</v>
+        <v>1.23</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
-        <v>171</v>
+        <v>166</v>
       </c>
       <c r="B51" t="s">
-        <v>172</v>
+        <v>167</v>
       </c>
       <c r="C51" s="1">
-        <v>3600000.0</v>
+        <v>2500000.0</v>
       </c>
       <c r="D51" s="1">
-        <v>96.533</v>
+        <v>124.31</v>
       </c>
       <c r="E51" s="1">
-        <v>101.7</v>
+        <v>106.8</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>3661200.0</v>
+        <v>2670000.0</v>
       </c>
       <c r="I51" s="1">
-        <v>-186012.0</v>
+        <v>437750.0</v>
       </c>
       <c r="J51" s="1">
-        <v>-5.0806293018682</v>
+        <v>16.395131086142</v>
       </c>
       <c r="K51">
-        <v>0.4</v>
+        <v>0.27</v>
       </c>
       <c r="L51" t="s">
-        <v>173</v>
+        <v>168</v>
       </c>
       <c r="M51" s="1">
-        <v>3475188.0</v>
+        <v>3107750.0</v>
       </c>
       <c r="N51" s="1">
-        <v>3489632.75</v>
+        <v>3114512.3</v>
       </c>
       <c r="O51" s="1">
-        <v>1.82</v>
+        <v>1.64</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
-        <v>174</v>
+        <v>169</v>
       </c>
       <c r="B52" t="s">
-        <v>175</v>
+        <v>170</v>
       </c>
       <c r="C52" s="1">
-        <v>2900000.0</v>
+        <v>3600000.0</v>
       </c>
       <c r="D52" s="1">
-        <v>99.968</v>
+        <v>95.254</v>
       </c>
       <c r="E52" s="1">
-        <v>99.85793103</v>
+        <v>101.7</v>
       </c>
       <c r="F52" t="s">
-        <v>47</v>
+        <v>8</v>
       </c>
       <c r="G52">
-        <v>0.86</v>
+        <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>3362514.58</v>
+        <v>3661200.0</v>
       </c>
       <c r="I52" s="1">
-        <v>-4191.96</v>
+        <v>-232056.0</v>
       </c>
       <c r="J52" s="1">
-        <v>-0.12466741482501</v>
+        <v>-6.338249754179</v>
       </c>
       <c r="K52">
-        <v>0.93</v>
+        <v>0.03</v>
       </c>
       <c r="L52" t="s">
-        <v>176</v>
+        <v>171</v>
       </c>
       <c r="M52" s="1">
-        <v>3358322.62</v>
+        <v>3429144.0</v>
       </c>
       <c r="N52" s="1">
-        <v>3385316.12</v>
+        <v>3430342.37</v>
       </c>
       <c r="O52" s="1">
-        <v>1.76</v>
+        <v>1.8</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>