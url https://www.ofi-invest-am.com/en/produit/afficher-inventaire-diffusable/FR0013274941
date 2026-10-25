--- v6 (2026-09-22)
+++ v7 (2026-10-25)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="173">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="175">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>FR0000011074</t>
   </si>
   <si>
@@ -157,426 +157,432 @@
   <si>
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
   <si>
     <t>IT0004176001</t>
   </si>
   <si>
     <t>PRYSMIAN</t>
   </si>
   <si>
     <t>FR0000073272</t>
   </si>
   <si>
     <t>SAFRAN SA</t>
   </si>
   <si>
     <t>SE0000115446</t>
   </si>
   <si>
     <t>VOLVO CLASS B</t>
   </si>
   <si>
     <t>SEK</t>
   </si>
   <si>
-    <t>OVCT01751627</t>
-[...8 lines deleted...]
-    <t>EUR/USD 09/07/26</t>
+    <t>OVCT01762320</t>
+  </si>
+  <si>
+    <t>EUR/SEK 17/09/26</t>
+  </si>
+  <si>
+    <t>OVCT01762321</t>
+  </si>
+  <si>
+    <t>EUR/USD 17/09/26</t>
   </si>
   <si>
     <t>USD</t>
   </si>
   <si>
-    <t>-34 847.91</t>
+    <t>-19 558.47</t>
   </si>
   <si>
     <t>FR0013521085</t>
   </si>
   <si>
     <t>ACCOR SA 0.7 07/12/2027</t>
   </si>
   <si>
-    <t>10 908.08</t>
+    <t>12 679.95</t>
   </si>
   <si>
     <t>XS2982266343</t>
   </si>
   <si>
     <t>AIRBUS / CITIGROUP 0.8 05/02/2030</t>
   </si>
   <si>
-    <t>12 186.30</t>
+    <t>15 167.12</t>
   </si>
   <si>
     <t>AT0000A3VDC0</t>
   </si>
   <si>
     <t>AT &amp; S AUSTRIA TECHNOLOGIE &amp; SYSTE PERP</t>
   </si>
   <si>
-    <t>XS3239565701</t>
-[...2 lines deleted...]
-    <t>BARCLAYS BANK PLC Z 20/01/2031</t>
+    <t>5 590.28</t>
   </si>
   <si>
     <t>FR001400QC44</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 0 19/02/2031</t>
   </si>
   <si>
     <t>FR0014010U53</t>
   </si>
   <si>
     <t>CARA OBLIGATIONS SAS 1.5 01/12/2030</t>
   </si>
   <si>
-    <t>3 402.74</t>
+    <t>8 432.88</t>
   </si>
   <si>
     <t>XS2257580857</t>
   </si>
   <si>
     <t>CELLNEX TELECOM SA 0.75 20/11/2031</t>
   </si>
   <si>
-    <t>9 764.38</t>
+    <t>11 301.37</t>
   </si>
   <si>
     <t>DE000A30V5R1</t>
   </si>
   <si>
     <t>DELIVERY HERO SE 3.25 21/02/2030</t>
   </si>
   <si>
-    <t>33 128.45</t>
+    <t>42 285.91</t>
   </si>
   <si>
     <t>DE000A4DFHZ5</t>
   </si>
   <si>
     <t>DEUTSCHE LUFTHANSA AG Z 10/09/2032</t>
   </si>
   <si>
     <t>XS2339426004</t>
   </si>
   <si>
     <t>DIASORIN SPA Z 05/05/2028</t>
   </si>
   <si>
     <t>FR001400AFJ9</t>
   </si>
   <si>
     <t>ELIS SA 2.25 22/09/2029</t>
   </si>
   <si>
-    <t>22 037.67</t>
+    <t>24 762.33</t>
   </si>
   <si>
     <t>XS2637952610</t>
   </si>
   <si>
     <t>ENI SPA 2.95 14/09/2030</t>
   </si>
   <si>
-    <t>73 192.33</t>
+    <t>81 985.75</t>
   </si>
   <si>
     <t>IT0006769316</t>
   </si>
   <si>
     <t>EURONEXT NV 1.5 30/05/2032</t>
   </si>
   <si>
-    <t>2 568.49</t>
+    <t>6 061.64</t>
   </si>
   <si>
     <t>DE000A352B25</t>
   </si>
   <si>
     <t>EVONIK / RAG-STIFTUNG 2.25 28/11/2030</t>
   </si>
   <si>
-    <t>8 254.08</t>
+    <t>18 648.10</t>
   </si>
   <si>
     <t>FR00140112G1</t>
   </si>
   <si>
     <t>EXAIL TECHNOLOGIES PERP</t>
   </si>
   <si>
-    <t>33 049.18</t>
+    <t>46 426.23</t>
   </si>
   <si>
     <t>XS3168182692</t>
   </si>
   <si>
     <t>FERROVIAL SE 0.75 20/05/2031</t>
   </si>
   <si>
-    <t>2 054.17</t>
+    <t>4 108.33</t>
   </si>
   <si>
     <t>XS2733414556</t>
   </si>
   <si>
     <t>GLOBALWAFERS GMBH 1.5 23/01/2029</t>
   </si>
   <si>
-    <t>15 729.17</t>
+    <t>19 270.83</t>
   </si>
   <si>
     <t>XS3034368806</t>
   </si>
   <si>
     <t>IBERDROLA FINANZAS SAU 1.5 27/03/2030</t>
   </si>
   <si>
-    <t>20 116.44</t>
+    <t>27 801.37</t>
   </si>
   <si>
     <t>XS3041309207</t>
   </si>
   <si>
     <t>JPMORGAN CHASE FINANCIAL COMPANY L 0.5 27/03/2030</t>
   </si>
   <si>
-    <t>4 108.33</t>
+    <t>5 713.89</t>
   </si>
   <si>
     <t>DE000A3L21D1</t>
   </si>
   <si>
     <t>LEG PROPERTIES BV 1 04/09/2030</t>
   </si>
   <si>
-    <t>17 797.26</t>
+    <t>23 200.00</t>
   </si>
   <si>
     <t>FR0014010NZ3</t>
   </si>
   <si>
     <t>LEGRAND SA 1.5 23/06/2033</t>
   </si>
   <si>
+    <t>6 454.92</t>
+  </si>
+  <si>
     <t>XS2566032095</t>
   </si>
   <si>
     <t>LOREAL / CITIGROUP 0% EXCH Z 15/03/2028</t>
   </si>
   <si>
     <t>XS2782912518</t>
   </si>
   <si>
     <t>LVMH / CITIGROUP 1 09/04/2029</t>
   </si>
   <si>
-    <t>5 260.27</t>
+    <t>7 495.89</t>
   </si>
   <si>
     <t>DE000A46Z7S3</t>
   </si>
   <si>
     <t>MTU AERO ENGINES AG Z 15/07/2033</t>
   </si>
   <si>
-    <t>XS2305842903</t>
-[...4 lines deleted...]
-  <si>
     <t>XS2763018889</t>
   </si>
   <si>
     <t>PHARMING GROUP NV 4.5 25/04/2029</t>
   </si>
   <si>
-    <t>17 753.42</t>
+    <t>27 813.70</t>
   </si>
   <si>
     <t>DE000A4EF8U1</t>
   </si>
   <si>
     <t>QIAGEN NV 2 04/09/2032</t>
   </si>
   <si>
-    <t>42 714.51</t>
+    <t>56 243.96</t>
   </si>
   <si>
     <t>DE000A3L06J9</t>
   </si>
   <si>
     <t>QIAGEN NV 2.5 10/09/2031</t>
   </si>
   <si>
-    <t>19 030.03</t>
+    <t>25 280.89</t>
   </si>
   <si>
     <t>DE000A4D9G75</t>
   </si>
   <si>
     <t>REDCARE PHARMACY NV 1.75 16/04/2032</t>
   </si>
   <si>
-    <t>9 924.66</t>
+    <t>14 815.07</t>
   </si>
   <si>
     <t>FR0014016E65</t>
   </si>
   <si>
     <t>REXEL SA 1 13/05/2031</t>
   </si>
   <si>
-    <t>1 597.83</t>
+    <t>2 891.30</t>
   </si>
   <si>
     <t>XS2677538493</t>
   </si>
   <si>
     <t>SAIPEM SPA 2.875 11/09/2029</t>
   </si>
   <si>
-    <t>9 843.75</t>
+    <t>13 031.25</t>
   </si>
   <si>
     <t>DE000A460P02</t>
   </si>
   <si>
     <t>SALZGITTER AG 2.875 22/10/2032</t>
   </si>
   <si>
-    <t>18 641.10</t>
+    <t>28 701.37</t>
   </si>
   <si>
     <t>FR00140190M5</t>
   </si>
   <si>
     <t>SCHNEIDER ELECTRIC SE 0.25 30/09/2034</t>
   </si>
   <si>
     <t>FR0014012R72</t>
   </si>
   <si>
     <t>SCHNEIDER ELECTRIC SE 1.25 23/09/2033</t>
   </si>
   <si>
-    <t>12 635.87</t>
+    <t>17 255.43</t>
   </si>
   <si>
     <t>FR001400R1R6</t>
   </si>
   <si>
     <t>SCHNEIDER ELECTRIC SE 1.625 28/06/2031</t>
   </si>
   <si>
-    <t>39 623.29</t>
+    <t>6 678.08</t>
   </si>
   <si>
     <t>XS3266589525</t>
   </si>
   <si>
     <t>SNAM SPA 1.75 14/01/2031</t>
   </si>
   <si>
-    <t>28 019.34</t>
+    <t>2 396.74</t>
   </si>
   <si>
     <t>FR001400F2K3</t>
   </si>
   <si>
     <t>SPIE SA 2 17/01/2028</t>
   </si>
   <si>
-    <t>17 458.56</t>
+    <t>1 195.65</t>
   </si>
   <si>
     <t>XS2725834043</t>
   </si>
   <si>
     <t>STILLWATER MINING COMPANY 4.25 28/11/2028</t>
   </si>
   <si>
-    <t>6 042.93</t>
+    <t>13 732.34</t>
   </si>
   <si>
     <t>XS3416917709</t>
   </si>
   <si>
     <t>STMICROELECTRONICS NV 0.625 23/06/2033</t>
   </si>
   <si>
+    <t>4 272.00</t>
+  </si>
+  <si>
     <t>XS3416917022</t>
   </si>
   <si>
     <t>STMICROELECTRONICS NV Z 23/06/2031</t>
   </si>
   <si>
+    <t>FR0014019DN1</t>
+  </si>
+  <si>
+    <t>VEOLIA ENVIRONNEMENT SA 0.75 02/01/2032</t>
+  </si>
+  <si>
+    <t>2 356.25</t>
+  </si>
+  <si>
     <t>FR001400XE50</t>
   </si>
   <si>
     <t>VINCI SA 0.7 18/02/2030</t>
   </si>
   <si>
-    <t>12 182.32</t>
+    <t>15 469.61</t>
   </si>
   <si>
     <t>FR0014016PI1</t>
   </si>
   <si>
     <t>VINCI SA 0.75 04/03/2031</t>
   </si>
   <si>
-    <t>5 478.26</t>
+    <t>7 141.30</t>
   </si>
   <si>
     <t>AT0000A33R11</t>
   </si>
   <si>
     <t>VOESTALPINE AG 2.75 28/04/2028</t>
   </si>
   <si>
-    <t>10 706.97</t>
+    <t>17 093.58</t>
   </si>
   <si>
     <t>DE000A4DFHL5</t>
   </si>
   <si>
     <t>VONOVIA SE 0.875 20/05/2032</t>
   </si>
   <si>
-    <t>2 995.92</t>
+    <t>5 906.25</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -937,244 +943,244 @@
       </c>
       <c r="D1" t="s">
         <v>4</v>
       </c>
       <c r="E1" t="s">
         <v>5</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>5</v>
       </c>
       <c r="H1" t="s">
         <v>4</v>
       </c>
       <c r="Z1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>7</v>
       </c>
       <c r="B2" s="1">
-        <v>805173.7954</v>
+        <v>805280.5844</v>
       </c>
       <c r="C2">
-        <v>102.75</v>
+        <v>99.93</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2">
-        <v>82737689.94</v>
+        <v>80478107.46</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
-        <v>82737689.94</v>
+        <v>80478107.46</v>
       </c>
       <c r="H2" t="s">
         <v>8</v>
       </c>
       <c r="Z2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3" s="1">
         <v>1162695.0</v>
       </c>
       <c r="C3">
-        <v>96.82</v>
+        <v>94.16</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3">
-        <v>112574651.32</v>
+        <v>109485981.57</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
-        <v>112574651.32</v>
+        <v>109485981.57</v>
       </c>
       <c r="H3" t="s">
         <v>8</v>
       </c>
       <c r="Z3" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>12</v>
       </c>
       <c r="B4" s="1">
         <v>1.0</v>
       </c>
       <c r="C4">
-        <v>136.47</v>
+        <v>132.36</v>
       </c>
       <c r="D4" t="s">
         <v>8</v>
       </c>
       <c r="E4">
-        <v>136.47</v>
+        <v>132.36</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
-        <v>136.47</v>
+        <v>132.36</v>
       </c>
       <c r="H4" t="s">
         <v>8</v>
       </c>
       <c r="Z4" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" s="1">
-        <v>3238.9621</v>
+        <v>3752.159</v>
       </c>
       <c r="C5">
-        <v>122.33</v>
+        <v>118.88</v>
       </c>
       <c r="D5" t="s">
         <v>8</v>
       </c>
       <c r="E5">
-        <v>396250.87</v>
+        <v>446089.09</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
-        <v>396250.87</v>
+        <v>446089.09</v>
       </c>
       <c r="H5" t="s">
         <v>8</v>
       </c>
       <c r="Z5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>16</v>
       </c>
       <c r="B6" s="1">
         <v>1.0</v>
       </c>
       <c r="C6">
-        <v>131.33</v>
+        <v>127.79</v>
       </c>
       <c r="D6" t="s">
         <v>8</v>
       </c>
       <c r="E6">
-        <v>131.33</v>
+        <v>127.79</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
-        <v>131.33</v>
+        <v>127.79</v>
       </c>
       <c r="H6" t="s">
         <v>8</v>
       </c>
       <c r="Z6" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
         <v>18</v>
       </c>
       <c r="B7" s="1">
         <v>211.0</v>
       </c>
       <c r="C7">
-        <v>115.18</v>
+        <v>111.66</v>
       </c>
       <c r="D7" t="s">
         <v>8</v>
       </c>
       <c r="E7">
-        <v>24303.93</v>
+        <v>23560.85</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
-        <v>24303.93</v>
+        <v>23560.85</v>
       </c>
       <c r="H7" t="s">
         <v>8</v>
       </c>
       <c r="Z7" t="s">
         <v>17</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z53"/>
+  <dimension ref="A1:Z52"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="N53" sqref="N53"/>
+      <selection activeCell="N52" sqref="N52"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>20</v>
       </c>
       <c r="B1" t="s">
         <v>21</v>
       </c>
       <c r="C1" t="s">
         <v>22</v>
       </c>
       <c r="D1" t="s">
         <v>23</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>24</v>
       </c>
       <c r="G1" t="s">
         <v>25</v>
@@ -1193,2640 +1199,2590 @@
       </c>
       <c r="L1" t="s">
         <v>30</v>
       </c>
       <c r="M1" t="s">
         <v>31</v>
       </c>
       <c r="N1" t="s">
         <v>32</v>
       </c>
       <c r="O1" t="s">
         <v>33</v>
       </c>
       <c r="Z1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>35</v>
       </c>
       <c r="B2" s="1">
         <v>14000.0</v>
       </c>
       <c r="C2" s="1">
-        <v>320.3</v>
+        <v>227.0</v>
       </c>
       <c r="D2" s="1">
         <v>283.1912771429</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
         <v>1.0</v>
       </c>
       <c r="G2" s="1">
         <v>3964677.88</v>
       </c>
       <c r="H2" s="1">
-        <v>519522.12</v>
+        <v>-786677.88</v>
       </c>
       <c r="I2" s="1">
-        <v>13.103766200547</v>
+        <v>-19.842163822903</v>
       </c>
       <c r="J2">
         <v>0.0</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2" s="1">
-        <v>4484200.0</v>
+        <v>3178000.0</v>
       </c>
       <c r="M2" s="1">
-        <v>4484200.0</v>
+        <v>3178000.0</v>
       </c>
       <c r="N2" s="1">
-        <v>2.29</v>
+        <v>1.67</v>
       </c>
       <c r="O2">
         <v>1</v>
       </c>
       <c r="Z2" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>37</v>
       </c>
       <c r="B3" s="1">
         <v>21000.0</v>
       </c>
       <c r="C3" s="1">
-        <v>191.5</v>
+        <v>195.0</v>
       </c>
       <c r="D3" s="1">
         <v>101.4651857143</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
         <v>1.0</v>
       </c>
       <c r="G3" s="1">
         <v>2130768.9</v>
       </c>
       <c r="H3" s="1">
-        <v>1890731.1</v>
+        <v>1964231.1</v>
       </c>
       <c r="I3" s="1">
-        <v>88.734686337876</v>
+        <v>92.184145357106</v>
       </c>
       <c r="J3">
         <v>0.0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3" s="1">
-        <v>4021500.0</v>
+        <v>4095000.0</v>
       </c>
       <c r="M3" s="1">
-        <v>4021500.0</v>
+        <v>4095000.0</v>
       </c>
       <c r="N3" s="1">
-        <v>2.05</v>
+        <v>2.15</v>
       </c>
       <c r="O3">
         <v>1</v>
       </c>
       <c r="Z3" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>39</v>
       </c>
       <c r="B4" s="1">
-        <v>1131.0</v>
+        <v>2614.0</v>
       </c>
       <c r="C4" s="1">
-        <v>4811.69</v>
+        <v>4821.3</v>
       </c>
       <c r="D4" s="1">
-        <v>4809.8933952255</v>
+        <v>4814.155489671</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
         <v>1.0</v>
       </c>
       <c r="G4" s="1">
-        <v>5439989.43</v>
+        <v>12584202.45</v>
       </c>
       <c r="H4" s="1">
-        <v>2031.96</v>
+        <v>18675.75</v>
       </c>
       <c r="I4" s="1">
-        <v>0.037352278458379</v>
+        <v>0.14840630603491</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4" s="1">
-        <v>5442021.39</v>
+        <v>12602878.2</v>
       </c>
       <c r="M4" s="1">
-        <v>5442021.39</v>
+        <v>12602878.2</v>
       </c>
       <c r="N4" s="1">
-        <v>2.78</v>
+        <v>6.62</v>
       </c>
       <c r="O4">
         <v>1</v>
       </c>
       <c r="Z4" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>41</v>
       </c>
       <c r="B5" s="1">
         <v>10000.0</v>
       </c>
       <c r="C5" s="1">
-        <v>154.7</v>
+        <v>126.9</v>
       </c>
       <c r="D5" s="1">
         <v>40.2355</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
         <v>1.0</v>
       </c>
       <c r="G5" s="1">
         <v>402355.0</v>
       </c>
       <c r="H5" s="1">
-        <v>1144645.0</v>
+        <v>866645.0</v>
       </c>
       <c r="I5" s="1">
-        <v>284.48633669272</v>
+        <v>215.39312298841</v>
       </c>
       <c r="J5">
         <v>0.0</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5" s="1">
-        <v>1547000.0</v>
+        <v>1269000.0</v>
       </c>
       <c r="M5" s="1">
-        <v>1547000.0</v>
+        <v>1269000.0</v>
       </c>
       <c r="N5" s="1">
-        <v>0.79</v>
+        <v>0.67</v>
       </c>
       <c r="O5">
         <v>1</v>
       </c>
       <c r="Z5" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>43</v>
       </c>
       <c r="B6" s="1">
         <v>5000.0</v>
       </c>
       <c r="C6" s="1">
-        <v>331.2</v>
+        <v>329.8</v>
       </c>
       <c r="D6" s="1">
         <v>251.537302</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
         <v>1.0</v>
       </c>
       <c r="G6" s="1">
         <v>1257686.51</v>
       </c>
       <c r="H6" s="1">
-        <v>398313.49</v>
+        <v>391313.49</v>
       </c>
       <c r="I6" s="1">
-        <v>31.670331742685</v>
+        <v>31.113754253435</v>
       </c>
       <c r="J6">
         <v>0.0</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6" s="1">
-        <v>1656000.0</v>
+        <v>1649000.0</v>
       </c>
       <c r="M6" s="1">
-        <v>1656000.0</v>
+        <v>1649000.0</v>
       </c>
       <c r="N6" s="1">
-        <v>0.85</v>
+        <v>0.87</v>
       </c>
       <c r="O6">
         <v>1</v>
       </c>
       <c r="Z6" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
         <v>45</v>
       </c>
       <c r="B7" s="1">
         <v>50000.0</v>
       </c>
       <c r="C7" s="1">
-        <v>321.6</v>
+        <v>354.8</v>
       </c>
       <c r="D7" s="1">
         <v>253.272567</v>
       </c>
       <c r="E7" t="s">
         <v>46</v>
       </c>
       <c r="F7">
-        <v>10.99</v>
+        <v>11.05</v>
       </c>
       <c r="G7" s="1">
         <v>1121568.36</v>
       </c>
       <c r="H7" s="1">
-        <v>341313.74</v>
+        <v>484370.17</v>
       </c>
       <c r="I7" s="1">
-        <v>30.431826732345</v>
+        <v>43.186861120084</v>
       </c>
       <c r="J7">
         <v>0.0</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7" s="1">
-        <v>1462882.1</v>
+        <v>1605938.53</v>
       </c>
       <c r="M7" s="1">
-        <v>1462882.1</v>
+        <v>1605938.53</v>
       </c>
       <c r="N7" s="1">
-        <v>0.75</v>
+        <v>0.84</v>
       </c>
       <c r="O7">
         <v>1</v>
       </c>
       <c r="Z7" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" t="s">
         <v>48</v>
       </c>
       <c r="B8" s="1">
-        <v>1433662.25</v>
+        <v>1550665.94</v>
       </c>
       <c r="C8" s="1">
-        <v>0.09098686</v>
+        <v>0.09058889</v>
       </c>
       <c r="D8" s="1">
-        <v>0.0914745095</v>
+        <v>0.0905613927</v>
       </c>
       <c r="E8" t="s">
         <v>46</v>
       </c>
       <c r="F8">
-        <v>10.99</v>
+        <v>11.05</v>
       </c>
       <c r="G8" s="1">
         <v>0.0</v>
       </c>
       <c r="H8" s="1">
-        <v>7642.83</v>
+        <v>-470.85</v>
       </c>
       <c r="I8" s="1">
         <v>0</v>
       </c>
       <c r="J8">
         <v>0.0</v>
       </c>
       <c r="K8">
-        <v>397.89</v>
+        <v>356.61</v>
       </c>
       <c r="L8" s="1">
-        <v>7244.9399999999</v>
+        <v>-827.45999999996</v>
       </c>
       <c r="M8" s="1">
-        <v>7642.8300000001</v>
+        <v>-470.85000000009</v>
       </c>
       <c r="N8" s="1">
         <v>0.0</v>
       </c>
       <c r="O8">
         <v>1</v>
       </c>
       <c r="Z8" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" t="s">
         <v>50</v>
       </c>
       <c r="B9" s="1">
-        <v>27189034.64</v>
+        <v>26976714.92</v>
       </c>
       <c r="C9" s="1">
-        <v>0.87325177</v>
+        <v>0.87691376</v>
       </c>
       <c r="D9" s="1">
-        <v>0.8715533448</v>
+        <v>0.8726661417</v>
       </c>
       <c r="E9" t="s">
         <v>51</v>
       </c>
       <c r="F9">
         <v>1.14</v>
       </c>
       <c r="G9" s="1">
         <v>0.0</v>
       </c>
       <c r="H9" s="1">
-        <v>-392593.53</v>
+        <v>-131306.66</v>
       </c>
       <c r="I9" s="1">
         <v>0</v>
       </c>
       <c r="J9">
         <v>0.0</v>
       </c>
       <c r="K9" t="s">
         <v>52</v>
       </c>
       <c r="L9" s="1">
-        <v>-357745.62</v>
+        <v>-111748.19</v>
       </c>
       <c r="M9" s="1">
-        <v>-392593.53</v>
+        <v>-131306.66</v>
       </c>
       <c r="N9" s="1">
-        <v>-0.2</v>
+        <v>-0.06</v>
       </c>
       <c r="O9">
         <v>1</v>
       </c>
       <c r="Z9" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" t="s">
         <v>54</v>
       </c>
       <c r="B10" s="1">
         <v>60000.0</v>
       </c>
       <c r="C10" s="1">
-        <v>58.78</v>
+        <v>57.472</v>
       </c>
       <c r="D10" s="1">
         <v>53.6332695</v>
       </c>
       <c r="E10" t="s">
         <v>8</v>
       </c>
       <c r="F10">
         <v>1.0</v>
       </c>
       <c r="G10" s="1">
         <v>3217996.17</v>
       </c>
       <c r="H10" s="1">
-        <v>297895.75</v>
+        <v>217643.88</v>
       </c>
       <c r="I10" s="1">
-        <v>9.2571816205735</v>
+        <v>6.7633355822173</v>
       </c>
       <c r="J10">
-        <v>0.38</v>
+        <v>0.44</v>
       </c>
       <c r="K10" t="s">
         <v>55</v>
       </c>
       <c r="L10" s="1">
-        <v>3515891.92</v>
+        <v>3435640.05</v>
       </c>
       <c r="M10" s="1">
-        <v>3526800.0</v>
+        <v>3448320.0</v>
       </c>
       <c r="N10" s="1">
-        <v>1.8</v>
+        <v>1.81</v>
       </c>
       <c r="O10">
         <v>1</v>
       </c>
       <c r="Z10" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" t="s">
         <v>57</v>
       </c>
       <c r="B11" s="1">
         <v>4000000.0</v>
       </c>
       <c r="C11" s="1">
-        <v>108.799</v>
+        <v>112.251</v>
       </c>
       <c r="D11" s="1">
         <v>100.0</v>
       </c>
       <c r="E11" t="s">
         <v>8</v>
       </c>
       <c r="F11">
         <v>1.0</v>
       </c>
       <c r="G11" s="1">
         <v>4000000.0</v>
       </c>
       <c r="H11" s="1">
-        <v>351960.0</v>
+        <v>490040.0</v>
       </c>
       <c r="I11" s="1">
-        <v>8.799</v>
+        <v>12.251</v>
       </c>
       <c r="J11">
-        <v>0.3</v>
+        <v>0.38</v>
       </c>
       <c r="K11" t="s">
         <v>58</v>
       </c>
       <c r="L11" s="1">
-        <v>4351960.0</v>
+        <v>4490040.0</v>
       </c>
       <c r="M11" s="1">
-        <v>4364146.3</v>
+        <v>4505207.12</v>
       </c>
       <c r="N11" s="1">
-        <v>2.23</v>
+        <v>2.37</v>
       </c>
       <c r="O11">
         <v>1</v>
       </c>
       <c r="Z11" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" t="s">
         <v>60</v>
       </c>
       <c r="B12" s="1">
         <v>2300000.0</v>
       </c>
       <c r="C12" s="1">
-        <v>118.607</v>
+        <v>103.107</v>
       </c>
       <c r="D12" s="1">
         <v>100.0</v>
       </c>
       <c r="E12" t="s">
         <v>8</v>
       </c>
       <c r="F12">
         <v>1.0</v>
       </c>
       <c r="G12" s="1">
         <v>2300000.0</v>
       </c>
       <c r="H12" s="1">
-        <v>427961.0</v>
+        <v>71461.0</v>
       </c>
       <c r="I12" s="1">
-        <v>18.607</v>
+        <v>3.107</v>
       </c>
       <c r="J12">
-        <v>0.01</v>
-[...2 lines deleted...]
-        <v>159.72</v>
+        <v>0.24</v>
+      </c>
+      <c r="K12" t="s">
+        <v>61</v>
       </c>
       <c r="L12" s="1">
-        <v>2727961.0</v>
+        <v>2371461.0</v>
       </c>
       <c r="M12" s="1">
-        <v>2728120.72</v>
+        <v>2377051.28</v>
       </c>
       <c r="N12" s="1">
-        <v>1.39</v>
+        <v>1.25</v>
       </c>
       <c r="O12">
         <v>1</v>
       </c>
       <c r="Z12" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B13" s="1">
-        <v>5400000.0</v>
+        <v>3000000.0</v>
       </c>
       <c r="C13" s="1">
-        <v>197.372</v>
+        <v>108.501</v>
       </c>
       <c r="D13" s="1">
-        <v>100.5</v>
+        <v>100.947</v>
       </c>
       <c r="E13" t="s">
         <v>8</v>
       </c>
       <c r="F13">
         <v>1.0</v>
       </c>
       <c r="G13" s="1">
-        <v>5427000.0</v>
+        <v>3028410.0</v>
       </c>
       <c r="H13" s="1">
-        <v>5231088.0</v>
+        <v>226620.0</v>
       </c>
       <c r="I13" s="1">
-        <v>96.390049751244</v>
+        <v>7.483134714256</v>
       </c>
       <c r="J13">
         <v>0.0</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13" s="1">
-        <v>10658088.0</v>
+        <v>3255030.0</v>
       </c>
       <c r="M13" s="1">
-        <v>10658088.0</v>
+        <v>3255030.0</v>
       </c>
       <c r="N13" s="1">
-        <v>5.45</v>
+        <v>1.71</v>
       </c>
       <c r="O13">
         <v>1</v>
       </c>
       <c r="Z13" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" t="s">
+        <v>65</v>
+      </c>
+      <c r="B14" s="1">
+        <v>3600000.0</v>
+      </c>
+      <c r="C14" s="1">
+        <v>113.081</v>
+      </c>
+      <c r="D14" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F14">
+        <v>1.0</v>
+      </c>
+      <c r="G14" s="1">
+        <v>3600000.0</v>
+      </c>
+      <c r="H14" s="1">
+        <v>470916.0</v>
+      </c>
+      <c r="I14" s="1">
+        <v>13.081</v>
+      </c>
+      <c r="J14">
+        <v>0.23</v>
+      </c>
+      <c r="K14" t="s">
+        <v>66</v>
+      </c>
+      <c r="L14" s="1">
+        <v>4070916.0</v>
+      </c>
+      <c r="M14" s="1">
+        <v>4079348.88</v>
+      </c>
+      <c r="N14" s="1">
+        <v>2.14</v>
+      </c>
+      <c r="O14">
+        <v>1</v>
+      </c>
+      <c r="Z14" t="s">
         <v>64</v>
-      </c>
-[...43 lines deleted...]
-        <v>63</v>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="B15" s="1">
-        <v>3600000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="C15" s="1">
-        <v>120.605</v>
+        <v>93.164</v>
       </c>
       <c r="D15" s="1">
         <v>100.0</v>
       </c>
       <c r="E15" t="s">
         <v>8</v>
       </c>
       <c r="F15">
         <v>1.0</v>
       </c>
       <c r="G15" s="1">
-        <v>3600000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="H15" s="1">
-        <v>741780.0</v>
+        <v>-150392.0</v>
       </c>
       <c r="I15" s="1">
-        <v>20.605</v>
+        <v>-6.836</v>
       </c>
       <c r="J15">
-        <v>0.09</v>
+        <v>0.51</v>
       </c>
       <c r="K15" t="s">
+        <v>69</v>
+      </c>
+      <c r="L15" s="1">
+        <v>2049608.0</v>
+      </c>
+      <c r="M15" s="1">
+        <v>2060909.37</v>
+      </c>
+      <c r="N15" s="1">
+        <v>1.08</v>
+      </c>
+      <c r="O15">
+        <v>1</v>
+      </c>
+      <c r="Z15" t="s">
         <v>67</v>
-      </c>
-[...13 lines deleted...]
-        <v>65</v>
       </c>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="B16" s="1">
-        <v>2200000.0</v>
+        <v>3000000.0</v>
       </c>
       <c r="C16" s="1">
-        <v>90.669</v>
+        <v>100.858</v>
       </c>
       <c r="D16" s="1">
-        <v>100.0</v>
+        <v>96.65</v>
       </c>
       <c r="E16" t="s">
         <v>8</v>
       </c>
       <c r="F16">
         <v>1.0</v>
       </c>
       <c r="G16" s="1">
-        <v>2200000.0</v>
+        <v>2899500.0</v>
       </c>
       <c r="H16" s="1">
-        <v>-205282.0</v>
+        <v>126240.0</v>
       </c>
       <c r="I16" s="1">
-        <v>-9.331</v>
+        <v>4.3538541127781</v>
       </c>
       <c r="J16">
-        <v>0.44</v>
+        <v>1.41</v>
       </c>
       <c r="K16" t="s">
+        <v>72</v>
+      </c>
+      <c r="L16" s="1">
+        <v>3025740.0</v>
+      </c>
+      <c r="M16" s="1">
+        <v>3068025.91</v>
+      </c>
+      <c r="N16" s="1">
+        <v>1.61</v>
+      </c>
+      <c r="O16">
+        <v>1</v>
+      </c>
+      <c r="Z16" t="s">
         <v>70</v>
-      </c>
-[...13 lines deleted...]
-        <v>68</v>
       </c>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="B17" s="1">
-        <v>3000000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="C17" s="1">
-        <v>103.211</v>
+        <v>108.906</v>
       </c>
       <c r="D17" s="1">
-        <v>96.65</v>
+        <v>100.0</v>
       </c>
       <c r="E17" t="s">
         <v>8</v>
       </c>
       <c r="F17">
         <v>1.0</v>
       </c>
       <c r="G17" s="1">
-        <v>2899500.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="H17" s="1">
-        <v>196830.0</v>
+        <v>356240.0</v>
       </c>
       <c r="I17" s="1">
-        <v>6.7884117951371</v>
+        <v>8.906</v>
       </c>
       <c r="J17">
-        <v>1.1</v>
-[...1 lines deleted...]
-      <c r="K17" t="s">
+        <v>0.0</v>
+      </c>
+      <c r="K17">
+        <v>0.0</v>
+      </c>
+      <c r="L17" s="1">
+        <v>4356240.0</v>
+      </c>
+      <c r="M17" s="1">
+        <v>4356240.0</v>
+      </c>
+      <c r="N17" s="1">
+        <v>2.29</v>
+      </c>
+      <c r="O17">
+        <v>1</v>
+      </c>
+      <c r="Z17" t="s">
         <v>73</v>
-      </c>
-[...13 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B18" s="1">
-        <v>4000000.0</v>
+        <v>3500000.0</v>
       </c>
       <c r="C18" s="1">
-        <v>112.472</v>
+        <v>94.227</v>
       </c>
       <c r="D18" s="1">
         <v>100.0</v>
       </c>
       <c r="E18" t="s">
         <v>8</v>
       </c>
       <c r="F18">
         <v>1.0</v>
       </c>
       <c r="G18" s="1">
-        <v>4000000.0</v>
+        <v>3500000.0</v>
       </c>
       <c r="H18" s="1">
-        <v>498880.0</v>
+        <v>-202055.0</v>
       </c>
       <c r="I18" s="1">
-        <v>12.472</v>
+        <v>-5.773</v>
       </c>
       <c r="J18">
         <v>0.0</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18" s="1">
-        <v>4498880.0</v>
+        <v>3297945.0</v>
       </c>
       <c r="M18" s="1">
-        <v>4498880.0</v>
+        <v>3297945.0</v>
       </c>
       <c r="N18" s="1">
-        <v>2.3</v>
+        <v>1.73</v>
       </c>
       <c r="O18">
         <v>1</v>
       </c>
       <c r="Z18" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B19" s="1">
-        <v>3500000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="C19" s="1">
-        <v>94.29</v>
+        <v>157.382</v>
       </c>
       <c r="D19" s="1">
         <v>100.0</v>
       </c>
       <c r="E19" t="s">
         <v>8</v>
       </c>
       <c r="F19">
         <v>1.0</v>
       </c>
       <c r="G19" s="1">
-        <v>3500000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="H19" s="1">
-        <v>-199850.0</v>
+        <v>745966.0</v>
       </c>
       <c r="I19" s="1">
-        <v>-5.71</v>
+        <v>57.382</v>
       </c>
       <c r="J19">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.9</v>
+      </c>
+      <c r="K19" t="s">
+        <v>79</v>
       </c>
       <c r="L19" s="1">
-        <v>3300150.0</v>
+        <v>2045966.0</v>
       </c>
       <c r="M19" s="1">
-        <v>3300150.0</v>
+        <v>2070728.33</v>
       </c>
       <c r="N19" s="1">
-        <v>1.69</v>
+        <v>1.09</v>
       </c>
       <c r="O19">
         <v>1</v>
       </c>
       <c r="Z19" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="B20" s="1">
-        <v>1300000.0</v>
+        <v>3200000.0</v>
       </c>
       <c r="C20" s="1">
-        <v>168.334</v>
+        <v>135.29</v>
       </c>
       <c r="D20" s="1">
         <v>100.0</v>
       </c>
       <c r="E20" t="s">
         <v>8</v>
       </c>
       <c r="F20">
         <v>1.0</v>
       </c>
       <c r="G20" s="1">
-        <v>1300000.0</v>
+        <v>3200000.0</v>
       </c>
       <c r="H20" s="1">
-        <v>888342.0</v>
+        <v>1129280.0</v>
       </c>
       <c r="I20" s="1">
-        <v>68.334</v>
+        <v>35.29</v>
       </c>
       <c r="J20">
-        <v>1.7</v>
+        <v>2.56</v>
       </c>
       <c r="K20" t="s">
+        <v>82</v>
+      </c>
+      <c r="L20" s="1">
+        <v>4329280.0</v>
+      </c>
+      <c r="M20" s="1">
+        <v>4411265.75</v>
+      </c>
+      <c r="N20" s="1">
+        <v>2.32</v>
+      </c>
+      <c r="O20">
+        <v>1</v>
+      </c>
+      <c r="Z20" t="s">
         <v>80</v>
-      </c>
-[...13 lines deleted...]
-        <v>78</v>
       </c>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="B21" s="1">
-        <v>3200000.0</v>
+        <v>2500000.0</v>
       </c>
       <c r="C21" s="1">
-        <v>129.661</v>
+        <v>105.647</v>
       </c>
       <c r="D21" s="1">
-        <v>100.0</v>
+        <v>101.94116</v>
       </c>
       <c r="E21" t="s">
         <v>8</v>
       </c>
       <c r="F21">
         <v>1.0</v>
       </c>
       <c r="G21" s="1">
-        <v>3200000.0</v>
+        <v>2548529.0</v>
       </c>
       <c r="H21" s="1">
-        <v>949152.0</v>
+        <v>92646.0</v>
       </c>
       <c r="I21" s="1">
-        <v>29.661</v>
+        <v>3.6352735244527</v>
       </c>
       <c r="J21">
-        <v>2.29</v>
+        <v>0.24</v>
       </c>
       <c r="K21" t="s">
+        <v>85</v>
+      </c>
+      <c r="L21" s="1">
+        <v>2641175.0</v>
+      </c>
+      <c r="M21" s="1">
+        <v>2647236.64</v>
+      </c>
+      <c r="N21" s="1">
+        <v>1.39</v>
+      </c>
+      <c r="O21">
+        <v>1</v>
+      </c>
+      <c r="Z21" t="s">
         <v>83</v>
-      </c>
-[...13 lines deleted...]
-        <v>81</v>
       </c>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="B22" s="1">
-        <v>2500000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="C22" s="1">
-        <v>105.514</v>
+        <v>114.426</v>
       </c>
       <c r="D22" s="1">
-        <v>101.94116</v>
+        <v>107.6</v>
       </c>
       <c r="E22" t="s">
         <v>8</v>
       </c>
       <c r="F22">
         <v>1.0</v>
       </c>
       <c r="G22" s="1">
-        <v>2548529.0</v>
+        <v>5380000.0</v>
       </c>
       <c r="H22" s="1">
-        <v>89321.0</v>
+        <v>341300.0</v>
       </c>
       <c r="I22" s="1">
-        <v>3.5048061057967</v>
+        <v>6.3438661710037</v>
       </c>
       <c r="J22">
-        <v>0.1</v>
+        <v>0.37</v>
       </c>
       <c r="K22" t="s">
+        <v>88</v>
+      </c>
+      <c r="L22" s="1">
+        <v>5721300.0</v>
+      </c>
+      <c r="M22" s="1">
+        <v>5739948.1</v>
+      </c>
+      <c r="N22" s="1">
+        <v>3.01</v>
+      </c>
+      <c r="O22">
+        <v>1</v>
+      </c>
+      <c r="Z22" t="s">
         <v>86</v>
-      </c>
-[...13 lines deleted...]
-        <v>84</v>
       </c>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="B23" s="1">
-        <v>5000000.0</v>
+        <v>3600000.0</v>
       </c>
       <c r="C23" s="1">
-        <v>110.889</v>
+        <v>137.2</v>
       </c>
       <c r="D23" s="1">
-        <v>107.6</v>
+        <v>104.99305556</v>
       </c>
       <c r="E23" t="s">
         <v>8</v>
       </c>
       <c r="F23">
         <v>1.0</v>
       </c>
       <c r="G23" s="1">
-        <v>5380000.0</v>
+        <v>3779750.0</v>
       </c>
       <c r="H23" s="1">
-        <v>164450.0</v>
+        <v>1159450.0</v>
       </c>
       <c r="I23" s="1">
-        <v>3.0566914498141</v>
+        <v>30.675309213572</v>
       </c>
       <c r="J23">
-        <v>0.17</v>
+        <v>1.29</v>
       </c>
       <c r="K23" t="s">
+        <v>91</v>
+      </c>
+      <c r="L23" s="1">
+        <v>4939200.0</v>
+      </c>
+      <c r="M23" s="1">
+        <v>4985626.23</v>
+      </c>
+      <c r="N23" s="1">
+        <v>2.62</v>
+      </c>
+      <c r="O23">
+        <v>1</v>
+      </c>
+      <c r="Z23" t="s">
         <v>89</v>
-      </c>
-[...13 lines deleted...]
-        <v>87</v>
       </c>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="B24" s="1">
-        <v>3600000.0</v>
+        <v>2900000.0</v>
       </c>
       <c r="C24" s="1">
-        <v>124.304</v>
+        <v>100.518</v>
       </c>
       <c r="D24" s="1">
-        <v>104.99305556</v>
+        <v>100.0</v>
       </c>
       <c r="E24" t="s">
         <v>8</v>
       </c>
       <c r="F24">
         <v>1.0</v>
       </c>
       <c r="G24" s="1">
-        <v>3779750.0</v>
+        <v>2900000.0</v>
       </c>
       <c r="H24" s="1">
-        <v>695194.0</v>
+        <v>15022.0</v>
       </c>
       <c r="I24" s="1">
-        <v>18.392592102652</v>
+        <v>0.518</v>
       </c>
       <c r="J24">
-        <v>0.92</v>
+        <v>0.14</v>
       </c>
       <c r="K24" t="s">
+        <v>94</v>
+      </c>
+      <c r="L24" s="1">
+        <v>2915022.0</v>
+      </c>
+      <c r="M24" s="1">
+        <v>2919130.33</v>
+      </c>
+      <c r="N24" s="1">
+        <v>1.53</v>
+      </c>
+      <c r="O24">
+        <v>1</v>
+      </c>
+      <c r="Z24" t="s">
         <v>92</v>
-      </c>
-[...13 lines deleted...]
-        <v>90</v>
       </c>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="B25" s="1">
-        <v>2900000.0</v>
+        <v>2500000.0</v>
       </c>
       <c r="C25" s="1">
-        <v>106.78</v>
+        <v>113.577</v>
       </c>
       <c r="D25" s="1">
-        <v>100.0</v>
+        <v>115.423</v>
       </c>
       <c r="E25" t="s">
         <v>8</v>
       </c>
       <c r="F25">
         <v>1.0</v>
       </c>
       <c r="G25" s="1">
-        <v>2900000.0</v>
+        <v>2885575.0</v>
       </c>
       <c r="H25" s="1">
-        <v>196620.0</v>
+        <v>-46150.0</v>
       </c>
       <c r="I25" s="1">
-        <v>6.78</v>
+        <v>-1.5993346213493</v>
       </c>
       <c r="J25">
-        <v>0.07</v>
+        <v>0.77</v>
       </c>
       <c r="K25" t="s">
+        <v>97</v>
+      </c>
+      <c r="L25" s="1">
+        <v>2839425.0</v>
+      </c>
+      <c r="M25" s="1">
+        <v>2858695.83</v>
+      </c>
+      <c r="N25" s="1">
+        <v>1.5</v>
+      </c>
+      <c r="O25">
+        <v>1</v>
+      </c>
+      <c r="Z25" t="s">
         <v>95</v>
-      </c>
-[...13 lines deleted...]
-        <v>93</v>
       </c>
     </row>
     <row r="26" spans="1:26">
       <c r="A26" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B26" s="1">
-        <v>2500000.0</v>
+        <v>5500000.0</v>
       </c>
       <c r="C26" s="1">
-        <v>120.329</v>
+        <v>123.717</v>
       </c>
       <c r="D26" s="1">
-        <v>115.423</v>
+        <v>109.50370909</v>
       </c>
       <c r="E26" t="s">
         <v>8</v>
       </c>
       <c r="F26">
         <v>1.0</v>
       </c>
       <c r="G26" s="1">
-        <v>2885575.0</v>
+        <v>6022704.0</v>
       </c>
       <c r="H26" s="1">
-        <v>122650.0</v>
+        <v>781731.0</v>
       </c>
       <c r="I26" s="1">
-        <v>4.2504526827409</v>
+        <v>12.979734683956</v>
       </c>
       <c r="J26">
-        <v>0.63</v>
+        <v>0.51</v>
       </c>
       <c r="K26" t="s">
+        <v>100</v>
+      </c>
+      <c r="L26" s="1">
+        <v>6804435.0</v>
+      </c>
+      <c r="M26" s="1">
+        <v>6832236.37</v>
+      </c>
+      <c r="N26" s="1">
+        <v>3.59</v>
+      </c>
+      <c r="O26">
+        <v>1</v>
+      </c>
+      <c r="Z26" t="s">
         <v>98</v>
-      </c>
-[...13 lines deleted...]
-        <v>96</v>
       </c>
     </row>
     <row r="27" spans="1:26">
       <c r="A27" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B27" s="1">
-        <v>5500000.0</v>
+        <v>3400000.0</v>
       </c>
       <c r="C27" s="1">
-        <v>122.286</v>
+        <v>123.383</v>
       </c>
       <c r="D27" s="1">
-        <v>109.50370909</v>
+        <v>100.0</v>
       </c>
       <c r="E27" t="s">
         <v>8</v>
       </c>
       <c r="F27">
         <v>1.0</v>
       </c>
       <c r="G27" s="1">
-        <v>6022704.0</v>
+        <v>3400000.0</v>
       </c>
       <c r="H27" s="1">
-        <v>703026.0</v>
+        <v>795022.0</v>
       </c>
       <c r="I27" s="1">
-        <v>11.672929634264</v>
+        <v>23.383</v>
       </c>
       <c r="J27">
-        <v>0.37</v>
+        <v>0.17</v>
       </c>
       <c r="K27" t="s">
+        <v>103</v>
+      </c>
+      <c r="L27" s="1">
+        <v>4195022.0</v>
+      </c>
+      <c r="M27" s="1">
+        <v>4200735.89</v>
+      </c>
+      <c r="N27" s="1">
+        <v>2.21</v>
+      </c>
+      <c r="O27">
+        <v>1</v>
+      </c>
+      <c r="Z27" t="s">
         <v>101</v>
-      </c>
-[...13 lines deleted...]
-        <v>99</v>
       </c>
     </row>
     <row r="28" spans="1:26">
       <c r="A28" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B28" s="1">
-        <v>3400000.0</v>
+        <v>5800000.0</v>
       </c>
       <c r="C28" s="1">
-        <v>115.33</v>
+        <v>95.838</v>
       </c>
       <c r="D28" s="1">
-        <v>100.0</v>
+        <v>101.90332</v>
       </c>
       <c r="E28" t="s">
         <v>8</v>
       </c>
       <c r="F28">
         <v>1.0</v>
       </c>
       <c r="G28" s="1">
-        <v>3400000.0</v>
+        <v>5910392.56</v>
       </c>
       <c r="H28" s="1">
-        <v>521220.0</v>
+        <v>-351788.56</v>
       </c>
       <c r="I28" s="1">
-        <v>15.33</v>
+        <v>-5.9520337512065</v>
       </c>
       <c r="J28">
-        <v>0.12</v>
+        <v>0.4</v>
       </c>
       <c r="K28" t="s">
+        <v>106</v>
+      </c>
+      <c r="L28" s="1">
+        <v>5558604.0</v>
+      </c>
+      <c r="M28" s="1">
+        <v>5581804.0</v>
+      </c>
+      <c r="N28" s="1">
+        <v>2.93</v>
+      </c>
+      <c r="O28">
+        <v>1</v>
+      </c>
+      <c r="Z28" t="s">
         <v>104</v>
-      </c>
-[...13 lines deleted...]
-        <v>102</v>
       </c>
     </row>
     <row r="29" spans="1:26">
       <c r="A29" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B29" s="1">
-        <v>5800000.0</v>
+        <v>4500000.0</v>
       </c>
       <c r="C29" s="1">
-        <v>96.64</v>
+        <v>111.346</v>
       </c>
       <c r="D29" s="1">
-        <v>101.90332</v>
+        <v>100.0</v>
       </c>
       <c r="E29" t="s">
         <v>8</v>
       </c>
       <c r="F29">
         <v>1.0</v>
       </c>
       <c r="G29" s="1">
-        <v>5910392.56</v>
+        <v>4500000.0</v>
       </c>
       <c r="H29" s="1">
-        <v>-305272.56</v>
+        <v>510570.0</v>
       </c>
       <c r="I29" s="1">
-        <v>-5.1650132694401</v>
+        <v>11.346</v>
       </c>
       <c r="J29">
-        <v>0.31</v>
+        <v>0.14</v>
       </c>
       <c r="K29" t="s">
+        <v>109</v>
+      </c>
+      <c r="L29" s="1">
+        <v>5010570.0</v>
+      </c>
+      <c r="M29" s="1">
+        <v>5017024.92</v>
+      </c>
+      <c r="N29" s="1">
+        <v>2.63</v>
+      </c>
+      <c r="O29">
+        <v>1</v>
+      </c>
+      <c r="Z29" t="s">
         <v>107</v>
-      </c>
-[...13 lines deleted...]
-        <v>105</v>
       </c>
     </row>
     <row r="30" spans="1:26">
       <c r="A30" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B30" s="1">
-        <v>4500000.0</v>
+        <v>2400000.0</v>
       </c>
       <c r="C30" s="1">
-        <v>119.158</v>
+        <v>104.706</v>
       </c>
       <c r="D30" s="1">
-        <v>100.0</v>
+        <v>103.76</v>
       </c>
       <c r="E30" t="s">
         <v>8</v>
       </c>
       <c r="F30">
         <v>1.0</v>
       </c>
       <c r="G30" s="1">
-        <v>4500000.0</v>
+        <v>2490240.0</v>
       </c>
       <c r="H30" s="1">
-        <v>862110.0</v>
+        <v>22704.0</v>
       </c>
       <c r="I30" s="1">
-        <v>19.158</v>
+        <v>0.91171935235158</v>
       </c>
       <c r="J30">
         <v>0.0</v>
       </c>
       <c r="K30">
-        <v>184.43</v>
+        <v>0.0</v>
       </c>
       <c r="L30" s="1">
-        <v>5362110.0</v>
+        <v>2512944.0</v>
       </c>
       <c r="M30" s="1">
-        <v>5362294.43</v>
+        <v>2512944.0</v>
       </c>
       <c r="N30" s="1">
-        <v>2.74</v>
+        <v>1.32</v>
       </c>
       <c r="O30">
         <v>1</v>
       </c>
       <c r="Z30" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
     </row>
     <row r="31" spans="1:26">
       <c r="A31" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B31" s="1">
         <v>2400000.0</v>
       </c>
       <c r="C31" s="1">
-        <v>105.44</v>
+        <v>95.896</v>
       </c>
       <c r="D31" s="1">
-        <v>103.76</v>
+        <v>102.7</v>
       </c>
       <c r="E31" t="s">
         <v>8</v>
       </c>
       <c r="F31">
         <v>1.0</v>
       </c>
       <c r="G31" s="1">
-        <v>2490240.0</v>
+        <v>2464800.0</v>
       </c>
       <c r="H31" s="1">
-        <v>40320.0</v>
+        <v>-163296.0</v>
       </c>
       <c r="I31" s="1">
-        <v>1.6191210485736</v>
+        <v>-6.6251217137293</v>
       </c>
       <c r="J31">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.31</v>
+      </c>
+      <c r="K31" t="s">
+        <v>114</v>
       </c>
       <c r="L31" s="1">
-        <v>2530560.0</v>
+        <v>2301504.0</v>
       </c>
       <c r="M31" s="1">
-        <v>2530560.0</v>
+        <v>2308999.89</v>
       </c>
       <c r="N31" s="1">
-        <v>1.29</v>
+        <v>1.21</v>
       </c>
       <c r="O31">
         <v>1</v>
       </c>
       <c r="Z31" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
     </row>
     <row r="32" spans="1:26">
       <c r="A32" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="B32" s="1">
-        <v>2400000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="C32" s="1">
-        <v>96.069</v>
+        <v>98.431</v>
       </c>
       <c r="D32" s="1">
-        <v>102.7</v>
+        <v>94.3834</v>
       </c>
       <c r="E32" t="s">
         <v>8</v>
       </c>
       <c r="F32">
         <v>1.0</v>
       </c>
       <c r="G32" s="1">
-        <v>2464800.0</v>
+        <v>4719170.0</v>
       </c>
       <c r="H32" s="1">
-        <v>-159144.0</v>
+        <v>202380.0</v>
       </c>
       <c r="I32" s="1">
-        <v>-6.4566699123661</v>
+        <v>4.2884659802465</v>
       </c>
       <c r="J32">
-        <v>0.22</v>
-[...2 lines deleted...]
-        <v>114</v>
+        <v>0.0</v>
+      </c>
+      <c r="K32">
+        <v>0.0</v>
       </c>
       <c r="L32" s="1">
-        <v>2305656.0</v>
+        <v>4921550.0</v>
       </c>
       <c r="M32" s="1">
-        <v>2310916.27</v>
+        <v>4921550.0</v>
       </c>
       <c r="N32" s="1">
-        <v>1.18</v>
+        <v>2.58</v>
       </c>
       <c r="O32">
         <v>1</v>
       </c>
       <c r="Z32" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
     </row>
     <row r="33" spans="1:26">
       <c r="A33" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B33" s="1">
-        <v>5000000.0</v>
+        <v>2400000.0</v>
       </c>
       <c r="C33" s="1">
-        <v>100.062</v>
+        <v>123.626</v>
       </c>
       <c r="D33" s="1">
-        <v>94.3834</v>
+        <v>100.0</v>
       </c>
       <c r="E33" t="s">
         <v>8</v>
       </c>
       <c r="F33">
         <v>1.0</v>
       </c>
       <c r="G33" s="1">
-        <v>4719170.0</v>
+        <v>2400000.0</v>
       </c>
       <c r="H33" s="1">
-        <v>283930.0</v>
+        <v>567024.0</v>
       </c>
       <c r="I33" s="1">
-        <v>6.0165240921603</v>
+        <v>23.626</v>
       </c>
       <c r="J33">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.16</v>
+      </c>
+      <c r="K33" t="s">
+        <v>119</v>
       </c>
       <c r="L33" s="1">
-        <v>5003100.0</v>
+        <v>2967024.0</v>
       </c>
       <c r="M33" s="1">
-        <v>5003100.0</v>
+        <v>2994837.7</v>
       </c>
       <c r="N33" s="1">
-        <v>2.56</v>
+        <v>1.57</v>
       </c>
       <c r="O33">
         <v>1</v>
       </c>
       <c r="Z33" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
     </row>
     <row r="34" spans="1:26">
       <c r="A34" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="B34" s="1">
-        <v>4500000.0</v>
+        <v>8000000.0</v>
       </c>
       <c r="C34" s="1">
-        <v>94.101</v>
+        <v>101.894</v>
       </c>
       <c r="D34" s="1">
-        <v>96.551</v>
+        <v>113.5</v>
       </c>
       <c r="E34" t="s">
-        <v>8</v>
+        <v>51</v>
       </c>
       <c r="F34">
-        <v>1.0</v>
+        <v>1.14</v>
       </c>
       <c r="G34" s="1">
-        <v>4344795.0</v>
+        <v>7759357.37</v>
       </c>
       <c r="H34" s="1">
-        <v>-110250.0</v>
+        <v>-595705.03</v>
       </c>
       <c r="I34" s="1">
-        <v>-2.5375190313927</v>
+        <v>-7.6772469883031</v>
       </c>
       <c r="J34">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.7</v>
+      </c>
+      <c r="K34" t="s">
+        <v>122</v>
       </c>
       <c r="L34" s="1">
-        <v>4234545.0</v>
+        <v>7163652.34</v>
       </c>
       <c r="M34" s="1">
-        <v>4234545.0</v>
+        <v>7219896.3</v>
       </c>
       <c r="N34" s="1">
-        <v>2.16</v>
+        <v>3.79</v>
       </c>
       <c r="O34">
         <v>1</v>
       </c>
       <c r="Z34" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
     </row>
     <row r="35" spans="1:26">
       <c r="A35" t="s">
-        <v>120</v>
+        <v>124</v>
       </c>
       <c r="B35" s="1">
-        <v>2400000.0</v>
+        <v>3000000.0</v>
       </c>
       <c r="C35" s="1">
-        <v>125.454</v>
+        <v>102.174</v>
       </c>
       <c r="D35" s="1">
-        <v>100.0</v>
+        <v>101.35</v>
       </c>
       <c r="E35" t="s">
-        <v>8</v>
+        <v>51</v>
       </c>
       <c r="F35">
-        <v>1.0</v>
+        <v>1.14</v>
       </c>
       <c r="G35" s="1">
-        <v>2400000.0</v>
+        <v>2855465.82</v>
       </c>
       <c r="H35" s="1">
-        <v>610896.0</v>
+        <v>-161714.18</v>
       </c>
       <c r="I35" s="1">
-        <v>25.454</v>
+        <v>-5.6633204595669</v>
       </c>
       <c r="J35">
-        <v>0.74</v>
+        <v>0.84</v>
       </c>
       <c r="K35" t="s">
-        <v>121</v>
+        <v>125</v>
       </c>
       <c r="L35" s="1">
-        <v>3010896.0</v>
+        <v>2693751.64</v>
       </c>
       <c r="M35" s="1">
-        <v>3028649.42</v>
+        <v>2719032.53</v>
       </c>
       <c r="N35" s="1">
-        <v>1.55</v>
+        <v>1.43</v>
       </c>
       <c r="O35">
         <v>1</v>
       </c>
       <c r="Z35" t="s">
-        <v>119</v>
+        <v>123</v>
       </c>
     </row>
     <row r="36" spans="1:26">
       <c r="A36" t="s">
-        <v>123</v>
+        <v>127</v>
       </c>
       <c r="B36" s="1">
-        <v>8000000.0</v>
+        <v>3000000.0</v>
       </c>
       <c r="C36" s="1">
-        <v>97.158</v>
+        <v>94.883</v>
       </c>
       <c r="D36" s="1">
-        <v>113.5</v>
+        <v>99.1777</v>
       </c>
       <c r="E36" t="s">
-        <v>51</v>
+        <v>8</v>
       </c>
       <c r="F36">
-        <v>1.14</v>
+        <v>1.0</v>
       </c>
       <c r="G36" s="1">
-        <v>7759357.37</v>
+        <v>2975331.0</v>
       </c>
       <c r="H36" s="1">
-        <v>-968356.54</v>
+        <v>-128841.0</v>
       </c>
       <c r="I36" s="1">
-        <v>-12.479854887777</v>
+        <v>-4.3303081237012</v>
       </c>
       <c r="J36">
-        <v>0.53</v>
+        <v>0.49</v>
       </c>
       <c r="K36" t="s">
-        <v>124</v>
+        <v>128</v>
       </c>
       <c r="L36" s="1">
-        <v>6791000.83</v>
+        <v>2846490.0</v>
       </c>
       <c r="M36" s="1">
-        <v>6833715.34</v>
+        <v>2861305.07</v>
       </c>
       <c r="N36" s="1">
-        <v>3.49</v>
+        <v>1.5</v>
       </c>
       <c r="O36">
         <v>1</v>
       </c>
       <c r="Z36" t="s">
-        <v>122</v>
+        <v>126</v>
       </c>
     </row>
     <row r="37" spans="1:26">
       <c r="A37" t="s">
-        <v>126</v>
+        <v>130</v>
       </c>
       <c r="B37" s="1">
-        <v>3000000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="C37" s="1">
-        <v>99.299</v>
+        <v>101.872</v>
       </c>
       <c r="D37" s="1">
-        <v>101.35</v>
+        <v>100.0</v>
       </c>
       <c r="E37" t="s">
-        <v>51</v>
+        <v>8</v>
       </c>
       <c r="F37">
-        <v>1.14</v>
+        <v>1.0</v>
       </c>
       <c r="G37" s="1">
-        <v>2855465.82</v>
+        <v>1400000.0</v>
       </c>
       <c r="H37" s="1">
-        <v>-252722.38</v>
+        <v>26208.0</v>
       </c>
       <c r="I37" s="1">
-        <v>-8.8504782032376</v>
+        <v>1.872</v>
       </c>
       <c r="J37">
-        <v>0.63</v>
+        <v>0.21</v>
       </c>
       <c r="K37" t="s">
-        <v>127</v>
+        <v>131</v>
       </c>
       <c r="L37" s="1">
-        <v>2602743.44</v>
+        <v>1426208.0</v>
       </c>
       <c r="M37" s="1">
-        <v>2621773.47</v>
+        <v>1429099.3</v>
       </c>
       <c r="N37" s="1">
-        <v>1.34</v>
+        <v>0.75</v>
       </c>
       <c r="O37">
         <v>1</v>
       </c>
       <c r="Z37" t="s">
-        <v>125</v>
+        <v>129</v>
       </c>
     </row>
     <row r="38" spans="1:26">
       <c r="A38" t="s">
-        <v>129</v>
+        <v>133</v>
       </c>
       <c r="B38" s="1">
-        <v>3000000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="C38" s="1">
-        <v>95.742</v>
+        <v>272.344</v>
       </c>
       <c r="D38" s="1">
-        <v>99.1777</v>
+        <v>100.0</v>
       </c>
       <c r="E38" t="s">
         <v>8</v>
       </c>
       <c r="F38">
         <v>1.0</v>
       </c>
       <c r="G38" s="1">
-        <v>2975331.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="H38" s="1">
-        <v>-103071.0</v>
+        <v>2068128.0</v>
       </c>
       <c r="I38" s="1">
-        <v>-3.4641860014903</v>
+        <v>172.344</v>
       </c>
       <c r="J38">
-        <v>0.33</v>
+        <v>1.09</v>
       </c>
       <c r="K38" t="s">
-        <v>130</v>
+        <v>134</v>
       </c>
       <c r="L38" s="1">
-        <v>2872260.0</v>
+        <v>3268128.0</v>
       </c>
       <c r="M38" s="1">
-        <v>2882184.66</v>
+        <v>3281159.25</v>
       </c>
       <c r="N38" s="1">
-        <v>1.47</v>
+        <v>1.72</v>
       </c>
       <c r="O38">
         <v>1</v>
       </c>
       <c r="Z38" t="s">
-        <v>128</v>
+        <v>132</v>
       </c>
     </row>
     <row r="39" spans="1:26">
       <c r="A39" t="s">
-        <v>132</v>
+        <v>136</v>
       </c>
       <c r="B39" s="1">
-        <v>1400000.0</v>
+        <v>3200000.0</v>
       </c>
       <c r="C39" s="1">
-        <v>104.323</v>
+        <v>141.823</v>
       </c>
       <c r="D39" s="1">
         <v>100.0</v>
       </c>
       <c r="E39" t="s">
         <v>8</v>
       </c>
       <c r="F39">
         <v>1.0</v>
       </c>
       <c r="G39" s="1">
-        <v>1400000.0</v>
+        <v>3200000.0</v>
       </c>
       <c r="H39" s="1">
-        <v>60522.0</v>
+        <v>1338336.0</v>
       </c>
       <c r="I39" s="1">
-        <v>4.323</v>
+        <v>41.823</v>
       </c>
       <c r="J39">
-        <v>0.11</v>
+        <v>0.9</v>
       </c>
       <c r="K39" t="s">
-        <v>133</v>
+        <v>137</v>
       </c>
       <c r="L39" s="1">
-        <v>1460522.0</v>
+        <v>4538336.0</v>
       </c>
       <c r="M39" s="1">
-        <v>1462119.83</v>
+        <v>4567037.37</v>
       </c>
       <c r="N39" s="1">
-        <v>0.75</v>
+        <v>2.4</v>
       </c>
       <c r="O39">
         <v>1</v>
       </c>
       <c r="Z39" t="s">
-        <v>131</v>
+        <v>135</v>
       </c>
     </row>
     <row r="40" spans="1:26">
       <c r="A40" t="s">
-        <v>135</v>
+        <v>139</v>
       </c>
       <c r="B40" s="1">
-        <v>1200000.0</v>
+        <v>3000000.0</v>
       </c>
       <c r="C40" s="1">
-        <v>279.423</v>
+        <v>97.33</v>
       </c>
       <c r="D40" s="1">
         <v>100.0</v>
       </c>
       <c r="E40" t="s">
         <v>8</v>
       </c>
       <c r="F40">
         <v>1.0</v>
       </c>
       <c r="G40" s="1">
-        <v>1200000.0</v>
+        <v>3000000.0</v>
       </c>
       <c r="H40" s="1">
-        <v>2153076.0</v>
+        <v>-80100.0</v>
       </c>
       <c r="I40" s="1">
-        <v>179.423</v>
+        <v>-2.67</v>
       </c>
       <c r="J40">
-        <v>0.82</v>
-[...2 lines deleted...]
-        <v>136</v>
+        <v>0.03</v>
+      </c>
+      <c r="K40">
+        <v>965.75</v>
       </c>
       <c r="L40" s="1">
-        <v>3353076.0</v>
+        <v>2919900.0</v>
       </c>
       <c r="M40" s="1">
-        <v>3362919.75</v>
+        <v>2920865.75</v>
       </c>
       <c r="N40" s="1">
-        <v>1.72</v>
+        <v>1.53</v>
       </c>
       <c r="O40">
         <v>1</v>
       </c>
       <c r="Z40" t="s">
-        <v>134</v>
+        <v>138</v>
       </c>
     </row>
     <row r="41" spans="1:26">
       <c r="A41" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="B41" s="1">
-        <v>3200000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="C41" s="1">
-        <v>151.004</v>
+        <v>109.189</v>
       </c>
       <c r="D41" s="1">
-        <v>100.0</v>
+        <v>100.81</v>
       </c>
       <c r="E41" t="s">
         <v>8</v>
       </c>
       <c r="F41">
         <v>1.0</v>
       </c>
       <c r="G41" s="1">
-        <v>3200000.0</v>
+        <v>4032400.0</v>
       </c>
       <c r="H41" s="1">
-        <v>1632128.0</v>
+        <v>335160.0</v>
       </c>
       <c r="I41" s="1">
-        <v>51.004</v>
+        <v>8.3116754290249</v>
       </c>
       <c r="J41">
-        <v>0.58</v>
+        <v>0.43</v>
       </c>
       <c r="K41" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="L41" s="1">
-        <v>4832128.0</v>
+        <v>4367560.0</v>
       </c>
       <c r="M41" s="1">
-        <v>4850769.1</v>
+        <v>4384815.43</v>
       </c>
       <c r="N41" s="1">
-        <v>2.48</v>
+        <v>2.3</v>
       </c>
       <c r="O41">
         <v>1</v>
       </c>
       <c r="Z41" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
     </row>
     <row r="42" spans="1:26">
       <c r="A42" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="B42" s="1">
-        <v>3000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="C42" s="1">
-        <v>102.949</v>
+        <v>113.687</v>
       </c>
       <c r="D42" s="1">
-        <v>100.0</v>
+        <v>108.06</v>
       </c>
       <c r="E42" t="s">
         <v>8</v>
       </c>
       <c r="F42">
         <v>1.0</v>
       </c>
       <c r="G42" s="1">
-        <v>3000000.0</v>
+        <v>5403000.0</v>
       </c>
       <c r="H42" s="1">
-        <v>88470.0</v>
+        <v>281350.0</v>
       </c>
       <c r="I42" s="1">
-        <v>2.949</v>
+        <v>5.207292245049</v>
       </c>
       <c r="J42">
-        <v>0.01</v>
-[...2 lines deleted...]
-        <v>267.12</v>
+        <v>0.13</v>
+      </c>
+      <c r="K42" t="s">
+        <v>145</v>
       </c>
       <c r="L42" s="1">
-        <v>3088470.0</v>
+        <v>5684350.0</v>
       </c>
       <c r="M42" s="1">
-        <v>3088737.12</v>
+        <v>5691028.08</v>
       </c>
       <c r="N42" s="1">
-        <v>1.58</v>
+        <v>2.99</v>
       </c>
       <c r="O42">
         <v>1</v>
       </c>
       <c r="Z42" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
     </row>
     <row r="43" spans="1:26">
       <c r="A43" t="s">
-        <v>143</v>
+        <v>147</v>
       </c>
       <c r="B43" s="1">
-        <v>4000000.0</v>
+        <v>3600000.0</v>
       </c>
       <c r="C43" s="1">
-        <v>115.301</v>
+        <v>100.727</v>
       </c>
       <c r="D43" s="1">
-        <v>100.81</v>
+        <v>100.0</v>
       </c>
       <c r="E43" t="s">
         <v>8</v>
       </c>
       <c r="F43">
         <v>1.0</v>
       </c>
       <c r="G43" s="1">
-        <v>4032400.0</v>
+        <v>3600000.0</v>
       </c>
       <c r="H43" s="1">
-        <v>579640.0</v>
+        <v>26172.0</v>
       </c>
       <c r="I43" s="1">
-        <v>14.374566015276</v>
+        <v>0.727</v>
       </c>
       <c r="J43">
-        <v>0.32</v>
+        <v>0.07</v>
       </c>
       <c r="K43" t="s">
-        <v>144</v>
+        <v>148</v>
       </c>
       <c r="L43" s="1">
-        <v>4612040.0</v>
+        <v>3626172.0</v>
       </c>
       <c r="M43" s="1">
-        <v>4624675.87</v>
+        <v>3628568.74</v>
       </c>
       <c r="N43" s="1">
-        <v>2.36</v>
+        <v>1.91</v>
       </c>
       <c r="O43">
         <v>1</v>
       </c>
       <c r="Z43" t="s">
-        <v>142</v>
+        <v>146</v>
       </c>
     </row>
     <row r="44" spans="1:26">
       <c r="A44" t="s">
-        <v>146</v>
+        <v>150</v>
       </c>
       <c r="B44" s="1">
-        <v>5000000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="C44" s="1">
-        <v>119.33</v>
+        <v>150.656</v>
       </c>
       <c r="D44" s="1">
-        <v>108.06</v>
+        <v>100.0</v>
       </c>
       <c r="E44" t="s">
         <v>8</v>
       </c>
       <c r="F44">
         <v>1.0</v>
       </c>
       <c r="G44" s="1">
-        <v>5403000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="H44" s="1">
-        <v>563500.0</v>
+        <v>1013120.0</v>
       </c>
       <c r="I44" s="1">
-        <v>10.42939107903</v>
+        <v>50.656</v>
       </c>
       <c r="J44">
-        <v>0.79</v>
+        <v>0.06</v>
       </c>
       <c r="K44" t="s">
-        <v>147</v>
+        <v>151</v>
       </c>
       <c r="L44" s="1">
-        <v>5966500.0</v>
+        <v>3013120.0</v>
       </c>
       <c r="M44" s="1">
-        <v>6006123.29</v>
+        <v>3014315.65</v>
       </c>
       <c r="N44" s="1">
-        <v>3.07</v>
+        <v>1.58</v>
       </c>
       <c r="O44">
         <v>1</v>
       </c>
       <c r="Z44" t="s">
-        <v>145</v>
+        <v>149</v>
       </c>
     </row>
     <row r="45" spans="1:26">
       <c r="A45" t="s">
-        <v>149</v>
+        <v>153</v>
       </c>
       <c r="B45" s="1">
-        <v>3600000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="C45" s="1">
-        <v>103.297</v>
+        <v>166.38</v>
       </c>
       <c r="D45" s="1">
-        <v>100.0</v>
+        <v>99.21818182</v>
       </c>
       <c r="E45" t="s">
-        <v>8</v>
+        <v>51</v>
       </c>
       <c r="F45">
-        <v>1.0</v>
+        <v>1.14</v>
       </c>
       <c r="G45" s="1">
-        <v>3600000.0</v>
+        <v>2040675.31</v>
       </c>
       <c r="H45" s="1">
-        <v>118692.0</v>
+        <v>1176092.42</v>
       </c>
       <c r="I45" s="1">
-        <v>3.297</v>
+        <v>57.632510877</v>
       </c>
       <c r="J45">
-        <v>0.78</v>
+        <v>0.62</v>
       </c>
       <c r="K45" t="s">
-        <v>150</v>
+        <v>154</v>
       </c>
       <c r="L45" s="1">
-        <v>3718692.0</v>
+        <v>3216767.73</v>
       </c>
       <c r="M45" s="1">
-        <v>3746711.34</v>
+        <v>3230500.07</v>
       </c>
       <c r="N45" s="1">
-        <v>1.91</v>
+        <v>1.7</v>
       </c>
       <c r="O45">
         <v>1</v>
       </c>
       <c r="Z45" t="s">
-        <v>148</v>
+        <v>152</v>
       </c>
     </row>
     <row r="46" spans="1:26">
       <c r="A46" t="s">
-        <v>152</v>
+        <v>156</v>
       </c>
       <c r="B46" s="1">
-        <v>2000000.0</v>
+        <v>8000000.0</v>
       </c>
       <c r="C46" s="1">
-        <v>158.108</v>
+        <v>89.97</v>
       </c>
       <c r="D46" s="1">
-        <v>100.0</v>
+        <v>100.8525</v>
       </c>
       <c r="E46" t="s">
-        <v>8</v>
+        <v>51</v>
       </c>
       <c r="F46">
-        <v>1.0</v>
+        <v>1.14</v>
       </c>
       <c r="G46" s="1">
-        <v>2000000.0</v>
+        <v>6959237.85</v>
       </c>
       <c r="H46" s="1">
-        <v>1162160.0</v>
+        <v>-633901.7</v>
       </c>
       <c r="I46" s="1">
-        <v>58.108</v>
+        <v>-9.1087804967034</v>
       </c>
       <c r="J46">
-        <v>0.87</v>
+        <v>0.05</v>
       </c>
       <c r="K46" t="s">
-        <v>153</v>
+        <v>157</v>
       </c>
       <c r="L46" s="1">
-        <v>3162160.0</v>
+        <v>6325336.15</v>
       </c>
       <c r="M46" s="1">
-        <v>3179618.56</v>
+        <v>6329608.15</v>
       </c>
       <c r="N46" s="1">
-        <v>1.62</v>
+        <v>3.32</v>
       </c>
       <c r="O46">
         <v>1</v>
       </c>
       <c r="Z46" t="s">
-        <v>151</v>
+        <v>155</v>
       </c>
     </row>
     <row r="47" spans="1:26">
       <c r="A47" t="s">
-        <v>155</v>
+        <v>159</v>
       </c>
       <c r="B47" s="1">
-        <v>2200000.0</v>
+        <v>8000000.0</v>
       </c>
       <c r="C47" s="1">
-        <v>183.648</v>
+        <v>92.217</v>
       </c>
       <c r="D47" s="1">
-        <v>99.21818182</v>
+        <v>100.961</v>
       </c>
       <c r="E47" t="s">
         <v>51</v>
       </c>
       <c r="F47">
         <v>1.14</v>
       </c>
       <c r="G47" s="1">
-        <v>2040675.31</v>
+        <v>6966727.39</v>
       </c>
       <c r="H47" s="1">
-        <v>1489319.89</v>
+        <v>-483416.03</v>
       </c>
       <c r="I47" s="1">
-        <v>72.981717508015</v>
+        <v>-6.9389255950203</v>
       </c>
       <c r="J47">
-        <v>0.27</v>
-[...2 lines deleted...]
-        <v>156</v>
+        <v>0.0</v>
+      </c>
+      <c r="K47">
+        <v>0.0</v>
       </c>
       <c r="L47" s="1">
-        <v>3529995.2</v>
+        <v>6483311.36</v>
       </c>
       <c r="M47" s="1">
-        <v>3536038.13</v>
+        <v>6483311.36</v>
       </c>
       <c r="N47" s="1">
-        <v>1.81</v>
+        <v>3.4</v>
       </c>
       <c r="O47">
         <v>1</v>
       </c>
       <c r="Z47" t="s">
-        <v>154</v>
+        <v>158</v>
       </c>
     </row>
     <row r="48" spans="1:26">
       <c r="A48" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
       <c r="B48" s="1">
-        <v>8000000.0</v>
+        <v>3900000.0</v>
       </c>
       <c r="C48" s="1">
-        <v>102.804</v>
+        <v>99.453</v>
       </c>
       <c r="D48" s="1">
-        <v>100.8525</v>
+        <v>100.0</v>
       </c>
       <c r="E48" t="s">
-        <v>51</v>
+        <v>8</v>
       </c>
       <c r="F48">
-        <v>1.14</v>
+        <v>1.0</v>
       </c>
       <c r="G48" s="1">
-        <v>6959237.85</v>
+        <v>3900000.0</v>
       </c>
       <c r="H48" s="1">
-        <v>226398.43</v>
+        <v>-21333.0</v>
       </c>
       <c r="I48" s="1">
-        <v>3.253207245963</v>
+        <v>-0.547</v>
       </c>
       <c r="J48">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>121.35</v>
+        <v>0.06</v>
+      </c>
+      <c r="K48" t="s">
+        <v>162</v>
       </c>
       <c r="L48" s="1">
-        <v>7185636.28</v>
+        <v>3878667.0</v>
       </c>
       <c r="M48" s="1">
-        <v>7185757.63</v>
+        <v>3881023.25</v>
       </c>
       <c r="N48" s="1">
-        <v>3.67</v>
+        <v>2.04</v>
       </c>
       <c r="O48">
         <v>1</v>
       </c>
       <c r="Z48" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
     </row>
     <row r="49" spans="1:26">
       <c r="A49" t="s">
-        <v>160</v>
+        <v>164</v>
       </c>
       <c r="B49" s="1">
-        <v>8000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="C49" s="1">
-        <v>103.598</v>
+        <v>104.197</v>
       </c>
       <c r="D49" s="1">
-        <v>100.961</v>
+        <v>100.0</v>
       </c>
       <c r="E49" t="s">
-        <v>51</v>
+        <v>8</v>
       </c>
       <c r="F49">
-        <v>1.14</v>
+        <v>1.0</v>
       </c>
       <c r="G49" s="1">
-        <v>6966727.39</v>
+        <v>5000000.0</v>
       </c>
       <c r="H49" s="1">
-        <v>274406.68</v>
+        <v>209850.0</v>
       </c>
       <c r="I49" s="1">
-        <v>3.9388175342397</v>
+        <v>4.197</v>
       </c>
       <c r="J49">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.31</v>
+      </c>
+      <c r="K49" t="s">
+        <v>165</v>
       </c>
       <c r="L49" s="1">
-        <v>7241134.07</v>
+        <v>5209850.0</v>
       </c>
       <c r="M49" s="1">
-        <v>7241134.07</v>
+        <v>5225319.61</v>
       </c>
       <c r="N49" s="1">
-        <v>3.7</v>
+        <v>2.74</v>
       </c>
       <c r="O49">
         <v>1</v>
       </c>
       <c r="Z49" t="s">
-        <v>159</v>
+        <v>163</v>
       </c>
     </row>
     <row r="50" spans="1:26">
       <c r="A50" t="s">
-        <v>162</v>
+        <v>167</v>
       </c>
       <c r="B50" s="1">
-        <v>5000000.0</v>
+        <v>2400000.0</v>
       </c>
       <c r="C50" s="1">
-        <v>109.688</v>
+        <v>96.079</v>
       </c>
       <c r="D50" s="1">
         <v>100.0</v>
       </c>
       <c r="E50" t="s">
         <v>8</v>
       </c>
       <c r="F50">
         <v>1.0</v>
       </c>
       <c r="G50" s="1">
-        <v>5000000.0</v>
+        <v>2400000.0</v>
       </c>
       <c r="H50" s="1">
-        <v>484400.0</v>
+        <v>-94104.0</v>
       </c>
       <c r="I50" s="1">
-        <v>9.688</v>
+        <v>-3.921</v>
       </c>
       <c r="J50">
-        <v>0.24</v>
+        <v>0.3</v>
       </c>
       <c r="K50" t="s">
-        <v>163</v>
+        <v>168</v>
       </c>
       <c r="L50" s="1">
-        <v>5484400.0</v>
+        <v>2305896.0</v>
       </c>
       <c r="M50" s="1">
-        <v>5496582.32</v>
+        <v>2313037.3</v>
       </c>
       <c r="N50" s="1">
-        <v>2.81</v>
+        <v>1.21</v>
       </c>
       <c r="O50">
         <v>1</v>
       </c>
       <c r="Z50" t="s">
-        <v>161</v>
+        <v>166</v>
       </c>
     </row>
     <row r="51" spans="1:26">
       <c r="A51" t="s">
-        <v>165</v>
+        <v>170</v>
       </c>
       <c r="B51" s="1">
-        <v>2400000.0</v>
+        <v>2500000.0</v>
       </c>
       <c r="C51" s="1">
-        <v>97.695</v>
+        <v>121.024</v>
       </c>
       <c r="D51" s="1">
-        <v>100.0</v>
+        <v>106.8</v>
       </c>
       <c r="E51" t="s">
         <v>8</v>
       </c>
       <c r="F51">
         <v>1.0</v>
       </c>
       <c r="G51" s="1">
-        <v>2400000.0</v>
+        <v>2670000.0</v>
       </c>
       <c r="H51" s="1">
-        <v>-55320.0</v>
+        <v>355600.0</v>
       </c>
       <c r="I51" s="1">
-        <v>-2.305</v>
+        <v>13.318352059925</v>
       </c>
       <c r="J51">
-        <v>0.23</v>
+        <v>0.68</v>
       </c>
       <c r="K51" t="s">
-        <v>166</v>
+        <v>171</v>
       </c>
       <c r="L51" s="1">
-        <v>2344680.0</v>
+        <v>3025600.0</v>
       </c>
       <c r="M51" s="1">
-        <v>2350158.26</v>
+        <v>3042693.58</v>
       </c>
       <c r="N51" s="1">
-        <v>1.2</v>
+        <v>1.6</v>
       </c>
       <c r="O51">
         <v>1</v>
       </c>
       <c r="Z51" t="s">
-        <v>164</v>
+        <v>169</v>
       </c>
     </row>
     <row r="52" spans="1:26">
       <c r="A52" t="s">
-        <v>168</v>
+        <v>173</v>
       </c>
       <c r="B52" s="1">
-        <v>2500000.0</v>
+        <v>3600000.0</v>
       </c>
       <c r="C52" s="1">
-        <v>121.161</v>
+        <v>93.084</v>
       </c>
       <c r="D52" s="1">
-        <v>106.8</v>
+        <v>101.7</v>
       </c>
       <c r="E52" t="s">
         <v>8</v>
       </c>
       <c r="F52">
         <v>1.0</v>
       </c>
       <c r="G52" s="1">
-        <v>2670000.0</v>
+        <v>3661200.0</v>
       </c>
       <c r="H52" s="1">
-        <v>359025.0</v>
+        <v>-310176.0</v>
       </c>
       <c r="I52" s="1">
-        <v>13.446629213483</v>
+        <v>-8.4719764011799</v>
       </c>
       <c r="J52">
-        <v>0.43</v>
+        <v>0.16</v>
       </c>
       <c r="K52" t="s">
-        <v>169</v>
+        <v>174</v>
       </c>
       <c r="L52" s="1">
-        <v>3029025.0</v>
+        <v>3351024.0</v>
       </c>
       <c r="M52" s="1">
-        <v>3039731.97</v>
+        <v>3356930.25</v>
       </c>
       <c r="N52" s="1">
-        <v>1.55</v>
+        <v>1.76</v>
       </c>
       <c r="O52">
         <v>1</v>
       </c>
       <c r="Z52" t="s">
-        <v>167</v>
-[...33 lines deleted...]
-      <c r="K53" t="s">
         <v>172</v>
-      </c>
-[...13 lines deleted...]
-        <v>170</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">