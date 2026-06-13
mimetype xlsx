--- v0 (2026-05-02)
+++ v1 (2026-06-13)
@@ -809,226 +809,226 @@
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N6"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C6" sqref="C6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>10027.4452</v>
+        <v>9007.5402</v>
       </c>
       <c r="D2">
-        <v>5262.87</v>
+        <v>4961.76</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>52773188.82</v>
+        <v>44693312.72</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>52773188.82</v>
+        <v>44693312.72</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>134129.6796</v>
+        <v>133784.5279</v>
       </c>
       <c r="D3">
-        <v>148.32</v>
+        <v>139.84</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>19895387.19</v>
+        <v>18708831.94</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>19895387.19</v>
+        <v>18708831.94</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>5904.415</v>
+        <v>6060.9768</v>
       </c>
       <c r="D4">
-        <v>1619.53</v>
+        <v>1526.06</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>9562420.48</v>
+        <v>9249425.84</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>9562420.48</v>
+        <v>9249425.84</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>715864.0486</v>
+        <v>720976.5687</v>
       </c>
       <c r="D5">
-        <v>154.37</v>
+        <v>145.52</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>110513362.3</v>
+        <v>104923346.15</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>110513362.3</v>
+        <v>104923346.15</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
-        <v>16148.834</v>
+        <v>15843.834</v>
       </c>
       <c r="D6">
-        <v>151.71</v>
+        <v>142.98</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>2450010.36</v>
+        <v>2265486.25</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>2450010.36</v>
+        <v>2265486.25</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -1080,2334 +1080,2334 @@
       </c>
       <c r="M1" t="s">
         <v>28</v>
       </c>
       <c r="N1" t="s">
         <v>29</v>
       </c>
       <c r="O1" t="s">
         <v>30</v>
       </c>
       <c r="P1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>32</v>
       </c>
       <c r="B2" t="s">
         <v>33</v>
       </c>
       <c r="C2" s="1">
         <v>15120.0</v>
       </c>
       <c r="D2" s="1">
-        <v>379.2</v>
+        <v>354.1</v>
       </c>
       <c r="E2" s="1">
         <v>359.8034966931</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
         <v>5440228.87</v>
       </c>
       <c r="I2" s="1">
-        <v>293275.13</v>
+        <v>-86236.87</v>
       </c>
       <c r="J2" s="1">
-        <v>5.3908601459262</v>
+        <v>-1.5851698901043</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>5733504.0</v>
+        <v>5353992.0</v>
       </c>
       <c r="N2" s="1">
-        <v>5733504.0</v>
+        <v>5353992.0</v>
       </c>
       <c r="O2" s="1">
-        <v>2.94</v>
+        <v>2.98</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>34</v>
       </c>
       <c r="B3" t="s">
         <v>35</v>
       </c>
       <c r="C3" s="1">
         <v>204000.0</v>
       </c>
       <c r="D3" s="1">
-        <v>26.9</v>
+        <v>23.3</v>
       </c>
       <c r="E3" s="1">
         <v>28.1958667157</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>5751956.81</v>
       </c>
       <c r="I3" s="1">
-        <v>-264356.81</v>
+        <v>-998756.81</v>
       </c>
       <c r="J3" s="1">
-        <v>-4.5959456708786</v>
+        <v>-17.363774503029</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>5487600.0</v>
+        <v>4753200.0</v>
       </c>
       <c r="N3" s="1">
-        <v>5487600.0</v>
+        <v>4753200.0</v>
       </c>
       <c r="O3" s="1">
-        <v>2.81</v>
+        <v>2.64</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>36</v>
       </c>
       <c r="B4" t="s">
         <v>37</v>
       </c>
       <c r="C4" s="1">
         <v>7700.0</v>
       </c>
       <c r="D4" s="1">
-        <v>1224.8</v>
+        <v>1179.6</v>
       </c>
       <c r="E4" s="1">
         <v>136.1780467532</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>1048570.96</v>
       </c>
       <c r="I4" s="1">
-        <v>8382389.04</v>
+        <v>8034349.04</v>
       </c>
       <c r="J4" s="1">
-        <v>799.41075613996</v>
+        <v>766.21891569456</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>9430960.0</v>
+        <v>9082920.0</v>
       </c>
       <c r="N4" s="1">
-        <v>9430960.0</v>
+        <v>9082920.0</v>
       </c>
       <c r="O4" s="1">
-        <v>4.83</v>
+        <v>5.05</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>38</v>
       </c>
       <c r="B5" t="s">
         <v>39</v>
       </c>
       <c r="C5" s="1">
-        <v>35000.0</v>
+        <v>32000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>140.4</v>
+        <v>143.8</v>
       </c>
       <c r="E5" s="1">
-        <v>78.9366617143</v>
+        <v>78.9366615625</v>
       </c>
       <c r="F5" t="s">
         <v>40</v>
       </c>
       <c r="G5">
-        <v>0.87</v>
+        <v>0.86</v>
       </c>
       <c r="H5" s="1">
-        <v>3176505.34</v>
+        <v>2904233.45</v>
       </c>
       <c r="I5" s="1">
-        <v>2502449.94</v>
+        <v>2418920.0</v>
       </c>
       <c r="J5" s="1">
-        <v>78.7799695624</v>
+        <v>83.289447685412</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>5678955.28</v>
+        <v>5323153.45</v>
       </c>
       <c r="N5" s="1">
-        <v>5678955.28</v>
+        <v>5323153.45</v>
       </c>
       <c r="O5" s="1">
-        <v>2.91</v>
+        <v>2.96</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>41</v>
       </c>
       <c r="B6" t="s">
         <v>42</v>
       </c>
       <c r="C6" s="1">
         <v>400000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>11.048</v>
+        <v>9.536</v>
       </c>
       <c r="E6" s="1">
         <v>7.5210255</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
         <v>3008410.2</v>
       </c>
       <c r="I6" s="1">
-        <v>1410789.8</v>
+        <v>805989.8</v>
       </c>
       <c r="J6" s="1">
-        <v>46.894861611625</v>
+        <v>26.79122016007</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>4419200.0</v>
+        <v>3814400.0</v>
       </c>
       <c r="N6" s="1">
-        <v>4419200.0</v>
+        <v>3814400.0</v>
       </c>
       <c r="O6" s="1">
-        <v>2.26</v>
+        <v>2.12</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>43</v>
       </c>
       <c r="B7" t="s">
         <v>44</v>
       </c>
       <c r="C7" s="1">
-        <v>29000.0</v>
+        <v>26000.0</v>
       </c>
       <c r="D7" s="1">
-        <v>88.0</v>
+        <v>81.3</v>
       </c>
       <c r="E7" s="1">
-        <v>83.6266965517</v>
+        <v>83.6266965385</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>2425174.2</v>
+        <v>2174294.11</v>
       </c>
       <c r="I7" s="1">
-        <v>126825.8</v>
+        <v>-60494.11</v>
       </c>
       <c r="J7" s="1">
-        <v>5.2295542316094</v>
+        <v>-2.7822413592428</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>2552000.0</v>
+        <v>2113800.0</v>
       </c>
       <c r="N7" s="1">
-        <v>2552000.0</v>
+        <v>2113800.0</v>
       </c>
       <c r="O7" s="1">
-        <v>1.31</v>
+        <v>1.18</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>45</v>
       </c>
       <c r="B8" t="s">
         <v>46</v>
       </c>
       <c r="C8" s="1">
         <v>34000.0</v>
       </c>
       <c r="D8" s="1">
-        <v>92.38</v>
+        <v>84.89</v>
       </c>
       <c r="E8" s="1">
         <v>79.2368891176</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
         <v>2694054.23</v>
       </c>
       <c r="I8" s="1">
-        <v>446865.77</v>
+        <v>192205.77</v>
       </c>
       <c r="J8" s="1">
-        <v>16.58711116591</v>
+        <v>7.1344432439283</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>3140920.0</v>
+        <v>2886260.0</v>
       </c>
       <c r="N8" s="1">
-        <v>3140920.0</v>
+        <v>2886260.0</v>
       </c>
       <c r="O8" s="1">
-        <v>1.61</v>
+        <v>1.6</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>47</v>
       </c>
       <c r="B9" t="s">
         <v>48</v>
       </c>
       <c r="C9" s="1">
         <v>72000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>35.56</v>
+        <v>29.59</v>
       </c>
       <c r="E9" s="1">
         <v>32.8527</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
         <v>2365394.4</v>
       </c>
       <c r="I9" s="1">
-        <v>194925.6</v>
+        <v>-234914.4</v>
       </c>
       <c r="J9" s="1">
-        <v>8.2407229847166</v>
+        <v>-9.9312994061371</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>2560320.0</v>
+        <v>2130480.0</v>
       </c>
       <c r="N9" s="1">
-        <v>2560320.0</v>
+        <v>2130480.0</v>
       </c>
       <c r="O9" s="1">
-        <v>1.31</v>
+        <v>1.18</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>49</v>
       </c>
       <c r="B10" t="s">
         <v>50</v>
       </c>
       <c r="C10" s="1">
         <v>82000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>84.42</v>
+        <v>71.8</v>
       </c>
       <c r="E10" s="1">
         <v>40.2604684146</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
         <v>3301358.41</v>
       </c>
       <c r="I10" s="1">
-        <v>3621081.59</v>
+        <v>2586241.59</v>
       </c>
       <c r="J10" s="1">
-        <v>109.68459465145</v>
+        <v>78.338709973632</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>6922440.0</v>
+        <v>5887600.0</v>
       </c>
       <c r="N10" s="1">
-        <v>6922440.0</v>
+        <v>5887600.0</v>
       </c>
       <c r="O10" s="1">
-        <v>3.55</v>
+        <v>3.27</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>51</v>
       </c>
       <c r="B11" t="s">
         <v>52</v>
       </c>
       <c r="C11" s="1">
         <v>37000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>68.96</v>
+        <v>71.92</v>
       </c>
       <c r="E11" s="1">
         <v>59.3327359459</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
         <v>2195311.23</v>
       </c>
       <c r="I11" s="1">
-        <v>356208.77</v>
+        <v>465728.77</v>
       </c>
       <c r="J11" s="1">
-        <v>16.225889301354</v>
+        <v>21.21470357531</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>2551520.0</v>
+        <v>2661040.0</v>
       </c>
       <c r="N11" s="1">
-        <v>2551520.0</v>
+        <v>2661040.0</v>
       </c>
       <c r="O11" s="1">
-        <v>1.31</v>
+        <v>1.48</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>53</v>
       </c>
       <c r="B12" t="s">
         <v>54</v>
       </c>
       <c r="C12" s="1">
         <v>126000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>23.17</v>
+        <v>18.495</v>
       </c>
       <c r="E12" s="1">
         <v>23.5723146032</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
         <v>2970111.64</v>
       </c>
       <c r="I12" s="1">
-        <v>-50691.64</v>
+        <v>-639741.64</v>
       </c>
       <c r="J12" s="1">
-        <v>-1.7067250711155</v>
+        <v>-21.53931291283</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>2919420.0</v>
+        <v>2330370.0</v>
       </c>
       <c r="N12" s="1">
-        <v>2919420.0</v>
+        <v>2330370.0</v>
       </c>
       <c r="O12" s="1">
-        <v>1.5</v>
+        <v>1.3</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>55</v>
       </c>
       <c r="B13" t="s">
         <v>56</v>
       </c>
       <c r="C13" s="1">
         <v>16600.0</v>
       </c>
       <c r="D13" s="1">
-        <v>213.5</v>
+        <v>243.0</v>
       </c>
       <c r="E13" s="1">
         <v>236.6301325301</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
         <v>3928060.2</v>
       </c>
       <c r="I13" s="1">
-        <v>-383960.2</v>
+        <v>105739.8</v>
       </c>
       <c r="J13" s="1">
-        <v>-9.7748043678149</v>
+        <v>2.6919088459999</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>3544100.0</v>
+        <v>4033800.0</v>
       </c>
       <c r="N13" s="1">
-        <v>3544100.0</v>
+        <v>4033800.0</v>
       </c>
       <c r="O13" s="1">
-        <v>1.82</v>
+        <v>2.24</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>57</v>
       </c>
       <c r="B14" t="s">
         <v>58</v>
       </c>
       <c r="C14" s="1">
         <v>176000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>17.83</v>
+        <v>19.9</v>
       </c>
       <c r="E14" s="1">
         <v>12.3161271023</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
         <v>2167638.37</v>
       </c>
       <c r="I14" s="1">
-        <v>970441.63</v>
+        <v>1334761.63</v>
       </c>
       <c r="J14" s="1">
-        <v>44.769535519894</v>
+        <v>61.576767069315</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>3138080.0</v>
+        <v>3502400.0</v>
       </c>
       <c r="N14" s="1">
-        <v>3138080.0</v>
+        <v>3502400.0</v>
       </c>
       <c r="O14" s="1">
-        <v>1.61</v>
+        <v>1.95</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>59</v>
       </c>
       <c r="B15" t="s">
         <v>60</v>
       </c>
       <c r="C15" s="1">
         <v>375000.0</v>
       </c>
       <c r="D15" s="1">
-        <v>9.318</v>
+        <v>9.71</v>
       </c>
       <c r="E15" s="1">
         <v>7.2085022133</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
         <v>2703188.33</v>
       </c>
       <c r="I15" s="1">
-        <v>791061.67</v>
+        <v>938061.67</v>
       </c>
       <c r="J15" s="1">
-        <v>29.264023568791</v>
+        <v>34.702046453419</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>3494250.0</v>
+        <v>3641250.0</v>
       </c>
       <c r="N15" s="1">
-        <v>3494250.0</v>
+        <v>3641250.0</v>
       </c>
       <c r="O15" s="1">
-        <v>1.79</v>
+        <v>2.02</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>61</v>
       </c>
       <c r="B16" t="s">
         <v>62</v>
       </c>
       <c r="C16" s="1">
         <v>25000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>110.3</v>
+        <v>91.45</v>
       </c>
       <c r="E16" s="1">
         <v>100.64035</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
         <v>2516008.75</v>
       </c>
       <c r="I16" s="1">
-        <v>241491.25</v>
+        <v>-229758.75</v>
       </c>
       <c r="J16" s="1">
-        <v>9.598188003122</v>
+        <v>-9.1318740445557</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>2757500.0</v>
+        <v>2286250.0</v>
       </c>
       <c r="N16" s="1">
-        <v>2757500.0</v>
+        <v>2286250.0</v>
       </c>
       <c r="O16" s="1">
-        <v>1.41</v>
+        <v>1.27</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>63</v>
       </c>
       <c r="B17" t="s">
         <v>64</v>
       </c>
       <c r="C17" s="1">
         <v>6300.0</v>
       </c>
       <c r="D17" s="1">
-        <v>256.7</v>
+        <v>204.7</v>
       </c>
       <c r="E17" s="1">
         <v>274.1823015873</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
         <v>1727348.5</v>
       </c>
       <c r="I17" s="1">
-        <v>-110138.5</v>
+        <v>-437738.5</v>
       </c>
       <c r="J17" s="1">
-        <v>-6.3761597616231</v>
+        <v>-25.341643565268</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>1617210.0</v>
+        <v>1289610.0</v>
       </c>
       <c r="N17" s="1">
-        <v>1617210.0</v>
+        <v>1289610.0</v>
       </c>
       <c r="O17" s="1">
-        <v>0.83</v>
+        <v>0.72</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>65</v>
       </c>
       <c r="B18" t="s">
         <v>66</v>
       </c>
       <c r="C18" s="1">
         <v>80600.0</v>
       </c>
       <c r="D18" s="1">
-        <v>34.98</v>
+        <v>34.21</v>
       </c>
       <c r="E18" s="1">
         <v>33.2773218362</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
         <v>2682152.14</v>
       </c>
       <c r="I18" s="1">
-        <v>137235.86</v>
+        <v>75173.86</v>
       </c>
       <c r="J18" s="1">
-        <v>5.1166321982019</v>
+        <v>2.8027440680528</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>2819388.0</v>
+        <v>2757326.0</v>
       </c>
       <c r="N18" s="1">
-        <v>2819388.0</v>
+        <v>2757326.0</v>
       </c>
       <c r="O18" s="1">
-        <v>1.44</v>
+        <v>1.53</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>67</v>
       </c>
       <c r="B19" t="s">
         <v>68</v>
       </c>
       <c r="C19" s="1">
         <v>1280.0</v>
       </c>
       <c r="D19" s="1">
-        <v>2977.0</v>
+        <v>2796.0</v>
       </c>
       <c r="E19" s="1">
         <v>3509.6599140625</v>
       </c>
       <c r="F19" t="s">
         <v>69</v>
       </c>
       <c r="G19">
-        <v>0.92</v>
+        <v>0.9</v>
       </c>
       <c r="H19" s="1">
         <v>4342534.12</v>
       </c>
       <c r="I19" s="1">
-        <v>-208484.76</v>
+        <v>-383377.09</v>
       </c>
       <c r="J19" s="1">
-        <v>-4.8009930201769</v>
+        <v>-8.8284186008883</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>4134049.36</v>
+        <v>3959157.03</v>
       </c>
       <c r="N19" s="1">
-        <v>4134049.36</v>
+        <v>3959157.03</v>
       </c>
       <c r="O19" s="1">
-        <v>2.12</v>
+        <v>2.2</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>70</v>
       </c>
       <c r="B20" t="s">
         <v>71</v>
       </c>
       <c r="C20" s="1">
-        <v>53000.0</v>
+        <v>56000.0</v>
       </c>
       <c r="D20" s="1">
-        <v>70.5</v>
+        <v>71.42</v>
       </c>
       <c r="E20" s="1">
-        <v>83.5922301887</v>
+        <v>83.4062178571</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
-        <v>4430388.2</v>
+        <v>4670748.2</v>
       </c>
       <c r="I20" s="1">
-        <v>-693888.2</v>
+        <v>-671228.2</v>
       </c>
       <c r="J20" s="1">
-        <v>-15.662018059727</v>
+        <v>-14.370892440744</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>3736500.0</v>
+        <v>3999520.0</v>
       </c>
       <c r="N20" s="1">
-        <v>3736500.0</v>
+        <v>3999520.0</v>
       </c>
       <c r="O20" s="1">
-        <v>1.91</v>
+        <v>2.22</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>72</v>
       </c>
       <c r="B21" t="s">
         <v>73</v>
       </c>
       <c r="C21" s="1">
         <v>1140.0</v>
       </c>
       <c r="D21" s="1">
-        <v>2032.0</v>
+        <v>1873.0</v>
       </c>
       <c r="E21" s="1">
         <v>2377.9608070175</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
         <v>2710875.32</v>
       </c>
       <c r="I21" s="1">
-        <v>-394395.32</v>
+        <v>-575655.32</v>
       </c>
       <c r="J21" s="1">
-        <v>-14.548633686333</v>
+        <v>-21.235034889026</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>2316480.0</v>
+        <v>2135220.0</v>
       </c>
       <c r="N21" s="1">
-        <v>2316480.0</v>
+        <v>2135220.0</v>
       </c>
       <c r="O21" s="1">
         <v>1.19</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>74</v>
       </c>
       <c r="B22" t="s">
         <v>75</v>
       </c>
       <c r="C22" s="1">
         <v>141000.0</v>
       </c>
       <c r="D22" s="1">
-        <v>41.88</v>
+        <v>39.835</v>
       </c>
       <c r="E22" s="1">
         <v>25.9981596454</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
         <v>3665740.51</v>
       </c>
       <c r="I22" s="1">
-        <v>2239339.49</v>
+        <v>1950994.49</v>
       </c>
       <c r="J22" s="1">
-        <v>61.088325370854</v>
+        <v>53.222383981566</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>5905080.0</v>
+        <v>5616735.0</v>
       </c>
       <c r="N22" s="1">
-        <v>5905080.0</v>
+        <v>5616735.0</v>
       </c>
       <c r="O22" s="1">
-        <v>3.03</v>
+        <v>3.12</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>76</v>
       </c>
       <c r="B23" t="s">
         <v>77</v>
       </c>
       <c r="C23" s="1">
         <v>705000.0</v>
       </c>
       <c r="D23" s="1">
-        <v>5.979</v>
+        <v>5.144</v>
       </c>
       <c r="E23" s="1">
         <v>5.0783809645</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
         <v>3580258.58</v>
       </c>
       <c r="I23" s="1">
-        <v>634936.42</v>
+        <v>46261.42</v>
       </c>
       <c r="J23" s="1">
-        <v>17.734373253007</v>
+        <v>1.2921251067849</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>4215195.0</v>
+        <v>3626520.0</v>
       </c>
       <c r="N23" s="1">
-        <v>4215195.0</v>
+        <v>3626520.0</v>
       </c>
       <c r="O23" s="1">
-        <v>2.16</v>
+        <v>2.02</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>78</v>
       </c>
       <c r="B24" t="s">
         <v>79</v>
       </c>
       <c r="C24" s="1">
-        <v>39800.0</v>
+        <v>36800.0</v>
       </c>
       <c r="D24" s="1">
-        <v>100.1</v>
+        <v>99.0</v>
       </c>
       <c r="E24" s="1">
-        <v>70.441501005</v>
+        <v>70.441501087</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>2803571.74</v>
+        <v>2592247.24</v>
       </c>
       <c r="I24" s="1">
-        <v>1180408.26</v>
+        <v>1050952.76</v>
       </c>
       <c r="J24" s="1">
-        <v>42.103729437649</v>
+        <v>40.542149829813</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>3983980.0</v>
+        <v>3643200.0</v>
       </c>
       <c r="N24" s="1">
-        <v>3983980.0</v>
+        <v>3643200.0</v>
       </c>
       <c r="O24" s="1">
-        <v>2.04</v>
+        <v>2.03</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>80</v>
       </c>
       <c r="B25" t="s">
         <v>81</v>
       </c>
       <c r="C25" s="1">
         <v>557000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>4.188</v>
+        <v>4.859</v>
       </c>
       <c r="E25" s="1">
         <v>3.954370018</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
         <v>2202584.1</v>
       </c>
       <c r="I25" s="1">
-        <v>130131.9</v>
+        <v>503878.9</v>
       </c>
       <c r="J25" s="1">
-        <v>5.9081467082233</v>
+        <v>22.876715581484</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>2332716.0</v>
+        <v>2706463.0</v>
       </c>
       <c r="N25" s="1">
-        <v>2332716.0</v>
+        <v>2706463.0</v>
       </c>
       <c r="O25" s="1">
-        <v>1.2</v>
+        <v>1.5</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>82</v>
       </c>
       <c r="B26" t="s">
         <v>83</v>
       </c>
       <c r="C26" s="1">
         <v>16000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>159.44</v>
+        <v>170.88</v>
       </c>
       <c r="E26" s="1">
         <v>98.77057625</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
         <v>1580329.22</v>
       </c>
       <c r="I26" s="1">
-        <v>970710.78</v>
+        <v>1153750.78</v>
       </c>
       <c r="J26" s="1">
-        <v>61.424592275779</v>
+        <v>73.006989012074</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>2551040.0</v>
+        <v>2734080.0</v>
       </c>
       <c r="N26" s="1">
-        <v>2551040.0</v>
+        <v>2734080.0</v>
       </c>
       <c r="O26" s="1">
-        <v>1.31</v>
+        <v>1.52</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>84</v>
       </c>
       <c r="B27" t="s">
         <v>85</v>
       </c>
       <c r="C27" s="1">
         <v>6600.0</v>
       </c>
       <c r="D27" s="1">
-        <v>529.6</v>
+        <v>481.0</v>
       </c>
       <c r="E27" s="1">
         <v>553.43275</v>
       </c>
       <c r="F27" t="s">
         <v>69</v>
       </c>
       <c r="G27">
-        <v>0.92</v>
+        <v>0.9</v>
       </c>
       <c r="H27" s="1">
         <v>3914601.98</v>
       </c>
       <c r="I27" s="1">
-        <v>-122510.85</v>
+        <v>-402682.07</v>
       </c>
       <c r="J27" s="1">
-        <v>-3.1295863698511</v>
+        <v>-10.286666998518</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>3792091.13</v>
+        <v>3511919.91</v>
       </c>
       <c r="N27" s="1">
-        <v>3792091.13</v>
+        <v>3511919.91</v>
       </c>
       <c r="O27" s="1">
-        <v>1.94</v>
+        <v>1.95</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>86</v>
       </c>
       <c r="B28" t="s">
         <v>87</v>
       </c>
       <c r="C28" s="1">
         <v>11400.0</v>
       </c>
       <c r="D28" s="1">
-        <v>388.7</v>
+        <v>353.65</v>
       </c>
       <c r="E28" s="1">
         <v>271.6343684211</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
         <v>3096631.8</v>
       </c>
       <c r="I28" s="1">
-        <v>1334548.2</v>
+        <v>934978.2</v>
       </c>
       <c r="J28" s="1">
-        <v>43.09676726823</v>
+        <v>30.193392704938</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>4431180.0</v>
+        <v>4031610.0</v>
       </c>
       <c r="N28" s="1">
-        <v>4431180.0</v>
+        <v>4031610.0</v>
       </c>
       <c r="O28" s="1">
-        <v>2.27</v>
+        <v>2.24</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>88</v>
       </c>
       <c r="B29" t="s">
         <v>89</v>
       </c>
       <c r="C29" s="1">
         <v>5000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>538.3</v>
+        <v>473.7</v>
       </c>
       <c r="E29" s="1">
         <v>631.8973</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
         <v>3159486.5</v>
       </c>
       <c r="I29" s="1">
-        <v>-467986.5</v>
+        <v>-790986.5</v>
       </c>
       <c r="J29" s="1">
-        <v>-14.812106334368</v>
+        <v>-25.035286588501</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>2691500.0</v>
+        <v>2368500.0</v>
       </c>
       <c r="N29" s="1">
-        <v>2691500.0</v>
+        <v>2368500.0</v>
       </c>
       <c r="O29" s="1">
-        <v>1.38</v>
+        <v>1.32</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>90</v>
       </c>
       <c r="B30" t="s">
         <v>91</v>
       </c>
       <c r="C30" s="1">
-        <v>235000.0</v>
+        <v>210000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>16.5</v>
+        <v>15.455</v>
       </c>
       <c r="E30" s="1">
-        <v>8.6945670638</v>
+        <v>8.6945670476</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>2043223.26</v>
+        <v>1825859.08</v>
       </c>
       <c r="I30" s="1">
-        <v>1834276.74</v>
+        <v>1419690.92</v>
       </c>
       <c r="J30" s="1">
-        <v>89.773681413552</v>
+        <v>77.754681922112</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>3877500.0</v>
+        <v>3245550.0</v>
       </c>
       <c r="N30" s="1">
-        <v>3877500.0</v>
+        <v>3245550.0</v>
       </c>
       <c r="O30" s="1">
-        <v>1.99</v>
+        <v>1.8</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>92</v>
       </c>
       <c r="B31" t="s">
         <v>93</v>
       </c>
       <c r="C31" s="1">
         <v>4800.0</v>
       </c>
       <c r="D31" s="1">
-        <v>517.6</v>
+        <v>537.6</v>
       </c>
       <c r="E31" s="1">
         <v>557.338</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
         <v>2675222.4</v>
       </c>
       <c r="I31" s="1">
-        <v>-190742.4</v>
+        <v>-94742.4</v>
       </c>
       <c r="J31" s="1">
-        <v>-7.1299642227876</v>
+        <v>-3.5414775235136</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>2484480.0</v>
+        <v>2580480.0</v>
       </c>
       <c r="N31" s="1">
-        <v>2484480.0</v>
+        <v>2580480.0</v>
       </c>
       <c r="O31" s="1">
-        <v>1.27</v>
+        <v>1.43</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>94</v>
       </c>
       <c r="B32" t="s">
         <v>95</v>
       </c>
       <c r="C32" s="1">
         <v>65000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>373.05</v>
+        <v>247.05</v>
       </c>
       <c r="E32" s="1">
         <v>176.4622627692</v>
       </c>
       <c r="F32" t="s">
         <v>96</v>
       </c>
       <c r="G32">
         <v>7.47</v>
       </c>
       <c r="H32" s="1">
         <v>1539464.19</v>
       </c>
       <c r="I32" s="1">
-        <v>1707228.63</v>
+        <v>609616.06</v>
       </c>
       <c r="J32" s="1">
-        <v>110.89758638686</v>
+        <v>39.599236147221</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>3246692.82</v>
+        <v>2149080.25</v>
       </c>
       <c r="N32" s="1">
-        <v>3246692.82</v>
+        <v>2149080.25</v>
       </c>
       <c r="O32" s="1">
-        <v>1.66</v>
+        <v>1.19</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>97</v>
       </c>
       <c r="B33" t="s">
         <v>98</v>
       </c>
       <c r="C33" s="1">
         <v>58000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>383.2</v>
+        <v>357.4</v>
       </c>
       <c r="E33" s="1">
         <v>358.8201784483</v>
       </c>
       <c r="F33" t="s">
         <v>96</v>
       </c>
       <c r="G33">
         <v>7.47</v>
       </c>
       <c r="H33" s="1">
         <v>2791494.78</v>
       </c>
       <c r="I33" s="1">
-        <v>184377.54</v>
+        <v>-17299.94</v>
       </c>
       <c r="J33" s="1">
-        <v>6.6049752742149</v>
+        <v>-0.61973750135402</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>2975872.32</v>
+        <v>2774194.84</v>
       </c>
       <c r="N33" s="1">
-        <v>2975872.32</v>
+        <v>2774194.84</v>
       </c>
       <c r="O33" s="1">
-        <v>1.52</v>
+        <v>1.54</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>99</v>
       </c>
       <c r="B34" t="s">
         <v>100</v>
       </c>
       <c r="C34" s="1">
         <v>176000.0</v>
       </c>
       <c r="D34" s="1">
-        <v>143.55</v>
+        <v>146.5</v>
       </c>
       <c r="E34" s="1">
         <v>267.8813911932</v>
       </c>
       <c r="F34" t="s">
         <v>96</v>
       </c>
       <c r="G34">
         <v>7.47</v>
       </c>
       <c r="H34" s="1">
         <v>6324685.17</v>
       </c>
       <c r="I34" s="1">
-        <v>-2941882.5</v>
+        <v>-2874004.98</v>
       </c>
       <c r="J34" s="1">
-        <v>-46.514291556429</v>
+        <v>-45.441075765041</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>3382802.67</v>
+        <v>3450680.19</v>
       </c>
       <c r="N34" s="1">
-        <v>3382802.67</v>
+        <v>3450680.19</v>
       </c>
       <c r="O34" s="1">
-        <v>1.73</v>
+        <v>1.92</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>101</v>
       </c>
       <c r="B35" t="s">
         <v>102</v>
       </c>
       <c r="C35" s="1">
         <v>21000.0</v>
       </c>
       <c r="D35" s="1">
-        <v>74.6</v>
+        <v>68.52</v>
       </c>
       <c r="E35" s="1">
         <v>131.0369847619</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
         <v>2751776.68</v>
       </c>
       <c r="I35" s="1">
-        <v>-1185176.68</v>
+        <v>-1312856.68</v>
       </c>
       <c r="J35" s="1">
-        <v>-43.069508096856</v>
+        <v>-47.709419501295</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>1566600.0</v>
+        <v>1438920.0</v>
       </c>
       <c r="N35" s="1">
-        <v>1566600.0</v>
+        <v>1438920.0</v>
       </c>
       <c r="O35" s="1">
         <v>0.8</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>103</v>
       </c>
       <c r="B36" t="s">
         <v>104</v>
       </c>
       <c r="C36" s="1">
-        <v>51000.0</v>
+        <v>37000.0</v>
       </c>
       <c r="D36" s="1">
-        <v>100.7</v>
+        <v>98.42</v>
       </c>
       <c r="E36" s="1">
-        <v>30.2405564706</v>
+        <v>30.2405564865</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>1542268.38</v>
+        <v>1118900.59</v>
       </c>
       <c r="I36" s="1">
-        <v>3593431.62</v>
+        <v>2522639.41</v>
       </c>
       <c r="J36" s="1">
-        <v>232.9965177656</v>
+        <v>225.45697379604</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>5135700.0</v>
+        <v>3641540.0</v>
       </c>
       <c r="N36" s="1">
-        <v>5135700.0</v>
+        <v>3641540.0</v>
       </c>
       <c r="O36" s="1">
-        <v>2.63</v>
+        <v>2.02</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>105</v>
       </c>
       <c r="B37" t="s">
         <v>106</v>
       </c>
       <c r="C37" s="1">
         <v>1500.0</v>
       </c>
       <c r="D37" s="1">
-        <v>677.5</v>
+        <v>663.0</v>
       </c>
       <c r="E37" s="1">
         <v>660.2546533333</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
         <v>990381.98</v>
       </c>
       <c r="I37" s="1">
-        <v>25868.02</v>
+        <v>4118.02</v>
       </c>
       <c r="J37" s="1">
-        <v>2.6119235327767</v>
+        <v>0.41580118410474</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>1016250.0</v>
+        <v>994500.0</v>
       </c>
       <c r="N37" s="1">
-        <v>1016250.0</v>
+        <v>994500.0</v>
       </c>
       <c r="O37" s="1">
-        <v>0.52</v>
+        <v>0.55</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>107</v>
       </c>
       <c r="B38" t="s">
         <v>108</v>
       </c>
       <c r="C38" s="1">
         <v>26000.0</v>
       </c>
       <c r="D38" s="1">
-        <v>31.87</v>
+        <v>28.47</v>
       </c>
       <c r="E38" s="1">
         <v>36.13845</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
         <v>939599.7</v>
       </c>
       <c r="I38" s="1">
-        <v>-110979.7</v>
+        <v>-199379.7</v>
       </c>
       <c r="J38" s="1">
-        <v>-11.811380952974</v>
+        <v>-21.219642790435</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>828620.0</v>
+        <v>740220.0</v>
       </c>
       <c r="N38" s="1">
-        <v>828620.0</v>
+        <v>740220.0</v>
       </c>
       <c r="O38" s="1">
-        <v>0.42</v>
+        <v>0.41</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>109</v>
       </c>
       <c r="B39" t="s">
         <v>110</v>
       </c>
       <c r="C39" s="1">
         <v>15000.0</v>
       </c>
       <c r="D39" s="1">
-        <v>354.5</v>
+        <v>320.7</v>
       </c>
       <c r="E39" s="1">
         <v>275.780918</v>
       </c>
       <c r="F39" t="s">
         <v>69</v>
       </c>
       <c r="G39">
-        <v>0.92</v>
+        <v>0.9</v>
       </c>
       <c r="H39" s="1">
         <v>3962800.52</v>
       </c>
       <c r="I39" s="1">
-        <v>1806117.3</v>
+        <v>1358843.38</v>
       </c>
       <c r="J39" s="1">
-        <v>45.576790728795</v>
+        <v>34.289976826792</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>5768917.82</v>
+        <v>5321643.9</v>
       </c>
       <c r="N39" s="1">
-        <v>5768917.82</v>
+        <v>5321643.9</v>
       </c>
       <c r="O39" s="1">
         <v>2.96</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>111</v>
       </c>
       <c r="B40" t="s">
         <v>112</v>
       </c>
       <c r="C40" s="1">
-        <v>108000.0</v>
+        <v>98000.0</v>
       </c>
       <c r="D40" s="1">
-        <v>353.4</v>
+        <v>356.2</v>
       </c>
       <c r="E40" s="1">
         <v>239.3382</v>
       </c>
       <c r="F40" t="s">
         <v>113</v>
       </c>
       <c r="G40">
-        <v>10.57</v>
+        <v>10.78</v>
       </c>
       <c r="H40" s="1">
-        <v>2284346.74</v>
+        <v>2072833.15</v>
       </c>
       <c r="I40" s="1">
-        <v>1325493.33</v>
+        <v>1165198.48</v>
       </c>
       <c r="J40" s="1">
-        <v>58.025049647235</v>
+        <v>56.21284472414</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>3609840.07</v>
+        <v>3238031.63</v>
       </c>
       <c r="N40" s="1">
-        <v>3609840.07</v>
+        <v>3238031.63</v>
       </c>
       <c r="O40" s="1">
-        <v>1.85</v>
+        <v>1.8</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>114</v>
       </c>
       <c r="B41" t="s">
         <v>115</v>
       </c>
       <c r="C41" s="1">
         <v>29600.0</v>
       </c>
       <c r="D41" s="1">
-        <v>175.1</v>
+        <v>166.44</v>
       </c>
       <c r="E41" s="1">
         <v>107.2867226351</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
         <v>3175686.99</v>
       </c>
       <c r="I41" s="1">
-        <v>2007273.01</v>
+        <v>1750937.01</v>
       </c>
       <c r="J41" s="1">
-        <v>63.207520650516</v>
+        <v>55.135692387618</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>5182960.0</v>
+        <v>4926624.0</v>
       </c>
       <c r="N41" s="1">
-        <v>5182960.0</v>
+        <v>4926624.0</v>
       </c>
       <c r="O41" s="1">
-        <v>2.66</v>
+        <v>2.74</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>116</v>
       </c>
       <c r="B42" t="s">
         <v>117</v>
       </c>
       <c r="C42" s="1">
         <v>19800.0</v>
       </c>
       <c r="D42" s="1">
-        <v>246.6</v>
+        <v>248.0</v>
       </c>
       <c r="E42" s="1">
         <v>99.5747722222</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
         <v>1971580.49</v>
       </c>
       <c r="I42" s="1">
-        <v>2911099.51</v>
+        <v>2938819.51</v>
       </c>
       <c r="J42" s="1">
-        <v>147.65308973006</v>
+        <v>149.05906834166</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>4882680.0</v>
+        <v>4910400.0</v>
       </c>
       <c r="N42" s="1">
-        <v>4882680.0</v>
+        <v>4910400.0</v>
       </c>
       <c r="O42" s="1">
-        <v>2.5</v>
+        <v>2.73</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>118</v>
       </c>
       <c r="B43" t="s">
         <v>119</v>
       </c>
       <c r="C43" s="1">
-        <v>44000.0</v>
+        <v>31000.0</v>
       </c>
       <c r="D43" s="1">
-        <v>94.16</v>
+        <v>89.72</v>
       </c>
       <c r="E43" s="1">
         <v>83.9416</v>
       </c>
       <c r="F43" t="s">
         <v>69</v>
       </c>
       <c r="G43">
-        <v>0.92</v>
+        <v>0.9</v>
       </c>
       <c r="H43" s="1">
-        <v>3932528.11</v>
+        <v>2770644.8</v>
       </c>
       <c r="I43" s="1">
-        <v>562226.43</v>
+        <v>306206.8</v>
       </c>
       <c r="J43" s="1">
-        <v>14.296819101441</v>
+        <v>11.051824470607</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>4494754.54</v>
+        <v>3076851.6</v>
       </c>
       <c r="N43" s="1">
-        <v>4494754.54</v>
+        <v>3076851.6</v>
       </c>
       <c r="O43" s="1">
-        <v>2.3</v>
+        <v>1.71</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>120</v>
       </c>
       <c r="B44" t="s">
         <v>121</v>
       </c>
       <c r="C44" s="1">
         <v>28000.0</v>
       </c>
       <c r="D44" s="1">
-        <v>147.95</v>
+        <v>143.95</v>
       </c>
       <c r="E44" s="1">
         <v>58.4362639286</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
         <v>1636215.39</v>
       </c>
       <c r="I44" s="1">
-        <v>2506384.61</v>
+        <v>2394384.61</v>
       </c>
       <c r="J44" s="1">
-        <v>153.18182589641</v>
+        <v>146.33676132334</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>4142600.0</v>
+        <v>4030600.0</v>
       </c>
       <c r="N44" s="1">
-        <v>4142600.0</v>
+        <v>4030600.0</v>
       </c>
       <c r="O44" s="1">
-        <v>2.12</v>
+        <v>2.24</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>122</v>
       </c>
       <c r="B45" t="s">
         <v>123</v>
       </c>
       <c r="C45" s="1">
         <v>15000.0</v>
       </c>
       <c r="D45" s="1">
-        <v>260.35</v>
+        <v>220.35</v>
       </c>
       <c r="E45" s="1">
         <v>236.43985</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
         <v>3546597.75</v>
       </c>
       <c r="I45" s="1">
-        <v>358652.25</v>
+        <v>-241347.75</v>
       </c>
       <c r="J45" s="1">
-        <v>10.112571971265</v>
+        <v>-6.805049994745</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>3905250.0</v>
+        <v>3305250.0</v>
       </c>
       <c r="N45" s="1">
-        <v>3905250.0</v>
+        <v>3305250.0</v>
       </c>
       <c r="O45" s="1">
-        <v>2.0</v>
+        <v>1.84</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>124</v>
       </c>
       <c r="B46" t="s">
         <v>125</v>
       </c>
       <c r="C46" s="1">
         <v>13900.0</v>
       </c>
       <c r="D46" s="1">
-        <v>150.15</v>
+        <v>134.1</v>
       </c>
       <c r="E46" s="1">
         <v>299.2204892086</v>
       </c>
       <c r="F46" t="s">
         <v>69</v>
       </c>
       <c r="G46">
-        <v>0.92</v>
+        <v>0.9</v>
       </c>
       <c r="H46" s="1">
         <v>4034384.59</v>
       </c>
       <c r="I46" s="1">
-        <v>-1770120.96</v>
+        <v>-1972334.7</v>
       </c>
       <c r="J46" s="1">
-        <v>-43.875860630332</v>
+        <v>-48.888118026447</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>2264263.63</v>
+        <v>2062049.89</v>
       </c>
       <c r="N46" s="1">
-        <v>2264263.63</v>
+        <v>2062049.89</v>
       </c>
       <c r="O46" s="1">
-        <v>1.16</v>
+        <v>1.15</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>126</v>
       </c>
       <c r="B47" t="s">
         <v>127</v>
       </c>
       <c r="C47" s="1">
-        <v>66500.0</v>
+        <v>45000.0</v>
       </c>
       <c r="D47" s="1">
-        <v>30.64</v>
+        <v>30.15</v>
       </c>
       <c r="E47" s="1">
-        <v>49.519597594</v>
+        <v>49.5195975556</v>
       </c>
       <c r="F47" t="s">
         <v>40</v>
       </c>
       <c r="G47">
+        <v>0.86</v>
+      </c>
+      <c r="H47" s="1">
+        <v>2056746.4</v>
+      </c>
+      <c r="I47" s="1">
+        <v>-487251.35</v>
+      </c>
+      <c r="J47" s="1">
+        <v>-23.690395179493</v>
+      </c>
+      <c r="K47">
+        <v>0.0</v>
+      </c>
+      <c r="L47">
+        <v>0.0</v>
+      </c>
+      <c r="M47" s="1">
+        <v>1569495.05</v>
+      </c>
+      <c r="N47" s="1">
+        <v>1569495.05</v>
+      </c>
+      <c r="O47" s="1">
         <v>0.87</v>
-      </c>
-[...22 lines deleted...]
-        <v>1.21</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>128</v>
       </c>
       <c r="B48" t="s">
         <v>129</v>
       </c>
       <c r="C48" s="1">
         <v>30000.0</v>
       </c>
       <c r="D48" s="1">
         <v>0.001</v>
       </c>
       <c r="E48" s="1">
         <v>0.0</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
@@ -3430,384 +3430,384 @@
       </c>
       <c r="M48" s="1">
         <v>30.0</v>
       </c>
       <c r="N48" s="1">
         <v>30.0</v>
       </c>
       <c r="O48" s="1">
         <v>0.0</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>130</v>
       </c>
       <c r="B49" t="s">
         <v>131</v>
       </c>
       <c r="C49" s="1">
         <v>30000.0</v>
       </c>
       <c r="D49" s="1">
-        <v>75.68</v>
+        <v>64.12</v>
       </c>
       <c r="E49" s="1">
         <v>56.558639</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
         <v>1696759.17</v>
       </c>
       <c r="I49" s="1">
-        <v>573640.83</v>
+        <v>226840.83</v>
       </c>
       <c r="J49" s="1">
-        <v>33.808028867173</v>
+        <v>13.369064626891</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>2270400.0</v>
+        <v>1923600.0</v>
       </c>
       <c r="N49" s="1">
-        <v>2270400.0</v>
+        <v>1923600.0</v>
       </c>
       <c r="O49" s="1">
-        <v>1.16</v>
+        <v>1.07</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>132</v>
       </c>
       <c r="B50" t="s">
         <v>133</v>
       </c>
       <c r="C50" s="1">
-        <v>29500.0</v>
+        <v>26000.0</v>
       </c>
       <c r="D50" s="1">
-        <v>69.94</v>
+        <v>73.78</v>
       </c>
       <c r="E50" s="1">
-        <v>78.7765515254</v>
+        <v>78.7765515385</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>2323908.27</v>
+        <v>2048190.34</v>
       </c>
       <c r="I50" s="1">
-        <v>-260678.27</v>
+        <v>-129910.34</v>
       </c>
       <c r="J50" s="1">
-        <v>-11.217235781858</v>
+        <v>-6.3426888342809</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>2063230.0</v>
+        <v>1918280.0</v>
       </c>
       <c r="N50" s="1">
-        <v>2063230.0</v>
+        <v>1918280.0</v>
       </c>
       <c r="O50" s="1">
-        <v>1.06</v>
+        <v>1.07</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>134</v>
       </c>
       <c r="B51" t="s">
         <v>135</v>
       </c>
       <c r="C51" s="1">
         <v>159000.0</v>
       </c>
       <c r="D51" s="1">
-        <v>32.74</v>
+        <v>31.96</v>
       </c>
       <c r="E51" s="1">
         <v>20.5651096855</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
         <v>3269852.44</v>
       </c>
       <c r="I51" s="1">
-        <v>1935807.56</v>
+        <v>1811787.56</v>
       </c>
       <c r="J51" s="1">
-        <v>59.201679449486</v>
+        <v>55.408847746047</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>5205660.0</v>
+        <v>5081640.0</v>
       </c>
       <c r="N51" s="1">
-        <v>5205660.0</v>
+        <v>5081640.0</v>
       </c>
       <c r="O51" s="1">
-        <v>2.67</v>
+        <v>2.83</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>136</v>
       </c>
       <c r="B52" t="s">
         <v>137</v>
       </c>
       <c r="C52" s="1">
         <v>36000.0</v>
       </c>
       <c r="D52" s="1">
-        <v>75.09</v>
+        <v>63.5</v>
       </c>
       <c r="E52" s="1">
         <v>66.1572</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
         <v>2381659.2</v>
       </c>
       <c r="I52" s="1">
-        <v>321580.8</v>
+        <v>-95659.2</v>
       </c>
       <c r="J52" s="1">
-        <v>13.502385227912</v>
+        <v>-4.0164940475111</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>2703240.0</v>
+        <v>2286000.0</v>
       </c>
       <c r="N52" s="1">
-        <v>2703240.0</v>
+        <v>2286000.0</v>
       </c>
       <c r="O52" s="1">
-        <v>1.38</v>
+        <v>1.27</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>138</v>
       </c>
       <c r="B53" t="s">
         <v>139</v>
       </c>
       <c r="C53" s="1">
-        <v>165000.0</v>
+        <v>182000.0</v>
       </c>
       <c r="D53" s="1">
-        <v>194.8</v>
+        <v>159.2</v>
       </c>
       <c r="E53" s="1">
-        <v>161.8541458788</v>
+        <v>161.5128245604</v>
       </c>
       <c r="F53" t="s">
         <v>96</v>
       </c>
       <c r="G53">
         <v>7.47</v>
       </c>
       <c r="H53" s="1">
-        <v>3585512.6</v>
+        <v>3945479.14</v>
       </c>
       <c r="I53" s="1">
-        <v>718105.21</v>
+        <v>-67826.79</v>
       </c>
       <c r="J53" s="1">
-        <v>20.027965039085</v>
+        <v>-1.7191014726794</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>4303617.81</v>
+        <v>3877652.35</v>
       </c>
       <c r="N53" s="1">
-        <v>4303617.81</v>
+        <v>3877652.35</v>
       </c>
       <c r="O53" s="1">
-        <v>2.2</v>
+        <v>2.16</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>140</v>
       </c>
       <c r="B54" t="s">
         <v>141</v>
       </c>
       <c r="C54" s="1">
         <v>64000.0</v>
       </c>
       <c r="D54" s="1">
-        <v>34.34</v>
+        <v>31.84</v>
       </c>
       <c r="E54" s="1">
         <v>9.8637085938</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
         <v>631277.35</v>
       </c>
       <c r="I54" s="1">
-        <v>1566482.65</v>
+        <v>1406482.65</v>
       </c>
       <c r="J54" s="1">
-        <v>248.14491601829</v>
+        <v>222.79947949978</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>2197760.0</v>
+        <v>2037760.0</v>
       </c>
       <c r="N54" s="1">
-        <v>2197760.0</v>
+        <v>2037760.0</v>
       </c>
       <c r="O54" s="1">
         <v>1.13</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>142</v>
       </c>
       <c r="B55" t="s">
         <v>143</v>
       </c>
       <c r="C55" s="1">
         <v>17000.0</v>
       </c>
       <c r="D55" s="1">
-        <v>80.2</v>
+        <v>67.26</v>
       </c>
       <c r="E55" s="1">
         <v>109.3221</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
         <v>1858475.7</v>
       </c>
       <c r="I55" s="1">
-        <v>-495075.7</v>
+        <v>-715055.7</v>
       </c>
       <c r="J55" s="1">
-        <v>-26.638804047855</v>
+        <v>-38.475386038139</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>1363400.0</v>
+        <v>1143420.0</v>
       </c>
       <c r="N55" s="1">
-        <v>1363400.0</v>
+        <v>1143420.0</v>
       </c>
       <c r="O55" s="1">
-        <v>0.7</v>
+        <v>0.64</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>