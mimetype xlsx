--- v1 (2026-06-13)
+++ v2 (2026-07-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="144">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="142">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>I</t>
   </si>
   <si>
     <t>FR0000981441</t>
   </si>
   <si>
@@ -298,174 +298,168 @@
   <si>
     <t>FR0000120321</t>
   </si>
   <si>
     <t>LOREAL SA</t>
   </si>
   <si>
     <t>FR0000121014</t>
   </si>
   <si>
     <t>LVMH</t>
   </si>
   <si>
     <t>FI0009014575</t>
   </si>
   <si>
     <t>METSO CORPORATION</t>
   </si>
   <si>
     <t>DE0008430026</t>
   </si>
   <si>
     <t>MUENCHENER RUECKVERSICHERUNGS-GESE</t>
   </si>
   <si>
-    <t>DK0062498333</t>
-[...2 lines deleted...]
-    <t>NOVO NORDISK CLASS B</t>
+    <t>DK0060336014</t>
+  </si>
+  <si>
+    <t>NOVOZYMES CLASS B</t>
   </si>
   <si>
     <t>DKK</t>
   </si>
   <si>
-    <t>DK0060336014</t>
-[...4 lines deleted...]
-  <si>
     <t>DK0060094928</t>
   </si>
   <si>
     <t>OERSTED</t>
   </si>
   <si>
     <t>FR0000120693</t>
   </si>
   <si>
     <t>PERNOD RICARD SA</t>
   </si>
   <si>
     <t>IT0004176001</t>
   </si>
   <si>
     <t>PRYSMIAN</t>
   </si>
   <si>
     <t>DE0007010803</t>
   </si>
   <si>
     <t>RATIONAL AG</t>
   </si>
   <si>
     <t>FR0000131906</t>
   </si>
   <si>
     <t>RENAULT SA</t>
   </si>
   <si>
-    <t>CH0012032048</t>
-[...2 lines deleted...]
-    <t>ROCHE HOLDING PAR AG</t>
+    <t>CH1499059983</t>
+  </si>
+  <si>
+    <t>ROCHE PS PAR AG</t>
   </si>
   <si>
     <t>SE0000667891</t>
   </si>
   <si>
     <t>SANDVIK</t>
   </si>
   <si>
     <t>SEK</t>
   </si>
   <si>
     <t>DE0007164600</t>
   </si>
   <si>
     <t>SAP</t>
   </si>
   <si>
     <t>FR0000121972</t>
   </si>
   <si>
     <t>SCHNEIDER ELECTRIC</t>
   </si>
   <si>
     <t>CH1256740924</t>
   </si>
   <si>
     <t>SGS SA</t>
   </si>
   <si>
     <t>DE000ENER6Y0</t>
   </si>
   <si>
     <t>SIEMENS ENERGY N AG</t>
   </si>
   <si>
     <t>DE0007236101</t>
   </si>
   <si>
     <t>SIEMENS N AG</t>
   </si>
   <si>
     <t>CH0418792922</t>
   </si>
   <si>
     <t>SIKA AG</t>
   </si>
   <si>
-    <t>IE00028FXN24</t>
-[...4 lines deleted...]
-  <si>
     <t>PTGAU0AP0007</t>
   </si>
   <si>
     <t>SOC CON A GAUDENCI PTE1000</t>
   </si>
   <si>
     <t>FR0000130809</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA</t>
   </si>
   <si>
     <t>DE000SYM9999</t>
   </si>
   <si>
     <t>SYMRISE AG</t>
   </si>
   <si>
     <t>NL0014559478</t>
   </si>
   <si>
     <t>TECHNIP ENERGIES NV</t>
+  </si>
+  <si>
+    <t>BE0003739530</t>
+  </si>
+  <si>
+    <t>UCB SA</t>
   </si>
   <si>
     <t>IT0005239360</t>
   </si>
   <si>
     <t>UNICREDIT</t>
   </si>
   <si>
     <t>DK0061539921</t>
   </si>
   <si>
     <t>VESTAS WIND SYSTEMS</t>
   </si>
   <si>
     <t>FI0009003727</t>
   </si>
   <si>
     <t>WARTSILA</t>
   </si>
   <si>
     <t>NL0000395903</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV</t>
   </si>
@@ -853,212 +847,212 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>9007.5402</v>
+        <v>9008.2725</v>
       </c>
       <c r="D2">
-        <v>4961.76</v>
+        <v>5191.88</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>44693312.72</v>
+        <v>46769950.93</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>44693312.72</v>
+        <v>46769950.93</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>133784.5279</v>
+        <v>133058.5913</v>
       </c>
       <c r="D3">
-        <v>139.84</v>
+        <v>146.32</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>18708831.94</v>
+        <v>19470308.52</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>18708831.94</v>
+        <v>19470308.52</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>6060.9768</v>
+        <v>5989.4196</v>
       </c>
       <c r="D4">
-        <v>1526.06</v>
+        <v>1596.22</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>9249425.84</v>
+        <v>9560472.98</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>9249425.84</v>
+        <v>9560472.98</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>720976.5687</v>
+        <v>699762.7265</v>
       </c>
       <c r="D5">
-        <v>145.52</v>
+        <v>152.26</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>104923346.15</v>
+        <v>106551011.96</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>104923346.15</v>
+        <v>106551011.96</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
-        <v>15843.834</v>
+        <v>15592.941</v>
       </c>
       <c r="D6">
-        <v>142.98</v>
+        <v>149.58</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>2265486.25</v>
+        <v>2332483.71</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>2265486.25</v>
+        <v>2332483.71</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P55"/>
+  <dimension ref="A1:P54"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O55" sqref="O55"/>
+      <selection activeCell="O54" sqref="O54"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>17</v>
       </c>
       <c r="B1" t="s">
         <v>18</v>
       </c>
       <c r="C1" t="s">
         <v>19</v>
       </c>
       <c r="D1" t="s">
         <v>20</v>
       </c>
       <c r="E1" t="s">
         <v>21</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>22</v>
@@ -1080,2736 +1074,2686 @@
       </c>
       <c r="M1" t="s">
         <v>28</v>
       </c>
       <c r="N1" t="s">
         <v>29</v>
       </c>
       <c r="O1" t="s">
         <v>30</v>
       </c>
       <c r="P1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>32</v>
       </c>
       <c r="B2" t="s">
         <v>33</v>
       </c>
       <c r="C2" s="1">
         <v>15120.0</v>
       </c>
       <c r="D2" s="1">
-        <v>354.1</v>
+        <v>377.3</v>
       </c>
       <c r="E2" s="1">
         <v>359.8034966931</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
         <v>5440228.87</v>
       </c>
       <c r="I2" s="1">
-        <v>-86236.87</v>
+        <v>264547.13</v>
       </c>
       <c r="J2" s="1">
-        <v>-1.5851698901043</v>
+        <v>4.8627941272625</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>5353992.0</v>
+        <v>5704776.0</v>
       </c>
       <c r="N2" s="1">
-        <v>5353992.0</v>
+        <v>5704776.0</v>
       </c>
       <c r="O2" s="1">
-        <v>2.98</v>
+        <v>3.09</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>34</v>
       </c>
       <c r="B3" t="s">
         <v>35</v>
       </c>
       <c r="C3" s="1">
         <v>204000.0</v>
       </c>
       <c r="D3" s="1">
-        <v>23.3</v>
+        <v>23.15</v>
       </c>
       <c r="E3" s="1">
         <v>28.1958667157</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>5751956.81</v>
       </c>
       <c r="I3" s="1">
-        <v>-998756.81</v>
+        <v>-1029356.81</v>
       </c>
       <c r="J3" s="1">
-        <v>-17.363774503029</v>
+        <v>-17.895767371035</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>4753200.0</v>
+        <v>4722600.0</v>
       </c>
       <c r="N3" s="1">
-        <v>4753200.0</v>
+        <v>4722600.0</v>
       </c>
       <c r="O3" s="1">
-        <v>2.64</v>
+        <v>2.56</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>36</v>
       </c>
       <c r="B4" t="s">
         <v>37</v>
       </c>
       <c r="C4" s="1">
-        <v>7700.0</v>
+        <v>7450.0</v>
       </c>
       <c r="D4" s="1">
-        <v>1179.6</v>
+        <v>1270.0</v>
       </c>
       <c r="E4" s="1">
-        <v>136.1780467532</v>
+        <v>136.1780469799</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
-        <v>1048570.96</v>
+        <v>1014526.45</v>
       </c>
       <c r="I4" s="1">
-        <v>8034349.04</v>
+        <v>8446973.55</v>
       </c>
       <c r="J4" s="1">
-        <v>766.21891569456</v>
+        <v>832.60259503338</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>9082920.0</v>
+        <v>9461500.0</v>
       </c>
       <c r="N4" s="1">
-        <v>9082920.0</v>
+        <v>9461500.0</v>
       </c>
       <c r="O4" s="1">
-        <v>5.05</v>
+        <v>5.12</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>38</v>
       </c>
       <c r="B5" t="s">
         <v>39</v>
       </c>
       <c r="C5" s="1">
         <v>32000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>143.8</v>
+        <v>152.3</v>
       </c>
       <c r="E5" s="1">
         <v>78.9366615625</v>
       </c>
       <c r="F5" t="s">
         <v>40</v>
       </c>
       <c r="G5">
-        <v>0.86</v>
+        <v>0.87</v>
       </c>
       <c r="H5" s="1">
         <v>2904233.45</v>
       </c>
       <c r="I5" s="1">
-        <v>2418920.0</v>
+        <v>2690210.68</v>
       </c>
       <c r="J5" s="1">
-        <v>83.289447685412</v>
+        <v>92.630662318141</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>5323153.45</v>
+        <v>5594444.13</v>
       </c>
       <c r="N5" s="1">
-        <v>5323153.45</v>
+        <v>5594444.13</v>
       </c>
       <c r="O5" s="1">
-        <v>2.96</v>
+        <v>3.03</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>41</v>
       </c>
       <c r="B6" t="s">
         <v>42</v>
       </c>
       <c r="C6" s="1">
         <v>400000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>9.536</v>
+        <v>10.516</v>
       </c>
       <c r="E6" s="1">
         <v>7.5210255</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
         <v>3008410.2</v>
       </c>
       <c r="I6" s="1">
-        <v>805989.8</v>
+        <v>1197989.8</v>
       </c>
       <c r="J6" s="1">
-        <v>26.79122016007</v>
+        <v>39.821358137929</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>3814400.0</v>
+        <v>4206400.0</v>
       </c>
       <c r="N6" s="1">
-        <v>3814400.0</v>
+        <v>4206400.0</v>
       </c>
       <c r="O6" s="1">
-        <v>2.12</v>
+        <v>2.28</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>43</v>
       </c>
       <c r="B7" t="s">
         <v>44</v>
       </c>
       <c r="C7" s="1">
         <v>26000.0</v>
       </c>
       <c r="D7" s="1">
-        <v>81.3</v>
+        <v>83.84</v>
       </c>
       <c r="E7" s="1">
         <v>83.6266965385</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
         <v>2174294.11</v>
       </c>
       <c r="I7" s="1">
-        <v>-60494.11</v>
+        <v>5545.89</v>
       </c>
       <c r="J7" s="1">
-        <v>-2.7822413592428</v>
+        <v>0.25506622928763</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>2113800.0</v>
+        <v>2179840.0</v>
       </c>
       <c r="N7" s="1">
-        <v>2113800.0</v>
+        <v>2179840.0</v>
       </c>
       <c r="O7" s="1">
         <v>1.18</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>45</v>
       </c>
       <c r="B8" t="s">
         <v>46</v>
       </c>
       <c r="C8" s="1">
         <v>34000.0</v>
       </c>
       <c r="D8" s="1">
-        <v>84.89</v>
+        <v>90.33</v>
       </c>
       <c r="E8" s="1">
         <v>79.2368891176</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
         <v>2694054.23</v>
       </c>
       <c r="I8" s="1">
-        <v>192205.77</v>
+        <v>377165.77</v>
       </c>
       <c r="J8" s="1">
-        <v>7.1344432439283</v>
+        <v>13.999932362163</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>2886260.0</v>
+        <v>3071220.0</v>
       </c>
       <c r="N8" s="1">
-        <v>2886260.0</v>
+        <v>3071220.0</v>
       </c>
       <c r="O8" s="1">
-        <v>1.6</v>
+        <v>1.66</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>47</v>
       </c>
       <c r="B9" t="s">
         <v>48</v>
       </c>
       <c r="C9" s="1">
         <v>72000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>29.59</v>
+        <v>34.56</v>
       </c>
       <c r="E9" s="1">
         <v>32.8527</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
         <v>2365394.4</v>
       </c>
       <c r="I9" s="1">
-        <v>-234914.4</v>
+        <v>122925.6</v>
       </c>
       <c r="J9" s="1">
-        <v>-9.9312994061371</v>
+        <v>5.1968331370024</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>2130480.0</v>
+        <v>2488320.0</v>
       </c>
       <c r="N9" s="1">
-        <v>2130480.0</v>
+        <v>2488320.0</v>
       </c>
       <c r="O9" s="1">
-        <v>1.18</v>
+        <v>1.35</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>49</v>
       </c>
       <c r="B10" t="s">
         <v>50</v>
       </c>
       <c r="C10" s="1">
-        <v>82000.0</v>
+        <v>60000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>71.8</v>
+        <v>76.0</v>
       </c>
       <c r="E10" s="1">
-        <v>40.2604684146</v>
+        <v>40.2604683333</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>3301358.41</v>
+        <v>2415628.1</v>
       </c>
       <c r="I10" s="1">
-        <v>2586241.59</v>
+        <v>2144371.9</v>
       </c>
       <c r="J10" s="1">
-        <v>78.338709973632</v>
+        <v>88.770779740474</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>5887600.0</v>
+        <v>4560000.0</v>
       </c>
       <c r="N10" s="1">
-        <v>5887600.0</v>
+        <v>4560000.0</v>
       </c>
       <c r="O10" s="1">
-        <v>3.27</v>
+        <v>2.47</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>51</v>
       </c>
       <c r="B11" t="s">
         <v>52</v>
       </c>
       <c r="C11" s="1">
-        <v>37000.0</v>
+        <v>41700.0</v>
       </c>
       <c r="D11" s="1">
-        <v>71.92</v>
+        <v>69.18</v>
       </c>
       <c r="E11" s="1">
-        <v>59.3327359459</v>
+        <v>60.3703724221</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>2195311.23</v>
+        <v>2517444.53</v>
       </c>
       <c r="I11" s="1">
-        <v>465728.77</v>
+        <v>367361.47</v>
       </c>
       <c r="J11" s="1">
-        <v>21.21470357531</v>
+        <v>14.59263414237</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>2661040.0</v>
+        <v>2884806.0</v>
       </c>
       <c r="N11" s="1">
-        <v>2661040.0</v>
+        <v>2884806.0</v>
       </c>
       <c r="O11" s="1">
-        <v>1.48</v>
+        <v>1.56</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>53</v>
       </c>
       <c r="B12" t="s">
         <v>54</v>
       </c>
       <c r="C12" s="1">
-        <v>126000.0</v>
+        <v>109000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>18.495</v>
+        <v>16.815</v>
       </c>
       <c r="E12" s="1">
-        <v>23.5723146032</v>
+        <v>23.5723145872</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>2970111.64</v>
+        <v>2569382.29</v>
       </c>
       <c r="I12" s="1">
-        <v>-639741.64</v>
+        <v>-736547.29</v>
       </c>
       <c r="J12" s="1">
-        <v>-21.53931291283</v>
+        <v>-28.666317693036</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>2330370.0</v>
+        <v>1832835.0</v>
       </c>
       <c r="N12" s="1">
-        <v>2330370.0</v>
+        <v>1832835.0</v>
       </c>
       <c r="O12" s="1">
-        <v>1.3</v>
+        <v>0.99</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>55</v>
       </c>
       <c r="B13" t="s">
         <v>56</v>
       </c>
       <c r="C13" s="1">
         <v>16600.0</v>
       </c>
       <c r="D13" s="1">
-        <v>243.0</v>
+        <v>252.5</v>
       </c>
       <c r="E13" s="1">
         <v>236.6301325301</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
         <v>3928060.2</v>
       </c>
       <c r="I13" s="1">
-        <v>105739.8</v>
+        <v>263439.8</v>
       </c>
       <c r="J13" s="1">
-        <v>2.6919088459999</v>
+        <v>6.7066131012962</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>4033800.0</v>
+        <v>4191500.0</v>
       </c>
       <c r="N13" s="1">
-        <v>4033800.0</v>
+        <v>4191500.0</v>
       </c>
       <c r="O13" s="1">
-        <v>2.24</v>
+        <v>2.27</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>57</v>
       </c>
       <c r="B14" t="s">
         <v>58</v>
       </c>
       <c r="C14" s="1">
         <v>176000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>19.9</v>
+        <v>19.59</v>
       </c>
       <c r="E14" s="1">
         <v>12.3161271023</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
         <v>2167638.37</v>
       </c>
       <c r="I14" s="1">
-        <v>1334761.63</v>
+        <v>1280201.63</v>
       </c>
       <c r="J14" s="1">
-        <v>61.576767069315</v>
+        <v>59.059742054668</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>3502400.0</v>
+        <v>3447840.0</v>
       </c>
       <c r="N14" s="1">
-        <v>3502400.0</v>
+        <v>3447840.0</v>
       </c>
       <c r="O14" s="1">
-        <v>1.95</v>
+        <v>1.87</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>59</v>
       </c>
       <c r="B15" t="s">
         <v>60</v>
       </c>
       <c r="C15" s="1">
         <v>375000.0</v>
       </c>
       <c r="D15" s="1">
-        <v>9.71</v>
+        <v>9.866</v>
       </c>
       <c r="E15" s="1">
         <v>7.2085022133</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
         <v>2703188.33</v>
       </c>
       <c r="I15" s="1">
-        <v>938061.67</v>
+        <v>996561.67</v>
       </c>
       <c r="J15" s="1">
-        <v>34.702046453419</v>
+        <v>36.866157601383</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>3641250.0</v>
+        <v>3699750.0</v>
       </c>
       <c r="N15" s="1">
-        <v>3641250.0</v>
+        <v>3699750.0</v>
       </c>
       <c r="O15" s="1">
-        <v>2.02</v>
+        <v>2.0</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>61</v>
       </c>
       <c r="B16" t="s">
         <v>62</v>
       </c>
       <c r="C16" s="1">
-        <v>25000.0</v>
+        <v>29000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>91.45</v>
+        <v>103.8</v>
       </c>
       <c r="E16" s="1">
-        <v>100.64035</v>
+        <v>99.5244396552</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
-        <v>2516008.75</v>
+        <v>2886208.75</v>
       </c>
       <c r="I16" s="1">
-        <v>-229758.75</v>
+        <v>123991.25</v>
       </c>
       <c r="J16" s="1">
-        <v>-9.1318740445557</v>
+        <v>4.2959903714518</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>2286250.0</v>
+        <v>3010200.0</v>
       </c>
       <c r="N16" s="1">
-        <v>2286250.0</v>
+        <v>3010200.0</v>
       </c>
       <c r="O16" s="1">
-        <v>1.27</v>
+        <v>1.63</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>63</v>
       </c>
       <c r="B17" t="s">
         <v>64</v>
       </c>
       <c r="C17" s="1">
         <v>6300.0</v>
       </c>
       <c r="D17" s="1">
-        <v>204.7</v>
+        <v>199.25</v>
       </c>
       <c r="E17" s="1">
         <v>274.1823015873</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
         <v>1727348.5</v>
       </c>
       <c r="I17" s="1">
-        <v>-437738.5</v>
+        <v>-472073.5</v>
       </c>
       <c r="J17" s="1">
-        <v>-25.341643565268</v>
+        <v>-27.329372156227</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>1289610.0</v>
+        <v>1255275.0</v>
       </c>
       <c r="N17" s="1">
-        <v>1289610.0</v>
+        <v>1255275.0</v>
       </c>
       <c r="O17" s="1">
-        <v>0.72</v>
+        <v>0.68</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>65</v>
       </c>
       <c r="B18" t="s">
         <v>66</v>
       </c>
       <c r="C18" s="1">
         <v>80600.0</v>
       </c>
       <c r="D18" s="1">
-        <v>34.21</v>
+        <v>35.9</v>
       </c>
       <c r="E18" s="1">
         <v>33.2773218362</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
         <v>2682152.14</v>
       </c>
       <c r="I18" s="1">
-        <v>75173.86</v>
+        <v>211387.86</v>
       </c>
       <c r="J18" s="1">
-        <v>2.8027440680528</v>
+        <v>7.8812777563021</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>2757326.0</v>
+        <v>2893540.0</v>
       </c>
       <c r="N18" s="1">
-        <v>2757326.0</v>
+        <v>2893540.0</v>
       </c>
       <c r="O18" s="1">
-        <v>1.53</v>
+        <v>1.57</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>67</v>
       </c>
       <c r="B19" t="s">
         <v>68</v>
       </c>
       <c r="C19" s="1">
         <v>1280.0</v>
       </c>
       <c r="D19" s="1">
-        <v>2796.0</v>
+        <v>2808.0</v>
       </c>
       <c r="E19" s="1">
         <v>3509.6599140625</v>
       </c>
       <c r="F19" t="s">
         <v>69</v>
       </c>
       <c r="G19">
-        <v>0.9</v>
+        <v>0.93</v>
       </c>
       <c r="H19" s="1">
         <v>4342534.12</v>
       </c>
       <c r="I19" s="1">
-        <v>-383377.09</v>
+        <v>-459178.28</v>
       </c>
       <c r="J19" s="1">
-        <v>-8.8284186008883</v>
+        <v>-10.573970573661</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>3959157.03</v>
+        <v>3883355.84</v>
       </c>
       <c r="N19" s="1">
-        <v>3959157.03</v>
+        <v>3883355.84</v>
       </c>
       <c r="O19" s="1">
-        <v>2.2</v>
+        <v>2.1</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>70</v>
       </c>
       <c r="B20" t="s">
         <v>71</v>
       </c>
       <c r="C20" s="1">
         <v>56000.0</v>
       </c>
       <c r="D20" s="1">
-        <v>71.42</v>
+        <v>68.34</v>
       </c>
       <c r="E20" s="1">
         <v>83.4062178571</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
         <v>4670748.2</v>
       </c>
       <c r="I20" s="1">
-        <v>-671228.2</v>
+        <v>-843708.2</v>
       </c>
       <c r="J20" s="1">
-        <v>-14.370892440744</v>
+        <v>-18.063662691129</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>3999520.0</v>
+        <v>3827040.0</v>
       </c>
       <c r="N20" s="1">
-        <v>3999520.0</v>
+        <v>3827040.0</v>
       </c>
       <c r="O20" s="1">
-        <v>2.22</v>
+        <v>2.07</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>72</v>
       </c>
       <c r="B21" t="s">
         <v>73</v>
       </c>
       <c r="C21" s="1">
         <v>1140.0</v>
       </c>
       <c r="D21" s="1">
-        <v>1873.0</v>
+        <v>1757.5</v>
       </c>
       <c r="E21" s="1">
         <v>2377.9608070175</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
         <v>2710875.32</v>
       </c>
       <c r="I21" s="1">
-        <v>-575655.32</v>
+        <v>-707325.32</v>
       </c>
       <c r="J21" s="1">
-        <v>-21.235034889026</v>
+        <v>-26.092137649473</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>2135220.0</v>
+        <v>2003550.0</v>
       </c>
       <c r="N21" s="1">
-        <v>2135220.0</v>
+        <v>2003550.0</v>
       </c>
       <c r="O21" s="1">
-        <v>1.19</v>
+        <v>1.08</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>74</v>
       </c>
       <c r="B22" t="s">
         <v>75</v>
       </c>
       <c r="C22" s="1">
-        <v>141000.0</v>
+        <v>117000.0</v>
       </c>
       <c r="D22" s="1">
-        <v>39.835</v>
+        <v>42.825</v>
       </c>
       <c r="E22" s="1">
-        <v>25.9981596454</v>
+        <v>25.9981596581</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
-        <v>3665740.51</v>
+        <v>3041784.68</v>
       </c>
       <c r="I22" s="1">
-        <v>1950994.49</v>
+        <v>1968740.32</v>
       </c>
       <c r="J22" s="1">
-        <v>53.222383981566</v>
+        <v>64.723197961534</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>5616735.0</v>
+        <v>5010525.0</v>
       </c>
       <c r="N22" s="1">
-        <v>5616735.0</v>
+        <v>5010525.0</v>
       </c>
       <c r="O22" s="1">
-        <v>3.12</v>
+        <v>2.71</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>76</v>
       </c>
       <c r="B23" t="s">
         <v>77</v>
       </c>
       <c r="C23" s="1">
         <v>705000.0</v>
       </c>
       <c r="D23" s="1">
-        <v>5.144</v>
+        <v>5.657</v>
       </c>
       <c r="E23" s="1">
         <v>5.0783809645</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
         <v>3580258.58</v>
       </c>
       <c r="I23" s="1">
-        <v>46261.42</v>
+        <v>407926.42</v>
       </c>
       <c r="J23" s="1">
-        <v>1.2921251067849</v>
+        <v>11.39376977626</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>3626520.0</v>
+        <v>3988185.0</v>
       </c>
       <c r="N23" s="1">
-        <v>3626520.0</v>
+        <v>3988185.0</v>
       </c>
       <c r="O23" s="1">
-        <v>2.02</v>
+        <v>2.16</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>78</v>
       </c>
       <c r="B24" t="s">
         <v>79</v>
       </c>
       <c r="C24" s="1">
-        <v>36800.0</v>
+        <v>34000.0</v>
       </c>
       <c r="D24" s="1">
-        <v>99.0</v>
+        <v>106.2</v>
       </c>
       <c r="E24" s="1">
-        <v>70.441501087</v>
+        <v>70.4415011765</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>2592247.24</v>
+        <v>2395011.04</v>
       </c>
       <c r="I24" s="1">
-        <v>1050952.76</v>
+        <v>1215788.96</v>
       </c>
       <c r="J24" s="1">
-        <v>40.542149829813</v>
+        <v>50.76339689858</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>3643200.0</v>
+        <v>3610800.0</v>
       </c>
       <c r="N24" s="1">
-        <v>3643200.0</v>
+        <v>3610800.0</v>
       </c>
       <c r="O24" s="1">
-        <v>2.03</v>
+        <v>1.96</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>80</v>
       </c>
       <c r="B25" t="s">
         <v>81</v>
       </c>
       <c r="C25" s="1">
         <v>557000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>4.859</v>
+        <v>4.824</v>
       </c>
       <c r="E25" s="1">
         <v>3.954370018</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
         <v>2202584.1</v>
       </c>
       <c r="I25" s="1">
-        <v>503878.9</v>
+        <v>484383.9</v>
       </c>
       <c r="J25" s="1">
-        <v>22.876715581484</v>
+        <v>21.991618844429</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>2706463.0</v>
+        <v>2686968.0</v>
       </c>
       <c r="N25" s="1">
-        <v>2706463.0</v>
+        <v>2686968.0</v>
       </c>
       <c r="O25" s="1">
-        <v>1.5</v>
+        <v>1.45</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>82</v>
       </c>
       <c r="B26" t="s">
         <v>83</v>
       </c>
       <c r="C26" s="1">
         <v>16000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>170.88</v>
+        <v>188.54</v>
       </c>
       <c r="E26" s="1">
         <v>98.77057625</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
         <v>1580329.22</v>
       </c>
       <c r="I26" s="1">
-        <v>1153750.78</v>
+        <v>1436310.78</v>
       </c>
       <c r="J26" s="1">
-        <v>73.006989012074</v>
+        <v>90.886807750097</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>2734080.0</v>
+        <v>3016640.0</v>
       </c>
       <c r="N26" s="1">
-        <v>2734080.0</v>
+        <v>3016640.0</v>
       </c>
       <c r="O26" s="1">
-        <v>1.52</v>
+        <v>1.63</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>84</v>
       </c>
       <c r="B27" t="s">
         <v>85</v>
       </c>
       <c r="C27" s="1">
         <v>6600.0</v>
       </c>
       <c r="D27" s="1">
-        <v>481.0</v>
+        <v>515.0</v>
       </c>
       <c r="E27" s="1">
         <v>553.43275</v>
       </c>
       <c r="F27" t="s">
         <v>69</v>
       </c>
       <c r="G27">
-        <v>0.9</v>
+        <v>0.93</v>
       </c>
       <c r="H27" s="1">
         <v>3914601.98</v>
       </c>
       <c r="I27" s="1">
-        <v>-402682.07</v>
+        <v>-242190.98</v>
       </c>
       <c r="J27" s="1">
-        <v>-10.286666998518</v>
+        <v>-6.1868609181054</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>3511919.91</v>
+        <v>3672411.0</v>
       </c>
       <c r="N27" s="1">
-        <v>3511919.91</v>
+        <v>3672411.0</v>
       </c>
       <c r="O27" s="1">
-        <v>1.95</v>
+        <v>1.99</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>86</v>
       </c>
       <c r="B28" t="s">
         <v>87</v>
       </c>
       <c r="C28" s="1">
         <v>11400.0</v>
       </c>
       <c r="D28" s="1">
-        <v>353.65</v>
+        <v>358.9</v>
       </c>
       <c r="E28" s="1">
         <v>271.6343684211</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
         <v>3096631.8</v>
       </c>
       <c r="I28" s="1">
-        <v>934978.2</v>
+        <v>994828.2</v>
       </c>
       <c r="J28" s="1">
-        <v>30.193392704938</v>
+        <v>32.126137824975</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>4031610.0</v>
+        <v>4091460.0</v>
       </c>
       <c r="N28" s="1">
-        <v>4031610.0</v>
+        <v>4091460.0</v>
       </c>
       <c r="O28" s="1">
-        <v>2.24</v>
+        <v>2.22</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>88</v>
       </c>
       <c r="B29" t="s">
         <v>89</v>
       </c>
       <c r="C29" s="1">
         <v>5000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>473.7</v>
+        <v>483.3</v>
       </c>
       <c r="E29" s="1">
         <v>631.8973</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
         <v>3159486.5</v>
       </c>
       <c r="I29" s="1">
-        <v>-790986.5</v>
+        <v>-742986.5</v>
       </c>
       <c r="J29" s="1">
-        <v>-25.035286588501</v>
+        <v>-23.516052371169</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>2368500.0</v>
+        <v>2416500.0</v>
       </c>
       <c r="N29" s="1">
-        <v>2368500.0</v>
+        <v>2416500.0</v>
       </c>
       <c r="O29" s="1">
-        <v>1.32</v>
+        <v>1.31</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>90</v>
       </c>
       <c r="B30" t="s">
         <v>91</v>
       </c>
       <c r="C30" s="1">
-        <v>210000.0</v>
+        <v>184000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>15.455</v>
+        <v>16.33</v>
       </c>
       <c r="E30" s="1">
-        <v>8.6945670476</v>
+        <v>8.6945670652</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>1825859.08</v>
+        <v>1599800.34</v>
       </c>
       <c r="I30" s="1">
-        <v>1419690.92</v>
+        <v>1404919.66</v>
       </c>
       <c r="J30" s="1">
-        <v>77.754681922112</v>
+        <v>87.818437393256</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>3245550.0</v>
+        <v>3004720.0</v>
       </c>
       <c r="N30" s="1">
-        <v>3245550.0</v>
+        <v>3004720.0</v>
       </c>
       <c r="O30" s="1">
-        <v>1.8</v>
+        <v>1.63</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>92</v>
       </c>
       <c r="B31" t="s">
         <v>93</v>
       </c>
       <c r="C31" s="1">
-        <v>4800.0</v>
+        <v>4000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>537.6</v>
+        <v>549.4</v>
       </c>
       <c r="E31" s="1">
         <v>557.338</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>2675222.4</v>
+        <v>2229352.0</v>
       </c>
       <c r="I31" s="1">
-        <v>-94742.4</v>
+        <v>-31752.0</v>
       </c>
       <c r="J31" s="1">
-        <v>-3.5414775235136</v>
+        <v>-1.4242703709419</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>2580480.0</v>
+        <v>2197600.0</v>
       </c>
       <c r="N31" s="1">
-        <v>2580480.0</v>
+        <v>2197600.0</v>
       </c>
       <c r="O31" s="1">
-        <v>1.43</v>
+        <v>1.19</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>94</v>
       </c>
       <c r="B32" t="s">
         <v>95</v>
       </c>
       <c r="C32" s="1">
-        <v>65000.0</v>
+        <v>51000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>247.05</v>
+        <v>382.8</v>
       </c>
       <c r="E32" s="1">
-        <v>176.4622627692</v>
+        <v>358.8201784314</v>
       </c>
       <c r="F32" t="s">
         <v>96</v>
       </c>
       <c r="G32">
         <v>7.47</v>
       </c>
       <c r="H32" s="1">
-        <v>1539464.19</v>
+        <v>2454590.24</v>
       </c>
       <c r="I32" s="1">
-        <v>609616.06</v>
+        <v>158204.19</v>
       </c>
       <c r="J32" s="1">
-        <v>39.599236147221</v>
+        <v>6.4452382895485</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>2149080.25</v>
+        <v>2612794.43</v>
       </c>
       <c r="N32" s="1">
-        <v>2149080.25</v>
+        <v>2612794.43</v>
       </c>
       <c r="O32" s="1">
-        <v>1.19</v>
+        <v>1.41</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>97</v>
       </c>
       <c r="B33" t="s">
         <v>98</v>
       </c>
       <c r="C33" s="1">
-        <v>58000.0</v>
+        <v>190000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>357.4</v>
+        <v>164.55</v>
       </c>
       <c r="E33" s="1">
-        <v>358.8201784483</v>
+        <v>258.2997771053</v>
       </c>
       <c r="F33" t="s">
         <v>96</v>
       </c>
       <c r="G33">
         <v>7.47</v>
       </c>
       <c r="H33" s="1">
-        <v>2791494.78</v>
+        <v>6582982.9</v>
       </c>
       <c r="I33" s="1">
-        <v>-17299.94</v>
+        <v>-2398761.81</v>
       </c>
       <c r="J33" s="1">
-        <v>-0.61973750135402</v>
+        <v>-36.438827905812</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>2774194.84</v>
+        <v>4184221.09</v>
       </c>
       <c r="N33" s="1">
-        <v>2774194.84</v>
+        <v>4184221.09</v>
       </c>
       <c r="O33" s="1">
-        <v>1.54</v>
+        <v>2.27</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>99</v>
       </c>
       <c r="B34" t="s">
         <v>100</v>
       </c>
       <c r="C34" s="1">
-        <v>176000.0</v>
+        <v>21000.0</v>
       </c>
       <c r="D34" s="1">
-        <v>146.5</v>
+        <v>65.22</v>
       </c>
       <c r="E34" s="1">
-        <v>267.8813911932</v>
+        <v>131.0369847619</v>
       </c>
       <c r="F34" t="s">
-        <v>96</v>
+        <v>8</v>
       </c>
       <c r="G34">
-        <v>7.47</v>
+        <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>6324685.17</v>
+        <v>2751776.68</v>
       </c>
       <c r="I34" s="1">
-        <v>-2874004.98</v>
+        <v>-1382156.68</v>
       </c>
       <c r="J34" s="1">
-        <v>-45.441075765041</v>
+        <v>-50.22779246752</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>3450680.19</v>
+        <v>1369620.0</v>
       </c>
       <c r="N34" s="1">
-        <v>3450680.19</v>
+        <v>1369620.0</v>
       </c>
       <c r="O34" s="1">
-        <v>1.92</v>
+        <v>0.74</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>101</v>
       </c>
       <c r="B35" t="s">
         <v>102</v>
       </c>
       <c r="C35" s="1">
-        <v>21000.0</v>
+        <v>33000.0</v>
       </c>
       <c r="D35" s="1">
-        <v>68.52</v>
+        <v>119.8</v>
       </c>
       <c r="E35" s="1">
-        <v>131.0369847619</v>
+        <v>30.2405563636</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>2751776.68</v>
+        <v>997938.36</v>
       </c>
       <c r="I35" s="1">
-        <v>-1312856.68</v>
+        <v>2955461.64</v>
       </c>
       <c r="J35" s="1">
-        <v>-47.709419501295</v>
+        <v>296.15673256613</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>1438920.0</v>
+        <v>3953400.0</v>
       </c>
       <c r="N35" s="1">
-        <v>1438920.0</v>
+        <v>3953400.0</v>
       </c>
       <c r="O35" s="1">
-        <v>0.8</v>
+        <v>2.14</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>103</v>
       </c>
       <c r="B36" t="s">
         <v>104</v>
       </c>
       <c r="C36" s="1">
-        <v>37000.0</v>
+        <v>1900.0</v>
       </c>
       <c r="D36" s="1">
-        <v>98.42</v>
+        <v>688.0</v>
       </c>
       <c r="E36" s="1">
-        <v>30.2405564865</v>
+        <v>651.9657789474</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>1118900.59</v>
+        <v>1238734.98</v>
       </c>
       <c r="I36" s="1">
-        <v>2522639.41</v>
+        <v>68465.02</v>
       </c>
       <c r="J36" s="1">
-        <v>225.45697379604</v>
+        <v>5.5270111125787</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>3641540.0</v>
+        <v>1307200.0</v>
       </c>
       <c r="N36" s="1">
-        <v>3641540.0</v>
+        <v>1307200.0</v>
       </c>
       <c r="O36" s="1">
-        <v>2.02</v>
+        <v>0.71</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>105</v>
       </c>
       <c r="B37" t="s">
         <v>106</v>
       </c>
       <c r="C37" s="1">
-        <v>1500.0</v>
+        <v>26000.0</v>
       </c>
       <c r="D37" s="1">
-        <v>663.0</v>
+        <v>30.98</v>
       </c>
       <c r="E37" s="1">
-        <v>660.2546533333</v>
+        <v>36.13845</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>990381.98</v>
+        <v>939599.7</v>
       </c>
       <c r="I37" s="1">
-        <v>4118.02</v>
+        <v>-134119.7</v>
       </c>
       <c r="J37" s="1">
-        <v>0.41580118410474</v>
+        <v>-14.274131845721</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>994500.0</v>
+        <v>805480.0</v>
       </c>
       <c r="N37" s="1">
-        <v>994500.0</v>
+        <v>805480.0</v>
       </c>
       <c r="O37" s="1">
-        <v>0.55</v>
+        <v>0.44</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>107</v>
       </c>
       <c r="B38" t="s">
         <v>108</v>
       </c>
       <c r="C38" s="1">
-        <v>26000.0</v>
+        <v>15600.0</v>
       </c>
       <c r="D38" s="1">
-        <v>28.47</v>
+        <v>315.6</v>
       </c>
       <c r="E38" s="1">
-        <v>36.13845</v>
+        <v>276.757175</v>
       </c>
       <c r="F38" t="s">
-        <v>8</v>
+        <v>69</v>
       </c>
       <c r="G38">
-        <v>1.0</v>
+        <v>0.93</v>
       </c>
       <c r="H38" s="1">
-        <v>939599.7</v>
+        <v>4161184.62</v>
       </c>
       <c r="I38" s="1">
-        <v>-199379.7</v>
+        <v>1158203.85</v>
       </c>
       <c r="J38" s="1">
-        <v>-21.219642790435</v>
+        <v>27.833512707735</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>740220.0</v>
+        <v>5319388.47</v>
       </c>
       <c r="N38" s="1">
-        <v>740220.0</v>
+        <v>5319388.47</v>
       </c>
       <c r="O38" s="1">
-        <v>0.41</v>
+        <v>2.88</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>109</v>
       </c>
       <c r="B39" t="s">
         <v>110</v>
       </c>
       <c r="C39" s="1">
-        <v>15000.0</v>
+        <v>98000.0</v>
       </c>
       <c r="D39" s="1">
-        <v>320.7</v>
+        <v>402.5</v>
       </c>
       <c r="E39" s="1">
-        <v>275.780918</v>
+        <v>239.3382</v>
       </c>
       <c r="F39" t="s">
-        <v>69</v>
+        <v>111</v>
       </c>
       <c r="G39">
-        <v>0.9</v>
+        <v>10.85</v>
       </c>
       <c r="H39" s="1">
-        <v>3962800.52</v>
+        <v>2072833.15</v>
       </c>
       <c r="I39" s="1">
-        <v>1358843.38</v>
+        <v>1562985.82</v>
       </c>
       <c r="J39" s="1">
-        <v>34.289976826792</v>
+        <v>75.403358924475</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>5321643.9</v>
+        <v>3635818.97</v>
       </c>
       <c r="N39" s="1">
-        <v>5321643.9</v>
+        <v>3635818.97</v>
       </c>
       <c r="O39" s="1">
-        <v>2.96</v>
+        <v>1.97</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B40" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="C40" s="1">
-        <v>98000.0</v>
+        <v>29600.0</v>
       </c>
       <c r="D40" s="1">
-        <v>356.2</v>
+        <v>139.38</v>
       </c>
       <c r="E40" s="1">
-        <v>239.3382</v>
+        <v>107.2867226351</v>
       </c>
       <c r="F40" t="s">
-        <v>113</v>
+        <v>8</v>
       </c>
       <c r="G40">
-        <v>10.78</v>
+        <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>2072833.15</v>
+        <v>3175686.99</v>
       </c>
       <c r="I40" s="1">
-        <v>1165198.48</v>
+        <v>949961.01</v>
       </c>
       <c r="J40" s="1">
-        <v>56.21284472414</v>
+        <v>29.913559270525</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>3238031.63</v>
+        <v>4125648.0</v>
       </c>
       <c r="N40" s="1">
-        <v>3238031.63</v>
+        <v>4125648.0</v>
       </c>
       <c r="O40" s="1">
-        <v>1.8</v>
+        <v>2.23</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>114</v>
       </c>
       <c r="B41" t="s">
         <v>115</v>
       </c>
       <c r="C41" s="1">
-        <v>29600.0</v>
+        <v>19800.0</v>
       </c>
       <c r="D41" s="1">
-        <v>166.44</v>
+        <v>260.2</v>
       </c>
       <c r="E41" s="1">
-        <v>107.2867226351</v>
+        <v>99.5747722222</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>3175686.99</v>
+        <v>1971580.49</v>
       </c>
       <c r="I41" s="1">
-        <v>1750937.01</v>
+        <v>3180379.51</v>
       </c>
       <c r="J41" s="1">
-        <v>55.135692387618</v>
+        <v>161.31116767137</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>4926624.0</v>
+        <v>5151960.0</v>
       </c>
       <c r="N41" s="1">
-        <v>4926624.0</v>
+        <v>5151960.0</v>
       </c>
       <c r="O41" s="1">
-        <v>2.74</v>
+        <v>2.79</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>116</v>
       </c>
       <c r="B42" t="s">
         <v>117</v>
       </c>
       <c r="C42" s="1">
-        <v>19800.0</v>
+        <v>21000.0</v>
       </c>
       <c r="D42" s="1">
-        <v>248.0</v>
+        <v>84.5</v>
       </c>
       <c r="E42" s="1">
-        <v>99.5747722222</v>
+        <v>83.9416</v>
       </c>
       <c r="F42" t="s">
-        <v>8</v>
+        <v>69</v>
       </c>
       <c r="G42">
-        <v>1.0</v>
+        <v>0.93</v>
       </c>
       <c r="H42" s="1">
-        <v>1971580.49</v>
+        <v>1876888.41</v>
       </c>
       <c r="I42" s="1">
-        <v>2938819.51</v>
+        <v>40349.99</v>
       </c>
       <c r="J42" s="1">
-        <v>149.05906834166</v>
+        <v>2.1498342567953</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>4910400.0</v>
+        <v>1917238.4</v>
       </c>
       <c r="N42" s="1">
-        <v>4910400.0</v>
+        <v>1917238.4</v>
       </c>
       <c r="O42" s="1">
-        <v>2.73</v>
+        <v>1.04</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>118</v>
       </c>
       <c r="B43" t="s">
         <v>119</v>
       </c>
       <c r="C43" s="1">
-        <v>31000.0</v>
+        <v>28000.0</v>
       </c>
       <c r="D43" s="1">
-        <v>89.72</v>
+        <v>167.22</v>
       </c>
       <c r="E43" s="1">
-        <v>83.9416</v>
+        <v>58.4362639286</v>
       </c>
       <c r="F43" t="s">
-        <v>69</v>
+        <v>8</v>
       </c>
       <c r="G43">
-        <v>0.9</v>
+        <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>2770644.8</v>
+        <v>1636215.39</v>
       </c>
       <c r="I43" s="1">
-        <v>306206.8</v>
+        <v>3045944.61</v>
       </c>
       <c r="J43" s="1">
-        <v>11.051824470607</v>
+        <v>186.15792447717</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>3076851.6</v>
+        <v>4682160.0</v>
       </c>
       <c r="N43" s="1">
-        <v>3076851.6</v>
+        <v>4682160.0</v>
       </c>
       <c r="O43" s="1">
-        <v>1.71</v>
+        <v>2.54</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>120</v>
       </c>
       <c r="B44" t="s">
         <v>121</v>
       </c>
       <c r="C44" s="1">
-        <v>28000.0</v>
+        <v>15000.0</v>
       </c>
       <c r="D44" s="1">
-        <v>143.95</v>
+        <v>229.45</v>
       </c>
       <c r="E44" s="1">
-        <v>58.4362639286</v>
+        <v>236.43985</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>1636215.39</v>
+        <v>3546597.75</v>
       </c>
       <c r="I44" s="1">
-        <v>2394384.61</v>
+        <v>-104847.75</v>
       </c>
       <c r="J44" s="1">
-        <v>146.33676132334</v>
+        <v>-2.9562909974778</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>4030600.0</v>
+        <v>3441750.0</v>
       </c>
       <c r="N44" s="1">
-        <v>4030600.0</v>
+        <v>3441750.0</v>
       </c>
       <c r="O44" s="1">
-        <v>2.24</v>
+        <v>1.86</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>122</v>
       </c>
       <c r="B45" t="s">
         <v>123</v>
       </c>
       <c r="C45" s="1">
-        <v>15000.0</v>
+        <v>11900.0</v>
       </c>
       <c r="D45" s="1">
-        <v>220.35</v>
+        <v>138.5</v>
       </c>
       <c r="E45" s="1">
-        <v>236.43985</v>
+        <v>297.3704890756</v>
       </c>
       <c r="F45" t="s">
-        <v>8</v>
+        <v>69</v>
       </c>
       <c r="G45">
-        <v>1.0</v>
+        <v>0.93</v>
       </c>
       <c r="H45" s="1">
-        <v>3546597.75</v>
+        <v>3429859.82</v>
       </c>
       <c r="I45" s="1">
-        <v>-241347.75</v>
+        <v>-1649134.85</v>
       </c>
       <c r="J45" s="1">
-        <v>-6.805049994745</v>
+        <v>-48.081698277686</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>3305250.0</v>
+        <v>1780724.97</v>
       </c>
       <c r="N45" s="1">
-        <v>3305250.0</v>
+        <v>1780724.97</v>
       </c>
       <c r="O45" s="1">
-        <v>1.84</v>
+        <v>0.96</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>124</v>
       </c>
       <c r="B46" t="s">
         <v>125</v>
       </c>
       <c r="C46" s="1">
-        <v>13900.0</v>
+        <v>30000.0</v>
       </c>
       <c r="D46" s="1">
-        <v>134.1</v>
+        <v>0.001</v>
       </c>
       <c r="E46" s="1">
-        <v>299.2204892086</v>
+        <v>0.0</v>
       </c>
       <c r="F46" t="s">
-        <v>69</v>
+        <v>8</v>
       </c>
       <c r="G46">
-        <v>0.9</v>
+        <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>4034384.59</v>
+        <v>0.0</v>
       </c>
       <c r="I46" s="1">
-        <v>-1972334.7</v>
+        <v>30.0</v>
       </c>
       <c r="J46" s="1">
-        <v>-48.888118026447</v>
+        <v>0</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>2062049.89</v>
+        <v>30.0</v>
       </c>
       <c r="N46" s="1">
-        <v>2062049.89</v>
+        <v>30.0</v>
       </c>
       <c r="O46" s="1">
-        <v>1.15</v>
+        <v>0.0</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>126</v>
       </c>
       <c r="B47" t="s">
         <v>127</v>
       </c>
       <c r="C47" s="1">
-        <v>45000.0</v>
+        <v>30000.0</v>
       </c>
       <c r="D47" s="1">
-        <v>30.15</v>
+        <v>71.4</v>
       </c>
       <c r="E47" s="1">
-        <v>49.5195975556</v>
+        <v>56.558639</v>
       </c>
       <c r="F47" t="s">
-        <v>40</v>
+        <v>8</v>
       </c>
       <c r="G47">
-        <v>0.86</v>
+        <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>2056746.4</v>
+        <v>1696759.17</v>
       </c>
       <c r="I47" s="1">
-        <v>-487251.35</v>
+        <v>445240.83</v>
       </c>
       <c r="J47" s="1">
-        <v>-23.690395179493</v>
+        <v>26.240661484093</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>1569495.05</v>
+        <v>2142000.0</v>
       </c>
       <c r="N47" s="1">
-        <v>1569495.05</v>
+        <v>2142000.0</v>
       </c>
       <c r="O47" s="1">
-        <v>0.87</v>
+        <v>1.16</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>128</v>
       </c>
       <c r="B48" t="s">
         <v>129</v>
       </c>
       <c r="C48" s="1">
-        <v>30000.0</v>
+        <v>26000.0</v>
       </c>
       <c r="D48" s="1">
-        <v>0.001</v>
+        <v>73.2</v>
       </c>
       <c r="E48" s="1">
-        <v>0.0</v>
+        <v>78.7765515385</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>0.0</v>
+        <v>2048190.34</v>
       </c>
       <c r="I48" s="1">
-        <v>30.0</v>
+        <v>-144990.34</v>
       </c>
       <c r="J48" s="1">
-        <v>0</v>
+        <v>-7.0789485317073</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>30.0</v>
+        <v>1903200.0</v>
       </c>
       <c r="N48" s="1">
-        <v>30.0</v>
+        <v>1903200.0</v>
       </c>
       <c r="O48" s="1">
-        <v>0.0</v>
+        <v>1.03</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>130</v>
       </c>
       <c r="B49" t="s">
         <v>131</v>
       </c>
       <c r="C49" s="1">
-        <v>30000.0</v>
+        <v>140000.0</v>
       </c>
       <c r="D49" s="1">
-        <v>64.12</v>
+        <v>39.12</v>
       </c>
       <c r="E49" s="1">
-        <v>56.558639</v>
+        <v>20.5651097143</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>1696759.17</v>
+        <v>2879115.36</v>
       </c>
       <c r="I49" s="1">
-        <v>226840.83</v>
+        <v>2597684.64</v>
       </c>
       <c r="J49" s="1">
-        <v>13.369064626891</v>
+        <v>90.225097475775</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>1923600.0</v>
+        <v>5476800.0</v>
       </c>
       <c r="N49" s="1">
-        <v>1923600.0</v>
+        <v>5476800.0</v>
       </c>
       <c r="O49" s="1">
-        <v>1.07</v>
+        <v>2.97</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>132</v>
       </c>
       <c r="B50" t="s">
         <v>133</v>
       </c>
       <c r="C50" s="1">
-        <v>26000.0</v>
+        <v>10000.0</v>
       </c>
       <c r="D50" s="1">
-        <v>73.78</v>
+        <v>275.0</v>
       </c>
       <c r="E50" s="1">
-        <v>78.7765515385</v>
+        <v>253.130475</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>2048190.34</v>
+        <v>2531304.75</v>
       </c>
       <c r="I50" s="1">
-        <v>-129910.34</v>
+        <v>218695.25</v>
       </c>
       <c r="J50" s="1">
-        <v>-6.3426888342809</v>
+        <v>8.6396254737799</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>1918280.0</v>
+        <v>2750000.0</v>
       </c>
       <c r="N50" s="1">
-        <v>1918280.0</v>
+        <v>2750000.0</v>
       </c>
       <c r="O50" s="1">
-        <v>1.07</v>
+        <v>1.49</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>134</v>
       </c>
       <c r="B51" t="s">
         <v>135</v>
       </c>
       <c r="C51" s="1">
-        <v>159000.0</v>
+        <v>36000.0</v>
       </c>
       <c r="D51" s="1">
-        <v>31.96</v>
+        <v>68.52</v>
       </c>
       <c r="E51" s="1">
-        <v>20.5651096855</v>
+        <v>66.1572</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>3269852.44</v>
+        <v>2381659.2</v>
       </c>
       <c r="I51" s="1">
-        <v>1811787.56</v>
+        <v>85060.8</v>
       </c>
       <c r="J51" s="1">
-        <v>55.408847746047</v>
+        <v>3.5714933521975</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>5081640.0</v>
+        <v>2466720.0</v>
       </c>
       <c r="N51" s="1">
-        <v>5081640.0</v>
+        <v>2466720.0</v>
       </c>
       <c r="O51" s="1">
-        <v>2.83</v>
+        <v>1.34</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>136</v>
       </c>
       <c r="B52" t="s">
         <v>137</v>
       </c>
       <c r="C52" s="1">
-        <v>36000.0</v>
+        <v>194000.0</v>
       </c>
       <c r="D52" s="1">
-        <v>63.5</v>
+        <v>197.5</v>
       </c>
       <c r="E52" s="1">
-        <v>66.1572</v>
+        <v>161.1687508763</v>
       </c>
       <c r="F52" t="s">
-        <v>8</v>
+        <v>96</v>
       </c>
       <c r="G52">
-        <v>1.0</v>
+        <v>7.47</v>
       </c>
       <c r="H52" s="1">
-        <v>2381659.2</v>
+        <v>4195956.44</v>
       </c>
       <c r="I52" s="1">
-        <v>-95659.2</v>
+        <v>931854.05</v>
       </c>
       <c r="J52" s="1">
-        <v>-4.0164940475111</v>
+        <v>22.208382363474</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>2286000.0</v>
+        <v>5127810.49</v>
       </c>
       <c r="N52" s="1">
-        <v>2286000.0</v>
+        <v>5127810.49</v>
       </c>
       <c r="O52" s="1">
-        <v>1.27</v>
+        <v>2.78</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>138</v>
       </c>
       <c r="B53" t="s">
         <v>139</v>
       </c>
       <c r="C53" s="1">
-        <v>182000.0</v>
+        <v>64000.0</v>
       </c>
       <c r="D53" s="1">
-        <v>159.2</v>
+        <v>35.67</v>
       </c>
       <c r="E53" s="1">
-        <v>161.5128245604</v>
+        <v>9.8637085938</v>
       </c>
       <c r="F53" t="s">
-        <v>96</v>
+        <v>8</v>
       </c>
       <c r="G53">
-        <v>7.47</v>
+        <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>3945479.14</v>
+        <v>631277.35</v>
       </c>
       <c r="I53" s="1">
-        <v>-67826.79</v>
+        <v>1651602.65</v>
       </c>
       <c r="J53" s="1">
-        <v>-1.7191014726794</v>
+        <v>261.62868824614</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>3877652.35</v>
+        <v>2282880.0</v>
       </c>
       <c r="N53" s="1">
-        <v>3877652.35</v>
+        <v>2282880.0</v>
       </c>
       <c r="O53" s="1">
-        <v>2.16</v>
+        <v>1.24</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>140</v>
       </c>
       <c r="B54" t="s">
         <v>141</v>
       </c>
       <c r="C54" s="1">
-        <v>64000.0</v>
+        <v>20000.0</v>
       </c>
       <c r="D54" s="1">
-        <v>31.84</v>
+        <v>62.68</v>
       </c>
       <c r="E54" s="1">
-        <v>9.8637085938</v>
+        <v>102.74997</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>631277.35</v>
+        <v>2054999.4</v>
       </c>
       <c r="I54" s="1">
-        <v>1406482.65</v>
+        <v>-801399.4</v>
       </c>
       <c r="J54" s="1">
-        <v>222.79947949978</v>
+        <v>-38.997549099041</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>2037760.0</v>
+        <v>1253600.0</v>
       </c>
       <c r="N54" s="1">
-        <v>2037760.0</v>
+        <v>1253600.0</v>
       </c>
       <c r="O54" s="1">
-        <v>1.13</v>
+        <v>0.68</v>
       </c>
       <c r="P54">
-        <v>1</v>
-[...48 lines deleted...]
-      <c r="P55">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>