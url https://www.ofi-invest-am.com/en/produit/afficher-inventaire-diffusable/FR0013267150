--- v2 (2026-07-10)
+++ v3 (2026-07-31)
@@ -847,182 +847,182 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>9008.2725</v>
+        <v>8656.2725</v>
       </c>
       <c r="D2">
-        <v>5191.88</v>
+        <v>5186.09</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>46769950.93</v>
+        <v>44892247.36</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>46769950.93</v>
+        <v>44892247.36</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>133058.5913</v>
+        <v>133389.3366</v>
       </c>
       <c r="D3">
-        <v>146.32</v>
+        <v>146.16</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>19470308.52</v>
+        <v>19496914.91</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>19470308.52</v>
+        <v>19496914.91</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>5989.4196</v>
+        <v>5941.9175</v>
       </c>
       <c r="D4">
-        <v>1596.22</v>
+        <v>1594.0</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>9560472.98</v>
+        <v>9471467.99</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>9560472.98</v>
+        <v>9471467.99</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>699762.7265</v>
+        <v>709121.0952</v>
       </c>
       <c r="D5">
-        <v>152.26</v>
+        <v>152.08</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>106551011.96</v>
+        <v>107849517.51</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>106551011.96</v>
+        <v>107849517.51</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
-        <v>15592.941</v>
+        <v>15563.941</v>
       </c>
       <c r="D6">
-        <v>149.58</v>
+        <v>149.39</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>2332483.71</v>
+        <v>2325165.34</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>2332483.71</v>
+        <v>2325165.34</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -1074,2234 +1074,2234 @@
       </c>
       <c r="M1" t="s">
         <v>28</v>
       </c>
       <c r="N1" t="s">
         <v>29</v>
       </c>
       <c r="O1" t="s">
         <v>30</v>
       </c>
       <c r="P1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>32</v>
       </c>
       <c r="B2" t="s">
         <v>33</v>
       </c>
       <c r="C2" s="1">
         <v>15120.0</v>
       </c>
       <c r="D2" s="1">
-        <v>377.3</v>
+        <v>389.0</v>
       </c>
       <c r="E2" s="1">
         <v>359.8034966931</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
         <v>5440228.87</v>
       </c>
       <c r="I2" s="1">
-        <v>264547.13</v>
+        <v>441451.13</v>
       </c>
       <c r="J2" s="1">
-        <v>4.8627941272625</v>
+        <v>8.1145690842966</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>5704776.0</v>
+        <v>5881680.0</v>
       </c>
       <c r="N2" s="1">
-        <v>5704776.0</v>
+        <v>5881680.0</v>
       </c>
       <c r="O2" s="1">
-        <v>3.09</v>
+        <v>3.2</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>34</v>
       </c>
       <c r="B3" t="s">
         <v>35</v>
       </c>
       <c r="C3" s="1">
-        <v>204000.0</v>
+        <v>90000.0</v>
       </c>
       <c r="D3" s="1">
-        <v>23.15</v>
+        <v>17.08</v>
       </c>
       <c r="E3" s="1">
-        <v>28.1958667157</v>
+        <v>28.1958666667</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
-        <v>5751956.81</v>
+        <v>2537628.0</v>
       </c>
       <c r="I3" s="1">
-        <v>-1029356.81</v>
+        <v>-1000428.0</v>
       </c>
       <c r="J3" s="1">
-        <v>-17.895767371035</v>
+        <v>-39.423745324374</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>4722600.0</v>
+        <v>1537200.0</v>
       </c>
       <c r="N3" s="1">
-        <v>4722600.0</v>
+        <v>1537200.0</v>
       </c>
       <c r="O3" s="1">
-        <v>2.56</v>
+        <v>0.84</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>36</v>
       </c>
       <c r="B4" t="s">
         <v>37</v>
       </c>
       <c r="C4" s="1">
         <v>7450.0</v>
       </c>
       <c r="D4" s="1">
-        <v>1270.0</v>
+        <v>1222.4</v>
       </c>
       <c r="E4" s="1">
         <v>136.1780469799</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>1014526.45</v>
       </c>
       <c r="I4" s="1">
-        <v>8446973.55</v>
+        <v>8092353.55</v>
       </c>
       <c r="J4" s="1">
-        <v>832.60259503338</v>
+        <v>797.64835603843</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>9461500.0</v>
+        <v>9106880.0</v>
       </c>
       <c r="N4" s="1">
-        <v>9461500.0</v>
+        <v>9106880.0</v>
       </c>
       <c r="O4" s="1">
-        <v>5.12</v>
+        <v>4.95</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>38</v>
       </c>
       <c r="B5" t="s">
         <v>39</v>
       </c>
       <c r="C5" s="1">
         <v>32000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>152.3</v>
+        <v>139.48</v>
       </c>
       <c r="E5" s="1">
         <v>78.9366615625</v>
       </c>
       <c r="F5" t="s">
         <v>40</v>
       </c>
       <c r="G5">
-        <v>0.87</v>
+        <v>0.86</v>
       </c>
       <c r="H5" s="1">
         <v>2904233.45</v>
       </c>
       <c r="I5" s="1">
-        <v>2690210.68</v>
+        <v>2266180.68</v>
       </c>
       <c r="J5" s="1">
-        <v>92.630662318141</v>
+        <v>78.030252010216</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>5594444.13</v>
+        <v>5170414.13</v>
       </c>
       <c r="N5" s="1">
-        <v>5594444.13</v>
+        <v>5170414.13</v>
       </c>
       <c r="O5" s="1">
-        <v>3.03</v>
+        <v>2.81</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>41</v>
       </c>
       <c r="B6" t="s">
         <v>42</v>
       </c>
       <c r="C6" s="1">
         <v>400000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>10.516</v>
+        <v>10.38</v>
       </c>
       <c r="E6" s="1">
         <v>7.5210255</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
         <v>3008410.2</v>
       </c>
       <c r="I6" s="1">
-        <v>1197989.8</v>
+        <v>1143589.8</v>
       </c>
       <c r="J6" s="1">
-        <v>39.821358137929</v>
+        <v>38.013094092022</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>4206400.0</v>
+        <v>4152000.0</v>
       </c>
       <c r="N6" s="1">
-        <v>4206400.0</v>
+        <v>4152000.0</v>
       </c>
       <c r="O6" s="1">
-        <v>2.28</v>
+        <v>2.26</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>43</v>
       </c>
       <c r="B7" t="s">
         <v>44</v>
       </c>
       <c r="C7" s="1">
         <v>26000.0</v>
       </c>
       <c r="D7" s="1">
-        <v>83.84</v>
+        <v>77.92</v>
       </c>
       <c r="E7" s="1">
         <v>83.6266965385</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
         <v>2174294.11</v>
       </c>
       <c r="I7" s="1">
-        <v>5545.89</v>
+        <v>-148374.11</v>
       </c>
       <c r="J7" s="1">
-        <v>0.25506622928763</v>
+        <v>-6.8240128746888</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>2179840.0</v>
+        <v>2025920.0</v>
       </c>
       <c r="N7" s="1">
-        <v>2179840.0</v>
+        <v>2025920.0</v>
       </c>
       <c r="O7" s="1">
-        <v>1.18</v>
+        <v>1.1</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>45</v>
       </c>
       <c r="B8" t="s">
         <v>46</v>
       </c>
       <c r="C8" s="1">
         <v>34000.0</v>
       </c>
       <c r="D8" s="1">
-        <v>90.33</v>
+        <v>89.23</v>
       </c>
       <c r="E8" s="1">
         <v>79.2368891176</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
         <v>2694054.23</v>
       </c>
       <c r="I8" s="1">
-        <v>377165.77</v>
+        <v>339765.77</v>
       </c>
       <c r="J8" s="1">
-        <v>13.999932362163</v>
+        <v>12.611690077226</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>3071220.0</v>
+        <v>3033820.0</v>
       </c>
       <c r="N8" s="1">
-        <v>3071220.0</v>
+        <v>3033820.0</v>
       </c>
       <c r="O8" s="1">
-        <v>1.66</v>
+        <v>1.65</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>47</v>
       </c>
       <c r="B9" t="s">
         <v>48</v>
       </c>
       <c r="C9" s="1">
         <v>72000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>34.56</v>
+        <v>35.21</v>
       </c>
       <c r="E9" s="1">
         <v>32.8527</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
         <v>2365394.4</v>
       </c>
       <c r="I9" s="1">
-        <v>122925.6</v>
+        <v>169725.6</v>
       </c>
       <c r="J9" s="1">
-        <v>5.1968331370024</v>
+        <v>7.1753615380167</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>2488320.0</v>
+        <v>2535120.0</v>
       </c>
       <c r="N9" s="1">
-        <v>2488320.0</v>
+        <v>2535120.0</v>
       </c>
       <c r="O9" s="1">
-        <v>1.35</v>
+        <v>1.38</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>49</v>
       </c>
       <c r="B10" t="s">
         <v>50</v>
       </c>
       <c r="C10" s="1">
         <v>60000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>76.0</v>
+        <v>77.64</v>
       </c>
       <c r="E10" s="1">
         <v>40.2604683333</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
         <v>2415628.1</v>
       </c>
       <c r="I10" s="1">
-        <v>2144371.9</v>
+        <v>2242771.9</v>
       </c>
       <c r="J10" s="1">
-        <v>88.770779740474</v>
+        <v>92.84425446119</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>4560000.0</v>
+        <v>4658400.0</v>
       </c>
       <c r="N10" s="1">
-        <v>4560000.0</v>
+        <v>4658400.0</v>
       </c>
       <c r="O10" s="1">
-        <v>2.47</v>
+        <v>2.53</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>51</v>
       </c>
       <c r="B11" t="s">
         <v>52</v>
       </c>
       <c r="C11" s="1">
         <v>41700.0</v>
       </c>
       <c r="D11" s="1">
-        <v>69.18</v>
+        <v>66.74</v>
       </c>
       <c r="E11" s="1">
         <v>60.3703724221</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
         <v>2517444.53</v>
       </c>
       <c r="I11" s="1">
-        <v>367361.47</v>
+        <v>265613.47</v>
       </c>
       <c r="J11" s="1">
-        <v>14.59263414237</v>
+        <v>10.550916488317</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>2884806.0</v>
+        <v>2783058.0</v>
       </c>
       <c r="N11" s="1">
-        <v>2884806.0</v>
+        <v>2783058.0</v>
       </c>
       <c r="O11" s="1">
-        <v>1.56</v>
+        <v>1.51</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>53</v>
       </c>
       <c r="B12" t="s">
         <v>54</v>
       </c>
       <c r="C12" s="1">
         <v>109000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>16.815</v>
+        <v>19.095</v>
       </c>
       <c r="E12" s="1">
         <v>23.5723145872</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
         <v>2569382.29</v>
       </c>
       <c r="I12" s="1">
-        <v>-736547.29</v>
+        <v>-488027.29</v>
       </c>
       <c r="J12" s="1">
-        <v>-28.666317693036</v>
+        <v>-18.993953990397</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>1832835.0</v>
+        <v>2081355.0</v>
       </c>
       <c r="N12" s="1">
-        <v>1832835.0</v>
+        <v>2081355.0</v>
       </c>
       <c r="O12" s="1">
-        <v>0.99</v>
+        <v>1.13</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>55</v>
       </c>
       <c r="B13" t="s">
         <v>56</v>
       </c>
       <c r="C13" s="1">
         <v>16600.0</v>
       </c>
       <c r="D13" s="1">
-        <v>252.5</v>
+        <v>261.6</v>
       </c>
       <c r="E13" s="1">
         <v>236.6301325301</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
         <v>3928060.2</v>
       </c>
       <c r="I13" s="1">
-        <v>263439.8</v>
+        <v>414499.8</v>
       </c>
       <c r="J13" s="1">
-        <v>6.7066131012962</v>
+        <v>10.552277177422</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>4191500.0</v>
+        <v>4342560.0</v>
       </c>
       <c r="N13" s="1">
-        <v>4191500.0</v>
+        <v>4342560.0</v>
       </c>
       <c r="O13" s="1">
-        <v>2.27</v>
+        <v>2.36</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>57</v>
       </c>
       <c r="B14" t="s">
         <v>58</v>
       </c>
       <c r="C14" s="1">
         <v>176000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>19.59</v>
+        <v>18.89</v>
       </c>
       <c r="E14" s="1">
         <v>12.3161271023</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
         <v>2167638.37</v>
       </c>
       <c r="I14" s="1">
-        <v>1280201.63</v>
+        <v>1157001.63</v>
       </c>
       <c r="J14" s="1">
-        <v>59.059742054668</v>
+        <v>53.376137182883</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>3447840.0</v>
+        <v>3324640.0</v>
       </c>
       <c r="N14" s="1">
-        <v>3447840.0</v>
+        <v>3324640.0</v>
       </c>
       <c r="O14" s="1">
-        <v>1.87</v>
+        <v>1.81</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>59</v>
       </c>
       <c r="B15" t="s">
         <v>60</v>
       </c>
       <c r="C15" s="1">
         <v>375000.0</v>
       </c>
       <c r="D15" s="1">
-        <v>9.866</v>
+        <v>9.924</v>
       </c>
       <c r="E15" s="1">
         <v>7.2085022133</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
         <v>2703188.33</v>
       </c>
       <c r="I15" s="1">
-        <v>996561.67</v>
+        <v>1018311.67</v>
       </c>
       <c r="J15" s="1">
-        <v>36.866157601383</v>
+        <v>37.67076302819</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>3699750.0</v>
+        <v>3721500.0</v>
       </c>
       <c r="N15" s="1">
-        <v>3699750.0</v>
+        <v>3721500.0</v>
       </c>
       <c r="O15" s="1">
-        <v>2.0</v>
+        <v>2.02</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>61</v>
       </c>
       <c r="B16" t="s">
         <v>62</v>
       </c>
       <c r="C16" s="1">
         <v>29000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>103.8</v>
+        <v>94.2</v>
       </c>
       <c r="E16" s="1">
         <v>99.5244396552</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
         <v>2886208.75</v>
       </c>
       <c r="I16" s="1">
-        <v>123991.25</v>
+        <v>-154408.75</v>
       </c>
       <c r="J16" s="1">
-        <v>4.2959903714518</v>
+        <v>-5.3498815704166</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>3010200.0</v>
+        <v>2731800.0</v>
       </c>
       <c r="N16" s="1">
-        <v>3010200.0</v>
+        <v>2731800.0</v>
       </c>
       <c r="O16" s="1">
-        <v>1.63</v>
+        <v>1.48</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>63</v>
       </c>
       <c r="B17" t="s">
         <v>64</v>
       </c>
       <c r="C17" s="1">
         <v>6300.0</v>
       </c>
       <c r="D17" s="1">
-        <v>199.25</v>
+        <v>181.25</v>
       </c>
       <c r="E17" s="1">
         <v>274.1823015873</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
         <v>1727348.5</v>
       </c>
       <c r="I17" s="1">
-        <v>-472073.5</v>
+        <v>-585473.5</v>
       </c>
       <c r="J17" s="1">
-        <v>-27.329372156227</v>
+        <v>-33.894347319027</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>1255275.0</v>
+        <v>1141875.0</v>
       </c>
       <c r="N17" s="1">
-        <v>1255275.0</v>
+        <v>1141875.0</v>
       </c>
       <c r="O17" s="1">
-        <v>0.68</v>
+        <v>0.62</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>65</v>
       </c>
       <c r="B18" t="s">
         <v>66</v>
       </c>
       <c r="C18" s="1">
         <v>80600.0</v>
       </c>
       <c r="D18" s="1">
-        <v>35.9</v>
+        <v>38.1</v>
       </c>
       <c r="E18" s="1">
         <v>33.2773218362</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
         <v>2682152.14</v>
       </c>
       <c r="I18" s="1">
-        <v>211387.86</v>
+        <v>388707.86</v>
       </c>
       <c r="J18" s="1">
-        <v>7.8812777563021</v>
+        <v>14.492386699585</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>2893540.0</v>
+        <v>3070860.0</v>
       </c>
       <c r="N18" s="1">
-        <v>2893540.0</v>
+        <v>3070860.0</v>
       </c>
       <c r="O18" s="1">
-        <v>1.57</v>
+        <v>1.67</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>67</v>
       </c>
       <c r="B19" t="s">
         <v>68</v>
       </c>
       <c r="C19" s="1">
         <v>1280.0</v>
       </c>
       <c r="D19" s="1">
-        <v>2808.0</v>
+        <v>2785.0</v>
       </c>
       <c r="E19" s="1">
         <v>3509.6599140625</v>
       </c>
       <c r="F19" t="s">
         <v>69</v>
       </c>
       <c r="G19">
-        <v>0.93</v>
+        <v>0.92</v>
       </c>
       <c r="H19" s="1">
         <v>4342534.12</v>
       </c>
       <c r="I19" s="1">
-        <v>-459178.28</v>
+        <v>-456770.0</v>
       </c>
       <c r="J19" s="1">
-        <v>-10.573970573661</v>
+        <v>-10.518512632896</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>3883355.84</v>
+        <v>3885764.12</v>
       </c>
       <c r="N19" s="1">
-        <v>3883355.84</v>
+        <v>3885764.12</v>
       </c>
       <c r="O19" s="1">
-        <v>2.1</v>
+        <v>2.11</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>70</v>
       </c>
       <c r="B20" t="s">
         <v>71</v>
       </c>
       <c r="C20" s="1">
         <v>56000.0</v>
       </c>
       <c r="D20" s="1">
-        <v>68.34</v>
+        <v>66.14</v>
       </c>
       <c r="E20" s="1">
         <v>83.4062178571</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
         <v>4670748.2</v>
       </c>
       <c r="I20" s="1">
-        <v>-843708.2</v>
+        <v>-966908.2</v>
       </c>
       <c r="J20" s="1">
-        <v>-18.063662691129</v>
+        <v>-20.701355727119</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>3827040.0</v>
+        <v>3703840.0</v>
       </c>
       <c r="N20" s="1">
-        <v>3827040.0</v>
+        <v>3703840.0</v>
       </c>
       <c r="O20" s="1">
-        <v>2.07</v>
+        <v>2.01</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>72</v>
       </c>
       <c r="B21" t="s">
         <v>73</v>
       </c>
       <c r="C21" s="1">
         <v>1140.0</v>
       </c>
       <c r="D21" s="1">
-        <v>1757.5</v>
+        <v>1623.5</v>
       </c>
       <c r="E21" s="1">
         <v>2377.9608070175</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
         <v>2710875.32</v>
       </c>
       <c r="I21" s="1">
-        <v>-707325.32</v>
+        <v>-860085.32</v>
       </c>
       <c r="J21" s="1">
-        <v>-26.092137649473</v>
+        <v>-31.727217908347</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>2003550.0</v>
+        <v>1850790.0</v>
       </c>
       <c r="N21" s="1">
-        <v>2003550.0</v>
+        <v>1850790.0</v>
       </c>
       <c r="O21" s="1">
-        <v>1.08</v>
+        <v>1.01</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>74</v>
       </c>
       <c r="B22" t="s">
         <v>75</v>
       </c>
       <c r="C22" s="1">
         <v>117000.0</v>
       </c>
       <c r="D22" s="1">
-        <v>42.825</v>
+        <v>57.13</v>
       </c>
       <c r="E22" s="1">
         <v>25.9981596581</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
         <v>3041784.68</v>
       </c>
       <c r="I22" s="1">
-        <v>1968740.32</v>
+        <v>3642425.32</v>
       </c>
       <c r="J22" s="1">
-        <v>64.723197961534</v>
+        <v>119.74632339854</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>5010525.0</v>
+        <v>6684210.0</v>
       </c>
       <c r="N22" s="1">
-        <v>5010525.0</v>
+        <v>6684210.0</v>
       </c>
       <c r="O22" s="1">
-        <v>2.71</v>
+        <v>3.63</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>76</v>
       </c>
       <c r="B23" t="s">
         <v>77</v>
       </c>
       <c r="C23" s="1">
         <v>705000.0</v>
       </c>
       <c r="D23" s="1">
-        <v>5.657</v>
+        <v>5.775</v>
       </c>
       <c r="E23" s="1">
         <v>5.0783809645</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
         <v>3580258.58</v>
       </c>
       <c r="I23" s="1">
-        <v>407926.42</v>
+        <v>491116.42</v>
       </c>
       <c r="J23" s="1">
-        <v>11.39376977626</v>
+        <v>13.717344963391</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>3988185.0</v>
+        <v>4071375.0</v>
       </c>
       <c r="N23" s="1">
-        <v>3988185.0</v>
+        <v>4071375.0</v>
       </c>
       <c r="O23" s="1">
-        <v>2.16</v>
+        <v>2.21</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>78</v>
       </c>
       <c r="B24" t="s">
         <v>79</v>
       </c>
       <c r="C24" s="1">
         <v>34000.0</v>
       </c>
       <c r="D24" s="1">
-        <v>106.2</v>
+        <v>99.05</v>
       </c>
       <c r="E24" s="1">
         <v>70.4415011765</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
         <v>2395011.04</v>
       </c>
       <c r="I24" s="1">
-        <v>1215788.96</v>
+        <v>972688.96</v>
       </c>
       <c r="J24" s="1">
-        <v>50.76339689858</v>
+        <v>40.613130534881</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>3610800.0</v>
+        <v>3367700.0</v>
       </c>
       <c r="N24" s="1">
-        <v>3610800.0</v>
+        <v>3367700.0</v>
       </c>
       <c r="O24" s="1">
-        <v>1.96</v>
+        <v>1.83</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>80</v>
       </c>
       <c r="B25" t="s">
         <v>81</v>
       </c>
       <c r="C25" s="1">
         <v>557000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>4.824</v>
+        <v>4.564</v>
       </c>
       <c r="E25" s="1">
         <v>3.954370018</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
         <v>2202584.1</v>
       </c>
       <c r="I25" s="1">
-        <v>484383.9</v>
+        <v>339563.9</v>
       </c>
       <c r="J25" s="1">
-        <v>21.991618844429</v>
+        <v>15.416614512018</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>2686968.0</v>
+        <v>2542148.0</v>
       </c>
       <c r="N25" s="1">
-        <v>2686968.0</v>
+        <v>2542148.0</v>
       </c>
       <c r="O25" s="1">
-        <v>1.45</v>
+        <v>1.38</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>82</v>
       </c>
       <c r="B26" t="s">
         <v>83</v>
       </c>
       <c r="C26" s="1">
         <v>16000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>188.54</v>
+        <v>183.08</v>
       </c>
       <c r="E26" s="1">
         <v>98.77057625</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
         <v>1580329.22</v>
       </c>
       <c r="I26" s="1">
-        <v>1436310.78</v>
+        <v>1348950.78</v>
       </c>
       <c r="J26" s="1">
-        <v>90.886807750097</v>
+        <v>85.35884567141</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>3016640.0</v>
+        <v>2929280.0</v>
       </c>
       <c r="N26" s="1">
-        <v>3016640.0</v>
+        <v>2929280.0</v>
       </c>
       <c r="O26" s="1">
-        <v>1.63</v>
+        <v>1.59</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>84</v>
       </c>
       <c r="B27" t="s">
         <v>85</v>
       </c>
       <c r="C27" s="1">
         <v>6600.0</v>
       </c>
       <c r="D27" s="1">
-        <v>515.0</v>
+        <v>479.2</v>
       </c>
       <c r="E27" s="1">
         <v>553.43275</v>
       </c>
       <c r="F27" t="s">
         <v>69</v>
       </c>
       <c r="G27">
-        <v>0.93</v>
+        <v>0.92</v>
       </c>
       <c r="H27" s="1">
         <v>3914601.98</v>
       </c>
       <c r="I27" s="1">
-        <v>-242190.98</v>
+        <v>-467119.97</v>
       </c>
       <c r="J27" s="1">
-        <v>-6.1868609181054</v>
+        <v>-11.93275772062</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>3672411.0</v>
+        <v>3447482.01</v>
       </c>
       <c r="N27" s="1">
-        <v>3672411.0</v>
+        <v>3447482.01</v>
       </c>
       <c r="O27" s="1">
-        <v>1.99</v>
+        <v>1.87</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>86</v>
       </c>
       <c r="B28" t="s">
         <v>87</v>
       </c>
       <c r="C28" s="1">
         <v>11400.0</v>
       </c>
       <c r="D28" s="1">
-        <v>358.9</v>
+        <v>366.05</v>
       </c>
       <c r="E28" s="1">
         <v>271.6343684211</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
         <v>3096631.8</v>
       </c>
       <c r="I28" s="1">
-        <v>994828.2</v>
+        <v>1076338.2</v>
       </c>
       <c r="J28" s="1">
-        <v>32.126137824975</v>
+        <v>34.758352607501</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>4091460.0</v>
+        <v>4172970.0</v>
       </c>
       <c r="N28" s="1">
-        <v>4091460.0</v>
+        <v>4172970.0</v>
       </c>
       <c r="O28" s="1">
-        <v>2.22</v>
+        <v>2.27</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>88</v>
       </c>
       <c r="B29" t="s">
         <v>89</v>
       </c>
       <c r="C29" s="1">
         <v>5000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>483.3</v>
+        <v>451.4</v>
       </c>
       <c r="E29" s="1">
         <v>631.8973</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
         <v>3159486.5</v>
       </c>
       <c r="I29" s="1">
-        <v>-742986.5</v>
+        <v>-902486.5</v>
       </c>
       <c r="J29" s="1">
-        <v>-23.516052371169</v>
+        <v>-28.564341072513</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>2416500.0</v>
+        <v>2257000.0</v>
       </c>
       <c r="N29" s="1">
-        <v>2416500.0</v>
+        <v>2257000.0</v>
       </c>
       <c r="O29" s="1">
-        <v>1.31</v>
+        <v>1.23</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>90</v>
       </c>
       <c r="B30" t="s">
         <v>91</v>
       </c>
       <c r="C30" s="1">
         <v>184000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>16.33</v>
+        <v>14.68</v>
       </c>
       <c r="E30" s="1">
         <v>8.6945670652</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
         <v>1599800.34</v>
       </c>
       <c r="I30" s="1">
-        <v>1404919.66</v>
+        <v>1101319.66</v>
       </c>
       <c r="J30" s="1">
-        <v>87.818437393256</v>
+        <v>68.84106925493</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>3004720.0</v>
+        <v>2701120.0</v>
       </c>
       <c r="N30" s="1">
-        <v>3004720.0</v>
+        <v>2701120.0</v>
       </c>
       <c r="O30" s="1">
-        <v>1.63</v>
+        <v>1.47</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>92</v>
       </c>
       <c r="B31" t="s">
         <v>93</v>
       </c>
       <c r="C31" s="1">
         <v>4000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>549.4</v>
+        <v>510.8</v>
       </c>
       <c r="E31" s="1">
         <v>557.338</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
         <v>2229352.0</v>
       </c>
       <c r="I31" s="1">
-        <v>-31752.0</v>
+        <v>-186152.0</v>
       </c>
       <c r="J31" s="1">
-        <v>-1.4242703709419</v>
+        <v>-8.3500497005408</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>2197600.0</v>
+        <v>2043200.0</v>
       </c>
       <c r="N31" s="1">
-        <v>2197600.0</v>
+        <v>2043200.0</v>
       </c>
       <c r="O31" s="1">
-        <v>1.19</v>
+        <v>1.11</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>94</v>
       </c>
       <c r="B32" t="s">
         <v>95</v>
       </c>
       <c r="C32" s="1">
         <v>51000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>382.8</v>
+        <v>390.9</v>
       </c>
       <c r="E32" s="1">
         <v>358.8201784314</v>
       </c>
       <c r="F32" t="s">
         <v>96</v>
       </c>
       <c r="G32">
         <v>7.47</v>
       </c>
       <c r="H32" s="1">
         <v>2454590.24</v>
       </c>
       <c r="I32" s="1">
-        <v>158204.19</v>
+        <v>213329.92</v>
       </c>
       <c r="J32" s="1">
-        <v>6.4452382895485</v>
+        <v>8.6910603865189</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>2612794.43</v>
+        <v>2667920.16</v>
       </c>
       <c r="N32" s="1">
-        <v>2612794.43</v>
+        <v>2667920.16</v>
       </c>
       <c r="O32" s="1">
-        <v>1.41</v>
+        <v>1.45</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>97</v>
       </c>
       <c r="B33" t="s">
         <v>98</v>
       </c>
       <c r="C33" s="1">
         <v>190000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>164.55</v>
+        <v>170.35</v>
       </c>
       <c r="E33" s="1">
         <v>258.2997771053</v>
       </c>
       <c r="F33" t="s">
         <v>96</v>
       </c>
       <c r="G33">
         <v>7.47</v>
       </c>
       <c r="H33" s="1">
         <v>6582982.9</v>
       </c>
       <c r="I33" s="1">
-        <v>-2398761.81</v>
+        <v>-2251538.73</v>
       </c>
       <c r="J33" s="1">
-        <v>-36.438827905812</v>
+        <v>-34.202408911012</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>4184221.09</v>
+        <v>4331444.17</v>
       </c>
       <c r="N33" s="1">
-        <v>4184221.09</v>
+        <v>4331444.17</v>
       </c>
       <c r="O33" s="1">
-        <v>2.27</v>
+        <v>2.35</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>99</v>
       </c>
       <c r="B34" t="s">
         <v>100</v>
       </c>
       <c r="C34" s="1">
         <v>21000.0</v>
       </c>
       <c r="D34" s="1">
-        <v>65.22</v>
+        <v>62.84</v>
       </c>
       <c r="E34" s="1">
         <v>131.0369847619</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
         <v>2751776.68</v>
       </c>
       <c r="I34" s="1">
-        <v>-1382156.68</v>
+        <v>-1432136.68</v>
       </c>
       <c r="J34" s="1">
-        <v>-50.22779246752</v>
+        <v>-52.044073576494</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>1369620.0</v>
+        <v>1319640.0</v>
       </c>
       <c r="N34" s="1">
-        <v>1369620.0</v>
+        <v>1319640.0</v>
       </c>
       <c r="O34" s="1">
-        <v>0.74</v>
+        <v>0.72</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>101</v>
       </c>
       <c r="B35" t="s">
         <v>102</v>
       </c>
       <c r="C35" s="1">
         <v>33000.0</v>
       </c>
       <c r="D35" s="1">
-        <v>119.8</v>
+        <v>127.95</v>
       </c>
       <c r="E35" s="1">
         <v>30.2405563636</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
         <v>997938.36</v>
       </c>
       <c r="I35" s="1">
-        <v>2955461.64</v>
+        <v>3224411.64</v>
       </c>
       <c r="J35" s="1">
-        <v>296.15673256613</v>
+        <v>323.10729492351</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>3953400.0</v>
+        <v>4222350.0</v>
       </c>
       <c r="N35" s="1">
-        <v>3953400.0</v>
+        <v>4222350.0</v>
       </c>
       <c r="O35" s="1">
-        <v>2.14</v>
+        <v>2.29</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>103</v>
       </c>
       <c r="B36" t="s">
         <v>104</v>
       </c>
       <c r="C36" s="1">
         <v>1900.0</v>
       </c>
       <c r="D36" s="1">
-        <v>688.0</v>
+        <v>623.5</v>
       </c>
       <c r="E36" s="1">
         <v>651.9657789474</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
         <v>1238734.98</v>
       </c>
       <c r="I36" s="1">
-        <v>68465.02</v>
+        <v>-54084.98</v>
       </c>
       <c r="J36" s="1">
-        <v>5.5270111125787</v>
+        <v>-4.3661461792255</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>1307200.0</v>
+        <v>1184650.0</v>
       </c>
       <c r="N36" s="1">
-        <v>1307200.0</v>
+        <v>1184650.0</v>
       </c>
       <c r="O36" s="1">
-        <v>0.71</v>
+        <v>0.64</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>105</v>
       </c>
       <c r="B37" t="s">
         <v>106</v>
       </c>
       <c r="C37" s="1">
         <v>26000.0</v>
       </c>
       <c r="D37" s="1">
-        <v>30.98</v>
+        <v>29.77</v>
       </c>
       <c r="E37" s="1">
         <v>36.13845</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
         <v>939599.7</v>
       </c>
       <c r="I37" s="1">
-        <v>-134119.7</v>
+        <v>-165579.7</v>
       </c>
       <c r="J37" s="1">
-        <v>-14.274131845721</v>
+        <v>-17.622366205523</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>805480.0</v>
+        <v>774020.0</v>
       </c>
       <c r="N37" s="1">
-        <v>805480.0</v>
+        <v>774020.0</v>
       </c>
       <c r="O37" s="1">
-        <v>0.44</v>
+        <v>0.42</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>107</v>
       </c>
       <c r="B38" t="s">
         <v>108</v>
       </c>
       <c r="C38" s="1">
         <v>15600.0</v>
       </c>
       <c r="D38" s="1">
-        <v>315.6</v>
+        <v>318.4</v>
       </c>
       <c r="E38" s="1">
         <v>276.757175</v>
       </c>
       <c r="F38" t="s">
         <v>69</v>
       </c>
       <c r="G38">
-        <v>0.93</v>
+        <v>0.92</v>
       </c>
       <c r="H38" s="1">
         <v>4161184.62</v>
       </c>
       <c r="I38" s="1">
-        <v>1158203.85</v>
+        <v>1253073.06</v>
       </c>
       <c r="J38" s="1">
-        <v>27.833512707735</v>
+        <v>30.113373340306</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>5319388.47</v>
+        <v>5414257.68</v>
       </c>
       <c r="N38" s="1">
-        <v>5319388.47</v>
+        <v>5414257.68</v>
       </c>
       <c r="O38" s="1">
-        <v>2.88</v>
+        <v>2.94</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>109</v>
       </c>
       <c r="B39" t="s">
         <v>110</v>
       </c>
       <c r="C39" s="1">
         <v>98000.0</v>
       </c>
       <c r="D39" s="1">
-        <v>402.5</v>
+        <v>383.1</v>
       </c>
       <c r="E39" s="1">
         <v>239.3382</v>
       </c>
       <c r="F39" t="s">
         <v>111</v>
       </c>
       <c r="G39">
         <v>10.85</v>
       </c>
       <c r="H39" s="1">
         <v>2072833.15</v>
       </c>
       <c r="I39" s="1">
-        <v>1562985.82</v>
+        <v>1386500.3</v>
       </c>
       <c r="J39" s="1">
-        <v>75.403358924475</v>
+        <v>66.889141559705</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>3635818.97</v>
+        <v>3459333.45</v>
       </c>
       <c r="N39" s="1">
-        <v>3635818.97</v>
+        <v>3459333.45</v>
       </c>
       <c r="O39" s="1">
-        <v>1.97</v>
+        <v>1.88</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>112</v>
       </c>
       <c r="B40" t="s">
         <v>113</v>
       </c>
       <c r="C40" s="1">
         <v>29600.0</v>
       </c>
       <c r="D40" s="1">
-        <v>139.38</v>
+        <v>145.5</v>
       </c>
       <c r="E40" s="1">
         <v>107.2867226351</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
         <v>3175686.99</v>
       </c>
       <c r="I40" s="1">
-        <v>949961.01</v>
+        <v>1131113.01</v>
       </c>
       <c r="J40" s="1">
-        <v>29.913559270525</v>
+        <v>35.617899798116</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>4125648.0</v>
+        <v>4306800.0</v>
       </c>
       <c r="N40" s="1">
-        <v>4125648.0</v>
+        <v>4306800.0</v>
       </c>
       <c r="O40" s="1">
-        <v>2.23</v>
+        <v>2.34</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>114</v>
       </c>
       <c r="B41" t="s">
         <v>115</v>
       </c>
       <c r="C41" s="1">
         <v>19800.0</v>
       </c>
       <c r="D41" s="1">
-        <v>260.2</v>
+        <v>268.6</v>
       </c>
       <c r="E41" s="1">
         <v>99.5747722222</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
         <v>1971580.49</v>
       </c>
       <c r="I41" s="1">
-        <v>3180379.51</v>
+        <v>3346699.51</v>
       </c>
       <c r="J41" s="1">
-        <v>161.31116767137</v>
+        <v>169.74703934101</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>5151960.0</v>
+        <v>5318280.0</v>
       </c>
       <c r="N41" s="1">
-        <v>5151960.0</v>
+        <v>5318280.0</v>
       </c>
       <c r="O41" s="1">
-        <v>2.79</v>
+        <v>2.89</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>116</v>
       </c>
       <c r="B42" t="s">
         <v>117</v>
       </c>
       <c r="C42" s="1">
-        <v>21000.0</v>
+        <v>21825.0</v>
       </c>
       <c r="D42" s="1">
-        <v>84.5</v>
+        <v>84.64</v>
       </c>
       <c r="E42" s="1">
-        <v>83.9416</v>
+        <v>83.8475857961</v>
       </c>
       <c r="F42" t="s">
         <v>69</v>
       </c>
       <c r="G42">
-        <v>0.93</v>
+        <v>0.92</v>
       </c>
       <c r="H42" s="1">
-        <v>1876888.41</v>
+        <v>1949706.27</v>
       </c>
       <c r="I42" s="1">
-        <v>40349.99</v>
+        <v>63884.31</v>
       </c>
       <c r="J42" s="1">
-        <v>2.1498342567953</v>
+        <v>3.2766120201275</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>1917238.4</v>
+        <v>2013590.58</v>
       </c>
       <c r="N42" s="1">
-        <v>1917238.4</v>
+        <v>2013590.58</v>
       </c>
       <c r="O42" s="1">
-        <v>1.04</v>
+        <v>1.09</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>118</v>
       </c>
       <c r="B43" t="s">
         <v>119</v>
       </c>
       <c r="C43" s="1">
         <v>28000.0</v>
       </c>
       <c r="D43" s="1">
-        <v>167.22</v>
+        <v>180.58</v>
       </c>
       <c r="E43" s="1">
         <v>58.4362639286</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
         <v>1636215.39</v>
       </c>
       <c r="I43" s="1">
-        <v>3045944.61</v>
+        <v>3420024.61</v>
       </c>
       <c r="J43" s="1">
-        <v>186.15792447717</v>
+        <v>209.02044015122</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>4682160.0</v>
+        <v>5056240.0</v>
       </c>
       <c r="N43" s="1">
-        <v>4682160.0</v>
+        <v>5056240.0</v>
       </c>
       <c r="O43" s="1">
-        <v>2.54</v>
+        <v>2.75</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>120</v>
       </c>
       <c r="B44" t="s">
         <v>121</v>
       </c>
       <c r="C44" s="1">
         <v>15000.0</v>
       </c>
       <c r="D44" s="1">
-        <v>229.45</v>
+        <v>252.55</v>
       </c>
       <c r="E44" s="1">
         <v>236.43985</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
         <v>3546597.75</v>
       </c>
       <c r="I44" s="1">
-        <v>-104847.75</v>
+        <v>241652.25</v>
       </c>
       <c r="J44" s="1">
-        <v>-2.9562909974778</v>
+        <v>6.8136356878927</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>3441750.0</v>
+        <v>3788250.0</v>
       </c>
       <c r="N44" s="1">
-        <v>3441750.0</v>
+        <v>3788250.0</v>
       </c>
       <c r="O44" s="1">
-        <v>1.86</v>
+        <v>2.06</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>122</v>
       </c>
       <c r="B45" t="s">
         <v>123</v>
       </c>
       <c r="C45" s="1">
         <v>11900.0</v>
       </c>
       <c r="D45" s="1">
-        <v>138.5</v>
+        <v>143.7</v>
       </c>
       <c r="E45" s="1">
         <v>297.3704890756</v>
       </c>
       <c r="F45" t="s">
         <v>69</v>
       </c>
       <c r="G45">
-        <v>0.93</v>
+        <v>0.92</v>
       </c>
       <c r="H45" s="1">
         <v>3429859.82</v>
       </c>
       <c r="I45" s="1">
-        <v>-1649134.85</v>
+        <v>-1565863.74</v>
       </c>
       <c r="J45" s="1">
-        <v>-48.081698277686</v>
+        <v>-45.653869900724</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>1780724.97</v>
+        <v>1863996.08</v>
       </c>
       <c r="N45" s="1">
-        <v>1780724.97</v>
+        <v>1863996.08</v>
       </c>
       <c r="O45" s="1">
-        <v>0.96</v>
+        <v>1.01</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>124</v>
       </c>
       <c r="B46" t="s">
         <v>125</v>
       </c>
       <c r="C46" s="1">
         <v>30000.0</v>
       </c>
       <c r="D46" s="1">
         <v>0.001</v>
       </c>
       <c r="E46" s="1">
         <v>0.0</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
@@ -3324,434 +3324,434 @@
       </c>
       <c r="M46" s="1">
         <v>30.0</v>
       </c>
       <c r="N46" s="1">
         <v>30.0</v>
       </c>
       <c r="O46" s="1">
         <v>0.0</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>126</v>
       </c>
       <c r="B47" t="s">
         <v>127</v>
       </c>
       <c r="C47" s="1">
         <v>30000.0</v>
       </c>
       <c r="D47" s="1">
-        <v>71.4</v>
+        <v>68.44</v>
       </c>
       <c r="E47" s="1">
         <v>56.558639</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
         <v>1696759.17</v>
       </c>
       <c r="I47" s="1">
-        <v>445240.83</v>
+        <v>356440.83</v>
       </c>
       <c r="J47" s="1">
-        <v>26.240661484093</v>
+        <v>21.007155069626</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>2142000.0</v>
+        <v>2053200.0</v>
       </c>
       <c r="N47" s="1">
-        <v>2142000.0</v>
+        <v>2053200.0</v>
       </c>
       <c r="O47" s="1">
-        <v>1.16</v>
+        <v>1.12</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>128</v>
       </c>
       <c r="B48" t="s">
         <v>129</v>
       </c>
       <c r="C48" s="1">
         <v>26000.0</v>
       </c>
       <c r="D48" s="1">
-        <v>73.2</v>
+        <v>75.24</v>
       </c>
       <c r="E48" s="1">
         <v>78.7765515385</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
         <v>2048190.34</v>
       </c>
       <c r="I48" s="1">
-        <v>-144990.34</v>
+        <v>-91950.34</v>
       </c>
       <c r="J48" s="1">
-        <v>-7.0789485317073</v>
+        <v>-4.4893454580007</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>1903200.0</v>
+        <v>1956240.0</v>
       </c>
       <c r="N48" s="1">
-        <v>1903200.0</v>
+        <v>1956240.0</v>
       </c>
       <c r="O48" s="1">
-        <v>1.03</v>
+        <v>1.06</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>130</v>
       </c>
       <c r="B49" t="s">
         <v>131</v>
       </c>
       <c r="C49" s="1">
         <v>140000.0</v>
       </c>
       <c r="D49" s="1">
-        <v>39.12</v>
+        <v>40.3</v>
       </c>
       <c r="E49" s="1">
         <v>20.5651097143</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
         <v>2879115.36</v>
       </c>
       <c r="I49" s="1">
-        <v>2597684.64</v>
+        <v>2762884.64</v>
       </c>
       <c r="J49" s="1">
-        <v>90.225097475775</v>
+        <v>95.962971070392</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>5476800.0</v>
+        <v>5642000.0</v>
       </c>
       <c r="N49" s="1">
-        <v>5476800.0</v>
+        <v>5642000.0</v>
       </c>
       <c r="O49" s="1">
-        <v>2.97</v>
+        <v>3.07</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>132</v>
       </c>
       <c r="B50" t="s">
         <v>133</v>
       </c>
       <c r="C50" s="1">
         <v>10000.0</v>
       </c>
       <c r="D50" s="1">
-        <v>275.0</v>
+        <v>231.2</v>
       </c>
       <c r="E50" s="1">
         <v>253.130475</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
         <v>2531304.75</v>
       </c>
       <c r="I50" s="1">
-        <v>218695.25</v>
+        <v>-219304.75</v>
       </c>
       <c r="J50" s="1">
-        <v>8.6396254737799</v>
+        <v>-8.6637039653167</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>2750000.0</v>
+        <v>2312000.0</v>
       </c>
       <c r="N50" s="1">
-        <v>2750000.0</v>
+        <v>2312000.0</v>
       </c>
       <c r="O50" s="1">
-        <v>1.49</v>
+        <v>1.26</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>134</v>
       </c>
       <c r="B51" t="s">
         <v>135</v>
       </c>
       <c r="C51" s="1">
         <v>36000.0</v>
       </c>
       <c r="D51" s="1">
-        <v>68.52</v>
+        <v>65.62</v>
       </c>
       <c r="E51" s="1">
         <v>66.1572</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
         <v>2381659.2</v>
       </c>
       <c r="I51" s="1">
-        <v>85060.8</v>
+        <v>-19339.2</v>
       </c>
       <c r="J51" s="1">
-        <v>3.5714933521975</v>
+        <v>-0.81200534484531</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>2466720.0</v>
+        <v>2362320.0</v>
       </c>
       <c r="N51" s="1">
-        <v>2466720.0</v>
+        <v>2362320.0</v>
       </c>
       <c r="O51" s="1">
-        <v>1.34</v>
+        <v>1.28</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>136</v>
       </c>
       <c r="B52" t="s">
         <v>137</v>
       </c>
       <c r="C52" s="1">
         <v>194000.0</v>
       </c>
       <c r="D52" s="1">
-        <v>197.5</v>
+        <v>195.15</v>
       </c>
       <c r="E52" s="1">
         <v>161.1687508763</v>
       </c>
       <c r="F52" t="s">
         <v>96</v>
       </c>
       <c r="G52">
         <v>7.47</v>
       </c>
       <c r="H52" s="1">
         <v>4195956.44</v>
       </c>
       <c r="I52" s="1">
-        <v>931854.05</v>
+        <v>870534.47</v>
       </c>
       <c r="J52" s="1">
-        <v>22.208382363474</v>
+        <v>20.746985400068</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>5127810.49</v>
+        <v>5066490.91</v>
       </c>
       <c r="N52" s="1">
-        <v>5127810.49</v>
+        <v>5066490.91</v>
       </c>
       <c r="O52" s="1">
-        <v>2.78</v>
+        <v>2.75</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>138</v>
       </c>
       <c r="B53" t="s">
         <v>139</v>
       </c>
       <c r="C53" s="1">
         <v>64000.0</v>
       </c>
       <c r="D53" s="1">
-        <v>35.67</v>
+        <v>35.75</v>
       </c>
       <c r="E53" s="1">
         <v>9.8637085938</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
         <v>631277.35</v>
       </c>
       <c r="I53" s="1">
-        <v>1651602.65</v>
+        <v>1656722.65</v>
       </c>
       <c r="J53" s="1">
-        <v>261.62868824614</v>
+        <v>262.43974221473</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>2282880.0</v>
+        <v>2288000.0</v>
       </c>
       <c r="N53" s="1">
-        <v>2282880.0</v>
+        <v>2288000.0</v>
       </c>
       <c r="O53" s="1">
         <v>1.24</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>140</v>
       </c>
       <c r="B54" t="s">
         <v>141</v>
       </c>
       <c r="C54" s="1">
         <v>20000.0</v>
       </c>
       <c r="D54" s="1">
-        <v>62.68</v>
+        <v>66.42</v>
       </c>
       <c r="E54" s="1">
         <v>102.74997</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
         <v>2054999.4</v>
       </c>
       <c r="I54" s="1">
-        <v>-801399.4</v>
+        <v>-726599.4</v>
       </c>
       <c r="J54" s="1">
-        <v>-38.997549099041</v>
+        <v>-35.357645359896</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>1253600.0</v>
+        <v>1328400.0</v>
       </c>
       <c r="N54" s="1">
-        <v>1253600.0</v>
+        <v>1328400.0</v>
       </c>
       <c r="O54" s="1">
-        <v>0.68</v>
+        <v>0.72</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>