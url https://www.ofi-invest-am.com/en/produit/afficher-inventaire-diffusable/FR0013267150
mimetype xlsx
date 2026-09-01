--- v3 (2026-07-31)
+++ v4 (2026-09-01)
@@ -142,51 +142,51 @@
   <si>
     <t>FR0010220475</t>
   </si>
   <si>
     <t>ALSTOM SA</t>
   </si>
   <si>
     <t>NL0010273215</t>
   </si>
   <si>
     <t>ASML HOLDING NV</t>
   </si>
   <si>
     <t>GB0009895292</t>
   </si>
   <si>
     <t>ASTRAZENECA PLC</t>
   </si>
   <si>
     <t>GBP</t>
   </si>
   <si>
     <t>ES0113900J37</t>
   </si>
   <si>
-    <t>BANCO SANTANDER SA</t>
+    <t>BANCO SANTANDER</t>
   </si>
   <si>
     <t>DE0005190003</t>
   </si>
   <si>
     <t>BMW AG</t>
   </si>
   <si>
     <t>FR0000131104</t>
   </si>
   <si>
     <t>BNP PARIBAS SA</t>
   </si>
   <si>
     <t>DE000CBK1001</t>
   </si>
   <si>
     <t>COMMERZBANK AG</t>
   </si>
   <si>
     <t>FR0000125007</t>
   </si>
   <si>
     <t>COMPAGNIE DE SAINT GOBAIN SA</t>
   </si>
@@ -847,182 +847,182 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>8656.2725</v>
+        <v>8251.0811</v>
       </c>
       <c r="D2">
-        <v>5186.09</v>
+        <v>5335.24</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>44892247.36</v>
+        <v>44021529.92</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>44892247.36</v>
+        <v>44021529.92</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>133389.3366</v>
+        <v>133209.6319</v>
       </c>
       <c r="D3">
-        <v>146.16</v>
+        <v>150.36</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>19496914.91</v>
+        <v>20030613.39</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>19496914.91</v>
+        <v>20030613.39</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>5941.9175</v>
+        <v>5883.7267</v>
       </c>
       <c r="D4">
-        <v>1594.0</v>
+        <v>1639.13</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>9471467.99</v>
+        <v>9644209.43</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>9471467.99</v>
+        <v>9644209.43</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>709121.0952</v>
+        <v>717342.363</v>
       </c>
       <c r="D5">
-        <v>152.08</v>
+        <v>156.44</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>107849517.51</v>
+        <v>112227640.44</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>107849517.51</v>
+        <v>112227640.44</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
-        <v>15563.941</v>
+        <v>15464.941</v>
       </c>
       <c r="D6">
-        <v>149.39</v>
+        <v>153.65</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>2325165.34</v>
+        <v>2376195.92</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>2325165.34</v>
+        <v>2376195.92</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -1074,2234 +1074,2234 @@
       </c>
       <c r="M1" t="s">
         <v>28</v>
       </c>
       <c r="N1" t="s">
         <v>29</v>
       </c>
       <c r="O1" t="s">
         <v>30</v>
       </c>
       <c r="P1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>32</v>
       </c>
       <c r="B2" t="s">
         <v>33</v>
       </c>
       <c r="C2" s="1">
         <v>15120.0</v>
       </c>
       <c r="D2" s="1">
-        <v>389.0</v>
+        <v>374.9</v>
       </c>
       <c r="E2" s="1">
         <v>359.8034966931</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
         <v>5440228.87</v>
       </c>
       <c r="I2" s="1">
-        <v>441451.13</v>
+        <v>228259.13</v>
       </c>
       <c r="J2" s="1">
-        <v>8.1145690842966</v>
+        <v>4.1957633668453</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>5881680.0</v>
+        <v>5668488.0</v>
       </c>
       <c r="N2" s="1">
-        <v>5881680.0</v>
+        <v>5668488.0</v>
       </c>
       <c r="O2" s="1">
-        <v>3.2</v>
+        <v>3.01</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>34</v>
       </c>
       <c r="B3" t="s">
         <v>35</v>
       </c>
       <c r="C3" s="1">
-        <v>90000.0</v>
+        <v>60000.0</v>
       </c>
       <c r="D3" s="1">
-        <v>17.08</v>
+        <v>17.16</v>
       </c>
       <c r="E3" s="1">
         <v>28.1958666667</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
-        <v>2537628.0</v>
+        <v>1691752.0</v>
       </c>
       <c r="I3" s="1">
-        <v>-1000428.0</v>
+        <v>-662152.0</v>
       </c>
       <c r="J3" s="1">
-        <v>-39.423745324374</v>
+        <v>-39.140015794277</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>1537200.0</v>
+        <v>1029600.0</v>
       </c>
       <c r="N3" s="1">
-        <v>1537200.0</v>
+        <v>1029600.0</v>
       </c>
       <c r="O3" s="1">
-        <v>0.84</v>
+        <v>0.55</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>36</v>
       </c>
       <c r="B4" t="s">
         <v>37</v>
       </c>
       <c r="C4" s="1">
         <v>7450.0</v>
       </c>
       <c r="D4" s="1">
-        <v>1222.4</v>
+        <v>1394.0</v>
       </c>
       <c r="E4" s="1">
         <v>136.1780469799</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>1014526.45</v>
       </c>
       <c r="I4" s="1">
-        <v>8092353.55</v>
+        <v>9370773.55</v>
       </c>
       <c r="J4" s="1">
-        <v>797.64835603843</v>
+        <v>923.65985628073</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>9106880.0</v>
+        <v>10385300.0</v>
       </c>
       <c r="N4" s="1">
-        <v>9106880.0</v>
+        <v>10385300.0</v>
       </c>
       <c r="O4" s="1">
-        <v>4.95</v>
+        <v>5.52</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>38</v>
       </c>
       <c r="B5" t="s">
         <v>39</v>
       </c>
       <c r="C5" s="1">
         <v>32000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>139.48</v>
+        <v>134.34</v>
       </c>
       <c r="E5" s="1">
         <v>78.9366615625</v>
       </c>
       <c r="F5" t="s">
         <v>40</v>
       </c>
       <c r="G5">
         <v>0.86</v>
       </c>
       <c r="H5" s="1">
         <v>2904233.45</v>
       </c>
       <c r="I5" s="1">
-        <v>2266180.68</v>
+        <v>2068156.81</v>
       </c>
       <c r="J5" s="1">
-        <v>78.030252010216</v>
+        <v>71.211796351977</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>5170414.13</v>
+        <v>4972390.26</v>
       </c>
       <c r="N5" s="1">
-        <v>5170414.13</v>
+        <v>4972390.26</v>
       </c>
       <c r="O5" s="1">
-        <v>2.81</v>
+        <v>2.64</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>41</v>
       </c>
       <c r="B6" t="s">
         <v>42</v>
       </c>
       <c r="C6" s="1">
-        <v>400000.0</v>
+        <v>457000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>10.38</v>
+        <v>10.656</v>
       </c>
       <c r="E6" s="1">
-        <v>7.5210255</v>
+        <v>7.8367673961</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
-        <v>3008410.2</v>
+        <v>3581402.7</v>
       </c>
       <c r="I6" s="1">
-        <v>1143589.8</v>
+        <v>1288389.3</v>
       </c>
       <c r="J6" s="1">
-        <v>38.013094092022</v>
+        <v>35.974432587545</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>4152000.0</v>
+        <v>4869792.0</v>
       </c>
       <c r="N6" s="1">
-        <v>4152000.0</v>
+        <v>4869792.0</v>
       </c>
       <c r="O6" s="1">
-        <v>2.26</v>
+        <v>2.59</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>43</v>
       </c>
       <c r="B7" t="s">
         <v>44</v>
       </c>
       <c r="C7" s="1">
         <v>26000.0</v>
       </c>
       <c r="D7" s="1">
-        <v>77.92</v>
+        <v>73.72</v>
       </c>
       <c r="E7" s="1">
         <v>83.6266965385</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
         <v>2174294.11</v>
       </c>
       <c r="I7" s="1">
-        <v>-148374.11</v>
+        <v>-257574.11</v>
       </c>
       <c r="J7" s="1">
-        <v>-6.8240128746888</v>
+        <v>-11.846332509267</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>2025920.0</v>
+        <v>1916720.0</v>
       </c>
       <c r="N7" s="1">
-        <v>2025920.0</v>
+        <v>1916720.0</v>
       </c>
       <c r="O7" s="1">
-        <v>1.1</v>
+        <v>1.02</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>45</v>
       </c>
       <c r="B8" t="s">
         <v>46</v>
       </c>
       <c r="C8" s="1">
         <v>34000.0</v>
       </c>
       <c r="D8" s="1">
-        <v>89.23</v>
+        <v>92.58</v>
       </c>
       <c r="E8" s="1">
         <v>79.2368891176</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
         <v>2694054.23</v>
       </c>
       <c r="I8" s="1">
-        <v>339765.77</v>
+        <v>453665.77</v>
       </c>
       <c r="J8" s="1">
-        <v>12.611690077226</v>
+        <v>16.83951885408</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>3033820.0</v>
+        <v>3147720.0</v>
       </c>
       <c r="N8" s="1">
-        <v>3033820.0</v>
+        <v>3147720.0</v>
       </c>
       <c r="O8" s="1">
-        <v>1.65</v>
+        <v>1.67</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>47</v>
       </c>
       <c r="B9" t="s">
         <v>48</v>
       </c>
       <c r="C9" s="1">
         <v>72000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>35.21</v>
+        <v>36.98</v>
       </c>
       <c r="E9" s="1">
         <v>32.8527</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
         <v>2365394.4</v>
       </c>
       <c r="I9" s="1">
-        <v>169725.6</v>
+        <v>297165.6</v>
       </c>
       <c r="J9" s="1">
-        <v>7.1753615380167</v>
+        <v>12.563046568471</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>2535120.0</v>
+        <v>2662560.0</v>
       </c>
       <c r="N9" s="1">
-        <v>2535120.0</v>
+        <v>2662560.0</v>
       </c>
       <c r="O9" s="1">
-        <v>1.38</v>
+        <v>1.41</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>49</v>
       </c>
       <c r="B10" t="s">
         <v>50</v>
       </c>
       <c r="C10" s="1">
         <v>60000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>77.64</v>
+        <v>76.16</v>
       </c>
       <c r="E10" s="1">
         <v>40.2604683333</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
         <v>2415628.1</v>
       </c>
       <c r="I10" s="1">
-        <v>2242771.9</v>
+        <v>2153971.9</v>
       </c>
       <c r="J10" s="1">
-        <v>92.84425446119</v>
+        <v>89.168191908349</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>4658400.0</v>
+        <v>4569600.0</v>
       </c>
       <c r="N10" s="1">
-        <v>4658400.0</v>
+        <v>4569600.0</v>
       </c>
       <c r="O10" s="1">
-        <v>2.53</v>
+        <v>2.43</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>51</v>
       </c>
       <c r="B11" t="s">
         <v>52</v>
       </c>
       <c r="C11" s="1">
         <v>41700.0</v>
       </c>
       <c r="D11" s="1">
-        <v>66.74</v>
+        <v>61.36</v>
       </c>
       <c r="E11" s="1">
         <v>60.3703724221</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
         <v>2517444.53</v>
       </c>
       <c r="I11" s="1">
-        <v>265613.47</v>
+        <v>41267.47</v>
       </c>
       <c r="J11" s="1">
-        <v>10.550916488317</v>
+        <v>1.6392603494624</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>2783058.0</v>
+        <v>2558712.0</v>
       </c>
       <c r="N11" s="1">
-        <v>2783058.0</v>
+        <v>2558712.0</v>
       </c>
       <c r="O11" s="1">
-        <v>1.51</v>
+        <v>1.36</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>53</v>
       </c>
       <c r="B12" t="s">
         <v>54</v>
       </c>
       <c r="C12" s="1">
         <v>109000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>19.095</v>
+        <v>20.26</v>
       </c>
       <c r="E12" s="1">
         <v>23.5723145872</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
         <v>2569382.29</v>
       </c>
       <c r="I12" s="1">
-        <v>-488027.29</v>
+        <v>-361042.29</v>
       </c>
       <c r="J12" s="1">
-        <v>-18.993953990397</v>
+        <v>-14.051715519531</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>2081355.0</v>
+        <v>2208340.0</v>
       </c>
       <c r="N12" s="1">
-        <v>2081355.0</v>
+        <v>2208340.0</v>
       </c>
       <c r="O12" s="1">
-        <v>1.13</v>
+        <v>1.17</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>55</v>
       </c>
       <c r="B13" t="s">
         <v>56</v>
       </c>
       <c r="C13" s="1">
-        <v>16600.0</v>
+        <v>12900.0</v>
       </c>
       <c r="D13" s="1">
-        <v>261.6</v>
+        <v>248.0</v>
       </c>
       <c r="E13" s="1">
-        <v>236.6301325301</v>
+        <v>236.6301325581</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>3928060.2</v>
+        <v>3052528.71</v>
       </c>
       <c r="I13" s="1">
-        <v>414499.8</v>
+        <v>146671.29</v>
       </c>
       <c r="J13" s="1">
-        <v>10.552277177422</v>
+        <v>4.8049110732197</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>4342560.0</v>
+        <v>3199200.0</v>
       </c>
       <c r="N13" s="1">
-        <v>4342560.0</v>
+        <v>3199200.0</v>
       </c>
       <c r="O13" s="1">
-        <v>2.36</v>
+        <v>1.7</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>57</v>
       </c>
       <c r="B14" t="s">
         <v>58</v>
       </c>
       <c r="C14" s="1">
         <v>176000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>18.89</v>
+        <v>18.005</v>
       </c>
       <c r="E14" s="1">
         <v>12.3161271023</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
         <v>2167638.37</v>
       </c>
       <c r="I14" s="1">
-        <v>1157001.63</v>
+        <v>1001241.63</v>
       </c>
       <c r="J14" s="1">
-        <v>53.376137182883</v>
+        <v>46.19043673784</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>3324640.0</v>
+        <v>3168880.0</v>
       </c>
       <c r="N14" s="1">
-        <v>3324640.0</v>
+        <v>3168880.0</v>
       </c>
       <c r="O14" s="1">
-        <v>1.81</v>
+        <v>1.68</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>59</v>
       </c>
       <c r="B15" t="s">
         <v>60</v>
       </c>
       <c r="C15" s="1">
         <v>375000.0</v>
       </c>
       <c r="D15" s="1">
-        <v>9.924</v>
+        <v>9.56</v>
       </c>
       <c r="E15" s="1">
         <v>7.2085022133</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
         <v>2703188.33</v>
       </c>
       <c r="I15" s="1">
-        <v>1018311.67</v>
+        <v>881811.67</v>
       </c>
       <c r="J15" s="1">
-        <v>37.67076302819</v>
+        <v>32.621170349607</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>3721500.0</v>
+        <v>3585000.0</v>
       </c>
       <c r="N15" s="1">
-        <v>3721500.0</v>
+        <v>3585000.0</v>
       </c>
       <c r="O15" s="1">
-        <v>2.02</v>
+        <v>1.9</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>61</v>
       </c>
       <c r="B16" t="s">
         <v>62</v>
       </c>
       <c r="C16" s="1">
         <v>29000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>94.2</v>
+        <v>101.8</v>
       </c>
       <c r="E16" s="1">
         <v>99.5244396552</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
         <v>2886208.75</v>
       </c>
       <c r="I16" s="1">
-        <v>-154408.75</v>
+        <v>65991.25</v>
       </c>
       <c r="J16" s="1">
-        <v>-5.3498815704166</v>
+        <v>2.2864337168959</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>2731800.0</v>
+        <v>2952200.0</v>
       </c>
       <c r="N16" s="1">
-        <v>2731800.0</v>
+        <v>2952200.0</v>
       </c>
       <c r="O16" s="1">
-        <v>1.48</v>
+        <v>1.57</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>63</v>
       </c>
       <c r="B17" t="s">
         <v>64</v>
       </c>
       <c r="C17" s="1">
         <v>6300.0</v>
       </c>
       <c r="D17" s="1">
-        <v>181.25</v>
+        <v>172.8</v>
       </c>
       <c r="E17" s="1">
         <v>274.1823015873</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
         <v>1727348.5</v>
       </c>
       <c r="I17" s="1">
-        <v>-585473.5</v>
+        <v>-638708.5</v>
       </c>
       <c r="J17" s="1">
-        <v>-33.894347319027</v>
+        <v>-36.976238437119</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>1141875.0</v>
+        <v>1088640.0</v>
       </c>
       <c r="N17" s="1">
-        <v>1141875.0</v>
+        <v>1088640.0</v>
       </c>
       <c r="O17" s="1">
-        <v>0.62</v>
+        <v>0.58</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>65</v>
       </c>
       <c r="B18" t="s">
         <v>66</v>
       </c>
       <c r="C18" s="1">
         <v>80600.0</v>
       </c>
       <c r="D18" s="1">
-        <v>38.1</v>
+        <v>38.4</v>
       </c>
       <c r="E18" s="1">
         <v>33.2773218362</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
         <v>2682152.14</v>
       </c>
       <c r="I18" s="1">
-        <v>388707.86</v>
+        <v>412887.86</v>
       </c>
       <c r="J18" s="1">
-        <v>14.492386699585</v>
+        <v>15.393901555487</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>3070860.0</v>
+        <v>3095040.0</v>
       </c>
       <c r="N18" s="1">
-        <v>3070860.0</v>
+        <v>3095040.0</v>
       </c>
       <c r="O18" s="1">
-        <v>1.67</v>
+        <v>1.64</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>67</v>
       </c>
       <c r="B19" t="s">
         <v>68</v>
       </c>
       <c r="C19" s="1">
         <v>1280.0</v>
       </c>
       <c r="D19" s="1">
-        <v>2785.0</v>
+        <v>2847.0</v>
       </c>
       <c r="E19" s="1">
         <v>3509.6599140625</v>
       </c>
       <c r="F19" t="s">
         <v>69</v>
       </c>
       <c r="G19">
-        <v>0.92</v>
+        <v>0.91</v>
       </c>
       <c r="H19" s="1">
         <v>4342534.12</v>
       </c>
       <c r="I19" s="1">
-        <v>-456770.0</v>
+        <v>-357885.93</v>
       </c>
       <c r="J19" s="1">
-        <v>-10.518512632896</v>
+        <v>-8.2414074388436</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>3885764.12</v>
+        <v>3984648.19</v>
       </c>
       <c r="N19" s="1">
-        <v>3885764.12</v>
+        <v>3984648.19</v>
       </c>
       <c r="O19" s="1">
-        <v>2.11</v>
+        <v>2.12</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>70</v>
       </c>
       <c r="B20" t="s">
         <v>71</v>
       </c>
       <c r="C20" s="1">
         <v>56000.0</v>
       </c>
       <c r="D20" s="1">
-        <v>66.14</v>
+        <v>66.26</v>
       </c>
       <c r="E20" s="1">
         <v>83.4062178571</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
         <v>4670748.2</v>
       </c>
       <c r="I20" s="1">
-        <v>-966908.2</v>
+        <v>-960188.2</v>
       </c>
       <c r="J20" s="1">
-        <v>-20.701355727119</v>
+        <v>-20.557481561519</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>3703840.0</v>
+        <v>3710560.0</v>
       </c>
       <c r="N20" s="1">
-        <v>3703840.0</v>
+        <v>3710560.0</v>
       </c>
       <c r="O20" s="1">
-        <v>2.01</v>
+        <v>1.97</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>72</v>
       </c>
       <c r="B21" t="s">
         <v>73</v>
       </c>
       <c r="C21" s="1">
         <v>1140.0</v>
       </c>
       <c r="D21" s="1">
-        <v>1623.5</v>
+        <v>1609.5</v>
       </c>
       <c r="E21" s="1">
         <v>2377.9608070175</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
         <v>2710875.32</v>
       </c>
       <c r="I21" s="1">
-        <v>-860085.32</v>
+        <v>-876045.32</v>
       </c>
       <c r="J21" s="1">
-        <v>-31.727217908347</v>
+        <v>-32.315957636886</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>1850790.0</v>
+        <v>1834830.0</v>
       </c>
       <c r="N21" s="1">
-        <v>1850790.0</v>
+        <v>1834830.0</v>
       </c>
       <c r="O21" s="1">
-        <v>1.01</v>
+        <v>0.97</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>74</v>
       </c>
       <c r="B22" t="s">
         <v>75</v>
       </c>
       <c r="C22" s="1">
-        <v>117000.0</v>
+        <v>106000.0</v>
       </c>
       <c r="D22" s="1">
-        <v>57.13</v>
+        <v>80.35</v>
       </c>
       <c r="E22" s="1">
-        <v>25.9981596581</v>
+        <v>25.9981596226</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
-        <v>3041784.68</v>
+        <v>2755804.92</v>
       </c>
       <c r="I22" s="1">
-        <v>3642425.32</v>
+        <v>5761295.08</v>
       </c>
       <c r="J22" s="1">
-        <v>119.74632339854</v>
+        <v>209.06033798648</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>6684210.0</v>
+        <v>8517100.0</v>
       </c>
       <c r="N22" s="1">
-        <v>6684210.0</v>
+        <v>8517100.0</v>
       </c>
       <c r="O22" s="1">
-        <v>3.63</v>
+        <v>4.52</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>76</v>
       </c>
       <c r="B23" t="s">
         <v>77</v>
       </c>
       <c r="C23" s="1">
         <v>705000.0</v>
       </c>
       <c r="D23" s="1">
-        <v>5.775</v>
+        <v>5.694</v>
       </c>
       <c r="E23" s="1">
         <v>5.0783809645</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
         <v>3580258.58</v>
       </c>
       <c r="I23" s="1">
-        <v>491116.42</v>
+        <v>434011.42</v>
       </c>
       <c r="J23" s="1">
-        <v>13.717344963391</v>
+        <v>12.122348436632</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>4071375.0</v>
+        <v>4014270.0</v>
       </c>
       <c r="N23" s="1">
-        <v>4071375.0</v>
+        <v>4014270.0</v>
       </c>
       <c r="O23" s="1">
-        <v>2.21</v>
+        <v>2.13</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>78</v>
       </c>
       <c r="B24" t="s">
         <v>79</v>
       </c>
       <c r="C24" s="1">
         <v>34000.0</v>
       </c>
       <c r="D24" s="1">
-        <v>99.05</v>
+        <v>100.9</v>
       </c>
       <c r="E24" s="1">
         <v>70.4415011765</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
         <v>2395011.04</v>
       </c>
       <c r="I24" s="1">
-        <v>972688.96</v>
+        <v>1035588.96</v>
       </c>
       <c r="J24" s="1">
-        <v>40.613130534881</v>
+        <v>43.239423230383</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>3367700.0</v>
+        <v>3430600.0</v>
       </c>
       <c r="N24" s="1">
-        <v>3367700.0</v>
+        <v>3430600.0</v>
       </c>
       <c r="O24" s="1">
-        <v>1.83</v>
+        <v>1.82</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>80</v>
       </c>
       <c r="B25" t="s">
         <v>81</v>
       </c>
       <c r="C25" s="1">
         <v>557000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>4.564</v>
+        <v>4.43</v>
       </c>
       <c r="E25" s="1">
         <v>3.954370018</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
         <v>2202584.1</v>
       </c>
       <c r="I25" s="1">
-        <v>339563.9</v>
+        <v>264925.9</v>
       </c>
       <c r="J25" s="1">
-        <v>15.416614512018</v>
+        <v>12.027958433006</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>2542148.0</v>
+        <v>2467510.0</v>
       </c>
       <c r="N25" s="1">
-        <v>2542148.0</v>
+        <v>2467510.0</v>
       </c>
       <c r="O25" s="1">
-        <v>1.38</v>
+        <v>1.31</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>82</v>
       </c>
       <c r="B26" t="s">
         <v>83</v>
       </c>
       <c r="C26" s="1">
         <v>16000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>183.08</v>
+        <v>177.42</v>
       </c>
       <c r="E26" s="1">
         <v>98.77057625</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
         <v>1580329.22</v>
       </c>
       <c r="I26" s="1">
-        <v>1348950.78</v>
+        <v>1258390.78</v>
       </c>
       <c r="J26" s="1">
-        <v>85.35884567141</v>
+        <v>79.628394139292</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>2929280.0</v>
+        <v>2838720.0</v>
       </c>
       <c r="N26" s="1">
-        <v>2929280.0</v>
+        <v>2838720.0</v>
       </c>
       <c r="O26" s="1">
-        <v>1.59</v>
+        <v>1.51</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>84</v>
       </c>
       <c r="B27" t="s">
         <v>85</v>
       </c>
       <c r="C27" s="1">
         <v>6600.0</v>
       </c>
       <c r="D27" s="1">
-        <v>479.2</v>
+        <v>496.2</v>
       </c>
       <c r="E27" s="1">
-        <v>553.43275</v>
+        <v>550.93275</v>
       </c>
       <c r="F27" t="s">
         <v>69</v>
       </c>
       <c r="G27">
-        <v>0.92</v>
+        <v>0.91</v>
       </c>
       <c r="H27" s="1">
-        <v>3914601.98</v>
+        <v>3896604.6</v>
       </c>
       <c r="I27" s="1">
-        <v>-467119.97</v>
+        <v>-315695.96</v>
       </c>
       <c r="J27" s="1">
-        <v>-11.93275772062</v>
+        <v>-8.1018217758096</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>3447482.01</v>
+        <v>3580908.64</v>
       </c>
       <c r="N27" s="1">
-        <v>3447482.01</v>
+        <v>3580908.64</v>
       </c>
       <c r="O27" s="1">
-        <v>1.87</v>
+        <v>1.9</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>86</v>
       </c>
       <c r="B28" t="s">
         <v>87</v>
       </c>
       <c r="C28" s="1">
         <v>11400.0</v>
       </c>
       <c r="D28" s="1">
-        <v>366.05</v>
+        <v>379.4</v>
       </c>
       <c r="E28" s="1">
         <v>271.6343684211</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
         <v>3096631.8</v>
       </c>
       <c r="I28" s="1">
-        <v>1076338.2</v>
+        <v>1228528.2</v>
       </c>
       <c r="J28" s="1">
-        <v>34.758352607501</v>
+        <v>39.673047341308</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>4172970.0</v>
+        <v>4325160.0</v>
       </c>
       <c r="N28" s="1">
-        <v>4172970.0</v>
+        <v>4325160.0</v>
       </c>
       <c r="O28" s="1">
-        <v>2.27</v>
+        <v>2.3</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>88</v>
       </c>
       <c r="B29" t="s">
         <v>89</v>
       </c>
       <c r="C29" s="1">
         <v>5000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>451.4</v>
+        <v>469.8</v>
       </c>
       <c r="E29" s="1">
         <v>631.8973</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
         <v>3159486.5</v>
       </c>
       <c r="I29" s="1">
-        <v>-902486.5</v>
+        <v>-810486.5</v>
       </c>
       <c r="J29" s="1">
-        <v>-28.564341072513</v>
+        <v>-25.652475489292</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>2257000.0</v>
+        <v>2349000.0</v>
       </c>
       <c r="N29" s="1">
-        <v>2257000.0</v>
+        <v>2349000.0</v>
       </c>
       <c r="O29" s="1">
-        <v>1.23</v>
+        <v>1.25</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>90</v>
       </c>
       <c r="B30" t="s">
         <v>91</v>
       </c>
       <c r="C30" s="1">
-        <v>184000.0</v>
+        <v>209000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>14.68</v>
+        <v>15.68</v>
       </c>
       <c r="E30" s="1">
-        <v>8.6945670652</v>
+        <v>9.372537512</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>1599800.34</v>
+        <v>1958860.34</v>
       </c>
       <c r="I30" s="1">
-        <v>1101319.66</v>
+        <v>1318259.66</v>
       </c>
       <c r="J30" s="1">
-        <v>68.84106925493</v>
+        <v>67.297276537846</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>2701120.0</v>
+        <v>3277120.0</v>
       </c>
       <c r="N30" s="1">
-        <v>2701120.0</v>
+        <v>3277120.0</v>
       </c>
       <c r="O30" s="1">
-        <v>1.47</v>
+        <v>1.74</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>92</v>
       </c>
       <c r="B31" t="s">
         <v>93</v>
       </c>
       <c r="C31" s="1">
         <v>4000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>510.8</v>
+        <v>444.9</v>
       </c>
       <c r="E31" s="1">
         <v>557.338</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
         <v>2229352.0</v>
       </c>
       <c r="I31" s="1">
-        <v>-186152.0</v>
+        <v>-449752.0</v>
       </c>
       <c r="J31" s="1">
-        <v>-8.3500497005408</v>
+        <v>-20.174113374649</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>2043200.0</v>
+        <v>1779600.0</v>
       </c>
       <c r="N31" s="1">
-        <v>2043200.0</v>
+        <v>1779600.0</v>
       </c>
       <c r="O31" s="1">
-        <v>1.11</v>
+        <v>0.95</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>94</v>
       </c>
       <c r="B32" t="s">
         <v>95</v>
       </c>
       <c r="C32" s="1">
         <v>51000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>390.9</v>
+        <v>374.3</v>
       </c>
       <c r="E32" s="1">
         <v>358.8201784314</v>
       </c>
       <c r="F32" t="s">
         <v>96</v>
       </c>
       <c r="G32">
         <v>7.47</v>
       </c>
       <c r="H32" s="1">
         <v>2454590.24</v>
       </c>
       <c r="I32" s="1">
-        <v>213329.92</v>
+        <v>99691.92</v>
       </c>
       <c r="J32" s="1">
-        <v>8.6910603865189</v>
+        <v>4.0614485617771</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>2667920.16</v>
+        <v>2554282.16</v>
       </c>
       <c r="N32" s="1">
-        <v>2667920.16</v>
+        <v>2554282.16</v>
       </c>
       <c r="O32" s="1">
-        <v>1.45</v>
+        <v>1.36</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>97</v>
       </c>
       <c r="B33" t="s">
         <v>98</v>
       </c>
       <c r="C33" s="1">
         <v>190000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>170.35</v>
+        <v>166.25</v>
       </c>
       <c r="E33" s="1">
         <v>258.2997771053</v>
       </c>
       <c r="F33" t="s">
         <v>96</v>
       </c>
       <c r="G33">
         <v>7.47</v>
       </c>
       <c r="H33" s="1">
         <v>6582982.9</v>
       </c>
       <c r="I33" s="1">
-        <v>-2251538.73</v>
+        <v>-2356353.97</v>
       </c>
       <c r="J33" s="1">
-        <v>-34.202408911012</v>
+        <v>-35.794623893068</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>4331444.17</v>
+        <v>4226628.93</v>
       </c>
       <c r="N33" s="1">
-        <v>4331444.17</v>
+        <v>4226628.93</v>
       </c>
       <c r="O33" s="1">
-        <v>2.35</v>
+        <v>2.24</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>99</v>
       </c>
       <c r="B34" t="s">
         <v>100</v>
       </c>
       <c r="C34" s="1">
         <v>21000.0</v>
       </c>
       <c r="D34" s="1">
-        <v>62.84</v>
+        <v>61.8</v>
       </c>
       <c r="E34" s="1">
         <v>131.0369847619</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
         <v>2751776.68</v>
       </c>
       <c r="I34" s="1">
-        <v>-1432136.68</v>
+        <v>-1453976.68</v>
       </c>
       <c r="J34" s="1">
-        <v>-52.044073576494</v>
+        <v>-52.837742632516</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>1319640.0</v>
+        <v>1297800.0</v>
       </c>
       <c r="N34" s="1">
-        <v>1319640.0</v>
+        <v>1297800.0</v>
       </c>
       <c r="O34" s="1">
-        <v>0.72</v>
+        <v>0.69</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>101</v>
       </c>
       <c r="B35" t="s">
         <v>102</v>
       </c>
       <c r="C35" s="1">
         <v>33000.0</v>
       </c>
       <c r="D35" s="1">
-        <v>127.95</v>
+        <v>149.3</v>
       </c>
       <c r="E35" s="1">
         <v>30.2405563636</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
         <v>997938.36</v>
       </c>
       <c r="I35" s="1">
-        <v>3224411.64</v>
+        <v>3928961.64</v>
       </c>
       <c r="J35" s="1">
-        <v>323.10729492351</v>
+        <v>393.70784784744</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>4222350.0</v>
+        <v>4926900.0</v>
       </c>
       <c r="N35" s="1">
-        <v>4222350.0</v>
+        <v>4926900.0</v>
       </c>
       <c r="O35" s="1">
-        <v>2.29</v>
+        <v>2.62</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>103</v>
       </c>
       <c r="B36" t="s">
         <v>104</v>
       </c>
       <c r="C36" s="1">
         <v>1900.0</v>
       </c>
       <c r="D36" s="1">
-        <v>623.5</v>
+        <v>649.5</v>
       </c>
       <c r="E36" s="1">
         <v>651.9657789474</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
         <v>1238734.98</v>
       </c>
       <c r="I36" s="1">
-        <v>-54084.98</v>
+        <v>-4684.98</v>
       </c>
       <c r="J36" s="1">
-        <v>-4.3661461792255</v>
+        <v>-0.37820680578504</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>1184650.0</v>
+        <v>1234050.0</v>
       </c>
       <c r="N36" s="1">
-        <v>1184650.0</v>
+        <v>1234050.0</v>
       </c>
       <c r="O36" s="1">
-        <v>0.64</v>
+        <v>0.66</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>105</v>
       </c>
       <c r="B37" t="s">
         <v>106</v>
       </c>
       <c r="C37" s="1">
         <v>26000.0</v>
       </c>
       <c r="D37" s="1">
-        <v>29.77</v>
+        <v>28.44</v>
       </c>
       <c r="E37" s="1">
         <v>36.13845</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
         <v>939599.7</v>
       </c>
       <c r="I37" s="1">
-        <v>-165579.7</v>
+        <v>-200159.7</v>
       </c>
       <c r="J37" s="1">
-        <v>-17.622366205523</v>
+        <v>-21.302656865472</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>774020.0</v>
+        <v>739440.0</v>
       </c>
       <c r="N37" s="1">
-        <v>774020.0</v>
+        <v>739440.0</v>
       </c>
       <c r="O37" s="1">
-        <v>0.42</v>
+        <v>0.39</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>107</v>
       </c>
       <c r="B38" t="s">
         <v>108</v>
       </c>
       <c r="C38" s="1">
         <v>15600.0</v>
       </c>
       <c r="D38" s="1">
-        <v>318.4</v>
+        <v>317.4</v>
       </c>
       <c r="E38" s="1">
         <v>276.757175</v>
       </c>
       <c r="F38" t="s">
         <v>69</v>
       </c>
       <c r="G38">
-        <v>0.92</v>
+        <v>0.91</v>
       </c>
       <c r="H38" s="1">
         <v>4161184.62</v>
       </c>
       <c r="I38" s="1">
-        <v>1253073.06</v>
+        <v>1252887.87</v>
       </c>
       <c r="J38" s="1">
-        <v>30.113373340306</v>
+        <v>30.108922924934</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>5414257.68</v>
+        <v>5414072.49</v>
       </c>
       <c r="N38" s="1">
-        <v>5414257.68</v>
+        <v>5414072.49</v>
       </c>
       <c r="O38" s="1">
-        <v>2.94</v>
+        <v>2.88</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>109</v>
       </c>
       <c r="B39" t="s">
         <v>110</v>
       </c>
       <c r="C39" s="1">
         <v>98000.0</v>
       </c>
       <c r="D39" s="1">
-        <v>383.1</v>
+        <v>369.3</v>
       </c>
       <c r="E39" s="1">
         <v>239.3382</v>
       </c>
       <c r="F39" t="s">
         <v>111</v>
       </c>
       <c r="G39">
-        <v>10.85</v>
+        <v>10.83</v>
       </c>
       <c r="H39" s="1">
         <v>2072833.15</v>
       </c>
       <c r="I39" s="1">
-        <v>1386500.3</v>
+        <v>1267736.73</v>
       </c>
       <c r="J39" s="1">
-        <v>66.889141559705</v>
+        <v>61.159612870915</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>3459333.45</v>
+        <v>3340569.88</v>
       </c>
       <c r="N39" s="1">
-        <v>3459333.45</v>
+        <v>3340569.88</v>
       </c>
       <c r="O39" s="1">
-        <v>1.88</v>
+        <v>1.77</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>112</v>
       </c>
       <c r="B40" t="s">
         <v>113</v>
       </c>
       <c r="C40" s="1">
         <v>29600.0</v>
       </c>
       <c r="D40" s="1">
-        <v>145.5</v>
+        <v>167.9</v>
       </c>
       <c r="E40" s="1">
         <v>107.2867226351</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
         <v>3175686.99</v>
       </c>
       <c r="I40" s="1">
-        <v>1131113.01</v>
+        <v>1794153.01</v>
       </c>
       <c r="J40" s="1">
-        <v>35.617899798116</v>
+        <v>56.496531794527</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>4306800.0</v>
+        <v>4969840.0</v>
       </c>
       <c r="N40" s="1">
-        <v>4306800.0</v>
+        <v>4969840.0</v>
       </c>
       <c r="O40" s="1">
-        <v>2.34</v>
+        <v>2.64</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>114</v>
       </c>
       <c r="B41" t="s">
         <v>115</v>
       </c>
       <c r="C41" s="1">
         <v>19800.0</v>
       </c>
       <c r="D41" s="1">
-        <v>268.6</v>
+        <v>276.2</v>
       </c>
       <c r="E41" s="1">
         <v>99.5747722222</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
         <v>1971580.49</v>
       </c>
       <c r="I41" s="1">
-        <v>3346699.51</v>
+        <v>3497179.51</v>
       </c>
       <c r="J41" s="1">
-        <v>169.74703934101</v>
+        <v>177.37949466116</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>5318280.0</v>
+        <v>5468760.0</v>
       </c>
       <c r="N41" s="1">
-        <v>5318280.0</v>
+        <v>5468760.0</v>
       </c>
       <c r="O41" s="1">
-        <v>2.89</v>
+        <v>2.9</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>116</v>
       </c>
       <c r="B42" t="s">
         <v>117</v>
       </c>
       <c r="C42" s="1">
         <v>21825.0</v>
       </c>
       <c r="D42" s="1">
-        <v>84.64</v>
+        <v>88.44</v>
       </c>
       <c r="E42" s="1">
         <v>83.8475857961</v>
       </c>
       <c r="F42" t="s">
         <v>69</v>
       </c>
       <c r="G42">
-        <v>0.92</v>
+        <v>0.91</v>
       </c>
       <c r="H42" s="1">
         <v>1949706.27</v>
       </c>
       <c r="I42" s="1">
-        <v>63884.31</v>
+        <v>160843.18</v>
       </c>
       <c r="J42" s="1">
-        <v>3.2766120201275</v>
+        <v>8.2496108503564</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>2013590.58</v>
+        <v>2110549.45</v>
       </c>
       <c r="N42" s="1">
-        <v>2013590.58</v>
+        <v>2110549.45</v>
       </c>
       <c r="O42" s="1">
-        <v>1.09</v>
+        <v>1.12</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>118</v>
       </c>
       <c r="B43" t="s">
         <v>119</v>
       </c>
       <c r="C43" s="1">
         <v>28000.0</v>
       </c>
       <c r="D43" s="1">
-        <v>180.58</v>
+        <v>160.0</v>
       </c>
       <c r="E43" s="1">
         <v>58.4362639286</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
         <v>1636215.39</v>
       </c>
       <c r="I43" s="1">
-        <v>3420024.61</v>
+        <v>2843784.61</v>
       </c>
       <c r="J43" s="1">
-        <v>209.02044015122</v>
+        <v>173.80258292278</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>5056240.0</v>
+        <v>4480000.0</v>
       </c>
       <c r="N43" s="1">
-        <v>5056240.0</v>
+        <v>4480000.0</v>
       </c>
       <c r="O43" s="1">
-        <v>2.75</v>
+        <v>2.38</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>120</v>
       </c>
       <c r="B44" t="s">
         <v>121</v>
       </c>
       <c r="C44" s="1">
         <v>15000.0</v>
       </c>
       <c r="D44" s="1">
-        <v>252.55</v>
+        <v>272.65</v>
       </c>
       <c r="E44" s="1">
         <v>236.43985</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
         <v>3546597.75</v>
       </c>
       <c r="I44" s="1">
-        <v>241652.25</v>
+        <v>543152.25</v>
       </c>
       <c r="J44" s="1">
-        <v>6.8136356878927</v>
+        <v>15.314740725813</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>3788250.0</v>
+        <v>4089750.0</v>
       </c>
       <c r="N44" s="1">
-        <v>3788250.0</v>
+        <v>4089750.0</v>
       </c>
       <c r="O44" s="1">
-        <v>2.06</v>
+        <v>2.17</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>122</v>
       </c>
       <c r="B45" t="s">
         <v>123</v>
       </c>
       <c r="C45" s="1">
         <v>11900.0</v>
       </c>
       <c r="D45" s="1">
-        <v>143.7</v>
+        <v>149.0</v>
       </c>
       <c r="E45" s="1">
         <v>297.3704890756</v>
       </c>
       <c r="F45" t="s">
         <v>69</v>
       </c>
       <c r="G45">
-        <v>0.92</v>
+        <v>0.91</v>
       </c>
       <c r="H45" s="1">
         <v>3429859.82</v>
       </c>
       <c r="I45" s="1">
-        <v>-1565863.74</v>
+        <v>-1491092.12</v>
       </c>
       <c r="J45" s="1">
-        <v>-45.653869900724</v>
+        <v>-43.473850193679</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>1863996.08</v>
+        <v>1938767.7</v>
       </c>
       <c r="N45" s="1">
-        <v>1863996.08</v>
+        <v>1938767.7</v>
       </c>
       <c r="O45" s="1">
-        <v>1.01</v>
+        <v>1.03</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>124</v>
       </c>
       <c r="B46" t="s">
         <v>125</v>
       </c>
       <c r="C46" s="1">
         <v>30000.0</v>
       </c>
       <c r="D46" s="1">
         <v>0.001</v>
       </c>
       <c r="E46" s="1">
         <v>0.0</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
@@ -3324,434 +3324,434 @@
       </c>
       <c r="M46" s="1">
         <v>30.0</v>
       </c>
       <c r="N46" s="1">
         <v>30.0</v>
       </c>
       <c r="O46" s="1">
         <v>0.0</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>126</v>
       </c>
       <c r="B47" t="s">
         <v>127</v>
       </c>
       <c r="C47" s="1">
         <v>30000.0</v>
       </c>
       <c r="D47" s="1">
-        <v>68.44</v>
+        <v>70.82</v>
       </c>
       <c r="E47" s="1">
         <v>56.558639</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
         <v>1696759.17</v>
       </c>
       <c r="I47" s="1">
-        <v>356440.83</v>
+        <v>427840.83</v>
       </c>
       <c r="J47" s="1">
-        <v>21.007155069626</v>
+        <v>25.215177119096</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>2053200.0</v>
+        <v>2124600.0</v>
       </c>
       <c r="N47" s="1">
-        <v>2053200.0</v>
+        <v>2124600.0</v>
       </c>
       <c r="O47" s="1">
-        <v>1.12</v>
+        <v>1.13</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>128</v>
       </c>
       <c r="B48" t="s">
         <v>129</v>
       </c>
       <c r="C48" s="1">
         <v>26000.0</v>
       </c>
       <c r="D48" s="1">
-        <v>75.24</v>
+        <v>77.24</v>
       </c>
       <c r="E48" s="1">
         <v>78.7765515385</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
         <v>2048190.34</v>
       </c>
       <c r="I48" s="1">
-        <v>-91950.34</v>
+        <v>-39950.34</v>
       </c>
       <c r="J48" s="1">
-        <v>-4.4893454580007</v>
+        <v>-1.9505189151512</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>1956240.0</v>
+        <v>2008240.0</v>
       </c>
       <c r="N48" s="1">
-        <v>1956240.0</v>
+        <v>2008240.0</v>
       </c>
       <c r="O48" s="1">
-        <v>1.06</v>
+        <v>1.07</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>130</v>
       </c>
       <c r="B49" t="s">
         <v>131</v>
       </c>
       <c r="C49" s="1">
         <v>140000.0</v>
       </c>
       <c r="D49" s="1">
-        <v>40.3</v>
+        <v>35.48</v>
       </c>
       <c r="E49" s="1">
         <v>20.5651097143</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
         <v>2879115.36</v>
       </c>
       <c r="I49" s="1">
-        <v>2762884.64</v>
+        <v>2088084.64</v>
       </c>
       <c r="J49" s="1">
-        <v>95.962971070392</v>
+        <v>72.525216217804</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>5642000.0</v>
+        <v>4967200.0</v>
       </c>
       <c r="N49" s="1">
-        <v>5642000.0</v>
+        <v>4967200.0</v>
       </c>
       <c r="O49" s="1">
-        <v>3.07</v>
+        <v>2.64</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>132</v>
       </c>
       <c r="B50" t="s">
         <v>133</v>
       </c>
       <c r="C50" s="1">
-        <v>10000.0</v>
+        <v>12000.0</v>
       </c>
       <c r="D50" s="1">
-        <v>231.2</v>
+        <v>254.2</v>
       </c>
       <c r="E50" s="1">
-        <v>253.130475</v>
+        <v>248.9732125</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>2531304.75</v>
+        <v>2987678.55</v>
       </c>
       <c r="I50" s="1">
-        <v>-219304.75</v>
+        <v>62721.45</v>
       </c>
       <c r="J50" s="1">
-        <v>-8.6637039653167</v>
+        <v>2.0993372931636</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>2312000.0</v>
+        <v>3050400.0</v>
       </c>
       <c r="N50" s="1">
-        <v>2312000.0</v>
+        <v>3050400.0</v>
       </c>
       <c r="O50" s="1">
-        <v>1.26</v>
+        <v>1.62</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>134</v>
       </c>
       <c r="B51" t="s">
         <v>135</v>
       </c>
       <c r="C51" s="1">
         <v>36000.0</v>
       </c>
       <c r="D51" s="1">
-        <v>65.62</v>
+        <v>73.72</v>
       </c>
       <c r="E51" s="1">
         <v>66.1572</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
         <v>2381659.2</v>
       </c>
       <c r="I51" s="1">
-        <v>-19339.2</v>
+        <v>272260.8</v>
       </c>
       <c r="J51" s="1">
-        <v>-0.81200534484531</v>
+        <v>11.431559981378</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>2362320.0</v>
+        <v>2653920.0</v>
       </c>
       <c r="N51" s="1">
-        <v>2362320.0</v>
+        <v>2653920.0</v>
       </c>
       <c r="O51" s="1">
-        <v>1.28</v>
+        <v>1.41</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>136</v>
       </c>
       <c r="B52" t="s">
         <v>137</v>
       </c>
       <c r="C52" s="1">
-        <v>194000.0</v>
+        <v>160000.0</v>
       </c>
       <c r="D52" s="1">
-        <v>195.15</v>
+        <v>181.45</v>
       </c>
       <c r="E52" s="1">
-        <v>161.1687508763</v>
+        <v>161.168750875</v>
       </c>
       <c r="F52" t="s">
         <v>96</v>
       </c>
       <c r="G52">
         <v>7.47</v>
       </c>
       <c r="H52" s="1">
-        <v>4195956.44</v>
+        <v>3460582.63</v>
       </c>
       <c r="I52" s="1">
-        <v>870534.47</v>
+        <v>424102.49</v>
       </c>
       <c r="J52" s="1">
-        <v>20.746985400068</v>
+        <v>12.25523373791</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>5066490.91</v>
+        <v>3884685.12</v>
       </c>
       <c r="N52" s="1">
-        <v>5066490.91</v>
+        <v>3884685.12</v>
       </c>
       <c r="O52" s="1">
-        <v>2.75</v>
+        <v>2.06</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>138</v>
       </c>
       <c r="B53" t="s">
         <v>139</v>
       </c>
       <c r="C53" s="1">
         <v>64000.0</v>
       </c>
       <c r="D53" s="1">
-        <v>35.75</v>
+        <v>33.34</v>
       </c>
       <c r="E53" s="1">
         <v>9.8637085938</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
         <v>631277.35</v>
       </c>
       <c r="I53" s="1">
-        <v>1656722.65</v>
+        <v>1502482.65</v>
       </c>
       <c r="J53" s="1">
-        <v>262.43974221473</v>
+        <v>238.00674141089</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>2288000.0</v>
+        <v>2133760.0</v>
       </c>
       <c r="N53" s="1">
-        <v>2288000.0</v>
+        <v>2133760.0</v>
       </c>
       <c r="O53" s="1">
-        <v>1.24</v>
+        <v>1.13</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>140</v>
       </c>
       <c r="B54" t="s">
         <v>141</v>
       </c>
       <c r="C54" s="1">
-        <v>20000.0</v>
+        <v>27000.0</v>
       </c>
       <c r="D54" s="1">
-        <v>66.42</v>
+        <v>64.04</v>
       </c>
       <c r="E54" s="1">
-        <v>102.74997</v>
+        <v>93.9182333333</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>2054999.4</v>
+        <v>2535792.3</v>
       </c>
       <c r="I54" s="1">
-        <v>-726599.4</v>
+        <v>-806712.3</v>
       </c>
       <c r="J54" s="1">
-        <v>-35.357645359896</v>
+        <v>-31.813027431308</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>1328400.0</v>
+        <v>1729080.0</v>
       </c>
       <c r="N54" s="1">
-        <v>1328400.0</v>
+        <v>1729080.0</v>
       </c>
       <c r="O54" s="1">
-        <v>0.72</v>
+        <v>0.92</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>