--- v3 (2026-08-11)
+++ v4 (2026-09-01)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="976">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="993">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C/D</t>
   </si>
   <si>
     <t>FR0000970089</t>
   </si>
   <si>
@@ -265,51 +265,51 @@
   <si>
     <t>BANCA GENERALI</t>
   </si>
   <si>
     <t>IT0004776628</t>
   </si>
   <si>
     <t>BANCA MEDIOLANUM</t>
   </si>
   <si>
     <t>ES0113211835</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA</t>
   </si>
   <si>
     <t>ES0113860A34</t>
   </si>
   <si>
     <t>BANCO DE SABADELL SA</t>
   </si>
   <si>
     <t>ES0113900J37</t>
   </si>
   <si>
-    <t>BANCO SANTANDER SA</t>
+    <t>BANCO SANTANDER</t>
   </si>
   <si>
     <t>IE00BD1RP616</t>
   </si>
   <si>
     <t>BANK OF IRELAND GROUP PLC</t>
   </si>
   <si>
     <t>ES0113679I37</t>
   </si>
   <si>
     <t>BANKINTER SA</t>
   </si>
   <si>
     <t>AT0000BAWAG2</t>
   </si>
   <si>
     <t>BAWAG GROUP AG</t>
   </si>
   <si>
     <t>NL0012866412</t>
   </si>
   <si>
     <t>BE SEMICONDUCTOR INDUSTRIES NV</t>
   </si>
@@ -1036,1956 +1036,2007 @@
   <si>
     <t>AT0000831706</t>
   </si>
   <si>
     <t>WIENERBERGER AG</t>
   </si>
   <si>
     <t>NL0000395903</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV</t>
   </si>
   <si>
     <t>XSS190626</t>
   </si>
   <si>
     <t>EURO STOXX 50 ESG JUN 26</t>
   </si>
   <si>
     <t>OE100626</t>
   </si>
   <si>
     <t>EURO-BOBL JUN 26</t>
   </si>
   <si>
+    <t>DU100626</t>
+  </si>
+  <si>
+    <t>EURO-SCHATZ JUN 26</t>
+  </si>
+  <si>
+    <t>VG190626</t>
+  </si>
+  <si>
+    <t>EURO STOXX 50 JUN 26</t>
+  </si>
+  <si>
     <t>IK1100626</t>
   </si>
   <si>
     <t>EURO-BTP (ITALY GOVT) JUN 26</t>
   </si>
   <si>
-    <t>VG190626</t>
-[...4 lines deleted...]
-  <si>
     <t>RX100626</t>
   </si>
   <si>
     <t>EURO-BUND JUN 26</t>
   </si>
   <si>
     <t>OAT100626</t>
   </si>
   <si>
     <t>EURO-OAT JUN 26</t>
   </si>
   <si>
-    <t>DU100626</t>
-[...4 lines deleted...]
-  <si>
     <t>XS2986639701</t>
   </si>
   <si>
     <t>A2A SPA 3.625 30/01/2035</t>
   </si>
   <si>
-    <t>4 388.43</t>
+    <t>5 283.16</t>
   </si>
   <si>
     <t>XS2859413341</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 16/07/2036</t>
   </si>
   <si>
-    <t>7 215.75</t>
+    <t>7 719.18</t>
   </si>
   <si>
     <t>XS2747610751</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 3.875 15/01/2032</t>
   </si>
   <si>
-    <t>2 505.48</t>
+    <t>2 951.37</t>
+  </si>
+  <si>
+    <t>XS3388179676</t>
+  </si>
+  <si>
+    <t>ADIDAS AG 3.5 26/05/2031</t>
   </si>
   <si>
     <t>BE6363767821</t>
   </si>
   <si>
     <t>AGEAS SA 02/05/2056</t>
   </si>
   <si>
+    <t>1 216.44</t>
+  </si>
+  <si>
     <t>XS3237229193</t>
   </si>
   <si>
     <t>AIB GROUP PLC 02/12/2036</t>
   </si>
   <si>
-    <t>5 958.49</t>
+    <t>6 730.89</t>
   </si>
   <si>
     <t>FR0014013VX5</t>
   </si>
   <si>
     <t>AIR LIQUIDE FINANCE SA 3 05/05/2033</t>
   </si>
   <si>
     <t>XS2251233651</t>
   </si>
   <si>
     <t>AKELIUS RESIDENTIAL PROPERTY FINAN 1.125 11/01/2029</t>
   </si>
   <si>
     <t>XS3324546251</t>
   </si>
   <si>
     <t>AKZO NOBEL NV 4 25/03/2031</t>
   </si>
   <si>
-    <t>1 331.73</t>
+    <t>1 902.47</t>
   </si>
   <si>
     <t>XS3359749481</t>
   </si>
   <si>
     <t>ALLIANDER NV 3.25 30/04/2031</t>
   </si>
   <si>
     <t>XS2829852842</t>
   </si>
   <si>
     <t>ALLIANDER NV PERP</t>
   </si>
   <si>
-    <t>7 022.47</t>
+    <t>7 483.32</t>
   </si>
   <si>
     <t>DE000A351U49</t>
   </si>
   <si>
     <t>ALLIANZ SE 25/07/2053</t>
   </si>
   <si>
-    <t>13 977.60</t>
+    <t>14 982.84</t>
   </si>
   <si>
     <t>XS3357187809</t>
   </si>
   <si>
     <t>ALPHA BANK SA 06/05/2032</t>
   </si>
   <si>
     <t>XS2761146468</t>
   </si>
   <si>
     <t>ALPHA BANK SA 12/05/2030</t>
   </si>
   <si>
-    <t>XS3064423174</t>
-[...2 lines deleted...]
-    <t>ALPHABET INC 3 06/05/2033</t>
+    <t>XS3372845746</t>
+  </si>
+  <si>
+    <t>ALPHABET INC 3.45 11/05/2032</t>
   </si>
   <si>
     <t>XS3229091015</t>
   </si>
   <si>
     <t>AMCOR UK FINANCE PLC 3.75 20/02/2033</t>
   </si>
   <si>
-    <t>1 347.95</t>
+    <t>1 693.15</t>
   </si>
   <si>
     <t>FR001400ZZD7</t>
   </si>
   <si>
     <t>ARKEMA SA PERP</t>
   </si>
   <si>
-    <t>8 173.97</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3070545234</t>
   </si>
   <si>
     <t>AROUNDTOWN SA 3.5 13/05/2030</t>
   </si>
   <si>
+    <t>1 006.85</t>
+  </si>
+  <si>
     <t>XS2872909770</t>
   </si>
   <si>
     <t>ASTRAZENECA FINANCE LLC 3.278 05/08/2033</t>
   </si>
   <si>
-    <t>4 138.72</t>
+    <t>4 448.02</t>
   </si>
   <si>
     <t>AT0000A2CQD2</t>
   </si>
   <si>
     <t>AUSTRIA (REPUBLIC OF) 0 20/02/2030</t>
   </si>
   <si>
     <t>AT0000A2KQ43</t>
   </si>
   <si>
     <t>AUSTRIA (REPUBLIC OF) 0 20/10/2040</t>
   </si>
   <si>
     <t>AT0000A3HU25</t>
   </si>
   <si>
     <t>AUSTRIA (REPUBLIC OF) 2.95 20/02/2035</t>
   </si>
   <si>
-    <t>1 687.34</t>
+    <t>2 169.41</t>
   </si>
   <si>
     <t>XS2314312179</t>
   </si>
   <si>
     <t>AXA SA 07/10/2041</t>
   </si>
   <si>
-    <t>3 884.43</t>
+    <t>4 258.62</t>
   </si>
   <si>
     <t>XS2431029441</t>
   </si>
   <si>
     <t>AXA SA 10/07/2042</t>
   </si>
   <si>
-    <t>2 065.94</t>
+    <t>2 207.26</t>
+  </si>
+  <si>
+    <t>XS3393830651</t>
+  </si>
+  <si>
+    <t>AXA SA 29/05/2056</t>
   </si>
   <si>
     <t>XS2432565187</t>
   </si>
   <si>
     <t>BALDER FINLAND OYJ 2 18/01/2031</t>
   </si>
   <si>
-    <t>1 260.27</t>
+    <t>1 490.41</t>
   </si>
   <si>
     <t>XS2762369549</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA 08/02/2036</t>
   </si>
   <si>
-    <t>2 510.96</t>
+    <t>3 071.92</t>
   </si>
   <si>
     <t>IT0005632267</t>
   </si>
   <si>
     <t>BANCO BPM SPA 3.375 21/01/2030</t>
   </si>
   <si>
-    <t>2 734.03</t>
+    <t>3 246.66</t>
   </si>
   <si>
     <t>XS3090080733</t>
   </si>
   <si>
     <t>BANCO DE CREDITO SOCIAL COOPERATIV 13/06/2031</t>
   </si>
   <si>
-    <t>6 405.48</t>
+    <t>6 808.22</t>
   </si>
   <si>
     <t>XS3352075058</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA 22/04/2038</t>
   </si>
   <si>
+    <t>1 467.12</t>
+  </si>
+  <si>
     <t>XS2038039074</t>
   </si>
   <si>
     <t>BANK OF AMERICA CORP 08/08/2029</t>
   </si>
   <si>
-    <t>1 325.26</t>
+    <t>1 425.37</t>
   </si>
   <si>
     <t>XS2345798271</t>
   </si>
   <si>
     <t>BANK OF AMERICA CORP 24/05/2032</t>
   </si>
   <si>
-    <t>5 322.57</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3332496184</t>
   </si>
   <si>
     <t>BANK OF IRELAND GROUP PLC 02/04/2034</t>
   </si>
   <si>
-    <t>1 301.47</t>
+    <t>1 968.08</t>
   </si>
   <si>
     <t>XS3112064947</t>
   </si>
   <si>
     <t>BANK OF MONTREAL 09/01/2032</t>
   </si>
   <si>
-    <t>2 881.73</t>
+    <t>3 369.76</t>
   </si>
   <si>
     <t>FR0014015J95</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 21/07/2033</t>
   </si>
   <si>
-    <t>3 221.92</t>
+    <t>3 826.03</t>
   </si>
   <si>
     <t>XS2831195644</t>
   </si>
   <si>
     <t>BARCLAYS PLC 31/05/2036</t>
   </si>
   <si>
-    <t>4 727.76</t>
-[...1 lines deleted...]
-  <si>
     <t>BE0390167337</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 3.375 20/02/2031</t>
   </si>
   <si>
-    <t>3 791.10</t>
+    <t>4 761.99</t>
   </si>
   <si>
     <t>BE6365319829</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 3.375 28/05/2030</t>
   </si>
   <si>
-    <t>9 708.90</t>
-[...7 lines deleted...]
-  <si>
     <t>BE0000345547</t>
   </si>
   <si>
     <t>BELGIUM KINGDOM OF (GOVERNMENT) 0.8 22/06/2028</t>
   </si>
   <si>
-    <t>1 332.43</t>
+    <t>1 456.45</t>
   </si>
   <si>
     <t>BE0000333428</t>
   </si>
   <si>
     <t>BELGIUM KINGDOM OF (GOVERNMENT) 3 22/06/2034</t>
   </si>
   <si>
-    <t>33 057.67</t>
+    <t>36 046.85</t>
+  </si>
+  <si>
+    <t>BE0000368770</t>
+  </si>
+  <si>
+    <t>BELGIUM KINGDOM OF (GOVERNMENT) 3.1 22/08/2031</t>
+  </si>
+  <si>
+    <t>1 116.67</t>
   </si>
   <si>
     <t>BE0000320292</t>
   </si>
   <si>
     <t>BELGIUM KINGDOM OF (GOVERNMENT) 4.25 28/03/2041</t>
   </si>
   <si>
-    <t>7 523.36</t>
+    <t>11 230.98</t>
   </si>
   <si>
     <t>XS3215466338</t>
   </si>
   <si>
     <t>BMS IRELAND CAPITAL FUNDING DAC 3.363 10/11/2033</t>
   </si>
   <si>
-    <t>4 119.63</t>
+    <t>4 589.80</t>
+  </si>
+  <si>
+    <t>FR0014018PQ0</t>
+  </si>
+  <si>
+    <t>BNP PARIBAS CARDIF SA 27/05/2041</t>
   </si>
   <si>
     <t>FR001400LZI6</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 13/11/2032</t>
   </si>
   <si>
-    <t>4 710.96</t>
+    <t>5 257.53</t>
   </si>
   <si>
     <t>FR0014010KM7</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 19/01/2036</t>
   </si>
   <si>
-    <t>3 541.43</t>
+    <t>4 193.80</t>
   </si>
   <si>
     <t>XS2555221246</t>
   </si>
   <si>
     <t>BOOKING HOLDINGS INC 4.75 15/11/2034</t>
   </si>
   <si>
-    <t>4 658.90</t>
+    <t>5 205.48</t>
   </si>
   <si>
     <t>FR001400WP90</t>
   </si>
   <si>
     <t>BPCE SA 20/01/2034</t>
   </si>
   <si>
-    <t>3 715.07</t>
+    <t>4 405.48</t>
   </si>
   <si>
     <t>XS3227880021</t>
   </si>
   <si>
     <t>BT FINANCE PLC 3.375 17/11/2032</t>
   </si>
   <si>
-    <t>3 911.58</t>
+    <t>4 375.66</t>
   </si>
   <si>
     <t>IT0001174611</t>
   </si>
   <si>
     <t>BUONI POLIENNALI DEL TESORO 6.5 01/11/2027</t>
   </si>
   <si>
     <t>FR0014013058</t>
   </si>
   <si>
     <t>BUREAU VERITAS SA 3.375 01/10/2033</t>
   </si>
   <si>
-    <t>6 213.70</t>
+    <t>6 796.23</t>
   </si>
   <si>
     <t>XS3226502485</t>
   </si>
   <si>
     <t>CAIXABANK SA 14/05/2038</t>
   </si>
   <si>
-    <t>3 821.92</t>
-[...1 lines deleted...]
-  <si>
     <t>FR0014012S89</t>
   </si>
   <si>
     <t>CAPGEMINI SE 3.5 25/09/2034</t>
   </si>
   <si>
-    <t>4 410.96</t>
+    <t>4 813.70</t>
   </si>
   <si>
     <t>XS2387052744</t>
   </si>
   <si>
     <t>CASTELLUM HELSINKI FINANCE HOLDING 0.875 17/09/2029</t>
   </si>
   <si>
-    <t>1 711.64</t>
+    <t>1 862.67</t>
   </si>
   <si>
     <t>XS2793256137</t>
   </si>
   <si>
     <t>CBRE GLOBAL INVESTORS OPEN-ENDED F 4.75 27/03/2034</t>
   </si>
   <si>
-    <t>1 461.83</t>
+    <t>2 114.99</t>
   </si>
   <si>
     <t>FR001400RIX8</t>
   </si>
   <si>
     <t>CNP ASSURANCES 16/07/2054</t>
   </si>
   <si>
-    <t>4 020.21</t>
+    <t>4 300.68</t>
   </si>
   <si>
     <t>XS3326476523</t>
   </si>
   <si>
     <t>COCA-COLA HBC FINANCE BV 4 01/10/2033</t>
   </si>
   <si>
+    <t>1 477.48</t>
+  </si>
+  <si>
     <t>XS2909746310</t>
   </si>
   <si>
     <t>COMCAST CORPORATION 3.25 26/09/2032</t>
   </si>
   <si>
-    <t>3 935.35</t>
+    <t>4 296.23</t>
   </si>
   <si>
     <t>DE000CZ45YV9</t>
   </si>
   <si>
     <t>COMMERZBANK AG 16/07/2032</t>
   </si>
   <si>
-    <t>6 597.26</t>
+    <t>7 057.53</t>
   </si>
   <si>
     <t>FR001400Q486</t>
   </si>
   <si>
     <t>COMPAGNIE GENERALE DES ETABLISSEME 3.125 16/05/2031</t>
   </si>
   <si>
-    <t>9 297.95</t>
-[...1 lines deleted...]
-  <si>
     <t>FR001400Q7X2</t>
   </si>
   <si>
     <t>COVIVIO HOTELS SCA 4.125 23/05/2033</t>
   </si>
   <si>
-    <t>12 035.96</t>
-[...1 lines deleted...]
-  <si>
     <t>FR001400MDV4</t>
   </si>
   <si>
     <t>COVIVIO SA 4.625 05/06/2032</t>
   </si>
   <si>
-    <t>8 667.12</t>
+    <t>9 199.32</t>
   </si>
   <si>
     <t>FR001400PGC0</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA 15/04/2036</t>
   </si>
   <si>
-    <t>2 013.70</t>
+    <t>3 523.97</t>
   </si>
   <si>
     <t>FR001400PZV0</t>
   </si>
   <si>
     <t>CREDIT MUTUEL ARKEA 15/05/2035</t>
   </si>
   <si>
-    <t>9 567.29</t>
-[...1 lines deleted...]
-  <si>
     <t>BE0002989706</t>
   </si>
   <si>
     <t>CRELAN SA 23/01/2032</t>
   </si>
   <si>
-    <t>3 164.38</t>
+    <t>3 768.49</t>
   </si>
   <si>
     <t>BE0390287564</t>
   </si>
   <si>
     <t>CRELAN SA-BRUSSELS HEAD OFFICE 30/04/2037</t>
   </si>
   <si>
     <t>XS2900380812</t>
   </si>
   <si>
     <t>DAIMLER TRUCK INTERNATIONAL FINANC 3.375 23/09/2030</t>
   </si>
   <si>
-    <t>4 290.41</t>
+    <t>4 678.77</t>
   </si>
   <si>
     <t>XS3352082930</t>
   </si>
   <si>
     <t>DANAHER CORPORATION 3.25 29/04/2030</t>
   </si>
   <si>
     <t>FR0014017HO4</t>
   </si>
   <si>
     <t>DANONE SA 3.785 01/04/2034</t>
   </si>
   <si>
     <t>DE000A4DE9Y3</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG 13/02/2031</t>
   </si>
   <si>
+    <t>1 017.12</t>
+  </si>
+  <si>
     <t>DE000A351ZT4</t>
   </si>
   <si>
     <t>DEUTSCHE BOERSE AG 3.875 28/09/2033</t>
   </si>
   <si>
-    <t>2 409.93</t>
+    <t>2 632.88</t>
   </si>
   <si>
     <t>XS2280835260</t>
   </si>
   <si>
     <t>DIGITAL INTREPID HOLDING BV 0.625 15/07/2031</t>
   </si>
   <si>
-    <t>2 068.49</t>
+    <t>2 212.33</t>
   </si>
   <si>
     <t>XS2977974927</t>
   </si>
   <si>
     <t>DNB BANK ASA 15/01/2031</t>
   </si>
   <si>
-    <t>5 819.18</t>
+    <t>6 854.79</t>
   </si>
   <si>
     <t>XS3351033785</t>
   </si>
   <si>
     <t>DSB 3.625 22/04/2036</t>
   </si>
   <si>
     <t>XS2932834604</t>
   </si>
   <si>
     <t>DSV FINANCE BV 3.25 06/11/2030</t>
   </si>
   <si>
-    <t>1 941.81</t>
+    <t>2 158.71</t>
   </si>
   <si>
     <t>XS3204041266</t>
   </si>
   <si>
     <t>DZ BANK AG DEUTSCHE ZENTRAL GENOSS 15/10/2035</t>
   </si>
   <si>
-    <t>4 264.44</t>
+    <t>4 690.88</t>
   </si>
   <si>
     <t>XS3274805376</t>
   </si>
   <si>
     <t>E.ON SE 3.448 19/01/2034</t>
   </si>
   <si>
-    <t>5 664.54</t>
+    <t>6 708.01</t>
   </si>
   <si>
     <t>XS3166221948</t>
   </si>
   <si>
     <t>EAST JAPAN RAILWAY COMPANY 3.727 02/09/2037</t>
   </si>
   <si>
-    <t>9 300.14</t>
+    <t>10 072.09</t>
   </si>
   <si>
     <t>XS3071203056</t>
   </si>
   <si>
     <t>EATON CAPITAL UNLIMITED CO 3.625 09/05/2035</t>
   </si>
   <si>
     <t>PTEDP6OM0007</t>
   </si>
   <si>
     <t>EDP SA 02/12/2055</t>
   </si>
   <si>
-    <t>2 589.04</t>
-[...8 lines deleted...]
-    <t>3 280.65</t>
+    <t>3 344.18</t>
+  </si>
+  <si>
+    <t>XS3391835629</t>
+  </si>
+  <si>
+    <t>EDP SERVICIOS FINANCIEROS ESPANA S 3.75 01/03/2033</t>
   </si>
   <si>
     <t>BE6373697216</t>
   </si>
   <si>
     <t>ELIA GROUP SA PERP</t>
   </si>
   <si>
-    <t>FR0014016ZV3</t>
-[...5 lines deleted...]
-    <t>1 082.88</t>
+    <t>1 469.86</t>
   </si>
   <si>
     <t>XS3070067072</t>
   </si>
   <si>
     <t>ELISA OYJ 2.875 14/05/2030</t>
   </si>
   <si>
-    <t>11 611.85</t>
-[...10 lines deleted...]
-  <si>
     <t>XS2312746345</t>
   </si>
   <si>
     <t>ENEL SPA NC30 PERP</t>
   </si>
   <si>
-    <t>2 537.67</t>
+    <t>2 753.42</t>
   </si>
   <si>
     <t>FR001400KHG0</t>
   </si>
   <si>
     <t>ENGIE SA 3.875 06/01/2031</t>
   </si>
   <si>
-    <t>6 741.44</t>
+    <t>7 856.16</t>
   </si>
   <si>
     <t>FR0014016Z94</t>
   </si>
   <si>
     <t>ENGIE SA PERP</t>
   </si>
   <si>
+    <t>1 149.69</t>
+  </si>
+  <si>
     <t>AT0000A3RNZ8</t>
   </si>
   <si>
     <t>ERSTE GROUP BANK AG 21/04/2036</t>
   </si>
   <si>
     <t>FR0014017VR8</t>
   </si>
   <si>
     <t>EURAZEO SE 4.625 17/04/2031</t>
   </si>
   <si>
-    <t>XS2904504979</t>
-[...5 lines deleted...]
-    <t>5 063.01</t>
+    <t>1 191.10</t>
+  </si>
+  <si>
+    <t>XS3386670270</t>
+  </si>
+  <si>
+    <t>EUROBANK SA 25/05/2032</t>
   </si>
   <si>
     <t>EU000A4ERVC2</t>
   </si>
   <si>
     <t>EUROPEAN UNION 3.25 12/12/2036</t>
   </si>
   <si>
-    <t>8 665.36</t>
+    <t>12 149.55</t>
   </si>
   <si>
     <t>EU000A3K4EY2</t>
   </si>
   <si>
     <t>EUROPEAN UNION 3.375 05/10/2054</t>
   </si>
   <si>
-    <t>22 882.00</t>
+    <t>25 690.15</t>
   </si>
   <si>
     <t>DE000A4DFWV3</t>
   </si>
   <si>
     <t>EVONIK INDUSTRIES AG 09/09/2055</t>
   </si>
   <si>
-    <t>5 728.77</t>
+    <t>6 217.81</t>
   </si>
   <si>
     <t>XS2982065018</t>
   </si>
   <si>
     <t>EXPERIAN PLC 3.51 15/12/2033</t>
   </si>
   <si>
-    <t>3 109.28</t>
+    <t>3 547.50</t>
   </si>
   <si>
     <t>XS3003232272</t>
   </si>
   <si>
     <t>FASTIGHETS AB BALDER 4 19/02/2032</t>
   </si>
   <si>
-    <t>2 728.77</t>
+    <t>3 419.18</t>
   </si>
   <si>
     <t>XS2950696869</t>
   </si>
   <si>
     <t>FINGRID OYJ 2.75 04/12/2029</t>
   </si>
   <si>
-    <t>2 157.81</t>
+    <t>2 441.02</t>
   </si>
   <si>
     <t>FI4000415153</t>
   </si>
   <si>
     <t>FINLAND (REPUBLIC OF) 0.125 15/04/2036</t>
   </si>
   <si>
     <t>FI4000507231</t>
   </si>
   <si>
     <t>FINLAND (REPUBLIC OF) 0.125 15/09/2031</t>
   </si>
   <si>
+    <t>1 007.35</t>
+  </si>
+  <si>
     <t>FI4000440557</t>
   </si>
   <si>
     <t>FINLAND (REPUBLIC OF) 0.25 15/09/2040</t>
   </si>
   <si>
     <t>FI4000348727</t>
   </si>
   <si>
     <t>FINLAND (REPUBLIC OF) 0.5 15/09/2028</t>
   </si>
   <si>
-    <t>1 578.08</t>
+    <t>1 759.07</t>
   </si>
   <si>
     <t>XS3299544711</t>
   </si>
   <si>
     <t>FORD MOTOR CREDIT COMPANY LLC 3.305 17/05/2029</t>
   </si>
   <si>
-    <t>2 424.42</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2764790833</t>
   </si>
   <si>
     <t>FORTIVE CORP 3.7 15/08/2029</t>
   </si>
   <si>
-    <t>4 120.68</t>
+    <t>4 440.00</t>
   </si>
   <si>
     <t>FR0013516549</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 0 25/11/2030</t>
   </si>
   <si>
     <t>FR0014002WK3</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 0 25/11/2031</t>
   </si>
   <si>
     <t>FR0013515806</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 0.5 25/05/2040</t>
   </si>
   <si>
-    <t>44 257.67</t>
+    <t>1 156.49</t>
   </si>
   <si>
     <t>FR0014012II5</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 3.5 25/11/2035</t>
   </si>
   <si>
-    <t>77 680.24</t>
+    <t>89 500.89</t>
   </si>
   <si>
     <t>FR0014015MU5</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 4.1 25/05/2046</t>
   </si>
   <si>
-    <t>21 663.90</t>
+    <t>1 205.57</t>
   </si>
   <si>
     <t>FR0014016CV2</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 4.4 25/05/2057</t>
   </si>
   <si>
-    <t>37 010.50</t>
-[...1 lines deleted...]
-  <si>
     <t>DE000BU22098</t>
   </si>
   <si>
     <t>GERMANY (FEDERAL REPUBLIC OF) 1.7 10/06/2027</t>
   </si>
   <si>
-    <t>77 344.80</t>
+    <t>83 611.80</t>
   </si>
   <si>
     <t>DE0001135481</t>
   </si>
   <si>
     <t>GERMANY (FEDERAL REPUBLIC OF) 2.5 04/07/2044</t>
   </si>
   <si>
-    <t>102 199.04</t>
+    <t>111 778.17</t>
   </si>
   <si>
     <t>DE000BU2Z049</t>
   </si>
   <si>
     <t>GERMANY (FEDERAL REPUBLIC OF) 2.5 15/02/2035</t>
   </si>
   <si>
-    <t>53 832.98</t>
+    <t>68 491.54</t>
   </si>
   <si>
     <t>XS3350929454</t>
   </si>
   <si>
     <t>GOLDMAN SACHS GROUP INC/THE 22/04/2036</t>
   </si>
   <si>
     <t>BE6371086297</t>
   </si>
   <si>
     <t>GROEP BRUSSEL LAMBERT NV 3.75 21/01/2036</t>
   </si>
   <si>
-    <t>1 150.68</t>
+    <t>1 366.44</t>
   </si>
   <si>
     <t>XS2198574209</t>
   </si>
   <si>
     <t>HANNOVER RUECK SE 08/10/2040</t>
   </si>
   <si>
-    <t>4 161.64</t>
+    <t>4 564.38</t>
   </si>
   <si>
     <t>XS3319131119</t>
   </si>
   <si>
     <t>HENKEL AG &amp; CO KGAA 3.625 02/04/2031</t>
   </si>
   <si>
-    <t>1 221.58</t>
+    <t>1 847.26</t>
   </si>
   <si>
     <t>XS2385390724</t>
   </si>
   <si>
     <t>HOLDING DINFRASTRUCTURES DES METIE 0.625 16/09/2028</t>
   </si>
   <si>
-    <t>1 227.74</t>
+    <t>1 335.62</t>
   </si>
   <si>
     <t>DE000A383PT8</t>
   </si>
   <si>
     <t>HOWOGE WOHNUNGSBAU GMBH 3.875 05/06/2030</t>
   </si>
   <si>
-    <t>10 892.47</t>
+    <t>11 561.30</t>
   </si>
   <si>
     <t>XS3224600232</t>
   </si>
   <si>
     <t>IBERDROLA FINANZAS SAU PERP</t>
   </si>
   <si>
+    <t>10 787.67</t>
+  </si>
+  <si>
     <t>FR001400ZRC6</t>
   </si>
   <si>
     <t>ICADE 4.375 22/05/2035</t>
   </si>
   <si>
-    <t>8 534.25</t>
+    <t>FR0014018J01</t>
   </si>
   <si>
     <t>XS3190744907</t>
   </si>
   <si>
     <t>IDS FINANCING PLC 3.25 01/01/2029</t>
   </si>
   <si>
-    <t>4 128.66</t>
+    <t>4 515.72</t>
   </si>
   <si>
     <t>FR00140141X5</t>
   </si>
   <si>
     <t>IMERYS S.A. 4 21/11/2032</t>
   </si>
   <si>
-    <t>3 791.78</t>
+    <t>4 252.05</t>
   </si>
   <si>
     <t>XS3324619231</t>
   </si>
   <si>
     <t>INFORMA PLC 3.75 29/04/2032</t>
   </si>
   <si>
     <t>XS2244936659</t>
   </si>
   <si>
     <t>INFRASTRUTTURE WIRELESS ITALIANE S 1.625 21/10/2028</t>
   </si>
   <si>
-    <t>2 724.66</t>
+    <t>3 005.14</t>
   </si>
   <si>
     <t>XS3153087559</t>
   </si>
   <si>
     <t>ING GROEP NV 20/08/2037</t>
   </si>
   <si>
-    <t>14 119.86</t>
+    <t>15 234.59</t>
   </si>
   <si>
     <t>XS2886191589</t>
   </si>
   <si>
     <t>ING GROEP NV 26/08/2035</t>
   </si>
   <si>
-    <t>6 054.79</t>
+    <t>6 543.84</t>
   </si>
   <si>
     <t>IT0005611550</t>
   </si>
   <si>
     <t>INTESA SANPAOLO SPA 16/09/2032</t>
   </si>
   <si>
-    <t>5 621.74</t>
+    <t>6 115.70</t>
   </si>
   <si>
     <t>XS3032046016</t>
   </si>
   <si>
     <t>INVESTOR AB 3.5 31/03/2034</t>
   </si>
   <si>
+    <t>1 000.33</t>
+  </si>
+  <si>
     <t>IE00BFZRPZ02</t>
   </si>
   <si>
     <t>IRELAND (REPUBLIC OF) 1.3 15/05/2033</t>
   </si>
   <si>
-    <t>2 793.32</t>
-[...1 lines deleted...]
-  <si>
     <t>IE00BFZRQ242</t>
   </si>
   <si>
     <t>IRELAND (REPUBLIC OF) 1.35 18/03/2031</t>
   </si>
   <si>
     <t>IE00BH3SQB22</t>
   </si>
   <si>
     <t>IRELAND (REPUBLIC OF) 1.5 15/05/2050</t>
   </si>
   <si>
-    <t>2 846.62</t>
-[...1 lines deleted...]
-  <si>
     <t>IT0005138828</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 1.25 15/09/2032</t>
   </si>
   <si>
-    <t>4 370.99</t>
+    <t>6 126.32</t>
   </si>
   <si>
     <t>IT0005633794</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 2.55 25/02/2027</t>
   </si>
   <si>
-    <t>17 270.12</t>
+    <t>22 525.52</t>
   </si>
   <si>
     <t>IT0005689994</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 3.15 15/03/2033</t>
   </si>
   <si>
-    <t>9 020.81</t>
+    <t>12 591.27</t>
   </si>
   <si>
     <t>IT0005496770</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 3.25 01/03/2038</t>
   </si>
   <si>
-    <t>20 849.63</t>
+    <t>27 511.60</t>
   </si>
   <si>
     <t>IT0005083057</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 3.25 01/09/2046</t>
   </si>
   <si>
-    <t>8 348.88</t>
+    <t>11 016.26</t>
   </si>
   <si>
     <t>IT0005706285</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 3.8 01/07/2036</t>
   </si>
   <si>
-    <t>7 931.50</t>
+    <t>16 255.39</t>
   </si>
   <si>
     <t>IT0005635583</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 3.85 01/10/2040</t>
   </si>
   <si>
-    <t>11 924.27</t>
+    <t>18 330.42</t>
   </si>
   <si>
     <t>XS2957380228</t>
   </si>
   <si>
     <t>JOHNSON CONTROLS INTERNATIONAL PLC 3.125 11/12/2033</t>
   </si>
   <si>
-    <t>2 200.68</t>
+    <t>2 502.74</t>
   </si>
   <si>
     <t>XS3300349639</t>
   </si>
   <si>
     <t>JPMORGAN CHASE &amp; CO 18/02/2032</t>
   </si>
   <si>
-    <t>3 218.82</t>
+    <t>4 023.53</t>
   </si>
   <si>
     <t>BE0002990712</t>
   </si>
   <si>
     <t>KBC GROEP NV 17/04/2035</t>
   </si>
   <si>
+    <t>1 223.29</t>
+  </si>
+  <si>
     <t>FR001400NDQ2</t>
   </si>
   <si>
     <t>KLEPIERRE SA 3.875 23/09/2033</t>
   </si>
   <si>
-    <t>7 389.04</t>
+    <t>8 057.88</t>
   </si>
   <si>
     <t>XS2229470146</t>
   </si>
   <si>
     <t>KONINKLIJKE KPN NV 0.875 14/12/2032</t>
   </si>
   <si>
-    <t>1 797.95</t>
+    <t>2 049.66</t>
+  </si>
+  <si>
+    <t>FR0014018T74</t>
+  </si>
+  <si>
+    <t>LA BANQUE POSTALE 03/06/2034</t>
   </si>
   <si>
     <t>XS3069338336</t>
   </si>
   <si>
     <t>LLOYDS BANKING GROUP PLC 09/05/2035</t>
   </si>
   <si>
     <t>XS2815980664</t>
   </si>
   <si>
     <t>LLOYDS BANKING GROUP PLC 14/05/2032</t>
   </si>
   <si>
-    <t>5 448.78</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2679904685</t>
   </si>
   <si>
     <t>LSEG NETHERLANDS BV 4.231 29/09/2030</t>
   </si>
   <si>
-    <t>5 003.71</t>
+    <t>5 468.65</t>
   </si>
   <si>
     <t>FR001400ZEB6</t>
   </si>
   <si>
     <t>LVMH MOET HENNESSY LOUIS VUITTON S 3 07/03/2032</t>
   </si>
   <si>
-    <t>2 753.42</t>
+    <t>3 616.44</t>
+  </si>
+  <si>
+    <t>XS3238400165</t>
+  </si>
+  <si>
+    <t>MAGNUM ICC FINANCE BV 3.25 26/11/2031</t>
+  </si>
+  <si>
+    <t>1 682.88</t>
   </si>
   <si>
     <t>XS3238212164</t>
   </si>
   <si>
     <t>MAGNUM ICC FINANCE BV 3.75 26/11/2034</t>
   </si>
   <si>
-    <t>3 728.22</t>
+    <t>4 194.25</t>
   </si>
   <si>
     <t>XS3320665444</t>
   </si>
   <si>
     <t>MAPLE PARENT HOLDINGS CORP 4.728 26/03/2035</t>
   </si>
   <si>
-    <t>1 479.80</t>
+    <t>2 127.21</t>
   </si>
   <si>
     <t>XS3223939466</t>
   </si>
   <si>
     <t>MERCK KGAA 24/11/2055</t>
   </si>
   <si>
-    <t>4 808.22</t>
+    <t>6 102.74</t>
   </si>
   <si>
     <t>XS3293638568</t>
   </si>
   <si>
-    <t>MIZUHO FINANCIAL GROUP INC 3.21 16/05/2032</t>
-[...2 lines deleted...]
-    <t>3 176.58</t>
+    <t>MIZUHO FINANCIAL GROUP INC 16/05/2032</t>
   </si>
   <si>
     <t>XS3025943419</t>
   </si>
   <si>
     <t>MONDI FINANCE PLC 3.75 18/05/2033</t>
   </si>
   <si>
-    <t>6 920.55</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2790333889</t>
   </si>
   <si>
     <t>MORGAN STANLEY 21/03/2035</t>
   </si>
   <si>
-    <t>2 297.15</t>
+    <t>3 207.34</t>
   </si>
   <si>
     <t>XS3057365549</t>
   </si>
   <si>
     <t>MORGAN STANLEY 22/05/2031</t>
   </si>
   <si>
-    <t>9 272.29</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2894910665</t>
   </si>
   <si>
     <t>NATIONAL GRID NORTH AMERICA INC 3.631 03/09/2031</t>
   </si>
   <si>
-    <t>6 141.86</t>
+    <t>6 653.68</t>
   </si>
   <si>
     <t>XS2680745382</t>
   </si>
   <si>
     <t>NATIONAL GRID NORTH AMERICA INC 4.668 12/09/2033</t>
   </si>
   <si>
-    <t>9 323.21</t>
+    <t>10 128.92</t>
   </si>
   <si>
     <t>XS3059437460</t>
   </si>
   <si>
     <t>NATIONWIDE BUILDING SOCIETY 30/07/2035</t>
   </si>
   <si>
-    <t>6 384.77</t>
+    <t>6 851.95</t>
   </si>
   <si>
     <t>XS2898838516</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 12/09/2032</t>
   </si>
   <si>
-    <t>7 735.22</t>
+    <t>8 403.70</t>
   </si>
   <si>
     <t>XS3009472989</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 25/02/2035</t>
   </si>
   <si>
-    <t>2 356.20</t>
+    <t>2 998.80</t>
   </si>
   <si>
     <t>NL0012171458</t>
   </si>
   <si>
     <t>NETHERLANDS (KINGDOM OF) 0.75 15/07/2027</t>
   </si>
   <si>
-    <t>2 021.22</t>
+    <t>2 214.87</t>
   </si>
   <si>
     <t>NL0010071189</t>
   </si>
   <si>
     <t>NETHERLANDS (KINGDOM OF) 2.5 15/01/2033</t>
   </si>
   <si>
-    <t>10 522.16</t>
+    <t>12 699.40</t>
   </si>
   <si>
     <t>NL0009446418</t>
   </si>
   <si>
     <t>NETHERLANDS (KINGDOM OF) 3.75 15/01/2042</t>
   </si>
   <si>
-    <t>10 465.15</t>
+    <t>12 627.49</t>
   </si>
   <si>
     <t>XS3303513066</t>
   </si>
   <si>
     <t>NETWORK FINANCE COMPANY PTY LTD 3.5 05/09/2033</t>
   </si>
   <si>
     <t>XS3232967318</t>
   </si>
   <si>
     <t>NORDEA BANK ABP 19/11/2035</t>
   </si>
   <si>
-    <t>9 349.32</t>
+    <t>10 471.23</t>
   </si>
   <si>
     <t>XS3100081507</t>
   </si>
   <si>
     <t>NTT FINANCE CORP 3.678 16/07/2033</t>
   </si>
   <si>
-    <t>5 247.25</t>
+    <t>5 613.33</t>
   </si>
   <si>
     <t>XS2776001377</t>
   </si>
   <si>
     <t>OMNICOM FINANCE HOLDINGS PLC 3.7 06/03/2032</t>
   </si>
   <si>
-    <t>1 378.63</t>
+    <t>1 804.38</t>
   </si>
   <si>
     <t>XS3284416917</t>
   </si>
   <si>
     <t>OP CORPORATE BANK PLC 30/01/2032</t>
   </si>
   <si>
-    <t>5 117.55</t>
+    <t>6 160.93</t>
   </si>
   <si>
     <t>FR001400GDJ1</t>
   </si>
   <si>
     <t>ORANGE SA PERP</t>
   </si>
   <si>
-    <t>1 472.60</t>
+    <t>2 709.59</t>
   </si>
   <si>
     <t>XS3195025054</t>
   </si>
   <si>
     <t>P3 GROUP SARL 3.75 02/04/2033</t>
   </si>
   <si>
     <t>XS2901491261</t>
   </si>
   <si>
     <t>P3 GROUP SARL 4 19/04/2032</t>
   </si>
   <si>
     <t>PTOTEMOE0035</t>
   </si>
   <si>
     <t>PORTUGAL (REPUBLIC OF) 0.7 15/10/2027</t>
   </si>
   <si>
-    <t>1 912.54</t>
+    <t>2 156.96</t>
   </si>
   <si>
     <t>PTOTENOE0034</t>
   </si>
   <si>
     <t>PORTUGAL (REPUBLIC OF) 0.9 12/10/2035</t>
   </si>
   <si>
-    <t>1 532.06</t>
+    <t>1 723.49</t>
   </si>
   <si>
     <t>PTOTEYOE0031</t>
   </si>
   <si>
     <t>PORTUGAL (REPUBLIC OF) 1.65 16/07/2032</t>
   </si>
   <si>
-    <t>4 878.65</t>
+    <t>5 350.03</t>
   </si>
   <si>
     <t>PTOTEBOE0020</t>
   </si>
   <si>
     <t>PORTUGAL (REPUBLIC OF) 4.1 15/02/2045</t>
   </si>
   <si>
-    <t>7 897.57</t>
+    <t>10 046.52</t>
   </si>
   <si>
     <t>XS3296830444</t>
   </si>
   <si>
     <t>POWSZECHNA KASA OSZCZEDNOSCI BANK 06/05/2030</t>
   </si>
   <si>
     <t>XS3013011203</t>
   </si>
   <si>
     <t>PPG INDUSTRIES INC 3.25 04/03/2032</t>
   </si>
   <si>
-    <t>1 477.19</t>
+    <t>1 920.35</t>
   </si>
   <si>
     <t>XS2810794680</t>
   </si>
   <si>
     <t>PROLOGIS EURO FINANCE LLC 4 05/05/2034</t>
   </si>
   <si>
     <t>XS2187529180</t>
   </si>
   <si>
     <t>PROLOGIS INTERNATIONAL FUNDING II 1.625 17/06/2032</t>
   </si>
   <si>
-    <t>5 142.12</t>
+    <t>5 469.35</t>
   </si>
   <si>
     <t>BE0002830116</t>
   </si>
   <si>
     <t>PROXIMUS NV 0.75 17/11/2036</t>
   </si>
   <si>
-    <t>1 091.10</t>
+    <t>1 220.55</t>
   </si>
   <si>
     <t>FR0014010CI2</t>
   </si>
   <si>
     <t>PUBLICIS GROUPE SA 3.375 12/06/2032</t>
   </si>
   <si>
-    <t>6 195.21</t>
+    <t>6 583.56</t>
   </si>
   <si>
     <t>CH1353015048</t>
   </si>
   <si>
     <t>RAIFFEISEN SCHWEIZ GENOSSENSCHAFT 03/09/2032</t>
   </si>
   <si>
-    <t>7 978.39</t>
+    <t>8 643.25</t>
   </si>
   <si>
     <t>FR0014015EO5</t>
   </si>
   <si>
     <t>RCI BANQUE SA 3.75 16/02/2032</t>
   </si>
   <si>
-    <t>1 202.05</t>
+    <t>1 417.81</t>
   </si>
   <si>
     <t>XS2838500218</t>
   </si>
   <si>
     <t>REDEIA CORPORACION SA 3.375 09/07/2032</t>
   </si>
   <si>
-    <t>2 847.95</t>
+    <t>3 042.12</t>
   </si>
   <si>
     <t>XS3348120653</t>
   </si>
   <si>
     <t>REDEIA CORPORACION SA PERP</t>
   </si>
   <si>
-    <t>XS2126161764</t>
-[...4 lines deleted...]
-  <si>
     <t>XS2779010300</t>
   </si>
   <si>
     <t>RELX FINANCE BV 3.375 20/03/2033</t>
   </si>
   <si>
-    <t>1 248.29</t>
+    <t>1 733.73</t>
   </si>
   <si>
     <t>FR001400U3P1</t>
   </si>
   <si>
     <t>ROQUETTE FRERES SA 3.774 25/11/2031</t>
   </si>
   <si>
-    <t>3 494.83</t>
+    <t>3 929.10</t>
   </si>
   <si>
     <t>XS3308054124</t>
   </si>
   <si>
     <t>ROYAL SCHIPHOL GROUP NV 3.625 20/11/2035</t>
   </si>
   <si>
     <t>XS3304304945</t>
   </si>
   <si>
     <t>SAGE GROUP PLC 3.821 25/02/2033</t>
   </si>
   <si>
-    <t>1 708.88</t>
+    <t>2 174.93</t>
+  </si>
+  <si>
+    <t>XS3393869279</t>
+  </si>
+  <si>
+    <t>SAP SE 3.25 03/06/2031</t>
   </si>
   <si>
     <t>XS2894895684</t>
   </si>
   <si>
     <t>SCOTTISH HYDRO ELECTRIC TRANSMISSI 3.375 04/09/2032</t>
   </si>
   <si>
-    <t>3 550.96</t>
+    <t>3 848.05</t>
   </si>
   <si>
     <t>XS2974156031</t>
   </si>
   <si>
     <t>SELP FINANCE SARL 3.75 16/01/2032</t>
   </si>
   <si>
     <t>XS3310387256</t>
   </si>
   <si>
     <t>SELP FINANCE SARL 3.875 21/04/2031</t>
   </si>
   <si>
     <t>XS2616008970</t>
   </si>
   <si>
     <t>SIKA CAPITAL BV 3.75 03/05/2030</t>
   </si>
   <si>
     <t>SK4120013400</t>
   </si>
   <si>
     <t>SLOVAKIA GOVERNMENT BOND 2 17/10/2047</t>
   </si>
   <si>
-    <t>23 465.33</t>
+    <t>10 136.95</t>
   </si>
   <si>
     <t>XS3237109965</t>
   </si>
   <si>
     <t>SMURFIT KAPPA TREASURY UNLIMITED C 3.489 24/11/2031</t>
   </si>
   <si>
-    <t>1 657.51</t>
+    <t>1 862.27</t>
   </si>
   <si>
     <t>FR0014012ID6</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 02/09/2033</t>
   </si>
   <si>
-    <t>7 705.48</t>
+    <t>8 352.74</t>
   </si>
   <si>
     <t>FR0014014A53</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 20/11/2035</t>
   </si>
   <si>
-    <t>5 541.78</t>
+    <t>6 210.62</t>
   </si>
   <si>
     <t>XS3317460619</t>
   </si>
   <si>
     <t>SOFTBANK CORP 3.936 30/06/2032</t>
   </si>
   <si>
     <t>ES0000012K20</t>
   </si>
   <si>
     <t>SPAIN (KINGDOM OF) 0.7 30/04/2032</t>
   </si>
   <si>
-    <t>1 400.15</t>
+    <t>3 753.23</t>
   </si>
   <si>
     <t>ES0000012I24</t>
   </si>
   <si>
     <t>SPAIN (KINGDOM OF) 0.85 30/07/2037</t>
   </si>
   <si>
-    <t>10 306.05</t>
-[...8 lines deleted...]
-    <t>41 069.67</t>
+    <t>11 339.88</t>
+  </si>
+  <si>
+    <t>ES0000012J07</t>
+  </si>
+  <si>
+    <t>SPAIN (KINGDOM OF) 1 30/07/2042</t>
+  </si>
+  <si>
+    <t>42 293.04</t>
+  </si>
+  <si>
+    <t>ES00000128C6</t>
+  </si>
+  <si>
+    <t>SPAIN (KINGDOM OF) 2.9 31/10/2046</t>
+  </si>
+  <si>
+    <t>7 977.38</t>
   </si>
   <si>
     <t>ES0000012M93</t>
   </si>
   <si>
     <t>SPAIN (KINGDOM OF) 4 31/10/2054</t>
   </si>
   <si>
-    <t>3 720.55</t>
+    <t>4 241.10</t>
   </si>
   <si>
     <t>XS3027988263</t>
   </si>
   <si>
     <t>SSE PLC 3.5 18/03/2032</t>
   </si>
   <si>
-    <t>1 519.67</t>
+    <t>2 089.55</t>
   </si>
   <si>
     <t>XS2439704318</t>
   </si>
   <si>
     <t>SSE PLC PERP</t>
   </si>
   <si>
     <t>XS3326547992</t>
   </si>
   <si>
     <t>SWISS RE SUBORDINATED FINANCE PLC 22/04/2037</t>
   </si>
   <si>
+    <t>1 245.22</t>
+  </si>
+  <si>
     <t>XS3324584260</t>
   </si>
   <si>
     <t>SYDNEY AIRPORT FINANCE COMPANY PTY 3.965 28/04/2034</t>
   </si>
   <si>
     <t>XS2314267449</t>
   </si>
   <si>
     <t>TELE2 AB 0.75 23/03/2031</t>
   </si>
   <si>
     <t>XS2623868994</t>
   </si>
   <si>
     <t>TELE2 AB 3.75 22/11/2029</t>
   </si>
   <si>
-    <t>3 092.47</t>
+    <t>3 470.03</t>
   </si>
   <si>
     <t>XS2589828941</t>
   </si>
   <si>
     <t>TELIA COMPANY AB 3.625 22/02/2032</t>
   </si>
   <si>
+    <t>1 003.08</t>
+  </si>
+  <si>
     <t>XS3166363906</t>
   </si>
   <si>
     <t>TELSTRA GROUP LTD 3.375 02/03/2035</t>
   </si>
   <si>
-    <t>2 663.01</t>
+    <t>3 439.73</t>
   </si>
   <si>
     <t>XS2613162424</t>
   </si>
   <si>
     <t>TELSTRA GROUP LTD 3.75 04/05/2031</t>
   </si>
   <si>
     <t>XS2549543226</t>
   </si>
   <si>
     <t>TENNET NETHERLANDS BV 4.25 28/04/2032</t>
   </si>
   <si>
     <t>XS3128477521</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA 3 22/07/2031</t>
   </si>
   <si>
-    <t>7 273.97</t>
+    <t>7 791.78</t>
   </si>
   <si>
     <t>XS2798269069</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
   </si>
   <si>
     <t>XS3281650823</t>
   </si>
   <si>
-    <t>1 087.15</t>
+    <t>1 302.43</t>
   </si>
   <si>
     <t>FR001400L263</t>
   </si>
   <si>
     <t>THALES SA 4.25 18/10/2031</t>
   </si>
   <si>
-    <t>9 641.10</t>
+    <t>10 619.18</t>
   </si>
   <si>
     <t>XS3298843924</t>
   </si>
   <si>
     <t>T-MOBILE USA INC 3.625 19/02/2035</t>
   </si>
   <si>
-    <t>3 289.02</t>
+    <t>4 121.18</t>
   </si>
   <si>
     <t>XS2980851351</t>
   </si>
   <si>
     <t>TORONTO-DOMINION BANK/THE 23/01/2036</t>
   </si>
   <si>
-    <t>2 623.36</t>
+    <t>3 124.19</t>
   </si>
   <si>
     <t>XS3047435659</t>
   </si>
   <si>
     <t>TRANSURBAN FINANCE COMPANY PTY LTD 4.143 17/04/2035</t>
   </si>
   <si>
     <t>CH1305916897</t>
   </si>
   <si>
     <t>UBS GROUP AG 09/06/2033</t>
   </si>
   <si>
-    <t>11 459.59</t>
+    <t>12 171.58</t>
   </si>
   <si>
     <t>BE0390119825</t>
   </si>
   <si>
     <t>UCB SA 4.25 20/03/2030</t>
   </si>
   <si>
     <t>FR001400SIL1</t>
   </si>
   <si>
     <t>UNIBAIL-RODAMCO-WESTFIELD SE 3.875 11/09/2034</t>
   </si>
   <si>
-    <t>12 952.05</t>
+    <t>14 066.78</t>
   </si>
   <si>
     <t>IT0005704900</t>
   </si>
   <si>
     <t>UNICREDIT SPA 16/04/2032</t>
   </si>
   <si>
+    <t>1 191.77</t>
+  </si>
+  <si>
     <t>XS2496289138</t>
   </si>
   <si>
     <t>UNIVERSAL MUSIC GROUP NV 3.75 30/06/2032</t>
   </si>
   <si>
-    <t>7 523.32</t>
+    <t>8 021.71</t>
   </si>
   <si>
     <t>FR001400UHP0</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA 2.974 10/01/2031</t>
   </si>
   <si>
-    <t>3 006.59</t>
+    <t>3 519.91</t>
   </si>
   <si>
     <t>FR0014017P12</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA 3.69 10/04/2031</t>
   </si>
   <si>
     <t>FR00140007L3</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA NC8.5 PERP</t>
   </si>
   <si>
     <t>XS3310548105</t>
   </si>
   <si>
     <t>VESTAS WIND SYSTEMS A/S 3.75 15/06/2033</t>
   </si>
   <si>
+    <t>1 257.84</t>
+  </si>
+  <si>
     <t>DE000A3MP4V7</t>
   </si>
   <si>
     <t>VONOVIA SE 0.75 01/09/2032</t>
   </si>
   <si>
-    <t>3 131.51</t>
+    <t>3 390.41</t>
   </si>
   <si>
     <t>XS2592516210</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 3.75 03/04/2031</t>
   </si>
   <si>
+    <t>1 253.42</t>
+  </si>
+  <si>
     <t>CH1471403852</t>
   </si>
   <si>
     <t>ZUERCHER KANTONALBANK 11/09/2031</t>
   </si>
   <si>
-    <t>4 215.52</t>
+    <t>4 578.33</t>
   </si>
   <si>
     <t>ER32612CK01</t>
   </si>
   <si>
     <t>DEC26 0RZ7 C @ 97.875</t>
   </si>
   <si>
-    <t>SX5E2609CR01</t>
-[...2 lines deleted...]
-    <t>SEP26 SX5E C @ 6350.000000</t>
+    <t>ER32612CK03</t>
+  </si>
+  <si>
+    <t>ER3/202612/C/973750.</t>
+  </si>
+  <si>
+    <t>SX5E2606PS25</t>
+  </si>
+  <si>
+    <t>JUN26 SX5E P @ 5650.000000</t>
+  </si>
+  <si>
+    <t>SX5E2606PS48</t>
+  </si>
+  <si>
+    <t>JUN26 SX5E P @ 5950.000000</t>
   </si>
   <si>
     <t>ER32612CK02</t>
   </si>
   <si>
     <t>DEC26 0RZ7 C @ 98.0</t>
+  </si>
+  <si>
+    <t>ER32612CK04</t>
+  </si>
+  <si>
+    <t>ER3/202612/C/975000.</t>
+  </si>
+  <si>
+    <t>ER32612CK05</t>
+  </si>
+  <si>
+    <t>ER3/202612/C/977500.</t>
+  </si>
+  <si>
+    <t>SX5E2606PS26</t>
+  </si>
+  <si>
+    <t>JUN26 SX5E P @ 5800.000000</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -3352,209 +3403,209 @@
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
         <v>68988.63</v>
       </c>
       <c r="D2">
-        <v>181.76</v>
+        <v>183.11</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>12539781.1</v>
+        <v>12632963.25</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>12539781.1</v>
+        <v>12632963.25</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>993115.2444</v>
+        <v>987476.6479</v>
       </c>
       <c r="D3">
-        <v>114.56</v>
+        <v>115.39</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>113773273.8</v>
+        <v>113948285.1</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>113773273.8</v>
+        <v>113948285.1</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>506696.24</v>
+        <v>558530.73</v>
       </c>
       <c r="D4">
-        <v>101.71</v>
+        <v>102.45</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>51537076.04</v>
+        <v>57222679.59</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>51537076.04</v>
+        <v>57222679.59</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>7132.039</v>
+        <v>7150.5303</v>
       </c>
       <c r="D5">
-        <v>102.81</v>
+        <v>103.52</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>733305.11</v>
+        <v>740243.42</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>733305.11</v>
+        <v>740243.42</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
         <v>1.0</v>
       </c>
       <c r="D6">
-        <v>105.75</v>
+        <v>106.52</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>105.75</v>
+        <v>106.52</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>105.75</v>
+        <v>106.52</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P391"/>
+  <dimension ref="A1:P401"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O391" sqref="O391"/>
+      <selection activeCell="O401" sqref="O401"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>17</v>
       </c>
       <c r="B1" t="s">
         <v>18</v>
       </c>
       <c r="C1" t="s">
         <v>19</v>
       </c>
       <c r="D1" t="s">
         <v>20</v>
       </c>
       <c r="E1" t="s">
         <v>21</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>22</v>
@@ -3576,19536 +3627,20036 @@
       </c>
       <c r="M1" t="s">
         <v>28</v>
       </c>
       <c r="N1" t="s">
         <v>29</v>
       </c>
       <c r="O1" t="s">
         <v>30</v>
       </c>
       <c r="P1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>32</v>
       </c>
       <c r="B2" t="s">
         <v>33</v>
       </c>
       <c r="C2" s="1">
         <v>952.0</v>
       </c>
       <c r="D2" s="1">
-        <v>37.0</v>
+        <v>38.1</v>
       </c>
       <c r="E2" s="1">
         <v>35.22</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
         <v>33529.44</v>
       </c>
       <c r="I2" s="1">
-        <v>1694.56</v>
+        <v>2741.76</v>
       </c>
       <c r="J2" s="1">
-        <v>5.0539466212379</v>
+        <v>8.1771720613288</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>35224.0</v>
+        <v>36271.2</v>
       </c>
       <c r="N2" s="1">
-        <v>35224.0</v>
+        <v>36271.2</v>
       </c>
       <c r="O2" s="1">
         <v>0.02</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>34</v>
       </c>
       <c r="B3" t="s">
         <v>35</v>
       </c>
       <c r="C3" s="1">
         <v>2915.0</v>
       </c>
       <c r="D3" s="1">
-        <v>29.89</v>
+        <v>33.93</v>
       </c>
       <c r="E3" s="1">
         <v>28.2823842196</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>82443.15</v>
       </c>
       <c r="I3" s="1">
-        <v>4686.2</v>
+        <v>16462.8</v>
       </c>
       <c r="J3" s="1">
-        <v>5.6841593267603</v>
+        <v>19.968669319404</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>87129.35</v>
+        <v>98905.95</v>
       </c>
       <c r="N3" s="1">
-        <v>87129.35</v>
+        <v>98905.95</v>
       </c>
       <c r="O3" s="1">
         <v>0.05</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>36</v>
       </c>
       <c r="B4" t="s">
         <v>37</v>
       </c>
       <c r="C4" s="1">
-        <v>748.0</v>
+        <v>766.0</v>
       </c>
       <c r="D4" s="1">
-        <v>267.4</v>
+        <v>244.2</v>
       </c>
       <c r="E4" s="1">
-        <v>245.3113903743</v>
+        <v>245.3463707572</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
-        <v>183492.92</v>
+        <v>187935.32</v>
       </c>
       <c r="I4" s="1">
-        <v>16522.28</v>
+        <v>-878.12</v>
       </c>
       <c r="J4" s="1">
-        <v>9.0043147168839</v>
+        <v>-0.46724585884122</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>200015.2</v>
+        <v>187057.2</v>
       </c>
       <c r="N4" s="1">
-        <v>200015.2</v>
+        <v>187057.2</v>
       </c>
       <c r="O4" s="1">
-        <v>0.11</v>
+        <v>0.1</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>38</v>
       </c>
       <c r="B5" t="s">
         <v>39</v>
       </c>
       <c r="C5" s="1">
-        <v>1220.0</v>
+        <v>1249.0</v>
       </c>
       <c r="D5" s="1">
-        <v>141.7</v>
+        <v>165.0</v>
       </c>
       <c r="E5" s="1">
-        <v>202.7415491803</v>
+        <v>201.9023939151</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
-        <v>247344.69</v>
+        <v>252176.09</v>
       </c>
       <c r="I5" s="1">
-        <v>-74470.69</v>
+        <v>-46091.09</v>
       </c>
       <c r="J5" s="1">
-        <v>-30.108060941191</v>
+        <v>-18.277343423003</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>172874.0</v>
+        <v>206085.0</v>
       </c>
       <c r="N5" s="1">
-        <v>172874.0</v>
+        <v>206085.0</v>
       </c>
       <c r="O5" s="1">
-        <v>0.1</v>
+        <v>0.11</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>40</v>
       </c>
       <c r="B6" t="s">
         <v>41</v>
       </c>
       <c r="C6" s="1">
         <v>116.0</v>
       </c>
       <c r="D6" s="1">
-        <v>921.0</v>
+        <v>911.8</v>
       </c>
       <c r="E6" s="1">
         <v>1263.0082758621</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
         <v>146508.96</v>
       </c>
       <c r="I6" s="1">
-        <v>-39672.96</v>
+        <v>-40740.16</v>
       </c>
       <c r="J6" s="1">
-        <v>-27.078862617003</v>
+        <v>-27.807282230384</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>106836.0</v>
+        <v>105768.8</v>
       </c>
       <c r="N6" s="1">
-        <v>106836.0</v>
+        <v>105768.8</v>
       </c>
       <c r="O6" s="1">
         <v>0.06</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>42</v>
       </c>
       <c r="B7" t="s">
         <v>43</v>
       </c>
       <c r="C7" s="1">
-        <v>15002.0</v>
+        <v>15354.0</v>
       </c>
       <c r="D7" s="1">
-        <v>23.38</v>
+        <v>24.14</v>
       </c>
       <c r="E7" s="1">
-        <v>27.0627256366</v>
+        <v>27.0131438062</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>405995.01</v>
+        <v>414759.81</v>
       </c>
       <c r="I7" s="1">
-        <v>-55248.25</v>
+        <v>-44114.25</v>
       </c>
       <c r="J7" s="1">
-        <v>-13.608110602148</v>
+        <v>-10.636095623633</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>350746.76</v>
+        <v>370645.56</v>
       </c>
       <c r="N7" s="1">
-        <v>350746.76</v>
+        <v>370645.56</v>
       </c>
       <c r="O7" s="1">
         <v>0.2</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>44</v>
       </c>
       <c r="B8" t="s">
         <v>45</v>
       </c>
       <c r="C8" s="1">
         <v>261.0</v>
       </c>
       <c r="D8" s="1">
-        <v>105.6</v>
+        <v>113.3</v>
       </c>
       <c r="E8" s="1">
         <v>118.4</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
         <v>30902.4</v>
       </c>
       <c r="I8" s="1">
-        <v>-3340.8</v>
+        <v>-1331.1</v>
       </c>
       <c r="J8" s="1">
-        <v>-10.810810810811</v>
+        <v>-4.3074324324324</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>27561.6</v>
+        <v>29571.3</v>
       </c>
       <c r="N8" s="1">
-        <v>27561.6</v>
+        <v>29571.3</v>
       </c>
       <c r="O8" s="1">
         <v>0.02</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>46</v>
       </c>
       <c r="B9" t="s">
         <v>47</v>
       </c>
       <c r="C9" s="1">
         <v>818.0</v>
       </c>
       <c r="D9" s="1">
-        <v>67.95</v>
+        <v>66.1</v>
       </c>
       <c r="E9" s="1">
         <v>62.9093520782</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
         <v>51459.85</v>
       </c>
       <c r="I9" s="1">
-        <v>4123.25</v>
+        <v>2609.95</v>
       </c>
       <c r="J9" s="1">
-        <v>8.0125573626818</v>
+        <v>5.0718181261702</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>55583.1</v>
+        <v>54069.8</v>
       </c>
       <c r="N9" s="1">
-        <v>55583.1</v>
+        <v>54069.8</v>
       </c>
       <c r="O9" s="1">
         <v>0.03</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>48</v>
       </c>
       <c r="B10" t="s">
         <v>49</v>
       </c>
       <c r="C10" s="1">
         <v>13722.0</v>
       </c>
       <c r="D10" s="1">
-        <v>9.66</v>
+        <v>10.065</v>
       </c>
       <c r="E10" s="1">
         <v>8.8602273721</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
         <v>121580.04</v>
       </c>
       <c r="I10" s="1">
-        <v>10974.48</v>
+        <v>16531.89</v>
       </c>
       <c r="J10" s="1">
-        <v>9.0265474497294</v>
+        <v>13.597536240324</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>132554.52</v>
+        <v>138111.93</v>
       </c>
       <c r="N10" s="1">
-        <v>132554.52</v>
+        <v>138111.93</v>
       </c>
       <c r="O10" s="1">
         <v>0.07</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>50</v>
       </c>
       <c r="B11" t="s">
         <v>51</v>
       </c>
       <c r="C11" s="1">
-        <v>2695.0</v>
+        <v>2758.0</v>
       </c>
       <c r="D11" s="1">
-        <v>175.48</v>
+        <v>173.18</v>
       </c>
       <c r="E11" s="1">
-        <v>161.7518812616</v>
+        <v>162.1618636693</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>435921.32</v>
+        <v>447242.42</v>
       </c>
       <c r="I11" s="1">
-        <v>36997.28</v>
+        <v>30388.02</v>
       </c>
       <c r="J11" s="1">
-        <v>8.487146258412</v>
+        <v>6.7945299106467</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>472918.6</v>
+        <v>477630.44</v>
       </c>
       <c r="N11" s="1">
-        <v>472918.6</v>
+        <v>477630.44</v>
       </c>
       <c r="O11" s="1">
         <v>0.26</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>52</v>
       </c>
       <c r="B12" t="s">
         <v>53</v>
       </c>
       <c r="C12" s="1">
-        <v>1790.0</v>
+        <v>1832.0</v>
       </c>
       <c r="D12" s="1">
-        <v>371.7</v>
+        <v>374.9</v>
       </c>
       <c r="E12" s="1">
-        <v>232.4201005587</v>
+        <v>235.8401637555</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>416031.98</v>
+        <v>432059.18</v>
       </c>
       <c r="I12" s="1">
-        <v>249311.02</v>
+        <v>254757.62</v>
       </c>
       <c r="J12" s="1">
-        <v>59.92592684822</v>
+        <v>58.963593829901</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>665343.0</v>
+        <v>686816.8</v>
       </c>
       <c r="N12" s="1">
-        <v>665343.0</v>
+        <v>686816.8</v>
       </c>
       <c r="O12" s="1">
         <v>0.37</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>54</v>
       </c>
       <c r="B13" t="s">
         <v>55</v>
       </c>
       <c r="C13" s="1">
         <v>4631.0</v>
       </c>
       <c r="D13" s="1">
-        <v>17.22</v>
+        <v>17.16</v>
       </c>
       <c r="E13" s="1">
         <v>25.1987583675</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
         <v>116695.45</v>
       </c>
       <c r="I13" s="1">
-        <v>-36949.63</v>
+        <v>-37227.49</v>
       </c>
       <c r="J13" s="1">
-        <v>-31.663299640217</v>
+        <v>-31.901406610112</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>79745.82</v>
+        <v>79467.96</v>
       </c>
       <c r="N13" s="1">
-        <v>79745.82</v>
+        <v>79467.96</v>
       </c>
       <c r="O13" s="1">
         <v>0.04</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>56</v>
       </c>
       <c r="B14" t="s">
         <v>57</v>
       </c>
       <c r="C14" s="1">
         <v>546.0</v>
       </c>
       <c r="D14" s="1">
-        <v>61.4</v>
+        <v>66.8</v>
       </c>
       <c r="E14" s="1">
         <v>63.55</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
         <v>34698.3</v>
       </c>
       <c r="I14" s="1">
-        <v>-1173.9</v>
+        <v>1774.5</v>
       </c>
       <c r="J14" s="1">
-        <v>-3.3831628638867</v>
+        <v>5.1140833988985</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>33524.4</v>
+        <v>36472.8</v>
       </c>
       <c r="N14" s="1">
-        <v>33524.4</v>
+        <v>36472.8</v>
       </c>
       <c r="O14" s="1">
         <v>0.02</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>58</v>
       </c>
       <c r="B15" t="s">
         <v>59</v>
       </c>
       <c r="C15" s="1">
-        <v>5132.0</v>
+        <v>5253.0</v>
       </c>
       <c r="D15" s="1">
-        <v>51.38</v>
+        <v>55.7</v>
       </c>
       <c r="E15" s="1">
-        <v>62.0221083398</v>
+        <v>61.854368932</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>318297.46</v>
+        <v>324921.0</v>
       </c>
       <c r="I15" s="1">
-        <v>-54615.3</v>
+        <v>-32328.9</v>
       </c>
       <c r="J15" s="1">
-        <v>-17.15857236184</v>
+        <v>-9.9497724062157</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>263682.16</v>
+        <v>292592.1</v>
       </c>
       <c r="N15" s="1">
-        <v>263682.16</v>
+        <v>292592.1</v>
       </c>
       <c r="O15" s="1">
-        <v>0.15</v>
+        <v>0.16</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>60</v>
       </c>
       <c r="B16" t="s">
         <v>61</v>
       </c>
       <c r="C16" s="1">
         <v>2497.0</v>
       </c>
       <c r="D16" s="1">
-        <v>10.76</v>
+        <v>10.915</v>
       </c>
       <c r="E16" s="1">
         <v>13.1750020024</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
         <v>32897.98</v>
       </c>
       <c r="I16" s="1">
-        <v>-6030.26</v>
+        <v>-5643.22</v>
       </c>
       <c r="J16" s="1">
-        <v>-18.330183190579</v>
+        <v>-17.153697582648</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>26867.72</v>
+        <v>27254.76</v>
       </c>
       <c r="N16" s="1">
-        <v>26867.72</v>
+        <v>27254.76</v>
       </c>
       <c r="O16" s="1">
-        <v>0.02</v>
+        <v>0.01</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>62</v>
       </c>
       <c r="B17" t="s">
         <v>63</v>
       </c>
       <c r="C17" s="1">
-        <v>6034.0</v>
+        <v>6176.0</v>
       </c>
       <c r="D17" s="1">
-        <v>67.82</v>
+        <v>69.24</v>
       </c>
       <c r="E17" s="1">
-        <v>56.0830759032</v>
+        <v>56.3800647668</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>338405.28</v>
+        <v>348203.28</v>
       </c>
       <c r="I17" s="1">
-        <v>70820.6</v>
+        <v>79422.96</v>
       </c>
       <c r="J17" s="1">
-        <v>20.927746753833</v>
+        <v>22.809365839403</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>409225.88</v>
+        <v>427626.24</v>
       </c>
       <c r="N17" s="1">
-        <v>409225.88</v>
+        <v>427626.24</v>
       </c>
       <c r="O17" s="1">
         <v>0.23</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>64</v>
       </c>
       <c r="B18" t="s">
         <v>65</v>
       </c>
       <c r="C18" s="1">
         <v>2992.0</v>
       </c>
       <c r="D18" s="1">
-        <v>36.34</v>
+        <v>35.36</v>
       </c>
       <c r="E18" s="1">
         <v>29.7645855615</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
         <v>89055.64</v>
       </c>
       <c r="I18" s="1">
-        <v>19673.64</v>
+        <v>16741.48</v>
       </c>
       <c r="J18" s="1">
-        <v>22.09140263323</v>
+        <v>18.798899205036</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>108729.28</v>
+        <v>105797.12</v>
       </c>
       <c r="N18" s="1">
-        <v>108729.28</v>
+        <v>105797.12</v>
       </c>
       <c r="O18" s="1">
         <v>0.06</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>66</v>
       </c>
       <c r="B19" t="s">
         <v>67</v>
       </c>
       <c r="C19" s="1">
-        <v>2083.0</v>
+        <v>2132.0</v>
       </c>
       <c r="D19" s="1">
-        <v>1305.6</v>
+        <v>1394.0</v>
       </c>
       <c r="E19" s="1">
-        <v>519.9669803169</v>
+        <v>539.8435365854</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>1083091.22</v>
+        <v>1150946.42</v>
       </c>
       <c r="I19" s="1">
-        <v>1636473.58</v>
+        <v>1821061.58</v>
       </c>
       <c r="J19" s="1">
-        <v>151.092867321</v>
+        <v>158.22296749487</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>2719564.8</v>
+        <v>2972008.0</v>
       </c>
       <c r="N19" s="1">
-        <v>2719564.8</v>
+        <v>2972008.0</v>
       </c>
       <c r="O19" s="1">
-        <v>1.52</v>
+        <v>1.61</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>68</v>
       </c>
       <c r="B20" t="s">
         <v>69</v>
       </c>
       <c r="C20" s="1">
         <v>686.0</v>
       </c>
       <c r="D20" s="1">
-        <v>66.26</v>
+        <v>63.44</v>
       </c>
       <c r="E20" s="1">
         <v>61.44</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
         <v>42147.84</v>
       </c>
       <c r="I20" s="1">
-        <v>3306.52</v>
+        <v>1372.0</v>
       </c>
       <c r="J20" s="1">
-        <v>7.8450520833333</v>
+        <v>3.2552083333333</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>45454.36</v>
+        <v>43519.84</v>
       </c>
       <c r="N20" s="1">
-        <v>45454.36</v>
+        <v>43519.84</v>
       </c>
       <c r="O20" s="1">
-        <v>0.03</v>
+        <v>0.02</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>70</v>
       </c>
       <c r="B21" t="s">
         <v>71</v>
       </c>
       <c r="C21" s="1">
-        <v>16583.0</v>
+        <v>16973.0</v>
       </c>
       <c r="D21" s="1">
-        <v>39.5</v>
+        <v>39.57</v>
       </c>
       <c r="E21" s="1">
-        <v>28.5714056564</v>
+        <v>28.8278041595</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>473799.62</v>
+        <v>489294.32</v>
       </c>
       <c r="I21" s="1">
-        <v>181228.88</v>
+        <v>182327.29</v>
       </c>
       <c r="J21" s="1">
-        <v>38.250110880207</v>
+        <v>37.263316279658</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>655028.5</v>
+        <v>671621.61</v>
       </c>
       <c r="N21" s="1">
-        <v>655028.5</v>
+        <v>671621.61</v>
       </c>
       <c r="O21" s="1">
-        <v>0.37</v>
+        <v>0.36</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>72</v>
       </c>
       <c r="B22" t="s">
         <v>73</v>
       </c>
       <c r="C22" s="1">
         <v>3725.0</v>
       </c>
       <c r="D22" s="1">
-        <v>10.73</v>
+        <v>10.2</v>
       </c>
       <c r="E22" s="1">
         <v>8.3950013423</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
         <v>31271.38</v>
       </c>
       <c r="I22" s="1">
-        <v>8697.87</v>
+        <v>6723.62</v>
       </c>
       <c r="J22" s="1">
-        <v>27.814154667942</v>
+        <v>21.50087396207</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>39969.25</v>
+        <v>37995.0</v>
       </c>
       <c r="N22" s="1">
-        <v>39969.25</v>
+        <v>37995.0</v>
       </c>
       <c r="O22" s="1">
         <v>0.02</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>74</v>
       </c>
       <c r="B23" t="s">
         <v>75</v>
       </c>
       <c r="C23" s="1">
         <v>595.0</v>
       </c>
       <c r="D23" s="1">
-        <v>57.7</v>
+        <v>54.9</v>
       </c>
       <c r="E23" s="1">
         <v>54.85</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
         <v>32635.75</v>
       </c>
       <c r="I23" s="1">
-        <v>1695.75</v>
+        <v>29.75</v>
       </c>
       <c r="J23" s="1">
-        <v>5.1959890610757</v>
+        <v>0.091157702825889</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>34331.5</v>
+        <v>32665.5</v>
       </c>
       <c r="N23" s="1">
-        <v>34331.5</v>
+        <v>32665.5</v>
       </c>
       <c r="O23" s="1">
         <v>0.02</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>76</v>
       </c>
       <c r="B24" t="s">
         <v>77</v>
       </c>
       <c r="C24" s="1">
         <v>3780.0</v>
       </c>
       <c r="D24" s="1">
-        <v>19.5</v>
+        <v>19.615</v>
       </c>
       <c r="E24" s="1">
         <v>18.1805714286</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
         <v>68722.56</v>
       </c>
       <c r="I24" s="1">
-        <v>4987.44</v>
+        <v>5422.14</v>
       </c>
       <c r="J24" s="1">
-        <v>7.2573547900427</v>
+        <v>7.8898981644456</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>73710.0</v>
+        <v>74144.7</v>
       </c>
       <c r="N24" s="1">
-        <v>73710.0</v>
+        <v>74144.7</v>
       </c>
       <c r="O24" s="1">
         <v>0.04</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>78</v>
       </c>
       <c r="B25" t="s">
         <v>79</v>
       </c>
       <c r="C25" s="1">
-        <v>30090.0</v>
+        <v>30797.0</v>
       </c>
       <c r="D25" s="1">
-        <v>18.76</v>
+        <v>19.825</v>
       </c>
       <c r="E25" s="1">
-        <v>9.5222170156</v>
+        <v>9.7652784362</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>286523.51</v>
+        <v>300741.28</v>
       </c>
       <c r="I25" s="1">
-        <v>277964.89</v>
+        <v>309809.25</v>
       </c>
       <c r="J25" s="1">
-        <v>97.01294319618</v>
+        <v>103.01520629293</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>564488.4</v>
+        <v>610550.53</v>
       </c>
       <c r="N25" s="1">
-        <v>564488.4</v>
+        <v>610550.53</v>
       </c>
       <c r="O25" s="1">
-        <v>0.32</v>
+        <v>0.33</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>80</v>
       </c>
       <c r="B26" t="s">
         <v>81</v>
       </c>
       <c r="C26" s="1">
         <v>25443.0</v>
       </c>
       <c r="D26" s="1">
-        <v>3.283</v>
+        <v>2.839</v>
       </c>
       <c r="E26" s="1">
         <v>3.1977663798</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
         <v>81360.77</v>
       </c>
       <c r="I26" s="1">
-        <v>2168.6</v>
+        <v>-9128.09</v>
       </c>
       <c r="J26" s="1">
-        <v>2.6654123356994</v>
+        <v>-11.219276808713</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>83529.37</v>
+        <v>72232.68</v>
       </c>
       <c r="N26" s="1">
-        <v>83529.37</v>
+        <v>72232.68</v>
       </c>
       <c r="O26" s="1">
-        <v>0.05</v>
+        <v>0.04</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>82</v>
       </c>
       <c r="B27" t="s">
         <v>83</v>
       </c>
       <c r="C27" s="1">
-        <v>67024.0</v>
+        <v>68599.0</v>
       </c>
       <c r="D27" s="1">
-        <v>10.416</v>
+        <v>10.656</v>
       </c>
       <c r="E27" s="1">
-        <v>7.7665221413</v>
+        <v>7.8345162466</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>520543.38</v>
+        <v>537439.98</v>
       </c>
       <c r="I27" s="1">
-        <v>177578.6</v>
+        <v>193550.96</v>
       </c>
       <c r="J27" s="1">
-        <v>34.114082864717</v>
+        <v>36.013502382164</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>698121.98</v>
+        <v>730990.94</v>
       </c>
       <c r="N27" s="1">
-        <v>698121.98</v>
+        <v>730990.94</v>
       </c>
       <c r="O27" s="1">
-        <v>0.39</v>
+        <v>0.4</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>84</v>
       </c>
       <c r="B28" t="s">
         <v>85</v>
       </c>
       <c r="C28" s="1">
         <v>4423.0</v>
       </c>
       <c r="D28" s="1">
-        <v>16.82</v>
+        <v>17.4</v>
       </c>
       <c r="E28" s="1">
         <v>16.4668573366</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
         <v>72832.91</v>
       </c>
       <c r="I28" s="1">
-        <v>1561.95</v>
+        <v>4127.29</v>
       </c>
       <c r="J28" s="1">
-        <v>2.1445662407283</v>
+        <v>5.6667926628223</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>74394.86</v>
+        <v>76960.2</v>
       </c>
       <c r="N28" s="1">
-        <v>74394.86</v>
+        <v>76960.2</v>
       </c>
       <c r="O28" s="1">
         <v>0.04</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>86</v>
       </c>
       <c r="B29" t="s">
         <v>87</v>
       </c>
       <c r="C29" s="1">
         <v>2924.0</v>
       </c>
       <c r="D29" s="1">
-        <v>13.9</v>
+        <v>14.22</v>
       </c>
       <c r="E29" s="1">
         <v>14.175</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
         <v>41447.7</v>
       </c>
       <c r="I29" s="1">
-        <v>-804.1</v>
+        <v>131.58</v>
       </c>
       <c r="J29" s="1">
-        <v>-1.9400352733686</v>
+        <v>0.31746031746032</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>40643.6</v>
+        <v>41579.28</v>
       </c>
       <c r="N29" s="1">
-        <v>40643.6</v>
+        <v>41579.28</v>
       </c>
       <c r="O29" s="1">
         <v>0.02</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>88</v>
       </c>
       <c r="B30" t="s">
         <v>89</v>
       </c>
       <c r="C30" s="1">
         <v>646.0</v>
       </c>
       <c r="D30" s="1">
-        <v>148.2</v>
+        <v>151.2</v>
       </c>
       <c r="E30" s="1">
         <v>127.7952012384</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
         <v>82555.7</v>
       </c>
       <c r="I30" s="1">
-        <v>13181.5</v>
+        <v>15119.5</v>
       </c>
       <c r="J30" s="1">
-        <v>15.966795751232</v>
+        <v>18.314301738099</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>95737.2</v>
+        <v>97675.2</v>
       </c>
       <c r="N30" s="1">
-        <v>95737.2</v>
+        <v>97675.2</v>
       </c>
       <c r="O30" s="1">
         <v>0.05</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>90</v>
       </c>
       <c r="B31" t="s">
         <v>91</v>
       </c>
       <c r="C31" s="1">
         <v>369.0</v>
       </c>
       <c r="D31" s="1">
-        <v>261.3</v>
+        <v>278.2</v>
       </c>
       <c r="E31" s="1">
         <v>188.7486449864</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
         <v>69648.25</v>
       </c>
       <c r="I31" s="1">
-        <v>26771.45</v>
+        <v>33007.55</v>
       </c>
       <c r="J31" s="1">
-        <v>38.438079923042</v>
+        <v>47.391786584731</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>96419.7</v>
+        <v>102655.8</v>
       </c>
       <c r="N31" s="1">
-        <v>96419.7</v>
+        <v>102655.8</v>
       </c>
       <c r="O31" s="1">
-        <v>0.05</v>
+        <v>0.06</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>92</v>
       </c>
       <c r="B32" t="s">
         <v>93</v>
       </c>
       <c r="C32" s="1">
         <v>999.0</v>
       </c>
       <c r="D32" s="1">
-        <v>31.6</v>
+        <v>33.96</v>
       </c>
       <c r="E32" s="1">
         <v>34.2</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
         <v>34165.8</v>
       </c>
       <c r="I32" s="1">
-        <v>-2597.4</v>
+        <v>-239.76</v>
       </c>
       <c r="J32" s="1">
-        <v>-7.6023391812865</v>
+        <v>-0.70175438596491</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>31568.4</v>
+        <v>33926.04</v>
       </c>
       <c r="N32" s="1">
-        <v>31568.4</v>
+        <v>33926.04</v>
       </c>
       <c r="O32" s="1">
         <v>0.02</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>94</v>
       </c>
       <c r="B33" t="s">
         <v>95</v>
       </c>
       <c r="C33" s="1">
-        <v>5033.0</v>
+        <v>5151.0</v>
       </c>
       <c r="D33" s="1">
-        <v>80.9</v>
+        <v>73.72</v>
       </c>
       <c r="E33" s="1">
-        <v>78.5284124776</v>
+        <v>78.442085032</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>395233.5</v>
+        <v>404055.18</v>
       </c>
       <c r="I33" s="1">
-        <v>11936.2</v>
+        <v>-24323.46</v>
       </c>
       <c r="J33" s="1">
-        <v>3.020037522123</v>
+        <v>-6.0198362015802</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>407169.7</v>
+        <v>379731.72</v>
       </c>
       <c r="N33" s="1">
-        <v>407169.7</v>
+        <v>379731.72</v>
       </c>
       <c r="O33" s="1">
-        <v>0.23</v>
+        <v>0.21</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>96</v>
       </c>
       <c r="B34" t="s">
         <v>97</v>
       </c>
       <c r="C34" s="1">
-        <v>5646.0</v>
+        <v>5779.0</v>
       </c>
       <c r="D34" s="1">
-        <v>92.96</v>
+        <v>92.58</v>
       </c>
       <c r="E34" s="1">
-        <v>76.048157988</v>
+        <v>76.4371431043</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>429367.9</v>
+        <v>441730.25</v>
       </c>
       <c r="I34" s="1">
-        <v>95484.26</v>
+        <v>93289.57</v>
       </c>
       <c r="J34" s="1">
-        <v>22.238332208812</v>
+        <v>21.119126435194</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>524852.16</v>
+        <v>535019.82</v>
       </c>
       <c r="N34" s="1">
-        <v>524852.16</v>
+        <v>535019.82</v>
       </c>
       <c r="O34" s="1">
         <v>0.29</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>98</v>
       </c>
       <c r="B35" t="s">
         <v>99</v>
       </c>
       <c r="C35" s="1">
         <v>798714.0</v>
       </c>
       <c r="D35" s="1">
-        <v>11.246</v>
+        <v>11.286</v>
       </c>
       <c r="E35" s="1">
         <v>11.2375373037</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
         <v>8975578.37</v>
       </c>
       <c r="I35" s="1">
-        <v>6759.27</v>
+        <v>38707.83</v>
       </c>
       <c r="J35" s="1">
-        <v>0.075307347575419</v>
+        <v>0.43125722270308</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>8982337.64</v>
+        <v>9014286.2</v>
       </c>
       <c r="N35" s="1">
-        <v>8982337.64</v>
+        <v>9014286.2</v>
       </c>
       <c r="O35" s="1">
-        <v>5.03</v>
+        <v>4.88</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>100</v>
       </c>
       <c r="B36" t="s">
         <v>101</v>
       </c>
       <c r="C36" s="1">
-        <v>363431.0</v>
+        <v>540223.0</v>
       </c>
       <c r="D36" s="1">
-        <v>10.658</v>
+        <v>10.702</v>
       </c>
       <c r="E36" s="1">
-        <v>10.7058073472</v>
+        <v>10.6772995226</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>3890822.27</v>
+        <v>5768122.78</v>
       </c>
       <c r="I36" s="1">
-        <v>-17374.67</v>
+        <v>13343.77</v>
       </c>
       <c r="J36" s="1">
-        <v>-0.44655522134657</v>
+        <v>0.23133644183628</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>3873447.6</v>
+        <v>5781466.55</v>
       </c>
       <c r="N36" s="1">
-        <v>3873447.6</v>
+        <v>5781466.55</v>
       </c>
       <c r="O36" s="1">
-        <v>2.17</v>
+        <v>3.13</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>102</v>
       </c>
       <c r="B37" t="s">
         <v>103</v>
       </c>
       <c r="C37" s="1">
         <v>1338.0</v>
       </c>
       <c r="D37" s="1">
-        <v>50.92</v>
+        <v>49.69</v>
       </c>
       <c r="E37" s="1">
         <v>52.4771524664</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
         <v>70214.43</v>
       </c>
       <c r="I37" s="1">
-        <v>-2083.47</v>
+        <v>-3729.21</v>
       </c>
       <c r="J37" s="1">
-        <v>-2.9672960387202</v>
+        <v>-5.3111732161039</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>68130.96</v>
+        <v>66485.22</v>
       </c>
       <c r="N37" s="1">
-        <v>68130.96</v>
+        <v>66485.22</v>
       </c>
       <c r="O37" s="1">
         <v>0.04</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>104</v>
       </c>
       <c r="B38" t="s">
         <v>105</v>
       </c>
       <c r="C38" s="1">
         <v>7108.0</v>
       </c>
       <c r="D38" s="1">
-        <v>12.582</v>
+        <v>11.654</v>
       </c>
       <c r="E38" s="1">
         <v>11.9557132808</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
         <v>84981.21</v>
       </c>
       <c r="I38" s="1">
-        <v>4451.65</v>
+        <v>-2144.58</v>
       </c>
       <c r="J38" s="1">
-        <v>5.2383932871749</v>
+        <v>-2.5235931566519</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>89432.86</v>
+        <v>82836.63</v>
       </c>
       <c r="N38" s="1">
-        <v>89432.86</v>
+        <v>82836.63</v>
       </c>
       <c r="O38" s="1">
-        <v>0.05</v>
+        <v>0.04</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>106</v>
       </c>
       <c r="B39" t="s">
         <v>107</v>
       </c>
       <c r="C39" s="1">
-        <v>7673.0</v>
+        <v>7853.0</v>
       </c>
       <c r="D39" s="1">
         <v>25.99</v>
       </c>
       <c r="E39" s="1">
-        <v>25.0622716017</v>
+        <v>25.08376544</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>192302.81</v>
+        <v>196982.81</v>
       </c>
       <c r="I39" s="1">
-        <v>7118.46</v>
+        <v>7116.66</v>
       </c>
       <c r="J39" s="1">
-        <v>3.7016931785864</v>
+        <v>3.612833018272</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>199421.27</v>
+        <v>204099.47</v>
       </c>
       <c r="N39" s="1">
-        <v>199421.27</v>
+        <v>204099.47</v>
       </c>
       <c r="O39" s="1">
         <v>0.11</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>108</v>
       </c>
       <c r="B40" t="s">
         <v>109</v>
       </c>
       <c r="C40" s="1">
-        <v>26302.0</v>
+        <v>26920.0</v>
       </c>
       <c r="D40" s="1">
-        <v>10.74</v>
+        <v>11.56</v>
       </c>
       <c r="E40" s="1">
-        <v>10.5425940993</v>
+        <v>10.5668688707</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>277291.31</v>
+        <v>284460.11</v>
       </c>
       <c r="I40" s="1">
-        <v>5192.17</v>
+        <v>26735.09</v>
       </c>
       <c r="J40" s="1">
-        <v>1.8724604099566</v>
+        <v>9.3985374610169</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>282483.48</v>
+        <v>311195.2</v>
       </c>
       <c r="N40" s="1">
-        <v>282483.48</v>
+        <v>311195.2</v>
       </c>
       <c r="O40" s="1">
-        <v>0.16</v>
+        <v>0.17</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>110</v>
       </c>
       <c r="B41" t="s">
         <v>111</v>
       </c>
       <c r="C41" s="1">
         <v>3022.0</v>
       </c>
       <c r="D41" s="1">
-        <v>17.095</v>
+        <v>16.155</v>
       </c>
       <c r="E41" s="1">
         <v>16.045</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
         <v>48487.99</v>
       </c>
       <c r="I41" s="1">
-        <v>3173.1</v>
+        <v>332.42</v>
       </c>
       <c r="J41" s="1">
-        <v>6.5440947335619</v>
+        <v>0.68557182923029</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>51661.09</v>
+        <v>48820.41</v>
       </c>
       <c r="N41" s="1">
-        <v>51661.09</v>
+        <v>48820.41</v>
       </c>
       <c r="O41" s="1">
         <v>0.03</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>112</v>
       </c>
       <c r="B42" t="s">
         <v>113</v>
       </c>
       <c r="C42" s="1">
         <v>357.0</v>
       </c>
       <c r="D42" s="1">
-        <v>85.35</v>
+        <v>81.7</v>
       </c>
       <c r="E42" s="1">
         <v>92.7</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
         <v>33093.9</v>
       </c>
       <c r="I42" s="1">
-        <v>-2623.95</v>
+        <v>-3927.0</v>
       </c>
       <c r="J42" s="1">
-        <v>-7.9288025889968</v>
+        <v>-11.866235167206</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>30469.95</v>
+        <v>29166.9</v>
       </c>
       <c r="N42" s="1">
-        <v>30469.95</v>
+        <v>29166.9</v>
       </c>
       <c r="O42" s="1">
         <v>0.02</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>114</v>
       </c>
       <c r="B43" t="s">
         <v>115</v>
       </c>
       <c r="C43" s="1">
         <v>2513.0</v>
       </c>
       <c r="D43" s="1">
-        <v>35.97</v>
+        <v>36.98</v>
       </c>
       <c r="E43" s="1">
         <v>34.4103820135</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
         <v>86473.29</v>
       </c>
       <c r="I43" s="1">
-        <v>3919.32</v>
+        <v>6457.45</v>
       </c>
       <c r="J43" s="1">
-        <v>4.5324053242336</v>
+        <v>7.4675659963903</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>90392.61</v>
+        <v>92930.74</v>
       </c>
       <c r="N43" s="1">
-        <v>90392.61</v>
+        <v>92930.74</v>
       </c>
       <c r="O43" s="1">
         <v>0.05</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>116</v>
       </c>
       <c r="B44" t="s">
         <v>117</v>
       </c>
       <c r="C44" s="1">
-        <v>2735.0</v>
+        <v>2799.0</v>
       </c>
       <c r="D44" s="1">
-        <v>77.96</v>
+        <v>76.16</v>
       </c>
       <c r="E44" s="1">
-        <v>67.710095064</v>
+        <v>67.9513219007</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>185187.11</v>
+        <v>190195.75</v>
       </c>
       <c r="I44" s="1">
-        <v>28033.49</v>
+        <v>22976.09</v>
       </c>
       <c r="J44" s="1">
-        <v>15.137927256384</v>
+        <v>12.080233128238</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>213220.6</v>
+        <v>213171.84</v>
       </c>
       <c r="N44" s="1">
-        <v>213220.6</v>
+        <v>213171.84</v>
       </c>
       <c r="O44" s="1">
         <v>0.12</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>118</v>
       </c>
       <c r="B45" t="s">
         <v>119</v>
       </c>
       <c r="C45" s="1">
         <v>530.0</v>
       </c>
       <c r="D45" s="1">
-        <v>55.65</v>
+        <v>55.2</v>
       </c>
       <c r="E45" s="1">
         <v>62.15</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
         <v>32939.5</v>
       </c>
       <c r="I45" s="1">
-        <v>-3445.0</v>
+        <v>-3683.5</v>
       </c>
       <c r="J45" s="1">
-        <v>-10.458567980692</v>
+        <v>-11.182622687047</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>29494.5</v>
+        <v>29256.0</v>
       </c>
       <c r="N45" s="1">
-        <v>29494.5</v>
+        <v>29256.0</v>
       </c>
       <c r="O45" s="1">
         <v>0.02</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>120</v>
       </c>
       <c r="B46" t="s">
         <v>121</v>
       </c>
       <c r="C46" s="1">
-        <v>10388.0</v>
+        <v>10632.0</v>
       </c>
       <c r="D46" s="1">
-        <v>17.15</v>
+        <v>16.45</v>
       </c>
       <c r="E46" s="1">
-        <v>18.607993839</v>
+        <v>18.5619112114</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>193299.84</v>
+        <v>197350.24</v>
       </c>
       <c r="I46" s="1">
-        <v>-15145.64</v>
+        <v>-22453.84</v>
       </c>
       <c r="J46" s="1">
-        <v>-7.8353091238979</v>
+        <v>-11.377660346397</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>178154.2</v>
+        <v>174896.4</v>
       </c>
       <c r="N46" s="1">
-        <v>178154.2</v>
+        <v>174896.4</v>
       </c>
       <c r="O46" s="1">
-        <v>0.1</v>
+        <v>0.09</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>122</v>
       </c>
       <c r="B47" t="s">
         <v>123</v>
       </c>
       <c r="C47" s="1">
-        <v>3161.0</v>
+        <v>3235.0</v>
       </c>
       <c r="D47" s="1">
-        <v>61.82</v>
+        <v>61.36</v>
       </c>
       <c r="E47" s="1">
-        <v>61.3765960139</v>
+        <v>61.3666089645</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>194011.42</v>
+        <v>198520.98</v>
       </c>
       <c r="I47" s="1">
-        <v>1401.6</v>
+        <v>-21.38</v>
       </c>
       <c r="J47" s="1">
-        <v>0.72243170015456</v>
+        <v>-0.010769642583872</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>195413.02</v>
+        <v>198499.6</v>
       </c>
       <c r="N47" s="1">
-        <v>195413.02</v>
+        <v>198499.6</v>
       </c>
       <c r="O47" s="1">
         <v>0.11</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>124</v>
       </c>
       <c r="B48" t="s">
         <v>125</v>
       </c>
       <c r="C48" s="1">
         <v>6196.0</v>
       </c>
       <c r="D48" s="1">
-        <v>19.415</v>
+        <v>20.26</v>
       </c>
       <c r="E48" s="1">
         <v>29.5096981924</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
         <v>182842.09</v>
       </c>
       <c r="I48" s="1">
-        <v>-62546.75</v>
+        <v>-57311.13</v>
       </c>
       <c r="J48" s="1">
-        <v>-34.208069925256</v>
+        <v>-31.344604516389</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>120295.34</v>
+        <v>125530.96</v>
       </c>
       <c r="N48" s="1">
-        <v>120295.34</v>
+        <v>125530.96</v>
       </c>
       <c r="O48" s="1">
         <v>0.07</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>126</v>
       </c>
       <c r="B49" t="s">
         <v>127</v>
       </c>
       <c r="C49" s="1">
-        <v>8121.0</v>
+        <v>8312.0</v>
       </c>
       <c r="D49" s="1">
-        <v>27.1</v>
+        <v>27.52</v>
       </c>
       <c r="E49" s="1">
-        <v>29.9735906908</v>
+        <v>29.9250228585</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>243415.53</v>
+        <v>248736.79</v>
       </c>
       <c r="I49" s="1">
-        <v>-23336.43</v>
+        <v>-19990.55</v>
       </c>
       <c r="J49" s="1">
-        <v>-9.5870752371469</v>
+        <v>-8.0368288100847</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>220079.1</v>
+        <v>228746.24</v>
       </c>
       <c r="N49" s="1">
-        <v>220079.1</v>
+        <v>228746.24</v>
       </c>
       <c r="O49" s="1">
         <v>0.12</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>128</v>
       </c>
       <c r="B50" t="s">
         <v>129</v>
       </c>
       <c r="C50" s="1">
-        <v>1263.0</v>
+        <v>1293.0</v>
       </c>
       <c r="D50" s="1">
         <v>248.0</v>
       </c>
       <c r="E50" s="1">
-        <v>223.5266112431</v>
+        <v>224.085158546</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>282314.11</v>
+        <v>289742.11</v>
       </c>
       <c r="I50" s="1">
-        <v>30909.89</v>
+        <v>30921.89</v>
       </c>
       <c r="J50" s="1">
-        <v>10.94875845915</v>
+        <v>10.672211229496</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>313224.0</v>
+        <v>320664.0</v>
       </c>
       <c r="N50" s="1">
-        <v>313224.0</v>
+        <v>320664.0</v>
       </c>
       <c r="O50" s="1">
-        <v>0.18</v>
+        <v>0.17</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>130</v>
       </c>
       <c r="B51" t="s">
         <v>131</v>
       </c>
       <c r="C51" s="1">
-        <v>4308.0</v>
+        <v>4409.0</v>
       </c>
       <c r="D51" s="1">
-        <v>47.39</v>
+        <v>51.4</v>
       </c>
       <c r="E51" s="1">
-        <v>49.7683449396</v>
+        <v>49.8011408483</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>214402.03</v>
+        <v>219573.23</v>
       </c>
       <c r="I51" s="1">
-        <v>-10245.91</v>
+        <v>7049.37</v>
       </c>
       <c r="J51" s="1">
-        <v>-4.7788306855117</v>
+        <v>3.2104869978913</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>204156.12</v>
+        <v>226622.6</v>
       </c>
       <c r="N51" s="1">
-        <v>204156.12</v>
+        <v>226622.6</v>
       </c>
       <c r="O51" s="1">
-        <v>0.11</v>
+        <v>0.12</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>132</v>
       </c>
       <c r="B52" t="s">
         <v>133</v>
       </c>
       <c r="C52" s="1">
         <v>4977.0</v>
       </c>
       <c r="D52" s="1">
-        <v>27.6</v>
+        <v>28.82</v>
       </c>
       <c r="E52" s="1">
         <v>30.7393088206</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
         <v>152989.54</v>
       </c>
       <c r="I52" s="1">
-        <v>-15624.34</v>
+        <v>-9552.4</v>
       </c>
       <c r="J52" s="1">
-        <v>-10.21268512867</v>
+        <v>-6.2438255582702</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>137365.2</v>
+        <v>143437.14</v>
       </c>
       <c r="N52" s="1">
-        <v>137365.2</v>
+        <v>143437.14</v>
       </c>
       <c r="O52" s="1">
         <v>0.08</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>134</v>
       </c>
       <c r="B53" t="s">
         <v>135</v>
       </c>
       <c r="C53" s="1">
-        <v>25234.0</v>
+        <v>25827.0</v>
       </c>
       <c r="D53" s="1">
-        <v>18.25</v>
+        <v>18.005</v>
       </c>
       <c r="E53" s="1">
-        <v>19.1287152255</v>
+        <v>19.1073914895</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>482694.0</v>
+        <v>493486.6</v>
       </c>
       <c r="I53" s="1">
-        <v>-22173.5</v>
+        <v>-28471.46</v>
       </c>
       <c r="J53" s="1">
-        <v>-4.5936970420183</v>
+        <v>-5.7694494642813</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>460520.5</v>
+        <v>465015.14</v>
       </c>
       <c r="N53" s="1">
-        <v>460520.5</v>
+        <v>465015.14</v>
       </c>
       <c r="O53" s="1">
-        <v>0.26</v>
+        <v>0.25</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>136</v>
       </c>
       <c r="B54" t="s">
         <v>137</v>
       </c>
       <c r="C54" s="1">
-        <v>50767.0</v>
+        <v>51960.0</v>
       </c>
       <c r="D54" s="1">
-        <v>4.473</v>
+        <v>4.334</v>
       </c>
       <c r="E54" s="1">
-        <v>4.5165589852</v>
+        <v>4.5131250962</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>229292.15</v>
+        <v>234501.98</v>
       </c>
       <c r="I54" s="1">
-        <v>-2211.36</v>
+        <v>-9307.34</v>
       </c>
       <c r="J54" s="1">
-        <v>-0.96442900465629</v>
+        <v>-3.9689814132913</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>227080.79</v>
+        <v>225194.64</v>
       </c>
       <c r="N54" s="1">
-        <v>227080.79</v>
+        <v>225194.64</v>
       </c>
       <c r="O54" s="1">
-        <v>0.13</v>
+        <v>0.12</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>138</v>
       </c>
       <c r="B55" t="s">
         <v>139</v>
       </c>
       <c r="C55" s="1">
         <v>729.0</v>
       </c>
       <c r="D55" s="1">
-        <v>138.7</v>
+        <v>123.45</v>
       </c>
       <c r="E55" s="1">
         <v>145.2709876543</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
         <v>105902.55</v>
       </c>
       <c r="I55" s="1">
-        <v>-4790.25</v>
+        <v>-15907.5</v>
       </c>
       <c r="J55" s="1">
-        <v>-4.5232621877377</v>
+        <v>-15.020884766231</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>101112.3</v>
+        <v>89995.05</v>
       </c>
       <c r="N55" s="1">
-        <v>101112.3</v>
+        <v>89995.05</v>
       </c>
       <c r="O55" s="1">
-        <v>0.06</v>
+        <v>0.05</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>140</v>
       </c>
       <c r="B56" t="s">
         <v>141</v>
       </c>
       <c r="C56" s="1">
-        <v>5276.0</v>
+        <v>5400.0</v>
       </c>
       <c r="D56" s="1">
-        <v>40.88</v>
+        <v>40.66</v>
       </c>
       <c r="E56" s="1">
-        <v>43.3458529189</v>
+        <v>43.2947407407</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>228692.72</v>
+        <v>233791.6</v>
       </c>
       <c r="I56" s="1">
-        <v>-13009.84</v>
+        <v>-14227.6</v>
       </c>
       <c r="J56" s="1">
-        <v>-5.6887862455788</v>
+        <v>-6.0855907568963</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>215682.88</v>
+        <v>219564.0</v>
       </c>
       <c r="N56" s="1">
-        <v>215682.88</v>
+        <v>219564.0</v>
       </c>
       <c r="O56" s="1">
         <v>0.12</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>142</v>
       </c>
       <c r="B57" t="s">
         <v>143</v>
       </c>
       <c r="C57" s="1">
-        <v>68034.0</v>
+        <v>69632.0</v>
       </c>
       <c r="D57" s="1">
-        <v>9.883</v>
+        <v>9.56</v>
       </c>
       <c r="E57" s="1">
-        <v>6.0859665755</v>
+        <v>6.1671846278</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>414052.65</v>
+        <v>429433.4</v>
       </c>
       <c r="I57" s="1">
-        <v>258327.37</v>
+        <v>236248.52</v>
       </c>
       <c r="J57" s="1">
-        <v>62.389981080908</v>
+        <v>55.014006828533</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>672380.02</v>
+        <v>665681.92</v>
       </c>
       <c r="N57" s="1">
-        <v>672380.02</v>
+        <v>665681.92</v>
       </c>
       <c r="O57" s="1">
-        <v>0.38</v>
+        <v>0.36</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
         <v>144</v>
       </c>
       <c r="B58" t="s">
         <v>145</v>
       </c>
       <c r="C58" s="1">
-        <v>16812.0</v>
+        <v>17207.0</v>
       </c>
       <c r="D58" s="1">
-        <v>27.46</v>
+        <v>26.66</v>
       </c>
       <c r="E58" s="1">
-        <v>15.1848649774</v>
+        <v>15.4439239844</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>255287.95</v>
+        <v>265743.6</v>
       </c>
       <c r="I58" s="1">
-        <v>206369.57</v>
+        <v>192995.02</v>
       </c>
       <c r="J58" s="1">
-        <v>80.837959645177</v>
+        <v>72.624522283886</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>461657.52</v>
+        <v>458738.62</v>
       </c>
       <c r="N58" s="1">
-        <v>461657.52</v>
+        <v>458738.62</v>
       </c>
       <c r="O58" s="1">
-        <v>0.26</v>
+        <v>0.25</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
         <v>146</v>
       </c>
       <c r="B59" t="s">
         <v>147</v>
       </c>
       <c r="C59" s="1">
         <v>1423.0</v>
       </c>
       <c r="D59" s="1">
-        <v>100.0</v>
+        <v>101.8</v>
       </c>
       <c r="E59" s="1">
         <v>103.8411384399</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
         <v>147765.94</v>
       </c>
       <c r="I59" s="1">
-        <v>-5465.94</v>
+        <v>-2904.54</v>
       </c>
       <c r="J59" s="1">
-        <v>-3.6990527045678</v>
+        <v>-1.96563565325</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>142300.0</v>
+        <v>144861.4</v>
       </c>
       <c r="N59" s="1">
-        <v>142300.0</v>
+        <v>144861.4</v>
       </c>
       <c r="O59" s="1">
         <v>0.08</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
         <v>148</v>
       </c>
       <c r="B60" t="s">
         <v>149</v>
       </c>
       <c r="C60" s="1">
-        <v>1334.0</v>
+        <v>1365.0</v>
       </c>
       <c r="D60" s="1">
-        <v>167.0</v>
+        <v>172.8</v>
       </c>
       <c r="E60" s="1">
-        <v>186.3538830585</v>
+        <v>186.0994358974</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>248596.08</v>
+        <v>254025.73</v>
       </c>
       <c r="I60" s="1">
-        <v>-25818.08</v>
+        <v>-18153.73</v>
       </c>
       <c r="J60" s="1">
-        <v>-10.385553947592</v>
+        <v>-7.1464138691777</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60">
         <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>222778.0</v>
+        <v>235872.0</v>
       </c>
       <c r="N60" s="1">
-        <v>222778.0</v>
+        <v>235872.0</v>
       </c>
       <c r="O60" s="1">
-        <v>0.12</v>
+        <v>0.13</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
         <v>150</v>
       </c>
       <c r="B61" t="s">
         <v>151</v>
       </c>
       <c r="C61" s="1">
         <v>531.0</v>
       </c>
       <c r="D61" s="1">
-        <v>58.52</v>
+        <v>61.86</v>
       </c>
       <c r="E61" s="1">
         <v>68.16</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
         <v>36192.96</v>
       </c>
       <c r="I61" s="1">
-        <v>-5118.84</v>
+        <v>-3345.3</v>
       </c>
       <c r="J61" s="1">
-        <v>-14.143192488263</v>
+        <v>-9.2429577464789</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61" s="1">
-        <v>31074.12</v>
+        <v>32847.66</v>
       </c>
       <c r="N61" s="1">
-        <v>31074.12</v>
+        <v>32847.66</v>
       </c>
       <c r="O61" s="1">
         <v>0.02</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
         <v>152</v>
       </c>
       <c r="B62" t="s">
         <v>153</v>
       </c>
       <c r="C62" s="1">
         <v>1286.0</v>
       </c>
       <c r="D62" s="1">
-        <v>22.6</v>
+        <v>22.86</v>
       </c>
       <c r="E62" s="1">
         <v>25.6599844479</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
         <v>32998.74</v>
       </c>
       <c r="I62" s="1">
-        <v>-3935.14</v>
+        <v>-3600.78</v>
       </c>
       <c r="J62" s="1">
-        <v>-11.925121989506</v>
+        <v>-10.911871180536</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>29063.6</v>
+        <v>29397.96</v>
       </c>
       <c r="N62" s="1">
-        <v>29063.6</v>
+        <v>29397.96</v>
       </c>
       <c r="O62" s="1">
         <v>0.02</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
         <v>154</v>
       </c>
       <c r="B63" t="s">
         <v>155</v>
       </c>
       <c r="C63" s="1">
         <v>217.0</v>
       </c>
       <c r="D63" s="1">
-        <v>281.1</v>
+        <v>298.6</v>
       </c>
       <c r="E63" s="1">
         <v>319.4589861751</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
         <v>69322.6</v>
       </c>
       <c r="I63" s="1">
-        <v>-8323.9</v>
+        <v>-4526.4</v>
       </c>
       <c r="J63" s="1">
-        <v>-12.007483850865</v>
+        <v>-6.5294723510082</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>60998.7</v>
+        <v>64796.2</v>
       </c>
       <c r="N63" s="1">
-        <v>60998.7</v>
+        <v>64796.2</v>
       </c>
       <c r="O63" s="1">
-        <v>0.03</v>
+        <v>0.04</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
         <v>156</v>
       </c>
       <c r="B64" t="s">
         <v>157</v>
       </c>
       <c r="C64" s="1">
         <v>2320.0</v>
       </c>
       <c r="D64" s="1">
-        <v>59.76</v>
+        <v>56.58</v>
       </c>
       <c r="E64" s="1">
         <v>62.6796077586</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
         <v>145416.69</v>
       </c>
       <c r="I64" s="1">
-        <v>-6773.49</v>
+        <v>-14151.09</v>
       </c>
       <c r="J64" s="1">
-        <v>-4.6579866451368</v>
+        <v>-9.731407034502</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>138643.2</v>
+        <v>131265.6</v>
       </c>
       <c r="N64" s="1">
-        <v>138643.2</v>
+        <v>131265.6</v>
       </c>
       <c r="O64" s="1">
-        <v>0.08</v>
+        <v>0.07</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
         <v>158</v>
       </c>
       <c r="B65" t="s">
         <v>159</v>
       </c>
       <c r="C65" s="1">
         <v>379.0</v>
       </c>
       <c r="D65" s="1">
-        <v>69.6</v>
+        <v>68.85</v>
       </c>
       <c r="E65" s="1">
         <v>83.25</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
         <v>31551.75</v>
       </c>
       <c r="I65" s="1">
-        <v>-5173.35</v>
+        <v>-5457.6</v>
       </c>
       <c r="J65" s="1">
-        <v>-16.396396396396</v>
+        <v>-17.297297297297</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
         <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>26378.4</v>
+        <v>26094.15</v>
       </c>
       <c r="N65" s="1">
-        <v>26378.4</v>
+        <v>26094.15</v>
       </c>
       <c r="O65" s="1">
         <v>0.01</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
         <v>160</v>
       </c>
       <c r="B66" t="s">
         <v>161</v>
       </c>
       <c r="C66" s="1">
         <v>1021.0</v>
       </c>
       <c r="D66" s="1">
-        <v>37.27</v>
+        <v>36.4</v>
       </c>
       <c r="E66" s="1">
         <v>39.45</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
         <v>40278.45</v>
       </c>
       <c r="I66" s="1">
-        <v>-2225.78</v>
+        <v>-3114.05</v>
       </c>
       <c r="J66" s="1">
-        <v>-5.5259822560203</v>
+        <v>-7.7313054499366</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66">
         <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>38052.67</v>
+        <v>37164.4</v>
       </c>
       <c r="N66" s="1">
-        <v>38052.67</v>
+        <v>37164.4</v>
       </c>
       <c r="O66" s="1">
         <v>0.02</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
         <v>162</v>
       </c>
       <c r="B67" t="s">
         <v>163</v>
       </c>
       <c r="C67" s="1">
         <v>879.0</v>
       </c>
       <c r="D67" s="1">
-        <v>37.8</v>
+        <v>39.48</v>
       </c>
       <c r="E67" s="1">
         <v>36.76</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
         <v>32312.04</v>
       </c>
       <c r="I67" s="1">
-        <v>914.16</v>
+        <v>2390.88</v>
       </c>
       <c r="J67" s="1">
-        <v>2.829162132753</v>
+        <v>7.3993471164309</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67">
         <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>33226.2</v>
+        <v>34702.92</v>
       </c>
       <c r="N67" s="1">
-        <v>33226.2</v>
+        <v>34702.92</v>
       </c>
       <c r="O67" s="1">
         <v>0.02</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
         <v>164</v>
       </c>
       <c r="B68" t="s">
         <v>165</v>
       </c>
       <c r="C68" s="1">
-        <v>1838.0</v>
+        <v>1881.0</v>
       </c>
       <c r="D68" s="1">
-        <v>206.4</v>
+        <v>196.5</v>
       </c>
       <c r="E68" s="1">
-        <v>152.5701577802</v>
+        <v>153.6064061669</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
-        <v>280423.95</v>
+        <v>288933.65</v>
       </c>
       <c r="I68" s="1">
-        <v>98939.25</v>
+        <v>80682.85</v>
       </c>
       <c r="J68" s="1">
-        <v>35.282025661503</v>
+        <v>27.924352182586</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68">
         <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>379363.2</v>
+        <v>369616.5</v>
       </c>
       <c r="N68" s="1">
-        <v>379363.2</v>
+        <v>369616.5</v>
       </c>
       <c r="O68" s="1">
-        <v>0.21</v>
+        <v>0.2</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
         <v>166</v>
       </c>
       <c r="B69" t="s">
         <v>167</v>
       </c>
       <c r="C69" s="1">
         <v>686.0</v>
       </c>
       <c r="D69" s="1">
-        <v>56.35</v>
+        <v>54.7</v>
       </c>
       <c r="E69" s="1">
         <v>65.9</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
         <v>45207.4</v>
       </c>
       <c r="I69" s="1">
-        <v>-6551.3</v>
+        <v>-7683.2</v>
       </c>
       <c r="J69" s="1">
-        <v>-14.491654021244</v>
+        <v>-16.995447647951</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69">
         <v>0.0</v>
       </c>
       <c r="M69" s="1">
-        <v>38656.1</v>
+        <v>37524.2</v>
       </c>
       <c r="N69" s="1">
-        <v>38656.1</v>
+        <v>37524.2</v>
       </c>
       <c r="O69" s="1">
         <v>0.02</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
         <v>168</v>
       </c>
       <c r="B70" t="s">
         <v>169</v>
       </c>
       <c r="C70" s="1">
-        <v>9805.0</v>
+        <v>10035.0</v>
       </c>
       <c r="D70" s="1">
-        <v>39.42</v>
+        <v>38.4</v>
       </c>
       <c r="E70" s="1">
-        <v>35.2436287608</v>
+        <v>35.3230772297</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
-        <v>345563.78</v>
+        <v>354467.08</v>
       </c>
       <c r="I70" s="1">
-        <v>40949.32</v>
+        <v>30876.92</v>
       </c>
       <c r="J70" s="1">
-        <v>11.850003492843</v>
+        <v>8.7108004500728</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70">
         <v>0.0</v>
       </c>
       <c r="M70" s="1">
-        <v>386513.1</v>
+        <v>385344.0</v>
       </c>
       <c r="N70" s="1">
-        <v>386513.1</v>
+        <v>385344.0</v>
       </c>
       <c r="O70" s="1">
-        <v>0.22</v>
+        <v>0.21</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
         <v>170</v>
       </c>
       <c r="B71" t="s">
         <v>171</v>
       </c>
       <c r="C71" s="1">
         <v>2948.0</v>
       </c>
       <c r="D71" s="1">
-        <v>8.83</v>
+        <v>9.208</v>
       </c>
       <c r="E71" s="1">
         <v>10.63</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
         <v>31337.24</v>
       </c>
       <c r="I71" s="1">
-        <v>-5306.4</v>
+        <v>-4192.06</v>
       </c>
       <c r="J71" s="1">
-        <v>-16.933207902164</v>
+        <v>-13.377247007075</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71">
         <v>0.0</v>
       </c>
       <c r="M71" s="1">
-        <v>26030.84</v>
+        <v>27145.18</v>
       </c>
       <c r="N71" s="1">
-        <v>26030.84</v>
+        <v>27145.18</v>
       </c>
       <c r="O71" s="1">
         <v>0.01</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
         <v>172</v>
       </c>
       <c r="B72" t="s">
         <v>173</v>
       </c>
       <c r="C72" s="1">
         <v>464.0</v>
       </c>
       <c r="D72" s="1">
-        <v>238.2</v>
+        <v>227.4</v>
       </c>
       <c r="E72" s="1">
         <v>258.4122413793</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
         <v>119903.28</v>
       </c>
       <c r="I72" s="1">
-        <v>-9378.48</v>
+        <v>-14389.68</v>
       </c>
       <c r="J72" s="1">
-        <v>-7.8217042936607</v>
+        <v>-12.001072864729</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72">
         <v>0.0</v>
       </c>
       <c r="M72" s="1">
-        <v>110524.8</v>
+        <v>105513.6</v>
       </c>
       <c r="N72" s="1">
-        <v>110524.8</v>
+        <v>105513.6</v>
       </c>
       <c r="O72" s="1">
         <v>0.06</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
         <v>174</v>
       </c>
       <c r="B73" t="s">
         <v>175</v>
       </c>
       <c r="C73" s="1">
-        <v>2842.0</v>
+        <v>2909.0</v>
       </c>
       <c r="D73" s="1">
-        <v>64.76</v>
+        <v>66.26</v>
       </c>
       <c r="E73" s="1">
-        <v>77.8001337087</v>
+        <v>77.552767274</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>221107.98</v>
+        <v>225601.0</v>
       </c>
       <c r="I73" s="1">
-        <v>-37060.06</v>
+        <v>-32850.66</v>
       </c>
       <c r="J73" s="1">
-        <v>-16.761068505985</v>
+        <v>-14.561398220753</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73">
         <v>0.0</v>
       </c>
       <c r="M73" s="1">
-        <v>184047.92</v>
+        <v>192750.34</v>
       </c>
       <c r="N73" s="1">
-        <v>184047.92</v>
+        <v>192750.34</v>
       </c>
       <c r="O73" s="1">
         <v>0.1</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
         <v>176</v>
       </c>
       <c r="B74" t="s">
         <v>177</v>
       </c>
       <c r="C74" s="1">
         <v>958.0</v>
       </c>
       <c r="D74" s="1">
-        <v>63.1</v>
+        <v>65.78</v>
       </c>
       <c r="E74" s="1">
         <v>68.993256785</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
         <v>66095.54</v>
       </c>
       <c r="I74" s="1">
-        <v>-5645.74</v>
+        <v>-3078.3</v>
       </c>
       <c r="J74" s="1">
-        <v>-8.5417866318968</v>
+        <v>-4.6573490435209</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74">
         <v>0.0</v>
       </c>
       <c r="M74" s="1">
-        <v>60449.8</v>
+        <v>63017.24</v>
       </c>
       <c r="N74" s="1">
-        <v>60449.8</v>
+        <v>63017.24</v>
       </c>
       <c r="O74" s="1">
         <v>0.03</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
         <v>178</v>
       </c>
       <c r="B75" t="s">
         <v>179</v>
       </c>
       <c r="C75" s="1">
-        <v>166.0</v>
+        <v>170.0</v>
       </c>
       <c r="D75" s="1">
-        <v>1606.5</v>
+        <v>1609.5</v>
       </c>
       <c r="E75" s="1">
-        <v>1460.3039156627</v>
+        <v>1464.0614705882</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
-        <v>242410.45</v>
+        <v>248890.45</v>
       </c>
       <c r="I75" s="1">
-        <v>24268.55</v>
+        <v>24724.55</v>
       </c>
       <c r="J75" s="1">
-        <v>10.011346458043</v>
+        <v>9.9339086734746</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75">
         <v>0.0</v>
       </c>
       <c r="M75" s="1">
-        <v>266679.0</v>
+        <v>273615.0</v>
       </c>
       <c r="N75" s="1">
-        <v>266679.0</v>
+        <v>273615.0</v>
       </c>
       <c r="O75" s="1">
         <v>0.15</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
         <v>180</v>
       </c>
       <c r="B76" t="s">
         <v>181</v>
       </c>
       <c r="C76" s="1">
         <v>657.0</v>
       </c>
       <c r="D76" s="1">
-        <v>51.95</v>
+        <v>56.9</v>
       </c>
       <c r="E76" s="1">
         <v>48.74</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
         <v>32022.18</v>
       </c>
       <c r="I76" s="1">
-        <v>2108.97</v>
+        <v>5361.12</v>
       </c>
       <c r="J76" s="1">
-        <v>6.5859663520722</v>
+        <v>16.741895773492</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76">
         <v>0.0</v>
       </c>
       <c r="M76" s="1">
-        <v>34131.15</v>
+        <v>37383.3</v>
       </c>
       <c r="N76" s="1">
-        <v>34131.15</v>
+        <v>37383.3</v>
       </c>
       <c r="O76" s="1">
         <v>0.02</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
         <v>182</v>
       </c>
       <c r="B77" t="s">
         <v>183</v>
       </c>
       <c r="C77" s="1">
         <v>1010.0</v>
       </c>
       <c r="D77" s="1">
-        <v>27.38</v>
+        <v>26.72</v>
       </c>
       <c r="E77" s="1">
         <v>31.64</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
         <v>31956.4</v>
       </c>
       <c r="I77" s="1">
-        <v>-4302.6</v>
+        <v>-4969.2</v>
       </c>
       <c r="J77" s="1">
-        <v>-13.46396965866</v>
+        <v>-15.549936788875</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77">
         <v>0.0</v>
       </c>
       <c r="M77" s="1">
-        <v>27653.8</v>
+        <v>26987.2</v>
       </c>
       <c r="N77" s="1">
-        <v>27653.8</v>
+        <v>26987.2</v>
       </c>
       <c r="O77" s="1">
-        <v>0.02</v>
+        <v>0.01</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
         <v>184</v>
       </c>
       <c r="B78" t="s">
         <v>185</v>
       </c>
       <c r="C78" s="1">
-        <v>13558.0</v>
+        <v>13877.0</v>
       </c>
       <c r="D78" s="1">
-        <v>19.61</v>
+        <v>19.365</v>
       </c>
       <c r="E78" s="1">
-        <v>13.7745272164</v>
+        <v>13.906142538</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>186755.04</v>
+        <v>192975.54</v>
       </c>
       <c r="I78" s="1">
-        <v>79117.34</v>
+        <v>75752.57</v>
       </c>
       <c r="J78" s="1">
-        <v>42.364232847478</v>
+        <v>39.255011282777</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
       <c r="L78">
         <v>0.0</v>
       </c>
       <c r="M78" s="1">
-        <v>265872.38</v>
+        <v>268728.11</v>
       </c>
       <c r="N78" s="1">
-        <v>265872.38</v>
+        <v>268728.11</v>
       </c>
       <c r="O78" s="1">
         <v>0.15</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
         <v>186</v>
       </c>
       <c r="B79" t="s">
         <v>187</v>
       </c>
       <c r="C79" s="1">
-        <v>5988.0</v>
+        <v>6129.0</v>
       </c>
       <c r="D79" s="1">
-        <v>49.92</v>
+        <v>52.68</v>
       </c>
       <c r="E79" s="1">
-        <v>40.2678757515</v>
+        <v>40.5676847773</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
-        <v>241124.04</v>
+        <v>248639.34</v>
       </c>
       <c r="I79" s="1">
-        <v>57796.92</v>
+        <v>74236.38</v>
       </c>
       <c r="J79" s="1">
-        <v>23.969787500243</v>
+        <v>29.857053191985</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
       <c r="L79">
         <v>0.0</v>
       </c>
       <c r="M79" s="1">
-        <v>298920.96</v>
+        <v>322875.72</v>
       </c>
       <c r="N79" s="1">
-        <v>298920.96</v>
+        <v>322875.72</v>
       </c>
       <c r="O79" s="1">
         <v>0.17</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
         <v>188</v>
       </c>
       <c r="B80" t="s">
         <v>189</v>
       </c>
       <c r="C80" s="1">
-        <v>6137.0</v>
+        <v>6281.0</v>
       </c>
       <c r="D80" s="1">
-        <v>61.79</v>
+        <v>80.35</v>
       </c>
       <c r="E80" s="1">
-        <v>34.8628548151</v>
+        <v>35.9231300748</v>
       </c>
       <c r="F80" t="s">
         <v>8</v>
       </c>
       <c r="G80">
         <v>1.0</v>
       </c>
       <c r="H80" s="1">
-        <v>213953.34</v>
+        <v>225633.18</v>
       </c>
       <c r="I80" s="1">
-        <v>165251.89</v>
+        <v>279045.17</v>
       </c>
       <c r="J80" s="1">
-        <v>77.237349975467</v>
+        <v>123.67204592871</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
       <c r="L80">
         <v>0.0</v>
       </c>
       <c r="M80" s="1">
-        <v>379205.23</v>
+        <v>504678.35</v>
       </c>
       <c r="N80" s="1">
-        <v>379205.23</v>
+        <v>504678.35</v>
       </c>
       <c r="O80" s="1">
-        <v>0.21</v>
+        <v>0.27</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
         <v>190</v>
       </c>
       <c r="B81" t="s">
         <v>191</v>
       </c>
       <c r="C81" s="1">
-        <v>14253.0</v>
+        <v>14588.0</v>
       </c>
       <c r="D81" s="1">
-        <v>25.72</v>
+        <v>26.5</v>
       </c>
       <c r="E81" s="1">
-        <v>13.2401796113</v>
+        <v>13.5492720044</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
-        <v>188712.28</v>
+        <v>197656.78</v>
       </c>
       <c r="I81" s="1">
-        <v>177874.88</v>
+        <v>188925.22</v>
       </c>
       <c r="J81" s="1">
-        <v>94.257183475288</v>
+        <v>95.582463702991</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
       <c r="L81">
         <v>0.0</v>
       </c>
       <c r="M81" s="1">
-        <v>366587.16</v>
+        <v>386582.0</v>
       </c>
       <c r="N81" s="1">
-        <v>366587.16</v>
+        <v>386582.0</v>
       </c>
       <c r="O81" s="1">
         <v>0.21</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
         <v>192</v>
       </c>
       <c r="B82" t="s">
         <v>193</v>
       </c>
       <c r="C82" s="1">
         <v>805.0</v>
       </c>
       <c r="D82" s="1">
-        <v>36.14</v>
+        <v>34.5</v>
       </c>
       <c r="E82" s="1">
         <v>39.1</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
         <v>31475.5</v>
       </c>
       <c r="I82" s="1">
-        <v>-2382.8</v>
+        <v>-3703.0</v>
       </c>
       <c r="J82" s="1">
-        <v>-7.5703324808184</v>
+        <v>-11.764705882353</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
       <c r="L82">
         <v>0.0</v>
       </c>
       <c r="M82" s="1">
-        <v>29092.7</v>
+        <v>27772.5</v>
       </c>
       <c r="N82" s="1">
-        <v>29092.7</v>
+        <v>27772.5</v>
       </c>
       <c r="O82" s="1">
         <v>0.02</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
         <v>194</v>
       </c>
       <c r="B83" t="s">
         <v>195</v>
       </c>
       <c r="C83" s="1">
-        <v>111089.0</v>
+        <v>113699.0</v>
       </c>
       <c r="D83" s="1">
-        <v>5.858</v>
+        <v>5.694</v>
       </c>
       <c r="E83" s="1">
-        <v>3.2189909892</v>
+        <v>3.2783996341</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
-        <v>357594.49</v>
+        <v>372750.76</v>
       </c>
       <c r="I83" s="1">
-        <v>293164.87</v>
+        <v>274651.35</v>
       </c>
       <c r="J83" s="1">
-        <v>81.982490837597</v>
+        <v>73.682304497515</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
       <c r="L83">
         <v>0.0</v>
       </c>
       <c r="M83" s="1">
-        <v>650759.36</v>
+        <v>647402.11</v>
       </c>
       <c r="N83" s="1">
-        <v>650759.36</v>
+        <v>647402.11</v>
       </c>
       <c r="O83" s="1">
-        <v>0.36</v>
+        <v>0.35</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
         <v>196</v>
       </c>
       <c r="B84" t="s">
         <v>197</v>
       </c>
       <c r="C84" s="1">
         <v>6167.0</v>
       </c>
       <c r="D84" s="1">
-        <v>13.915</v>
+        <v>13.94</v>
       </c>
       <c r="E84" s="1">
         <v>19.149380574</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
         <v>118094.23</v>
       </c>
       <c r="I84" s="1">
-        <v>-32280.42</v>
+        <v>-32126.25</v>
       </c>
       <c r="J84" s="1">
-        <v>-27.334459947789</v>
+        <v>-27.203911655972</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
       <c r="L84">
         <v>0.0</v>
       </c>
       <c r="M84" s="1">
-        <v>85813.81</v>
+        <v>85967.98</v>
       </c>
       <c r="N84" s="1">
-        <v>85813.81</v>
+        <v>85967.98</v>
       </c>
       <c r="O84" s="1">
         <v>0.05</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
         <v>198</v>
       </c>
       <c r="B85" t="s">
         <v>199</v>
       </c>
       <c r="C85" s="1">
         <v>2167.0</v>
       </c>
       <c r="D85" s="1">
-        <v>15.21</v>
+        <v>14.76</v>
       </c>
       <c r="E85" s="1">
         <v>14.99</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
         <v>32483.33</v>
       </c>
       <c r="I85" s="1">
-        <v>476.74</v>
+        <v>-498.41</v>
       </c>
       <c r="J85" s="1">
-        <v>1.4676450967312</v>
+        <v>-1.5343562374917</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
       <c r="L85">
         <v>0.0</v>
       </c>
       <c r="M85" s="1">
-        <v>32960.07</v>
+        <v>31984.92</v>
       </c>
       <c r="N85" s="1">
-        <v>32960.07</v>
+        <v>31984.92</v>
       </c>
       <c r="O85" s="1">
         <v>0.02</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
         <v>200</v>
       </c>
       <c r="B86" t="s">
         <v>201</v>
       </c>
       <c r="C86" s="1">
         <v>1318.0</v>
       </c>
       <c r="D86" s="1">
-        <v>116.1</v>
+        <v>113.65</v>
       </c>
       <c r="E86" s="1">
         <v>114.1636494689</v>
       </c>
       <c r="F86" t="s">
         <v>8</v>
       </c>
       <c r="G86">
         <v>1.0</v>
       </c>
       <c r="H86" s="1">
         <v>150467.69</v>
       </c>
       <c r="I86" s="1">
-        <v>2552.11</v>
+        <v>-676.99</v>
       </c>
       <c r="J86" s="1">
-        <v>1.696118282935</v>
+        <v>-0.44992383414672</v>
       </c>
       <c r="K86">
         <v>0.0</v>
       </c>
       <c r="L86">
         <v>0.0</v>
       </c>
       <c r="M86" s="1">
-        <v>153019.8</v>
+        <v>149790.7</v>
       </c>
       <c r="N86" s="1">
-        <v>153019.8</v>
+        <v>149790.7</v>
       </c>
       <c r="O86" s="1">
-        <v>0.09</v>
+        <v>0.08</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
         <v>202</v>
       </c>
       <c r="B87" t="s">
         <v>203</v>
       </c>
       <c r="C87" s="1">
         <v>387.0</v>
       </c>
       <c r="D87" s="1">
-        <v>238.5</v>
+        <v>247.75</v>
       </c>
       <c r="E87" s="1">
         <v>546.615994832</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
         <v>211540.39</v>
       </c>
       <c r="I87" s="1">
-        <v>-119240.89</v>
+        <v>-115661.14</v>
       </c>
       <c r="J87" s="1">
-        <v>-56.367906856936</v>
+        <v>-54.675676829375</v>
       </c>
       <c r="K87">
         <v>0.0</v>
       </c>
       <c r="L87">
         <v>0.0</v>
       </c>
       <c r="M87" s="1">
-        <v>92299.5</v>
+        <v>95879.25</v>
       </c>
       <c r="N87" s="1">
-        <v>92299.5</v>
+        <v>95879.25</v>
       </c>
       <c r="O87" s="1">
         <v>0.05</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
         <v>204</v>
       </c>
       <c r="B88" t="s">
         <v>205</v>
       </c>
       <c r="C88" s="1">
         <v>1030.0</v>
       </c>
       <c r="D88" s="1">
-        <v>34.68</v>
+        <v>34.76</v>
       </c>
       <c r="E88" s="1">
         <v>35.62</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
         <v>36688.6</v>
       </c>
       <c r="I88" s="1">
-        <v>-968.2</v>
+        <v>-885.8</v>
       </c>
       <c r="J88" s="1">
-        <v>-2.6389668725435</v>
+        <v>-2.4143739472207</v>
       </c>
       <c r="K88">
         <v>0.0</v>
       </c>
       <c r="L88">
         <v>0.0</v>
       </c>
       <c r="M88" s="1">
-        <v>35720.4</v>
+        <v>35802.8</v>
       </c>
       <c r="N88" s="1">
-        <v>35720.4</v>
+        <v>35802.8</v>
       </c>
       <c r="O88" s="1">
         <v>0.02</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
         <v>206</v>
       </c>
       <c r="B89" t="s">
         <v>207</v>
       </c>
       <c r="C89" s="1">
         <v>1889.0</v>
       </c>
       <c r="D89" s="1">
-        <v>50.92</v>
+        <v>50.28</v>
       </c>
       <c r="E89" s="1">
         <v>63.4453943886</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
         <v>119848.35</v>
       </c>
       <c r="I89" s="1">
-        <v>-23660.47</v>
+        <v>-24869.43</v>
       </c>
       <c r="J89" s="1">
-        <v>-19.742007295052</v>
+        <v>-20.750748758744</v>
       </c>
       <c r="K89">
         <v>0.0</v>
       </c>
       <c r="L89">
         <v>0.0</v>
       </c>
       <c r="M89" s="1">
-        <v>96187.88</v>
+        <v>94978.92</v>
       </c>
       <c r="N89" s="1">
-        <v>96187.88</v>
+        <v>94978.92</v>
       </c>
       <c r="O89" s="1">
         <v>0.05</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
         <v>208</v>
       </c>
       <c r="B90" t="s">
         <v>209</v>
       </c>
       <c r="C90" s="1">
         <v>960.0</v>
       </c>
       <c r="D90" s="1">
-        <v>27.06</v>
+        <v>27.26</v>
       </c>
       <c r="E90" s="1">
         <v>33.4333333333</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
         <v>32096.0</v>
       </c>
       <c r="I90" s="1">
-        <v>-6118.4</v>
+        <v>-5926.4</v>
       </c>
       <c r="J90" s="1">
-        <v>-19.062811565304</v>
+        <v>-18.464606181456</v>
       </c>
       <c r="K90">
         <v>0.0</v>
       </c>
       <c r="L90">
         <v>0.0</v>
       </c>
       <c r="M90" s="1">
-        <v>25977.6</v>
+        <v>26169.6</v>
       </c>
       <c r="N90" s="1">
-        <v>25977.6</v>
+        <v>26169.6</v>
       </c>
       <c r="O90" s="1">
         <v>0.01</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
         <v>210</v>
       </c>
       <c r="B91" t="s">
         <v>211</v>
       </c>
       <c r="C91" s="1">
-        <v>86974.0</v>
+        <v>89017.0</v>
       </c>
       <c r="D91" s="1">
-        <v>4.588</v>
+        <v>4.43</v>
       </c>
       <c r="E91" s="1">
-        <v>3.5571636351</v>
+        <v>3.5780220632</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
-        <v>309380.75</v>
+        <v>318504.79</v>
       </c>
       <c r="I91" s="1">
-        <v>89655.96</v>
+        <v>75840.52</v>
       </c>
       <c r="J91" s="1">
-        <v>28.97916563975</v>
+        <v>23.811422113934</v>
       </c>
       <c r="K91">
         <v>0.0</v>
       </c>
       <c r="L91">
         <v>0.0</v>
       </c>
       <c r="M91" s="1">
-        <v>399036.71</v>
+        <v>394345.31</v>
       </c>
       <c r="N91" s="1">
-        <v>399036.71</v>
+        <v>394345.31</v>
       </c>
       <c r="O91" s="1">
-        <v>0.22</v>
+        <v>0.21</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
         <v>212</v>
       </c>
       <c r="B92" t="s">
         <v>213</v>
       </c>
       <c r="C92" s="1">
         <v>3861.0</v>
       </c>
       <c r="D92" s="1">
-        <v>22.91</v>
+        <v>22.39</v>
       </c>
       <c r="E92" s="1">
         <v>26.8484900285</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
         <v>103662.02</v>
       </c>
       <c r="I92" s="1">
-        <v>-15206.51</v>
+        <v>-17214.23</v>
       </c>
       <c r="J92" s="1">
-        <v>-14.669316688986</v>
+        <v>-16.606110897704</v>
       </c>
       <c r="K92">
         <v>0.0</v>
       </c>
       <c r="L92">
         <v>0.0</v>
       </c>
       <c r="M92" s="1">
-        <v>88455.51</v>
+        <v>86447.79</v>
       </c>
       <c r="N92" s="1">
-        <v>88455.51</v>
+        <v>86447.79</v>
       </c>
       <c r="O92" s="1">
         <v>0.05</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
         <v>214</v>
       </c>
       <c r="B93" t="s">
         <v>215</v>
       </c>
       <c r="C93" s="1">
-        <v>1934.0</v>
+        <v>1979.0</v>
       </c>
       <c r="D93" s="1">
-        <v>176.0</v>
+        <v>177.42</v>
       </c>
       <c r="E93" s="1">
-        <v>153.0505274043</v>
+        <v>153.6196664982</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
-        <v>295999.72</v>
+        <v>304013.32</v>
       </c>
       <c r="I93" s="1">
-        <v>44384.28</v>
+        <v>47100.86</v>
       </c>
       <c r="J93" s="1">
-        <v>14.994703373368</v>
+        <v>15.493025108242</v>
       </c>
       <c r="K93">
         <v>0.0</v>
       </c>
       <c r="L93">
         <v>0.0</v>
       </c>
       <c r="M93" s="1">
-        <v>340384.0</v>
+        <v>351114.18</v>
       </c>
       <c r="N93" s="1">
-        <v>340384.0</v>
+        <v>351114.18</v>
       </c>
       <c r="O93" s="1">
         <v>0.19</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
         <v>216</v>
       </c>
       <c r="B94" t="s">
         <v>217</v>
       </c>
       <c r="C94" s="1">
-        <v>1660.0</v>
+        <v>1699.0</v>
       </c>
       <c r="D94" s="1">
-        <v>156.05</v>
+        <v>146.95</v>
       </c>
       <c r="E94" s="1">
-        <v>76.2266506024</v>
+        <v>77.8661506769</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
-        <v>126536.24</v>
+        <v>132294.59</v>
       </c>
       <c r="I94" s="1">
-        <v>132506.76</v>
+        <v>117373.46</v>
       </c>
       <c r="J94" s="1">
-        <v>104.71842691074</v>
+        <v>88.721284823514</v>
       </c>
       <c r="K94">
         <v>0.0</v>
       </c>
       <c r="L94">
         <v>0.0</v>
       </c>
       <c r="M94" s="1">
-        <v>259043.0</v>
+        <v>249668.05</v>
       </c>
       <c r="N94" s="1">
-        <v>259043.0</v>
+        <v>249668.05</v>
       </c>
       <c r="O94" s="1">
-        <v>0.15</v>
+        <v>0.14</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
         <v>218</v>
       </c>
       <c r="B95" t="s">
         <v>219</v>
       </c>
       <c r="C95" s="1">
         <v>1926.0</v>
       </c>
       <c r="D95" s="1">
-        <v>51.31</v>
+        <v>52.47</v>
       </c>
       <c r="E95" s="1">
         <v>56.8768535826</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
         <v>109544.82</v>
       </c>
       <c r="I95" s="1">
-        <v>-10721.76</v>
+        <v>-8487.6</v>
       </c>
       <c r="J95" s="1">
-        <v>-9.7875554499063</v>
+        <v>-7.7480614783976</v>
       </c>
       <c r="K95">
         <v>0.0</v>
       </c>
       <c r="L95">
         <v>0.0</v>
       </c>
       <c r="M95" s="1">
-        <v>98823.06</v>
+        <v>101057.22</v>
       </c>
       <c r="N95" s="1">
-        <v>98823.06</v>
+        <v>101057.22</v>
       </c>
       <c r="O95" s="1">
-        <v>0.06</v>
+        <v>0.05</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
         <v>220</v>
       </c>
       <c r="B96" t="s">
         <v>221</v>
       </c>
       <c r="C96" s="1">
-        <v>1114.0</v>
+        <v>1140.0</v>
       </c>
       <c r="D96" s="1">
-        <v>353.6</v>
+        <v>379.4</v>
       </c>
       <c r="E96" s="1">
-        <v>397.9947486535</v>
+        <v>397.6425</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
-        <v>443366.15</v>
+        <v>453312.45</v>
       </c>
       <c r="I96" s="1">
-        <v>-49455.75</v>
+        <v>-20796.45</v>
       </c>
       <c r="J96" s="1">
-        <v>-11.154606638328</v>
+        <v>-4.5876635420007</v>
       </c>
       <c r="K96">
         <v>0.0</v>
       </c>
       <c r="L96">
         <v>0.0</v>
       </c>
       <c r="M96" s="1">
-        <v>393910.4</v>
+        <v>432516.0</v>
       </c>
       <c r="N96" s="1">
-        <v>393910.4</v>
+        <v>432516.0</v>
       </c>
       <c r="O96" s="1">
-        <v>0.22</v>
+        <v>0.23</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
         <v>222</v>
       </c>
       <c r="B97" t="s">
         <v>223</v>
       </c>
       <c r="C97" s="1">
-        <v>6422.0</v>
+        <v>6573.0</v>
       </c>
       <c r="D97" s="1">
-        <v>26.3</v>
+        <v>25.33</v>
       </c>
       <c r="E97" s="1">
-        <v>20.8014154469</v>
+        <v>20.9075171155</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
-        <v>133586.69</v>
+        <v>137425.11</v>
       </c>
       <c r="I97" s="1">
-        <v>35311.91</v>
+        <v>29068.98</v>
       </c>
       <c r="J97" s="1">
-        <v>26.433703836812</v>
+        <v>21.152597221861</v>
       </c>
       <c r="K97">
         <v>0.0</v>
       </c>
       <c r="L97">
         <v>0.0</v>
       </c>
       <c r="M97" s="1">
-        <v>168898.6</v>
+        <v>166494.09</v>
       </c>
       <c r="N97" s="1">
-        <v>168898.6</v>
+        <v>166494.09</v>
       </c>
       <c r="O97" s="1">
         <v>0.09</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
         <v>224</v>
       </c>
       <c r="B98" t="s">
         <v>225</v>
       </c>
       <c r="C98" s="1">
-        <v>1182.0</v>
+        <v>1210.0</v>
       </c>
       <c r="D98" s="1">
-        <v>452.0</v>
+        <v>469.8</v>
       </c>
       <c r="E98" s="1">
-        <v>611.9937563452</v>
+        <v>608.7785289256</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
-        <v>723376.62</v>
+        <v>736622.02</v>
       </c>
       <c r="I98" s="1">
-        <v>-189112.62</v>
+        <v>-168164.02</v>
       </c>
       <c r="J98" s="1">
-        <v>-26.143037357221</v>
+        <v>-22.829078609407</v>
       </c>
       <c r="K98">
         <v>0.0</v>
       </c>
       <c r="L98">
         <v>0.0</v>
       </c>
       <c r="M98" s="1">
-        <v>534264.0</v>
+        <v>568458.0</v>
       </c>
       <c r="N98" s="1">
-        <v>534264.0</v>
+        <v>568458.0</v>
       </c>
       <c r="O98" s="1">
-        <v>0.3</v>
+        <v>0.31</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
         <v>226</v>
       </c>
       <c r="B99" t="s">
         <v>227</v>
       </c>
       <c r="C99" s="1">
-        <v>3370.0</v>
+        <v>3449.0</v>
       </c>
       <c r="D99" s="1">
-        <v>50.26</v>
+        <v>51.44</v>
       </c>
       <c r="E99" s="1">
-        <v>58.5894302671</v>
+        <v>58.4428501015</v>
       </c>
       <c r="F99" t="s">
         <v>8</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
-        <v>197446.38</v>
+        <v>201569.39</v>
       </c>
       <c r="I99" s="1">
-        <v>-28070.18</v>
+        <v>-24152.83</v>
       </c>
       <c r="J99" s="1">
-        <v>-14.216609086477</v>
+        <v>-11.982389786465</v>
       </c>
       <c r="K99">
         <v>0.0</v>
       </c>
       <c r="L99">
         <v>0.0</v>
       </c>
       <c r="M99" s="1">
-        <v>169376.2</v>
+        <v>177416.56</v>
       </c>
       <c r="N99" s="1">
-        <v>169376.2</v>
+        <v>177416.56</v>
       </c>
       <c r="O99" s="1">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
         <v>228</v>
       </c>
       <c r="B100" t="s">
         <v>229</v>
       </c>
       <c r="C100" s="1">
-        <v>1592.0</v>
+        <v>1629.0</v>
       </c>
       <c r="D100" s="1">
-        <v>112.9</v>
+        <v>130.85</v>
       </c>
       <c r="E100" s="1">
-        <v>113.8374246231</v>
+        <v>114.2238367096</v>
       </c>
       <c r="F100" t="s">
         <v>8</v>
       </c>
       <c r="G100">
         <v>1.0</v>
       </c>
       <c r="H100" s="1">
-        <v>181229.18</v>
+        <v>186070.63</v>
       </c>
       <c r="I100" s="1">
-        <v>-1492.38</v>
+        <v>27084.02</v>
       </c>
       <c r="J100" s="1">
-        <v>-0.82347666087768</v>
+        <v>14.555773794069</v>
       </c>
       <c r="K100">
         <v>0.0</v>
       </c>
       <c r="L100">
         <v>0.0</v>
       </c>
       <c r="M100" s="1">
-        <v>179736.8</v>
+        <v>213154.65</v>
       </c>
       <c r="N100" s="1">
-        <v>179736.8</v>
+        <v>213154.65</v>
       </c>
       <c r="O100" s="1">
-        <v>0.1</v>
+        <v>0.12</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
         <v>230</v>
       </c>
       <c r="B101" t="s">
         <v>231</v>
       </c>
       <c r="C101" s="1">
         <v>2925.0</v>
       </c>
       <c r="D101" s="1">
-        <v>15.04</v>
+        <v>15.68</v>
       </c>
       <c r="E101" s="1">
         <v>11.7937435897</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
         <v>34496.7</v>
       </c>
       <c r="I101" s="1">
-        <v>9495.3</v>
+        <v>11367.3</v>
       </c>
       <c r="J101" s="1">
-        <v>27.525241544843</v>
+        <v>32.951847568028</v>
       </c>
       <c r="K101">
         <v>0.0</v>
       </c>
       <c r="L101">
         <v>0.0</v>
       </c>
       <c r="M101" s="1">
-        <v>43992.0</v>
+        <v>45864.0</v>
       </c>
       <c r="N101" s="1">
-        <v>43992.0</v>
+        <v>45864.0</v>
       </c>
       <c r="O101" s="1">
         <v>0.02</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
         <v>232</v>
       </c>
       <c r="B102" t="s">
         <v>233</v>
       </c>
       <c r="C102" s="1">
-        <v>3108.0</v>
+        <v>3181.0</v>
       </c>
       <c r="D102" s="1">
-        <v>51.78</v>
+        <v>54.82</v>
       </c>
       <c r="E102" s="1">
-        <v>52.1540701416</v>
+        <v>52.23911663</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
-        <v>162094.85</v>
+        <v>166172.63</v>
       </c>
       <c r="I102" s="1">
-        <v>-1162.61</v>
+        <v>8209.79</v>
       </c>
       <c r="J102" s="1">
-        <v>-0.71724055391026</v>
+        <v>4.9405187845917</v>
       </c>
       <c r="K102">
         <v>0.0</v>
       </c>
       <c r="L102">
         <v>0.0</v>
       </c>
       <c r="M102" s="1">
-        <v>160932.24</v>
+        <v>174382.42</v>
       </c>
       <c r="N102" s="1">
-        <v>160932.24</v>
+        <v>174382.42</v>
       </c>
       <c r="O102" s="1">
         <v>0.09</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
         <v>234</v>
       </c>
       <c r="B103" t="s">
         <v>235</v>
       </c>
       <c r="C103" s="1">
         <v>302.0</v>
       </c>
       <c r="D103" s="1">
-        <v>499.3</v>
+        <v>444.9</v>
       </c>
       <c r="E103" s="1">
         <v>229.6088741722</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
         <v>69341.88</v>
       </c>
       <c r="I103" s="1">
-        <v>81446.72</v>
+        <v>65017.92</v>
       </c>
       <c r="J103" s="1">
-        <v>117.45675196577</v>
+        <v>93.764287902203</v>
       </c>
       <c r="K103">
         <v>0.0</v>
       </c>
       <c r="L103">
         <v>0.0</v>
       </c>
       <c r="M103" s="1">
-        <v>150788.6</v>
+        <v>134359.8</v>
       </c>
       <c r="N103" s="1">
-        <v>150788.6</v>
+        <v>134359.8</v>
       </c>
       <c r="O103" s="1">
-        <v>0.08</v>
+        <v>0.07</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
         <v>236</v>
       </c>
       <c r="B104" t="s">
         <v>237</v>
       </c>
       <c r="C104" s="1">
         <v>32115.0</v>
       </c>
       <c r="D104" s="1">
-        <v>4.108</v>
+        <v>3.494</v>
       </c>
       <c r="E104" s="1">
         <v>3.4595089522</v>
       </c>
       <c r="F104" t="s">
         <v>8</v>
       </c>
       <c r="G104">
         <v>1.0</v>
       </c>
       <c r="H104" s="1">
         <v>111102.13</v>
       </c>
       <c r="I104" s="1">
-        <v>20826.29</v>
+        <v>1107.68</v>
       </c>
       <c r="J104" s="1">
-        <v>18.74517617259</v>
+        <v>0.9969925869108</v>
       </c>
       <c r="K104">
         <v>0.0</v>
       </c>
       <c r="L104">
         <v>0.0</v>
       </c>
       <c r="M104" s="1">
-        <v>131928.42</v>
+        <v>112209.81</v>
       </c>
       <c r="N104" s="1">
-        <v>131928.42</v>
+        <v>112209.81</v>
       </c>
       <c r="O104" s="1">
-        <v>0.07</v>
+        <v>0.06</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
         <v>238</v>
       </c>
       <c r="B105" t="s">
         <v>239</v>
       </c>
       <c r="C105" s="1">
         <v>2107.0</v>
       </c>
       <c r="D105" s="1">
-        <v>76.2</v>
+        <v>71.68</v>
       </c>
       <c r="E105" s="1">
         <v>69.161067869</v>
       </c>
       <c r="F105" t="s">
         <v>8</v>
       </c>
       <c r="G105">
         <v>1.0</v>
       </c>
       <c r="H105" s="1">
         <v>145722.37</v>
       </c>
       <c r="I105" s="1">
-        <v>14831.03</v>
+        <v>5307.39</v>
       </c>
       <c r="J105" s="1">
-        <v>10.177593186276</v>
+        <v>3.642124404098</v>
       </c>
       <c r="K105">
         <v>0.0</v>
       </c>
       <c r="L105">
         <v>0.0</v>
       </c>
       <c r="M105" s="1">
-        <v>160553.4</v>
+        <v>151029.76</v>
       </c>
       <c r="N105" s="1">
-        <v>160553.4</v>
+        <v>151029.76</v>
       </c>
       <c r="O105" s="1">
-        <v>0.09</v>
+        <v>0.08</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
         <v>240</v>
       </c>
       <c r="B106" t="s">
         <v>241</v>
       </c>
       <c r="C106" s="1">
-        <v>35676.0</v>
+        <v>36514.0</v>
       </c>
       <c r="D106" s="1">
-        <v>11.39</v>
+        <v>13.545</v>
       </c>
       <c r="E106" s="1">
-        <v>4.8934126584</v>
+        <v>5.0677551076</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
       <c r="G106">
         <v>1.0</v>
       </c>
       <c r="H106" s="1">
-        <v>174577.39</v>
+        <v>185044.01</v>
       </c>
       <c r="I106" s="1">
-        <v>231772.25</v>
+        <v>309538.12</v>
       </c>
       <c r="J106" s="1">
-        <v>132.76189430945</v>
+        <v>167.27810859698</v>
       </c>
       <c r="K106">
         <v>0.0</v>
       </c>
       <c r="L106">
         <v>0.0</v>
       </c>
       <c r="M106" s="1">
-        <v>406349.64</v>
+        <v>494582.13</v>
       </c>
       <c r="N106" s="1">
-        <v>406349.64</v>
+        <v>494582.13</v>
       </c>
       <c r="O106" s="1">
-        <v>0.23</v>
+        <v>0.27</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
         <v>242</v>
       </c>
       <c r="B107" t="s">
         <v>243</v>
       </c>
       <c r="C107" s="1">
-        <v>15337.0</v>
+        <v>15697.0</v>
       </c>
       <c r="D107" s="1">
-        <v>15.58</v>
+        <v>16.235</v>
       </c>
       <c r="E107" s="1">
-        <v>16.3399465345</v>
+        <v>16.3429292221</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
-        <v>250605.76</v>
+        <v>256534.96</v>
       </c>
       <c r="I107" s="1">
-        <v>-11655.3</v>
+        <v>-1694.16</v>
       </c>
       <c r="J107" s="1">
-        <v>-4.6508508024716</v>
+        <v>-0.66040121783012</v>
       </c>
       <c r="K107">
         <v>0.0</v>
       </c>
       <c r="L107">
         <v>0.0</v>
       </c>
       <c r="M107" s="1">
-        <v>238950.46</v>
+        <v>254840.8</v>
       </c>
       <c r="N107" s="1">
-        <v>238950.46</v>
+        <v>254840.8</v>
       </c>
       <c r="O107" s="1">
-        <v>0.13</v>
+        <v>0.14</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
         <v>244</v>
       </c>
       <c r="B108" t="s">
         <v>245</v>
       </c>
       <c r="C108" s="1">
-        <v>1624.0</v>
+        <v>2253.0</v>
       </c>
       <c r="D108" s="1">
-        <v>4799.52</v>
+        <v>4805.57</v>
       </c>
       <c r="E108" s="1">
-        <v>4789.6622105911</v>
+        <v>4796.8966577896</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
       <c r="G108">
         <v>1.0</v>
       </c>
       <c r="H108" s="1">
-        <v>7778411.43</v>
+        <v>10807408.17</v>
       </c>
       <c r="I108" s="1">
-        <v>16009.05</v>
+        <v>19541.04</v>
       </c>
       <c r="J108" s="1">
-        <v>0.20581387528893</v>
+        <v>0.18081152939373</v>
       </c>
       <c r="K108">
         <v>0.0</v>
       </c>
       <c r="L108">
         <v>0.0</v>
       </c>
       <c r="M108" s="1">
-        <v>7794420.48</v>
+        <v>10826949.21</v>
       </c>
       <c r="N108" s="1">
-        <v>7794420.48</v>
+        <v>10826949.21</v>
       </c>
       <c r="O108" s="1">
-        <v>4.36</v>
+        <v>5.87</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
         <v>246</v>
       </c>
       <c r="B109" t="s">
         <v>247</v>
       </c>
       <c r="C109" s="1">
-        <v>12999.0</v>
+        <v>13304.0</v>
       </c>
       <c r="D109" s="1">
-        <v>18.25</v>
+        <v>17.905</v>
       </c>
       <c r="E109" s="1">
-        <v>18.1580683129</v>
+        <v>18.1529547505</v>
       </c>
       <c r="F109" t="s">
         <v>8</v>
       </c>
       <c r="G109">
         <v>1.0</v>
       </c>
       <c r="H109" s="1">
-        <v>236036.73</v>
+        <v>241506.91</v>
       </c>
       <c r="I109" s="1">
-        <v>1195.02</v>
+        <v>-3298.79</v>
       </c>
       <c r="J109" s="1">
-        <v>0.5062856107183</v>
+        <v>-1.365919509301</v>
       </c>
       <c r="K109">
         <v>0.0</v>
       </c>
       <c r="L109">
         <v>0.0</v>
       </c>
       <c r="M109" s="1">
-        <v>237231.75</v>
+        <v>238208.12</v>
       </c>
       <c r="N109" s="1">
-        <v>237231.75</v>
+        <v>238208.12</v>
       </c>
       <c r="O109" s="1">
         <v>0.13</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
         <v>248</v>
       </c>
       <c r="B110" t="s">
         <v>249</v>
       </c>
       <c r="C110" s="1">
         <v>1318.0</v>
       </c>
       <c r="D110" s="1">
-        <v>67.2</v>
+        <v>68.1</v>
       </c>
       <c r="E110" s="1">
         <v>67.824430956</v>
       </c>
       <c r="F110" t="s">
         <v>8</v>
       </c>
       <c r="G110">
         <v>1.0</v>
       </c>
       <c r="H110" s="1">
         <v>89392.6</v>
       </c>
       <c r="I110" s="1">
-        <v>-823.0</v>
+        <v>363.2</v>
       </c>
       <c r="J110" s="1">
-        <v>-0.92065786206017</v>
+        <v>0.40629761300152</v>
       </c>
       <c r="K110">
         <v>0.0</v>
       </c>
       <c r="L110">
         <v>0.0</v>
       </c>
       <c r="M110" s="1">
-        <v>88569.6</v>
+        <v>89755.8</v>
       </c>
       <c r="N110" s="1">
-        <v>88569.6</v>
+        <v>89755.8</v>
       </c>
       <c r="O110" s="1">
         <v>0.05</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
         <v>250</v>
       </c>
       <c r="B111" t="s">
         <v>251</v>
       </c>
       <c r="C111" s="1">
         <v>4550.0</v>
       </c>
       <c r="D111" s="1">
-        <v>24.23</v>
+        <v>25.58</v>
       </c>
       <c r="E111" s="1">
         <v>22.5882373626</v>
       </c>
       <c r="F111" t="s">
         <v>8</v>
       </c>
       <c r="G111">
         <v>1.0</v>
       </c>
       <c r="H111" s="1">
         <v>102776.48</v>
       </c>
       <c r="I111" s="1">
-        <v>7470.02</v>
+        <v>13612.52</v>
       </c>
       <c r="J111" s="1">
-        <v>7.2682193435697</v>
+        <v>13.244781296265</v>
       </c>
       <c r="K111">
         <v>0.0</v>
       </c>
       <c r="L111">
         <v>0.0</v>
       </c>
       <c r="M111" s="1">
-        <v>110246.5</v>
+        <v>116389.0</v>
       </c>
       <c r="N111" s="1">
-        <v>110246.5</v>
+        <v>116389.0</v>
       </c>
       <c r="O111" s="1">
         <v>0.06</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
         <v>252</v>
       </c>
       <c r="B112" t="s">
         <v>253</v>
       </c>
       <c r="C112" s="1">
         <v>2618.0</v>
       </c>
       <c r="D112" s="1">
-        <v>41.065</v>
+        <v>38.945</v>
       </c>
       <c r="E112" s="1">
         <v>31.2906913675</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
         <v>81919.03</v>
       </c>
       <c r="I112" s="1">
-        <v>25589.14</v>
+        <v>20038.98</v>
       </c>
       <c r="J112" s="1">
-        <v>31.237113037105</v>
+        <v>24.461935157191</v>
       </c>
       <c r="K112">
         <v>0.0</v>
       </c>
       <c r="L112">
         <v>0.0</v>
       </c>
       <c r="M112" s="1">
-        <v>107508.17</v>
+        <v>101958.01</v>
       </c>
       <c r="N112" s="1">
-        <v>107508.17</v>
+        <v>101958.01</v>
       </c>
       <c r="O112" s="1">
         <v>0.06</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
         <v>254</v>
       </c>
       <c r="B113" t="s">
         <v>255</v>
       </c>
       <c r="C113" s="1">
         <v>2006.0</v>
       </c>
       <c r="D113" s="1">
-        <v>17.71</v>
+        <v>15.86</v>
       </c>
       <c r="E113" s="1">
         <v>16.36</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
       <c r="G113">
         <v>1.0</v>
       </c>
       <c r="H113" s="1">
         <v>32818.16</v>
       </c>
       <c r="I113" s="1">
-        <v>2708.1</v>
+        <v>-1003.0</v>
       </c>
       <c r="J113" s="1">
-        <v>8.2518337408313</v>
+        <v>-3.0562347188264</v>
       </c>
       <c r="K113">
         <v>0.0</v>
       </c>
       <c r="L113">
         <v>0.0</v>
       </c>
       <c r="M113" s="1">
-        <v>35526.26</v>
+        <v>31815.16</v>
       </c>
       <c r="N113" s="1">
-        <v>35526.26</v>
+        <v>31815.16</v>
       </c>
       <c r="O113" s="1">
         <v>0.02</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
         <v>256</v>
       </c>
       <c r="B114" t="s">
         <v>257</v>
       </c>
       <c r="C114" s="1">
         <v>1388.0</v>
       </c>
       <c r="D114" s="1">
-        <v>25.15</v>
+        <v>27.81</v>
       </c>
       <c r="E114" s="1">
         <v>23.76</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
       <c r="G114">
         <v>1.0</v>
       </c>
       <c r="H114" s="1">
         <v>32978.88</v>
       </c>
       <c r="I114" s="1">
-        <v>1929.32</v>
+        <v>5621.4</v>
       </c>
       <c r="J114" s="1">
-        <v>5.8501683501684</v>
+        <v>17.045454545455</v>
       </c>
       <c r="K114">
         <v>0.0</v>
       </c>
       <c r="L114">
         <v>0.0</v>
       </c>
       <c r="M114" s="1">
-        <v>34908.2</v>
+        <v>38600.28</v>
       </c>
       <c r="N114" s="1">
-        <v>34908.2</v>
+        <v>38600.28</v>
       </c>
       <c r="O114" s="1">
         <v>0.02</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
         <v>258</v>
       </c>
       <c r="B115" t="s">
         <v>259</v>
       </c>
       <c r="C115" s="1">
         <v>3669.0</v>
       </c>
       <c r="D115" s="1">
-        <v>28.16</v>
+        <v>31.37</v>
       </c>
       <c r="E115" s="1">
         <v>41.5130198964</v>
       </c>
       <c r="F115" t="s">
         <v>8</v>
       </c>
       <c r="G115">
         <v>1.0</v>
       </c>
       <c r="H115" s="1">
         <v>152311.27</v>
       </c>
       <c r="I115" s="1">
-        <v>-48992.23</v>
+        <v>-37214.74</v>
       </c>
       <c r="J115" s="1">
-        <v>-32.165860083761</v>
+        <v>-24.433346265184</v>
       </c>
       <c r="K115">
         <v>0.0</v>
       </c>
       <c r="L115">
         <v>0.0</v>
       </c>
       <c r="M115" s="1">
-        <v>103319.04</v>
+        <v>115096.53</v>
       </c>
       <c r="N115" s="1">
-        <v>103319.04</v>
+        <v>115096.53</v>
       </c>
       <c r="O115" s="1">
         <v>0.06</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
         <v>260</v>
       </c>
       <c r="B116" t="s">
         <v>261</v>
       </c>
       <c r="C116" s="1">
         <v>1210.0</v>
       </c>
       <c r="D116" s="1">
-        <v>26.23</v>
+        <v>27.58</v>
       </c>
       <c r="E116" s="1">
         <v>27.83</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
         <v>33674.3</v>
       </c>
       <c r="I116" s="1">
-        <v>-1936.0</v>
+        <v>-302.5</v>
       </c>
       <c r="J116" s="1">
-        <v>-5.7491915199425</v>
+        <v>-0.89831117499102</v>
       </c>
       <c r="K116">
         <v>0.0</v>
       </c>
       <c r="L116">
         <v>0.0</v>
       </c>
       <c r="M116" s="1">
-        <v>31738.3</v>
+        <v>33371.8</v>
       </c>
       <c r="N116" s="1">
-        <v>31738.3</v>
+        <v>33371.8</v>
       </c>
       <c r="O116" s="1">
         <v>0.02</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
         <v>262</v>
       </c>
       <c r="B117" t="s">
         <v>263</v>
       </c>
       <c r="C117" s="1">
         <v>366.0</v>
       </c>
       <c r="D117" s="1">
-        <v>95.85</v>
+        <v>108.3</v>
       </c>
       <c r="E117" s="1">
         <v>90.7</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
         <v>33196.2</v>
       </c>
       <c r="I117" s="1">
-        <v>1884.9</v>
+        <v>6441.6</v>
       </c>
       <c r="J117" s="1">
-        <v>5.678059536935</v>
+        <v>19.404630650496</v>
       </c>
       <c r="K117">
         <v>0.0</v>
       </c>
       <c r="L117">
         <v>0.0</v>
       </c>
       <c r="M117" s="1">
-        <v>35081.1</v>
+        <v>39637.8</v>
       </c>
       <c r="N117" s="1">
-        <v>35081.1</v>
+        <v>39637.8</v>
       </c>
       <c r="O117" s="1">
         <v>0.02</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
         <v>264</v>
       </c>
       <c r="B118" t="s">
         <v>265</v>
       </c>
       <c r="C118" s="1">
         <v>1055.0</v>
       </c>
       <c r="D118" s="1">
-        <v>37.2</v>
+        <v>36.3</v>
       </c>
       <c r="E118" s="1">
         <v>36.87</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
         <v>38897.85</v>
       </c>
       <c r="I118" s="1">
-        <v>348.15</v>
+        <v>-601.35</v>
       </c>
       <c r="J118" s="1">
-        <v>0.89503661513426</v>
+        <v>-1.5459723352319</v>
       </c>
       <c r="K118">
         <v>0.0</v>
       </c>
       <c r="L118">
         <v>0.0</v>
       </c>
       <c r="M118" s="1">
-        <v>39246.0</v>
+        <v>38296.5</v>
       </c>
       <c r="N118" s="1">
-        <v>39246.0</v>
+        <v>38296.5</v>
       </c>
       <c r="O118" s="1">
         <v>0.02</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
         <v>266</v>
       </c>
       <c r="B119" t="s">
         <v>267</v>
       </c>
       <c r="C119" s="1">
-        <v>1640.0</v>
+        <v>1679.0</v>
       </c>
       <c r="D119" s="1">
-        <v>284.4</v>
+        <v>297.0</v>
       </c>
       <c r="E119" s="1">
-        <v>237.8431646341</v>
+        <v>239.4193508041</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
-        <v>390062.79</v>
+        <v>401985.09</v>
       </c>
       <c r="I119" s="1">
-        <v>76353.21</v>
+        <v>96677.91</v>
       </c>
       <c r="J119" s="1">
-        <v>19.574594644108</v>
+        <v>24.05012335159</v>
       </c>
       <c r="K119">
         <v>0.0</v>
       </c>
       <c r="L119">
         <v>0.0</v>
       </c>
       <c r="M119" s="1">
-        <v>466416.0</v>
+        <v>498663.0</v>
       </c>
       <c r="N119" s="1">
-        <v>466416.0</v>
+        <v>498663.0</v>
       </c>
       <c r="O119" s="1">
-        <v>0.26</v>
+        <v>0.27</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
         <v>268</v>
       </c>
       <c r="B120" t="s">
         <v>269</v>
       </c>
       <c r="C120" s="1">
-        <v>55391.0</v>
+        <v>56692.0</v>
       </c>
       <c r="D120" s="1">
-        <v>4.435</v>
+        <v>4.234</v>
       </c>
       <c r="E120" s="1">
-        <v>2.6564683793</v>
+        <v>2.6900543287</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
-        <v>147144.44</v>
+        <v>152504.56</v>
       </c>
       <c r="I120" s="1">
-        <v>98514.65</v>
+        <v>87529.37</v>
       </c>
       <c r="J120" s="1">
-        <v>66.950983672913</v>
+        <v>57.394592004331</v>
       </c>
       <c r="K120">
         <v>0.0</v>
       </c>
       <c r="L120">
         <v>0.0</v>
       </c>
       <c r="M120" s="1">
-        <v>245659.09</v>
+        <v>240033.93</v>
       </c>
       <c r="N120" s="1">
-        <v>245659.09</v>
+        <v>240033.93</v>
       </c>
       <c r="O120" s="1">
-        <v>0.14</v>
+        <v>0.13</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
         <v>270</v>
       </c>
       <c r="B121" t="s">
         <v>271</v>
       </c>
       <c r="C121" s="1">
         <v>11751.0</v>
       </c>
       <c r="D121" s="1">
-        <v>8.872</v>
+        <v>8.994</v>
       </c>
       <c r="E121" s="1">
         <v>9.3764709386</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
         <v>110182.91</v>
       </c>
       <c r="I121" s="1">
-        <v>-5928.04</v>
+        <v>-4494.42</v>
       </c>
       <c r="J121" s="1">
-        <v>-5.3801810099225</v>
+        <v>-4.0790536390807</v>
       </c>
       <c r="K121">
         <v>0.0</v>
       </c>
       <c r="L121">
         <v>0.0</v>
       </c>
       <c r="M121" s="1">
-        <v>104254.87</v>
+        <v>105688.49</v>
       </c>
       <c r="N121" s="1">
-        <v>104254.87</v>
+        <v>105688.49</v>
       </c>
       <c r="O121" s="1">
         <v>0.06</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
         <v>272</v>
       </c>
       <c r="B122" t="s">
         <v>273</v>
       </c>
       <c r="C122" s="1">
-        <v>5366.0</v>
+        <v>5492.0</v>
       </c>
       <c r="D122" s="1">
-        <v>73.22</v>
+        <v>74.16</v>
       </c>
       <c r="E122" s="1">
-        <v>91.3538483041</v>
+        <v>90.9853040787</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
-        <v>490204.75</v>
+        <v>499691.29</v>
       </c>
       <c r="I122" s="1">
-        <v>-97306.23</v>
+        <v>-92404.57</v>
       </c>
       <c r="J122" s="1">
-        <v>-19.850119771381</v>
+        <v>-18.492331535337</v>
       </c>
       <c r="K122">
         <v>0.0</v>
       </c>
       <c r="L122">
         <v>0.0</v>
       </c>
       <c r="M122" s="1">
-        <v>392898.52</v>
+        <v>407286.72</v>
       </c>
       <c r="N122" s="1">
-        <v>392898.52</v>
+        <v>407286.72</v>
       </c>
       <c r="O122" s="1">
         <v>0.22</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
         <v>274</v>
       </c>
       <c r="B123" t="s">
         <v>275</v>
       </c>
       <c r="C123" s="1">
-        <v>4806.0</v>
+        <v>4919.0</v>
       </c>
       <c r="D123" s="1">
-        <v>144.46</v>
+        <v>167.9</v>
       </c>
       <c r="E123" s="1">
-        <v>170.647985851</v>
+        <v>170.2944907502</v>
       </c>
       <c r="F123" t="s">
         <v>8</v>
       </c>
       <c r="G123">
         <v>1.0</v>
       </c>
       <c r="H123" s="1">
-        <v>820134.22</v>
+        <v>837678.6</v>
       </c>
       <c r="I123" s="1">
-        <v>-125859.46</v>
+        <v>-11778.5</v>
       </c>
       <c r="J123" s="1">
-        <v>-15.346202722769</v>
+        <v>-1.4060882061449</v>
       </c>
       <c r="K123">
         <v>0.0</v>
       </c>
       <c r="L123">
         <v>0.0</v>
       </c>
       <c r="M123" s="1">
-        <v>694274.76</v>
+        <v>825900.1</v>
       </c>
       <c r="N123" s="1">
-        <v>694274.76</v>
+        <v>825900.1</v>
       </c>
       <c r="O123" s="1">
-        <v>0.39</v>
+        <v>0.45</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
         <v>276</v>
       </c>
       <c r="B124" t="s">
         <v>277</v>
       </c>
       <c r="C124" s="1">
-        <v>10853.0</v>
+        <v>11108.0</v>
       </c>
       <c r="D124" s="1">
-        <v>35.9</v>
+        <v>34.42</v>
       </c>
       <c r="E124" s="1">
-        <v>32.674536073</v>
+        <v>32.6737432481</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
-        <v>354616.74</v>
+        <v>362939.94</v>
       </c>
       <c r="I124" s="1">
-        <v>35005.96</v>
+        <v>19397.42</v>
       </c>
       <c r="J124" s="1">
-        <v>9.8714911202444</v>
+        <v>5.344526149423</v>
       </c>
       <c r="K124">
         <v>0.0</v>
       </c>
       <c r="L124">
         <v>0.0</v>
       </c>
       <c r="M124" s="1">
-        <v>389622.7</v>
+        <v>382337.36</v>
       </c>
       <c r="N124" s="1">
-        <v>389622.7</v>
+        <v>382337.36</v>
       </c>
       <c r="O124" s="1">
-        <v>0.22</v>
+        <v>0.21</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
         <v>278</v>
       </c>
       <c r="B125" t="s">
         <v>279</v>
       </c>
       <c r="C125" s="1">
-        <v>2843.0</v>
+        <v>2910.0</v>
       </c>
       <c r="D125" s="1">
-        <v>274.65</v>
+        <v>276.2</v>
       </c>
       <c r="E125" s="1">
-        <v>142.6529827647</v>
+        <v>145.5838762887</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
-        <v>405562.43</v>
+        <v>423649.08</v>
       </c>
       <c r="I125" s="1">
-        <v>375267.52</v>
+        <v>380092.92</v>
       </c>
       <c r="J125" s="1">
-        <v>92.530148810875</v>
+        <v>89.718811616444</v>
       </c>
       <c r="K125">
         <v>0.0</v>
       </c>
       <c r="L125">
         <v>0.0</v>
       </c>
       <c r="M125" s="1">
-        <v>780829.95</v>
+        <v>803742.0</v>
       </c>
       <c r="N125" s="1">
-        <v>780829.95</v>
+        <v>803742.0</v>
       </c>
       <c r="O125" s="1">
         <v>0.44</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
         <v>280</v>
       </c>
       <c r="B126" t="s">
         <v>281</v>
       </c>
       <c r="C126" s="1">
-        <v>3888.0</v>
+        <v>3979.0</v>
       </c>
       <c r="D126" s="1">
-        <v>178.5</v>
+        <v>160.0</v>
       </c>
       <c r="E126" s="1">
-        <v>126.8363143004</v>
+        <v>127.6688690626</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
-        <v>493139.59</v>
+        <v>507994.43</v>
       </c>
       <c r="I126" s="1">
-        <v>200868.41</v>
+        <v>128645.57</v>
       </c>
       <c r="J126" s="1">
-        <v>40.732566209093</v>
+        <v>25.324208771344</v>
       </c>
       <c r="K126">
         <v>0.0</v>
       </c>
       <c r="L126">
         <v>0.0</v>
       </c>
       <c r="M126" s="1">
-        <v>694008.0</v>
+        <v>636640.0</v>
       </c>
       <c r="N126" s="1">
-        <v>694008.0</v>
+        <v>636640.0</v>
       </c>
       <c r="O126" s="1">
-        <v>0.39</v>
+        <v>0.34</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
         <v>282</v>
       </c>
       <c r="B127" t="s">
         <v>283</v>
       </c>
       <c r="C127" s="1">
-        <v>3496.0</v>
+        <v>3578.0</v>
       </c>
       <c r="D127" s="1">
-        <v>268.65</v>
+        <v>272.65</v>
       </c>
       <c r="E127" s="1">
-        <v>188.5447425629</v>
+        <v>190.4069368362</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
-        <v>659152.42</v>
+        <v>681276.02</v>
       </c>
       <c r="I127" s="1">
-        <v>280047.98</v>
+        <v>294265.68</v>
       </c>
       <c r="J127" s="1">
-        <v>42.486073251464</v>
+        <v>43.19331245506</v>
       </c>
       <c r="K127">
         <v>0.0</v>
       </c>
       <c r="L127">
         <v>0.0</v>
       </c>
       <c r="M127" s="1">
-        <v>939200.4</v>
+        <v>975541.7</v>
       </c>
       <c r="N127" s="1">
-        <v>939200.4</v>
+        <v>975541.7</v>
       </c>
       <c r="O127" s="1">
         <v>0.53</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
         <v>284</v>
       </c>
       <c r="B128" t="s">
         <v>285</v>
       </c>
       <c r="C128" s="1">
         <v>4057.0</v>
       </c>
       <c r="D128" s="1">
-        <v>20.54</v>
+        <v>20.82</v>
       </c>
       <c r="E128" s="1">
         <v>19.6168893271</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
         <v>79585.72</v>
       </c>
       <c r="I128" s="1">
-        <v>3745.06</v>
+        <v>4881.02</v>
       </c>
       <c r="J128" s="1">
-        <v>4.7056934334451</v>
+        <v>6.1330349213402</v>
       </c>
       <c r="K128">
         <v>0.0</v>
       </c>
       <c r="L128">
         <v>0.0</v>
       </c>
       <c r="M128" s="1">
-        <v>83330.78</v>
+        <v>84466.74</v>
       </c>
       <c r="N128" s="1">
-        <v>83330.78</v>
+        <v>84466.74</v>
       </c>
       <c r="O128" s="1">
         <v>0.05</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
         <v>286</v>
       </c>
       <c r="B129" t="s">
         <v>287</v>
       </c>
       <c r="C129" s="1">
-        <v>3611.0</v>
+        <v>3696.0</v>
       </c>
       <c r="D129" s="1">
-        <v>69.39</v>
+        <v>70.82</v>
       </c>
       <c r="E129" s="1">
-        <v>36.8039158128</v>
+        <v>37.604840368</v>
       </c>
       <c r="F129" t="s">
         <v>8</v>
       </c>
       <c r="G129">
         <v>1.0</v>
       </c>
       <c r="H129" s="1">
-        <v>132898.94</v>
+        <v>138987.49</v>
       </c>
       <c r="I129" s="1">
-        <v>117668.35</v>
+        <v>122763.23</v>
       </c>
       <c r="J129" s="1">
-        <v>88.539720482345</v>
+        <v>88.32681991739</v>
       </c>
       <c r="K129">
         <v>0.0</v>
       </c>
       <c r="L129">
         <v>0.0</v>
       </c>
       <c r="M129" s="1">
-        <v>250567.29</v>
+        <v>261750.72</v>
       </c>
       <c r="N129" s="1">
-        <v>250567.29</v>
+        <v>261750.72</v>
       </c>
       <c r="O129" s="1">
         <v>0.14</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
         <v>288</v>
       </c>
       <c r="B130" t="s">
         <v>289</v>
       </c>
       <c r="C130" s="1">
         <v>272.0</v>
       </c>
       <c r="D130" s="1">
-        <v>136.6</v>
+        <v>155.7</v>
       </c>
       <c r="E130" s="1">
         <v>131.2</v>
       </c>
       <c r="F130" t="s">
         <v>8</v>
       </c>
       <c r="G130">
         <v>1.0</v>
       </c>
       <c r="H130" s="1">
         <v>35686.4</v>
       </c>
       <c r="I130" s="1">
-        <v>1468.8</v>
+        <v>6664.0</v>
       </c>
       <c r="J130" s="1">
-        <v>4.1158536585366</v>
+        <v>18.673780487805</v>
       </c>
       <c r="K130">
         <v>0.0</v>
       </c>
       <c r="L130">
         <v>0.0</v>
       </c>
       <c r="M130" s="1">
-        <v>37155.2</v>
+        <v>42350.4</v>
       </c>
       <c r="N130" s="1">
-        <v>37155.2</v>
+        <v>42350.4</v>
       </c>
       <c r="O130" s="1">
         <v>0.02</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
         <v>290</v>
       </c>
       <c r="B131" t="s">
         <v>291</v>
       </c>
       <c r="C131" s="1">
         <v>802.0</v>
       </c>
       <c r="D131" s="1">
-        <v>49.7</v>
+        <v>49.32</v>
       </c>
       <c r="E131" s="1">
         <v>52.5</v>
       </c>
       <c r="F131" t="s">
         <v>8</v>
       </c>
       <c r="G131">
         <v>1.0</v>
       </c>
       <c r="H131" s="1">
         <v>42105.0</v>
       </c>
       <c r="I131" s="1">
-        <v>-2245.6</v>
+        <v>-2550.36</v>
       </c>
       <c r="J131" s="1">
-        <v>-5.3333333333333</v>
+        <v>-6.0571428571429</v>
       </c>
       <c r="K131">
         <v>0.0</v>
       </c>
       <c r="L131">
         <v>0.0</v>
       </c>
       <c r="M131" s="1">
-        <v>39859.4</v>
+        <v>39554.64</v>
       </c>
       <c r="N131" s="1">
-        <v>39859.4</v>
+        <v>39554.64</v>
       </c>
       <c r="O131" s="1">
         <v>0.02</v>
       </c>
       <c r="P131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
         <v>292</v>
       </c>
       <c r="B132" t="s">
         <v>293</v>
       </c>
       <c r="C132" s="1">
-        <v>3072.0</v>
+        <v>3144.0</v>
       </c>
       <c r="D132" s="1">
-        <v>50.31</v>
+        <v>59.3</v>
       </c>
       <c r="E132" s="1">
-        <v>25.1616341146</v>
+        <v>25.935413486</v>
       </c>
       <c r="F132" t="s">
         <v>8</v>
       </c>
       <c r="G132">
         <v>1.0</v>
       </c>
       <c r="H132" s="1">
-        <v>77296.54</v>
+        <v>81540.94</v>
       </c>
       <c r="I132" s="1">
-        <v>77255.78</v>
+        <v>104898.26</v>
       </c>
       <c r="J132" s="1">
-        <v>99.947268014843</v>
+        <v>128.64489911448</v>
       </c>
       <c r="K132">
         <v>0.0</v>
       </c>
       <c r="L132">
         <v>0.0</v>
       </c>
       <c r="M132" s="1">
-        <v>154552.32</v>
+        <v>186439.2</v>
       </c>
       <c r="N132" s="1">
-        <v>154552.32</v>
+        <v>186439.2</v>
       </c>
       <c r="O132" s="1">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="P132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
         <v>294</v>
       </c>
       <c r="B133" t="s">
         <v>295</v>
       </c>
       <c r="C133" s="1">
         <v>2836.0</v>
       </c>
       <c r="D133" s="1">
-        <v>9.592</v>
+        <v>9.98</v>
       </c>
       <c r="E133" s="1">
         <v>11.505</v>
       </c>
       <c r="F133" t="s">
         <v>8</v>
       </c>
       <c r="G133">
         <v>1.0</v>
       </c>
       <c r="H133" s="1">
         <v>32628.18</v>
       </c>
       <c r="I133" s="1">
-        <v>-5425.27</v>
+        <v>-4324.9</v>
       </c>
       <c r="J133" s="1">
-        <v>-16.627559367393</v>
+        <v>-13.255106475445</v>
       </c>
       <c r="K133">
         <v>0.0</v>
       </c>
       <c r="L133">
         <v>0.0</v>
       </c>
       <c r="M133" s="1">
-        <v>27202.91</v>
+        <v>28303.28</v>
       </c>
       <c r="N133" s="1">
-        <v>27202.91</v>
+        <v>28303.28</v>
       </c>
       <c r="O133" s="1">
         <v>0.02</v>
       </c>
       <c r="P133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
         <v>296</v>
       </c>
       <c r="B134" t="s">
         <v>297</v>
       </c>
       <c r="C134" s="1">
-        <v>9521.0</v>
+        <v>9745.0</v>
       </c>
       <c r="D134" s="1">
-        <v>36.8</v>
+        <v>35.48</v>
       </c>
       <c r="E134" s="1">
-        <v>30.1805472114</v>
+        <v>30.3019014879</v>
       </c>
       <c r="F134" t="s">
         <v>8</v>
       </c>
       <c r="G134">
         <v>1.0</v>
       </c>
       <c r="H134" s="1">
-        <v>287348.99</v>
+        <v>295292.03</v>
       </c>
       <c r="I134" s="1">
-        <v>63023.81</v>
+        <v>50460.57</v>
       </c>
       <c r="J134" s="1">
-        <v>21.932845492166</v>
+        <v>17.088361646605</v>
       </c>
       <c r="K134">
         <v>0.0</v>
       </c>
       <c r="L134">
         <v>0.0</v>
       </c>
       <c r="M134" s="1">
-        <v>350372.8</v>
+        <v>345752.6</v>
       </c>
       <c r="N134" s="1">
-        <v>350372.8</v>
+        <v>345752.6</v>
       </c>
       <c r="O134" s="1">
-        <v>0.2</v>
+        <v>0.19</v>
       </c>
       <c r="P134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
         <v>298</v>
       </c>
       <c r="B135" t="s">
         <v>299</v>
       </c>
       <c r="C135" s="1">
         <v>634.0</v>
       </c>
       <c r="D135" s="1">
-        <v>68.46</v>
+        <v>64.32</v>
       </c>
       <c r="E135" s="1">
         <v>51.48</v>
       </c>
       <c r="F135" t="s">
         <v>8</v>
       </c>
       <c r="G135">
         <v>1.0</v>
       </c>
       <c r="H135" s="1">
         <v>32638.32</v>
       </c>
       <c r="I135" s="1">
-        <v>10765.32</v>
+        <v>8140.56</v>
       </c>
       <c r="J135" s="1">
-        <v>32.983682983683</v>
+        <v>24.941724941725</v>
       </c>
       <c r="K135">
         <v>0.0</v>
       </c>
       <c r="L135">
         <v>0.0</v>
       </c>
       <c r="M135" s="1">
-        <v>43403.64</v>
+        <v>40778.88</v>
       </c>
       <c r="N135" s="1">
-        <v>43403.64</v>
+        <v>40778.88</v>
       </c>
       <c r="O135" s="1">
         <v>0.02</v>
       </c>
       <c r="P135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
         <v>300</v>
       </c>
       <c r="B136" t="s">
         <v>301</v>
       </c>
       <c r="C136" s="1">
         <v>6854.0</v>
       </c>
       <c r="D136" s="1">
-        <v>10.025</v>
+        <v>9.704</v>
       </c>
       <c r="E136" s="1">
         <v>10.1791654508</v>
       </c>
       <c r="F136" t="s">
         <v>8</v>
       </c>
       <c r="G136">
         <v>1.0</v>
       </c>
       <c r="H136" s="1">
         <v>69768.0</v>
       </c>
       <c r="I136" s="1">
-        <v>-1056.65</v>
+        <v>-3256.78</v>
       </c>
       <c r="J136" s="1">
-        <v>-1.5145195505103</v>
+        <v>-4.6680139892214</v>
       </c>
       <c r="K136">
         <v>0.0</v>
       </c>
       <c r="L136">
         <v>0.0</v>
       </c>
       <c r="M136" s="1">
-        <v>68711.35</v>
+        <v>66511.22</v>
       </c>
       <c r="N136" s="1">
-        <v>68711.35</v>
+        <v>66511.22</v>
       </c>
       <c r="O136" s="1">
         <v>0.04</v>
       </c>
       <c r="P136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
         <v>302</v>
       </c>
       <c r="B137" t="s">
         <v>303</v>
       </c>
       <c r="C137" s="1">
         <v>454.0</v>
       </c>
       <c r="D137" s="1">
-        <v>225.0</v>
+        <v>230.0</v>
       </c>
       <c r="E137" s="1">
         <v>254.7246255507</v>
       </c>
       <c r="F137" t="s">
         <v>8</v>
       </c>
       <c r="G137">
         <v>1.0</v>
       </c>
       <c r="H137" s="1">
         <v>115644.98</v>
       </c>
       <c r="I137" s="1">
-        <v>-13494.98</v>
+        <v>-11224.98</v>
       </c>
       <c r="J137" s="1">
-        <v>-11.669317595973</v>
+        <v>-9.7064135425507</v>
       </c>
       <c r="K137">
         <v>0.0</v>
       </c>
       <c r="L137">
         <v>0.0</v>
       </c>
       <c r="M137" s="1">
-        <v>102150.0</v>
+        <v>104420.0</v>
       </c>
       <c r="N137" s="1">
-        <v>102150.0</v>
+        <v>104420.0</v>
       </c>
       <c r="O137" s="1">
         <v>0.06</v>
       </c>
       <c r="P137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
         <v>304</v>
       </c>
       <c r="B138" t="s">
         <v>305</v>
       </c>
       <c r="C138" s="1">
         <v>584.0</v>
       </c>
       <c r="D138" s="1">
-        <v>235.8</v>
+        <v>254.2</v>
       </c>
       <c r="E138" s="1">
         <v>252.6818493151</v>
       </c>
       <c r="F138" t="s">
         <v>8</v>
       </c>
       <c r="G138">
         <v>1.0</v>
       </c>
       <c r="H138" s="1">
         <v>147566.2</v>
       </c>
       <c r="I138" s="1">
-        <v>-9859.0</v>
+        <v>886.6</v>
       </c>
       <c r="J138" s="1">
-        <v>-6.6810692421435</v>
+        <v>0.60081509180287</v>
       </c>
       <c r="K138">
         <v>0.0</v>
       </c>
       <c r="L138">
         <v>0.0</v>
       </c>
       <c r="M138" s="1">
-        <v>137707.2</v>
+        <v>148452.8</v>
       </c>
       <c r="N138" s="1">
-        <v>137707.2</v>
+        <v>148452.8</v>
       </c>
       <c r="O138" s="1">
         <v>0.08</v>
       </c>
       <c r="P138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
         <v>306</v>
       </c>
       <c r="B139" t="s">
         <v>307</v>
       </c>
       <c r="C139" s="1">
         <v>1802.0</v>
       </c>
       <c r="D139" s="1">
-        <v>21.92</v>
+        <v>25.34</v>
       </c>
       <c r="E139" s="1">
         <v>18.02</v>
       </c>
       <c r="F139" t="s">
         <v>8</v>
       </c>
       <c r="G139">
         <v>1.0</v>
       </c>
       <c r="H139" s="1">
         <v>32472.04</v>
       </c>
       <c r="I139" s="1">
-        <v>7027.8</v>
+        <v>13190.64</v>
       </c>
       <c r="J139" s="1">
-        <v>21.642619311876</v>
+        <v>40.621531631521</v>
       </c>
       <c r="K139">
         <v>0.0</v>
       </c>
       <c r="L139">
         <v>0.0</v>
       </c>
       <c r="M139" s="1">
-        <v>39499.84</v>
+        <v>45662.68</v>
       </c>
       <c r="N139" s="1">
-        <v>39499.84</v>
+        <v>45662.68</v>
       </c>
       <c r="O139" s="1">
         <v>0.02</v>
       </c>
       <c r="P139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
         <v>308</v>
       </c>
       <c r="B140" t="s">
         <v>309</v>
       </c>
       <c r="C140" s="1">
-        <v>2245.0</v>
+        <v>2298.0</v>
       </c>
       <c r="D140" s="1">
-        <v>101.75</v>
+        <v>98.38</v>
       </c>
       <c r="E140" s="1">
-        <v>104.0578129176</v>
+        <v>103.9490034813</v>
       </c>
       <c r="F140" t="s">
         <v>8</v>
       </c>
       <c r="G140">
         <v>1.0</v>
       </c>
       <c r="H140" s="1">
-        <v>233609.79</v>
+        <v>238874.81</v>
       </c>
       <c r="I140" s="1">
-        <v>-5181.04</v>
+        <v>-12797.57</v>
       </c>
       <c r="J140" s="1">
-        <v>-2.2178180118222</v>
+        <v>-5.3574380655708</v>
       </c>
       <c r="K140">
         <v>0.0</v>
       </c>
       <c r="L140">
         <v>0.0</v>
       </c>
       <c r="M140" s="1">
-        <v>228428.75</v>
+        <v>226077.24</v>
       </c>
       <c r="N140" s="1">
-        <v>228428.75</v>
+        <v>226077.24</v>
       </c>
       <c r="O140" s="1">
-        <v>0.13</v>
+        <v>0.12</v>
       </c>
       <c r="P140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
         <v>310</v>
       </c>
       <c r="B141" t="s">
         <v>311</v>
       </c>
       <c r="C141" s="1">
-        <v>8278.0</v>
+        <v>8472.0</v>
       </c>
       <c r="D141" s="1">
-        <v>70.73</v>
+        <v>73.72</v>
       </c>
       <c r="E141" s="1">
-        <v>66.2586470162</v>
+        <v>66.4414117092</v>
       </c>
       <c r="F141" t="s">
         <v>8</v>
       </c>
       <c r="G141">
         <v>1.0</v>
       </c>
       <c r="H141" s="1">
-        <v>548489.08</v>
+        <v>562891.64</v>
       </c>
       <c r="I141" s="1">
-        <v>37013.86</v>
+        <v>61664.2</v>
       </c>
       <c r="J141" s="1">
-        <v>6.7483312521008</v>
+        <v>10.954897109504</v>
       </c>
       <c r="K141">
         <v>0.0</v>
       </c>
       <c r="L141">
         <v>0.0</v>
       </c>
       <c r="M141" s="1">
-        <v>585502.94</v>
+        <v>624555.84</v>
       </c>
       <c r="N141" s="1">
-        <v>585502.94</v>
+        <v>624555.84</v>
       </c>
       <c r="O141" s="1">
-        <v>0.33</v>
+        <v>0.34</v>
       </c>
       <c r="P141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
         <v>312</v>
       </c>
       <c r="B142" t="s">
         <v>313</v>
       </c>
       <c r="C142" s="1">
         <v>1822.0</v>
       </c>
       <c r="D142" s="1">
-        <v>22.54</v>
+        <v>21.13</v>
       </c>
       <c r="E142" s="1">
         <v>21.16</v>
       </c>
       <c r="F142" t="s">
         <v>8</v>
       </c>
       <c r="G142">
         <v>1.0</v>
       </c>
       <c r="H142" s="1">
         <v>38553.52</v>
       </c>
       <c r="I142" s="1">
-        <v>2514.36</v>
+        <v>-54.66</v>
       </c>
       <c r="J142" s="1">
-        <v>6.5217391304348</v>
+        <v>-0.14177693761815</v>
       </c>
       <c r="K142">
         <v>0.0</v>
       </c>
       <c r="L142">
         <v>0.0</v>
       </c>
       <c r="M142" s="1">
-        <v>41067.88</v>
+        <v>38498.86</v>
       </c>
       <c r="N142" s="1">
-        <v>41067.88</v>
+        <v>38498.86</v>
       </c>
       <c r="O142" s="1">
         <v>0.02</v>
       </c>
       <c r="P142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
         <v>314</v>
       </c>
       <c r="B143" t="s">
         <v>315</v>
       </c>
       <c r="C143" s="1">
         <v>5144.0</v>
       </c>
       <c r="D143" s="1">
-        <v>19.615</v>
+        <v>19.535</v>
       </c>
       <c r="E143" s="1">
         <v>18.9564249611</v>
       </c>
       <c r="F143" t="s">
         <v>8</v>
       </c>
       <c r="G143">
         <v>1.0</v>
       </c>
       <c r="H143" s="1">
         <v>97511.85</v>
       </c>
       <c r="I143" s="1">
-        <v>3387.71</v>
+        <v>2976.19</v>
       </c>
       <c r="J143" s="1">
-        <v>3.474152115871</v>
+        <v>3.0521316127219</v>
       </c>
       <c r="K143">
         <v>0.0</v>
       </c>
       <c r="L143">
         <v>0.0</v>
       </c>
       <c r="M143" s="1">
-        <v>100899.56</v>
+        <v>100488.04</v>
       </c>
       <c r="N143" s="1">
-        <v>100899.56</v>
+        <v>100488.04</v>
       </c>
       <c r="O143" s="1">
-        <v>0.06</v>
+        <v>0.05</v>
       </c>
       <c r="P143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
         <v>316</v>
       </c>
       <c r="B144" t="s">
         <v>317</v>
       </c>
       <c r="C144" s="1">
         <v>2660.0</v>
       </c>
       <c r="D144" s="1">
-        <v>25.3</v>
+        <v>25.04</v>
       </c>
       <c r="E144" s="1">
         <v>26.9688345865</v>
       </c>
       <c r="F144" t="s">
         <v>8</v>
       </c>
       <c r="G144">
         <v>1.0</v>
       </c>
       <c r="H144" s="1">
         <v>71737.1</v>
       </c>
       <c r="I144" s="1">
-        <v>-4439.1</v>
+        <v>-5130.7</v>
       </c>
       <c r="J144" s="1">
-        <v>-6.1880115031135</v>
+        <v>-7.1520872742277</v>
       </c>
       <c r="K144">
         <v>0.0</v>
       </c>
       <c r="L144">
         <v>0.0</v>
       </c>
       <c r="M144" s="1">
-        <v>67298.0</v>
+        <v>66606.4</v>
       </c>
       <c r="N144" s="1">
-        <v>67298.0</v>
+        <v>66606.4</v>
       </c>
       <c r="O144" s="1">
         <v>0.04</v>
       </c>
       <c r="P144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
         <v>318</v>
       </c>
       <c r="B145" t="s">
         <v>319</v>
       </c>
       <c r="C145" s="1">
-        <v>8350.0</v>
+        <v>8546.0</v>
       </c>
       <c r="D145" s="1">
-        <v>24.49</v>
+        <v>24.08</v>
       </c>
       <c r="E145" s="1">
-        <v>19.8834718563</v>
+        <v>19.9760484437</v>
       </c>
       <c r="F145" t="s">
         <v>8</v>
       </c>
       <c r="G145">
         <v>1.0</v>
       </c>
       <c r="H145" s="1">
-        <v>166026.99</v>
+        <v>170715.31</v>
       </c>
       <c r="I145" s="1">
-        <v>38464.51</v>
+        <v>35072.37</v>
       </c>
       <c r="J145" s="1">
-        <v>23.167624733786</v>
+        <v>20.544361252661</v>
       </c>
       <c r="K145">
         <v>0.0</v>
       </c>
       <c r="L145">
         <v>0.0</v>
       </c>
       <c r="M145" s="1">
-        <v>204491.5</v>
+        <v>205787.68</v>
       </c>
       <c r="N145" s="1">
-        <v>204491.5</v>
+        <v>205787.68</v>
       </c>
       <c r="O145" s="1">
         <v>0.11</v>
       </c>
       <c r="P145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
         <v>320</v>
       </c>
       <c r="B146" t="s">
         <v>321</v>
       </c>
       <c r="C146" s="1">
-        <v>3682.0</v>
+        <v>3769.0</v>
       </c>
       <c r="D146" s="1">
-        <v>60.1</v>
+        <v>57.7</v>
       </c>
       <c r="E146" s="1">
-        <v>60.6316241173</v>
+        <v>60.5604908464</v>
       </c>
       <c r="F146" t="s">
         <v>8</v>
       </c>
       <c r="G146">
         <v>1.0</v>
       </c>
       <c r="H146" s="1">
-        <v>223245.64</v>
+        <v>228252.49</v>
       </c>
       <c r="I146" s="1">
-        <v>-1957.44</v>
+        <v>-10781.19</v>
       </c>
       <c r="J146" s="1">
-        <v>-0.87680995696041</v>
+        <v>-4.7233613968461</v>
       </c>
       <c r="K146">
         <v>0.0</v>
       </c>
       <c r="L146">
         <v>0.0</v>
       </c>
       <c r="M146" s="1">
-        <v>221288.2</v>
+        <v>217471.3</v>
       </c>
       <c r="N146" s="1">
-        <v>221288.2</v>
+        <v>217471.3</v>
       </c>
       <c r="O146" s="1">
         <v>0.12</v>
       </c>
       <c r="P146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
         <v>322</v>
       </c>
       <c r="B147" t="s">
         <v>323</v>
       </c>
       <c r="C147" s="1">
         <v>407.0</v>
       </c>
       <c r="D147" s="1">
-        <v>76.8</v>
+        <v>74.9</v>
       </c>
       <c r="E147" s="1">
         <v>82.0</v>
       </c>
       <c r="F147" t="s">
         <v>8</v>
       </c>
       <c r="G147">
         <v>1.0</v>
       </c>
       <c r="H147" s="1">
         <v>33374.0</v>
       </c>
       <c r="I147" s="1">
-        <v>-2116.4</v>
+        <v>-2889.7</v>
       </c>
       <c r="J147" s="1">
-        <v>-6.3414634146341</v>
+        <v>-8.6585365853659</v>
       </c>
       <c r="K147">
         <v>0.0</v>
       </c>
       <c r="L147">
         <v>0.0</v>
       </c>
       <c r="M147" s="1">
-        <v>31257.6</v>
+        <v>30484.3</v>
       </c>
       <c r="N147" s="1">
-        <v>31257.6</v>
+        <v>30484.3</v>
       </c>
       <c r="O147" s="1">
         <v>0.02</v>
       </c>
       <c r="P147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
         <v>324</v>
       </c>
       <c r="B148" t="s">
         <v>325</v>
       </c>
       <c r="C148" s="1">
-        <v>1412.0</v>
+        <v>1445.0</v>
       </c>
       <c r="D148" s="1">
-        <v>129.15</v>
+        <v>123.35</v>
       </c>
       <c r="E148" s="1">
-        <v>102.8667917847</v>
+        <v>103.3733979239</v>
       </c>
       <c r="F148" t="s">
         <v>8</v>
       </c>
       <c r="G148">
         <v>1.0</v>
       </c>
       <c r="H148" s="1">
-        <v>145247.91</v>
+        <v>149374.56</v>
       </c>
       <c r="I148" s="1">
-        <v>37111.89</v>
+        <v>28866.19</v>
       </c>
       <c r="J148" s="1">
-        <v>25.550722210048</v>
+        <v>19.324702948079</v>
       </c>
       <c r="K148">
         <v>0.0</v>
       </c>
       <c r="L148">
         <v>0.0</v>
       </c>
       <c r="M148" s="1">
-        <v>182359.8</v>
+        <v>178240.75</v>
       </c>
       <c r="N148" s="1">
-        <v>182359.8</v>
+        <v>178240.75</v>
       </c>
       <c r="O148" s="1">
         <v>0.1</v>
       </c>
       <c r="P148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
         <v>326</v>
       </c>
       <c r="B149" t="s">
         <v>327</v>
       </c>
       <c r="C149" s="1">
         <v>1042.0</v>
       </c>
       <c r="D149" s="1">
-        <v>88.0</v>
+        <v>90.56</v>
       </c>
       <c r="E149" s="1">
         <v>100.2767754319</v>
       </c>
       <c r="F149" t="s">
         <v>8</v>
       </c>
       <c r="G149">
         <v>1.0</v>
       </c>
       <c r="H149" s="1">
         <v>104488.4</v>
       </c>
       <c r="I149" s="1">
-        <v>-12792.4</v>
+        <v>-10124.88</v>
       </c>
       <c r="J149" s="1">
-        <v>-12.24289011986</v>
+        <v>-9.6899560142561</v>
       </c>
       <c r="K149">
         <v>0.0</v>
       </c>
       <c r="L149">
         <v>0.0</v>
       </c>
       <c r="M149" s="1">
-        <v>91696.0</v>
+        <v>94363.52</v>
       </c>
       <c r="N149" s="1">
-        <v>91696.0</v>
+        <v>94363.52</v>
       </c>
       <c r="O149" s="1">
         <v>0.05</v>
       </c>
       <c r="P149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
         <v>328</v>
       </c>
       <c r="B150" t="s">
         <v>329</v>
       </c>
       <c r="C150" s="1">
         <v>6475.0</v>
       </c>
       <c r="D150" s="1">
-        <v>22.47</v>
+        <v>21.01</v>
       </c>
       <c r="E150" s="1">
         <v>34.8302177606</v>
       </c>
       <c r="F150" t="s">
         <v>8</v>
       </c>
       <c r="G150">
         <v>1.0</v>
       </c>
       <c r="H150" s="1">
         <v>225525.66</v>
       </c>
       <c r="I150" s="1">
-        <v>-80032.41</v>
+        <v>-89485.91</v>
       </c>
       <c r="J150" s="1">
-        <v>-35.487052781488</v>
+        <v>-39.678815262086</v>
       </c>
       <c r="K150">
         <v>0.0</v>
       </c>
       <c r="L150">
         <v>0.0</v>
       </c>
       <c r="M150" s="1">
-        <v>145493.25</v>
+        <v>136039.75</v>
       </c>
       <c r="N150" s="1">
-        <v>145493.25</v>
+        <v>136039.75</v>
       </c>
       <c r="O150" s="1">
-        <v>0.08</v>
+        <v>0.07</v>
       </c>
       <c r="P150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
         <v>330</v>
       </c>
       <c r="B151" t="s">
         <v>331</v>
       </c>
       <c r="C151" s="1">
-        <v>7508.0</v>
+        <v>7684.0</v>
       </c>
       <c r="D151" s="1">
-        <v>34.96</v>
+        <v>33.34</v>
       </c>
       <c r="E151" s="1">
-        <v>36.5778755994</v>
+        <v>36.5394442998</v>
       </c>
       <c r="F151" t="s">
         <v>8</v>
       </c>
       <c r="G151">
         <v>1.0</v>
       </c>
       <c r="H151" s="1">
-        <v>274626.69</v>
+        <v>280769.09</v>
       </c>
       <c r="I151" s="1">
-        <v>-12147.01</v>
+        <v>-24584.53</v>
       </c>
       <c r="J151" s="1">
-        <v>-4.4230988619497</v>
+        <v>-8.7561383626666</v>
       </c>
       <c r="K151">
         <v>0.0</v>
       </c>
       <c r="L151">
         <v>0.0</v>
       </c>
       <c r="M151" s="1">
-        <v>262479.68</v>
+        <v>256184.56</v>
       </c>
       <c r="N151" s="1">
-        <v>262479.68</v>
+        <v>256184.56</v>
       </c>
       <c r="O151" s="1">
-        <v>0.15</v>
+        <v>0.14</v>
       </c>
       <c r="P151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152" t="s">
         <v>332</v>
       </c>
       <c r="B152" t="s">
         <v>333</v>
       </c>
       <c r="C152" s="1">
         <v>5542.0</v>
       </c>
       <c r="D152" s="1">
-        <v>25.1</v>
+        <v>24.1</v>
       </c>
       <c r="E152" s="1">
         <v>31.0634806929</v>
       </c>
       <c r="F152" t="s">
         <v>8</v>
       </c>
       <c r="G152">
         <v>1.0</v>
       </c>
       <c r="H152" s="1">
         <v>172153.81</v>
       </c>
       <c r="I152" s="1">
-        <v>-33049.61</v>
+        <v>-38591.61</v>
       </c>
       <c r="J152" s="1">
-        <v>-19.197722083525</v>
+        <v>-22.416936343146</v>
       </c>
       <c r="K152">
         <v>0.0</v>
       </c>
       <c r="L152">
         <v>0.0</v>
       </c>
       <c r="M152" s="1">
-        <v>139104.2</v>
+        <v>133562.2</v>
       </c>
       <c r="N152" s="1">
-        <v>139104.2</v>
+        <v>133562.2</v>
       </c>
       <c r="O152" s="1">
-        <v>0.08</v>
+        <v>0.07</v>
       </c>
       <c r="P152">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:16">
       <c r="A153" t="s">
         <v>334</v>
       </c>
       <c r="B153" t="s">
         <v>335</v>
       </c>
       <c r="C153" s="1">
-        <v>3672.0</v>
+        <v>3758.0</v>
       </c>
       <c r="D153" s="1">
-        <v>61.72</v>
+        <v>64.04</v>
       </c>
       <c r="E153" s="1">
-        <v>115.3617374728</v>
+        <v>114.118153273</v>
       </c>
       <c r="F153" t="s">
         <v>8</v>
       </c>
       <c r="G153">
         <v>1.0</v>
       </c>
       <c r="H153" s="1">
-        <v>423608.3</v>
+        <v>428856.02</v>
       </c>
       <c r="I153" s="1">
-        <v>-196972.46</v>
+        <v>-188193.7</v>
       </c>
       <c r="J153" s="1">
-        <v>-46.498725355476</v>
+        <v>-43.882723157296</v>
       </c>
       <c r="K153">
         <v>0.0</v>
       </c>
       <c r="L153">
         <v>0.0</v>
       </c>
       <c r="M153" s="1">
-        <v>226635.84</v>
+        <v>240662.32</v>
       </c>
       <c r="N153" s="1">
-        <v>226635.84</v>
+        <v>240662.32</v>
       </c>
       <c r="O153" s="1">
         <v>0.13</v>
       </c>
       <c r="P153">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:16">
       <c r="A154" t="s">
         <v>336</v>
       </c>
       <c r="B154" t="s">
         <v>337</v>
       </c>
       <c r="C154" s="1">
-        <v>433.0</v>
+        <v>368.0</v>
       </c>
       <c r="D154" s="1">
-        <v>258.7</v>
+        <v>264.8</v>
       </c>
       <c r="E154" s="1">
-        <v>249.805889145</v>
+        <v>250.191168478</v>
       </c>
       <c r="F154" t="s">
         <v>8</v>
       </c>
       <c r="G154">
         <v>1.0</v>
       </c>
       <c r="H154" s="1">
         <v>0.0</v>
       </c>
       <c r="I154" s="1">
-        <v>385115.0</v>
+        <v>537605.0</v>
       </c>
       <c r="J154" s="1">
         <v>0</v>
       </c>
       <c r="K154">
         <v>0.0</v>
       </c>
       <c r="L154">
         <v>0.0</v>
       </c>
       <c r="M154" s="1">
-        <v>385115.0</v>
+        <v>537605.0</v>
       </c>
       <c r="N154" s="1">
-        <v>385115.0</v>
+        <v>537605.0</v>
       </c>
       <c r="O154" s="1">
-        <v>0.22</v>
+        <v>0.29</v>
       </c>
       <c r="P154">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:16">
       <c r="A155" t="s">
         <v>338</v>
       </c>
       <c r="B155" t="s">
         <v>339</v>
       </c>
       <c r="C155" s="1">
-        <v>41.0</v>
+        <v>34.0</v>
       </c>
       <c r="D155" s="1">
-        <v>115.41</v>
+        <v>115.64</v>
       </c>
       <c r="E155" s="1">
         <v>117.18</v>
       </c>
       <c r="F155" t="s">
         <v>8</v>
       </c>
       <c r="G155">
         <v>1.0</v>
       </c>
       <c r="H155" s="1">
         <v>0.0</v>
       </c>
       <c r="I155" s="1">
-        <v>-93500.0</v>
+        <v>-78960.0</v>
       </c>
       <c r="J155" s="1">
         <v>0</v>
       </c>
       <c r="K155">
         <v>0.0</v>
       </c>
       <c r="L155">
         <v>0.0</v>
       </c>
       <c r="M155" s="1">
-        <v>-93500.0</v>
+        <v>-78960.0</v>
       </c>
       <c r="N155" s="1">
-        <v>-93500.0</v>
+        <v>-78960.0</v>
       </c>
       <c r="O155" s="1">
-        <v>-0.05</v>
+        <v>-0.04</v>
       </c>
       <c r="P155">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:16">
       <c r="A156" t="s">
         <v>340</v>
       </c>
       <c r="B156" t="s">
         <v>341</v>
       </c>
       <c r="C156" s="1">
-        <v>56.0</v>
+        <v>39.0</v>
       </c>
       <c r="D156" s="1">
-        <v>117.61</v>
+        <v>105.82</v>
       </c>
       <c r="E156" s="1">
-        <v>119.97</v>
+        <v>105.99</v>
       </c>
       <c r="F156" t="s">
         <v>8</v>
       </c>
       <c r="G156">
         <v>1.0</v>
       </c>
       <c r="H156" s="1">
         <v>0.0</v>
       </c>
       <c r="I156" s="1">
-        <v>-21370.0</v>
+        <v>-4880.0</v>
       </c>
       <c r="J156" s="1">
         <v>0</v>
       </c>
       <c r="K156">
         <v>0.0</v>
       </c>
       <c r="L156">
         <v>0.0</v>
       </c>
       <c r="M156" s="1">
-        <v>-21370.0</v>
+        <v>-4880.0</v>
       </c>
       <c r="N156" s="1">
-        <v>-21370.0</v>
+        <v>-4880.0</v>
       </c>
       <c r="O156" s="1">
-        <v>-0.01</v>
+        <v>0.0</v>
       </c>
       <c r="P156">
         <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:16">
       <c r="A157" t="s">
         <v>342</v>
       </c>
       <c r="B157" t="s">
         <v>343</v>
       </c>
       <c r="C157" s="1">
-        <v>-69.0</v>
+        <v>-8.0</v>
       </c>
       <c r="D157" s="1">
-        <v>5887.0</v>
+        <v>6027.0</v>
       </c>
       <c r="E157" s="1">
-        <v>5554.630901258</v>
+        <v>5560.0</v>
       </c>
       <c r="F157" t="s">
         <v>8</v>
       </c>
       <c r="G157">
         <v>1.0</v>
       </c>
       <c r="H157" s="1">
         <v>0.0</v>
       </c>
       <c r="I157" s="1">
-        <v>-229334.68</v>
+        <v>-37360.0</v>
       </c>
       <c r="J157" s="1">
         <v>0</v>
       </c>
       <c r="K157">
         <v>0.0</v>
       </c>
       <c r="L157">
         <v>0.0</v>
       </c>
       <c r="M157" s="1">
-        <v>-229334.68</v>
+        <v>-37360.0</v>
       </c>
       <c r="N157" s="1">
-        <v>-229334.68</v>
+        <v>-37360.0</v>
       </c>
       <c r="O157" s="1">
-        <v>-0.13</v>
+        <v>-0.02</v>
       </c>
       <c r="P157">
         <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:16">
       <c r="A158" t="s">
         <v>344</v>
       </c>
       <c r="B158" t="s">
         <v>345</v>
       </c>
       <c r="C158" s="1">
-        <v>-31.0</v>
+        <v>-5.0</v>
       </c>
       <c r="D158" s="1">
-        <v>125.28</v>
+        <v>118.06</v>
       </c>
       <c r="E158" s="1">
-        <v>126.886</v>
+        <v>119.97</v>
       </c>
       <c r="F158" t="s">
         <v>8</v>
       </c>
       <c r="G158">
         <v>1.0</v>
       </c>
       <c r="H158" s="1">
         <v>0.0</v>
       </c>
       <c r="I158" s="1">
-        <v>73480.0</v>
+        <v>9550.0</v>
       </c>
       <c r="J158" s="1">
         <v>0</v>
       </c>
       <c r="K158">
         <v>0.0</v>
       </c>
       <c r="L158">
         <v>0.0</v>
       </c>
       <c r="M158" s="1">
-        <v>73480.0</v>
+        <v>9550.0</v>
       </c>
       <c r="N158" s="1">
-        <v>73480.0</v>
+        <v>9550.0</v>
       </c>
       <c r="O158" s="1">
-        <v>0.04</v>
+        <v>0.01</v>
       </c>
       <c r="P158">
         <v>1</v>
       </c>
     </row>
     <row r="159" spans="1:16">
       <c r="A159" t="s">
         <v>346</v>
       </c>
       <c r="B159" t="s">
         <v>347</v>
       </c>
       <c r="C159" s="1">
-        <v>-25.0</v>
+        <v>-31.0</v>
       </c>
       <c r="D159" s="1">
-        <v>119.51</v>
+        <v>125.7</v>
       </c>
       <c r="E159" s="1">
-        <v>121.64</v>
+        <v>126.886</v>
       </c>
       <c r="F159" t="s">
         <v>8</v>
       </c>
       <c r="G159">
         <v>1.0</v>
       </c>
       <c r="H159" s="1">
         <v>0.0</v>
       </c>
       <c r="I159" s="1">
-        <v>53250.0</v>
+        <v>60460.0</v>
       </c>
       <c r="J159" s="1">
         <v>0</v>
       </c>
       <c r="K159">
         <v>0.0</v>
       </c>
       <c r="L159">
         <v>0.0</v>
       </c>
       <c r="M159" s="1">
-        <v>53250.0</v>
+        <v>60460.0</v>
       </c>
       <c r="N159" s="1">
-        <v>53250.0</v>
+        <v>60460.0</v>
       </c>
       <c r="O159" s="1">
         <v>0.03</v>
       </c>
       <c r="P159">
         <v>1</v>
       </c>
     </row>
     <row r="160" spans="1:16">
       <c r="A160" t="s">
         <v>348</v>
       </c>
       <c r="B160" t="s">
         <v>349</v>
       </c>
       <c r="C160" s="1">
-        <v>-1.0</v>
+        <v>-25.0</v>
       </c>
       <c r="D160" s="1">
-        <v>105.745</v>
+        <v>119.89</v>
       </c>
       <c r="E160" s="1">
-        <v>105.99</v>
+        <v>121.64</v>
       </c>
       <c r="F160" t="s">
         <v>8</v>
       </c>
       <c r="G160">
         <v>1.0</v>
       </c>
       <c r="H160" s="1">
         <v>0.0</v>
       </c>
       <c r="I160" s="1">
-        <v>5770.0</v>
+        <v>43750.0</v>
       </c>
       <c r="J160" s="1">
         <v>0</v>
       </c>
       <c r="K160">
         <v>0.0</v>
       </c>
       <c r="L160">
         <v>0.0</v>
       </c>
       <c r="M160" s="1">
-        <v>5770.0</v>
+        <v>43750.0</v>
       </c>
       <c r="N160" s="1">
-        <v>5770.0</v>
+        <v>43750.0</v>
       </c>
       <c r="O160" s="1">
-        <v>0.0</v>
+        <v>0.02</v>
       </c>
       <c r="P160">
         <v>1</v>
       </c>
     </row>
     <row r="161" spans="1:16">
       <c r="A161" t="s">
         <v>350</v>
       </c>
       <c r="B161" t="s">
         <v>351</v>
       </c>
       <c r="C161" s="1">
         <v>429000.0</v>
       </c>
       <c r="D161" s="1">
-        <v>97.486</v>
+        <v>98.094</v>
       </c>
       <c r="E161" s="1">
         <v>99.69888112</v>
       </c>
       <c r="F161" t="s">
         <v>8</v>
       </c>
       <c r="G161">
         <v>1.0</v>
       </c>
       <c r="H161" s="1">
         <v>427708.2</v>
       </c>
       <c r="I161" s="1">
-        <v>-9493.26</v>
+        <v>-6884.94</v>
       </c>
       <c r="J161" s="1">
-        <v>-2.2195646471122</v>
+        <v>-1.6097283147716</v>
       </c>
       <c r="K161">
-        <v>1.02</v>
+        <v>1.23</v>
       </c>
       <c r="L161" t="s">
         <v>352</v>
       </c>
       <c r="M161" s="1">
-        <v>418214.94</v>
+        <v>420823.26</v>
       </c>
       <c r="N161" s="1">
-        <v>422603.37</v>
+        <v>426106.42</v>
       </c>
       <c r="O161" s="1">
-        <v>0.24</v>
+        <v>0.23</v>
       </c>
       <c r="P161">
         <v>1</v>
       </c>
     </row>
     <row r="162" spans="1:16">
       <c r="A162" t="s">
         <v>353</v>
       </c>
       <c r="B162" t="s">
         <v>354</v>
       </c>
       <c r="C162" s="1">
         <v>200000.0</v>
       </c>
       <c r="D162" s="1">
-        <v>101.512</v>
+        <v>101.76</v>
       </c>
       <c r="E162" s="1">
         <v>99.634</v>
       </c>
       <c r="F162" t="s">
         <v>8</v>
       </c>
       <c r="G162">
         <v>1.0</v>
       </c>
       <c r="H162" s="1">
         <v>199268.0</v>
       </c>
       <c r="I162" s="1">
-        <v>3756.0</v>
+        <v>4252.0</v>
       </c>
       <c r="J162" s="1">
-        <v>1.8848987293494</v>
+        <v>2.1338097436618</v>
       </c>
       <c r="K162">
-        <v>3.61</v>
+        <v>3.86</v>
       </c>
       <c r="L162" t="s">
         <v>355</v>
       </c>
       <c r="M162" s="1">
-        <v>203024.0</v>
+        <v>203520.0</v>
       </c>
       <c r="N162" s="1">
-        <v>210239.75</v>
+        <v>211239.18</v>
       </c>
       <c r="O162" s="1">
-        <v>0.12</v>
+        <v>0.11</v>
       </c>
       <c r="P162">
         <v>1</v>
       </c>
     </row>
     <row r="163" spans="1:16">
       <c r="A163" t="s">
         <v>356</v>
       </c>
       <c r="B163" t="s">
         <v>357</v>
       </c>
       <c r="C163" s="1">
         <v>200000.0</v>
       </c>
       <c r="D163" s="1">
-        <v>101.118</v>
+        <v>101.463</v>
       </c>
       <c r="E163" s="1">
         <v>99.179</v>
       </c>
       <c r="F163" t="s">
         <v>8</v>
       </c>
       <c r="G163">
         <v>1.0</v>
       </c>
       <c r="H163" s="1">
         <v>198358.0</v>
       </c>
       <c r="I163" s="1">
-        <v>3878.0</v>
+        <v>4568.0</v>
       </c>
       <c r="J163" s="1">
-        <v>1.955050968451</v>
+        <v>2.3029068653646</v>
       </c>
       <c r="K163">
-        <v>1.25</v>
+        <v>1.48</v>
       </c>
       <c r="L163" t="s">
         <v>358</v>
       </c>
       <c r="M163" s="1">
-        <v>202236.0</v>
+        <v>202926.0</v>
       </c>
       <c r="N163" s="1">
-        <v>204741.48</v>
+        <v>205877.37</v>
       </c>
       <c r="O163" s="1">
         <v>0.11</v>
       </c>
       <c r="P163">
         <v>1</v>
       </c>
     </row>
     <row r="164" spans="1:16">
       <c r="A164" t="s">
         <v>359</v>
       </c>
       <c r="B164" t="s">
         <v>360</v>
       </c>
       <c r="C164" s="1">
         <v>300000.0</v>
       </c>
       <c r="D164" s="1">
-        <v>101.207</v>
+        <v>100.753</v>
       </c>
       <c r="E164" s="1">
-        <v>99.89</v>
+        <v>99.847</v>
       </c>
       <c r="F164" t="s">
         <v>8</v>
       </c>
       <c r="G164">
         <v>1.0</v>
       </c>
       <c r="H164" s="1">
-        <v>299670.0</v>
+        <v>299541.0</v>
       </c>
       <c r="I164" s="1">
-        <v>3951.0</v>
+        <v>2718.0</v>
       </c>
       <c r="J164" s="1">
-        <v>1.3184502953249</v>
+        <v>0.90738830410528</v>
       </c>
       <c r="K164">
-        <v>0.14</v>
+        <v>0.08</v>
       </c>
       <c r="L164">
-        <v>418.15</v>
+        <v>230.14</v>
       </c>
       <c r="M164" s="1">
-        <v>303621.0</v>
+        <v>302259.0</v>
       </c>
       <c r="N164" s="1">
-        <v>304039.15</v>
+        <v>302489.14</v>
       </c>
       <c r="O164" s="1">
-        <v>0.17</v>
+        <v>0.16</v>
       </c>
       <c r="P164">
         <v>1</v>
       </c>
     </row>
     <row r="165" spans="1:16">
       <c r="A165" t="s">
         <v>361</v>
       </c>
       <c r="B165" t="s">
         <v>362</v>
       </c>
       <c r="C165" s="1">
-        <v>358000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D165" s="1">
-        <v>97.876</v>
+        <v>101.44</v>
       </c>
       <c r="E165" s="1">
-        <v>99.33</v>
+        <v>99.89</v>
       </c>
       <c r="F165" t="s">
         <v>8</v>
       </c>
       <c r="G165">
         <v>1.0</v>
       </c>
       <c r="H165" s="1">
-        <v>355601.4</v>
+        <v>299670.0</v>
       </c>
       <c r="I165" s="1">
-        <v>-5205.32</v>
+        <v>4650.0</v>
       </c>
       <c r="J165" s="1">
-        <v>-1.4638075103191</v>
+        <v>1.5517068775653</v>
       </c>
       <c r="K165">
-        <v>1.66</v>
+        <v>0.41</v>
       </c>
       <c r="L165" t="s">
         <v>363</v>
       </c>
       <c r="M165" s="1">
-        <v>350396.08</v>
+        <v>304320.0</v>
       </c>
       <c r="N165" s="1">
-        <v>356354.57</v>
+        <v>305536.44</v>
       </c>
       <c r="O165" s="1">
-        <v>0.2</v>
+        <v>0.17</v>
       </c>
       <c r="P165">
         <v>1</v>
       </c>
     </row>
     <row r="166" spans="1:16">
       <c r="A166" t="s">
         <v>364</v>
       </c>
       <c r="B166" t="s">
         <v>365</v>
       </c>
       <c r="C166" s="1">
-        <v>200000.0</v>
+        <v>358000.0</v>
       </c>
       <c r="D166" s="1">
-        <v>96.674</v>
+        <v>98.211</v>
       </c>
       <c r="E166" s="1">
-        <v>99.253</v>
+        <v>99.33</v>
       </c>
       <c r="F166" t="s">
         <v>8</v>
       </c>
       <c r="G166">
         <v>1.0</v>
       </c>
       <c r="H166" s="1">
-        <v>198506.0</v>
+        <v>355601.4</v>
       </c>
       <c r="I166" s="1">
-        <v>-5158.0</v>
+        <v>-4006.02</v>
       </c>
       <c r="J166" s="1">
-        <v>-2.5984101236235</v>
+        <v>-1.1265478707339</v>
       </c>
       <c r="K166">
-        <v>0.07</v>
-[...2 lines deleted...]
-        <v>131.51</v>
+        <v>1.88</v>
+      </c>
+      <c r="L166" t="s">
+        <v>366</v>
       </c>
       <c r="M166" s="1">
-        <v>193348.0</v>
+        <v>351595.38</v>
       </c>
       <c r="N166" s="1">
-        <v>193479.51</v>
+        <v>358326.27</v>
       </c>
       <c r="O166" s="1">
-        <v>0.11</v>
+        <v>0.19</v>
       </c>
       <c r="P166">
         <v>1</v>
       </c>
     </row>
     <row r="167" spans="1:16">
       <c r="A167" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="B167" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
       <c r="C167" s="1">
         <v>200000.0</v>
       </c>
       <c r="D167" s="1">
-        <v>93.563</v>
+        <v>96.988</v>
       </c>
       <c r="E167" s="1">
-        <v>93.7555</v>
+        <v>99.253</v>
       </c>
       <c r="F167" t="s">
         <v>8</v>
       </c>
       <c r="G167">
         <v>1.0</v>
       </c>
       <c r="H167" s="1">
-        <v>187511.0</v>
+        <v>198506.0</v>
       </c>
       <c r="I167" s="1">
-        <v>-385.0</v>
+        <v>-4530.0</v>
       </c>
       <c r="J167" s="1">
-        <v>-0.20532128781778</v>
+        <v>-2.2820468902703</v>
       </c>
       <c r="K167">
-        <v>0.38</v>
+        <v>0.24</v>
       </c>
       <c r="L167">
-        <v>752.05</v>
+        <v>476.71</v>
       </c>
       <c r="M167" s="1">
-        <v>187126.0</v>
+        <v>193976.0</v>
       </c>
       <c r="N167" s="1">
-        <v>187878.05</v>
+        <v>194452.71</v>
       </c>
       <c r="O167" s="1">
         <v>0.11</v>
       </c>
       <c r="P167">
         <v>1</v>
       </c>
     </row>
     <row r="168" spans="1:16">
       <c r="A168" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
       <c r="B168" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
       <c r="C168" s="1">
-        <v>248000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D168" s="1">
-        <v>100.239</v>
+        <v>93.827</v>
       </c>
       <c r="E168" s="1">
-        <v>99.955</v>
+        <v>93.7555</v>
       </c>
       <c r="F168" t="s">
         <v>8</v>
       </c>
       <c r="G168">
         <v>1.0</v>
       </c>
       <c r="H168" s="1">
-        <v>247888.4</v>
+        <v>187511.0</v>
       </c>
       <c r="I168" s="1">
-        <v>704.32</v>
+        <v>143.0</v>
       </c>
       <c r="J168" s="1">
-        <v>0.28412785753589</v>
+        <v>0.076262192618033</v>
       </c>
       <c r="K168">
-        <v>0.54</v>
-[...2 lines deleted...]
-        <v>370</v>
+        <v>0.44</v>
+      </c>
+      <c r="L168">
+        <v>881.51</v>
       </c>
       <c r="M168" s="1">
-        <v>248592.72</v>
+        <v>187654.0</v>
       </c>
       <c r="N168" s="1">
-        <v>249924.45</v>
+        <v>188535.51</v>
       </c>
       <c r="O168" s="1">
-        <v>0.14</v>
+        <v>0.1</v>
       </c>
       <c r="P168">
         <v>1</v>
       </c>
     </row>
     <row r="169" spans="1:16">
       <c r="A169" t="s">
         <v>371</v>
       </c>
       <c r="B169" t="s">
         <v>372</v>
       </c>
       <c r="C169" s="1">
-        <v>143000.0</v>
+        <v>248000.0</v>
       </c>
       <c r="D169" s="1">
-        <v>99.474</v>
+        <v>100.723</v>
       </c>
       <c r="E169" s="1">
-        <v>99.646</v>
+        <v>99.955</v>
       </c>
       <c r="F169" t="s">
         <v>8</v>
       </c>
       <c r="G169">
         <v>1.0</v>
       </c>
       <c r="H169" s="1">
-        <v>142493.78</v>
+        <v>247888.4</v>
       </c>
       <c r="I169" s="1">
-        <v>-245.96</v>
+        <v>1904.64</v>
       </c>
       <c r="J169" s="1">
-        <v>-0.17261104309255</v>
+        <v>0.76834575559002</v>
       </c>
       <c r="K169">
-        <v>0.12</v>
-[...2 lines deleted...]
-        <v>165.53</v>
+        <v>0.77</v>
+      </c>
+      <c r="L169" t="s">
+        <v>373</v>
       </c>
       <c r="M169" s="1">
-        <v>142247.82</v>
+        <v>249793.04</v>
       </c>
       <c r="N169" s="1">
-        <v>142413.35</v>
+        <v>251695.51</v>
       </c>
       <c r="O169" s="1">
-        <v>0.08</v>
+        <v>0.14</v>
       </c>
       <c r="P169">
         <v>1</v>
       </c>
     </row>
     <row r="170" spans="1:16">
       <c r="A170" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
       <c r="B170" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="C170" s="1">
-        <v>178000.0</v>
+        <v>143000.0</v>
       </c>
       <c r="D170" s="1">
-        <v>101.026</v>
+        <v>99.704</v>
       </c>
       <c r="E170" s="1">
-        <v>100.64402809</v>
+        <v>99.646</v>
       </c>
       <c r="F170" t="s">
         <v>8</v>
       </c>
       <c r="G170">
         <v>1.0</v>
       </c>
       <c r="H170" s="1">
-        <v>179146.37</v>
+        <v>142493.78</v>
       </c>
       <c r="I170" s="1">
-        <v>679.91</v>
+        <v>82.94</v>
       </c>
       <c r="J170" s="1">
-        <v>0.37952764546667</v>
+        <v>0.058206049414929</v>
       </c>
       <c r="K170">
-        <v>3.95</v>
-[...2 lines deleted...]
-        <v>375</v>
+        <v>0.3</v>
+      </c>
+      <c r="L170">
+        <v>432.92</v>
       </c>
       <c r="M170" s="1">
-        <v>179826.28</v>
+        <v>142576.72</v>
       </c>
       <c r="N170" s="1">
-        <v>186848.75</v>
+        <v>143009.64</v>
       </c>
       <c r="O170" s="1">
-        <v>0.1</v>
+        <v>0.08</v>
       </c>
       <c r="P170">
         <v>1</v>
       </c>
     </row>
     <row r="171" spans="1:16">
       <c r="A171" t="s">
         <v>376</v>
       </c>
       <c r="B171" t="s">
         <v>377</v>
       </c>
       <c r="C171" s="1">
-        <v>300000.0</v>
+        <v>178000.0</v>
       </c>
       <c r="D171" s="1">
-        <v>109.786</v>
+        <v>101.402</v>
       </c>
       <c r="E171" s="1">
-        <v>100.019</v>
+        <v>100.64402809</v>
       </c>
       <c r="F171" t="s">
         <v>8</v>
       </c>
       <c r="G171">
         <v>1.0</v>
       </c>
       <c r="H171" s="1">
-        <v>300057.0</v>
+        <v>179146.37</v>
       </c>
       <c r="I171" s="1">
-        <v>29301.0</v>
+        <v>1349.19</v>
       </c>
       <c r="J171" s="1">
-        <v>9.7651446225217</v>
+        <v>0.75312159548642</v>
       </c>
       <c r="K171">
-        <v>4.66</v>
+        <v>4.2</v>
       </c>
       <c r="L171" t="s">
         <v>378</v>
       </c>
       <c r="M171" s="1">
-        <v>329358.0</v>
+        <v>180495.56</v>
       </c>
       <c r="N171" s="1">
-        <v>343335.6</v>
+        <v>187978.88</v>
       </c>
       <c r="O171" s="1">
-        <v>0.19</v>
+        <v>0.1</v>
       </c>
       <c r="P171">
         <v>1</v>
       </c>
     </row>
     <row r="172" spans="1:16">
       <c r="A172" t="s">
         <v>379</v>
       </c>
       <c r="B172" t="s">
         <v>380</v>
       </c>
       <c r="C172" s="1">
-        <v>334000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D172" s="1">
-        <v>99.706</v>
+        <v>110.149</v>
       </c>
       <c r="E172" s="1">
-        <v>99.58</v>
+        <v>100.019</v>
       </c>
       <c r="F172" t="s">
         <v>8</v>
       </c>
       <c r="G172">
         <v>1.0</v>
       </c>
       <c r="H172" s="1">
-        <v>332597.2</v>
+        <v>300057.0</v>
       </c>
       <c r="I172" s="1">
-        <v>420.84</v>
+        <v>30390.0</v>
       </c>
       <c r="J172" s="1">
-        <v>0.12653143201446</v>
+        <v>10.128075665624</v>
       </c>
       <c r="K172">
-        <v>0.07</v>
-[...2 lines deleted...]
-        <v>240.21</v>
+        <v>4.99</v>
+      </c>
+      <c r="L172" t="s">
+        <v>381</v>
       </c>
       <c r="M172" s="1">
-        <v>333018.04</v>
+        <v>330447.0</v>
       </c>
       <c r="N172" s="1">
-        <v>333258.25</v>
+        <v>345429.84</v>
       </c>
       <c r="O172" s="1">
         <v>0.19</v>
       </c>
       <c r="P172">
         <v>1</v>
       </c>
     </row>
     <row r="173" spans="1:16">
       <c r="A173" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="B173" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="C173" s="1">
-        <v>100000.0</v>
+        <v>334000.0</v>
       </c>
       <c r="D173" s="1">
-        <v>103.719</v>
+        <v>99.986</v>
       </c>
       <c r="E173" s="1">
-        <v>106.65</v>
+        <v>99.58</v>
       </c>
       <c r="F173" t="s">
         <v>8</v>
       </c>
       <c r="G173">
         <v>1.0</v>
       </c>
       <c r="H173" s="1">
-        <v>106650.0</v>
+        <v>332597.2</v>
       </c>
       <c r="I173" s="1">
-        <v>-2931.0</v>
+        <v>1356.04</v>
       </c>
       <c r="J173" s="1">
-        <v>-2.7482419127989</v>
+        <v>0.4077123920466</v>
       </c>
       <c r="K173">
-        <v>0.01</v>
+        <v>0.29</v>
       </c>
       <c r="L173">
-        <v>13.7</v>
+        <v>960.82</v>
       </c>
       <c r="M173" s="1">
-        <v>103719.0</v>
+        <v>333953.24</v>
       </c>
       <c r="N173" s="1">
-        <v>103732.7</v>
+        <v>334914.06</v>
       </c>
       <c r="O173" s="1">
-        <v>0.06</v>
+        <v>0.18</v>
       </c>
       <c r="P173">
         <v>1</v>
       </c>
     </row>
     <row r="174" spans="1:16">
       <c r="A174" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
       <c r="B174" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="C174" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D174" s="1">
-        <v>96.975</v>
+        <v>104.104</v>
       </c>
       <c r="E174" s="1">
-        <v>99.433</v>
+        <v>106.65</v>
       </c>
       <c r="F174" t="s">
         <v>8</v>
       </c>
       <c r="G174">
         <v>1.0</v>
       </c>
       <c r="H174" s="1">
-        <v>198866.0</v>
+        <v>106650.0</v>
       </c>
       <c r="I174" s="1">
-        <v>-4916.0</v>
+        <v>-2546.0</v>
       </c>
       <c r="J174" s="1">
-        <v>-2.4720163326059</v>
+        <v>-2.3872480075012</v>
       </c>
       <c r="K174">
+        <v>0.3</v>
+      </c>
+      <c r="L174">
+        <v>301.37</v>
+      </c>
+      <c r="M174" s="1">
+        <v>104104.0</v>
+      </c>
+      <c r="N174" s="1">
+        <v>104405.37</v>
+      </c>
+      <c r="O174" s="1">
         <v>0.06</v>
-      </c>
-[...10 lines deleted...]
-        <v>0.11</v>
       </c>
       <c r="P174">
         <v>1</v>
       </c>
     </row>
     <row r="175" spans="1:16">
       <c r="A175" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="B175" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
       <c r="C175" s="1">
-        <v>160000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D175" s="1">
-        <v>98.007</v>
+        <v>100.348</v>
       </c>
       <c r="E175" s="1">
-        <v>99.726</v>
+        <v>100.61</v>
       </c>
       <c r="F175" t="s">
         <v>8</v>
       </c>
       <c r="G175">
         <v>1.0</v>
       </c>
       <c r="H175" s="1">
-        <v>159561.6</v>
+        <v>201220.0</v>
       </c>
       <c r="I175" s="1">
-        <v>-2750.4</v>
+        <v>-524.0</v>
       </c>
       <c r="J175" s="1">
-        <v>-1.7237230010228</v>
+        <v>-0.26041148991154</v>
       </c>
       <c r="K175">
-        <v>0.84</v>
-[...2 lines deleted...]
-        <v>387</v>
+        <v>0.22</v>
+      </c>
+      <c r="L175">
+        <v>434.79</v>
       </c>
       <c r="M175" s="1">
-        <v>156811.2</v>
+        <v>200696.0</v>
       </c>
       <c r="N175" s="1">
-        <v>158159.15</v>
+        <v>201130.79</v>
       </c>
       <c r="O175" s="1">
-        <v>0.09</v>
+        <v>0.11</v>
       </c>
       <c r="P175">
         <v>1</v>
       </c>
     </row>
     <row r="176" spans="1:16">
       <c r="A176" t="s">
         <v>388</v>
       </c>
       <c r="B176" t="s">
         <v>389</v>
       </c>
       <c r="C176" s="1">
-        <v>200000.0</v>
+        <v>160000.0</v>
       </c>
       <c r="D176" s="1">
-        <v>98.326</v>
+        <v>98.622</v>
       </c>
       <c r="E176" s="1">
-        <v>100.0</v>
+        <v>99.726</v>
       </c>
       <c r="F176" t="s">
         <v>8</v>
       </c>
       <c r="G176">
         <v>1.0</v>
       </c>
       <c r="H176" s="1">
-        <v>200000.0</v>
+        <v>159561.6</v>
       </c>
       <c r="I176" s="1">
-        <v>-3348.0</v>
+        <v>-1766.4</v>
       </c>
       <c r="J176" s="1">
-        <v>-1.674</v>
+        <v>-1.107033271163</v>
       </c>
       <c r="K176">
-        <v>4.09</v>
+        <v>1.06</v>
       </c>
       <c r="L176" t="s">
         <v>390</v>
       </c>
       <c r="M176" s="1">
-        <v>196652.0</v>
+        <v>157795.2</v>
       </c>
       <c r="N176" s="1">
-        <v>204825.97</v>
+        <v>159488.35</v>
       </c>
       <c r="O176" s="1">
-        <v>0.11</v>
+        <v>0.09</v>
       </c>
       <c r="P176">
         <v>1</v>
       </c>
     </row>
     <row r="177" spans="1:16">
       <c r="A177" t="s">
         <v>391</v>
       </c>
       <c r="B177" t="s">
         <v>392</v>
       </c>
       <c r="C177" s="1">
-        <v>500000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D177" s="1">
-        <v>97.888</v>
+        <v>99.296</v>
       </c>
       <c r="E177" s="1">
-        <v>97.673</v>
+        <v>100.0</v>
       </c>
       <c r="F177" t="s">
         <v>8</v>
       </c>
       <c r="G177">
         <v>1.0</v>
       </c>
       <c r="H177" s="1">
-        <v>488365.0</v>
+        <v>200000.0</v>
       </c>
       <c r="I177" s="1">
-        <v>1075.0</v>
+        <v>-1408.0</v>
       </c>
       <c r="J177" s="1">
-        <v>0.2201222446326</v>
+        <v>-0.704</v>
       </c>
       <c r="K177">
-        <v>0.0</v>
+        <v>0.08</v>
       </c>
       <c r="L177">
-        <v>0.0</v>
+        <v>163.01</v>
       </c>
       <c r="M177" s="1">
-        <v>489440.0</v>
+        <v>198592.0</v>
       </c>
       <c r="N177" s="1">
-        <v>489440.0</v>
+        <v>198755.01</v>
       </c>
       <c r="O177" s="1">
-        <v>0.27</v>
+        <v>0.11</v>
       </c>
       <c r="P177">
         <v>1</v>
       </c>
     </row>
     <row r="178" spans="1:16">
       <c r="A178" t="s">
         <v>393</v>
       </c>
       <c r="B178" t="s">
         <v>394</v>
       </c>
       <c r="C178" s="1">
-        <v>164000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D178" s="1">
-        <v>98.704</v>
+        <v>97.888</v>
       </c>
       <c r="E178" s="1">
-        <v>101.02690244</v>
+        <v>97.673</v>
       </c>
       <c r="F178" t="s">
         <v>8</v>
       </c>
       <c r="G178">
         <v>1.0</v>
       </c>
       <c r="H178" s="1">
-        <v>165684.12</v>
+        <v>488365.0</v>
       </c>
       <c r="I178" s="1">
-        <v>-3809.56</v>
+        <v>1075.0</v>
       </c>
       <c r="J178" s="1">
-        <v>-2.2992909640345</v>
+        <v>0.2201222446326</v>
       </c>
       <c r="K178">
-        <v>2.52</v>
+        <v>0.2</v>
       </c>
       <c r="L178" t="s">
         <v>395</v>
       </c>
       <c r="M178" s="1">
-        <v>161874.56</v>
+        <v>489440.0</v>
       </c>
       <c r="N178" s="1">
-        <v>166013.28</v>
+        <v>490446.85</v>
       </c>
       <c r="O178" s="1">
-        <v>0.09</v>
+        <v>0.27</v>
       </c>
       <c r="P178">
         <v>1</v>
       </c>
     </row>
     <row r="179" spans="1:16">
       <c r="A179" t="s">
         <v>396</v>
       </c>
       <c r="B179" t="s">
         <v>397</v>
       </c>
       <c r="C179" s="1">
-        <v>389000.0</v>
+        <v>164000.0</v>
       </c>
       <c r="D179" s="1">
-        <v>90.166</v>
+        <v>98.963</v>
       </c>
       <c r="E179" s="1">
-        <v>87.83432134</v>
+        <v>101.02690244</v>
       </c>
       <c r="F179" t="s">
         <v>8</v>
       </c>
       <c r="G179">
         <v>1.0</v>
       </c>
       <c r="H179" s="1">
-        <v>341675.51</v>
+        <v>165684.12</v>
       </c>
       <c r="I179" s="1">
-        <v>9070.23</v>
+        <v>-3384.8</v>
       </c>
       <c r="J179" s="1">
-        <v>2.6546327537493</v>
+        <v>-2.04292360668</v>
       </c>
       <c r="K179">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>2.71</v>
+      </c>
+      <c r="L179" t="s">
+        <v>398</v>
       </c>
       <c r="M179" s="1">
-        <v>350745.74</v>
+        <v>162299.32</v>
       </c>
       <c r="N179" s="1">
-        <v>350745.74</v>
+        <v>166747.34</v>
       </c>
       <c r="O179" s="1">
-        <v>0.2</v>
+        <v>0.09</v>
       </c>
       <c r="P179">
         <v>1</v>
       </c>
     </row>
     <row r="180" spans="1:16">
       <c r="A180" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="B180" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="C180" s="1">
-        <v>1731000.0</v>
+        <v>398000.0</v>
       </c>
       <c r="D180" s="1">
-        <v>59.982</v>
+        <v>90.417</v>
       </c>
       <c r="E180" s="1">
-        <v>70.45329232</v>
+        <v>87.89796985</v>
       </c>
       <c r="F180" t="s">
         <v>8</v>
       </c>
       <c r="G180">
         <v>1.0</v>
       </c>
       <c r="H180" s="1">
-        <v>1219546.49</v>
+        <v>349833.92</v>
       </c>
       <c r="I180" s="1">
-        <v>-181258.07</v>
+        <v>10025.74</v>
       </c>
       <c r="J180" s="1">
-        <v>-14.862743772892</v>
+        <v>2.8658570329601</v>
       </c>
       <c r="K180">
         <v>0.0</v>
       </c>
       <c r="L180">
         <v>0.0</v>
       </c>
       <c r="M180" s="1">
-        <v>1038288.42</v>
+        <v>359859.66</v>
       </c>
       <c r="N180" s="1">
-        <v>1038288.42</v>
+        <v>359859.66</v>
       </c>
       <c r="O180" s="1">
-        <v>0.58</v>
+        <v>0.19</v>
       </c>
       <c r="P180">
         <v>1</v>
       </c>
     </row>
     <row r="181" spans="1:16">
       <c r="A181" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
       <c r="B181" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
       <c r="C181" s="1">
-        <v>254600.0</v>
+        <v>1774000.0</v>
       </c>
       <c r="D181" s="1">
-        <v>98.09</v>
+        <v>60.527</v>
       </c>
       <c r="E181" s="1">
-        <v>99.58927337</v>
+        <v>70.22517193</v>
       </c>
       <c r="F181" t="s">
         <v>8</v>
       </c>
       <c r="G181">
         <v>1.0</v>
       </c>
       <c r="H181" s="1">
-        <v>253554.29</v>
+        <v>1245794.55</v>
       </c>
       <c r="I181" s="1">
-        <v>-3817.15</v>
+        <v>-172045.57</v>
       </c>
       <c r="J181" s="1">
-        <v>-1.5054566814862</v>
+        <v>-13.810107774191</v>
       </c>
       <c r="K181">
-        <v>0.66</v>
-[...2 lines deleted...]
-        <v>402</v>
+        <v>0.0</v>
+      </c>
+      <c r="L181">
+        <v>0.0</v>
       </c>
       <c r="M181" s="1">
-        <v>249737.14</v>
+        <v>1073748.98</v>
       </c>
       <c r="N181" s="1">
-        <v>251424.48</v>
+        <v>1073748.98</v>
       </c>
       <c r="O181" s="1">
-        <v>0.14</v>
+        <v>0.58</v>
       </c>
       <c r="P181">
         <v>1</v>
       </c>
     </row>
     <row r="182" spans="1:16">
       <c r="A182" t="s">
         <v>403</v>
       </c>
       <c r="B182" t="s">
         <v>404</v>
       </c>
       <c r="C182" s="1">
-        <v>473000.0</v>
+        <v>260600.0</v>
       </c>
       <c r="D182" s="1">
-        <v>88.711</v>
+        <v>98.436</v>
       </c>
       <c r="E182" s="1">
-        <v>98.844</v>
+        <v>99.57561397</v>
       </c>
       <c r="F182" t="s">
         <v>8</v>
       </c>
       <c r="G182">
         <v>1.0</v>
       </c>
       <c r="H182" s="1">
-        <v>467532.12</v>
+        <v>259494.05</v>
       </c>
       <c r="I182" s="1">
-        <v>-47929.09</v>
+        <v>-2969.84</v>
       </c>
       <c r="J182" s="1">
-        <v>-10.251507425843</v>
+        <v>-1.1444732547818</v>
       </c>
       <c r="K182">
-        <v>0.82</v>
+        <v>0.83</v>
       </c>
       <c r="L182" t="s">
         <v>405</v>
       </c>
       <c r="M182" s="1">
-        <v>419603.03</v>
+        <v>256524.21</v>
       </c>
       <c r="N182" s="1">
-        <v>423487.46</v>
+        <v>258693.62</v>
       </c>
       <c r="O182" s="1">
-        <v>0.24</v>
+        <v>0.14</v>
       </c>
       <c r="P182">
         <v>1</v>
       </c>
     </row>
     <row r="183" spans="1:16">
       <c r="A183" t="s">
         <v>406</v>
       </c>
       <c r="B183" t="s">
         <v>407</v>
       </c>
       <c r="C183" s="1">
-        <v>131000.0</v>
+        <v>473000.0</v>
       </c>
       <c r="D183" s="1">
-        <v>88.905</v>
+        <v>88.929</v>
       </c>
       <c r="E183" s="1">
-        <v>84.29</v>
+        <v>98.844</v>
       </c>
       <c r="F183" t="s">
         <v>8</v>
       </c>
       <c r="G183">
         <v>1.0</v>
       </c>
       <c r="H183" s="1">
-        <v>110419.9</v>
+        <v>467532.12</v>
       </c>
       <c r="I183" s="1">
-        <v>6045.65</v>
+        <v>-46897.95</v>
       </c>
       <c r="J183" s="1">
-        <v>5.4751453315933</v>
+        <v>-10.030957873012</v>
       </c>
       <c r="K183">
-        <v>1.58</v>
+        <v>0.9</v>
       </c>
       <c r="L183" t="s">
         <v>408</v>
       </c>
       <c r="M183" s="1">
-        <v>116465.55</v>
+        <v>420634.17</v>
       </c>
       <c r="N183" s="1">
-        <v>118531.49</v>
+        <v>424892.79</v>
       </c>
       <c r="O183" s="1">
-        <v>0.07</v>
+        <v>0.23</v>
       </c>
       <c r="P183">
         <v>1</v>
       </c>
     </row>
     <row r="184" spans="1:16">
       <c r="A184" t="s">
         <v>409</v>
       </c>
       <c r="B184" t="s">
         <v>410</v>
       </c>
       <c r="C184" s="1">
-        <v>200000.0</v>
+        <v>131000.0</v>
       </c>
       <c r="D184" s="1">
-        <v>91.744</v>
+        <v>89.347</v>
       </c>
       <c r="E184" s="1">
-        <v>91.61</v>
+        <v>84.29</v>
       </c>
       <c r="F184" t="s">
         <v>8</v>
       </c>
       <c r="G184">
         <v>1.0</v>
       </c>
       <c r="H184" s="1">
-        <v>183220.0</v>
+        <v>110419.9</v>
       </c>
       <c r="I184" s="1">
-        <v>268.0</v>
+        <v>6624.67</v>
       </c>
       <c r="J184" s="1">
-        <v>0.14627224102172</v>
+        <v>5.9995254478586</v>
       </c>
       <c r="K184">
-        <v>0.63</v>
+        <v>1.68</v>
       </c>
       <c r="L184" t="s">
         <v>411</v>
       </c>
       <c r="M184" s="1">
-        <v>183488.0</v>
+        <v>117044.57</v>
       </c>
       <c r="N184" s="1">
-        <v>184748.27</v>
+        <v>119251.83</v>
       </c>
       <c r="O184" s="1">
-        <v>0.1</v>
+        <v>0.06</v>
       </c>
       <c r="P184">
         <v>1</v>
       </c>
     </row>
     <row r="185" spans="1:16">
       <c r="A185" t="s">
         <v>412</v>
       </c>
       <c r="B185" t="s">
         <v>413</v>
       </c>
       <c r="C185" s="1">
-        <v>200000.0</v>
+        <v>234000.0</v>
       </c>
       <c r="D185" s="1">
-        <v>103.709</v>
+        <v>99.649</v>
       </c>
       <c r="E185" s="1">
-        <v>105.76</v>
+        <v>99.658</v>
       </c>
       <c r="F185" t="s">
         <v>8</v>
       </c>
       <c r="G185">
         <v>1.0</v>
       </c>
       <c r="H185" s="1">
-        <v>211520.0</v>
+        <v>233199.72</v>
       </c>
       <c r="I185" s="1">
-        <v>-4102.0</v>
+        <v>-21.06</v>
       </c>
       <c r="J185" s="1">
-        <v>-1.9392965204236</v>
+        <v>-0.0090308856288507</v>
       </c>
       <c r="K185">
-        <v>1.26</v>
-[...2 lines deleted...]
-        <v>414</v>
+        <v>0.05</v>
+      </c>
+      <c r="L185">
+        <v>113.75</v>
       </c>
       <c r="M185" s="1">
-        <v>207418.0</v>
+        <v>233178.66</v>
       </c>
       <c r="N185" s="1">
-        <v>209928.96</v>
+        <v>233292.41</v>
       </c>
       <c r="O185" s="1">
-        <v>0.12</v>
+        <v>0.13</v>
       </c>
       <c r="P185">
         <v>1</v>
       </c>
     </row>
     <row r="186" spans="1:16">
       <c r="A186" t="s">
+        <v>414</v>
+      </c>
+      <c r="B186" t="s">
         <v>415</v>
       </c>
-      <c r="B186" t="s">
+      <c r="C186" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D186" s="1">
+        <v>91.838</v>
+      </c>
+      <c r="E186" s="1">
+        <v>91.61</v>
+      </c>
+      <c r="F186" t="s">
+        <v>8</v>
+      </c>
+      <c r="G186">
+        <v>1.0</v>
+      </c>
+      <c r="H186" s="1">
+        <v>183220.0</v>
+      </c>
+      <c r="I186" s="1">
+        <v>456.0</v>
+      </c>
+      <c r="J186" s="1">
+        <v>0.24888112651457</v>
+      </c>
+      <c r="K186">
+        <v>0.75</v>
+      </c>
+      <c r="L186" t="s">
         <v>416</v>
       </c>
-      <c r="C186" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M186" s="1">
-        <v>263519.52</v>
+        <v>183676.0</v>
       </c>
       <c r="N186" s="1">
-        <v>266253.55</v>
+        <v>185166.41</v>
       </c>
       <c r="O186" s="1">
-        <v>0.15</v>
+        <v>0.1</v>
       </c>
       <c r="P186">
         <v>1</v>
       </c>
     </row>
     <row r="187" spans="1:16">
       <c r="A187" t="s">
+        <v>417</v>
+      </c>
+      <c r="B187" t="s">
         <v>418</v>
-      </c>
-[...1 lines deleted...]
-        <v>419</v>
       </c>
       <c r="C187" s="1">
         <v>200000.0</v>
       </c>
       <c r="D187" s="1">
-        <v>98.883</v>
+        <v>103.952</v>
       </c>
       <c r="E187" s="1">
-        <v>99.991</v>
+        <v>105.76</v>
       </c>
       <c r="F187" t="s">
         <v>8</v>
       </c>
       <c r="G187">
         <v>1.0</v>
       </c>
       <c r="H187" s="1">
-        <v>199982.0</v>
+        <v>211520.0</v>
       </c>
       <c r="I187" s="1">
-        <v>-2216.0</v>
+        <v>-3616.0</v>
       </c>
       <c r="J187" s="1">
-        <v>-1.1080997289756</v>
+        <v>-1.7095310136157</v>
       </c>
       <c r="K187">
-        <v>3.2</v>
+        <v>1.54</v>
       </c>
       <c r="L187" t="s">
-        <v>420</v>
+        <v>419</v>
       </c>
       <c r="M187" s="1">
-        <v>197766.0</v>
+        <v>207904.0</v>
       </c>
       <c r="N187" s="1">
-        <v>204171.48</v>
+        <v>210975.92</v>
       </c>
       <c r="O187" s="1">
         <v>0.11</v>
       </c>
       <c r="P187">
         <v>1</v>
       </c>
     </row>
     <row r="188" spans="1:16">
       <c r="A188" t="s">
+        <v>420</v>
+      </c>
+      <c r="B188" t="s">
         <v>421</v>
       </c>
-      <c r="B188" t="s">
+      <c r="C188" s="1">
+        <v>264000.0</v>
+      </c>
+      <c r="D188" s="1">
+        <v>100.016</v>
+      </c>
+      <c r="E188" s="1">
+        <v>99.607</v>
+      </c>
+      <c r="F188" t="s">
+        <v>8</v>
+      </c>
+      <c r="G188">
+        <v>1.0</v>
+      </c>
+      <c r="H188" s="1">
+        <v>262962.48</v>
+      </c>
+      <c r="I188" s="1">
+        <v>1079.76</v>
+      </c>
+      <c r="J188" s="1">
+        <v>0.41061371188772</v>
+      </c>
+      <c r="K188">
+        <v>1.23</v>
+      </c>
+      <c r="L188" t="s">
         <v>422</v>
       </c>
-      <c r="C188" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M188" s="1">
-        <v>300255.0</v>
+        <v>264042.24</v>
       </c>
       <c r="N188" s="1">
-        <v>300988.56</v>
+        <v>267288.9</v>
       </c>
       <c r="O188" s="1">
-        <v>0.17</v>
+        <v>0.14</v>
       </c>
       <c r="P188">
         <v>1</v>
       </c>
     </row>
     <row r="189" spans="1:16">
       <c r="A189" t="s">
         <v>423</v>
       </c>
       <c r="B189" t="s">
         <v>424</v>
       </c>
       <c r="C189" s="1">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D189" s="1">
-        <v>94.39</v>
+        <v>99.184</v>
       </c>
       <c r="E189" s="1">
-        <v>91.473</v>
+        <v>99.991</v>
       </c>
       <c r="F189" t="s">
         <v>8</v>
       </c>
       <c r="G189">
         <v>1.0</v>
       </c>
       <c r="H189" s="1">
-        <v>274419.0</v>
+        <v>199982.0</v>
       </c>
       <c r="I189" s="1">
-        <v>8751.0</v>
+        <v>-1614.0</v>
       </c>
       <c r="J189" s="1">
-        <v>3.188919134608</v>
+        <v>-0.80707263653729</v>
       </c>
       <c r="K189">
-        <v>0.44</v>
+        <v>3.4</v>
       </c>
       <c r="L189" t="s">
         <v>425</v>
       </c>
       <c r="M189" s="1">
-        <v>283170.0</v>
+        <v>198368.0</v>
       </c>
       <c r="N189" s="1">
-        <v>284495.26</v>
+        <v>205176.22</v>
       </c>
       <c r="O189" s="1">
-        <v>0.16</v>
+        <v>0.11</v>
       </c>
       <c r="P189">
         <v>1</v>
       </c>
     </row>
     <row r="190" spans="1:16">
       <c r="A190" t="s">
         <v>426</v>
       </c>
       <c r="B190" t="s">
         <v>427</v>
       </c>
       <c r="C190" s="1">
-        <v>498000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D190" s="1">
-        <v>88.844</v>
+        <v>100.339</v>
       </c>
       <c r="E190" s="1">
-        <v>100.0</v>
+        <v>99.834</v>
       </c>
       <c r="F190" t="s">
         <v>8</v>
       </c>
       <c r="G190">
         <v>1.0</v>
       </c>
       <c r="H190" s="1">
-        <v>498000.0</v>
+        <v>299502.0</v>
       </c>
       <c r="I190" s="1">
-        <v>-55556.88</v>
+        <v>1515.0</v>
       </c>
       <c r="J190" s="1">
-        <v>-11.156</v>
+        <v>0.50583969389186</v>
       </c>
       <c r="K190">
-        <v>1.07</v>
+        <v>0.49</v>
       </c>
       <c r="L190" t="s">
         <v>428</v>
       </c>
       <c r="M190" s="1">
-        <v>442443.12</v>
+        <v>301017.0</v>
       </c>
       <c r="N190" s="1">
-        <v>447765.69</v>
+        <v>302484.12</v>
       </c>
       <c r="O190" s="1">
-        <v>0.25</v>
+        <v>0.16</v>
       </c>
       <c r="P190">
         <v>1</v>
       </c>
     </row>
     <row r="191" spans="1:16">
       <c r="A191" t="s">
         <v>429</v>
       </c>
       <c r="B191" t="s">
         <v>430</v>
       </c>
       <c r="C191" s="1">
-        <v>299000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D191" s="1">
-        <v>100.019</v>
+        <v>94.656</v>
       </c>
       <c r="E191" s="1">
-        <v>99.298</v>
+        <v>91.473</v>
       </c>
       <c r="F191" t="s">
         <v>8</v>
       </c>
       <c r="G191">
         <v>1.0</v>
       </c>
       <c r="H191" s="1">
-        <v>296901.02</v>
+        <v>274419.0</v>
       </c>
       <c r="I191" s="1">
-        <v>2155.79</v>
+        <v>9549.0</v>
       </c>
       <c r="J191" s="1">
-        <v>0.72609720236057</v>
+        <v>3.4797153258339</v>
       </c>
       <c r="K191">
-        <v>0.44</v>
+        <v>0.48</v>
       </c>
       <c r="L191" t="s">
         <v>431</v>
       </c>
       <c r="M191" s="1">
-        <v>299056.81</v>
+        <v>283968.0</v>
       </c>
       <c r="N191" s="1">
-        <v>300358.28</v>
+        <v>285393.37</v>
       </c>
       <c r="O191" s="1">
-        <v>0.17</v>
+        <v>0.15</v>
       </c>
       <c r="P191">
         <v>1</v>
       </c>
     </row>
     <row r="192" spans="1:16">
       <c r="A192" t="s">
         <v>432</v>
       </c>
       <c r="B192" t="s">
         <v>433</v>
       </c>
       <c r="C192" s="1">
-        <v>261000.0</v>
+        <v>498000.0</v>
       </c>
       <c r="D192" s="1">
-        <v>98.712</v>
+        <v>89.15</v>
       </c>
       <c r="E192" s="1">
-        <v>99.459</v>
+        <v>100.0</v>
       </c>
       <c r="F192" t="s">
         <v>8</v>
       </c>
       <c r="G192">
         <v>1.0</v>
       </c>
       <c r="H192" s="1">
-        <v>259587.99</v>
+        <v>498000.0</v>
       </c>
       <c r="I192" s="1">
-        <v>-1949.67</v>
+        <v>-54033.0</v>
       </c>
       <c r="J192" s="1">
-        <v>-0.75106325219437</v>
+        <v>-10.85</v>
       </c>
       <c r="K192">
-        <v>1.1</v>
-[...2 lines deleted...]
-        <v>434</v>
+        <v>0.03</v>
+      </c>
+      <c r="L192">
+        <v>150.36</v>
       </c>
       <c r="M192" s="1">
-        <v>257638.32</v>
+        <v>443967.0</v>
       </c>
       <c r="N192" s="1">
-        <v>260520.05</v>
+        <v>444117.36</v>
       </c>
       <c r="O192" s="1">
-        <v>0.15</v>
+        <v>0.24</v>
       </c>
       <c r="P192">
         <v>1</v>
       </c>
     </row>
     <row r="193" spans="1:16">
       <c r="A193" t="s">
+        <v>434</v>
+      </c>
+      <c r="B193" t="s">
         <v>435</v>
       </c>
-      <c r="B193" t="s">
+      <c r="C193" s="1">
+        <v>299000.0</v>
+      </c>
+      <c r="D193" s="1">
+        <v>100.602</v>
+      </c>
+      <c r="E193" s="1">
+        <v>99.298</v>
+      </c>
+      <c r="F193" t="s">
+        <v>8</v>
+      </c>
+      <c r="G193">
+        <v>1.0</v>
+      </c>
+      <c r="H193" s="1">
+        <v>296901.02</v>
+      </c>
+      <c r="I193" s="1">
+        <v>3898.96</v>
+      </c>
+      <c r="J193" s="1">
+        <v>1.3132187959476</v>
+      </c>
+      <c r="K193">
+        <v>0.66</v>
+      </c>
+      <c r="L193" t="s">
         <v>436</v>
       </c>
-      <c r="C193" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M193" s="1">
-        <v>294279.0</v>
+        <v>300799.98</v>
       </c>
       <c r="N193" s="1">
-        <v>297500.92</v>
+        <v>302768.06</v>
       </c>
       <c r="O193" s="1">
-        <v>0.17</v>
+        <v>0.16</v>
       </c>
       <c r="P193">
         <v>1</v>
       </c>
     </row>
     <row r="194" spans="1:16">
       <c r="A194" t="s">
+        <v>437</v>
+      </c>
+      <c r="B194" t="s">
         <v>438</v>
       </c>
-      <c r="B194" t="s">
+      <c r="C194" s="1">
+        <v>261000.0</v>
+      </c>
+      <c r="D194" s="1">
+        <v>98.928</v>
+      </c>
+      <c r="E194" s="1">
+        <v>99.459</v>
+      </c>
+      <c r="F194" t="s">
+        <v>8</v>
+      </c>
+      <c r="G194">
+        <v>1.0</v>
+      </c>
+      <c r="H194" s="1">
+        <v>259587.99</v>
+      </c>
+      <c r="I194" s="1">
+        <v>-1385.91</v>
+      </c>
+      <c r="J194" s="1">
+        <v>-0.5338883358972</v>
+      </c>
+      <c r="K194">
+        <v>1.29</v>
+      </c>
+      <c r="L194" t="s">
         <v>439</v>
       </c>
-      <c r="C194" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M194" s="1">
-        <v>103536.0</v>
+        <v>258202.08</v>
       </c>
       <c r="N194" s="1">
-        <v>108263.76</v>
+        <v>261571.84</v>
       </c>
       <c r="O194" s="1">
-        <v>0.06</v>
+        <v>0.14</v>
       </c>
       <c r="P194">
         <v>1</v>
       </c>
     </row>
     <row r="195" spans="1:16">
       <c r="A195" t="s">
+        <v>440</v>
+      </c>
+      <c r="B195" t="s">
         <v>441</v>
       </c>
-      <c r="B195" t="s">
+      <c r="C195" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D195" s="1">
+        <v>98.469</v>
+      </c>
+      <c r="E195" s="1">
+        <v>99.292</v>
+      </c>
+      <c r="F195" t="s">
+        <v>8</v>
+      </c>
+      <c r="G195">
+        <v>1.0</v>
+      </c>
+      <c r="H195" s="1">
+        <v>297876.0</v>
+      </c>
+      <c r="I195" s="1">
+        <v>-2469.0</v>
+      </c>
+      <c r="J195" s="1">
+        <v>-0.82886838818837</v>
+      </c>
+      <c r="K195">
+        <v>1.28</v>
+      </c>
+      <c r="L195" t="s">
         <v>442</v>
       </c>
-      <c r="C195" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M195" s="1">
-        <v>493445.0</v>
+        <v>295407.0</v>
       </c>
       <c r="N195" s="1">
-        <v>497236.1</v>
+        <v>299233.03</v>
       </c>
       <c r="O195" s="1">
-        <v>0.28</v>
+        <v>0.16</v>
       </c>
       <c r="P195">
         <v>1</v>
       </c>
     </row>
     <row r="196" spans="1:16">
       <c r="A196" t="s">
+        <v>443</v>
+      </c>
+      <c r="B196" t="s">
         <v>444</v>
       </c>
-      <c r="B196" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C196" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D196" s="1">
-        <v>99.437</v>
+        <v>103.774</v>
       </c>
       <c r="E196" s="1">
-        <v>100.91</v>
+        <v>105.478</v>
       </c>
       <c r="F196" t="s">
         <v>8</v>
       </c>
       <c r="G196">
         <v>1.0</v>
       </c>
       <c r="H196" s="1">
-        <v>302730.0</v>
+        <v>105478.0</v>
       </c>
       <c r="I196" s="1">
-        <v>-4419.0</v>
+        <v>-1704.0</v>
       </c>
       <c r="J196" s="1">
-        <v>-1.4597165791299</v>
+        <v>-1.6155027588691</v>
       </c>
       <c r="K196">
-        <v>3.24</v>
-[...2 lines deleted...]
-        <v>446</v>
+        <v>0.04</v>
+      </c>
+      <c r="L196">
+        <v>40.87</v>
       </c>
       <c r="M196" s="1">
-        <v>298311.0</v>
+        <v>103774.0</v>
       </c>
       <c r="N196" s="1">
-        <v>308019.9</v>
+        <v>103814.87</v>
       </c>
       <c r="O196" s="1">
-        <v>0.17</v>
+        <v>0.06</v>
       </c>
       <c r="P196">
         <v>1</v>
       </c>
     </row>
     <row r="197" spans="1:16">
       <c r="A197" t="s">
+        <v>445</v>
+      </c>
+      <c r="B197" t="s">
+        <v>446</v>
+      </c>
+      <c r="C197" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="D197" s="1">
+        <v>98.991</v>
+      </c>
+      <c r="E197" s="1">
+        <v>99.933</v>
+      </c>
+      <c r="F197" t="s">
+        <v>8</v>
+      </c>
+      <c r="G197">
+        <v>1.0</v>
+      </c>
+      <c r="H197" s="1">
+        <v>499665.0</v>
+      </c>
+      <c r="I197" s="1">
+        <v>-4710.0</v>
+      </c>
+      <c r="J197" s="1">
+        <v>-0.94263156314731</v>
+      </c>
+      <c r="K197">
+        <v>0.95</v>
+      </c>
+      <c r="L197" t="s">
         <v>447</v>
       </c>
-      <c r="B197" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M197" s="1">
-        <v>880538.49</v>
+        <v>494955.0</v>
       </c>
       <c r="N197" s="1">
-        <v>881416.77</v>
+        <v>499716.99</v>
       </c>
       <c r="O197" s="1">
-        <v>0.49</v>
+        <v>0.27</v>
       </c>
       <c r="P197">
         <v>1</v>
       </c>
     </row>
     <row r="198" spans="1:16">
       <c r="A198" t="s">
+        <v>448</v>
+      </c>
+      <c r="B198" t="s">
         <v>449</v>
       </c>
-      <c r="B198" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C198" s="1">
-        <v>187052.98</v>
+        <v>300000.0</v>
       </c>
       <c r="D198" s="1">
-        <v>96.131</v>
+        <v>99.566</v>
       </c>
       <c r="E198" s="1">
-        <v>97.25354817</v>
+        <v>100.91</v>
       </c>
       <c r="F198" t="s">
         <v>8</v>
       </c>
       <c r="G198">
         <v>1.0</v>
       </c>
       <c r="H198" s="1">
-        <v>181915.66</v>
+        <v>302730.0</v>
       </c>
       <c r="I198" s="1">
-        <v>-2099.76</v>
+        <v>-4032.0</v>
       </c>
       <c r="J198" s="1">
-        <v>-1.1542491723912</v>
+        <v>-1.3318798929739</v>
       </c>
       <c r="K198">
-        <v>0.71</v>
-[...2 lines deleted...]
-        <v>451</v>
+        <v>0.06</v>
+      </c>
+      <c r="L198">
+        <v>166.44</v>
       </c>
       <c r="M198" s="1">
-        <v>179815.9</v>
+        <v>298698.0</v>
       </c>
       <c r="N198" s="1">
-        <v>181148.33</v>
+        <v>298864.44</v>
       </c>
       <c r="O198" s="1">
-        <v>0.1</v>
+        <v>0.16</v>
       </c>
       <c r="P198">
         <v>1</v>
       </c>
     </row>
     <row r="199" spans="1:16">
       <c r="A199" t="s">
+        <v>450</v>
+      </c>
+      <c r="B199" t="s">
+        <v>451</v>
+      </c>
+      <c r="C199" s="1">
+        <v>192052.98</v>
+      </c>
+      <c r="D199" s="1">
+        <v>96.272</v>
+      </c>
+      <c r="E199" s="1">
+        <v>97.23304476</v>
+      </c>
+      <c r="F199" t="s">
+        <v>8</v>
+      </c>
+      <c r="G199">
+        <v>1.0</v>
+      </c>
+      <c r="H199" s="1">
+        <v>186738.96</v>
+      </c>
+      <c r="I199" s="1">
+        <v>-1845.72</v>
+      </c>
+      <c r="J199" s="1">
+        <v>-0.98839577986297</v>
+      </c>
+      <c r="K199">
+        <v>0.76</v>
+      </c>
+      <c r="L199" t="s">
         <v>452</v>
       </c>
-      <c r="B199" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M199" s="1">
-        <v>1207755.87</v>
+        <v>184893.24</v>
       </c>
       <c r="N199" s="1">
-        <v>1240813.54</v>
+        <v>186349.69</v>
       </c>
       <c r="O199" s="1">
-        <v>0.69</v>
+        <v>0.1</v>
       </c>
       <c r="P199">
         <v>1</v>
       </c>
     </row>
     <row r="200" spans="1:16">
       <c r="A200" t="s">
+        <v>453</v>
+      </c>
+      <c r="B200" t="s">
+        <v>454</v>
+      </c>
+      <c r="C200" s="1">
+        <v>1267543.54</v>
+      </c>
+      <c r="D200" s="1">
+        <v>97.907</v>
+      </c>
+      <c r="E200" s="1">
+        <v>104.81395219</v>
+      </c>
+      <c r="F200" t="s">
+        <v>8</v>
+      </c>
+      <c r="G200">
+        <v>1.0</v>
+      </c>
+      <c r="H200" s="1">
+        <v>1328562.48</v>
+      </c>
+      <c r="I200" s="1">
+        <v>-87548.62</v>
+      </c>
+      <c r="J200" s="1">
+        <v>-6.5897254602584</v>
+      </c>
+      <c r="K200">
+        <v>2.84</v>
+      </c>
+      <c r="L200" t="s">
         <v>455</v>
       </c>
-      <c r="B200" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M200" s="1">
-        <v>1453609.85</v>
+        <v>1241013.86</v>
       </c>
       <c r="N200" s="1">
-        <v>1461133.21</v>
+        <v>1277060.71</v>
       </c>
       <c r="O200" s="1">
-        <v>0.82</v>
+        <v>0.69</v>
       </c>
       <c r="P200">
         <v>1</v>
       </c>
     </row>
     <row r="201" spans="1:16">
       <c r="A201" t="s">
+        <v>456</v>
+      </c>
+      <c r="B201" t="s">
+        <v>457</v>
+      </c>
+      <c r="C201" s="1">
+        <v>1011377.0</v>
+      </c>
+      <c r="D201" s="1">
+        <v>100.428</v>
+      </c>
+      <c r="E201" s="1">
+        <v>99.93156063</v>
+      </c>
+      <c r="F201" t="s">
+        <v>8</v>
+      </c>
+      <c r="G201">
+        <v>1.0</v>
+      </c>
+      <c r="H201" s="1">
+        <v>1010684.82</v>
+      </c>
+      <c r="I201" s="1">
+        <v>5020.87</v>
+      </c>
+      <c r="J201" s="1">
+        <v>0.49677900574385</v>
+      </c>
+      <c r="K201">
+        <v>0.11</v>
+      </c>
+      <c r="L201" t="s">
         <v>458</v>
       </c>
-      <c r="B201" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M201" s="1">
-        <v>237994.2</v>
+        <v>1015705.69</v>
       </c>
       <c r="N201" s="1">
-        <v>242113.83</v>
+        <v>1016822.36</v>
       </c>
       <c r="O201" s="1">
-        <v>0.14</v>
+        <v>0.55</v>
       </c>
       <c r="P201">
         <v>1</v>
       </c>
     </row>
     <row r="202" spans="1:16">
       <c r="A202" t="s">
+        <v>459</v>
+      </c>
+      <c r="B202" t="s">
+        <v>460</v>
+      </c>
+      <c r="C202" s="1">
+        <v>1439616.82</v>
+      </c>
+      <c r="D202" s="1">
+        <v>103.888</v>
+      </c>
+      <c r="E202" s="1">
+        <v>124.29877764</v>
+      </c>
+      <c r="F202" t="s">
+        <v>8</v>
+      </c>
+      <c r="G202">
+        <v>1.0</v>
+      </c>
+      <c r="H202" s="1">
+        <v>1789426.11</v>
+      </c>
+      <c r="I202" s="1">
+        <v>-293836.98</v>
+      </c>
+      <c r="J202" s="1">
+        <v>-16.420738378518</v>
+      </c>
+      <c r="K202">
+        <v>0.78</v>
+      </c>
+      <c r="L202" t="s">
         <v>461</v>
       </c>
-      <c r="B202" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M202" s="1">
-        <v>209860.0</v>
+        <v>1495589.13</v>
       </c>
       <c r="N202" s="1">
-        <v>214570.96</v>
+        <v>1506820.11</v>
       </c>
       <c r="O202" s="1">
-        <v>0.12</v>
+        <v>0.82</v>
       </c>
       <c r="P202">
         <v>1</v>
       </c>
     </row>
     <row r="203" spans="1:16">
       <c r="A203" t="s">
+        <v>462</v>
+      </c>
+      <c r="B203" t="s">
+        <v>463</v>
+      </c>
+      <c r="C203" s="1">
+        <v>243000.0</v>
+      </c>
+      <c r="D203" s="1">
+        <v>98.516</v>
+      </c>
+      <c r="E203" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F203" t="s">
+        <v>8</v>
+      </c>
+      <c r="G203">
+        <v>1.0</v>
+      </c>
+      <c r="H203" s="1">
+        <v>243000.0</v>
+      </c>
+      <c r="I203" s="1">
+        <v>-3606.12</v>
+      </c>
+      <c r="J203" s="1">
+        <v>-1.484</v>
+      </c>
+      <c r="K203">
+        <v>1.89</v>
+      </c>
+      <c r="L203" t="s">
         <v>464</v>
       </c>
-      <c r="B203" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M203" s="1">
-        <v>296301.0</v>
+        <v>239393.88</v>
       </c>
       <c r="N203" s="1">
-        <v>299842.43</v>
+        <v>243983.68</v>
       </c>
       <c r="O203" s="1">
-        <v>0.17</v>
+        <v>0.13</v>
       </c>
       <c r="P203">
         <v>1</v>
       </c>
     </row>
     <row r="204" spans="1:16">
       <c r="A204" t="s">
-        <v>467</v>
+        <v>465</v>
       </c>
       <c r="B204" t="s">
-        <v>468</v>
+        <v>466</v>
       </c>
       <c r="C204" s="1">
         <v>200000.0</v>
       </c>
       <c r="D204" s="1">
-        <v>105.392</v>
+        <v>101.044</v>
       </c>
       <c r="E204" s="1">
-        <v>107.84</v>
+        <v>100.0</v>
       </c>
       <c r="F204" t="s">
         <v>8</v>
       </c>
       <c r="G204">
         <v>1.0</v>
       </c>
       <c r="H204" s="1">
-        <v>215680.0</v>
+        <v>200000.0</v>
       </c>
       <c r="I204" s="1">
-        <v>-4896.0</v>
+        <v>2088.0</v>
       </c>
       <c r="J204" s="1">
-        <v>-2.2700296735905</v>
+        <v>1.044</v>
       </c>
       <c r="K204">
-        <v>2.33</v>
-[...2 lines deleted...]
-        <v>469</v>
+        <v>0.08</v>
+      </c>
+      <c r="L204">
+        <v>169.3</v>
       </c>
       <c r="M204" s="1">
-        <v>210784.0</v>
+        <v>202088.0</v>
       </c>
       <c r="N204" s="1">
-        <v>215442.9</v>
+        <v>202257.3</v>
       </c>
       <c r="O204" s="1">
-        <v>0.12</v>
+        <v>0.11</v>
       </c>
       <c r="P204">
         <v>1</v>
       </c>
     </row>
     <row r="205" spans="1:16">
       <c r="A205" t="s">
-        <v>470</v>
+        <v>467</v>
       </c>
       <c r="B205" t="s">
-        <v>471</v>
+        <v>468</v>
       </c>
       <c r="C205" s="1">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D205" s="1">
-        <v>100.134</v>
+        <v>105.19</v>
       </c>
       <c r="E205" s="1">
-        <v>100.34</v>
+        <v>99.922</v>
       </c>
       <c r="F205" t="s">
         <v>8</v>
       </c>
       <c r="G205">
         <v>1.0</v>
       </c>
       <c r="H205" s="1">
-        <v>301020.0</v>
+        <v>199844.0</v>
       </c>
       <c r="I205" s="1">
-        <v>-618.0</v>
+        <v>10536.0</v>
       </c>
       <c r="J205" s="1">
-        <v>-0.20530197329081</v>
+        <v>5.2721122475531</v>
       </c>
       <c r="K205">
-        <v>1.24</v>
+        <v>2.63</v>
       </c>
       <c r="L205" t="s">
-        <v>472</v>
+        <v>469</v>
       </c>
       <c r="M205" s="1">
-        <v>300402.0</v>
+        <v>210380.0</v>
       </c>
       <c r="N205" s="1">
-        <v>304117.07</v>
+        <v>215637.53</v>
       </c>
       <c r="O205" s="1">
-        <v>0.17</v>
+        <v>0.12</v>
       </c>
       <c r="P205">
         <v>1</v>
       </c>
     </row>
     <row r="206" spans="1:16">
       <c r="A206" t="s">
-        <v>473</v>
+        <v>470</v>
       </c>
       <c r="B206" t="s">
-        <v>474</v>
+        <v>471</v>
       </c>
       <c r="C206" s="1">
-        <v>239000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D206" s="1">
-        <v>97.887</v>
+        <v>99.013</v>
       </c>
       <c r="E206" s="1">
-        <v>99.528</v>
+        <v>100.028</v>
       </c>
       <c r="F206" t="s">
         <v>8</v>
       </c>
       <c r="G206">
         <v>1.0</v>
       </c>
       <c r="H206" s="1">
-        <v>237871.92</v>
+        <v>300084.0</v>
       </c>
       <c r="I206" s="1">
-        <v>-3921.99</v>
+        <v>-3045.0</v>
       </c>
       <c r="J206" s="1">
-        <v>-1.6487822522305</v>
+        <v>-1.0147158795537</v>
       </c>
       <c r="K206">
-        <v>1.64</v>
+        <v>1.4</v>
       </c>
       <c r="L206" t="s">
-        <v>475</v>
+        <v>472</v>
       </c>
       <c r="M206" s="1">
-        <v>233949.93</v>
+        <v>297039.0</v>
       </c>
       <c r="N206" s="1">
-        <v>237861.51</v>
+        <v>301232.8</v>
       </c>
       <c r="O206" s="1">
-        <v>0.13</v>
+        <v>0.16</v>
       </c>
       <c r="P206">
         <v>1</v>
       </c>
     </row>
     <row r="207" spans="1:16">
       <c r="A207" t="s">
-        <v>476</v>
+        <v>473</v>
       </c>
       <c r="B207" t="s">
-        <v>477</v>
+        <v>474</v>
       </c>
       <c r="C207" s="1">
-        <v>0.25</v>
+        <v>200000.0</v>
       </c>
       <c r="D207" s="1">
-        <v>105.37</v>
+        <v>105.727</v>
       </c>
       <c r="E207" s="1">
-        <v>136.0</v>
+        <v>107.84</v>
       </c>
       <c r="F207" t="s">
         <v>8</v>
       </c>
       <c r="G207">
         <v>1.0</v>
       </c>
       <c r="H207" s="1">
-        <v>0.34</v>
+        <v>215680.0</v>
       </c>
       <c r="I207" s="1">
-        <v>-0.08</v>
+        <v>-4226.0</v>
       </c>
       <c r="J207" s="1">
-        <v>-23.529411764706</v>
+        <v>-1.959384272997</v>
       </c>
       <c r="K207">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>2.6</v>
+      </c>
+      <c r="L207" t="s">
+        <v>475</v>
       </c>
       <c r="M207" s="1">
-        <v>0.26</v>
+        <v>211454.0</v>
       </c>
       <c r="N207" s="1">
-        <v>0.26</v>
+        <v>216659.48</v>
       </c>
       <c r="O207" s="1">
-        <v>0.0</v>
+        <v>0.12</v>
       </c>
       <c r="P207">
         <v>1</v>
       </c>
     </row>
     <row r="208" spans="1:16">
       <c r="A208" t="s">
-        <v>478</v>
+        <v>476</v>
       </c>
       <c r="B208" t="s">
-        <v>479</v>
+        <v>477</v>
       </c>
       <c r="C208" s="1">
         <v>300000.0</v>
       </c>
       <c r="D208" s="1">
-        <v>97.375</v>
+        <v>100.465</v>
       </c>
       <c r="E208" s="1">
-        <v>99.46</v>
+        <v>100.34</v>
       </c>
       <c r="F208" t="s">
         <v>8</v>
       </c>
       <c r="G208">
         <v>1.0</v>
       </c>
       <c r="H208" s="1">
-        <v>298380.0</v>
+        <v>301020.0</v>
       </c>
       <c r="I208" s="1">
-        <v>-6255.0</v>
+        <v>375.0</v>
       </c>
       <c r="J208" s="1">
-        <v>-2.096320128695</v>
+        <v>0.12457644010365</v>
       </c>
       <c r="K208">
-        <v>2.07</v>
+        <v>1.47</v>
       </c>
       <c r="L208" t="s">
-        <v>480</v>
+        <v>478</v>
       </c>
       <c r="M208" s="1">
-        <v>292125.0</v>
+        <v>301395.0</v>
       </c>
       <c r="N208" s="1">
-        <v>298338.7</v>
+        <v>305800.48</v>
       </c>
       <c r="O208" s="1">
         <v>0.17</v>
       </c>
       <c r="P208">
         <v>1</v>
       </c>
     </row>
     <row r="209" spans="1:16">
       <c r="A209" t="s">
+        <v>479</v>
+      </c>
+      <c r="B209" t="s">
+        <v>480</v>
+      </c>
+      <c r="C209" s="1">
+        <v>239000.0</v>
+      </c>
+      <c r="D209" s="1">
+        <v>98.218</v>
+      </c>
+      <c r="E209" s="1">
+        <v>99.528</v>
+      </c>
+      <c r="F209" t="s">
+        <v>8</v>
+      </c>
+      <c r="G209">
+        <v>1.0</v>
+      </c>
+      <c r="H209" s="1">
+        <v>237871.92</v>
+      </c>
+      <c r="I209" s="1">
+        <v>-3130.9</v>
+      </c>
+      <c r="J209" s="1">
+        <v>-1.3162125231091</v>
+      </c>
+      <c r="K209">
+        <v>1.83</v>
+      </c>
+      <c r="L209" t="s">
         <v>481</v>
       </c>
-      <c r="B209" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M209" s="1">
-        <v>196224.0</v>
+        <v>234741.02</v>
       </c>
       <c r="N209" s="1">
-        <v>200045.92</v>
+        <v>239116.68</v>
       </c>
       <c r="O209" s="1">
-        <v>0.11</v>
+        <v>0.13</v>
       </c>
       <c r="P209">
         <v>1</v>
       </c>
     </row>
     <row r="210" spans="1:16">
       <c r="A210" t="s">
-        <v>484</v>
+        <v>482</v>
       </c>
       <c r="B210" t="s">
-        <v>485</v>
+        <v>483</v>
       </c>
       <c r="C210" s="1">
-        <v>200000.0</v>
+        <v>0.25</v>
       </c>
       <c r="D210" s="1">
-        <v>95.494</v>
+        <v>105.194</v>
       </c>
       <c r="E210" s="1">
-        <v>99.077</v>
+        <v>136.0</v>
       </c>
       <c r="F210" t="s">
         <v>8</v>
       </c>
       <c r="G210">
         <v>1.0</v>
       </c>
       <c r="H210" s="1">
-        <v>198154.0</v>
+        <v>0.34</v>
       </c>
       <c r="I210" s="1">
-        <v>-7166.0</v>
+        <v>-0.08</v>
       </c>
       <c r="J210" s="1">
-        <v>-3.6163791798298</v>
+        <v>-23.529411764706</v>
       </c>
       <c r="K210">
-        <v>2.21</v>
-[...2 lines deleted...]
-        <v>486</v>
+        <v>0.0</v>
+      </c>
+      <c r="L210">
+        <v>0.0</v>
       </c>
       <c r="M210" s="1">
-        <v>190988.0</v>
+        <v>0.26</v>
       </c>
       <c r="N210" s="1">
-        <v>195398.96</v>
+        <v>0.26</v>
       </c>
       <c r="O210" s="1">
-        <v>0.11</v>
+        <v>0.0</v>
       </c>
       <c r="P210">
         <v>1</v>
       </c>
     </row>
     <row r="211" spans="1:16">
       <c r="A211" t="s">
-        <v>487</v>
+        <v>484</v>
       </c>
       <c r="B211" t="s">
-        <v>488</v>
+        <v>485</v>
       </c>
       <c r="C211" s="1">
         <v>300000.0</v>
       </c>
       <c r="D211" s="1">
-        <v>93.706</v>
+        <v>97.739</v>
       </c>
       <c r="E211" s="1">
-        <v>92.4806</v>
+        <v>99.46</v>
       </c>
       <c r="F211" t="s">
         <v>8</v>
       </c>
       <c r="G211">
         <v>1.0</v>
       </c>
       <c r="H211" s="1">
-        <v>277441.8</v>
+        <v>298380.0</v>
       </c>
       <c r="I211" s="1">
-        <v>3676.2</v>
+        <v>-5163.0</v>
       </c>
       <c r="J211" s="1">
-        <v>1.325034655917</v>
+        <v>-1.7303438568269</v>
       </c>
       <c r="K211">
-        <v>0.57</v>
+        <v>2.27</v>
       </c>
       <c r="L211" t="s">
-        <v>489</v>
+        <v>486</v>
       </c>
       <c r="M211" s="1">
-        <v>281118.0</v>
+        <v>293217.0</v>
       </c>
       <c r="N211" s="1">
-        <v>282829.64</v>
+        <v>300013.23</v>
       </c>
       <c r="O211" s="1">
         <v>0.16</v>
       </c>
       <c r="P211">
         <v>1</v>
       </c>
     </row>
     <row r="212" spans="1:16">
       <c r="A212" t="s">
-        <v>490</v>
+        <v>487</v>
       </c>
       <c r="B212" t="s">
-        <v>491</v>
+        <v>488</v>
       </c>
       <c r="C212" s="1">
-        <v>239000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D212" s="1">
-        <v>103.199</v>
+        <v>98.499</v>
       </c>
       <c r="E212" s="1">
-        <v>99.953</v>
+        <v>100.45</v>
       </c>
       <c r="F212" t="s">
         <v>8</v>
       </c>
       <c r="G212">
         <v>1.0</v>
       </c>
       <c r="H212" s="1">
-        <v>238887.67</v>
+        <v>200900.0</v>
       </c>
       <c r="I212" s="1">
-        <v>7757.94</v>
+        <v>-3902.0</v>
       </c>
       <c r="J212" s="1">
-        <v>3.2475263373786</v>
+        <v>-1.9422598307616</v>
       </c>
       <c r="K212">
-        <v>0.61</v>
-[...2 lines deleted...]
-        <v>492</v>
+        <v>0.21</v>
+      </c>
+      <c r="L212">
+        <v>424.66</v>
       </c>
       <c r="M212" s="1">
-        <v>246645.61</v>
+        <v>196998.0</v>
       </c>
       <c r="N212" s="1">
-        <v>248107.44</v>
+        <v>197422.66</v>
       </c>
       <c r="O212" s="1">
-        <v>0.14</v>
+        <v>0.11</v>
       </c>
       <c r="P212">
         <v>1</v>
       </c>
     </row>
     <row r="213" spans="1:16">
       <c r="A213" t="s">
-        <v>493</v>
+        <v>489</v>
       </c>
       <c r="B213" t="s">
-        <v>494</v>
+        <v>490</v>
       </c>
       <c r="C213" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D213" s="1">
-        <v>103.471</v>
+        <v>96.065</v>
       </c>
       <c r="E213" s="1">
-        <v>99.961</v>
+        <v>99.077</v>
       </c>
       <c r="F213" t="s">
         <v>8</v>
       </c>
       <c r="G213">
         <v>1.0</v>
       </c>
       <c r="H213" s="1">
-        <v>99961.0</v>
+        <v>198154.0</v>
       </c>
       <c r="I213" s="1">
-        <v>3510.0</v>
+        <v>-6024.0</v>
       </c>
       <c r="J213" s="1">
-        <v>3.5113694340793</v>
+        <v>-3.0400597515064</v>
       </c>
       <c r="K213">
-        <v>4.02</v>
+        <v>2.41</v>
       </c>
       <c r="L213" t="s">
-        <v>495</v>
+        <v>491</v>
       </c>
       <c r="M213" s="1">
-        <v>103471.0</v>
+        <v>192130.0</v>
       </c>
       <c r="N213" s="1">
-        <v>107491.21</v>
+        <v>196943.7</v>
       </c>
       <c r="O213" s="1">
-        <v>0.06</v>
+        <v>0.11</v>
       </c>
       <c r="P213">
         <v>1</v>
       </c>
     </row>
     <row r="214" spans="1:16">
       <c r="A214" t="s">
-        <v>496</v>
+        <v>492</v>
       </c>
       <c r="B214" t="s">
-        <v>497</v>
+        <v>493</v>
       </c>
       <c r="C214" s="1">
-        <v>214000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D214" s="1">
-        <v>101.361</v>
+        <v>93.621</v>
       </c>
       <c r="E214" s="1">
-        <v>99.943</v>
+        <v>92.4806</v>
       </c>
       <c r="F214" t="s">
         <v>8</v>
       </c>
       <c r="G214">
         <v>1.0</v>
       </c>
       <c r="H214" s="1">
-        <v>213878.02</v>
+        <v>277441.8</v>
       </c>
       <c r="I214" s="1">
-        <v>3034.52</v>
+        <v>3421.2</v>
       </c>
       <c r="J214" s="1">
-        <v>1.418808720971</v>
+        <v>1.2331234875206</v>
       </c>
       <c r="K214">
-        <v>0.46</v>
-[...2 lines deleted...]
-        <v>984.99</v>
+        <v>0.62</v>
+      </c>
+      <c r="L214" t="s">
+        <v>494</v>
       </c>
       <c r="M214" s="1">
-        <v>216912.54</v>
+        <v>280863.0</v>
       </c>
       <c r="N214" s="1">
-        <v>217897.53</v>
+        <v>282725.67</v>
       </c>
       <c r="O214" s="1">
-        <v>0.12</v>
+        <v>0.15</v>
       </c>
       <c r="P214">
         <v>1</v>
       </c>
     </row>
     <row r="215" spans="1:16">
       <c r="A215" t="s">
-        <v>498</v>
+        <v>495</v>
       </c>
       <c r="B215" t="s">
-        <v>499</v>
+        <v>496</v>
       </c>
       <c r="C215" s="1">
-        <v>193000.0</v>
+        <v>239000.0</v>
       </c>
       <c r="D215" s="1">
-        <v>97.644</v>
+        <v>103.339</v>
       </c>
       <c r="E215" s="1">
-        <v>99.702</v>
+        <v>99.953</v>
       </c>
       <c r="F215" t="s">
         <v>8</v>
       </c>
       <c r="G215">
         <v>1.0</v>
       </c>
       <c r="H215" s="1">
-        <v>192424.86</v>
+        <v>238887.67</v>
       </c>
       <c r="I215" s="1">
-        <v>-3971.94</v>
+        <v>8092.54</v>
       </c>
       <c r="J215" s="1">
-        <v>-2.0641511704881</v>
+        <v>3.3875921683191</v>
       </c>
       <c r="K215">
-        <v>2.04</v>
+        <v>0.88</v>
       </c>
       <c r="L215" t="s">
-        <v>500</v>
+        <v>497</v>
       </c>
       <c r="M215" s="1">
-        <v>188452.92</v>
+        <v>246980.21</v>
       </c>
       <c r="N215" s="1">
-        <v>192388.27</v>
+        <v>249095.2</v>
       </c>
       <c r="O215" s="1">
-        <v>0.11</v>
+        <v>0.13</v>
       </c>
       <c r="P215">
         <v>1</v>
       </c>
     </row>
     <row r="216" spans="1:16">
       <c r="A216" t="s">
-        <v>501</v>
+        <v>498</v>
       </c>
       <c r="B216" t="s">
-        <v>502</v>
+        <v>499</v>
       </c>
       <c r="C216" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D216" s="1">
-        <v>101.245</v>
+        <v>103.518</v>
       </c>
       <c r="E216" s="1">
-        <v>99.611</v>
+        <v>99.961</v>
       </c>
       <c r="F216" t="s">
         <v>8</v>
       </c>
       <c r="G216">
         <v>1.0</v>
       </c>
       <c r="H216" s="1">
-        <v>199222.0</v>
+        <v>99961.0</v>
       </c>
       <c r="I216" s="1">
-        <v>3268.0</v>
+        <v>3557.0</v>
       </c>
       <c r="J216" s="1">
-        <v>1.6403810824106</v>
+        <v>3.5583877712308</v>
       </c>
       <c r="K216">
-        <v>3.3</v>
+        <v>4.3</v>
       </c>
       <c r="L216" t="s">
-        <v>503</v>
+        <v>500</v>
       </c>
       <c r="M216" s="1">
-        <v>202490.0</v>
+        <v>103518.0</v>
       </c>
       <c r="N216" s="1">
-        <v>209087.26</v>
+        <v>107818.68</v>
       </c>
       <c r="O216" s="1">
-        <v>0.12</v>
+        <v>0.06</v>
       </c>
       <c r="P216">
         <v>1</v>
       </c>
     </row>
     <row r="217" spans="1:16">
       <c r="A217" t="s">
-        <v>504</v>
+        <v>501</v>
       </c>
       <c r="B217" t="s">
-        <v>505</v>
+        <v>502</v>
       </c>
       <c r="C217" s="1">
-        <v>300000.0</v>
+        <v>214000.0</v>
       </c>
       <c r="D217" s="1">
-        <v>98.732</v>
+        <v>101.833</v>
       </c>
       <c r="E217" s="1">
-        <v>99.438</v>
+        <v>99.943</v>
       </c>
       <c r="F217" t="s">
         <v>8</v>
       </c>
       <c r="G217">
         <v>1.0</v>
       </c>
       <c r="H217" s="1">
-        <v>298314.0</v>
+        <v>213878.02</v>
       </c>
       <c r="I217" s="1">
-        <v>-2118.0</v>
+        <v>4044.6</v>
       </c>
       <c r="J217" s="1">
-        <v>-0.70999014461272</v>
+        <v>1.8910779144112</v>
       </c>
       <c r="K217">
-        <v>3.1</v>
+        <v>0.69</v>
       </c>
       <c r="L217" t="s">
-        <v>506</v>
+        <v>503</v>
       </c>
       <c r="M217" s="1">
-        <v>296196.0</v>
+        <v>217922.62</v>
       </c>
       <c r="N217" s="1">
-        <v>305493.95</v>
+        <v>219400.1</v>
       </c>
       <c r="O217" s="1">
-        <v>0.17</v>
+        <v>0.12</v>
       </c>
       <c r="P217">
         <v>1</v>
       </c>
     </row>
     <row r="218" spans="1:16">
       <c r="A218" t="s">
-        <v>507</v>
+        <v>504</v>
       </c>
       <c r="B218" t="s">
-        <v>508</v>
+        <v>505</v>
       </c>
       <c r="C218" s="1">
-        <v>300000.0</v>
+        <v>193000.0</v>
       </c>
       <c r="D218" s="1">
-        <v>99.806</v>
+        <v>97.972</v>
       </c>
       <c r="E218" s="1">
-        <v>101.06225</v>
+        <v>99.702</v>
       </c>
       <c r="F218" t="s">
         <v>8</v>
       </c>
       <c r="G218">
         <v>1.0</v>
       </c>
       <c r="H218" s="1">
-        <v>303186.75</v>
+        <v>192424.86</v>
       </c>
       <c r="I218" s="1">
-        <v>-3768.75</v>
+        <v>-3338.9</v>
       </c>
       <c r="J218" s="1">
-        <v>-1.2430457465572</v>
+        <v>-1.7351708090109</v>
       </c>
       <c r="K218">
-        <v>4.01</v>
+        <v>2.23</v>
       </c>
       <c r="L218" t="s">
-        <v>509</v>
+        <v>506</v>
       </c>
       <c r="M218" s="1">
-        <v>299418.0</v>
+        <v>189085.96</v>
       </c>
       <c r="N218" s="1">
-        <v>311453.96</v>
+        <v>193382.19</v>
       </c>
       <c r="O218" s="1">
-        <v>0.17</v>
+        <v>0.1</v>
       </c>
       <c r="P218">
         <v>1</v>
       </c>
     </row>
     <row r="219" spans="1:16">
       <c r="A219" t="s">
-        <v>510</v>
+        <v>507</v>
       </c>
       <c r="B219" t="s">
-        <v>511</v>
+        <v>508</v>
       </c>
       <c r="C219" s="1">
         <v>200000.0</v>
       </c>
       <c r="D219" s="1">
-        <v>103.698</v>
+        <v>101.532</v>
       </c>
       <c r="E219" s="1">
-        <v>102.716</v>
+        <v>99.611</v>
       </c>
       <c r="F219" t="s">
         <v>8</v>
       </c>
       <c r="G219">
         <v>1.0</v>
       </c>
       <c r="H219" s="1">
-        <v>205432.0</v>
+        <v>199222.0</v>
       </c>
       <c r="I219" s="1">
-        <v>1964.0</v>
+        <v>3842.0</v>
       </c>
       <c r="J219" s="1">
-        <v>0.95603411347794</v>
+        <v>1.9285018722832</v>
       </c>
       <c r="K219">
-        <v>4.33</v>
+        <v>3.53</v>
       </c>
       <c r="L219" t="s">
-        <v>512</v>
+        <v>509</v>
       </c>
       <c r="M219" s="1">
-        <v>207396.0</v>
+        <v>203064.0</v>
       </c>
       <c r="N219" s="1">
-        <v>216063.12</v>
+        <v>210121.53</v>
       </c>
       <c r="O219" s="1">
-        <v>0.12</v>
+        <v>0.11</v>
       </c>
       <c r="P219">
         <v>1</v>
       </c>
     </row>
     <row r="220" spans="1:16">
       <c r="A220" t="s">
-        <v>513</v>
+        <v>510</v>
       </c>
       <c r="B220" t="s">
-        <v>514</v>
+        <v>511</v>
       </c>
       <c r="C220" s="1">
-        <v>600000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D220" s="1">
-        <v>101.346</v>
+        <v>98.891</v>
       </c>
       <c r="E220" s="1">
-        <v>98.6</v>
+        <v>99.438</v>
       </c>
       <c r="F220" t="s">
         <v>8</v>
       </c>
       <c r="G220">
         <v>1.0</v>
       </c>
       <c r="H220" s="1">
-        <v>591600.0</v>
+        <v>298314.0</v>
       </c>
       <c r="I220" s="1">
-        <v>16476.0</v>
+        <v>-1641.0</v>
       </c>
       <c r="J220" s="1">
-        <v>2.7849898580122</v>
+        <v>-0.55009151431042</v>
       </c>
       <c r="K220">
-        <v>0.34</v>
-[...2 lines deleted...]
-        <v>515</v>
+        <v>0.15</v>
+      </c>
+      <c r="L220">
+        <v>462.33</v>
       </c>
       <c r="M220" s="1">
-        <v>608076.0</v>
+        <v>296673.0</v>
       </c>
       <c r="N220" s="1">
-        <v>610089.7</v>
+        <v>297135.33</v>
       </c>
       <c r="O220" s="1">
-        <v>0.34</v>
+        <v>0.16</v>
       </c>
       <c r="P220">
         <v>1</v>
       </c>
     </row>
     <row r="221" spans="1:16">
       <c r="A221" t="s">
-        <v>516</v>
+        <v>512</v>
       </c>
       <c r="B221" t="s">
-        <v>517</v>
+        <v>513</v>
       </c>
       <c r="C221" s="1">
-        <v>200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D221" s="1">
-        <v>102.804</v>
+        <v>99.86</v>
       </c>
       <c r="E221" s="1">
-        <v>100.0</v>
+        <v>101.06225</v>
       </c>
       <c r="F221" t="s">
         <v>8</v>
       </c>
       <c r="G221">
         <v>1.0</v>
       </c>
       <c r="H221" s="1">
-        <v>200000.0</v>
+        <v>303186.75</v>
       </c>
       <c r="I221" s="1">
-        <v>5608.0</v>
+        <v>-3606.75</v>
       </c>
       <c r="J221" s="1">
-        <v>2.804</v>
+        <v>-1.1896133323768</v>
       </c>
       <c r="K221">
-        <v>4.78</v>
-[...2 lines deleted...]
-        <v>518</v>
+        <v>0.12</v>
+      </c>
+      <c r="L221">
+        <v>372.95</v>
       </c>
       <c r="M221" s="1">
-        <v>205608.0</v>
+        <v>299580.0</v>
       </c>
       <c r="N221" s="1">
-        <v>215175.29</v>
+        <v>299952.95</v>
       </c>
       <c r="O221" s="1">
-        <v>0.12</v>
+        <v>0.16</v>
       </c>
       <c r="P221">
         <v>1</v>
       </c>
     </row>
     <row r="222" spans="1:16">
       <c r="A222" t="s">
-        <v>519</v>
+        <v>514</v>
       </c>
       <c r="B222" t="s">
-        <v>520</v>
+        <v>515</v>
       </c>
       <c r="C222" s="1">
         <v>200000.0</v>
       </c>
       <c r="D222" s="1">
-        <v>106.382</v>
+        <v>103.97</v>
       </c>
       <c r="E222" s="1">
-        <v>109.3</v>
+        <v>102.716</v>
       </c>
       <c r="F222" t="s">
         <v>8</v>
       </c>
       <c r="G222">
         <v>1.0</v>
       </c>
       <c r="H222" s="1">
-        <v>218600.0</v>
+        <v>205432.0</v>
       </c>
       <c r="I222" s="1">
-        <v>-5836.0</v>
+        <v>2508.0</v>
       </c>
       <c r="J222" s="1">
-        <v>-2.6697163769442</v>
+        <v>1.2208419330971</v>
       </c>
       <c r="K222">
-        <v>1.58</v>
+        <v>4.6</v>
       </c>
       <c r="L222" t="s">
-        <v>521</v>
+        <v>516</v>
       </c>
       <c r="M222" s="1">
-        <v>212764.0</v>
+        <v>207940.0</v>
       </c>
       <c r="N222" s="1">
-        <v>215928.38</v>
+        <v>217139.32</v>
       </c>
       <c r="O222" s="1">
         <v>0.12</v>
       </c>
       <c r="P222">
         <v>1</v>
       </c>
     </row>
     <row r="223" spans="1:16">
       <c r="A223" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="B223" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
       <c r="C223" s="1">
-        <v>200000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D223" s="1">
-        <v>98.913</v>
+        <v>101.438</v>
       </c>
       <c r="E223" s="1">
-        <v>99.852</v>
+        <v>98.6</v>
       </c>
       <c r="F223" t="s">
         <v>8</v>
       </c>
       <c r="G223">
         <v>1.0</v>
       </c>
       <c r="H223" s="1">
-        <v>199704.0</v>
+        <v>591600.0</v>
       </c>
       <c r="I223" s="1">
-        <v>-1878.0</v>
+        <v>17028.0</v>
       </c>
       <c r="J223" s="1">
-        <v>-0.94039177983415</v>
+        <v>2.8782961460446</v>
       </c>
       <c r="K223">
-        <v>0.14</v>
-[...2 lines deleted...]
-        <v>284.93</v>
+        <v>0.59</v>
+      </c>
+      <c r="L223" t="s">
+        <v>519</v>
       </c>
       <c r="M223" s="1">
-        <v>197826.0</v>
+        <v>608628.0</v>
       </c>
       <c r="N223" s="1">
-        <v>198110.93</v>
+        <v>612151.97</v>
       </c>
       <c r="O223" s="1">
-        <v>0.11</v>
+        <v>0.33</v>
       </c>
       <c r="P223">
         <v>1</v>
       </c>
     </row>
     <row r="224" spans="1:16">
       <c r="A224" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="B224" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="C224" s="1">
         <v>200000.0</v>
       </c>
       <c r="D224" s="1">
-        <v>99.789</v>
+        <v>103.134</v>
       </c>
       <c r="E224" s="1">
-        <v>99.653</v>
+        <v>100.0</v>
       </c>
       <c r="F224" t="s">
         <v>8</v>
       </c>
       <c r="G224">
         <v>1.0</v>
       </c>
       <c r="H224" s="1">
-        <v>199306.0</v>
+        <v>200000.0</v>
       </c>
       <c r="I224" s="1">
-        <v>272.0</v>
+        <v>6268.0</v>
       </c>
       <c r="J224" s="1">
-        <v>0.13647356326453</v>
+        <v>3.134</v>
       </c>
       <c r="K224">
-        <v>2.15</v>
-[...2 lines deleted...]
-        <v>526</v>
+        <v>0.25</v>
+      </c>
+      <c r="L224">
+        <v>500.77</v>
       </c>
       <c r="M224" s="1">
-        <v>199578.0</v>
+        <v>206268.0</v>
       </c>
       <c r="N224" s="1">
-        <v>203868.41</v>
+        <v>206768.77</v>
       </c>
       <c r="O224" s="1">
         <v>0.11</v>
       </c>
       <c r="P224">
         <v>1</v>
       </c>
     </row>
     <row r="225" spans="1:16">
       <c r="A225" t="s">
-        <v>527</v>
+        <v>522</v>
       </c>
       <c r="B225" t="s">
-        <v>528</v>
+        <v>523</v>
       </c>
       <c r="C225" s="1">
-        <v>177000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D225" s="1">
-        <v>99.859</v>
+        <v>106.556</v>
       </c>
       <c r="E225" s="1">
-        <v>99.934</v>
+        <v>109.3</v>
       </c>
       <c r="F225" t="s">
         <v>8</v>
       </c>
       <c r="G225">
         <v>1.0</v>
       </c>
       <c r="H225" s="1">
-        <v>176883.18</v>
+        <v>218600.0</v>
       </c>
       <c r="I225" s="1">
-        <v>-132.75</v>
+        <v>-5488.0</v>
       </c>
       <c r="J225" s="1">
-        <v>-0.075049532691576</v>
+        <v>-2.5105215004575</v>
       </c>
       <c r="K225">
+        <v>1.88</v>
+      </c>
+      <c r="L225" t="s">
+        <v>524</v>
+      </c>
+      <c r="M225" s="1">
+        <v>213112.0</v>
+      </c>
+      <c r="N225" s="1">
+        <v>216880.49</v>
+      </c>
+      <c r="O225" s="1">
         <v>0.12</v>
-      </c>
-[...10 lines deleted...]
-        <v>0.1</v>
       </c>
       <c r="P225">
         <v>1</v>
       </c>
     </row>
     <row r="226" spans="1:16">
       <c r="A226" t="s">
-        <v>529</v>
+        <v>525</v>
       </c>
       <c r="B226" t="s">
-        <v>530</v>
+        <v>526</v>
       </c>
       <c r="C226" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D226" s="1">
-        <v>100.582</v>
+        <v>98.939</v>
       </c>
       <c r="E226" s="1">
-        <v>100.0</v>
+        <v>99.852</v>
       </c>
       <c r="F226" t="s">
         <v>8</v>
       </c>
       <c r="G226">
         <v>1.0</v>
       </c>
       <c r="H226" s="1">
-        <v>100000.0</v>
+        <v>199704.0</v>
       </c>
       <c r="I226" s="1">
-        <v>582.0</v>
+        <v>-1826.0</v>
       </c>
       <c r="J226" s="1">
-        <v>0.582</v>
+        <v>-0.91435324279934</v>
       </c>
       <c r="K226">
-        <v>0.44</v>
+        <v>0.37</v>
       </c>
       <c r="L226">
-        <v>435.53</v>
+        <v>745.21</v>
       </c>
       <c r="M226" s="1">
-        <v>100582.0</v>
+        <v>197878.0</v>
       </c>
       <c r="N226" s="1">
-        <v>101017.53</v>
+        <v>198623.21</v>
       </c>
       <c r="O226" s="1">
-        <v>0.06</v>
+        <v>0.11</v>
       </c>
       <c r="P226">
         <v>1</v>
       </c>
     </row>
     <row r="227" spans="1:16">
       <c r="A227" t="s">
-        <v>531</v>
+        <v>527</v>
       </c>
       <c r="B227" t="s">
-        <v>532</v>
+        <v>528</v>
       </c>
       <c r="C227" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D227" s="1">
-        <v>98.994</v>
+        <v>100.093</v>
       </c>
       <c r="E227" s="1">
-        <v>99.589</v>
+        <v>99.653</v>
       </c>
       <c r="F227" t="s">
         <v>8</v>
       </c>
       <c r="G227">
         <v>1.0</v>
       </c>
       <c r="H227" s="1">
-        <v>99589.0</v>
+        <v>199306.0</v>
       </c>
       <c r="I227" s="1">
-        <v>-595.0</v>
+        <v>880.0</v>
       </c>
       <c r="J227" s="1">
-        <v>-0.59745554227877</v>
+        <v>0.44153211644406</v>
       </c>
       <c r="K227">
-        <v>0.82</v>
-[...2 lines deleted...]
-        <v>822.95</v>
+        <v>2.34</v>
+      </c>
+      <c r="L227" t="s">
+        <v>529</v>
       </c>
       <c r="M227" s="1">
-        <v>98994.0</v>
+        <v>200186.0</v>
       </c>
       <c r="N227" s="1">
-        <v>99816.95</v>
+        <v>204864.77</v>
       </c>
       <c r="O227" s="1">
-        <v>0.06</v>
+        <v>0.11</v>
       </c>
       <c r="P227">
         <v>1</v>
       </c>
     </row>
     <row r="228" spans="1:16">
       <c r="A228" t="s">
-        <v>533</v>
+        <v>530</v>
       </c>
       <c r="B228" t="s">
-        <v>534</v>
+        <v>531</v>
       </c>
       <c r="C228" s="1">
-        <v>100000.0</v>
+        <v>177000.0</v>
       </c>
       <c r="D228" s="1">
-        <v>102.394</v>
+        <v>100.045</v>
       </c>
       <c r="E228" s="1">
-        <v>98.769</v>
+        <v>99.934</v>
       </c>
       <c r="F228" t="s">
         <v>8</v>
       </c>
       <c r="G228">
         <v>1.0</v>
       </c>
       <c r="H228" s="1">
-        <v>98769.0</v>
+        <v>176883.18</v>
       </c>
       <c r="I228" s="1">
-        <v>3625.0</v>
+        <v>196.47</v>
       </c>
       <c r="J228" s="1">
-        <v>3.6701799147506</v>
+        <v>0.11107330838353</v>
       </c>
       <c r="K228">
-        <v>2.41</v>
-[...2 lines deleted...]
-        <v>535</v>
+        <v>0.31</v>
+      </c>
+      <c r="L228">
+        <v>551.61</v>
       </c>
       <c r="M228" s="1">
-        <v>102394.0</v>
+        <v>177079.65</v>
       </c>
       <c r="N228" s="1">
-        <v>104803.93</v>
+        <v>177631.26</v>
       </c>
       <c r="O228" s="1">
-        <v>0.06</v>
+        <v>0.1</v>
       </c>
       <c r="P228">
         <v>1</v>
       </c>
     </row>
     <row r="229" spans="1:16">
       <c r="A229" t="s">
-        <v>536</v>
+        <v>532</v>
       </c>
       <c r="B229" t="s">
-        <v>537</v>
+        <v>533</v>
       </c>
       <c r="C229" s="1">
-        <v>400000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D229" s="1">
-        <v>85.039</v>
+        <v>100.834</v>
       </c>
       <c r="E229" s="1">
-        <v>85.96</v>
+        <v>100.0</v>
       </c>
       <c r="F229" t="s">
         <v>8</v>
       </c>
       <c r="G229">
         <v>1.0</v>
       </c>
       <c r="H229" s="1">
-        <v>343840.0</v>
+        <v>100000.0</v>
       </c>
       <c r="I229" s="1">
-        <v>-3684.0</v>
+        <v>834.0</v>
       </c>
       <c r="J229" s="1">
-        <v>-1.0714285714286</v>
+        <v>0.834</v>
       </c>
       <c r="K229">
-        <v>0.52</v>
-[...2 lines deleted...]
-        <v>538</v>
+        <v>0.65</v>
+      </c>
+      <c r="L229">
+        <v>653.3</v>
       </c>
       <c r="M229" s="1">
-        <v>340156.0</v>
+        <v>100834.0</v>
       </c>
       <c r="N229" s="1">
-        <v>342224.49</v>
+        <v>101487.3</v>
       </c>
       <c r="O229" s="1">
-        <v>0.19</v>
+        <v>0.05</v>
       </c>
       <c r="P229">
         <v>1</v>
       </c>
     </row>
     <row r="230" spans="1:16">
       <c r="A230" t="s">
-        <v>539</v>
+        <v>534</v>
       </c>
       <c r="B230" t="s">
-        <v>540</v>
+        <v>535</v>
       </c>
       <c r="C230" s="1">
-        <v>600000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D230" s="1">
-        <v>99.076</v>
+        <v>99.274</v>
       </c>
       <c r="E230" s="1">
-        <v>100.65</v>
+        <v>99.589</v>
       </c>
       <c r="F230" t="s">
         <v>8</v>
       </c>
       <c r="G230">
         <v>1.0</v>
       </c>
       <c r="H230" s="1">
-        <v>603900.0</v>
+        <v>99589.0</v>
       </c>
       <c r="I230" s="1">
-        <v>-9444.0</v>
+        <v>-315.0</v>
       </c>
       <c r="J230" s="1">
-        <v>-1.5638350720318</v>
+        <v>-0.31629999297111</v>
       </c>
       <c r="K230">
-        <v>0.97</v>
+        <v>1.02</v>
       </c>
       <c r="L230" t="s">
-        <v>541</v>
+        <v>536</v>
       </c>
       <c r="M230" s="1">
-        <v>594456.0</v>
+        <v>99274.0</v>
       </c>
       <c r="N230" s="1">
-        <v>600275.18</v>
+        <v>100291.12</v>
       </c>
       <c r="O230" s="1">
-        <v>0.34</v>
+        <v>0.05</v>
       </c>
       <c r="P230">
         <v>1</v>
       </c>
     </row>
     <row r="231" spans="1:16">
       <c r="A231" t="s">
-        <v>542</v>
+        <v>537</v>
       </c>
       <c r="B231" t="s">
-        <v>543</v>
+        <v>538</v>
       </c>
       <c r="C231" s="1">
-        <v>135000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D231" s="1">
-        <v>100.142</v>
+        <v>102.664</v>
       </c>
       <c r="E231" s="1">
-        <v>99.662</v>
+        <v>98.769</v>
       </c>
       <c r="F231" t="s">
         <v>8</v>
       </c>
       <c r="G231">
         <v>1.0</v>
       </c>
       <c r="H231" s="1">
-        <v>134543.7</v>
+        <v>98769.0</v>
       </c>
       <c r="I231" s="1">
-        <v>648.0</v>
+        <v>3895.0</v>
       </c>
       <c r="J231" s="1">
-        <v>0.48162790230981</v>
+        <v>3.9435450394355</v>
       </c>
       <c r="K231">
-        <v>0.21</v>
-[...2 lines deleted...]
-        <v>281.56</v>
+        <v>2.63</v>
+      </c>
+      <c r="L231" t="s">
+        <v>539</v>
       </c>
       <c r="M231" s="1">
-        <v>135191.7</v>
+        <v>102664.0</v>
       </c>
       <c r="N231" s="1">
-        <v>135473.26</v>
+        <v>105296.88</v>
       </c>
       <c r="O231" s="1">
-        <v>0.08</v>
+        <v>0.06</v>
       </c>
       <c r="P231">
         <v>1</v>
       </c>
     </row>
     <row r="232" spans="1:16">
       <c r="A232" t="s">
-        <v>544</v>
+        <v>540</v>
       </c>
       <c r="B232" t="s">
-        <v>545</v>
+        <v>541</v>
       </c>
       <c r="C232" s="1">
-        <v>116000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D232" s="1">
-        <v>99.405</v>
+        <v>85.466</v>
       </c>
       <c r="E232" s="1">
-        <v>99.571</v>
+        <v>85.96</v>
       </c>
       <c r="F232" t="s">
         <v>8</v>
       </c>
       <c r="G232">
         <v>1.0</v>
       </c>
       <c r="H232" s="1">
-        <v>115502.36</v>
+        <v>343840.0</v>
       </c>
       <c r="I232" s="1">
-        <v>-192.56</v>
+        <v>-1976.0</v>
       </c>
       <c r="J232" s="1">
-        <v>-0.16671520824336</v>
+        <v>-0.5746859004188</v>
       </c>
       <c r="K232">
-        <v>1.67</v>
+        <v>0.55</v>
       </c>
       <c r="L232" t="s">
-        <v>546</v>
+        <v>542</v>
       </c>
       <c r="M232" s="1">
-        <v>115309.8</v>
+        <v>341864.0</v>
       </c>
       <c r="N232" s="1">
-        <v>117251.61</v>
+        <v>344076.33</v>
       </c>
       <c r="O232" s="1">
-        <v>0.07</v>
+        <v>0.19</v>
       </c>
       <c r="P232">
         <v>1</v>
       </c>
     </row>
     <row r="233" spans="1:16">
       <c r="A233" t="s">
-        <v>547</v>
+        <v>543</v>
       </c>
       <c r="B233" t="s">
-        <v>548</v>
+        <v>544</v>
       </c>
       <c r="C233" s="1">
-        <v>200000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D233" s="1">
-        <v>98.65</v>
+        <v>99.19</v>
       </c>
       <c r="E233" s="1">
-        <v>100.0</v>
+        <v>100.65</v>
       </c>
       <c r="F233" t="s">
         <v>8</v>
       </c>
       <c r="G233">
         <v>1.0</v>
       </c>
       <c r="H233" s="1">
-        <v>200000.0</v>
+        <v>603900.0</v>
       </c>
       <c r="I233" s="1">
-        <v>-2700.0</v>
+        <v>-8760.0</v>
       </c>
       <c r="J233" s="1">
-        <v>-1.35</v>
+        <v>-1.4505712866369</v>
       </c>
       <c r="K233">
-        <v>2.13</v>
+        <v>1.14</v>
       </c>
       <c r="L233" t="s">
-        <v>549</v>
+        <v>545</v>
       </c>
       <c r="M233" s="1">
-        <v>197300.0</v>
+        <v>595140.0</v>
       </c>
       <c r="N233" s="1">
-        <v>201564.44</v>
+        <v>601994.79</v>
       </c>
       <c r="O233" s="1">
-        <v>0.11</v>
+        <v>0.33</v>
       </c>
       <c r="P233">
         <v>1</v>
       </c>
     </row>
     <row r="234" spans="1:16">
       <c r="A234" t="s">
-        <v>550</v>
+        <v>546</v>
       </c>
       <c r="B234" t="s">
-        <v>551</v>
+        <v>547</v>
       </c>
       <c r="C234" s="1">
-        <v>526000.0</v>
+        <v>135000.0</v>
       </c>
       <c r="D234" s="1">
-        <v>98.292</v>
+        <v>100.352</v>
       </c>
       <c r="E234" s="1">
-        <v>100.0</v>
+        <v>99.662</v>
       </c>
       <c r="F234" t="s">
         <v>8</v>
       </c>
       <c r="G234">
         <v>1.0</v>
       </c>
       <c r="H234" s="1">
-        <v>526000.0</v>
+        <v>134543.7</v>
       </c>
       <c r="I234" s="1">
-        <v>-8984.08</v>
+        <v>931.5</v>
       </c>
       <c r="J234" s="1">
-        <v>-1.708</v>
+        <v>0.69234010957035</v>
       </c>
       <c r="K234">
-        <v>1.08</v>
-[...2 lines deleted...]
-        <v>552</v>
+        <v>0.42</v>
+      </c>
+      <c r="L234">
+        <v>563.12</v>
       </c>
       <c r="M234" s="1">
-        <v>517015.92</v>
+        <v>135475.2</v>
       </c>
       <c r="N234" s="1">
-        <v>522680.46</v>
+        <v>136038.32</v>
       </c>
       <c r="O234" s="1">
-        <v>0.29</v>
+        <v>0.07</v>
       </c>
       <c r="P234">
         <v>1</v>
       </c>
     </row>
     <row r="235" spans="1:16">
       <c r="A235" t="s">
-        <v>553</v>
+        <v>548</v>
       </c>
       <c r="B235" t="s">
-        <v>554</v>
+        <v>549</v>
       </c>
       <c r="C235" s="1">
-        <v>360000.0</v>
+        <v>116000.0</v>
       </c>
       <c r="D235" s="1">
-        <v>97.674</v>
+        <v>99.617</v>
       </c>
       <c r="E235" s="1">
-        <v>100.0</v>
+        <v>99.571</v>
       </c>
       <c r="F235" t="s">
         <v>8</v>
       </c>
       <c r="G235">
         <v>1.0</v>
       </c>
       <c r="H235" s="1">
-        <v>360000.0</v>
+        <v>115502.36</v>
       </c>
       <c r="I235" s="1">
-        <v>-8373.6</v>
+        <v>53.36</v>
       </c>
       <c r="J235" s="1">
-        <v>-2.326</v>
+        <v>0.046198190236113</v>
       </c>
       <c r="K235">
-        <v>2.58</v>
+        <v>1.86</v>
       </c>
       <c r="L235" t="s">
-        <v>555</v>
+        <v>550</v>
       </c>
       <c r="M235" s="1">
-        <v>351626.4</v>
+        <v>115555.72</v>
       </c>
       <c r="N235" s="1">
-        <v>360926.54</v>
+        <v>117714.43</v>
       </c>
       <c r="O235" s="1">
-        <v>0.2</v>
+        <v>0.06</v>
       </c>
       <c r="P235">
         <v>1</v>
       </c>
     </row>
     <row r="236" spans="1:16">
       <c r="A236" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="B236" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
       <c r="C236" s="1">
-        <v>400000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D236" s="1">
-        <v>98.778</v>
+        <v>98.905</v>
       </c>
       <c r="E236" s="1">
-        <v>100.42</v>
+        <v>100.0</v>
       </c>
       <c r="F236" t="s">
         <v>8</v>
       </c>
       <c r="G236">
         <v>1.0</v>
       </c>
       <c r="H236" s="1">
-        <v>401680.0</v>
+        <v>200000.0</v>
       </c>
       <c r="I236" s="1">
-        <v>-6568.0</v>
+        <v>-2190.0</v>
       </c>
       <c r="J236" s="1">
-        <v>-1.6351324437363</v>
+        <v>-1.095</v>
       </c>
       <c r="K236">
-        <v>0.04</v>
-[...2 lines deleted...]
-        <v>158.9</v>
+        <v>2.35</v>
+      </c>
+      <c r="L236" t="s">
+        <v>553</v>
       </c>
       <c r="M236" s="1">
-        <v>395112.0</v>
+        <v>197810.0</v>
       </c>
       <c r="N236" s="1">
-        <v>395270.9</v>
+        <v>202500.88</v>
       </c>
       <c r="O236" s="1">
-        <v>0.22</v>
+        <v>0.11</v>
       </c>
       <c r="P236">
         <v>1</v>
       </c>
     </row>
     <row r="237" spans="1:16">
       <c r="A237" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="B237" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="C237" s="1">
-        <v>300000.0</v>
+        <v>526000.0</v>
       </c>
       <c r="D237" s="1">
-        <v>97.79</v>
+        <v>98.532</v>
       </c>
       <c r="E237" s="1">
-        <v>99.259</v>
+        <v>100.0</v>
       </c>
       <c r="F237" t="s">
         <v>8</v>
       </c>
       <c r="G237">
         <v>1.0</v>
       </c>
       <c r="H237" s="1">
-        <v>297777.0</v>
+        <v>526000.0</v>
       </c>
       <c r="I237" s="1">
-        <v>-4407.0</v>
+        <v>-7721.68</v>
       </c>
       <c r="J237" s="1">
-        <v>-1.4799665521514</v>
+        <v>-1.468</v>
       </c>
       <c r="K237">
-        <v>0.86</v>
+        <v>1.28</v>
       </c>
       <c r="L237" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
       <c r="M237" s="1">
-        <v>293370.0</v>
+        <v>518278.32</v>
       </c>
       <c r="N237" s="1">
-        <v>295959.04</v>
+        <v>524986.33</v>
       </c>
       <c r="O237" s="1">
-        <v>0.17</v>
+        <v>0.28</v>
       </c>
       <c r="P237">
         <v>1</v>
       </c>
     </row>
     <row r="238" spans="1:16">
       <c r="A238" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="B238" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="C238" s="1">
-        <v>238000.0</v>
+        <v>360000.0</v>
       </c>
       <c r="D238" s="1">
-        <v>97.895</v>
+        <v>98.123</v>
       </c>
       <c r="E238" s="1">
-        <v>99.362</v>
+        <v>100.0</v>
       </c>
       <c r="F238" t="s">
         <v>8</v>
       </c>
       <c r="G238">
         <v>1.0</v>
       </c>
       <c r="H238" s="1">
-        <v>236481.56</v>
+        <v>360000.0</v>
       </c>
       <c r="I238" s="1">
-        <v>-3491.46</v>
+        <v>-6757.2</v>
       </c>
       <c r="J238" s="1">
-        <v>-1.4764195567722</v>
+        <v>-1.877</v>
       </c>
       <c r="K238">
-        <v>1.38</v>
+        <v>2.8</v>
       </c>
       <c r="L238" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
       <c r="M238" s="1">
-        <v>232990.1</v>
+        <v>353242.8</v>
       </c>
       <c r="N238" s="1">
-        <v>236270.75</v>
+        <v>363314.89</v>
       </c>
       <c r="O238" s="1">
-        <v>0.13</v>
+        <v>0.2</v>
       </c>
       <c r="P238">
         <v>1</v>
       </c>
     </row>
     <row r="239" spans="1:16">
       <c r="A239" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="B239" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="C239" s="1">
         <v>400000.0</v>
       </c>
       <c r="D239" s="1">
-        <v>100.308</v>
+        <v>99.123</v>
       </c>
       <c r="E239" s="1">
-        <v>99.451</v>
+        <v>100.42</v>
       </c>
       <c r="F239" t="s">
         <v>8</v>
       </c>
       <c r="G239">
         <v>1.0</v>
       </c>
       <c r="H239" s="1">
-        <v>397804.0</v>
+        <v>401680.0</v>
       </c>
       <c r="I239" s="1">
-        <v>3428.0</v>
+        <v>-5188.0</v>
       </c>
       <c r="J239" s="1">
-        <v>0.86173090265558</v>
+        <v>-1.2915753833898</v>
       </c>
       <c r="K239">
-        <v>0.1</v>
+        <v>0.25</v>
       </c>
       <c r="L239">
-        <v>405.48</v>
+        <v>993.15</v>
       </c>
       <c r="M239" s="1">
-        <v>401232.0</v>
+        <v>396492.0</v>
       </c>
       <c r="N239" s="1">
-        <v>401637.48</v>
+        <v>397485.15</v>
       </c>
       <c r="O239" s="1">
         <v>0.22</v>
       </c>
       <c r="P239">
         <v>1</v>
       </c>
     </row>
     <row r="240" spans="1:16">
       <c r="A240" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
       <c r="B240" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="C240" s="1">
-        <v>200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D240" s="1">
-        <v>99.933</v>
+        <v>98.255</v>
       </c>
       <c r="E240" s="1">
-        <v>99.821</v>
+        <v>99.259</v>
       </c>
       <c r="F240" t="s">
         <v>8</v>
       </c>
       <c r="G240">
         <v>1.0</v>
       </c>
       <c r="H240" s="1">
-        <v>199642.0</v>
+        <v>297777.0</v>
       </c>
       <c r="I240" s="1">
-        <v>224.0</v>
+        <v>-3012.0</v>
       </c>
       <c r="J240" s="1">
-        <v>0.11220083950271</v>
+        <v>-1.0114951792785</v>
       </c>
       <c r="K240">
-        <v>0.54</v>
+        <v>1.11</v>
       </c>
       <c r="L240" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="M240" s="1">
-        <v>199866.0</v>
+        <v>294765.0</v>
       </c>
       <c r="N240" s="1">
-        <v>200948.88</v>
+        <v>298109.18</v>
       </c>
       <c r="O240" s="1">
-        <v>0.11</v>
+        <v>0.16</v>
       </c>
       <c r="P240">
         <v>1</v>
       </c>
     </row>
     <row r="241" spans="1:16">
       <c r="A241" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
       <c r="B241" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="C241" s="1">
-        <v>405000.0</v>
+        <v>372000.0</v>
       </c>
       <c r="D241" s="1">
-        <v>98.022</v>
+        <v>100.311</v>
       </c>
       <c r="E241" s="1">
-        <v>99.228</v>
+        <v>99.731</v>
       </c>
       <c r="F241" t="s">
         <v>8</v>
       </c>
       <c r="G241">
         <v>1.0</v>
       </c>
       <c r="H241" s="1">
-        <v>401873.4</v>
+        <v>370999.32</v>
       </c>
       <c r="I241" s="1">
-        <v>-4884.3</v>
+        <v>2157.6</v>
       </c>
       <c r="J241" s="1">
-        <v>-1.2153827548676</v>
+        <v>0.58156440825821</v>
       </c>
       <c r="K241">
-        <v>2.87</v>
-[...2 lines deleted...]
-        <v>571</v>
+        <v>0.05</v>
+      </c>
+      <c r="L241">
+        <v>191.1</v>
       </c>
       <c r="M241" s="1">
-        <v>396989.1</v>
+        <v>373156.92</v>
       </c>
       <c r="N241" s="1">
-        <v>408600.95</v>
+        <v>373348.02</v>
       </c>
       <c r="O241" s="1">
-        <v>0.23</v>
+        <v>0.2</v>
       </c>
       <c r="P241">
         <v>1</v>
       </c>
     </row>
     <row r="242" spans="1:16">
       <c r="A242" t="s">
-        <v>572</v>
+        <v>567</v>
       </c>
       <c r="B242" t="s">
-        <v>573</v>
+        <v>568</v>
       </c>
       <c r="C242" s="1">
-        <v>200000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D242" s="1">
-        <v>98.874</v>
+        <v>100.101</v>
       </c>
       <c r="E242" s="1">
-        <v>99.517</v>
+        <v>99.451</v>
       </c>
       <c r="F242" t="s">
         <v>8</v>
       </c>
       <c r="G242">
         <v>1.0</v>
       </c>
       <c r="H242" s="1">
-        <v>199034.0</v>
+        <v>397804.0</v>
       </c>
       <c r="I242" s="1">
-        <v>-1286.0</v>
+        <v>2600.0</v>
       </c>
       <c r="J242" s="1">
-        <v>-0.64612076328667</v>
+        <v>0.65358819921368</v>
       </c>
       <c r="K242">
-        <v>3.03</v>
+        <v>0.37</v>
       </c>
       <c r="L242" t="s">
-        <v>574</v>
+        <v>569</v>
       </c>
       <c r="M242" s="1">
-        <v>197748.0</v>
+        <v>400404.0</v>
       </c>
       <c r="N242" s="1">
-        <v>203813.75</v>
+        <v>401873.86</v>
       </c>
       <c r="O242" s="1">
-        <v>0.11</v>
+        <v>0.22</v>
       </c>
       <c r="P242">
         <v>1</v>
       </c>
     </row>
     <row r="243" spans="1:16">
       <c r="A243" t="s">
-        <v>575</v>
+        <v>570</v>
       </c>
       <c r="B243" t="s">
-        <v>576</v>
+        <v>571</v>
       </c>
       <c r="C243" s="1">
-        <v>200000.0</v>
+        <v>405000.0</v>
       </c>
       <c r="D243" s="1">
-        <v>90.718</v>
+        <v>98.168</v>
       </c>
       <c r="E243" s="1">
-        <v>80.3125</v>
+        <v>99.228</v>
       </c>
       <c r="F243" t="s">
         <v>8</v>
       </c>
       <c r="G243">
         <v>1.0</v>
       </c>
       <c r="H243" s="1">
-        <v>160625.0</v>
+        <v>401873.4</v>
       </c>
       <c r="I243" s="1">
-        <v>20811.0</v>
+        <v>-4293.0</v>
       </c>
       <c r="J243" s="1">
-        <v>12.95626459144</v>
+        <v>-1.068246865804</v>
       </c>
       <c r="K243">
-        <v>1.27</v>
-[...2 lines deleted...]
-        <v>577</v>
+        <v>0.16</v>
+      </c>
+      <c r="L243">
+        <v>638.01</v>
       </c>
       <c r="M243" s="1">
-        <v>181436.0</v>
+        <v>397580.4</v>
       </c>
       <c r="N243" s="1">
-        <v>183973.67</v>
+        <v>398218.41</v>
       </c>
       <c r="O243" s="1">
-        <v>0.1</v>
+        <v>0.22</v>
       </c>
       <c r="P243">
         <v>1</v>
       </c>
     </row>
     <row r="244" spans="1:16">
       <c r="A244" t="s">
-        <v>578</v>
+        <v>572</v>
       </c>
       <c r="B244" t="s">
-        <v>579</v>
+        <v>573</v>
       </c>
       <c r="C244" s="1">
-        <v>500000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D244" s="1">
-        <v>101.893</v>
+        <v>91.253</v>
       </c>
       <c r="E244" s="1">
-        <v>102.148334</v>
+        <v>80.3125</v>
       </c>
       <c r="F244" t="s">
         <v>8</v>
       </c>
       <c r="G244">
         <v>1.0</v>
       </c>
       <c r="H244" s="1">
-        <v>510741.67</v>
+        <v>160625.0</v>
       </c>
       <c r="I244" s="1">
-        <v>-1276.67</v>
+        <v>21881.0</v>
       </c>
       <c r="J244" s="1">
-        <v>-0.24996393969578</v>
+        <v>13.622412451362</v>
       </c>
       <c r="K244">
-        <v>1.35</v>
+        <v>1.38</v>
       </c>
       <c r="L244" t="s">
-        <v>580</v>
+        <v>574</v>
       </c>
       <c r="M244" s="1">
-        <v>509465.0</v>
+        <v>182506.0</v>
       </c>
       <c r="N244" s="1">
-        <v>516206.44</v>
+        <v>185259.42</v>
       </c>
       <c r="O244" s="1">
-        <v>0.29</v>
+        <v>0.1</v>
       </c>
       <c r="P244">
         <v>1</v>
       </c>
     </row>
     <row r="245" spans="1:16">
       <c r="A245" t="s">
-        <v>581</v>
+        <v>575</v>
       </c>
       <c r="B245" t="s">
-        <v>582</v>
+        <v>576</v>
       </c>
       <c r="C245" s="1">
-        <v>200000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D245" s="1">
-        <v>100.376</v>
+        <v>102.046</v>
       </c>
       <c r="E245" s="1">
-        <v>100.275</v>
+        <v>102.148334</v>
       </c>
       <c r="F245" t="s">
         <v>8</v>
       </c>
       <c r="G245">
         <v>1.0</v>
       </c>
       <c r="H245" s="1">
-        <v>200550.0</v>
+        <v>510741.67</v>
       </c>
       <c r="I245" s="1">
-        <v>202.0</v>
+        <v>-511.67</v>
       </c>
       <c r="J245" s="1">
-        <v>0.10072301171778</v>
+        <v>-0.10018176116313</v>
       </c>
       <c r="K245">
-        <v>0.32</v>
-[...2 lines deleted...]
-        <v>646.7</v>
+        <v>1.57</v>
+      </c>
+      <c r="L245" t="s">
+        <v>577</v>
       </c>
       <c r="M245" s="1">
-        <v>200752.0</v>
+        <v>510230.0</v>
       </c>
       <c r="N245" s="1">
-        <v>201398.7</v>
+        <v>518086.16</v>
       </c>
       <c r="O245" s="1">
-        <v>0.11</v>
+        <v>0.28</v>
       </c>
       <c r="P245">
         <v>1</v>
       </c>
     </row>
     <row r="246" spans="1:16">
       <c r="A246" t="s">
-        <v>583</v>
+        <v>578</v>
       </c>
       <c r="B246" t="s">
-        <v>584</v>
+        <v>579</v>
       </c>
       <c r="C246" s="1">
         <v>200000.0</v>
       </c>
       <c r="D246" s="1">
-        <v>98.452</v>
+        <v>100.309</v>
       </c>
       <c r="E246" s="1">
-        <v>100.231</v>
+        <v>100.275</v>
       </c>
       <c r="F246" t="s">
         <v>8</v>
       </c>
       <c r="G246">
         <v>1.0</v>
       </c>
       <c r="H246" s="1">
-        <v>200462.0</v>
+        <v>200550.0</v>
       </c>
       <c r="I246" s="1">
-        <v>-3558.0</v>
+        <v>68.0</v>
       </c>
       <c r="J246" s="1">
-        <v>-1.7748999810438</v>
+        <v>0.033906756419845</v>
       </c>
       <c r="K246">
-        <v>0.23</v>
-[...2 lines deleted...]
-        <v>452.05</v>
+        <v>0.57</v>
+      </c>
+      <c r="L246" t="s">
+        <v>580</v>
       </c>
       <c r="M246" s="1">
-        <v>196904.0</v>
+        <v>200618.0</v>
       </c>
       <c r="N246" s="1">
-        <v>197356.05</v>
+        <v>201767.69</v>
       </c>
       <c r="O246" s="1">
         <v>0.11</v>
       </c>
       <c r="P246">
         <v>1</v>
       </c>
     </row>
     <row r="247" spans="1:16">
       <c r="A247" t="s">
-        <v>585</v>
+        <v>581</v>
       </c>
       <c r="B247" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="C247" s="1">
         <v>200000.0</v>
       </c>
       <c r="D247" s="1">
-        <v>100.969</v>
+        <v>98.679</v>
       </c>
       <c r="E247" s="1">
-        <v>99.651</v>
+        <v>100.231</v>
       </c>
       <c r="F247" t="s">
         <v>8</v>
       </c>
       <c r="G247">
         <v>1.0</v>
       </c>
       <c r="H247" s="1">
-        <v>199302.0</v>
+        <v>200462.0</v>
       </c>
       <c r="I247" s="1">
-        <v>2636.0</v>
+        <v>-3104.0</v>
       </c>
       <c r="J247" s="1">
-        <v>1.3226159295943</v>
+        <v>-1.5484231425407</v>
       </c>
       <c r="K247">
-        <v>0.33</v>
+        <v>0.44</v>
       </c>
       <c r="L247">
-        <v>658.9</v>
+        <v>883.56</v>
       </c>
       <c r="M247" s="1">
-        <v>201938.0</v>
+        <v>197358.0</v>
       </c>
       <c r="N247" s="1">
-        <v>202596.9</v>
+        <v>198241.56</v>
       </c>
       <c r="O247" s="1">
         <v>0.11</v>
       </c>
       <c r="P247">
         <v>1</v>
       </c>
     </row>
     <row r="248" spans="1:16">
       <c r="A248" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="B248" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
       <c r="C248" s="1">
         <v>200000.0</v>
       </c>
       <c r="D248" s="1">
-        <v>101.193</v>
+        <v>101.433</v>
       </c>
       <c r="E248" s="1">
-        <v>100.539</v>
+        <v>99.651</v>
       </c>
       <c r="F248" t="s">
         <v>8</v>
       </c>
       <c r="G248">
         <v>1.0</v>
       </c>
       <c r="H248" s="1">
-        <v>201078.0</v>
+        <v>199302.0</v>
       </c>
       <c r="I248" s="1">
-        <v>1308.0</v>
+        <v>3564.0</v>
       </c>
       <c r="J248" s="1">
-        <v>0.65049383821204</v>
+        <v>1.7882409609537</v>
       </c>
       <c r="K248">
-        <v>2.53</v>
+        <v>0.6</v>
       </c>
       <c r="L248" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="M248" s="1">
-        <v>202386.0</v>
+        <v>202866.0</v>
       </c>
       <c r="N248" s="1">
-        <v>207449.01</v>
+        <v>204057.1</v>
       </c>
       <c r="O248" s="1">
-        <v>0.12</v>
+        <v>0.11</v>
       </c>
       <c r="P248">
         <v>1</v>
       </c>
     </row>
     <row r="249" spans="1:16">
       <c r="A249" t="s">
-        <v>590</v>
+        <v>586</v>
       </c>
       <c r="B249" t="s">
-        <v>591</v>
+        <v>587</v>
       </c>
       <c r="C249" s="1">
-        <v>1707344.0</v>
+        <v>299000.0</v>
       </c>
       <c r="D249" s="1">
-        <v>98.042</v>
+        <v>100.453</v>
       </c>
       <c r="E249" s="1">
-        <v>98.05695044</v>
+        <v>99.768</v>
       </c>
       <c r="F249" t="s">
         <v>8</v>
       </c>
       <c r="G249">
         <v>1.0</v>
       </c>
       <c r="H249" s="1">
-        <v>1674169.46</v>
+        <v>298306.32</v>
       </c>
       <c r="I249" s="1">
-        <v>-255.26</v>
+        <v>2048.15</v>
       </c>
       <c r="J249" s="1">
-        <v>-0.015246963112085</v>
+        <v>0.6865928955176</v>
       </c>
       <c r="K249">
-        <v>0.51</v>
-[...2 lines deleted...]
-        <v>592</v>
+        <v>0.1</v>
+      </c>
+      <c r="L249">
+        <v>285.69</v>
       </c>
       <c r="M249" s="1">
-        <v>1673914.2</v>
+        <v>300354.47</v>
       </c>
       <c r="N249" s="1">
-        <v>1682579.56</v>
+        <v>300640.16</v>
       </c>
       <c r="O249" s="1">
-        <v>0.94</v>
+        <v>0.16</v>
       </c>
       <c r="P249">
         <v>1</v>
       </c>
     </row>
     <row r="250" spans="1:16">
       <c r="A250" t="s">
-        <v>593</v>
+        <v>588</v>
       </c>
       <c r="B250" t="s">
-        <v>594</v>
+        <v>589</v>
       </c>
       <c r="C250" s="1">
-        <v>1124839.0</v>
+        <v>1749344.0</v>
       </c>
       <c r="D250" s="1">
-        <v>87.482</v>
+        <v>98.39</v>
       </c>
       <c r="E250" s="1">
-        <v>90.90437654</v>
+        <v>98.0830014</v>
       </c>
       <c r="F250" t="s">
         <v>8</v>
       </c>
       <c r="G250">
         <v>1.0</v>
       </c>
       <c r="H250" s="1">
-        <v>1022527.88</v>
+        <v>1715809.1</v>
       </c>
       <c r="I250" s="1">
-        <v>-38496.23</v>
+        <v>5370.47</v>
       </c>
       <c r="J250" s="1">
-        <v>-3.764809816237</v>
+        <v>0.31299927247151</v>
       </c>
       <c r="K250">
-        <v>2.03</v>
+        <v>0.69</v>
       </c>
       <c r="L250" t="s">
-        <v>595</v>
+        <v>590</v>
       </c>
       <c r="M250" s="1">
-        <v>984031.65</v>
+        <v>1721179.57</v>
       </c>
       <c r="N250" s="1">
-        <v>1006913.65</v>
+        <v>1733329.12</v>
       </c>
       <c r="O250" s="1">
-        <v>0.56</v>
+        <v>0.94</v>
       </c>
       <c r="P250">
         <v>1</v>
       </c>
     </row>
     <row r="251" spans="1:16">
       <c r="A251" t="s">
-        <v>596</v>
+        <v>591</v>
       </c>
       <c r="B251" t="s">
-        <v>597</v>
+        <v>592</v>
       </c>
       <c r="C251" s="1">
-        <v>200000.0</v>
+        <v>1152839.0</v>
       </c>
       <c r="D251" s="1">
-        <v>98.366</v>
+        <v>87.911</v>
       </c>
       <c r="E251" s="1">
-        <v>99.766</v>
+        <v>90.85445583</v>
       </c>
       <c r="F251" t="s">
         <v>8</v>
       </c>
       <c r="G251">
         <v>1.0</v>
       </c>
       <c r="H251" s="1">
-        <v>199532.0</v>
+        <v>1047405.6</v>
       </c>
       <c r="I251" s="1">
-        <v>-2800.0</v>
+        <v>-33933.31</v>
       </c>
       <c r="J251" s="1">
-        <v>-1.4032836838201</v>
+        <v>-3.2397487659031</v>
       </c>
       <c r="K251">
-        <v>2.86</v>
+        <v>2.23</v>
       </c>
       <c r="L251" t="s">
-        <v>598</v>
+        <v>593</v>
       </c>
       <c r="M251" s="1">
-        <v>196732.0</v>
+        <v>1013472.29</v>
       </c>
       <c r="N251" s="1">
-        <v>202460.77</v>
+        <v>1039162.44</v>
       </c>
       <c r="O251" s="1">
-        <v>0.11</v>
+        <v>0.56</v>
       </c>
       <c r="P251">
         <v>1</v>
       </c>
     </row>
     <row r="252" spans="1:16">
       <c r="A252" t="s">
-        <v>599</v>
+        <v>594</v>
       </c>
       <c r="B252" t="s">
-        <v>600</v>
+        <v>595</v>
       </c>
       <c r="C252" s="1">
-        <v>217000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D252" s="1">
-        <v>98.11</v>
+        <v>99.231</v>
       </c>
       <c r="E252" s="1">
-        <v>99.945</v>
+        <v>99.766</v>
       </c>
       <c r="F252" t="s">
         <v>8</v>
       </c>
       <c r="G252">
         <v>1.0</v>
       </c>
       <c r="H252" s="1">
-        <v>216880.65</v>
+        <v>199532.0</v>
       </c>
       <c r="I252" s="1">
-        <v>-3981.95</v>
+        <v>-1070.0</v>
       </c>
       <c r="J252" s="1">
-        <v>-1.836009805393</v>
+        <v>-0.53625483631698</v>
       </c>
       <c r="K252">
-        <v>1.43</v>
+        <v>3.11</v>
       </c>
       <c r="L252" t="s">
-        <v>601</v>
+        <v>596</v>
       </c>
       <c r="M252" s="1">
-        <v>212898.7</v>
+        <v>198462.0</v>
       </c>
       <c r="N252" s="1">
-        <v>216007.98</v>
+        <v>204679.81</v>
       </c>
       <c r="O252" s="1">
-        <v>0.12</v>
+        <v>0.11</v>
       </c>
       <c r="P252">
         <v>1</v>
       </c>
     </row>
     <row r="253" spans="1:16">
       <c r="A253" t="s">
-        <v>602</v>
+        <v>597</v>
       </c>
       <c r="B253" t="s">
-        <v>603</v>
+        <v>598</v>
       </c>
       <c r="C253" s="1">
-        <v>300000.0</v>
+        <v>217000.0</v>
       </c>
       <c r="D253" s="1">
-        <v>98.338</v>
+        <v>98.464</v>
       </c>
       <c r="E253" s="1">
-        <v>98.71</v>
+        <v>99.945</v>
       </c>
       <c r="F253" t="s">
         <v>8</v>
       </c>
       <c r="G253">
         <v>1.0</v>
       </c>
       <c r="H253" s="1">
-        <v>296130.0</v>
+        <v>216880.65</v>
       </c>
       <c r="I253" s="1">
-        <v>-1116.0</v>
+        <v>-3213.77</v>
       </c>
       <c r="J253" s="1">
-        <v>-0.37686151352447</v>
+        <v>-1.481814998249</v>
       </c>
       <c r="K253">
-        <v>0.91</v>
+        <v>1.63</v>
       </c>
       <c r="L253" t="s">
-        <v>604</v>
+        <v>599</v>
       </c>
       <c r="M253" s="1">
-        <v>295014.0</v>
+        <v>213666.88</v>
       </c>
       <c r="N253" s="1">
-        <v>297742.77</v>
+        <v>217214.38</v>
       </c>
       <c r="O253" s="1">
-        <v>0.17</v>
+        <v>0.12</v>
       </c>
       <c r="P253">
         <v>1</v>
       </c>
     </row>
     <row r="254" spans="1:16">
       <c r="A254" t="s">
-        <v>605</v>
+        <v>600</v>
       </c>
       <c r="B254" t="s">
-        <v>606</v>
+        <v>601</v>
       </c>
       <c r="C254" s="1">
-        <v>179000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D254" s="1">
-        <v>98.553</v>
+        <v>98.572</v>
       </c>
       <c r="E254" s="1">
-        <v>99.682</v>
+        <v>98.71</v>
       </c>
       <c r="F254" t="s">
         <v>8</v>
       </c>
       <c r="G254">
         <v>1.0</v>
       </c>
       <c r="H254" s="1">
-        <v>178430.78</v>
+        <v>296130.0</v>
       </c>
       <c r="I254" s="1">
-        <v>-2020.91</v>
+        <v>-414.0</v>
       </c>
       <c r="J254" s="1">
-        <v>-1.1326016733212</v>
+        <v>-0.13980346469456</v>
       </c>
       <c r="K254">
-        <v>1.21</v>
+        <v>1.14</v>
       </c>
       <c r="L254" t="s">
-        <v>607</v>
+        <v>602</v>
       </c>
       <c r="M254" s="1">
-        <v>176409.87</v>
+        <v>295716.0</v>
       </c>
       <c r="N254" s="1">
-        <v>178567.68</v>
+        <v>299135.18</v>
       </c>
       <c r="O254" s="1">
-        <v>0.1</v>
+        <v>0.16</v>
       </c>
       <c r="P254">
         <v>1</v>
       </c>
     </row>
     <row r="255" spans="1:16">
       <c r="A255" t="s">
-        <v>608</v>
+        <v>603</v>
       </c>
       <c r="B255" t="s">
-        <v>609</v>
+        <v>604</v>
       </c>
       <c r="C255" s="1">
-        <v>229000.0</v>
+        <v>179000.0</v>
       </c>
       <c r="D255" s="1">
-        <v>72.956</v>
+        <v>98.678</v>
       </c>
       <c r="E255" s="1">
-        <v>72.70775983</v>
+        <v>99.682</v>
       </c>
       <c r="F255" t="s">
         <v>8</v>
       </c>
       <c r="G255">
         <v>1.0</v>
       </c>
       <c r="H255" s="1">
-        <v>166500.77</v>
+        <v>178430.78</v>
       </c>
       <c r="I255" s="1">
-        <v>568.47</v>
+        <v>-1797.16</v>
       </c>
       <c r="J255" s="1">
-        <v>0.34142184447555</v>
+        <v>-1.0072029052387</v>
       </c>
       <c r="K255">
-        <v>0.01</v>
-[...2 lines deleted...]
-        <v>21.96</v>
+        <v>1.36</v>
+      </c>
+      <c r="L255" t="s">
+        <v>605</v>
       </c>
       <c r="M255" s="1">
-        <v>167069.24</v>
+        <v>176633.62</v>
       </c>
       <c r="N255" s="1">
-        <v>167091.2</v>
+        <v>179074.64</v>
       </c>
       <c r="O255" s="1">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="P255">
         <v>1</v>
       </c>
     </row>
     <row r="256" spans="1:16">
       <c r="A256" t="s">
-        <v>610</v>
+        <v>606</v>
       </c>
       <c r="B256" t="s">
-        <v>611</v>
+        <v>607</v>
       </c>
       <c r="C256" s="1">
-        <v>1099000.0</v>
+        <v>235000.0</v>
       </c>
       <c r="D256" s="1">
-        <v>86.155</v>
+        <v>73.384</v>
       </c>
       <c r="E256" s="1">
-        <v>86.1774677</v>
+        <v>72.73740851</v>
       </c>
       <c r="F256" t="s">
         <v>8</v>
       </c>
       <c r="G256">
         <v>1.0</v>
       </c>
       <c r="H256" s="1">
-        <v>947090.37</v>
+        <v>170932.91</v>
       </c>
       <c r="I256" s="1">
-        <v>-246.92</v>
+        <v>1519.49</v>
       </c>
       <c r="J256" s="1">
-        <v>-0.026071429698942</v>
+        <v>0.88893940903481</v>
       </c>
       <c r="K256">
-        <v>0.08</v>
+        <v>0.02</v>
       </c>
       <c r="L256">
-        <v>903.29</v>
+        <v>39.43</v>
       </c>
       <c r="M256" s="1">
-        <v>946843.45</v>
+        <v>172452.4</v>
       </c>
       <c r="N256" s="1">
-        <v>947746.74</v>
+        <v>172491.83</v>
       </c>
       <c r="O256" s="1">
-        <v>0.53</v>
+        <v>0.09</v>
       </c>
       <c r="P256">
         <v>1</v>
       </c>
     </row>
     <row r="257" spans="1:16">
       <c r="A257" t="s">
-        <v>612</v>
+        <v>608</v>
       </c>
       <c r="B257" t="s">
-        <v>613</v>
+        <v>609</v>
       </c>
       <c r="C257" s="1">
-        <v>257000.0</v>
+        <v>1127000.0</v>
       </c>
       <c r="D257" s="1">
-        <v>62.386</v>
+        <v>86.527</v>
       </c>
       <c r="E257" s="1">
-        <v>75.82819066</v>
+        <v>86.19422626</v>
       </c>
       <c r="F257" t="s">
         <v>8</v>
       </c>
       <c r="G257">
         <v>1.0</v>
       </c>
       <c r="H257" s="1">
-        <v>194878.45</v>
+        <v>971408.93</v>
       </c>
       <c r="I257" s="1">
-        <v>-34546.43</v>
+        <v>3750.36</v>
       </c>
       <c r="J257" s="1">
-        <v>-17.727167883365</v>
+        <v>0.38607427666946</v>
       </c>
       <c r="K257">
-        <v>0.16</v>
-[...2 lines deleted...]
-        <v>422.47</v>
+        <v>0.09</v>
+      </c>
+      <c r="L257" t="s">
+        <v>610</v>
       </c>
       <c r="M257" s="1">
-        <v>160332.02</v>
+        <v>975159.29</v>
       </c>
       <c r="N257" s="1">
-        <v>160754.49</v>
+        <v>976166.64</v>
       </c>
       <c r="O257" s="1">
-        <v>0.09</v>
+        <v>0.53</v>
       </c>
       <c r="P257">
         <v>1</v>
       </c>
     </row>
     <row r="258" spans="1:16">
       <c r="A258" t="s">
-        <v>614</v>
+        <v>611</v>
       </c>
       <c r="B258" t="s">
-        <v>615</v>
+        <v>612</v>
       </c>
       <c r="C258" s="1">
-        <v>480000.0</v>
+        <v>263000.0</v>
       </c>
       <c r="D258" s="1">
-        <v>95.02</v>
+        <v>62.637</v>
       </c>
       <c r="E258" s="1">
-        <v>94.64594583</v>
+        <v>75.54048289</v>
       </c>
       <c r="F258" t="s">
         <v>8</v>
       </c>
       <c r="G258">
         <v>1.0</v>
       </c>
       <c r="H258" s="1">
-        <v>454300.54</v>
+        <v>198671.47</v>
       </c>
       <c r="I258" s="1">
-        <v>1795.46</v>
+        <v>-33936.16</v>
       </c>
       <c r="J258" s="1">
-        <v>0.3952141461245</v>
+        <v>-17.081546736429</v>
       </c>
       <c r="K258">
-        <v>0.33</v>
-[...2 lines deleted...]
-        <v>616</v>
+        <v>0.18</v>
+      </c>
+      <c r="L258">
+        <v>470.16</v>
       </c>
       <c r="M258" s="1">
-        <v>456096.0</v>
+        <v>164735.31</v>
       </c>
       <c r="N258" s="1">
-        <v>457674.08</v>
+        <v>165205.47</v>
       </c>
       <c r="O258" s="1">
-        <v>0.26</v>
+        <v>0.09</v>
       </c>
       <c r="P258">
         <v>1</v>
       </c>
     </row>
     <row r="259" spans="1:16">
       <c r="A259" t="s">
-        <v>617</v>
+        <v>613</v>
       </c>
       <c r="B259" t="s">
-        <v>618</v>
+        <v>614</v>
       </c>
       <c r="C259" s="1">
-        <v>315000.0</v>
+        <v>492000.0</v>
       </c>
       <c r="D259" s="1">
-        <v>98.337</v>
+        <v>95.247</v>
       </c>
       <c r="E259" s="1">
-        <v>99.998</v>
+        <v>94.66531301</v>
       </c>
       <c r="F259" t="s">
         <v>8</v>
       </c>
       <c r="G259">
         <v>1.0</v>
       </c>
       <c r="H259" s="1">
-        <v>314993.7</v>
+        <v>465753.34</v>
       </c>
       <c r="I259" s="1">
-        <v>-5232.15</v>
+        <v>2861.9</v>
       </c>
       <c r="J259" s="1">
-        <v>-1.6610332206644</v>
+        <v>0.61446687639427</v>
       </c>
       <c r="K259">
-        <v>0.77</v>
+        <v>0.36</v>
       </c>
       <c r="L259" t="s">
-        <v>619</v>
+        <v>615</v>
       </c>
       <c r="M259" s="1">
-        <v>309761.55</v>
+        <v>468615.24</v>
       </c>
       <c r="N259" s="1">
-        <v>312185.97</v>
+        <v>470374.31</v>
       </c>
       <c r="O259" s="1">
-        <v>0.17</v>
+        <v>0.25</v>
       </c>
       <c r="P259">
         <v>1</v>
       </c>
     </row>
     <row r="260" spans="1:16">
       <c r="A260" t="s">
-        <v>620</v>
+        <v>616</v>
       </c>
       <c r="B260" t="s">
-        <v>621</v>
+        <v>617</v>
       </c>
       <c r="C260" s="1">
-        <v>150000.0</v>
+        <v>315000.0</v>
       </c>
       <c r="D260" s="1">
-        <v>100.962</v>
+        <v>98.92</v>
       </c>
       <c r="E260" s="1">
-        <v>100.0965</v>
+        <v>99.998</v>
       </c>
       <c r="F260" t="s">
         <v>8</v>
       </c>
       <c r="G260">
         <v>1.0</v>
       </c>
       <c r="H260" s="1">
-        <v>150144.75</v>
+        <v>314993.7</v>
       </c>
       <c r="I260" s="1">
-        <v>1298.25</v>
+        <v>-3395.7</v>
       </c>
       <c r="J260" s="1">
-        <v>0.86466559769822</v>
+        <v>-1.0780215604312</v>
       </c>
       <c r="K260">
-        <v>2.75</v>
-[...2 lines deleted...]
-        <v>622</v>
+        <v>0.15</v>
+      </c>
+      <c r="L260">
+        <v>484.88</v>
       </c>
       <c r="M260" s="1">
-        <v>151443.0</v>
+        <v>311598.0</v>
       </c>
       <c r="N260" s="1">
-        <v>155563.68</v>
+        <v>312082.88</v>
       </c>
       <c r="O260" s="1">
-        <v>0.09</v>
+        <v>0.17</v>
       </c>
       <c r="P260">
         <v>1</v>
       </c>
     </row>
     <row r="261" spans="1:16">
       <c r="A261" t="s">
-        <v>623</v>
+        <v>618</v>
       </c>
       <c r="B261" t="s">
-        <v>624</v>
+        <v>619</v>
       </c>
       <c r="C261" s="1">
-        <v>2021696.0</v>
+        <v>150000.0</v>
       </c>
       <c r="D261" s="1">
-        <v>87.328</v>
+        <v>101.075</v>
       </c>
       <c r="E261" s="1">
-        <v>90.02971466</v>
+        <v>100.0965</v>
       </c>
       <c r="F261" t="s">
         <v>8</v>
       </c>
       <c r="G261">
         <v>1.0</v>
       </c>
       <c r="H261" s="1">
-        <v>1820127.14</v>
+        <v>150144.75</v>
       </c>
       <c r="I261" s="1">
-        <v>-54620.46</v>
+        <v>1467.75</v>
       </c>
       <c r="J261" s="1">
-        <v>-3.0009145405084</v>
+        <v>0.9775566578252</v>
       </c>
       <c r="K261">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>2.96</v>
+      </c>
+      <c r="L261" t="s">
+        <v>620</v>
       </c>
       <c r="M261" s="1">
-        <v>1765506.68</v>
+        <v>151612.5</v>
       </c>
       <c r="N261" s="1">
-        <v>1765506.68</v>
+        <v>156052.5</v>
       </c>
       <c r="O261" s="1">
-        <v>0.99</v>
+        <v>0.08</v>
       </c>
       <c r="P261">
         <v>1</v>
       </c>
     </row>
     <row r="262" spans="1:16">
       <c r="A262" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="B262" t="s">
-        <v>626</v>
+        <v>622</v>
       </c>
       <c r="C262" s="1">
-        <v>3865764.0</v>
+        <v>2072696.0</v>
       </c>
       <c r="D262" s="1">
-        <v>84.19</v>
+        <v>87.582</v>
       </c>
       <c r="E262" s="1">
-        <v>84.13131117</v>
+        <v>89.97910789</v>
       </c>
       <c r="F262" t="s">
         <v>8</v>
       </c>
       <c r="G262">
         <v>1.0</v>
       </c>
       <c r="H262" s="1">
-        <v>3252317.94</v>
+        <v>1864993.37</v>
       </c>
       <c r="I262" s="1">
-        <v>2268.77</v>
+        <v>-49684.76</v>
       </c>
       <c r="J262" s="1">
-        <v>0.069758555032292</v>
+        <v>-2.6640716690591</v>
       </c>
       <c r="K262">
         <v>0.0</v>
       </c>
       <c r="L262">
         <v>0.0</v>
       </c>
       <c r="M262" s="1">
-        <v>3254586.71</v>
+        <v>1815308.61</v>
       </c>
       <c r="N262" s="1">
-        <v>3254586.71</v>
+        <v>1815308.61</v>
       </c>
       <c r="O262" s="1">
-        <v>1.82</v>
+        <v>0.98</v>
       </c>
       <c r="P262">
         <v>1</v>
       </c>
     </row>
     <row r="263" spans="1:16">
       <c r="A263" t="s">
-        <v>627</v>
+        <v>623</v>
       </c>
       <c r="B263" t="s">
-        <v>628</v>
+        <v>624</v>
       </c>
       <c r="C263" s="1">
-        <v>9152436.0</v>
+        <v>3961764.0</v>
       </c>
       <c r="D263" s="1">
-        <v>62.502</v>
+        <v>84.463</v>
       </c>
       <c r="E263" s="1">
-        <v>70.88348807</v>
+        <v>84.15083433</v>
       </c>
       <c r="F263" t="s">
         <v>8</v>
       </c>
       <c r="G263">
         <v>1.0</v>
       </c>
       <c r="H263" s="1">
-        <v>6487565.88</v>
+        <v>3333857.46</v>
       </c>
       <c r="I263" s="1">
-        <v>-767110.33</v>
+        <v>12367.27</v>
       </c>
       <c r="J263" s="1">
-        <v>-11.824316611025</v>
+        <v>0.37095977102752</v>
       </c>
       <c r="K263">
-        <v>0.48</v>
-[...2 lines deleted...]
-        <v>629</v>
+        <v>0.0</v>
+      </c>
+      <c r="L263">
+        <v>0.0</v>
       </c>
       <c r="M263" s="1">
-        <v>5720455.55</v>
+        <v>3346224.73</v>
       </c>
       <c r="N263" s="1">
-        <v>5764713.22</v>
+        <v>3346224.73</v>
       </c>
       <c r="O263" s="1">
-        <v>3.23</v>
+        <v>1.81</v>
       </c>
       <c r="P263">
         <v>1</v>
       </c>
     </row>
     <row r="264" spans="1:16">
       <c r="A264" t="s">
-        <v>630</v>
+        <v>625</v>
       </c>
       <c r="B264" t="s">
-        <v>631</v>
+        <v>626</v>
       </c>
       <c r="C264" s="1">
-        <v>4793455.0</v>
+        <v>9380436.0</v>
       </c>
       <c r="D264" s="1">
-        <v>98.724</v>
+        <v>62.77</v>
       </c>
       <c r="E264" s="1">
-        <v>99.29924512</v>
+        <v>70.70356389</v>
       </c>
       <c r="F264" t="s">
         <v>8</v>
       </c>
       <c r="G264">
         <v>1.0</v>
       </c>
       <c r="H264" s="1">
-        <v>4759864.63</v>
+        <v>6632302.56</v>
       </c>
       <c r="I264" s="1">
-        <v>-27574.12</v>
+        <v>-744202.88</v>
       </c>
       <c r="J264" s="1">
-        <v>-0.57930471018458</v>
+        <v>-11.220882540678</v>
       </c>
       <c r="K264">
-        <v>1.62</v>
+        <v>0.01</v>
       </c>
       <c r="L264" t="s">
-        <v>632</v>
+        <v>627</v>
       </c>
       <c r="M264" s="1">
-        <v>4732290.51</v>
+        <v>5888099.68</v>
       </c>
       <c r="N264" s="1">
-        <v>4809970.75</v>
+        <v>5889256.17</v>
       </c>
       <c r="O264" s="1">
-        <v>2.69</v>
+        <v>3.19</v>
       </c>
       <c r="P264">
         <v>1</v>
       </c>
     </row>
     <row r="265" spans="1:16">
       <c r="A265" t="s">
-        <v>633</v>
+        <v>628</v>
       </c>
       <c r="B265" t="s">
-        <v>634</v>
+        <v>629</v>
       </c>
       <c r="C265" s="1">
-        <v>546350.0</v>
+        <v>4912455.0</v>
       </c>
       <c r="D265" s="1">
-        <v>97.86</v>
+        <v>98.965</v>
       </c>
       <c r="E265" s="1">
-        <v>98.72143864</v>
+        <v>99.30783875</v>
       </c>
       <c r="F265" t="s">
         <v>8</v>
       </c>
       <c r="G265">
         <v>1.0</v>
       </c>
       <c r="H265" s="1">
-        <v>539364.58</v>
+        <v>4878452.89</v>
       </c>
       <c r="I265" s="1">
-        <v>-4706.47</v>
+        <v>-16841.8</v>
       </c>
       <c r="J265" s="1">
-        <v>-0.87259530464533</v>
+        <v>-0.34522830044178</v>
       </c>
       <c r="K265">
-        <v>3.97</v>
+        <v>1.82</v>
       </c>
       <c r="L265" t="s">
-        <v>635</v>
+        <v>630</v>
       </c>
       <c r="M265" s="1">
-        <v>534658.11</v>
+        <v>4861611.09</v>
       </c>
       <c r="N265" s="1">
-        <v>556322.01</v>
+        <v>4951111.98</v>
       </c>
       <c r="O265" s="1">
-        <v>0.31</v>
+        <v>2.68</v>
       </c>
       <c r="P265">
         <v>1</v>
       </c>
     </row>
     <row r="266" spans="1:16">
       <c r="A266" t="s">
-        <v>636</v>
+        <v>631</v>
       </c>
       <c r="B266" t="s">
-        <v>637</v>
+        <v>632</v>
       </c>
       <c r="C266" s="1">
-        <v>869742.0</v>
+        <v>1192502.0</v>
       </c>
       <c r="D266" s="1">
-        <v>98.053</v>
+        <v>98.099</v>
       </c>
       <c r="E266" s="1">
-        <v>98.46832049</v>
+        <v>98.19285586</v>
       </c>
       <c r="F266" t="s">
         <v>8</v>
       </c>
       <c r="G266">
         <v>1.0</v>
       </c>
       <c r="H266" s="1">
-        <v>856420.34</v>
+        <v>1170951.77</v>
       </c>
       <c r="I266" s="1">
-        <v>-3612.22</v>
+        <v>-1119.23</v>
       </c>
       <c r="J266" s="1">
-        <v>-0.42178120150673</v>
+        <v>-0.095582929090239</v>
       </c>
       <c r="K266">
-        <v>4.26</v>
+        <v>0.1</v>
       </c>
       <c r="L266" t="s">
-        <v>638</v>
+        <v>633</v>
       </c>
       <c r="M266" s="1">
-        <v>852808.12</v>
+        <v>1169832.54</v>
       </c>
       <c r="N266" s="1">
-        <v>889818.62</v>
+        <v>1171038.11</v>
       </c>
       <c r="O266" s="1">
-        <v>0.5</v>
+        <v>0.63</v>
       </c>
       <c r="P266">
         <v>1</v>
       </c>
     </row>
     <row r="267" spans="1:16">
       <c r="A267" t="s">
-        <v>639</v>
+        <v>634</v>
       </c>
       <c r="B267" t="s">
-        <v>640</v>
+        <v>635</v>
       </c>
       <c r="C267" s="1">
-        <v>4324579.0</v>
+        <v>890742.0</v>
       </c>
       <c r="D267" s="1">
-        <v>99.098</v>
+        <v>98.305</v>
       </c>
       <c r="E267" s="1">
-        <v>99.18142783</v>
+        <v>98.49379843</v>
       </c>
       <c r="F267" t="s">
         <v>8</v>
       </c>
       <c r="G267">
         <v>1.0</v>
       </c>
       <c r="H267" s="1">
-        <v>4289179.2</v>
+        <v>877325.63</v>
       </c>
       <c r="I267" s="1">
-        <v>-3607.9</v>
+        <v>-1681.7</v>
       </c>
       <c r="J267" s="1">
-        <v>-0.084116326965308</v>
+        <v>-0.19168481376749</v>
       </c>
       <c r="K267">
-        <v>1.79</v>
-[...2 lines deleted...]
-        <v>641</v>
+        <v>0.11</v>
+      </c>
+      <c r="L267">
+        <v>966.39</v>
       </c>
       <c r="M267" s="1">
-        <v>4285571.3</v>
+        <v>875643.93</v>
       </c>
       <c r="N267" s="1">
-        <v>4362916.1</v>
+        <v>876610.32</v>
       </c>
       <c r="O267" s="1">
-        <v>2.44</v>
+        <v>0.48</v>
       </c>
       <c r="P267">
         <v>1</v>
       </c>
     </row>
     <row r="268" spans="1:16">
       <c r="A268" t="s">
-        <v>642</v>
+        <v>636</v>
       </c>
       <c r="B268" t="s">
-        <v>643</v>
+        <v>637</v>
       </c>
       <c r="C268" s="1">
-        <v>4767111.75</v>
+        <v>4432579.0</v>
       </c>
       <c r="D268" s="1">
-        <v>87.193</v>
+        <v>99.133</v>
       </c>
       <c r="E268" s="1">
-        <v>104.30724453</v>
+        <v>99.18229455</v>
       </c>
       <c r="F268" t="s">
         <v>8</v>
       </c>
       <c r="G268">
         <v>1.0</v>
       </c>
       <c r="H268" s="1">
-        <v>4972442.91</v>
+        <v>4396333.56</v>
       </c>
       <c r="I268" s="1">
-        <v>-815855.16</v>
+        <v>-2185.02</v>
       </c>
       <c r="J268" s="1">
-        <v>-16.407531967019</v>
+        <v>-0.049700960361161</v>
       </c>
       <c r="K268">
-        <v>2.14</v>
+        <v>1.89</v>
       </c>
       <c r="L268" t="s">
-        <v>644</v>
+        <v>638</v>
       </c>
       <c r="M268" s="1">
-        <v>4156587.75</v>
+        <v>4394148.54</v>
       </c>
       <c r="N268" s="1">
-        <v>4258786.79</v>
+        <v>4477760.34</v>
       </c>
       <c r="O268" s="1">
-        <v>2.38</v>
+        <v>2.43</v>
       </c>
       <c r="P268">
         <v>1</v>
       </c>
     </row>
     <row r="269" spans="1:16">
       <c r="A269" t="s">
-        <v>645</v>
+        <v>639</v>
       </c>
       <c r="B269" t="s">
-        <v>646</v>
+        <v>640</v>
       </c>
       <c r="C269" s="1">
-        <v>9034041.0</v>
+        <v>4886111.75</v>
       </c>
       <c r="D269" s="1">
-        <v>96.32</v>
+        <v>87.642</v>
       </c>
       <c r="E269" s="1">
-        <v>96.96422896</v>
+        <v>103.92033911</v>
       </c>
       <c r="F269" t="s">
         <v>8</v>
       </c>
       <c r="G269">
         <v>1.0</v>
       </c>
       <c r="H269" s="1">
-        <v>8759788.2</v>
+        <v>5077663.9</v>
       </c>
       <c r="I269" s="1">
-        <v>-58199.9</v>
+        <v>-795377.84</v>
       </c>
       <c r="J269" s="1">
-        <v>-0.66439848397248</v>
+        <v>-15.664247489874</v>
       </c>
       <c r="K269">
-        <v>0.6</v>
+        <v>2.29</v>
       </c>
       <c r="L269" t="s">
-        <v>647</v>
+        <v>641</v>
       </c>
       <c r="M269" s="1">
-        <v>8701588.3</v>
+        <v>4282286.06</v>
       </c>
       <c r="N269" s="1">
-        <v>8755421.28</v>
+        <v>4394064.23</v>
       </c>
       <c r="O269" s="1">
-        <v>4.9</v>
+        <v>2.38</v>
       </c>
       <c r="P269">
         <v>1</v>
       </c>
     </row>
     <row r="270" spans="1:16">
       <c r="A270" t="s">
-        <v>648</v>
+        <v>642</v>
       </c>
       <c r="B270" t="s">
-        <v>649</v>
+        <v>643</v>
       </c>
       <c r="C270" s="1">
-        <v>162000.0</v>
+        <v>9259041.0</v>
       </c>
       <c r="D270" s="1">
-        <v>100.149</v>
+        <v>96.619</v>
       </c>
       <c r="E270" s="1">
-        <v>100.0</v>
+        <v>96.96937512</v>
       </c>
       <c r="F270" t="s">
         <v>8</v>
       </c>
       <c r="G270">
         <v>1.0</v>
       </c>
       <c r="H270" s="1">
-        <v>162000.0</v>
+        <v>8978434.2</v>
       </c>
       <c r="I270" s="1">
-        <v>241.38</v>
+        <v>-32441.38</v>
       </c>
       <c r="J270" s="1">
-        <v>0.149</v>
+        <v>-0.3613255861473</v>
       </c>
       <c r="K270">
-        <v>0.24</v>
-[...2 lines deleted...]
-        <v>390.34</v>
+        <v>0.74</v>
+      </c>
+      <c r="L270" t="s">
+        <v>644</v>
       </c>
       <c r="M270" s="1">
-        <v>162241.38</v>
+        <v>8945992.82</v>
       </c>
       <c r="N270" s="1">
-        <v>162631.72</v>
+        <v>9014484.36</v>
       </c>
       <c r="O270" s="1">
-        <v>0.09</v>
+        <v>4.88</v>
       </c>
       <c r="P270">
         <v>1</v>
       </c>
     </row>
     <row r="271" spans="1:16">
       <c r="A271" t="s">
-        <v>650</v>
+        <v>645</v>
       </c>
       <c r="B271" t="s">
-        <v>651</v>
+        <v>646</v>
       </c>
       <c r="C271" s="1">
-        <v>100000.0</v>
+        <v>162000.0</v>
       </c>
       <c r="D271" s="1">
-        <v>98.379</v>
+        <v>100.273</v>
       </c>
       <c r="E271" s="1">
-        <v>99.24</v>
+        <v>100.0</v>
       </c>
       <c r="F271" t="s">
         <v>8</v>
       </c>
       <c r="G271">
         <v>1.0</v>
       </c>
       <c r="H271" s="1">
-        <v>99240.0</v>
+        <v>162000.0</v>
       </c>
       <c r="I271" s="1">
-        <v>-861.0</v>
+        <v>442.26</v>
       </c>
       <c r="J271" s="1">
-        <v>-0.86759371221282</v>
+        <v>0.273</v>
       </c>
       <c r="K271">
-        <v>1.15</v>
-[...2 lines deleted...]
-        <v>652</v>
+        <v>0.48</v>
+      </c>
+      <c r="L271">
+        <v>780.69</v>
       </c>
       <c r="M271" s="1">
-        <v>98379.0</v>
+        <v>162442.26</v>
       </c>
       <c r="N271" s="1">
-        <v>99529.68</v>
+        <v>163222.95</v>
       </c>
       <c r="O271" s="1">
-        <v>0.06</v>
+        <v>0.09</v>
       </c>
       <c r="P271">
         <v>1</v>
       </c>
     </row>
     <row r="272" spans="1:16">
       <c r="A272" t="s">
-        <v>653</v>
+        <v>647</v>
       </c>
       <c r="B272" t="s">
-        <v>654</v>
+        <v>648</v>
       </c>
       <c r="C272" s="1">
-        <v>400000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D272" s="1">
-        <v>92.137</v>
+        <v>98.79</v>
       </c>
       <c r="E272" s="1">
-        <v>100.121</v>
+        <v>99.24</v>
       </c>
       <c r="F272" t="s">
         <v>8</v>
       </c>
       <c r="G272">
         <v>1.0</v>
       </c>
       <c r="H272" s="1">
-        <v>400484.0</v>
+        <v>99240.0</v>
       </c>
       <c r="I272" s="1">
-        <v>-31936.0</v>
+        <v>-450.0</v>
       </c>
       <c r="J272" s="1">
-        <v>-7.9743510352474</v>
+        <v>-0.453446191052</v>
       </c>
       <c r="K272">
-        <v>1.04</v>
+        <v>1.37</v>
       </c>
       <c r="L272" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="M272" s="1">
-        <v>368548.0</v>
+        <v>98790.0</v>
       </c>
       <c r="N272" s="1">
-        <v>372709.64</v>
+        <v>100156.44</v>
       </c>
       <c r="O272" s="1">
-        <v>0.21</v>
+        <v>0.05</v>
       </c>
       <c r="P272">
         <v>1</v>
       </c>
     </row>
     <row r="273" spans="1:16">
       <c r="A273" t="s">
-        <v>656</v>
+        <v>650</v>
       </c>
       <c r="B273" t="s">
-        <v>657</v>
+        <v>651</v>
       </c>
       <c r="C273" s="1">
-        <v>300000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D273" s="1">
-        <v>101.215</v>
+        <v>92.39</v>
       </c>
       <c r="E273" s="1">
-        <v>99.942</v>
+        <v>100.121</v>
       </c>
       <c r="F273" t="s">
         <v>8</v>
       </c>
       <c r="G273">
         <v>1.0</v>
       </c>
       <c r="H273" s="1">
-        <v>299826.0</v>
+        <v>400484.0</v>
       </c>
       <c r="I273" s="1">
-        <v>3819.0</v>
+        <v>-30924.0</v>
       </c>
       <c r="J273" s="1">
-        <v>1.2737387684857</v>
+        <v>-7.7216567952777</v>
       </c>
       <c r="K273">
-        <v>0.41</v>
+        <v>1.14</v>
       </c>
       <c r="L273" t="s">
-        <v>658</v>
+        <v>652</v>
       </c>
       <c r="M273" s="1">
-        <v>303645.0</v>
+        <v>369560.0</v>
       </c>
       <c r="N273" s="1">
-        <v>304866.58</v>
+        <v>374124.38</v>
       </c>
       <c r="O273" s="1">
-        <v>0.17</v>
+        <v>0.2</v>
       </c>
       <c r="P273">
         <v>1</v>
       </c>
     </row>
     <row r="274" spans="1:16">
       <c r="A274" t="s">
-        <v>659</v>
+        <v>653</v>
       </c>
       <c r="B274" t="s">
-        <v>660</v>
+        <v>654</v>
       </c>
       <c r="C274" s="1">
         <v>300000.0</v>
       </c>
       <c r="D274" s="1">
-        <v>94.052</v>
+        <v>101.327</v>
       </c>
       <c r="E274" s="1">
-        <v>94.67425</v>
+        <v>99.942</v>
       </c>
       <c r="F274" t="s">
         <v>8</v>
       </c>
       <c r="G274">
         <v>1.0</v>
       </c>
       <c r="H274" s="1">
-        <v>284022.75</v>
+        <v>299826.0</v>
       </c>
       <c r="I274" s="1">
-        <v>-1866.75</v>
+        <v>4155.0</v>
       </c>
       <c r="J274" s="1">
-        <v>-0.6572536883049</v>
+        <v>1.3858037661844</v>
       </c>
       <c r="K274">
-        <v>0.41</v>
+        <v>0.62</v>
       </c>
       <c r="L274" t="s">
-        <v>661</v>
+        <v>655</v>
       </c>
       <c r="M274" s="1">
-        <v>282156.0</v>
+        <v>303981.0</v>
       </c>
       <c r="N274" s="1">
-        <v>283383.74</v>
+        <v>305828.26</v>
       </c>
       <c r="O274" s="1">
-        <v>0.16</v>
+        <v>0.17</v>
       </c>
       <c r="P274">
         <v>1</v>
       </c>
     </row>
     <row r="275" spans="1:16">
       <c r="A275" t="s">
-        <v>662</v>
+        <v>656</v>
       </c>
       <c r="B275" t="s">
-        <v>663</v>
+        <v>657</v>
       </c>
       <c r="C275" s="1">
         <v>300000.0</v>
       </c>
       <c r="D275" s="1">
-        <v>101.134</v>
+        <v>94.132</v>
       </c>
       <c r="E275" s="1">
-        <v>99.858</v>
+        <v>94.67425</v>
       </c>
       <c r="F275" t="s">
         <v>8</v>
       </c>
       <c r="G275">
         <v>1.0</v>
       </c>
       <c r="H275" s="1">
-        <v>299574.0</v>
+        <v>284022.75</v>
       </c>
       <c r="I275" s="1">
-        <v>3828.0</v>
+        <v>-1626.75</v>
       </c>
       <c r="J275" s="1">
-        <v>1.2778144965852</v>
+        <v>-0.57275341499933</v>
       </c>
       <c r="K275">
-        <v>3.63</v>
+        <v>0.45</v>
       </c>
       <c r="L275" t="s">
-        <v>664</v>
+        <v>658</v>
       </c>
       <c r="M275" s="1">
-        <v>303402.0</v>
+        <v>282396.0</v>
       </c>
       <c r="N275" s="1">
-        <v>314294.47</v>
+        <v>283731.62</v>
       </c>
       <c r="O275" s="1">
-        <v>0.18</v>
+        <v>0.15</v>
       </c>
       <c r="P275">
         <v>1</v>
       </c>
     </row>
     <row r="276" spans="1:16">
       <c r="A276" t="s">
-        <v>665</v>
+        <v>659</v>
       </c>
       <c r="B276" t="s">
-        <v>666</v>
+        <v>660</v>
       </c>
       <c r="C276" s="1">
-        <v>500000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D276" s="1">
-        <v>97.948</v>
+        <v>101.341</v>
       </c>
       <c r="E276" s="1">
-        <v>98.68</v>
+        <v>99.858</v>
       </c>
       <c r="F276" t="s">
         <v>8</v>
       </c>
       <c r="G276">
         <v>1.0</v>
       </c>
       <c r="H276" s="1">
-        <v>493400.0</v>
+        <v>299574.0</v>
       </c>
       <c r="I276" s="1">
-        <v>-3660.0</v>
+        <v>4449.0</v>
       </c>
       <c r="J276" s="1">
-        <v>-0.74179164977706</v>
+        <v>1.4851088545735</v>
       </c>
       <c r="K276">
-        <v>1.94</v>
+        <v>3.85</v>
       </c>
       <c r="L276" t="s">
-        <v>446</v>
+        <v>661</v>
       </c>
       <c r="M276" s="1">
-        <v>489740.0</v>
+        <v>304023.0</v>
       </c>
       <c r="N276" s="1">
-        <v>499448.9</v>
+        <v>315584.3</v>
       </c>
       <c r="O276" s="1">
-        <v>0.28</v>
+        <v>0.17</v>
       </c>
       <c r="P276">
         <v>1</v>
       </c>
     </row>
     <row r="277" spans="1:16">
       <c r="A277" t="s">
-        <v>667</v>
+        <v>662</v>
       </c>
       <c r="B277" t="s">
-        <v>668</v>
+        <v>663</v>
       </c>
       <c r="C277" s="1">
-        <v>200000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D277" s="1">
-        <v>96.739</v>
+        <v>98.074</v>
       </c>
       <c r="E277" s="1">
-        <v>98.642</v>
+        <v>98.68</v>
       </c>
       <c r="F277" t="s">
         <v>8</v>
       </c>
       <c r="G277">
         <v>1.0</v>
       </c>
       <c r="H277" s="1">
-        <v>197284.0</v>
+        <v>493400.0</v>
       </c>
       <c r="I277" s="1">
-        <v>-3806.0</v>
+        <v>-3030.0</v>
       </c>
       <c r="J277" s="1">
-        <v>-1.9291985158452</v>
+        <v>-0.61410620186461</v>
       </c>
       <c r="K277">
-        <v>4.27</v>
+        <v>2.16</v>
       </c>
       <c r="L277" t="s">
-        <v>669</v>
+        <v>664</v>
       </c>
       <c r="M277" s="1">
-        <v>193478.0</v>
+        <v>490370.0</v>
       </c>
       <c r="N277" s="1">
-        <v>202012.25</v>
+        <v>501157.67</v>
       </c>
       <c r="O277" s="1">
-        <v>0.11</v>
+        <v>0.27</v>
       </c>
       <c r="P277">
         <v>1</v>
       </c>
     </row>
     <row r="278" spans="1:16">
       <c r="A278" t="s">
-        <v>670</v>
+        <v>665</v>
       </c>
       <c r="B278" t="s">
-        <v>671</v>
+        <v>666</v>
       </c>
       <c r="C278" s="1">
-        <v>207000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D278" s="1">
-        <v>97.93</v>
+        <v>96.602</v>
       </c>
       <c r="E278" s="1">
-        <v>99.628</v>
+        <v>98.642</v>
       </c>
       <c r="F278" t="s">
         <v>8</v>
       </c>
       <c r="G278">
         <v>1.0</v>
       </c>
       <c r="H278" s="1">
-        <v>206229.96</v>
+        <v>197284.0</v>
       </c>
       <c r="I278" s="1">
-        <v>-3514.86</v>
+        <v>-4080.0</v>
       </c>
       <c r="J278" s="1">
-        <v>-1.7043401453407</v>
+        <v>-2.0680845887147</v>
       </c>
       <c r="K278">
-        <v>1.99</v>
-[...2 lines deleted...]
-        <v>672</v>
+        <v>0.14</v>
+      </c>
+      <c r="L278">
+        <v>287.67</v>
       </c>
       <c r="M278" s="1">
-        <v>202715.1</v>
+        <v>193204.0</v>
       </c>
       <c r="N278" s="1">
-        <v>206843.76</v>
+        <v>193491.67</v>
       </c>
       <c r="O278" s="1">
-        <v>0.12</v>
+        <v>0.1</v>
       </c>
       <c r="P278">
         <v>1</v>
       </c>
     </row>
     <row r="279" spans="1:16">
       <c r="A279" t="s">
-        <v>673</v>
+        <v>667</v>
       </c>
       <c r="B279" t="s">
-        <v>674</v>
+        <v>666</v>
       </c>
       <c r="C279" s="1">
         <v>200000.0</v>
       </c>
       <c r="D279" s="1">
-        <v>98.464</v>
+        <v>96.679</v>
       </c>
       <c r="E279" s="1">
-        <v>99.736</v>
+        <v>95.396</v>
       </c>
       <c r="F279" t="s">
         <v>8</v>
       </c>
       <c r="G279">
         <v>1.0</v>
       </c>
       <c r="H279" s="1">
-        <v>199472.0</v>
+        <v>190792.0</v>
       </c>
       <c r="I279" s="1">
-        <v>-2544.0</v>
+        <v>2566.0</v>
       </c>
       <c r="J279" s="1">
-        <v>-1.2753669687976</v>
+        <v>1.344920122437</v>
       </c>
       <c r="K279">
-        <v>1.9</v>
-[...2 lines deleted...]
-        <v>675</v>
+        <v>0.14</v>
+      </c>
+      <c r="L279">
+        <v>287.67</v>
       </c>
       <c r="M279" s="1">
-        <v>196928.0</v>
+        <v>193358.0</v>
       </c>
       <c r="N279" s="1">
-        <v>200719.78</v>
+        <v>193645.67</v>
       </c>
       <c r="O279" s="1">
-        <v>0.11</v>
+        <v>0.1</v>
       </c>
       <c r="P279">
         <v>1</v>
       </c>
     </row>
     <row r="280" spans="1:16">
       <c r="A280" t="s">
-        <v>676</v>
+        <v>668</v>
       </c>
       <c r="B280" t="s">
-        <v>677</v>
+        <v>669</v>
       </c>
       <c r="C280" s="1">
-        <v>232000.0</v>
+        <v>207000.0</v>
       </c>
       <c r="D280" s="1">
-        <v>99.175</v>
+        <v>98.102</v>
       </c>
       <c r="E280" s="1">
-        <v>99.394</v>
+        <v>99.628</v>
       </c>
       <c r="F280" t="s">
         <v>8</v>
       </c>
       <c r="G280">
         <v>1.0</v>
       </c>
       <c r="H280" s="1">
-        <v>230594.08</v>
+        <v>206229.96</v>
       </c>
       <c r="I280" s="1">
-        <v>-508.08</v>
+        <v>-3158.82</v>
       </c>
       <c r="J280" s="1">
-        <v>-0.22033523150291</v>
+        <v>-1.5316979162484</v>
       </c>
       <c r="K280">
-        <v>0.14</v>
-[...2 lines deleted...]
-        <v>333.7</v>
+        <v>2.18</v>
+      </c>
+      <c r="L280" t="s">
+        <v>670</v>
       </c>
       <c r="M280" s="1">
-        <v>230086.0</v>
+        <v>203071.14</v>
       </c>
       <c r="N280" s="1">
-        <v>230419.7</v>
+        <v>207586.86</v>
       </c>
       <c r="O280" s="1">
-        <v>0.13</v>
+        <v>0.11</v>
       </c>
       <c r="P280">
         <v>1</v>
       </c>
     </row>
     <row r="281" spans="1:16">
       <c r="A281" t="s">
-        <v>678</v>
+        <v>671</v>
       </c>
       <c r="B281" t="s">
-        <v>679</v>
+        <v>672</v>
       </c>
       <c r="C281" s="1">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D281" s="1">
-        <v>95.135</v>
+        <v>98.864</v>
       </c>
       <c r="E281" s="1">
-        <v>93.6</v>
+        <v>99.736</v>
       </c>
       <c r="F281" t="s">
         <v>8</v>
       </c>
       <c r="G281">
         <v>1.0</v>
       </c>
       <c r="H281" s="1">
-        <v>280800.0</v>
+        <v>199472.0</v>
       </c>
       <c r="I281" s="1">
-        <v>4605.0</v>
+        <v>-1744.0</v>
       </c>
       <c r="J281" s="1">
-        <v>1.6399572649573</v>
+        <v>-0.87430817357825</v>
       </c>
       <c r="K281">
-        <v>0.91</v>
+        <v>2.13</v>
       </c>
       <c r="L281" t="s">
-        <v>680</v>
+        <v>673</v>
       </c>
       <c r="M281" s="1">
-        <v>285405.0</v>
+        <v>197728.0</v>
       </c>
       <c r="N281" s="1">
-        <v>288129.66</v>
+        <v>201980.05</v>
       </c>
       <c r="O281" s="1">
-        <v>0.16</v>
+        <v>0.11</v>
       </c>
       <c r="P281">
         <v>1</v>
       </c>
     </row>
     <row r="282" spans="1:16">
       <c r="A282" t="s">
-        <v>681</v>
+        <v>674</v>
       </c>
       <c r="B282" t="s">
-        <v>682</v>
+        <v>675</v>
       </c>
       <c r="C282" s="1">
-        <v>500000.0</v>
+        <v>232000.0</v>
       </c>
       <c r="D282" s="1">
-        <v>98.331</v>
+        <v>99.361</v>
       </c>
       <c r="E282" s="1">
-        <v>100.0</v>
+        <v>99.394</v>
       </c>
       <c r="F282" t="s">
         <v>8</v>
       </c>
       <c r="G282">
         <v>1.0</v>
       </c>
       <c r="H282" s="1">
-        <v>500000.0</v>
+        <v>230594.08</v>
       </c>
       <c r="I282" s="1">
-        <v>-8345.0</v>
+        <v>-76.56</v>
       </c>
       <c r="J282" s="1">
-        <v>-1.669</v>
+        <v>-0.033201199267561</v>
       </c>
       <c r="K282">
-        <v>2.82</v>
-[...2 lines deleted...]
-        <v>683</v>
+        <v>0.36</v>
+      </c>
+      <c r="L282">
+        <v>834.25</v>
       </c>
       <c r="M282" s="1">
-        <v>491655.0</v>
+        <v>230517.52</v>
       </c>
       <c r="N282" s="1">
-        <v>505774.86</v>
+        <v>231351.77</v>
       </c>
       <c r="O282" s="1">
-        <v>0.28</v>
+        <v>0.13</v>
       </c>
       <c r="P282">
         <v>1</v>
       </c>
     </row>
     <row r="283" spans="1:16">
       <c r="A283" t="s">
-        <v>684</v>
+        <v>676</v>
       </c>
       <c r="B283" t="s">
-        <v>685</v>
+        <v>677</v>
       </c>
       <c r="C283" s="1">
-        <v>200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D283" s="1">
-        <v>101.218</v>
+        <v>95.334</v>
       </c>
       <c r="E283" s="1">
-        <v>103.012</v>
+        <v>93.6</v>
       </c>
       <c r="F283" t="s">
         <v>8</v>
       </c>
       <c r="G283">
         <v>1.0</v>
       </c>
       <c r="H283" s="1">
-        <v>206024.0</v>
+        <v>280800.0</v>
       </c>
       <c r="I283" s="1">
-        <v>-3588.0</v>
+        <v>5202.0</v>
       </c>
       <c r="J283" s="1">
-        <v>-1.7415446744069</v>
+        <v>1.8525641025641</v>
       </c>
       <c r="K283">
-        <v>3.03</v>
+        <v>1.0</v>
       </c>
       <c r="L283" t="s">
-        <v>686</v>
+        <v>678</v>
       </c>
       <c r="M283" s="1">
-        <v>202436.0</v>
+        <v>286002.0</v>
       </c>
       <c r="N283" s="1">
-        <v>208490.79</v>
+        <v>289007.14</v>
       </c>
       <c r="O283" s="1">
-        <v>0.12</v>
+        <v>0.16</v>
       </c>
       <c r="P283">
         <v>1</v>
       </c>
     </row>
     <row r="284" spans="1:16">
       <c r="A284" t="s">
-        <v>687</v>
+        <v>679</v>
       </c>
       <c r="B284" t="s">
-        <v>688</v>
+        <v>680</v>
       </c>
       <c r="C284" s="1">
-        <v>223000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D284" s="1">
-        <v>100.638</v>
+        <v>98.639</v>
       </c>
       <c r="E284" s="1">
-        <v>99.849</v>
+        <v>100.0</v>
       </c>
       <c r="F284" t="s">
         <v>8</v>
       </c>
       <c r="G284">
         <v>1.0</v>
       </c>
       <c r="H284" s="1">
-        <v>222663.27</v>
+        <v>500000.0</v>
       </c>
       <c r="I284" s="1">
-        <v>1759.47</v>
+        <v>-6805.0</v>
       </c>
       <c r="J284" s="1">
-        <v>0.7901931917195</v>
+        <v>-1.361</v>
       </c>
       <c r="K284">
-        <v>2.52</v>
+        <v>3.05</v>
       </c>
       <c r="L284" t="s">
-        <v>689</v>
+        <v>681</v>
       </c>
       <c r="M284" s="1">
-        <v>224422.74</v>
+        <v>493195.0</v>
       </c>
       <c r="N284" s="1">
-        <v>230044.48</v>
+        <v>508429.59</v>
       </c>
       <c r="O284" s="1">
-        <v>0.13</v>
+        <v>0.28</v>
       </c>
       <c r="P284">
         <v>1</v>
       </c>
     </row>
     <row r="285" spans="1:16">
       <c r="A285" t="s">
-        <v>690</v>
+        <v>682</v>
       </c>
       <c r="B285" t="s">
-        <v>691</v>
+        <v>683</v>
       </c>
       <c r="C285" s="1">
-        <v>163000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D285" s="1">
-        <v>99.518</v>
+        <v>101.39</v>
       </c>
       <c r="E285" s="1">
-        <v>99.115</v>
+        <v>103.012</v>
       </c>
       <c r="F285" t="s">
         <v>8</v>
       </c>
       <c r="G285">
         <v>1.0</v>
       </c>
       <c r="H285" s="1">
-        <v>161557.45</v>
+        <v>206024.0</v>
       </c>
       <c r="I285" s="1">
-        <v>656.89</v>
+        <v>-3244.0</v>
       </c>
       <c r="J285" s="1">
-        <v>0.40659839580286</v>
+        <v>-1.5745738360579</v>
       </c>
       <c r="K285">
-        <v>0.41</v>
-[...2 lines deleted...]
-        <v>672.1</v>
+        <v>3.27</v>
+      </c>
+      <c r="L285" t="s">
+        <v>684</v>
       </c>
       <c r="M285" s="1">
-        <v>162214.34</v>
+        <v>202780.0</v>
       </c>
       <c r="N285" s="1">
-        <v>162886.44</v>
+        <v>209323.84</v>
       </c>
       <c r="O285" s="1">
-        <v>0.09</v>
+        <v>0.11</v>
       </c>
       <c r="P285">
         <v>1</v>
       </c>
     </row>
     <row r="286" spans="1:16">
       <c r="A286" t="s">
-        <v>692</v>
+        <v>685</v>
       </c>
       <c r="B286" t="s">
-        <v>693</v>
+        <v>686</v>
       </c>
       <c r="C286" s="1">
-        <v>216054.61</v>
+        <v>223000.0</v>
       </c>
       <c r="D286" s="1">
-        <v>89.631</v>
+        <v>100.983</v>
       </c>
       <c r="E286" s="1">
-        <v>95.01698205</v>
+        <v>99.849</v>
       </c>
       <c r="F286" t="s">
         <v>8</v>
       </c>
       <c r="G286">
         <v>1.0</v>
       </c>
       <c r="H286" s="1">
-        <v>205288.57</v>
+        <v>222663.27</v>
       </c>
       <c r="I286" s="1">
-        <v>-11636.66</v>
+        <v>2528.82</v>
       </c>
       <c r="J286" s="1">
-        <v>-5.6684402838404</v>
+        <v>1.1357149295436</v>
       </c>
       <c r="K286">
-        <v>1.29</v>
+        <v>2.74</v>
       </c>
       <c r="L286" t="s">
-        <v>694</v>
+        <v>687</v>
       </c>
       <c r="M286" s="1">
-        <v>193651.91</v>
+        <v>225192.09</v>
       </c>
       <c r="N286" s="1">
-        <v>196445.23</v>
+        <v>231307.79</v>
       </c>
       <c r="O286" s="1">
-        <v>0.11</v>
+        <v>0.13</v>
       </c>
       <c r="P286">
         <v>1</v>
       </c>
     </row>
     <row r="287" spans="1:16">
       <c r="A287" t="s">
-        <v>695</v>
+        <v>688</v>
       </c>
       <c r="B287" t="s">
-        <v>696</v>
+        <v>689</v>
       </c>
       <c r="C287" s="1">
-        <v>291253.0</v>
+        <v>163000.0</v>
       </c>
       <c r="D287" s="1">
-        <v>93.649</v>
+        <v>99.692</v>
       </c>
       <c r="E287" s="1">
-        <v>93.81710403</v>
+        <v>99.115</v>
       </c>
       <c r="F287" t="s">
         <v>8</v>
       </c>
       <c r="G287">
         <v>1.0</v>
       </c>
       <c r="H287" s="1">
-        <v>273245.13</v>
+        <v>161557.45</v>
       </c>
       <c r="I287" s="1">
-        <v>-489.61</v>
+        <v>940.51</v>
       </c>
       <c r="J287" s="1">
-        <v>-0.17918343137534</v>
+        <v>0.58215204560359</v>
       </c>
       <c r="K287">
-        <v>0.21</v>
-[...2 lines deleted...]
-        <v>603.25</v>
+        <v>0.61</v>
+      </c>
+      <c r="L287" t="s">
+        <v>690</v>
       </c>
       <c r="M287" s="1">
-        <v>272755.52</v>
+        <v>162497.96</v>
       </c>
       <c r="N287" s="1">
-        <v>273358.77</v>
+        <v>163498.29</v>
       </c>
       <c r="O287" s="1">
-        <v>0.15</v>
+        <v>0.09</v>
       </c>
       <c r="P287">
         <v>1</v>
       </c>
     </row>
     <row r="288" spans="1:16">
       <c r="A288" t="s">
-        <v>697</v>
+        <v>691</v>
       </c>
       <c r="B288" t="s">
-        <v>698</v>
+        <v>692</v>
       </c>
       <c r="C288" s="1">
-        <v>190820.0</v>
+        <v>222054.61</v>
       </c>
       <c r="D288" s="1">
-        <v>65.568</v>
+        <v>90.059</v>
       </c>
       <c r="E288" s="1">
-        <v>65.16378786</v>
+        <v>94.89160797</v>
       </c>
       <c r="F288" t="s">
         <v>8</v>
       </c>
       <c r="G288">
         <v>1.0</v>
       </c>
       <c r="H288" s="1">
-        <v>124345.54</v>
+        <v>210711.19</v>
       </c>
       <c r="I288" s="1">
-        <v>771.31</v>
+        <v>-10731.03</v>
       </c>
       <c r="J288" s="1">
-        <v>0.62029566963158</v>
+        <v>-5.092767023906</v>
       </c>
       <c r="K288">
-        <v>1.49</v>
-[...2 lines deleted...]
-        <v>699</v>
+        <v>0.07</v>
+      </c>
+      <c r="L288">
+        <v>150.27</v>
       </c>
       <c r="M288" s="1">
-        <v>125116.85</v>
+        <v>199980.16</v>
       </c>
       <c r="N288" s="1">
-        <v>127963.47</v>
+        <v>200130.43</v>
       </c>
       <c r="O288" s="1">
-        <v>0.07</v>
+        <v>0.11</v>
       </c>
       <c r="P288">
         <v>1</v>
       </c>
     </row>
     <row r="289" spans="1:16">
       <c r="A289" t="s">
-        <v>700</v>
+        <v>693</v>
       </c>
       <c r="B289" t="s">
-        <v>701</v>
+        <v>694</v>
       </c>
       <c r="C289" s="1">
-        <v>1688000.0</v>
+        <v>298253.0</v>
       </c>
       <c r="D289" s="1">
-        <v>102.304</v>
+        <v>93.847</v>
       </c>
       <c r="E289" s="1">
-        <v>111.83014988</v>
+        <v>93.82576202</v>
       </c>
       <c r="F289" t="s">
         <v>8</v>
       </c>
       <c r="G289">
         <v>1.0</v>
       </c>
       <c r="H289" s="1">
-        <v>1887692.93</v>
+        <v>279838.15</v>
       </c>
       <c r="I289" s="1">
-        <v>343606.33</v>
+        <v>63.34</v>
       </c>
       <c r="J289" s="1">
-        <v>18.202448318753</v>
+        <v>0.022634512127814</v>
       </c>
       <c r="K289">
-        <v>0.26</v>
-[...2 lines deleted...]
-        <v>702</v>
+        <v>0.28</v>
+      </c>
+      <c r="L289">
+        <v>849.41</v>
       </c>
       <c r="M289" s="1">
-        <v>2231299.26</v>
+        <v>279901.49</v>
       </c>
       <c r="N289" s="1">
-        <v>2235670.25</v>
+        <v>280750.9</v>
       </c>
       <c r="O289" s="1">
-        <v>1.25</v>
+        <v>0.15</v>
       </c>
       <c r="P289">
         <v>1</v>
       </c>
     </row>
     <row r="290" spans="1:16">
       <c r="A290" t="s">
-        <v>703</v>
+        <v>695</v>
       </c>
       <c r="B290" t="s">
-        <v>704</v>
+        <v>696</v>
       </c>
       <c r="C290" s="1">
-        <v>3184000.0</v>
+        <v>195820.0</v>
       </c>
       <c r="D290" s="1">
-        <v>99.957</v>
+        <v>66.371</v>
       </c>
       <c r="E290" s="1">
-        <v>100.90869095</v>
+        <v>65.21059647</v>
       </c>
       <c r="F290" t="s">
         <v>8</v>
       </c>
       <c r="G290">
         <v>1.0</v>
       </c>
       <c r="H290" s="1">
-        <v>3212932.72</v>
+        <v>127695.39</v>
       </c>
       <c r="I290" s="1">
-        <v>-30301.84</v>
+        <v>2272.3</v>
       </c>
       <c r="J290" s="1">
-        <v>-0.94312090045882</v>
+        <v>1.7794690943816</v>
       </c>
       <c r="K290">
-        <v>0.54</v>
-[...2 lines deleted...]
-        <v>705</v>
+        <v>0.08</v>
+      </c>
+      <c r="L290">
+        <v>152.9</v>
       </c>
       <c r="M290" s="1">
-        <v>3182630.88</v>
+        <v>129967.69</v>
       </c>
       <c r="N290" s="1">
-        <v>3199901.0</v>
+        <v>130120.59</v>
       </c>
       <c r="O290" s="1">
-        <v>1.79</v>
+        <v>0.07</v>
       </c>
       <c r="P290">
         <v>1</v>
       </c>
     </row>
     <row r="291" spans="1:16">
       <c r="A291" t="s">
-        <v>706</v>
+        <v>697</v>
       </c>
       <c r="B291" t="s">
-        <v>707</v>
+        <v>698</v>
       </c>
       <c r="C291" s="1">
-        <v>1817000.0</v>
+        <v>1730000.0</v>
       </c>
       <c r="D291" s="1">
-        <v>98.393</v>
+        <v>101.461</v>
       </c>
       <c r="E291" s="1">
-        <v>97.90117722</v>
+        <v>112.32961214</v>
       </c>
       <c r="F291" t="s">
         <v>8</v>
       </c>
       <c r="G291">
         <v>1.0</v>
       </c>
       <c r="H291" s="1">
-        <v>1778864.39</v>
+        <v>1943302.29</v>
       </c>
       <c r="I291" s="1">
-        <v>8936.42</v>
+        <v>344119.82</v>
       </c>
       <c r="J291" s="1">
-        <v>0.50236656881979</v>
+        <v>17.70799230623</v>
       </c>
       <c r="K291">
-        <v>0.5</v>
+        <v>0.35</v>
       </c>
       <c r="L291" t="s">
-        <v>708</v>
+        <v>699</v>
       </c>
       <c r="M291" s="1">
-        <v>1787800.81</v>
+        <v>2287422.11</v>
       </c>
       <c r="N291" s="1">
-        <v>1796821.62</v>
+        <v>2293548.43</v>
       </c>
       <c r="O291" s="1">
-        <v>1.01</v>
+        <v>1.24</v>
       </c>
       <c r="P291">
         <v>1</v>
       </c>
     </row>
     <row r="292" spans="1:16">
       <c r="A292" t="s">
-        <v>709</v>
+        <v>700</v>
       </c>
       <c r="B292" t="s">
-        <v>710</v>
+        <v>701</v>
       </c>
       <c r="C292" s="1">
-        <v>3234000.0</v>
+        <v>3263000.0</v>
       </c>
       <c r="D292" s="1">
-        <v>93.782</v>
+        <v>99.972</v>
       </c>
       <c r="E292" s="1">
-        <v>93.70027706</v>
+        <v>100.88734447</v>
       </c>
       <c r="F292" t="s">
         <v>8</v>
       </c>
       <c r="G292">
         <v>1.0</v>
       </c>
       <c r="H292" s="1">
-        <v>3030266.96</v>
+        <v>3291954.05</v>
       </c>
       <c r="I292" s="1">
-        <v>2642.92</v>
+        <v>-29867.69</v>
       </c>
       <c r="J292" s="1">
-        <v>0.087217398166134</v>
+        <v>-0.90729364828163</v>
       </c>
       <c r="K292">
-        <v>0.64</v>
+        <v>0.69</v>
       </c>
       <c r="L292" t="s">
-        <v>711</v>
+        <v>702</v>
       </c>
       <c r="M292" s="1">
-        <v>3032909.88</v>
+        <v>3262086.36</v>
       </c>
       <c r="N292" s="1">
-        <v>3053759.51</v>
+        <v>3284611.88</v>
       </c>
       <c r="O292" s="1">
-        <v>1.71</v>
+        <v>1.78</v>
       </c>
       <c r="P292">
         <v>1</v>
       </c>
     </row>
     <row r="293" spans="1:16">
       <c r="A293" t="s">
-        <v>712</v>
+        <v>703</v>
       </c>
       <c r="B293" t="s">
-        <v>713</v>
+        <v>704</v>
       </c>
       <c r="C293" s="1">
-        <v>1295000.0</v>
+        <v>1862000.0</v>
       </c>
       <c r="D293" s="1">
-        <v>85.527</v>
+        <v>98.625</v>
       </c>
       <c r="E293" s="1">
-        <v>97.65944093</v>
+        <v>97.93346079</v>
       </c>
       <c r="F293" t="s">
         <v>8</v>
       </c>
       <c r="G293">
         <v>1.0</v>
       </c>
       <c r="H293" s="1">
-        <v>1264689.76</v>
+        <v>1823521.04</v>
       </c>
       <c r="I293" s="1">
-        <v>-157115.11</v>
+        <v>12876.46</v>
       </c>
       <c r="J293" s="1">
-        <v>-12.423213579273</v>
+        <v>0.70613169344073</v>
       </c>
       <c r="K293">
-        <v>0.64</v>
+        <v>0.68</v>
       </c>
       <c r="L293" t="s">
-        <v>714</v>
+        <v>705</v>
       </c>
       <c r="M293" s="1">
-        <v>1107574.65</v>
+        <v>1836397.5</v>
       </c>
       <c r="N293" s="1">
-        <v>1115923.53</v>
+        <v>1848988.77</v>
       </c>
       <c r="O293" s="1">
-        <v>0.62</v>
+        <v>1.0</v>
       </c>
       <c r="P293">
         <v>1</v>
       </c>
     </row>
     <row r="294" spans="1:16">
       <c r="A294" t="s">
-        <v>715</v>
+        <v>706</v>
       </c>
       <c r="B294" t="s">
-        <v>716</v>
+        <v>707</v>
       </c>
       <c r="C294" s="1">
-        <v>3598000.0</v>
+        <v>3314000.0</v>
       </c>
       <c r="D294" s="1">
-        <v>100.14</v>
+        <v>94.137</v>
       </c>
       <c r="E294" s="1">
-        <v>99.84827904</v>
+        <v>93.73153168</v>
       </c>
       <c r="F294" t="s">
         <v>8</v>
       </c>
       <c r="G294">
         <v>1.0</v>
       </c>
       <c r="H294" s="1">
-        <v>3592541.08</v>
+        <v>3106262.96</v>
       </c>
       <c r="I294" s="1">
-        <v>10496.12</v>
+        <v>13437.22</v>
       </c>
       <c r="J294" s="1">
-        <v>0.2921642304505</v>
+        <v>0.43258475451158</v>
       </c>
       <c r="K294">
-        <v>0.22</v>
+        <v>0.83</v>
       </c>
       <c r="L294" t="s">
-        <v>717</v>
+        <v>708</v>
       </c>
       <c r="M294" s="1">
-        <v>3603037.2</v>
+        <v>3119700.18</v>
       </c>
       <c r="N294" s="1">
-        <v>3610968.7</v>
+        <v>3147211.78</v>
       </c>
       <c r="O294" s="1">
-        <v>2.02</v>
+        <v>1.71</v>
       </c>
       <c r="P294">
         <v>1</v>
       </c>
     </row>
     <row r="295" spans="1:16">
       <c r="A295" t="s">
-        <v>718</v>
+        <v>709</v>
       </c>
       <c r="B295" t="s">
-        <v>719</v>
+        <v>710</v>
       </c>
       <c r="C295" s="1">
-        <v>2699000.0</v>
+        <v>1327000.0</v>
       </c>
       <c r="D295" s="1">
-        <v>97.266</v>
+        <v>85.819</v>
       </c>
       <c r="E295" s="1">
-        <v>96.78992849</v>
+        <v>97.39783572</v>
       </c>
       <c r="F295" t="s">
         <v>8</v>
       </c>
       <c r="G295">
         <v>1.0</v>
       </c>
       <c r="H295" s="1">
-        <v>2612360.17</v>
+        <v>1292469.28</v>
       </c>
       <c r="I295" s="1">
-        <v>12849.17</v>
+        <v>-153651.15</v>
       </c>
       <c r="J295" s="1">
-        <v>0.49186058444613</v>
+        <v>-11.888185845315</v>
       </c>
       <c r="K295">
-        <v>0.44</v>
+        <v>0.83</v>
       </c>
       <c r="L295" t="s">
-        <v>720</v>
+        <v>711</v>
       </c>
       <c r="M295" s="1">
-        <v>2625209.34</v>
+        <v>1138818.13</v>
       </c>
       <c r="N295" s="1">
-        <v>2637133.61</v>
+        <v>1149834.39</v>
       </c>
       <c r="O295" s="1">
-        <v>1.48</v>
+        <v>0.62</v>
       </c>
       <c r="P295">
         <v>1</v>
       </c>
     </row>
     <row r="296" spans="1:16">
       <c r="A296" t="s">
-        <v>721</v>
+        <v>712</v>
       </c>
       <c r="B296" t="s">
-        <v>722</v>
+        <v>713</v>
       </c>
       <c r="C296" s="1">
-        <v>168000.0</v>
+        <v>3687000.0</v>
       </c>
       <c r="D296" s="1">
-        <v>96.102</v>
+        <v>100.441</v>
       </c>
       <c r="E296" s="1">
-        <v>99.406</v>
+        <v>99.88238053</v>
       </c>
       <c r="F296" t="s">
         <v>8</v>
       </c>
       <c r="G296">
         <v>1.0</v>
       </c>
       <c r="H296" s="1">
-        <v>167002.08</v>
+        <v>3682663.37</v>
       </c>
       <c r="I296" s="1">
-        <v>-5550.72</v>
+        <v>20596.3</v>
       </c>
       <c r="J296" s="1">
-        <v>-3.3237430336197</v>
+        <v>0.55927729283603</v>
       </c>
       <c r="K296">
-        <v>1.31</v>
+        <v>0.44</v>
       </c>
       <c r="L296" t="s">
-        <v>723</v>
+        <v>714</v>
       </c>
       <c r="M296" s="1">
-        <v>161451.36</v>
+        <v>3703259.67</v>
       </c>
       <c r="N296" s="1">
-        <v>163652.04</v>
+        <v>3719515.06</v>
       </c>
       <c r="O296" s="1">
-        <v>0.09</v>
+        <v>2.02</v>
       </c>
       <c r="P296">
         <v>1</v>
       </c>
     </row>
     <row r="297" spans="1:16">
       <c r="A297" t="s">
-        <v>724</v>
+        <v>715</v>
       </c>
       <c r="B297" t="s">
-        <v>725</v>
+        <v>716</v>
       </c>
       <c r="C297" s="1">
-        <v>446000.0</v>
+        <v>2766000.0</v>
       </c>
       <c r="D297" s="1">
-        <v>98.289</v>
+        <v>97.649</v>
       </c>
       <c r="E297" s="1">
-        <v>100.0</v>
+        <v>96.83265907</v>
       </c>
       <c r="F297" t="s">
         <v>8</v>
       </c>
       <c r="G297">
         <v>1.0</v>
       </c>
       <c r="H297" s="1">
-        <v>446000.0</v>
+        <v>2678391.35</v>
       </c>
       <c r="I297" s="1">
-        <v>-7631.06</v>
+        <v>22579.99</v>
       </c>
       <c r="J297" s="1">
-        <v>-1.711</v>
+        <v>0.84304297055021</v>
       </c>
       <c r="K297">
-        <v>0.72</v>
+        <v>0.66</v>
       </c>
       <c r="L297" t="s">
-        <v>726</v>
+        <v>717</v>
       </c>
       <c r="M297" s="1">
-        <v>438368.94</v>
+        <v>2700971.34</v>
       </c>
       <c r="N297" s="1">
-        <v>441587.76</v>
+        <v>2719301.76</v>
       </c>
       <c r="O297" s="1">
-        <v>0.25</v>
+        <v>1.47</v>
       </c>
       <c r="P297">
         <v>1</v>
       </c>
     </row>
     <row r="298" spans="1:16">
       <c r="A298" t="s">
-        <v>727</v>
+        <v>718</v>
       </c>
       <c r="B298" t="s">
-        <v>728</v>
+        <v>719</v>
       </c>
       <c r="C298" s="1">
-        <v>200000.0</v>
+        <v>168000.0</v>
       </c>
       <c r="D298" s="1">
-        <v>103.148</v>
+        <v>96.665</v>
       </c>
       <c r="E298" s="1">
-        <v>100.77</v>
+        <v>99.406</v>
       </c>
       <c r="F298" t="s">
         <v>8</v>
       </c>
       <c r="G298">
         <v>1.0</v>
       </c>
       <c r="H298" s="1">
-        <v>201540.0</v>
+        <v>167002.08</v>
       </c>
       <c r="I298" s="1">
-        <v>4756.0</v>
+        <v>-4604.88</v>
       </c>
       <c r="J298" s="1">
-        <v>2.35982931428</v>
+        <v>-2.7573788302517</v>
       </c>
       <c r="K298">
-        <v>0.34</v>
-[...2 lines deleted...]
-        <v>676.71</v>
+        <v>1.49</v>
+      </c>
+      <c r="L298" t="s">
+        <v>720</v>
       </c>
       <c r="M298" s="1">
-        <v>206296.0</v>
+        <v>162397.2</v>
       </c>
       <c r="N298" s="1">
-        <v>206972.71</v>
+        <v>164899.94</v>
       </c>
       <c r="O298" s="1">
-        <v>0.12</v>
+        <v>0.09</v>
       </c>
       <c r="P298">
         <v>1</v>
       </c>
     </row>
     <row r="299" spans="1:16">
       <c r="A299" t="s">
-        <v>729</v>
+        <v>721</v>
       </c>
       <c r="B299" t="s">
-        <v>730</v>
+        <v>722</v>
       </c>
       <c r="C299" s="1">
-        <v>300000.0</v>
+        <v>446000.0</v>
       </c>
       <c r="D299" s="1">
-        <v>100.039</v>
+        <v>98.445</v>
       </c>
       <c r="E299" s="1">
-        <v>98.69</v>
+        <v>100.0</v>
       </c>
       <c r="F299" t="s">
         <v>8</v>
       </c>
       <c r="G299">
         <v>1.0</v>
       </c>
       <c r="H299" s="1">
-        <v>296070.0</v>
+        <v>446000.0</v>
       </c>
       <c r="I299" s="1">
-        <v>4047.0</v>
+        <v>-6935.3</v>
       </c>
       <c r="J299" s="1">
-        <v>1.3669064748201</v>
+        <v>-1.555</v>
       </c>
       <c r="K299">
-        <v>2.46</v>
+        <v>0.9</v>
       </c>
       <c r="L299" t="s">
-        <v>731</v>
+        <v>723</v>
       </c>
       <c r="M299" s="1">
-        <v>300117.0</v>
+        <v>439064.7</v>
       </c>
       <c r="N299" s="1">
-        <v>307506.04</v>
+        <v>443088.23</v>
       </c>
       <c r="O299" s="1">
-        <v>0.17</v>
+        <v>0.24</v>
       </c>
       <c r="P299">
         <v>1</v>
       </c>
     </row>
     <row r="300" spans="1:16">
       <c r="A300" t="s">
-        <v>732</v>
+        <v>724</v>
       </c>
       <c r="B300" t="s">
-        <v>733</v>
+        <v>725</v>
       </c>
       <c r="C300" s="1">
-        <v>500000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D300" s="1">
-        <v>83.961</v>
+        <v>103.245</v>
       </c>
       <c r="E300" s="1">
-        <v>85.4208</v>
+        <v>100.77</v>
       </c>
       <c r="F300" t="s">
         <v>8</v>
       </c>
       <c r="G300">
         <v>1.0</v>
       </c>
       <c r="H300" s="1">
-        <v>427104.0</v>
+        <v>201540.0</v>
       </c>
       <c r="I300" s="1">
-        <v>-7299.0</v>
+        <v>4950.0</v>
       </c>
       <c r="J300" s="1">
-        <v>-1.708951449764</v>
+        <v>2.4560881214647</v>
       </c>
       <c r="K300">
-        <v>0.36</v>
+        <v>0.61</v>
       </c>
       <c r="L300" t="s">
-        <v>734</v>
+        <v>726</v>
       </c>
       <c r="M300" s="1">
-        <v>419805.0</v>
+        <v>206490.0</v>
       </c>
       <c r="N300" s="1">
-        <v>421602.95</v>
+        <v>207713.29</v>
       </c>
       <c r="O300" s="1">
-        <v>0.24</v>
+        <v>0.11</v>
       </c>
       <c r="P300">
         <v>1</v>
       </c>
     </row>
     <row r="301" spans="1:16">
       <c r="A301" t="s">
-        <v>735</v>
+        <v>727</v>
       </c>
       <c r="B301" t="s">
-        <v>736</v>
+        <v>728</v>
       </c>
       <c r="C301" s="1">
-        <v>181000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D301" s="1">
-        <v>100.324</v>
+        <v>100.613</v>
       </c>
       <c r="E301" s="1">
-        <v>99.609</v>
+        <v>98.69</v>
       </c>
       <c r="F301" t="s">
         <v>8</v>
       </c>
       <c r="G301">
         <v>1.0</v>
       </c>
       <c r="H301" s="1">
-        <v>180292.29</v>
+        <v>296070.0</v>
       </c>
       <c r="I301" s="1">
-        <v>1294.15</v>
+        <v>5769.0</v>
       </c>
       <c r="J301" s="1">
-        <v>0.71780662389945</v>
+        <v>1.9485256864931</v>
       </c>
       <c r="K301">
-        <v>0.04</v>
-[...2 lines deleted...]
-        <v>79.34</v>
+        <v>2.69</v>
+      </c>
+      <c r="L301" t="s">
+        <v>729</v>
       </c>
       <c r="M301" s="1">
-        <v>181586.44</v>
+        <v>301839.0</v>
       </c>
       <c r="N301" s="1">
-        <v>181665.78</v>
+        <v>309896.88</v>
       </c>
       <c r="O301" s="1">
-        <v>0.1</v>
+        <v>0.17</v>
       </c>
       <c r="P301">
         <v>1</v>
       </c>
     </row>
     <row r="302" spans="1:16">
       <c r="A302" t="s">
-        <v>737</v>
+        <v>730</v>
       </c>
       <c r="B302" t="s">
-        <v>738</v>
+        <v>731</v>
       </c>
       <c r="C302" s="1">
-        <v>141000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D302" s="1">
-        <v>101.144</v>
+        <v>84.483</v>
       </c>
       <c r="E302" s="1">
-        <v>99.813</v>
+        <v>85.4208</v>
       </c>
       <c r="F302" t="s">
         <v>8</v>
       </c>
       <c r="G302">
         <v>1.0</v>
       </c>
       <c r="H302" s="1">
-        <v>140736.33</v>
+        <v>427104.0</v>
       </c>
       <c r="I302" s="1">
-        <v>1876.71</v>
+        <v>-4689.0</v>
       </c>
       <c r="J302" s="1">
-        <v>1.3334936330939</v>
+        <v>-1.0978590694538</v>
       </c>
       <c r="K302">
-        <v>3.86</v>
+        <v>0.41</v>
       </c>
       <c r="L302" t="s">
-        <v>739</v>
+        <v>732</v>
       </c>
       <c r="M302" s="1">
-        <v>142613.04</v>
+        <v>422415.0</v>
       </c>
       <c r="N302" s="1">
-        <v>148061.82</v>
+        <v>424464.66</v>
       </c>
       <c r="O302" s="1">
-        <v>0.08</v>
+        <v>0.23</v>
       </c>
       <c r="P302">
         <v>1</v>
       </c>
     </row>
     <row r="303" spans="1:16">
       <c r="A303" t="s">
-        <v>740</v>
+        <v>733</v>
       </c>
       <c r="B303" t="s">
-        <v>741</v>
+        <v>734</v>
       </c>
       <c r="C303" s="1">
-        <v>191000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D303" s="1">
-        <v>103.098</v>
+        <v>99.754</v>
       </c>
       <c r="E303" s="1">
-        <v>100.0</v>
+        <v>99.898</v>
       </c>
       <c r="F303" t="s">
         <v>8</v>
       </c>
       <c r="G303">
         <v>1.0</v>
       </c>
       <c r="H303" s="1">
-        <v>191000.0</v>
+        <v>499490.0</v>
       </c>
       <c r="I303" s="1">
-        <v>5917.18</v>
+        <v>-720.0</v>
       </c>
       <c r="J303" s="1">
-        <v>3.098</v>
+        <v>-0.14414702997057</v>
       </c>
       <c r="K303">
-        <v>2.62</v>
-[...2 lines deleted...]
-        <v>742</v>
+        <v>0.0</v>
+      </c>
+      <c r="L303">
+        <v>0.0</v>
       </c>
       <c r="M303" s="1">
-        <v>196917.18</v>
+        <v>498770.0</v>
       </c>
       <c r="N303" s="1">
-        <v>201920.89</v>
+        <v>498770.0</v>
       </c>
       <c r="O303" s="1">
-        <v>0.11</v>
+        <v>0.27</v>
       </c>
       <c r="P303">
         <v>1</v>
       </c>
     </row>
     <row r="304" spans="1:16">
       <c r="A304" t="s">
-        <v>743</v>
+        <v>735</v>
       </c>
       <c r="B304" t="s">
-        <v>744</v>
+        <v>736</v>
       </c>
       <c r="C304" s="1">
-        <v>500000.0</v>
+        <v>181000.0</v>
       </c>
       <c r="D304" s="1">
-        <v>97.926</v>
+        <v>100.581</v>
       </c>
       <c r="E304" s="1">
-        <v>99.423</v>
+        <v>99.609</v>
       </c>
       <c r="F304" t="s">
         <v>8</v>
       </c>
       <c r="G304">
         <v>1.0</v>
       </c>
       <c r="H304" s="1">
-        <v>497115.0</v>
+        <v>180292.29</v>
       </c>
       <c r="I304" s="1">
-        <v>-7485.0</v>
+        <v>1759.32</v>
       </c>
       <c r="J304" s="1">
-        <v>-1.505687818714</v>
+        <v>0.975815438364</v>
       </c>
       <c r="K304">
-        <v>0.55</v>
-[...2 lines deleted...]
-        <v>745</v>
+        <v>0.27</v>
+      </c>
+      <c r="L304">
+        <v>495.89</v>
       </c>
       <c r="M304" s="1">
-        <v>489630.0</v>
+        <v>182051.61</v>
       </c>
       <c r="N304" s="1">
-        <v>492383.42</v>
+        <v>182547.5</v>
       </c>
       <c r="O304" s="1">
-        <v>0.28</v>
+        <v>0.1</v>
       </c>
       <c r="P304">
         <v>1</v>
       </c>
     </row>
     <row r="305" spans="1:16">
       <c r="A305" t="s">
-        <v>746</v>
+        <v>737</v>
       </c>
       <c r="B305" t="s">
-        <v>747</v>
+        <v>738</v>
       </c>
       <c r="C305" s="1">
-        <v>216000.0</v>
+        <v>141000.0</v>
       </c>
       <c r="D305" s="1">
-        <v>97.846</v>
+        <v>101.465</v>
       </c>
       <c r="E305" s="1">
-        <v>99.947</v>
+        <v>99.813</v>
       </c>
       <c r="F305" t="s">
         <v>8</v>
       </c>
       <c r="G305">
         <v>1.0</v>
       </c>
       <c r="H305" s="1">
-        <v>215885.52</v>
+        <v>140736.33</v>
       </c>
       <c r="I305" s="1">
-        <v>-4538.16</v>
+        <v>2329.32</v>
       </c>
       <c r="J305" s="1">
-        <v>-2.1021141204839</v>
+        <v>1.6550950277018</v>
       </c>
       <c r="K305">
-        <v>1.73</v>
-[...2 lines deleted...]
-        <v>748</v>
+        <v>0.21</v>
+      </c>
+      <c r="L305">
+        <v>299.38</v>
       </c>
       <c r="M305" s="1">
-        <v>211347.36</v>
+        <v>143065.65</v>
       </c>
       <c r="N305" s="1">
-        <v>215075.58</v>
+        <v>143365.03</v>
       </c>
       <c r="O305" s="1">
-        <v>0.12</v>
+        <v>0.08</v>
       </c>
       <c r="P305">
         <v>1</v>
       </c>
     </row>
     <row r="306" spans="1:16">
       <c r="A306" t="s">
-        <v>749</v>
+        <v>739</v>
       </c>
       <c r="B306" t="s">
-        <v>750</v>
+        <v>740</v>
       </c>
       <c r="C306" s="1">
-        <v>238000.0</v>
+        <v>191000.0</v>
       </c>
       <c r="D306" s="1">
-        <v>100.464</v>
+        <v>103.399</v>
       </c>
       <c r="E306" s="1">
         <v>100.0</v>
       </c>
       <c r="F306" t="s">
         <v>8</v>
       </c>
       <c r="G306">
         <v>1.0</v>
       </c>
       <c r="H306" s="1">
-        <v>238000.0</v>
+        <v>191000.0</v>
       </c>
       <c r="I306" s="1">
-        <v>1104.32</v>
+        <v>6492.09</v>
       </c>
       <c r="J306" s="1">
-        <v>0.464</v>
+        <v>3.399</v>
       </c>
       <c r="K306">
-        <v>0.62</v>
+        <v>2.86</v>
       </c>
       <c r="L306" t="s">
-        <v>751</v>
+        <v>741</v>
       </c>
       <c r="M306" s="1">
-        <v>239104.32</v>
+        <v>197492.09</v>
       </c>
       <c r="N306" s="1">
-        <v>240584.12</v>
+        <v>202960.74</v>
       </c>
       <c r="O306" s="1">
-        <v>0.13</v>
+        <v>0.11</v>
       </c>
       <c r="P306">
         <v>1</v>
       </c>
     </row>
     <row r="307" spans="1:16">
       <c r="A307" t="s">
-        <v>752</v>
+        <v>742</v>
       </c>
       <c r="B307" t="s">
-        <v>753</v>
+        <v>743</v>
       </c>
       <c r="C307" s="1">
-        <v>600000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D307" s="1">
-        <v>98.238</v>
+        <v>98.221</v>
       </c>
       <c r="E307" s="1">
-        <v>99.779</v>
+        <v>99.423</v>
       </c>
       <c r="F307" t="s">
         <v>8</v>
       </c>
       <c r="G307">
         <v>1.0</v>
       </c>
       <c r="H307" s="1">
-        <v>598674.0</v>
+        <v>497115.0</v>
       </c>
       <c r="I307" s="1">
-        <v>-9246.0</v>
+        <v>-6010.0</v>
       </c>
       <c r="J307" s="1">
-        <v>-1.5444131530683</v>
+        <v>-1.2089757903101</v>
       </c>
       <c r="K307">
-        <v>0.8</v>
+        <v>0.72</v>
       </c>
       <c r="L307" t="s">
-        <v>754</v>
+        <v>744</v>
       </c>
       <c r="M307" s="1">
-        <v>589428.0</v>
+        <v>491105.0</v>
       </c>
       <c r="N307" s="1">
-        <v>594236.22</v>
+        <v>494721.44</v>
       </c>
       <c r="O307" s="1">
-        <v>0.33</v>
+        <v>0.27</v>
       </c>
       <c r="P307">
         <v>1</v>
       </c>
     </row>
     <row r="308" spans="1:16">
       <c r="A308" t="s">
-        <v>755</v>
+        <v>745</v>
       </c>
       <c r="B308" t="s">
-        <v>756</v>
+        <v>746</v>
       </c>
       <c r="C308" s="1">
-        <v>420000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D308" s="1">
-        <v>98.235</v>
+        <v>98.268</v>
       </c>
       <c r="E308" s="1">
-        <v>100.0</v>
+        <v>97.59</v>
       </c>
       <c r="F308" t="s">
         <v>8</v>
       </c>
       <c r="G308">
         <v>1.0</v>
       </c>
       <c r="H308" s="1">
-        <v>420000.0</v>
+        <v>97590.0</v>
       </c>
       <c r="I308" s="1">
-        <v>-7413.0</v>
+        <v>678.0</v>
       </c>
       <c r="J308" s="1">
-        <v>-1.765</v>
+        <v>0.69474331386413</v>
       </c>
       <c r="K308">
-        <v>0.76</v>
+        <v>1.68</v>
       </c>
       <c r="L308" t="s">
-        <v>757</v>
+        <v>747</v>
       </c>
       <c r="M308" s="1">
-        <v>412587.0</v>
+        <v>98268.0</v>
       </c>
       <c r="N308" s="1">
-        <v>415763.58</v>
+        <v>99950.88</v>
       </c>
       <c r="O308" s="1">
-        <v>0.23</v>
+        <v>0.05</v>
       </c>
       <c r="P308">
         <v>1</v>
       </c>
     </row>
     <row r="309" spans="1:16">
       <c r="A309" t="s">
-        <v>758</v>
+        <v>748</v>
       </c>
       <c r="B309" t="s">
-        <v>759</v>
+        <v>749</v>
       </c>
       <c r="C309" s="1">
-        <v>160000.0</v>
+        <v>216000.0</v>
       </c>
       <c r="D309" s="1">
-        <v>97.7</v>
+        <v>98.559</v>
       </c>
       <c r="E309" s="1">
-        <v>99.215</v>
+        <v>99.947</v>
       </c>
       <c r="F309" t="s">
         <v>8</v>
       </c>
       <c r="G309">
         <v>1.0</v>
       </c>
       <c r="H309" s="1">
-        <v>158744.0</v>
+        <v>215885.52</v>
       </c>
       <c r="I309" s="1">
-        <v>-2424.0</v>
+        <v>-2998.08</v>
       </c>
       <c r="J309" s="1">
-        <v>-1.526986846747</v>
+        <v>-1.388736030096</v>
       </c>
       <c r="K309">
-        <v>4.33</v>
+        <v>1.94</v>
       </c>
       <c r="L309" t="s">
-        <v>760</v>
+        <v>750</v>
       </c>
       <c r="M309" s="1">
-        <v>156320.0</v>
+        <v>212887.44</v>
       </c>
       <c r="N309" s="1">
-        <v>163240.55</v>
+        <v>217081.69</v>
       </c>
       <c r="O309" s="1">
-        <v>0.09</v>
+        <v>0.12</v>
       </c>
       <c r="P309">
         <v>1</v>
       </c>
     </row>
     <row r="310" spans="1:16">
       <c r="A310" t="s">
-        <v>761</v>
+        <v>751</v>
       </c>
       <c r="B310" t="s">
-        <v>762</v>
+        <v>752</v>
       </c>
       <c r="C310" s="1">
-        <v>400000.0</v>
+        <v>238000.0</v>
       </c>
       <c r="D310" s="1">
-        <v>100.316</v>
+        <v>101.183</v>
       </c>
       <c r="E310" s="1">
-        <v>101.669</v>
+        <v>100.0</v>
       </c>
       <c r="F310" t="s">
         <v>8</v>
       </c>
       <c r="G310">
         <v>1.0</v>
       </c>
       <c r="H310" s="1">
-        <v>406676.0</v>
+        <v>238000.0</v>
       </c>
       <c r="I310" s="1">
-        <v>-5412.0</v>
+        <v>2815.54</v>
       </c>
       <c r="J310" s="1">
-        <v>-1.3307891294298</v>
+        <v>1.183</v>
       </c>
       <c r="K310">
-        <v>0.57</v>
+        <v>0.89</v>
       </c>
       <c r="L310" t="s">
-        <v>763</v>
+        <v>753</v>
       </c>
       <c r="M310" s="1">
-        <v>401264.0</v>
+        <v>240815.54</v>
       </c>
       <c r="N310" s="1">
-        <v>403561.15</v>
+        <v>242942.75</v>
       </c>
       <c r="O310" s="1">
-        <v>0.23</v>
+        <v>0.13</v>
       </c>
       <c r="P310">
         <v>1</v>
       </c>
     </row>
     <row r="311" spans="1:16">
       <c r="A311" t="s">
-        <v>764</v>
+        <v>754</v>
       </c>
       <c r="B311" t="s">
-        <v>765</v>
+        <v>755</v>
       </c>
       <c r="C311" s="1">
-        <v>270000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D311" s="1">
-        <v>99.975</v>
+        <v>98.705</v>
       </c>
       <c r="E311" s="1">
-        <v>100.0</v>
+        <v>99.779</v>
       </c>
       <c r="F311" t="s">
         <v>8</v>
       </c>
       <c r="G311">
         <v>1.0</v>
       </c>
       <c r="H311" s="1">
-        <v>270000.0</v>
+        <v>598674.0</v>
       </c>
       <c r="I311" s="1">
-        <v>-67.5</v>
+        <v>-6444.0</v>
       </c>
       <c r="J311" s="1">
-        <v>-0.025</v>
+        <v>-1.0763787971417</v>
       </c>
       <c r="K311">
-        <v>3.43</v>
+        <v>1.02</v>
       </c>
       <c r="L311" t="s">
-        <v>766</v>
+        <v>756</v>
       </c>
       <c r="M311" s="1">
-        <v>269932.5</v>
+        <v>592230.0</v>
       </c>
       <c r="N311" s="1">
-        <v>279204.79</v>
+        <v>598332.74</v>
       </c>
       <c r="O311" s="1">
-        <v>0.16</v>
+        <v>0.32</v>
       </c>
       <c r="P311">
         <v>1</v>
       </c>
     </row>
     <row r="312" spans="1:16">
       <c r="A312" t="s">
-        <v>767</v>
+        <v>757</v>
       </c>
       <c r="B312" t="s">
-        <v>768</v>
+        <v>758</v>
       </c>
       <c r="C312" s="1">
-        <v>245000.0</v>
+        <v>420000.0</v>
       </c>
       <c r="D312" s="1">
-        <v>100.241</v>
+        <v>98.492</v>
       </c>
       <c r="E312" s="1">
         <v>100.0</v>
       </c>
       <c r="F312" t="s">
         <v>8</v>
       </c>
       <c r="G312">
         <v>1.0</v>
       </c>
       <c r="H312" s="1">
-        <v>245000.0</v>
+        <v>420000.0</v>
       </c>
       <c r="I312" s="1">
-        <v>590.45</v>
+        <v>-6333.6</v>
       </c>
       <c r="J312" s="1">
-        <v>0.241</v>
+        <v>-1.508</v>
       </c>
       <c r="K312">
-        <v>2.51</v>
-[...2 lines deleted...]
-        <v>769</v>
+        <v>0.16</v>
+      </c>
+      <c r="L312">
+        <v>664.87</v>
       </c>
       <c r="M312" s="1">
-        <v>245590.45</v>
+        <v>413666.4</v>
       </c>
       <c r="N312" s="1">
-        <v>251732.31</v>
+        <v>414331.27</v>
       </c>
       <c r="O312" s="1">
-        <v>0.14</v>
+        <v>0.22</v>
       </c>
       <c r="P312">
         <v>1</v>
       </c>
     </row>
     <row r="313" spans="1:16">
       <c r="A313" t="s">
-        <v>770</v>
+        <v>759</v>
       </c>
       <c r="B313" t="s">
-        <v>771</v>
+        <v>760</v>
       </c>
       <c r="C313" s="1">
-        <v>300000.0</v>
+        <v>160000.0</v>
       </c>
       <c r="D313" s="1">
-        <v>105.146</v>
+        <v>98.159</v>
       </c>
       <c r="E313" s="1">
-        <v>106.993</v>
+        <v>99.215</v>
       </c>
       <c r="F313" t="s">
         <v>8</v>
       </c>
       <c r="G313">
         <v>1.0</v>
       </c>
       <c r="H313" s="1">
-        <v>320979.0</v>
+        <v>158744.0</v>
       </c>
       <c r="I313" s="1">
-        <v>-5541.0</v>
+        <v>-1689.6</v>
       </c>
       <c r="J313" s="1">
-        <v>-1.7262811585805</v>
+        <v>-1.0643551882276</v>
       </c>
       <c r="K313">
-        <v>3.11</v>
-[...2 lines deleted...]
-        <v>772</v>
+        <v>0.16</v>
+      </c>
+      <c r="L313">
+        <v>263.01</v>
       </c>
       <c r="M313" s="1">
-        <v>315438.0</v>
+        <v>157054.4</v>
       </c>
       <c r="N313" s="1">
-        <v>324761.21</v>
+        <v>157317.41</v>
       </c>
       <c r="O313" s="1">
-        <v>0.18</v>
+        <v>0.09</v>
       </c>
       <c r="P313">
         <v>1</v>
       </c>
     </row>
     <row r="314" spans="1:16">
       <c r="A314" t="s">
-        <v>773</v>
+        <v>761</v>
       </c>
       <c r="B314" t="s">
-        <v>774</v>
+        <v>762</v>
       </c>
       <c r="C314" s="1">
-        <v>203000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D314" s="1">
-        <v>100.245</v>
+        <v>100.602</v>
       </c>
       <c r="E314" s="1">
-        <v>100.14531527</v>
+        <v>101.669</v>
       </c>
       <c r="F314" t="s">
         <v>8</v>
       </c>
       <c r="G314">
         <v>1.0</v>
       </c>
       <c r="H314" s="1">
-        <v>203294.99</v>
+        <v>406676.0</v>
       </c>
       <c r="I314" s="1">
-        <v>202.36</v>
+        <v>-4268.0</v>
       </c>
       <c r="J314" s="1">
-        <v>0.099540082124011</v>
+        <v>-1.0494841102007</v>
       </c>
       <c r="K314">
-        <v>3.15</v>
+        <v>0.8</v>
       </c>
       <c r="L314" t="s">
-        <v>775</v>
+        <v>763</v>
       </c>
       <c r="M314" s="1">
-        <v>203497.35</v>
+        <v>402408.0</v>
       </c>
       <c r="N314" s="1">
-        <v>209882.12</v>
+        <v>405615.34</v>
       </c>
       <c r="O314" s="1">
-        <v>0.12</v>
+        <v>0.22</v>
       </c>
       <c r="P314">
         <v>1</v>
       </c>
     </row>
     <row r="315" spans="1:16">
       <c r="A315" t="s">
-        <v>776</v>
+        <v>764</v>
       </c>
       <c r="B315" t="s">
-        <v>777</v>
+        <v>765</v>
       </c>
       <c r="C315" s="1">
-        <v>325000.0</v>
+        <v>270000.0</v>
       </c>
       <c r="D315" s="1">
-        <v>99.807</v>
+        <v>100.084</v>
       </c>
       <c r="E315" s="1">
         <v>100.0</v>
       </c>
       <c r="F315" t="s">
         <v>8</v>
       </c>
       <c r="G315">
         <v>1.0</v>
       </c>
       <c r="H315" s="1">
-        <v>325000.0</v>
+        <v>270000.0</v>
       </c>
       <c r="I315" s="1">
-        <v>-627.25</v>
+        <v>226.8</v>
       </c>
       <c r="J315" s="1">
-        <v>-0.193</v>
+        <v>0.084</v>
       </c>
       <c r="K315">
-        <v>2.38</v>
-[...2 lines deleted...]
-        <v>778</v>
+        <v>0.12</v>
+      </c>
+      <c r="L315">
+        <v>312.55</v>
       </c>
       <c r="M315" s="1">
-        <v>324372.75</v>
+        <v>270226.8</v>
       </c>
       <c r="N315" s="1">
-        <v>332107.97</v>
+        <v>270539.35</v>
       </c>
       <c r="O315" s="1">
-        <v>0.19</v>
+        <v>0.15</v>
       </c>
       <c r="P315">
         <v>1</v>
       </c>
     </row>
     <row r="316" spans="1:16">
       <c r="A316" t="s">
-        <v>779</v>
+        <v>766</v>
       </c>
       <c r="B316" t="s">
-        <v>780</v>
+        <v>767</v>
       </c>
       <c r="C316" s="1">
-        <v>300000.0</v>
+        <v>245000.0</v>
       </c>
       <c r="D316" s="1">
-        <v>99.198</v>
+        <v>100.581</v>
       </c>
       <c r="E316" s="1">
-        <v>99.07</v>
+        <v>100.0</v>
       </c>
       <c r="F316" t="s">
         <v>8</v>
       </c>
       <c r="G316">
         <v>1.0</v>
       </c>
       <c r="H316" s="1">
-        <v>297210.0</v>
+        <v>245000.0</v>
       </c>
       <c r="I316" s="1">
-        <v>384.0</v>
+        <v>1423.45</v>
       </c>
       <c r="J316" s="1">
-        <v>0.12920157464419</v>
+        <v>0.581</v>
       </c>
       <c r="K316">
-        <v>0.79</v>
+        <v>2.72</v>
       </c>
       <c r="L316" t="s">
-        <v>781</v>
+        <v>768</v>
       </c>
       <c r="M316" s="1">
-        <v>297594.0</v>
+        <v>246423.45</v>
       </c>
       <c r="N316" s="1">
-        <v>299950.2</v>
+        <v>253077.13</v>
       </c>
       <c r="O316" s="1">
-        <v>0.17</v>
+        <v>0.14</v>
       </c>
       <c r="P316">
         <v>1</v>
       </c>
     </row>
     <row r="317" spans="1:16">
       <c r="A317" t="s">
-        <v>782</v>
+        <v>769</v>
       </c>
       <c r="B317" t="s">
-        <v>783</v>
+        <v>770</v>
       </c>
       <c r="C317" s="1">
-        <v>325716.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D317" s="1">
-        <v>97.909</v>
+        <v>105.408</v>
       </c>
       <c r="E317" s="1">
-        <v>98.43582446</v>
+        <v>106.993</v>
       </c>
       <c r="F317" t="s">
         <v>8</v>
       </c>
       <c r="G317">
         <v>1.0</v>
       </c>
       <c r="H317" s="1">
-        <v>320621.23</v>
+        <v>320979.0</v>
       </c>
       <c r="I317" s="1">
-        <v>-1715.95</v>
+        <v>-4755.0</v>
       </c>
       <c r="J317" s="1">
-        <v>-0.53519537680022</v>
+        <v>-1.481405325582</v>
       </c>
       <c r="K317">
-        <v>0.62</v>
+        <v>3.38</v>
       </c>
       <c r="L317" t="s">
-        <v>784</v>
+        <v>771</v>
       </c>
       <c r="M317" s="1">
-        <v>318905.28</v>
+        <v>316224.0</v>
       </c>
       <c r="N317" s="1">
-        <v>320926.5</v>
+        <v>326352.92</v>
       </c>
       <c r="O317" s="1">
         <v>0.18</v>
       </c>
       <c r="P317">
         <v>1</v>
       </c>
     </row>
     <row r="318" spans="1:16">
       <c r="A318" t="s">
-        <v>785</v>
+        <v>772</v>
       </c>
       <c r="B318" t="s">
-        <v>786</v>
+        <v>773</v>
       </c>
       <c r="C318" s="1">
-        <v>1301894.0</v>
+        <v>203000.0</v>
       </c>
       <c r="D318" s="1">
-        <v>97.464</v>
+        <v>100.542</v>
       </c>
       <c r="E318" s="1">
-        <v>101.57520582</v>
+        <v>100.14531527</v>
       </c>
       <c r="F318" t="s">
         <v>8</v>
       </c>
       <c r="G318">
         <v>1.0</v>
       </c>
       <c r="H318" s="1">
-        <v>1322401.51</v>
+        <v>203294.99</v>
       </c>
       <c r="I318" s="1">
-        <v>-53523.54</v>
+        <v>805.27</v>
       </c>
       <c r="J318" s="1">
-        <v>-4.0474500063146</v>
+        <v>0.39610912202017</v>
       </c>
       <c r="K318">
-        <v>0.81</v>
+        <v>3.38</v>
       </c>
       <c r="L318" t="s">
-        <v>787</v>
+        <v>774</v>
       </c>
       <c r="M318" s="1">
-        <v>1268877.97</v>
+        <v>204100.26</v>
       </c>
       <c r="N318" s="1">
-        <v>1279400.13</v>
+        <v>210952.21</v>
       </c>
       <c r="O318" s="1">
-        <v>0.72</v>
+        <v>0.11</v>
       </c>
       <c r="P318">
         <v>1</v>
       </c>
     </row>
     <row r="319" spans="1:16">
       <c r="A319" t="s">
-        <v>788</v>
+        <v>775</v>
       </c>
       <c r="B319" t="s">
-        <v>789</v>
+        <v>776</v>
       </c>
       <c r="C319" s="1">
-        <v>863227.0</v>
+        <v>325000.0</v>
       </c>
       <c r="D319" s="1">
-        <v>103.797</v>
+        <v>100.188</v>
       </c>
       <c r="E319" s="1">
-        <v>119.28450686</v>
+        <v>100.0</v>
       </c>
       <c r="F319" t="s">
         <v>8</v>
       </c>
       <c r="G319">
         <v>1.0</v>
       </c>
       <c r="H319" s="1">
-        <v>1029696.07</v>
+        <v>325000.0</v>
       </c>
       <c r="I319" s="1">
-        <v>-133692.34</v>
+        <v>611.0</v>
       </c>
       <c r="J319" s="1">
-        <v>-12.98367002605</v>
+        <v>0.188</v>
       </c>
       <c r="K319">
-        <v>1.21</v>
+        <v>2.59</v>
       </c>
       <c r="L319" t="s">
-        <v>790</v>
+        <v>777</v>
       </c>
       <c r="M319" s="1">
-        <v>896003.73</v>
+        <v>325611.0</v>
       </c>
       <c r="N319" s="1">
-        <v>906468.88</v>
+        <v>334014.7</v>
       </c>
       <c r="O319" s="1">
-        <v>0.51</v>
+        <v>0.18</v>
       </c>
       <c r="P319">
         <v>1</v>
       </c>
     </row>
     <row r="320" spans="1:16">
       <c r="A320" t="s">
-        <v>791</v>
+        <v>778</v>
       </c>
       <c r="B320" t="s">
-        <v>792</v>
+        <v>779</v>
       </c>
       <c r="C320" s="1">
-        <v>100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D320" s="1">
-        <v>97.783</v>
+        <v>99.419</v>
       </c>
       <c r="E320" s="1">
-        <v>99.794</v>
+        <v>99.07</v>
       </c>
       <c r="F320" t="s">
         <v>8</v>
       </c>
       <c r="G320">
         <v>1.0</v>
       </c>
       <c r="H320" s="1">
-        <v>99794.0</v>
+        <v>297210.0</v>
       </c>
       <c r="I320" s="1">
-        <v>-2011.0</v>
+        <v>1047.0</v>
       </c>
       <c r="J320" s="1">
-        <v>-2.0151512114957</v>
+        <v>0.3522761683658</v>
       </c>
       <c r="K320">
-        <v>0.66</v>
-[...2 lines deleted...]
-        <v>661.64</v>
+        <v>1.0</v>
+      </c>
+      <c r="L320" t="s">
+        <v>780</v>
       </c>
       <c r="M320" s="1">
-        <v>97783.0</v>
+        <v>298257.0</v>
       </c>
       <c r="N320" s="1">
-        <v>98444.64</v>
+        <v>301255.8</v>
       </c>
       <c r="O320" s="1">
-        <v>0.06</v>
+        <v>0.16</v>
       </c>
       <c r="P320">
         <v>1</v>
       </c>
     </row>
     <row r="321" spans="1:16">
       <c r="A321" t="s">
-        <v>793</v>
+        <v>781</v>
       </c>
       <c r="B321" t="s">
-        <v>794</v>
+        <v>782</v>
       </c>
       <c r="C321" s="1">
-        <v>600000.0</v>
+        <v>333716.0</v>
       </c>
       <c r="D321" s="1">
-        <v>97.525</v>
+        <v>98.03</v>
       </c>
       <c r="E321" s="1">
-        <v>99.224</v>
+        <v>98.42832528</v>
       </c>
       <c r="F321" t="s">
         <v>8</v>
       </c>
       <c r="G321">
         <v>1.0</v>
       </c>
       <c r="H321" s="1">
-        <v>595344.0</v>
+        <v>328471.07</v>
       </c>
       <c r="I321" s="1">
-        <v>-10194.0</v>
+        <v>-1329.28</v>
       </c>
       <c r="J321" s="1">
-        <v>-1.7122873498347</v>
+        <v>-0.40468708553237</v>
       </c>
       <c r="K321">
-        <v>1.56</v>
+        <v>0.66</v>
       </c>
       <c r="L321" t="s">
-        <v>795</v>
+        <v>783</v>
       </c>
       <c r="M321" s="1">
-        <v>585150.0</v>
+        <v>327141.79</v>
       </c>
       <c r="N321" s="1">
-        <v>594499.32</v>
+        <v>329356.66</v>
       </c>
       <c r="O321" s="1">
-        <v>0.33</v>
+        <v>0.18</v>
       </c>
       <c r="P321">
         <v>1</v>
       </c>
     </row>
     <row r="322" spans="1:16">
       <c r="A322" t="s">
-        <v>796</v>
+        <v>784</v>
       </c>
       <c r="B322" t="s">
-        <v>797</v>
+        <v>785</v>
       </c>
       <c r="C322" s="1">
-        <v>173000.0</v>
+        <v>1333894.0</v>
       </c>
       <c r="D322" s="1">
-        <v>99.337</v>
+        <v>97.686</v>
       </c>
       <c r="E322" s="1">
-        <v>100.0</v>
+        <v>101.49226775</v>
       </c>
       <c r="F322" t="s">
         <v>8</v>
       </c>
       <c r="G322">
         <v>1.0</v>
       </c>
       <c r="H322" s="1">
-        <v>173000.0</v>
+        <v>1353799.27</v>
       </c>
       <c r="I322" s="1">
-        <v>-1146.99</v>
+        <v>-50771.58</v>
       </c>
       <c r="J322" s="1">
-        <v>-0.663</v>
+        <v>-3.7503033961601</v>
       </c>
       <c r="K322">
-        <v>3.03</v>
+        <v>0.95</v>
       </c>
       <c r="L322" t="s">
-        <v>798</v>
+        <v>786</v>
       </c>
       <c r="M322" s="1">
-        <v>171853.01</v>
+        <v>1303027.69</v>
       </c>
       <c r="N322" s="1">
-        <v>177100.26</v>
+        <v>1315727.09</v>
       </c>
       <c r="O322" s="1">
-        <v>0.1</v>
+        <v>0.71</v>
       </c>
       <c r="P322">
         <v>1</v>
       </c>
     </row>
     <row r="323" spans="1:16">
       <c r="A323" t="s">
-        <v>799</v>
+        <v>787</v>
       </c>
       <c r="B323" t="s">
-        <v>800</v>
+        <v>788</v>
       </c>
       <c r="C323" s="1">
-        <v>200000.0</v>
+        <v>884227.0</v>
       </c>
       <c r="D323" s="1">
-        <v>99.132</v>
+        <v>104.075</v>
       </c>
       <c r="E323" s="1">
-        <v>101.2</v>
+        <v>118.94383117</v>
       </c>
       <c r="F323" t="s">
         <v>8</v>
       </c>
       <c r="G323">
         <v>1.0</v>
       </c>
       <c r="H323" s="1">
-        <v>202400.0</v>
+        <v>1051733.47</v>
       </c>
       <c r="I323" s="1">
-        <v>-4136.0</v>
+        <v>-131474.22</v>
       </c>
       <c r="J323" s="1">
-        <v>-2.0434782608696</v>
+        <v>-12.500716555117</v>
       </c>
       <c r="K323">
-        <v>0.69</v>
+        <v>1.43</v>
       </c>
       <c r="L323" t="s">
-        <v>801</v>
+        <v>789</v>
       </c>
       <c r="M323" s="1">
-        <v>198264.0</v>
+        <v>920259.25</v>
       </c>
       <c r="N323" s="1">
-        <v>199642.63</v>
+        <v>932886.74</v>
       </c>
       <c r="O323" s="1">
-        <v>0.11</v>
+        <v>0.51</v>
       </c>
       <c r="P323">
         <v>1</v>
       </c>
     </row>
     <row r="324" spans="1:16">
       <c r="A324" t="s">
-        <v>802</v>
+        <v>790</v>
       </c>
       <c r="B324" t="s">
-        <v>803</v>
+        <v>791</v>
       </c>
       <c r="C324" s="1">
-        <v>558000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D324" s="1">
-        <v>98.378</v>
+        <v>98.11</v>
       </c>
       <c r="E324" s="1">
-        <v>99.728</v>
+        <v>99.794</v>
       </c>
       <c r="F324" t="s">
         <v>8</v>
       </c>
       <c r="G324">
         <v>1.0</v>
       </c>
       <c r="H324" s="1">
-        <v>556482.24</v>
+        <v>99794.0</v>
       </c>
       <c r="I324" s="1">
-        <v>-7533.0</v>
+        <v>-1684.0</v>
       </c>
       <c r="J324" s="1">
-        <v>-1.353682015081</v>
+        <v>-1.687476200974</v>
       </c>
       <c r="K324">
-        <v>0.92</v>
-[...2 lines deleted...]
-        <v>804</v>
+        <v>0.86</v>
+      </c>
+      <c r="L324">
+        <v>863.01</v>
       </c>
       <c r="M324" s="1">
-        <v>548949.24</v>
+        <v>98110.0</v>
       </c>
       <c r="N324" s="1">
-        <v>554066.79</v>
+        <v>98973.01</v>
       </c>
       <c r="O324" s="1">
-        <v>0.31</v>
+        <v>0.05</v>
       </c>
       <c r="P324">
         <v>1</v>
       </c>
     </row>
     <row r="325" spans="1:16">
       <c r="A325" t="s">
-        <v>805</v>
+        <v>792</v>
       </c>
       <c r="B325" t="s">
-        <v>806</v>
+        <v>793</v>
       </c>
       <c r="C325" s="1">
-        <v>400000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D325" s="1">
-        <v>104.409</v>
+        <v>97.906</v>
       </c>
       <c r="E325" s="1">
-        <v>99.29</v>
+        <v>99.224</v>
       </c>
       <c r="F325" t="s">
         <v>8</v>
       </c>
       <c r="G325">
         <v>1.0</v>
       </c>
       <c r="H325" s="1">
-        <v>397160.0</v>
+        <v>595344.0</v>
       </c>
       <c r="I325" s="1">
-        <v>20476.0</v>
+        <v>-7908.0</v>
       </c>
       <c r="J325" s="1">
-        <v>5.1556047940377</v>
+        <v>-1.3283076674998</v>
       </c>
       <c r="K325">
-        <v>0.37</v>
+        <v>1.75</v>
       </c>
       <c r="L325" t="s">
-        <v>807</v>
+        <v>794</v>
       </c>
       <c r="M325" s="1">
-        <v>417636.0</v>
+        <v>587436.0</v>
       </c>
       <c r="N325" s="1">
-        <v>419108.6</v>
+        <v>597907.23</v>
       </c>
       <c r="O325" s="1">
-        <v>0.23</v>
+        <v>0.32</v>
       </c>
       <c r="P325">
         <v>1</v>
       </c>
     </row>
     <row r="326" spans="1:16">
       <c r="A326" t="s">
-        <v>808</v>
+        <v>795</v>
       </c>
       <c r="B326" t="s">
-        <v>809</v>
+        <v>796</v>
       </c>
       <c r="C326" s="1">
-        <v>100000.0</v>
+        <v>173000.0</v>
       </c>
       <c r="D326" s="1">
-        <v>97.144</v>
+        <v>99.679</v>
       </c>
       <c r="E326" s="1">
-        <v>97.26</v>
+        <v>100.0</v>
       </c>
       <c r="F326" t="s">
         <v>8</v>
       </c>
       <c r="G326">
         <v>1.0</v>
       </c>
       <c r="H326" s="1">
-        <v>97260.0</v>
+        <v>173000.0</v>
       </c>
       <c r="I326" s="1">
-        <v>-116.0</v>
+        <v>-555.33</v>
       </c>
       <c r="J326" s="1">
-        <v>-0.11926794159984</v>
+        <v>-0.321</v>
       </c>
       <c r="K326">
-        <v>0.42</v>
-[...2 lines deleted...]
-        <v>421.23</v>
+        <v>3.24</v>
+      </c>
+      <c r="L326" t="s">
+        <v>797</v>
       </c>
       <c r="M326" s="1">
-        <v>97144.0</v>
+        <v>172444.67</v>
       </c>
       <c r="N326" s="1">
-        <v>97565.23</v>
+        <v>178058.0</v>
       </c>
       <c r="O326" s="1">
-        <v>0.05</v>
+        <v>0.1</v>
       </c>
       <c r="P326">
         <v>1</v>
       </c>
     </row>
     <row r="327" spans="1:16">
       <c r="A327" t="s">
-        <v>810</v>
+        <v>798</v>
       </c>
       <c r="B327" t="s">
-        <v>811</v>
+        <v>799</v>
       </c>
       <c r="C327" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D327" s="1">
-        <v>99.505</v>
+        <v>99.597</v>
       </c>
       <c r="E327" s="1">
-        <v>102.47</v>
+        <v>101.2</v>
       </c>
       <c r="F327" t="s">
         <v>8</v>
       </c>
       <c r="G327">
         <v>1.0</v>
       </c>
       <c r="H327" s="1">
-        <v>102470.0</v>
+        <v>202400.0</v>
       </c>
       <c r="I327" s="1">
-        <v>-2965.0</v>
+        <v>-3206.0</v>
       </c>
       <c r="J327" s="1">
-        <v>-2.893529813604</v>
+        <v>-1.5839920948617</v>
       </c>
       <c r="K327">
-        <v>0.26</v>
-[...2 lines deleted...]
-        <v>263.01</v>
+        <v>0.9</v>
+      </c>
+      <c r="L327" t="s">
+        <v>800</v>
       </c>
       <c r="M327" s="1">
-        <v>99505.0</v>
+        <v>199194.0</v>
       </c>
       <c r="N327" s="1">
-        <v>99768.01</v>
+        <v>200998.38</v>
       </c>
       <c r="O327" s="1">
-        <v>0.06</v>
+        <v>0.11</v>
       </c>
       <c r="P327">
         <v>1</v>
       </c>
     </row>
     <row r="328" spans="1:16">
       <c r="A328" t="s">
-        <v>812</v>
+        <v>801</v>
       </c>
       <c r="B328" t="s">
-        <v>813</v>
+        <v>802</v>
       </c>
       <c r="C328" s="1">
-        <v>474882.6</v>
+        <v>558000.0</v>
       </c>
       <c r="D328" s="1">
-        <v>97.33</v>
+        <v>98.576</v>
       </c>
       <c r="E328" s="1">
-        <v>95.99285171</v>
+        <v>99.728</v>
       </c>
       <c r="F328" t="s">
         <v>8</v>
       </c>
       <c r="G328">
         <v>1.0</v>
       </c>
       <c r="H328" s="1">
-        <v>455853.35</v>
+        <v>556482.24</v>
       </c>
       <c r="I328" s="1">
-        <v>6349.89</v>
+        <v>-6428.16</v>
       </c>
       <c r="J328" s="1">
-        <v>1.3929677164816</v>
+        <v>-1.1551419862025</v>
       </c>
       <c r="K328">
-        <v>0.4</v>
+        <v>1.1</v>
       </c>
       <c r="L328" t="s">
-        <v>814</v>
+        <v>803</v>
       </c>
       <c r="M328" s="1">
-        <v>462203.24</v>
+        <v>550054.08</v>
       </c>
       <c r="N328" s="1">
-        <v>464115.78</v>
+        <v>556215.01</v>
       </c>
       <c r="O328" s="1">
-        <v>0.26</v>
+        <v>0.3</v>
       </c>
       <c r="P328">
         <v>1</v>
       </c>
     </row>
     <row r="329" spans="1:16">
       <c r="A329" t="s">
-        <v>815</v>
+        <v>804</v>
       </c>
       <c r="B329" t="s">
-        <v>816</v>
+        <v>805</v>
       </c>
       <c r="C329" s="1">
-        <v>291706.2</v>
+        <v>400000.0</v>
       </c>
       <c r="D329" s="1">
-        <v>80.682</v>
+        <v>104.932</v>
       </c>
       <c r="E329" s="1">
-        <v>84.09918953</v>
+        <v>99.29</v>
       </c>
       <c r="F329" t="s">
         <v>8</v>
       </c>
       <c r="G329">
         <v>1.0</v>
       </c>
       <c r="H329" s="1">
-        <v>245322.55</v>
+        <v>397160.0</v>
       </c>
       <c r="I329" s="1">
-        <v>-9968.16</v>
+        <v>22568.0</v>
       </c>
       <c r="J329" s="1">
-        <v>-4.0632872925868</v>
+        <v>5.6823446469937</v>
       </c>
       <c r="K329">
-        <v>0.53</v>
+        <v>0.68</v>
       </c>
       <c r="L329" t="s">
-        <v>817</v>
+        <v>806</v>
       </c>
       <c r="M329" s="1">
-        <v>235354.39</v>
+        <v>419728.0</v>
       </c>
       <c r="N329" s="1">
-        <v>236886.45</v>
+        <v>422437.59</v>
       </c>
       <c r="O329" s="1">
-        <v>0.13</v>
+        <v>0.23</v>
       </c>
       <c r="P329">
         <v>1</v>
       </c>
     </row>
     <row r="330" spans="1:16">
       <c r="A330" t="s">
-        <v>818</v>
+        <v>807</v>
       </c>
       <c r="B330" t="s">
-        <v>819</v>
+        <v>808</v>
       </c>
       <c r="C330" s="1">
-        <v>358544.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D330" s="1">
-        <v>92.596</v>
+        <v>97.261</v>
       </c>
       <c r="E330" s="1">
-        <v>92.58520014</v>
+        <v>97.26</v>
       </c>
       <c r="F330" t="s">
         <v>8</v>
       </c>
       <c r="G330">
         <v>1.0</v>
       </c>
       <c r="H330" s="1">
-        <v>331958.68</v>
+        <v>97260.0</v>
       </c>
       <c r="I330" s="1">
-        <v>38.73</v>
+        <v>1.0</v>
       </c>
       <c r="J330" s="1">
-        <v>0.011667114714398</v>
+        <v>0.0010281719103434</v>
       </c>
       <c r="K330">
-        <v>1.36</v>
-[...2 lines deleted...]
-        <v>820</v>
+        <v>0.64</v>
+      </c>
+      <c r="L330">
+        <v>636.99</v>
       </c>
       <c r="M330" s="1">
-        <v>331997.41</v>
+        <v>97261.0</v>
       </c>
       <c r="N330" s="1">
-        <v>336876.06</v>
+        <v>97897.99</v>
       </c>
       <c r="O330" s="1">
-        <v>0.19</v>
+        <v>0.05</v>
       </c>
       <c r="P330">
         <v>1</v>
       </c>
     </row>
     <row r="331" spans="1:16">
       <c r="A331" t="s">
-        <v>821</v>
+        <v>809</v>
       </c>
       <c r="B331" t="s">
-        <v>822</v>
+        <v>810</v>
       </c>
       <c r="C331" s="1">
-        <v>808134.15</v>
+        <v>100000.0</v>
       </c>
       <c r="D331" s="1">
-        <v>103.01</v>
+        <v>99.71</v>
       </c>
       <c r="E331" s="1">
-        <v>106.79290437</v>
+        <v>102.47</v>
       </c>
       <c r="F331" t="s">
         <v>8</v>
       </c>
       <c r="G331">
         <v>1.0</v>
       </c>
       <c r="H331" s="1">
-        <v>863029.93</v>
+        <v>102470.0</v>
       </c>
       <c r="I331" s="1">
-        <v>-30570.94</v>
+        <v>-2760.0</v>
       </c>
       <c r="J331" s="1">
-        <v>-3.5422803934505</v>
+        <v>-2.6934712598809</v>
       </c>
       <c r="K331">
-        <v>0.98</v>
-[...2 lines deleted...]
-        <v>823</v>
+        <v>0.49</v>
+      </c>
+      <c r="L331">
+        <v>493.15</v>
       </c>
       <c r="M331" s="1">
-        <v>832458.99</v>
+        <v>99710.0</v>
       </c>
       <c r="N331" s="1">
-        <v>840356.56</v>
+        <v>100203.15</v>
       </c>
       <c r="O331" s="1">
-        <v>0.47</v>
+        <v>0.05</v>
       </c>
       <c r="P331">
         <v>1</v>
       </c>
     </row>
     <row r="332" spans="1:16">
       <c r="A332" t="s">
-        <v>824</v>
+        <v>811</v>
       </c>
       <c r="B332" t="s">
-        <v>825</v>
+        <v>812</v>
       </c>
       <c r="C332" s="1">
-        <v>206000.0</v>
+        <v>486882.6</v>
       </c>
       <c r="D332" s="1">
-        <v>100.052</v>
+        <v>97.509</v>
       </c>
       <c r="E332" s="1">
-        <v>99.958</v>
+        <v>96.03300467</v>
       </c>
       <c r="F332" t="s">
         <v>8</v>
       </c>
       <c r="G332">
         <v>1.0</v>
       </c>
       <c r="H332" s="1">
-        <v>205913.48</v>
+        <v>467567.99</v>
       </c>
       <c r="I332" s="1">
-        <v>193.64</v>
+        <v>7186.36</v>
       </c>
       <c r="J332" s="1">
-        <v>0.094039496588567</v>
+        <v>1.5369657790303</v>
       </c>
       <c r="K332">
-        <v>0.07</v>
-[...2 lines deleted...]
-        <v>148.15</v>
+        <v>0.44</v>
+      </c>
+      <c r="L332" t="s">
+        <v>813</v>
       </c>
       <c r="M332" s="1">
-        <v>206107.12</v>
+        <v>474754.35</v>
       </c>
       <c r="N332" s="1">
-        <v>206255.27</v>
+        <v>476911.31</v>
       </c>
       <c r="O332" s="1">
-        <v>0.12</v>
+        <v>0.26</v>
       </c>
       <c r="P332">
         <v>1</v>
       </c>
     </row>
     <row r="333" spans="1:16">
       <c r="A333" t="s">
-        <v>826</v>
+        <v>814</v>
       </c>
       <c r="B333" t="s">
-        <v>827</v>
+        <v>815</v>
       </c>
       <c r="C333" s="1">
-        <v>237000.0</v>
+        <v>298706.2</v>
       </c>
       <c r="D333" s="1">
-        <v>97.828</v>
+        <v>81.035</v>
       </c>
       <c r="E333" s="1">
-        <v>99.422</v>
+        <v>84.04139586</v>
       </c>
       <c r="F333" t="s">
         <v>8</v>
       </c>
       <c r="G333">
         <v>1.0</v>
       </c>
       <c r="H333" s="1">
-        <v>235630.14</v>
+        <v>251036.86</v>
       </c>
       <c r="I333" s="1">
-        <v>-3777.78</v>
+        <v>-8980.29</v>
       </c>
       <c r="J333" s="1">
-        <v>-1.6032668825813</v>
+        <v>-3.5772794481257</v>
       </c>
       <c r="K333">
-        <v>0.62</v>
+        <v>0.58</v>
       </c>
       <c r="L333" t="s">
-        <v>828</v>
+        <v>816</v>
       </c>
       <c r="M333" s="1">
-        <v>231852.36</v>
+        <v>242056.57</v>
       </c>
       <c r="N333" s="1">
-        <v>233329.55</v>
+        <v>243780.06</v>
       </c>
       <c r="O333" s="1">
         <v>0.13</v>
       </c>
       <c r="P333">
         <v>1</v>
       </c>
     </row>
     <row r="334" spans="1:16">
       <c r="A334" t="s">
-        <v>829</v>
+        <v>817</v>
       </c>
       <c r="B334" t="s">
-        <v>830</v>
+        <v>818</v>
       </c>
       <c r="C334" s="1">
-        <v>267000.0</v>
+        <v>367544.0</v>
       </c>
       <c r="D334" s="1">
-        <v>100.423</v>
+        <v>92.831</v>
       </c>
       <c r="E334" s="1">
-        <v>100.0</v>
+        <v>92.60258092</v>
       </c>
       <c r="F334" t="s">
         <v>8</v>
       </c>
       <c r="G334">
         <v>1.0</v>
       </c>
       <c r="H334" s="1">
-        <v>267000.0</v>
+        <v>340355.23</v>
       </c>
       <c r="I334" s="1">
-        <v>1129.41</v>
+        <v>839.54</v>
       </c>
       <c r="J334" s="1">
-        <v>0.423</v>
+        <v>0.24666581441983</v>
       </c>
       <c r="K334">
-        <v>0.09</v>
-[...2 lines deleted...]
-        <v>234.08</v>
+        <v>1.46</v>
+      </c>
+      <c r="L334" t="s">
+        <v>819</v>
       </c>
       <c r="M334" s="1">
-        <v>268129.41</v>
+        <v>341194.77</v>
       </c>
       <c r="N334" s="1">
-        <v>268363.49</v>
+        <v>346544.8</v>
       </c>
       <c r="O334" s="1">
-        <v>0.15</v>
+        <v>0.19</v>
       </c>
       <c r="P334">
         <v>1</v>
       </c>
     </row>
     <row r="335" spans="1:16">
       <c r="A335" t="s">
-        <v>831</v>
+        <v>820</v>
       </c>
       <c r="B335" t="s">
-        <v>832</v>
+        <v>821</v>
       </c>
       <c r="C335" s="1">
-        <v>350000.0</v>
+        <v>828134.15</v>
       </c>
       <c r="D335" s="1">
-        <v>88.729</v>
+        <v>103.442</v>
       </c>
       <c r="E335" s="1">
-        <v>88.621</v>
+        <v>106.73598354</v>
       </c>
       <c r="F335" t="s">
         <v>8</v>
       </c>
       <c r="G335">
         <v>1.0</v>
       </c>
       <c r="H335" s="1">
-        <v>310173.5</v>
+        <v>883917.13</v>
       </c>
       <c r="I335" s="1">
-        <v>378.0</v>
+        <v>-27278.61</v>
       </c>
       <c r="J335" s="1">
-        <v>0.12186727750759</v>
+        <v>-3.0861049157402</v>
       </c>
       <c r="K335">
-        <v>1.47</v>
+        <v>1.21</v>
       </c>
       <c r="L335" t="s">
-        <v>833</v>
+        <v>822</v>
       </c>
       <c r="M335" s="1">
-        <v>310551.5</v>
+        <v>856638.52</v>
       </c>
       <c r="N335" s="1">
-        <v>315693.62</v>
+        <v>866685.04</v>
       </c>
       <c r="O335" s="1">
-        <v>0.18</v>
+        <v>0.47</v>
       </c>
       <c r="P335">
         <v>1</v>
       </c>
     </row>
     <row r="336" spans="1:16">
       <c r="A336" t="s">
-        <v>834</v>
+        <v>823</v>
       </c>
       <c r="B336" t="s">
-        <v>835</v>
+        <v>824</v>
       </c>
       <c r="C336" s="1">
-        <v>300000.0</v>
+        <v>206000.0</v>
       </c>
       <c r="D336" s="1">
-        <v>74.523</v>
+        <v>100.277</v>
       </c>
       <c r="E336" s="1">
-        <v>74.37666667</v>
+        <v>99.958</v>
       </c>
       <c r="F336" t="s">
         <v>8</v>
       </c>
       <c r="G336">
         <v>1.0</v>
       </c>
       <c r="H336" s="1">
-        <v>223130.0</v>
+        <v>205913.48</v>
       </c>
       <c r="I336" s="1">
-        <v>439.0</v>
+        <v>657.14</v>
       </c>
       <c r="J336" s="1">
-        <v>0.19674629139963</v>
+        <v>0.31913403629524</v>
       </c>
       <c r="K336">
-        <v>0.36</v>
-[...2 lines deleted...]
-        <v>836</v>
+        <v>0.29</v>
+      </c>
+      <c r="L336">
+        <v>592.6</v>
       </c>
       <c r="M336" s="1">
-        <v>223569.0</v>
+        <v>206570.62</v>
       </c>
       <c r="N336" s="1">
-        <v>224660.1</v>
+        <v>207163.22</v>
       </c>
       <c r="O336" s="1">
-        <v>0.13</v>
+        <v>0.11</v>
       </c>
       <c r="P336">
         <v>1</v>
       </c>
     </row>
     <row r="337" spans="1:16">
       <c r="A337" t="s">
-        <v>837</v>
+        <v>825</v>
       </c>
       <c r="B337" t="s">
-        <v>838</v>
+        <v>826</v>
       </c>
       <c r="C337" s="1">
-        <v>200000.0</v>
+        <v>237000.0</v>
       </c>
       <c r="D337" s="1">
-        <v>98.031</v>
+        <v>98.181</v>
       </c>
       <c r="E337" s="1">
-        <v>99.985</v>
+        <v>99.422</v>
       </c>
       <c r="F337" t="s">
         <v>8</v>
       </c>
       <c r="G337">
         <v>1.0</v>
       </c>
       <c r="H337" s="1">
-        <v>199970.0</v>
+        <v>235630.14</v>
       </c>
       <c r="I337" s="1">
-        <v>-3908.0</v>
+        <v>-2941.17</v>
       </c>
       <c r="J337" s="1">
-        <v>-1.9542931439716</v>
+        <v>-1.2482146808553</v>
       </c>
       <c r="K337">
-        <v>3.1</v>
+        <v>0.81</v>
       </c>
       <c r="L337" t="s">
-        <v>839</v>
+        <v>827</v>
       </c>
       <c r="M337" s="1">
-        <v>196062.0</v>
+        <v>232688.97</v>
       </c>
       <c r="N337" s="1">
-        <v>202257.21</v>
+        <v>234609.32</v>
       </c>
       <c r="O337" s="1">
-        <v>0.11</v>
+        <v>0.13</v>
       </c>
       <c r="P337">
         <v>1</v>
       </c>
     </row>
     <row r="338" spans="1:16">
       <c r="A338" t="s">
-        <v>840</v>
+        <v>828</v>
       </c>
       <c r="B338" t="s">
-        <v>841</v>
+        <v>829</v>
       </c>
       <c r="C338" s="1">
-        <v>300000.0</v>
+        <v>267000.0</v>
       </c>
       <c r="D338" s="1">
-        <v>100.949</v>
+        <v>100.804</v>
       </c>
       <c r="E338" s="1">
         <v>100.0</v>
       </c>
       <c r="F338" t="s">
         <v>8</v>
       </c>
       <c r="G338">
         <v>1.0</v>
       </c>
       <c r="H338" s="1">
-        <v>300000.0</v>
+        <v>267000.0</v>
       </c>
       <c r="I338" s="1">
-        <v>2847.0</v>
+        <v>2146.68</v>
       </c>
       <c r="J338" s="1">
-        <v>0.949</v>
+        <v>0.804</v>
       </c>
       <c r="K338">
-        <v>2.66</v>
-[...2 lines deleted...]
-        <v>842</v>
+        <v>0.32</v>
+      </c>
+      <c r="L338">
+        <v>848.55</v>
       </c>
       <c r="M338" s="1">
-        <v>302847.0</v>
+        <v>269146.68</v>
       </c>
       <c r="N338" s="1">
-        <v>310825.39</v>
+        <v>269995.23</v>
       </c>
       <c r="O338" s="1">
-        <v>0.17</v>
+        <v>0.15</v>
       </c>
       <c r="P338">
         <v>1</v>
       </c>
     </row>
     <row r="339" spans="1:16">
       <c r="A339" t="s">
-        <v>843</v>
+        <v>830</v>
       </c>
       <c r="B339" t="s">
-        <v>844</v>
+        <v>831</v>
       </c>
       <c r="C339" s="1">
-        <v>100000.0</v>
+        <v>350000.0</v>
       </c>
       <c r="D339" s="1">
-        <v>98.456</v>
+        <v>89.017</v>
       </c>
       <c r="E339" s="1">
-        <v>99.711</v>
+        <v>88.621</v>
       </c>
       <c r="F339" t="s">
         <v>8</v>
       </c>
       <c r="G339">
         <v>1.0</v>
       </c>
       <c r="H339" s="1">
-        <v>99711.0</v>
+        <v>310173.5</v>
       </c>
       <c r="I339" s="1">
-        <v>-1255.0</v>
+        <v>1386.0</v>
       </c>
       <c r="J339" s="1">
-        <v>-1.2586374622659</v>
+        <v>0.44684668419449</v>
       </c>
       <c r="K339">
-        <v>1.2</v>
+        <v>1.56</v>
       </c>
       <c r="L339" t="s">
-        <v>845</v>
+        <v>832</v>
       </c>
       <c r="M339" s="1">
-        <v>98456.0</v>
+        <v>311559.5</v>
       </c>
       <c r="N339" s="1">
-        <v>99658.05</v>
+        <v>317028.85</v>
       </c>
       <c r="O339" s="1">
-        <v>0.06</v>
+        <v>0.17</v>
       </c>
       <c r="P339">
         <v>1</v>
       </c>
     </row>
     <row r="340" spans="1:16">
       <c r="A340" t="s">
-        <v>846</v>
+        <v>833</v>
       </c>
       <c r="B340" t="s">
-        <v>847</v>
+        <v>834</v>
       </c>
       <c r="C340" s="1">
-        <v>100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D340" s="1">
-        <v>98.364</v>
+        <v>75.13</v>
       </c>
       <c r="E340" s="1">
-        <v>100.66</v>
+        <v>74.37666667</v>
       </c>
       <c r="F340" t="s">
         <v>8</v>
       </c>
       <c r="G340">
         <v>1.0</v>
       </c>
       <c r="H340" s="1">
-        <v>100660.0</v>
+        <v>223130.0</v>
       </c>
       <c r="I340" s="1">
-        <v>-2296.0</v>
+        <v>2260.0</v>
       </c>
       <c r="J340" s="1">
-        <v>-2.2809457579972</v>
+        <v>1.0128624568637</v>
       </c>
       <c r="K340">
-        <v>2.85</v>
+        <v>0.41</v>
       </c>
       <c r="L340" t="s">
-        <v>848</v>
+        <v>835</v>
       </c>
       <c r="M340" s="1">
-        <v>98364.0</v>
+        <v>225390.0</v>
       </c>
       <c r="N340" s="1">
-        <v>101211.95</v>
+        <v>226610.55</v>
       </c>
       <c r="O340" s="1">
-        <v>0.06</v>
+        <v>0.12</v>
       </c>
       <c r="P340">
         <v>1</v>
       </c>
     </row>
     <row r="341" spans="1:16">
       <c r="A341" t="s">
-        <v>849</v>
+        <v>836</v>
       </c>
       <c r="B341" t="s">
-        <v>850</v>
+        <v>837</v>
       </c>
       <c r="C341" s="1">
         <v>200000.0</v>
       </c>
       <c r="D341" s="1">
-        <v>100.327</v>
+        <v>98.549</v>
       </c>
       <c r="E341" s="1">
-        <v>100.0</v>
+        <v>99.985</v>
       </c>
       <c r="F341" t="s">
         <v>8</v>
       </c>
       <c r="G341">
         <v>1.0</v>
       </c>
       <c r="H341" s="1">
-        <v>200000.0</v>
+        <v>199970.0</v>
       </c>
       <c r="I341" s="1">
-        <v>654.0</v>
+        <v>-2872.0</v>
       </c>
       <c r="J341" s="1">
-        <v>0.327</v>
+        <v>-1.4362154323148</v>
       </c>
       <c r="K341">
-        <v>0.19</v>
-[...2 lines deleted...]
-        <v>383.56</v>
+        <v>3.29</v>
+      </c>
+      <c r="L341" t="s">
+        <v>838</v>
       </c>
       <c r="M341" s="1">
-        <v>200654.0</v>
+        <v>197098.0</v>
       </c>
       <c r="N341" s="1">
-        <v>201037.56</v>
+        <v>203681.56</v>
       </c>
       <c r="O341" s="1">
         <v>0.11</v>
       </c>
       <c r="P341">
         <v>1</v>
       </c>
     </row>
     <row r="342" spans="1:16">
       <c r="A342" t="s">
-        <v>851</v>
+        <v>839</v>
       </c>
       <c r="B342" t="s">
-        <v>852</v>
+        <v>840</v>
       </c>
       <c r="C342" s="1">
-        <v>245000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D342" s="1">
-        <v>95.444</v>
+        <v>101.358</v>
       </c>
       <c r="E342" s="1">
-        <v>98.74223265</v>
+        <v>100.0</v>
       </c>
       <c r="F342" t="s">
         <v>8</v>
       </c>
       <c r="G342">
         <v>1.0</v>
       </c>
       <c r="H342" s="1">
-        <v>241918.47</v>
+        <v>300000.0</v>
       </c>
       <c r="I342" s="1">
-        <v>-8080.67</v>
+        <v>4074.0</v>
       </c>
       <c r="J342" s="1">
-        <v>-3.3402451660677</v>
+        <v>1.358</v>
       </c>
       <c r="K342">
-        <v>0.09</v>
-[...2 lines deleted...]
-        <v>214.79</v>
+        <v>2.88</v>
+      </c>
+      <c r="L342" t="s">
+        <v>841</v>
       </c>
       <c r="M342" s="1">
-        <v>233837.8</v>
+        <v>304074.0</v>
       </c>
       <c r="N342" s="1">
-        <v>234052.59</v>
+        <v>312717.25</v>
       </c>
       <c r="O342" s="1">
-        <v>0.13</v>
+        <v>0.17</v>
       </c>
       <c r="P342">
         <v>1</v>
       </c>
     </row>
     <row r="343" spans="1:16">
       <c r="A343" t="s">
-        <v>853</v>
+        <v>842</v>
       </c>
       <c r="B343" t="s">
-        <v>854</v>
+        <v>843</v>
       </c>
       <c r="C343" s="1">
-        <v>250000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D343" s="1">
-        <v>97.977</v>
+        <v>98.984</v>
       </c>
       <c r="E343" s="1">
-        <v>99.7844</v>
+        <v>99.711</v>
       </c>
       <c r="F343" t="s">
         <v>8</v>
       </c>
       <c r="G343">
         <v>1.0</v>
       </c>
       <c r="H343" s="1">
-        <v>249461.0</v>
+        <v>99711.0</v>
       </c>
       <c r="I343" s="1">
-        <v>-4518.5</v>
+        <v>-727.0</v>
       </c>
       <c r="J343" s="1">
-        <v>-1.811305173955</v>
+        <v>-0.72910711957557</v>
       </c>
       <c r="K343">
-        <v>0.5</v>
+        <v>1.42</v>
       </c>
       <c r="L343" t="s">
-        <v>855</v>
+        <v>844</v>
       </c>
       <c r="M343" s="1">
-        <v>244942.5</v>
+        <v>98984.0</v>
       </c>
       <c r="N343" s="1">
-        <v>246190.79</v>
+        <v>100401.81</v>
       </c>
       <c r="O343" s="1">
-        <v>0.14</v>
+        <v>0.05</v>
       </c>
       <c r="P343">
         <v>1</v>
       </c>
     </row>
     <row r="344" spans="1:16">
       <c r="A344" t="s">
-        <v>856</v>
+        <v>845</v>
       </c>
       <c r="B344" t="s">
-        <v>857</v>
+        <v>846</v>
       </c>
       <c r="C344" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D344" s="1">
-        <v>98.798</v>
+        <v>98.61</v>
       </c>
       <c r="E344" s="1">
-        <v>100.0</v>
+        <v>100.66</v>
       </c>
       <c r="F344" t="s">
         <v>8</v>
       </c>
       <c r="G344">
         <v>1.0</v>
       </c>
       <c r="H344" s="1">
-        <v>200000.0</v>
+        <v>100660.0</v>
       </c>
       <c r="I344" s="1">
-        <v>-2404.0</v>
+        <v>-2050.0</v>
       </c>
       <c r="J344" s="1">
-        <v>-1.202</v>
+        <v>-2.0365587124975</v>
       </c>
       <c r="K344">
-        <v>1.75</v>
+        <v>3.04</v>
       </c>
       <c r="L344" t="s">
-        <v>858</v>
+        <v>847</v>
       </c>
       <c r="M344" s="1">
-        <v>197596.0</v>
+        <v>98610.0</v>
       </c>
       <c r="N344" s="1">
-        <v>201090.83</v>
+        <v>101652.12</v>
       </c>
       <c r="O344" s="1">
-        <v>0.11</v>
+        <v>0.06</v>
       </c>
       <c r="P344">
         <v>1</v>
       </c>
     </row>
     <row r="345" spans="1:16">
       <c r="A345" t="s">
-        <v>859</v>
+        <v>848</v>
       </c>
       <c r="B345" t="s">
-        <v>860</v>
+        <v>849</v>
       </c>
       <c r="C345" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D345" s="1">
-        <v>98.58</v>
+        <v>100.672</v>
       </c>
       <c r="E345" s="1">
-        <v>99.326</v>
+        <v>100.0</v>
       </c>
       <c r="F345" t="s">
         <v>8</v>
       </c>
       <c r="G345">
         <v>1.0</v>
       </c>
       <c r="H345" s="1">
-        <v>99326.0</v>
+        <v>200000.0</v>
       </c>
       <c r="I345" s="1">
-        <v>-746.0</v>
+        <v>1344.0</v>
       </c>
       <c r="J345" s="1">
-        <v>-0.75106215895133</v>
+        <v>0.672</v>
       </c>
       <c r="K345">
-        <v>0.54</v>
+        <v>0.44</v>
       </c>
       <c r="L345">
-        <v>536.3</v>
+        <v>886.99</v>
       </c>
       <c r="M345" s="1">
-        <v>98580.0</v>
+        <v>201344.0</v>
       </c>
       <c r="N345" s="1">
-        <v>99116.3</v>
+        <v>202230.99</v>
       </c>
       <c r="O345" s="1">
-        <v>0.06</v>
+        <v>0.11</v>
       </c>
       <c r="P345">
         <v>1</v>
       </c>
     </row>
     <row r="346" spans="1:16">
       <c r="A346" t="s">
-        <v>861</v>
+        <v>850</v>
       </c>
       <c r="B346" t="s">
-        <v>862</v>
+        <v>851</v>
       </c>
       <c r="C346" s="1">
-        <v>212000.0</v>
+        <v>250000.0</v>
       </c>
       <c r="D346" s="1">
-        <v>98.11</v>
+        <v>98.184</v>
       </c>
       <c r="E346" s="1">
-        <v>100.0</v>
+        <v>99.7844</v>
       </c>
       <c r="F346" t="s">
         <v>8</v>
       </c>
       <c r="G346">
         <v>1.0</v>
       </c>
       <c r="H346" s="1">
-        <v>212000.0</v>
+        <v>249461.0</v>
       </c>
       <c r="I346" s="1">
-        <v>-4006.8</v>
+        <v>-4001.0</v>
       </c>
       <c r="J346" s="1">
-        <v>-1.89</v>
+        <v>-1.6038579176705</v>
       </c>
       <c r="K346">
-        <v>0.81</v>
+        <v>0.69</v>
       </c>
       <c r="L346" t="s">
-        <v>863</v>
+        <v>852</v>
       </c>
       <c r="M346" s="1">
-        <v>207993.2</v>
+        <v>245460.0</v>
       </c>
       <c r="N346" s="1">
-        <v>209702.08</v>
+        <v>247193.73</v>
       </c>
       <c r="O346" s="1">
-        <v>0.12</v>
+        <v>0.13</v>
       </c>
       <c r="P346">
         <v>1</v>
       </c>
     </row>
     <row r="347" spans="1:16">
       <c r="A347" t="s">
-        <v>864</v>
+        <v>853</v>
       </c>
       <c r="B347" t="s">
-        <v>865</v>
+        <v>854</v>
       </c>
       <c r="C347" s="1">
-        <v>153000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D347" s="1">
-        <v>98.515</v>
+        <v>99.179</v>
       </c>
       <c r="E347" s="1">
-        <v>99.23</v>
+        <v>100.0</v>
       </c>
       <c r="F347" t="s">
         <v>8</v>
       </c>
       <c r="G347">
         <v>1.0</v>
       </c>
       <c r="H347" s="1">
-        <v>151821.9</v>
+        <v>200000.0</v>
       </c>
       <c r="I347" s="1">
-        <v>-1093.95</v>
+        <v>-1642.0</v>
       </c>
       <c r="J347" s="1">
-        <v>-0.72054822130404</v>
+        <v>-0.821</v>
       </c>
       <c r="K347">
-        <v>2.32</v>
+        <v>1.96</v>
       </c>
       <c r="L347" t="s">
-        <v>866</v>
+        <v>855</v>
       </c>
       <c r="M347" s="1">
-        <v>150727.95</v>
+        <v>198358.0</v>
       </c>
       <c r="N347" s="1">
-        <v>154278.91</v>
+        <v>202287.1</v>
       </c>
       <c r="O347" s="1">
-        <v>0.09</v>
+        <v>0.11</v>
       </c>
       <c r="P347">
         <v>1</v>
       </c>
     </row>
     <row r="348" spans="1:16">
       <c r="A348" t="s">
-        <v>867</v>
+        <v>856</v>
       </c>
       <c r="B348" t="s">
-        <v>868</v>
+        <v>857</v>
       </c>
       <c r="C348" s="1">
         <v>100000.0</v>
       </c>
       <c r="D348" s="1">
-        <v>99.38</v>
+        <v>98.778</v>
       </c>
       <c r="E348" s="1">
-        <v>99.499</v>
+        <v>99.326</v>
       </c>
       <c r="F348" t="s">
         <v>8</v>
       </c>
       <c r="G348">
         <v>1.0</v>
       </c>
       <c r="H348" s="1">
-        <v>99499.0</v>
+        <v>99326.0</v>
       </c>
       <c r="I348" s="1">
-        <v>-119.0</v>
+        <v>-548.0</v>
       </c>
       <c r="J348" s="1">
-        <v>-0.11959919195168</v>
+        <v>-0.55171858325111</v>
       </c>
       <c r="K348">
-        <v>1.2</v>
-[...2 lines deleted...]
-        <v>845</v>
+        <v>0.74</v>
+      </c>
+      <c r="L348">
+        <v>744.86</v>
       </c>
       <c r="M348" s="1">
-        <v>99380.0</v>
+        <v>98778.0</v>
       </c>
       <c r="N348" s="1">
-        <v>100582.05</v>
+        <v>99522.86</v>
       </c>
       <c r="O348" s="1">
-        <v>0.06</v>
+        <v>0.05</v>
       </c>
       <c r="P348">
         <v>1</v>
       </c>
     </row>
     <row r="349" spans="1:16">
       <c r="A349" t="s">
-        <v>869</v>
+        <v>858</v>
       </c>
       <c r="B349" t="s">
-        <v>870</v>
+        <v>859</v>
       </c>
       <c r="C349" s="1">
-        <v>100000.0</v>
+        <v>212000.0</v>
       </c>
       <c r="D349" s="1">
-        <v>100.12</v>
+        <v>98.539</v>
       </c>
       <c r="E349" s="1">
-        <v>99.897</v>
+        <v>100.0</v>
       </c>
       <c r="F349" t="s">
         <v>8</v>
       </c>
       <c r="G349">
         <v>1.0</v>
       </c>
       <c r="H349" s="1">
-        <v>99897.0</v>
+        <v>212000.0</v>
       </c>
       <c r="I349" s="1">
-        <v>223.0</v>
+        <v>-3097.32</v>
       </c>
       <c r="J349" s="1">
-        <v>0.22322992682463</v>
+        <v>-1.461</v>
       </c>
       <c r="K349">
-        <v>0.23</v>
-[...2 lines deleted...]
-        <v>233.56</v>
+        <v>1.03</v>
+      </c>
+      <c r="L349" t="s">
+        <v>860</v>
       </c>
       <c r="M349" s="1">
-        <v>100120.0</v>
+        <v>208902.68</v>
       </c>
       <c r="N349" s="1">
-        <v>100353.56</v>
+        <v>211077.61</v>
       </c>
       <c r="O349" s="1">
-        <v>0.06</v>
+        <v>0.11</v>
       </c>
       <c r="P349">
         <v>1</v>
       </c>
     </row>
     <row r="350" spans="1:16">
       <c r="A350" t="s">
-        <v>871</v>
+        <v>861</v>
       </c>
       <c r="B350" t="s">
-        <v>872</v>
+        <v>862</v>
       </c>
       <c r="C350" s="1">
-        <v>165000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D350" s="1">
-        <v>101.423</v>
+        <v>99.801</v>
       </c>
       <c r="E350" s="1">
-        <v>99.451</v>
+        <v>99.7</v>
       </c>
       <c r="F350" t="s">
         <v>8</v>
       </c>
       <c r="G350">
         <v>1.0</v>
       </c>
       <c r="H350" s="1">
-        <v>164094.15</v>
+        <v>299100.0</v>
       </c>
       <c r="I350" s="1">
-        <v>3253.8</v>
+        <v>303.0</v>
       </c>
       <c r="J350" s="1">
-        <v>1.9828860443837</v>
+        <v>0.10130391173521</v>
       </c>
       <c r="K350">
-        <v>0.1</v>
+        <v>0.0</v>
       </c>
       <c r="L350">
-        <v>169.52</v>
+        <v>0.0</v>
       </c>
       <c r="M350" s="1">
-        <v>167347.95</v>
+        <v>299403.0</v>
       </c>
       <c r="N350" s="1">
-        <v>167517.47</v>
+        <v>299403.0</v>
       </c>
       <c r="O350" s="1">
-        <v>0.09</v>
+        <v>0.16</v>
       </c>
       <c r="P350">
         <v>1</v>
       </c>
     </row>
     <row r="351" spans="1:16">
       <c r="A351" t="s">
-        <v>873</v>
+        <v>863</v>
       </c>
       <c r="B351" t="s">
-        <v>874</v>
+        <v>864</v>
       </c>
       <c r="C351" s="1">
-        <v>2058857.0</v>
+        <v>153000.0</v>
       </c>
       <c r="D351" s="1">
-        <v>67.154</v>
+        <v>98.75</v>
       </c>
       <c r="E351" s="1">
-        <v>70.35011417</v>
+        <v>99.23</v>
       </c>
       <c r="F351" t="s">
         <v>8</v>
       </c>
       <c r="G351">
         <v>1.0</v>
       </c>
       <c r="H351" s="1">
-        <v>1448408.25</v>
+        <v>151821.9</v>
       </c>
       <c r="I351" s="1">
-        <v>-65803.42</v>
+        <v>-734.4</v>
       </c>
       <c r="J351" s="1">
-        <v>-4.5431541832215</v>
+        <v>-0.48372468003628</v>
       </c>
       <c r="K351">
-        <v>1.14</v>
+        <v>2.52</v>
       </c>
       <c r="L351" t="s">
-        <v>875</v>
+        <v>865</v>
       </c>
       <c r="M351" s="1">
-        <v>1382604.83</v>
+        <v>151087.5</v>
       </c>
       <c r="N351" s="1">
-        <v>1406070.16</v>
+        <v>154935.55</v>
       </c>
       <c r="O351" s="1">
-        <v>0.79</v>
+        <v>0.08</v>
       </c>
       <c r="P351">
         <v>1</v>
       </c>
     </row>
     <row r="352" spans="1:16">
       <c r="A352" t="s">
-        <v>876</v>
+        <v>866</v>
       </c>
       <c r="B352" t="s">
-        <v>877</v>
+        <v>867</v>
       </c>
       <c r="C352" s="1">
-        <v>102000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D352" s="1">
-        <v>98.698</v>
+        <v>99.584</v>
       </c>
       <c r="E352" s="1">
-        <v>100.0</v>
+        <v>99.499</v>
       </c>
       <c r="F352" t="s">
         <v>8</v>
       </c>
       <c r="G352">
         <v>1.0</v>
       </c>
       <c r="H352" s="1">
-        <v>102000.0</v>
+        <v>99499.0</v>
       </c>
       <c r="I352" s="1">
-        <v>-1328.04</v>
+        <v>85.0</v>
       </c>
       <c r="J352" s="1">
-        <v>-1.302</v>
+        <v>0.085427994251198</v>
       </c>
       <c r="K352">
-        <v>1.63</v>
+        <v>1.42</v>
       </c>
       <c r="L352" t="s">
-        <v>878</v>
+        <v>844</v>
       </c>
       <c r="M352" s="1">
-        <v>100671.96</v>
+        <v>99584.0</v>
       </c>
       <c r="N352" s="1">
-        <v>102329.47</v>
+        <v>101001.81</v>
       </c>
       <c r="O352" s="1">
-        <v>0.06</v>
+        <v>0.05</v>
       </c>
       <c r="P352">
         <v>1</v>
       </c>
     </row>
     <row r="353" spans="1:16">
       <c r="A353" t="s">
-        <v>879</v>
+        <v>868</v>
       </c>
       <c r="B353" t="s">
-        <v>880</v>
+        <v>869</v>
       </c>
       <c r="C353" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D353" s="1">
-        <v>98.753</v>
+        <v>100.341</v>
       </c>
       <c r="E353" s="1">
-        <v>100.23</v>
+        <v>99.897</v>
       </c>
       <c r="F353" t="s">
         <v>8</v>
       </c>
       <c r="G353">
         <v>1.0</v>
       </c>
       <c r="H353" s="1">
-        <v>300690.0</v>
+        <v>99897.0</v>
       </c>
       <c r="I353" s="1">
-        <v>-4431.0</v>
+        <v>444.0</v>
       </c>
       <c r="J353" s="1">
-        <v>-1.4736106954006</v>
+        <v>0.44445779152527</v>
       </c>
       <c r="K353">
-        <v>2.57</v>
-[...2 lines deleted...]
-        <v>881</v>
+        <v>0.46</v>
+      </c>
+      <c r="L353">
+        <v>456.51</v>
       </c>
       <c r="M353" s="1">
-        <v>296259.0</v>
+        <v>100341.0</v>
       </c>
       <c r="N353" s="1">
-        <v>303964.48</v>
+        <v>100797.51</v>
       </c>
       <c r="O353" s="1">
-        <v>0.17</v>
+        <v>0.05</v>
       </c>
       <c r="P353">
         <v>1</v>
       </c>
     </row>
     <row r="354" spans="1:16">
       <c r="A354" t="s">
-        <v>882</v>
+        <v>870</v>
       </c>
       <c r="B354" t="s">
-        <v>883</v>
+        <v>871</v>
       </c>
       <c r="C354" s="1">
-        <v>300000.0</v>
+        <v>165000.0</v>
       </c>
       <c r="D354" s="1">
-        <v>98.854</v>
+        <v>101.548</v>
       </c>
       <c r="E354" s="1">
-        <v>99.871</v>
+        <v>99.451</v>
       </c>
       <c r="F354" t="s">
         <v>8</v>
       </c>
       <c r="G354">
         <v>1.0</v>
       </c>
       <c r="H354" s="1">
-        <v>299613.0</v>
+        <v>164094.15</v>
       </c>
       <c r="I354" s="1">
-        <v>-3051.0</v>
+        <v>3460.05</v>
       </c>
       <c r="J354" s="1">
-        <v>-1.0183136245757</v>
+        <v>2.108576082694</v>
       </c>
       <c r="K354">
-        <v>1.85</v>
-[...2 lines deleted...]
-        <v>884</v>
+        <v>0.32</v>
+      </c>
+      <c r="L354">
+        <v>525.51</v>
       </c>
       <c r="M354" s="1">
-        <v>296562.0</v>
+        <v>167554.2</v>
       </c>
       <c r="N354" s="1">
-        <v>302103.78</v>
+        <v>168079.71</v>
       </c>
       <c r="O354" s="1">
-        <v>0.17</v>
+        <v>0.09</v>
       </c>
       <c r="P354">
         <v>1</v>
       </c>
     </row>
     <row r="355" spans="1:16">
       <c r="A355" t="s">
-        <v>885</v>
+        <v>872</v>
       </c>
       <c r="B355" t="s">
-        <v>886</v>
+        <v>873</v>
       </c>
       <c r="C355" s="1">
-        <v>153000.0</v>
+        <v>807857.0</v>
       </c>
       <c r="D355" s="1">
-        <v>100.218</v>
+        <v>68.741</v>
       </c>
       <c r="E355" s="1">
-        <v>100.0</v>
+        <v>70.33218998</v>
       </c>
       <c r="F355" t="s">
         <v>8</v>
       </c>
       <c r="G355">
         <v>1.0</v>
       </c>
       <c r="H355" s="1">
-        <v>153000.0</v>
+        <v>568183.52</v>
       </c>
       <c r="I355" s="1">
-        <v>333.54</v>
+        <v>-12854.54</v>
       </c>
       <c r="J355" s="1">
-        <v>0.218</v>
+        <v>-2.2623922636827</v>
       </c>
       <c r="K355">
-        <v>0.28</v>
-[...2 lines deleted...]
-        <v>428.97</v>
+        <v>1.25</v>
+      </c>
+      <c r="L355" t="s">
+        <v>874</v>
       </c>
       <c r="M355" s="1">
-        <v>153333.54</v>
+        <v>555328.98</v>
       </c>
       <c r="N355" s="1">
-        <v>153762.51</v>
+        <v>565465.93</v>
       </c>
       <c r="O355" s="1">
-        <v>0.09</v>
+        <v>0.31</v>
       </c>
       <c r="P355">
         <v>1</v>
       </c>
     </row>
     <row r="356" spans="1:16">
       <c r="A356" t="s">
-        <v>887</v>
+        <v>875</v>
       </c>
       <c r="B356" t="s">
-        <v>888</v>
+        <v>876</v>
       </c>
       <c r="C356" s="1">
-        <v>5616000.0</v>
+        <v>102000.0</v>
       </c>
       <c r="D356" s="1">
-        <v>87.436</v>
+        <v>99.275</v>
       </c>
       <c r="E356" s="1">
-        <v>87.41887179</v>
+        <v>100.0</v>
       </c>
       <c r="F356" t="s">
         <v>8</v>
       </c>
       <c r="G356">
         <v>1.0</v>
       </c>
       <c r="H356" s="1">
-        <v>4909443.84</v>
+        <v>102000.0</v>
       </c>
       <c r="I356" s="1">
-        <v>961.92</v>
+        <v>-739.5</v>
       </c>
       <c r="J356" s="1">
-        <v>0.019593258042035</v>
+        <v>-0.725</v>
       </c>
       <c r="K356">
-        <v>0.02</v>
+        <v>1.83</v>
       </c>
       <c r="L356" t="s">
-        <v>889</v>
+        <v>877</v>
       </c>
       <c r="M356" s="1">
-        <v>4910405.76</v>
+        <v>101260.5</v>
       </c>
       <c r="N356" s="1">
-        <v>4911805.91</v>
+        <v>103122.77</v>
       </c>
       <c r="O356" s="1">
-        <v>2.75</v>
+        <v>0.06</v>
       </c>
       <c r="P356">
         <v>1</v>
       </c>
     </row>
     <row r="357" spans="1:16">
       <c r="A357" t="s">
-        <v>890</v>
+        <v>878</v>
       </c>
       <c r="B357" t="s">
-        <v>891</v>
+        <v>879</v>
       </c>
       <c r="C357" s="1">
-        <v>1542000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D357" s="1">
-        <v>74.961</v>
+        <v>99.075</v>
       </c>
       <c r="E357" s="1">
-        <v>74.62250065</v>
+        <v>100.23</v>
       </c>
       <c r="F357" t="s">
         <v>8</v>
       </c>
       <c r="G357">
         <v>1.0</v>
       </c>
       <c r="H357" s="1">
-        <v>1150678.96</v>
+        <v>300690.0</v>
       </c>
       <c r="I357" s="1">
-        <v>5219.66</v>
+        <v>-3465.0</v>
       </c>
       <c r="J357" s="1">
-        <v>0.4536156635731</v>
+        <v>-1.1523495959294</v>
       </c>
       <c r="K357">
-        <v>0.67</v>
+        <v>2.78</v>
       </c>
       <c r="L357" t="s">
-        <v>892</v>
+        <v>880</v>
       </c>
       <c r="M357" s="1">
-        <v>1155898.62</v>
+        <v>297225.0</v>
       </c>
       <c r="N357" s="1">
-        <v>1166204.67</v>
+        <v>305577.74</v>
       </c>
       <c r="O357" s="1">
-        <v>0.65</v>
+        <v>0.17</v>
       </c>
       <c r="P357">
         <v>1</v>
       </c>
     </row>
     <row r="358" spans="1:16">
       <c r="A358" t="s">
-        <v>893</v>
+        <v>881</v>
       </c>
       <c r="B358" t="s">
-        <v>894</v>
+        <v>882</v>
       </c>
       <c r="C358" s="1">
-        <v>4199000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D358" s="1">
-        <v>96.316</v>
+        <v>99.078</v>
       </c>
       <c r="E358" s="1">
-        <v>96.21094594</v>
+        <v>99.871</v>
       </c>
       <c r="F358" t="s">
         <v>8</v>
       </c>
       <c r="G358">
         <v>1.0</v>
       </c>
       <c r="H358" s="1">
-        <v>4039897.62</v>
+        <v>299613.0</v>
       </c>
       <c r="I358" s="1">
-        <v>4411.22</v>
+        <v>-2379.0</v>
       </c>
       <c r="J358" s="1">
-        <v>0.10919138094396</v>
+        <v>-0.79402429133582</v>
       </c>
       <c r="K358">
-        <v>0.98</v>
+        <v>2.07</v>
       </c>
       <c r="L358" t="s">
-        <v>895</v>
+        <v>883</v>
       </c>
       <c r="M358" s="1">
-        <v>4044308.84</v>
+        <v>297234.0</v>
       </c>
       <c r="N358" s="1">
-        <v>4085378.51</v>
+        <v>303444.62</v>
       </c>
       <c r="O358" s="1">
-        <v>2.29</v>
+        <v>0.16</v>
       </c>
       <c r="P358">
         <v>1</v>
       </c>
     </row>
     <row r="359" spans="1:16">
       <c r="A359" t="s">
-        <v>896</v>
+        <v>884</v>
       </c>
       <c r="B359" t="s">
-        <v>897</v>
+        <v>885</v>
       </c>
       <c r="C359" s="1">
-        <v>175000.0</v>
+        <v>153000.0</v>
       </c>
       <c r="D359" s="1">
-        <v>97.675</v>
+        <v>100.5</v>
       </c>
       <c r="E359" s="1">
-        <v>101.46987429</v>
+        <v>100.0</v>
       </c>
       <c r="F359" t="s">
         <v>8</v>
       </c>
       <c r="G359">
         <v>1.0</v>
       </c>
       <c r="H359" s="1">
-        <v>177572.28</v>
+        <v>153000.0</v>
       </c>
       <c r="I359" s="1">
-        <v>-6641.03</v>
+        <v>765.0</v>
       </c>
       <c r="J359" s="1">
-        <v>-3.7399024217068</v>
+        <v>0.5</v>
       </c>
       <c r="K359">
-        <v>2.13</v>
-[...2 lines deleted...]
-        <v>898</v>
+        <v>0.51</v>
+      </c>
+      <c r="L359">
+        <v>775.45</v>
       </c>
       <c r="M359" s="1">
-        <v>170931.25</v>
+        <v>153765.0</v>
       </c>
       <c r="N359" s="1">
-        <v>174651.8</v>
+        <v>154540.45</v>
       </c>
       <c r="O359" s="1">
-        <v>0.1</v>
+        <v>0.08</v>
       </c>
       <c r="P359">
         <v>1</v>
       </c>
     </row>
     <row r="360" spans="1:16">
       <c r="A360" t="s">
-        <v>899</v>
+        <v>886</v>
       </c>
       <c r="B360" t="s">
-        <v>900</v>
+        <v>887</v>
       </c>
       <c r="C360" s="1">
-        <v>283000.0</v>
+        <v>5756000.0</v>
       </c>
       <c r="D360" s="1">
-        <v>99.65</v>
+        <v>87.687</v>
       </c>
       <c r="E360" s="1">
-        <v>99.646</v>
+        <v>87.43594927</v>
       </c>
       <c r="F360" t="s">
         <v>8</v>
       </c>
       <c r="G360">
         <v>1.0</v>
       </c>
       <c r="H360" s="1">
-        <v>281998.18</v>
+        <v>5032813.24</v>
       </c>
       <c r="I360" s="1">
-        <v>11.32</v>
+        <v>14450.48</v>
       </c>
       <c r="J360" s="1">
-        <v>0.0040142103044779</v>
+        <v>0.28712529773904</v>
       </c>
       <c r="K360">
-        <v>0.54</v>
+        <v>0.07</v>
       </c>
       <c r="L360" t="s">
-        <v>901</v>
+        <v>888</v>
       </c>
       <c r="M360" s="1">
-        <v>282009.5</v>
+        <v>5047263.72</v>
       </c>
       <c r="N360" s="1">
-        <v>283529.17</v>
+        <v>5051016.95</v>
       </c>
       <c r="O360" s="1">
-        <v>0.16</v>
+        <v>2.74</v>
       </c>
       <c r="P360">
         <v>1</v>
       </c>
     </row>
     <row r="361" spans="1:16">
       <c r="A361" t="s">
-        <v>902</v>
+        <v>889</v>
       </c>
       <c r="B361" t="s">
-        <v>903</v>
+        <v>890</v>
       </c>
       <c r="C361" s="1">
-        <v>200000.0</v>
+        <v>1581000.0</v>
       </c>
       <c r="D361" s="1">
-        <v>100.303</v>
+        <v>75.295</v>
       </c>
       <c r="E361" s="1">
-        <v>97.41</v>
+        <v>74.65485262</v>
       </c>
       <c r="F361" t="s">
         <v>8</v>
       </c>
       <c r="G361">
         <v>1.0</v>
       </c>
       <c r="H361" s="1">
-        <v>194820.0</v>
+        <v>1180293.22</v>
       </c>
       <c r="I361" s="1">
-        <v>5786.0</v>
+        <v>10120.73</v>
       </c>
       <c r="J361" s="1">
-        <v>2.9699209526743</v>
+        <v>0.85747590755457</v>
       </c>
       <c r="K361">
-        <v>0.24</v>
-[...2 lines deleted...]
-        <v>482.19</v>
+        <v>0.72</v>
+      </c>
+      <c r="L361" t="s">
+        <v>891</v>
       </c>
       <c r="M361" s="1">
-        <v>200606.0</v>
+        <v>1190413.95</v>
       </c>
       <c r="N361" s="1">
-        <v>201088.19</v>
+        <v>1201753.83</v>
       </c>
       <c r="O361" s="1">
-        <v>0.11</v>
+        <v>0.65</v>
       </c>
       <c r="P361">
         <v>1</v>
       </c>
     </row>
     <row r="362" spans="1:16">
       <c r="A362" t="s">
-        <v>904</v>
+        <v>892</v>
       </c>
       <c r="B362" t="s">
-        <v>905</v>
+        <v>893</v>
       </c>
       <c r="C362" s="1">
-        <v>246000.0</v>
+        <v>5012000.0</v>
       </c>
       <c r="D362" s="1">
-        <v>100.501</v>
+        <v>66.032</v>
       </c>
       <c r="E362" s="1">
-        <v>100.0</v>
+        <v>65.66109218</v>
       </c>
       <c r="F362" t="s">
         <v>8</v>
       </c>
       <c r="G362">
         <v>1.0</v>
       </c>
       <c r="H362" s="1">
-        <v>246000.0</v>
+        <v>3290933.94</v>
       </c>
       <c r="I362" s="1">
-        <v>1232.46</v>
+        <v>18589.9</v>
       </c>
       <c r="J362" s="1">
-        <v>0.501</v>
+        <v>0.56488219875966</v>
       </c>
       <c r="K362">
-        <v>0.25</v>
-[...2 lines deleted...]
-        <v>622.61</v>
+        <v>0.84</v>
+      </c>
+      <c r="L362" t="s">
+        <v>894</v>
       </c>
       <c r="M362" s="1">
-        <v>247232.46</v>
+        <v>3309523.84</v>
       </c>
       <c r="N362" s="1">
-        <v>247855.07</v>
+        <v>3351816.88</v>
       </c>
       <c r="O362" s="1">
-        <v>0.14</v>
+        <v>1.82</v>
       </c>
       <c r="P362">
         <v>1</v>
       </c>
     </row>
     <row r="363" spans="1:16">
       <c r="A363" t="s">
-        <v>906</v>
+        <v>895</v>
       </c>
       <c r="B363" t="s">
-        <v>907</v>
+        <v>896</v>
       </c>
       <c r="C363" s="1">
-        <v>214000.0</v>
+        <v>467000.0</v>
       </c>
       <c r="D363" s="1">
-        <v>99.877</v>
+        <v>85.331</v>
       </c>
       <c r="E363" s="1">
-        <v>100.0</v>
+        <v>84.85118415</v>
       </c>
       <c r="F363" t="s">
         <v>8</v>
       </c>
       <c r="G363">
         <v>1.0</v>
       </c>
       <c r="H363" s="1">
-        <v>214000.0</v>
+        <v>396255.03</v>
       </c>
       <c r="I363" s="1">
-        <v>-263.22</v>
+        <v>2240.74</v>
       </c>
       <c r="J363" s="1">
-        <v>-0.123</v>
+        <v>0.56547925713397</v>
       </c>
       <c r="K363">
-        <v>0.16</v>
-[...2 lines deleted...]
-        <v>348.7</v>
+        <v>1.71</v>
+      </c>
+      <c r="L363" t="s">
+        <v>897</v>
       </c>
       <c r="M363" s="1">
-        <v>213736.78</v>
+        <v>398495.77</v>
       </c>
       <c r="N363" s="1">
-        <v>214085.48</v>
+        <v>406473.15</v>
       </c>
       <c r="O363" s="1">
-        <v>0.12</v>
+        <v>0.22</v>
       </c>
       <c r="P363">
         <v>1</v>
       </c>
     </row>
     <row r="364" spans="1:16">
       <c r="A364" t="s">
-        <v>908</v>
+        <v>898</v>
       </c>
       <c r="B364" t="s">
-        <v>909</v>
+        <v>899</v>
       </c>
       <c r="C364" s="1">
-        <v>300000.0</v>
+        <v>180000.0</v>
       </c>
       <c r="D364" s="1">
-        <v>88.452</v>
+        <v>97.972</v>
       </c>
       <c r="E364" s="1">
-        <v>85.25</v>
+        <v>101.40279444</v>
       </c>
       <c r="F364" t="s">
         <v>8</v>
       </c>
       <c r="G364">
         <v>1.0</v>
       </c>
       <c r="H364" s="1">
-        <v>255750.0</v>
+        <v>182525.03</v>
       </c>
       <c r="I364" s="1">
-        <v>9606.0</v>
+        <v>-6175.43</v>
       </c>
       <c r="J364" s="1">
-        <v>3.7560117302053</v>
+        <v>-3.3833332338036</v>
       </c>
       <c r="K364">
+        <v>2.36</v>
+      </c>
+      <c r="L364" t="s">
+        <v>900</v>
+      </c>
+      <c r="M364" s="1">
+        <v>176349.6</v>
+      </c>
+      <c r="N364" s="1">
+        <v>180590.7</v>
+      </c>
+      <c r="O364" s="1">
         <v>0.1</v>
-      </c>
-[...10 lines deleted...]
-        <v>0.15</v>
       </c>
       <c r="P364">
         <v>1</v>
       </c>
     </row>
     <row r="365" spans="1:16">
       <c r="A365" t="s">
-        <v>910</v>
+        <v>901</v>
       </c>
       <c r="B365" t="s">
-        <v>911</v>
+        <v>902</v>
       </c>
       <c r="C365" s="1">
-        <v>175000.0</v>
+        <v>283000.0</v>
       </c>
       <c r="D365" s="1">
-        <v>101.26</v>
+        <v>99.827</v>
       </c>
       <c r="E365" s="1">
-        <v>99.779</v>
+        <v>99.646</v>
       </c>
       <c r="F365" t="s">
         <v>8</v>
       </c>
       <c r="G365">
         <v>1.0</v>
       </c>
       <c r="H365" s="1">
-        <v>174613.25</v>
+        <v>281998.18</v>
       </c>
       <c r="I365" s="1">
-        <v>2591.75</v>
+        <v>512.23</v>
       </c>
       <c r="J365" s="1">
-        <v>1.4842802593732</v>
+        <v>0.18164301627762</v>
       </c>
       <c r="K365">
-        <v>1.77</v>
+        <v>0.74</v>
       </c>
       <c r="L365" t="s">
-        <v>912</v>
+        <v>903</v>
       </c>
       <c r="M365" s="1">
-        <v>177205.0</v>
+        <v>282510.41</v>
       </c>
       <c r="N365" s="1">
-        <v>180297.47</v>
+        <v>284599.96</v>
       </c>
       <c r="O365" s="1">
-        <v>0.1</v>
+        <v>0.15</v>
       </c>
       <c r="P365">
         <v>1</v>
       </c>
     </row>
     <row r="366" spans="1:16">
       <c r="A366" t="s">
-        <v>913</v>
+        <v>904</v>
       </c>
       <c r="B366" t="s">
-        <v>914</v>
+        <v>905</v>
       </c>
       <c r="C366" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D366" s="1">
-        <v>100.501</v>
+        <v>100.374</v>
       </c>
       <c r="E366" s="1">
-        <v>102.939</v>
+        <v>97.41</v>
       </c>
       <c r="F366" t="s">
         <v>8</v>
       </c>
       <c r="G366">
         <v>1.0</v>
       </c>
       <c r="H366" s="1">
-        <v>102939.0</v>
+        <v>194820.0</v>
       </c>
       <c r="I366" s="1">
-        <v>-2438.0</v>
+        <v>5928.0</v>
       </c>
       <c r="J366" s="1">
-        <v>-2.3683929317363</v>
+        <v>3.0428087465353</v>
       </c>
       <c r="K366">
-        <v>0.79</v>
+        <v>0.47</v>
       </c>
       <c r="L366">
-        <v>794.52</v>
+        <v>942.47</v>
       </c>
       <c r="M366" s="1">
-        <v>100501.0</v>
+        <v>200748.0</v>
       </c>
       <c r="N366" s="1">
-        <v>101295.52</v>
+        <v>201690.47</v>
       </c>
       <c r="O366" s="1">
-        <v>0.06</v>
+        <v>0.11</v>
       </c>
       <c r="P366">
         <v>1</v>
       </c>
     </row>
     <row r="367" spans="1:16">
       <c r="A367" t="s">
-        <v>915</v>
+        <v>906</v>
       </c>
       <c r="B367" t="s">
-        <v>916</v>
+        <v>907</v>
       </c>
       <c r="C367" s="1">
-        <v>400000.0</v>
+        <v>246000.0</v>
       </c>
       <c r="D367" s="1">
-        <v>97.447</v>
+        <v>100.613</v>
       </c>
       <c r="E367" s="1">
-        <v>100.761</v>
+        <v>100.0</v>
       </c>
       <c r="F367" t="s">
         <v>8</v>
       </c>
       <c r="G367">
         <v>1.0</v>
       </c>
       <c r="H367" s="1">
-        <v>403044.0</v>
+        <v>246000.0</v>
       </c>
       <c r="I367" s="1">
-        <v>-13256.0</v>
+        <v>1507.98</v>
       </c>
       <c r="J367" s="1">
-        <v>-3.2889709312135</v>
+        <v>0.613</v>
       </c>
       <c r="K367">
-        <v>0.67</v>
+        <v>0.51</v>
       </c>
       <c r="L367" t="s">
-        <v>917</v>
+        <v>908</v>
       </c>
       <c r="M367" s="1">
-        <v>389788.0</v>
+        <v>247507.98</v>
       </c>
       <c r="N367" s="1">
-        <v>392451.01</v>
+        <v>248753.2</v>
       </c>
       <c r="O367" s="1">
-        <v>0.22</v>
+        <v>0.13</v>
       </c>
       <c r="P367">
         <v>1</v>
       </c>
     </row>
     <row r="368" spans="1:16">
       <c r="A368" t="s">
-        <v>918</v>
+        <v>909</v>
       </c>
       <c r="B368" t="s">
-        <v>919</v>
+        <v>910</v>
       </c>
       <c r="C368" s="1">
-        <v>100000.0</v>
+        <v>214000.0</v>
       </c>
       <c r="D368" s="1">
-        <v>101.673</v>
+        <v>100.089</v>
       </c>
       <c r="E368" s="1">
-        <v>99.871</v>
+        <v>100.0</v>
       </c>
       <c r="F368" t="s">
         <v>8</v>
       </c>
       <c r="G368">
         <v>1.0</v>
       </c>
       <c r="H368" s="1">
-        <v>99871.0</v>
+        <v>214000.0</v>
       </c>
       <c r="I368" s="1">
-        <v>1802.0</v>
+        <v>190.46</v>
       </c>
       <c r="J368" s="1">
-        <v>1.8043275825815</v>
+        <v>0.089</v>
       </c>
       <c r="K368">
-        <v>0.09</v>
+        <v>0.39</v>
       </c>
       <c r="L368">
-        <v>92.47</v>
+        <v>836.89</v>
       </c>
       <c r="M368" s="1">
-        <v>101673.0</v>
+        <v>214190.46</v>
       </c>
       <c r="N368" s="1">
-        <v>101765.47</v>
+        <v>215027.35</v>
       </c>
       <c r="O368" s="1">
-        <v>0.06</v>
+        <v>0.12</v>
       </c>
       <c r="P368">
         <v>1</v>
       </c>
     </row>
     <row r="369" spans="1:16">
       <c r="A369" t="s">
-        <v>920</v>
+        <v>911</v>
       </c>
       <c r="B369" t="s">
-        <v>921</v>
+        <v>912</v>
       </c>
       <c r="C369" s="1">
-        <v>100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D369" s="1">
-        <v>104.452</v>
+        <v>88.696</v>
       </c>
       <c r="E369" s="1">
-        <v>104.45</v>
+        <v>85.25</v>
       </c>
       <c r="F369" t="s">
         <v>8</v>
       </c>
       <c r="G369">
         <v>1.0</v>
       </c>
       <c r="H369" s="1">
-        <v>104450.0</v>
+        <v>255750.0</v>
       </c>
       <c r="I369" s="1">
-        <v>2.0</v>
+        <v>10338.0</v>
       </c>
       <c r="J369" s="1">
-        <v>0.0019147917663954</v>
+        <v>4.0422287390029</v>
       </c>
       <c r="K369">
-        <v>0.17</v>
+        <v>0.15</v>
       </c>
       <c r="L369">
-        <v>174.66</v>
+        <v>443.84</v>
       </c>
       <c r="M369" s="1">
-        <v>104452.0</v>
+        <v>266088.0</v>
       </c>
       <c r="N369" s="1">
-        <v>104626.66</v>
+        <v>266531.84</v>
       </c>
       <c r="O369" s="1">
-        <v>0.06</v>
+        <v>0.14</v>
       </c>
       <c r="P369">
         <v>1</v>
       </c>
     </row>
     <row r="370" spans="1:16">
       <c r="A370" t="s">
-        <v>922</v>
+        <v>913</v>
       </c>
       <c r="B370" t="s">
-        <v>923</v>
+        <v>914</v>
       </c>
       <c r="C370" s="1">
-        <v>300000.0</v>
+        <v>175000.0</v>
       </c>
       <c r="D370" s="1">
-        <v>97.987</v>
+        <v>101.367</v>
       </c>
       <c r="E370" s="1">
-        <v>99.589</v>
+        <v>99.779</v>
       </c>
       <c r="F370" t="s">
         <v>8</v>
       </c>
       <c r="G370">
         <v>1.0</v>
       </c>
       <c r="H370" s="1">
-        <v>298767.0</v>
+        <v>174613.25</v>
       </c>
       <c r="I370" s="1">
-        <v>-4806.0</v>
+        <v>2779.0</v>
       </c>
       <c r="J370" s="1">
-        <v>-1.6086113928245</v>
+        <v>1.5915172531294</v>
       </c>
       <c r="K370">
-        <v>2.42</v>
+        <v>1.98</v>
       </c>
       <c r="L370" t="s">
-        <v>924</v>
+        <v>915</v>
       </c>
       <c r="M370" s="1">
-        <v>293961.0</v>
+        <v>177392.25</v>
       </c>
       <c r="N370" s="1">
-        <v>301234.97</v>
+        <v>180862.28</v>
       </c>
       <c r="O370" s="1">
-        <v>0.17</v>
+        <v>0.1</v>
       </c>
       <c r="P370">
         <v>1</v>
       </c>
     </row>
     <row r="371" spans="1:16">
       <c r="A371" t="s">
-        <v>925</v>
+        <v>916</v>
       </c>
       <c r="B371" t="s">
-        <v>926</v>
+        <v>917</v>
       </c>
       <c r="C371" s="1">
         <v>100000.0</v>
       </c>
       <c r="D371" s="1">
-        <v>102.173</v>
+        <v>100.728</v>
       </c>
       <c r="E371" s="1">
-        <v>103.15</v>
+        <v>102.939</v>
       </c>
       <c r="F371" t="s">
         <v>8</v>
       </c>
       <c r="G371">
         <v>1.0</v>
       </c>
       <c r="H371" s="1">
-        <v>103150.0</v>
+        <v>102939.0</v>
       </c>
       <c r="I371" s="1">
-        <v>-977.0</v>
+        <v>-2211.0</v>
       </c>
       <c r="J371" s="1">
-        <v>-0.94716432380029</v>
+        <v>-2.1478739836214</v>
       </c>
       <c r="K371">
-        <v>0.42</v>
-[...2 lines deleted...]
-        <v>416.44</v>
+        <v>1.0</v>
+      </c>
+      <c r="L371" t="s">
+        <v>918</v>
       </c>
       <c r="M371" s="1">
-        <v>102173.0</v>
+        <v>100728.0</v>
       </c>
       <c r="N371" s="1">
-        <v>102589.44</v>
+        <v>101731.08</v>
       </c>
       <c r="O371" s="1">
         <v>0.06</v>
       </c>
       <c r="P371">
         <v>1</v>
       </c>
     </row>
     <row r="372" spans="1:16">
       <c r="A372" t="s">
-        <v>927</v>
+        <v>919</v>
       </c>
       <c r="B372" t="s">
-        <v>926</v>
+        <v>920</v>
       </c>
       <c r="C372" s="1">
-        <v>100000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D372" s="1">
-        <v>97.409</v>
+        <v>97.735</v>
       </c>
       <c r="E372" s="1">
-        <v>99.908</v>
+        <v>100.761</v>
       </c>
       <c r="F372" t="s">
         <v>8</v>
       </c>
       <c r="G372">
         <v>1.0</v>
       </c>
       <c r="H372" s="1">
-        <v>99908.0</v>
+        <v>403044.0</v>
       </c>
       <c r="I372" s="1">
-        <v>-2499.0</v>
+        <v>-12104.0</v>
       </c>
       <c r="J372" s="1">
-        <v>-2.5013011971013</v>
+        <v>-3.0031460584949</v>
       </c>
       <c r="K372">
-        <v>1.09</v>
+        <v>0.86</v>
       </c>
       <c r="L372" t="s">
-        <v>928</v>
+        <v>921</v>
       </c>
       <c r="M372" s="1">
-        <v>97409.0</v>
+        <v>390940.0</v>
       </c>
       <c r="N372" s="1">
-        <v>98496.15</v>
+        <v>394379.73</v>
       </c>
       <c r="O372" s="1">
-        <v>0.06</v>
+        <v>0.21</v>
       </c>
       <c r="P372">
         <v>1</v>
       </c>
     </row>
     <row r="373" spans="1:16">
       <c r="A373" t="s">
-        <v>929</v>
+        <v>922</v>
       </c>
       <c r="B373" t="s">
-        <v>930</v>
+        <v>923</v>
       </c>
       <c r="C373" s="1">
-        <v>400000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D373" s="1">
-        <v>103.784</v>
+        <v>101.86</v>
       </c>
       <c r="E373" s="1">
-        <v>106.6</v>
+        <v>99.871</v>
       </c>
       <c r="F373" t="s">
         <v>8</v>
       </c>
       <c r="G373">
         <v>1.0</v>
       </c>
       <c r="H373" s="1">
-        <v>426400.0</v>
+        <v>99871.0</v>
       </c>
       <c r="I373" s="1">
-        <v>-11264.0</v>
+        <v>1989.0</v>
       </c>
       <c r="J373" s="1">
-        <v>-2.6416510318949</v>
+        <v>1.9915691241702</v>
       </c>
       <c r="K373">
-        <v>2.41</v>
-[...2 lines deleted...]
-        <v>931</v>
+        <v>0.31</v>
+      </c>
+      <c r="L373">
+        <v>308.22</v>
       </c>
       <c r="M373" s="1">
-        <v>415136.0</v>
+        <v>101860.0</v>
       </c>
       <c r="N373" s="1">
-        <v>424777.1</v>
+        <v>102168.22</v>
       </c>
       <c r="O373" s="1">
-        <v>0.24</v>
+        <v>0.06</v>
       </c>
       <c r="P373">
         <v>1</v>
       </c>
     </row>
     <row r="374" spans="1:16">
       <c r="A374" t="s">
-        <v>932</v>
+        <v>924</v>
       </c>
       <c r="B374" t="s">
-        <v>933</v>
+        <v>925</v>
       </c>
       <c r="C374" s="1">
-        <v>399000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D374" s="1">
-        <v>97.916</v>
+        <v>104.659</v>
       </c>
       <c r="E374" s="1">
-        <v>99.902</v>
+        <v>104.45</v>
       </c>
       <c r="F374" t="s">
         <v>8</v>
       </c>
       <c r="G374">
         <v>1.0</v>
       </c>
       <c r="H374" s="1">
-        <v>398608.98</v>
+        <v>104450.0</v>
       </c>
       <c r="I374" s="1">
-        <v>-7924.14</v>
+        <v>209.0</v>
       </c>
       <c r="J374" s="1">
-        <v>-1.9879481892254</v>
+        <v>0.20009573958832</v>
       </c>
       <c r="K374">
-        <v>0.82</v>
-[...2 lines deleted...]
-        <v>934</v>
+        <v>0.42</v>
+      </c>
+      <c r="L374">
+        <v>419.18</v>
       </c>
       <c r="M374" s="1">
-        <v>390684.84</v>
+        <v>104659.0</v>
       </c>
       <c r="N374" s="1">
-        <v>393973.86</v>
+        <v>105078.18</v>
       </c>
       <c r="O374" s="1">
-        <v>0.22</v>
+        <v>0.06</v>
       </c>
       <c r="P374">
         <v>1</v>
       </c>
     </row>
     <row r="375" spans="1:16">
       <c r="A375" t="s">
-        <v>935</v>
+        <v>926</v>
       </c>
       <c r="B375" t="s">
-        <v>936</v>
+        <v>927</v>
       </c>
       <c r="C375" s="1">
-        <v>216000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D375" s="1">
-        <v>100.225</v>
+        <v>98.258</v>
       </c>
       <c r="E375" s="1">
-        <v>100.0</v>
+        <v>99.589</v>
       </c>
       <c r="F375" t="s">
         <v>8</v>
       </c>
       <c r="G375">
         <v>1.0</v>
       </c>
       <c r="H375" s="1">
-        <v>216000.0</v>
+        <v>298767.0</v>
       </c>
       <c r="I375" s="1">
-        <v>486.0</v>
+        <v>-3993.0</v>
       </c>
       <c r="J375" s="1">
-        <v>0.225</v>
+        <v>-1.3364929861732</v>
       </c>
       <c r="K375">
-        <v>1.21</v>
+        <v>2.6</v>
       </c>
       <c r="L375" t="s">
-        <v>937</v>
+        <v>928</v>
       </c>
       <c r="M375" s="1">
-        <v>216486.0</v>
+        <v>294774.0</v>
       </c>
       <c r="N375" s="1">
-        <v>219109.36</v>
+        <v>302565.78</v>
       </c>
       <c r="O375" s="1">
-        <v>0.12</v>
+        <v>0.16</v>
       </c>
       <c r="P375">
         <v>1</v>
       </c>
     </row>
     <row r="376" spans="1:16">
       <c r="A376" t="s">
-        <v>938</v>
+        <v>929</v>
       </c>
       <c r="B376" t="s">
-        <v>939</v>
+        <v>930</v>
       </c>
       <c r="C376" s="1">
         <v>100000.0</v>
       </c>
       <c r="D376" s="1">
-        <v>101.021</v>
+        <v>102.614</v>
       </c>
       <c r="E376" s="1">
-        <v>100.0</v>
+        <v>103.15</v>
       </c>
       <c r="F376" t="s">
         <v>8</v>
       </c>
       <c r="G376">
         <v>1.0</v>
       </c>
       <c r="H376" s="1">
-        <v>100000.0</v>
+        <v>103150.0</v>
       </c>
       <c r="I376" s="1">
-        <v>1021.0</v>
+        <v>-536.0</v>
       </c>
       <c r="J376" s="1">
-        <v>1.021</v>
+        <v>-0.51963160445952</v>
       </c>
       <c r="K376">
-        <v>0.3</v>
+        <v>0.69</v>
       </c>
       <c r="L376">
-        <v>295.12</v>
+        <v>689.73</v>
       </c>
       <c r="M376" s="1">
-        <v>101021.0</v>
+        <v>102614.0</v>
       </c>
       <c r="N376" s="1">
-        <v>101316.12</v>
+        <v>103303.73</v>
       </c>
       <c r="O376" s="1">
         <v>0.06</v>
       </c>
       <c r="P376">
         <v>1</v>
       </c>
     </row>
     <row r="377" spans="1:16">
       <c r="A377" t="s">
-        <v>940</v>
+        <v>931</v>
       </c>
       <c r="B377" t="s">
-        <v>941</v>
+        <v>930</v>
       </c>
       <c r="C377" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D377" s="1">
-        <v>102.28</v>
+        <v>97.882</v>
       </c>
       <c r="E377" s="1">
-        <v>99.6583</v>
+        <v>99.908</v>
       </c>
       <c r="F377" t="s">
         <v>8</v>
       </c>
       <c r="G377">
         <v>1.0</v>
       </c>
       <c r="H377" s="1">
-        <v>298974.9</v>
+        <v>99908.0</v>
       </c>
       <c r="I377" s="1">
-        <v>7865.1</v>
+        <v>-2026.0</v>
       </c>
       <c r="J377" s="1">
-        <v>2.6306890645335</v>
+        <v>-2.0278656363855</v>
       </c>
       <c r="K377">
-        <v>3.82</v>
+        <v>1.3</v>
       </c>
       <c r="L377" t="s">
-        <v>942</v>
+        <v>932</v>
       </c>
       <c r="M377" s="1">
-        <v>306840.0</v>
+        <v>97882.0</v>
       </c>
       <c r="N377" s="1">
-        <v>318299.59</v>
+        <v>99184.43</v>
       </c>
       <c r="O377" s="1">
-        <v>0.18</v>
+        <v>0.05</v>
       </c>
       <c r="P377">
         <v>1</v>
       </c>
     </row>
     <row r="378" spans="1:16">
       <c r="A378" t="s">
-        <v>943</v>
+        <v>933</v>
       </c>
       <c r="B378" t="s">
-        <v>944</v>
+        <v>934</v>
       </c>
       <c r="C378" s="1">
-        <v>100000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D378" s="1">
-        <v>101.834</v>
+        <v>104.16</v>
       </c>
       <c r="E378" s="1">
-        <v>103.4955</v>
+        <v>106.6</v>
       </c>
       <c r="F378" t="s">
         <v>8</v>
       </c>
       <c r="G378">
         <v>1.0</v>
       </c>
       <c r="H378" s="1">
-        <v>103495.5</v>
+        <v>426400.0</v>
       </c>
       <c r="I378" s="1">
-        <v>-1661.5</v>
+        <v>-9760.0</v>
       </c>
       <c r="J378" s="1">
-        <v>-1.6053838089579</v>
+        <v>-2.2889305816135</v>
       </c>
       <c r="K378">
-        <v>0.63</v>
-[...2 lines deleted...]
-        <v>628.77</v>
+        <v>2.65</v>
+      </c>
+      <c r="L378" t="s">
+        <v>935</v>
       </c>
       <c r="M378" s="1">
-        <v>101834.0</v>
+        <v>416640.0</v>
       </c>
       <c r="N378" s="1">
-        <v>102462.77</v>
+        <v>427259.18</v>
       </c>
       <c r="O378" s="1">
-        <v>0.06</v>
+        <v>0.23</v>
       </c>
       <c r="P378">
         <v>1</v>
       </c>
     </row>
     <row r="379" spans="1:16">
       <c r="A379" t="s">
-        <v>945</v>
+        <v>936</v>
       </c>
       <c r="B379" t="s">
-        <v>946</v>
+        <v>937</v>
       </c>
       <c r="C379" s="1">
-        <v>500000.0</v>
+        <v>399000.0</v>
       </c>
       <c r="D379" s="1">
-        <v>98.654</v>
+        <v>98.519</v>
       </c>
       <c r="E379" s="1">
-        <v>99.142</v>
+        <v>99.902</v>
       </c>
       <c r="F379" t="s">
         <v>8</v>
       </c>
       <c r="G379">
         <v>1.0</v>
       </c>
       <c r="H379" s="1">
-        <v>495710.0</v>
+        <v>398608.98</v>
       </c>
       <c r="I379" s="1">
-        <v>-2440.0</v>
+        <v>-5518.17</v>
       </c>
       <c r="J379" s="1">
-        <v>-0.49222327570555</v>
+        <v>-1.3843566695361</v>
       </c>
       <c r="K379">
-        <v>2.59</v>
+        <v>1.03</v>
       </c>
       <c r="L379" t="s">
-        <v>947</v>
+        <v>938</v>
       </c>
       <c r="M379" s="1">
-        <v>493270.0</v>
+        <v>393090.81</v>
       </c>
       <c r="N379" s="1">
-        <v>506222.05</v>
+        <v>397211.99</v>
       </c>
       <c r="O379" s="1">
-        <v>0.28</v>
+        <v>0.22</v>
       </c>
       <c r="P379">
         <v>1</v>
       </c>
     </row>
     <row r="380" spans="1:16">
       <c r="A380" t="s">
-        <v>948</v>
+        <v>939</v>
       </c>
       <c r="B380" t="s">
-        <v>949</v>
+        <v>940</v>
       </c>
       <c r="C380" s="1">
-        <v>240000.0</v>
+        <v>216000.0</v>
       </c>
       <c r="D380" s="1">
-        <v>100.03</v>
+        <v>100.461</v>
       </c>
       <c r="E380" s="1">
         <v>100.0</v>
       </c>
       <c r="F380" t="s">
         <v>8</v>
       </c>
       <c r="G380">
         <v>1.0</v>
       </c>
       <c r="H380" s="1">
-        <v>240000.0</v>
+        <v>216000.0</v>
       </c>
       <c r="I380" s="1">
-        <v>72.0</v>
+        <v>995.76</v>
       </c>
       <c r="J380" s="1">
-        <v>0.03</v>
+        <v>0.461</v>
       </c>
       <c r="K380">
-        <v>0.28</v>
-[...2 lines deleted...]
-        <v>670.37</v>
+        <v>1.45</v>
+      </c>
+      <c r="L380" t="s">
+        <v>941</v>
       </c>
       <c r="M380" s="1">
-        <v>240072.0</v>
+        <v>216995.76</v>
       </c>
       <c r="N380" s="1">
-        <v>240742.37</v>
+        <v>220119.95</v>
       </c>
       <c r="O380" s="1">
-        <v>0.13</v>
+        <v>0.12</v>
       </c>
       <c r="P380">
         <v>1</v>
       </c>
     </row>
     <row r="381" spans="1:16">
       <c r="A381" t="s">
-        <v>950</v>
+        <v>942</v>
       </c>
       <c r="B381" t="s">
-        <v>951</v>
+        <v>943</v>
       </c>
       <c r="C381" s="1">
-        <v>231000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D381" s="1">
-        <v>99.434</v>
+        <v>101.399</v>
       </c>
       <c r="E381" s="1">
-        <v>102.83</v>
+        <v>100.0</v>
       </c>
       <c r="F381" t="s">
         <v>8</v>
       </c>
       <c r="G381">
         <v>1.0</v>
       </c>
       <c r="H381" s="1">
-        <v>237537.3</v>
+        <v>100000.0</v>
       </c>
       <c r="I381" s="1">
-        <v>-7844.76</v>
+        <v>1399.0</v>
       </c>
       <c r="J381" s="1">
-        <v>-3.3025381697948</v>
+        <v>1.399</v>
       </c>
       <c r="K381">
-        <v>3.26</v>
-[...2 lines deleted...]
-        <v>952</v>
+        <v>0.53</v>
+      </c>
+      <c r="L381">
+        <v>533.48</v>
       </c>
       <c r="M381" s="1">
-        <v>229692.54</v>
+        <v>101399.0</v>
       </c>
       <c r="N381" s="1">
-        <v>237215.86</v>
+        <v>101932.48</v>
       </c>
       <c r="O381" s="1">
-        <v>0.13</v>
+        <v>0.06</v>
       </c>
       <c r="P381">
         <v>1</v>
       </c>
     </row>
     <row r="382" spans="1:16">
       <c r="A382" t="s">
-        <v>953</v>
+        <v>944</v>
       </c>
       <c r="B382" t="s">
-        <v>954</v>
+        <v>945</v>
       </c>
       <c r="C382" s="1">
         <v>300000.0</v>
       </c>
       <c r="D382" s="1">
-        <v>97.896</v>
+        <v>102.574</v>
       </c>
       <c r="E382" s="1">
-        <v>100.0</v>
+        <v>99.6583</v>
       </c>
       <c r="F382" t="s">
         <v>8</v>
       </c>
       <c r="G382">
         <v>1.0</v>
       </c>
       <c r="H382" s="1">
-        <v>300000.0</v>
+        <v>298974.9</v>
       </c>
       <c r="I382" s="1">
-        <v>-6312.0</v>
+        <v>8747.1</v>
       </c>
       <c r="J382" s="1">
-        <v>-2.104</v>
+        <v>2.9256971070147</v>
       </c>
       <c r="K382">
-        <v>1.0</v>
+        <v>4.06</v>
       </c>
       <c r="L382" t="s">
-        <v>955</v>
+        <v>946</v>
       </c>
       <c r="M382" s="1">
-        <v>293688.0</v>
+        <v>307722.0</v>
       </c>
       <c r="N382" s="1">
-        <v>296694.59</v>
+        <v>319893.58</v>
       </c>
       <c r="O382" s="1">
         <v>0.17</v>
       </c>
       <c r="P382">
         <v>1</v>
       </c>
     </row>
     <row r="383" spans="1:16">
       <c r="A383" t="s">
-        <v>956</v>
+        <v>947</v>
       </c>
       <c r="B383" t="s">
-        <v>957</v>
+        <v>948</v>
       </c>
       <c r="C383" s="1">
         <v>100000.0</v>
       </c>
       <c r="D383" s="1">
-        <v>100.593</v>
+        <v>101.956</v>
       </c>
       <c r="E383" s="1">
-        <v>100.0</v>
+        <v>103.4955</v>
       </c>
       <c r="F383" t="s">
         <v>8</v>
       </c>
       <c r="G383">
         <v>1.0</v>
       </c>
       <c r="H383" s="1">
-        <v>100000.0</v>
+        <v>103495.5</v>
       </c>
       <c r="I383" s="1">
-        <v>593.0</v>
+        <v>-1539.5</v>
       </c>
       <c r="J383" s="1">
-        <v>0.593</v>
+        <v>-1.487504287626</v>
       </c>
       <c r="K383">
-        <v>0.33</v>
+        <v>0.87</v>
       </c>
       <c r="L383">
-        <v>333.62</v>
+        <v>873.29</v>
       </c>
       <c r="M383" s="1">
-        <v>100593.0</v>
+        <v>101956.0</v>
       </c>
       <c r="N383" s="1">
-        <v>100926.62</v>
+        <v>102829.29</v>
       </c>
       <c r="O383" s="1">
         <v>0.06</v>
       </c>
       <c r="P383">
         <v>1</v>
       </c>
     </row>
     <row r="384" spans="1:16">
       <c r="A384" t="s">
-        <v>958</v>
+        <v>949</v>
       </c>
       <c r="B384" t="s">
-        <v>959</v>
+        <v>950</v>
       </c>
       <c r="C384" s="1">
-        <v>200000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D384" s="1">
-        <v>95.801</v>
+        <v>99.092</v>
       </c>
       <c r="E384" s="1">
-        <v>97.25</v>
+        <v>99.142</v>
       </c>
       <c r="F384" t="s">
         <v>8</v>
       </c>
       <c r="G384">
         <v>1.0</v>
       </c>
       <c r="H384" s="1">
-        <v>194500.0</v>
+        <v>495710.0</v>
       </c>
       <c r="I384" s="1">
-        <v>-2898.0</v>
+        <v>-250.0</v>
       </c>
       <c r="J384" s="1">
-        <v>-1.4899742930591</v>
+        <v>-0.050432712674749</v>
       </c>
       <c r="K384">
-        <v>0.16</v>
-[...2 lines deleted...]
-        <v>315.07</v>
+        <v>2.81</v>
+      </c>
+      <c r="L384" t="s">
+        <v>951</v>
       </c>
       <c r="M384" s="1">
-        <v>191602.0</v>
+        <v>495460.0</v>
       </c>
       <c r="N384" s="1">
-        <v>191917.07</v>
+        <v>509526.78</v>
       </c>
       <c r="O384" s="1">
-        <v>0.11</v>
+        <v>0.28</v>
       </c>
       <c r="P384">
         <v>1</v>
       </c>
     </row>
     <row r="385" spans="1:16">
       <c r="A385" t="s">
-        <v>960</v>
+        <v>952</v>
       </c>
       <c r="B385" t="s">
-        <v>961</v>
+        <v>953</v>
       </c>
       <c r="C385" s="1">
-        <v>159000.0</v>
+        <v>240000.0</v>
       </c>
       <c r="D385" s="1">
-        <v>99.453</v>
+        <v>100.511</v>
       </c>
       <c r="E385" s="1">
-        <v>99.695</v>
+        <v>100.0</v>
       </c>
       <c r="F385" t="s">
         <v>8</v>
       </c>
       <c r="G385">
         <v>1.0</v>
       </c>
       <c r="H385" s="1">
-        <v>158515.05</v>
+        <v>240000.0</v>
       </c>
       <c r="I385" s="1">
-        <v>-384.78</v>
+        <v>1226.4</v>
       </c>
       <c r="J385" s="1">
-        <v>-0.24274035809218</v>
+        <v>0.511</v>
       </c>
       <c r="K385">
-        <v>0.58</v>
-[...2 lines deleted...]
-        <v>914.79</v>
+        <v>0.5</v>
+      </c>
+      <c r="L385" t="s">
+        <v>954</v>
       </c>
       <c r="M385" s="1">
-        <v>158130.27</v>
+        <v>241226.4</v>
       </c>
       <c r="N385" s="1">
-        <v>159045.06</v>
+        <v>242418.17</v>
       </c>
       <c r="O385" s="1">
-        <v>0.09</v>
+        <v>0.13</v>
       </c>
       <c r="P385">
         <v>1</v>
       </c>
     </row>
     <row r="386" spans="1:16">
       <c r="A386" t="s">
-        <v>962</v>
+        <v>955</v>
       </c>
       <c r="B386" t="s">
-        <v>963</v>
+        <v>956</v>
       </c>
       <c r="C386" s="1">
-        <v>600000.0</v>
+        <v>231000.0</v>
       </c>
       <c r="D386" s="1">
-        <v>82.806</v>
+        <v>100.068</v>
       </c>
       <c r="E386" s="1">
-        <v>81.804</v>
+        <v>102.83</v>
       </c>
       <c r="F386" t="s">
         <v>8</v>
       </c>
       <c r="G386">
         <v>1.0</v>
       </c>
       <c r="H386" s="1">
-        <v>490824.0</v>
+        <v>237537.3</v>
       </c>
       <c r="I386" s="1">
-        <v>6012.0</v>
+        <v>-6380.22</v>
       </c>
       <c r="J386" s="1">
-        <v>1.224878979023</v>
+        <v>-2.6859865797919</v>
       </c>
       <c r="K386">
-        <v>0.52</v>
+        <v>3.47</v>
       </c>
       <c r="L386" t="s">
-        <v>964</v>
+        <v>957</v>
       </c>
       <c r="M386" s="1">
-        <v>496836.0</v>
+        <v>231157.08</v>
       </c>
       <c r="N386" s="1">
-        <v>499967.51</v>
+        <v>239178.79</v>
       </c>
       <c r="O386" s="1">
-        <v>0.28</v>
+        <v>0.13</v>
       </c>
       <c r="P386">
         <v>1</v>
       </c>
     </row>
     <row r="387" spans="1:16">
       <c r="A387" t="s">
-        <v>965</v>
+        <v>958</v>
       </c>
       <c r="B387" t="s">
-        <v>966</v>
+        <v>959</v>
       </c>
       <c r="C387" s="1">
-        <v>200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D387" s="1">
-        <v>100.842</v>
+        <v>98.143</v>
       </c>
       <c r="E387" s="1">
-        <v>99.417</v>
+        <v>100.0</v>
       </c>
       <c r="F387" t="s">
         <v>8</v>
       </c>
       <c r="G387">
         <v>1.0</v>
       </c>
       <c r="H387" s="1">
-        <v>198834.0</v>
+        <v>300000.0</v>
       </c>
       <c r="I387" s="1">
-        <v>2850.0</v>
+        <v>-5571.0</v>
       </c>
       <c r="J387" s="1">
-        <v>1.4333564682097</v>
+        <v>-1.857</v>
       </c>
       <c r="K387">
-        <v>0.41</v>
-[...2 lines deleted...]
-        <v>821.92</v>
+        <v>1.17</v>
+      </c>
+      <c r="L387" t="s">
+        <v>960</v>
       </c>
       <c r="M387" s="1">
-        <v>201684.0</v>
+        <v>294429.0</v>
       </c>
       <c r="N387" s="1">
-        <v>202505.92</v>
+        <v>297948.91</v>
       </c>
       <c r="O387" s="1">
-        <v>0.11</v>
+        <v>0.16</v>
       </c>
       <c r="P387">
         <v>1</v>
       </c>
     </row>
     <row r="388" spans="1:16">
       <c r="A388" t="s">
-        <v>967</v>
+        <v>961</v>
       </c>
       <c r="B388" t="s">
-        <v>968</v>
+        <v>962</v>
       </c>
       <c r="C388" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D388" s="1">
-        <v>98.779</v>
+        <v>100.881</v>
       </c>
       <c r="E388" s="1">
         <v>100.0</v>
       </c>
       <c r="F388" t="s">
         <v>8</v>
       </c>
       <c r="G388">
         <v>1.0</v>
       </c>
       <c r="H388" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="I388" s="1">
-        <v>-2442.0</v>
+        <v>881.0</v>
       </c>
       <c r="J388" s="1">
-        <v>-1.221</v>
+        <v>0.881</v>
       </c>
       <c r="K388">
-        <v>2.11</v>
-[...2 lines deleted...]
-        <v>969</v>
+        <v>0.55</v>
+      </c>
+      <c r="L388">
+        <v>545.92</v>
       </c>
       <c r="M388" s="1">
-        <v>197558.0</v>
+        <v>100881.0</v>
       </c>
       <c r="N388" s="1">
-        <v>201773.52</v>
+        <v>101426.92</v>
       </c>
       <c r="O388" s="1">
-        <v>0.11</v>
+        <v>0.05</v>
       </c>
       <c r="P388">
         <v>1</v>
       </c>
     </row>
     <row r="389" spans="1:16">
       <c r="A389" t="s">
-        <v>970</v>
+        <v>963</v>
       </c>
       <c r="B389" t="s">
-        <v>971</v>
+        <v>964</v>
       </c>
       <c r="C389" s="1">
-        <v>904.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D389" s="1">
-        <v>0.0575</v>
+        <v>96.247</v>
       </c>
       <c r="E389" s="1">
-        <v>0.1083904867</v>
+        <v>97.25</v>
       </c>
       <c r="F389" t="s">
         <v>8</v>
       </c>
       <c r="G389">
         <v>1.0</v>
       </c>
       <c r="H389" s="1">
-        <v>0.0</v>
+        <v>194500.0</v>
       </c>
       <c r="I389" s="1">
-        <v>-115012.5</v>
+        <v>-2006.0</v>
       </c>
       <c r="J389" s="1">
-        <v>0</v>
+        <v>-1.0313624678663</v>
       </c>
       <c r="K389">
-        <v>0.0</v>
+        <v>0.3</v>
       </c>
       <c r="L389">
-        <v>0.0</v>
+        <v>602.74</v>
       </c>
       <c r="M389" s="1">
-        <v>-115012.5</v>
+        <v>192494.0</v>
       </c>
       <c r="N389" s="1">
-        <v>-115012.5</v>
+        <v>193096.74</v>
       </c>
       <c r="O389" s="1">
-        <v>-0.06</v>
+        <v>0.1</v>
       </c>
       <c r="P389">
         <v>1</v>
       </c>
     </row>
     <row r="390" spans="1:16">
       <c r="A390" t="s">
-        <v>972</v>
+        <v>965</v>
       </c>
       <c r="B390" t="s">
-        <v>973</v>
+        <v>966</v>
       </c>
       <c r="C390" s="1">
-        <v>230.0</v>
+        <v>159000.0</v>
       </c>
       <c r="D390" s="1">
-        <v>75.4</v>
+        <v>99.714</v>
       </c>
       <c r="E390" s="1">
-        <v>75.3</v>
+        <v>99.695</v>
       </c>
       <c r="F390" t="s">
         <v>8</v>
       </c>
       <c r="G390">
         <v>1.0</v>
       </c>
       <c r="H390" s="1">
-        <v>173190.0</v>
+        <v>158515.05</v>
       </c>
       <c r="I390" s="1">
-        <v>230.0</v>
+        <v>30.21</v>
       </c>
       <c r="J390" s="1">
-        <v>0.132802124834</v>
+        <v>0.019058127288229</v>
       </c>
       <c r="K390">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.79</v>
+      </c>
+      <c r="L390" t="s">
+        <v>967</v>
       </c>
       <c r="M390" s="1">
-        <v>173420.0</v>
+        <v>158545.26</v>
       </c>
       <c r="N390" s="1">
-        <v>173420.0</v>
+        <v>159803.1</v>
       </c>
       <c r="O390" s="1">
-        <v>0.1</v>
+        <v>0.09</v>
       </c>
       <c r="P390">
         <v>1</v>
       </c>
     </row>
     <row r="391" spans="1:16">
       <c r="A391" t="s">
+        <v>968</v>
+      </c>
+      <c r="B391" t="s">
+        <v>969</v>
+      </c>
+      <c r="C391" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D391" s="1">
+        <v>83.11</v>
+      </c>
+      <c r="E391" s="1">
+        <v>81.804</v>
+      </c>
+      <c r="F391" t="s">
+        <v>8</v>
+      </c>
+      <c r="G391">
+        <v>1.0</v>
+      </c>
+      <c r="H391" s="1">
+        <v>490824.0</v>
+      </c>
+      <c r="I391" s="1">
+        <v>7836.0</v>
+      </c>
+      <c r="J391" s="1">
+        <v>1.5964989487067</v>
+      </c>
+      <c r="K391">
+        <v>0.57</v>
+      </c>
+      <c r="L391" t="s">
+        <v>970</v>
+      </c>
+      <c r="M391" s="1">
+        <v>498660.0</v>
+      </c>
+      <c r="N391" s="1">
+        <v>502050.41</v>
+      </c>
+      <c r="O391" s="1">
+        <v>0.27</v>
+      </c>
+      <c r="P391">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="392" spans="1:16">
+      <c r="A392" t="s">
+        <v>971</v>
+      </c>
+      <c r="B392" t="s">
+        <v>972</v>
+      </c>
+      <c r="C392" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D392" s="1">
+        <v>101.153</v>
+      </c>
+      <c r="E392" s="1">
+        <v>99.417</v>
+      </c>
+      <c r="F392" t="s">
+        <v>8</v>
+      </c>
+      <c r="G392">
+        <v>1.0</v>
+      </c>
+      <c r="H392" s="1">
+        <v>198834.0</v>
+      </c>
+      <c r="I392" s="1">
+        <v>3472.0</v>
+      </c>
+      <c r="J392" s="1">
+        <v>1.7461802307452</v>
+      </c>
+      <c r="K392">
+        <v>0.63</v>
+      </c>
+      <c r="L392" t="s">
+        <v>973</v>
+      </c>
+      <c r="M392" s="1">
+        <v>202306.0</v>
+      </c>
+      <c r="N392" s="1">
+        <v>203559.42</v>
+      </c>
+      <c r="O392" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="P392">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="393" spans="1:16">
+      <c r="A393" t="s">
         <v>974</v>
       </c>
-      <c r="B391" t="s">
+      <c r="B393" t="s">
         <v>975</v>
       </c>
-      <c r="C391" s="1">
+      <c r="C393" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D393" s="1">
+        <v>99.162</v>
+      </c>
+      <c r="E393" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F393" t="s">
+        <v>8</v>
+      </c>
+      <c r="G393">
+        <v>1.0</v>
+      </c>
+      <c r="H393" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="I393" s="1">
+        <v>-1676.0</v>
+      </c>
+      <c r="J393" s="1">
+        <v>-0.838</v>
+      </c>
+      <c r="K393">
+        <v>2.29</v>
+      </c>
+      <c r="L393" t="s">
+        <v>976</v>
+      </c>
+      <c r="M393" s="1">
+        <v>198324.0</v>
+      </c>
+      <c r="N393" s="1">
+        <v>202902.33</v>
+      </c>
+      <c r="O393" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="P393">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="394" spans="1:16">
+      <c r="A394" t="s">
+        <v>977</v>
+      </c>
+      <c r="B394" t="s">
+        <v>978</v>
+      </c>
+      <c r="C394" s="1">
+        <v>904.0</v>
+      </c>
+      <c r="D394" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="E394" s="1">
+        <v>0.1083904867</v>
+      </c>
+      <c r="F394" t="s">
+        <v>8</v>
+      </c>
+      <c r="G394">
+        <v>1.0</v>
+      </c>
+      <c r="H394" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I394" s="1">
+        <v>-131962.5</v>
+      </c>
+      <c r="J394" s="1">
+        <v>0</v>
+      </c>
+      <c r="K394">
+        <v>0.0</v>
+      </c>
+      <c r="L394">
+        <v>0.0</v>
+      </c>
+      <c r="M394" s="1">
+        <v>-131962.5</v>
+      </c>
+      <c r="N394" s="1">
+        <v>-131962.5</v>
+      </c>
+      <c r="O394" s="1">
+        <v>-0.07</v>
+      </c>
+      <c r="P394">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="395" spans="1:16">
+      <c r="A395" t="s">
+        <v>979</v>
+      </c>
+      <c r="B395" t="s">
+        <v>980</v>
+      </c>
+      <c r="C395" s="1">
+        <v>28.0</v>
+      </c>
+      <c r="D395" s="1">
+        <v>0.2125</v>
+      </c>
+      <c r="E395" s="1">
+        <v>0.1975</v>
+      </c>
+      <c r="F395" t="s">
+        <v>8</v>
+      </c>
+      <c r="G395">
+        <v>1.0</v>
+      </c>
+      <c r="H395" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I395" s="1">
+        <v>1050.0</v>
+      </c>
+      <c r="J395" s="1">
+        <v>0</v>
+      </c>
+      <c r="K395">
+        <v>0.0</v>
+      </c>
+      <c r="L395">
+        <v>0.0</v>
+      </c>
+      <c r="M395" s="1">
+        <v>1050.0</v>
+      </c>
+      <c r="N395" s="1">
+        <v>1050.0</v>
+      </c>
+      <c r="O395" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P395">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="396" spans="1:16">
+      <c r="A396" t="s">
+        <v>981</v>
+      </c>
+      <c r="B396" t="s">
+        <v>982</v>
+      </c>
+      <c r="C396" s="1">
+        <v>440.0</v>
+      </c>
+      <c r="D396" s="1">
+        <v>15.7</v>
+      </c>
+      <c r="E396" s="1">
+        <v>18.0</v>
+      </c>
+      <c r="F396" t="s">
+        <v>8</v>
+      </c>
+      <c r="G396">
+        <v>1.0</v>
+      </c>
+      <c r="H396" s="1">
+        <v>79200.0</v>
+      </c>
+      <c r="I396" s="1">
+        <v>-10120.0</v>
+      </c>
+      <c r="J396" s="1">
+        <v>-12.777777777778</v>
+      </c>
+      <c r="K396">
+        <v>0.0</v>
+      </c>
+      <c r="L396">
+        <v>0.0</v>
+      </c>
+      <c r="M396" s="1">
+        <v>69080.0</v>
+      </c>
+      <c r="N396" s="1">
+        <v>69080.0</v>
+      </c>
+      <c r="O396" s="1">
+        <v>0.04</v>
+      </c>
+      <c r="P396">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="397" spans="1:16">
+      <c r="A397" t="s">
+        <v>983</v>
+      </c>
+      <c r="B397" t="s">
+        <v>984</v>
+      </c>
+      <c r="C397" s="1">
+        <v>440.0</v>
+      </c>
+      <c r="D397" s="1">
+        <v>64.6</v>
+      </c>
+      <c r="E397" s="1">
+        <v>56.5</v>
+      </c>
+      <c r="F397" t="s">
+        <v>8</v>
+      </c>
+      <c r="G397">
+        <v>1.0</v>
+      </c>
+      <c r="H397" s="1">
+        <v>248600.0</v>
+      </c>
+      <c r="I397" s="1">
+        <v>35640.0</v>
+      </c>
+      <c r="J397" s="1">
+        <v>14.336283185841</v>
+      </c>
+      <c r="K397">
+        <v>0.0</v>
+      </c>
+      <c r="L397">
+        <v>0.0</v>
+      </c>
+      <c r="M397" s="1">
+        <v>284240.0</v>
+      </c>
+      <c r="N397" s="1">
+        <v>284240.0</v>
+      </c>
+      <c r="O397" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="P397">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="398" spans="1:16">
+      <c r="A398" t="s">
+        <v>985</v>
+      </c>
+      <c r="B398" t="s">
+        <v>986</v>
+      </c>
+      <c r="C398" s="1">
         <v>-904.0</v>
       </c>
-      <c r="D391" s="1">
-[...2 lines deleted...]
-      <c r="E391" s="1">
+      <c r="D398" s="1">
+        <v>0.035</v>
+      </c>
+      <c r="E398" s="1">
         <v>0.0738550885</v>
       </c>
-      <c r="F391" t="s">
-[...11 lines deleted...]
-      <c r="J391" s="1">
+      <c r="F398" t="s">
+        <v>8</v>
+      </c>
+      <c r="G398">
+        <v>1.0</v>
+      </c>
+      <c r="H398" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I398" s="1">
+        <v>87812.5</v>
+      </c>
+      <c r="J398" s="1">
         <v>0</v>
       </c>
-      <c r="K391">
-[...14 lines deleted...]
-      <c r="P391">
+      <c r="K398">
+        <v>0.0</v>
+      </c>
+      <c r="L398">
+        <v>0.0</v>
+      </c>
+      <c r="M398" s="1">
+        <v>87812.5</v>
+      </c>
+      <c r="N398" s="1">
+        <v>87812.5</v>
+      </c>
+      <c r="O398" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="P398">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="399" spans="1:16">
+      <c r="A399" t="s">
+        <v>987</v>
+      </c>
+      <c r="B399" t="s">
+        <v>988</v>
+      </c>
+      <c r="C399" s="1">
+        <v>-28.0</v>
+      </c>
+      <c r="D399" s="1">
+        <v>0.1525</v>
+      </c>
+      <c r="E399" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="F399" t="s">
+        <v>8</v>
+      </c>
+      <c r="G399">
+        <v>1.0</v>
+      </c>
+      <c r="H399" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I399" s="1">
+        <v>-875.0</v>
+      </c>
+      <c r="J399" s="1">
+        <v>0</v>
+      </c>
+      <c r="K399">
+        <v>0.0</v>
+      </c>
+      <c r="L399">
+        <v>0.0</v>
+      </c>
+      <c r="M399" s="1">
+        <v>-875.0</v>
+      </c>
+      <c r="N399" s="1">
+        <v>-875.0</v>
+      </c>
+      <c r="O399" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P399">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="400" spans="1:16">
+      <c r="A400" t="s">
+        <v>989</v>
+      </c>
+      <c r="B400" t="s">
+        <v>990</v>
+      </c>
+      <c r="C400" s="1">
+        <v>-28.0</v>
+      </c>
+      <c r="D400" s="1">
+        <v>0.0725</v>
+      </c>
+      <c r="E400" s="1">
+        <v>0.0625</v>
+      </c>
+      <c r="F400" t="s">
+        <v>8</v>
+      </c>
+      <c r="G400">
+        <v>1.0</v>
+      </c>
+      <c r="H400" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I400" s="1">
+        <v>-700.0</v>
+      </c>
+      <c r="J400" s="1">
+        <v>0</v>
+      </c>
+      <c r="K400">
+        <v>0.0</v>
+      </c>
+      <c r="L400">
+        <v>0.0</v>
+      </c>
+      <c r="M400" s="1">
+        <v>-700.0</v>
+      </c>
+      <c r="N400" s="1">
+        <v>-700.0</v>
+      </c>
+      <c r="O400" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P400">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="401" spans="1:16">
+      <c r="A401" t="s">
+        <v>991</v>
+      </c>
+      <c r="B401" t="s">
+        <v>992</v>
+      </c>
+      <c r="C401" s="1">
+        <v>-880.0</v>
+      </c>
+      <c r="D401" s="1">
+        <v>31.1</v>
+      </c>
+      <c r="E401" s="1">
+        <v>30.4936363636</v>
+      </c>
+      <c r="F401" t="s">
+        <v>8</v>
+      </c>
+      <c r="G401">
+        <v>1.0</v>
+      </c>
+      <c r="H401" s="1">
+        <v>-268344.0</v>
+      </c>
+      <c r="I401" s="1">
+        <v>-5336.0</v>
+      </c>
+      <c r="J401" s="1">
+        <v>1.9884923829115</v>
+      </c>
+      <c r="K401">
+        <v>0.0</v>
+      </c>
+      <c r="L401">
+        <v>0.0</v>
+      </c>
+      <c r="M401" s="1">
+        <v>-273680.0</v>
+      </c>
+      <c r="N401" s="1">
+        <v>-273680.0</v>
+      </c>
+      <c r="O401" s="1">
+        <v>-0.15</v>
+      </c>
+      <c r="P401">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>