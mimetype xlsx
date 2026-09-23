--- v4 (2026-09-01)
+++ v5 (2026-09-23)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="993">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="997">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C/D</t>
   </si>
   <si>
     <t>FR0000970089</t>
   </si>
   <si>
@@ -259,57 +259,57 @@
   <si>
     <t>AZELIS GROUP NV</t>
   </si>
   <si>
     <t>IT0001031084</t>
   </si>
   <si>
     <t>BANCA GENERALI</t>
   </si>
   <si>
     <t>IT0004776628</t>
   </si>
   <si>
     <t>BANCA MEDIOLANUM</t>
   </si>
   <si>
     <t>ES0113211835</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA</t>
   </si>
   <si>
     <t>ES0113860A34</t>
   </si>
   <si>
-    <t>BANCO DE SABADELL SA</t>
+    <t>BANCO DE SABADELL</t>
   </si>
   <si>
     <t>ES0113900J37</t>
   </si>
   <si>
-    <t>BANCO SANTANDER</t>
+    <t>BANCO SANTANDER SA</t>
   </si>
   <si>
     <t>IE00BD1RP616</t>
   </si>
   <si>
     <t>BANK OF IRELAND GROUP PLC</t>
   </si>
   <si>
     <t>ES0113679I37</t>
   </si>
   <si>
     <t>BANKINTER SA</t>
   </si>
   <si>
     <t>AT0000BAWAG2</t>
   </si>
   <si>
     <t>BAWAG GROUP AG</t>
   </si>
   <si>
     <t>NL0012866412</t>
   </si>
   <si>
     <t>BE SEMICONDUCTOR INDUSTRIES NV</t>
   </si>
@@ -1024,2019 +1024,2031 @@
   <si>
     <t>DE000A1ML7J1</t>
   </si>
   <si>
     <t>VONOVIA</t>
   </si>
   <si>
     <t>FI0009003727</t>
   </si>
   <si>
     <t>WARTSILA</t>
   </si>
   <si>
     <t>AT0000831706</t>
   </si>
   <si>
     <t>WIENERBERGER AG</t>
   </si>
   <si>
     <t>NL0000395903</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV</t>
   </si>
   <si>
-    <t>XSS190626</t>
-[...38 lines deleted...]
-    <t>EURO-OAT JUN 26</t>
+    <t>XSS180926</t>
+  </si>
+  <si>
+    <t>EURO STOXX 50 ESG SEP 26</t>
+  </si>
+  <si>
+    <t>OE100926</t>
+  </si>
+  <si>
+    <t>EURO-BOBL SEP 26</t>
+  </si>
+  <si>
+    <t>DU100926</t>
+  </si>
+  <si>
+    <t>EURO-SCHATZ SEP 26</t>
+  </si>
+  <si>
+    <t>VG180926</t>
+  </si>
+  <si>
+    <t>EURO STOXX 50 SEP 26</t>
+  </si>
+  <si>
+    <t>IK1100926</t>
+  </si>
+  <si>
+    <t>EURO-BTP (ITALY GOVT) SEP 26</t>
+  </si>
+  <si>
+    <t>RX100926</t>
+  </si>
+  <si>
+    <t>EURO-BUND SEP 26</t>
+  </si>
+  <si>
+    <t>OAT100926</t>
+  </si>
+  <si>
+    <t>EURO-OAT SEP 26</t>
   </si>
   <si>
     <t>XS2986639701</t>
   </si>
   <si>
     <t>A2A SPA 3.625 30/01/2035</t>
   </si>
   <si>
-    <t>5 283.16</t>
+    <t>6 220.50</t>
+  </si>
+  <si>
+    <t>XS3399007288</t>
+  </si>
+  <si>
+    <t>ABERTIS INFRAESTRUCTURAS SA 3.625 08/03/2032</t>
   </si>
   <si>
     <t>XS2859413341</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 16/07/2036</t>
   </si>
   <si>
-    <t>7 719.18</t>
+    <t>8 246.58</t>
   </si>
   <si>
     <t>XS2747610751</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 3.875 15/01/2032</t>
   </si>
   <si>
-    <t>2 951.37</t>
+    <t>3 418.49</t>
   </si>
   <si>
     <t>XS3388179676</t>
   </si>
   <si>
     <t>ADIDAS AG 3.5 26/05/2031</t>
   </si>
   <si>
     <t>BE6363767821</t>
   </si>
   <si>
     <t>AGEAS SA 02/05/2056</t>
   </si>
   <si>
-    <t>1 216.44</t>
+    <t>2 052.74</t>
   </si>
   <si>
     <t>XS3237229193</t>
   </si>
   <si>
     <t>AIB GROUP PLC 02/12/2036</t>
   </si>
   <si>
-    <t>6 730.89</t>
+    <t>7 540.07</t>
   </si>
   <si>
     <t>FR0014013VX5</t>
   </si>
   <si>
     <t>AIR LIQUIDE FINANCE SA 3 05/05/2033</t>
   </si>
   <si>
     <t>XS2251233651</t>
   </si>
   <si>
     <t>AKELIUS RESIDENTIAL PROPERTY FINAN 1.125 11/01/2029</t>
   </si>
   <si>
-    <t>XS3324546251</t>
-[...5 lines deleted...]
-    <t>1 902.47</t>
+    <t>1 017.12</t>
   </si>
   <si>
     <t>XS3359749481</t>
   </si>
   <si>
     <t>ALLIANDER NV 3.25 30/04/2031</t>
   </si>
   <si>
     <t>XS2829852842</t>
   </si>
   <si>
     <t>ALLIANDER NV PERP</t>
   </si>
   <si>
-    <t>7 483.32</t>
+    <t>7 966.11</t>
   </si>
   <si>
     <t>DE000A351U49</t>
   </si>
   <si>
     <t>ALLIANZ SE 25/07/2053</t>
   </si>
   <si>
-    <t>14 982.84</t>
+    <t>16 035.95</t>
   </si>
   <si>
     <t>XS3357187809</t>
   </si>
   <si>
     <t>ALPHA BANK SA 06/05/2032</t>
   </si>
   <si>
+    <t>1 715.75</t>
+  </si>
+  <si>
     <t>XS2761146468</t>
   </si>
   <si>
     <t>ALPHA BANK SA 12/05/2030</t>
   </si>
   <si>
     <t>XS3372845746</t>
   </si>
   <si>
     <t>ALPHABET INC 3.45 11/05/2032</t>
   </si>
   <si>
-    <t>XS3229091015</t>
-[...13 lines deleted...]
-  <si>
     <t>XS3070545234</t>
   </si>
   <si>
     <t>AROUNDTOWN SA 3.5 13/05/2030</t>
   </si>
   <si>
-    <t>1 006.85</t>
+    <t>2 061.64</t>
   </si>
   <si>
     <t>XS2872909770</t>
   </si>
   <si>
     <t>ASTRAZENECA FINANCE LLC 3.278 05/08/2033</t>
   </si>
   <si>
-    <t>4 448.02</t>
+    <t>4 772.05</t>
   </si>
   <si>
     <t>AT0000A2CQD2</t>
   </si>
   <si>
     <t>AUSTRIA (REPUBLIC OF) 0 20/02/2030</t>
   </si>
   <si>
     <t>AT0000A2KQ43</t>
   </si>
   <si>
     <t>AUSTRIA (REPUBLIC OF) 0 20/10/2040</t>
   </si>
   <si>
     <t>AT0000A3HU25</t>
   </si>
   <si>
     <t>AUSTRIA (REPUBLIC OF) 2.95 20/02/2035</t>
   </si>
   <si>
-    <t>2 169.41</t>
+    <t>2 632.77</t>
   </si>
   <si>
     <t>XS2314312179</t>
   </si>
   <si>
     <t>AXA SA 07/10/2041</t>
   </si>
   <si>
-    <t>4 258.62</t>
+    <t>4 650.63</t>
   </si>
   <si>
     <t>XS2431029441</t>
   </si>
   <si>
     <t>AXA SA 10/07/2042</t>
   </si>
   <si>
-    <t>2 207.26</t>
+    <t>2 355.31</t>
   </si>
   <si>
     <t>XS3393830651</t>
   </si>
   <si>
     <t>AXA SA 29/05/2056</t>
   </si>
   <si>
     <t>XS2432565187</t>
   </si>
   <si>
     <t>BALDER FINLAND OYJ 2 18/01/2031</t>
   </si>
   <si>
-    <t>1 490.41</t>
+    <t>1 731.51</t>
   </si>
   <si>
     <t>XS2762369549</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA 08/02/2036</t>
   </si>
   <si>
-    <t>3 071.92</t>
+    <t>3 659.59</t>
   </si>
   <si>
     <t>IT0005632267</t>
   </si>
   <si>
     <t>BANCO BPM SPA 3.375 21/01/2030</t>
   </si>
   <si>
-    <t>3 246.66</t>
+    <t>3 783.70</t>
   </si>
   <si>
     <t>XS3090080733</t>
   </si>
   <si>
     <t>BANCO DE CREDITO SOCIAL COOPERATIV 13/06/2031</t>
   </si>
   <si>
-    <t>6 808.22</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3352075058</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA 22/04/2038</t>
   </si>
   <si>
-    <t>1 467.12</t>
+    <t>2 235.62</t>
   </si>
   <si>
     <t>XS2038039074</t>
   </si>
   <si>
     <t>BANK OF AMERICA CORP 08/08/2029</t>
   </si>
   <si>
-    <t>1 425.37</t>
+    <t>1 530.25</t>
   </si>
   <si>
     <t>XS2345798271</t>
   </si>
   <si>
     <t>BANK OF AMERICA CORP 24/05/2032</t>
   </si>
   <si>
     <t>XS3332496184</t>
   </si>
   <si>
     <t>BANK OF IRELAND GROUP PLC 02/04/2034</t>
   </si>
   <si>
-    <t>1 968.08</t>
+    <t>2 666.42</t>
   </si>
   <si>
     <t>XS3112064947</t>
   </si>
   <si>
     <t>BANK OF MONTREAL 09/01/2032</t>
   </si>
   <si>
-    <t>3 369.76</t>
+    <t>3 881.03</t>
   </si>
   <si>
     <t>FR0014015J95</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 21/07/2033</t>
   </si>
   <si>
-    <t>3 826.03</t>
+    <t>4 458.90</t>
   </si>
   <si>
     <t>XS2831195644</t>
   </si>
   <si>
     <t>BARCLAYS PLC 31/05/2036</t>
   </si>
   <si>
     <t>BE0390167337</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 3.375 20/02/2031</t>
   </si>
   <si>
-    <t>4 761.99</t>
+    <t>5 779.11</t>
   </si>
   <si>
     <t>BE6365319829</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 3.375 28/05/2030</t>
   </si>
   <si>
     <t>BE0000345547</t>
   </si>
   <si>
     <t>BELGIUM KINGDOM OF (GOVERNMENT) 0.8 22/06/2028</t>
   </si>
   <si>
-    <t>1 456.45</t>
-[...1 lines deleted...]
-  <si>
     <t>BE0000333428</t>
   </si>
   <si>
     <t>BELGIUM KINGDOM OF (GOVERNMENT) 3 22/06/2034</t>
   </si>
   <si>
-    <t>36 046.85</t>
-[...1 lines deleted...]
-  <si>
     <t>BE0000368770</t>
   </si>
   <si>
     <t>BELGIUM KINGDOM OF (GOVERNMENT) 3.1 22/08/2031</t>
   </si>
   <si>
-    <t>1 116.67</t>
+    <t>3 006.42</t>
   </si>
   <si>
     <t>BE0000320292</t>
   </si>
   <si>
     <t>BELGIUM KINGDOM OF (GOVERNMENT) 4.25 28/03/2041</t>
   </si>
   <si>
-    <t>11 230.98</t>
+    <t>14 918.77</t>
   </si>
   <si>
     <t>XS3215466338</t>
   </si>
   <si>
     <t>BMS IRELAND CAPITAL FUNDING DAC 3.363 10/11/2033</t>
   </si>
   <si>
-    <t>4 589.80</t>
+    <t>5 082.37</t>
   </si>
   <si>
     <t>FR0014018PQ0</t>
   </si>
   <si>
     <t>BNP PARIBAS CARDIF SA 27/05/2041</t>
   </si>
   <si>
     <t>FR001400LZI6</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 13/11/2032</t>
   </si>
   <si>
-    <t>5 257.53</t>
+    <t>5 830.14</t>
   </si>
   <si>
     <t>FR0014010KM7</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 19/01/2036</t>
   </si>
   <si>
-    <t>4 193.80</t>
+    <t>4 877.24</t>
   </si>
   <si>
     <t>XS2555221246</t>
   </si>
   <si>
     <t>BOOKING HOLDINGS INC 4.75 15/11/2034</t>
   </si>
   <si>
-    <t>5 205.48</t>
+    <t>5 778.08</t>
   </si>
   <si>
     <t>FR001400WP90</t>
   </si>
   <si>
     <t>BPCE SA 20/01/2034</t>
   </si>
   <si>
-    <t>4 405.48</t>
+    <t>5 128.77</t>
   </si>
   <si>
     <t>XS3227880021</t>
   </si>
   <si>
     <t>BT FINANCE PLC 3.375 17/11/2032</t>
   </si>
   <si>
-    <t>4 375.66</t>
+    <t>4 861.85</t>
   </si>
   <si>
     <t>IT0001174611</t>
   </si>
   <si>
     <t>BUONI POLIENNALI DEL TESORO 6.5 01/11/2027</t>
   </si>
   <si>
     <t>FR0014013058</t>
   </si>
   <si>
     <t>BUREAU VERITAS SA 3.375 01/10/2033</t>
   </si>
   <si>
-    <t>6 796.23</t>
+    <t>7 406.51</t>
   </si>
   <si>
     <t>XS3226502485</t>
   </si>
   <si>
     <t>CAIXABANK SA 14/05/2038</t>
   </si>
   <si>
     <t>FR0014012S89</t>
   </si>
   <si>
     <t>CAPGEMINI SE 3.5 25/09/2034</t>
   </si>
   <si>
-    <t>4 813.70</t>
-[...8 lines deleted...]
-    <t>1 862.67</t>
+    <t>5 235.62</t>
+  </si>
+  <si>
+    <t>XS2751689048</t>
+  </si>
+  <si>
+    <t>CARRIER GLOBAL CORP 4.5 29/11/2032</t>
   </si>
   <si>
     <t>XS2793256137</t>
   </si>
   <si>
     <t>CBRE GLOBAL INVESTORS OPEN-ENDED F 4.75 27/03/2034</t>
   </si>
   <si>
-    <t>2 114.99</t>
+    <t>2 799.25</t>
+  </si>
+  <si>
+    <t>XS3311989787</t>
+  </si>
+  <si>
+    <t>CLARIANT INTERNATIONAL FINANCIAL S 4.125 15/01/2032</t>
   </si>
   <si>
     <t>FR001400RIX8</t>
   </si>
   <si>
     <t>CNP ASSURANCES 16/07/2054</t>
   </si>
   <si>
-    <t>4 300.68</t>
+    <t>4 594.52</t>
   </si>
   <si>
     <t>XS3326476523</t>
   </si>
   <si>
     <t>COCA-COLA HBC FINANCE BV 4 01/10/2033</t>
   </si>
   <si>
+    <t>1 993.42</t>
+  </si>
+  <si>
+    <t>XS2909746310</t>
+  </si>
+  <si>
+    <t>COMCAST CORPORATION 3.25 26/09/2032</t>
+  </si>
+  <si>
+    <t>4 674.30</t>
+  </si>
+  <si>
+    <t>DE000CZ45YV9</t>
+  </si>
+  <si>
+    <t>COMMERZBANK AG 16/07/2032</t>
+  </si>
+  <si>
+    <t>7 539.73</t>
+  </si>
+  <si>
+    <t>FR001400Q486</t>
+  </si>
+  <si>
+    <t>COMPAGNIE GENERALE DES ETABLISSEME 3.125 16/05/2031</t>
+  </si>
+  <si>
+    <t>1 027.40</t>
+  </si>
+  <si>
+    <t>FR001400Q7X2</t>
+  </si>
+  <si>
+    <t>COVIVIO HOTELS SCA 4.125 23/05/2033</t>
+  </si>
+  <si>
+    <t>1 118.84</t>
+  </si>
+  <si>
+    <t>FR001400MDV4</t>
+  </si>
+  <si>
+    <t>COVIVIO SA 4.625 05/06/2032</t>
+  </si>
+  <si>
+    <t>FR001400PGC0</t>
+  </si>
+  <si>
+    <t>CREDIT AGRICOLE SA 15/04/2036</t>
+  </si>
+  <si>
+    <t>5 106.16</t>
+  </si>
+  <si>
+    <t>FR001400PZV0</t>
+  </si>
+  <si>
+    <t>CREDIT MUTUEL ARKEA 15/05/2035</t>
+  </si>
+  <si>
+    <t>1 080.60</t>
+  </si>
+  <si>
+    <t>BE0002989706</t>
+  </si>
+  <si>
+    <t>CRELAN SA 23/01/2032</t>
+  </si>
+  <si>
+    <t>4 401.37</t>
+  </si>
+  <si>
+    <t>BE0390287564</t>
+  </si>
+  <si>
+    <t>CRELAN SA-BRUSSELS HEAD OFFICE 30/04/2037</t>
+  </si>
+  <si>
+    <t>1 227.40</t>
+  </si>
+  <si>
+    <t>XS3352082930</t>
+  </si>
+  <si>
+    <t>DANAHER CORPORATION 3.25 29/04/2030</t>
+  </si>
+  <si>
+    <t>FR0014017HO4</t>
+  </si>
+  <si>
+    <t>DANONE SA 3.785 01/04/2034</t>
+  </si>
+  <si>
+    <t>DE000A4DE9Y3</t>
+  </si>
+  <si>
+    <t>DEUTSCHE BANK AG 13/02/2031</t>
+  </si>
+  <si>
+    <t>1 220.55</t>
+  </si>
+  <si>
+    <t>DE000A351ZT4</t>
+  </si>
+  <si>
+    <t>DEUTSCHE BOERSE AG 3.875 28/09/2033</t>
+  </si>
+  <si>
+    <t>2 866.44</t>
+  </si>
+  <si>
+    <t>XS2280835260</t>
+  </si>
+  <si>
+    <t>DIGITAL INTREPID HOLDING BV 0.625 15/07/2031</t>
+  </si>
+  <si>
+    <t>2 363.01</t>
+  </si>
+  <si>
+    <t>XS2977974927</t>
+  </si>
+  <si>
+    <t>DNB BANK ASA 15/01/2031</t>
+  </si>
+  <si>
+    <t>7 939.73</t>
+  </si>
+  <si>
+    <t>XS3351033785</t>
+  </si>
+  <si>
+    <t>DSB 3.625 22/04/2036</t>
+  </si>
+  <si>
+    <t>XS2932834604</t>
+  </si>
+  <si>
+    <t>DSV FINANCE BV 3.25 06/11/2030</t>
+  </si>
+  <si>
+    <t>2 385.95</t>
+  </si>
+  <si>
+    <t>XS3204041266</t>
+  </si>
+  <si>
+    <t>DZ BANK AG DEUTSCHE ZENTRAL GENOSS 15/10/2035</t>
+  </si>
+  <si>
+    <t>5 137.63</t>
+  </si>
+  <si>
+    <t>XS3274805376</t>
+  </si>
+  <si>
+    <t>E.ON SE 3.448 19/01/2034</t>
+  </si>
+  <si>
+    <t>7 801.17</t>
+  </si>
+  <si>
+    <t>XS3166221948</t>
+  </si>
+  <si>
+    <t>EAST JAPAN RAILWAY COMPANY 3.727 02/09/2037</t>
+  </si>
+  <si>
+    <t>10 880.80</t>
+  </si>
+  <si>
+    <t>XS3071203056</t>
+  </si>
+  <si>
+    <t>EATON CAPITAL UNLIMITED CO 3.625 09/05/2035</t>
+  </si>
+  <si>
+    <t>1 867.12</t>
+  </si>
+  <si>
+    <t>PTEDP6OM0007</t>
+  </si>
+  <si>
+    <t>EDP SA 02/12/2055</t>
+  </si>
+  <si>
+    <t>4 135.27</t>
+  </si>
+  <si>
+    <t>XS3391835629</t>
+  </si>
+  <si>
+    <t>EDP SERVICIOS FINANCIEROS ESPANA S 3.75 01/03/2033</t>
+  </si>
+  <si>
+    <t>1 031.92</t>
+  </si>
+  <si>
+    <t>BE6373697216</t>
+  </si>
+  <si>
+    <t>ELIA GROUP SA PERP</t>
+  </si>
+  <si>
+    <t>2 584.93</t>
+  </si>
+  <si>
+    <t>XS3070067072</t>
+  </si>
+  <si>
+    <t>ELISA OYJ 2.875 14/05/2030</t>
+  </si>
+  <si>
+    <t>1 339.83</t>
+  </si>
+  <si>
+    <t>XS2312746345</t>
+  </si>
+  <si>
+    <t>ENEL SPA NC30 PERP</t>
+  </si>
+  <si>
+    <t>2 979.45</t>
+  </si>
+  <si>
+    <t>FR001400KHG0</t>
+  </si>
+  <si>
+    <t>ENGIE SA 3.875 06/01/2031</t>
+  </si>
+  <si>
+    <t>9 023.97</t>
+  </si>
+  <si>
+    <t>FR0014016Z94</t>
+  </si>
+  <si>
+    <t>ENGIE SA PERP</t>
+  </si>
+  <si>
+    <t>1 676.62</t>
+  </si>
+  <si>
+    <t>AT0000A3RNZ8</t>
+  </si>
+  <si>
+    <t>ERSTE GROUP BANK AG 21/04/2036</t>
+  </si>
+  <si>
+    <t>2 003.42</t>
+  </si>
+  <si>
+    <t>FR0014017VR8</t>
+  </si>
+  <si>
+    <t>EURAZEO SE 4.625 17/04/2031</t>
+  </si>
+  <si>
+    <t>1 748.63</t>
+  </si>
+  <si>
+    <t>XS3386670270</t>
+  </si>
+  <si>
+    <t>EUROBANK SA 25/05/2032</t>
+  </si>
+  <si>
+    <t>EU000A4ERVC2</t>
+  </si>
+  <si>
+    <t>EUROPEAN UNION 3.25 12/12/2036</t>
+  </si>
+  <si>
+    <t>15 576.35</t>
+  </si>
+  <si>
+    <t>EU000A3K4EY2</t>
+  </si>
+  <si>
+    <t>EUROPEAN UNION 3.375 05/10/2054</t>
+  </si>
+  <si>
+    <t>28 035.31</t>
+  </si>
+  <si>
+    <t>DE000A4DFWV3</t>
+  </si>
+  <si>
+    <t>EVONIK INDUSTRIES AG 09/09/2055</t>
+  </si>
+  <si>
+    <t>XS2982065018</t>
+  </si>
+  <si>
+    <t>EXPERIAN PLC 3.51 15/12/2033</t>
+  </si>
+  <si>
+    <t>4 006.59</t>
+  </si>
+  <si>
+    <t>XS3003232272</t>
+  </si>
+  <si>
+    <t>FASTIGHETS AB BALDER 4 19/02/2032</t>
+  </si>
+  <si>
+    <t>4 142.47</t>
+  </si>
+  <si>
+    <t>XS2950696869</t>
+  </si>
+  <si>
+    <t>FINGRID OYJ 2.75 04/12/2029</t>
+  </si>
+  <si>
+    <t>2 737.72</t>
+  </si>
+  <si>
+    <t>FI4000415153</t>
+  </si>
+  <si>
+    <t>FINLAND (REPUBLIC OF) 0.125 15/04/2036</t>
+  </si>
+  <si>
+    <t>FI4000507231</t>
+  </si>
+  <si>
+    <t>FINLAND (REPUBLIC OF) 0.125 15/09/2031</t>
+  </si>
+  <si>
+    <t>1 092.26</t>
+  </si>
+  <si>
+    <t>FI4000440557</t>
+  </si>
+  <si>
+    <t>FINLAND (REPUBLIC OF) 0.25 15/09/2040</t>
+  </si>
+  <si>
+    <t>FI4000348727</t>
+  </si>
+  <si>
+    <t>FINLAND (REPUBLIC OF) 0.5 15/09/2028</t>
+  </si>
+  <si>
+    <t>1 907.34</t>
+  </si>
+  <si>
+    <t>XS3299544711</t>
+  </si>
+  <si>
+    <t>FORD MOTOR CREDIT COMPANY LLC 3.305 17/05/2029</t>
+  </si>
+  <si>
+    <t>1 112.38</t>
+  </si>
+  <si>
+    <t>XS2764790833</t>
+  </si>
+  <si>
+    <t>FORTIVE CORP 3.7 15/08/2029</t>
+  </si>
+  <si>
+    <t>4 774.52</t>
+  </si>
+  <si>
+    <t>FR0013516549</t>
+  </si>
+  <si>
+    <t>FRANCE (REPUBLIC OF) 0 25/11/2030</t>
+  </si>
+  <si>
+    <t>FR0014002WK3</t>
+  </si>
+  <si>
+    <t>FRANCE (REPUBLIC OF) 0 25/11/2031</t>
+  </si>
+  <si>
+    <t>FR0013515806</t>
+  </si>
+  <si>
+    <t>FRANCE (REPUBLIC OF) 0.5 25/05/2040</t>
+  </si>
+  <si>
+    <t>3 983.47</t>
+  </si>
+  <si>
+    <t>FR0014018YR0</t>
+  </si>
+  <si>
+    <t>FRANCE (REPUBLIC OF) 3.7 25/11/2036</t>
+  </si>
+  <si>
+    <t>104 873.21</t>
+  </si>
+  <si>
+    <t>FR0014015MU5</t>
+  </si>
+  <si>
+    <t>FRANCE (REPUBLIC OF) 4.1 25/05/2046</t>
+  </si>
+  <si>
+    <t>4 152.52</t>
+  </si>
+  <si>
+    <t>FR0014016CV2</t>
+  </si>
+  <si>
+    <t>FRANCE (REPUBLIC OF) 4.4 25/05/2057</t>
+  </si>
+  <si>
+    <t>3 328.69</t>
+  </si>
+  <si>
+    <t>DE000BU22098</t>
+  </si>
+  <si>
+    <t>GERMANY (FEDERAL REPUBLIC OF) 1.7 10/06/2027</t>
+  </si>
+  <si>
+    <t>3 096.73</t>
+  </si>
+  <si>
+    <t>DE0001135481</t>
+  </si>
+  <si>
+    <t>GERMANY (FEDERAL REPUBLIC OF) 2.5 04/07/2044</t>
+  </si>
+  <si>
+    <t>119 140.81</t>
+  </si>
+  <si>
+    <t>DE000BU2Z049</t>
+  </si>
+  <si>
+    <t>GERMANY (FEDERAL REPUBLIC OF) 2.5 15/02/2035</t>
+  </si>
+  <si>
+    <t>82 443.52</t>
+  </si>
+  <si>
+    <t>XS3350929454</t>
+  </si>
+  <si>
+    <t>GOLDMAN SACHS GROUP INC/THE 22/04/2036</t>
+  </si>
+  <si>
+    <t>1 189.62</t>
+  </si>
+  <si>
+    <t>BE6371086297</t>
+  </si>
+  <si>
+    <t>GROEP BRUSSEL LAMBERT NV 3.75 21/01/2036</t>
+  </si>
+  <si>
+    <t>1 592.47</t>
+  </si>
+  <si>
+    <t>XS2198574209</t>
+  </si>
+  <si>
+    <t>HANNOVER RUECK SE 08/10/2040</t>
+  </si>
+  <si>
+    <t>4 986.30</t>
+  </si>
+  <si>
+    <t>XS3319131119</t>
+  </si>
+  <si>
+    <t>HENKEL AG &amp; CO KGAA 3.625 02/04/2031</t>
+  </si>
+  <si>
+    <t>2 502.74</t>
+  </si>
+  <si>
+    <t>XS2385390724</t>
+  </si>
+  <si>
+    <t>HOLDING DINFRASTRUCTURES DES METIE 0.625 16/09/2028</t>
+  </si>
+  <si>
+    <t>1 448.63</t>
+  </si>
+  <si>
+    <t>DE000A383PT8</t>
+  </si>
+  <si>
+    <t>HOWOGE WOHNUNGSBAU GMBH 3.875 05/06/2030</t>
+  </si>
+  <si>
+    <t>XS3224600232</t>
+  </si>
+  <si>
+    <t>IBERDROLA FINANZAS SAU PERP</t>
+  </si>
+  <si>
+    <t>11 917.81</t>
+  </si>
+  <si>
+    <t>FR001400ZRC6</t>
+  </si>
+  <si>
+    <t>ICADE 4.375 22/05/2035</t>
+  </si>
+  <si>
+    <t>FR0014018J01</t>
+  </si>
+  <si>
+    <t>XS3190744907</t>
+  </si>
+  <si>
+    <t>IDS FINANCING PLC 3.25 01/01/2029</t>
+  </si>
+  <si>
+    <t>4 921.21</t>
+  </si>
+  <si>
+    <t>FR00140141X5</t>
+  </si>
+  <si>
+    <t>IMERYS S.A. 4 21/11/2032</t>
+  </si>
+  <si>
+    <t>4 734.25</t>
+  </si>
+  <si>
+    <t>XS3324619231</t>
+  </si>
+  <si>
+    <t>INFORMA PLC 3.75 29/04/2032</t>
+  </si>
+  <si>
+    <t>1 358.63</t>
+  </si>
+  <si>
+    <t>XS2244936659</t>
+  </si>
+  <si>
+    <t>INFRASTRUTTURE WIRELESS ITALIANE S 1.625 21/10/2028</t>
+  </si>
+  <si>
+    <t>3 298.97</t>
+  </si>
+  <si>
+    <t>XS3153087559</t>
+  </si>
+  <si>
+    <t>ING GROEP NV 20/08/2037</t>
+  </si>
+  <si>
+    <t>16 402.40</t>
+  </si>
+  <si>
+    <t>XS2886191589</t>
+  </si>
+  <si>
+    <t>ING GROEP NV 26/08/2035</t>
+  </si>
+  <si>
+    <t>7 056.16</t>
+  </si>
+  <si>
+    <t>IT0005611550</t>
+  </si>
+  <si>
+    <t>INTESA SANPAOLO SPA 16/09/2032</t>
+  </si>
+  <si>
+    <t>6 633.18</t>
+  </si>
+  <si>
+    <t>XS3032046016</t>
+  </si>
+  <si>
+    <t>INVESTOR AB 3.5 31/03/2034</t>
+  </si>
+  <si>
+    <t>1 344.19</t>
+  </si>
+  <si>
+    <t>IE00BFZRPZ02</t>
+  </si>
+  <si>
+    <t>IRELAND (REPUBLIC OF) 1.3 15/05/2033</t>
+  </si>
+  <si>
+    <t>IE00BFZRQ242</t>
+  </si>
+  <si>
+    <t>IRELAND (REPUBLIC OF) 1.35 18/03/2031</t>
+  </si>
+  <si>
+    <t>1 092.10</t>
+  </si>
+  <si>
+    <t>IE00BH3SQB22</t>
+  </si>
+  <si>
+    <t>IRELAND (REPUBLIC OF) 1.5 15/05/2050</t>
+  </si>
+  <si>
+    <t>IT0005138828</t>
+  </si>
+  <si>
+    <t>ITALY (REPUBLIC OF) 1.25 15/09/2032</t>
+  </si>
+  <si>
+    <t>7 870.51</t>
+  </si>
+  <si>
+    <t>IT0005633794</t>
+  </si>
+  <si>
+    <t>ITALY (REPUBLIC OF) 2.55 25/02/2027</t>
+  </si>
+  <si>
+    <t>27 582.27</t>
+  </si>
+  <si>
+    <t>IT0005689994</t>
+  </si>
+  <si>
+    <t>ITALY (REPUBLIC OF) 3.15 15/03/2033</t>
+  </si>
+  <si>
+    <t>16 097.70</t>
+  </si>
+  <si>
+    <t>IT0005083057</t>
+  </si>
+  <si>
+    <t>ITALY (REPUBLIC OF) 3.25 01/09/2046</t>
+  </si>
+  <si>
+    <t>13 594.54</t>
+  </si>
+  <si>
+    <t>IT0005706285</t>
+  </si>
+  <si>
+    <t>ITALY (REPUBLIC OF) 3.8 01/07/2036</t>
+  </si>
+  <si>
+    <t>18 119.07</t>
+  </si>
+  <si>
+    <t>IT0005635583</t>
+  </si>
+  <si>
+    <t>ITALY (REPUBLIC OF) 3.85 01/10/2040</t>
+  </si>
+  <si>
+    <t>49 945.86</t>
+  </si>
+  <si>
+    <t>XS2957380228</t>
+  </si>
+  <si>
+    <t>JOHNSON CONTROLS INTERNATIONAL PLC 3.125 11/12/2033</t>
+  </si>
+  <si>
+    <t>2 819.18</t>
+  </si>
+  <si>
+    <t>XS3300349639</t>
+  </si>
+  <si>
+    <t>JPMORGAN CHASE &amp; CO 18/02/2032</t>
+  </si>
+  <si>
+    <t>4 866.56</t>
+  </si>
+  <si>
+    <t>BE0002990712</t>
+  </si>
+  <si>
+    <t>KBC GROEP NV 17/04/2035</t>
+  </si>
+  <si>
+    <t>1 795.89</t>
+  </si>
+  <si>
+    <t>BE6374729836</t>
+  </si>
+  <si>
+    <t>KBC INSURANCE NV 4.25 11/06/2036</t>
+  </si>
+  <si>
+    <t>FR001400NDQ2</t>
+  </si>
+  <si>
+    <t>KLEPIERRE SA 3.875 23/09/2033</t>
+  </si>
+  <si>
+    <t>8 758.56</t>
+  </si>
+  <si>
+    <t>XS2229470146</t>
+  </si>
+  <si>
+    <t>KONINKLIJKE KPN NV 0.875 14/12/2032</t>
+  </si>
+  <si>
+    <t>2 313.36</t>
+  </si>
+  <si>
+    <t>FR0014018T74</t>
+  </si>
+  <si>
+    <t>LA BANQUE POSTALE 03/06/2034</t>
+  </si>
+  <si>
+    <t>1 205.48</t>
+  </si>
+  <si>
+    <t>DE000A3H3JU7</t>
+  </si>
+  <si>
+    <t>LEG IMMOBILIEN AG 0.875 30/03/2033</t>
+  </si>
+  <si>
+    <t>XS3069338336</t>
+  </si>
+  <si>
+    <t>LLOYDS BANKING GROUP PLC 09/05/2035</t>
+  </si>
+  <si>
+    <t>XS2815980664</t>
+  </si>
+  <si>
+    <t>LLOYDS BANKING GROUP PLC 14/05/2032</t>
+  </si>
+  <si>
+    <t>XS2679904685</t>
+  </si>
+  <si>
+    <t>LSEG NETHERLANDS BV 4.231 29/09/2030</t>
+  </si>
+  <si>
+    <t>5 955.74</t>
+  </si>
+  <si>
+    <t>FR001400ZEB6</t>
+  </si>
+  <si>
+    <t>LVMH MOET HENNESSY LOUIS VUITTON S 3 07/03/2032</t>
+  </si>
+  <si>
+    <t>4 520.55</t>
+  </si>
+  <si>
+    <t>XS3238400165</t>
+  </si>
+  <si>
+    <t>MAGNUM ICC FINANCE BV 3.25 26/11/2031</t>
+  </si>
+  <si>
+    <t>1 878.77</t>
+  </si>
+  <si>
+    <t>XS3238212164</t>
+  </si>
+  <si>
+    <t>MAGNUM ICC FINANCE BV 3.75 26/11/2034</t>
+  </si>
+  <si>
+    <t>4 682.47</t>
+  </si>
+  <si>
+    <t>XS3320665444</t>
+  </si>
+  <si>
+    <t>MAPLE PARENT HOLDINGS CORP 4.728 26/03/2035</t>
+  </si>
+  <si>
+    <t>2 805.45</t>
+  </si>
+  <si>
+    <t>XS3223939466</t>
+  </si>
+  <si>
+    <t>MERCK KGAA 24/11/2055</t>
+  </si>
+  <si>
+    <t>7 458.90</t>
+  </si>
+  <si>
+    <t>XS3293638568</t>
+  </si>
+  <si>
+    <t>MIZUHO FINANCIAL GROUP INC 16/05/2032</t>
+  </si>
+  <si>
     <t>1 477.48</t>
   </si>
   <si>
-    <t>XS2909746310</t>
-[...527 lines deleted...]
-    <t>ING GROEP NV 20/08/2037</t>
+    <t>XS3025943419</t>
+  </si>
+  <si>
+    <t>MONDI FINANCE PLC 3.75 18/05/2033</t>
+  </si>
+  <si>
+    <t>XS2790333889</t>
+  </si>
+  <si>
+    <t>MORGAN STANLEY 21/03/2035</t>
+  </si>
+  <si>
+    <t>4 160.88</t>
+  </si>
+  <si>
+    <t>XS3057365549</t>
+  </si>
+  <si>
+    <t>MORGAN STANLEY 22/05/2031</t>
+  </si>
+  <si>
+    <t>XS2894910665</t>
+  </si>
+  <si>
+    <t>NATIONAL GRID NORTH AMERICA INC 3.631 03/09/2031</t>
+  </si>
+  <si>
+    <t>7 189.88</t>
+  </si>
+  <si>
+    <t>XS2680745382</t>
+  </si>
+  <si>
+    <t>NATIONAL GRID NORTH AMERICA INC 4.668 12/09/2033</t>
+  </si>
+  <si>
+    <t>10 973.00</t>
+  </si>
+  <si>
+    <t>XS3059437460</t>
+  </si>
+  <si>
+    <t>NATIONWIDE BUILDING SOCIETY 30/07/2035</t>
+  </si>
+  <si>
+    <t>7 341.37</t>
+  </si>
+  <si>
+    <t>XS2898838516</t>
+  </si>
+  <si>
+    <t>NATWEST GROUP PLC 12/09/2032</t>
+  </si>
+  <si>
+    <t>9 104.01</t>
+  </si>
+  <si>
+    <t>XS3009472989</t>
+  </si>
+  <si>
+    <t>NATWEST GROUP PLC 25/02/2035</t>
+  </si>
+  <si>
+    <t>3 672.00</t>
+  </si>
+  <si>
+    <t>NL0012171458</t>
+  </si>
+  <si>
+    <t>NETHERLANDS (KINGDOM OF) 0.75 15/07/2027</t>
+  </si>
+  <si>
+    <t>2 365.73</t>
+  </si>
+  <si>
+    <t>NL0010071189</t>
+  </si>
+  <si>
+    <t>NETHERLANDS (KINGDOM OF) 2.5 15/01/2033</t>
+  </si>
+  <si>
+    <t>14 709.38</t>
+  </si>
+  <si>
+    <t>NL0009446418</t>
+  </si>
+  <si>
+    <t>NETHERLANDS (KINGDOM OF) 3.75 15/01/2042</t>
+  </si>
+  <si>
+    <t>14 626.08</t>
+  </si>
+  <si>
+    <t>XS3303513066</t>
+  </si>
+  <si>
+    <t>NETWORK FINANCE COMPANY PTY LTD 3.5 05/09/2033</t>
+  </si>
+  <si>
+    <t>1 073.97</t>
+  </si>
+  <si>
+    <t>XS3406830052</t>
+  </si>
+  <si>
+    <t>NORDEA BANK ABP 16/06/2036</t>
+  </si>
+  <si>
+    <t>XS3232967318</t>
+  </si>
+  <si>
+    <t>NORDEA BANK ABP 19/11/2035</t>
+  </si>
+  <si>
+    <t>3 882.19</t>
+  </si>
+  <si>
+    <t>XS3100081507</t>
+  </si>
+  <si>
+    <t>NTT FINANCE CORP 3.678 16/07/2033</t>
+  </si>
+  <si>
+    <t>5 996.85</t>
+  </si>
+  <si>
+    <t>XS2776001377</t>
+  </si>
+  <si>
+    <t>OMNICOM FINANCE HOLDINGS PLC 3.7 06/03/2032</t>
+  </si>
+  <si>
+    <t>2 250.41</t>
+  </si>
+  <si>
+    <t>XS3284416917</t>
+  </si>
+  <si>
+    <t>OP CORPORATE BANK PLC 30/01/2032</t>
+  </si>
+  <si>
+    <t>7 254.00</t>
+  </si>
+  <si>
+    <t>FR001400GDJ1</t>
+  </si>
+  <si>
+    <t>ORANGE SA PERP</t>
+  </si>
+  <si>
+    <t>4 005.48</t>
+  </si>
+  <si>
+    <t>XS3195025054</t>
+  </si>
+  <si>
+    <t>P3 GROUP SARL 3.75 02/04/2033</t>
+  </si>
+  <si>
+    <t>XS2901491261</t>
+  </si>
+  <si>
+    <t>P3 GROUP SARL 4 19/04/2032</t>
+  </si>
+  <si>
+    <t>PTOTEMOE0035</t>
+  </si>
+  <si>
+    <t>PORTUGAL (REPUBLIC OF) 0.7 15/10/2027</t>
+  </si>
+  <si>
+    <t>2 362.38</t>
+  </si>
+  <si>
+    <t>PTOTENOE0034</t>
+  </si>
+  <si>
+    <t>PORTUGAL (REPUBLIC OF) 0.9 12/10/2035</t>
+  </si>
+  <si>
+    <t>1 885.53</t>
+  </si>
+  <si>
+    <t>PTOTEYOE0031</t>
+  </si>
+  <si>
+    <t>PORTUGAL (REPUBLIC OF) 1.65 16/07/2032</t>
+  </si>
+  <si>
+    <t>5 715.56</t>
+  </si>
+  <si>
+    <t>PTOTEBOE0020</t>
+  </si>
+  <si>
+    <t>PORTUGAL (REPUBLIC OF) 4.1 15/02/2045</t>
+  </si>
+  <si>
+    <t>12 093.03</t>
+  </si>
+  <si>
+    <t>XS3296830444</t>
+  </si>
+  <si>
+    <t>POWSZECHNA KASA OSZCZEDNOSCI BANK 06/05/2030</t>
+  </si>
+  <si>
+    <t>1 058.22</t>
+  </si>
+  <si>
+    <t>XS3013011203</t>
+  </si>
+  <si>
+    <t>PPG INDUSTRIES INC 3.25 04/03/2032</t>
+  </si>
+  <si>
+    <t>2 384.61</t>
+  </si>
+  <si>
+    <t>XS2810794680</t>
+  </si>
+  <si>
+    <t>PROLOGIS EURO FINANCE LLC 4 05/05/2034</t>
+  </si>
+  <si>
+    <t>1 492.27</t>
+  </si>
+  <si>
+    <t>XS2187529180</t>
+  </si>
+  <si>
+    <t>PROLOGIS INTERNATIONAL FUNDING II 1.625 17/06/2032</t>
+  </si>
+  <si>
+    <t>BE0002830116</t>
+  </si>
+  <si>
+    <t>PROXIMUS NV 0.75 17/11/2036</t>
+  </si>
+  <si>
+    <t>1 356.16</t>
+  </si>
+  <si>
+    <t>FR0014010CI2</t>
+  </si>
+  <si>
+    <t>PUBLICIS GROUPE SA 3.375 12/06/2032</t>
+  </si>
+  <si>
+    <t>CH1353015048</t>
+  </si>
+  <si>
+    <t>RAIFFEISEN SCHWEIZ GENOSSENSCHAFT 03/09/2032</t>
+  </si>
+  <si>
+    <t>9 339.78</t>
+  </si>
+  <si>
+    <t>FR00140193X6</t>
+  </si>
+  <si>
+    <t>RCI BANQUE SA 4 19/08/2031</t>
+  </si>
+  <si>
+    <t>XS2838500218</t>
+  </si>
+  <si>
+    <t>REDEIA CORPORACION SA 3.375 09/07/2032</t>
+  </si>
+  <si>
+    <t>3 245.55</t>
+  </si>
+  <si>
+    <t>XS3348120653</t>
+  </si>
+  <si>
+    <t>REDEIA CORPORACION SA PERP</t>
+  </si>
+  <si>
+    <t>1 414.38</t>
+  </si>
+  <si>
+    <t>XS2779010300</t>
+  </si>
+  <si>
+    <t>RELX FINANCE BV 3.375 20/03/2033</t>
+  </si>
+  <si>
+    <t>2 242.29</t>
+  </si>
+  <si>
+    <t>FR001400U3P1</t>
+  </si>
+  <si>
+    <t>ROQUETTE FRERES SA 3.774 25/11/2031</t>
+  </si>
+  <si>
+    <t>4 384.04</t>
+  </si>
+  <si>
+    <t>XS3308054124</t>
+  </si>
+  <si>
+    <t>ROYAL SCHIPHOL GROUP NV 3.625 20/11/2035</t>
+  </si>
+  <si>
+    <t>XS3304304945</t>
+  </si>
+  <si>
+    <t>SAGE GROUP PLC 3.821 25/02/2033</t>
+  </si>
+  <si>
+    <t>2 663.18</t>
+  </si>
+  <si>
+    <t>XS3393869279</t>
+  </si>
+  <si>
+    <t>SAP SE 3.25 03/06/2031</t>
+  </si>
+  <si>
+    <t>XS2894895684</t>
+  </si>
+  <si>
+    <t>SCOTTISH HYDRO ELECTRIC TRANSMISSI 3.375 04/09/2032</t>
+  </si>
+  <si>
+    <t>4 159.29</t>
+  </si>
+  <si>
+    <t>XS2974156031</t>
+  </si>
+  <si>
+    <t>SELP FINANCE SARL 3.75 16/01/2032</t>
+  </si>
+  <si>
+    <t>1 643.84</t>
+  </si>
+  <si>
+    <t>XS3310387256</t>
+  </si>
+  <si>
+    <t>SELP FINANCE SARL 3.875 21/04/2031</t>
+  </si>
+  <si>
+    <t>SK4120013400</t>
+  </si>
+  <si>
+    <t>SLOVAKIA GOVERNMENT BOND 2 17/10/2047</t>
+  </si>
+  <si>
+    <t>11 110.80</t>
+  </si>
+  <si>
+    <t>XS3237109965</t>
+  </si>
+  <si>
+    <t>SMURFIT KAPPA TREASURY UNLIMITED C 3.489 24/11/2031</t>
+  </si>
+  <si>
+    <t>2 076.77</t>
+  </si>
+  <si>
+    <t>FR0014012ID6</t>
+  </si>
+  <si>
+    <t>SOCIETE GENERALE SA 02/09/2033</t>
+  </si>
+  <si>
+    <t>9 030.82</t>
+  </si>
+  <si>
+    <t>FR0014014A53</t>
+  </si>
+  <si>
+    <t>SOCIETE GENERALE SA 20/11/2035</t>
+  </si>
+  <si>
+    <t>6 911.30</t>
+  </si>
+  <si>
+    <t>XS3317460619</t>
+  </si>
+  <si>
+    <t>SOFTBANK CORP 3.936 30/06/2032</t>
+  </si>
+  <si>
+    <t>1 138.42</t>
+  </si>
+  <si>
+    <t>ES0000012K20</t>
+  </si>
+  <si>
+    <t>SPAIN (KINGDOM OF) 0.7 30/04/2032</t>
+  </si>
+  <si>
+    <t>6 181.79</t>
+  </si>
+  <si>
+    <t>ES0000012I24</t>
+  </si>
+  <si>
+    <t>SPAIN (KINGDOM OF) 0.85 30/07/2037</t>
+  </si>
+  <si>
+    <t>12 149.88</t>
+  </si>
+  <si>
+    <t>ES0000012J07</t>
+  </si>
+  <si>
+    <t>SPAIN (KINGDOM OF) 1 30/07/2042</t>
+  </si>
+  <si>
+    <t>37 448.22</t>
+  </si>
+  <si>
+    <t>ES00000128C6</t>
+  </si>
+  <si>
+    <t>SPAIN (KINGDOM OF) 2.9 31/10/2046</t>
+  </si>
+  <si>
+    <t>8 793.67</t>
+  </si>
+  <si>
+    <t>ES0000012M93</t>
+  </si>
+  <si>
+    <t>SPAIN (KINGDOM OF) 4 31/10/2054</t>
+  </si>
+  <si>
+    <t>4 675.07</t>
+  </si>
+  <si>
+    <t>XS3027988263</t>
+  </si>
+  <si>
+    <t>SSE PLC 3.5 18/03/2032</t>
+  </si>
+  <si>
+    <t>2 686.56</t>
+  </si>
+  <si>
+    <t>XS2439704318</t>
+  </si>
+  <si>
+    <t>SSE PLC PERP</t>
+  </si>
+  <si>
+    <t>1 424.66</t>
+  </si>
+  <si>
+    <t>XS3310370955</t>
+  </si>
+  <si>
+    <t>XS3326547992</t>
+  </si>
+  <si>
+    <t>SWISS RE SUBORDINATED FINANCE PLC 22/04/2037</t>
+  </si>
+  <si>
+    <t>1 897.48</t>
+  </si>
+  <si>
+    <t>XS3324584260</t>
+  </si>
+  <si>
+    <t>SYDNEY AIRPORT FINANCE COMPANY PTY 3.965 28/04/2034</t>
+  </si>
+  <si>
+    <t>1 348.32</t>
+  </si>
+  <si>
+    <t>XS2314267449</t>
+  </si>
+  <si>
+    <t>TELE2 AB 0.75 23/03/2031</t>
+  </si>
+  <si>
+    <t>XS2623868994</t>
+  </si>
+  <si>
+    <t>TELE2 AB 3.75 22/11/2029</t>
+  </si>
+  <si>
+    <t>3 865.58</t>
+  </si>
+  <si>
+    <t>XS2589828941</t>
+  </si>
+  <si>
+    <t>TELIA COMPANY AB 3.625 22/02/2032</t>
+  </si>
+  <si>
+    <t>1 221.58</t>
+  </si>
+  <si>
+    <t>XS3166363906</t>
+  </si>
+  <si>
+    <t>TELSTRA GROUP LTD 3.375 02/03/2035</t>
+  </si>
+  <si>
+    <t>4 253.42</t>
+  </si>
+  <si>
+    <t>XS2613162424</t>
+  </si>
+  <si>
+    <t>TELSTRA GROUP LTD 3.75 04/05/2031</t>
+  </si>
+  <si>
+    <t>XS2549543226</t>
+  </si>
+  <si>
+    <t>TENNET NETHERLANDS BV 4.25 28/04/2032</t>
+  </si>
+  <si>
+    <t>XS3128477521</t>
+  </si>
+  <si>
+    <t>TERNA RETE ELETTRICA NAZIONALE SPA 3 22/07/2031</t>
+  </si>
+  <si>
+    <t>8 334.25</t>
+  </si>
+  <si>
+    <t>XS2798269069</t>
+  </si>
+  <si>
+    <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
+  </si>
+  <si>
+    <t>XS3281650823</t>
+  </si>
+  <si>
+    <t>1 539.24</t>
+  </si>
+  <si>
+    <t>FR001400L263</t>
+  </si>
+  <si>
+    <t>THALES SA 4.25 18/10/2031</t>
+  </si>
+  <si>
+    <t>11 643.84</t>
+  </si>
+  <si>
+    <t>XS3298843924</t>
+  </si>
+  <si>
+    <t>T-MOBILE USA INC 3.625 19/02/2035</t>
+  </si>
+  <si>
+    <t>4 992.97</t>
+  </si>
+  <si>
+    <t>XS2980851351</t>
+  </si>
+  <si>
+    <t>TORONTO-DOMINION BANK/THE 23/01/2036</t>
+  </si>
+  <si>
+    <t>3 648.86</t>
+  </si>
+  <si>
+    <t>XS3047435659</t>
+  </si>
+  <si>
+    <t>TRANSURBAN FINANCE COMPANY PTY LTD 4.143 17/04/2035</t>
+  </si>
+  <si>
+    <t>CH1305916897</t>
+  </si>
+  <si>
+    <t>UBS GROUP AG 09/06/2033</t>
+  </si>
+  <si>
+    <t>BE0390119825</t>
+  </si>
+  <si>
+    <t>UCB SA 4.25 20/03/2030</t>
+  </si>
+  <si>
+    <t>1 129.45</t>
+  </si>
+  <si>
+    <t>FR001400SIL1</t>
+  </si>
+  <si>
+    <t>UNIBAIL-RODAMCO-WESTFIELD SE 3.875 11/09/2034</t>
   </si>
   <si>
     <t>15 234.59</t>
   </si>
   <si>
-    <t>XS2886191589</t>
-[...815 lines deleted...]
-    <t>1 191.77</t>
+    <t>IT0005710055</t>
+  </si>
+  <si>
+    <t>UNICREDIT SPA 19/05/2036</t>
+  </si>
+  <si>
+    <t>1 715.58</t>
   </si>
   <si>
     <t>XS2496289138</t>
   </si>
   <si>
     <t>UNIVERSAL MUSIC GROUP NV 3.75 30/06/2032</t>
   </si>
   <si>
-    <t>8 021.71</t>
+    <t>8 543.84</t>
   </si>
   <si>
     <t>FR001400UHP0</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA 2.974 10/01/2031</t>
   </si>
   <si>
-    <t>3 519.91</t>
+    <t>4 057.68</t>
   </si>
   <si>
     <t>FR0014017P12</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA 3.69 10/04/2031</t>
   </si>
   <si>
     <t>FR00140007L3</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA NC8.5 PERP</t>
   </si>
   <si>
     <t>XS3310548105</t>
   </si>
   <si>
     <t>VESTAS WIND SYSTEMS A/S 3.75 15/06/2033</t>
   </si>
   <si>
-    <t>1 257.84</t>
-[...1 lines deleted...]
-  <si>
     <t>DE000A3MP4V7</t>
   </si>
   <si>
     <t>VONOVIA SE 0.75 01/09/2032</t>
   </si>
   <si>
-    <t>3 390.41</t>
+    <t>3 661.64</t>
   </si>
   <si>
     <t>XS2592516210</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 3.75 03/04/2031</t>
   </si>
   <si>
-    <t>1 253.42</t>
-[...11 lines deleted...]
-    <t>ER32612CK01</t>
+    <t>1 705.48</t>
+  </si>
+  <si>
+    <t>CH1515238637</t>
+  </si>
+  <si>
+    <t>ZUERCHER KANTONALBANK 17/06/2032</t>
+  </si>
+  <si>
+    <t>ER32612CK06</t>
+  </si>
+  <si>
+    <t>DEC26 0RZ7 C @ 97.375</t>
+  </si>
+  <si>
+    <t>ER32612CK09</t>
   </si>
   <si>
     <t>DEC26 0RZ7 C @ 97.875</t>
   </si>
   <si>
-    <t>ER32612CK03</t>
-[...38 lines deleted...]
-    <t>JUN26 SX5E P @ 5800.000000</t>
+    <t>SX5E2607PQ14</t>
+  </si>
+  <si>
+    <t>JUL26 SX5E P @ 5800.000000</t>
+  </si>
+  <si>
+    <t>ER32612CK07</t>
+  </si>
+  <si>
+    <t>DEC26 0RZ7 C @ 97.5</t>
+  </si>
+  <si>
+    <t>ER32612CK08</t>
+  </si>
+  <si>
+    <t>DEC26 0RZ7 C @ 97.75</t>
+  </si>
+  <si>
+    <t>SX5E2607PQ21</t>
+  </si>
+  <si>
+    <t>JUL26 SX5E P @ 5750.000000</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -3345,20319 +3357,20219 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N6"/>
+  <dimension ref="A1:Z6"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="C6" sqref="C6"/>
+      <selection activeCell="B6" sqref="B6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
-[...4 lines deleted...]
-    <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B1" t="s">
+        <v>2</v>
+      </c>
+      <c r="C1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D1" t="s">
+        <v>4</v>
+      </c>
+      <c r="E1" t="s">
+        <v>5</v>
+      </c>
+      <c r="F1" t="s">
+        <v>4</v>
+      </c>
+      <c r="G1" t="s">
+        <v>5</v>
+      </c>
+      <c r="H1" t="s">
+        <v>4</v>
+      </c>
+      <c r="Z1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
-[...24 lines deleted...]
-    <row r="2" spans="1:14">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2" s="1">
+        <v>68988.63</v>
+      </c>
+      <c r="C2">
+        <v>185.22</v>
+      </c>
+      <c r="D2" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2">
+        <v>12778439.48</v>
+      </c>
+      <c r="F2" t="s">
+        <v>8</v>
+      </c>
+      <c r="G2">
+        <v>12778439.48</v>
+      </c>
+      <c r="H2" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z2" t="s">
         <v>6</v>
       </c>
-      <c r="B2" t="s">
-[...24 lines deleted...]
-    <row r="3" spans="1:14">
+    </row>
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
+        <v>10</v>
+      </c>
+      <c r="B3" s="1">
+        <v>989818.32</v>
+      </c>
+      <c r="C3">
+        <v>116.7</v>
+      </c>
+      <c r="D3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E3">
+        <v>115512889.19</v>
+      </c>
+      <c r="F3" t="s">
+        <v>8</v>
+      </c>
+      <c r="G3">
+        <v>115512889.19</v>
+      </c>
+      <c r="H3" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z3" t="s">
         <v>9</v>
       </c>
-      <c r="B3" t="s">
-[...24 lines deleted...]
-    <row r="4" spans="1:14">
+    </row>
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
+        <v>12</v>
+      </c>
+      <c r="B4" s="1">
+        <v>562336.64</v>
+      </c>
+      <c r="C4">
+        <v>103.61</v>
+      </c>
+      <c r="D4" t="s">
+        <v>8</v>
+      </c>
+      <c r="E4">
+        <v>58266876.96</v>
+      </c>
+      <c r="F4" t="s">
+        <v>8</v>
+      </c>
+      <c r="G4">
+        <v>58266876.96</v>
+      </c>
+      <c r="H4" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z4" t="s">
         <v>11</v>
       </c>
-      <c r="B4" t="s">
-[...24 lines deleted...]
-    <row r="5" spans="1:14">
+    </row>
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
+        <v>14</v>
+      </c>
+      <c r="B5" s="1">
+        <v>6982.3008</v>
+      </c>
+      <c r="C5">
+        <v>104.65</v>
+      </c>
+      <c r="D5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E5">
+        <v>730711.81</v>
+      </c>
+      <c r="F5" t="s">
+        <v>8</v>
+      </c>
+      <c r="G5">
+        <v>730711.81</v>
+      </c>
+      <c r="H5" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z5" t="s">
         <v>13</v>
       </c>
-      <c r="B5" t="s">
-[...24 lines deleted...]
-    <row r="6" spans="1:14">
+    </row>
+    <row r="6" spans="1:26">
       <c r="A6" t="s">
+        <v>16</v>
+      </c>
+      <c r="B6" s="1">
+        <v>1.0</v>
+      </c>
+      <c r="C6">
+        <v>107.75</v>
+      </c>
+      <c r="D6" t="s">
+        <v>8</v>
+      </c>
+      <c r="E6">
+        <v>107.75</v>
+      </c>
+      <c r="F6" t="s">
+        <v>8</v>
+      </c>
+      <c r="G6">
+        <v>107.75</v>
+      </c>
+      <c r="H6" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z6" t="s">
         <v>15</v>
-      </c>
-[...22 lines deleted...]
-        <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P401"/>
+  <dimension ref="A1:Z399"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O401" sqref="O401"/>
+      <selection activeCell="N399" sqref="N399"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:16">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>18</v>
+      </c>
+      <c r="B1" t="s">
+        <v>19</v>
+      </c>
+      <c r="C1" t="s">
+        <v>20</v>
+      </c>
+      <c r="D1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>22</v>
+      </c>
+      <c r="G1" t="s">
+        <v>23</v>
+      </c>
+      <c r="H1" t="s">
+        <v>24</v>
+      </c>
+      <c r="I1" t="s">
+        <v>25</v>
+      </c>
+      <c r="J1" t="s">
+        <v>26</v>
+      </c>
+      <c r="K1" t="s">
+        <v>27</v>
+      </c>
+      <c r="L1" t="s">
+        <v>28</v>
+      </c>
+      <c r="M1" t="s">
+        <v>29</v>
+      </c>
+      <c r="N1" t="s">
+        <v>30</v>
+      </c>
+      <c r="O1" t="s">
+        <v>31</v>
+      </c>
+      <c r="Z1" t="s">
         <v>17</v>
       </c>
-      <c r="B1" t="s">
-[...45 lines deleted...]
-    <row r="2" spans="1:16">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>33</v>
+      </c>
+      <c r="B2" s="1">
+        <v>952.0</v>
+      </c>
+      <c r="C2" s="1">
+        <v>39.72</v>
+      </c>
+      <c r="D2" s="1">
+        <v>35.22</v>
+      </c>
+      <c r="E2" t="s">
+        <v>8</v>
+      </c>
+      <c r="F2">
+        <v>1.0</v>
+      </c>
+      <c r="G2" s="1">
+        <v>33529.44</v>
+      </c>
+      <c r="H2" s="1">
+        <v>4284.0</v>
+      </c>
+      <c r="I2" s="1">
+        <v>12.776831345826</v>
+      </c>
+      <c r="J2">
+        <v>0.0</v>
+      </c>
+      <c r="K2">
+        <v>0.0</v>
+      </c>
+      <c r="L2" s="1">
+        <v>37813.44</v>
+      </c>
+      <c r="M2" s="1">
+        <v>37813.44</v>
+      </c>
+      <c r="N2" s="1">
+        <v>0.02</v>
+      </c>
+      <c r="O2">
+        <v>1</v>
+      </c>
+      <c r="Z2" t="s">
         <v>32</v>
       </c>
-      <c r="B2" t="s">
-[...38 lines deleted...]
-      <c r="O2" s="1">
+    </row>
+    <row r="3" spans="1:26">
+      <c r="A3" t="s">
+        <v>35</v>
+      </c>
+      <c r="B3" s="1">
+        <v>2915.0</v>
+      </c>
+      <c r="C3" s="1">
+        <v>37.76</v>
+      </c>
+      <c r="D3" s="1">
+        <v>28.2823842196</v>
+      </c>
+      <c r="E3" t="s">
+        <v>8</v>
+      </c>
+      <c r="F3">
+        <v>1.0</v>
+      </c>
+      <c r="G3" s="1">
+        <v>82443.15</v>
+      </c>
+      <c r="H3" s="1">
+        <v>27627.25</v>
+      </c>
+      <c r="I3" s="1">
+        <v>33.510667654014</v>
+      </c>
+      <c r="J3">
+        <v>0.0</v>
+      </c>
+      <c r="K3">
+        <v>0.0</v>
+      </c>
+      <c r="L3" s="1">
+        <v>110070.4</v>
+      </c>
+      <c r="M3" s="1">
+        <v>110070.4</v>
+      </c>
+      <c r="N3" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O3">
+        <v>1</v>
+      </c>
+      <c r="Z3" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="4" spans="1:26">
+      <c r="A4" t="s">
+        <v>37</v>
+      </c>
+      <c r="B4" s="1">
+        <v>766.0</v>
+      </c>
+      <c r="C4" s="1">
+        <v>278.6</v>
+      </c>
+      <c r="D4" s="1">
+        <v>245.3463707572</v>
+      </c>
+      <c r="E4" t="s">
+        <v>8</v>
+      </c>
+      <c r="F4">
+        <v>1.0</v>
+      </c>
+      <c r="G4" s="1">
+        <v>187935.32</v>
+      </c>
+      <c r="H4" s="1">
+        <v>25472.28</v>
+      </c>
+      <c r="I4" s="1">
+        <v>13.55374817251</v>
+      </c>
+      <c r="J4">
+        <v>0.0</v>
+      </c>
+      <c r="K4">
+        <v>0.0</v>
+      </c>
+      <c r="L4" s="1">
+        <v>213407.6</v>
+      </c>
+      <c r="M4" s="1">
+        <v>213407.6</v>
+      </c>
+      <c r="N4" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O4">
+        <v>1</v>
+      </c>
+      <c r="Z4" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="5" spans="1:26">
+      <c r="A5" t="s">
+        <v>39</v>
+      </c>
+      <c r="B5" s="1">
+        <v>1249.0</v>
+      </c>
+      <c r="C5" s="1">
+        <v>171.1</v>
+      </c>
+      <c r="D5" s="1">
+        <v>201.9023939151</v>
+      </c>
+      <c r="E5" t="s">
+        <v>8</v>
+      </c>
+      <c r="F5">
+        <v>1.0</v>
+      </c>
+      <c r="G5" s="1">
+        <v>252176.09</v>
+      </c>
+      <c r="H5" s="1">
+        <v>-38472.19</v>
+      </c>
+      <c r="I5" s="1">
+        <v>-15.256081573792</v>
+      </c>
+      <c r="J5">
+        <v>0.0</v>
+      </c>
+      <c r="K5">
+        <v>0.0</v>
+      </c>
+      <c r="L5" s="1">
+        <v>213703.9</v>
+      </c>
+      <c r="M5" s="1">
+        <v>213703.9</v>
+      </c>
+      <c r="N5" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O5">
+        <v>1</v>
+      </c>
+      <c r="Z5" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="6" spans="1:26">
+      <c r="A6" t="s">
+        <v>41</v>
+      </c>
+      <c r="B6" s="1">
+        <v>116.0</v>
+      </c>
+      <c r="C6" s="1">
+        <v>833.0</v>
+      </c>
+      <c r="D6" s="1">
+        <v>1263.0082758621</v>
+      </c>
+      <c r="E6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F6">
+        <v>1.0</v>
+      </c>
+      <c r="G6" s="1">
+        <v>146508.96</v>
+      </c>
+      <c r="H6" s="1">
+        <v>-49880.96</v>
+      </c>
+      <c r="I6" s="1">
+        <v>-34.046354571079</v>
+      </c>
+      <c r="J6">
+        <v>0.0</v>
+      </c>
+      <c r="K6">
+        <v>0.0</v>
+      </c>
+      <c r="L6" s="1">
+        <v>96628.0</v>
+      </c>
+      <c r="M6" s="1">
+        <v>96628.0</v>
+      </c>
+      <c r="N6" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O6">
+        <v>1</v>
+      </c>
+      <c r="Z6" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="7" spans="1:26">
+      <c r="A7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B7" s="1">
+        <v>15354.0</v>
+      </c>
+      <c r="C7" s="1">
+        <v>26.48</v>
+      </c>
+      <c r="D7" s="1">
+        <v>27.0131438062</v>
+      </c>
+      <c r="E7" t="s">
+        <v>8</v>
+      </c>
+      <c r="F7">
+        <v>1.0</v>
+      </c>
+      <c r="G7" s="1">
+        <v>414759.81</v>
+      </c>
+      <c r="H7" s="1">
+        <v>-8185.89</v>
+      </c>
+      <c r="I7" s="1">
+        <v>-1.9736459036376</v>
+      </c>
+      <c r="J7">
+        <v>0.0</v>
+      </c>
+      <c r="K7">
+        <v>0.0</v>
+      </c>
+      <c r="L7" s="1">
+        <v>406573.92</v>
+      </c>
+      <c r="M7" s="1">
+        <v>406573.92</v>
+      </c>
+      <c r="N7" s="1">
+        <v>0.22</v>
+      </c>
+      <c r="O7">
+        <v>1</v>
+      </c>
+      <c r="Z7" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="8" spans="1:26">
+      <c r="A8" t="s">
+        <v>45</v>
+      </c>
+      <c r="B8" s="1">
+        <v>261.0</v>
+      </c>
+      <c r="C8" s="1">
+        <v>110.2</v>
+      </c>
+      <c r="D8" s="1">
+        <v>118.4</v>
+      </c>
+      <c r="E8" t="s">
+        <v>8</v>
+      </c>
+      <c r="F8">
+        <v>1.0</v>
+      </c>
+      <c r="G8" s="1">
+        <v>30902.4</v>
+      </c>
+      <c r="H8" s="1">
+        <v>-2140.2</v>
+      </c>
+      <c r="I8" s="1">
+        <v>-6.9256756756757</v>
+      </c>
+      <c r="J8">
+        <v>0.0</v>
+      </c>
+      <c r="K8">
+        <v>0.0</v>
+      </c>
+      <c r="L8" s="1">
+        <v>28762.2</v>
+      </c>
+      <c r="M8" s="1">
+        <v>28762.2</v>
+      </c>
+      <c r="N8" s="1">
         <v>0.02</v>
       </c>
-      <c r="P2">
-[...46 lines deleted...]
-      <c r="O3" s="1">
+      <c r="O8">
+        <v>1</v>
+      </c>
+      <c r="Z8" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="9" spans="1:26">
+      <c r="A9" t="s">
+        <v>47</v>
+      </c>
+      <c r="B9" s="1">
+        <v>818.0</v>
+      </c>
+      <c r="C9" s="1">
+        <v>68.9</v>
+      </c>
+      <c r="D9" s="1">
+        <v>62.9093520782</v>
+      </c>
+      <c r="E9" t="s">
+        <v>8</v>
+      </c>
+      <c r="F9">
+        <v>1.0</v>
+      </c>
+      <c r="G9" s="1">
+        <v>51459.85</v>
+      </c>
+      <c r="H9" s="1">
+        <v>4900.35</v>
+      </c>
+      <c r="I9" s="1">
+        <v>9.5226667003499</v>
+      </c>
+      <c r="J9">
+        <v>0.0</v>
+      </c>
+      <c r="K9">
+        <v>0.0</v>
+      </c>
+      <c r="L9" s="1">
+        <v>56360.2</v>
+      </c>
+      <c r="M9" s="1">
+        <v>56360.2</v>
+      </c>
+      <c r="N9" s="1">
+        <v>0.03</v>
+      </c>
+      <c r="O9">
+        <v>1</v>
+      </c>
+      <c r="Z9" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="10" spans="1:26">
+      <c r="A10" t="s">
+        <v>49</v>
+      </c>
+      <c r="B10" s="1">
+        <v>13722.0</v>
+      </c>
+      <c r="C10" s="1">
+        <v>10.595</v>
+      </c>
+      <c r="D10" s="1">
+        <v>8.8602273721</v>
+      </c>
+      <c r="E10" t="s">
+        <v>8</v>
+      </c>
+      <c r="F10">
+        <v>1.0</v>
+      </c>
+      <c r="G10" s="1">
+        <v>121580.04</v>
+      </c>
+      <c r="H10" s="1">
+        <v>23804.55</v>
+      </c>
+      <c r="I10" s="1">
+        <v>19.579324040361</v>
+      </c>
+      <c r="J10">
+        <v>0.0</v>
+      </c>
+      <c r="K10">
+        <v>0.0</v>
+      </c>
+      <c r="L10" s="1">
+        <v>145384.59</v>
+      </c>
+      <c r="M10" s="1">
+        <v>145384.59</v>
+      </c>
+      <c r="N10" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O10">
+        <v>1</v>
+      </c>
+      <c r="Z10" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="11" spans="1:26">
+      <c r="A11" t="s">
+        <v>51</v>
+      </c>
+      <c r="B11" s="1">
+        <v>2758.0</v>
+      </c>
+      <c r="C11" s="1">
+        <v>193.26</v>
+      </c>
+      <c r="D11" s="1">
+        <v>162.1618636693</v>
+      </c>
+      <c r="E11" t="s">
+        <v>8</v>
+      </c>
+      <c r="F11">
+        <v>1.0</v>
+      </c>
+      <c r="G11" s="1">
+        <v>447242.42</v>
+      </c>
+      <c r="H11" s="1">
+        <v>85768.66</v>
+      </c>
+      <c r="I11" s="1">
+        <v>19.177219370202</v>
+      </c>
+      <c r="J11">
+        <v>0.0</v>
+      </c>
+      <c r="K11">
+        <v>0.0</v>
+      </c>
+      <c r="L11" s="1">
+        <v>533011.08</v>
+      </c>
+      <c r="M11" s="1">
+        <v>533011.08</v>
+      </c>
+      <c r="N11" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O11">
+        <v>1</v>
+      </c>
+      <c r="Z11" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="12" spans="1:26">
+      <c r="A12" t="s">
+        <v>53</v>
+      </c>
+      <c r="B12" s="1">
+        <v>1832.0</v>
+      </c>
+      <c r="C12" s="1">
+        <v>405.2</v>
+      </c>
+      <c r="D12" s="1">
+        <v>235.8401637555</v>
+      </c>
+      <c r="E12" t="s">
+        <v>8</v>
+      </c>
+      <c r="F12">
+        <v>1.0</v>
+      </c>
+      <c r="G12" s="1">
+        <v>432059.18</v>
+      </c>
+      <c r="H12" s="1">
+        <v>310267.22</v>
+      </c>
+      <c r="I12" s="1">
+        <v>71.811278260538</v>
+      </c>
+      <c r="J12">
+        <v>0.0</v>
+      </c>
+      <c r="K12">
+        <v>0.0</v>
+      </c>
+      <c r="L12" s="1">
+        <v>742326.4</v>
+      </c>
+      <c r="M12" s="1">
+        <v>742326.4</v>
+      </c>
+      <c r="N12" s="1">
+        <v>0.4</v>
+      </c>
+      <c r="O12">
+        <v>1</v>
+      </c>
+      <c r="Z12" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="13" spans="1:26">
+      <c r="A13" t="s">
+        <v>55</v>
+      </c>
+      <c r="B13" s="1">
+        <v>4631.0</v>
+      </c>
+      <c r="C13" s="1">
+        <v>16.175</v>
+      </c>
+      <c r="D13" s="1">
+        <v>25.1987583675</v>
+      </c>
+      <c r="E13" t="s">
+        <v>8</v>
+      </c>
+      <c r="F13">
+        <v>1.0</v>
+      </c>
+      <c r="G13" s="1">
+        <v>116695.45</v>
+      </c>
+      <c r="H13" s="1">
+        <v>-41789.02</v>
+      </c>
+      <c r="I13" s="1">
+        <v>-35.810325081226</v>
+      </c>
+      <c r="J13">
+        <v>0.0</v>
+      </c>
+      <c r="K13">
+        <v>0.0</v>
+      </c>
+      <c r="L13" s="1">
+        <v>74906.43</v>
+      </c>
+      <c r="M13" s="1">
+        <v>74906.43</v>
+      </c>
+      <c r="N13" s="1">
+        <v>0.04</v>
+      </c>
+      <c r="O13">
+        <v>1</v>
+      </c>
+      <c r="Z13" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="14" spans="1:26">
+      <c r="A14" t="s">
+        <v>57</v>
+      </c>
+      <c r="B14" s="1">
+        <v>546.0</v>
+      </c>
+      <c r="C14" s="1">
+        <v>54.65</v>
+      </c>
+      <c r="D14" s="1">
+        <v>63.55</v>
+      </c>
+      <c r="E14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F14">
+        <v>1.0</v>
+      </c>
+      <c r="G14" s="1">
+        <v>34698.3</v>
+      </c>
+      <c r="H14" s="1">
+        <v>-4859.4</v>
+      </c>
+      <c r="I14" s="1">
+        <v>-14.004720692368</v>
+      </c>
+      <c r="J14">
+        <v>0.0</v>
+      </c>
+      <c r="K14">
+        <v>0.0</v>
+      </c>
+      <c r="L14" s="1">
+        <v>29838.9</v>
+      </c>
+      <c r="M14" s="1">
+        <v>29838.9</v>
+      </c>
+      <c r="N14" s="1">
+        <v>0.02</v>
+      </c>
+      <c r="O14">
+        <v>1</v>
+      </c>
+      <c r="Z14" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="15" spans="1:26">
+      <c r="A15" t="s">
+        <v>59</v>
+      </c>
+      <c r="B15" s="1">
+        <v>5253.0</v>
+      </c>
+      <c r="C15" s="1">
+        <v>52.3</v>
+      </c>
+      <c r="D15" s="1">
+        <v>61.854368932</v>
+      </c>
+      <c r="E15" t="s">
+        <v>8</v>
+      </c>
+      <c r="F15">
+        <v>1.0</v>
+      </c>
+      <c r="G15" s="1">
+        <v>324921.0</v>
+      </c>
+      <c r="H15" s="1">
+        <v>-50189.1</v>
+      </c>
+      <c r="I15" s="1">
+        <v>-15.446554700989</v>
+      </c>
+      <c r="J15">
+        <v>0.0</v>
+      </c>
+      <c r="K15">
+        <v>0.0</v>
+      </c>
+      <c r="L15" s="1">
+        <v>274731.9</v>
+      </c>
+      <c r="M15" s="1">
+        <v>274731.9</v>
+      </c>
+      <c r="N15" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O15">
+        <v>1</v>
+      </c>
+      <c r="Z15" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="16" spans="1:26">
+      <c r="A16" t="s">
+        <v>61</v>
+      </c>
+      <c r="B16" s="1">
+        <v>2497.0</v>
+      </c>
+      <c r="C16" s="1">
+        <v>10.145</v>
+      </c>
+      <c r="D16" s="1">
+        <v>13.1750020024</v>
+      </c>
+      <c r="E16" t="s">
+        <v>8</v>
+      </c>
+      <c r="F16">
+        <v>1.0</v>
+      </c>
+      <c r="G16" s="1">
+        <v>32897.98</v>
+      </c>
+      <c r="H16" s="1">
+        <v>-7565.91</v>
+      </c>
+      <c r="I16" s="1">
+        <v>-22.998098971426</v>
+      </c>
+      <c r="J16">
+        <v>0.0</v>
+      </c>
+      <c r="K16">
+        <v>0.0</v>
+      </c>
+      <c r="L16" s="1">
+        <v>25332.07</v>
+      </c>
+      <c r="M16" s="1">
+        <v>25332.07</v>
+      </c>
+      <c r="N16" s="1">
+        <v>0.01</v>
+      </c>
+      <c r="O16">
+        <v>1</v>
+      </c>
+      <c r="Z16" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="17" spans="1:26">
+      <c r="A17" t="s">
+        <v>63</v>
+      </c>
+      <c r="B17" s="1">
+        <v>6176.0</v>
+      </c>
+      <c r="C17" s="1">
+        <v>72.2</v>
+      </c>
+      <c r="D17" s="1">
+        <v>56.3800647668</v>
+      </c>
+      <c r="E17" t="s">
+        <v>8</v>
+      </c>
+      <c r="F17">
+        <v>1.0</v>
+      </c>
+      <c r="G17" s="1">
+        <v>348203.28</v>
+      </c>
+      <c r="H17" s="1">
+        <v>97703.92</v>
+      </c>
+      <c r="I17" s="1">
+        <v>28.059448492272</v>
+      </c>
+      <c r="J17">
+        <v>0.0</v>
+      </c>
+      <c r="K17">
+        <v>0.0</v>
+      </c>
+      <c r="L17" s="1">
+        <v>445907.2</v>
+      </c>
+      <c r="M17" s="1">
+        <v>445907.2</v>
+      </c>
+      <c r="N17" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O17">
+        <v>1</v>
+      </c>
+      <c r="Z17" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="18" spans="1:26">
+      <c r="A18" t="s">
+        <v>65</v>
+      </c>
+      <c r="B18" s="1">
+        <v>2992.0</v>
+      </c>
+      <c r="C18" s="1">
+        <v>33.34</v>
+      </c>
+      <c r="D18" s="1">
+        <v>29.7645855615</v>
+      </c>
+      <c r="E18" t="s">
+        <v>8</v>
+      </c>
+      <c r="F18">
+        <v>1.0</v>
+      </c>
+      <c r="G18" s="1">
+        <v>89055.64</v>
+      </c>
+      <c r="H18" s="1">
+        <v>10697.64</v>
+      </c>
+      <c r="I18" s="1">
+        <v>12.012310506106</v>
+      </c>
+      <c r="J18">
+        <v>0.0</v>
+      </c>
+      <c r="K18">
+        <v>0.0</v>
+      </c>
+      <c r="L18" s="1">
+        <v>99753.28</v>
+      </c>
+      <c r="M18" s="1">
+        <v>99753.28</v>
+      </c>
+      <c r="N18" s="1">
         <v>0.05</v>
       </c>
-      <c r="P3">
-[...46 lines deleted...]
-      <c r="O4" s="1">
+      <c r="O18">
+        <v>1</v>
+      </c>
+      <c r="Z18" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="19" spans="1:26">
+      <c r="A19" t="s">
+        <v>67</v>
+      </c>
+      <c r="B19" s="1">
+        <v>2132.0</v>
+      </c>
+      <c r="C19" s="1">
+        <v>1560.8</v>
+      </c>
+      <c r="D19" s="1">
+        <v>539.8435365854</v>
+      </c>
+      <c r="E19" t="s">
+        <v>8</v>
+      </c>
+      <c r="F19">
+        <v>1.0</v>
+      </c>
+      <c r="G19" s="1">
+        <v>1150946.42</v>
+      </c>
+      <c r="H19" s="1">
+        <v>2176679.18</v>
+      </c>
+      <c r="I19" s="1">
+        <v>189.12080894261</v>
+      </c>
+      <c r="J19">
+        <v>0.0</v>
+      </c>
+      <c r="K19">
+        <v>0.0</v>
+      </c>
+      <c r="L19" s="1">
+        <v>3327625.6</v>
+      </c>
+      <c r="M19" s="1">
+        <v>3327625.6</v>
+      </c>
+      <c r="N19" s="1">
+        <v>1.78</v>
+      </c>
+      <c r="O19">
+        <v>1</v>
+      </c>
+      <c r="Z19" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="20" spans="1:26">
+      <c r="A20" t="s">
+        <v>69</v>
+      </c>
+      <c r="B20" s="1">
+        <v>686.0</v>
+      </c>
+      <c r="C20" s="1">
+        <v>66.78</v>
+      </c>
+      <c r="D20" s="1">
+        <v>61.44</v>
+      </c>
+      <c r="E20" t="s">
+        <v>8</v>
+      </c>
+      <c r="F20">
+        <v>1.0</v>
+      </c>
+      <c r="G20" s="1">
+        <v>42147.84</v>
+      </c>
+      <c r="H20" s="1">
+        <v>3663.24</v>
+      </c>
+      <c r="I20" s="1">
+        <v>8.69140625</v>
+      </c>
+      <c r="J20">
+        <v>0.0</v>
+      </c>
+      <c r="K20">
+        <v>0.0</v>
+      </c>
+      <c r="L20" s="1">
+        <v>45811.08</v>
+      </c>
+      <c r="M20" s="1">
+        <v>45811.08</v>
+      </c>
+      <c r="N20" s="1">
+        <v>0.02</v>
+      </c>
+      <c r="O20">
+        <v>1</v>
+      </c>
+      <c r="Z20" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="21" spans="1:26">
+      <c r="A21" t="s">
+        <v>71</v>
+      </c>
+      <c r="B21" s="1">
+        <v>16973.0</v>
+      </c>
+      <c r="C21" s="1">
+        <v>42.72</v>
+      </c>
+      <c r="D21" s="1">
+        <v>28.8278041595</v>
+      </c>
+      <c r="E21" t="s">
+        <v>8</v>
+      </c>
+      <c r="F21">
+        <v>1.0</v>
+      </c>
+      <c r="G21" s="1">
+        <v>489294.32</v>
+      </c>
+      <c r="H21" s="1">
+        <v>235792.24</v>
+      </c>
+      <c r="I21" s="1">
+        <v>48.19026715863</v>
+      </c>
+      <c r="J21">
+        <v>0.0</v>
+      </c>
+      <c r="K21">
+        <v>0.0</v>
+      </c>
+      <c r="L21" s="1">
+        <v>725086.56</v>
+      </c>
+      <c r="M21" s="1">
+        <v>725086.56</v>
+      </c>
+      <c r="N21" s="1">
+        <v>0.39</v>
+      </c>
+      <c r="O21">
+        <v>1</v>
+      </c>
+      <c r="Z21" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="22" spans="1:26">
+      <c r="A22" t="s">
+        <v>73</v>
+      </c>
+      <c r="B22" s="1">
+        <v>3725.0</v>
+      </c>
+      <c r="C22" s="1">
+        <v>9.585</v>
+      </c>
+      <c r="D22" s="1">
+        <v>8.3950013423</v>
+      </c>
+      <c r="E22" t="s">
+        <v>8</v>
+      </c>
+      <c r="F22">
+        <v>1.0</v>
+      </c>
+      <c r="G22" s="1">
+        <v>31271.38</v>
+      </c>
+      <c r="H22" s="1">
+        <v>4432.75</v>
+      </c>
+      <c r="I22" s="1">
+        <v>14.175101962242</v>
+      </c>
+      <c r="J22">
+        <v>0.0</v>
+      </c>
+      <c r="K22">
+        <v>0.0</v>
+      </c>
+      <c r="L22" s="1">
+        <v>35704.13</v>
+      </c>
+      <c r="M22" s="1">
+        <v>35704.13</v>
+      </c>
+      <c r="N22" s="1">
+        <v>0.02</v>
+      </c>
+      <c r="O22">
+        <v>1</v>
+      </c>
+      <c r="Z22" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="23" spans="1:26">
+      <c r="A23" t="s">
+        <v>75</v>
+      </c>
+      <c r="B23" s="1">
+        <v>595.0</v>
+      </c>
+      <c r="C23" s="1">
+        <v>65.55</v>
+      </c>
+      <c r="D23" s="1">
+        <v>54.85</v>
+      </c>
+      <c r="E23" t="s">
+        <v>8</v>
+      </c>
+      <c r="F23">
+        <v>1.0</v>
+      </c>
+      <c r="G23" s="1">
+        <v>32635.75</v>
+      </c>
+      <c r="H23" s="1">
+        <v>6366.5</v>
+      </c>
+      <c r="I23" s="1">
+        <v>19.50774840474</v>
+      </c>
+      <c r="J23">
+        <v>0.0</v>
+      </c>
+      <c r="K23">
+        <v>0.0</v>
+      </c>
+      <c r="L23" s="1">
+        <v>39002.25</v>
+      </c>
+      <c r="M23" s="1">
+        <v>39002.25</v>
+      </c>
+      <c r="N23" s="1">
+        <v>0.02</v>
+      </c>
+      <c r="O23">
+        <v>1</v>
+      </c>
+      <c r="Z23" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="24" spans="1:26">
+      <c r="A24" t="s">
+        <v>77</v>
+      </c>
+      <c r="B24" s="1">
+        <v>3780.0</v>
+      </c>
+      <c r="C24" s="1">
+        <v>21.94</v>
+      </c>
+      <c r="D24" s="1">
+        <v>18.1805714286</v>
+      </c>
+      <c r="E24" t="s">
+        <v>8</v>
+      </c>
+      <c r="F24">
+        <v>1.0</v>
+      </c>
+      <c r="G24" s="1">
+        <v>68722.56</v>
+      </c>
+      <c r="H24" s="1">
+        <v>14210.64</v>
+      </c>
+      <c r="I24" s="1">
+        <v>20.67827508172</v>
+      </c>
+      <c r="J24">
+        <v>0.0</v>
+      </c>
+      <c r="K24">
+        <v>0.0</v>
+      </c>
+      <c r="L24" s="1">
+        <v>82933.2</v>
+      </c>
+      <c r="M24" s="1">
+        <v>82933.2</v>
+      </c>
+      <c r="N24" s="1">
+        <v>0.04</v>
+      </c>
+      <c r="O24">
+        <v>1</v>
+      </c>
+      <c r="Z24" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="25" spans="1:26">
+      <c r="A25" t="s">
+        <v>79</v>
+      </c>
+      <c r="B25" s="1">
+        <v>30797.0</v>
+      </c>
+      <c r="C25" s="1">
+        <v>21.69</v>
+      </c>
+      <c r="D25" s="1">
+        <v>9.7652784362</v>
+      </c>
+      <c r="E25" t="s">
+        <v>8</v>
+      </c>
+      <c r="F25">
+        <v>1.0</v>
+      </c>
+      <c r="G25" s="1">
+        <v>300741.28</v>
+      </c>
+      <c r="H25" s="1">
+        <v>367245.65</v>
+      </c>
+      <c r="I25" s="1">
+        <v>122.11348239257</v>
+      </c>
+      <c r="J25">
+        <v>0.0</v>
+      </c>
+      <c r="K25">
+        <v>0.0</v>
+      </c>
+      <c r="L25" s="1">
+        <v>667986.93</v>
+      </c>
+      <c r="M25" s="1">
+        <v>667986.93</v>
+      </c>
+      <c r="N25" s="1">
+        <v>0.36</v>
+      </c>
+      <c r="O25">
+        <v>1</v>
+      </c>
+      <c r="Z25" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="26" spans="1:26">
+      <c r="A26" t="s">
+        <v>81</v>
+      </c>
+      <c r="B26" s="1">
+        <v>25443.0</v>
+      </c>
+      <c r="C26" s="1">
+        <v>3.167</v>
+      </c>
+      <c r="D26" s="1">
+        <v>3.1977663798</v>
+      </c>
+      <c r="E26" t="s">
+        <v>8</v>
+      </c>
+      <c r="F26">
+        <v>1.0</v>
+      </c>
+      <c r="G26" s="1">
+        <v>81360.77</v>
+      </c>
+      <c r="H26" s="1">
+        <v>-782.79</v>
+      </c>
+      <c r="I26" s="1">
+        <v>-0.96212216280647</v>
+      </c>
+      <c r="J26">
+        <v>0.0</v>
+      </c>
+      <c r="K26">
+        <v>0.0</v>
+      </c>
+      <c r="L26" s="1">
+        <v>80577.98</v>
+      </c>
+      <c r="M26" s="1">
+        <v>80577.98</v>
+      </c>
+      <c r="N26" s="1">
+        <v>0.04</v>
+      </c>
+      <c r="O26">
+        <v>1</v>
+      </c>
+      <c r="Z26" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="27" spans="1:26">
+      <c r="A27" t="s">
+        <v>83</v>
+      </c>
+      <c r="B27" s="1">
+        <v>68599.0</v>
+      </c>
+      <c r="C27" s="1">
+        <v>11.93</v>
+      </c>
+      <c r="D27" s="1">
+        <v>7.8345162466</v>
+      </c>
+      <c r="E27" t="s">
+        <v>8</v>
+      </c>
+      <c r="F27">
+        <v>1.0</v>
+      </c>
+      <c r="G27" s="1">
+        <v>537439.98</v>
+      </c>
+      <c r="H27" s="1">
+        <v>280946.09</v>
+      </c>
+      <c r="I27" s="1">
+        <v>52.27487728025</v>
+      </c>
+      <c r="J27">
+        <v>0.0</v>
+      </c>
+      <c r="K27">
+        <v>0.0</v>
+      </c>
+      <c r="L27" s="1">
+        <v>818386.07</v>
+      </c>
+      <c r="M27" s="1">
+        <v>818386.07</v>
+      </c>
+      <c r="N27" s="1">
+        <v>0.44</v>
+      </c>
+      <c r="O27">
+        <v>1</v>
+      </c>
+      <c r="Z27" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="28" spans="1:26">
+      <c r="A28" t="s">
+        <v>85</v>
+      </c>
+      <c r="B28" s="1">
+        <v>4423.0</v>
+      </c>
+      <c r="C28" s="1">
+        <v>18.28</v>
+      </c>
+      <c r="D28" s="1">
+        <v>16.4668573366</v>
+      </c>
+      <c r="E28" t="s">
+        <v>8</v>
+      </c>
+      <c r="F28">
+        <v>1.0</v>
+      </c>
+      <c r="G28" s="1">
+        <v>72832.91</v>
+      </c>
+      <c r="H28" s="1">
+        <v>8019.53</v>
+      </c>
+      <c r="I28" s="1">
+        <v>11.010860337724</v>
+      </c>
+      <c r="J28">
+        <v>0.0</v>
+      </c>
+      <c r="K28">
+        <v>0.0</v>
+      </c>
+      <c r="L28" s="1">
+        <v>80852.44</v>
+      </c>
+      <c r="M28" s="1">
+        <v>80852.44</v>
+      </c>
+      <c r="N28" s="1">
+        <v>0.04</v>
+      </c>
+      <c r="O28">
+        <v>1</v>
+      </c>
+      <c r="Z28" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="29" spans="1:26">
+      <c r="A29" t="s">
+        <v>87</v>
+      </c>
+      <c r="B29" s="1">
+        <v>2924.0</v>
+      </c>
+      <c r="C29" s="1">
+        <v>14.95</v>
+      </c>
+      <c r="D29" s="1">
+        <v>14.175</v>
+      </c>
+      <c r="E29" t="s">
+        <v>8</v>
+      </c>
+      <c r="F29">
+        <v>1.0</v>
+      </c>
+      <c r="G29" s="1">
+        <v>41447.7</v>
+      </c>
+      <c r="H29" s="1">
+        <v>2266.1</v>
+      </c>
+      <c r="I29" s="1">
+        <v>5.4673721340388</v>
+      </c>
+      <c r="J29">
+        <v>0.0</v>
+      </c>
+      <c r="K29">
+        <v>0.0</v>
+      </c>
+      <c r="L29" s="1">
+        <v>43713.8</v>
+      </c>
+      <c r="M29" s="1">
+        <v>43713.8</v>
+      </c>
+      <c r="N29" s="1">
+        <v>0.02</v>
+      </c>
+      <c r="O29">
+        <v>1</v>
+      </c>
+      <c r="Z29" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="30" spans="1:26">
+      <c r="A30" t="s">
+        <v>89</v>
+      </c>
+      <c r="B30" s="1">
+        <v>646.0</v>
+      </c>
+      <c r="C30" s="1">
+        <v>173.1</v>
+      </c>
+      <c r="D30" s="1">
+        <v>127.7952012384</v>
+      </c>
+      <c r="E30" t="s">
+        <v>8</v>
+      </c>
+      <c r="F30">
+        <v>1.0</v>
+      </c>
+      <c r="G30" s="1">
+        <v>82555.7</v>
+      </c>
+      <c r="H30" s="1">
+        <v>29266.9</v>
+      </c>
+      <c r="I30" s="1">
+        <v>35.451095442229</v>
+      </c>
+      <c r="J30">
+        <v>0.0</v>
+      </c>
+      <c r="K30">
+        <v>0.0</v>
+      </c>
+      <c r="L30" s="1">
+        <v>111822.6</v>
+      </c>
+      <c r="M30" s="1">
+        <v>111822.6</v>
+      </c>
+      <c r="N30" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O30">
+        <v>1</v>
+      </c>
+      <c r="Z30" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="31" spans="1:26">
+      <c r="A31" t="s">
+        <v>91</v>
+      </c>
+      <c r="B31" s="1">
+        <v>369.0</v>
+      </c>
+      <c r="C31" s="1">
+        <v>296.8</v>
+      </c>
+      <c r="D31" s="1">
+        <v>188.7486449864</v>
+      </c>
+      <c r="E31" t="s">
+        <v>8</v>
+      </c>
+      <c r="F31">
+        <v>1.0</v>
+      </c>
+      <c r="G31" s="1">
+        <v>69648.25</v>
+      </c>
+      <c r="H31" s="1">
+        <v>39870.95</v>
+      </c>
+      <c r="I31" s="1">
+        <v>57.246161963868</v>
+      </c>
+      <c r="J31">
+        <v>0.0</v>
+      </c>
+      <c r="K31">
+        <v>0.0</v>
+      </c>
+      <c r="L31" s="1">
+        <v>109519.2</v>
+      </c>
+      <c r="M31" s="1">
+        <v>109519.2</v>
+      </c>
+      <c r="N31" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O31">
+        <v>1</v>
+      </c>
+      <c r="Z31" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="32" spans="1:26">
+      <c r="A32" t="s">
+        <v>93</v>
+      </c>
+      <c r="B32" s="1">
+        <v>999.0</v>
+      </c>
+      <c r="C32" s="1">
+        <v>30.86</v>
+      </c>
+      <c r="D32" s="1">
+        <v>34.2</v>
+      </c>
+      <c r="E32" t="s">
+        <v>8</v>
+      </c>
+      <c r="F32">
+        <v>1.0</v>
+      </c>
+      <c r="G32" s="1">
+        <v>34165.8</v>
+      </c>
+      <c r="H32" s="1">
+        <v>-3336.66</v>
+      </c>
+      <c r="I32" s="1">
+        <v>-9.766081871345</v>
+      </c>
+      <c r="J32">
+        <v>0.0</v>
+      </c>
+      <c r="K32">
+        <v>0.0</v>
+      </c>
+      <c r="L32" s="1">
+        <v>30829.14</v>
+      </c>
+      <c r="M32" s="1">
+        <v>30829.14</v>
+      </c>
+      <c r="N32" s="1">
+        <v>0.02</v>
+      </c>
+      <c r="O32">
+        <v>1</v>
+      </c>
+      <c r="Z32" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="33" spans="1:26">
+      <c r="A33" t="s">
+        <v>95</v>
+      </c>
+      <c r="B33" s="1">
+        <v>5151.0</v>
+      </c>
+      <c r="C33" s="1">
+        <v>61.06</v>
+      </c>
+      <c r="D33" s="1">
+        <v>78.442085032</v>
+      </c>
+      <c r="E33" t="s">
+        <v>8</v>
+      </c>
+      <c r="F33">
+        <v>1.0</v>
+      </c>
+      <c r="G33" s="1">
+        <v>404055.18</v>
+      </c>
+      <c r="H33" s="1">
+        <v>-89535.12</v>
+      </c>
+      <c r="I33" s="1">
+        <v>-22.159131829469</v>
+      </c>
+      <c r="J33">
+        <v>0.0</v>
+      </c>
+      <c r="K33">
+        <v>0.0</v>
+      </c>
+      <c r="L33" s="1">
+        <v>314520.06</v>
+      </c>
+      <c r="M33" s="1">
+        <v>314520.06</v>
+      </c>
+      <c r="N33" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O33">
+        <v>1</v>
+      </c>
+      <c r="Z33" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="34" spans="1:26">
+      <c r="A34" t="s">
+        <v>97</v>
+      </c>
+      <c r="B34" s="1">
+        <v>5779.0</v>
+      </c>
+      <c r="C34" s="1">
+        <v>101.44</v>
+      </c>
+      <c r="D34" s="1">
+        <v>76.4371431043</v>
+      </c>
+      <c r="E34" t="s">
+        <v>8</v>
+      </c>
+      <c r="F34">
+        <v>1.0</v>
+      </c>
+      <c r="G34" s="1">
+        <v>441730.25</v>
+      </c>
+      <c r="H34" s="1">
+        <v>144491.51</v>
+      </c>
+      <c r="I34" s="1">
+        <v>32.710349811904</v>
+      </c>
+      <c r="J34">
+        <v>0.0</v>
+      </c>
+      <c r="K34">
+        <v>0.0</v>
+      </c>
+      <c r="L34" s="1">
+        <v>586221.76</v>
+      </c>
+      <c r="M34" s="1">
+        <v>586221.76</v>
+      </c>
+      <c r="N34" s="1">
+        <v>0.31</v>
+      </c>
+      <c r="O34">
+        <v>1</v>
+      </c>
+      <c r="Z34" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="35" spans="1:26">
+      <c r="A35" t="s">
+        <v>99</v>
+      </c>
+      <c r="B35" s="1">
+        <v>989864.0</v>
+      </c>
+      <c r="C35" s="1">
+        <v>11.306</v>
+      </c>
+      <c r="D35" s="1">
+        <v>11.257690511</v>
+      </c>
+      <c r="E35" t="s">
+        <v>8</v>
+      </c>
+      <c r="F35">
+        <v>1.0</v>
+      </c>
+      <c r="G35" s="1">
+        <v>11143582.56</v>
+      </c>
+      <c r="H35" s="1">
+        <v>47819.82</v>
+      </c>
+      <c r="I35" s="1">
+        <v>0.42912429411749</v>
+      </c>
+      <c r="J35">
+        <v>0.0</v>
+      </c>
+      <c r="K35">
+        <v>0.0</v>
+      </c>
+      <c r="L35" s="1">
+        <v>11191402.38</v>
+      </c>
+      <c r="M35" s="1">
+        <v>11191402.38</v>
+      </c>
+      <c r="N35" s="1">
+        <v>5.98</v>
+      </c>
+      <c r="O35">
+        <v>1</v>
+      </c>
+      <c r="Z35" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="36" spans="1:26">
+      <c r="A36" t="s">
+        <v>101</v>
+      </c>
+      <c r="B36" s="1">
+        <v>336122.0</v>
+      </c>
+      <c r="C36" s="1">
+        <v>10.756</v>
+      </c>
+      <c r="D36" s="1">
+        <v>10.6772995222</v>
+      </c>
+      <c r="E36" t="s">
+        <v>8</v>
+      </c>
+      <c r="F36">
+        <v>1.0</v>
+      </c>
+      <c r="G36" s="1">
+        <v>3588875.27</v>
+      </c>
+      <c r="H36" s="1">
+        <v>26452.96</v>
+      </c>
+      <c r="I36" s="1">
+        <v>0.73708217783785</v>
+      </c>
+      <c r="J36">
+        <v>0.0</v>
+      </c>
+      <c r="K36">
+        <v>0.0</v>
+      </c>
+      <c r="L36" s="1">
+        <v>3615328.23</v>
+      </c>
+      <c r="M36" s="1">
+        <v>3615328.23</v>
+      </c>
+      <c r="N36" s="1">
+        <v>1.93</v>
+      </c>
+      <c r="O36">
+        <v>1</v>
+      </c>
+      <c r="Z36" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="37" spans="1:26">
+      <c r="A37" t="s">
+        <v>103</v>
+      </c>
+      <c r="B37" s="1">
+        <v>1338.0</v>
+      </c>
+      <c r="C37" s="1">
+        <v>50.02</v>
+      </c>
+      <c r="D37" s="1">
+        <v>52.4771524664</v>
+      </c>
+      <c r="E37" t="s">
+        <v>8</v>
+      </c>
+      <c r="F37">
+        <v>1.0</v>
+      </c>
+      <c r="G37" s="1">
+        <v>70214.43</v>
+      </c>
+      <c r="H37" s="1">
+        <v>-3287.67</v>
+      </c>
+      <c r="I37" s="1">
+        <v>-4.6823281197327</v>
+      </c>
+      <c r="J37">
+        <v>0.0</v>
+      </c>
+      <c r="K37">
+        <v>0.0</v>
+      </c>
+      <c r="L37" s="1">
+        <v>66926.76</v>
+      </c>
+      <c r="M37" s="1">
+        <v>66926.76</v>
+      </c>
+      <c r="N37" s="1">
+        <v>0.04</v>
+      </c>
+      <c r="O37">
+        <v>1</v>
+      </c>
+      <c r="Z37" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="38" spans="1:26">
+      <c r="A38" t="s">
+        <v>105</v>
+      </c>
+      <c r="B38" s="1">
+        <v>7108.0</v>
+      </c>
+      <c r="C38" s="1">
+        <v>13.814</v>
+      </c>
+      <c r="D38" s="1">
+        <v>11.9557132808</v>
+      </c>
+      <c r="E38" t="s">
+        <v>8</v>
+      </c>
+      <c r="F38">
+        <v>1.0</v>
+      </c>
+      <c r="G38" s="1">
+        <v>84981.21</v>
+      </c>
+      <c r="H38" s="1">
+        <v>13208.7</v>
+      </c>
+      <c r="I38" s="1">
+        <v>15.543082994464</v>
+      </c>
+      <c r="J38">
+        <v>0.0</v>
+      </c>
+      <c r="K38">
+        <v>0.0</v>
+      </c>
+      <c r="L38" s="1">
+        <v>98189.91</v>
+      </c>
+      <c r="M38" s="1">
+        <v>98189.91</v>
+      </c>
+      <c r="N38" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O38">
+        <v>1</v>
+      </c>
+      <c r="Z38" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="39" spans="1:26">
+      <c r="A39" t="s">
+        <v>107</v>
+      </c>
+      <c r="B39" s="1">
+        <v>7853.0</v>
+      </c>
+      <c r="C39" s="1">
+        <v>25.74</v>
+      </c>
+      <c r="D39" s="1">
+        <v>25.08376544</v>
+      </c>
+      <c r="E39" t="s">
+        <v>8</v>
+      </c>
+      <c r="F39">
+        <v>1.0</v>
+      </c>
+      <c r="G39" s="1">
+        <v>196982.81</v>
+      </c>
+      <c r="H39" s="1">
+        <v>5153.41</v>
+      </c>
+      <c r="I39" s="1">
+        <v>2.6161724467226</v>
+      </c>
+      <c r="J39">
+        <v>0.0</v>
+      </c>
+      <c r="K39">
+        <v>0.0</v>
+      </c>
+      <c r="L39" s="1">
+        <v>202136.22</v>
+      </c>
+      <c r="M39" s="1">
+        <v>202136.22</v>
+      </c>
+      <c r="N39" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O39">
+        <v>1</v>
+      </c>
+      <c r="Z39" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="40" spans="1:26">
+      <c r="A40" t="s">
+        <v>109</v>
+      </c>
+      <c r="B40" s="1">
+        <v>26920.0</v>
+      </c>
+      <c r="C40" s="1">
+        <v>12.6</v>
+      </c>
+      <c r="D40" s="1">
+        <v>10.5668688707</v>
+      </c>
+      <c r="E40" t="s">
+        <v>8</v>
+      </c>
+      <c r="F40">
+        <v>1.0</v>
+      </c>
+      <c r="G40" s="1">
+        <v>284460.11</v>
+      </c>
+      <c r="H40" s="1">
+        <v>54731.89</v>
+      </c>
+      <c r="I40" s="1">
+        <v>19.240620415987</v>
+      </c>
+      <c r="J40">
+        <v>0.0</v>
+      </c>
+      <c r="K40">
+        <v>0.0</v>
+      </c>
+      <c r="L40" s="1">
+        <v>339192.0</v>
+      </c>
+      <c r="M40" s="1">
+        <v>339192.0</v>
+      </c>
+      <c r="N40" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O40">
+        <v>1</v>
+      </c>
+      <c r="Z40" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="41" spans="1:26">
+      <c r="A41" t="s">
+        <v>111</v>
+      </c>
+      <c r="B41" s="1">
+        <v>3022.0</v>
+      </c>
+      <c r="C41" s="1">
+        <v>16.195</v>
+      </c>
+      <c r="D41" s="1">
+        <v>16.045</v>
+      </c>
+      <c r="E41" t="s">
+        <v>8</v>
+      </c>
+      <c r="F41">
+        <v>1.0</v>
+      </c>
+      <c r="G41" s="1">
+        <v>48487.99</v>
+      </c>
+      <c r="H41" s="1">
+        <v>453.3</v>
+      </c>
+      <c r="I41" s="1">
+        <v>0.93487067622312</v>
+      </c>
+      <c r="J41">
+        <v>0.0</v>
+      </c>
+      <c r="K41">
+        <v>0.0</v>
+      </c>
+      <c r="L41" s="1">
+        <v>48941.29</v>
+      </c>
+      <c r="M41" s="1">
+        <v>48941.29</v>
+      </c>
+      <c r="N41" s="1">
+        <v>0.03</v>
+      </c>
+      <c r="O41">
+        <v>1</v>
+      </c>
+      <c r="Z41" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="42" spans="1:26">
+      <c r="A42" t="s">
+        <v>113</v>
+      </c>
+      <c r="B42" s="1">
+        <v>357.0</v>
+      </c>
+      <c r="C42" s="1">
+        <v>80.6</v>
+      </c>
+      <c r="D42" s="1">
+        <v>92.7</v>
+      </c>
+      <c r="E42" t="s">
+        <v>8</v>
+      </c>
+      <c r="F42">
+        <v>1.0</v>
+      </c>
+      <c r="G42" s="1">
+        <v>33093.9</v>
+      </c>
+      <c r="H42" s="1">
+        <v>-4319.7</v>
+      </c>
+      <c r="I42" s="1">
+        <v>-13.052858683927</v>
+      </c>
+      <c r="J42">
+        <v>0.0</v>
+      </c>
+      <c r="K42">
+        <v>0.0</v>
+      </c>
+      <c r="L42" s="1">
+        <v>28774.2</v>
+      </c>
+      <c r="M42" s="1">
+        <v>28774.2</v>
+      </c>
+      <c r="N42" s="1">
+        <v>0.02</v>
+      </c>
+      <c r="O42">
+        <v>1</v>
+      </c>
+      <c r="Z42" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="43" spans="1:26">
+      <c r="A43" t="s">
+        <v>115</v>
+      </c>
+      <c r="B43" s="1">
+        <v>2513.0</v>
+      </c>
+      <c r="C43" s="1">
+        <v>37.88</v>
+      </c>
+      <c r="D43" s="1">
+        <v>34.4103820135</v>
+      </c>
+      <c r="E43" t="s">
+        <v>8</v>
+      </c>
+      <c r="F43">
+        <v>1.0</v>
+      </c>
+      <c r="G43" s="1">
+        <v>86473.29</v>
+      </c>
+      <c r="H43" s="1">
+        <v>8719.15</v>
+      </c>
+      <c r="I43" s="1">
+        <v>10.083055704253</v>
+      </c>
+      <c r="J43">
+        <v>0.0</v>
+      </c>
+      <c r="K43">
+        <v>0.0</v>
+      </c>
+      <c r="L43" s="1">
+        <v>95192.44</v>
+      </c>
+      <c r="M43" s="1">
+        <v>95192.44</v>
+      </c>
+      <c r="N43" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O43">
+        <v>1</v>
+      </c>
+      <c r="Z43" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="44" spans="1:26">
+      <c r="A44" t="s">
+        <v>117</v>
+      </c>
+      <c r="B44" s="1">
+        <v>2799.0</v>
+      </c>
+      <c r="C44" s="1">
+        <v>77.32</v>
+      </c>
+      <c r="D44" s="1">
+        <v>67.9513219007</v>
+      </c>
+      <c r="E44" t="s">
+        <v>8</v>
+      </c>
+      <c r="F44">
+        <v>1.0</v>
+      </c>
+      <c r="G44" s="1">
+        <v>190195.75</v>
+      </c>
+      <c r="H44" s="1">
+        <v>26222.93</v>
+      </c>
+      <c r="I44" s="1">
+        <v>13.787337519371</v>
+      </c>
+      <c r="J44">
+        <v>0.0</v>
+      </c>
+      <c r="K44">
+        <v>0.0</v>
+      </c>
+      <c r="L44" s="1">
+        <v>216418.68</v>
+      </c>
+      <c r="M44" s="1">
+        <v>216418.68</v>
+      </c>
+      <c r="N44" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O44">
+        <v>1</v>
+      </c>
+      <c r="Z44" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="45" spans="1:26">
+      <c r="A45" t="s">
+        <v>119</v>
+      </c>
+      <c r="B45" s="1">
+        <v>530.0</v>
+      </c>
+      <c r="C45" s="1">
+        <v>52.8</v>
+      </c>
+      <c r="D45" s="1">
+        <v>62.15</v>
+      </c>
+      <c r="E45" t="s">
+        <v>8</v>
+      </c>
+      <c r="F45">
+        <v>1.0</v>
+      </c>
+      <c r="G45" s="1">
+        <v>32939.5</v>
+      </c>
+      <c r="H45" s="1">
+        <v>-4955.5</v>
+      </c>
+      <c r="I45" s="1">
+        <v>-15.044247787611</v>
+      </c>
+      <c r="J45">
+        <v>0.0</v>
+      </c>
+      <c r="K45">
+        <v>0.0</v>
+      </c>
+      <c r="L45" s="1">
+        <v>27984.0</v>
+      </c>
+      <c r="M45" s="1">
+        <v>27984.0</v>
+      </c>
+      <c r="N45" s="1">
+        <v>0.01</v>
+      </c>
+      <c r="O45">
+        <v>1</v>
+      </c>
+      <c r="Z45" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="46" spans="1:26">
+      <c r="A46" t="s">
+        <v>121</v>
+      </c>
+      <c r="B46" s="1">
+        <v>10632.0</v>
+      </c>
+      <c r="C46" s="1">
+        <v>17.61</v>
+      </c>
+      <c r="D46" s="1">
+        <v>18.5619112114</v>
+      </c>
+      <c r="E46" t="s">
+        <v>8</v>
+      </c>
+      <c r="F46">
+        <v>1.0</v>
+      </c>
+      <c r="G46" s="1">
+        <v>197350.24</v>
+      </c>
+      <c r="H46" s="1">
+        <v>-10120.72</v>
+      </c>
+      <c r="I46" s="1">
+        <v>-5.1283038723439</v>
+      </c>
+      <c r="J46">
+        <v>0.0</v>
+      </c>
+      <c r="K46">
+        <v>0.0</v>
+      </c>
+      <c r="L46" s="1">
+        <v>187229.52</v>
+      </c>
+      <c r="M46" s="1">
+        <v>187229.52</v>
+      </c>
+      <c r="N46" s="1">
         <v>0.1</v>
       </c>
-      <c r="P4">
-[...46 lines deleted...]
-      <c r="O5" s="1">
+      <c r="O46">
+        <v>1</v>
+      </c>
+      <c r="Z46" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="47" spans="1:26">
+      <c r="A47" t="s">
+        <v>123</v>
+      </c>
+      <c r="B47" s="1">
+        <v>3235.0</v>
+      </c>
+      <c r="C47" s="1">
+        <v>67.62</v>
+      </c>
+      <c r="D47" s="1">
+        <v>61.3666089645</v>
+      </c>
+      <c r="E47" t="s">
+        <v>8</v>
+      </c>
+      <c r="F47">
+        <v>1.0</v>
+      </c>
+      <c r="G47" s="1">
+        <v>198520.98</v>
+      </c>
+      <c r="H47" s="1">
+        <v>20229.72</v>
+      </c>
+      <c r="I47" s="1">
+        <v>10.190217678756</v>
+      </c>
+      <c r="J47">
+        <v>0.0</v>
+      </c>
+      <c r="K47">
+        <v>0.0</v>
+      </c>
+      <c r="L47" s="1">
+        <v>218750.7</v>
+      </c>
+      <c r="M47" s="1">
+        <v>218750.7</v>
+      </c>
+      <c r="N47" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O47">
+        <v>1</v>
+      </c>
+      <c r="Z47" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="48" spans="1:26">
+      <c r="A48" t="s">
+        <v>125</v>
+      </c>
+      <c r="B48" s="1">
+        <v>6196.0</v>
+      </c>
+      <c r="C48" s="1">
+        <v>17.43</v>
+      </c>
+      <c r="D48" s="1">
+        <v>29.5096981924</v>
+      </c>
+      <c r="E48" t="s">
+        <v>8</v>
+      </c>
+      <c r="F48">
+        <v>1.0</v>
+      </c>
+      <c r="G48" s="1">
+        <v>182842.09</v>
+      </c>
+      <c r="H48" s="1">
+        <v>-74845.81</v>
+      </c>
+      <c r="I48" s="1">
+        <v>-40.934672098749</v>
+      </c>
+      <c r="J48">
+        <v>0.0</v>
+      </c>
+      <c r="K48">
+        <v>0.0</v>
+      </c>
+      <c r="L48" s="1">
+        <v>107996.28</v>
+      </c>
+      <c r="M48" s="1">
+        <v>107996.28</v>
+      </c>
+      <c r="N48" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O48">
+        <v>1</v>
+      </c>
+      <c r="Z48" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="49" spans="1:26">
+      <c r="A49" t="s">
+        <v>127</v>
+      </c>
+      <c r="B49" s="1">
+        <v>8312.0</v>
+      </c>
+      <c r="C49" s="1">
+        <v>30.96</v>
+      </c>
+      <c r="D49" s="1">
+        <v>29.9250228585</v>
+      </c>
+      <c r="E49" t="s">
+        <v>8</v>
+      </c>
+      <c r="F49">
+        <v>1.0</v>
+      </c>
+      <c r="G49" s="1">
+        <v>248736.79</v>
+      </c>
+      <c r="H49" s="1">
+        <v>8602.73</v>
+      </c>
+      <c r="I49" s="1">
+        <v>3.4585675886547</v>
+      </c>
+      <c r="J49">
+        <v>0.0</v>
+      </c>
+      <c r="K49">
+        <v>0.0</v>
+      </c>
+      <c r="L49" s="1">
+        <v>257339.52</v>
+      </c>
+      <c r="M49" s="1">
+        <v>257339.52</v>
+      </c>
+      <c r="N49" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="O49">
+        <v>1</v>
+      </c>
+      <c r="Z49" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="50" spans="1:26">
+      <c r="A50" t="s">
+        <v>129</v>
+      </c>
+      <c r="B50" s="1">
+        <v>1293.0</v>
+      </c>
+      <c r="C50" s="1">
+        <v>247.5</v>
+      </c>
+      <c r="D50" s="1">
+        <v>224.085158546</v>
+      </c>
+      <c r="E50" t="s">
+        <v>8</v>
+      </c>
+      <c r="F50">
+        <v>1.0</v>
+      </c>
+      <c r="G50" s="1">
+        <v>289742.11</v>
+      </c>
+      <c r="H50" s="1">
+        <v>30275.39</v>
+      </c>
+      <c r="I50" s="1">
+        <v>10.449081771372</v>
+      </c>
+      <c r="J50">
+        <v>0.0</v>
+      </c>
+      <c r="K50">
+        <v>0.0</v>
+      </c>
+      <c r="L50" s="1">
+        <v>320017.5</v>
+      </c>
+      <c r="M50" s="1">
+        <v>320017.5</v>
+      </c>
+      <c r="N50" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O50">
+        <v>1</v>
+      </c>
+      <c r="Z50" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="51" spans="1:26">
+      <c r="A51" t="s">
+        <v>131</v>
+      </c>
+      <c r="B51" s="1">
+        <v>4409.0</v>
+      </c>
+      <c r="C51" s="1">
+        <v>51.06</v>
+      </c>
+      <c r="D51" s="1">
+        <v>49.8011408483</v>
+      </c>
+      <c r="E51" t="s">
+        <v>8</v>
+      </c>
+      <c r="F51">
+        <v>1.0</v>
+      </c>
+      <c r="G51" s="1">
+        <v>219573.23</v>
+      </c>
+      <c r="H51" s="1">
+        <v>5550.31</v>
+      </c>
+      <c r="I51" s="1">
+        <v>2.5277717142477</v>
+      </c>
+      <c r="J51">
+        <v>0.0</v>
+      </c>
+      <c r="K51">
+        <v>0.0</v>
+      </c>
+      <c r="L51" s="1">
+        <v>225123.54</v>
+      </c>
+      <c r="M51" s="1">
+        <v>225123.54</v>
+      </c>
+      <c r="N51" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O51">
+        <v>1</v>
+      </c>
+      <c r="Z51" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="52" spans="1:26">
+      <c r="A52" t="s">
+        <v>133</v>
+      </c>
+      <c r="B52" s="1">
+        <v>4977.0</v>
+      </c>
+      <c r="C52" s="1">
+        <v>26.26</v>
+      </c>
+      <c r="D52" s="1">
+        <v>30.7393088206</v>
+      </c>
+      <c r="E52" t="s">
+        <v>8</v>
+      </c>
+      <c r="F52">
+        <v>1.0</v>
+      </c>
+      <c r="G52" s="1">
+        <v>152989.54</v>
+      </c>
+      <c r="H52" s="1">
+        <v>-22293.52</v>
+      </c>
+      <c r="I52" s="1">
+        <v>-14.571924328944</v>
+      </c>
+      <c r="J52">
+        <v>0.0</v>
+      </c>
+      <c r="K52">
+        <v>0.0</v>
+      </c>
+      <c r="L52" s="1">
+        <v>130696.02</v>
+      </c>
+      <c r="M52" s="1">
+        <v>130696.02</v>
+      </c>
+      <c r="N52" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O52">
+        <v>1</v>
+      </c>
+      <c r="Z52" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="53" spans="1:26">
+      <c r="A53" t="s">
+        <v>135</v>
+      </c>
+      <c r="B53" s="1">
+        <v>25827.0</v>
+      </c>
+      <c r="C53" s="1">
+        <v>17.82</v>
+      </c>
+      <c r="D53" s="1">
+        <v>19.1073914895</v>
+      </c>
+      <c r="E53" t="s">
+        <v>8</v>
+      </c>
+      <c r="F53">
+        <v>1.0</v>
+      </c>
+      <c r="G53" s="1">
+        <v>493486.6</v>
+      </c>
+      <c r="H53" s="1">
+        <v>-33249.46</v>
+      </c>
+      <c r="I53" s="1">
+        <v>-6.7376621776559</v>
+      </c>
+      <c r="J53">
+        <v>0.0</v>
+      </c>
+      <c r="K53">
+        <v>0.0</v>
+      </c>
+      <c r="L53" s="1">
+        <v>460237.14</v>
+      </c>
+      <c r="M53" s="1">
+        <v>460237.14</v>
+      </c>
+      <c r="N53" s="1">
+        <v>0.25</v>
+      </c>
+      <c r="O53">
+        <v>1</v>
+      </c>
+      <c r="Z53" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="54" spans="1:26">
+      <c r="A54" t="s">
+        <v>137</v>
+      </c>
+      <c r="B54" s="1">
+        <v>51960.0</v>
+      </c>
+      <c r="C54" s="1">
+        <v>4.435</v>
+      </c>
+      <c r="D54" s="1">
+        <v>4.5131250962</v>
+      </c>
+      <c r="E54" t="s">
+        <v>8</v>
+      </c>
+      <c r="F54">
+        <v>1.0</v>
+      </c>
+      <c r="G54" s="1">
+        <v>234501.98</v>
+      </c>
+      <c r="H54" s="1">
+        <v>-4059.38</v>
+      </c>
+      <c r="I54" s="1">
+        <v>-1.7310642750223</v>
+      </c>
+      <c r="J54">
+        <v>0.0</v>
+      </c>
+      <c r="K54">
+        <v>0.0</v>
+      </c>
+      <c r="L54" s="1">
+        <v>230442.6</v>
+      </c>
+      <c r="M54" s="1">
+        <v>230442.6</v>
+      </c>
+      <c r="N54" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O54">
+        <v>1</v>
+      </c>
+      <c r="Z54" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="55" spans="1:26">
+      <c r="A55" t="s">
+        <v>139</v>
+      </c>
+      <c r="B55" s="1">
+        <v>729.0</v>
+      </c>
+      <c r="C55" s="1">
+        <v>129.6</v>
+      </c>
+      <c r="D55" s="1">
+        <v>145.2709876543</v>
+      </c>
+      <c r="E55" t="s">
+        <v>8</v>
+      </c>
+      <c r="F55">
+        <v>1.0</v>
+      </c>
+      <c r="G55" s="1">
+        <v>105902.55</v>
+      </c>
+      <c r="H55" s="1">
+        <v>-11424.15</v>
+      </c>
+      <c r="I55" s="1">
+        <v>-10.78741730015</v>
+      </c>
+      <c r="J55">
+        <v>0.0</v>
+      </c>
+      <c r="K55">
+        <v>0.0</v>
+      </c>
+      <c r="L55" s="1">
+        <v>94478.4</v>
+      </c>
+      <c r="M55" s="1">
+        <v>94478.4</v>
+      </c>
+      <c r="N55" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O55">
+        <v>1</v>
+      </c>
+      <c r="Z55" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="56" spans="1:26">
+      <c r="A56" t="s">
+        <v>141</v>
+      </c>
+      <c r="B56" s="1">
+        <v>5400.0</v>
+      </c>
+      <c r="C56" s="1">
+        <v>37.76</v>
+      </c>
+      <c r="D56" s="1">
+        <v>43.2947407407</v>
+      </c>
+      <c r="E56" t="s">
+        <v>8</v>
+      </c>
+      <c r="F56">
+        <v>1.0</v>
+      </c>
+      <c r="G56" s="1">
+        <v>233791.6</v>
+      </c>
+      <c r="H56" s="1">
+        <v>-29887.6</v>
+      </c>
+      <c r="I56" s="1">
+        <v>-12.783863919833</v>
+      </c>
+      <c r="J56">
+        <v>0.0</v>
+      </c>
+      <c r="K56">
+        <v>0.0</v>
+      </c>
+      <c r="L56" s="1">
+        <v>203904.0</v>
+      </c>
+      <c r="M56" s="1">
+        <v>203904.0</v>
+      </c>
+      <c r="N56" s="1">
         <v>0.11</v>
       </c>
-      <c r="P5">
-[...46 lines deleted...]
-      <c r="O6" s="1">
+      <c r="O56">
+        <v>1</v>
+      </c>
+      <c r="Z56" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="57" spans="1:26">
+      <c r="A57" t="s">
+        <v>143</v>
+      </c>
+      <c r="B57" s="1">
+        <v>69632.0</v>
+      </c>
+      <c r="C57" s="1">
+        <v>9.9</v>
+      </c>
+      <c r="D57" s="1">
+        <v>6.1671846278</v>
+      </c>
+      <c r="E57" t="s">
+        <v>8</v>
+      </c>
+      <c r="F57">
+        <v>1.0</v>
+      </c>
+      <c r="G57" s="1">
+        <v>429433.4</v>
+      </c>
+      <c r="H57" s="1">
+        <v>259923.4</v>
+      </c>
+      <c r="I57" s="1">
+        <v>60.527057280593</v>
+      </c>
+      <c r="J57">
+        <v>0.0</v>
+      </c>
+      <c r="K57">
+        <v>0.0</v>
+      </c>
+      <c r="L57" s="1">
+        <v>689356.8</v>
+      </c>
+      <c r="M57" s="1">
+        <v>689356.8</v>
+      </c>
+      <c r="N57" s="1">
+        <v>0.37</v>
+      </c>
+      <c r="O57">
+        <v>1</v>
+      </c>
+      <c r="Z57" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="58" spans="1:26">
+      <c r="A58" t="s">
+        <v>145</v>
+      </c>
+      <c r="B58" s="1">
+        <v>17207.0</v>
+      </c>
+      <c r="C58" s="1">
+        <v>26.96</v>
+      </c>
+      <c r="D58" s="1">
+        <v>15.4439239844</v>
+      </c>
+      <c r="E58" t="s">
+        <v>8</v>
+      </c>
+      <c r="F58">
+        <v>1.0</v>
+      </c>
+      <c r="G58" s="1">
+        <v>265743.6</v>
+      </c>
+      <c r="H58" s="1">
+        <v>198157.12</v>
+      </c>
+      <c r="I58" s="1">
+        <v>74.567033787455</v>
+      </c>
+      <c r="J58">
+        <v>0.0</v>
+      </c>
+      <c r="K58">
+        <v>0.0</v>
+      </c>
+      <c r="L58" s="1">
+        <v>463900.72</v>
+      </c>
+      <c r="M58" s="1">
+        <v>463900.72</v>
+      </c>
+      <c r="N58" s="1">
+        <v>0.25</v>
+      </c>
+      <c r="O58">
+        <v>1</v>
+      </c>
+      <c r="Z58" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="59" spans="1:26">
+      <c r="A59" t="s">
+        <v>147</v>
+      </c>
+      <c r="B59" s="1">
+        <v>1423.0</v>
+      </c>
+      <c r="C59" s="1">
+        <v>115.7</v>
+      </c>
+      <c r="D59" s="1">
+        <v>103.8411384399</v>
+      </c>
+      <c r="E59" t="s">
+        <v>8</v>
+      </c>
+      <c r="F59">
+        <v>1.0</v>
+      </c>
+      <c r="G59" s="1">
+        <v>147765.94</v>
+      </c>
+      <c r="H59" s="1">
+        <v>16875.16</v>
+      </c>
+      <c r="I59" s="1">
+        <v>11.420196020815</v>
+      </c>
+      <c r="J59">
+        <v>0.0</v>
+      </c>
+      <c r="K59">
+        <v>0.0</v>
+      </c>
+      <c r="L59" s="1">
+        <v>164641.1</v>
+      </c>
+      <c r="M59" s="1">
+        <v>164641.1</v>
+      </c>
+      <c r="N59" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O59">
+        <v>1</v>
+      </c>
+      <c r="Z59" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="60" spans="1:26">
+      <c r="A60" t="s">
+        <v>149</v>
+      </c>
+      <c r="B60" s="1">
+        <v>1365.0</v>
+      </c>
+      <c r="C60" s="1">
+        <v>168.15</v>
+      </c>
+      <c r="D60" s="1">
+        <v>186.0994358974</v>
+      </c>
+      <c r="E60" t="s">
+        <v>8</v>
+      </c>
+      <c r="F60">
+        <v>1.0</v>
+      </c>
+      <c r="G60" s="1">
+        <v>254025.73</v>
+      </c>
+      <c r="H60" s="1">
+        <v>-24500.98</v>
+      </c>
+      <c r="I60" s="1">
+        <v>-9.6450780792954</v>
+      </c>
+      <c r="J60">
+        <v>0.0</v>
+      </c>
+      <c r="K60">
+        <v>0.0</v>
+      </c>
+      <c r="L60" s="1">
+        <v>229524.75</v>
+      </c>
+      <c r="M60" s="1">
+        <v>229524.75</v>
+      </c>
+      <c r="N60" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O60">
+        <v>1</v>
+      </c>
+      <c r="Z60" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="61" spans="1:26">
+      <c r="A61" t="s">
+        <v>151</v>
+      </c>
+      <c r="B61" s="1">
+        <v>531.0</v>
+      </c>
+      <c r="C61" s="1">
+        <v>65.24</v>
+      </c>
+      <c r="D61" s="1">
+        <v>68.16</v>
+      </c>
+      <c r="E61" t="s">
+        <v>8</v>
+      </c>
+      <c r="F61">
+        <v>1.0</v>
+      </c>
+      <c r="G61" s="1">
+        <v>36192.96</v>
+      </c>
+      <c r="H61" s="1">
+        <v>-1550.52</v>
+      </c>
+      <c r="I61" s="1">
+        <v>-4.2840375586854</v>
+      </c>
+      <c r="J61">
+        <v>0.0</v>
+      </c>
+      <c r="K61">
+        <v>0.0</v>
+      </c>
+      <c r="L61" s="1">
+        <v>34642.44</v>
+      </c>
+      <c r="M61" s="1">
+        <v>34642.44</v>
+      </c>
+      <c r="N61" s="1">
+        <v>0.02</v>
+      </c>
+      <c r="O61">
+        <v>1</v>
+      </c>
+      <c r="Z61" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="62" spans="1:26">
+      <c r="A62" t="s">
+        <v>153</v>
+      </c>
+      <c r="B62" s="1">
+        <v>1286.0</v>
+      </c>
+      <c r="C62" s="1">
+        <v>22.11</v>
+      </c>
+      <c r="D62" s="1">
+        <v>25.6599844479</v>
+      </c>
+      <c r="E62" t="s">
+        <v>8</v>
+      </c>
+      <c r="F62">
+        <v>1.0</v>
+      </c>
+      <c r="G62" s="1">
+        <v>32998.74</v>
+      </c>
+      <c r="H62" s="1">
+        <v>-4565.28</v>
+      </c>
+      <c r="I62" s="1">
+        <v>-13.834710052566</v>
+      </c>
+      <c r="J62">
+        <v>0.0</v>
+      </c>
+      <c r="K62">
+        <v>0.0</v>
+      </c>
+      <c r="L62" s="1">
+        <v>28433.46</v>
+      </c>
+      <c r="M62" s="1">
+        <v>28433.46</v>
+      </c>
+      <c r="N62" s="1">
+        <v>0.02</v>
+      </c>
+      <c r="O62">
+        <v>1</v>
+      </c>
+      <c r="Z62" t="s">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="63" spans="1:26">
+      <c r="A63" t="s">
+        <v>155</v>
+      </c>
+      <c r="B63" s="1">
+        <v>217.0</v>
+      </c>
+      <c r="C63" s="1">
+        <v>301.7</v>
+      </c>
+      <c r="D63" s="1">
+        <v>319.4589861751</v>
+      </c>
+      <c r="E63" t="s">
+        <v>8</v>
+      </c>
+      <c r="F63">
+        <v>1.0</v>
+      </c>
+      <c r="G63" s="1">
+        <v>69322.6</v>
+      </c>
+      <c r="H63" s="1">
+        <v>-3853.7</v>
+      </c>
+      <c r="I63" s="1">
+        <v>-5.5590817424621</v>
+      </c>
+      <c r="J63">
+        <v>0.0</v>
+      </c>
+      <c r="K63">
+        <v>0.0</v>
+      </c>
+      <c r="L63" s="1">
+        <v>65468.9</v>
+      </c>
+      <c r="M63" s="1">
+        <v>65468.9</v>
+      </c>
+      <c r="N63" s="1">
+        <v>0.03</v>
+      </c>
+      <c r="O63">
+        <v>1</v>
+      </c>
+      <c r="Z63" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="64" spans="1:26">
+      <c r="A64" t="s">
+        <v>157</v>
+      </c>
+      <c r="B64" s="1">
+        <v>2320.0</v>
+      </c>
+      <c r="C64" s="1">
+        <v>61.46</v>
+      </c>
+      <c r="D64" s="1">
+        <v>62.6796077586</v>
+      </c>
+      <c r="E64" t="s">
+        <v>8</v>
+      </c>
+      <c r="F64">
+        <v>1.0</v>
+      </c>
+      <c r="G64" s="1">
+        <v>145416.69</v>
+      </c>
+      <c r="H64" s="1">
+        <v>-2829.49</v>
+      </c>
+      <c r="I64" s="1">
+        <v>-1.9457807766082</v>
+      </c>
+      <c r="J64">
+        <v>0.0</v>
+      </c>
+      <c r="K64">
+        <v>0.0</v>
+      </c>
+      <c r="L64" s="1">
+        <v>142587.2</v>
+      </c>
+      <c r="M64" s="1">
+        <v>142587.2</v>
+      </c>
+      <c r="N64" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O64">
+        <v>1</v>
+      </c>
+      <c r="Z64" t="s">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="65" spans="1:26">
+      <c r="A65" t="s">
+        <v>159</v>
+      </c>
+      <c r="B65" s="1">
+        <v>379.0</v>
+      </c>
+      <c r="C65" s="1">
+        <v>71.2</v>
+      </c>
+      <c r="D65" s="1">
+        <v>83.25</v>
+      </c>
+      <c r="E65" t="s">
+        <v>8</v>
+      </c>
+      <c r="F65">
+        <v>1.0</v>
+      </c>
+      <c r="G65" s="1">
+        <v>31551.75</v>
+      </c>
+      <c r="H65" s="1">
+        <v>-4566.95</v>
+      </c>
+      <c r="I65" s="1">
+        <v>-14.474474474474</v>
+      </c>
+      <c r="J65">
+        <v>0.0</v>
+      </c>
+      <c r="K65">
+        <v>0.0</v>
+      </c>
+      <c r="L65" s="1">
+        <v>26984.8</v>
+      </c>
+      <c r="M65" s="1">
+        <v>26984.8</v>
+      </c>
+      <c r="N65" s="1">
+        <v>0.01</v>
+      </c>
+      <c r="O65">
+        <v>1</v>
+      </c>
+      <c r="Z65" t="s">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="66" spans="1:26">
+      <c r="A66" t="s">
+        <v>161</v>
+      </c>
+      <c r="B66" s="1">
+        <v>1021.0</v>
+      </c>
+      <c r="C66" s="1">
+        <v>41.55</v>
+      </c>
+      <c r="D66" s="1">
+        <v>39.45</v>
+      </c>
+      <c r="E66" t="s">
+        <v>8</v>
+      </c>
+      <c r="F66">
+        <v>1.0</v>
+      </c>
+      <c r="G66" s="1">
+        <v>40278.45</v>
+      </c>
+      <c r="H66" s="1">
+        <v>2144.1</v>
+      </c>
+      <c r="I66" s="1">
+        <v>5.3231939163498</v>
+      </c>
+      <c r="J66">
+        <v>0.0</v>
+      </c>
+      <c r="K66">
+        <v>0.0</v>
+      </c>
+      <c r="L66" s="1">
+        <v>42422.55</v>
+      </c>
+      <c r="M66" s="1">
+        <v>42422.55</v>
+      </c>
+      <c r="N66" s="1">
+        <v>0.02</v>
+      </c>
+      <c r="O66">
+        <v>1</v>
+      </c>
+      <c r="Z66" t="s">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="67" spans="1:26">
+      <c r="A67" t="s">
+        <v>163</v>
+      </c>
+      <c r="B67" s="1">
+        <v>879.0</v>
+      </c>
+      <c r="C67" s="1">
+        <v>39.44</v>
+      </c>
+      <c r="D67" s="1">
+        <v>36.76</v>
+      </c>
+      <c r="E67" t="s">
+        <v>8</v>
+      </c>
+      <c r="F67">
+        <v>1.0</v>
+      </c>
+      <c r="G67" s="1">
+        <v>32312.04</v>
+      </c>
+      <c r="H67" s="1">
+        <v>2355.72</v>
+      </c>
+      <c r="I67" s="1">
+        <v>7.2905331882481</v>
+      </c>
+      <c r="J67">
+        <v>0.0</v>
+      </c>
+      <c r="K67">
+        <v>0.0</v>
+      </c>
+      <c r="L67" s="1">
+        <v>34667.76</v>
+      </c>
+      <c r="M67" s="1">
+        <v>34667.76</v>
+      </c>
+      <c r="N67" s="1">
+        <v>0.02</v>
+      </c>
+      <c r="O67">
+        <v>1</v>
+      </c>
+      <c r="Z67" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="68" spans="1:26">
+      <c r="A68" t="s">
+        <v>165</v>
+      </c>
+      <c r="B68" s="1">
+        <v>1881.0</v>
+      </c>
+      <c r="C68" s="1">
+        <v>190.6</v>
+      </c>
+      <c r="D68" s="1">
+        <v>153.6064061669</v>
+      </c>
+      <c r="E68" t="s">
+        <v>8</v>
+      </c>
+      <c r="F68">
+        <v>1.0</v>
+      </c>
+      <c r="G68" s="1">
+        <v>288933.65</v>
+      </c>
+      <c r="H68" s="1">
+        <v>69584.95</v>
+      </c>
+      <c r="I68" s="1">
+        <v>24.083366544534</v>
+      </c>
+      <c r="J68">
+        <v>0.0</v>
+      </c>
+      <c r="K68">
+        <v>0.0</v>
+      </c>
+      <c r="L68" s="1">
+        <v>358518.6</v>
+      </c>
+      <c r="M68" s="1">
+        <v>358518.6</v>
+      </c>
+      <c r="N68" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O68">
+        <v>1</v>
+      </c>
+      <c r="Z68" t="s">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="69" spans="1:26">
+      <c r="A69" t="s">
+        <v>167</v>
+      </c>
+      <c r="B69" s="1">
+        <v>686.0</v>
+      </c>
+      <c r="C69" s="1">
+        <v>58.8</v>
+      </c>
+      <c r="D69" s="1">
+        <v>65.9</v>
+      </c>
+      <c r="E69" t="s">
+        <v>8</v>
+      </c>
+      <c r="F69">
+        <v>1.0</v>
+      </c>
+      <c r="G69" s="1">
+        <v>45207.4</v>
+      </c>
+      <c r="H69" s="1">
+        <v>-4870.6</v>
+      </c>
+      <c r="I69" s="1">
+        <v>-10.773899848255</v>
+      </c>
+      <c r="J69">
+        <v>0.0</v>
+      </c>
+      <c r="K69">
+        <v>0.0</v>
+      </c>
+      <c r="L69" s="1">
+        <v>40336.8</v>
+      </c>
+      <c r="M69" s="1">
+        <v>40336.8</v>
+      </c>
+      <c r="N69" s="1">
+        <v>0.02</v>
+      </c>
+      <c r="O69">
+        <v>1</v>
+      </c>
+      <c r="Z69" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="70" spans="1:26">
+      <c r="A70" t="s">
+        <v>169</v>
+      </c>
+      <c r="B70" s="1">
+        <v>10035.0</v>
+      </c>
+      <c r="C70" s="1">
+        <v>42.46</v>
+      </c>
+      <c r="D70" s="1">
+        <v>35.3230772297</v>
+      </c>
+      <c r="E70" t="s">
+        <v>8</v>
+      </c>
+      <c r="F70">
+        <v>1.0</v>
+      </c>
+      <c r="G70" s="1">
+        <v>354467.08</v>
+      </c>
+      <c r="H70" s="1">
+        <v>71619.02</v>
+      </c>
+      <c r="I70" s="1">
+        <v>20.204702789325</v>
+      </c>
+      <c r="J70">
+        <v>0.0</v>
+      </c>
+      <c r="K70">
+        <v>0.0</v>
+      </c>
+      <c r="L70" s="1">
+        <v>426086.1</v>
+      </c>
+      <c r="M70" s="1">
+        <v>426086.1</v>
+      </c>
+      <c r="N70" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O70">
+        <v>1</v>
+      </c>
+      <c r="Z70" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="71" spans="1:26">
+      <c r="A71" t="s">
+        <v>171</v>
+      </c>
+      <c r="B71" s="1">
+        <v>2948.0</v>
+      </c>
+      <c r="C71" s="1">
+        <v>8.948</v>
+      </c>
+      <c r="D71" s="1">
+        <v>10.63</v>
+      </c>
+      <c r="E71" t="s">
+        <v>8</v>
+      </c>
+      <c r="F71">
+        <v>1.0</v>
+      </c>
+      <c r="G71" s="1">
+        <v>31337.24</v>
+      </c>
+      <c r="H71" s="1">
+        <v>-4958.54</v>
+      </c>
+      <c r="I71" s="1">
+        <v>-15.823154815166</v>
+      </c>
+      <c r="J71">
+        <v>0.0</v>
+      </c>
+      <c r="K71">
+        <v>0.0</v>
+      </c>
+      <c r="L71" s="1">
+        <v>26378.7</v>
+      </c>
+      <c r="M71" s="1">
+        <v>26378.7</v>
+      </c>
+      <c r="N71" s="1">
+        <v>0.01</v>
+      </c>
+      <c r="O71">
+        <v>1</v>
+      </c>
+      <c r="Z71" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="72" spans="1:26">
+      <c r="A72" t="s">
+        <v>173</v>
+      </c>
+      <c r="B72" s="1">
+        <v>464.0</v>
+      </c>
+      <c r="C72" s="1">
+        <v>236.0</v>
+      </c>
+      <c r="D72" s="1">
+        <v>258.4122413793</v>
+      </c>
+      <c r="E72" t="s">
+        <v>8</v>
+      </c>
+      <c r="F72">
+        <v>1.0</v>
+      </c>
+      <c r="G72" s="1">
+        <v>119903.28</v>
+      </c>
+      <c r="H72" s="1">
+        <v>-10399.28</v>
+      </c>
+      <c r="I72" s="1">
+        <v>-8.6730571507302</v>
+      </c>
+      <c r="J72">
+        <v>0.0</v>
+      </c>
+      <c r="K72">
+        <v>0.0</v>
+      </c>
+      <c r="L72" s="1">
+        <v>109504.0</v>
+      </c>
+      <c r="M72" s="1">
+        <v>109504.0</v>
+      </c>
+      <c r="N72" s="1">
         <v>0.06</v>
       </c>
-      <c r="P6">
-[...96 lines deleted...]
-      <c r="O8" s="1">
+      <c r="O72">
+        <v>1</v>
+      </c>
+      <c r="Z72" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="73" spans="1:26">
+      <c r="A73" t="s">
+        <v>175</v>
+      </c>
+      <c r="B73" s="1">
+        <v>2909.0</v>
+      </c>
+      <c r="C73" s="1">
+        <v>72.56</v>
+      </c>
+      <c r="D73" s="1">
+        <v>77.552767274</v>
+      </c>
+      <c r="E73" t="s">
+        <v>8</v>
+      </c>
+      <c r="F73">
+        <v>1.0</v>
+      </c>
+      <c r="G73" s="1">
+        <v>225601.0</v>
+      </c>
+      <c r="H73" s="1">
+        <v>-14523.96</v>
+      </c>
+      <c r="I73" s="1">
+        <v>-6.4378969951374</v>
+      </c>
+      <c r="J73">
+        <v>0.0</v>
+      </c>
+      <c r="K73">
+        <v>0.0</v>
+      </c>
+      <c r="L73" s="1">
+        <v>211077.04</v>
+      </c>
+      <c r="M73" s="1">
+        <v>211077.04</v>
+      </c>
+      <c r="N73" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O73">
+        <v>1</v>
+      </c>
+      <c r="Z73" t="s">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="74" spans="1:26">
+      <c r="A74" t="s">
+        <v>177</v>
+      </c>
+      <c r="B74" s="1">
+        <v>958.0</v>
+      </c>
+      <c r="C74" s="1">
+        <v>70.9</v>
+      </c>
+      <c r="D74" s="1">
+        <v>68.993256785</v>
+      </c>
+      <c r="E74" t="s">
+        <v>8</v>
+      </c>
+      <c r="F74">
+        <v>1.0</v>
+      </c>
+      <c r="G74" s="1">
+        <v>66095.54</v>
+      </c>
+      <c r="H74" s="1">
+        <v>1826.66</v>
+      </c>
+      <c r="I74" s="1">
+        <v>2.7636660506897</v>
+      </c>
+      <c r="J74">
+        <v>0.0</v>
+      </c>
+      <c r="K74">
+        <v>0.0</v>
+      </c>
+      <c r="L74" s="1">
+        <v>67922.2</v>
+      </c>
+      <c r="M74" s="1">
+        <v>67922.2</v>
+      </c>
+      <c r="N74" s="1">
+        <v>0.04</v>
+      </c>
+      <c r="O74">
+        <v>1</v>
+      </c>
+      <c r="Z74" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="75" spans="1:26">
+      <c r="A75" t="s">
+        <v>179</v>
+      </c>
+      <c r="B75" s="1">
+        <v>170.0</v>
+      </c>
+      <c r="C75" s="1">
+        <v>1605.0</v>
+      </c>
+      <c r="D75" s="1">
+        <v>1464.0614705882</v>
+      </c>
+      <c r="E75" t="s">
+        <v>8</v>
+      </c>
+      <c r="F75">
+        <v>1.0</v>
+      </c>
+      <c r="G75" s="1">
+        <v>248890.45</v>
+      </c>
+      <c r="H75" s="1">
+        <v>23959.55</v>
+      </c>
+      <c r="I75" s="1">
+        <v>9.6265445299327</v>
+      </c>
+      <c r="J75">
+        <v>0.0</v>
+      </c>
+      <c r="K75">
+        <v>0.0</v>
+      </c>
+      <c r="L75" s="1">
+        <v>272850.0</v>
+      </c>
+      <c r="M75" s="1">
+        <v>272850.0</v>
+      </c>
+      <c r="N75" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O75">
+        <v>1</v>
+      </c>
+      <c r="Z75" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="76" spans="1:26">
+      <c r="A76" t="s">
+        <v>181</v>
+      </c>
+      <c r="B76" s="1">
+        <v>657.0</v>
+      </c>
+      <c r="C76" s="1">
+        <v>54.8</v>
+      </c>
+      <c r="D76" s="1">
+        <v>48.74</v>
+      </c>
+      <c r="E76" t="s">
+        <v>8</v>
+      </c>
+      <c r="F76">
+        <v>1.0</v>
+      </c>
+      <c r="G76" s="1">
+        <v>32022.18</v>
+      </c>
+      <c r="H76" s="1">
+        <v>3981.42</v>
+      </c>
+      <c r="I76" s="1">
+        <v>12.433319655314</v>
+      </c>
+      <c r="J76">
+        <v>0.0</v>
+      </c>
+      <c r="K76">
+        <v>0.0</v>
+      </c>
+      <c r="L76" s="1">
+        <v>36003.6</v>
+      </c>
+      <c r="M76" s="1">
+        <v>36003.6</v>
+      </c>
+      <c r="N76" s="1">
         <v>0.02</v>
       </c>
-      <c r="P8">
-[...46 lines deleted...]
-      <c r="O9" s="1">
+      <c r="O76">
+        <v>1</v>
+      </c>
+      <c r="Z76" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="77" spans="1:26">
+      <c r="A77" t="s">
+        <v>183</v>
+      </c>
+      <c r="B77" s="1">
+        <v>1010.0</v>
+      </c>
+      <c r="C77" s="1">
+        <v>26.58</v>
+      </c>
+      <c r="D77" s="1">
+        <v>31.64</v>
+      </c>
+      <c r="E77" t="s">
+        <v>8</v>
+      </c>
+      <c r="F77">
+        <v>1.0</v>
+      </c>
+      <c r="G77" s="1">
+        <v>31956.4</v>
+      </c>
+      <c r="H77" s="1">
+        <v>-5110.6</v>
+      </c>
+      <c r="I77" s="1">
+        <v>-15.992414664981</v>
+      </c>
+      <c r="J77">
+        <v>0.0</v>
+      </c>
+      <c r="K77">
+        <v>0.0</v>
+      </c>
+      <c r="L77" s="1">
+        <v>26845.8</v>
+      </c>
+      <c r="M77" s="1">
+        <v>26845.8</v>
+      </c>
+      <c r="N77" s="1">
+        <v>0.01</v>
+      </c>
+      <c r="O77">
+        <v>1</v>
+      </c>
+      <c r="Z77" t="s">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="78" spans="1:26">
+      <c r="A78" t="s">
+        <v>185</v>
+      </c>
+      <c r="B78" s="1">
+        <v>13877.0</v>
+      </c>
+      <c r="C78" s="1">
+        <v>21.18</v>
+      </c>
+      <c r="D78" s="1">
+        <v>13.906142538</v>
+      </c>
+      <c r="E78" t="s">
+        <v>8</v>
+      </c>
+      <c r="F78">
+        <v>1.0</v>
+      </c>
+      <c r="G78" s="1">
+        <v>192975.54</v>
+      </c>
+      <c r="H78" s="1">
+        <v>100939.32</v>
+      </c>
+      <c r="I78" s="1">
+        <v>52.306794944064</v>
+      </c>
+      <c r="J78">
+        <v>0.0</v>
+      </c>
+      <c r="K78">
+        <v>0.0</v>
+      </c>
+      <c r="L78" s="1">
+        <v>293914.86</v>
+      </c>
+      <c r="M78" s="1">
+        <v>293914.86</v>
+      </c>
+      <c r="N78" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O78">
+        <v>1</v>
+      </c>
+      <c r="Z78" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="79" spans="1:26">
+      <c r="A79" t="s">
+        <v>187</v>
+      </c>
+      <c r="B79" s="1">
+        <v>6129.0</v>
+      </c>
+      <c r="C79" s="1">
+        <v>55.16</v>
+      </c>
+      <c r="D79" s="1">
+        <v>40.5676847773</v>
+      </c>
+      <c r="E79" t="s">
+        <v>8</v>
+      </c>
+      <c r="F79">
+        <v>1.0</v>
+      </c>
+      <c r="G79" s="1">
+        <v>248639.34</v>
+      </c>
+      <c r="H79" s="1">
+        <v>89436.3</v>
+      </c>
+      <c r="I79" s="1">
+        <v>35.970293357439</v>
+      </c>
+      <c r="J79">
+        <v>0.0</v>
+      </c>
+      <c r="K79">
+        <v>0.0</v>
+      </c>
+      <c r="L79" s="1">
+        <v>338075.64</v>
+      </c>
+      <c r="M79" s="1">
+        <v>338075.64</v>
+      </c>
+      <c r="N79" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O79">
+        <v>1</v>
+      </c>
+      <c r="Z79" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="80" spans="1:26">
+      <c r="A80" t="s">
+        <v>189</v>
+      </c>
+      <c r="B80" s="1">
+        <v>6281.0</v>
+      </c>
+      <c r="C80" s="1">
+        <v>80.56</v>
+      </c>
+      <c r="D80" s="1">
+        <v>35.9231300748</v>
+      </c>
+      <c r="E80" t="s">
+        <v>8</v>
+      </c>
+      <c r="F80">
+        <v>1.0</v>
+      </c>
+      <c r="G80" s="1">
+        <v>225633.18</v>
+      </c>
+      <c r="H80" s="1">
+        <v>280364.18</v>
+      </c>
+      <c r="I80" s="1">
+        <v>124.25662750487</v>
+      </c>
+      <c r="J80">
+        <v>0.0</v>
+      </c>
+      <c r="K80">
+        <v>0.0</v>
+      </c>
+      <c r="L80" s="1">
+        <v>505997.36</v>
+      </c>
+      <c r="M80" s="1">
+        <v>505997.36</v>
+      </c>
+      <c r="N80" s="1">
+        <v>0.27</v>
+      </c>
+      <c r="O80">
+        <v>1</v>
+      </c>
+      <c r="Z80" t="s">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="81" spans="1:26">
+      <c r="A81" t="s">
+        <v>191</v>
+      </c>
+      <c r="B81" s="1">
+        <v>14588.0</v>
+      </c>
+      <c r="C81" s="1">
+        <v>27.915</v>
+      </c>
+      <c r="D81" s="1">
+        <v>13.5492720044</v>
+      </c>
+      <c r="E81" t="s">
+        <v>8</v>
+      </c>
+      <c r="F81">
+        <v>1.0</v>
+      </c>
+      <c r="G81" s="1">
+        <v>197656.78</v>
+      </c>
+      <c r="H81" s="1">
+        <v>209567.24</v>
+      </c>
+      <c r="I81" s="1">
+        <v>106.0258292177</v>
+      </c>
+      <c r="J81">
+        <v>0.0</v>
+      </c>
+      <c r="K81">
+        <v>0.0</v>
+      </c>
+      <c r="L81" s="1">
+        <v>407224.02</v>
+      </c>
+      <c r="M81" s="1">
+        <v>407224.02</v>
+      </c>
+      <c r="N81" s="1">
+        <v>0.22</v>
+      </c>
+      <c r="O81">
+        <v>1</v>
+      </c>
+      <c r="Z81" t="s">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="82" spans="1:26">
+      <c r="A82" t="s">
+        <v>193</v>
+      </c>
+      <c r="B82" s="1">
+        <v>805.0</v>
+      </c>
+      <c r="C82" s="1">
+        <v>34.14</v>
+      </c>
+      <c r="D82" s="1">
+        <v>39.1</v>
+      </c>
+      <c r="E82" t="s">
+        <v>8</v>
+      </c>
+      <c r="F82">
+        <v>1.0</v>
+      </c>
+      <c r="G82" s="1">
+        <v>31475.5</v>
+      </c>
+      <c r="H82" s="1">
+        <v>-3992.8</v>
+      </c>
+      <c r="I82" s="1">
+        <v>-12.685421994885</v>
+      </c>
+      <c r="J82">
+        <v>0.0</v>
+      </c>
+      <c r="K82">
+        <v>0.0</v>
+      </c>
+      <c r="L82" s="1">
+        <v>27482.7</v>
+      </c>
+      <c r="M82" s="1">
+        <v>27482.7</v>
+      </c>
+      <c r="N82" s="1">
+        <v>0.01</v>
+      </c>
+      <c r="O82">
+        <v>1</v>
+      </c>
+      <c r="Z82" t="s">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="83" spans="1:26">
+      <c r="A83" t="s">
+        <v>195</v>
+      </c>
+      <c r="B83" s="1">
+        <v>113699.0</v>
+      </c>
+      <c r="C83" s="1">
+        <v>6.131</v>
+      </c>
+      <c r="D83" s="1">
+        <v>3.2783996341</v>
+      </c>
+      <c r="E83" t="s">
+        <v>8</v>
+      </c>
+      <c r="F83">
+        <v>1.0</v>
+      </c>
+      <c r="G83" s="1">
+        <v>372750.76</v>
+      </c>
+      <c r="H83" s="1">
+        <v>324337.81</v>
+      </c>
+      <c r="I83" s="1">
+        <v>87.01197819154</v>
+      </c>
+      <c r="J83">
+        <v>0.0</v>
+      </c>
+      <c r="K83">
+        <v>0.0</v>
+      </c>
+      <c r="L83" s="1">
+        <v>697088.57</v>
+      </c>
+      <c r="M83" s="1">
+        <v>697088.57</v>
+      </c>
+      <c r="N83" s="1">
+        <v>0.37</v>
+      </c>
+      <c r="O83">
+        <v>1</v>
+      </c>
+      <c r="Z83" t="s">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="84" spans="1:26">
+      <c r="A84" t="s">
+        <v>197</v>
+      </c>
+      <c r="B84" s="1">
+        <v>6167.0</v>
+      </c>
+      <c r="C84" s="1">
+        <v>13.92</v>
+      </c>
+      <c r="D84" s="1">
+        <v>19.149380574</v>
+      </c>
+      <c r="E84" t="s">
+        <v>8</v>
+      </c>
+      <c r="F84">
+        <v>1.0</v>
+      </c>
+      <c r="G84" s="1">
+        <v>118094.23</v>
+      </c>
+      <c r="H84" s="1">
+        <v>-32249.59</v>
+      </c>
+      <c r="I84" s="1">
+        <v>-27.308353676551</v>
+      </c>
+      <c r="J84">
+        <v>0.0</v>
+      </c>
+      <c r="K84">
+        <v>0.0</v>
+      </c>
+      <c r="L84" s="1">
+        <v>85844.64</v>
+      </c>
+      <c r="M84" s="1">
+        <v>85844.64</v>
+      </c>
+      <c r="N84" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O84">
+        <v>1</v>
+      </c>
+      <c r="Z84" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="85" spans="1:26">
+      <c r="A85" t="s">
+        <v>199</v>
+      </c>
+      <c r="B85" s="1">
+        <v>2167.0</v>
+      </c>
+      <c r="C85" s="1">
+        <v>13.36</v>
+      </c>
+      <c r="D85" s="1">
+        <v>14.99</v>
+      </c>
+      <c r="E85" t="s">
+        <v>8</v>
+      </c>
+      <c r="F85">
+        <v>1.0</v>
+      </c>
+      <c r="G85" s="1">
+        <v>32483.33</v>
+      </c>
+      <c r="H85" s="1">
+        <v>-3532.21</v>
+      </c>
+      <c r="I85" s="1">
+        <v>-10.873915943963</v>
+      </c>
+      <c r="J85">
+        <v>0.0</v>
+      </c>
+      <c r="K85">
+        <v>0.0</v>
+      </c>
+      <c r="L85" s="1">
+        <v>28951.12</v>
+      </c>
+      <c r="M85" s="1">
+        <v>28951.12</v>
+      </c>
+      <c r="N85" s="1">
+        <v>0.02</v>
+      </c>
+      <c r="O85">
+        <v>1</v>
+      </c>
+      <c r="Z85" t="s">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="86" spans="1:26">
+      <c r="A86" t="s">
+        <v>201</v>
+      </c>
+      <c r="B86" s="1">
+        <v>1318.0</v>
+      </c>
+      <c r="C86" s="1">
+        <v>118.35</v>
+      </c>
+      <c r="D86" s="1">
+        <v>114.1636494689</v>
+      </c>
+      <c r="E86" t="s">
+        <v>8</v>
+      </c>
+      <c r="F86">
+        <v>1.0</v>
+      </c>
+      <c r="G86" s="1">
+        <v>150467.69</v>
+      </c>
+      <c r="H86" s="1">
+        <v>5517.61</v>
+      </c>
+      <c r="I86" s="1">
+        <v>3.6669732884183</v>
+      </c>
+      <c r="J86">
+        <v>0.0</v>
+      </c>
+      <c r="K86">
+        <v>0.0</v>
+      </c>
+      <c r="L86" s="1">
+        <v>155985.3</v>
+      </c>
+      <c r="M86" s="1">
+        <v>155985.3</v>
+      </c>
+      <c r="N86" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O86">
+        <v>1</v>
+      </c>
+      <c r="Z86" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="87" spans="1:26">
+      <c r="A87" t="s">
+        <v>203</v>
+      </c>
+      <c r="B87" s="1">
+        <v>387.0</v>
+      </c>
+      <c r="C87" s="1">
+        <v>262.8</v>
+      </c>
+      <c r="D87" s="1">
+        <v>546.615994832</v>
+      </c>
+      <c r="E87" t="s">
+        <v>8</v>
+      </c>
+      <c r="F87">
+        <v>1.0</v>
+      </c>
+      <c r="G87" s="1">
+        <v>211540.39</v>
+      </c>
+      <c r="H87" s="1">
+        <v>-109836.79</v>
+      </c>
+      <c r="I87" s="1">
+        <v>-51.922372838587</v>
+      </c>
+      <c r="J87">
+        <v>0.0</v>
+      </c>
+      <c r="K87">
+        <v>0.0</v>
+      </c>
+      <c r="L87" s="1">
+        <v>101703.6</v>
+      </c>
+      <c r="M87" s="1">
+        <v>101703.6</v>
+      </c>
+      <c r="N87" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O87">
+        <v>1</v>
+      </c>
+      <c r="Z87" t="s">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="88" spans="1:26">
+      <c r="A88" t="s">
+        <v>205</v>
+      </c>
+      <c r="B88" s="1">
+        <v>1030.0</v>
+      </c>
+      <c r="C88" s="1">
+        <v>35.92</v>
+      </c>
+      <c r="D88" s="1">
+        <v>35.62</v>
+      </c>
+      <c r="E88" t="s">
+        <v>8</v>
+      </c>
+      <c r="F88">
+        <v>1.0</v>
+      </c>
+      <c r="G88" s="1">
+        <v>36688.6</v>
+      </c>
+      <c r="H88" s="1">
+        <v>309.0</v>
+      </c>
+      <c r="I88" s="1">
+        <v>0.8422234699607</v>
+      </c>
+      <c r="J88">
+        <v>0.0</v>
+      </c>
+      <c r="K88">
+        <v>0.0</v>
+      </c>
+      <c r="L88" s="1">
+        <v>36997.6</v>
+      </c>
+      <c r="M88" s="1">
+        <v>36997.6</v>
+      </c>
+      <c r="N88" s="1">
+        <v>0.02</v>
+      </c>
+      <c r="O88">
+        <v>1</v>
+      </c>
+      <c r="Z88" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="89" spans="1:26">
+      <c r="A89" t="s">
+        <v>207</v>
+      </c>
+      <c r="B89" s="1">
+        <v>1889.0</v>
+      </c>
+      <c r="C89" s="1">
+        <v>49.4</v>
+      </c>
+      <c r="D89" s="1">
+        <v>63.4453943886</v>
+      </c>
+      <c r="E89" t="s">
+        <v>8</v>
+      </c>
+      <c r="F89">
+        <v>1.0</v>
+      </c>
+      <c r="G89" s="1">
+        <v>119848.35</v>
+      </c>
+      <c r="H89" s="1">
+        <v>-26531.75</v>
+      </c>
+      <c r="I89" s="1">
+        <v>-22.13776827132</v>
+      </c>
+      <c r="J89">
+        <v>0.0</v>
+      </c>
+      <c r="K89">
+        <v>0.0</v>
+      </c>
+      <c r="L89" s="1">
+        <v>93316.6</v>
+      </c>
+      <c r="M89" s="1">
+        <v>93316.6</v>
+      </c>
+      <c r="N89" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O89">
+        <v>1</v>
+      </c>
+      <c r="Z89" t="s">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="90" spans="1:26">
+      <c r="A90" t="s">
+        <v>209</v>
+      </c>
+      <c r="B90" s="1">
+        <v>960.0</v>
+      </c>
+      <c r="C90" s="1">
+        <v>27.14</v>
+      </c>
+      <c r="D90" s="1">
+        <v>33.4333333333</v>
+      </c>
+      <c r="E90" t="s">
+        <v>8</v>
+      </c>
+      <c r="F90">
+        <v>1.0</v>
+      </c>
+      <c r="G90" s="1">
+        <v>32096.0</v>
+      </c>
+      <c r="H90" s="1">
+        <v>-6041.6</v>
+      </c>
+      <c r="I90" s="1">
+        <v>-18.823529411765</v>
+      </c>
+      <c r="J90">
+        <v>0.0</v>
+      </c>
+      <c r="K90">
+        <v>0.0</v>
+      </c>
+      <c r="L90" s="1">
+        <v>26054.4</v>
+      </c>
+      <c r="M90" s="1">
+        <v>26054.4</v>
+      </c>
+      <c r="N90" s="1">
+        <v>0.01</v>
+      </c>
+      <c r="O90">
+        <v>1</v>
+      </c>
+      <c r="Z90" t="s">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="91" spans="1:26">
+      <c r="A91" t="s">
+        <v>211</v>
+      </c>
+      <c r="B91" s="1">
+        <v>89017.0</v>
+      </c>
+      <c r="C91" s="1">
+        <v>4.373</v>
+      </c>
+      <c r="D91" s="1">
+        <v>3.5780220632</v>
+      </c>
+      <c r="E91" t="s">
+        <v>8</v>
+      </c>
+      <c r="F91">
+        <v>1.0</v>
+      </c>
+      <c r="G91" s="1">
+        <v>318504.79</v>
+      </c>
+      <c r="H91" s="1">
+        <v>70766.55</v>
+      </c>
+      <c r="I91" s="1">
+        <v>22.218362869833</v>
+      </c>
+      <c r="J91">
+        <v>0.0</v>
+      </c>
+      <c r="K91">
+        <v>0.0</v>
+      </c>
+      <c r="L91" s="1">
+        <v>389271.34</v>
+      </c>
+      <c r="M91" s="1">
+        <v>389271.34</v>
+      </c>
+      <c r="N91" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O91">
+        <v>1</v>
+      </c>
+      <c r="Z91" t="s">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="92" spans="1:26">
+      <c r="A92" t="s">
+        <v>213</v>
+      </c>
+      <c r="B92" s="1">
+        <v>3861.0</v>
+      </c>
+      <c r="C92" s="1">
+        <v>23.41</v>
+      </c>
+      <c r="D92" s="1">
+        <v>26.8484900285</v>
+      </c>
+      <c r="E92" t="s">
+        <v>8</v>
+      </c>
+      <c r="F92">
+        <v>1.0</v>
+      </c>
+      <c r="G92" s="1">
+        <v>103662.02</v>
+      </c>
+      <c r="H92" s="1">
+        <v>-13276.01</v>
+      </c>
+      <c r="I92" s="1">
+        <v>-12.807014565219</v>
+      </c>
+      <c r="J92">
+        <v>0.0</v>
+      </c>
+      <c r="K92">
+        <v>0.0</v>
+      </c>
+      <c r="L92" s="1">
+        <v>90386.01</v>
+      </c>
+      <c r="M92" s="1">
+        <v>90386.01</v>
+      </c>
+      <c r="N92" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O92">
+        <v>1</v>
+      </c>
+      <c r="Z92" t="s">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="93" spans="1:26">
+      <c r="A93" t="s">
+        <v>215</v>
+      </c>
+      <c r="B93" s="1">
+        <v>2176.0</v>
+      </c>
+      <c r="C93" s="1">
+        <v>166.44</v>
+      </c>
+      <c r="D93" s="1">
+        <v>139.7120036765</v>
+      </c>
+      <c r="E93" t="s">
+        <v>8</v>
+      </c>
+      <c r="F93">
+        <v>1.0</v>
+      </c>
+      <c r="G93" s="1">
+        <v>304013.32</v>
+      </c>
+      <c r="H93" s="1">
+        <v>58160.12</v>
+      </c>
+      <c r="I93" s="1">
+        <v>19.130780190815</v>
+      </c>
+      <c r="J93">
+        <v>0.0</v>
+      </c>
+      <c r="K93">
+        <v>0.0</v>
+      </c>
+      <c r="L93" s="1">
+        <v>362173.44</v>
+      </c>
+      <c r="M93" s="1">
+        <v>362173.44</v>
+      </c>
+      <c r="N93" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O93">
+        <v>1</v>
+      </c>
+      <c r="Z93" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="94" spans="1:26">
+      <c r="A94" t="s">
+        <v>217</v>
+      </c>
+      <c r="B94" s="1">
+        <v>1699.0</v>
+      </c>
+      <c r="C94" s="1">
+        <v>146.8</v>
+      </c>
+      <c r="D94" s="1">
+        <v>77.8661506769</v>
+      </c>
+      <c r="E94" t="s">
+        <v>8</v>
+      </c>
+      <c r="F94">
+        <v>1.0</v>
+      </c>
+      <c r="G94" s="1">
+        <v>132294.59</v>
+      </c>
+      <c r="H94" s="1">
+        <v>117118.61</v>
+      </c>
+      <c r="I94" s="1">
+        <v>88.528646560679</v>
+      </c>
+      <c r="J94">
+        <v>0.0</v>
+      </c>
+      <c r="K94">
+        <v>0.0</v>
+      </c>
+      <c r="L94" s="1">
+        <v>249413.2</v>
+      </c>
+      <c r="M94" s="1">
+        <v>249413.2</v>
+      </c>
+      <c r="N94" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="O94">
+        <v>1</v>
+      </c>
+      <c r="Z94" t="s">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="95" spans="1:26">
+      <c r="A95" t="s">
+        <v>219</v>
+      </c>
+      <c r="B95" s="1">
+        <v>1926.0</v>
+      </c>
+      <c r="C95" s="1">
+        <v>50.43</v>
+      </c>
+      <c r="D95" s="1">
+        <v>56.8768535826</v>
+      </c>
+      <c r="E95" t="s">
+        <v>8</v>
+      </c>
+      <c r="F95">
+        <v>1.0</v>
+      </c>
+      <c r="G95" s="1">
+        <v>109544.82</v>
+      </c>
+      <c r="H95" s="1">
+        <v>-12416.64</v>
+      </c>
+      <c r="I95" s="1">
+        <v>-11.33475777312</v>
+      </c>
+      <c r="J95">
+        <v>0.0</v>
+      </c>
+      <c r="K95">
+        <v>0.0</v>
+      </c>
+      <c r="L95" s="1">
+        <v>97128.18</v>
+      </c>
+      <c r="M95" s="1">
+        <v>97128.18</v>
+      </c>
+      <c r="N95" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O95">
+        <v>1</v>
+      </c>
+      <c r="Z95" t="s">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="96" spans="1:26">
+      <c r="A96" t="s">
+        <v>221</v>
+      </c>
+      <c r="B96" s="1">
+        <v>1140.0</v>
+      </c>
+      <c r="C96" s="1">
+        <v>376.0</v>
+      </c>
+      <c r="D96" s="1">
+        <v>397.6425</v>
+      </c>
+      <c r="E96" t="s">
+        <v>8</v>
+      </c>
+      <c r="F96">
+        <v>1.0</v>
+      </c>
+      <c r="G96" s="1">
+        <v>453312.45</v>
+      </c>
+      <c r="H96" s="1">
+        <v>-24672.45</v>
+      </c>
+      <c r="I96" s="1">
+        <v>-5.442702930396</v>
+      </c>
+      <c r="J96">
+        <v>0.0</v>
+      </c>
+      <c r="K96">
+        <v>0.0</v>
+      </c>
+      <c r="L96" s="1">
+        <v>428640.0</v>
+      </c>
+      <c r="M96" s="1">
+        <v>428640.0</v>
+      </c>
+      <c r="N96" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O96">
+        <v>1</v>
+      </c>
+      <c r="Z96" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="97" spans="1:26">
+      <c r="A97" t="s">
+        <v>223</v>
+      </c>
+      <c r="B97" s="1">
+        <v>6573.0</v>
+      </c>
+      <c r="C97" s="1">
+        <v>25.92</v>
+      </c>
+      <c r="D97" s="1">
+        <v>20.9075171155</v>
+      </c>
+      <c r="E97" t="s">
+        <v>8</v>
+      </c>
+      <c r="F97">
+        <v>1.0</v>
+      </c>
+      <c r="G97" s="1">
+        <v>137425.11</v>
+      </c>
+      <c r="H97" s="1">
+        <v>32947.05</v>
+      </c>
+      <c r="I97" s="1">
+        <v>23.974548756046</v>
+      </c>
+      <c r="J97">
+        <v>0.0</v>
+      </c>
+      <c r="K97">
+        <v>0.0</v>
+      </c>
+      <c r="L97" s="1">
+        <v>170372.16</v>
+      </c>
+      <c r="M97" s="1">
+        <v>170372.16</v>
+      </c>
+      <c r="N97" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O97">
+        <v>1</v>
+      </c>
+      <c r="Z97" t="s">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="98" spans="1:26">
+      <c r="A98" t="s">
+        <v>225</v>
+      </c>
+      <c r="B98" s="1">
+        <v>1210.0</v>
+      </c>
+      <c r="C98" s="1">
+        <v>483.7</v>
+      </c>
+      <c r="D98" s="1">
+        <v>608.7785289256</v>
+      </c>
+      <c r="E98" t="s">
+        <v>8</v>
+      </c>
+      <c r="F98">
+        <v>1.0</v>
+      </c>
+      <c r="G98" s="1">
+        <v>736622.02</v>
+      </c>
+      <c r="H98" s="1">
+        <v>-151345.02</v>
+      </c>
+      <c r="I98" s="1">
+        <v>-20.545818057408</v>
+      </c>
+      <c r="J98">
+        <v>0.0</v>
+      </c>
+      <c r="K98">
+        <v>0.0</v>
+      </c>
+      <c r="L98" s="1">
+        <v>585277.0</v>
+      </c>
+      <c r="M98" s="1">
+        <v>585277.0</v>
+      </c>
+      <c r="N98" s="1">
+        <v>0.31</v>
+      </c>
+      <c r="O98">
+        <v>1</v>
+      </c>
+      <c r="Z98" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="99" spans="1:26">
+      <c r="A99" t="s">
+        <v>227</v>
+      </c>
+      <c r="B99" s="1">
+        <v>3449.0</v>
+      </c>
+      <c r="C99" s="1">
+        <v>45.24</v>
+      </c>
+      <c r="D99" s="1">
+        <v>58.4428501015</v>
+      </c>
+      <c r="E99" t="s">
+        <v>8</v>
+      </c>
+      <c r="F99">
+        <v>1.0</v>
+      </c>
+      <c r="G99" s="1">
+        <v>201569.39</v>
+      </c>
+      <c r="H99" s="1">
+        <v>-45536.63</v>
+      </c>
+      <c r="I99" s="1">
+        <v>-22.59104420567</v>
+      </c>
+      <c r="J99">
+        <v>0.0</v>
+      </c>
+      <c r="K99">
+        <v>0.0</v>
+      </c>
+      <c r="L99" s="1">
+        <v>156032.76</v>
+      </c>
+      <c r="M99" s="1">
+        <v>156032.76</v>
+      </c>
+      <c r="N99" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O99">
+        <v>1</v>
+      </c>
+      <c r="Z99" t="s">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="100" spans="1:26">
+      <c r="A100" t="s">
+        <v>229</v>
+      </c>
+      <c r="B100" s="1">
+        <v>1629.0</v>
+      </c>
+      <c r="C100" s="1">
+        <v>135.0</v>
+      </c>
+      <c r="D100" s="1">
+        <v>114.2238367096</v>
+      </c>
+      <c r="E100" t="s">
+        <v>8</v>
+      </c>
+      <c r="F100">
+        <v>1.0</v>
+      </c>
+      <c r="G100" s="1">
+        <v>186070.63</v>
+      </c>
+      <c r="H100" s="1">
+        <v>33844.37</v>
+      </c>
+      <c r="I100" s="1">
+        <v>18.188990922426</v>
+      </c>
+      <c r="J100">
+        <v>0.0</v>
+      </c>
+      <c r="K100">
+        <v>0.0</v>
+      </c>
+      <c r="L100" s="1">
+        <v>219915.0</v>
+      </c>
+      <c r="M100" s="1">
+        <v>219915.0</v>
+      </c>
+      <c r="N100" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O100">
+        <v>1</v>
+      </c>
+      <c r="Z100" t="s">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="101" spans="1:26">
+      <c r="A101" t="s">
+        <v>231</v>
+      </c>
+      <c r="B101" s="1">
+        <v>2925.0</v>
+      </c>
+      <c r="C101" s="1">
+        <v>14.91</v>
+      </c>
+      <c r="D101" s="1">
+        <v>11.7937435897</v>
+      </c>
+      <c r="E101" t="s">
+        <v>8</v>
+      </c>
+      <c r="F101">
+        <v>1.0</v>
+      </c>
+      <c r="G101" s="1">
+        <v>34496.7</v>
+      </c>
+      <c r="H101" s="1">
+        <v>9115.05</v>
+      </c>
+      <c r="I101" s="1">
+        <v>26.422962196384</v>
+      </c>
+      <c r="J101">
+        <v>0.0</v>
+      </c>
+      <c r="K101">
+        <v>0.0</v>
+      </c>
+      <c r="L101" s="1">
+        <v>43611.75</v>
+      </c>
+      <c r="M101" s="1">
+        <v>43611.75</v>
+      </c>
+      <c r="N101" s="1">
+        <v>0.02</v>
+      </c>
+      <c r="O101">
+        <v>1</v>
+      </c>
+      <c r="Z101" t="s">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="102" spans="1:26">
+      <c r="A102" t="s">
+        <v>233</v>
+      </c>
+      <c r="B102" s="1">
+        <v>3181.0</v>
+      </c>
+      <c r="C102" s="1">
+        <v>50.9</v>
+      </c>
+      <c r="D102" s="1">
+        <v>52.23911663</v>
+      </c>
+      <c r="E102" t="s">
+        <v>8</v>
+      </c>
+      <c r="F102">
+        <v>1.0</v>
+      </c>
+      <c r="G102" s="1">
+        <v>166172.63</v>
+      </c>
+      <c r="H102" s="1">
+        <v>-4259.73</v>
+      </c>
+      <c r="I102" s="1">
+        <v>-2.5634365900088</v>
+      </c>
+      <c r="J102">
+        <v>0.0</v>
+      </c>
+      <c r="K102">
+        <v>0.0</v>
+      </c>
+      <c r="L102" s="1">
+        <v>161912.9</v>
+      </c>
+      <c r="M102" s="1">
+        <v>161912.9</v>
+      </c>
+      <c r="N102" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O102">
+        <v>1</v>
+      </c>
+      <c r="Z102" t="s">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="103" spans="1:26">
+      <c r="A103" t="s">
+        <v>235</v>
+      </c>
+      <c r="B103" s="1">
+        <v>302.0</v>
+      </c>
+      <c r="C103" s="1">
+        <v>475.3</v>
+      </c>
+      <c r="D103" s="1">
+        <v>229.6088741722</v>
+      </c>
+      <c r="E103" t="s">
+        <v>8</v>
+      </c>
+      <c r="F103">
+        <v>1.0</v>
+      </c>
+      <c r="G103" s="1">
+        <v>69341.88</v>
+      </c>
+      <c r="H103" s="1">
+        <v>74198.72</v>
+      </c>
+      <c r="I103" s="1">
+        <v>107.00419429067</v>
+      </c>
+      <c r="J103">
+        <v>0.0</v>
+      </c>
+      <c r="K103">
+        <v>0.0</v>
+      </c>
+      <c r="L103" s="1">
+        <v>143540.6</v>
+      </c>
+      <c r="M103" s="1">
+        <v>143540.6</v>
+      </c>
+      <c r="N103" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O103">
+        <v>1</v>
+      </c>
+      <c r="Z103" t="s">
+        <v>234</v>
+      </c>
+    </row>
+    <row r="104" spans="1:26">
+      <c r="A104" t="s">
+        <v>237</v>
+      </c>
+      <c r="B104" s="1">
+        <v>32115.0</v>
+      </c>
+      <c r="C104" s="1">
+        <v>3.533</v>
+      </c>
+      <c r="D104" s="1">
+        <v>3.4595089522</v>
+      </c>
+      <c r="E104" t="s">
+        <v>8</v>
+      </c>
+      <c r="F104">
+        <v>1.0</v>
+      </c>
+      <c r="G104" s="1">
+        <v>111102.13</v>
+      </c>
+      <c r="H104" s="1">
+        <v>2360.17</v>
+      </c>
+      <c r="I104" s="1">
+        <v>2.1243247091662</v>
+      </c>
+      <c r="J104">
+        <v>0.0</v>
+      </c>
+      <c r="K104">
+        <v>0.0</v>
+      </c>
+      <c r="L104" s="1">
+        <v>113462.3</v>
+      </c>
+      <c r="M104" s="1">
+        <v>113462.3</v>
+      </c>
+      <c r="N104" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O104">
+        <v>1</v>
+      </c>
+      <c r="Z104" t="s">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="105" spans="1:26">
+      <c r="A105" t="s">
+        <v>239</v>
+      </c>
+      <c r="B105" s="1">
+        <v>2107.0</v>
+      </c>
+      <c r="C105" s="1">
+        <v>75.96</v>
+      </c>
+      <c r="D105" s="1">
+        <v>69.161067869</v>
+      </c>
+      <c r="E105" t="s">
+        <v>8</v>
+      </c>
+      <c r="F105">
+        <v>1.0</v>
+      </c>
+      <c r="G105" s="1">
+        <v>145722.37</v>
+      </c>
+      <c r="H105" s="1">
+        <v>14325.35</v>
+      </c>
+      <c r="I105" s="1">
+        <v>9.8305771447445</v>
+      </c>
+      <c r="J105">
+        <v>0.0</v>
+      </c>
+      <c r="K105">
+        <v>0.0</v>
+      </c>
+      <c r="L105" s="1">
+        <v>160047.72</v>
+      </c>
+      <c r="M105" s="1">
+        <v>160047.72</v>
+      </c>
+      <c r="N105" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O105">
+        <v>1</v>
+      </c>
+      <c r="Z105" t="s">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="106" spans="1:26">
+      <c r="A106" t="s">
+        <v>241</v>
+      </c>
+      <c r="B106" s="1">
+        <v>36514.0</v>
+      </c>
+      <c r="C106" s="1">
+        <v>12.0</v>
+      </c>
+      <c r="D106" s="1">
+        <v>5.0677551076</v>
+      </c>
+      <c r="E106" t="s">
+        <v>8</v>
+      </c>
+      <c r="F106">
+        <v>1.0</v>
+      </c>
+      <c r="G106" s="1">
+        <v>185044.01</v>
+      </c>
+      <c r="H106" s="1">
+        <v>253123.99</v>
+      </c>
+      <c r="I106" s="1">
+        <v>136.79123685225</v>
+      </c>
+      <c r="J106">
+        <v>0.0</v>
+      </c>
+      <c r="K106">
+        <v>0.0</v>
+      </c>
+      <c r="L106" s="1">
+        <v>438168.0</v>
+      </c>
+      <c r="M106" s="1">
+        <v>438168.0</v>
+      </c>
+      <c r="N106" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O106">
+        <v>1</v>
+      </c>
+      <c r="Z106" t="s">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="107" spans="1:26">
+      <c r="A107" t="s">
+        <v>243</v>
+      </c>
+      <c r="B107" s="1">
+        <v>15697.0</v>
+      </c>
+      <c r="C107" s="1">
+        <v>16.435</v>
+      </c>
+      <c r="D107" s="1">
+        <v>16.3429292221</v>
+      </c>
+      <c r="E107" t="s">
+        <v>8</v>
+      </c>
+      <c r="F107">
+        <v>1.0</v>
+      </c>
+      <c r="G107" s="1">
+        <v>256534.96</v>
+      </c>
+      <c r="H107" s="1">
+        <v>1445.24</v>
+      </c>
+      <c r="I107" s="1">
+        <v>0.56336960857109</v>
+      </c>
+      <c r="J107">
+        <v>0.0</v>
+      </c>
+      <c r="K107">
+        <v>0.0</v>
+      </c>
+      <c r="L107" s="1">
+        <v>257980.2</v>
+      </c>
+      <c r="M107" s="1">
+        <v>257980.2</v>
+      </c>
+      <c r="N107" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="O107">
+        <v>1</v>
+      </c>
+      <c r="Z107" t="s">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="108" spans="1:26">
+      <c r="A108" t="s">
+        <v>245</v>
+      </c>
+      <c r="B108" s="1">
+        <v>2178.0</v>
+      </c>
+      <c r="C108" s="1">
+        <v>4811.97</v>
+      </c>
+      <c r="D108" s="1">
+        <v>4801.085835629</v>
+      </c>
+      <c r="E108" t="s">
+        <v>8</v>
+      </c>
+      <c r="F108">
+        <v>1.0</v>
+      </c>
+      <c r="G108" s="1">
+        <v>10456764.95</v>
+      </c>
+      <c r="H108" s="1">
+        <v>23705.71</v>
+      </c>
+      <c r="I108" s="1">
+        <v>0.22670214079929</v>
+      </c>
+      <c r="J108">
+        <v>0.0</v>
+      </c>
+      <c r="K108">
+        <v>0.0</v>
+      </c>
+      <c r="L108" s="1">
+        <v>10480470.66</v>
+      </c>
+      <c r="M108" s="1">
+        <v>10480470.66</v>
+      </c>
+      <c r="N108" s="1">
+        <v>5.6</v>
+      </c>
+      <c r="O108">
+        <v>1</v>
+      </c>
+      <c r="Z108" t="s">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="109" spans="1:26">
+      <c r="A109" t="s">
+        <v>247</v>
+      </c>
+      <c r="B109" s="1">
+        <v>13304.0</v>
+      </c>
+      <c r="C109" s="1">
+        <v>16.905</v>
+      </c>
+      <c r="D109" s="1">
+        <v>18.1529547505</v>
+      </c>
+      <c r="E109" t="s">
+        <v>8</v>
+      </c>
+      <c r="F109">
+        <v>1.0</v>
+      </c>
+      <c r="G109" s="1">
+        <v>241506.91</v>
+      </c>
+      <c r="H109" s="1">
+        <v>-16602.79</v>
+      </c>
+      <c r="I109" s="1">
+        <v>-6.8746645799907</v>
+      </c>
+      <c r="J109">
+        <v>0.0</v>
+      </c>
+      <c r="K109">
+        <v>0.0</v>
+      </c>
+      <c r="L109" s="1">
+        <v>224904.12</v>
+      </c>
+      <c r="M109" s="1">
+        <v>224904.12</v>
+      </c>
+      <c r="N109" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O109">
+        <v>1</v>
+      </c>
+      <c r="Z109" t="s">
+        <v>246</v>
+      </c>
+    </row>
+    <row r="110" spans="1:26">
+      <c r="A110" t="s">
+        <v>249</v>
+      </c>
+      <c r="B110" s="1">
+        <v>1318.0</v>
+      </c>
+      <c r="C110" s="1">
+        <v>68.9</v>
+      </c>
+      <c r="D110" s="1">
+        <v>67.824430956</v>
+      </c>
+      <c r="E110" t="s">
+        <v>8</v>
+      </c>
+      <c r="F110">
+        <v>1.0</v>
+      </c>
+      <c r="G110" s="1">
+        <v>89392.6</v>
+      </c>
+      <c r="H110" s="1">
+        <v>1417.6</v>
+      </c>
+      <c r="I110" s="1">
+        <v>1.5858135908341</v>
+      </c>
+      <c r="J110">
+        <v>0.0</v>
+      </c>
+      <c r="K110">
+        <v>0.0</v>
+      </c>
+      <c r="L110" s="1">
+        <v>90810.2</v>
+      </c>
+      <c r="M110" s="1">
+        <v>90810.2</v>
+      </c>
+      <c r="N110" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O110">
+        <v>1</v>
+      </c>
+      <c r="Z110" t="s">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="111" spans="1:26">
+      <c r="A111" t="s">
+        <v>251</v>
+      </c>
+      <c r="B111" s="1">
+        <v>4550.0</v>
+      </c>
+      <c r="C111" s="1">
+        <v>27.82</v>
+      </c>
+      <c r="D111" s="1">
+        <v>22.5882373626</v>
+      </c>
+      <c r="E111" t="s">
+        <v>8</v>
+      </c>
+      <c r="F111">
+        <v>1.0</v>
+      </c>
+      <c r="G111" s="1">
+        <v>102776.48</v>
+      </c>
+      <c r="H111" s="1">
+        <v>23804.52</v>
+      </c>
+      <c r="I111" s="1">
+        <v>23.161447054813</v>
+      </c>
+      <c r="J111">
+        <v>0.0</v>
+      </c>
+      <c r="K111">
+        <v>0.0</v>
+      </c>
+      <c r="L111" s="1">
+        <v>126581.0</v>
+      </c>
+      <c r="M111" s="1">
+        <v>126581.0</v>
+      </c>
+      <c r="N111" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O111">
+        <v>1</v>
+      </c>
+      <c r="Z111" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="112" spans="1:26">
+      <c r="A112" t="s">
+        <v>253</v>
+      </c>
+      <c r="B112" s="1">
+        <v>2618.0</v>
+      </c>
+      <c r="C112" s="1">
+        <v>36.955</v>
+      </c>
+      <c r="D112" s="1">
+        <v>31.2906913675</v>
+      </c>
+      <c r="E112" t="s">
+        <v>8</v>
+      </c>
+      <c r="F112">
+        <v>1.0</v>
+      </c>
+      <c r="G112" s="1">
+        <v>81919.03</v>
+      </c>
+      <c r="H112" s="1">
+        <v>14829.16</v>
+      </c>
+      <c r="I112" s="1">
+        <v>18.102216298215</v>
+      </c>
+      <c r="J112">
+        <v>0.0</v>
+      </c>
+      <c r="K112">
+        <v>0.0</v>
+      </c>
+      <c r="L112" s="1">
+        <v>96748.19</v>
+      </c>
+      <c r="M112" s="1">
+        <v>96748.19</v>
+      </c>
+      <c r="N112" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O112">
+        <v>1</v>
+      </c>
+      <c r="Z112" t="s">
+        <v>252</v>
+      </c>
+    </row>
+    <row r="113" spans="1:26">
+      <c r="A113" t="s">
+        <v>255</v>
+      </c>
+      <c r="B113" s="1">
+        <v>2006.0</v>
+      </c>
+      <c r="C113" s="1">
+        <v>15.84</v>
+      </c>
+      <c r="D113" s="1">
+        <v>16.36</v>
+      </c>
+      <c r="E113" t="s">
+        <v>8</v>
+      </c>
+      <c r="F113">
+        <v>1.0</v>
+      </c>
+      <c r="G113" s="1">
+        <v>32818.16</v>
+      </c>
+      <c r="H113" s="1">
+        <v>-1043.12</v>
+      </c>
+      <c r="I113" s="1">
+        <v>-3.1784841075795</v>
+      </c>
+      <c r="J113">
+        <v>0.0</v>
+      </c>
+      <c r="K113">
+        <v>0.0</v>
+      </c>
+      <c r="L113" s="1">
+        <v>31775.04</v>
+      </c>
+      <c r="M113" s="1">
+        <v>31775.04</v>
+      </c>
+      <c r="N113" s="1">
+        <v>0.02</v>
+      </c>
+      <c r="O113">
+        <v>1</v>
+      </c>
+      <c r="Z113" t="s">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="114" spans="1:26">
+      <c r="A114" t="s">
+        <v>257</v>
+      </c>
+      <c r="B114" s="1">
+        <v>1388.0</v>
+      </c>
+      <c r="C114" s="1">
+        <v>26.14</v>
+      </c>
+      <c r="D114" s="1">
+        <v>23.76</v>
+      </c>
+      <c r="E114" t="s">
+        <v>8</v>
+      </c>
+      <c r="F114">
+        <v>1.0</v>
+      </c>
+      <c r="G114" s="1">
+        <v>32978.88</v>
+      </c>
+      <c r="H114" s="1">
+        <v>3303.44</v>
+      </c>
+      <c r="I114" s="1">
+        <v>10.016835016835</v>
+      </c>
+      <c r="J114">
+        <v>0.0</v>
+      </c>
+      <c r="K114">
+        <v>0.0</v>
+      </c>
+      <c r="L114" s="1">
+        <v>36282.32</v>
+      </c>
+      <c r="M114" s="1">
+        <v>36282.32</v>
+      </c>
+      <c r="N114" s="1">
+        <v>0.02</v>
+      </c>
+      <c r="O114">
+        <v>1</v>
+      </c>
+      <c r="Z114" t="s">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="115" spans="1:26">
+      <c r="A115" t="s">
+        <v>259</v>
+      </c>
+      <c r="B115" s="1">
+        <v>3669.0</v>
+      </c>
+      <c r="C115" s="1">
+        <v>32.57</v>
+      </c>
+      <c r="D115" s="1">
+        <v>41.5130198964</v>
+      </c>
+      <c r="E115" t="s">
+        <v>8</v>
+      </c>
+      <c r="F115">
+        <v>1.0</v>
+      </c>
+      <c r="G115" s="1">
+        <v>152311.27</v>
+      </c>
+      <c r="H115" s="1">
+        <v>-32811.94</v>
+      </c>
+      <c r="I115" s="1">
+        <v>-21.542686893754</v>
+      </c>
+      <c r="J115">
+        <v>0.0</v>
+      </c>
+      <c r="K115">
+        <v>0.0</v>
+      </c>
+      <c r="L115" s="1">
+        <v>119499.33</v>
+      </c>
+      <c r="M115" s="1">
+        <v>119499.33</v>
+      </c>
+      <c r="N115" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O115">
+        <v>1</v>
+      </c>
+      <c r="Z115" t="s">
+        <v>258</v>
+      </c>
+    </row>
+    <row r="116" spans="1:26">
+      <c r="A116" t="s">
+        <v>261</v>
+      </c>
+      <c r="B116" s="1">
+        <v>1210.0</v>
+      </c>
+      <c r="C116" s="1">
+        <v>26.55</v>
+      </c>
+      <c r="D116" s="1">
+        <v>27.83</v>
+      </c>
+      <c r="E116" t="s">
+        <v>8</v>
+      </c>
+      <c r="F116">
+        <v>1.0</v>
+      </c>
+      <c r="G116" s="1">
+        <v>33674.3</v>
+      </c>
+      <c r="H116" s="1">
+        <v>-1548.8</v>
+      </c>
+      <c r="I116" s="1">
+        <v>-4.599353215954</v>
+      </c>
+      <c r="J116">
+        <v>0.0</v>
+      </c>
+      <c r="K116">
+        <v>0.0</v>
+      </c>
+      <c r="L116" s="1">
+        <v>32125.5</v>
+      </c>
+      <c r="M116" s="1">
+        <v>32125.5</v>
+      </c>
+      <c r="N116" s="1">
+        <v>0.02</v>
+      </c>
+      <c r="O116">
+        <v>1</v>
+      </c>
+      <c r="Z116" t="s">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="117" spans="1:26">
+      <c r="A117" t="s">
+        <v>263</v>
+      </c>
+      <c r="B117" s="1">
+        <v>366.0</v>
+      </c>
+      <c r="C117" s="1">
+        <v>91.95</v>
+      </c>
+      <c r="D117" s="1">
+        <v>90.7</v>
+      </c>
+      <c r="E117" t="s">
+        <v>8</v>
+      </c>
+      <c r="F117">
+        <v>1.0</v>
+      </c>
+      <c r="G117" s="1">
+        <v>33196.2</v>
+      </c>
+      <c r="H117" s="1">
+        <v>457.5</v>
+      </c>
+      <c r="I117" s="1">
+        <v>1.3781697905182</v>
+      </c>
+      <c r="J117">
+        <v>0.0</v>
+      </c>
+      <c r="K117">
+        <v>0.0</v>
+      </c>
+      <c r="L117" s="1">
+        <v>33653.7</v>
+      </c>
+      <c r="M117" s="1">
+        <v>33653.7</v>
+      </c>
+      <c r="N117" s="1">
+        <v>0.02</v>
+      </c>
+      <c r="O117">
+        <v>1</v>
+      </c>
+      <c r="Z117" t="s">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="118" spans="1:26">
+      <c r="A118" t="s">
+        <v>265</v>
+      </c>
+      <c r="B118" s="1">
+        <v>1055.0</v>
+      </c>
+      <c r="C118" s="1">
+        <v>37.13</v>
+      </c>
+      <c r="D118" s="1">
+        <v>36.87</v>
+      </c>
+      <c r="E118" t="s">
+        <v>8</v>
+      </c>
+      <c r="F118">
+        <v>1.0</v>
+      </c>
+      <c r="G118" s="1">
+        <v>38897.85</v>
+      </c>
+      <c r="H118" s="1">
+        <v>274.3</v>
+      </c>
+      <c r="I118" s="1">
+        <v>0.70518036343911</v>
+      </c>
+      <c r="J118">
+        <v>0.0</v>
+      </c>
+      <c r="K118">
+        <v>0.0</v>
+      </c>
+      <c r="L118" s="1">
+        <v>39172.15</v>
+      </c>
+      <c r="M118" s="1">
+        <v>39172.15</v>
+      </c>
+      <c r="N118" s="1">
+        <v>0.02</v>
+      </c>
+      <c r="O118">
+        <v>1</v>
+      </c>
+      <c r="Z118" t="s">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="119" spans="1:26">
+      <c r="A119" t="s">
+        <v>267</v>
+      </c>
+      <c r="B119" s="1">
+        <v>1679.0</v>
+      </c>
+      <c r="C119" s="1">
+        <v>331.1</v>
+      </c>
+      <c r="D119" s="1">
+        <v>239.4193508041</v>
+      </c>
+      <c r="E119" t="s">
+        <v>8</v>
+      </c>
+      <c r="F119">
+        <v>1.0</v>
+      </c>
+      <c r="G119" s="1">
+        <v>401985.09</v>
+      </c>
+      <c r="H119" s="1">
+        <v>153931.81</v>
+      </c>
+      <c r="I119" s="1">
+        <v>38.292915291958</v>
+      </c>
+      <c r="J119">
+        <v>0.0</v>
+      </c>
+      <c r="K119">
+        <v>0.0</v>
+      </c>
+      <c r="L119" s="1">
+        <v>555916.9</v>
+      </c>
+      <c r="M119" s="1">
+        <v>555916.9</v>
+      </c>
+      <c r="N119" s="1">
+        <v>0.3</v>
+      </c>
+      <c r="O119">
+        <v>1</v>
+      </c>
+      <c r="Z119" t="s">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="120" spans="1:26">
+      <c r="A120" t="s">
+        <v>269</v>
+      </c>
+      <c r="B120" s="1">
+        <v>56692.0</v>
+      </c>
+      <c r="C120" s="1">
+        <v>4.523</v>
+      </c>
+      <c r="D120" s="1">
+        <v>2.6900543287</v>
+      </c>
+      <c r="E120" t="s">
+        <v>8</v>
+      </c>
+      <c r="F120">
+        <v>1.0</v>
+      </c>
+      <c r="G120" s="1">
+        <v>152504.56</v>
+      </c>
+      <c r="H120" s="1">
+        <v>103913.36</v>
+      </c>
+      <c r="I120" s="1">
+        <v>68.137870762684</v>
+      </c>
+      <c r="J120">
+        <v>0.0</v>
+      </c>
+      <c r="K120">
+        <v>0.0</v>
+      </c>
+      <c r="L120" s="1">
+        <v>256417.92</v>
+      </c>
+      <c r="M120" s="1">
+        <v>256417.92</v>
+      </c>
+      <c r="N120" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="O120">
+        <v>1</v>
+      </c>
+      <c r="Z120" t="s">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="121" spans="1:26">
+      <c r="A121" t="s">
+        <v>271</v>
+      </c>
+      <c r="B121" s="1">
+        <v>11751.0</v>
+      </c>
+      <c r="C121" s="1">
+        <v>8.944</v>
+      </c>
+      <c r="D121" s="1">
+        <v>9.3764709386</v>
+      </c>
+      <c r="E121" t="s">
+        <v>8</v>
+      </c>
+      <c r="F121">
+        <v>1.0</v>
+      </c>
+      <c r="G121" s="1">
+        <v>110182.91</v>
+      </c>
+      <c r="H121" s="1">
+        <v>-5081.97</v>
+      </c>
+      <c r="I121" s="1">
+        <v>-4.6123033054763</v>
+      </c>
+      <c r="J121">
+        <v>0.0</v>
+      </c>
+      <c r="K121">
+        <v>0.0</v>
+      </c>
+      <c r="L121" s="1">
+        <v>105100.94</v>
+      </c>
+      <c r="M121" s="1">
+        <v>105100.94</v>
+      </c>
+      <c r="N121" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O121">
+        <v>1</v>
+      </c>
+      <c r="Z121" t="s">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="122" spans="1:26">
+      <c r="A122" t="s">
+        <v>273</v>
+      </c>
+      <c r="B122" s="1">
+        <v>5492.0</v>
+      </c>
+      <c r="C122" s="1">
+        <v>73.47</v>
+      </c>
+      <c r="D122" s="1">
+        <v>90.9853040787</v>
+      </c>
+      <c r="E122" t="s">
+        <v>8</v>
+      </c>
+      <c r="F122">
+        <v>1.0</v>
+      </c>
+      <c r="G122" s="1">
+        <v>499691.29</v>
+      </c>
+      <c r="H122" s="1">
+        <v>-96194.05</v>
+      </c>
+      <c r="I122" s="1">
+        <v>-19.250695764579</v>
+      </c>
+      <c r="J122">
+        <v>0.0</v>
+      </c>
+      <c r="K122">
+        <v>0.0</v>
+      </c>
+      <c r="L122" s="1">
+        <v>403497.24</v>
+      </c>
+      <c r="M122" s="1">
+        <v>403497.24</v>
+      </c>
+      <c r="N122" s="1">
+        <v>0.22</v>
+      </c>
+      <c r="O122">
+        <v>1</v>
+      </c>
+      <c r="Z122" t="s">
+        <v>272</v>
+      </c>
+    </row>
+    <row r="123" spans="1:26">
+      <c r="A123" t="s">
+        <v>275</v>
+      </c>
+      <c r="B123" s="1">
+        <v>4919.0</v>
+      </c>
+      <c r="C123" s="1">
+        <v>134.52</v>
+      </c>
+      <c r="D123" s="1">
+        <v>170.2944907502</v>
+      </c>
+      <c r="E123" t="s">
+        <v>8</v>
+      </c>
+      <c r="F123">
+        <v>1.0</v>
+      </c>
+      <c r="G123" s="1">
+        <v>837678.6</v>
+      </c>
+      <c r="H123" s="1">
+        <v>-175974.72</v>
+      </c>
+      <c r="I123" s="1">
+        <v>-21.007426953488</v>
+      </c>
+      <c r="J123">
+        <v>0.0</v>
+      </c>
+      <c r="K123">
+        <v>0.0</v>
+      </c>
+      <c r="L123" s="1">
+        <v>661703.88</v>
+      </c>
+      <c r="M123" s="1">
+        <v>661703.88</v>
+      </c>
+      <c r="N123" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O123">
+        <v>1</v>
+      </c>
+      <c r="Z123" t="s">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="124" spans="1:26">
+      <c r="A124" t="s">
+        <v>277</v>
+      </c>
+      <c r="B124" s="1">
+        <v>11108.0</v>
+      </c>
+      <c r="C124" s="1">
+        <v>32.82</v>
+      </c>
+      <c r="D124" s="1">
+        <v>32.6737432481</v>
+      </c>
+      <c r="E124" t="s">
+        <v>8</v>
+      </c>
+      <c r="F124">
+        <v>1.0</v>
+      </c>
+      <c r="G124" s="1">
+        <v>362939.94</v>
+      </c>
+      <c r="H124" s="1">
+        <v>1624.62</v>
+      </c>
+      <c r="I124" s="1">
+        <v>0.44762778105931</v>
+      </c>
+      <c r="J124">
+        <v>0.0</v>
+      </c>
+      <c r="K124">
+        <v>0.0</v>
+      </c>
+      <c r="L124" s="1">
+        <v>364564.56</v>
+      </c>
+      <c r="M124" s="1">
+        <v>364564.56</v>
+      </c>
+      <c r="N124" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O124">
+        <v>1</v>
+      </c>
+      <c r="Z124" t="s">
+        <v>276</v>
+      </c>
+    </row>
+    <row r="125" spans="1:26">
+      <c r="A125" t="s">
+        <v>279</v>
+      </c>
+      <c r="B125" s="1">
+        <v>2910.0</v>
+      </c>
+      <c r="C125" s="1">
+        <v>279.5</v>
+      </c>
+      <c r="D125" s="1">
+        <v>145.5838762887</v>
+      </c>
+      <c r="E125" t="s">
+        <v>8</v>
+      </c>
+      <c r="F125">
+        <v>1.0</v>
+      </c>
+      <c r="G125" s="1">
+        <v>423649.08</v>
+      </c>
+      <c r="H125" s="1">
+        <v>389695.92</v>
+      </c>
+      <c r="I125" s="1">
+        <v>91.985546150602</v>
+      </c>
+      <c r="J125">
+        <v>0.0</v>
+      </c>
+      <c r="K125">
+        <v>0.0</v>
+      </c>
+      <c r="L125" s="1">
+        <v>813345.0</v>
+      </c>
+      <c r="M125" s="1">
+        <v>813345.0</v>
+      </c>
+      <c r="N125" s="1">
+        <v>0.43</v>
+      </c>
+      <c r="O125">
+        <v>1</v>
+      </c>
+      <c r="Z125" t="s">
+        <v>278</v>
+      </c>
+    </row>
+    <row r="126" spans="1:26">
+      <c r="A126" t="s">
+        <v>281</v>
+      </c>
+      <c r="B126" s="1">
+        <v>3979.0</v>
+      </c>
+      <c r="C126" s="1">
+        <v>162.5</v>
+      </c>
+      <c r="D126" s="1">
+        <v>127.6688690626</v>
+      </c>
+      <c r="E126" t="s">
+        <v>8</v>
+      </c>
+      <c r="F126">
+        <v>1.0</v>
+      </c>
+      <c r="G126" s="1">
+        <v>507994.43</v>
+      </c>
+      <c r="H126" s="1">
+        <v>138593.07</v>
+      </c>
+      <c r="I126" s="1">
+        <v>27.282399533396</v>
+      </c>
+      <c r="J126">
+        <v>0.0</v>
+      </c>
+      <c r="K126">
+        <v>0.0</v>
+      </c>
+      <c r="L126" s="1">
+        <v>646587.5</v>
+      </c>
+      <c r="M126" s="1">
+        <v>646587.5</v>
+      </c>
+      <c r="N126" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O126">
+        <v>1</v>
+      </c>
+      <c r="Z126" t="s">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="127" spans="1:26">
+      <c r="A127" t="s">
+        <v>283</v>
+      </c>
+      <c r="B127" s="1">
+        <v>3578.0</v>
+      </c>
+      <c r="C127" s="1">
+        <v>272.25</v>
+      </c>
+      <c r="D127" s="1">
+        <v>190.4069368362</v>
+      </c>
+      <c r="E127" t="s">
+        <v>8</v>
+      </c>
+      <c r="F127">
+        <v>1.0</v>
+      </c>
+      <c r="G127" s="1">
+        <v>681276.02</v>
+      </c>
+      <c r="H127" s="1">
+        <v>292834.48</v>
+      </c>
+      <c r="I127" s="1">
+        <v>42.983236075152</v>
+      </c>
+      <c r="J127">
+        <v>0.0</v>
+      </c>
+      <c r="K127">
+        <v>0.0</v>
+      </c>
+      <c r="L127" s="1">
+        <v>974110.5</v>
+      </c>
+      <c r="M127" s="1">
+        <v>974110.5</v>
+      </c>
+      <c r="N127" s="1">
+        <v>0.52</v>
+      </c>
+      <c r="O127">
+        <v>1</v>
+      </c>
+      <c r="Z127" t="s">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="128" spans="1:26">
+      <c r="A128" t="s">
+        <v>285</v>
+      </c>
+      <c r="B128" s="1">
+        <v>4057.0</v>
+      </c>
+      <c r="C128" s="1">
+        <v>17.83</v>
+      </c>
+      <c r="D128" s="1">
+        <v>19.6168893271</v>
+      </c>
+      <c r="E128" t="s">
+        <v>8</v>
+      </c>
+      <c r="F128">
+        <v>1.0</v>
+      </c>
+      <c r="G128" s="1">
+        <v>79585.72</v>
+      </c>
+      <c r="H128" s="1">
+        <v>-7249.41</v>
+      </c>
+      <c r="I128" s="1">
+        <v>-9.1089331101107</v>
+      </c>
+      <c r="J128">
+        <v>0.0</v>
+      </c>
+      <c r="K128">
+        <v>0.0</v>
+      </c>
+      <c r="L128" s="1">
+        <v>72336.31</v>
+      </c>
+      <c r="M128" s="1">
+        <v>72336.31</v>
+      </c>
+      <c r="N128" s="1">
+        <v>0.04</v>
+      </c>
+      <c r="O128">
+        <v>1</v>
+      </c>
+      <c r="Z128" t="s">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="129" spans="1:26">
+      <c r="A129" t="s">
+        <v>287</v>
+      </c>
+      <c r="B129" s="1">
+        <v>3696.0</v>
+      </c>
+      <c r="C129" s="1">
+        <v>77.31</v>
+      </c>
+      <c r="D129" s="1">
+        <v>37.604840368</v>
+      </c>
+      <c r="E129" t="s">
+        <v>8</v>
+      </c>
+      <c r="F129">
+        <v>1.0</v>
+      </c>
+      <c r="G129" s="1">
+        <v>138987.49</v>
+      </c>
+      <c r="H129" s="1">
+        <v>146750.27</v>
+      </c>
+      <c r="I129" s="1">
+        <v>105.58523648423</v>
+      </c>
+      <c r="J129">
+        <v>0.0</v>
+      </c>
+      <c r="K129">
+        <v>0.0</v>
+      </c>
+      <c r="L129" s="1">
+        <v>285737.76</v>
+      </c>
+      <c r="M129" s="1">
+        <v>285737.76</v>
+      </c>
+      <c r="N129" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O129">
+        <v>1</v>
+      </c>
+      <c r="Z129" t="s">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="130" spans="1:26">
+      <c r="A130" t="s">
+        <v>289</v>
+      </c>
+      <c r="B130" s="1">
+        <v>272.0</v>
+      </c>
+      <c r="C130" s="1">
+        <v>143.2</v>
+      </c>
+      <c r="D130" s="1">
+        <v>131.2</v>
+      </c>
+      <c r="E130" t="s">
+        <v>8</v>
+      </c>
+      <c r="F130">
+        <v>1.0</v>
+      </c>
+      <c r="G130" s="1">
+        <v>35686.4</v>
+      </c>
+      <c r="H130" s="1">
+        <v>3264.0</v>
+      </c>
+      <c r="I130" s="1">
+        <v>9.1463414634146</v>
+      </c>
+      <c r="J130">
+        <v>0.0</v>
+      </c>
+      <c r="K130">
+        <v>0.0</v>
+      </c>
+      <c r="L130" s="1">
+        <v>38950.4</v>
+      </c>
+      <c r="M130" s="1">
+        <v>38950.4</v>
+      </c>
+      <c r="N130" s="1">
+        <v>0.02</v>
+      </c>
+      <c r="O130">
+        <v>1</v>
+      </c>
+      <c r="Z130" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="131" spans="1:26">
+      <c r="A131" t="s">
+        <v>291</v>
+      </c>
+      <c r="B131" s="1">
+        <v>802.0</v>
+      </c>
+      <c r="C131" s="1">
+        <v>50.6</v>
+      </c>
+      <c r="D131" s="1">
+        <v>52.5</v>
+      </c>
+      <c r="E131" t="s">
+        <v>8</v>
+      </c>
+      <c r="F131">
+        <v>1.0</v>
+      </c>
+      <c r="G131" s="1">
+        <v>42105.0</v>
+      </c>
+      <c r="H131" s="1">
+        <v>-1523.8</v>
+      </c>
+      <c r="I131" s="1">
+        <v>-3.6190476190476</v>
+      </c>
+      <c r="J131">
+        <v>0.0</v>
+      </c>
+      <c r="K131">
+        <v>0.0</v>
+      </c>
+      <c r="L131" s="1">
+        <v>40581.2</v>
+      </c>
+      <c r="M131" s="1">
+        <v>40581.2</v>
+      </c>
+      <c r="N131" s="1">
+        <v>0.02</v>
+      </c>
+      <c r="O131">
+        <v>1</v>
+      </c>
+      <c r="Z131" t="s">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="132" spans="1:26">
+      <c r="A132" t="s">
+        <v>293</v>
+      </c>
+      <c r="B132" s="1">
+        <v>3144.0</v>
+      </c>
+      <c r="C132" s="1">
+        <v>63.5</v>
+      </c>
+      <c r="D132" s="1">
+        <v>25.935413486</v>
+      </c>
+      <c r="E132" t="s">
+        <v>8</v>
+      </c>
+      <c r="F132">
+        <v>1.0</v>
+      </c>
+      <c r="G132" s="1">
+        <v>81540.94</v>
+      </c>
+      <c r="H132" s="1">
+        <v>118103.06</v>
+      </c>
+      <c r="I132" s="1">
+        <v>144.83897291348</v>
+      </c>
+      <c r="J132">
+        <v>0.0</v>
+      </c>
+      <c r="K132">
+        <v>0.0</v>
+      </c>
+      <c r="L132" s="1">
+        <v>199644.0</v>
+      </c>
+      <c r="M132" s="1">
+        <v>199644.0</v>
+      </c>
+      <c r="N132" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O132">
+        <v>1</v>
+      </c>
+      <c r="Z132" t="s">
+        <v>292</v>
+      </c>
+    </row>
+    <row r="133" spans="1:26">
+      <c r="A133" t="s">
+        <v>295</v>
+      </c>
+      <c r="B133" s="1">
+        <v>2836.0</v>
+      </c>
+      <c r="C133" s="1">
+        <v>9.474</v>
+      </c>
+      <c r="D133" s="1">
+        <v>11.505</v>
+      </c>
+      <c r="E133" t="s">
+        <v>8</v>
+      </c>
+      <c r="F133">
+        <v>1.0</v>
+      </c>
+      <c r="G133" s="1">
+        <v>32628.18</v>
+      </c>
+      <c r="H133" s="1">
+        <v>-5759.92</v>
+      </c>
+      <c r="I133" s="1">
+        <v>-17.653206522705</v>
+      </c>
+      <c r="J133">
+        <v>0.0</v>
+      </c>
+      <c r="K133">
+        <v>0.0</v>
+      </c>
+      <c r="L133" s="1">
+        <v>26868.26</v>
+      </c>
+      <c r="M133" s="1">
+        <v>26868.26</v>
+      </c>
+      <c r="N133" s="1">
+        <v>0.01</v>
+      </c>
+      <c r="O133">
+        <v>1</v>
+      </c>
+      <c r="Z133" t="s">
+        <v>294</v>
+      </c>
+    </row>
+    <row r="134" spans="1:26">
+      <c r="A134" t="s">
+        <v>297</v>
+      </c>
+      <c r="B134" s="1">
+        <v>9745.0</v>
+      </c>
+      <c r="C134" s="1">
+        <v>35.12</v>
+      </c>
+      <c r="D134" s="1">
+        <v>30.3019014879</v>
+      </c>
+      <c r="E134" t="s">
+        <v>8</v>
+      </c>
+      <c r="F134">
+        <v>1.0</v>
+      </c>
+      <c r="G134" s="1">
+        <v>295292.03</v>
+      </c>
+      <c r="H134" s="1">
+        <v>46952.37</v>
+      </c>
+      <c r="I134" s="1">
+        <v>15.900317390889</v>
+      </c>
+      <c r="J134">
+        <v>0.0</v>
+      </c>
+      <c r="K134">
+        <v>0.0</v>
+      </c>
+      <c r="L134" s="1">
+        <v>342244.4</v>
+      </c>
+      <c r="M134" s="1">
+        <v>342244.4</v>
+      </c>
+      <c r="N134" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O134">
+        <v>1</v>
+      </c>
+      <c r="Z134" t="s">
+        <v>296</v>
+      </c>
+    </row>
+    <row r="135" spans="1:26">
+      <c r="A135" t="s">
+        <v>299</v>
+      </c>
+      <c r="B135" s="1">
+        <v>634.0</v>
+      </c>
+      <c r="C135" s="1">
+        <v>53.58</v>
+      </c>
+      <c r="D135" s="1">
+        <v>51.48</v>
+      </c>
+      <c r="E135" t="s">
+        <v>8</v>
+      </c>
+      <c r="F135">
+        <v>1.0</v>
+      </c>
+      <c r="G135" s="1">
+        <v>32638.32</v>
+      </c>
+      <c r="H135" s="1">
+        <v>1331.4</v>
+      </c>
+      <c r="I135" s="1">
+        <v>4.0792540792541</v>
+      </c>
+      <c r="J135">
+        <v>0.0</v>
+      </c>
+      <c r="K135">
+        <v>0.0</v>
+      </c>
+      <c r="L135" s="1">
+        <v>33969.72</v>
+      </c>
+      <c r="M135" s="1">
+        <v>33969.72</v>
+      </c>
+      <c r="N135" s="1">
+        <v>0.02</v>
+      </c>
+      <c r="O135">
+        <v>1</v>
+      </c>
+      <c r="Z135" t="s">
+        <v>298</v>
+      </c>
+    </row>
+    <row r="136" spans="1:26">
+      <c r="A136" t="s">
+        <v>301</v>
+      </c>
+      <c r="B136" s="1">
+        <v>6854.0</v>
+      </c>
+      <c r="C136" s="1">
+        <v>10.14</v>
+      </c>
+      <c r="D136" s="1">
+        <v>10.1791654508</v>
+      </c>
+      <c r="E136" t="s">
+        <v>8</v>
+      </c>
+      <c r="F136">
+        <v>1.0</v>
+      </c>
+      <c r="G136" s="1">
+        <v>69768.0</v>
+      </c>
+      <c r="H136" s="1">
+        <v>-268.44</v>
+      </c>
+      <c r="I136" s="1">
+        <v>-0.38476092191262</v>
+      </c>
+      <c r="J136">
+        <v>0.0</v>
+      </c>
+      <c r="K136">
+        <v>0.0</v>
+      </c>
+      <c r="L136" s="1">
+        <v>69499.56</v>
+      </c>
+      <c r="M136" s="1">
+        <v>69499.56</v>
+      </c>
+      <c r="N136" s="1">
+        <v>0.04</v>
+      </c>
+      <c r="O136">
+        <v>1</v>
+      </c>
+      <c r="Z136" t="s">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="137" spans="1:26">
+      <c r="A137" t="s">
+        <v>303</v>
+      </c>
+      <c r="B137" s="1">
+        <v>454.0</v>
+      </c>
+      <c r="C137" s="1">
+        <v>228.0</v>
+      </c>
+      <c r="D137" s="1">
+        <v>254.7246255507</v>
+      </c>
+      <c r="E137" t="s">
+        <v>8</v>
+      </c>
+      <c r="F137">
+        <v>1.0</v>
+      </c>
+      <c r="G137" s="1">
+        <v>115644.98</v>
+      </c>
+      <c r="H137" s="1">
+        <v>-12132.98</v>
+      </c>
+      <c r="I137" s="1">
+        <v>-10.49157516392</v>
+      </c>
+      <c r="J137">
+        <v>0.0</v>
+      </c>
+      <c r="K137">
+        <v>0.0</v>
+      </c>
+      <c r="L137" s="1">
+        <v>103512.0</v>
+      </c>
+      <c r="M137" s="1">
+        <v>103512.0</v>
+      </c>
+      <c r="N137" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O137">
+        <v>1</v>
+      </c>
+      <c r="Z137" t="s">
+        <v>302</v>
+      </c>
+    </row>
+    <row r="138" spans="1:26">
+      <c r="A138" t="s">
+        <v>305</v>
+      </c>
+      <c r="B138" s="1">
+        <v>584.0</v>
+      </c>
+      <c r="C138" s="1">
+        <v>251.7</v>
+      </c>
+      <c r="D138" s="1">
+        <v>252.6818493151</v>
+      </c>
+      <c r="E138" t="s">
+        <v>8</v>
+      </c>
+      <c r="F138">
+        <v>1.0</v>
+      </c>
+      <c r="G138" s="1">
+        <v>147566.2</v>
+      </c>
+      <c r="H138" s="1">
+        <v>-573.4</v>
+      </c>
+      <c r="I138" s="1">
+        <v>-0.38857136661376</v>
+      </c>
+      <c r="J138">
+        <v>0.0</v>
+      </c>
+      <c r="K138">
+        <v>0.0</v>
+      </c>
+      <c r="L138" s="1">
+        <v>146992.8</v>
+      </c>
+      <c r="M138" s="1">
+        <v>146992.8</v>
+      </c>
+      <c r="N138" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O138">
+        <v>1</v>
+      </c>
+      <c r="Z138" t="s">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="139" spans="1:26">
+      <c r="A139" t="s">
+        <v>307</v>
+      </c>
+      <c r="B139" s="1">
+        <v>1802.0</v>
+      </c>
+      <c r="C139" s="1">
+        <v>22.52</v>
+      </c>
+      <c r="D139" s="1">
+        <v>18.02</v>
+      </c>
+      <c r="E139" t="s">
+        <v>8</v>
+      </c>
+      <c r="F139">
+        <v>1.0</v>
+      </c>
+      <c r="G139" s="1">
+        <v>32472.04</v>
+      </c>
+      <c r="H139" s="1">
+        <v>8109.0</v>
+      </c>
+      <c r="I139" s="1">
+        <v>24.972253052164</v>
+      </c>
+      <c r="J139">
+        <v>0.0</v>
+      </c>
+      <c r="K139">
+        <v>0.0</v>
+      </c>
+      <c r="L139" s="1">
+        <v>40581.04</v>
+      </c>
+      <c r="M139" s="1">
+        <v>40581.04</v>
+      </c>
+      <c r="N139" s="1">
+        <v>0.02</v>
+      </c>
+      <c r="O139">
+        <v>1</v>
+      </c>
+      <c r="Z139" t="s">
+        <v>306</v>
+      </c>
+    </row>
+    <row r="140" spans="1:26">
+      <c r="A140" t="s">
+        <v>309</v>
+      </c>
+      <c r="B140" s="1">
+        <v>2298.0</v>
+      </c>
+      <c r="C140" s="1">
+        <v>100.9</v>
+      </c>
+      <c r="D140" s="1">
+        <v>103.9490034813</v>
+      </c>
+      <c r="E140" t="s">
+        <v>8</v>
+      </c>
+      <c r="F140">
+        <v>1.0</v>
+      </c>
+      <c r="G140" s="1">
+        <v>238874.81</v>
+      </c>
+      <c r="H140" s="1">
+        <v>-7006.61</v>
+      </c>
+      <c r="I140" s="1">
+        <v>-2.9331724010581</v>
+      </c>
+      <c r="J140">
+        <v>0.0</v>
+      </c>
+      <c r="K140">
+        <v>0.0</v>
+      </c>
+      <c r="L140" s="1">
+        <v>231868.2</v>
+      </c>
+      <c r="M140" s="1">
+        <v>231868.2</v>
+      </c>
+      <c r="N140" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O140">
+        <v>1</v>
+      </c>
+      <c r="Z140" t="s">
+        <v>308</v>
+      </c>
+    </row>
+    <row r="141" spans="1:26">
+      <c r="A141" t="s">
+        <v>311</v>
+      </c>
+      <c r="B141" s="1">
+        <v>8472.0</v>
+      </c>
+      <c r="C141" s="1">
+        <v>78.88</v>
+      </c>
+      <c r="D141" s="1">
+        <v>66.4414117092</v>
+      </c>
+      <c r="E141" t="s">
+        <v>8</v>
+      </c>
+      <c r="F141">
+        <v>1.0</v>
+      </c>
+      <c r="G141" s="1">
+        <v>562891.64</v>
+      </c>
+      <c r="H141" s="1">
+        <v>105379.72</v>
+      </c>
+      <c r="I141" s="1">
+        <v>18.721137873002</v>
+      </c>
+      <c r="J141">
+        <v>0.0</v>
+      </c>
+      <c r="K141">
+        <v>0.0</v>
+      </c>
+      <c r="L141" s="1">
+        <v>668271.36</v>
+      </c>
+      <c r="M141" s="1">
+        <v>668271.36</v>
+      </c>
+      <c r="N141" s="1">
+        <v>0.36</v>
+      </c>
+      <c r="O141">
+        <v>1</v>
+      </c>
+      <c r="Z141" t="s">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="142" spans="1:26">
+      <c r="A142" t="s">
+        <v>313</v>
+      </c>
+      <c r="B142" s="1">
+        <v>1822.0</v>
+      </c>
+      <c r="C142" s="1">
+        <v>24.69</v>
+      </c>
+      <c r="D142" s="1">
+        <v>21.16</v>
+      </c>
+      <c r="E142" t="s">
+        <v>8</v>
+      </c>
+      <c r="F142">
+        <v>1.0</v>
+      </c>
+      <c r="G142" s="1">
+        <v>38553.52</v>
+      </c>
+      <c r="H142" s="1">
+        <v>6431.66</v>
+      </c>
+      <c r="I142" s="1">
+        <v>16.682419659735</v>
+      </c>
+      <c r="J142">
+        <v>0.0</v>
+      </c>
+      <c r="K142">
+        <v>0.0</v>
+      </c>
+      <c r="L142" s="1">
+        <v>44985.18</v>
+      </c>
+      <c r="M142" s="1">
+        <v>44985.18</v>
+      </c>
+      <c r="N142" s="1">
+        <v>0.02</v>
+      </c>
+      <c r="O142">
+        <v>1</v>
+      </c>
+      <c r="Z142" t="s">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="143" spans="1:26">
+      <c r="A143" t="s">
+        <v>315</v>
+      </c>
+      <c r="B143" s="1">
+        <v>5144.0</v>
+      </c>
+      <c r="C143" s="1">
+        <v>18.36</v>
+      </c>
+      <c r="D143" s="1">
+        <v>18.9564249611</v>
+      </c>
+      <c r="E143" t="s">
+        <v>8</v>
+      </c>
+      <c r="F143">
+        <v>1.0</v>
+      </c>
+      <c r="G143" s="1">
+        <v>97511.85</v>
+      </c>
+      <c r="H143" s="1">
+        <v>-3068.01</v>
+      </c>
+      <c r="I143" s="1">
+        <v>-3.1462945272805</v>
+      </c>
+      <c r="J143">
+        <v>0.0</v>
+      </c>
+      <c r="K143">
+        <v>0.0</v>
+      </c>
+      <c r="L143" s="1">
+        <v>94443.84</v>
+      </c>
+      <c r="M143" s="1">
+        <v>94443.84</v>
+      </c>
+      <c r="N143" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O143">
+        <v>1</v>
+      </c>
+      <c r="Z143" t="s">
+        <v>314</v>
+      </c>
+    </row>
+    <row r="144" spans="1:26">
+      <c r="A144" t="s">
+        <v>317</v>
+      </c>
+      <c r="B144" s="1">
+        <v>2660.0</v>
+      </c>
+      <c r="C144" s="1">
+        <v>24.01</v>
+      </c>
+      <c r="D144" s="1">
+        <v>26.9688345865</v>
+      </c>
+      <c r="E144" t="s">
+        <v>8</v>
+      </c>
+      <c r="F144">
+        <v>1.0</v>
+      </c>
+      <c r="G144" s="1">
+        <v>71737.1</v>
+      </c>
+      <c r="H144" s="1">
+        <v>-7870.5</v>
+      </c>
+      <c r="I144" s="1">
+        <v>-10.971310521334</v>
+      </c>
+      <c r="J144">
+        <v>0.0</v>
+      </c>
+      <c r="K144">
+        <v>0.0</v>
+      </c>
+      <c r="L144" s="1">
+        <v>63866.6</v>
+      </c>
+      <c r="M144" s="1">
+        <v>63866.6</v>
+      </c>
+      <c r="N144" s="1">
         <v>0.03</v>
       </c>
-      <c r="P9">
-[...46 lines deleted...]
-      <c r="O10" s="1">
+      <c r="O144">
+        <v>1</v>
+      </c>
+      <c r="Z144" t="s">
+        <v>316</v>
+      </c>
+    </row>
+    <row r="145" spans="1:26">
+      <c r="A145" t="s">
+        <v>319</v>
+      </c>
+      <c r="B145" s="1">
+        <v>8546.0</v>
+      </c>
+      <c r="C145" s="1">
+        <v>22.23</v>
+      </c>
+      <c r="D145" s="1">
+        <v>19.9760484437</v>
+      </c>
+      <c r="E145" t="s">
+        <v>8</v>
+      </c>
+      <c r="F145">
+        <v>1.0</v>
+      </c>
+      <c r="G145" s="1">
+        <v>170715.31</v>
+      </c>
+      <c r="H145" s="1">
+        <v>19262.27</v>
+      </c>
+      <c r="I145" s="1">
+        <v>11.283270375692</v>
+      </c>
+      <c r="J145">
+        <v>0.0</v>
+      </c>
+      <c r="K145">
+        <v>0.0</v>
+      </c>
+      <c r="L145" s="1">
+        <v>189977.58</v>
+      </c>
+      <c r="M145" s="1">
+        <v>189977.58</v>
+      </c>
+      <c r="N145" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O145">
+        <v>1</v>
+      </c>
+      <c r="Z145" t="s">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="146" spans="1:26">
+      <c r="A146" t="s">
+        <v>321</v>
+      </c>
+      <c r="B146" s="1">
+        <v>3769.0</v>
+      </c>
+      <c r="C146" s="1">
+        <v>54.95</v>
+      </c>
+      <c r="D146" s="1">
+        <v>60.5604908464</v>
+      </c>
+      <c r="E146" t="s">
+        <v>8</v>
+      </c>
+      <c r="F146">
+        <v>1.0</v>
+      </c>
+      <c r="G146" s="1">
+        <v>228252.49</v>
+      </c>
+      <c r="H146" s="1">
+        <v>-21145.94</v>
+      </c>
+      <c r="I146" s="1">
+        <v>-9.2642757150207</v>
+      </c>
+      <c r="J146">
+        <v>0.0</v>
+      </c>
+      <c r="K146">
+        <v>0.0</v>
+      </c>
+      <c r="L146" s="1">
+        <v>207106.55</v>
+      </c>
+      <c r="M146" s="1">
+        <v>207106.55</v>
+      </c>
+      <c r="N146" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O146">
+        <v>1</v>
+      </c>
+      <c r="Z146" t="s">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="147" spans="1:26">
+      <c r="A147" t="s">
+        <v>323</v>
+      </c>
+      <c r="B147" s="1">
+        <v>407.0</v>
+      </c>
+      <c r="C147" s="1">
+        <v>80.5</v>
+      </c>
+      <c r="D147" s="1">
+        <v>82.0</v>
+      </c>
+      <c r="E147" t="s">
+        <v>8</v>
+      </c>
+      <c r="F147">
+        <v>1.0</v>
+      </c>
+      <c r="G147" s="1">
+        <v>33374.0</v>
+      </c>
+      <c r="H147" s="1">
+        <v>-610.5</v>
+      </c>
+      <c r="I147" s="1">
+        <v>-1.8292682926829</v>
+      </c>
+      <c r="J147">
+        <v>0.0</v>
+      </c>
+      <c r="K147">
+        <v>0.0</v>
+      </c>
+      <c r="L147" s="1">
+        <v>32763.5</v>
+      </c>
+      <c r="M147" s="1">
+        <v>32763.5</v>
+      </c>
+      <c r="N147" s="1">
+        <v>0.02</v>
+      </c>
+      <c r="O147">
+        <v>1</v>
+      </c>
+      <c r="Z147" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="148" spans="1:26">
+      <c r="A148" t="s">
+        <v>325</v>
+      </c>
+      <c r="B148" s="1">
+        <v>1445.0</v>
+      </c>
+      <c r="C148" s="1">
+        <v>129.1</v>
+      </c>
+      <c r="D148" s="1">
+        <v>103.3733979239</v>
+      </c>
+      <c r="E148" t="s">
+        <v>8</v>
+      </c>
+      <c r="F148">
+        <v>1.0</v>
+      </c>
+      <c r="G148" s="1">
+        <v>149374.56</v>
+      </c>
+      <c r="H148" s="1">
+        <v>37174.94</v>
+      </c>
+      <c r="I148" s="1">
+        <v>24.887062428837</v>
+      </c>
+      <c r="J148">
+        <v>0.0</v>
+      </c>
+      <c r="K148">
+        <v>0.0</v>
+      </c>
+      <c r="L148" s="1">
+        <v>186549.5</v>
+      </c>
+      <c r="M148" s="1">
+        <v>186549.5</v>
+      </c>
+      <c r="N148" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O148">
+        <v>1</v>
+      </c>
+      <c r="Z148" t="s">
+        <v>324</v>
+      </c>
+    </row>
+    <row r="149" spans="1:26">
+      <c r="A149" t="s">
+        <v>327</v>
+      </c>
+      <c r="B149" s="1">
+        <v>1042.0</v>
+      </c>
+      <c r="C149" s="1">
+        <v>77.92</v>
+      </c>
+      <c r="D149" s="1">
+        <v>100.2767754319</v>
+      </c>
+      <c r="E149" t="s">
+        <v>8</v>
+      </c>
+      <c r="F149">
+        <v>1.0</v>
+      </c>
+      <c r="G149" s="1">
+        <v>104488.4</v>
+      </c>
+      <c r="H149" s="1">
+        <v>-23295.76</v>
+      </c>
+      <c r="I149" s="1">
+        <v>-22.295068160676</v>
+      </c>
+      <c r="J149">
+        <v>0.0</v>
+      </c>
+      <c r="K149">
+        <v>0.0</v>
+      </c>
+      <c r="L149" s="1">
+        <v>81192.64</v>
+      </c>
+      <c r="M149" s="1">
+        <v>81192.64</v>
+      </c>
+      <c r="N149" s="1">
+        <v>0.04</v>
+      </c>
+      <c r="O149">
+        <v>1</v>
+      </c>
+      <c r="Z149" t="s">
+        <v>326</v>
+      </c>
+    </row>
+    <row r="150" spans="1:26">
+      <c r="A150" t="s">
+        <v>329</v>
+      </c>
+      <c r="B150" s="1">
+        <v>6475.0</v>
+      </c>
+      <c r="C150" s="1">
+        <v>20.26</v>
+      </c>
+      <c r="D150" s="1">
+        <v>34.8302177606</v>
+      </c>
+      <c r="E150" t="s">
+        <v>8</v>
+      </c>
+      <c r="F150">
+        <v>1.0</v>
+      </c>
+      <c r="G150" s="1">
+        <v>225525.66</v>
+      </c>
+      <c r="H150" s="1">
+        <v>-94342.16</v>
+      </c>
+      <c r="I150" s="1">
+        <v>-41.832117906228</v>
+      </c>
+      <c r="J150">
+        <v>0.0</v>
+      </c>
+      <c r="K150">
+        <v>0.0</v>
+      </c>
+      <c r="L150" s="1">
+        <v>131183.5</v>
+      </c>
+      <c r="M150" s="1">
+        <v>131183.5</v>
+      </c>
+      <c r="N150" s="1">
         <v>0.07</v>
       </c>
-      <c r="P10">
-[...296 lines deleted...]
-      <c r="O16" s="1">
+      <c r="O150">
+        <v>1</v>
+      </c>
+      <c r="Z150" t="s">
+        <v>328</v>
+      </c>
+    </row>
+    <row r="151" spans="1:26">
+      <c r="A151" t="s">
+        <v>331</v>
+      </c>
+      <c r="B151" s="1">
+        <v>7684.0</v>
+      </c>
+      <c r="C151" s="1">
+        <v>32.69</v>
+      </c>
+      <c r="D151" s="1">
+        <v>36.5394442998</v>
+      </c>
+      <c r="E151" t="s">
+        <v>8</v>
+      </c>
+      <c r="F151">
+        <v>1.0</v>
+      </c>
+      <c r="G151" s="1">
+        <v>280769.09</v>
+      </c>
+      <c r="H151" s="1">
+        <v>-29579.13</v>
+      </c>
+      <c r="I151" s="1">
+        <v>-10.53503788469</v>
+      </c>
+      <c r="J151">
+        <v>0.0</v>
+      </c>
+      <c r="K151">
+        <v>0.0</v>
+      </c>
+      <c r="L151" s="1">
+        <v>251189.96</v>
+      </c>
+      <c r="M151" s="1">
+        <v>251189.96</v>
+      </c>
+      <c r="N151" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="O151">
+        <v>1</v>
+      </c>
+      <c r="Z151" t="s">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="152" spans="1:26">
+      <c r="A152" t="s">
+        <v>333</v>
+      </c>
+      <c r="B152" s="1">
+        <v>5542.0</v>
+      </c>
+      <c r="C152" s="1">
+        <v>23.34</v>
+      </c>
+      <c r="D152" s="1">
+        <v>31.0634806929</v>
+      </c>
+      <c r="E152" t="s">
+        <v>8</v>
+      </c>
+      <c r="F152">
+        <v>1.0</v>
+      </c>
+      <c r="G152" s="1">
+        <v>172153.81</v>
+      </c>
+      <c r="H152" s="1">
+        <v>-42803.53</v>
+      </c>
+      <c r="I152" s="1">
+        <v>-24.863539180457</v>
+      </c>
+      <c r="J152">
+        <v>0.0</v>
+      </c>
+      <c r="K152">
+        <v>0.0</v>
+      </c>
+      <c r="L152" s="1">
+        <v>129350.28</v>
+      </c>
+      <c r="M152" s="1">
+        <v>129350.28</v>
+      </c>
+      <c r="N152" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O152">
+        <v>1</v>
+      </c>
+      <c r="Z152" t="s">
+        <v>332</v>
+      </c>
+    </row>
+    <row r="153" spans="1:26">
+      <c r="A153" t="s">
+        <v>335</v>
+      </c>
+      <c r="B153" s="1">
+        <v>3758.0</v>
+      </c>
+      <c r="C153" s="1">
+        <v>56.74</v>
+      </c>
+      <c r="D153" s="1">
+        <v>114.118153273</v>
+      </c>
+      <c r="E153" t="s">
+        <v>8</v>
+      </c>
+      <c r="F153">
+        <v>1.0</v>
+      </c>
+      <c r="G153" s="1">
+        <v>428856.02</v>
+      </c>
+      <c r="H153" s="1">
+        <v>-215627.1</v>
+      </c>
+      <c r="I153" s="1">
+        <v>-50.279601997892</v>
+      </c>
+      <c r="J153">
+        <v>0.0</v>
+      </c>
+      <c r="K153">
+        <v>0.0</v>
+      </c>
+      <c r="L153" s="1">
+        <v>213228.92</v>
+      </c>
+      <c r="M153" s="1">
+        <v>213228.92</v>
+      </c>
+      <c r="N153" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O153">
+        <v>1</v>
+      </c>
+      <c r="Z153" t="s">
+        <v>334</v>
+      </c>
+    </row>
+    <row r="154" spans="1:26">
+      <c r="A154" t="s">
+        <v>337</v>
+      </c>
+      <c r="B154" s="1">
+        <v>400.0</v>
+      </c>
+      <c r="C154" s="1">
+        <v>275.7</v>
+      </c>
+      <c r="D154" s="1">
+        <v>276.05</v>
+      </c>
+      <c r="E154" t="s">
+        <v>8</v>
+      </c>
+      <c r="F154">
+        <v>1.0</v>
+      </c>
+      <c r="G154" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H154" s="1">
+        <v>-14000.0</v>
+      </c>
+      <c r="I154" s="1">
+        <v>0</v>
+      </c>
+      <c r="J154">
+        <v>0.0</v>
+      </c>
+      <c r="K154">
+        <v>0.0</v>
+      </c>
+      <c r="L154" s="1">
+        <v>-14000.0</v>
+      </c>
+      <c r="M154" s="1">
+        <v>-14000.0</v>
+      </c>
+      <c r="N154" s="1">
+        <v>-0.01</v>
+      </c>
+      <c r="O154">
+        <v>1</v>
+      </c>
+      <c r="Z154" t="s">
+        <v>336</v>
+      </c>
+    </row>
+    <row r="155" spans="1:26">
+      <c r="A155" t="s">
+        <v>339</v>
+      </c>
+      <c r="B155" s="1">
+        <v>80.0</v>
+      </c>
+      <c r="C155" s="1">
+        <v>115.15</v>
+      </c>
+      <c r="D155" s="1">
+        <v>114.63</v>
+      </c>
+      <c r="E155" t="s">
+        <v>8</v>
+      </c>
+      <c r="F155">
+        <v>1.0</v>
+      </c>
+      <c r="G155" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H155" s="1">
+        <v>23090.0</v>
+      </c>
+      <c r="I155" s="1">
+        <v>0</v>
+      </c>
+      <c r="J155">
+        <v>0.0</v>
+      </c>
+      <c r="K155">
+        <v>0.0</v>
+      </c>
+      <c r="L155" s="1">
+        <v>23090.0</v>
+      </c>
+      <c r="M155" s="1">
+        <v>23090.0</v>
+      </c>
+      <c r="N155" s="1">
         <v>0.01</v>
       </c>
-      <c r="P16">
-[...46 lines deleted...]
-      <c r="O17" s="1">
+      <c r="O155">
+        <v>1</v>
+      </c>
+      <c r="Z155" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="156" spans="1:26">
+      <c r="A156" t="s">
+        <v>341</v>
+      </c>
+      <c r="B156" s="1">
+        <v>5.0</v>
+      </c>
+      <c r="C156" s="1">
+        <v>105.88</v>
+      </c>
+      <c r="D156" s="1">
+        <v>105.69</v>
+      </c>
+      <c r="E156" t="s">
+        <v>8</v>
+      </c>
+      <c r="F156">
+        <v>1.0</v>
+      </c>
+      <c r="G156" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H156" s="1">
+        <v>950.0</v>
+      </c>
+      <c r="I156" s="1">
+        <v>0</v>
+      </c>
+      <c r="J156">
+        <v>0.0</v>
+      </c>
+      <c r="K156">
+        <v>0.0</v>
+      </c>
+      <c r="L156" s="1">
+        <v>950.0</v>
+      </c>
+      <c r="M156" s="1">
+        <v>950.0</v>
+      </c>
+      <c r="N156" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O156">
+        <v>1</v>
+      </c>
+      <c r="Z156" t="s">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="157" spans="1:26">
+      <c r="A157" t="s">
+        <v>343</v>
+      </c>
+      <c r="B157" s="1">
+        <v>-8.0</v>
+      </c>
+      <c r="C157" s="1">
+        <v>6275.0</v>
+      </c>
+      <c r="D157" s="1">
+        <v>6288.0</v>
+      </c>
+      <c r="E157" t="s">
+        <v>8</v>
+      </c>
+      <c r="F157">
+        <v>1.0</v>
+      </c>
+      <c r="G157" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H157" s="1">
+        <v>1040.0</v>
+      </c>
+      <c r="I157" s="1">
+        <v>0</v>
+      </c>
+      <c r="J157">
+        <v>0.0</v>
+      </c>
+      <c r="K157">
+        <v>0.0</v>
+      </c>
+      <c r="L157" s="1">
+        <v>1040.0</v>
+      </c>
+      <c r="M157" s="1">
+        <v>1040.0</v>
+      </c>
+      <c r="N157" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O157">
+        <v>1</v>
+      </c>
+      <c r="Z157" t="s">
+        <v>342</v>
+      </c>
+    </row>
+    <row r="158" spans="1:26">
+      <c r="A158" t="s">
+        <v>345</v>
+      </c>
+      <c r="B158" s="1">
+        <v>-5.0</v>
+      </c>
+      <c r="C158" s="1">
+        <v>118.94</v>
+      </c>
+      <c r="D158" s="1">
+        <v>117.836</v>
+      </c>
+      <c r="E158" t="s">
+        <v>8</v>
+      </c>
+      <c r="F158">
+        <v>1.0</v>
+      </c>
+      <c r="G158" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H158" s="1">
+        <v>-5520.0</v>
+      </c>
+      <c r="I158" s="1">
+        <v>0</v>
+      </c>
+      <c r="J158">
+        <v>0.0</v>
+      </c>
+      <c r="K158">
+        <v>0.0</v>
+      </c>
+      <c r="L158" s="1">
+        <v>-5520.0</v>
+      </c>
+      <c r="M158" s="1">
+        <v>-5520.0</v>
+      </c>
+      <c r="N158" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O158">
+        <v>1</v>
+      </c>
+      <c r="Z158" t="s">
+        <v>344</v>
+      </c>
+    </row>
+    <row r="159" spans="1:26">
+      <c r="A159" t="s">
+        <v>347</v>
+      </c>
+      <c r="B159" s="1">
+        <v>-29.0</v>
+      </c>
+      <c r="C159" s="1">
+        <v>126.81</v>
+      </c>
+      <c r="D159" s="1">
+        <v>125.77</v>
+      </c>
+      <c r="E159" t="s">
+        <v>8</v>
+      </c>
+      <c r="F159">
+        <v>1.0</v>
+      </c>
+      <c r="G159" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H159" s="1">
+        <v>-30160.0</v>
+      </c>
+      <c r="I159" s="1">
+        <v>0</v>
+      </c>
+      <c r="J159">
+        <v>0.0</v>
+      </c>
+      <c r="K159">
+        <v>0.0</v>
+      </c>
+      <c r="L159" s="1">
+        <v>-30160.0</v>
+      </c>
+      <c r="M159" s="1">
+        <v>-30160.0</v>
+      </c>
+      <c r="N159" s="1">
+        <v>-0.02</v>
+      </c>
+      <c r="O159">
+        <v>1</v>
+      </c>
+      <c r="Z159" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="160" spans="1:26">
+      <c r="A160" t="s">
+        <v>349</v>
+      </c>
+      <c r="B160" s="1">
+        <v>-25.0</v>
+      </c>
+      <c r="C160" s="1">
+        <v>119.77</v>
+      </c>
+      <c r="D160" s="1">
+        <v>118.9</v>
+      </c>
+      <c r="E160" t="s">
+        <v>8</v>
+      </c>
+      <c r="F160">
+        <v>1.0</v>
+      </c>
+      <c r="G160" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H160" s="1">
+        <v>-21750.0</v>
+      </c>
+      <c r="I160" s="1">
+        <v>0</v>
+      </c>
+      <c r="J160">
+        <v>0.0</v>
+      </c>
+      <c r="K160">
+        <v>0.0</v>
+      </c>
+      <c r="L160" s="1">
+        <v>-21750.0</v>
+      </c>
+      <c r="M160" s="1">
+        <v>-21750.0</v>
+      </c>
+      <c r="N160" s="1">
+        <v>-0.01</v>
+      </c>
+      <c r="O160">
+        <v>1</v>
+      </c>
+      <c r="Z160" t="s">
+        <v>348</v>
+      </c>
+    </row>
+    <row r="161" spans="1:26">
+      <c r="A161" t="s">
+        <v>351</v>
+      </c>
+      <c r="B161" s="1">
+        <v>429000.0</v>
+      </c>
+      <c r="C161" s="1">
+        <v>99.029</v>
+      </c>
+      <c r="D161" s="1">
+        <v>99.69888112</v>
+      </c>
+      <c r="E161" t="s">
+        <v>8</v>
+      </c>
+      <c r="F161">
+        <v>1.0</v>
+      </c>
+      <c r="G161" s="1">
+        <v>427708.2</v>
+      </c>
+      <c r="H161" s="1">
+        <v>-2873.79</v>
+      </c>
+      <c r="I161" s="1">
+        <v>-0.67190434974125</v>
+      </c>
+      <c r="J161">
+        <v>1.45</v>
+      </c>
+      <c r="K161" t="s">
+        <v>352</v>
+      </c>
+      <c r="L161" s="1">
+        <v>424834.41</v>
+      </c>
+      <c r="M161" s="1">
+        <v>431054.91</v>
+      </c>
+      <c r="N161" s="1">
         <v>0.23</v>
       </c>
-      <c r="P17">
-[...1096 lines deleted...]
-      <c r="O39" s="1">
+      <c r="O161">
+        <v>1</v>
+      </c>
+      <c r="Z161" t="s">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="162" spans="1:26">
+      <c r="A162" t="s">
+        <v>354</v>
+      </c>
+      <c r="B162" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C162" s="1">
+        <v>99.89</v>
+      </c>
+      <c r="D162" s="1">
+        <v>99.331</v>
+      </c>
+      <c r="E162" t="s">
+        <v>8</v>
+      </c>
+      <c r="F162">
+        <v>1.0</v>
+      </c>
+      <c r="G162" s="1">
+        <v>198662.0</v>
+      </c>
+      <c r="H162" s="1">
+        <v>1118.0</v>
+      </c>
+      <c r="I162" s="1">
+        <v>0.56276489716201</v>
+      </c>
+      <c r="J162">
+        <v>0.17</v>
+      </c>
+      <c r="K162">
+        <v>337.67</v>
+      </c>
+      <c r="L162" s="1">
+        <v>199780.0</v>
+      </c>
+      <c r="M162" s="1">
+        <v>200117.67</v>
+      </c>
+      <c r="N162" s="1">
         <v>0.11</v>
       </c>
-      <c r="P39">
-[...6104 lines deleted...]
-      <c r="A162" t="s">
+      <c r="O162">
+        <v>1</v>
+      </c>
+      <c r="Z162" t="s">
         <v>353</v>
       </c>
-      <c r="B162" t="s">
-[...45 lines deleted...]
-    <row r="163" spans="1:16">
+    </row>
+    <row r="163" spans="1:26">
       <c r="A163" t="s">
         <v>356</v>
       </c>
-      <c r="B163" t="s">
+      <c r="B163" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C163" s="1">
+        <v>102.177</v>
+      </c>
+      <c r="D163" s="1">
+        <v>99.634</v>
+      </c>
+      <c r="E163" t="s">
+        <v>8</v>
+      </c>
+      <c r="F163">
+        <v>1.0</v>
+      </c>
+      <c r="G163" s="1">
+        <v>199268.0</v>
+      </c>
+      <c r="H163" s="1">
+        <v>5086.0</v>
+      </c>
+      <c r="I163" s="1">
+        <v>2.5523415701467</v>
+      </c>
+      <c r="J163">
+        <v>4.12</v>
+      </c>
+      <c r="K163" t="s">
         <v>357</v>
       </c>
-      <c r="C163" s="1">
-[...27 lines deleted...]
-        <v>358</v>
+      <c r="L163" s="1">
+        <v>204354.0</v>
       </c>
       <c r="M163" s="1">
-        <v>202926.0</v>
+        <v>212600.58</v>
       </c>
       <c r="N163" s="1">
-        <v>205877.37</v>
-[...1 lines deleted...]
-      <c r="O163" s="1">
         <v>0.11</v>
       </c>
-      <c r="P163">
-[...3 lines deleted...]
-    <row r="164" spans="1:16">
+      <c r="O163">
+        <v>1</v>
+      </c>
+      <c r="Z163" t="s">
+        <v>355</v>
+      </c>
+    </row>
+    <row r="164" spans="1:26">
       <c r="A164" t="s">
         <v>359</v>
       </c>
-      <c r="B164" t="s">
+      <c r="B164" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C164" s="1">
+        <v>101.807</v>
+      </c>
+      <c r="D164" s="1">
+        <v>99.179</v>
+      </c>
+      <c r="E164" t="s">
+        <v>8</v>
+      </c>
+      <c r="F164">
+        <v>1.0</v>
+      </c>
+      <c r="G164" s="1">
+        <v>198358.0</v>
+      </c>
+      <c r="H164" s="1">
+        <v>5256.0</v>
+      </c>
+      <c r="I164" s="1">
+        <v>2.6497544843162</v>
+      </c>
+      <c r="J164">
+        <v>1.71</v>
+      </c>
+      <c r="K164" t="s">
         <v>360</v>
       </c>
-      <c r="C164" s="1">
+      <c r="L164" s="1">
+        <v>203614.0</v>
+      </c>
+      <c r="M164" s="1">
+        <v>207032.49</v>
+      </c>
+      <c r="N164" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O164">
+        <v>1</v>
+      </c>
+      <c r="Z164" t="s">
+        <v>358</v>
+      </c>
+    </row>
+    <row r="165" spans="1:26">
+      <c r="A165" t="s">
+        <v>362</v>
+      </c>
+      <c r="B165" s="1">
         <v>300000.0</v>
       </c>
-      <c r="D164" s="1">
-[...2 lines deleted...]
-      <c r="E164" s="1">
+      <c r="C165" s="1">
+        <v>101.0</v>
+      </c>
+      <c r="D165" s="1">
         <v>99.847</v>
       </c>
-      <c r="F164" t="s">
-[...5 lines deleted...]
-      <c r="H164" s="1">
+      <c r="E165" t="s">
+        <v>8</v>
+      </c>
+      <c r="F165">
+        <v>1.0</v>
+      </c>
+      <c r="G165" s="1">
         <v>299541.0</v>
       </c>
-      <c r="I164" s="1">
-[...17 lines deleted...]
-      <c r="O164" s="1">
+      <c r="H165" s="1">
+        <v>3459.0</v>
+      </c>
+      <c r="I165" s="1">
+        <v>1.1547667931936</v>
+      </c>
+      <c r="J165">
+        <v>0.29</v>
+      </c>
+      <c r="K165">
+        <v>863.01</v>
+      </c>
+      <c r="L165" s="1">
+        <v>303000.0</v>
+      </c>
+      <c r="M165" s="1">
+        <v>303863.01</v>
+      </c>
+      <c r="N165" s="1">
         <v>0.16</v>
       </c>
-      <c r="P164">
-[...4 lines deleted...]
-      <c r="A165" t="s">
+      <c r="O165">
+        <v>1</v>
+      </c>
+      <c r="Z165" t="s">
         <v>361</v>
       </c>
-      <c r="B165" t="s">
-[...45 lines deleted...]
-    <row r="166" spans="1:16">
+    </row>
+    <row r="166" spans="1:26">
       <c r="A166" t="s">
         <v>364</v>
       </c>
-      <c r="B166" t="s">
+      <c r="B166" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C166" s="1">
+        <v>102.045</v>
+      </c>
+      <c r="D166" s="1">
+        <v>99.89</v>
+      </c>
+      <c r="E166" t="s">
+        <v>8</v>
+      </c>
+      <c r="F166">
+        <v>1.0</v>
+      </c>
+      <c r="G166" s="1">
+        <v>299670.0</v>
+      </c>
+      <c r="H166" s="1">
+        <v>6465.0</v>
+      </c>
+      <c r="I166" s="1">
+        <v>2.1573731104215</v>
+      </c>
+      <c r="J166">
+        <v>0.68</v>
+      </c>
+      <c r="K166" t="s">
         <v>365</v>
       </c>
-      <c r="C166" s="1">
-[...27 lines deleted...]
-        <v>366</v>
+      <c r="L166" s="1">
+        <v>306135.0</v>
       </c>
       <c r="M166" s="1">
-        <v>351595.38</v>
+        <v>308187.74</v>
       </c>
       <c r="N166" s="1">
-        <v>358326.27</v>
-[...8 lines deleted...]
-    <row r="167" spans="1:16">
+        <v>0.16</v>
+      </c>
+      <c r="O166">
+        <v>1</v>
+      </c>
+      <c r="Z166" t="s">
+        <v>363</v>
+      </c>
+    </row>
+    <row r="167" spans="1:26">
       <c r="A167" t="s">
         <v>367</v>
       </c>
-      <c r="B167" t="s">
+      <c r="B167" s="1">
+        <v>358000.0</v>
+      </c>
+      <c r="C167" s="1">
+        <v>98.747</v>
+      </c>
+      <c r="D167" s="1">
+        <v>99.33</v>
+      </c>
+      <c r="E167" t="s">
+        <v>8</v>
+      </c>
+      <c r="F167">
+        <v>1.0</v>
+      </c>
+      <c r="G167" s="1">
+        <v>355601.4</v>
+      </c>
+      <c r="H167" s="1">
+        <v>-2087.14</v>
+      </c>
+      <c r="I167" s="1">
+        <v>-0.58693244739756</v>
+      </c>
+      <c r="J167">
+        <v>2.11</v>
+      </c>
+      <c r="K167" t="s">
         <v>368</v>
       </c>
-      <c r="C167" s="1">
+      <c r="L167" s="1">
+        <v>353514.26</v>
+      </c>
+      <c r="M167" s="1">
+        <v>361054.33</v>
+      </c>
+      <c r="N167" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O167">
+        <v>1</v>
+      </c>
+      <c r="Z167" t="s">
+        <v>366</v>
+      </c>
+    </row>
+    <row r="168" spans="1:26">
+      <c r="A168" t="s">
+        <v>370</v>
+      </c>
+      <c r="B168" s="1">
         <v>200000.0</v>
       </c>
-      <c r="D167" s="1">
-[...2 lines deleted...]
-      <c r="E167" s="1">
+      <c r="C168" s="1">
+        <v>97.453</v>
+      </c>
+      <c r="D168" s="1">
         <v>99.253</v>
       </c>
-      <c r="F167" t="s">
-[...5 lines deleted...]
-      <c r="H167" s="1">
+      <c r="E168" t="s">
+        <v>8</v>
+      </c>
+      <c r="F168">
+        <v>1.0</v>
+      </c>
+      <c r="G168" s="1">
         <v>198506.0</v>
       </c>
-      <c r="I167" s="1">
-[...5 lines deleted...]
-      <c r="K167">
+      <c r="H168" s="1">
+        <v>-3600.0</v>
+      </c>
+      <c r="I168" s="1">
+        <v>-1.8135471975658</v>
+      </c>
+      <c r="J168">
+        <v>0.42</v>
+      </c>
+      <c r="K168">
+        <v>838.36</v>
+      </c>
+      <c r="L168" s="1">
+        <v>194906.0</v>
+      </c>
+      <c r="M168" s="1">
+        <v>195744.36</v>
+      </c>
+      <c r="N168" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O168">
+        <v>1</v>
+      </c>
+      <c r="Z168" t="s">
+        <v>369</v>
+      </c>
+    </row>
+    <row r="169" spans="1:26">
+      <c r="A169" t="s">
+        <v>372</v>
+      </c>
+      <c r="B169" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C169" s="1">
+        <v>94.214</v>
+      </c>
+      <c r="D169" s="1">
+        <v>93.7555</v>
+      </c>
+      <c r="E169" t="s">
+        <v>8</v>
+      </c>
+      <c r="F169">
+        <v>1.0</v>
+      </c>
+      <c r="G169" s="1">
+        <v>187511.0</v>
+      </c>
+      <c r="H169" s="1">
+        <v>917.0</v>
+      </c>
+      <c r="I169" s="1">
+        <v>0.48903797643872</v>
+      </c>
+      <c r="J169">
+        <v>0.51</v>
+      </c>
+      <c r="K169" t="s">
+        <v>373</v>
+      </c>
+      <c r="L169" s="1">
+        <v>188428.0</v>
+      </c>
+      <c r="M169" s="1">
+        <v>189445.12</v>
+      </c>
+      <c r="N169" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O169">
+        <v>1</v>
+      </c>
+      <c r="Z169" t="s">
+        <v>371</v>
+      </c>
+    </row>
+    <row r="170" spans="1:26">
+      <c r="A170" t="s">
+        <v>375</v>
+      </c>
+      <c r="B170" s="1">
+        <v>143000.0</v>
+      </c>
+      <c r="C170" s="1">
+        <v>100.119</v>
+      </c>
+      <c r="D170" s="1">
+        <v>99.646</v>
+      </c>
+      <c r="E170" t="s">
+        <v>8</v>
+      </c>
+      <c r="F170">
+        <v>1.0</v>
+      </c>
+      <c r="G170" s="1">
+        <v>142493.78</v>
+      </c>
+      <c r="H170" s="1">
+        <v>676.39</v>
+      </c>
+      <c r="I170" s="1">
+        <v>0.47468036850451</v>
+      </c>
+      <c r="J170">
+        <v>0.5</v>
+      </c>
+      <c r="K170">
+        <v>713.04</v>
+      </c>
+      <c r="L170" s="1">
+        <v>143170.17</v>
+      </c>
+      <c r="M170" s="1">
+        <v>143883.21</v>
+      </c>
+      <c r="N170" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O170">
+        <v>1</v>
+      </c>
+      <c r="Z170" t="s">
+        <v>374</v>
+      </c>
+    </row>
+    <row r="171" spans="1:26">
+      <c r="A171" t="s">
+        <v>377</v>
+      </c>
+      <c r="B171" s="1">
+        <v>178000.0</v>
+      </c>
+      <c r="C171" s="1">
+        <v>101.69</v>
+      </c>
+      <c r="D171" s="1">
+        <v>100.64402809</v>
+      </c>
+      <c r="E171" t="s">
+        <v>8</v>
+      </c>
+      <c r="F171">
+        <v>1.0</v>
+      </c>
+      <c r="G171" s="1">
+        <v>179146.37</v>
+      </c>
+      <c r="H171" s="1">
+        <v>1861.83</v>
+      </c>
+      <c r="I171" s="1">
+        <v>1.0392786635867</v>
+      </c>
+      <c r="J171">
+        <v>4.48</v>
+      </c>
+      <c r="K171" t="s">
+        <v>378</v>
+      </c>
+      <c r="L171" s="1">
+        <v>181008.2</v>
+      </c>
+      <c r="M171" s="1">
+        <v>188974.31</v>
+      </c>
+      <c r="N171" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O171">
+        <v>1</v>
+      </c>
+      <c r="Z171" t="s">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="172" spans="1:26">
+      <c r="A172" t="s">
+        <v>380</v>
+      </c>
+      <c r="B172" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C172" s="1">
+        <v>110.554</v>
+      </c>
+      <c r="D172" s="1">
+        <v>100.019</v>
+      </c>
+      <c r="E172" t="s">
+        <v>8</v>
+      </c>
+      <c r="F172">
+        <v>1.0</v>
+      </c>
+      <c r="G172" s="1">
+        <v>300057.0</v>
+      </c>
+      <c r="H172" s="1">
+        <v>31605.0</v>
+      </c>
+      <c r="I172" s="1">
+        <v>10.532998730241</v>
+      </c>
+      <c r="J172">
+        <v>5.35</v>
+      </c>
+      <c r="K172" t="s">
+        <v>381</v>
+      </c>
+      <c r="L172" s="1">
+        <v>331662.0</v>
+      </c>
+      <c r="M172" s="1">
+        <v>347697.95</v>
+      </c>
+      <c r="N172" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O172">
+        <v>1</v>
+      </c>
+      <c r="Z172" t="s">
+        <v>379</v>
+      </c>
+    </row>
+    <row r="173" spans="1:26">
+      <c r="A173" t="s">
+        <v>383</v>
+      </c>
+      <c r="B173" s="1">
+        <v>334000.0</v>
+      </c>
+      <c r="C173" s="1">
+        <v>100.409</v>
+      </c>
+      <c r="D173" s="1">
+        <v>99.58</v>
+      </c>
+      <c r="E173" t="s">
+        <v>8</v>
+      </c>
+      <c r="F173">
+        <v>1.0</v>
+      </c>
+      <c r="G173" s="1">
+        <v>332597.2</v>
+      </c>
+      <c r="H173" s="1">
+        <v>2768.86</v>
+      </c>
+      <c r="I173" s="1">
+        <v>0.832496485238</v>
+      </c>
+      <c r="J173">
+        <v>0.51</v>
+      </c>
+      <c r="K173" t="s">
+        <v>384</v>
+      </c>
+      <c r="L173" s="1">
+        <v>335366.06</v>
+      </c>
+      <c r="M173" s="1">
+        <v>337081.81</v>
+      </c>
+      <c r="N173" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O173">
+        <v>1</v>
+      </c>
+      <c r="Z173" t="s">
+        <v>382</v>
+      </c>
+    </row>
+    <row r="174" spans="1:26">
+      <c r="A174" t="s">
+        <v>386</v>
+      </c>
+      <c r="B174" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C174" s="1">
+        <v>104.47</v>
+      </c>
+      <c r="D174" s="1">
+        <v>106.65</v>
+      </c>
+      <c r="E174" t="s">
+        <v>8</v>
+      </c>
+      <c r="F174">
+        <v>1.0</v>
+      </c>
+      <c r="G174" s="1">
+        <v>106650.0</v>
+      </c>
+      <c r="H174" s="1">
+        <v>-2180.0</v>
+      </c>
+      <c r="I174" s="1">
+        <v>-2.0440693858415</v>
+      </c>
+      <c r="J174">
+        <v>0.6</v>
+      </c>
+      <c r="K174">
+        <v>602.74</v>
+      </c>
+      <c r="L174" s="1">
+        <v>104470.0</v>
+      </c>
+      <c r="M174" s="1">
+        <v>105072.74</v>
+      </c>
+      <c r="N174" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O174">
+        <v>1</v>
+      </c>
+      <c r="Z174" t="s">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="175" spans="1:26">
+      <c r="A175" t="s">
+        <v>388</v>
+      </c>
+      <c r="B175" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C175" s="1">
+        <v>100.742</v>
+      </c>
+      <c r="D175" s="1">
+        <v>100.61</v>
+      </c>
+      <c r="E175" t="s">
+        <v>8</v>
+      </c>
+      <c r="F175">
+        <v>1.0</v>
+      </c>
+      <c r="G175" s="1">
+        <v>201220.0</v>
+      </c>
+      <c r="H175" s="1">
+        <v>264.0</v>
+      </c>
+      <c r="I175" s="1">
+        <v>0.13119968194017</v>
+      </c>
+      <c r="J175">
+        <v>0.43</v>
+      </c>
+      <c r="K175">
+        <v>850.68</v>
+      </c>
+      <c r="L175" s="1">
+        <v>201484.0</v>
+      </c>
+      <c r="M175" s="1">
+        <v>202334.68</v>
+      </c>
+      <c r="N175" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O175">
+        <v>1</v>
+      </c>
+      <c r="Z175" t="s">
+        <v>387</v>
+      </c>
+    </row>
+    <row r="176" spans="1:26">
+      <c r="A176" t="s">
+        <v>390</v>
+      </c>
+      <c r="B176" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C176" s="1">
+        <v>98.39</v>
+      </c>
+      <c r="D176" s="1">
+        <v>97.673</v>
+      </c>
+      <c r="E176" t="s">
+        <v>8</v>
+      </c>
+      <c r="F176">
+        <v>1.0</v>
+      </c>
+      <c r="G176" s="1">
+        <v>488365.0</v>
+      </c>
+      <c r="H176" s="1">
+        <v>3585.0</v>
+      </c>
+      <c r="I176" s="1">
+        <v>0.73408209023988</v>
+      </c>
+      <c r="J176">
+        <v>0.41</v>
+      </c>
+      <c r="K176" t="s">
+        <v>391</v>
+      </c>
+      <c r="L176" s="1">
+        <v>491950.0</v>
+      </c>
+      <c r="M176" s="1">
+        <v>494011.64</v>
+      </c>
+      <c r="N176" s="1">
+        <v>0.26</v>
+      </c>
+      <c r="O176">
+        <v>1</v>
+      </c>
+      <c r="Z176" t="s">
+        <v>389</v>
+      </c>
+    </row>
+    <row r="177" spans="1:26">
+      <c r="A177" t="s">
+        <v>393</v>
+      </c>
+      <c r="B177" s="1">
+        <v>164000.0</v>
+      </c>
+      <c r="C177" s="1">
+        <v>99.478</v>
+      </c>
+      <c r="D177" s="1">
+        <v>101.02690244</v>
+      </c>
+      <c r="E177" t="s">
+        <v>8</v>
+      </c>
+      <c r="F177">
+        <v>1.0</v>
+      </c>
+      <c r="G177" s="1">
+        <v>165684.12</v>
+      </c>
+      <c r="H177" s="1">
+        <v>-2540.2</v>
+      </c>
+      <c r="I177" s="1">
+        <v>-1.5331583980408</v>
+      </c>
+      <c r="J177">
+        <v>2.91</v>
+      </c>
+      <c r="K177" t="s">
+        <v>394</v>
+      </c>
+      <c r="L177" s="1">
+        <v>163143.92</v>
+      </c>
+      <c r="M177" s="1">
+        <v>167915.97</v>
+      </c>
+      <c r="N177" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O177">
+        <v>1</v>
+      </c>
+      <c r="Z177" t="s">
+        <v>392</v>
+      </c>
+    </row>
+    <row r="178" spans="1:26">
+      <c r="A178" t="s">
+        <v>396</v>
+      </c>
+      <c r="B178" s="1">
+        <v>398000.0</v>
+      </c>
+      <c r="C178" s="1">
+        <v>90.697</v>
+      </c>
+      <c r="D178" s="1">
+        <v>87.89796985</v>
+      </c>
+      <c r="E178" t="s">
+        <v>8</v>
+      </c>
+      <c r="F178">
+        <v>1.0</v>
+      </c>
+      <c r="G178" s="1">
+        <v>349833.92</v>
+      </c>
+      <c r="H178" s="1">
+        <v>11140.14</v>
+      </c>
+      <c r="I178" s="1">
+        <v>3.1844081900349</v>
+      </c>
+      <c r="J178">
+        <v>0.0</v>
+      </c>
+      <c r="K178">
+        <v>0.0</v>
+      </c>
+      <c r="L178" s="1">
+        <v>360974.06</v>
+      </c>
+      <c r="M178" s="1">
+        <v>360974.06</v>
+      </c>
+      <c r="N178" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O178">
+        <v>1</v>
+      </c>
+      <c r="Z178" t="s">
+        <v>395</v>
+      </c>
+    </row>
+    <row r="179" spans="1:26">
+      <c r="A179" t="s">
+        <v>398</v>
+      </c>
+      <c r="B179" s="1">
+        <v>1774000.0</v>
+      </c>
+      <c r="C179" s="1">
+        <v>61.209</v>
+      </c>
+      <c r="D179" s="1">
+        <v>70.22517193</v>
+      </c>
+      <c r="E179" t="s">
+        <v>8</v>
+      </c>
+      <c r="F179">
+        <v>1.0</v>
+      </c>
+      <c r="G179" s="1">
+        <v>1245794.55</v>
+      </c>
+      <c r="H179" s="1">
+        <v>-159946.89</v>
+      </c>
+      <c r="I179" s="1">
+        <v>-12.838946036487</v>
+      </c>
+      <c r="J179">
+        <v>0.0</v>
+      </c>
+      <c r="K179">
+        <v>0.0</v>
+      </c>
+      <c r="L179" s="1">
+        <v>1085847.66</v>
+      </c>
+      <c r="M179" s="1">
+        <v>1085847.66</v>
+      </c>
+      <c r="N179" s="1">
+        <v>0.58</v>
+      </c>
+      <c r="O179">
+        <v>1</v>
+      </c>
+      <c r="Z179" t="s">
+        <v>397</v>
+      </c>
+    </row>
+    <row r="180" spans="1:26">
+      <c r="A180" t="s">
+        <v>400</v>
+      </c>
+      <c r="B180" s="1">
+        <v>260600.0</v>
+      </c>
+      <c r="C180" s="1">
+        <v>98.968</v>
+      </c>
+      <c r="D180" s="1">
+        <v>99.57561397</v>
+      </c>
+      <c r="E180" t="s">
+        <v>8</v>
+      </c>
+      <c r="F180">
+        <v>1.0</v>
+      </c>
+      <c r="G180" s="1">
+        <v>259494.05</v>
+      </c>
+      <c r="H180" s="1">
+        <v>-1583.44</v>
+      </c>
+      <c r="I180" s="1">
+        <v>-0.61020281582564</v>
+      </c>
+      <c r="J180">
+        <v>1.01</v>
+      </c>
+      <c r="K180" t="s">
+        <v>401</v>
+      </c>
+      <c r="L180" s="1">
+        <v>257910.61</v>
+      </c>
+      <c r="M180" s="1">
+        <v>260543.38</v>
+      </c>
+      <c r="N180" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="O180">
+        <v>1</v>
+      </c>
+      <c r="Z180" t="s">
+        <v>399</v>
+      </c>
+    </row>
+    <row r="181" spans="1:26">
+      <c r="A181" t="s">
+        <v>403</v>
+      </c>
+      <c r="B181" s="1">
+        <v>473000.0</v>
+      </c>
+      <c r="C181" s="1">
+        <v>89.763</v>
+      </c>
+      <c r="D181" s="1">
+        <v>98.844</v>
+      </c>
+      <c r="E181" t="s">
+        <v>8</v>
+      </c>
+      <c r="F181">
+        <v>1.0</v>
+      </c>
+      <c r="G181" s="1">
+        <v>467532.12</v>
+      </c>
+      <c r="H181" s="1">
+        <v>-42953.13</v>
+      </c>
+      <c r="I181" s="1">
+        <v>-9.187204079155</v>
+      </c>
+      <c r="J181">
+        <v>0.98</v>
+      </c>
+      <c r="K181" t="s">
+        <v>404</v>
+      </c>
+      <c r="L181" s="1">
+        <v>424578.99</v>
+      </c>
+      <c r="M181" s="1">
+        <v>429229.62</v>
+      </c>
+      <c r="N181" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O181">
+        <v>1</v>
+      </c>
+      <c r="Z181" t="s">
+        <v>402</v>
+      </c>
+    </row>
+    <row r="182" spans="1:26">
+      <c r="A182" t="s">
+        <v>406</v>
+      </c>
+      <c r="B182" s="1">
+        <v>131000.0</v>
+      </c>
+      <c r="C182" s="1">
+        <v>89.97</v>
+      </c>
+      <c r="D182" s="1">
+        <v>84.29</v>
+      </c>
+      <c r="E182" t="s">
+        <v>8</v>
+      </c>
+      <c r="F182">
+        <v>1.0</v>
+      </c>
+      <c r="G182" s="1">
+        <v>110419.9</v>
+      </c>
+      <c r="H182" s="1">
+        <v>7440.8</v>
+      </c>
+      <c r="I182" s="1">
+        <v>6.7386404081148</v>
+      </c>
+      <c r="J182">
+        <v>1.8</v>
+      </c>
+      <c r="K182" t="s">
+        <v>407</v>
+      </c>
+      <c r="L182" s="1">
+        <v>117860.7</v>
+      </c>
+      <c r="M182" s="1">
+        <v>120216.01</v>
+      </c>
+      <c r="N182" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O182">
+        <v>1</v>
+      </c>
+      <c r="Z182" t="s">
+        <v>405</v>
+      </c>
+    </row>
+    <row r="183" spans="1:26">
+      <c r="A183" t="s">
+        <v>409</v>
+      </c>
+      <c r="B183" s="1">
+        <v>234000.0</v>
+      </c>
+      <c r="C183" s="1">
+        <v>100.481</v>
+      </c>
+      <c r="D183" s="1">
+        <v>99.658</v>
+      </c>
+      <c r="E183" t="s">
+        <v>8</v>
+      </c>
+      <c r="F183">
+        <v>1.0</v>
+      </c>
+      <c r="G183" s="1">
+        <v>233199.72</v>
+      </c>
+      <c r="H183" s="1">
+        <v>1925.82</v>
+      </c>
+      <c r="I183" s="1">
+        <v>0.82582431917157</v>
+      </c>
+      <c r="J183">
+        <v>0.32</v>
+      </c>
+      <c r="K183">
+        <v>739.38</v>
+      </c>
+      <c r="L183" s="1">
+        <v>235125.54</v>
+      </c>
+      <c r="M183" s="1">
+        <v>235864.92</v>
+      </c>
+      <c r="N183" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="O183">
+        <v>1</v>
+      </c>
+      <c r="Z183" t="s">
+        <v>408</v>
+      </c>
+    </row>
+    <row r="184" spans="1:26">
+      <c r="A184" t="s">
+        <v>411</v>
+      </c>
+      <c r="B184" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C184" s="1">
+        <v>92.349</v>
+      </c>
+      <c r="D184" s="1">
+        <v>91.61</v>
+      </c>
+      <c r="E184" t="s">
+        <v>8</v>
+      </c>
+      <c r="F184">
+        <v>1.0</v>
+      </c>
+      <c r="G184" s="1">
+        <v>183220.0</v>
+      </c>
+      <c r="H184" s="1">
+        <v>1478.0</v>
+      </c>
+      <c r="I184" s="1">
+        <v>0.80668049339592</v>
+      </c>
+      <c r="J184">
+        <v>0.87</v>
+      </c>
+      <c r="K184" t="s">
+        <v>412</v>
+      </c>
+      <c r="L184" s="1">
+        <v>184698.0</v>
+      </c>
+      <c r="M184" s="1">
+        <v>186429.51</v>
+      </c>
+      <c r="N184" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O184">
+        <v>1</v>
+      </c>
+      <c r="Z184" t="s">
+        <v>410</v>
+      </c>
+    </row>
+    <row r="185" spans="1:26">
+      <c r="A185" t="s">
+        <v>414</v>
+      </c>
+      <c r="B185" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C185" s="1">
+        <v>104.224</v>
+      </c>
+      <c r="D185" s="1">
+        <v>105.76</v>
+      </c>
+      <c r="E185" t="s">
+        <v>8</v>
+      </c>
+      <c r="F185">
+        <v>1.0</v>
+      </c>
+      <c r="G185" s="1">
+        <v>211520.0</v>
+      </c>
+      <c r="H185" s="1">
+        <v>-3072.0</v>
+      </c>
+      <c r="I185" s="1">
+        <v>-1.4523449319213</v>
+      </c>
+      <c r="J185">
+        <v>1.83</v>
+      </c>
+      <c r="K185" t="s">
+        <v>415</v>
+      </c>
+      <c r="L185" s="1">
+        <v>208448.0</v>
+      </c>
+      <c r="M185" s="1">
+        <v>212107.59</v>
+      </c>
+      <c r="N185" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O185">
+        <v>1</v>
+      </c>
+      <c r="Z185" t="s">
+        <v>413</v>
+      </c>
+    </row>
+    <row r="186" spans="1:26">
+      <c r="A186" t="s">
+        <v>417</v>
+      </c>
+      <c r="B186" s="1">
+        <v>264000.0</v>
+      </c>
+      <c r="C186" s="1">
+        <v>100.371</v>
+      </c>
+      <c r="D186" s="1">
+        <v>99.607</v>
+      </c>
+      <c r="E186" t="s">
+        <v>8</v>
+      </c>
+      <c r="F186">
+        <v>1.0</v>
+      </c>
+      <c r="G186" s="1">
+        <v>262962.48</v>
+      </c>
+      <c r="H186" s="1">
+        <v>2016.96</v>
+      </c>
+      <c r="I186" s="1">
+        <v>0.76701436646019</v>
+      </c>
+      <c r="J186">
+        <v>1.43</v>
+      </c>
+      <c r="K186" t="s">
+        <v>418</v>
+      </c>
+      <c r="L186" s="1">
+        <v>264979.44</v>
+      </c>
+      <c r="M186" s="1">
+        <v>268763.14</v>
+      </c>
+      <c r="N186" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="O186">
+        <v>1</v>
+      </c>
+      <c r="Z186" t="s">
+        <v>416</v>
+      </c>
+    </row>
+    <row r="187" spans="1:26">
+      <c r="A187" t="s">
+        <v>420</v>
+      </c>
+      <c r="B187" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C187" s="1">
+        <v>99.721</v>
+      </c>
+      <c r="D187" s="1">
+        <v>99.991</v>
+      </c>
+      <c r="E187" t="s">
+        <v>8</v>
+      </c>
+      <c r="F187">
+        <v>1.0</v>
+      </c>
+      <c r="G187" s="1">
+        <v>199982.0</v>
+      </c>
+      <c r="H187" s="1">
+        <v>-540.0</v>
+      </c>
+      <c r="I187" s="1">
+        <v>-0.2700243021872</v>
+      </c>
+      <c r="J187">
+        <v>0.12</v>
+      </c>
+      <c r="K187">
+        <v>230.14</v>
+      </c>
+      <c r="L187" s="1">
+        <v>199442.0</v>
+      </c>
+      <c r="M187" s="1">
+        <v>199672.14</v>
+      </c>
+      <c r="N187" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O187">
+        <v>1</v>
+      </c>
+      <c r="Z187" t="s">
+        <v>419</v>
+      </c>
+    </row>
+    <row r="188" spans="1:26">
+      <c r="A188" t="s">
+        <v>422</v>
+      </c>
+      <c r="B188" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C188" s="1">
+        <v>101.046</v>
+      </c>
+      <c r="D188" s="1">
+        <v>99.834</v>
+      </c>
+      <c r="E188" t="s">
+        <v>8</v>
+      </c>
+      <c r="F188">
+        <v>1.0</v>
+      </c>
+      <c r="G188" s="1">
+        <v>299502.0</v>
+      </c>
+      <c r="H188" s="1">
+        <v>3636.0</v>
+      </c>
+      <c r="I188" s="1">
+        <v>1.2140152653405</v>
+      </c>
+      <c r="J188">
+        <v>0.75</v>
+      </c>
+      <c r="K188" t="s">
+        <v>423</v>
+      </c>
+      <c r="L188" s="1">
+        <v>303138.0</v>
+      </c>
+      <c r="M188" s="1">
+        <v>305373.62</v>
+      </c>
+      <c r="N188" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O188">
+        <v>1</v>
+      </c>
+      <c r="Z188" t="s">
+        <v>421</v>
+      </c>
+    </row>
+    <row r="189" spans="1:26">
+      <c r="A189" t="s">
+        <v>425</v>
+      </c>
+      <c r="B189" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C189" s="1">
+        <v>94.961</v>
+      </c>
+      <c r="D189" s="1">
+        <v>91.473</v>
+      </c>
+      <c r="E189" t="s">
+        <v>8</v>
+      </c>
+      <c r="F189">
+        <v>1.0</v>
+      </c>
+      <c r="G189" s="1">
+        <v>274419.0</v>
+      </c>
+      <c r="H189" s="1">
+        <v>10464.0</v>
+      </c>
+      <c r="I189" s="1">
+        <v>3.8131470488559</v>
+      </c>
+      <c r="J189">
+        <v>0.51</v>
+      </c>
+      <c r="K189" t="s">
+        <v>426</v>
+      </c>
+      <c r="L189" s="1">
+        <v>284883.0</v>
+      </c>
+      <c r="M189" s="1">
+        <v>286413.25</v>
+      </c>
+      <c r="N189" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O189">
+        <v>1</v>
+      </c>
+      <c r="Z189" t="s">
+        <v>424</v>
+      </c>
+    </row>
+    <row r="190" spans="1:26">
+      <c r="A190" t="s">
+        <v>428</v>
+      </c>
+      <c r="B190" s="1">
+        <v>498000.0</v>
+      </c>
+      <c r="C190" s="1">
+        <v>89.637</v>
+      </c>
+      <c r="D190" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E190" t="s">
+        <v>8</v>
+      </c>
+      <c r="F190">
+        <v>1.0</v>
+      </c>
+      <c r="G190" s="1">
+        <v>498000.0</v>
+      </c>
+      <c r="H190" s="1">
+        <v>-51607.74</v>
+      </c>
+      <c r="I190" s="1">
+        <v>-10.363</v>
+      </c>
+      <c r="J190">
+        <v>0.1</v>
+      </c>
+      <c r="K190">
+        <v>481.14</v>
+      </c>
+      <c r="L190" s="1">
+        <v>446392.26</v>
+      </c>
+      <c r="M190" s="1">
+        <v>446873.4</v>
+      </c>
+      <c r="N190" s="1">
         <v>0.24</v>
       </c>
-      <c r="L167">
-[...58 lines deleted...]
-      <c r="O168" s="1">
+      <c r="O190">
+        <v>1</v>
+      </c>
+      <c r="Z190" t="s">
+        <v>427</v>
+      </c>
+    </row>
+    <row r="191" spans="1:26">
+      <c r="A191" t="s">
+        <v>430</v>
+      </c>
+      <c r="B191" s="1">
+        <v>299000.0</v>
+      </c>
+      <c r="C191" s="1">
+        <v>101.128</v>
+      </c>
+      <c r="D191" s="1">
+        <v>99.298</v>
+      </c>
+      <c r="E191" t="s">
+        <v>8</v>
+      </c>
+      <c r="F191">
+        <v>1.0</v>
+      </c>
+      <c r="G191" s="1">
+        <v>296901.02</v>
+      </c>
+      <c r="H191" s="1">
+        <v>5471.7</v>
+      </c>
+      <c r="I191" s="1">
+        <v>1.8429374206933</v>
+      </c>
+      <c r="J191">
+        <v>0.89</v>
+      </c>
+      <c r="K191" t="s">
+        <v>431</v>
+      </c>
+      <c r="L191" s="1">
+        <v>302372.72</v>
+      </c>
+      <c r="M191" s="1">
+        <v>305039.14</v>
+      </c>
+      <c r="N191" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O191">
+        <v>1</v>
+      </c>
+      <c r="Z191" t="s">
+        <v>429</v>
+      </c>
+    </row>
+    <row r="192" spans="1:26">
+      <c r="A192" t="s">
+        <v>433</v>
+      </c>
+      <c r="B192" s="1">
+        <v>261000.0</v>
+      </c>
+      <c r="C192" s="1">
+        <v>99.259</v>
+      </c>
+      <c r="D192" s="1">
+        <v>99.459</v>
+      </c>
+      <c r="E192" t="s">
+        <v>8</v>
+      </c>
+      <c r="F192">
+        <v>1.0</v>
+      </c>
+      <c r="G192" s="1">
+        <v>259587.99</v>
+      </c>
+      <c r="H192" s="1">
+        <v>-522.0</v>
+      </c>
+      <c r="I192" s="1">
+        <v>-0.20108788546034</v>
+      </c>
+      <c r="J192">
+        <v>1.49</v>
+      </c>
+      <c r="K192" t="s">
+        <v>434</v>
+      </c>
+      <c r="L192" s="1">
+        <v>259065.99</v>
+      </c>
+      <c r="M192" s="1">
+        <v>262947.02</v>
+      </c>
+      <c r="N192" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="O192">
+        <v>1</v>
+      </c>
+      <c r="Z192" t="s">
+        <v>432</v>
+      </c>
+    </row>
+    <row r="193" spans="1:26">
+      <c r="A193" t="s">
+        <v>436</v>
+      </c>
+      <c r="B193" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C193" s="1">
+        <v>98.683</v>
+      </c>
+      <c r="D193" s="1">
+        <v>99.292</v>
+      </c>
+      <c r="E193" t="s">
+        <v>8</v>
+      </c>
+      <c r="F193">
+        <v>1.0</v>
+      </c>
+      <c r="G193" s="1">
+        <v>297876.0</v>
+      </c>
+      <c r="H193" s="1">
+        <v>-1827.0</v>
+      </c>
+      <c r="I193" s="1">
+        <v>-0.61334246464972</v>
+      </c>
+      <c r="J193">
+        <v>1.49</v>
+      </c>
+      <c r="K193" t="s">
+        <v>437</v>
+      </c>
+      <c r="L193" s="1">
+        <v>296049.0</v>
+      </c>
+      <c r="M193" s="1">
+        <v>300507.9</v>
+      </c>
+      <c r="N193" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O193">
+        <v>1</v>
+      </c>
+      <c r="Z193" t="s">
+        <v>435</v>
+      </c>
+    </row>
+    <row r="194" spans="1:26">
+      <c r="A194" t="s">
+        <v>439</v>
+      </c>
+      <c r="B194" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C194" s="1">
+        <v>103.997</v>
+      </c>
+      <c r="D194" s="1">
+        <v>105.478</v>
+      </c>
+      <c r="E194" t="s">
+        <v>8</v>
+      </c>
+      <c r="F194">
+        <v>1.0</v>
+      </c>
+      <c r="G194" s="1">
+        <v>105478.0</v>
+      </c>
+      <c r="H194" s="1">
+        <v>-1481.0</v>
+      </c>
+      <c r="I194" s="1">
+        <v>-1.4040842640171</v>
+      </c>
+      <c r="J194">
+        <v>0.34</v>
+      </c>
+      <c r="K194">
+        <v>340.62</v>
+      </c>
+      <c r="L194" s="1">
+        <v>103997.0</v>
+      </c>
+      <c r="M194" s="1">
+        <v>104337.62</v>
+      </c>
+      <c r="N194" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O194">
+        <v>1</v>
+      </c>
+      <c r="Z194" t="s">
+        <v>438</v>
+      </c>
+    </row>
+    <row r="195" spans="1:26">
+      <c r="A195" t="s">
+        <v>441</v>
+      </c>
+      <c r="B195" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C195" s="1">
+        <v>99.479</v>
+      </c>
+      <c r="D195" s="1">
+        <v>99.933</v>
+      </c>
+      <c r="E195" t="s">
+        <v>8</v>
+      </c>
+      <c r="F195">
+        <v>1.0</v>
+      </c>
+      <c r="G195" s="1">
+        <v>499665.0</v>
+      </c>
+      <c r="H195" s="1">
+        <v>-2270.0</v>
+      </c>
+      <c r="I195" s="1">
+        <v>-0.45430438393724</v>
+      </c>
+      <c r="J195">
+        <v>1.16</v>
+      </c>
+      <c r="K195" t="s">
+        <v>442</v>
+      </c>
+      <c r="L195" s="1">
+        <v>497395.0</v>
+      </c>
+      <c r="M195" s="1">
+        <v>503174.11</v>
+      </c>
+      <c r="N195" s="1">
+        <v>0.27</v>
+      </c>
+      <c r="O195">
+        <v>1</v>
+      </c>
+      <c r="Z195" t="s">
+        <v>440</v>
+      </c>
+    </row>
+    <row r="196" spans="1:26">
+      <c r="A196" t="s">
+        <v>444</v>
+      </c>
+      <c r="B196" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C196" s="1">
+        <v>99.995</v>
+      </c>
+      <c r="D196" s="1">
+        <v>100.91</v>
+      </c>
+      <c r="E196" t="s">
+        <v>8</v>
+      </c>
+      <c r="F196">
+        <v>1.0</v>
+      </c>
+      <c r="G196" s="1">
+        <v>302730.0</v>
+      </c>
+      <c r="H196" s="1">
+        <v>-2745.0</v>
+      </c>
+      <c r="I196" s="1">
+        <v>-0.90674858785056</v>
+      </c>
+      <c r="J196">
+        <v>0.26</v>
+      </c>
+      <c r="K196">
+        <v>776.71</v>
+      </c>
+      <c r="L196" s="1">
+        <v>299985.0</v>
+      </c>
+      <c r="M196" s="1">
+        <v>300761.71</v>
+      </c>
+      <c r="N196" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O196">
+        <v>1</v>
+      </c>
+      <c r="Z196" t="s">
+        <v>443</v>
+      </c>
+    </row>
+    <row r="197" spans="1:26">
+      <c r="A197" t="s">
+        <v>446</v>
+      </c>
+      <c r="B197" s="1">
+        <v>192052.98</v>
+      </c>
+      <c r="C197" s="1">
+        <v>96.487</v>
+      </c>
+      <c r="D197" s="1">
+        <v>97.23304476</v>
+      </c>
+      <c r="E197" t="s">
+        <v>8</v>
+      </c>
+      <c r="F197">
+        <v>1.0</v>
+      </c>
+      <c r="G197" s="1">
+        <v>186738.96</v>
+      </c>
+      <c r="H197" s="1">
+        <v>-1432.8</v>
+      </c>
+      <c r="I197" s="1">
+        <v>-0.76727427420609</v>
+      </c>
+      <c r="J197">
+        <v>0.01</v>
+      </c>
+      <c r="K197">
+        <v>12.63</v>
+      </c>
+      <c r="L197" s="1">
+        <v>185306.16</v>
+      </c>
+      <c r="M197" s="1">
+        <v>185318.79</v>
+      </c>
+      <c r="N197" s="1">
         <v>0.1</v>
       </c>
-      <c r="P168">
-[...1404 lines deleted...]
-      <c r="A197" t="s">
+      <c r="O197">
+        <v>1</v>
+      </c>
+      <c r="Z197" t="s">
         <v>445</v>
       </c>
-      <c r="B197" t="s">
-[...45 lines deleted...]
-    <row r="198" spans="1:16">
+    </row>
+    <row r="198" spans="1:26">
       <c r="A198" t="s">
         <v>448</v>
       </c>
-      <c r="B198" t="s">
-        <v>449</v>
+      <c r="B198" s="1">
+        <v>1267543.54</v>
       </c>
       <c r="C198" s="1">
-        <v>300000.0</v>
+        <v>98.413</v>
       </c>
       <c r="D198" s="1">
-        <v>99.566</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>104.81395219</v>
+      </c>
+      <c r="E198" t="s">
+        <v>8</v>
+      </c>
+      <c r="F198">
+        <v>1.0</v>
+      </c>
+      <c r="G198" s="1">
+        <v>1328562.48</v>
       </c>
       <c r="H198" s="1">
-        <v>302730.0</v>
+        <v>-81134.85</v>
       </c>
       <c r="I198" s="1">
-        <v>-4032.0</v>
-[...2 lines deleted...]
-        <v>-1.3318798929739</v>
+        <v>-6.1069653269148</v>
+      </c>
+      <c r="J198">
+        <v>0.02</v>
       </c>
       <c r="K198">
-        <v>0.06</v>
-[...2 lines deleted...]
-        <v>166.44</v>
+        <v>312.54</v>
+      </c>
+      <c r="L198" s="1">
+        <v>1247427.63</v>
       </c>
       <c r="M198" s="1">
-        <v>298698.0</v>
+        <v>1247740.17</v>
       </c>
       <c r="N198" s="1">
-        <v>298864.44</v>
-[...8 lines deleted...]
-    <row r="199" spans="1:16">
+        <v>0.67</v>
+      </c>
+      <c r="O198">
+        <v>1</v>
+      </c>
+      <c r="Z198" t="s">
+        <v>447</v>
+      </c>
+    </row>
+    <row r="199" spans="1:26">
       <c r="A199" t="s">
         <v>450</v>
       </c>
-      <c r="B199" t="s">
+      <c r="B199" s="1">
+        <v>1011377.0</v>
+      </c>
+      <c r="C199" s="1">
+        <v>100.723</v>
+      </c>
+      <c r="D199" s="1">
+        <v>99.93156063</v>
+      </c>
+      <c r="E199" t="s">
+        <v>8</v>
+      </c>
+      <c r="F199">
+        <v>1.0</v>
+      </c>
+      <c r="G199" s="1">
+        <v>1010684.82</v>
+      </c>
+      <c r="H199" s="1">
+        <v>8004.44</v>
+      </c>
+      <c r="I199" s="1">
+        <v>0.79198181684375</v>
+      </c>
+      <c r="J199">
+        <v>0.3</v>
+      </c>
+      <c r="K199" t="s">
         <v>451</v>
       </c>
-      <c r="C199" s="1">
-[...27 lines deleted...]
-        <v>452</v>
+      <c r="L199" s="1">
+        <v>1018689.26</v>
       </c>
       <c r="M199" s="1">
-        <v>184893.24</v>
+        <v>1021695.68</v>
       </c>
       <c r="N199" s="1">
-        <v>186349.69</v>
-[...8 lines deleted...]
-    <row r="200" spans="1:16">
+        <v>0.55</v>
+      </c>
+      <c r="O199">
+        <v>1</v>
+      </c>
+      <c r="Z199" t="s">
+        <v>449</v>
+      </c>
+    </row>
+    <row r="200" spans="1:26">
       <c r="A200" t="s">
         <v>453</v>
       </c>
-      <c r="B200" t="s">
+      <c r="B200" s="1">
+        <v>1439616.82</v>
+      </c>
+      <c r="C200" s="1">
+        <v>104.632</v>
+      </c>
+      <c r="D200" s="1">
+        <v>124.29877764</v>
+      </c>
+      <c r="E200" t="s">
+        <v>8</v>
+      </c>
+      <c r="F200">
+        <v>1.0</v>
+      </c>
+      <c r="G200" s="1">
+        <v>1789426.11</v>
+      </c>
+      <c r="H200" s="1">
+        <v>-283126.24</v>
+      </c>
+      <c r="I200" s="1">
+        <v>-15.82218111258</v>
+      </c>
+      <c r="J200">
+        <v>1.04</v>
+      </c>
+      <c r="K200" t="s">
         <v>454</v>
       </c>
-      <c r="C200" s="1">
-[...27 lines deleted...]
-        <v>455</v>
+      <c r="L200" s="1">
+        <v>1506299.87</v>
       </c>
       <c r="M200" s="1">
-        <v>1241013.86</v>
+        <v>1521218.64</v>
       </c>
       <c r="N200" s="1">
-        <v>1277060.71</v>
-[...8 lines deleted...]
-    <row r="201" spans="1:16">
+        <v>0.81</v>
+      </c>
+      <c r="O200">
+        <v>1</v>
+      </c>
+      <c r="Z200" t="s">
+        <v>452</v>
+      </c>
+    </row>
+    <row r="201" spans="1:26">
       <c r="A201" t="s">
         <v>456</v>
       </c>
-      <c r="B201" t="s">
+      <c r="B201" s="1">
+        <v>243000.0</v>
+      </c>
+      <c r="C201" s="1">
+        <v>98.981</v>
+      </c>
+      <c r="D201" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E201" t="s">
+        <v>8</v>
+      </c>
+      <c r="F201">
+        <v>1.0</v>
+      </c>
+      <c r="G201" s="1">
+        <v>243000.0</v>
+      </c>
+      <c r="H201" s="1">
+        <v>-2476.17</v>
+      </c>
+      <c r="I201" s="1">
+        <v>-1.019</v>
+      </c>
+      <c r="J201">
+        <v>2.09</v>
+      </c>
+      <c r="K201" t="s">
         <v>457</v>
       </c>
-      <c r="C201" s="1">
-[...27 lines deleted...]
-        <v>458</v>
+      <c r="L201" s="1">
+        <v>240523.83</v>
       </c>
       <c r="M201" s="1">
-        <v>1015705.69</v>
+        <v>245606.2</v>
       </c>
       <c r="N201" s="1">
-        <v>1016822.36</v>
-[...8 lines deleted...]
-    <row r="202" spans="1:16">
+        <v>0.13</v>
+      </c>
+      <c r="O201">
+        <v>1</v>
+      </c>
+      <c r="Z201" t="s">
+        <v>455</v>
+      </c>
+    </row>
+    <row r="202" spans="1:26">
       <c r="A202" t="s">
         <v>459</v>
       </c>
-      <c r="B202" t="s">
+      <c r="B202" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C202" s="1">
+        <v>101.361</v>
+      </c>
+      <c r="D202" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E202" t="s">
+        <v>8</v>
+      </c>
+      <c r="F202">
+        <v>1.0</v>
+      </c>
+      <c r="G202" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="H202" s="1">
+        <v>2722.0</v>
+      </c>
+      <c r="I202" s="1">
+        <v>1.361</v>
+      </c>
+      <c r="J202">
+        <v>0.35</v>
+      </c>
+      <c r="K202">
+        <v>701.4</v>
+      </c>
+      <c r="L202" s="1">
+        <v>202722.0</v>
+      </c>
+      <c r="M202" s="1">
+        <v>203423.4</v>
+      </c>
+      <c r="N202" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O202">
+        <v>1</v>
+      </c>
+      <c r="Z202" t="s">
+        <v>458</v>
+      </c>
+    </row>
+    <row r="203" spans="1:26">
+      <c r="A203" t="s">
+        <v>461</v>
+      </c>
+      <c r="B203" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C203" s="1">
+        <v>105.41</v>
+      </c>
+      <c r="D203" s="1">
+        <v>99.922</v>
+      </c>
+      <c r="E203" t="s">
+        <v>8</v>
+      </c>
+      <c r="F203">
+        <v>1.0</v>
+      </c>
+      <c r="G203" s="1">
+        <v>199844.0</v>
+      </c>
+      <c r="H203" s="1">
+        <v>10976.0</v>
+      </c>
+      <c r="I203" s="1">
+        <v>5.4922839815056</v>
+      </c>
+      <c r="J203">
+        <v>2.92</v>
+      </c>
+      <c r="K203" t="s">
+        <v>462</v>
+      </c>
+      <c r="L203" s="1">
+        <v>210820.0</v>
+      </c>
+      <c r="M203" s="1">
+        <v>216650.14</v>
+      </c>
+      <c r="N203" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O203">
+        <v>1</v>
+      </c>
+      <c r="Z203" t="s">
         <v>460</v>
       </c>
-      <c r="C202" s="1">
-[...46 lines deleted...]
-      <c r="B203" t="s">
+    </row>
+    <row r="204" spans="1:26">
+      <c r="A204" t="s">
+        <v>464</v>
+      </c>
+      <c r="B204" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C204" s="1">
+        <v>99.301</v>
+      </c>
+      <c r="D204" s="1">
+        <v>100.028</v>
+      </c>
+      <c r="E204" t="s">
+        <v>8</v>
+      </c>
+      <c r="F204">
+        <v>1.0</v>
+      </c>
+      <c r="G204" s="1">
+        <v>300084.0</v>
+      </c>
+      <c r="H204" s="1">
+        <v>-2181.0</v>
+      </c>
+      <c r="I204" s="1">
+        <v>-0.72679649698085</v>
+      </c>
+      <c r="J204">
+        <v>1.63</v>
+      </c>
+      <c r="K204" t="s">
+        <v>465</v>
+      </c>
+      <c r="L204" s="1">
+        <v>297903.0</v>
+      </c>
+      <c r="M204" s="1">
+        <v>302780.24</v>
+      </c>
+      <c r="N204" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O204">
+        <v>1</v>
+      </c>
+      <c r="Z204" t="s">
         <v>463</v>
       </c>
-      <c r="C203" s="1">
-[...92 lines deleted...]
-    <row r="205" spans="1:16">
+    </row>
+    <row r="205" spans="1:26">
       <c r="A205" t="s">
         <v>467</v>
       </c>
-      <c r="B205" t="s">
+      <c r="B205" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C205" s="1">
+        <v>106.414</v>
+      </c>
+      <c r="D205" s="1">
+        <v>107.84</v>
+      </c>
+      <c r="E205" t="s">
+        <v>8</v>
+      </c>
+      <c r="F205">
+        <v>1.0</v>
+      </c>
+      <c r="G205" s="1">
+        <v>215680.0</v>
+      </c>
+      <c r="H205" s="1">
+        <v>-2852.0</v>
+      </c>
+      <c r="I205" s="1">
+        <v>-1.3223293768546</v>
+      </c>
+      <c r="J205">
+        <v>2.89</v>
+      </c>
+      <c r="K205" t="s">
         <v>468</v>
       </c>
-      <c r="C205" s="1">
-[...27 lines deleted...]
-        <v>469</v>
+      <c r="L205" s="1">
+        <v>212828.0</v>
       </c>
       <c r="M205" s="1">
-        <v>210380.0</v>
+        <v>218606.08</v>
       </c>
       <c r="N205" s="1">
-        <v>215637.53</v>
-[...1 lines deleted...]
-      <c r="O205" s="1">
         <v>0.12</v>
       </c>
-      <c r="P205">
-[...3 lines deleted...]
-    <row r="206" spans="1:16">
+      <c r="O205">
+        <v>1</v>
+      </c>
+      <c r="Z205" t="s">
+        <v>466</v>
+      </c>
+    </row>
+    <row r="206" spans="1:26">
       <c r="A206" t="s">
         <v>470</v>
       </c>
-      <c r="B206" t="s">
+      <c r="B206" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C206" s="1">
+        <v>100.751</v>
+      </c>
+      <c r="D206" s="1">
+        <v>100.34</v>
+      </c>
+      <c r="E206" t="s">
+        <v>8</v>
+      </c>
+      <c r="F206">
+        <v>1.0</v>
+      </c>
+      <c r="G206" s="1">
+        <v>301020.0</v>
+      </c>
+      <c r="H206" s="1">
+        <v>1233.0</v>
+      </c>
+      <c r="I206" s="1">
+        <v>0.40960733506079</v>
+      </c>
+      <c r="J206">
+        <v>1.71</v>
+      </c>
+      <c r="K206" t="s">
         <v>471</v>
       </c>
-      <c r="C206" s="1">
-[...27 lines deleted...]
-        <v>472</v>
+      <c r="L206" s="1">
+        <v>302253.0</v>
       </c>
       <c r="M206" s="1">
-        <v>297039.0</v>
+        <v>307381.77</v>
       </c>
       <c r="N206" s="1">
-        <v>301232.8</v>
-[...1 lines deleted...]
-      <c r="O206" s="1">
         <v>0.16</v>
       </c>
-      <c r="P206">
-[...3 lines deleted...]
-    <row r="207" spans="1:16">
+      <c r="O206">
+        <v>1</v>
+      </c>
+      <c r="Z206" t="s">
+        <v>469</v>
+      </c>
+    </row>
+    <row r="207" spans="1:26">
       <c r="A207" t="s">
         <v>473</v>
       </c>
-      <c r="B207" t="s">
+      <c r="B207" s="1">
+        <v>239000.0</v>
+      </c>
+      <c r="C207" s="1">
+        <v>98.632</v>
+      </c>
+      <c r="D207" s="1">
+        <v>99.528</v>
+      </c>
+      <c r="E207" t="s">
+        <v>8</v>
+      </c>
+      <c r="F207">
+        <v>1.0</v>
+      </c>
+      <c r="G207" s="1">
+        <v>237871.92</v>
+      </c>
+      <c r="H207" s="1">
+        <v>-2141.44</v>
+      </c>
+      <c r="I207" s="1">
+        <v>-0.90024917611124</v>
+      </c>
+      <c r="J207">
+        <v>2.03</v>
+      </c>
+      <c r="K207" t="s">
         <v>474</v>
       </c>
-      <c r="C207" s="1">
-[...27 lines deleted...]
-        <v>475</v>
+      <c r="L207" s="1">
+        <v>235730.48</v>
       </c>
       <c r="M207" s="1">
-        <v>211454.0</v>
+        <v>240592.33</v>
       </c>
       <c r="N207" s="1">
-        <v>216659.48</v>
-[...8 lines deleted...]
-    <row r="208" spans="1:16">
+        <v>0.13</v>
+      </c>
+      <c r="O207">
+        <v>1</v>
+      </c>
+      <c r="Z207" t="s">
+        <v>472</v>
+      </c>
+    </row>
+    <row r="208" spans="1:26">
       <c r="A208" t="s">
         <v>476</v>
       </c>
-      <c r="B208" t="s">
+      <c r="B208" s="1">
+        <v>0.25</v>
+      </c>
+      <c r="C208" s="1">
+        <v>105.027</v>
+      </c>
+      <c r="D208" s="1">
+        <v>136.0</v>
+      </c>
+      <c r="E208" t="s">
+        <v>8</v>
+      </c>
+      <c r="F208">
+        <v>1.0</v>
+      </c>
+      <c r="G208" s="1">
+        <v>0.34</v>
+      </c>
+      <c r="H208" s="1">
+        <v>-0.08</v>
+      </c>
+      <c r="I208" s="1">
+        <v>-23.529411764706</v>
+      </c>
+      <c r="J208">
+        <v>0.0</v>
+      </c>
+      <c r="K208">
+        <v>0.0</v>
+      </c>
+      <c r="L208" s="1">
+        <v>0.26</v>
+      </c>
+      <c r="M208" s="1">
+        <v>0.26</v>
+      </c>
+      <c r="N208" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O208">
+        <v>1</v>
+      </c>
+      <c r="Z208" t="s">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="209" spans="1:26">
+      <c r="A209" t="s">
+        <v>478</v>
+      </c>
+      <c r="B209" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C209" s="1">
+        <v>98.444</v>
+      </c>
+      <c r="D209" s="1">
+        <v>99.46</v>
+      </c>
+      <c r="E209" t="s">
+        <v>8</v>
+      </c>
+      <c r="F209">
+        <v>1.0</v>
+      </c>
+      <c r="G209" s="1">
+        <v>298380.0</v>
+      </c>
+      <c r="H209" s="1">
+        <v>-3048.0</v>
+      </c>
+      <c r="I209" s="1">
+        <v>-1.021516187412</v>
+      </c>
+      <c r="J209">
+        <v>2.47</v>
+      </c>
+      <c r="K209" t="s">
+        <v>479</v>
+      </c>
+      <c r="L209" s="1">
+        <v>295332.0</v>
+      </c>
+      <c r="M209" s="1">
+        <v>302738.51</v>
+      </c>
+      <c r="N209" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O209">
+        <v>1</v>
+      </c>
+      <c r="Z209" t="s">
         <v>477</v>
       </c>
-      <c r="C208" s="1">
+    </row>
+    <row r="210" spans="1:26">
+      <c r="A210" t="s">
+        <v>481</v>
+      </c>
+      <c r="B210" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C210" s="1">
+        <v>98.978</v>
+      </c>
+      <c r="D210" s="1">
+        <v>100.45</v>
+      </c>
+      <c r="E210" t="s">
+        <v>8</v>
+      </c>
+      <c r="F210">
+        <v>1.0</v>
+      </c>
+      <c r="G210" s="1">
+        <v>200900.0</v>
+      </c>
+      <c r="H210" s="1">
+        <v>-2944.0</v>
+      </c>
+      <c r="I210" s="1">
+        <v>-1.4654056744649</v>
+      </c>
+      <c r="J210">
+        <v>0.45</v>
+      </c>
+      <c r="K210">
+        <v>891.78</v>
+      </c>
+      <c r="L210" s="1">
+        <v>197956.0</v>
+      </c>
+      <c r="M210" s="1">
+        <v>198847.78</v>
+      </c>
+      <c r="N210" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O210">
+        <v>1</v>
+      </c>
+      <c r="Z210" t="s">
+        <v>480</v>
+      </c>
+    </row>
+    <row r="211" spans="1:26">
+      <c r="A211" t="s">
+        <v>483</v>
+      </c>
+      <c r="B211" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C211" s="1">
+        <v>96.426</v>
+      </c>
+      <c r="D211" s="1">
+        <v>99.077</v>
+      </c>
+      <c r="E211" t="s">
+        <v>8</v>
+      </c>
+      <c r="F211">
+        <v>1.0</v>
+      </c>
+      <c r="G211" s="1">
+        <v>198154.0</v>
+      </c>
+      <c r="H211" s="1">
+        <v>-5302.0</v>
+      </c>
+      <c r="I211" s="1">
+        <v>-2.6756966803597</v>
+      </c>
+      <c r="J211">
+        <v>2.62</v>
+      </c>
+      <c r="K211" t="s">
+        <v>484</v>
+      </c>
+      <c r="L211" s="1">
+        <v>192852.0</v>
+      </c>
+      <c r="M211" s="1">
+        <v>198087.62</v>
+      </c>
+      <c r="N211" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O211">
+        <v>1</v>
+      </c>
+      <c r="Z211" t="s">
+        <v>482</v>
+      </c>
+    </row>
+    <row r="212" spans="1:26">
+      <c r="A212" t="s">
+        <v>486</v>
+      </c>
+      <c r="B212" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C212" s="1">
+        <v>105.333</v>
+      </c>
+      <c r="D212" s="1">
+        <v>104.92</v>
+      </c>
+      <c r="E212" t="s">
+        <v>8</v>
+      </c>
+      <c r="F212">
+        <v>1.0</v>
+      </c>
+      <c r="G212" s="1">
+        <v>209840.0</v>
+      </c>
+      <c r="H212" s="1">
+        <v>826.0</v>
+      </c>
+      <c r="I212" s="1">
+        <v>0.39363324437667</v>
+      </c>
+      <c r="J212">
+        <v>2.56</v>
+      </c>
+      <c r="K212" t="s">
+        <v>471</v>
+      </c>
+      <c r="L212" s="1">
+        <v>210666.0</v>
+      </c>
+      <c r="M212" s="1">
+        <v>215794.77</v>
+      </c>
+      <c r="N212" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O212">
+        <v>1</v>
+      </c>
+      <c r="Z212" t="s">
+        <v>485</v>
+      </c>
+    </row>
+    <row r="213" spans="1:26">
+      <c r="A213" t="s">
+        <v>488</v>
+      </c>
+      <c r="B213" s="1">
+        <v>239000.0</v>
+      </c>
+      <c r="C213" s="1">
+        <v>103.94</v>
+      </c>
+      <c r="D213" s="1">
+        <v>99.953</v>
+      </c>
+      <c r="E213" t="s">
+        <v>8</v>
+      </c>
+      <c r="F213">
+        <v>1.0</v>
+      </c>
+      <c r="G213" s="1">
+        <v>238887.67</v>
+      </c>
+      <c r="H213" s="1">
+        <v>9528.93</v>
+      </c>
+      <c r="I213" s="1">
+        <v>3.9888747711424</v>
+      </c>
+      <c r="J213">
+        <v>1.17</v>
+      </c>
+      <c r="K213" t="s">
+        <v>489</v>
+      </c>
+      <c r="L213" s="1">
+        <v>248416.6</v>
+      </c>
+      <c r="M213" s="1">
+        <v>251215.85</v>
+      </c>
+      <c r="N213" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="O213">
+        <v>1</v>
+      </c>
+      <c r="Z213" t="s">
+        <v>487</v>
+      </c>
+    </row>
+    <row r="214" spans="1:26">
+      <c r="A214" t="s">
+        <v>491</v>
+      </c>
+      <c r="B214" s="1">
+        <v>134000.0</v>
+      </c>
+      <c r="C214" s="1">
+        <v>100.095</v>
+      </c>
+      <c r="D214" s="1">
+        <v>99.254</v>
+      </c>
+      <c r="E214" t="s">
+        <v>8</v>
+      </c>
+      <c r="F214">
+        <v>1.0</v>
+      </c>
+      <c r="G214" s="1">
+        <v>133000.36</v>
+      </c>
+      <c r="H214" s="1">
+        <v>1126.94</v>
+      </c>
+      <c r="I214" s="1">
+        <v>0.84732101477019</v>
+      </c>
+      <c r="J214">
+        <v>0.15</v>
+      </c>
+      <c r="K214">
+        <v>196.87</v>
+      </c>
+      <c r="L214" s="1">
+        <v>134127.3</v>
+      </c>
+      <c r="M214" s="1">
+        <v>134324.17</v>
+      </c>
+      <c r="N214" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O214">
+        <v>1</v>
+      </c>
+      <c r="Z214" t="s">
+        <v>490</v>
+      </c>
+    </row>
+    <row r="215" spans="1:26">
+      <c r="A215" t="s">
+        <v>493</v>
+      </c>
+      <c r="B215" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C215" s="1">
+        <v>104.137</v>
+      </c>
+      <c r="D215" s="1">
+        <v>99.961</v>
+      </c>
+      <c r="E215" t="s">
+        <v>8</v>
+      </c>
+      <c r="F215">
+        <v>1.0</v>
+      </c>
+      <c r="G215" s="1">
+        <v>99961.0</v>
+      </c>
+      <c r="H215" s="1">
+        <v>4176.0</v>
+      </c>
+      <c r="I215" s="1">
+        <v>4.1776292754174</v>
+      </c>
+      <c r="J215">
+        <v>4.59</v>
+      </c>
+      <c r="K215" t="s">
+        <v>494</v>
+      </c>
+      <c r="L215" s="1">
+        <v>104137.0</v>
+      </c>
+      <c r="M215" s="1">
+        <v>108731.52</v>
+      </c>
+      <c r="N215" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O215">
+        <v>1</v>
+      </c>
+      <c r="Z215" t="s">
+        <v>492</v>
+      </c>
+    </row>
+    <row r="216" spans="1:26">
+      <c r="A216" t="s">
+        <v>496</v>
+      </c>
+      <c r="B216" s="1">
+        <v>214000.0</v>
+      </c>
+      <c r="C216" s="1">
+        <v>102.064</v>
+      </c>
+      <c r="D216" s="1">
+        <v>99.943</v>
+      </c>
+      <c r="E216" t="s">
+        <v>8</v>
+      </c>
+      <c r="F216">
+        <v>1.0</v>
+      </c>
+      <c r="G216" s="1">
+        <v>213878.02</v>
+      </c>
+      <c r="H216" s="1">
+        <v>4538.94</v>
+      </c>
+      <c r="I216" s="1">
+        <v>2.1222096595059</v>
+      </c>
+      <c r="J216">
+        <v>0.93</v>
+      </c>
+      <c r="K216" t="s">
+        <v>497</v>
+      </c>
+      <c r="L216" s="1">
+        <v>218416.96</v>
+      </c>
+      <c r="M216" s="1">
+        <v>220410.38</v>
+      </c>
+      <c r="N216" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O216">
+        <v>1</v>
+      </c>
+      <c r="Z216" t="s">
+        <v>495</v>
+      </c>
+    </row>
+    <row r="217" spans="1:26">
+      <c r="A217" t="s">
+        <v>499</v>
+      </c>
+      <c r="B217" s="1">
+        <v>193000.0</v>
+      </c>
+      <c r="C217" s="1">
+        <v>98.519</v>
+      </c>
+      <c r="D217" s="1">
+        <v>99.702</v>
+      </c>
+      <c r="E217" t="s">
+        <v>8</v>
+      </c>
+      <c r="F217">
+        <v>1.0</v>
+      </c>
+      <c r="G217" s="1">
+        <v>192424.86</v>
+      </c>
+      <c r="H217" s="1">
+        <v>-2283.19</v>
+      </c>
+      <c r="I217" s="1">
+        <v>-1.1865358769132</v>
+      </c>
+      <c r="J217">
+        <v>2.42</v>
+      </c>
+      <c r="K217" t="s">
+        <v>500</v>
+      </c>
+      <c r="L217" s="1">
+        <v>190141.67</v>
+      </c>
+      <c r="M217" s="1">
+        <v>194815.97</v>
+      </c>
+      <c r="N217" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O217">
+        <v>1</v>
+      </c>
+      <c r="Z217" t="s">
+        <v>498</v>
+      </c>
+    </row>
+    <row r="218" spans="1:26">
+      <c r="A218" t="s">
+        <v>502</v>
+      </c>
+      <c r="B218" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C218" s="1">
+        <v>102.039</v>
+      </c>
+      <c r="D218" s="1">
+        <v>99.611</v>
+      </c>
+      <c r="E218" t="s">
+        <v>8</v>
+      </c>
+      <c r="F218">
+        <v>1.0</v>
+      </c>
+      <c r="G218" s="1">
+        <v>199222.0</v>
+      </c>
+      <c r="H218" s="1">
+        <v>4856.0</v>
+      </c>
+      <c r="I218" s="1">
+        <v>2.4374818042184</v>
+      </c>
+      <c r="J218">
+        <v>3.77</v>
+      </c>
+      <c r="K218" t="s">
+        <v>503</v>
+      </c>
+      <c r="L218" s="1">
+        <v>204078.0</v>
+      </c>
+      <c r="M218" s="1">
+        <v>211617.73</v>
+      </c>
+      <c r="N218" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O218">
+        <v>1</v>
+      </c>
+      <c r="Z218" t="s">
+        <v>501</v>
+      </c>
+    </row>
+    <row r="219" spans="1:26">
+      <c r="A219" t="s">
+        <v>505</v>
+      </c>
+      <c r="B219" s="1">
         <v>300000.0</v>
       </c>
-      <c r="D208" s="1">
-[...96 lines deleted...]
-      <c r="C210" s="1">
+      <c r="C219" s="1">
+        <v>99.203</v>
+      </c>
+      <c r="D219" s="1">
+        <v>99.438</v>
+      </c>
+      <c r="E219" t="s">
+        <v>8</v>
+      </c>
+      <c r="F219">
+        <v>1.0</v>
+      </c>
+      <c r="G219" s="1">
+        <v>298314.0</v>
+      </c>
+      <c r="H219" s="1">
+        <v>-705.0</v>
+      </c>
+      <c r="I219" s="1">
+        <v>-0.23632816428327</v>
+      </c>
+      <c r="J219">
+        <v>0.34</v>
+      </c>
+      <c r="K219" t="s">
+        <v>506</v>
+      </c>
+      <c r="L219" s="1">
+        <v>297609.0</v>
+      </c>
+      <c r="M219" s="1">
+        <v>298636.4</v>
+      </c>
+      <c r="N219" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O219">
+        <v>1</v>
+      </c>
+      <c r="Z219" t="s">
+        <v>504</v>
+      </c>
+    </row>
+    <row r="220" spans="1:26">
+      <c r="A220" t="s">
+        <v>508</v>
+      </c>
+      <c r="B220" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C220" s="1">
+        <v>100.435</v>
+      </c>
+      <c r="D220" s="1">
+        <v>101.06225</v>
+      </c>
+      <c r="E220" t="s">
+        <v>8</v>
+      </c>
+      <c r="F220">
+        <v>1.0</v>
+      </c>
+      <c r="G220" s="1">
+        <v>303186.75</v>
+      </c>
+      <c r="H220" s="1">
+        <v>-1881.75</v>
+      </c>
+      <c r="I220" s="1">
+        <v>-0.62065707027105</v>
+      </c>
+      <c r="J220">
+        <v>0.37</v>
+      </c>
+      <c r="K220" t="s">
+        <v>509</v>
+      </c>
+      <c r="L220" s="1">
+        <v>301305.0</v>
+      </c>
+      <c r="M220" s="1">
+        <v>302423.84</v>
+      </c>
+      <c r="N220" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O220">
+        <v>1</v>
+      </c>
+      <c r="Z220" t="s">
+        <v>507</v>
+      </c>
+    </row>
+    <row r="221" spans="1:26">
+      <c r="A221" t="s">
+        <v>511</v>
+      </c>
+      <c r="B221" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C221" s="1">
+        <v>104.57</v>
+      </c>
+      <c r="D221" s="1">
+        <v>102.716</v>
+      </c>
+      <c r="E221" t="s">
+        <v>8</v>
+      </c>
+      <c r="F221">
+        <v>1.0</v>
+      </c>
+      <c r="G221" s="1">
+        <v>205432.0</v>
+      </c>
+      <c r="H221" s="1">
+        <v>3708.0</v>
+      </c>
+      <c r="I221" s="1">
+        <v>1.8049768293158</v>
+      </c>
+      <c r="J221">
         <v>0.25</v>
       </c>
-      <c r="D210" s="1">
-[...96 lines deleted...]
-      <c r="C212" s="1">
+      <c r="K221">
+        <v>506.85</v>
+      </c>
+      <c r="L221" s="1">
+        <v>209140.0</v>
+      </c>
+      <c r="M221" s="1">
+        <v>209646.85</v>
+      </c>
+      <c r="N221" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O221">
+        <v>1</v>
+      </c>
+      <c r="Z221" t="s">
+        <v>510</v>
+      </c>
+    </row>
+    <row r="222" spans="1:26">
+      <c r="A222" t="s">
+        <v>513</v>
+      </c>
+      <c r="B222" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C222" s="1">
+        <v>101.815</v>
+      </c>
+      <c r="D222" s="1">
+        <v>98.6</v>
+      </c>
+      <c r="E222" t="s">
+        <v>8</v>
+      </c>
+      <c r="F222">
+        <v>1.0</v>
+      </c>
+      <c r="G222" s="1">
+        <v>591600.0</v>
+      </c>
+      <c r="H222" s="1">
+        <v>19290.0</v>
+      </c>
+      <c r="I222" s="1">
+        <v>3.2606490872211</v>
+      </c>
+      <c r="J222">
+        <v>0.85</v>
+      </c>
+      <c r="K222" t="s">
+        <v>514</v>
+      </c>
+      <c r="L222" s="1">
+        <v>610890.0</v>
+      </c>
+      <c r="M222" s="1">
+        <v>615996.16</v>
+      </c>
+      <c r="N222" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O222">
+        <v>1</v>
+      </c>
+      <c r="Z222" t="s">
+        <v>512</v>
+      </c>
+    </row>
+    <row r="223" spans="1:26">
+      <c r="A223" t="s">
+        <v>516</v>
+      </c>
+      <c r="B223" s="1">
         <v>200000.0</v>
       </c>
-      <c r="D212" s="1">
-[...32 lines deleted...]
-      <c r="O212" s="1">
+      <c r="C223" s="1">
+        <v>103.334</v>
+      </c>
+      <c r="D223" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E223" t="s">
+        <v>8</v>
+      </c>
+      <c r="F223">
+        <v>1.0</v>
+      </c>
+      <c r="G223" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="H223" s="1">
+        <v>6668.0</v>
+      </c>
+      <c r="I223" s="1">
+        <v>3.334</v>
+      </c>
+      <c r="J223">
+        <v>0.54</v>
+      </c>
+      <c r="K223" t="s">
+        <v>517</v>
+      </c>
+      <c r="L223" s="1">
+        <v>206668.0</v>
+      </c>
+      <c r="M223" s="1">
+        <v>207748.6</v>
+      </c>
+      <c r="N223" s="1">
         <v>0.11</v>
       </c>
-      <c r="P212">
-[...10 lines deleted...]
-      <c r="C213" s="1">
+      <c r="O223">
+        <v>1</v>
+      </c>
+      <c r="Z223" t="s">
+        <v>515</v>
+      </c>
+    </row>
+    <row r="224" spans="1:26">
+      <c r="A224" t="s">
+        <v>519</v>
+      </c>
+      <c r="B224" s="1">
         <v>200000.0</v>
       </c>
-      <c r="D213" s="1">
-[...232 lines deleted...]
-      <c r="O217" s="1">
+      <c r="C224" s="1">
+        <v>106.966</v>
+      </c>
+      <c r="D224" s="1">
+        <v>109.3</v>
+      </c>
+      <c r="E224" t="s">
+        <v>8</v>
+      </c>
+      <c r="F224">
+        <v>1.0</v>
+      </c>
+      <c r="G224" s="1">
+        <v>218600.0</v>
+      </c>
+      <c r="H224" s="1">
+        <v>-4668.0</v>
+      </c>
+      <c r="I224" s="1">
+        <v>-2.135407136322</v>
+      </c>
+      <c r="J224">
+        <v>2.2</v>
+      </c>
+      <c r="K224" t="s">
+        <v>520</v>
+      </c>
+      <c r="L224" s="1">
+        <v>213932.0</v>
+      </c>
+      <c r="M224" s="1">
+        <v>218333.37</v>
+      </c>
+      <c r="N224" s="1">
         <v>0.12</v>
       </c>
-      <c r="P217">
-[...257 lines deleted...]
-      <c r="B223" t="s">
+      <c r="O224">
+        <v>1</v>
+      </c>
+      <c r="Z224" t="s">
         <v>518</v>
       </c>
-      <c r="C223" s="1">
-[...92 lines deleted...]
-    <row r="225" spans="1:16">
+    </row>
+    <row r="225" spans="1:26">
       <c r="A225" t="s">
         <v>522</v>
       </c>
-      <c r="B225" t="s">
+      <c r="B225" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C225" s="1">
+        <v>99.346</v>
+      </c>
+      <c r="D225" s="1">
+        <v>99.852</v>
+      </c>
+      <c r="E225" t="s">
+        <v>8</v>
+      </c>
+      <c r="F225">
+        <v>1.0</v>
+      </c>
+      <c r="G225" s="1">
+        <v>199704.0</v>
+      </c>
+      <c r="H225" s="1">
+        <v>-1012.0</v>
+      </c>
+      <c r="I225" s="1">
+        <v>-0.50674998998518</v>
+      </c>
+      <c r="J225">
+        <v>0.61</v>
+      </c>
+      <c r="K225" t="s">
         <v>523</v>
       </c>
-      <c r="C225" s="1">
-[...27 lines deleted...]
-        <v>524</v>
+      <c r="L225" s="1">
+        <v>198692.0</v>
       </c>
       <c r="M225" s="1">
-        <v>213112.0</v>
+        <v>199919.4</v>
       </c>
       <c r="N225" s="1">
-        <v>216880.49</v>
-[...8 lines deleted...]
-    <row r="226" spans="1:16">
+        <v>0.11</v>
+      </c>
+      <c r="O225">
+        <v>1</v>
+      </c>
+      <c r="Z225" t="s">
+        <v>521</v>
+      </c>
+    </row>
+    <row r="226" spans="1:26">
       <c r="A226" t="s">
         <v>525</v>
       </c>
-      <c r="B226" t="s">
-        <v>526</v>
+      <c r="B226" s="1">
+        <v>177000.0</v>
       </c>
       <c r="C226" s="1">
-        <v>200000.0</v>
+        <v>100.273</v>
       </c>
       <c r="D226" s="1">
-        <v>98.939</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>99.934</v>
+      </c>
+      <c r="E226" t="s">
+        <v>8</v>
+      </c>
+      <c r="F226">
+        <v>1.0</v>
+      </c>
+      <c r="G226" s="1">
+        <v>176883.18</v>
       </c>
       <c r="H226" s="1">
-        <v>199704.0</v>
+        <v>600.03</v>
       </c>
       <c r="I226" s="1">
-        <v>-1826.0</v>
-[...2 lines deleted...]
-        <v>-0.91435324279934</v>
+        <v>0.33922388776593</v>
+      </c>
+      <c r="J226">
+        <v>0.51</v>
       </c>
       <c r="K226">
-        <v>0.37</v>
-[...2 lines deleted...]
-        <v>745.21</v>
+        <v>898.34</v>
+      </c>
+      <c r="L226" s="1">
+        <v>177483.21</v>
       </c>
       <c r="M226" s="1">
-        <v>197878.0</v>
+        <v>178381.55</v>
       </c>
       <c r="N226" s="1">
-        <v>198623.21</v>
-[...8 lines deleted...]
-    <row r="227" spans="1:16">
+        <v>0.1</v>
+      </c>
+      <c r="O226">
+        <v>1</v>
+      </c>
+      <c r="Z226" t="s">
+        <v>524</v>
+      </c>
+    </row>
+    <row r="227" spans="1:26">
       <c r="A227" t="s">
         <v>527</v>
       </c>
-      <c r="B227" t="s">
+      <c r="B227" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C227" s="1">
+        <v>101.341</v>
+      </c>
+      <c r="D227" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E227" t="s">
+        <v>8</v>
+      </c>
+      <c r="F227">
+        <v>1.0</v>
+      </c>
+      <c r="G227" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="H227" s="1">
+        <v>1341.0</v>
+      </c>
+      <c r="I227" s="1">
+        <v>1.341</v>
+      </c>
+      <c r="J227">
+        <v>0.88</v>
+      </c>
+      <c r="K227">
+        <v>881.44</v>
+      </c>
+      <c r="L227" s="1">
+        <v>101341.0</v>
+      </c>
+      <c r="M227" s="1">
+        <v>102222.44</v>
+      </c>
+      <c r="N227" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O227">
+        <v>1</v>
+      </c>
+      <c r="Z227" t="s">
+        <v>526</v>
+      </c>
+    </row>
+    <row r="228" spans="1:26">
+      <c r="A228" t="s">
+        <v>529</v>
+      </c>
+      <c r="B228" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C228" s="1">
+        <v>99.57</v>
+      </c>
+      <c r="D228" s="1">
+        <v>99.589</v>
+      </c>
+      <c r="E228" t="s">
+        <v>8</v>
+      </c>
+      <c r="F228">
+        <v>1.0</v>
+      </c>
+      <c r="G228" s="1">
+        <v>99589.0</v>
+      </c>
+      <c r="H228" s="1">
+        <v>-19.0</v>
+      </c>
+      <c r="I228" s="1">
+        <v>-0.019078412274448</v>
+      </c>
+      <c r="J228">
+        <v>1.22</v>
+      </c>
+      <c r="K228" t="s">
+        <v>530</v>
+      </c>
+      <c r="L228" s="1">
+        <v>99570.0</v>
+      </c>
+      <c r="M228" s="1">
+        <v>100790.55</v>
+      </c>
+      <c r="N228" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O228">
+        <v>1</v>
+      </c>
+      <c r="Z228" t="s">
         <v>528</v>
       </c>
-      <c r="C227" s="1">
-[...92 lines deleted...]
-    <row r="229" spans="1:16">
+    </row>
+    <row r="229" spans="1:26">
       <c r="A229" t="s">
         <v>532</v>
       </c>
-      <c r="B229" t="s">
+      <c r="B229" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C229" s="1">
+        <v>103.063</v>
+      </c>
+      <c r="D229" s="1">
+        <v>98.769</v>
+      </c>
+      <c r="E229" t="s">
+        <v>8</v>
+      </c>
+      <c r="F229">
+        <v>1.0</v>
+      </c>
+      <c r="G229" s="1">
+        <v>98769.0</v>
+      </c>
+      <c r="H229" s="1">
+        <v>4294.0</v>
+      </c>
+      <c r="I229" s="1">
+        <v>4.3475179459142</v>
+      </c>
+      <c r="J229">
+        <v>2.87</v>
+      </c>
+      <c r="K229" t="s">
         <v>533</v>
       </c>
-      <c r="C229" s="1">
-[...27 lines deleted...]
-        <v>653.3</v>
+      <c r="L229" s="1">
+        <v>103063.0</v>
       </c>
       <c r="M229" s="1">
-        <v>100834.0</v>
+        <v>105929.44</v>
       </c>
       <c r="N229" s="1">
-        <v>101487.3</v>
-[...8 lines deleted...]
-    <row r="230" spans="1:16">
+        <v>0.06</v>
+      </c>
+      <c r="O229">
+        <v>1</v>
+      </c>
+      <c r="Z229" t="s">
+        <v>531</v>
+      </c>
+    </row>
+    <row r="230" spans="1:26">
       <c r="A230" t="s">
+        <v>535</v>
+      </c>
+      <c r="B230" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C230" s="1">
+        <v>86.101</v>
+      </c>
+      <c r="D230" s="1">
+        <v>85.96</v>
+      </c>
+      <c r="E230" t="s">
+        <v>8</v>
+      </c>
+      <c r="F230">
+        <v>1.0</v>
+      </c>
+      <c r="G230" s="1">
+        <v>343840.0</v>
+      </c>
+      <c r="H230" s="1">
+        <v>564.0</v>
+      </c>
+      <c r="I230" s="1">
+        <v>0.16402978129362</v>
+      </c>
+      <c r="J230">
+        <v>0.59</v>
+      </c>
+      <c r="K230" t="s">
+        <v>536</v>
+      </c>
+      <c r="L230" s="1">
+        <v>344404.0</v>
+      </c>
+      <c r="M230" s="1">
+        <v>346767.01</v>
+      </c>
+      <c r="N230" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O230">
+        <v>1</v>
+      </c>
+      <c r="Z230" t="s">
         <v>534</v>
       </c>
-      <c r="B230" t="s">
-[...45 lines deleted...]
-    <row r="231" spans="1:16">
+    </row>
+    <row r="231" spans="1:26">
       <c r="A231" t="s">
+        <v>538</v>
+      </c>
+      <c r="B231" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C231" s="1">
+        <v>99.507</v>
+      </c>
+      <c r="D231" s="1">
+        <v>100.65</v>
+      </c>
+      <c r="E231" t="s">
+        <v>8</v>
+      </c>
+      <c r="F231">
+        <v>1.0</v>
+      </c>
+      <c r="G231" s="1">
+        <v>603900.0</v>
+      </c>
+      <c r="H231" s="1">
+        <v>-6858.0</v>
+      </c>
+      <c r="I231" s="1">
+        <v>-1.1356184798808</v>
+      </c>
+      <c r="J231">
+        <v>1.32</v>
+      </c>
+      <c r="K231" t="s">
+        <v>539</v>
+      </c>
+      <c r="L231" s="1">
+        <v>597042.0</v>
+      </c>
+      <c r="M231" s="1">
+        <v>604981.73</v>
+      </c>
+      <c r="N231" s="1">
+        <v>0.32</v>
+      </c>
+      <c r="O231">
+        <v>1</v>
+      </c>
+      <c r="Z231" t="s">
         <v>537</v>
       </c>
-      <c r="B231" t="s">
-[...45 lines deleted...]
-    <row r="232" spans="1:16">
+    </row>
+    <row r="232" spans="1:26">
       <c r="A232" t="s">
+        <v>541</v>
+      </c>
+      <c r="B232" s="1">
+        <v>135000.0</v>
+      </c>
+      <c r="C232" s="1">
+        <v>101.123</v>
+      </c>
+      <c r="D232" s="1">
+        <v>99.662</v>
+      </c>
+      <c r="E232" t="s">
+        <v>8</v>
+      </c>
+      <c r="F232">
+        <v>1.0</v>
+      </c>
+      <c r="G232" s="1">
+        <v>134543.7</v>
+      </c>
+      <c r="H232" s="1">
+        <v>1972.35</v>
+      </c>
+      <c r="I232" s="1">
+        <v>1.4659549276555</v>
+      </c>
+      <c r="J232">
+        <v>0.64</v>
+      </c>
+      <c r="K232">
+        <v>858.08</v>
+      </c>
+      <c r="L232" s="1">
+        <v>136516.05</v>
+      </c>
+      <c r="M232" s="1">
+        <v>137374.13</v>
+      </c>
+      <c r="N232" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O232">
+        <v>1</v>
+      </c>
+      <c r="Z232" t="s">
         <v>540</v>
       </c>
-      <c r="B232" t="s">
-[...45 lines deleted...]
-    <row r="233" spans="1:16">
+    </row>
+    <row r="233" spans="1:26">
       <c r="A233" t="s">
         <v>543</v>
       </c>
-      <c r="B233" t="s">
+      <c r="B233" s="1">
+        <v>116000.0</v>
+      </c>
+      <c r="C233" s="1">
+        <v>99.895</v>
+      </c>
+      <c r="D233" s="1">
+        <v>99.571</v>
+      </c>
+      <c r="E233" t="s">
+        <v>8</v>
+      </c>
+      <c r="F233">
+        <v>1.0</v>
+      </c>
+      <c r="G233" s="1">
+        <v>115502.36</v>
+      </c>
+      <c r="H233" s="1">
+        <v>375.84</v>
+      </c>
+      <c r="I233" s="1">
+        <v>0.32539594861958</v>
+      </c>
+      <c r="J233">
+        <v>2.06</v>
+      </c>
+      <c r="K233" t="s">
         <v>544</v>
       </c>
-      <c r="C233" s="1">
-[...27 lines deleted...]
-        <v>545</v>
+      <c r="L233" s="1">
+        <v>115878.2</v>
       </c>
       <c r="M233" s="1">
-        <v>595140.0</v>
+        <v>118264.15</v>
       </c>
       <c r="N233" s="1">
-        <v>601994.79</v>
-[...8 lines deleted...]
-    <row r="234" spans="1:16">
+        <v>0.06</v>
+      </c>
+      <c r="O233">
+        <v>1</v>
+      </c>
+      <c r="Z233" t="s">
+        <v>542</v>
+      </c>
+    </row>
+    <row r="234" spans="1:26">
       <c r="A234" t="s">
         <v>546</v>
       </c>
-      <c r="B234" t="s">
+      <c r="B234" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C234" s="1">
+        <v>99.265</v>
+      </c>
+      <c r="D234" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E234" t="s">
+        <v>8</v>
+      </c>
+      <c r="F234">
+        <v>1.0</v>
+      </c>
+      <c r="G234" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="H234" s="1">
+        <v>-1470.0</v>
+      </c>
+      <c r="I234" s="1">
+        <v>-0.735</v>
+      </c>
+      <c r="J234">
+        <v>2.57</v>
+      </c>
+      <c r="K234" t="s">
         <v>547</v>
       </c>
-      <c r="C234" s="1">
-[...27 lines deleted...]
-        <v>563.12</v>
+      <c r="L234" s="1">
+        <v>198530.0</v>
       </c>
       <c r="M234" s="1">
-        <v>135475.2</v>
+        <v>203667.63</v>
       </c>
       <c r="N234" s="1">
-        <v>136038.32</v>
-[...1 lines deleted...]
-      <c r="O234" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O234">
+        <v>1</v>
+      </c>
+      <c r="Z234" t="s">
+        <v>545</v>
+      </c>
+    </row>
+    <row r="235" spans="1:26">
+      <c r="A235" t="s">
+        <v>549</v>
+      </c>
+      <c r="B235" s="1">
+        <v>526000.0</v>
+      </c>
+      <c r="C235" s="1">
+        <v>99.06</v>
+      </c>
+      <c r="D235" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E235" t="s">
+        <v>8</v>
+      </c>
+      <c r="F235">
+        <v>1.0</v>
+      </c>
+      <c r="G235" s="1">
+        <v>526000.0</v>
+      </c>
+      <c r="H235" s="1">
+        <v>-4944.4</v>
+      </c>
+      <c r="I235" s="1">
+        <v>-0.94</v>
+      </c>
+      <c r="J235">
+        <v>1.48</v>
+      </c>
+      <c r="K235" t="s">
+        <v>550</v>
+      </c>
+      <c r="L235" s="1">
+        <v>521055.6</v>
+      </c>
+      <c r="M235" s="1">
+        <v>528856.77</v>
+      </c>
+      <c r="N235" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O235">
+        <v>1</v>
+      </c>
+      <c r="Z235" t="s">
+        <v>548</v>
+      </c>
+    </row>
+    <row r="236" spans="1:26">
+      <c r="A236" t="s">
+        <v>552</v>
+      </c>
+      <c r="B236" s="1">
+        <v>360000.0</v>
+      </c>
+      <c r="C236" s="1">
+        <v>98.762</v>
+      </c>
+      <c r="D236" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E236" t="s">
+        <v>8</v>
+      </c>
+      <c r="F236">
+        <v>1.0</v>
+      </c>
+      <c r="G236" s="1">
+        <v>360000.0</v>
+      </c>
+      <c r="H236" s="1">
+        <v>-4456.8</v>
+      </c>
+      <c r="I236" s="1">
+        <v>-1.238</v>
+      </c>
+      <c r="J236">
+        <v>3.02</v>
+      </c>
+      <c r="K236" t="s">
+        <v>553</v>
+      </c>
+      <c r="L236" s="1">
+        <v>355543.2</v>
+      </c>
+      <c r="M236" s="1">
+        <v>366424.0</v>
+      </c>
+      <c r="N236" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O236">
+        <v>1</v>
+      </c>
+      <c r="Z236" t="s">
+        <v>551</v>
+      </c>
+    </row>
+    <row r="237" spans="1:26">
+      <c r="A237" t="s">
+        <v>555</v>
+      </c>
+      <c r="B237" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C237" s="1">
+        <v>99.739</v>
+      </c>
+      <c r="D237" s="1">
+        <v>100.42</v>
+      </c>
+      <c r="E237" t="s">
+        <v>8</v>
+      </c>
+      <c r="F237">
+        <v>1.0</v>
+      </c>
+      <c r="G237" s="1">
+        <v>401680.0</v>
+      </c>
+      <c r="H237" s="1">
+        <v>-2724.0</v>
+      </c>
+      <c r="I237" s="1">
+        <v>-0.67815176259709</v>
+      </c>
+      <c r="J237">
+        <v>0.47</v>
+      </c>
+      <c r="K237" t="s">
+        <v>556</v>
+      </c>
+      <c r="L237" s="1">
+        <v>398956.0</v>
+      </c>
+      <c r="M237" s="1">
+        <v>400823.12</v>
+      </c>
+      <c r="N237" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O237">
+        <v>1</v>
+      </c>
+      <c r="Z237" t="s">
+        <v>554</v>
+      </c>
+    </row>
+    <row r="238" spans="1:26">
+      <c r="A238" t="s">
+        <v>558</v>
+      </c>
+      <c r="B238" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C238" s="1">
+        <v>98.693</v>
+      </c>
+      <c r="D238" s="1">
+        <v>99.259</v>
+      </c>
+      <c r="E238" t="s">
+        <v>8</v>
+      </c>
+      <c r="F238">
+        <v>1.0</v>
+      </c>
+      <c r="G238" s="1">
+        <v>297777.0</v>
+      </c>
+      <c r="H238" s="1">
+        <v>-1698.0</v>
+      </c>
+      <c r="I238" s="1">
+        <v>-0.57022536999164</v>
+      </c>
+      <c r="J238">
+        <v>1.38</v>
+      </c>
+      <c r="K238" t="s">
+        <v>559</v>
+      </c>
+      <c r="L238" s="1">
+        <v>296079.0</v>
+      </c>
+      <c r="M238" s="1">
+        <v>300214.27</v>
+      </c>
+      <c r="N238" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O238">
+        <v>1</v>
+      </c>
+      <c r="Z238" t="s">
+        <v>557</v>
+      </c>
+    </row>
+    <row r="239" spans="1:26">
+      <c r="A239" t="s">
+        <v>561</v>
+      </c>
+      <c r="B239" s="1">
+        <v>372000.0</v>
+      </c>
+      <c r="C239" s="1">
+        <v>100.709</v>
+      </c>
+      <c r="D239" s="1">
+        <v>99.731</v>
+      </c>
+      <c r="E239" t="s">
+        <v>8</v>
+      </c>
+      <c r="F239">
+        <v>1.0</v>
+      </c>
+      <c r="G239" s="1">
+        <v>370999.32</v>
+      </c>
+      <c r="H239" s="1">
+        <v>3638.16</v>
+      </c>
+      <c r="I239" s="1">
+        <v>0.98063791599402</v>
+      </c>
+      <c r="J239">
+        <v>0.28</v>
+      </c>
+      <c r="K239" t="s">
+        <v>562</v>
+      </c>
+      <c r="L239" s="1">
+        <v>374637.48</v>
+      </c>
+      <c r="M239" s="1">
+        <v>375669.4</v>
+      </c>
+      <c r="N239" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O239">
+        <v>1</v>
+      </c>
+      <c r="Z239" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="240" spans="1:26">
+      <c r="A240" t="s">
+        <v>564</v>
+      </c>
+      <c r="B240" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C240" s="1">
+        <v>100.428</v>
+      </c>
+      <c r="D240" s="1">
+        <v>99.451</v>
+      </c>
+      <c r="E240" t="s">
+        <v>8</v>
+      </c>
+      <c r="F240">
+        <v>1.0</v>
+      </c>
+      <c r="G240" s="1">
+        <v>397804.0</v>
+      </c>
+      <c r="H240" s="1">
+        <v>3908.0</v>
+      </c>
+      <c r="I240" s="1">
+        <v>0.98239333943349</v>
+      </c>
+      <c r="J240">
+        <v>0.65</v>
+      </c>
+      <c r="K240" t="s">
+        <v>565</v>
+      </c>
+      <c r="L240" s="1">
+        <v>401712.0</v>
+      </c>
+      <c r="M240" s="1">
+        <v>404296.93</v>
+      </c>
+      <c r="N240" s="1">
+        <v>0.22</v>
+      </c>
+      <c r="O240">
+        <v>1</v>
+      </c>
+      <c r="Z240" t="s">
+        <v>563</v>
+      </c>
+    </row>
+    <row r="241" spans="1:26">
+      <c r="A241" t="s">
+        <v>567</v>
+      </c>
+      <c r="B241" s="1">
+        <v>405000.0</v>
+      </c>
+      <c r="C241" s="1">
+        <v>98.498</v>
+      </c>
+      <c r="D241" s="1">
+        <v>99.228</v>
+      </c>
+      <c r="E241" t="s">
+        <v>8</v>
+      </c>
+      <c r="F241">
+        <v>1.0</v>
+      </c>
+      <c r="G241" s="1">
+        <v>401873.4</v>
+      </c>
+      <c r="H241" s="1">
+        <v>-2956.5</v>
+      </c>
+      <c r="I241" s="1">
+        <v>-0.73567944531785</v>
+      </c>
+      <c r="J241">
+        <v>0.33</v>
+      </c>
+      <c r="K241" t="s">
+        <v>568</v>
+      </c>
+      <c r="L241" s="1">
+        <v>398916.9</v>
+      </c>
+      <c r="M241" s="1">
+        <v>400256.73</v>
+      </c>
+      <c r="N241" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O241">
+        <v>1</v>
+      </c>
+      <c r="Z241" t="s">
+        <v>566</v>
+      </c>
+    </row>
+    <row r="242" spans="1:26">
+      <c r="A242" t="s">
+        <v>570</v>
+      </c>
+      <c r="B242" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C242" s="1">
+        <v>91.286</v>
+      </c>
+      <c r="D242" s="1">
+        <v>80.3125</v>
+      </c>
+      <c r="E242" t="s">
+        <v>8</v>
+      </c>
+      <c r="F242">
+        <v>1.0</v>
+      </c>
+      <c r="G242" s="1">
+        <v>160625.0</v>
+      </c>
+      <c r="H242" s="1">
+        <v>21947.0</v>
+      </c>
+      <c r="I242" s="1">
+        <v>13.663501945525</v>
+      </c>
+      <c r="J242">
+        <v>1.49</v>
+      </c>
+      <c r="K242" t="s">
+        <v>571</v>
+      </c>
+      <c r="L242" s="1">
+        <v>182572.0</v>
+      </c>
+      <c r="M242" s="1">
+        <v>185551.45</v>
+      </c>
+      <c r="N242" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O242">
+        <v>1</v>
+      </c>
+      <c r="Z242" t="s">
+        <v>569</v>
+      </c>
+    </row>
+    <row r="243" spans="1:26">
+      <c r="A243" t="s">
+        <v>573</v>
+      </c>
+      <c r="B243" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C243" s="1">
+        <v>102.381</v>
+      </c>
+      <c r="D243" s="1">
+        <v>102.148334</v>
+      </c>
+      <c r="E243" t="s">
+        <v>8</v>
+      </c>
+      <c r="F243">
+        <v>1.0</v>
+      </c>
+      <c r="G243" s="1">
+        <v>510741.67</v>
+      </c>
+      <c r="H243" s="1">
+        <v>1163.33</v>
+      </c>
+      <c r="I243" s="1">
+        <v>0.22777268202925</v>
+      </c>
+      <c r="J243">
+        <v>1.8</v>
+      </c>
+      <c r="K243" t="s">
+        <v>574</v>
+      </c>
+      <c r="L243" s="1">
+        <v>511905.0</v>
+      </c>
+      <c r="M243" s="1">
+        <v>520928.97</v>
+      </c>
+      <c r="N243" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O243">
+        <v>1</v>
+      </c>
+      <c r="Z243" t="s">
+        <v>572</v>
+      </c>
+    </row>
+    <row r="244" spans="1:26">
+      <c r="A244" t="s">
+        <v>576</v>
+      </c>
+      <c r="B244" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C244" s="1">
+        <v>100.439</v>
+      </c>
+      <c r="D244" s="1">
+        <v>100.275</v>
+      </c>
+      <c r="E244" t="s">
+        <v>8</v>
+      </c>
+      <c r="F244">
+        <v>1.0</v>
+      </c>
+      <c r="G244" s="1">
+        <v>200550.0</v>
+      </c>
+      <c r="H244" s="1">
+        <v>328.0</v>
+      </c>
+      <c r="I244" s="1">
+        <v>0.16355023684867</v>
+      </c>
+      <c r="J244">
+        <v>0.84</v>
+      </c>
+      <c r="K244" t="s">
+        <v>577</v>
+      </c>
+      <c r="L244" s="1">
+        <v>200878.0</v>
+      </c>
+      <c r="M244" s="1">
+        <v>202554.62</v>
+      </c>
+      <c r="N244" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O244">
+        <v>1</v>
+      </c>
+      <c r="Z244" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="245" spans="1:26">
+      <c r="A245" t="s">
+        <v>579</v>
+      </c>
+      <c r="B245" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C245" s="1">
+        <v>99.165</v>
+      </c>
+      <c r="D245" s="1">
+        <v>99.808</v>
+      </c>
+      <c r="E245" t="s">
+        <v>8</v>
+      </c>
+      <c r="F245">
+        <v>1.0</v>
+      </c>
+      <c r="G245" s="1">
+        <v>299424.0</v>
+      </c>
+      <c r="H245" s="1">
+        <v>-1929.0</v>
+      </c>
+      <c r="I245" s="1">
+        <v>-0.64423693491504</v>
+      </c>
+      <c r="J245">
+        <v>0.67</v>
+      </c>
+      <c r="K245" t="s">
+        <v>580</v>
+      </c>
+      <c r="L245" s="1">
+        <v>297495.0</v>
+      </c>
+      <c r="M245" s="1">
+        <v>299498.42</v>
+      </c>
+      <c r="N245" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O245">
+        <v>1</v>
+      </c>
+      <c r="Z245" t="s">
+        <v>578</v>
+      </c>
+    </row>
+    <row r="246" spans="1:26">
+      <c r="A246" t="s">
+        <v>582</v>
+      </c>
+      <c r="B246" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C246" s="1">
+        <v>101.737</v>
+      </c>
+      <c r="D246" s="1">
+        <v>99.651</v>
+      </c>
+      <c r="E246" t="s">
+        <v>8</v>
+      </c>
+      <c r="F246">
+        <v>1.0</v>
+      </c>
+      <c r="G246" s="1">
+        <v>199302.0</v>
+      </c>
+      <c r="H246" s="1">
+        <v>4172.0</v>
+      </c>
+      <c r="I246" s="1">
+        <v>2.093305636672</v>
+      </c>
+      <c r="J246">
+        <v>0.87</v>
+      </c>
+      <c r="K246" t="s">
+        <v>583</v>
+      </c>
+      <c r="L246" s="1">
+        <v>203474.0</v>
+      </c>
+      <c r="M246" s="1">
+        <v>205222.63</v>
+      </c>
+      <c r="N246" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O246">
+        <v>1</v>
+      </c>
+      <c r="Z246" t="s">
+        <v>581</v>
+      </c>
+    </row>
+    <row r="247" spans="1:26">
+      <c r="A247" t="s">
+        <v>585</v>
+      </c>
+      <c r="B247" s="1">
+        <v>299000.0</v>
+      </c>
+      <c r="C247" s="1">
+        <v>100.925</v>
+      </c>
+      <c r="D247" s="1">
+        <v>99.768</v>
+      </c>
+      <c r="E247" t="s">
+        <v>8</v>
+      </c>
+      <c r="F247">
+        <v>1.0</v>
+      </c>
+      <c r="G247" s="1">
+        <v>298306.32</v>
+      </c>
+      <c r="H247" s="1">
+        <v>3459.43</v>
+      </c>
+      <c r="I247" s="1">
+        <v>1.159690481918</v>
+      </c>
+      <c r="J247">
+        <v>0.33</v>
+      </c>
+      <c r="K247">
+        <v>984.04</v>
+      </c>
+      <c r="L247" s="1">
+        <v>301765.75</v>
+      </c>
+      <c r="M247" s="1">
+        <v>302749.79</v>
+      </c>
+      <c r="N247" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O247">
+        <v>1</v>
+      </c>
+      <c r="Z247" t="s">
+        <v>584</v>
+      </c>
+    </row>
+    <row r="248" spans="1:26">
+      <c r="A248" t="s">
+        <v>587</v>
+      </c>
+      <c r="B248" s="1">
+        <v>1749344.0</v>
+      </c>
+      <c r="C248" s="1">
+        <v>99.113</v>
+      </c>
+      <c r="D248" s="1">
+        <v>98.0830014</v>
+      </c>
+      <c r="E248" t="s">
+        <v>8</v>
+      </c>
+      <c r="F248">
+        <v>1.0</v>
+      </c>
+      <c r="G248" s="1">
+        <v>1715809.1</v>
+      </c>
+      <c r="H248" s="1">
+        <v>18018.22</v>
+      </c>
+      <c r="I248" s="1">
+        <v>1.0501296443759</v>
+      </c>
+      <c r="J248">
+        <v>0.89</v>
+      </c>
+      <c r="K248" t="s">
+        <v>588</v>
+      </c>
+      <c r="L248" s="1">
+        <v>1733827.32</v>
+      </c>
+      <c r="M248" s="1">
+        <v>1749403.67</v>
+      </c>
+      <c r="N248" s="1">
+        <v>0.93</v>
+      </c>
+      <c r="O248">
+        <v>1</v>
+      </c>
+      <c r="Z248" t="s">
+        <v>586</v>
+      </c>
+    </row>
+    <row r="249" spans="1:26">
+      <c r="A249" t="s">
+        <v>590</v>
+      </c>
+      <c r="B249" s="1">
+        <v>1152839.0</v>
+      </c>
+      <c r="C249" s="1">
+        <v>88.954</v>
+      </c>
+      <c r="D249" s="1">
+        <v>90.85445583</v>
+      </c>
+      <c r="E249" t="s">
+        <v>8</v>
+      </c>
+      <c r="F249">
+        <v>1.0</v>
+      </c>
+      <c r="G249" s="1">
+        <v>1047405.6</v>
+      </c>
+      <c r="H249" s="1">
+        <v>-21909.2</v>
+      </c>
+      <c r="I249" s="1">
+        <v>-2.0917589136434</v>
+      </c>
+      <c r="J249">
+        <v>2.43</v>
+      </c>
+      <c r="K249" t="s">
+        <v>591</v>
+      </c>
+      <c r="L249" s="1">
+        <v>1025496.4</v>
+      </c>
+      <c r="M249" s="1">
+        <v>1053531.71</v>
+      </c>
+      <c r="N249" s="1">
+        <v>0.56</v>
+      </c>
+      <c r="O249">
+        <v>1</v>
+      </c>
+      <c r="Z249" t="s">
+        <v>589</v>
+      </c>
+    </row>
+    <row r="250" spans="1:26">
+      <c r="A250" t="s">
+        <v>593</v>
+      </c>
+      <c r="B250" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C250" s="1">
+        <v>99.417</v>
+      </c>
+      <c r="D250" s="1">
+        <v>99.766</v>
+      </c>
+      <c r="E250" t="s">
+        <v>8</v>
+      </c>
+      <c r="F250">
+        <v>1.0</v>
+      </c>
+      <c r="G250" s="1">
+        <v>199532.0</v>
+      </c>
+      <c r="H250" s="1">
+        <v>-698.0</v>
+      </c>
+      <c r="I250" s="1">
+        <v>-0.34981857546659</v>
+      </c>
+      <c r="J250">
+        <v>0.19</v>
+      </c>
+      <c r="K250">
+        <v>372.6</v>
+      </c>
+      <c r="L250" s="1">
+        <v>198834.0</v>
+      </c>
+      <c r="M250" s="1">
+        <v>199206.6</v>
+      </c>
+      <c r="N250" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O250">
+        <v>1</v>
+      </c>
+      <c r="Z250" t="s">
+        <v>592</v>
+      </c>
+    </row>
+    <row r="251" spans="1:26">
+      <c r="A251" t="s">
+        <v>595</v>
+      </c>
+      <c r="B251" s="1">
+        <v>217000.0</v>
+      </c>
+      <c r="C251" s="1">
+        <v>99.08</v>
+      </c>
+      <c r="D251" s="1">
+        <v>99.945</v>
+      </c>
+      <c r="E251" t="s">
+        <v>8</v>
+      </c>
+      <c r="F251">
+        <v>1.0</v>
+      </c>
+      <c r="G251" s="1">
+        <v>216880.65</v>
+      </c>
+      <c r="H251" s="1">
+        <v>-1877.05</v>
+      </c>
+      <c r="I251" s="1">
+        <v>-0.86547601180649</v>
+      </c>
+      <c r="J251">
+        <v>1.85</v>
+      </c>
+      <c r="K251" t="s">
+        <v>596</v>
+      </c>
+      <c r="L251" s="1">
+        <v>215003.6</v>
+      </c>
+      <c r="M251" s="1">
+        <v>219010.19</v>
+      </c>
+      <c r="N251" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O251">
+        <v>1</v>
+      </c>
+      <c r="Z251" t="s">
+        <v>594</v>
+      </c>
+    </row>
+    <row r="252" spans="1:26">
+      <c r="A252" t="s">
+        <v>598</v>
+      </c>
+      <c r="B252" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C252" s="1">
+        <v>99.021</v>
+      </c>
+      <c r="D252" s="1">
+        <v>98.71</v>
+      </c>
+      <c r="E252" t="s">
+        <v>8</v>
+      </c>
+      <c r="F252">
+        <v>1.0</v>
+      </c>
+      <c r="G252" s="1">
+        <v>296130.0</v>
+      </c>
+      <c r="H252" s="1">
+        <v>933.0</v>
+      </c>
+      <c r="I252" s="1">
+        <v>0.31506432985513</v>
+      </c>
+      <c r="J252">
+        <v>1.38</v>
+      </c>
+      <c r="K252" t="s">
+        <v>599</v>
+      </c>
+      <c r="L252" s="1">
+        <v>297063.0</v>
+      </c>
+      <c r="M252" s="1">
+        <v>301205.47</v>
+      </c>
+      <c r="N252" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O252">
+        <v>1</v>
+      </c>
+      <c r="Z252" t="s">
+        <v>597</v>
+      </c>
+    </row>
+    <row r="253" spans="1:26">
+      <c r="A253" t="s">
+        <v>601</v>
+      </c>
+      <c r="B253" s="1">
+        <v>179000.0</v>
+      </c>
+      <c r="C253" s="1">
+        <v>98.947</v>
+      </c>
+      <c r="D253" s="1">
+        <v>99.682</v>
+      </c>
+      <c r="E253" t="s">
+        <v>8</v>
+      </c>
+      <c r="F253">
+        <v>1.0</v>
+      </c>
+      <c r="G253" s="1">
+        <v>178430.78</v>
+      </c>
+      <c r="H253" s="1">
+        <v>-1315.65</v>
+      </c>
+      <c r="I253" s="1">
+        <v>-0.73734475632511</v>
+      </c>
+      <c r="J253">
+        <v>1.53</v>
+      </c>
+      <c r="K253" t="s">
+        <v>602</v>
+      </c>
+      <c r="L253" s="1">
+        <v>177115.13</v>
+      </c>
+      <c r="M253" s="1">
+        <v>179852.85</v>
+      </c>
+      <c r="N253" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O253">
+        <v>1</v>
+      </c>
+      <c r="Z253" t="s">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="254" spans="1:26">
+      <c r="A254" t="s">
+        <v>604</v>
+      </c>
+      <c r="B254" s="1">
+        <v>235000.0</v>
+      </c>
+      <c r="C254" s="1">
+        <v>74.04</v>
+      </c>
+      <c r="D254" s="1">
+        <v>72.73740851</v>
+      </c>
+      <c r="E254" t="s">
+        <v>8</v>
+      </c>
+      <c r="F254">
+        <v>1.0</v>
+      </c>
+      <c r="G254" s="1">
+        <v>170932.91</v>
+      </c>
+      <c r="H254" s="1">
+        <v>3061.09</v>
+      </c>
+      <c r="I254" s="1">
+        <v>1.7908137174989</v>
+      </c>
+      <c r="J254">
+        <v>0.02</v>
+      </c>
+      <c r="K254">
+        <v>57.14</v>
+      </c>
+      <c r="L254" s="1">
+        <v>173994.0</v>
+      </c>
+      <c r="M254" s="1">
+        <v>174051.14</v>
+      </c>
+      <c r="N254" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O254">
+        <v>1</v>
+      </c>
+      <c r="Z254" t="s">
+        <v>603</v>
+      </c>
+    </row>
+    <row r="255" spans="1:26">
+      <c r="A255" t="s">
+        <v>606</v>
+      </c>
+      <c r="B255" s="1">
+        <v>1127000.0</v>
+      </c>
+      <c r="C255" s="1">
+        <v>86.892</v>
+      </c>
+      <c r="D255" s="1">
+        <v>86.19422626</v>
+      </c>
+      <c r="E255" t="s">
+        <v>8</v>
+      </c>
+      <c r="F255">
+        <v>1.0</v>
+      </c>
+      <c r="G255" s="1">
+        <v>971408.93</v>
+      </c>
+      <c r="H255" s="1">
+        <v>7863.91</v>
+      </c>
+      <c r="I255" s="1">
+        <v>0.80953651517286</v>
+      </c>
+      <c r="J255">
+        <v>0.1</v>
+      </c>
+      <c r="K255" t="s">
+        <v>607</v>
+      </c>
+      <c r="L255" s="1">
+        <v>979272.84</v>
+      </c>
+      <c r="M255" s="1">
+        <v>980365.1</v>
+      </c>
+      <c r="N255" s="1">
+        <v>0.52</v>
+      </c>
+      <c r="O255">
+        <v>1</v>
+      </c>
+      <c r="Z255" t="s">
+        <v>605</v>
+      </c>
+    </row>
+    <row r="256" spans="1:26">
+      <c r="A256" t="s">
+        <v>609</v>
+      </c>
+      <c r="B256" s="1">
+        <v>263000.0</v>
+      </c>
+      <c r="C256" s="1">
+        <v>63.278</v>
+      </c>
+      <c r="D256" s="1">
+        <v>75.54048289</v>
+      </c>
+      <c r="E256" t="s">
+        <v>8</v>
+      </c>
+      <c r="F256">
+        <v>1.0</v>
+      </c>
+      <c r="G256" s="1">
+        <v>198671.47</v>
+      </c>
+      <c r="H256" s="1">
+        <v>-32250.33</v>
+      </c>
+      <c r="I256" s="1">
+        <v>-16.232995104934</v>
+      </c>
+      <c r="J256">
+        <v>0.19</v>
+      </c>
+      <c r="K256">
+        <v>509.79</v>
+      </c>
+      <c r="L256" s="1">
+        <v>166421.14</v>
+      </c>
+      <c r="M256" s="1">
+        <v>166930.93</v>
+      </c>
+      <c r="N256" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O256">
+        <v>1</v>
+      </c>
+      <c r="Z256" t="s">
+        <v>608</v>
+      </c>
+    </row>
+    <row r="257" spans="1:26">
+      <c r="A257" t="s">
+        <v>611</v>
+      </c>
+      <c r="B257" s="1">
+        <v>492000.0</v>
+      </c>
+      <c r="C257" s="1">
+        <v>95.493</v>
+      </c>
+      <c r="D257" s="1">
+        <v>94.66531301</v>
+      </c>
+      <c r="E257" t="s">
+        <v>8</v>
+      </c>
+      <c r="F257">
+        <v>1.0</v>
+      </c>
+      <c r="G257" s="1">
+        <v>465753.34</v>
+      </c>
+      <c r="H257" s="1">
+        <v>4072.22</v>
+      </c>
+      <c r="I257" s="1">
+        <v>0.87432974715758</v>
+      </c>
+      <c r="J257">
+        <v>0.39</v>
+      </c>
+      <c r="K257" t="s">
+        <v>612</v>
+      </c>
+      <c r="L257" s="1">
+        <v>469825.56</v>
+      </c>
+      <c r="M257" s="1">
+        <v>471732.9</v>
+      </c>
+      <c r="N257" s="1">
+        <v>0.25</v>
+      </c>
+      <c r="O257">
+        <v>1</v>
+      </c>
+      <c r="Z257" t="s">
+        <v>610</v>
+      </c>
+    </row>
+    <row r="258" spans="1:26">
+      <c r="A258" t="s">
+        <v>614</v>
+      </c>
+      <c r="B258" s="1">
+        <v>315000.0</v>
+      </c>
+      <c r="C258" s="1">
+        <v>98.971</v>
+      </c>
+      <c r="D258" s="1">
+        <v>99.998</v>
+      </c>
+      <c r="E258" t="s">
+        <v>8</v>
+      </c>
+      <c r="F258">
+        <v>1.0</v>
+      </c>
+      <c r="G258" s="1">
+        <v>314993.7</v>
+      </c>
+      <c r="H258" s="1">
+        <v>-3235.05</v>
+      </c>
+      <c r="I258" s="1">
+        <v>-1.0270205404108</v>
+      </c>
+      <c r="J258">
+        <v>0.35</v>
+      </c>
+      <c r="K258" t="s">
+        <v>615</v>
+      </c>
+      <c r="L258" s="1">
+        <v>311758.65</v>
+      </c>
+      <c r="M258" s="1">
+        <v>312871.03</v>
+      </c>
+      <c r="N258" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O258">
+        <v>1</v>
+      </c>
+      <c r="Z258" t="s">
+        <v>613</v>
+      </c>
+    </row>
+    <row r="259" spans="1:26">
+      <c r="A259" t="s">
+        <v>617</v>
+      </c>
+      <c r="B259" s="1">
+        <v>150000.0</v>
+      </c>
+      <c r="C259" s="1">
+        <v>101.288</v>
+      </c>
+      <c r="D259" s="1">
+        <v>100.0965</v>
+      </c>
+      <c r="E259" t="s">
+        <v>8</v>
+      </c>
+      <c r="F259">
+        <v>1.0</v>
+      </c>
+      <c r="G259" s="1">
+        <v>150144.75</v>
+      </c>
+      <c r="H259" s="1">
+        <v>1787.25</v>
+      </c>
+      <c r="I259" s="1">
+        <v>1.1903513109849</v>
+      </c>
+      <c r="J259">
+        <v>3.18</v>
+      </c>
+      <c r="K259" t="s">
+        <v>618</v>
+      </c>
+      <c r="L259" s="1">
+        <v>151932.0</v>
+      </c>
+      <c r="M259" s="1">
+        <v>156706.52</v>
+      </c>
+      <c r="N259" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O259">
+        <v>1</v>
+      </c>
+      <c r="Z259" t="s">
+        <v>616</v>
+      </c>
+    </row>
+    <row r="260" spans="1:26">
+      <c r="A260" t="s">
+        <v>620</v>
+      </c>
+      <c r="B260" s="1">
+        <v>2072696.0</v>
+      </c>
+      <c r="C260" s="1">
+        <v>87.98</v>
+      </c>
+      <c r="D260" s="1">
+        <v>89.97910789</v>
+      </c>
+      <c r="E260" t="s">
+        <v>8</v>
+      </c>
+      <c r="F260">
+        <v>1.0</v>
+      </c>
+      <c r="G260" s="1">
+        <v>1864993.37</v>
+      </c>
+      <c r="H260" s="1">
+        <v>-41435.43</v>
+      </c>
+      <c r="I260" s="1">
+        <v>-2.2217467722151</v>
+      </c>
+      <c r="J260">
+        <v>0.0</v>
+      </c>
+      <c r="K260">
+        <v>0.0</v>
+      </c>
+      <c r="L260" s="1">
+        <v>1823557.94</v>
+      </c>
+      <c r="M260" s="1">
+        <v>1823557.94</v>
+      </c>
+      <c r="N260" s="1">
+        <v>0.97</v>
+      </c>
+      <c r="O260">
+        <v>1</v>
+      </c>
+      <c r="Z260" t="s">
+        <v>619</v>
+      </c>
+    </row>
+    <row r="261" spans="1:26">
+      <c r="A261" t="s">
+        <v>622</v>
+      </c>
+      <c r="B261" s="1">
+        <v>3961764.0</v>
+      </c>
+      <c r="C261" s="1">
+        <v>84.896</v>
+      </c>
+      <c r="D261" s="1">
+        <v>84.15083433</v>
+      </c>
+      <c r="E261" t="s">
+        <v>8</v>
+      </c>
+      <c r="F261">
+        <v>1.0</v>
+      </c>
+      <c r="G261" s="1">
+        <v>3333857.46</v>
+      </c>
+      <c r="H261" s="1">
+        <v>29521.71</v>
+      </c>
+      <c r="I261" s="1">
+        <v>0.8855120638541</v>
+      </c>
+      <c r="J261">
+        <v>0.0</v>
+      </c>
+      <c r="K261">
+        <v>0.0</v>
+      </c>
+      <c r="L261" s="1">
+        <v>3363379.17</v>
+      </c>
+      <c r="M261" s="1">
+        <v>3363379.17</v>
+      </c>
+      <c r="N261" s="1">
+        <v>1.8</v>
+      </c>
+      <c r="O261">
+        <v>1</v>
+      </c>
+      <c r="Z261" t="s">
+        <v>621</v>
+      </c>
+    </row>
+    <row r="262" spans="1:26">
+      <c r="A262" t="s">
+        <v>624</v>
+      </c>
+      <c r="B262" s="1">
+        <v>9380436.0</v>
+      </c>
+      <c r="C262" s="1">
+        <v>63.301</v>
+      </c>
+      <c r="D262" s="1">
+        <v>70.70356389</v>
+      </c>
+      <c r="E262" t="s">
+        <v>8</v>
+      </c>
+      <c r="F262">
+        <v>1.0</v>
+      </c>
+      <c r="G262" s="1">
+        <v>6632302.56</v>
+      </c>
+      <c r="H262" s="1">
+        <v>-694392.76</v>
+      </c>
+      <c r="I262" s="1">
+        <v>-10.469859505324</v>
+      </c>
+      <c r="J262">
+        <v>0.04</v>
+      </c>
+      <c r="K262" t="s">
+        <v>625</v>
+      </c>
+      <c r="L262" s="1">
+        <v>5937909.8</v>
+      </c>
+      <c r="M262" s="1">
+        <v>5941893.27</v>
+      </c>
+      <c r="N262" s="1">
+        <v>3.17</v>
+      </c>
+      <c r="O262">
+        <v>1</v>
+      </c>
+      <c r="Z262" t="s">
+        <v>623</v>
+      </c>
+    </row>
+    <row r="263" spans="1:26">
+      <c r="A263" t="s">
+        <v>627</v>
+      </c>
+      <c r="B263" s="1">
+        <v>4880000.0</v>
+      </c>
+      <c r="C263" s="1">
+        <v>100.157</v>
+      </c>
+      <c r="D263" s="1">
+        <v>99.868</v>
+      </c>
+      <c r="E263" t="s">
+        <v>8</v>
+      </c>
+      <c r="F263">
+        <v>1.0</v>
+      </c>
+      <c r="G263" s="1">
+        <v>4873558.4</v>
+      </c>
+      <c r="H263" s="1">
+        <v>14103.2</v>
+      </c>
+      <c r="I263" s="1">
+        <v>0.28938198421917</v>
+      </c>
+      <c r="J263">
+        <v>2.15</v>
+      </c>
+      <c r="K263" t="s">
+        <v>628</v>
+      </c>
+      <c r="L263" s="1">
+        <v>4887661.6</v>
+      </c>
+      <c r="M263" s="1">
+        <v>4992534.81</v>
+      </c>
+      <c r="N263" s="1">
+        <v>2.67</v>
+      </c>
+      <c r="O263">
+        <v>1</v>
+      </c>
+      <c r="Z263" t="s">
+        <v>626</v>
+      </c>
+    </row>
+    <row r="264" spans="1:26">
+      <c r="A264" t="s">
+        <v>630</v>
+      </c>
+      <c r="B264" s="1">
+        <v>1192502.0</v>
+      </c>
+      <c r="C264" s="1">
+        <v>98.638</v>
+      </c>
+      <c r="D264" s="1">
+        <v>98.19285586</v>
+      </c>
+      <c r="E264" t="s">
+        <v>8</v>
+      </c>
+      <c r="F264">
+        <v>1.0</v>
+      </c>
+      <c r="G264" s="1">
+        <v>1170951.77</v>
+      </c>
+      <c r="H264" s="1">
+        <v>5308.35</v>
+      </c>
+      <c r="I264" s="1">
+        <v>0.45333634877208</v>
+      </c>
+      <c r="J264">
+        <v>0.35</v>
+      </c>
+      <c r="K264" t="s">
+        <v>631</v>
+      </c>
+      <c r="L264" s="1">
+        <v>1176260.12</v>
+      </c>
+      <c r="M264" s="1">
+        <v>1180412.64</v>
+      </c>
+      <c r="N264" s="1">
+        <v>0.63</v>
+      </c>
+      <c r="O264">
+        <v>1</v>
+      </c>
+      <c r="Z264" t="s">
+        <v>629</v>
+      </c>
+    </row>
+    <row r="265" spans="1:26">
+      <c r="A265" t="s">
+        <v>633</v>
+      </c>
+      <c r="B265" s="1">
+        <v>890742.0</v>
+      </c>
+      <c r="C265" s="1">
+        <v>98.946</v>
+      </c>
+      <c r="D265" s="1">
+        <v>98.49379843</v>
+      </c>
+      <c r="E265" t="s">
+        <v>8</v>
+      </c>
+      <c r="F265">
+        <v>1.0</v>
+      </c>
+      <c r="G265" s="1">
+        <v>877325.63</v>
+      </c>
+      <c r="H265" s="1">
+        <v>4027.95</v>
+      </c>
+      <c r="I265" s="1">
+        <v>0.45911687317285</v>
+      </c>
+      <c r="J265">
+        <v>0.37</v>
+      </c>
+      <c r="K265" t="s">
+        <v>634</v>
+      </c>
+      <c r="L265" s="1">
+        <v>881353.58</v>
+      </c>
+      <c r="M265" s="1">
+        <v>884682.27</v>
+      </c>
+      <c r="N265" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="O265">
+        <v>1</v>
+      </c>
+      <c r="Z265" t="s">
+        <v>632</v>
+      </c>
+    </row>
+    <row r="266" spans="1:26">
+      <c r="A266" t="s">
+        <v>636</v>
+      </c>
+      <c r="B266" s="1">
+        <v>4432579.0</v>
+      </c>
+      <c r="C266" s="1">
+        <v>99.233</v>
+      </c>
+      <c r="D266" s="1">
+        <v>99.18229455</v>
+      </c>
+      <c r="E266" t="s">
+        <v>8</v>
+      </c>
+      <c r="F266">
+        <v>1.0</v>
+      </c>
+      <c r="G266" s="1">
+        <v>4396333.56</v>
+      </c>
+      <c r="H266" s="1">
+        <v>2247.56</v>
+      </c>
+      <c r="I266" s="1">
+        <v>0.051123509381759</v>
+      </c>
+      <c r="J266">
         <v>0.07</v>
       </c>
-      <c r="P234">
-[...46 lines deleted...]
-      <c r="O235" s="1">
+      <c r="K266" t="s">
+        <v>637</v>
+      </c>
+      <c r="L266" s="1">
+        <v>4398581.12</v>
+      </c>
+      <c r="M266" s="1">
+        <v>4401677.85</v>
+      </c>
+      <c r="N266" s="1">
+        <v>2.35</v>
+      </c>
+      <c r="O266">
+        <v>1</v>
+      </c>
+      <c r="Z266" t="s">
+        <v>635</v>
+      </c>
+    </row>
+    <row r="267" spans="1:26">
+      <c r="A267" t="s">
+        <v>639</v>
+      </c>
+      <c r="B267" s="1">
+        <v>4886111.75</v>
+      </c>
+      <c r="C267" s="1">
+        <v>88.56</v>
+      </c>
+      <c r="D267" s="1">
+        <v>103.92033911</v>
+      </c>
+      <c r="E267" t="s">
+        <v>8</v>
+      </c>
+      <c r="F267">
+        <v>1.0</v>
+      </c>
+      <c r="G267" s="1">
+        <v>5077663.9</v>
+      </c>
+      <c r="H267" s="1">
+        <v>-750523.34</v>
+      </c>
+      <c r="I267" s="1">
+        <v>-14.780878663513</v>
+      </c>
+      <c r="J267">
+        <v>2.44</v>
+      </c>
+      <c r="K267" t="s">
+        <v>640</v>
+      </c>
+      <c r="L267" s="1">
+        <v>4327140.56</v>
+      </c>
+      <c r="M267" s="1">
+        <v>4446281.37</v>
+      </c>
+      <c r="N267" s="1">
+        <v>2.37</v>
+      </c>
+      <c r="O267">
+        <v>1</v>
+      </c>
+      <c r="Z267" t="s">
+        <v>638</v>
+      </c>
+    </row>
+    <row r="268" spans="1:26">
+      <c r="A268" t="s">
+        <v>642</v>
+      </c>
+      <c r="B268" s="1">
+        <v>9259041.0</v>
+      </c>
+      <c r="C268" s="1">
+        <v>97.251</v>
+      </c>
+      <c r="D268" s="1">
+        <v>96.96937512</v>
+      </c>
+      <c r="E268" t="s">
+        <v>8</v>
+      </c>
+      <c r="F268">
+        <v>1.0</v>
+      </c>
+      <c r="G268" s="1">
+        <v>8978434.2</v>
+      </c>
+      <c r="H268" s="1">
+        <v>26075.76</v>
+      </c>
+      <c r="I268" s="1">
+        <v>0.29042658685409</v>
+      </c>
+      <c r="J268">
+        <v>0.89</v>
+      </c>
+      <c r="K268" t="s">
+        <v>643</v>
+      </c>
+      <c r="L268" s="1">
+        <v>9004509.96</v>
+      </c>
+      <c r="M268" s="1">
+        <v>9086953.48</v>
+      </c>
+      <c r="N268" s="1">
+        <v>4.85</v>
+      </c>
+      <c r="O268">
+        <v>1</v>
+      </c>
+      <c r="Z268" t="s">
+        <v>641</v>
+      </c>
+    </row>
+    <row r="269" spans="1:26">
+      <c r="A269" t="s">
+        <v>645</v>
+      </c>
+      <c r="B269" s="1">
+        <v>162000.0</v>
+      </c>
+      <c r="C269" s="1">
+        <v>100.613</v>
+      </c>
+      <c r="D269" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E269" t="s">
+        <v>8</v>
+      </c>
+      <c r="F269">
+        <v>1.0</v>
+      </c>
+      <c r="G269" s="1">
+        <v>162000.0</v>
+      </c>
+      <c r="H269" s="1">
+        <v>993.06</v>
+      </c>
+      <c r="I269" s="1">
+        <v>0.613</v>
+      </c>
+      <c r="J269">
+        <v>0.73</v>
+      </c>
+      <c r="K269" t="s">
+        <v>646</v>
+      </c>
+      <c r="L269" s="1">
+        <v>162993.06</v>
+      </c>
+      <c r="M269" s="1">
+        <v>164182.68</v>
+      </c>
+      <c r="N269" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O269">
+        <v>1</v>
+      </c>
+      <c r="Z269" t="s">
+        <v>644</v>
+      </c>
+    </row>
+    <row r="270" spans="1:26">
+      <c r="A270" t="s">
+        <v>648</v>
+      </c>
+      <c r="B270" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C270" s="1">
+        <v>99.666</v>
+      </c>
+      <c r="D270" s="1">
+        <v>99.24</v>
+      </c>
+      <c r="E270" t="s">
+        <v>8</v>
+      </c>
+      <c r="F270">
+        <v>1.0</v>
+      </c>
+      <c r="G270" s="1">
+        <v>99240.0</v>
+      </c>
+      <c r="H270" s="1">
+        <v>426.0</v>
+      </c>
+      <c r="I270" s="1">
+        <v>0.42926239419589</v>
+      </c>
+      <c r="J270">
+        <v>1.59</v>
+      </c>
+      <c r="K270" t="s">
+        <v>649</v>
+      </c>
+      <c r="L270" s="1">
+        <v>99666.0</v>
+      </c>
+      <c r="M270" s="1">
+        <v>101258.47</v>
+      </c>
+      <c r="N270" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O270">
+        <v>1</v>
+      </c>
+      <c r="Z270" t="s">
+        <v>647</v>
+      </c>
+    </row>
+    <row r="271" spans="1:26">
+      <c r="A271" t="s">
+        <v>651</v>
+      </c>
+      <c r="B271" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C271" s="1">
+        <v>92.863</v>
+      </c>
+      <c r="D271" s="1">
+        <v>100.121</v>
+      </c>
+      <c r="E271" t="s">
+        <v>8</v>
+      </c>
+      <c r="F271">
+        <v>1.0</v>
+      </c>
+      <c r="G271" s="1">
+        <v>400484.0</v>
+      </c>
+      <c r="H271" s="1">
+        <v>-29032.0</v>
+      </c>
+      <c r="I271" s="1">
+        <v>-7.2492284335953</v>
+      </c>
+      <c r="J271">
+        <v>1.25</v>
+      </c>
+      <c r="K271" t="s">
+        <v>652</v>
+      </c>
+      <c r="L271" s="1">
+        <v>371452.0</v>
+      </c>
+      <c r="M271" s="1">
+        <v>376438.3</v>
+      </c>
+      <c r="N271" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O271">
+        <v>1</v>
+      </c>
+      <c r="Z271" t="s">
+        <v>650</v>
+      </c>
+    </row>
+    <row r="272" spans="1:26">
+      <c r="A272" t="s">
+        <v>654</v>
+      </c>
+      <c r="B272" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C272" s="1">
+        <v>101.559</v>
+      </c>
+      <c r="D272" s="1">
+        <v>99.942</v>
+      </c>
+      <c r="E272" t="s">
+        <v>8</v>
+      </c>
+      <c r="F272">
+        <v>1.0</v>
+      </c>
+      <c r="G272" s="1">
+        <v>299826.0</v>
+      </c>
+      <c r="H272" s="1">
+        <v>4851.0</v>
+      </c>
+      <c r="I272" s="1">
+        <v>1.6179384042745</v>
+      </c>
+      <c r="J272">
+        <v>0.83</v>
+      </c>
+      <c r="K272" t="s">
+        <v>655</v>
+      </c>
+      <c r="L272" s="1">
+        <v>304677.0</v>
+      </c>
+      <c r="M272" s="1">
+        <v>307179.74</v>
+      </c>
+      <c r="N272" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O272">
+        <v>1</v>
+      </c>
+      <c r="Z272" t="s">
+        <v>653</v>
+      </c>
+    </row>
+    <row r="273" spans="1:26">
+      <c r="A273" t="s">
+        <v>657</v>
+      </c>
+      <c r="B273" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C273" s="1">
+        <v>95.358</v>
+      </c>
+      <c r="D273" s="1">
+        <v>94.67425</v>
+      </c>
+      <c r="E273" t="s">
+        <v>8</v>
+      </c>
+      <c r="F273">
+        <v>1.0</v>
+      </c>
+      <c r="G273" s="1">
+        <v>284022.75</v>
+      </c>
+      <c r="H273" s="1">
+        <v>2051.25</v>
+      </c>
+      <c r="I273" s="1">
+        <v>0.72221327340856</v>
+      </c>
+      <c r="J273">
+        <v>0.48</v>
+      </c>
+      <c r="K273" t="s">
+        <v>658</v>
+      </c>
+      <c r="L273" s="1">
+        <v>286074.0</v>
+      </c>
+      <c r="M273" s="1">
+        <v>287522.63</v>
+      </c>
+      <c r="N273" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O273">
+        <v>1</v>
+      </c>
+      <c r="Z273" t="s">
+        <v>656</v>
+      </c>
+    </row>
+    <row r="274" spans="1:26">
+      <c r="A274" t="s">
+        <v>660</v>
+      </c>
+      <c r="B274" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C274" s="1">
+        <v>101.702</v>
+      </c>
+      <c r="D274" s="1">
+        <v>99.858</v>
+      </c>
+      <c r="E274" t="s">
+        <v>8</v>
+      </c>
+      <c r="F274">
+        <v>1.0</v>
+      </c>
+      <c r="G274" s="1">
+        <v>299574.0</v>
+      </c>
+      <c r="H274" s="1">
+        <v>5532.0</v>
+      </c>
+      <c r="I274" s="1">
+        <v>1.846622203529</v>
+      </c>
+      <c r="J274">
+        <v>0.21</v>
+      </c>
+      <c r="K274">
+        <v>636.99</v>
+      </c>
+      <c r="L274" s="1">
+        <v>305106.0</v>
+      </c>
+      <c r="M274" s="1">
+        <v>305742.99</v>
+      </c>
+      <c r="N274" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O274">
+        <v>1</v>
+      </c>
+      <c r="Z274" t="s">
+        <v>659</v>
+      </c>
+    </row>
+    <row r="275" spans="1:26">
+      <c r="A275" t="s">
+        <v>662</v>
+      </c>
+      <c r="B275" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C275" s="1">
+        <v>98.118</v>
+      </c>
+      <c r="D275" s="1">
+        <v>98.68</v>
+      </c>
+      <c r="E275" t="s">
+        <v>8</v>
+      </c>
+      <c r="F275">
+        <v>1.0</v>
+      </c>
+      <c r="G275" s="1">
+        <v>493400.0</v>
+      </c>
+      <c r="H275" s="1">
+        <v>-2810.0</v>
+      </c>
+      <c r="I275" s="1">
+        <v>-0.56951763275233</v>
+      </c>
+      <c r="J275">
+        <v>2.38</v>
+      </c>
+      <c r="K275" t="s">
+        <v>663</v>
+      </c>
+      <c r="L275" s="1">
+        <v>490590.0</v>
+      </c>
+      <c r="M275" s="1">
+        <v>502507.81</v>
+      </c>
+      <c r="N275" s="1">
+        <v>0.27</v>
+      </c>
+      <c r="O275">
+        <v>1</v>
+      </c>
+      <c r="Z275" t="s">
+        <v>661</v>
+      </c>
+    </row>
+    <row r="276" spans="1:26">
+      <c r="A276" t="s">
+        <v>665</v>
+      </c>
+      <c r="B276" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C276" s="1">
+        <v>98.357</v>
+      </c>
+      <c r="D276" s="1">
+        <v>98.642</v>
+      </c>
+      <c r="E276" t="s">
+        <v>8</v>
+      </c>
+      <c r="F276">
+        <v>1.0</v>
+      </c>
+      <c r="G276" s="1">
+        <v>197284.0</v>
+      </c>
+      <c r="H276" s="1">
+        <v>-570.0</v>
+      </c>
+      <c r="I276" s="1">
+        <v>-0.28892358224691</v>
+      </c>
+      <c r="J276">
+        <v>0.41</v>
+      </c>
+      <c r="K276">
+        <v>815.07</v>
+      </c>
+      <c r="L276" s="1">
+        <v>196714.0</v>
+      </c>
+      <c r="M276" s="1">
+        <v>197529.07</v>
+      </c>
+      <c r="N276" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O276">
+        <v>1</v>
+      </c>
+      <c r="Z276" t="s">
+        <v>664</v>
+      </c>
+    </row>
+    <row r="277" spans="1:26">
+      <c r="A277" t="s">
+        <v>665</v>
+      </c>
+      <c r="B277" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C277" s="1">
+        <v>98.348</v>
+      </c>
+      <c r="D277" s="1">
+        <v>95.396</v>
+      </c>
+      <c r="E277" t="s">
+        <v>8</v>
+      </c>
+      <c r="F277">
+        <v>1.0</v>
+      </c>
+      <c r="G277" s="1">
+        <v>190792.0</v>
+      </c>
+      <c r="H277" s="1">
+        <v>5904.0</v>
+      </c>
+      <c r="I277" s="1">
+        <v>3.0944693697849</v>
+      </c>
+      <c r="J277">
+        <v>0.41</v>
+      </c>
+      <c r="K277">
+        <v>815.07</v>
+      </c>
+      <c r="L277" s="1">
+        <v>196696.0</v>
+      </c>
+      <c r="M277" s="1">
+        <v>197511.07</v>
+      </c>
+      <c r="N277" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O277">
+        <v>1</v>
+      </c>
+      <c r="Z277" t="s">
+        <v>666</v>
+      </c>
+    </row>
+    <row r="278" spans="1:26">
+      <c r="A278" t="s">
+        <v>668</v>
+      </c>
+      <c r="B278" s="1">
+        <v>207000.0</v>
+      </c>
+      <c r="C278" s="1">
+        <v>98.8</v>
+      </c>
+      <c r="D278" s="1">
+        <v>99.628</v>
+      </c>
+      <c r="E278" t="s">
+        <v>8</v>
+      </c>
+      <c r="F278">
+        <v>1.0</v>
+      </c>
+      <c r="G278" s="1">
+        <v>206229.96</v>
+      </c>
+      <c r="H278" s="1">
+        <v>-1713.96</v>
+      </c>
+      <c r="I278" s="1">
+        <v>-0.83109166097884</v>
+      </c>
+      <c r="J278">
+        <v>2.38</v>
+      </c>
+      <c r="K278" t="s">
+        <v>669</v>
+      </c>
+      <c r="L278" s="1">
+        <v>204516.0</v>
+      </c>
+      <c r="M278" s="1">
+        <v>209437.21</v>
+      </c>
+      <c r="N278" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O278">
+        <v>1</v>
+      </c>
+      <c r="Z278" t="s">
+        <v>667</v>
+      </c>
+    </row>
+    <row r="279" spans="1:26">
+      <c r="A279" t="s">
+        <v>671</v>
+      </c>
+      <c r="B279" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C279" s="1">
+        <v>99.372</v>
+      </c>
+      <c r="D279" s="1">
+        <v>99.736</v>
+      </c>
+      <c r="E279" t="s">
+        <v>8</v>
+      </c>
+      <c r="F279">
+        <v>1.0</v>
+      </c>
+      <c r="G279" s="1">
+        <v>199472.0</v>
+      </c>
+      <c r="H279" s="1">
+        <v>-728.0</v>
+      </c>
+      <c r="I279" s="1">
+        <v>-0.36496350364964</v>
+      </c>
+      <c r="J279">
+        <v>2.37</v>
+      </c>
+      <c r="K279" t="s">
+        <v>672</v>
+      </c>
+      <c r="L279" s="1">
+        <v>198744.0</v>
+      </c>
+      <c r="M279" s="1">
+        <v>203478.25</v>
+      </c>
+      <c r="N279" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O279">
+        <v>1</v>
+      </c>
+      <c r="Z279" t="s">
+        <v>670</v>
+      </c>
+    </row>
+    <row r="280" spans="1:26">
+      <c r="A280" t="s">
+        <v>674</v>
+      </c>
+      <c r="B280" s="1">
+        <v>232000.0</v>
+      </c>
+      <c r="C280" s="1">
+        <v>99.9</v>
+      </c>
+      <c r="D280" s="1">
+        <v>99.394</v>
+      </c>
+      <c r="E280" t="s">
+        <v>8</v>
+      </c>
+      <c r="F280">
+        <v>1.0</v>
+      </c>
+      <c r="G280" s="1">
+        <v>230594.08</v>
+      </c>
+      <c r="H280" s="1">
+        <v>1173.92</v>
+      </c>
+      <c r="I280" s="1">
+        <v>0.50908505543594</v>
+      </c>
+      <c r="J280">
+        <v>0.59</v>
+      </c>
+      <c r="K280" t="s">
+        <v>675</v>
+      </c>
+      <c r="L280" s="1">
+        <v>231768.0</v>
+      </c>
+      <c r="M280" s="1">
+        <v>233126.63</v>
+      </c>
+      <c r="N280" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O280">
+        <v>1</v>
+      </c>
+      <c r="Z280" t="s">
+        <v>673</v>
+      </c>
+    </row>
+    <row r="281" spans="1:26">
+      <c r="A281" t="s">
+        <v>677</v>
+      </c>
+      <c r="B281" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C281" s="1">
+        <v>95.754</v>
+      </c>
+      <c r="D281" s="1">
+        <v>93.6</v>
+      </c>
+      <c r="E281" t="s">
+        <v>8</v>
+      </c>
+      <c r="F281">
+        <v>1.0</v>
+      </c>
+      <c r="G281" s="1">
+        <v>280800.0</v>
+      </c>
+      <c r="H281" s="1">
+        <v>6462.0</v>
+      </c>
+      <c r="I281" s="1">
+        <v>2.3012820512821</v>
+      </c>
+      <c r="J281">
+        <v>1.1</v>
+      </c>
+      <c r="K281" t="s">
+        <v>678</v>
+      </c>
+      <c r="L281" s="1">
+        <v>287262.0</v>
+      </c>
+      <c r="M281" s="1">
+        <v>290560.97</v>
+      </c>
+      <c r="N281" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O281">
+        <v>1</v>
+      </c>
+      <c r="Z281" t="s">
+        <v>676</v>
+      </c>
+    </row>
+    <row r="282" spans="1:26">
+      <c r="A282" t="s">
+        <v>680</v>
+      </c>
+      <c r="B282" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C282" s="1">
+        <v>99.197</v>
+      </c>
+      <c r="D282" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E282" t="s">
+        <v>8</v>
+      </c>
+      <c r="F282">
+        <v>1.0</v>
+      </c>
+      <c r="G282" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="H282" s="1">
+        <v>-4015.0</v>
+      </c>
+      <c r="I282" s="1">
+        <v>-0.803</v>
+      </c>
+      <c r="J282">
+        <v>3.28</v>
+      </c>
+      <c r="K282" t="s">
+        <v>681</v>
+      </c>
+      <c r="L282" s="1">
+        <v>495985.0</v>
+      </c>
+      <c r="M282" s="1">
+        <v>512387.4</v>
+      </c>
+      <c r="N282" s="1">
+        <v>0.27</v>
+      </c>
+      <c r="O282">
+        <v>1</v>
+      </c>
+      <c r="Z282" t="s">
+        <v>679</v>
+      </c>
+    </row>
+    <row r="283" spans="1:26">
+      <c r="A283" t="s">
+        <v>683</v>
+      </c>
+      <c r="B283" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C283" s="1">
+        <v>101.69</v>
+      </c>
+      <c r="D283" s="1">
+        <v>103.012</v>
+      </c>
+      <c r="E283" t="s">
+        <v>8</v>
+      </c>
+      <c r="F283">
+        <v>1.0</v>
+      </c>
+      <c r="G283" s="1">
+        <v>206024.0</v>
+      </c>
+      <c r="H283" s="1">
+        <v>-2644.0</v>
+      </c>
+      <c r="I283" s="1">
+        <v>-1.2833456296354</v>
+      </c>
+      <c r="J283">
+        <v>3.53</v>
+      </c>
+      <c r="K283" t="s">
+        <v>684</v>
+      </c>
+      <c r="L283" s="1">
+        <v>203380.0</v>
+      </c>
+      <c r="M283" s="1">
+        <v>210436.16</v>
+      </c>
+      <c r="N283" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O283">
+        <v>1</v>
+      </c>
+      <c r="Z283" t="s">
+        <v>682</v>
+      </c>
+    </row>
+    <row r="284" spans="1:26">
+      <c r="A284" t="s">
+        <v>686</v>
+      </c>
+      <c r="B284" s="1">
+        <v>223000.0</v>
+      </c>
+      <c r="C284" s="1">
+        <v>101.331</v>
+      </c>
+      <c r="D284" s="1">
+        <v>99.849</v>
+      </c>
+      <c r="E284" t="s">
+        <v>8</v>
+      </c>
+      <c r="F284">
+        <v>1.0</v>
+      </c>
+      <c r="G284" s="1">
+        <v>222663.27</v>
+      </c>
+      <c r="H284" s="1">
+        <v>3304.86</v>
+      </c>
+      <c r="I284" s="1">
+        <v>1.4842412042184</v>
+      </c>
+      <c r="J284">
+        <v>2.97</v>
+      </c>
+      <c r="K284" t="s">
+        <v>687</v>
+      </c>
+      <c r="L284" s="1">
+        <v>225968.13</v>
+      </c>
+      <c r="M284" s="1">
+        <v>232601.31</v>
+      </c>
+      <c r="N284" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O284">
+        <v>1</v>
+      </c>
+      <c r="Z284" t="s">
+        <v>685</v>
+      </c>
+    </row>
+    <row r="285" spans="1:26">
+      <c r="A285" t="s">
+        <v>689</v>
+      </c>
+      <c r="B285" s="1">
+        <v>163000.0</v>
+      </c>
+      <c r="C285" s="1">
+        <v>100.102</v>
+      </c>
+      <c r="D285" s="1">
+        <v>99.115</v>
+      </c>
+      <c r="E285" t="s">
+        <v>8</v>
+      </c>
+      <c r="F285">
+        <v>1.0</v>
+      </c>
+      <c r="G285" s="1">
+        <v>161557.45</v>
+      </c>
+      <c r="H285" s="1">
+        <v>1608.81</v>
+      </c>
+      <c r="I285" s="1">
+        <v>0.99581294455935</v>
+      </c>
+      <c r="J285">
+        <v>0.82</v>
+      </c>
+      <c r="K285" t="s">
+        <v>690</v>
+      </c>
+      <c r="L285" s="1">
+        <v>163166.26</v>
+      </c>
+      <c r="M285" s="1">
+        <v>164510.45</v>
+      </c>
+      <c r="N285" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O285">
+        <v>1</v>
+      </c>
+      <c r="Z285" t="s">
+        <v>688</v>
+      </c>
+    </row>
+    <row r="286" spans="1:26">
+      <c r="A286" t="s">
+        <v>692</v>
+      </c>
+      <c r="B286" s="1">
+        <v>222054.61</v>
+      </c>
+      <c r="C286" s="1">
+        <v>90.454</v>
+      </c>
+      <c r="D286" s="1">
+        <v>94.89160797</v>
+      </c>
+      <c r="E286" t="s">
+        <v>8</v>
+      </c>
+      <c r="F286">
+        <v>1.0</v>
+      </c>
+      <c r="G286" s="1">
+        <v>210711.19</v>
+      </c>
+      <c r="H286" s="1">
+        <v>-9853.91</v>
+      </c>
+      <c r="I286" s="1">
+        <v>-4.6765005693338</v>
+      </c>
+      <c r="J286">
+        <v>0.15</v>
+      </c>
+      <c r="K286">
+        <v>324.26</v>
+      </c>
+      <c r="L286" s="1">
+        <v>200857.28</v>
+      </c>
+      <c r="M286" s="1">
+        <v>201181.54</v>
+      </c>
+      <c r="N286" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O286">
+        <v>1</v>
+      </c>
+      <c r="Z286" t="s">
+        <v>691</v>
+      </c>
+    </row>
+    <row r="287" spans="1:26">
+      <c r="A287" t="s">
+        <v>694</v>
+      </c>
+      <c r="B287" s="1">
+        <v>298253.0</v>
+      </c>
+      <c r="C287" s="1">
+        <v>94.161</v>
+      </c>
+      <c r="D287" s="1">
+        <v>93.82576202</v>
+      </c>
+      <c r="E287" t="s">
+        <v>8</v>
+      </c>
+      <c r="F287">
+        <v>1.0</v>
+      </c>
+      <c r="G287" s="1">
+        <v>279838.15</v>
+      </c>
+      <c r="H287" s="1">
+        <v>999.85</v>
+      </c>
+      <c r="I287" s="1">
+        <v>0.35729581545618</v>
+      </c>
+      <c r="J287">
+        <v>0.37</v>
+      </c>
+      <c r="K287" t="s">
+        <v>695</v>
+      </c>
+      <c r="L287" s="1">
+        <v>280838.0</v>
+      </c>
+      <c r="M287" s="1">
+        <v>281930.1</v>
+      </c>
+      <c r="N287" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O287">
+        <v>1</v>
+      </c>
+      <c r="Z287" t="s">
+        <v>693</v>
+      </c>
+    </row>
+    <row r="288" spans="1:26">
+      <c r="A288" t="s">
+        <v>697</v>
+      </c>
+      <c r="B288" s="1">
+        <v>195820.0</v>
+      </c>
+      <c r="C288" s="1">
+        <v>67.272</v>
+      </c>
+      <c r="D288" s="1">
+        <v>65.21059647</v>
+      </c>
+      <c r="E288" t="s">
+        <v>8</v>
+      </c>
+      <c r="F288">
+        <v>1.0</v>
+      </c>
+      <c r="G288" s="1">
+        <v>127695.39</v>
+      </c>
+      <c r="H288" s="1">
+        <v>4036.64</v>
+      </c>
+      <c r="I288" s="1">
+        <v>3.1611477908482</v>
+      </c>
+      <c r="J288">
+        <v>0.17</v>
+      </c>
+      <c r="K288">
+        <v>329.94</v>
+      </c>
+      <c r="L288" s="1">
+        <v>131732.03</v>
+      </c>
+      <c r="M288" s="1">
+        <v>132061.97</v>
+      </c>
+      <c r="N288" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O288">
+        <v>1</v>
+      </c>
+      <c r="Z288" t="s">
+        <v>696</v>
+      </c>
+    </row>
+    <row r="289" spans="1:26">
+      <c r="A289" t="s">
+        <v>699</v>
+      </c>
+      <c r="B289" s="1">
+        <v>1730000.0</v>
+      </c>
+      <c r="C289" s="1">
+        <v>100.299</v>
+      </c>
+      <c r="D289" s="1">
+        <v>112.32961214</v>
+      </c>
+      <c r="E289" t="s">
+        <v>8</v>
+      </c>
+      <c r="F289">
+        <v>1.0</v>
+      </c>
+      <c r="G289" s="1">
+        <v>1943302.29</v>
+      </c>
+      <c r="H289" s="1">
+        <v>335135.63</v>
+      </c>
+      <c r="I289" s="1">
+        <v>17.245676687799</v>
+      </c>
+      <c r="J289">
+        <v>0.45</v>
+      </c>
+      <c r="K289" t="s">
+        <v>700</v>
+      </c>
+      <c r="L289" s="1">
+        <v>2278437.92</v>
+      </c>
+      <c r="M289" s="1">
+        <v>2286308.43</v>
+      </c>
+      <c r="N289" s="1">
+        <v>1.22</v>
+      </c>
+      <c r="O289">
+        <v>1</v>
+      </c>
+      <c r="Z289" t="s">
+        <v>698</v>
+      </c>
+    </row>
+    <row r="290" spans="1:26">
+      <c r="A290" t="s">
+        <v>702</v>
+      </c>
+      <c r="B290" s="1">
+        <v>3263000.0</v>
+      </c>
+      <c r="C290" s="1">
+        <v>99.986</v>
+      </c>
+      <c r="D290" s="1">
+        <v>100.88734447</v>
+      </c>
+      <c r="E290" t="s">
+        <v>8</v>
+      </c>
+      <c r="F290">
+        <v>1.0</v>
+      </c>
+      <c r="G290" s="1">
+        <v>3291954.05</v>
+      </c>
+      <c r="H290" s="1">
+        <v>-29410.87</v>
+      </c>
+      <c r="I290" s="1">
+        <v>-0.89341678387036</v>
+      </c>
+      <c r="J290">
+        <v>0.85</v>
+      </c>
+      <c r="K290" t="s">
+        <v>703</v>
+      </c>
+      <c r="L290" s="1">
+        <v>3262543.18</v>
+      </c>
+      <c r="M290" s="1">
+        <v>3290125.45</v>
+      </c>
+      <c r="N290" s="1">
+        <v>1.76</v>
+      </c>
+      <c r="O290">
+        <v>1</v>
+      </c>
+      <c r="Z290" t="s">
+        <v>701</v>
+      </c>
+    </row>
+    <row r="291" spans="1:26">
+      <c r="A291" t="s">
+        <v>705</v>
+      </c>
+      <c r="B291" s="1">
+        <v>1862000.0</v>
+      </c>
+      <c r="C291" s="1">
+        <v>99.114</v>
+      </c>
+      <c r="D291" s="1">
+        <v>97.93346079</v>
+      </c>
+      <c r="E291" t="s">
+        <v>8</v>
+      </c>
+      <c r="F291">
+        <v>1.0</v>
+      </c>
+      <c r="G291" s="1">
+        <v>1823521.04</v>
+      </c>
+      <c r="H291" s="1">
+        <v>21981.64</v>
+      </c>
+      <c r="I291" s="1">
+        <v>1.205450308377</v>
+      </c>
+      <c r="J291">
+        <v>0.86</v>
+      </c>
+      <c r="K291" t="s">
+        <v>706</v>
+      </c>
+      <c r="L291" s="1">
+        <v>1845502.68</v>
+      </c>
+      <c r="M291" s="1">
+        <v>1861600.38</v>
+      </c>
+      <c r="N291" s="1">
+        <v>0.99</v>
+      </c>
+      <c r="O291">
+        <v>1</v>
+      </c>
+      <c r="Z291" t="s">
+        <v>704</v>
+      </c>
+    </row>
+    <row r="292" spans="1:26">
+      <c r="A292" t="s">
+        <v>708</v>
+      </c>
+      <c r="B292" s="1">
+        <v>1327000.0</v>
+      </c>
+      <c r="C292" s="1">
+        <v>86.819</v>
+      </c>
+      <c r="D292" s="1">
+        <v>97.39783572</v>
+      </c>
+      <c r="E292" t="s">
+        <v>8</v>
+      </c>
+      <c r="F292">
+        <v>1.0</v>
+      </c>
+      <c r="G292" s="1">
+        <v>1292469.28</v>
+      </c>
+      <c r="H292" s="1">
+        <v>-140381.15</v>
+      </c>
+      <c r="I292" s="1">
+        <v>-10.86146898594</v>
+      </c>
+      <c r="J292">
+        <v>1.02</v>
+      </c>
+      <c r="K292" t="s">
+        <v>709</v>
+      </c>
+      <c r="L292" s="1">
+        <v>1152088.13</v>
+      </c>
+      <c r="M292" s="1">
+        <v>1165682.67</v>
+      </c>
+      <c r="N292" s="1">
+        <v>0.62</v>
+      </c>
+      <c r="O292">
+        <v>1</v>
+      </c>
+      <c r="Z292" t="s">
+        <v>707</v>
+      </c>
+    </row>
+    <row r="293" spans="1:26">
+      <c r="A293" t="s">
+        <v>711</v>
+      </c>
+      <c r="B293" s="1">
+        <v>2697000.0</v>
+      </c>
+      <c r="C293" s="1">
+        <v>101.201</v>
+      </c>
+      <c r="D293" s="1">
+        <v>99.88238042</v>
+      </c>
+      <c r="E293" t="s">
+        <v>8</v>
+      </c>
+      <c r="F293">
+        <v>1.0</v>
+      </c>
+      <c r="G293" s="1">
+        <v>2693827.8</v>
+      </c>
+      <c r="H293" s="1">
+        <v>35563.17</v>
+      </c>
+      <c r="I293" s="1">
+        <v>1.3201723584559</v>
+      </c>
+      <c r="J293">
+        <v>0.67</v>
+      </c>
+      <c r="K293" t="s">
+        <v>712</v>
+      </c>
+      <c r="L293" s="1">
+        <v>2729390.97</v>
+      </c>
+      <c r="M293" s="1">
+        <v>2747510.04</v>
+      </c>
+      <c r="N293" s="1">
+        <v>1.47</v>
+      </c>
+      <c r="O293">
+        <v>1</v>
+      </c>
+      <c r="Z293" t="s">
+        <v>710</v>
+      </c>
+    </row>
+    <row r="294" spans="1:26">
+      <c r="A294" t="s">
+        <v>714</v>
+      </c>
+      <c r="B294" s="1">
+        <v>5586000.0</v>
+      </c>
+      <c r="C294" s="1">
+        <v>98.527</v>
+      </c>
+      <c r="D294" s="1">
+        <v>97.67388382</v>
+      </c>
+      <c r="E294" t="s">
+        <v>8</v>
+      </c>
+      <c r="F294">
+        <v>1.0</v>
+      </c>
+      <c r="G294" s="1">
+        <v>5456063.15</v>
+      </c>
+      <c r="H294" s="1">
+        <v>47655.07</v>
+      </c>
+      <c r="I294" s="1">
+        <v>0.87343325562498</v>
+      </c>
+      <c r="J294">
+        <v>0.89</v>
+      </c>
+      <c r="K294" t="s">
+        <v>715</v>
+      </c>
+      <c r="L294" s="1">
+        <v>5503718.22</v>
+      </c>
+      <c r="M294" s="1">
+        <v>5553664.08</v>
+      </c>
+      <c r="N294" s="1">
+        <v>2.97</v>
+      </c>
+      <c r="O294">
+        <v>1</v>
+      </c>
+      <c r="Z294" t="s">
+        <v>713</v>
+      </c>
+    </row>
+    <row r="295" spans="1:26">
+      <c r="A295" t="s">
+        <v>717</v>
+      </c>
+      <c r="B295" s="1">
+        <v>168000.0</v>
+      </c>
+      <c r="C295" s="1">
+        <v>97.152</v>
+      </c>
+      <c r="D295" s="1">
+        <v>99.406</v>
+      </c>
+      <c r="E295" t="s">
+        <v>8</v>
+      </c>
+      <c r="F295">
+        <v>1.0</v>
+      </c>
+      <c r="G295" s="1">
+        <v>167002.08</v>
+      </c>
+      <c r="H295" s="1">
+        <v>-3786.72</v>
+      </c>
+      <c r="I295" s="1">
+        <v>-2.2674687644609</v>
+      </c>
+      <c r="J295">
+        <v>1.68</v>
+      </c>
+      <c r="K295" t="s">
+        <v>718</v>
+      </c>
+      <c r="L295" s="1">
+        <v>163215.36</v>
+      </c>
+      <c r="M295" s="1">
+        <v>166034.54</v>
+      </c>
+      <c r="N295" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O295">
+        <v>1</v>
+      </c>
+      <c r="Z295" t="s">
+        <v>716</v>
+      </c>
+    </row>
+    <row r="296" spans="1:26">
+      <c r="A296" t="s">
+        <v>720</v>
+      </c>
+      <c r="B296" s="1">
+        <v>446000.0</v>
+      </c>
+      <c r="C296" s="1">
+        <v>98.744</v>
+      </c>
+      <c r="D296" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E296" t="s">
+        <v>8</v>
+      </c>
+      <c r="F296">
+        <v>1.0</v>
+      </c>
+      <c r="G296" s="1">
+        <v>446000.0</v>
+      </c>
+      <c r="H296" s="1">
+        <v>-5601.76</v>
+      </c>
+      <c r="I296" s="1">
+        <v>-1.256</v>
+      </c>
+      <c r="J296">
+        <v>1.09</v>
+      </c>
+      <c r="K296" t="s">
+        <v>721</v>
+      </c>
+      <c r="L296" s="1">
+        <v>440398.24</v>
+      </c>
+      <c r="M296" s="1">
+        <v>445264.8</v>
+      </c>
+      <c r="N296" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O296">
+        <v>1</v>
+      </c>
+      <c r="Z296" t="s">
+        <v>719</v>
+      </c>
+    </row>
+    <row r="297" spans="1:26">
+      <c r="A297" t="s">
+        <v>723</v>
+      </c>
+      <c r="B297" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C297" s="1">
+        <v>103.473</v>
+      </c>
+      <c r="D297" s="1">
+        <v>100.77</v>
+      </c>
+      <c r="E297" t="s">
+        <v>8</v>
+      </c>
+      <c r="F297">
+        <v>1.0</v>
+      </c>
+      <c r="G297" s="1">
+        <v>201540.0</v>
+      </c>
+      <c r="H297" s="1">
+        <v>5406.0</v>
+      </c>
+      <c r="I297" s="1">
+        <v>2.6823459362906</v>
+      </c>
+      <c r="J297">
+        <v>0.9</v>
+      </c>
+      <c r="K297" t="s">
+        <v>724</v>
+      </c>
+      <c r="L297" s="1">
+        <v>206946.0</v>
+      </c>
+      <c r="M297" s="1">
+        <v>208741.89</v>
+      </c>
+      <c r="N297" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O297">
+        <v>1</v>
+      </c>
+      <c r="Z297" t="s">
+        <v>722</v>
+      </c>
+    </row>
+    <row r="298" spans="1:26">
+      <c r="A298" t="s">
+        <v>726</v>
+      </c>
+      <c r="B298" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C298" s="1">
+        <v>100.355</v>
+      </c>
+      <c r="D298" s="1">
+        <v>99.076</v>
+      </c>
+      <c r="E298" t="s">
+        <v>8</v>
+      </c>
+      <c r="F298">
+        <v>1.0</v>
+      </c>
+      <c r="G298" s="1">
+        <v>297228.0</v>
+      </c>
+      <c r="H298" s="1">
+        <v>3837.0</v>
+      </c>
+      <c r="I298" s="1">
+        <v>1.2909281763495</v>
+      </c>
+      <c r="J298">
+        <v>0.16</v>
+      </c>
+      <c r="K298">
+        <v>489.04</v>
+      </c>
+      <c r="L298" s="1">
+        <v>301065.0</v>
+      </c>
+      <c r="M298" s="1">
+        <v>301554.04</v>
+      </c>
+      <c r="N298" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O298">
+        <v>1</v>
+      </c>
+      <c r="Z298" t="s">
+        <v>725</v>
+      </c>
+    </row>
+    <row r="299" spans="1:26">
+      <c r="A299" t="s">
+        <v>728</v>
+      </c>
+      <c r="B299" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C299" s="1">
+        <v>101.308</v>
+      </c>
+      <c r="D299" s="1">
+        <v>98.69</v>
+      </c>
+      <c r="E299" t="s">
+        <v>8</v>
+      </c>
+      <c r="F299">
+        <v>1.0</v>
+      </c>
+      <c r="G299" s="1">
+        <v>296070.0</v>
+      </c>
+      <c r="H299" s="1">
+        <v>7854.0</v>
+      </c>
+      <c r="I299" s="1">
+        <v>2.6527510386057</v>
+      </c>
+      <c r="J299">
+        <v>2.92</v>
+      </c>
+      <c r="K299" t="s">
+        <v>729</v>
+      </c>
+      <c r="L299" s="1">
+        <v>303924.0</v>
+      </c>
+      <c r="M299" s="1">
+        <v>312682.56</v>
+      </c>
+      <c r="N299" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O299">
+        <v>1</v>
+      </c>
+      <c r="Z299" t="s">
+        <v>727</v>
+      </c>
+    </row>
+    <row r="300" spans="1:26">
+      <c r="A300" t="s">
+        <v>731</v>
+      </c>
+      <c r="B300" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C300" s="1">
+        <v>85.138</v>
+      </c>
+      <c r="D300" s="1">
+        <v>85.4208</v>
+      </c>
+      <c r="E300" t="s">
+        <v>8</v>
+      </c>
+      <c r="F300">
+        <v>1.0</v>
+      </c>
+      <c r="G300" s="1">
+        <v>427104.0</v>
+      </c>
+      <c r="H300" s="1">
+        <v>-1414.0</v>
+      </c>
+      <c r="I300" s="1">
+        <v>-0.33106690642092</v>
+      </c>
+      <c r="J300">
+        <v>0.46</v>
+      </c>
+      <c r="K300" t="s">
+        <v>732</v>
+      </c>
+      <c r="L300" s="1">
+        <v>425690.0</v>
+      </c>
+      <c r="M300" s="1">
+        <v>428003.36</v>
+      </c>
+      <c r="N300" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O300">
+        <v>1</v>
+      </c>
+      <c r="Z300" t="s">
+        <v>730</v>
+      </c>
+    </row>
+    <row r="301" spans="1:26">
+      <c r="A301" t="s">
+        <v>734</v>
+      </c>
+      <c r="B301" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C301" s="1">
+        <v>100.13</v>
+      </c>
+      <c r="D301" s="1">
+        <v>99.898</v>
+      </c>
+      <c r="E301" t="s">
+        <v>8</v>
+      </c>
+      <c r="F301">
+        <v>1.0</v>
+      </c>
+      <c r="G301" s="1">
+        <v>499490.0</v>
+      </c>
+      <c r="H301" s="1">
+        <v>1160.0</v>
+      </c>
+      <c r="I301" s="1">
+        <v>0.23223688161925</v>
+      </c>
+      <c r="J301">
+        <v>0.24</v>
+      </c>
+      <c r="K301" t="s">
+        <v>735</v>
+      </c>
+      <c r="L301" s="1">
+        <v>500650.0</v>
+      </c>
+      <c r="M301" s="1">
+        <v>501855.48</v>
+      </c>
+      <c r="N301" s="1">
+        <v>0.27</v>
+      </c>
+      <c r="O301">
+        <v>1</v>
+      </c>
+      <c r="Z301" t="s">
+        <v>733</v>
+      </c>
+    </row>
+    <row r="302" spans="1:26">
+      <c r="A302" t="s">
+        <v>737</v>
+      </c>
+      <c r="B302" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C302" s="1">
+        <v>81.953</v>
+      </c>
+      <c r="D302" s="1">
+        <v>82.0</v>
+      </c>
+      <c r="E302" t="s">
+        <v>8</v>
+      </c>
+      <c r="F302">
+        <v>1.0</v>
+      </c>
+      <c r="G302" s="1">
+        <v>246000.0</v>
+      </c>
+      <c r="H302" s="1">
+        <v>-141.0</v>
+      </c>
+      <c r="I302" s="1">
+        <v>-0.057317073170732</v>
+      </c>
+      <c r="J302">
+        <v>0.21</v>
+      </c>
+      <c r="K302">
+        <v>625.68</v>
+      </c>
+      <c r="L302" s="1">
+        <v>245859.0</v>
+      </c>
+      <c r="M302" s="1">
+        <v>246484.68</v>
+      </c>
+      <c r="N302" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="O302">
+        <v>1</v>
+      </c>
+      <c r="Z302" t="s">
+        <v>736</v>
+      </c>
+    </row>
+    <row r="303" spans="1:26">
+      <c r="A303" t="s">
+        <v>739</v>
+      </c>
+      <c r="B303" s="1">
+        <v>181000.0</v>
+      </c>
+      <c r="C303" s="1">
+        <v>100.896</v>
+      </c>
+      <c r="D303" s="1">
+        <v>99.609</v>
+      </c>
+      <c r="E303" t="s">
+        <v>8</v>
+      </c>
+      <c r="F303">
+        <v>1.0</v>
+      </c>
+      <c r="G303" s="1">
+        <v>180292.29</v>
+      </c>
+      <c r="H303" s="1">
+        <v>2329.47</v>
+      </c>
+      <c r="I303" s="1">
+        <v>1.292051923019</v>
+      </c>
+      <c r="J303">
+        <v>0.52</v>
+      </c>
+      <c r="K303">
+        <v>932.27</v>
+      </c>
+      <c r="L303" s="1">
+        <v>182621.76</v>
+      </c>
+      <c r="M303" s="1">
+        <v>183554.03</v>
+      </c>
+      <c r="N303" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O303">
+        <v>1</v>
+      </c>
+      <c r="Z303" t="s">
+        <v>738</v>
+      </c>
+    </row>
+    <row r="304" spans="1:26">
+      <c r="A304" t="s">
+        <v>741</v>
+      </c>
+      <c r="B304" s="1">
+        <v>141000.0</v>
+      </c>
+      <c r="C304" s="1">
+        <v>101.987</v>
+      </c>
+      <c r="D304" s="1">
+        <v>99.813</v>
+      </c>
+      <c r="E304" t="s">
+        <v>8</v>
+      </c>
+      <c r="F304">
+        <v>1.0</v>
+      </c>
+      <c r="G304" s="1">
+        <v>140736.33</v>
+      </c>
+      <c r="H304" s="1">
+        <v>3065.34</v>
+      </c>
+      <c r="I304" s="1">
+        <v>2.1780729965035</v>
+      </c>
+      <c r="J304">
+        <v>0.45</v>
+      </c>
+      <c r="K304">
+        <v>628.71</v>
+      </c>
+      <c r="L304" s="1">
+        <v>143801.67</v>
+      </c>
+      <c r="M304" s="1">
+        <v>144430.38</v>
+      </c>
+      <c r="N304" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O304">
+        <v>1</v>
+      </c>
+      <c r="Z304" t="s">
+        <v>740</v>
+      </c>
+    </row>
+    <row r="305" spans="1:26">
+      <c r="A305" t="s">
+        <v>743</v>
+      </c>
+      <c r="B305" s="1">
+        <v>191000.0</v>
+      </c>
+      <c r="C305" s="1">
+        <v>103.753</v>
+      </c>
+      <c r="D305" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E305" t="s">
+        <v>8</v>
+      </c>
+      <c r="F305">
+        <v>1.0</v>
+      </c>
+      <c r="G305" s="1">
+        <v>191000.0</v>
+      </c>
+      <c r="H305" s="1">
+        <v>7168.23</v>
+      </c>
+      <c r="I305" s="1">
+        <v>3.753</v>
+      </c>
+      <c r="J305">
+        <v>3.12</v>
+      </c>
+      <c r="K305" t="s">
+        <v>744</v>
+      </c>
+      <c r="L305" s="1">
+        <v>198168.23</v>
+      </c>
+      <c r="M305" s="1">
+        <v>204123.97</v>
+      </c>
+      <c r="N305" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O305">
+        <v>1</v>
+      </c>
+      <c r="Z305" t="s">
+        <v>742</v>
+      </c>
+    </row>
+    <row r="306" spans="1:26">
+      <c r="A306" t="s">
+        <v>746</v>
+      </c>
+      <c r="B306" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C306" s="1">
+        <v>98.671</v>
+      </c>
+      <c r="D306" s="1">
+        <v>99.423</v>
+      </c>
+      <c r="E306" t="s">
+        <v>8</v>
+      </c>
+      <c r="F306">
+        <v>1.0</v>
+      </c>
+      <c r="G306" s="1">
+        <v>497115.0</v>
+      </c>
+      <c r="H306" s="1">
+        <v>-3760.0</v>
+      </c>
+      <c r="I306" s="1">
+        <v>-0.75636422155839</v>
+      </c>
+      <c r="J306">
+        <v>0.9</v>
+      </c>
+      <c r="K306" t="s">
+        <v>747</v>
+      </c>
+      <c r="L306" s="1">
+        <v>493355.0</v>
+      </c>
+      <c r="M306" s="1">
+        <v>497875.55</v>
+      </c>
+      <c r="N306" s="1">
+        <v>0.27</v>
+      </c>
+      <c r="O306">
+        <v>1</v>
+      </c>
+      <c r="Z306" t="s">
+        <v>745</v>
+      </c>
+    </row>
+    <row r="307" spans="1:26">
+      <c r="A307" t="s">
+        <v>749</v>
+      </c>
+      <c r="B307" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C307" s="1">
+        <v>98.601</v>
+      </c>
+      <c r="D307" s="1">
+        <v>97.59</v>
+      </c>
+      <c r="E307" t="s">
+        <v>8</v>
+      </c>
+      <c r="F307">
+        <v>1.0</v>
+      </c>
+      <c r="G307" s="1">
+        <v>97590.0</v>
+      </c>
+      <c r="H307" s="1">
+        <v>1011.0</v>
+      </c>
+      <c r="I307" s="1">
+        <v>1.035966799877</v>
+      </c>
+      <c r="J307">
+        <v>1.88</v>
+      </c>
+      <c r="K307" t="s">
+        <v>750</v>
+      </c>
+      <c r="L307" s="1">
+        <v>98601.0</v>
+      </c>
+      <c r="M307" s="1">
+        <v>100479.77</v>
+      </c>
+      <c r="N307" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O307">
+        <v>1</v>
+      </c>
+      <c r="Z307" t="s">
+        <v>748</v>
+      </c>
+    </row>
+    <row r="308" spans="1:26">
+      <c r="A308" t="s">
+        <v>752</v>
+      </c>
+      <c r="B308" s="1">
+        <v>216000.0</v>
+      </c>
+      <c r="C308" s="1">
+        <v>98.867</v>
+      </c>
+      <c r="D308" s="1">
+        <v>99.947</v>
+      </c>
+      <c r="E308" t="s">
+        <v>8</v>
+      </c>
+      <c r="F308">
+        <v>1.0</v>
+      </c>
+      <c r="G308" s="1">
+        <v>215885.52</v>
+      </c>
+      <c r="H308" s="1">
+        <v>-2332.8</v>
+      </c>
+      <c r="I308" s="1">
+        <v>-1.0805727035329</v>
+      </c>
+      <c r="J308">
+        <v>2.17</v>
+      </c>
+      <c r="K308" t="s">
+        <v>753</v>
+      </c>
+      <c r="L308" s="1">
+        <v>213552.72</v>
+      </c>
+      <c r="M308" s="1">
+        <v>218235.19</v>
+      </c>
+      <c r="N308" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O308">
+        <v>1</v>
+      </c>
+      <c r="Z308" t="s">
+        <v>751</v>
+      </c>
+    </row>
+    <row r="309" spans="1:26">
+      <c r="A309" t="s">
+        <v>755</v>
+      </c>
+      <c r="B309" s="1">
+        <v>238000.0</v>
+      </c>
+      <c r="C309" s="1">
+        <v>102.092</v>
+      </c>
+      <c r="D309" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E309" t="s">
+        <v>8</v>
+      </c>
+      <c r="F309">
+        <v>1.0</v>
+      </c>
+      <c r="G309" s="1">
+        <v>238000.0</v>
+      </c>
+      <c r="H309" s="1">
+        <v>4978.96</v>
+      </c>
+      <c r="I309" s="1">
+        <v>2.092</v>
+      </c>
+      <c r="J309">
+        <v>1.18</v>
+      </c>
+      <c r="K309" t="s">
+        <v>756</v>
+      </c>
+      <c r="L309" s="1">
+        <v>242978.96</v>
+      </c>
+      <c r="M309" s="1">
+        <v>245784.41</v>
+      </c>
+      <c r="N309" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="O309">
+        <v>1</v>
+      </c>
+      <c r="Z309" t="s">
+        <v>754</v>
+      </c>
+    </row>
+    <row r="310" spans="1:26">
+      <c r="A310" t="s">
+        <v>758</v>
+      </c>
+      <c r="B310" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C310" s="1">
+        <v>98.816</v>
+      </c>
+      <c r="D310" s="1">
+        <v>99.779</v>
+      </c>
+      <c r="E310" t="s">
+        <v>8</v>
+      </c>
+      <c r="F310">
+        <v>1.0</v>
+      </c>
+      <c r="G310" s="1">
+        <v>598674.0</v>
+      </c>
+      <c r="H310" s="1">
+        <v>-5778.0</v>
+      </c>
+      <c r="I310" s="1">
+        <v>-0.96513294380581</v>
+      </c>
+      <c r="J310">
+        <v>1.24</v>
+      </c>
+      <c r="K310" t="s">
+        <v>759</v>
+      </c>
+      <c r="L310" s="1">
+        <v>592896.0</v>
+      </c>
+      <c r="M310" s="1">
+        <v>600354.9</v>
+      </c>
+      <c r="N310" s="1">
+        <v>0.32</v>
+      </c>
+      <c r="O310">
+        <v>1</v>
+      </c>
+      <c r="Z310" t="s">
+        <v>757</v>
+      </c>
+    </row>
+    <row r="311" spans="1:26">
+      <c r="A311" t="s">
+        <v>761</v>
+      </c>
+      <c r="B311" s="1">
+        <v>420000.0</v>
+      </c>
+      <c r="C311" s="1">
+        <v>98.78</v>
+      </c>
+      <c r="D311" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E311" t="s">
+        <v>8</v>
+      </c>
+      <c r="F311">
+        <v>1.0</v>
+      </c>
+      <c r="G311" s="1">
+        <v>420000.0</v>
+      </c>
+      <c r="H311" s="1">
+        <v>-5124.0</v>
+      </c>
+      <c r="I311" s="1">
+        <v>-1.22</v>
+      </c>
+      <c r="J311">
+        <v>0.35</v>
+      </c>
+      <c r="K311" t="s">
+        <v>762</v>
+      </c>
+      <c r="L311" s="1">
+        <v>414876.0</v>
+      </c>
+      <c r="M311" s="1">
+        <v>416353.48</v>
+      </c>
+      <c r="N311" s="1">
+        <v>0.22</v>
+      </c>
+      <c r="O311">
+        <v>1</v>
+      </c>
+      <c r="Z311" t="s">
+        <v>760</v>
+      </c>
+    </row>
+    <row r="312" spans="1:26">
+      <c r="A312" t="s">
+        <v>764</v>
+      </c>
+      <c r="B312" s="1">
+        <v>160000.0</v>
+      </c>
+      <c r="C312" s="1">
+        <v>98.667</v>
+      </c>
+      <c r="D312" s="1">
+        <v>99.215</v>
+      </c>
+      <c r="E312" t="s">
+        <v>8</v>
+      </c>
+      <c r="F312">
+        <v>1.0</v>
+      </c>
+      <c r="G312" s="1">
+        <v>158744.0</v>
+      </c>
+      <c r="H312" s="1">
+        <v>-876.8</v>
+      </c>
+      <c r="I312" s="1">
+        <v>-0.55233583631507</v>
+      </c>
+      <c r="J312">
+        <v>0.39</v>
+      </c>
+      <c r="K312">
+        <v>624.66</v>
+      </c>
+      <c r="L312" s="1">
+        <v>157867.2</v>
+      </c>
+      <c r="M312" s="1">
+        <v>158491.86</v>
+      </c>
+      <c r="N312" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O312">
+        <v>1</v>
+      </c>
+      <c r="Z312" t="s">
+        <v>763</v>
+      </c>
+    </row>
+    <row r="313" spans="1:26">
+      <c r="A313" t="s">
+        <v>766</v>
+      </c>
+      <c r="B313" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C313" s="1">
+        <v>101.099</v>
+      </c>
+      <c r="D313" s="1">
+        <v>101.669</v>
+      </c>
+      <c r="E313" t="s">
+        <v>8</v>
+      </c>
+      <c r="F313">
+        <v>1.0</v>
+      </c>
+      <c r="G313" s="1">
+        <v>406676.0</v>
+      </c>
+      <c r="H313" s="1">
+        <v>-2280.0</v>
+      </c>
+      <c r="I313" s="1">
+        <v>-0.5606428704915</v>
+      </c>
+      <c r="J313">
+        <v>1.04</v>
+      </c>
+      <c r="K313" t="s">
+        <v>767</v>
+      </c>
+      <c r="L313" s="1">
+        <v>404396.0</v>
+      </c>
+      <c r="M313" s="1">
+        <v>408556.88</v>
+      </c>
+      <c r="N313" s="1">
+        <v>0.22</v>
+      </c>
+      <c r="O313">
+        <v>1</v>
+      </c>
+      <c r="Z313" t="s">
+        <v>765</v>
+      </c>
+    </row>
+    <row r="314" spans="1:26">
+      <c r="A314" t="s">
+        <v>769</v>
+      </c>
+      <c r="B314" s="1">
+        <v>270000.0</v>
+      </c>
+      <c r="C314" s="1">
+        <v>100.346</v>
+      </c>
+      <c r="D314" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E314" t="s">
+        <v>8</v>
+      </c>
+      <c r="F314">
+        <v>1.0</v>
+      </c>
+      <c r="G314" s="1">
+        <v>270000.0</v>
+      </c>
+      <c r="H314" s="1">
+        <v>934.2</v>
+      </c>
+      <c r="I314" s="1">
+        <v>0.346</v>
+      </c>
+      <c r="J314">
+        <v>0.33</v>
+      </c>
+      <c r="K314">
+        <v>885.56</v>
+      </c>
+      <c r="L314" s="1">
+        <v>270934.2</v>
+      </c>
+      <c r="M314" s="1">
+        <v>271819.76</v>
+      </c>
+      <c r="N314" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O314">
+        <v>1</v>
+      </c>
+      <c r="Z314" t="s">
+        <v>768</v>
+      </c>
+    </row>
+    <row r="315" spans="1:26">
+      <c r="A315" t="s">
+        <v>771</v>
+      </c>
+      <c r="B315" s="1">
+        <v>245000.0</v>
+      </c>
+      <c r="C315" s="1">
+        <v>100.858</v>
+      </c>
+      <c r="D315" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E315" t="s">
+        <v>8</v>
+      </c>
+      <c r="F315">
+        <v>1.0</v>
+      </c>
+      <c r="G315" s="1">
+        <v>245000.0</v>
+      </c>
+      <c r="H315" s="1">
+        <v>2102.1</v>
+      </c>
+      <c r="I315" s="1">
+        <v>0.858</v>
+      </c>
+      <c r="J315">
+        <v>2.93</v>
+      </c>
+      <c r="K315" t="s">
+        <v>772</v>
+      </c>
+      <c r="L315" s="1">
+        <v>247102.1</v>
+      </c>
+      <c r="M315" s="1">
+        <v>254291.98</v>
+      </c>
+      <c r="N315" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="O315">
+        <v>1</v>
+      </c>
+      <c r="Z315" t="s">
+        <v>770</v>
+      </c>
+    </row>
+    <row r="316" spans="1:26">
+      <c r="A316" t="s">
+        <v>774</v>
+      </c>
+      <c r="B316" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C316" s="1">
+        <v>105.891</v>
+      </c>
+      <c r="D316" s="1">
+        <v>106.993</v>
+      </c>
+      <c r="E316" t="s">
+        <v>8</v>
+      </c>
+      <c r="F316">
+        <v>1.0</v>
+      </c>
+      <c r="G316" s="1">
+        <v>320979.0</v>
+      </c>
+      <c r="H316" s="1">
+        <v>-3306.0</v>
+      </c>
+      <c r="I316" s="1">
+        <v>-1.0299739235277</v>
+      </c>
+      <c r="J316">
+        <v>3.66</v>
+      </c>
+      <c r="K316" t="s">
+        <v>775</v>
+      </c>
+      <c r="L316" s="1">
+        <v>317673.0</v>
+      </c>
+      <c r="M316" s="1">
+        <v>328646.0</v>
+      </c>
+      <c r="N316" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O316">
+        <v>1</v>
+      </c>
+      <c r="Z316" t="s">
+        <v>773</v>
+      </c>
+    </row>
+    <row r="317" spans="1:26">
+      <c r="A317" t="s">
+        <v>777</v>
+      </c>
+      <c r="B317" s="1">
+        <v>203000.0</v>
+      </c>
+      <c r="C317" s="1">
+        <v>100.808</v>
+      </c>
+      <c r="D317" s="1">
+        <v>100.14531527</v>
+      </c>
+      <c r="E317" t="s">
+        <v>8</v>
+      </c>
+      <c r="F317">
+        <v>1.0</v>
+      </c>
+      <c r="G317" s="1">
+        <v>203294.99</v>
+      </c>
+      <c r="H317" s="1">
+        <v>1345.25</v>
+      </c>
+      <c r="I317" s="1">
+        <v>0.66172314428408</v>
+      </c>
+      <c r="J317">
+        <v>3.62</v>
+      </c>
+      <c r="K317" t="s">
+        <v>778</v>
+      </c>
+      <c r="L317" s="1">
+        <v>204640.24</v>
+      </c>
+      <c r="M317" s="1">
+        <v>211981.61</v>
+      </c>
+      <c r="N317" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O317">
+        <v>1</v>
+      </c>
+      <c r="Z317" t="s">
+        <v>776</v>
+      </c>
+    </row>
+    <row r="318" spans="1:26">
+      <c r="A318" t="s">
+        <v>780</v>
+      </c>
+      <c r="B318" s="1">
+        <v>325000.0</v>
+      </c>
+      <c r="C318" s="1">
+        <v>100.634</v>
+      </c>
+      <c r="D318" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E318" t="s">
+        <v>8</v>
+      </c>
+      <c r="F318">
+        <v>1.0</v>
+      </c>
+      <c r="G318" s="1">
+        <v>325000.0</v>
+      </c>
+      <c r="H318" s="1">
+        <v>2060.5</v>
+      </c>
+      <c r="I318" s="1">
+        <v>0.634</v>
+      </c>
+      <c r="J318">
+        <v>2.8</v>
+      </c>
+      <c r="K318" t="s">
+        <v>781</v>
+      </c>
+      <c r="L318" s="1">
+        <v>327060.5</v>
+      </c>
+      <c r="M318" s="1">
+        <v>336164.51</v>
+      </c>
+      <c r="N318" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O318">
+        <v>1</v>
+      </c>
+      <c r="Z318" t="s">
+        <v>779</v>
+      </c>
+    </row>
+    <row r="319" spans="1:26">
+      <c r="A319" t="s">
+        <v>783</v>
+      </c>
+      <c r="B319" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C319" s="1">
+        <v>99.735</v>
+      </c>
+      <c r="D319" s="1">
+        <v>99.07</v>
+      </c>
+      <c r="E319" t="s">
+        <v>8</v>
+      </c>
+      <c r="F319">
+        <v>1.0</v>
+      </c>
+      <c r="G319" s="1">
+        <v>297210.0</v>
+      </c>
+      <c r="H319" s="1">
+        <v>1995.0</v>
+      </c>
+      <c r="I319" s="1">
+        <v>0.67124255576865</v>
+      </c>
+      <c r="J319">
+        <v>1.22</v>
+      </c>
+      <c r="K319" t="s">
+        <v>784</v>
+      </c>
+      <c r="L319" s="1">
+        <v>299205.0</v>
+      </c>
+      <c r="M319" s="1">
+        <v>302877.0</v>
+      </c>
+      <c r="N319" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O319">
+        <v>1</v>
+      </c>
+      <c r="Z319" t="s">
+        <v>782</v>
+      </c>
+    </row>
+    <row r="320" spans="1:26">
+      <c r="A320" t="s">
+        <v>786</v>
+      </c>
+      <c r="B320" s="1">
+        <v>333716.0</v>
+      </c>
+      <c r="C320" s="1">
+        <v>98.169</v>
+      </c>
+      <c r="D320" s="1">
+        <v>98.42832528</v>
+      </c>
+      <c r="E320" t="s">
+        <v>8</v>
+      </c>
+      <c r="F320">
+        <v>1.0</v>
+      </c>
+      <c r="G320" s="1">
+        <v>328471.07</v>
+      </c>
+      <c r="H320" s="1">
+        <v>-865.41</v>
+      </c>
+      <c r="I320" s="1">
+        <v>-0.26346612503804</v>
+      </c>
+      <c r="J320">
+        <v>0.71</v>
+      </c>
+      <c r="K320" t="s">
+        <v>787</v>
+      </c>
+      <c r="L320" s="1">
+        <v>327605.66</v>
+      </c>
+      <c r="M320" s="1">
+        <v>329971.39</v>
+      </c>
+      <c r="N320" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O320">
+        <v>1</v>
+      </c>
+      <c r="Z320" t="s">
+        <v>785</v>
+      </c>
+    </row>
+    <row r="321" spans="1:26">
+      <c r="A321" t="s">
+        <v>789</v>
+      </c>
+      <c r="B321" s="1">
+        <v>1333894.0</v>
+      </c>
+      <c r="C321" s="1">
+        <v>98.16</v>
+      </c>
+      <c r="D321" s="1">
+        <v>101.49226775</v>
+      </c>
+      <c r="E321" t="s">
+        <v>8</v>
+      </c>
+      <c r="F321">
+        <v>1.0</v>
+      </c>
+      <c r="G321" s="1">
+        <v>1353799.27</v>
+      </c>
+      <c r="H321" s="1">
+        <v>-44448.92</v>
+      </c>
+      <c r="I321" s="1">
+        <v>-3.2832725637383</v>
+      </c>
+      <c r="J321">
+        <v>1.1</v>
+      </c>
+      <c r="K321" t="s">
+        <v>790</v>
+      </c>
+      <c r="L321" s="1">
+        <v>1309350.35</v>
+      </c>
+      <c r="M321" s="1">
+        <v>1324059.73</v>
+      </c>
+      <c r="N321" s="1">
+        <v>0.71</v>
+      </c>
+      <c r="O321">
+        <v>1</v>
+      </c>
+      <c r="Z321" t="s">
+        <v>788</v>
+      </c>
+    </row>
+    <row r="322" spans="1:26">
+      <c r="A322" t="s">
+        <v>792</v>
+      </c>
+      <c r="B322" s="1">
+        <v>884227.0</v>
+      </c>
+      <c r="C322" s="1">
+        <v>104.761</v>
+      </c>
+      <c r="D322" s="1">
+        <v>118.94383117</v>
+      </c>
+      <c r="E322" t="s">
+        <v>8</v>
+      </c>
+      <c r="F322">
+        <v>1.0</v>
+      </c>
+      <c r="G322" s="1">
+        <v>1051733.47</v>
+      </c>
+      <c r="H322" s="1">
+        <v>-125408.42</v>
+      </c>
+      <c r="I322" s="1">
+        <v>-11.923973475904</v>
+      </c>
+      <c r="J322">
+        <v>1.65</v>
+      </c>
+      <c r="K322" t="s">
+        <v>793</v>
+      </c>
+      <c r="L322" s="1">
+        <v>926325.05</v>
+      </c>
+      <c r="M322" s="1">
+        <v>940951.13</v>
+      </c>
+      <c r="N322" s="1">
+        <v>0.5</v>
+      </c>
+      <c r="O322">
+        <v>1</v>
+      </c>
+      <c r="Z322" t="s">
+        <v>791</v>
+      </c>
+    </row>
+    <row r="323" spans="1:26">
+      <c r="A323" t="s">
+        <v>795</v>
+      </c>
+      <c r="B323" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C323" s="1">
+        <v>98.788</v>
+      </c>
+      <c r="D323" s="1">
+        <v>99.794</v>
+      </c>
+      <c r="E323" t="s">
+        <v>8</v>
+      </c>
+      <c r="F323">
+        <v>1.0</v>
+      </c>
+      <c r="G323" s="1">
+        <v>99794.0</v>
+      </c>
+      <c r="H323" s="1">
+        <v>-1006.0</v>
+      </c>
+      <c r="I323" s="1">
+        <v>-1.008076637874</v>
+      </c>
+      <c r="J323">
+        <v>1.07</v>
+      </c>
+      <c r="K323" t="s">
+        <v>796</v>
+      </c>
+      <c r="L323" s="1">
+        <v>98788.0</v>
+      </c>
+      <c r="M323" s="1">
+        <v>99861.97</v>
+      </c>
+      <c r="N323" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O323">
+        <v>1</v>
+      </c>
+      <c r="Z323" t="s">
+        <v>794</v>
+      </c>
+    </row>
+    <row r="324" spans="1:26">
+      <c r="A324" t="s">
+        <v>798</v>
+      </c>
+      <c r="B324" s="1">
+        <v>241000.0</v>
+      </c>
+      <c r="C324" s="1">
+        <v>100.596</v>
+      </c>
+      <c r="D324" s="1">
+        <v>99.888</v>
+      </c>
+      <c r="E324" t="s">
+        <v>8</v>
+      </c>
+      <c r="F324">
+        <v>1.0</v>
+      </c>
+      <c r="G324" s="1">
+        <v>240730.08</v>
+      </c>
+      <c r="H324" s="1">
+        <v>1706.28</v>
+      </c>
+      <c r="I324" s="1">
+        <v>0.708793849111</v>
+      </c>
+      <c r="J324">
+        <v>0.1</v>
+      </c>
+      <c r="K324">
+        <v>230.27</v>
+      </c>
+      <c r="L324" s="1">
+        <v>242436.36</v>
+      </c>
+      <c r="M324" s="1">
+        <v>242666.63</v>
+      </c>
+      <c r="N324" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="O324">
+        <v>1</v>
+      </c>
+      <c r="Z324" t="s">
+        <v>797</v>
+      </c>
+    </row>
+    <row r="325" spans="1:26">
+      <c r="A325" t="s">
+        <v>800</v>
+      </c>
+      <c r="B325" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C325" s="1">
+        <v>98.495</v>
+      </c>
+      <c r="D325" s="1">
+        <v>99.224</v>
+      </c>
+      <c r="E325" t="s">
+        <v>8</v>
+      </c>
+      <c r="F325">
+        <v>1.0</v>
+      </c>
+      <c r="G325" s="1">
+        <v>198448.0</v>
+      </c>
+      <c r="H325" s="1">
+        <v>-1458.0</v>
+      </c>
+      <c r="I325" s="1">
+        <v>-0.73470128194792</v>
+      </c>
+      <c r="J325">
+        <v>1.94</v>
+      </c>
+      <c r="K325" t="s">
+        <v>801</v>
+      </c>
+      <c r="L325" s="1">
+        <v>196990.0</v>
+      </c>
+      <c r="M325" s="1">
+        <v>200872.19</v>
+      </c>
+      <c r="N325" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O325">
+        <v>1</v>
+      </c>
+      <c r="Z325" t="s">
+        <v>799</v>
+      </c>
+    </row>
+    <row r="326" spans="1:26">
+      <c r="A326" t="s">
+        <v>803</v>
+      </c>
+      <c r="B326" s="1">
+        <v>173000.0</v>
+      </c>
+      <c r="C326" s="1">
+        <v>99.961</v>
+      </c>
+      <c r="D326" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E326" t="s">
+        <v>8</v>
+      </c>
+      <c r="F326">
+        <v>1.0</v>
+      </c>
+      <c r="G326" s="1">
+        <v>173000.0</v>
+      </c>
+      <c r="H326" s="1">
+        <v>-67.47</v>
+      </c>
+      <c r="I326" s="1">
+        <v>-0.039</v>
+      </c>
+      <c r="J326">
+        <v>3.47</v>
+      </c>
+      <c r="K326" t="s">
+        <v>804</v>
+      </c>
+      <c r="L326" s="1">
+        <v>172932.53</v>
+      </c>
+      <c r="M326" s="1">
+        <v>178929.38</v>
+      </c>
+      <c r="N326" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O326">
+        <v>1</v>
+      </c>
+      <c r="Z326" t="s">
+        <v>802</v>
+      </c>
+    </row>
+    <row r="327" spans="1:26">
+      <c r="A327" t="s">
+        <v>806</v>
+      </c>
+      <c r="B327" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C327" s="1">
+        <v>99.965</v>
+      </c>
+      <c r="D327" s="1">
+        <v>101.2</v>
+      </c>
+      <c r="E327" t="s">
+        <v>8</v>
+      </c>
+      <c r="F327">
+        <v>1.0</v>
+      </c>
+      <c r="G327" s="1">
+        <v>202400.0</v>
+      </c>
+      <c r="H327" s="1">
+        <v>-2470.0</v>
+      </c>
+      <c r="I327" s="1">
+        <v>-1.2203557312253</v>
+      </c>
+      <c r="J327">
+        <v>1.13</v>
+      </c>
+      <c r="K327" t="s">
+        <v>807</v>
+      </c>
+      <c r="L327" s="1">
+        <v>199930.0</v>
+      </c>
+      <c r="M327" s="1">
+        <v>202180.41</v>
+      </c>
+      <c r="N327" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O327">
+        <v>1</v>
+      </c>
+      <c r="Z327" t="s">
+        <v>805</v>
+      </c>
+    </row>
+    <row r="328" spans="1:26">
+      <c r="A328" t="s">
+        <v>809</v>
+      </c>
+      <c r="B328" s="1">
+        <v>558000.0</v>
+      </c>
+      <c r="C328" s="1">
+        <v>98.764</v>
+      </c>
+      <c r="D328" s="1">
+        <v>99.728</v>
+      </c>
+      <c r="E328" t="s">
+        <v>8</v>
+      </c>
+      <c r="F328">
+        <v>1.0</v>
+      </c>
+      <c r="G328" s="1">
+        <v>556482.24</v>
+      </c>
+      <c r="H328" s="1">
+        <v>-5379.12</v>
+      </c>
+      <c r="I328" s="1">
+        <v>-0.96662923150971</v>
+      </c>
+      <c r="J328">
+        <v>1.3</v>
+      </c>
+      <c r="K328" t="s">
+        <v>810</v>
+      </c>
+      <c r="L328" s="1">
+        <v>551103.12</v>
+      </c>
+      <c r="M328" s="1">
+        <v>558357.12</v>
+      </c>
+      <c r="N328" s="1">
+        <v>0.3</v>
+      </c>
+      <c r="O328">
+        <v>1</v>
+      </c>
+      <c r="Z328" t="s">
+        <v>808</v>
+      </c>
+    </row>
+    <row r="329" spans="1:26">
+      <c r="A329" t="s">
+        <v>812</v>
+      </c>
+      <c r="B329" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C329" s="1">
+        <v>104.864</v>
+      </c>
+      <c r="D329" s="1">
+        <v>99.29</v>
+      </c>
+      <c r="E329" t="s">
+        <v>8</v>
+      </c>
+      <c r="F329">
+        <v>1.0</v>
+      </c>
+      <c r="G329" s="1">
+        <v>397160.0</v>
+      </c>
+      <c r="H329" s="1">
+        <v>22296.0</v>
+      </c>
+      <c r="I329" s="1">
+        <v>5.6138583946017</v>
+      </c>
+      <c r="J329">
+        <v>1.0</v>
+      </c>
+      <c r="K329" t="s">
+        <v>813</v>
+      </c>
+      <c r="L329" s="1">
+        <v>419456.0</v>
+      </c>
+      <c r="M329" s="1">
+        <v>423461.48</v>
+      </c>
+      <c r="N329" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O329">
+        <v>1</v>
+      </c>
+      <c r="Z329" t="s">
+        <v>811</v>
+      </c>
+    </row>
+    <row r="330" spans="1:26">
+      <c r="A330" t="s">
+        <v>815</v>
+      </c>
+      <c r="B330" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C330" s="1">
+        <v>97.907</v>
+      </c>
+      <c r="D330" s="1">
+        <v>97.26</v>
+      </c>
+      <c r="E330" t="s">
+        <v>8</v>
+      </c>
+      <c r="F330">
+        <v>1.0</v>
+      </c>
+      <c r="G330" s="1">
+        <v>97260.0</v>
+      </c>
+      <c r="H330" s="1">
+        <v>647.0</v>
+      </c>
+      <c r="I330" s="1">
+        <v>0.66522722599219</v>
+      </c>
+      <c r="J330">
+        <v>0.86</v>
+      </c>
+      <c r="K330">
+        <v>863.01</v>
+      </c>
+      <c r="L330" s="1">
+        <v>97907.0</v>
+      </c>
+      <c r="M330" s="1">
+        <v>98770.01</v>
+      </c>
+      <c r="N330" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O330">
+        <v>1</v>
+      </c>
+      <c r="Z330" t="s">
+        <v>814</v>
+      </c>
+    </row>
+    <row r="331" spans="1:26">
+      <c r="A331" t="s">
+        <v>817</v>
+      </c>
+      <c r="B331" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C331" s="1">
+        <v>100.523</v>
+      </c>
+      <c r="D331" s="1">
+        <v>102.47</v>
+      </c>
+      <c r="E331" t="s">
+        <v>8</v>
+      </c>
+      <c r="F331">
+        <v>1.0</v>
+      </c>
+      <c r="G331" s="1">
+        <v>102470.0</v>
+      </c>
+      <c r="H331" s="1">
+        <v>-1947.0</v>
+      </c>
+      <c r="I331" s="1">
+        <v>-1.9000683126769</v>
+      </c>
+      <c r="J331">
+        <v>0.73</v>
+      </c>
+      <c r="K331">
+        <v>734.25</v>
+      </c>
+      <c r="L331" s="1">
+        <v>100523.0</v>
+      </c>
+      <c r="M331" s="1">
+        <v>101257.25</v>
+      </c>
+      <c r="N331" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O331">
+        <v>1</v>
+      </c>
+      <c r="Z331" t="s">
+        <v>816</v>
+      </c>
+    </row>
+    <row r="332" spans="1:26">
+      <c r="A332" t="s">
+        <v>819</v>
+      </c>
+      <c r="B332" s="1">
+        <v>486882.6</v>
+      </c>
+      <c r="C332" s="1">
+        <v>97.66</v>
+      </c>
+      <c r="D332" s="1">
+        <v>96.03300467</v>
+      </c>
+      <c r="E332" t="s">
+        <v>8</v>
+      </c>
+      <c r="F332">
+        <v>1.0</v>
+      </c>
+      <c r="G332" s="1">
+        <v>467567.99</v>
+      </c>
+      <c r="H332" s="1">
+        <v>7921.56</v>
+      </c>
+      <c r="I332" s="1">
+        <v>1.6942049433281</v>
+      </c>
+      <c r="J332">
+        <v>0.49</v>
+      </c>
+      <c r="K332" t="s">
+        <v>820</v>
+      </c>
+      <c r="L332" s="1">
+        <v>475489.55</v>
+      </c>
+      <c r="M332" s="1">
+        <v>477851.93</v>
+      </c>
+      <c r="N332" s="1">
+        <v>0.26</v>
+      </c>
+      <c r="O332">
+        <v>1</v>
+      </c>
+      <c r="Z332" t="s">
+        <v>818</v>
+      </c>
+    </row>
+    <row r="333" spans="1:26">
+      <c r="A333" t="s">
+        <v>822</v>
+      </c>
+      <c r="B333" s="1">
+        <v>298706.2</v>
+      </c>
+      <c r="C333" s="1">
+        <v>81.671</v>
+      </c>
+      <c r="D333" s="1">
+        <v>84.04139586</v>
+      </c>
+      <c r="E333" t="s">
+        <v>8</v>
+      </c>
+      <c r="F333">
+        <v>1.0</v>
+      </c>
+      <c r="G333" s="1">
+        <v>251036.86</v>
+      </c>
+      <c r="H333" s="1">
+        <v>-7080.52</v>
+      </c>
+      <c r="I333" s="1">
+        <v>-2.820510103576</v>
+      </c>
+      <c r="J333">
+        <v>0.63</v>
+      </c>
+      <c r="K333" t="s">
+        <v>823</v>
+      </c>
+      <c r="L333" s="1">
+        <v>243956.34</v>
+      </c>
+      <c r="M333" s="1">
+        <v>245841.87</v>
+      </c>
+      <c r="N333" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="O333">
+        <v>1</v>
+      </c>
+      <c r="Z333" t="s">
+        <v>821</v>
+      </c>
+    </row>
+    <row r="334" spans="1:26">
+      <c r="A334" t="s">
+        <v>825</v>
+      </c>
+      <c r="B334" s="1">
+        <v>367544.0</v>
+      </c>
+      <c r="C334" s="1">
+        <v>93.225</v>
+      </c>
+      <c r="D334" s="1">
+        <v>92.60258092</v>
+      </c>
+      <c r="E334" t="s">
+        <v>8</v>
+      </c>
+      <c r="F334">
+        <v>1.0</v>
+      </c>
+      <c r="G334" s="1">
+        <v>340355.23</v>
+      </c>
+      <c r="H334" s="1">
+        <v>2287.66</v>
+      </c>
+      <c r="I334" s="1">
+        <v>0.67213892967063</v>
+      </c>
+      <c r="J334">
+        <v>1.56</v>
+      </c>
+      <c r="K334" t="s">
+        <v>826</v>
+      </c>
+      <c r="L334" s="1">
+        <v>342642.89</v>
+      </c>
+      <c r="M334" s="1">
+        <v>348358.45</v>
+      </c>
+      <c r="N334" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O334">
+        <v>1</v>
+      </c>
+      <c r="Z334" t="s">
+        <v>824</v>
+      </c>
+    </row>
+    <row r="335" spans="1:26">
+      <c r="A335" t="s">
+        <v>828</v>
+      </c>
+      <c r="B335" s="1">
+        <v>828134.15</v>
+      </c>
+      <c r="C335" s="1">
+        <v>104.403</v>
+      </c>
+      <c r="D335" s="1">
+        <v>106.73598354</v>
+      </c>
+      <c r="E335" t="s">
+        <v>8</v>
+      </c>
+      <c r="F335">
+        <v>1.0</v>
+      </c>
+      <c r="G335" s="1">
+        <v>883917.13</v>
+      </c>
+      <c r="H335" s="1">
+        <v>-19320.24</v>
+      </c>
+      <c r="I335" s="1">
+        <v>-2.1857524132381</v>
+      </c>
+      <c r="J335">
+        <v>1.46</v>
+      </c>
+      <c r="K335" t="s">
+        <v>829</v>
+      </c>
+      <c r="L335" s="1">
+        <v>864596.89</v>
+      </c>
+      <c r="M335" s="1">
+        <v>876689.92</v>
+      </c>
+      <c r="N335" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="O335">
+        <v>1</v>
+      </c>
+      <c r="Z335" t="s">
+        <v>827</v>
+      </c>
+    </row>
+    <row r="336" spans="1:26">
+      <c r="A336" t="s">
+        <v>831</v>
+      </c>
+      <c r="B336" s="1">
+        <v>206000.0</v>
+      </c>
+      <c r="C336" s="1">
+        <v>100.612</v>
+      </c>
+      <c r="D336" s="1">
+        <v>99.958</v>
+      </c>
+      <c r="E336" t="s">
+        <v>8</v>
+      </c>
+      <c r="F336">
+        <v>1.0</v>
+      </c>
+      <c r="G336" s="1">
+        <v>205913.48</v>
+      </c>
+      <c r="H336" s="1">
+        <v>1347.24</v>
+      </c>
+      <c r="I336" s="1">
+        <v>0.65427479541407</v>
+      </c>
+      <c r="J336">
+        <v>0.51</v>
+      </c>
+      <c r="K336" t="s">
+        <v>832</v>
+      </c>
+      <c r="L336" s="1">
+        <v>207260.72</v>
+      </c>
+      <c r="M336" s="1">
+        <v>208318.94</v>
+      </c>
+      <c r="N336" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O336">
+        <v>1</v>
+      </c>
+      <c r="Z336" t="s">
+        <v>830</v>
+      </c>
+    </row>
+    <row r="337" spans="1:26">
+      <c r="A337" t="s">
+        <v>834</v>
+      </c>
+      <c r="B337" s="1">
+        <v>237000.0</v>
+      </c>
+      <c r="C337" s="1">
+        <v>98.525</v>
+      </c>
+      <c r="D337" s="1">
+        <v>99.422</v>
+      </c>
+      <c r="E337" t="s">
+        <v>8</v>
+      </c>
+      <c r="F337">
+        <v>1.0</v>
+      </c>
+      <c r="G337" s="1">
+        <v>235630.14</v>
+      </c>
+      <c r="H337" s="1">
+        <v>-2125.89</v>
+      </c>
+      <c r="I337" s="1">
+        <v>-0.90221480155298</v>
+      </c>
+      <c r="J337">
+        <v>1.01</v>
+      </c>
+      <c r="K337" t="s">
+        <v>835</v>
+      </c>
+      <c r="L337" s="1">
+        <v>233504.25</v>
+      </c>
+      <c r="M337" s="1">
+        <v>235888.86</v>
+      </c>
+      <c r="N337" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="O337">
+        <v>1</v>
+      </c>
+      <c r="Z337" t="s">
+        <v>833</v>
+      </c>
+    </row>
+    <row r="338" spans="1:26">
+      <c r="A338" t="s">
+        <v>837</v>
+      </c>
+      <c r="B338" s="1">
+        <v>267000.0</v>
+      </c>
+      <c r="C338" s="1">
+        <v>101.534</v>
+      </c>
+      <c r="D338" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E338" t="s">
+        <v>8</v>
+      </c>
+      <c r="F338">
+        <v>1.0</v>
+      </c>
+      <c r="G338" s="1">
+        <v>267000.0</v>
+      </c>
+      <c r="H338" s="1">
+        <v>4095.78</v>
+      </c>
+      <c r="I338" s="1">
+        <v>1.534</v>
+      </c>
+      <c r="J338">
+        <v>0.56</v>
+      </c>
+      <c r="K338" t="s">
+        <v>838</v>
+      </c>
+      <c r="L338" s="1">
+        <v>271095.78</v>
+      </c>
+      <c r="M338" s="1">
+        <v>272588.05</v>
+      </c>
+      <c r="N338" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O338">
+        <v>1</v>
+      </c>
+      <c r="Z338" t="s">
+        <v>836</v>
+      </c>
+    </row>
+    <row r="339" spans="1:26">
+      <c r="A339" t="s">
+        <v>840</v>
+      </c>
+      <c r="B339" s="1">
+        <v>350000.0</v>
+      </c>
+      <c r="C339" s="1">
+        <v>89.614</v>
+      </c>
+      <c r="D339" s="1">
+        <v>88.621</v>
+      </c>
+      <c r="E339" t="s">
+        <v>8</v>
+      </c>
+      <c r="F339">
+        <v>1.0</v>
+      </c>
+      <c r="G339" s="1">
+        <v>310173.5</v>
+      </c>
+      <c r="H339" s="1">
+        <v>3475.5</v>
+      </c>
+      <c r="I339" s="1">
+        <v>1.1205019126392</v>
+      </c>
+      <c r="J339">
+        <v>0.04</v>
+      </c>
+      <c r="K339">
+        <v>124.66</v>
+      </c>
+      <c r="L339" s="1">
+        <v>313649.0</v>
+      </c>
+      <c r="M339" s="1">
+        <v>313773.66</v>
+      </c>
+      <c r="N339" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O339">
+        <v>1</v>
+      </c>
+      <c r="Z339" t="s">
+        <v>839</v>
+      </c>
+    </row>
+    <row r="340" spans="1:26">
+      <c r="A340" t="s">
+        <v>842</v>
+      </c>
+      <c r="B340" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C340" s="1">
+        <v>75.789</v>
+      </c>
+      <c r="D340" s="1">
+        <v>74.37666667</v>
+      </c>
+      <c r="E340" t="s">
+        <v>8</v>
+      </c>
+      <c r="F340">
+        <v>1.0</v>
+      </c>
+      <c r="G340" s="1">
+        <v>223130.0</v>
+      </c>
+      <c r="H340" s="1">
+        <v>4237.0</v>
+      </c>
+      <c r="I340" s="1">
+        <v>1.8988930220051</v>
+      </c>
+      <c r="J340">
+        <v>0.45</v>
+      </c>
+      <c r="K340" t="s">
+        <v>843</v>
+      </c>
+      <c r="L340" s="1">
+        <v>227367.0</v>
+      </c>
+      <c r="M340" s="1">
+        <v>228723.16</v>
+      </c>
+      <c r="N340" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O340">
+        <v>1</v>
+      </c>
+      <c r="Z340" t="s">
+        <v>841</v>
+      </c>
+    </row>
+    <row r="341" spans="1:26">
+      <c r="A341" t="s">
+        <v>845</v>
+      </c>
+      <c r="B341" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C341" s="1">
+        <v>99.109</v>
+      </c>
+      <c r="D341" s="1">
+        <v>99.985</v>
+      </c>
+      <c r="E341" t="s">
+        <v>8</v>
+      </c>
+      <c r="F341">
+        <v>1.0</v>
+      </c>
+      <c r="G341" s="1">
+        <v>199970.0</v>
+      </c>
+      <c r="H341" s="1">
+        <v>-1752.0</v>
+      </c>
+      <c r="I341" s="1">
+        <v>-0.87613141971296</v>
+      </c>
+      <c r="J341">
+        <v>0.12</v>
+      </c>
+      <c r="K341">
+        <v>240.41</v>
+      </c>
+      <c r="L341" s="1">
+        <v>198218.0</v>
+      </c>
+      <c r="M341" s="1">
+        <v>198458.41</v>
+      </c>
+      <c r="N341" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O341">
+        <v>1</v>
+      </c>
+      <c r="Z341" t="s">
+        <v>844</v>
+      </c>
+    </row>
+    <row r="342" spans="1:26">
+      <c r="A342" t="s">
+        <v>847</v>
+      </c>
+      <c r="B342" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C342" s="1">
+        <v>101.621</v>
+      </c>
+      <c r="D342" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E342" t="s">
+        <v>8</v>
+      </c>
+      <c r="F342">
+        <v>1.0</v>
+      </c>
+      <c r="G342" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="H342" s="1">
+        <v>4863.0</v>
+      </c>
+      <c r="I342" s="1">
+        <v>1.621</v>
+      </c>
+      <c r="J342">
+        <v>3.11</v>
+      </c>
+      <c r="K342" t="s">
+        <v>848</v>
+      </c>
+      <c r="L342" s="1">
+        <v>304863.0</v>
+      </c>
+      <c r="M342" s="1">
+        <v>314202.78</v>
+      </c>
+      <c r="N342" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O342">
+        <v>1</v>
+      </c>
+      <c r="Z342" t="s">
+        <v>846</v>
+      </c>
+    </row>
+    <row r="343" spans="1:26">
+      <c r="A343" t="s">
+        <v>850</v>
+      </c>
+      <c r="B343" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C343" s="1">
+        <v>100.705</v>
+      </c>
+      <c r="D343" s="1">
+        <v>99.915</v>
+      </c>
+      <c r="E343" t="s">
+        <v>8</v>
+      </c>
+      <c r="F343">
+        <v>1.0</v>
+      </c>
+      <c r="G343" s="1">
+        <v>299745.0</v>
+      </c>
+      <c r="H343" s="1">
+        <v>2370.0</v>
+      </c>
+      <c r="I343" s="1">
+        <v>0.79067207126057</v>
+      </c>
+      <c r="J343">
+        <v>0.07</v>
+      </c>
+      <c r="K343">
+        <v>197.26</v>
+      </c>
+      <c r="L343" s="1">
+        <v>302115.0</v>
+      </c>
+      <c r="M343" s="1">
+        <v>302312.26</v>
+      </c>
+      <c r="N343" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O343">
+        <v>1</v>
+      </c>
+      <c r="Z343" t="s">
+        <v>849</v>
+      </c>
+    </row>
+    <row r="344" spans="1:26">
+      <c r="A344" t="s">
+        <v>852</v>
+      </c>
+      <c r="B344" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C344" s="1">
+        <v>99.04</v>
+      </c>
+      <c r="D344" s="1">
+        <v>100.66</v>
+      </c>
+      <c r="E344" t="s">
+        <v>8</v>
+      </c>
+      <c r="F344">
+        <v>1.0</v>
+      </c>
+      <c r="G344" s="1">
+        <v>100660.0</v>
+      </c>
+      <c r="H344" s="1">
+        <v>-1620.0</v>
+      </c>
+      <c r="I344" s="1">
+        <v>-1.6093781045102</v>
+      </c>
+      <c r="J344">
+        <v>3.25</v>
+      </c>
+      <c r="K344" t="s">
+        <v>853</v>
+      </c>
+      <c r="L344" s="1">
+        <v>99040.0</v>
+      </c>
+      <c r="M344" s="1">
+        <v>102285.55</v>
+      </c>
+      <c r="N344" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O344">
+        <v>1</v>
+      </c>
+      <c r="Z344" t="s">
+        <v>851</v>
+      </c>
+    </row>
+    <row r="345" spans="1:26">
+      <c r="A345" t="s">
+        <v>855</v>
+      </c>
+      <c r="B345" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C345" s="1">
+        <v>100.252</v>
+      </c>
+      <c r="D345" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E345" t="s">
+        <v>8</v>
+      </c>
+      <c r="F345">
+        <v>1.0</v>
+      </c>
+      <c r="G345" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="H345" s="1">
+        <v>504.0</v>
+      </c>
+      <c r="I345" s="1">
+        <v>0.252</v>
+      </c>
+      <c r="J345">
+        <v>0.71</v>
+      </c>
+      <c r="K345" t="s">
+        <v>856</v>
+      </c>
+      <c r="L345" s="1">
+        <v>200504.0</v>
+      </c>
+      <c r="M345" s="1">
+        <v>201918.38</v>
+      </c>
+      <c r="N345" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O345">
+        <v>1</v>
+      </c>
+      <c r="Z345" t="s">
+        <v>854</v>
+      </c>
+    </row>
+    <row r="346" spans="1:26">
+      <c r="A346" t="s">
+        <v>858</v>
+      </c>
+      <c r="B346" s="1">
+        <v>250000.0</v>
+      </c>
+      <c r="C346" s="1">
+        <v>98.588</v>
+      </c>
+      <c r="D346" s="1">
+        <v>99.7844</v>
+      </c>
+      <c r="E346" t="s">
+        <v>8</v>
+      </c>
+      <c r="F346">
+        <v>1.0</v>
+      </c>
+      <c r="G346" s="1">
+        <v>249461.0</v>
+      </c>
+      <c r="H346" s="1">
+        <v>-2991.0</v>
+      </c>
+      <c r="I346" s="1">
+        <v>-1.1989850116852</v>
+      </c>
+      <c r="J346">
+        <v>0.9</v>
+      </c>
+      <c r="K346" t="s">
+        <v>859</v>
+      </c>
+      <c r="L346" s="1">
+        <v>246470.0</v>
+      </c>
+      <c r="M346" s="1">
+        <v>248712.29</v>
+      </c>
+      <c r="N346" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="O346">
+        <v>1</v>
+      </c>
+      <c r="Z346" t="s">
+        <v>857</v>
+      </c>
+    </row>
+    <row r="347" spans="1:26">
+      <c r="A347" t="s">
+        <v>861</v>
+      </c>
+      <c r="B347" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C347" s="1">
+        <v>99.708</v>
+      </c>
+      <c r="D347" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E347" t="s">
+        <v>8</v>
+      </c>
+      <c r="F347">
+        <v>1.0</v>
+      </c>
+      <c r="G347" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="H347" s="1">
+        <v>-584.0</v>
+      </c>
+      <c r="I347" s="1">
+        <v>-0.292</v>
+      </c>
+      <c r="J347">
+        <v>2.19</v>
+      </c>
+      <c r="K347" t="s">
+        <v>862</v>
+      </c>
+      <c r="L347" s="1">
+        <v>199416.0</v>
+      </c>
+      <c r="M347" s="1">
+        <v>203800.04</v>
+      </c>
+      <c r="N347" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O347">
+        <v>1</v>
+      </c>
+      <c r="Z347" t="s">
+        <v>860</v>
+      </c>
+    </row>
+    <row r="348" spans="1:26">
+      <c r="A348" t="s">
+        <v>864</v>
+      </c>
+      <c r="B348" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C348" s="1">
+        <v>99.476</v>
+      </c>
+      <c r="D348" s="1">
+        <v>99.326</v>
+      </c>
+      <c r="E348" t="s">
+        <v>8</v>
+      </c>
+      <c r="F348">
+        <v>1.0</v>
+      </c>
+      <c r="G348" s="1">
+        <v>99326.0</v>
+      </c>
+      <c r="H348" s="1">
+        <v>150.0</v>
+      </c>
+      <c r="I348" s="1">
+        <v>0.15101786037895</v>
+      </c>
+      <c r="J348">
+        <v>0.96</v>
+      </c>
+      <c r="K348">
+        <v>963.36</v>
+      </c>
+      <c r="L348" s="1">
+        <v>99476.0</v>
+      </c>
+      <c r="M348" s="1">
+        <v>100439.36</v>
+      </c>
+      <c r="N348" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O348">
+        <v>1</v>
+      </c>
+      <c r="Z348" t="s">
+        <v>863</v>
+      </c>
+    </row>
+    <row r="349" spans="1:26">
+      <c r="A349" t="s">
+        <v>866</v>
+      </c>
+      <c r="B349" s="1">
+        <v>212000.0</v>
+      </c>
+      <c r="C349" s="1">
+        <v>99.006</v>
+      </c>
+      <c r="D349" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E349" t="s">
+        <v>8</v>
+      </c>
+      <c r="F349">
+        <v>1.0</v>
+      </c>
+      <c r="G349" s="1">
+        <v>212000.0</v>
+      </c>
+      <c r="H349" s="1">
+        <v>-2107.28</v>
+      </c>
+      <c r="I349" s="1">
+        <v>-0.994</v>
+      </c>
+      <c r="J349">
+        <v>1.26</v>
+      </c>
+      <c r="K349" t="s">
+        <v>867</v>
+      </c>
+      <c r="L349" s="1">
+        <v>209892.72</v>
+      </c>
+      <c r="M349" s="1">
+        <v>212555.9</v>
+      </c>
+      <c r="N349" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O349">
+        <v>1</v>
+      </c>
+      <c r="Z349" t="s">
+        <v>865</v>
+      </c>
+    </row>
+    <row r="350" spans="1:26">
+      <c r="A350" t="s">
+        <v>869</v>
+      </c>
+      <c r="B350" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C350" s="1">
+        <v>100.192</v>
+      </c>
+      <c r="D350" s="1">
+        <v>99.7</v>
+      </c>
+      <c r="E350" t="s">
+        <v>8</v>
+      </c>
+      <c r="F350">
+        <v>1.0</v>
+      </c>
+      <c r="G350" s="1">
+        <v>299100.0</v>
+      </c>
+      <c r="H350" s="1">
+        <v>1476.0</v>
+      </c>
+      <c r="I350" s="1">
+        <v>0.49348044132397</v>
+      </c>
+      <c r="J350">
+        <v>0.2</v>
+      </c>
+      <c r="K350">
+        <v>587.67</v>
+      </c>
+      <c r="L350" s="1">
+        <v>300576.0</v>
+      </c>
+      <c r="M350" s="1">
+        <v>301163.67</v>
+      </c>
+      <c r="N350" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O350">
+        <v>1</v>
+      </c>
+      <c r="Z350" t="s">
+        <v>868</v>
+      </c>
+    </row>
+    <row r="351" spans="1:26">
+      <c r="A351" t="s">
+        <v>871</v>
+      </c>
+      <c r="B351" s="1">
+        <v>153000.0</v>
+      </c>
+      <c r="C351" s="1">
+        <v>99.145</v>
+      </c>
+      <c r="D351" s="1">
+        <v>99.23</v>
+      </c>
+      <c r="E351" t="s">
+        <v>8</v>
+      </c>
+      <c r="F351">
+        <v>1.0</v>
+      </c>
+      <c r="G351" s="1">
+        <v>151821.9</v>
+      </c>
+      <c r="H351" s="1">
+        <v>-130.05</v>
+      </c>
+      <c r="I351" s="1">
+        <v>-0.085659578756424</v>
+      </c>
+      <c r="J351">
+        <v>2.72</v>
+      </c>
+      <c r="K351" t="s">
+        <v>872</v>
+      </c>
+      <c r="L351" s="1">
+        <v>151691.85</v>
+      </c>
+      <c r="M351" s="1">
+        <v>155851.14</v>
+      </c>
+      <c r="N351" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O351">
+        <v>1</v>
+      </c>
+      <c r="Z351" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="352" spans="1:26">
+      <c r="A352" t="s">
+        <v>874</v>
+      </c>
+      <c r="B352" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C352" s="1">
+        <v>100.005</v>
+      </c>
+      <c r="D352" s="1">
+        <v>99.499</v>
+      </c>
+      <c r="E352" t="s">
+        <v>8</v>
+      </c>
+      <c r="F352">
+        <v>1.0</v>
+      </c>
+      <c r="G352" s="1">
+        <v>99499.0</v>
+      </c>
+      <c r="H352" s="1">
+        <v>506.0</v>
+      </c>
+      <c r="I352" s="1">
+        <v>0.50854782460125</v>
+      </c>
+      <c r="J352">
+        <v>1.64</v>
+      </c>
+      <c r="K352" t="s">
+        <v>875</v>
+      </c>
+      <c r="L352" s="1">
+        <v>100005.0</v>
+      </c>
+      <c r="M352" s="1">
+        <v>101648.84</v>
+      </c>
+      <c r="N352" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O352">
+        <v>1</v>
+      </c>
+      <c r="Z352" t="s">
+        <v>873</v>
+      </c>
+    </row>
+    <row r="353" spans="1:26">
+      <c r="A353" t="s">
+        <v>877</v>
+      </c>
+      <c r="B353" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C353" s="1">
+        <v>100.602</v>
+      </c>
+      <c r="D353" s="1">
+        <v>99.897</v>
+      </c>
+      <c r="E353" t="s">
+        <v>8</v>
+      </c>
+      <c r="F353">
+        <v>1.0</v>
+      </c>
+      <c r="G353" s="1">
+        <v>99897.0</v>
+      </c>
+      <c r="H353" s="1">
+        <v>705.0</v>
+      </c>
+      <c r="I353" s="1">
+        <v>0.70572689870567</v>
+      </c>
+      <c r="J353">
+        <v>0.69</v>
+      </c>
+      <c r="K353">
+        <v>690.07</v>
+      </c>
+      <c r="L353" s="1">
+        <v>100602.0</v>
+      </c>
+      <c r="M353" s="1">
+        <v>101292.07</v>
+      </c>
+      <c r="N353" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O353">
+        <v>1</v>
+      </c>
+      <c r="Z353" t="s">
+        <v>876</v>
+      </c>
+    </row>
+    <row r="354" spans="1:26">
+      <c r="A354" t="s">
+        <v>879</v>
+      </c>
+      <c r="B354" s="1">
+        <v>807857.0</v>
+      </c>
+      <c r="C354" s="1">
+        <v>69.499</v>
+      </c>
+      <c r="D354" s="1">
+        <v>70.33218998</v>
+      </c>
+      <c r="E354" t="s">
+        <v>8</v>
+      </c>
+      <c r="F354">
+        <v>1.0</v>
+      </c>
+      <c r="G354" s="1">
+        <v>568183.52</v>
+      </c>
+      <c r="H354" s="1">
+        <v>-6730.98</v>
+      </c>
+      <c r="I354" s="1">
+        <v>-1.1846489317395</v>
+      </c>
+      <c r="J354">
+        <v>1.38</v>
+      </c>
+      <c r="K354" t="s">
+        <v>880</v>
+      </c>
+      <c r="L354" s="1">
+        <v>561452.54</v>
+      </c>
+      <c r="M354" s="1">
+        <v>572563.34</v>
+      </c>
+      <c r="N354" s="1">
+        <v>0.31</v>
+      </c>
+      <c r="O354">
+        <v>1</v>
+      </c>
+      <c r="Z354" t="s">
+        <v>878</v>
+      </c>
+    </row>
+    <row r="355" spans="1:26">
+      <c r="A355" t="s">
+        <v>882</v>
+      </c>
+      <c r="B355" s="1">
+        <v>102000.0</v>
+      </c>
+      <c r="C355" s="1">
+        <v>99.552</v>
+      </c>
+      <c r="D355" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E355" t="s">
+        <v>8</v>
+      </c>
+      <c r="F355">
+        <v>1.0</v>
+      </c>
+      <c r="G355" s="1">
+        <v>102000.0</v>
+      </c>
+      <c r="H355" s="1">
+        <v>-456.96</v>
+      </c>
+      <c r="I355" s="1">
+        <v>-0.448</v>
+      </c>
+      <c r="J355">
+        <v>2.04</v>
+      </c>
+      <c r="K355" t="s">
+        <v>883</v>
+      </c>
+      <c r="L355" s="1">
+        <v>101543.04</v>
+      </c>
+      <c r="M355" s="1">
+        <v>103619.81</v>
+      </c>
+      <c r="N355" s="1">
         <v>0.06</v>
       </c>
-      <c r="P235">
-[...10 lines deleted...]
-      <c r="C236" s="1">
+      <c r="O355">
+        <v>1</v>
+      </c>
+      <c r="Z355" t="s">
+        <v>881</v>
+      </c>
+    </row>
+    <row r="356" spans="1:26">
+      <c r="A356" t="s">
+        <v>885</v>
+      </c>
+      <c r="B356" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C356" s="1">
+        <v>99.491</v>
+      </c>
+      <c r="D356" s="1">
+        <v>100.23</v>
+      </c>
+      <c r="E356" t="s">
+        <v>8</v>
+      </c>
+      <c r="F356">
+        <v>1.0</v>
+      </c>
+      <c r="G356" s="1">
+        <v>300690.0</v>
+      </c>
+      <c r="H356" s="1">
+        <v>-2217.0</v>
+      </c>
+      <c r="I356" s="1">
+        <v>-0.73730420033922</v>
+      </c>
+      <c r="J356">
+        <v>3.01</v>
+      </c>
+      <c r="K356" t="s">
+        <v>886</v>
+      </c>
+      <c r="L356" s="1">
+        <v>298473.0</v>
+      </c>
+      <c r="M356" s="1">
+        <v>307503.82</v>
+      </c>
+      <c r="N356" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O356">
+        <v>1</v>
+      </c>
+      <c r="Z356" t="s">
+        <v>884</v>
+      </c>
+    </row>
+    <row r="357" spans="1:26">
+      <c r="A357" t="s">
+        <v>888</v>
+      </c>
+      <c r="B357" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C357" s="1">
+        <v>99.458</v>
+      </c>
+      <c r="D357" s="1">
+        <v>99.871</v>
+      </c>
+      <c r="E357" t="s">
+        <v>8</v>
+      </c>
+      <c r="F357">
+        <v>1.0</v>
+      </c>
+      <c r="G357" s="1">
+        <v>299613.0</v>
+      </c>
+      <c r="H357" s="1">
+        <v>-1239.0</v>
+      </c>
+      <c r="I357" s="1">
+        <v>-0.41353345816103</v>
+      </c>
+      <c r="J357">
+        <v>2.3</v>
+      </c>
+      <c r="K357" t="s">
+        <v>889</v>
+      </c>
+      <c r="L357" s="1">
+        <v>298374.0</v>
+      </c>
+      <c r="M357" s="1">
+        <v>305285.3</v>
+      </c>
+      <c r="N357" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O357">
+        <v>1</v>
+      </c>
+      <c r="Z357" t="s">
+        <v>887</v>
+      </c>
+    </row>
+    <row r="358" spans="1:26">
+      <c r="A358" t="s">
+        <v>891</v>
+      </c>
+      <c r="B358" s="1">
+        <v>153000.0</v>
+      </c>
+      <c r="C358" s="1">
+        <v>100.905</v>
+      </c>
+      <c r="D358" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E358" t="s">
+        <v>8</v>
+      </c>
+      <c r="F358">
+        <v>1.0</v>
+      </c>
+      <c r="G358" s="1">
+        <v>153000.0</v>
+      </c>
+      <c r="H358" s="1">
+        <v>1384.65</v>
+      </c>
+      <c r="I358" s="1">
+        <v>0.905</v>
+      </c>
+      <c r="J358">
+        <v>0.74</v>
+      </c>
+      <c r="K358" t="s">
+        <v>892</v>
+      </c>
+      <c r="L358" s="1">
+        <v>154384.65</v>
+      </c>
+      <c r="M358" s="1">
+        <v>155523.07</v>
+      </c>
+      <c r="N358" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O358">
+        <v>1</v>
+      </c>
+      <c r="Z358" t="s">
+        <v>890</v>
+      </c>
+    </row>
+    <row r="359" spans="1:26">
+      <c r="A359" t="s">
+        <v>894</v>
+      </c>
+      <c r="B359" s="1">
+        <v>5756000.0</v>
+      </c>
+      <c r="C359" s="1">
+        <v>88.16</v>
+      </c>
+      <c r="D359" s="1">
+        <v>87.43594927</v>
+      </c>
+      <c r="E359" t="s">
+        <v>8</v>
+      </c>
+      <c r="F359">
+        <v>1.0</v>
+      </c>
+      <c r="G359" s="1">
+        <v>5032813.24</v>
+      </c>
+      <c r="H359" s="1">
+        <v>41676.36</v>
+      </c>
+      <c r="I359" s="1">
+        <v>0.82809271897401</v>
+      </c>
+      <c r="J359">
+        <v>0.11</v>
+      </c>
+      <c r="K359" t="s">
+        <v>895</v>
+      </c>
+      <c r="L359" s="1">
+        <v>5074489.6</v>
+      </c>
+      <c r="M359" s="1">
+        <v>5080671.39</v>
+      </c>
+      <c r="N359" s="1">
+        <v>2.71</v>
+      </c>
+      <c r="O359">
+        <v>1</v>
+      </c>
+      <c r="Z359" t="s">
+        <v>893</v>
+      </c>
+    </row>
+    <row r="360" spans="1:26">
+      <c r="A360" t="s">
+        <v>897</v>
+      </c>
+      <c r="B360" s="1">
+        <v>1581000.0</v>
+      </c>
+      <c r="C360" s="1">
+        <v>76.084</v>
+      </c>
+      <c r="D360" s="1">
+        <v>74.65485262</v>
+      </c>
+      <c r="E360" t="s">
+        <v>8</v>
+      </c>
+      <c r="F360">
+        <v>1.0</v>
+      </c>
+      <c r="G360" s="1">
+        <v>1180293.22</v>
+      </c>
+      <c r="H360" s="1">
+        <v>22594.82</v>
+      </c>
+      <c r="I360" s="1">
+        <v>1.9143395570806</v>
+      </c>
+      <c r="J360">
+        <v>0.77</v>
+      </c>
+      <c r="K360" t="s">
+        <v>898</v>
+      </c>
+      <c r="L360" s="1">
+        <v>1202888.04</v>
+      </c>
+      <c r="M360" s="1">
+        <v>1215037.92</v>
+      </c>
+      <c r="N360" s="1">
+        <v>0.65</v>
+      </c>
+      <c r="O360">
+        <v>1</v>
+      </c>
+      <c r="Z360" t="s">
+        <v>896</v>
+      </c>
+    </row>
+    <row r="361" spans="1:26">
+      <c r="A361" t="s">
+        <v>900</v>
+      </c>
+      <c r="B361" s="1">
+        <v>4142000.0</v>
+      </c>
+      <c r="C361" s="1">
+        <v>66.889</v>
+      </c>
+      <c r="D361" s="1">
+        <v>65.66109223</v>
+      </c>
+      <c r="E361" t="s">
+        <v>8</v>
+      </c>
+      <c r="F361">
+        <v>1.0</v>
+      </c>
+      <c r="G361" s="1">
+        <v>2719682.44</v>
+      </c>
+      <c r="H361" s="1">
+        <v>50859.94</v>
+      </c>
+      <c r="I361" s="1">
+        <v>1.8700690658576</v>
+      </c>
+      <c r="J361">
+        <v>0.9</v>
+      </c>
+      <c r="K361" t="s">
+        <v>901</v>
+      </c>
+      <c r="L361" s="1">
+        <v>2770542.38</v>
+      </c>
+      <c r="M361" s="1">
+        <v>2807990.6</v>
+      </c>
+      <c r="N361" s="1">
+        <v>1.5</v>
+      </c>
+      <c r="O361">
+        <v>1</v>
+      </c>
+      <c r="Z361" t="s">
+        <v>899</v>
+      </c>
+    </row>
+    <row r="362" spans="1:26">
+      <c r="A362" t="s">
+        <v>903</v>
+      </c>
+      <c r="B362" s="1">
+        <v>467000.0</v>
+      </c>
+      <c r="C362" s="1">
+        <v>86.273</v>
+      </c>
+      <c r="D362" s="1">
+        <v>84.85118415</v>
+      </c>
+      <c r="E362" t="s">
+        <v>8</v>
+      </c>
+      <c r="F362">
+        <v>1.0</v>
+      </c>
+      <c r="G362" s="1">
+        <v>396255.03</v>
+      </c>
+      <c r="H362" s="1">
+        <v>6639.88</v>
+      </c>
+      <c r="I362" s="1">
+        <v>1.6756582244521</v>
+      </c>
+      <c r="J362">
+        <v>1.88</v>
+      </c>
+      <c r="K362" t="s">
+        <v>904</v>
+      </c>
+      <c r="L362" s="1">
+        <v>402894.91</v>
+      </c>
+      <c r="M362" s="1">
+        <v>411688.58</v>
+      </c>
+      <c r="N362" s="1">
+        <v>0.22</v>
+      </c>
+      <c r="O362">
+        <v>1</v>
+      </c>
+      <c r="Z362" t="s">
+        <v>902</v>
+      </c>
+    </row>
+    <row r="363" spans="1:26">
+      <c r="A363" t="s">
+        <v>906</v>
+      </c>
+      <c r="B363" s="1">
+        <v>180000.0</v>
+      </c>
+      <c r="C363" s="1">
+        <v>99.197</v>
+      </c>
+      <c r="D363" s="1">
+        <v>101.40279444</v>
+      </c>
+      <c r="E363" t="s">
+        <v>8</v>
+      </c>
+      <c r="F363">
+        <v>1.0</v>
+      </c>
+      <c r="G363" s="1">
+        <v>182525.03</v>
+      </c>
+      <c r="H363" s="1">
+        <v>-3970.43</v>
+      </c>
+      <c r="I363" s="1">
+        <v>-2.1752797410854</v>
+      </c>
+      <c r="J363">
+        <v>2.6</v>
+      </c>
+      <c r="K363" t="s">
+        <v>907</v>
+      </c>
+      <c r="L363" s="1">
+        <v>178554.6</v>
+      </c>
+      <c r="M363" s="1">
+        <v>183229.67</v>
+      </c>
+      <c r="N363" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O363">
+        <v>1</v>
+      </c>
+      <c r="Z363" t="s">
+        <v>905</v>
+      </c>
+    </row>
+    <row r="364" spans="1:26">
+      <c r="A364" t="s">
+        <v>909</v>
+      </c>
+      <c r="B364" s="1">
+        <v>283000.0</v>
+      </c>
+      <c r="C364" s="1">
+        <v>100.185</v>
+      </c>
+      <c r="D364" s="1">
+        <v>99.646</v>
+      </c>
+      <c r="E364" t="s">
+        <v>8</v>
+      </c>
+      <c r="F364">
+        <v>1.0</v>
+      </c>
+      <c r="G364" s="1">
+        <v>281998.18</v>
+      </c>
+      <c r="H364" s="1">
+        <v>1525.37</v>
+      </c>
+      <c r="I364" s="1">
+        <v>0.54091483852839</v>
+      </c>
+      <c r="J364">
+        <v>0.95</v>
+      </c>
+      <c r="K364" t="s">
+        <v>910</v>
+      </c>
+      <c r="L364" s="1">
+        <v>283523.55</v>
+      </c>
+      <c r="M364" s="1">
+        <v>286210.11</v>
+      </c>
+      <c r="N364" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O364">
+        <v>1</v>
+      </c>
+      <c r="Z364" t="s">
+        <v>908</v>
+      </c>
+    </row>
+    <row r="365" spans="1:26">
+      <c r="A365" t="s">
+        <v>912</v>
+      </c>
+      <c r="B365" s="1">
         <v>200000.0</v>
       </c>
-      <c r="D236" s="1">
-[...2 lines deleted...]
-      <c r="E236" s="1">
+      <c r="C365" s="1">
+        <v>100.398</v>
+      </c>
+      <c r="D365" s="1">
+        <v>97.41</v>
+      </c>
+      <c r="E365" t="s">
+        <v>8</v>
+      </c>
+      <c r="F365">
+        <v>1.0</v>
+      </c>
+      <c r="G365" s="1">
+        <v>194820.0</v>
+      </c>
+      <c r="H365" s="1">
+        <v>5976.0</v>
+      </c>
+      <c r="I365" s="1">
+        <v>3.0674468740376</v>
+      </c>
+      <c r="J365">
+        <v>0.71</v>
+      </c>
+      <c r="K365" t="s">
+        <v>913</v>
+      </c>
+      <c r="L365" s="1">
+        <v>200796.0</v>
+      </c>
+      <c r="M365" s="1">
+        <v>202220.66</v>
+      </c>
+      <c r="N365" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O365">
+        <v>1</v>
+      </c>
+      <c r="Z365" t="s">
+        <v>911</v>
+      </c>
+    </row>
+    <row r="366" spans="1:26">
+      <c r="A366" t="s">
+        <v>912</v>
+      </c>
+      <c r="B366" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C366" s="1">
+        <v>100.505</v>
+      </c>
+      <c r="D366" s="1">
+        <v>99.674</v>
+      </c>
+      <c r="E366" t="s">
+        <v>8</v>
+      </c>
+      <c r="F366">
+        <v>1.0</v>
+      </c>
+      <c r="G366" s="1">
+        <v>99674.0</v>
+      </c>
+      <c r="H366" s="1">
+        <v>831.0</v>
+      </c>
+      <c r="I366" s="1">
+        <v>0.83371792042057</v>
+      </c>
+      <c r="J366">
+        <v>0.21</v>
+      </c>
+      <c r="K366">
+        <v>211.11</v>
+      </c>
+      <c r="L366" s="1">
+        <v>100505.0</v>
+      </c>
+      <c r="M366" s="1">
+        <v>100716.11</v>
+      </c>
+      <c r="N366" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O366">
+        <v>1</v>
+      </c>
+      <c r="Z366" t="s">
+        <v>914</v>
+      </c>
+    </row>
+    <row r="367" spans="1:26">
+      <c r="A367" t="s">
+        <v>916</v>
+      </c>
+      <c r="B367" s="1">
+        <v>246000.0</v>
+      </c>
+      <c r="C367" s="1">
+        <v>101.387</v>
+      </c>
+      <c r="D367" s="1">
         <v>100.0</v>
       </c>
-      <c r="F236" t="s">
-[...5 lines deleted...]
-      <c r="H236" s="1">
+      <c r="E367" t="s">
+        <v>8</v>
+      </c>
+      <c r="F367">
+        <v>1.0</v>
+      </c>
+      <c r="G367" s="1">
+        <v>246000.0</v>
+      </c>
+      <c r="H367" s="1">
+        <v>3412.02</v>
+      </c>
+      <c r="I367" s="1">
+        <v>1.387</v>
+      </c>
+      <c r="J367">
+        <v>0.77</v>
+      </c>
+      <c r="K367" t="s">
+        <v>917</v>
+      </c>
+      <c r="L367" s="1">
+        <v>249412.02</v>
+      </c>
+      <c r="M367" s="1">
+        <v>251309.5</v>
+      </c>
+      <c r="N367" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="O367">
+        <v>1</v>
+      </c>
+      <c r="Z367" t="s">
+        <v>915</v>
+      </c>
+    </row>
+    <row r="368" spans="1:26">
+      <c r="A368" t="s">
+        <v>919</v>
+      </c>
+      <c r="B368" s="1">
+        <v>214000.0</v>
+      </c>
+      <c r="C368" s="1">
+        <v>100.655</v>
+      </c>
+      <c r="D368" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E368" t="s">
+        <v>8</v>
+      </c>
+      <c r="F368">
+        <v>1.0</v>
+      </c>
+      <c r="G368" s="1">
+        <v>214000.0</v>
+      </c>
+      <c r="H368" s="1">
+        <v>1401.7</v>
+      </c>
+      <c r="I368" s="1">
+        <v>0.655</v>
+      </c>
+      <c r="J368">
+        <v>0.63</v>
+      </c>
+      <c r="K368" t="s">
+        <v>920</v>
+      </c>
+      <c r="L368" s="1">
+        <v>215401.7</v>
+      </c>
+      <c r="M368" s="1">
+        <v>216750.02</v>
+      </c>
+      <c r="N368" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O368">
+        <v>1</v>
+      </c>
+      <c r="Z368" t="s">
+        <v>918</v>
+      </c>
+    </row>
+    <row r="369" spans="1:26">
+      <c r="A369" t="s">
+        <v>922</v>
+      </c>
+      <c r="B369" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C369" s="1">
+        <v>89.082</v>
+      </c>
+      <c r="D369" s="1">
+        <v>85.25</v>
+      </c>
+      <c r="E369" t="s">
+        <v>8</v>
+      </c>
+      <c r="F369">
+        <v>1.0</v>
+      </c>
+      <c r="G369" s="1">
+        <v>255750.0</v>
+      </c>
+      <c r="H369" s="1">
+        <v>11496.0</v>
+      </c>
+      <c r="I369" s="1">
+        <v>4.4950146627566</v>
+      </c>
+      <c r="J369">
+        <v>0.19</v>
+      </c>
+      <c r="K369">
+        <v>579.45</v>
+      </c>
+      <c r="L369" s="1">
+        <v>267246.0</v>
+      </c>
+      <c r="M369" s="1">
+        <v>267825.45</v>
+      </c>
+      <c r="N369" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="O369">
+        <v>1</v>
+      </c>
+      <c r="Z369" t="s">
+        <v>921</v>
+      </c>
+    </row>
+    <row r="370" spans="1:26">
+      <c r="A370" t="s">
+        <v>924</v>
+      </c>
+      <c r="B370" s="1">
+        <v>175000.0</v>
+      </c>
+      <c r="C370" s="1">
+        <v>101.67</v>
+      </c>
+      <c r="D370" s="1">
+        <v>99.779</v>
+      </c>
+      <c r="E370" t="s">
+        <v>8</v>
+      </c>
+      <c r="F370">
+        <v>1.0</v>
+      </c>
+      <c r="G370" s="1">
+        <v>174613.25</v>
+      </c>
+      <c r="H370" s="1">
+        <v>3309.25</v>
+      </c>
+      <c r="I370" s="1">
+        <v>1.8951883662895</v>
+      </c>
+      <c r="J370">
+        <v>2.21</v>
+      </c>
+      <c r="K370" t="s">
+        <v>925</v>
+      </c>
+      <c r="L370" s="1">
+        <v>177922.5</v>
+      </c>
+      <c r="M370" s="1">
+        <v>181788.08</v>
+      </c>
+      <c r="N370" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O370">
+        <v>1</v>
+      </c>
+      <c r="Z370" t="s">
+        <v>923</v>
+      </c>
+    </row>
+    <row r="371" spans="1:26">
+      <c r="A371" t="s">
+        <v>927</v>
+      </c>
+      <c r="B371" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C371" s="1">
+        <v>101.239</v>
+      </c>
+      <c r="D371" s="1">
+        <v>102.939</v>
+      </c>
+      <c r="E371" t="s">
+        <v>8</v>
+      </c>
+      <c r="F371">
+        <v>1.0</v>
+      </c>
+      <c r="G371" s="1">
+        <v>102939.0</v>
+      </c>
+      <c r="H371" s="1">
+        <v>-1700.0</v>
+      </c>
+      <c r="I371" s="1">
+        <v>-1.6514634880852</v>
+      </c>
+      <c r="J371">
+        <v>1.22</v>
+      </c>
+      <c r="K371" t="s">
+        <v>928</v>
+      </c>
+      <c r="L371" s="1">
+        <v>101239.0</v>
+      </c>
+      <c r="M371" s="1">
+        <v>102460.58</v>
+      </c>
+      <c r="N371" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O371">
+        <v>1</v>
+      </c>
+      <c r="Z371" t="s">
+        <v>926</v>
+      </c>
+    </row>
+    <row r="372" spans="1:26">
+      <c r="A372" t="s">
+        <v>930</v>
+      </c>
+      <c r="B372" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C372" s="1">
+        <v>98.439</v>
+      </c>
+      <c r="D372" s="1">
+        <v>100.761</v>
+      </c>
+      <c r="E372" t="s">
+        <v>8</v>
+      </c>
+      <c r="F372">
+        <v>1.0</v>
+      </c>
+      <c r="G372" s="1">
+        <v>403044.0</v>
+      </c>
+      <c r="H372" s="1">
+        <v>-9288.0</v>
+      </c>
+      <c r="I372" s="1">
+        <v>-2.3044630362938</v>
+      </c>
+      <c r="J372">
+        <v>1.06</v>
+      </c>
+      <c r="K372" t="s">
+        <v>931</v>
+      </c>
+      <c r="L372" s="1">
+        <v>393756.0</v>
+      </c>
+      <c r="M372" s="1">
+        <v>398009.42</v>
+      </c>
+      <c r="N372" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O372">
+        <v>1</v>
+      </c>
+      <c r="Z372" t="s">
+        <v>929</v>
+      </c>
+    </row>
+    <row r="373" spans="1:26">
+      <c r="A373" t="s">
+        <v>933</v>
+      </c>
+      <c r="B373" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C373" s="1">
+        <v>102.239</v>
+      </c>
+      <c r="D373" s="1">
+        <v>99.871</v>
+      </c>
+      <c r="E373" t="s">
+        <v>8</v>
+      </c>
+      <c r="F373">
+        <v>1.0</v>
+      </c>
+      <c r="G373" s="1">
+        <v>99871.0</v>
+      </c>
+      <c r="H373" s="1">
+        <v>2368.0</v>
+      </c>
+      <c r="I373" s="1">
+        <v>2.3710586656787</v>
+      </c>
+      <c r="J373">
+        <v>0.53</v>
+      </c>
+      <c r="K373">
+        <v>534.25</v>
+      </c>
+      <c r="L373" s="1">
+        <v>102239.0</v>
+      </c>
+      <c r="M373" s="1">
+        <v>102773.25</v>
+      </c>
+      <c r="N373" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O373">
+        <v>1</v>
+      </c>
+      <c r="Z373" t="s">
+        <v>932</v>
+      </c>
+    </row>
+    <row r="374" spans="1:26">
+      <c r="A374" t="s">
+        <v>935</v>
+      </c>
+      <c r="B374" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C374" s="1">
+        <v>104.974</v>
+      </c>
+      <c r="D374" s="1">
+        <v>104.45</v>
+      </c>
+      <c r="E374" t="s">
+        <v>8</v>
+      </c>
+      <c r="F374">
+        <v>1.0</v>
+      </c>
+      <c r="G374" s="1">
+        <v>104450.0</v>
+      </c>
+      <c r="H374" s="1">
+        <v>524.0</v>
+      </c>
+      <c r="I374" s="1">
+        <v>0.5016754427956</v>
+      </c>
+      <c r="J374">
+        <v>0.68</v>
+      </c>
+      <c r="K374">
+        <v>675.34</v>
+      </c>
+      <c r="L374" s="1">
+        <v>104974.0</v>
+      </c>
+      <c r="M374" s="1">
+        <v>105649.34</v>
+      </c>
+      <c r="N374" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O374">
+        <v>1</v>
+      </c>
+      <c r="Z374" t="s">
+        <v>934</v>
+      </c>
+    </row>
+    <row r="375" spans="1:26">
+      <c r="A375" t="s">
+        <v>937</v>
+      </c>
+      <c r="B375" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C375" s="1">
+        <v>98.57</v>
+      </c>
+      <c r="D375" s="1">
+        <v>99.589</v>
+      </c>
+      <c r="E375" t="s">
+        <v>8</v>
+      </c>
+      <c r="F375">
+        <v>1.0</v>
+      </c>
+      <c r="G375" s="1">
+        <v>298767.0</v>
+      </c>
+      <c r="H375" s="1">
+        <v>-3057.0</v>
+      </c>
+      <c r="I375" s="1">
+        <v>-1.0232053740875</v>
+      </c>
+      <c r="J375">
+        <v>2.78</v>
+      </c>
+      <c r="K375" t="s">
+        <v>938</v>
+      </c>
+      <c r="L375" s="1">
+        <v>295710.0</v>
+      </c>
+      <c r="M375" s="1">
+        <v>304044.25</v>
+      </c>
+      <c r="N375" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O375">
+        <v>1</v>
+      </c>
+      <c r="Z375" t="s">
+        <v>936</v>
+      </c>
+    </row>
+    <row r="376" spans="1:26">
+      <c r="A376" t="s">
+        <v>940</v>
+      </c>
+      <c r="B376" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C376" s="1">
+        <v>102.578</v>
+      </c>
+      <c r="D376" s="1">
+        <v>103.15</v>
+      </c>
+      <c r="E376" t="s">
+        <v>8</v>
+      </c>
+      <c r="F376">
+        <v>1.0</v>
+      </c>
+      <c r="G376" s="1">
+        <v>103150.0</v>
+      </c>
+      <c r="H376" s="1">
+        <v>-572.0</v>
+      </c>
+      <c r="I376" s="1">
+        <v>-0.55453223460979</v>
+      </c>
+      <c r="J376">
+        <v>0.98</v>
+      </c>
+      <c r="K376">
+        <v>976.03</v>
+      </c>
+      <c r="L376" s="1">
+        <v>102578.0</v>
+      </c>
+      <c r="M376" s="1">
+        <v>103554.03</v>
+      </c>
+      <c r="N376" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O376">
+        <v>1</v>
+      </c>
+      <c r="Z376" t="s">
+        <v>939</v>
+      </c>
+    </row>
+    <row r="377" spans="1:26">
+      <c r="A377" t="s">
+        <v>940</v>
+      </c>
+      <c r="B377" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C377" s="1">
+        <v>98.298</v>
+      </c>
+      <c r="D377" s="1">
+        <v>99.908</v>
+      </c>
+      <c r="E377" t="s">
+        <v>8</v>
+      </c>
+      <c r="F377">
+        <v>1.0</v>
+      </c>
+      <c r="G377" s="1">
+        <v>99908.0</v>
+      </c>
+      <c r="H377" s="1">
+        <v>-1610.0</v>
+      </c>
+      <c r="I377" s="1">
+        <v>-1.6114825639588</v>
+      </c>
+      <c r="J377">
+        <v>1.54</v>
+      </c>
+      <c r="K377" t="s">
+        <v>942</v>
+      </c>
+      <c r="L377" s="1">
+        <v>98298.0</v>
+      </c>
+      <c r="M377" s="1">
+        <v>99837.24</v>
+      </c>
+      <c r="N377" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O377">
+        <v>1</v>
+      </c>
+      <c r="Z377" t="s">
+        <v>941</v>
+      </c>
+    </row>
+    <row r="378" spans="1:26">
+      <c r="A378" t="s">
+        <v>944</v>
+      </c>
+      <c r="B378" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C378" s="1">
+        <v>104.57</v>
+      </c>
+      <c r="D378" s="1">
+        <v>106.6</v>
+      </c>
+      <c r="E378" t="s">
+        <v>8</v>
+      </c>
+      <c r="F378">
+        <v>1.0</v>
+      </c>
+      <c r="G378" s="1">
+        <v>426400.0</v>
+      </c>
+      <c r="H378" s="1">
+        <v>-8120.0</v>
+      </c>
+      <c r="I378" s="1">
+        <v>-1.9043151969981</v>
+      </c>
+      <c r="J378">
+        <v>2.91</v>
+      </c>
+      <c r="K378" t="s">
+        <v>945</v>
+      </c>
+      <c r="L378" s="1">
+        <v>418280.0</v>
+      </c>
+      <c r="M378" s="1">
+        <v>429923.84</v>
+      </c>
+      <c r="N378" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O378">
+        <v>1</v>
+      </c>
+      <c r="Z378" t="s">
+        <v>943</v>
+      </c>
+    </row>
+    <row r="379" spans="1:26">
+      <c r="A379" t="s">
+        <v>947</v>
+      </c>
+      <c r="B379" s="1">
+        <v>399000.0</v>
+      </c>
+      <c r="C379" s="1">
+        <v>99.112</v>
+      </c>
+      <c r="D379" s="1">
+        <v>99.902</v>
+      </c>
+      <c r="E379" t="s">
+        <v>8</v>
+      </c>
+      <c r="F379">
+        <v>1.0</v>
+      </c>
+      <c r="G379" s="1">
+        <v>398608.98</v>
+      </c>
+      <c r="H379" s="1">
+        <v>-3152.1</v>
+      </c>
+      <c r="I379" s="1">
+        <v>-0.79077495946027</v>
+      </c>
+      <c r="J379">
+        <v>1.25</v>
+      </c>
+      <c r="K379" t="s">
+        <v>948</v>
+      </c>
+      <c r="L379" s="1">
+        <v>395456.88</v>
+      </c>
+      <c r="M379" s="1">
+        <v>400449.85</v>
+      </c>
+      <c r="N379" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O379">
+        <v>1</v>
+      </c>
+      <c r="Z379" t="s">
+        <v>946</v>
+      </c>
+    </row>
+    <row r="380" spans="1:26">
+      <c r="A380" t="s">
+        <v>950</v>
+      </c>
+      <c r="B380" s="1">
+        <v>216000.0</v>
+      </c>
+      <c r="C380" s="1">
+        <v>100.577</v>
+      </c>
+      <c r="D380" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E380" t="s">
+        <v>8</v>
+      </c>
+      <c r="F380">
+        <v>1.0</v>
+      </c>
+      <c r="G380" s="1">
+        <v>216000.0</v>
+      </c>
+      <c r="H380" s="1">
+        <v>1246.32</v>
+      </c>
+      <c r="I380" s="1">
+        <v>0.577</v>
+      </c>
+      <c r="J380">
+        <v>1.69</v>
+      </c>
+      <c r="K380" t="s">
+        <v>951</v>
+      </c>
+      <c r="L380" s="1">
+        <v>217246.32</v>
+      </c>
+      <c r="M380" s="1">
+        <v>220895.18</v>
+      </c>
+      <c r="N380" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O380">
+        <v>1</v>
+      </c>
+      <c r="Z380" t="s">
+        <v>949</v>
+      </c>
+    </row>
+    <row r="381" spans="1:26">
+      <c r="A381" t="s">
+        <v>953</v>
+      </c>
+      <c r="B381" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C381" s="1">
+        <v>102.108</v>
+      </c>
+      <c r="D381" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E381" t="s">
+        <v>8</v>
+      </c>
+      <c r="F381">
+        <v>1.0</v>
+      </c>
+      <c r="G381" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="H381" s="1">
+        <v>2108.0</v>
+      </c>
+      <c r="I381" s="1">
+        <v>2.108</v>
+      </c>
+      <c r="J381">
+        <v>0.78</v>
+      </c>
+      <c r="K381">
+        <v>783.2</v>
+      </c>
+      <c r="L381" s="1">
+        <v>102108.0</v>
+      </c>
+      <c r="M381" s="1">
+        <v>102891.2</v>
+      </c>
+      <c r="N381" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O381">
+        <v>1</v>
+      </c>
+      <c r="Z381" t="s">
+        <v>952</v>
+      </c>
+    </row>
+    <row r="382" spans="1:26">
+      <c r="A382" t="s">
+        <v>955</v>
+      </c>
+      <c r="B382" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C382" s="1">
+        <v>102.775</v>
+      </c>
+      <c r="D382" s="1">
+        <v>99.6583</v>
+      </c>
+      <c r="E382" t="s">
+        <v>8</v>
+      </c>
+      <c r="F382">
+        <v>1.0</v>
+      </c>
+      <c r="G382" s="1">
+        <v>298974.9</v>
+      </c>
+      <c r="H382" s="1">
+        <v>9350.1</v>
+      </c>
+      <c r="I382" s="1">
+        <v>3.1273862789151</v>
+      </c>
+      <c r="J382">
+        <v>0.18</v>
+      </c>
+      <c r="K382">
+        <v>542.47</v>
+      </c>
+      <c r="L382" s="1">
+        <v>308325.0</v>
+      </c>
+      <c r="M382" s="1">
+        <v>308867.47</v>
+      </c>
+      <c r="N382" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O382">
+        <v>1</v>
+      </c>
+      <c r="Z382" t="s">
+        <v>954</v>
+      </c>
+    </row>
+    <row r="383" spans="1:26">
+      <c r="A383" t="s">
+        <v>957</v>
+      </c>
+      <c r="B383" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C383" s="1">
+        <v>102.231</v>
+      </c>
+      <c r="D383" s="1">
+        <v>103.4955</v>
+      </c>
+      <c r="E383" t="s">
+        <v>8</v>
+      </c>
+      <c r="F383">
+        <v>1.0</v>
+      </c>
+      <c r="G383" s="1">
+        <v>103495.5</v>
+      </c>
+      <c r="H383" s="1">
+        <v>-1264.5</v>
+      </c>
+      <c r="I383" s="1">
+        <v>-1.221792251837</v>
+      </c>
+      <c r="J383">
+        <v>1.13</v>
+      </c>
+      <c r="K383" t="s">
+        <v>958</v>
+      </c>
+      <c r="L383" s="1">
+        <v>102231.0</v>
+      </c>
+      <c r="M383" s="1">
+        <v>103360.45</v>
+      </c>
+      <c r="N383" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O383">
+        <v>1</v>
+      </c>
+      <c r="Z383" t="s">
+        <v>956</v>
+      </c>
+    </row>
+    <row r="384" spans="1:26">
+      <c r="A384" t="s">
+        <v>960</v>
+      </c>
+      <c r="B384" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C384" s="1">
+        <v>99.881</v>
+      </c>
+      <c r="D384" s="1">
+        <v>99.142</v>
+      </c>
+      <c r="E384" t="s">
+        <v>8</v>
+      </c>
+      <c r="F384">
+        <v>1.0</v>
+      </c>
+      <c r="G384" s="1">
+        <v>495710.0</v>
+      </c>
+      <c r="H384" s="1">
+        <v>3695.0</v>
+      </c>
+      <c r="I384" s="1">
+        <v>0.7453954933328</v>
+      </c>
+      <c r="J384">
+        <v>3.05</v>
+      </c>
+      <c r="K384" t="s">
+        <v>961</v>
+      </c>
+      <c r="L384" s="1">
+        <v>499405.0</v>
+      </c>
+      <c r="M384" s="1">
+        <v>514639.59</v>
+      </c>
+      <c r="N384" s="1">
+        <v>0.27</v>
+      </c>
+      <c r="O384">
+        <v>1</v>
+      </c>
+      <c r="Z384" t="s">
+        <v>959</v>
+      </c>
+    </row>
+    <row r="385" spans="1:26">
+      <c r="A385" t="s">
+        <v>963</v>
+      </c>
+      <c r="B385" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C385" s="1">
+        <v>100.905</v>
+      </c>
+      <c r="D385" s="1">
+        <v>100.413</v>
+      </c>
+      <c r="E385" t="s">
+        <v>8</v>
+      </c>
+      <c r="F385">
+        <v>1.0</v>
+      </c>
+      <c r="G385" s="1">
+        <v>401652.0</v>
+      </c>
+      <c r="H385" s="1">
+        <v>1968.0</v>
+      </c>
+      <c r="I385" s="1">
+        <v>0.48997639747841</v>
+      </c>
+      <c r="J385">
+        <v>0.43</v>
+      </c>
+      <c r="K385" t="s">
+        <v>964</v>
+      </c>
+      <c r="L385" s="1">
+        <v>403620.0</v>
+      </c>
+      <c r="M385" s="1">
+        <v>405335.58</v>
+      </c>
+      <c r="N385" s="1">
+        <v>0.22</v>
+      </c>
+      <c r="O385">
+        <v>1</v>
+      </c>
+      <c r="Z385" t="s">
+        <v>962</v>
+      </c>
+    </row>
+    <row r="386" spans="1:26">
+      <c r="A386" t="s">
+        <v>966</v>
+      </c>
+      <c r="B386" s="1">
+        <v>231000.0</v>
+      </c>
+      <c r="C386" s="1">
+        <v>101.058</v>
+      </c>
+      <c r="D386" s="1">
+        <v>102.83</v>
+      </c>
+      <c r="E386" t="s">
+        <v>8</v>
+      </c>
+      <c r="F386">
+        <v>1.0</v>
+      </c>
+      <c r="G386" s="1">
+        <v>237537.3</v>
+      </c>
+      <c r="H386" s="1">
+        <v>-4093.32</v>
+      </c>
+      <c r="I386" s="1">
+        <v>-1.7232325196927</v>
+      </c>
+      <c r="J386">
+        <v>3.7</v>
+      </c>
+      <c r="K386" t="s">
+        <v>967</v>
+      </c>
+      <c r="L386" s="1">
+        <v>233443.98</v>
+      </c>
+      <c r="M386" s="1">
+        <v>241987.82</v>
+      </c>
+      <c r="N386" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="O386">
+        <v>1</v>
+      </c>
+      <c r="Z386" t="s">
+        <v>965</v>
+      </c>
+    </row>
+    <row r="387" spans="1:26">
+      <c r="A387" t="s">
+        <v>969</v>
+      </c>
+      <c r="B387" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C387" s="1">
+        <v>98.498</v>
+      </c>
+      <c r="D387" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E387" t="s">
+        <v>8</v>
+      </c>
+      <c r="F387">
+        <v>1.0</v>
+      </c>
+      <c r="G387" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="H387" s="1">
+        <v>-4506.0</v>
+      </c>
+      <c r="I387" s="1">
+        <v>-1.502</v>
+      </c>
+      <c r="J387">
+        <v>1.35</v>
+      </c>
+      <c r="K387" t="s">
+        <v>970</v>
+      </c>
+      <c r="L387" s="1">
+        <v>295494.0</v>
+      </c>
+      <c r="M387" s="1">
+        <v>299551.68</v>
+      </c>
+      <c r="N387" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O387">
+        <v>1</v>
+      </c>
+      <c r="Z387" t="s">
+        <v>968</v>
+      </c>
+    </row>
+    <row r="388" spans="1:26">
+      <c r="A388" t="s">
+        <v>972</v>
+      </c>
+      <c r="B388" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C388" s="1">
+        <v>101.218</v>
+      </c>
+      <c r="D388" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E388" t="s">
+        <v>8</v>
+      </c>
+      <c r="F388">
+        <v>1.0</v>
+      </c>
+      <c r="G388" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="H388" s="1">
+        <v>1218.0</v>
+      </c>
+      <c r="I388" s="1">
+        <v>1.218</v>
+      </c>
+      <c r="J388">
+        <v>0.77</v>
+      </c>
+      <c r="K388">
+        <v>768.33</v>
+      </c>
+      <c r="L388" s="1">
+        <v>101218.0</v>
+      </c>
+      <c r="M388" s="1">
+        <v>101986.33</v>
+      </c>
+      <c r="N388" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O388">
+        <v>1</v>
+      </c>
+      <c r="Z388" t="s">
+        <v>971</v>
+      </c>
+    </row>
+    <row r="389" spans="1:26">
+      <c r="A389" t="s">
+        <v>974</v>
+      </c>
+      <c r="B389" s="1">
         <v>200000.0</v>
       </c>
-      <c r="I236" s="1">
-[...17 lines deleted...]
-      <c r="O236" s="1">
+      <c r="C389" s="1">
+        <v>96.514</v>
+      </c>
+      <c r="D389" s="1">
+        <v>97.25</v>
+      </c>
+      <c r="E389" t="s">
+        <v>8</v>
+      </c>
+      <c r="F389">
+        <v>1.0</v>
+      </c>
+      <c r="G389" s="1">
+        <v>194500.0</v>
+      </c>
+      <c r="H389" s="1">
+        <v>-1472.0</v>
+      </c>
+      <c r="I389" s="1">
+        <v>-0.75681233933162</v>
+      </c>
+      <c r="J389">
+        <v>0.45</v>
+      </c>
+      <c r="K389">
+        <v>904.11</v>
+      </c>
+      <c r="L389" s="1">
+        <v>193028.0</v>
+      </c>
+      <c r="M389" s="1">
+        <v>193932.11</v>
+      </c>
+      <c r="N389" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O389">
+        <v>1</v>
+      </c>
+      <c r="Z389" t="s">
+        <v>973</v>
+      </c>
+    </row>
+    <row r="390" spans="1:26">
+      <c r="A390" t="s">
+        <v>976</v>
+      </c>
+      <c r="B390" s="1">
+        <v>159000.0</v>
+      </c>
+      <c r="C390" s="1">
+        <v>99.927</v>
+      </c>
+      <c r="D390" s="1">
+        <v>99.695</v>
+      </c>
+      <c r="E390" t="s">
+        <v>8</v>
+      </c>
+      <c r="F390">
+        <v>1.0</v>
+      </c>
+      <c r="G390" s="1">
+        <v>158515.05</v>
+      </c>
+      <c r="H390" s="1">
+        <v>368.88</v>
+      </c>
+      <c r="I390" s="1">
+        <v>0.23270976478259</v>
+      </c>
+      <c r="J390">
+        <v>0.1</v>
+      </c>
+      <c r="K390">
+        <v>163.36</v>
+      </c>
+      <c r="L390" s="1">
+        <v>158883.93</v>
+      </c>
+      <c r="M390" s="1">
+        <v>159047.29</v>
+      </c>
+      <c r="N390" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O390">
+        <v>1</v>
+      </c>
+      <c r="Z390" t="s">
+        <v>975</v>
+      </c>
+    </row>
+    <row r="391" spans="1:26">
+      <c r="A391" t="s">
+        <v>978</v>
+      </c>
+      <c r="B391" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C391" s="1">
+        <v>83.725</v>
+      </c>
+      <c r="D391" s="1">
+        <v>81.804</v>
+      </c>
+      <c r="E391" t="s">
+        <v>8</v>
+      </c>
+      <c r="F391">
+        <v>1.0</v>
+      </c>
+      <c r="G391" s="1">
+        <v>490824.0</v>
+      </c>
+      <c r="H391" s="1">
+        <v>11526.0</v>
+      </c>
+      <c r="I391" s="1">
+        <v>2.3482959268495</v>
+      </c>
+      <c r="J391">
+        <v>0.61</v>
+      </c>
+      <c r="K391" t="s">
+        <v>979</v>
+      </c>
+      <c r="L391" s="1">
+        <v>502350.0</v>
+      </c>
+      <c r="M391" s="1">
+        <v>506011.64</v>
+      </c>
+      <c r="N391" s="1">
+        <v>0.27</v>
+      </c>
+      <c r="O391">
+        <v>1</v>
+      </c>
+      <c r="Z391" t="s">
+        <v>977</v>
+      </c>
+    </row>
+    <row r="392" spans="1:26">
+      <c r="A392" t="s">
+        <v>981</v>
+      </c>
+      <c r="B392" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C392" s="1">
+        <v>101.779</v>
+      </c>
+      <c r="D392" s="1">
+        <v>99.417</v>
+      </c>
+      <c r="E392" t="s">
+        <v>8</v>
+      </c>
+      <c r="F392">
+        <v>1.0</v>
+      </c>
+      <c r="G392" s="1">
+        <v>198834.0</v>
+      </c>
+      <c r="H392" s="1">
+        <v>4724.0</v>
+      </c>
+      <c r="I392" s="1">
+        <v>2.3758512125693</v>
+      </c>
+      <c r="J392">
+        <v>0.85</v>
+      </c>
+      <c r="K392" t="s">
+        <v>982</v>
+      </c>
+      <c r="L392" s="1">
+        <v>203558.0</v>
+      </c>
+      <c r="M392" s="1">
+        <v>205263.48</v>
+      </c>
+      <c r="N392" s="1">
         <v>0.11</v>
       </c>
-      <c r="P236">
-[...234 lines deleted...]
-      <c r="K241">
+      <c r="O392">
+        <v>1</v>
+      </c>
+      <c r="Z392" t="s">
+        <v>980</v>
+      </c>
+    </row>
+    <row r="393" spans="1:26">
+      <c r="A393" t="s">
+        <v>984</v>
+      </c>
+      <c r="B393" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C393" s="1">
+        <v>100.672</v>
+      </c>
+      <c r="D393" s="1">
+        <v>100.86</v>
+      </c>
+      <c r="E393" t="s">
+        <v>8</v>
+      </c>
+      <c r="F393">
+        <v>1.0</v>
+      </c>
+      <c r="G393" s="1">
+        <v>201720.0</v>
+      </c>
+      <c r="H393" s="1">
+        <v>-376.0</v>
+      </c>
+      <c r="I393" s="1">
+        <v>-0.18639698592108</v>
+      </c>
+      <c r="J393">
+        <v>0.13</v>
+      </c>
+      <c r="K393">
+        <v>257.86</v>
+      </c>
+      <c r="L393" s="1">
+        <v>201344.0</v>
+      </c>
+      <c r="M393" s="1">
+        <v>201601.86</v>
+      </c>
+      <c r="N393" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O393">
+        <v>1</v>
+      </c>
+      <c r="Z393" t="s">
+        <v>983</v>
+      </c>
+    </row>
+    <row r="394" spans="1:26">
+      <c r="A394" t="s">
+        <v>986</v>
+      </c>
+      <c r="B394" s="1">
+        <v>904.0</v>
+      </c>
+      <c r="C394" s="1">
+        <v>0.195</v>
+      </c>
+      <c r="D394" s="1">
+        <v>0.2014795354</v>
+      </c>
+      <c r="E394" t="s">
+        <v>8</v>
+      </c>
+      <c r="F394">
+        <v>1.0</v>
+      </c>
+      <c r="G394" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H394" s="1">
+        <v>-14643.75</v>
+      </c>
+      <c r="I394" s="1">
+        <v>0</v>
+      </c>
+      <c r="J394">
+        <v>0.0</v>
+      </c>
+      <c r="K394">
+        <v>0.0</v>
+      </c>
+      <c r="L394" s="1">
+        <v>-14643.75</v>
+      </c>
+      <c r="M394" s="1">
+        <v>-14643.75</v>
+      </c>
+      <c r="N394" s="1">
+        <v>-0.01</v>
+      </c>
+      <c r="O394">
+        <v>1</v>
+      </c>
+      <c r="Z394" t="s">
+        <v>985</v>
+      </c>
+    </row>
+    <row r="395" spans="1:26">
+      <c r="A395" t="s">
+        <v>988</v>
+      </c>
+      <c r="B395" s="1">
+        <v>904.0</v>
+      </c>
+      <c r="C395" s="1">
+        <v>0.03</v>
+      </c>
+      <c r="D395" s="1">
+        <v>0.1083904867</v>
+      </c>
+      <c r="E395" t="s">
+        <v>8</v>
+      </c>
+      <c r="F395">
+        <v>1.0</v>
+      </c>
+      <c r="G395" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H395" s="1">
+        <v>-177162.5</v>
+      </c>
+      <c r="I395" s="1">
+        <v>0</v>
+      </c>
+      <c r="J395">
+        <v>0.0</v>
+      </c>
+      <c r="K395">
+        <v>0.0</v>
+      </c>
+      <c r="L395" s="1">
+        <v>-177162.5</v>
+      </c>
+      <c r="M395" s="1">
+        <v>-177162.5</v>
+      </c>
+      <c r="N395" s="1">
+        <v>-0.09</v>
+      </c>
+      <c r="O395">
+        <v>1</v>
+      </c>
+      <c r="Z395" t="s">
+        <v>987</v>
+      </c>
+    </row>
+    <row r="396" spans="1:26">
+      <c r="A396" t="s">
+        <v>990</v>
+      </c>
+      <c r="B396" s="1">
+        <v>751.0</v>
+      </c>
+      <c r="C396" s="1">
+        <v>14.1</v>
+      </c>
+      <c r="D396" s="1">
+        <v>60.3524633822</v>
+      </c>
+      <c r="E396" t="s">
+        <v>8</v>
+      </c>
+      <c r="F396">
+        <v>1.0</v>
+      </c>
+      <c r="G396" s="1">
+        <v>453247.0</v>
+      </c>
+      <c r="H396" s="1">
+        <v>-347356.0</v>
+      </c>
+      <c r="I396" s="1">
+        <v>-76.637241945341</v>
+      </c>
+      <c r="J396">
+        <v>0.0</v>
+      </c>
+      <c r="K396">
+        <v>0.0</v>
+      </c>
+      <c r="L396" s="1">
+        <v>105891.0</v>
+      </c>
+      <c r="M396" s="1">
+        <v>105891.0</v>
+      </c>
+      <c r="N396" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O396">
+        <v>1</v>
+      </c>
+      <c r="Z396" t="s">
+        <v>989</v>
+      </c>
+    </row>
+    <row r="397" spans="1:26">
+      <c r="A397" t="s">
+        <v>992</v>
+      </c>
+      <c r="B397" s="1">
+        <v>-904.0</v>
+      </c>
+      <c r="C397" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="D397" s="1">
+        <v>0.1421985619</v>
+      </c>
+      <c r="E397" t="s">
+        <v>8</v>
+      </c>
+      <c r="F397">
+        <v>1.0</v>
+      </c>
+      <c r="G397" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H397" s="1">
+        <v>27568.75</v>
+      </c>
+      <c r="I397" s="1">
+        <v>0</v>
+      </c>
+      <c r="J397">
+        <v>0.0</v>
+      </c>
+      <c r="K397">
+        <v>0.0</v>
+      </c>
+      <c r="L397" s="1">
+        <v>27568.75</v>
+      </c>
+      <c r="M397" s="1">
+        <v>27568.75</v>
+      </c>
+      <c r="N397" s="1">
+        <v>0.01</v>
+      </c>
+      <c r="O397">
+        <v>1</v>
+      </c>
+      <c r="Z397" t="s">
+        <v>991</v>
+      </c>
+    </row>
+    <row r="398" spans="1:26">
+      <c r="A398" t="s">
+        <v>994</v>
+      </c>
+      <c r="B398" s="1">
+        <v>-904.0</v>
+      </c>
+      <c r="C398" s="1">
         <v>0.05</v>
       </c>
-      <c r="L241">
-[...746 lines deleted...]
-      <c r="K256">
+      <c r="D398" s="1">
+        <v>0.0661725664</v>
+      </c>
+      <c r="E398" t="s">
+        <v>8</v>
+      </c>
+      <c r="F398">
+        <v>1.0</v>
+      </c>
+      <c r="G398" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H398" s="1">
+        <v>36550.0</v>
+      </c>
+      <c r="I398" s="1">
+        <v>0</v>
+      </c>
+      <c r="J398">
+        <v>0.0</v>
+      </c>
+      <c r="K398">
+        <v>0.0</v>
+      </c>
+      <c r="L398" s="1">
+        <v>36550.0</v>
+      </c>
+      <c r="M398" s="1">
+        <v>36550.0</v>
+      </c>
+      <c r="N398" s="1">
         <v>0.02</v>
       </c>
-      <c r="L256">
-[...7115 lines deleted...]
-    <row r="399" spans="1:16">
+      <c r="O398">
+        <v>1</v>
+      </c>
+      <c r="Z398" t="s">
+        <v>993</v>
+      </c>
+    </row>
+    <row r="399" spans="1:26">
       <c r="A399" t="s">
-        <v>987</v>
-[...2 lines deleted...]
-        <v>988</v>
+        <v>996</v>
+      </c>
+      <c r="B399" s="1">
+        <v>-751.0</v>
       </c>
       <c r="C399" s="1">
-        <v>-28.0</v>
+        <v>11.9</v>
       </c>
       <c r="D399" s="1">
-        <v>0.1525</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>50.6</v>
+      </c>
+      <c r="E399" t="s">
+        <v>8</v>
+      </c>
+      <c r="F399">
+        <v>1.0</v>
+      </c>
+      <c r="G399" s="1">
+        <v>-380006.0</v>
       </c>
       <c r="H399" s="1">
-        <v>0.0</v>
+        <v>290637.0</v>
       </c>
       <c r="I399" s="1">
-        <v>-875.0</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>-76.482213438735</v>
+      </c>
+      <c r="J399">
+        <v>0.0</v>
       </c>
       <c r="K399">
         <v>0.0</v>
       </c>
-      <c r="L399">
-        <v>0.0</v>
+      <c r="L399" s="1">
+        <v>-89369.0</v>
       </c>
       <c r="M399" s="1">
-        <v>-875.0</v>
+        <v>-89369.0</v>
       </c>
       <c r="N399" s="1">
-        <v>-875.0</v>
-[...105 lines deleted...]
-        <v>1</v>
+        <v>-0.05</v>
+      </c>
+      <c r="O399">
+        <v>1</v>
+      </c>
+      <c r="Z399" t="s">
+        <v>995</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">