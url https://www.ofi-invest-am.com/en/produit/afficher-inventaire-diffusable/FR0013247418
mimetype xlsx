--- v5 (2026-09-23)
+++ v6 (2026-10-18)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="997">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="974">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C/D</t>
   </si>
   <si>
     <t>FR0000970089</t>
   </si>
   <si>
@@ -112,296 +112,266 @@
   <si>
     <t>PMV (EUR)</t>
   </si>
   <si>
     <t>Var.</t>
   </si>
   <si>
     <t>CC (EUR)</t>
   </si>
   <si>
     <t>Interets (EUR)</t>
   </si>
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
-    <t>NL0000852564</t>
-[...4 lines deleted...]
-  <si>
     <t>NL0011540547</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV</t>
   </si>
   <si>
     <t>ES0125220311</t>
   </si>
   <si>
     <t>ACCIONA SA</t>
   </si>
   <si>
     <t>DE000A1EWWW0</t>
   </si>
   <si>
     <t>ADIDAS N AG</t>
   </si>
   <si>
-    <t>NL0012969182</t>
-[...2 lines deleted...]
-    <t>ADYEN NV</t>
+    <t>BE0003851681</t>
+  </si>
+  <si>
+    <t>AEDIFICA NV</t>
   </si>
   <si>
     <t>ES0105046017</t>
   </si>
   <si>
     <t>AENA SME SA</t>
   </si>
   <si>
-    <t>FR0010340141</t>
-[...4 lines deleted...]
-  <si>
     <t>BE0974264930</t>
   </si>
   <si>
     <t>AGEAS SA</t>
   </si>
   <si>
     <t>IE00BF0L3536</t>
   </si>
   <si>
     <t>AIB GROUP PLC</t>
   </si>
   <si>
     <t>NL0000235190</t>
   </si>
   <si>
     <t>AIRBUS</t>
   </si>
   <si>
     <t>DE0008404005</t>
   </si>
   <si>
     <t>ALLIANZ</t>
   </si>
   <si>
     <t>FR0010220475</t>
   </si>
   <si>
     <t>ALSTOM SA</t>
   </si>
   <si>
-    <t>FR0000071946</t>
-[...4 lines deleted...]
-  <si>
     <t>ES0109067019</t>
   </si>
   <si>
     <t>AMADEUS IT GROUP SA</t>
   </si>
   <si>
     <t>IT0004056880</t>
   </si>
   <si>
     <t>AMPLIFON</t>
   </si>
   <si>
+    <t>FR0004125920</t>
+  </si>
+  <si>
+    <t>AMUNDI SA</t>
+  </si>
+  <si>
     <t>BE0974293251</t>
   </si>
   <si>
     <t>ANHEUSER-BUSCH INBEV SA</t>
   </si>
   <si>
     <t>NL0006237562</t>
   </si>
   <si>
     <t>ARCADIS NV</t>
   </si>
   <si>
+    <t>NL0000334118</t>
+  </si>
+  <si>
+    <t>ASM INTERNATIONAL NV</t>
+  </si>
+  <si>
     <t>NL0010273215</t>
   </si>
   <si>
     <t>ASML HOLDING NV</t>
   </si>
   <si>
     <t>NL0011872643</t>
   </si>
   <si>
     <t>ASR NEDERLAND NV</t>
   </si>
   <si>
+    <t>DE0006766504</t>
+  </si>
+  <si>
+    <t>AURUBIS AG</t>
+  </si>
+  <si>
     <t>FR0000120628</t>
   </si>
   <si>
     <t>AXA SA</t>
   </si>
   <si>
     <t>BE0974400328</t>
   </si>
   <si>
     <t>AZELIS GROUP NV</t>
   </si>
   <si>
-    <t>IT0001031084</t>
-[...2 lines deleted...]
-    <t>BANCA GENERALI</t>
+    <t>NL0000337319</t>
+  </si>
+  <si>
+    <t>BAM GROEP KONINKLIJKE NV</t>
   </si>
   <si>
     <t>IT0004776628</t>
   </si>
   <si>
     <t>BANCA MEDIOLANUM</t>
   </si>
   <si>
     <t>ES0113211835</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA</t>
   </si>
   <si>
     <t>ES0113860A34</t>
   </si>
   <si>
     <t>BANCO DE SABADELL</t>
   </si>
   <si>
     <t>ES0113900J37</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA</t>
   </si>
   <si>
     <t>IE00BD1RP616</t>
   </si>
   <si>
     <t>BANK OF IRELAND GROUP PLC</t>
   </si>
   <si>
     <t>ES0113679I37</t>
   </si>
   <si>
     <t>BANKINTER SA</t>
   </si>
   <si>
-    <t>AT0000BAWAG2</t>
-[...4 lines deleted...]
-  <si>
     <t>NL0012866412</t>
   </si>
   <si>
     <t>BE SEMICONDUCTOR INDUSTRIES NV</t>
   </si>
   <si>
-    <t>DE0005158703</t>
-[...4 lines deleted...]
-  <si>
     <t>DE0005190003</t>
   </si>
   <si>
     <t>BMW AG</t>
   </si>
   <si>
     <t>FR0000131104</t>
   </si>
   <si>
     <t>BNP PARIBAS SA</t>
   </si>
   <si>
     <t>LU2244386053</t>
   </si>
   <si>
     <t>BNPP EASY   HY SRI FOSSIL FREE UCI</t>
   </si>
   <si>
     <t>LU2533812991</t>
   </si>
   <si>
     <t>BNPP EASY AGG BD SRI FOSSIL FREE U</t>
   </si>
   <si>
     <t>FR0000120503</t>
   </si>
   <si>
     <t>BOUYGUES SA</t>
   </si>
   <si>
-    <t>IT0000066123</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0006174348</t>
   </si>
   <si>
     <t>BUREAU VERITAS SA</t>
   </si>
   <si>
     <t>ES0140609019</t>
   </si>
   <si>
     <t>CAIXABANK SA</t>
   </si>
   <si>
-    <t>FR0000120172</t>
-[...10 lines deleted...]
-  <si>
     <t>DE000CBK1001</t>
   </si>
   <si>
     <t>COMMERZBANK AG</t>
   </si>
   <si>
     <t>FR0000125007</t>
   </si>
   <si>
     <t>COMPAGNIE DE SAINT GOBAIN SA</t>
   </si>
   <si>
     <t>FR0000064578</t>
   </si>
   <si>
     <t>COVIVIO SA</t>
   </si>
   <si>
     <t>FR0000045072</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA</t>
   </si>
   <si>
     <t>FR0000120644</t>
@@ -472,224 +442,188 @@
   <si>
     <t>FR0010208488</t>
   </si>
   <si>
     <t>ENGIE SA</t>
   </si>
   <si>
     <t>AT0000652011</t>
   </si>
   <si>
     <t>ERSTE GROUP BANK AG</t>
   </si>
   <si>
     <t>FR0000121667</t>
   </si>
   <si>
     <t>ESSILORLUXOTTICA SA</t>
   </si>
   <si>
     <t>FR0014000MR3</t>
   </si>
   <si>
     <t>EUROFINS SCIENTIFIC</t>
   </si>
   <si>
+    <t>DE000EVNK013</t>
+  </si>
+  <si>
+    <t>EVONIK INDUSTRIES AG</t>
+  </si>
+  <si>
     <t>FR0013451333</t>
   </si>
   <si>
     <t>FDJ UNITED</t>
   </si>
   <si>
-    <t>NL0011585146</t>
-[...28 lines deleted...]
-  <si>
     <t>FR0011726835</t>
   </si>
   <si>
     <t>GAZTRANSPORT &amp; TECHNIGAZ SA</t>
   </si>
   <si>
     <t>DE0006602006</t>
   </si>
   <si>
     <t>GEA GROUP AG</t>
   </si>
   <si>
     <t>IT0000062072</t>
   </si>
   <si>
     <t>GENERALI</t>
   </si>
   <si>
-    <t>ES0171996087</t>
-[...4 lines deleted...]
-  <si>
     <t>DE0008402215</t>
   </si>
   <si>
     <t>HANNOVER RUECK</t>
   </si>
   <si>
     <t>NL0000009165</t>
   </si>
   <si>
     <t>HEINEKEN NV</t>
   </si>
   <si>
     <t>DE0006048432</t>
   </si>
   <si>
     <t>HENKEL &amp; KGAA PREF AG</t>
   </si>
   <si>
     <t>FR0000052292</t>
   </si>
   <si>
     <t>HERMES INTERNATIONAL</t>
   </si>
   <si>
     <t>FI4000571013</t>
   </si>
   <si>
     <t>HIAB CORPORATION CLASS B</t>
   </si>
   <si>
     <t>FI0009000459</t>
   </si>
   <si>
     <t>HUHTAMAKI</t>
   </si>
   <si>
+    <t>ES06445809W9</t>
+  </si>
+  <si>
+    <t>IBERDROLA S A    RIGHTS SA</t>
+  </si>
+  <si>
     <t>ES0144580Y14</t>
   </si>
   <si>
     <t>IBERDROLA SA</t>
   </si>
   <si>
     <t>ES0148396007</t>
   </si>
   <si>
     <t>INDUSTRIA DE DISENO TEXTIL SA</t>
   </si>
   <si>
     <t>DE0006231004</t>
   </si>
   <si>
     <t>INFINEON TECHNOLOGIES AG</t>
   </si>
   <si>
     <t>NL0011821202</t>
   </si>
   <si>
     <t>ING GROEP NV</t>
   </si>
   <si>
-    <t>IT0001078911</t>
-[...4 lines deleted...]
-  <si>
     <t>IT0000072618</t>
   </si>
   <si>
     <t>INTESA SANPAOLO</t>
   </si>
   <si>
     <t>NL0015000LU4</t>
   </si>
   <si>
     <t>IVECO GROUP NV</t>
   </si>
   <si>
-    <t>DE000KSAG888</t>
-[...4 lines deleted...]
-  <si>
     <t>BE0003565737</t>
   </si>
   <si>
     <t>KBC GROEP NV</t>
   </si>
   <si>
-    <t>FR0000121485</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0000121964</t>
   </si>
   <si>
     <t>KLEPIERRE REIT SA</t>
   </si>
   <si>
     <t>FI0009013403</t>
   </si>
   <si>
     <t>KONE CORP CLASS B</t>
   </si>
   <si>
     <t>FI0009005870</t>
   </si>
   <si>
     <t>KONECRANES</t>
   </si>
   <si>
+    <t>NL0011794037</t>
+  </si>
+  <si>
+    <t>KONINKLIJKE AHOLD DELHAIZE NV</t>
+  </si>
+  <si>
     <t>NL0000009082</t>
   </si>
   <si>
     <t>KONINKLIJKE KPN NV</t>
   </si>
   <si>
     <t>NL0000009538</t>
   </si>
   <si>
     <t>KONINKLIJKE PHILIPS NV</t>
   </si>
   <si>
     <t>FR0000120073</t>
   </si>
   <si>
     <t>LAIR LIQUIDE SOCIETE ANONYME POUR</t>
   </si>
   <si>
     <t>FR0010307819</t>
   </si>
   <si>
     <t>LEGRAND SA</t>
   </si>
   <si>
     <t>IT0003856405</t>
@@ -724,134 +658,122 @@
   <si>
     <t>DE0006599905</t>
   </si>
   <si>
     <t>MERCK</t>
   </si>
   <si>
     <t>FI0009014575</t>
   </si>
   <si>
     <t>METSO CORPORATION</t>
   </si>
   <si>
     <t>IT0004965148</t>
   </si>
   <si>
     <t>MONCLER</t>
   </si>
   <si>
     <t>DE0008430026</t>
   </si>
   <si>
     <t>MUENCHENER RUECKVERSICHERUNGS-GESE</t>
   </si>
   <si>
-    <t>IT0005366767</t>
-[...4 lines deleted...]
-  <si>
     <t>NL0010773842</t>
   </si>
   <si>
     <t>NN GROUP NV</t>
   </si>
   <si>
     <t>FI0009000681</t>
   </si>
   <si>
     <t>NOKIA</t>
   </si>
   <si>
     <t>FI4000297767</t>
   </si>
   <si>
     <t>NORDEA BANK</t>
   </si>
   <si>
     <t>FR0000008997</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
   <si>
     <t>FR0000133308</t>
   </si>
   <si>
     <t>ORANGE SA</t>
   </si>
   <si>
     <t>FI0009014377</t>
   </si>
   <si>
     <t>ORION CLASS B</t>
   </si>
   <si>
     <t>IT0003796171</t>
   </si>
   <si>
     <t>POSTE ITALIANE</t>
   </si>
   <si>
-    <t>NL0013654783</t>
-[...2 lines deleted...]
-    <t>PROSUS NV CLASS N</t>
+    <t>IT0004176001</t>
+  </si>
+  <si>
+    <t>PRYSMIAN</t>
   </si>
   <si>
     <t>ES0105777017</t>
   </si>
   <si>
     <t>PUIG BRANDS SA CLASS B</t>
   </si>
   <si>
     <t>DE0006969603</t>
   </si>
   <si>
     <t>PUMA</t>
   </si>
   <si>
     <t>NL0015002SN0</t>
   </si>
   <si>
     <t>QIAGEN NV</t>
   </si>
   <si>
     <t>NL0000379121</t>
   </si>
   <si>
     <t>RANDSTAD NV</t>
   </si>
   <si>
-    <t>IT0005282865</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0010451203</t>
   </si>
   <si>
     <t>REXEL SA</t>
   </si>
   <si>
     <t>FR0000073272</t>
   </si>
   <si>
     <t>SAFRAN SA</t>
   </si>
   <si>
     <t>IT0005495657</t>
   </si>
   <si>
     <t>SAIPEM</t>
   </si>
   <si>
     <t>FI4000552500</t>
   </si>
   <si>
     <t>SAMPO CLASS A</t>
   </si>
   <si>
     <t>FR0000120578</t>
@@ -910,2145 +832,2154 @@
   <si>
     <t>FR0012757854</t>
   </si>
   <si>
     <t>SPIE SA</t>
   </si>
   <si>
     <t>NL0000226223</t>
   </si>
   <si>
     <t>STMICROELECTRONICS NV</t>
   </si>
   <si>
     <t>FI0009005961</t>
   </si>
   <si>
     <t>STORA ENSO CLASS R</t>
   </si>
   <si>
     <t>NL0014559478</t>
   </si>
   <si>
     <t>TECHNIP ENERGIES NV</t>
   </si>
   <si>
-    <t>FR0000051807</t>
-[...10 lines deleted...]
-  <si>
     <t>FR0000121329</t>
   </si>
   <si>
     <t>THALES SA</t>
   </si>
   <si>
     <t>BE0003739530</t>
   </si>
   <si>
     <t>UCB SA</t>
   </si>
   <si>
     <t>BE0974320526</t>
   </si>
   <si>
     <t>UMICORE SA</t>
   </si>
   <si>
     <t>FR0013326246</t>
   </si>
   <si>
     <t>UNIBAIL RODAMCO WE STAPLED UNITS</t>
   </si>
   <si>
     <t>IT0005239360</t>
   </si>
   <si>
     <t>UNICREDIT</t>
   </si>
   <si>
-    <t>IT0004810054</t>
-[...4 lines deleted...]
-  <si>
     <t>NL0015000IY2</t>
   </si>
   <si>
     <t>UNIVERSAL MUSIC GROUP NV</t>
   </si>
   <si>
     <t>FI0009005987</t>
   </si>
   <si>
     <t>UPM-KYMMENE</t>
   </si>
   <si>
     <t>FR0013506730</t>
   </si>
   <si>
     <t>VALLOUREC SA</t>
   </si>
   <si>
+    <t>FR0000124141</t>
+  </si>
+  <si>
+    <t>VEOLIA ENVIRON. SA</t>
+  </si>
+  <si>
     <t>AT0000746409</t>
   </si>
   <si>
     <t>VERBUND AG</t>
   </si>
   <si>
-    <t>ES0183746314</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0000125486</t>
   </si>
   <si>
     <t>VINCI SA</t>
   </si>
   <si>
     <t>DE0007664039</t>
   </si>
   <si>
     <t>VOLKSWAGEN NON-VOTING PREF AG</t>
   </si>
   <si>
     <t>DE000A1ML7J1</t>
   </si>
   <si>
     <t>VONOVIA</t>
   </si>
   <si>
     <t>FI0009003727</t>
   </si>
   <si>
     <t>WARTSILA</t>
   </si>
   <si>
     <t>AT0000831706</t>
   </si>
   <si>
     <t>WIENERBERGER AG</t>
   </si>
   <si>
     <t>NL0000395903</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV</t>
   </si>
   <si>
     <t>XSS180926</t>
   </si>
   <si>
     <t>EURO STOXX 50 ESG SEP 26</t>
   </si>
   <si>
     <t>OE100926</t>
   </si>
   <si>
     <t>EURO-BOBL SEP 26</t>
   </si>
   <si>
+    <t>VG180926</t>
+  </si>
+  <si>
+    <t>EURO STOXX 50 SEP 26</t>
+  </si>
+  <si>
+    <t>IK1100926</t>
+  </si>
+  <si>
+    <t>EURO-BTP (ITALY GOVT) SEP 26</t>
+  </si>
+  <si>
+    <t>RX100926</t>
+  </si>
+  <si>
+    <t>EURO-BUND SEP 26</t>
+  </si>
+  <si>
+    <t>OAT100926</t>
+  </si>
+  <si>
+    <t>EURO-OAT SEP 26</t>
+  </si>
+  <si>
     <t>DU100926</t>
   </si>
   <si>
     <t>EURO-SCHATZ SEP 26</t>
   </si>
   <si>
-    <t>VG180926</t>
-[...22 lines deleted...]
-  <si>
     <t>XS2986639701</t>
   </si>
   <si>
     <t>A2A SPA 3.625 30/01/2035</t>
   </si>
   <si>
-    <t>6 220.50</t>
+    <t>7 328.26</t>
   </si>
   <si>
     <t>XS3399007288</t>
   </si>
   <si>
     <t>ABERTIS INFRAESTRUCTURAS SA 3.625 08/03/2032</t>
   </si>
   <si>
     <t>XS2859413341</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 16/07/2036</t>
   </si>
   <si>
-    <t>8 246.58</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2747610751</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 3.875 15/01/2032</t>
   </si>
   <si>
-    <t>3 418.49</t>
+    <t>3 970.55</t>
   </si>
   <si>
     <t>XS3388179676</t>
   </si>
   <si>
     <t>ADIDAS AG 3.5 26/05/2031</t>
   </si>
   <si>
+    <t>1 610.96</t>
+  </si>
+  <si>
     <t>BE6363767821</t>
   </si>
   <si>
     <t>AGEAS SA 02/05/2056</t>
   </si>
   <si>
-    <t>2 052.74</t>
+    <t>3 041.10</t>
   </si>
   <si>
     <t>XS3237229193</t>
   </si>
   <si>
     <t>AIB GROUP PLC 02/12/2036</t>
   </si>
   <si>
-    <t>7 540.07</t>
+    <t>8 496.37</t>
   </si>
   <si>
     <t>FR0014013VX5</t>
   </si>
   <si>
     <t>AIR LIQUIDE FINANCE SA 3 05/05/2033</t>
   </si>
   <si>
+    <t>1 265.75</t>
+  </si>
+  <si>
     <t>XS2251233651</t>
   </si>
   <si>
     <t>AKELIUS RESIDENTIAL PROPERTY FINAN 1.125 11/01/2029</t>
   </si>
   <si>
-    <t>1 017.12</t>
+    <t>1 177.40</t>
   </si>
   <si>
     <t>XS3359749481</t>
   </si>
   <si>
     <t>ALLIANDER NV 3.25 30/04/2031</t>
   </si>
   <si>
+    <t>1 044.10</t>
+  </si>
+  <si>
     <t>XS2829852842</t>
   </si>
   <si>
     <t>ALLIANDER NV PERP</t>
   </si>
   <si>
-    <t>7 966.11</t>
-[...1 lines deleted...]
-  <si>
     <t>DE000A351U49</t>
   </si>
   <si>
     <t>ALLIANZ SE 25/07/2053</t>
   </si>
   <si>
-    <t>16 035.95</t>
+    <t>17 280.53</t>
   </si>
   <si>
     <t>XS3357187809</t>
   </si>
   <si>
     <t>ALPHA BANK SA 06/05/2032</t>
   </si>
   <si>
-    <t>1 715.75</t>
+    <t>2 607.95</t>
   </si>
   <si>
     <t>XS2761146468</t>
   </si>
   <si>
     <t>ALPHA BANK SA 12/05/2030</t>
   </si>
   <si>
-    <t>XS3372845746</t>
-[...11 lines deleted...]
-    <t>2 061.64</t>
+    <t>XS3196024296</t>
+  </si>
+  <si>
+    <t>AROUNDTOWN SA 3.25 02/01/2031</t>
+  </si>
+  <si>
+    <t>8 904.11</t>
   </si>
   <si>
     <t>XS2872909770</t>
   </si>
   <si>
     <t>ASTRAZENECA FINANCE LLC 3.278 05/08/2033</t>
   </si>
   <si>
-    <t>4 772.05</t>
-[...5 lines deleted...]
-    <t>AUSTRIA (REPUBLIC OF) 0 20/02/2030</t>
+    <t>5 154.99</t>
   </si>
   <si>
     <t>AT0000A2KQ43</t>
   </si>
   <si>
     <t>AUSTRIA (REPUBLIC OF) 0 20/10/2040</t>
   </si>
   <si>
     <t>AT0000A3HU25</t>
   </si>
   <si>
     <t>AUSTRIA (REPUBLIC OF) 2.95 20/02/2035</t>
   </si>
   <si>
-    <t>2 632.77</t>
+    <t>3 058.35</t>
   </si>
   <si>
     <t>XS2314312179</t>
   </si>
   <si>
     <t>AXA SA 07/10/2041</t>
   </si>
   <si>
-    <t>4 650.63</t>
+    <t>5 113.91</t>
   </si>
   <si>
     <t>XS2431029441</t>
   </si>
   <si>
     <t>AXA SA 10/07/2042</t>
   </si>
   <si>
-    <t>2 355.31</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3393830651</t>
   </si>
   <si>
     <t>AXA SA 29/05/2056</t>
   </si>
   <si>
+    <t>1 478.75</t>
+  </si>
+  <si>
     <t>XS2432565187</t>
   </si>
   <si>
     <t>BALDER FINLAND OYJ 2 18/01/2031</t>
   </si>
   <si>
-    <t>1 731.51</t>
+    <t>2 016.44</t>
   </si>
   <si>
     <t>XS2762369549</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA 08/02/2036</t>
   </si>
   <si>
-    <t>3 659.59</t>
+    <t>4 354.11</t>
   </si>
   <si>
     <t>IT0005632267</t>
   </si>
   <si>
     <t>BANCO BPM SPA 3.375 21/01/2030</t>
   </si>
   <si>
-    <t>3 783.70</t>
+    <t>4 418.38</t>
   </si>
   <si>
     <t>XS3090080733</t>
   </si>
   <si>
     <t>BANCO DE CREDITO SOCIAL COOPERATIV 13/06/2031</t>
   </si>
   <si>
     <t>XS3352075058</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA 22/04/2038</t>
   </si>
   <si>
-    <t>2 235.62</t>
+    <t>3 143.84</t>
   </si>
   <si>
     <t>XS2038039074</t>
   </si>
   <si>
     <t>BANK OF AMERICA CORP 08/08/2029</t>
   </si>
   <si>
-    <t>1 530.25</t>
-[...5 lines deleted...]
-    <t>BANK OF AMERICA CORP 24/05/2032</t>
+    <t>1 654.19</t>
   </si>
   <si>
     <t>XS3332496184</t>
   </si>
   <si>
     <t>BANK OF IRELAND GROUP PLC 02/04/2034</t>
   </si>
   <si>
-    <t>2 666.42</t>
+    <t>3 491.75</t>
   </si>
   <si>
     <t>XS3112064947</t>
   </si>
   <si>
     <t>BANK OF MONTREAL 09/01/2032</t>
   </si>
   <si>
-    <t>3 881.03</t>
+    <t>4 485.27</t>
   </si>
   <si>
     <t>FR0014015J95</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 21/07/2033</t>
   </si>
   <si>
-    <t>4 458.90</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2831195644</t>
   </si>
   <si>
     <t>BARCLAYS PLC 31/05/2036</t>
   </si>
   <si>
     <t>BE0390167337</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 3.375 20/02/2031</t>
   </si>
   <si>
-    <t>5 779.11</t>
+    <t>6 981.16</t>
   </si>
   <si>
     <t>BE6365319829</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 3.375 28/05/2030</t>
   </si>
   <si>
+    <t>BE0000331406</t>
+  </si>
+  <si>
+    <t>BELGIUM (KINGDOM OF) 3.75 22/06/2045</t>
+  </si>
+  <si>
+    <t>3 761.40</t>
+  </si>
+  <si>
     <t>BE0000345547</t>
   </si>
   <si>
     <t>BELGIUM KINGDOM OF (GOVERNMENT) 0.8 22/06/2028</t>
   </si>
   <si>
     <t>BE0000333428</t>
   </si>
   <si>
     <t>BELGIUM KINGDOM OF (GOVERNMENT) 3 22/06/2034</t>
   </si>
   <si>
+    <t>2 925.93</t>
+  </si>
+  <si>
     <t>BE0000368770</t>
   </si>
   <si>
     <t>BELGIUM KINGDOM OF (GOVERNMENT) 3.1 22/08/2031</t>
   </si>
   <si>
-    <t>3 006.42</t>
-[...8 lines deleted...]
-    <t>14 918.77</t>
+    <t>5 084.34</t>
   </si>
   <si>
     <t>XS3215466338</t>
   </si>
   <si>
     <t>BMS IRELAND CAPITAL FUNDING DAC 3.363 10/11/2033</t>
   </si>
   <si>
-    <t>5 082.37</t>
+    <t>5 664.49</t>
   </si>
   <si>
     <t>FR0014018PQ0</t>
   </si>
   <si>
     <t>BNP PARIBAS CARDIF SA 27/05/2041</t>
   </si>
   <si>
+    <t>1 330.25</t>
+  </si>
+  <si>
     <t>FR001400LZI6</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 13/11/2032</t>
   </si>
   <si>
-    <t>5 830.14</t>
+    <t>6 506.85</t>
   </si>
   <si>
     <t>FR0014010KM7</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 19/01/2036</t>
   </si>
   <si>
-    <t>4 877.24</t>
+    <t>5 684.93</t>
   </si>
   <si>
     <t>XS2555221246</t>
   </si>
   <si>
     <t>BOOKING HOLDINGS INC 4.75 15/11/2034</t>
   </si>
   <si>
-    <t>5 778.08</t>
+    <t>6 454.79</t>
   </si>
   <si>
     <t>FR001400WP90</t>
   </si>
   <si>
     <t>BPCE SA 20/01/2034</t>
   </si>
   <si>
-    <t>5 128.77</t>
+    <t>5 983.56</t>
   </si>
   <si>
     <t>XS3227880021</t>
   </si>
   <si>
     <t>BT FINANCE PLC 3.375 17/11/2032</t>
   </si>
   <si>
-    <t>4 861.85</t>
+    <t>5 436.43</t>
   </si>
   <si>
     <t>IT0001174611</t>
   </si>
   <si>
     <t>BUONI POLIENNALI DEL TESORO 6.5 01/11/2027</t>
   </si>
   <si>
     <t>FR0014013058</t>
   </si>
   <si>
     <t>BUREAU VERITAS SA 3.375 01/10/2033</t>
   </si>
   <si>
-    <t>7 406.51</t>
+    <t>8 127.74</t>
   </si>
   <si>
     <t>XS3226502485</t>
   </si>
   <si>
     <t>CAIXABANK SA 14/05/2038</t>
   </si>
   <si>
+    <t>1 443.84</t>
+  </si>
+  <si>
     <t>FR0014012S89</t>
   </si>
   <si>
     <t>CAPGEMINI SE 3.5 25/09/2034</t>
   </si>
   <si>
-    <t>5 235.62</t>
+    <t>5 734.25</t>
   </si>
   <si>
     <t>XS2751689048</t>
   </si>
   <si>
     <t>CARRIER GLOBAL CORP 4.5 29/11/2032</t>
   </si>
   <si>
+    <t>5 769.86</t>
+  </si>
+  <si>
     <t>XS2793256137</t>
   </si>
   <si>
     <t>CBRE GLOBAL INVESTORS OPEN-ENDED F 4.75 27/03/2034</t>
   </si>
   <si>
-    <t>2 799.25</t>
+    <t>3 607.92</t>
   </si>
   <si>
     <t>XS3311989787</t>
   </si>
   <si>
     <t>CLARIANT INTERNATIONAL FINANCIAL S 4.125 15/01/2032</t>
   </si>
   <si>
     <t>FR001400RIX8</t>
   </si>
   <si>
     <t>CNP ASSURANCES 16/07/2054</t>
   </si>
   <si>
-    <t>4 594.52</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3326476523</t>
   </si>
   <si>
     <t>COCA-COLA HBC FINANCE BV 4 01/10/2033</t>
   </si>
   <si>
-    <t>1 993.42</t>
-[...8 lines deleted...]
-    <t>4 674.30</t>
+    <t>2 603.18</t>
   </si>
   <si>
     <t>DE000CZ45YV9</t>
   </si>
   <si>
     <t>COMMERZBANK AG 16/07/2032</t>
   </si>
   <si>
-    <t>7 539.73</t>
-[...1 lines deleted...]
-  <si>
     <t>FR001400Q486</t>
   </si>
   <si>
     <t>COMPAGNIE GENERALE DES ETABLISSEME 3.125 16/05/2031</t>
   </si>
   <si>
-    <t>1 027.40</t>
+    <t>1 695.21</t>
   </si>
   <si>
     <t>FR001400Q7X2</t>
   </si>
   <si>
     <t>COVIVIO HOTELS SCA 4.125 23/05/2033</t>
   </si>
   <si>
-    <t>1 118.84</t>
+    <t>2 000.34</t>
   </si>
   <si>
     <t>FR001400MDV4</t>
   </si>
   <si>
     <t>COVIVIO SA 4.625 05/06/2032</t>
   </si>
   <si>
+    <t>1 165.75</t>
+  </si>
+  <si>
     <t>FR001400PGC0</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA 15/04/2036</t>
   </si>
   <si>
-    <t>5 106.16</t>
+    <t>6 976.03</t>
   </si>
   <si>
     <t>FR001400PZV0</t>
   </si>
   <si>
     <t>CREDIT MUTUEL ARKEA 15/05/2035</t>
   </si>
   <si>
-    <t>1 080.60</t>
+    <t>1 765.86</t>
   </si>
   <si>
     <t>BE0002989706</t>
   </si>
   <si>
     <t>CRELAN SA 23/01/2032</t>
   </si>
   <si>
-    <t>4 401.37</t>
+    <t>5 149.32</t>
   </si>
   <si>
     <t>BE0390287564</t>
   </si>
   <si>
     <t>CRELAN SA-BRUSSELS HEAD OFFICE 30/04/2037</t>
   </si>
   <si>
-    <t>1 227.40</t>
+    <t>1 797.26</t>
   </si>
   <si>
     <t>XS3352082930</t>
   </si>
   <si>
     <t>DANAHER CORPORATION 3.25 29/04/2030</t>
   </si>
   <si>
+    <t>1 308.10</t>
+  </si>
+  <si>
     <t>FR0014017HO4</t>
   </si>
   <si>
     <t>DANONE SA 3.785 01/04/2034</t>
   </si>
   <si>
+    <t>1 151.05</t>
+  </si>
+  <si>
     <t>DE000A4DE9Y3</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG 13/02/2031</t>
   </si>
   <si>
-    <t>1 220.55</t>
+    <t>1 460.96</t>
   </si>
   <si>
     <t>DE000A351ZT4</t>
   </si>
   <si>
     <t>DEUTSCHE BOERSE AG 3.875 28/09/2033</t>
   </si>
   <si>
-    <t>2 866.44</t>
+    <t>3 142.47</t>
   </si>
   <si>
     <t>XS2280835260</t>
   </si>
   <si>
     <t>DIGITAL INTREPID HOLDING BV 0.625 15/07/2031</t>
   </si>
   <si>
-    <t>2 363.01</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2977974927</t>
   </si>
   <si>
     <t>DNB BANK ASA 15/01/2031</t>
   </si>
   <si>
-    <t>7 939.73</t>
+    <t>13 832.88</t>
   </si>
   <si>
     <t>XS3351033785</t>
   </si>
   <si>
     <t>DSB 3.625 22/04/2036</t>
   </si>
   <si>
+    <t>1 206.68</t>
+  </si>
+  <si>
     <t>XS2932834604</t>
   </si>
   <si>
     <t>DSV FINANCE BV 3.25 06/11/2030</t>
   </si>
   <si>
-    <t>2 385.95</t>
+    <t>2 654.49</t>
   </si>
   <si>
     <t>XS3204041266</t>
   </si>
   <si>
     <t>DZ BANK AG DEUTSCHE ZENTRAL GENOSS 15/10/2035</t>
   </si>
   <si>
-    <t>5 137.63</t>
+    <t>5 665.61</t>
   </si>
   <si>
     <t>XS3274805376</t>
   </si>
   <si>
     <t>E.ON SE 3.448 19/01/2034</t>
   </si>
   <si>
-    <t>7 801.17</t>
+    <t>3 906.91</t>
   </si>
   <si>
     <t>XS3166221948</t>
   </si>
   <si>
     <t>EAST JAPAN RAILWAY COMPANY 3.727 02/09/2037</t>
   </si>
   <si>
-    <t>10 880.80</t>
+    <t>11 836.54</t>
   </si>
   <si>
     <t>XS3071203056</t>
   </si>
   <si>
     <t>EATON CAPITAL UNLIMITED CO 3.625 09/05/2035</t>
   </si>
   <si>
-    <t>1 867.12</t>
+    <t>1 450.00</t>
   </si>
   <si>
     <t>PTEDP6OM0007</t>
   </si>
   <si>
     <t>EDP SA 02/12/2055</t>
   </si>
   <si>
-    <t>4 135.27</t>
+    <t>5 070.21</t>
   </si>
   <si>
     <t>XS3391835629</t>
   </si>
   <si>
     <t>EDP SERVICIOS FINANCIEROS ESPANA S 3.75 01/03/2033</t>
   </si>
   <si>
-    <t>1 031.92</t>
-[...8 lines deleted...]
-    <t>2 584.93</t>
+    <t>2 025.62</t>
   </si>
   <si>
     <t>XS3070067072</t>
   </si>
   <si>
     <t>ELISA OYJ 2.875 14/05/2030</t>
   </si>
   <si>
-    <t>1 339.83</t>
+    <t>2 169.25</t>
   </si>
   <si>
     <t>XS2312746345</t>
   </si>
   <si>
     <t>ENEL SPA NC30 PERP</t>
   </si>
   <si>
-    <t>2 979.45</t>
+    <t>3 246.58</t>
   </si>
   <si>
     <t>FR001400KHG0</t>
   </si>
   <si>
     <t>ENGIE SA 3.875 06/01/2031</t>
   </si>
   <si>
-    <t>9 023.97</t>
+    <t>10 404.11</t>
   </si>
   <si>
     <t>FR0014016Z94</t>
   </si>
   <si>
     <t>ENGIE SA PERP</t>
   </si>
   <si>
-    <t>1 676.62</t>
-[...1 lines deleted...]
-  <si>
     <t>AT0000A3RNZ8</t>
   </si>
   <si>
     <t>ERSTE GROUP BANK AG 21/04/2036</t>
   </si>
   <si>
-    <t>2 003.42</t>
+    <t>2 804.79</t>
   </si>
   <si>
     <t>FR0014017VR8</t>
   </si>
   <si>
     <t>EURAZEO SE 4.625 17/04/2031</t>
   </si>
   <si>
-    <t>1 748.63</t>
+    <t>2 407.53</t>
   </si>
   <si>
     <t>XS3386670270</t>
   </si>
   <si>
     <t>EUROBANK SA 25/05/2032</t>
   </si>
   <si>
-    <t>EU000A4ERVC2</t>
-[...5 lines deleted...]
-    <t>15 576.35</t>
+    <t>1 809.36</t>
   </si>
   <si>
     <t>EU000A3K4EY2</t>
   </si>
   <si>
     <t>EUROPEAN UNION 3.375 05/10/2054</t>
   </si>
   <si>
-    <t>28 035.31</t>
+    <t>30 005.18</t>
+  </si>
+  <si>
+    <t>EU000A4EJF17</t>
+  </si>
+  <si>
+    <t>EUROPEAN UNION 3.625 12/12/2040</t>
+  </si>
+  <si>
+    <t>37 263.01</t>
   </si>
   <si>
     <t>DE000A4DFWV3</t>
   </si>
   <si>
     <t>EVONIK INDUSTRIES AG 09/09/2055</t>
   </si>
   <si>
     <t>XS2982065018</t>
   </si>
   <si>
     <t>EXPERIAN PLC 3.51 15/12/2033</t>
   </si>
   <si>
-    <t>4 006.59</t>
+    <t>4 549.15</t>
   </si>
   <si>
     <t>XS3003232272</t>
   </si>
   <si>
     <t>FASTIGHETS AB BALDER 4 19/02/2032</t>
   </si>
   <si>
-    <t>4 142.47</t>
+    <t>4 997.26</t>
   </si>
   <si>
     <t>XS2950696869</t>
   </si>
   <si>
     <t>FINGRID OYJ 2.75 04/12/2029</t>
   </si>
   <si>
-    <t>2 737.72</t>
+    <t>3 088.36</t>
   </si>
   <si>
     <t>FI4000415153</t>
   </si>
   <si>
     <t>FINLAND (REPUBLIC OF) 0.125 15/04/2036</t>
   </si>
   <si>
     <t>FI4000507231</t>
   </si>
   <si>
     <t>FINLAND (REPUBLIC OF) 0.125 15/09/2031</t>
   </si>
   <si>
-    <t>1 092.26</t>
+    <t>1 562.99</t>
   </si>
   <si>
     <t>FI4000440557</t>
   </si>
   <si>
     <t>FINLAND (REPUBLIC OF) 0.25 15/09/2040</t>
   </si>
   <si>
     <t>FI4000348727</t>
   </si>
   <si>
     <t>FINLAND (REPUBLIC OF) 0.5 15/09/2028</t>
   </si>
   <si>
-    <t>1 907.34</t>
-[...8 lines deleted...]
-    <t>1 112.38</t>
+    <t>2 040.25</t>
+  </si>
+  <si>
+    <t>XS3370251459</t>
+  </si>
+  <si>
+    <t>FORD MOTOR CREDIT COMPANY LLC 4.48 08/07/2031</t>
   </si>
   <si>
     <t>XS2764790833</t>
   </si>
   <si>
     <t>FORTIVE CORP 3.7 15/08/2029</t>
   </si>
   <si>
-    <t>4 774.52</t>
-[...5 lines deleted...]
-    <t>FRANCE (REPUBLIC OF) 0 25/11/2030</t>
+    <t>5 169.86</t>
   </si>
   <si>
     <t>FR0014002WK3</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 0 25/11/2031</t>
   </si>
   <si>
     <t>FR0013515806</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 0.5 25/05/2040</t>
   </si>
   <si>
-    <t>3 983.47</t>
+    <t>7 121.44</t>
+  </si>
+  <si>
+    <t>FR001400L834</t>
+  </si>
+  <si>
+    <t>FRANCE (REPUBLIC OF) 3.5 25/11/2033</t>
+  </si>
+  <si>
+    <t>75 084.11</t>
   </si>
   <si>
     <t>FR0014018YR0</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 3.7 25/11/2036</t>
   </si>
   <si>
-    <t>104 873.21</t>
+    <t>114 429.75</t>
   </si>
   <si>
     <t>FR0014015MU5</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 4.1 25/05/2046</t>
   </si>
   <si>
-    <t>4 152.52</t>
+    <t>7 443.20</t>
   </si>
   <si>
     <t>FR0014016CV2</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 4.4 25/05/2057</t>
   </si>
   <si>
-    <t>3 328.69</t>
+    <t>5 983.07</t>
   </si>
   <si>
     <t>DE000BU22098</t>
   </si>
   <si>
     <t>GERMANY (FEDERAL REPUBLIC OF) 1.7 10/06/2027</t>
   </si>
   <si>
-    <t>3 096.73</t>
+    <t>8 235.25</t>
   </si>
   <si>
     <t>DE0001135481</t>
   </si>
   <si>
     <t>GERMANY (FEDERAL REPUBLIC OF) 2.5 04/07/2044</t>
   </si>
   <si>
-    <t>119 140.81</t>
+    <t>5 537.94</t>
   </si>
   <si>
     <t>DE000BU2Z049</t>
   </si>
   <si>
     <t>GERMANY (FEDERAL REPUBLIC OF) 2.5 15/02/2035</t>
   </si>
   <si>
-    <t>82 443.52</t>
+    <t>96 260.99</t>
   </si>
   <si>
     <t>XS3350929454</t>
   </si>
   <si>
     <t>GOLDMAN SACHS GROUP INC/THE 22/04/2036</t>
   </si>
   <si>
-    <t>1 189.62</t>
+    <t>1 672.91</t>
   </si>
   <si>
     <t>BE6371086297</t>
   </si>
   <si>
     <t>GROEP BRUSSEL LAMBERT NV 3.75 21/01/2036</t>
   </si>
   <si>
-    <t>1 592.47</t>
+    <t>1 859.59</t>
   </si>
   <si>
     <t>XS2198574209</t>
   </si>
   <si>
     <t>HANNOVER RUECK SE 08/10/2040</t>
   </si>
   <si>
-    <t>4 986.30</t>
+    <t>5 484.93</t>
   </si>
   <si>
     <t>XS3319131119</t>
   </si>
   <si>
     <t>HENKEL AG &amp; CO KGAA 3.625 02/04/2031</t>
   </si>
   <si>
-    <t>2 502.74</t>
+    <t>3 277.40</t>
   </si>
   <si>
     <t>XS2385390724</t>
   </si>
   <si>
     <t>HOLDING DINFRASTRUCTURES DES METIE 0.625 16/09/2028</t>
   </si>
   <si>
-    <t>1 448.63</t>
+    <t>1 582.19</t>
   </si>
   <si>
     <t>DE000A383PT8</t>
   </si>
   <si>
     <t>HOWOGE WOHNUNGSBAU GMBH 3.875 05/06/2030</t>
   </si>
   <si>
+    <t>1 465.07</t>
+  </si>
+  <si>
     <t>XS3224600232</t>
   </si>
   <si>
     <t>IBERDROLA FINANZAS SAU PERP</t>
   </si>
   <si>
-    <t>11 917.81</t>
+    <t>13 253.42</t>
   </si>
   <si>
     <t>FR001400ZRC6</t>
   </si>
   <si>
     <t>ICADE 4.375 22/05/2035</t>
   </si>
   <si>
-    <t>FR0014018J01</t>
+    <t>2 157.53</t>
   </si>
   <si>
     <t>XS3190744907</t>
   </si>
   <si>
     <t>IDS FINANCING PLC 3.25 01/01/2029</t>
   </si>
   <si>
-    <t>4 921.21</t>
+    <t>5 400.43</t>
   </si>
   <si>
     <t>FR00140141X5</t>
   </si>
   <si>
     <t>IMERYS S.A. 4 21/11/2032</t>
   </si>
   <si>
-    <t>4 734.25</t>
+    <t>5 304.11</t>
   </si>
   <si>
     <t>XS3324619231</t>
   </si>
   <si>
     <t>INFORMA PLC 3.75 29/04/2032</t>
   </si>
   <si>
-    <t>1 358.63</t>
+    <t>1 978.36</t>
   </si>
   <si>
     <t>XS2244936659</t>
   </si>
   <si>
     <t>INFRASTRUTTURE WIRELESS ITALIANE S 1.625 21/10/2028</t>
   </si>
   <si>
-    <t>3 298.97</t>
+    <t>3 646.23</t>
   </si>
   <si>
     <t>XS3153087559</t>
   </si>
   <si>
     <t>ING GROEP NV 20/08/2037</t>
   </si>
   <si>
-    <t>16 402.40</t>
+    <t>17 782.53</t>
   </si>
   <si>
     <t>XS2886191589</t>
   </si>
   <si>
     <t>ING GROEP NV 26/08/2035</t>
   </si>
   <si>
-    <t>7 056.16</t>
+    <t>7 661.64</t>
   </si>
   <si>
     <t>IT0005611550</t>
   </si>
   <si>
     <t>INTESA SANPAOLO SPA 16/09/2032</t>
   </si>
   <si>
-    <t>6 633.18</t>
+    <t>7 244.75</t>
   </si>
   <si>
     <t>XS3032046016</t>
   </si>
   <si>
     <t>INVESTOR AB 3.5 31/03/2034</t>
   </si>
   <si>
-    <t>1 344.19</t>
+    <t>1 750.58</t>
   </si>
   <si>
     <t>IE00BFZRPZ02</t>
   </si>
   <si>
     <t>IRELAND (REPUBLIC OF) 1.3 15/05/2033</t>
   </si>
   <si>
     <t>IE00BFZRQ242</t>
   </si>
   <si>
     <t>IRELAND (REPUBLIC OF) 1.35 18/03/2031</t>
   </si>
   <si>
-    <t>1 092.10</t>
+    <t>1 332.68</t>
   </si>
   <si>
     <t>IE00BH3SQB22</t>
   </si>
   <si>
     <t>IRELAND (REPUBLIC OF) 1.5 15/05/2050</t>
   </si>
   <si>
     <t>IT0005138828</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 1.25 15/09/2032</t>
   </si>
   <si>
-    <t>7 870.51</t>
+    <t>9 673.12</t>
   </si>
   <si>
     <t>IT0005633794</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 2.55 25/02/2027</t>
   </si>
   <si>
-    <t>27 582.27</t>
+    <t>32 632.81</t>
   </si>
   <si>
     <t>IT0005689994</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 3.15 15/03/2033</t>
   </si>
   <si>
-    <t>16 097.70</t>
+    <t>12 327.63</t>
   </si>
   <si>
     <t>IT0005083057</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 3.25 01/09/2046</t>
   </si>
   <si>
-    <t>13 594.54</t>
+    <t>3 724.61</t>
   </si>
   <si>
     <t>IT0005706285</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 3.8 01/07/2036</t>
   </si>
   <si>
-    <t>18 119.07</t>
+    <t>5 425.33</t>
   </si>
   <si>
     <t>IT0005635583</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 3.85 01/10/2040</t>
   </si>
   <si>
-    <t>49 945.86</t>
+    <t>63 471.98</t>
   </si>
   <si>
     <t>XS2957380228</t>
   </si>
   <si>
     <t>JOHNSON CONTROLS INTERNATIONAL PLC 3.125 11/12/2033</t>
   </si>
   <si>
-    <t>2 819.18</t>
+    <t>3 193.15</t>
   </si>
   <si>
     <t>XS3300349639</t>
   </si>
   <si>
     <t>JPMORGAN CHASE &amp; CO 18/02/2032</t>
   </si>
   <si>
-    <t>4 866.56</t>
+    <t>5 862.86</t>
   </si>
   <si>
     <t>BE0002990712</t>
   </si>
   <si>
     <t>KBC GROEP NV 17/04/2035</t>
   </si>
   <si>
-    <t>1 795.89</t>
+    <t>2 472.60</t>
   </si>
   <si>
     <t>BE6374729836</t>
   </si>
   <si>
     <t>KBC INSURANCE NV 4.25 11/06/2036</t>
   </si>
   <si>
+    <t>1 397.26</t>
+  </si>
+  <si>
+    <t>DE000A383B10</t>
+  </si>
+  <si>
+    <t>KFW 2.75 01/10/2027</t>
+  </si>
+  <si>
+    <t>116 999.32</t>
+  </si>
+  <si>
     <t>FR001400NDQ2</t>
   </si>
   <si>
     <t>KLEPIERRE SA 3.875 23/09/2033</t>
   </si>
   <si>
-    <t>8 758.56</t>
+    <t>9 586.64</t>
   </si>
   <si>
     <t>XS2229470146</t>
   </si>
   <si>
     <t>KONINKLIJKE KPN NV 0.875 14/12/2032</t>
   </si>
   <si>
-    <t>2 313.36</t>
+    <t>2 625.00</t>
   </si>
   <si>
     <t>FR0014018T74</t>
   </si>
   <si>
     <t>LA BANQUE POSTALE 03/06/2034</t>
   </si>
   <si>
-    <t>1 205.48</t>
+    <t>2 630.14</t>
   </si>
   <si>
     <t>DE000A3H3JU7</t>
   </si>
   <si>
     <t>LEG IMMOBILIEN AG 0.875 30/03/2033</t>
   </si>
   <si>
     <t>XS3069338336</t>
   </si>
   <si>
     <t>LLOYDS BANKING GROUP PLC 09/05/2035</t>
   </si>
   <si>
+    <t>1 448.00</t>
+  </si>
+  <si>
     <t>XS2815980664</t>
   </si>
   <si>
     <t>LLOYDS BANKING GROUP PLC 14/05/2032</t>
   </si>
   <si>
+    <t>1 017.90</t>
+  </si>
+  <si>
     <t>XS2679904685</t>
   </si>
   <si>
     <t>LSEG NETHERLANDS BV 4.231 29/09/2030</t>
   </si>
   <si>
-    <t>5 955.74</t>
+    <t>6 531.39</t>
   </si>
   <si>
     <t>FR001400ZEB6</t>
   </si>
   <si>
     <t>LVMH MOET HENNESSY LOUIS VUITTON S 3 07/03/2032</t>
   </si>
   <si>
-    <t>4 520.55</t>
+    <t>4 471.23</t>
   </si>
   <si>
     <t>XS3238400165</t>
   </si>
   <si>
     <t>MAGNUM ICC FINANCE BV 3.25 26/11/2031</t>
   </si>
   <si>
-    <t>1 878.77</t>
+    <t>2 110.27</t>
   </si>
   <si>
     <t>XS3238212164</t>
   </si>
   <si>
     <t>MAGNUM ICC FINANCE BV 3.75 26/11/2034</t>
   </si>
   <si>
-    <t>4 682.47</t>
+    <t>5 259.45</t>
   </si>
   <si>
     <t>XS3320665444</t>
   </si>
   <si>
     <t>MAPLE PARENT HOLDINGS CORP 4.728 26/03/2035</t>
   </si>
   <si>
-    <t>2 805.45</t>
+    <t>3 607.01</t>
   </si>
   <si>
     <t>XS3223939466</t>
   </si>
   <si>
     <t>MERCK KGAA 24/11/2055</t>
   </si>
   <si>
-    <t>7 458.90</t>
+    <t>9 061.64</t>
   </si>
   <si>
     <t>XS3293638568</t>
   </si>
   <si>
     <t>MIZUHO FINANCIAL GROUP INC 16/05/2032</t>
   </si>
   <si>
-    <t>1 477.48</t>
+    <t>2 437.84</t>
   </si>
   <si>
     <t>XS3025943419</t>
   </si>
   <si>
     <t>MONDI FINANCE PLC 3.75 18/05/2033</t>
   </si>
   <si>
+    <t>1 052.05</t>
+  </si>
+  <si>
     <t>XS2790333889</t>
   </si>
   <si>
     <t>MORGAN STANLEY 21/03/2035</t>
   </si>
   <si>
-    <t>4 160.88</t>
+    <t>5 287.78</t>
   </si>
   <si>
     <t>XS3057365549</t>
   </si>
   <si>
     <t>MORGAN STANLEY 22/05/2031</t>
   </si>
   <si>
+    <t>1 562.75</t>
+  </si>
+  <si>
     <t>XS2894910665</t>
   </si>
   <si>
     <t>NATIONAL GRID NORTH AMERICA INC 3.631 03/09/2031</t>
   </si>
   <si>
-    <t>7 189.88</t>
+    <t>7 823.56</t>
+  </si>
+  <si>
+    <t>XS3441768093</t>
+  </si>
+  <si>
+    <t>NATIONAL GRID NORTH AMERICA INC 4.268 15/04/2037</t>
   </si>
   <si>
     <t>XS2680745382</t>
   </si>
   <si>
     <t>NATIONAL GRID NORTH AMERICA INC 4.668 12/09/2033</t>
   </si>
   <si>
-    <t>10 973.00</t>
+    <t>11 970.54</t>
   </si>
   <si>
     <t>XS3059437460</t>
   </si>
   <si>
     <t>NATIONWIDE BUILDING SOCIETY 30/07/2035</t>
   </si>
   <si>
-    <t>7 341.37</t>
+    <t>7 919.78</t>
   </si>
   <si>
     <t>XS2898838516</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 12/09/2032</t>
   </si>
   <si>
-    <t>9 104.01</t>
+    <t>9 931.64</t>
   </si>
   <si>
     <t>XS3009472989</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 25/02/2035</t>
   </si>
   <si>
-    <t>3 672.00</t>
+    <t>4 467.60</t>
   </si>
   <si>
     <t>NL0012171458</t>
   </si>
   <si>
     <t>NETHERLANDS (KINGDOM OF) 0.75 15/07/2027</t>
   </si>
   <si>
-    <t>2 365.73</t>
-[...1 lines deleted...]
-  <si>
     <t>NL0010071189</t>
   </si>
   <si>
     <t>NETHERLANDS (KINGDOM OF) 2.5 15/01/2033</t>
   </si>
   <si>
-    <t>14 709.38</t>
+    <t>16 572.48</t>
   </si>
   <si>
     <t>NL0009446418</t>
   </si>
   <si>
     <t>NETHERLANDS (KINGDOM OF) 3.75 15/01/2042</t>
   </si>
   <si>
-    <t>14 626.08</t>
+    <t>16 603.81</t>
   </si>
   <si>
     <t>XS3303513066</t>
   </si>
   <si>
     <t>NETWORK FINANCE COMPANY PTY LTD 3.5 05/09/2033</t>
   </si>
   <si>
-    <t>1 073.97</t>
+    <t>1 323.29</t>
   </si>
   <si>
     <t>XS3406830052</t>
   </si>
   <si>
     <t>NORDEA BANK ABP 16/06/2036</t>
   </si>
   <si>
     <t>XS3232967318</t>
   </si>
   <si>
     <t>NORDEA BANK ABP 19/11/2035</t>
   </si>
   <si>
-    <t>3 882.19</t>
+    <t>4 345.21</t>
   </si>
   <si>
     <t>XS3100081507</t>
   </si>
   <si>
     <t>NTT FINANCE CORP 3.678 16/07/2033</t>
   </si>
   <si>
-    <t>5 996.85</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2776001377</t>
   </si>
   <si>
     <t>OMNICOM FINANCE HOLDINGS PLC 3.7 06/03/2032</t>
   </si>
   <si>
-    <t>2 250.41</t>
+    <t>2 777.53</t>
   </si>
   <si>
     <t>XS3284416917</t>
   </si>
   <si>
     <t>OP CORPORATE BANK PLC 30/01/2032</t>
   </si>
   <si>
-    <t>7 254.00</t>
+    <t>8 545.81</t>
   </si>
   <si>
     <t>FR001400GDJ1</t>
   </si>
   <si>
     <t>ORANGE SA PERP</t>
   </si>
   <si>
-    <t>4 005.48</t>
+    <t>5 536.99</t>
   </si>
   <si>
     <t>XS3195025054</t>
   </si>
   <si>
     <t>P3 GROUP SARL 3.75 02/04/2033</t>
   </si>
   <si>
+    <t>1 130.14</t>
+  </si>
+  <si>
     <t>XS2901491261</t>
   </si>
   <si>
     <t>P3 GROUP SARL 4 19/04/2032</t>
   </si>
   <si>
+    <t>1 019.18</t>
+  </si>
+  <si>
     <t>PTOTEMOE0035</t>
   </si>
   <si>
     <t>PORTUGAL (REPUBLIC OF) 0.7 15/10/2027</t>
   </si>
   <si>
-    <t>2 362.38</t>
+    <t>2 551.65</t>
   </si>
   <si>
     <t>PTOTENOE0034</t>
   </si>
   <si>
     <t>PORTUGAL (REPUBLIC OF) 0.9 12/10/2035</t>
   </si>
   <si>
-    <t>1 885.53</t>
+    <t>2 007.50</t>
   </si>
   <si>
     <t>PTOTEYOE0031</t>
   </si>
   <si>
     <t>PORTUGAL (REPUBLIC OF) 1.65 16/07/2032</t>
   </si>
   <si>
-    <t>5 715.56</t>
-[...1 lines deleted...]
-  <si>
     <t>PTOTEBOE0020</t>
   </si>
   <si>
     <t>PORTUGAL (REPUBLIC OF) 4.1 15/02/2045</t>
   </si>
   <si>
-    <t>12 093.03</t>
+    <t>14 161.17</t>
   </si>
   <si>
     <t>XS3296830444</t>
   </si>
   <si>
     <t>POWSZECHNA KASA OSZCZEDNOSCI BANK 06/05/2030</t>
   </si>
   <si>
-    <t>1 058.22</t>
+    <t>1 608.49</t>
   </si>
   <si>
     <t>XS3013011203</t>
   </si>
   <si>
     <t>PPG INDUSTRIES INC 3.25 04/03/2032</t>
   </si>
   <si>
-    <t>2 384.61</t>
+    <t>2 933.28</t>
   </si>
   <si>
     <t>XS2810794680</t>
   </si>
   <si>
     <t>PROLOGIS EURO FINANCE LLC 4 05/05/2034</t>
   </si>
   <si>
-    <t>1 492.27</t>
+    <t>2 253.04</t>
   </si>
   <si>
     <t>XS2187529180</t>
   </si>
   <si>
     <t>PROLOGIS INTERNATIONAL FUNDING II 1.625 17/06/2032</t>
   </si>
   <si>
     <t>BE0002830116</t>
   </si>
   <si>
     <t>PROXIMUS NV 0.75 17/11/2036</t>
   </si>
   <si>
-    <t>1 356.16</t>
+    <t>1 516.44</t>
   </si>
   <si>
     <t>FR0014010CI2</t>
   </si>
   <si>
     <t>PUBLICIS GROUPE SA 3.375 12/06/2032</t>
   </si>
   <si>
     <t>CH1353015048</t>
   </si>
   <si>
     <t>RAIFFEISEN SCHWEIZ GENOSSENSCHAFT 03/09/2032</t>
   </si>
   <si>
-    <t>9 339.78</t>
+    <t>6 775.30</t>
   </si>
   <si>
     <t>FR00140193X6</t>
   </si>
   <si>
     <t>RCI BANQUE SA 4 19/08/2031</t>
   </si>
   <si>
     <t>XS2838500218</t>
   </si>
   <si>
     <t>REDEIA CORPORACION SA 3.375 09/07/2032</t>
   </si>
   <si>
-    <t>3 245.55</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3348120653</t>
   </si>
   <si>
     <t>REDEIA CORPORACION SA PERP</t>
   </si>
   <si>
-    <t>1 414.38</t>
+    <t>2 037.67</t>
   </si>
   <si>
     <t>XS2779010300</t>
   </si>
   <si>
     <t>RELX FINANCE BV 3.375 20/03/2033</t>
   </si>
   <si>
-    <t>2 242.29</t>
-[...8 lines deleted...]
-    <t>4 384.04</t>
+    <t>2 843.32</t>
   </si>
   <si>
     <t>XS3308054124</t>
   </si>
   <si>
     <t>ROYAL SCHIPHOL GROUP NV 3.625 20/11/2035</t>
   </si>
   <si>
+    <t>1 221.58</t>
+  </si>
+  <si>
     <t>XS3304304945</t>
   </si>
   <si>
     <t>SAGE GROUP PLC 3.821 25/02/2033</t>
   </si>
   <si>
-    <t>2 663.18</t>
+    <t>3 240.21</t>
   </si>
   <si>
     <t>XS3393869279</t>
   </si>
   <si>
     <t>SAP SE 3.25 03/06/2031</t>
   </si>
   <si>
+    <t>1 282.19</t>
+  </si>
+  <si>
     <t>XS2894895684</t>
   </si>
   <si>
     <t>SCOTTISH HYDRO ELECTRIC TRANSMISSI 3.375 04/09/2032</t>
   </si>
   <si>
-    <t>4 159.29</t>
+    <t>4 527.12</t>
   </si>
   <si>
     <t>XS2974156031</t>
   </si>
   <si>
     <t>SELP FINANCE SARL 3.75 16/01/2032</t>
   </si>
   <si>
-    <t>1 643.84</t>
+    <t>1 910.96</t>
   </si>
   <si>
     <t>XS3310387256</t>
   </si>
   <si>
     <t>SELP FINANCE SARL 3.875 21/04/2031</t>
   </si>
   <si>
     <t>SK4120013400</t>
   </si>
   <si>
     <t>SLOVAKIA GOVERNMENT BOND 2 17/10/2047</t>
   </si>
   <si>
-    <t>11 110.80</t>
+    <t>11 958.16</t>
   </si>
   <si>
     <t>XS3237109965</t>
   </si>
   <si>
     <t>SMURFIT KAPPA TREASURY UNLIMITED C 3.489 24/11/2031</t>
   </si>
   <si>
-    <t>2 076.77</t>
+    <t>2 330.27</t>
   </si>
   <si>
     <t>FR0014012ID6</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 02/09/2033</t>
   </si>
   <si>
-    <t>9 030.82</t>
+    <t>9 832.19</t>
   </si>
   <si>
     <t>FR0014014A53</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 20/11/2035</t>
   </si>
   <si>
-    <t>6 911.30</t>
+    <t>7 739.38</t>
   </si>
   <si>
     <t>XS3317460619</t>
   </si>
   <si>
     <t>SOFTBANK CORP 3.936 30/06/2032</t>
   </si>
   <si>
-    <t>1 138.42</t>
-[...1 lines deleted...]
-  <si>
     <t>ES0000012K20</t>
   </si>
   <si>
     <t>SPAIN (KINGDOM OF) 0.7 30/04/2032</t>
   </si>
   <si>
-    <t>6 181.79</t>
-[...8 lines deleted...]
-    <t>12 149.88</t>
+    <t>8 816.01</t>
   </si>
   <si>
     <t>ES0000012J07</t>
   </si>
   <si>
     <t>SPAIN (KINGDOM OF) 1 30/07/2042</t>
   </si>
   <si>
-    <t>37 448.22</t>
+    <t>24 510.36</t>
   </si>
   <si>
     <t>ES00000128C6</t>
   </si>
   <si>
     <t>SPAIN (KINGDOM OF) 2.9 31/10/2046</t>
   </si>
   <si>
-    <t>8 793.67</t>
+    <t>9 549.42</t>
+  </si>
+  <si>
+    <t>ES0000012L60</t>
+  </si>
+  <si>
+    <t>SPAIN (KINGDOM OF) 3.9 30/07/2039</t>
+  </si>
+  <si>
+    <t>52 492.93</t>
   </si>
   <si>
     <t>ES0000012M93</t>
   </si>
   <si>
     <t>SPAIN (KINGDOM OF) 4 31/10/2054</t>
   </si>
   <si>
-    <t>4 675.07</t>
+    <t>4 899.73</t>
   </si>
   <si>
     <t>XS3027988263</t>
   </si>
   <si>
     <t>SSE PLC 3.5 18/03/2032</t>
   </si>
   <si>
-    <t>2 686.56</t>
+    <t>4 590.75</t>
+  </si>
+  <si>
+    <t>XS3310370955</t>
+  </si>
+  <si>
+    <t>SSE PLC PERP</t>
   </si>
   <si>
     <t>XS2439704318</t>
   </si>
   <si>
-    <t>SSE PLC PERP</t>
-[...5 lines deleted...]
-    <t>XS3310370955</t>
+    <t>1 994.52</t>
   </si>
   <si>
     <t>XS3326547992</t>
   </si>
   <si>
     <t>SWISS RE SUBORDINATED FINANCE PLC 22/04/2037</t>
   </si>
   <si>
-    <t>1 897.48</t>
+    <t>2 668.32</t>
   </si>
   <si>
     <t>XS3324584260</t>
   </si>
   <si>
     <t>SYDNEY AIRPORT FINANCE COMPANY PTY 3.965 28/04/2034</t>
   </si>
   <si>
-    <t>1 348.32</t>
+    <t>1 952.74</t>
   </si>
   <si>
     <t>XS2314267449</t>
   </si>
   <si>
     <t>TELE2 AB 0.75 23/03/2031</t>
   </si>
   <si>
     <t>XS2623868994</t>
   </si>
   <si>
     <t>TELE2 AB 3.75 22/11/2029</t>
   </si>
   <si>
-    <t>3 865.58</t>
+    <t>4 333.05</t>
   </si>
   <si>
     <t>XS2589828941</t>
   </si>
   <si>
     <t>TELIA COMPANY AB 3.625 22/02/2032</t>
   </si>
   <si>
-    <t>1 221.58</t>
+    <t>2 959.59</t>
   </si>
   <si>
     <t>XS3166363906</t>
   </si>
   <si>
     <t>TELSTRA GROUP LTD 3.375 02/03/2035</t>
   </si>
   <si>
-    <t>4 253.42</t>
+    <t>5 215.07</t>
   </si>
   <si>
     <t>XS2613162424</t>
   </si>
   <si>
     <t>TELSTRA GROUP LTD 3.75 04/05/2031</t>
   </si>
   <si>
     <t>XS2549543226</t>
   </si>
   <si>
     <t>TENNET NETHERLANDS BV 4.25 28/04/2032</t>
   </si>
   <si>
     <t>XS3128477521</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA 3 22/07/2031</t>
   </si>
   <si>
-    <t>8 334.25</t>
+    <t>8 975.34</t>
+  </si>
+  <si>
+    <t>XS3281650823</t>
+  </si>
+  <si>
+    <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
+  </si>
+  <si>
+    <t>1 819.10</t>
   </si>
   <si>
     <t>XS2798269069</t>
   </si>
   <si>
-    <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
-[...14 lines deleted...]
-    <t>11 643.84</t>
+    <t>1 314.38</t>
+  </si>
+  <si>
+    <t>XS3298843684</t>
+  </si>
+  <si>
+    <t>T-MOBILE USA INC 3.2 19/02/2032</t>
+  </si>
+  <si>
+    <t>2 665.21</t>
   </si>
   <si>
     <t>XS3298843924</t>
   </si>
   <si>
     <t>T-MOBILE USA INC 3.625 19/02/2035</t>
   </si>
   <si>
-    <t>4 992.97</t>
+    <t>6 023.26</t>
   </si>
   <si>
     <t>XS2980851351</t>
   </si>
   <si>
     <t>TORONTO-DOMINION BANK/THE 23/01/2036</t>
   </si>
   <si>
-    <t>3 648.86</t>
+    <t>4 268.93</t>
   </si>
   <si>
     <t>XS3047435659</t>
   </si>
   <si>
     <t>TRANSURBAN FINANCE COMPANY PTY LTD 4.143 17/04/2035</t>
   </si>
   <si>
+    <t>1 078.32</t>
+  </si>
+  <si>
     <t>CH1305916897</t>
   </si>
   <si>
     <t>UBS GROUP AG 09/06/2033</t>
   </si>
   <si>
+    <t>1 423.97</t>
+  </si>
+  <si>
     <t>BE0390119825</t>
   </si>
   <si>
     <t>UCB SA 4.25 20/03/2030</t>
   </si>
   <si>
-    <t>1 129.45</t>
+    <t>1 432.19</t>
   </si>
   <si>
     <t>FR001400SIL1</t>
   </si>
   <si>
     <t>UNIBAIL-RODAMCO-WESTFIELD SE 3.875 11/09/2034</t>
   </si>
   <si>
-    <t>15 234.59</t>
+    <t>16 614.73</t>
   </si>
   <si>
     <t>IT0005710055</t>
   </si>
   <si>
     <t>UNICREDIT SPA 19/05/2036</t>
   </si>
   <si>
-    <t>1 715.58</t>
+    <t>2 921.13</t>
+  </si>
+  <si>
+    <t>XS2450200741</t>
+  </si>
+  <si>
+    <t>UNILEVER FINANCE NETHERLANDS BV 1.25 28/02/2031</t>
+  </si>
+  <si>
+    <t>XS1769091296</t>
+  </si>
+  <si>
+    <t>UNILEVER FINANCE NETHERLANDS BV 1.625 12/02/2033</t>
+  </si>
+  <si>
+    <t>1 415.75</t>
   </si>
   <si>
     <t>XS2496289138</t>
   </si>
   <si>
     <t>UNIVERSAL MUSIC GROUP NV 3.75 30/06/2032</t>
   </si>
   <si>
-    <t>8 543.84</t>
-[...1 lines deleted...]
-  <si>
     <t>FR001400UHP0</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA 2.974 10/01/2031</t>
   </si>
   <si>
-    <t>4 057.68</t>
+    <t>4 693.22</t>
   </si>
   <si>
     <t>FR0014017P12</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA 3.69 10/04/2031</t>
   </si>
   <si>
+    <t>1 031.18</t>
+  </si>
+  <si>
     <t>FR00140007L3</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA NC8.5 PERP</t>
   </si>
   <si>
+    <t>1 260.27</t>
+  </si>
+  <si>
     <t>XS3310548105</t>
   </si>
   <si>
     <t>VESTAS WIND SYSTEMS A/S 3.75 15/06/2033</t>
   </si>
   <si>
     <t>DE000A3MP4V7</t>
   </si>
   <si>
     <t>VONOVIA SE 0.75 01/09/2032</t>
   </si>
   <si>
-    <t>3 661.64</t>
+    <t>3 982.19</t>
   </si>
   <si>
     <t>XS2592516210</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 3.75 03/04/2031</t>
   </si>
   <si>
-    <t>1 705.48</t>
+    <t>2 239.73</t>
   </si>
   <si>
     <t>CH1515238637</t>
   </si>
   <si>
     <t>ZUERCHER KANTONALBANK 17/06/2032</t>
   </si>
   <si>
     <t>ER32612CK06</t>
   </si>
   <si>
     <t>DEC26 0RZ7 C @ 97.375</t>
   </si>
   <si>
     <t>ER32612CK09</t>
   </si>
   <si>
     <t>DEC26 0RZ7 C @ 97.875</t>
   </si>
   <si>
-    <t>SX5E2607PQ14</t>
-[...2 lines deleted...]
-    <t>JUL26 SX5E P @ 5800.000000</t>
+    <t>SX5E2609PR21</t>
+  </si>
+  <si>
+    <t>SEP26 SX5E P @ 6100.000000</t>
   </si>
   <si>
     <t>ER32612CK07</t>
   </si>
   <si>
     <t>DEC26 0RZ7 C @ 97.5</t>
   </si>
   <si>
     <t>ER32612CK08</t>
   </si>
   <si>
     <t>DEC26 0RZ7 C @ 97.75</t>
   </si>
   <si>
-    <t>SX5E2607PQ21</t>
-[...2 lines deleted...]
-    <t>JUL26 SX5E P @ 5750.000000</t>
+    <t>SX5E2609PR23</t>
+  </si>
+  <si>
+    <t>SEP26 SX5E P @ 6075.000000</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -3409,215 +3340,215 @@
       </c>
       <c r="D1" t="s">
         <v>4</v>
       </c>
       <c r="E1" t="s">
         <v>5</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>5</v>
       </c>
       <c r="H1" t="s">
         <v>4</v>
       </c>
       <c r="Z1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>7</v>
       </c>
       <c r="B2" s="1">
-        <v>68988.63</v>
+        <v>3988.63</v>
       </c>
       <c r="C2">
-        <v>185.22</v>
+        <v>183.57</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2">
-        <v>12778439.48</v>
+        <v>732214.9</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
-        <v>12778439.48</v>
+        <v>732214.9</v>
       </c>
       <c r="H2" t="s">
         <v>8</v>
       </c>
       <c r="Z2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3" s="1">
-        <v>989818.32</v>
+        <v>987121.0482</v>
       </c>
       <c r="C3">
-        <v>116.7</v>
+        <v>115.59</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3">
-        <v>115512889.19</v>
+        <v>114102718.58</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
-        <v>115512889.19</v>
+        <v>114102718.58</v>
       </c>
       <c r="H3" t="s">
         <v>8</v>
       </c>
       <c r="Z3" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>12</v>
       </c>
       <c r="B4" s="1">
-        <v>562336.64</v>
+        <v>558855.99</v>
       </c>
       <c r="C4">
-        <v>103.61</v>
+        <v>102.63</v>
       </c>
       <c r="D4" t="s">
         <v>8</v>
       </c>
       <c r="E4">
-        <v>58266876.96</v>
+        <v>57357128.63</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
-        <v>58266876.96</v>
+        <v>57357128.63</v>
       </c>
       <c r="H4" t="s">
         <v>8</v>
       </c>
       <c r="Z4" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" s="1">
-        <v>6982.3008</v>
+        <v>6904.4091</v>
       </c>
       <c r="C5">
-        <v>104.65</v>
+        <v>103.6</v>
       </c>
       <c r="D5" t="s">
         <v>8</v>
       </c>
       <c r="E5">
-        <v>730711.81</v>
+        <v>715360.36</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
-        <v>730711.81</v>
+        <v>715360.36</v>
       </c>
       <c r="H5" t="s">
         <v>8</v>
       </c>
       <c r="Z5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>16</v>
       </c>
       <c r="B6" s="1">
         <v>1.0</v>
       </c>
       <c r="C6">
-        <v>107.75</v>
+        <v>106.75</v>
       </c>
       <c r="D6" t="s">
         <v>8</v>
       </c>
       <c r="E6">
-        <v>107.75</v>
+        <v>106.75</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
-        <v>107.75</v>
+        <v>106.75</v>
       </c>
       <c r="H6" t="s">
         <v>8</v>
       </c>
       <c r="Z6" t="s">
         <v>15</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z399"/>
+  <dimension ref="A1:Z380"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="N399" sqref="N399"/>
+      <selection activeCell="N380" sqref="N380"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>18</v>
       </c>
       <c r="B1" t="s">
         <v>19</v>
       </c>
       <c r="C1" t="s">
         <v>20</v>
       </c>
       <c r="D1" t="s">
         <v>21</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>22</v>
       </c>
       <c r="G1" t="s">
         <v>23</v>
@@ -3633,19943 +3564,18993 @@
       </c>
       <c r="K1" t="s">
         <v>27</v>
       </c>
       <c r="L1" t="s">
         <v>28</v>
       </c>
       <c r="M1" t="s">
         <v>29</v>
       </c>
       <c r="N1" t="s">
         <v>30</v>
       </c>
       <c r="O1" t="s">
         <v>31</v>
       </c>
       <c r="Z1" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" s="1">
-        <v>952.0</v>
+        <v>2723.0</v>
       </c>
       <c r="C2" s="1">
-        <v>39.72</v>
+        <v>37.35</v>
       </c>
       <c r="D2" s="1">
-        <v>35.22</v>
+        <v>28.2823834007</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
         <v>1.0</v>
       </c>
       <c r="G2" s="1">
-        <v>33529.44</v>
+        <v>77012.93</v>
       </c>
       <c r="H2" s="1">
-        <v>4284.0</v>
+        <v>24691.12</v>
       </c>
       <c r="I2" s="1">
-        <v>12.776831345826</v>
+        <v>32.061005859665</v>
       </c>
       <c r="J2">
         <v>0.0</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2" s="1">
-        <v>37813.44</v>
+        <v>101704.05</v>
       </c>
       <c r="M2" s="1">
-        <v>37813.44</v>
+        <v>101704.05</v>
       </c>
       <c r="N2" s="1">
-        <v>0.02</v>
+        <v>0.06</v>
       </c>
       <c r="O2">
         <v>1</v>
       </c>
       <c r="Z2" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>35</v>
       </c>
       <c r="B3" s="1">
-        <v>2915.0</v>
+        <v>688.0</v>
       </c>
       <c r="C3" s="1">
-        <v>37.76</v>
+        <v>244.8</v>
       </c>
       <c r="D3" s="1">
-        <v>28.2823842196</v>
+        <v>245.3463662791</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
         <v>1.0</v>
       </c>
       <c r="G3" s="1">
-        <v>82443.15</v>
+        <v>168798.3</v>
       </c>
       <c r="H3" s="1">
-        <v>27627.25</v>
+        <v>-375.9</v>
       </c>
       <c r="I3" s="1">
-        <v>33.510667654014</v>
+        <v>-0.22269181620905</v>
       </c>
       <c r="J3">
         <v>0.0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3" s="1">
-        <v>110070.4</v>
+        <v>168422.4</v>
       </c>
       <c r="M3" s="1">
-        <v>110070.4</v>
+        <v>168422.4</v>
       </c>
       <c r="N3" s="1">
-        <v>0.06</v>
+        <v>0.1</v>
       </c>
       <c r="O3">
         <v>1</v>
       </c>
       <c r="Z3" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>37</v>
       </c>
       <c r="B4" s="1">
-        <v>766.0</v>
+        <v>1121.0</v>
       </c>
       <c r="C4" s="1">
-        <v>278.6</v>
+        <v>181.1</v>
       </c>
       <c r="D4" s="1">
-        <v>245.3463707572</v>
+        <v>201.9023907226</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
         <v>1.0</v>
       </c>
       <c r="G4" s="1">
-        <v>187935.32</v>
+        <v>226332.58</v>
       </c>
       <c r="H4" s="1">
-        <v>25472.28</v>
+        <v>-23319.48</v>
       </c>
       <c r="I4" s="1">
-        <v>13.55374817251</v>
+        <v>-10.303191878076</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4" s="1">
-        <v>213407.6</v>
+        <v>203013.1</v>
       </c>
       <c r="M4" s="1">
-        <v>213407.6</v>
+        <v>203013.1</v>
       </c>
       <c r="N4" s="1">
-        <v>0.11</v>
+        <v>0.12</v>
       </c>
       <c r="O4">
         <v>1</v>
       </c>
       <c r="Z4" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>39</v>
       </c>
       <c r="B5" s="1">
-        <v>1249.0</v>
+        <v>420.0</v>
       </c>
       <c r="C5" s="1">
-        <v>171.1</v>
+        <v>70.2</v>
       </c>
       <c r="D5" s="1">
-        <v>201.9023939151</v>
+        <v>78.795</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
         <v>1.0</v>
       </c>
       <c r="G5" s="1">
-        <v>252176.09</v>
+        <v>33093.9</v>
       </c>
       <c r="H5" s="1">
-        <v>-38472.19</v>
+        <v>-3609.9</v>
       </c>
       <c r="I5" s="1">
-        <v>-15.256081573792</v>
+        <v>-10.908052541405</v>
       </c>
       <c r="J5">
         <v>0.0</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5" s="1">
-        <v>213703.9</v>
+        <v>29484.0</v>
       </c>
       <c r="M5" s="1">
-        <v>213703.9</v>
+        <v>29484.0</v>
       </c>
       <c r="N5" s="1">
-        <v>0.11</v>
+        <v>0.02</v>
       </c>
       <c r="O5">
         <v>1</v>
       </c>
       <c r="Z5" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>41</v>
       </c>
       <c r="B6" s="1">
-        <v>116.0</v>
+        <v>13790.0</v>
       </c>
       <c r="C6" s="1">
-        <v>833.0</v>
+        <v>26.16</v>
       </c>
       <c r="D6" s="1">
-        <v>1263.0082758621</v>
+        <v>27.0131443075</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
         <v>1.0</v>
       </c>
       <c r="G6" s="1">
-        <v>146508.96</v>
+        <v>372511.26</v>
       </c>
       <c r="H6" s="1">
-        <v>-49880.96</v>
+        <v>-11764.86</v>
       </c>
       <c r="I6" s="1">
-        <v>-34.046354571079</v>
+        <v>-3.1582562094902</v>
       </c>
       <c r="J6">
         <v>0.0</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6" s="1">
-        <v>96628.0</v>
+        <v>360746.4</v>
       </c>
       <c r="M6" s="1">
-        <v>96628.0</v>
+        <v>360746.4</v>
       </c>
       <c r="N6" s="1">
-        <v>0.05</v>
+        <v>0.21</v>
       </c>
       <c r="O6">
         <v>1</v>
       </c>
       <c r="Z6" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
         <v>43</v>
       </c>
       <c r="B7" s="1">
-        <v>15354.0</v>
+        <v>818.0</v>
       </c>
       <c r="C7" s="1">
-        <v>26.48</v>
+        <v>72.35</v>
       </c>
       <c r="D7" s="1">
-        <v>27.0131438062</v>
+        <v>62.9093520782</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
         <v>1.0</v>
       </c>
       <c r="G7" s="1">
-        <v>414759.81</v>
+        <v>51459.85</v>
       </c>
       <c r="H7" s="1">
-        <v>-8185.89</v>
+        <v>7722.45</v>
       </c>
       <c r="I7" s="1">
-        <v>-1.9736459036376</v>
+        <v>15.00674797925</v>
       </c>
       <c r="J7">
         <v>0.0</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7" s="1">
-        <v>406573.92</v>
+        <v>59182.3</v>
       </c>
       <c r="M7" s="1">
-        <v>406573.92</v>
+        <v>59182.3</v>
       </c>
       <c r="N7" s="1">
-        <v>0.22</v>
+        <v>0.03</v>
       </c>
       <c r="O7">
         <v>1</v>
       </c>
       <c r="Z7" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" t="s">
         <v>45</v>
       </c>
       <c r="B8" s="1">
-        <v>261.0</v>
+        <v>18744.0</v>
       </c>
       <c r="C8" s="1">
-        <v>110.2</v>
+        <v>10.26</v>
       </c>
       <c r="D8" s="1">
-        <v>118.4</v>
+        <v>9.3136838455</v>
       </c>
       <c r="E8" t="s">
         <v>8</v>
       </c>
       <c r="F8">
         <v>1.0</v>
       </c>
       <c r="G8" s="1">
-        <v>30902.4</v>
+        <v>174575.69</v>
       </c>
       <c r="H8" s="1">
-        <v>-2140.2</v>
+        <v>17737.75</v>
       </c>
       <c r="I8" s="1">
-        <v>-6.9256756756757</v>
+        <v>10.160492563426</v>
       </c>
       <c r="J8">
         <v>0.0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8" s="1">
-        <v>28762.2</v>
+        <v>192313.44</v>
       </c>
       <c r="M8" s="1">
-        <v>28762.2</v>
+        <v>192313.44</v>
       </c>
       <c r="N8" s="1">
-        <v>0.02</v>
+        <v>0.11</v>
       </c>
       <c r="O8">
         <v>1</v>
       </c>
       <c r="Z8" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" t="s">
         <v>47</v>
       </c>
       <c r="B9" s="1">
-        <v>818.0</v>
+        <v>2553.0</v>
       </c>
       <c r="C9" s="1">
-        <v>68.9</v>
+        <v>194.32</v>
       </c>
       <c r="D9" s="1">
-        <v>62.9093520782</v>
+        <v>162.1618644732</v>
       </c>
       <c r="E9" t="s">
         <v>8</v>
       </c>
       <c r="F9">
         <v>1.0</v>
       </c>
       <c r="G9" s="1">
-        <v>51459.85</v>
+        <v>413999.24</v>
       </c>
       <c r="H9" s="1">
-        <v>4900.35</v>
+        <v>82099.72</v>
       </c>
       <c r="I9" s="1">
-        <v>9.5226667003499</v>
+        <v>19.830886646072</v>
       </c>
       <c r="J9">
         <v>0.0</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9" s="1">
-        <v>56360.2</v>
+        <v>496098.96</v>
       </c>
       <c r="M9" s="1">
-        <v>56360.2</v>
+        <v>496098.96</v>
       </c>
       <c r="N9" s="1">
-        <v>0.03</v>
+        <v>0.29</v>
       </c>
       <c r="O9">
         <v>1</v>
       </c>
       <c r="Z9" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" t="s">
         <v>49</v>
       </c>
       <c r="B10" s="1">
-        <v>13722.0</v>
+        <v>1646.0</v>
       </c>
       <c r="C10" s="1">
-        <v>10.595</v>
+        <v>422.9</v>
       </c>
       <c r="D10" s="1">
-        <v>8.8602273721</v>
+        <v>235.840164034</v>
       </c>
       <c r="E10" t="s">
         <v>8</v>
       </c>
       <c r="F10">
         <v>1.0</v>
       </c>
       <c r="G10" s="1">
-        <v>121580.04</v>
+        <v>388192.91</v>
       </c>
       <c r="H10" s="1">
-        <v>23804.55</v>
+        <v>307900.49</v>
       </c>
       <c r="I10" s="1">
-        <v>19.579324040361</v>
+        <v>79.316361032972</v>
       </c>
       <c r="J10">
         <v>0.0</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10" s="1">
-        <v>145384.59</v>
+        <v>696093.4</v>
       </c>
       <c r="M10" s="1">
-        <v>145384.59</v>
+        <v>696093.4</v>
       </c>
       <c r="N10" s="1">
-        <v>0.08</v>
+        <v>0.4</v>
       </c>
       <c r="O10">
         <v>1</v>
       </c>
       <c r="Z10" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" t="s">
         <v>51</v>
       </c>
       <c r="B11" s="1">
-        <v>2758.0</v>
+        <v>4631.0</v>
       </c>
       <c r="C11" s="1">
-        <v>193.26</v>
+        <v>15.705</v>
       </c>
       <c r="D11" s="1">
-        <v>162.1618636693</v>
+        <v>25.1987583675</v>
       </c>
       <c r="E11" t="s">
         <v>8</v>
       </c>
       <c r="F11">
         <v>1.0</v>
       </c>
       <c r="G11" s="1">
-        <v>447242.42</v>
+        <v>116695.45</v>
       </c>
       <c r="H11" s="1">
-        <v>85768.66</v>
+        <v>-43965.59</v>
       </c>
       <c r="I11" s="1">
-        <v>19.177219370202</v>
+        <v>-37.675496345402</v>
       </c>
       <c r="J11">
         <v>0.0</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11" s="1">
-        <v>533011.08</v>
+        <v>72729.86</v>
       </c>
       <c r="M11" s="1">
-        <v>533011.08</v>
+        <v>72729.86</v>
       </c>
       <c r="N11" s="1">
-        <v>0.28</v>
+        <v>0.04</v>
       </c>
       <c r="O11">
         <v>1</v>
       </c>
       <c r="Z11" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" t="s">
         <v>53</v>
       </c>
       <c r="B12" s="1">
-        <v>1832.0</v>
+        <v>6848.0</v>
       </c>
       <c r="C12" s="1">
-        <v>405.2</v>
+        <v>49.94</v>
       </c>
       <c r="D12" s="1">
-        <v>235.8401637555</v>
+        <v>58.9720268692</v>
       </c>
       <c r="E12" t="s">
         <v>8</v>
       </c>
       <c r="F12">
         <v>1.0</v>
       </c>
       <c r="G12" s="1">
-        <v>432059.18</v>
+        <v>403840.44</v>
       </c>
       <c r="H12" s="1">
-        <v>310267.22</v>
+        <v>-61851.32</v>
       </c>
       <c r="I12" s="1">
-        <v>71.811278260538</v>
+        <v>-15.315781648812</v>
       </c>
       <c r="J12">
         <v>0.0</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12" s="1">
-        <v>742326.4</v>
+        <v>341989.12</v>
       </c>
       <c r="M12" s="1">
-        <v>742326.4</v>
+        <v>341989.12</v>
       </c>
       <c r="N12" s="1">
-        <v>0.4</v>
+        <v>0.2</v>
       </c>
       <c r="O12">
         <v>1</v>
       </c>
       <c r="Z12" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" t="s">
         <v>55</v>
       </c>
       <c r="B13" s="1">
-        <v>4631.0</v>
+        <v>2497.0</v>
       </c>
       <c r="C13" s="1">
-        <v>16.175</v>
+        <v>10.74</v>
       </c>
       <c r="D13" s="1">
-        <v>25.1987583675</v>
+        <v>13.1750020024</v>
       </c>
       <c r="E13" t="s">
         <v>8</v>
       </c>
       <c r="F13">
         <v>1.0</v>
       </c>
       <c r="G13" s="1">
-        <v>116695.45</v>
+        <v>32897.98</v>
       </c>
       <c r="H13" s="1">
-        <v>-41789.02</v>
+        <v>-6080.2</v>
       </c>
       <c r="I13" s="1">
-        <v>-35.810325081226</v>
+        <v>-18.481985824054</v>
       </c>
       <c r="J13">
         <v>0.0</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13" s="1">
-        <v>74906.43</v>
+        <v>26817.78</v>
       </c>
       <c r="M13" s="1">
-        <v>74906.43</v>
+        <v>26817.78</v>
       </c>
       <c r="N13" s="1">
-        <v>0.04</v>
+        <v>0.02</v>
       </c>
       <c r="O13">
         <v>1</v>
       </c>
       <c r="Z13" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" t="s">
         <v>57</v>
       </c>
       <c r="B14" s="1">
-        <v>546.0</v>
+        <v>726.0</v>
       </c>
       <c r="C14" s="1">
-        <v>54.65</v>
+        <v>89.3</v>
       </c>
       <c r="D14" s="1">
-        <v>63.55</v>
+        <v>89.45</v>
       </c>
       <c r="E14" t="s">
         <v>8</v>
       </c>
       <c r="F14">
         <v>1.0</v>
       </c>
       <c r="G14" s="1">
-        <v>34698.3</v>
+        <v>64940.7</v>
       </c>
       <c r="H14" s="1">
-        <v>-4859.4</v>
+        <v>-108.9</v>
       </c>
       <c r="I14" s="1">
-        <v>-14.004720692368</v>
+        <v>-0.16769144773617</v>
       </c>
       <c r="J14">
         <v>0.0</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14" s="1">
-        <v>29838.9</v>
+        <v>64831.8</v>
       </c>
       <c r="M14" s="1">
-        <v>29838.9</v>
+        <v>64831.8</v>
       </c>
       <c r="N14" s="1">
-        <v>0.02</v>
+        <v>0.04</v>
       </c>
       <c r="O14">
         <v>1</v>
       </c>
       <c r="Z14" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" t="s">
         <v>59</v>
       </c>
       <c r="B15" s="1">
-        <v>5253.0</v>
+        <v>5546.0</v>
       </c>
       <c r="C15" s="1">
-        <v>52.3</v>
+        <v>71.1</v>
       </c>
       <c r="D15" s="1">
-        <v>61.854368932</v>
+        <v>56.3800649116</v>
       </c>
       <c r="E15" t="s">
         <v>8</v>
       </c>
       <c r="F15">
         <v>1.0</v>
       </c>
       <c r="G15" s="1">
-        <v>324921.0</v>
+        <v>312683.84</v>
       </c>
       <c r="H15" s="1">
-        <v>-50189.1</v>
+        <v>81636.76</v>
       </c>
       <c r="I15" s="1">
-        <v>-15.446554700989</v>
+        <v>26.108403939263</v>
       </c>
       <c r="J15">
         <v>0.0</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15" s="1">
-        <v>274731.9</v>
+        <v>394320.6</v>
       </c>
       <c r="M15" s="1">
-        <v>274731.9</v>
+        <v>394320.6</v>
       </c>
       <c r="N15" s="1">
-        <v>0.15</v>
+        <v>0.23</v>
       </c>
       <c r="O15">
         <v>1</v>
       </c>
       <c r="Z15" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" t="s">
         <v>61</v>
       </c>
       <c r="B16" s="1">
-        <v>2497.0</v>
+        <v>3669.0</v>
       </c>
       <c r="C16" s="1">
-        <v>10.145</v>
+        <v>34.66</v>
       </c>
       <c r="D16" s="1">
-        <v>13.1750020024</v>
+        <v>30.6925211229</v>
       </c>
       <c r="E16" t="s">
         <v>8</v>
       </c>
       <c r="F16">
         <v>1.0</v>
       </c>
       <c r="G16" s="1">
-        <v>32897.98</v>
+        <v>112610.86</v>
       </c>
       <c r="H16" s="1">
-        <v>-7565.91</v>
+        <v>14556.68</v>
       </c>
       <c r="I16" s="1">
-        <v>-22.998098971426</v>
+        <v>12.926533018219</v>
       </c>
       <c r="J16">
         <v>0.0</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16" s="1">
-        <v>25332.07</v>
+        <v>127167.54</v>
       </c>
       <c r="M16" s="1">
-        <v>25332.07</v>
+        <v>127167.54</v>
       </c>
       <c r="N16" s="1">
-        <v>0.01</v>
+        <v>0.07</v>
       </c>
       <c r="O16">
         <v>1</v>
       </c>
       <c r="Z16" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" t="s">
         <v>63</v>
       </c>
       <c r="B17" s="1">
-        <v>6176.0</v>
+        <v>150.0</v>
       </c>
       <c r="C17" s="1">
-        <v>72.2</v>
+        <v>869.4</v>
       </c>
       <c r="D17" s="1">
-        <v>56.3800647668</v>
+        <v>964.4</v>
       </c>
       <c r="E17" t="s">
         <v>8</v>
       </c>
       <c r="F17">
         <v>1.0</v>
       </c>
       <c r="G17" s="1">
-        <v>348203.28</v>
+        <v>144660.0</v>
       </c>
       <c r="H17" s="1">
-        <v>97703.92</v>
+        <v>-14250.0</v>
       </c>
       <c r="I17" s="1">
-        <v>28.059448492272</v>
+        <v>-9.8506843633347</v>
       </c>
       <c r="J17">
         <v>0.0</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17" s="1">
-        <v>445907.2</v>
+        <v>130410.0</v>
       </c>
       <c r="M17" s="1">
-        <v>445907.2</v>
+        <v>130410.0</v>
       </c>
       <c r="N17" s="1">
-        <v>0.24</v>
+        <v>0.08</v>
       </c>
       <c r="O17">
         <v>1</v>
       </c>
       <c r="Z17" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" t="s">
         <v>65</v>
       </c>
       <c r="B18" s="1">
-        <v>2992.0</v>
+        <v>1919.0</v>
       </c>
       <c r="C18" s="1">
-        <v>33.34</v>
+        <v>1537.0</v>
       </c>
       <c r="D18" s="1">
-        <v>29.7645855615</v>
+        <v>539.8435330902</v>
       </c>
       <c r="E18" t="s">
         <v>8</v>
       </c>
       <c r="F18">
         <v>1.0</v>
       </c>
       <c r="G18" s="1">
-        <v>89055.64</v>
+        <v>1035959.74</v>
       </c>
       <c r="H18" s="1">
-        <v>10697.64</v>
+        <v>1913543.26</v>
       </c>
       <c r="I18" s="1">
-        <v>12.012310506106</v>
+        <v>184.71212597509</v>
       </c>
       <c r="J18">
         <v>0.0</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18" s="1">
-        <v>99753.28</v>
+        <v>2949503.0</v>
       </c>
       <c r="M18" s="1">
-        <v>99753.28</v>
+        <v>2949503.0</v>
       </c>
       <c r="N18" s="1">
-        <v>0.05</v>
+        <v>1.71</v>
       </c>
       <c r="O18">
         <v>1</v>
       </c>
       <c r="Z18" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" t="s">
         <v>67</v>
       </c>
       <c r="B19" s="1">
-        <v>2132.0</v>
+        <v>686.0</v>
       </c>
       <c r="C19" s="1">
-        <v>1560.8</v>
+        <v>69.66</v>
       </c>
       <c r="D19" s="1">
-        <v>539.8435365854</v>
+        <v>61.44</v>
       </c>
       <c r="E19" t="s">
         <v>8</v>
       </c>
       <c r="F19">
         <v>1.0</v>
       </c>
       <c r="G19" s="1">
-        <v>1150946.42</v>
+        <v>42147.84</v>
       </c>
       <c r="H19" s="1">
-        <v>2176679.18</v>
+        <v>5638.92</v>
       </c>
       <c r="I19" s="1">
-        <v>189.12080894261</v>
+        <v>13.37890625</v>
       </c>
       <c r="J19">
         <v>0.0</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19" s="1">
-        <v>3327625.6</v>
+        <v>47786.76</v>
       </c>
       <c r="M19" s="1">
-        <v>3327625.6</v>
+        <v>47786.76</v>
       </c>
       <c r="N19" s="1">
-        <v>1.78</v>
+        <v>0.03</v>
       </c>
       <c r="O19">
         <v>1</v>
       </c>
       <c r="Z19" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" t="s">
         <v>69</v>
       </c>
       <c r="B20" s="1">
-        <v>686.0</v>
+        <v>792.0</v>
       </c>
       <c r="C20" s="1">
-        <v>66.78</v>
+        <v>171.1</v>
       </c>
       <c r="D20" s="1">
-        <v>61.44</v>
+        <v>179.8</v>
       </c>
       <c r="E20" t="s">
         <v>8</v>
       </c>
       <c r="F20">
         <v>1.0</v>
       </c>
       <c r="G20" s="1">
-        <v>42147.84</v>
+        <v>142401.6</v>
       </c>
       <c r="H20" s="1">
-        <v>3663.24</v>
+        <v>-6890.4</v>
       </c>
       <c r="I20" s="1">
-        <v>8.69140625</v>
+        <v>-4.8387096774194</v>
       </c>
       <c r="J20">
         <v>0.0</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20" s="1">
-        <v>45811.08</v>
+        <v>135511.2</v>
       </c>
       <c r="M20" s="1">
-        <v>45811.08</v>
+        <v>135511.2</v>
       </c>
       <c r="N20" s="1">
-        <v>0.02</v>
+        <v>0.08</v>
       </c>
       <c r="O20">
         <v>1</v>
       </c>
       <c r="Z20" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" t="s">
         <v>71</v>
       </c>
       <c r="B21" s="1">
-        <v>16973.0</v>
+        <v>15494.0</v>
       </c>
       <c r="C21" s="1">
-        <v>42.72</v>
+        <v>44.8</v>
       </c>
       <c r="D21" s="1">
-        <v>28.8278041595</v>
+        <v>28.8278043113</v>
       </c>
       <c r="E21" t="s">
         <v>8</v>
       </c>
       <c r="F21">
         <v>1.0</v>
       </c>
       <c r="G21" s="1">
-        <v>489294.32</v>
+        <v>446658.0</v>
       </c>
       <c r="H21" s="1">
-        <v>235792.24</v>
+        <v>247473.2</v>
       </c>
       <c r="I21" s="1">
-        <v>48.19026715863</v>
+        <v>55.405522793726</v>
       </c>
       <c r="J21">
         <v>0.0</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21" s="1">
-        <v>725086.56</v>
+        <v>694131.2</v>
       </c>
       <c r="M21" s="1">
-        <v>725086.56</v>
+        <v>694131.2</v>
       </c>
       <c r="N21" s="1">
-        <v>0.39</v>
+        <v>0.4</v>
       </c>
       <c r="O21">
         <v>1</v>
       </c>
       <c r="Z21" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" t="s">
         <v>73</v>
       </c>
       <c r="B22" s="1">
         <v>3725.0</v>
       </c>
       <c r="C22" s="1">
-        <v>9.585</v>
+        <v>10.59</v>
       </c>
       <c r="D22" s="1">
         <v>8.3950013423</v>
       </c>
       <c r="E22" t="s">
         <v>8</v>
       </c>
       <c r="F22">
         <v>1.0</v>
       </c>
       <c r="G22" s="1">
         <v>31271.38</v>
       </c>
       <c r="H22" s="1">
-        <v>4432.75</v>
+        <v>8176.37</v>
       </c>
       <c r="I22" s="1">
-        <v>14.175101962242</v>
+        <v>26.146495613561</v>
       </c>
       <c r="J22">
         <v>0.0</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22" s="1">
-        <v>35704.13</v>
+        <v>39447.75</v>
       </c>
       <c r="M22" s="1">
-        <v>35704.13</v>
+        <v>39447.75</v>
       </c>
       <c r="N22" s="1">
         <v>0.02</v>
       </c>
       <c r="O22">
         <v>1</v>
       </c>
       <c r="Z22" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" t="s">
         <v>75</v>
       </c>
       <c r="B23" s="1">
-        <v>595.0</v>
+        <v>3916.0</v>
       </c>
       <c r="C23" s="1">
-        <v>65.55</v>
+        <v>11.28</v>
       </c>
       <c r="D23" s="1">
-        <v>54.85</v>
+        <v>12.5343998979</v>
       </c>
       <c r="E23" t="s">
         <v>8</v>
       </c>
       <c r="F23">
         <v>1.0</v>
       </c>
       <c r="G23" s="1">
-        <v>32635.75</v>
+        <v>49084.71</v>
       </c>
       <c r="H23" s="1">
-        <v>6366.5</v>
+        <v>-4912.23</v>
       </c>
       <c r="I23" s="1">
-        <v>19.50774840474</v>
+        <v>-10.007658189281</v>
       </c>
       <c r="J23">
         <v>0.0</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23" s="1">
-        <v>39002.25</v>
+        <v>44172.48</v>
       </c>
       <c r="M23" s="1">
-        <v>39002.25</v>
+        <v>44172.48</v>
       </c>
       <c r="N23" s="1">
-        <v>0.02</v>
+        <v>0.03</v>
       </c>
       <c r="O23">
         <v>1</v>
       </c>
       <c r="Z23" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" t="s">
         <v>77</v>
       </c>
       <c r="B24" s="1">
-        <v>3780.0</v>
+        <v>3532.0</v>
       </c>
       <c r="C24" s="1">
-        <v>21.94</v>
+        <v>22.37</v>
       </c>
       <c r="D24" s="1">
-        <v>18.1805714286</v>
+        <v>18.1805719139</v>
       </c>
       <c r="E24" t="s">
         <v>8</v>
       </c>
       <c r="F24">
         <v>1.0</v>
       </c>
       <c r="G24" s="1">
-        <v>68722.56</v>
+        <v>64213.78</v>
       </c>
       <c r="H24" s="1">
-        <v>14210.64</v>
+        <v>14797.06</v>
       </c>
       <c r="I24" s="1">
-        <v>20.67827508172</v>
+        <v>23.043433979436</v>
       </c>
       <c r="J24">
         <v>0.0</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24" s="1">
-        <v>82933.2</v>
+        <v>79010.84</v>
       </c>
       <c r="M24" s="1">
-        <v>82933.2</v>
+        <v>79010.84</v>
       </c>
       <c r="N24" s="1">
-        <v>0.04</v>
+        <v>0.05</v>
       </c>
       <c r="O24">
         <v>1</v>
       </c>
       <c r="Z24" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" t="s">
         <v>79</v>
       </c>
       <c r="B25" s="1">
-        <v>30797.0</v>
+        <v>28774.0</v>
       </c>
       <c r="C25" s="1">
-        <v>21.69</v>
+        <v>22.07</v>
       </c>
       <c r="D25" s="1">
-        <v>9.7652784362</v>
+        <v>9.7652783763</v>
       </c>
       <c r="E25" t="s">
         <v>8</v>
       </c>
       <c r="F25">
         <v>1.0</v>
       </c>
       <c r="G25" s="1">
-        <v>300741.28</v>
+        <v>280986.12</v>
       </c>
       <c r="H25" s="1">
-        <v>367245.65</v>
+        <v>354056.06</v>
       </c>
       <c r="I25" s="1">
-        <v>122.11348239257</v>
+        <v>126.00482187519</v>
       </c>
       <c r="J25">
         <v>0.0</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25" s="1">
-        <v>667986.93</v>
+        <v>635042.18</v>
       </c>
       <c r="M25" s="1">
-        <v>667986.93</v>
+        <v>635042.18</v>
       </c>
       <c r="N25" s="1">
-        <v>0.36</v>
+        <v>0.37</v>
       </c>
       <c r="O25">
         <v>1</v>
       </c>
       <c r="Z25" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="26" spans="1:26">
       <c r="A26" t="s">
         <v>81</v>
       </c>
       <c r="B26" s="1">
-        <v>25443.0</v>
+        <v>23771.0</v>
       </c>
       <c r="C26" s="1">
-        <v>3.167</v>
+        <v>3.186</v>
       </c>
       <c r="D26" s="1">
-        <v>3.1977663798</v>
+        <v>3.1977661857</v>
       </c>
       <c r="E26" t="s">
         <v>8</v>
       </c>
       <c r="F26">
         <v>1.0</v>
       </c>
       <c r="G26" s="1">
-        <v>81360.77</v>
+        <v>76014.1</v>
       </c>
       <c r="H26" s="1">
-        <v>-782.79</v>
+        <v>-279.69</v>
       </c>
       <c r="I26" s="1">
-        <v>-0.96212216280647</v>
+        <v>-0.36794489443406</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26" s="1">
-        <v>80577.98</v>
+        <v>75734.41</v>
       </c>
       <c r="M26" s="1">
-        <v>80577.98</v>
+        <v>75734.41</v>
       </c>
       <c r="N26" s="1">
         <v>0.04</v>
       </c>
       <c r="O26">
         <v>1</v>
       </c>
       <c r="Z26" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="27" spans="1:26">
       <c r="A27" t="s">
         <v>83</v>
       </c>
       <c r="B27" s="1">
-        <v>68599.0</v>
+        <v>61601.0</v>
       </c>
       <c r="C27" s="1">
-        <v>11.93</v>
+        <v>11.814</v>
       </c>
       <c r="D27" s="1">
-        <v>7.8345162466</v>
+        <v>7.8345163228</v>
       </c>
       <c r="E27" t="s">
         <v>8</v>
       </c>
       <c r="F27">
         <v>1.0</v>
       </c>
       <c r="G27" s="1">
-        <v>537439.98</v>
+        <v>482614.04</v>
       </c>
       <c r="H27" s="1">
-        <v>280946.09</v>
+        <v>245140.17</v>
       </c>
       <c r="I27" s="1">
-        <v>52.27487728025</v>
+        <v>50.79424751091</v>
       </c>
       <c r="J27">
         <v>0.0</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27" s="1">
-        <v>818386.07</v>
+        <v>727754.21</v>
       </c>
       <c r="M27" s="1">
-        <v>818386.07</v>
+        <v>727754.21</v>
       </c>
       <c r="N27" s="1">
-        <v>0.44</v>
+        <v>0.42</v>
       </c>
       <c r="O27">
         <v>1</v>
       </c>
       <c r="Z27" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="28" spans="1:26">
       <c r="A28" t="s">
         <v>85</v>
       </c>
       <c r="B28" s="1">
-        <v>4423.0</v>
+        <v>4132.0</v>
       </c>
       <c r="C28" s="1">
-        <v>18.28</v>
+        <v>17.29</v>
       </c>
       <c r="D28" s="1">
-        <v>16.4668573366</v>
+        <v>16.4668562439</v>
       </c>
       <c r="E28" t="s">
         <v>8</v>
       </c>
       <c r="F28">
         <v>1.0</v>
       </c>
       <c r="G28" s="1">
-        <v>72832.91</v>
+        <v>68041.05</v>
       </c>
       <c r="H28" s="1">
-        <v>8019.53</v>
+        <v>3401.23</v>
       </c>
       <c r="I28" s="1">
-        <v>11.010860337724</v>
+        <v>4.9987911709181</v>
       </c>
       <c r="J28">
         <v>0.0</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28" s="1">
-        <v>80852.44</v>
+        <v>71442.28</v>
       </c>
       <c r="M28" s="1">
-        <v>80852.44</v>
+        <v>71442.28</v>
       </c>
       <c r="N28" s="1">
         <v>0.04</v>
       </c>
       <c r="O28">
         <v>1</v>
       </c>
       <c r="Z28" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="29" spans="1:26">
       <c r="A29" t="s">
         <v>87</v>
       </c>
       <c r="B29" s="1">
         <v>2924.0</v>
       </c>
       <c r="C29" s="1">
-        <v>14.95</v>
+        <v>15.45</v>
       </c>
       <c r="D29" s="1">
         <v>14.175</v>
       </c>
       <c r="E29" t="s">
         <v>8</v>
       </c>
       <c r="F29">
         <v>1.0</v>
       </c>
       <c r="G29" s="1">
         <v>41447.7</v>
       </c>
       <c r="H29" s="1">
-        <v>2266.1</v>
+        <v>3728.1</v>
       </c>
       <c r="I29" s="1">
-        <v>5.4673721340388</v>
+        <v>8.994708994709</v>
       </c>
       <c r="J29">
         <v>0.0</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29" s="1">
-        <v>43713.8</v>
+        <v>45175.8</v>
       </c>
       <c r="M29" s="1">
-        <v>43713.8</v>
+        <v>45175.8</v>
       </c>
       <c r="N29" s="1">
-        <v>0.02</v>
+        <v>0.03</v>
       </c>
       <c r="O29">
         <v>1</v>
       </c>
       <c r="Z29" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="30" spans="1:26">
       <c r="A30" t="s">
         <v>89</v>
       </c>
       <c r="B30" s="1">
-        <v>646.0</v>
+        <v>345.0</v>
       </c>
       <c r="C30" s="1">
-        <v>173.1</v>
+        <v>225.5</v>
       </c>
       <c r="D30" s="1">
-        <v>127.7952012384</v>
+        <v>188.7486376812</v>
       </c>
       <c r="E30" t="s">
         <v>8</v>
       </c>
       <c r="F30">
         <v>1.0</v>
       </c>
       <c r="G30" s="1">
-        <v>82555.7</v>
+        <v>65118.28</v>
       </c>
       <c r="H30" s="1">
-        <v>29266.9</v>
+        <v>12679.22</v>
       </c>
       <c r="I30" s="1">
-        <v>35.451095442229</v>
+        <v>19.471060967827</v>
       </c>
       <c r="J30">
         <v>0.0</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30" s="1">
-        <v>111822.6</v>
+        <v>77797.5</v>
       </c>
       <c r="M30" s="1">
-        <v>111822.6</v>
+        <v>77797.5</v>
       </c>
       <c r="N30" s="1">
-        <v>0.06</v>
+        <v>0.04</v>
       </c>
       <c r="O30">
         <v>1</v>
       </c>
       <c r="Z30" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:26">
       <c r="A31" t="s">
         <v>91</v>
       </c>
       <c r="B31" s="1">
-        <v>369.0</v>
+        <v>4626.0</v>
       </c>
       <c r="C31" s="1">
-        <v>296.8</v>
+        <v>58.54</v>
       </c>
       <c r="D31" s="1">
-        <v>188.7486449864</v>
+        <v>78.4420860355</v>
       </c>
       <c r="E31" t="s">
         <v>8</v>
       </c>
       <c r="F31">
         <v>1.0</v>
       </c>
       <c r="G31" s="1">
-        <v>69648.25</v>
+        <v>362873.09</v>
       </c>
       <c r="H31" s="1">
-        <v>39870.95</v>
+        <v>-92067.05</v>
       </c>
       <c r="I31" s="1">
-        <v>57.246161963868</v>
+        <v>-25.371693999133</v>
       </c>
       <c r="J31">
         <v>0.0</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31" s="1">
-        <v>109519.2</v>
+        <v>270806.04</v>
       </c>
       <c r="M31" s="1">
-        <v>109519.2</v>
+        <v>270806.04</v>
       </c>
       <c r="N31" s="1">
-        <v>0.06</v>
+        <v>0.16</v>
       </c>
       <c r="O31">
         <v>1</v>
       </c>
       <c r="Z31" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="32" spans="1:26">
       <c r="A32" t="s">
         <v>93</v>
       </c>
       <c r="B32" s="1">
-        <v>999.0</v>
+        <v>5399.0</v>
       </c>
       <c r="C32" s="1">
-        <v>30.86</v>
+        <v>101.94</v>
       </c>
       <c r="D32" s="1">
-        <v>34.2</v>
+        <v>76.4371439155</v>
       </c>
       <c r="E32" t="s">
         <v>8</v>
       </c>
       <c r="F32">
         <v>1.0</v>
       </c>
       <c r="G32" s="1">
-        <v>34165.8</v>
+        <v>412684.14</v>
       </c>
       <c r="H32" s="1">
-        <v>-3336.66</v>
+        <v>137689.92</v>
       </c>
       <c r="I32" s="1">
-        <v>-9.766081871345</v>
+        <v>33.364480641296</v>
       </c>
       <c r="J32">
         <v>0.0</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32" s="1">
-        <v>30829.14</v>
+        <v>550374.06</v>
       </c>
       <c r="M32" s="1">
-        <v>30829.14</v>
+        <v>550374.06</v>
       </c>
       <c r="N32" s="1">
-        <v>0.02</v>
+        <v>0.32</v>
       </c>
       <c r="O32">
         <v>1</v>
       </c>
       <c r="Z32" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="33" spans="1:26">
       <c r="A33" t="s">
         <v>95</v>
       </c>
       <c r="B33" s="1">
-        <v>5151.0</v>
+        <v>989864.0</v>
       </c>
       <c r="C33" s="1">
-        <v>61.06</v>
+        <v>11.292</v>
       </c>
       <c r="D33" s="1">
-        <v>78.442085032</v>
+        <v>11.257690511</v>
       </c>
       <c r="E33" t="s">
         <v>8</v>
       </c>
       <c r="F33">
         <v>1.0</v>
       </c>
       <c r="G33" s="1">
-        <v>404055.18</v>
+        <v>11143582.56</v>
       </c>
       <c r="H33" s="1">
-        <v>-89535.12</v>
+        <v>33961.73</v>
       </c>
       <c r="I33" s="1">
-        <v>-22.159131829469</v>
+        <v>0.30476491574537</v>
       </c>
       <c r="J33">
         <v>0.0</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33" s="1">
-        <v>314520.06</v>
+        <v>11177544.29</v>
       </c>
       <c r="M33" s="1">
-        <v>314520.06</v>
+        <v>11177544.29</v>
       </c>
       <c r="N33" s="1">
-        <v>0.17</v>
+        <v>6.46</v>
       </c>
       <c r="O33">
         <v>1</v>
       </c>
       <c r="Z33" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="34" spans="1:26">
       <c r="A34" t="s">
         <v>97</v>
       </c>
       <c r="B34" s="1">
-        <v>5779.0</v>
+        <v>123376.0</v>
       </c>
       <c r="C34" s="1">
-        <v>101.44</v>
+        <v>10.646</v>
       </c>
       <c r="D34" s="1">
-        <v>76.4371431043</v>
+        <v>10.6772995558</v>
       </c>
       <c r="E34" t="s">
         <v>8</v>
       </c>
       <c r="F34">
         <v>1.0</v>
       </c>
       <c r="G34" s="1">
-        <v>441730.25</v>
+        <v>1317322.51</v>
       </c>
       <c r="H34" s="1">
-        <v>144491.51</v>
+        <v>-3861.61</v>
       </c>
       <c r="I34" s="1">
-        <v>32.710349811904</v>
+        <v>-0.29314081940344</v>
       </c>
       <c r="J34">
         <v>0.0</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34" s="1">
-        <v>586221.76</v>
+        <v>1313460.9</v>
       </c>
       <c r="M34" s="1">
-        <v>586221.76</v>
+        <v>1313460.9</v>
       </c>
       <c r="N34" s="1">
-        <v>0.31</v>
+        <v>0.76</v>
       </c>
       <c r="O34">
         <v>1</v>
       </c>
       <c r="Z34" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="35" spans="1:26">
       <c r="A35" t="s">
         <v>99</v>
       </c>
       <c r="B35" s="1">
-        <v>989864.0</v>
+        <v>1338.0</v>
       </c>
       <c r="C35" s="1">
-        <v>11.306</v>
+        <v>47.78</v>
       </c>
       <c r="D35" s="1">
-        <v>11.257690511</v>
+        <v>52.4771524664</v>
       </c>
       <c r="E35" t="s">
         <v>8</v>
       </c>
       <c r="F35">
         <v>1.0</v>
       </c>
       <c r="G35" s="1">
-        <v>11143582.56</v>
+        <v>70214.43</v>
       </c>
       <c r="H35" s="1">
-        <v>47819.82</v>
+        <v>-6284.79</v>
       </c>
       <c r="I35" s="1">
-        <v>0.42912429411749</v>
+        <v>-8.9508524102524</v>
       </c>
       <c r="J35">
         <v>0.0</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35" s="1">
-        <v>11191402.38</v>
+        <v>63929.64</v>
       </c>
       <c r="M35" s="1">
-        <v>11191402.38</v>
+        <v>63929.64</v>
       </c>
       <c r="N35" s="1">
-        <v>5.98</v>
+        <v>0.04</v>
       </c>
       <c r="O35">
         <v>1</v>
       </c>
       <c r="Z35" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="36" spans="1:26">
       <c r="A36" t="s">
         <v>101</v>
       </c>
       <c r="B36" s="1">
-        <v>336122.0</v>
+        <v>7053.0</v>
       </c>
       <c r="C36" s="1">
-        <v>10.756</v>
+        <v>27.4</v>
       </c>
       <c r="D36" s="1">
-        <v>10.6772995222</v>
+        <v>25.0837657734</v>
       </c>
       <c r="E36" t="s">
         <v>8</v>
       </c>
       <c r="F36">
         <v>1.0</v>
       </c>
       <c r="G36" s="1">
-        <v>3588875.27</v>
+        <v>176915.8</v>
       </c>
       <c r="H36" s="1">
-        <v>26452.96</v>
+        <v>16336.4</v>
       </c>
       <c r="I36" s="1">
-        <v>0.73708217783785</v>
+        <v>9.2339971896235</v>
       </c>
       <c r="J36">
         <v>0.0</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36" s="1">
-        <v>3615328.23</v>
+        <v>193252.2</v>
       </c>
       <c r="M36" s="1">
-        <v>3615328.23</v>
+        <v>193252.2</v>
       </c>
       <c r="N36" s="1">
-        <v>1.93</v>
+        <v>0.11</v>
       </c>
       <c r="O36">
         <v>1</v>
       </c>
       <c r="Z36" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="37" spans="1:26">
       <c r="A37" t="s">
         <v>103</v>
       </c>
       <c r="B37" s="1">
-        <v>1338.0</v>
+        <v>24177.0</v>
       </c>
       <c r="C37" s="1">
-        <v>50.02</v>
+        <v>12.47</v>
       </c>
       <c r="D37" s="1">
-        <v>52.4771524664</v>
+        <v>10.566868925</v>
       </c>
       <c r="E37" t="s">
         <v>8</v>
       </c>
       <c r="F37">
         <v>1.0</v>
       </c>
       <c r="G37" s="1">
-        <v>70214.43</v>
+        <v>255475.19</v>
       </c>
       <c r="H37" s="1">
-        <v>-3287.67</v>
+        <v>46012.0</v>
       </c>
       <c r="I37" s="1">
-        <v>-4.6823281197327</v>
+        <v>18.010359440382</v>
       </c>
       <c r="J37">
         <v>0.0</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37" s="1">
-        <v>66926.76</v>
+        <v>301487.19</v>
       </c>
       <c r="M37" s="1">
-        <v>66926.76</v>
+        <v>301487.19</v>
       </c>
       <c r="N37" s="1">
-        <v>0.04</v>
+        <v>0.17</v>
       </c>
       <c r="O37">
         <v>1</v>
       </c>
       <c r="Z37" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="38" spans="1:26">
       <c r="A38" t="s">
         <v>105</v>
       </c>
       <c r="B38" s="1">
-        <v>7108.0</v>
+        <v>3519.0</v>
       </c>
       <c r="C38" s="1">
-        <v>13.814</v>
+        <v>36.85</v>
       </c>
       <c r="D38" s="1">
-        <v>11.9557132808</v>
+        <v>35.6614521171</v>
       </c>
       <c r="E38" t="s">
         <v>8</v>
       </c>
       <c r="F38">
         <v>1.0</v>
       </c>
       <c r="G38" s="1">
-        <v>84981.21</v>
+        <v>125492.65</v>
       </c>
       <c r="H38" s="1">
-        <v>13208.7</v>
+        <v>4182.5</v>
       </c>
       <c r="I38" s="1">
-        <v>15.543082994464</v>
+        <v>3.3328645143759</v>
       </c>
       <c r="J38">
         <v>0.0</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38" s="1">
-        <v>98189.91</v>
+        <v>129675.15</v>
       </c>
       <c r="M38" s="1">
-        <v>98189.91</v>
+        <v>129675.15</v>
       </c>
       <c r="N38" s="1">
-        <v>0.05</v>
+        <v>0.07</v>
       </c>
       <c r="O38">
         <v>1</v>
       </c>
       <c r="Z38" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="39" spans="1:26">
       <c r="A39" t="s">
         <v>107</v>
       </c>
       <c r="B39" s="1">
-        <v>7853.0</v>
+        <v>950.0</v>
       </c>
       <c r="C39" s="1">
-        <v>25.74</v>
+        <v>75.98</v>
       </c>
       <c r="D39" s="1">
-        <v>25.08376544</v>
+        <v>67.9513263158</v>
       </c>
       <c r="E39" t="s">
         <v>8</v>
       </c>
       <c r="F39">
         <v>1.0</v>
       </c>
       <c r="G39" s="1">
-        <v>196982.81</v>
+        <v>64553.76</v>
       </c>
       <c r="H39" s="1">
-        <v>5153.41</v>
+        <v>7627.24</v>
       </c>
       <c r="I39" s="1">
-        <v>2.6161724467226</v>
+        <v>11.815330354111</v>
       </c>
       <c r="J39">
         <v>0.0</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39" s="1">
-        <v>202136.22</v>
+        <v>72181.0</v>
       </c>
       <c r="M39" s="1">
-        <v>202136.22</v>
+        <v>72181.0</v>
       </c>
       <c r="N39" s="1">
-        <v>0.11</v>
+        <v>0.04</v>
       </c>
       <c r="O39">
         <v>1</v>
       </c>
       <c r="Z39" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="40" spans="1:26">
       <c r="A40" t="s">
         <v>109</v>
       </c>
       <c r="B40" s="1">
-        <v>26920.0</v>
+        <v>530.0</v>
       </c>
       <c r="C40" s="1">
-        <v>12.6</v>
+        <v>52.55</v>
       </c>
       <c r="D40" s="1">
-        <v>10.5668688707</v>
+        <v>59.9485660377</v>
       </c>
       <c r="E40" t="s">
         <v>8</v>
       </c>
       <c r="F40">
         <v>1.0</v>
       </c>
       <c r="G40" s="1">
-        <v>284460.11</v>
+        <v>31772.74</v>
       </c>
       <c r="H40" s="1">
-        <v>54731.89</v>
+        <v>-3921.24</v>
       </c>
       <c r="I40" s="1">
-        <v>19.240620415987</v>
+        <v>-12.341522953324</v>
       </c>
       <c r="J40">
         <v>0.0</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40" s="1">
-        <v>339192.0</v>
+        <v>27851.5</v>
       </c>
       <c r="M40" s="1">
-        <v>339192.0</v>
+        <v>27851.5</v>
       </c>
       <c r="N40" s="1">
-        <v>0.18</v>
+        <v>0.02</v>
       </c>
       <c r="O40">
         <v>1</v>
       </c>
       <c r="Z40" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="41" spans="1:26">
       <c r="A41" t="s">
         <v>111</v>
       </c>
       <c r="B41" s="1">
-        <v>3022.0</v>
+        <v>9548.0</v>
       </c>
       <c r="C41" s="1">
-        <v>16.195</v>
+        <v>17.785</v>
       </c>
       <c r="D41" s="1">
-        <v>16.045</v>
+        <v>18.5619103477</v>
       </c>
       <c r="E41" t="s">
         <v>8</v>
       </c>
       <c r="F41">
         <v>1.0</v>
       </c>
       <c r="G41" s="1">
-        <v>48487.99</v>
+        <v>177229.12</v>
       </c>
       <c r="H41" s="1">
-        <v>453.3</v>
+        <v>-7417.94</v>
       </c>
       <c r="I41" s="1">
-        <v>0.93487067622312</v>
+        <v>-4.185508566538</v>
       </c>
       <c r="J41">
         <v>0.0</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41" s="1">
-        <v>48941.29</v>
+        <v>169811.18</v>
       </c>
       <c r="M41" s="1">
-        <v>48941.29</v>
+        <v>169811.18</v>
       </c>
       <c r="N41" s="1">
-        <v>0.03</v>
+        <v>0.1</v>
       </c>
       <c r="O41">
         <v>1</v>
       </c>
       <c r="Z41" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="42" spans="1:26">
       <c r="A42" t="s">
         <v>113</v>
       </c>
       <c r="B42" s="1">
-        <v>357.0</v>
+        <v>2678.0</v>
       </c>
       <c r="C42" s="1">
-        <v>80.6</v>
+        <v>72.98</v>
       </c>
       <c r="D42" s="1">
-        <v>92.7</v>
+        <v>61.36660941</v>
       </c>
       <c r="E42" t="s">
         <v>8</v>
       </c>
       <c r="F42">
         <v>1.0</v>
       </c>
       <c r="G42" s="1">
-        <v>33093.9</v>
+        <v>164339.78</v>
       </c>
       <c r="H42" s="1">
-        <v>-4319.7</v>
+        <v>31100.66</v>
       </c>
       <c r="I42" s="1">
-        <v>-13.052858683927</v>
+        <v>18.924608515358</v>
       </c>
       <c r="J42">
         <v>0.0</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42" s="1">
-        <v>28774.2</v>
+        <v>195440.44</v>
       </c>
       <c r="M42" s="1">
-        <v>28774.2</v>
+        <v>195440.44</v>
       </c>
       <c r="N42" s="1">
-        <v>0.02</v>
+        <v>0.11</v>
       </c>
       <c r="O42">
         <v>1</v>
       </c>
       <c r="Z42" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="43" spans="1:26">
       <c r="A43" t="s">
         <v>115</v>
       </c>
       <c r="B43" s="1">
-        <v>2513.0</v>
+        <v>7369.0</v>
       </c>
       <c r="C43" s="1">
-        <v>37.88</v>
+        <v>17.885</v>
       </c>
       <c r="D43" s="1">
-        <v>34.4103820135</v>
+        <v>27.1330085493</v>
       </c>
       <c r="E43" t="s">
         <v>8</v>
       </c>
       <c r="F43">
         <v>1.0</v>
       </c>
       <c r="G43" s="1">
-        <v>86473.29</v>
+        <v>199943.14</v>
       </c>
       <c r="H43" s="1">
-        <v>8719.15</v>
+        <v>-68148.57</v>
       </c>
       <c r="I43" s="1">
-        <v>10.083055704253</v>
+        <v>-34.083975074114</v>
       </c>
       <c r="J43">
         <v>0.0</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43" s="1">
-        <v>95192.44</v>
+        <v>131794.57</v>
       </c>
       <c r="M43" s="1">
-        <v>95192.44</v>
+        <v>131794.57</v>
       </c>
       <c r="N43" s="1">
-        <v>0.05</v>
+        <v>0.08</v>
       </c>
       <c r="O43">
         <v>1</v>
       </c>
       <c r="Z43" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="44" spans="1:26">
       <c r="A44" t="s">
         <v>117</v>
       </c>
       <c r="B44" s="1">
-        <v>2799.0</v>
+        <v>7464.0</v>
       </c>
       <c r="C44" s="1">
-        <v>77.32</v>
+        <v>30.835</v>
       </c>
       <c r="D44" s="1">
-        <v>67.9513219007</v>
+        <v>29.925022776</v>
       </c>
       <c r="E44" t="s">
         <v>8</v>
       </c>
       <c r="F44">
         <v>1.0</v>
       </c>
       <c r="G44" s="1">
-        <v>190195.75</v>
+        <v>223360.37</v>
       </c>
       <c r="H44" s="1">
-        <v>26222.93</v>
+        <v>6792.07</v>
       </c>
       <c r="I44" s="1">
-        <v>13.787337519371</v>
+        <v>3.0408572478636</v>
       </c>
       <c r="J44">
         <v>0.0</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44" s="1">
-        <v>216418.68</v>
+        <v>230152.44</v>
       </c>
       <c r="M44" s="1">
-        <v>216418.68</v>
+        <v>230152.44</v>
       </c>
       <c r="N44" s="1">
-        <v>0.12</v>
+        <v>0.13</v>
       </c>
       <c r="O44">
         <v>1</v>
       </c>
       <c r="Z44" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="45" spans="1:26">
       <c r="A45" t="s">
         <v>119</v>
       </c>
       <c r="B45" s="1">
-        <v>530.0</v>
+        <v>1161.0</v>
       </c>
       <c r="C45" s="1">
-        <v>52.8</v>
+        <v>256.9</v>
       </c>
       <c r="D45" s="1">
-        <v>62.15</v>
+        <v>224.0851593454</v>
       </c>
       <c r="E45" t="s">
         <v>8</v>
       </c>
       <c r="F45">
         <v>1.0</v>
       </c>
       <c r="G45" s="1">
-        <v>32939.5</v>
+        <v>260162.87</v>
       </c>
       <c r="H45" s="1">
-        <v>-4955.5</v>
+        <v>38098.03</v>
       </c>
       <c r="I45" s="1">
-        <v>-15.044247787611</v>
+        <v>14.643915175136</v>
       </c>
       <c r="J45">
         <v>0.0</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45" s="1">
-        <v>27984.0</v>
+        <v>298260.9</v>
       </c>
       <c r="M45" s="1">
-        <v>27984.0</v>
+        <v>298260.9</v>
       </c>
       <c r="N45" s="1">
-        <v>0.01</v>
+        <v>0.17</v>
       </c>
       <c r="O45">
         <v>1</v>
       </c>
       <c r="Z45" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="46" spans="1:26">
       <c r="A46" t="s">
         <v>121</v>
       </c>
       <c r="B46" s="1">
-        <v>10632.0</v>
+        <v>3961.0</v>
       </c>
       <c r="C46" s="1">
-        <v>17.61</v>
+        <v>56.9</v>
       </c>
       <c r="D46" s="1">
-        <v>18.5619112114</v>
+        <v>49.801141126</v>
       </c>
       <c r="E46" t="s">
         <v>8</v>
       </c>
       <c r="F46">
         <v>1.0</v>
       </c>
       <c r="G46" s="1">
-        <v>197350.24</v>
+        <v>197262.32</v>
       </c>
       <c r="H46" s="1">
-        <v>-10120.72</v>
+        <v>28118.58</v>
       </c>
       <c r="I46" s="1">
-        <v>-5.1283038723439</v>
+        <v>14.254410066758</v>
       </c>
       <c r="J46">
         <v>0.0</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46" s="1">
-        <v>187229.52</v>
+        <v>225380.9</v>
       </c>
       <c r="M46" s="1">
-        <v>187229.52</v>
+        <v>225380.9</v>
       </c>
       <c r="N46" s="1">
-        <v>0.1</v>
+        <v>0.13</v>
       </c>
       <c r="O46">
         <v>1</v>
       </c>
       <c r="Z46" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="47" spans="1:26">
       <c r="A47" t="s">
         <v>123</v>
       </c>
       <c r="B47" s="1">
-        <v>3235.0</v>
+        <v>4650.0</v>
       </c>
       <c r="C47" s="1">
-        <v>67.62</v>
+        <v>27.11</v>
       </c>
       <c r="D47" s="1">
-        <v>61.3666089645</v>
+        <v>30.7393096774</v>
       </c>
       <c r="E47" t="s">
         <v>8</v>
       </c>
       <c r="F47">
         <v>1.0</v>
       </c>
       <c r="G47" s="1">
-        <v>198520.98</v>
+        <v>142937.79</v>
       </c>
       <c r="H47" s="1">
-        <v>20229.72</v>
+        <v>-16876.29</v>
       </c>
       <c r="I47" s="1">
-        <v>10.190217678756</v>
+        <v>-11.806737742342</v>
       </c>
       <c r="J47">
         <v>0.0</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47" s="1">
-        <v>218750.7</v>
+        <v>126061.5</v>
       </c>
       <c r="M47" s="1">
-        <v>218750.7</v>
+        <v>126061.5</v>
       </c>
       <c r="N47" s="1">
-        <v>0.12</v>
+        <v>0.07</v>
       </c>
       <c r="O47">
         <v>1</v>
       </c>
       <c r="Z47" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="48" spans="1:26">
       <c r="A48" t="s">
         <v>125</v>
       </c>
       <c r="B48" s="1">
-        <v>6196.0</v>
+        <v>21493.0</v>
       </c>
       <c r="C48" s="1">
-        <v>17.43</v>
+        <v>19.235</v>
       </c>
       <c r="D48" s="1">
-        <v>29.5096981924</v>
+        <v>19.1073917089</v>
       </c>
       <c r="E48" t="s">
         <v>8</v>
       </c>
       <c r="F48">
         <v>1.0</v>
       </c>
       <c r="G48" s="1">
-        <v>182842.09</v>
+        <v>410675.17</v>
       </c>
       <c r="H48" s="1">
-        <v>-74845.81</v>
+        <v>2742.69</v>
       </c>
       <c r="I48" s="1">
-        <v>-40.934672098749</v>
+        <v>0.66784899608126</v>
       </c>
       <c r="J48">
         <v>0.0</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48" s="1">
-        <v>107996.28</v>
+        <v>413417.86</v>
       </c>
       <c r="M48" s="1">
-        <v>107996.28</v>
+        <v>413417.86</v>
       </c>
       <c r="N48" s="1">
-        <v>0.06</v>
+        <v>0.24</v>
       </c>
       <c r="O48">
         <v>1</v>
       </c>
       <c r="Z48" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="49" spans="1:26">
       <c r="A49" t="s">
         <v>127</v>
       </c>
       <c r="B49" s="1">
-        <v>8312.0</v>
+        <v>67395.0</v>
       </c>
       <c r="C49" s="1">
-        <v>30.96</v>
+        <v>4.518</v>
       </c>
       <c r="D49" s="1">
-        <v>29.9250228585</v>
+        <v>4.531548928</v>
       </c>
       <c r="E49" t="s">
         <v>8</v>
       </c>
       <c r="F49">
         <v>1.0</v>
       </c>
       <c r="G49" s="1">
-        <v>248736.79</v>
+        <v>305403.74</v>
       </c>
       <c r="H49" s="1">
-        <v>8602.73</v>
+        <v>-913.13</v>
       </c>
       <c r="I49" s="1">
-        <v>3.4585675886547</v>
+        <v>-0.29899109945412</v>
       </c>
       <c r="J49">
         <v>0.0</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49" s="1">
-        <v>257339.52</v>
+        <v>304490.61</v>
       </c>
       <c r="M49" s="1">
-        <v>257339.52</v>
+        <v>304490.61</v>
       </c>
       <c r="N49" s="1">
-        <v>0.14</v>
+        <v>0.18</v>
       </c>
       <c r="O49">
         <v>1</v>
       </c>
       <c r="Z49" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="50" spans="1:26">
       <c r="A50" t="s">
         <v>129</v>
       </c>
       <c r="B50" s="1">
-        <v>1293.0</v>
+        <v>681.0</v>
       </c>
       <c r="C50" s="1">
-        <v>247.5</v>
+        <v>121.35</v>
       </c>
       <c r="D50" s="1">
-        <v>224.085158546</v>
+        <v>145.2709838473</v>
       </c>
       <c r="E50" t="s">
         <v>8</v>
       </c>
       <c r="F50">
         <v>1.0</v>
       </c>
       <c r="G50" s="1">
-        <v>289742.11</v>
+        <v>98929.54</v>
       </c>
       <c r="H50" s="1">
-        <v>30275.39</v>
+        <v>-16290.19</v>
       </c>
       <c r="I50" s="1">
-        <v>10.449081771372</v>
+        <v>-16.466456833823</v>
       </c>
       <c r="J50">
         <v>0.0</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50" s="1">
-        <v>320017.5</v>
+        <v>82639.35</v>
       </c>
       <c r="M50" s="1">
-        <v>320017.5</v>
+        <v>82639.35</v>
       </c>
       <c r="N50" s="1">
-        <v>0.17</v>
+        <v>0.05</v>
       </c>
       <c r="O50">
         <v>1</v>
       </c>
       <c r="Z50" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="51" spans="1:26">
       <c r="A51" t="s">
         <v>131</v>
       </c>
       <c r="B51" s="1">
-        <v>4409.0</v>
+        <v>4850.0</v>
       </c>
       <c r="C51" s="1">
-        <v>51.06</v>
+        <v>35.22</v>
       </c>
       <c r="D51" s="1">
-        <v>49.8011408483</v>
+        <v>43.294742268</v>
       </c>
       <c r="E51" t="s">
         <v>8</v>
       </c>
       <c r="F51">
         <v>1.0</v>
       </c>
       <c r="G51" s="1">
-        <v>219573.23</v>
+        <v>209979.5</v>
       </c>
       <c r="H51" s="1">
-        <v>5550.31</v>
+        <v>-39162.5</v>
       </c>
       <c r="I51" s="1">
-        <v>2.5277717142477</v>
+        <v>-18.650630180565</v>
       </c>
       <c r="J51">
         <v>0.0</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51" s="1">
-        <v>225123.54</v>
+        <v>170817.0</v>
       </c>
       <c r="M51" s="1">
-        <v>225123.54</v>
+        <v>170817.0</v>
       </c>
       <c r="N51" s="1">
-        <v>0.12</v>
+        <v>0.1</v>
       </c>
       <c r="O51">
         <v>1</v>
       </c>
       <c r="Z51" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="52" spans="1:26">
       <c r="A52" t="s">
         <v>133</v>
       </c>
       <c r="B52" s="1">
-        <v>4977.0</v>
+        <v>62527.0</v>
       </c>
       <c r="C52" s="1">
-        <v>26.26</v>
+        <v>10.168</v>
       </c>
       <c r="D52" s="1">
-        <v>30.7393088206</v>
+        <v>6.1671847362</v>
       </c>
       <c r="E52" t="s">
         <v>8</v>
       </c>
       <c r="F52">
         <v>1.0</v>
       </c>
       <c r="G52" s="1">
-        <v>152989.54</v>
+        <v>385615.56</v>
       </c>
       <c r="H52" s="1">
-        <v>-22293.52</v>
+        <v>250158.98</v>
       </c>
       <c r="I52" s="1">
-        <v>-14.571924328944</v>
+        <v>64.872636363533</v>
       </c>
       <c r="J52">
         <v>0.0</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52" s="1">
-        <v>130696.02</v>
+        <v>635774.54</v>
       </c>
       <c r="M52" s="1">
-        <v>130696.02</v>
+        <v>635774.54</v>
       </c>
       <c r="N52" s="1">
-        <v>0.07</v>
+        <v>0.37</v>
       </c>
       <c r="O52">
         <v>1</v>
       </c>
       <c r="Z52" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="53" spans="1:26">
       <c r="A53" t="s">
         <v>135</v>
       </c>
       <c r="B53" s="1">
-        <v>25827.0</v>
+        <v>17046.0</v>
       </c>
       <c r="C53" s="1">
-        <v>17.82</v>
+        <v>26.86</v>
       </c>
       <c r="D53" s="1">
-        <v>19.1073914895</v>
+        <v>16.1134706089</v>
       </c>
       <c r="E53" t="s">
         <v>8</v>
       </c>
       <c r="F53">
         <v>1.0</v>
       </c>
       <c r="G53" s="1">
-        <v>493486.6</v>
+        <v>274670.22</v>
       </c>
       <c r="H53" s="1">
-        <v>-33249.46</v>
+        <v>183185.34</v>
       </c>
       <c r="I53" s="1">
-        <v>-6.7376621776559</v>
+        <v>66.692828949567</v>
       </c>
       <c r="J53">
         <v>0.0</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53" s="1">
-        <v>460237.14</v>
+        <v>457855.56</v>
       </c>
       <c r="M53" s="1">
-        <v>460237.14</v>
+        <v>457855.56</v>
       </c>
       <c r="N53" s="1">
-        <v>0.25</v>
+        <v>0.26</v>
       </c>
       <c r="O53">
         <v>1</v>
       </c>
       <c r="Z53" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="54" spans="1:26">
       <c r="A54" t="s">
         <v>137</v>
       </c>
       <c r="B54" s="1">
-        <v>51960.0</v>
+        <v>649.0</v>
       </c>
       <c r="C54" s="1">
-        <v>4.435</v>
+        <v>111.7</v>
       </c>
       <c r="D54" s="1">
-        <v>4.5131250962</v>
+        <v>103.8411402157</v>
       </c>
       <c r="E54" t="s">
         <v>8</v>
       </c>
       <c r="F54">
         <v>1.0</v>
       </c>
       <c r="G54" s="1">
-        <v>234501.98</v>
+        <v>67392.9</v>
       </c>
       <c r="H54" s="1">
-        <v>-4059.38</v>
+        <v>5100.4</v>
       </c>
       <c r="I54" s="1">
-        <v>-1.7310642750223</v>
+        <v>7.5681562894608</v>
       </c>
       <c r="J54">
         <v>0.0</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54" s="1">
-        <v>230442.6</v>
+        <v>72493.3</v>
       </c>
       <c r="M54" s="1">
-        <v>230442.6</v>
+        <v>72493.3</v>
       </c>
       <c r="N54" s="1">
-        <v>0.12</v>
+        <v>0.04</v>
       </c>
       <c r="O54">
         <v>1</v>
       </c>
       <c r="Z54" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="55" spans="1:26">
       <c r="A55" t="s">
         <v>139</v>
       </c>
       <c r="B55" s="1">
-        <v>729.0</v>
+        <v>1226.0</v>
       </c>
       <c r="C55" s="1">
-        <v>129.6</v>
+        <v>166.7</v>
       </c>
       <c r="D55" s="1">
-        <v>145.2709876543</v>
+        <v>186.0994371941</v>
       </c>
       <c r="E55" t="s">
         <v>8</v>
       </c>
       <c r="F55">
         <v>1.0</v>
       </c>
       <c r="G55" s="1">
-        <v>105902.55</v>
+        <v>228157.91</v>
       </c>
       <c r="H55" s="1">
-        <v>-11424.15</v>
+        <v>-23783.71</v>
       </c>
       <c r="I55" s="1">
-        <v>-10.78741730015</v>
+        <v>-10.424232059279</v>
       </c>
       <c r="J55">
         <v>0.0</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55" s="1">
-        <v>94478.4</v>
+        <v>204374.2</v>
       </c>
       <c r="M55" s="1">
-        <v>94478.4</v>
+        <v>204374.2</v>
       </c>
       <c r="N55" s="1">
-        <v>0.05</v>
+        <v>0.12</v>
       </c>
       <c r="O55">
         <v>1</v>
       </c>
       <c r="Z55" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="56" spans="1:26">
       <c r="A56" t="s">
         <v>141</v>
       </c>
       <c r="B56" s="1">
-        <v>5400.0</v>
+        <v>531.0</v>
       </c>
       <c r="C56" s="1">
-        <v>37.76</v>
+        <v>70.28</v>
       </c>
       <c r="D56" s="1">
-        <v>43.2947407407</v>
+        <v>68.16</v>
       </c>
       <c r="E56" t="s">
         <v>8</v>
       </c>
       <c r="F56">
         <v>1.0</v>
       </c>
       <c r="G56" s="1">
-        <v>233791.6</v>
+        <v>36192.96</v>
       </c>
       <c r="H56" s="1">
-        <v>-29887.6</v>
+        <v>1125.72</v>
       </c>
       <c r="I56" s="1">
-        <v>-12.783863919833</v>
+        <v>3.1103286384977</v>
       </c>
       <c r="J56">
         <v>0.0</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56" s="1">
-        <v>203904.0</v>
+        <v>37318.68</v>
       </c>
       <c r="M56" s="1">
-        <v>203904.0</v>
+        <v>37318.68</v>
       </c>
       <c r="N56" s="1">
-        <v>0.11</v>
+        <v>0.02</v>
       </c>
       <c r="O56">
         <v>1</v>
       </c>
       <c r="Z56" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="57" spans="1:26">
       <c r="A57" t="s">
         <v>143</v>
       </c>
       <c r="B57" s="1">
-        <v>69632.0</v>
+        <v>15548.0</v>
       </c>
       <c r="C57" s="1">
-        <v>9.9</v>
+        <v>16.95</v>
       </c>
       <c r="D57" s="1">
-        <v>6.1671846278</v>
+        <v>15.9616002058</v>
       </c>
       <c r="E57" t="s">
         <v>8</v>
       </c>
       <c r="F57">
         <v>1.0</v>
       </c>
       <c r="G57" s="1">
-        <v>429433.4</v>
+        <v>248170.96</v>
       </c>
       <c r="H57" s="1">
-        <v>259923.4</v>
+        <v>15367.64</v>
       </c>
       <c r="I57" s="1">
-        <v>60.527057280593</v>
+        <v>6.1923602987231</v>
       </c>
       <c r="J57">
         <v>0.0</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57" s="1">
-        <v>689356.8</v>
+        <v>263538.6</v>
       </c>
       <c r="M57" s="1">
-        <v>689356.8</v>
+        <v>263538.6</v>
       </c>
       <c r="N57" s="1">
-        <v>0.37</v>
+        <v>0.15</v>
       </c>
       <c r="O57">
         <v>1</v>
       </c>
       <c r="Z57" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="58" spans="1:26">
       <c r="A58" t="s">
         <v>145</v>
       </c>
       <c r="B58" s="1">
-        <v>17207.0</v>
+        <v>1286.0</v>
       </c>
       <c r="C58" s="1">
-        <v>26.96</v>
+        <v>23.11</v>
       </c>
       <c r="D58" s="1">
-        <v>15.4439239844</v>
+        <v>25.6599844479</v>
       </c>
       <c r="E58" t="s">
         <v>8</v>
       </c>
       <c r="F58">
         <v>1.0</v>
       </c>
       <c r="G58" s="1">
-        <v>265743.6</v>
+        <v>32998.74</v>
       </c>
       <c r="H58" s="1">
-        <v>198157.12</v>
+        <v>-3279.28</v>
       </c>
       <c r="I58" s="1">
-        <v>74.567033787455</v>
+        <v>-9.9375915565261</v>
       </c>
       <c r="J58">
         <v>0.0</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58" s="1">
-        <v>463900.72</v>
+        <v>29719.46</v>
       </c>
       <c r="M58" s="1">
-        <v>463900.72</v>
+        <v>29719.46</v>
       </c>
       <c r="N58" s="1">
-        <v>0.25</v>
+        <v>0.02</v>
       </c>
       <c r="O58">
         <v>1</v>
       </c>
       <c r="Z58" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="59" spans="1:26">
       <c r="A59" t="s">
         <v>147</v>
       </c>
       <c r="B59" s="1">
-        <v>1423.0</v>
+        <v>1757.0</v>
       </c>
       <c r="C59" s="1">
-        <v>115.7</v>
+        <v>186.3</v>
       </c>
       <c r="D59" s="1">
-        <v>103.8411384399</v>
+        <v>153.6064086511</v>
       </c>
       <c r="E59" t="s">
         <v>8</v>
       </c>
       <c r="F59">
         <v>1.0</v>
       </c>
       <c r="G59" s="1">
-        <v>147765.94</v>
+        <v>269886.46</v>
       </c>
       <c r="H59" s="1">
-        <v>16875.16</v>
+        <v>57442.64</v>
       </c>
       <c r="I59" s="1">
-        <v>11.420196020815</v>
+        <v>21.284002168912</v>
       </c>
       <c r="J59">
         <v>0.0</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59" s="1">
-        <v>164641.1</v>
+        <v>327329.1</v>
       </c>
       <c r="M59" s="1">
-        <v>164641.1</v>
+        <v>327329.1</v>
       </c>
       <c r="N59" s="1">
-        <v>0.09</v>
+        <v>0.19</v>
       </c>
       <c r="O59">
         <v>1</v>
       </c>
       <c r="Z59" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="60" spans="1:26">
       <c r="A60" t="s">
         <v>149</v>
       </c>
       <c r="B60" s="1">
-        <v>1365.0</v>
+        <v>686.0</v>
       </c>
       <c r="C60" s="1">
-        <v>168.15</v>
+        <v>60.3</v>
       </c>
       <c r="D60" s="1">
-        <v>186.0994358974</v>
+        <v>65.9</v>
       </c>
       <c r="E60" t="s">
         <v>8</v>
       </c>
       <c r="F60">
         <v>1.0</v>
       </c>
       <c r="G60" s="1">
-        <v>254025.73</v>
+        <v>45207.4</v>
       </c>
       <c r="H60" s="1">
-        <v>-24500.98</v>
+        <v>-3841.6</v>
       </c>
       <c r="I60" s="1">
-        <v>-9.6450780792954</v>
+        <v>-8.4977238239757</v>
       </c>
       <c r="J60">
         <v>0.0</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60" s="1">
-        <v>229524.75</v>
+        <v>41365.8</v>
       </c>
       <c r="M60" s="1">
-        <v>229524.75</v>
+        <v>41365.8</v>
       </c>
       <c r="N60" s="1">
-        <v>0.12</v>
+        <v>0.02</v>
       </c>
       <c r="O60">
         <v>1</v>
       </c>
       <c r="Z60" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="61" spans="1:26">
       <c r="A61" t="s">
         <v>151</v>
       </c>
       <c r="B61" s="1">
-        <v>531.0</v>
+        <v>9013.0</v>
       </c>
       <c r="C61" s="1">
-        <v>65.24</v>
+        <v>42.24</v>
       </c>
       <c r="D61" s="1">
-        <v>68.16</v>
+        <v>35.323076667</v>
       </c>
       <c r="E61" t="s">
         <v>8</v>
       </c>
       <c r="F61">
         <v>1.0</v>
       </c>
       <c r="G61" s="1">
-        <v>36192.96</v>
+        <v>318366.89</v>
       </c>
       <c r="H61" s="1">
-        <v>-1550.52</v>
+        <v>62342.23</v>
       </c>
       <c r="I61" s="1">
-        <v>-4.2840375586854</v>
+        <v>19.581882399894</v>
       </c>
       <c r="J61">
         <v>0.0</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61" s="1">
-        <v>34642.44</v>
+        <v>380709.12</v>
       </c>
       <c r="M61" s="1">
-        <v>34642.44</v>
+        <v>380709.12</v>
       </c>
       <c r="N61" s="1">
-        <v>0.02</v>
+        <v>0.22</v>
       </c>
       <c r="O61">
         <v>1</v>
       </c>
       <c r="Z61" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="62" spans="1:26">
       <c r="A62" t="s">
         <v>153</v>
       </c>
       <c r="B62" s="1">
-        <v>1286.0</v>
+        <v>434.0</v>
       </c>
       <c r="C62" s="1">
-        <v>22.11</v>
+        <v>255.0</v>
       </c>
       <c r="D62" s="1">
-        <v>25.6599844479</v>
+        <v>258.412235023</v>
       </c>
       <c r="E62" t="s">
         <v>8</v>
       </c>
       <c r="F62">
         <v>1.0</v>
       </c>
       <c r="G62" s="1">
-        <v>32998.74</v>
+        <v>112150.91</v>
       </c>
       <c r="H62" s="1">
-        <v>-4565.28</v>
+        <v>-1480.91</v>
       </c>
       <c r="I62" s="1">
-        <v>-13.834710052566</v>
+        <v>-1.3204618669612</v>
       </c>
       <c r="J62">
         <v>0.0</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62" s="1">
-        <v>28433.46</v>
+        <v>110670.0</v>
       </c>
       <c r="M62" s="1">
-        <v>28433.46</v>
+        <v>110670.0</v>
       </c>
       <c r="N62" s="1">
-        <v>0.02</v>
+        <v>0.06</v>
       </c>
       <c r="O62">
         <v>1</v>
       </c>
       <c r="Z62" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="63" spans="1:26">
       <c r="A63" t="s">
         <v>155</v>
       </c>
       <c r="B63" s="1">
-        <v>217.0</v>
+        <v>2613.0</v>
       </c>
       <c r="C63" s="1">
-        <v>301.7</v>
+        <v>77.24</v>
       </c>
       <c r="D63" s="1">
-        <v>319.4589861751</v>
+        <v>77.5527669346</v>
       </c>
       <c r="E63" t="s">
         <v>8</v>
       </c>
       <c r="F63">
         <v>1.0</v>
       </c>
       <c r="G63" s="1">
-        <v>69322.6</v>
+        <v>202645.38</v>
       </c>
       <c r="H63" s="1">
-        <v>-3853.7</v>
+        <v>-817.26</v>
       </c>
       <c r="I63" s="1">
-        <v>-5.5590817424621</v>
+        <v>-0.40329564878311</v>
       </c>
       <c r="J63">
         <v>0.0</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63" s="1">
-        <v>65468.9</v>
+        <v>201828.12</v>
       </c>
       <c r="M63" s="1">
-        <v>65468.9</v>
+        <v>201828.12</v>
       </c>
       <c r="N63" s="1">
-        <v>0.03</v>
+        <v>0.12</v>
       </c>
       <c r="O63">
         <v>1</v>
       </c>
       <c r="Z63" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="64" spans="1:26">
       <c r="A64" t="s">
         <v>157</v>
       </c>
       <c r="B64" s="1">
-        <v>2320.0</v>
+        <v>895.0</v>
       </c>
       <c r="C64" s="1">
-        <v>61.46</v>
+        <v>74.9</v>
       </c>
       <c r="D64" s="1">
-        <v>62.6796077586</v>
+        <v>68.9932513966</v>
       </c>
       <c r="E64" t="s">
         <v>8</v>
       </c>
       <c r="F64">
         <v>1.0</v>
       </c>
       <c r="G64" s="1">
-        <v>145416.69</v>
+        <v>61748.96</v>
       </c>
       <c r="H64" s="1">
-        <v>-2829.49</v>
+        <v>5286.54</v>
       </c>
       <c r="I64" s="1">
-        <v>-1.9457807766082</v>
+        <v>8.5613425715996</v>
       </c>
       <c r="J64">
         <v>0.0</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64" s="1">
-        <v>142587.2</v>
+        <v>67035.5</v>
       </c>
       <c r="M64" s="1">
-        <v>142587.2</v>
+        <v>67035.5</v>
       </c>
       <c r="N64" s="1">
-        <v>0.08</v>
+        <v>0.04</v>
       </c>
       <c r="O64">
         <v>1</v>
       </c>
       <c r="Z64" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="65" spans="1:26">
       <c r="A65" t="s">
         <v>159</v>
       </c>
       <c r="B65" s="1">
-        <v>379.0</v>
+        <v>152.0</v>
       </c>
       <c r="C65" s="1">
-        <v>71.2</v>
+        <v>1681.0</v>
       </c>
       <c r="D65" s="1">
-        <v>83.25</v>
+        <v>1464.0614473684</v>
       </c>
       <c r="E65" t="s">
         <v>8</v>
       </c>
       <c r="F65">
         <v>1.0</v>
       </c>
       <c r="G65" s="1">
-        <v>31551.75</v>
+        <v>222537.34</v>
       </c>
       <c r="H65" s="1">
-        <v>-4566.95</v>
+        <v>32974.66</v>
       </c>
       <c r="I65" s="1">
-        <v>-14.474474474474</v>
+        <v>14.817585219631</v>
       </c>
       <c r="J65">
         <v>0.0</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65" s="1">
-        <v>26984.8</v>
+        <v>255512.0</v>
       </c>
       <c r="M65" s="1">
-        <v>26984.8</v>
+        <v>255512.0</v>
       </c>
       <c r="N65" s="1">
-        <v>0.01</v>
+        <v>0.15</v>
       </c>
       <c r="O65">
         <v>1</v>
       </c>
       <c r="Z65" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="66" spans="1:26">
       <c r="A66" t="s">
         <v>161</v>
       </c>
       <c r="B66" s="1">
-        <v>1021.0</v>
+        <v>657.0</v>
       </c>
       <c r="C66" s="1">
-        <v>41.55</v>
+        <v>54.1</v>
       </c>
       <c r="D66" s="1">
-        <v>39.45</v>
+        <v>48.74</v>
       </c>
       <c r="E66" t="s">
         <v>8</v>
       </c>
       <c r="F66">
         <v>1.0</v>
       </c>
       <c r="G66" s="1">
-        <v>40278.45</v>
+        <v>32022.18</v>
       </c>
       <c r="H66" s="1">
-        <v>2144.1</v>
+        <v>3521.52</v>
       </c>
       <c r="I66" s="1">
-        <v>5.3231939163498</v>
+        <v>10.997127615921</v>
       </c>
       <c r="J66">
         <v>0.0</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66" s="1">
-        <v>42422.55</v>
+        <v>35543.7</v>
       </c>
       <c r="M66" s="1">
-        <v>42422.55</v>
+        <v>35543.7</v>
       </c>
       <c r="N66" s="1">
         <v>0.02</v>
       </c>
       <c r="O66">
         <v>1</v>
       </c>
       <c r="Z66" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="67" spans="1:26">
       <c r="A67" t="s">
         <v>163</v>
       </c>
       <c r="B67" s="1">
-        <v>879.0</v>
+        <v>1010.0</v>
       </c>
       <c r="C67" s="1">
-        <v>39.44</v>
+        <v>26.92</v>
       </c>
       <c r="D67" s="1">
-        <v>36.76</v>
+        <v>31.64</v>
       </c>
       <c r="E67" t="s">
         <v>8</v>
       </c>
       <c r="F67">
         <v>1.0</v>
       </c>
       <c r="G67" s="1">
-        <v>32312.04</v>
+        <v>31956.4</v>
       </c>
       <c r="H67" s="1">
-        <v>2355.72</v>
+        <v>-4767.2</v>
       </c>
       <c r="I67" s="1">
-        <v>7.2905331882481</v>
+        <v>-14.917825537295</v>
       </c>
       <c r="J67">
         <v>0.0</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67" s="1">
-        <v>34667.76</v>
+        <v>27189.2</v>
       </c>
       <c r="M67" s="1">
-        <v>34667.76</v>
+        <v>27189.2</v>
       </c>
       <c r="N67" s="1">
         <v>0.02</v>
       </c>
       <c r="O67">
         <v>1</v>
       </c>
       <c r="Z67" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="68" spans="1:26">
       <c r="A68" t="s">
         <v>165</v>
       </c>
       <c r="B68" s="1">
-        <v>1881.0</v>
+        <v>12965.0</v>
       </c>
       <c r="C68" s="1">
-        <v>190.6</v>
+        <v>0.4248</v>
       </c>
       <c r="D68" s="1">
-        <v>153.6064061669</v>
+        <v>0.0</v>
       </c>
       <c r="E68" t="s">
         <v>8</v>
       </c>
       <c r="F68">
         <v>1.0</v>
       </c>
       <c r="G68" s="1">
-        <v>288933.65</v>
+        <v>0.0</v>
       </c>
       <c r="H68" s="1">
-        <v>69584.95</v>
+        <v>5507.53</v>
       </c>
       <c r="I68" s="1">
-        <v>24.083366544534</v>
+        <v>0</v>
       </c>
       <c r="J68">
         <v>0.0</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68" s="1">
-        <v>358518.6</v>
+        <v>5507.53</v>
       </c>
       <c r="M68" s="1">
-        <v>358518.6</v>
+        <v>5507.53</v>
       </c>
       <c r="N68" s="1">
-        <v>0.19</v>
+        <v>0.0</v>
       </c>
       <c r="O68">
         <v>1</v>
       </c>
       <c r="Z68" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="69" spans="1:26">
       <c r="A69" t="s">
         <v>167</v>
       </c>
       <c r="B69" s="1">
-        <v>686.0</v>
+        <v>12463.0</v>
       </c>
       <c r="C69" s="1">
-        <v>58.8</v>
+        <v>21.25</v>
       </c>
       <c r="D69" s="1">
-        <v>65.9</v>
+        <v>13.9061429832</v>
       </c>
       <c r="E69" t="s">
         <v>8</v>
       </c>
       <c r="F69">
         <v>1.0</v>
       </c>
       <c r="G69" s="1">
-        <v>45207.4</v>
+        <v>173312.26</v>
       </c>
       <c r="H69" s="1">
-        <v>-4870.6</v>
+        <v>91526.49</v>
       </c>
       <c r="I69" s="1">
-        <v>-10.773899848255</v>
+        <v>52.810164728104</v>
       </c>
       <c r="J69">
         <v>0.0</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69" s="1">
-        <v>40336.8</v>
+        <v>264838.75</v>
       </c>
       <c r="M69" s="1">
-        <v>40336.8</v>
+        <v>264838.75</v>
       </c>
       <c r="N69" s="1">
-        <v>0.02</v>
+        <v>0.15</v>
       </c>
       <c r="O69">
         <v>1</v>
       </c>
       <c r="Z69" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="70" spans="1:26">
       <c r="A70" t="s">
         <v>169</v>
       </c>
       <c r="B70" s="1">
-        <v>10035.0</v>
+        <v>5504.0</v>
       </c>
       <c r="C70" s="1">
-        <v>42.46</v>
+        <v>53.74</v>
       </c>
       <c r="D70" s="1">
-        <v>35.3230772297</v>
+        <v>40.5676835029</v>
       </c>
       <c r="E70" t="s">
         <v>8</v>
       </c>
       <c r="F70">
         <v>1.0</v>
       </c>
       <c r="G70" s="1">
-        <v>354467.08</v>
+        <v>223284.53</v>
       </c>
       <c r="H70" s="1">
-        <v>71619.02</v>
+        <v>72500.43</v>
       </c>
       <c r="I70" s="1">
-        <v>20.204702789325</v>
+        <v>32.46997452085</v>
       </c>
       <c r="J70">
         <v>0.0</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70" s="1">
-        <v>426086.1</v>
+        <v>295784.96</v>
       </c>
       <c r="M70" s="1">
-        <v>426086.1</v>
+        <v>295784.96</v>
       </c>
       <c r="N70" s="1">
-        <v>0.23</v>
+        <v>0.17</v>
       </c>
       <c r="O70">
         <v>1</v>
       </c>
       <c r="Z70" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="71" spans="1:26">
       <c r="A71" t="s">
         <v>171</v>
       </c>
       <c r="B71" s="1">
-        <v>2948.0</v>
+        <v>4700.0</v>
       </c>
       <c r="C71" s="1">
-        <v>8.948</v>
+        <v>63.66</v>
       </c>
       <c r="D71" s="1">
-        <v>10.63</v>
+        <v>35.9231297872</v>
       </c>
       <c r="E71" t="s">
         <v>8</v>
       </c>
       <c r="F71">
         <v>1.0</v>
       </c>
       <c r="G71" s="1">
-        <v>31337.24</v>
+        <v>168838.71</v>
       </c>
       <c r="H71" s="1">
-        <v>-4958.54</v>
+        <v>130363.29</v>
       </c>
       <c r="I71" s="1">
-        <v>-15.823154815166</v>
+        <v>77.211730651105</v>
       </c>
       <c r="J71">
         <v>0.0</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71" s="1">
-        <v>26378.7</v>
+        <v>299202.0</v>
       </c>
       <c r="M71" s="1">
-        <v>26378.7</v>
+        <v>299202.0</v>
       </c>
       <c r="N71" s="1">
-        <v>0.01</v>
+        <v>0.17</v>
       </c>
       <c r="O71">
         <v>1</v>
       </c>
       <c r="Z71" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="72" spans="1:26">
       <c r="A72" t="s">
         <v>173</v>
       </c>
       <c r="B72" s="1">
-        <v>464.0</v>
+        <v>13101.0</v>
       </c>
       <c r="C72" s="1">
-        <v>236.0</v>
+        <v>28.37</v>
       </c>
       <c r="D72" s="1">
-        <v>258.4122413793</v>
+        <v>13.5492725746</v>
       </c>
       <c r="E72" t="s">
         <v>8</v>
       </c>
       <c r="F72">
         <v>1.0</v>
       </c>
       <c r="G72" s="1">
-        <v>119903.28</v>
+        <v>177509.02</v>
       </c>
       <c r="H72" s="1">
-        <v>-10399.28</v>
+        <v>194166.35</v>
       </c>
       <c r="I72" s="1">
-        <v>-8.6730571507302</v>
+        <v>109.38393440514</v>
       </c>
       <c r="J72">
         <v>0.0</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72" s="1">
-        <v>109504.0</v>
+        <v>371675.37</v>
       </c>
       <c r="M72" s="1">
-        <v>109504.0</v>
+        <v>371675.37</v>
       </c>
       <c r="N72" s="1">
-        <v>0.06</v>
+        <v>0.21</v>
       </c>
       <c r="O72">
         <v>1</v>
       </c>
       <c r="Z72" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="73" spans="1:26">
       <c r="A73" t="s">
         <v>175</v>
       </c>
       <c r="B73" s="1">
-        <v>2909.0</v>
+        <v>102098.0</v>
       </c>
       <c r="C73" s="1">
-        <v>72.56</v>
+        <v>6.282</v>
       </c>
       <c r="D73" s="1">
-        <v>77.552767274</v>
+        <v>3.2783996748</v>
       </c>
       <c r="E73" t="s">
         <v>8</v>
       </c>
       <c r="F73">
         <v>1.0</v>
       </c>
       <c r="G73" s="1">
-        <v>225601.0</v>
+        <v>334718.05</v>
       </c>
       <c r="H73" s="1">
-        <v>-14523.96</v>
+        <v>306661.59</v>
       </c>
       <c r="I73" s="1">
-        <v>-6.4378969951374</v>
+        <v>91.617882573109</v>
       </c>
       <c r="J73">
         <v>0.0</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73" s="1">
-        <v>211077.04</v>
+        <v>641379.64</v>
       </c>
       <c r="M73" s="1">
-        <v>211077.04</v>
+        <v>641379.64</v>
       </c>
       <c r="N73" s="1">
-        <v>0.11</v>
+        <v>0.37</v>
       </c>
       <c r="O73">
         <v>1</v>
       </c>
       <c r="Z73" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="74" spans="1:26">
       <c r="A74" t="s">
         <v>177</v>
       </c>
       <c r="B74" s="1">
-        <v>958.0</v>
+        <v>5762.0</v>
       </c>
       <c r="C74" s="1">
-        <v>70.9</v>
+        <v>13.95</v>
       </c>
       <c r="D74" s="1">
-        <v>68.993256785</v>
+        <v>19.1493804235</v>
       </c>
       <c r="E74" t="s">
         <v>8</v>
       </c>
       <c r="F74">
         <v>1.0</v>
       </c>
       <c r="G74" s="1">
-        <v>66095.54</v>
+        <v>110338.73</v>
       </c>
       <c r="H74" s="1">
-        <v>1826.66</v>
+        <v>-29958.83</v>
       </c>
       <c r="I74" s="1">
-        <v>2.7636660506897</v>
+        <v>-27.151690072924</v>
       </c>
       <c r="J74">
         <v>0.0</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74" s="1">
-        <v>67922.2</v>
+        <v>80379.9</v>
       </c>
       <c r="M74" s="1">
-        <v>67922.2</v>
+        <v>80379.9</v>
       </c>
       <c r="N74" s="1">
-        <v>0.04</v>
+        <v>0.05</v>
       </c>
       <c r="O74">
         <v>1</v>
       </c>
       <c r="Z74" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="75" spans="1:26">
       <c r="A75" t="s">
         <v>179</v>
       </c>
       <c r="B75" s="1">
-        <v>170.0</v>
+        <v>1725.0</v>
       </c>
       <c r="C75" s="1">
-        <v>1605.0</v>
+        <v>120.4</v>
       </c>
       <c r="D75" s="1">
-        <v>1464.0614705882</v>
+        <v>116.150057971</v>
       </c>
       <c r="E75" t="s">
         <v>8</v>
       </c>
       <c r="F75">
         <v>1.0</v>
       </c>
       <c r="G75" s="1">
-        <v>248890.45</v>
+        <v>200358.85</v>
       </c>
       <c r="H75" s="1">
-        <v>23959.55</v>
+        <v>7331.15</v>
       </c>
       <c r="I75" s="1">
-        <v>9.6265445299327</v>
+        <v>3.6590098216275</v>
       </c>
       <c r="J75">
         <v>0.0</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75" s="1">
-        <v>272850.0</v>
+        <v>207690.0</v>
       </c>
       <c r="M75" s="1">
-        <v>272850.0</v>
+        <v>207690.0</v>
       </c>
       <c r="N75" s="1">
-        <v>0.15</v>
+        <v>0.12</v>
       </c>
       <c r="O75">
         <v>1</v>
       </c>
       <c r="Z75" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="76" spans="1:26">
       <c r="A76" t="s">
         <v>181</v>
       </c>
       <c r="B76" s="1">
-        <v>657.0</v>
+        <v>1030.0</v>
       </c>
       <c r="C76" s="1">
-        <v>54.8</v>
+        <v>37.78</v>
       </c>
       <c r="D76" s="1">
-        <v>48.74</v>
+        <v>35.62</v>
       </c>
       <c r="E76" t="s">
         <v>8</v>
       </c>
       <c r="F76">
         <v>1.0</v>
       </c>
       <c r="G76" s="1">
-        <v>32022.18</v>
+        <v>36688.6</v>
       </c>
       <c r="H76" s="1">
-        <v>3981.42</v>
+        <v>2224.8</v>
       </c>
       <c r="I76" s="1">
-        <v>12.433319655314</v>
+        <v>6.064008983717</v>
       </c>
       <c r="J76">
         <v>0.0</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76" s="1">
-        <v>36003.6</v>
+        <v>38913.4</v>
       </c>
       <c r="M76" s="1">
-        <v>36003.6</v>
+        <v>38913.4</v>
       </c>
       <c r="N76" s="1">
         <v>0.02</v>
       </c>
       <c r="O76">
         <v>1</v>
       </c>
       <c r="Z76" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="77" spans="1:26">
       <c r="A77" t="s">
         <v>183</v>
       </c>
       <c r="B77" s="1">
-        <v>1010.0</v>
+        <v>1123.0</v>
       </c>
       <c r="C77" s="1">
-        <v>26.58</v>
+        <v>49.38</v>
       </c>
       <c r="D77" s="1">
-        <v>31.64</v>
+        <v>63.44539626</v>
       </c>
       <c r="E77" t="s">
         <v>8</v>
       </c>
       <c r="F77">
         <v>1.0</v>
       </c>
       <c r="G77" s="1">
-        <v>31956.4</v>
+        <v>71249.18</v>
       </c>
       <c r="H77" s="1">
-        <v>-5110.6</v>
+        <v>-15795.44</v>
       </c>
       <c r="I77" s="1">
-        <v>-15.992414664981</v>
+        <v>-22.169293737837</v>
       </c>
       <c r="J77">
         <v>0.0</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77" s="1">
-        <v>26845.8</v>
+        <v>55453.74</v>
       </c>
       <c r="M77" s="1">
-        <v>26845.8</v>
+        <v>55453.74</v>
       </c>
       <c r="N77" s="1">
-        <v>0.01</v>
+        <v>0.03</v>
       </c>
       <c r="O77">
         <v>1</v>
       </c>
       <c r="Z77" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="78" spans="1:26">
       <c r="A78" t="s">
         <v>185</v>
       </c>
       <c r="B78" s="1">
-        <v>13877.0</v>
+        <v>960.0</v>
       </c>
       <c r="C78" s="1">
-        <v>21.18</v>
+        <v>27.38</v>
       </c>
       <c r="D78" s="1">
-        <v>13.906142538</v>
+        <v>33.4333333333</v>
       </c>
       <c r="E78" t="s">
         <v>8</v>
       </c>
       <c r="F78">
         <v>1.0</v>
       </c>
       <c r="G78" s="1">
-        <v>192975.54</v>
+        <v>32096.0</v>
       </c>
       <c r="H78" s="1">
-        <v>100939.32</v>
+        <v>-5811.2</v>
       </c>
       <c r="I78" s="1">
-        <v>52.306794944064</v>
+        <v>-18.105682951147</v>
       </c>
       <c r="J78">
         <v>0.0</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
       <c r="L78" s="1">
-        <v>293914.86</v>
+        <v>26284.8</v>
       </c>
       <c r="M78" s="1">
-        <v>293914.86</v>
+        <v>26284.8</v>
       </c>
       <c r="N78" s="1">
-        <v>0.16</v>
+        <v>0.02</v>
       </c>
       <c r="O78">
         <v>1</v>
       </c>
       <c r="Z78" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="79" spans="1:26">
       <c r="A79" t="s">
         <v>187</v>
       </c>
       <c r="B79" s="1">
-        <v>6129.0</v>
+        <v>1642.0</v>
       </c>
       <c r="C79" s="1">
-        <v>55.16</v>
+        <v>36.3</v>
       </c>
       <c r="D79" s="1">
-        <v>40.5676847773</v>
+        <v>35.44</v>
       </c>
       <c r="E79" t="s">
         <v>8</v>
       </c>
       <c r="F79">
         <v>1.0</v>
       </c>
       <c r="G79" s="1">
-        <v>248639.34</v>
+        <v>58192.48</v>
       </c>
       <c r="H79" s="1">
-        <v>89436.3</v>
+        <v>1412.12</v>
       </c>
       <c r="I79" s="1">
-        <v>35.970293357439</v>
+        <v>2.4266365688488</v>
       </c>
       <c r="J79">
         <v>0.0</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
       <c r="L79" s="1">
-        <v>338075.64</v>
+        <v>59604.6</v>
       </c>
       <c r="M79" s="1">
-        <v>338075.64</v>
+        <v>59604.6</v>
       </c>
       <c r="N79" s="1">
-        <v>0.18</v>
+        <v>0.03</v>
       </c>
       <c r="O79">
         <v>1</v>
       </c>
       <c r="Z79" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="80" spans="1:26">
       <c r="A80" t="s">
         <v>189</v>
       </c>
       <c r="B80" s="1">
-        <v>6281.0</v>
+        <v>93267.0</v>
       </c>
       <c r="C80" s="1">
-        <v>80.56</v>
+        <v>4.357</v>
       </c>
       <c r="D80" s="1">
-        <v>35.9231300748</v>
+        <v>3.6429182884</v>
       </c>
       <c r="E80" t="s">
         <v>8</v>
       </c>
       <c r="F80">
         <v>1.0</v>
       </c>
       <c r="G80" s="1">
-        <v>225633.18</v>
+        <v>339764.06</v>
       </c>
       <c r="H80" s="1">
-        <v>280364.18</v>
+        <v>66600.26</v>
       </c>
       <c r="I80" s="1">
-        <v>124.25662750487</v>
+        <v>19.601914340204</v>
       </c>
       <c r="J80">
         <v>0.0</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
       <c r="L80" s="1">
-        <v>505997.36</v>
+        <v>406364.32</v>
       </c>
       <c r="M80" s="1">
-        <v>505997.36</v>
+        <v>406364.32</v>
       </c>
       <c r="N80" s="1">
-        <v>0.27</v>
+        <v>0.24</v>
       </c>
       <c r="O80">
         <v>1</v>
       </c>
       <c r="Z80" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="81" spans="1:26">
       <c r="A81" t="s">
         <v>191</v>
       </c>
       <c r="B81" s="1">
-        <v>14588.0</v>
+        <v>3607.0</v>
       </c>
       <c r="C81" s="1">
-        <v>27.915</v>
+        <v>23.66</v>
       </c>
       <c r="D81" s="1">
-        <v>13.5492720044</v>
+        <v>26.8484890491</v>
       </c>
       <c r="E81" t="s">
         <v>8</v>
       </c>
       <c r="F81">
         <v>1.0</v>
       </c>
       <c r="G81" s="1">
-        <v>197656.78</v>
+        <v>96842.5</v>
       </c>
       <c r="H81" s="1">
-        <v>209567.24</v>
+        <v>-11500.88</v>
       </c>
       <c r="I81" s="1">
-        <v>106.0258292177</v>
+        <v>-11.875860288613</v>
       </c>
       <c r="J81">
         <v>0.0</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
       <c r="L81" s="1">
-        <v>407224.02</v>
+        <v>85341.62</v>
       </c>
       <c r="M81" s="1">
-        <v>407224.02</v>
+        <v>85341.62</v>
       </c>
       <c r="N81" s="1">
-        <v>0.22</v>
+        <v>0.05</v>
       </c>
       <c r="O81">
         <v>1</v>
       </c>
       <c r="Z81" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="82" spans="1:26">
       <c r="A82" t="s">
         <v>193</v>
       </c>
       <c r="B82" s="1">
-        <v>805.0</v>
+        <v>1954.0</v>
       </c>
       <c r="C82" s="1">
-        <v>34.14</v>
+        <v>176.46</v>
       </c>
       <c r="D82" s="1">
-        <v>39.1</v>
+        <v>139.7120010235</v>
       </c>
       <c r="E82" t="s">
         <v>8</v>
       </c>
       <c r="F82">
         <v>1.0</v>
       </c>
       <c r="G82" s="1">
-        <v>31475.5</v>
+        <v>272997.25</v>
       </c>
       <c r="H82" s="1">
-        <v>-3992.8</v>
+        <v>71805.59</v>
       </c>
       <c r="I82" s="1">
-        <v>-12.685421994885</v>
+        <v>26.302678873139</v>
       </c>
       <c r="J82">
         <v>0.0</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
       <c r="L82" s="1">
-        <v>27482.7</v>
+        <v>344802.84</v>
       </c>
       <c r="M82" s="1">
-        <v>27482.7</v>
+        <v>344802.84</v>
       </c>
       <c r="N82" s="1">
-        <v>0.01</v>
+        <v>0.2</v>
       </c>
       <c r="O82">
         <v>1</v>
       </c>
       <c r="Z82" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="83" spans="1:26">
       <c r="A83" t="s">
         <v>195</v>
       </c>
       <c r="B83" s="1">
-        <v>113699.0</v>
+        <v>1526.0</v>
       </c>
       <c r="C83" s="1">
-        <v>6.131</v>
+        <v>135.4</v>
       </c>
       <c r="D83" s="1">
-        <v>3.2783996341</v>
+        <v>77.866146789</v>
       </c>
       <c r="E83" t="s">
         <v>8</v>
       </c>
       <c r="F83">
         <v>1.0</v>
       </c>
       <c r="G83" s="1">
-        <v>372750.76</v>
+        <v>118823.74</v>
       </c>
       <c r="H83" s="1">
-        <v>324337.81</v>
+        <v>87796.66</v>
       </c>
       <c r="I83" s="1">
-        <v>87.01197819154</v>
+        <v>73.888147267541</v>
       </c>
       <c r="J83">
         <v>0.0</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
       <c r="L83" s="1">
-        <v>697088.57</v>
+        <v>206620.4</v>
       </c>
       <c r="M83" s="1">
-        <v>697088.57</v>
+        <v>206620.4</v>
       </c>
       <c r="N83" s="1">
-        <v>0.37</v>
+        <v>0.12</v>
       </c>
       <c r="O83">
         <v>1</v>
       </c>
       <c r="Z83" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="84" spans="1:26">
       <c r="A84" t="s">
         <v>197</v>
       </c>
       <c r="B84" s="1">
-        <v>6167.0</v>
+        <v>1168.0</v>
       </c>
       <c r="C84" s="1">
-        <v>13.92</v>
+        <v>50.75</v>
       </c>
       <c r="D84" s="1">
-        <v>19.149380574</v>
+        <v>56.8768578767</v>
       </c>
       <c r="E84" t="s">
         <v>8</v>
       </c>
       <c r="F84">
         <v>1.0</v>
       </c>
       <c r="G84" s="1">
-        <v>118094.23</v>
+        <v>66432.17</v>
       </c>
       <c r="H84" s="1">
-        <v>-32249.59</v>
+        <v>-7156.17</v>
       </c>
       <c r="I84" s="1">
-        <v>-27.308353676551</v>
+        <v>-10.77214548313</v>
       </c>
       <c r="J84">
         <v>0.0</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
       <c r="L84" s="1">
-        <v>85844.64</v>
+        <v>59276.0</v>
       </c>
       <c r="M84" s="1">
-        <v>85844.64</v>
+        <v>59276.0</v>
       </c>
       <c r="N84" s="1">
-        <v>0.05</v>
+        <v>0.03</v>
       </c>
       <c r="O84">
         <v>1</v>
       </c>
       <c r="Z84" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="85" spans="1:26">
       <c r="A85" t="s">
         <v>199</v>
       </c>
       <c r="B85" s="1">
-        <v>2167.0</v>
+        <v>1019.0</v>
       </c>
       <c r="C85" s="1">
-        <v>13.36</v>
+        <v>381.75</v>
       </c>
       <c r="D85" s="1">
-        <v>14.99</v>
+        <v>397.6425024534</v>
       </c>
       <c r="E85" t="s">
         <v>8</v>
       </c>
       <c r="F85">
         <v>1.0</v>
       </c>
       <c r="G85" s="1">
-        <v>32483.33</v>
+        <v>405197.71</v>
       </c>
       <c r="H85" s="1">
-        <v>-3532.21</v>
+        <v>-16194.46</v>
       </c>
       <c r="I85" s="1">
-        <v>-10.873915943963</v>
+        <v>-3.9966810276396</v>
       </c>
       <c r="J85">
         <v>0.0</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
       <c r="L85" s="1">
-        <v>28951.12</v>
+        <v>389003.25</v>
       </c>
       <c r="M85" s="1">
-        <v>28951.12</v>
+        <v>389003.25</v>
       </c>
       <c r="N85" s="1">
-        <v>0.02</v>
+        <v>0.22</v>
       </c>
       <c r="O85">
         <v>1</v>
       </c>
       <c r="Z85" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="86" spans="1:26">
       <c r="A86" t="s">
         <v>201</v>
       </c>
       <c r="B86" s="1">
-        <v>1318.0</v>
+        <v>5903.0</v>
       </c>
       <c r="C86" s="1">
-        <v>118.35</v>
+        <v>25.1</v>
       </c>
       <c r="D86" s="1">
-        <v>114.1636494689</v>
+        <v>20.907516517</v>
       </c>
       <c r="E86" t="s">
         <v>8</v>
       </c>
       <c r="F86">
         <v>1.0</v>
       </c>
       <c r="G86" s="1">
-        <v>150467.69</v>
+        <v>123417.07</v>
       </c>
       <c r="H86" s="1">
-        <v>5517.61</v>
+        <v>24748.23</v>
       </c>
       <c r="I86" s="1">
-        <v>3.6669732884183</v>
+        <v>20.052517856728</v>
       </c>
       <c r="J86">
         <v>0.0</v>
       </c>
       <c r="K86">
         <v>0.0</v>
       </c>
       <c r="L86" s="1">
-        <v>155985.3</v>
+        <v>148165.3</v>
       </c>
       <c r="M86" s="1">
-        <v>155985.3</v>
+        <v>148165.3</v>
       </c>
       <c r="N86" s="1">
-        <v>0.08</v>
+        <v>0.09</v>
       </c>
       <c r="O86">
         <v>1</v>
       </c>
       <c r="Z86" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="87" spans="1:26">
       <c r="A87" t="s">
         <v>203</v>
       </c>
       <c r="B87" s="1">
-        <v>387.0</v>
+        <v>867.0</v>
       </c>
       <c r="C87" s="1">
-        <v>262.8</v>
+        <v>495.1</v>
       </c>
       <c r="D87" s="1">
-        <v>546.615994832</v>
+        <v>608.7785351788</v>
       </c>
       <c r="E87" t="s">
         <v>8</v>
       </c>
       <c r="F87">
         <v>1.0</v>
       </c>
       <c r="G87" s="1">
-        <v>211540.39</v>
+        <v>527810.99</v>
       </c>
       <c r="H87" s="1">
-        <v>-109836.79</v>
+        <v>-98559.29</v>
       </c>
       <c r="I87" s="1">
-        <v>-51.922372838587</v>
+        <v>-18.67321671343</v>
       </c>
       <c r="J87">
         <v>0.0</v>
       </c>
       <c r="K87">
         <v>0.0</v>
       </c>
       <c r="L87" s="1">
-        <v>101703.6</v>
+        <v>429251.7</v>
       </c>
       <c r="M87" s="1">
-        <v>101703.6</v>
+        <v>429251.7</v>
       </c>
       <c r="N87" s="1">
-        <v>0.05</v>
+        <v>0.25</v>
       </c>
       <c r="O87">
         <v>1</v>
       </c>
       <c r="Z87" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="88" spans="1:26">
       <c r="A88" t="s">
         <v>205</v>
       </c>
       <c r="B88" s="1">
-        <v>1030.0</v>
+        <v>4701.0</v>
       </c>
       <c r="C88" s="1">
-        <v>35.92</v>
+        <v>45.51</v>
       </c>
       <c r="D88" s="1">
-        <v>35.62</v>
+        <v>54.3409614976</v>
       </c>
       <c r="E88" t="s">
         <v>8</v>
       </c>
       <c r="F88">
         <v>1.0</v>
       </c>
       <c r="G88" s="1">
-        <v>36688.6</v>
+        <v>255456.86</v>
       </c>
       <c r="H88" s="1">
-        <v>309.0</v>
+        <v>-41514.35</v>
       </c>
       <c r="I88" s="1">
-        <v>0.8422234699607</v>
+        <v>-16.251021796792</v>
       </c>
       <c r="J88">
         <v>0.0</v>
       </c>
       <c r="K88">
         <v>0.0</v>
       </c>
       <c r="L88" s="1">
-        <v>36997.6</v>
+        <v>213942.51</v>
       </c>
       <c r="M88" s="1">
-        <v>36997.6</v>
+        <v>213942.51</v>
       </c>
       <c r="N88" s="1">
-        <v>0.02</v>
+        <v>0.12</v>
       </c>
       <c r="O88">
         <v>1</v>
       </c>
       <c r="Z88" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="89" spans="1:26">
       <c r="A89" t="s">
         <v>207</v>
       </c>
       <c r="B89" s="1">
-        <v>1889.0</v>
+        <v>1888.0</v>
       </c>
       <c r="C89" s="1">
-        <v>49.4</v>
+        <v>136.3</v>
       </c>
       <c r="D89" s="1">
-        <v>63.4453943886</v>
+        <v>119.7634957627</v>
       </c>
       <c r="E89" t="s">
         <v>8</v>
       </c>
       <c r="F89">
         <v>1.0</v>
       </c>
       <c r="G89" s="1">
-        <v>119848.35</v>
+        <v>226113.48</v>
       </c>
       <c r="H89" s="1">
-        <v>-26531.75</v>
+        <v>31220.92</v>
       </c>
       <c r="I89" s="1">
-        <v>-22.13776827132</v>
+        <v>13.80763322912</v>
       </c>
       <c r="J89">
         <v>0.0</v>
       </c>
       <c r="K89">
         <v>0.0</v>
       </c>
       <c r="L89" s="1">
-        <v>93316.6</v>
+        <v>257334.4</v>
       </c>
       <c r="M89" s="1">
-        <v>93316.6</v>
+        <v>257334.4</v>
       </c>
       <c r="N89" s="1">
-        <v>0.05</v>
+        <v>0.15</v>
       </c>
       <c r="O89">
         <v>1</v>
       </c>
       <c r="Z89" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="90" spans="1:26">
       <c r="A90" t="s">
         <v>209</v>
       </c>
       <c r="B90" s="1">
-        <v>960.0</v>
+        <v>4964.0</v>
       </c>
       <c r="C90" s="1">
-        <v>27.14</v>
+        <v>15.25</v>
       </c>
       <c r="D90" s="1">
-        <v>33.4333333333</v>
+        <v>13.4229129734</v>
       </c>
       <c r="E90" t="s">
         <v>8</v>
       </c>
       <c r="F90">
         <v>1.0</v>
       </c>
       <c r="G90" s="1">
-        <v>32096.0</v>
+        <v>66631.34</v>
       </c>
       <c r="H90" s="1">
-        <v>-6041.6</v>
+        <v>9069.66</v>
       </c>
       <c r="I90" s="1">
-        <v>-18.823529411765</v>
+        <v>13.611702841336</v>
       </c>
       <c r="J90">
         <v>0.0</v>
       </c>
       <c r="K90">
         <v>0.0</v>
       </c>
       <c r="L90" s="1">
-        <v>26054.4</v>
+        <v>75701.0</v>
       </c>
       <c r="M90" s="1">
-        <v>26054.4</v>
+        <v>75701.0</v>
       </c>
       <c r="N90" s="1">
-        <v>0.01</v>
+        <v>0.04</v>
       </c>
       <c r="O90">
         <v>1</v>
       </c>
       <c r="Z90" t="s">
         <v>208</v>
       </c>
     </row>
     <row r="91" spans="1:26">
       <c r="A91" t="s">
         <v>211</v>
       </c>
       <c r="B91" s="1">
-        <v>89017.0</v>
+        <v>2842.0</v>
       </c>
       <c r="C91" s="1">
-        <v>4.373</v>
+        <v>50.64</v>
       </c>
       <c r="D91" s="1">
-        <v>3.5780220632</v>
+        <v>52.2391168191</v>
       </c>
       <c r="E91" t="s">
         <v>8</v>
       </c>
       <c r="F91">
         <v>1.0</v>
       </c>
       <c r="G91" s="1">
-        <v>318504.79</v>
+        <v>148463.57</v>
       </c>
       <c r="H91" s="1">
-        <v>70766.55</v>
+        <v>-4544.69</v>
       </c>
       <c r="I91" s="1">
-        <v>22.218362869833</v>
+        <v>-3.0611482668779</v>
       </c>
       <c r="J91">
         <v>0.0</v>
       </c>
       <c r="K91">
         <v>0.0</v>
       </c>
       <c r="L91" s="1">
-        <v>389271.34</v>
+        <v>143918.88</v>
       </c>
       <c r="M91" s="1">
-        <v>389271.34</v>
+        <v>143918.88</v>
       </c>
       <c r="N91" s="1">
-        <v>0.21</v>
+        <v>0.08</v>
       </c>
       <c r="O91">
         <v>1</v>
       </c>
       <c r="Z91" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="92" spans="1:26">
       <c r="A92" t="s">
         <v>213</v>
       </c>
       <c r="B92" s="1">
-        <v>3861.0</v>
+        <v>282.0</v>
       </c>
       <c r="C92" s="1">
-        <v>23.41</v>
+        <v>515.6</v>
       </c>
       <c r="D92" s="1">
-        <v>26.8484900285</v>
+        <v>229.6088652482</v>
       </c>
       <c r="E92" t="s">
         <v>8</v>
       </c>
       <c r="F92">
         <v>1.0</v>
       </c>
       <c r="G92" s="1">
-        <v>103662.02</v>
+        <v>64749.7</v>
       </c>
       <c r="H92" s="1">
-        <v>-13276.01</v>
+        <v>80649.5</v>
       </c>
       <c r="I92" s="1">
-        <v>-12.807014565219</v>
+        <v>124.55578944767</v>
       </c>
       <c r="J92">
         <v>0.0</v>
       </c>
       <c r="K92">
         <v>0.0</v>
       </c>
       <c r="L92" s="1">
-        <v>90386.01</v>
+        <v>145399.2</v>
       </c>
       <c r="M92" s="1">
-        <v>90386.01</v>
+        <v>145399.2</v>
       </c>
       <c r="N92" s="1">
-        <v>0.05</v>
+        <v>0.08</v>
       </c>
       <c r="O92">
         <v>1</v>
       </c>
       <c r="Z92" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="93" spans="1:26">
       <c r="A93" t="s">
         <v>215</v>
       </c>
       <c r="B93" s="1">
-        <v>2176.0</v>
+        <v>1969.0</v>
       </c>
       <c r="C93" s="1">
-        <v>166.44</v>
+        <v>78.06</v>
       </c>
       <c r="D93" s="1">
-        <v>139.7120036765</v>
+        <v>69.1610665312</v>
       </c>
       <c r="E93" t="s">
         <v>8</v>
       </c>
       <c r="F93">
         <v>1.0</v>
       </c>
       <c r="G93" s="1">
-        <v>304013.32</v>
+        <v>136178.14</v>
       </c>
       <c r="H93" s="1">
-        <v>58160.12</v>
+        <v>17522.0</v>
       </c>
       <c r="I93" s="1">
-        <v>19.130780190815</v>
+        <v>12.866969691318</v>
       </c>
       <c r="J93">
         <v>0.0</v>
       </c>
       <c r="K93">
         <v>0.0</v>
       </c>
       <c r="L93" s="1">
-        <v>362173.44</v>
+        <v>153700.14</v>
       </c>
       <c r="M93" s="1">
-        <v>362173.44</v>
+        <v>153700.14</v>
       </c>
       <c r="N93" s="1">
-        <v>0.19</v>
+        <v>0.09</v>
       </c>
       <c r="O93">
         <v>1</v>
       </c>
       <c r="Z93" t="s">
         <v>214</v>
       </c>
     </row>
     <row r="94" spans="1:26">
       <c r="A94" t="s">
         <v>217</v>
       </c>
       <c r="B94" s="1">
-        <v>1699.0</v>
+        <v>32791.0</v>
       </c>
       <c r="C94" s="1">
-        <v>146.8</v>
+        <v>8.852</v>
       </c>
       <c r="D94" s="1">
-        <v>77.8661506769</v>
+        <v>5.0677551767</v>
       </c>
       <c r="E94" t="s">
         <v>8</v>
       </c>
       <c r="F94">
         <v>1.0</v>
       </c>
       <c r="G94" s="1">
-        <v>132294.59</v>
+        <v>166176.76</v>
       </c>
       <c r="H94" s="1">
-        <v>117118.61</v>
+        <v>124089.17</v>
       </c>
       <c r="I94" s="1">
-        <v>88.528646560679</v>
+        <v>74.672998799591</v>
       </c>
       <c r="J94">
         <v>0.0</v>
       </c>
       <c r="K94">
         <v>0.0</v>
       </c>
       <c r="L94" s="1">
-        <v>249413.2</v>
+        <v>290265.93</v>
       </c>
       <c r="M94" s="1">
-        <v>249413.2</v>
+        <v>290265.93</v>
       </c>
       <c r="N94" s="1">
-        <v>0.13</v>
+        <v>0.17</v>
       </c>
       <c r="O94">
         <v>1</v>
       </c>
       <c r="Z94" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="95" spans="1:26">
       <c r="A95" t="s">
         <v>219</v>
       </c>
       <c r="B95" s="1">
-        <v>1926.0</v>
+        <v>14098.0</v>
       </c>
       <c r="C95" s="1">
-        <v>50.43</v>
+        <v>17.04</v>
       </c>
       <c r="D95" s="1">
-        <v>56.8768535826</v>
+        <v>16.3429294935</v>
       </c>
       <c r="E95" t="s">
         <v>8</v>
       </c>
       <c r="F95">
         <v>1.0</v>
       </c>
       <c r="G95" s="1">
-        <v>109544.82</v>
+        <v>230402.62</v>
       </c>
       <c r="H95" s="1">
-        <v>-12416.64</v>
+        <v>9827.3</v>
       </c>
       <c r="I95" s="1">
-        <v>-11.33475777312</v>
+        <v>4.2652726778888</v>
       </c>
       <c r="J95">
         <v>0.0</v>
       </c>
       <c r="K95">
         <v>0.0</v>
       </c>
       <c r="L95" s="1">
-        <v>97128.18</v>
+        <v>240229.92</v>
       </c>
       <c r="M95" s="1">
-        <v>97128.18</v>
+        <v>240229.92</v>
       </c>
       <c r="N95" s="1">
-        <v>0.05</v>
+        <v>0.14</v>
       </c>
       <c r="O95">
         <v>1</v>
       </c>
       <c r="Z95" t="s">
         <v>218</v>
       </c>
     </row>
     <row r="96" spans="1:26">
       <c r="A96" t="s">
         <v>221</v>
       </c>
       <c r="B96" s="1">
-        <v>1140.0</v>
+        <v>1169.0</v>
       </c>
       <c r="C96" s="1">
-        <v>376.0</v>
+        <v>4819.08</v>
       </c>
       <c r="D96" s="1">
-        <v>397.6425</v>
+        <v>4807.8098887938</v>
       </c>
       <c r="E96" t="s">
         <v>8</v>
       </c>
       <c r="F96">
         <v>1.0</v>
       </c>
       <c r="G96" s="1">
-        <v>453312.45</v>
+        <v>5620329.76</v>
       </c>
       <c r="H96" s="1">
-        <v>-24672.45</v>
+        <v>13174.76</v>
       </c>
       <c r="I96" s="1">
-        <v>-5.442702930396</v>
+        <v>0.23441258009032</v>
       </c>
       <c r="J96">
         <v>0.0</v>
       </c>
       <c r="K96">
         <v>0.0</v>
       </c>
       <c r="L96" s="1">
-        <v>428640.0</v>
+        <v>5633504.52</v>
       </c>
       <c r="M96" s="1">
-        <v>428640.0</v>
+        <v>5633504.52</v>
       </c>
       <c r="N96" s="1">
-        <v>0.23</v>
+        <v>3.26</v>
       </c>
       <c r="O96">
         <v>1</v>
       </c>
       <c r="Z96" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="97" spans="1:26">
       <c r="A97" t="s">
         <v>223</v>
       </c>
       <c r="B97" s="1">
-        <v>6573.0</v>
+        <v>8010.0</v>
       </c>
       <c r="C97" s="1">
-        <v>25.92</v>
+        <v>16.465</v>
       </c>
       <c r="D97" s="1">
-        <v>20.9075171155</v>
+        <v>18.1529550562</v>
       </c>
       <c r="E97" t="s">
         <v>8</v>
       </c>
       <c r="F97">
         <v>1.0</v>
       </c>
       <c r="G97" s="1">
-        <v>137425.11</v>
+        <v>145405.17</v>
       </c>
       <c r="H97" s="1">
-        <v>32947.05</v>
+        <v>-13520.52</v>
       </c>
       <c r="I97" s="1">
-        <v>23.974548756046</v>
+        <v>-9.2985139386722</v>
       </c>
       <c r="J97">
         <v>0.0</v>
       </c>
       <c r="K97">
         <v>0.0</v>
       </c>
       <c r="L97" s="1">
-        <v>170372.16</v>
+        <v>131884.65</v>
       </c>
       <c r="M97" s="1">
-        <v>170372.16</v>
+        <v>131884.65</v>
       </c>
       <c r="N97" s="1">
-        <v>0.09</v>
+        <v>0.08</v>
       </c>
       <c r="O97">
         <v>1</v>
       </c>
       <c r="Z97" t="s">
         <v>222</v>
       </c>
     </row>
     <row r="98" spans="1:26">
       <c r="A98" t="s">
         <v>225</v>
       </c>
       <c r="B98" s="1">
-        <v>1210.0</v>
+        <v>2064.0</v>
       </c>
       <c r="C98" s="1">
-        <v>483.7</v>
+        <v>77.4</v>
       </c>
       <c r="D98" s="1">
-        <v>608.7785289256</v>
+        <v>68.904249031</v>
       </c>
       <c r="E98" t="s">
         <v>8</v>
       </c>
       <c r="F98">
         <v>1.0</v>
       </c>
       <c r="G98" s="1">
-        <v>736622.02</v>
+        <v>142218.37</v>
       </c>
       <c r="H98" s="1">
-        <v>-151345.02</v>
+        <v>17535.23</v>
       </c>
       <c r="I98" s="1">
-        <v>-20.545818057408</v>
+        <v>12.329792557741</v>
       </c>
       <c r="J98">
         <v>0.0</v>
       </c>
       <c r="K98">
         <v>0.0</v>
       </c>
       <c r="L98" s="1">
-        <v>585277.0</v>
+        <v>159753.6</v>
       </c>
       <c r="M98" s="1">
-        <v>585277.0</v>
+        <v>159753.6</v>
       </c>
       <c r="N98" s="1">
-        <v>0.31</v>
+        <v>0.09</v>
       </c>
       <c r="O98">
         <v>1</v>
       </c>
       <c r="Z98" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="99" spans="1:26">
       <c r="A99" t="s">
         <v>227</v>
       </c>
       <c r="B99" s="1">
-        <v>3449.0</v>
+        <v>4251.0</v>
       </c>
       <c r="C99" s="1">
-        <v>45.24</v>
+        <v>27.84</v>
       </c>
       <c r="D99" s="1">
-        <v>58.4428501015</v>
+        <v>22.5882380616</v>
       </c>
       <c r="E99" t="s">
         <v>8</v>
       </c>
       <c r="F99">
         <v>1.0</v>
       </c>
       <c r="G99" s="1">
-        <v>201569.39</v>
+        <v>96022.6</v>
       </c>
       <c r="H99" s="1">
-        <v>-45536.63</v>
+        <v>22325.24</v>
       </c>
       <c r="I99" s="1">
-        <v>-22.59104420567</v>
+        <v>23.249984899388</v>
       </c>
       <c r="J99">
         <v>0.0</v>
       </c>
       <c r="K99">
         <v>0.0</v>
       </c>
       <c r="L99" s="1">
-        <v>156032.76</v>
+        <v>118347.84</v>
       </c>
       <c r="M99" s="1">
-        <v>156032.76</v>
+        <v>118347.84</v>
       </c>
       <c r="N99" s="1">
-        <v>0.08</v>
+        <v>0.07</v>
       </c>
       <c r="O99">
         <v>1</v>
       </c>
       <c r="Z99" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="100" spans="1:26">
       <c r="A100" t="s">
         <v>229</v>
       </c>
       <c r="B100" s="1">
-        <v>1629.0</v>
+        <v>990.0</v>
       </c>
       <c r="C100" s="1">
-        <v>135.0</v>
+        <v>125.35</v>
       </c>
       <c r="D100" s="1">
-        <v>114.2238367096</v>
+        <v>143.25</v>
       </c>
       <c r="E100" t="s">
         <v>8</v>
       </c>
       <c r="F100">
         <v>1.0</v>
       </c>
       <c r="G100" s="1">
-        <v>186070.63</v>
+        <v>141817.5</v>
       </c>
       <c r="H100" s="1">
-        <v>33844.37</v>
+        <v>-17721.0</v>
       </c>
       <c r="I100" s="1">
-        <v>18.188990922426</v>
+        <v>-12.495636998255</v>
       </c>
       <c r="J100">
         <v>0.0</v>
       </c>
       <c r="K100">
         <v>0.0</v>
       </c>
       <c r="L100" s="1">
-        <v>219915.0</v>
+        <v>124096.5</v>
       </c>
       <c r="M100" s="1">
-        <v>219915.0</v>
+        <v>124096.5</v>
       </c>
       <c r="N100" s="1">
-        <v>0.12</v>
+        <v>0.07</v>
       </c>
       <c r="O100">
         <v>1</v>
       </c>
       <c r="Z100" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="101" spans="1:26">
       <c r="A101" t="s">
         <v>231</v>
       </c>
       <c r="B101" s="1">
-        <v>2925.0</v>
+        <v>2006.0</v>
       </c>
       <c r="C101" s="1">
-        <v>14.91</v>
+        <v>16.74</v>
       </c>
       <c r="D101" s="1">
-        <v>11.7937435897</v>
+        <v>16.36</v>
       </c>
       <c r="E101" t="s">
         <v>8</v>
       </c>
       <c r="F101">
         <v>1.0</v>
       </c>
       <c r="G101" s="1">
-        <v>34496.7</v>
+        <v>32818.16</v>
       </c>
       <c r="H101" s="1">
-        <v>9115.05</v>
+        <v>762.28</v>
       </c>
       <c r="I101" s="1">
-        <v>26.422962196384</v>
+        <v>2.3227383863081</v>
       </c>
       <c r="J101">
         <v>0.0</v>
       </c>
       <c r="K101">
         <v>0.0</v>
       </c>
       <c r="L101" s="1">
-        <v>43611.75</v>
+        <v>33580.44</v>
       </c>
       <c r="M101" s="1">
-        <v>43611.75</v>
+        <v>33580.44</v>
       </c>
       <c r="N101" s="1">
         <v>0.02</v>
       </c>
       <c r="O101">
         <v>1</v>
       </c>
       <c r="Z101" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="102" spans="1:26">
       <c r="A102" t="s">
         <v>233</v>
       </c>
       <c r="B102" s="1">
-        <v>3181.0</v>
+        <v>1388.0</v>
       </c>
       <c r="C102" s="1">
-        <v>50.9</v>
+        <v>28.68</v>
       </c>
       <c r="D102" s="1">
-        <v>52.23911663</v>
+        <v>23.76</v>
       </c>
       <c r="E102" t="s">
         <v>8</v>
       </c>
       <c r="F102">
         <v>1.0</v>
       </c>
       <c r="G102" s="1">
-        <v>166172.63</v>
+        <v>32978.88</v>
       </c>
       <c r="H102" s="1">
-        <v>-4259.73</v>
+        <v>6828.96</v>
       </c>
       <c r="I102" s="1">
-        <v>-2.5634365900088</v>
+        <v>20.707070707071</v>
       </c>
       <c r="J102">
         <v>0.0</v>
       </c>
       <c r="K102">
         <v>0.0</v>
       </c>
       <c r="L102" s="1">
-        <v>161912.9</v>
+        <v>39807.84</v>
       </c>
       <c r="M102" s="1">
-        <v>161912.9</v>
+        <v>39807.84</v>
       </c>
       <c r="N102" s="1">
-        <v>0.09</v>
+        <v>0.02</v>
       </c>
       <c r="O102">
         <v>1</v>
       </c>
       <c r="Z102" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="103" spans="1:26">
       <c r="A103" t="s">
         <v>235</v>
       </c>
       <c r="B103" s="1">
-        <v>302.0</v>
+        <v>3428.0</v>
       </c>
       <c r="C103" s="1">
-        <v>475.3</v>
+        <v>35.9</v>
       </c>
       <c r="D103" s="1">
-        <v>229.6088741722</v>
+        <v>41.5130192532</v>
       </c>
       <c r="E103" t="s">
         <v>8</v>
       </c>
       <c r="F103">
         <v>1.0</v>
       </c>
       <c r="G103" s="1">
-        <v>69341.88</v>
+        <v>142306.63</v>
       </c>
       <c r="H103" s="1">
-        <v>74198.72</v>
+        <v>-19241.43</v>
       </c>
       <c r="I103" s="1">
-        <v>107.00419429067</v>
+        <v>-13.521105798092</v>
       </c>
       <c r="J103">
         <v>0.0</v>
       </c>
       <c r="K103">
         <v>0.0</v>
       </c>
       <c r="L103" s="1">
-        <v>143540.6</v>
+        <v>123065.2</v>
       </c>
       <c r="M103" s="1">
-        <v>143540.6</v>
+        <v>123065.2</v>
       </c>
       <c r="N103" s="1">
-        <v>0.08</v>
+        <v>0.07</v>
       </c>
       <c r="O103">
         <v>1</v>
       </c>
       <c r="Z103" t="s">
         <v>234</v>
       </c>
     </row>
     <row r="104" spans="1:26">
       <c r="A104" t="s">
         <v>237</v>
       </c>
       <c r="B104" s="1">
-        <v>32115.0</v>
+        <v>2691.0</v>
       </c>
       <c r="C104" s="1">
-        <v>3.533</v>
+        <v>32.7</v>
       </c>
       <c r="D104" s="1">
-        <v>3.4595089522</v>
+        <v>28.0941694537</v>
       </c>
       <c r="E104" t="s">
         <v>8</v>
       </c>
       <c r="F104">
         <v>1.0</v>
       </c>
       <c r="G104" s="1">
-        <v>111102.13</v>
+        <v>75601.41</v>
       </c>
       <c r="H104" s="1">
-        <v>2360.17</v>
+        <v>12394.29</v>
       </c>
       <c r="I104" s="1">
-        <v>2.1243247091662</v>
+        <v>16.394257726146</v>
       </c>
       <c r="J104">
         <v>0.0</v>
       </c>
       <c r="K104">
         <v>0.0</v>
       </c>
       <c r="L104" s="1">
-        <v>113462.3</v>
+        <v>87995.7</v>
       </c>
       <c r="M104" s="1">
-        <v>113462.3</v>
+        <v>87995.7</v>
       </c>
       <c r="N104" s="1">
-        <v>0.06</v>
+        <v>0.05</v>
       </c>
       <c r="O104">
         <v>1</v>
       </c>
       <c r="Z104" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="105" spans="1:26">
       <c r="A105" t="s">
         <v>239</v>
       </c>
       <c r="B105" s="1">
-        <v>2107.0</v>
+        <v>1879.0</v>
       </c>
       <c r="C105" s="1">
-        <v>75.96</v>
+        <v>38.59</v>
       </c>
       <c r="D105" s="1">
-        <v>69.161067869</v>
+        <v>37.6374294838</v>
       </c>
       <c r="E105" t="s">
         <v>8</v>
       </c>
       <c r="F105">
         <v>1.0</v>
       </c>
       <c r="G105" s="1">
-        <v>145722.37</v>
+        <v>70720.73</v>
       </c>
       <c r="H105" s="1">
-        <v>14325.35</v>
+        <v>1789.88</v>
       </c>
       <c r="I105" s="1">
-        <v>9.8305771447445</v>
+        <v>2.5309127889376</v>
       </c>
       <c r="J105">
         <v>0.0</v>
       </c>
       <c r="K105">
         <v>0.0</v>
       </c>
       <c r="L105" s="1">
-        <v>160047.72</v>
+        <v>72510.61</v>
       </c>
       <c r="M105" s="1">
-        <v>160047.72</v>
+        <v>72510.61</v>
       </c>
       <c r="N105" s="1">
-        <v>0.09</v>
+        <v>0.04</v>
       </c>
       <c r="O105">
         <v>1</v>
       </c>
       <c r="Z105" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="106" spans="1:26">
       <c r="A106" t="s">
         <v>241</v>
       </c>
       <c r="B106" s="1">
-        <v>36514.0</v>
+        <v>1508.0</v>
       </c>
       <c r="C106" s="1">
-        <v>12.0</v>
+        <v>329.5</v>
       </c>
       <c r="D106" s="1">
-        <v>5.0677551076</v>
+        <v>239.4193501326</v>
       </c>
       <c r="E106" t="s">
         <v>8</v>
       </c>
       <c r="F106">
         <v>1.0</v>
       </c>
       <c r="G106" s="1">
-        <v>185044.01</v>
+        <v>361044.38</v>
       </c>
       <c r="H106" s="1">
-        <v>253123.99</v>
+        <v>135841.62</v>
       </c>
       <c r="I106" s="1">
-        <v>136.79123685225</v>
+        <v>37.624632185107</v>
       </c>
       <c r="J106">
         <v>0.0</v>
       </c>
       <c r="K106">
         <v>0.0</v>
       </c>
       <c r="L106" s="1">
-        <v>438168.0</v>
+        <v>496886.0</v>
       </c>
       <c r="M106" s="1">
-        <v>438168.0</v>
+        <v>496886.0</v>
       </c>
       <c r="N106" s="1">
-        <v>0.23</v>
+        <v>0.29</v>
       </c>
       <c r="O106">
         <v>1</v>
       </c>
       <c r="Z106" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="107" spans="1:26">
       <c r="A107" t="s">
         <v>243</v>
       </c>
       <c r="B107" s="1">
-        <v>15697.0</v>
+        <v>30776.0</v>
       </c>
       <c r="C107" s="1">
-        <v>16.435</v>
+        <v>4.202</v>
       </c>
       <c r="D107" s="1">
-        <v>16.3429292221</v>
+        <v>2.6900542631</v>
       </c>
       <c r="E107" t="s">
         <v>8</v>
       </c>
       <c r="F107">
         <v>1.0</v>
       </c>
       <c r="G107" s="1">
-        <v>256534.96</v>
+        <v>82789.11</v>
       </c>
       <c r="H107" s="1">
-        <v>1445.24</v>
+        <v>46531.64</v>
       </c>
       <c r="I107" s="1">
-        <v>0.56336960857109</v>
+        <v>56.205025032882</v>
       </c>
       <c r="J107">
         <v>0.0</v>
       </c>
       <c r="K107">
         <v>0.0</v>
       </c>
       <c r="L107" s="1">
-        <v>257980.2</v>
+        <v>129320.75</v>
       </c>
       <c r="M107" s="1">
-        <v>257980.2</v>
+        <v>129320.75</v>
       </c>
       <c r="N107" s="1">
-        <v>0.14</v>
+        <v>0.07</v>
       </c>
       <c r="O107">
         <v>1</v>
       </c>
       <c r="Z107" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="108" spans="1:26">
       <c r="A108" t="s">
         <v>245</v>
       </c>
       <c r="B108" s="1">
-        <v>2178.0</v>
+        <v>10979.0</v>
       </c>
       <c r="C108" s="1">
-        <v>4811.97</v>
+        <v>9.696</v>
       </c>
       <c r="D108" s="1">
-        <v>4801.085835629</v>
+        <v>9.3764705347</v>
       </c>
       <c r="E108" t="s">
         <v>8</v>
       </c>
       <c r="F108">
         <v>1.0</v>
       </c>
       <c r="G108" s="1">
-        <v>10456764.95</v>
+        <v>102944.27</v>
       </c>
       <c r="H108" s="1">
-        <v>23705.71</v>
+        <v>3508.11</v>
       </c>
       <c r="I108" s="1">
-        <v>0.22670214079929</v>
+        <v>3.4077758771809</v>
       </c>
       <c r="J108">
         <v>0.0</v>
       </c>
       <c r="K108">
         <v>0.0</v>
       </c>
       <c r="L108" s="1">
-        <v>10480470.66</v>
+        <v>106452.38</v>
       </c>
       <c r="M108" s="1">
-        <v>10480470.66</v>
+        <v>106452.38</v>
       </c>
       <c r="N108" s="1">
-        <v>5.6</v>
+        <v>0.06</v>
       </c>
       <c r="O108">
         <v>1</v>
       </c>
       <c r="Z108" t="s">
         <v>244</v>
       </c>
     </row>
     <row r="109" spans="1:26">
       <c r="A109" t="s">
         <v>247</v>
       </c>
       <c r="B109" s="1">
-        <v>13304.0</v>
+        <v>4933.0</v>
       </c>
       <c r="C109" s="1">
-        <v>16.905</v>
+        <v>77.34</v>
       </c>
       <c r="D109" s="1">
-        <v>18.1529547505</v>
+        <v>90.9853050882</v>
       </c>
       <c r="E109" t="s">
         <v>8</v>
       </c>
       <c r="F109">
         <v>1.0</v>
       </c>
       <c r="G109" s="1">
-        <v>241506.91</v>
+        <v>448830.51</v>
       </c>
       <c r="H109" s="1">
-        <v>-16602.79</v>
+        <v>-67312.29</v>
       </c>
       <c r="I109" s="1">
-        <v>-6.8746645799907</v>
+        <v>-14.997262552405</v>
       </c>
       <c r="J109">
         <v>0.0</v>
       </c>
       <c r="K109">
         <v>0.0</v>
       </c>
       <c r="L109" s="1">
-        <v>224904.12</v>
+        <v>381518.22</v>
       </c>
       <c r="M109" s="1">
-        <v>224904.12</v>
+        <v>381518.22</v>
       </c>
       <c r="N109" s="1">
-        <v>0.12</v>
+        <v>0.22</v>
       </c>
       <c r="O109">
         <v>1</v>
       </c>
       <c r="Z109" t="s">
         <v>246</v>
       </c>
     </row>
     <row r="110" spans="1:26">
       <c r="A110" t="s">
         <v>249</v>
       </c>
       <c r="B110" s="1">
-        <v>1318.0</v>
+        <v>4416.0</v>
       </c>
       <c r="C110" s="1">
-        <v>68.9</v>
+        <v>137.92</v>
       </c>
       <c r="D110" s="1">
-        <v>67.824430956</v>
+        <v>170.2944904891</v>
       </c>
       <c r="E110" t="s">
         <v>8</v>
       </c>
       <c r="F110">
         <v>1.0</v>
       </c>
       <c r="G110" s="1">
-        <v>89392.6</v>
+        <v>752020.47</v>
       </c>
       <c r="H110" s="1">
-        <v>1417.6</v>
+        <v>-142965.75</v>
       </c>
       <c r="I110" s="1">
-        <v>1.5858135908341</v>
+        <v>-19.010885435073</v>
       </c>
       <c r="J110">
         <v>0.0</v>
       </c>
       <c r="K110">
         <v>0.0</v>
       </c>
       <c r="L110" s="1">
-        <v>90810.2</v>
+        <v>609054.72</v>
       </c>
       <c r="M110" s="1">
-        <v>90810.2</v>
+        <v>609054.72</v>
       </c>
       <c r="N110" s="1">
-        <v>0.05</v>
+        <v>0.35</v>
       </c>
       <c r="O110">
         <v>1</v>
       </c>
       <c r="Z110" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="111" spans="1:26">
       <c r="A111" t="s">
         <v>251</v>
       </c>
       <c r="B111" s="1">
-        <v>4550.0</v>
+        <v>11019.0</v>
       </c>
       <c r="C111" s="1">
-        <v>27.82</v>
+        <v>31.56</v>
       </c>
       <c r="D111" s="1">
-        <v>22.5882373626</v>
+        <v>32.5926663037</v>
       </c>
       <c r="E111" t="s">
         <v>8</v>
       </c>
       <c r="F111">
         <v>1.0</v>
       </c>
       <c r="G111" s="1">
-        <v>102776.48</v>
+        <v>359138.59</v>
       </c>
       <c r="H111" s="1">
-        <v>23804.52</v>
+        <v>-11378.95</v>
       </c>
       <c r="I111" s="1">
-        <v>23.161447054813</v>
+        <v>-3.1684008115084</v>
       </c>
       <c r="J111">
         <v>0.0</v>
       </c>
       <c r="K111">
         <v>0.0</v>
       </c>
       <c r="L111" s="1">
-        <v>126581.0</v>
+        <v>347759.64</v>
       </c>
       <c r="M111" s="1">
-        <v>126581.0</v>
+        <v>347759.64</v>
       </c>
       <c r="N111" s="1">
-        <v>0.07</v>
+        <v>0.2</v>
       </c>
       <c r="O111">
         <v>1</v>
       </c>
       <c r="Z111" t="s">
         <v>250</v>
       </c>
     </row>
     <row r="112" spans="1:26">
       <c r="A112" t="s">
         <v>253</v>
       </c>
       <c r="B112" s="1">
-        <v>2618.0</v>
+        <v>2719.0</v>
       </c>
       <c r="C112" s="1">
-        <v>36.955</v>
+        <v>262.45</v>
       </c>
       <c r="D112" s="1">
-        <v>31.2906913675</v>
+        <v>145.5838764252</v>
       </c>
       <c r="E112" t="s">
         <v>8</v>
       </c>
       <c r="F112">
         <v>1.0</v>
       </c>
       <c r="G112" s="1">
-        <v>81919.03</v>
+        <v>395842.56</v>
       </c>
       <c r="H112" s="1">
-        <v>14829.16</v>
+        <v>317758.99</v>
       </c>
       <c r="I112" s="1">
-        <v>18.102216298215</v>
+        <v>80.274084221767</v>
       </c>
       <c r="J112">
         <v>0.0</v>
       </c>
       <c r="K112">
         <v>0.0</v>
       </c>
       <c r="L112" s="1">
-        <v>96748.19</v>
+        <v>713601.55</v>
       </c>
       <c r="M112" s="1">
-        <v>96748.19</v>
+        <v>713601.55</v>
       </c>
       <c r="N112" s="1">
-        <v>0.05</v>
+        <v>0.41</v>
       </c>
       <c r="O112">
         <v>1</v>
       </c>
       <c r="Z112" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="113" spans="1:26">
       <c r="A113" t="s">
         <v>255</v>
       </c>
       <c r="B113" s="1">
-        <v>2006.0</v>
+        <v>3574.0</v>
       </c>
       <c r="C113" s="1">
-        <v>15.84</v>
+        <v>147.66</v>
       </c>
       <c r="D113" s="1">
-        <v>16.36</v>
+        <v>127.6688696139</v>
       </c>
       <c r="E113" t="s">
         <v>8</v>
       </c>
       <c r="F113">
         <v>1.0</v>
       </c>
       <c r="G113" s="1">
-        <v>32818.16</v>
+        <v>456288.54</v>
       </c>
       <c r="H113" s="1">
-        <v>-1043.12</v>
+        <v>71448.3</v>
       </c>
       <c r="I113" s="1">
-        <v>-3.1784841075795</v>
+        <v>15.658578670418</v>
       </c>
       <c r="J113">
         <v>0.0</v>
       </c>
       <c r="K113">
         <v>0.0</v>
       </c>
       <c r="L113" s="1">
-        <v>31775.04</v>
+        <v>527736.84</v>
       </c>
       <c r="M113" s="1">
-        <v>31775.04</v>
+        <v>527736.84</v>
       </c>
       <c r="N113" s="1">
-        <v>0.02</v>
+        <v>0.31</v>
       </c>
       <c r="O113">
         <v>1</v>
       </c>
       <c r="Z113" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="114" spans="1:26">
       <c r="A114" t="s">
         <v>257</v>
       </c>
       <c r="B114" s="1">
-        <v>1388.0</v>
+        <v>3213.0</v>
       </c>
       <c r="C114" s="1">
-        <v>26.14</v>
+        <v>264.55</v>
       </c>
       <c r="D114" s="1">
-        <v>23.76</v>
+        <v>190.4069374416</v>
       </c>
       <c r="E114" t="s">
         <v>8</v>
       </c>
       <c r="F114">
         <v>1.0</v>
       </c>
       <c r="G114" s="1">
-        <v>32978.88</v>
+        <v>611777.49</v>
       </c>
       <c r="H114" s="1">
-        <v>3303.44</v>
+        <v>238221.66</v>
       </c>
       <c r="I114" s="1">
-        <v>10.016835016835</v>
+        <v>38.939265320141</v>
       </c>
       <c r="J114">
         <v>0.0</v>
       </c>
       <c r="K114">
         <v>0.0</v>
       </c>
       <c r="L114" s="1">
-        <v>36282.32</v>
+        <v>849999.15</v>
       </c>
       <c r="M114" s="1">
-        <v>36282.32</v>
+        <v>849999.15</v>
       </c>
       <c r="N114" s="1">
-        <v>0.02</v>
+        <v>0.49</v>
       </c>
       <c r="O114">
         <v>1</v>
       </c>
       <c r="Z114" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="115" spans="1:26">
       <c r="A115" t="s">
         <v>259</v>
       </c>
       <c r="B115" s="1">
-        <v>3669.0</v>
+        <v>4057.0</v>
       </c>
       <c r="C115" s="1">
-        <v>32.57</v>
+        <v>16.44</v>
       </c>
       <c r="D115" s="1">
-        <v>41.5130198964</v>
+        <v>19.6168893271</v>
       </c>
       <c r="E115" t="s">
         <v>8</v>
       </c>
       <c r="F115">
         <v>1.0</v>
       </c>
       <c r="G115" s="1">
-        <v>152311.27</v>
+        <v>79585.72</v>
       </c>
       <c r="H115" s="1">
-        <v>-32811.94</v>
+        <v>-12888.64</v>
       </c>
       <c r="I115" s="1">
-        <v>-21.542686893754</v>
+        <v>-16.194664067875</v>
       </c>
       <c r="J115">
         <v>0.0</v>
       </c>
       <c r="K115">
         <v>0.0</v>
       </c>
       <c r="L115" s="1">
-        <v>119499.33</v>
+        <v>66697.08</v>
       </c>
       <c r="M115" s="1">
-        <v>119499.33</v>
+        <v>66697.08</v>
       </c>
       <c r="N115" s="1">
-        <v>0.06</v>
+        <v>0.04</v>
       </c>
       <c r="O115">
         <v>1</v>
       </c>
       <c r="Z115" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="116" spans="1:26">
       <c r="A116" t="s">
         <v>261</v>
       </c>
       <c r="B116" s="1">
-        <v>1210.0</v>
+        <v>3320.0</v>
       </c>
       <c r="C116" s="1">
-        <v>26.55</v>
+        <v>74.55</v>
       </c>
       <c r="D116" s="1">
-        <v>27.83</v>
+        <v>37.6048403614</v>
       </c>
       <c r="E116" t="s">
         <v>8</v>
       </c>
       <c r="F116">
         <v>1.0</v>
       </c>
       <c r="G116" s="1">
-        <v>33674.3</v>
+        <v>124848.07</v>
       </c>
       <c r="H116" s="1">
-        <v>-1548.8</v>
+        <v>122657.93</v>
       </c>
       <c r="I116" s="1">
-        <v>-4.599353215954</v>
+        <v>98.245755821456</v>
       </c>
       <c r="J116">
         <v>0.0</v>
       </c>
       <c r="K116">
         <v>0.0</v>
       </c>
       <c r="L116" s="1">
-        <v>32125.5</v>
+        <v>247506.0</v>
       </c>
       <c r="M116" s="1">
-        <v>32125.5</v>
+        <v>247506.0</v>
       </c>
       <c r="N116" s="1">
-        <v>0.02</v>
+        <v>0.14</v>
       </c>
       <c r="O116">
         <v>1</v>
       </c>
       <c r="Z116" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="117" spans="1:26">
       <c r="A117" t="s">
         <v>263</v>
       </c>
       <c r="B117" s="1">
-        <v>366.0</v>
+        <v>272.0</v>
       </c>
       <c r="C117" s="1">
-        <v>91.95</v>
+        <v>148.7</v>
       </c>
       <c r="D117" s="1">
-        <v>90.7</v>
+        <v>131.2</v>
       </c>
       <c r="E117" t="s">
         <v>8</v>
       </c>
       <c r="F117">
         <v>1.0</v>
       </c>
       <c r="G117" s="1">
-        <v>33196.2</v>
+        <v>35686.4</v>
       </c>
       <c r="H117" s="1">
-        <v>457.5</v>
+        <v>4760.0</v>
       </c>
       <c r="I117" s="1">
-        <v>1.3781697905182</v>
+        <v>13.338414634146</v>
       </c>
       <c r="J117">
         <v>0.0</v>
       </c>
       <c r="K117">
         <v>0.0</v>
       </c>
       <c r="L117" s="1">
-        <v>33653.7</v>
+        <v>40446.4</v>
       </c>
       <c r="M117" s="1">
-        <v>33653.7</v>
+        <v>40446.4</v>
       </c>
       <c r="N117" s="1">
         <v>0.02</v>
       </c>
       <c r="O117">
         <v>1</v>
       </c>
       <c r="Z117" t="s">
         <v>262</v>
       </c>
     </row>
     <row r="118" spans="1:26">
       <c r="A118" t="s">
         <v>265</v>
       </c>
       <c r="B118" s="1">
-        <v>1055.0</v>
+        <v>802.0</v>
       </c>
       <c r="C118" s="1">
-        <v>37.13</v>
+        <v>47.7</v>
       </c>
       <c r="D118" s="1">
-        <v>36.87</v>
+        <v>52.5</v>
       </c>
       <c r="E118" t="s">
         <v>8</v>
       </c>
       <c r="F118">
         <v>1.0</v>
       </c>
       <c r="G118" s="1">
-        <v>38897.85</v>
+        <v>42105.0</v>
       </c>
       <c r="H118" s="1">
-        <v>274.3</v>
+        <v>-3849.6</v>
       </c>
       <c r="I118" s="1">
-        <v>0.70518036343911</v>
+        <v>-9.1428571428571</v>
       </c>
       <c r="J118">
         <v>0.0</v>
       </c>
       <c r="K118">
         <v>0.0</v>
       </c>
       <c r="L118" s="1">
-        <v>39172.15</v>
+        <v>38255.4</v>
       </c>
       <c r="M118" s="1">
-        <v>39172.15</v>
+        <v>38255.4</v>
       </c>
       <c r="N118" s="1">
         <v>0.02</v>
       </c>
       <c r="O118">
         <v>1</v>
       </c>
       <c r="Z118" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="119" spans="1:26">
       <c r="A119" t="s">
         <v>267</v>
       </c>
       <c r="B119" s="1">
-        <v>1679.0</v>
+        <v>2318.0</v>
       </c>
       <c r="C119" s="1">
-        <v>331.1</v>
+        <v>53.79</v>
       </c>
       <c r="D119" s="1">
-        <v>239.4193508041</v>
+        <v>25.9354141501</v>
       </c>
       <c r="E119" t="s">
         <v>8</v>
       </c>
       <c r="F119">
         <v>1.0</v>
       </c>
       <c r="G119" s="1">
-        <v>401985.09</v>
+        <v>60118.29</v>
       </c>
       <c r="H119" s="1">
-        <v>153931.81</v>
+        <v>64566.93</v>
       </c>
       <c r="I119" s="1">
-        <v>38.292915291958</v>
+        <v>107.39981127208</v>
       </c>
       <c r="J119">
         <v>0.0</v>
       </c>
       <c r="K119">
         <v>0.0</v>
       </c>
       <c r="L119" s="1">
-        <v>555916.9</v>
+        <v>124685.22</v>
       </c>
       <c r="M119" s="1">
-        <v>555916.9</v>
+        <v>124685.22</v>
       </c>
       <c r="N119" s="1">
-        <v>0.3</v>
+        <v>0.07</v>
       </c>
       <c r="O119">
         <v>1</v>
       </c>
       <c r="Z119" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="120" spans="1:26">
       <c r="A120" t="s">
         <v>269</v>
       </c>
       <c r="B120" s="1">
-        <v>56692.0</v>
+        <v>2836.0</v>
       </c>
       <c r="C120" s="1">
-        <v>4.523</v>
+        <v>9.772</v>
       </c>
       <c r="D120" s="1">
-        <v>2.6900543287</v>
+        <v>11.505</v>
       </c>
       <c r="E120" t="s">
         <v>8</v>
       </c>
       <c r="F120">
         <v>1.0</v>
       </c>
       <c r="G120" s="1">
-        <v>152504.56</v>
+        <v>32628.18</v>
       </c>
       <c r="H120" s="1">
-        <v>103913.36</v>
+        <v>-4914.79</v>
       </c>
       <c r="I120" s="1">
-        <v>68.137870762684</v>
+        <v>-15.063022209636</v>
       </c>
       <c r="J120">
         <v>0.0</v>
       </c>
       <c r="K120">
         <v>0.0</v>
       </c>
       <c r="L120" s="1">
-        <v>256417.92</v>
+        <v>27713.39</v>
       </c>
       <c r="M120" s="1">
-        <v>256417.92</v>
+        <v>27713.39</v>
       </c>
       <c r="N120" s="1">
-        <v>0.14</v>
+        <v>0.02</v>
       </c>
       <c r="O120">
         <v>1</v>
       </c>
       <c r="Z120" t="s">
         <v>268</v>
       </c>
     </row>
     <row r="121" spans="1:26">
       <c r="A121" t="s">
         <v>271</v>
       </c>
       <c r="B121" s="1">
-        <v>11751.0</v>
+        <v>6085.0</v>
       </c>
       <c r="C121" s="1">
-        <v>8.944</v>
+        <v>33.08</v>
       </c>
       <c r="D121" s="1">
-        <v>9.3764709386</v>
+        <v>30.3019013969</v>
       </c>
       <c r="E121" t="s">
         <v>8</v>
       </c>
       <c r="F121">
         <v>1.0</v>
       </c>
       <c r="G121" s="1">
-        <v>110182.91</v>
+        <v>184387.07</v>
       </c>
       <c r="H121" s="1">
-        <v>-5081.97</v>
+        <v>16904.73</v>
       </c>
       <c r="I121" s="1">
-        <v>-4.6123033054763</v>
+        <v>9.1680669365807</v>
       </c>
       <c r="J121">
         <v>0.0</v>
       </c>
       <c r="K121">
         <v>0.0</v>
       </c>
       <c r="L121" s="1">
-        <v>105100.94</v>
+        <v>201291.8</v>
       </c>
       <c r="M121" s="1">
-        <v>105100.94</v>
+        <v>201291.8</v>
       </c>
       <c r="N121" s="1">
-        <v>0.06</v>
+        <v>0.12</v>
       </c>
       <c r="O121">
         <v>1</v>
       </c>
       <c r="Z121" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="122" spans="1:26">
       <c r="A122" t="s">
         <v>273</v>
       </c>
       <c r="B122" s="1">
-        <v>5492.0</v>
+        <v>424.0</v>
       </c>
       <c r="C122" s="1">
-        <v>73.47</v>
+        <v>223.1</v>
       </c>
       <c r="D122" s="1">
-        <v>90.9853040787</v>
+        <v>254.7246226415</v>
       </c>
       <c r="E122" t="s">
         <v>8</v>
       </c>
       <c r="F122">
         <v>1.0</v>
       </c>
       <c r="G122" s="1">
-        <v>499691.29</v>
+        <v>108003.24</v>
       </c>
       <c r="H122" s="1">
-        <v>-96194.05</v>
+        <v>-13408.84</v>
       </c>
       <c r="I122" s="1">
-        <v>-19.250695764579</v>
+        <v>-12.415220135989</v>
       </c>
       <c r="J122">
         <v>0.0</v>
       </c>
       <c r="K122">
         <v>0.0</v>
       </c>
       <c r="L122" s="1">
-        <v>403497.24</v>
+        <v>94594.4</v>
       </c>
       <c r="M122" s="1">
-        <v>403497.24</v>
+        <v>94594.4</v>
       </c>
       <c r="N122" s="1">
-        <v>0.22</v>
+        <v>0.05</v>
       </c>
       <c r="O122">
         <v>1</v>
       </c>
       <c r="Z122" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="123" spans="1:26">
       <c r="A123" t="s">
         <v>275</v>
       </c>
       <c r="B123" s="1">
-        <v>4919.0</v>
+        <v>546.0</v>
       </c>
       <c r="C123" s="1">
-        <v>134.52</v>
+        <v>239.3</v>
       </c>
       <c r="D123" s="1">
-        <v>170.2944907502</v>
+        <v>252.6818498168</v>
       </c>
       <c r="E123" t="s">
         <v>8</v>
       </c>
       <c r="F123">
         <v>1.0</v>
       </c>
       <c r="G123" s="1">
-        <v>837678.6</v>
+        <v>137964.29</v>
       </c>
       <c r="H123" s="1">
-        <v>-175974.72</v>
+        <v>-7306.49</v>
       </c>
       <c r="I123" s="1">
-        <v>-21.007426953488</v>
+        <v>-5.2959283884257</v>
       </c>
       <c r="J123">
         <v>0.0</v>
       </c>
       <c r="K123">
         <v>0.0</v>
       </c>
       <c r="L123" s="1">
-        <v>661703.88</v>
+        <v>130657.8</v>
       </c>
       <c r="M123" s="1">
-        <v>661703.88</v>
+        <v>130657.8</v>
       </c>
       <c r="N123" s="1">
-        <v>0.35</v>
+        <v>0.08</v>
       </c>
       <c r="O123">
         <v>1</v>
       </c>
       <c r="Z123" t="s">
         <v>274</v>
       </c>
     </row>
     <row r="124" spans="1:26">
       <c r="A124" t="s">
         <v>277</v>
       </c>
       <c r="B124" s="1">
-        <v>11108.0</v>
+        <v>1802.0</v>
       </c>
       <c r="C124" s="1">
-        <v>32.82</v>
+        <v>19.33</v>
       </c>
       <c r="D124" s="1">
-        <v>32.6737432481</v>
+        <v>18.02</v>
       </c>
       <c r="E124" t="s">
         <v>8</v>
       </c>
       <c r="F124">
         <v>1.0</v>
       </c>
       <c r="G124" s="1">
-        <v>362939.94</v>
+        <v>32472.04</v>
       </c>
       <c r="H124" s="1">
-        <v>1624.62</v>
+        <v>2360.62</v>
       </c>
       <c r="I124" s="1">
-        <v>0.44762778105931</v>
+        <v>7.2697003329634</v>
       </c>
       <c r="J124">
         <v>0.0</v>
       </c>
       <c r="K124">
         <v>0.0</v>
       </c>
       <c r="L124" s="1">
-        <v>364564.56</v>
+        <v>34832.66</v>
       </c>
       <c r="M124" s="1">
-        <v>364564.56</v>
+        <v>34832.66</v>
       </c>
       <c r="N124" s="1">
-        <v>0.19</v>
+        <v>0.02</v>
       </c>
       <c r="O124">
         <v>1</v>
       </c>
       <c r="Z124" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="125" spans="1:26">
       <c r="A125" t="s">
         <v>279</v>
       </c>
       <c r="B125" s="1">
-        <v>2910.0</v>
+        <v>2063.0</v>
       </c>
       <c r="C125" s="1">
-        <v>279.5</v>
+        <v>103.65</v>
       </c>
       <c r="D125" s="1">
-        <v>145.5838762887</v>
+        <v>103.9490014542</v>
       </c>
       <c r="E125" t="s">
         <v>8</v>
       </c>
       <c r="F125">
         <v>1.0</v>
       </c>
       <c r="G125" s="1">
-        <v>423649.08</v>
+        <v>214446.79</v>
       </c>
       <c r="H125" s="1">
-        <v>389695.92</v>
+        <v>-616.84</v>
       </c>
       <c r="I125" s="1">
-        <v>91.985546150602</v>
+        <v>-0.28764244967248</v>
       </c>
       <c r="J125">
         <v>0.0</v>
       </c>
       <c r="K125">
         <v>0.0</v>
       </c>
       <c r="L125" s="1">
-        <v>813345.0</v>
+        <v>213829.95</v>
       </c>
       <c r="M125" s="1">
-        <v>813345.0</v>
+        <v>213829.95</v>
       </c>
       <c r="N125" s="1">
-        <v>0.43</v>
+        <v>0.12</v>
       </c>
       <c r="O125">
         <v>1</v>
       </c>
       <c r="Z125" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="126" spans="1:26">
       <c r="A126" t="s">
         <v>281</v>
       </c>
       <c r="B126" s="1">
-        <v>3979.0</v>
+        <v>7610.0</v>
       </c>
       <c r="C126" s="1">
-        <v>162.5</v>
+        <v>80.6</v>
       </c>
       <c r="D126" s="1">
-        <v>127.6688690626</v>
+        <v>66.4414113009</v>
       </c>
       <c r="E126" t="s">
         <v>8</v>
       </c>
       <c r="F126">
         <v>1.0</v>
       </c>
       <c r="G126" s="1">
-        <v>507994.43</v>
+        <v>505619.14</v>
       </c>
       <c r="H126" s="1">
-        <v>138593.07</v>
+        <v>107746.86</v>
       </c>
       <c r="I126" s="1">
-        <v>27.282399533396</v>
+        <v>21.309885539539</v>
       </c>
       <c r="J126">
         <v>0.0</v>
       </c>
       <c r="K126">
         <v>0.0</v>
       </c>
       <c r="L126" s="1">
-        <v>646587.5</v>
+        <v>613366.0</v>
       </c>
       <c r="M126" s="1">
-        <v>646587.5</v>
+        <v>613366.0</v>
       </c>
       <c r="N126" s="1">
         <v>0.35</v>
       </c>
       <c r="O126">
         <v>1</v>
       </c>
       <c r="Z126" t="s">
         <v>280</v>
       </c>
     </row>
     <row r="127" spans="1:26">
       <c r="A127" t="s">
         <v>283</v>
       </c>
       <c r="B127" s="1">
-        <v>3578.0</v>
+        <v>4806.0</v>
       </c>
       <c r="C127" s="1">
-        <v>272.25</v>
+        <v>18.29</v>
       </c>
       <c r="D127" s="1">
-        <v>190.4069368362</v>
+        <v>18.9564253017</v>
       </c>
       <c r="E127" t="s">
         <v>8</v>
       </c>
       <c r="F127">
         <v>1.0</v>
       </c>
       <c r="G127" s="1">
-        <v>681276.02</v>
+        <v>91104.58</v>
       </c>
       <c r="H127" s="1">
-        <v>292834.48</v>
+        <v>-3202.84</v>
       </c>
       <c r="I127" s="1">
-        <v>42.983236075152</v>
+        <v>-3.5155642010533</v>
       </c>
       <c r="J127">
         <v>0.0</v>
       </c>
       <c r="K127">
         <v>0.0</v>
       </c>
       <c r="L127" s="1">
-        <v>974110.5</v>
+        <v>87901.74</v>
       </c>
       <c r="M127" s="1">
-        <v>974110.5</v>
+        <v>87901.74</v>
       </c>
       <c r="N127" s="1">
-        <v>0.52</v>
+        <v>0.05</v>
       </c>
       <c r="O127">
         <v>1</v>
       </c>
       <c r="Z127" t="s">
         <v>282</v>
       </c>
     </row>
     <row r="128" spans="1:26">
       <c r="A128" t="s">
         <v>285</v>
       </c>
       <c r="B128" s="1">
-        <v>4057.0</v>
+        <v>2660.0</v>
       </c>
       <c r="C128" s="1">
-        <v>17.83</v>
+        <v>23.45</v>
       </c>
       <c r="D128" s="1">
-        <v>19.6168893271</v>
+        <v>26.9688345865</v>
       </c>
       <c r="E128" t="s">
         <v>8</v>
       </c>
       <c r="F128">
         <v>1.0</v>
       </c>
       <c r="G128" s="1">
-        <v>79585.72</v>
+        <v>71737.1</v>
       </c>
       <c r="H128" s="1">
-        <v>-7249.41</v>
+        <v>-9360.1</v>
       </c>
       <c r="I128" s="1">
-        <v>-9.1089331101107</v>
+        <v>-13.047781412965</v>
       </c>
       <c r="J128">
         <v>0.0</v>
       </c>
       <c r="K128">
         <v>0.0</v>
       </c>
       <c r="L128" s="1">
-        <v>72336.31</v>
+        <v>62377.0</v>
       </c>
       <c r="M128" s="1">
-        <v>72336.31</v>
+        <v>62377.0</v>
       </c>
       <c r="N128" s="1">
         <v>0.04</v>
       </c>
       <c r="O128">
         <v>1</v>
       </c>
       <c r="Z128" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="129" spans="1:26">
       <c r="A129" t="s">
         <v>287</v>
       </c>
       <c r="B129" s="1">
-        <v>3696.0</v>
+        <v>10453.0</v>
       </c>
       <c r="C129" s="1">
-        <v>77.31</v>
+        <v>20.73</v>
       </c>
       <c r="D129" s="1">
-        <v>37.604840368</v>
+        <v>20.040729934</v>
       </c>
       <c r="E129" t="s">
         <v>8</v>
       </c>
       <c r="F129">
         <v>1.0</v>
       </c>
       <c r="G129" s="1">
-        <v>138987.49</v>
+        <v>209485.75</v>
       </c>
       <c r="H129" s="1">
-        <v>146750.27</v>
+        <v>7204.94</v>
       </c>
       <c r="I129" s="1">
-        <v>105.58523648423</v>
+        <v>3.4393461130411</v>
       </c>
       <c r="J129">
         <v>0.0</v>
       </c>
       <c r="K129">
         <v>0.0</v>
       </c>
       <c r="L129" s="1">
-        <v>285737.76</v>
+        <v>216690.69</v>
       </c>
       <c r="M129" s="1">
-        <v>285737.76</v>
+        <v>216690.69</v>
       </c>
       <c r="N129" s="1">
-        <v>0.15</v>
+        <v>0.13</v>
       </c>
       <c r="O129">
         <v>1</v>
       </c>
       <c r="Z129" t="s">
         <v>286</v>
       </c>
     </row>
     <row r="130" spans="1:26">
       <c r="A130" t="s">
         <v>289</v>
       </c>
       <c r="B130" s="1">
-        <v>272.0</v>
+        <v>2997.0</v>
       </c>
       <c r="C130" s="1">
-        <v>143.2</v>
+        <v>37.51</v>
       </c>
       <c r="D130" s="1">
-        <v>131.2</v>
+        <v>37.08</v>
       </c>
       <c r="E130" t="s">
         <v>8</v>
       </c>
       <c r="F130">
         <v>1.0</v>
       </c>
       <c r="G130" s="1">
-        <v>35686.4</v>
+        <v>111128.76</v>
       </c>
       <c r="H130" s="1">
-        <v>3264.0</v>
+        <v>1288.71</v>
       </c>
       <c r="I130" s="1">
-        <v>9.1463414634146</v>
+        <v>1.1596548004315</v>
       </c>
       <c r="J130">
         <v>0.0</v>
       </c>
       <c r="K130">
         <v>0.0</v>
       </c>
       <c r="L130" s="1">
-        <v>38950.4</v>
+        <v>112417.47</v>
       </c>
       <c r="M130" s="1">
-        <v>38950.4</v>
+        <v>112417.47</v>
       </c>
       <c r="N130" s="1">
-        <v>0.02</v>
+        <v>0.07</v>
       </c>
       <c r="O130">
         <v>1</v>
       </c>
       <c r="Z130" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="131" spans="1:26">
       <c r="A131" t="s">
         <v>291</v>
       </c>
       <c r="B131" s="1">
-        <v>802.0</v>
+        <v>3385.0</v>
       </c>
       <c r="C131" s="1">
-        <v>50.6</v>
+        <v>58.6</v>
       </c>
       <c r="D131" s="1">
-        <v>52.5</v>
+        <v>60.5604903988</v>
       </c>
       <c r="E131" t="s">
         <v>8</v>
       </c>
       <c r="F131">
         <v>1.0</v>
       </c>
       <c r="G131" s="1">
-        <v>42105.0</v>
+        <v>204997.26</v>
       </c>
       <c r="H131" s="1">
-        <v>-1523.8</v>
+        <v>-6636.26</v>
       </c>
       <c r="I131" s="1">
-        <v>-3.6190476190476</v>
+        <v>-3.2372432685198</v>
       </c>
       <c r="J131">
         <v>0.0</v>
       </c>
       <c r="K131">
         <v>0.0</v>
       </c>
       <c r="L131" s="1">
-        <v>40581.2</v>
+        <v>198361.0</v>
       </c>
       <c r="M131" s="1">
-        <v>40581.2</v>
+        <v>198361.0</v>
       </c>
       <c r="N131" s="1">
-        <v>0.02</v>
+        <v>0.11</v>
       </c>
       <c r="O131">
         <v>1</v>
       </c>
       <c r="Z131" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="132" spans="1:26">
       <c r="A132" t="s">
         <v>293</v>
       </c>
       <c r="B132" s="1">
-        <v>3144.0</v>
+        <v>1298.0</v>
       </c>
       <c r="C132" s="1">
-        <v>63.5</v>
+        <v>117.95</v>
       </c>
       <c r="D132" s="1">
-        <v>25.935413486</v>
+        <v>103.3733975347</v>
       </c>
       <c r="E132" t="s">
         <v>8</v>
       </c>
       <c r="F132">
         <v>1.0</v>
       </c>
       <c r="G132" s="1">
-        <v>81540.94</v>
+        <v>134178.67</v>
       </c>
       <c r="H132" s="1">
-        <v>118103.06</v>
+        <v>18920.43</v>
       </c>
       <c r="I132" s="1">
-        <v>144.83897291348</v>
+        <v>14.100922300094</v>
       </c>
       <c r="J132">
         <v>0.0</v>
       </c>
       <c r="K132">
         <v>0.0</v>
       </c>
       <c r="L132" s="1">
-        <v>199644.0</v>
+        <v>153099.1</v>
       </c>
       <c r="M132" s="1">
-        <v>199644.0</v>
+        <v>153099.1</v>
       </c>
       <c r="N132" s="1">
-        <v>0.11</v>
+        <v>0.09</v>
       </c>
       <c r="O132">
         <v>1</v>
       </c>
       <c r="Z132" t="s">
         <v>292</v>
       </c>
     </row>
     <row r="133" spans="1:26">
       <c r="A133" t="s">
         <v>295</v>
       </c>
       <c r="B133" s="1">
-        <v>2836.0</v>
+        <v>974.0</v>
       </c>
       <c r="C133" s="1">
-        <v>9.474</v>
+        <v>73.12</v>
       </c>
       <c r="D133" s="1">
-        <v>11.505</v>
+        <v>100.2767761807</v>
       </c>
       <c r="E133" t="s">
         <v>8</v>
       </c>
       <c r="F133">
         <v>1.0</v>
       </c>
       <c r="G133" s="1">
-        <v>32628.18</v>
+        <v>97669.58</v>
       </c>
       <c r="H133" s="1">
-        <v>-5759.92</v>
+        <v>-26450.7</v>
       </c>
       <c r="I133" s="1">
-        <v>-17.653206522705</v>
+        <v>-27.081820153215</v>
       </c>
       <c r="J133">
         <v>0.0</v>
       </c>
       <c r="K133">
         <v>0.0</v>
       </c>
       <c r="L133" s="1">
-        <v>26868.26</v>
+        <v>71218.88</v>
       </c>
       <c r="M133" s="1">
-        <v>26868.26</v>
+        <v>71218.88</v>
       </c>
       <c r="N133" s="1">
-        <v>0.01</v>
+        <v>0.04</v>
       </c>
       <c r="O133">
         <v>1</v>
       </c>
       <c r="Z133" t="s">
         <v>294</v>
       </c>
     </row>
     <row r="134" spans="1:26">
       <c r="A134" t="s">
         <v>297</v>
       </c>
       <c r="B134" s="1">
-        <v>9745.0</v>
+        <v>5833.0</v>
       </c>
       <c r="C134" s="1">
-        <v>35.12</v>
+        <v>21.09</v>
       </c>
       <c r="D134" s="1">
-        <v>30.3019014879</v>
+        <v>34.8302177267</v>
       </c>
       <c r="E134" t="s">
         <v>8</v>
       </c>
       <c r="F134">
         <v>1.0</v>
       </c>
       <c r="G134" s="1">
-        <v>295292.03</v>
+        <v>203164.66</v>
       </c>
       <c r="H134" s="1">
-        <v>46952.37</v>
+        <v>-80146.69</v>
       </c>
       <c r="I134" s="1">
-        <v>15.900317390889</v>
+        <v>-39.449129587793</v>
       </c>
       <c r="J134">
         <v>0.0</v>
       </c>
       <c r="K134">
         <v>0.0</v>
       </c>
       <c r="L134" s="1">
-        <v>342244.4</v>
+        <v>123017.97</v>
       </c>
       <c r="M134" s="1">
-        <v>342244.4</v>
+        <v>123017.97</v>
       </c>
       <c r="N134" s="1">
-        <v>0.18</v>
+        <v>0.07</v>
       </c>
       <c r="O134">
         <v>1</v>
       </c>
       <c r="Z134" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="135" spans="1:26">
       <c r="A135" t="s">
         <v>299</v>
       </c>
       <c r="B135" s="1">
-        <v>634.0</v>
+        <v>7883.0</v>
       </c>
       <c r="C135" s="1">
-        <v>53.58</v>
+        <v>29.88</v>
       </c>
       <c r="D135" s="1">
-        <v>51.48</v>
+        <v>36.1242204744</v>
       </c>
       <c r="E135" t="s">
         <v>8</v>
       </c>
       <c r="F135">
         <v>1.0</v>
       </c>
       <c r="G135" s="1">
-        <v>32638.32</v>
+        <v>284767.23</v>
       </c>
       <c r="H135" s="1">
-        <v>1331.4</v>
+        <v>-49223.19</v>
       </c>
       <c r="I135" s="1">
-        <v>4.0792540792541</v>
+        <v>-17.285412369956</v>
       </c>
       <c r="J135">
         <v>0.0</v>
       </c>
       <c r="K135">
         <v>0.0</v>
       </c>
       <c r="L135" s="1">
-        <v>33969.72</v>
+        <v>235544.04</v>
       </c>
       <c r="M135" s="1">
-        <v>33969.72</v>
+        <v>235544.04</v>
       </c>
       <c r="N135" s="1">
-        <v>0.02</v>
+        <v>0.14</v>
       </c>
       <c r="O135">
         <v>1</v>
       </c>
       <c r="Z135" t="s">
         <v>298</v>
       </c>
     </row>
     <row r="136" spans="1:26">
       <c r="A136" t="s">
         <v>301</v>
       </c>
       <c r="B136" s="1">
-        <v>6854.0</v>
+        <v>2749.0</v>
       </c>
       <c r="C136" s="1">
-        <v>10.14</v>
+        <v>22.94</v>
       </c>
       <c r="D136" s="1">
-        <v>10.1791654508</v>
+        <v>31.0634812659</v>
       </c>
       <c r="E136" t="s">
         <v>8</v>
       </c>
       <c r="F136">
         <v>1.0</v>
       </c>
       <c r="G136" s="1">
-        <v>69768.0</v>
+        <v>85393.51</v>
       </c>
       <c r="H136" s="1">
-        <v>-268.44</v>
+        <v>-22331.45</v>
       </c>
       <c r="I136" s="1">
-        <v>-0.38476092191262</v>
+        <v>-26.151226246585</v>
       </c>
       <c r="J136">
         <v>0.0</v>
       </c>
       <c r="K136">
         <v>0.0</v>
       </c>
       <c r="L136" s="1">
-        <v>69499.56</v>
+        <v>63062.06</v>
       </c>
       <c r="M136" s="1">
-        <v>69499.56</v>
+        <v>63062.06</v>
       </c>
       <c r="N136" s="1">
         <v>0.04</v>
       </c>
       <c r="O136">
         <v>1</v>
       </c>
       <c r="Z136" t="s">
         <v>300</v>
       </c>
     </row>
     <row r="137" spans="1:26">
       <c r="A137" t="s">
         <v>303</v>
       </c>
       <c r="B137" s="1">
-        <v>454.0</v>
+        <v>4461.0</v>
       </c>
       <c r="C137" s="1">
-        <v>228.0</v>
+        <v>61.78</v>
       </c>
       <c r="D137" s="1">
-        <v>254.7246255507</v>
+        <v>102.1418605694</v>
       </c>
       <c r="E137" t="s">
         <v>8</v>
       </c>
       <c r="F137">
         <v>1.0</v>
       </c>
       <c r="G137" s="1">
-        <v>115644.98</v>
+        <v>455654.84</v>
       </c>
       <c r="H137" s="1">
-        <v>-12132.98</v>
+        <v>-180054.26</v>
       </c>
       <c r="I137" s="1">
-        <v>-10.49157516392</v>
+        <v>-39.515493789115</v>
       </c>
       <c r="J137">
         <v>0.0</v>
       </c>
       <c r="K137">
         <v>0.0</v>
       </c>
       <c r="L137" s="1">
-        <v>103512.0</v>
+        <v>275600.58</v>
       </c>
       <c r="M137" s="1">
-        <v>103512.0</v>
+        <v>275600.58</v>
       </c>
       <c r="N137" s="1">
-        <v>0.06</v>
+        <v>0.16</v>
       </c>
       <c r="O137">
         <v>1</v>
       </c>
       <c r="Z137" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="138" spans="1:26">
       <c r="A138" t="s">
         <v>305</v>
       </c>
       <c r="B138" s="1">
-        <v>584.0</v>
+        <v>400.0</v>
       </c>
       <c r="C138" s="1">
-        <v>251.7</v>
+        <v>273.15</v>
       </c>
       <c r="D138" s="1">
-        <v>252.6818493151</v>
+        <v>276.05</v>
       </c>
       <c r="E138" t="s">
         <v>8</v>
       </c>
       <c r="F138">
         <v>1.0</v>
       </c>
       <c r="G138" s="1">
-        <v>147566.2</v>
+        <v>0.0</v>
       </c>
       <c r="H138" s="1">
-        <v>-573.4</v>
+        <v>-116000.0</v>
       </c>
       <c r="I138" s="1">
-        <v>-0.38857136661376</v>
+        <v>0</v>
       </c>
       <c r="J138">
         <v>0.0</v>
       </c>
       <c r="K138">
         <v>0.0</v>
       </c>
       <c r="L138" s="1">
-        <v>146992.8</v>
+        <v>-116000.0</v>
       </c>
       <c r="M138" s="1">
-        <v>146992.8</v>
+        <v>-116000.0</v>
       </c>
       <c r="N138" s="1">
-        <v>0.08</v>
+        <v>-0.07</v>
       </c>
       <c r="O138">
         <v>1</v>
       </c>
       <c r="Z138" t="s">
         <v>304</v>
       </c>
     </row>
     <row r="139" spans="1:26">
       <c r="A139" t="s">
         <v>307</v>
       </c>
       <c r="B139" s="1">
-        <v>1802.0</v>
+        <v>65.0</v>
       </c>
       <c r="C139" s="1">
-        <v>22.52</v>
+        <v>114.1</v>
       </c>
       <c r="D139" s="1">
-        <v>18.02</v>
+        <v>114.63</v>
       </c>
       <c r="E139" t="s">
         <v>8</v>
       </c>
       <c r="F139">
         <v>1.0</v>
       </c>
       <c r="G139" s="1">
-        <v>32472.04</v>
+        <v>0.0</v>
       </c>
       <c r="H139" s="1">
-        <v>8109.0</v>
+        <v>-41860.0</v>
       </c>
       <c r="I139" s="1">
-        <v>24.972253052164</v>
+        <v>0</v>
       </c>
       <c r="J139">
         <v>0.0</v>
       </c>
       <c r="K139">
         <v>0.0</v>
       </c>
       <c r="L139" s="1">
-        <v>40581.04</v>
+        <v>-41860.0</v>
       </c>
       <c r="M139" s="1">
-        <v>40581.04</v>
+        <v>-41860.0</v>
       </c>
       <c r="N139" s="1">
-        <v>0.02</v>
+        <v>-0.02</v>
       </c>
       <c r="O139">
         <v>1</v>
       </c>
       <c r="Z139" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="140" spans="1:26">
       <c r="A140" t="s">
         <v>309</v>
       </c>
       <c r="B140" s="1">
-        <v>2298.0</v>
+        <v>-8.0</v>
       </c>
       <c r="C140" s="1">
-        <v>100.9</v>
+        <v>6251.0</v>
       </c>
       <c r="D140" s="1">
-        <v>103.9490034813</v>
+        <v>6288.0</v>
       </c>
       <c r="E140" t="s">
         <v>8</v>
       </c>
       <c r="F140">
         <v>1.0</v>
       </c>
       <c r="G140" s="1">
-        <v>238874.81</v>
+        <v>0.0</v>
       </c>
       <c r="H140" s="1">
-        <v>-7006.61</v>
+        <v>2960.0</v>
       </c>
       <c r="I140" s="1">
-        <v>-2.9331724010581</v>
+        <v>0</v>
       </c>
       <c r="J140">
         <v>0.0</v>
       </c>
       <c r="K140">
         <v>0.0</v>
       </c>
       <c r="L140" s="1">
-        <v>231868.2</v>
+        <v>2960.0</v>
       </c>
       <c r="M140" s="1">
-        <v>231868.2</v>
+        <v>2960.0</v>
       </c>
       <c r="N140" s="1">
-        <v>0.12</v>
+        <v>0.0</v>
       </c>
       <c r="O140">
         <v>1</v>
       </c>
       <c r="Z140" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="141" spans="1:26">
       <c r="A141" t="s">
         <v>311</v>
       </c>
       <c r="B141" s="1">
-        <v>8472.0</v>
+        <v>-5.0</v>
       </c>
       <c r="C141" s="1">
-        <v>78.88</v>
+        <v>116.63</v>
       </c>
       <c r="D141" s="1">
-        <v>66.4414117092</v>
+        <v>117.836</v>
       </c>
       <c r="E141" t="s">
         <v>8</v>
       </c>
       <c r="F141">
         <v>1.0</v>
       </c>
       <c r="G141" s="1">
-        <v>562891.64</v>
+        <v>0.0</v>
       </c>
       <c r="H141" s="1">
-        <v>105379.72</v>
+        <v>6030.0</v>
       </c>
       <c r="I141" s="1">
-        <v>18.721137873002</v>
+        <v>0</v>
       </c>
       <c r="J141">
         <v>0.0</v>
       </c>
       <c r="K141">
         <v>0.0</v>
       </c>
       <c r="L141" s="1">
-        <v>668271.36</v>
+        <v>6030.0</v>
       </c>
       <c r="M141" s="1">
-        <v>668271.36</v>
+        <v>6030.0</v>
       </c>
       <c r="N141" s="1">
-        <v>0.36</v>
+        <v>0.0</v>
       </c>
       <c r="O141">
         <v>1</v>
       </c>
       <c r="Z141" t="s">
         <v>310</v>
       </c>
     </row>
     <row r="142" spans="1:26">
       <c r="A142" t="s">
         <v>313</v>
       </c>
       <c r="B142" s="1">
-        <v>1822.0</v>
+        <v>-6.0</v>
       </c>
       <c r="C142" s="1">
-        <v>24.69</v>
+        <v>125.05</v>
       </c>
       <c r="D142" s="1">
-        <v>21.16</v>
+        <v>125.59</v>
       </c>
       <c r="E142" t="s">
         <v>8</v>
       </c>
       <c r="F142">
         <v>1.0</v>
       </c>
       <c r="G142" s="1">
-        <v>38553.52</v>
+        <v>0.0</v>
       </c>
       <c r="H142" s="1">
-        <v>6431.66</v>
+        <v>5040.0</v>
       </c>
       <c r="I142" s="1">
-        <v>16.682419659735</v>
+        <v>0</v>
       </c>
       <c r="J142">
         <v>0.0</v>
       </c>
       <c r="K142">
         <v>0.0</v>
       </c>
       <c r="L142" s="1">
-        <v>44985.18</v>
+        <v>5040.0</v>
       </c>
       <c r="M142" s="1">
-        <v>44985.18</v>
+        <v>5040.0</v>
       </c>
       <c r="N142" s="1">
-        <v>0.02</v>
+        <v>0.0</v>
       </c>
       <c r="O142">
         <v>1</v>
       </c>
       <c r="Z142" t="s">
         <v>312</v>
       </c>
     </row>
     <row r="143" spans="1:26">
       <c r="A143" t="s">
         <v>315</v>
       </c>
       <c r="B143" s="1">
-        <v>5144.0</v>
+        <v>-25.0</v>
       </c>
       <c r="C143" s="1">
-        <v>18.36</v>
+        <v>117.59</v>
       </c>
       <c r="D143" s="1">
-        <v>18.9564249611</v>
+        <v>118.9</v>
       </c>
       <c r="E143" t="s">
         <v>8</v>
       </c>
       <c r="F143">
         <v>1.0</v>
       </c>
       <c r="G143" s="1">
-        <v>97511.85</v>
+        <v>0.0</v>
       </c>
       <c r="H143" s="1">
-        <v>-3068.01</v>
+        <v>32750.0</v>
       </c>
       <c r="I143" s="1">
-        <v>-3.1462945272805</v>
+        <v>0</v>
       </c>
       <c r="J143">
         <v>0.0</v>
       </c>
       <c r="K143">
         <v>0.0</v>
       </c>
       <c r="L143" s="1">
-        <v>94443.84</v>
+        <v>32750.0</v>
       </c>
       <c r="M143" s="1">
-        <v>94443.84</v>
+        <v>32750.0</v>
       </c>
       <c r="N143" s="1">
-        <v>0.05</v>
+        <v>0.02</v>
       </c>
       <c r="O143">
         <v>1</v>
       </c>
       <c r="Z143" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="144" spans="1:26">
       <c r="A144" t="s">
         <v>317</v>
       </c>
       <c r="B144" s="1">
-        <v>2660.0</v>
+        <v>-7.0</v>
       </c>
       <c r="C144" s="1">
-        <v>24.01</v>
+        <v>105.5</v>
       </c>
       <c r="D144" s="1">
-        <v>26.9688345865</v>
+        <v>105.855862069</v>
       </c>
       <c r="E144" t="s">
         <v>8</v>
       </c>
       <c r="F144">
         <v>1.0</v>
       </c>
       <c r="G144" s="1">
-        <v>71737.1</v>
+        <v>0.0</v>
       </c>
       <c r="H144" s="1">
-        <v>-7870.5</v>
+        <v>5985.0</v>
       </c>
       <c r="I144" s="1">
-        <v>-10.971310521334</v>
+        <v>0</v>
       </c>
       <c r="J144">
         <v>0.0</v>
       </c>
       <c r="K144">
         <v>0.0</v>
       </c>
       <c r="L144" s="1">
-        <v>63866.6</v>
+        <v>5985.0</v>
       </c>
       <c r="M144" s="1">
-        <v>63866.6</v>
+        <v>5985.0</v>
       </c>
       <c r="N144" s="1">
-        <v>0.03</v>
+        <v>0.0</v>
       </c>
       <c r="O144">
         <v>1</v>
       </c>
       <c r="Z144" t="s">
         <v>316</v>
       </c>
     </row>
     <row r="145" spans="1:26">
       <c r="A145" t="s">
         <v>319</v>
       </c>
       <c r="B145" s="1">
-        <v>8546.0</v>
+        <v>429000.0</v>
       </c>
       <c r="C145" s="1">
-        <v>22.23</v>
+        <v>97.653</v>
       </c>
       <c r="D145" s="1">
-        <v>19.9760484437</v>
+        <v>99.69888112</v>
       </c>
       <c r="E145" t="s">
         <v>8</v>
       </c>
       <c r="F145">
         <v>1.0</v>
       </c>
       <c r="G145" s="1">
-        <v>170715.31</v>
+        <v>427708.2</v>
       </c>
       <c r="H145" s="1">
-        <v>19262.27</v>
+        <v>-8776.83</v>
       </c>
       <c r="I145" s="1">
-        <v>11.283270375692</v>
+        <v>-2.0520602597752</v>
       </c>
       <c r="J145">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.71</v>
+      </c>
+      <c r="K145" t="s">
+        <v>320</v>
       </c>
       <c r="L145" s="1">
-        <v>189977.58</v>
+        <v>418931.37</v>
       </c>
       <c r="M145" s="1">
-        <v>189977.58</v>
+        <v>426259.63</v>
       </c>
       <c r="N145" s="1">
-        <v>0.1</v>
+        <v>0.25</v>
       </c>
       <c r="O145">
         <v>1</v>
       </c>
       <c r="Z145" t="s">
         <v>318</v>
       </c>
     </row>
     <row r="146" spans="1:26">
       <c r="A146" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="B146" s="1">
-        <v>3769.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C146" s="1">
-        <v>54.95</v>
+        <v>98.873</v>
       </c>
       <c r="D146" s="1">
-        <v>60.5604908464</v>
+        <v>99.331</v>
       </c>
       <c r="E146" t="s">
         <v>8</v>
       </c>
       <c r="F146">
         <v>1.0</v>
       </c>
       <c r="G146" s="1">
-        <v>228252.49</v>
+        <v>198662.0</v>
       </c>
       <c r="H146" s="1">
-        <v>-21145.94</v>
+        <v>-916.0</v>
       </c>
       <c r="I146" s="1">
-        <v>-9.2642757150207</v>
+        <v>-0.46108465635099</v>
       </c>
       <c r="J146">
-        <v>0.0</v>
+        <v>0.43</v>
       </c>
       <c r="K146">
-        <v>0.0</v>
+        <v>854.11</v>
       </c>
       <c r="L146" s="1">
-        <v>207106.55</v>
+        <v>197746.0</v>
       </c>
       <c r="M146" s="1">
-        <v>207106.55</v>
+        <v>198600.11</v>
       </c>
       <c r="N146" s="1">
         <v>0.11</v>
       </c>
       <c r="O146">
         <v>1</v>
       </c>
       <c r="Z146" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
     </row>
     <row r="147" spans="1:26">
       <c r="A147" t="s">
+        <v>324</v>
+      </c>
+      <c r="B147" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C147" s="1">
+        <v>101.548</v>
+      </c>
+      <c r="D147" s="1">
+        <v>99.634</v>
+      </c>
+      <c r="E147" t="s">
+        <v>8</v>
+      </c>
+      <c r="F147">
+        <v>1.0</v>
+      </c>
+      <c r="G147" s="1">
+        <v>199268.0</v>
+      </c>
+      <c r="H147" s="1">
+        <v>3828.0</v>
+      </c>
+      <c r="I147" s="1">
+        <v>1.9210309733625</v>
+      </c>
+      <c r="J147">
+        <v>0.06</v>
+      </c>
+      <c r="K147">
+        <v>119.86</v>
+      </c>
+      <c r="L147" s="1">
+        <v>203096.0</v>
+      </c>
+      <c r="M147" s="1">
+        <v>203215.86</v>
+      </c>
+      <c r="N147" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O147">
+        <v>1</v>
+      </c>
+      <c r="Z147" t="s">
         <v>323</v>
-      </c>
-[...43 lines deleted...]
-        <v>322</v>
       </c>
     </row>
     <row r="148" spans="1:26">
       <c r="A148" t="s">
+        <v>326</v>
+      </c>
+      <c r="B148" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C148" s="1">
+        <v>100.832</v>
+      </c>
+      <c r="D148" s="1">
+        <v>99.179</v>
+      </c>
+      <c r="E148" t="s">
+        <v>8</v>
+      </c>
+      <c r="F148">
+        <v>1.0</v>
+      </c>
+      <c r="G148" s="1">
+        <v>198358.0</v>
+      </c>
+      <c r="H148" s="1">
+        <v>3306.0</v>
+      </c>
+      <c r="I148" s="1">
+        <v>1.6666834712994</v>
+      </c>
+      <c r="J148">
+        <v>1.99</v>
+      </c>
+      <c r="K148" t="s">
+        <v>327</v>
+      </c>
+      <c r="L148" s="1">
+        <v>201664.0</v>
+      </c>
+      <c r="M148" s="1">
+        <v>205634.55</v>
+      </c>
+      <c r="N148" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O148">
+        <v>1</v>
+      </c>
+      <c r="Z148" t="s">
         <v>325</v>
-      </c>
-[...43 lines deleted...]
-        <v>324</v>
       </c>
     </row>
     <row r="149" spans="1:26">
       <c r="A149" t="s">
-        <v>327</v>
+        <v>329</v>
       </c>
       <c r="B149" s="1">
-        <v>1042.0</v>
+        <v>300000.0</v>
       </c>
       <c r="C149" s="1">
-        <v>77.92</v>
+        <v>100.139</v>
       </c>
       <c r="D149" s="1">
-        <v>100.2767754319</v>
+        <v>99.847</v>
       </c>
       <c r="E149" t="s">
         <v>8</v>
       </c>
       <c r="F149">
         <v>1.0</v>
       </c>
       <c r="G149" s="1">
-        <v>104488.4</v>
+        <v>299541.0</v>
       </c>
       <c r="H149" s="1">
-        <v>-23295.76</v>
+        <v>876.0</v>
       </c>
       <c r="I149" s="1">
-        <v>-22.295068160676</v>
+        <v>0.29244744459022</v>
       </c>
       <c r="J149">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.54</v>
+      </c>
+      <c r="K149" t="s">
+        <v>330</v>
       </c>
       <c r="L149" s="1">
-        <v>81192.64</v>
+        <v>300417.0</v>
       </c>
       <c r="M149" s="1">
-        <v>81192.64</v>
+        <v>302027.96</v>
       </c>
       <c r="N149" s="1">
-        <v>0.04</v>
+        <v>0.17</v>
       </c>
       <c r="O149">
         <v>1</v>
       </c>
       <c r="Z149" t="s">
-        <v>326</v>
+        <v>328</v>
       </c>
     </row>
     <row r="150" spans="1:26">
       <c r="A150" t="s">
-        <v>329</v>
+        <v>332</v>
       </c>
       <c r="B150" s="1">
-        <v>6475.0</v>
+        <v>300000.0</v>
       </c>
       <c r="C150" s="1">
-        <v>20.26</v>
+        <v>100.904</v>
       </c>
       <c r="D150" s="1">
-        <v>34.8302177606</v>
+        <v>99.89</v>
       </c>
       <c r="E150" t="s">
         <v>8</v>
       </c>
       <c r="F150">
         <v>1.0</v>
       </c>
       <c r="G150" s="1">
-        <v>225525.66</v>
+        <v>299670.0</v>
       </c>
       <c r="H150" s="1">
-        <v>-94342.16</v>
+        <v>3042.0</v>
       </c>
       <c r="I150" s="1">
-        <v>-41.832117906228</v>
+        <v>1.0151166282911</v>
       </c>
       <c r="J150">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.01</v>
+      </c>
+      <c r="K150" t="s">
+        <v>333</v>
       </c>
       <c r="L150" s="1">
-        <v>131183.5</v>
+        <v>302712.0</v>
       </c>
       <c r="M150" s="1">
-        <v>131183.5</v>
+        <v>305753.1</v>
       </c>
       <c r="N150" s="1">
-        <v>0.07</v>
+        <v>0.18</v>
       </c>
       <c r="O150">
         <v>1</v>
       </c>
       <c r="Z150" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
     </row>
     <row r="151" spans="1:26">
       <c r="A151" t="s">
-        <v>331</v>
+        <v>335</v>
       </c>
       <c r="B151" s="1">
-        <v>7684.0</v>
+        <v>358000.0</v>
       </c>
       <c r="C151" s="1">
-        <v>32.69</v>
+        <v>98.113</v>
       </c>
       <c r="D151" s="1">
-        <v>36.5394442998</v>
+        <v>99.33</v>
       </c>
       <c r="E151" t="s">
         <v>8</v>
       </c>
       <c r="F151">
         <v>1.0</v>
       </c>
       <c r="G151" s="1">
-        <v>280769.09</v>
+        <v>355601.4</v>
       </c>
       <c r="H151" s="1">
-        <v>-29579.13</v>
+        <v>-4356.86</v>
       </c>
       <c r="I151" s="1">
-        <v>-10.53503788469</v>
+        <v>-1.2252088996275</v>
       </c>
       <c r="J151">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>2.37</v>
+      </c>
+      <c r="K151" t="s">
+        <v>336</v>
       </c>
       <c r="L151" s="1">
-        <v>251189.96</v>
+        <v>351244.54</v>
       </c>
       <c r="M151" s="1">
-        <v>251189.96</v>
+        <v>359740.91</v>
       </c>
       <c r="N151" s="1">
-        <v>0.13</v>
+        <v>0.21</v>
       </c>
       <c r="O151">
         <v>1</v>
       </c>
       <c r="Z151" t="s">
-        <v>330</v>
+        <v>334</v>
       </c>
     </row>
     <row r="152" spans="1:26">
       <c r="A152" t="s">
-        <v>333</v>
+        <v>338</v>
       </c>
       <c r="B152" s="1">
-        <v>5542.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C152" s="1">
-        <v>23.34</v>
+        <v>96.43</v>
       </c>
       <c r="D152" s="1">
-        <v>31.0634806929</v>
+        <v>99.253</v>
       </c>
       <c r="E152" t="s">
         <v>8</v>
       </c>
       <c r="F152">
         <v>1.0</v>
       </c>
       <c r="G152" s="1">
-        <v>172153.81</v>
+        <v>198506.0</v>
       </c>
       <c r="H152" s="1">
-        <v>-42803.53</v>
+        <v>-5646.0</v>
       </c>
       <c r="I152" s="1">
-        <v>-24.863539180457</v>
+        <v>-2.8442465215157</v>
       </c>
       <c r="J152">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.63</v>
+      </c>
+      <c r="K152" t="s">
+        <v>339</v>
       </c>
       <c r="L152" s="1">
-        <v>129350.28</v>
+        <v>192860.0</v>
       </c>
       <c r="M152" s="1">
-        <v>129350.28</v>
+        <v>194125.75</v>
       </c>
       <c r="N152" s="1">
-        <v>0.07</v>
+        <v>0.11</v>
       </c>
       <c r="O152">
         <v>1</v>
       </c>
       <c r="Z152" t="s">
-        <v>332</v>
+        <v>337</v>
       </c>
     </row>
     <row r="153" spans="1:26">
       <c r="A153" t="s">
-        <v>335</v>
+        <v>341</v>
       </c>
       <c r="B153" s="1">
-        <v>3758.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C153" s="1">
-        <v>56.74</v>
+        <v>93.918</v>
       </c>
       <c r="D153" s="1">
-        <v>114.118153273</v>
+        <v>93.7555</v>
       </c>
       <c r="E153" t="s">
         <v>8</v>
       </c>
       <c r="F153">
         <v>1.0</v>
       </c>
       <c r="G153" s="1">
-        <v>428856.02</v>
+        <v>187511.0</v>
       </c>
       <c r="H153" s="1">
-        <v>-215627.1</v>
+        <v>325.0</v>
       </c>
       <c r="I153" s="1">
-        <v>-50.279601997892</v>
+        <v>0.17332316504098</v>
       </c>
       <c r="J153">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.59</v>
+      </c>
+      <c r="K153" t="s">
+        <v>342</v>
       </c>
       <c r="L153" s="1">
-        <v>213228.92</v>
+        <v>187836.0</v>
       </c>
       <c r="M153" s="1">
-        <v>213228.92</v>
+        <v>189013.4</v>
       </c>
       <c r="N153" s="1">
         <v>0.11</v>
       </c>
       <c r="O153">
         <v>1</v>
       </c>
       <c r="Z153" t="s">
-        <v>334</v>
+        <v>340</v>
       </c>
     </row>
     <row r="154" spans="1:26">
       <c r="A154" t="s">
-        <v>337</v>
+        <v>344</v>
       </c>
       <c r="B154" s="1">
-        <v>400.0</v>
+        <v>143000.0</v>
       </c>
       <c r="C154" s="1">
-        <v>275.7</v>
+        <v>99.146</v>
       </c>
       <c r="D154" s="1">
-        <v>276.05</v>
+        <v>99.646</v>
       </c>
       <c r="E154" t="s">
         <v>8</v>
       </c>
       <c r="F154">
         <v>1.0</v>
       </c>
       <c r="G154" s="1">
-        <v>0.0</v>
+        <v>142493.78</v>
       </c>
       <c r="H154" s="1">
-        <v>-14000.0</v>
+        <v>-715.0</v>
       </c>
       <c r="I154" s="1">
-        <v>0</v>
+        <v>-0.50177628805973</v>
       </c>
       <c r="J154">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.73</v>
+      </c>
+      <c r="K154" t="s">
+        <v>345</v>
       </c>
       <c r="L154" s="1">
-        <v>-14000.0</v>
+        <v>141778.78</v>
       </c>
       <c r="M154" s="1">
-        <v>-14000.0</v>
+        <v>142822.88</v>
       </c>
       <c r="N154" s="1">
-        <v>-0.01</v>
+        <v>0.08</v>
       </c>
       <c r="O154">
         <v>1</v>
       </c>
       <c r="Z154" t="s">
-        <v>336</v>
+        <v>343</v>
       </c>
     </row>
     <row r="155" spans="1:26">
       <c r="A155" t="s">
-        <v>339</v>
+        <v>347</v>
       </c>
       <c r="B155" s="1">
-        <v>80.0</v>
+        <v>178000.0</v>
       </c>
       <c r="C155" s="1">
-        <v>115.15</v>
+        <v>101.463</v>
       </c>
       <c r="D155" s="1">
-        <v>114.63</v>
+        <v>100.64402809</v>
       </c>
       <c r="E155" t="s">
         <v>8</v>
       </c>
       <c r="F155">
         <v>1.0</v>
       </c>
       <c r="G155" s="1">
-        <v>0.0</v>
+        <v>179146.37</v>
       </c>
       <c r="H155" s="1">
-        <v>23090.0</v>
+        <v>1457.77</v>
       </c>
       <c r="I155" s="1">
-        <v>0</v>
+        <v>0.81373125227154</v>
       </c>
       <c r="J155">
-        <v>0.0</v>
+        <v>0.3</v>
       </c>
       <c r="K155">
-        <v>0.0</v>
+        <v>526.68</v>
       </c>
       <c r="L155" s="1">
-        <v>23090.0</v>
+        <v>180604.14</v>
       </c>
       <c r="M155" s="1">
-        <v>23090.0</v>
+        <v>181130.82</v>
       </c>
       <c r="N155" s="1">
-        <v>0.01</v>
+        <v>0.1</v>
       </c>
       <c r="O155">
         <v>1</v>
       </c>
       <c r="Z155" t="s">
-        <v>338</v>
+        <v>346</v>
       </c>
     </row>
     <row r="156" spans="1:26">
       <c r="A156" t="s">
-        <v>341</v>
+        <v>349</v>
       </c>
       <c r="B156" s="1">
-        <v>5.0</v>
+        <v>300000.0</v>
       </c>
       <c r="C156" s="1">
-        <v>105.88</v>
+        <v>109.409</v>
       </c>
       <c r="D156" s="1">
-        <v>105.69</v>
+        <v>100.019</v>
       </c>
       <c r="E156" t="s">
         <v>8</v>
       </c>
       <c r="F156">
         <v>1.0</v>
       </c>
       <c r="G156" s="1">
-        <v>0.0</v>
+        <v>300057.0</v>
       </c>
       <c r="H156" s="1">
-        <v>950.0</v>
+        <v>28170.0</v>
       </c>
       <c r="I156" s="1">
-        <v>0</v>
+        <v>9.3882162389146</v>
       </c>
       <c r="J156">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>5.76</v>
+      </c>
+      <c r="K156" t="s">
+        <v>350</v>
       </c>
       <c r="L156" s="1">
-        <v>950.0</v>
+        <v>328227.0</v>
       </c>
       <c r="M156" s="1">
-        <v>950.0</v>
+        <v>345507.53</v>
       </c>
       <c r="N156" s="1">
-        <v>0.0</v>
+        <v>0.2</v>
       </c>
       <c r="O156">
         <v>1</v>
       </c>
       <c r="Z156" t="s">
-        <v>340</v>
+        <v>348</v>
       </c>
     </row>
     <row r="157" spans="1:26">
       <c r="A157" t="s">
-        <v>343</v>
+        <v>352</v>
       </c>
       <c r="B157" s="1">
-        <v>-8.0</v>
+        <v>334000.0</v>
       </c>
       <c r="C157" s="1">
-        <v>6275.0</v>
+        <v>99.561</v>
       </c>
       <c r="D157" s="1">
-        <v>6288.0</v>
+        <v>99.58</v>
       </c>
       <c r="E157" t="s">
         <v>8</v>
       </c>
       <c r="F157">
         <v>1.0</v>
       </c>
       <c r="G157" s="1">
-        <v>0.0</v>
+        <v>332597.2</v>
       </c>
       <c r="H157" s="1">
-        <v>1040.0</v>
+        <v>-63.46</v>
       </c>
       <c r="I157" s="1">
-        <v>0</v>
+        <v>-0.019080136573609</v>
       </c>
       <c r="J157">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.78</v>
+      </c>
+      <c r="K157" t="s">
+        <v>353</v>
       </c>
       <c r="L157" s="1">
-        <v>1040.0</v>
+        <v>332533.74</v>
       </c>
       <c r="M157" s="1">
-        <v>1040.0</v>
+        <v>335141.69</v>
       </c>
       <c r="N157" s="1">
-        <v>0.0</v>
+        <v>0.19</v>
       </c>
       <c r="O157">
         <v>1</v>
       </c>
       <c r="Z157" t="s">
-        <v>342</v>
+        <v>351</v>
       </c>
     </row>
     <row r="158" spans="1:26">
       <c r="A158" t="s">
-        <v>345</v>
+        <v>355</v>
       </c>
       <c r="B158" s="1">
-        <v>-5.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C158" s="1">
-        <v>118.94</v>
+        <v>103.986</v>
       </c>
       <c r="D158" s="1">
-        <v>117.836</v>
+        <v>106.65</v>
       </c>
       <c r="E158" t="s">
         <v>8</v>
       </c>
       <c r="F158">
         <v>1.0</v>
       </c>
       <c r="G158" s="1">
-        <v>0.0</v>
+        <v>106650.0</v>
       </c>
       <c r="H158" s="1">
-        <v>-5520.0</v>
+        <v>-2664.0</v>
       </c>
       <c r="I158" s="1">
-        <v>0</v>
+        <v>-2.4978902953586</v>
       </c>
       <c r="J158">
-        <v>0.0</v>
+        <v>0.96</v>
       </c>
       <c r="K158">
-        <v>0.0</v>
+        <v>958.9</v>
       </c>
       <c r="L158" s="1">
-        <v>-5520.0</v>
+        <v>103986.0</v>
       </c>
       <c r="M158" s="1">
-        <v>-5520.0</v>
+        <v>104944.9</v>
       </c>
       <c r="N158" s="1">
-        <v>0.0</v>
+        <v>0.06</v>
       </c>
       <c r="O158">
         <v>1</v>
       </c>
       <c r="Z158" t="s">
-        <v>344</v>
+        <v>354</v>
       </c>
     </row>
     <row r="159" spans="1:26">
       <c r="A159" t="s">
-        <v>347</v>
+        <v>357</v>
       </c>
       <c r="B159" s="1">
-        <v>-29.0</v>
+        <v>500000.0</v>
       </c>
       <c r="C159" s="1">
-        <v>126.81</v>
+        <v>96.034</v>
       </c>
       <c r="D159" s="1">
-        <v>125.77</v>
+        <v>96.86</v>
       </c>
       <c r="E159" t="s">
         <v>8</v>
       </c>
       <c r="F159">
         <v>1.0</v>
       </c>
       <c r="G159" s="1">
-        <v>0.0</v>
+        <v>484300.0</v>
       </c>
       <c r="H159" s="1">
-        <v>-30160.0</v>
+        <v>-4130.0</v>
       </c>
       <c r="I159" s="1">
-        <v>0</v>
+        <v>-0.85277720421227</v>
       </c>
       <c r="J159">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.78</v>
+      </c>
+      <c r="K159" t="s">
+        <v>358</v>
       </c>
       <c r="L159" s="1">
-        <v>-30160.0</v>
+        <v>480170.0</v>
       </c>
       <c r="M159" s="1">
-        <v>-30160.0</v>
+        <v>489074.11</v>
       </c>
       <c r="N159" s="1">
-        <v>-0.02</v>
+        <v>0.28</v>
       </c>
       <c r="O159">
         <v>1</v>
       </c>
       <c r="Z159" t="s">
-        <v>346</v>
+        <v>356</v>
       </c>
     </row>
     <row r="160" spans="1:26">
       <c r="A160" t="s">
-        <v>349</v>
+        <v>360</v>
       </c>
       <c r="B160" s="1">
-        <v>-25.0</v>
+        <v>164000.0</v>
       </c>
       <c r="C160" s="1">
-        <v>119.77</v>
+        <v>98.477</v>
       </c>
       <c r="D160" s="1">
-        <v>118.9</v>
+        <v>101.02690244</v>
       </c>
       <c r="E160" t="s">
         <v>8</v>
       </c>
       <c r="F160">
         <v>1.0</v>
       </c>
       <c r="G160" s="1">
-        <v>0.0</v>
+        <v>165684.12</v>
       </c>
       <c r="H160" s="1">
-        <v>-21750.0</v>
+        <v>-4181.84</v>
       </c>
       <c r="I160" s="1">
-        <v>0</v>
+        <v>-2.5239835899783</v>
       </c>
       <c r="J160">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>3.14</v>
+      </c>
+      <c r="K160" t="s">
+        <v>361</v>
       </c>
       <c r="L160" s="1">
-        <v>-21750.0</v>
+        <v>161502.28</v>
       </c>
       <c r="M160" s="1">
-        <v>-21750.0</v>
+        <v>166657.27</v>
       </c>
       <c r="N160" s="1">
-        <v>-0.01</v>
+        <v>0.1</v>
       </c>
       <c r="O160">
         <v>1</v>
       </c>
       <c r="Z160" t="s">
-        <v>348</v>
+        <v>359</v>
       </c>
     </row>
     <row r="161" spans="1:26">
       <c r="A161" t="s">
-        <v>351</v>
+        <v>363</v>
       </c>
       <c r="B161" s="1">
-        <v>429000.0</v>
+        <v>1724000.0</v>
       </c>
       <c r="C161" s="1">
-        <v>99.029</v>
+        <v>60.012</v>
       </c>
       <c r="D161" s="1">
-        <v>99.69888112</v>
+        <v>70.12980742</v>
       </c>
       <c r="E161" t="s">
         <v>8</v>
       </c>
       <c r="F161">
         <v>1.0</v>
       </c>
       <c r="G161" s="1">
-        <v>427708.2</v>
+        <v>1209037.88</v>
       </c>
       <c r="H161" s="1">
-        <v>-2873.79</v>
+        <v>-174431.0</v>
       </c>
       <c r="I161" s="1">
-        <v>-0.67190434974125</v>
+        <v>-14.427256820109</v>
       </c>
       <c r="J161">
-        <v>1.45</v>
-[...2 lines deleted...]
-        <v>352</v>
+        <v>0.0</v>
+      </c>
+      <c r="K161">
+        <v>0.0</v>
       </c>
       <c r="L161" s="1">
-        <v>424834.41</v>
+        <v>1034606.88</v>
       </c>
       <c r="M161" s="1">
-        <v>431054.91</v>
+        <v>1034606.88</v>
       </c>
       <c r="N161" s="1">
-        <v>0.23</v>
+        <v>0.6</v>
       </c>
       <c r="O161">
         <v>1</v>
       </c>
       <c r="Z161" t="s">
-        <v>350</v>
+        <v>362</v>
       </c>
     </row>
     <row r="162" spans="1:26">
       <c r="A162" t="s">
-        <v>354</v>
+        <v>365</v>
       </c>
       <c r="B162" s="1">
-        <v>200000.0</v>
+        <v>250600.0</v>
       </c>
       <c r="C162" s="1">
-        <v>99.89</v>
+        <v>97.493</v>
       </c>
       <c r="D162" s="1">
-        <v>99.331</v>
+        <v>99.57561453</v>
       </c>
       <c r="E162" t="s">
         <v>8</v>
       </c>
       <c r="F162">
         <v>1.0</v>
       </c>
       <c r="G162" s="1">
-        <v>198662.0</v>
+        <v>249536.49</v>
       </c>
       <c r="H162" s="1">
-        <v>1118.0</v>
+        <v>-5219.03</v>
       </c>
       <c r="I162" s="1">
-        <v>0.56276489716201</v>
+        <v>-2.0914897055737</v>
       </c>
       <c r="J162">
-        <v>0.17</v>
-[...2 lines deleted...]
-        <v>337.67</v>
+        <v>1.22</v>
+      </c>
+      <c r="K162" t="s">
+        <v>366</v>
       </c>
       <c r="L162" s="1">
-        <v>199780.0</v>
+        <v>244317.46</v>
       </c>
       <c r="M162" s="1">
-        <v>200117.67</v>
+        <v>247375.81</v>
       </c>
       <c r="N162" s="1">
-        <v>0.11</v>
+        <v>0.14</v>
       </c>
       <c r="O162">
         <v>1</v>
       </c>
       <c r="Z162" t="s">
-        <v>353</v>
+        <v>364</v>
       </c>
     </row>
     <row r="163" spans="1:26">
       <c r="A163" t="s">
-        <v>356</v>
+        <v>368</v>
       </c>
       <c r="B163" s="1">
-        <v>200000.0</v>
+        <v>473000.0</v>
       </c>
       <c r="C163" s="1">
-        <v>102.177</v>
+        <v>89.304</v>
       </c>
       <c r="D163" s="1">
-        <v>99.634</v>
+        <v>98.844</v>
       </c>
       <c r="E163" t="s">
         <v>8</v>
       </c>
       <c r="F163">
         <v>1.0</v>
       </c>
       <c r="G163" s="1">
-        <v>199268.0</v>
+        <v>467532.12</v>
       </c>
       <c r="H163" s="1">
-        <v>5086.0</v>
+        <v>-45124.2</v>
       </c>
       <c r="I163" s="1">
-        <v>2.5523415701467</v>
+        <v>-9.6515721743353</v>
       </c>
       <c r="J163">
-        <v>4.12</v>
+        <v>1.08</v>
       </c>
       <c r="K163" t="s">
-        <v>357</v>
+        <v>369</v>
       </c>
       <c r="L163" s="1">
-        <v>204354.0</v>
+        <v>422407.92</v>
       </c>
       <c r="M163" s="1">
-        <v>212600.58</v>
+        <v>427521.83</v>
       </c>
       <c r="N163" s="1">
-        <v>0.11</v>
+        <v>0.25</v>
       </c>
       <c r="O163">
         <v>1</v>
       </c>
       <c r="Z163" t="s">
-        <v>355</v>
+        <v>367</v>
       </c>
     </row>
     <row r="164" spans="1:26">
       <c r="A164" t="s">
-        <v>359</v>
+        <v>371</v>
       </c>
       <c r="B164" s="1">
-        <v>200000.0</v>
+        <v>131000.0</v>
       </c>
       <c r="C164" s="1">
-        <v>101.807</v>
+        <v>89.243</v>
       </c>
       <c r="D164" s="1">
-        <v>99.179</v>
+        <v>84.29</v>
       </c>
       <c r="E164" t="s">
         <v>8</v>
       </c>
       <c r="F164">
         <v>1.0</v>
       </c>
       <c r="G164" s="1">
-        <v>198358.0</v>
+        <v>110419.9</v>
       </c>
       <c r="H164" s="1">
-        <v>5256.0</v>
+        <v>6488.43</v>
       </c>
       <c r="I164" s="1">
-        <v>2.6497544843162</v>
+        <v>5.8761418910903</v>
       </c>
       <c r="J164">
-        <v>1.71</v>
-[...2 lines deleted...]
-        <v>360</v>
+        <v>0.06</v>
+      </c>
+      <c r="K164">
+        <v>74.02</v>
       </c>
       <c r="L164" s="1">
-        <v>203614.0</v>
+        <v>116908.33</v>
       </c>
       <c r="M164" s="1">
-        <v>207032.49</v>
+        <v>116982.35</v>
       </c>
       <c r="N164" s="1">
-        <v>0.11</v>
+        <v>0.07</v>
       </c>
       <c r="O164">
         <v>1</v>
       </c>
       <c r="Z164" t="s">
-        <v>358</v>
+        <v>370</v>
       </c>
     </row>
     <row r="165" spans="1:26">
       <c r="A165" t="s">
-        <v>362</v>
+        <v>373</v>
       </c>
       <c r="B165" s="1">
-        <v>300000.0</v>
+        <v>234000.0</v>
       </c>
       <c r="C165" s="1">
-        <v>101.0</v>
+        <v>99.289</v>
       </c>
       <c r="D165" s="1">
-        <v>99.847</v>
+        <v>99.658</v>
       </c>
       <c r="E165" t="s">
         <v>8</v>
       </c>
       <c r="F165">
         <v>1.0</v>
       </c>
       <c r="G165" s="1">
-        <v>299541.0</v>
+        <v>233199.72</v>
       </c>
       <c r="H165" s="1">
-        <v>3459.0</v>
+        <v>-863.46</v>
       </c>
       <c r="I165" s="1">
-        <v>1.1547667931936</v>
+        <v>-0.37026631078288</v>
       </c>
       <c r="J165">
-        <v>0.29</v>
-[...2 lines deleted...]
-        <v>863.01</v>
+        <v>0.63</v>
+      </c>
+      <c r="K165" t="s">
+        <v>374</v>
       </c>
       <c r="L165" s="1">
-        <v>303000.0</v>
+        <v>232336.26</v>
       </c>
       <c r="M165" s="1">
-        <v>303863.01</v>
+        <v>233815.01</v>
       </c>
       <c r="N165" s="1">
-        <v>0.16</v>
+        <v>0.14</v>
       </c>
       <c r="O165">
         <v>1</v>
       </c>
       <c r="Z165" t="s">
-        <v>361</v>
+        <v>372</v>
       </c>
     </row>
     <row r="166" spans="1:26">
       <c r="A166" t="s">
-        <v>364</v>
+        <v>376</v>
       </c>
       <c r="B166" s="1">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C166" s="1">
-        <v>102.045</v>
+        <v>91.766</v>
       </c>
       <c r="D166" s="1">
-        <v>99.89</v>
+        <v>91.61</v>
       </c>
       <c r="E166" t="s">
         <v>8</v>
       </c>
       <c r="F166">
         <v>1.0</v>
       </c>
       <c r="G166" s="1">
-        <v>299670.0</v>
+        <v>183220.0</v>
       </c>
       <c r="H166" s="1">
-        <v>6465.0</v>
+        <v>312.0</v>
       </c>
       <c r="I166" s="1">
-        <v>2.1573731104215</v>
+        <v>0.1702870865626</v>
       </c>
       <c r="J166">
-        <v>0.68</v>
+        <v>1.01</v>
       </c>
       <c r="K166" t="s">
-        <v>365</v>
+        <v>377</v>
       </c>
       <c r="L166" s="1">
-        <v>306135.0</v>
+        <v>183532.0</v>
       </c>
       <c r="M166" s="1">
-        <v>308187.74</v>
+        <v>185548.44</v>
       </c>
       <c r="N166" s="1">
-        <v>0.16</v>
+        <v>0.11</v>
       </c>
       <c r="O166">
         <v>1</v>
       </c>
       <c r="Z166" t="s">
-        <v>363</v>
+        <v>375</v>
       </c>
     </row>
     <row r="167" spans="1:26">
       <c r="A167" t="s">
-        <v>367</v>
+        <v>379</v>
       </c>
       <c r="B167" s="1">
-        <v>358000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C167" s="1">
-        <v>98.747</v>
+        <v>103.556</v>
       </c>
       <c r="D167" s="1">
-        <v>99.33</v>
+        <v>105.76</v>
       </c>
       <c r="E167" t="s">
         <v>8</v>
       </c>
       <c r="F167">
         <v>1.0</v>
       </c>
       <c r="G167" s="1">
-        <v>355601.4</v>
+        <v>211520.0</v>
       </c>
       <c r="H167" s="1">
-        <v>-2087.14</v>
+        <v>-4408.0</v>
       </c>
       <c r="I167" s="1">
-        <v>-0.58693244739756</v>
+        <v>-2.0839636913767</v>
       </c>
       <c r="J167">
-        <v>2.11</v>
+        <v>2.18</v>
       </c>
       <c r="K167" t="s">
-        <v>368</v>
+        <v>380</v>
       </c>
       <c r="L167" s="1">
-        <v>353514.26</v>
+        <v>207112.0</v>
       </c>
       <c r="M167" s="1">
-        <v>361054.33</v>
+        <v>211466.11</v>
       </c>
       <c r="N167" s="1">
-        <v>0.19</v>
+        <v>0.12</v>
       </c>
       <c r="O167">
         <v>1</v>
       </c>
       <c r="Z167" t="s">
-        <v>366</v>
+        <v>378</v>
       </c>
     </row>
     <row r="168" spans="1:26">
       <c r="A168" t="s">
-        <v>370</v>
+        <v>382</v>
       </c>
       <c r="B168" s="1">
-        <v>200000.0</v>
+        <v>264000.0</v>
       </c>
       <c r="C168" s="1">
-        <v>97.453</v>
+        <v>99.67</v>
       </c>
       <c r="D168" s="1">
-        <v>99.253</v>
+        <v>99.607</v>
       </c>
       <c r="E168" t="s">
         <v>8</v>
       </c>
       <c r="F168">
         <v>1.0</v>
       </c>
       <c r="G168" s="1">
-        <v>198506.0</v>
+        <v>262962.48</v>
       </c>
       <c r="H168" s="1">
-        <v>-3600.0</v>
+        <v>166.32</v>
       </c>
       <c r="I168" s="1">
-        <v>-1.8135471975658</v>
+        <v>0.06324856686779</v>
       </c>
       <c r="J168">
-        <v>0.42</v>
-[...2 lines deleted...]
-        <v>838.36</v>
+        <v>1.67</v>
+      </c>
+      <c r="K168" t="s">
+        <v>383</v>
       </c>
       <c r="L168" s="1">
-        <v>194906.0</v>
+        <v>263128.8</v>
       </c>
       <c r="M168" s="1">
-        <v>195744.36</v>
+        <v>267547.18</v>
       </c>
       <c r="N168" s="1">
-        <v>0.1</v>
+        <v>0.15</v>
       </c>
       <c r="O168">
         <v>1</v>
       </c>
       <c r="Z168" t="s">
-        <v>369</v>
+        <v>381</v>
       </c>
     </row>
     <row r="169" spans="1:26">
       <c r="A169" t="s">
-        <v>372</v>
+        <v>385</v>
       </c>
       <c r="B169" s="1">
         <v>200000.0</v>
       </c>
       <c r="C169" s="1">
-        <v>94.214</v>
+        <v>99.056</v>
       </c>
       <c r="D169" s="1">
-        <v>93.7555</v>
+        <v>99.991</v>
       </c>
       <c r="E169" t="s">
         <v>8</v>
       </c>
       <c r="F169">
         <v>1.0</v>
       </c>
       <c r="G169" s="1">
-        <v>187511.0</v>
+        <v>199982.0</v>
       </c>
       <c r="H169" s="1">
-        <v>917.0</v>
+        <v>-1870.0</v>
       </c>
       <c r="I169" s="1">
-        <v>0.48903797643872</v>
+        <v>-0.93508415757418</v>
       </c>
       <c r="J169">
-        <v>0.51</v>
-[...2 lines deleted...]
-        <v>373</v>
+        <v>0.36</v>
+      </c>
+      <c r="K169">
+        <v>728.77</v>
       </c>
       <c r="L169" s="1">
-        <v>188428.0</v>
+        <v>198112.0</v>
       </c>
       <c r="M169" s="1">
-        <v>189445.12</v>
+        <v>198840.77</v>
       </c>
       <c r="N169" s="1">
-        <v>0.1</v>
+        <v>0.11</v>
       </c>
       <c r="O169">
         <v>1</v>
       </c>
       <c r="Z169" t="s">
-        <v>371</v>
+        <v>384</v>
       </c>
     </row>
     <row r="170" spans="1:26">
       <c r="A170" t="s">
-        <v>375</v>
+        <v>387</v>
       </c>
       <c r="B170" s="1">
-        <v>143000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="C170" s="1">
-        <v>100.119</v>
+        <v>100.28</v>
       </c>
       <c r="D170" s="1">
-        <v>99.646</v>
+        <v>99.834</v>
       </c>
       <c r="E170" t="s">
         <v>8</v>
       </c>
       <c r="F170">
         <v>1.0</v>
       </c>
       <c r="G170" s="1">
-        <v>142493.78</v>
+        <v>299502.0</v>
       </c>
       <c r="H170" s="1">
-        <v>676.39</v>
+        <v>1338.0</v>
       </c>
       <c r="I170" s="1">
-        <v>0.47468036850451</v>
+        <v>0.44674159104113</v>
       </c>
       <c r="J170">
-        <v>0.5</v>
-[...2 lines deleted...]
-        <v>713.04</v>
+        <v>1.05</v>
+      </c>
+      <c r="K170" t="s">
+        <v>388</v>
       </c>
       <c r="L170" s="1">
-        <v>143170.17</v>
+        <v>300840.0</v>
       </c>
       <c r="M170" s="1">
-        <v>143883.21</v>
+        <v>303983.84</v>
       </c>
       <c r="N170" s="1">
-        <v>0.08</v>
+        <v>0.18</v>
       </c>
       <c r="O170">
         <v>1</v>
       </c>
       <c r="Z170" t="s">
-        <v>374</v>
+        <v>386</v>
       </c>
     </row>
     <row r="171" spans="1:26">
       <c r="A171" t="s">
-        <v>377</v>
+        <v>390</v>
       </c>
       <c r="B171" s="1">
-        <v>178000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="C171" s="1">
-        <v>101.69</v>
+        <v>94.724</v>
       </c>
       <c r="D171" s="1">
-        <v>100.64402809</v>
+        <v>91.473</v>
       </c>
       <c r="E171" t="s">
         <v>8</v>
       </c>
       <c r="F171">
         <v>1.0</v>
       </c>
       <c r="G171" s="1">
-        <v>179146.37</v>
+        <v>274419.0</v>
       </c>
       <c r="H171" s="1">
-        <v>1861.83</v>
+        <v>9753.0</v>
       </c>
       <c r="I171" s="1">
-        <v>1.0392786635867</v>
+        <v>3.5540542017863</v>
       </c>
       <c r="J171">
-        <v>4.48</v>
+        <v>0.55</v>
       </c>
       <c r="K171" t="s">
-        <v>378</v>
+        <v>391</v>
       </c>
       <c r="L171" s="1">
-        <v>181008.2</v>
+        <v>284172.0</v>
       </c>
       <c r="M171" s="1">
-        <v>188974.31</v>
+        <v>285826.19</v>
       </c>
       <c r="N171" s="1">
-        <v>0.1</v>
+        <v>0.17</v>
       </c>
       <c r="O171">
         <v>1</v>
       </c>
       <c r="Z171" t="s">
-        <v>376</v>
+        <v>389</v>
       </c>
     </row>
     <row r="172" spans="1:26">
       <c r="A172" t="s">
-        <v>380</v>
+        <v>393</v>
       </c>
       <c r="B172" s="1">
-        <v>300000.0</v>
+        <v>299000.0</v>
       </c>
       <c r="C172" s="1">
-        <v>110.554</v>
+        <v>100.055</v>
       </c>
       <c r="D172" s="1">
-        <v>100.019</v>
+        <v>99.298</v>
       </c>
       <c r="E172" t="s">
         <v>8</v>
       </c>
       <c r="F172">
         <v>1.0</v>
       </c>
       <c r="G172" s="1">
-        <v>300057.0</v>
+        <v>296901.02</v>
       </c>
       <c r="H172" s="1">
-        <v>31605.0</v>
+        <v>2263.43</v>
       </c>
       <c r="I172" s="1">
-        <v>10.532998730241</v>
+        <v>0.76235170899716</v>
       </c>
       <c r="J172">
-        <v>5.35</v>
+        <v>1.17</v>
       </c>
       <c r="K172" t="s">
-        <v>381</v>
+        <v>394</v>
       </c>
       <c r="L172" s="1">
-        <v>331662.0</v>
+        <v>299164.45</v>
       </c>
       <c r="M172" s="1">
-        <v>347697.95</v>
+        <v>302656.2</v>
       </c>
       <c r="N172" s="1">
-        <v>0.19</v>
+        <v>0.18</v>
       </c>
       <c r="O172">
         <v>1</v>
       </c>
       <c r="Z172" t="s">
-        <v>379</v>
+        <v>392</v>
       </c>
     </row>
     <row r="173" spans="1:26">
       <c r="A173" t="s">
-        <v>383</v>
+        <v>396</v>
       </c>
       <c r="B173" s="1">
-        <v>334000.0</v>
+        <v>261000.0</v>
       </c>
       <c r="C173" s="1">
-        <v>100.409</v>
+        <v>98.311</v>
       </c>
       <c r="D173" s="1">
-        <v>99.58</v>
+        <v>99.459</v>
       </c>
       <c r="E173" t="s">
         <v>8</v>
       </c>
       <c r="F173">
         <v>1.0</v>
       </c>
       <c r="G173" s="1">
-        <v>332597.2</v>
+        <v>259587.99</v>
       </c>
       <c r="H173" s="1">
-        <v>2768.86</v>
+        <v>-2996.28</v>
       </c>
       <c r="I173" s="1">
-        <v>0.832496485238</v>
+        <v>-1.1542444625424</v>
       </c>
       <c r="J173">
-        <v>0.51</v>
+        <v>1.72</v>
       </c>
       <c r="K173" t="s">
-        <v>384</v>
+        <v>397</v>
       </c>
       <c r="L173" s="1">
-        <v>335366.06</v>
+        <v>256591.71</v>
       </c>
       <c r="M173" s="1">
-        <v>337081.81</v>
+        <v>261076.98</v>
       </c>
       <c r="N173" s="1">
-        <v>0.18</v>
+        <v>0.15</v>
       </c>
       <c r="O173">
         <v>1</v>
       </c>
       <c r="Z173" t="s">
-        <v>382</v>
+        <v>395</v>
       </c>
     </row>
     <row r="174" spans="1:26">
       <c r="A174" t="s">
-        <v>386</v>
+        <v>399</v>
       </c>
       <c r="B174" s="1">
-        <v>100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="C174" s="1">
-        <v>104.47</v>
+        <v>97.689</v>
       </c>
       <c r="D174" s="1">
-        <v>106.65</v>
+        <v>99.292</v>
       </c>
       <c r="E174" t="s">
         <v>8</v>
       </c>
       <c r="F174">
         <v>1.0</v>
       </c>
       <c r="G174" s="1">
-        <v>106650.0</v>
+        <v>297876.0</v>
       </c>
       <c r="H174" s="1">
-        <v>-2180.0</v>
+        <v>-4809.0</v>
       </c>
       <c r="I174" s="1">
-        <v>-2.0440693858415</v>
+        <v>-1.6144301655723</v>
       </c>
       <c r="J174">
-        <v>0.6</v>
+        <v>0.0</v>
       </c>
       <c r="K174">
-        <v>602.74</v>
+        <v>0.0</v>
       </c>
       <c r="L174" s="1">
-        <v>104470.0</v>
+        <v>293067.0</v>
       </c>
       <c r="M174" s="1">
-        <v>105072.74</v>
+        <v>293067.0</v>
       </c>
       <c r="N174" s="1">
-        <v>0.06</v>
+        <v>0.17</v>
       </c>
       <c r="O174">
         <v>1</v>
       </c>
       <c r="Z174" t="s">
-        <v>385</v>
+        <v>398</v>
       </c>
     </row>
     <row r="175" spans="1:26">
       <c r="A175" t="s">
-        <v>388</v>
+        <v>401</v>
       </c>
       <c r="B175" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C175" s="1">
-        <v>100.742</v>
+        <v>103.2</v>
       </c>
       <c r="D175" s="1">
-        <v>100.61</v>
+        <v>105.478</v>
       </c>
       <c r="E175" t="s">
         <v>8</v>
       </c>
       <c r="F175">
         <v>1.0</v>
       </c>
       <c r="G175" s="1">
-        <v>201220.0</v>
+        <v>105478.0</v>
       </c>
       <c r="H175" s="1">
-        <v>264.0</v>
+        <v>-2278.0</v>
       </c>
       <c r="I175" s="1">
-        <v>0.13119968194017</v>
+        <v>-2.1596920684882</v>
       </c>
       <c r="J175">
-        <v>0.43</v>
+        <v>0.69</v>
       </c>
       <c r="K175">
-        <v>850.68</v>
+        <v>694.86</v>
       </c>
       <c r="L175" s="1">
-        <v>201484.0</v>
+        <v>103200.0</v>
       </c>
       <c r="M175" s="1">
-        <v>202334.68</v>
+        <v>103894.86</v>
       </c>
       <c r="N175" s="1">
-        <v>0.11</v>
+        <v>0.06</v>
       </c>
       <c r="O175">
         <v>1</v>
       </c>
       <c r="Z175" t="s">
-        <v>387</v>
+        <v>400</v>
       </c>
     </row>
     <row r="176" spans="1:26">
       <c r="A176" t="s">
-        <v>390</v>
+        <v>403</v>
       </c>
       <c r="B176" s="1">
         <v>500000.0</v>
       </c>
       <c r="C176" s="1">
-        <v>98.39</v>
+        <v>98.676</v>
       </c>
       <c r="D176" s="1">
-        <v>97.673</v>
+        <v>99.933</v>
       </c>
       <c r="E176" t="s">
         <v>8</v>
       </c>
       <c r="F176">
         <v>1.0</v>
       </c>
       <c r="G176" s="1">
-        <v>488365.0</v>
+        <v>499665.0</v>
       </c>
       <c r="H176" s="1">
-        <v>3585.0</v>
+        <v>-6285.0</v>
       </c>
       <c r="I176" s="1">
-        <v>0.73408209023988</v>
+        <v>-1.2578427546456</v>
       </c>
       <c r="J176">
-        <v>0.41</v>
+        <v>1.4</v>
       </c>
       <c r="K176" t="s">
-        <v>391</v>
+        <v>404</v>
       </c>
       <c r="L176" s="1">
-        <v>491950.0</v>
+        <v>493380.0</v>
       </c>
       <c r="M176" s="1">
-        <v>494011.64</v>
+        <v>500361.16</v>
       </c>
       <c r="N176" s="1">
-        <v>0.26</v>
+        <v>0.29</v>
       </c>
       <c r="O176">
         <v>1</v>
       </c>
       <c r="Z176" t="s">
-        <v>389</v>
+        <v>402</v>
       </c>
     </row>
     <row r="177" spans="1:26">
       <c r="A177" t="s">
-        <v>393</v>
+        <v>406</v>
       </c>
       <c r="B177" s="1">
-        <v>164000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C177" s="1">
-        <v>99.478</v>
+        <v>99.209</v>
       </c>
       <c r="D177" s="1">
-        <v>101.02690244</v>
+        <v>100.91</v>
       </c>
       <c r="E177" t="s">
         <v>8</v>
       </c>
       <c r="F177">
         <v>1.0</v>
       </c>
       <c r="G177" s="1">
-        <v>165684.12</v>
+        <v>100910.0</v>
       </c>
       <c r="H177" s="1">
-        <v>-2540.2</v>
+        <v>-1701.0</v>
       </c>
       <c r="I177" s="1">
-        <v>-1.5331583980408</v>
+        <v>-1.6856604895451</v>
       </c>
       <c r="J177">
-        <v>2.91</v>
-[...2 lines deleted...]
-        <v>394</v>
+        <v>0.5</v>
+      </c>
+      <c r="K177">
+        <v>499.32</v>
       </c>
       <c r="L177" s="1">
-        <v>163143.92</v>
+        <v>99209.0</v>
       </c>
       <c r="M177" s="1">
-        <v>167915.97</v>
+        <v>99708.32</v>
       </c>
       <c r="N177" s="1">
-        <v>0.09</v>
+        <v>0.06</v>
       </c>
       <c r="O177">
         <v>1</v>
       </c>
       <c r="Z177" t="s">
-        <v>392</v>
+        <v>405</v>
       </c>
     </row>
     <row r="178" spans="1:26">
       <c r="A178" t="s">
-        <v>396</v>
+        <v>408</v>
       </c>
       <c r="B178" s="1">
-        <v>398000.0</v>
+        <v>1262447.0</v>
       </c>
       <c r="C178" s="1">
-        <v>90.697</v>
+        <v>93.887</v>
       </c>
       <c r="D178" s="1">
-        <v>87.89796985</v>
+        <v>95.4600003</v>
       </c>
       <c r="E178" t="s">
         <v>8</v>
       </c>
       <c r="F178">
         <v>1.0</v>
       </c>
       <c r="G178" s="1">
-        <v>349833.92</v>
+        <v>1205131.91</v>
       </c>
       <c r="H178" s="1">
-        <v>11140.14</v>
+        <v>-19858.29</v>
       </c>
       <c r="I178" s="1">
-        <v>3.1844081900349</v>
+        <v>-1.6478104874013</v>
       </c>
       <c r="J178">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.3</v>
+      </c>
+      <c r="K178" t="s">
+        <v>409</v>
       </c>
       <c r="L178" s="1">
-        <v>360974.06</v>
+        <v>1185273.62</v>
       </c>
       <c r="M178" s="1">
-        <v>360974.06</v>
+        <v>1189035.02</v>
       </c>
       <c r="N178" s="1">
-        <v>0.19</v>
+        <v>0.69</v>
       </c>
       <c r="O178">
         <v>1</v>
       </c>
       <c r="Z178" t="s">
-        <v>395</v>
+        <v>407</v>
       </c>
     </row>
     <row r="179" spans="1:26">
       <c r="A179" t="s">
-        <v>398</v>
+        <v>411</v>
       </c>
       <c r="B179" s="1">
-        <v>1774000.0</v>
+        <v>182052.98</v>
       </c>
       <c r="C179" s="1">
-        <v>61.209</v>
+        <v>96.292</v>
       </c>
       <c r="D179" s="1">
-        <v>70.22517193</v>
+        <v>97.23304722</v>
       </c>
       <c r="E179" t="s">
         <v>8</v>
       </c>
       <c r="F179">
         <v>1.0</v>
       </c>
       <c r="G179" s="1">
-        <v>1245794.55</v>
+        <v>177015.66</v>
       </c>
       <c r="H179" s="1">
-        <v>-159946.89</v>
+        <v>-1713.21</v>
       </c>
       <c r="I179" s="1">
-        <v>-12.838946036487</v>
+        <v>-0.96782962592123</v>
       </c>
       <c r="J179">
-        <v>0.0</v>
+        <v>0.06</v>
       </c>
       <c r="K179">
-        <v>0.0</v>
+        <v>115.72</v>
       </c>
       <c r="L179" s="1">
-        <v>1085847.66</v>
+        <v>175302.45</v>
       </c>
       <c r="M179" s="1">
-        <v>1085847.66</v>
+        <v>175418.17</v>
       </c>
       <c r="N179" s="1">
-        <v>0.58</v>
+        <v>0.1</v>
       </c>
       <c r="O179">
         <v>1</v>
       </c>
       <c r="Z179" t="s">
-        <v>397</v>
+        <v>410</v>
       </c>
     </row>
     <row r="180" spans="1:26">
       <c r="A180" t="s">
-        <v>400</v>
+        <v>413</v>
       </c>
       <c r="B180" s="1">
-        <v>260600.0</v>
+        <v>1227543.54</v>
       </c>
       <c r="C180" s="1">
-        <v>98.968</v>
+        <v>96.979</v>
       </c>
       <c r="D180" s="1">
-        <v>99.57561397</v>
+        <v>104.76610304</v>
       </c>
       <c r="E180" t="s">
         <v>8</v>
       </c>
       <c r="F180">
         <v>1.0</v>
       </c>
       <c r="G180" s="1">
-        <v>259494.05</v>
+        <v>1286049.53</v>
       </c>
       <c r="H180" s="1">
-        <v>-1583.44</v>
+        <v>-95590.08</v>
       </c>
       <c r="I180" s="1">
-        <v>-0.61020281582564</v>
+        <v>-7.4328459184616</v>
       </c>
       <c r="J180">
-        <v>1.01</v>
+        <v>0.24</v>
       </c>
       <c r="K180" t="s">
-        <v>401</v>
+        <v>414</v>
       </c>
       <c r="L180" s="1">
-        <v>257910.61</v>
+        <v>1190459.45</v>
       </c>
       <c r="M180" s="1">
-        <v>260543.38</v>
+        <v>1193385.38</v>
       </c>
       <c r="N180" s="1">
-        <v>0.14</v>
+        <v>0.69</v>
       </c>
       <c r="O180">
         <v>1</v>
       </c>
       <c r="Z180" t="s">
-        <v>399</v>
+        <v>412</v>
       </c>
     </row>
     <row r="181" spans="1:26">
       <c r="A181" t="s">
-        <v>403</v>
+        <v>416</v>
       </c>
       <c r="B181" s="1">
-        <v>473000.0</v>
+        <v>981377.0</v>
       </c>
       <c r="C181" s="1">
-        <v>89.763</v>
+        <v>99.708</v>
       </c>
       <c r="D181" s="1">
-        <v>98.844</v>
+        <v>99.94115004</v>
       </c>
       <c r="E181" t="s">
         <v>8</v>
       </c>
       <c r="F181">
         <v>1.0</v>
       </c>
       <c r="G181" s="1">
-        <v>467532.12</v>
+        <v>980799.46</v>
       </c>
       <c r="H181" s="1">
-        <v>-42953.13</v>
+        <v>-2288.08</v>
       </c>
       <c r="I181" s="1">
-        <v>-9.187204079155</v>
+        <v>-0.23328724100236</v>
       </c>
       <c r="J181">
-        <v>0.98</v>
+        <v>0.52</v>
       </c>
       <c r="K181" t="s">
-        <v>404</v>
+        <v>417</v>
       </c>
       <c r="L181" s="1">
-        <v>424578.99</v>
+        <v>978511.38</v>
       </c>
       <c r="M181" s="1">
-        <v>429229.62</v>
+        <v>983595.72</v>
       </c>
       <c r="N181" s="1">
-        <v>0.23</v>
+        <v>0.57</v>
       </c>
       <c r="O181">
         <v>1</v>
       </c>
       <c r="Z181" t="s">
-        <v>402</v>
+        <v>415</v>
       </c>
     </row>
     <row r="182" spans="1:26">
       <c r="A182" t="s">
-        <v>406</v>
+        <v>419</v>
       </c>
       <c r="B182" s="1">
-        <v>131000.0</v>
+        <v>243000.0</v>
       </c>
       <c r="C182" s="1">
-        <v>89.97</v>
+        <v>97.88</v>
       </c>
       <c r="D182" s="1">
-        <v>84.29</v>
+        <v>100.0</v>
       </c>
       <c r="E182" t="s">
         <v>8</v>
       </c>
       <c r="F182">
         <v>1.0</v>
       </c>
       <c r="G182" s="1">
-        <v>110419.9</v>
+        <v>243000.0</v>
       </c>
       <c r="H182" s="1">
-        <v>7440.8</v>
+        <v>-5151.6</v>
       </c>
       <c r="I182" s="1">
-        <v>6.7386404081148</v>
+        <v>-2.12</v>
       </c>
       <c r="J182">
-        <v>1.8</v>
+        <v>2.33</v>
       </c>
       <c r="K182" t="s">
-        <v>407</v>
+        <v>420</v>
       </c>
       <c r="L182" s="1">
-        <v>117860.7</v>
+        <v>237848.4</v>
       </c>
       <c r="M182" s="1">
-        <v>120216.01</v>
+        <v>243512.89</v>
       </c>
       <c r="N182" s="1">
-        <v>0.06</v>
+        <v>0.14</v>
       </c>
       <c r="O182">
         <v>1</v>
       </c>
       <c r="Z182" t="s">
-        <v>405</v>
+        <v>418</v>
       </c>
     </row>
     <row r="183" spans="1:26">
       <c r="A183" t="s">
-        <v>409</v>
+        <v>422</v>
       </c>
       <c r="B183" s="1">
-        <v>234000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C183" s="1">
-        <v>100.481</v>
+        <v>100.67</v>
       </c>
       <c r="D183" s="1">
-        <v>99.658</v>
+        <v>100.0</v>
       </c>
       <c r="E183" t="s">
         <v>8</v>
       </c>
       <c r="F183">
         <v>1.0</v>
       </c>
       <c r="G183" s="1">
-        <v>233199.72</v>
+        <v>200000.0</v>
       </c>
       <c r="H183" s="1">
-        <v>1925.82</v>
+        <v>1340.0</v>
       </c>
       <c r="I183" s="1">
-        <v>0.82582431917157</v>
+        <v>0.67</v>
       </c>
       <c r="J183">
-        <v>0.32</v>
-[...2 lines deleted...]
-        <v>739.38</v>
+        <v>0.67</v>
+      </c>
+      <c r="K183" t="s">
+        <v>423</v>
       </c>
       <c r="L183" s="1">
-        <v>235125.54</v>
+        <v>201340.0</v>
       </c>
       <c r="M183" s="1">
-        <v>235864.92</v>
+        <v>202670.25</v>
       </c>
       <c r="N183" s="1">
-        <v>0.13</v>
+        <v>0.12</v>
       </c>
       <c r="O183">
         <v>1</v>
       </c>
       <c r="Z183" t="s">
-        <v>408</v>
+        <v>421</v>
       </c>
     </row>
     <row r="184" spans="1:26">
       <c r="A184" t="s">
-        <v>411</v>
+        <v>425</v>
       </c>
       <c r="B184" s="1">
         <v>200000.0</v>
       </c>
       <c r="C184" s="1">
-        <v>92.349</v>
+        <v>104.334</v>
       </c>
       <c r="D184" s="1">
-        <v>91.61</v>
+        <v>99.922</v>
       </c>
       <c r="E184" t="s">
         <v>8</v>
       </c>
       <c r="F184">
         <v>1.0</v>
       </c>
       <c r="G184" s="1">
-        <v>183220.0</v>
+        <v>199844.0</v>
       </c>
       <c r="H184" s="1">
-        <v>1478.0</v>
+        <v>8824.0</v>
       </c>
       <c r="I184" s="1">
-        <v>0.80668049339592</v>
+        <v>4.4154440463562</v>
       </c>
       <c r="J184">
-        <v>0.87</v>
+        <v>3.25</v>
       </c>
       <c r="K184" t="s">
-        <v>412</v>
+        <v>426</v>
       </c>
       <c r="L184" s="1">
-        <v>184698.0</v>
+        <v>208668.0</v>
       </c>
       <c r="M184" s="1">
-        <v>186429.51</v>
+        <v>215174.85</v>
       </c>
       <c r="N184" s="1">
-        <v>0.1</v>
+        <v>0.12</v>
       </c>
       <c r="O184">
         <v>1</v>
       </c>
       <c r="Z184" t="s">
-        <v>410</v>
+        <v>424</v>
       </c>
     </row>
     <row r="185" spans="1:26">
       <c r="A185" t="s">
-        <v>414</v>
+        <v>428</v>
       </c>
       <c r="B185" s="1">
-        <v>200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="C185" s="1">
-        <v>104.224</v>
+        <v>98.493</v>
       </c>
       <c r="D185" s="1">
-        <v>105.76</v>
+        <v>100.028</v>
       </c>
       <c r="E185" t="s">
         <v>8</v>
       </c>
       <c r="F185">
         <v>1.0</v>
       </c>
       <c r="G185" s="1">
-        <v>211520.0</v>
+        <v>300084.0</v>
       </c>
       <c r="H185" s="1">
-        <v>-3072.0</v>
+        <v>-4605.0</v>
       </c>
       <c r="I185" s="1">
-        <v>-1.4523449319213</v>
+        <v>-1.5345703203103</v>
       </c>
       <c r="J185">
-        <v>1.83</v>
+        <v>1.89</v>
       </c>
       <c r="K185" t="s">
-        <v>415</v>
+        <v>429</v>
       </c>
       <c r="L185" s="1">
-        <v>208448.0</v>
+        <v>295479.0</v>
       </c>
       <c r="M185" s="1">
-        <v>212107.59</v>
+        <v>301163.93</v>
       </c>
       <c r="N185" s="1">
-        <v>0.11</v>
+        <v>0.17</v>
       </c>
       <c r="O185">
         <v>1</v>
       </c>
       <c r="Z185" t="s">
-        <v>413</v>
+        <v>427</v>
       </c>
     </row>
     <row r="186" spans="1:26">
       <c r="A186" t="s">
-        <v>417</v>
+        <v>431</v>
       </c>
       <c r="B186" s="1">
-        <v>264000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C186" s="1">
-        <v>100.371</v>
+        <v>105.092</v>
       </c>
       <c r="D186" s="1">
-        <v>99.607</v>
+        <v>107.84</v>
       </c>
       <c r="E186" t="s">
         <v>8</v>
       </c>
       <c r="F186">
         <v>1.0</v>
       </c>
       <c r="G186" s="1">
-        <v>262962.48</v>
+        <v>215680.0</v>
       </c>
       <c r="H186" s="1">
-        <v>2016.96</v>
+        <v>-5496.0</v>
       </c>
       <c r="I186" s="1">
-        <v>0.76701436646019</v>
+        <v>-2.5482195845697</v>
       </c>
       <c r="J186">
-        <v>1.43</v>
+        <v>3.23</v>
       </c>
       <c r="K186" t="s">
-        <v>418</v>
+        <v>432</v>
       </c>
       <c r="L186" s="1">
-        <v>264979.44</v>
+        <v>210184.0</v>
       </c>
       <c r="M186" s="1">
-        <v>268763.14</v>
+        <v>216638.79</v>
       </c>
       <c r="N186" s="1">
-        <v>0.14</v>
+        <v>0.13</v>
       </c>
       <c r="O186">
         <v>1</v>
       </c>
       <c r="Z186" t="s">
-        <v>416</v>
+        <v>430</v>
       </c>
     </row>
     <row r="187" spans="1:26">
       <c r="A187" t="s">
-        <v>420</v>
+        <v>434</v>
       </c>
       <c r="B187" s="1">
-        <v>200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="C187" s="1">
-        <v>99.721</v>
+        <v>99.482</v>
       </c>
       <c r="D187" s="1">
-        <v>99.991</v>
+        <v>100.34</v>
       </c>
       <c r="E187" t="s">
         <v>8</v>
       </c>
       <c r="F187">
         <v>1.0</v>
       </c>
       <c r="G187" s="1">
-        <v>199982.0</v>
+        <v>301020.0</v>
       </c>
       <c r="H187" s="1">
-        <v>-540.0</v>
+        <v>-2574.0</v>
       </c>
       <c r="I187" s="1">
-        <v>-0.2700243021872</v>
+        <v>-0.85509268487144</v>
       </c>
       <c r="J187">
-        <v>0.12</v>
-[...2 lines deleted...]
-        <v>230.14</v>
+        <v>1.99</v>
+      </c>
+      <c r="K187" t="s">
+        <v>435</v>
       </c>
       <c r="L187" s="1">
-        <v>199442.0</v>
+        <v>298446.0</v>
       </c>
       <c r="M187" s="1">
-        <v>199672.14</v>
+        <v>304429.56</v>
       </c>
       <c r="N187" s="1">
-        <v>0.11</v>
+        <v>0.18</v>
       </c>
       <c r="O187">
         <v>1</v>
       </c>
       <c r="Z187" t="s">
-        <v>419</v>
+        <v>433</v>
       </c>
     </row>
     <row r="188" spans="1:26">
       <c r="A188" t="s">
-        <v>422</v>
+        <v>437</v>
       </c>
       <c r="B188" s="1">
-        <v>300000.0</v>
+        <v>239000.0</v>
       </c>
       <c r="C188" s="1">
-        <v>101.046</v>
+        <v>97.529</v>
       </c>
       <c r="D188" s="1">
-        <v>99.834</v>
+        <v>99.528</v>
       </c>
       <c r="E188" t="s">
         <v>8</v>
       </c>
       <c r="F188">
         <v>1.0</v>
       </c>
       <c r="G188" s="1">
-        <v>299502.0</v>
+        <v>237871.92</v>
       </c>
       <c r="H188" s="1">
-        <v>3636.0</v>
+        <v>-4777.61</v>
       </c>
       <c r="I188" s="1">
-        <v>1.2140152653405</v>
+        <v>-2.0084800257214</v>
       </c>
       <c r="J188">
-        <v>0.75</v>
+        <v>2.27</v>
       </c>
       <c r="K188" t="s">
-        <v>423</v>
+        <v>438</v>
       </c>
       <c r="L188" s="1">
-        <v>303138.0</v>
+        <v>233094.31</v>
       </c>
       <c r="M188" s="1">
-        <v>305373.62</v>
+        <v>238530.74</v>
       </c>
       <c r="N188" s="1">
-        <v>0.16</v>
+        <v>0.14</v>
       </c>
       <c r="O188">
         <v>1</v>
       </c>
       <c r="Z188" t="s">
-        <v>421</v>
+        <v>436</v>
       </c>
     </row>
     <row r="189" spans="1:26">
       <c r="A189" t="s">
-        <v>425</v>
+        <v>440</v>
       </c>
       <c r="B189" s="1">
-        <v>300000.0</v>
+        <v>0.25</v>
       </c>
       <c r="C189" s="1">
-        <v>94.961</v>
+        <v>104.531</v>
       </c>
       <c r="D189" s="1">
-        <v>91.473</v>
+        <v>136.0</v>
       </c>
       <c r="E189" t="s">
         <v>8</v>
       </c>
       <c r="F189">
         <v>1.0</v>
       </c>
       <c r="G189" s="1">
-        <v>274419.0</v>
+        <v>0.34</v>
       </c>
       <c r="H189" s="1">
-        <v>10464.0</v>
+        <v>-0.08</v>
       </c>
       <c r="I189" s="1">
-        <v>3.8131470488559</v>
+        <v>-23.529411764706</v>
       </c>
       <c r="J189">
-        <v>0.51</v>
-[...2 lines deleted...]
-        <v>426</v>
+        <v>0.0</v>
+      </c>
+      <c r="K189">
+        <v>0.0</v>
       </c>
       <c r="L189" s="1">
-        <v>284883.0</v>
+        <v>0.26</v>
       </c>
       <c r="M189" s="1">
-        <v>286413.25</v>
+        <v>0.26</v>
       </c>
       <c r="N189" s="1">
-        <v>0.15</v>
+        <v>0.0</v>
       </c>
       <c r="O189">
         <v>1</v>
       </c>
       <c r="Z189" t="s">
-        <v>424</v>
+        <v>439</v>
       </c>
     </row>
     <row r="190" spans="1:26">
       <c r="A190" t="s">
-        <v>428</v>
+        <v>442</v>
       </c>
       <c r="B190" s="1">
-        <v>498000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="C190" s="1">
-        <v>89.637</v>
+        <v>97.291</v>
       </c>
       <c r="D190" s="1">
-        <v>100.0</v>
+        <v>99.46</v>
       </c>
       <c r="E190" t="s">
         <v>8</v>
       </c>
       <c r="F190">
         <v>1.0</v>
       </c>
       <c r="G190" s="1">
-        <v>498000.0</v>
+        <v>298380.0</v>
       </c>
       <c r="H190" s="1">
-        <v>-51607.74</v>
+        <v>-6507.0</v>
       </c>
       <c r="I190" s="1">
-        <v>-10.363</v>
+        <v>-2.1807761914337</v>
       </c>
       <c r="J190">
-        <v>0.1</v>
-[...2 lines deleted...]
-        <v>481.14</v>
+        <v>2.71</v>
+      </c>
+      <c r="K190" t="s">
+        <v>443</v>
       </c>
       <c r="L190" s="1">
-        <v>446392.26</v>
+        <v>291873.0</v>
       </c>
       <c r="M190" s="1">
-        <v>446873.4</v>
+        <v>300000.74</v>
       </c>
       <c r="N190" s="1">
-        <v>0.24</v>
+        <v>0.17</v>
       </c>
       <c r="O190">
         <v>1</v>
       </c>
       <c r="Z190" t="s">
-        <v>427</v>
+        <v>441</v>
       </c>
     </row>
     <row r="191" spans="1:26">
       <c r="A191" t="s">
-        <v>430</v>
+        <v>445</v>
       </c>
       <c r="B191" s="1">
-        <v>299000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C191" s="1">
-        <v>101.128</v>
+        <v>98.263</v>
       </c>
       <c r="D191" s="1">
-        <v>99.298</v>
+        <v>100.45</v>
       </c>
       <c r="E191" t="s">
         <v>8</v>
       </c>
       <c r="F191">
         <v>1.0</v>
       </c>
       <c r="G191" s="1">
-        <v>296901.02</v>
+        <v>200900.0</v>
       </c>
       <c r="H191" s="1">
-        <v>5471.7</v>
+        <v>-4374.0</v>
       </c>
       <c r="I191" s="1">
-        <v>1.8429374206933</v>
+        <v>-2.1772025883524</v>
       </c>
       <c r="J191">
-        <v>0.89</v>
+        <v>0.72</v>
       </c>
       <c r="K191" t="s">
-        <v>431</v>
+        <v>446</v>
       </c>
       <c r="L191" s="1">
-        <v>302372.72</v>
+        <v>196526.0</v>
       </c>
       <c r="M191" s="1">
-        <v>305039.14</v>
+        <v>197969.84</v>
       </c>
       <c r="N191" s="1">
-        <v>0.16</v>
+        <v>0.11</v>
       </c>
       <c r="O191">
         <v>1</v>
       </c>
       <c r="Z191" t="s">
-        <v>429</v>
+        <v>444</v>
       </c>
     </row>
     <row r="192" spans="1:26">
       <c r="A192" t="s">
-        <v>433</v>
+        <v>448</v>
       </c>
       <c r="B192" s="1">
-        <v>261000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C192" s="1">
-        <v>99.259</v>
+        <v>95.036</v>
       </c>
       <c r="D192" s="1">
-        <v>99.459</v>
+        <v>99.077</v>
       </c>
       <c r="E192" t="s">
         <v>8</v>
       </c>
       <c r="F192">
         <v>1.0</v>
       </c>
       <c r="G192" s="1">
-        <v>259587.99</v>
+        <v>198154.0</v>
       </c>
       <c r="H192" s="1">
-        <v>-522.0</v>
+        <v>-8082.0</v>
       </c>
       <c r="I192" s="1">
-        <v>-0.20108788546034</v>
+        <v>-4.0786459016724</v>
       </c>
       <c r="J192">
-        <v>1.49</v>
+        <v>2.87</v>
       </c>
       <c r="K192" t="s">
-        <v>434</v>
+        <v>449</v>
       </c>
       <c r="L192" s="1">
-        <v>259065.99</v>
+        <v>190072.0</v>
       </c>
       <c r="M192" s="1">
-        <v>262947.02</v>
+        <v>195806.25</v>
       </c>
       <c r="N192" s="1">
-        <v>0.14</v>
+        <v>0.11</v>
       </c>
       <c r="O192">
         <v>1</v>
       </c>
       <c r="Z192" t="s">
-        <v>432</v>
+        <v>447</v>
       </c>
     </row>
     <row r="193" spans="1:26">
       <c r="A193" t="s">
-        <v>436</v>
+        <v>451</v>
       </c>
       <c r="B193" s="1">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C193" s="1">
-        <v>98.683</v>
+        <v>104.47</v>
       </c>
       <c r="D193" s="1">
-        <v>99.292</v>
+        <v>104.92</v>
       </c>
       <c r="E193" t="s">
         <v>8</v>
       </c>
       <c r="F193">
         <v>1.0</v>
       </c>
       <c r="G193" s="1">
-        <v>297876.0</v>
+        <v>209840.0</v>
       </c>
       <c r="H193" s="1">
-        <v>-1827.0</v>
+        <v>-900.0</v>
       </c>
       <c r="I193" s="1">
-        <v>-0.61334246464972</v>
+        <v>-0.4288982081586</v>
       </c>
       <c r="J193">
-        <v>1.49</v>
+        <v>2.88</v>
       </c>
       <c r="K193" t="s">
-        <v>437</v>
+        <v>452</v>
       </c>
       <c r="L193" s="1">
-        <v>296049.0</v>
+        <v>208940.0</v>
       </c>
       <c r="M193" s="1">
-        <v>300507.9</v>
+        <v>214709.86</v>
       </c>
       <c r="N193" s="1">
-        <v>0.16</v>
+        <v>0.12</v>
       </c>
       <c r="O193">
         <v>1</v>
       </c>
       <c r="Z193" t="s">
-        <v>435</v>
+        <v>450</v>
       </c>
     </row>
     <row r="194" spans="1:26">
       <c r="A194" t="s">
-        <v>439</v>
+        <v>454</v>
       </c>
       <c r="B194" s="1">
-        <v>100000.0</v>
+        <v>239000.0</v>
       </c>
       <c r="C194" s="1">
-        <v>103.997</v>
+        <v>102.878</v>
       </c>
       <c r="D194" s="1">
-        <v>105.478</v>
+        <v>99.953</v>
       </c>
       <c r="E194" t="s">
         <v>8</v>
       </c>
       <c r="F194">
         <v>1.0</v>
       </c>
       <c r="G194" s="1">
-        <v>105478.0</v>
+        <v>238887.67</v>
       </c>
       <c r="H194" s="1">
-        <v>-1481.0</v>
+        <v>6990.75</v>
       </c>
       <c r="I194" s="1">
-        <v>-1.4040842640171</v>
+        <v>2.9263753964363</v>
       </c>
       <c r="J194">
-        <v>0.34</v>
-[...2 lines deleted...]
-        <v>340.62</v>
+        <v>1.51</v>
+      </c>
+      <c r="K194" t="s">
+        <v>455</v>
       </c>
       <c r="L194" s="1">
-        <v>103997.0</v>
+        <v>245878.42</v>
       </c>
       <c r="M194" s="1">
-        <v>104337.62</v>
+        <v>249486.34</v>
       </c>
       <c r="N194" s="1">
-        <v>0.06</v>
+        <v>0.14</v>
       </c>
       <c r="O194">
         <v>1</v>
       </c>
       <c r="Z194" t="s">
-        <v>438</v>
+        <v>453</v>
       </c>
     </row>
     <row r="195" spans="1:26">
       <c r="A195" t="s">
-        <v>441</v>
+        <v>457</v>
       </c>
       <c r="B195" s="1">
-        <v>500000.0</v>
+        <v>134000.0</v>
       </c>
       <c r="C195" s="1">
-        <v>99.479</v>
+        <v>99.103</v>
       </c>
       <c r="D195" s="1">
-        <v>99.933</v>
+        <v>99.254</v>
       </c>
       <c r="E195" t="s">
         <v>8</v>
       </c>
       <c r="F195">
         <v>1.0</v>
       </c>
       <c r="G195" s="1">
-        <v>499665.0</v>
+        <v>133000.36</v>
       </c>
       <c r="H195" s="1">
-        <v>-2270.0</v>
+        <v>-202.34</v>
       </c>
       <c r="I195" s="1">
-        <v>-0.45430438393724</v>
+        <v>-0.15213492655208</v>
       </c>
       <c r="J195">
-        <v>1.16</v>
-[...2 lines deleted...]
-        <v>442</v>
+        <v>0.44</v>
+      </c>
+      <c r="K195">
+        <v>590.61</v>
       </c>
       <c r="L195" s="1">
-        <v>497395.0</v>
+        <v>132798.02</v>
       </c>
       <c r="M195" s="1">
-        <v>503174.11</v>
+        <v>133388.63</v>
       </c>
       <c r="N195" s="1">
-        <v>0.27</v>
+        <v>0.08</v>
       </c>
       <c r="O195">
         <v>1</v>
       </c>
       <c r="Z195" t="s">
-        <v>440</v>
+        <v>456</v>
       </c>
     </row>
     <row r="196" spans="1:26">
       <c r="A196" t="s">
-        <v>444</v>
+        <v>459</v>
       </c>
       <c r="B196" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C196" s="1">
-        <v>99.995</v>
+        <v>103.152</v>
       </c>
       <c r="D196" s="1">
-        <v>100.91</v>
+        <v>99.961</v>
       </c>
       <c r="E196" t="s">
         <v>8</v>
       </c>
       <c r="F196">
         <v>1.0</v>
       </c>
       <c r="G196" s="1">
-        <v>302730.0</v>
+        <v>99961.0</v>
       </c>
       <c r="H196" s="1">
-        <v>-2745.0</v>
+        <v>3191.0</v>
       </c>
       <c r="I196" s="1">
-        <v>-0.90674858785056</v>
+        <v>3.1922449755405</v>
       </c>
       <c r="J196">
-        <v>0.26</v>
+        <v>0.07</v>
       </c>
       <c r="K196">
-        <v>776.71</v>
+        <v>66.78</v>
       </c>
       <c r="L196" s="1">
-        <v>299985.0</v>
+        <v>103152.0</v>
       </c>
       <c r="M196" s="1">
-        <v>300761.71</v>
+        <v>103218.78</v>
       </c>
       <c r="N196" s="1">
-        <v>0.16</v>
+        <v>0.06</v>
       </c>
       <c r="O196">
         <v>1</v>
       </c>
       <c r="Z196" t="s">
-        <v>443</v>
+        <v>458</v>
       </c>
     </row>
     <row r="197" spans="1:26">
       <c r="A197" t="s">
-        <v>446</v>
+        <v>461</v>
       </c>
       <c r="B197" s="1">
-        <v>192052.98</v>
+        <v>214000.0</v>
       </c>
       <c r="C197" s="1">
-        <v>96.487</v>
+        <v>101.033</v>
       </c>
       <c r="D197" s="1">
-        <v>97.23304476</v>
+        <v>99.943</v>
       </c>
       <c r="E197" t="s">
         <v>8</v>
       </c>
       <c r="F197">
         <v>1.0</v>
       </c>
       <c r="G197" s="1">
-        <v>186738.96</v>
+        <v>213878.02</v>
       </c>
       <c r="H197" s="1">
-        <v>-1432.8</v>
+        <v>2332.6</v>
       </c>
       <c r="I197" s="1">
-        <v>-0.76727427420609</v>
+        <v>1.090621654343</v>
       </c>
       <c r="J197">
-        <v>0.01</v>
-[...2 lines deleted...]
-        <v>12.63</v>
+        <v>1.22</v>
+      </c>
+      <c r="K197" t="s">
+        <v>462</v>
       </c>
       <c r="L197" s="1">
-        <v>185306.16</v>
+        <v>216210.62</v>
       </c>
       <c r="M197" s="1">
-        <v>185318.79</v>
+        <v>218813.8</v>
       </c>
       <c r="N197" s="1">
-        <v>0.1</v>
+        <v>0.13</v>
       </c>
       <c r="O197">
         <v>1</v>
       </c>
       <c r="Z197" t="s">
-        <v>445</v>
+        <v>460</v>
       </c>
     </row>
     <row r="198" spans="1:26">
       <c r="A198" t="s">
-        <v>448</v>
+        <v>464</v>
       </c>
       <c r="B198" s="1">
-        <v>1267543.54</v>
+        <v>200000.0</v>
       </c>
       <c r="C198" s="1">
-        <v>98.413</v>
+        <v>101.111</v>
       </c>
       <c r="D198" s="1">
-        <v>104.81395219</v>
+        <v>99.611</v>
       </c>
       <c r="E198" t="s">
         <v>8</v>
       </c>
       <c r="F198">
         <v>1.0</v>
       </c>
       <c r="G198" s="1">
-        <v>1328562.48</v>
+        <v>199222.0</v>
       </c>
       <c r="H198" s="1">
-        <v>-81134.85</v>
+        <v>3000.0</v>
       </c>
       <c r="I198" s="1">
-        <v>-6.1069653269148</v>
+        <v>1.5058577867906</v>
       </c>
       <c r="J198">
-        <v>0.02</v>
+        <v>0.05</v>
       </c>
       <c r="K198">
-        <v>312.54</v>
+        <v>109.59</v>
       </c>
       <c r="L198" s="1">
-        <v>1247427.63</v>
+        <v>202222.0</v>
       </c>
       <c r="M198" s="1">
-        <v>1247740.17</v>
+        <v>202331.59</v>
       </c>
       <c r="N198" s="1">
-        <v>0.67</v>
+        <v>0.12</v>
       </c>
       <c r="O198">
         <v>1</v>
       </c>
       <c r="Z198" t="s">
-        <v>447</v>
+        <v>463</v>
       </c>
     </row>
     <row r="199" spans="1:26">
       <c r="A199" t="s">
-        <v>450</v>
+        <v>466</v>
       </c>
       <c r="B199" s="1">
-        <v>1011377.0</v>
+        <v>300000.0</v>
       </c>
       <c r="C199" s="1">
-        <v>100.723</v>
+        <v>98.428</v>
       </c>
       <c r="D199" s="1">
-        <v>99.93156063</v>
+        <v>99.438</v>
       </c>
       <c r="E199" t="s">
         <v>8</v>
       </c>
       <c r="F199">
         <v>1.0</v>
       </c>
       <c r="G199" s="1">
-        <v>1010684.82</v>
+        <v>298314.0</v>
       </c>
       <c r="H199" s="1">
-        <v>8004.44</v>
+        <v>-3030.0</v>
       </c>
       <c r="I199" s="1">
-        <v>0.79198181684375</v>
+        <v>-1.0157082805366</v>
       </c>
       <c r="J199">
-        <v>0.3</v>
+        <v>0.57</v>
       </c>
       <c r="K199" t="s">
-        <v>451</v>
+        <v>467</v>
       </c>
       <c r="L199" s="1">
-        <v>1018689.26</v>
+        <v>295284.0</v>
       </c>
       <c r="M199" s="1">
-        <v>1021695.68</v>
+        <v>296979.21</v>
       </c>
       <c r="N199" s="1">
-        <v>0.55</v>
+        <v>0.17</v>
       </c>
       <c r="O199">
         <v>1</v>
       </c>
       <c r="Z199" t="s">
-        <v>449</v>
+        <v>465</v>
       </c>
     </row>
     <row r="200" spans="1:26">
       <c r="A200" t="s">
-        <v>453</v>
+        <v>469</v>
       </c>
       <c r="B200" s="1">
-        <v>1439616.82</v>
+        <v>300000.0</v>
       </c>
       <c r="C200" s="1">
-        <v>104.632</v>
+        <v>99.355</v>
       </c>
       <c r="D200" s="1">
-        <v>124.29877764</v>
+        <v>101.06225</v>
       </c>
       <c r="E200" t="s">
         <v>8</v>
       </c>
       <c r="F200">
         <v>1.0</v>
       </c>
       <c r="G200" s="1">
-        <v>1789426.11</v>
+        <v>303186.75</v>
       </c>
       <c r="H200" s="1">
-        <v>-283126.24</v>
+        <v>-5121.75</v>
       </c>
       <c r="I200" s="1">
-        <v>-15.82218111258</v>
+        <v>-1.6893053538784</v>
       </c>
       <c r="J200">
-        <v>1.04</v>
+        <v>0.67</v>
       </c>
       <c r="K200" t="s">
-        <v>454</v>
+        <v>470</v>
       </c>
       <c r="L200" s="1">
-        <v>1506299.87</v>
+        <v>298065.0</v>
       </c>
       <c r="M200" s="1">
-        <v>1521218.64</v>
+        <v>300065.34</v>
       </c>
       <c r="N200" s="1">
-        <v>0.81</v>
+        <v>0.17</v>
       </c>
       <c r="O200">
         <v>1</v>
       </c>
       <c r="Z200" t="s">
-        <v>452</v>
+        <v>468</v>
       </c>
     </row>
     <row r="201" spans="1:26">
       <c r="A201" t="s">
-        <v>456</v>
+        <v>472</v>
       </c>
       <c r="B201" s="1">
-        <v>243000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C201" s="1">
-        <v>98.981</v>
+        <v>103.852</v>
       </c>
       <c r="D201" s="1">
-        <v>100.0</v>
+        <v>102.716</v>
       </c>
       <c r="E201" t="s">
         <v>8</v>
       </c>
       <c r="F201">
         <v>1.0</v>
       </c>
       <c r="G201" s="1">
-        <v>243000.0</v>
+        <v>205432.0</v>
       </c>
       <c r="H201" s="1">
-        <v>-2476.17</v>
+        <v>2272.0</v>
       </c>
       <c r="I201" s="1">
-        <v>-1.019</v>
+        <v>1.1059620701741</v>
       </c>
       <c r="J201">
-        <v>2.09</v>
+        <v>0.58</v>
       </c>
       <c r="K201" t="s">
-        <v>457</v>
+        <v>473</v>
       </c>
       <c r="L201" s="1">
-        <v>240523.83</v>
+        <v>207704.0</v>
       </c>
       <c r="M201" s="1">
-        <v>245606.2</v>
+        <v>208869.75</v>
       </c>
       <c r="N201" s="1">
-        <v>0.13</v>
+        <v>0.12</v>
       </c>
       <c r="O201">
         <v>1</v>
       </c>
       <c r="Z201" t="s">
-        <v>455</v>
+        <v>471</v>
       </c>
     </row>
     <row r="202" spans="1:26">
       <c r="A202" t="s">
-        <v>459</v>
+        <v>475</v>
       </c>
       <c r="B202" s="1">
-        <v>200000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="C202" s="1">
-        <v>101.361</v>
+        <v>101.137</v>
       </c>
       <c r="D202" s="1">
-        <v>100.0</v>
+        <v>98.6</v>
       </c>
       <c r="E202" t="s">
         <v>8</v>
       </c>
       <c r="F202">
         <v>1.0</v>
       </c>
       <c r="G202" s="1">
-        <v>200000.0</v>
+        <v>591600.0</v>
       </c>
       <c r="H202" s="1">
-        <v>2722.0</v>
+        <v>15222.0</v>
       </c>
       <c r="I202" s="1">
-        <v>1.361</v>
+        <v>2.5730223123732</v>
       </c>
       <c r="J202">
+        <v>1.16</v>
+      </c>
+      <c r="K202" t="s">
+        <v>476</v>
+      </c>
+      <c r="L202" s="1">
+        <v>606822.0</v>
+      </c>
+      <c r="M202" s="1">
+        <v>613798.03</v>
+      </c>
+      <c r="N202" s="1">
         <v>0.35</v>
       </c>
-      <c r="K202">
-[...10 lines deleted...]
-      </c>
       <c r="O202">
         <v>1</v>
       </c>
       <c r="Z202" t="s">
-        <v>458</v>
+        <v>474</v>
       </c>
     </row>
     <row r="203" spans="1:26">
       <c r="A203" t="s">
-        <v>461</v>
+        <v>478</v>
       </c>
       <c r="B203" s="1">
         <v>200000.0</v>
       </c>
       <c r="C203" s="1">
-        <v>105.41</v>
+        <v>102.702</v>
       </c>
       <c r="D203" s="1">
-        <v>99.922</v>
+        <v>100.0</v>
       </c>
       <c r="E203" t="s">
         <v>8</v>
       </c>
       <c r="F203">
         <v>1.0</v>
       </c>
       <c r="G203" s="1">
-        <v>199844.0</v>
+        <v>200000.0</v>
       </c>
       <c r="H203" s="1">
-        <v>10976.0</v>
+        <v>5404.0</v>
       </c>
       <c r="I203" s="1">
-        <v>5.4922839815056</v>
+        <v>2.702</v>
       </c>
       <c r="J203">
-        <v>2.92</v>
+        <v>0.88</v>
       </c>
       <c r="K203" t="s">
-        <v>462</v>
+        <v>479</v>
       </c>
       <c r="L203" s="1">
-        <v>210820.0</v>
+        <v>205404.0</v>
       </c>
       <c r="M203" s="1">
-        <v>216650.14</v>
+        <v>207169.86</v>
       </c>
       <c r="N203" s="1">
         <v>0.12</v>
       </c>
       <c r="O203">
         <v>1</v>
       </c>
       <c r="Z203" t="s">
-        <v>460</v>
+        <v>477</v>
       </c>
     </row>
     <row r="204" spans="1:26">
       <c r="A204" t="s">
-        <v>464</v>
+        <v>481</v>
       </c>
       <c r="B204" s="1">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C204" s="1">
-        <v>99.301</v>
+        <v>106.031</v>
       </c>
       <c r="D204" s="1">
-        <v>100.028</v>
+        <v>109.3</v>
       </c>
       <c r="E204" t="s">
         <v>8</v>
       </c>
       <c r="F204">
         <v>1.0</v>
       </c>
       <c r="G204" s="1">
-        <v>300084.0</v>
+        <v>218600.0</v>
       </c>
       <c r="H204" s="1">
-        <v>-2181.0</v>
+        <v>-6538.0</v>
       </c>
       <c r="I204" s="1">
-        <v>-0.72679649698085</v>
+        <v>-2.9908508691674</v>
       </c>
       <c r="J204">
-        <v>1.63</v>
+        <v>2.57</v>
       </c>
       <c r="K204" t="s">
-        <v>465</v>
+        <v>482</v>
       </c>
       <c r="L204" s="1">
-        <v>297903.0</v>
+        <v>212062.0</v>
       </c>
       <c r="M204" s="1">
-        <v>302780.24</v>
+        <v>217211.32</v>
       </c>
       <c r="N204" s="1">
-        <v>0.16</v>
+        <v>0.13</v>
       </c>
       <c r="O204">
         <v>1</v>
       </c>
       <c r="Z204" t="s">
-        <v>463</v>
+        <v>480</v>
       </c>
     </row>
     <row r="205" spans="1:26">
       <c r="A205" t="s">
-        <v>467</v>
+        <v>484</v>
       </c>
       <c r="B205" s="1">
         <v>200000.0</v>
       </c>
       <c r="C205" s="1">
-        <v>106.414</v>
+        <v>98.503</v>
       </c>
       <c r="D205" s="1">
-        <v>107.84</v>
+        <v>99.852</v>
       </c>
       <c r="E205" t="s">
         <v>8</v>
       </c>
       <c r="F205">
         <v>1.0</v>
       </c>
       <c r="G205" s="1">
-        <v>215680.0</v>
+        <v>199704.0</v>
       </c>
       <c r="H205" s="1">
-        <v>-2852.0</v>
+        <v>-2698.0</v>
       </c>
       <c r="I205" s="1">
-        <v>-1.3223293768546</v>
+        <v>-1.3509994792293</v>
       </c>
       <c r="J205">
-        <v>2.89</v>
+        <v>0.9</v>
       </c>
       <c r="K205" t="s">
-        <v>468</v>
+        <v>485</v>
       </c>
       <c r="L205" s="1">
-        <v>212828.0</v>
+        <v>197006.0</v>
       </c>
       <c r="M205" s="1">
-        <v>218606.08</v>
+        <v>198803.26</v>
       </c>
       <c r="N205" s="1">
-        <v>0.12</v>
+        <v>0.11</v>
       </c>
       <c r="O205">
         <v>1</v>
       </c>
       <c r="Z205" t="s">
-        <v>466</v>
+        <v>483</v>
       </c>
     </row>
     <row r="206" spans="1:26">
       <c r="A206" t="s">
-        <v>470</v>
+        <v>487</v>
       </c>
       <c r="B206" s="1">
-        <v>300000.0</v>
+        <v>177000.0</v>
       </c>
       <c r="C206" s="1">
-        <v>100.751</v>
+        <v>99.513</v>
       </c>
       <c r="D206" s="1">
-        <v>100.34</v>
+        <v>99.934</v>
       </c>
       <c r="E206" t="s">
         <v>8</v>
       </c>
       <c r="F206">
         <v>1.0</v>
       </c>
       <c r="G206" s="1">
-        <v>301020.0</v>
+        <v>176883.18</v>
       </c>
       <c r="H206" s="1">
-        <v>1233.0</v>
+        <v>-745.17</v>
       </c>
       <c r="I206" s="1">
-        <v>0.40960733506079</v>
+        <v>-0.42127804350872</v>
       </c>
       <c r="J206">
-        <v>1.71</v>
+        <v>0.74</v>
       </c>
       <c r="K206" t="s">
-        <v>471</v>
+        <v>488</v>
       </c>
       <c r="L206" s="1">
-        <v>302253.0</v>
+        <v>176138.01</v>
       </c>
       <c r="M206" s="1">
-        <v>307381.77</v>
+        <v>177446.11</v>
       </c>
       <c r="N206" s="1">
-        <v>0.16</v>
+        <v>0.1</v>
       </c>
       <c r="O206">
         <v>1</v>
       </c>
       <c r="Z206" t="s">
-        <v>469</v>
+        <v>486</v>
       </c>
     </row>
     <row r="207" spans="1:26">
       <c r="A207" t="s">
-        <v>473</v>
+        <v>490</v>
       </c>
       <c r="B207" s="1">
-        <v>239000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C207" s="1">
-        <v>98.632</v>
+        <v>100.155</v>
       </c>
       <c r="D207" s="1">
-        <v>99.528</v>
+        <v>100.0</v>
       </c>
       <c r="E207" t="s">
         <v>8</v>
       </c>
       <c r="F207">
         <v>1.0</v>
       </c>
       <c r="G207" s="1">
-        <v>237871.92</v>
+        <v>100000.0</v>
       </c>
       <c r="H207" s="1">
-        <v>-2141.44</v>
+        <v>155.0</v>
       </c>
       <c r="I207" s="1">
-        <v>-0.90024917611124</v>
+        <v>0.155</v>
       </c>
       <c r="J207">
-        <v>2.03</v>
+        <v>1.15</v>
       </c>
       <c r="K207" t="s">
-        <v>474</v>
+        <v>491</v>
       </c>
       <c r="L207" s="1">
-        <v>235730.48</v>
+        <v>100155.0</v>
       </c>
       <c r="M207" s="1">
-        <v>240592.33</v>
+        <v>101306.05</v>
       </c>
       <c r="N207" s="1">
-        <v>0.13</v>
+        <v>0.06</v>
       </c>
       <c r="O207">
         <v>1</v>
       </c>
       <c r="Z207" t="s">
-        <v>472</v>
+        <v>489</v>
       </c>
     </row>
     <row r="208" spans="1:26">
       <c r="A208" t="s">
-        <v>476</v>
+        <v>493</v>
       </c>
       <c r="B208" s="1">
-        <v>0.25</v>
+        <v>100000.0</v>
       </c>
       <c r="C208" s="1">
-        <v>105.027</v>
+        <v>98.959</v>
       </c>
       <c r="D208" s="1">
-        <v>136.0</v>
+        <v>99.589</v>
       </c>
       <c r="E208" t="s">
         <v>8</v>
       </c>
       <c r="F208">
         <v>1.0</v>
       </c>
       <c r="G208" s="1">
-        <v>0.34</v>
+        <v>99589.0</v>
       </c>
       <c r="H208" s="1">
-        <v>-0.08</v>
+        <v>-630.0</v>
       </c>
       <c r="I208" s="1">
-        <v>-23.529411764706</v>
+        <v>-0.63259998594222</v>
       </c>
       <c r="J208">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.46</v>
+      </c>
+      <c r="K208" t="s">
+        <v>494</v>
       </c>
       <c r="L208" s="1">
-        <v>0.26</v>
+        <v>98959.0</v>
       </c>
       <c r="M208" s="1">
-        <v>0.26</v>
+        <v>100419.96</v>
       </c>
       <c r="N208" s="1">
-        <v>0.0</v>
+        <v>0.06</v>
       </c>
       <c r="O208">
         <v>1</v>
       </c>
       <c r="Z208" t="s">
-        <v>475</v>
+        <v>492</v>
       </c>
     </row>
     <row r="209" spans="1:26">
       <c r="A209" t="s">
-        <v>478</v>
+        <v>496</v>
       </c>
       <c r="B209" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C209" s="1">
-        <v>98.444</v>
+        <v>101.777</v>
       </c>
       <c r="D209" s="1">
-        <v>99.46</v>
+        <v>98.769</v>
       </c>
       <c r="E209" t="s">
         <v>8</v>
       </c>
       <c r="F209">
         <v>1.0</v>
       </c>
       <c r="G209" s="1">
-        <v>298380.0</v>
+        <v>98769.0</v>
       </c>
       <c r="H209" s="1">
-        <v>-3048.0</v>
+        <v>3008.0</v>
       </c>
       <c r="I209" s="1">
-        <v>-1.021516187412</v>
+        <v>3.0454899816744</v>
       </c>
       <c r="J209">
-        <v>2.47</v>
+        <v>3.14</v>
       </c>
       <c r="K209" t="s">
-        <v>479</v>
+        <v>497</v>
       </c>
       <c r="L209" s="1">
-        <v>295332.0</v>
+        <v>101777.0</v>
       </c>
       <c r="M209" s="1">
-        <v>302738.51</v>
+        <v>104919.47</v>
       </c>
       <c r="N209" s="1">
-        <v>0.16</v>
+        <v>0.06</v>
       </c>
       <c r="O209">
         <v>1</v>
       </c>
       <c r="Z209" t="s">
-        <v>477</v>
+        <v>495</v>
       </c>
     </row>
     <row r="210" spans="1:26">
       <c r="A210" t="s">
-        <v>481</v>
+        <v>499</v>
       </c>
       <c r="B210" s="1">
-        <v>200000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="C210" s="1">
-        <v>98.978</v>
+        <v>85.336</v>
       </c>
       <c r="D210" s="1">
-        <v>100.45</v>
+        <v>85.96</v>
       </c>
       <c r="E210" t="s">
         <v>8</v>
       </c>
       <c r="F210">
         <v>1.0</v>
       </c>
       <c r="G210" s="1">
-        <v>200900.0</v>
+        <v>343840.0</v>
       </c>
       <c r="H210" s="1">
-        <v>-2944.0</v>
+        <v>-2496.0</v>
       </c>
       <c r="I210" s="1">
-        <v>-1.4654056744649</v>
+        <v>-0.72591903210796</v>
       </c>
       <c r="J210">
-        <v>0.45</v>
+        <v>0.01</v>
       </c>
       <c r="K210">
-        <v>891.78</v>
+        <v>41.1</v>
       </c>
       <c r="L210" s="1">
-        <v>197956.0</v>
+        <v>341344.0</v>
       </c>
       <c r="M210" s="1">
-        <v>198847.78</v>
+        <v>341385.1</v>
       </c>
       <c r="N210" s="1">
-        <v>0.11</v>
+        <v>0.2</v>
       </c>
       <c r="O210">
         <v>1</v>
       </c>
       <c r="Z210" t="s">
-        <v>480</v>
+        <v>498</v>
       </c>
     </row>
     <row r="211" spans="1:26">
       <c r="A211" t="s">
-        <v>483</v>
+        <v>501</v>
       </c>
       <c r="B211" s="1">
-        <v>200000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="C211" s="1">
-        <v>96.426</v>
+        <v>98.846</v>
       </c>
       <c r="D211" s="1">
-        <v>99.077</v>
+        <v>100.31566667</v>
       </c>
       <c r="E211" t="s">
         <v>8</v>
       </c>
       <c r="F211">
         <v>1.0</v>
       </c>
       <c r="G211" s="1">
-        <v>198154.0</v>
+        <v>902841.0</v>
       </c>
       <c r="H211" s="1">
-        <v>-5302.0</v>
+        <v>-13227.0</v>
       </c>
       <c r="I211" s="1">
-        <v>-2.6756966803597</v>
+        <v>-1.4650420173652</v>
       </c>
       <c r="J211">
-        <v>2.62</v>
+        <v>1.54</v>
       </c>
       <c r="K211" t="s">
-        <v>484</v>
+        <v>502</v>
       </c>
       <c r="L211" s="1">
-        <v>192852.0</v>
+        <v>889614.0</v>
       </c>
       <c r="M211" s="1">
-        <v>198087.62</v>
+        <v>903446.88</v>
       </c>
       <c r="N211" s="1">
-        <v>0.11</v>
+        <v>0.52</v>
       </c>
       <c r="O211">
         <v>1</v>
       </c>
       <c r="Z211" t="s">
-        <v>482</v>
+        <v>500</v>
       </c>
     </row>
     <row r="212" spans="1:26">
       <c r="A212" t="s">
-        <v>486</v>
+        <v>504</v>
       </c>
       <c r="B212" s="1">
-        <v>200000.0</v>
+        <v>135000.0</v>
       </c>
       <c r="C212" s="1">
-        <v>105.333</v>
+        <v>99.489</v>
       </c>
       <c r="D212" s="1">
-        <v>104.92</v>
+        <v>99.662</v>
       </c>
       <c r="E212" t="s">
         <v>8</v>
       </c>
       <c r="F212">
         <v>1.0</v>
       </c>
       <c r="G212" s="1">
-        <v>209840.0</v>
+        <v>134543.7</v>
       </c>
       <c r="H212" s="1">
-        <v>826.0</v>
+        <v>-233.55</v>
       </c>
       <c r="I212" s="1">
-        <v>0.39363324437667</v>
+        <v>-0.17358672312416</v>
       </c>
       <c r="J212">
-        <v>2.56</v>
+        <v>0.89</v>
       </c>
       <c r="K212" t="s">
-        <v>471</v>
+        <v>505</v>
       </c>
       <c r="L212" s="1">
-        <v>210666.0</v>
+        <v>134310.15</v>
       </c>
       <c r="M212" s="1">
-        <v>215794.77</v>
+        <v>135516.83</v>
       </c>
       <c r="N212" s="1">
-        <v>0.12</v>
+        <v>0.08</v>
       </c>
       <c r="O212">
         <v>1</v>
       </c>
       <c r="Z212" t="s">
-        <v>485</v>
+        <v>503</v>
       </c>
     </row>
     <row r="213" spans="1:26">
       <c r="A213" t="s">
-        <v>488</v>
+        <v>507</v>
       </c>
       <c r="B213" s="1">
-        <v>239000.0</v>
+        <v>116000.0</v>
       </c>
       <c r="C213" s="1">
-        <v>103.94</v>
+        <v>99.103</v>
       </c>
       <c r="D213" s="1">
-        <v>99.953</v>
+        <v>99.571</v>
       </c>
       <c r="E213" t="s">
         <v>8</v>
       </c>
       <c r="F213">
         <v>1.0</v>
       </c>
       <c r="G213" s="1">
-        <v>238887.67</v>
+        <v>115502.36</v>
       </c>
       <c r="H213" s="1">
-        <v>9528.93</v>
+        <v>-542.88</v>
       </c>
       <c r="I213" s="1">
-        <v>3.9888747711424</v>
+        <v>-0.47001637022828</v>
       </c>
       <c r="J213">
-        <v>1.17</v>
+        <v>2.29</v>
       </c>
       <c r="K213" t="s">
-        <v>489</v>
+        <v>508</v>
       </c>
       <c r="L213" s="1">
-        <v>248416.6</v>
+        <v>114959.48</v>
       </c>
       <c r="M213" s="1">
-        <v>251215.85</v>
+        <v>117613.97</v>
       </c>
       <c r="N213" s="1">
-        <v>0.13</v>
+        <v>0.07</v>
       </c>
       <c r="O213">
         <v>1</v>
       </c>
       <c r="Z213" t="s">
-        <v>487</v>
+        <v>506</v>
       </c>
     </row>
     <row r="214" spans="1:26">
       <c r="A214" t="s">
-        <v>491</v>
+        <v>510</v>
       </c>
       <c r="B214" s="1">
-        <v>134000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C214" s="1">
-        <v>100.095</v>
+        <v>98.772</v>
       </c>
       <c r="D214" s="1">
-        <v>99.254</v>
+        <v>100.0</v>
       </c>
       <c r="E214" t="s">
         <v>8</v>
       </c>
       <c r="F214">
         <v>1.0</v>
       </c>
       <c r="G214" s="1">
-        <v>133000.36</v>
+        <v>200000.0</v>
       </c>
       <c r="H214" s="1">
-        <v>1126.94</v>
+        <v>-2456.0</v>
       </c>
       <c r="I214" s="1">
-        <v>0.84732101477019</v>
+        <v>-1.228</v>
       </c>
       <c r="J214">
-        <v>0.15</v>
-[...2 lines deleted...]
-        <v>196.87</v>
+        <v>2.83</v>
+      </c>
+      <c r="K214" t="s">
+        <v>511</v>
       </c>
       <c r="L214" s="1">
-        <v>134127.3</v>
+        <v>197544.0</v>
       </c>
       <c r="M214" s="1">
-        <v>134324.17</v>
+        <v>203209.61</v>
       </c>
       <c r="N214" s="1">
-        <v>0.07</v>
+        <v>0.12</v>
       </c>
       <c r="O214">
         <v>1</v>
       </c>
       <c r="Z214" t="s">
-        <v>490</v>
+        <v>509</v>
       </c>
     </row>
     <row r="215" spans="1:26">
       <c r="A215" t="s">
-        <v>493</v>
+        <v>513</v>
       </c>
       <c r="B215" s="1">
-        <v>100000.0</v>
+        <v>226000.0</v>
       </c>
       <c r="C215" s="1">
-        <v>104.137</v>
+        <v>97.771</v>
       </c>
       <c r="D215" s="1">
-        <v>99.961</v>
+        <v>100.0</v>
       </c>
       <c r="E215" t="s">
         <v>8</v>
       </c>
       <c r="F215">
         <v>1.0</v>
       </c>
       <c r="G215" s="1">
-        <v>99961.0</v>
+        <v>226000.0</v>
       </c>
       <c r="H215" s="1">
-        <v>4176.0</v>
+        <v>-5037.54</v>
       </c>
       <c r="I215" s="1">
-        <v>4.1776292754174</v>
+        <v>-2.229</v>
       </c>
       <c r="J215">
-        <v>4.59</v>
+        <v>1.73</v>
       </c>
       <c r="K215" t="s">
-        <v>494</v>
+        <v>514</v>
       </c>
       <c r="L215" s="1">
-        <v>104137.0</v>
+        <v>220962.46</v>
       </c>
       <c r="M215" s="1">
-        <v>108731.52</v>
+        <v>224869.37</v>
       </c>
       <c r="N215" s="1">
-        <v>0.06</v>
+        <v>0.13</v>
       </c>
       <c r="O215">
         <v>1</v>
       </c>
       <c r="Z215" t="s">
-        <v>492</v>
+        <v>512</v>
       </c>
     </row>
     <row r="216" spans="1:26">
       <c r="A216" t="s">
-        <v>496</v>
+        <v>516</v>
       </c>
       <c r="B216" s="1">
-        <v>214000.0</v>
+        <v>360000.0</v>
       </c>
       <c r="C216" s="1">
-        <v>102.064</v>
+        <v>97.394</v>
       </c>
       <c r="D216" s="1">
-        <v>99.943</v>
+        <v>100.0</v>
       </c>
       <c r="E216" t="s">
         <v>8</v>
       </c>
       <c r="F216">
         <v>1.0</v>
       </c>
       <c r="G216" s="1">
-        <v>213878.02</v>
+        <v>360000.0</v>
       </c>
       <c r="H216" s="1">
-        <v>4538.94</v>
+        <v>-9381.6</v>
       </c>
       <c r="I216" s="1">
-        <v>2.1222096595059</v>
+        <v>-2.606</v>
       </c>
       <c r="J216">
-        <v>0.93</v>
+        <v>3.29</v>
       </c>
       <c r="K216" t="s">
-        <v>497</v>
+        <v>517</v>
       </c>
       <c r="L216" s="1">
-        <v>218416.96</v>
+        <v>350618.4</v>
       </c>
       <c r="M216" s="1">
-        <v>220410.38</v>
+        <v>362454.94</v>
       </c>
       <c r="N216" s="1">
-        <v>0.12</v>
+        <v>0.21</v>
       </c>
       <c r="O216">
         <v>1</v>
       </c>
       <c r="Z216" t="s">
-        <v>495</v>
+        <v>515</v>
       </c>
     </row>
     <row r="217" spans="1:26">
       <c r="A217" t="s">
-        <v>499</v>
+        <v>519</v>
       </c>
       <c r="B217" s="1">
-        <v>193000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C217" s="1">
-        <v>98.519</v>
+        <v>98.498</v>
       </c>
       <c r="D217" s="1">
-        <v>99.702</v>
+        <v>100.42</v>
       </c>
       <c r="E217" t="s">
         <v>8</v>
       </c>
       <c r="F217">
         <v>1.0</v>
       </c>
       <c r="G217" s="1">
-        <v>192424.86</v>
+        <v>200840.0</v>
       </c>
       <c r="H217" s="1">
-        <v>-2283.19</v>
+        <v>-3844.0</v>
       </c>
       <c r="I217" s="1">
-        <v>-1.1865358769132</v>
+        <v>-1.9139613622784</v>
       </c>
       <c r="J217">
-        <v>2.42</v>
+        <v>0.73</v>
       </c>
       <c r="K217" t="s">
-        <v>500</v>
+        <v>520</v>
       </c>
       <c r="L217" s="1">
-        <v>190141.67</v>
+        <v>196996.0</v>
       </c>
       <c r="M217" s="1">
-        <v>194815.97</v>
+        <v>198446.0</v>
       </c>
       <c r="N217" s="1">
-        <v>0.1</v>
+        <v>0.11</v>
       </c>
       <c r="O217">
         <v>1</v>
       </c>
       <c r="Z217" t="s">
-        <v>498</v>
+        <v>518</v>
       </c>
     </row>
     <row r="218" spans="1:26">
       <c r="A218" t="s">
-        <v>502</v>
+        <v>522</v>
       </c>
       <c r="B218" s="1">
-        <v>200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="C218" s="1">
-        <v>102.039</v>
+        <v>98.376</v>
       </c>
       <c r="D218" s="1">
-        <v>99.611</v>
+        <v>99.259</v>
       </c>
       <c r="E218" t="s">
         <v>8</v>
       </c>
       <c r="F218">
         <v>1.0</v>
       </c>
       <c r="G218" s="1">
-        <v>199222.0</v>
+        <v>297777.0</v>
       </c>
       <c r="H218" s="1">
-        <v>4856.0</v>
+        <v>-2649.0</v>
       </c>
       <c r="I218" s="1">
-        <v>2.4374818042184</v>
+        <v>-0.88959187579968</v>
       </c>
       <c r="J218">
-        <v>3.77</v>
+        <v>1.69</v>
       </c>
       <c r="K218" t="s">
-        <v>503</v>
+        <v>523</v>
       </c>
       <c r="L218" s="1">
-        <v>204078.0</v>
+        <v>295128.0</v>
       </c>
       <c r="M218" s="1">
-        <v>211617.73</v>
+        <v>300198.21</v>
       </c>
       <c r="N218" s="1">
-        <v>0.11</v>
+        <v>0.17</v>
       </c>
       <c r="O218">
         <v>1</v>
       </c>
       <c r="Z218" t="s">
-        <v>501</v>
+        <v>521</v>
       </c>
     </row>
     <row r="219" spans="1:26">
       <c r="A219" t="s">
-        <v>505</v>
+        <v>525</v>
       </c>
       <c r="B219" s="1">
-        <v>300000.0</v>
+        <v>372000.0</v>
       </c>
       <c r="C219" s="1">
-        <v>99.203</v>
+        <v>99.82</v>
       </c>
       <c r="D219" s="1">
-        <v>99.438</v>
+        <v>99.731</v>
       </c>
       <c r="E219" t="s">
         <v>8</v>
       </c>
       <c r="F219">
         <v>1.0</v>
       </c>
       <c r="G219" s="1">
-        <v>298314.0</v>
+        <v>370999.32</v>
       </c>
       <c r="H219" s="1">
-        <v>-705.0</v>
+        <v>331.08</v>
       </c>
       <c r="I219" s="1">
-        <v>-0.23632816428327</v>
+        <v>0.089240055749967</v>
       </c>
       <c r="J219">
-        <v>0.34</v>
+        <v>0.54</v>
       </c>
       <c r="K219" t="s">
-        <v>506</v>
+        <v>526</v>
       </c>
       <c r="L219" s="1">
-        <v>297609.0</v>
+        <v>371330.4</v>
       </c>
       <c r="M219" s="1">
-        <v>298636.4</v>
+        <v>373356.02</v>
       </c>
       <c r="N219" s="1">
-        <v>0.16</v>
+        <v>0.22</v>
       </c>
       <c r="O219">
         <v>1</v>
       </c>
       <c r="Z219" t="s">
-        <v>504</v>
+        <v>524</v>
       </c>
     </row>
     <row r="220" spans="1:26">
       <c r="A220" t="s">
-        <v>508</v>
+        <v>528</v>
       </c>
       <c r="B220" s="1">
-        <v>300000.0</v>
+        <v>405000.0</v>
       </c>
       <c r="C220" s="1">
-        <v>100.435</v>
+        <v>97.781</v>
       </c>
       <c r="D220" s="1">
-        <v>101.06225</v>
+        <v>99.228</v>
       </c>
       <c r="E220" t="s">
         <v>8</v>
       </c>
       <c r="F220">
         <v>1.0</v>
       </c>
       <c r="G220" s="1">
-        <v>303186.75</v>
+        <v>401873.4</v>
       </c>
       <c r="H220" s="1">
-        <v>-1881.75</v>
+        <v>-5860.35</v>
       </c>
       <c r="I220" s="1">
-        <v>-0.62065707027105</v>
+        <v>-1.4582577498287</v>
       </c>
       <c r="J220">
-        <v>0.37</v>
+        <v>0.54</v>
       </c>
       <c r="K220" t="s">
-        <v>509</v>
+        <v>529</v>
       </c>
       <c r="L220" s="1">
-        <v>301305.0</v>
+        <v>396013.05</v>
       </c>
       <c r="M220" s="1">
-        <v>302423.84</v>
+        <v>398182.3</v>
       </c>
       <c r="N220" s="1">
-        <v>0.16</v>
+        <v>0.23</v>
       </c>
       <c r="O220">
         <v>1</v>
       </c>
       <c r="Z220" t="s">
-        <v>507</v>
+        <v>527</v>
       </c>
     </row>
     <row r="221" spans="1:26">
       <c r="A221" t="s">
-        <v>511</v>
+        <v>531</v>
       </c>
       <c r="B221" s="1">
         <v>200000.0</v>
       </c>
       <c r="C221" s="1">
-        <v>104.57</v>
+        <v>91.181</v>
       </c>
       <c r="D221" s="1">
-        <v>102.716</v>
+        <v>80.3125</v>
       </c>
       <c r="E221" t="s">
         <v>8</v>
       </c>
       <c r="F221">
         <v>1.0</v>
       </c>
       <c r="G221" s="1">
-        <v>205432.0</v>
+        <v>160625.0</v>
       </c>
       <c r="H221" s="1">
-        <v>3708.0</v>
+        <v>21737.0</v>
       </c>
       <c r="I221" s="1">
-        <v>1.8049768293158</v>
+        <v>13.532762645914</v>
       </c>
       <c r="J221">
-        <v>0.25</v>
-[...2 lines deleted...]
-        <v>506.85</v>
+        <v>1.62</v>
+      </c>
+      <c r="K221" t="s">
+        <v>532</v>
       </c>
       <c r="L221" s="1">
-        <v>209140.0</v>
+        <v>182362.0</v>
       </c>
       <c r="M221" s="1">
-        <v>209646.85</v>
+        <v>185608.58</v>
       </c>
       <c r="N221" s="1">
         <v>0.11</v>
       </c>
       <c r="O221">
         <v>1</v>
       </c>
       <c r="Z221" t="s">
-        <v>510</v>
+        <v>530</v>
       </c>
     </row>
     <row r="222" spans="1:26">
       <c r="A222" t="s">
-        <v>513</v>
+        <v>534</v>
       </c>
       <c r="B222" s="1">
-        <v>600000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="C222" s="1">
-        <v>101.815</v>
+        <v>101.458</v>
       </c>
       <c r="D222" s="1">
-        <v>98.6</v>
+        <v>102.148334</v>
       </c>
       <c r="E222" t="s">
         <v>8</v>
       </c>
       <c r="F222">
         <v>1.0</v>
       </c>
       <c r="G222" s="1">
-        <v>591600.0</v>
+        <v>510741.67</v>
       </c>
       <c r="H222" s="1">
-        <v>19290.0</v>
+        <v>-3451.67</v>
       </c>
       <c r="I222" s="1">
-        <v>3.2606490872211</v>
+        <v>-0.67581523160231</v>
       </c>
       <c r="J222">
-        <v>0.85</v>
+        <v>2.08</v>
       </c>
       <c r="K222" t="s">
-        <v>514</v>
+        <v>535</v>
       </c>
       <c r="L222" s="1">
-        <v>610890.0</v>
+        <v>507290.0</v>
       </c>
       <c r="M222" s="1">
-        <v>615996.16</v>
+        <v>517694.11</v>
       </c>
       <c r="N222" s="1">
-        <v>0.33</v>
+        <v>0.3</v>
       </c>
       <c r="O222">
         <v>1</v>
       </c>
       <c r="Z222" t="s">
-        <v>512</v>
+        <v>533</v>
       </c>
     </row>
     <row r="223" spans="1:26">
       <c r="A223" t="s">
-        <v>516</v>
+        <v>537</v>
       </c>
       <c r="B223" s="1">
         <v>200000.0</v>
       </c>
       <c r="C223" s="1">
-        <v>103.334</v>
+        <v>100.054</v>
       </c>
       <c r="D223" s="1">
-        <v>100.0</v>
+        <v>100.275</v>
       </c>
       <c r="E223" t="s">
         <v>8</v>
       </c>
       <c r="F223">
         <v>1.0</v>
       </c>
       <c r="G223" s="1">
-        <v>200000.0</v>
+        <v>200550.0</v>
       </c>
       <c r="H223" s="1">
-        <v>6668.0</v>
+        <v>-442.0</v>
       </c>
       <c r="I223" s="1">
-        <v>3.334</v>
+        <v>-0.220393916729</v>
       </c>
       <c r="J223">
-        <v>0.54</v>
-[...2 lines deleted...]
-        <v>517</v>
+        <v>0.06</v>
+      </c>
+      <c r="K223">
+        <v>119.76</v>
       </c>
       <c r="L223" s="1">
-        <v>206668.0</v>
+        <v>200108.0</v>
       </c>
       <c r="M223" s="1">
-        <v>207748.6</v>
+        <v>200227.76</v>
       </c>
       <c r="N223" s="1">
-        <v>0.11</v>
+        <v>0.12</v>
       </c>
       <c r="O223">
         <v>1</v>
       </c>
       <c r="Z223" t="s">
-        <v>515</v>
+        <v>536</v>
       </c>
     </row>
     <row r="224" spans="1:26">
       <c r="A224" t="s">
-        <v>519</v>
+        <v>539</v>
       </c>
       <c r="B224" s="1">
-        <v>200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="C224" s="1">
-        <v>106.966</v>
+        <v>98.565</v>
       </c>
       <c r="D224" s="1">
-        <v>109.3</v>
+        <v>99.808</v>
       </c>
       <c r="E224" t="s">
         <v>8</v>
       </c>
       <c r="F224">
         <v>1.0</v>
       </c>
       <c r="G224" s="1">
-        <v>218600.0</v>
+        <v>299424.0</v>
       </c>
       <c r="H224" s="1">
-        <v>-4668.0</v>
+        <v>-3729.0</v>
       </c>
       <c r="I224" s="1">
-        <v>-2.135407136322</v>
+        <v>-1.2453911510099</v>
       </c>
       <c r="J224">
-        <v>2.2</v>
+        <v>0.93</v>
       </c>
       <c r="K224" t="s">
-        <v>520</v>
+        <v>540</v>
       </c>
       <c r="L224" s="1">
-        <v>213932.0</v>
+        <v>295695.0</v>
       </c>
       <c r="M224" s="1">
-        <v>218333.37</v>
+        <v>298499.79</v>
       </c>
       <c r="N224" s="1">
-        <v>0.12</v>
+        <v>0.17</v>
       </c>
       <c r="O224">
         <v>1</v>
       </c>
       <c r="Z224" t="s">
-        <v>518</v>
+        <v>538</v>
       </c>
     </row>
     <row r="225" spans="1:26">
       <c r="A225" t="s">
-        <v>522</v>
+        <v>542</v>
       </c>
       <c r="B225" s="1">
         <v>200000.0</v>
       </c>
       <c r="C225" s="1">
-        <v>99.346</v>
+        <v>100.909</v>
       </c>
       <c r="D225" s="1">
-        <v>99.852</v>
+        <v>99.651</v>
       </c>
       <c r="E225" t="s">
         <v>8</v>
       </c>
       <c r="F225">
         <v>1.0</v>
       </c>
       <c r="G225" s="1">
-        <v>199704.0</v>
+        <v>199302.0</v>
       </c>
       <c r="H225" s="1">
-        <v>-1012.0</v>
+        <v>2516.0</v>
       </c>
       <c r="I225" s="1">
-        <v>-0.50674998998518</v>
+        <v>1.2624057962288</v>
       </c>
       <c r="J225">
-        <v>0.61</v>
+        <v>1.2</v>
       </c>
       <c r="K225" t="s">
-        <v>523</v>
+        <v>543</v>
       </c>
       <c r="L225" s="1">
-        <v>198692.0</v>
+        <v>201818.0</v>
       </c>
       <c r="M225" s="1">
-        <v>199919.4</v>
+        <v>204225.53</v>
       </c>
       <c r="N225" s="1">
-        <v>0.11</v>
+        <v>0.12</v>
       </c>
       <c r="O225">
         <v>1</v>
       </c>
       <c r="Z225" t="s">
-        <v>521</v>
+        <v>541</v>
       </c>
     </row>
     <row r="226" spans="1:26">
       <c r="A226" t="s">
-        <v>525</v>
+        <v>545</v>
       </c>
       <c r="B226" s="1">
-        <v>177000.0</v>
+        <v>299000.0</v>
       </c>
       <c r="C226" s="1">
-        <v>100.273</v>
+        <v>100.105</v>
       </c>
       <c r="D226" s="1">
-        <v>99.934</v>
+        <v>99.768</v>
       </c>
       <c r="E226" t="s">
         <v>8</v>
       </c>
       <c r="F226">
         <v>1.0</v>
       </c>
       <c r="G226" s="1">
-        <v>176883.18</v>
+        <v>298306.32</v>
       </c>
       <c r="H226" s="1">
-        <v>600.03</v>
+        <v>1007.63</v>
       </c>
       <c r="I226" s="1">
-        <v>0.33922388776593</v>
+        <v>0.33778365808676</v>
       </c>
       <c r="J226">
-        <v>0.51</v>
-[...2 lines deleted...]
-        <v>898.34</v>
+        <v>0.61</v>
+      </c>
+      <c r="K226" t="s">
+        <v>546</v>
       </c>
       <c r="L226" s="1">
-        <v>177483.21</v>
+        <v>299313.95</v>
       </c>
       <c r="M226" s="1">
-        <v>178381.55</v>
+        <v>301123.31</v>
       </c>
       <c r="N226" s="1">
-        <v>0.1</v>
+        <v>0.17</v>
       </c>
       <c r="O226">
         <v>1</v>
       </c>
       <c r="Z226" t="s">
-        <v>524</v>
+        <v>544</v>
       </c>
     </row>
     <row r="227" spans="1:26">
       <c r="A227" t="s">
-        <v>527</v>
+        <v>548</v>
       </c>
       <c r="B227" s="1">
-        <v>100000.0</v>
+        <v>1122839.0</v>
       </c>
       <c r="C227" s="1">
-        <v>101.341</v>
+        <v>86.529</v>
       </c>
       <c r="D227" s="1">
-        <v>100.0</v>
+        <v>90.84154362</v>
       </c>
       <c r="E227" t="s">
         <v>8</v>
       </c>
       <c r="F227">
         <v>1.0</v>
       </c>
       <c r="G227" s="1">
-        <v>100000.0</v>
+        <v>1020004.28</v>
       </c>
       <c r="H227" s="1">
-        <v>1341.0</v>
+        <v>-48422.92</v>
       </c>
       <c r="I227" s="1">
-        <v>1.341</v>
+        <v>-4.7473251778904</v>
       </c>
       <c r="J227">
-        <v>0.88</v>
-[...2 lines deleted...]
-        <v>881.44</v>
+        <v>2.67</v>
+      </c>
+      <c r="K227" t="s">
+        <v>549</v>
       </c>
       <c r="L227" s="1">
-        <v>101341.0</v>
+        <v>971581.36</v>
       </c>
       <c r="M227" s="1">
-        <v>102222.44</v>
+        <v>1001586.54</v>
       </c>
       <c r="N227" s="1">
-        <v>0.05</v>
+        <v>0.58</v>
       </c>
       <c r="O227">
         <v>1</v>
       </c>
       <c r="Z227" t="s">
-        <v>526</v>
+        <v>547</v>
       </c>
     </row>
     <row r="228" spans="1:26">
       <c r="A228" t="s">
-        <v>529</v>
+        <v>551</v>
       </c>
       <c r="B228" s="1">
-        <v>100000.0</v>
+        <v>1340000.0</v>
       </c>
       <c r="C228" s="1">
-        <v>99.57</v>
+        <v>97.345</v>
       </c>
       <c r="D228" s="1">
-        <v>99.589</v>
+        <v>97.89</v>
       </c>
       <c r="E228" t="s">
         <v>8</v>
       </c>
       <c r="F228">
         <v>1.0</v>
       </c>
       <c r="G228" s="1">
-        <v>99589.0</v>
+        <v>1311726.0</v>
       </c>
       <c r="H228" s="1">
-        <v>-19.0</v>
+        <v>-7303.0</v>
       </c>
       <c r="I228" s="1">
-        <v>-0.019078412274448</v>
+        <v>-0.55674736949637</v>
       </c>
       <c r="J228">
-        <v>1.22</v>
+        <v>2.78</v>
       </c>
       <c r="K228" t="s">
-        <v>530</v>
+        <v>552</v>
       </c>
       <c r="L228" s="1">
-        <v>99570.0</v>
+        <v>1304423.0</v>
       </c>
       <c r="M228" s="1">
-        <v>100790.55</v>
+        <v>1341686.01</v>
       </c>
       <c r="N228" s="1">
-        <v>0.05</v>
+        <v>0.78</v>
       </c>
       <c r="O228">
         <v>1</v>
       </c>
       <c r="Z228" t="s">
-        <v>528</v>
+        <v>550</v>
       </c>
     </row>
     <row r="229" spans="1:26">
       <c r="A229" t="s">
-        <v>532</v>
+        <v>554</v>
       </c>
       <c r="B229" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C229" s="1">
-        <v>103.063</v>
+        <v>99.192</v>
       </c>
       <c r="D229" s="1">
-        <v>98.769</v>
+        <v>99.766</v>
       </c>
       <c r="E229" t="s">
         <v>8</v>
       </c>
       <c r="F229">
         <v>1.0</v>
       </c>
       <c r="G229" s="1">
-        <v>98769.0</v>
+        <v>199532.0</v>
       </c>
       <c r="H229" s="1">
-        <v>4294.0</v>
+        <v>-1148.0</v>
       </c>
       <c r="I229" s="1">
-        <v>4.3475179459142</v>
+        <v>-0.57534631036626</v>
       </c>
       <c r="J229">
-        <v>2.87</v>
-[...2 lines deleted...]
-        <v>533</v>
+        <v>0.49</v>
+      </c>
+      <c r="K229">
+        <v>978.08</v>
       </c>
       <c r="L229" s="1">
-        <v>103063.0</v>
+        <v>198384.0</v>
       </c>
       <c r="M229" s="1">
-        <v>105929.44</v>
+        <v>199362.08</v>
       </c>
       <c r="N229" s="1">
-        <v>0.06</v>
+        <v>0.12</v>
       </c>
       <c r="O229">
         <v>1</v>
       </c>
       <c r="Z229" t="s">
-        <v>531</v>
+        <v>553</v>
       </c>
     </row>
     <row r="230" spans="1:26">
       <c r="A230" t="s">
-        <v>535</v>
+        <v>556</v>
       </c>
       <c r="B230" s="1">
-        <v>400000.0</v>
+        <v>217000.0</v>
       </c>
       <c r="C230" s="1">
-        <v>86.101</v>
+        <v>97.81</v>
       </c>
       <c r="D230" s="1">
-        <v>85.96</v>
+        <v>99.945</v>
       </c>
       <c r="E230" t="s">
         <v>8</v>
       </c>
       <c r="F230">
         <v>1.0</v>
       </c>
       <c r="G230" s="1">
-        <v>343840.0</v>
+        <v>216880.65</v>
       </c>
       <c r="H230" s="1">
-        <v>564.0</v>
+        <v>-4632.95</v>
       </c>
       <c r="I230" s="1">
-        <v>0.16402978129362</v>
+        <v>-2.1361748961929</v>
       </c>
       <c r="J230">
-        <v>0.59</v>
+        <v>2.1</v>
       </c>
       <c r="K230" t="s">
-        <v>536</v>
+        <v>557</v>
       </c>
       <c r="L230" s="1">
-        <v>344404.0</v>
+        <v>212247.7</v>
       </c>
       <c r="M230" s="1">
-        <v>346767.01</v>
+        <v>216796.85</v>
       </c>
       <c r="N230" s="1">
-        <v>0.19</v>
+        <v>0.13</v>
       </c>
       <c r="O230">
         <v>1</v>
       </c>
       <c r="Z230" t="s">
-        <v>534</v>
+        <v>555</v>
       </c>
     </row>
     <row r="231" spans="1:26">
       <c r="A231" t="s">
-        <v>538</v>
+        <v>559</v>
       </c>
       <c r="B231" s="1">
-        <v>600000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="C231" s="1">
-        <v>99.507</v>
+        <v>98.398</v>
       </c>
       <c r="D231" s="1">
-        <v>100.65</v>
+        <v>98.71</v>
       </c>
       <c r="E231" t="s">
         <v>8</v>
       </c>
       <c r="F231">
         <v>1.0</v>
       </c>
       <c r="G231" s="1">
-        <v>603900.0</v>
+        <v>296130.0</v>
       </c>
       <c r="H231" s="1">
-        <v>-6858.0</v>
+        <v>-936.0</v>
       </c>
       <c r="I231" s="1">
-        <v>-1.1356184798808</v>
+        <v>-0.31607739843987</v>
       </c>
       <c r="J231">
-        <v>1.32</v>
+        <v>1.67</v>
       </c>
       <c r="K231" t="s">
-        <v>539</v>
+        <v>560</v>
       </c>
       <c r="L231" s="1">
-        <v>597042.0</v>
+        <v>295194.0</v>
       </c>
       <c r="M231" s="1">
-        <v>604981.73</v>
+        <v>300191.26</v>
       </c>
       <c r="N231" s="1">
-        <v>0.32</v>
+        <v>0.17</v>
       </c>
       <c r="O231">
         <v>1</v>
       </c>
       <c r="Z231" t="s">
-        <v>537</v>
+        <v>558</v>
       </c>
     </row>
     <row r="232" spans="1:26">
       <c r="A232" t="s">
-        <v>541</v>
+        <v>562</v>
       </c>
       <c r="B232" s="1">
-        <v>135000.0</v>
+        <v>179000.0</v>
       </c>
       <c r="C232" s="1">
-        <v>101.123</v>
+        <v>98.311</v>
       </c>
       <c r="D232" s="1">
-        <v>99.662</v>
+        <v>99.682</v>
       </c>
       <c r="E232" t="s">
         <v>8</v>
       </c>
       <c r="F232">
         <v>1.0</v>
       </c>
       <c r="G232" s="1">
-        <v>134543.7</v>
+        <v>178430.78</v>
       </c>
       <c r="H232" s="1">
-        <v>1972.35</v>
+        <v>-2454.09</v>
       </c>
       <c r="I232" s="1">
-        <v>1.4659549276555</v>
+        <v>-1.3753736883289</v>
       </c>
       <c r="J232">
-        <v>0.64</v>
-[...2 lines deleted...]
-        <v>858.08</v>
+        <v>1.73</v>
+      </c>
+      <c r="K232" t="s">
+        <v>563</v>
       </c>
       <c r="L232" s="1">
-        <v>136516.05</v>
+        <v>175976.69</v>
       </c>
       <c r="M232" s="1">
-        <v>137374.13</v>
+        <v>179065.05</v>
       </c>
       <c r="N232" s="1">
-        <v>0.07</v>
+        <v>0.1</v>
       </c>
       <c r="O232">
         <v>1</v>
       </c>
       <c r="Z232" t="s">
-        <v>540</v>
+        <v>561</v>
       </c>
     </row>
     <row r="233" spans="1:26">
       <c r="A233" t="s">
-        <v>543</v>
+        <v>565</v>
       </c>
       <c r="B233" s="1">
-        <v>116000.0</v>
+        <v>225000.0</v>
       </c>
       <c r="C233" s="1">
-        <v>99.895</v>
+        <v>73.281</v>
       </c>
       <c r="D233" s="1">
-        <v>99.571</v>
+        <v>72.73740889</v>
       </c>
       <c r="E233" t="s">
         <v>8</v>
       </c>
       <c r="F233">
         <v>1.0</v>
       </c>
       <c r="G233" s="1">
-        <v>115502.36</v>
+        <v>163659.17</v>
       </c>
       <c r="H233" s="1">
-        <v>375.84</v>
+        <v>1223.08</v>
       </c>
       <c r="I233" s="1">
-        <v>0.32539594861958</v>
+        <v>0.74733362023038</v>
       </c>
       <c r="J233">
-        <v>2.06</v>
-[...2 lines deleted...]
-        <v>544</v>
+        <v>0.03</v>
+      </c>
+      <c r="K233">
+        <v>74.74</v>
       </c>
       <c r="L233" s="1">
-        <v>115878.2</v>
+        <v>164882.25</v>
       </c>
       <c r="M233" s="1">
-        <v>118264.15</v>
+        <v>164956.99</v>
       </c>
       <c r="N233" s="1">
-        <v>0.06</v>
+        <v>0.1</v>
       </c>
       <c r="O233">
         <v>1</v>
       </c>
       <c r="Z233" t="s">
-        <v>542</v>
+        <v>564</v>
       </c>
     </row>
     <row r="234" spans="1:26">
       <c r="A234" t="s">
-        <v>546</v>
+        <v>567</v>
       </c>
       <c r="B234" s="1">
-        <v>200000.0</v>
+        <v>1477000.0</v>
       </c>
       <c r="C234" s="1">
-        <v>99.265</v>
+        <v>86.167</v>
       </c>
       <c r="D234" s="1">
-        <v>100.0</v>
+        <v>86.43117332</v>
       </c>
       <c r="E234" t="s">
         <v>8</v>
       </c>
       <c r="F234">
         <v>1.0</v>
       </c>
       <c r="G234" s="1">
-        <v>200000.0</v>
+        <v>1276588.43</v>
       </c>
       <c r="H234" s="1">
-        <v>-1470.0</v>
+        <v>-3901.84</v>
       </c>
       <c r="I234" s="1">
-        <v>-0.735</v>
+        <v>-0.30564588463331</v>
       </c>
       <c r="J234">
-        <v>2.57</v>
+        <v>0.11</v>
       </c>
       <c r="K234" t="s">
-        <v>547</v>
+        <v>568</v>
       </c>
       <c r="L234" s="1">
-        <v>198530.0</v>
+        <v>1272686.59</v>
       </c>
       <c r="M234" s="1">
-        <v>203667.63</v>
+        <v>1274249.58</v>
       </c>
       <c r="N234" s="1">
-        <v>0.11</v>
+        <v>0.74</v>
       </c>
       <c r="O234">
         <v>1</v>
       </c>
       <c r="Z234" t="s">
-        <v>545</v>
+        <v>566</v>
       </c>
     </row>
     <row r="235" spans="1:26">
       <c r="A235" t="s">
-        <v>549</v>
+        <v>570</v>
       </c>
       <c r="B235" s="1">
-        <v>526000.0</v>
+        <v>253000.0</v>
       </c>
       <c r="C235" s="1">
-        <v>99.06</v>
+        <v>62.096</v>
       </c>
       <c r="D235" s="1">
-        <v>100.0</v>
+        <v>75.54048221</v>
       </c>
       <c r="E235" t="s">
         <v>8</v>
       </c>
       <c r="F235">
         <v>1.0</v>
       </c>
       <c r="G235" s="1">
-        <v>526000.0</v>
+        <v>191117.42</v>
       </c>
       <c r="H235" s="1">
-        <v>-4944.4</v>
+        <v>-34014.54</v>
       </c>
       <c r="I235" s="1">
-        <v>-0.94</v>
+        <v>-17.7977182823</v>
       </c>
       <c r="J235">
-        <v>1.48</v>
-[...2 lines deleted...]
-        <v>550</v>
+        <v>0.21</v>
+      </c>
+      <c r="K235">
+        <v>535.46</v>
       </c>
       <c r="L235" s="1">
-        <v>521055.6</v>
+        <v>157102.88</v>
       </c>
       <c r="M235" s="1">
-        <v>528856.77</v>
+        <v>157638.34</v>
       </c>
       <c r="N235" s="1">
-        <v>0.28</v>
+        <v>0.09</v>
       </c>
       <c r="O235">
         <v>1</v>
       </c>
       <c r="Z235" t="s">
-        <v>548</v>
+        <v>569</v>
       </c>
     </row>
     <row r="236" spans="1:26">
       <c r="A236" t="s">
-        <v>552</v>
+        <v>572</v>
       </c>
       <c r="B236" s="1">
-        <v>360000.0</v>
+        <v>482000.0</v>
       </c>
       <c r="C236" s="1">
-        <v>98.762</v>
+        <v>95.237</v>
       </c>
       <c r="D236" s="1">
-        <v>100.0</v>
+        <v>94.68445021</v>
       </c>
       <c r="E236" t="s">
         <v>8</v>
       </c>
       <c r="F236">
         <v>1.0</v>
       </c>
       <c r="G236" s="1">
-        <v>360000.0</v>
+        <v>456379.05</v>
       </c>
       <c r="H236" s="1">
-        <v>-4456.8</v>
+        <v>2663.29</v>
       </c>
       <c r="I236" s="1">
-        <v>-1.238</v>
+        <v>0.58356973222149</v>
       </c>
       <c r="J236">
-        <v>3.02</v>
+        <v>0.42</v>
       </c>
       <c r="K236" t="s">
-        <v>553</v>
+        <v>573</v>
       </c>
       <c r="L236" s="1">
-        <v>355543.2</v>
+        <v>459042.34</v>
       </c>
       <c r="M236" s="1">
-        <v>366424.0</v>
+        <v>461082.59</v>
       </c>
       <c r="N236" s="1">
-        <v>0.2</v>
+        <v>0.27</v>
       </c>
       <c r="O236">
         <v>1</v>
       </c>
       <c r="Z236" t="s">
-        <v>551</v>
+        <v>571</v>
       </c>
     </row>
     <row r="237" spans="1:26">
       <c r="A237" t="s">
-        <v>555</v>
+        <v>575</v>
       </c>
       <c r="B237" s="1">
-        <v>400000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C237" s="1">
-        <v>99.739</v>
+        <v>100.582</v>
       </c>
       <c r="D237" s="1">
-        <v>100.42</v>
+        <v>101.62</v>
       </c>
       <c r="E237" t="s">
         <v>8</v>
       </c>
       <c r="F237">
         <v>1.0</v>
       </c>
       <c r="G237" s="1">
-        <v>401680.0</v>
+        <v>101620.0</v>
       </c>
       <c r="H237" s="1">
-        <v>-2724.0</v>
+        <v>-1038.0</v>
       </c>
       <c r="I237" s="1">
-        <v>-0.67815176259709</v>
+        <v>-1.0214524699862</v>
       </c>
       <c r="J237">
-        <v>0.47</v>
-[...2 lines deleted...]
-        <v>556</v>
+        <v>0.16</v>
+      </c>
+      <c r="K237">
+        <v>159.56</v>
       </c>
       <c r="L237" s="1">
-        <v>398956.0</v>
+        <v>100582.0</v>
       </c>
       <c r="M237" s="1">
-        <v>400823.12</v>
+        <v>100741.56</v>
       </c>
       <c r="N237" s="1">
-        <v>0.21</v>
+        <v>0.06</v>
       </c>
       <c r="O237">
         <v>1</v>
       </c>
       <c r="Z237" t="s">
-        <v>554</v>
+        <v>574</v>
       </c>
     </row>
     <row r="238" spans="1:26">
       <c r="A238" t="s">
-        <v>558</v>
+        <v>577</v>
       </c>
       <c r="B238" s="1">
-        <v>300000.0</v>
+        <v>150000.0</v>
       </c>
       <c r="C238" s="1">
-        <v>98.693</v>
+        <v>100.623</v>
       </c>
       <c r="D238" s="1">
-        <v>99.259</v>
+        <v>100.0965</v>
       </c>
       <c r="E238" t="s">
         <v>8</v>
       </c>
       <c r="F238">
         <v>1.0</v>
       </c>
       <c r="G238" s="1">
-        <v>297777.0</v>
+        <v>150144.75</v>
       </c>
       <c r="H238" s="1">
-        <v>-1698.0</v>
+        <v>789.75</v>
       </c>
       <c r="I238" s="1">
-        <v>-0.57022536999164</v>
+        <v>0.52599241731729</v>
       </c>
       <c r="J238">
-        <v>1.38</v>
+        <v>3.45</v>
       </c>
       <c r="K238" t="s">
-        <v>559</v>
+        <v>578</v>
       </c>
       <c r="L238" s="1">
-        <v>296079.0</v>
+        <v>150934.5</v>
       </c>
       <c r="M238" s="1">
-        <v>300214.27</v>
+        <v>156104.36</v>
       </c>
       <c r="N238" s="1">
-        <v>0.16</v>
+        <v>0.09</v>
       </c>
       <c r="O238">
         <v>1</v>
       </c>
       <c r="Z238" t="s">
-        <v>557</v>
+        <v>576</v>
       </c>
     </row>
     <row r="239" spans="1:26">
       <c r="A239" t="s">
-        <v>561</v>
+        <v>580</v>
       </c>
       <c r="B239" s="1">
-        <v>372000.0</v>
+        <v>881764.0</v>
       </c>
       <c r="C239" s="1">
-        <v>100.709</v>
+        <v>84.018</v>
       </c>
       <c r="D239" s="1">
-        <v>99.731</v>
+        <v>84.16028212</v>
       </c>
       <c r="E239" t="s">
         <v>8</v>
       </c>
       <c r="F239">
         <v>1.0</v>
       </c>
       <c r="G239" s="1">
-        <v>370999.32</v>
+        <v>742095.07</v>
       </c>
       <c r="H239" s="1">
-        <v>3638.16</v>
+        <v>-1254.59</v>
       </c>
       <c r="I239" s="1">
-        <v>0.98063791599402</v>
+        <v>-0.16906054907493</v>
       </c>
       <c r="J239">
-        <v>0.28</v>
-[...2 lines deleted...]
-        <v>562</v>
+        <v>0.0</v>
+      </c>
+      <c r="K239">
+        <v>0.0</v>
       </c>
       <c r="L239" s="1">
-        <v>374637.48</v>
+        <v>740840.48</v>
       </c>
       <c r="M239" s="1">
-        <v>375669.4</v>
+        <v>740840.48</v>
       </c>
       <c r="N239" s="1">
-        <v>0.2</v>
+        <v>0.43</v>
       </c>
       <c r="O239">
         <v>1</v>
       </c>
       <c r="Z239" t="s">
-        <v>560</v>
+        <v>579</v>
       </c>
     </row>
     <row r="240" spans="1:26">
       <c r="A240" t="s">
-        <v>564</v>
+        <v>582</v>
       </c>
       <c r="B240" s="1">
-        <v>400000.0</v>
+        <v>9120436.0</v>
       </c>
       <c r="C240" s="1">
-        <v>100.428</v>
+        <v>61.608</v>
       </c>
       <c r="D240" s="1">
-        <v>99.451</v>
+        <v>70.63542017</v>
       </c>
       <c r="E240" t="s">
         <v>8</v>
       </c>
       <c r="F240">
         <v>1.0</v>
       </c>
       <c r="G240" s="1">
-        <v>397804.0</v>
+        <v>6442258.29</v>
       </c>
       <c r="H240" s="1">
-        <v>3908.0</v>
+        <v>-823340.08</v>
       </c>
       <c r="I240" s="1">
-        <v>0.98239333943349</v>
+        <v>-12.780302231564</v>
       </c>
       <c r="J240">
-        <v>0.65</v>
+        <v>0.08</v>
       </c>
       <c r="K240" t="s">
-        <v>565</v>
+        <v>583</v>
       </c>
       <c r="L240" s="1">
-        <v>401712.0</v>
+        <v>5618918.21</v>
       </c>
       <c r="M240" s="1">
-        <v>404296.93</v>
+        <v>5626039.65</v>
       </c>
       <c r="N240" s="1">
-        <v>0.22</v>
+        <v>3.25</v>
       </c>
       <c r="O240">
         <v>1</v>
       </c>
       <c r="Z240" t="s">
-        <v>563</v>
+        <v>581</v>
       </c>
     </row>
     <row r="241" spans="1:26">
       <c r="A241" t="s">
-        <v>567</v>
+        <v>585</v>
       </c>
       <c r="B241" s="1">
-        <v>405000.0</v>
+        <v>3290000.0</v>
       </c>
       <c r="C241" s="1">
-        <v>98.498</v>
+        <v>99.463</v>
       </c>
       <c r="D241" s="1">
-        <v>99.228</v>
+        <v>99.514</v>
       </c>
       <c r="E241" t="s">
         <v>8</v>
       </c>
       <c r="F241">
         <v>1.0</v>
       </c>
       <c r="G241" s="1">
-        <v>401873.4</v>
+        <v>3274010.6</v>
       </c>
       <c r="H241" s="1">
-        <v>-2956.5</v>
+        <v>-1677.9</v>
       </c>
       <c r="I241" s="1">
-        <v>-0.73567944531785</v>
+        <v>-0.051249070482545</v>
       </c>
       <c r="J241">
-        <v>0.33</v>
+        <v>2.28</v>
       </c>
       <c r="K241" t="s">
-        <v>568</v>
+        <v>586</v>
       </c>
       <c r="L241" s="1">
-        <v>398916.9</v>
+        <v>3272332.7</v>
       </c>
       <c r="M241" s="1">
-        <v>400256.73</v>
+        <v>3347416.81</v>
       </c>
       <c r="N241" s="1">
-        <v>0.21</v>
+        <v>1.94</v>
       </c>
       <c r="O241">
         <v>1</v>
       </c>
       <c r="Z241" t="s">
-        <v>566</v>
+        <v>584</v>
       </c>
     </row>
     <row r="242" spans="1:26">
       <c r="A242" t="s">
-        <v>570</v>
+        <v>588</v>
       </c>
       <c r="B242" s="1">
-        <v>200000.0</v>
+        <v>4743000.0</v>
       </c>
       <c r="C242" s="1">
-        <v>91.286</v>
+        <v>98.091</v>
       </c>
       <c r="D242" s="1">
-        <v>80.3125</v>
+        <v>99.47422159</v>
       </c>
       <c r="E242" t="s">
         <v>8</v>
       </c>
       <c r="F242">
         <v>1.0</v>
       </c>
       <c r="G242" s="1">
-        <v>160625.0</v>
+        <v>4718062.33</v>
       </c>
       <c r="H242" s="1">
-        <v>21947.0</v>
+        <v>-65606.2</v>
       </c>
       <c r="I242" s="1">
-        <v>13.663501945525</v>
+        <v>-1.3905327104909</v>
       </c>
       <c r="J242">
-        <v>1.49</v>
+        <v>2.41</v>
       </c>
       <c r="K242" t="s">
-        <v>571</v>
+        <v>589</v>
       </c>
       <c r="L242" s="1">
-        <v>182572.0</v>
+        <v>4652456.13</v>
       </c>
       <c r="M242" s="1">
-        <v>185551.45</v>
+        <v>4766885.88</v>
       </c>
       <c r="N242" s="1">
-        <v>0.1</v>
+        <v>2.76</v>
       </c>
       <c r="O242">
         <v>1</v>
       </c>
       <c r="Z242" t="s">
-        <v>569</v>
+        <v>587</v>
       </c>
     </row>
     <row r="243" spans="1:26">
       <c r="A243" t="s">
-        <v>573</v>
+        <v>591</v>
       </c>
       <c r="B243" s="1">
-        <v>500000.0</v>
+        <v>1162502.0</v>
       </c>
       <c r="C243" s="1">
-        <v>102.381</v>
+        <v>95.613</v>
       </c>
       <c r="D243" s="1">
-        <v>102.148334</v>
+        <v>98.19666547</v>
       </c>
       <c r="E243" t="s">
         <v>8</v>
       </c>
       <c r="F243">
         <v>1.0</v>
       </c>
       <c r="G243" s="1">
-        <v>510741.67</v>
+        <v>1141538.2</v>
       </c>
       <c r="H243" s="1">
-        <v>1163.33</v>
+        <v>-30035.17</v>
       </c>
       <c r="I243" s="1">
-        <v>0.22777268202925</v>
+        <v>-2.6311138777485</v>
       </c>
       <c r="J243">
-        <v>1.8</v>
+        <v>0.64</v>
       </c>
       <c r="K243" t="s">
-        <v>574</v>
+        <v>592</v>
       </c>
       <c r="L243" s="1">
-        <v>511905.0</v>
+        <v>1111503.03</v>
       </c>
       <c r="M243" s="1">
-        <v>520928.97</v>
+        <v>1118946.23</v>
       </c>
       <c r="N243" s="1">
-        <v>0.28</v>
+        <v>0.65</v>
       </c>
       <c r="O243">
         <v>1</v>
       </c>
       <c r="Z243" t="s">
-        <v>572</v>
+        <v>590</v>
       </c>
     </row>
     <row r="244" spans="1:26">
       <c r="A244" t="s">
-        <v>576</v>
+        <v>594</v>
       </c>
       <c r="B244" s="1">
-        <v>200000.0</v>
+        <v>870742.0</v>
       </c>
       <c r="C244" s="1">
-        <v>100.439</v>
+        <v>95.342</v>
       </c>
       <c r="D244" s="1">
-        <v>100.275</v>
+        <v>98.49852999</v>
       </c>
       <c r="E244" t="s">
         <v>8</v>
       </c>
       <c r="F244">
         <v>1.0</v>
       </c>
       <c r="G244" s="1">
-        <v>200550.0</v>
+        <v>857668.07</v>
       </c>
       <c r="H244" s="1">
-        <v>328.0</v>
+        <v>-27485.23</v>
       </c>
       <c r="I244" s="1">
-        <v>0.16355023684867</v>
+        <v>-3.2046465248496</v>
       </c>
       <c r="J244">
-        <v>0.84</v>
+        <v>0.69</v>
       </c>
       <c r="K244" t="s">
-        <v>577</v>
+        <v>595</v>
       </c>
       <c r="L244" s="1">
-        <v>200878.0</v>
+        <v>830182.84</v>
       </c>
       <c r="M244" s="1">
-        <v>202554.62</v>
+        <v>836165.91</v>
       </c>
       <c r="N244" s="1">
-        <v>0.11</v>
+        <v>0.48</v>
       </c>
       <c r="O244">
         <v>1</v>
       </c>
       <c r="Z244" t="s">
-        <v>575</v>
+        <v>593</v>
       </c>
     </row>
     <row r="245" spans="1:26">
       <c r="A245" t="s">
-        <v>579</v>
+        <v>597</v>
       </c>
       <c r="B245" s="1">
-        <v>300000.0</v>
+        <v>4312579.0</v>
       </c>
       <c r="C245" s="1">
-        <v>99.165</v>
+        <v>99.175</v>
       </c>
       <c r="D245" s="1">
-        <v>99.808</v>
+        <v>99.18352939</v>
       </c>
       <c r="E245" t="s">
         <v>8</v>
       </c>
       <c r="F245">
         <v>1.0</v>
       </c>
       <c r="G245" s="1">
-        <v>299424.0</v>
+        <v>4277368.06</v>
       </c>
       <c r="H245" s="1">
-        <v>-1929.0</v>
+        <v>-367.83</v>
       </c>
       <c r="I245" s="1">
-        <v>-0.64423693491504</v>
+        <v>-0.0085994470160232</v>
       </c>
       <c r="J245">
-        <v>0.67</v>
+        <v>0.19</v>
       </c>
       <c r="K245" t="s">
-        <v>580</v>
+        <v>598</v>
       </c>
       <c r="L245" s="1">
-        <v>297495.0</v>
+        <v>4277000.23</v>
       </c>
       <c r="M245" s="1">
-        <v>299498.42</v>
+        <v>4285235.48</v>
       </c>
       <c r="N245" s="1">
-        <v>0.16</v>
+        <v>2.48</v>
       </c>
       <c r="O245">
         <v>1</v>
       </c>
       <c r="Z245" t="s">
-        <v>578</v>
+        <v>596</v>
       </c>
     </row>
     <row r="246" spans="1:26">
       <c r="A246" t="s">
-        <v>582</v>
+        <v>600</v>
       </c>
       <c r="B246" s="1">
-        <v>200000.0</v>
+        <v>4756111.75</v>
       </c>
       <c r="C246" s="1">
-        <v>101.737</v>
+        <v>86.645</v>
       </c>
       <c r="D246" s="1">
-        <v>99.651</v>
+        <v>103.77232453</v>
       </c>
       <c r="E246" t="s">
         <v>8</v>
       </c>
       <c r="F246">
         <v>1.0</v>
       </c>
       <c r="G246" s="1">
-        <v>199302.0</v>
+        <v>4935527.72</v>
       </c>
       <c r="H246" s="1">
-        <v>4172.0</v>
+        <v>-814594.7</v>
       </c>
       <c r="I246" s="1">
-        <v>2.093305636672</v>
+        <v>-16.504713299432</v>
       </c>
       <c r="J246">
-        <v>0.87</v>
+        <v>0.12</v>
       </c>
       <c r="K246" t="s">
-        <v>583</v>
+        <v>601</v>
       </c>
       <c r="L246" s="1">
-        <v>203474.0</v>
+        <v>4120933.02</v>
       </c>
       <c r="M246" s="1">
-        <v>205222.63</v>
+        <v>4126470.96</v>
       </c>
       <c r="N246" s="1">
-        <v>0.11</v>
+        <v>2.39</v>
       </c>
       <c r="O246">
         <v>1</v>
       </c>
       <c r="Z246" t="s">
-        <v>581</v>
+        <v>599</v>
       </c>
     </row>
     <row r="247" spans="1:26">
       <c r="A247" t="s">
-        <v>585</v>
+        <v>603</v>
       </c>
       <c r="B247" s="1">
-        <v>299000.0</v>
+        <v>9009041.0</v>
       </c>
       <c r="C247" s="1">
-        <v>100.925</v>
+        <v>95.933</v>
       </c>
       <c r="D247" s="1">
-        <v>99.768</v>
+        <v>96.97647596</v>
       </c>
       <c r="E247" t="s">
         <v>8</v>
       </c>
       <c r="F247">
         <v>1.0</v>
       </c>
       <c r="G247" s="1">
-        <v>298306.32</v>
+        <v>8736650.48</v>
       </c>
       <c r="H247" s="1">
-        <v>3459.43</v>
+        <v>-94007.18</v>
       </c>
       <c r="I247" s="1">
-        <v>1.159690481918</v>
+        <v>-1.0760093953078</v>
       </c>
       <c r="J247">
-        <v>0.33</v>
-[...2 lines deleted...]
-        <v>984.04</v>
+        <v>1.07</v>
+      </c>
+      <c r="K247" t="s">
+        <v>604</v>
       </c>
       <c r="L247" s="1">
-        <v>301765.75</v>
+        <v>8642643.3</v>
       </c>
       <c r="M247" s="1">
-        <v>302749.79</v>
+        <v>8738904.29</v>
       </c>
       <c r="N247" s="1">
-        <v>0.16</v>
+        <v>5.05</v>
       </c>
       <c r="O247">
         <v>1</v>
       </c>
       <c r="Z247" t="s">
-        <v>584</v>
+        <v>602</v>
       </c>
     </row>
     <row r="248" spans="1:26">
       <c r="A248" t="s">
-        <v>587</v>
+        <v>606</v>
       </c>
       <c r="B248" s="1">
-        <v>1749344.0</v>
+        <v>162000.0</v>
       </c>
       <c r="C248" s="1">
-        <v>99.113</v>
+        <v>99.846</v>
       </c>
       <c r="D248" s="1">
-        <v>98.0830014</v>
+        <v>100.0</v>
       </c>
       <c r="E248" t="s">
         <v>8</v>
       </c>
       <c r="F248">
         <v>1.0</v>
       </c>
       <c r="G248" s="1">
-        <v>1715809.1</v>
+        <v>162000.0</v>
       </c>
       <c r="H248" s="1">
-        <v>18018.22</v>
+        <v>-249.48</v>
       </c>
       <c r="I248" s="1">
-        <v>1.0501296443759</v>
+        <v>-0.154</v>
       </c>
       <c r="J248">
-        <v>0.89</v>
+        <v>1.03</v>
       </c>
       <c r="K248" t="s">
-        <v>588</v>
+        <v>607</v>
       </c>
       <c r="L248" s="1">
-        <v>1733827.32</v>
+        <v>161750.52</v>
       </c>
       <c r="M248" s="1">
-        <v>1749403.67</v>
+        <v>163423.43</v>
       </c>
       <c r="N248" s="1">
-        <v>0.93</v>
+        <v>0.09</v>
       </c>
       <c r="O248">
         <v>1</v>
       </c>
       <c r="Z248" t="s">
-        <v>586</v>
+        <v>605</v>
       </c>
     </row>
     <row r="249" spans="1:26">
       <c r="A249" t="s">
-        <v>590</v>
+        <v>609</v>
       </c>
       <c r="B249" s="1">
-        <v>1152839.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C249" s="1">
-        <v>88.954</v>
+        <v>98.207</v>
       </c>
       <c r="D249" s="1">
-        <v>90.85445583</v>
+        <v>99.24</v>
       </c>
       <c r="E249" t="s">
         <v>8</v>
       </c>
       <c r="F249">
         <v>1.0</v>
       </c>
       <c r="G249" s="1">
-        <v>1047405.6</v>
+        <v>99240.0</v>
       </c>
       <c r="H249" s="1">
-        <v>-21909.2</v>
+        <v>-1033.0</v>
       </c>
       <c r="I249" s="1">
-        <v>-2.0917589136434</v>
+        <v>-1.0409109230149</v>
       </c>
       <c r="J249">
-        <v>2.43</v>
+        <v>1.86</v>
       </c>
       <c r="K249" t="s">
-        <v>591</v>
+        <v>610</v>
       </c>
       <c r="L249" s="1">
-        <v>1025496.4</v>
+        <v>98207.0</v>
       </c>
       <c r="M249" s="1">
-        <v>1053531.71</v>
+        <v>100066.59</v>
       </c>
       <c r="N249" s="1">
-        <v>0.56</v>
+        <v>0.06</v>
       </c>
       <c r="O249">
         <v>1</v>
       </c>
       <c r="Z249" t="s">
-        <v>589</v>
+        <v>608</v>
       </c>
     </row>
     <row r="250" spans="1:26">
       <c r="A250" t="s">
-        <v>593</v>
+        <v>612</v>
       </c>
       <c r="B250" s="1">
-        <v>200000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="C250" s="1">
-        <v>99.417</v>
+        <v>92.326</v>
       </c>
       <c r="D250" s="1">
-        <v>99.766</v>
+        <v>100.121</v>
       </c>
       <c r="E250" t="s">
         <v>8</v>
       </c>
       <c r="F250">
         <v>1.0</v>
       </c>
       <c r="G250" s="1">
-        <v>199532.0</v>
+        <v>400484.0</v>
       </c>
       <c r="H250" s="1">
-        <v>-698.0</v>
+        <v>-31180.0</v>
       </c>
       <c r="I250" s="1">
-        <v>-0.34981857546659</v>
+        <v>-7.7855794488669</v>
       </c>
       <c r="J250">
-        <v>0.19</v>
-[...2 lines deleted...]
-        <v>372.6</v>
+        <v>1.37</v>
+      </c>
+      <c r="K250" t="s">
+        <v>613</v>
       </c>
       <c r="L250" s="1">
-        <v>198834.0</v>
+        <v>369304.0</v>
       </c>
       <c r="M250" s="1">
-        <v>199206.6</v>
+        <v>374788.93</v>
       </c>
       <c r="N250" s="1">
-        <v>0.11</v>
+        <v>0.22</v>
       </c>
       <c r="O250">
         <v>1</v>
       </c>
       <c r="Z250" t="s">
-        <v>592</v>
+        <v>611</v>
       </c>
     </row>
     <row r="251" spans="1:26">
       <c r="A251" t="s">
-        <v>595</v>
+        <v>615</v>
       </c>
       <c r="B251" s="1">
-        <v>217000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="C251" s="1">
-        <v>99.08</v>
+        <v>100.662</v>
       </c>
       <c r="D251" s="1">
-        <v>99.945</v>
+        <v>99.942</v>
       </c>
       <c r="E251" t="s">
         <v>8</v>
       </c>
       <c r="F251">
         <v>1.0</v>
       </c>
       <c r="G251" s="1">
-        <v>216880.65</v>
+        <v>299826.0</v>
       </c>
       <c r="H251" s="1">
-        <v>-1877.05</v>
+        <v>2160.0</v>
       </c>
       <c r="I251" s="1">
-        <v>-0.86547601180649</v>
+        <v>0.72041784234856</v>
       </c>
       <c r="J251">
-        <v>1.85</v>
+        <v>1.09</v>
       </c>
       <c r="K251" t="s">
-        <v>596</v>
+        <v>616</v>
       </c>
       <c r="L251" s="1">
-        <v>215003.6</v>
+        <v>301986.0</v>
       </c>
       <c r="M251" s="1">
-        <v>219010.19</v>
+        <v>305263.4</v>
       </c>
       <c r="N251" s="1">
-        <v>0.12</v>
+        <v>0.18</v>
       </c>
       <c r="O251">
         <v>1</v>
       </c>
       <c r="Z251" t="s">
-        <v>594</v>
+        <v>614</v>
       </c>
     </row>
     <row r="252" spans="1:26">
       <c r="A252" t="s">
-        <v>598</v>
+        <v>618</v>
       </c>
       <c r="B252" s="1">
         <v>300000.0</v>
       </c>
       <c r="C252" s="1">
-        <v>99.021</v>
+        <v>95.777</v>
       </c>
       <c r="D252" s="1">
-        <v>98.71</v>
+        <v>94.67425</v>
       </c>
       <c r="E252" t="s">
         <v>8</v>
       </c>
       <c r="F252">
         <v>1.0</v>
       </c>
       <c r="G252" s="1">
-        <v>296130.0</v>
+        <v>284022.75</v>
       </c>
       <c r="H252" s="1">
-        <v>933.0</v>
+        <v>3308.25</v>
       </c>
       <c r="I252" s="1">
-        <v>0.31506432985513</v>
+        <v>1.1647834548465</v>
       </c>
       <c r="J252">
-        <v>1.38</v>
+        <v>0.53</v>
       </c>
       <c r="K252" t="s">
-        <v>599</v>
+        <v>619</v>
       </c>
       <c r="L252" s="1">
-        <v>297063.0</v>
+        <v>287331.0</v>
       </c>
       <c r="M252" s="1">
-        <v>301205.47</v>
+        <v>288913.19</v>
       </c>
       <c r="N252" s="1">
-        <v>0.16</v>
+        <v>0.17</v>
       </c>
       <c r="O252">
         <v>1</v>
       </c>
       <c r="Z252" t="s">
-        <v>597</v>
+        <v>617</v>
       </c>
     </row>
     <row r="253" spans="1:26">
       <c r="A253" t="s">
-        <v>601</v>
+        <v>621</v>
       </c>
       <c r="B253" s="1">
-        <v>179000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="C253" s="1">
-        <v>98.947</v>
+        <v>100.994</v>
       </c>
       <c r="D253" s="1">
-        <v>99.682</v>
+        <v>99.858</v>
       </c>
       <c r="E253" t="s">
         <v>8</v>
       </c>
       <c r="F253">
         <v>1.0</v>
       </c>
       <c r="G253" s="1">
-        <v>178430.78</v>
+        <v>299574.0</v>
       </c>
       <c r="H253" s="1">
-        <v>-1315.65</v>
+        <v>3408.0</v>
       </c>
       <c r="I253" s="1">
-        <v>-0.73734475632511</v>
+        <v>1.1376154138877</v>
       </c>
       <c r="J253">
-        <v>1.53</v>
+        <v>0.49</v>
       </c>
       <c r="K253" t="s">
-        <v>602</v>
+        <v>622</v>
       </c>
       <c r="L253" s="1">
-        <v>177115.13</v>
+        <v>302982.0</v>
       </c>
       <c r="M253" s="1">
-        <v>179852.85</v>
+        <v>304447.07</v>
       </c>
       <c r="N253" s="1">
-        <v>0.1</v>
+        <v>0.18</v>
       </c>
       <c r="O253">
         <v>1</v>
       </c>
       <c r="Z253" t="s">
-        <v>600</v>
+        <v>620</v>
       </c>
     </row>
     <row r="254" spans="1:26">
       <c r="A254" t="s">
-        <v>604</v>
+        <v>624</v>
       </c>
       <c r="B254" s="1">
-        <v>235000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="C254" s="1">
-        <v>74.04</v>
+        <v>97.796</v>
       </c>
       <c r="D254" s="1">
-        <v>72.73740851</v>
+        <v>98.68</v>
       </c>
       <c r="E254" t="s">
         <v>8</v>
       </c>
       <c r="F254">
         <v>1.0</v>
       </c>
       <c r="G254" s="1">
-        <v>170932.91</v>
+        <v>493400.0</v>
       </c>
       <c r="H254" s="1">
-        <v>3061.09</v>
+        <v>-4420.0</v>
       </c>
       <c r="I254" s="1">
-        <v>1.7908137174989</v>
+        <v>-0.89582488852858</v>
       </c>
       <c r="J254">
-        <v>0.02</v>
-[...2 lines deleted...]
-        <v>57.14</v>
+        <v>2.65</v>
+      </c>
+      <c r="K254" t="s">
+        <v>625</v>
       </c>
       <c r="L254" s="1">
-        <v>173994.0</v>
+        <v>488980.0</v>
       </c>
       <c r="M254" s="1">
-        <v>174051.14</v>
+        <v>502233.42</v>
       </c>
       <c r="N254" s="1">
-        <v>0.09</v>
+        <v>0.29</v>
       </c>
       <c r="O254">
         <v>1</v>
       </c>
       <c r="Z254" t="s">
-        <v>603</v>
+        <v>623</v>
       </c>
     </row>
     <row r="255" spans="1:26">
       <c r="A255" t="s">
-        <v>606</v>
+        <v>627</v>
       </c>
       <c r="B255" s="1">
-        <v>1127000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="C255" s="1">
-        <v>86.892</v>
+        <v>97.018</v>
       </c>
       <c r="D255" s="1">
-        <v>86.19422626</v>
+        <v>97.019</v>
       </c>
       <c r="E255" t="s">
         <v>8</v>
       </c>
       <c r="F255">
         <v>1.0</v>
       </c>
       <c r="G255" s="1">
-        <v>971408.93</v>
+        <v>291057.0</v>
       </c>
       <c r="H255" s="1">
-        <v>7863.91</v>
+        <v>-3.0</v>
       </c>
       <c r="I255" s="1">
-        <v>0.80953651517286</v>
+        <v>-0.0010307259402797</v>
       </c>
       <c r="J255">
-        <v>0.1</v>
+        <v>0.72</v>
       </c>
       <c r="K255" t="s">
-        <v>607</v>
+        <v>628</v>
       </c>
       <c r="L255" s="1">
-        <v>979272.84</v>
+        <v>291054.0</v>
       </c>
       <c r="M255" s="1">
-        <v>980365.1</v>
+        <v>293211.53</v>
       </c>
       <c r="N255" s="1">
-        <v>0.52</v>
+        <v>0.17</v>
       </c>
       <c r="O255">
         <v>1</v>
       </c>
       <c r="Z255" t="s">
-        <v>605</v>
+        <v>626</v>
       </c>
     </row>
     <row r="256" spans="1:26">
       <c r="A256" t="s">
-        <v>609</v>
+        <v>630</v>
       </c>
       <c r="B256" s="1">
-        <v>263000.0</v>
+        <v>207000.0</v>
       </c>
       <c r="C256" s="1">
-        <v>63.278</v>
+        <v>98.145</v>
       </c>
       <c r="D256" s="1">
-        <v>75.54048289</v>
+        <v>99.628</v>
       </c>
       <c r="E256" t="s">
         <v>8</v>
       </c>
       <c r="F256">
         <v>1.0</v>
       </c>
       <c r="G256" s="1">
-        <v>198671.47</v>
+        <v>206229.96</v>
       </c>
       <c r="H256" s="1">
-        <v>-32250.33</v>
+        <v>-3069.81</v>
       </c>
       <c r="I256" s="1">
-        <v>-16.232995104934</v>
+        <v>-1.4885373589754</v>
       </c>
       <c r="J256">
-        <v>0.19</v>
-[...2 lines deleted...]
-        <v>509.79</v>
+        <v>2.61</v>
+      </c>
+      <c r="K256" t="s">
+        <v>631</v>
       </c>
       <c r="L256" s="1">
-        <v>166421.14</v>
+        <v>203160.15</v>
       </c>
       <c r="M256" s="1">
-        <v>166930.93</v>
+        <v>208560.58</v>
       </c>
       <c r="N256" s="1">
-        <v>0.09</v>
+        <v>0.12</v>
       </c>
       <c r="O256">
         <v>1</v>
       </c>
       <c r="Z256" t="s">
-        <v>608</v>
+        <v>629</v>
       </c>
     </row>
     <row r="257" spans="1:26">
       <c r="A257" t="s">
-        <v>611</v>
+        <v>633</v>
       </c>
       <c r="B257" s="1">
-        <v>492000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C257" s="1">
-        <v>95.493</v>
+        <v>98.545</v>
       </c>
       <c r="D257" s="1">
-        <v>94.66531301</v>
+        <v>99.736</v>
       </c>
       <c r="E257" t="s">
         <v>8</v>
       </c>
       <c r="F257">
         <v>1.0</v>
       </c>
       <c r="G257" s="1">
-        <v>465753.34</v>
+        <v>199472.0</v>
       </c>
       <c r="H257" s="1">
-        <v>4072.22</v>
+        <v>-2382.0</v>
       </c>
       <c r="I257" s="1">
-        <v>0.87432974715758</v>
+        <v>-1.1941525627657</v>
       </c>
       <c r="J257">
-        <v>0.39</v>
+        <v>2.65</v>
       </c>
       <c r="K257" t="s">
-        <v>612</v>
+        <v>634</v>
       </c>
       <c r="L257" s="1">
-        <v>469825.56</v>
+        <v>197090.0</v>
       </c>
       <c r="M257" s="1">
-        <v>471732.9</v>
+        <v>202394.11</v>
       </c>
       <c r="N257" s="1">
-        <v>0.25</v>
+        <v>0.12</v>
       </c>
       <c r="O257">
         <v>1</v>
       </c>
       <c r="Z257" t="s">
-        <v>610</v>
+        <v>632</v>
       </c>
     </row>
     <row r="258" spans="1:26">
       <c r="A258" t="s">
-        <v>614</v>
+        <v>636</v>
       </c>
       <c r="B258" s="1">
-        <v>315000.0</v>
+        <v>232000.0</v>
       </c>
       <c r="C258" s="1">
-        <v>98.971</v>
+        <v>99.128</v>
       </c>
       <c r="D258" s="1">
-        <v>99.998</v>
+        <v>99.394</v>
       </c>
       <c r="E258" t="s">
         <v>8</v>
       </c>
       <c r="F258">
         <v>1.0</v>
       </c>
       <c r="G258" s="1">
-        <v>314993.7</v>
+        <v>230594.08</v>
       </c>
       <c r="H258" s="1">
-        <v>-3235.05</v>
+        <v>-617.12</v>
       </c>
       <c r="I258" s="1">
-        <v>-1.0270205404108</v>
+        <v>-0.2676217880355</v>
       </c>
       <c r="J258">
-        <v>0.35</v>
+        <v>0.85</v>
       </c>
       <c r="K258" t="s">
-        <v>615</v>
+        <v>637</v>
       </c>
       <c r="L258" s="1">
-        <v>311758.65</v>
+        <v>229976.96</v>
       </c>
       <c r="M258" s="1">
-        <v>312871.03</v>
+        <v>231955.32</v>
       </c>
       <c r="N258" s="1">
-        <v>0.17</v>
+        <v>0.13</v>
       </c>
       <c r="O258">
         <v>1</v>
       </c>
       <c r="Z258" t="s">
-        <v>613</v>
+        <v>635</v>
       </c>
     </row>
     <row r="259" spans="1:26">
       <c r="A259" t="s">
-        <v>617</v>
+        <v>639</v>
       </c>
       <c r="B259" s="1">
-        <v>150000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="C259" s="1">
-        <v>101.288</v>
+        <v>95.292</v>
       </c>
       <c r="D259" s="1">
-        <v>100.0965</v>
+        <v>93.6</v>
       </c>
       <c r="E259" t="s">
         <v>8</v>
       </c>
       <c r="F259">
         <v>1.0</v>
       </c>
       <c r="G259" s="1">
-        <v>150144.75</v>
+        <v>280800.0</v>
       </c>
       <c r="H259" s="1">
-        <v>1787.25</v>
+        <v>5076.0</v>
       </c>
       <c r="I259" s="1">
-        <v>1.1903513109849</v>
+        <v>1.8076923076923</v>
       </c>
       <c r="J259">
-        <v>3.18</v>
+        <v>1.22</v>
       </c>
       <c r="K259" t="s">
-        <v>618</v>
+        <v>640</v>
       </c>
       <c r="L259" s="1">
-        <v>151932.0</v>
+        <v>285876.0</v>
       </c>
       <c r="M259" s="1">
-        <v>156706.52</v>
+        <v>289522.23</v>
       </c>
       <c r="N259" s="1">
-        <v>0.08</v>
+        <v>0.17</v>
       </c>
       <c r="O259">
         <v>1</v>
       </c>
       <c r="Z259" t="s">
-        <v>616</v>
+        <v>638</v>
       </c>
     </row>
     <row r="260" spans="1:26">
       <c r="A260" t="s">
-        <v>620</v>
+        <v>642</v>
       </c>
       <c r="B260" s="1">
-        <v>2072696.0</v>
+        <v>500000.0</v>
       </c>
       <c r="C260" s="1">
-        <v>87.98</v>
+        <v>98.439</v>
       </c>
       <c r="D260" s="1">
-        <v>89.97910789</v>
+        <v>100.0</v>
       </c>
       <c r="E260" t="s">
         <v>8</v>
       </c>
       <c r="F260">
         <v>1.0</v>
       </c>
       <c r="G260" s="1">
-        <v>1864993.37</v>
+        <v>500000.0</v>
       </c>
       <c r="H260" s="1">
-        <v>-41435.43</v>
+        <v>-7805.0</v>
       </c>
       <c r="I260" s="1">
-        <v>-2.2217467722151</v>
+        <v>-1.561</v>
       </c>
       <c r="J260">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>3.56</v>
+      </c>
+      <c r="K260" t="s">
+        <v>643</v>
       </c>
       <c r="L260" s="1">
-        <v>1823557.94</v>
+        <v>492195.0</v>
       </c>
       <c r="M260" s="1">
-        <v>1823557.94</v>
+        <v>509977.53</v>
       </c>
       <c r="N260" s="1">
-        <v>0.97</v>
+        <v>0.29</v>
       </c>
       <c r="O260">
         <v>1</v>
       </c>
       <c r="Z260" t="s">
-        <v>619</v>
+        <v>641</v>
       </c>
     </row>
     <row r="261" spans="1:26">
       <c r="A261" t="s">
-        <v>622</v>
+        <v>645</v>
       </c>
       <c r="B261" s="1">
-        <v>3961764.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C261" s="1">
-        <v>84.896</v>
+        <v>100.909</v>
       </c>
       <c r="D261" s="1">
-        <v>84.15083433</v>
+        <v>103.012</v>
       </c>
       <c r="E261" t="s">
         <v>8</v>
       </c>
       <c r="F261">
         <v>1.0</v>
       </c>
       <c r="G261" s="1">
-        <v>3333857.46</v>
+        <v>206024.0</v>
       </c>
       <c r="H261" s="1">
-        <v>29521.71</v>
+        <v>-4206.0</v>
       </c>
       <c r="I261" s="1">
-        <v>0.8855120638541</v>
+        <v>-2.0415097270221</v>
       </c>
       <c r="J261">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>3.83</v>
+      </c>
+      <c r="K261" t="s">
+        <v>646</v>
       </c>
       <c r="L261" s="1">
-        <v>3363379.17</v>
+        <v>201818.0</v>
       </c>
       <c r="M261" s="1">
-        <v>3363379.17</v>
+        <v>209479.64</v>
       </c>
       <c r="N261" s="1">
-        <v>1.8</v>
+        <v>0.12</v>
       </c>
       <c r="O261">
         <v>1</v>
       </c>
       <c r="Z261" t="s">
-        <v>621</v>
+        <v>644</v>
       </c>
     </row>
     <row r="262" spans="1:26">
       <c r="A262" t="s">
-        <v>624</v>
+        <v>648</v>
       </c>
       <c r="B262" s="1">
-        <v>9380436.0</v>
+        <v>223000.0</v>
       </c>
       <c r="C262" s="1">
-        <v>63.301</v>
+        <v>100.488</v>
       </c>
       <c r="D262" s="1">
-        <v>70.70356389</v>
+        <v>99.849</v>
       </c>
       <c r="E262" t="s">
         <v>8</v>
       </c>
       <c r="F262">
         <v>1.0</v>
       </c>
       <c r="G262" s="1">
-        <v>6632302.56</v>
+        <v>222663.27</v>
       </c>
       <c r="H262" s="1">
-        <v>-694392.76</v>
+        <v>1424.97</v>
       </c>
       <c r="I262" s="1">
-        <v>-10.469859505324</v>
+        <v>0.63996634918727</v>
       </c>
       <c r="J262">
-        <v>0.04</v>
+        <v>3.25</v>
       </c>
       <c r="K262" t="s">
-        <v>625</v>
+        <v>649</v>
       </c>
       <c r="L262" s="1">
-        <v>5937909.8</v>
+        <v>224088.24</v>
       </c>
       <c r="M262" s="1">
-        <v>5941893.27</v>
+        <v>231332.99</v>
       </c>
       <c r="N262" s="1">
-        <v>3.17</v>
+        <v>0.13</v>
       </c>
       <c r="O262">
         <v>1</v>
       </c>
       <c r="Z262" t="s">
-        <v>623</v>
+        <v>647</v>
       </c>
     </row>
     <row r="263" spans="1:26">
       <c r="A263" t="s">
-        <v>627</v>
+        <v>651</v>
       </c>
       <c r="B263" s="1">
-        <v>4880000.0</v>
+        <v>163000.0</v>
       </c>
       <c r="C263" s="1">
-        <v>100.157</v>
+        <v>99.117</v>
       </c>
       <c r="D263" s="1">
-        <v>99.868</v>
+        <v>99.115</v>
       </c>
       <c r="E263" t="s">
         <v>8</v>
       </c>
       <c r="F263">
         <v>1.0</v>
       </c>
       <c r="G263" s="1">
-        <v>4873558.4</v>
+        <v>161557.45</v>
       </c>
       <c r="H263" s="1">
-        <v>14103.2</v>
+        <v>3.26</v>
       </c>
       <c r="I263" s="1">
-        <v>0.28938198421917</v>
+        <v>0.0020178580436866</v>
       </c>
       <c r="J263">
-        <v>2.15</v>
+        <v>1.07</v>
       </c>
       <c r="K263" t="s">
-        <v>628</v>
+        <v>652</v>
       </c>
       <c r="L263" s="1">
-        <v>4887661.6</v>
+        <v>161560.71</v>
       </c>
       <c r="M263" s="1">
-        <v>4992534.81</v>
+        <v>163311.29</v>
       </c>
       <c r="N263" s="1">
-        <v>2.67</v>
+        <v>0.09</v>
       </c>
       <c r="O263">
         <v>1</v>
       </c>
       <c r="Z263" t="s">
-        <v>626</v>
+        <v>650</v>
       </c>
     </row>
     <row r="264" spans="1:26">
       <c r="A264" t="s">
-        <v>630</v>
+        <v>654</v>
       </c>
       <c r="B264" s="1">
-        <v>1192502.0</v>
+        <v>212054.61</v>
       </c>
       <c r="C264" s="1">
-        <v>98.638</v>
+        <v>89.4</v>
       </c>
       <c r="D264" s="1">
-        <v>98.19285586</v>
+        <v>94.89160835</v>
       </c>
       <c r="E264" t="s">
         <v>8</v>
       </c>
       <c r="F264">
         <v>1.0</v>
       </c>
       <c r="G264" s="1">
-        <v>1170951.77</v>
+        <v>201222.03</v>
       </c>
       <c r="H264" s="1">
-        <v>5308.35</v>
+        <v>-11645.21</v>
       </c>
       <c r="I264" s="1">
-        <v>0.45333634877208</v>
+        <v>-5.7872440706418</v>
       </c>
       <c r="J264">
-        <v>0.35</v>
-[...2 lines deleted...]
-        <v>631</v>
+        <v>0.24</v>
+      </c>
+      <c r="K264">
+        <v>506.03</v>
       </c>
       <c r="L264" s="1">
-        <v>1176260.12</v>
+        <v>189576.82</v>
       </c>
       <c r="M264" s="1">
-        <v>1180412.64</v>
+        <v>190082.85</v>
       </c>
       <c r="N264" s="1">
-        <v>0.63</v>
+        <v>0.11</v>
       </c>
       <c r="O264">
         <v>1</v>
       </c>
       <c r="Z264" t="s">
-        <v>629</v>
+        <v>653</v>
       </c>
     </row>
     <row r="265" spans="1:26">
       <c r="A265" t="s">
-        <v>633</v>
+        <v>656</v>
       </c>
       <c r="B265" s="1">
-        <v>890742.0</v>
+        <v>288253.0</v>
       </c>
       <c r="C265" s="1">
-        <v>98.946</v>
+        <v>93.378</v>
       </c>
       <c r="D265" s="1">
-        <v>98.49379843</v>
+        <v>93.8257607</v>
       </c>
       <c r="E265" t="s">
         <v>8</v>
       </c>
       <c r="F265">
         <v>1.0</v>
       </c>
       <c r="G265" s="1">
-        <v>877325.63</v>
+        <v>270455.57</v>
       </c>
       <c r="H265" s="1">
-        <v>4027.95</v>
+        <v>-1290.69</v>
       </c>
       <c r="I265" s="1">
-        <v>0.45911687317285</v>
+        <v>-0.47722810811402</v>
       </c>
       <c r="J265">
-        <v>0.37</v>
+        <v>0.46</v>
       </c>
       <c r="K265" t="s">
-        <v>634</v>
+        <v>657</v>
       </c>
       <c r="L265" s="1">
-        <v>881353.58</v>
+        <v>269164.88</v>
       </c>
       <c r="M265" s="1">
-        <v>884682.27</v>
+        <v>270497.56</v>
       </c>
       <c r="N265" s="1">
-        <v>0.47</v>
+        <v>0.16</v>
       </c>
       <c r="O265">
         <v>1</v>
       </c>
       <c r="Z265" t="s">
-        <v>632</v>
+        <v>655</v>
       </c>
     </row>
     <row r="266" spans="1:26">
       <c r="A266" t="s">
-        <v>636</v>
+        <v>659</v>
       </c>
       <c r="B266" s="1">
-        <v>4432579.0</v>
+        <v>185820.0</v>
       </c>
       <c r="C266" s="1">
-        <v>99.233</v>
+        <v>65.47</v>
       </c>
       <c r="D266" s="1">
-        <v>99.18229455</v>
+        <v>65.21059628</v>
       </c>
       <c r="E266" t="s">
         <v>8</v>
       </c>
       <c r="F266">
         <v>1.0</v>
       </c>
       <c r="G266" s="1">
-        <v>4396333.56</v>
+        <v>121174.33</v>
       </c>
       <c r="H266" s="1">
-        <v>2247.56</v>
+        <v>482.03</v>
       </c>
       <c r="I266" s="1">
-        <v>0.051123509381759</v>
+        <v>0.39779877470748</v>
       </c>
       <c r="J266">
+        <v>0.28</v>
+      </c>
+      <c r="K266">
+        <v>511.64</v>
+      </c>
+      <c r="L266" s="1">
+        <v>121656.36</v>
+      </c>
+      <c r="M266" s="1">
+        <v>122168.0</v>
+      </c>
+      <c r="N266" s="1">
         <v>0.07</v>
       </c>
-      <c r="K266" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="O266">
         <v>1</v>
       </c>
       <c r="Z266" t="s">
-        <v>635</v>
+        <v>658</v>
       </c>
     </row>
     <row r="267" spans="1:26">
       <c r="A267" t="s">
-        <v>639</v>
+        <v>661</v>
       </c>
       <c r="B267" s="1">
-        <v>4886111.75</v>
+        <v>1690000.0</v>
       </c>
       <c r="C267" s="1">
-        <v>88.56</v>
+        <v>100.109</v>
       </c>
       <c r="D267" s="1">
-        <v>103.92033911</v>
+        <v>112.55922604</v>
       </c>
       <c r="E267" t="s">
         <v>8</v>
       </c>
       <c r="F267">
         <v>1.0</v>
       </c>
       <c r="G267" s="1">
-        <v>5077663.9</v>
+        <v>1902250.92</v>
       </c>
       <c r="H267" s="1">
-        <v>-750523.34</v>
+        <v>324991.53</v>
       </c>
       <c r="I267" s="1">
-        <v>-14.780878663513</v>
+        <v>17.084577359542</v>
       </c>
       <c r="J267">
-        <v>2.44</v>
+        <v>0.57</v>
       </c>
       <c r="K267" t="s">
-        <v>640</v>
+        <v>662</v>
       </c>
       <c r="L267" s="1">
-        <v>4327140.56</v>
+        <v>2227242.45</v>
       </c>
       <c r="M267" s="1">
-        <v>4446281.37</v>
+        <v>2236915.57</v>
       </c>
       <c r="N267" s="1">
-        <v>2.37</v>
+        <v>1.29</v>
       </c>
       <c r="O267">
         <v>1</v>
       </c>
       <c r="Z267" t="s">
-        <v>638</v>
+        <v>660</v>
       </c>
     </row>
     <row r="268" spans="1:26">
       <c r="A268" t="s">
-        <v>642</v>
+        <v>664</v>
       </c>
       <c r="B268" s="1">
-        <v>9259041.0</v>
+        <v>3173000.0</v>
       </c>
       <c r="C268" s="1">
-        <v>97.251</v>
+        <v>99.927</v>
       </c>
       <c r="D268" s="1">
-        <v>96.96937512</v>
+        <v>100.87921494</v>
       </c>
       <c r="E268" t="s">
         <v>8</v>
       </c>
       <c r="F268">
         <v>1.0</v>
       </c>
       <c r="G268" s="1">
-        <v>8978434.2</v>
+        <v>3200897.49</v>
       </c>
       <c r="H268" s="1">
-        <v>26075.76</v>
+        <v>-30213.78</v>
       </c>
       <c r="I268" s="1">
-        <v>0.29042658685409</v>
+        <v>-0.94391588904023</v>
       </c>
       <c r="J268">
-        <v>0.89</v>
+        <v>1.03</v>
       </c>
       <c r="K268" t="s">
-        <v>643</v>
+        <v>665</v>
       </c>
       <c r="L268" s="1">
-        <v>9004509.96</v>
+        <v>3170683.71</v>
       </c>
       <c r="M268" s="1">
-        <v>9086953.48</v>
+        <v>3203316.52</v>
       </c>
       <c r="N268" s="1">
-        <v>4.85</v>
+        <v>1.85</v>
       </c>
       <c r="O268">
         <v>1</v>
       </c>
       <c r="Z268" t="s">
-        <v>641</v>
+        <v>663</v>
       </c>
     </row>
     <row r="269" spans="1:26">
       <c r="A269" t="s">
-        <v>645</v>
+        <v>667</v>
       </c>
       <c r="B269" s="1">
-        <v>162000.0</v>
+        <v>1134000.0</v>
       </c>
       <c r="C269" s="1">
-        <v>100.613</v>
+        <v>97.656</v>
       </c>
       <c r="D269" s="1">
-        <v>100.0</v>
+        <v>97.94688889</v>
       </c>
       <c r="E269" t="s">
         <v>8</v>
       </c>
       <c r="F269">
         <v>1.0</v>
       </c>
       <c r="G269" s="1">
-        <v>162000.0</v>
+        <v>1110717.72</v>
       </c>
       <c r="H269" s="1">
-        <v>993.06</v>
+        <v>-3298.68</v>
       </c>
       <c r="I269" s="1">
-        <v>0.613</v>
+        <v>-0.2969863486107</v>
       </c>
       <c r="J269">
-        <v>0.73</v>
+        <v>1.09</v>
       </c>
       <c r="K269" t="s">
-        <v>646</v>
+        <v>668</v>
       </c>
       <c r="L269" s="1">
-        <v>162993.06</v>
+        <v>1107419.04</v>
       </c>
       <c r="M269" s="1">
-        <v>164182.68</v>
+        <v>1119746.67</v>
       </c>
       <c r="N269" s="1">
-        <v>0.09</v>
+        <v>0.65</v>
       </c>
       <c r="O269">
         <v>1</v>
       </c>
       <c r="Z269" t="s">
-        <v>644</v>
+        <v>666</v>
       </c>
     </row>
     <row r="270" spans="1:26">
       <c r="A270" t="s">
-        <v>648</v>
+        <v>670</v>
       </c>
       <c r="B270" s="1">
-        <v>100000.0</v>
+        <v>297000.0</v>
       </c>
       <c r="C270" s="1">
-        <v>99.666</v>
+        <v>84.166</v>
       </c>
       <c r="D270" s="1">
-        <v>99.24</v>
+        <v>97.39783838</v>
       </c>
       <c r="E270" t="s">
         <v>8</v>
       </c>
       <c r="F270">
         <v>1.0</v>
       </c>
       <c r="G270" s="1">
-        <v>99240.0</v>
+        <v>289271.58</v>
       </c>
       <c r="H270" s="1">
-        <v>426.0</v>
+        <v>-39298.56</v>
       </c>
       <c r="I270" s="1">
-        <v>0.42926239419589</v>
+        <v>-13.585351177603</v>
       </c>
       <c r="J270">
-        <v>1.59</v>
+        <v>1.25</v>
       </c>
       <c r="K270" t="s">
-        <v>649</v>
+        <v>671</v>
       </c>
       <c r="L270" s="1">
-        <v>99666.0</v>
+        <v>249973.02</v>
       </c>
       <c r="M270" s="1">
-        <v>101258.47</v>
+        <v>253697.63</v>
       </c>
       <c r="N270" s="1">
-        <v>0.05</v>
+        <v>0.15</v>
       </c>
       <c r="O270">
         <v>1</v>
       </c>
       <c r="Z270" t="s">
-        <v>647</v>
+        <v>669</v>
       </c>
     </row>
     <row r="271" spans="1:26">
       <c r="A271" t="s">
-        <v>651</v>
+        <v>673</v>
       </c>
       <c r="B271" s="1">
-        <v>400000.0</v>
+        <v>2627000.0</v>
       </c>
       <c r="C271" s="1">
-        <v>92.863</v>
+        <v>99.129</v>
       </c>
       <c r="D271" s="1">
-        <v>100.121</v>
+        <v>99.9023544</v>
       </c>
       <c r="E271" t="s">
         <v>8</v>
       </c>
       <c r="F271">
         <v>1.0</v>
       </c>
       <c r="G271" s="1">
-        <v>400484.0</v>
+        <v>2624434.85</v>
       </c>
       <c r="H271" s="1">
-        <v>-29032.0</v>
+        <v>-20316.02</v>
       </c>
       <c r="I271" s="1">
-        <v>-7.2492284335953</v>
+        <v>-0.77411028130494</v>
       </c>
       <c r="J271">
-        <v>1.25</v>
+        <v>0.21</v>
       </c>
       <c r="K271" t="s">
-        <v>652</v>
+        <v>674</v>
       </c>
       <c r="L271" s="1">
-        <v>371452.0</v>
+        <v>2604118.83</v>
       </c>
       <c r="M271" s="1">
-        <v>376438.3</v>
+        <v>2609544.16</v>
       </c>
       <c r="N271" s="1">
-        <v>0.2</v>
+        <v>1.51</v>
       </c>
       <c r="O271">
         <v>1</v>
       </c>
       <c r="Z271" t="s">
-        <v>650</v>
+        <v>672</v>
       </c>
     </row>
     <row r="272" spans="1:26">
       <c r="A272" t="s">
-        <v>654</v>
+        <v>676</v>
       </c>
       <c r="B272" s="1">
-        <v>300000.0</v>
+        <v>5436000.0</v>
       </c>
       <c r="C272" s="1">
-        <v>101.559</v>
+        <v>96.093</v>
       </c>
       <c r="D272" s="1">
-        <v>99.942</v>
+        <v>97.68918801</v>
       </c>
       <c r="E272" t="s">
         <v>8</v>
       </c>
       <c r="F272">
         <v>1.0</v>
       </c>
       <c r="G272" s="1">
-        <v>299826.0</v>
+        <v>5310384.26</v>
       </c>
       <c r="H272" s="1">
-        <v>4851.0</v>
+        <v>-86768.78</v>
       </c>
       <c r="I272" s="1">
-        <v>1.6179384042745</v>
+        <v>-1.633945412455</v>
       </c>
       <c r="J272">
-        <v>0.83</v>
+        <v>1.17</v>
       </c>
       <c r="K272" t="s">
-        <v>655</v>
+        <v>677</v>
       </c>
       <c r="L272" s="1">
-        <v>304677.0</v>
+        <v>5223615.48</v>
       </c>
       <c r="M272" s="1">
-        <v>307179.74</v>
+        <v>5287087.46</v>
       </c>
       <c r="N272" s="1">
-        <v>0.16</v>
+        <v>3.06</v>
       </c>
       <c r="O272">
         <v>1</v>
       </c>
       <c r="Z272" t="s">
-        <v>653</v>
+        <v>675</v>
       </c>
     </row>
     <row r="273" spans="1:26">
       <c r="A273" t="s">
-        <v>657</v>
+        <v>679</v>
       </c>
       <c r="B273" s="1">
-        <v>300000.0</v>
+        <v>168000.0</v>
       </c>
       <c r="C273" s="1">
-        <v>95.358</v>
+        <v>96.135</v>
       </c>
       <c r="D273" s="1">
-        <v>94.67425</v>
+        <v>99.406</v>
       </c>
       <c r="E273" t="s">
         <v>8</v>
       </c>
       <c r="F273">
         <v>1.0</v>
       </c>
       <c r="G273" s="1">
-        <v>284022.75</v>
+        <v>167002.08</v>
       </c>
       <c r="H273" s="1">
-        <v>2051.25</v>
+        <v>-5495.28</v>
       </c>
       <c r="I273" s="1">
-        <v>0.72221327340856</v>
+        <v>-3.2905458423033</v>
       </c>
       <c r="J273">
-        <v>0.48</v>
+        <v>1.9</v>
       </c>
       <c r="K273" t="s">
-        <v>658</v>
+        <v>680</v>
       </c>
       <c r="L273" s="1">
-        <v>286074.0</v>
+        <v>161506.8</v>
       </c>
       <c r="M273" s="1">
-        <v>287522.63</v>
+        <v>164699.95</v>
       </c>
       <c r="N273" s="1">
-        <v>0.15</v>
+        <v>0.1</v>
       </c>
       <c r="O273">
         <v>1</v>
       </c>
       <c r="Z273" t="s">
-        <v>656</v>
+        <v>678</v>
       </c>
     </row>
     <row r="274" spans="1:26">
       <c r="A274" t="s">
-        <v>660</v>
+        <v>682</v>
       </c>
       <c r="B274" s="1">
-        <v>300000.0</v>
+        <v>446000.0</v>
       </c>
       <c r="C274" s="1">
-        <v>101.702</v>
+        <v>97.9</v>
       </c>
       <c r="D274" s="1">
-        <v>99.858</v>
+        <v>100.0</v>
       </c>
       <c r="E274" t="s">
         <v>8</v>
       </c>
       <c r="F274">
         <v>1.0</v>
       </c>
       <c r="G274" s="1">
-        <v>299574.0</v>
+        <v>446000.0</v>
       </c>
       <c r="H274" s="1">
-        <v>5532.0</v>
+        <v>-9366.0</v>
       </c>
       <c r="I274" s="1">
-        <v>1.846622203529</v>
+        <v>-2.1</v>
       </c>
       <c r="J274">
-        <v>0.21</v>
-[...2 lines deleted...]
-        <v>636.99</v>
+        <v>1.31</v>
+      </c>
+      <c r="K274" t="s">
+        <v>683</v>
       </c>
       <c r="L274" s="1">
-        <v>305106.0</v>
+        <v>436634.0</v>
       </c>
       <c r="M274" s="1">
-        <v>305742.99</v>
+        <v>442496.86</v>
       </c>
       <c r="N274" s="1">
-        <v>0.16</v>
+        <v>0.26</v>
       </c>
       <c r="O274">
         <v>1</v>
       </c>
       <c r="Z274" t="s">
-        <v>659</v>
+        <v>681</v>
       </c>
     </row>
     <row r="275" spans="1:26">
       <c r="A275" t="s">
-        <v>662</v>
+        <v>685</v>
       </c>
       <c r="B275" s="1">
-        <v>500000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C275" s="1">
-        <v>98.118</v>
+        <v>102.883</v>
       </c>
       <c r="D275" s="1">
-        <v>98.68</v>
+        <v>100.77</v>
       </c>
       <c r="E275" t="s">
         <v>8</v>
       </c>
       <c r="F275">
         <v>1.0</v>
       </c>
       <c r="G275" s="1">
-        <v>493400.0</v>
+        <v>201540.0</v>
       </c>
       <c r="H275" s="1">
-        <v>-2810.0</v>
+        <v>4226.0</v>
       </c>
       <c r="I275" s="1">
-        <v>-0.56951763275233</v>
+        <v>2.0968542224869</v>
       </c>
       <c r="J275">
-        <v>2.38</v>
+        <v>1.24</v>
       </c>
       <c r="K275" t="s">
-        <v>663</v>
+        <v>686</v>
       </c>
       <c r="L275" s="1">
-        <v>490590.0</v>
+        <v>205766.0</v>
       </c>
       <c r="M275" s="1">
-        <v>502507.81</v>
+        <v>208238.6</v>
       </c>
       <c r="N275" s="1">
-        <v>0.27</v>
+        <v>0.12</v>
       </c>
       <c r="O275">
         <v>1</v>
       </c>
       <c r="Z275" t="s">
-        <v>661</v>
+        <v>684</v>
       </c>
     </row>
     <row r="276" spans="1:26">
       <c r="A276" t="s">
-        <v>665</v>
+        <v>688</v>
       </c>
       <c r="B276" s="1">
-        <v>200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="C276" s="1">
-        <v>98.357</v>
+        <v>99.534</v>
       </c>
       <c r="D276" s="1">
-        <v>98.642</v>
+        <v>99.076</v>
       </c>
       <c r="E276" t="s">
         <v>8</v>
       </c>
       <c r="F276">
         <v>1.0</v>
       </c>
       <c r="G276" s="1">
-        <v>197284.0</v>
+        <v>297228.0</v>
       </c>
       <c r="H276" s="1">
-        <v>-570.0</v>
+        <v>1374.0</v>
       </c>
       <c r="I276" s="1">
-        <v>-0.28892358224691</v>
+        <v>0.46227138762162</v>
       </c>
       <c r="J276">
-        <v>0.41</v>
-[...2 lines deleted...]
-        <v>815.07</v>
+        <v>0.47</v>
+      </c>
+      <c r="K276" t="s">
+        <v>689</v>
       </c>
       <c r="L276" s="1">
-        <v>196714.0</v>
+        <v>298602.0</v>
       </c>
       <c r="M276" s="1">
-        <v>197529.07</v>
+        <v>299999.26</v>
       </c>
       <c r="N276" s="1">
-        <v>0.11</v>
+        <v>0.17</v>
       </c>
       <c r="O276">
         <v>1</v>
       </c>
       <c r="Z276" t="s">
-        <v>664</v>
+        <v>687</v>
       </c>
     </row>
     <row r="277" spans="1:26">
       <c r="A277" t="s">
-        <v>665</v>
+        <v>691</v>
       </c>
       <c r="B277" s="1">
-        <v>200000.0</v>
+        <v>5300000.0</v>
       </c>
       <c r="C277" s="1">
-        <v>98.348</v>
+        <v>99.944</v>
       </c>
       <c r="D277" s="1">
-        <v>95.396</v>
+        <v>100.228</v>
       </c>
       <c r="E277" t="s">
         <v>8</v>
       </c>
       <c r="F277">
         <v>1.0</v>
       </c>
       <c r="G277" s="1">
-        <v>190792.0</v>
+        <v>5312084.0</v>
       </c>
       <c r="H277" s="1">
-        <v>5904.0</v>
+        <v>-15052.0</v>
       </c>
       <c r="I277" s="1">
-        <v>3.0944693697849</v>
+        <v>-0.28335395298719</v>
       </c>
       <c r="J277">
-        <v>0.41</v>
-[...2 lines deleted...]
-        <v>815.07</v>
+        <v>2.21</v>
+      </c>
+      <c r="K277" t="s">
+        <v>692</v>
       </c>
       <c r="L277" s="1">
-        <v>196696.0</v>
+        <v>5297032.0</v>
       </c>
       <c r="M277" s="1">
-        <v>197511.07</v>
+        <v>5414031.32</v>
       </c>
       <c r="N277" s="1">
-        <v>0.11</v>
+        <v>3.13</v>
       </c>
       <c r="O277">
         <v>1</v>
       </c>
       <c r="Z277" t="s">
-        <v>666</v>
+        <v>690</v>
       </c>
     </row>
     <row r="278" spans="1:26">
       <c r="A278" t="s">
-        <v>668</v>
+        <v>694</v>
       </c>
       <c r="B278" s="1">
-        <v>207000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="C278" s="1">
-        <v>98.8</v>
+        <v>100.024</v>
       </c>
       <c r="D278" s="1">
-        <v>99.628</v>
+        <v>98.69</v>
       </c>
       <c r="E278" t="s">
         <v>8</v>
       </c>
       <c r="F278">
         <v>1.0</v>
       </c>
       <c r="G278" s="1">
-        <v>206229.96</v>
+        <v>296070.0</v>
       </c>
       <c r="H278" s="1">
-        <v>-1713.96</v>
+        <v>4002.0</v>
       </c>
       <c r="I278" s="1">
-        <v>-0.83109166097884</v>
+        <v>1.3517073665012</v>
       </c>
       <c r="J278">
-        <v>2.38</v>
+        <v>3.2</v>
       </c>
       <c r="K278" t="s">
-        <v>669</v>
+        <v>695</v>
       </c>
       <c r="L278" s="1">
-        <v>204516.0</v>
+        <v>300072.0</v>
       </c>
       <c r="M278" s="1">
-        <v>209437.21</v>
+        <v>309658.64</v>
       </c>
       <c r="N278" s="1">
-        <v>0.11</v>
+        <v>0.18</v>
       </c>
       <c r="O278">
         <v>1</v>
       </c>
       <c r="Z278" t="s">
-        <v>667</v>
+        <v>693</v>
       </c>
     </row>
     <row r="279" spans="1:26">
       <c r="A279" t="s">
-        <v>671</v>
+        <v>697</v>
       </c>
       <c r="B279" s="1">
-        <v>200000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="C279" s="1">
-        <v>99.372</v>
+        <v>84.218</v>
       </c>
       <c r="D279" s="1">
-        <v>99.736</v>
+        <v>85.4208</v>
       </c>
       <c r="E279" t="s">
         <v>8</v>
       </c>
       <c r="F279">
         <v>1.0</v>
       </c>
       <c r="G279" s="1">
-        <v>199472.0</v>
+        <v>427104.0</v>
       </c>
       <c r="H279" s="1">
-        <v>-728.0</v>
+        <v>-6014.0</v>
       </c>
       <c r="I279" s="1">
-        <v>-0.36496350364964</v>
+        <v>-1.4080879598412</v>
       </c>
       <c r="J279">
-        <v>2.37</v>
+        <v>0.53</v>
       </c>
       <c r="K279" t="s">
-        <v>672</v>
+        <v>698</v>
       </c>
       <c r="L279" s="1">
-        <v>198744.0</v>
+        <v>421090.0</v>
       </c>
       <c r="M279" s="1">
-        <v>203478.25</v>
+        <v>423715.0</v>
       </c>
       <c r="N279" s="1">
-        <v>0.11</v>
+        <v>0.25</v>
       </c>
       <c r="O279">
         <v>1</v>
       </c>
       <c r="Z279" t="s">
-        <v>670</v>
+        <v>696</v>
       </c>
     </row>
     <row r="280" spans="1:26">
       <c r="A280" t="s">
-        <v>674</v>
+        <v>700</v>
       </c>
       <c r="B280" s="1">
-        <v>232000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="C280" s="1">
-        <v>99.9</v>
+        <v>98.868</v>
       </c>
       <c r="D280" s="1">
-        <v>99.394</v>
+        <v>99.898</v>
       </c>
       <c r="E280" t="s">
         <v>8</v>
       </c>
       <c r="F280">
         <v>1.0</v>
       </c>
       <c r="G280" s="1">
-        <v>230594.08</v>
+        <v>499490.0</v>
       </c>
       <c r="H280" s="1">
-        <v>1173.92</v>
+        <v>-5150.0</v>
       </c>
       <c r="I280" s="1">
-        <v>0.50908505543594</v>
+        <v>-1.0310516727062</v>
       </c>
       <c r="J280">
-        <v>0.59</v>
+        <v>0.53</v>
       </c>
       <c r="K280" t="s">
-        <v>675</v>
+        <v>701</v>
       </c>
       <c r="L280" s="1">
-        <v>231768.0</v>
+        <v>494340.0</v>
       </c>
       <c r="M280" s="1">
-        <v>233126.63</v>
+        <v>496970.14</v>
       </c>
       <c r="N280" s="1">
-        <v>0.12</v>
+        <v>0.29</v>
       </c>
       <c r="O280">
         <v>1</v>
       </c>
       <c r="Z280" t="s">
-        <v>673</v>
+        <v>699</v>
       </c>
     </row>
     <row r="281" spans="1:26">
       <c r="A281" t="s">
-        <v>677</v>
+        <v>703</v>
       </c>
       <c r="B281" s="1">
         <v>300000.0</v>
       </c>
       <c r="C281" s="1">
-        <v>95.754</v>
+        <v>81.078</v>
       </c>
       <c r="D281" s="1">
-        <v>93.6</v>
+        <v>82.0</v>
       </c>
       <c r="E281" t="s">
         <v>8</v>
       </c>
       <c r="F281">
         <v>1.0</v>
       </c>
       <c r="G281" s="1">
-        <v>280800.0</v>
+        <v>246000.0</v>
       </c>
       <c r="H281" s="1">
-        <v>6462.0</v>
+        <v>-2766.0</v>
       </c>
       <c r="I281" s="1">
-        <v>2.3012820512821</v>
+        <v>-1.1243902439024</v>
       </c>
       <c r="J281">
-        <v>1.1</v>
-[...2 lines deleted...]
-        <v>678</v>
+        <v>0.27</v>
+      </c>
+      <c r="K281">
+        <v>812.67</v>
       </c>
       <c r="L281" s="1">
-        <v>287262.0</v>
+        <v>243234.0</v>
       </c>
       <c r="M281" s="1">
-        <v>290560.97</v>
+        <v>244046.67</v>
       </c>
       <c r="N281" s="1">
-        <v>0.16</v>
+        <v>0.14</v>
       </c>
       <c r="O281">
         <v>1</v>
       </c>
       <c r="Z281" t="s">
-        <v>676</v>
+        <v>702</v>
       </c>
     </row>
     <row r="282" spans="1:26">
       <c r="A282" t="s">
-        <v>680</v>
+        <v>705</v>
       </c>
       <c r="B282" s="1">
-        <v>500000.0</v>
+        <v>181000.0</v>
       </c>
       <c r="C282" s="1">
-        <v>99.197</v>
+        <v>100.315</v>
       </c>
       <c r="D282" s="1">
-        <v>100.0</v>
+        <v>99.609</v>
       </c>
       <c r="E282" t="s">
         <v>8</v>
       </c>
       <c r="F282">
         <v>1.0</v>
       </c>
       <c r="G282" s="1">
-        <v>500000.0</v>
+        <v>180292.29</v>
       </c>
       <c r="H282" s="1">
-        <v>-4015.0</v>
+        <v>1277.86</v>
       </c>
       <c r="I282" s="1">
-        <v>-0.803</v>
+        <v>0.70877129576645</v>
       </c>
       <c r="J282">
-        <v>3.28</v>
+        <v>0.8</v>
       </c>
       <c r="K282" t="s">
-        <v>681</v>
+        <v>706</v>
       </c>
       <c r="L282" s="1">
-        <v>495985.0</v>
+        <v>181570.15</v>
       </c>
       <c r="M282" s="1">
-        <v>512387.4</v>
+        <v>183018.15</v>
       </c>
       <c r="N282" s="1">
-        <v>0.27</v>
+        <v>0.11</v>
       </c>
       <c r="O282">
         <v>1</v>
       </c>
       <c r="Z282" t="s">
-        <v>679</v>
+        <v>704</v>
       </c>
     </row>
     <row r="283" spans="1:26">
       <c r="A283" t="s">
-        <v>683</v>
+        <v>708</v>
       </c>
       <c r="B283" s="1">
-        <v>200000.0</v>
+        <v>141000.0</v>
       </c>
       <c r="C283" s="1">
-        <v>101.69</v>
+        <v>100.835</v>
       </c>
       <c r="D283" s="1">
-        <v>103.012</v>
+        <v>99.813</v>
       </c>
       <c r="E283" t="s">
         <v>8</v>
       </c>
       <c r="F283">
         <v>1.0</v>
       </c>
       <c r="G283" s="1">
-        <v>206024.0</v>
+        <v>140736.33</v>
       </c>
       <c r="H283" s="1">
-        <v>-2644.0</v>
+        <v>1441.02</v>
       </c>
       <c r="I283" s="1">
-        <v>-1.2833456296354</v>
+        <v>1.0239147205274</v>
       </c>
       <c r="J283">
-        <v>3.53</v>
+        <v>0.72</v>
       </c>
       <c r="K283" t="s">
-        <v>684</v>
+        <v>709</v>
       </c>
       <c r="L283" s="1">
-        <v>203380.0</v>
+        <v>142177.35</v>
       </c>
       <c r="M283" s="1">
-        <v>210436.16</v>
+        <v>143195.25</v>
       </c>
       <c r="N283" s="1">
-        <v>0.11</v>
+        <v>0.08</v>
       </c>
       <c r="O283">
         <v>1</v>
       </c>
       <c r="Z283" t="s">
-        <v>682</v>
+        <v>707</v>
       </c>
     </row>
     <row r="284" spans="1:26">
       <c r="A284" t="s">
-        <v>686</v>
+        <v>711</v>
       </c>
       <c r="B284" s="1">
-        <v>223000.0</v>
+        <v>191000.0</v>
       </c>
       <c r="C284" s="1">
-        <v>101.331</v>
+        <v>102.82</v>
       </c>
       <c r="D284" s="1">
-        <v>99.849</v>
+        <v>100.0</v>
       </c>
       <c r="E284" t="s">
         <v>8</v>
       </c>
       <c r="F284">
         <v>1.0</v>
       </c>
       <c r="G284" s="1">
-        <v>222663.27</v>
+        <v>191000.0</v>
       </c>
       <c r="H284" s="1">
-        <v>3304.86</v>
+        <v>5386.2</v>
       </c>
       <c r="I284" s="1">
-        <v>1.4842412042184</v>
+        <v>2.82</v>
       </c>
       <c r="J284">
-        <v>2.97</v>
+        <v>3.42</v>
       </c>
       <c r="K284" t="s">
-        <v>687</v>
+        <v>712</v>
       </c>
       <c r="L284" s="1">
-        <v>225968.13</v>
+        <v>196386.2</v>
       </c>
       <c r="M284" s="1">
-        <v>232601.31</v>
+        <v>202917.59</v>
       </c>
       <c r="N284" s="1">
         <v>0.12</v>
       </c>
       <c r="O284">
         <v>1</v>
       </c>
       <c r="Z284" t="s">
-        <v>685</v>
+        <v>710</v>
       </c>
     </row>
     <row r="285" spans="1:26">
       <c r="A285" t="s">
-        <v>689</v>
+        <v>714</v>
       </c>
       <c r="B285" s="1">
-        <v>163000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="C285" s="1">
-        <v>100.102</v>
+        <v>97.769</v>
       </c>
       <c r="D285" s="1">
-        <v>99.115</v>
+        <v>99.423</v>
       </c>
       <c r="E285" t="s">
         <v>8</v>
       </c>
       <c r="F285">
         <v>1.0</v>
       </c>
       <c r="G285" s="1">
-        <v>161557.45</v>
+        <v>397692.0</v>
       </c>
       <c r="H285" s="1">
-        <v>1608.81</v>
+        <v>-6616.0</v>
       </c>
       <c r="I285" s="1">
-        <v>0.99581294455935</v>
+        <v>-1.663598966034</v>
       </c>
       <c r="J285">
-        <v>0.82</v>
+        <v>1.12</v>
       </c>
       <c r="K285" t="s">
-        <v>690</v>
+        <v>715</v>
       </c>
       <c r="L285" s="1">
-        <v>163166.26</v>
+        <v>391076.0</v>
       </c>
       <c r="M285" s="1">
-        <v>164510.45</v>
+        <v>395547.23</v>
       </c>
       <c r="N285" s="1">
-        <v>0.09</v>
+        <v>0.23</v>
       </c>
       <c r="O285">
         <v>1</v>
       </c>
       <c r="Z285" t="s">
-        <v>688</v>
+        <v>713</v>
       </c>
     </row>
     <row r="286" spans="1:26">
       <c r="A286" t="s">
-        <v>692</v>
+        <v>717</v>
       </c>
       <c r="B286" s="1">
-        <v>222054.61</v>
+        <v>100000.0</v>
       </c>
       <c r="C286" s="1">
-        <v>90.454</v>
+        <v>97.749</v>
       </c>
       <c r="D286" s="1">
-        <v>94.89160797</v>
+        <v>97.59</v>
       </c>
       <c r="E286" t="s">
         <v>8</v>
       </c>
       <c r="F286">
         <v>1.0</v>
       </c>
       <c r="G286" s="1">
-        <v>210711.19</v>
+        <v>97590.0</v>
       </c>
       <c r="H286" s="1">
-        <v>-9853.91</v>
+        <v>159.0</v>
       </c>
       <c r="I286" s="1">
-        <v>-4.6765005693338</v>
+        <v>0.16292652935752</v>
       </c>
       <c r="J286">
-        <v>0.15</v>
-[...2 lines deleted...]
-        <v>324.26</v>
+        <v>2.11</v>
+      </c>
+      <c r="K286" t="s">
+        <v>718</v>
       </c>
       <c r="L286" s="1">
-        <v>200857.28</v>
+        <v>97749.0</v>
       </c>
       <c r="M286" s="1">
-        <v>201181.54</v>
+        <v>99859.27</v>
       </c>
       <c r="N286" s="1">
-        <v>0.11</v>
+        <v>0.06</v>
       </c>
       <c r="O286">
         <v>1</v>
       </c>
       <c r="Z286" t="s">
-        <v>691</v>
+        <v>716</v>
       </c>
     </row>
     <row r="287" spans="1:26">
       <c r="A287" t="s">
-        <v>694</v>
+        <v>720</v>
       </c>
       <c r="B287" s="1">
-        <v>298253.0</v>
+        <v>216000.0</v>
       </c>
       <c r="C287" s="1">
-        <v>94.161</v>
+        <v>97.513</v>
       </c>
       <c r="D287" s="1">
-        <v>93.82576202</v>
+        <v>99.947</v>
       </c>
       <c r="E287" t="s">
         <v>8</v>
       </c>
       <c r="F287">
         <v>1.0</v>
       </c>
       <c r="G287" s="1">
-        <v>279838.15</v>
+        <v>215885.52</v>
       </c>
       <c r="H287" s="1">
-        <v>999.85</v>
+        <v>-5257.44</v>
       </c>
       <c r="I287" s="1">
-        <v>0.35729581545618</v>
+        <v>-2.4352907040732</v>
       </c>
       <c r="J287">
-        <v>0.37</v>
+        <v>2.43</v>
       </c>
       <c r="K287" t="s">
-        <v>695</v>
+        <v>721</v>
       </c>
       <c r="L287" s="1">
-        <v>280838.0</v>
+        <v>210628.08</v>
       </c>
       <c r="M287" s="1">
-        <v>281930.1</v>
+        <v>215887.53</v>
       </c>
       <c r="N287" s="1">
-        <v>0.15</v>
+        <v>0.12</v>
       </c>
       <c r="O287">
         <v>1</v>
       </c>
       <c r="Z287" t="s">
-        <v>693</v>
+        <v>719</v>
       </c>
     </row>
     <row r="288" spans="1:26">
       <c r="A288" t="s">
-        <v>697</v>
+        <v>723</v>
       </c>
       <c r="B288" s="1">
-        <v>195820.0</v>
+        <v>238000.0</v>
       </c>
       <c r="C288" s="1">
-        <v>67.272</v>
+        <v>101.707</v>
       </c>
       <c r="D288" s="1">
-        <v>65.21059647</v>
+        <v>100.0</v>
       </c>
       <c r="E288" t="s">
         <v>8</v>
       </c>
       <c r="F288">
         <v>1.0</v>
       </c>
       <c r="G288" s="1">
-        <v>127695.39</v>
+        <v>238000.0</v>
       </c>
       <c r="H288" s="1">
-        <v>4036.64</v>
+        <v>4062.66</v>
       </c>
       <c r="I288" s="1">
-        <v>3.1611477908482</v>
+        <v>1.707</v>
       </c>
       <c r="J288">
-        <v>0.17</v>
-[...2 lines deleted...]
-        <v>329.94</v>
+        <v>1.52</v>
+      </c>
+      <c r="K288" t="s">
+        <v>724</v>
       </c>
       <c r="L288" s="1">
-        <v>131732.03</v>
+        <v>242062.66</v>
       </c>
       <c r="M288" s="1">
-        <v>132061.97</v>
+        <v>245669.67</v>
       </c>
       <c r="N288" s="1">
-        <v>0.07</v>
+        <v>0.14</v>
       </c>
       <c r="O288">
         <v>1</v>
       </c>
       <c r="Z288" t="s">
-        <v>696</v>
+        <v>722</v>
       </c>
     </row>
     <row r="289" spans="1:26">
       <c r="A289" t="s">
-        <v>699</v>
+        <v>726</v>
       </c>
       <c r="B289" s="1">
-        <v>1730000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="C289" s="1">
-        <v>100.299</v>
+        <v>98.262</v>
       </c>
       <c r="D289" s="1">
-        <v>112.32961214</v>
+        <v>99.779</v>
       </c>
       <c r="E289" t="s">
         <v>8</v>
       </c>
       <c r="F289">
         <v>1.0</v>
       </c>
       <c r="G289" s="1">
-        <v>1943302.29</v>
+        <v>598674.0</v>
       </c>
       <c r="H289" s="1">
-        <v>335135.63</v>
+        <v>-9102.0</v>
       </c>
       <c r="I289" s="1">
-        <v>17.245676687799</v>
+        <v>-1.5203599955903</v>
       </c>
       <c r="J289">
-        <v>0.45</v>
+        <v>1.51</v>
       </c>
       <c r="K289" t="s">
-        <v>700</v>
+        <v>727</v>
       </c>
       <c r="L289" s="1">
-        <v>2278437.92</v>
+        <v>589572.0</v>
       </c>
       <c r="M289" s="1">
-        <v>2286308.43</v>
+        <v>598633.64</v>
       </c>
       <c r="N289" s="1">
-        <v>1.22</v>
+        <v>0.35</v>
       </c>
       <c r="O289">
         <v>1</v>
       </c>
       <c r="Z289" t="s">
-        <v>698</v>
+        <v>725</v>
       </c>
     </row>
     <row r="290" spans="1:26">
       <c r="A290" t="s">
-        <v>702</v>
+        <v>729</v>
       </c>
       <c r="B290" s="1">
-        <v>3263000.0</v>
+        <v>420000.0</v>
       </c>
       <c r="C290" s="1">
-        <v>99.986</v>
+        <v>97.824</v>
       </c>
       <c r="D290" s="1">
-        <v>100.88734447</v>
+        <v>100.0</v>
       </c>
       <c r="E290" t="s">
         <v>8</v>
       </c>
       <c r="F290">
         <v>1.0</v>
       </c>
       <c r="G290" s="1">
-        <v>3291954.05</v>
+        <v>420000.0</v>
       </c>
       <c r="H290" s="1">
-        <v>-29410.87</v>
+        <v>-9139.2</v>
       </c>
       <c r="I290" s="1">
-        <v>-0.89341678387036</v>
+        <v>-2.176</v>
       </c>
       <c r="J290">
-        <v>0.85</v>
+        <v>0.58</v>
       </c>
       <c r="K290" t="s">
-        <v>703</v>
+        <v>730</v>
       </c>
       <c r="L290" s="1">
-        <v>3262543.18</v>
+        <v>410860.8</v>
       </c>
       <c r="M290" s="1">
-        <v>3290125.45</v>
+        <v>413298.64</v>
       </c>
       <c r="N290" s="1">
-        <v>1.76</v>
+        <v>0.24</v>
       </c>
       <c r="O290">
         <v>1</v>
       </c>
       <c r="Z290" t="s">
-        <v>701</v>
+        <v>728</v>
       </c>
     </row>
     <row r="291" spans="1:26">
       <c r="A291" t="s">
-        <v>705</v>
+        <v>732</v>
       </c>
       <c r="B291" s="1">
-        <v>1862000.0</v>
+        <v>160000.0</v>
       </c>
       <c r="C291" s="1">
-        <v>99.114</v>
+        <v>97.542</v>
       </c>
       <c r="D291" s="1">
-        <v>97.93346079</v>
+        <v>99.215</v>
       </c>
       <c r="E291" t="s">
         <v>8</v>
       </c>
       <c r="F291">
         <v>1.0</v>
       </c>
       <c r="G291" s="1">
-        <v>1823521.04</v>
+        <v>158744.0</v>
       </c>
       <c r="H291" s="1">
-        <v>21981.64</v>
+        <v>-2676.8</v>
       </c>
       <c r="I291" s="1">
-        <v>1.205450308377</v>
+        <v>-1.6862369601371</v>
       </c>
       <c r="J291">
-        <v>0.86</v>
+        <v>0.66</v>
       </c>
       <c r="K291" t="s">
-        <v>706</v>
+        <v>733</v>
       </c>
       <c r="L291" s="1">
-        <v>1845502.68</v>
+        <v>156067.2</v>
       </c>
       <c r="M291" s="1">
-        <v>1861600.38</v>
+        <v>157119.25</v>
       </c>
       <c r="N291" s="1">
-        <v>0.99</v>
+        <v>0.09</v>
       </c>
       <c r="O291">
         <v>1</v>
       </c>
       <c r="Z291" t="s">
-        <v>704</v>
+        <v>731</v>
       </c>
     </row>
     <row r="292" spans="1:26">
       <c r="A292" t="s">
-        <v>708</v>
+        <v>735</v>
       </c>
       <c r="B292" s="1">
-        <v>1327000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="C292" s="1">
-        <v>86.819</v>
+        <v>99.813</v>
       </c>
       <c r="D292" s="1">
-        <v>97.39783572</v>
+        <v>101.669</v>
       </c>
       <c r="E292" t="s">
         <v>8</v>
       </c>
       <c r="F292">
         <v>1.0</v>
       </c>
       <c r="G292" s="1">
-        <v>1292469.28</v>
+        <v>406676.0</v>
       </c>
       <c r="H292" s="1">
-        <v>-140381.15</v>
+        <v>-7424.0</v>
       </c>
       <c r="I292" s="1">
-        <v>-10.86146898594</v>
+        <v>-1.825531873039</v>
       </c>
       <c r="J292">
-        <v>1.02</v>
+        <v>1.32</v>
       </c>
       <c r="K292" t="s">
-        <v>709</v>
+        <v>736</v>
       </c>
       <c r="L292" s="1">
-        <v>1152088.13</v>
+        <v>399252.0</v>
       </c>
       <c r="M292" s="1">
-        <v>1165682.67</v>
+        <v>404539.78</v>
       </c>
       <c r="N292" s="1">
-        <v>0.62</v>
+        <v>0.23</v>
       </c>
       <c r="O292">
         <v>1</v>
       </c>
       <c r="Z292" t="s">
-        <v>707</v>
+        <v>734</v>
       </c>
     </row>
     <row r="293" spans="1:26">
       <c r="A293" t="s">
-        <v>711</v>
+        <v>738</v>
       </c>
       <c r="B293" s="1">
-        <v>2697000.0</v>
+        <v>270000.0</v>
       </c>
       <c r="C293" s="1">
-        <v>101.201</v>
+        <v>99.587</v>
       </c>
       <c r="D293" s="1">
-        <v>99.88238042</v>
+        <v>100.0</v>
       </c>
       <c r="E293" t="s">
         <v>8</v>
       </c>
       <c r="F293">
         <v>1.0</v>
       </c>
       <c r="G293" s="1">
-        <v>2693827.8</v>
+        <v>270000.0</v>
       </c>
       <c r="H293" s="1">
-        <v>35563.17</v>
+        <v>-1115.1</v>
       </c>
       <c r="I293" s="1">
-        <v>1.3201723584559</v>
+        <v>-0.413</v>
       </c>
       <c r="J293">
-        <v>0.67</v>
+        <v>0.58</v>
       </c>
       <c r="K293" t="s">
-        <v>712</v>
+        <v>739</v>
       </c>
       <c r="L293" s="1">
-        <v>2729390.97</v>
+        <v>268884.9</v>
       </c>
       <c r="M293" s="1">
-        <v>2747510.04</v>
+        <v>270447.65</v>
       </c>
       <c r="N293" s="1">
-        <v>1.47</v>
+        <v>0.16</v>
       </c>
       <c r="O293">
         <v>1</v>
       </c>
       <c r="Z293" t="s">
-        <v>710</v>
+        <v>737</v>
       </c>
     </row>
     <row r="294" spans="1:26">
       <c r="A294" t="s">
-        <v>714</v>
+        <v>741</v>
       </c>
       <c r="B294" s="1">
-        <v>5586000.0</v>
+        <v>245000.0</v>
       </c>
       <c r="C294" s="1">
-        <v>98.527</v>
+        <v>99.9</v>
       </c>
       <c r="D294" s="1">
-        <v>97.67388382</v>
+        <v>100.0</v>
       </c>
       <c r="E294" t="s">
         <v>8</v>
       </c>
       <c r="F294">
         <v>1.0</v>
       </c>
       <c r="G294" s="1">
-        <v>5456063.15</v>
+        <v>245000.0</v>
       </c>
       <c r="H294" s="1">
-        <v>47655.07</v>
+        <v>-245.0</v>
       </c>
       <c r="I294" s="1">
-        <v>0.87343325562498</v>
+        <v>-0.1</v>
       </c>
       <c r="J294">
-        <v>0.89</v>
+        <v>3.19</v>
       </c>
       <c r="K294" t="s">
-        <v>715</v>
+        <v>742</v>
       </c>
       <c r="L294" s="1">
-        <v>5503718.22</v>
+        <v>244755.0</v>
       </c>
       <c r="M294" s="1">
-        <v>5553664.08</v>
+        <v>252578.56</v>
       </c>
       <c r="N294" s="1">
-        <v>2.97</v>
+        <v>0.15</v>
       </c>
       <c r="O294">
         <v>1</v>
       </c>
       <c r="Z294" t="s">
-        <v>713</v>
+        <v>740</v>
       </c>
     </row>
     <row r="295" spans="1:26">
       <c r="A295" t="s">
-        <v>717</v>
+        <v>744</v>
       </c>
       <c r="B295" s="1">
-        <v>168000.0</v>
+        <v>345000.0</v>
       </c>
       <c r="C295" s="1">
-        <v>97.152</v>
+        <v>100.239</v>
       </c>
       <c r="D295" s="1">
-        <v>99.406</v>
+        <v>99.999</v>
       </c>
       <c r="E295" t="s">
         <v>8</v>
       </c>
       <c r="F295">
         <v>1.0</v>
       </c>
       <c r="G295" s="1">
-        <v>167002.08</v>
+        <v>344996.55</v>
       </c>
       <c r="H295" s="1">
-        <v>-3786.72</v>
+        <v>828.0</v>
       </c>
       <c r="I295" s="1">
-        <v>-2.2674687644609</v>
+        <v>0.240002400024</v>
       </c>
       <c r="J295">
-        <v>1.68</v>
-[...2 lines deleted...]
-        <v>718</v>
+        <v>0.07</v>
+      </c>
+      <c r="K295">
+        <v>242.05</v>
       </c>
       <c r="L295" s="1">
-        <v>163215.36</v>
+        <v>345824.55</v>
       </c>
       <c r="M295" s="1">
-        <v>166034.54</v>
+        <v>346066.6</v>
       </c>
       <c r="N295" s="1">
-        <v>0.09</v>
+        <v>0.2</v>
       </c>
       <c r="O295">
         <v>1</v>
       </c>
       <c r="Z295" t="s">
-        <v>716</v>
+        <v>743</v>
       </c>
     </row>
     <row r="296" spans="1:26">
       <c r="A296" t="s">
-        <v>720</v>
+        <v>746</v>
       </c>
       <c r="B296" s="1">
-        <v>446000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="C296" s="1">
-        <v>98.744</v>
+        <v>104.666</v>
       </c>
       <c r="D296" s="1">
-        <v>100.0</v>
+        <v>106.993</v>
       </c>
       <c r="E296" t="s">
         <v>8</v>
       </c>
       <c r="F296">
         <v>1.0</v>
       </c>
       <c r="G296" s="1">
-        <v>446000.0</v>
+        <v>320979.0</v>
       </c>
       <c r="H296" s="1">
-        <v>-5601.76</v>
+        <v>-6981.0</v>
       </c>
       <c r="I296" s="1">
-        <v>-1.256</v>
+        <v>-2.1749086388829</v>
       </c>
       <c r="J296">
-        <v>1.09</v>
+        <v>3.99</v>
       </c>
       <c r="K296" t="s">
-        <v>721</v>
+        <v>747</v>
       </c>
       <c r="L296" s="1">
-        <v>440398.24</v>
+        <v>313998.0</v>
       </c>
       <c r="M296" s="1">
-        <v>445264.8</v>
+        <v>325968.54</v>
       </c>
       <c r="N296" s="1">
-        <v>0.24</v>
+        <v>0.19</v>
       </c>
       <c r="O296">
         <v>1</v>
       </c>
       <c r="Z296" t="s">
-        <v>719</v>
+        <v>745</v>
       </c>
     </row>
     <row r="297" spans="1:26">
       <c r="A297" t="s">
-        <v>723</v>
+        <v>749</v>
       </c>
       <c r="B297" s="1">
-        <v>200000.0</v>
+        <v>203000.0</v>
       </c>
       <c r="C297" s="1">
-        <v>103.473</v>
+        <v>100.093</v>
       </c>
       <c r="D297" s="1">
-        <v>100.77</v>
+        <v>100.14531527</v>
       </c>
       <c r="E297" t="s">
         <v>8</v>
       </c>
       <c r="F297">
         <v>1.0</v>
       </c>
       <c r="G297" s="1">
-        <v>201540.0</v>
+        <v>203294.99</v>
       </c>
       <c r="H297" s="1">
-        <v>5406.0</v>
+        <v>-106.2</v>
       </c>
       <c r="I297" s="1">
-        <v>2.6823459362906</v>
+        <v>-0.052239359169648</v>
       </c>
       <c r="J297">
-        <v>0.9</v>
+        <v>3.9</v>
       </c>
       <c r="K297" t="s">
-        <v>724</v>
+        <v>750</v>
       </c>
       <c r="L297" s="1">
-        <v>206946.0</v>
+        <v>203188.79</v>
       </c>
       <c r="M297" s="1">
-        <v>208741.89</v>
+        <v>211108.57</v>
       </c>
       <c r="N297" s="1">
-        <v>0.11</v>
+        <v>0.12</v>
       </c>
       <c r="O297">
         <v>1</v>
       </c>
       <c r="Z297" t="s">
-        <v>722</v>
+        <v>748</v>
       </c>
     </row>
     <row r="298" spans="1:26">
       <c r="A298" t="s">
-        <v>726</v>
+        <v>752</v>
       </c>
       <c r="B298" s="1">
-        <v>300000.0</v>
+        <v>325000.0</v>
       </c>
       <c r="C298" s="1">
-        <v>100.355</v>
+        <v>99.65</v>
       </c>
       <c r="D298" s="1">
-        <v>99.076</v>
+        <v>100.0</v>
       </c>
       <c r="E298" t="s">
         <v>8</v>
       </c>
       <c r="F298">
         <v>1.0</v>
       </c>
       <c r="G298" s="1">
-        <v>297228.0</v>
+        <v>325000.0</v>
       </c>
       <c r="H298" s="1">
-        <v>3837.0</v>
+        <v>-1137.5</v>
       </c>
       <c r="I298" s="1">
-        <v>1.2909281763495</v>
+        <v>-0.35</v>
       </c>
       <c r="J298">
-        <v>0.16</v>
-[...2 lines deleted...]
-        <v>489.04</v>
+        <v>3.06</v>
+      </c>
+      <c r="K298" t="s">
+        <v>753</v>
       </c>
       <c r="L298" s="1">
-        <v>301065.0</v>
+        <v>323862.5</v>
       </c>
       <c r="M298" s="1">
-        <v>301554.04</v>
+        <v>333794.14</v>
       </c>
       <c r="N298" s="1">
-        <v>0.16</v>
+        <v>0.19</v>
       </c>
       <c r="O298">
         <v>1</v>
       </c>
       <c r="Z298" t="s">
-        <v>725</v>
+        <v>751</v>
       </c>
     </row>
     <row r="299" spans="1:26">
       <c r="A299" t="s">
-        <v>728</v>
+        <v>755</v>
       </c>
       <c r="B299" s="1">
         <v>300000.0</v>
       </c>
       <c r="C299" s="1">
-        <v>101.308</v>
+        <v>99.31</v>
       </c>
       <c r="D299" s="1">
-        <v>98.69</v>
+        <v>99.07</v>
       </c>
       <c r="E299" t="s">
         <v>8</v>
       </c>
       <c r="F299">
         <v>1.0</v>
       </c>
       <c r="G299" s="1">
-        <v>296070.0</v>
+        <v>297210.0</v>
       </c>
       <c r="H299" s="1">
-        <v>7854.0</v>
+        <v>720.0</v>
       </c>
       <c r="I299" s="1">
-        <v>2.6527510386057</v>
+        <v>0.24225295245786</v>
       </c>
       <c r="J299">
-        <v>2.92</v>
+        <v>1.49</v>
       </c>
       <c r="K299" t="s">
-        <v>729</v>
+        <v>756</v>
       </c>
       <c r="L299" s="1">
-        <v>303924.0</v>
+        <v>297930.0</v>
       </c>
       <c r="M299" s="1">
-        <v>312682.56</v>
+        <v>302397.6</v>
       </c>
       <c r="N299" s="1">
         <v>0.17</v>
       </c>
       <c r="O299">
         <v>1</v>
       </c>
       <c r="Z299" t="s">
-        <v>727</v>
+        <v>754</v>
       </c>
     </row>
     <row r="300" spans="1:26">
       <c r="A300" t="s">
-        <v>731</v>
+        <v>758</v>
       </c>
       <c r="B300" s="1">
-        <v>500000.0</v>
+        <v>323716.0</v>
       </c>
       <c r="C300" s="1">
-        <v>85.138</v>
+        <v>98.181</v>
       </c>
       <c r="D300" s="1">
-        <v>85.4208</v>
+        <v>98.42832606</v>
       </c>
       <c r="E300" t="s">
         <v>8</v>
       </c>
       <c r="F300">
         <v>1.0</v>
       </c>
       <c r="G300" s="1">
-        <v>427104.0</v>
+        <v>318628.24</v>
       </c>
       <c r="H300" s="1">
-        <v>-1414.0</v>
+        <v>-800.63</v>
       </c>
       <c r="I300" s="1">
-        <v>-0.33106690642092</v>
+        <v>-0.25127402392205</v>
       </c>
       <c r="J300">
-        <v>0.46</v>
-[...2 lines deleted...]
-        <v>732</v>
+        <v>0.01</v>
+      </c>
+      <c r="K300">
+        <v>39.91</v>
       </c>
       <c r="L300" s="1">
-        <v>425690.0</v>
+        <v>317827.61</v>
       </c>
       <c r="M300" s="1">
-        <v>428003.36</v>
+        <v>317867.52</v>
       </c>
       <c r="N300" s="1">
-        <v>0.23</v>
+        <v>0.18</v>
       </c>
       <c r="O300">
         <v>1</v>
       </c>
       <c r="Z300" t="s">
-        <v>730</v>
+        <v>757</v>
       </c>
     </row>
     <row r="301" spans="1:26">
       <c r="A301" t="s">
-        <v>734</v>
+        <v>760</v>
       </c>
       <c r="B301" s="1">
-        <v>500000.0</v>
+        <v>1293894.0</v>
       </c>
       <c r="C301" s="1">
-        <v>100.13</v>
+        <v>96.993</v>
       </c>
       <c r="D301" s="1">
-        <v>99.898</v>
+        <v>101.46976414</v>
       </c>
       <c r="E301" t="s">
         <v>8</v>
       </c>
       <c r="F301">
         <v>1.0</v>
       </c>
       <c r="G301" s="1">
-        <v>499490.0</v>
+        <v>1312911.19</v>
       </c>
       <c r="H301" s="1">
-        <v>1160.0</v>
+        <v>-57924.58</v>
       </c>
       <c r="I301" s="1">
-        <v>0.23223688161925</v>
+        <v>-4.4119191336925</v>
       </c>
       <c r="J301">
-        <v>0.24</v>
+        <v>1.28</v>
       </c>
       <c r="K301" t="s">
-        <v>735</v>
+        <v>761</v>
       </c>
       <c r="L301" s="1">
-        <v>500650.0</v>
+        <v>1254986.61</v>
       </c>
       <c r="M301" s="1">
-        <v>501855.48</v>
+        <v>1271559.09</v>
       </c>
       <c r="N301" s="1">
-        <v>0.27</v>
+        <v>0.74</v>
       </c>
       <c r="O301">
         <v>1</v>
       </c>
       <c r="Z301" t="s">
-        <v>733</v>
+        <v>759</v>
       </c>
     </row>
     <row r="302" spans="1:26">
       <c r="A302" t="s">
-        <v>737</v>
+        <v>763</v>
       </c>
       <c r="B302" s="1">
-        <v>300000.0</v>
+        <v>864227.0</v>
       </c>
       <c r="C302" s="1">
-        <v>81.953</v>
+        <v>102.889</v>
       </c>
       <c r="D302" s="1">
-        <v>82.0</v>
+        <v>118.79468704</v>
       </c>
       <c r="E302" t="s">
         <v>8</v>
       </c>
       <c r="F302">
         <v>1.0</v>
       </c>
       <c r="G302" s="1">
-        <v>246000.0</v>
+        <v>1026655.76</v>
       </c>
       <c r="H302" s="1">
-        <v>-141.0</v>
+        <v>-137461.24</v>
       </c>
       <c r="I302" s="1">
-        <v>-0.057317073170732</v>
+        <v>-13.389224056952</v>
       </c>
       <c r="J302">
-        <v>0.21</v>
-[...2 lines deleted...]
-        <v>625.68</v>
+        <v>1.92</v>
+      </c>
+      <c r="K302" t="s">
+        <v>764</v>
       </c>
       <c r="L302" s="1">
-        <v>245859.0</v>
+        <v>889194.52</v>
       </c>
       <c r="M302" s="1">
-        <v>246484.68</v>
+        <v>905798.33</v>
       </c>
       <c r="N302" s="1">
-        <v>0.13</v>
+        <v>0.52</v>
       </c>
       <c r="O302">
         <v>1</v>
       </c>
       <c r="Z302" t="s">
-        <v>736</v>
+        <v>762</v>
       </c>
     </row>
     <row r="303" spans="1:26">
       <c r="A303" t="s">
-        <v>739</v>
+        <v>766</v>
       </c>
       <c r="B303" s="1">
-        <v>181000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C303" s="1">
-        <v>100.896</v>
+        <v>97.693</v>
       </c>
       <c r="D303" s="1">
-        <v>99.609</v>
+        <v>99.794</v>
       </c>
       <c r="E303" t="s">
         <v>8</v>
       </c>
       <c r="F303">
         <v>1.0</v>
       </c>
       <c r="G303" s="1">
-        <v>180292.29</v>
+        <v>99794.0</v>
       </c>
       <c r="H303" s="1">
-        <v>2329.47</v>
+        <v>-2101.0</v>
       </c>
       <c r="I303" s="1">
-        <v>1.292051923019</v>
+        <v>-2.1053369942081</v>
       </c>
       <c r="J303">
-        <v>0.52</v>
-[...2 lines deleted...]
-        <v>932.27</v>
+        <v>1.32</v>
+      </c>
+      <c r="K303" t="s">
+        <v>767</v>
       </c>
       <c r="L303" s="1">
-        <v>182621.76</v>
+        <v>97693.0</v>
       </c>
       <c r="M303" s="1">
-        <v>183554.03</v>
+        <v>99016.29</v>
       </c>
       <c r="N303" s="1">
-        <v>0.1</v>
+        <v>0.06</v>
       </c>
       <c r="O303">
         <v>1</v>
       </c>
       <c r="Z303" t="s">
-        <v>738</v>
+        <v>765</v>
       </c>
     </row>
     <row r="304" spans="1:26">
       <c r="A304" t="s">
-        <v>741</v>
+        <v>769</v>
       </c>
       <c r="B304" s="1">
-        <v>141000.0</v>
+        <v>241000.0</v>
       </c>
       <c r="C304" s="1">
-        <v>101.987</v>
+        <v>99.753</v>
       </c>
       <c r="D304" s="1">
-        <v>99.813</v>
+        <v>99.888</v>
       </c>
       <c r="E304" t="s">
         <v>8</v>
       </c>
       <c r="F304">
         <v>1.0</v>
       </c>
       <c r="G304" s="1">
-        <v>140736.33</v>
+        <v>240730.08</v>
       </c>
       <c r="H304" s="1">
-        <v>3065.34</v>
+        <v>-325.35</v>
       </c>
       <c r="I304" s="1">
-        <v>2.1780729965035</v>
+        <v>-0.13515136953388</v>
       </c>
       <c r="J304">
-        <v>0.45</v>
+        <v>0.37</v>
       </c>
       <c r="K304">
-        <v>628.71</v>
+        <v>895.5</v>
       </c>
       <c r="L304" s="1">
-        <v>143801.67</v>
+        <v>240404.73</v>
       </c>
       <c r="M304" s="1">
-        <v>144430.38</v>
+        <v>241300.23</v>
       </c>
       <c r="N304" s="1">
-        <v>0.08</v>
+        <v>0.14</v>
       </c>
       <c r="O304">
         <v>1</v>
       </c>
       <c r="Z304" t="s">
-        <v>740</v>
+        <v>768</v>
       </c>
     </row>
     <row r="305" spans="1:26">
       <c r="A305" t="s">
-        <v>743</v>
+        <v>771</v>
       </c>
       <c r="B305" s="1">
-        <v>191000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C305" s="1">
-        <v>103.753</v>
+        <v>97.828</v>
       </c>
       <c r="D305" s="1">
-        <v>100.0</v>
+        <v>99.224</v>
       </c>
       <c r="E305" t="s">
         <v>8</v>
       </c>
       <c r="F305">
         <v>1.0</v>
       </c>
       <c r="G305" s="1">
-        <v>191000.0</v>
+        <v>198448.0</v>
       </c>
       <c r="H305" s="1">
-        <v>7168.23</v>
+        <v>-2792.0</v>
       </c>
       <c r="I305" s="1">
-        <v>3.753</v>
+        <v>-1.4069176812062</v>
       </c>
       <c r="J305">
-        <v>3.12</v>
+        <v>2.17</v>
       </c>
       <c r="K305" t="s">
-        <v>744</v>
+        <v>772</v>
       </c>
       <c r="L305" s="1">
-        <v>198168.23</v>
+        <v>195656.0</v>
       </c>
       <c r="M305" s="1">
-        <v>204123.97</v>
+        <v>200001.21</v>
       </c>
       <c r="N305" s="1">
-        <v>0.11</v>
+        <v>0.12</v>
       </c>
       <c r="O305">
         <v>1</v>
       </c>
       <c r="Z305" t="s">
-        <v>742</v>
+        <v>770</v>
       </c>
     </row>
     <row r="306" spans="1:26">
       <c r="A306" t="s">
-        <v>746</v>
+        <v>774</v>
       </c>
       <c r="B306" s="1">
-        <v>500000.0</v>
+        <v>173000.0</v>
       </c>
       <c r="C306" s="1">
-        <v>98.671</v>
+        <v>98.576</v>
       </c>
       <c r="D306" s="1">
-        <v>99.423</v>
+        <v>100.0</v>
       </c>
       <c r="E306" t="s">
         <v>8</v>
       </c>
       <c r="F306">
         <v>1.0</v>
       </c>
       <c r="G306" s="1">
-        <v>497115.0</v>
+        <v>173000.0</v>
       </c>
       <c r="H306" s="1">
-        <v>-3760.0</v>
+        <v>-2463.52</v>
       </c>
       <c r="I306" s="1">
-        <v>-0.75636422155839</v>
+        <v>-1.424</v>
       </c>
       <c r="J306">
-        <v>0.9</v>
-[...2 lines deleted...]
-        <v>747</v>
+        <v>0.05</v>
+      </c>
+      <c r="K306">
+        <v>87.16</v>
       </c>
       <c r="L306" s="1">
-        <v>493355.0</v>
+        <v>170536.48</v>
       </c>
       <c r="M306" s="1">
-        <v>497875.55</v>
+        <v>170623.64</v>
       </c>
       <c r="N306" s="1">
-        <v>0.27</v>
+        <v>0.1</v>
       </c>
       <c r="O306">
         <v>1</v>
       </c>
       <c r="Z306" t="s">
-        <v>745</v>
+        <v>773</v>
       </c>
     </row>
     <row r="307" spans="1:26">
       <c r="A307" t="s">
-        <v>749</v>
+        <v>776</v>
       </c>
       <c r="B307" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C307" s="1">
-        <v>98.601</v>
+        <v>99.039</v>
       </c>
       <c r="D307" s="1">
-        <v>97.59</v>
+        <v>101.2</v>
       </c>
       <c r="E307" t="s">
         <v>8</v>
       </c>
       <c r="F307">
         <v>1.0</v>
       </c>
       <c r="G307" s="1">
-        <v>97590.0</v>
+        <v>202400.0</v>
       </c>
       <c r="H307" s="1">
-        <v>1011.0</v>
+        <v>-4322.0</v>
       </c>
       <c r="I307" s="1">
-        <v>1.035966799877</v>
+        <v>-2.1353754940711</v>
       </c>
       <c r="J307">
-        <v>1.88</v>
+        <v>1.39</v>
       </c>
       <c r="K307" t="s">
-        <v>750</v>
+        <v>777</v>
       </c>
       <c r="L307" s="1">
-        <v>98601.0</v>
+        <v>198078.0</v>
       </c>
       <c r="M307" s="1">
-        <v>100479.77</v>
+        <v>200855.53</v>
       </c>
       <c r="N307" s="1">
-        <v>0.05</v>
+        <v>0.12</v>
       </c>
       <c r="O307">
         <v>1</v>
       </c>
       <c r="Z307" t="s">
-        <v>748</v>
+        <v>775</v>
       </c>
     </row>
     <row r="308" spans="1:26">
       <c r="A308" t="s">
-        <v>752</v>
+        <v>779</v>
       </c>
       <c r="B308" s="1">
-        <v>216000.0</v>
+        <v>558000.0</v>
       </c>
       <c r="C308" s="1">
-        <v>98.867</v>
+        <v>98.027</v>
       </c>
       <c r="D308" s="1">
-        <v>99.947</v>
+        <v>99.728</v>
       </c>
       <c r="E308" t="s">
         <v>8</v>
       </c>
       <c r="F308">
         <v>1.0</v>
       </c>
       <c r="G308" s="1">
-        <v>215885.52</v>
+        <v>556482.24</v>
       </c>
       <c r="H308" s="1">
-        <v>-2332.8</v>
+        <v>-9491.58</v>
       </c>
       <c r="I308" s="1">
-        <v>-1.0805727035329</v>
+        <v>-1.7056393390021</v>
       </c>
       <c r="J308">
-        <v>2.17</v>
+        <v>1.53</v>
       </c>
       <c r="K308" t="s">
-        <v>753</v>
+        <v>780</v>
       </c>
       <c r="L308" s="1">
-        <v>213552.72</v>
+        <v>546990.66</v>
       </c>
       <c r="M308" s="1">
-        <v>218235.19</v>
+        <v>555536.47</v>
       </c>
       <c r="N308" s="1">
-        <v>0.12</v>
+        <v>0.32</v>
       </c>
       <c r="O308">
         <v>1</v>
       </c>
       <c r="Z308" t="s">
-        <v>751</v>
+        <v>778</v>
       </c>
     </row>
     <row r="309" spans="1:26">
       <c r="A309" t="s">
-        <v>755</v>
+        <v>782</v>
       </c>
       <c r="B309" s="1">
-        <v>238000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="C309" s="1">
-        <v>102.092</v>
+        <v>104.376</v>
       </c>
       <c r="D309" s="1">
-        <v>100.0</v>
+        <v>99.29</v>
       </c>
       <c r="E309" t="s">
         <v>8</v>
       </c>
       <c r="F309">
         <v>1.0</v>
       </c>
       <c r="G309" s="1">
-        <v>238000.0</v>
+        <v>397160.0</v>
       </c>
       <c r="H309" s="1">
-        <v>4978.96</v>
+        <v>20344.0</v>
       </c>
       <c r="I309" s="1">
-        <v>2.092</v>
+        <v>5.1223688186121</v>
       </c>
       <c r="J309">
-        <v>1.18</v>
+        <v>1.38</v>
       </c>
       <c r="K309" t="s">
-        <v>756</v>
+        <v>783</v>
       </c>
       <c r="L309" s="1">
-        <v>242978.96</v>
+        <v>417504.0</v>
       </c>
       <c r="M309" s="1">
-        <v>245784.41</v>
+        <v>423040.99</v>
       </c>
       <c r="N309" s="1">
-        <v>0.13</v>
+        <v>0.24</v>
       </c>
       <c r="O309">
         <v>1</v>
       </c>
       <c r="Z309" t="s">
-        <v>754</v>
+        <v>781</v>
       </c>
     </row>
     <row r="310" spans="1:26">
       <c r="A310" t="s">
-        <v>758</v>
+        <v>785</v>
       </c>
       <c r="B310" s="1">
-        <v>600000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C310" s="1">
-        <v>98.816</v>
+        <v>97.021</v>
       </c>
       <c r="D310" s="1">
-        <v>99.779</v>
+        <v>97.26</v>
       </c>
       <c r="E310" t="s">
         <v>8</v>
       </c>
       <c r="F310">
         <v>1.0</v>
       </c>
       <c r="G310" s="1">
-        <v>598674.0</v>
+        <v>97260.0</v>
       </c>
       <c r="H310" s="1">
-        <v>-5778.0</v>
+        <v>-239.0</v>
       </c>
       <c r="I310" s="1">
-        <v>-0.96513294380581</v>
+        <v>-0.24573308657207</v>
       </c>
       <c r="J310">
-        <v>1.24</v>
+        <v>1.13</v>
       </c>
       <c r="K310" t="s">
-        <v>759</v>
+        <v>786</v>
       </c>
       <c r="L310" s="1">
-        <v>592896.0</v>
+        <v>97021.0</v>
       </c>
       <c r="M310" s="1">
-        <v>600354.9</v>
+        <v>98151.14</v>
       </c>
       <c r="N310" s="1">
-        <v>0.32</v>
+        <v>0.06</v>
       </c>
       <c r="O310">
         <v>1</v>
       </c>
       <c r="Z310" t="s">
-        <v>757</v>
+        <v>784</v>
       </c>
     </row>
     <row r="311" spans="1:26">
       <c r="A311" t="s">
-        <v>761</v>
+        <v>788</v>
       </c>
       <c r="B311" s="1">
-        <v>420000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C311" s="1">
-        <v>98.78</v>
+        <v>99.688</v>
       </c>
       <c r="D311" s="1">
-        <v>100.0</v>
+        <v>102.47</v>
       </c>
       <c r="E311" t="s">
         <v>8</v>
       </c>
       <c r="F311">
         <v>1.0</v>
       </c>
       <c r="G311" s="1">
-        <v>420000.0</v>
+        <v>102470.0</v>
       </c>
       <c r="H311" s="1">
-        <v>-5124.0</v>
+        <v>-2782.0</v>
       </c>
       <c r="I311" s="1">
-        <v>-1.22</v>
+        <v>-2.7149409583293</v>
       </c>
       <c r="J311">
-        <v>0.35</v>
+        <v>1.02</v>
       </c>
       <c r="K311" t="s">
-        <v>762</v>
+        <v>789</v>
       </c>
       <c r="L311" s="1">
-        <v>414876.0</v>
+        <v>99688.0</v>
       </c>
       <c r="M311" s="1">
-        <v>416353.48</v>
+        <v>100707.18</v>
       </c>
       <c r="N311" s="1">
-        <v>0.22</v>
+        <v>0.06</v>
       </c>
       <c r="O311">
         <v>1</v>
       </c>
       <c r="Z311" t="s">
-        <v>760</v>
+        <v>787</v>
       </c>
     </row>
     <row r="312" spans="1:26">
       <c r="A312" t="s">
-        <v>764</v>
+        <v>791</v>
       </c>
       <c r="B312" s="1">
-        <v>160000.0</v>
+        <v>476882.6</v>
       </c>
       <c r="C312" s="1">
-        <v>98.667</v>
+        <v>97.596</v>
       </c>
       <c r="D312" s="1">
-        <v>99.215</v>
+        <v>96.06727736</v>
       </c>
       <c r="E312" t="s">
         <v>8</v>
       </c>
       <c r="F312">
         <v>1.0</v>
       </c>
       <c r="G312" s="1">
-        <v>158744.0</v>
+        <v>458128.13</v>
       </c>
       <c r="H312" s="1">
-        <v>-876.8</v>
+        <v>7290.21</v>
       </c>
       <c r="I312" s="1">
-        <v>-0.55233583631507</v>
+        <v>1.5913037254447</v>
       </c>
       <c r="J312">
-        <v>0.39</v>
-[...2 lines deleted...]
-        <v>624.66</v>
+        <v>0.54</v>
+      </c>
+      <c r="K312" t="s">
+        <v>792</v>
       </c>
       <c r="L312" s="1">
-        <v>157867.2</v>
+        <v>465418.34</v>
       </c>
       <c r="M312" s="1">
-        <v>158491.86</v>
+        <v>467969.99</v>
       </c>
       <c r="N312" s="1">
-        <v>0.08</v>
+        <v>0.27</v>
       </c>
       <c r="O312">
         <v>1</v>
       </c>
       <c r="Z312" t="s">
-        <v>763</v>
+        <v>790</v>
       </c>
     </row>
     <row r="313" spans="1:26">
       <c r="A313" t="s">
-        <v>766</v>
+        <v>794</v>
       </c>
       <c r="B313" s="1">
-        <v>400000.0</v>
+        <v>288706.2</v>
       </c>
       <c r="C313" s="1">
-        <v>101.099</v>
+        <v>80.373</v>
       </c>
       <c r="D313" s="1">
-        <v>101.669</v>
+        <v>84.04139572</v>
       </c>
       <c r="E313" t="s">
         <v>8</v>
       </c>
       <c r="F313">
         <v>1.0</v>
       </c>
       <c r="G313" s="1">
-        <v>406676.0</v>
+        <v>242632.72</v>
       </c>
       <c r="H313" s="1">
-        <v>-2280.0</v>
+        <v>-10590.89</v>
       </c>
       <c r="I313" s="1">
-        <v>-0.5606428704915</v>
+        <v>-4.3649883659549</v>
       </c>
       <c r="J313">
-        <v>1.04</v>
+        <v>0.7</v>
       </c>
       <c r="K313" t="s">
-        <v>767</v>
+        <v>795</v>
       </c>
       <c r="L313" s="1">
-        <v>404396.0</v>
+        <v>232041.83</v>
       </c>
       <c r="M313" s="1">
-        <v>408556.88</v>
+        <v>234049.33</v>
       </c>
       <c r="N313" s="1">
-        <v>0.22</v>
+        <v>0.14</v>
       </c>
       <c r="O313">
         <v>1</v>
       </c>
       <c r="Z313" t="s">
-        <v>765</v>
+        <v>793</v>
       </c>
     </row>
     <row r="314" spans="1:26">
       <c r="A314" t="s">
-        <v>769</v>
+        <v>797</v>
       </c>
       <c r="B314" s="1">
-        <v>270000.0</v>
+        <v>357544.0</v>
       </c>
       <c r="C314" s="1">
-        <v>100.346</v>
+        <v>92.213</v>
       </c>
       <c r="D314" s="1">
-        <v>100.0</v>
+        <v>92.60258038</v>
       </c>
       <c r="E314" t="s">
         <v>8</v>
       </c>
       <c r="F314">
         <v>1.0</v>
       </c>
       <c r="G314" s="1">
-        <v>270000.0</v>
+        <v>331094.97</v>
       </c>
       <c r="H314" s="1">
-        <v>934.2</v>
+        <v>-1392.92</v>
       </c>
       <c r="I314" s="1">
-        <v>0.346</v>
+        <v>-0.42070104538284</v>
       </c>
       <c r="J314">
-        <v>0.33</v>
+        <v>0.02</v>
       </c>
       <c r="K314">
-        <v>885.56</v>
+        <v>80.81</v>
       </c>
       <c r="L314" s="1">
-        <v>270934.2</v>
+        <v>329702.05</v>
       </c>
       <c r="M314" s="1">
-        <v>271819.76</v>
+        <v>329782.86</v>
       </c>
       <c r="N314" s="1">
-        <v>0.15</v>
+        <v>0.19</v>
       </c>
       <c r="O314">
         <v>1</v>
       </c>
       <c r="Z314" t="s">
-        <v>768</v>
+        <v>796</v>
       </c>
     </row>
     <row r="315" spans="1:26">
       <c r="A315" t="s">
-        <v>771</v>
+        <v>799</v>
       </c>
       <c r="B315" s="1">
-        <v>245000.0</v>
+        <v>808134.15</v>
       </c>
       <c r="C315" s="1">
-        <v>100.858</v>
+        <v>102.002</v>
       </c>
       <c r="D315" s="1">
-        <v>100.0</v>
+        <v>106.71565235</v>
       </c>
       <c r="E315" t="s">
         <v>8</v>
       </c>
       <c r="F315">
         <v>1.0</v>
       </c>
       <c r="G315" s="1">
-        <v>245000.0</v>
+        <v>862405.63</v>
       </c>
       <c r="H315" s="1">
-        <v>2102.1</v>
+        <v>-38092.64</v>
       </c>
       <c r="I315" s="1">
-        <v>0.858</v>
+        <v>-4.4170212571548</v>
       </c>
       <c r="J315">
-        <v>2.93</v>
+        <v>1.75</v>
       </c>
       <c r="K315" t="s">
-        <v>772</v>
+        <v>800</v>
       </c>
       <c r="L315" s="1">
-        <v>247102.1</v>
+        <v>824312.99</v>
       </c>
       <c r="M315" s="1">
-        <v>254291.98</v>
+        <v>838474.16</v>
       </c>
       <c r="N315" s="1">
-        <v>0.14</v>
+        <v>0.48</v>
       </c>
       <c r="O315">
         <v>1</v>
       </c>
       <c r="Z315" t="s">
-        <v>770</v>
+        <v>798</v>
       </c>
     </row>
     <row r="316" spans="1:26">
       <c r="A316" t="s">
-        <v>774</v>
+        <v>802</v>
       </c>
       <c r="B316" s="1">
-        <v>300000.0</v>
+        <v>206000.0</v>
       </c>
       <c r="C316" s="1">
-        <v>105.891</v>
+        <v>100.019</v>
       </c>
       <c r="D316" s="1">
-        <v>106.993</v>
+        <v>99.958</v>
       </c>
       <c r="E316" t="s">
         <v>8</v>
       </c>
       <c r="F316">
         <v>1.0</v>
       </c>
       <c r="G316" s="1">
-        <v>320979.0</v>
+        <v>205913.48</v>
       </c>
       <c r="H316" s="1">
-        <v>-3306.0</v>
+        <v>125.66</v>
       </c>
       <c r="I316" s="1">
-        <v>-1.0299739235277</v>
+        <v>0.061025630764921</v>
       </c>
       <c r="J316">
-        <v>3.66</v>
+        <v>0.78</v>
       </c>
       <c r="K316" t="s">
-        <v>775</v>
+        <v>803</v>
       </c>
       <c r="L316" s="1">
-        <v>317673.0</v>
+        <v>206039.14</v>
       </c>
       <c r="M316" s="1">
-        <v>328646.0</v>
+        <v>207647.63</v>
       </c>
       <c r="N316" s="1">
-        <v>0.18</v>
+        <v>0.12</v>
       </c>
       <c r="O316">
         <v>1</v>
       </c>
       <c r="Z316" t="s">
-        <v>773</v>
+        <v>801</v>
       </c>
     </row>
     <row r="317" spans="1:26">
       <c r="A317" t="s">
-        <v>777</v>
+        <v>805</v>
       </c>
       <c r="B317" s="1">
-        <v>203000.0</v>
+        <v>237000.0</v>
       </c>
       <c r="C317" s="1">
-        <v>100.808</v>
+        <v>97.525</v>
       </c>
       <c r="D317" s="1">
-        <v>100.14531527</v>
+        <v>99.422</v>
       </c>
       <c r="E317" t="s">
         <v>8</v>
       </c>
       <c r="F317">
         <v>1.0</v>
       </c>
       <c r="G317" s="1">
-        <v>203294.99</v>
+        <v>235630.14</v>
       </c>
       <c r="H317" s="1">
-        <v>1345.25</v>
+        <v>-4495.89</v>
       </c>
       <c r="I317" s="1">
-        <v>0.66172314428408</v>
+        <v>-1.9080284041761</v>
       </c>
       <c r="J317">
-        <v>3.62</v>
+        <v>1.24</v>
       </c>
       <c r="K317" t="s">
-        <v>778</v>
+        <v>806</v>
       </c>
       <c r="L317" s="1">
-        <v>204640.24</v>
+        <v>231134.25</v>
       </c>
       <c r="M317" s="1">
-        <v>211981.61</v>
+        <v>234067.53</v>
       </c>
       <c r="N317" s="1">
-        <v>0.11</v>
+        <v>0.14</v>
       </c>
       <c r="O317">
         <v>1</v>
       </c>
       <c r="Z317" t="s">
-        <v>776</v>
+        <v>804</v>
       </c>
     </row>
     <row r="318" spans="1:26">
       <c r="A318" t="s">
-        <v>780</v>
+        <v>808</v>
       </c>
       <c r="B318" s="1">
-        <v>325000.0</v>
+        <v>267000.0</v>
       </c>
       <c r="C318" s="1">
-        <v>100.634</v>
+        <v>100.292</v>
       </c>
       <c r="D318" s="1">
         <v>100.0</v>
       </c>
       <c r="E318" t="s">
         <v>8</v>
       </c>
       <c r="F318">
         <v>1.0</v>
       </c>
       <c r="G318" s="1">
-        <v>325000.0</v>
+        <v>267000.0</v>
       </c>
       <c r="H318" s="1">
-        <v>2060.5</v>
+        <v>779.64</v>
       </c>
       <c r="I318" s="1">
-        <v>0.634</v>
+        <v>0.292</v>
       </c>
       <c r="J318">
-        <v>2.8</v>
+        <v>0.84</v>
       </c>
       <c r="K318" t="s">
-        <v>781</v>
+        <v>809</v>
       </c>
       <c r="L318" s="1">
-        <v>327060.5</v>
+        <v>267779.64</v>
       </c>
       <c r="M318" s="1">
-        <v>336164.51</v>
+        <v>270032.68</v>
       </c>
       <c r="N318" s="1">
-        <v>0.18</v>
+        <v>0.16</v>
       </c>
       <c r="O318">
         <v>1</v>
       </c>
       <c r="Z318" t="s">
-        <v>779</v>
+        <v>807</v>
       </c>
     </row>
     <row r="319" spans="1:26">
       <c r="A319" t="s">
-        <v>783</v>
+        <v>811</v>
       </c>
       <c r="B319" s="1">
-        <v>300000.0</v>
+        <v>350000.0</v>
       </c>
       <c r="C319" s="1">
-        <v>99.735</v>
+        <v>88.788</v>
       </c>
       <c r="D319" s="1">
-        <v>99.07</v>
+        <v>88.621</v>
       </c>
       <c r="E319" t="s">
         <v>8</v>
       </c>
       <c r="F319">
         <v>1.0</v>
       </c>
       <c r="G319" s="1">
-        <v>297210.0</v>
+        <v>310173.5</v>
       </c>
       <c r="H319" s="1">
-        <v>1995.0</v>
+        <v>584.5</v>
       </c>
       <c r="I319" s="1">
-        <v>0.67124255576865</v>
+        <v>0.1884429198497</v>
       </c>
       <c r="J319">
-        <v>1.22</v>
-[...2 lines deleted...]
-        <v>784</v>
+        <v>0.15</v>
+      </c>
+      <c r="K319">
+        <v>529.79</v>
       </c>
       <c r="L319" s="1">
-        <v>299205.0</v>
+        <v>310758.0</v>
       </c>
       <c r="M319" s="1">
-        <v>302877.0</v>
+        <v>311287.79</v>
       </c>
       <c r="N319" s="1">
-        <v>0.16</v>
+        <v>0.18</v>
       </c>
       <c r="O319">
         <v>1</v>
       </c>
       <c r="Z319" t="s">
-        <v>782</v>
+        <v>810</v>
       </c>
     </row>
     <row r="320" spans="1:26">
       <c r="A320" t="s">
-        <v>786</v>
+        <v>813</v>
       </c>
       <c r="B320" s="1">
-        <v>333716.0</v>
+        <v>300000.0</v>
       </c>
       <c r="C320" s="1">
-        <v>98.169</v>
+        <v>74.62</v>
       </c>
       <c r="D320" s="1">
-        <v>98.42832528</v>
+        <v>74.37666667</v>
       </c>
       <c r="E320" t="s">
         <v>8</v>
       </c>
       <c r="F320">
         <v>1.0</v>
       </c>
       <c r="G320" s="1">
-        <v>328471.07</v>
+        <v>223130.0</v>
       </c>
       <c r="H320" s="1">
-        <v>-865.41</v>
+        <v>730.0</v>
       </c>
       <c r="I320" s="1">
-        <v>-0.26346612503804</v>
+        <v>0.32716353695155</v>
       </c>
       <c r="J320">
-        <v>0.71</v>
+        <v>0.51</v>
       </c>
       <c r="K320" t="s">
-        <v>787</v>
+        <v>814</v>
       </c>
       <c r="L320" s="1">
-        <v>327605.66</v>
+        <v>223860.0</v>
       </c>
       <c r="M320" s="1">
-        <v>329971.39</v>
+        <v>225376.44</v>
       </c>
       <c r="N320" s="1">
-        <v>0.18</v>
+        <v>0.13</v>
       </c>
       <c r="O320">
         <v>1</v>
       </c>
       <c r="Z320" t="s">
-        <v>785</v>
+        <v>812</v>
       </c>
     </row>
     <row r="321" spans="1:26">
       <c r="A321" t="s">
-        <v>789</v>
+        <v>816</v>
       </c>
       <c r="B321" s="1">
-        <v>1333894.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C321" s="1">
-        <v>98.16</v>
+        <v>98.201</v>
       </c>
       <c r="D321" s="1">
-        <v>101.49226775</v>
+        <v>99.985</v>
       </c>
       <c r="E321" t="s">
         <v>8</v>
       </c>
       <c r="F321">
         <v>1.0</v>
       </c>
       <c r="G321" s="1">
-        <v>1353799.27</v>
+        <v>199970.0</v>
       </c>
       <c r="H321" s="1">
-        <v>-44448.92</v>
+        <v>-3568.0</v>
       </c>
       <c r="I321" s="1">
-        <v>-3.2832725637383</v>
+        <v>-1.784267640146</v>
       </c>
       <c r="J321">
-        <v>1.1</v>
-[...2 lines deleted...]
-        <v>790</v>
+        <v>0.36</v>
+      </c>
+      <c r="K321">
+        <v>721.23</v>
       </c>
       <c r="L321" s="1">
-        <v>1309350.35</v>
+        <v>196402.0</v>
       </c>
       <c r="M321" s="1">
-        <v>1324059.73</v>
+        <v>197123.23</v>
       </c>
       <c r="N321" s="1">
-        <v>0.71</v>
+        <v>0.11</v>
       </c>
       <c r="O321">
         <v>1</v>
       </c>
       <c r="Z321" t="s">
-        <v>788</v>
+        <v>815</v>
       </c>
     </row>
     <row r="322" spans="1:26">
       <c r="A322" t="s">
-        <v>792</v>
+        <v>818</v>
       </c>
       <c r="B322" s="1">
-        <v>884227.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C322" s="1">
-        <v>104.761</v>
+        <v>100.95</v>
       </c>
       <c r="D322" s="1">
-        <v>118.94383117</v>
+        <v>100.0</v>
       </c>
       <c r="E322" t="s">
         <v>8</v>
       </c>
       <c r="F322">
         <v>1.0</v>
       </c>
       <c r="G322" s="1">
-        <v>1051733.47</v>
+        <v>200000.0</v>
       </c>
       <c r="H322" s="1">
-        <v>-125408.42</v>
+        <v>1900.0</v>
       </c>
       <c r="I322" s="1">
-        <v>-11.923973475904</v>
+        <v>0.95</v>
       </c>
       <c r="J322">
-        <v>1.65</v>
+        <v>3.39</v>
       </c>
       <c r="K322" t="s">
-        <v>793</v>
+        <v>819</v>
       </c>
       <c r="L322" s="1">
-        <v>926325.05</v>
+        <v>201900.0</v>
       </c>
       <c r="M322" s="1">
-        <v>940951.13</v>
+        <v>208675.3</v>
       </c>
       <c r="N322" s="1">
-        <v>0.5</v>
+        <v>0.12</v>
       </c>
       <c r="O322">
         <v>1</v>
       </c>
       <c r="Z322" t="s">
-        <v>791</v>
+        <v>817</v>
       </c>
     </row>
     <row r="323" spans="1:26">
       <c r="A323" t="s">
-        <v>795</v>
+        <v>821</v>
       </c>
       <c r="B323" s="1">
-        <v>100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="C323" s="1">
-        <v>98.788</v>
+        <v>99.689</v>
       </c>
       <c r="D323" s="1">
-        <v>99.794</v>
+        <v>99.915</v>
       </c>
       <c r="E323" t="s">
         <v>8</v>
       </c>
       <c r="F323">
         <v>1.0</v>
       </c>
       <c r="G323" s="1">
-        <v>99794.0</v>
+        <v>299745.0</v>
       </c>
       <c r="H323" s="1">
-        <v>-1006.0</v>
+        <v>-678.0</v>
       </c>
       <c r="I323" s="1">
-        <v>-1.008076637874</v>
+        <v>-0.22619226342391</v>
       </c>
       <c r="J323">
-        <v>1.07</v>
+        <v>0.35</v>
       </c>
       <c r="K323" t="s">
-        <v>796</v>
+        <v>733</v>
       </c>
       <c r="L323" s="1">
-        <v>98788.0</v>
+        <v>299067.0</v>
       </c>
       <c r="M323" s="1">
-        <v>99861.97</v>
+        <v>300119.05</v>
       </c>
       <c r="N323" s="1">
-        <v>0.05</v>
+        <v>0.17</v>
       </c>
       <c r="O323">
         <v>1</v>
       </c>
       <c r="Z323" t="s">
-        <v>794</v>
+        <v>820</v>
       </c>
     </row>
     <row r="324" spans="1:26">
       <c r="A324" t="s">
-        <v>798</v>
+        <v>823</v>
       </c>
       <c r="B324" s="1">
-        <v>241000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C324" s="1">
-        <v>100.596</v>
+        <v>98.124</v>
       </c>
       <c r="D324" s="1">
-        <v>99.888</v>
+        <v>100.66</v>
       </c>
       <c r="E324" t="s">
         <v>8</v>
       </c>
       <c r="F324">
         <v>1.0</v>
       </c>
       <c r="G324" s="1">
-        <v>240730.08</v>
+        <v>100660.0</v>
       </c>
       <c r="H324" s="1">
-        <v>1706.28</v>
+        <v>-2536.0</v>
       </c>
       <c r="I324" s="1">
-        <v>0.708793849111</v>
+        <v>-2.5193721438506</v>
       </c>
       <c r="J324">
-        <v>0.1</v>
+        <v>0.11</v>
       </c>
       <c r="K324">
-        <v>230.27</v>
+        <v>110.96</v>
       </c>
       <c r="L324" s="1">
-        <v>242436.36</v>
+        <v>98124.0</v>
       </c>
       <c r="M324" s="1">
-        <v>242666.63</v>
+        <v>98234.96</v>
       </c>
       <c r="N324" s="1">
-        <v>0.13</v>
+        <v>0.06</v>
       </c>
       <c r="O324">
         <v>1</v>
       </c>
       <c r="Z324" t="s">
-        <v>797</v>
+        <v>822</v>
       </c>
     </row>
     <row r="325" spans="1:26">
       <c r="A325" t="s">
-        <v>800</v>
+        <v>825</v>
       </c>
       <c r="B325" s="1">
         <v>200000.0</v>
       </c>
       <c r="C325" s="1">
-        <v>98.495</v>
+        <v>99.765</v>
       </c>
       <c r="D325" s="1">
-        <v>99.224</v>
+        <v>100.0</v>
       </c>
       <c r="E325" t="s">
         <v>8</v>
       </c>
       <c r="F325">
         <v>1.0</v>
       </c>
       <c r="G325" s="1">
-        <v>198448.0</v>
+        <v>200000.0</v>
       </c>
       <c r="H325" s="1">
-        <v>-1458.0</v>
+        <v>-470.0</v>
       </c>
       <c r="I325" s="1">
-        <v>-0.73470128194792</v>
+        <v>-0.235</v>
       </c>
       <c r="J325">
-        <v>1.94</v>
+        <v>1.02</v>
       </c>
       <c r="K325" t="s">
-        <v>801</v>
+        <v>826</v>
       </c>
       <c r="L325" s="1">
-        <v>196990.0</v>
+        <v>199530.0</v>
       </c>
       <c r="M325" s="1">
-        <v>200872.19</v>
+        <v>201567.67</v>
       </c>
       <c r="N325" s="1">
-        <v>0.11</v>
+        <v>0.12</v>
       </c>
       <c r="O325">
         <v>1</v>
       </c>
       <c r="Z325" t="s">
-        <v>799</v>
+        <v>824</v>
       </c>
     </row>
     <row r="326" spans="1:26">
       <c r="A326" t="s">
-        <v>803</v>
+        <v>828</v>
       </c>
       <c r="B326" s="1">
-        <v>173000.0</v>
+        <v>250000.0</v>
       </c>
       <c r="C326" s="1">
-        <v>99.961</v>
+        <v>97.612</v>
       </c>
       <c r="D326" s="1">
-        <v>100.0</v>
+        <v>99.7844</v>
       </c>
       <c r="E326" t="s">
         <v>8</v>
       </c>
       <c r="F326">
         <v>1.0</v>
       </c>
       <c r="G326" s="1">
-        <v>173000.0</v>
+        <v>249461.0</v>
       </c>
       <c r="H326" s="1">
-        <v>-67.47</v>
+        <v>-5431.0</v>
       </c>
       <c r="I326" s="1">
-        <v>-0.039</v>
+        <v>-2.1770938142636</v>
       </c>
       <c r="J326">
-        <v>3.47</v>
+        <v>1.14</v>
       </c>
       <c r="K326" t="s">
-        <v>804</v>
+        <v>829</v>
       </c>
       <c r="L326" s="1">
-        <v>172932.53</v>
+        <v>244030.0</v>
       </c>
       <c r="M326" s="1">
-        <v>178929.38</v>
+        <v>246873.32</v>
       </c>
       <c r="N326" s="1">
-        <v>0.1</v>
+        <v>0.14</v>
       </c>
       <c r="O326">
         <v>1</v>
       </c>
       <c r="Z326" t="s">
-        <v>802</v>
+        <v>827</v>
       </c>
     </row>
     <row r="327" spans="1:26">
       <c r="A327" t="s">
-        <v>806</v>
+        <v>831</v>
       </c>
       <c r="B327" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C327" s="1">
-        <v>99.965</v>
+        <v>98.233</v>
       </c>
       <c r="D327" s="1">
-        <v>101.2</v>
+        <v>99.326</v>
       </c>
       <c r="E327" t="s">
         <v>8</v>
       </c>
       <c r="F327">
         <v>1.0</v>
       </c>
       <c r="G327" s="1">
-        <v>202400.0</v>
+        <v>99326.0</v>
       </c>
       <c r="H327" s="1">
-        <v>-2470.0</v>
+        <v>-1093.0</v>
       </c>
       <c r="I327" s="1">
-        <v>-1.2203557312253</v>
+        <v>-1.1004168092946</v>
       </c>
       <c r="J327">
-        <v>1.13</v>
+        <v>1.22</v>
       </c>
       <c r="K327" t="s">
-        <v>807</v>
+        <v>832</v>
       </c>
       <c r="L327" s="1">
-        <v>199930.0</v>
+        <v>98233.0</v>
       </c>
       <c r="M327" s="1">
-        <v>202180.41</v>
+        <v>99454.58</v>
       </c>
       <c r="N327" s="1">
-        <v>0.11</v>
+        <v>0.06</v>
       </c>
       <c r="O327">
         <v>1</v>
       </c>
       <c r="Z327" t="s">
-        <v>805</v>
+        <v>830</v>
       </c>
     </row>
     <row r="328" spans="1:26">
       <c r="A328" t="s">
-        <v>809</v>
+        <v>834</v>
       </c>
       <c r="B328" s="1">
-        <v>558000.0</v>
+        <v>212000.0</v>
       </c>
       <c r="C328" s="1">
-        <v>98.764</v>
+        <v>98.159</v>
       </c>
       <c r="D328" s="1">
-        <v>99.728</v>
+        <v>100.0</v>
       </c>
       <c r="E328" t="s">
         <v>8</v>
       </c>
       <c r="F328">
         <v>1.0</v>
       </c>
       <c r="G328" s="1">
-        <v>556482.24</v>
+        <v>212000.0</v>
       </c>
       <c r="H328" s="1">
-        <v>-5379.12</v>
+        <v>-3902.92</v>
       </c>
       <c r="I328" s="1">
-        <v>-0.96662923150971</v>
+        <v>-1.841</v>
       </c>
       <c r="J328">
-        <v>1.3</v>
+        <v>1.53</v>
       </c>
       <c r="K328" t="s">
-        <v>810</v>
+        <v>835</v>
       </c>
       <c r="L328" s="1">
-        <v>551103.12</v>
+        <v>208097.08</v>
       </c>
       <c r="M328" s="1">
-        <v>558357.12</v>
+        <v>211337.29</v>
       </c>
       <c r="N328" s="1">
-        <v>0.3</v>
+        <v>0.12</v>
       </c>
       <c r="O328">
         <v>1</v>
       </c>
       <c r="Z328" t="s">
-        <v>808</v>
+        <v>833</v>
       </c>
     </row>
     <row r="329" spans="1:26">
       <c r="A329" t="s">
-        <v>812</v>
+        <v>837</v>
       </c>
       <c r="B329" s="1">
-        <v>400000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="C329" s="1">
-        <v>104.864</v>
+        <v>99.183</v>
       </c>
       <c r="D329" s="1">
-        <v>99.29</v>
+        <v>99.7</v>
       </c>
       <c r="E329" t="s">
         <v>8</v>
       </c>
       <c r="F329">
         <v>1.0</v>
       </c>
       <c r="G329" s="1">
-        <v>397160.0</v>
+        <v>299100.0</v>
       </c>
       <c r="H329" s="1">
-        <v>22296.0</v>
+        <v>-1551.0</v>
       </c>
       <c r="I329" s="1">
-        <v>5.6138583946017</v>
+        <v>-0.518555667001</v>
       </c>
       <c r="J329">
-        <v>1.0</v>
+        <v>0.43</v>
       </c>
       <c r="K329" t="s">
-        <v>813</v>
+        <v>838</v>
       </c>
       <c r="L329" s="1">
-        <v>419456.0</v>
+        <v>297549.0</v>
       </c>
       <c r="M329" s="1">
-        <v>423461.48</v>
+        <v>298831.19</v>
       </c>
       <c r="N329" s="1">
-        <v>0.23</v>
+        <v>0.17</v>
       </c>
       <c r="O329">
         <v>1</v>
       </c>
       <c r="Z329" t="s">
-        <v>811</v>
+        <v>836</v>
       </c>
     </row>
     <row r="330" spans="1:26">
       <c r="A330" t="s">
-        <v>815</v>
+        <v>840</v>
       </c>
       <c r="B330" s="1">
-        <v>100000.0</v>
+        <v>153000.0</v>
       </c>
       <c r="C330" s="1">
-        <v>97.907</v>
+        <v>98.099</v>
       </c>
       <c r="D330" s="1">
-        <v>97.26</v>
+        <v>99.23</v>
       </c>
       <c r="E330" t="s">
         <v>8</v>
       </c>
       <c r="F330">
         <v>1.0</v>
       </c>
       <c r="G330" s="1">
-        <v>97260.0</v>
+        <v>151821.9</v>
       </c>
       <c r="H330" s="1">
-        <v>647.0</v>
+        <v>-1730.43</v>
       </c>
       <c r="I330" s="1">
-        <v>0.66522722599219</v>
+        <v>-1.1397762773355</v>
       </c>
       <c r="J330">
-        <v>0.86</v>
-[...2 lines deleted...]
-        <v>863.01</v>
+        <v>2.96</v>
+      </c>
+      <c r="K330" t="s">
+        <v>841</v>
       </c>
       <c r="L330" s="1">
-        <v>97907.0</v>
+        <v>150091.47</v>
       </c>
       <c r="M330" s="1">
-        <v>98770.01</v>
+        <v>154618.59</v>
       </c>
       <c r="N330" s="1">
-        <v>0.05</v>
+        <v>0.09</v>
       </c>
       <c r="O330">
         <v>1</v>
       </c>
       <c r="Z330" t="s">
-        <v>814</v>
+        <v>839</v>
       </c>
     </row>
     <row r="331" spans="1:26">
       <c r="A331" t="s">
-        <v>817</v>
+        <v>843</v>
       </c>
       <c r="B331" s="1">
         <v>100000.0</v>
       </c>
       <c r="C331" s="1">
-        <v>100.523</v>
+        <v>99.098</v>
       </c>
       <c r="D331" s="1">
-        <v>102.47</v>
+        <v>99.499</v>
       </c>
       <c r="E331" t="s">
         <v>8</v>
       </c>
       <c r="F331">
         <v>1.0</v>
       </c>
       <c r="G331" s="1">
-        <v>102470.0</v>
+        <v>99499.0</v>
       </c>
       <c r="H331" s="1">
-        <v>-1947.0</v>
+        <v>-401.0</v>
       </c>
       <c r="I331" s="1">
-        <v>-1.9000683126769</v>
+        <v>-0.40301912582036</v>
       </c>
       <c r="J331">
-        <v>0.73</v>
-[...2 lines deleted...]
-        <v>734.25</v>
+        <v>1.91</v>
+      </c>
+      <c r="K331" t="s">
+        <v>844</v>
       </c>
       <c r="L331" s="1">
-        <v>100523.0</v>
+        <v>99098.0</v>
       </c>
       <c r="M331" s="1">
-        <v>101257.25</v>
+        <v>101008.96</v>
       </c>
       <c r="N331" s="1">
-        <v>0.05</v>
+        <v>0.06</v>
       </c>
       <c r="O331">
         <v>1</v>
       </c>
       <c r="Z331" t="s">
-        <v>816</v>
+        <v>842</v>
       </c>
     </row>
     <row r="332" spans="1:26">
       <c r="A332" t="s">
-        <v>819</v>
+        <v>846</v>
       </c>
       <c r="B332" s="1">
-        <v>486882.6</v>
+        <v>100000.0</v>
       </c>
       <c r="C332" s="1">
-        <v>97.66</v>
+        <v>99.979</v>
       </c>
       <c r="D332" s="1">
-        <v>96.03300467</v>
+        <v>99.897</v>
       </c>
       <c r="E332" t="s">
         <v>8</v>
       </c>
       <c r="F332">
         <v>1.0</v>
       </c>
       <c r="G332" s="1">
-        <v>467567.99</v>
+        <v>99897.0</v>
       </c>
       <c r="H332" s="1">
-        <v>7921.56</v>
+        <v>82.0</v>
       </c>
       <c r="I332" s="1">
-        <v>1.6942049433281</v>
+        <v>0.082084547083496</v>
       </c>
       <c r="J332">
-        <v>0.49</v>
-[...2 lines deleted...]
-        <v>820</v>
+        <v>0.97</v>
+      </c>
+      <c r="K332">
+        <v>966.1</v>
       </c>
       <c r="L332" s="1">
-        <v>475489.55</v>
+        <v>99979.0</v>
       </c>
       <c r="M332" s="1">
-        <v>477851.93</v>
+        <v>100945.1</v>
       </c>
       <c r="N332" s="1">
-        <v>0.26</v>
+        <v>0.06</v>
       </c>
       <c r="O332">
         <v>1</v>
       </c>
       <c r="Z332" t="s">
-        <v>818</v>
+        <v>845</v>
       </c>
     </row>
     <row r="333" spans="1:26">
       <c r="A333" t="s">
-        <v>822</v>
+        <v>848</v>
       </c>
       <c r="B333" s="1">
-        <v>298706.2</v>
+        <v>787857.0</v>
       </c>
       <c r="C333" s="1">
-        <v>81.671</v>
+        <v>67.86</v>
       </c>
       <c r="D333" s="1">
-        <v>84.04139586</v>
+        <v>70.3294735</v>
       </c>
       <c r="E333" t="s">
         <v>8</v>
       </c>
       <c r="F333">
         <v>1.0</v>
       </c>
       <c r="G333" s="1">
-        <v>251036.86</v>
+        <v>554095.68</v>
       </c>
       <c r="H333" s="1">
-        <v>-7080.52</v>
+        <v>-19455.92</v>
       </c>
       <c r="I333" s="1">
-        <v>-2.820510103576</v>
+        <v>-3.5112924901346</v>
       </c>
       <c r="J333">
-        <v>0.63</v>
+        <v>1.52</v>
       </c>
       <c r="K333" t="s">
-        <v>823</v>
+        <v>849</v>
       </c>
       <c r="L333" s="1">
-        <v>243956.34</v>
+        <v>534639.76</v>
       </c>
       <c r="M333" s="1">
-        <v>245841.87</v>
+        <v>546597.92</v>
       </c>
       <c r="N333" s="1">
-        <v>0.13</v>
+        <v>0.32</v>
       </c>
       <c r="O333">
         <v>1</v>
       </c>
       <c r="Z333" t="s">
-        <v>821</v>
+        <v>847</v>
       </c>
     </row>
     <row r="334" spans="1:26">
       <c r="A334" t="s">
-        <v>825</v>
+        <v>851</v>
       </c>
       <c r="B334" s="1">
-        <v>367544.0</v>
+        <v>102000.0</v>
       </c>
       <c r="C334" s="1">
-        <v>93.225</v>
+        <v>98.796</v>
       </c>
       <c r="D334" s="1">
-        <v>92.60258092</v>
+        <v>100.0</v>
       </c>
       <c r="E334" t="s">
         <v>8</v>
       </c>
       <c r="F334">
         <v>1.0</v>
       </c>
       <c r="G334" s="1">
-        <v>340355.23</v>
+        <v>102000.0</v>
       </c>
       <c r="H334" s="1">
-        <v>2287.66</v>
+        <v>-1228.08</v>
       </c>
       <c r="I334" s="1">
-        <v>0.67213892967063</v>
+        <v>-1.204</v>
       </c>
       <c r="J334">
-        <v>1.56</v>
+        <v>2.28</v>
       </c>
       <c r="K334" t="s">
-        <v>826</v>
+        <v>852</v>
       </c>
       <c r="L334" s="1">
-        <v>342642.89</v>
+        <v>100771.92</v>
       </c>
       <c r="M334" s="1">
-        <v>348358.45</v>
+        <v>103102.19</v>
       </c>
       <c r="N334" s="1">
-        <v>0.19</v>
+        <v>0.06</v>
       </c>
       <c r="O334">
         <v>1</v>
       </c>
       <c r="Z334" t="s">
-        <v>824</v>
+        <v>850</v>
       </c>
     </row>
     <row r="335" spans="1:26">
       <c r="A335" t="s">
-        <v>828</v>
+        <v>854</v>
       </c>
       <c r="B335" s="1">
-        <v>828134.15</v>
+        <v>300000.0</v>
       </c>
       <c r="C335" s="1">
-        <v>104.403</v>
+        <v>98.351</v>
       </c>
       <c r="D335" s="1">
-        <v>106.73598354</v>
+        <v>100.23</v>
       </c>
       <c r="E335" t="s">
         <v>8</v>
       </c>
       <c r="F335">
         <v>1.0</v>
       </c>
       <c r="G335" s="1">
-        <v>883917.13</v>
+        <v>300690.0</v>
       </c>
       <c r="H335" s="1">
-        <v>-19320.24</v>
+        <v>-5637.0</v>
       </c>
       <c r="I335" s="1">
-        <v>-2.1857524132381</v>
+        <v>-1.8746882171007</v>
       </c>
       <c r="J335">
-        <v>1.46</v>
+        <v>3.28</v>
       </c>
       <c r="K335" t="s">
-        <v>829</v>
+        <v>855</v>
       </c>
       <c r="L335" s="1">
-        <v>864596.89</v>
+        <v>295053.0</v>
       </c>
       <c r="M335" s="1">
-        <v>876689.92</v>
+        <v>304885.19</v>
       </c>
       <c r="N335" s="1">
-        <v>0.47</v>
+        <v>0.18</v>
       </c>
       <c r="O335">
         <v>1</v>
       </c>
       <c r="Z335" t="s">
-        <v>827</v>
+        <v>853</v>
       </c>
     </row>
     <row r="336" spans="1:26">
       <c r="A336" t="s">
-        <v>831</v>
+        <v>857</v>
       </c>
       <c r="B336" s="1">
-        <v>206000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="C336" s="1">
-        <v>100.612</v>
+        <v>98.706</v>
       </c>
       <c r="D336" s="1">
-        <v>99.958</v>
+        <v>99.871</v>
       </c>
       <c r="E336" t="s">
         <v>8</v>
       </c>
       <c r="F336">
         <v>1.0</v>
       </c>
       <c r="G336" s="1">
-        <v>205913.48</v>
+        <v>299613.0</v>
       </c>
       <c r="H336" s="1">
-        <v>1347.24</v>
+        <v>-3495.0</v>
       </c>
       <c r="I336" s="1">
-        <v>0.65427479541407</v>
+        <v>-1.1665047911806</v>
       </c>
       <c r="J336">
-        <v>0.51</v>
+        <v>2.58</v>
       </c>
       <c r="K336" t="s">
-        <v>832</v>
+        <v>858</v>
       </c>
       <c r="L336" s="1">
-        <v>207260.72</v>
+        <v>296118.0</v>
       </c>
       <c r="M336" s="1">
-        <v>208318.94</v>
+        <v>303857.38</v>
       </c>
       <c r="N336" s="1">
-        <v>0.11</v>
+        <v>0.18</v>
       </c>
       <c r="O336">
         <v>1</v>
       </c>
       <c r="Z336" t="s">
-        <v>830</v>
+        <v>856</v>
       </c>
     </row>
     <row r="337" spans="1:26">
       <c r="A337" t="s">
-        <v>834</v>
+        <v>860</v>
       </c>
       <c r="B337" s="1">
-        <v>237000.0</v>
+        <v>153000.0</v>
       </c>
       <c r="C337" s="1">
-        <v>98.525</v>
+        <v>99.817</v>
       </c>
       <c r="D337" s="1">
-        <v>99.422</v>
+        <v>100.0</v>
       </c>
       <c r="E337" t="s">
         <v>8</v>
       </c>
       <c r="F337">
         <v>1.0</v>
       </c>
       <c r="G337" s="1">
-        <v>235630.14</v>
+        <v>153000.0</v>
       </c>
       <c r="H337" s="1">
-        <v>-2125.89</v>
+        <v>-279.99</v>
       </c>
       <c r="I337" s="1">
-        <v>-0.90221480155298</v>
+        <v>-0.183</v>
       </c>
       <c r="J337">
-        <v>1.01</v>
-[...2 lines deleted...]
-        <v>835</v>
+        <v>0.23</v>
+      </c>
+      <c r="K337">
+        <v>346.48</v>
       </c>
       <c r="L337" s="1">
-        <v>233504.25</v>
+        <v>152720.01</v>
       </c>
       <c r="M337" s="1">
-        <v>235888.86</v>
+        <v>153066.49</v>
       </c>
       <c r="N337" s="1">
-        <v>0.13</v>
+        <v>0.09</v>
       </c>
       <c r="O337">
         <v>1</v>
       </c>
       <c r="Z337" t="s">
-        <v>833</v>
+        <v>859</v>
       </c>
     </row>
     <row r="338" spans="1:26">
       <c r="A338" t="s">
-        <v>837</v>
+        <v>862</v>
       </c>
       <c r="B338" s="1">
-        <v>267000.0</v>
+        <v>5606000.0</v>
       </c>
       <c r="C338" s="1">
-        <v>101.534</v>
+        <v>87.287</v>
       </c>
       <c r="D338" s="1">
-        <v>100.0</v>
+        <v>87.44644149</v>
       </c>
       <c r="E338" t="s">
         <v>8</v>
       </c>
       <c r="F338">
         <v>1.0</v>
       </c>
       <c r="G338" s="1">
-        <v>267000.0</v>
+        <v>4902247.51</v>
       </c>
       <c r="H338" s="1">
-        <v>4095.78</v>
+        <v>-8938.29</v>
       </c>
       <c r="I338" s="1">
-        <v>1.534</v>
+        <v>-0.18233045111996</v>
       </c>
       <c r="J338">
-        <v>0.56</v>
+        <v>0.16</v>
       </c>
       <c r="K338" t="s">
-        <v>838</v>
+        <v>863</v>
       </c>
       <c r="L338" s="1">
-        <v>271095.78</v>
+        <v>4893309.22</v>
       </c>
       <c r="M338" s="1">
-        <v>272588.05</v>
+        <v>4902125.23</v>
       </c>
       <c r="N338" s="1">
-        <v>0.15</v>
+        <v>2.84</v>
       </c>
       <c r="O338">
         <v>1</v>
       </c>
       <c r="Z338" t="s">
-        <v>836</v>
+        <v>861</v>
       </c>
     </row>
     <row r="339" spans="1:26">
       <c r="A339" t="s">
-        <v>840</v>
+        <v>865</v>
       </c>
       <c r="B339" s="1">
-        <v>350000.0</v>
+        <v>2513000.0</v>
       </c>
       <c r="C339" s="1">
-        <v>89.614</v>
+        <v>65.329</v>
       </c>
       <c r="D339" s="1">
-        <v>88.621</v>
+        <v>65.68074652</v>
       </c>
       <c r="E339" t="s">
         <v>8</v>
       </c>
       <c r="F339">
         <v>1.0</v>
       </c>
       <c r="G339" s="1">
-        <v>310173.5</v>
+        <v>1650557.16</v>
       </c>
       <c r="H339" s="1">
-        <v>3475.5</v>
+        <v>-8839.39</v>
       </c>
       <c r="I339" s="1">
-        <v>1.1205019126392</v>
+        <v>-0.53553976888628</v>
       </c>
       <c r="J339">
-        <v>0.04</v>
-[...2 lines deleted...]
-        <v>124.66</v>
+        <v>0.98</v>
+      </c>
+      <c r="K339" t="s">
+        <v>866</v>
       </c>
       <c r="L339" s="1">
-        <v>313649.0</v>
+        <v>1641717.77</v>
       </c>
       <c r="M339" s="1">
-        <v>313773.66</v>
+        <v>1666228.13</v>
       </c>
       <c r="N339" s="1">
-        <v>0.17</v>
+        <v>0.96</v>
       </c>
       <c r="O339">
         <v>1</v>
       </c>
       <c r="Z339" t="s">
-        <v>839</v>
+        <v>864</v>
       </c>
     </row>
     <row r="340" spans="1:26">
       <c r="A340" t="s">
-        <v>842</v>
+        <v>868</v>
       </c>
       <c r="B340" s="1">
-        <v>300000.0</v>
+        <v>457000.0</v>
       </c>
       <c r="C340" s="1">
-        <v>75.789</v>
+        <v>84.058</v>
       </c>
       <c r="D340" s="1">
-        <v>74.37666667</v>
+        <v>84.89268928</v>
       </c>
       <c r="E340" t="s">
         <v>8</v>
       </c>
       <c r="F340">
         <v>1.0</v>
       </c>
       <c r="G340" s="1">
-        <v>223130.0</v>
+        <v>387959.59</v>
       </c>
       <c r="H340" s="1">
-        <v>4237.0</v>
+        <v>-3814.53</v>
       </c>
       <c r="I340" s="1">
-        <v>1.8988930220051</v>
+        <v>-0.98322869142119</v>
       </c>
       <c r="J340">
-        <v>0.45</v>
+        <v>2.09</v>
       </c>
       <c r="K340" t="s">
-        <v>843</v>
+        <v>869</v>
       </c>
       <c r="L340" s="1">
-        <v>227367.0</v>
+        <v>384145.06</v>
       </c>
       <c r="M340" s="1">
-        <v>228723.16</v>
+        <v>393694.48</v>
       </c>
       <c r="N340" s="1">
-        <v>0.12</v>
+        <v>0.23</v>
       </c>
       <c r="O340">
         <v>1</v>
       </c>
       <c r="Z340" t="s">
-        <v>841</v>
+        <v>867</v>
       </c>
     </row>
     <row r="341" spans="1:26">
       <c r="A341" t="s">
-        <v>845</v>
+        <v>871</v>
       </c>
       <c r="B341" s="1">
-        <v>200000.0</v>
+        <v>1380000.0</v>
       </c>
       <c r="C341" s="1">
-        <v>99.109</v>
+        <v>101.059</v>
       </c>
       <c r="D341" s="1">
-        <v>99.985</v>
+        <v>103.54863623</v>
       </c>
       <c r="E341" t="s">
         <v>8</v>
       </c>
       <c r="F341">
         <v>1.0</v>
       </c>
       <c r="G341" s="1">
-        <v>199970.0</v>
+        <v>1428971.18</v>
       </c>
       <c r="H341" s="1">
-        <v>-1752.0</v>
+        <v>-34356.98</v>
       </c>
       <c r="I341" s="1">
-        <v>-0.87613141971296</v>
+        <v>-2.4043158099242</v>
       </c>
       <c r="J341">
-        <v>0.12</v>
-[...2 lines deleted...]
-        <v>240.41</v>
+        <v>3.8</v>
+      </c>
+      <c r="K341" t="s">
+        <v>872</v>
       </c>
       <c r="L341" s="1">
-        <v>198218.0</v>
+        <v>1394614.2</v>
       </c>
       <c r="M341" s="1">
-        <v>198458.41</v>
+        <v>1447107.13</v>
       </c>
       <c r="N341" s="1">
-        <v>0.11</v>
+        <v>0.84</v>
       </c>
       <c r="O341">
         <v>1</v>
       </c>
       <c r="Z341" t="s">
-        <v>844</v>
+        <v>870</v>
       </c>
     </row>
     <row r="342" spans="1:26">
       <c r="A342" t="s">
-        <v>847</v>
+        <v>874</v>
       </c>
       <c r="B342" s="1">
-        <v>300000.0</v>
+        <v>170000.0</v>
       </c>
       <c r="C342" s="1">
-        <v>101.621</v>
+        <v>96.401</v>
       </c>
       <c r="D342" s="1">
-        <v>100.0</v>
+        <v>101.40279412</v>
       </c>
       <c r="E342" t="s">
         <v>8</v>
       </c>
       <c r="F342">
         <v>1.0</v>
       </c>
       <c r="G342" s="1">
-        <v>300000.0</v>
+        <v>172384.75</v>
       </c>
       <c r="H342" s="1">
-        <v>4863.0</v>
+        <v>-8503.05</v>
       </c>
       <c r="I342" s="1">
-        <v>1.621</v>
+        <v>-4.9325998964526</v>
       </c>
       <c r="J342">
-        <v>3.11</v>
+        <v>2.88</v>
       </c>
       <c r="K342" t="s">
-        <v>848</v>
+        <v>875</v>
       </c>
       <c r="L342" s="1">
-        <v>304863.0</v>
+        <v>163881.7</v>
       </c>
       <c r="M342" s="1">
-        <v>314202.78</v>
+        <v>168781.43</v>
       </c>
       <c r="N342" s="1">
-        <v>0.17</v>
+        <v>0.1</v>
       </c>
       <c r="O342">
         <v>1</v>
       </c>
       <c r="Z342" t="s">
-        <v>846</v>
+        <v>873</v>
       </c>
     </row>
     <row r="343" spans="1:26">
       <c r="A343" t="s">
-        <v>850</v>
+        <v>877</v>
       </c>
       <c r="B343" s="1">
-        <v>300000.0</v>
+        <v>383000.0</v>
       </c>
       <c r="C343" s="1">
-        <v>100.705</v>
+        <v>99.147</v>
       </c>
       <c r="D343" s="1">
-        <v>99.915</v>
+        <v>99.7538329</v>
       </c>
       <c r="E343" t="s">
         <v>8</v>
       </c>
       <c r="F343">
         <v>1.0</v>
       </c>
       <c r="G343" s="1">
-        <v>299745.0</v>
+        <v>382057.18</v>
       </c>
       <c r="H343" s="1">
-        <v>2370.0</v>
+        <v>-2324.17</v>
       </c>
       <c r="I343" s="1">
-        <v>0.79067207126057</v>
+        <v>-0.60833040750602</v>
       </c>
       <c r="J343">
-        <v>0.07</v>
-[...2 lines deleted...]
-        <v>197.26</v>
+        <v>1.2</v>
+      </c>
+      <c r="K343" t="s">
+        <v>878</v>
       </c>
       <c r="L343" s="1">
-        <v>302115.0</v>
+        <v>379733.01</v>
       </c>
       <c r="M343" s="1">
-        <v>302312.26</v>
+        <v>384323.76</v>
       </c>
       <c r="N343" s="1">
-        <v>0.16</v>
+        <v>0.22</v>
       </c>
       <c r="O343">
         <v>1</v>
       </c>
       <c r="Z343" t="s">
-        <v>849</v>
+        <v>876</v>
       </c>
     </row>
     <row r="344" spans="1:26">
       <c r="A344" t="s">
-        <v>852</v>
+        <v>880</v>
       </c>
       <c r="B344" s="1">
         <v>100000.0</v>
       </c>
       <c r="C344" s="1">
-        <v>99.04</v>
+        <v>100.197</v>
       </c>
       <c r="D344" s="1">
-        <v>100.66</v>
+        <v>99.674</v>
       </c>
       <c r="E344" t="s">
         <v>8</v>
       </c>
       <c r="F344">
         <v>1.0</v>
       </c>
       <c r="G344" s="1">
-        <v>100660.0</v>
+        <v>99674.0</v>
       </c>
       <c r="H344" s="1">
-        <v>-1620.0</v>
+        <v>523.0</v>
       </c>
       <c r="I344" s="1">
-        <v>-1.6093781045102</v>
+        <v>0.52471055641391</v>
       </c>
       <c r="J344">
-        <v>3.25</v>
-[...2 lines deleted...]
-        <v>853</v>
+        <v>0.55</v>
+      </c>
+      <c r="K344">
+        <v>554.17</v>
       </c>
       <c r="L344" s="1">
-        <v>99040.0</v>
+        <v>100197.0</v>
       </c>
       <c r="M344" s="1">
-        <v>102285.55</v>
+        <v>100751.17</v>
       </c>
       <c r="N344" s="1">
-        <v>0.05</v>
+        <v>0.06</v>
       </c>
       <c r="O344">
         <v>1</v>
       </c>
       <c r="Z344" t="s">
-        <v>851</v>
+        <v>879</v>
       </c>
     </row>
     <row r="345" spans="1:26">
       <c r="A345" t="s">
-        <v>855</v>
+        <v>880</v>
       </c>
       <c r="B345" s="1">
         <v>200000.0</v>
       </c>
       <c r="C345" s="1">
-        <v>100.252</v>
+        <v>100.336</v>
       </c>
       <c r="D345" s="1">
-        <v>100.0</v>
+        <v>97.41</v>
       </c>
       <c r="E345" t="s">
         <v>8</v>
       </c>
       <c r="F345">
         <v>1.0</v>
       </c>
       <c r="G345" s="1">
-        <v>200000.0</v>
+        <v>194820.0</v>
       </c>
       <c r="H345" s="1">
-        <v>504.0</v>
+        <v>5852.0</v>
       </c>
       <c r="I345" s="1">
-        <v>0.252</v>
+        <v>3.0037983779899</v>
       </c>
       <c r="J345">
-        <v>0.71</v>
+        <v>1.0</v>
       </c>
       <c r="K345" t="s">
-        <v>856</v>
+        <v>882</v>
       </c>
       <c r="L345" s="1">
-        <v>200504.0</v>
+        <v>200672.0</v>
       </c>
       <c r="M345" s="1">
-        <v>201918.38</v>
+        <v>202666.52</v>
       </c>
       <c r="N345" s="1">
-        <v>0.11</v>
+        <v>0.12</v>
       </c>
       <c r="O345">
         <v>1</v>
       </c>
       <c r="Z345" t="s">
-        <v>854</v>
+        <v>881</v>
       </c>
     </row>
     <row r="346" spans="1:26">
       <c r="A346" t="s">
-        <v>858</v>
+        <v>884</v>
       </c>
       <c r="B346" s="1">
-        <v>250000.0</v>
+        <v>246000.0</v>
       </c>
       <c r="C346" s="1">
-        <v>98.588</v>
+        <v>100.318</v>
       </c>
       <c r="D346" s="1">
-        <v>99.7844</v>
+        <v>100.0</v>
       </c>
       <c r="E346" t="s">
         <v>8</v>
       </c>
       <c r="F346">
         <v>1.0</v>
       </c>
       <c r="G346" s="1">
-        <v>249461.0</v>
+        <v>246000.0</v>
       </c>
       <c r="H346" s="1">
-        <v>-2991.0</v>
+        <v>782.28</v>
       </c>
       <c r="I346" s="1">
-        <v>-1.1989850116852</v>
+        <v>0.318</v>
       </c>
       <c r="J346">
-        <v>0.9</v>
+        <v>1.08</v>
       </c>
       <c r="K346" t="s">
-        <v>859</v>
+        <v>885</v>
       </c>
       <c r="L346" s="1">
-        <v>246470.0</v>
+        <v>246782.28</v>
       </c>
       <c r="M346" s="1">
-        <v>248712.29</v>
+        <v>249450.6</v>
       </c>
       <c r="N346" s="1">
-        <v>0.13</v>
+        <v>0.14</v>
       </c>
       <c r="O346">
         <v>1</v>
       </c>
       <c r="Z346" t="s">
-        <v>857</v>
+        <v>883</v>
       </c>
     </row>
     <row r="347" spans="1:26">
       <c r="A347" t="s">
-        <v>861</v>
+        <v>887</v>
       </c>
       <c r="B347" s="1">
-        <v>200000.0</v>
+        <v>214000.0</v>
       </c>
       <c r="C347" s="1">
-        <v>99.708</v>
+        <v>99.478</v>
       </c>
       <c r="D347" s="1">
         <v>100.0</v>
       </c>
       <c r="E347" t="s">
         <v>8</v>
       </c>
       <c r="F347">
         <v>1.0</v>
       </c>
       <c r="G347" s="1">
-        <v>200000.0</v>
+        <v>214000.0</v>
       </c>
       <c r="H347" s="1">
-        <v>-584.0</v>
+        <v>-1117.08</v>
       </c>
       <c r="I347" s="1">
-        <v>-0.292</v>
+        <v>-0.522</v>
       </c>
       <c r="J347">
-        <v>2.19</v>
+        <v>0.91</v>
       </c>
       <c r="K347" t="s">
-        <v>862</v>
+        <v>888</v>
       </c>
       <c r="L347" s="1">
-        <v>199416.0</v>
+        <v>212882.92</v>
       </c>
       <c r="M347" s="1">
-        <v>203800.04</v>
+        <v>214835.66</v>
       </c>
       <c r="N347" s="1">
-        <v>0.11</v>
+        <v>0.12</v>
       </c>
       <c r="O347">
         <v>1</v>
       </c>
       <c r="Z347" t="s">
-        <v>860</v>
+        <v>886</v>
       </c>
     </row>
     <row r="348" spans="1:26">
       <c r="A348" t="s">
-        <v>864</v>
+        <v>890</v>
       </c>
       <c r="B348" s="1">
-        <v>100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="C348" s="1">
-        <v>99.476</v>
+        <v>88.464</v>
       </c>
       <c r="D348" s="1">
-        <v>99.326</v>
+        <v>85.25</v>
       </c>
       <c r="E348" t="s">
         <v>8</v>
       </c>
       <c r="F348">
         <v>1.0</v>
       </c>
       <c r="G348" s="1">
-        <v>99326.0</v>
+        <v>255750.0</v>
       </c>
       <c r="H348" s="1">
-        <v>150.0</v>
+        <v>9642.0</v>
       </c>
       <c r="I348" s="1">
-        <v>0.15101786037895</v>
+        <v>3.7700879765396</v>
       </c>
       <c r="J348">
-        <v>0.96</v>
+        <v>0.25</v>
       </c>
       <c r="K348">
-        <v>963.36</v>
+        <v>739.73</v>
       </c>
       <c r="L348" s="1">
-        <v>99476.0</v>
+        <v>265392.0</v>
       </c>
       <c r="M348" s="1">
-        <v>100439.36</v>
+        <v>266131.73</v>
       </c>
       <c r="N348" s="1">
-        <v>0.05</v>
+        <v>0.15</v>
       </c>
       <c r="O348">
         <v>1</v>
       </c>
       <c r="Z348" t="s">
-        <v>863</v>
+        <v>889</v>
       </c>
     </row>
     <row r="349" spans="1:26">
       <c r="A349" t="s">
-        <v>866</v>
+        <v>892</v>
       </c>
       <c r="B349" s="1">
-        <v>212000.0</v>
+        <v>175000.0</v>
       </c>
       <c r="C349" s="1">
-        <v>99.006</v>
+        <v>101.018</v>
       </c>
       <c r="D349" s="1">
-        <v>100.0</v>
+        <v>99.779</v>
       </c>
       <c r="E349" t="s">
         <v>8</v>
       </c>
       <c r="F349">
         <v>1.0</v>
       </c>
       <c r="G349" s="1">
-        <v>212000.0</v>
+        <v>174613.25</v>
       </c>
       <c r="H349" s="1">
-        <v>-2107.28</v>
+        <v>2168.25</v>
       </c>
       <c r="I349" s="1">
-        <v>-0.994</v>
+        <v>1.2417442548031</v>
       </c>
       <c r="J349">
-        <v>1.26</v>
+        <v>2.48</v>
       </c>
       <c r="K349" t="s">
-        <v>867</v>
+        <v>893</v>
       </c>
       <c r="L349" s="1">
-        <v>209892.72</v>
+        <v>176781.5</v>
       </c>
       <c r="M349" s="1">
-        <v>212555.9</v>
+        <v>181114.55</v>
       </c>
       <c r="N349" s="1">
-        <v>0.11</v>
+        <v>0.1</v>
       </c>
       <c r="O349">
         <v>1</v>
       </c>
       <c r="Z349" t="s">
-        <v>865</v>
+        <v>891</v>
       </c>
     </row>
     <row r="350" spans="1:26">
       <c r="A350" t="s">
-        <v>869</v>
+        <v>895</v>
       </c>
       <c r="B350" s="1">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C350" s="1">
-        <v>100.192</v>
+        <v>100.288</v>
       </c>
       <c r="D350" s="1">
-        <v>99.7</v>
+        <v>102.1775</v>
       </c>
       <c r="E350" t="s">
         <v>8</v>
       </c>
       <c r="F350">
         <v>1.0</v>
       </c>
       <c r="G350" s="1">
-        <v>299100.0</v>
+        <v>204355.0</v>
       </c>
       <c r="H350" s="1">
-        <v>1476.0</v>
+        <v>-3779.0</v>
       </c>
       <c r="I350" s="1">
-        <v>0.49348044132397</v>
+        <v>-1.8492329524602</v>
       </c>
       <c r="J350">
-        <v>0.2</v>
-[...2 lines deleted...]
-        <v>587.67</v>
+        <v>1.48</v>
+      </c>
+      <c r="K350" t="s">
+        <v>896</v>
       </c>
       <c r="L350" s="1">
-        <v>300576.0</v>
+        <v>200576.0</v>
       </c>
       <c r="M350" s="1">
-        <v>301163.67</v>
+        <v>203535.59</v>
       </c>
       <c r="N350" s="1">
-        <v>0.16</v>
+        <v>0.12</v>
       </c>
       <c r="O350">
         <v>1</v>
       </c>
       <c r="Z350" t="s">
-        <v>868</v>
+        <v>894</v>
       </c>
     </row>
     <row r="351" spans="1:26">
       <c r="A351" t="s">
-        <v>871</v>
+        <v>898</v>
       </c>
       <c r="B351" s="1">
-        <v>153000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="C351" s="1">
-        <v>99.145</v>
+        <v>96.989</v>
       </c>
       <c r="D351" s="1">
-        <v>99.23</v>
+        <v>100.761</v>
       </c>
       <c r="E351" t="s">
         <v>8</v>
       </c>
       <c r="F351">
         <v>1.0</v>
       </c>
       <c r="G351" s="1">
-        <v>151821.9</v>
+        <v>403044.0</v>
       </c>
       <c r="H351" s="1">
-        <v>-130.05</v>
+        <v>-15088.0</v>
       </c>
       <c r="I351" s="1">
-        <v>-0.085659578756424</v>
+        <v>-3.743511874634</v>
       </c>
       <c r="J351">
-        <v>2.72</v>
+        <v>1.3</v>
       </c>
       <c r="K351" t="s">
-        <v>872</v>
+        <v>899</v>
       </c>
       <c r="L351" s="1">
-        <v>151691.85</v>
+        <v>387956.0</v>
       </c>
       <c r="M351" s="1">
-        <v>155851.14</v>
+        <v>393171.07</v>
       </c>
       <c r="N351" s="1">
-        <v>0.08</v>
+        <v>0.23</v>
       </c>
       <c r="O351">
         <v>1</v>
       </c>
       <c r="Z351" t="s">
-        <v>870</v>
+        <v>897</v>
       </c>
     </row>
     <row r="352" spans="1:26">
       <c r="A352" t="s">
-        <v>874</v>
+        <v>901</v>
       </c>
       <c r="B352" s="1">
         <v>100000.0</v>
       </c>
       <c r="C352" s="1">
-        <v>100.005</v>
+        <v>101.29</v>
       </c>
       <c r="D352" s="1">
-        <v>99.499</v>
+        <v>99.871</v>
       </c>
       <c r="E352" t="s">
         <v>8</v>
       </c>
       <c r="F352">
         <v>1.0</v>
       </c>
       <c r="G352" s="1">
-        <v>99499.0</v>
+        <v>99871.0</v>
       </c>
       <c r="H352" s="1">
-        <v>506.0</v>
+        <v>1419.0</v>
       </c>
       <c r="I352" s="1">
-        <v>0.50854782460125</v>
+        <v>1.420832874408</v>
       </c>
       <c r="J352">
-        <v>1.64</v>
-[...2 lines deleted...]
-        <v>875</v>
+        <v>0.8</v>
+      </c>
+      <c r="K352">
+        <v>801.37</v>
       </c>
       <c r="L352" s="1">
-        <v>100005.0</v>
+        <v>101290.0</v>
       </c>
       <c r="M352" s="1">
-        <v>101648.84</v>
+        <v>102091.37</v>
       </c>
       <c r="N352" s="1">
-        <v>0.05</v>
+        <v>0.06</v>
       </c>
       <c r="O352">
         <v>1</v>
       </c>
       <c r="Z352" t="s">
-        <v>873</v>
+        <v>900</v>
       </c>
     </row>
     <row r="353" spans="1:26">
       <c r="A353" t="s">
-        <v>877</v>
+        <v>903</v>
       </c>
       <c r="B353" s="1">
         <v>100000.0</v>
       </c>
       <c r="C353" s="1">
-        <v>100.602</v>
+        <v>103.659</v>
       </c>
       <c r="D353" s="1">
-        <v>99.897</v>
+        <v>104.45</v>
       </c>
       <c r="E353" t="s">
         <v>8</v>
       </c>
       <c r="F353">
         <v>1.0</v>
       </c>
       <c r="G353" s="1">
-        <v>99897.0</v>
+        <v>104450.0</v>
       </c>
       <c r="H353" s="1">
-        <v>705.0</v>
+        <v>-791.0</v>
       </c>
       <c r="I353" s="1">
-        <v>0.70572689870567</v>
+        <v>-0.75730014360938</v>
       </c>
       <c r="J353">
-        <v>0.69</v>
+        <v>0.98</v>
       </c>
       <c r="K353">
-        <v>690.07</v>
+        <v>978.08</v>
       </c>
       <c r="L353" s="1">
-        <v>100602.0</v>
+        <v>103659.0</v>
       </c>
       <c r="M353" s="1">
-        <v>101292.07</v>
+        <v>104637.08</v>
       </c>
       <c r="N353" s="1">
-        <v>0.05</v>
+        <v>0.06</v>
       </c>
       <c r="O353">
         <v>1</v>
       </c>
       <c r="Z353" t="s">
-        <v>876</v>
+        <v>902</v>
       </c>
     </row>
     <row r="354" spans="1:26">
       <c r="A354" t="s">
-        <v>879</v>
+        <v>905</v>
       </c>
       <c r="B354" s="1">
-        <v>807857.0</v>
+        <v>300000.0</v>
       </c>
       <c r="C354" s="1">
-        <v>69.499</v>
+        <v>97.65</v>
       </c>
       <c r="D354" s="1">
-        <v>70.33218998</v>
+        <v>99.589</v>
       </c>
       <c r="E354" t="s">
         <v>8</v>
       </c>
       <c r="F354">
         <v>1.0</v>
       </c>
       <c r="G354" s="1">
-        <v>568183.52</v>
+        <v>298767.0</v>
       </c>
       <c r="H354" s="1">
-        <v>-6730.98</v>
+        <v>-5817.0</v>
       </c>
       <c r="I354" s="1">
-        <v>-1.1846489317395</v>
+        <v>-1.9470021789555</v>
       </c>
       <c r="J354">
-        <v>1.38</v>
+        <v>2.99</v>
       </c>
       <c r="K354" t="s">
-        <v>880</v>
+        <v>906</v>
       </c>
       <c r="L354" s="1">
-        <v>561452.54</v>
+        <v>292950.0</v>
       </c>
       <c r="M354" s="1">
-        <v>572563.34</v>
+        <v>301925.34</v>
       </c>
       <c r="N354" s="1">
-        <v>0.31</v>
+        <v>0.17</v>
       </c>
       <c r="O354">
         <v>1</v>
       </c>
       <c r="Z354" t="s">
-        <v>878</v>
+        <v>904</v>
       </c>
     </row>
     <row r="355" spans="1:26">
       <c r="A355" t="s">
-        <v>882</v>
+        <v>908</v>
       </c>
       <c r="B355" s="1">
-        <v>102000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C355" s="1">
-        <v>99.552</v>
+        <v>97.66</v>
       </c>
       <c r="D355" s="1">
-        <v>100.0</v>
+        <v>99.908</v>
       </c>
       <c r="E355" t="s">
         <v>8</v>
       </c>
       <c r="F355">
         <v>1.0</v>
       </c>
       <c r="G355" s="1">
-        <v>102000.0</v>
+        <v>99908.0</v>
       </c>
       <c r="H355" s="1">
-        <v>-456.96</v>
+        <v>-2248.0</v>
       </c>
       <c r="I355" s="1">
-        <v>-0.448</v>
+        <v>-2.2500700644593</v>
       </c>
       <c r="J355">
-        <v>2.04</v>
+        <v>1.82</v>
       </c>
       <c r="K355" t="s">
-        <v>883</v>
+        <v>909</v>
       </c>
       <c r="L355" s="1">
-        <v>101543.04</v>
+        <v>97660.0</v>
       </c>
       <c r="M355" s="1">
-        <v>103619.81</v>
+        <v>99479.1</v>
       </c>
       <c r="N355" s="1">
         <v>0.06</v>
       </c>
       <c r="O355">
         <v>1</v>
       </c>
       <c r="Z355" t="s">
-        <v>881</v>
+        <v>907</v>
       </c>
     </row>
     <row r="356" spans="1:26">
       <c r="A356" t="s">
-        <v>885</v>
+        <v>908</v>
       </c>
       <c r="B356" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C356" s="1">
-        <v>99.491</v>
+        <v>102.124</v>
       </c>
       <c r="D356" s="1">
-        <v>100.23</v>
+        <v>103.15</v>
       </c>
       <c r="E356" t="s">
         <v>8</v>
       </c>
       <c r="F356">
         <v>1.0</v>
       </c>
       <c r="G356" s="1">
-        <v>300690.0</v>
+        <v>103150.0</v>
       </c>
       <c r="H356" s="1">
-        <v>-2217.0</v>
+        <v>-1026.0</v>
       </c>
       <c r="I356" s="1">
-        <v>-0.73730420033922</v>
+        <v>-0.9946679592826</v>
       </c>
       <c r="J356">
-        <v>3.01</v>
+        <v>1.31</v>
       </c>
       <c r="K356" t="s">
-        <v>886</v>
+        <v>911</v>
       </c>
       <c r="L356" s="1">
-        <v>298473.0</v>
+        <v>102124.0</v>
       </c>
       <c r="M356" s="1">
-        <v>307503.82</v>
+        <v>103438.38</v>
       </c>
       <c r="N356" s="1">
-        <v>0.16</v>
+        <v>0.06</v>
       </c>
       <c r="O356">
         <v>1</v>
       </c>
       <c r="Z356" t="s">
-        <v>884</v>
+        <v>910</v>
       </c>
     </row>
     <row r="357" spans="1:26">
       <c r="A357" t="s">
-        <v>888</v>
+        <v>913</v>
       </c>
       <c r="B357" s="1">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C357" s="1">
-        <v>99.458</v>
+        <v>97.506</v>
       </c>
       <c r="D357" s="1">
-        <v>99.871</v>
+        <v>97.93</v>
       </c>
       <c r="E357" t="s">
         <v>8</v>
       </c>
       <c r="F357">
         <v>1.0</v>
       </c>
       <c r="G357" s="1">
-        <v>299613.0</v>
+        <v>195860.0</v>
       </c>
       <c r="H357" s="1">
-        <v>-1239.0</v>
+        <v>-848.0</v>
       </c>
       <c r="I357" s="1">
-        <v>-0.41353345816103</v>
+        <v>-0.43296232002451</v>
       </c>
       <c r="J357">
-        <v>2.3</v>
+        <v>1.33</v>
       </c>
       <c r="K357" t="s">
-        <v>889</v>
+        <v>914</v>
       </c>
       <c r="L357" s="1">
-        <v>298374.0</v>
+        <v>195012.0</v>
       </c>
       <c r="M357" s="1">
-        <v>305285.3</v>
+        <v>197677.21</v>
       </c>
       <c r="N357" s="1">
-        <v>0.16</v>
+        <v>0.11</v>
       </c>
       <c r="O357">
         <v>1</v>
       </c>
       <c r="Z357" t="s">
-        <v>887</v>
+        <v>912</v>
       </c>
     </row>
     <row r="358" spans="1:26">
       <c r="A358" t="s">
-        <v>891</v>
+        <v>916</v>
       </c>
       <c r="B358" s="1">
-        <v>153000.0</v>
+        <v>399000.0</v>
       </c>
       <c r="C358" s="1">
-        <v>100.905</v>
+        <v>97.506</v>
       </c>
       <c r="D358" s="1">
-        <v>100.0</v>
+        <v>99.902</v>
       </c>
       <c r="E358" t="s">
         <v>8</v>
       </c>
       <c r="F358">
         <v>1.0</v>
       </c>
       <c r="G358" s="1">
-        <v>153000.0</v>
+        <v>398608.98</v>
       </c>
       <c r="H358" s="1">
-        <v>1384.65</v>
+        <v>-9560.04</v>
       </c>
       <c r="I358" s="1">
-        <v>0.905</v>
+        <v>-2.3983503833757</v>
       </c>
       <c r="J358">
-        <v>0.74</v>
+        <v>1.51</v>
       </c>
       <c r="K358" t="s">
-        <v>892</v>
+        <v>917</v>
       </c>
       <c r="L358" s="1">
-        <v>154384.65</v>
+        <v>389048.94</v>
       </c>
       <c r="M358" s="1">
-        <v>155523.07</v>
+        <v>395072.2</v>
       </c>
       <c r="N358" s="1">
-        <v>0.08</v>
+        <v>0.23</v>
       </c>
       <c r="O358">
         <v>1</v>
       </c>
       <c r="Z358" t="s">
-        <v>890</v>
+        <v>915</v>
       </c>
     </row>
     <row r="359" spans="1:26">
       <c r="A359" t="s">
-        <v>894</v>
+        <v>919</v>
       </c>
       <c r="B359" s="1">
-        <v>5756000.0</v>
+        <v>216000.0</v>
       </c>
       <c r="C359" s="1">
-        <v>88.16</v>
+        <v>100.061</v>
       </c>
       <c r="D359" s="1">
-        <v>87.43594927</v>
+        <v>100.0</v>
       </c>
       <c r="E359" t="s">
         <v>8</v>
       </c>
       <c r="F359">
         <v>1.0</v>
       </c>
       <c r="G359" s="1">
-        <v>5032813.24</v>
+        <v>216000.0</v>
       </c>
       <c r="H359" s="1">
-        <v>41676.36</v>
+        <v>131.76</v>
       </c>
       <c r="I359" s="1">
-        <v>0.82809271897401</v>
+        <v>0.061</v>
       </c>
       <c r="J359">
-        <v>0.11</v>
+        <v>1.98</v>
       </c>
       <c r="K359" t="s">
-        <v>895</v>
+        <v>920</v>
       </c>
       <c r="L359" s="1">
-        <v>5074489.6</v>
+        <v>216131.76</v>
       </c>
       <c r="M359" s="1">
-        <v>5080671.39</v>
+        <v>220400.69</v>
       </c>
       <c r="N359" s="1">
-        <v>2.71</v>
+        <v>0.13</v>
       </c>
       <c r="O359">
         <v>1</v>
       </c>
       <c r="Z359" t="s">
-        <v>893</v>
+        <v>918</v>
       </c>
     </row>
     <row r="360" spans="1:26">
       <c r="A360" t="s">
-        <v>897</v>
+        <v>922</v>
       </c>
       <c r="B360" s="1">
-        <v>1581000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C360" s="1">
-        <v>76.084</v>
+        <v>101.02</v>
       </c>
       <c r="D360" s="1">
-        <v>74.65485262</v>
+        <v>100.0</v>
       </c>
       <c r="E360" t="s">
         <v>8</v>
       </c>
       <c r="F360">
         <v>1.0</v>
       </c>
       <c r="G360" s="1">
-        <v>1180293.22</v>
+        <v>100000.0</v>
       </c>
       <c r="H360" s="1">
-        <v>22594.82</v>
+        <v>1020.0</v>
       </c>
       <c r="I360" s="1">
-        <v>1.9143395570806</v>
+        <v>1.02</v>
       </c>
       <c r="J360">
-        <v>0.77</v>
+        <v>1.08</v>
       </c>
       <c r="K360" t="s">
-        <v>898</v>
+        <v>923</v>
       </c>
       <c r="L360" s="1">
-        <v>1202888.04</v>
+        <v>101020.0</v>
       </c>
       <c r="M360" s="1">
-        <v>1215037.92</v>
+        <v>102098.32</v>
       </c>
       <c r="N360" s="1">
-        <v>0.65</v>
+        <v>0.06</v>
       </c>
       <c r="O360">
         <v>1</v>
       </c>
       <c r="Z360" t="s">
-        <v>896</v>
+        <v>921</v>
       </c>
     </row>
     <row r="361" spans="1:26">
       <c r="A361" t="s">
-        <v>900</v>
+        <v>925</v>
       </c>
       <c r="B361" s="1">
-        <v>4142000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="C361" s="1">
-        <v>66.889</v>
+        <v>101.723</v>
       </c>
       <c r="D361" s="1">
-        <v>65.66109223</v>
+        <v>99.6583</v>
       </c>
       <c r="E361" t="s">
         <v>8</v>
       </c>
       <c r="F361">
         <v>1.0</v>
       </c>
       <c r="G361" s="1">
-        <v>2719682.44</v>
+        <v>298974.9</v>
       </c>
       <c r="H361" s="1">
-        <v>50859.94</v>
+        <v>6194.1</v>
       </c>
       <c r="I361" s="1">
-        <v>1.8700690658576</v>
+        <v>2.0717792697648</v>
       </c>
       <c r="J361">
-        <v>0.9</v>
+        <v>0.47</v>
       </c>
       <c r="K361" t="s">
-        <v>901</v>
+        <v>926</v>
       </c>
       <c r="L361" s="1">
-        <v>2770542.38</v>
+        <v>305169.0</v>
       </c>
       <c r="M361" s="1">
-        <v>2807990.6</v>
+        <v>306592.97</v>
       </c>
       <c r="N361" s="1">
-        <v>1.5</v>
+        <v>0.18</v>
       </c>
       <c r="O361">
         <v>1</v>
       </c>
       <c r="Z361" t="s">
-        <v>899</v>
+        <v>924</v>
       </c>
     </row>
     <row r="362" spans="1:26">
       <c r="A362" t="s">
-        <v>903</v>
+        <v>928</v>
       </c>
       <c r="B362" s="1">
-        <v>467000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C362" s="1">
-        <v>86.273</v>
+        <v>101.607</v>
       </c>
       <c r="D362" s="1">
-        <v>84.85118415</v>
+        <v>103.4955</v>
       </c>
       <c r="E362" t="s">
         <v>8</v>
       </c>
       <c r="F362">
         <v>1.0</v>
       </c>
       <c r="G362" s="1">
-        <v>396255.03</v>
+        <v>103495.5</v>
       </c>
       <c r="H362" s="1">
-        <v>6639.88</v>
+        <v>-1888.5</v>
       </c>
       <c r="I362" s="1">
-        <v>1.6756582244521</v>
+        <v>-1.8247170166819</v>
       </c>
       <c r="J362">
-        <v>1.88</v>
+        <v>1.43</v>
       </c>
       <c r="K362" t="s">
-        <v>904</v>
+        <v>929</v>
       </c>
       <c r="L362" s="1">
-        <v>402894.91</v>
+        <v>101607.0</v>
       </c>
       <c r="M362" s="1">
-        <v>411688.58</v>
+        <v>103039.19</v>
       </c>
       <c r="N362" s="1">
-        <v>0.22</v>
+        <v>0.06</v>
       </c>
       <c r="O362">
         <v>1</v>
       </c>
       <c r="Z362" t="s">
-        <v>902</v>
+        <v>927</v>
       </c>
     </row>
     <row r="363" spans="1:26">
       <c r="A363" t="s">
-        <v>906</v>
+        <v>931</v>
       </c>
       <c r="B363" s="1">
-        <v>180000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="C363" s="1">
-        <v>99.197</v>
+        <v>98.231</v>
       </c>
       <c r="D363" s="1">
-        <v>101.40279444</v>
+        <v>99.142</v>
       </c>
       <c r="E363" t="s">
         <v>8</v>
       </c>
       <c r="F363">
         <v>1.0</v>
       </c>
       <c r="G363" s="1">
-        <v>182525.03</v>
+        <v>495710.0</v>
       </c>
       <c r="H363" s="1">
-        <v>-3970.43</v>
+        <v>-4555.0</v>
       </c>
       <c r="I363" s="1">
-        <v>-2.1752797410854</v>
+        <v>-0.91888402493393</v>
       </c>
       <c r="J363">
-        <v>2.6</v>
+        <v>3.32</v>
       </c>
       <c r="K363" t="s">
-        <v>907</v>
+        <v>932</v>
       </c>
       <c r="L363" s="1">
-        <v>178554.6</v>
+        <v>491155.0</v>
       </c>
       <c r="M363" s="1">
-        <v>183229.67</v>
+        <v>507769.73</v>
       </c>
       <c r="N363" s="1">
-        <v>0.1</v>
+        <v>0.29</v>
       </c>
       <c r="O363">
         <v>1</v>
       </c>
       <c r="Z363" t="s">
-        <v>905</v>
+        <v>930</v>
       </c>
     </row>
     <row r="364" spans="1:26">
       <c r="A364" t="s">
-        <v>909</v>
+        <v>934</v>
       </c>
       <c r="B364" s="1">
-        <v>283000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="C364" s="1">
-        <v>100.185</v>
+        <v>100.088</v>
       </c>
       <c r="D364" s="1">
-        <v>99.646</v>
+        <v>100.413</v>
       </c>
       <c r="E364" t="s">
         <v>8</v>
       </c>
       <c r="F364">
         <v>1.0</v>
       </c>
       <c r="G364" s="1">
-        <v>281998.18</v>
+        <v>401652.0</v>
       </c>
       <c r="H364" s="1">
-        <v>1525.37</v>
+        <v>-1300.0</v>
       </c>
       <c r="I364" s="1">
-        <v>0.54091483852839</v>
+        <v>-0.32366327069204</v>
       </c>
       <c r="J364">
-        <v>0.95</v>
+        <v>0.73</v>
       </c>
       <c r="K364" t="s">
-        <v>910</v>
+        <v>935</v>
       </c>
       <c r="L364" s="1">
-        <v>283523.55</v>
+        <v>400352.0</v>
       </c>
       <c r="M364" s="1">
-        <v>286210.11</v>
+        <v>403273.13</v>
       </c>
       <c r="N364" s="1">
-        <v>0.15</v>
+        <v>0.23</v>
       </c>
       <c r="O364">
         <v>1</v>
       </c>
       <c r="Z364" t="s">
-        <v>908</v>
+        <v>933</v>
       </c>
     </row>
     <row r="365" spans="1:26">
       <c r="A365" t="s">
-        <v>912</v>
+        <v>937</v>
       </c>
       <c r="B365" s="1">
         <v>200000.0</v>
       </c>
       <c r="C365" s="1">
-        <v>100.398</v>
+        <v>91.319</v>
       </c>
       <c r="D365" s="1">
-        <v>97.41</v>
+        <v>92.35</v>
       </c>
       <c r="E365" t="s">
         <v>8</v>
       </c>
       <c r="F365">
         <v>1.0</v>
       </c>
       <c r="G365" s="1">
-        <v>194820.0</v>
+        <v>184700.0</v>
       </c>
       <c r="H365" s="1">
-        <v>5976.0</v>
+        <v>-2062.0</v>
       </c>
       <c r="I365" s="1">
-        <v>3.0674468740376</v>
+        <v>-1.1164049810504</v>
       </c>
       <c r="J365">
-        <v>0.71</v>
-[...2 lines deleted...]
-        <v>913</v>
+        <v>0.49</v>
+      </c>
+      <c r="K365">
+        <v>979.45</v>
       </c>
       <c r="L365" s="1">
-        <v>200796.0</v>
+        <v>182638.0</v>
       </c>
       <c r="M365" s="1">
-        <v>202220.66</v>
+        <v>183617.45</v>
       </c>
       <c r="N365" s="1">
         <v>0.11</v>
       </c>
       <c r="O365">
         <v>1</v>
       </c>
       <c r="Z365" t="s">
-        <v>911</v>
+        <v>936</v>
       </c>
     </row>
     <row r="366" spans="1:26">
       <c r="A366" t="s">
-        <v>912</v>
+        <v>939</v>
       </c>
       <c r="B366" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C366" s="1">
-        <v>100.505</v>
+        <v>89.219</v>
       </c>
       <c r="D366" s="1">
-        <v>99.674</v>
+        <v>90.199</v>
       </c>
       <c r="E366" t="s">
         <v>8</v>
       </c>
       <c r="F366">
         <v>1.0</v>
       </c>
       <c r="G366" s="1">
-        <v>99674.0</v>
+        <v>180398.0</v>
       </c>
       <c r="H366" s="1">
-        <v>831.0</v>
+        <v>-1960.0</v>
       </c>
       <c r="I366" s="1">
-        <v>0.83371792042057</v>
+        <v>-1.086486546414</v>
       </c>
       <c r="J366">
-        <v>0.21</v>
-[...2 lines deleted...]
-        <v>211.11</v>
+        <v>0.71</v>
+      </c>
+      <c r="K366" t="s">
+        <v>940</v>
       </c>
       <c r="L366" s="1">
-        <v>100505.0</v>
+        <v>178438.0</v>
       </c>
       <c r="M366" s="1">
-        <v>100716.11</v>
+        <v>179853.75</v>
       </c>
       <c r="N366" s="1">
-        <v>0.05</v>
+        <v>0.1</v>
       </c>
       <c r="O366">
         <v>1</v>
       </c>
       <c r="Z366" t="s">
-        <v>914</v>
+        <v>938</v>
       </c>
     </row>
     <row r="367" spans="1:26">
       <c r="A367" t="s">
-        <v>916</v>
+        <v>942</v>
       </c>
       <c r="B367" s="1">
-        <v>246000.0</v>
+        <v>231000.0</v>
       </c>
       <c r="C367" s="1">
-        <v>101.387</v>
+        <v>99.893</v>
       </c>
       <c r="D367" s="1">
-        <v>100.0</v>
+        <v>102.83</v>
       </c>
       <c r="E367" t="s">
         <v>8</v>
       </c>
       <c r="F367">
         <v>1.0</v>
       </c>
       <c r="G367" s="1">
-        <v>246000.0</v>
+        <v>237537.3</v>
       </c>
       <c r="H367" s="1">
-        <v>3412.02</v>
+        <v>-6784.47</v>
       </c>
       <c r="I367" s="1">
-        <v>1.387</v>
+        <v>-2.8561703782943</v>
       </c>
       <c r="J367">
-        <v>0.77</v>
-[...2 lines deleted...]
-        <v>917</v>
+        <v>0.22</v>
+      </c>
+      <c r="K367">
+        <v>498.39</v>
       </c>
       <c r="L367" s="1">
-        <v>249412.02</v>
+        <v>230752.83</v>
       </c>
       <c r="M367" s="1">
-        <v>251309.5</v>
+        <v>231251.22</v>
       </c>
       <c r="N367" s="1">
         <v>0.13</v>
       </c>
       <c r="O367">
         <v>1</v>
       </c>
       <c r="Z367" t="s">
-        <v>915</v>
+        <v>941</v>
       </c>
     </row>
     <row r="368" spans="1:26">
       <c r="A368" t="s">
-        <v>919</v>
+        <v>944</v>
       </c>
       <c r="B368" s="1">
-        <v>214000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="C368" s="1">
-        <v>100.655</v>
+        <v>97.62</v>
       </c>
       <c r="D368" s="1">
         <v>100.0</v>
       </c>
       <c r="E368" t="s">
         <v>8</v>
       </c>
       <c r="F368">
         <v>1.0</v>
       </c>
       <c r="G368" s="1">
-        <v>214000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="H368" s="1">
-        <v>1401.7</v>
+        <v>-7140.0</v>
       </c>
       <c r="I368" s="1">
-        <v>0.655</v>
+        <v>-2.38</v>
       </c>
       <c r="J368">
-        <v>0.63</v>
+        <v>1.56</v>
       </c>
       <c r="K368" t="s">
-        <v>920</v>
+        <v>945</v>
       </c>
       <c r="L368" s="1">
-        <v>215401.7</v>
+        <v>292860.0</v>
       </c>
       <c r="M368" s="1">
-        <v>216750.02</v>
+        <v>297553.22</v>
       </c>
       <c r="N368" s="1">
-        <v>0.12</v>
+        <v>0.17</v>
       </c>
       <c r="O368">
         <v>1</v>
       </c>
       <c r="Z368" t="s">
-        <v>918</v>
+        <v>943</v>
       </c>
     </row>
     <row r="369" spans="1:26">
       <c r="A369" t="s">
-        <v>922</v>
+        <v>947</v>
       </c>
       <c r="B369" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C369" s="1">
-        <v>89.082</v>
+        <v>100.334</v>
       </c>
       <c r="D369" s="1">
-        <v>85.25</v>
+        <v>100.0</v>
       </c>
       <c r="E369" t="s">
         <v>8</v>
       </c>
       <c r="F369">
         <v>1.0</v>
       </c>
       <c r="G369" s="1">
-        <v>255750.0</v>
+        <v>100000.0</v>
       </c>
       <c r="H369" s="1">
-        <v>11496.0</v>
+        <v>334.0</v>
       </c>
       <c r="I369" s="1">
-        <v>4.4950146627566</v>
+        <v>0.334</v>
       </c>
       <c r="J369">
-        <v>0.19</v>
-[...2 lines deleted...]
-        <v>579.45</v>
+        <v>1.03</v>
+      </c>
+      <c r="K369" t="s">
+        <v>948</v>
       </c>
       <c r="L369" s="1">
-        <v>267246.0</v>
+        <v>100334.0</v>
       </c>
       <c r="M369" s="1">
-        <v>267825.45</v>
+        <v>101365.18</v>
       </c>
       <c r="N369" s="1">
-        <v>0.14</v>
+        <v>0.06</v>
       </c>
       <c r="O369">
         <v>1</v>
       </c>
       <c r="Z369" t="s">
-        <v>921</v>
+        <v>946</v>
       </c>
     </row>
     <row r="370" spans="1:26">
       <c r="A370" t="s">
-        <v>924</v>
+        <v>950</v>
       </c>
       <c r="B370" s="1">
-        <v>175000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C370" s="1">
-        <v>101.67</v>
+        <v>96.227</v>
       </c>
       <c r="D370" s="1">
-        <v>99.779</v>
+        <v>97.25</v>
       </c>
       <c r="E370" t="s">
         <v>8</v>
       </c>
       <c r="F370">
         <v>1.0</v>
       </c>
       <c r="G370" s="1">
-        <v>174613.25</v>
+        <v>194500.0</v>
       </c>
       <c r="H370" s="1">
-        <v>3309.25</v>
+        <v>-2046.0</v>
       </c>
       <c r="I370" s="1">
-        <v>1.8951883662895</v>
+        <v>-1.0519280205656</v>
       </c>
       <c r="J370">
-        <v>2.21</v>
+        <v>0.63</v>
       </c>
       <c r="K370" t="s">
-        <v>925</v>
+        <v>951</v>
       </c>
       <c r="L370" s="1">
-        <v>177922.5</v>
+        <v>192454.0</v>
       </c>
       <c r="M370" s="1">
-        <v>181788.08</v>
+        <v>193714.27</v>
       </c>
       <c r="N370" s="1">
-        <v>0.1</v>
+        <v>0.11</v>
       </c>
       <c r="O370">
         <v>1</v>
       </c>
       <c r="Z370" t="s">
-        <v>923</v>
+        <v>949</v>
       </c>
     </row>
     <row r="371" spans="1:26">
       <c r="A371" t="s">
-        <v>927</v>
+        <v>953</v>
       </c>
       <c r="B371" s="1">
-        <v>100000.0</v>
+        <v>159000.0</v>
       </c>
       <c r="C371" s="1">
-        <v>101.239</v>
+        <v>98.783</v>
       </c>
       <c r="D371" s="1">
-        <v>102.939</v>
+        <v>99.695</v>
       </c>
       <c r="E371" t="s">
         <v>8</v>
       </c>
       <c r="F371">
         <v>1.0</v>
       </c>
       <c r="G371" s="1">
-        <v>102939.0</v>
+        <v>158515.05</v>
       </c>
       <c r="H371" s="1">
-        <v>-1700.0</v>
+        <v>-1450.08</v>
       </c>
       <c r="I371" s="1">
-        <v>-1.6514634880852</v>
+        <v>-0.914790109835</v>
       </c>
       <c r="J371">
-        <v>1.22</v>
-[...2 lines deleted...]
-        <v>928</v>
+        <v>0.37</v>
+      </c>
+      <c r="K371">
+        <v>588.08</v>
       </c>
       <c r="L371" s="1">
-        <v>101239.0</v>
+        <v>157064.97</v>
       </c>
       <c r="M371" s="1">
-        <v>102460.58</v>
+        <v>157653.05</v>
       </c>
       <c r="N371" s="1">
-        <v>0.05</v>
+        <v>0.09</v>
       </c>
       <c r="O371">
         <v>1</v>
       </c>
       <c r="Z371" t="s">
-        <v>926</v>
+        <v>952</v>
       </c>
     </row>
     <row r="372" spans="1:26">
       <c r="A372" t="s">
-        <v>930</v>
+        <v>955</v>
       </c>
       <c r="B372" s="1">
-        <v>400000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="C372" s="1">
-        <v>98.439</v>
+        <v>82.894</v>
       </c>
       <c r="D372" s="1">
-        <v>100.761</v>
+        <v>81.804</v>
       </c>
       <c r="E372" t="s">
         <v>8</v>
       </c>
       <c r="F372">
         <v>1.0</v>
       </c>
       <c r="G372" s="1">
-        <v>403044.0</v>
+        <v>490824.0</v>
       </c>
       <c r="H372" s="1">
-        <v>-9288.0</v>
+        <v>6540.0</v>
       </c>
       <c r="I372" s="1">
-        <v>-2.3044630362938</v>
+        <v>1.3324531807736</v>
       </c>
       <c r="J372">
-        <v>1.06</v>
+        <v>0.66</v>
       </c>
       <c r="K372" t="s">
-        <v>931</v>
+        <v>956</v>
       </c>
       <c r="L372" s="1">
-        <v>393756.0</v>
+        <v>497364.0</v>
       </c>
       <c r="M372" s="1">
-        <v>398009.42</v>
+        <v>501346.19</v>
       </c>
       <c r="N372" s="1">
-        <v>0.21</v>
+        <v>0.29</v>
       </c>
       <c r="O372">
         <v>1</v>
       </c>
       <c r="Z372" t="s">
-        <v>929</v>
+        <v>954</v>
       </c>
     </row>
     <row r="373" spans="1:26">
       <c r="A373" t="s">
-        <v>933</v>
+        <v>958</v>
       </c>
       <c r="B373" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C373" s="1">
-        <v>102.239</v>
+        <v>100.857</v>
       </c>
       <c r="D373" s="1">
-        <v>99.871</v>
+        <v>99.417</v>
       </c>
       <c r="E373" t="s">
         <v>8</v>
       </c>
       <c r="F373">
         <v>1.0</v>
       </c>
       <c r="G373" s="1">
-        <v>99871.0</v>
+        <v>198834.0</v>
       </c>
       <c r="H373" s="1">
-        <v>2368.0</v>
+        <v>2880.0</v>
       </c>
       <c r="I373" s="1">
-        <v>2.3710586656787</v>
+        <v>1.4484444310329</v>
       </c>
       <c r="J373">
-        <v>0.53</v>
-[...2 lines deleted...]
-        <v>534.25</v>
+        <v>1.12</v>
+      </c>
+      <c r="K373" t="s">
+        <v>959</v>
       </c>
       <c r="L373" s="1">
-        <v>102239.0</v>
+        <v>201714.0</v>
       </c>
       <c r="M373" s="1">
-        <v>102773.25</v>
+        <v>203953.73</v>
       </c>
       <c r="N373" s="1">
-        <v>0.05</v>
+        <v>0.12</v>
       </c>
       <c r="O373">
         <v>1</v>
       </c>
       <c r="Z373" t="s">
-        <v>932</v>
+        <v>957</v>
       </c>
     </row>
     <row r="374" spans="1:26">
       <c r="A374" t="s">
-        <v>935</v>
+        <v>961</v>
       </c>
       <c r="B374" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C374" s="1">
-        <v>104.974</v>
+        <v>99.882</v>
       </c>
       <c r="D374" s="1">
-        <v>104.45</v>
+        <v>100.86</v>
       </c>
       <c r="E374" t="s">
         <v>8</v>
       </c>
       <c r="F374">
         <v>1.0</v>
       </c>
       <c r="G374" s="1">
-        <v>104450.0</v>
+        <v>201720.0</v>
       </c>
       <c r="H374" s="1">
-        <v>524.0</v>
+        <v>-1956.0</v>
       </c>
       <c r="I374" s="1">
-        <v>0.5016754427956</v>
+        <v>-0.96966091612136</v>
       </c>
       <c r="J374">
-        <v>0.68</v>
+        <v>0.37</v>
       </c>
       <c r="K374">
-        <v>675.34</v>
+        <v>733.92</v>
       </c>
       <c r="L374" s="1">
-        <v>104974.0</v>
+        <v>199764.0</v>
       </c>
       <c r="M374" s="1">
-        <v>105649.34</v>
+        <v>200497.92</v>
       </c>
       <c r="N374" s="1">
-        <v>0.06</v>
+        <v>0.12</v>
       </c>
       <c r="O374">
         <v>1</v>
       </c>
       <c r="Z374" t="s">
-        <v>934</v>
+        <v>960</v>
       </c>
     </row>
     <row r="375" spans="1:26">
       <c r="A375" t="s">
-        <v>937</v>
+        <v>963</v>
       </c>
       <c r="B375" s="1">
-        <v>300000.0</v>
+        <v>1204.0</v>
       </c>
       <c r="C375" s="1">
-        <v>98.57</v>
+        <v>0.1075</v>
       </c>
       <c r="D375" s="1">
-        <v>99.589</v>
+        <v>0.2090095515</v>
       </c>
       <c r="E375" t="s">
         <v>8</v>
       </c>
       <c r="F375">
         <v>1.0</v>
       </c>
       <c r="G375" s="1">
-        <v>298767.0</v>
+        <v>0.0</v>
       </c>
       <c r="H375" s="1">
-        <v>-3057.0</v>
+        <v>-305543.75</v>
       </c>
       <c r="I375" s="1">
-        <v>-1.0232053740875</v>
+        <v>0</v>
       </c>
       <c r="J375">
-        <v>2.78</v>
-[...2 lines deleted...]
-        <v>938</v>
+        <v>0.0</v>
+      </c>
+      <c r="K375">
+        <v>0.0</v>
       </c>
       <c r="L375" s="1">
-        <v>295710.0</v>
+        <v>-305543.75</v>
       </c>
       <c r="M375" s="1">
-        <v>304044.25</v>
+        <v>-305543.75</v>
       </c>
       <c r="N375" s="1">
-        <v>0.16</v>
+        <v>-0.18</v>
       </c>
       <c r="O375">
         <v>1</v>
       </c>
       <c r="Z375" t="s">
-        <v>936</v>
+        <v>962</v>
       </c>
     </row>
     <row r="376" spans="1:26">
       <c r="A376" t="s">
-        <v>940</v>
+        <v>965</v>
       </c>
       <c r="B376" s="1">
-        <v>100000.0</v>
+        <v>1204.0</v>
       </c>
       <c r="C376" s="1">
-        <v>102.578</v>
+        <v>0.02</v>
       </c>
       <c r="D376" s="1">
-        <v>103.15</v>
+        <v>0.0910755814</v>
       </c>
       <c r="E376" t="s">
         <v>8</v>
       </c>
       <c r="F376">
         <v>1.0</v>
       </c>
       <c r="G376" s="1">
-        <v>103150.0</v>
+        <v>0.0</v>
       </c>
       <c r="H376" s="1">
-        <v>-572.0</v>
+        <v>-213937.5</v>
       </c>
       <c r="I376" s="1">
-        <v>-0.55453223460979</v>
+        <v>0</v>
       </c>
       <c r="J376">
-        <v>0.98</v>
+        <v>0.0</v>
       </c>
       <c r="K376">
-        <v>976.03</v>
+        <v>0.0</v>
       </c>
       <c r="L376" s="1">
-        <v>102578.0</v>
+        <v>-213937.5</v>
       </c>
       <c r="M376" s="1">
-        <v>103554.03</v>
+        <v>-213937.5</v>
       </c>
       <c r="N376" s="1">
-        <v>0.06</v>
+        <v>-0.12</v>
       </c>
       <c r="O376">
         <v>1</v>
       </c>
       <c r="Z376" t="s">
-        <v>939</v>
+        <v>964</v>
       </c>
     </row>
     <row r="377" spans="1:26">
       <c r="A377" t="s">
-        <v>940</v>
+        <v>967</v>
       </c>
       <c r="B377" s="1">
-        <v>100000.0</v>
+        <v>1870.0</v>
       </c>
       <c r="C377" s="1">
-        <v>98.298</v>
+        <v>108.8</v>
       </c>
       <c r="D377" s="1">
-        <v>99.908</v>
+        <v>85.2179679144</v>
       </c>
       <c r="E377" t="s">
         <v>8</v>
       </c>
       <c r="F377">
         <v>1.0</v>
       </c>
       <c r="G377" s="1">
-        <v>99908.0</v>
+        <v>1593576.0</v>
       </c>
       <c r="H377" s="1">
-        <v>-1610.0</v>
+        <v>440984.0</v>
       </c>
       <c r="I377" s="1">
-        <v>-1.6114825639588</v>
+        <v>27.672605511127</v>
       </c>
       <c r="J377">
-        <v>1.54</v>
-[...2 lines deleted...]
-        <v>942</v>
+        <v>0.0</v>
+      </c>
+      <c r="K377">
+        <v>0.0</v>
       </c>
       <c r="L377" s="1">
-        <v>98298.0</v>
+        <v>2034560.0</v>
       </c>
       <c r="M377" s="1">
-        <v>99837.24</v>
+        <v>2034560.0</v>
       </c>
       <c r="N377" s="1">
-        <v>0.05</v>
+        <v>1.18</v>
       </c>
       <c r="O377">
         <v>1</v>
       </c>
       <c r="Z377" t="s">
-        <v>941</v>
+        <v>966</v>
       </c>
     </row>
     <row r="378" spans="1:26">
       <c r="A378" t="s">
-        <v>944</v>
+        <v>969</v>
       </c>
       <c r="B378" s="1">
-        <v>400000.0</v>
+        <v>-1204.0</v>
       </c>
       <c r="C378" s="1">
-        <v>104.57</v>
+        <v>0.07</v>
       </c>
       <c r="D378" s="1">
-        <v>106.6</v>
+        <v>0.1458118771</v>
       </c>
       <c r="E378" t="s">
         <v>8</v>
       </c>
       <c r="F378">
         <v>1.0</v>
       </c>
       <c r="G378" s="1">
-        <v>426400.0</v>
+        <v>0.0</v>
       </c>
       <c r="H378" s="1">
-        <v>-8120.0</v>
+        <v>228193.75</v>
       </c>
       <c r="I378" s="1">
-        <v>-1.9043151969981</v>
+        <v>0</v>
       </c>
       <c r="J378">
-        <v>2.91</v>
-[...2 lines deleted...]
-        <v>945</v>
+        <v>0.0</v>
+      </c>
+      <c r="K378">
+        <v>0.0</v>
       </c>
       <c r="L378" s="1">
-        <v>418280.0</v>
+        <v>228193.75</v>
       </c>
       <c r="M378" s="1">
-        <v>429923.84</v>
+        <v>228193.75</v>
       </c>
       <c r="N378" s="1">
-        <v>0.23</v>
+        <v>0.13</v>
       </c>
       <c r="O378">
         <v>1</v>
       </c>
       <c r="Z378" t="s">
-        <v>943</v>
+        <v>968</v>
       </c>
     </row>
     <row r="379" spans="1:26">
       <c r="A379" t="s">
-        <v>947</v>
+        <v>971</v>
       </c>
       <c r="B379" s="1">
-        <v>399000.0</v>
+        <v>-1204.0</v>
       </c>
       <c r="C379" s="1">
-        <v>99.112</v>
+        <v>0.03</v>
       </c>
       <c r="D379" s="1">
-        <v>99.902</v>
+        <v>0.0649833887</v>
       </c>
       <c r="E379" t="s">
         <v>8</v>
       </c>
       <c r="F379">
         <v>1.0</v>
       </c>
       <c r="G379" s="1">
-        <v>398608.98</v>
+        <v>0.0</v>
       </c>
       <c r="H379" s="1">
-        <v>-3152.1</v>
+        <v>105300.0</v>
       </c>
       <c r="I379" s="1">
-        <v>-0.79077495946027</v>
+        <v>0</v>
       </c>
       <c r="J379">
-        <v>1.25</v>
-[...2 lines deleted...]
-        <v>948</v>
+        <v>0.0</v>
+      </c>
+      <c r="K379">
+        <v>0.0</v>
       </c>
       <c r="L379" s="1">
-        <v>395456.88</v>
+        <v>105300.0</v>
       </c>
       <c r="M379" s="1">
-        <v>400449.85</v>
+        <v>105300.0</v>
       </c>
       <c r="N379" s="1">
-        <v>0.21</v>
+        <v>0.06</v>
       </c>
       <c r="O379">
         <v>1</v>
       </c>
       <c r="Z379" t="s">
-        <v>946</v>
+        <v>970</v>
       </c>
     </row>
     <row r="380" spans="1:26">
       <c r="A380" t="s">
-        <v>950</v>
+        <v>973</v>
       </c>
       <c r="B380" s="1">
-        <v>216000.0</v>
+        <v>-1870.0</v>
       </c>
       <c r="C380" s="1">
-        <v>100.577</v>
+        <v>101.8</v>
       </c>
       <c r="D380" s="1">
-        <v>100.0</v>
+        <v>80.0239572193</v>
       </c>
       <c r="E380" t="s">
         <v>8</v>
       </c>
       <c r="F380">
         <v>1.0</v>
       </c>
       <c r="G380" s="1">
-        <v>216000.0</v>
+        <v>-1496448.0</v>
       </c>
       <c r="H380" s="1">
-        <v>1246.32</v>
+        <v>-407212.0</v>
       </c>
       <c r="I380" s="1">
-        <v>0.577</v>
+        <v>27.211904456419</v>
       </c>
       <c r="J380">
-        <v>1.69</v>
-[...2 lines deleted...]
-        <v>951</v>
+        <v>0.0</v>
+      </c>
+      <c r="K380">
+        <v>0.0</v>
       </c>
       <c r="L380" s="1">
-        <v>217246.32</v>
+        <v>-1903660.0</v>
       </c>
       <c r="M380" s="1">
-        <v>220895.18</v>
+        <v>-1903660.0</v>
       </c>
       <c r="N380" s="1">
-        <v>0.12</v>
+        <v>-1.1</v>
       </c>
       <c r="O380">
         <v>1</v>
       </c>
       <c r="Z380" t="s">
-        <v>949</v>
-[...353 lines deleted...]
-      <c r="A388" t="s">
         <v>972</v>
-      </c>
-[...593 lines deleted...]
-        <v>995</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">