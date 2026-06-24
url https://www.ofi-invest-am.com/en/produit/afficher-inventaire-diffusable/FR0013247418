--- v0 (2026-05-29)
+++ v1 (2026-06-24)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1002">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1010">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C/D</t>
   </si>
   <si>
     <t>FR0000970089</t>
   </si>
   <si>
@@ -160,50 +160,56 @@
   <si>
     <t>NL0012969182</t>
   </si>
   <si>
     <t>ADYEN NV</t>
   </si>
   <si>
     <t>ES0105046017</t>
   </si>
   <si>
     <t>AENA SME SA</t>
   </si>
   <si>
     <t>FR0010340141</t>
   </si>
   <si>
     <t>AEROPORTS DE PARIS SA</t>
   </si>
   <si>
     <t>BE0974264930</t>
   </si>
   <si>
     <t>AGEAS SA</t>
   </si>
   <si>
+    <t>IE00BF0L3536</t>
+  </si>
+  <si>
+    <t>AIB GROUP PLC</t>
+  </si>
+  <si>
     <t>NL0000235190</t>
   </si>
   <si>
     <t>AIRBUS</t>
   </si>
   <si>
     <t>DE0008404005</t>
   </si>
   <si>
     <t>ALLIANZ</t>
   </si>
   <si>
     <t>FR0010220475</t>
   </si>
   <si>
     <t>ALSTOM SA</t>
   </si>
   <si>
     <t>FR0000071946</t>
   </si>
   <si>
     <t>ALTEN SA</t>
   </si>
   <si>
     <t>ES0109067019</t>
@@ -262,50 +268,56 @@
   <si>
     <t>IT0004776628</t>
   </si>
   <si>
     <t>BANCA MEDIOLANUM</t>
   </si>
   <si>
     <t>ES0113211835</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA</t>
   </si>
   <si>
     <t>ES0113860A34</t>
   </si>
   <si>
     <t>BANCO DE SABADELL SA</t>
   </si>
   <si>
     <t>ES0113900J37</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA</t>
   </si>
   <si>
+    <t>IE00BD1RP616</t>
+  </si>
+  <si>
+    <t>BANK OF IRELAND GROUP PLC</t>
+  </si>
+  <si>
     <t>ES0113679I37</t>
   </si>
   <si>
     <t>BANKINTER SA</t>
   </si>
   <si>
     <t>AT0000BAWAG2</t>
   </si>
   <si>
     <t>BAWAG GROUP AG</t>
   </si>
   <si>
     <t>NL0012866412</t>
   </si>
   <si>
     <t>BE SEMICONDUCTOR INDUSTRIES NV</t>
   </si>
   <si>
     <t>DE0005158703</t>
   </si>
   <si>
     <t>BECHTLE AG</t>
   </si>
   <si>
     <t>DE0005190003</t>
@@ -454,50 +466,56 @@
   <si>
     <t>IT0003128367</t>
   </si>
   <si>
     <t>ENEL</t>
   </si>
   <si>
     <t>FR0010208488</t>
   </si>
   <si>
     <t>ENGIE SA</t>
   </si>
   <si>
     <t>AT0000652011</t>
   </si>
   <si>
     <t>ERSTE GROUP BANK AG</t>
   </si>
   <si>
     <t>FR0000121667</t>
   </si>
   <si>
     <t>ESSILORLUXOTTICA SA</t>
   </si>
   <si>
+    <t>FR0014000MR3</t>
+  </si>
+  <si>
+    <t>EUROFINS SCIENTIFIC</t>
+  </si>
+  <si>
     <t>FR0013451333</t>
   </si>
   <si>
     <t>FDJ UNITED</t>
   </si>
   <si>
     <t>NL0011585146</t>
   </si>
   <si>
     <t>FERRARI NV</t>
   </si>
   <si>
     <t>NL0015001FS8</t>
   </si>
   <si>
     <t>FERROVIAL</t>
   </si>
   <si>
     <t>DE0005773303</t>
   </si>
   <si>
     <t>FRAPORT FRANKFURT AIRPORT SERVICES</t>
   </si>
   <si>
     <t>DE0005785802</t>
@@ -595,71 +613,65 @@
   <si>
     <t>ING GROEP NV</t>
   </si>
   <si>
     <t>IT0001078911</t>
   </si>
   <si>
     <t>INTERPUMP GROUP</t>
   </si>
   <si>
     <t>IT0000072618</t>
   </si>
   <si>
     <t>INTESA SANPAOLO</t>
   </si>
   <si>
     <t>NL0015000LU4</t>
   </si>
   <si>
     <t>IVECO GROUP NV</t>
   </si>
   <si>
     <t>DE000KSAG888</t>
   </si>
   <si>
-    <t>K S N AG</t>
+    <t>K+S N AG</t>
   </si>
   <si>
     <t>BE0003565737</t>
   </si>
   <si>
     <t>KBC GROEP NV</t>
   </si>
   <si>
     <t>FR0000121485</t>
   </si>
   <si>
     <t>KERING SA</t>
   </si>
   <si>
-    <t>IE0004906560</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0000121964</t>
   </si>
   <si>
     <t>KLEPIERRE REIT SA</t>
   </si>
   <si>
     <t>FI0009013403</t>
   </si>
   <si>
     <t>KONE CLASS B</t>
   </si>
   <si>
     <t>FI0009005870</t>
   </si>
   <si>
     <t>KONECRANES</t>
   </si>
   <si>
     <t>NL0000009082</t>
   </si>
   <si>
     <t>KONINKLIJKE KPN NV</t>
   </si>
   <si>
     <t>NL0000009538</t>
@@ -832,50 +844,56 @@
   <si>
     <t>IT0005495657</t>
   </si>
   <si>
     <t>SAIPEM</t>
   </si>
   <si>
     <t>FI4000552500</t>
   </si>
   <si>
     <t>SAMPO CLASS A</t>
   </si>
   <si>
     <t>FR0000120578</t>
   </si>
   <si>
     <t>SANOFI SA</t>
   </si>
   <si>
     <t>DE0007164600</t>
   </si>
   <si>
     <t>SAP</t>
   </si>
   <si>
+    <t>NL0000360618</t>
+  </si>
+  <si>
+    <t>SBM OFFSHORE NV</t>
+  </si>
+  <si>
     <t>FR0000121972</t>
   </si>
   <si>
     <t>SCHNEIDER ELECTRIC</t>
   </si>
   <si>
     <t>DE000ENER6Y0</t>
   </si>
   <si>
     <t>SIEMENS ENERGY N AG</t>
   </si>
   <si>
     <t>DE0007236101</t>
   </si>
   <si>
     <t>SIEMENS N AG</t>
   </si>
   <si>
     <t>NL0011821392</t>
   </si>
   <si>
     <t>SIGNIFY NV</t>
   </si>
   <si>
     <t>FR0000130809</t>
@@ -1006,2058 +1024,2064 @@
   <si>
     <t>DE000A1ML7J1</t>
   </si>
   <si>
     <t>VONOVIA</t>
   </si>
   <si>
     <t>FI0009003727</t>
   </si>
   <si>
     <t>WARTSILA</t>
   </si>
   <si>
     <t>AT0000831706</t>
   </si>
   <si>
     <t>WIENERBERGER AG</t>
   </si>
   <si>
     <t>NL0000395903</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV</t>
   </si>
   <si>
-    <t>XSS200326</t>
-[...2 lines deleted...]
-    <t>EURO STOXX 50 ESG MAR 26</t>
+    <t>XSS190626</t>
+  </si>
+  <si>
+    <t>EURO STOXX 50 ESG JUN 26</t>
   </si>
   <si>
     <t>OE100626</t>
   </si>
   <si>
     <t>EURO-BOBL JUN 26</t>
   </si>
   <si>
+    <t>VG190626</t>
+  </si>
+  <si>
+    <t>EURO STOXX 50 JUN 26</t>
+  </si>
+  <si>
+    <t>IK1100626</t>
+  </si>
+  <si>
+    <t>EURO-BTP (ITALY GOVT) JUN 26</t>
+  </si>
+  <si>
     <t>RX100626</t>
   </si>
   <si>
     <t>EURO-BUND JUN 26</t>
   </si>
   <si>
-    <t>OE100326</t>
-[...16 lines deleted...]
-  <si>
     <t>OAT100626</t>
   </si>
   <si>
     <t>EURO-OAT JUN 26</t>
   </si>
   <si>
-    <t>OAT100326</t>
-[...4 lines deleted...]
-  <si>
     <t>XS2986639701</t>
   </si>
   <si>
     <t>A2A SPA 3.625 30/01/2035</t>
   </si>
   <si>
-    <t>1 363.40</t>
+    <t>2 343.34</t>
   </si>
   <si>
     <t>XS2859413341</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 16/07/2036</t>
   </si>
   <si>
-    <t>5 513.70</t>
+    <t>6 065.07</t>
   </si>
   <si>
     <t>XS2747610751</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 3.875 15/01/2032</t>
   </si>
   <si>
+    <t>1 486.30</t>
+  </si>
+  <si>
     <t>BE6363767821</t>
   </si>
   <si>
     <t>AGEAS SA 02/05/2056</t>
   </si>
   <si>
-    <t>11 594.18</t>
+    <t>12 468.49</t>
   </si>
   <si>
     <t>XS3237229193</t>
   </si>
   <si>
     <t>AIB GROUP PLC 02/12/2036</t>
   </si>
   <si>
-    <t>3 347.05</t>
+    <t>4 193.01</t>
   </si>
   <si>
     <t>FR0014013VX5</t>
   </si>
   <si>
     <t>AIR LIQUIDE FINANCE SA 3 05/05/2033</t>
   </si>
   <si>
-    <t>1 939.73</t>
+    <t>2 317.81</t>
+  </si>
+  <si>
+    <t>XS3324546251</t>
+  </si>
+  <si>
+    <t>AKZO NOBEL NV 4 25/03/2031</t>
   </si>
   <si>
     <t>XS2829852842</t>
   </si>
   <si>
     <t>ALLIANDER NV PERP</t>
   </si>
   <si>
-    <t>5 464.36</t>
+    <t>5 969.10</t>
   </si>
   <si>
     <t>DE000A351U49</t>
   </si>
   <si>
     <t>ALLIANZ SE 25/07/2053</t>
   </si>
   <si>
-    <t>10 578.94</t>
+    <t>11 679.91</t>
   </si>
   <si>
     <t>XS2761146468</t>
   </si>
   <si>
     <t>ALPHA BANK SA 12/05/2030</t>
   </si>
   <si>
-    <t>4 041.10</t>
+    <t>4 356.16</t>
   </si>
   <si>
     <t>XS2640904319</t>
   </si>
   <si>
     <t>ALPHA BANK SA 27/06/2029</t>
   </si>
   <si>
-    <t>4 690.07</t>
+    <t>5 123.29</t>
   </si>
   <si>
     <t>XS3064423174</t>
   </si>
   <si>
     <t>ALPHABET INC 3 06/05/2033</t>
   </si>
   <si>
-    <t>4 947.95</t>
+    <t>5 326.03</t>
   </si>
   <si>
     <t>XS3224609456</t>
   </si>
   <si>
     <t>ALPHABET INC 3.5 06/11/2038</t>
   </si>
   <si>
-    <t>3 848.18</t>
+    <t>1 919.73</t>
   </si>
   <si>
     <t>XS3229091015</t>
   </si>
   <si>
     <t>AMCOR UK FINANCE PLC 3.75 20/02/2033</t>
   </si>
   <si>
     <t>FR001400ZZD7</t>
   </si>
   <si>
     <t>ARKEMA SA PERP</t>
   </si>
   <si>
-    <t>6 520.55</t>
+    <t>7 056.16</t>
   </si>
   <si>
     <t>XS3070545234</t>
   </si>
   <si>
     <t>AROUNDTOWN SA 3.5 13/05/2030</t>
   </si>
   <si>
-    <t>14 095.89</t>
+    <t>15 198.63</t>
   </si>
   <si>
     <t>XS2919279633</t>
   </si>
   <si>
     <t>ASB BANK LTD 3.185 16/04/2029</t>
   </si>
   <si>
-    <t>8 403.16</t>
+    <t>9 005.26</t>
   </si>
   <si>
     <t>XS2872909770</t>
   </si>
   <si>
     <t>ASTRAZENECA FINANCE LLC 3.278 05/08/2033</t>
   </si>
   <si>
-    <t>3 093.00</t>
+    <t>3 431.75</t>
   </si>
   <si>
     <t>AT0000A2CQD2</t>
   </si>
   <si>
     <t>AUSTRIA (REPUBLIC OF) 0 20/02/2030</t>
   </si>
   <si>
     <t>AT0000A2KQ43</t>
   </si>
   <si>
     <t>AUSTRIA (REPUBLIC OF) 0 20/10/2040</t>
   </si>
   <si>
     <t>AT0000A3HU25</t>
   </si>
   <si>
     <t>AUSTRIA (REPUBLIC OF) 2.95 20/02/2035</t>
   </si>
   <si>
     <t>XS2314312179</t>
   </si>
   <si>
     <t>AXA SA 07/10/2041</t>
   </si>
   <si>
-    <t>2 619.32</t>
+    <t>3 029.14</t>
   </si>
   <si>
     <t>XS2431029441</t>
   </si>
   <si>
     <t>AXA SA 10/07/2042</t>
   </si>
   <si>
-    <t>1 588.15</t>
+    <t>1 742.93</t>
   </si>
   <si>
     <t>XS2762369549</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA 08/02/2036</t>
   </si>
   <si>
+    <t>1 228.77</t>
+  </si>
+  <si>
     <t>IT0005675126</t>
   </si>
   <si>
     <t>BANCO BPM SPA 23/10/2031</t>
   </si>
   <si>
-    <t>3 140.41</t>
+    <t>3 691.78</t>
   </si>
   <si>
     <t>IT0005632267</t>
   </si>
   <si>
     <t>BANCO BPM SPA 3.375 21/01/2030</t>
   </si>
   <si>
-    <t>1 000.85</t>
+    <t>1 562.30</t>
   </si>
   <si>
     <t>XS3090080733</t>
   </si>
   <si>
     <t>BANCO DE CREDITO SOCIAL COOPERATIV 13/06/2031</t>
   </si>
   <si>
-    <t>5 043.84</t>
+    <t>5 484.93</t>
   </si>
   <si>
     <t>XS2743029840</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA 3.75 09/01/2034</t>
   </si>
   <si>
-    <t>1 633.56</t>
+    <t>2 342.47</t>
   </si>
   <si>
     <t>XS2705604234</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA 4.875 18/10/2031</t>
   </si>
   <si>
-    <t>3 632.88</t>
+    <t>4 247.26</t>
   </si>
   <si>
     <t>XS2038039074</t>
   </si>
   <si>
     <t>BANK OF AMERICA CORP 08/08/2029</t>
   </si>
   <si>
+    <t>1 096.44</t>
+  </si>
+  <si>
     <t>XS2345798271</t>
   </si>
   <si>
     <t>BANK OF AMERICA CORP 24/05/2032</t>
   </si>
   <si>
-    <t>4 255.05</t>
+    <t>4 600.87</t>
   </si>
   <si>
     <t>XS3112064947</t>
   </si>
   <si>
     <t>BANK OF MONTREAL 09/01/2032</t>
   </si>
   <si>
-    <t>1 703.62</t>
+    <t>2 442.93</t>
   </si>
   <si>
     <t>FR0014015J95</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 21/07/2033</t>
   </si>
   <si>
-    <t>1 179.45</t>
+    <t>1 841.10</t>
   </si>
   <si>
     <t>XS2831195644</t>
   </si>
   <si>
     <t>BARCLAYS PLC 31/05/2036</t>
   </si>
   <si>
-    <t>3 760.41</t>
+    <t>4 073.77</t>
   </si>
   <si>
     <t>XS3170898723</t>
   </si>
   <si>
     <t>BAWAG PSK BANK FUER ARBEIT UND WIR 02/09/2033</t>
   </si>
   <si>
-    <t>1 682.88</t>
+    <t>1 895.55</t>
   </si>
   <si>
     <t>BE0390167337</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 3.375 20/02/2031</t>
   </si>
   <si>
+    <t>1 571.92</t>
+  </si>
+  <si>
     <t>BE6365319829</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 3.375 28/05/2030</t>
   </si>
   <si>
-    <t>7 739.38</t>
+    <t>8 377.40</t>
   </si>
   <si>
     <t>BE0000349580</t>
   </si>
   <si>
     <t>BELGIUM (KINGDOM OF) 0.1 22/06/2030</t>
   </si>
   <si>
     <t>BE0000345547</t>
   </si>
   <si>
     <t>BELGIUM KINGDOM OF (GOVERNMENT) 0.8 22/06/2028</t>
   </si>
   <si>
-    <t>1 041.35</t>
+    <t>1 135.64</t>
   </si>
   <si>
     <t>BE0000333428</t>
   </si>
   <si>
     <t>BELGIUM KINGDOM OF (GOVERNMENT) 3 22/06/2034</t>
   </si>
   <si>
-    <t>25 724.71</t>
+    <t>28 054.12</t>
   </si>
   <si>
     <t>BE0000320292</t>
   </si>
   <si>
     <t>BELGIUM KINGDOM OF (GOVERNMENT) 4.25 28/03/2041</t>
   </si>
   <si>
-    <t>55 368.20</t>
+    <t>59 113.69</t>
   </si>
   <si>
     <t>XS3215466338</t>
   </si>
   <si>
     <t>BMS IRELAND CAPITAL FUNDING DAC 3.363 10/11/2033</t>
   </si>
   <si>
-    <t>2 529.99</t>
+    <t>3 044.94</t>
   </si>
   <si>
     <t>FR001400LZI6</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 13/11/2032</t>
   </si>
   <si>
-    <t>2 863.01</t>
+    <t>3 461.64</t>
   </si>
   <si>
     <t>FR0014010KM7</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 19/01/2036</t>
   </si>
   <si>
-    <t>1 335.80</t>
+    <t>2 050.30</t>
   </si>
   <si>
     <t>XS2555221246</t>
   </si>
   <si>
     <t>BOOKING HOLDINGS INC 4.75 15/11/2034</t>
   </si>
   <si>
-    <t>2 810.96</t>
+    <t>3 409.59</t>
   </si>
   <si>
     <t>FR001400G6Y4</t>
   </si>
   <si>
     <t>BPCE SA 02/03/2030</t>
   </si>
   <si>
     <t>XS3227880021</t>
   </si>
   <si>
     <t>BT FINANCE PLC 3.375 17/11/2032</t>
   </si>
   <si>
-    <t>2 342.53</t>
+    <t>2 850.81</t>
   </si>
   <si>
     <t>IT0001174611</t>
   </si>
   <si>
     <t>BUONI POLIENNALI DEL TESORO 6.5 01/11/2027</t>
   </si>
   <si>
     <t>FR0014013058</t>
   </si>
   <si>
     <t>BUREAU VERITAS SA 3.375 01/10/2033</t>
   </si>
   <si>
-    <t>4 244.18</t>
+    <t>4 882.19</t>
   </si>
   <si>
     <t>XS3226502485</t>
   </si>
   <si>
     <t>CAIXABANK SA 14/05/2038</t>
   </si>
   <si>
-    <t>2 314.38</t>
+    <t>2 802.74</t>
   </si>
   <si>
     <t>FR0014012S89</t>
   </si>
   <si>
     <t>CAPGEMINI SE 3.5 25/09/2034</t>
   </si>
   <si>
-    <t>3 049.32</t>
+    <t>3 490.41</t>
   </si>
   <si>
     <t>XS2387052744</t>
   </si>
   <si>
     <t>CASTELLUM HELSINKI FINANCE HOLDING 0.875 17/09/2029</t>
   </si>
   <si>
-    <t>1 201.03</t>
+    <t>1 366.44</t>
   </si>
   <si>
     <t>XS2793256137</t>
   </si>
   <si>
     <t>CBRE GLOBAL INVESTORS OPEN-ENDED F 4.75 27/03/2034</t>
   </si>
   <si>
-    <t>10 606.03</t>
+    <t>11 321.40</t>
   </si>
   <si>
     <t>FR001400RIX8</t>
   </si>
   <si>
     <t>CNP ASSURANCES 16/07/2054</t>
   </si>
   <si>
-    <t>6 143.84</t>
+    <t>6 758.22</t>
   </si>
   <si>
     <t>XS2909746310</t>
   </si>
   <si>
     <t>COMCAST CORPORATION 3.25 26/09/2032</t>
   </si>
   <si>
-    <t>2 715.22</t>
+    <t>3 110.47</t>
   </si>
   <si>
     <t>XS2909746401</t>
   </si>
   <si>
     <t>COMCAST CORPORATION 3.55 26/09/2036</t>
   </si>
   <si>
-    <t>1 536.71</t>
+    <t>1 760.41</t>
   </si>
   <si>
     <t>DE000CZ45YV9</t>
   </si>
   <si>
     <t>COMMERZBANK AG 16/07/2032</t>
   </si>
   <si>
-    <t>5 041.10</t>
+    <t>5 545.21</t>
   </si>
   <si>
     <t>FR001400Q486</t>
   </si>
   <si>
     <t>COMPAGNIE GENERALE DES ETABLISSEME 3.125 16/05/2031</t>
   </si>
   <si>
-    <t>7 474.32</t>
+    <t>8 065.07</t>
   </si>
   <si>
     <t>FR001400Q7X2</t>
   </si>
   <si>
     <t>COVIVIO HOTELS SCA 4.125 23/05/2033</t>
   </si>
   <si>
-    <t>6 419.18</t>
-[...8 lines deleted...]
-    <t>5 144.52</t>
+    <t>13 878.08</t>
   </si>
   <si>
     <t>FR001400MDV4</t>
   </si>
   <si>
     <t>COVIVIO SA 4.625 05/06/2032</t>
   </si>
   <si>
-    <t>13 735.62</t>
+    <t>14 901.37</t>
   </si>
   <si>
     <t>FR001400PGC0</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA 15/04/2036</t>
   </si>
   <si>
-    <t>23 157.53</t>
+    <t>24 811.64</t>
   </si>
   <si>
     <t>FR001400PZV0</t>
   </si>
   <si>
     <t>CREDIT MUTUEL ARKEA 15/05/2035</t>
   </si>
   <si>
-    <t>7 696.00</t>
+    <t>8 302.19</t>
   </si>
   <si>
     <t>BE0002989706</t>
   </si>
   <si>
     <t>CRELAN SA 23/01/2032</t>
   </si>
   <si>
-    <t>1 121.92</t>
+    <t>1 783.56</t>
   </si>
   <si>
     <t>BE0390287564</t>
   </si>
   <si>
     <t>CRELAN SA-BRUSSELS HEAD OFFICE 30/04/2037</t>
   </si>
   <si>
+    <t>1 205.48</t>
+  </si>
+  <si>
     <t>XS2900380812</t>
   </si>
   <si>
     <t>DAIMLER TRUCK INTERNATIONAL FINANC 3.375 23/09/2030</t>
   </si>
   <si>
-    <t>2 977.40</t>
+    <t>3 402.74</t>
   </si>
   <si>
     <t>FR001400YP56</t>
   </si>
   <si>
     <t>DANONE SA 3.438 07/04/2033</t>
   </si>
   <si>
-    <t>3 108.33</t>
+    <t>3 324.97</t>
   </si>
   <si>
     <t>DE000A4DE9Y3</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG 13/02/2031</t>
   </si>
   <si>
     <t>DE000A351ZT4</t>
   </si>
   <si>
     <t>DEUTSCHE BOERSE AG 3.875 28/09/2033</t>
   </si>
   <si>
-    <t>3 312.33</t>
-[...8 lines deleted...]
-    <t>5 456.88</t>
+    <t>3 800.68</t>
   </si>
   <si>
     <t>XS2280835260</t>
   </si>
   <si>
     <t>DIGITAL INTREPID HOLDING BV 0.625 15/07/2031</t>
   </si>
   <si>
-    <t>1 582.19</t>
+    <t>1 739.73</t>
   </si>
   <si>
     <t>XS2977974927</t>
   </si>
   <si>
     <t>DNB BANK ASA 15/01/2031</t>
   </si>
   <si>
-    <t>2 317.81</t>
+    <t>3 452.05</t>
   </si>
   <si>
     <t>XS2932834604</t>
   </si>
   <si>
     <t>DSV FINANCE BV 3.25 06/11/2030</t>
   </si>
   <si>
-    <t>1 208.47</t>
+    <t>1 446.03</t>
   </si>
   <si>
     <t>XS3204041266</t>
   </si>
   <si>
     <t>DZ BANK AG DEUTSCHE ZENTRAL GENOSS 15/10/2035</t>
   </si>
   <si>
-    <t>2 822.65</t>
+    <t>3 289.71</t>
   </si>
   <si>
     <t>XS3274805376</t>
   </si>
   <si>
     <t>E.ON SE 3.448 19/01/2034</t>
   </si>
   <si>
-    <t>2 136.63</t>
+    <t>3 279.47</t>
   </si>
   <si>
     <t>XS3166221948</t>
   </si>
   <si>
     <t>EAST JAPAN RAILWAY COMPANY 3.727 02/09/2037</t>
   </si>
   <si>
-    <t>6 690.22</t>
+    <t>7 535.69</t>
   </si>
   <si>
     <t>XS3071203056</t>
   </si>
   <si>
     <t>EATON CAPITAL UNLIMITED CO 3.625 09/05/2035</t>
   </si>
   <si>
-    <t>11 838.36</t>
+    <t>12 752.05</t>
   </si>
   <si>
     <t>PTEDP6OM0007</t>
   </si>
   <si>
     <t>EDP SA 02/12/2055</t>
   </si>
   <si>
     <t>XS3171675393</t>
   </si>
   <si>
     <t>EDP SERVICIOS FINANCIEROS ESPANA S 3.125 03/12/2031</t>
   </si>
   <si>
-    <t>1 833.90</t>
-[...8 lines deleted...]
-    <t>3 695.89</t>
+    <t>2 302.57</t>
   </si>
   <si>
     <t>BE6352705782</t>
   </si>
   <si>
     <t>ELIA GROUP SA 3.875 11/06/2031</t>
   </si>
   <si>
-    <t>5 626.71</t>
+    <t>6 115.07</t>
+  </si>
+  <si>
+    <t>FR0014016ZV3</t>
+  </si>
+  <si>
+    <t>ELIS SA 3.875 23/03/2032</t>
   </si>
   <si>
     <t>XS3070067072</t>
   </si>
   <si>
     <t>ELISA OYJ 2.875 14/05/2030</t>
   </si>
   <si>
-    <t>9 346.90</t>
+    <t>10 080.62</t>
   </si>
   <si>
     <t>XS3086867440</t>
   </si>
   <si>
     <t>ELM BV 3.375 19/06/2030</t>
   </si>
   <si>
-    <t>4 752.74</t>
+    <t>5 178.08</t>
   </si>
   <si>
     <t>XS2312746345</t>
   </si>
   <si>
     <t>ENEL SPA NC30 PERP</t>
   </si>
   <si>
-    <t>1 808.22</t>
+    <t>2 044.52</t>
   </si>
   <si>
     <t>FR001400KHG0</t>
   </si>
   <si>
     <t>ENGIE SA 3.875 06/01/2031</t>
   </si>
   <si>
-    <t>3 567.12</t>
+    <t>5 032.19</t>
   </si>
   <si>
     <t>AT0000A3RNZ8</t>
   </si>
   <si>
     <t>ERSTE GROUP BANK AG 21/04/2036</t>
   </si>
   <si>
+    <t>1 315.07</t>
+  </si>
+  <si>
     <t>XS2113167568</t>
   </si>
   <si>
     <t>ESSITY AB (PUBL) 0.5 03/02/2030</t>
   </si>
   <si>
     <t>XS2386877133</t>
   </si>
   <si>
     <t>ESSITY CAPITAL BV 0.25 15/09/2029</t>
   </si>
   <si>
     <t>EU000A3K4ES4</t>
   </si>
   <si>
     <t>EUROPEAN UNION 3 04/12/2034</t>
   </si>
   <si>
-    <t>6 364.11</t>
+    <t>8 008.77</t>
   </si>
   <si>
     <t>EU000A3K4EY2</t>
   </si>
   <si>
     <t>EUROPEAN UNION 3.375 05/10/2054</t>
   </si>
   <si>
-    <t>15 430.68</t>
+    <t>17 812.60</t>
   </si>
   <si>
     <t>EU000A4D8KD2</t>
   </si>
   <si>
     <t>EUROPEAN UNION 3.375 12/12/2035</t>
   </si>
   <si>
-    <t>7 683.48</t>
+    <t>9 865.21</t>
   </si>
   <si>
     <t>DE000A4DFWV3</t>
   </si>
   <si>
     <t>EVONIK INDUSTRIES AG 09/09/2055</t>
   </si>
   <si>
-    <t>4 075.34</t>
+    <t>4 610.96</t>
   </si>
   <si>
     <t>XS2982065018</t>
   </si>
   <si>
     <t>EXPERIAN PLC 3.51 15/12/2033</t>
   </si>
   <si>
-    <t>1 627.68</t>
+    <t>2 107.63</t>
   </si>
   <si>
     <t>XS2950696869</t>
   </si>
   <si>
     <t>FINGRID OYJ 2.75 04/12/2029</t>
   </si>
   <si>
-    <t>1 200.28</t>
+    <t>1 510.47</t>
   </si>
   <si>
     <t>FI4000441878</t>
   </si>
   <si>
     <t>FINLAND (REPUBLIC OF) 0 15/09/2030</t>
   </si>
   <si>
     <t>FI4000440557</t>
   </si>
   <si>
     <t>FINLAND (REPUBLIC OF) 0.25 15/09/2040</t>
   </si>
   <si>
     <t>FI4000348727</t>
   </si>
   <si>
     <t>FINLAND (REPUBLIC OF) 0.5 15/09/2028</t>
   </si>
   <si>
-    <t>1 106.60</t>
+    <t>1 257.21</t>
   </si>
   <si>
     <t>FI4000306758</t>
   </si>
   <si>
     <t>FINLAND (REPUBLIC OF) 1.125 15/04/2034</t>
   </si>
   <si>
-    <t>2 520.86</t>
+    <t>2 700.92</t>
   </si>
   <si>
     <t>XS3299544711</t>
   </si>
   <si>
     <t>FORD MOTOR CREDIT COMPANY LLC 3.305 17/05/2029</t>
   </si>
   <si>
+    <t>1 055.34</t>
+  </si>
+  <si>
     <t>XS2764790833</t>
   </si>
   <si>
     <t>FORTIVE CORP 3.7 15/08/2029</t>
   </si>
   <si>
-    <t>3 041.10</t>
+    <t>3 390.82</t>
   </si>
   <si>
     <t>FR0013516549</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 0 25/11/2030</t>
   </si>
   <si>
-    <t>FR0013238268</t>
-[...8 lines deleted...]
-    <t>FRANCE (REPUBLIC OF) 0.1 25/07/2031</t>
+    <t>FR0014002WK3</t>
+  </si>
+  <si>
+    <t>FRANCE (REPUBLIC OF) 0 25/11/2031</t>
   </si>
   <si>
     <t>FR0013515806</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 0.5 25/05/2040</t>
   </si>
   <si>
-    <t>23 889.12</t>
+    <t>25 837.52</t>
   </si>
   <si>
     <t>FR0013313582</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 1.25 25/05/2034</t>
   </si>
   <si>
-    <t>6 446.60</t>
+    <t>6 972.38</t>
   </si>
   <si>
     <t>FR0014009O62</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 1.25 25/05/2038</t>
   </si>
   <si>
-    <t>28 586.30</t>
+    <t>30 917.81</t>
   </si>
   <si>
     <t>FR0014016G71</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 2.4 24/09/2029</t>
   </si>
   <si>
-    <t>18 305.75</t>
+    <t>20 937.21</t>
   </si>
   <si>
     <t>FR001400FTH3</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 3 25/05/2054</t>
   </si>
   <si>
-    <t>24 568.77</t>
+    <t>26 572.60</t>
   </si>
   <si>
     <t>FR001400X8V5</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 3.2 25/05/2035</t>
   </si>
   <si>
-    <t>12 757.22</t>
+    <t>13 797.70</t>
   </si>
   <si>
     <t>FR0014012II5</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 3.5 25/11/2035</t>
   </si>
   <si>
-    <t>35 228.76</t>
+    <t>43 496.73</t>
   </si>
   <si>
     <t>FR0014015MU5</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 4.1 25/05/2046</t>
   </si>
   <si>
-    <t>17 232.13</t>
+    <t>18 637.59</t>
   </si>
   <si>
     <t>FR0012602779</t>
   </si>
   <si>
     <t>GDF SUEZ 1.5 13/03/2035</t>
   </si>
   <si>
-    <t>1 458.90</t>
-[...1 lines deleted...]
-  <si>
     <t>DE0001102515</t>
   </si>
   <si>
     <t>GERMANY (FEDERAL REPUBLIC OF) 0 15/05/2035</t>
   </si>
   <si>
     <t>DE0001135481</t>
   </si>
   <si>
     <t>GERMANY (FEDERAL REPUBLIC OF) 2.5 04/07/2044</t>
   </si>
   <si>
-    <t>78 676.57</t>
+    <t>86 154.09</t>
   </si>
   <si>
     <t>DE000BU2Z049</t>
   </si>
   <si>
     <t>GERMANY (FEDERAL REPUBLIC OF) 2.5 15/02/2035</t>
   </si>
   <si>
-    <t>4 617.33</t>
+    <t>5 543.28</t>
   </si>
   <si>
     <t>DE000BU2Z031</t>
   </si>
   <si>
     <t>GERMANY (FEDERAL REPUBLIC OF) 2.6 15/08/2034</t>
   </si>
   <si>
-    <t>31 484.93</t>
+    <t>35 105.70</t>
   </si>
   <si>
     <t>DE000BU2Z056</t>
   </si>
   <si>
     <t>GERMANY (FEDERAL REPUBLIC OF) 2.6 15/08/2035</t>
   </si>
   <si>
-    <t>32 925.26</t>
+    <t>36 054.52</t>
   </si>
   <si>
     <t>XS3148184156</t>
   </si>
   <si>
     <t>GIVAUDAN FINANCE EUROPE BV 2.875 09/09/2029</t>
   </si>
   <si>
-    <t>2 756.85</t>
+    <t>3 119.18</t>
   </si>
   <si>
     <t>XS2715302001</t>
   </si>
   <si>
     <t>GIVAUDAN FINANCE EUROPE BV 4.125 28/11/2033</t>
   </si>
   <si>
-    <t>1 825.17</t>
+    <t>2 267.05</t>
   </si>
   <si>
     <t>BE6371086297</t>
   </si>
   <si>
     <t>GROEP BRUSSEL LAMBERT NV 3.75 21/01/2036</t>
   </si>
   <si>
     <t>XS2198574209</t>
   </si>
   <si>
     <t>HANNOVER RUECK SE 08/10/2040</t>
   </si>
   <si>
-    <t>2 800.00</t>
+    <t>3 241.10</t>
   </si>
   <si>
     <t>DE000A383PT8</t>
   </si>
   <si>
     <t>HOWOGE WOHNUNGSBAU GMBH 3.875 05/06/2030</t>
   </si>
   <si>
-    <t>8 631.16</t>
+    <t>9 363.70</t>
   </si>
   <si>
     <t>ES0244251056</t>
   </si>
   <si>
     <t>IBERCAJA BANCO SA 10/08/2031</t>
   </si>
   <si>
     <t>XS3224600232</t>
   </si>
   <si>
     <t>IBERDROLA FINANZAS SAU PERP</t>
   </si>
   <si>
-    <t>2 424.66</t>
+    <t>2 897.26</t>
   </si>
   <si>
     <t>XS2295333988</t>
   </si>
   <si>
     <t>IBERDROLA INTERNATIONAL BV PERP</t>
   </si>
   <si>
+    <t>2 025.00</t>
+  </si>
+  <si>
     <t>FR001400ZRC6</t>
   </si>
   <si>
     <t>ICADE 4.375 22/05/2035</t>
   </si>
   <si>
-    <t>13 664.38</t>
+    <t>14 767.12</t>
   </si>
   <si>
     <t>XS3190744907</t>
   </si>
   <si>
     <t>IDS FINANCING PLC 3.25 01/01/2029</t>
   </si>
   <si>
-    <t>2 820.02</t>
+    <t>3 243.95</t>
   </si>
   <si>
     <t>FR00140141X5</t>
   </si>
   <si>
     <t>IMERYS S.A. 4 21/11/2032</t>
   </si>
   <si>
-    <t>2 235.62</t>
+    <t>2 739.73</t>
   </si>
   <si>
     <t>XS3074456891</t>
   </si>
   <si>
     <t>INFORMA PLC 3.375 09/06/2031</t>
   </si>
   <si>
-    <t>3 851.38</t>
+    <t>4 183.15</t>
   </si>
   <si>
     <t>XS3153087559</t>
   </si>
   <si>
     <t>ING GROEP NV 20/08/2037</t>
   </si>
   <si>
-    <t>10 351.03</t>
+    <t>11 571.92</t>
   </si>
   <si>
     <t>XS2886191589</t>
   </si>
   <si>
     <t>ING GROEP NV 26/08/2035</t>
   </si>
   <si>
-    <t>4 401.37</t>
+    <t>4 936.99</t>
   </si>
   <si>
     <t>IT0005611550</t>
   </si>
   <si>
     <t>INTESA SANPAOLO SPA 16/09/2032</t>
   </si>
   <si>
-    <t>7 495.79</t>
+    <t>8 522.00</t>
   </si>
   <si>
     <t>XS3032046016</t>
   </si>
   <si>
     <t>INVESTOR AB 3.5 31/03/2034</t>
   </si>
   <si>
-    <t>5 267.36</t>
+    <t>5 626.85</t>
   </si>
   <si>
     <t>IE00BH3SQ895</t>
   </si>
   <si>
     <t>IRELAND (REPUBLIC OF) 1.1 15/05/2029</t>
   </si>
   <si>
-    <t>4 013.82</t>
+    <t>4 329.98</t>
   </si>
   <si>
     <t>IE00BFZRPZ02</t>
   </si>
   <si>
     <t>IRELAND (REPUBLIC OF) 1.3 15/05/2033</t>
   </si>
   <si>
-    <t>2 237.31</t>
+    <t>2 413.53</t>
   </si>
   <si>
     <t>IE00BV8C9186</t>
   </si>
   <si>
     <t>IRELAND (REPUBLIC OF) 2 18/02/2045</t>
   </si>
   <si>
     <t>IT0005138828</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 1.25 15/09/2032</t>
   </si>
   <si>
-    <t>12 600.86</t>
-[...10 lines deleted...]
-  <si>
     <t>IT0005633794</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 2.55 25/02/2027</t>
   </si>
   <si>
-    <t>1 339.81</t>
+    <t>6 475.73</t>
   </si>
   <si>
     <t>IT0005083057</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 3.25 01/09/2046</t>
   </si>
   <si>
+    <t>2 848.17</t>
+  </si>
+  <si>
     <t>IT0005358806</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 3.35 01/03/2035</t>
   </si>
   <si>
+    <t>3 254.42</t>
+  </si>
+  <si>
     <t>IT0005631590</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 3.65 01/08/2035</t>
   </si>
   <si>
-    <t>10 466.02</t>
+    <t>29 658.77</t>
   </si>
   <si>
     <t>IT0005542797</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 3.7 15/06/2030</t>
   </si>
   <si>
-    <t>21 962.14</t>
+    <t>28 438.16</t>
   </si>
   <si>
     <t>IT0003934657</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 4 01/02/2037</t>
   </si>
   <si>
-    <t>10 872.93</t>
+    <t>19 208.84</t>
   </si>
   <si>
     <t>XS2957380228</t>
   </si>
   <si>
     <t>JOHNSON CONTROLS INTERNATIONAL PLC 3.125 11/12/2033</t>
   </si>
   <si>
+    <t>1 510.27</t>
+  </si>
+  <si>
     <t>XS3300349639</t>
   </si>
   <si>
     <t>JPMORGAN CHASE &amp; CO 18/02/2032</t>
   </si>
   <si>
+    <t>1 379.50</t>
+  </si>
+  <si>
     <t>BE0002990712</t>
   </si>
   <si>
     <t>KBC GROEP NV 17/04/2035</t>
   </si>
   <si>
-    <t>8 328.77</t>
+    <t>8 927.40</t>
   </si>
   <si>
     <t>FR001400NDQ2</t>
   </si>
   <si>
     <t>KLEPIERRE SA 3.875 23/09/2033</t>
   </si>
   <si>
-    <t>5 127.74</t>
+    <t>5 860.27</t>
   </si>
   <si>
     <t>XS2229470146</t>
   </si>
   <si>
     <t>KONINKLIJKE KPN NV 0.875 14/12/2032</t>
   </si>
   <si>
+    <t>1 222.60</t>
+  </si>
+  <si>
     <t>XS3069338336</t>
   </si>
   <si>
     <t>LLOYDS BANKING GROUP PLC 09/05/2035</t>
   </si>
   <si>
-    <t>5 911.01</t>
+    <t>6 367.23</t>
   </si>
   <si>
     <t>XS2815980664</t>
   </si>
   <si>
     <t>LLOYDS BANKING GROUP PLC 14/05/2032</t>
   </si>
   <si>
-    <t>4 385.97</t>
+    <t>4 730.26</t>
   </si>
   <si>
     <t>XS2679904685</t>
   </si>
   <si>
     <t>LSEG NETHERLANDS BV 4.231 29/09/2030</t>
   </si>
   <si>
-    <t>3 431.75</t>
+    <t>3 940.97</t>
   </si>
   <si>
     <t>FR001400ZEB6</t>
   </si>
   <si>
     <t>LVMH MOET HENNESSY LOUIS VUITTON S 3 07/03/2032</t>
   </si>
   <si>
-    <t>12 328.77</t>
-[...10 lines deleted...]
-  <si>
     <t>XS3238212164</t>
   </si>
   <si>
     <t>MAGNUM ICC FINANCE BV 3.75 26/11/2034</t>
   </si>
   <si>
-    <t>3 149.18</t>
+    <t>3 895.89</t>
   </si>
   <si>
     <t>XS3223939466</t>
   </si>
   <si>
     <t>MERCK KGAA 24/11/2055</t>
   </si>
   <si>
+    <t>1 849.32</t>
+  </si>
+  <si>
     <t>XS3293638568</t>
   </si>
   <si>
     <t>MIZUHO FINANCIAL GROUP INC 3.21 16/05/2032</t>
   </si>
   <si>
+    <t>1 403.61</t>
+  </si>
+  <si>
     <t>XS3025943419</t>
   </si>
   <si>
     <t>MONDI FINANCE PLC 3.75 18/05/2033</t>
   </si>
   <si>
-    <t>5 753.42</t>
+    <t>6 131.51</t>
   </si>
   <si>
     <t>XS2790333889</t>
   </si>
   <si>
     <t>MORGAN STANLEY 21/03/2035</t>
   </si>
   <si>
-    <t>15 039.84</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3057365549</t>
   </si>
   <si>
     <t>MORGAN STANLEY 22/05/2031</t>
   </si>
   <si>
-    <t>10 172.31</t>
+    <t>10 993.24</t>
   </si>
   <si>
     <t>XS2894910665</t>
   </si>
   <si>
     <t>NATIONAL GRID NORTH AMERICA INC 3.631 03/09/2031</t>
   </si>
   <si>
-    <t>4 411.42</t>
+    <t>4 971.98</t>
   </si>
   <si>
     <t>XS2680745382</t>
   </si>
   <si>
     <t>NATIONAL GRID NORTH AMERICA INC 4.668 12/09/2033</t>
   </si>
   <si>
-    <t>6 599.15</t>
+    <t>7 481.59</t>
   </si>
   <si>
     <t>XS3059437460</t>
   </si>
   <si>
     <t>NATIONWIDE BUILDING SOCIETY 30/07/2035</t>
   </si>
   <si>
-    <t>2 438.14</t>
+    <t>2 697.75</t>
   </si>
   <si>
     <t>XS2898838516</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 12/09/2032</t>
   </si>
   <si>
-    <t>5 475.14</t>
+    <t>6 207.28</t>
   </si>
   <si>
     <t>XS3009472989</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 25/02/2035</t>
   </si>
   <si>
     <t>NL0012171458</t>
   </si>
   <si>
     <t>NETHERLANDS (KINGDOM OF) 0.75 15/07/2027</t>
   </si>
   <si>
-    <t>1 539.39</t>
+    <t>1 692.66</t>
   </si>
   <si>
     <t>NL0010071189</t>
   </si>
   <si>
     <t>NETHERLANDS (KINGDOM OF) 2.5 15/01/2033</t>
   </si>
   <si>
-    <t>4 173.00</t>
+    <t>6 215.11</t>
   </si>
   <si>
     <t>NL0009446418</t>
   </si>
   <si>
     <t>NETHERLANDS (KINGDOM OF) 3.75 15/01/2042</t>
   </si>
   <si>
-    <t>4 150.39</t>
+    <t>6 181.43</t>
   </si>
   <si>
     <t>XS3303513066</t>
   </si>
   <si>
     <t>NETWORK FINANCE COMPANY PTY LTD 3.5 05/09/2033</t>
   </si>
   <si>
     <t>XS3232967318</t>
   </si>
   <si>
     <t>NORDEA BANK ABP 19/11/2035</t>
   </si>
   <si>
-    <t>5 556.16</t>
+    <t>6 784.93</t>
   </si>
   <si>
     <t>XS3100081507</t>
   </si>
   <si>
     <t>NTT FINANCE CORP 3.678 16/07/2033</t>
   </si>
   <si>
-    <t>4 009.52</t>
+    <t>4 410.48</t>
   </si>
   <si>
     <t>XS2776001377</t>
   </si>
   <si>
     <t>OMNICOM FINANCE HOLDINGS PLC 3.7 06/03/2032</t>
   </si>
   <si>
-    <t>7 339.18</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3284416917</t>
   </si>
   <si>
     <t>OP CORPORATE BANK PLC 30/01/2032</t>
   </si>
   <si>
-    <t>1 589.92</t>
+    <t>2 732.67</t>
   </si>
   <si>
     <t>FR001400GDJ1</t>
   </si>
   <si>
     <t>ORANGE SA PERP</t>
   </si>
   <si>
-    <t>18 790.41</t>
+    <t>20 145.21</t>
   </si>
   <si>
     <t>XS2901491261</t>
   </si>
   <si>
     <t>P3 GROUP SARL 4 19/04/2032</t>
   </si>
   <si>
-    <t>3 484.93</t>
+    <t>3 736.99</t>
   </si>
   <si>
     <t>PTOTELOE0028</t>
   </si>
   <si>
     <t>PORTUGAL (REPUBLIC OF) 0.475 18/10/2030</t>
   </si>
   <si>
+    <t>1 012.99</t>
+  </si>
+  <si>
     <t>PTOTEMOE0035</t>
   </si>
   <si>
     <t>PORTUGAL (REPUBLIC OF) 0.7 15/10/2027</t>
   </si>
   <si>
-    <t>1 260.47</t>
+    <t>1 469.04</t>
   </si>
   <si>
     <t>PTOTENOE0034</t>
   </si>
   <si>
     <t>PORTUGAL (REPUBLIC OF) 0.9 12/10/2035</t>
   </si>
   <si>
-    <t>1 016.98</t>
+    <t>1 181.70</t>
   </si>
   <si>
     <t>PTOTEBOE0020</t>
   </si>
   <si>
     <t>PORTUGAL (REPUBLIC OF) 4.1 15/02/2045</t>
   </si>
   <si>
-    <t>2 520.94</t>
+    <t>6 144.80</t>
   </si>
   <si>
     <t>XS3013011203</t>
   </si>
   <si>
     <t>PPG INDUSTRIES INC 3.25 04/03/2032</t>
   </si>
   <si>
-    <t>7 681.40</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2810794680</t>
   </si>
   <si>
     <t>PROLOGIS EURO FINANCE LLC 4 05/05/2034</t>
   </si>
   <si>
-    <t>8 836.60</t>
+    <t>9 509.59</t>
   </si>
   <si>
     <t>XS2187529180</t>
   </si>
   <si>
     <t>PROLOGIS INTERNATIONAL FUNDING II 1.625 17/06/2032</t>
   </si>
   <si>
-    <t>4 035.79</t>
+    <t>4 394.18</t>
   </si>
   <si>
     <t>BE0002830116</t>
   </si>
   <si>
     <t>PROXIMUS NV 0.75 17/11/2036</t>
   </si>
   <si>
     <t>FR0014010CI2</t>
   </si>
   <si>
     <t>PUBLICIS GROUPE SA 3.375 12/06/2032</t>
   </si>
   <si>
-    <t>4 882.19</t>
+    <t>5 307.53</t>
   </si>
   <si>
     <t>CH1353015048</t>
   </si>
   <si>
     <t>RAIFFEISEN SCHWEIZ GENOSSENSCHAFT 03/09/2032</t>
   </si>
   <si>
-    <t>5 730.51</t>
+    <t>6 458.70</t>
   </si>
   <si>
     <t>FR0014015EO5</t>
   </si>
   <si>
     <t>RCI BANQUE SA 3.75 16/02/2032</t>
   </si>
   <si>
     <t>XS2552369469</t>
   </si>
   <si>
     <t>RED ELECTRICA CORPORACION SA PERP</t>
   </si>
   <si>
-    <t>10 542.47</t>
+    <t>11 708.22</t>
   </si>
   <si>
     <t>XS2838500218</t>
   </si>
   <si>
     <t>REDEIA CORPORACION SA 3.375 09/07/2032</t>
   </si>
   <si>
-    <t>2 191.44</t>
+    <t>2 404.11</t>
   </si>
   <si>
     <t>XS2126161764</t>
   </si>
   <si>
     <t>RELX FINANCE BV 0.5 10/03/2028</t>
   </si>
   <si>
-    <t>1 201.51</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2779010300</t>
   </si>
   <si>
     <t>RELX FINANCE BV 3.375 20/03/2033</t>
   </si>
   <si>
-    <t>8 044.52</t>
-[...1 lines deleted...]
-  <si>
     <t>FR001400U3P1</t>
   </si>
   <si>
     <t>ROQUETTE FRERES SA 3.774 25/11/2031</t>
   </si>
   <si>
-    <t>2 026.59</t>
+    <t>2 502.21</t>
+  </si>
+  <si>
+    <t>XS3308054124</t>
+  </si>
+  <si>
+    <t>ROYAL SCHIPHOL GROUP NV 3.625 20/11/2035</t>
   </si>
   <si>
     <t>XS3304304945</t>
   </si>
   <si>
     <t>SAGE GROUP PLC 3.821 25/02/2033</t>
   </si>
   <si>
     <t>FR001400Y1I6</t>
   </si>
   <si>
     <t>SANOFI SA 2.75 11/03/2031</t>
   </si>
   <si>
-    <t>8 069.18</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2894895684</t>
   </si>
   <si>
     <t>SCOTTISH HYDRO ELECTRIC TRANSMISSI 3.375 04/09/2032</t>
   </si>
   <si>
-    <t>2 546.51</t>
+    <t>2 871.89</t>
   </si>
   <si>
     <t>XS2974156031</t>
   </si>
   <si>
     <t>SELP FINANCE SARL 3.75 16/01/2032</t>
   </si>
   <si>
     <t>XS2616008970</t>
   </si>
   <si>
     <t>SIKA CAPITAL BV 3.75 03/05/2030</t>
   </si>
   <si>
-    <t>5 153.42</t>
+    <t>5 543.32</t>
   </si>
   <si>
     <t>SK4120013400</t>
   </si>
   <si>
     <t>SLOVAKIA GOVERNMENT BOND 2 17/10/2047</t>
   </si>
   <si>
-    <t>15 389.04</t>
+    <t>17 972.60</t>
   </si>
   <si>
     <t>XS3237109965</t>
   </si>
   <si>
     <t>SMURFIT KAPPA TREASURY UNLIMITED C 3.489 24/11/2031</t>
   </si>
   <si>
+    <t>1 189.51</t>
+  </si>
+  <si>
     <t>FR0014012ID6</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 02/09/2033</t>
   </si>
   <si>
-    <t>5 517.12</t>
+    <t>6 226.03</t>
   </si>
   <si>
     <t>FR0014014A53</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 20/11/2035</t>
   </si>
   <si>
-    <t>3 280.48</t>
+    <t>4 013.01</t>
+  </si>
+  <si>
+    <t>ES0000012K20</t>
+  </si>
+  <si>
+    <t>SPAIN (KINGDOM OF) 0.7 30/04/2032</t>
+  </si>
+  <si>
+    <t>15 189.04</t>
+  </si>
+  <si>
+    <t>ES0000012I24</t>
+  </si>
+  <si>
+    <t>SPAIN (KINGDOM OF) 0.85 30/07/2037</t>
+  </si>
+  <si>
+    <t>5 788.38</t>
   </si>
   <si>
     <t>ES0000012G42</t>
   </si>
   <si>
     <t>SPAIN (KINGDOM OF) 1.2 31/10/2040</t>
   </si>
   <si>
-    <t>14 853.01</t>
+    <t>17 630.40</t>
   </si>
   <si>
     <t>ES0000012E69</t>
   </si>
   <si>
     <t>SPAIN (KINGDOM OF) 1.85 30/07/2035</t>
   </si>
   <si>
-    <t>10 586.66</t>
+    <t>11 713.95</t>
+  </si>
+  <si>
+    <t>ES0000012N43</t>
+  </si>
+  <si>
+    <t>SPAIN (KINGDOM OF) 3.1 30/07/2031</t>
+  </si>
+  <si>
+    <t>66 985.48</t>
   </si>
   <si>
     <t>ES0000012O75</t>
   </si>
   <si>
     <t>SPAIN (KINGDOM OF) 3.5 31/01/2041</t>
   </si>
   <si>
-    <t>3 329.32</t>
+    <t>5 799.45</t>
   </si>
   <si>
     <t>ES0000012M93</t>
   </si>
   <si>
     <t>SPAIN (KINGDOM OF) 4 31/10/2054</t>
   </si>
   <si>
-    <t>10 433.10</t>
-[...8 lines deleted...]
-    <t>9 337.98</t>
+    <t>2 784.00</t>
   </si>
   <si>
     <t>XS3027988263</t>
   </si>
   <si>
     <t>SSE PLC 3.5 18/03/2032</t>
   </si>
   <si>
-    <t>9 497.95</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2439704318</t>
   </si>
   <si>
     <t>SSE PLC PERP</t>
   </si>
   <si>
-    <t>6 926.03</t>
+    <t>7 430.14</t>
   </si>
   <si>
     <t>FR001400DQ92</t>
   </si>
   <si>
     <t>SUEZ SA (FR) 5 03/11/2032</t>
   </si>
   <si>
-    <t>3 287.67</t>
+    <t>3 917.81</t>
   </si>
   <si>
     <t>BE6365314770</t>
   </si>
   <si>
     <t>SYENSQO NV 3.375 28/05/2031</t>
   </si>
   <si>
-    <t>10 319.18</t>
+    <t>11 169.86</t>
+  </si>
+  <si>
+    <t>XS2314267449</t>
+  </si>
+  <si>
+    <t>TELE2 AB 0.75 23/03/2031</t>
+  </si>
+  <si>
+    <t>XS2623868994</t>
+  </si>
+  <si>
+    <t>TELE2 AB 3.75 22/11/2029</t>
+  </si>
+  <si>
+    <t>2 229.45</t>
+  </si>
+  <si>
+    <t>XS2589828941</t>
+  </si>
+  <si>
+    <t>TELIA COMPANY AB 3.625 22/02/2032</t>
+  </si>
+  <si>
+    <t>XS3166363906</t>
+  </si>
+  <si>
+    <t>TELSTRA GROUP LTD 3.375 02/03/2035</t>
+  </si>
+  <si>
+    <t>XS2613162424</t>
+  </si>
+  <si>
+    <t>TELSTRA GROUP LTD 3.75 04/05/2031</t>
+  </si>
+  <si>
+    <t>3 349.32</t>
+  </si>
+  <si>
+    <t>XS2549543226</t>
+  </si>
+  <si>
+    <t>TENNET NETHERLANDS BV 4.25 28/04/2032</t>
+  </si>
+  <si>
+    <t>3 865.75</t>
+  </si>
+  <si>
+    <t>XS3128477521</t>
+  </si>
+  <si>
+    <t>TERNA RETE ELETTRICA NAZIONALE SPA 3 22/07/2031</t>
+  </si>
+  <si>
+    <t>6 090.41</t>
+  </si>
+  <si>
+    <t>XS3281650823</t>
+  </si>
+  <si>
+    <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
+  </si>
+  <si>
+    <t>XS2798269069</t>
+  </si>
+  <si>
+    <t>4 541.78</t>
+  </si>
+  <si>
+    <t>FR001400L263</t>
+  </si>
+  <si>
+    <t>THALES SA 4.25 18/10/2031</t>
+  </si>
+  <si>
+    <t>7 405.48</t>
   </si>
   <si>
     <t>XS3298843924</t>
   </si>
   <si>
     <t>T-MOBILE USA INC 3.625 19/02/2035</t>
   </si>
   <si>
-    <t>XS2314267449</t>
-[...74 lines deleted...]
-    <t>6 334.25</t>
+    <t>1 386.93</t>
   </si>
   <si>
     <t>XS2980851351</t>
   </si>
   <si>
     <t>TORONTO-DOMINION BANK/THE 23/01/2036</t>
   </si>
   <si>
+    <t>1 478.62</t>
+  </si>
+  <si>
     <t>XS3047435659</t>
   </si>
   <si>
     <t>TRANSURBAN FINANCE COMPANY PTY LTD 4.143 17/04/2035</t>
   </si>
   <si>
-    <t>3 632.22</t>
+    <t>3 893.28</t>
   </si>
   <si>
     <t>CH1305916897</t>
   </si>
   <si>
     <t>UBS GROUP AG 09/06/2033</t>
   </si>
   <si>
-    <t>9 052.40</t>
+    <t>9 832.19</t>
   </si>
   <si>
     <t>CH1474856957</t>
   </si>
   <si>
     <t>UBS GROUP AG 11/08/2031</t>
   </si>
   <si>
-    <t>3 534.51</t>
+    <t>3 933.01</t>
   </si>
   <si>
     <t>BE0390119825</t>
   </si>
   <si>
     <t>UCB SA 4.25 20/03/2030</t>
   </si>
   <si>
-    <t>8 104.11</t>
-[...1 lines deleted...]
-  <si>
     <t>FR001400SIL1</t>
   </si>
   <si>
     <t>UNIBAIL-RODAMCO-WESTFIELD SE 3.875 11/09/2034</t>
   </si>
   <si>
-    <t>9 183.22</t>
+    <t>10 404.11</t>
   </si>
   <si>
     <t>ES0280907041</t>
   </si>
   <si>
     <t>UNICAJA BANCO SA 22/06/2034</t>
   </si>
   <si>
-    <t>3 827.40</t>
+    <t>4 173.97</t>
   </si>
   <si>
     <t>XS2496289138</t>
   </si>
   <si>
     <t>UNIVERSAL MUSIC GROUP NV 3.75 30/06/2032</t>
   </si>
   <si>
-    <t>5 838.29</t>
+    <t>6 384.14</t>
   </si>
   <si>
     <t>FR001400UHP0</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA 2.974 10/01/2031</t>
   </si>
   <si>
-    <t>1 271.08</t>
+    <t>1 833.29</t>
   </si>
   <si>
     <t>FR00140007L3</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA NC8.5 PERP</t>
   </si>
   <si>
-    <t>4 342.47</t>
+    <t>4 657.53</t>
   </si>
   <si>
     <t>XS2821745374</t>
   </si>
   <si>
     <t>VERBUND AG 3.25 17/05/2031</t>
   </si>
   <si>
-    <t>7 746.58</t>
-[...5 lines deleted...]
-    <t>VERIZON COMMUNICATIONS INC 15/08/2056</t>
+    <t>8 360.96</t>
+  </si>
+  <si>
+    <t>XS3310548105</t>
+  </si>
+  <si>
+    <t>VESTAS WIND SYSTEMS A/S 3.75 15/06/2033</t>
   </si>
   <si>
     <t>DE000A3MP4V7</t>
   </si>
   <si>
     <t>VONOVIA SE 0.75 01/09/2032</t>
   </si>
   <si>
-    <t>2 256.16</t>
+    <t>2 539.73</t>
   </si>
   <si>
     <t>XS2592516210</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 3.75 03/04/2031</t>
   </si>
   <si>
-    <t>6 863.01</t>
+    <t>7 335.62</t>
   </si>
   <si>
     <t>CH1471403852</t>
   </si>
   <si>
     <t>ZUERCHER KANTONALBANK 11/09/2031</t>
   </si>
   <si>
-    <t>2 988.87</t>
+    <t>3 386.24</t>
   </si>
   <si>
     <t>ER32612CK01</t>
   </si>
   <si>
     <t>DEC26 0RZ7 C @ 97.875</t>
+  </si>
+  <si>
+    <t>SX5E2612CR08</t>
+  </si>
+  <si>
+    <t>DEC26 SX5E C @ 6600.000000</t>
+  </si>
+  <si>
+    <t>SX5E2609CR01</t>
+  </si>
+  <si>
+    <t>SEP26 SX5E C @ 6350.000000</t>
   </si>
   <si>
     <t>ER32612CK02</t>
   </si>
   <si>
     <t>DEC26 0RZ7 C @ 98.0</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -3430,209 +3454,209 @@
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
         <v>68988.63</v>
       </c>
       <c r="D2">
-        <v>185.12</v>
+        <v>177.0</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>12771571.96</v>
+        <v>12211659.4</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>12771571.96</v>
+        <v>12211659.4</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>993378.6537</v>
+        <v>993351.3951</v>
       </c>
       <c r="D3">
-        <v>116.74</v>
+        <v>111.6</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>115976594.93</v>
+        <v>110866303.78</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>115976594.93</v>
+        <v>110866303.78</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>498732.94</v>
+        <v>496617.82</v>
       </c>
       <c r="D4">
-        <v>105.25</v>
+        <v>100.62</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>52494048.79</v>
+        <v>49970923.03</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>52494048.79</v>
+        <v>49970923.03</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>7256.3624</v>
+        <v>7136.4072</v>
       </c>
       <c r="D5">
-        <v>104.92</v>
+        <v>100.25</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>761399.69</v>
+        <v>715494.8</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>761399.69</v>
+        <v>715494.8</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
         <v>1.0</v>
       </c>
       <c r="D6">
-        <v>107.74</v>
+        <v>103.02</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>107.74</v>
+        <v>103.02</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>107.74</v>
+        <v>103.02</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P394"/>
+  <dimension ref="A1:P396"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O394" sqref="O394"/>
+      <selection activeCell="O396" sqref="O396"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>17</v>
       </c>
       <c r="B1" t="s">
         <v>18</v>
       </c>
       <c r="C1" t="s">
         <v>19</v>
       </c>
       <c r="D1" t="s">
         <v>20</v>
       </c>
       <c r="E1" t="s">
         <v>21</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>22</v>
@@ -3654,19686 +3678,19786 @@
       </c>
       <c r="M1" t="s">
         <v>28</v>
       </c>
       <c r="N1" t="s">
         <v>29</v>
       </c>
       <c r="O1" t="s">
         <v>30</v>
       </c>
       <c r="P1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>32</v>
       </c>
       <c r="B2" t="s">
         <v>33</v>
       </c>
       <c r="C2" s="1">
         <v>952.0</v>
       </c>
       <c r="D2" s="1">
-        <v>35.22</v>
+        <v>30.36</v>
       </c>
       <c r="E2" s="1">
         <v>35.22</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
         <v>33529.44</v>
       </c>
       <c r="I2" s="1">
-        <v>0.0</v>
+        <v>-4626.72</v>
       </c>
       <c r="J2" s="1">
-        <v>0.0</v>
+        <v>-13.798977853492</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>33529.44</v>
+        <v>28902.72</v>
       </c>
       <c r="N2" s="1">
-        <v>33529.44</v>
+        <v>28902.72</v>
       </c>
       <c r="O2" s="1">
         <v>0.02</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>34</v>
       </c>
       <c r="B3" t="s">
         <v>35</v>
       </c>
       <c r="C3" s="1">
         <v>2734.0</v>
       </c>
       <c r="D3" s="1">
-        <v>28.36</v>
+        <v>26.76</v>
       </c>
       <c r="E3" s="1">
         <v>28.36</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>77536.24</v>
       </c>
       <c r="I3" s="1">
-        <v>0.0</v>
+        <v>-4374.4</v>
       </c>
       <c r="J3" s="1">
-        <v>0.0</v>
+        <v>-5.6417489421721</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>77536.24</v>
+        <v>73161.84</v>
       </c>
       <c r="N3" s="1">
-        <v>77536.24</v>
+        <v>73161.84</v>
       </c>
       <c r="O3" s="1">
         <v>0.04</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>36</v>
       </c>
       <c r="B4" t="s">
         <v>37</v>
       </c>
       <c r="C4" s="1">
         <v>741.0</v>
       </c>
       <c r="D4" s="1">
-        <v>246.8</v>
+        <v>209.8</v>
       </c>
       <c r="E4" s="1">
         <v>246.8</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>182878.8</v>
       </c>
       <c r="I4" s="1">
-        <v>0.0</v>
+        <v>-27417.0</v>
       </c>
       <c r="J4" s="1">
-        <v>0.0</v>
+        <v>-14.991896272285</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>182878.8</v>
+        <v>155461.8</v>
       </c>
       <c r="N4" s="1">
-        <v>182878.8</v>
+        <v>155461.8</v>
       </c>
       <c r="O4" s="1">
-        <v>0.1</v>
+        <v>0.09</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>38</v>
       </c>
       <c r="B5" t="s">
         <v>39</v>
       </c>
       <c r="C5" s="1">
         <v>1208.0</v>
       </c>
       <c r="D5" s="1">
-        <v>158.2</v>
+        <v>132.15</v>
       </c>
       <c r="E5" s="1">
         <v>207.1184768212</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
         <v>250199.12</v>
       </c>
       <c r="I5" s="1">
-        <v>-59093.52</v>
+        <v>-90561.92</v>
       </c>
       <c r="J5" s="1">
-        <v>-23.61859626045</v>
+        <v>-36.195938658777</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>191105.6</v>
+        <v>159637.2</v>
       </c>
       <c r="N5" s="1">
-        <v>191105.6</v>
+        <v>159637.2</v>
       </c>
       <c r="O5" s="1">
-        <v>0.11</v>
+        <v>0.09</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>40</v>
       </c>
       <c r="B6" t="s">
         <v>41</v>
       </c>
       <c r="C6" s="1">
         <v>115.0</v>
       </c>
       <c r="D6" s="1">
-        <v>994.8</v>
+        <v>888.5</v>
       </c>
       <c r="E6" s="1">
         <v>1291.6975652174</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
         <v>148545.22</v>
       </c>
       <c r="I6" s="1">
-        <v>-34143.22</v>
+        <v>-46367.72</v>
       </c>
       <c r="J6" s="1">
-        <v>-22.985068115958</v>
+        <v>-31.214548674134</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>114402.0</v>
+        <v>102177.5</v>
       </c>
       <c r="N6" s="1">
-        <v>114402.0</v>
+        <v>102177.5</v>
       </c>
       <c r="O6" s="1">
         <v>0.06</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>42</v>
       </c>
       <c r="B7" t="s">
         <v>43</v>
       </c>
       <c r="C7" s="1">
         <v>14857.0</v>
       </c>
       <c r="D7" s="1">
-        <v>26.67</v>
+        <v>25.23</v>
       </c>
       <c r="E7" s="1">
         <v>27.1646947567</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
         <v>403585.87</v>
       </c>
       <c r="I7" s="1">
-        <v>-7349.68</v>
+        <v>-28743.76</v>
       </c>
       <c r="J7" s="1">
-        <v>-1.8210944798439</v>
+        <v>-7.1220927531482</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>396236.19</v>
+        <v>374842.11</v>
       </c>
       <c r="N7" s="1">
-        <v>396236.19</v>
+        <v>374842.11</v>
       </c>
       <c r="O7" s="1">
         <v>0.22</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>44</v>
       </c>
       <c r="B8" t="s">
         <v>45</v>
       </c>
       <c r="C8" s="1">
         <v>261.0</v>
       </c>
       <c r="D8" s="1">
-        <v>118.4</v>
+        <v>102.7</v>
       </c>
       <c r="E8" s="1">
         <v>118.4</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
         <v>30902.4</v>
       </c>
       <c r="I8" s="1">
-        <v>0.0</v>
+        <v>-4097.7</v>
       </c>
       <c r="J8" s="1">
-        <v>0.0</v>
+        <v>-13.260135135135</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>30902.4</v>
+        <v>26804.7</v>
       </c>
       <c r="N8" s="1">
-        <v>30902.4</v>
+        <v>26804.7</v>
       </c>
       <c r="O8" s="1">
         <v>0.02</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>46</v>
       </c>
       <c r="B9" t="s">
         <v>47</v>
       </c>
       <c r="C9" s="1">
         <v>767.0</v>
       </c>
       <c r="D9" s="1">
-        <v>62.9</v>
+        <v>60.05</v>
       </c>
       <c r="E9" s="1">
         <v>62.9</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
         <v>48244.3</v>
       </c>
       <c r="I9" s="1">
-        <v>0.0</v>
+        <v>-2185.95</v>
       </c>
       <c r="J9" s="1">
-        <v>0.0</v>
+        <v>-4.5310015898251</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>48244.3</v>
+        <v>46058.35</v>
       </c>
       <c r="N9" s="1">
-        <v>48244.3</v>
+        <v>46058.35</v>
       </c>
       <c r="O9" s="1">
         <v>0.03</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>48</v>
       </c>
       <c r="B10" t="s">
         <v>49</v>
       </c>
       <c r="C10" s="1">
-        <v>2669.0</v>
+        <v>13590.0</v>
       </c>
       <c r="D10" s="1">
-        <v>184.24</v>
+        <v>9.14</v>
       </c>
       <c r="E10" s="1">
-        <v>161.8133308355</v>
+        <v>8.85</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>431879.78</v>
+        <v>120271.5</v>
       </c>
       <c r="I10" s="1">
-        <v>59856.78</v>
+        <v>3941.1</v>
       </c>
       <c r="J10" s="1">
-        <v>13.859593056197</v>
+        <v>3.2768361581921</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>491736.56</v>
+        <v>124212.6</v>
       </c>
       <c r="N10" s="1">
-        <v>491736.56</v>
+        <v>124212.6</v>
       </c>
       <c r="O10" s="1">
-        <v>0.27</v>
+        <v>0.07</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>50</v>
       </c>
       <c r="B11" t="s">
         <v>51</v>
       </c>
       <c r="C11" s="1">
-        <v>1773.0</v>
+        <v>2669.0</v>
       </c>
       <c r="D11" s="1">
-        <v>382.2</v>
+        <v>164.56</v>
       </c>
       <c r="E11" s="1">
-        <v>224.0473152848</v>
+        <v>161.8133308355</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>397235.89</v>
+        <v>431879.78</v>
       </c>
       <c r="I11" s="1">
-        <v>280404.71</v>
+        <v>7330.86</v>
       </c>
       <c r="J11" s="1">
-        <v>70.588966671667</v>
+        <v>1.6974307062952</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>677640.6</v>
+        <v>439210.64</v>
       </c>
       <c r="N11" s="1">
-        <v>677640.6</v>
+        <v>439210.64</v>
       </c>
       <c r="O11" s="1">
-        <v>0.37</v>
+        <v>0.25</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>52</v>
       </c>
       <c r="B12" t="s">
         <v>53</v>
       </c>
       <c r="C12" s="1">
-        <v>4344.0</v>
+        <v>1773.0</v>
       </c>
       <c r="D12" s="1">
-        <v>28.29</v>
+        <v>349.5</v>
       </c>
       <c r="E12" s="1">
-        <v>25.2607803867</v>
+        <v>224.0473152848</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>109732.83</v>
+        <v>397235.89</v>
       </c>
       <c r="I12" s="1">
-        <v>13158.93</v>
+        <v>222427.61</v>
       </c>
       <c r="J12" s="1">
-        <v>11.991789512765</v>
+        <v>55.993835300229</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>122891.76</v>
+        <v>619663.5</v>
       </c>
       <c r="N12" s="1">
-        <v>122891.76</v>
+        <v>619663.5</v>
       </c>
       <c r="O12" s="1">
-        <v>0.07</v>
+        <v>0.36</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>54</v>
       </c>
       <c r="B13" t="s">
         <v>55</v>
       </c>
       <c r="C13" s="1">
-        <v>546.0</v>
+        <v>4344.0</v>
       </c>
       <c r="D13" s="1">
-        <v>63.55</v>
+        <v>23.82</v>
       </c>
       <c r="E13" s="1">
-        <v>63.55</v>
+        <v>25.2607803867</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>34698.3</v>
+        <v>109732.83</v>
       </c>
       <c r="I13" s="1">
-        <v>0.0</v>
+        <v>-6258.75</v>
       </c>
       <c r="J13" s="1">
-        <v>0.0</v>
+        <v>-5.7036257973115</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>34698.3</v>
+        <v>103474.08</v>
       </c>
       <c r="N13" s="1">
-        <v>34698.3</v>
+        <v>103474.08</v>
       </c>
       <c r="O13" s="1">
-        <v>0.02</v>
+        <v>0.06</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>56</v>
       </c>
       <c r="B14" t="s">
         <v>57</v>
       </c>
       <c r="C14" s="1">
-        <v>5083.0</v>
+        <v>546.0</v>
       </c>
       <c r="D14" s="1">
-        <v>52.74</v>
+        <v>52.55</v>
       </c>
       <c r="E14" s="1">
-        <v>62.9040566595</v>
+        <v>63.55</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>319741.32</v>
+        <v>34698.3</v>
       </c>
       <c r="I14" s="1">
-        <v>-51663.9</v>
+        <v>-6006.0</v>
       </c>
       <c r="J14" s="1">
-        <v>-16.158030497904</v>
+        <v>-17.309205350118</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>268077.42</v>
+        <v>28692.3</v>
       </c>
       <c r="N14" s="1">
-        <v>268077.42</v>
+        <v>28692.3</v>
       </c>
       <c r="O14" s="1">
-        <v>0.15</v>
+        <v>0.02</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>58</v>
       </c>
       <c r="B15" t="s">
         <v>59</v>
       </c>
       <c r="C15" s="1">
-        <v>2497.0</v>
+        <v>5083.0</v>
       </c>
       <c r="D15" s="1">
-        <v>13.175</v>
+        <v>49.68</v>
       </c>
       <c r="E15" s="1">
-        <v>13.1750020024</v>
+        <v>62.9040566595</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>32897.98</v>
+        <v>319741.32</v>
       </c>
       <c r="I15" s="1">
-        <v>0.0</v>
+        <v>-67217.88</v>
       </c>
       <c r="J15" s="1">
-        <v>0.0</v>
+        <v>-21.022581629425</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>32897.98</v>
+        <v>252523.44</v>
       </c>
       <c r="N15" s="1">
-        <v>32897.98</v>
+        <v>252523.44</v>
       </c>
       <c r="O15" s="1">
-        <v>0.02</v>
+        <v>0.15</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>60</v>
       </c>
       <c r="B16" t="s">
         <v>61</v>
       </c>
       <c r="C16" s="1">
-        <v>5976.0</v>
+        <v>2497.0</v>
       </c>
       <c r="D16" s="1">
-        <v>68.82</v>
+        <v>8.744</v>
       </c>
       <c r="E16" s="1">
-        <v>55.8426840696</v>
+        <v>13.1750020024</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
-        <v>333715.88</v>
+        <v>32897.98</v>
       </c>
       <c r="I16" s="1">
-        <v>77552.44</v>
+        <v>-11064.21</v>
       </c>
       <c r="J16" s="1">
-        <v>23.239061922975</v>
+        <v>-33.631882565434</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>411268.32</v>
+        <v>21833.77</v>
       </c>
       <c r="N16" s="1">
-        <v>411268.32</v>
+        <v>21833.77</v>
       </c>
       <c r="O16" s="1">
-        <v>0.23</v>
+        <v>0.01</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>62</v>
       </c>
       <c r="B17" t="s">
         <v>63</v>
       </c>
       <c r="C17" s="1">
-        <v>2806.0</v>
+        <v>5976.0</v>
       </c>
       <c r="D17" s="1">
-        <v>29.92</v>
+        <v>58.98</v>
       </c>
       <c r="E17" s="1">
-        <v>29.92</v>
+        <v>55.8426840696</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>83955.52</v>
+        <v>333715.88</v>
       </c>
       <c r="I17" s="1">
-        <v>0.0</v>
+        <v>18748.6</v>
       </c>
       <c r="J17" s="1">
-        <v>0.0</v>
+        <v>5.618132406525</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>83955.52</v>
+        <v>352464.48</v>
       </c>
       <c r="N17" s="1">
-        <v>83955.52</v>
+        <v>352464.48</v>
       </c>
       <c r="O17" s="1">
-        <v>0.05</v>
+        <v>0.2</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>64</v>
       </c>
       <c r="B18" t="s">
         <v>65</v>
       </c>
       <c r="C18" s="1">
-        <v>2063.0</v>
+        <v>2806.0</v>
       </c>
       <c r="D18" s="1">
-        <v>1233.4</v>
+        <v>26.14</v>
       </c>
       <c r="E18" s="1">
-        <v>480.4634949103</v>
+        <v>29.92</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>991196.19</v>
+        <v>83955.52</v>
       </c>
       <c r="I18" s="1">
-        <v>1553308.01</v>
+        <v>-10606.68</v>
       </c>
       <c r="J18" s="1">
-        <v>156.71045002705</v>
+        <v>-12.633689839572</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>2544504.2</v>
+        <v>73348.84</v>
       </c>
       <c r="N18" s="1">
-        <v>2544504.2</v>
+        <v>73348.84</v>
       </c>
       <c r="O18" s="1">
-        <v>1.4</v>
+        <v>0.04</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>66</v>
       </c>
       <c r="B19" t="s">
         <v>67</v>
       </c>
       <c r="C19" s="1">
-        <v>686.0</v>
+        <v>2063.0</v>
       </c>
       <c r="D19" s="1">
-        <v>61.44</v>
+        <v>1201.6</v>
       </c>
       <c r="E19" s="1">
-        <v>61.44</v>
+        <v>480.4634949103</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>42147.84</v>
+        <v>991196.19</v>
       </c>
       <c r="I19" s="1">
-        <v>0.0</v>
+        <v>1487704.61</v>
       </c>
       <c r="J19" s="1">
-        <v>0.0</v>
+        <v>150.09184105116</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>42147.84</v>
+        <v>2478900.8</v>
       </c>
       <c r="N19" s="1">
-        <v>42147.84</v>
+        <v>2478900.8</v>
       </c>
       <c r="O19" s="1">
-        <v>0.02</v>
+        <v>1.43</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>68</v>
       </c>
       <c r="B20" t="s">
         <v>69</v>
       </c>
       <c r="C20" s="1">
-        <v>16423.0</v>
+        <v>686.0</v>
       </c>
       <c r="D20" s="1">
-        <v>41.46</v>
+        <v>58.2</v>
       </c>
       <c r="E20" s="1">
-        <v>27.8659258357</v>
+        <v>61.44</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
-        <v>457642.1</v>
+        <v>42147.84</v>
       </c>
       <c r="I20" s="1">
-        <v>223255.48</v>
+        <v>-2222.64</v>
       </c>
       <c r="J20" s="1">
-        <v>48.783859701719</v>
+        <v>-5.2734375</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>680897.58</v>
+        <v>39925.2</v>
       </c>
       <c r="N20" s="1">
-        <v>680897.58</v>
+        <v>39925.2</v>
       </c>
       <c r="O20" s="1">
-        <v>0.37</v>
+        <v>0.02</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>70</v>
       </c>
       <c r="B21" t="s">
         <v>71</v>
       </c>
       <c r="C21" s="1">
-        <v>3725.0</v>
+        <v>16423.0</v>
       </c>
       <c r="D21" s="1">
-        <v>8.395</v>
+        <v>37.9</v>
       </c>
       <c r="E21" s="1">
-        <v>8.3950013423</v>
+        <v>27.8659258357</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>31271.38</v>
+        <v>457642.1</v>
       </c>
       <c r="I21" s="1">
-        <v>0.0</v>
+        <v>164789.6</v>
       </c>
       <c r="J21" s="1">
-        <v>0.0</v>
+        <v>36.00840045092</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>31271.38</v>
+        <v>622431.7</v>
       </c>
       <c r="N21" s="1">
-        <v>31271.38</v>
+        <v>622431.7</v>
       </c>
       <c r="O21" s="1">
-        <v>0.02</v>
+        <v>0.36</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>72</v>
       </c>
       <c r="B22" t="s">
         <v>73</v>
       </c>
       <c r="C22" s="1">
-        <v>595.0</v>
+        <v>3725.0</v>
       </c>
       <c r="D22" s="1">
-        <v>54.85</v>
+        <v>7.945</v>
       </c>
       <c r="E22" s="1">
-        <v>54.85</v>
+        <v>8.3950013423</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
-        <v>32635.75</v>
+        <v>31271.38</v>
       </c>
       <c r="I22" s="1">
-        <v>0.0</v>
+        <v>-1676.25</v>
       </c>
       <c r="J22" s="1">
-        <v>0.0</v>
+        <v>-5.3603326747972</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>32635.75</v>
+        <v>29595.13</v>
       </c>
       <c r="N22" s="1">
-        <v>32635.75</v>
+        <v>29595.13</v>
       </c>
       <c r="O22" s="1">
         <v>0.02</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>74</v>
       </c>
       <c r="B23" t="s">
         <v>75</v>
       </c>
       <c r="C23" s="1">
-        <v>3546.0</v>
+        <v>595.0</v>
       </c>
       <c r="D23" s="1">
-        <v>18.24</v>
+        <v>49.98</v>
       </c>
       <c r="E23" s="1">
-        <v>18.24</v>
+        <v>54.85</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
-        <v>64679.04</v>
+        <v>32635.75</v>
       </c>
       <c r="I23" s="1">
-        <v>0.0</v>
+        <v>-2897.65</v>
       </c>
       <c r="J23" s="1">
-        <v>0.0</v>
+        <v>-8.8787602552416</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>64679.04</v>
+        <v>29738.1</v>
       </c>
       <c r="N23" s="1">
-        <v>64679.04</v>
+        <v>29738.1</v>
       </c>
       <c r="O23" s="1">
-        <v>0.04</v>
+        <v>0.02</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>76</v>
       </c>
       <c r="B24" t="s">
         <v>77</v>
       </c>
       <c r="C24" s="1">
-        <v>29799.0</v>
+        <v>3546.0</v>
       </c>
       <c r="D24" s="1">
-        <v>19.75</v>
+        <v>16.67</v>
       </c>
       <c r="E24" s="1">
-        <v>8.9449337226</v>
+        <v>18.24</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>266550.08</v>
+        <v>64679.04</v>
       </c>
       <c r="I24" s="1">
-        <v>321980.17</v>
+        <v>-5567.22</v>
       </c>
       <c r="J24" s="1">
-        <v>120.79537548816</v>
+        <v>-8.6074561403509</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>588530.25</v>
+        <v>59111.82</v>
       </c>
       <c r="N24" s="1">
-        <v>588530.25</v>
+        <v>59111.82</v>
       </c>
       <c r="O24" s="1">
-        <v>0.32</v>
+        <v>0.03</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>78</v>
       </c>
       <c r="B25" t="s">
         <v>79</v>
       </c>
       <c r="C25" s="1">
-        <v>23865.0</v>
+        <v>29799.0</v>
       </c>
       <c r="D25" s="1">
-        <v>3.208</v>
+        <v>18.285</v>
       </c>
       <c r="E25" s="1">
-        <v>3.208</v>
+        <v>8.9449337226</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>76558.92</v>
+        <v>266550.08</v>
       </c>
       <c r="I25" s="1">
-        <v>0.0</v>
+        <v>278324.64</v>
       </c>
       <c r="J25" s="1">
-        <v>0.0</v>
+        <v>104.41739128347</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>76558.92</v>
+        <v>544874.72</v>
       </c>
       <c r="N25" s="1">
-        <v>76558.92</v>
+        <v>544874.72</v>
       </c>
       <c r="O25" s="1">
-        <v>0.04</v>
+        <v>0.31</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>80</v>
       </c>
       <c r="B26" t="s">
         <v>81</v>
       </c>
       <c r="C26" s="1">
-        <v>66371.0</v>
+        <v>23865.0</v>
       </c>
       <c r="D26" s="1">
-        <v>10.79</v>
+        <v>3.042</v>
       </c>
       <c r="E26" s="1">
-        <v>7.6523957753</v>
+        <v>3.208</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>507897.16</v>
+        <v>76558.92</v>
       </c>
       <c r="I26" s="1">
-        <v>208245.93</v>
+        <v>-3961.59</v>
       </c>
       <c r="J26" s="1">
-        <v>41.001593708459</v>
+        <v>-5.1745635910224</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>716143.09</v>
+        <v>72597.33</v>
       </c>
       <c r="N26" s="1">
-        <v>716143.09</v>
+        <v>72597.33</v>
       </c>
       <c r="O26" s="1">
-        <v>0.39</v>
+        <v>0.04</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>82</v>
       </c>
       <c r="B27" t="s">
         <v>83</v>
       </c>
       <c r="C27" s="1">
-        <v>2924.0</v>
+        <v>66371.0</v>
       </c>
       <c r="D27" s="1">
-        <v>14.175</v>
+        <v>9.475</v>
       </c>
       <c r="E27" s="1">
-        <v>14.175</v>
+        <v>7.6523957753</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>41447.7</v>
+        <v>507897.16</v>
       </c>
       <c r="I27" s="1">
-        <v>0.0</v>
+        <v>120968.07</v>
       </c>
       <c r="J27" s="1">
-        <v>0.0</v>
+        <v>23.817433828533</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>41447.7</v>
+        <v>628865.23</v>
       </c>
       <c r="N27" s="1">
-        <v>41447.7</v>
+        <v>628865.23</v>
       </c>
       <c r="O27" s="1">
-        <v>0.02</v>
+        <v>0.36</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>84</v>
       </c>
       <c r="B28" t="s">
         <v>85</v>
       </c>
       <c r="C28" s="1">
-        <v>606.0</v>
+        <v>4149.0</v>
       </c>
       <c r="D28" s="1">
-        <v>132.0</v>
+        <v>15.55</v>
       </c>
       <c r="E28" s="1">
-        <v>132.0</v>
+        <v>16.5350012051</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>79992.0</v>
+        <v>68603.72</v>
       </c>
       <c r="I28" s="1">
-        <v>0.0</v>
+        <v>-4086.77</v>
       </c>
       <c r="J28" s="1">
-        <v>0.0</v>
+        <v>-5.9570676342332</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>79992.0</v>
+        <v>64516.95</v>
       </c>
       <c r="N28" s="1">
-        <v>79992.0</v>
+        <v>64516.95</v>
       </c>
       <c r="O28" s="1">
         <v>0.04</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>86</v>
       </c>
       <c r="B29" t="s">
         <v>87</v>
       </c>
       <c r="C29" s="1">
-        <v>346.0</v>
+        <v>2924.0</v>
       </c>
       <c r="D29" s="1">
-        <v>189.4</v>
+        <v>13.205</v>
       </c>
       <c r="E29" s="1">
-        <v>189.4</v>
+        <v>14.175</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>65532.4</v>
+        <v>41447.7</v>
       </c>
       <c r="I29" s="1">
-        <v>0.0</v>
+        <v>-2836.28</v>
       </c>
       <c r="J29" s="1">
-        <v>0.0</v>
+        <v>-6.8430335097002</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>65532.4</v>
+        <v>38611.42</v>
       </c>
       <c r="N29" s="1">
-        <v>65532.4</v>
+        <v>38611.42</v>
       </c>
       <c r="O29" s="1">
-        <v>0.04</v>
+        <v>0.02</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>88</v>
       </c>
       <c r="B30" t="s">
         <v>89</v>
       </c>
       <c r="C30" s="1">
-        <v>999.0</v>
+        <v>606.0</v>
       </c>
       <c r="D30" s="1">
-        <v>34.2</v>
+        <v>127.6</v>
       </c>
       <c r="E30" s="1">
-        <v>34.2</v>
+        <v>132.0</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>34165.8</v>
+        <v>79992.0</v>
       </c>
       <c r="I30" s="1">
-        <v>0.0</v>
+        <v>-2666.4</v>
       </c>
       <c r="J30" s="1">
-        <v>0.0</v>
+        <v>-3.3333333333333</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>34165.8</v>
+        <v>77325.6</v>
       </c>
       <c r="N30" s="1">
-        <v>34165.8</v>
+        <v>77325.6</v>
       </c>
       <c r="O30" s="1">
-        <v>0.02</v>
+        <v>0.04</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>90</v>
       </c>
       <c r="B31" t="s">
         <v>91</v>
       </c>
       <c r="C31" s="1">
-        <v>4984.0</v>
+        <v>346.0</v>
       </c>
       <c r="D31" s="1">
-        <v>89.46</v>
+        <v>184.1</v>
       </c>
       <c r="E31" s="1">
-        <v>78.5633988764</v>
+        <v>189.4</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>391559.98</v>
+        <v>65532.4</v>
       </c>
       <c r="I31" s="1">
-        <v>54308.66</v>
+        <v>-1833.8</v>
       </c>
       <c r="J31" s="1">
-        <v>13.869818871683</v>
+        <v>-2.7983104540655</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>445868.64</v>
+        <v>63698.6</v>
       </c>
       <c r="N31" s="1">
-        <v>445868.64</v>
+        <v>63698.6</v>
       </c>
       <c r="O31" s="1">
-        <v>0.24</v>
+        <v>0.04</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>92</v>
       </c>
       <c r="B32" t="s">
         <v>93</v>
       </c>
       <c r="C32" s="1">
-        <v>5591.0</v>
+        <v>999.0</v>
       </c>
       <c r="D32" s="1">
-        <v>95.5</v>
+        <v>26.44</v>
       </c>
       <c r="E32" s="1">
-        <v>75.721117868</v>
+        <v>34.2</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>423356.77</v>
+        <v>34165.8</v>
       </c>
       <c r="I32" s="1">
-        <v>110583.73</v>
+        <v>-7752.24</v>
       </c>
       <c r="J32" s="1">
-        <v>26.120694845626</v>
+        <v>-22.690058479532</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>533940.5</v>
+        <v>26413.56</v>
       </c>
       <c r="N32" s="1">
-        <v>533940.5</v>
+        <v>26413.56</v>
       </c>
       <c r="O32" s="1">
-        <v>0.29</v>
+        <v>0.02</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>94</v>
       </c>
       <c r="B33" t="s">
         <v>95</v>
       </c>
       <c r="C33" s="1">
-        <v>719518.0</v>
+        <v>4984.0</v>
       </c>
       <c r="D33" s="1">
-        <v>11.28</v>
+        <v>77.84</v>
       </c>
       <c r="E33" s="1">
-        <v>11.1997054417</v>
+        <v>78.5633988764</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>8058389.66</v>
+        <v>391559.98</v>
       </c>
       <c r="I33" s="1">
-        <v>57773.38</v>
+        <v>-3605.42</v>
       </c>
       <c r="J33" s="1">
-        <v>0.71693455439086</v>
+        <v>-0.92078357956807</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>8116163.04</v>
+        <v>387954.56</v>
       </c>
       <c r="N33" s="1">
-        <v>8116163.04</v>
+        <v>387954.56</v>
       </c>
       <c r="O33" s="1">
-        <v>4.46</v>
+        <v>0.22</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>96</v>
       </c>
       <c r="B34" t="s">
         <v>97</v>
       </c>
       <c r="C34" s="1">
-        <v>302651.0</v>
+        <v>5591.0</v>
       </c>
       <c r="D34" s="1">
-        <v>10.872</v>
+        <v>82.94</v>
       </c>
       <c r="E34" s="1">
-        <v>10.629325725</v>
+        <v>75.721117868</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>3216976.06</v>
+        <v>423356.77</v>
       </c>
       <c r="I34" s="1">
-        <v>73445.61</v>
+        <v>40360.77</v>
       </c>
       <c r="J34" s="1">
-        <v>2.2830636172033</v>
+        <v>9.5335123612172</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>3290421.67</v>
+        <v>463717.54</v>
       </c>
       <c r="N34" s="1">
-        <v>3290421.67</v>
+        <v>463717.54</v>
       </c>
       <c r="O34" s="1">
-        <v>1.81</v>
+        <v>0.27</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>98</v>
       </c>
       <c r="B35" t="s">
         <v>99</v>
       </c>
       <c r="C35" s="1">
-        <v>1255.0</v>
+        <v>316745.0</v>
       </c>
       <c r="D35" s="1">
-        <v>52.68</v>
+        <v>11.018</v>
       </c>
       <c r="E35" s="1">
-        <v>52.68</v>
+        <v>11.1997054413</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>66113.4</v>
+        <v>3547450.7</v>
       </c>
       <c r="I35" s="1">
-        <v>0.0</v>
+        <v>-57554.29</v>
       </c>
       <c r="J35" s="1">
-        <v>0.0</v>
+        <v>-1.6224126807456</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>66113.4</v>
+        <v>3489896.41</v>
       </c>
       <c r="N35" s="1">
-        <v>66113.4</v>
+        <v>3489896.41</v>
       </c>
       <c r="O35" s="1">
-        <v>0.04</v>
+        <v>2.01</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>100</v>
       </c>
       <c r="B36" t="s">
         <v>101</v>
       </c>
       <c r="C36" s="1">
-        <v>6667.0</v>
+        <v>726900.0</v>
       </c>
       <c r="D36" s="1">
-        <v>12.01</v>
+        <v>10.582</v>
       </c>
       <c r="E36" s="1">
-        <v>12.01</v>
+        <v>10.7182557023</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>80070.67</v>
+        <v>7791100.07</v>
       </c>
       <c r="I36" s="1">
-        <v>0.0</v>
+        <v>-99044.27</v>
       </c>
       <c r="J36" s="1">
-        <v>0.0</v>
+        <v>-1.271248849458</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>80070.67</v>
+        <v>7692055.8</v>
       </c>
       <c r="N36" s="1">
-        <v>80070.67</v>
+        <v>7692055.8</v>
       </c>
       <c r="O36" s="1">
-        <v>0.04</v>
+        <v>4.43</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>102</v>
       </c>
       <c r="B37" t="s">
         <v>103</v>
       </c>
       <c r="C37" s="1">
-        <v>7599.0</v>
+        <v>1255.0</v>
       </c>
       <c r="D37" s="1">
-        <v>29.42</v>
+        <v>49.56</v>
       </c>
       <c r="E37" s="1">
-        <v>25.020142124</v>
+        <v>52.68</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>190128.06</v>
+        <v>66113.4</v>
       </c>
       <c r="I37" s="1">
-        <v>33434.52</v>
+        <v>-3915.6</v>
       </c>
       <c r="J37" s="1">
-        <v>17.585263321995</v>
+        <v>-5.9225512528474</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>223562.58</v>
+        <v>62197.8</v>
       </c>
       <c r="N37" s="1">
-        <v>223562.58</v>
+        <v>62197.8</v>
       </c>
       <c r="O37" s="1">
-        <v>0.12</v>
+        <v>0.04</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>104</v>
       </c>
       <c r="B38" t="s">
         <v>105</v>
       </c>
       <c r="C38" s="1">
-        <v>26048.0</v>
+        <v>6667.0</v>
       </c>
       <c r="D38" s="1">
-        <v>10.52</v>
+        <v>10.86</v>
       </c>
       <c r="E38" s="1">
-        <v>10.5675564343</v>
+        <v>12.01</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>275263.71</v>
+        <v>80070.67</v>
       </c>
       <c r="I38" s="1">
-        <v>-1238.75</v>
+        <v>-7667.05</v>
       </c>
       <c r="J38" s="1">
-        <v>-0.45002299794622</v>
+        <v>-9.5753538717735</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>274024.96</v>
+        <v>72403.62</v>
       </c>
       <c r="N38" s="1">
-        <v>274024.96</v>
+        <v>72403.62</v>
       </c>
       <c r="O38" s="1">
-        <v>0.15</v>
+        <v>0.04</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>106</v>
       </c>
       <c r="B39" t="s">
         <v>107</v>
       </c>
       <c r="C39" s="1">
-        <v>3022.0</v>
+        <v>7599.0</v>
       </c>
       <c r="D39" s="1">
-        <v>16.045</v>
+        <v>26.0</v>
       </c>
       <c r="E39" s="1">
-        <v>16.045</v>
+        <v>25.020142124</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>48487.99</v>
+        <v>190128.06</v>
       </c>
       <c r="I39" s="1">
-        <v>0.0</v>
+        <v>7445.94</v>
       </c>
       <c r="J39" s="1">
-        <v>0.0</v>
+        <v>3.9162762193019</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>48487.99</v>
+        <v>197574.0</v>
       </c>
       <c r="N39" s="1">
-        <v>48487.99</v>
+        <v>197574.0</v>
       </c>
       <c r="O39" s="1">
-        <v>0.03</v>
+        <v>0.11</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>108</v>
       </c>
       <c r="B40" t="s">
         <v>109</v>
       </c>
       <c r="C40" s="1">
-        <v>357.0</v>
+        <v>26048.0</v>
       </c>
       <c r="D40" s="1">
-        <v>92.7</v>
+        <v>10.2</v>
       </c>
       <c r="E40" s="1">
-        <v>92.7</v>
+        <v>10.5675564343</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>33093.9</v>
+        <v>275263.71</v>
       </c>
       <c r="I40" s="1">
-        <v>0.0</v>
+        <v>-9574.11</v>
       </c>
       <c r="J40" s="1">
-        <v>0.0</v>
+        <v>-3.4781591805182</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>33093.9</v>
+        <v>265689.6</v>
       </c>
       <c r="N40" s="1">
-        <v>33093.9</v>
+        <v>265689.6</v>
       </c>
       <c r="O40" s="1">
-        <v>0.02</v>
+        <v>0.15</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>110</v>
       </c>
       <c r="B41" t="s">
         <v>111</v>
       </c>
       <c r="C41" s="1">
-        <v>2357.0</v>
+        <v>3022.0</v>
       </c>
       <c r="D41" s="1">
-        <v>34.65</v>
+        <v>15.33</v>
       </c>
       <c r="E41" s="1">
-        <v>34.65</v>
+        <v>16.045</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>81670.05</v>
+        <v>48487.99</v>
       </c>
       <c r="I41" s="1">
-        <v>0.0</v>
+        <v>-2160.73</v>
       </c>
       <c r="J41" s="1">
-        <v>0.0</v>
+        <v>-4.4562168899969</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>81670.05</v>
+        <v>46327.26</v>
       </c>
       <c r="N41" s="1">
-        <v>81670.05</v>
+        <v>46327.26</v>
       </c>
       <c r="O41" s="1">
-        <v>0.04</v>
+        <v>0.03</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>112</v>
       </c>
       <c r="B42" t="s">
         <v>113</v>
       </c>
       <c r="C42" s="1">
-        <v>2709.0</v>
+        <v>357.0</v>
       </c>
       <c r="D42" s="1">
-        <v>86.24</v>
+        <v>81.25</v>
       </c>
       <c r="E42" s="1">
-        <v>67.5548209671</v>
+        <v>92.7</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>183006.01</v>
+        <v>33093.9</v>
       </c>
       <c r="I42" s="1">
-        <v>50618.15</v>
+        <v>-4087.65</v>
       </c>
       <c r="J42" s="1">
-        <v>27.65928288366</v>
+        <v>-12.35167206041</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>233624.16</v>
+        <v>29006.25</v>
       </c>
       <c r="N42" s="1">
-        <v>233624.16</v>
+        <v>29006.25</v>
       </c>
       <c r="O42" s="1">
-        <v>0.13</v>
+        <v>0.02</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>114</v>
       </c>
       <c r="B43" t="s">
         <v>115</v>
       </c>
       <c r="C43" s="1">
-        <v>530.0</v>
+        <v>2357.0</v>
       </c>
       <c r="D43" s="1">
-        <v>62.15</v>
+        <v>31.44</v>
       </c>
       <c r="E43" s="1">
-        <v>62.15</v>
+        <v>34.65</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>32939.5</v>
+        <v>81670.05</v>
       </c>
       <c r="I43" s="1">
-        <v>0.0</v>
+        <v>-7565.97</v>
       </c>
       <c r="J43" s="1">
-        <v>0.0</v>
+        <v>-9.2640692640693</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>32939.5</v>
+        <v>74104.08</v>
       </c>
       <c r="N43" s="1">
-        <v>32939.5</v>
+        <v>74104.08</v>
       </c>
       <c r="O43" s="1">
-        <v>0.02</v>
+        <v>0.04</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>116</v>
       </c>
       <c r="B44" t="s">
         <v>117</v>
       </c>
       <c r="C44" s="1">
-        <v>10288.0</v>
+        <v>2709.0</v>
       </c>
       <c r="D44" s="1">
-        <v>18.785</v>
+        <v>70.42</v>
       </c>
       <c r="E44" s="1">
-        <v>18.785</v>
+        <v>67.5548209671</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>193260.08</v>
+        <v>183006.01</v>
       </c>
       <c r="I44" s="1">
-        <v>0.0</v>
+        <v>7761.77</v>
       </c>
       <c r="J44" s="1">
-        <v>0.0</v>
+        <v>4.24126508195</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>193260.08</v>
+        <v>190767.78</v>
       </c>
       <c r="N44" s="1">
-        <v>193260.08</v>
+        <v>190767.78</v>
       </c>
       <c r="O44" s="1">
         <v>0.11</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>118</v>
       </c>
       <c r="B45" t="s">
         <v>119</v>
       </c>
       <c r="C45" s="1">
-        <v>3130.0</v>
+        <v>530.0</v>
       </c>
       <c r="D45" s="1">
-        <v>72.64</v>
+        <v>51.55</v>
       </c>
       <c r="E45" s="1">
-        <v>60.8697827476</v>
+        <v>62.15</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
-        <v>190522.42</v>
+        <v>32939.5</v>
       </c>
       <c r="I45" s="1">
-        <v>36840.78</v>
+        <v>-5618.0</v>
       </c>
       <c r="J45" s="1">
-        <v>19.33671638225</v>
+        <v>-17.055510860821</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>227363.2</v>
+        <v>27321.5</v>
       </c>
       <c r="N45" s="1">
-        <v>227363.2</v>
+        <v>27321.5</v>
       </c>
       <c r="O45" s="1">
-        <v>0.12</v>
+        <v>0.02</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>120</v>
       </c>
       <c r="B46" t="s">
         <v>121</v>
       </c>
       <c r="C46" s="1">
-        <v>6136.0</v>
+        <v>10288.0</v>
       </c>
       <c r="D46" s="1">
-        <v>18.55</v>
+        <v>16.105</v>
       </c>
       <c r="E46" s="1">
-        <v>30.3195616037</v>
+        <v>18.785</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>186040.83</v>
+        <v>193260.08</v>
       </c>
       <c r="I46" s="1">
-        <v>-72218.03</v>
+        <v>-27571.84</v>
       </c>
       <c r="J46" s="1">
-        <v>-38.818376589698</v>
+        <v>-14.266702155976</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>113822.8</v>
+        <v>165688.24</v>
       </c>
       <c r="N46" s="1">
-        <v>113822.8</v>
+        <v>165688.24</v>
       </c>
       <c r="O46" s="1">
-        <v>0.06</v>
+        <v>0.1</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>122</v>
       </c>
       <c r="B47" t="s">
         <v>123</v>
       </c>
       <c r="C47" s="1">
-        <v>8042.0</v>
+        <v>3130.0</v>
       </c>
       <c r="D47" s="1">
-        <v>30.295</v>
+        <v>68.32</v>
       </c>
       <c r="E47" s="1">
-        <v>30.295</v>
+        <v>60.8697827476</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>243632.39</v>
+        <v>190522.42</v>
       </c>
       <c r="I47" s="1">
-        <v>0.0</v>
+        <v>23319.18</v>
       </c>
       <c r="J47" s="1">
-        <v>0.0</v>
+        <v>12.239598888152</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>243632.39</v>
+        <v>213841.6</v>
       </c>
       <c r="N47" s="1">
-        <v>243632.39</v>
+        <v>213841.6</v>
       </c>
       <c r="O47" s="1">
-        <v>0.13</v>
+        <v>0.12</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>124</v>
       </c>
       <c r="B48" t="s">
         <v>125</v>
       </c>
       <c r="C48" s="1">
-        <v>1251.0</v>
+        <v>6136.0</v>
       </c>
       <c r="D48" s="1">
-        <v>232.4</v>
+        <v>16.59</v>
       </c>
       <c r="E48" s="1">
-        <v>221.6972022382</v>
+        <v>30.3195616037</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>277343.2</v>
+        <v>186040.83</v>
       </c>
       <c r="I48" s="1">
-        <v>13389.2</v>
+        <v>-84244.59</v>
       </c>
       <c r="J48" s="1">
-        <v>4.8276647850028</v>
+        <v>-45.282850006636</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>290732.4</v>
+        <v>101796.24</v>
       </c>
       <c r="N48" s="1">
-        <v>290732.4</v>
+        <v>101796.24</v>
       </c>
       <c r="O48" s="1">
-        <v>0.16</v>
+        <v>0.06</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>126</v>
       </c>
       <c r="B49" t="s">
         <v>127</v>
       </c>
       <c r="C49" s="1">
-        <v>4267.0</v>
+        <v>8042.0</v>
       </c>
       <c r="D49" s="1">
-        <v>50.1</v>
+        <v>24.99</v>
       </c>
       <c r="E49" s="1">
-        <v>50.1</v>
+        <v>30.295</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>213776.7</v>
+        <v>243632.39</v>
       </c>
       <c r="I49" s="1">
-        <v>0.0</v>
+        <v>-42662.81</v>
       </c>
       <c r="J49" s="1">
-        <v>0.0</v>
+        <v>-17.51114045222</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>213776.7</v>
+        <v>200969.58</v>
       </c>
       <c r="N49" s="1">
-        <v>213776.7</v>
+        <v>200969.58</v>
       </c>
       <c r="O49" s="1">
         <v>0.12</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>128</v>
       </c>
       <c r="B50" t="s">
         <v>129</v>
       </c>
       <c r="C50" s="1">
-        <v>4929.0</v>
+        <v>1251.0</v>
       </c>
       <c r="D50" s="1">
-        <v>34.09</v>
+        <v>241.5</v>
       </c>
       <c r="E50" s="1">
-        <v>31.7253743153</v>
+        <v>221.6972022382</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>156374.37</v>
+        <v>277343.2</v>
       </c>
       <c r="I50" s="1">
-        <v>11655.24</v>
+        <v>24773.3</v>
       </c>
       <c r="J50" s="1">
-        <v>7.4534209154608</v>
+        <v>8.9323625024879</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>168029.61</v>
+        <v>302116.5</v>
       </c>
       <c r="N50" s="1">
-        <v>168029.61</v>
+        <v>302116.5</v>
       </c>
       <c r="O50" s="1">
-        <v>0.09</v>
+        <v>0.17</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>130</v>
       </c>
       <c r="B51" t="s">
         <v>131</v>
       </c>
       <c r="C51" s="1">
-        <v>24991.0</v>
+        <v>4267.0</v>
       </c>
       <c r="D51" s="1">
-        <v>19.68</v>
+        <v>44.82</v>
       </c>
       <c r="E51" s="1">
-        <v>19.1398679525</v>
+        <v>50.1</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>478324.44</v>
+        <v>213776.7</v>
       </c>
       <c r="I51" s="1">
-        <v>13498.44</v>
+        <v>-22529.76</v>
       </c>
       <c r="J51" s="1">
-        <v>2.8220259872149</v>
+        <v>-10.538922155689</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>491822.88</v>
+        <v>191246.94</v>
       </c>
       <c r="N51" s="1">
-        <v>491822.88</v>
+        <v>191246.94</v>
       </c>
       <c r="O51" s="1">
-        <v>0.27</v>
+        <v>0.11</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>132</v>
       </c>
       <c r="B52" t="s">
         <v>133</v>
       </c>
       <c r="C52" s="1">
-        <v>50272.0</v>
+        <v>4929.0</v>
       </c>
       <c r="D52" s="1">
-        <v>4.516</v>
+        <v>32.44</v>
       </c>
       <c r="E52" s="1">
-        <v>4.5159999602</v>
+        <v>31.7253743153</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>227028.35</v>
+        <v>156374.37</v>
       </c>
       <c r="I52" s="1">
-        <v>0.0</v>
+        <v>3522.39</v>
       </c>
       <c r="J52" s="1">
-        <v>0.0</v>
+        <v>2.2525366529055</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>227028.35</v>
+        <v>159896.76</v>
       </c>
       <c r="N52" s="1">
-        <v>227028.35</v>
+        <v>159896.76</v>
       </c>
       <c r="O52" s="1">
-        <v>0.12</v>
+        <v>0.09</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>134</v>
       </c>
       <c r="B53" t="s">
         <v>135</v>
       </c>
       <c r="C53" s="1">
-        <v>684.0</v>
+        <v>24991.0</v>
       </c>
       <c r="D53" s="1">
-        <v>146.2</v>
+        <v>18.73</v>
       </c>
       <c r="E53" s="1">
-        <v>146.2</v>
+        <v>19.1398679525</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>100000.8</v>
+        <v>478324.44</v>
       </c>
       <c r="I53" s="1">
-        <v>0.0</v>
+        <v>-10243.01</v>
       </c>
       <c r="J53" s="1">
-        <v>0.0</v>
+        <v>-2.1414356331029</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>100000.8</v>
+        <v>468081.43</v>
       </c>
       <c r="N53" s="1">
-        <v>100000.8</v>
+        <v>468081.43</v>
       </c>
       <c r="O53" s="1">
-        <v>0.05</v>
+        <v>0.27</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>136</v>
       </c>
       <c r="B54" t="s">
         <v>137</v>
       </c>
       <c r="C54" s="1">
-        <v>5225.0</v>
+        <v>50272.0</v>
       </c>
       <c r="D54" s="1">
-        <v>43.44</v>
+        <v>4.326</v>
       </c>
       <c r="E54" s="1">
-        <v>43.44</v>
+        <v>4.5159999602</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>226974.0</v>
+        <v>227028.35</v>
       </c>
       <c r="I54" s="1">
-        <v>0.0</v>
+        <v>-9551.68</v>
       </c>
       <c r="J54" s="1">
-        <v>0.0</v>
+        <v>-4.2072631017228</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>226974.0</v>
+        <v>217476.67</v>
       </c>
       <c r="N54" s="1">
-        <v>226974.0</v>
+        <v>217476.67</v>
       </c>
       <c r="O54" s="1">
-        <v>0.12</v>
+        <v>0.13</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>138</v>
       </c>
       <c r="B55" t="s">
         <v>139</v>
       </c>
       <c r="C55" s="1">
-        <v>67370.0</v>
+        <v>684.0</v>
       </c>
       <c r="D55" s="1">
-        <v>10.194</v>
+        <v>132.1</v>
       </c>
       <c r="E55" s="1">
-        <v>5.8681297313</v>
+        <v>146.2</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>395335.9</v>
+        <v>100000.8</v>
       </c>
       <c r="I55" s="1">
-        <v>291433.88</v>
+        <v>-9644.4</v>
       </c>
       <c r="J55" s="1">
-        <v>73.718040785064</v>
+        <v>-9.6443228454172</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>686769.78</v>
+        <v>90356.4</v>
       </c>
       <c r="N55" s="1">
-        <v>686769.78</v>
+        <v>90356.4</v>
       </c>
       <c r="O55" s="1">
-        <v>0.38</v>
+        <v>0.05</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>140</v>
       </c>
       <c r="B56" t="s">
         <v>141</v>
       </c>
       <c r="C56" s="1">
-        <v>16649.0</v>
+        <v>5225.0</v>
       </c>
       <c r="D56" s="1">
-        <v>28.93</v>
+        <v>42.66</v>
       </c>
       <c r="E56" s="1">
-        <v>14.6966718722</v>
+        <v>43.44</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>244684.89</v>
+        <v>226974.0</v>
       </c>
       <c r="I56" s="1">
-        <v>236970.68</v>
+        <v>-4075.5</v>
       </c>
       <c r="J56" s="1">
-        <v>96.847287954724</v>
+        <v>-1.7955801104972</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>481655.57</v>
+        <v>222898.5</v>
       </c>
       <c r="N56" s="1">
-        <v>481655.57</v>
+        <v>222898.5</v>
       </c>
       <c r="O56" s="1">
-        <v>0.26</v>
+        <v>0.13</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>142</v>
       </c>
       <c r="B57" t="s">
         <v>143</v>
       </c>
       <c r="C57" s="1">
-        <v>1409.0</v>
+        <v>67370.0</v>
       </c>
       <c r="D57" s="1">
-        <v>100.7</v>
+        <v>9.208</v>
       </c>
       <c r="E57" s="1">
-        <v>104.5897019163</v>
+        <v>5.8681297313</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>147366.89</v>
+        <v>395335.9</v>
       </c>
       <c r="I57" s="1">
-        <v>-5480.59</v>
+        <v>225007.06</v>
       </c>
       <c r="J57" s="1">
-        <v>-3.7190104235762</v>
+        <v>56.915412943778</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>141886.3</v>
+        <v>620342.96</v>
       </c>
       <c r="N57" s="1">
-        <v>141886.3</v>
+        <v>620342.96</v>
       </c>
       <c r="O57" s="1">
-        <v>0.08</v>
+        <v>0.36</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
         <v>144</v>
       </c>
       <c r="B58" t="s">
         <v>145</v>
       </c>
       <c r="C58" s="1">
-        <v>1321.0</v>
+        <v>16649.0</v>
       </c>
       <c r="D58" s="1">
-        <v>225.2</v>
+        <v>26.7</v>
       </c>
       <c r="E58" s="1">
-        <v>185.5605374716</v>
+        <v>14.6966718722</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>245125.47</v>
+        <v>244684.89</v>
       </c>
       <c r="I58" s="1">
-        <v>52363.73</v>
+        <v>199843.41</v>
       </c>
       <c r="J58" s="1">
-        <v>21.362011054992</v>
+        <v>81.673784596997</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>297489.2</v>
+        <v>444528.3</v>
       </c>
       <c r="N58" s="1">
-        <v>297489.2</v>
+        <v>444528.3</v>
       </c>
       <c r="O58" s="1">
-        <v>0.16</v>
+        <v>0.26</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
         <v>146</v>
       </c>
       <c r="B59" t="s">
         <v>147</v>
       </c>
       <c r="C59" s="1">
-        <v>1286.0</v>
+        <v>1409.0</v>
       </c>
       <c r="D59" s="1">
-        <v>25.66</v>
+        <v>90.8</v>
       </c>
       <c r="E59" s="1">
-        <v>25.6599844479</v>
+        <v>104.5897019163</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>32998.74</v>
+        <v>147366.89</v>
       </c>
       <c r="I59" s="1">
-        <v>0.02</v>
+        <v>-19429.69</v>
       </c>
       <c r="J59" s="1">
-        <v>6.0608374744005E-5</v>
+        <v>-13.184569478259</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>32998.76</v>
+        <v>127937.2</v>
       </c>
       <c r="N59" s="1">
-        <v>32998.76</v>
+        <v>127937.2</v>
       </c>
       <c r="O59" s="1">
-        <v>0.02</v>
+        <v>0.07</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
         <v>148</v>
       </c>
       <c r="B60" t="s">
         <v>149</v>
       </c>
       <c r="C60" s="1">
-        <v>204.0</v>
+        <v>1321.0</v>
       </c>
       <c r="D60" s="1">
-        <v>321.4</v>
+        <v>192.75</v>
       </c>
       <c r="E60" s="1">
-        <v>321.4</v>
+        <v>185.5605374716</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>65565.6</v>
+        <v>245125.47</v>
       </c>
       <c r="I60" s="1">
-        <v>0.0</v>
+        <v>9497.28</v>
       </c>
       <c r="J60" s="1">
-        <v>0.0</v>
+        <v>3.8744566201138</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60">
         <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>65565.6</v>
+        <v>254622.75</v>
       </c>
       <c r="N60" s="1">
-        <v>65565.6</v>
+        <v>254622.75</v>
       </c>
       <c r="O60" s="1">
-        <v>0.04</v>
+        <v>0.15</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
         <v>150</v>
       </c>
       <c r="B61" t="s">
         <v>151</v>
       </c>
       <c r="C61" s="1">
-        <v>2297.0</v>
+        <v>531.0</v>
       </c>
       <c r="D61" s="1">
-        <v>63.16</v>
+        <v>61.0</v>
       </c>
       <c r="E61" s="1">
-        <v>63.16</v>
+        <v>68.16</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
-        <v>145078.52</v>
+        <v>36192.96</v>
       </c>
       <c r="I61" s="1">
-        <v>0.0</v>
+        <v>-3801.96</v>
       </c>
       <c r="J61" s="1">
-        <v>0.0</v>
+        <v>-10.504694835681</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61" s="1">
-        <v>145078.52</v>
+        <v>32391.0</v>
       </c>
       <c r="N61" s="1">
-        <v>145078.52</v>
+        <v>32391.0</v>
       </c>
       <c r="O61" s="1">
-        <v>0.08</v>
+        <v>0.02</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
         <v>152</v>
       </c>
       <c r="B62" t="s">
         <v>153</v>
       </c>
       <c r="C62" s="1">
-        <v>379.0</v>
+        <v>1286.0</v>
       </c>
       <c r="D62" s="1">
-        <v>83.25</v>
+        <v>25.18</v>
       </c>
       <c r="E62" s="1">
-        <v>83.25</v>
+        <v>25.6599844479</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
-        <v>31551.75</v>
+        <v>32998.74</v>
       </c>
       <c r="I62" s="1">
-        <v>0.0</v>
+        <v>-617.26</v>
       </c>
       <c r="J62" s="1">
-        <v>0.0</v>
+        <v>-1.8705562697242</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>31551.75</v>
+        <v>32381.48</v>
       </c>
       <c r="N62" s="1">
-        <v>31551.75</v>
+        <v>32381.48</v>
       </c>
       <c r="O62" s="1">
         <v>0.02</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
         <v>154</v>
       </c>
       <c r="B63" t="s">
         <v>155</v>
       </c>
       <c r="C63" s="1">
-        <v>1021.0</v>
+        <v>204.0</v>
       </c>
       <c r="D63" s="1">
-        <v>39.45</v>
+        <v>279.3</v>
       </c>
       <c r="E63" s="1">
-        <v>39.45</v>
+        <v>321.4</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
-        <v>40278.45</v>
+        <v>65565.6</v>
       </c>
       <c r="I63" s="1">
-        <v>0.0</v>
+        <v>-8588.4</v>
       </c>
       <c r="J63" s="1">
-        <v>0.0</v>
+        <v>-13.098942128189</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>40278.45</v>
+        <v>56977.2</v>
       </c>
       <c r="N63" s="1">
-        <v>40278.45</v>
+        <v>56977.2</v>
       </c>
       <c r="O63" s="1">
-        <v>0.02</v>
+        <v>0.03</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
         <v>156</v>
       </c>
       <c r="B64" t="s">
         <v>157</v>
       </c>
       <c r="C64" s="1">
-        <v>879.0</v>
+        <v>2297.0</v>
       </c>
       <c r="D64" s="1">
-        <v>36.76</v>
+        <v>54.22</v>
       </c>
       <c r="E64" s="1">
-        <v>36.76</v>
+        <v>63.16</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
-        <v>32312.04</v>
+        <v>145078.52</v>
       </c>
       <c r="I64" s="1">
-        <v>0.0</v>
+        <v>-20535.18</v>
       </c>
       <c r="J64" s="1">
-        <v>0.0</v>
+        <v>-14.154528182394</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>32312.04</v>
+        <v>124543.34</v>
       </c>
       <c r="N64" s="1">
-        <v>32312.04</v>
+        <v>124543.34</v>
       </c>
       <c r="O64" s="1">
-        <v>0.02</v>
+        <v>0.07</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
         <v>158</v>
       </c>
       <c r="B65" t="s">
         <v>159</v>
       </c>
       <c r="C65" s="1">
-        <v>1821.0</v>
+        <v>379.0</v>
       </c>
       <c r="D65" s="1">
-        <v>192.6</v>
+        <v>74.5</v>
       </c>
       <c r="E65" s="1">
-        <v>149.2337616694</v>
+        <v>83.25</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
-        <v>271754.68</v>
+        <v>31551.75</v>
       </c>
       <c r="I65" s="1">
-        <v>78969.92</v>
+        <v>-3316.25</v>
       </c>
       <c r="J65" s="1">
-        <v>29.059267718959</v>
+        <v>-10.510510510511</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
         <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>350724.6</v>
+        <v>28235.5</v>
       </c>
       <c r="N65" s="1">
-        <v>350724.6</v>
+        <v>28235.5</v>
       </c>
       <c r="O65" s="1">
-        <v>0.19</v>
+        <v>0.02</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
         <v>160</v>
       </c>
       <c r="B66" t="s">
         <v>161</v>
       </c>
       <c r="C66" s="1">
-        <v>686.0</v>
+        <v>1021.0</v>
       </c>
       <c r="D66" s="1">
-        <v>65.9</v>
+        <v>37.94</v>
       </c>
       <c r="E66" s="1">
-        <v>65.9</v>
+        <v>39.45</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
-        <v>45207.4</v>
+        <v>40278.45</v>
       </c>
       <c r="I66" s="1">
-        <v>0.0</v>
+        <v>-1541.71</v>
       </c>
       <c r="J66" s="1">
-        <v>0.0</v>
+        <v>-3.8276299112801</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66">
         <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>45207.4</v>
+        <v>38736.74</v>
       </c>
       <c r="N66" s="1">
-        <v>45207.4</v>
+        <v>38736.74</v>
       </c>
       <c r="O66" s="1">
         <v>0.02</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
         <v>162</v>
       </c>
       <c r="B67" t="s">
         <v>163</v>
       </c>
       <c r="C67" s="1">
-        <v>9710.0</v>
+        <v>879.0</v>
       </c>
       <c r="D67" s="1">
-        <v>36.16</v>
+        <v>34.4</v>
       </c>
       <c r="E67" s="1">
-        <v>35.2921349125</v>
+        <v>36.76</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
-        <v>342686.63</v>
+        <v>32312.04</v>
       </c>
       <c r="I67" s="1">
-        <v>8426.97</v>
+        <v>-2074.44</v>
       </c>
       <c r="J67" s="1">
-        <v>2.4590892267959</v>
+        <v>-6.4200217627856</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67">
         <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>351113.6</v>
+        <v>30237.6</v>
       </c>
       <c r="N67" s="1">
-        <v>351113.6</v>
+        <v>30237.6</v>
       </c>
       <c r="O67" s="1">
-        <v>0.19</v>
+        <v>0.02</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
         <v>164</v>
       </c>
       <c r="B68" t="s">
         <v>165</v>
       </c>
       <c r="C68" s="1">
-        <v>2948.0</v>
+        <v>1821.0</v>
       </c>
       <c r="D68" s="1">
-        <v>10.63</v>
+        <v>201.8</v>
       </c>
       <c r="E68" s="1">
-        <v>10.63</v>
+        <v>149.2337616694</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
-        <v>31337.24</v>
+        <v>271754.68</v>
       </c>
       <c r="I68" s="1">
-        <v>0.0</v>
+        <v>95723.12</v>
       </c>
       <c r="J68" s="1">
-        <v>0.0</v>
+        <v>35.224092552886</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68">
         <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>31337.24</v>
+        <v>367477.8</v>
       </c>
       <c r="N68" s="1">
-        <v>31337.24</v>
+        <v>367477.8</v>
       </c>
       <c r="O68" s="1">
-        <v>0.02</v>
+        <v>0.21</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
         <v>166</v>
       </c>
       <c r="B69" t="s">
         <v>167</v>
       </c>
       <c r="C69" s="1">
-        <v>460.0</v>
+        <v>686.0</v>
       </c>
       <c r="D69" s="1">
-        <v>257.8</v>
+        <v>60.25</v>
       </c>
       <c r="E69" s="1">
-        <v>257.8</v>
+        <v>65.9</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
-        <v>118588.0</v>
+        <v>45207.4</v>
       </c>
       <c r="I69" s="1">
-        <v>0.0</v>
+        <v>-3875.9</v>
       </c>
       <c r="J69" s="1">
-        <v>0.0</v>
+        <v>-8.5735963581184</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69">
         <v>0.0</v>
       </c>
       <c r="M69" s="1">
-        <v>118588.0</v>
+        <v>41331.5</v>
       </c>
       <c r="N69" s="1">
-        <v>118588.0</v>
+        <v>41331.5</v>
       </c>
       <c r="O69" s="1">
-        <v>0.07</v>
+        <v>0.02</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
         <v>168</v>
       </c>
       <c r="B70" t="s">
         <v>169</v>
       </c>
       <c r="C70" s="1">
-        <v>2815.0</v>
+        <v>9710.0</v>
       </c>
       <c r="D70" s="1">
-        <v>78.56</v>
+        <v>33.26</v>
       </c>
       <c r="E70" s="1">
-        <v>78.56</v>
+        <v>35.2921349125</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
-        <v>221146.4</v>
+        <v>342686.63</v>
       </c>
       <c r="I70" s="1">
-        <v>0.0</v>
+        <v>-19732.03</v>
       </c>
       <c r="J70" s="1">
-        <v>0.0</v>
+        <v>-5.7580390574327</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70">
         <v>0.0</v>
       </c>
       <c r="M70" s="1">
-        <v>221146.4</v>
+        <v>322954.6</v>
       </c>
       <c r="N70" s="1">
-        <v>221146.4</v>
+        <v>322954.6</v>
       </c>
       <c r="O70" s="1">
-        <v>0.12</v>
+        <v>0.19</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
         <v>170</v>
       </c>
       <c r="B71" t="s">
         <v>171</v>
       </c>
       <c r="C71" s="1">
-        <v>899.0</v>
+        <v>2948.0</v>
       </c>
       <c r="D71" s="1">
-        <v>83.18</v>
+        <v>8.84</v>
       </c>
       <c r="E71" s="1">
-        <v>69.1700111235</v>
+        <v>10.63</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
-        <v>62183.84</v>
+        <v>31337.24</v>
       </c>
       <c r="I71" s="1">
-        <v>12594.98</v>
+        <v>-5276.92</v>
       </c>
       <c r="J71" s="1">
-        <v>20.254426230352</v>
+        <v>-16.839134524929</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71">
         <v>0.0</v>
       </c>
       <c r="M71" s="1">
-        <v>74778.82</v>
+        <v>26060.32</v>
       </c>
       <c r="N71" s="1">
-        <v>74778.82</v>
+        <v>26060.32</v>
       </c>
       <c r="O71" s="1">
-        <v>0.04</v>
+        <v>0.01</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
         <v>172</v>
       </c>
       <c r="B72" t="s">
         <v>173</v>
       </c>
       <c r="C72" s="1">
-        <v>164.0</v>
+        <v>460.0</v>
       </c>
       <c r="D72" s="1">
-        <v>2049.0</v>
+        <v>255.4</v>
       </c>
       <c r="E72" s="1">
-        <v>1450.3303658537</v>
+        <v>257.8</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
-        <v>237854.18</v>
+        <v>118588.0</v>
       </c>
       <c r="I72" s="1">
-        <v>98181.82</v>
+        <v>-1104.0</v>
       </c>
       <c r="J72" s="1">
-        <v>41.278156221598</v>
+        <v>-0.93095422808379</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72">
         <v>0.0</v>
       </c>
       <c r="M72" s="1">
-        <v>336036.0</v>
+        <v>117484.0</v>
       </c>
       <c r="N72" s="1">
-        <v>336036.0</v>
+        <v>117484.0</v>
       </c>
       <c r="O72" s="1">
-        <v>0.18</v>
+        <v>0.07</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
         <v>174</v>
       </c>
       <c r="B73" t="s">
         <v>175</v>
       </c>
       <c r="C73" s="1">
-        <v>657.0</v>
+        <v>2815.0</v>
       </c>
       <c r="D73" s="1">
-        <v>48.74</v>
+        <v>65.72</v>
       </c>
       <c r="E73" s="1">
-        <v>48.74</v>
+        <v>78.56</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>32022.18</v>
+        <v>221146.4</v>
       </c>
       <c r="I73" s="1">
-        <v>0.0</v>
+        <v>-36144.6</v>
       </c>
       <c r="J73" s="1">
-        <v>0.0</v>
+        <v>-16.344195519348</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73">
         <v>0.0</v>
       </c>
       <c r="M73" s="1">
-        <v>32022.18</v>
+        <v>185001.8</v>
       </c>
       <c r="N73" s="1">
-        <v>32022.18</v>
+        <v>185001.8</v>
       </c>
       <c r="O73" s="1">
-        <v>0.02</v>
+        <v>0.11</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
         <v>176</v>
       </c>
       <c r="B74" t="s">
         <v>177</v>
       </c>
       <c r="C74" s="1">
-        <v>1010.0</v>
+        <v>899.0</v>
       </c>
       <c r="D74" s="1">
-        <v>31.64</v>
+        <v>66.72</v>
       </c>
       <c r="E74" s="1">
-        <v>31.64</v>
+        <v>69.1700111235</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
-        <v>31956.4</v>
+        <v>62183.84</v>
       </c>
       <c r="I74" s="1">
-        <v>0.0</v>
+        <v>-2202.56</v>
       </c>
       <c r="J74" s="1">
-        <v>0.0</v>
+        <v>-3.5420134877486</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74">
         <v>0.0</v>
       </c>
       <c r="M74" s="1">
-        <v>31956.4</v>
+        <v>59981.28</v>
       </c>
       <c r="N74" s="1">
-        <v>31956.4</v>
+        <v>59981.28</v>
       </c>
       <c r="O74" s="1">
-        <v>0.02</v>
+        <v>0.03</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
         <v>178</v>
       </c>
       <c r="B75" t="s">
         <v>179</v>
       </c>
       <c r="C75" s="1">
-        <v>13427.0</v>
+        <v>164.0</v>
       </c>
       <c r="D75" s="1">
-        <v>20.05</v>
+        <v>1649.5</v>
       </c>
       <c r="E75" s="1">
-        <v>13.3796678335</v>
+        <v>1450.3303658537</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
-        <v>179648.8</v>
+        <v>237854.18</v>
       </c>
       <c r="I75" s="1">
-        <v>89562.55</v>
+        <v>32663.82</v>
       </c>
       <c r="J75" s="1">
-        <v>49.854243390437</v>
+        <v>13.732707997816</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75">
         <v>0.0</v>
       </c>
       <c r="M75" s="1">
-        <v>269211.35</v>
+        <v>270518.0</v>
       </c>
       <c r="N75" s="1">
-        <v>269211.35</v>
+        <v>270518.0</v>
       </c>
       <c r="O75" s="1">
-        <v>0.15</v>
+        <v>0.16</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
         <v>180</v>
       </c>
       <c r="B76" t="s">
         <v>181</v>
       </c>
       <c r="C76" s="1">
-        <v>5930.0</v>
+        <v>657.0</v>
       </c>
       <c r="D76" s="1">
-        <v>56.82</v>
+        <v>42.1</v>
       </c>
       <c r="E76" s="1">
-        <v>39.674777403</v>
+        <v>48.74</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
-        <v>235271.43</v>
+        <v>32022.18</v>
       </c>
       <c r="I76" s="1">
-        <v>101671.17</v>
+        <v>-4362.48</v>
       </c>
       <c r="J76" s="1">
-        <v>43.214414091843</v>
+        <v>-13.623307345096</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76">
         <v>0.0</v>
       </c>
       <c r="M76" s="1">
-        <v>336942.6</v>
+        <v>27659.7</v>
       </c>
       <c r="N76" s="1">
-        <v>336942.6</v>
+        <v>27659.7</v>
       </c>
       <c r="O76" s="1">
-        <v>0.19</v>
+        <v>0.02</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
         <v>182</v>
       </c>
       <c r="B77" t="s">
         <v>183</v>
       </c>
       <c r="C77" s="1">
-        <v>6078.0</v>
+        <v>1010.0</v>
       </c>
       <c r="D77" s="1">
-        <v>45.825</v>
+        <v>27.8</v>
       </c>
       <c r="E77" s="1">
-        <v>34.6553636064</v>
+        <v>31.64</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
-        <v>210635.3</v>
+        <v>31956.4</v>
       </c>
       <c r="I77" s="1">
-        <v>67889.05</v>
+        <v>-3878.4</v>
       </c>
       <c r="J77" s="1">
-        <v>32.230613767018</v>
+        <v>-12.136536030341</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77">
         <v>0.0</v>
       </c>
       <c r="M77" s="1">
-        <v>278524.35</v>
+        <v>28078.0</v>
       </c>
       <c r="N77" s="1">
-        <v>278524.35</v>
+        <v>28078.0</v>
       </c>
       <c r="O77" s="1">
-        <v>0.15</v>
+        <v>0.02</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
         <v>184</v>
       </c>
       <c r="B78" t="s">
         <v>185</v>
       </c>
       <c r="C78" s="1">
-        <v>14116.0</v>
+        <v>13427.0</v>
       </c>
       <c r="D78" s="1">
-        <v>24.63</v>
+        <v>19.3</v>
       </c>
       <c r="E78" s="1">
-        <v>12.6542568716</v>
+        <v>13.3796678335</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>178627.49</v>
+        <v>179648.8</v>
       </c>
       <c r="I78" s="1">
-        <v>169049.59</v>
+        <v>79492.3</v>
       </c>
       <c r="J78" s="1">
-        <v>94.638059349096</v>
+        <v>44.248723064112</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
       <c r="L78">
         <v>0.0</v>
       </c>
       <c r="M78" s="1">
-        <v>347677.08</v>
+        <v>259141.1</v>
       </c>
       <c r="N78" s="1">
-        <v>347677.08</v>
+        <v>259141.1</v>
       </c>
       <c r="O78" s="1">
-        <v>0.19</v>
+        <v>0.15</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
         <v>186</v>
       </c>
       <c r="B79" t="s">
         <v>187</v>
       </c>
       <c r="C79" s="1">
-        <v>805.0</v>
+        <v>5930.0</v>
       </c>
       <c r="D79" s="1">
-        <v>39.1</v>
+        <v>49.82</v>
       </c>
       <c r="E79" s="1">
-        <v>39.1</v>
+        <v>39.674777403</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
-        <v>31475.5</v>
+        <v>235271.43</v>
       </c>
       <c r="I79" s="1">
-        <v>0.0</v>
+        <v>60161.17</v>
       </c>
       <c r="J79" s="1">
-        <v>0.0</v>
+        <v>25.570962866167</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
       <c r="L79">
         <v>0.0</v>
       </c>
       <c r="M79" s="1">
-        <v>31475.5</v>
+        <v>295432.6</v>
       </c>
       <c r="N79" s="1">
-        <v>31475.5</v>
+        <v>295432.6</v>
       </c>
       <c r="O79" s="1">
-        <v>0.02</v>
+        <v>0.17</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
         <v>188</v>
       </c>
       <c r="B80" t="s">
         <v>189</v>
       </c>
       <c r="C80" s="1">
-        <v>110006.0</v>
+        <v>6078.0</v>
       </c>
       <c r="D80" s="1">
-        <v>5.835</v>
+        <v>38.315</v>
       </c>
       <c r="E80" s="1">
-        <v>3.0904017054</v>
+        <v>34.6553636064</v>
       </c>
       <c r="F80" t="s">
         <v>8</v>
       </c>
       <c r="G80">
         <v>1.0</v>
       </c>
       <c r="H80" s="1">
-        <v>339962.73</v>
+        <v>210635.3</v>
       </c>
       <c r="I80" s="1">
-        <v>301922.28</v>
+        <v>22243.27</v>
       </c>
       <c r="J80" s="1">
-        <v>88.810405775951</v>
+        <v>10.560086557192</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
       <c r="L80">
         <v>0.0</v>
       </c>
       <c r="M80" s="1">
-        <v>641885.01</v>
+        <v>232878.57</v>
       </c>
       <c r="N80" s="1">
-        <v>641885.01</v>
+        <v>232878.57</v>
       </c>
       <c r="O80" s="1">
-        <v>0.35</v>
+        <v>0.13</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
         <v>190</v>
       </c>
       <c r="B81" t="s">
         <v>191</v>
       </c>
       <c r="C81" s="1">
-        <v>5785.0</v>
+        <v>14116.0</v>
       </c>
       <c r="D81" s="1">
-        <v>19.15</v>
+        <v>21.775</v>
       </c>
       <c r="E81" s="1">
-        <v>19.15</v>
+        <v>12.6542568716</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
-        <v>110782.75</v>
+        <v>178627.49</v>
       </c>
       <c r="I81" s="1">
-        <v>0.0</v>
+        <v>128748.41</v>
       </c>
       <c r="J81" s="1">
-        <v>0.0</v>
+        <v>72.076481621054</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
       <c r="L81">
         <v>0.0</v>
       </c>
       <c r="M81" s="1">
-        <v>110782.75</v>
+        <v>307375.9</v>
       </c>
       <c r="N81" s="1">
-        <v>110782.75</v>
+        <v>307375.9</v>
       </c>
       <c r="O81" s="1">
-        <v>0.06</v>
+        <v>0.18</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
         <v>192</v>
       </c>
       <c r="B82" t="s">
         <v>193</v>
       </c>
       <c r="C82" s="1">
-        <v>2167.0</v>
+        <v>805.0</v>
       </c>
       <c r="D82" s="1">
-        <v>14.99</v>
+        <v>32.0</v>
       </c>
       <c r="E82" s="1">
-        <v>14.99</v>
+        <v>39.1</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
-        <v>32483.33</v>
+        <v>31475.5</v>
       </c>
       <c r="I82" s="1">
-        <v>0.0</v>
+        <v>-5715.5</v>
       </c>
       <c r="J82" s="1">
-        <v>0.0</v>
+        <v>-18.158567774936</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
       <c r="L82">
         <v>0.0</v>
       </c>
       <c r="M82" s="1">
-        <v>32483.33</v>
+        <v>25760.0</v>
       </c>
       <c r="N82" s="1">
-        <v>32483.33</v>
+        <v>25760.0</v>
       </c>
       <c r="O82" s="1">
-        <v>0.02</v>
+        <v>0.01</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
         <v>194</v>
       </c>
       <c r="B83" t="s">
         <v>195</v>
       </c>
       <c r="C83" s="1">
-        <v>1306.0</v>
+        <v>110006.0</v>
       </c>
       <c r="D83" s="1">
-        <v>114.8</v>
+        <v>5.085</v>
       </c>
       <c r="E83" s="1">
-        <v>114.8</v>
+        <v>3.0904017054</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
-        <v>149928.8</v>
+        <v>339962.73</v>
       </c>
       <c r="I83" s="1">
-        <v>0.0</v>
+        <v>219417.78</v>
       </c>
       <c r="J83" s="1">
-        <v>0.0</v>
+        <v>64.541716087525</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
       <c r="L83">
         <v>0.0</v>
       </c>
       <c r="M83" s="1">
-        <v>149928.8</v>
+        <v>559380.51</v>
       </c>
       <c r="N83" s="1">
-        <v>149928.8</v>
+        <v>559380.51</v>
       </c>
       <c r="O83" s="1">
-        <v>0.08</v>
+        <v>0.32</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
         <v>196</v>
       </c>
       <c r="B84" t="s">
         <v>197</v>
       </c>
       <c r="C84" s="1">
-        <v>363.0</v>
+        <v>5785.0</v>
       </c>
       <c r="D84" s="1">
-        <v>285.9</v>
+        <v>19.2</v>
       </c>
       <c r="E84" s="1">
-        <v>565.7906060606</v>
+        <v>19.15</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
-        <v>205381.99</v>
+        <v>110782.75</v>
       </c>
       <c r="I84" s="1">
-        <v>-101600.29</v>
+        <v>289.25</v>
       </c>
       <c r="J84" s="1">
-        <v>-49.468938342646</v>
+        <v>0.26109660574413</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
       <c r="L84">
         <v>0.0</v>
       </c>
       <c r="M84" s="1">
-        <v>103781.7</v>
+        <v>111072.0</v>
       </c>
       <c r="N84" s="1">
-        <v>103781.7</v>
+        <v>111072.0</v>
       </c>
       <c r="O84" s="1">
         <v>0.06</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
         <v>198</v>
       </c>
       <c r="B85" t="s">
         <v>199</v>
       </c>
       <c r="C85" s="1">
-        <v>2968.0</v>
+        <v>2167.0</v>
       </c>
       <c r="D85" s="1">
-        <v>75.3</v>
+        <v>16.1</v>
       </c>
       <c r="E85" s="1">
-        <v>93.3787398922</v>
+        <v>14.99</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
-        <v>277148.1</v>
+        <v>32483.33</v>
       </c>
       <c r="I85" s="1">
-        <v>-53657.7</v>
+        <v>2405.37</v>
       </c>
       <c r="J85" s="1">
-        <v>-19.36065951742</v>
+        <v>7.4049366244163</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
       <c r="L85">
         <v>0.0</v>
       </c>
       <c r="M85" s="1">
-        <v>223490.4</v>
+        <v>34888.7</v>
       </c>
       <c r="N85" s="1">
-        <v>223490.4</v>
+        <v>34888.7</v>
       </c>
       <c r="O85" s="1">
-        <v>0.12</v>
+        <v>0.02</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
         <v>200</v>
       </c>
       <c r="B86" t="s">
         <v>201</v>
       </c>
       <c r="C86" s="1">
-        <v>1030.0</v>
+        <v>1306.0</v>
       </c>
       <c r="D86" s="1">
-        <v>35.62</v>
+        <v>102.95</v>
       </c>
       <c r="E86" s="1">
-        <v>35.62</v>
+        <v>114.8</v>
       </c>
       <c r="F86" t="s">
         <v>8</v>
       </c>
       <c r="G86">
         <v>1.0</v>
       </c>
       <c r="H86" s="1">
-        <v>36688.6</v>
+        <v>149928.8</v>
       </c>
       <c r="I86" s="1">
-        <v>0.0</v>
+        <v>-15476.1</v>
       </c>
       <c r="J86" s="1">
-        <v>0.0</v>
+        <v>-10.322299651568</v>
       </c>
       <c r="K86">
         <v>0.0</v>
       </c>
       <c r="L86">
         <v>0.0</v>
       </c>
       <c r="M86" s="1">
-        <v>36688.6</v>
+        <v>134452.7</v>
       </c>
       <c r="N86" s="1">
-        <v>36688.6</v>
+        <v>134452.7</v>
       </c>
       <c r="O86" s="1">
-        <v>0.02</v>
+        <v>0.08</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
         <v>202</v>
       </c>
       <c r="B87" t="s">
         <v>203</v>
       </c>
       <c r="C87" s="1">
-        <v>1870.0</v>
+        <v>363.0</v>
       </c>
       <c r="D87" s="1">
-        <v>64.02</v>
+        <v>247.95</v>
       </c>
       <c r="E87" s="1">
-        <v>64.02</v>
+        <v>565.7906060606</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
-        <v>119717.4</v>
+        <v>205381.99</v>
       </c>
       <c r="I87" s="1">
-        <v>0.0</v>
+        <v>-115376.14</v>
       </c>
       <c r="J87" s="1">
-        <v>0.0</v>
+        <v>-56.176366778801</v>
       </c>
       <c r="K87">
         <v>0.0</v>
       </c>
       <c r="L87">
         <v>0.0</v>
       </c>
       <c r="M87" s="1">
-        <v>119717.4</v>
+        <v>90005.85</v>
       </c>
       <c r="N87" s="1">
-        <v>119717.4</v>
+        <v>90005.85</v>
       </c>
       <c r="O87" s="1">
-        <v>0.07</v>
+        <v>0.05</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
         <v>204</v>
       </c>
       <c r="B88" t="s">
         <v>205</v>
       </c>
       <c r="C88" s="1">
-        <v>320.0</v>
+        <v>1030.0</v>
       </c>
       <c r="D88" s="1">
-        <v>100.3</v>
+        <v>31.46</v>
       </c>
       <c r="E88" s="1">
-        <v>100.3</v>
+        <v>35.62</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
-        <v>32096.0</v>
+        <v>36688.6</v>
       </c>
       <c r="I88" s="1">
-        <v>0.0</v>
+        <v>-4284.8</v>
       </c>
       <c r="J88" s="1">
-        <v>0.0</v>
+        <v>-11.678832116788</v>
       </c>
       <c r="K88">
         <v>0.0</v>
       </c>
       <c r="L88">
         <v>0.0</v>
       </c>
       <c r="M88" s="1">
-        <v>32096.0</v>
+        <v>32403.8</v>
       </c>
       <c r="N88" s="1">
-        <v>32096.0</v>
+        <v>32403.8</v>
       </c>
       <c r="O88" s="1">
         <v>0.02</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
         <v>206</v>
       </c>
       <c r="B89" t="s">
         <v>207</v>
       </c>
       <c r="C89" s="1">
-        <v>86126.0</v>
+        <v>1870.0</v>
       </c>
       <c r="D89" s="1">
-        <v>4.801</v>
+        <v>54.24</v>
       </c>
       <c r="E89" s="1">
-        <v>3.4746681606</v>
+        <v>64.02</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
-        <v>299259.27</v>
+        <v>119717.4</v>
       </c>
       <c r="I89" s="1">
-        <v>114231.66</v>
+        <v>-18288.6</v>
       </c>
       <c r="J89" s="1">
-        <v>38.171469174539</v>
+        <v>-15.276476101218</v>
       </c>
       <c r="K89">
         <v>0.0</v>
       </c>
       <c r="L89">
         <v>0.0</v>
       </c>
       <c r="M89" s="1">
-        <v>413490.93</v>
+        <v>101428.8</v>
       </c>
       <c r="N89" s="1">
-        <v>413490.93</v>
+        <v>101428.8</v>
       </c>
       <c r="O89" s="1">
-        <v>0.23</v>
+        <v>0.06</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
         <v>208</v>
       </c>
       <c r="B90" t="s">
         <v>209</v>
       </c>
       <c r="C90" s="1">
-        <v>3622.0</v>
+        <v>320.0</v>
       </c>
       <c r="D90" s="1">
-        <v>27.08</v>
+        <v>88.5</v>
       </c>
       <c r="E90" s="1">
-        <v>27.08</v>
+        <v>100.3</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
-        <v>98083.76</v>
+        <v>32096.0</v>
       </c>
       <c r="I90" s="1">
-        <v>0.0</v>
+        <v>-3776.0</v>
       </c>
       <c r="J90" s="1">
-        <v>0.0</v>
+        <v>-11.764705882353</v>
       </c>
       <c r="K90">
         <v>0.0</v>
       </c>
       <c r="L90">
         <v>0.0</v>
       </c>
       <c r="M90" s="1">
-        <v>98083.76</v>
+        <v>28320.0</v>
       </c>
       <c r="N90" s="1">
-        <v>98083.76</v>
+        <v>28320.0</v>
       </c>
       <c r="O90" s="1">
-        <v>0.05</v>
+        <v>0.02</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
         <v>210</v>
       </c>
       <c r="B91" t="s">
         <v>211</v>
       </c>
       <c r="C91" s="1">
-        <v>1915.0</v>
+        <v>86126.0</v>
       </c>
       <c r="D91" s="1">
-        <v>178.24</v>
+        <v>4.733</v>
       </c>
       <c r="E91" s="1">
-        <v>151.4012219321</v>
+        <v>3.4746681606</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
-        <v>289933.34</v>
+        <v>299259.27</v>
       </c>
       <c r="I91" s="1">
-        <v>51396.26</v>
+        <v>108375.09</v>
       </c>
       <c r="J91" s="1">
-        <v>17.726923023065</v>
+        <v>36.214447091313</v>
       </c>
       <c r="K91">
         <v>0.0</v>
       </c>
       <c r="L91">
         <v>0.0</v>
       </c>
       <c r="M91" s="1">
-        <v>341329.6</v>
+        <v>407634.36</v>
       </c>
       <c r="N91" s="1">
-        <v>341329.6</v>
+        <v>407634.36</v>
       </c>
       <c r="O91" s="1">
-        <v>0.19</v>
+        <v>0.23</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
         <v>212</v>
       </c>
       <c r="B92" t="s">
         <v>213</v>
       </c>
       <c r="C92" s="1">
-        <v>1644.0</v>
+        <v>3622.0</v>
       </c>
       <c r="D92" s="1">
-        <v>153.85</v>
+        <v>23.16</v>
       </c>
       <c r="E92" s="1">
-        <v>72.5486739659</v>
+        <v>27.08</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
-        <v>119270.02</v>
+        <v>98083.76</v>
       </c>
       <c r="I92" s="1">
-        <v>133659.38</v>
+        <v>-14198.24</v>
       </c>
       <c r="J92" s="1">
-        <v>112.06452384262</v>
+        <v>-14.475627769572</v>
       </c>
       <c r="K92">
         <v>0.0</v>
       </c>
       <c r="L92">
         <v>0.0</v>
       </c>
       <c r="M92" s="1">
-        <v>252929.4</v>
+        <v>83885.52</v>
       </c>
       <c r="N92" s="1">
-        <v>252929.4</v>
+        <v>83885.52</v>
       </c>
       <c r="O92" s="1">
-        <v>0.14</v>
+        <v>0.05</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
         <v>214</v>
       </c>
       <c r="B93" t="s">
         <v>215</v>
       </c>
       <c r="C93" s="1">
-        <v>1907.0</v>
+        <v>1915.0</v>
       </c>
       <c r="D93" s="1">
-        <v>56.8</v>
+        <v>169.16</v>
       </c>
       <c r="E93" s="1">
-        <v>56.8</v>
+        <v>151.4012219321</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
-        <v>108317.6</v>
+        <v>289933.34</v>
       </c>
       <c r="I93" s="1">
-        <v>0.0</v>
+        <v>34008.06</v>
       </c>
       <c r="J93" s="1">
-        <v>0.0</v>
+        <v>11.729613434592</v>
       </c>
       <c r="K93">
         <v>0.0</v>
       </c>
       <c r="L93">
         <v>0.0</v>
       </c>
       <c r="M93" s="1">
-        <v>108317.6</v>
+        <v>323941.4</v>
       </c>
       <c r="N93" s="1">
-        <v>108317.6</v>
+        <v>323941.4</v>
       </c>
       <c r="O93" s="1">
-        <v>0.06</v>
+        <v>0.19</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
         <v>216</v>
       </c>
       <c r="B94" t="s">
         <v>217</v>
       </c>
       <c r="C94" s="1">
-        <v>1103.0</v>
+        <v>1644.0</v>
       </c>
       <c r="D94" s="1">
-        <v>397.4</v>
+        <v>135.5</v>
       </c>
       <c r="E94" s="1">
-        <v>401.214206709</v>
+        <v>72.5486739659</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
-        <v>442539.27</v>
+        <v>119270.02</v>
       </c>
       <c r="I94" s="1">
-        <v>-4207.07</v>
+        <v>103491.98</v>
       </c>
       <c r="J94" s="1">
-        <v>-0.95066591491417</v>
+        <v>86.771160095387</v>
       </c>
       <c r="K94">
         <v>0.0</v>
       </c>
       <c r="L94">
         <v>0.0</v>
       </c>
       <c r="M94" s="1">
-        <v>438332.2</v>
+        <v>222762.0</v>
       </c>
       <c r="N94" s="1">
-        <v>438332.2</v>
+        <v>222762.0</v>
       </c>
       <c r="O94" s="1">
-        <v>0.24</v>
+        <v>0.13</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
         <v>218</v>
       </c>
       <c r="B95" t="s">
         <v>219</v>
       </c>
       <c r="C95" s="1">
-        <v>6360.0</v>
+        <v>1907.0</v>
       </c>
       <c r="D95" s="1">
-        <v>20.54</v>
+        <v>57.98</v>
       </c>
       <c r="E95" s="1">
-        <v>20.54</v>
+        <v>56.8</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
-        <v>130634.4</v>
+        <v>108317.6</v>
       </c>
       <c r="I95" s="1">
-        <v>0.0</v>
+        <v>2250.26</v>
       </c>
       <c r="J95" s="1">
-        <v>0.0</v>
+        <v>2.0774647887324</v>
       </c>
       <c r="K95">
         <v>0.0</v>
       </c>
       <c r="L95">
         <v>0.0</v>
       </c>
       <c r="M95" s="1">
-        <v>130634.4</v>
+        <v>110567.86</v>
       </c>
       <c r="N95" s="1">
-        <v>130634.4</v>
+        <v>110567.86</v>
       </c>
       <c r="O95" s="1">
-        <v>0.07</v>
+        <v>0.06</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
         <v>220</v>
       </c>
       <c r="B96" t="s">
         <v>221</v>
       </c>
       <c r="C96" s="1">
-        <v>1171.0</v>
+        <v>1103.0</v>
       </c>
       <c r="D96" s="1">
-        <v>544.1</v>
+        <v>348.4</v>
       </c>
       <c r="E96" s="1">
-        <v>621.7843808711</v>
+        <v>401.214206709</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
-        <v>728109.51</v>
+        <v>442539.27</v>
       </c>
       <c r="I96" s="1">
-        <v>-90968.41</v>
+        <v>-58254.07</v>
       </c>
       <c r="J96" s="1">
-        <v>-12.493781326933</v>
+        <v>-13.163593368787</v>
       </c>
       <c r="K96">
         <v>0.0</v>
       </c>
       <c r="L96">
         <v>0.0</v>
       </c>
       <c r="M96" s="1">
-        <v>637141.1</v>
+        <v>384285.2</v>
       </c>
       <c r="N96" s="1">
-        <v>637141.1</v>
+        <v>384285.2</v>
       </c>
       <c r="O96" s="1">
-        <v>0.35</v>
+        <v>0.22</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
         <v>222</v>
       </c>
       <c r="B97" t="s">
         <v>223</v>
       </c>
       <c r="C97" s="1">
-        <v>3337.0</v>
+        <v>6360.0</v>
       </c>
       <c r="D97" s="1">
-        <v>59.0</v>
+        <v>25.12</v>
       </c>
       <c r="E97" s="1">
-        <v>59.0</v>
+        <v>20.54</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
-        <v>196883.0</v>
+        <v>130634.4</v>
       </c>
       <c r="I97" s="1">
-        <v>0.0</v>
+        <v>29128.8</v>
       </c>
       <c r="J97" s="1">
-        <v>0.0</v>
+        <v>22.297955209348</v>
       </c>
       <c r="K97">
         <v>0.0</v>
       </c>
       <c r="L97">
         <v>0.0</v>
       </c>
       <c r="M97" s="1">
-        <v>196883.0</v>
+        <v>159763.2</v>
       </c>
       <c r="N97" s="1">
-        <v>196883.0</v>
+        <v>159763.2</v>
       </c>
       <c r="O97" s="1">
-        <v>0.11</v>
+        <v>0.09</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
         <v>224</v>
       </c>
       <c r="B98" t="s">
         <v>225</v>
       </c>
       <c r="C98" s="1">
-        <v>1577.0</v>
+        <v>1171.0</v>
       </c>
       <c r="D98" s="1">
-        <v>128.3</v>
+        <v>460.75</v>
       </c>
       <c r="E98" s="1">
-        <v>114.2487698161</v>
+        <v>621.7843808711</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
-        <v>180170.31</v>
+        <v>728109.51</v>
       </c>
       <c r="I98" s="1">
-        <v>22158.79</v>
+        <v>-188571.26</v>
       </c>
       <c r="J98" s="1">
-        <v>12.298802172234</v>
+        <v>-25.898749763617</v>
       </c>
       <c r="K98">
         <v>0.0</v>
       </c>
       <c r="L98">
         <v>0.0</v>
       </c>
       <c r="M98" s="1">
-        <v>202329.1</v>
+        <v>539538.25</v>
       </c>
       <c r="N98" s="1">
-        <v>202329.1</v>
+        <v>539538.25</v>
       </c>
       <c r="O98" s="1">
-        <v>0.11</v>
+        <v>0.31</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
         <v>226</v>
       </c>
       <c r="B99" t="s">
         <v>227</v>
       </c>
       <c r="C99" s="1">
-        <v>2925.0</v>
+        <v>3337.0</v>
       </c>
       <c r="D99" s="1">
-        <v>17.705</v>
+        <v>51.66</v>
       </c>
       <c r="E99" s="1">
-        <v>11.7937435897</v>
+        <v>59.0</v>
       </c>
       <c r="F99" t="s">
         <v>8</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
-        <v>34496.7</v>
+        <v>196883.0</v>
       </c>
       <c r="I99" s="1">
-        <v>17290.43</v>
+        <v>-24493.58</v>
       </c>
       <c r="J99" s="1">
-        <v>50.121982682402</v>
+        <v>-12.440677966102</v>
       </c>
       <c r="K99">
         <v>0.0</v>
       </c>
       <c r="L99">
         <v>0.0</v>
       </c>
       <c r="M99" s="1">
-        <v>51787.13</v>
+        <v>172389.42</v>
       </c>
       <c r="N99" s="1">
-        <v>51787.13</v>
+        <v>172389.42</v>
       </c>
       <c r="O99" s="1">
-        <v>0.03</v>
+        <v>0.1</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
         <v>228</v>
       </c>
       <c r="B100" t="s">
         <v>229</v>
       </c>
       <c r="C100" s="1">
-        <v>3078.0</v>
+        <v>1577.0</v>
       </c>
       <c r="D100" s="1">
-        <v>58.44</v>
+        <v>103.35</v>
       </c>
       <c r="E100" s="1">
-        <v>52.2038011696</v>
+        <v>114.2487698161</v>
       </c>
       <c r="F100" t="s">
         <v>8</v>
       </c>
       <c r="G100">
         <v>1.0</v>
       </c>
       <c r="H100" s="1">
-        <v>160683.3</v>
+        <v>180170.31</v>
       </c>
       <c r="I100" s="1">
-        <v>19195.02</v>
+        <v>-17187.36</v>
       </c>
       <c r="J100" s="1">
-        <v>11.94587116396</v>
+        <v>-9.5395073694439</v>
       </c>
       <c r="K100">
         <v>0.0</v>
       </c>
       <c r="L100">
         <v>0.0</v>
       </c>
       <c r="M100" s="1">
-        <v>179878.32</v>
+        <v>162982.95</v>
       </c>
       <c r="N100" s="1">
-        <v>179878.32</v>
+        <v>162982.95</v>
       </c>
       <c r="O100" s="1">
-        <v>0.1</v>
+        <v>0.09</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
         <v>230</v>
       </c>
       <c r="B101" t="s">
         <v>231</v>
       </c>
       <c r="C101" s="1">
-        <v>299.0</v>
+        <v>2925.0</v>
       </c>
       <c r="D101" s="1">
-        <v>555.6</v>
+        <v>14.47</v>
       </c>
       <c r="E101" s="1">
-        <v>208.8870568562</v>
+        <v>11.7937435897</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
-        <v>62457.23</v>
+        <v>34496.7</v>
       </c>
       <c r="I101" s="1">
-        <v>103667.17</v>
+        <v>7828.05</v>
       </c>
       <c r="J101" s="1">
-        <v>165.98105615635</v>
+        <v>22.692170555444</v>
       </c>
       <c r="K101">
         <v>0.0</v>
       </c>
       <c r="L101">
         <v>0.0</v>
       </c>
       <c r="M101" s="1">
-        <v>166124.4</v>
+        <v>42324.75</v>
       </c>
       <c r="N101" s="1">
-        <v>166124.4</v>
+        <v>42324.75</v>
       </c>
       <c r="O101" s="1">
-        <v>0.09</v>
+        <v>0.02</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
         <v>232</v>
       </c>
       <c r="B102" t="s">
         <v>233</v>
       </c>
       <c r="C102" s="1">
-        <v>31804.0</v>
+        <v>3078.0</v>
       </c>
       <c r="D102" s="1">
-        <v>3.478</v>
+        <v>52.3</v>
       </c>
       <c r="E102" s="1">
-        <v>3.4779999371</v>
+        <v>52.2038011696</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
-        <v>110614.31</v>
+        <v>160683.3</v>
       </c>
       <c r="I102" s="1">
-        <v>0.0</v>
+        <v>296.1</v>
       </c>
       <c r="J102" s="1">
-        <v>0.0</v>
+        <v>0.18427552832186</v>
       </c>
       <c r="K102">
         <v>0.0</v>
       </c>
       <c r="L102">
         <v>0.0</v>
       </c>
       <c r="M102" s="1">
-        <v>110614.31</v>
+        <v>160979.4</v>
       </c>
       <c r="N102" s="1">
-        <v>110614.31</v>
+        <v>160979.4</v>
       </c>
       <c r="O102" s="1">
-        <v>0.06</v>
+        <v>0.09</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
         <v>234</v>
       </c>
       <c r="B103" t="s">
         <v>235</v>
       </c>
       <c r="C103" s="1">
-        <v>2087.0</v>
+        <v>299.0</v>
       </c>
       <c r="D103" s="1">
-        <v>69.3</v>
+        <v>519.4</v>
       </c>
       <c r="E103" s="1">
-        <v>69.3</v>
+        <v>208.8870568562</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
-        <v>144629.1</v>
+        <v>62457.23</v>
       </c>
       <c r="I103" s="1">
-        <v>0.0</v>
+        <v>92843.37</v>
       </c>
       <c r="J103" s="1">
-        <v>0.0</v>
+        <v>148.65111693234</v>
       </c>
       <c r="K103">
         <v>0.0</v>
       </c>
       <c r="L103">
         <v>0.0</v>
       </c>
       <c r="M103" s="1">
-        <v>144629.1</v>
+        <v>155300.6</v>
       </c>
       <c r="N103" s="1">
-        <v>144629.1</v>
+        <v>155300.6</v>
       </c>
       <c r="O103" s="1">
-        <v>0.08</v>
+        <v>0.09</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
         <v>236</v>
       </c>
       <c r="B104" t="s">
         <v>237</v>
       </c>
       <c r="C104" s="1">
-        <v>35330.0</v>
+        <v>31804.0</v>
       </c>
       <c r="D104" s="1">
-        <v>6.484</v>
+        <v>2.968</v>
       </c>
       <c r="E104" s="1">
-        <v>4.7675069346</v>
+        <v>3.4779999371</v>
       </c>
       <c r="F104" t="s">
         <v>8</v>
       </c>
       <c r="G104">
         <v>1.0</v>
       </c>
       <c r="H104" s="1">
-        <v>168436.02</v>
+        <v>110614.31</v>
       </c>
       <c r="I104" s="1">
-        <v>60643.7</v>
+        <v>-16220.04</v>
       </c>
       <c r="J104" s="1">
-        <v>36.00399724477</v>
+        <v>-14.663600035113</v>
       </c>
       <c r="K104">
         <v>0.0</v>
       </c>
       <c r="L104">
         <v>0.0</v>
       </c>
       <c r="M104" s="1">
-        <v>229079.72</v>
+        <v>94394.27</v>
       </c>
       <c r="N104" s="1">
-        <v>229079.72</v>
+        <v>94394.27</v>
       </c>
       <c r="O104" s="1">
-        <v>0.13</v>
+        <v>0.05</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
         <v>238</v>
       </c>
       <c r="B105" t="s">
         <v>239</v>
       </c>
       <c r="C105" s="1">
-        <v>15189.0</v>
+        <v>2087.0</v>
       </c>
       <c r="D105" s="1">
-        <v>16.45</v>
+        <v>65.62</v>
       </c>
       <c r="E105" s="1">
-        <v>16.45</v>
+        <v>69.3</v>
       </c>
       <c r="F105" t="s">
         <v>8</v>
       </c>
       <c r="G105">
         <v>1.0</v>
       </c>
       <c r="H105" s="1">
-        <v>249859.05</v>
+        <v>144629.1</v>
       </c>
       <c r="I105" s="1">
-        <v>0.0</v>
+        <v>-7680.16</v>
       </c>
       <c r="J105" s="1">
-        <v>0.0</v>
+        <v>-5.3102453102453</v>
       </c>
       <c r="K105">
         <v>0.0</v>
       </c>
       <c r="L105">
         <v>0.0</v>
       </c>
       <c r="M105" s="1">
-        <v>249859.05</v>
+        <v>136948.94</v>
       </c>
       <c r="N105" s="1">
-        <v>249859.05</v>
+        <v>136948.94</v>
       </c>
       <c r="O105" s="1">
-        <v>0.14</v>
+        <v>0.08</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
         <v>240</v>
       </c>
       <c r="B106" t="s">
         <v>241</v>
       </c>
       <c r="C106" s="1">
-        <v>946.0</v>
+        <v>35330.0</v>
       </c>
       <c r="D106" s="1">
-        <v>4778.97</v>
+        <v>7.04</v>
       </c>
       <c r="E106" s="1">
-        <v>4767.5187843552</v>
+        <v>4.7675069346</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
       <c r="G106">
         <v>1.0</v>
       </c>
       <c r="H106" s="1">
-        <v>4510072.77</v>
+        <v>168436.02</v>
       </c>
       <c r="I106" s="1">
-        <v>10832.85</v>
+        <v>80287.18</v>
       </c>
       <c r="J106" s="1">
-        <v>0.24019235503377</v>
+        <v>47.666277082539</v>
       </c>
       <c r="K106">
         <v>0.0</v>
       </c>
       <c r="L106">
         <v>0.0</v>
       </c>
       <c r="M106" s="1">
-        <v>4520905.62</v>
+        <v>248723.2</v>
       </c>
       <c r="N106" s="1">
-        <v>4520905.62</v>
+        <v>248723.2</v>
       </c>
       <c r="O106" s="1">
-        <v>2.48</v>
+        <v>0.14</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
         <v>242</v>
       </c>
       <c r="B107" t="s">
         <v>243</v>
       </c>
       <c r="C107" s="1">
-        <v>12874.0</v>
+        <v>15189.0</v>
       </c>
       <c r="D107" s="1">
-        <v>18.19</v>
+        <v>15.065</v>
       </c>
       <c r="E107" s="1">
-        <v>18.19</v>
+        <v>16.45</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
-        <v>234178.06</v>
+        <v>249859.05</v>
       </c>
       <c r="I107" s="1">
-        <v>0.0</v>
+        <v>-21036.76</v>
       </c>
       <c r="J107" s="1">
-        <v>0.0</v>
+        <v>-8.4194508864098</v>
       </c>
       <c r="K107">
         <v>0.0</v>
       </c>
       <c r="L107">
         <v>0.0</v>
       </c>
       <c r="M107" s="1">
-        <v>234178.06</v>
+        <v>228822.29</v>
       </c>
       <c r="N107" s="1">
-        <v>234178.06</v>
+        <v>228822.29</v>
       </c>
       <c r="O107" s="1">
         <v>0.13</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
         <v>244</v>
       </c>
       <c r="B108" t="s">
         <v>245</v>
       </c>
       <c r="C108" s="1">
-        <v>1236.0</v>
+        <v>1608.0</v>
       </c>
       <c r="D108" s="1">
-        <v>67.7</v>
+        <v>4785.96</v>
       </c>
       <c r="E108" s="1">
-        <v>67.7</v>
+        <v>4777.6389614428</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
       <c r="G108">
         <v>1.0</v>
       </c>
       <c r="H108" s="1">
-        <v>83677.2</v>
+        <v>7682443.45</v>
       </c>
       <c r="I108" s="1">
-        <v>0.0</v>
+        <v>13380.23</v>
       </c>
       <c r="J108" s="1">
-        <v>0.0</v>
+        <v>0.17416633245768</v>
       </c>
       <c r="K108">
         <v>0.0</v>
       </c>
       <c r="L108">
         <v>0.0</v>
       </c>
       <c r="M108" s="1">
-        <v>83677.2</v>
+        <v>7695823.68</v>
       </c>
       <c r="N108" s="1">
-        <v>83677.2</v>
+        <v>7695823.68</v>
       </c>
       <c r="O108" s="1">
-        <v>0.05</v>
+        <v>4.43</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
         <v>246</v>
       </c>
       <c r="B109" t="s">
         <v>247</v>
       </c>
       <c r="C109" s="1">
-        <v>4268.0</v>
+        <v>12874.0</v>
       </c>
       <c r="D109" s="1">
-        <v>22.75</v>
+        <v>17.2</v>
       </c>
       <c r="E109" s="1">
-        <v>22.75</v>
+        <v>18.19</v>
       </c>
       <c r="F109" t="s">
         <v>8</v>
       </c>
       <c r="G109">
         <v>1.0</v>
       </c>
       <c r="H109" s="1">
-        <v>97097.0</v>
+        <v>234178.06</v>
       </c>
       <c r="I109" s="1">
-        <v>0.0</v>
+        <v>-12745.26</v>
       </c>
       <c r="J109" s="1">
-        <v>0.0</v>
+        <v>-5.4425508521165</v>
       </c>
       <c r="K109">
         <v>0.0</v>
       </c>
       <c r="L109">
         <v>0.0</v>
       </c>
       <c r="M109" s="1">
-        <v>97097.0</v>
+        <v>221432.8</v>
       </c>
       <c r="N109" s="1">
-        <v>97097.0</v>
+        <v>221432.8</v>
       </c>
       <c r="O109" s="1">
-        <v>0.05</v>
+        <v>0.13</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
         <v>248</v>
       </c>
       <c r="B110" t="s">
         <v>249</v>
       </c>
       <c r="C110" s="1">
-        <v>2593.0</v>
+        <v>1236.0</v>
       </c>
       <c r="D110" s="1">
-        <v>43.51</v>
+        <v>67.0</v>
       </c>
       <c r="E110" s="1">
-        <v>30.7836058619</v>
+        <v>67.7</v>
       </c>
       <c r="F110" t="s">
         <v>8</v>
       </c>
       <c r="G110">
         <v>1.0</v>
       </c>
       <c r="H110" s="1">
-        <v>79821.89</v>
+        <v>83677.2</v>
       </c>
       <c r="I110" s="1">
-        <v>32999.54</v>
+        <v>-865.2</v>
       </c>
       <c r="J110" s="1">
-        <v>41.341466607719</v>
+        <v>-1.0339734121123</v>
       </c>
       <c r="K110">
         <v>0.0</v>
       </c>
       <c r="L110">
         <v>0.0</v>
       </c>
       <c r="M110" s="1">
-        <v>112821.43</v>
+        <v>82812.0</v>
       </c>
       <c r="N110" s="1">
-        <v>112821.43</v>
+        <v>82812.0</v>
       </c>
       <c r="O110" s="1">
-        <v>0.06</v>
+        <v>0.05</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
         <v>250</v>
       </c>
       <c r="B111" t="s">
         <v>251</v>
       </c>
       <c r="C111" s="1">
-        <v>2006.0</v>
+        <v>4268.0</v>
       </c>
       <c r="D111" s="1">
-        <v>16.36</v>
+        <v>19.92</v>
       </c>
       <c r="E111" s="1">
-        <v>16.36</v>
+        <v>22.75</v>
       </c>
       <c r="F111" t="s">
         <v>8</v>
       </c>
       <c r="G111">
         <v>1.0</v>
       </c>
       <c r="H111" s="1">
-        <v>32818.16</v>
+        <v>97097.0</v>
       </c>
       <c r="I111" s="1">
-        <v>0.0</v>
+        <v>-12078.44</v>
       </c>
       <c r="J111" s="1">
-        <v>0.0</v>
+        <v>-12.43956043956</v>
       </c>
       <c r="K111">
         <v>0.0</v>
       </c>
       <c r="L111">
         <v>0.0</v>
       </c>
       <c r="M111" s="1">
-        <v>32818.16</v>
+        <v>85018.56</v>
       </c>
       <c r="N111" s="1">
-        <v>32818.16</v>
+        <v>85018.56</v>
       </c>
       <c r="O111" s="1">
-        <v>0.02</v>
+        <v>0.05</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
         <v>252</v>
       </c>
       <c r="B112" t="s">
         <v>253</v>
       </c>
       <c r="C112" s="1">
-        <v>1388.0</v>
+        <v>2593.0</v>
       </c>
       <c r="D112" s="1">
-        <v>23.76</v>
+        <v>39.705</v>
       </c>
       <c r="E112" s="1">
-        <v>23.76</v>
+        <v>30.7836058619</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
-        <v>32978.88</v>
+        <v>79821.89</v>
       </c>
       <c r="I112" s="1">
-        <v>0.0</v>
+        <v>23133.18</v>
       </c>
       <c r="J112" s="1">
-        <v>0.0</v>
+        <v>28.980997568461</v>
       </c>
       <c r="K112">
         <v>0.0</v>
       </c>
       <c r="L112">
         <v>0.0</v>
       </c>
       <c r="M112" s="1">
-        <v>32978.88</v>
+        <v>102955.07</v>
       </c>
       <c r="N112" s="1">
-        <v>32978.88</v>
+        <v>102955.07</v>
       </c>
       <c r="O112" s="1">
-        <v>0.02</v>
+        <v>0.06</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
         <v>254</v>
       </c>
       <c r="B113" t="s">
         <v>255</v>
       </c>
       <c r="C113" s="1">
-        <v>3634.0</v>
+        <v>2006.0</v>
       </c>
       <c r="D113" s="1">
-        <v>41.96</v>
+        <v>17.59</v>
       </c>
       <c r="E113" s="1">
-        <v>41.96</v>
+        <v>16.36</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
       <c r="G113">
         <v>1.0</v>
       </c>
       <c r="H113" s="1">
-        <v>152482.64</v>
+        <v>32818.16</v>
       </c>
       <c r="I113" s="1">
-        <v>0.0</v>
+        <v>2467.38</v>
       </c>
       <c r="J113" s="1">
-        <v>0.0</v>
+        <v>7.518337408313</v>
       </c>
       <c r="K113">
         <v>0.0</v>
       </c>
       <c r="L113">
         <v>0.0</v>
       </c>
       <c r="M113" s="1">
-        <v>152482.64</v>
+        <v>35285.54</v>
       </c>
       <c r="N113" s="1">
-        <v>152482.64</v>
+        <v>35285.54</v>
       </c>
       <c r="O113" s="1">
-        <v>0.08</v>
+        <v>0.02</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
         <v>256</v>
       </c>
       <c r="B114" t="s">
         <v>257</v>
       </c>
       <c r="C114" s="1">
-        <v>1210.0</v>
+        <v>1388.0</v>
       </c>
       <c r="D114" s="1">
-        <v>27.83</v>
+        <v>21.1</v>
       </c>
       <c r="E114" s="1">
-        <v>27.83</v>
+        <v>23.76</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
       <c r="G114">
         <v>1.0</v>
       </c>
       <c r="H114" s="1">
-        <v>33674.3</v>
+        <v>32978.88</v>
       </c>
       <c r="I114" s="1">
-        <v>0.0</v>
+        <v>-3692.08</v>
       </c>
       <c r="J114" s="1">
-        <v>0.0</v>
+        <v>-11.195286195286</v>
       </c>
       <c r="K114">
         <v>0.0</v>
       </c>
       <c r="L114">
         <v>0.0</v>
       </c>
       <c r="M114" s="1">
-        <v>33674.3</v>
+        <v>29286.8</v>
       </c>
       <c r="N114" s="1">
-        <v>33674.3</v>
+        <v>29286.8</v>
       </c>
       <c r="O114" s="1">
         <v>0.02</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
         <v>258</v>
       </c>
       <c r="B115" t="s">
         <v>259</v>
       </c>
       <c r="C115" s="1">
-        <v>366.0</v>
+        <v>3634.0</v>
       </c>
       <c r="D115" s="1">
-        <v>90.7</v>
+        <v>34.465</v>
       </c>
       <c r="E115" s="1">
-        <v>90.7</v>
+        <v>41.96</v>
       </c>
       <c r="F115" t="s">
         <v>8</v>
       </c>
       <c r="G115">
         <v>1.0</v>
       </c>
       <c r="H115" s="1">
-        <v>33196.2</v>
+        <v>152482.64</v>
       </c>
       <c r="I115" s="1">
-        <v>0.0</v>
+        <v>-27236.83</v>
       </c>
       <c r="J115" s="1">
-        <v>0.0</v>
+        <v>-17.862249761678</v>
       </c>
       <c r="K115">
         <v>0.0</v>
       </c>
       <c r="L115">
         <v>0.0</v>
       </c>
       <c r="M115" s="1">
-        <v>33196.2</v>
+        <v>125245.81</v>
       </c>
       <c r="N115" s="1">
-        <v>33196.2</v>
+        <v>125245.81</v>
       </c>
       <c r="O115" s="1">
-        <v>0.02</v>
+        <v>0.07</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
         <v>260</v>
       </c>
       <c r="B116" t="s">
         <v>261</v>
       </c>
       <c r="C116" s="1">
-        <v>1055.0</v>
+        <v>1210.0</v>
       </c>
       <c r="D116" s="1">
-        <v>36.87</v>
+        <v>23.8</v>
       </c>
       <c r="E116" s="1">
-        <v>36.87</v>
+        <v>27.83</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
-        <v>38897.85</v>
+        <v>33674.3</v>
       </c>
       <c r="I116" s="1">
-        <v>0.0</v>
+        <v>-4876.3</v>
       </c>
       <c r="J116" s="1">
-        <v>0.0</v>
+        <v>-14.480776140855</v>
       </c>
       <c r="K116">
         <v>0.0</v>
       </c>
       <c r="L116">
         <v>0.0</v>
       </c>
       <c r="M116" s="1">
-        <v>38897.85</v>
+        <v>28798.0</v>
       </c>
       <c r="N116" s="1">
-        <v>38897.85</v>
+        <v>28798.0</v>
       </c>
       <c r="O116" s="1">
         <v>0.02</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
         <v>262</v>
       </c>
       <c r="B117" t="s">
         <v>263</v>
       </c>
       <c r="C117" s="1">
-        <v>1625.0</v>
+        <v>366.0</v>
       </c>
       <c r="D117" s="1">
-        <v>340.0</v>
+        <v>77.15</v>
       </c>
       <c r="E117" s="1">
-        <v>235.1068061538</v>
+        <v>90.7</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
-        <v>382048.56</v>
+        <v>33196.2</v>
       </c>
       <c r="I117" s="1">
-        <v>170451.44</v>
+        <v>-4959.3</v>
       </c>
       <c r="J117" s="1">
-        <v>44.615124318228</v>
+        <v>-14.939360529217</v>
       </c>
       <c r="K117">
         <v>0.0</v>
       </c>
       <c r="L117">
         <v>0.0</v>
       </c>
       <c r="M117" s="1">
-        <v>552500.0</v>
+        <v>28236.9</v>
       </c>
       <c r="N117" s="1">
-        <v>552500.0</v>
+        <v>28236.9</v>
       </c>
       <c r="O117" s="1">
-        <v>0.3</v>
+        <v>0.02</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
         <v>264</v>
       </c>
       <c r="B118" t="s">
         <v>265</v>
       </c>
       <c r="C118" s="1">
-        <v>54851.0</v>
+        <v>1055.0</v>
       </c>
       <c r="D118" s="1">
-        <v>3.571</v>
+        <v>32.79</v>
       </c>
       <c r="E118" s="1">
-        <v>2.5731999417</v>
+        <v>36.87</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
-        <v>141142.59</v>
+        <v>38897.85</v>
       </c>
       <c r="I118" s="1">
-        <v>54730.33</v>
+        <v>-4304.4</v>
       </c>
       <c r="J118" s="1">
-        <v>38.776622988143</v>
+        <v>-11.06590724166</v>
       </c>
       <c r="K118">
         <v>0.0</v>
       </c>
       <c r="L118">
         <v>0.0</v>
       </c>
       <c r="M118" s="1">
-        <v>195872.92</v>
+        <v>34593.45</v>
       </c>
       <c r="N118" s="1">
-        <v>195872.92</v>
+        <v>34593.45</v>
       </c>
       <c r="O118" s="1">
-        <v>0.11</v>
+        <v>0.02</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
         <v>266</v>
       </c>
       <c r="B119" t="s">
         <v>267</v>
       </c>
       <c r="C119" s="1">
-        <v>11638.0</v>
+        <v>1625.0</v>
       </c>
       <c r="D119" s="1">
-        <v>9.388</v>
+        <v>282.1</v>
       </c>
       <c r="E119" s="1">
-        <v>9.3879996563</v>
+        <v>235.1068061538</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
-        <v>109257.54</v>
+        <v>382048.56</v>
       </c>
       <c r="I119" s="1">
-        <v>0.0</v>
+        <v>76363.94</v>
       </c>
       <c r="J119" s="1">
-        <v>0.0</v>
+        <v>19.988019324036</v>
       </c>
       <c r="K119">
         <v>0.0</v>
       </c>
       <c r="L119">
         <v>0.0</v>
       </c>
       <c r="M119" s="1">
-        <v>109257.54</v>
+        <v>458412.5</v>
       </c>
       <c r="N119" s="1">
-        <v>109257.54</v>
+        <v>458412.5</v>
       </c>
       <c r="O119" s="1">
-        <v>0.06</v>
+        <v>0.26</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
         <v>268</v>
       </c>
       <c r="B120" t="s">
         <v>269</v>
       </c>
       <c r="C120" s="1">
-        <v>5315.0</v>
+        <v>54851.0</v>
       </c>
       <c r="D120" s="1">
-        <v>82.2</v>
+        <v>3.587</v>
       </c>
       <c r="E120" s="1">
-        <v>91.9240225776</v>
+        <v>2.5731999417</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
-        <v>488576.18</v>
+        <v>141142.59</v>
       </c>
       <c r="I120" s="1">
-        <v>-51683.18</v>
+        <v>55607.95</v>
       </c>
       <c r="J120" s="1">
-        <v>-10.578325779206</v>
+        <v>39.398419711584</v>
       </c>
       <c r="K120">
         <v>0.0</v>
       </c>
       <c r="L120">
         <v>0.0</v>
       </c>
       <c r="M120" s="1">
-        <v>436893.0</v>
+        <v>196750.54</v>
       </c>
       <c r="N120" s="1">
-        <v>436893.0</v>
+        <v>196750.54</v>
       </c>
       <c r="O120" s="1">
-        <v>0.24</v>
+        <v>0.11</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
         <v>270</v>
       </c>
       <c r="B121" t="s">
         <v>271</v>
       </c>
       <c r="C121" s="1">
-        <v>4759.0</v>
+        <v>11638.0</v>
       </c>
       <c r="D121" s="1">
-        <v>170.96</v>
+        <v>9.07</v>
       </c>
       <c r="E121" s="1">
-        <v>172.2198739231</v>
+        <v>9.3879996563</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
-        <v>819594.38</v>
+        <v>109257.54</v>
       </c>
       <c r="I121" s="1">
-        <v>-5995.74</v>
+        <v>-3700.88</v>
       </c>
       <c r="J121" s="1">
-        <v>-0.73154967216832</v>
+        <v>-3.3872994028604</v>
       </c>
       <c r="K121">
         <v>0.0</v>
       </c>
       <c r="L121">
         <v>0.0</v>
       </c>
       <c r="M121" s="1">
-        <v>813598.64</v>
+        <v>105556.66</v>
       </c>
       <c r="N121" s="1">
-        <v>813598.64</v>
+        <v>105556.66</v>
       </c>
       <c r="O121" s="1">
-        <v>0.45</v>
+        <v>0.06</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
         <v>272</v>
       </c>
       <c r="B122" t="s">
         <v>273</v>
       </c>
       <c r="C122" s="1">
-        <v>2816.0</v>
+        <v>5315.0</v>
       </c>
       <c r="D122" s="1">
-        <v>276.7</v>
+        <v>77.77</v>
       </c>
       <c r="E122" s="1">
-        <v>136.9430575284</v>
+        <v>91.9240225776</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
-        <v>385631.65</v>
+        <v>488576.18</v>
       </c>
       <c r="I122" s="1">
-        <v>393555.55</v>
+        <v>-75228.63</v>
       </c>
       <c r="J122" s="1">
-        <v>102.05478466303</v>
+        <v>-15.397523063855</v>
       </c>
       <c r="K122">
         <v>0.0</v>
       </c>
       <c r="L122">
         <v>0.0</v>
       </c>
       <c r="M122" s="1">
-        <v>779187.2</v>
+        <v>413347.55</v>
       </c>
       <c r="N122" s="1">
-        <v>779187.2</v>
+        <v>413347.55</v>
       </c>
       <c r="O122" s="1">
-        <v>0.43</v>
+        <v>0.24</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
         <v>274</v>
       </c>
       <c r="B123" t="s">
         <v>275</v>
       </c>
       <c r="C123" s="1">
-        <v>3850.0</v>
+        <v>4759.0</v>
       </c>
       <c r="D123" s="1">
-        <v>166.45</v>
+        <v>147.62</v>
       </c>
       <c r="E123" s="1">
-        <v>125.8154077922</v>
+        <v>172.2198739231</v>
       </c>
       <c r="F123" t="s">
         <v>8</v>
       </c>
       <c r="G123">
         <v>1.0</v>
       </c>
       <c r="H123" s="1">
-        <v>484389.32</v>
+        <v>819594.38</v>
       </c>
       <c r="I123" s="1">
-        <v>156443.18</v>
+        <v>-117070.8</v>
       </c>
       <c r="J123" s="1">
-        <v>32.296992014605</v>
+        <v>-14.283992528109</v>
       </c>
       <c r="K123">
         <v>0.0</v>
       </c>
       <c r="L123">
         <v>0.0</v>
       </c>
       <c r="M123" s="1">
-        <v>640832.5</v>
+        <v>702523.58</v>
       </c>
       <c r="N123" s="1">
-        <v>640832.5</v>
+        <v>702523.58</v>
       </c>
       <c r="O123" s="1">
-        <v>0.35</v>
+        <v>0.4</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
         <v>276</v>
       </c>
       <c r="B124" t="s">
         <v>277</v>
       </c>
       <c r="C124" s="1">
-        <v>3462.0</v>
+        <v>10748.0</v>
       </c>
       <c r="D124" s="1">
-        <v>247.4</v>
+        <v>34.62</v>
       </c>
       <c r="E124" s="1">
-        <v>187.4099797805</v>
+        <v>32.5458401563</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
-        <v>648813.35</v>
+        <v>349802.69</v>
       </c>
       <c r="I124" s="1">
-        <v>207685.45</v>
+        <v>22293.07</v>
       </c>
       <c r="J124" s="1">
-        <v>32.010045724244</v>
+        <v>6.3730413279555</v>
       </c>
       <c r="K124">
         <v>0.0</v>
       </c>
       <c r="L124">
         <v>0.0</v>
       </c>
       <c r="M124" s="1">
-        <v>856498.8</v>
+        <v>372095.76</v>
       </c>
       <c r="N124" s="1">
-        <v>856498.8</v>
+        <v>372095.76</v>
       </c>
       <c r="O124" s="1">
-        <v>0.47</v>
+        <v>0.21</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
         <v>278</v>
       </c>
       <c r="B125" t="s">
         <v>279</v>
       </c>
       <c r="C125" s="1">
-        <v>3805.0</v>
+        <v>2816.0</v>
       </c>
       <c r="D125" s="1">
-        <v>19.72</v>
+        <v>241.8</v>
       </c>
       <c r="E125" s="1">
-        <v>19.72</v>
+        <v>136.9430575284</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
-        <v>75034.6</v>
+        <v>385631.65</v>
       </c>
       <c r="I125" s="1">
-        <v>0.0</v>
+        <v>295277.15</v>
       </c>
       <c r="J125" s="1">
-        <v>0.0</v>
+        <v>76.569739542903</v>
       </c>
       <c r="K125">
         <v>0.0</v>
       </c>
       <c r="L125">
         <v>0.0</v>
       </c>
       <c r="M125" s="1">
-        <v>75034.6</v>
+        <v>680908.8</v>
       </c>
       <c r="N125" s="1">
-        <v>75034.6</v>
+        <v>680908.8</v>
       </c>
       <c r="O125" s="1">
-        <v>0.04</v>
+        <v>0.39</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
         <v>280</v>
       </c>
       <c r="B126" t="s">
         <v>281</v>
       </c>
       <c r="C126" s="1">
-        <v>3577.0</v>
+        <v>3850.0</v>
       </c>
       <c r="D126" s="1">
-        <v>73.86</v>
+        <v>151.5</v>
       </c>
       <c r="E126" s="1">
-        <v>35.1573860777</v>
+        <v>125.8154077922</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
-        <v>125757.97</v>
+        <v>484389.32</v>
       </c>
       <c r="I126" s="1">
-        <v>138439.25</v>
+        <v>98885.68</v>
       </c>
       <c r="J126" s="1">
-        <v>110.08387778524</v>
+        <v>20.414504597252</v>
       </c>
       <c r="K126">
         <v>0.0</v>
       </c>
       <c r="L126">
         <v>0.0</v>
       </c>
       <c r="M126" s="1">
-        <v>264197.22</v>
+        <v>583275.0</v>
       </c>
       <c r="N126" s="1">
-        <v>264197.22</v>
+        <v>583275.0</v>
       </c>
       <c r="O126" s="1">
-        <v>0.15</v>
+        <v>0.34</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
         <v>282</v>
       </c>
       <c r="B127" t="s">
         <v>283</v>
       </c>
       <c r="C127" s="1">
-        <v>272.0</v>
+        <v>3462.0</v>
       </c>
       <c r="D127" s="1">
-        <v>131.2</v>
+        <v>209.2</v>
       </c>
       <c r="E127" s="1">
-        <v>131.2</v>
+        <v>187.4099797805</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
-        <v>35686.4</v>
+        <v>648813.35</v>
       </c>
       <c r="I127" s="1">
-        <v>0.0</v>
+        <v>75437.05</v>
       </c>
       <c r="J127" s="1">
-        <v>0.0</v>
+        <v>11.626926295521</v>
       </c>
       <c r="K127">
         <v>0.0</v>
       </c>
       <c r="L127">
         <v>0.0</v>
       </c>
       <c r="M127" s="1">
-        <v>35686.4</v>
+        <v>724250.4</v>
       </c>
       <c r="N127" s="1">
-        <v>35686.4</v>
+        <v>724250.4</v>
       </c>
       <c r="O127" s="1">
-        <v>0.02</v>
+        <v>0.42</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
         <v>284</v>
       </c>
       <c r="B128" t="s">
         <v>285</v>
       </c>
       <c r="C128" s="1">
-        <v>802.0</v>
+        <v>3805.0</v>
       </c>
       <c r="D128" s="1">
-        <v>52.5</v>
+        <v>17.96</v>
       </c>
       <c r="E128" s="1">
-        <v>52.5</v>
+        <v>19.72</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
-        <v>42105.0</v>
+        <v>75034.6</v>
       </c>
       <c r="I128" s="1">
-        <v>0.0</v>
+        <v>-6696.8</v>
       </c>
       <c r="J128" s="1">
-        <v>0.0</v>
+        <v>-8.9249492900609</v>
       </c>
       <c r="K128">
         <v>0.0</v>
       </c>
       <c r="L128">
         <v>0.0</v>
       </c>
       <c r="M128" s="1">
-        <v>42105.0</v>
+        <v>68337.8</v>
       </c>
       <c r="N128" s="1">
-        <v>42105.0</v>
+        <v>68337.8</v>
       </c>
       <c r="O128" s="1">
-        <v>0.02</v>
+        <v>0.04</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
         <v>286</v>
       </c>
       <c r="B129" t="s">
         <v>287</v>
       </c>
       <c r="C129" s="1">
-        <v>14875.0</v>
+        <v>3577.0</v>
       </c>
       <c r="D129" s="1">
-        <v>28.405</v>
+        <v>63.52</v>
       </c>
       <c r="E129" s="1">
-        <v>24.9344436975</v>
+        <v>35.1573860777</v>
       </c>
       <c r="F129" t="s">
         <v>8</v>
       </c>
       <c r="G129">
         <v>1.0</v>
       </c>
       <c r="H129" s="1">
-        <v>370899.85</v>
+        <v>125757.97</v>
       </c>
       <c r="I129" s="1">
-        <v>51624.53</v>
+        <v>101453.07</v>
       </c>
       <c r="J129" s="1">
-        <v>13.91872496039</v>
+        <v>80.673272636319</v>
       </c>
       <c r="K129">
         <v>0.0</v>
       </c>
       <c r="L129">
         <v>0.0</v>
       </c>
       <c r="M129" s="1">
-        <v>422524.38</v>
+        <v>227211.04</v>
       </c>
       <c r="N129" s="1">
-        <v>422524.38</v>
+        <v>227211.04</v>
       </c>
       <c r="O129" s="1">
-        <v>0.23</v>
+        <v>0.13</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
         <v>288</v>
       </c>
       <c r="B130" t="s">
         <v>289</v>
       </c>
       <c r="C130" s="1">
-        <v>2836.0</v>
+        <v>272.0</v>
       </c>
       <c r="D130" s="1">
-        <v>11.505</v>
+        <v>112.0</v>
       </c>
       <c r="E130" s="1">
-        <v>11.505</v>
+        <v>131.2</v>
       </c>
       <c r="F130" t="s">
         <v>8</v>
       </c>
       <c r="G130">
         <v>1.0</v>
       </c>
       <c r="H130" s="1">
-        <v>32628.18</v>
+        <v>35686.4</v>
       </c>
       <c r="I130" s="1">
-        <v>0.0</v>
+        <v>-5222.4</v>
       </c>
       <c r="J130" s="1">
-        <v>0.0</v>
+        <v>-14.634146341463</v>
       </c>
       <c r="K130">
         <v>0.0</v>
       </c>
       <c r="L130">
         <v>0.0</v>
       </c>
       <c r="M130" s="1">
-        <v>32628.18</v>
+        <v>30464.0</v>
       </c>
       <c r="N130" s="1">
-        <v>32628.18</v>
+        <v>30464.0</v>
       </c>
       <c r="O130" s="1">
         <v>0.02</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
         <v>290</v>
       </c>
       <c r="B131" t="s">
         <v>291</v>
       </c>
       <c r="C131" s="1">
-        <v>9429.0</v>
+        <v>802.0</v>
       </c>
       <c r="D131" s="1">
-        <v>36.62</v>
+        <v>43.96</v>
       </c>
       <c r="E131" s="1">
-        <v>29.7577176795</v>
+        <v>52.5</v>
       </c>
       <c r="F131" t="s">
         <v>8</v>
       </c>
       <c r="G131">
         <v>1.0</v>
       </c>
       <c r="H131" s="1">
-        <v>280585.52</v>
+        <v>42105.0</v>
       </c>
       <c r="I131" s="1">
-        <v>64704.46</v>
+        <v>-6849.08</v>
       </c>
       <c r="J131" s="1">
-        <v>23.060512887479</v>
+        <v>-16.266666666667</v>
       </c>
       <c r="K131">
         <v>0.0</v>
       </c>
       <c r="L131">
         <v>0.0</v>
       </c>
       <c r="M131" s="1">
-        <v>345289.98</v>
+        <v>35255.92</v>
       </c>
       <c r="N131" s="1">
-        <v>345289.98</v>
+        <v>35255.92</v>
       </c>
       <c r="O131" s="1">
-        <v>0.19</v>
+        <v>0.02</v>
       </c>
       <c r="P131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
         <v>292</v>
       </c>
       <c r="B132" t="s">
         <v>293</v>
       </c>
       <c r="C132" s="1">
-        <v>634.0</v>
+        <v>3042.0</v>
       </c>
       <c r="D132" s="1">
-        <v>51.48</v>
+        <v>27.525</v>
       </c>
       <c r="E132" s="1">
-        <v>51.48</v>
+        <v>24.9344444444</v>
       </c>
       <c r="F132" t="s">
         <v>8</v>
       </c>
       <c r="G132">
         <v>1.0</v>
       </c>
       <c r="H132" s="1">
-        <v>32638.32</v>
+        <v>75850.58</v>
       </c>
       <c r="I132" s="1">
-        <v>0.0</v>
+        <v>7880.47</v>
       </c>
       <c r="J132" s="1">
-        <v>0.0</v>
+        <v>10.389465710084</v>
       </c>
       <c r="K132">
         <v>0.0</v>
       </c>
       <c r="L132">
         <v>0.0</v>
       </c>
       <c r="M132" s="1">
-        <v>32638.32</v>
+        <v>83731.05</v>
       </c>
       <c r="N132" s="1">
-        <v>32638.32</v>
+        <v>83731.05</v>
       </c>
       <c r="O132" s="1">
-        <v>0.02</v>
+        <v>0.05</v>
       </c>
       <c r="P132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
         <v>294</v>
       </c>
       <c r="B133" t="s">
         <v>295</v>
       </c>
       <c r="C133" s="1">
-        <v>6429.0</v>
+        <v>2836.0</v>
       </c>
       <c r="D133" s="1">
-        <v>10.2</v>
+        <v>9.962</v>
       </c>
       <c r="E133" s="1">
-        <v>10.2</v>
+        <v>11.505</v>
       </c>
       <c r="F133" t="s">
         <v>8</v>
       </c>
       <c r="G133">
         <v>1.0</v>
       </c>
       <c r="H133" s="1">
-        <v>65575.8</v>
+        <v>32628.18</v>
       </c>
       <c r="I133" s="1">
-        <v>0.0</v>
+        <v>-4375.95</v>
       </c>
       <c r="J133" s="1">
-        <v>0.0</v>
+        <v>-13.411566320892</v>
       </c>
       <c r="K133">
         <v>0.0</v>
       </c>
       <c r="L133">
         <v>0.0</v>
       </c>
       <c r="M133" s="1">
-        <v>65575.8</v>
+        <v>28252.23</v>
       </c>
       <c r="N133" s="1">
-        <v>65575.8</v>
+        <v>28252.23</v>
       </c>
       <c r="O133" s="1">
-        <v>0.04</v>
+        <v>0.02</v>
       </c>
       <c r="P133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
         <v>296</v>
       </c>
       <c r="B134" t="s">
         <v>297</v>
       </c>
       <c r="C134" s="1">
-        <v>449.0</v>
+        <v>9429.0</v>
       </c>
       <c r="D134" s="1">
-        <v>254.9</v>
+        <v>34.1</v>
       </c>
       <c r="E134" s="1">
-        <v>254.9</v>
+        <v>29.7577176795</v>
       </c>
       <c r="F134" t="s">
         <v>8</v>
       </c>
       <c r="G134">
         <v>1.0</v>
       </c>
       <c r="H134" s="1">
-        <v>114450.1</v>
+        <v>280585.52</v>
       </c>
       <c r="I134" s="1">
-        <v>0.0</v>
+        <v>40943.38</v>
       </c>
       <c r="J134" s="1">
-        <v>0.0</v>
+        <v>14.592121503633</v>
       </c>
       <c r="K134">
         <v>0.0</v>
       </c>
       <c r="L134">
         <v>0.0</v>
       </c>
       <c r="M134" s="1">
-        <v>114450.1</v>
+        <v>321528.9</v>
       </c>
       <c r="N134" s="1">
-        <v>114450.1</v>
+        <v>321528.9</v>
       </c>
       <c r="O134" s="1">
-        <v>0.06</v>
+        <v>0.19</v>
       </c>
       <c r="P134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
         <v>298</v>
       </c>
       <c r="B135" t="s">
         <v>299</v>
       </c>
       <c r="C135" s="1">
-        <v>579.0</v>
+        <v>634.0</v>
       </c>
       <c r="D135" s="1">
-        <v>252.3</v>
+        <v>46.05</v>
       </c>
       <c r="E135" s="1">
-        <v>252.3</v>
+        <v>51.48</v>
       </c>
       <c r="F135" t="s">
         <v>8</v>
       </c>
       <c r="G135">
         <v>1.0</v>
       </c>
       <c r="H135" s="1">
-        <v>146081.7</v>
+        <v>32638.32</v>
       </c>
       <c r="I135" s="1">
-        <v>0.0</v>
+        <v>-3442.62</v>
       </c>
       <c r="J135" s="1">
-        <v>0.0</v>
+        <v>-10.547785547786</v>
       </c>
       <c r="K135">
         <v>0.0</v>
       </c>
       <c r="L135">
         <v>0.0</v>
       </c>
       <c r="M135" s="1">
-        <v>146081.7</v>
+        <v>29195.7</v>
       </c>
       <c r="N135" s="1">
-        <v>146081.7</v>
+        <v>29195.7</v>
       </c>
       <c r="O135" s="1">
-        <v>0.08</v>
+        <v>0.02</v>
       </c>
       <c r="P135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
         <v>300</v>
       </c>
       <c r="B136" t="s">
         <v>301</v>
       </c>
       <c r="C136" s="1">
-        <v>1802.0</v>
+        <v>6429.0</v>
       </c>
       <c r="D136" s="1">
-        <v>18.02</v>
+        <v>9.468</v>
       </c>
       <c r="E136" s="1">
-        <v>18.02</v>
+        <v>10.2</v>
       </c>
       <c r="F136" t="s">
         <v>8</v>
       </c>
       <c r="G136">
         <v>1.0</v>
       </c>
       <c r="H136" s="1">
-        <v>32472.04</v>
+        <v>65575.8</v>
       </c>
       <c r="I136" s="1">
-        <v>0.0</v>
+        <v>-4706.03</v>
       </c>
       <c r="J136" s="1">
-        <v>0.0</v>
+        <v>-7.1764736381409</v>
       </c>
       <c r="K136">
         <v>0.0</v>
       </c>
       <c r="L136">
         <v>0.0</v>
       </c>
       <c r="M136" s="1">
-        <v>32472.04</v>
+        <v>60869.77</v>
       </c>
       <c r="N136" s="1">
-        <v>32472.04</v>
+        <v>60869.77</v>
       </c>
       <c r="O136" s="1">
-        <v>0.02</v>
+        <v>0.04</v>
       </c>
       <c r="P136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
         <v>302</v>
       </c>
       <c r="B137" t="s">
         <v>303</v>
       </c>
       <c r="C137" s="1">
-        <v>2223.0</v>
+        <v>449.0</v>
       </c>
       <c r="D137" s="1">
-        <v>106.15</v>
+        <v>240.3</v>
       </c>
       <c r="E137" s="1">
-        <v>104.6633918129</v>
+        <v>254.9</v>
       </c>
       <c r="F137" t="s">
         <v>8</v>
       </c>
       <c r="G137">
         <v>1.0</v>
       </c>
       <c r="H137" s="1">
-        <v>232666.72</v>
+        <v>114450.1</v>
       </c>
       <c r="I137" s="1">
-        <v>3304.73</v>
+        <v>-6555.4</v>
       </c>
       <c r="J137" s="1">
-        <v>1.4203707345855</v>
+        <v>-5.7277363672028</v>
       </c>
       <c r="K137">
         <v>0.0</v>
       </c>
       <c r="L137">
         <v>0.0</v>
       </c>
       <c r="M137" s="1">
-        <v>235971.45</v>
+        <v>107894.7</v>
       </c>
       <c r="N137" s="1">
-        <v>235971.45</v>
+        <v>107894.7</v>
       </c>
       <c r="O137" s="1">
-        <v>0.13</v>
+        <v>0.06</v>
       </c>
       <c r="P137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
         <v>304</v>
       </c>
       <c r="B138" t="s">
         <v>305</v>
       </c>
       <c r="C138" s="1">
-        <v>8198.0</v>
+        <v>579.0</v>
       </c>
       <c r="D138" s="1">
-        <v>72.41</v>
+        <v>247.4</v>
       </c>
       <c r="E138" s="1">
-        <v>66.6155708709</v>
+        <v>252.3</v>
       </c>
       <c r="F138" t="s">
         <v>8</v>
       </c>
       <c r="G138">
         <v>1.0</v>
       </c>
       <c r="H138" s="1">
-        <v>546114.45</v>
+        <v>146081.7</v>
       </c>
       <c r="I138" s="1">
-        <v>47502.73</v>
+        <v>-2837.1</v>
       </c>
       <c r="J138" s="1">
-        <v>8.6983103999537</v>
+        <v>-1.9421323820848</v>
       </c>
       <c r="K138">
         <v>0.0</v>
       </c>
       <c r="L138">
         <v>0.0</v>
       </c>
       <c r="M138" s="1">
-        <v>593617.18</v>
+        <v>143244.6</v>
       </c>
       <c r="N138" s="1">
-        <v>593617.18</v>
+        <v>143244.6</v>
       </c>
       <c r="O138" s="1">
-        <v>0.33</v>
+        <v>0.08</v>
       </c>
       <c r="P138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
         <v>306</v>
       </c>
       <c r="B139" t="s">
         <v>307</v>
       </c>
       <c r="C139" s="1">
-        <v>1822.0</v>
+        <v>1802.0</v>
       </c>
       <c r="D139" s="1">
-        <v>21.16</v>
+        <v>16.42</v>
       </c>
       <c r="E139" s="1">
-        <v>21.16</v>
+        <v>18.02</v>
       </c>
       <c r="F139" t="s">
         <v>8</v>
       </c>
       <c r="G139">
         <v>1.0</v>
       </c>
       <c r="H139" s="1">
-        <v>38553.52</v>
+        <v>32472.04</v>
       </c>
       <c r="I139" s="1">
-        <v>0.0</v>
+        <v>-2883.2</v>
       </c>
       <c r="J139" s="1">
-        <v>0.0</v>
+        <v>-8.8790233074362</v>
       </c>
       <c r="K139">
         <v>0.0</v>
       </c>
       <c r="L139">
         <v>0.0</v>
       </c>
       <c r="M139" s="1">
-        <v>38553.52</v>
+        <v>29588.84</v>
       </c>
       <c r="N139" s="1">
-        <v>38553.52</v>
+        <v>29588.84</v>
       </c>
       <c r="O139" s="1">
         <v>0.02</v>
       </c>
       <c r="P139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
         <v>308</v>
       </c>
       <c r="B140" t="s">
         <v>309</v>
       </c>
       <c r="C140" s="1">
-        <v>5094.0</v>
+        <v>2223.0</v>
       </c>
       <c r="D140" s="1">
-        <v>19.11</v>
+        <v>94.68</v>
       </c>
       <c r="E140" s="1">
-        <v>19.11</v>
+        <v>104.6633918129</v>
       </c>
       <c r="F140" t="s">
         <v>8</v>
       </c>
       <c r="G140">
         <v>1.0</v>
       </c>
       <c r="H140" s="1">
-        <v>97346.34</v>
+        <v>232666.72</v>
       </c>
       <c r="I140" s="1">
-        <v>0.0</v>
+        <v>-22193.08</v>
       </c>
       <c r="J140" s="1">
-        <v>0.0</v>
+        <v>-9.5385708794107</v>
       </c>
       <c r="K140">
         <v>0.0</v>
       </c>
       <c r="L140">
         <v>0.0</v>
       </c>
       <c r="M140" s="1">
-        <v>97346.34</v>
+        <v>210473.64</v>
       </c>
       <c r="N140" s="1">
-        <v>97346.34</v>
+        <v>210473.64</v>
       </c>
       <c r="O140" s="1">
-        <v>0.05</v>
+        <v>0.12</v>
       </c>
       <c r="P140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
         <v>310</v>
       </c>
       <c r="B141" t="s">
         <v>311</v>
       </c>
       <c r="C141" s="1">
-        <v>2495.0</v>
+        <v>8198.0</v>
       </c>
       <c r="D141" s="1">
-        <v>26.98</v>
+        <v>61.53</v>
       </c>
       <c r="E141" s="1">
-        <v>26.98</v>
+        <v>66.6155708709</v>
       </c>
       <c r="F141" t="s">
         <v>8</v>
       </c>
       <c r="G141">
         <v>1.0</v>
       </c>
       <c r="H141" s="1">
-        <v>67315.1</v>
+        <v>546114.45</v>
       </c>
       <c r="I141" s="1">
-        <v>0.0</v>
+        <v>-41691.51</v>
       </c>
       <c r="J141" s="1">
-        <v>0.0</v>
+        <v>-7.6342074449779</v>
       </c>
       <c r="K141">
         <v>0.0</v>
       </c>
       <c r="L141">
         <v>0.0</v>
       </c>
       <c r="M141" s="1">
-        <v>67315.1</v>
+        <v>504422.94</v>
       </c>
       <c r="N141" s="1">
-        <v>67315.1</v>
+        <v>504422.94</v>
       </c>
       <c r="O141" s="1">
-        <v>0.04</v>
+        <v>0.29</v>
       </c>
       <c r="P141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
         <v>312</v>
       </c>
       <c r="B142" t="s">
         <v>313</v>
       </c>
       <c r="C142" s="1">
-        <v>8269.0</v>
+        <v>1822.0</v>
       </c>
       <c r="D142" s="1">
-        <v>19.76</v>
+        <v>19.425</v>
       </c>
       <c r="E142" s="1">
-        <v>19.76</v>
+        <v>21.16</v>
       </c>
       <c r="F142" t="s">
         <v>8</v>
       </c>
       <c r="G142">
         <v>1.0</v>
       </c>
       <c r="H142" s="1">
-        <v>163395.44</v>
+        <v>38553.52</v>
       </c>
       <c r="I142" s="1">
-        <v>0.0</v>
+        <v>-3161.17</v>
       </c>
       <c r="J142" s="1">
-        <v>0.0</v>
+        <v>-8.1994328922495</v>
       </c>
       <c r="K142">
         <v>0.0</v>
       </c>
       <c r="L142">
         <v>0.0</v>
       </c>
       <c r="M142" s="1">
-        <v>163395.44</v>
+        <v>35392.35</v>
       </c>
       <c r="N142" s="1">
-        <v>163395.44</v>
+        <v>35392.35</v>
       </c>
       <c r="O142" s="1">
-        <v>0.09</v>
+        <v>0.02</v>
       </c>
       <c r="P142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
         <v>314</v>
       </c>
       <c r="B143" t="s">
         <v>315</v>
       </c>
       <c r="C143" s="1">
-        <v>3647.0</v>
+        <v>5094.0</v>
       </c>
       <c r="D143" s="1">
-        <v>60.3</v>
+        <v>15.465</v>
       </c>
       <c r="E143" s="1">
-        <v>60.3</v>
+        <v>19.11</v>
       </c>
       <c r="F143" t="s">
         <v>8</v>
       </c>
       <c r="G143">
         <v>1.0</v>
       </c>
       <c r="H143" s="1">
-        <v>219914.1</v>
+        <v>97346.34</v>
       </c>
       <c r="I143" s="1">
-        <v>0.0</v>
+        <v>-18567.63</v>
       </c>
       <c r="J143" s="1">
-        <v>0.0</v>
+        <v>-19.073783359498</v>
       </c>
       <c r="K143">
         <v>0.0</v>
       </c>
       <c r="L143">
         <v>0.0</v>
       </c>
       <c r="M143" s="1">
-        <v>219914.1</v>
+        <v>78778.71</v>
       </c>
       <c r="N143" s="1">
-        <v>219914.1</v>
+        <v>78778.71</v>
       </c>
       <c r="O143" s="1">
-        <v>0.12</v>
+        <v>0.05</v>
       </c>
       <c r="P143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
         <v>316</v>
       </c>
       <c r="B144" t="s">
         <v>317</v>
       </c>
       <c r="C144" s="1">
-        <v>407.0</v>
+        <v>2495.0</v>
       </c>
       <c r="D144" s="1">
-        <v>82.0</v>
+        <v>25.63</v>
       </c>
       <c r="E144" s="1">
-        <v>82.0</v>
+        <v>26.98</v>
       </c>
       <c r="F144" t="s">
         <v>8</v>
       </c>
       <c r="G144">
         <v>1.0</v>
       </c>
       <c r="H144" s="1">
-        <v>33374.0</v>
+        <v>67315.1</v>
       </c>
       <c r="I144" s="1">
-        <v>0.0</v>
+        <v>-3368.25</v>
       </c>
       <c r="J144" s="1">
-        <v>0.0</v>
+        <v>-5.0037064492216</v>
       </c>
       <c r="K144">
         <v>0.0</v>
       </c>
       <c r="L144">
         <v>0.0</v>
       </c>
       <c r="M144" s="1">
-        <v>33374.0</v>
+        <v>63946.85</v>
       </c>
       <c r="N144" s="1">
-        <v>33374.0</v>
+        <v>63946.85</v>
       </c>
       <c r="O144" s="1">
-        <v>0.02</v>
+        <v>0.04</v>
       </c>
       <c r="P144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
         <v>318</v>
       </c>
       <c r="B145" t="s">
         <v>319</v>
       </c>
       <c r="C145" s="1">
-        <v>1399.0</v>
+        <v>8269.0</v>
       </c>
       <c r="D145" s="1">
-        <v>140.75</v>
+        <v>20.19</v>
       </c>
       <c r="E145" s="1">
-        <v>101.1909864189</v>
+        <v>19.76</v>
       </c>
       <c r="F145" t="s">
         <v>8</v>
       </c>
       <c r="G145">
         <v>1.0</v>
       </c>
       <c r="H145" s="1">
-        <v>141566.19</v>
+        <v>163395.44</v>
       </c>
       <c r="I145" s="1">
-        <v>55343.06</v>
+        <v>3555.67</v>
       </c>
       <c r="J145" s="1">
-        <v>39.093416302296</v>
+        <v>2.1761133603239</v>
       </c>
       <c r="K145">
         <v>0.0</v>
       </c>
       <c r="L145">
         <v>0.0</v>
       </c>
       <c r="M145" s="1">
-        <v>196909.25</v>
+        <v>166951.11</v>
       </c>
       <c r="N145" s="1">
-        <v>196909.25</v>
+        <v>166951.11</v>
       </c>
       <c r="O145" s="1">
-        <v>0.11</v>
+        <v>0.1</v>
       </c>
       <c r="P145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
         <v>320</v>
       </c>
       <c r="B146" t="s">
         <v>321</v>
       </c>
       <c r="C146" s="1">
-        <v>977.0</v>
+        <v>3647.0</v>
       </c>
       <c r="D146" s="1">
-        <v>101.2</v>
+        <v>64.35</v>
       </c>
       <c r="E146" s="1">
-        <v>101.2</v>
+        <v>60.3</v>
       </c>
       <c r="F146" t="s">
         <v>8</v>
       </c>
       <c r="G146">
         <v>1.0</v>
       </c>
       <c r="H146" s="1">
-        <v>98872.4</v>
+        <v>219914.1</v>
       </c>
       <c r="I146" s="1">
-        <v>0.0</v>
+        <v>14770.35</v>
       </c>
       <c r="J146" s="1">
-        <v>0.0</v>
+        <v>6.7164179104478</v>
       </c>
       <c r="K146">
         <v>0.0</v>
       </c>
       <c r="L146">
         <v>0.0</v>
       </c>
       <c r="M146" s="1">
-        <v>98872.4</v>
+        <v>234684.45</v>
       </c>
       <c r="N146" s="1">
-        <v>98872.4</v>
+        <v>234684.45</v>
       </c>
       <c r="O146" s="1">
-        <v>0.05</v>
+        <v>0.14</v>
       </c>
       <c r="P146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
         <v>322</v>
       </c>
       <c r="B147" t="s">
         <v>323</v>
       </c>
       <c r="C147" s="1">
-        <v>6412.0</v>
+        <v>407.0</v>
       </c>
       <c r="D147" s="1">
-        <v>28.69</v>
+        <v>75.3</v>
       </c>
       <c r="E147" s="1">
-        <v>35.7077245789</v>
+        <v>82.0</v>
       </c>
       <c r="F147" t="s">
         <v>8</v>
       </c>
       <c r="G147">
         <v>1.0</v>
       </c>
       <c r="H147" s="1">
-        <v>228957.93</v>
+        <v>33374.0</v>
       </c>
       <c r="I147" s="1">
-        <v>-44997.65</v>
+        <v>-2726.9</v>
       </c>
       <c r="J147" s="1">
-        <v>-19.653239352749</v>
+        <v>-8.1707317073171</v>
       </c>
       <c r="K147">
         <v>0.0</v>
       </c>
       <c r="L147">
         <v>0.0</v>
       </c>
       <c r="M147" s="1">
-        <v>183960.28</v>
+        <v>30647.1</v>
       </c>
       <c r="N147" s="1">
-        <v>183960.28</v>
+        <v>30647.1</v>
       </c>
       <c r="O147" s="1">
-        <v>0.1</v>
+        <v>0.02</v>
       </c>
       <c r="P147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
         <v>324</v>
       </c>
       <c r="B148" t="s">
         <v>325</v>
       </c>
       <c r="C148" s="1">
-        <v>7435.0</v>
+        <v>1399.0</v>
       </c>
       <c r="D148" s="1">
-        <v>36.9</v>
+        <v>127.35</v>
       </c>
       <c r="E148" s="1">
-        <v>36.9</v>
+        <v>101.1909864189</v>
       </c>
       <c r="F148" t="s">
         <v>8</v>
       </c>
       <c r="G148">
         <v>1.0</v>
       </c>
       <c r="H148" s="1">
-        <v>274351.5</v>
+        <v>141566.19</v>
       </c>
       <c r="I148" s="1">
-        <v>0.0</v>
+        <v>36596.46</v>
       </c>
       <c r="J148" s="1">
-        <v>0.0</v>
+        <v>25.851130132131</v>
       </c>
       <c r="K148">
         <v>0.0</v>
       </c>
       <c r="L148">
         <v>0.0</v>
       </c>
       <c r="M148" s="1">
-        <v>274351.5</v>
+        <v>178162.65</v>
       </c>
       <c r="N148" s="1">
-        <v>274351.5</v>
+        <v>178162.65</v>
       </c>
       <c r="O148" s="1">
-        <v>0.15</v>
+        <v>0.1</v>
       </c>
       <c r="P148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
         <v>326</v>
       </c>
       <c r="B149" t="s">
         <v>327</v>
       </c>
       <c r="C149" s="1">
-        <v>5488.0</v>
+        <v>977.0</v>
       </c>
       <c r="D149" s="1">
-        <v>27.8</v>
+        <v>86.66</v>
       </c>
       <c r="E149" s="1">
-        <v>31.6113866618</v>
+        <v>101.2</v>
       </c>
       <c r="F149" t="s">
         <v>8</v>
       </c>
       <c r="G149">
         <v>1.0</v>
       </c>
       <c r="H149" s="1">
-        <v>173483.29</v>
+        <v>98872.4</v>
       </c>
       <c r="I149" s="1">
-        <v>-20916.89</v>
+        <v>-14205.58</v>
       </c>
       <c r="J149" s="1">
-        <v>-12.057005605554</v>
+        <v>-14.367588932806</v>
       </c>
       <c r="K149">
         <v>0.0</v>
       </c>
       <c r="L149">
         <v>0.0</v>
       </c>
       <c r="M149" s="1">
-        <v>152566.4</v>
+        <v>84666.82</v>
       </c>
       <c r="N149" s="1">
-        <v>152566.4</v>
+        <v>84666.82</v>
       </c>
       <c r="O149" s="1">
-        <v>0.08</v>
+        <v>0.05</v>
       </c>
       <c r="P149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
         <v>328</v>
       </c>
       <c r="B150" t="s">
         <v>329</v>
       </c>
       <c r="C150" s="1">
-        <v>3637.0</v>
+        <v>6412.0</v>
       </c>
       <c r="D150" s="1">
-        <v>68.1</v>
+        <v>20.96</v>
       </c>
       <c r="E150" s="1">
-        <v>118.7101072312</v>
+        <v>35.7077245789</v>
       </c>
       <c r="F150" t="s">
         <v>8</v>
       </c>
       <c r="G150">
         <v>1.0</v>
       </c>
       <c r="H150" s="1">
-        <v>431748.66</v>
+        <v>228957.93</v>
       </c>
       <c r="I150" s="1">
-        <v>-184068.96</v>
+        <v>-94562.41</v>
       </c>
       <c r="J150" s="1">
-        <v>-42.633359881186</v>
+        <v>-41.30121634136</v>
       </c>
       <c r="K150">
         <v>0.0</v>
       </c>
       <c r="L150">
         <v>0.0</v>
       </c>
       <c r="M150" s="1">
-        <v>247679.7</v>
+        <v>134395.52</v>
       </c>
       <c r="N150" s="1">
-        <v>247679.7</v>
+        <v>134395.52</v>
       </c>
       <c r="O150" s="1">
-        <v>0.14</v>
+        <v>0.08</v>
       </c>
       <c r="P150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
         <v>330</v>
       </c>
       <c r="B151" t="s">
         <v>331</v>
       </c>
       <c r="C151" s="1">
-        <v>382.0</v>
+        <v>7435.0</v>
       </c>
       <c r="D151" s="1">
-        <v>268.9</v>
+        <v>32.53</v>
       </c>
       <c r="E151" s="1">
-        <v>252.406806283</v>
+        <v>36.9</v>
       </c>
       <c r="F151" t="s">
         <v>8</v>
       </c>
       <c r="G151">
         <v>1.0</v>
       </c>
       <c r="H151" s="1">
-        <v>0.0</v>
+        <v>274351.5</v>
       </c>
       <c r="I151" s="1">
-        <v>630040.0</v>
+        <v>-32490.95</v>
       </c>
       <c r="J151" s="1">
-        <v>0</v>
+        <v>-11.842818428184</v>
       </c>
       <c r="K151">
         <v>0.0</v>
       </c>
       <c r="L151">
         <v>0.0</v>
       </c>
       <c r="M151" s="1">
-        <v>630040.0</v>
+        <v>241860.55</v>
       </c>
       <c r="N151" s="1">
-        <v>630040.0</v>
+        <v>241860.55</v>
       </c>
       <c r="O151" s="1">
-        <v>0.35</v>
+        <v>0.14</v>
       </c>
       <c r="P151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152" t="s">
         <v>332</v>
       </c>
       <c r="B152" t="s">
         <v>333</v>
       </c>
       <c r="C152" s="1">
-        <v>42.0</v>
+        <v>5488.0</v>
       </c>
       <c r="D152" s="1">
-        <v>118.1</v>
+        <v>22.4</v>
       </c>
       <c r="E152" s="1">
-        <v>118.0</v>
+        <v>31.6113866618</v>
       </c>
       <c r="F152" t="s">
         <v>8</v>
       </c>
       <c r="G152">
         <v>1.0</v>
       </c>
       <c r="H152" s="1">
-        <v>0.0</v>
+        <v>173483.29</v>
       </c>
       <c r="I152" s="1">
-        <v>6300.0</v>
+        <v>-50552.09</v>
       </c>
       <c r="J152" s="1">
-        <v>0</v>
+        <v>-29.139457754116</v>
       </c>
       <c r="K152">
         <v>0.0</v>
       </c>
       <c r="L152">
         <v>0.0</v>
       </c>
       <c r="M152" s="1">
-        <v>6300.0</v>
+        <v>122931.2</v>
       </c>
       <c r="N152" s="1">
-        <v>6300.0</v>
+        <v>122931.2</v>
       </c>
       <c r="O152" s="1">
-        <v>0.0</v>
+        <v>0.07</v>
       </c>
       <c r="P152">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:16">
       <c r="A153" t="s">
         <v>334</v>
       </c>
       <c r="B153" t="s">
         <v>335</v>
       </c>
       <c r="C153" s="1">
-        <v>52.0</v>
+        <v>3637.0</v>
       </c>
       <c r="D153" s="1">
-        <v>129.2</v>
+        <v>62.56</v>
       </c>
       <c r="E153" s="1">
-        <v>129.04</v>
+        <v>118.7101072312</v>
       </c>
       <c r="F153" t="s">
         <v>8</v>
       </c>
       <c r="G153">
         <v>1.0</v>
       </c>
       <c r="H153" s="1">
-        <v>0.0</v>
+        <v>431748.66</v>
       </c>
       <c r="I153" s="1">
-        <v>14620.0</v>
+        <v>-204217.94</v>
       </c>
       <c r="J153" s="1">
-        <v>0</v>
+        <v>-47.300190810088</v>
       </c>
       <c r="K153">
         <v>0.0</v>
       </c>
       <c r="L153">
         <v>0.0</v>
       </c>
       <c r="M153" s="1">
-        <v>14620.0</v>
+        <v>227530.72</v>
       </c>
       <c r="N153" s="1">
-        <v>14620.0</v>
+        <v>227530.72</v>
       </c>
       <c r="O153" s="1">
-        <v>0.01</v>
+        <v>0.13</v>
       </c>
       <c r="P153">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:16">
       <c r="A154" t="s">
         <v>336</v>
       </c>
       <c r="B154" t="s">
         <v>337</v>
       </c>
       <c r="C154" s="1">
-        <v>-35.0</v>
+        <v>374.0</v>
       </c>
       <c r="D154" s="1">
-        <v>117.46</v>
+        <v>239.8</v>
       </c>
       <c r="E154" s="1">
-        <v>116.66</v>
+        <v>247.645588235</v>
       </c>
       <c r="F154" t="s">
         <v>8</v>
       </c>
       <c r="G154">
         <v>1.0</v>
       </c>
       <c r="H154" s="1">
         <v>0.0</v>
       </c>
       <c r="I154" s="1">
-        <v>-28000.0</v>
+        <v>-293425.0</v>
       </c>
       <c r="J154" s="1">
         <v>0</v>
       </c>
       <c r="K154">
         <v>0.0</v>
       </c>
       <c r="L154">
         <v>0.0</v>
       </c>
       <c r="M154" s="1">
-        <v>-28000.0</v>
+        <v>-293425.0</v>
       </c>
       <c r="N154" s="1">
-        <v>-28000.0</v>
+        <v>-293425.0</v>
       </c>
       <c r="O154" s="1">
-        <v>-0.02</v>
+        <v>-0.17</v>
       </c>
       <c r="P154">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:16">
       <c r="A155" t="s">
         <v>338</v>
       </c>
       <c r="B155" t="s">
         <v>339</v>
       </c>
       <c r="C155" s="1">
-        <v>-19.0</v>
+        <v>47.0</v>
       </c>
       <c r="D155" s="1">
-        <v>122.85</v>
+        <v>115.36</v>
       </c>
       <c r="E155" s="1">
-        <v>120.49</v>
+        <v>117.18</v>
       </c>
       <c r="F155" t="s">
         <v>8</v>
       </c>
       <c r="G155">
         <v>1.0</v>
       </c>
       <c r="H155" s="1">
         <v>0.0</v>
       </c>
       <c r="I155" s="1">
-        <v>-44840.0</v>
+        <v>-103050.0</v>
       </c>
       <c r="J155" s="1">
         <v>0</v>
       </c>
       <c r="K155">
         <v>0.0</v>
       </c>
       <c r="L155">
         <v>0.0</v>
       </c>
       <c r="M155" s="1">
-        <v>-44840.0</v>
+        <v>-103050.0</v>
       </c>
       <c r="N155" s="1">
-        <v>-44840.0</v>
+        <v>-103050.0</v>
       </c>
       <c r="O155" s="1">
-        <v>-0.02</v>
+        <v>-0.06</v>
       </c>
       <c r="P155">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:16">
       <c r="A156" t="s">
         <v>340</v>
       </c>
       <c r="B156" t="s">
         <v>341</v>
       </c>
       <c r="C156" s="1">
-        <v>-22.0</v>
+        <v>-102.0</v>
       </c>
       <c r="D156" s="1">
-        <v>130.23</v>
+        <v>5515.0</v>
       </c>
       <c r="E156" s="1">
-        <v>129.24</v>
+        <v>5517.068627451</v>
       </c>
       <c r="F156" t="s">
         <v>8</v>
       </c>
       <c r="G156">
         <v>1.0</v>
       </c>
       <c r="H156" s="1">
         <v>0.0</v>
       </c>
       <c r="I156" s="1">
-        <v>-21780.0</v>
+        <v>2110.0</v>
       </c>
       <c r="J156" s="1">
         <v>0</v>
       </c>
       <c r="K156">
         <v>0.0</v>
       </c>
       <c r="L156">
         <v>0.0</v>
       </c>
       <c r="M156" s="1">
-        <v>-21780.0</v>
+        <v>2110.0</v>
       </c>
       <c r="N156" s="1">
-        <v>-21780.0</v>
+        <v>2110.0</v>
       </c>
       <c r="O156" s="1">
-        <v>-0.01</v>
+        <v>0.0</v>
       </c>
       <c r="P156">
         <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:16">
       <c r="A157" t="s">
         <v>342</v>
       </c>
       <c r="B157" t="s">
         <v>343</v>
       </c>
       <c r="C157" s="1">
-        <v>-18.0</v>
+        <v>-5.0</v>
       </c>
       <c r="D157" s="1">
-        <v>123.44</v>
+        <v>116.04</v>
       </c>
       <c r="E157" s="1">
-        <v>123.27</v>
+        <v>119.97</v>
       </c>
       <c r="F157" t="s">
         <v>8</v>
       </c>
       <c r="G157">
         <v>1.0</v>
       </c>
       <c r="H157" s="1">
         <v>0.0</v>
       </c>
       <c r="I157" s="1">
-        <v>-3060.0</v>
+        <v>19650.0</v>
       </c>
       <c r="J157" s="1">
         <v>0</v>
       </c>
       <c r="K157">
         <v>0.0</v>
       </c>
       <c r="L157">
         <v>0.0</v>
       </c>
       <c r="M157" s="1">
-        <v>-3060.0</v>
+        <v>19650.0</v>
       </c>
       <c r="N157" s="1">
-        <v>-3060.0</v>
+        <v>19650.0</v>
       </c>
       <c r="O157" s="1">
-        <v>0.0</v>
+        <v>0.01</v>
       </c>
       <c r="P157">
         <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:16">
       <c r="A158" t="s">
         <v>344</v>
       </c>
       <c r="B158" t="s">
         <v>345</v>
       </c>
       <c r="C158" s="1">
-        <v>-26.0</v>
+        <v>-31.0</v>
       </c>
       <c r="D158" s="1">
-        <v>123.92</v>
+        <v>125.36</v>
       </c>
       <c r="E158" s="1">
-        <v>121.16</v>
+        <v>126.886</v>
       </c>
       <c r="F158" t="s">
         <v>8</v>
       </c>
       <c r="G158">
         <v>1.0</v>
       </c>
       <c r="H158" s="1">
         <v>0.0</v>
       </c>
       <c r="I158" s="1">
-        <v>-71760.0</v>
+        <v>71000.0</v>
       </c>
       <c r="J158" s="1">
         <v>0</v>
       </c>
       <c r="K158">
         <v>0.0</v>
       </c>
       <c r="L158">
         <v>0.0</v>
       </c>
       <c r="M158" s="1">
-        <v>-71760.0</v>
+        <v>71000.0</v>
       </c>
       <c r="N158" s="1">
-        <v>-71760.0</v>
+        <v>71000.0</v>
       </c>
       <c r="O158" s="1">
-        <v>-0.04</v>
+        <v>0.04</v>
       </c>
       <c r="P158">
         <v>1</v>
       </c>
     </row>
     <row r="159" spans="1:16">
       <c r="A159" t="s">
         <v>346</v>
       </c>
       <c r="B159" t="s">
         <v>347</v>
       </c>
       <c r="C159" s="1">
-        <v>429000.0</v>
+        <v>-25.0</v>
       </c>
       <c r="D159" s="1">
-        <v>100.531</v>
+        <v>118.54</v>
       </c>
       <c r="E159" s="1">
-        <v>99.69888112</v>
+        <v>121.64</v>
       </c>
       <c r="F159" t="s">
         <v>8</v>
       </c>
       <c r="G159">
         <v>1.0</v>
       </c>
       <c r="H159" s="1">
-        <v>427708.2</v>
+        <v>0.0</v>
       </c>
       <c r="I159" s="1">
-        <v>3569.79</v>
+        <v>77500.0</v>
       </c>
       <c r="J159" s="1">
-        <v>0.83463211600806</v>
+        <v>0</v>
       </c>
       <c r="K159">
-        <v>0.32</v>
-[...2 lines deleted...]
-        <v>348</v>
+        <v>0.0</v>
+      </c>
+      <c r="L159">
+        <v>0.0</v>
       </c>
       <c r="M159" s="1">
-        <v>431277.99</v>
+        <v>77500.0</v>
       </c>
       <c r="N159" s="1">
-        <v>432641.39</v>
+        <v>77500.0</v>
       </c>
       <c r="O159" s="1">
-        <v>0.24</v>
+        <v>0.04</v>
       </c>
       <c r="P159">
         <v>1</v>
       </c>
     </row>
     <row r="160" spans="1:16">
       <c r="A160" t="s">
+        <v>348</v>
+      </c>
+      <c r="B160" t="s">
         <v>349</v>
       </c>
-      <c r="B160" t="s">
+      <c r="C160" s="1">
+        <v>429000.0</v>
+      </c>
+      <c r="D160" s="1">
+        <v>96.671</v>
+      </c>
+      <c r="E160" s="1">
+        <v>99.69888112</v>
+      </c>
+      <c r="F160" t="s">
+        <v>8</v>
+      </c>
+      <c r="G160">
+        <v>1.0</v>
+      </c>
+      <c r="H160" s="1">
+        <v>427708.2</v>
+      </c>
+      <c r="I160" s="1">
+        <v>-12989.61</v>
+      </c>
+      <c r="J160" s="1">
+        <v>-3.037026178128</v>
+      </c>
+      <c r="K160">
+        <v>0.55</v>
+      </c>
+      <c r="L160" t="s">
         <v>350</v>
       </c>
-      <c r="C160" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M160" s="1">
-        <v>207114.0</v>
+        <v>414718.59</v>
       </c>
       <c r="N160" s="1">
-        <v>212627.7</v>
+        <v>417061.93</v>
       </c>
       <c r="O160" s="1">
-        <v>0.12</v>
+        <v>0.24</v>
       </c>
       <c r="P160">
         <v>1</v>
       </c>
     </row>
     <row r="161" spans="1:16">
       <c r="A161" t="s">
+        <v>351</v>
+      </c>
+      <c r="B161" t="s">
         <v>352</v>
-      </c>
-[...1 lines deleted...]
-        <v>353</v>
       </c>
       <c r="C161" s="1">
         <v>200000.0</v>
       </c>
       <c r="D161" s="1">
-        <v>103.233</v>
+        <v>100.265</v>
       </c>
       <c r="E161" s="1">
-        <v>99.179</v>
+        <v>99.634</v>
       </c>
       <c r="F161" t="s">
         <v>8</v>
       </c>
       <c r="G161">
         <v>1.0</v>
       </c>
       <c r="H161" s="1">
-        <v>198358.0</v>
+        <v>199268.0</v>
       </c>
       <c r="I161" s="1">
-        <v>8108.0</v>
+        <v>1262.0</v>
       </c>
       <c r="J161" s="1">
-        <v>4.087558858226</v>
+        <v>0.63331794367385</v>
       </c>
       <c r="K161">
-        <v>0.5</v>
-[...2 lines deleted...]
-        <v>997.95</v>
+        <v>3.03</v>
+      </c>
+      <c r="L161" t="s">
+        <v>353</v>
       </c>
       <c r="M161" s="1">
-        <v>206466.0</v>
+        <v>200530.0</v>
       </c>
       <c r="N161" s="1">
-        <v>207463.95</v>
+        <v>206595.07</v>
       </c>
       <c r="O161" s="1">
-        <v>0.11</v>
+        <v>0.12</v>
       </c>
       <c r="P161">
         <v>1</v>
       </c>
     </row>
     <row r="162" spans="1:16">
       <c r="A162" t="s">
         <v>354</v>
       </c>
       <c r="B162" t="s">
         <v>355</v>
       </c>
       <c r="C162" s="1">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D162" s="1">
-        <v>104.759</v>
+        <v>100.328</v>
       </c>
       <c r="E162" s="1">
-        <v>99.89</v>
+        <v>99.179</v>
       </c>
       <c r="F162" t="s">
         <v>8</v>
       </c>
       <c r="G162">
         <v>1.0</v>
       </c>
       <c r="H162" s="1">
-        <v>299670.0</v>
+        <v>198358.0</v>
       </c>
       <c r="I162" s="1">
-        <v>14607.0</v>
+        <v>2298.0</v>
       </c>
       <c r="J162" s="1">
-        <v>4.8743617979778</v>
+        <v>1.1585113784168</v>
       </c>
       <c r="K162">
-        <v>3.86</v>
+        <v>0.74</v>
       </c>
       <c r="L162" t="s">
         <v>356</v>
       </c>
       <c r="M162" s="1">
-        <v>314277.0</v>
+        <v>200656.0</v>
       </c>
       <c r="N162" s="1">
-        <v>325871.18</v>
+        <v>202142.3</v>
       </c>
       <c r="O162" s="1">
-        <v>0.18</v>
+        <v>0.12</v>
       </c>
       <c r="P162">
         <v>1</v>
       </c>
     </row>
     <row r="163" spans="1:16">
       <c r="A163" t="s">
         <v>357</v>
       </c>
       <c r="B163" t="s">
         <v>358</v>
       </c>
       <c r="C163" s="1">
-        <v>358000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D163" s="1">
-        <v>100.221</v>
+        <v>100.434</v>
       </c>
       <c r="E163" s="1">
-        <v>99.33</v>
+        <v>99.89</v>
       </c>
       <c r="F163" t="s">
         <v>8</v>
       </c>
       <c r="G163">
         <v>1.0</v>
       </c>
       <c r="H163" s="1">
-        <v>355601.4</v>
+        <v>299670.0</v>
       </c>
       <c r="I163" s="1">
-        <v>3189.78</v>
+        <v>1632.0</v>
       </c>
       <c r="J163" s="1">
-        <v>0.89700996677741</v>
+        <v>0.54459905896486</v>
       </c>
       <c r="K163">
-        <v>0.93</v>
+        <v>4.16</v>
       </c>
       <c r="L163" t="s">
         <v>359</v>
       </c>
       <c r="M163" s="1">
-        <v>358791.18</v>
+        <v>301302.0</v>
       </c>
       <c r="N163" s="1">
-        <v>362138.23</v>
+        <v>313770.49</v>
       </c>
       <c r="O163" s="1">
-        <v>0.2</v>
+        <v>0.18</v>
       </c>
       <c r="P163">
         <v>1</v>
       </c>
     </row>
     <row r="164" spans="1:16">
       <c r="A164" t="s">
         <v>360</v>
       </c>
       <c r="B164" t="s">
         <v>361</v>
       </c>
       <c r="C164" s="1">
-        <v>200000.0</v>
+        <v>358000.0</v>
       </c>
       <c r="D164" s="1">
-        <v>99.079</v>
+        <v>96.892</v>
       </c>
       <c r="E164" s="1">
-        <v>99.253</v>
+        <v>99.33</v>
       </c>
       <c r="F164" t="s">
         <v>8</v>
       </c>
       <c r="G164">
         <v>1.0</v>
       </c>
       <c r="H164" s="1">
-        <v>198506.0</v>
+        <v>355601.4</v>
       </c>
       <c r="I164" s="1">
-        <v>-348.0</v>
+        <v>-8728.04</v>
       </c>
       <c r="J164" s="1">
-        <v>-0.17530956243136</v>
+        <v>-2.4544447800262</v>
       </c>
       <c r="K164">
-        <v>0.97</v>
+        <v>1.17</v>
       </c>
       <c r="L164" t="s">
         <v>362</v>
       </c>
       <c r="M164" s="1">
-        <v>198158.0</v>
+        <v>346873.36</v>
       </c>
       <c r="N164" s="1">
-        <v>200097.73</v>
+        <v>351066.37</v>
       </c>
       <c r="O164" s="1">
-        <v>0.11</v>
+        <v>0.2</v>
       </c>
       <c r="P164">
         <v>1</v>
       </c>
     </row>
     <row r="165" spans="1:16">
       <c r="A165" t="s">
         <v>363</v>
       </c>
       <c r="B165" t="s">
         <v>364</v>
       </c>
       <c r="C165" s="1">
-        <v>178000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D165" s="1">
-        <v>103.692</v>
+        <v>95.892</v>
       </c>
       <c r="E165" s="1">
-        <v>100.64402809</v>
+        <v>99.253</v>
       </c>
       <c r="F165" t="s">
         <v>8</v>
       </c>
       <c r="G165">
         <v>1.0</v>
       </c>
       <c r="H165" s="1">
-        <v>179146.37</v>
+        <v>198506.0</v>
       </c>
       <c r="I165" s="1">
-        <v>5425.39</v>
+        <v>-6722.0</v>
       </c>
       <c r="J165" s="1">
-        <v>3.0284677272557</v>
+        <v>-3.3862956283437</v>
       </c>
       <c r="K165">
-        <v>3.07</v>
+        <v>1.16</v>
       </c>
       <c r="L165" t="s">
         <v>365</v>
       </c>
       <c r="M165" s="1">
-        <v>184571.76</v>
+        <v>191784.0</v>
       </c>
       <c r="N165" s="1">
-        <v>190036.12</v>
+        <v>194101.81</v>
       </c>
       <c r="O165" s="1">
-        <v>0.1</v>
+        <v>0.11</v>
       </c>
       <c r="P165">
         <v>1</v>
       </c>
     </row>
     <row r="166" spans="1:16">
       <c r="A166" t="s">
         <v>366</v>
       </c>
       <c r="B166" t="s">
         <v>367</v>
       </c>
       <c r="C166" s="1">
-        <v>300000.0</v>
+        <v>248000.0</v>
       </c>
       <c r="D166" s="1">
-        <v>112.963</v>
+        <v>99.684</v>
       </c>
       <c r="E166" s="1">
-        <v>100.019</v>
+        <v>99.955</v>
       </c>
       <c r="F166" t="s">
         <v>8</v>
       </c>
       <c r="G166">
         <v>1.0</v>
       </c>
       <c r="H166" s="1">
-        <v>300057.0</v>
+        <v>247888.4</v>
       </c>
       <c r="I166" s="1">
-        <v>38832.0</v>
+        <v>-672.08</v>
       </c>
       <c r="J166" s="1">
-        <v>12.94154110719</v>
+        <v>-0.27112200490221</v>
       </c>
       <c r="K166">
-        <v>3.53</v>
-[...2 lines deleted...]
-        <v>368</v>
+        <v>0.01</v>
+      </c>
+      <c r="L166">
+        <v>27.18</v>
       </c>
       <c r="M166" s="1">
-        <v>338889.0</v>
+        <v>247216.32</v>
       </c>
       <c r="N166" s="1">
-        <v>349467.94</v>
+        <v>247243.5</v>
       </c>
       <c r="O166" s="1">
-        <v>0.19</v>
+        <v>0.14</v>
       </c>
       <c r="P166">
         <v>1</v>
       </c>
     </row>
     <row r="167" spans="1:16">
       <c r="A167" t="s">
+        <v>368</v>
+      </c>
+      <c r="B167" t="s">
         <v>369</v>
       </c>
-      <c r="B167" t="s">
+      <c r="C167" s="1">
+        <v>178000.0</v>
+      </c>
+      <c r="D167" s="1">
+        <v>100.586</v>
+      </c>
+      <c r="E167" s="1">
+        <v>100.64402809</v>
+      </c>
+      <c r="F167" t="s">
+        <v>8</v>
+      </c>
+      <c r="G167">
+        <v>1.0</v>
+      </c>
+      <c r="H167" s="1">
+        <v>179146.37</v>
+      </c>
+      <c r="I167" s="1">
+        <v>-103.29</v>
+      </c>
+      <c r="J167" s="1">
+        <v>-0.057656764130917</v>
+      </c>
+      <c r="K167">
+        <v>3.35</v>
+      </c>
+      <c r="L167" t="s">
         <v>370</v>
       </c>
-      <c r="C167" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M167" s="1">
-        <v>106041.0</v>
+        <v>179043.08</v>
       </c>
       <c r="N167" s="1">
-        <v>110082.1</v>
+        <v>185012.18</v>
       </c>
       <c r="O167" s="1">
-        <v>0.06</v>
+        <v>0.11</v>
       </c>
       <c r="P167">
         <v>1</v>
       </c>
     </row>
     <row r="168" spans="1:16">
       <c r="A168" t="s">
+        <v>371</v>
+      </c>
+      <c r="B168" t="s">
         <v>372</v>
       </c>
-      <c r="B168" t="s">
+      <c r="C168" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D168" s="1">
+        <v>108.976</v>
+      </c>
+      <c r="E168" s="1">
+        <v>100.019</v>
+      </c>
+      <c r="F168" t="s">
+        <v>8</v>
+      </c>
+      <c r="G168">
+        <v>1.0</v>
+      </c>
+      <c r="H168" s="1">
+        <v>300057.0</v>
+      </c>
+      <c r="I168" s="1">
+        <v>26871.0</v>
+      </c>
+      <c r="J168" s="1">
+        <v>8.9552984932863</v>
+      </c>
+      <c r="K168">
+        <v>3.89</v>
+      </c>
+      <c r="L168" t="s">
         <v>373</v>
       </c>
-      <c r="C168" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M168" s="1">
-        <v>109190.0</v>
+        <v>326928.0</v>
       </c>
       <c r="N168" s="1">
-        <v>113880.07</v>
+        <v>338607.91</v>
       </c>
       <c r="O168" s="1">
-        <v>0.06</v>
+        <v>0.19</v>
       </c>
       <c r="P168">
         <v>1</v>
       </c>
     </row>
     <row r="169" spans="1:16">
       <c r="A169" t="s">
+        <v>374</v>
+      </c>
+      <c r="B169" t="s">
         <v>375</v>
       </c>
-      <c r="B169" t="s">
+      <c r="C169" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D169" s="1">
+        <v>103.998</v>
+      </c>
+      <c r="E169" s="1">
+        <v>106.65</v>
+      </c>
+      <c r="F169" t="s">
+        <v>8</v>
+      </c>
+      <c r="G169">
+        <v>1.0</v>
+      </c>
+      <c r="H169" s="1">
+        <v>106650.0</v>
+      </c>
+      <c r="I169" s="1">
+        <v>-2652.0</v>
+      </c>
+      <c r="J169" s="1">
+        <v>-2.4866385372714</v>
+      </c>
+      <c r="K169">
+        <v>4.36</v>
+      </c>
+      <c r="L169" t="s">
         <v>376</v>
       </c>
-      <c r="C169" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M169" s="1">
-        <v>199164.0</v>
+        <v>103998.0</v>
       </c>
       <c r="N169" s="1">
-        <v>204111.95</v>
+        <v>108354.16</v>
       </c>
       <c r="O169" s="1">
-        <v>0.11</v>
+        <v>0.06</v>
       </c>
       <c r="P169">
         <v>1</v>
       </c>
     </row>
     <row r="170" spans="1:16">
       <c r="A170" t="s">
+        <v>377</v>
+      </c>
+      <c r="B170" t="s">
         <v>378</v>
       </c>
-      <c r="B170" t="s">
+      <c r="C170" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D170" s="1">
+        <v>107.401</v>
+      </c>
+      <c r="E170" s="1">
+        <v>111.205</v>
+      </c>
+      <c r="F170" t="s">
+        <v>8</v>
+      </c>
+      <c r="G170">
+        <v>1.0</v>
+      </c>
+      <c r="H170" s="1">
+        <v>111205.0</v>
+      </c>
+      <c r="I170" s="1">
+        <v>-3804.0</v>
+      </c>
+      <c r="J170" s="1">
+        <v>-3.4207095004721</v>
+      </c>
+      <c r="K170">
+        <v>5.12</v>
+      </c>
+      <c r="L170" t="s">
         <v>379</v>
       </c>
-      <c r="C170" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M170" s="1">
-        <v>336153.72</v>
+        <v>107401.0</v>
       </c>
       <c r="N170" s="1">
-        <v>340001.9</v>
+        <v>112524.29</v>
       </c>
       <c r="O170" s="1">
-        <v>0.19</v>
+        <v>0.06</v>
       </c>
       <c r="P170">
         <v>1</v>
       </c>
     </row>
     <row r="171" spans="1:16">
       <c r="A171" t="s">
+        <v>380</v>
+      </c>
+      <c r="B171" t="s">
         <v>381</v>
       </c>
-      <c r="B171" t="s">
+      <c r="C171" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D171" s="1">
+        <v>96.584</v>
+      </c>
+      <c r="E171" s="1">
+        <v>99.433</v>
+      </c>
+      <c r="F171" t="s">
+        <v>8</v>
+      </c>
+      <c r="G171">
+        <v>1.0</v>
+      </c>
+      <c r="H171" s="1">
+        <v>198866.0</v>
+      </c>
+      <c r="I171" s="1">
+        <v>-5698.0</v>
+      </c>
+      <c r="J171" s="1">
+        <v>-2.8652459445053</v>
+      </c>
+      <c r="K171">
+        <v>2.66</v>
+      </c>
+      <c r="L171" t="s">
         <v>382</v>
       </c>
-      <c r="C171" s="1">
-[...23 lines deleted...]
-      <c r="K171">
+      <c r="M171" s="1">
+        <v>193168.0</v>
+      </c>
+      <c r="N171" s="1">
+        <v>198494.03</v>
+      </c>
+      <c r="O171" s="1">
         <v>0.11</v>
-      </c>
-[...10 lines deleted...]
-        <v>0.09</v>
       </c>
       <c r="P171">
         <v>1</v>
       </c>
     </row>
     <row r="172" spans="1:16">
       <c r="A172" t="s">
         <v>383</v>
       </c>
       <c r="B172" t="s">
         <v>384</v>
       </c>
       <c r="C172" s="1">
-        <v>200000.0</v>
+        <v>143000.0</v>
       </c>
       <c r="D172" s="1">
-        <v>100.669</v>
+        <v>94.996</v>
       </c>
       <c r="E172" s="1">
-        <v>100.0</v>
+        <v>98.803</v>
       </c>
       <c r="F172" t="s">
         <v>8</v>
       </c>
       <c r="G172">
         <v>1.0</v>
       </c>
       <c r="H172" s="1">
-        <v>200000.0</v>
+        <v>141288.29</v>
       </c>
       <c r="I172" s="1">
-        <v>1338.0</v>
+        <v>-5444.01</v>
       </c>
       <c r="J172" s="1">
-        <v>0.669</v>
+        <v>-3.8531218687692</v>
       </c>
       <c r="K172">
-        <v>3.26</v>
+        <v>1.34</v>
       </c>
       <c r="L172" t="s">
         <v>385</v>
       </c>
       <c r="M172" s="1">
-        <v>201338.0</v>
+        <v>135844.28</v>
       </c>
       <c r="N172" s="1">
-        <v>207858.55</v>
+        <v>137764.01</v>
       </c>
       <c r="O172" s="1">
-        <v>0.11</v>
+        <v>0.08</v>
       </c>
       <c r="P172">
         <v>1</v>
       </c>
     </row>
     <row r="173" spans="1:16">
       <c r="A173" t="s">
         <v>386</v>
       </c>
       <c r="B173" t="s">
         <v>387</v>
       </c>
       <c r="C173" s="1">
-        <v>500000.0</v>
+        <v>160000.0</v>
       </c>
       <c r="D173" s="1">
-        <v>99.954</v>
+        <v>96.947</v>
       </c>
       <c r="E173" s="1">
-        <v>97.673</v>
+        <v>99.726</v>
       </c>
       <c r="F173" t="s">
         <v>8</v>
       </c>
       <c r="G173">
         <v>1.0</v>
       </c>
       <c r="H173" s="1">
-        <v>488365.0</v>
+        <v>159561.6</v>
       </c>
       <c r="I173" s="1">
-        <v>11405.0</v>
+        <v>-4446.4</v>
       </c>
       <c r="J173" s="1">
-        <v>2.3353434418928</v>
+        <v>-2.7866353809438</v>
       </c>
       <c r="K173">
-        <v>2.82</v>
-[...2 lines deleted...]
-        <v>388</v>
+        <v>0.35</v>
+      </c>
+      <c r="L173">
+        <v>558.9</v>
       </c>
       <c r="M173" s="1">
-        <v>499770.0</v>
+        <v>155115.2</v>
       </c>
       <c r="N173" s="1">
-        <v>513865.89</v>
+        <v>155674.1</v>
       </c>
       <c r="O173" s="1">
-        <v>0.28</v>
+        <v>0.09</v>
       </c>
       <c r="P173">
         <v>1</v>
       </c>
     </row>
     <row r="174" spans="1:16">
       <c r="A174" t="s">
+        <v>388</v>
+      </c>
+      <c r="B174" t="s">
         <v>389</v>
       </c>
-      <c r="B174" t="s">
+      <c r="C174" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D174" s="1">
+        <v>97.647</v>
+      </c>
+      <c r="E174" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F174" t="s">
+        <v>8</v>
+      </c>
+      <c r="G174">
+        <v>1.0</v>
+      </c>
+      <c r="H174" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="I174" s="1">
+        <v>-4706.0</v>
+      </c>
+      <c r="J174" s="1">
+        <v>-2.353</v>
+      </c>
+      <c r="K174">
+        <v>3.53</v>
+      </c>
+      <c r="L174" t="s">
         <v>390</v>
       </c>
-      <c r="C174" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M174" s="1">
-        <v>303972.0</v>
+        <v>195294.0</v>
       </c>
       <c r="N174" s="1">
-        <v>312375.16</v>
+        <v>202350.16</v>
       </c>
       <c r="O174" s="1">
-        <v>0.17</v>
+        <v>0.12</v>
       </c>
       <c r="P174">
         <v>1</v>
       </c>
     </row>
     <row r="175" spans="1:16">
       <c r="A175" t="s">
+        <v>391</v>
+      </c>
+      <c r="B175" t="s">
         <v>392</v>
       </c>
-      <c r="B175" t="s">
+      <c r="C175" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="D175" s="1">
+        <v>97.161</v>
+      </c>
+      <c r="E175" s="1">
+        <v>97.673</v>
+      </c>
+      <c r="F175" t="s">
+        <v>8</v>
+      </c>
+      <c r="G175">
+        <v>1.0</v>
+      </c>
+      <c r="H175" s="1">
+        <v>488365.0</v>
+      </c>
+      <c r="I175" s="1">
+        <v>-2560.0</v>
+      </c>
+      <c r="J175" s="1">
+        <v>-0.52419808954368</v>
+      </c>
+      <c r="K175">
+        <v>3.04</v>
+      </c>
+      <c r="L175" t="s">
         <v>393</v>
       </c>
-      <c r="C175" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M175" s="1">
-        <v>165594.08</v>
+        <v>485805.0</v>
       </c>
       <c r="N175" s="1">
-        <v>168687.08</v>
+        <v>501003.63</v>
       </c>
       <c r="O175" s="1">
-        <v>0.09</v>
+        <v>0.29</v>
       </c>
       <c r="P175">
         <v>1</v>
       </c>
     </row>
     <row r="176" spans="1:16">
       <c r="A176" t="s">
+        <v>394</v>
+      </c>
+      <c r="B176" t="s">
         <v>395</v>
       </c>
-      <c r="B176" t="s">
+      <c r="C176" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D176" s="1">
+        <v>99.565</v>
+      </c>
+      <c r="E176" s="1">
+        <v>100.43970333</v>
+      </c>
+      <c r="F176" t="s">
+        <v>8</v>
+      </c>
+      <c r="G176">
+        <v>1.0</v>
+      </c>
+      <c r="H176" s="1">
+        <v>301319.11</v>
+      </c>
+      <c r="I176" s="1">
+        <v>-2624.11</v>
+      </c>
+      <c r="J176" s="1">
+        <v>-0.87087407101395</v>
+      </c>
+      <c r="K176">
+        <v>3.0</v>
+      </c>
+      <c r="L176" t="s">
         <v>396</v>
       </c>
-      <c r="C176" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M176" s="1">
-        <v>354012.12</v>
+        <v>298695.0</v>
       </c>
       <c r="N176" s="1">
-        <v>354012.12</v>
+        <v>307700.26</v>
       </c>
       <c r="O176" s="1">
-        <v>0.19</v>
+        <v>0.18</v>
       </c>
       <c r="P176">
         <v>1</v>
       </c>
     </row>
     <row r="177" spans="1:16">
       <c r="A177" t="s">
         <v>397</v>
       </c>
       <c r="B177" t="s">
         <v>398</v>
       </c>
       <c r="C177" s="1">
-        <v>1635000.0</v>
+        <v>164000.0</v>
       </c>
       <c r="D177" s="1">
-        <v>62.14</v>
+        <v>97.904</v>
       </c>
       <c r="E177" s="1">
-        <v>71.0666526</v>
+        <v>101.02690244</v>
       </c>
       <c r="F177" t="s">
         <v>8</v>
       </c>
       <c r="G177">
         <v>1.0</v>
       </c>
       <c r="H177" s="1">
-        <v>1161939.77</v>
+        <v>165684.12</v>
       </c>
       <c r="I177" s="1">
-        <v>-145950.77</v>
+        <v>-5121.56</v>
       </c>
       <c r="J177" s="1">
-        <v>-12.560958301651</v>
+        <v>-3.0911592492992</v>
       </c>
       <c r="K177">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>2.09</v>
+      </c>
+      <c r="L177" t="s">
+        <v>399</v>
       </c>
       <c r="M177" s="1">
-        <v>1015989.0</v>
+        <v>160562.56</v>
       </c>
       <c r="N177" s="1">
-        <v>1015989.0</v>
+        <v>163994.31</v>
       </c>
       <c r="O177" s="1">
-        <v>0.56</v>
+        <v>0.09</v>
       </c>
       <c r="P177">
         <v>1</v>
       </c>
     </row>
     <row r="178" spans="1:16">
       <c r="A178" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="B178" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
       <c r="C178" s="1">
-        <v>253500.0</v>
+        <v>387000.0</v>
       </c>
       <c r="D178" s="1">
-        <v>100.956</v>
+        <v>89.396</v>
       </c>
       <c r="E178" s="1">
-        <v>99.596</v>
+        <v>87.82281395</v>
       </c>
       <c r="F178" t="s">
         <v>8</v>
       </c>
       <c r="G178">
         <v>1.0</v>
       </c>
       <c r="H178" s="1">
-        <v>252475.86</v>
+        <v>339874.29</v>
       </c>
       <c r="I178" s="1">
-        <v>3447.6</v>
+        <v>6088.23</v>
       </c>
       <c r="J178" s="1">
-        <v>1.3655166874172</v>
+        <v>1.791318195913</v>
       </c>
       <c r="K178">
-        <v>0.09</v>
+        <v>0.0</v>
       </c>
       <c r="L178">
-        <v>225.37</v>
+        <v>0.0</v>
       </c>
       <c r="M178" s="1">
-        <v>255923.46</v>
+        <v>345962.52</v>
       </c>
       <c r="N178" s="1">
-        <v>256148.83</v>
+        <v>345962.52</v>
       </c>
       <c r="O178" s="1">
-        <v>0.14</v>
+        <v>0.2</v>
       </c>
       <c r="P178">
         <v>1</v>
       </c>
     </row>
     <row r="179" spans="1:16">
       <c r="A179" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
       <c r="B179" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="C179" s="1">
-        <v>473000.0</v>
+        <v>1635000.0</v>
       </c>
       <c r="D179" s="1">
-        <v>90.419</v>
+        <v>59.578</v>
       </c>
       <c r="E179" s="1">
-        <v>98.844</v>
+        <v>71.0666526</v>
       </c>
       <c r="F179" t="s">
         <v>8</v>
       </c>
       <c r="G179">
         <v>1.0</v>
       </c>
       <c r="H179" s="1">
-        <v>467532.12</v>
+        <v>1161939.77</v>
       </c>
       <c r="I179" s="1">
-        <v>-39850.25</v>
+        <v>-187839.47</v>
       </c>
       <c r="J179" s="1">
-        <v>-8.5235320302699</v>
+        <v>-16.166024681297</v>
       </c>
       <c r="K179">
-        <v>0.55</v>
-[...2 lines deleted...]
-        <v>403</v>
+        <v>0.0</v>
+      </c>
+      <c r="L179">
+        <v>0.0</v>
       </c>
       <c r="M179" s="1">
-        <v>427681.87</v>
+        <v>974100.3</v>
       </c>
       <c r="N179" s="1">
-        <v>430301.19</v>
+        <v>974100.3</v>
       </c>
       <c r="O179" s="1">
-        <v>0.24</v>
+        <v>0.56</v>
       </c>
       <c r="P179">
         <v>1</v>
       </c>
     </row>
     <row r="180" spans="1:16">
       <c r="A180" t="s">
         <v>404</v>
       </c>
       <c r="B180" t="s">
         <v>405</v>
       </c>
       <c r="C180" s="1">
-        <v>131000.0</v>
+        <v>253500.0</v>
       </c>
       <c r="D180" s="1">
-        <v>90.384</v>
+        <v>97.623</v>
       </c>
       <c r="E180" s="1">
-        <v>84.29</v>
+        <v>99.596</v>
       </c>
       <c r="F180" t="s">
         <v>8</v>
       </c>
       <c r="G180">
         <v>1.0</v>
       </c>
       <c r="H180" s="1">
-        <v>110419.9</v>
+        <v>252475.86</v>
       </c>
       <c r="I180" s="1">
-        <v>7983.14</v>
+        <v>-5001.55</v>
       </c>
       <c r="J180" s="1">
-        <v>7.229801874481</v>
+        <v>-1.9810012727553</v>
       </c>
       <c r="K180">
-        <v>1.21</v>
-[...2 lines deleted...]
-        <v>406</v>
+        <v>0.27</v>
+      </c>
+      <c r="L180">
+        <v>696.6</v>
       </c>
       <c r="M180" s="1">
-        <v>118403.04</v>
+        <v>247474.31</v>
       </c>
       <c r="N180" s="1">
-        <v>119991.19</v>
+        <v>248170.91</v>
       </c>
       <c r="O180" s="1">
-        <v>0.07</v>
+        <v>0.14</v>
       </c>
       <c r="P180">
         <v>1</v>
       </c>
     </row>
     <row r="181" spans="1:16">
       <c r="A181" t="s">
+        <v>406</v>
+      </c>
+      <c r="B181" t="s">
         <v>407</v>
       </c>
-      <c r="B181" t="s">
+      <c r="C181" s="1">
+        <v>473000.0</v>
+      </c>
+      <c r="D181" s="1">
+        <v>87.84</v>
+      </c>
+      <c r="E181" s="1">
+        <v>98.844</v>
+      </c>
+      <c r="F181" t="s">
+        <v>8</v>
+      </c>
+      <c r="G181">
+        <v>1.0</v>
+      </c>
+      <c r="H181" s="1">
+        <v>467532.12</v>
+      </c>
+      <c r="I181" s="1">
+        <v>-52048.92</v>
+      </c>
+      <c r="J181" s="1">
+        <v>-11.132693941969</v>
+      </c>
+      <c r="K181">
+        <v>0.64</v>
+      </c>
+      <c r="L181" t="s">
         <v>408</v>
       </c>
-      <c r="C181" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M181" s="1">
-        <v>211740.0</v>
+        <v>415483.2</v>
       </c>
       <c r="N181" s="1">
-        <v>212354.38</v>
+        <v>418512.34</v>
       </c>
       <c r="O181" s="1">
-        <v>0.12</v>
+        <v>0.24</v>
       </c>
       <c r="P181">
         <v>1</v>
       </c>
     </row>
     <row r="182" spans="1:16">
       <c r="A182" t="s">
         <v>409</v>
       </c>
       <c r="B182" t="s">
         <v>410</v>
       </c>
       <c r="C182" s="1">
-        <v>280000.0</v>
+        <v>131000.0</v>
       </c>
       <c r="D182" s="1">
-        <v>99.982</v>
+        <v>87.815</v>
       </c>
       <c r="E182" s="1">
-        <v>99.799</v>
+        <v>84.29</v>
       </c>
       <c r="F182" t="s">
         <v>8</v>
       </c>
       <c r="G182">
         <v>1.0</v>
       </c>
       <c r="H182" s="1">
-        <v>279437.2</v>
+        <v>110419.9</v>
       </c>
       <c r="I182" s="1">
-        <v>512.4</v>
+        <v>4617.75</v>
       </c>
       <c r="J182" s="1">
-        <v>0.18336857082736</v>
+        <v>4.1819907462332</v>
       </c>
       <c r="K182">
-        <v>1.12</v>
+        <v>1.33</v>
       </c>
       <c r="L182" t="s">
         <v>411</v>
       </c>
       <c r="M182" s="1">
-        <v>279949.6</v>
+        <v>115037.65</v>
       </c>
       <c r="N182" s="1">
-        <v>283090.01</v>
+        <v>116780.58</v>
       </c>
       <c r="O182" s="1">
-        <v>0.16</v>
+        <v>0.07</v>
       </c>
       <c r="P182">
         <v>1</v>
       </c>
     </row>
     <row r="183" spans="1:16">
       <c r="A183" t="s">
         <v>412</v>
       </c>
       <c r="B183" t="s">
         <v>413</v>
       </c>
       <c r="C183" s="1">
-        <v>264000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D183" s="1">
-        <v>101.788</v>
+        <v>102.828</v>
       </c>
       <c r="E183" s="1">
-        <v>99.607</v>
+        <v>105.76</v>
       </c>
       <c r="F183" t="s">
         <v>8</v>
       </c>
       <c r="G183">
         <v>1.0</v>
       </c>
       <c r="H183" s="1">
-        <v>262962.48</v>
+        <v>211520.0</v>
       </c>
       <c r="I183" s="1">
-        <v>5757.84</v>
+        <v>-5864.0</v>
       </c>
       <c r="J183" s="1">
-        <v>2.1896051482326</v>
+        <v>-2.7723146747352</v>
       </c>
       <c r="K183">
-        <v>0.38</v>
+        <v>0.61</v>
       </c>
       <c r="L183" t="s">
         <v>414</v>
       </c>
       <c r="M183" s="1">
-        <v>268720.32</v>
+        <v>205656.0</v>
       </c>
       <c r="N183" s="1">
-        <v>269721.17</v>
+        <v>206884.77</v>
       </c>
       <c r="O183" s="1">
-        <v>0.15</v>
+        <v>0.12</v>
       </c>
       <c r="P183">
         <v>1</v>
       </c>
     </row>
     <row r="184" spans="1:16">
       <c r="A184" t="s">
         <v>415</v>
       </c>
       <c r="B184" t="s">
         <v>416</v>
       </c>
       <c r="C184" s="1">
-        <v>200000.0</v>
+        <v>280000.0</v>
       </c>
       <c r="D184" s="1">
-        <v>101.337</v>
+        <v>97.189</v>
       </c>
       <c r="E184" s="1">
-        <v>99.991</v>
+        <v>99.799</v>
       </c>
       <c r="F184" t="s">
         <v>8</v>
       </c>
       <c r="G184">
         <v>1.0</v>
       </c>
       <c r="H184" s="1">
-        <v>199982.0</v>
+        <v>279437.2</v>
       </c>
       <c r="I184" s="1">
-        <v>2692.0</v>
+        <v>-7308.0</v>
       </c>
       <c r="J184" s="1">
-        <v>1.3461211509036</v>
+        <v>-2.6152566658985</v>
       </c>
       <c r="K184">
-        <v>2.52</v>
+        <v>1.32</v>
       </c>
       <c r="L184" t="s">
         <v>417</v>
       </c>
       <c r="M184" s="1">
-        <v>202674.0</v>
+        <v>272129.2</v>
       </c>
       <c r="N184" s="1">
-        <v>207717.84</v>
+        <v>275820.98</v>
       </c>
       <c r="O184" s="1">
-        <v>0.11</v>
+        <v>0.16</v>
       </c>
       <c r="P184">
         <v>1</v>
       </c>
     </row>
     <row r="185" spans="1:16">
       <c r="A185" t="s">
         <v>418</v>
       </c>
       <c r="B185" t="s">
         <v>419</v>
       </c>
       <c r="C185" s="1">
-        <v>300000.0</v>
+        <v>264000.0</v>
       </c>
       <c r="D185" s="1">
-        <v>103.101</v>
+        <v>99.378</v>
       </c>
       <c r="E185" s="1">
-        <v>102.64</v>
+        <v>99.607</v>
       </c>
       <c r="F185" t="s">
         <v>8</v>
       </c>
       <c r="G185">
         <v>1.0</v>
       </c>
       <c r="H185" s="1">
-        <v>307920.0</v>
+        <v>262962.48</v>
       </c>
       <c r="I185" s="1">
-        <v>1383.0</v>
+        <v>-604.56</v>
       </c>
       <c r="J185" s="1">
-        <v>0.44914263445051</v>
+        <v>-0.22990352083689</v>
       </c>
       <c r="K185">
-        <v>0.54</v>
+        <v>0.59</v>
       </c>
       <c r="L185" t="s">
         <v>420</v>
       </c>
       <c r="M185" s="1">
-        <v>309303.0</v>
+        <v>262357.92</v>
       </c>
       <c r="N185" s="1">
-        <v>310936.56</v>
+        <v>263920.22</v>
       </c>
       <c r="O185" s="1">
-        <v>0.17</v>
+        <v>0.15</v>
       </c>
       <c r="P185">
         <v>1</v>
       </c>
     </row>
     <row r="186" spans="1:16">
       <c r="A186" t="s">
         <v>421</v>
       </c>
       <c r="B186" t="s">
         <v>422</v>
       </c>
       <c r="C186" s="1">
         <v>200000.0</v>
       </c>
       <c r="D186" s="1">
-        <v>108.361</v>
+        <v>98.975</v>
       </c>
       <c r="E186" s="1">
-        <v>99.379</v>
+        <v>99.991</v>
       </c>
       <c r="F186" t="s">
         <v>8</v>
       </c>
       <c r="G186">
         <v>1.0</v>
       </c>
       <c r="H186" s="1">
-        <v>198758.0</v>
+        <v>199982.0</v>
       </c>
       <c r="I186" s="1">
-        <v>17964.0</v>
+        <v>-2032.0</v>
       </c>
       <c r="J186" s="1">
-        <v>9.0381267672245</v>
+        <v>-1.0160914482303</v>
       </c>
       <c r="K186">
-        <v>1.82</v>
+        <v>2.74</v>
       </c>
       <c r="L186" t="s">
         <v>423</v>
       </c>
       <c r="M186" s="1">
-        <v>216722.0</v>
+        <v>197950.0</v>
       </c>
       <c r="N186" s="1">
-        <v>220354.88</v>
+        <v>203434.93</v>
       </c>
       <c r="O186" s="1">
         <v>0.12</v>
       </c>
       <c r="P186">
         <v>1</v>
       </c>
     </row>
     <row r="187" spans="1:16">
       <c r="A187" t="s">
         <v>424</v>
       </c>
       <c r="B187" t="s">
         <v>425</v>
       </c>
       <c r="C187" s="1">
         <v>300000.0</v>
       </c>
       <c r="D187" s="1">
-        <v>95.075</v>
+        <v>99.928</v>
       </c>
       <c r="E187" s="1">
-        <v>91.473</v>
+        <v>102.64</v>
       </c>
       <c r="F187" t="s">
         <v>8</v>
       </c>
       <c r="G187">
         <v>1.0</v>
       </c>
       <c r="H187" s="1">
-        <v>274419.0</v>
+        <v>307920.0</v>
       </c>
       <c r="I187" s="1">
-        <v>10806.0</v>
+        <v>-8136.0</v>
       </c>
       <c r="J187" s="1">
-        <v>3.9377739879527</v>
+        <v>-2.6422447388932</v>
       </c>
       <c r="K187">
-        <v>0.33</v>
-[...2 lines deleted...]
-        <v>986.79</v>
+        <v>0.78</v>
+      </c>
+      <c r="L187" t="s">
+        <v>426</v>
       </c>
       <c r="M187" s="1">
-        <v>285225.0</v>
+        <v>299784.0</v>
       </c>
       <c r="N187" s="1">
-        <v>286211.79</v>
+        <v>302126.47</v>
       </c>
       <c r="O187" s="1">
-        <v>0.16</v>
+        <v>0.17</v>
       </c>
       <c r="P187">
         <v>1</v>
       </c>
     </row>
     <row r="188" spans="1:16">
       <c r="A188" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
       <c r="B188" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="C188" s="1">
-        <v>498000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D188" s="1">
-        <v>90.076</v>
+        <v>105.012</v>
       </c>
       <c r="E188" s="1">
-        <v>100.0</v>
+        <v>99.379</v>
       </c>
       <c r="F188" t="s">
         <v>8</v>
       </c>
       <c r="G188">
         <v>1.0</v>
       </c>
       <c r="H188" s="1">
-        <v>498000.0</v>
+        <v>198758.0</v>
       </c>
       <c r="I188" s="1">
-        <v>-49421.52</v>
+        <v>11266.0</v>
       </c>
       <c r="J188" s="1">
-        <v>-9.924</v>
+        <v>5.6681995190131</v>
       </c>
       <c r="K188">
-        <v>0.85</v>
+        <v>2.12</v>
       </c>
       <c r="L188" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="M188" s="1">
-        <v>448578.48</v>
+        <v>210024.0</v>
       </c>
       <c r="N188" s="1">
-        <v>452833.53</v>
+        <v>214271.26</v>
       </c>
       <c r="O188" s="1">
-        <v>0.25</v>
+        <v>0.12</v>
       </c>
       <c r="P188">
         <v>1</v>
       </c>
     </row>
     <row r="189" spans="1:16">
       <c r="A189" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
       <c r="B189" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="C189" s="1">
-        <v>361000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D189" s="1">
-        <v>100.518</v>
+        <v>93.73</v>
       </c>
       <c r="E189" s="1">
-        <v>99.459</v>
+        <v>91.473</v>
       </c>
       <c r="F189" t="s">
         <v>8</v>
       </c>
       <c r="G189">
         <v>1.0</v>
       </c>
       <c r="H189" s="1">
-        <v>359046.99</v>
+        <v>274419.0</v>
       </c>
       <c r="I189" s="1">
-        <v>3822.99</v>
+        <v>6771.0</v>
       </c>
       <c r="J189" s="1">
-        <v>1.0647603535125</v>
+        <v>2.4673947503635</v>
       </c>
       <c r="K189">
-        <v>0.47</v>
+        <v>0.37</v>
       </c>
       <c r="L189" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="M189" s="1">
-        <v>362869.98</v>
+        <v>281190.0</v>
       </c>
       <c r="N189" s="1">
-        <v>364573.6</v>
+        <v>282286.44</v>
       </c>
       <c r="O189" s="1">
-        <v>0.2</v>
+        <v>0.16</v>
       </c>
       <c r="P189">
         <v>1</v>
       </c>
     </row>
     <row r="190" spans="1:16">
       <c r="A190" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="B190" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="C190" s="1">
-        <v>300000.0</v>
+        <v>498000.0</v>
       </c>
       <c r="D190" s="1">
-        <v>100.184</v>
+        <v>88.114</v>
       </c>
       <c r="E190" s="1">
-        <v>99.292</v>
+        <v>100.0</v>
       </c>
       <c r="F190" t="s">
         <v>8</v>
       </c>
       <c r="G190">
         <v>1.0</v>
       </c>
       <c r="H190" s="1">
-        <v>297876.0</v>
+        <v>498000.0</v>
       </c>
       <c r="I190" s="1">
-        <v>2676.0</v>
+        <v>-59192.28</v>
       </c>
       <c r="J190" s="1">
-        <v>0.89836039157233</v>
+        <v>-11.886</v>
       </c>
       <c r="K190">
-        <v>0.39</v>
+        <v>0.92</v>
       </c>
       <c r="L190" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="M190" s="1">
-        <v>300552.0</v>
+        <v>438807.72</v>
       </c>
       <c r="N190" s="1">
-        <v>301731.45</v>
+        <v>443408.59</v>
       </c>
       <c r="O190" s="1">
-        <v>0.17</v>
+        <v>0.26</v>
       </c>
       <c r="P190">
         <v>1</v>
       </c>
     </row>
     <row r="191" spans="1:16">
       <c r="A191" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="B191" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="C191" s="1">
-        <v>100000.0</v>
+        <v>361000.0</v>
       </c>
       <c r="D191" s="1">
-        <v>105.562</v>
+        <v>98.065</v>
       </c>
       <c r="E191" s="1">
-        <v>105.478</v>
+        <v>99.459</v>
       </c>
       <c r="F191" t="s">
         <v>8</v>
       </c>
       <c r="G191">
         <v>1.0</v>
       </c>
       <c r="H191" s="1">
-        <v>105478.0</v>
+        <v>359046.99</v>
       </c>
       <c r="I191" s="1">
-        <v>84.0</v>
+        <v>-5032.34</v>
       </c>
       <c r="J191" s="1">
-        <v>0.079637459944254</v>
+        <v>-1.4015825616586</v>
       </c>
       <c r="K191">
-        <v>3.76</v>
+        <v>0.68</v>
       </c>
       <c r="L191" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="M191" s="1">
-        <v>105562.0</v>
+        <v>354014.65</v>
       </c>
       <c r="N191" s="1">
-        <v>109322.41</v>
+        <v>356457.58</v>
       </c>
       <c r="O191" s="1">
-        <v>0.06</v>
+        <v>0.21</v>
       </c>
       <c r="P191">
         <v>1</v>
       </c>
     </row>
     <row r="192" spans="1:16">
       <c r="A192" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="B192" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="C192" s="1">
-        <v>100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D192" s="1">
-        <v>100.125</v>
+        <v>97.246</v>
       </c>
       <c r="E192" s="1">
-        <v>99.74</v>
+        <v>99.292</v>
       </c>
       <c r="F192" t="s">
         <v>8</v>
       </c>
       <c r="G192">
         <v>1.0</v>
       </c>
       <c r="H192" s="1">
-        <v>99740.0</v>
+        <v>297876.0</v>
       </c>
       <c r="I192" s="1">
-        <v>385.0</v>
+        <v>-6138.0</v>
       </c>
       <c r="J192" s="1">
-        <v>0.3860036093844</v>
+        <v>-2.0605889699069</v>
       </c>
       <c r="K192">
-        <v>1.68</v>
+        <v>0.61</v>
       </c>
       <c r="L192" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="M192" s="1">
-        <v>100125.0</v>
+        <v>291738.0</v>
       </c>
       <c r="N192" s="1">
-        <v>101807.88</v>
+        <v>293579.1</v>
       </c>
       <c r="O192" s="1">
-        <v>0.06</v>
+        <v>0.17</v>
       </c>
       <c r="P192">
         <v>1</v>
       </c>
     </row>
     <row r="193" spans="1:16">
       <c r="A193" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="B193" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="C193" s="1">
-        <v>500000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D193" s="1">
-        <v>100.866</v>
+        <v>102.55</v>
       </c>
       <c r="E193" s="1">
-        <v>99.933</v>
+        <v>105.478</v>
       </c>
       <c r="F193" t="s">
         <v>8</v>
       </c>
       <c r="G193">
         <v>1.0</v>
       </c>
       <c r="H193" s="1">
-        <v>499665.0</v>
+        <v>105478.0</v>
       </c>
       <c r="I193" s="1">
-        <v>4665.0</v>
+        <v>-2928.0</v>
       </c>
       <c r="J193" s="1">
-        <v>0.9336255291045</v>
+        <v>-2.7759343180568</v>
       </c>
       <c r="K193">
-        <v>0.1</v>
-[...2 lines deleted...]
-        <v>508.56</v>
+        <v>4.07</v>
+      </c>
+      <c r="L193" t="s">
+        <v>444</v>
       </c>
       <c r="M193" s="1">
-        <v>504330.0</v>
+        <v>102550.0</v>
       </c>
       <c r="N193" s="1">
-        <v>504838.56</v>
+        <v>106623.77</v>
       </c>
       <c r="O193" s="1">
-        <v>0.28</v>
+        <v>0.06</v>
       </c>
       <c r="P193">
         <v>1</v>
       </c>
     </row>
     <row r="194" spans="1:16">
       <c r="A194" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
       <c r="B194" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="C194" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D194" s="1">
-        <v>101.401</v>
+        <v>97.29</v>
       </c>
       <c r="E194" s="1">
-        <v>100.91</v>
+        <v>99.74</v>
       </c>
       <c r="F194" t="s">
         <v>8</v>
       </c>
       <c r="G194">
         <v>1.0</v>
       </c>
       <c r="H194" s="1">
-        <v>302730.0</v>
+        <v>99740.0</v>
       </c>
       <c r="I194" s="1">
-        <v>1473.0</v>
+        <v>-2450.0</v>
       </c>
       <c r="J194" s="1">
-        <v>0.48657219304331</v>
+        <v>-2.4563866051735</v>
       </c>
       <c r="K194">
-        <v>2.58</v>
+        <v>1.9</v>
       </c>
       <c r="L194" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="M194" s="1">
-        <v>304203.0</v>
+        <v>97290.0</v>
       </c>
       <c r="N194" s="1">
-        <v>311942.38</v>
+        <v>99185.55</v>
       </c>
       <c r="O194" s="1">
-        <v>0.17</v>
+        <v>0.06</v>
       </c>
       <c r="P194">
         <v>1</v>
       </c>
     </row>
     <row r="195" spans="1:16">
       <c r="A195" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
       <c r="B195" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="C195" s="1">
-        <v>982132.71</v>
+        <v>500000.0</v>
       </c>
       <c r="D195" s="1">
-        <v>90.908</v>
+        <v>98.18</v>
       </c>
       <c r="E195" s="1">
-        <v>89.86337905</v>
+        <v>99.933</v>
       </c>
       <c r="F195" t="s">
         <v>8</v>
       </c>
       <c r="G195">
         <v>1.0</v>
       </c>
       <c r="H195" s="1">
-        <v>882577.64</v>
+        <v>499665.0</v>
       </c>
       <c r="I195" s="1">
-        <v>10259.56</v>
+        <v>-8765.0</v>
       </c>
       <c r="J195" s="1">
-        <v>1.1624541043211</v>
+        <v>-1.7541752974493</v>
       </c>
       <c r="K195">
-        <v>0.07</v>
-[...2 lines deleted...]
-        <v>683.46</v>
+        <v>0.31</v>
+      </c>
+      <c r="L195" t="s">
+        <v>450</v>
       </c>
       <c r="M195" s="1">
-        <v>892837.2</v>
+        <v>490900.0</v>
       </c>
       <c r="N195" s="1">
-        <v>893520.66</v>
+        <v>492471.92</v>
       </c>
       <c r="O195" s="1">
-        <v>0.49</v>
+        <v>0.28</v>
       </c>
       <c r="P195">
         <v>1</v>
       </c>
     </row>
     <row r="196" spans="1:16">
       <c r="A196" t="s">
-        <v>448</v>
+        <v>451</v>
       </c>
       <c r="B196" t="s">
-        <v>449</v>
+        <v>452</v>
       </c>
       <c r="C196" s="1">
-        <v>187052.98</v>
+        <v>300000.0</v>
       </c>
       <c r="D196" s="1">
-        <v>97.138</v>
+        <v>98.847</v>
       </c>
       <c r="E196" s="1">
-        <v>97.25354817</v>
+        <v>100.91</v>
       </c>
       <c r="F196" t="s">
         <v>8</v>
       </c>
       <c r="G196">
         <v>1.0</v>
       </c>
       <c r="H196" s="1">
-        <v>181915.66</v>
+        <v>302730.0</v>
       </c>
       <c r="I196" s="1">
-        <v>-216.14</v>
+        <v>-6189.0</v>
       </c>
       <c r="J196" s="1">
-        <v>-0.11881330062514</v>
+        <v>-2.0443959964325</v>
       </c>
       <c r="K196">
-        <v>0.56</v>
+        <v>2.79</v>
       </c>
       <c r="L196" t="s">
-        <v>450</v>
+        <v>453</v>
       </c>
       <c r="M196" s="1">
-        <v>181699.52</v>
+        <v>296541.0</v>
       </c>
       <c r="N196" s="1">
-        <v>182740.87</v>
+        <v>304918.4</v>
       </c>
       <c r="O196" s="1">
-        <v>0.1</v>
+        <v>0.18</v>
       </c>
       <c r="P196">
         <v>1</v>
       </c>
     </row>
     <row r="197" spans="1:16">
       <c r="A197" t="s">
-        <v>451</v>
+        <v>454</v>
       </c>
       <c r="B197" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
       <c r="C197" s="1">
-        <v>1232220.54</v>
+        <v>982132.71</v>
       </c>
       <c r="D197" s="1">
-        <v>100.881</v>
+        <v>88.673</v>
       </c>
       <c r="E197" s="1">
-        <v>104.9969245</v>
+        <v>89.86337905</v>
       </c>
       <c r="F197" t="s">
         <v>8</v>
       </c>
       <c r="G197">
         <v>1.0</v>
       </c>
       <c r="H197" s="1">
-        <v>1293793.67</v>
+        <v>882577.64</v>
       </c>
       <c r="I197" s="1">
-        <v>-50717.26</v>
+        <v>-11691.1</v>
       </c>
       <c r="J197" s="1">
-        <v>-3.9200423665699</v>
+        <v>-1.3246539987122</v>
       </c>
       <c r="K197">
-        <v>2.09</v>
-[...2 lines deleted...]
-        <v>453</v>
+        <v>0.08</v>
+      </c>
+      <c r="L197">
+        <v>745.34</v>
       </c>
       <c r="M197" s="1">
-        <v>1243076.41</v>
+        <v>870886.54</v>
       </c>
       <c r="N197" s="1">
-        <v>1268801.12</v>
+        <v>871631.88</v>
       </c>
       <c r="O197" s="1">
-        <v>0.7</v>
+        <v>0.5</v>
       </c>
       <c r="P197">
         <v>1</v>
       </c>
     </row>
     <row r="198" spans="1:16">
       <c r="A198" t="s">
-        <v>454</v>
+        <v>456</v>
       </c>
       <c r="B198" t="s">
-        <v>455</v>
+        <v>457</v>
       </c>
       <c r="C198" s="1">
-        <v>1398573.82</v>
+        <v>187052.98</v>
       </c>
       <c r="D198" s="1">
-        <v>108.089</v>
+        <v>95.706</v>
       </c>
       <c r="E198" s="1">
-        <v>124.87696502</v>
+        <v>97.25354817</v>
       </c>
       <c r="F198" t="s">
         <v>8</v>
       </c>
       <c r="G198">
         <v>1.0</v>
       </c>
       <c r="H198" s="1">
-        <v>1746496.54</v>
+        <v>181915.66</v>
       </c>
       <c r="I198" s="1">
-        <v>-234792.09</v>
+        <v>-2894.73</v>
       </c>
       <c r="J198" s="1">
-        <v>-13.443604646362</v>
+        <v>-1.5912483840039</v>
       </c>
       <c r="K198">
-        <v>3.96</v>
+        <v>0.61</v>
       </c>
       <c r="L198" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
       <c r="M198" s="1">
-        <v>1511704.45</v>
+        <v>179020.93</v>
       </c>
       <c r="N198" s="1">
-        <v>1567072.65</v>
+        <v>180156.57</v>
       </c>
       <c r="O198" s="1">
-        <v>0.86</v>
+        <v>0.1</v>
       </c>
       <c r="P198">
         <v>1</v>
       </c>
     </row>
     <row r="199" spans="1:16">
       <c r="A199" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="B199" t="s">
-        <v>458</v>
+        <v>460</v>
       </c>
       <c r="C199" s="1">
-        <v>243000.0</v>
+        <v>1232220.54</v>
       </c>
       <c r="D199" s="1">
-        <v>100.709</v>
+        <v>97.09</v>
       </c>
       <c r="E199" s="1">
-        <v>100.0</v>
+        <v>104.9969245</v>
       </c>
       <c r="F199" t="s">
         <v>8</v>
       </c>
       <c r="G199">
         <v>1.0</v>
       </c>
       <c r="H199" s="1">
-        <v>243000.0</v>
+        <v>1293793.67</v>
       </c>
       <c r="I199" s="1">
-        <v>1722.87</v>
+        <v>-97430.75</v>
       </c>
       <c r="J199" s="1">
-        <v>0.709</v>
+        <v>-7.5306250338974</v>
       </c>
       <c r="K199">
-        <v>1.04</v>
+        <v>2.28</v>
       </c>
       <c r="L199" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
       <c r="M199" s="1">
-        <v>244722.87</v>
+        <v>1196362.92</v>
       </c>
       <c r="N199" s="1">
-        <v>247252.86</v>
+        <v>1224417.04</v>
       </c>
       <c r="O199" s="1">
-        <v>0.14</v>
+        <v>0.7</v>
       </c>
       <c r="P199">
         <v>1</v>
       </c>
     </row>
     <row r="200" spans="1:16">
       <c r="A200" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="B200" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="C200" s="1">
-        <v>200000.0</v>
+        <v>1398573.82</v>
       </c>
       <c r="D200" s="1">
-        <v>107.092</v>
+        <v>103.385</v>
       </c>
       <c r="E200" s="1">
-        <v>99.922</v>
+        <v>124.87696502</v>
       </c>
       <c r="F200" t="s">
         <v>8</v>
       </c>
       <c r="G200">
         <v>1.0</v>
       </c>
       <c r="H200" s="1">
-        <v>199844.0</v>
+        <v>1746496.54</v>
       </c>
       <c r="I200" s="1">
-        <v>14340.0</v>
+        <v>-300580.99</v>
       </c>
       <c r="J200" s="1">
-        <v>7.1755969656332</v>
+        <v>-17.210511622313</v>
       </c>
       <c r="K200">
-        <v>1.43</v>
+        <v>4.23</v>
       </c>
       <c r="L200" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
       <c r="M200" s="1">
-        <v>214184.0</v>
+        <v>1445915.55</v>
       </c>
       <c r="N200" s="1">
-        <v>217047.01</v>
+        <v>1505029.24</v>
       </c>
       <c r="O200" s="1">
-        <v>0.12</v>
+        <v>0.87</v>
       </c>
       <c r="P200">
         <v>1</v>
       </c>
     </row>
     <row r="201" spans="1:16">
       <c r="A201" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
       <c r="B201" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="C201" s="1">
-        <v>300000.0</v>
+        <v>243000.0</v>
       </c>
       <c r="D201" s="1">
-        <v>100.591</v>
+        <v>97.283</v>
       </c>
       <c r="E201" s="1">
-        <v>100.028</v>
+        <v>100.0</v>
       </c>
       <c r="F201" t="s">
         <v>8</v>
       </c>
       <c r="G201">
         <v>1.0</v>
       </c>
       <c r="H201" s="1">
-        <v>300084.0</v>
+        <v>243000.0</v>
       </c>
       <c r="I201" s="1">
-        <v>1689.0</v>
+        <v>-6602.31</v>
       </c>
       <c r="J201" s="1">
-        <v>0.56284240412684</v>
+        <v>-2.717</v>
       </c>
       <c r="K201">
-        <v>0.45</v>
+        <v>1.25</v>
       </c>
       <c r="L201" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="M201" s="1">
-        <v>301773.0</v>
+        <v>236397.69</v>
       </c>
       <c r="N201" s="1">
-        <v>303108.8</v>
+        <v>239442.63</v>
       </c>
       <c r="O201" s="1">
-        <v>0.17</v>
+        <v>0.14</v>
       </c>
       <c r="P201">
         <v>1</v>
       </c>
     </row>
     <row r="202" spans="1:16">
       <c r="A202" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="B202" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="C202" s="1">
         <v>200000.0</v>
       </c>
       <c r="D202" s="1">
-        <v>108.058</v>
+        <v>104.272</v>
       </c>
       <c r="E202" s="1">
-        <v>107.84</v>
+        <v>99.922</v>
       </c>
       <c r="F202" t="s">
         <v>8</v>
       </c>
       <c r="G202">
         <v>1.0</v>
       </c>
       <c r="H202" s="1">
-        <v>215680.0</v>
+        <v>199844.0</v>
       </c>
       <c r="I202" s="1">
-        <v>436.0</v>
+        <v>8700.0</v>
       </c>
       <c r="J202" s="1">
-        <v>0.20215133531157</v>
+        <v>4.3533956486059</v>
       </c>
       <c r="K202">
-        <v>1.41</v>
+        <v>1.73</v>
       </c>
       <c r="L202" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
       <c r="M202" s="1">
-        <v>216116.0</v>
+        <v>208544.0</v>
       </c>
       <c r="N202" s="1">
-        <v>218926.96</v>
+        <v>212005.64</v>
       </c>
       <c r="O202" s="1">
         <v>0.12</v>
       </c>
       <c r="P202">
         <v>1</v>
       </c>
     </row>
     <row r="203" spans="1:16">
       <c r="A203" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="B203" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="C203" s="1">
         <v>300000.0</v>
       </c>
       <c r="D203" s="1">
-        <v>104.905</v>
+        <v>97.673</v>
       </c>
       <c r="E203" s="1">
-        <v>105.68</v>
+        <v>100.028</v>
       </c>
       <c r="F203" t="s">
         <v>8</v>
       </c>
       <c r="G203">
         <v>1.0</v>
       </c>
       <c r="H203" s="1">
-        <v>317040.0</v>
+        <v>300084.0</v>
       </c>
       <c r="I203" s="1">
-        <v>-2325.0</v>
+        <v>-7065.0</v>
       </c>
       <c r="J203" s="1">
-        <v>-0.73334595003785</v>
+        <v>-2.3543407845803</v>
       </c>
       <c r="K203">
-        <v>0.01</v>
-[...2 lines deleted...]
-        <v>38.01</v>
+        <v>0.68</v>
+      </c>
+      <c r="L203" t="s">
+        <v>473</v>
       </c>
       <c r="M203" s="1">
-        <v>314715.0</v>
+        <v>293019.0</v>
       </c>
       <c r="N203" s="1">
-        <v>314753.01</v>
+        <v>295069.3</v>
       </c>
       <c r="O203" s="1">
         <v>0.17</v>
       </c>
       <c r="P203">
         <v>1</v>
       </c>
     </row>
     <row r="204" spans="1:16">
       <c r="A204" t="s">
-        <v>471</v>
+        <v>474</v>
       </c>
       <c r="B204" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="C204" s="1">
-        <v>239000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D204" s="1">
-        <v>100.217</v>
+        <v>105.16</v>
       </c>
       <c r="E204" s="1">
-        <v>99.528</v>
+        <v>107.84</v>
       </c>
       <c r="F204" t="s">
         <v>8</v>
       </c>
       <c r="G204">
         <v>1.0</v>
       </c>
       <c r="H204" s="1">
-        <v>237871.92</v>
+        <v>215680.0</v>
       </c>
       <c r="I204" s="1">
-        <v>1646.71</v>
+        <v>-5360.0</v>
       </c>
       <c r="J204" s="1">
-        <v>0.69226750261233</v>
+        <v>-2.4851632047478</v>
       </c>
       <c r="K204">
-        <v>0.98</v>
+        <v>1.7</v>
       </c>
       <c r="L204" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="M204" s="1">
-        <v>239518.63</v>
+        <v>210320.0</v>
       </c>
       <c r="N204" s="1">
-        <v>241861.16</v>
+        <v>213729.59</v>
       </c>
       <c r="O204" s="1">
-        <v>0.13</v>
+        <v>0.12</v>
       </c>
       <c r="P204">
         <v>1</v>
       </c>
     </row>
     <row r="205" spans="1:16">
       <c r="A205" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
       <c r="B205" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="C205" s="1">
-        <v>0.25</v>
+        <v>300000.0</v>
       </c>
       <c r="D205" s="1">
-        <v>107.174</v>
+        <v>102.751</v>
       </c>
       <c r="E205" s="1">
-        <v>136.0</v>
+        <v>105.68</v>
       </c>
       <c r="F205" t="s">
         <v>8</v>
       </c>
       <c r="G205">
         <v>1.0</v>
       </c>
       <c r="H205" s="1">
-        <v>0.34</v>
+        <v>317040.0</v>
       </c>
       <c r="I205" s="1">
-        <v>-0.08</v>
+        <v>-8787.0</v>
       </c>
       <c r="J205" s="1">
-        <v>-23.529411764706</v>
+        <v>-2.7715745647237</v>
       </c>
       <c r="K205">
-        <v>4.0</v>
+        <v>0.3</v>
       </c>
       <c r="L205">
-        <v>0.01</v>
+        <v>912.33</v>
       </c>
       <c r="M205" s="1">
-        <v>0.26</v>
+        <v>308253.0</v>
       </c>
       <c r="N205" s="1">
-        <v>0.27</v>
+        <v>309165.33</v>
       </c>
       <c r="O205" s="1">
-        <v>0.0</v>
+        <v>0.18</v>
       </c>
       <c r="P205">
         <v>1</v>
       </c>
     </row>
     <row r="206" spans="1:16">
       <c r="A206" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="B206" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
       <c r="C206" s="1">
-        <v>300000.0</v>
+        <v>239000.0</v>
       </c>
       <c r="D206" s="1">
-        <v>100.225</v>
+        <v>97.251</v>
       </c>
       <c r="E206" s="1">
-        <v>99.46</v>
+        <v>99.528</v>
       </c>
       <c r="F206" t="s">
         <v>8</v>
       </c>
       <c r="G206">
         <v>1.0</v>
       </c>
       <c r="H206" s="1">
-        <v>298380.0</v>
+        <v>237871.92</v>
       </c>
       <c r="I206" s="1">
-        <v>2295.0</v>
+        <v>-5442.03</v>
       </c>
       <c r="J206" s="1">
-        <v>0.76915342851398</v>
+        <v>-2.2877984084881</v>
       </c>
       <c r="K206">
-        <v>1.41</v>
+        <v>1.19</v>
       </c>
       <c r="L206" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="M206" s="1">
-        <v>300675.0</v>
+        <v>232429.89</v>
       </c>
       <c r="N206" s="1">
-        <v>304919.18</v>
+        <v>235280.7</v>
       </c>
       <c r="O206" s="1">
-        <v>0.17</v>
+        <v>0.14</v>
       </c>
       <c r="P206">
         <v>1</v>
       </c>
     </row>
     <row r="207" spans="1:16">
       <c r="A207" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="B207" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
       <c r="C207" s="1">
-        <v>200000.0</v>
+        <v>0.25</v>
       </c>
       <c r="D207" s="1">
-        <v>100.375</v>
+        <v>105.626</v>
       </c>
       <c r="E207" s="1">
-        <v>100.45</v>
+        <v>136.0</v>
       </c>
       <c r="F207" t="s">
         <v>8</v>
       </c>
       <c r="G207">
         <v>1.0</v>
       </c>
       <c r="H207" s="1">
-        <v>200900.0</v>
+        <v>0.34</v>
       </c>
       <c r="I207" s="1">
-        <v>-150.0</v>
+        <v>-0.08</v>
       </c>
       <c r="J207" s="1">
-        <v>-0.074664011946242</v>
+        <v>-23.529411764706</v>
       </c>
       <c r="K207">
-        <v>1.16</v>
-[...2 lines deleted...]
-        <v>481</v>
+        <v>4.0</v>
+      </c>
+      <c r="L207">
+        <v>0.01</v>
       </c>
       <c r="M207" s="1">
-        <v>200750.0</v>
+        <v>0.26</v>
       </c>
       <c r="N207" s="1">
-        <v>203064.38</v>
+        <v>0.27</v>
       </c>
       <c r="O207" s="1">
-        <v>0.11</v>
+        <v>0.0</v>
       </c>
       <c r="P207">
         <v>1</v>
       </c>
     </row>
     <row r="208" spans="1:16">
       <c r="A208" t="s">
-        <v>482</v>
+        <v>484</v>
       </c>
       <c r="B208" t="s">
-        <v>483</v>
+        <v>485</v>
       </c>
       <c r="C208" s="1">
-        <v>200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D208" s="1">
-        <v>97.97</v>
+        <v>97.07</v>
       </c>
       <c r="E208" s="1">
-        <v>99.077</v>
+        <v>99.46</v>
       </c>
       <c r="F208" t="s">
         <v>8</v>
       </c>
       <c r="G208">
         <v>1.0</v>
       </c>
       <c r="H208" s="1">
-        <v>198154.0</v>
+        <v>298380.0</v>
       </c>
       <c r="I208" s="1">
-        <v>-2214.0</v>
+        <v>-7170.0</v>
       </c>
       <c r="J208" s="1">
-        <v>-1.1173127971174</v>
+        <v>-2.4029760707822</v>
       </c>
       <c r="K208">
-        <v>1.52</v>
+        <v>1.63</v>
       </c>
       <c r="L208" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
       <c r="M208" s="1">
-        <v>195940.0</v>
+        <v>291210.0</v>
       </c>
       <c r="N208" s="1">
-        <v>198989.32</v>
+        <v>296092.19</v>
       </c>
       <c r="O208" s="1">
-        <v>0.11</v>
+        <v>0.17</v>
       </c>
       <c r="P208">
         <v>1</v>
       </c>
     </row>
     <row r="209" spans="1:16">
       <c r="A209" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="B209" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="C209" s="1">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D209" s="1">
-        <v>95.239</v>
+        <v>96.841</v>
       </c>
       <c r="E209" s="1">
-        <v>92.4806</v>
+        <v>100.45</v>
       </c>
       <c r="F209" t="s">
         <v>8</v>
       </c>
       <c r="G209">
         <v>1.0</v>
       </c>
       <c r="H209" s="1">
-        <v>277441.8</v>
+        <v>200900.0</v>
       </c>
       <c r="I209" s="1">
-        <v>8275.2</v>
+        <v>-7218.0</v>
       </c>
       <c r="J209" s="1">
-        <v>2.9826796106427</v>
+        <v>-3.5928322548532</v>
       </c>
       <c r="K209">
-        <v>0.4</v>
+        <v>1.4</v>
       </c>
       <c r="L209" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
       <c r="M209" s="1">
-        <v>285717.0</v>
+        <v>193682.0</v>
       </c>
       <c r="N209" s="1">
-        <v>286918.03</v>
+        <v>196484.74</v>
       </c>
       <c r="O209" s="1">
-        <v>0.16</v>
+        <v>0.11</v>
       </c>
       <c r="P209">
         <v>1</v>
       </c>
     </row>
     <row r="210" spans="1:16">
       <c r="A210" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="B210" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="C210" s="1">
-        <v>239000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D210" s="1">
-        <v>106.102</v>
+        <v>95.292</v>
       </c>
       <c r="E210" s="1">
-        <v>99.953</v>
+        <v>99.077</v>
       </c>
       <c r="F210" t="s">
         <v>8</v>
       </c>
       <c r="G210">
         <v>1.0</v>
       </c>
       <c r="H210" s="1">
-        <v>238887.67</v>
+        <v>198154.0</v>
       </c>
       <c r="I210" s="1">
-        <v>14696.11</v>
+        <v>-7570.0</v>
       </c>
       <c r="J210" s="1">
-        <v>6.1518913889528</v>
+        <v>-3.8202610091141</v>
       </c>
       <c r="K210">
-        <v>4.44</v>
+        <v>1.75</v>
       </c>
       <c r="L210" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
       <c r="M210" s="1">
-        <v>253583.78</v>
+        <v>190584.0</v>
       </c>
       <c r="N210" s="1">
-        <v>264189.81</v>
+        <v>194074.41</v>
       </c>
       <c r="O210" s="1">
-        <v>0.15</v>
+        <v>0.11</v>
       </c>
       <c r="P210">
         <v>1</v>
       </c>
     </row>
     <row r="211" spans="1:16">
       <c r="A211" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="B211" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="C211" s="1">
-        <v>200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D211" s="1">
-        <v>106.568</v>
+        <v>93.961</v>
       </c>
       <c r="E211" s="1">
-        <v>99.961</v>
+        <v>92.4806</v>
       </c>
       <c r="F211" t="s">
         <v>8</v>
       </c>
       <c r="G211">
         <v>1.0</v>
       </c>
       <c r="H211" s="1">
-        <v>199922.0</v>
+        <v>277441.8</v>
       </c>
       <c r="I211" s="1">
-        <v>13214.0</v>
+        <v>4441.2</v>
       </c>
       <c r="J211" s="1">
-        <v>6.6095777353168</v>
+        <v>1.6007681611062</v>
       </c>
       <c r="K211">
-        <v>3.07</v>
+        <v>0.46</v>
       </c>
       <c r="L211" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
       <c r="M211" s="1">
-        <v>213136.0</v>
+        <v>281883.0</v>
       </c>
       <c r="N211" s="1">
-        <v>219279.84</v>
+        <v>283249.44</v>
       </c>
       <c r="O211" s="1">
-        <v>0.12</v>
+        <v>0.16</v>
       </c>
       <c r="P211">
         <v>1</v>
       </c>
     </row>
     <row r="212" spans="1:16">
       <c r="A212" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="B212" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="C212" s="1">
-        <v>193000.0</v>
+        <v>239000.0</v>
       </c>
       <c r="D212" s="1">
-        <v>100.114</v>
+        <v>102.631</v>
       </c>
       <c r="E212" s="1">
-        <v>99.702</v>
+        <v>99.953</v>
       </c>
       <c r="F212" t="s">
         <v>8</v>
       </c>
       <c r="G212">
         <v>1.0</v>
       </c>
       <c r="H212" s="1">
-        <v>192424.86</v>
+        <v>238887.67</v>
       </c>
       <c r="I212" s="1">
-        <v>795.16</v>
+        <v>6400.42</v>
       </c>
       <c r="J212" s="1">
-        <v>0.41323142966039</v>
+        <v>2.6792592518484</v>
       </c>
       <c r="K212">
-        <v>1.41</v>
+        <v>4.74</v>
       </c>
       <c r="L212" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
       <c r="M212" s="1">
-        <v>193220.02</v>
+        <v>245288.09</v>
       </c>
       <c r="N212" s="1">
-        <v>195935.24</v>
+        <v>256609.49</v>
       </c>
       <c r="O212" s="1">
-        <v>0.11</v>
+        <v>0.15</v>
       </c>
       <c r="P212">
         <v>1</v>
       </c>
     </row>
     <row r="213" spans="1:16">
       <c r="A213" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="B213" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="C213" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D213" s="1">
-        <v>99.211</v>
+        <v>102.911</v>
       </c>
       <c r="E213" s="1">
-        <v>99.3</v>
+        <v>99.961</v>
       </c>
       <c r="F213" t="s">
         <v>8</v>
       </c>
       <c r="G213">
         <v>1.0</v>
       </c>
       <c r="H213" s="1">
-        <v>99300.0</v>
+        <v>199922.0</v>
       </c>
       <c r="I213" s="1">
-        <v>-89.0</v>
+        <v>5900.0</v>
       </c>
       <c r="J213" s="1">
-        <v>-0.089627391742195</v>
+        <v>2.9511509488701</v>
       </c>
       <c r="K213">
-        <v>1.54</v>
+        <v>3.38</v>
       </c>
       <c r="L213" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="M213" s="1">
-        <v>99211.0</v>
+        <v>205822.0</v>
       </c>
       <c r="N213" s="1">
-        <v>100747.71</v>
+        <v>212580.22</v>
       </c>
       <c r="O213" s="1">
-        <v>0.06</v>
+        <v>0.12</v>
       </c>
       <c r="P213">
         <v>1</v>
       </c>
     </row>
     <row r="214" spans="1:16">
       <c r="A214" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
       <c r="B214" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
       <c r="C214" s="1">
-        <v>200000.0</v>
+        <v>193000.0</v>
       </c>
       <c r="D214" s="1">
-        <v>103.39</v>
+        <v>96.893</v>
       </c>
       <c r="E214" s="1">
-        <v>99.611</v>
+        <v>99.702</v>
       </c>
       <c r="F214" t="s">
         <v>8</v>
       </c>
       <c r="G214">
         <v>1.0</v>
       </c>
       <c r="H214" s="1">
-        <v>199222.0</v>
+        <v>192424.86</v>
       </c>
       <c r="I214" s="1">
-        <v>7558.0</v>
+        <v>-5421.37</v>
       </c>
       <c r="J214" s="1">
-        <v>3.7937577175212</v>
+        <v>-2.817395839602</v>
       </c>
       <c r="K214">
-        <v>2.52</v>
+        <v>1.61</v>
       </c>
       <c r="L214" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="M214" s="1">
-        <v>206780.0</v>
+        <v>187003.49</v>
       </c>
       <c r="N214" s="1">
-        <v>211821.1</v>
+        <v>190113.96</v>
       </c>
       <c r="O214" s="1">
-        <v>0.12</v>
+        <v>0.11</v>
       </c>
       <c r="P214">
         <v>1</v>
       </c>
     </row>
     <row r="215" spans="1:16">
       <c r="A215" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="B215" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
       <c r="C215" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D215" s="1">
-        <v>101.127</v>
+        <v>95.208</v>
       </c>
       <c r="E215" s="1">
-        <v>99.438</v>
+        <v>99.3</v>
       </c>
       <c r="F215" t="s">
         <v>8</v>
       </c>
       <c r="G215">
         <v>1.0</v>
       </c>
       <c r="H215" s="1">
-        <v>298314.0</v>
+        <v>99300.0</v>
       </c>
       <c r="I215" s="1">
-        <v>5067.0</v>
+        <v>-4092.0</v>
       </c>
       <c r="J215" s="1">
-        <v>1.6985458275508</v>
+        <v>-4.1208459214502</v>
       </c>
       <c r="K215">
-        <v>2.49</v>
+        <v>1.76</v>
       </c>
       <c r="L215" t="s">
-        <v>505</v>
+        <v>507</v>
       </c>
       <c r="M215" s="1">
-        <v>303381.0</v>
+        <v>95208.0</v>
       </c>
       <c r="N215" s="1">
-        <v>310855.32</v>
+        <v>96968.41</v>
       </c>
       <c r="O215" s="1">
-        <v>0.17</v>
+        <v>0.06</v>
       </c>
       <c r="P215">
         <v>1</v>
       </c>
     </row>
     <row r="216" spans="1:16">
       <c r="A216" t="s">
-        <v>506</v>
+        <v>508</v>
       </c>
       <c r="B216" t="s">
-        <v>507</v>
+        <v>509</v>
       </c>
       <c r="C216" s="1">
         <v>200000.0</v>
       </c>
       <c r="D216" s="1">
-        <v>102.796</v>
+        <v>100.443</v>
       </c>
       <c r="E216" s="1">
-        <v>102.8745</v>
+        <v>99.611</v>
       </c>
       <c r="F216" t="s">
         <v>8</v>
       </c>
       <c r="G216">
         <v>1.0</v>
       </c>
       <c r="H216" s="1">
-        <v>205749.0</v>
+        <v>199222.0</v>
       </c>
       <c r="I216" s="1">
-        <v>-157.0</v>
+        <v>1664.0</v>
       </c>
       <c r="J216" s="1">
-        <v>-0.076306567711143</v>
+        <v>0.83524911907319</v>
       </c>
       <c r="K216">
-        <v>3.21</v>
+        <v>2.77</v>
       </c>
       <c r="L216" t="s">
-        <v>508</v>
+        <v>510</v>
       </c>
       <c r="M216" s="1">
-        <v>205592.0</v>
+        <v>200886.0</v>
       </c>
       <c r="N216" s="1">
-        <v>212011.18</v>
+        <v>206431.21</v>
       </c>
       <c r="O216" s="1">
         <v>0.12</v>
       </c>
       <c r="P216">
         <v>1</v>
       </c>
     </row>
     <row r="217" spans="1:16">
       <c r="A217" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="B217" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="C217" s="1">
-        <v>200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D217" s="1">
-        <v>99.596</v>
+        <v>97.845</v>
       </c>
       <c r="E217" s="1">
-        <v>98.434</v>
+        <v>99.438</v>
       </c>
       <c r="F217" t="s">
         <v>8</v>
       </c>
       <c r="G217">
         <v>1.0</v>
       </c>
       <c r="H217" s="1">
-        <v>196868.0</v>
+        <v>298314.0</v>
       </c>
       <c r="I217" s="1">
-        <v>2324.0</v>
+        <v>-4779.0</v>
       </c>
       <c r="J217" s="1">
-        <v>1.1804864172948</v>
+        <v>-1.6020032583117</v>
       </c>
       <c r="K217">
-        <v>2.57</v>
+        <v>2.69</v>
       </c>
       <c r="L217" t="s">
-        <v>511</v>
+        <v>513</v>
       </c>
       <c r="M217" s="1">
-        <v>199192.0</v>
+        <v>293535.0</v>
       </c>
       <c r="N217" s="1">
-        <v>204336.52</v>
+        <v>301600.07</v>
       </c>
       <c r="O217" s="1">
-        <v>0.11</v>
+        <v>0.17</v>
       </c>
       <c r="P217">
         <v>1</v>
       </c>
     </row>
     <row r="218" spans="1:16">
       <c r="A218" t="s">
-        <v>512</v>
+        <v>514</v>
       </c>
       <c r="B218" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
       <c r="C218" s="1">
         <v>400000.0</v>
       </c>
       <c r="D218" s="1">
-        <v>106.29</v>
+        <v>98.399</v>
       </c>
       <c r="E218" s="1">
-        <v>102.716</v>
+        <v>101.06225</v>
       </c>
       <c r="F218" t="s">
         <v>8</v>
       </c>
       <c r="G218">
         <v>1.0</v>
       </c>
       <c r="H218" s="1">
-        <v>410864.0</v>
+        <v>404249.0</v>
       </c>
       <c r="I218" s="1">
-        <v>14296.0</v>
+        <v>-10653.0</v>
       </c>
       <c r="J218" s="1">
-        <v>3.4794968651427</v>
+        <v>-2.6352569827013</v>
       </c>
       <c r="K218">
-        <v>3.43</v>
+        <v>3.47</v>
       </c>
       <c r="L218" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
       <c r="M218" s="1">
-        <v>425160.0</v>
+        <v>393596.0</v>
       </c>
       <c r="N218" s="1">
-        <v>438895.62</v>
+        <v>407474.08</v>
       </c>
       <c r="O218" s="1">
-        <v>0.24</v>
+        <v>0.23</v>
       </c>
       <c r="P218">
         <v>1</v>
       </c>
     </row>
     <row r="219" spans="1:16">
       <c r="A219" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="B219" t="s">
-        <v>516</v>
+        <v>518</v>
       </c>
       <c r="C219" s="1">
-        <v>600000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D219" s="1">
-        <v>103.204</v>
+        <v>102.306</v>
       </c>
       <c r="E219" s="1">
-        <v>98.6</v>
+        <v>102.716</v>
       </c>
       <c r="F219" t="s">
         <v>8</v>
       </c>
       <c r="G219">
         <v>1.0</v>
       </c>
       <c r="H219" s="1">
-        <v>591600.0</v>
+        <v>410864.0</v>
       </c>
       <c r="I219" s="1">
-        <v>27624.0</v>
+        <v>-1640.0</v>
       </c>
       <c r="J219" s="1">
-        <v>4.6693711967546</v>
+        <v>-0.39915884574945</v>
       </c>
       <c r="K219">
-        <v>3.86</v>
+        <v>3.73</v>
       </c>
       <c r="L219" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
       <c r="M219" s="1">
-        <v>619224.0</v>
+        <v>409224.0</v>
       </c>
       <c r="N219" s="1">
-        <v>642381.53</v>
+        <v>424125.37</v>
       </c>
       <c r="O219" s="1">
-        <v>0.35</v>
+        <v>0.24</v>
       </c>
       <c r="P219">
         <v>1</v>
       </c>
     </row>
     <row r="220" spans="1:16">
       <c r="A220" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="B220" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
       <c r="C220" s="1">
-        <v>200000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D220" s="1">
-        <v>104.84</v>
+        <v>100.455</v>
       </c>
       <c r="E220" s="1">
-        <v>100.0</v>
+        <v>98.6</v>
       </c>
       <c r="F220" t="s">
         <v>8</v>
       </c>
       <c r="G220">
         <v>1.0</v>
       </c>
       <c r="H220" s="1">
-        <v>200000.0</v>
+        <v>591600.0</v>
       </c>
       <c r="I220" s="1">
-        <v>9680.0</v>
+        <v>11130.0</v>
       </c>
       <c r="J220" s="1">
-        <v>4.84</v>
+        <v>1.8813387423935</v>
       </c>
       <c r="K220">
-        <v>3.85</v>
+        <v>4.14</v>
       </c>
       <c r="L220" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
       <c r="M220" s="1">
-        <v>209680.0</v>
+        <v>602730.0</v>
       </c>
       <c r="N220" s="1">
-        <v>217376.0</v>
+        <v>627541.64</v>
       </c>
       <c r="O220" s="1">
-        <v>0.12</v>
+        <v>0.36</v>
       </c>
       <c r="P220">
         <v>1</v>
       </c>
     </row>
     <row r="221" spans="1:16">
       <c r="A221" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="B221" t="s">
-        <v>522</v>
+        <v>524</v>
       </c>
       <c r="C221" s="1">
         <v>200000.0</v>
       </c>
       <c r="D221" s="1">
-        <v>108.788</v>
+        <v>102.132</v>
       </c>
       <c r="E221" s="1">
-        <v>109.3</v>
+        <v>100.0</v>
       </c>
       <c r="F221" t="s">
         <v>8</v>
       </c>
       <c r="G221">
         <v>1.0</v>
       </c>
       <c r="H221" s="1">
-        <v>218600.0</v>
+        <v>200000.0</v>
       </c>
       <c r="I221" s="1">
-        <v>-1024.0</v>
+        <v>4264.0</v>
       </c>
       <c r="J221" s="1">
-        <v>-0.46843549862763</v>
+        <v>2.132</v>
       </c>
       <c r="K221">
-        <v>0.56</v>
+        <v>4.15</v>
       </c>
       <c r="L221" t="s">
-        <v>523</v>
+        <v>525</v>
       </c>
       <c r="M221" s="1">
-        <v>217576.0</v>
+        <v>204264.0</v>
       </c>
       <c r="N221" s="1">
-        <v>218697.92</v>
+        <v>212566.19</v>
       </c>
       <c r="O221" s="1">
         <v>0.12</v>
       </c>
       <c r="P221">
         <v>1</v>
       </c>
     </row>
     <row r="222" spans="1:16">
       <c r="A222" t="s">
-        <v>524</v>
+        <v>526</v>
       </c>
       <c r="B222" t="s">
-        <v>525</v>
+        <v>527</v>
       </c>
       <c r="C222" s="1">
         <v>200000.0</v>
       </c>
       <c r="D222" s="1">
-        <v>100.485</v>
+        <v>106.019</v>
       </c>
       <c r="E222" s="1">
-        <v>99.852</v>
+        <v>109.3</v>
       </c>
       <c r="F222" t="s">
         <v>8</v>
       </c>
       <c r="G222">
         <v>1.0</v>
       </c>
       <c r="H222" s="1">
-        <v>199704.0</v>
+        <v>218600.0</v>
       </c>
       <c r="I222" s="1">
-        <v>1266.0</v>
+        <v>-6562.0</v>
       </c>
       <c r="J222" s="1">
-        <v>0.6339382285783</v>
+        <v>-3.0018298261665</v>
       </c>
       <c r="K222">
-        <v>0.35</v>
-[...2 lines deleted...]
-        <v>701.37</v>
+        <v>0.89</v>
+      </c>
+      <c r="L222" t="s">
+        <v>528</v>
       </c>
       <c r="M222" s="1">
-        <v>200970.0</v>
+        <v>212038.0</v>
       </c>
       <c r="N222" s="1">
-        <v>201671.37</v>
+        <v>213821.56</v>
       </c>
       <c r="O222" s="1">
-        <v>0.11</v>
+        <v>0.12</v>
       </c>
       <c r="P222">
         <v>1</v>
       </c>
     </row>
     <row r="223" spans="1:16">
       <c r="A223" t="s">
-        <v>526</v>
+        <v>529</v>
       </c>
       <c r="B223" t="s">
-        <v>527</v>
+        <v>530</v>
       </c>
       <c r="C223" s="1">
         <v>200000.0</v>
       </c>
       <c r="D223" s="1">
-        <v>101.882</v>
+        <v>98.159</v>
       </c>
       <c r="E223" s="1">
-        <v>99.653</v>
+        <v>99.852</v>
       </c>
       <c r="F223" t="s">
         <v>8</v>
       </c>
       <c r="G223">
         <v>1.0</v>
       </c>
       <c r="H223" s="1">
-        <v>199306.0</v>
+        <v>199704.0</v>
       </c>
       <c r="I223" s="1">
-        <v>4458.0</v>
+        <v>-3386.0</v>
       </c>
       <c r="J223" s="1">
-        <v>2.2367615626223</v>
+        <v>-1.6955093538437</v>
       </c>
       <c r="K223">
-        <v>1.49</v>
+        <v>0.6</v>
       </c>
       <c r="L223" t="s">
-        <v>528</v>
+        <v>531</v>
       </c>
       <c r="M223" s="1">
-        <v>203764.0</v>
+        <v>196318.0</v>
       </c>
       <c r="N223" s="1">
-        <v>206741.4</v>
+        <v>197523.48</v>
       </c>
       <c r="O223" s="1">
         <v>0.11</v>
       </c>
       <c r="P223">
         <v>1</v>
       </c>
     </row>
     <row r="224" spans="1:16">
       <c r="A224" t="s">
-        <v>529</v>
+        <v>532</v>
       </c>
       <c r="B224" t="s">
-        <v>530</v>
+        <v>533</v>
       </c>
       <c r="C224" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D224" s="1">
-        <v>101.471</v>
+        <v>98.769</v>
       </c>
       <c r="E224" s="1">
-        <v>101.72</v>
+        <v>99.653</v>
       </c>
       <c r="F224" t="s">
         <v>8</v>
       </c>
       <c r="G224">
         <v>1.0</v>
       </c>
       <c r="H224" s="1">
-        <v>101720.0</v>
+        <v>199306.0</v>
       </c>
       <c r="I224" s="1">
-        <v>-249.0</v>
+        <v>-1768.0</v>
       </c>
       <c r="J224" s="1">
-        <v>-0.24478961856076</v>
+        <v>-0.88707816121943</v>
       </c>
       <c r="K224">
-        <v>3.11</v>
+        <v>1.7</v>
       </c>
       <c r="L224" t="s">
-        <v>531</v>
+        <v>534</v>
       </c>
       <c r="M224" s="1">
-        <v>101471.0</v>
+        <v>197538.0</v>
       </c>
       <c r="N224" s="1">
-        <v>104579.33</v>
+        <v>200940.74</v>
       </c>
       <c r="O224" s="1">
-        <v>0.06</v>
+        <v>0.12</v>
       </c>
       <c r="P224">
         <v>1</v>
       </c>
     </row>
     <row r="225" spans="1:16">
       <c r="A225" t="s">
-        <v>532</v>
+        <v>535</v>
       </c>
       <c r="B225" t="s">
-        <v>533</v>
+        <v>536</v>
       </c>
       <c r="C225" s="1">
         <v>100000.0</v>
       </c>
       <c r="D225" s="1">
-        <v>100.652</v>
+        <v>98.344</v>
       </c>
       <c r="E225" s="1">
-        <v>99.589</v>
+        <v>101.72</v>
       </c>
       <c r="F225" t="s">
         <v>8</v>
       </c>
       <c r="G225">
         <v>1.0</v>
       </c>
       <c r="H225" s="1">
-        <v>99589.0</v>
+        <v>101720.0</v>
       </c>
       <c r="I225" s="1">
-        <v>1063.0</v>
+        <v>-3376.0</v>
       </c>
       <c r="J225" s="1">
-        <v>1.0673869604073</v>
+        <v>-3.3189146677153</v>
       </c>
       <c r="K225">
-        <v>0.17</v>
-[...2 lines deleted...]
-        <v>166.44</v>
+        <v>3.32</v>
+      </c>
+      <c r="L225" t="s">
+        <v>537</v>
       </c>
       <c r="M225" s="1">
-        <v>100652.0</v>
+        <v>98344.0</v>
       </c>
       <c r="N225" s="1">
-        <v>100818.44</v>
+        <v>101668.97</v>
       </c>
       <c r="O225" s="1">
         <v>0.06</v>
       </c>
       <c r="P225">
         <v>1</v>
       </c>
     </row>
     <row r="226" spans="1:16">
       <c r="A226" t="s">
-        <v>534</v>
+        <v>538</v>
       </c>
       <c r="B226" t="s">
-        <v>535</v>
+        <v>539</v>
       </c>
       <c r="C226" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D226" s="1">
-        <v>104.472</v>
+        <v>98.395</v>
       </c>
       <c r="E226" s="1">
-        <v>98.769</v>
+        <v>99.589</v>
       </c>
       <c r="F226" t="s">
         <v>8</v>
       </c>
       <c r="G226">
         <v>1.0</v>
       </c>
       <c r="H226" s="1">
-        <v>197538.0</v>
+        <v>99589.0</v>
       </c>
       <c r="I226" s="1">
-        <v>11406.0</v>
+        <v>-1194.0</v>
       </c>
       <c r="J226" s="1">
-        <v>5.7740789113993</v>
+        <v>-1.1989275924048</v>
       </c>
       <c r="K226">
-        <v>1.66</v>
-[...2 lines deleted...]
-        <v>536</v>
+        <v>0.38</v>
+      </c>
+      <c r="L226">
+        <v>379.11</v>
       </c>
       <c r="M226" s="1">
-        <v>208944.0</v>
+        <v>98395.0</v>
       </c>
       <c r="N226" s="1">
-        <v>212256.33</v>
+        <v>98774.11</v>
       </c>
       <c r="O226" s="1">
-        <v>0.12</v>
+        <v>0.06</v>
       </c>
       <c r="P226">
         <v>1</v>
       </c>
     </row>
     <row r="227" spans="1:16">
       <c r="A227" t="s">
-        <v>537</v>
+        <v>540</v>
       </c>
       <c r="B227" t="s">
-        <v>538</v>
+        <v>541</v>
       </c>
       <c r="C227" s="1">
-        <v>193000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D227" s="1">
-        <v>101.352</v>
+        <v>101.666</v>
       </c>
       <c r="E227" s="1">
-        <v>99.43</v>
+        <v>98.769</v>
       </c>
       <c r="F227" t="s">
         <v>8</v>
       </c>
       <c r="G227">
         <v>1.0</v>
       </c>
       <c r="H227" s="1">
-        <v>191899.9</v>
+        <v>197538.0</v>
       </c>
       <c r="I227" s="1">
-        <v>3709.46</v>
+        <v>5794.0</v>
       </c>
       <c r="J227" s="1">
-        <v>1.9330182037614</v>
+        <v>2.9331065415262</v>
       </c>
       <c r="K227">
-        <v>2.83</v>
+        <v>1.9</v>
       </c>
       <c r="L227" t="s">
-        <v>539</v>
+        <v>542</v>
       </c>
       <c r="M227" s="1">
-        <v>195609.36</v>
+        <v>203332.0</v>
       </c>
       <c r="N227" s="1">
-        <v>201066.24</v>
+        <v>207132.68</v>
       </c>
       <c r="O227" s="1">
-        <v>0.11</v>
+        <v>0.12</v>
       </c>
       <c r="P227">
         <v>1</v>
       </c>
     </row>
     <row r="228" spans="1:16">
       <c r="A228" t="s">
-        <v>540</v>
+        <v>543</v>
       </c>
       <c r="B228" t="s">
-        <v>541</v>
+        <v>544</v>
       </c>
       <c r="C228" s="1">
         <v>400000.0</v>
       </c>
       <c r="D228" s="1">
-        <v>86.815</v>
+        <v>83.489</v>
       </c>
       <c r="E228" s="1">
         <v>85.96</v>
       </c>
       <c r="F228" t="s">
         <v>8</v>
       </c>
       <c r="G228">
         <v>1.0</v>
       </c>
       <c r="H228" s="1">
         <v>343840.0</v>
       </c>
       <c r="I228" s="1">
-        <v>3420.0</v>
+        <v>-9884.0</v>
       </c>
       <c r="J228" s="1">
-        <v>0.99464867380177</v>
+        <v>-2.8745928338762</v>
       </c>
       <c r="K228">
-        <v>0.4</v>
+        <v>0.43</v>
       </c>
       <c r="L228" t="s">
-        <v>542</v>
+        <v>545</v>
       </c>
       <c r="M228" s="1">
-        <v>347260.0</v>
+        <v>333956.0</v>
       </c>
       <c r="N228" s="1">
-        <v>348842.19</v>
+        <v>335695.73</v>
       </c>
       <c r="O228" s="1">
         <v>0.19</v>
       </c>
       <c r="P228">
         <v>1</v>
       </c>
     </row>
     <row r="229" spans="1:16">
       <c r="A229" t="s">
-        <v>543</v>
+        <v>546</v>
       </c>
       <c r="B229" t="s">
-        <v>544</v>
+        <v>547</v>
       </c>
       <c r="C229" s="1">
         <v>600000.0</v>
       </c>
       <c r="D229" s="1">
-        <v>100.929</v>
+        <v>98.561</v>
       </c>
       <c r="E229" s="1">
         <v>100.65</v>
       </c>
       <c r="F229" t="s">
         <v>8</v>
       </c>
       <c r="G229">
         <v>1.0</v>
       </c>
       <c r="H229" s="1">
         <v>603900.0</v>
       </c>
       <c r="I229" s="1">
-        <v>1674.0</v>
+        <v>-12534.0</v>
       </c>
       <c r="J229" s="1">
-        <v>0.27719821162444</v>
+        <v>-2.0755091902633</v>
       </c>
       <c r="K229">
-        <v>0.39</v>
+        <v>0.58</v>
       </c>
       <c r="L229" t="s">
-        <v>545</v>
+        <v>548</v>
       </c>
       <c r="M229" s="1">
-        <v>605574.0</v>
+        <v>591366.0</v>
       </c>
       <c r="N229" s="1">
-        <v>607891.81</v>
+        <v>594818.05</v>
       </c>
       <c r="O229" s="1">
-        <v>0.33</v>
+        <v>0.34</v>
       </c>
       <c r="P229">
         <v>1</v>
       </c>
     </row>
     <row r="230" spans="1:16">
       <c r="A230" t="s">
-        <v>546</v>
+        <v>549</v>
       </c>
       <c r="B230" t="s">
-        <v>547</v>
+        <v>550</v>
       </c>
       <c r="C230" s="1">
         <v>116000.0</v>
       </c>
       <c r="D230" s="1">
-        <v>101.292</v>
+        <v>98.725</v>
       </c>
       <c r="E230" s="1">
         <v>99.571</v>
       </c>
       <c r="F230" t="s">
         <v>8</v>
       </c>
       <c r="G230">
         <v>1.0</v>
       </c>
       <c r="H230" s="1">
         <v>115502.36</v>
       </c>
       <c r="I230" s="1">
-        <v>1996.36</v>
+        <v>-981.36</v>
       </c>
       <c r="J230" s="1">
-        <v>1.7284148999207</v>
+        <v>-0.84964497695112</v>
       </c>
       <c r="K230">
-        <v>1.04</v>
+        <v>1.25</v>
       </c>
       <c r="L230" t="s">
-        <v>548</v>
+        <v>551</v>
       </c>
       <c r="M230" s="1">
-        <v>117498.72</v>
+        <v>114521.0</v>
       </c>
       <c r="N230" s="1">
-        <v>118707.19</v>
+        <v>115967.03</v>
       </c>
       <c r="O230" s="1">
         <v>0.07</v>
       </c>
       <c r="P230">
         <v>1</v>
       </c>
     </row>
     <row r="231" spans="1:16">
       <c r="A231" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="B231" t="s">
-        <v>550</v>
+        <v>553</v>
       </c>
       <c r="C231" s="1">
         <v>200000.0</v>
       </c>
       <c r="D231" s="1">
-        <v>100.673</v>
+        <v>98.156</v>
       </c>
       <c r="E231" s="1">
         <v>100.0</v>
       </c>
       <c r="F231" t="s">
         <v>8</v>
       </c>
       <c r="G231">
         <v>1.0</v>
       </c>
       <c r="H231" s="1">
         <v>200000.0</v>
       </c>
       <c r="I231" s="1">
-        <v>1346.0</v>
+        <v>-3688.0</v>
       </c>
       <c r="J231" s="1">
-        <v>0.673</v>
+        <v>-1.844</v>
       </c>
       <c r="K231">
-        <v>1.41</v>
+        <v>1.64</v>
       </c>
       <c r="L231" t="s">
-        <v>551</v>
+        <v>554</v>
       </c>
       <c r="M231" s="1">
-        <v>201346.0</v>
+        <v>196312.0</v>
       </c>
       <c r="N231" s="1">
-        <v>204168.65</v>
+        <v>199601.71</v>
       </c>
       <c r="O231" s="1">
         <v>0.11</v>
       </c>
       <c r="P231">
         <v>1</v>
       </c>
     </row>
     <row r="232" spans="1:16">
       <c r="A232" t="s">
-        <v>552</v>
+        <v>555</v>
       </c>
       <c r="B232" t="s">
-        <v>553</v>
+        <v>556</v>
       </c>
       <c r="C232" s="1">
         <v>526000.0</v>
       </c>
       <c r="D232" s="1">
-        <v>100.715</v>
+        <v>97.738</v>
       </c>
       <c r="E232" s="1">
         <v>100.0</v>
       </c>
       <c r="F232" t="s">
         <v>8</v>
       </c>
       <c r="G232">
         <v>1.0</v>
       </c>
       <c r="H232" s="1">
         <v>526000.0</v>
       </c>
       <c r="I232" s="1">
-        <v>3760.9</v>
+        <v>-11898.12</v>
       </c>
       <c r="J232" s="1">
-        <v>0.715</v>
+        <v>-2.262</v>
       </c>
       <c r="K232">
-        <v>0.41</v>
+        <v>0.62</v>
       </c>
       <c r="L232" t="s">
-        <v>554</v>
+        <v>557</v>
       </c>
       <c r="M232" s="1">
-        <v>529760.9</v>
+        <v>514101.88</v>
       </c>
       <c r="N232" s="1">
-        <v>531897.53</v>
+        <v>517381.35</v>
       </c>
       <c r="O232" s="1">
-        <v>0.29</v>
+        <v>0.3</v>
       </c>
       <c r="P232">
         <v>1</v>
       </c>
     </row>
     <row r="233" spans="1:16">
       <c r="A233" t="s">
-        <v>555</v>
+        <v>558</v>
       </c>
       <c r="B233" t="s">
-        <v>556</v>
+        <v>559</v>
       </c>
       <c r="C233" s="1">
         <v>360000.0</v>
       </c>
       <c r="D233" s="1">
-        <v>100.88</v>
+        <v>97.379</v>
       </c>
       <c r="E233" s="1">
         <v>100.0</v>
       </c>
       <c r="F233" t="s">
         <v>8</v>
       </c>
       <c r="G233">
         <v>1.0</v>
       </c>
       <c r="H233" s="1">
         <v>360000.0</v>
       </c>
       <c r="I233" s="1">
-        <v>3168.0</v>
+        <v>-9435.6</v>
       </c>
       <c r="J233" s="1">
-        <v>0.88</v>
+        <v>-2.621</v>
       </c>
       <c r="K233">
-        <v>1.86</v>
+        <v>2.09</v>
       </c>
       <c r="L233" t="s">
-        <v>557</v>
+        <v>560</v>
       </c>
       <c r="M233" s="1">
-        <v>363168.0</v>
+        <v>350564.4</v>
       </c>
       <c r="N233" s="1">
-        <v>369858.22</v>
+        <v>358100.09</v>
       </c>
       <c r="O233" s="1">
-        <v>0.2</v>
+        <v>0.21</v>
       </c>
       <c r="P233">
         <v>1</v>
       </c>
     </row>
     <row r="234" spans="1:16">
       <c r="A234" t="s">
-        <v>558</v>
+        <v>561</v>
       </c>
       <c r="B234" t="s">
-        <v>559</v>
+        <v>562</v>
       </c>
       <c r="C234" s="1">
         <v>400000.0</v>
       </c>
       <c r="D234" s="1">
-        <v>100.635</v>
+        <v>97.782</v>
       </c>
       <c r="E234" s="1">
         <v>100.42</v>
       </c>
       <c r="F234" t="s">
         <v>8</v>
       </c>
       <c r="G234">
         <v>1.0</v>
       </c>
       <c r="H234" s="1">
         <v>401680.0</v>
       </c>
       <c r="I234" s="1">
-        <v>860.0</v>
+        <v>-10552.0</v>
       </c>
       <c r="J234" s="1">
-        <v>0.2141007767377</v>
+        <v>-2.6269667396933</v>
       </c>
       <c r="K234">
-        <v>2.96</v>
+        <v>3.19</v>
       </c>
       <c r="L234" t="s">
-        <v>560</v>
+        <v>563</v>
       </c>
       <c r="M234" s="1">
-        <v>402540.0</v>
+        <v>391128.0</v>
       </c>
       <c r="N234" s="1">
-        <v>414378.36</v>
+        <v>403880.05</v>
       </c>
       <c r="O234" s="1">
         <v>0.23</v>
       </c>
       <c r="P234">
         <v>1</v>
       </c>
     </row>
     <row r="235" spans="1:16">
       <c r="A235" t="s">
-        <v>561</v>
+        <v>564</v>
       </c>
       <c r="B235" t="s">
-        <v>562</v>
+        <v>565</v>
       </c>
       <c r="C235" s="1">
         <v>300000.0</v>
       </c>
       <c r="D235" s="1">
-        <v>100.697</v>
+        <v>96.81</v>
       </c>
       <c r="E235" s="1">
         <v>99.259</v>
       </c>
       <c r="F235" t="s">
         <v>8</v>
       </c>
       <c r="G235">
         <v>1.0</v>
       </c>
       <c r="H235" s="1">
         <v>297777.0</v>
       </c>
       <c r="I235" s="1">
-        <v>4314.0</v>
+        <v>-7347.0</v>
       </c>
       <c r="J235" s="1">
-        <v>1.4487351272932</v>
+        <v>-2.4672825637977</v>
       </c>
       <c r="K235">
-        <v>0.01</v>
+        <v>0.29</v>
       </c>
       <c r="L235">
-        <v>35.96</v>
+        <v>863.01</v>
       </c>
       <c r="M235" s="1">
-        <v>302091.0</v>
+        <v>290430.0</v>
       </c>
       <c r="N235" s="1">
-        <v>302126.96</v>
+        <v>291293.01</v>
       </c>
       <c r="O235" s="1">
         <v>0.17</v>
       </c>
       <c r="P235">
         <v>1</v>
       </c>
     </row>
     <row r="236" spans="1:16">
       <c r="A236" t="s">
-        <v>563</v>
+        <v>566</v>
       </c>
       <c r="B236" t="s">
-        <v>564</v>
+        <v>567</v>
       </c>
       <c r="C236" s="1">
         <v>238000.0</v>
       </c>
       <c r="D236" s="1">
-        <v>100.185</v>
+        <v>97.237</v>
       </c>
       <c r="E236" s="1">
         <v>99.362</v>
       </c>
       <c r="F236" t="s">
         <v>8</v>
       </c>
       <c r="G236">
         <v>1.0</v>
       </c>
       <c r="H236" s="1">
         <v>236481.56</v>
       </c>
       <c r="I236" s="1">
-        <v>1958.74</v>
+        <v>-5057.5</v>
       </c>
       <c r="J236" s="1">
-        <v>0.82828445482176</v>
+        <v>-2.1386445522433</v>
       </c>
       <c r="K236">
-        <v>0.77</v>
+        <v>0.97</v>
       </c>
       <c r="L236" t="s">
-        <v>565</v>
+        <v>568</v>
       </c>
       <c r="M236" s="1">
-        <v>238440.3</v>
+        <v>231424.06</v>
       </c>
       <c r="N236" s="1">
-        <v>240274.2</v>
+        <v>233726.63</v>
       </c>
       <c r="O236" s="1">
         <v>0.13</v>
       </c>
       <c r="P236">
         <v>1</v>
       </c>
     </row>
     <row r="237" spans="1:16">
       <c r="A237" t="s">
-        <v>566</v>
+        <v>569</v>
       </c>
       <c r="B237" t="s">
-        <v>567</v>
+        <v>570</v>
       </c>
       <c r="C237" s="1">
         <v>200000.0</v>
       </c>
       <c r="D237" s="1">
-        <v>108.683</v>
+        <v>99.992</v>
       </c>
       <c r="E237" s="1">
-        <v>108.1185</v>
+        <v>100.4</v>
       </c>
       <c r="F237" t="s">
         <v>8</v>
       </c>
       <c r="G237">
         <v>1.0</v>
       </c>
       <c r="H237" s="1">
-        <v>216237.0</v>
+        <v>200800.0</v>
       </c>
       <c r="I237" s="1">
-        <v>1129.0</v>
+        <v>-816.0</v>
       </c>
       <c r="J237" s="1">
-        <v>0.52211231195401</v>
+        <v>-0.40637450199203</v>
       </c>
       <c r="K237">
-        <v>1.85</v>
+        <v>3.06</v>
       </c>
       <c r="L237" t="s">
-        <v>568</v>
+        <v>571</v>
       </c>
       <c r="M237" s="1">
-        <v>217366.0</v>
+        <v>199984.0</v>
       </c>
       <c r="N237" s="1">
-        <v>221061.89</v>
+        <v>206099.07</v>
       </c>
       <c r="O237" s="1">
         <v>0.12</v>
       </c>
       <c r="P237">
         <v>1</v>
       </c>
     </row>
     <row r="238" spans="1:16">
       <c r="A238" t="s">
-        <v>569</v>
+        <v>572</v>
       </c>
       <c r="B238" t="s">
-        <v>570</v>
+        <v>573</v>
       </c>
       <c r="C238" s="1">
         <v>200000.0</v>
       </c>
       <c r="D238" s="1">
-        <v>103.112</v>
+        <v>99.225</v>
       </c>
       <c r="E238" s="1">
-        <v>100.4</v>
+        <v>99.821</v>
       </c>
       <c r="F238" t="s">
         <v>8</v>
       </c>
       <c r="G238">
         <v>1.0</v>
       </c>
       <c r="H238" s="1">
-        <v>200800.0</v>
+        <v>199642.0</v>
       </c>
       <c r="I238" s="1">
-        <v>5424.0</v>
+        <v>-1192.0</v>
       </c>
       <c r="J238" s="1">
-        <v>2.7011952191235</v>
+        <v>-0.59706875306799</v>
       </c>
       <c r="K238">
-        <v>2.81</v>
-[...2 lines deleted...]
-        <v>571</v>
+        <v>0.03</v>
+      </c>
+      <c r="L238">
+        <v>63.7</v>
       </c>
       <c r="M238" s="1">
-        <v>206224.0</v>
+        <v>198450.0</v>
       </c>
       <c r="N238" s="1">
-        <v>211850.71</v>
+        <v>198513.7</v>
       </c>
       <c r="O238" s="1">
-        <v>0.12</v>
+        <v>0.11</v>
       </c>
       <c r="P238">
         <v>1</v>
       </c>
     </row>
     <row r="239" spans="1:16">
       <c r="A239" t="s">
-        <v>572</v>
+        <v>574</v>
       </c>
       <c r="B239" t="s">
-        <v>573</v>
+        <v>575</v>
       </c>
       <c r="C239" s="1">
         <v>405000.0</v>
       </c>
       <c r="D239" s="1">
-        <v>100.151</v>
+        <v>97.608</v>
       </c>
       <c r="E239" s="1">
         <v>99.228</v>
       </c>
       <c r="F239" t="s">
         <v>8</v>
       </c>
       <c r="G239">
         <v>1.0</v>
       </c>
       <c r="H239" s="1">
         <v>401873.4</v>
       </c>
       <c r="I239" s="1">
-        <v>3738.15</v>
+        <v>-6561.0</v>
       </c>
       <c r="J239" s="1">
-        <v>0.93018099729915</v>
+        <v>-1.6326037005684</v>
       </c>
       <c r="K239">
-        <v>2.31</v>
+        <v>2.49</v>
       </c>
       <c r="L239" t="s">
-        <v>574</v>
+        <v>576</v>
       </c>
       <c r="M239" s="1">
-        <v>405611.55</v>
+        <v>395312.4</v>
       </c>
       <c r="N239" s="1">
-        <v>414958.45</v>
+        <v>405393.02</v>
       </c>
       <c r="O239" s="1">
         <v>0.23</v>
       </c>
       <c r="P239">
         <v>1</v>
       </c>
     </row>
     <row r="240" spans="1:16">
       <c r="A240" t="s">
-        <v>575</v>
+        <v>577</v>
       </c>
       <c r="B240" t="s">
-        <v>576</v>
+        <v>578</v>
       </c>
       <c r="C240" s="1">
         <v>200000.0</v>
       </c>
       <c r="D240" s="1">
-        <v>100.638</v>
+        <v>98.177</v>
       </c>
       <c r="E240" s="1">
         <v>99.517</v>
       </c>
       <c r="F240" t="s">
         <v>8</v>
       </c>
       <c r="G240">
         <v>1.0</v>
       </c>
       <c r="H240" s="1">
         <v>199034.0</v>
       </c>
       <c r="I240" s="1">
-        <v>2242.0</v>
+        <v>-2680.0</v>
       </c>
       <c r="J240" s="1">
-        <v>1.1264407086226</v>
+        <v>-1.3465036124481</v>
       </c>
       <c r="K240">
-        <v>2.38</v>
+        <v>2.59</v>
       </c>
       <c r="L240" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="M240" s="1">
-        <v>201276.0</v>
+        <v>196354.0</v>
       </c>
       <c r="N240" s="1">
-        <v>206028.74</v>
+        <v>201532.08</v>
       </c>
       <c r="O240" s="1">
-        <v>0.11</v>
+        <v>0.12</v>
       </c>
       <c r="P240">
         <v>1</v>
       </c>
     </row>
     <row r="241" spans="1:16">
       <c r="A241" t="s">
-        <v>578</v>
+        <v>580</v>
       </c>
       <c r="B241" t="s">
-        <v>579</v>
+        <v>581</v>
       </c>
       <c r="C241" s="1">
         <v>200000.0</v>
       </c>
       <c r="D241" s="1">
-        <v>92.147</v>
+        <v>89.431</v>
       </c>
       <c r="E241" s="1">
         <v>80.3125</v>
       </c>
       <c r="F241" t="s">
         <v>8</v>
       </c>
       <c r="G241">
         <v>1.0</v>
       </c>
       <c r="H241" s="1">
         <v>160625.0</v>
       </c>
       <c r="I241" s="1">
-        <v>23669.0</v>
+        <v>18237.0</v>
       </c>
       <c r="J241" s="1">
-        <v>14.735564202335</v>
+        <v>11.353774319066</v>
       </c>
       <c r="K241">
-        <v>0.9</v>
+        <v>1.02</v>
       </c>
       <c r="L241" t="s">
-        <v>580</v>
+        <v>582</v>
       </c>
       <c r="M241" s="1">
-        <v>184294.0</v>
+        <v>178862.0</v>
       </c>
       <c r="N241" s="1">
-        <v>186102.22</v>
+        <v>180906.52</v>
       </c>
       <c r="O241" s="1">
         <v>0.1</v>
       </c>
       <c r="P241">
         <v>1</v>
       </c>
     </row>
     <row r="242" spans="1:16">
       <c r="A242" t="s">
-        <v>581</v>
+        <v>583</v>
       </c>
       <c r="B242" t="s">
-        <v>582</v>
+        <v>584</v>
       </c>
       <c r="C242" s="1">
         <v>600000.0</v>
       </c>
       <c r="D242" s="1">
-        <v>104.155</v>
+        <v>101.682</v>
       </c>
       <c r="E242" s="1">
         <v>102.14833333</v>
       </c>
       <c r="F242" t="s">
         <v>8</v>
       </c>
       <c r="G242">
         <v>1.0</v>
       </c>
       <c r="H242" s="1">
         <v>612890.0</v>
       </c>
       <c r="I242" s="1">
-        <v>12040.0</v>
+        <v>-2798.0</v>
       </c>
       <c r="J242" s="1">
-        <v>1.9644634436848</v>
+        <v>-0.45652564081646</v>
       </c>
       <c r="K242">
-        <v>0.59</v>
+        <v>0.84</v>
       </c>
       <c r="L242" t="s">
-        <v>583</v>
+        <v>585</v>
       </c>
       <c r="M242" s="1">
-        <v>624930.0</v>
+        <v>610092.0</v>
       </c>
       <c r="N242" s="1">
-        <v>628497.12</v>
+        <v>615124.19</v>
       </c>
       <c r="O242" s="1">
         <v>0.35</v>
       </c>
       <c r="P242">
         <v>1</v>
       </c>
     </row>
     <row r="243" spans="1:16">
       <c r="A243" t="s">
-        <v>584</v>
+        <v>586</v>
       </c>
       <c r="B243" t="s">
-        <v>585</v>
+        <v>587</v>
       </c>
       <c r="C243" s="1">
         <v>200000.0</v>
       </c>
       <c r="D243" s="1">
-        <v>100.329</v>
+        <v>97.77</v>
       </c>
       <c r="E243" s="1">
         <v>100.231</v>
       </c>
       <c r="F243" t="s">
         <v>8</v>
       </c>
       <c r="G243">
         <v>1.0</v>
       </c>
       <c r="H243" s="1">
         <v>200462.0</v>
       </c>
       <c r="I243" s="1">
-        <v>196.0</v>
+        <v>-4922.0</v>
       </c>
       <c r="J243" s="1">
-        <v>0.097774141732598</v>
+        <v>-2.4553281918768</v>
       </c>
       <c r="K243">
-        <v>0.42</v>
-[...2 lines deleted...]
-        <v>842.47</v>
+        <v>0.66</v>
+      </c>
+      <c r="L243" t="s">
+        <v>588</v>
       </c>
       <c r="M243" s="1">
-        <v>200658.0</v>
+        <v>195540.0</v>
       </c>
       <c r="N243" s="1">
-        <v>201500.47</v>
+        <v>196855.07</v>
       </c>
       <c r="O243" s="1">
         <v>0.11</v>
       </c>
       <c r="P243">
         <v>1</v>
       </c>
     </row>
     <row r="244" spans="1:16">
       <c r="A244" t="s">
-        <v>586</v>
+        <v>589</v>
       </c>
       <c r="B244" t="s">
-        <v>587</v>
+        <v>590</v>
       </c>
       <c r="C244" s="1">
         <v>100000.0</v>
       </c>
       <c r="D244" s="1">
-        <v>91.393</v>
+        <v>89.625</v>
       </c>
       <c r="E244" s="1">
         <v>89.875</v>
       </c>
       <c r="F244" t="s">
         <v>8</v>
       </c>
       <c r="G244">
         <v>1.0</v>
       </c>
       <c r="H244" s="1">
         <v>89875.0</v>
       </c>
       <c r="I244" s="1">
-        <v>1518.0</v>
+        <v>-250.0</v>
       </c>
       <c r="J244" s="1">
-        <v>1.6890125173853</v>
+        <v>-0.27816411682893</v>
       </c>
       <c r="K244">
-        <v>0.04</v>
+        <v>0.07</v>
       </c>
       <c r="L244">
-        <v>38.36</v>
+        <v>69.86</v>
       </c>
       <c r="M244" s="1">
-        <v>91393.0</v>
+        <v>89625.0</v>
       </c>
       <c r="N244" s="1">
-        <v>91431.36</v>
+        <v>89694.86</v>
       </c>
       <c r="O244" s="1">
         <v>0.05</v>
       </c>
       <c r="P244">
         <v>1</v>
       </c>
     </row>
     <row r="245" spans="1:16">
       <c r="A245" t="s">
-        <v>588</v>
+        <v>591</v>
       </c>
       <c r="B245" t="s">
-        <v>589</v>
+        <v>592</v>
       </c>
       <c r="C245" s="1">
         <v>100000.0</v>
       </c>
       <c r="D245" s="1">
-        <v>91.655</v>
+        <v>90.227</v>
       </c>
       <c r="E245" s="1">
         <v>89.875</v>
       </c>
       <c r="F245" t="s">
         <v>8</v>
       </c>
       <c r="G245">
         <v>1.0</v>
       </c>
       <c r="H245" s="1">
         <v>89875.0</v>
       </c>
       <c r="I245" s="1">
-        <v>1780.0</v>
+        <v>352.0</v>
       </c>
       <c r="J245" s="1">
-        <v>1.980528511822</v>
+        <v>0.39165507649513</v>
       </c>
       <c r="K245">
-        <v>0.12</v>
+        <v>0.13</v>
       </c>
       <c r="L245">
-        <v>115.75</v>
+        <v>131.51</v>
       </c>
       <c r="M245" s="1">
-        <v>91655.0</v>
+        <v>90227.0</v>
       </c>
       <c r="N245" s="1">
-        <v>91770.75</v>
+        <v>90358.51</v>
       </c>
       <c r="O245" s="1">
         <v>0.05</v>
       </c>
       <c r="P245">
         <v>1</v>
       </c>
     </row>
     <row r="246" spans="1:16">
       <c r="A246" t="s">
-        <v>590</v>
+        <v>593</v>
       </c>
       <c r="B246" t="s">
-        <v>591</v>
+        <v>594</v>
       </c>
       <c r="C246" s="1">
         <v>870000.0</v>
       </c>
       <c r="D246" s="1">
-        <v>101.255</v>
+        <v>97.658</v>
       </c>
       <c r="E246" s="1">
         <v>100.369</v>
       </c>
       <c r="F246" t="s">
         <v>8</v>
       </c>
       <c r="G246">
         <v>1.0</v>
       </c>
       <c r="H246" s="1">
         <v>873210.3</v>
       </c>
       <c r="I246" s="1">
-        <v>7708.2</v>
+        <v>-23585.7</v>
       </c>
       <c r="J246" s="1">
-        <v>0.8827426795126</v>
+        <v>-2.701033187538</v>
       </c>
       <c r="K246">
-        <v>0.73</v>
+        <v>0.92</v>
       </c>
       <c r="L246" t="s">
-        <v>592</v>
+        <v>595</v>
       </c>
       <c r="M246" s="1">
-        <v>880918.5</v>
+        <v>849624.6</v>
       </c>
       <c r="N246" s="1">
-        <v>887282.61</v>
+        <v>857633.37</v>
       </c>
       <c r="O246" s="1">
         <v>0.49</v>
       </c>
       <c r="P246">
         <v>1</v>
       </c>
     </row>
     <row r="247" spans="1:16">
       <c r="A247" t="s">
-        <v>593</v>
+        <v>596</v>
       </c>
       <c r="B247" t="s">
-        <v>594</v>
+        <v>597</v>
       </c>
       <c r="C247" s="1">
         <v>1120000.0</v>
       </c>
       <c r="D247" s="1">
-        <v>91.749</v>
+        <v>87.935</v>
       </c>
       <c r="E247" s="1">
         <v>90.91883929</v>
       </c>
       <c r="F247" t="s">
         <v>8</v>
       </c>
       <c r="G247">
         <v>1.0</v>
       </c>
       <c r="H247" s="1">
         <v>1018291.0</v>
       </c>
       <c r="I247" s="1">
-        <v>9297.8</v>
+        <v>-33419.0</v>
       </c>
       <c r="J247" s="1">
-        <v>0.91307887431</v>
+        <v>-3.2818712921945</v>
       </c>
       <c r="K247">
-        <v>1.38</v>
+        <v>1.59</v>
       </c>
       <c r="L247" t="s">
-        <v>595</v>
+        <v>598</v>
       </c>
       <c r="M247" s="1">
-        <v>1027588.8</v>
+        <v>984872.0</v>
       </c>
       <c r="N247" s="1">
-        <v>1043019.48</v>
+        <v>1002684.6</v>
       </c>
       <c r="O247" s="1">
-        <v>0.57</v>
+        <v>0.58</v>
       </c>
       <c r="P247">
         <v>1</v>
       </c>
     </row>
     <row r="248" spans="1:16">
       <c r="A248" t="s">
-        <v>596</v>
+        <v>599</v>
       </c>
       <c r="B248" t="s">
-        <v>597</v>
+        <v>600</v>
       </c>
       <c r="C248" s="1">
         <v>1025869.0</v>
       </c>
       <c r="D248" s="1">
-        <v>103.467</v>
+        <v>99.62</v>
       </c>
       <c r="E248" s="1">
         <v>99.67400029</v>
       </c>
       <c r="F248" t="s">
         <v>8</v>
       </c>
       <c r="G248">
         <v>1.0</v>
       </c>
       <c r="H248" s="1">
         <v>1022524.67</v>
       </c>
       <c r="I248" s="1">
-        <v>38911.21</v>
+        <v>-553.98</v>
       </c>
       <c r="J248" s="1">
-        <v>3.8054054969647</v>
+        <v>-0.054177665953038</v>
       </c>
       <c r="K248">
-        <v>0.75</v>
+        <v>0.96</v>
       </c>
       <c r="L248" t="s">
-        <v>598</v>
+        <v>601</v>
       </c>
       <c r="M248" s="1">
-        <v>1061435.88</v>
+        <v>1021970.69</v>
       </c>
       <c r="N248" s="1">
-        <v>1069119.36</v>
+        <v>1031835.9</v>
       </c>
       <c r="O248" s="1">
         <v>0.59</v>
       </c>
       <c r="P248">
         <v>1</v>
       </c>
     </row>
     <row r="249" spans="1:16">
       <c r="A249" t="s">
-        <v>599</v>
+        <v>602</v>
       </c>
       <c r="B249" t="s">
-        <v>600</v>
+        <v>603</v>
       </c>
       <c r="C249" s="1">
         <v>200000.0</v>
       </c>
       <c r="D249" s="1">
-        <v>100.389</v>
+        <v>96.919</v>
       </c>
       <c r="E249" s="1">
         <v>99.766</v>
       </c>
       <c r="F249" t="s">
         <v>8</v>
       </c>
       <c r="G249">
         <v>1.0</v>
       </c>
       <c r="H249" s="1">
         <v>199532.0</v>
       </c>
       <c r="I249" s="1">
-        <v>1246.0</v>
+        <v>-5694.0</v>
       </c>
       <c r="J249" s="1">
-        <v>0.62446123929996</v>
+        <v>-2.8536776055971</v>
       </c>
       <c r="K249">
-        <v>2.04</v>
+        <v>2.31</v>
       </c>
       <c r="L249" t="s">
-        <v>601</v>
+        <v>604</v>
       </c>
       <c r="M249" s="1">
-        <v>200778.0</v>
+        <v>193838.0</v>
       </c>
       <c r="N249" s="1">
-        <v>204853.34</v>
+        <v>198448.96</v>
       </c>
       <c r="O249" s="1">
         <v>0.11</v>
       </c>
       <c r="P249">
         <v>1</v>
       </c>
     </row>
     <row r="250" spans="1:16">
       <c r="A250" t="s">
-        <v>602</v>
+        <v>605</v>
       </c>
       <c r="B250" t="s">
-        <v>603</v>
+        <v>606</v>
       </c>
       <c r="C250" s="1">
         <v>217000.0</v>
       </c>
       <c r="D250" s="1">
-        <v>100.616</v>
+        <v>97.55</v>
       </c>
       <c r="E250" s="1">
         <v>99.945</v>
       </c>
       <c r="F250" t="s">
         <v>8</v>
       </c>
       <c r="G250">
         <v>1.0</v>
       </c>
       <c r="H250" s="1">
         <v>216880.65</v>
       </c>
       <c r="I250" s="1">
-        <v>1456.07</v>
+        <v>-5197.15</v>
       </c>
       <c r="J250" s="1">
-        <v>0.6713692530892</v>
+        <v>-2.3963179748862</v>
       </c>
       <c r="K250">
-        <v>0.75</v>
+        <v>0.97</v>
       </c>
       <c r="L250" t="s">
-        <v>604</v>
+        <v>607</v>
       </c>
       <c r="M250" s="1">
-        <v>218336.72</v>
+        <v>211683.5</v>
       </c>
       <c r="N250" s="1">
-        <v>219964.4</v>
+        <v>213791.13</v>
       </c>
       <c r="O250" s="1">
         <v>0.12</v>
       </c>
       <c r="P250">
         <v>1</v>
       </c>
     </row>
     <row r="251" spans="1:16">
       <c r="A251" t="s">
-        <v>605</v>
+        <v>608</v>
       </c>
       <c r="B251" t="s">
-        <v>606</v>
+        <v>609</v>
       </c>
       <c r="C251" s="1">
         <v>179000.0</v>
       </c>
       <c r="D251" s="1">
-        <v>100.443</v>
+        <v>98.104</v>
       </c>
       <c r="E251" s="1">
         <v>99.682</v>
       </c>
       <c r="F251" t="s">
         <v>8</v>
       </c>
       <c r="G251">
         <v>1.0</v>
       </c>
       <c r="H251" s="1">
         <v>178430.78</v>
       </c>
       <c r="I251" s="1">
-        <v>1362.19</v>
+        <v>-2824.62</v>
       </c>
       <c r="J251" s="1">
-        <v>0.76342770008627</v>
+        <v>-1.5830340482735</v>
       </c>
       <c r="K251">
-        <v>0.67</v>
+        <v>0.84</v>
       </c>
       <c r="L251" t="s">
-        <v>607</v>
+        <v>610</v>
       </c>
       <c r="M251" s="1">
-        <v>179792.97</v>
+        <v>175606.16</v>
       </c>
       <c r="N251" s="1">
-        <v>180993.25</v>
+        <v>177116.63</v>
       </c>
       <c r="O251" s="1">
         <v>0.1</v>
       </c>
       <c r="P251">
         <v>1</v>
       </c>
     </row>
     <row r="252" spans="1:16">
       <c r="A252" t="s">
-        <v>608</v>
+        <v>611</v>
       </c>
       <c r="B252" t="s">
-        <v>609</v>
+        <v>612</v>
       </c>
       <c r="C252" s="1">
         <v>1300000.0</v>
       </c>
       <c r="D252" s="1">
-        <v>89.976</v>
+        <v>87.806</v>
       </c>
       <c r="E252" s="1">
         <v>88.43514846</v>
       </c>
       <c r="F252" t="s">
         <v>8</v>
       </c>
       <c r="G252">
         <v>1.0</v>
       </c>
       <c r="H252" s="1">
         <v>1149656.93</v>
       </c>
       <c r="I252" s="1">
-        <v>20031.07</v>
+        <v>-8178.93</v>
       </c>
       <c r="J252" s="1">
-        <v>1.7423519553785</v>
+        <v>-0.71142353745478</v>
       </c>
       <c r="K252">
         <v>0.0</v>
       </c>
       <c r="L252">
         <v>0.0</v>
       </c>
       <c r="M252" s="1">
-        <v>1169688.0</v>
+        <v>1141478.0</v>
       </c>
       <c r="N252" s="1">
-        <v>1169688.0</v>
+        <v>1141478.0</v>
       </c>
       <c r="O252" s="1">
-        <v>0.64</v>
+        <v>0.66</v>
       </c>
       <c r="P252">
         <v>1</v>
       </c>
     </row>
     <row r="253" spans="1:16">
       <c r="A253" t="s">
-        <v>610</v>
+        <v>613</v>
       </c>
       <c r="B253" t="s">
-        <v>611</v>
+        <v>614</v>
       </c>
       <c r="C253" s="1">
         <v>256000.0</v>
       </c>
       <c r="D253" s="1">
-        <v>64.92</v>
+        <v>62.135</v>
       </c>
       <c r="E253" s="1">
         <v>75.88066016</v>
       </c>
       <c r="F253" t="s">
         <v>8</v>
       </c>
       <c r="G253">
         <v>1.0</v>
       </c>
       <c r="H253" s="1">
         <v>194254.49</v>
       </c>
       <c r="I253" s="1">
-        <v>-28059.29</v>
+        <v>-35188.89</v>
       </c>
       <c r="J253" s="1">
-        <v>-14.444603056537</v>
+        <v>-18.114839971009</v>
       </c>
       <c r="K253">
-        <v>0.12</v>
+        <v>0.13</v>
       </c>
       <c r="L253">
-        <v>296.33</v>
+        <v>336.66</v>
       </c>
       <c r="M253" s="1">
-        <v>166195.2</v>
+        <v>159065.6</v>
       </c>
       <c r="N253" s="1">
-        <v>166491.53</v>
+        <v>159402.26</v>
       </c>
       <c r="O253" s="1">
         <v>0.09</v>
       </c>
       <c r="P253">
         <v>1</v>
       </c>
     </row>
     <row r="254" spans="1:16">
       <c r="A254" t="s">
-        <v>612</v>
+        <v>615</v>
       </c>
       <c r="B254" t="s">
-        <v>613</v>
+        <v>616</v>
       </c>
       <c r="C254" s="1">
         <v>478000.0</v>
       </c>
       <c r="D254" s="1">
-        <v>96.059</v>
+        <v>94.587</v>
       </c>
       <c r="E254" s="1">
         <v>94.64463598</v>
       </c>
       <c r="F254" t="s">
         <v>8</v>
       </c>
       <c r="G254">
         <v>1.0</v>
       </c>
       <c r="H254" s="1">
         <v>452401.36</v>
       </c>
       <c r="I254" s="1">
-        <v>6760.66</v>
+        <v>-275.5</v>
       </c>
       <c r="J254" s="1">
-        <v>1.4943942697254</v>
+        <v>-0.060897252828771</v>
       </c>
       <c r="K254">
-        <v>0.23</v>
+        <v>0.26</v>
       </c>
       <c r="L254" t="s">
-        <v>614</v>
+        <v>617</v>
       </c>
       <c r="M254" s="1">
-        <v>459162.02</v>
+        <v>452125.86</v>
       </c>
       <c r="N254" s="1">
-        <v>460268.62</v>
+        <v>453383.07</v>
       </c>
       <c r="O254" s="1">
-        <v>0.25</v>
+        <v>0.26</v>
       </c>
       <c r="P254">
         <v>1</v>
       </c>
     </row>
     <row r="255" spans="1:16">
       <c r="A255" t="s">
-        <v>615</v>
+        <v>618</v>
       </c>
       <c r="B255" t="s">
-        <v>616</v>
+        <v>619</v>
       </c>
       <c r="C255" s="1">
         <v>254000.0</v>
       </c>
       <c r="D255" s="1">
-        <v>88.117</v>
+        <v>85.112</v>
       </c>
       <c r="E255" s="1">
         <v>93.57527559</v>
       </c>
       <c r="F255" t="s">
         <v>8</v>
       </c>
       <c r="G255">
         <v>1.0</v>
       </c>
       <c r="H255" s="1">
         <v>237681.2</v>
       </c>
       <c r="I255" s="1">
-        <v>-13864.02</v>
+        <v>-21496.72</v>
       </c>
       <c r="J255" s="1">
-        <v>-5.8330318089946</v>
+        <v>-9.0443501631597</v>
       </c>
       <c r="K255">
-        <v>0.99</v>
+        <v>1.06</v>
       </c>
       <c r="L255" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
       <c r="M255" s="1">
-        <v>223817.18</v>
+        <v>216184.48</v>
       </c>
       <c r="N255" s="1">
-        <v>226338.04</v>
+        <v>218885.4</v>
       </c>
       <c r="O255" s="1">
-        <v>0.12</v>
+        <v>0.13</v>
       </c>
       <c r="P255">
         <v>1</v>
       </c>
     </row>
     <row r="256" spans="1:16">
       <c r="A256" t="s">
-        <v>618</v>
+        <v>621</v>
       </c>
       <c r="B256" t="s">
-        <v>619</v>
+        <v>622</v>
       </c>
       <c r="C256" s="1">
         <v>315000.0</v>
       </c>
       <c r="D256" s="1">
-        <v>100.285</v>
+        <v>97.648</v>
       </c>
       <c r="E256" s="1">
         <v>99.998</v>
       </c>
       <c r="F256" t="s">
         <v>8</v>
       </c>
       <c r="G256">
         <v>1.0</v>
       </c>
       <c r="H256" s="1">
         <v>314993.7</v>
       </c>
       <c r="I256" s="1">
-        <v>904.05</v>
+        <v>-7402.5</v>
       </c>
       <c r="J256" s="1">
-        <v>0.2870057401148</v>
+        <v>-2.35004700094</v>
       </c>
       <c r="K256">
-        <v>0.13</v>
-[...2 lines deleted...]
-        <v>399.32</v>
+        <v>0.34</v>
+      </c>
+      <c r="L256" t="s">
+        <v>623</v>
       </c>
       <c r="M256" s="1">
-        <v>315897.75</v>
+        <v>307591.2</v>
       </c>
       <c r="N256" s="1">
-        <v>316297.07</v>
+        <v>308646.54</v>
       </c>
       <c r="O256" s="1">
-        <v>0.17</v>
+        <v>0.18</v>
       </c>
       <c r="P256">
         <v>1</v>
       </c>
     </row>
     <row r="257" spans="1:16">
       <c r="A257" t="s">
-        <v>620</v>
+        <v>624</v>
       </c>
       <c r="B257" t="s">
-        <v>621</v>
+        <v>625</v>
       </c>
       <c r="C257" s="1">
         <v>150000.0</v>
       </c>
       <c r="D257" s="1">
-        <v>102.851</v>
+        <v>100.816</v>
       </c>
       <c r="E257" s="1">
         <v>100.0965</v>
       </c>
       <c r="F257" t="s">
         <v>8</v>
       </c>
       <c r="G257">
         <v>1.0</v>
       </c>
       <c r="H257" s="1">
         <v>150144.75</v>
       </c>
       <c r="I257" s="1">
-        <v>4131.75</v>
+        <v>1079.25</v>
       </c>
       <c r="J257" s="1">
-        <v>2.7518444700864</v>
+        <v>0.71880635187044</v>
       </c>
       <c r="K257">
-        <v>2.03</v>
+        <v>2.26</v>
       </c>
       <c r="L257" t="s">
-        <v>622</v>
+        <v>626</v>
       </c>
       <c r="M257" s="1">
-        <v>154276.5</v>
+        <v>151224.0</v>
       </c>
       <c r="N257" s="1">
-        <v>157317.6</v>
+        <v>154614.82</v>
       </c>
       <c r="O257" s="1">
         <v>0.09</v>
       </c>
       <c r="P257">
         <v>1</v>
       </c>
     </row>
     <row r="258" spans="1:16">
       <c r="A258" t="s">
-        <v>623</v>
+        <v>627</v>
       </c>
       <c r="B258" t="s">
-        <v>624</v>
+        <v>628</v>
       </c>
       <c r="C258" s="1">
         <v>2013000.0</v>
       </c>
       <c r="D258" s="1">
-        <v>89.036</v>
+        <v>86.572</v>
       </c>
       <c r="E258" s="1">
         <v>90.0419995</v>
       </c>
       <c r="F258" t="s">
         <v>8</v>
       </c>
       <c r="G258">
         <v>1.0</v>
       </c>
       <c r="H258" s="1">
         <v>1812545.45</v>
       </c>
       <c r="I258" s="1">
-        <v>-20250.77</v>
+        <v>-69851.09</v>
       </c>
       <c r="J258" s="1">
-        <v>-1.1172558459155</v>
+        <v>-3.8537566051102</v>
       </c>
       <c r="K258">
         <v>0.0</v>
       </c>
       <c r="L258">
         <v>0.0</v>
       </c>
       <c r="M258" s="1">
-        <v>1792294.68</v>
+        <v>1742694.36</v>
       </c>
       <c r="N258" s="1">
-        <v>1792294.68</v>
+        <v>1742694.36</v>
       </c>
       <c r="O258" s="1">
-        <v>0.98</v>
+        <v>1.0</v>
       </c>
       <c r="P258">
         <v>1</v>
       </c>
     </row>
     <row r="259" spans="1:16">
       <c r="A259" t="s">
-        <v>625</v>
+        <v>629</v>
       </c>
       <c r="B259" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
       <c r="C259" s="1">
-        <v>3307400.0</v>
+        <v>2630000.0</v>
       </c>
       <c r="D259" s="1">
-        <v>98.387</v>
+        <v>83.371</v>
       </c>
       <c r="E259" s="1">
-        <v>114.3817609</v>
+        <v>84.103</v>
       </c>
       <c r="F259" t="s">
         <v>8</v>
       </c>
       <c r="G259">
         <v>1.0</v>
       </c>
       <c r="H259" s="1">
-        <v>3783062.36</v>
+        <v>2211908.9</v>
       </c>
       <c r="I259" s="1">
-        <v>111484.26</v>
+        <v>-19251.6</v>
       </c>
       <c r="J259" s="1">
-        <v>2.9469315964435</v>
+        <v>-0.87036134263938</v>
       </c>
       <c r="K259">
         <v>0.0</v>
       </c>
       <c r="L259">
-        <v>21.69</v>
+        <v>0.0</v>
       </c>
       <c r="M259" s="1">
-        <v>3894546.62</v>
+        <v>2192657.3</v>
       </c>
       <c r="N259" s="1">
-        <v>3894568.31</v>
+        <v>2192657.3</v>
       </c>
       <c r="O259" s="1">
-        <v>2.14</v>
+        <v>1.26</v>
       </c>
       <c r="P259">
         <v>1</v>
       </c>
     </row>
     <row r="260" spans="1:16">
       <c r="A260" t="s">
-        <v>627</v>
+        <v>631</v>
       </c>
       <c r="B260" t="s">
-        <v>628</v>
+        <v>632</v>
       </c>
       <c r="C260" s="1">
-        <v>833786.0</v>
+        <v>6184062.0</v>
       </c>
       <c r="D260" s="1">
-        <v>96.913</v>
+        <v>61.748</v>
       </c>
       <c r="E260" s="1">
-        <v>112.41957169</v>
+        <v>75.01066241</v>
       </c>
       <c r="F260" t="s">
         <v>8</v>
       </c>
       <c r="G260">
         <v>1.0</v>
       </c>
       <c r="H260" s="1">
-        <v>937338.65</v>
+        <v>4638705.87</v>
       </c>
       <c r="I260" s="1">
-        <v>54490.59</v>
+        <v>-820171.27</v>
       </c>
       <c r="J260" s="1">
-        <v>5.813330112868</v>
+        <v>-17.681036327488</v>
       </c>
       <c r="K260">
-        <v>0.07</v>
-[...2 lines deleted...]
-        <v>619.66</v>
+        <v>0.42</v>
+      </c>
+      <c r="L260" t="s">
+        <v>633</v>
       </c>
       <c r="M260" s="1">
-        <v>991829.24</v>
+        <v>3818534.6</v>
       </c>
       <c r="N260" s="1">
-        <v>992448.9</v>
+        <v>3844372.12</v>
       </c>
       <c r="O260" s="1">
-        <v>0.55</v>
+        <v>2.21</v>
       </c>
       <c r="P260">
         <v>1</v>
       </c>
     </row>
     <row r="261" spans="1:16">
       <c r="A261" t="s">
-        <v>629</v>
+        <v>634</v>
       </c>
       <c r="B261" t="s">
-        <v>630</v>
+        <v>635</v>
       </c>
       <c r="C261" s="1">
-        <v>6184062.0</v>
+        <v>667520.0</v>
       </c>
       <c r="D261" s="1">
-        <v>65.419</v>
+        <v>83.606</v>
       </c>
       <c r="E261" s="1">
-        <v>75.01066241</v>
+        <v>88.72928452</v>
       </c>
       <c r="F261" t="s">
         <v>8</v>
       </c>
       <c r="G261">
         <v>1.0</v>
       </c>
       <c r="H261" s="1">
-        <v>4638705.87</v>
+        <v>592285.72</v>
       </c>
       <c r="I261" s="1">
-        <v>-593154.35</v>
+        <v>-34198.95</v>
       </c>
       <c r="J261" s="1">
-        <v>-12.787065328632</v>
+        <v>-5.7740628965358</v>
       </c>
       <c r="K261">
-        <v>0.39</v>
+        <v>1.04</v>
       </c>
       <c r="L261" t="s">
-        <v>631</v>
+        <v>636</v>
       </c>
       <c r="M261" s="1">
-        <v>4045551.52</v>
+        <v>558086.77</v>
       </c>
       <c r="N261" s="1">
-        <v>4069440.64</v>
+        <v>565059.15</v>
       </c>
       <c r="O261" s="1">
-        <v>2.24</v>
+        <v>0.33</v>
       </c>
       <c r="P261">
         <v>1</v>
       </c>
     </row>
     <row r="262" spans="1:16">
       <c r="A262" t="s">
-        <v>632</v>
+        <v>637</v>
       </c>
       <c r="B262" t="s">
-        <v>633</v>
+        <v>638</v>
       </c>
       <c r="C262" s="1">
-        <v>667520.0</v>
+        <v>2960000.0</v>
       </c>
       <c r="D262" s="1">
-        <v>87.162</v>
+        <v>73.988</v>
       </c>
       <c r="E262" s="1">
-        <v>88.72928452</v>
+        <v>78.51775304</v>
       </c>
       <c r="F262" t="s">
         <v>8</v>
       </c>
       <c r="G262">
         <v>1.0</v>
       </c>
       <c r="H262" s="1">
-        <v>592285.72</v>
+        <v>2324125.49</v>
       </c>
       <c r="I262" s="1">
-        <v>-10461.94</v>
+        <v>-134080.69</v>
       </c>
       <c r="J262" s="1">
-        <v>-1.7663670837784</v>
+        <v>-5.7690813416448</v>
       </c>
       <c r="K262">
-        <v>0.97</v>
+        <v>1.04</v>
       </c>
       <c r="L262" t="s">
-        <v>634</v>
+        <v>639</v>
       </c>
       <c r="M262" s="1">
-        <v>581823.78</v>
+        <v>2190044.8</v>
       </c>
       <c r="N262" s="1">
-        <v>588270.38</v>
+        <v>2220962.61</v>
       </c>
       <c r="O262" s="1">
-        <v>0.32</v>
+        <v>1.28</v>
       </c>
       <c r="P262">
         <v>1</v>
       </c>
     </row>
     <row r="263" spans="1:16">
       <c r="A263" t="s">
-        <v>635</v>
+        <v>640</v>
       </c>
       <c r="B263" t="s">
-        <v>636</v>
+        <v>641</v>
       </c>
       <c r="C263" s="1">
-        <v>2960000.0</v>
+        <v>1740000.0</v>
       </c>
       <c r="D263" s="1">
-        <v>77.923</v>
+        <v>97.962</v>
       </c>
       <c r="E263" s="1">
-        <v>78.51775304</v>
+        <v>99.934</v>
       </c>
       <c r="F263" t="s">
         <v>8</v>
       </c>
       <c r="G263">
         <v>1.0</v>
       </c>
       <c r="H263" s="1">
-        <v>2324125.49</v>
+        <v>1738851.6</v>
       </c>
       <c r="I263" s="1">
-        <v>-17604.69</v>
+        <v>-34312.8</v>
       </c>
       <c r="J263" s="1">
-        <v>-0.75747587966948</v>
+        <v>-1.9733023795705</v>
       </c>
       <c r="K263">
-        <v>0.97</v>
+        <v>1.2</v>
       </c>
       <c r="L263" t="s">
-        <v>637</v>
+        <v>642</v>
       </c>
       <c r="M263" s="1">
-        <v>2306520.8</v>
+        <v>1704538.8</v>
       </c>
       <c r="N263" s="1">
-        <v>2335107.1</v>
+        <v>1725476.01</v>
       </c>
       <c r="O263" s="1">
-        <v>1.28</v>
+        <v>0.99</v>
       </c>
       <c r="P263">
         <v>1</v>
       </c>
     </row>
     <row r="264" spans="1:16">
       <c r="A264" t="s">
-        <v>638</v>
+        <v>643</v>
       </c>
       <c r="B264" t="s">
-        <v>639</v>
+        <v>644</v>
       </c>
       <c r="C264" s="1">
-        <v>1740000.0</v>
+        <v>1060000.0</v>
       </c>
       <c r="D264" s="1">
-        <v>100.249</v>
+        <v>76.639</v>
       </c>
       <c r="E264" s="1">
-        <v>99.934</v>
+        <v>82.88407547</v>
       </c>
       <c r="F264" t="s">
         <v>8</v>
       </c>
       <c r="G264">
         <v>1.0</v>
       </c>
       <c r="H264" s="1">
-        <v>1738851.6</v>
+        <v>878571.2</v>
       </c>
       <c r="I264" s="1">
-        <v>5481.0</v>
+        <v>-66197.8</v>
       </c>
       <c r="J264" s="1">
-        <v>0.31520803730462</v>
+        <v>-7.5347109033394</v>
       </c>
       <c r="K264">
-        <v>1.05</v>
+        <v>2.51</v>
       </c>
       <c r="L264" t="s">
-        <v>640</v>
+        <v>645</v>
       </c>
       <c r="M264" s="1">
-        <v>1744332.6</v>
+        <v>812373.4</v>
       </c>
       <c r="N264" s="1">
-        <v>1762638.35</v>
+        <v>838946.0</v>
       </c>
       <c r="O264" s="1">
-        <v>0.97</v>
+        <v>0.48</v>
       </c>
       <c r="P264">
         <v>1</v>
       </c>
     </row>
     <row r="265" spans="1:16">
       <c r="A265" t="s">
-        <v>641</v>
+        <v>646</v>
       </c>
       <c r="B265" t="s">
-        <v>642</v>
+        <v>647</v>
       </c>
       <c r="C265" s="1">
-        <v>1060000.0</v>
+        <v>516000.0</v>
       </c>
       <c r="D265" s="1">
-        <v>80.999</v>
+        <v>96.171</v>
       </c>
       <c r="E265" s="1">
-        <v>82.88407547</v>
+        <v>99.45682171</v>
       </c>
       <c r="F265" t="s">
         <v>8</v>
       </c>
       <c r="G265">
         <v>1.0</v>
       </c>
       <c r="H265" s="1">
-        <v>878571.2</v>
+        <v>513197.2</v>
       </c>
       <c r="I265" s="1">
-        <v>-19981.8</v>
+        <v>-16954.84</v>
       </c>
       <c r="J265" s="1">
-        <v>-2.2743518112135</v>
+        <v>-3.3037670509504</v>
       </c>
       <c r="K265">
-        <v>2.32</v>
+        <v>2.67</v>
       </c>
       <c r="L265" t="s">
-        <v>643</v>
+        <v>648</v>
       </c>
       <c r="M265" s="1">
-        <v>858589.4</v>
+        <v>496242.36</v>
       </c>
       <c r="N265" s="1">
-        <v>883158.17</v>
+        <v>510040.06</v>
       </c>
       <c r="O265" s="1">
-        <v>0.49</v>
+        <v>0.29</v>
       </c>
       <c r="P265">
         <v>1</v>
       </c>
     </row>
     <row r="266" spans="1:16">
       <c r="A266" t="s">
-        <v>644</v>
+        <v>649</v>
       </c>
       <c r="B266" t="s">
-        <v>645</v>
+        <v>650</v>
       </c>
       <c r="C266" s="1">
-        <v>516000.0</v>
+        <v>3748833.0</v>
       </c>
       <c r="D266" s="1">
-        <v>100.367</v>
+        <v>97.936</v>
       </c>
       <c r="E266" s="1">
-        <v>99.45682171</v>
+        <v>99.46200458</v>
       </c>
       <c r="F266" t="s">
         <v>8</v>
       </c>
       <c r="G266">
         <v>1.0</v>
       </c>
       <c r="H266" s="1">
-        <v>513197.2</v>
+        <v>3728664.45</v>
       </c>
       <c r="I266" s="1">
-        <v>4696.52</v>
+        <v>-57207.36</v>
       </c>
       <c r="J266" s="1">
-        <v>0.91514918631668</v>
+        <v>-1.5342587343841</v>
       </c>
       <c r="K266">
-        <v>2.47</v>
+        <v>1.16</v>
       </c>
       <c r="L266" t="s">
-        <v>646</v>
+        <v>651</v>
       </c>
       <c r="M266" s="1">
-        <v>517893.72</v>
+        <v>3671457.09</v>
       </c>
       <c r="N266" s="1">
-        <v>530650.94</v>
+        <v>3714953.82</v>
       </c>
       <c r="O266" s="1">
-        <v>0.29</v>
+        <v>2.14</v>
       </c>
       <c r="P266">
         <v>1</v>
       </c>
     </row>
     <row r="267" spans="1:16">
       <c r="A267" t="s">
-        <v>647</v>
+        <v>652</v>
       </c>
       <c r="B267" t="s">
-        <v>648</v>
+        <v>653</v>
       </c>
       <c r="C267" s="1">
-        <v>3748833.0</v>
+        <v>544000.0</v>
       </c>
       <c r="D267" s="1">
-        <v>102.325</v>
+        <v>97.621</v>
       </c>
       <c r="E267" s="1">
-        <v>99.46200458</v>
+        <v>98.725</v>
       </c>
       <c r="F267" t="s">
         <v>8</v>
       </c>
       <c r="G267">
         <v>1.0</v>
       </c>
       <c r="H267" s="1">
-        <v>3728664.45</v>
+        <v>537064.0</v>
       </c>
       <c r="I267" s="1">
-        <v>107328.92</v>
+        <v>-6005.76</v>
       </c>
       <c r="J267" s="1">
-        <v>2.8784815968087</v>
+        <v>-1.1182577867815</v>
       </c>
       <c r="K267">
-        <v>0.94</v>
+        <v>3.43</v>
       </c>
       <c r="L267" t="s">
-        <v>649</v>
+        <v>654</v>
       </c>
       <c r="M267" s="1">
-        <v>3835993.37</v>
+        <v>531058.24</v>
       </c>
       <c r="N267" s="1">
-        <v>3871222.13</v>
+        <v>549695.83</v>
       </c>
       <c r="O267" s="1">
-        <v>2.13</v>
+        <v>0.32</v>
       </c>
       <c r="P267">
         <v>1</v>
       </c>
     </row>
     <row r="268" spans="1:16">
       <c r="A268" t="s">
-        <v>650</v>
+        <v>655</v>
       </c>
       <c r="B268" t="s">
-        <v>651</v>
+        <v>656</v>
       </c>
       <c r="C268" s="1">
-        <v>544000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D268" s="1">
-        <v>102.651</v>
+        <v>81.812</v>
       </c>
       <c r="E268" s="1">
-        <v>98.725</v>
+        <v>81.75</v>
       </c>
       <c r="F268" t="s">
         <v>8</v>
       </c>
       <c r="G268">
         <v>1.0</v>
       </c>
       <c r="H268" s="1">
-        <v>537064.0</v>
+        <v>81750.0</v>
       </c>
       <c r="I268" s="1">
-        <v>21357.44</v>
+        <v>62.0</v>
       </c>
       <c r="J268" s="1">
-        <v>3.9767029627754</v>
+        <v>0.075840978593272</v>
       </c>
       <c r="K268">
-        <v>3.17</v>
-[...2 lines deleted...]
-        <v>652</v>
+        <v>0.05</v>
+      </c>
+      <c r="L268">
+        <v>53.42</v>
       </c>
       <c r="M268" s="1">
-        <v>558421.44</v>
+        <v>81812.0</v>
       </c>
       <c r="N268" s="1">
-        <v>575653.57</v>
+        <v>81865.42</v>
       </c>
       <c r="O268" s="1">
-        <v>0.32</v>
+        <v>0.05</v>
       </c>
       <c r="P268">
         <v>1</v>
       </c>
     </row>
     <row r="269" spans="1:16">
       <c r="A269" t="s">
-        <v>653</v>
+        <v>657</v>
       </c>
       <c r="B269" t="s">
-        <v>654</v>
+        <v>658</v>
       </c>
       <c r="C269" s="1">
-        <v>100000.0</v>
+        <v>3112440.9</v>
       </c>
       <c r="D269" s="1">
-        <v>84.845</v>
+        <v>76.262</v>
       </c>
       <c r="E269" s="1">
-        <v>81.75</v>
+        <v>77.96098072</v>
       </c>
       <c r="F269" t="s">
         <v>8</v>
       </c>
       <c r="G269">
         <v>1.0</v>
       </c>
       <c r="H269" s="1">
-        <v>81750.0</v>
+        <v>2426489.45</v>
       </c>
       <c r="I269" s="1">
-        <v>3095.0</v>
+        <v>-52879.77</v>
       </c>
       <c r="J269" s="1">
-        <v>3.7859327217125</v>
+        <v>-2.1792705507127</v>
       </c>
       <c r="K269">
-        <v>1.46</v>
-[...2 lines deleted...]
-        <v>655</v>
+        <v>0.0</v>
+      </c>
+      <c r="L269">
+        <v>0.0</v>
       </c>
       <c r="M269" s="1">
-        <v>84845.0</v>
+        <v>2373609.68</v>
       </c>
       <c r="N269" s="1">
-        <v>86303.9</v>
+        <v>2373609.68</v>
       </c>
       <c r="O269" s="1">
-        <v>0.05</v>
+        <v>1.37</v>
       </c>
       <c r="P269">
         <v>1</v>
       </c>
     </row>
     <row r="270" spans="1:16">
       <c r="A270" t="s">
-        <v>656</v>
+        <v>659</v>
       </c>
       <c r="B270" t="s">
-        <v>657</v>
+        <v>660</v>
       </c>
       <c r="C270" s="1">
-        <v>3112440.9</v>
+        <v>4746602.75</v>
       </c>
       <c r="D270" s="1">
-        <v>78.878</v>
+        <v>87.836</v>
       </c>
       <c r="E270" s="1">
-        <v>77.96098072</v>
+        <v>104.37955378</v>
       </c>
       <c r="F270" t="s">
         <v>8</v>
       </c>
       <c r="G270">
         <v>1.0</v>
       </c>
       <c r="H270" s="1">
-        <v>2426489.45</v>
+        <v>4954482.77</v>
       </c>
       <c r="I270" s="1">
-        <v>28541.68</v>
+        <v>-785256.78</v>
       </c>
       <c r="J270" s="1">
-        <v>1.1762540323429</v>
+        <v>-15.849419938542</v>
       </c>
       <c r="K270">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.82</v>
+      </c>
+      <c r="L270" t="s">
+        <v>661</v>
       </c>
       <c r="M270" s="1">
-        <v>2455031.13</v>
+        <v>4169225.99</v>
       </c>
       <c r="N270" s="1">
-        <v>2455031.13</v>
+        <v>4255380.08</v>
       </c>
       <c r="O270" s="1">
-        <v>1.35</v>
+        <v>2.45</v>
       </c>
       <c r="P270">
         <v>1</v>
       </c>
     </row>
     <row r="271" spans="1:16">
       <c r="A271" t="s">
-        <v>658</v>
+        <v>662</v>
       </c>
       <c r="B271" t="s">
-        <v>659</v>
+        <v>663</v>
       </c>
       <c r="C271" s="1">
-        <v>4746602.75</v>
+        <v>2075175.0</v>
       </c>
       <c r="D271" s="1">
-        <v>91.141</v>
+        <v>96.334</v>
       </c>
       <c r="E271" s="1">
-        <v>104.37955378</v>
+        <v>98.69654318</v>
       </c>
       <c r="F271" t="s">
         <v>8</v>
       </c>
       <c r="G271">
         <v>1.0</v>
       </c>
       <c r="H271" s="1">
-        <v>4954482.77</v>
+        <v>2048125.99</v>
       </c>
       <c r="I271" s="1">
-        <v>-628381.56</v>
+        <v>-49026.91</v>
       </c>
       <c r="J271" s="1">
-        <v>-12.683091034344</v>
+        <v>-2.3937448301215</v>
       </c>
       <c r="K271">
-        <v>1.66</v>
+        <v>0.27</v>
       </c>
       <c r="L271" t="s">
-        <v>660</v>
+        <v>664</v>
       </c>
       <c r="M271" s="1">
-        <v>4326101.21</v>
+        <v>1999099.08</v>
       </c>
       <c r="N271" s="1">
-        <v>4404777.78</v>
+        <v>2004642.36</v>
       </c>
       <c r="O271" s="1">
-        <v>2.42</v>
+        <v>1.15</v>
       </c>
       <c r="P271">
         <v>1</v>
       </c>
     </row>
     <row r="272" spans="1:16">
       <c r="A272" t="s">
-        <v>661</v>
+        <v>665</v>
       </c>
       <c r="B272" t="s">
-        <v>662</v>
+        <v>666</v>
       </c>
       <c r="C272" s="1">
-        <v>4213312.0</v>
+        <v>2210000.0</v>
       </c>
       <c r="D272" s="1">
-        <v>99.458</v>
+        <v>97.423</v>
       </c>
       <c r="E272" s="1">
-        <v>98.69654324</v>
+        <v>99.89235747</v>
       </c>
       <c r="F272" t="s">
         <v>8</v>
       </c>
       <c r="G272">
         <v>1.0</v>
       </c>
       <c r="H272" s="1">
-        <v>4158393.3</v>
+        <v>2207621.1</v>
       </c>
       <c r="I272" s="1">
-        <v>32082.55</v>
+        <v>-54572.8</v>
       </c>
       <c r="J272" s="1">
-        <v>0.7715131226284</v>
+        <v>-2.4720184093185</v>
       </c>
       <c r="K272">
-        <v>0.11</v>
+        <v>1.59</v>
       </c>
       <c r="L272" t="s">
-        <v>663</v>
+        <v>667</v>
       </c>
       <c r="M272" s="1">
-        <v>4190475.85</v>
+        <v>2153048.3</v>
       </c>
       <c r="N272" s="1">
-        <v>4195093.18</v>
+        <v>2188154.0</v>
       </c>
       <c r="O272" s="1">
-        <v>2.3</v>
+        <v>1.26</v>
       </c>
       <c r="P272">
         <v>1</v>
       </c>
     </row>
     <row r="273" spans="1:16">
       <c r="A273" t="s">
-        <v>664</v>
+        <v>668</v>
       </c>
       <c r="B273" t="s">
-        <v>665</v>
+        <v>669</v>
       </c>
       <c r="C273" s="1">
-        <v>2210000.0</v>
+        <v>1910000.0</v>
       </c>
       <c r="D273" s="1">
-        <v>100.509</v>
+        <v>96.745</v>
       </c>
       <c r="E273" s="1">
-        <v>99.89235747</v>
+        <v>99.374</v>
       </c>
       <c r="F273" t="s">
         <v>8</v>
       </c>
       <c r="G273">
         <v>1.0</v>
       </c>
       <c r="H273" s="1">
-        <v>2207621.1</v>
+        <v>1898043.4</v>
       </c>
       <c r="I273" s="1">
-        <v>13627.8</v>
+        <v>-50213.9</v>
       </c>
       <c r="J273" s="1">
-        <v>0.61730701885391</v>
+        <v>-2.6455612131946</v>
       </c>
       <c r="K273">
-        <v>1.42</v>
+        <v>1.89</v>
       </c>
       <c r="L273" t="s">
-        <v>666</v>
+        <v>670</v>
       </c>
       <c r="M273" s="1">
-        <v>2221248.9</v>
+        <v>1847829.5</v>
       </c>
       <c r="N273" s="1">
-        <v>2252733.83</v>
+        <v>1883884.02</v>
       </c>
       <c r="O273" s="1">
-        <v>1.24</v>
+        <v>1.08</v>
       </c>
       <c r="P273">
         <v>1</v>
       </c>
     </row>
     <row r="274" spans="1:16">
       <c r="A274" t="s">
-        <v>667</v>
+        <v>671</v>
       </c>
       <c r="B274" t="s">
-        <v>668</v>
+        <v>672</v>
       </c>
       <c r="C274" s="1">
-        <v>1910000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D274" s="1">
-        <v>99.95</v>
+        <v>98.134</v>
       </c>
       <c r="E274" s="1">
-        <v>99.374</v>
+        <v>100.73</v>
       </c>
       <c r="F274" t="s">
         <v>8</v>
       </c>
       <c r="G274">
         <v>1.0</v>
       </c>
       <c r="H274" s="1">
-        <v>1898043.4</v>
+        <v>201460.0</v>
       </c>
       <c r="I274" s="1">
-        <v>11001.6</v>
+        <v>-5192.0</v>
       </c>
       <c r="J274" s="1">
-        <v>0.5796284742488</v>
+        <v>-2.5771865382706</v>
       </c>
       <c r="K274">
-        <v>1.72</v>
+        <v>1.56</v>
       </c>
       <c r="L274" t="s">
-        <v>669</v>
+        <v>673</v>
       </c>
       <c r="M274" s="1">
-        <v>1909045.0</v>
+        <v>196268.0</v>
       </c>
       <c r="N274" s="1">
-        <v>1941970.26</v>
+        <v>199387.18</v>
       </c>
       <c r="O274" s="1">
-        <v>1.07</v>
+        <v>0.11</v>
       </c>
       <c r="P274">
         <v>1</v>
       </c>
     </row>
     <row r="275" spans="1:16">
       <c r="A275" t="s">
-        <v>670</v>
+        <v>674</v>
       </c>
       <c r="B275" t="s">
-        <v>671</v>
+        <v>675</v>
       </c>
       <c r="C275" s="1">
-        <v>200000.0</v>
+        <v>170000.0</v>
       </c>
       <c r="D275" s="1">
-        <v>100.491</v>
+        <v>101.709</v>
       </c>
       <c r="E275" s="1">
-        <v>100.73</v>
+        <v>99.775</v>
       </c>
       <c r="F275" t="s">
         <v>8</v>
       </c>
       <c r="G275">
         <v>1.0</v>
       </c>
       <c r="H275" s="1">
-        <v>201460.0</v>
+        <v>169617.5</v>
       </c>
       <c r="I275" s="1">
-        <v>-478.0</v>
+        <v>3287.8</v>
       </c>
       <c r="J275" s="1">
-        <v>-0.23726794400874</v>
+        <v>1.9383613129541</v>
       </c>
       <c r="K275">
-        <v>1.38</v>
+        <v>1.33</v>
       </c>
       <c r="L275" t="s">
-        <v>672</v>
+        <v>676</v>
       </c>
       <c r="M275" s="1">
-        <v>200982.0</v>
+        <v>172905.3</v>
       </c>
       <c r="N275" s="1">
-        <v>203738.85</v>
+        <v>175172.35</v>
       </c>
       <c r="O275" s="1">
-        <v>0.11</v>
+        <v>0.1</v>
       </c>
       <c r="P275">
         <v>1</v>
       </c>
     </row>
     <row r="276" spans="1:16">
       <c r="A276" t="s">
-        <v>673</v>
+        <v>677</v>
       </c>
       <c r="B276" t="s">
-        <v>674</v>
+        <v>678</v>
       </c>
       <c r="C276" s="1">
-        <v>170000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D276" s="1">
-        <v>105.541</v>
+        <v>97.868</v>
       </c>
       <c r="E276" s="1">
-        <v>99.775</v>
+        <v>99.24</v>
       </c>
       <c r="F276" t="s">
         <v>8</v>
       </c>
       <c r="G276">
         <v>1.0</v>
       </c>
       <c r="H276" s="1">
-        <v>169617.5</v>
+        <v>99240.0</v>
       </c>
       <c r="I276" s="1">
-        <v>9802.2</v>
+        <v>-1372.0</v>
       </c>
       <c r="J276" s="1">
-        <v>5.7790027562015</v>
+        <v>-1.3825070536074</v>
       </c>
       <c r="K276">
-        <v>1.07</v>
-[...2 lines deleted...]
-        <v>675</v>
+        <v>0.66</v>
+      </c>
+      <c r="L276">
+        <v>657.53</v>
       </c>
       <c r="M276" s="1">
-        <v>179419.7</v>
+        <v>97868.0</v>
       </c>
       <c r="N276" s="1">
-        <v>181244.87</v>
+        <v>98525.53</v>
       </c>
       <c r="O276" s="1">
-        <v>0.1</v>
+        <v>0.06</v>
       </c>
       <c r="P276">
         <v>1</v>
       </c>
     </row>
     <row r="277" spans="1:16">
       <c r="A277" t="s">
-        <v>676</v>
+        <v>679</v>
       </c>
       <c r="B277" t="s">
-        <v>677</v>
+        <v>680</v>
       </c>
       <c r="C277" s="1">
-        <v>100000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D277" s="1">
-        <v>101.491</v>
+        <v>91.191</v>
       </c>
       <c r="E277" s="1">
-        <v>99.24</v>
+        <v>100.121</v>
       </c>
       <c r="F277" t="s">
         <v>8</v>
       </c>
       <c r="G277">
         <v>1.0</v>
       </c>
       <c r="H277" s="1">
-        <v>99240.0</v>
+        <v>400484.0</v>
       </c>
       <c r="I277" s="1">
-        <v>2251.0</v>
+        <v>-35720.0</v>
       </c>
       <c r="J277" s="1">
-        <v>2.2682386134623</v>
+        <v>-8.9192077586121</v>
       </c>
       <c r="K277">
-        <v>0.42</v>
-[...2 lines deleted...]
-        <v>421.23</v>
+        <v>0.81</v>
+      </c>
+      <c r="L277" t="s">
+        <v>681</v>
       </c>
       <c r="M277" s="1">
-        <v>101491.0</v>
+        <v>364764.0</v>
       </c>
       <c r="N277" s="1">
-        <v>101912.23</v>
+        <v>368005.1</v>
       </c>
       <c r="O277" s="1">
-        <v>0.06</v>
+        <v>0.21</v>
       </c>
       <c r="P277">
         <v>1</v>
       </c>
     </row>
     <row r="278" spans="1:16">
       <c r="A278" t="s">
-        <v>678</v>
+        <v>682</v>
       </c>
       <c r="B278" t="s">
-        <v>679</v>
+        <v>683</v>
       </c>
       <c r="C278" s="1">
-        <v>400000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D278" s="1">
-        <v>93.852</v>
+        <v>100.327</v>
       </c>
       <c r="E278" s="1">
-        <v>100.121</v>
+        <v>99.858</v>
       </c>
       <c r="F278" t="s">
         <v>8</v>
       </c>
       <c r="G278">
         <v>1.0</v>
       </c>
       <c r="H278" s="1">
-        <v>400484.0</v>
+        <v>299574.0</v>
       </c>
       <c r="I278" s="1">
-        <v>-25076.0</v>
+        <v>1407.0</v>
       </c>
       <c r="J278" s="1">
-        <v>-6.2614236773504</v>
+        <v>0.46966692703639</v>
       </c>
       <c r="K278">
-        <v>0.7</v>
+        <v>3.12</v>
       </c>
       <c r="L278" t="s">
-        <v>680</v>
+        <v>684</v>
       </c>
       <c r="M278" s="1">
-        <v>375408.0</v>
+        <v>300981.0</v>
       </c>
       <c r="N278" s="1">
-        <v>378208.0</v>
+        <v>310344.7</v>
       </c>
       <c r="O278" s="1">
-        <v>0.21</v>
+        <v>0.18</v>
       </c>
       <c r="P278">
         <v>1</v>
       </c>
     </row>
     <row r="279" spans="1:16">
       <c r="A279" t="s">
-        <v>681</v>
+        <v>685</v>
       </c>
       <c r="B279" t="s">
-        <v>682</v>
+        <v>686</v>
       </c>
       <c r="C279" s="1">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D279" s="1">
-        <v>103.472</v>
+        <v>97.657</v>
       </c>
       <c r="E279" s="1">
-        <v>99.858</v>
+        <v>99.67</v>
       </c>
       <c r="F279" t="s">
         <v>8</v>
       </c>
       <c r="G279">
         <v>1.0</v>
       </c>
       <c r="H279" s="1">
-        <v>299574.0</v>
+        <v>199340.0</v>
       </c>
       <c r="I279" s="1">
-        <v>10842.0</v>
+        <v>-4026.0</v>
       </c>
       <c r="J279" s="1">
-        <v>3.6191391776322</v>
+        <v>-2.0196648941507</v>
       </c>
       <c r="K279">
-        <v>2.88</v>
-[...2 lines deleted...]
-        <v>683</v>
+        <v>0.38</v>
+      </c>
+      <c r="L279">
+        <v>753.42</v>
       </c>
       <c r="M279" s="1">
-        <v>310416.0</v>
+        <v>195314.0</v>
       </c>
       <c r="N279" s="1">
-        <v>319047.16</v>
+        <v>196067.42</v>
       </c>
       <c r="O279" s="1">
-        <v>0.18</v>
+        <v>0.11</v>
       </c>
       <c r="P279">
         <v>1</v>
       </c>
     </row>
     <row r="280" spans="1:16">
       <c r="A280" t="s">
-        <v>684</v>
+        <v>687</v>
       </c>
       <c r="B280" t="s">
-        <v>685</v>
+        <v>688</v>
       </c>
       <c r="C280" s="1">
         <v>200000.0</v>
       </c>
       <c r="D280" s="1">
-        <v>100.352</v>
+        <v>96.712</v>
       </c>
       <c r="E280" s="1">
-        <v>99.67</v>
+        <v>100.0</v>
       </c>
       <c r="F280" t="s">
         <v>8</v>
       </c>
       <c r="G280">
         <v>1.0</v>
       </c>
       <c r="H280" s="1">
-        <v>199340.0</v>
+        <v>200000.0</v>
       </c>
       <c r="I280" s="1">
-        <v>1364.0</v>
+        <v>-6576.0</v>
       </c>
       <c r="J280" s="1">
-        <v>0.68425805157018</v>
+        <v>-3.288</v>
       </c>
       <c r="K280">
-        <v>0.18</v>
-[...2 lines deleted...]
-        <v>359.59</v>
+        <v>1.45</v>
+      </c>
+      <c r="L280" t="s">
+        <v>689</v>
       </c>
       <c r="M280" s="1">
-        <v>200704.0</v>
+        <v>193424.0</v>
       </c>
       <c r="N280" s="1">
-        <v>201063.59</v>
+        <v>196321.26</v>
       </c>
       <c r="O280" s="1">
         <v>0.11</v>
       </c>
       <c r="P280">
         <v>1</v>
       </c>
     </row>
     <row r="281" spans="1:16">
       <c r="A281" t="s">
-        <v>686</v>
+        <v>690</v>
       </c>
       <c r="B281" t="s">
-        <v>687</v>
+        <v>691</v>
       </c>
       <c r="C281" s="1">
-        <v>200000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D281" s="1">
-        <v>99.511</v>
+        <v>92.264</v>
       </c>
       <c r="E281" s="1">
-        <v>100.0</v>
+        <v>96.33333333</v>
       </c>
       <c r="F281" t="s">
         <v>8</v>
       </c>
       <c r="G281">
         <v>1.0</v>
       </c>
       <c r="H281" s="1">
-        <v>200000.0</v>
+        <v>867000.0</v>
       </c>
       <c r="I281" s="1">
-        <v>-978.0</v>
+        <v>-36624.0</v>
       </c>
       <c r="J281" s="1">
-        <v>-0.489</v>
+        <v>-4.2242214532872</v>
       </c>
       <c r="K281">
-        <v>1.21</v>
+        <v>0.23</v>
       </c>
       <c r="L281" t="s">
-        <v>688</v>
+        <v>692</v>
       </c>
       <c r="M281" s="1">
-        <v>199022.0</v>
+        <v>830376.0</v>
       </c>
       <c r="N281" s="1">
-        <v>201446.66</v>
+        <v>832401.0</v>
       </c>
       <c r="O281" s="1">
-        <v>0.11</v>
+        <v>0.48</v>
       </c>
       <c r="P281">
         <v>1</v>
       </c>
     </row>
     <row r="282" spans="1:16">
       <c r="A282" t="s">
-        <v>689</v>
+        <v>693</v>
       </c>
       <c r="B282" t="s">
-        <v>690</v>
+        <v>694</v>
       </c>
       <c r="C282" s="1">
-        <v>900000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D282" s="1">
-        <v>94.323</v>
+        <v>94.572</v>
       </c>
       <c r="E282" s="1">
-        <v>96.33333333</v>
+        <v>98.642</v>
       </c>
       <c r="F282" t="s">
         <v>8</v>
       </c>
       <c r="G282">
         <v>1.0</v>
       </c>
       <c r="H282" s="1">
-        <v>867000.0</v>
+        <v>394568.0</v>
       </c>
       <c r="I282" s="1">
-        <v>-18093.0</v>
+        <v>-16280.0</v>
       </c>
       <c r="J282" s="1">
-        <v>-2.0868512110727</v>
+        <v>-4.126031507877</v>
       </c>
       <c r="K282">
-        <v>0.11</v>
-[...2 lines deleted...]
-        <v>990.0</v>
+        <v>3.69</v>
+      </c>
+      <c r="L282" t="s">
+        <v>695</v>
       </c>
       <c r="M282" s="1">
-        <v>848907.0</v>
+        <v>378288.0</v>
       </c>
       <c r="N282" s="1">
-        <v>849897.0</v>
+        <v>393055.12</v>
       </c>
       <c r="O282" s="1">
-        <v>0.47</v>
+        <v>0.23</v>
       </c>
       <c r="P282">
         <v>1</v>
       </c>
     </row>
     <row r="283" spans="1:16">
       <c r="A283" t="s">
-        <v>691</v>
+        <v>696</v>
       </c>
       <c r="B283" t="s">
-        <v>692</v>
+        <v>697</v>
       </c>
       <c r="C283" s="1">
-        <v>400000.0</v>
+        <v>207000.0</v>
       </c>
       <c r="D283" s="1">
-        <v>100.162</v>
+        <v>97.94</v>
       </c>
       <c r="E283" s="1">
-        <v>98.642</v>
+        <v>99.628</v>
       </c>
       <c r="F283" t="s">
         <v>8</v>
       </c>
       <c r="G283">
         <v>1.0</v>
       </c>
       <c r="H283" s="1">
-        <v>394568.0</v>
+        <v>206229.96</v>
       </c>
       <c r="I283" s="1">
-        <v>6080.0</v>
+        <v>-3494.16</v>
       </c>
       <c r="J283" s="1">
-        <v>1.5409257719835</v>
+        <v>-1.69430280644</v>
       </c>
       <c r="K283">
-        <v>3.42</v>
+        <v>1.57</v>
       </c>
       <c r="L283" t="s">
-        <v>693</v>
+        <v>698</v>
       </c>
       <c r="M283" s="1">
-        <v>400648.0</v>
+        <v>202735.8</v>
       </c>
       <c r="N283" s="1">
-        <v>414312.38</v>
+        <v>205979.75</v>
       </c>
       <c r="O283" s="1">
-        <v>0.23</v>
+        <v>0.12</v>
       </c>
       <c r="P283">
         <v>1</v>
       </c>
     </row>
     <row r="284" spans="1:16">
       <c r="A284" t="s">
-        <v>694</v>
+        <v>699</v>
       </c>
       <c r="B284" t="s">
-        <v>695</v>
+        <v>700</v>
       </c>
       <c r="C284" s="1">
-        <v>207000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D284" s="1">
-        <v>100.11</v>
+        <v>96.846</v>
       </c>
       <c r="E284" s="1">
-        <v>99.628</v>
+        <v>99.736</v>
       </c>
       <c r="F284" t="s">
         <v>8</v>
       </c>
       <c r="G284">
         <v>1.0</v>
       </c>
       <c r="H284" s="1">
-        <v>206229.96</v>
+        <v>199472.0</v>
       </c>
       <c r="I284" s="1">
-        <v>997.74</v>
+        <v>-5780.0</v>
       </c>
       <c r="J284" s="1">
-        <v>0.48379973501425</v>
+        <v>-2.89764979546</v>
       </c>
       <c r="K284">
-        <v>1.36</v>
+        <v>1.37</v>
       </c>
       <c r="L284" t="s">
-        <v>696</v>
+        <v>701</v>
       </c>
       <c r="M284" s="1">
-        <v>207227.7</v>
+        <v>193692.0</v>
       </c>
       <c r="N284" s="1">
-        <v>210047.72</v>
+        <v>196431.73</v>
       </c>
       <c r="O284" s="1">
-        <v>0.12</v>
+        <v>0.11</v>
       </c>
       <c r="P284">
         <v>1</v>
       </c>
     </row>
     <row r="285" spans="1:16">
       <c r="A285" t="s">
-        <v>697</v>
+        <v>702</v>
       </c>
       <c r="B285" t="s">
-        <v>698</v>
+        <v>703</v>
       </c>
       <c r="C285" s="1">
-        <v>200000.0</v>
+        <v>156000.0</v>
       </c>
       <c r="D285" s="1">
-        <v>100.612</v>
+        <v>96.955</v>
       </c>
       <c r="E285" s="1">
-        <v>99.736</v>
+        <v>99.594</v>
       </c>
       <c r="F285" t="s">
         <v>8</v>
       </c>
       <c r="G285">
         <v>1.0</v>
       </c>
       <c r="H285" s="1">
-        <v>199472.0</v>
+        <v>155366.64</v>
       </c>
       <c r="I285" s="1">
-        <v>1752.0</v>
+        <v>-4116.84</v>
       </c>
       <c r="J285" s="1">
-        <v>0.87831876153044</v>
+        <v>-2.6497580175513</v>
       </c>
       <c r="K285">
-        <v>1.12</v>
+        <v>2.68</v>
       </c>
       <c r="L285" t="s">
-        <v>699</v>
+        <v>704</v>
       </c>
       <c r="M285" s="1">
-        <v>201224.0</v>
+        <v>151249.8</v>
       </c>
       <c r="N285" s="1">
-        <v>203459.62</v>
+        <v>155432.95</v>
       </c>
       <c r="O285" s="1">
-        <v>0.11</v>
+        <v>0.09</v>
       </c>
       <c r="P285">
         <v>1</v>
       </c>
     </row>
     <row r="286" spans="1:16">
       <c r="A286" t="s">
-        <v>700</v>
+        <v>705</v>
       </c>
       <c r="B286" t="s">
-        <v>701</v>
+        <v>706</v>
       </c>
       <c r="C286" s="1">
-        <v>156000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D286" s="1">
-        <v>100.253</v>
+        <v>97.618</v>
       </c>
       <c r="E286" s="1">
-        <v>99.594</v>
+        <v>100.0</v>
       </c>
       <c r="F286" t="s">
         <v>8</v>
       </c>
       <c r="G286">
         <v>1.0</v>
       </c>
       <c r="H286" s="1">
-        <v>155366.64</v>
+        <v>500000.0</v>
       </c>
       <c r="I286" s="1">
-        <v>1028.04</v>
+        <v>-11910.0</v>
       </c>
       <c r="J286" s="1">
-        <v>0.66168644697472</v>
+        <v>-2.382</v>
       </c>
       <c r="K286">
-        <v>2.47</v>
+        <v>2.31</v>
       </c>
       <c r="L286" t="s">
-        <v>702</v>
+        <v>707</v>
       </c>
       <c r="M286" s="1">
-        <v>156394.68</v>
+        <v>488090.0</v>
       </c>
       <c r="N286" s="1">
-        <v>160246.06</v>
+        <v>499661.92</v>
       </c>
       <c r="O286" s="1">
-        <v>0.09</v>
+        <v>0.29</v>
       </c>
       <c r="P286">
         <v>1</v>
       </c>
     </row>
     <row r="287" spans="1:16">
       <c r="A287" t="s">
-        <v>703</v>
+        <v>708</v>
       </c>
       <c r="B287" t="s">
-        <v>704</v>
+        <v>709</v>
       </c>
       <c r="C287" s="1">
-        <v>500000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D287" s="1">
-        <v>100.42</v>
+        <v>100.395</v>
       </c>
       <c r="E287" s="1">
-        <v>100.0</v>
+        <v>103.012</v>
       </c>
       <c r="F287" t="s">
         <v>8</v>
       </c>
       <c r="G287">
         <v>1.0</v>
       </c>
       <c r="H287" s="1">
-        <v>500000.0</v>
+        <v>206024.0</v>
       </c>
       <c r="I287" s="1">
-        <v>2100.0</v>
+        <v>-5234.0</v>
       </c>
       <c r="J287" s="1">
-        <v>0.42</v>
+        <v>-2.5404807206927</v>
       </c>
       <c r="K287">
-        <v>2.07</v>
+        <v>2.47</v>
       </c>
       <c r="L287" t="s">
-        <v>705</v>
+        <v>710</v>
       </c>
       <c r="M287" s="1">
-        <v>502100.0</v>
+        <v>200790.0</v>
       </c>
       <c r="N287" s="1">
-        <v>512451.03</v>
+        <v>205726.99</v>
       </c>
       <c r="O287" s="1">
-        <v>0.28</v>
+        <v>0.12</v>
       </c>
       <c r="P287">
         <v>1</v>
       </c>
     </row>
     <row r="288" spans="1:16">
       <c r="A288" t="s">
-        <v>706</v>
+        <v>711</v>
       </c>
       <c r="B288" t="s">
-        <v>707</v>
+        <v>712</v>
       </c>
       <c r="C288" s="1">
-        <v>200000.0</v>
+        <v>423000.0</v>
       </c>
       <c r="D288" s="1">
-        <v>102.993</v>
+        <v>100.179</v>
       </c>
       <c r="E288" s="1">
-        <v>103.012</v>
+        <v>99.849</v>
       </c>
       <c r="F288" t="s">
         <v>8</v>
       </c>
       <c r="G288">
         <v>1.0</v>
       </c>
       <c r="H288" s="1">
-        <v>206024.0</v>
+        <v>422361.27</v>
       </c>
       <c r="I288" s="1">
-        <v>-38.0</v>
+        <v>1395.9</v>
       </c>
       <c r="J288" s="1">
-        <v>-0.018444453073428</v>
+        <v>0.33049905357089</v>
       </c>
       <c r="K288">
-        <v>2.2</v>
+        <v>2.01</v>
       </c>
       <c r="L288" t="s">
-        <v>708</v>
+        <v>713</v>
       </c>
       <c r="M288" s="1">
-        <v>205986.0</v>
+        <v>423757.17</v>
       </c>
       <c r="N288" s="1">
-        <v>210387.37</v>
+        <v>432279.17</v>
       </c>
       <c r="O288" s="1">
-        <v>0.12</v>
+        <v>0.25</v>
       </c>
       <c r="P288">
         <v>1</v>
       </c>
     </row>
     <row r="289" spans="1:16">
       <c r="A289" t="s">
-        <v>709</v>
+        <v>714</v>
       </c>
       <c r="B289" t="s">
-        <v>710</v>
+        <v>715</v>
       </c>
       <c r="C289" s="1">
-        <v>423000.0</v>
+        <v>163000.0</v>
       </c>
       <c r="D289" s="1">
-        <v>102.897</v>
+        <v>98.129</v>
       </c>
       <c r="E289" s="1">
-        <v>99.849</v>
+        <v>99.115</v>
       </c>
       <c r="F289" t="s">
         <v>8</v>
       </c>
       <c r="G289">
         <v>1.0</v>
       </c>
       <c r="H289" s="1">
-        <v>422361.27</v>
+        <v>161557.45</v>
       </c>
       <c r="I289" s="1">
-        <v>12893.04</v>
+        <v>-1607.18</v>
       </c>
       <c r="J289" s="1">
-        <v>3.0526094402548</v>
+        <v>-0.99480401553751</v>
       </c>
       <c r="K289">
-        <v>1.77</v>
+        <v>3.45</v>
       </c>
       <c r="L289" t="s">
-        <v>711</v>
+        <v>716</v>
       </c>
       <c r="M289" s="1">
-        <v>435254.31</v>
+        <v>159950.27</v>
       </c>
       <c r="N289" s="1">
-        <v>442750.1</v>
+        <v>165577.12</v>
       </c>
       <c r="O289" s="1">
-        <v>0.24</v>
+        <v>0.1</v>
       </c>
       <c r="P289">
         <v>1</v>
       </c>
     </row>
     <row r="290" spans="1:16">
       <c r="A290" t="s">
-        <v>712</v>
+        <v>717</v>
       </c>
       <c r="B290" t="s">
-        <v>713</v>
+        <v>718</v>
       </c>
       <c r="C290" s="1">
-        <v>163000.0</v>
+        <v>456116.34</v>
       </c>
       <c r="D290" s="1">
-        <v>101.858</v>
+        <v>94.998</v>
       </c>
       <c r="E290" s="1">
-        <v>99.115</v>
+        <v>97.97293822</v>
       </c>
       <c r="F290" t="s">
         <v>8</v>
       </c>
       <c r="G290">
         <v>1.0</v>
       </c>
       <c r="H290" s="1">
-        <v>161557.45</v>
+        <v>446870.58</v>
       </c>
       <c r="I290" s="1">
-        <v>4471.09</v>
+        <v>-13569.18</v>
       </c>
       <c r="J290" s="1">
-        <v>2.7674923069162</v>
+        <v>-3.0364898937854</v>
       </c>
       <c r="K290">
-        <v>3.23</v>
+        <v>0.95</v>
       </c>
       <c r="L290" t="s">
-        <v>714</v>
+        <v>719</v>
       </c>
       <c r="M290" s="1">
-        <v>166028.54</v>
+        <v>433301.4</v>
       </c>
       <c r="N290" s="1">
-        <v>171295.9</v>
+        <v>437631.38</v>
       </c>
       <c r="O290" s="1">
-        <v>0.09</v>
+        <v>0.25</v>
       </c>
       <c r="P290">
         <v>1</v>
       </c>
     </row>
     <row r="291" spans="1:16">
       <c r="A291" t="s">
-        <v>715</v>
+        <v>720</v>
       </c>
       <c r="B291" t="s">
-        <v>716</v>
+        <v>721</v>
       </c>
       <c r="C291" s="1">
-        <v>456116.34</v>
+        <v>215125.61</v>
       </c>
       <c r="D291" s="1">
-        <v>96.795</v>
+        <v>89.047</v>
       </c>
       <c r="E291" s="1">
-        <v>97.97293822</v>
+        <v>95.04090657</v>
       </c>
       <c r="F291" t="s">
         <v>8</v>
       </c>
       <c r="G291">
         <v>1.0</v>
       </c>
       <c r="H291" s="1">
-        <v>446870.58</v>
+        <v>204457.33</v>
       </c>
       <c r="I291" s="1">
-        <v>-5372.76</v>
+        <v>-12894.43</v>
       </c>
       <c r="J291" s="1">
-        <v>-1.2023078359734</v>
+        <v>-6.3066606611756</v>
       </c>
       <c r="K291">
-        <v>0.88</v>
+        <v>1.12</v>
       </c>
       <c r="L291" t="s">
-        <v>717</v>
+        <v>722</v>
       </c>
       <c r="M291" s="1">
-        <v>441497.82</v>
+        <v>191562.9</v>
       </c>
       <c r="N291" s="1">
-        <v>445511.64</v>
+        <v>193976.43</v>
       </c>
       <c r="O291" s="1">
-        <v>0.24</v>
+        <v>0.11</v>
       </c>
       <c r="P291">
         <v>1</v>
       </c>
     </row>
     <row r="292" spans="1:16">
       <c r="A292" t="s">
-        <v>718</v>
+        <v>723</v>
       </c>
       <c r="B292" t="s">
-        <v>719</v>
+        <v>724</v>
       </c>
       <c r="C292" s="1">
-        <v>215125.61</v>
+        <v>195395.37</v>
       </c>
       <c r="D292" s="1">
-        <v>91.774</v>
+        <v>78.322</v>
       </c>
       <c r="E292" s="1">
-        <v>95.04090657</v>
+        <v>99.15404341</v>
       </c>
       <c r="F292" t="s">
         <v>8</v>
       </c>
       <c r="G292">
         <v>1.0</v>
       </c>
       <c r="H292" s="1">
-        <v>204457.33</v>
+        <v>193742.41</v>
       </c>
       <c r="I292" s="1">
-        <v>-7027.96</v>
+        <v>-40704.85</v>
       </c>
       <c r="J292" s="1">
-        <v>-3.4373724825615</v>
+        <v>-21.009777879815</v>
       </c>
       <c r="K292">
-        <v>1.04</v>
-[...2 lines deleted...]
-        <v>720</v>
+        <v>0.2</v>
+      </c>
+      <c r="L292">
+        <v>385.44</v>
       </c>
       <c r="M292" s="1">
-        <v>197429.37</v>
+        <v>153037.56</v>
       </c>
       <c r="N292" s="1">
-        <v>199666.68</v>
+        <v>153423.0</v>
       </c>
       <c r="O292" s="1">
-        <v>0.11</v>
+        <v>0.09</v>
       </c>
       <c r="P292">
         <v>1</v>
       </c>
     </row>
     <row r="293" spans="1:16">
       <c r="A293" t="s">
-        <v>721</v>
+        <v>725</v>
       </c>
       <c r="B293" t="s">
-        <v>722</v>
+        <v>726</v>
       </c>
       <c r="C293" s="1">
-        <v>195395.37</v>
+        <v>1681000.0</v>
       </c>
       <c r="D293" s="1">
-        <v>81.399</v>
+        <v>100.648</v>
       </c>
       <c r="E293" s="1">
-        <v>99.15404341</v>
+        <v>111.74737299</v>
       </c>
       <c r="F293" t="s">
         <v>8</v>
       </c>
       <c r="G293">
         <v>1.0</v>
       </c>
       <c r="H293" s="1">
-        <v>193742.41</v>
+        <v>1878473.34</v>
       </c>
       <c r="I293" s="1">
-        <v>-34692.54</v>
+        <v>285186.95</v>
       </c>
       <c r="J293" s="1">
-        <v>-17.90652857059</v>
+        <v>15.181847084399</v>
       </c>
       <c r="K293">
-        <v>0.07</v>
+        <v>0.05</v>
       </c>
       <c r="L293">
-        <v>139.19</v>
+        <v>803.23</v>
       </c>
       <c r="M293" s="1">
-        <v>159049.87</v>
+        <v>2163660.29</v>
       </c>
       <c r="N293" s="1">
-        <v>159189.06</v>
+        <v>2164463.52</v>
       </c>
       <c r="O293" s="1">
-        <v>0.09</v>
+        <v>1.25</v>
       </c>
       <c r="P293">
         <v>1</v>
       </c>
     </row>
     <row r="294" spans="1:16">
       <c r="A294" t="s">
-        <v>723</v>
+        <v>727</v>
       </c>
       <c r="B294" t="s">
-        <v>724</v>
+        <v>728</v>
       </c>
       <c r="C294" s="1">
-        <v>1681000.0</v>
+        <v>3170000.0</v>
       </c>
       <c r="D294" s="1">
-        <v>102.215</v>
+        <v>99.822</v>
       </c>
       <c r="E294" s="1">
-        <v>111.74737299</v>
+        <v>100.913</v>
       </c>
       <c r="F294" t="s">
         <v>8</v>
       </c>
       <c r="G294">
         <v>1.0</v>
       </c>
       <c r="H294" s="1">
-        <v>1878473.34</v>
+        <v>3198942.1</v>
       </c>
       <c r="I294" s="1">
-        <v>328649.97</v>
+        <v>-34584.7</v>
       </c>
       <c r="J294" s="1">
-        <v>17.495588731645</v>
+        <v>-1.0811292895861</v>
       </c>
       <c r="K294">
-        <v>0.75</v>
+        <v>0.2</v>
       </c>
       <c r="L294" t="s">
-        <v>725</v>
+        <v>729</v>
       </c>
       <c r="M294" s="1">
-        <v>2207123.31</v>
+        <v>3164357.4</v>
       </c>
       <c r="N294" s="1">
-        <v>2219724.17</v>
+        <v>3170833.13</v>
       </c>
       <c r="O294" s="1">
-        <v>1.22</v>
+        <v>1.82</v>
       </c>
       <c r="P294">
         <v>1</v>
       </c>
     </row>
     <row r="295" spans="1:16">
       <c r="A295" t="s">
-        <v>726</v>
+        <v>730</v>
       </c>
       <c r="B295" t="s">
-        <v>727</v>
+        <v>731</v>
       </c>
       <c r="C295" s="1">
-        <v>1640000.0</v>
+        <v>1290000.0</v>
       </c>
       <c r="D295" s="1">
-        <v>103.059</v>
+        <v>84.277</v>
       </c>
       <c r="E295" s="1">
-        <v>101.61324878</v>
+        <v>97.70900853</v>
       </c>
       <c r="F295" t="s">
         <v>8</v>
       </c>
       <c r="G295">
         <v>1.0</v>
       </c>
       <c r="H295" s="1">
-        <v>1666457.28</v>
+        <v>1260446.21</v>
       </c>
       <c r="I295" s="1">
-        <v>91857.88</v>
+        <v>-173272.91</v>
       </c>
       <c r="J295" s="1">
-        <v>5.5121653043515</v>
+        <v>-13.746949978928</v>
       </c>
       <c r="K295">
-        <v>0.56</v>
+        <v>0.22</v>
       </c>
       <c r="L295" t="s">
-        <v>728</v>
+        <v>732</v>
       </c>
       <c r="M295" s="1">
-        <v>1758315.16</v>
+        <v>1087173.3</v>
       </c>
       <c r="N295" s="1">
-        <v>1767477.33</v>
+        <v>1090021.47</v>
       </c>
       <c r="O295" s="1">
-        <v>0.97</v>
+        <v>0.63</v>
       </c>
       <c r="P295">
         <v>1</v>
       </c>
     </row>
     <row r="296" spans="1:16">
       <c r="A296" t="s">
-        <v>729</v>
+        <v>733</v>
       </c>
       <c r="B296" t="s">
-        <v>730</v>
+        <v>734</v>
       </c>
       <c r="C296" s="1">
-        <v>3170000.0</v>
+        <v>1430000.0</v>
       </c>
       <c r="D296" s="1">
-        <v>100.449</v>
+        <v>96.749</v>
       </c>
       <c r="E296" s="1">
-        <v>100.913</v>
+        <v>101.176</v>
       </c>
       <c r="F296" t="s">
         <v>8</v>
       </c>
       <c r="G296">
         <v>1.0</v>
       </c>
       <c r="H296" s="1">
-        <v>3198942.1</v>
+        <v>1446816.8</v>
       </c>
       <c r="I296" s="1">
-        <v>-14708.8</v>
+        <v>-63306.1</v>
       </c>
       <c r="J296" s="1">
-        <v>-0.45980200766997</v>
+        <v>-4.3755436071796</v>
       </c>
       <c r="K296">
-        <v>0.04</v>
+        <v>0.23</v>
       </c>
       <c r="L296" t="s">
-        <v>731</v>
+        <v>735</v>
       </c>
       <c r="M296" s="1">
-        <v>3184233.3</v>
+        <v>1383510.7</v>
       </c>
       <c r="N296" s="1">
-        <v>3185573.11</v>
+        <v>1386765.12</v>
       </c>
       <c r="O296" s="1">
-        <v>1.75</v>
+        <v>0.8</v>
       </c>
       <c r="P296">
         <v>1</v>
       </c>
     </row>
     <row r="297" spans="1:16">
       <c r="A297" t="s">
-        <v>732</v>
+        <v>736</v>
       </c>
       <c r="B297" t="s">
-        <v>733</v>
+        <v>737</v>
       </c>
       <c r="C297" s="1">
-        <v>1290000.0</v>
+        <v>5550000.0</v>
       </c>
       <c r="D297" s="1">
-        <v>90.647</v>
+        <v>98.351</v>
       </c>
       <c r="E297" s="1">
-        <v>97.70900853</v>
+        <v>100.93705045</v>
       </c>
       <c r="F297" t="s">
         <v>8</v>
       </c>
       <c r="G297">
         <v>1.0</v>
       </c>
       <c r="H297" s="1">
-        <v>1260446.21</v>
+        <v>5602006.3</v>
       </c>
       <c r="I297" s="1">
-        <v>-91099.91</v>
+        <v>-143525.8</v>
       </c>
       <c r="J297" s="1">
-        <v>-7.2275920445665</v>
+        <v>-2.5620428166959</v>
       </c>
       <c r="K297">
-        <v>0.02</v>
-[...2 lines deleted...]
-        <v>227.85</v>
+        <v>0.53</v>
+      </c>
+      <c r="L297" t="s">
+        <v>738</v>
       </c>
       <c r="M297" s="1">
-        <v>1169346.3</v>
+        <v>5458480.5</v>
       </c>
       <c r="N297" s="1">
-        <v>1169574.15</v>
+        <v>5488139.27</v>
       </c>
       <c r="O297" s="1">
-        <v>0.64</v>
+        <v>3.16</v>
       </c>
       <c r="P297">
         <v>1</v>
       </c>
     </row>
     <row r="298" spans="1:16">
       <c r="A298" t="s">
-        <v>734</v>
+        <v>739</v>
       </c>
       <c r="B298" t="s">
-        <v>735</v>
+        <v>740</v>
       </c>
       <c r="C298" s="1">
-        <v>1430000.0</v>
+        <v>2770000.0</v>
       </c>
       <c r="D298" s="1">
-        <v>101.931</v>
+        <v>101.813</v>
       </c>
       <c r="E298" s="1">
-        <v>101.176</v>
+        <v>104.151</v>
       </c>
       <c r="F298" t="s">
         <v>8</v>
       </c>
       <c r="G298">
         <v>1.0</v>
       </c>
       <c r="H298" s="1">
-        <v>1446816.8</v>
+        <v>2884982.7</v>
       </c>
       <c r="I298" s="1">
-        <v>10796.5</v>
+        <v>-64762.6</v>
       </c>
       <c r="J298" s="1">
-        <v>0.74622440104373</v>
+        <v>-2.2448176205701</v>
       </c>
       <c r="K298">
-        <v>0.02</v>
-[...2 lines deleted...]
-        <v>260.35</v>
+        <v>1.03</v>
+      </c>
+      <c r="L298" t="s">
+        <v>741</v>
       </c>
       <c r="M298" s="1">
-        <v>1457613.3</v>
+        <v>2820220.1</v>
       </c>
       <c r="N298" s="1">
-        <v>1457873.65</v>
+        <v>2848658.26</v>
       </c>
       <c r="O298" s="1">
-        <v>0.8</v>
+        <v>1.64</v>
       </c>
       <c r="P298">
         <v>1</v>
       </c>
     </row>
     <row r="299" spans="1:16">
       <c r="A299" t="s">
-        <v>736</v>
+        <v>742</v>
       </c>
       <c r="B299" t="s">
-        <v>737</v>
+        <v>743</v>
       </c>
       <c r="C299" s="1">
-        <v>3460000.0</v>
+        <v>3280000.0</v>
       </c>
       <c r="D299" s="1">
-        <v>103.771</v>
+        <v>100.567</v>
       </c>
       <c r="E299" s="1">
-        <v>101.552</v>
+        <v>108.47991128</v>
       </c>
       <c r="F299" t="s">
         <v>8</v>
       </c>
       <c r="G299">
         <v>1.0</v>
       </c>
       <c r="H299" s="1">
-        <v>3513699.2</v>
+        <v>3558141.09</v>
       </c>
       <c r="I299" s="1">
-        <v>76777.4</v>
+        <v>-259543.49</v>
       </c>
       <c r="J299" s="1">
-        <v>2.1850874428864</v>
+        <v>-7.294356334813</v>
       </c>
       <c r="K299">
-        <v>0.3</v>
+        <v>0.59</v>
       </c>
       <c r="L299" t="s">
-        <v>738</v>
+        <v>744</v>
       </c>
       <c r="M299" s="1">
-        <v>3590476.6</v>
+        <v>3298597.6</v>
       </c>
       <c r="N299" s="1">
-        <v>3600942.62</v>
+        <v>3317806.44</v>
       </c>
       <c r="O299" s="1">
-        <v>1.98</v>
+        <v>1.91</v>
       </c>
       <c r="P299">
         <v>1</v>
       </c>
     </row>
     <row r="300" spans="1:16">
       <c r="A300" t="s">
-        <v>739</v>
+        <v>745</v>
       </c>
       <c r="B300" t="s">
-        <v>740</v>
+        <v>746</v>
       </c>
       <c r="C300" s="1">
-        <v>2770000.0</v>
+        <v>168000.0</v>
       </c>
       <c r="D300" s="1">
-        <v>105.01</v>
+        <v>94.717</v>
       </c>
       <c r="E300" s="1">
-        <v>104.151</v>
+        <v>99.406</v>
       </c>
       <c r="F300" t="s">
         <v>8</v>
       </c>
       <c r="G300">
         <v>1.0</v>
       </c>
       <c r="H300" s="1">
-        <v>2884982.7</v>
+        <v>167002.08</v>
       </c>
       <c r="I300" s="1">
-        <v>23794.3</v>
+        <v>-7877.52</v>
       </c>
       <c r="J300" s="1">
-        <v>0.82476404451229</v>
+        <v>-4.7170190934149</v>
       </c>
       <c r="K300">
-        <v>0.79</v>
+        <v>0.9</v>
       </c>
       <c r="L300" t="s">
-        <v>741</v>
+        <v>747</v>
       </c>
       <c r="M300" s="1">
-        <v>2908777.0</v>
+        <v>159124.56</v>
       </c>
       <c r="N300" s="1">
-        <v>2930739.14</v>
+        <v>160634.83</v>
       </c>
       <c r="O300" s="1">
-        <v>1.61</v>
+        <v>0.09</v>
       </c>
       <c r="P300">
         <v>1</v>
       </c>
     </row>
     <row r="301" spans="1:16">
       <c r="A301" t="s">
-        <v>742</v>
+        <v>748</v>
       </c>
       <c r="B301" t="s">
-        <v>743</v>
+        <v>749</v>
       </c>
       <c r="C301" s="1">
-        <v>3280000.0</v>
+        <v>446000.0</v>
       </c>
       <c r="D301" s="1">
-        <v>106.414</v>
+        <v>97.596</v>
       </c>
       <c r="E301" s="1">
-        <v>108.47991128</v>
+        <v>100.0</v>
       </c>
       <c r="F301" t="s">
         <v>8</v>
       </c>
       <c r="G301">
         <v>1.0</v>
       </c>
       <c r="H301" s="1">
-        <v>3558141.09</v>
+        <v>446000.0</v>
       </c>
       <c r="I301" s="1">
-        <v>-67761.89</v>
+        <v>-10721.84</v>
       </c>
       <c r="J301" s="1">
-        <v>-1.9044182983761</v>
+        <v>-2.404</v>
       </c>
       <c r="K301">
-        <v>0.33</v>
+        <v>0.31</v>
       </c>
       <c r="L301" t="s">
-        <v>744</v>
+        <v>750</v>
       </c>
       <c r="M301" s="1">
-        <v>3490379.2</v>
+        <v>435278.16</v>
       </c>
       <c r="N301" s="1">
-        <v>3501252.13</v>
+        <v>436657.66</v>
       </c>
       <c r="O301" s="1">
-        <v>1.92</v>
+        <v>0.25</v>
       </c>
       <c r="P301">
         <v>1</v>
       </c>
     </row>
     <row r="302" spans="1:16">
       <c r="A302" t="s">
-        <v>745</v>
+        <v>751</v>
       </c>
       <c r="B302" t="s">
-        <v>746</v>
+        <v>752</v>
       </c>
       <c r="C302" s="1">
-        <v>168000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D302" s="1">
-        <v>98.746</v>
+        <v>102.249</v>
       </c>
       <c r="E302" s="1">
-        <v>99.406</v>
+        <v>100.77</v>
       </c>
       <c r="F302" t="s">
         <v>8</v>
       </c>
       <c r="G302">
         <v>1.0</v>
       </c>
       <c r="H302" s="1">
-        <v>167002.08</v>
+        <v>201540.0</v>
       </c>
       <c r="I302" s="1">
-        <v>-1108.8</v>
+        <v>2958.0</v>
       </c>
       <c r="J302" s="1">
-        <v>-0.66394382632839</v>
+        <v>1.4676987198571</v>
       </c>
       <c r="K302">
-        <v>0.7</v>
+        <v>4.46</v>
       </c>
       <c r="L302" t="s">
-        <v>434</v>
+        <v>753</v>
       </c>
       <c r="M302" s="1">
-        <v>165893.28</v>
+        <v>204498.0</v>
       </c>
       <c r="N302" s="1">
-        <v>167072.73</v>
+        <v>213425.4</v>
       </c>
       <c r="O302" s="1">
-        <v>0.09</v>
+        <v>0.12</v>
       </c>
       <c r="P302">
         <v>1</v>
       </c>
     </row>
     <row r="303" spans="1:16">
       <c r="A303" t="s">
-        <v>747</v>
+        <v>754</v>
       </c>
       <c r="B303" t="s">
-        <v>748</v>
+        <v>755</v>
       </c>
       <c r="C303" s="1">
-        <v>446000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D303" s="1">
-        <v>100.064</v>
+        <v>99.208</v>
       </c>
       <c r="E303" s="1">
-        <v>100.0</v>
+        <v>98.69</v>
       </c>
       <c r="F303" t="s">
         <v>8</v>
       </c>
       <c r="G303">
         <v>1.0</v>
       </c>
       <c r="H303" s="1">
-        <v>446000.0</v>
+        <v>296070.0</v>
       </c>
       <c r="I303" s="1">
-        <v>285.44</v>
+        <v>1554.0</v>
       </c>
       <c r="J303" s="1">
-        <v>0.064</v>
+        <v>0.52487587394873</v>
       </c>
       <c r="K303">
-        <v>0.11</v>
-[...2 lines deleted...]
-        <v>498.15</v>
+        <v>1.95</v>
+      </c>
+      <c r="L303" t="s">
+        <v>756</v>
       </c>
       <c r="M303" s="1">
-        <v>446285.44</v>
+        <v>297624.0</v>
       </c>
       <c r="N303" s="1">
-        <v>446783.59</v>
+        <v>303484.27</v>
       </c>
       <c r="O303" s="1">
-        <v>0.25</v>
+        <v>0.17</v>
       </c>
       <c r="P303">
         <v>1</v>
       </c>
     </row>
     <row r="304" spans="1:16">
       <c r="A304" t="s">
-        <v>749</v>
+        <v>757</v>
       </c>
       <c r="B304" t="s">
-        <v>750</v>
+        <v>758</v>
       </c>
       <c r="C304" s="1">
-        <v>200000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D304" s="1">
-        <v>104.911</v>
+        <v>82.972</v>
       </c>
       <c r="E304" s="1">
-        <v>100.77</v>
+        <v>85.4208</v>
       </c>
       <c r="F304" t="s">
         <v>8</v>
       </c>
       <c r="G304">
         <v>1.0</v>
       </c>
       <c r="H304" s="1">
-        <v>201540.0</v>
+        <v>427104.0</v>
       </c>
       <c r="I304" s="1">
-        <v>8282.0</v>
+        <v>-12244.0</v>
       </c>
       <c r="J304" s="1">
-        <v>4.1093579438325</v>
+        <v>-2.8667490821908</v>
       </c>
       <c r="K304">
-        <v>4.16</v>
+        <v>0.24</v>
       </c>
       <c r="L304" t="s">
-        <v>751</v>
+        <v>759</v>
       </c>
       <c r="M304" s="1">
-        <v>209822.0</v>
+        <v>414860.0</v>
       </c>
       <c r="N304" s="1">
-        <v>218150.77</v>
+        <v>416082.6</v>
       </c>
       <c r="O304" s="1">
-        <v>0.12</v>
+        <v>0.24</v>
       </c>
       <c r="P304">
         <v>1</v>
       </c>
     </row>
     <row r="305" spans="1:16">
       <c r="A305" t="s">
-        <v>752</v>
+        <v>760</v>
       </c>
       <c r="B305" t="s">
-        <v>753</v>
+        <v>761</v>
       </c>
       <c r="C305" s="1">
-        <v>300000.0</v>
+        <v>181000.0</v>
       </c>
       <c r="D305" s="1">
-        <v>103.087</v>
+        <v>99.635</v>
       </c>
       <c r="E305" s="1">
-        <v>98.69</v>
+        <v>99.609</v>
       </c>
       <c r="F305" t="s">
         <v>8</v>
       </c>
       <c r="G305">
         <v>1.0</v>
       </c>
       <c r="H305" s="1">
-        <v>296070.0</v>
+        <v>180292.29</v>
       </c>
       <c r="I305" s="1">
-        <v>13191.0</v>
+        <v>47.06</v>
       </c>
       <c r="J305" s="1">
-        <v>4.4553652852366</v>
+        <v>0.026102059050889</v>
       </c>
       <c r="K305">
-        <v>1.71</v>
+        <v>3.52</v>
       </c>
       <c r="L305" t="s">
-        <v>754</v>
+        <v>762</v>
       </c>
       <c r="M305" s="1">
-        <v>309261.0</v>
+        <v>180339.35</v>
       </c>
       <c r="N305" s="1">
-        <v>314388.74</v>
+        <v>186706.58</v>
       </c>
       <c r="O305" s="1">
-        <v>0.17</v>
+        <v>0.11</v>
       </c>
       <c r="P305">
         <v>1</v>
       </c>
     </row>
     <row r="306" spans="1:16">
       <c r="A306" t="s">
-        <v>755</v>
+        <v>763</v>
       </c>
       <c r="B306" t="s">
-        <v>756</v>
+        <v>764</v>
       </c>
       <c r="C306" s="1">
-        <v>500000.0</v>
+        <v>141000.0</v>
       </c>
       <c r="D306" s="1">
-        <v>85.738</v>
+        <v>100.519</v>
       </c>
       <c r="E306" s="1">
-        <v>85.4208</v>
+        <v>99.813</v>
       </c>
       <c r="F306" t="s">
         <v>8</v>
       </c>
       <c r="G306">
         <v>1.0</v>
       </c>
       <c r="H306" s="1">
-        <v>427104.0</v>
+        <v>140736.33</v>
       </c>
       <c r="I306" s="1">
-        <v>1586.0</v>
+        <v>995.46</v>
       </c>
       <c r="J306" s="1">
-        <v>0.37133812841837</v>
+        <v>0.70732269343673</v>
       </c>
       <c r="K306">
-        <v>0.19</v>
-[...2 lines deleted...]
-        <v>946.92</v>
+        <v>3.35</v>
+      </c>
+      <c r="L306" t="s">
+        <v>765</v>
       </c>
       <c r="M306" s="1">
-        <v>428690.0</v>
+        <v>141731.79</v>
       </c>
       <c r="N306" s="1">
-        <v>429636.92</v>
+        <v>146462.05</v>
       </c>
       <c r="O306" s="1">
-        <v>0.24</v>
+        <v>0.08</v>
       </c>
       <c r="P306">
         <v>1</v>
       </c>
     </row>
     <row r="307" spans="1:16">
       <c r="A307" t="s">
-        <v>757</v>
+        <v>766</v>
       </c>
       <c r="B307" t="s">
-        <v>758</v>
+        <v>767</v>
       </c>
       <c r="C307" s="1">
-        <v>181000.0</v>
+        <v>191000.0</v>
       </c>
       <c r="D307" s="1">
-        <v>102.143</v>
+        <v>102.554</v>
       </c>
       <c r="E307" s="1">
-        <v>99.609</v>
+        <v>100.0</v>
       </c>
       <c r="F307" t="s">
         <v>8</v>
       </c>
       <c r="G307">
         <v>1.0</v>
       </c>
       <c r="H307" s="1">
-        <v>180292.29</v>
+        <v>191000.0</v>
       </c>
       <c r="I307" s="1">
-        <v>4586.54</v>
+        <v>4878.14</v>
       </c>
       <c r="J307" s="1">
-        <v>2.5439468321136</v>
+        <v>2.554</v>
       </c>
       <c r="K307">
-        <v>3.27</v>
+        <v>2.06</v>
       </c>
       <c r="L307" t="s">
-        <v>759</v>
+        <v>768</v>
       </c>
       <c r="M307" s="1">
-        <v>184878.83</v>
+        <v>195878.14</v>
       </c>
       <c r="N307" s="1">
-        <v>190789.84</v>
+        <v>199819.11</v>
       </c>
       <c r="O307" s="1">
-        <v>0.1</v>
+        <v>0.11</v>
       </c>
       <c r="P307">
         <v>1</v>
       </c>
     </row>
     <row r="308" spans="1:16">
       <c r="A308" t="s">
-        <v>760</v>
+        <v>769</v>
       </c>
       <c r="B308" t="s">
-        <v>761</v>
+        <v>770</v>
       </c>
       <c r="C308" s="1">
-        <v>141000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D308" s="1">
-        <v>103.421</v>
+        <v>97.526</v>
       </c>
       <c r="E308" s="1">
-        <v>99.813</v>
+        <v>99.423</v>
       </c>
       <c r="F308" t="s">
         <v>8</v>
       </c>
       <c r="G308">
         <v>1.0</v>
       </c>
       <c r="H308" s="1">
-        <v>140736.33</v>
+        <v>497115.0</v>
       </c>
       <c r="I308" s="1">
-        <v>5087.28</v>
+        <v>-9485.0</v>
       </c>
       <c r="J308" s="1">
-        <v>3.6147596004528</v>
+        <v>-1.9080092131599</v>
       </c>
       <c r="K308">
-        <v>3.11</v>
-[...2 lines deleted...]
-        <v>762</v>
+        <v>0.16</v>
+      </c>
+      <c r="L308">
+        <v>780.82</v>
       </c>
       <c r="M308" s="1">
-        <v>145823.61</v>
+        <v>487630.0</v>
       </c>
       <c r="N308" s="1">
-        <v>150209.58</v>
+        <v>488410.82</v>
       </c>
       <c r="O308" s="1">
-        <v>0.08</v>
+        <v>0.28</v>
       </c>
       <c r="P308">
         <v>1</v>
       </c>
     </row>
     <row r="309" spans="1:16">
       <c r="A309" t="s">
-        <v>763</v>
+        <v>771</v>
       </c>
       <c r="B309" t="s">
-        <v>764</v>
+        <v>772</v>
       </c>
       <c r="C309" s="1">
-        <v>191000.0</v>
+        <v>316000.0</v>
       </c>
       <c r="D309" s="1">
-        <v>105.263</v>
+        <v>97.475</v>
       </c>
       <c r="E309" s="1">
-        <v>100.0</v>
+        <v>99.947</v>
       </c>
       <c r="F309" t="s">
         <v>8</v>
       </c>
       <c r="G309">
         <v>1.0</v>
       </c>
       <c r="H309" s="1">
-        <v>191000.0</v>
+        <v>315832.52</v>
       </c>
       <c r="I309" s="1">
-        <v>10052.33</v>
+        <v>-7811.52</v>
       </c>
       <c r="J309" s="1">
-        <v>5.263</v>
+        <v>-2.473310854753</v>
       </c>
       <c r="K309">
-        <v>1.8</v>
+        <v>1.23</v>
       </c>
       <c r="L309" t="s">
-        <v>765</v>
+        <v>773</v>
       </c>
       <c r="M309" s="1">
-        <v>201052.33</v>
+        <v>308021.0</v>
       </c>
       <c r="N309" s="1">
-        <v>204484.08</v>
+        <v>311916.89</v>
       </c>
       <c r="O309" s="1">
-        <v>0.11</v>
+        <v>0.18</v>
       </c>
       <c r="P309">
         <v>1</v>
       </c>
     </row>
     <row r="310" spans="1:16">
       <c r="A310" t="s">
-        <v>766</v>
+        <v>774</v>
       </c>
       <c r="B310" t="s">
-        <v>767</v>
+        <v>775</v>
       </c>
       <c r="C310" s="1">
-        <v>500000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D310" s="1">
-        <v>100.546</v>
+        <v>97.428</v>
       </c>
       <c r="E310" s="1">
-        <v>99.423</v>
+        <v>99.779</v>
       </c>
       <c r="F310" t="s">
         <v>8</v>
       </c>
       <c r="G310">
         <v>1.0</v>
       </c>
       <c r="H310" s="1">
-        <v>497115.0</v>
+        <v>598674.0</v>
       </c>
       <c r="I310" s="1">
-        <v>5615.0</v>
+        <v>-14106.0</v>
       </c>
       <c r="J310" s="1">
-        <v>1.129517314907</v>
+        <v>-2.3562072179517</v>
       </c>
       <c r="K310">
-        <v>2.47</v>
+        <v>0.31</v>
       </c>
       <c r="L310" t="s">
-        <v>768</v>
+        <v>776</v>
       </c>
       <c r="M310" s="1">
-        <v>502730.0</v>
+        <v>584568.0</v>
       </c>
       <c r="N310" s="1">
-        <v>515058.77</v>
+        <v>586417.32</v>
       </c>
       <c r="O310" s="1">
-        <v>0.28</v>
+        <v>0.34</v>
       </c>
       <c r="P310">
         <v>1</v>
       </c>
     </row>
     <row r="311" spans="1:16">
       <c r="A311" t="s">
-        <v>769</v>
+        <v>777</v>
       </c>
       <c r="B311" t="s">
-        <v>770</v>
+        <v>778</v>
       </c>
       <c r="C311" s="1">
-        <v>189000.0</v>
+        <v>420000.0</v>
       </c>
       <c r="D311" s="1">
-        <v>102.371</v>
+        <v>97.29</v>
       </c>
       <c r="E311" s="1">
-        <v>99.424</v>
+        <v>100.0</v>
       </c>
       <c r="F311" t="s">
         <v>8</v>
       </c>
       <c r="G311">
         <v>1.0</v>
       </c>
       <c r="H311" s="1">
-        <v>187911.36</v>
+        <v>420000.0</v>
       </c>
       <c r="I311" s="1">
-        <v>5569.83</v>
+        <v>-11382.0</v>
       </c>
       <c r="J311" s="1">
-        <v>2.9640730608304</v>
+        <v>-2.71</v>
       </c>
       <c r="K311">
-        <v>2.84</v>
+        <v>0.33</v>
       </c>
       <c r="L311" t="s">
-        <v>771</v>
+        <v>779</v>
       </c>
       <c r="M311" s="1">
-        <v>193481.19</v>
+        <v>408618.0</v>
       </c>
       <c r="N311" s="1">
-        <v>198849.57</v>
+        <v>410021.61</v>
       </c>
       <c r="O311" s="1">
-        <v>0.11</v>
+        <v>0.24</v>
       </c>
       <c r="P311">
         <v>1</v>
       </c>
     </row>
     <row r="312" spans="1:16">
       <c r="A312" t="s">
-        <v>772</v>
+        <v>780</v>
       </c>
       <c r="B312" t="s">
-        <v>773</v>
+        <v>781</v>
       </c>
       <c r="C312" s="1">
-        <v>316000.0</v>
+        <v>160000.0</v>
       </c>
       <c r="D312" s="1">
-        <v>100.447</v>
+        <v>96.906</v>
       </c>
       <c r="E312" s="1">
-        <v>99.947</v>
+        <v>99.215</v>
       </c>
       <c r="F312" t="s">
         <v>8</v>
       </c>
       <c r="G312">
         <v>1.0</v>
       </c>
       <c r="H312" s="1">
-        <v>315832.52</v>
+        <v>158744.0</v>
       </c>
       <c r="I312" s="1">
-        <v>1580.0</v>
+        <v>-3694.4</v>
       </c>
       <c r="J312" s="1">
-        <v>0.50026514052448</v>
+        <v>-2.3272690621378</v>
       </c>
       <c r="K312">
-        <v>1.0</v>
+        <v>3.83</v>
       </c>
       <c r="L312" t="s">
-        <v>774</v>
+        <v>782</v>
       </c>
       <c r="M312" s="1">
-        <v>317412.52</v>
+        <v>155049.6</v>
       </c>
       <c r="N312" s="1">
-        <v>320561.7</v>
+        <v>161181.11</v>
       </c>
       <c r="O312" s="1">
-        <v>0.18</v>
+        <v>0.09</v>
       </c>
       <c r="P312">
         <v>1</v>
       </c>
     </row>
     <row r="313" spans="1:16">
       <c r="A313" t="s">
-        <v>775</v>
+        <v>783</v>
       </c>
       <c r="B313" t="s">
-        <v>776</v>
+        <v>784</v>
       </c>
       <c r="C313" s="1">
-        <v>600000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D313" s="1">
-        <v>100.001</v>
+        <v>99.237</v>
       </c>
       <c r="E313" s="1">
-        <v>99.779</v>
+        <v>101.669</v>
       </c>
       <c r="F313" t="s">
         <v>8</v>
       </c>
       <c r="G313">
         <v>1.0</v>
       </c>
       <c r="H313" s="1">
-        <v>598674.0</v>
+        <v>406676.0</v>
       </c>
       <c r="I313" s="1">
-        <v>1332.0</v>
+        <v>-9728.0</v>
       </c>
       <c r="J313" s="1">
-        <v>0.22249170667174</v>
+        <v>-2.3920762474304</v>
       </c>
       <c r="K313">
-        <v>0.07</v>
+        <v>0.05</v>
       </c>
       <c r="L313">
-        <v>431.51</v>
+        <v>216.71</v>
       </c>
       <c r="M313" s="1">
-        <v>600006.0</v>
+        <v>396948.0</v>
       </c>
       <c r="N313" s="1">
-        <v>600437.51</v>
+        <v>397164.71</v>
       </c>
       <c r="O313" s="1">
-        <v>0.33</v>
+        <v>0.23</v>
       </c>
       <c r="P313">
         <v>1</v>
       </c>
     </row>
     <row r="314" spans="1:16">
       <c r="A314" t="s">
-        <v>777</v>
+        <v>785</v>
       </c>
       <c r="B314" t="s">
-        <v>778</v>
+        <v>786</v>
       </c>
       <c r="C314" s="1">
-        <v>420000.0</v>
+        <v>370000.0</v>
       </c>
       <c r="D314" s="1">
-        <v>100.294</v>
+        <v>99.225</v>
       </c>
       <c r="E314" s="1">
         <v>100.0</v>
       </c>
       <c r="F314" t="s">
         <v>8</v>
       </c>
       <c r="G314">
         <v>1.0</v>
       </c>
       <c r="H314" s="1">
-        <v>420000.0</v>
+        <v>370000.0</v>
       </c>
       <c r="I314" s="1">
-        <v>1234.8</v>
+        <v>-2867.5</v>
       </c>
       <c r="J314" s="1">
-        <v>0.294</v>
+        <v>-0.775</v>
       </c>
       <c r="K314">
-        <v>0.13</v>
-[...2 lines deleted...]
-        <v>554.05</v>
+        <v>2.97</v>
+      </c>
+      <c r="L314" t="s">
+        <v>787</v>
       </c>
       <c r="M314" s="1">
-        <v>421234.8</v>
+        <v>367132.5</v>
       </c>
       <c r="N314" s="1">
-        <v>421788.85</v>
+        <v>378125.74</v>
       </c>
       <c r="O314" s="1">
-        <v>0.23</v>
+        <v>0.22</v>
       </c>
       <c r="P314">
         <v>1</v>
       </c>
     </row>
     <row r="315" spans="1:16">
       <c r="A315" t="s">
-        <v>779</v>
+        <v>788</v>
       </c>
       <c r="B315" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
       <c r="C315" s="1">
-        <v>160000.0</v>
+        <v>245000.0</v>
       </c>
       <c r="D315" s="1">
-        <v>100.667</v>
+        <v>99.656</v>
       </c>
       <c r="E315" s="1">
-        <v>99.215</v>
+        <v>100.0</v>
       </c>
       <c r="F315" t="s">
         <v>8</v>
       </c>
       <c r="G315">
         <v>1.0</v>
       </c>
       <c r="H315" s="1">
-        <v>158744.0</v>
+        <v>245000.0</v>
       </c>
       <c r="I315" s="1">
-        <v>2323.2</v>
+        <v>-842.8</v>
       </c>
       <c r="J315" s="1">
-        <v>1.4634883838129</v>
+        <v>-0.344</v>
       </c>
       <c r="K315">
-        <v>3.6</v>
+        <v>2.03</v>
       </c>
       <c r="L315" t="s">
-        <v>781</v>
+        <v>790</v>
       </c>
       <c r="M315" s="1">
-        <v>161067.2</v>
+        <v>244157.2</v>
       </c>
       <c r="N315" s="1">
-        <v>166820.62</v>
+        <v>249129.18</v>
       </c>
       <c r="O315" s="1">
-        <v>0.09</v>
+        <v>0.14</v>
       </c>
       <c r="P315">
         <v>1</v>
       </c>
     </row>
     <row r="316" spans="1:16">
       <c r="A316" t="s">
-        <v>782</v>
+        <v>791</v>
       </c>
       <c r="B316" t="s">
-        <v>783</v>
+        <v>792</v>
       </c>
       <c r="C316" s="1">
-        <v>400000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D316" s="1">
-        <v>102.089</v>
+        <v>104.625</v>
       </c>
       <c r="E316" s="1">
-        <v>101.669</v>
+        <v>106.993</v>
       </c>
       <c r="F316" t="s">
         <v>8</v>
       </c>
       <c r="G316">
         <v>1.0</v>
       </c>
       <c r="H316" s="1">
-        <v>406676.0</v>
+        <v>320979.0</v>
       </c>
       <c r="I316" s="1">
-        <v>1680.0</v>
+        <v>-7104.0</v>
       </c>
       <c r="J316" s="1">
-        <v>0.41310527299373</v>
+        <v>-2.2132289028254</v>
       </c>
       <c r="K316">
-        <v>3.76</v>
+        <v>2.49</v>
       </c>
       <c r="L316" t="s">
-        <v>784</v>
+        <v>793</v>
       </c>
       <c r="M316" s="1">
-        <v>408356.0</v>
+        <v>313875.0</v>
       </c>
       <c r="N316" s="1">
-        <v>423395.84</v>
+        <v>321356.59</v>
       </c>
       <c r="O316" s="1">
-        <v>0.23</v>
+        <v>0.18</v>
       </c>
       <c r="P316">
         <v>1</v>
       </c>
     </row>
     <row r="317" spans="1:16">
       <c r="A317" t="s">
-        <v>785</v>
+        <v>794</v>
       </c>
       <c r="B317" t="s">
-        <v>786</v>
+        <v>795</v>
       </c>
       <c r="C317" s="1">
-        <v>370000.0</v>
+        <v>103000.0</v>
       </c>
       <c r="D317" s="1">
-        <v>101.653</v>
+        <v>99.024</v>
       </c>
       <c r="E317" s="1">
-        <v>100.0</v>
+        <v>99.833</v>
       </c>
       <c r="F317" t="s">
         <v>8</v>
       </c>
       <c r="G317">
         <v>1.0</v>
       </c>
       <c r="H317" s="1">
-        <v>370000.0</v>
+        <v>102827.99</v>
       </c>
       <c r="I317" s="1">
-        <v>6116.1</v>
+        <v>-833.27</v>
       </c>
       <c r="J317" s="1">
-        <v>1.653</v>
+        <v>-0.81035328999429</v>
       </c>
       <c r="K317">
-        <v>2.75</v>
+        <v>2.62</v>
       </c>
       <c r="L317" t="s">
-        <v>787</v>
+        <v>796</v>
       </c>
       <c r="M317" s="1">
-        <v>376116.1</v>
+        <v>101994.72</v>
       </c>
       <c r="N317" s="1">
-        <v>386288.41</v>
+        <v>104692.47</v>
       </c>
       <c r="O317" s="1">
-        <v>0.21</v>
+        <v>0.06</v>
       </c>
       <c r="P317">
         <v>1</v>
       </c>
     </row>
     <row r="318" spans="1:16">
       <c r="A318" t="s">
-        <v>788</v>
+        <v>797</v>
       </c>
       <c r="B318" t="s">
-        <v>789</v>
+        <v>798</v>
       </c>
       <c r="C318" s="1">
-        <v>245000.0</v>
+        <v>325000.0</v>
       </c>
       <c r="D318" s="1">
-        <v>102.548</v>
+        <v>99.15</v>
       </c>
       <c r="E318" s="1">
         <v>100.0</v>
       </c>
       <c r="F318" t="s">
         <v>8</v>
       </c>
       <c r="G318">
         <v>1.0</v>
       </c>
       <c r="H318" s="1">
-        <v>245000.0</v>
+        <v>325000.0</v>
       </c>
       <c r="I318" s="1">
-        <v>6242.6</v>
+        <v>-2762.5</v>
       </c>
       <c r="J318" s="1">
-        <v>2.548</v>
+        <v>-0.85</v>
       </c>
       <c r="K318">
-        <v>1.8</v>
+        <v>1.91</v>
       </c>
       <c r="L318" t="s">
-        <v>790</v>
+        <v>799</v>
       </c>
       <c r="M318" s="1">
-        <v>251242.6</v>
+        <v>322237.5</v>
       </c>
       <c r="N318" s="1">
-        <v>255654.02</v>
+        <v>328444.78</v>
       </c>
       <c r="O318" s="1">
-        <v>0.14</v>
+        <v>0.19</v>
       </c>
       <c r="P318">
         <v>1</v>
       </c>
     </row>
     <row r="319" spans="1:16">
       <c r="A319" t="s">
-        <v>791</v>
+        <v>800</v>
       </c>
       <c r="B319" t="s">
-        <v>792</v>
+        <v>801</v>
       </c>
       <c r="C319" s="1">
         <v>300000.0</v>
       </c>
       <c r="D319" s="1">
-        <v>107.878</v>
+        <v>98.4</v>
       </c>
       <c r="E319" s="1">
-        <v>106.993</v>
+        <v>99.07</v>
       </c>
       <c r="F319" t="s">
         <v>8</v>
       </c>
       <c r="G319">
         <v>1.0</v>
       </c>
       <c r="H319" s="1">
-        <v>320979.0</v>
+        <v>297210.0</v>
       </c>
       <c r="I319" s="1">
-        <v>2655.0</v>
+        <v>-2010.0</v>
       </c>
       <c r="J319" s="1">
-        <v>0.82715691680764</v>
+        <v>-0.67628949227819</v>
       </c>
       <c r="K319">
-        <v>2.2</v>
-[...2 lines deleted...]
-        <v>793</v>
+        <v>0.3</v>
+      </c>
+      <c r="L319">
+        <v>887.4</v>
       </c>
       <c r="M319" s="1">
-        <v>323634.0</v>
+        <v>295200.0</v>
       </c>
       <c r="N319" s="1">
-        <v>330233.15</v>
+        <v>296087.4</v>
       </c>
       <c r="O319" s="1">
-        <v>0.18</v>
+        <v>0.17</v>
       </c>
       <c r="P319">
         <v>1</v>
       </c>
     </row>
     <row r="320" spans="1:16">
       <c r="A320" t="s">
-        <v>794</v>
+        <v>802</v>
       </c>
       <c r="B320" t="s">
-        <v>795</v>
+        <v>803</v>
       </c>
       <c r="C320" s="1">
-        <v>103000.0</v>
+        <v>324315.0</v>
       </c>
       <c r="D320" s="1">
-        <v>102.169</v>
+        <v>97.596</v>
       </c>
       <c r="E320" s="1">
-        <v>99.833</v>
+        <v>98.43842869</v>
       </c>
       <c r="F320" t="s">
         <v>8</v>
       </c>
       <c r="G320">
         <v>1.0</v>
       </c>
       <c r="H320" s="1">
-        <v>102827.99</v>
+        <v>319250.59</v>
       </c>
       <c r="I320" s="1">
-        <v>2406.08</v>
+        <v>-2732.12</v>
       </c>
       <c r="J320" s="1">
-        <v>2.3399076457684</v>
+        <v>-0.85579168389321</v>
       </c>
       <c r="K320">
-        <v>2.37</v>
+        <v>0.52</v>
       </c>
       <c r="L320" t="s">
-        <v>796</v>
+        <v>804</v>
       </c>
       <c r="M320" s="1">
-        <v>105234.07</v>
+        <v>316518.47</v>
       </c>
       <c r="N320" s="1">
-        <v>107672.21</v>
+        <v>318211.13</v>
       </c>
       <c r="O320" s="1">
-        <v>0.06</v>
+        <v>0.18</v>
       </c>
       <c r="P320">
         <v>1</v>
       </c>
     </row>
     <row r="321" spans="1:16">
       <c r="A321" t="s">
-        <v>797</v>
+        <v>805</v>
       </c>
       <c r="B321" t="s">
-        <v>798</v>
+        <v>806</v>
       </c>
       <c r="C321" s="1">
-        <v>325000.0</v>
+        <v>1296294.0</v>
       </c>
       <c r="D321" s="1">
-        <v>101.802</v>
+        <v>97.278</v>
       </c>
       <c r="E321" s="1">
-        <v>100.0</v>
+        <v>101.59279376</v>
       </c>
       <c r="F321" t="s">
         <v>8</v>
       </c>
       <c r="G321">
         <v>1.0</v>
       </c>
       <c r="H321" s="1">
-        <v>325000.0</v>
+        <v>1316941.29</v>
       </c>
       <c r="I321" s="1">
-        <v>5856.5</v>
+        <v>-55932.41</v>
       </c>
       <c r="J321" s="1">
-        <v>1.802</v>
+        <v>-4.2471452922552</v>
       </c>
       <c r="K321">
-        <v>1.68</v>
+        <v>0.48</v>
       </c>
       <c r="L321" t="s">
-        <v>799</v>
+        <v>807</v>
       </c>
       <c r="M321" s="1">
-        <v>330856.5</v>
+        <v>1261008.88</v>
       </c>
       <c r="N321" s="1">
-        <v>336331.64</v>
+        <v>1267223.99</v>
       </c>
       <c r="O321" s="1">
-        <v>0.18</v>
+        <v>0.73</v>
       </c>
       <c r="P321">
         <v>1</v>
       </c>
     </row>
     <row r="322" spans="1:16">
       <c r="A322" t="s">
-        <v>800</v>
+        <v>808</v>
       </c>
       <c r="B322" t="s">
-        <v>801</v>
+        <v>809</v>
       </c>
       <c r="C322" s="1">
-        <v>300000.0</v>
+        <v>859513.0</v>
       </c>
       <c r="D322" s="1">
-        <v>101.21</v>
+        <v>104.328</v>
       </c>
       <c r="E322" s="1">
-        <v>99.07</v>
+        <v>119.35043565</v>
       </c>
       <c r="F322" t="s">
         <v>8</v>
       </c>
       <c r="G322">
         <v>1.0</v>
       </c>
       <c r="H322" s="1">
-        <v>297210.0</v>
+        <v>1025832.51</v>
       </c>
       <c r="I322" s="1">
-        <v>6420.0</v>
+        <v>-129119.79</v>
       </c>
       <c r="J322" s="1">
-        <v>2.1600888260826</v>
+        <v>-12.586829598528</v>
       </c>
       <c r="K322">
-        <v>0.06</v>
-[...2 lines deleted...]
-        <v>183.6</v>
+        <v>0.72</v>
+      </c>
+      <c r="L322" t="s">
+        <v>810</v>
       </c>
       <c r="M322" s="1">
-        <v>303630.0</v>
+        <v>896712.72</v>
       </c>
       <c r="N322" s="1">
-        <v>303813.6</v>
+        <v>902894.15</v>
       </c>
       <c r="O322" s="1">
-        <v>0.17</v>
+        <v>0.52</v>
       </c>
       <c r="P322">
         <v>1</v>
       </c>
     </row>
     <row r="323" spans="1:16">
       <c r="A323" t="s">
-        <v>802</v>
+        <v>811</v>
       </c>
       <c r="B323" t="s">
-        <v>803</v>
+        <v>812</v>
       </c>
       <c r="C323" s="1">
-        <v>324315.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D323" s="1">
-        <v>98.364</v>
+        <v>97.344</v>
       </c>
       <c r="E323" s="1">
-        <v>98.43842869</v>
+        <v>99.794</v>
       </c>
       <c r="F323" t="s">
         <v>8</v>
       </c>
       <c r="G323">
         <v>1.0</v>
       </c>
       <c r="H323" s="1">
-        <v>319250.59</v>
+        <v>99794.0</v>
       </c>
       <c r="I323" s="1">
-        <v>-241.39</v>
+        <v>-2450.0</v>
       </c>
       <c r="J323" s="1">
-        <v>-0.075611449927156</v>
+        <v>-2.4550574182817</v>
       </c>
       <c r="K323">
-        <v>0.47</v>
-[...2 lines deleted...]
-        <v>804</v>
+        <v>0.2</v>
+      </c>
+      <c r="L323">
+        <v>201.37</v>
       </c>
       <c r="M323" s="1">
-        <v>319009.2</v>
+        <v>97344.0</v>
       </c>
       <c r="N323" s="1">
-        <v>320548.59</v>
+        <v>97545.37</v>
       </c>
       <c r="O323" s="1">
-        <v>0.18</v>
+        <v>0.06</v>
       </c>
       <c r="P323">
         <v>1</v>
       </c>
     </row>
     <row r="324" spans="1:16">
       <c r="A324" t="s">
-        <v>805</v>
+        <v>813</v>
       </c>
       <c r="B324" t="s">
-        <v>806</v>
+        <v>814</v>
       </c>
       <c r="C324" s="1">
-        <v>1296294.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D324" s="1">
-        <v>100.172</v>
+        <v>96.038</v>
       </c>
       <c r="E324" s="1">
-        <v>101.59279376</v>
+        <v>99.224</v>
       </c>
       <c r="F324" t="s">
         <v>8</v>
       </c>
       <c r="G324">
         <v>1.0</v>
       </c>
       <c r="H324" s="1">
-        <v>1316941.29</v>
+        <v>595344.0</v>
       </c>
       <c r="I324" s="1">
-        <v>-18417.66</v>
+        <v>-19116.0</v>
       </c>
       <c r="J324" s="1">
-        <v>-1.3985179248196</v>
+        <v>-3.2109167136983</v>
       </c>
       <c r="K324">
-        <v>0.32</v>
+        <v>1.13</v>
       </c>
       <c r="L324" t="s">
-        <v>807</v>
+        <v>815</v>
       </c>
       <c r="M324" s="1">
-        <v>1298523.63</v>
+        <v>576228.0</v>
       </c>
       <c r="N324" s="1">
-        <v>1302696.63</v>
+        <v>583012.93</v>
       </c>
       <c r="O324" s="1">
-        <v>0.72</v>
+        <v>0.34</v>
       </c>
       <c r="P324">
         <v>1</v>
       </c>
     </row>
     <row r="325" spans="1:16">
       <c r="A325" t="s">
-        <v>808</v>
+        <v>816</v>
       </c>
       <c r="B325" t="s">
-        <v>809</v>
+        <v>817</v>
       </c>
       <c r="C325" s="1">
-        <v>859513.0</v>
+        <v>173000.0</v>
       </c>
       <c r="D325" s="1">
-        <v>107.723</v>
+        <v>98.934</v>
       </c>
       <c r="E325" s="1">
-        <v>119.35043565</v>
+        <v>100.0</v>
       </c>
       <c r="F325" t="s">
         <v>8</v>
       </c>
       <c r="G325">
         <v>1.0</v>
       </c>
       <c r="H325" s="1">
-        <v>1025832.51</v>
+        <v>173000.0</v>
       </c>
       <c r="I325" s="1">
-        <v>-99939.32</v>
+        <v>-1844.18</v>
       </c>
       <c r="J325" s="1">
-        <v>-9.7422648459445</v>
+        <v>-1.066</v>
       </c>
       <c r="K325">
-        <v>0.48</v>
+        <v>2.55</v>
       </c>
       <c r="L325" t="s">
-        <v>810</v>
+        <v>818</v>
       </c>
       <c r="M325" s="1">
-        <v>925893.19</v>
+        <v>171155.82</v>
       </c>
       <c r="N325" s="1">
-        <v>930043.58</v>
+        <v>175566.3</v>
       </c>
       <c r="O325" s="1">
-        <v>0.51</v>
+        <v>0.1</v>
       </c>
       <c r="P325">
         <v>1</v>
       </c>
     </row>
     <row r="326" spans="1:16">
       <c r="A326" t="s">
-        <v>811</v>
+        <v>819</v>
       </c>
       <c r="B326" t="s">
-        <v>812</v>
+        <v>820</v>
       </c>
       <c r="C326" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D326" s="1">
-        <v>100.253</v>
+        <v>98.765</v>
       </c>
       <c r="E326" s="1">
-        <v>99.794</v>
+        <v>101.2</v>
       </c>
       <c r="F326" t="s">
         <v>8</v>
       </c>
       <c r="G326">
         <v>1.0</v>
       </c>
       <c r="H326" s="1">
-        <v>99794.0</v>
+        <v>202400.0</v>
       </c>
       <c r="I326" s="1">
-        <v>459.0</v>
+        <v>-4870.0</v>
       </c>
       <c r="J326" s="1">
-        <v>0.45994749183318</v>
+        <v>-2.4061264822134</v>
       </c>
       <c r="K326">
-        <v>0.0</v>
+        <v>0.2</v>
       </c>
       <c r="L326">
-        <v>0.0</v>
+        <v>405.48</v>
       </c>
       <c r="M326" s="1">
-        <v>100253.0</v>
+        <v>197530.0</v>
       </c>
       <c r="N326" s="1">
-        <v>100253.0</v>
+        <v>197935.48</v>
       </c>
       <c r="O326" s="1">
-        <v>0.06</v>
+        <v>0.11</v>
       </c>
       <c r="P326">
         <v>1</v>
       </c>
     </row>
     <row r="327" spans="1:16">
       <c r="A327" t="s">
-        <v>813</v>
+        <v>821</v>
       </c>
       <c r="B327" t="s">
-        <v>814</v>
+        <v>822</v>
       </c>
       <c r="C327" s="1">
-        <v>600000.0</v>
+        <v>558000.0</v>
       </c>
       <c r="D327" s="1">
-        <v>99.342</v>
+        <v>98.195</v>
       </c>
       <c r="E327" s="1">
-        <v>99.224</v>
+        <v>99.728</v>
       </c>
       <c r="F327" t="s">
         <v>8</v>
       </c>
       <c r="G327">
         <v>1.0</v>
       </c>
       <c r="H327" s="1">
-        <v>595344.0</v>
+        <v>556482.24</v>
       </c>
       <c r="I327" s="1">
-        <v>708.0</v>
+        <v>-8554.14</v>
       </c>
       <c r="J327" s="1">
-        <v>0.11892284124809</v>
+        <v>-1.5371811326809</v>
       </c>
       <c r="K327">
-        <v>0.93</v>
+        <v>0.49</v>
       </c>
       <c r="L327" t="s">
-        <v>815</v>
+        <v>823</v>
       </c>
       <c r="M327" s="1">
-        <v>596052.0</v>
+        <v>547928.1</v>
       </c>
       <c r="N327" s="1">
-        <v>601608.16</v>
+        <v>550660.77</v>
       </c>
       <c r="O327" s="1">
-        <v>0.33</v>
+        <v>0.32</v>
       </c>
       <c r="P327">
         <v>1</v>
       </c>
     </row>
     <row r="328" spans="1:16">
       <c r="A328" t="s">
-        <v>816</v>
+        <v>824</v>
       </c>
       <c r="B328" t="s">
-        <v>817</v>
+        <v>825</v>
       </c>
       <c r="C328" s="1">
-        <v>173000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D328" s="1">
-        <v>101.85</v>
+        <v>103.607</v>
       </c>
       <c r="E328" s="1">
-        <v>100.0</v>
+        <v>99.29</v>
       </c>
       <c r="F328" t="s">
         <v>8</v>
       </c>
       <c r="G328">
         <v>1.0</v>
       </c>
       <c r="H328" s="1">
-        <v>173000.0</v>
+        <v>397160.0</v>
       </c>
       <c r="I328" s="1">
-        <v>3200.5</v>
+        <v>17268.0</v>
       </c>
       <c r="J328" s="1">
-        <v>1.85</v>
+        <v>4.3478698761205</v>
       </c>
       <c r="K328">
-        <v>2.32</v>
+        <v>5.04</v>
       </c>
       <c r="L328" t="s">
-        <v>818</v>
+        <v>826</v>
       </c>
       <c r="M328" s="1">
-        <v>176200.5</v>
+        <v>414428.0</v>
       </c>
       <c r="N328" s="1">
-        <v>180210.02</v>
+        <v>434573.21</v>
       </c>
       <c r="O328" s="1">
-        <v>0.1</v>
+        <v>0.25</v>
       </c>
       <c r="P328">
         <v>1</v>
       </c>
     </row>
     <row r="329" spans="1:16">
       <c r="A329" t="s">
-        <v>819</v>
+        <v>827</v>
       </c>
       <c r="B329" t="s">
-        <v>820</v>
+        <v>828</v>
       </c>
       <c r="C329" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D329" s="1">
-        <v>100.943</v>
+        <v>98.862</v>
       </c>
       <c r="E329" s="1">
-        <v>101.2</v>
+        <v>102.47</v>
       </c>
       <c r="F329" t="s">
         <v>8</v>
       </c>
       <c r="G329">
         <v>1.0</v>
       </c>
       <c r="H329" s="1">
-        <v>202400.0</v>
+        <v>102470.0</v>
       </c>
       <c r="I329" s="1">
-        <v>-514.0</v>
+        <v>-3608.0</v>
       </c>
       <c r="J329" s="1">
-        <v>-0.25395256916996</v>
+        <v>-3.5210305455255</v>
       </c>
       <c r="K329">
-        <v>3.67</v>
+        <v>3.74</v>
       </c>
       <c r="L329" t="s">
-        <v>821</v>
+        <v>829</v>
       </c>
       <c r="M329" s="1">
-        <v>201886.0</v>
+        <v>98862.0</v>
       </c>
       <c r="N329" s="1">
-        <v>209225.18</v>
+        <v>102598.99</v>
       </c>
       <c r="O329" s="1">
-        <v>0.11</v>
+        <v>0.06</v>
       </c>
       <c r="P329">
         <v>1</v>
       </c>
     </row>
     <row r="330" spans="1:16">
       <c r="A330" t="s">
-        <v>822</v>
+        <v>830</v>
       </c>
       <c r="B330" t="s">
-        <v>823</v>
+        <v>831</v>
       </c>
       <c r="C330" s="1">
-        <v>558000.0</v>
+        <v>489562.86</v>
       </c>
       <c r="D330" s="1">
-        <v>100.65</v>
+        <v>89.881</v>
       </c>
       <c r="E330" s="1">
-        <v>99.728</v>
+        <v>89.13438818</v>
       </c>
       <c r="F330" t="s">
         <v>8</v>
       </c>
       <c r="G330">
         <v>1.0</v>
       </c>
       <c r="H330" s="1">
-        <v>556482.24</v>
+        <v>436368.86</v>
       </c>
       <c r="I330" s="1">
-        <v>5144.76</v>
+        <v>3655.14</v>
       </c>
       <c r="J330" s="1">
-        <v>0.92451467992941</v>
+        <v>0.83762622291609</v>
       </c>
       <c r="K330">
-        <v>0.28</v>
+        <v>0.21</v>
       </c>
       <c r="L330" t="s">
-        <v>824</v>
+        <v>832</v>
       </c>
       <c r="M330" s="1">
-        <v>561627.0</v>
+        <v>440024.0</v>
       </c>
       <c r="N330" s="1">
-        <v>563216.92</v>
+        <v>441036.99</v>
       </c>
       <c r="O330" s="1">
-        <v>0.31</v>
+        <v>0.25</v>
       </c>
       <c r="P330">
         <v>1</v>
       </c>
     </row>
     <row r="331" spans="1:16">
       <c r="A331" t="s">
-        <v>825</v>
+        <v>833</v>
       </c>
       <c r="B331" t="s">
-        <v>826</v>
+        <v>834</v>
       </c>
       <c r="C331" s="1">
-        <v>400000.0</v>
+        <v>472839.6</v>
       </c>
       <c r="D331" s="1">
-        <v>106.324</v>
+        <v>97.018</v>
       </c>
       <c r="E331" s="1">
-        <v>99.29</v>
+        <v>95.98741518</v>
       </c>
       <c r="F331" t="s">
         <v>8</v>
       </c>
       <c r="G331">
         <v>1.0</v>
       </c>
       <c r="H331" s="1">
-        <v>397160.0</v>
+        <v>453866.51</v>
       </c>
       <c r="I331" s="1">
-        <v>28136.0</v>
+        <v>4873.01</v>
       </c>
       <c r="J331" s="1">
-        <v>7.0842985194884</v>
+        <v>1.0736659111508</v>
       </c>
       <c r="K331">
-        <v>4.7</v>
+        <v>0.31</v>
       </c>
       <c r="L331" t="s">
-        <v>827</v>
+        <v>835</v>
       </c>
       <c r="M331" s="1">
-        <v>425296.0</v>
+        <v>458739.52</v>
       </c>
       <c r="N331" s="1">
-        <v>444086.41</v>
+        <v>460208.56</v>
       </c>
       <c r="O331" s="1">
-        <v>0.24</v>
+        <v>0.26</v>
       </c>
       <c r="P331">
         <v>1</v>
       </c>
     </row>
     <row r="332" spans="1:16">
       <c r="A332" t="s">
-        <v>828</v>
+        <v>836</v>
       </c>
       <c r="B332" t="s">
-        <v>829</v>
+        <v>837</v>
       </c>
       <c r="C332" s="1">
-        <v>100000.0</v>
+        <v>290451.2</v>
       </c>
       <c r="D332" s="1">
-        <v>102.624</v>
+        <v>79.736</v>
       </c>
       <c r="E332" s="1">
-        <v>102.47</v>
+        <v>84.11520765</v>
       </c>
       <c r="F332" t="s">
         <v>8</v>
       </c>
       <c r="G332">
         <v>1.0</v>
       </c>
       <c r="H332" s="1">
-        <v>102470.0</v>
+        <v>244313.63</v>
       </c>
       <c r="I332" s="1">
-        <v>154.0</v>
+        <v>-12719.46</v>
       </c>
       <c r="J332" s="1">
-        <v>0.15028788913828</v>
+        <v>-5.2062015533067</v>
       </c>
       <c r="K332">
-        <v>3.48</v>
+        <v>0.41</v>
       </c>
       <c r="L332" t="s">
-        <v>830</v>
+        <v>838</v>
       </c>
       <c r="M332" s="1">
-        <v>102624.0</v>
+        <v>231594.17</v>
       </c>
       <c r="N332" s="1">
-        <v>106108.93</v>
+        <v>232775.87</v>
       </c>
       <c r="O332" s="1">
-        <v>0.06</v>
+        <v>0.13</v>
       </c>
       <c r="P332">
         <v>1</v>
       </c>
     </row>
     <row r="333" spans="1:16">
       <c r="A333" t="s">
-        <v>831</v>
+        <v>839</v>
       </c>
       <c r="B333" t="s">
-        <v>832</v>
+        <v>840</v>
       </c>
       <c r="C333" s="1">
-        <v>489562.86</v>
+        <v>1402658.15</v>
       </c>
       <c r="D333" s="1">
-        <v>92.17</v>
+        <v>102.107</v>
       </c>
       <c r="E333" s="1">
-        <v>89.13438818</v>
+        <v>106.81039568</v>
       </c>
       <c r="F333" t="s">
         <v>8</v>
       </c>
       <c r="G333">
         <v>1.0</v>
       </c>
       <c r="H333" s="1">
-        <v>436368.86</v>
+        <v>1498184.72</v>
       </c>
       <c r="I333" s="1">
-        <v>14861.23</v>
+        <v>-65972.57</v>
       </c>
       <c r="J333" s="1">
-        <v>3.4056577731051</v>
+        <v>-4.4035003907929</v>
       </c>
       <c r="K333">
-        <v>0.18</v>
-[...2 lines deleted...]
-        <v>866.46</v>
+        <v>0.44</v>
+      </c>
+      <c r="L333" t="s">
+        <v>841</v>
       </c>
       <c r="M333" s="1">
-        <v>451230.09</v>
+        <v>1432212.15</v>
       </c>
       <c r="N333" s="1">
-        <v>452096.55</v>
+        <v>1438356.95</v>
       </c>
       <c r="O333" s="1">
-        <v>0.25</v>
+        <v>0.83</v>
       </c>
       <c r="P333">
         <v>1</v>
       </c>
     </row>
     <row r="334" spans="1:16">
       <c r="A334" t="s">
-        <v>833</v>
+        <v>842</v>
       </c>
       <c r="B334" t="s">
-        <v>834</v>
+        <v>843</v>
       </c>
       <c r="C334" s="1">
-        <v>472839.6</v>
+        <v>237000.0</v>
       </c>
       <c r="D334" s="1">
-        <v>98.026</v>
+        <v>96.861</v>
       </c>
       <c r="E334" s="1">
-        <v>95.98741518</v>
+        <v>99.422</v>
       </c>
       <c r="F334" t="s">
         <v>8</v>
       </c>
       <c r="G334">
         <v>1.0</v>
       </c>
       <c r="H334" s="1">
-        <v>453866.51</v>
+        <v>235630.14</v>
       </c>
       <c r="I334" s="1">
-        <v>9639.24</v>
+        <v>-6069.57</v>
       </c>
       <c r="J334" s="1">
-        <v>2.1238050809257</v>
+        <v>-2.5758886363179</v>
       </c>
       <c r="K334">
-        <v>0.27</v>
-[...2 lines deleted...]
-        <v>835</v>
+        <v>0.2</v>
+      </c>
+      <c r="L334">
+        <v>464.26</v>
       </c>
       <c r="M334" s="1">
-        <v>463505.75</v>
+        <v>229560.57</v>
       </c>
       <c r="N334" s="1">
-        <v>464766.22</v>
+        <v>230024.83</v>
       </c>
       <c r="O334" s="1">
-        <v>0.26</v>
+        <v>0.13</v>
       </c>
       <c r="P334">
         <v>1</v>
       </c>
     </row>
     <row r="335" spans="1:16">
       <c r="A335" t="s">
-        <v>836</v>
+        <v>844</v>
       </c>
       <c r="B335" t="s">
-        <v>837</v>
+        <v>845</v>
       </c>
       <c r="C335" s="1">
-        <v>290451.2</v>
+        <v>267000.0</v>
       </c>
       <c r="D335" s="1">
-        <v>83.366</v>
+        <v>99.159</v>
       </c>
       <c r="E335" s="1">
-        <v>84.11520765</v>
+        <v>100.0</v>
       </c>
       <c r="F335" t="s">
         <v>8</v>
       </c>
       <c r="G335">
         <v>1.0</v>
       </c>
       <c r="H335" s="1">
-        <v>244313.63</v>
+        <v>267000.0</v>
       </c>
       <c r="I335" s="1">
-        <v>-2176.09</v>
+        <v>-2245.47</v>
       </c>
       <c r="J335" s="1">
-        <v>-0.89069529194912</v>
+        <v>-0.841</v>
       </c>
       <c r="K335">
-        <v>0.35</v>
+        <v>3.56</v>
       </c>
       <c r="L335" t="s">
-        <v>838</v>
+        <v>846</v>
       </c>
       <c r="M335" s="1">
-        <v>242137.54</v>
+        <v>264754.53</v>
       </c>
       <c r="N335" s="1">
-        <v>243154.52</v>
+        <v>274264.12</v>
       </c>
       <c r="O335" s="1">
-        <v>0.13</v>
+        <v>0.16</v>
       </c>
       <c r="P335">
         <v>1</v>
       </c>
     </row>
     <row r="336" spans="1:16">
       <c r="A336" t="s">
-        <v>839</v>
+        <v>847</v>
       </c>
       <c r="B336" t="s">
-        <v>840</v>
+        <v>848</v>
       </c>
       <c r="C336" s="1">
-        <v>1402658.15</v>
+        <v>350000.0</v>
       </c>
       <c r="D336" s="1">
-        <v>107.835</v>
+        <v>87.379</v>
       </c>
       <c r="E336" s="1">
-        <v>106.81039568</v>
+        <v>88.621</v>
       </c>
       <c r="F336" t="s">
         <v>8</v>
       </c>
       <c r="G336">
         <v>1.0</v>
       </c>
       <c r="H336" s="1">
-        <v>1498184.72</v>
+        <v>310173.5</v>
       </c>
       <c r="I336" s="1">
-        <v>14371.7</v>
+        <v>-4347.0</v>
       </c>
       <c r="J336" s="1">
-        <v>0.95927423422126</v>
+        <v>-1.4014736913373</v>
       </c>
       <c r="K336">
+        <v>1.26</v>
+      </c>
+      <c r="L336" t="s">
+        <v>849</v>
+      </c>
+      <c r="M336" s="1">
+        <v>305826.5</v>
+      </c>
+      <c r="N336" s="1">
+        <v>310220.68</v>
+      </c>
+      <c r="O336" s="1">
         <v>0.18</v>
-      </c>
-[...10 lines deleted...]
-        <v>0.83</v>
       </c>
       <c r="P336">
         <v>1</v>
       </c>
     </row>
     <row r="337" spans="1:16">
       <c r="A337" t="s">
-        <v>842</v>
+        <v>850</v>
       </c>
       <c r="B337" t="s">
-        <v>843</v>
+        <v>851</v>
       </c>
       <c r="C337" s="1">
-        <v>237000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D337" s="1">
-        <v>99.784</v>
+        <v>73.912</v>
       </c>
       <c r="E337" s="1">
-        <v>99.422</v>
+        <v>74.37666667</v>
       </c>
       <c r="F337" t="s">
         <v>8</v>
       </c>
       <c r="G337">
         <v>1.0</v>
       </c>
       <c r="H337" s="1">
-        <v>235630.14</v>
+        <v>223130.0</v>
       </c>
       <c r="I337" s="1">
-        <v>857.94</v>
+        <v>-1394.0</v>
       </c>
       <c r="J337" s="1">
-        <v>0.36410452414958</v>
+        <v>-0.62474790480886</v>
       </c>
       <c r="K337">
-        <v>3.24</v>
-[...2 lines deleted...]
-        <v>844</v>
+        <v>0.27</v>
+      </c>
+      <c r="L337">
+        <v>795.21</v>
       </c>
       <c r="M337" s="1">
-        <v>236488.08</v>
+        <v>221736.0</v>
       </c>
       <c r="N337" s="1">
-        <v>244169.48</v>
+        <v>222531.21</v>
       </c>
       <c r="O337" s="1">
         <v>0.13</v>
       </c>
       <c r="P337">
         <v>1</v>
       </c>
     </row>
     <row r="338" spans="1:16">
       <c r="A338" t="s">
-        <v>845</v>
+        <v>852</v>
       </c>
       <c r="B338" t="s">
-        <v>846</v>
+        <v>853</v>
       </c>
       <c r="C338" s="1">
-        <v>267000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D338" s="1">
-        <v>103.474</v>
+        <v>97.295</v>
       </c>
       <c r="E338" s="1">
-        <v>100.0</v>
+        <v>99.985</v>
       </c>
       <c r="F338" t="s">
         <v>8</v>
       </c>
       <c r="G338">
         <v>1.0</v>
       </c>
       <c r="H338" s="1">
-        <v>267000.0</v>
+        <v>199970.0</v>
       </c>
       <c r="I338" s="1">
-        <v>9275.58</v>
+        <v>-5380.0</v>
       </c>
       <c r="J338" s="1">
-        <v>3.474</v>
+        <v>-2.6904035605341</v>
       </c>
       <c r="K338">
-        <v>3.31</v>
+        <v>2.65</v>
       </c>
       <c r="L338" t="s">
-        <v>847</v>
+        <v>854</v>
       </c>
       <c r="M338" s="1">
-        <v>276275.58</v>
+        <v>194590.0</v>
       </c>
       <c r="N338" s="1">
-        <v>285112.18</v>
+        <v>199897.53</v>
       </c>
       <c r="O338" s="1">
-        <v>0.16</v>
+        <v>0.12</v>
       </c>
       <c r="P338">
         <v>1</v>
       </c>
     </row>
     <row r="339" spans="1:16">
       <c r="A339" t="s">
-        <v>848</v>
+        <v>855</v>
       </c>
       <c r="B339" t="s">
-        <v>849</v>
+        <v>856</v>
       </c>
       <c r="C339" s="1">
-        <v>350000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D339" s="1">
-        <v>90.607</v>
+        <v>100.288</v>
       </c>
       <c r="E339" s="1">
-        <v>88.621</v>
+        <v>100.0</v>
       </c>
       <c r="F339" t="s">
         <v>8</v>
       </c>
       <c r="G339">
         <v>1.0</v>
       </c>
       <c r="H339" s="1">
-        <v>310173.5</v>
+        <v>300000.0</v>
       </c>
       <c r="I339" s="1">
-        <v>6951.0</v>
+        <v>864.0</v>
       </c>
       <c r="J339" s="1">
-        <v>2.2410038252784</v>
+        <v>0.288</v>
       </c>
       <c r="K339">
-        <v>1.15</v>
+        <v>2.15</v>
       </c>
       <c r="L339" t="s">
-        <v>850</v>
+        <v>857</v>
       </c>
       <c r="M339" s="1">
-        <v>317124.5</v>
+        <v>300864.0</v>
       </c>
       <c r="N339" s="1">
-        <v>321160.29</v>
+        <v>307322.7</v>
       </c>
       <c r="O339" s="1">
         <v>0.18</v>
       </c>
       <c r="P339">
         <v>1</v>
       </c>
     </row>
     <row r="340" spans="1:16">
       <c r="A340" t="s">
-        <v>851</v>
+        <v>858</v>
       </c>
       <c r="B340" t="s">
-        <v>852</v>
+        <v>859</v>
       </c>
       <c r="C340" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D340" s="1">
-        <v>76.856</v>
+        <v>97.9</v>
       </c>
       <c r="E340" s="1">
-        <v>74.37666667</v>
+        <v>99.711</v>
       </c>
       <c r="F340" t="s">
         <v>8</v>
       </c>
       <c r="G340">
         <v>1.0</v>
       </c>
       <c r="H340" s="1">
-        <v>223130.0</v>
+        <v>99711.0</v>
       </c>
       <c r="I340" s="1">
-        <v>7438.0</v>
+        <v>-1811.0</v>
       </c>
       <c r="J340" s="1">
-        <v>3.3334827230762</v>
+        <v>-1.8162489594929</v>
       </c>
       <c r="K340">
-        <v>0.22</v>
+        <v>0.71</v>
       </c>
       <c r="L340">
-        <v>653.42</v>
+        <v>708.9</v>
       </c>
       <c r="M340" s="1">
-        <v>230568.0</v>
+        <v>97900.0</v>
       </c>
       <c r="N340" s="1">
-        <v>231221.42</v>
+        <v>98608.9</v>
       </c>
       <c r="O340" s="1">
-        <v>0.13</v>
+        <v>0.06</v>
       </c>
       <c r="P340">
         <v>1</v>
       </c>
     </row>
     <row r="341" spans="1:16">
       <c r="A341" t="s">
-        <v>853</v>
+        <v>860</v>
       </c>
       <c r="B341" t="s">
-        <v>854</v>
+        <v>861</v>
       </c>
       <c r="C341" s="1">
-        <v>200000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D341" s="1">
-        <v>100.159</v>
+        <v>102.167</v>
       </c>
       <c r="E341" s="1">
-        <v>99.985</v>
+        <v>102.3175</v>
       </c>
       <c r="F341" t="s">
         <v>8</v>
       </c>
       <c r="G341">
         <v>1.0</v>
       </c>
       <c r="H341" s="1">
-        <v>199970.0</v>
+        <v>409270.0</v>
       </c>
       <c r="I341" s="1">
-        <v>348.0</v>
+        <v>-602.0</v>
       </c>
       <c r="J341" s="1">
-        <v>0.17402610391559</v>
+        <v>-0.14709116231339</v>
       </c>
       <c r="K341">
-        <v>2.44</v>
+        <v>2.93</v>
       </c>
       <c r="L341" t="s">
-        <v>855</v>
+        <v>862</v>
       </c>
       <c r="M341" s="1">
-        <v>200318.0</v>
+        <v>408668.0</v>
       </c>
       <c r="N341" s="1">
-        <v>205200.19</v>
+        <v>420376.22</v>
       </c>
       <c r="O341" s="1">
-        <v>0.11</v>
+        <v>0.24</v>
       </c>
       <c r="P341">
         <v>1</v>
       </c>
     </row>
     <row r="342" spans="1:16">
       <c r="A342" t="s">
-        <v>856</v>
+        <v>863</v>
       </c>
       <c r="B342" t="s">
-        <v>857</v>
+        <v>864</v>
       </c>
       <c r="C342" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D342" s="1">
-        <v>103.216</v>
+        <v>97.735</v>
       </c>
       <c r="E342" s="1">
-        <v>100.0</v>
+        <v>100.66</v>
       </c>
       <c r="F342" t="s">
         <v>8</v>
       </c>
       <c r="G342">
         <v>1.0</v>
       </c>
       <c r="H342" s="1">
-        <v>300000.0</v>
+        <v>100660.0</v>
       </c>
       <c r="I342" s="1">
-        <v>9648.0</v>
+        <v>-2925.0</v>
       </c>
       <c r="J342" s="1">
-        <v>3.216</v>
+        <v>-2.9058215775879</v>
       </c>
       <c r="K342">
-        <v>1.91</v>
+        <v>2.4</v>
       </c>
       <c r="L342" t="s">
-        <v>858</v>
+        <v>865</v>
       </c>
       <c r="M342" s="1">
-        <v>309648.0</v>
+        <v>97735.0</v>
       </c>
       <c r="N342" s="1">
-        <v>315378.51</v>
+        <v>100139.11</v>
       </c>
       <c r="O342" s="1">
-        <v>0.17</v>
+        <v>0.06</v>
       </c>
       <c r="P342">
         <v>1</v>
       </c>
     </row>
     <row r="343" spans="1:16">
       <c r="A343" t="s">
-        <v>859</v>
+        <v>866</v>
       </c>
       <c r="B343" t="s">
-        <v>860</v>
+        <v>867</v>
       </c>
       <c r="C343" s="1">
-        <v>100000.0</v>
+        <v>245000.0</v>
       </c>
       <c r="D343" s="1">
-        <v>101.028</v>
+        <v>94.987</v>
       </c>
       <c r="E343" s="1">
-        <v>99.711</v>
+        <v>98.74223265</v>
       </c>
       <c r="F343" t="s">
         <v>8</v>
       </c>
       <c r="G343">
         <v>1.0</v>
       </c>
       <c r="H343" s="1">
-        <v>99711.0</v>
+        <v>241918.47</v>
       </c>
       <c r="I343" s="1">
-        <v>1317.0</v>
+        <v>-9200.32</v>
       </c>
       <c r="J343" s="1">
-        <v>1.320817161597</v>
+        <v>-3.8030663801735</v>
       </c>
       <c r="K343">
-        <v>0.47</v>
+        <v>0.02</v>
       </c>
       <c r="L343">
-        <v>472.6</v>
+        <v>53.7</v>
       </c>
       <c r="M343" s="1">
-        <v>101028.0</v>
+        <v>232718.15</v>
       </c>
       <c r="N343" s="1">
-        <v>101500.6</v>
+        <v>232771.85</v>
       </c>
       <c r="O343" s="1">
-        <v>0.06</v>
+        <v>0.13</v>
       </c>
       <c r="P343">
         <v>1</v>
       </c>
     </row>
     <row r="344" spans="1:16">
       <c r="A344" t="s">
-        <v>861</v>
+        <v>868</v>
       </c>
       <c r="B344" t="s">
-        <v>862</v>
+        <v>869</v>
       </c>
       <c r="C344" s="1">
-        <v>400000.0</v>
+        <v>250000.0</v>
       </c>
       <c r="D344" s="1">
-        <v>103.34</v>
+        <v>97.357</v>
       </c>
       <c r="E344" s="1">
-        <v>102.3175</v>
+        <v>99.7844</v>
       </c>
       <c r="F344" t="s">
         <v>8</v>
       </c>
       <c r="G344">
         <v>1.0</v>
       </c>
       <c r="H344" s="1">
-        <v>409270.0</v>
+        <v>249461.0</v>
       </c>
       <c r="I344" s="1">
-        <v>4090.0</v>
+        <v>-6068.5</v>
       </c>
       <c r="J344" s="1">
-        <v>0.9993402888069</v>
+        <v>-2.4326447821503</v>
       </c>
       <c r="K344">
-        <v>2.64</v>
-[...2 lines deleted...]
-        <v>863</v>
+        <v>0.06</v>
+      </c>
+      <c r="L344">
+        <v>138.7</v>
       </c>
       <c r="M344" s="1">
-        <v>413360.0</v>
+        <v>243392.5</v>
       </c>
       <c r="N344" s="1">
-        <v>423902.47</v>
+        <v>243531.2</v>
       </c>
       <c r="O344" s="1">
-        <v>0.23</v>
+        <v>0.14</v>
       </c>
       <c r="P344">
         <v>1</v>
       </c>
     </row>
     <row r="345" spans="1:16">
       <c r="A345" t="s">
-        <v>864</v>
+        <v>870</v>
       </c>
       <c r="B345" t="s">
-        <v>865</v>
+        <v>871</v>
       </c>
       <c r="C345" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D345" s="1">
-        <v>101.021</v>
+        <v>97.584</v>
       </c>
       <c r="E345" s="1">
-        <v>100.66</v>
+        <v>100.0</v>
       </c>
       <c r="F345" t="s">
         <v>8</v>
       </c>
       <c r="G345">
         <v>1.0</v>
       </c>
       <c r="H345" s="1">
-        <v>100660.0</v>
+        <v>200000.0</v>
       </c>
       <c r="I345" s="1">
-        <v>361.0</v>
+        <v>-4832.0</v>
       </c>
       <c r="J345" s="1">
-        <v>0.35863302205444</v>
+        <v>-2.416</v>
       </c>
       <c r="K345">
-        <v>2.19</v>
+        <v>1.25</v>
       </c>
       <c r="L345" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="M345" s="1">
-        <v>101021.0</v>
+        <v>195168.0</v>
       </c>
       <c r="N345" s="1">
-        <v>103212.44</v>
+        <v>197670.21</v>
       </c>
       <c r="O345" s="1">
-        <v>0.06</v>
+        <v>0.11</v>
       </c>
       <c r="P345">
         <v>1</v>
       </c>
     </row>
     <row r="346" spans="1:16">
       <c r="A346" t="s">
-        <v>867</v>
+        <v>873</v>
       </c>
       <c r="B346" t="s">
-        <v>868</v>
+        <v>874</v>
       </c>
       <c r="C346" s="1">
-        <v>245000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D346" s="1">
-        <v>96.093</v>
+        <v>98.009</v>
       </c>
       <c r="E346" s="1">
-        <v>98.74223265</v>
+        <v>99.326</v>
       </c>
       <c r="F346" t="s">
         <v>8</v>
       </c>
       <c r="G346">
         <v>1.0</v>
       </c>
       <c r="H346" s="1">
-        <v>241918.47</v>
+        <v>99326.0</v>
       </c>
       <c r="I346" s="1">
-        <v>-6490.62</v>
+        <v>-1317.0</v>
       </c>
       <c r="J346" s="1">
-        <v>-2.6829782777644</v>
+        <v>-1.3259368141272</v>
       </c>
       <c r="K346">
-        <v>0.49</v>
-[...2 lines deleted...]
-        <v>869</v>
+        <v>0.06</v>
+      </c>
+      <c r="L346">
+        <v>59.59</v>
       </c>
       <c r="M346" s="1">
-        <v>235427.85</v>
+        <v>98009.0</v>
       </c>
       <c r="N346" s="1">
-        <v>236629.36</v>
+        <v>98068.59</v>
       </c>
       <c r="O346" s="1">
-        <v>0.13</v>
+        <v>0.06</v>
       </c>
       <c r="P346">
         <v>1</v>
       </c>
     </row>
     <row r="347" spans="1:16">
       <c r="A347" t="s">
-        <v>870</v>
+        <v>875</v>
       </c>
       <c r="B347" t="s">
-        <v>871</v>
+        <v>876</v>
       </c>
       <c r="C347" s="1">
-        <v>250000.0</v>
+        <v>212000.0</v>
       </c>
       <c r="D347" s="1">
-        <v>100.312</v>
+        <v>97.148</v>
       </c>
       <c r="E347" s="1">
-        <v>99.7844</v>
+        <v>100.0</v>
       </c>
       <c r="F347" t="s">
         <v>8</v>
       </c>
       <c r="G347">
         <v>1.0</v>
       </c>
       <c r="H347" s="1">
-        <v>249461.0</v>
+        <v>212000.0</v>
       </c>
       <c r="I347" s="1">
-        <v>1319.0</v>
+        <v>-6046.24</v>
       </c>
       <c r="J347" s="1">
-        <v>0.52873996336101</v>
+        <v>-2.852</v>
       </c>
       <c r="K347">
-        <v>3.22</v>
-[...2 lines deleted...]
-        <v>872</v>
+        <v>0.3</v>
+      </c>
+      <c r="L347">
+        <v>643.6</v>
       </c>
       <c r="M347" s="1">
-        <v>250780.0</v>
+        <v>205953.76</v>
       </c>
       <c r="N347" s="1">
-        <v>258824.52</v>
+        <v>206597.36</v>
       </c>
       <c r="O347" s="1">
-        <v>0.14</v>
+        <v>0.12</v>
       </c>
       <c r="P347">
         <v>1</v>
       </c>
     </row>
     <row r="348" spans="1:16">
       <c r="A348" t="s">
-        <v>873</v>
+        <v>877</v>
       </c>
       <c r="B348" t="s">
-        <v>874</v>
+        <v>878</v>
       </c>
       <c r="C348" s="1">
-        <v>200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D348" s="1">
-        <v>101.582</v>
+        <v>97.586</v>
       </c>
       <c r="E348" s="1">
-        <v>100.0</v>
+        <v>99.3</v>
       </c>
       <c r="F348" t="s">
         <v>8</v>
       </c>
       <c r="G348">
         <v>1.0</v>
       </c>
       <c r="H348" s="1">
-        <v>200000.0</v>
+        <v>297900.0</v>
       </c>
       <c r="I348" s="1">
-        <v>3164.0</v>
+        <v>-5142.0</v>
       </c>
       <c r="J348" s="1">
-        <v>1.582</v>
+        <v>-1.7260825780463</v>
       </c>
       <c r="K348">
-        <v>1.01</v>
-[...2 lines deleted...]
-        <v>875</v>
+        <v>0.11</v>
+      </c>
+      <c r="L348">
+        <v>339.04</v>
       </c>
       <c r="M348" s="1">
-        <v>203164.0</v>
+        <v>292758.0</v>
       </c>
       <c r="N348" s="1">
-        <v>205190.59</v>
+        <v>293097.04</v>
       </c>
       <c r="O348" s="1">
-        <v>0.11</v>
+        <v>0.17</v>
       </c>
       <c r="P348">
         <v>1</v>
       </c>
     </row>
     <row r="349" spans="1:16">
       <c r="A349" t="s">
-        <v>876</v>
+        <v>879</v>
       </c>
       <c r="B349" t="s">
-        <v>877</v>
+        <v>880</v>
       </c>
       <c r="C349" s="1">
-        <v>212000.0</v>
+        <v>153000.0</v>
       </c>
       <c r="D349" s="1">
-        <v>99.943</v>
+        <v>97.916</v>
       </c>
       <c r="E349" s="1">
-        <v>100.0</v>
+        <v>99.23</v>
       </c>
       <c r="F349" t="s">
         <v>8</v>
       </c>
       <c r="G349">
         <v>1.0</v>
       </c>
       <c r="H349" s="1">
-        <v>212000.0</v>
+        <v>151821.9</v>
       </c>
       <c r="I349" s="1">
-        <v>-120.84</v>
+        <v>-2010.42</v>
       </c>
       <c r="J349" s="1">
-        <v>-0.057</v>
+        <v>-1.3241963115993</v>
       </c>
       <c r="K349">
-        <v>0.06</v>
-[...2 lines deleted...]
-        <v>133.16</v>
+        <v>1.88</v>
+      </c>
+      <c r="L349" t="s">
+        <v>881</v>
       </c>
       <c r="M349" s="1">
-        <v>211879.16</v>
+        <v>149811.48</v>
       </c>
       <c r="N349" s="1">
-        <v>212012.32</v>
+        <v>152683.37</v>
       </c>
       <c r="O349" s="1">
-        <v>0.12</v>
+        <v>0.09</v>
       </c>
       <c r="P349">
         <v>1</v>
       </c>
     </row>
     <row r="350" spans="1:16">
       <c r="A350" t="s">
-        <v>878</v>
+        <v>882</v>
       </c>
       <c r="B350" t="s">
-        <v>879</v>
+        <v>883</v>
       </c>
       <c r="C350" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D350" s="1">
-        <v>99.919</v>
+        <v>98.263</v>
       </c>
       <c r="E350" s="1">
-        <v>99.3</v>
+        <v>99.499</v>
       </c>
       <c r="F350" t="s">
         <v>8</v>
       </c>
       <c r="G350">
         <v>1.0</v>
       </c>
       <c r="H350" s="1">
-        <v>297900.0</v>
+        <v>99499.0</v>
       </c>
       <c r="I350" s="1">
-        <v>1857.0</v>
+        <v>-1236.0</v>
       </c>
       <c r="J350" s="1">
-        <v>0.6233635448137</v>
+        <v>-1.2422235399351</v>
       </c>
       <c r="K350">
-        <v>2.69</v>
-[...2 lines deleted...]
-        <v>880</v>
+        <v>0.71</v>
+      </c>
+      <c r="L350">
+        <v>708.9</v>
       </c>
       <c r="M350" s="1">
-        <v>299757.0</v>
+        <v>98263.0</v>
       </c>
       <c r="N350" s="1">
-        <v>307826.18</v>
+        <v>98971.9</v>
       </c>
       <c r="O350" s="1">
-        <v>0.17</v>
+        <v>0.06</v>
       </c>
       <c r="P350">
         <v>1</v>
       </c>
     </row>
     <row r="351" spans="1:16">
       <c r="A351" t="s">
-        <v>881</v>
+        <v>884</v>
       </c>
       <c r="B351" t="s">
-        <v>882</v>
+        <v>885</v>
       </c>
       <c r="C351" s="1">
-        <v>153000.0</v>
+        <v>165000.0</v>
       </c>
       <c r="D351" s="1">
-        <v>101.188</v>
+        <v>100.948</v>
       </c>
       <c r="E351" s="1">
-        <v>99.23</v>
+        <v>99.451</v>
       </c>
       <c r="F351" t="s">
         <v>8</v>
       </c>
       <c r="G351">
         <v>1.0</v>
       </c>
       <c r="H351" s="1">
-        <v>151821.9</v>
+        <v>164094.15</v>
       </c>
       <c r="I351" s="1">
-        <v>2995.74</v>
+        <v>2470.05</v>
       </c>
       <c r="J351" s="1">
-        <v>1.973193590648</v>
+        <v>1.5052638988044</v>
       </c>
       <c r="K351">
-        <v>1.66</v>
+        <v>3.36</v>
       </c>
       <c r="L351" t="s">
-        <v>883</v>
+        <v>886</v>
       </c>
       <c r="M351" s="1">
-        <v>154817.64</v>
+        <v>166564.2</v>
       </c>
       <c r="N351" s="1">
-        <v>157364.15</v>
+        <v>172107.52</v>
       </c>
       <c r="O351" s="1">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="P351">
         <v>1</v>
       </c>
     </row>
     <row r="352" spans="1:16">
       <c r="A352" t="s">
-        <v>884</v>
+        <v>887</v>
       </c>
       <c r="B352" t="s">
-        <v>885</v>
+        <v>888</v>
       </c>
       <c r="C352" s="1">
-        <v>100000.0</v>
+        <v>2050000.0</v>
       </c>
       <c r="D352" s="1">
-        <v>101.798</v>
+        <v>66.602</v>
       </c>
       <c r="E352" s="1">
-        <v>99.499</v>
+        <v>70.36</v>
       </c>
       <c r="F352" t="s">
         <v>8</v>
       </c>
       <c r="G352">
         <v>1.0</v>
       </c>
       <c r="H352" s="1">
-        <v>99499.0</v>
+        <v>1442380.0</v>
       </c>
       <c r="I352" s="1">
-        <v>2299.0</v>
+        <v>-77039.0</v>
       </c>
       <c r="J352" s="1">
-        <v>2.3105759856883</v>
+        <v>-5.3411028993746</v>
       </c>
       <c r="K352">
-        <v>0.47</v>
-[...2 lines deleted...]
-        <v>472.6</v>
+        <v>0.88</v>
+      </c>
+      <c r="L352" t="s">
+        <v>889</v>
       </c>
       <c r="M352" s="1">
-        <v>101798.0</v>
+        <v>1365341.0</v>
       </c>
       <c r="N352" s="1">
-        <v>102270.6</v>
+        <v>1383313.6</v>
       </c>
       <c r="O352" s="1">
-        <v>0.06</v>
+        <v>0.8</v>
       </c>
       <c r="P352">
         <v>1</v>
       </c>
     </row>
     <row r="353" spans="1:16">
       <c r="A353" t="s">
-        <v>886</v>
+        <v>890</v>
       </c>
       <c r="B353" t="s">
-        <v>887</v>
+        <v>891</v>
       </c>
       <c r="C353" s="1">
-        <v>165000.0</v>
+        <v>102000.0</v>
       </c>
       <c r="D353" s="1">
-        <v>103.49</v>
+        <v>98.321</v>
       </c>
       <c r="E353" s="1">
-        <v>99.451</v>
+        <v>100.0</v>
       </c>
       <c r="F353" t="s">
         <v>8</v>
       </c>
       <c r="G353">
         <v>1.0</v>
       </c>
       <c r="H353" s="1">
-        <v>164094.15</v>
+        <v>102000.0</v>
       </c>
       <c r="I353" s="1">
-        <v>6664.35</v>
+        <v>-1712.58</v>
       </c>
       <c r="J353" s="1">
-        <v>4.0612965178832</v>
+        <v>-1.679</v>
       </c>
       <c r="K353">
-        <v>3.12</v>
+        <v>1.17</v>
       </c>
       <c r="L353" t="s">
-        <v>888</v>
+        <v>892</v>
       </c>
       <c r="M353" s="1">
-        <v>170758.5</v>
+        <v>100287.42</v>
       </c>
       <c r="N353" s="1">
-        <v>175911.92</v>
+        <v>101476.93</v>
       </c>
       <c r="O353" s="1">
-        <v>0.1</v>
+        <v>0.06</v>
       </c>
       <c r="P353">
         <v>1</v>
       </c>
     </row>
     <row r="354" spans="1:16">
       <c r="A354" t="s">
-        <v>889</v>
+        <v>893</v>
       </c>
       <c r="B354" t="s">
-        <v>890</v>
+        <v>894</v>
       </c>
       <c r="C354" s="1">
-        <v>2050000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D354" s="1">
-        <v>71.079</v>
+        <v>98.047</v>
       </c>
       <c r="E354" s="1">
-        <v>70.36</v>
+        <v>100.23</v>
       </c>
       <c r="F354" t="s">
         <v>8</v>
       </c>
       <c r="G354">
         <v>1.0</v>
       </c>
       <c r="H354" s="1">
-        <v>1442380.0</v>
+        <v>300690.0</v>
       </c>
       <c r="I354" s="1">
-        <v>14739.5</v>
+        <v>-6549.0</v>
       </c>
       <c r="J354" s="1">
-        <v>1.0218874360432</v>
+        <v>-2.1779906215704</v>
       </c>
       <c r="K354">
-        <v>0.75</v>
+        <v>2.08</v>
       </c>
       <c r="L354" t="s">
-        <v>891</v>
+        <v>895</v>
       </c>
       <c r="M354" s="1">
-        <v>1457119.5</v>
+        <v>294141.0</v>
       </c>
       <c r="N354" s="1">
-        <v>1472508.54</v>
+        <v>300367.03</v>
       </c>
       <c r="O354" s="1">
-        <v>0.81</v>
+        <v>0.17</v>
       </c>
       <c r="P354">
         <v>1</v>
       </c>
     </row>
     <row r="355" spans="1:16">
       <c r="A355" t="s">
-        <v>892</v>
+        <v>896</v>
       </c>
       <c r="B355" t="s">
-        <v>893</v>
+        <v>897</v>
       </c>
       <c r="C355" s="1">
-        <v>102000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D355" s="1">
-        <v>101.418</v>
+        <v>98.11</v>
       </c>
       <c r="E355" s="1">
-        <v>100.0</v>
+        <v>99.871</v>
       </c>
       <c r="F355" t="s">
         <v>8</v>
       </c>
       <c r="G355">
         <v>1.0</v>
       </c>
       <c r="H355" s="1">
-        <v>102000.0</v>
+        <v>299613.0</v>
       </c>
       <c r="I355" s="1">
-        <v>1446.36</v>
+        <v>-5283.0</v>
       </c>
       <c r="J355" s="1">
-        <v>1.418</v>
+        <v>-1.7632746242653</v>
       </c>
       <c r="K355">
-        <v>0.95</v>
-[...2 lines deleted...]
-        <v>965.26</v>
+        <v>1.34</v>
+      </c>
+      <c r="L355" t="s">
+        <v>898</v>
       </c>
       <c r="M355" s="1">
-        <v>103446.36</v>
+        <v>294330.0</v>
       </c>
       <c r="N355" s="1">
-        <v>104411.62</v>
+        <v>298343.01</v>
       </c>
       <c r="O355" s="1">
-        <v>0.06</v>
+        <v>0.17</v>
       </c>
       <c r="P355">
         <v>1</v>
       </c>
     </row>
     <row r="356" spans="1:16">
       <c r="A356" t="s">
-        <v>894</v>
+        <v>899</v>
       </c>
       <c r="B356" t="s">
-        <v>895</v>
+        <v>900</v>
       </c>
       <c r="C356" s="1">
-        <v>300000.0</v>
+        <v>2400000.0</v>
       </c>
       <c r="D356" s="1">
-        <v>100.891</v>
+        <v>86.695</v>
       </c>
       <c r="E356" s="1">
-        <v>100.23</v>
+        <v>87.637</v>
       </c>
       <c r="F356" t="s">
         <v>8</v>
       </c>
       <c r="G356">
         <v>1.0</v>
       </c>
       <c r="H356" s="1">
-        <v>300690.0</v>
+        <v>2103288.0</v>
       </c>
       <c r="I356" s="1">
-        <v>1983.0</v>
+        <v>-22608.0</v>
       </c>
       <c r="J356" s="1">
-        <v>0.65948318866607</v>
+        <v>-1.0748884603535</v>
       </c>
       <c r="K356">
-        <v>1.84</v>
+        <v>0.63</v>
       </c>
       <c r="L356" t="s">
-        <v>896</v>
+        <v>901</v>
       </c>
       <c r="M356" s="1">
-        <v>302673.0</v>
+        <v>2080680.0</v>
       </c>
       <c r="N356" s="1">
-        <v>308190.12</v>
+        <v>2095869.04</v>
       </c>
       <c r="O356" s="1">
-        <v>0.17</v>
+        <v>1.21</v>
       </c>
       <c r="P356">
         <v>1</v>
       </c>
     </row>
     <row r="357" spans="1:16">
       <c r="A357" t="s">
-        <v>897</v>
+        <v>902</v>
       </c>
       <c r="B357" t="s">
-        <v>898</v>
+        <v>903</v>
       </c>
       <c r="C357" s="1">
-        <v>300000.0</v>
+        <v>1040000.0</v>
       </c>
       <c r="D357" s="1">
-        <v>100.618</v>
+        <v>73.982</v>
       </c>
       <c r="E357" s="1">
-        <v>99.871</v>
+        <v>74.707</v>
       </c>
       <c r="F357" t="s">
         <v>8</v>
       </c>
       <c r="G357">
         <v>1.0</v>
       </c>
       <c r="H357" s="1">
-        <v>299613.0</v>
+        <v>776952.8</v>
       </c>
       <c r="I357" s="1">
-        <v>2241.0</v>
+        <v>-7540.0</v>
       </c>
       <c r="J357" s="1">
-        <v>0.74796487468835</v>
+        <v>-0.97045792228305</v>
       </c>
       <c r="K357">
-        <v>1.09</v>
+        <v>0.56</v>
       </c>
       <c r="L357" t="s">
-        <v>899</v>
+        <v>904</v>
       </c>
       <c r="M357" s="1">
-        <v>301854.0</v>
+        <v>769412.8</v>
       </c>
       <c r="N357" s="1">
-        <v>305134.48</v>
+        <v>775201.18</v>
       </c>
       <c r="O357" s="1">
-        <v>0.17</v>
+        <v>0.45</v>
       </c>
       <c r="P357">
         <v>1</v>
       </c>
     </row>
     <row r="358" spans="1:16">
       <c r="A358" t="s">
-        <v>900</v>
+        <v>905</v>
       </c>
       <c r="B358" t="s">
-        <v>901</v>
+        <v>906</v>
       </c>
       <c r="C358" s="1">
         <v>3673000.0</v>
       </c>
       <c r="D358" s="1">
-        <v>74.53</v>
+        <v>70.499</v>
       </c>
       <c r="E358" s="1">
         <v>70.77928042</v>
       </c>
       <c r="F358" t="s">
         <v>8</v>
       </c>
       <c r="G358">
         <v>1.0</v>
       </c>
       <c r="H358" s="1">
         <v>2599722.97</v>
       </c>
       <c r="I358" s="1">
-        <v>137763.93</v>
+        <v>-10294.7</v>
       </c>
       <c r="J358" s="1">
-        <v>5.2991773196511</v>
+        <v>-0.39599219296816</v>
       </c>
       <c r="K358">
-        <v>0.4</v>
+        <v>0.48</v>
       </c>
       <c r="L358" t="s">
-        <v>902</v>
+        <v>907</v>
       </c>
       <c r="M358" s="1">
-        <v>2737486.9</v>
+        <v>2589428.27</v>
       </c>
       <c r="N358" s="1">
-        <v>2752339.91</v>
+        <v>2607058.67</v>
       </c>
       <c r="O358" s="1">
-        <v>1.51</v>
+        <v>1.5</v>
       </c>
       <c r="P358">
         <v>1</v>
       </c>
     </row>
     <row r="359" spans="1:16">
       <c r="A359" t="s">
-        <v>903</v>
+        <v>908</v>
       </c>
       <c r="B359" t="s">
-        <v>904</v>
+        <v>909</v>
       </c>
       <c r="C359" s="1">
         <v>967000.0</v>
       </c>
       <c r="D359" s="1">
-        <v>90.927</v>
+        <v>87.242</v>
       </c>
       <c r="E359" s="1">
         <v>88.64225853</v>
       </c>
       <c r="F359" t="s">
         <v>8</v>
       </c>
       <c r="G359">
         <v>1.0</v>
       </c>
       <c r="H359" s="1">
         <v>857170.64</v>
       </c>
       <c r="I359" s="1">
-        <v>22093.45</v>
+        <v>-13540.5</v>
       </c>
       <c r="J359" s="1">
-        <v>2.577485621766</v>
+        <v>-1.5796737975066</v>
       </c>
       <c r="K359">
-        <v>1.09</v>
+        <v>1.21</v>
       </c>
       <c r="L359" t="s">
-        <v>905</v>
+        <v>910</v>
       </c>
       <c r="M359" s="1">
-        <v>879264.09</v>
+        <v>843630.14</v>
       </c>
       <c r="N359" s="1">
-        <v>889850.75</v>
+        <v>855344.09</v>
       </c>
       <c r="O359" s="1">
         <v>0.49</v>
       </c>
       <c r="P359">
         <v>1</v>
       </c>
     </row>
     <row r="360" spans="1:16">
       <c r="A360" t="s">
-        <v>906</v>
+        <v>911</v>
       </c>
       <c r="B360" t="s">
-        <v>907</v>
+        <v>912</v>
       </c>
       <c r="C360" s="1">
-        <v>1120000.0</v>
+        <v>3300000.0</v>
       </c>
       <c r="D360" s="1">
-        <v>100.375</v>
+        <v>100.19</v>
       </c>
       <c r="E360" s="1">
-        <v>97.669</v>
+        <v>100.961</v>
       </c>
       <c r="F360" t="s">
         <v>8</v>
       </c>
       <c r="G360">
         <v>1.0</v>
       </c>
       <c r="H360" s="1">
-        <v>1093892.8</v>
+        <v>3331713.0</v>
       </c>
       <c r="I360" s="1">
-        <v>30307.2</v>
+        <v>-25443.0</v>
       </c>
       <c r="J360" s="1">
-        <v>2.7705822727785</v>
+        <v>-0.76366121571696</v>
       </c>
       <c r="K360">
-        <v>0.3</v>
+        <v>2.03</v>
       </c>
       <c r="L360" t="s">
-        <v>908</v>
+        <v>913</v>
       </c>
       <c r="M360" s="1">
-        <v>1124200.0</v>
+        <v>3306270.0</v>
       </c>
       <c r="N360" s="1">
-        <v>1127529.32</v>
+        <v>3373255.48</v>
       </c>
       <c r="O360" s="1">
-        <v>0.62</v>
+        <v>1.94</v>
       </c>
       <c r="P360">
         <v>1</v>
       </c>
     </row>
     <row r="361" spans="1:16">
       <c r="A361" t="s">
-        <v>909</v>
+        <v>914</v>
       </c>
       <c r="B361" t="s">
-        <v>910</v>
+        <v>915</v>
       </c>
       <c r="C361" s="1">
-        <v>774000.0</v>
+        <v>1120000.0</v>
       </c>
       <c r="D361" s="1">
-        <v>102.301</v>
+        <v>95.486</v>
       </c>
       <c r="E361" s="1">
-        <v>101.49189664</v>
+        <v>97.669</v>
       </c>
       <c r="F361" t="s">
         <v>8</v>
       </c>
       <c r="G361">
         <v>1.0</v>
       </c>
       <c r="H361" s="1">
-        <v>785547.28</v>
+        <v>1093892.8</v>
       </c>
       <c r="I361" s="1">
-        <v>6262.46</v>
+        <v>-24449.6</v>
       </c>
       <c r="J361" s="1">
-        <v>0.79720981275627</v>
+        <v>-2.2351001853198</v>
       </c>
       <c r="K361">
-        <v>1.35</v>
+        <v>0.52</v>
       </c>
       <c r="L361" t="s">
-        <v>911</v>
+        <v>916</v>
       </c>
       <c r="M361" s="1">
-        <v>791809.74</v>
+        <v>1069443.2</v>
       </c>
       <c r="N361" s="1">
-        <v>802242.84</v>
+        <v>1075242.65</v>
       </c>
       <c r="O361" s="1">
-        <v>0.44</v>
+        <v>0.62</v>
       </c>
       <c r="P361">
         <v>1</v>
       </c>
     </row>
     <row r="362" spans="1:16">
       <c r="A362" t="s">
-        <v>912</v>
+        <v>917</v>
       </c>
       <c r="B362" t="s">
-        <v>913</v>
+        <v>918</v>
       </c>
       <c r="C362" s="1">
-        <v>2854000.0</v>
+        <v>174000.0</v>
       </c>
       <c r="D362" s="1">
-        <v>102.092</v>
+        <v>96.942</v>
       </c>
       <c r="E362" s="1">
-        <v>128.85467449</v>
+        <v>101.49189655</v>
       </c>
       <c r="F362" t="s">
         <v>8</v>
       </c>
       <c r="G362">
         <v>1.0</v>
       </c>
       <c r="H362" s="1">
-        <v>3677512.41</v>
+        <v>176595.9</v>
       </c>
       <c r="I362" s="1">
-        <v>64064.47</v>
+        <v>-7916.82</v>
       </c>
       <c r="J362" s="1">
-        <v>1.7420599268624</v>
+        <v>-4.4830146113245</v>
       </c>
       <c r="K362">
-        <v>0.33</v>
+        <v>1.6</v>
       </c>
       <c r="L362" t="s">
-        <v>914</v>
+        <v>919</v>
       </c>
       <c r="M362" s="1">
-        <v>3741576.88</v>
+        <v>168679.08</v>
       </c>
       <c r="N362" s="1">
-        <v>3750914.86</v>
+        <v>171463.08</v>
       </c>
       <c r="O362" s="1">
-        <v>2.06</v>
+        <v>0.1</v>
       </c>
       <c r="P362">
         <v>1</v>
       </c>
     </row>
     <row r="363" spans="1:16">
       <c r="A363" t="s">
-        <v>915</v>
+        <v>920</v>
       </c>
       <c r="B363" t="s">
-        <v>916</v>
+        <v>921</v>
       </c>
       <c r="C363" s="1">
         <v>283000.0</v>
       </c>
       <c r="D363" s="1">
-        <v>102.278</v>
+        <v>99.408</v>
       </c>
       <c r="E363" s="1">
         <v>99.646</v>
       </c>
       <c r="F363" t="s">
         <v>8</v>
       </c>
       <c r="G363">
         <v>1.0</v>
       </c>
       <c r="H363" s="1">
         <v>281998.18</v>
       </c>
       <c r="I363" s="1">
-        <v>7448.56</v>
+        <v>-673.54</v>
       </c>
       <c r="J363" s="1">
-        <v>2.6413503803464</v>
+        <v>-0.23884551311643</v>
       </c>
       <c r="K363">
-        <v>3.36</v>
-[...2 lines deleted...]
-        <v>917</v>
+        <v>0.08</v>
+      </c>
+      <c r="L363">
+        <v>217.1</v>
       </c>
       <c r="M363" s="1">
-        <v>289446.74</v>
+        <v>281324.64</v>
       </c>
       <c r="N363" s="1">
-        <v>298944.69</v>
+        <v>281541.74</v>
       </c>
       <c r="O363" s="1">
         <v>0.16</v>
       </c>
       <c r="P363">
         <v>1</v>
       </c>
     </row>
     <row r="364" spans="1:16">
       <c r="A364" t="s">
-        <v>918</v>
+        <v>922</v>
       </c>
       <c r="B364" t="s">
-        <v>919</v>
+        <v>923</v>
       </c>
       <c r="C364" s="1">
         <v>200000.0</v>
       </c>
       <c r="D364" s="1">
-        <v>101.158</v>
+        <v>99.994</v>
       </c>
       <c r="E364" s="1">
         <v>97.41</v>
       </c>
       <c r="F364" t="s">
         <v>8</v>
       </c>
       <c r="G364">
         <v>1.0</v>
       </c>
       <c r="H364" s="1">
         <v>194820.0</v>
       </c>
       <c r="I364" s="1">
-        <v>7496.0</v>
+        <v>5168.0</v>
       </c>
       <c r="J364" s="1">
-        <v>3.8476542449441</v>
+        <v>2.652705061082</v>
       </c>
       <c r="K364">
-        <v>3.46</v>
+        <v>3.72</v>
       </c>
       <c r="L364" t="s">
-        <v>920</v>
+        <v>924</v>
       </c>
       <c r="M364" s="1">
-        <v>202316.0</v>
+        <v>199988.0</v>
       </c>
       <c r="N364" s="1">
-        <v>209242.03</v>
+        <v>207418.14</v>
       </c>
       <c r="O364" s="1">
-        <v>0.11</v>
+        <v>0.12</v>
       </c>
       <c r="P364">
         <v>1</v>
       </c>
     </row>
     <row r="365" spans="1:16">
       <c r="A365" t="s">
-        <v>921</v>
+        <v>925</v>
       </c>
       <c r="B365" t="s">
-        <v>922</v>
+        <v>926</v>
       </c>
       <c r="C365" s="1">
         <v>200000.0</v>
       </c>
       <c r="D365" s="1">
-        <v>108.932</v>
+        <v>105.628</v>
       </c>
       <c r="E365" s="1">
         <v>108.24</v>
       </c>
       <c r="F365" t="s">
         <v>8</v>
       </c>
       <c r="G365">
         <v>1.0</v>
       </c>
       <c r="H365" s="1">
         <v>216480.0</v>
       </c>
       <c r="I365" s="1">
-        <v>1384.0</v>
+        <v>-5224.0</v>
       </c>
       <c r="J365" s="1">
-        <v>0.63932002956393</v>
+        <v>-2.4131559497413</v>
       </c>
       <c r="K365">
-        <v>1.64</v>
+        <v>1.96</v>
       </c>
       <c r="L365" t="s">
-        <v>923</v>
+        <v>927</v>
       </c>
       <c r="M365" s="1">
-        <v>217864.0</v>
+        <v>211256.0</v>
       </c>
       <c r="N365" s="1">
-        <v>221151.67</v>
+        <v>215173.81</v>
       </c>
       <c r="O365" s="1">
         <v>0.12</v>
       </c>
       <c r="P365">
         <v>1</v>
       </c>
     </row>
     <row r="366" spans="1:16">
       <c r="A366" t="s">
-        <v>924</v>
+        <v>928</v>
       </c>
       <c r="B366" t="s">
-        <v>925</v>
+        <v>929</v>
       </c>
       <c r="C366" s="1">
         <v>400000.0</v>
       </c>
       <c r="D366" s="1">
-        <v>100.767</v>
+        <v>97.464</v>
       </c>
       <c r="E366" s="1">
         <v>100.507</v>
       </c>
       <c r="F366" t="s">
         <v>8</v>
       </c>
       <c r="G366">
         <v>1.0</v>
       </c>
       <c r="H366" s="1">
         <v>402028.0</v>
       </c>
       <c r="I366" s="1">
-        <v>1040.0</v>
+        <v>-12172.0</v>
       </c>
       <c r="J366" s="1">
-        <v>0.25868844956073</v>
+        <v>-3.0276498154357</v>
       </c>
       <c r="K366">
-        <v>2.58</v>
+        <v>2.79</v>
       </c>
       <c r="L366" t="s">
-        <v>926</v>
+        <v>930</v>
       </c>
       <c r="M366" s="1">
-        <v>403068.0</v>
+        <v>389856.0</v>
       </c>
       <c r="N366" s="1">
-        <v>413387.18</v>
+        <v>401025.86</v>
       </c>
       <c r="O366" s="1">
         <v>0.23</v>
       </c>
       <c r="P366">
         <v>1</v>
       </c>
     </row>
     <row r="367" spans="1:16">
       <c r="A367" t="s">
-        <v>927</v>
+        <v>931</v>
       </c>
       <c r="B367" t="s">
-        <v>928</v>
+        <v>932</v>
       </c>
       <c r="C367" s="1">
-        <v>399000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D367" s="1">
-        <v>100.464</v>
+        <v>88.36</v>
       </c>
       <c r="E367" s="1">
-        <v>99.902</v>
+        <v>85.25</v>
       </c>
       <c r="F367" t="s">
         <v>8</v>
       </c>
       <c r="G367">
         <v>1.0</v>
       </c>
       <c r="H367" s="1">
-        <v>398608.98</v>
+        <v>255750.0</v>
       </c>
       <c r="I367" s="1">
-        <v>2242.38</v>
+        <v>9330.0</v>
       </c>
       <c r="J367" s="1">
-        <v>0.56255130027427</v>
+        <v>3.6480938416422</v>
       </c>
       <c r="K367">
-        <v>0.12</v>
+        <v>0.01</v>
       </c>
       <c r="L367">
-        <v>475.52</v>
+        <v>18.49</v>
       </c>
       <c r="M367" s="1">
-        <v>400851.36</v>
+        <v>265080.0</v>
       </c>
       <c r="N367" s="1">
-        <v>401326.88</v>
+        <v>265098.49</v>
       </c>
       <c r="O367" s="1">
-        <v>0.22</v>
+        <v>0.15</v>
       </c>
       <c r="P367">
         <v>1</v>
       </c>
     </row>
     <row r="368" spans="1:16">
       <c r="A368" t="s">
-        <v>929</v>
+        <v>933</v>
       </c>
       <c r="B368" t="s">
-        <v>930</v>
+        <v>934</v>
       </c>
       <c r="C368" s="1">
-        <v>300000.0</v>
+        <v>175000.0</v>
       </c>
       <c r="D368" s="1">
-        <v>90.849</v>
+        <v>100.747</v>
       </c>
       <c r="E368" s="1">
-        <v>85.25</v>
+        <v>99.779</v>
       </c>
       <c r="F368" t="s">
         <v>8</v>
       </c>
       <c r="G368">
         <v>1.0</v>
       </c>
       <c r="H368" s="1">
-        <v>255750.0</v>
+        <v>174613.25</v>
       </c>
       <c r="I368" s="1">
-        <v>16797.0</v>
+        <v>1694.0</v>
       </c>
       <c r="J368" s="1">
-        <v>6.5677419354839</v>
+        <v>0.9701440182804</v>
       </c>
       <c r="K368">
-        <v>0.71</v>
+        <v>1.27</v>
       </c>
       <c r="L368" t="s">
-        <v>931</v>
+        <v>935</v>
       </c>
       <c r="M368" s="1">
-        <v>272547.0</v>
+        <v>176307.25</v>
       </c>
       <c r="N368" s="1">
-        <v>274673.71</v>
+        <v>178536.7</v>
       </c>
       <c r="O368" s="1">
-        <v>0.15</v>
+        <v>0.1</v>
       </c>
       <c r="P368">
         <v>1</v>
       </c>
     </row>
     <row r="369" spans="1:16">
       <c r="A369" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
       <c r="B369" t="s">
-        <v>933</v>
+        <v>937</v>
       </c>
       <c r="C369" s="1">
-        <v>175000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D369" s="1">
-        <v>103.058</v>
+        <v>100.453</v>
       </c>
       <c r="E369" s="1">
-        <v>99.779</v>
+        <v>102.939</v>
       </c>
       <c r="F369" t="s">
         <v>8</v>
       </c>
       <c r="G369">
         <v>1.0</v>
       </c>
       <c r="H369" s="1">
-        <v>174613.25</v>
+        <v>102939.0</v>
       </c>
       <c r="I369" s="1">
-        <v>5738.25</v>
+        <v>-2486.0</v>
       </c>
       <c r="J369" s="1">
-        <v>3.2862626404354</v>
+        <v>-2.4150224890469</v>
       </c>
       <c r="K369">
-        <v>1.04</v>
-[...2 lines deleted...]
-        <v>934</v>
+        <v>0.32</v>
+      </c>
+      <c r="L369">
+        <v>317.81</v>
       </c>
       <c r="M369" s="1">
-        <v>180351.5</v>
+        <v>100453.0</v>
       </c>
       <c r="N369" s="1">
-        <v>182167.42</v>
+        <v>100770.81</v>
       </c>
       <c r="O369" s="1">
-        <v>0.1</v>
+        <v>0.06</v>
       </c>
       <c r="P369">
         <v>1</v>
       </c>
     </row>
     <row r="370" spans="1:16">
       <c r="A370" t="s">
-        <v>935</v>
+        <v>938</v>
       </c>
       <c r="B370" t="s">
-        <v>936</v>
+        <v>939</v>
       </c>
       <c r="C370" s="1">
-        <v>100000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D370" s="1">
-        <v>103.032</v>
+        <v>96.769</v>
       </c>
       <c r="E370" s="1">
-        <v>102.939</v>
+        <v>100.761</v>
       </c>
       <c r="F370" t="s">
         <v>8</v>
       </c>
       <c r="G370">
         <v>1.0</v>
       </c>
       <c r="H370" s="1">
-        <v>102939.0</v>
+        <v>403044.0</v>
       </c>
       <c r="I370" s="1">
-        <v>93.0</v>
+        <v>-15968.0</v>
       </c>
       <c r="J370" s="1">
-        <v>0.090344767289366</v>
+        <v>-3.9618503190719</v>
       </c>
       <c r="K370">
-        <v>0.09</v>
+        <v>0.22</v>
       </c>
       <c r="L370">
-        <v>89.38</v>
+        <v>887.67</v>
       </c>
       <c r="M370" s="1">
-        <v>103032.0</v>
+        <v>387076.0</v>
       </c>
       <c r="N370" s="1">
-        <v>103121.38</v>
+        <v>387963.67</v>
       </c>
       <c r="O370" s="1">
-        <v>0.06</v>
+        <v>0.22</v>
       </c>
       <c r="P370">
         <v>1</v>
       </c>
     </row>
     <row r="371" spans="1:16">
       <c r="A371" t="s">
-        <v>937</v>
+        <v>940</v>
       </c>
       <c r="B371" t="s">
-        <v>938</v>
+        <v>941</v>
       </c>
       <c r="C371" s="1">
-        <v>400000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D371" s="1">
-        <v>100.157</v>
+        <v>101.402</v>
       </c>
       <c r="E371" s="1">
-        <v>100.761</v>
+        <v>99.871</v>
       </c>
       <c r="F371" t="s">
         <v>8</v>
       </c>
       <c r="G371">
         <v>1.0</v>
       </c>
       <c r="H371" s="1">
-        <v>403044.0</v>
+        <v>99871.0</v>
       </c>
       <c r="I371" s="1">
-        <v>-2416.0</v>
+        <v>1531.0</v>
       </c>
       <c r="J371" s="1">
-        <v>-0.59943827472931</v>
+        <v>1.5329775410279</v>
       </c>
       <c r="K371">
-        <v>0.01</v>
-[...2 lines deleted...]
-        <v>36.99</v>
+        <v>3.35</v>
+      </c>
+      <c r="L371" t="s">
+        <v>942</v>
       </c>
       <c r="M371" s="1">
-        <v>400628.0</v>
+        <v>101402.0</v>
       </c>
       <c r="N371" s="1">
-        <v>400664.99</v>
+        <v>104751.32</v>
       </c>
       <c r="O371" s="1">
-        <v>0.22</v>
+        <v>0.06</v>
       </c>
       <c r="P371">
         <v>1</v>
       </c>
     </row>
     <row r="372" spans="1:16">
       <c r="A372" t="s">
-        <v>939</v>
+        <v>943</v>
       </c>
       <c r="B372" t="s">
-        <v>940</v>
+        <v>944</v>
       </c>
       <c r="C372" s="1">
         <v>100000.0</v>
       </c>
       <c r="D372" s="1">
-        <v>104.003</v>
+        <v>104.239</v>
       </c>
       <c r="E372" s="1">
-        <v>99.871</v>
+        <v>104.45</v>
       </c>
       <c r="F372" t="s">
         <v>8</v>
       </c>
       <c r="G372">
         <v>1.0</v>
       </c>
       <c r="H372" s="1">
-        <v>99871.0</v>
+        <v>104450.0</v>
       </c>
       <c r="I372" s="1">
-        <v>4132.0</v>
+        <v>-211.0</v>
       </c>
       <c r="J372" s="1">
-        <v>4.1373371649428</v>
+        <v>-0.20201053135472</v>
       </c>
       <c r="K372">
-        <v>3.11</v>
+        <v>3.87</v>
       </c>
       <c r="L372" t="s">
-        <v>941</v>
+        <v>945</v>
       </c>
       <c r="M372" s="1">
-        <v>104003.0</v>
+        <v>104239.0</v>
       </c>
       <c r="N372" s="1">
-        <v>107116.01</v>
+        <v>108104.75</v>
       </c>
       <c r="O372" s="1">
         <v>0.06</v>
       </c>
       <c r="P372">
         <v>1</v>
       </c>
     </row>
     <row r="373" spans="1:16">
       <c r="A373" t="s">
-        <v>942</v>
+        <v>946</v>
       </c>
       <c r="B373" t="s">
-        <v>943</v>
+        <v>947</v>
       </c>
       <c r="C373" s="1">
-        <v>100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D373" s="1">
-        <v>107.053</v>
+        <v>97.308</v>
       </c>
       <c r="E373" s="1">
-        <v>104.45</v>
+        <v>99.589</v>
       </c>
       <c r="F373" t="s">
         <v>8</v>
       </c>
       <c r="G373">
         <v>1.0</v>
       </c>
       <c r="H373" s="1">
-        <v>104450.0</v>
+        <v>298767.0</v>
       </c>
       <c r="I373" s="1">
-        <v>2603.0</v>
+        <v>-6843.0</v>
       </c>
       <c r="J373" s="1">
-        <v>2.4921014839636</v>
+        <v>-2.2904135998956</v>
       </c>
       <c r="K373">
-        <v>3.6</v>
+        <v>2.03</v>
       </c>
       <c r="L373" t="s">
-        <v>944</v>
+        <v>948</v>
       </c>
       <c r="M373" s="1">
-        <v>107053.0</v>
+        <v>291924.0</v>
       </c>
       <c r="N373" s="1">
-        <v>110650.95</v>
+        <v>298014.41</v>
       </c>
       <c r="O373" s="1">
-        <v>0.06</v>
+        <v>0.17</v>
       </c>
       <c r="P373">
         <v>1</v>
       </c>
     </row>
     <row r="374" spans="1:16">
       <c r="A374" t="s">
-        <v>945</v>
+        <v>949</v>
       </c>
       <c r="B374" t="s">
-        <v>946</v>
+        <v>950</v>
       </c>
       <c r="C374" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D374" s="1">
-        <v>100.132</v>
+        <v>96.846</v>
       </c>
       <c r="E374" s="1">
-        <v>99.589</v>
+        <v>99.908</v>
       </c>
       <c r="F374" t="s">
         <v>8</v>
       </c>
       <c r="G374">
         <v>1.0</v>
       </c>
       <c r="H374" s="1">
-        <v>298767.0</v>
+        <v>99908.0</v>
       </c>
       <c r="I374" s="1">
-        <v>1629.0</v>
+        <v>-3062.0</v>
       </c>
       <c r="J374" s="1">
-        <v>0.54524094026449</v>
+        <v>-3.0648196340633</v>
       </c>
       <c r="K374">
-        <v>1.84</v>
-[...2 lines deleted...]
-        <v>947</v>
+        <v>0.58</v>
+      </c>
+      <c r="L374">
+        <v>581.25</v>
       </c>
       <c r="M374" s="1">
-        <v>300396.0</v>
+        <v>96846.0</v>
       </c>
       <c r="N374" s="1">
-        <v>305919.29</v>
+        <v>97427.25</v>
       </c>
       <c r="O374" s="1">
-        <v>0.17</v>
+        <v>0.06</v>
       </c>
       <c r="P374">
         <v>1</v>
       </c>
     </row>
     <row r="375" spans="1:16">
       <c r="A375" t="s">
-        <v>948</v>
+        <v>951</v>
       </c>
       <c r="B375" t="s">
-        <v>949</v>
+        <v>950</v>
       </c>
       <c r="C375" s="1">
         <v>100000.0</v>
       </c>
       <c r="D375" s="1">
-        <v>99.762</v>
+        <v>101.361</v>
       </c>
       <c r="E375" s="1">
-        <v>99.908</v>
+        <v>103.15</v>
       </c>
       <c r="F375" t="s">
         <v>8</v>
       </c>
       <c r="G375">
         <v>1.0</v>
       </c>
       <c r="H375" s="1">
-        <v>99908.0</v>
+        <v>103150.0</v>
       </c>
       <c r="I375" s="1">
-        <v>-146.0</v>
+        <v>-1789.0</v>
       </c>
       <c r="J375" s="1">
-        <v>-0.14613444368819</v>
+        <v>-1.7343674260785</v>
       </c>
       <c r="K375">
-        <v>0.33</v>
-[...2 lines deleted...]
-        <v>333.68</v>
+        <v>4.54</v>
+      </c>
+      <c r="L375" t="s">
+        <v>952</v>
       </c>
       <c r="M375" s="1">
-        <v>99762.0</v>
+        <v>101361.0</v>
       </c>
       <c r="N375" s="1">
-        <v>100095.68</v>
+        <v>105902.78</v>
       </c>
       <c r="O375" s="1">
-        <v>0.05</v>
+        <v>0.06</v>
       </c>
       <c r="P375">
         <v>1</v>
       </c>
     </row>
     <row r="376" spans="1:16">
       <c r="A376" t="s">
-        <v>950</v>
+        <v>953</v>
       </c>
       <c r="B376" t="s">
-        <v>949</v>
+        <v>954</v>
       </c>
       <c r="C376" s="1">
-        <v>100000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D376" s="1">
-        <v>104.321</v>
+        <v>103.366</v>
       </c>
       <c r="E376" s="1">
-        <v>103.15</v>
+        <v>106.6</v>
       </c>
       <c r="F376" t="s">
         <v>8</v>
       </c>
       <c r="G376">
         <v>1.0</v>
       </c>
       <c r="H376" s="1">
-        <v>103150.0</v>
+        <v>426400.0</v>
       </c>
       <c r="I376" s="1">
-        <v>1171.0</v>
+        <v>-12936.0</v>
       </c>
       <c r="J376" s="1">
-        <v>1.1352399418323</v>
+        <v>-3.0337711069418</v>
       </c>
       <c r="K376">
-        <v>4.24</v>
+        <v>1.85</v>
       </c>
       <c r="L376" t="s">
-        <v>951</v>
+        <v>955</v>
       </c>
       <c r="M376" s="1">
-        <v>104321.0</v>
+        <v>413464.0</v>
       </c>
       <c r="N376" s="1">
-        <v>108563.47</v>
+        <v>420869.48</v>
       </c>
       <c r="O376" s="1">
-        <v>0.06</v>
+        <v>0.24</v>
       </c>
       <c r="P376">
         <v>1</v>
       </c>
     </row>
     <row r="377" spans="1:16">
       <c r="A377" t="s">
-        <v>952</v>
+        <v>956</v>
       </c>
       <c r="B377" t="s">
-        <v>953</v>
+        <v>957</v>
       </c>
       <c r="C377" s="1">
-        <v>400000.0</v>
+        <v>399000.0</v>
       </c>
       <c r="D377" s="1">
-        <v>106.282</v>
+        <v>97.144</v>
       </c>
       <c r="E377" s="1">
-        <v>106.6</v>
+        <v>99.902</v>
       </c>
       <c r="F377" t="s">
         <v>8</v>
       </c>
       <c r="G377">
         <v>1.0</v>
       </c>
       <c r="H377" s="1">
-        <v>426400.0</v>
+        <v>398608.98</v>
       </c>
       <c r="I377" s="1">
-        <v>-1272.0</v>
+        <v>-11004.42</v>
       </c>
       <c r="J377" s="1">
-        <v>-0.29831144465291</v>
+        <v>-2.7607054913816</v>
       </c>
       <c r="K377">
-        <v>1.58</v>
+        <v>0.35</v>
       </c>
       <c r="L377" t="s">
-        <v>954</v>
+        <v>958</v>
       </c>
       <c r="M377" s="1">
-        <v>425128.0</v>
+        <v>387604.56</v>
       </c>
       <c r="N377" s="1">
-        <v>431462.25</v>
+        <v>388991.49</v>
       </c>
       <c r="O377" s="1">
-        <v>0.24</v>
+        <v>0.22</v>
       </c>
       <c r="P377">
         <v>1</v>
       </c>
     </row>
     <row r="378" spans="1:16">
       <c r="A378" t="s">
-        <v>955</v>
+        <v>959</v>
       </c>
       <c r="B378" t="s">
-        <v>956</v>
+        <v>960</v>
       </c>
       <c r="C378" s="1">
         <v>216000.0</v>
       </c>
       <c r="D378" s="1">
-        <v>102.185</v>
+        <v>98.977</v>
       </c>
       <c r="E378" s="1">
         <v>100.0</v>
       </c>
       <c r="F378" t="s">
         <v>8</v>
       </c>
       <c r="G378">
         <v>1.0</v>
       </c>
       <c r="H378" s="1">
         <v>216000.0</v>
       </c>
       <c r="I378" s="1">
-        <v>4719.6</v>
+        <v>-2209.68</v>
       </c>
       <c r="J378" s="1">
-        <v>2.185</v>
+        <v>-1.023</v>
       </c>
       <c r="K378">
-        <v>0.43</v>
-[...2 lines deleted...]
-        <v>930.1</v>
+        <v>0.68</v>
+      </c>
+      <c r="L378" t="s">
+        <v>961</v>
       </c>
       <c r="M378" s="1">
-        <v>220719.6</v>
+        <v>213790.32</v>
       </c>
       <c r="N378" s="1">
-        <v>221649.7</v>
+        <v>215268.94</v>
       </c>
       <c r="O378" s="1">
         <v>0.12</v>
       </c>
       <c r="P378">
         <v>1</v>
       </c>
     </row>
     <row r="379" spans="1:16">
       <c r="A379" t="s">
-        <v>957</v>
+        <v>962</v>
       </c>
       <c r="B379" t="s">
-        <v>958</v>
+        <v>963</v>
       </c>
       <c r="C379" s="1">
         <v>100000.0</v>
       </c>
       <c r="D379" s="1">
-        <v>104.11</v>
+        <v>100.572</v>
       </c>
       <c r="E379" s="1">
         <v>100.0</v>
       </c>
       <c r="F379" t="s">
         <v>8</v>
       </c>
       <c r="G379">
         <v>1.0</v>
       </c>
       <c r="H379" s="1">
         <v>100000.0</v>
       </c>
       <c r="I379" s="1">
-        <v>4110.0</v>
+        <v>572.0</v>
       </c>
       <c r="J379" s="1">
-        <v>4.11</v>
+        <v>0.572</v>
       </c>
       <c r="K379">
-        <v>3.63</v>
+        <v>3.89</v>
       </c>
       <c r="L379" t="s">
-        <v>959</v>
+        <v>964</v>
       </c>
       <c r="M379" s="1">
-        <v>104110.0</v>
+        <v>100572.0</v>
       </c>
       <c r="N379" s="1">
-        <v>107742.22</v>
+        <v>104465.28</v>
       </c>
       <c r="O379" s="1">
         <v>0.06</v>
       </c>
       <c r="P379">
         <v>1</v>
       </c>
     </row>
     <row r="380" spans="1:16">
       <c r="A380" t="s">
-        <v>960</v>
+        <v>965</v>
       </c>
       <c r="B380" t="s">
-        <v>961</v>
+        <v>966</v>
       </c>
       <c r="C380" s="1">
         <v>300000.0</v>
       </c>
       <c r="D380" s="1">
-        <v>104.251</v>
+        <v>101.184</v>
       </c>
       <c r="E380" s="1">
         <v>99.6583</v>
       </c>
       <c r="F380" t="s">
         <v>8</v>
       </c>
       <c r="G380">
         <v>1.0</v>
       </c>
       <c r="H380" s="1">
         <v>298974.9</v>
       </c>
       <c r="I380" s="1">
-        <v>13778.1</v>
+        <v>4577.1</v>
       </c>
       <c r="J380" s="1">
-        <v>4.6084470636164</v>
+        <v>1.5309311918827</v>
       </c>
       <c r="K380">
-        <v>3.02</v>
+        <v>3.28</v>
       </c>
       <c r="L380" t="s">
-        <v>962</v>
+        <v>967</v>
       </c>
       <c r="M380" s="1">
-        <v>312753.0</v>
+        <v>303552.0</v>
       </c>
       <c r="N380" s="1">
-        <v>321805.4</v>
+        <v>313384.19</v>
       </c>
       <c r="O380" s="1">
         <v>0.18</v>
       </c>
       <c r="P380">
         <v>1</v>
       </c>
     </row>
     <row r="381" spans="1:16">
       <c r="A381" t="s">
-        <v>963</v>
+        <v>968</v>
       </c>
       <c r="B381" t="s">
-        <v>964</v>
+        <v>969</v>
       </c>
       <c r="C381" s="1">
         <v>200000.0</v>
       </c>
       <c r="D381" s="1">
-        <v>100.291</v>
+        <v>97.984</v>
       </c>
       <c r="E381" s="1">
         <v>100.0</v>
       </c>
       <c r="F381" t="s">
         <v>8</v>
       </c>
       <c r="G381">
         <v>1.0</v>
       </c>
       <c r="H381" s="1">
         <v>200000.0</v>
       </c>
       <c r="I381" s="1">
-        <v>582.0</v>
+        <v>-4032.0</v>
       </c>
       <c r="J381" s="1">
-        <v>0.291</v>
+        <v>-2.016</v>
       </c>
       <c r="K381">
-        <v>1.77</v>
+        <v>1.97</v>
       </c>
       <c r="L381" t="s">
-        <v>965</v>
+        <v>970</v>
       </c>
       <c r="M381" s="1">
-        <v>200582.0</v>
+        <v>195968.0</v>
       </c>
       <c r="N381" s="1">
-        <v>204116.51</v>
+        <v>199901.01</v>
       </c>
       <c r="O381" s="1">
-        <v>0.11</v>
+        <v>0.12</v>
       </c>
       <c r="P381">
         <v>1</v>
       </c>
     </row>
     <row r="382" spans="1:16">
       <c r="A382" t="s">
-        <v>966</v>
+        <v>971</v>
       </c>
       <c r="B382" t="s">
-        <v>967</v>
+        <v>972</v>
       </c>
       <c r="C382" s="1">
         <v>200000.0</v>
       </c>
       <c r="D382" s="1">
-        <v>103.886</v>
+        <v>101.813</v>
       </c>
       <c r="E382" s="1">
         <v>103.4955</v>
       </c>
       <c r="F382" t="s">
         <v>8</v>
       </c>
       <c r="G382">
         <v>1.0</v>
       </c>
       <c r="H382" s="1">
         <v>206991.0</v>
       </c>
       <c r="I382" s="1">
-        <v>781.0</v>
+        <v>-3365.0</v>
       </c>
       <c r="J382" s="1">
-        <v>0.37731109082037</v>
+        <v>-1.6256745462363</v>
       </c>
       <c r="K382">
-        <v>4.05</v>
-[...2 lines deleted...]
-        <v>968</v>
+        <v>0.07</v>
+      </c>
+      <c r="L382">
+        <v>139.73</v>
       </c>
       <c r="M382" s="1">
-        <v>207772.0</v>
+        <v>203626.0</v>
       </c>
       <c r="N382" s="1">
-        <v>215876.11</v>
+        <v>203765.73</v>
       </c>
       <c r="O382" s="1">
         <v>0.12</v>
       </c>
       <c r="P382">
         <v>1</v>
       </c>
     </row>
     <row r="383" spans="1:16">
       <c r="A383" t="s">
-        <v>969</v>
+        <v>973</v>
       </c>
       <c r="B383" t="s">
-        <v>970</v>
+        <v>974</v>
       </c>
       <c r="C383" s="1">
         <v>500000.0</v>
       </c>
       <c r="D383" s="1">
-        <v>101.668</v>
+        <v>96.952</v>
       </c>
       <c r="E383" s="1">
         <v>99.142</v>
       </c>
       <c r="F383" t="s">
         <v>8</v>
       </c>
       <c r="G383">
         <v>1.0</v>
       </c>
       <c r="H383" s="1">
         <v>495710.0</v>
       </c>
       <c r="I383" s="1">
-        <v>12630.0</v>
+        <v>-10950.0</v>
       </c>
       <c r="J383" s="1">
-        <v>2.5478606443283</v>
+        <v>-2.208952815154</v>
       </c>
       <c r="K383">
-        <v>1.84</v>
+        <v>2.08</v>
       </c>
       <c r="L383" t="s">
-        <v>971</v>
+        <v>975</v>
       </c>
       <c r="M383" s="1">
-        <v>508340.0</v>
+        <v>484760.0</v>
       </c>
       <c r="N383" s="1">
-        <v>517523.22</v>
+        <v>495164.11</v>
       </c>
       <c r="O383" s="1">
         <v>0.28</v>
       </c>
       <c r="P383">
         <v>1</v>
       </c>
     </row>
     <row r="384" spans="1:16">
       <c r="A384" t="s">
-        <v>972</v>
+        <v>976</v>
       </c>
       <c r="B384" t="s">
-        <v>973</v>
+        <v>977</v>
       </c>
       <c r="C384" s="1">
         <v>100000.0</v>
       </c>
       <c r="D384" s="1">
-        <v>105.892</v>
+        <v>103.895</v>
       </c>
       <c r="E384" s="1">
         <v>105.92</v>
       </c>
       <c r="F384" t="s">
         <v>8</v>
       </c>
       <c r="G384">
         <v>1.0</v>
       </c>
       <c r="H384" s="1">
         <v>105920.0</v>
       </c>
       <c r="I384" s="1">
-        <v>-28.0</v>
+        <v>-2025.0</v>
       </c>
       <c r="J384" s="1">
-        <v>-0.026435045317221</v>
+        <v>-1.9118202416918</v>
       </c>
       <c r="K384">
-        <v>3.83</v>
+        <v>4.17</v>
       </c>
       <c r="L384" t="s">
-        <v>974</v>
+        <v>978</v>
       </c>
       <c r="M384" s="1">
-        <v>105892.0</v>
+        <v>103895.0</v>
       </c>
       <c r="N384" s="1">
-        <v>109719.4</v>
+        <v>108068.97</v>
       </c>
       <c r="O384" s="1">
         <v>0.06</v>
       </c>
       <c r="P384">
         <v>1</v>
       </c>
     </row>
     <row r="385" spans="1:16">
       <c r="A385" t="s">
-        <v>975</v>
+        <v>979</v>
       </c>
       <c r="B385" t="s">
-        <v>976</v>
+        <v>980</v>
       </c>
       <c r="C385" s="1">
         <v>231000.0</v>
       </c>
       <c r="D385" s="1">
-        <v>102.409</v>
+        <v>99.369</v>
       </c>
       <c r="E385" s="1">
         <v>102.83</v>
       </c>
       <c r="F385" t="s">
         <v>8</v>
       </c>
       <c r="G385">
         <v>1.0</v>
       </c>
       <c r="H385" s="1">
         <v>237537.3</v>
       </c>
       <c r="I385" s="1">
-        <v>-972.51</v>
+        <v>-7994.91</v>
       </c>
       <c r="J385" s="1">
-        <v>-0.4094135952543</v>
+        <v>-3.3657492949528</v>
       </c>
       <c r="K385">
-        <v>2.53</v>
+        <v>2.76</v>
       </c>
       <c r="L385" t="s">
-        <v>977</v>
+        <v>981</v>
       </c>
       <c r="M385" s="1">
-        <v>236564.79</v>
+        <v>229542.39</v>
       </c>
       <c r="N385" s="1">
-        <v>242403.08</v>
+        <v>235926.53</v>
       </c>
       <c r="O385" s="1">
-        <v>0.13</v>
+        <v>0.14</v>
       </c>
       <c r="P385">
         <v>1</v>
       </c>
     </row>
     <row r="386" spans="1:16">
       <c r="A386" t="s">
-        <v>978</v>
+        <v>982</v>
       </c>
       <c r="B386" t="s">
-        <v>979</v>
+        <v>983</v>
       </c>
       <c r="C386" s="1">
         <v>300000.0</v>
       </c>
       <c r="D386" s="1">
-        <v>100.061</v>
+        <v>97.274</v>
       </c>
       <c r="E386" s="1">
         <v>100.0</v>
       </c>
       <c r="F386" t="s">
         <v>8</v>
       </c>
       <c r="G386">
         <v>1.0</v>
       </c>
       <c r="H386" s="1">
         <v>300000.0</v>
       </c>
       <c r="I386" s="1">
-        <v>183.0</v>
+        <v>-8178.0</v>
       </c>
       <c r="J386" s="1">
-        <v>0.061</v>
+        <v>-2.726</v>
       </c>
       <c r="K386">
-        <v>0.42</v>
+        <v>0.61</v>
       </c>
       <c r="L386" t="s">
-        <v>980</v>
+        <v>984</v>
       </c>
       <c r="M386" s="1">
-        <v>300183.0</v>
+        <v>291822.0</v>
       </c>
       <c r="N386" s="1">
-        <v>301454.08</v>
+        <v>293655.29</v>
       </c>
       <c r="O386" s="1">
         <v>0.17</v>
       </c>
       <c r="P386">
         <v>1</v>
       </c>
     </row>
     <row r="387" spans="1:16">
       <c r="A387" t="s">
-        <v>981</v>
+        <v>985</v>
       </c>
       <c r="B387" t="s">
-        <v>982</v>
+        <v>986</v>
       </c>
       <c r="C387" s="1">
         <v>200000.0</v>
       </c>
       <c r="D387" s="1">
-        <v>97.101</v>
+        <v>94.608</v>
       </c>
       <c r="E387" s="1">
         <v>97.25</v>
       </c>
       <c r="F387" t="s">
         <v>8</v>
       </c>
       <c r="G387">
         <v>1.0</v>
       </c>
       <c r="H387" s="1">
         <v>194500.0</v>
       </c>
       <c r="I387" s="1">
-        <v>-298.0</v>
+        <v>-5284.0</v>
       </c>
       <c r="J387" s="1">
-        <v>-0.15321336760925</v>
+        <v>-2.7167095115681</v>
       </c>
       <c r="K387">
-        <v>2.17</v>
+        <v>2.33</v>
       </c>
       <c r="L387" t="s">
-        <v>983</v>
+        <v>987</v>
       </c>
       <c r="M387" s="1">
-        <v>194202.0</v>
+        <v>189216.0</v>
       </c>
       <c r="N387" s="1">
-        <v>198544.47</v>
+        <v>193873.53</v>
       </c>
       <c r="O387" s="1">
         <v>0.11</v>
       </c>
       <c r="P387">
         <v>1</v>
       </c>
     </row>
     <row r="388" spans="1:16">
       <c r="A388" t="s">
-        <v>984</v>
+        <v>988</v>
       </c>
       <c r="B388" t="s">
-        <v>985</v>
+        <v>989</v>
       </c>
       <c r="C388" s="1">
         <v>300000.0</v>
       </c>
       <c r="D388" s="1">
-        <v>102.133</v>
+        <v>99.333</v>
       </c>
       <c r="E388" s="1">
         <v>99.147</v>
       </c>
       <c r="F388" t="s">
         <v>8</v>
       </c>
       <c r="G388">
         <v>1.0</v>
       </c>
       <c r="H388" s="1">
         <v>297441.0</v>
       </c>
       <c r="I388" s="1">
-        <v>8958.0</v>
+        <v>558.0</v>
       </c>
       <c r="J388" s="1">
-        <v>3.0116897132541</v>
+        <v>0.18760022996157</v>
       </c>
       <c r="K388">
-        <v>2.58</v>
+        <v>2.79</v>
       </c>
       <c r="L388" t="s">
-        <v>986</v>
+        <v>990</v>
       </c>
       <c r="M388" s="1">
-        <v>306399.0</v>
+        <v>297999.0</v>
       </c>
       <c r="N388" s="1">
-        <v>314145.58</v>
+        <v>306359.96</v>
       </c>
       <c r="O388" s="1">
-        <v>0.17</v>
+        <v>0.18</v>
       </c>
       <c r="P388">
         <v>1</v>
       </c>
     </row>
     <row r="389" spans="1:16">
       <c r="A389" t="s">
-        <v>987</v>
+        <v>991</v>
       </c>
       <c r="B389" t="s">
-        <v>988</v>
+        <v>992</v>
       </c>
       <c r="C389" s="1">
-        <v>368000.0</v>
+        <v>159000.0</v>
       </c>
       <c r="D389" s="1">
-        <v>100.173</v>
+        <v>98.805</v>
       </c>
       <c r="E389" s="1">
-        <v>100.0</v>
+        <v>99.695</v>
       </c>
       <c r="F389" t="s">
         <v>8</v>
       </c>
       <c r="G389">
         <v>1.0</v>
       </c>
       <c r="H389" s="1">
-        <v>368000.0</v>
+        <v>158515.05</v>
       </c>
       <c r="I389" s="1">
-        <v>636.64</v>
+        <v>-1415.1</v>
       </c>
       <c r="J389" s="1">
-        <v>0.173</v>
+        <v>-0.89272280455389</v>
       </c>
       <c r="K389">
+        <v>0.08</v>
+      </c>
+      <c r="L389">
+        <v>130.68</v>
+      </c>
+      <c r="M389" s="1">
+        <v>157099.95</v>
+      </c>
+      <c r="N389" s="1">
+        <v>157230.63</v>
+      </c>
+      <c r="O389" s="1">
         <v>0.09</v>
-      </c>
-[...10 lines deleted...]
-        <v>0.2</v>
       </c>
       <c r="P389">
         <v>1</v>
       </c>
     </row>
     <row r="390" spans="1:16">
       <c r="A390" t="s">
-        <v>989</v>
+        <v>993</v>
       </c>
       <c r="B390" t="s">
-        <v>990</v>
+        <v>994</v>
       </c>
       <c r="C390" s="1">
         <v>600000.0</v>
       </c>
       <c r="D390" s="1">
-        <v>84.852</v>
+        <v>81.98</v>
       </c>
       <c r="E390" s="1">
         <v>81.804</v>
       </c>
       <c r="F390" t="s">
         <v>8</v>
       </c>
       <c r="G390">
         <v>1.0</v>
       </c>
       <c r="H390" s="1">
         <v>490824.0</v>
       </c>
       <c r="I390" s="1">
-        <v>18288.0</v>
+        <v>1056.0</v>
       </c>
       <c r="J390" s="1">
-        <v>3.7259791697228</v>
+        <v>0.21514840350105</v>
       </c>
       <c r="K390">
-        <v>0.38</v>
+        <v>0.42</v>
       </c>
       <c r="L390" t="s">
-        <v>991</v>
+        <v>995</v>
       </c>
       <c r="M390" s="1">
-        <v>509112.0</v>
+        <v>491880.0</v>
       </c>
       <c r="N390" s="1">
-        <v>511368.16</v>
+        <v>494419.73</v>
       </c>
       <c r="O390" s="1">
         <v>0.28</v>
       </c>
       <c r="P390">
         <v>1</v>
       </c>
     </row>
     <row r="391" spans="1:16">
       <c r="A391" t="s">
-        <v>992</v>
+        <v>996</v>
       </c>
       <c r="B391" t="s">
-        <v>993</v>
+        <v>997</v>
       </c>
       <c r="C391" s="1">
         <v>200000.0</v>
       </c>
       <c r="D391" s="1">
-        <v>102.998</v>
+        <v>100.087</v>
       </c>
       <c r="E391" s="1">
         <v>99.417</v>
       </c>
       <c r="F391" t="s">
         <v>8</v>
       </c>
       <c r="G391">
         <v>1.0</v>
       </c>
       <c r="H391" s="1">
         <v>198834.0</v>
       </c>
       <c r="I391" s="1">
-        <v>7162.0</v>
+        <v>1340.0</v>
       </c>
       <c r="J391" s="1">
-        <v>3.6019996580062</v>
+        <v>0.6739290061056</v>
       </c>
       <c r="K391">
-        <v>3.43</v>
+        <v>3.67</v>
       </c>
       <c r="L391" t="s">
-        <v>994</v>
+        <v>998</v>
       </c>
       <c r="M391" s="1">
-        <v>205996.0</v>
+        <v>200174.0</v>
       </c>
       <c r="N391" s="1">
-        <v>212859.01</v>
+        <v>207509.62</v>
       </c>
       <c r="O391" s="1">
         <v>0.12</v>
       </c>
       <c r="P391">
         <v>1</v>
       </c>
     </row>
     <row r="392" spans="1:16">
       <c r="A392" t="s">
-        <v>995</v>
+        <v>999</v>
       </c>
       <c r="B392" t="s">
-        <v>996</v>
+        <v>1000</v>
       </c>
       <c r="C392" s="1">
         <v>200000.0</v>
       </c>
       <c r="D392" s="1">
-        <v>100.582</v>
+        <v>97.805</v>
       </c>
       <c r="E392" s="1">
         <v>100.0</v>
       </c>
       <c r="F392" t="s">
         <v>8</v>
       </c>
       <c r="G392">
         <v>1.0</v>
       </c>
       <c r="H392" s="1">
         <v>200000.0</v>
       </c>
       <c r="I392" s="1">
-        <v>1164.0</v>
+        <v>-4390.0</v>
       </c>
       <c r="J392" s="1">
-        <v>0.582</v>
+        <v>-2.195</v>
       </c>
       <c r="K392">
-        <v>1.49</v>
+        <v>1.69</v>
       </c>
       <c r="L392" t="s">
-        <v>997</v>
+        <v>1001</v>
       </c>
       <c r="M392" s="1">
-        <v>201164.0</v>
+        <v>195610.0</v>
       </c>
       <c r="N392" s="1">
-        <v>204152.87</v>
+        <v>198996.24</v>
       </c>
       <c r="O392" s="1">
         <v>0.11</v>
       </c>
       <c r="P392">
         <v>1</v>
       </c>
     </row>
     <row r="393" spans="1:16">
       <c r="A393" t="s">
-        <v>998</v>
+        <v>1002</v>
       </c>
       <c r="B393" t="s">
-        <v>999</v>
+        <v>1003</v>
       </c>
       <c r="C393" s="1">
         <v>548.0</v>
       </c>
       <c r="D393" s="1">
-        <v>0.1875</v>
+        <v>0.1425</v>
       </c>
       <c r="E393" s="1">
         <v>0.1073448905</v>
       </c>
       <c r="F393" t="s">
         <v>8</v>
       </c>
       <c r="G393">
         <v>1.0</v>
       </c>
       <c r="H393" s="1">
         <v>0.0</v>
       </c>
       <c r="I393" s="1">
-        <v>109812.5</v>
+        <v>48162.5</v>
       </c>
       <c r="J393" s="1">
         <v>0</v>
       </c>
       <c r="K393">
         <v>0.0</v>
       </c>
       <c r="L393">
         <v>0.0</v>
       </c>
       <c r="M393" s="1">
-        <v>109812.5</v>
+        <v>48162.5</v>
       </c>
       <c r="N393" s="1">
-        <v>109812.5</v>
+        <v>48162.5</v>
       </c>
       <c r="O393" s="1">
-        <v>0.06</v>
+        <v>0.03</v>
       </c>
       <c r="P393">
         <v>1</v>
       </c>
     </row>
     <row r="394" spans="1:16">
       <c r="A394" t="s">
-        <v>1000</v>
+        <v>1004</v>
       </c>
       <c r="B394" t="s">
-        <v>1001</v>
+        <v>1005</v>
       </c>
       <c r="C394" s="1">
+        <v>165.0</v>
+      </c>
+      <c r="D394" s="1">
+        <v>46.9</v>
+      </c>
+      <c r="E394" s="1">
+        <v>53.2</v>
+      </c>
+      <c r="F394" t="s">
+        <v>8</v>
+      </c>
+      <c r="G394">
+        <v>1.0</v>
+      </c>
+      <c r="H394" s="1">
+        <v>87780.0</v>
+      </c>
+      <c r="I394" s="1">
+        <v>-10395.0</v>
+      </c>
+      <c r="J394" s="1">
+        <v>-11.842105263158</v>
+      </c>
+      <c r="K394">
+        <v>0.0</v>
+      </c>
+      <c r="L394">
+        <v>0.0</v>
+      </c>
+      <c r="M394" s="1">
+        <v>77385.0</v>
+      </c>
+      <c r="N394" s="1">
+        <v>77385.0</v>
+      </c>
+      <c r="O394" s="1">
+        <v>0.04</v>
+      </c>
+      <c r="P394">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="395" spans="1:16">
+      <c r="A395" t="s">
+        <v>1006</v>
+      </c>
+      <c r="B395" t="s">
+        <v>1007</v>
+      </c>
+      <c r="C395" s="1">
+        <v>230.0</v>
+      </c>
+      <c r="D395" s="1">
+        <v>45.3</v>
+      </c>
+      <c r="E395" s="1">
+        <v>75.3</v>
+      </c>
+      <c r="F395" t="s">
+        <v>8</v>
+      </c>
+      <c r="G395">
+        <v>1.0</v>
+      </c>
+      <c r="H395" s="1">
+        <v>173190.0</v>
+      </c>
+      <c r="I395" s="1">
+        <v>-69000.0</v>
+      </c>
+      <c r="J395" s="1">
+        <v>-39.840637450199</v>
+      </c>
+      <c r="K395">
+        <v>0.0</v>
+      </c>
+      <c r="L395">
+        <v>0.0</v>
+      </c>
+      <c r="M395" s="1">
+        <v>104190.0</v>
+      </c>
+      <c r="N395" s="1">
+        <v>104190.0</v>
+      </c>
+      <c r="O395" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="P395">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="396" spans="1:16">
+      <c r="A396" t="s">
+        <v>1008</v>
+      </c>
+      <c r="B396" t="s">
+        <v>1009</v>
+      </c>
+      <c r="C396" s="1">
         <v>-548.0</v>
       </c>
-      <c r="D394" s="1">
-[...2 lines deleted...]
-      <c r="E394" s="1">
+      <c r="D396" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="E396" s="1">
         <v>0.0698631387</v>
       </c>
-      <c r="F394" t="s">
-[...11 lines deleted...]
-      <c r="J394" s="1">
+      <c r="F396" t="s">
+        <v>8</v>
+      </c>
+      <c r="G396">
+        <v>1.0</v>
+      </c>
+      <c r="H396" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I396" s="1">
+        <v>-54987.5</v>
+      </c>
+      <c r="J396" s="1">
         <v>0</v>
       </c>
-      <c r="K394">
-[...14 lines deleted...]
-      <c r="P394">
+      <c r="K396">
+        <v>0.0</v>
+      </c>
+      <c r="L396">
+        <v>0.0</v>
+      </c>
+      <c r="M396" s="1">
+        <v>-54987.5</v>
+      </c>
+      <c r="N396" s="1">
+        <v>-54987.5</v>
+      </c>
+      <c r="O396" s="1">
+        <v>-0.03</v>
+      </c>
+      <c r="P396">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>