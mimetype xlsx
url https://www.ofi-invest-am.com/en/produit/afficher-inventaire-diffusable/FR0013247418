--- v1 (2026-06-24)
+++ v2 (2026-07-21)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1010">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="977">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C/D</t>
   </si>
   <si>
     <t>FR0000970089</t>
   </si>
   <si>
@@ -637,51 +637,51 @@
   <si>
     <t>K+S N AG</t>
   </si>
   <si>
     <t>BE0003565737</t>
   </si>
   <si>
     <t>KBC GROEP NV</t>
   </si>
   <si>
     <t>FR0000121485</t>
   </si>
   <si>
     <t>KERING SA</t>
   </si>
   <si>
     <t>FR0000121964</t>
   </si>
   <si>
     <t>KLEPIERRE REIT SA</t>
   </si>
   <si>
     <t>FI0009013403</t>
   </si>
   <si>
-    <t>KONE CLASS B</t>
+    <t>KONE CORP CLASS B</t>
   </si>
   <si>
     <t>FI0009005870</t>
   </si>
   <si>
     <t>KONECRANES</t>
   </si>
   <si>
     <t>NL0000009082</t>
   </si>
   <si>
     <t>KONINKLIJKE KPN NV</t>
   </si>
   <si>
     <t>NL0000009538</t>
   </si>
   <si>
     <t>KONINKLIJKE PHILIPS NV</t>
   </si>
   <si>
     <t>FR0000120073</t>
   </si>
   <si>
     <t>LAIR LIQUIDE SOCIETE ANONYME POUR</t>
   </si>
@@ -1036,2034 +1036,1935 @@
   <si>
     <t>AT0000831706</t>
   </si>
   <si>
     <t>WIENERBERGER AG</t>
   </si>
   <si>
     <t>NL0000395903</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV</t>
   </si>
   <si>
     <t>XSS190626</t>
   </si>
   <si>
     <t>EURO STOXX 50 ESG JUN 26</t>
   </si>
   <si>
     <t>OE100626</t>
   </si>
   <si>
     <t>EURO-BOBL JUN 26</t>
   </si>
   <si>
+    <t>RX100626</t>
+  </si>
+  <si>
+    <t>EURO-BUND JUN 26</t>
+  </si>
+  <si>
     <t>VG190626</t>
   </si>
   <si>
     <t>EURO STOXX 50 JUN 26</t>
   </si>
   <si>
     <t>IK1100626</t>
   </si>
   <si>
     <t>EURO-BTP (ITALY GOVT) JUN 26</t>
   </si>
   <si>
-    <t>RX100626</t>
-[...4 lines deleted...]
-  <si>
     <t>OAT100626</t>
   </si>
   <si>
     <t>EURO-OAT JUN 26</t>
   </si>
   <si>
+    <t>DU100626</t>
+  </si>
+  <si>
+    <t>EURO-SCHATZ JUN 26</t>
+  </si>
+  <si>
     <t>XS2986639701</t>
   </si>
   <si>
     <t>A2A SPA 3.625 30/01/2035</t>
   </si>
   <si>
-    <t>2 343.34</t>
+    <t>3 536.31</t>
   </si>
   <si>
     <t>XS2859413341</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 16/07/2036</t>
   </si>
   <si>
-    <t>6 065.07</t>
+    <t>6 736.30</t>
   </si>
   <si>
     <t>XS2747610751</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 3.875 15/01/2032</t>
   </si>
   <si>
-    <t>1 486.30</t>
+    <t>2 080.82</t>
   </si>
   <si>
     <t>BE6363767821</t>
   </si>
   <si>
     <t>AGEAS SA 02/05/2056</t>
   </si>
   <si>
-    <t>12 468.49</t>
+    <t>13 532.88</t>
   </si>
   <si>
     <t>XS3237229193</t>
   </si>
   <si>
     <t>AIB GROUP PLC 02/12/2036</t>
   </si>
   <si>
-    <t>4 193.01</t>
+    <t>5 222.88</t>
   </si>
   <si>
     <t>FR0014013VX5</t>
   </si>
   <si>
     <t>AIR LIQUIDE FINANCE SA 3 05/05/2033</t>
   </si>
   <si>
-    <t>2 317.81</t>
+    <t>2 778.08</t>
   </si>
   <si>
     <t>XS3324546251</t>
   </si>
   <si>
     <t>AKZO NOBEL NV 4 25/03/2031</t>
   </si>
   <si>
     <t>XS2829852842</t>
   </si>
   <si>
     <t>ALLIANDER NV PERP</t>
   </si>
   <si>
-    <t>5 969.10</t>
+    <t>6 583.56</t>
   </si>
   <si>
     <t>DE000A351U49</t>
   </si>
   <si>
     <t>ALLIANZ SE 25/07/2053</t>
   </si>
   <si>
-    <t>11 679.91</t>
+    <t>13 020.23</t>
   </si>
   <si>
     <t>XS2761146468</t>
   </si>
   <si>
     <t>ALPHA BANK SA 12/05/2030</t>
   </si>
   <si>
-    <t>4 356.16</t>
+    <t>4 739.73</t>
   </si>
   <si>
     <t>XS2640904319</t>
   </si>
   <si>
     <t>ALPHA BANK SA 27/06/2029</t>
   </si>
   <si>
-    <t>5 123.29</t>
+    <t>5 650.68</t>
   </si>
   <si>
     <t>XS3064423174</t>
   </si>
   <si>
     <t>ALPHABET INC 3 06/05/2033</t>
   </si>
   <si>
-    <t>5 326.03</t>
-[...8 lines deleted...]
-    <t>1 919.73</t>
+    <t>5 786.30</t>
   </si>
   <si>
     <t>XS3229091015</t>
   </si>
   <si>
     <t>AMCOR UK FINANCE PLC 3.75 20/02/2033</t>
   </si>
   <si>
+    <t>1 019.18</t>
+  </si>
+  <si>
     <t>FR001400ZZD7</t>
   </si>
   <si>
     <t>ARKEMA SA PERP</t>
   </si>
   <si>
-    <t>7 056.16</t>
+    <t>7 708.22</t>
   </si>
   <si>
     <t>XS3070545234</t>
   </si>
   <si>
     <t>AROUNDTOWN SA 3.5 13/05/2030</t>
   </si>
   <si>
-    <t>15 198.63</t>
+    <t>16 541.10</t>
   </si>
   <si>
     <t>XS2919279633</t>
   </si>
   <si>
     <t>ASB BANK LTD 3.185 16/04/2029</t>
   </si>
   <si>
-    <t>9 005.26</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2872909770</t>
   </si>
   <si>
     <t>ASTRAZENECA FINANCE LLC 3.278 05/08/2033</t>
   </si>
   <si>
-    <t>3 431.75</t>
+    <t>3 844.15</t>
   </si>
   <si>
     <t>AT0000A2CQD2</t>
   </si>
   <si>
     <t>AUSTRIA (REPUBLIC OF) 0 20/02/2030</t>
   </si>
   <si>
     <t>AT0000A2KQ43</t>
   </si>
   <si>
     <t>AUSTRIA (REPUBLIC OF) 0 20/10/2040</t>
   </si>
   <si>
     <t>AT0000A3HU25</t>
   </si>
   <si>
     <t>AUSTRIA (REPUBLIC OF) 2.95 20/02/2035</t>
   </si>
   <si>
+    <t>1 270.28</t>
+  </si>
+  <si>
     <t>XS2314312179</t>
   </si>
   <si>
     <t>AXA SA 07/10/2041</t>
   </si>
   <si>
-    <t>3 029.14</t>
+    <t>3 528.06</t>
   </si>
   <si>
     <t>XS2431029441</t>
   </si>
   <si>
     <t>AXA SA 10/07/2042</t>
   </si>
   <si>
-    <t>1 742.93</t>
+    <t>1 931.35</t>
   </si>
   <si>
     <t>XS2762369549</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA 08/02/2036</t>
   </si>
   <si>
-    <t>1 228.77</t>
-[...8 lines deleted...]
-    <t>3 691.78</t>
+    <t>1 976.71</t>
   </si>
   <si>
     <t>IT0005632267</t>
   </si>
   <si>
     <t>BANCO BPM SPA 3.375 21/01/2030</t>
   </si>
   <si>
-    <t>1 562.30</t>
+    <t>2 245.81</t>
   </si>
   <si>
     <t>XS3090080733</t>
   </si>
   <si>
     <t>BANCO DE CREDITO SOCIAL COOPERATIV 13/06/2031</t>
   </si>
   <si>
-    <t>5 484.93</t>
-[...17 lines deleted...]
-    <t>4 247.26</t>
+    <t>6 021.92</t>
   </si>
   <si>
     <t>XS2038039074</t>
   </si>
   <si>
     <t>BANK OF AMERICA CORP 08/08/2029</t>
   </si>
   <si>
-    <t>1 096.44</t>
+    <t>1 229.92</t>
   </si>
   <si>
     <t>XS2345798271</t>
   </si>
   <si>
     <t>BANK OF AMERICA CORP 24/05/2032</t>
   </si>
   <si>
-    <t>4 600.87</t>
+    <t>5 021.86</t>
+  </si>
+  <si>
+    <t>XS3332496184</t>
+  </si>
+  <si>
+    <t>BANK OF IRELAND GROUP PLC 02/04/2034</t>
   </si>
   <si>
     <t>XS3112064947</t>
   </si>
   <si>
     <t>BANK OF MONTREAL 09/01/2032</t>
   </si>
   <si>
-    <t>2 442.93</t>
+    <t>2 416.93</t>
   </si>
   <si>
     <t>FR0014015J95</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 21/07/2033</t>
   </si>
   <si>
-    <t>1 841.10</t>
+    <t>2 646.58</t>
   </si>
   <si>
     <t>XS2831195644</t>
   </si>
   <si>
     <t>BARCLAYS PLC 31/05/2036</t>
   </si>
   <si>
-    <t>4 073.77</t>
+    <t>4 455.26</t>
   </si>
   <si>
     <t>XS3170898723</t>
   </si>
   <si>
     <t>BAWAG PSK BANK FUER ARBEIT UND WIR 02/09/2033</t>
   </si>
   <si>
-    <t>1 895.55</t>
+    <t>2 154.45</t>
   </si>
   <si>
     <t>BE0390167337</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 3.375 20/02/2031</t>
   </si>
   <si>
-    <t>1 571.92</t>
+    <t>2 866.44</t>
   </si>
   <si>
     <t>BE6365319829</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 3.375 28/05/2030</t>
   </si>
   <si>
-    <t>8 377.40</t>
+    <t>9 154.11</t>
   </si>
   <si>
     <t>BE0000349580</t>
   </si>
   <si>
     <t>BELGIUM (KINGDOM OF) 0.1 22/06/2030</t>
   </si>
   <si>
     <t>BE0000345547</t>
   </si>
   <si>
     <t>BELGIUM KINGDOM OF (GOVERNMENT) 0.8 22/06/2028</t>
   </si>
   <si>
-    <t>1 135.64</t>
+    <t>1 250.44</t>
   </si>
   <si>
     <t>BE0000333428</t>
   </si>
   <si>
     <t>BELGIUM KINGDOM OF (GOVERNMENT) 3 22/06/2034</t>
   </si>
   <si>
-    <t>28 054.12</t>
+    <t>30 889.91</t>
   </si>
   <si>
     <t>BE0000320292</t>
   </si>
   <si>
     <t>BELGIUM KINGDOM OF (GOVERNMENT) 4.25 28/03/2041</t>
   </si>
   <si>
-    <t>59 113.69</t>
+    <t>4 234.04</t>
   </si>
   <si>
     <t>XS3215466338</t>
   </si>
   <si>
     <t>BMS IRELAND CAPITAL FUNDING DAC 3.363 10/11/2033</t>
   </si>
   <si>
-    <t>3 044.94</t>
+    <t>3 671.84</t>
   </si>
   <si>
     <t>FR001400LZI6</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 13/11/2032</t>
   </si>
   <si>
-    <t>3 461.64</t>
+    <t>4 190.41</t>
   </si>
   <si>
     <t>FR0014010KM7</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 19/01/2036</t>
   </si>
   <si>
-    <t>2 050.30</t>
+    <t>2 920.13</t>
   </si>
   <si>
     <t>XS2555221246</t>
   </si>
   <si>
     <t>BOOKING HOLDINGS INC 4.75 15/11/2034</t>
   </si>
   <si>
-    <t>3 409.59</t>
+    <t>4 138.36</t>
   </si>
   <si>
     <t>FR001400G6Y4</t>
   </si>
   <si>
     <t>BPCE SA 02/03/2030</t>
   </si>
   <si>
     <t>XS3227880021</t>
   </si>
   <si>
     <t>BT FINANCE PLC 3.375 17/11/2032</t>
   </si>
   <si>
-    <t>2 850.81</t>
+    <t>3 469.59</t>
   </si>
   <si>
     <t>IT0001174611</t>
   </si>
   <si>
     <t>BUONI POLIENNALI DEL TESORO 6.5 01/11/2027</t>
   </si>
   <si>
     <t>FR0014013058</t>
   </si>
   <si>
     <t>BUREAU VERITAS SA 3.375 01/10/2033</t>
   </si>
   <si>
-    <t>4 882.19</t>
+    <t>5 658.90</t>
   </si>
   <si>
     <t>XS3226502485</t>
   </si>
   <si>
     <t>CAIXABANK SA 14/05/2038</t>
   </si>
   <si>
-    <t>2 802.74</t>
+    <t>3 397.26</t>
   </si>
   <si>
     <t>FR0014012S89</t>
   </si>
   <si>
     <t>CAPGEMINI SE 3.5 25/09/2034</t>
   </si>
   <si>
-    <t>3 490.41</t>
+    <t>4 027.40</t>
   </si>
   <si>
     <t>XS2387052744</t>
   </si>
   <si>
     <t>CASTELLUM HELSINKI FINANCE HOLDING 0.875 17/09/2029</t>
   </si>
   <si>
-    <t>1 366.44</t>
+    <t>1 567.81</t>
   </si>
   <si>
     <t>XS2793256137</t>
   </si>
   <si>
     <t>CBRE GLOBAL INVESTORS OPEN-ENDED F 4.75 27/03/2034</t>
   </si>
   <si>
-    <t>11 321.40</t>
-[...1 lines deleted...]
-  <si>
     <t>FR001400RIX8</t>
   </si>
   <si>
     <t>CNP ASSURANCES 16/07/2054</t>
   </si>
   <si>
-    <t>6 758.22</t>
+    <t>3 753.08</t>
+  </si>
+  <si>
+    <t>XS3326476523</t>
+  </si>
+  <si>
+    <t>COCA-COLA HBC FINANCE BV 4 01/10/2033</t>
   </si>
   <si>
     <t>XS2909746310</t>
   </si>
   <si>
     <t>COMCAST CORPORATION 3.25 26/09/2032</t>
   </si>
   <si>
-    <t>3 110.47</t>
+    <t>3 591.65</t>
   </si>
   <si>
     <t>XS2909746401</t>
   </si>
   <si>
     <t>COMCAST CORPORATION 3.55 26/09/2036</t>
   </si>
   <si>
-    <t>1 760.41</t>
+    <t>2 032.74</t>
   </si>
   <si>
     <t>DE000CZ45YV9</t>
   </si>
   <si>
     <t>COMMERZBANK AG 16/07/2032</t>
   </si>
   <si>
-    <t>5 545.21</t>
+    <t>6 158.90</t>
   </si>
   <si>
     <t>FR001400Q486</t>
   </si>
   <si>
     <t>COMPAGNIE GENERALE DES ETABLISSEME 3.125 16/05/2031</t>
   </si>
   <si>
-    <t>8 065.07</t>
+    <t>8 784.25</t>
   </si>
   <si>
     <t>FR001400Q7X2</t>
   </si>
   <si>
     <t>COVIVIO HOTELS SCA 4.125 23/05/2033</t>
   </si>
   <si>
-    <t>13 878.08</t>
+    <t>15 143.84</t>
   </si>
   <si>
     <t>FR001400MDV4</t>
   </si>
   <si>
     <t>COVIVIO SA 4.625 05/06/2032</t>
   </si>
   <si>
-    <t>14 901.37</t>
+    <t>16 320.55</t>
   </si>
   <si>
     <t>FR001400PGC0</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA 15/04/2036</t>
   </si>
   <si>
-    <t>24 811.64</t>
-[...1 lines deleted...]
-  <si>
     <t>FR001400PZV0</t>
   </si>
   <si>
     <t>CREDIT MUTUEL ARKEA 15/05/2035</t>
   </si>
   <si>
-    <t>8 302.19</t>
+    <t>9 040.16</t>
   </si>
   <si>
     <t>BE0002989706</t>
   </si>
   <si>
     <t>CRELAN SA 23/01/2032</t>
   </si>
   <si>
-    <t>1 783.56</t>
+    <t>2 589.04</t>
   </si>
   <si>
     <t>BE0390287564</t>
   </si>
   <si>
     <t>CRELAN SA-BRUSSELS HEAD OFFICE 30/04/2037</t>
   </si>
   <si>
-    <t>1 205.48</t>
+    <t>1 819.18</t>
   </si>
   <si>
     <t>XS2900380812</t>
   </si>
   <si>
     <t>DAIMLER TRUCK INTERNATIONAL FINANC 3.375 23/09/2030</t>
   </si>
   <si>
-    <t>3 402.74</t>
-[...8 lines deleted...]
-    <t>3 324.97</t>
+    <t>3 920.55</t>
+  </si>
+  <si>
+    <t>FR0014017HO4</t>
+  </si>
+  <si>
+    <t>DANONE SA 3.785 01/04/2034</t>
   </si>
   <si>
     <t>DE000A4DE9Y3</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG 13/02/2031</t>
   </si>
   <si>
     <t>DE000A351ZT4</t>
   </si>
   <si>
     <t>DEUTSCHE BOERSE AG 3.875 28/09/2033</t>
   </si>
   <si>
-    <t>3 800.68</t>
+    <t>2 197.60</t>
   </si>
   <si>
     <t>XS2280835260</t>
   </si>
   <si>
     <t>DIGITAL INTREPID HOLDING BV 0.625 15/07/2031</t>
   </si>
   <si>
-    <t>1 739.73</t>
+    <t>1 931.51</t>
   </si>
   <si>
     <t>XS2977974927</t>
   </si>
   <si>
     <t>DNB BANK ASA 15/01/2031</t>
   </si>
   <si>
-    <t>3 452.05</t>
+    <t>4 832.88</t>
+  </si>
+  <si>
+    <t>XS3351033785</t>
+  </si>
+  <si>
+    <t>DSB 3.625 22/04/2036</t>
   </si>
   <si>
     <t>XS2932834604</t>
   </si>
   <si>
     <t>DSV FINANCE BV 3.25 06/11/2030</t>
   </si>
   <si>
-    <t>1 446.03</t>
+    <t>1 735.23</t>
   </si>
   <si>
     <t>XS3204041266</t>
   </si>
   <si>
     <t>DZ BANK AG DEUTSCHE ZENTRAL GENOSS 15/10/2035</t>
   </si>
   <si>
-    <t>3 289.71</t>
+    <t>3 858.30</t>
   </si>
   <si>
     <t>XS3274805376</t>
   </si>
   <si>
     <t>E.ON SE 3.448 19/01/2034</t>
   </si>
   <si>
-    <t>3 279.47</t>
+    <t>4 670.76</t>
   </si>
   <si>
     <t>XS3166221948</t>
   </si>
   <si>
     <t>EAST JAPAN RAILWAY COMPANY 3.727 02/09/2037</t>
   </si>
   <si>
-    <t>7 535.69</t>
+    <t>8 564.95</t>
   </si>
   <si>
     <t>XS3071203056</t>
   </si>
   <si>
     <t>EATON CAPITAL UNLIMITED CO 3.625 09/05/2035</t>
   </si>
   <si>
-    <t>12 752.05</t>
+    <t>13 864.38</t>
   </si>
   <si>
     <t>PTEDP6OM0007</t>
   </si>
   <si>
     <t>EDP SA 02/12/2055</t>
   </si>
   <si>
+    <t>1 869.86</t>
+  </si>
+  <si>
     <t>XS3171675393</t>
   </si>
   <si>
     <t>EDP SERVICIOS FINANCIEROS ESPANA S 3.125 03/12/2031</t>
   </si>
   <si>
-    <t>2 302.57</t>
+    <t>2 873.12</t>
   </si>
   <si>
     <t>BE6352705782</t>
   </si>
   <si>
     <t>ELIA GROUP SA 3.875 11/06/2031</t>
   </si>
   <si>
-    <t>6 115.07</t>
+    <t>6 709.59</t>
   </si>
   <si>
     <t>FR0014016ZV3</t>
   </si>
   <si>
     <t>ELIS SA 3.875 23/03/2032</t>
   </si>
   <si>
     <t>XS3070067072</t>
   </si>
   <si>
     <t>ELISA OYJ 2.875 14/05/2030</t>
   </si>
   <si>
-    <t>10 080.62</t>
+    <t>10 973.84</t>
   </si>
   <si>
     <t>XS3086867440</t>
   </si>
   <si>
     <t>ELM BV 3.375 19/06/2030</t>
   </si>
   <si>
-    <t>5 178.08</t>
+    <t>5 695.89</t>
   </si>
   <si>
     <t>XS2312746345</t>
   </si>
   <si>
     <t>ENEL SPA NC30 PERP</t>
   </si>
   <si>
-    <t>2 044.52</t>
+    <t>2 332.19</t>
   </si>
   <si>
     <t>FR001400KHG0</t>
   </si>
   <si>
     <t>ENGIE SA 3.875 06/01/2031</t>
   </si>
   <si>
-    <t>5 032.19</t>
+    <t>6 815.75</t>
   </si>
   <si>
     <t>AT0000A3RNZ8</t>
   </si>
   <si>
     <t>ERSTE GROUP BANK AG 21/04/2036</t>
   </si>
   <si>
-    <t>1 315.07</t>
-[...11 lines deleted...]
-    <t>ESSITY CAPITAL BV 0.25 15/09/2029</t>
+    <t>FR0014017VR8</t>
+  </si>
+  <si>
+    <t>EURAZEO SE 4.625 17/04/2031</t>
+  </si>
+  <si>
+    <t>XS2904504979</t>
+  </si>
+  <si>
+    <t>EUROBANK SA (ATHINA) 24/09/2030</t>
+  </si>
+  <si>
+    <t>4 624.66</t>
   </si>
   <si>
     <t>EU000A3K4ES4</t>
   </si>
   <si>
     <t>EUROPEAN UNION 3 04/12/2034</t>
   </si>
   <si>
-    <t>8 008.77</t>
+    <t>10 010.96</t>
   </si>
   <si>
     <t>EU000A3K4EY2</t>
   </si>
   <si>
     <t>EUROPEAN UNION 3.375 05/10/2054</t>
   </si>
   <si>
-    <t>17 812.60</t>
+    <t>20 712.33</t>
   </si>
   <si>
     <t>EU000A4D8KD2</t>
   </si>
   <si>
     <t>EUROPEAN UNION 3.375 12/12/2035</t>
   </si>
   <si>
-    <t>9 865.21</t>
+    <t>12 521.22</t>
   </si>
   <si>
     <t>DE000A4DFWV3</t>
   </si>
   <si>
     <t>EVONIK INDUSTRIES AG 09/09/2055</t>
   </si>
   <si>
-    <t>4 610.96</t>
+    <t>5 263.01</t>
   </si>
   <si>
     <t>XS2982065018</t>
   </si>
   <si>
     <t>EXPERIAN PLC 3.51 15/12/2033</t>
   </si>
   <si>
-    <t>2 107.63</t>
+    <t>2 691.93</t>
   </si>
   <si>
     <t>XS2950696869</t>
   </si>
   <si>
     <t>FINGRID OYJ 2.75 04/12/2029</t>
   </si>
   <si>
-    <t>1 510.47</t>
-[...5 lines deleted...]
-    <t>FINLAND (REPUBLIC OF) 0 15/09/2030</t>
+    <t>1 888.08</t>
+  </si>
+  <si>
+    <t>FI4000415153</t>
+  </si>
+  <si>
+    <t>FINLAND (REPUBLIC OF) 0.125 15/04/2036</t>
+  </si>
+  <si>
+    <t>FI4000507231</t>
+  </si>
+  <si>
+    <t>FINLAND (REPUBLIC OF) 0.125 15/09/2031</t>
   </si>
   <si>
     <t>FI4000440557</t>
   </si>
   <si>
     <t>FINLAND (REPUBLIC OF) 0.25 15/09/2040</t>
   </si>
   <si>
     <t>FI4000348727</t>
   </si>
   <si>
     <t>FINLAND (REPUBLIC OF) 0.5 15/09/2028</t>
   </si>
   <si>
-    <t>1 257.21</t>
-[...8 lines deleted...]
-    <t>2 700.92</t>
+    <t>1 440.55</t>
   </si>
   <si>
     <t>XS3299544711</t>
   </si>
   <si>
     <t>FORD MOTOR CREDIT COMPANY LLC 3.305 17/05/2029</t>
   </si>
   <si>
-    <t>1 055.34</t>
+    <t>1 853.97</t>
   </si>
   <si>
     <t>XS2764790833</t>
   </si>
   <si>
     <t>FORTIVE CORP 3.7 15/08/2029</t>
   </si>
   <si>
-    <t>3 390.82</t>
+    <t>3 816.58</t>
   </si>
   <si>
     <t>FR0013516549</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 0 25/11/2030</t>
   </si>
   <si>
     <t>FR0014002WK3</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 0 25/11/2031</t>
   </si>
   <si>
     <t>FR0013515806</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 0.5 25/05/2040</t>
   </si>
   <si>
-    <t>25 837.52</t>
-[...44 lines deleted...]
-    <t>13 797.70</t>
+    <t>41 570.54</t>
   </si>
   <si>
     <t>FR0014012II5</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 3.5 25/11/2035</t>
   </si>
   <si>
-    <t>43 496.73</t>
+    <t>68 192.67</t>
   </si>
   <si>
     <t>FR0014015MU5</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 4.1 25/05/2046</t>
   </si>
   <si>
-    <t>18 637.59</t>
+    <t>20 348.58</t>
   </si>
   <si>
     <t>FR0012602779</t>
   </si>
   <si>
     <t>GDF SUEZ 1.5 13/03/2035</t>
   </si>
   <si>
-    <t>DE0001102515</t>
-[...2 lines deleted...]
-    <t>GERMANY (FEDERAL REPUBLIC OF) 0 15/05/2035</t>
+    <t>DE000BU22098</t>
+  </si>
+  <si>
+    <t>GERMANY (FEDERAL REPUBLIC OF) 1.7 10/06/2027</t>
+  </si>
+  <si>
+    <t>73 001.01</t>
   </si>
   <si>
     <t>DE0001135481</t>
   </si>
   <si>
     <t>GERMANY (FEDERAL REPUBLIC OF) 2.5 04/07/2044</t>
   </si>
   <si>
-    <t>86 154.09</t>
+    <t>95 257.16</t>
   </si>
   <si>
     <t>DE000BU2Z049</t>
   </si>
   <si>
     <t>GERMANY (FEDERAL REPUBLIC OF) 2.5 15/02/2035</t>
   </si>
   <si>
-    <t>5 543.28</t>
-[...17 lines deleted...]
-    <t>36 054.52</t>
+    <t>41 279.23</t>
   </si>
   <si>
     <t>XS3148184156</t>
   </si>
   <si>
     <t>GIVAUDAN FINANCE EUROPE BV 2.875 09/09/2029</t>
   </si>
   <si>
-    <t>3 119.18</t>
-[...8 lines deleted...]
-    <t>2 267.05</t>
+    <t>3 560.27</t>
+  </si>
+  <si>
+    <t>XS3350929454</t>
+  </si>
+  <si>
+    <t>GOLDMAN SACHS GROUP INC/THE 22/04/2036</t>
   </si>
   <si>
     <t>BE6371086297</t>
   </si>
   <si>
     <t>GROEP BRUSSEL LAMBERT NV 3.75 21/01/2036</t>
   </si>
   <si>
     <t>XS2198574209</t>
   </si>
   <si>
     <t>HANNOVER RUECK SE 08/10/2040</t>
   </si>
   <si>
-    <t>3 241.10</t>
+    <t>3 778.08</t>
+  </si>
+  <si>
+    <t>XS3319131119</t>
+  </si>
+  <si>
+    <t>HENKEL AG &amp; CO KGAA 3.625 02/04/2031</t>
+  </si>
+  <si>
+    <t>XS2385390724</t>
+  </si>
+  <si>
+    <t>HOLDING DINFRASTRUCTURES DES METIE 0.625 16/09/2028</t>
+  </si>
+  <si>
+    <t>1 125.00</t>
   </si>
   <si>
     <t>DE000A383PT8</t>
   </si>
   <si>
     <t>HOWOGE WOHNUNGSBAU GMBH 3.875 05/06/2030</t>
   </si>
   <si>
-    <t>9 363.70</t>
-[...5 lines deleted...]
-    <t>IBERCAJA BANCO SA 10/08/2031</t>
+    <t>10 255.48</t>
   </si>
   <si>
     <t>XS3224600232</t>
   </si>
   <si>
     <t>IBERDROLA FINANZAS SAU PERP</t>
   </si>
   <si>
-    <t>2 897.26</t>
+    <t>3 472.60</t>
   </si>
   <si>
     <t>XS2295333988</t>
   </si>
   <si>
     <t>IBERDROLA INTERNATIONAL BV PERP</t>
   </si>
   <si>
-    <t>2 025.00</t>
+    <t>3 285.00</t>
   </si>
   <si>
     <t>FR001400ZRC6</t>
   </si>
   <si>
     <t>ICADE 4.375 22/05/2035</t>
   </si>
   <si>
-    <t>14 767.12</t>
+    <t>16 109.59</t>
   </si>
   <si>
     <t>XS3190744907</t>
   </si>
   <si>
     <t>IDS FINANCING PLC 3.25 01/01/2029</t>
   </si>
   <si>
-    <t>3 243.95</t>
+    <t>3 760.03</t>
   </si>
   <si>
     <t>FR00140141X5</t>
   </si>
   <si>
     <t>IMERYS S.A. 4 21/11/2032</t>
   </si>
   <si>
-    <t>2 739.73</t>
+    <t>3 353.42</t>
   </si>
   <si>
     <t>XS3074456891</t>
   </si>
   <si>
     <t>INFORMA PLC 3.375 09/06/2031</t>
   </si>
   <si>
-    <t>4 183.15</t>
+    <t>4 587.04</t>
+  </si>
+  <si>
+    <t>XS2244936659</t>
+  </si>
+  <si>
+    <t>INFRASTRUTTURE WIRELESS ITALIANE S 1.625 21/10/2028</t>
+  </si>
+  <si>
+    <t>2 457.53</t>
   </si>
   <si>
     <t>XS3153087559</t>
   </si>
   <si>
     <t>ING GROEP NV 20/08/2037</t>
   </si>
   <si>
-    <t>11 571.92</t>
+    <t>13 058.22</t>
   </si>
   <si>
     <t>XS2886191589</t>
   </si>
   <si>
     <t>ING GROEP NV 26/08/2035</t>
   </si>
   <si>
-    <t>4 936.99</t>
+    <t>5 589.04</t>
   </si>
   <si>
     <t>IT0005611550</t>
   </si>
   <si>
     <t>INTESA SANPAOLO SPA 16/09/2032</t>
   </si>
   <si>
-    <t>8 522.00</t>
+    <t>5 151.30</t>
   </si>
   <si>
     <t>XS3032046016</t>
   </si>
   <si>
     <t>INVESTOR AB 3.5 31/03/2034</t>
   </si>
   <si>
-    <t>5 626.85</t>
-[...10 lines deleted...]
-  <si>
     <t>IE00BFZRPZ02</t>
   </si>
   <si>
     <t>IRELAND (REPUBLIC OF) 1.3 15/05/2033</t>
   </si>
   <si>
-    <t>2 413.53</t>
-[...5 lines deleted...]
-    <t>IRELAND (REPUBLIC OF) 2 18/02/2045</t>
+    <t>2 628.07</t>
+  </si>
+  <si>
+    <t>IE00BFZRQ242</t>
+  </si>
+  <si>
+    <t>IRELAND (REPUBLIC OF) 1.35 18/03/2031</t>
+  </si>
+  <si>
+    <t>IE00BH3SQB22</t>
+  </si>
+  <si>
+    <t>IRELAND (REPUBLIC OF) 1.5 15/05/2050</t>
+  </si>
+  <si>
+    <t>2 678.22</t>
   </si>
   <si>
     <t>IT0005138828</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 1.25 15/09/2032</t>
   </si>
   <si>
+    <t>2 858.07</t>
+  </si>
+  <si>
     <t>IT0005633794</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 2.55 25/02/2027</t>
   </si>
   <si>
-    <t>6 475.73</t>
+    <t>12 728.16</t>
+  </si>
+  <si>
+    <t>IT0005689994</t>
+  </si>
+  <si>
+    <t>ITALY (REPUBLIC OF) 3.15 15/03/2033</t>
+  </si>
+  <si>
+    <t>5 887.42</t>
+  </si>
+  <si>
+    <t>IT0005496770</t>
+  </si>
+  <si>
+    <t>ITALY (REPUBLIC OF) 3.25 01/03/2038</t>
+  </si>
+  <si>
+    <t>15 071.88</t>
   </si>
   <si>
     <t>IT0005083057</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 3.25 01/09/2046</t>
   </si>
   <si>
-    <t>2 848.17</t>
-[...35 lines deleted...]
-    <t>19 208.84</t>
+    <t>6 038.11</t>
+  </si>
+  <si>
+    <t>IT0005706285</t>
+  </si>
+  <si>
+    <t>ITALY (REPUBLIC OF) 3.8 01/07/2036</t>
+  </si>
+  <si>
+    <t>IT0005635583</t>
+  </si>
+  <si>
+    <t>ITALY (REPUBLIC OF) 3.85 01/10/2040</t>
+  </si>
+  <si>
+    <t>6 218.28</t>
   </si>
   <si>
     <t>XS2957380228</t>
   </si>
   <si>
     <t>JOHNSON CONTROLS INTERNATIONAL PLC 3.125 11/12/2033</t>
   </si>
   <si>
-    <t>1 510.27</t>
+    <t>1 913.01</t>
   </si>
   <si>
     <t>XS3300349639</t>
   </si>
   <si>
     <t>JPMORGAN CHASE &amp; CO 18/02/2032</t>
   </si>
   <si>
-    <t>1 379.50</t>
+    <t>2 452.44</t>
   </si>
   <si>
     <t>BE0002990712</t>
   </si>
   <si>
     <t>KBC GROEP NV 17/04/2035</t>
   </si>
   <si>
-    <t>8 927.40</t>
-[...1 lines deleted...]
-  <si>
     <t>FR001400NDQ2</t>
   </si>
   <si>
     <t>KLEPIERRE SA 3.875 23/09/2033</t>
   </si>
   <si>
-    <t>5 860.27</t>
+    <t>6 752.05</t>
   </si>
   <si>
     <t>XS2229470146</t>
   </si>
   <si>
     <t>KONINKLIJKE KPN NV 0.875 14/12/2032</t>
   </si>
   <si>
-    <t>1 222.60</t>
+    <t>1 558.22</t>
   </si>
   <si>
     <t>XS3069338336</t>
   </si>
   <si>
     <t>LLOYDS BANKING GROUP PLC 09/05/2035</t>
   </si>
   <si>
-    <t>6 367.23</t>
+    <t>6 922.63</t>
   </si>
   <si>
     <t>XS2815980664</t>
   </si>
   <si>
     <t>LLOYDS BANKING GROUP PLC 14/05/2032</t>
   </si>
   <si>
-    <t>4 730.26</t>
+    <t>5 149.40</t>
   </si>
   <si>
     <t>XS2679904685</t>
   </si>
   <si>
     <t>LSEG NETHERLANDS BV 4.231 29/09/2030</t>
   </si>
   <si>
-    <t>3 940.97</t>
+    <t>4 560.90</t>
   </si>
   <si>
     <t>FR001400ZEB6</t>
   </si>
   <si>
     <t>LVMH MOET HENNESSY LOUIS VUITTON S 3 07/03/2032</t>
   </si>
   <si>
     <t>XS3238212164</t>
   </si>
   <si>
     <t>MAGNUM ICC FINANCE BV 3.75 26/11/2034</t>
   </si>
   <si>
-    <t>3 895.89</t>
+    <t>3 284.38</t>
+  </si>
+  <si>
+    <t>XS3320665444</t>
+  </si>
+  <si>
+    <t>MAPLE PARENT HOLDINGS CORP 4.728 26/03/2035</t>
   </si>
   <si>
     <t>XS3223939466</t>
   </si>
   <si>
     <t>MERCK KGAA 24/11/2055</t>
   </si>
   <si>
-    <t>1 849.32</t>
+    <t>3 575.34</t>
   </si>
   <si>
     <t>XS3293638568</t>
   </si>
   <si>
     <t>MIZUHO FINANCIAL GROUP INC 3.21 16/05/2032</t>
   </si>
   <si>
-    <t>1 403.61</t>
+    <t>2 437.84</t>
   </si>
   <si>
     <t>XS3025943419</t>
   </si>
   <si>
     <t>MONDI FINANCE PLC 3.75 18/05/2033</t>
   </si>
   <si>
-    <t>6 131.51</t>
+    <t>6 591.78</t>
   </si>
   <si>
     <t>XS2790333889</t>
   </si>
   <si>
     <t>MORGAN STANLEY 21/03/2035</t>
   </si>
   <si>
+    <t>1 430.30</t>
+  </si>
+  <si>
     <t>XS3057365549</t>
   </si>
   <si>
     <t>MORGAN STANLEY 22/05/2031</t>
   </si>
   <si>
-    <t>10 993.24</t>
+    <t>8 751.37</t>
   </si>
   <si>
     <t>XS2894910665</t>
   </si>
   <si>
     <t>NATIONAL GRID NORTH AMERICA INC 3.631 03/09/2031</t>
   </si>
   <si>
-    <t>4 971.98</t>
+    <t>5 654.41</t>
   </si>
   <si>
     <t>XS2680745382</t>
   </si>
   <si>
     <t>NATIONAL GRID NORTH AMERICA INC 4.668 12/09/2033</t>
   </si>
   <si>
-    <t>7 481.59</t>
+    <t>8 555.87</t>
   </si>
   <si>
     <t>XS3059437460</t>
   </si>
   <si>
     <t>NATIONWIDE BUILDING SOCIETY 30/07/2035</t>
   </si>
   <si>
-    <t>2 697.75</t>
+    <t>3 013.81</t>
   </si>
   <si>
     <t>XS2898838516</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 12/09/2032</t>
   </si>
   <si>
-    <t>6 207.28</t>
+    <t>7 098.58</t>
   </si>
   <si>
     <t>XS3009472989</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 25/02/2035</t>
   </si>
   <si>
+    <t>1 744.20</t>
+  </si>
+  <si>
     <t>NL0012171458</t>
   </si>
   <si>
     <t>NETHERLANDS (KINGDOM OF) 0.75 15/07/2027</t>
   </si>
   <si>
-    <t>1 692.66</t>
+    <t>1 879.25</t>
   </si>
   <si>
     <t>NL0010071189</t>
   </si>
   <si>
     <t>NETHERLANDS (KINGDOM OF) 2.5 15/01/2033</t>
   </si>
   <si>
-    <t>6 215.11</t>
+    <t>8 701.15</t>
   </si>
   <si>
     <t>NL0009446418</t>
   </si>
   <si>
     <t>NETHERLANDS (KINGDOM OF) 3.75 15/01/2042</t>
   </si>
   <si>
-    <t>6 181.43</t>
+    <t>8 654.00</t>
   </si>
   <si>
     <t>XS3303513066</t>
   </si>
   <si>
     <t>NETWORK FINANCE COMPANY PTY LTD 3.5 05/09/2033</t>
   </si>
   <si>
     <t>XS3232967318</t>
   </si>
   <si>
     <t>NORDEA BANK ABP 19/11/2035</t>
   </si>
   <si>
-    <t>6 784.93</t>
+    <t>8 280.82</t>
   </si>
   <si>
     <t>XS3100081507</t>
   </si>
   <si>
     <t>NTT FINANCE CORP 3.678 16/07/2033</t>
   </si>
   <si>
-    <t>4 410.48</t>
+    <t>4 898.59</t>
   </si>
   <si>
     <t>XS2776001377</t>
   </si>
   <si>
     <t>OMNICOM FINANCE HOLDINGS PLC 3.7 06/03/2032</t>
   </si>
   <si>
     <t>XS3284416917</t>
   </si>
   <si>
     <t>OP CORPORATE BANK PLC 30/01/2032</t>
   </si>
   <si>
-    <t>2 732.67</t>
+    <t>4 123.85</t>
   </si>
   <si>
     <t>FR001400GDJ1</t>
   </si>
   <si>
     <t>ORANGE SA PERP</t>
   </si>
   <si>
-    <t>20 145.21</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2901491261</t>
   </si>
   <si>
     <t>P3 GROUP SARL 4 19/04/2032</t>
   </si>
   <si>
-    <t>3 736.99</t>
-[...10 lines deleted...]
-  <si>
     <t>PTOTEMOE0035</t>
   </si>
   <si>
     <t>PORTUGAL (REPUBLIC OF) 0.7 15/10/2027</t>
   </si>
   <si>
-    <t>1 469.04</t>
+    <t>1 722.95</t>
   </si>
   <si>
     <t>PTOTENOE0034</t>
   </si>
   <si>
     <t>PORTUGAL (REPUBLIC OF) 0.9 12/10/2035</t>
   </si>
   <si>
-    <t>1 181.70</t>
+    <t>1 382.23</t>
+  </si>
+  <si>
+    <t>PTOTEYOE0031</t>
+  </si>
+  <si>
+    <t>PORTUGAL (REPUBLIC OF) 1.65 16/07/2032</t>
+  </si>
+  <si>
+    <t>4 534.88</t>
   </si>
   <si>
     <t>PTOTEBOE0020</t>
   </si>
   <si>
     <t>PORTUGAL (REPUBLIC OF) 4.1 15/02/2045</t>
   </si>
   <si>
-    <t>6 144.80</t>
+    <t>6 055.88</t>
   </si>
   <si>
     <t>XS3013011203</t>
   </si>
   <si>
     <t>PPG INDUSTRIES INC 3.25 04/03/2032</t>
   </si>
   <si>
+    <t>1 055.14</t>
+  </si>
+  <si>
     <t>XS2810794680</t>
   </si>
   <si>
     <t>PROLOGIS EURO FINANCE LLC 4 05/05/2034</t>
   </si>
   <si>
-    <t>9 509.59</t>
+    <t>10 328.88</t>
   </si>
   <si>
     <t>XS2187529180</t>
   </si>
   <si>
     <t>PROLOGIS INTERNATIONAL FUNDING II 1.625 17/06/2032</t>
   </si>
   <si>
-    <t>4 394.18</t>
+    <t>4 830.48</t>
   </si>
   <si>
     <t>BE0002830116</t>
   </si>
   <si>
     <t>PROXIMUS NV 0.75 17/11/2036</t>
   </si>
   <si>
     <t>FR0014010CI2</t>
   </si>
   <si>
     <t>PUBLICIS GROUPE SA 3.375 12/06/2032</t>
   </si>
   <si>
-    <t>5 307.53</t>
+    <t>5 825.34</t>
   </si>
   <si>
     <t>CH1353015048</t>
   </si>
   <si>
     <t>RAIFFEISEN SCHWEIZ GENOSSENSCHAFT 03/09/2032</t>
   </si>
   <si>
-    <t>6 458.70</t>
+    <t>7 345.18</t>
   </si>
   <si>
     <t>FR0014015EO5</t>
   </si>
   <si>
     <t>RCI BANQUE SA 3.75 16/02/2032</t>
   </si>
   <si>
-    <t>XS2552369469</t>
-[...7 lines deleted...]
-  <si>
     <t>XS2838500218</t>
   </si>
   <si>
     <t>REDEIA CORPORACION SA 3.375 09/07/2032</t>
   </si>
   <si>
-    <t>2 404.11</t>
+    <t>2 663.01</t>
+  </si>
+  <si>
+    <t>XS3348120653</t>
+  </si>
+  <si>
+    <t>REDEIA CORPORACION SA PERP</t>
   </si>
   <si>
     <t>XS2126161764</t>
   </si>
   <si>
     <t>RELX FINANCE BV 0.5 10/03/2028</t>
   </si>
   <si>
     <t>XS2779010300</t>
   </si>
   <si>
     <t>RELX FINANCE BV 3.375 20/03/2033</t>
   </si>
   <si>
     <t>FR001400U3P1</t>
   </si>
   <si>
     <t>ROQUETTE FRERES SA 3.774 25/11/2031</t>
   </si>
   <si>
-    <t>2 502.21</t>
+    <t>3 081.24</t>
   </si>
   <si>
     <t>XS3308054124</t>
   </si>
   <si>
     <t>ROYAL SCHIPHOL GROUP NV 3.625 20/11/2035</t>
   </si>
   <si>
     <t>XS3304304945</t>
   </si>
   <si>
     <t>SAGE GROUP PLC 3.821 25/02/2033</t>
   </si>
   <si>
+    <t>1 265.01</t>
+  </si>
+  <si>
     <t>FR001400Y1I6</t>
   </si>
   <si>
     <t>SANOFI SA 2.75 11/03/2031</t>
   </si>
   <si>
     <t>XS2894895684</t>
   </si>
   <si>
     <t>SCOTTISH HYDRO ELECTRIC TRANSMISSI 3.375 04/09/2032</t>
   </si>
   <si>
-    <t>2 871.89</t>
+    <t>3 268.02</t>
   </si>
   <si>
     <t>XS2974156031</t>
   </si>
   <si>
     <t>SELP FINANCE SARL 3.75 16/01/2032</t>
   </si>
   <si>
+    <t>XS3310387256</t>
+  </si>
+  <si>
+    <t>SELP FINANCE SARL 3.875 21/04/2031</t>
+  </si>
+  <si>
     <t>XS2616008970</t>
   </si>
   <si>
     <t>SIKA CAPITAL BV 3.75 03/05/2030</t>
   </si>
   <si>
-    <t>5 543.32</t>
+    <t>6 017.98</t>
   </si>
   <si>
     <t>SK4120013400</t>
   </si>
   <si>
     <t>SLOVAKIA GOVERNMENT BOND 2 17/10/2047</t>
   </si>
   <si>
-    <t>17 972.60</t>
+    <t>21 117.81</t>
   </si>
   <si>
     <t>XS3237109965</t>
   </si>
   <si>
     <t>SMURFIT KAPPA TREASURY UNLIMITED C 3.489 24/11/2031</t>
   </si>
   <si>
-    <t>1 189.51</t>
+    <t>1 462.51</t>
   </si>
   <si>
     <t>FR0014012ID6</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 02/09/2033</t>
   </si>
   <si>
-    <t>6 226.03</t>
+    <t>7 089.04</t>
   </si>
   <si>
     <t>FR0014014A53</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 20/11/2035</t>
   </si>
   <si>
-    <t>4 013.01</t>
+    <t>4 904.79</t>
+  </si>
+  <si>
+    <t>XS3317460619</t>
+  </si>
+  <si>
+    <t>SOFTBANK CORP 3.936 30/06/2032</t>
   </si>
   <si>
     <t>ES0000012K20</t>
   </si>
   <si>
     <t>SPAIN (KINGDOM OF) 0.7 30/04/2032</t>
   </si>
   <si>
-    <t>15 189.04</t>
+    <t>38 393.29</t>
   </si>
   <si>
     <t>ES0000012I24</t>
   </si>
   <si>
     <t>SPAIN (KINGDOM OF) 0.85 30/07/2037</t>
   </si>
   <si>
-    <t>5 788.38</t>
-[...26 lines deleted...]
-    <t>66 985.48</t>
+    <t>9 550.55</t>
   </si>
   <si>
     <t>ES0000012O75</t>
   </si>
   <si>
     <t>SPAIN (KINGDOM OF) 3.5 31/01/2041</t>
   </si>
   <si>
-    <t>5 799.45</t>
+    <t>32 875.26</t>
   </si>
   <si>
     <t>ES0000012M93</t>
   </si>
   <si>
     <t>SPAIN (KINGDOM OF) 4 31/10/2054</t>
   </si>
   <si>
-    <t>2 784.00</t>
+    <t>3 317.92</t>
   </si>
   <si>
     <t>XS3027988263</t>
   </si>
   <si>
     <t>SSE PLC 3.5 18/03/2032</t>
   </si>
   <si>
     <t>XS2439704318</t>
   </si>
   <si>
     <t>SSE PLC PERP</t>
   </si>
   <si>
-    <t>7 430.14</t>
-[...17 lines deleted...]
-    <t>11 169.86</t>
+    <t>XS3326547992</t>
+  </si>
+  <si>
+    <t>SWISS RE SUBORDINATED FINANCE PLC 22/04/2037</t>
+  </si>
+  <si>
+    <t>XS3324584260</t>
+  </si>
+  <si>
+    <t>SYDNEY AIRPORT FINANCE COMPANY PTY 3.965 28/04/2034</t>
   </si>
   <si>
     <t>XS2314267449</t>
   </si>
   <si>
     <t>TELE2 AB 0.75 23/03/2031</t>
   </si>
   <si>
     <t>XS2623868994</t>
   </si>
   <si>
     <t>TELE2 AB 3.75 22/11/2029</t>
   </si>
   <si>
-    <t>2 229.45</t>
+    <t>2 732.88</t>
   </si>
   <si>
     <t>XS2589828941</t>
   </si>
   <si>
     <t>TELIA COMPANY AB 3.625 22/02/2032</t>
   </si>
   <si>
     <t>XS3166363906</t>
   </si>
   <si>
     <t>TELSTRA GROUP LTD 3.375 02/03/2035</t>
   </si>
   <si>
+    <t>1 923.29</t>
+  </si>
+  <si>
     <t>XS2613162424</t>
   </si>
   <si>
     <t>TELSTRA GROUP LTD 3.75 04/05/2031</t>
   </si>
   <si>
-    <t>3 349.32</t>
+    <t>3 636.99</t>
   </si>
   <si>
     <t>XS2549543226</t>
   </si>
   <si>
     <t>TENNET NETHERLANDS BV 4.25 28/04/2032</t>
   </si>
   <si>
-    <t>3 865.75</t>
+    <t>4 191.78</t>
   </si>
   <si>
     <t>XS3128477521</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA 3 22/07/2031</t>
   </si>
   <si>
-    <t>6 090.41</t>
+    <t>6 780.82</t>
   </si>
   <si>
     <t>XS3281650823</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
   </si>
   <si>
     <t>XS2798269069</t>
   </si>
   <si>
-    <t>4 541.78</t>
-[...1 lines deleted...]
-  <si>
     <t>FR001400L263</t>
   </si>
   <si>
     <t>THALES SA 4.25 18/10/2031</t>
   </si>
   <si>
-    <t>7 405.48</t>
+    <t>8 709.59</t>
   </si>
   <si>
     <t>XS3298843924</t>
   </si>
   <si>
     <t>T-MOBILE USA INC 3.625 19/02/2035</t>
   </si>
   <si>
-    <t>1 386.93</t>
+    <t>2 496.48</t>
   </si>
   <si>
     <t>XS2980851351</t>
   </si>
   <si>
     <t>TORONTO-DOMINION BANK/THE 23/01/2036</t>
   </si>
   <si>
-    <t>1 478.62</t>
+    <t>2 146.39</t>
   </si>
   <si>
     <t>XS3047435659</t>
   </si>
   <si>
     <t>TRANSURBAN FINANCE COMPANY PTY LTD 4.143 17/04/2035</t>
   </si>
   <si>
-    <t>3 893.28</t>
-[...1 lines deleted...]
-  <si>
     <t>CH1305916897</t>
   </si>
   <si>
     <t>UBS GROUP AG 09/06/2033</t>
   </si>
   <si>
-    <t>9 832.19</t>
-[...8 lines deleted...]
-    <t>3 933.01</t>
+    <t>10 781.51</t>
   </si>
   <si>
     <t>BE0390119825</t>
   </si>
   <si>
     <t>UCB SA 4.25 20/03/2030</t>
   </si>
   <si>
     <t>FR001400SIL1</t>
   </si>
   <si>
     <t>UNIBAIL-RODAMCO-WESTFIELD SE 3.875 11/09/2034</t>
   </si>
   <si>
-    <t>10 404.11</t>
-[...8 lines deleted...]
-    <t>4 173.97</t>
+    <t>11 890.41</t>
+  </si>
+  <si>
+    <t>IT0005704900</t>
+  </si>
+  <si>
+    <t>UNICREDIT SPA 16/04/2032</t>
   </si>
   <si>
     <t>XS2496289138</t>
   </si>
   <si>
     <t>UNIVERSAL MUSIC GROUP NV 3.75 30/06/2032</t>
   </si>
   <si>
-    <t>6 384.14</t>
+    <t>7 048.66</t>
   </si>
   <si>
     <t>FR001400UHP0</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA 2.974 10/01/2031</t>
   </si>
   <si>
-    <t>1 833.29</t>
+    <t>2 517.72</t>
+  </si>
+  <si>
+    <t>FR0014017P12</t>
+  </si>
+  <si>
+    <t>VEOLIA ENVIRONNEMENT SA 3.69 10/04/2031</t>
   </si>
   <si>
     <t>FR00140007L3</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA NC8.5 PERP</t>
   </si>
   <si>
-    <t>4 657.53</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2821745374</t>
   </si>
   <si>
     <t>VERBUND AG 3.25 17/05/2031</t>
   </si>
   <si>
-    <t>8 360.96</t>
+    <t>9 108.90</t>
   </si>
   <si>
     <t>XS3310548105</t>
   </si>
   <si>
     <t>VESTAS WIND SYSTEMS A/S 3.75 15/06/2033</t>
   </si>
   <si>
     <t>DE000A3MP4V7</t>
   </si>
   <si>
     <t>VONOVIA SE 0.75 01/09/2032</t>
   </si>
   <si>
-    <t>2 539.73</t>
+    <t>2 884.93</t>
   </si>
   <si>
     <t>XS2592516210</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 3.75 03/04/2031</t>
   </si>
   <si>
-    <t>7 335.62</t>
-[...1 lines deleted...]
-  <si>
     <t>CH1471403852</t>
   </si>
   <si>
     <t>ZUERCHER KANTONALBANK 11/09/2031</t>
   </si>
   <si>
-    <t>3 386.24</t>
+    <t>3 869.98</t>
   </si>
   <si>
     <t>ER32612CK01</t>
   </si>
   <si>
     <t>DEC26 0RZ7 C @ 97.875</t>
   </si>
   <si>
     <t>SX5E2612CR08</t>
   </si>
   <si>
     <t>DEC26 SX5E C @ 6600.000000</t>
   </si>
   <si>
     <t>SX5E2609CR01</t>
   </si>
   <si>
     <t>SEP26 SX5E C @ 6350.000000</t>
   </si>
   <si>
     <t>ER32612CK02</t>
   </si>
   <si>
     <t>DEC26 0RZ7 C @ 98.0</t>
   </si>
@@ -3454,209 +3355,209 @@
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
         <v>68988.63</v>
       </c>
       <c r="D2">
-        <v>177.0</v>
+        <v>181.55</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>12211659.4</v>
+        <v>12525365.92</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>12211659.4</v>
+        <v>12525365.92</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>993351.3951</v>
+        <v>994758.7738</v>
       </c>
       <c r="D3">
-        <v>111.6</v>
+        <v>114.44</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>110866303.78</v>
+        <v>113849263.76</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>110866303.78</v>
+        <v>113849263.76</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>496617.82</v>
+        <v>496428.63</v>
       </c>
       <c r="D4">
-        <v>100.62</v>
+        <v>103.18</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>49970923.03</v>
+        <v>51224889.52</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>49970923.03</v>
+        <v>51224889.52</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>7136.4072</v>
+        <v>7135.7408</v>
       </c>
       <c r="D5">
-        <v>100.25</v>
+        <v>102.75</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>715494.8</v>
+        <v>733244.0</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>715494.8</v>
+        <v>733244.0</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
         <v>1.0</v>
       </c>
       <c r="D6">
-        <v>103.02</v>
+        <v>105.63</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>103.02</v>
+        <v>105.63</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>103.02</v>
+        <v>105.63</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P396"/>
+  <dimension ref="A1:P391"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O396" sqref="O396"/>
+      <selection activeCell="O391" sqref="O391"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>17</v>
       </c>
       <c r="B1" t="s">
         <v>18</v>
       </c>
       <c r="C1" t="s">
         <v>19</v>
       </c>
       <c r="D1" t="s">
         <v>20</v>
       </c>
       <c r="E1" t="s">
         <v>21</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>22</v>
@@ -3678,19786 +3579,19536 @@
       </c>
       <c r="M1" t="s">
         <v>28</v>
       </c>
       <c r="N1" t="s">
         <v>29</v>
       </c>
       <c r="O1" t="s">
         <v>30</v>
       </c>
       <c r="P1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>32</v>
       </c>
       <c r="B2" t="s">
         <v>33</v>
       </c>
       <c r="C2" s="1">
         <v>952.0</v>
       </c>
       <c r="D2" s="1">
-        <v>30.36</v>
+        <v>31.44</v>
       </c>
       <c r="E2" s="1">
         <v>35.22</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
         <v>33529.44</v>
       </c>
       <c r="I2" s="1">
-        <v>-4626.72</v>
+        <v>-3598.56</v>
       </c>
       <c r="J2" s="1">
-        <v>-13.798977853492</v>
+        <v>-10.732538330494</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>28902.72</v>
+        <v>29930.88</v>
       </c>
       <c r="N2" s="1">
-        <v>28902.72</v>
+        <v>29930.88</v>
       </c>
       <c r="O2" s="1">
         <v>0.02</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>34</v>
       </c>
       <c r="B3" t="s">
         <v>35</v>
       </c>
       <c r="C3" s="1">
-        <v>2734.0</v>
+        <v>2915.0</v>
       </c>
       <c r="D3" s="1">
-        <v>26.76</v>
+        <v>30.2</v>
       </c>
       <c r="E3" s="1">
-        <v>28.36</v>
+        <v>28.2823842196</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
-        <v>77536.24</v>
+        <v>82443.15</v>
       </c>
       <c r="I3" s="1">
-        <v>-4374.4</v>
+        <v>5589.85</v>
       </c>
       <c r="J3" s="1">
-        <v>-5.6417489421721</v>
+        <v>6.7802479648097</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>73161.84</v>
+        <v>88033.0</v>
       </c>
       <c r="N3" s="1">
-        <v>73161.84</v>
+        <v>88033.0</v>
       </c>
       <c r="O3" s="1">
-        <v>0.04</v>
+        <v>0.05</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>36</v>
       </c>
       <c r="B4" t="s">
         <v>37</v>
       </c>
       <c r="C4" s="1">
-        <v>741.0</v>
+        <v>790.0</v>
       </c>
       <c r="D4" s="1">
-        <v>209.8</v>
+        <v>234.6</v>
       </c>
       <c r="E4" s="1">
-        <v>246.8</v>
+        <v>245.3113924051</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
-        <v>182878.8</v>
+        <v>193796.0</v>
       </c>
       <c r="I4" s="1">
-        <v>-27417.0</v>
+        <v>-8462.0</v>
       </c>
       <c r="J4" s="1">
-        <v>-14.991896272285</v>
+        <v>-4.3664471918925</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>155461.8</v>
+        <v>185334.0</v>
       </c>
       <c r="N4" s="1">
-        <v>155461.8</v>
+        <v>185334.0</v>
       </c>
       <c r="O4" s="1">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>38</v>
       </c>
       <c r="B5" t="s">
         <v>39</v>
       </c>
       <c r="C5" s="1">
-        <v>1208.0</v>
+        <v>1288.0</v>
       </c>
       <c r="D5" s="1">
-        <v>132.15</v>
+        <v>145.05</v>
       </c>
       <c r="E5" s="1">
-        <v>207.1184768212</v>
+        <v>202.741552795</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
-        <v>250199.12</v>
+        <v>261131.12</v>
       </c>
       <c r="I5" s="1">
-        <v>-90561.92</v>
+        <v>-74306.72</v>
       </c>
       <c r="J5" s="1">
-        <v>-36.195938658777</v>
+        <v>-28.455712210785</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>159637.2</v>
+        <v>186824.4</v>
       </c>
       <c r="N5" s="1">
-        <v>159637.2</v>
+        <v>186824.4</v>
       </c>
       <c r="O5" s="1">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>40</v>
       </c>
       <c r="B6" t="s">
         <v>41</v>
       </c>
       <c r="C6" s="1">
-        <v>115.0</v>
+        <v>123.0</v>
       </c>
       <c r="D6" s="1">
-        <v>888.5</v>
+        <v>981.3</v>
       </c>
       <c r="E6" s="1">
-        <v>1291.6975652174</v>
+        <v>1263.0082926829</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
-        <v>148545.22</v>
+        <v>155350.02</v>
       </c>
       <c r="I6" s="1">
-        <v>-46367.72</v>
+        <v>-34650.12</v>
       </c>
       <c r="J6" s="1">
-        <v>-31.214548674134</v>
+        <v>-22.304548142318</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>102177.5</v>
+        <v>120699.9</v>
       </c>
       <c r="N6" s="1">
-        <v>102177.5</v>
+        <v>120699.9</v>
       </c>
       <c r="O6" s="1">
-        <v>0.06</v>
+        <v>0.07</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>42</v>
       </c>
       <c r="B7" t="s">
         <v>43</v>
       </c>
       <c r="C7" s="1">
-        <v>14857.0</v>
+        <v>15839.0</v>
       </c>
       <c r="D7" s="1">
-        <v>25.23</v>
+        <v>26.18</v>
       </c>
       <c r="E7" s="1">
-        <v>27.1646947567</v>
+        <v>27.0627255509</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>403585.87</v>
+        <v>428646.51</v>
       </c>
       <c r="I7" s="1">
-        <v>-28743.76</v>
+        <v>-13981.49</v>
       </c>
       <c r="J7" s="1">
-        <v>-7.1220927531482</v>
+        <v>-3.2617762360879</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>374842.11</v>
+        <v>414665.02</v>
       </c>
       <c r="N7" s="1">
-        <v>374842.11</v>
+        <v>414665.02</v>
       </c>
       <c r="O7" s="1">
-        <v>0.22</v>
+        <v>0.23</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>44</v>
       </c>
       <c r="B8" t="s">
         <v>45</v>
       </c>
       <c r="C8" s="1">
         <v>261.0</v>
       </c>
       <c r="D8" s="1">
-        <v>102.7</v>
+        <v>111.7</v>
       </c>
       <c r="E8" s="1">
         <v>118.4</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
         <v>30902.4</v>
       </c>
       <c r="I8" s="1">
-        <v>-4097.7</v>
+        <v>-1748.7</v>
       </c>
       <c r="J8" s="1">
-        <v>-13.260135135135</v>
+        <v>-5.6587837837838</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>26804.7</v>
+        <v>29153.7</v>
       </c>
       <c r="N8" s="1">
-        <v>26804.7</v>
+        <v>29153.7</v>
       </c>
       <c r="O8" s="1">
         <v>0.02</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>46</v>
       </c>
       <c r="B9" t="s">
         <v>47</v>
       </c>
       <c r="C9" s="1">
-        <v>767.0</v>
+        <v>818.0</v>
       </c>
       <c r="D9" s="1">
-        <v>60.05</v>
+        <v>68.6</v>
       </c>
       <c r="E9" s="1">
-        <v>62.9</v>
+        <v>62.9093520782</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
-        <v>48244.3</v>
+        <v>51459.85</v>
       </c>
       <c r="I9" s="1">
-        <v>-2185.95</v>
+        <v>4654.95</v>
       </c>
       <c r="J9" s="1">
-        <v>-4.5310015898251</v>
+        <v>9.0457900674021</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>46058.35</v>
+        <v>56114.8</v>
       </c>
       <c r="N9" s="1">
-        <v>46058.35</v>
+        <v>56114.8</v>
       </c>
       <c r="O9" s="1">
         <v>0.03</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>48</v>
       </c>
       <c r="B10" t="s">
         <v>49</v>
       </c>
       <c r="C10" s="1">
-        <v>13590.0</v>
+        <v>14488.0</v>
       </c>
       <c r="D10" s="1">
-        <v>9.14</v>
+        <v>9.778</v>
       </c>
       <c r="E10" s="1">
-        <v>8.85</v>
+        <v>8.8602270845</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>120271.5</v>
+        <v>128366.97</v>
       </c>
       <c r="I10" s="1">
-        <v>3941.1</v>
+        <v>13296.69</v>
       </c>
       <c r="J10" s="1">
-        <v>3.2768361581921</v>
+        <v>10.358342181014</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>124212.6</v>
+        <v>141663.66</v>
       </c>
       <c r="N10" s="1">
-        <v>124212.6</v>
+        <v>141663.66</v>
       </c>
       <c r="O10" s="1">
-        <v>0.07</v>
+        <v>0.08</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>50</v>
       </c>
       <c r="B11" t="s">
         <v>51</v>
       </c>
       <c r="C11" s="1">
-        <v>2669.0</v>
+        <v>2845.0</v>
       </c>
       <c r="D11" s="1">
-        <v>164.56</v>
+        <v>170.52</v>
       </c>
       <c r="E11" s="1">
-        <v>161.8133308355</v>
+        <v>161.7518804921</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>431879.78</v>
+        <v>460184.1</v>
       </c>
       <c r="I11" s="1">
-        <v>7330.86</v>
+        <v>24945.3</v>
       </c>
       <c r="J11" s="1">
-        <v>1.6974307062952</v>
+        <v>5.4207218371952</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>439210.64</v>
+        <v>485129.4</v>
       </c>
       <c r="N11" s="1">
-        <v>439210.64</v>
+        <v>485129.4</v>
       </c>
       <c r="O11" s="1">
-        <v>0.25</v>
+        <v>0.27</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>52</v>
       </c>
       <c r="B12" t="s">
         <v>53</v>
       </c>
       <c r="C12" s="1">
-        <v>1773.0</v>
+        <v>1890.0</v>
       </c>
       <c r="D12" s="1">
-        <v>349.5</v>
+        <v>394.8</v>
       </c>
       <c r="E12" s="1">
-        <v>224.0473152848</v>
+        <v>232.4201005291</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>397235.89</v>
+        <v>439273.99</v>
       </c>
       <c r="I12" s="1">
-        <v>222427.61</v>
+        <v>306898.01</v>
       </c>
       <c r="J12" s="1">
-        <v>55.993835300229</v>
+        <v>69.864826278469</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>619663.5</v>
+        <v>746172.0</v>
       </c>
       <c r="N12" s="1">
-        <v>619663.5</v>
+        <v>746172.0</v>
       </c>
       <c r="O12" s="1">
-        <v>0.36</v>
+        <v>0.42</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>54</v>
       </c>
       <c r="B13" t="s">
         <v>55</v>
       </c>
       <c r="C13" s="1">
-        <v>4344.0</v>
+        <v>4631.0</v>
       </c>
       <c r="D13" s="1">
-        <v>23.82</v>
+        <v>17.05</v>
       </c>
       <c r="E13" s="1">
-        <v>25.2607803867</v>
+        <v>25.1987583675</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>109732.83</v>
+        <v>116695.45</v>
       </c>
       <c r="I13" s="1">
-        <v>-6258.75</v>
+        <v>-37736.9</v>
       </c>
       <c r="J13" s="1">
-        <v>-5.7036257973115</v>
+        <v>-32.337936054919</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>103474.08</v>
+        <v>78958.55</v>
       </c>
       <c r="N13" s="1">
-        <v>103474.08</v>
+        <v>78958.55</v>
       </c>
       <c r="O13" s="1">
-        <v>0.06</v>
+        <v>0.04</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>56</v>
       </c>
       <c r="B14" t="s">
         <v>57</v>
       </c>
       <c r="C14" s="1">
         <v>546.0</v>
       </c>
       <c r="D14" s="1">
-        <v>52.55</v>
+        <v>60.0</v>
       </c>
       <c r="E14" s="1">
         <v>63.55</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
         <v>34698.3</v>
       </c>
       <c r="I14" s="1">
-        <v>-6006.0</v>
+        <v>-1938.3</v>
       </c>
       <c r="J14" s="1">
-        <v>-17.309205350118</v>
+        <v>-5.5861526357199</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>28692.3</v>
+        <v>32760.0</v>
       </c>
       <c r="N14" s="1">
-        <v>28692.3</v>
+        <v>32760.0</v>
       </c>
       <c r="O14" s="1">
         <v>0.02</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>58</v>
       </c>
       <c r="B15" t="s">
         <v>59</v>
       </c>
       <c r="C15" s="1">
-        <v>5083.0</v>
+        <v>5419.0</v>
       </c>
       <c r="D15" s="1">
-        <v>49.68</v>
+        <v>52.64</v>
       </c>
       <c r="E15" s="1">
-        <v>62.9040566595</v>
+        <v>62.0221073999</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>319741.32</v>
+        <v>336097.8</v>
       </c>
       <c r="I15" s="1">
-        <v>-67217.88</v>
+        <v>-50841.64</v>
       </c>
       <c r="J15" s="1">
-        <v>-21.022581629425</v>
+        <v>-15.127037427796</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>252523.44</v>
+        <v>285256.16</v>
       </c>
       <c r="N15" s="1">
-        <v>252523.44</v>
+        <v>285256.16</v>
       </c>
       <c r="O15" s="1">
-        <v>0.15</v>
+        <v>0.16</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>60</v>
       </c>
       <c r="B16" t="s">
         <v>61</v>
       </c>
       <c r="C16" s="1">
         <v>2497.0</v>
       </c>
       <c r="D16" s="1">
-        <v>8.744</v>
+        <v>10.015</v>
       </c>
       <c r="E16" s="1">
         <v>13.1750020024</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
         <v>32897.98</v>
       </c>
       <c r="I16" s="1">
-        <v>-11064.21</v>
+        <v>-7890.52</v>
       </c>
       <c r="J16" s="1">
-        <v>-33.631882565434</v>
+        <v>-23.984816089012</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>21833.77</v>
+        <v>25007.46</v>
       </c>
       <c r="N16" s="1">
-        <v>21833.77</v>
+        <v>25007.46</v>
       </c>
       <c r="O16" s="1">
         <v>0.01</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>62</v>
       </c>
       <c r="B17" t="s">
         <v>63</v>
       </c>
       <c r="C17" s="1">
-        <v>5976.0</v>
+        <v>6371.0</v>
       </c>
       <c r="D17" s="1">
-        <v>58.98</v>
+        <v>62.58</v>
       </c>
       <c r="E17" s="1">
-        <v>55.8426840696</v>
+        <v>56.0830764401</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>333715.88</v>
+        <v>357305.28</v>
       </c>
       <c r="I17" s="1">
-        <v>18748.6</v>
+        <v>41391.9</v>
       </c>
       <c r="J17" s="1">
-        <v>5.618132406525</v>
+        <v>11.584463571319</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>352464.48</v>
+        <v>398697.18</v>
       </c>
       <c r="N17" s="1">
-        <v>352464.48</v>
+        <v>398697.18</v>
       </c>
       <c r="O17" s="1">
-        <v>0.2</v>
+        <v>0.22</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>64</v>
       </c>
       <c r="B18" t="s">
         <v>65</v>
       </c>
       <c r="C18" s="1">
-        <v>2806.0</v>
+        <v>2992.0</v>
       </c>
       <c r="D18" s="1">
-        <v>26.14</v>
+        <v>32.44</v>
       </c>
       <c r="E18" s="1">
-        <v>29.92</v>
+        <v>29.7645855615</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>83955.52</v>
+        <v>89055.64</v>
       </c>
       <c r="I18" s="1">
-        <v>-10606.68</v>
+        <v>8004.84</v>
       </c>
       <c r="J18" s="1">
-        <v>-12.633689839572</v>
+        <v>8.9885828679688</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>73348.84</v>
+        <v>97060.48</v>
       </c>
       <c r="N18" s="1">
-        <v>73348.84</v>
+        <v>97060.48</v>
       </c>
       <c r="O18" s="1">
-        <v>0.04</v>
+        <v>0.05</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>66</v>
       </c>
       <c r="B19" t="s">
         <v>67</v>
       </c>
       <c r="C19" s="1">
-        <v>2063.0</v>
+        <v>2199.0</v>
       </c>
       <c r="D19" s="1">
-        <v>1201.6</v>
+        <v>1237.0</v>
       </c>
       <c r="E19" s="1">
-        <v>480.4634949103</v>
+        <v>519.9669804457</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>991196.19</v>
+        <v>1143407.39</v>
       </c>
       <c r="I19" s="1">
-        <v>1487704.61</v>
+        <v>1576755.61</v>
       </c>
       <c r="J19" s="1">
-        <v>150.09184105116</v>
+        <v>137.89972181306</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>2478900.8</v>
+        <v>2720163.0</v>
       </c>
       <c r="N19" s="1">
-        <v>2478900.8</v>
+        <v>2720163.0</v>
       </c>
       <c r="O19" s="1">
-        <v>1.43</v>
+        <v>1.53</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>68</v>
       </c>
       <c r="B20" t="s">
         <v>69</v>
       </c>
       <c r="C20" s="1">
         <v>686.0</v>
       </c>
       <c r="D20" s="1">
-        <v>58.2</v>
+        <v>64.02</v>
       </c>
       <c r="E20" s="1">
         <v>61.44</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
         <v>42147.84</v>
       </c>
       <c r="I20" s="1">
-        <v>-2222.64</v>
+        <v>1769.88</v>
       </c>
       <c r="J20" s="1">
-        <v>-5.2734375</v>
+        <v>4.19921875</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>39925.2</v>
+        <v>43917.72</v>
       </c>
       <c r="N20" s="1">
-        <v>39925.2</v>
+        <v>43917.72</v>
       </c>
       <c r="O20" s="1">
         <v>0.02</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>70</v>
       </c>
       <c r="B21" t="s">
         <v>71</v>
       </c>
       <c r="C21" s="1">
-        <v>16423.0</v>
+        <v>17509.0</v>
       </c>
       <c r="D21" s="1">
-        <v>37.9</v>
+        <v>42.42</v>
       </c>
       <c r="E21" s="1">
-        <v>27.8659258357</v>
+        <v>28.5714055629</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>457642.1</v>
+        <v>500256.74</v>
       </c>
       <c r="I21" s="1">
-        <v>164789.6</v>
+        <v>242475.04</v>
       </c>
       <c r="J21" s="1">
-        <v>36.00840045092</v>
+        <v>48.470119563007</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>622431.7</v>
+        <v>742731.78</v>
       </c>
       <c r="N21" s="1">
-        <v>622431.7</v>
+        <v>742731.78</v>
       </c>
       <c r="O21" s="1">
-        <v>0.36</v>
+        <v>0.42</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>72</v>
       </c>
       <c r="B22" t="s">
         <v>73</v>
       </c>
       <c r="C22" s="1">
         <v>3725.0</v>
       </c>
       <c r="D22" s="1">
-        <v>7.945</v>
+        <v>10.36</v>
       </c>
       <c r="E22" s="1">
         <v>8.3950013423</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
         <v>31271.38</v>
       </c>
       <c r="I22" s="1">
-        <v>-1676.25</v>
+        <v>7319.62</v>
       </c>
       <c r="J22" s="1">
-        <v>-5.3603326747972</v>
+        <v>23.40677002422</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>29595.13</v>
+        <v>38591.0</v>
       </c>
       <c r="N22" s="1">
-        <v>29595.13</v>
+        <v>38591.0</v>
       </c>
       <c r="O22" s="1">
         <v>0.02</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>74</v>
       </c>
       <c r="B23" t="s">
         <v>75</v>
       </c>
       <c r="C23" s="1">
         <v>595.0</v>
       </c>
       <c r="D23" s="1">
-        <v>49.98</v>
+        <v>56.3</v>
       </c>
       <c r="E23" s="1">
         <v>54.85</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
         <v>32635.75</v>
       </c>
       <c r="I23" s="1">
-        <v>-2897.65</v>
+        <v>862.75</v>
       </c>
       <c r="J23" s="1">
-        <v>-8.8787602552416</v>
+        <v>2.6435733819508</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>29738.1</v>
+        <v>33498.5</v>
       </c>
       <c r="N23" s="1">
-        <v>29738.1</v>
+        <v>33498.5</v>
       </c>
       <c r="O23" s="1">
         <v>0.02</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>76</v>
       </c>
       <c r="B24" t="s">
         <v>77</v>
       </c>
       <c r="C24" s="1">
-        <v>3546.0</v>
+        <v>3780.0</v>
       </c>
       <c r="D24" s="1">
-        <v>16.67</v>
+        <v>18.675</v>
       </c>
       <c r="E24" s="1">
-        <v>18.24</v>
+        <v>18.1805714286</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>64679.04</v>
+        <v>68722.56</v>
       </c>
       <c r="I24" s="1">
-        <v>-5567.22</v>
+        <v>1868.94</v>
       </c>
       <c r="J24" s="1">
-        <v>-8.6074561403509</v>
+        <v>2.7195436258486</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>59111.82</v>
+        <v>70591.5</v>
       </c>
       <c r="N24" s="1">
-        <v>59111.82</v>
+        <v>70591.5</v>
       </c>
       <c r="O24" s="1">
-        <v>0.03</v>
+        <v>0.04</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>78</v>
       </c>
       <c r="B25" t="s">
         <v>79</v>
       </c>
       <c r="C25" s="1">
-        <v>29799.0</v>
+        <v>31770.0</v>
       </c>
       <c r="D25" s="1">
-        <v>18.285</v>
+        <v>19.23</v>
       </c>
       <c r="E25" s="1">
-        <v>8.9449337226</v>
+        <v>9.5222168713</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>266550.08</v>
+        <v>302520.83</v>
       </c>
       <c r="I25" s="1">
-        <v>278324.64</v>
+        <v>308416.27</v>
       </c>
       <c r="J25" s="1">
-        <v>104.41739128347</v>
+        <v>101.94877159368</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>544874.72</v>
+        <v>610937.1</v>
       </c>
       <c r="N25" s="1">
-        <v>544874.72</v>
+        <v>610937.1</v>
       </c>
       <c r="O25" s="1">
-        <v>0.31</v>
+        <v>0.34</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>80</v>
       </c>
       <c r="B26" t="s">
         <v>81</v>
       </c>
       <c r="C26" s="1">
-        <v>23865.0</v>
+        <v>25443.0</v>
       </c>
       <c r="D26" s="1">
-        <v>3.042</v>
+        <v>3.294</v>
       </c>
       <c r="E26" s="1">
-        <v>3.208</v>
+        <v>3.1977663798</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>76558.92</v>
+        <v>81360.77</v>
       </c>
       <c r="I26" s="1">
-        <v>-3961.59</v>
+        <v>2448.47</v>
       </c>
       <c r="J26" s="1">
-        <v>-5.1745635910224</v>
+        <v>3.0093987556902</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>72597.33</v>
+        <v>83809.24</v>
       </c>
       <c r="N26" s="1">
-        <v>72597.33</v>
+        <v>83809.24</v>
       </c>
       <c r="O26" s="1">
-        <v>0.04</v>
+        <v>0.05</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>82</v>
       </c>
       <c r="B27" t="s">
         <v>83</v>
       </c>
       <c r="C27" s="1">
-        <v>66371.0</v>
+        <v>70766.0</v>
       </c>
       <c r="D27" s="1">
-        <v>9.475</v>
+        <v>10.634</v>
       </c>
       <c r="E27" s="1">
-        <v>7.6523957753</v>
+        <v>7.7665221999</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>507897.16</v>
+        <v>549605.71</v>
       </c>
       <c r="I27" s="1">
-        <v>120968.07</v>
+        <v>202919.93</v>
       </c>
       <c r="J27" s="1">
-        <v>23.817433828533</v>
+        <v>36.921001057285</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>628865.23</v>
+        <v>752525.64</v>
       </c>
       <c r="N27" s="1">
-        <v>628865.23</v>
+        <v>752525.64</v>
       </c>
       <c r="O27" s="1">
-        <v>0.36</v>
+        <v>0.42</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>84</v>
       </c>
       <c r="B28" t="s">
         <v>85</v>
       </c>
       <c r="C28" s="1">
-        <v>4149.0</v>
+        <v>4423.0</v>
       </c>
       <c r="D28" s="1">
-        <v>15.55</v>
+        <v>16.895</v>
       </c>
       <c r="E28" s="1">
-        <v>16.5350012051</v>
+        <v>16.4668573366</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>68603.72</v>
+        <v>72832.91</v>
       </c>
       <c r="I28" s="1">
-        <v>-4086.77</v>
+        <v>1893.68</v>
       </c>
       <c r="J28" s="1">
-        <v>-5.9570676342332</v>
+        <v>2.6000334189585</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>64516.95</v>
+        <v>74726.59</v>
       </c>
       <c r="N28" s="1">
-        <v>64516.95</v>
+        <v>74726.59</v>
       </c>
       <c r="O28" s="1">
         <v>0.04</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>86</v>
       </c>
       <c r="B29" t="s">
         <v>87</v>
       </c>
       <c r="C29" s="1">
         <v>2924.0</v>
       </c>
       <c r="D29" s="1">
-        <v>13.205</v>
+        <v>14.665</v>
       </c>
       <c r="E29" s="1">
         <v>14.175</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
         <v>41447.7</v>
       </c>
       <c r="I29" s="1">
-        <v>-2836.28</v>
+        <v>1432.76</v>
       </c>
       <c r="J29" s="1">
-        <v>-6.8430335097002</v>
+        <v>3.4567901234568</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>38611.42</v>
+        <v>42880.46</v>
       </c>
       <c r="N29" s="1">
-        <v>38611.42</v>
+        <v>42880.46</v>
       </c>
       <c r="O29" s="1">
         <v>0.02</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>88</v>
       </c>
       <c r="B30" t="s">
         <v>89</v>
       </c>
       <c r="C30" s="1">
-        <v>606.0</v>
+        <v>646.0</v>
       </c>
       <c r="D30" s="1">
-        <v>127.6</v>
+        <v>154.7</v>
       </c>
       <c r="E30" s="1">
-        <v>132.0</v>
+        <v>131.8452012384</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>79992.0</v>
+        <v>85172.0</v>
       </c>
       <c r="I30" s="1">
-        <v>-2666.4</v>
+        <v>14764.2</v>
       </c>
       <c r="J30" s="1">
-        <v>-3.3333333333333</v>
+        <v>17.334570046494</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>77325.6</v>
+        <v>99936.2</v>
       </c>
       <c r="N30" s="1">
-        <v>77325.6</v>
+        <v>99936.2</v>
       </c>
       <c r="O30" s="1">
-        <v>0.04</v>
+        <v>0.06</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>90</v>
       </c>
       <c r="B31" t="s">
         <v>91</v>
       </c>
       <c r="C31" s="1">
-        <v>346.0</v>
+        <v>369.0</v>
       </c>
       <c r="D31" s="1">
-        <v>184.1</v>
+        <v>227.9</v>
       </c>
       <c r="E31" s="1">
-        <v>189.4</v>
+        <v>188.7486449864</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>65532.4</v>
+        <v>69648.25</v>
       </c>
       <c r="I31" s="1">
-        <v>-1833.8</v>
+        <v>14446.85</v>
       </c>
       <c r="J31" s="1">
-        <v>-2.7983104540655</v>
+        <v>20.742588650828</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>63698.6</v>
+        <v>84095.1</v>
       </c>
       <c r="N31" s="1">
-        <v>63698.6</v>
+        <v>84095.1</v>
       </c>
       <c r="O31" s="1">
-        <v>0.04</v>
+        <v>0.05</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>92</v>
       </c>
       <c r="B32" t="s">
         <v>93</v>
       </c>
       <c r="C32" s="1">
         <v>999.0</v>
       </c>
       <c r="D32" s="1">
-        <v>26.44</v>
+        <v>31.06</v>
       </c>
       <c r="E32" s="1">
         <v>34.2</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
         <v>34165.8</v>
       </c>
       <c r="I32" s="1">
-        <v>-7752.24</v>
+        <v>-3136.86</v>
       </c>
       <c r="J32" s="1">
-        <v>-22.690058479532</v>
+        <v>-9.1812865497076</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>26413.56</v>
+        <v>31028.94</v>
       </c>
       <c r="N32" s="1">
-        <v>26413.56</v>
+        <v>31028.94</v>
       </c>
       <c r="O32" s="1">
         <v>0.02</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>94</v>
       </c>
       <c r="B33" t="s">
         <v>95</v>
       </c>
       <c r="C33" s="1">
-        <v>4984.0</v>
+        <v>5314.0</v>
       </c>
       <c r="D33" s="1">
-        <v>77.84</v>
+        <v>83.48</v>
       </c>
       <c r="E33" s="1">
-        <v>78.5633988764</v>
+        <v>78.5284117426</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>391559.98</v>
+        <v>417299.98</v>
       </c>
       <c r="I33" s="1">
-        <v>-3605.42</v>
+        <v>26312.74</v>
       </c>
       <c r="J33" s="1">
-        <v>-0.92078357956807</v>
+        <v>6.3054735828169</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>387954.56</v>
+        <v>443612.72</v>
       </c>
       <c r="N33" s="1">
-        <v>387954.56</v>
+        <v>443612.72</v>
       </c>
       <c r="O33" s="1">
-        <v>0.22</v>
+        <v>0.25</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>96</v>
       </c>
       <c r="B34" t="s">
         <v>97</v>
       </c>
       <c r="C34" s="1">
-        <v>5591.0</v>
+        <v>5961.0</v>
       </c>
       <c r="D34" s="1">
-        <v>82.94</v>
+        <v>92.14</v>
       </c>
       <c r="E34" s="1">
-        <v>75.721117868</v>
+        <v>76.0481580272</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>423356.77</v>
+        <v>453323.07</v>
       </c>
       <c r="I34" s="1">
-        <v>40360.77</v>
+        <v>95923.47</v>
       </c>
       <c r="J34" s="1">
-        <v>9.5335123612172</v>
+        <v>21.160068028305</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>463717.54</v>
+        <v>549246.54</v>
       </c>
       <c r="N34" s="1">
-        <v>463717.54</v>
+        <v>549246.54</v>
       </c>
       <c r="O34" s="1">
-        <v>0.27</v>
+        <v>0.31</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>98</v>
       </c>
       <c r="B35" t="s">
         <v>99</v>
       </c>
       <c r="C35" s="1">
         <v>316745.0</v>
       </c>
       <c r="D35" s="1">
-        <v>11.018</v>
+        <v>11.216</v>
       </c>
       <c r="E35" s="1">
         <v>11.1997054413</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
         <v>3547450.7</v>
       </c>
       <c r="I35" s="1">
-        <v>-57554.29</v>
+        <v>5161.22</v>
       </c>
       <c r="J35" s="1">
-        <v>-1.6224126807456</v>
+        <v>0.14549095777427</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>3489896.41</v>
+        <v>3552611.92</v>
       </c>
       <c r="N35" s="1">
-        <v>3489896.41</v>
+        <v>3552611.92</v>
       </c>
       <c r="O35" s="1">
-        <v>2.01</v>
+        <v>1.99</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>100</v>
       </c>
       <c r="B36" t="s">
         <v>101</v>
       </c>
       <c r="C36" s="1">
         <v>726900.0</v>
       </c>
       <c r="D36" s="1">
-        <v>10.582</v>
+        <v>10.65</v>
       </c>
       <c r="E36" s="1">
         <v>10.7182557023</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
         <v>7791100.07</v>
       </c>
       <c r="I36" s="1">
-        <v>-99044.27</v>
+        <v>-49615.07</v>
       </c>
       <c r="J36" s="1">
-        <v>-1.271248849458</v>
+        <v>-0.63681726013307</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>7692055.8</v>
+        <v>7741485.0</v>
       </c>
       <c r="N36" s="1">
-        <v>7692055.8</v>
+        <v>7741485.0</v>
       </c>
       <c r="O36" s="1">
-        <v>4.43</v>
+        <v>4.34</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>102</v>
       </c>
       <c r="B37" t="s">
         <v>103</v>
       </c>
       <c r="C37" s="1">
-        <v>1255.0</v>
+        <v>1338.0</v>
       </c>
       <c r="D37" s="1">
-        <v>49.56</v>
+        <v>52.2</v>
       </c>
       <c r="E37" s="1">
-        <v>52.68</v>
+        <v>52.4771524664</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>66113.4</v>
+        <v>70214.43</v>
       </c>
       <c r="I37" s="1">
-        <v>-3915.6</v>
+        <v>-370.83</v>
       </c>
       <c r="J37" s="1">
-        <v>-5.9225512528474</v>
+        <v>-0.52813930128038</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>62197.8</v>
+        <v>69843.6</v>
       </c>
       <c r="N37" s="1">
-        <v>62197.8</v>
+        <v>69843.6</v>
       </c>
       <c r="O37" s="1">
         <v>0.04</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>104</v>
       </c>
       <c r="B38" t="s">
         <v>105</v>
       </c>
       <c r="C38" s="1">
-        <v>6667.0</v>
+        <v>7108.0</v>
       </c>
       <c r="D38" s="1">
-        <v>10.86</v>
+        <v>12.158</v>
       </c>
       <c r="E38" s="1">
-        <v>12.01</v>
+        <v>11.9557132808</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>80070.67</v>
+        <v>84981.21</v>
       </c>
       <c r="I38" s="1">
-        <v>-7667.05</v>
+        <v>1437.85</v>
       </c>
       <c r="J38" s="1">
-        <v>-9.5753538717735</v>
+        <v>1.6919622584804</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>72403.62</v>
+        <v>86419.06</v>
       </c>
       <c r="N38" s="1">
-        <v>72403.62</v>
+        <v>86419.06</v>
       </c>
       <c r="O38" s="1">
-        <v>0.04</v>
+        <v>0.05</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>106</v>
       </c>
       <c r="B39" t="s">
         <v>107</v>
       </c>
       <c r="C39" s="1">
-        <v>7599.0</v>
+        <v>8101.0</v>
       </c>
       <c r="D39" s="1">
-        <v>26.0</v>
+        <v>28.43</v>
       </c>
       <c r="E39" s="1">
-        <v>25.020142124</v>
+        <v>25.0622713245</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>190128.06</v>
+        <v>203029.46</v>
       </c>
       <c r="I39" s="1">
-        <v>7445.94</v>
+        <v>27281.97</v>
       </c>
       <c r="J39" s="1">
-        <v>3.9162762193019</v>
+        <v>13.437444004432</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>197574.0</v>
+        <v>230311.43</v>
       </c>
       <c r="N39" s="1">
-        <v>197574.0</v>
+        <v>230311.43</v>
       </c>
       <c r="O39" s="1">
-        <v>0.11</v>
+        <v>0.13</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>108</v>
       </c>
       <c r="B40" t="s">
         <v>109</v>
       </c>
       <c r="C40" s="1">
-        <v>26048.0</v>
+        <v>27770.0</v>
       </c>
       <c r="D40" s="1">
-        <v>10.2</v>
+        <v>10.795</v>
       </c>
       <c r="E40" s="1">
-        <v>10.5675564343</v>
+        <v>10.5425941664</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>275263.71</v>
+        <v>292767.84</v>
       </c>
       <c r="I40" s="1">
-        <v>-9574.11</v>
+        <v>7009.31</v>
       </c>
       <c r="J40" s="1">
-        <v>-3.4781591805182</v>
+        <v>2.3941529916674</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>265689.6</v>
+        <v>299777.15</v>
       </c>
       <c r="N40" s="1">
-        <v>265689.6</v>
+        <v>299777.15</v>
       </c>
       <c r="O40" s="1">
-        <v>0.15</v>
+        <v>0.17</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>110</v>
       </c>
       <c r="B41" t="s">
         <v>111</v>
       </c>
       <c r="C41" s="1">
         <v>3022.0</v>
       </c>
       <c r="D41" s="1">
-        <v>15.33</v>
+        <v>16.71</v>
       </c>
       <c r="E41" s="1">
         <v>16.045</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
         <v>48487.99</v>
       </c>
       <c r="I41" s="1">
-        <v>-2160.73</v>
+        <v>2009.63</v>
       </c>
       <c r="J41" s="1">
-        <v>-4.4562168899969</v>
+        <v>4.1445933312558</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>46327.26</v>
+        <v>50497.62</v>
       </c>
       <c r="N41" s="1">
-        <v>46327.26</v>
+        <v>50497.62</v>
       </c>
       <c r="O41" s="1">
         <v>0.03</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>112</v>
       </c>
       <c r="B42" t="s">
         <v>113</v>
       </c>
       <c r="C42" s="1">
         <v>357.0</v>
       </c>
       <c r="D42" s="1">
-        <v>81.25</v>
+        <v>86.25</v>
       </c>
       <c r="E42" s="1">
         <v>92.7</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
         <v>33093.9</v>
       </c>
       <c r="I42" s="1">
-        <v>-4087.65</v>
+        <v>-2302.65</v>
       </c>
       <c r="J42" s="1">
-        <v>-12.35167206041</v>
+        <v>-6.957928802589</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>29006.25</v>
+        <v>30791.25</v>
       </c>
       <c r="N42" s="1">
-        <v>29006.25</v>
+        <v>30791.25</v>
       </c>
       <c r="O42" s="1">
         <v>0.02</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>114</v>
       </c>
       <c r="B43" t="s">
         <v>115</v>
       </c>
       <c r="C43" s="1">
-        <v>2357.0</v>
+        <v>2513.0</v>
       </c>
       <c r="D43" s="1">
-        <v>31.44</v>
+        <v>35.94</v>
       </c>
       <c r="E43" s="1">
-        <v>34.65</v>
+        <v>34.4103820135</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>81670.05</v>
+        <v>86473.29</v>
       </c>
       <c r="I43" s="1">
-        <v>-7565.97</v>
+        <v>3843.93</v>
       </c>
       <c r="J43" s="1">
-        <v>-9.2640692640693</v>
+        <v>4.4452223339716</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>74104.08</v>
+        <v>90317.22</v>
       </c>
       <c r="N43" s="1">
-        <v>74104.08</v>
+        <v>90317.22</v>
       </c>
       <c r="O43" s="1">
-        <v>0.04</v>
+        <v>0.05</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>116</v>
       </c>
       <c r="B44" t="s">
         <v>117</v>
       </c>
       <c r="C44" s="1">
-        <v>2709.0</v>
+        <v>2888.0</v>
       </c>
       <c r="D44" s="1">
-        <v>70.42</v>
+        <v>78.42</v>
       </c>
       <c r="E44" s="1">
-        <v>67.5548209671</v>
+        <v>67.7100934903</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>183006.01</v>
+        <v>195546.75</v>
       </c>
       <c r="I44" s="1">
-        <v>7761.77</v>
+        <v>30930.21</v>
       </c>
       <c r="J44" s="1">
-        <v>4.24126508195</v>
+        <v>15.817296886806</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>190767.78</v>
+        <v>226476.96</v>
       </c>
       <c r="N44" s="1">
-        <v>190767.78</v>
+        <v>226476.96</v>
       </c>
       <c r="O44" s="1">
-        <v>0.11</v>
+        <v>0.13</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>118</v>
       </c>
       <c r="B45" t="s">
         <v>119</v>
       </c>
       <c r="C45" s="1">
         <v>530.0</v>
       </c>
       <c r="D45" s="1">
-        <v>51.55</v>
+        <v>57.35</v>
       </c>
       <c r="E45" s="1">
         <v>62.15</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
         <v>32939.5</v>
       </c>
       <c r="I45" s="1">
-        <v>-5618.0</v>
+        <v>-2544.0</v>
       </c>
       <c r="J45" s="1">
-        <v>-17.055510860821</v>
+        <v>-7.7232502011263</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>27321.5</v>
+        <v>30395.5</v>
       </c>
       <c r="N45" s="1">
-        <v>27321.5</v>
+        <v>30395.5</v>
       </c>
       <c r="O45" s="1">
         <v>0.02</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>120</v>
       </c>
       <c r="B46" t="s">
         <v>121</v>
       </c>
       <c r="C46" s="1">
-        <v>10288.0</v>
+        <v>10968.0</v>
       </c>
       <c r="D46" s="1">
-        <v>16.105</v>
+        <v>17.465</v>
       </c>
       <c r="E46" s="1">
-        <v>18.785</v>
+        <v>18.6079941648</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>193260.08</v>
+        <v>204092.48</v>
       </c>
       <c r="I46" s="1">
-        <v>-27571.84</v>
+        <v>-12536.36</v>
       </c>
       <c r="J46" s="1">
-        <v>-14.266702155976</v>
+        <v>-6.1424899143761</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>165688.24</v>
+        <v>191556.12</v>
       </c>
       <c r="N46" s="1">
-        <v>165688.24</v>
+        <v>191556.12</v>
       </c>
       <c r="O46" s="1">
-        <v>0.1</v>
+        <v>0.11</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>122</v>
       </c>
       <c r="B47" t="s">
         <v>123</v>
       </c>
       <c r="C47" s="1">
-        <v>3130.0</v>
+        <v>3337.0</v>
       </c>
       <c r="D47" s="1">
-        <v>68.32</v>
+        <v>66.42</v>
       </c>
       <c r="E47" s="1">
-        <v>60.8697827476</v>
+        <v>61.3765957447</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>190522.42</v>
+        <v>204813.7</v>
       </c>
       <c r="I47" s="1">
-        <v>23319.18</v>
+        <v>16829.84</v>
       </c>
       <c r="J47" s="1">
-        <v>12.239598888152</v>
+        <v>8.2171456303948</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>213841.6</v>
+        <v>221643.54</v>
       </c>
       <c r="N47" s="1">
-        <v>213841.6</v>
+        <v>221643.54</v>
       </c>
       <c r="O47" s="1">
         <v>0.12</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>124</v>
       </c>
       <c r="B48" t="s">
         <v>125</v>
       </c>
       <c r="C48" s="1">
-        <v>6136.0</v>
+        <v>6542.0</v>
       </c>
       <c r="D48" s="1">
-        <v>16.59</v>
+        <v>19.015</v>
       </c>
       <c r="E48" s="1">
-        <v>30.3195616037</v>
+        <v>29.5096988688</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>186040.83</v>
+        <v>193052.45</v>
       </c>
       <c r="I48" s="1">
-        <v>-84244.59</v>
+        <v>-68656.32</v>
       </c>
       <c r="J48" s="1">
-        <v>-45.282850006636</v>
+        <v>-35.563557986444</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>101796.24</v>
+        <v>124396.13</v>
       </c>
       <c r="N48" s="1">
-        <v>101796.24</v>
+        <v>124396.13</v>
       </c>
       <c r="O48" s="1">
-        <v>0.06</v>
+        <v>0.07</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>126</v>
       </c>
       <c r="B49" t="s">
         <v>127</v>
       </c>
       <c r="C49" s="1">
-        <v>8042.0</v>
+        <v>8574.0</v>
       </c>
       <c r="D49" s="1">
-        <v>24.99</v>
+        <v>28.06</v>
       </c>
       <c r="E49" s="1">
-        <v>30.295</v>
+        <v>29.9735910893</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>243632.39</v>
+        <v>256993.57</v>
       </c>
       <c r="I49" s="1">
-        <v>-42662.81</v>
+        <v>-16407.13</v>
       </c>
       <c r="J49" s="1">
-        <v>-17.51114045222</v>
+        <v>-6.3842570068971</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>200969.58</v>
+        <v>240586.44</v>
       </c>
       <c r="N49" s="1">
-        <v>200969.58</v>
+        <v>240586.44</v>
       </c>
       <c r="O49" s="1">
-        <v>0.12</v>
+        <v>0.13</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>128</v>
       </c>
       <c r="B50" t="s">
         <v>129</v>
       </c>
       <c r="C50" s="1">
-        <v>1251.0</v>
+        <v>1334.0</v>
       </c>
       <c r="D50" s="1">
-        <v>241.5</v>
+        <v>265.3</v>
       </c>
       <c r="E50" s="1">
-        <v>221.6972022382</v>
+        <v>223.5266116942</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>277343.2</v>
+        <v>298184.5</v>
       </c>
       <c r="I50" s="1">
-        <v>24773.3</v>
+        <v>55725.7</v>
       </c>
       <c r="J50" s="1">
-        <v>8.9323625024879</v>
+        <v>18.688328870213</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>302116.5</v>
+        <v>353910.2</v>
       </c>
       <c r="N50" s="1">
-        <v>302116.5</v>
+        <v>353910.2</v>
       </c>
       <c r="O50" s="1">
-        <v>0.17</v>
+        <v>0.2</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>130</v>
       </c>
       <c r="B51" t="s">
         <v>131</v>
       </c>
       <c r="C51" s="1">
-        <v>4267.0</v>
+        <v>4549.0</v>
       </c>
       <c r="D51" s="1">
-        <v>44.82</v>
+        <v>49.28</v>
       </c>
       <c r="E51" s="1">
-        <v>50.1</v>
+        <v>49.7683446911</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>213776.7</v>
+        <v>226396.2</v>
       </c>
       <c r="I51" s="1">
-        <v>-22529.76</v>
+        <v>-2221.48</v>
       </c>
       <c r="J51" s="1">
-        <v>-10.538922155689</v>
+        <v>-0.98123555077338</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>191246.94</v>
+        <v>224174.72</v>
       </c>
       <c r="N51" s="1">
-        <v>191246.94</v>
+        <v>224174.72</v>
       </c>
       <c r="O51" s="1">
-        <v>0.11</v>
+        <v>0.13</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>132</v>
       </c>
       <c r="B52" t="s">
         <v>133</v>
       </c>
       <c r="C52" s="1">
-        <v>4929.0</v>
+        <v>5255.0</v>
       </c>
       <c r="D52" s="1">
-        <v>32.44</v>
+        <v>28.79</v>
       </c>
       <c r="E52" s="1">
-        <v>31.7253743153</v>
+        <v>30.7393092293</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>156374.37</v>
+        <v>161535.07</v>
       </c>
       <c r="I52" s="1">
-        <v>3522.39</v>
+        <v>-10243.62</v>
       </c>
       <c r="J52" s="1">
-        <v>2.2525366529055</v>
+        <v>-6.3414217110873</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>159896.76</v>
+        <v>151291.45</v>
       </c>
       <c r="N52" s="1">
-        <v>159896.76</v>
+        <v>151291.45</v>
       </c>
       <c r="O52" s="1">
-        <v>0.09</v>
+        <v>0.08</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>134</v>
       </c>
       <c r="B53" t="s">
         <v>135</v>
       </c>
       <c r="C53" s="1">
-        <v>24991.0</v>
+        <v>26643.0</v>
       </c>
       <c r="D53" s="1">
-        <v>18.73</v>
+        <v>18.955</v>
       </c>
       <c r="E53" s="1">
-        <v>19.1398679525</v>
+        <v>19.1287152348</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>478324.44</v>
+        <v>509646.36</v>
       </c>
       <c r="I53" s="1">
-        <v>-10243.01</v>
+        <v>-4628.29</v>
       </c>
       <c r="J53" s="1">
-        <v>-2.1414356331029</v>
+        <v>-0.90813755640284</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>468081.43</v>
+        <v>505018.07</v>
       </c>
       <c r="N53" s="1">
-        <v>468081.43</v>
+        <v>505018.07</v>
       </c>
       <c r="O53" s="1">
-        <v>0.27</v>
+        <v>0.28</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>136</v>
       </c>
       <c r="B54" t="s">
         <v>137</v>
       </c>
       <c r="C54" s="1">
-        <v>50272.0</v>
+        <v>53601.0</v>
       </c>
       <c r="D54" s="1">
-        <v>4.326</v>
+        <v>4.41</v>
       </c>
       <c r="E54" s="1">
-        <v>4.5159999602</v>
+        <v>4.5165590194</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>227028.35</v>
+        <v>242092.08</v>
       </c>
       <c r="I54" s="1">
-        <v>-9551.68</v>
+        <v>-5711.67</v>
       </c>
       <c r="J54" s="1">
-        <v>-4.2072631017228</v>
+        <v>-2.3592965123023</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>217476.67</v>
+        <v>236380.41</v>
       </c>
       <c r="N54" s="1">
-        <v>217476.67</v>
+        <v>236380.41</v>
       </c>
       <c r="O54" s="1">
         <v>0.13</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>138</v>
       </c>
       <c r="B55" t="s">
         <v>139</v>
       </c>
       <c r="C55" s="1">
-        <v>684.0</v>
+        <v>729.0</v>
       </c>
       <c r="D55" s="1">
-        <v>132.1</v>
+        <v>140.25</v>
       </c>
       <c r="E55" s="1">
-        <v>146.2</v>
+        <v>145.2709876543</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>100000.8</v>
+        <v>105902.55</v>
       </c>
       <c r="I55" s="1">
-        <v>-9644.4</v>
+        <v>-3660.3</v>
       </c>
       <c r="J55" s="1">
-        <v>-9.6443228454172</v>
+        <v>-3.4562907125466</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>90356.4</v>
+        <v>102242.25</v>
       </c>
       <c r="N55" s="1">
-        <v>90356.4</v>
+        <v>102242.25</v>
       </c>
       <c r="O55" s="1">
-        <v>0.05</v>
+        <v>0.06</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>140</v>
       </c>
       <c r="B56" t="s">
         <v>141</v>
       </c>
       <c r="C56" s="1">
-        <v>5225.0</v>
+        <v>5570.0</v>
       </c>
       <c r="D56" s="1">
-        <v>42.66</v>
+        <v>40.88</v>
       </c>
       <c r="E56" s="1">
-        <v>43.44</v>
+        <v>43.3458527828</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>226974.0</v>
+        <v>241436.4</v>
       </c>
       <c r="I56" s="1">
-        <v>-4075.5</v>
+        <v>-13734.8</v>
       </c>
       <c r="J56" s="1">
-        <v>-1.7955801104972</v>
+        <v>-5.688785949426</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>222898.5</v>
+        <v>227701.6</v>
       </c>
       <c r="N56" s="1">
-        <v>222898.5</v>
+        <v>227701.6</v>
       </c>
       <c r="O56" s="1">
         <v>0.13</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>142</v>
       </c>
       <c r="B57" t="s">
         <v>143</v>
       </c>
       <c r="C57" s="1">
-        <v>67370.0</v>
+        <v>71832.0</v>
       </c>
       <c r="D57" s="1">
-        <v>9.208</v>
+        <v>9.694</v>
       </c>
       <c r="E57" s="1">
-        <v>5.8681297313</v>
+        <v>6.0859665609</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>395335.9</v>
+        <v>437167.15</v>
       </c>
       <c r="I57" s="1">
-        <v>225007.06</v>
+        <v>259172.26</v>
       </c>
       <c r="J57" s="1">
-        <v>56.915412943778</v>
+        <v>59.28447734465</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>620342.96</v>
+        <v>696339.41</v>
       </c>
       <c r="N57" s="1">
-        <v>620342.96</v>
+        <v>696339.41</v>
       </c>
       <c r="O57" s="1">
-        <v>0.36</v>
+        <v>0.39</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
         <v>144</v>
       </c>
       <c r="B58" t="s">
         <v>145</v>
       </c>
       <c r="C58" s="1">
-        <v>16649.0</v>
+        <v>17750.0</v>
       </c>
       <c r="D58" s="1">
-        <v>26.7</v>
+        <v>27.97</v>
       </c>
       <c r="E58" s="1">
-        <v>14.6966718722</v>
+        <v>15.5038647887</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>244684.89</v>
+        <v>275193.6</v>
       </c>
       <c r="I58" s="1">
-        <v>199843.41</v>
+        <v>221273.9</v>
       </c>
       <c r="J58" s="1">
-        <v>81.673784596997</v>
+        <v>80.406630096049</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>444528.3</v>
+        <v>496467.5</v>
       </c>
       <c r="N58" s="1">
-        <v>444528.3</v>
+        <v>496467.5</v>
       </c>
       <c r="O58" s="1">
-        <v>0.26</v>
+        <v>0.28</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
         <v>146</v>
       </c>
       <c r="B59" t="s">
         <v>147</v>
       </c>
       <c r="C59" s="1">
-        <v>1409.0</v>
+        <v>1502.0</v>
       </c>
       <c r="D59" s="1">
-        <v>90.8</v>
+        <v>102.3</v>
       </c>
       <c r="E59" s="1">
-        <v>104.5897019163</v>
+        <v>103.841138482</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>147366.89</v>
+        <v>155969.39</v>
       </c>
       <c r="I59" s="1">
-        <v>-19429.69</v>
+        <v>-2314.79</v>
       </c>
       <c r="J59" s="1">
-        <v>-13.184569478259</v>
+        <v>-1.4841309567217</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>127937.2</v>
+        <v>153654.6</v>
       </c>
       <c r="N59" s="1">
-        <v>127937.2</v>
+        <v>153654.6</v>
       </c>
       <c r="O59" s="1">
-        <v>0.07</v>
+        <v>0.09</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
         <v>148</v>
       </c>
       <c r="B60" t="s">
         <v>149</v>
       </c>
       <c r="C60" s="1">
-        <v>1321.0</v>
+        <v>1408.0</v>
       </c>
       <c r="D60" s="1">
-        <v>192.75</v>
+        <v>206.7</v>
       </c>
       <c r="E60" s="1">
-        <v>185.5605374716</v>
+        <v>186.3538849432</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>245125.47</v>
+        <v>262386.27</v>
       </c>
       <c r="I60" s="1">
-        <v>9497.28</v>
+        <v>28647.33</v>
       </c>
       <c r="J60" s="1">
-        <v>3.8744566201138</v>
+        <v>10.917998872426</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60">
         <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>254622.75</v>
+        <v>291033.6</v>
       </c>
       <c r="N60" s="1">
-        <v>254622.75</v>
+        <v>291033.6</v>
       </c>
       <c r="O60" s="1">
-        <v>0.15</v>
+        <v>0.16</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
         <v>150</v>
       </c>
       <c r="B61" t="s">
         <v>151</v>
       </c>
       <c r="C61" s="1">
         <v>531.0</v>
       </c>
       <c r="D61" s="1">
-        <v>61.0</v>
+        <v>69.36</v>
       </c>
       <c r="E61" s="1">
         <v>68.16</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
         <v>36192.96</v>
       </c>
       <c r="I61" s="1">
-        <v>-3801.96</v>
+        <v>637.2</v>
       </c>
       <c r="J61" s="1">
-        <v>-10.504694835681</v>
+        <v>1.7605633802817</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61" s="1">
-        <v>32391.0</v>
+        <v>36830.16</v>
       </c>
       <c r="N61" s="1">
-        <v>32391.0</v>
+        <v>36830.16</v>
       </c>
       <c r="O61" s="1">
         <v>0.02</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
         <v>152</v>
       </c>
       <c r="B62" t="s">
         <v>153</v>
       </c>
       <c r="C62" s="1">
         <v>1286.0</v>
       </c>
       <c r="D62" s="1">
-        <v>25.18</v>
+        <v>26.41</v>
       </c>
       <c r="E62" s="1">
         <v>25.6599844479</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
         <v>32998.74</v>
       </c>
       <c r="I62" s="1">
-        <v>-617.26</v>
+        <v>964.52</v>
       </c>
       <c r="J62" s="1">
-        <v>-1.8705562697242</v>
+        <v>2.9228994804044</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>32381.48</v>
+        <v>33963.26</v>
       </c>
       <c r="N62" s="1">
-        <v>32381.48</v>
+        <v>33963.26</v>
       </c>
       <c r="O62" s="1">
         <v>0.02</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
         <v>154</v>
       </c>
       <c r="B63" t="s">
         <v>155</v>
       </c>
       <c r="C63" s="1">
-        <v>204.0</v>
+        <v>217.0</v>
       </c>
       <c r="D63" s="1">
-        <v>279.3</v>
+        <v>309.3</v>
       </c>
       <c r="E63" s="1">
-        <v>321.4</v>
+        <v>319.4589861751</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
-        <v>65565.6</v>
+        <v>69322.6</v>
       </c>
       <c r="I63" s="1">
-        <v>-8588.4</v>
+        <v>-2204.5</v>
       </c>
       <c r="J63" s="1">
-        <v>-13.098942128189</v>
+        <v>-3.1800596053812</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>56977.2</v>
+        <v>67118.1</v>
       </c>
       <c r="N63" s="1">
-        <v>56977.2</v>
+        <v>67118.1</v>
       </c>
       <c r="O63" s="1">
-        <v>0.03</v>
+        <v>0.04</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
         <v>156</v>
       </c>
       <c r="B64" t="s">
         <v>157</v>
       </c>
       <c r="C64" s="1">
-        <v>2297.0</v>
+        <v>2449.0</v>
       </c>
       <c r="D64" s="1">
-        <v>54.22</v>
+        <v>60.08</v>
       </c>
       <c r="E64" s="1">
-        <v>63.16</v>
+        <v>62.6796080033</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
-        <v>145078.52</v>
+        <v>153502.36</v>
       </c>
       <c r="I64" s="1">
-        <v>-20535.18</v>
+        <v>-6366.44</v>
       </c>
       <c r="J64" s="1">
-        <v>-14.154528182394</v>
+        <v>-4.1474541498906</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>124543.34</v>
+        <v>147135.92</v>
       </c>
       <c r="N64" s="1">
-        <v>124543.34</v>
+        <v>147135.92</v>
       </c>
       <c r="O64" s="1">
-        <v>0.07</v>
+        <v>0.08</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
         <v>158</v>
       </c>
       <c r="B65" t="s">
         <v>159</v>
       </c>
       <c r="C65" s="1">
         <v>379.0</v>
       </c>
       <c r="D65" s="1">
-        <v>74.5</v>
+        <v>72.75</v>
       </c>
       <c r="E65" s="1">
         <v>83.25</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
         <v>31551.75</v>
       </c>
       <c r="I65" s="1">
-        <v>-3316.25</v>
+        <v>-3979.5</v>
       </c>
       <c r="J65" s="1">
-        <v>-10.510510510511</v>
+        <v>-12.612612612613</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
         <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>28235.5</v>
+        <v>27572.25</v>
       </c>
       <c r="N65" s="1">
-        <v>28235.5</v>
+        <v>27572.25</v>
       </c>
       <c r="O65" s="1">
         <v>0.02</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
         <v>160</v>
       </c>
       <c r="B66" t="s">
         <v>161</v>
       </c>
       <c r="C66" s="1">
         <v>1021.0</v>
       </c>
       <c r="D66" s="1">
-        <v>37.94</v>
+        <v>39.6</v>
       </c>
       <c r="E66" s="1">
         <v>39.45</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
         <v>40278.45</v>
       </c>
       <c r="I66" s="1">
-        <v>-1541.71</v>
+        <v>153.15</v>
       </c>
       <c r="J66" s="1">
-        <v>-3.8276299112801</v>
+        <v>0.38022813688213</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66">
         <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>38736.74</v>
+        <v>40431.6</v>
       </c>
       <c r="N66" s="1">
-        <v>38736.74</v>
+        <v>40431.6</v>
       </c>
       <c r="O66" s="1">
         <v>0.02</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
         <v>162</v>
       </c>
       <c r="B67" t="s">
         <v>163</v>
       </c>
       <c r="C67" s="1">
         <v>879.0</v>
       </c>
       <c r="D67" s="1">
-        <v>34.4</v>
+        <v>38.6</v>
       </c>
       <c r="E67" s="1">
         <v>36.76</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
         <v>32312.04</v>
       </c>
       <c r="I67" s="1">
-        <v>-2074.44</v>
+        <v>1617.36</v>
       </c>
       <c r="J67" s="1">
-        <v>-6.4200217627856</v>
+        <v>5.0054406964091</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67">
         <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>30237.6</v>
+        <v>33929.4</v>
       </c>
       <c r="N67" s="1">
-        <v>30237.6</v>
+        <v>33929.4</v>
       </c>
       <c r="O67" s="1">
         <v>0.02</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
         <v>164</v>
       </c>
       <c r="B68" t="s">
         <v>165</v>
       </c>
       <c r="C68" s="1">
-        <v>1821.0</v>
+        <v>1941.0</v>
       </c>
       <c r="D68" s="1">
-        <v>201.8</v>
+        <v>196.7</v>
       </c>
       <c r="E68" s="1">
-        <v>149.2337616694</v>
+        <v>152.5701597115</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
-        <v>271754.68</v>
+        <v>296138.68</v>
       </c>
       <c r="I68" s="1">
-        <v>95723.12</v>
+        <v>85656.02</v>
       </c>
       <c r="J68" s="1">
-        <v>35.224092552886</v>
+        <v>28.924293172375</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68">
         <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>367477.8</v>
+        <v>381794.7</v>
       </c>
       <c r="N68" s="1">
-        <v>367477.8</v>
+        <v>381794.7</v>
       </c>
       <c r="O68" s="1">
         <v>0.21</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
         <v>166</v>
       </c>
       <c r="B69" t="s">
         <v>167</v>
       </c>
       <c r="C69" s="1">
         <v>686.0</v>
       </c>
       <c r="D69" s="1">
-        <v>60.25</v>
+        <v>61.65</v>
       </c>
       <c r="E69" s="1">
         <v>65.9</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
         <v>45207.4</v>
       </c>
       <c r="I69" s="1">
-        <v>-3875.9</v>
+        <v>-2915.5</v>
       </c>
       <c r="J69" s="1">
-        <v>-8.5735963581184</v>
+        <v>-6.4491654021244</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69">
         <v>0.0</v>
       </c>
       <c r="M69" s="1">
-        <v>41331.5</v>
+        <v>42291.9</v>
       </c>
       <c r="N69" s="1">
-        <v>41331.5</v>
+        <v>42291.9</v>
       </c>
       <c r="O69" s="1">
         <v>0.02</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
         <v>168</v>
       </c>
       <c r="B70" t="s">
         <v>169</v>
       </c>
       <c r="C70" s="1">
-        <v>9710.0</v>
+        <v>10352.0</v>
       </c>
       <c r="D70" s="1">
-        <v>33.26</v>
+        <v>37.87</v>
       </c>
       <c r="E70" s="1">
-        <v>35.2921349125</v>
+        <v>35.2436292504</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
-        <v>342686.63</v>
+        <v>364842.05</v>
       </c>
       <c r="I70" s="1">
-        <v>-19732.03</v>
+        <v>27188.19</v>
       </c>
       <c r="J70" s="1">
-        <v>-5.7580390574327</v>
+        <v>7.4520439735496</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70">
         <v>0.0</v>
       </c>
       <c r="M70" s="1">
-        <v>322954.6</v>
+        <v>392030.24</v>
       </c>
       <c r="N70" s="1">
-        <v>322954.6</v>
+        <v>392030.24</v>
       </c>
       <c r="O70" s="1">
-        <v>0.19</v>
+        <v>0.22</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
         <v>170</v>
       </c>
       <c r="B71" t="s">
         <v>171</v>
       </c>
       <c r="C71" s="1">
         <v>2948.0</v>
       </c>
       <c r="D71" s="1">
-        <v>8.84</v>
+        <v>9.194</v>
       </c>
       <c r="E71" s="1">
         <v>10.63</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
         <v>31337.24</v>
       </c>
       <c r="I71" s="1">
-        <v>-5276.92</v>
+        <v>-4233.33</v>
       </c>
       <c r="J71" s="1">
-        <v>-16.839134524929</v>
+        <v>-13.50894335302</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71">
         <v>0.0</v>
       </c>
       <c r="M71" s="1">
-        <v>26060.32</v>
+        <v>27103.91</v>
       </c>
       <c r="N71" s="1">
-        <v>26060.32</v>
+        <v>27103.91</v>
       </c>
       <c r="O71" s="1">
-        <v>0.01</v>
+        <v>0.02</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
         <v>172</v>
       </c>
       <c r="B72" t="s">
         <v>173</v>
       </c>
       <c r="C72" s="1">
-        <v>460.0</v>
+        <v>490.0</v>
       </c>
       <c r="D72" s="1">
-        <v>255.4</v>
+        <v>278.2</v>
       </c>
       <c r="E72" s="1">
-        <v>257.8</v>
+        <v>258.412244898</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
-        <v>118588.0</v>
+        <v>126622.0</v>
       </c>
       <c r="I72" s="1">
-        <v>-1104.0</v>
+        <v>9696.0</v>
       </c>
       <c r="J72" s="1">
-        <v>-0.93095422808379</v>
+        <v>7.6574370962392</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72">
         <v>0.0</v>
       </c>
       <c r="M72" s="1">
-        <v>117484.0</v>
+        <v>136318.0</v>
       </c>
       <c r="N72" s="1">
-        <v>117484.0</v>
+        <v>136318.0</v>
       </c>
       <c r="O72" s="1">
-        <v>0.07</v>
+        <v>0.08</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
         <v>174</v>
       </c>
       <c r="B73" t="s">
         <v>175</v>
       </c>
       <c r="C73" s="1">
-        <v>2815.0</v>
+        <v>3001.0</v>
       </c>
       <c r="D73" s="1">
-        <v>65.72</v>
+        <v>67.66</v>
       </c>
       <c r="E73" s="1">
-        <v>78.56</v>
+        <v>77.8001332889</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>221146.4</v>
+        <v>233478.2</v>
       </c>
       <c r="I73" s="1">
-        <v>-36144.6</v>
+        <v>-30430.54</v>
       </c>
       <c r="J73" s="1">
-        <v>-16.344195519348</v>
+        <v>-13.0335680162</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73">
         <v>0.0</v>
       </c>
       <c r="M73" s="1">
-        <v>185001.8</v>
+        <v>203047.66</v>
       </c>
       <c r="N73" s="1">
-        <v>185001.8</v>
+        <v>203047.66</v>
       </c>
       <c r="O73" s="1">
         <v>0.11</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
         <v>176</v>
       </c>
       <c r="B74" t="s">
         <v>177</v>
       </c>
       <c r="C74" s="1">
-        <v>899.0</v>
+        <v>958.0</v>
       </c>
       <c r="D74" s="1">
-        <v>66.72</v>
+        <v>65.1</v>
       </c>
       <c r="E74" s="1">
-        <v>69.1700111235</v>
+        <v>68.993256785</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
-        <v>62183.84</v>
+        <v>66095.54</v>
       </c>
       <c r="I74" s="1">
-        <v>-2202.56</v>
+        <v>-3729.74</v>
       </c>
       <c r="J74" s="1">
-        <v>-3.5420134877486</v>
+        <v>-5.6429526107208</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74">
         <v>0.0</v>
       </c>
       <c r="M74" s="1">
-        <v>59981.28</v>
+        <v>62365.8</v>
       </c>
       <c r="N74" s="1">
-        <v>59981.28</v>
+        <v>62365.8</v>
       </c>
       <c r="O74" s="1">
         <v>0.03</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
         <v>178</v>
       </c>
       <c r="B75" t="s">
         <v>179</v>
       </c>
       <c r="C75" s="1">
-        <v>164.0</v>
+        <v>175.0</v>
       </c>
       <c r="D75" s="1">
-        <v>1649.5</v>
+        <v>1676.0</v>
       </c>
       <c r="E75" s="1">
-        <v>1450.3303658537</v>
+        <v>1460.3038857143</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
-        <v>237854.18</v>
+        <v>255553.18</v>
       </c>
       <c r="I75" s="1">
-        <v>32663.82</v>
+        <v>37746.82</v>
       </c>
       <c r="J75" s="1">
-        <v>13.732707997816</v>
+        <v>14.770632085267</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75">
         <v>0.0</v>
       </c>
       <c r="M75" s="1">
-        <v>270518.0</v>
+        <v>293300.0</v>
       </c>
       <c r="N75" s="1">
-        <v>270518.0</v>
+        <v>293300.0</v>
       </c>
       <c r="O75" s="1">
         <v>0.16</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
         <v>180</v>
       </c>
       <c r="B76" t="s">
         <v>181</v>
       </c>
       <c r="C76" s="1">
         <v>657.0</v>
       </c>
       <c r="D76" s="1">
-        <v>42.1</v>
+        <v>45.34</v>
       </c>
       <c r="E76" s="1">
         <v>48.74</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
         <v>32022.18</v>
       </c>
       <c r="I76" s="1">
-        <v>-4362.48</v>
+        <v>-2233.8</v>
       </c>
       <c r="J76" s="1">
-        <v>-13.623307345096</v>
+        <v>-6.9757899056217</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76">
         <v>0.0</v>
       </c>
       <c r="M76" s="1">
-        <v>27659.7</v>
+        <v>29788.38</v>
       </c>
       <c r="N76" s="1">
-        <v>27659.7</v>
+        <v>29788.38</v>
       </c>
       <c r="O76" s="1">
         <v>0.02</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
         <v>182</v>
       </c>
       <c r="B77" t="s">
         <v>183</v>
       </c>
       <c r="C77" s="1">
         <v>1010.0</v>
       </c>
       <c r="D77" s="1">
-        <v>27.8</v>
+        <v>28.32</v>
       </c>
       <c r="E77" s="1">
         <v>31.64</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
         <v>31956.4</v>
       </c>
       <c r="I77" s="1">
-        <v>-3878.4</v>
+        <v>-3353.2</v>
       </c>
       <c r="J77" s="1">
-        <v>-12.136536030341</v>
+        <v>-10.493046776233</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77">
         <v>0.0</v>
       </c>
       <c r="M77" s="1">
-        <v>28078.0</v>
+        <v>28603.2</v>
       </c>
       <c r="N77" s="1">
-        <v>28078.0</v>
+        <v>28603.2</v>
       </c>
       <c r="O77" s="1">
         <v>0.02</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
         <v>184</v>
       </c>
       <c r="B78" t="s">
         <v>185</v>
       </c>
       <c r="C78" s="1">
-        <v>13427.0</v>
+        <v>14315.0</v>
       </c>
       <c r="D78" s="1">
-        <v>19.3</v>
+        <v>19.93</v>
       </c>
       <c r="E78" s="1">
-        <v>13.3796678335</v>
+        <v>13.7745274188</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>179648.8</v>
+        <v>197182.36</v>
       </c>
       <c r="I78" s="1">
-        <v>79492.3</v>
+        <v>88115.59</v>
       </c>
       <c r="J78" s="1">
-        <v>44.248723064112</v>
+        <v>44.687359457509</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
       <c r="L78">
         <v>0.0</v>
       </c>
       <c r="M78" s="1">
-        <v>259141.1</v>
+        <v>285297.95</v>
       </c>
       <c r="N78" s="1">
-        <v>259141.1</v>
+        <v>285297.95</v>
       </c>
       <c r="O78" s="1">
-        <v>0.15</v>
+        <v>0.16</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
         <v>186</v>
       </c>
       <c r="B79" t="s">
         <v>187</v>
       </c>
       <c r="C79" s="1">
-        <v>5930.0</v>
+        <v>6322.0</v>
       </c>
       <c r="D79" s="1">
-        <v>49.82</v>
+        <v>53.9</v>
       </c>
       <c r="E79" s="1">
-        <v>39.674777403</v>
+        <v>40.2678756723</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
-        <v>235271.43</v>
+        <v>254573.51</v>
       </c>
       <c r="I79" s="1">
-        <v>60161.17</v>
+        <v>86182.29</v>
       </c>
       <c r="J79" s="1">
-        <v>25.570962866167</v>
+        <v>33.853596943374</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
       <c r="L79">
         <v>0.0</v>
       </c>
       <c r="M79" s="1">
-        <v>295432.6</v>
+        <v>340755.8</v>
       </c>
       <c r="N79" s="1">
-        <v>295432.6</v>
+        <v>340755.8</v>
       </c>
       <c r="O79" s="1">
-        <v>0.17</v>
+        <v>0.19</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
         <v>188</v>
       </c>
       <c r="B80" t="s">
         <v>189</v>
       </c>
       <c r="C80" s="1">
-        <v>6078.0</v>
+        <v>6480.0</v>
       </c>
       <c r="D80" s="1">
-        <v>38.315</v>
+        <v>47.735</v>
       </c>
       <c r="E80" s="1">
-        <v>34.6553636064</v>
+        <v>34.8628549383</v>
       </c>
       <c r="F80" t="s">
         <v>8</v>
       </c>
       <c r="G80">
         <v>1.0</v>
       </c>
       <c r="H80" s="1">
-        <v>210635.3</v>
+        <v>225911.3</v>
       </c>
       <c r="I80" s="1">
-        <v>22243.27</v>
+        <v>83411.5</v>
       </c>
       <c r="J80" s="1">
-        <v>10.560086557192</v>
+        <v>36.922234523019</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
       <c r="L80">
         <v>0.0</v>
       </c>
       <c r="M80" s="1">
-        <v>232878.57</v>
+        <v>309322.8</v>
       </c>
       <c r="N80" s="1">
-        <v>232878.57</v>
+        <v>309322.8</v>
       </c>
       <c r="O80" s="1">
-        <v>0.13</v>
+        <v>0.17</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
         <v>190</v>
       </c>
       <c r="B81" t="s">
         <v>191</v>
       </c>
       <c r="C81" s="1">
-        <v>14116.0</v>
+        <v>15049.0</v>
       </c>
       <c r="D81" s="1">
-        <v>21.775</v>
+        <v>24.495</v>
       </c>
       <c r="E81" s="1">
-        <v>12.6542568716</v>
+        <v>13.2401794139</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
-        <v>178627.49</v>
+        <v>199251.46</v>
       </c>
       <c r="I81" s="1">
-        <v>128748.41</v>
+        <v>169373.8</v>
       </c>
       <c r="J81" s="1">
-        <v>72.076481621054</v>
+        <v>85.005048394627</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
       <c r="L81">
         <v>0.0</v>
       </c>
       <c r="M81" s="1">
-        <v>307375.9</v>
+        <v>368625.26</v>
       </c>
       <c r="N81" s="1">
-        <v>307375.9</v>
+        <v>368625.26</v>
       </c>
       <c r="O81" s="1">
-        <v>0.18</v>
+        <v>0.21</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
         <v>192</v>
       </c>
       <c r="B82" t="s">
         <v>193</v>
       </c>
       <c r="C82" s="1">
         <v>805.0</v>
       </c>
       <c r="D82" s="1">
-        <v>32.0</v>
+        <v>36.9</v>
       </c>
       <c r="E82" s="1">
         <v>39.1</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
         <v>31475.5</v>
       </c>
       <c r="I82" s="1">
-        <v>-5715.5</v>
+        <v>-1771.0</v>
       </c>
       <c r="J82" s="1">
-        <v>-18.158567774936</v>
+        <v>-5.6265984654731</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
       <c r="L82">
         <v>0.0</v>
       </c>
       <c r="M82" s="1">
-        <v>25760.0</v>
+        <v>29704.5</v>
       </c>
       <c r="N82" s="1">
-        <v>25760.0</v>
+        <v>29704.5</v>
       </c>
       <c r="O82" s="1">
-        <v>0.01</v>
+        <v>0.02</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
         <v>194</v>
       </c>
       <c r="B83" t="s">
         <v>195</v>
       </c>
       <c r="C83" s="1">
-        <v>110006.0</v>
+        <v>117290.0</v>
       </c>
       <c r="D83" s="1">
-        <v>5.085</v>
+        <v>5.779</v>
       </c>
       <c r="E83" s="1">
-        <v>3.0904017054</v>
+        <v>3.2189909626</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
-        <v>339962.73</v>
+        <v>377555.45</v>
       </c>
       <c r="I83" s="1">
-        <v>219417.78</v>
+        <v>300263.46</v>
       </c>
       <c r="J83" s="1">
-        <v>64.541716087525</v>
+        <v>79.52830769626</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
       <c r="L83">
         <v>0.0</v>
       </c>
       <c r="M83" s="1">
-        <v>559380.51</v>
+        <v>677818.91</v>
       </c>
       <c r="N83" s="1">
-        <v>559380.51</v>
+        <v>677818.91</v>
       </c>
       <c r="O83" s="1">
-        <v>0.32</v>
+        <v>0.38</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
         <v>196</v>
       </c>
       <c r="B84" t="s">
         <v>197</v>
       </c>
       <c r="C84" s="1">
-        <v>5785.0</v>
+        <v>6167.0</v>
       </c>
       <c r="D84" s="1">
-        <v>19.2</v>
+        <v>14.03</v>
       </c>
       <c r="E84" s="1">
-        <v>19.15</v>
+        <v>19.149380574</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
-        <v>110782.75</v>
+        <v>118094.23</v>
       </c>
       <c r="I84" s="1">
-        <v>289.25</v>
+        <v>-31571.22</v>
       </c>
       <c r="J84" s="1">
-        <v>0.26109660574413</v>
+        <v>-26.733922563363</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
       <c r="L84">
         <v>0.0</v>
       </c>
       <c r="M84" s="1">
-        <v>111072.0</v>
+        <v>86523.01</v>
       </c>
       <c r="N84" s="1">
-        <v>111072.0</v>
+        <v>86523.01</v>
       </c>
       <c r="O84" s="1">
-        <v>0.06</v>
+        <v>0.05</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
         <v>198</v>
       </c>
       <c r="B85" t="s">
         <v>199</v>
       </c>
       <c r="C85" s="1">
         <v>2167.0</v>
       </c>
       <c r="D85" s="1">
-        <v>16.1</v>
+        <v>14.8</v>
       </c>
       <c r="E85" s="1">
         <v>14.99</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
         <v>32483.33</v>
       </c>
       <c r="I85" s="1">
-        <v>2405.37</v>
+        <v>-411.73</v>
       </c>
       <c r="J85" s="1">
-        <v>7.4049366244163</v>
+        <v>-1.2675116744496</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
       <c r="L85">
         <v>0.0</v>
       </c>
       <c r="M85" s="1">
-        <v>34888.7</v>
+        <v>32071.6</v>
       </c>
       <c r="N85" s="1">
-        <v>34888.7</v>
+        <v>32071.6</v>
       </c>
       <c r="O85" s="1">
         <v>0.02</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
         <v>200</v>
       </c>
       <c r="B86" t="s">
         <v>201</v>
       </c>
       <c r="C86" s="1">
-        <v>1306.0</v>
+        <v>1392.0</v>
       </c>
       <c r="D86" s="1">
-        <v>102.95</v>
+        <v>117.75</v>
       </c>
       <c r="E86" s="1">
-        <v>114.8</v>
+        <v>114.1636494253</v>
       </c>
       <c r="F86" t="s">
         <v>8</v>
       </c>
       <c r="G86">
         <v>1.0</v>
       </c>
       <c r="H86" s="1">
-        <v>149928.8</v>
+        <v>158915.8</v>
       </c>
       <c r="I86" s="1">
-        <v>-15476.1</v>
+        <v>4992.2</v>
       </c>
       <c r="J86" s="1">
-        <v>-10.322299651568</v>
+        <v>3.1414119930177</v>
       </c>
       <c r="K86">
         <v>0.0</v>
       </c>
       <c r="L86">
         <v>0.0</v>
       </c>
       <c r="M86" s="1">
-        <v>134452.7</v>
+        <v>163908.0</v>
       </c>
       <c r="N86" s="1">
-        <v>134452.7</v>
+        <v>163908.0</v>
       </c>
       <c r="O86" s="1">
-        <v>0.08</v>
+        <v>0.09</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
         <v>202</v>
       </c>
       <c r="B87" t="s">
         <v>203</v>
       </c>
       <c r="C87" s="1">
-        <v>363.0</v>
+        <v>387.0</v>
       </c>
       <c r="D87" s="1">
-        <v>247.95</v>
+        <v>243.2</v>
       </c>
       <c r="E87" s="1">
-        <v>565.7906060606</v>
+        <v>546.615994832</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
-        <v>205381.99</v>
+        <v>211540.39</v>
       </c>
       <c r="I87" s="1">
-        <v>-115376.14</v>
+        <v>-117421.99</v>
       </c>
       <c r="J87" s="1">
-        <v>-56.176366778801</v>
+        <v>-55.508071059149</v>
       </c>
       <c r="K87">
         <v>0.0</v>
       </c>
       <c r="L87">
         <v>0.0</v>
       </c>
       <c r="M87" s="1">
-        <v>90005.85</v>
+        <v>94118.4</v>
       </c>
       <c r="N87" s="1">
-        <v>90005.85</v>
+        <v>94118.4</v>
       </c>
       <c r="O87" s="1">
         <v>0.05</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
         <v>204</v>
       </c>
       <c r="B88" t="s">
         <v>205</v>
       </c>
       <c r="C88" s="1">
         <v>1030.0</v>
       </c>
       <c r="D88" s="1">
-        <v>31.46</v>
+        <v>34.96</v>
       </c>
       <c r="E88" s="1">
         <v>35.62</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
         <v>36688.6</v>
       </c>
       <c r="I88" s="1">
-        <v>-4284.8</v>
+        <v>-679.8</v>
       </c>
       <c r="J88" s="1">
-        <v>-11.678832116788</v>
+        <v>-1.8528916339135</v>
       </c>
       <c r="K88">
         <v>0.0</v>
       </c>
       <c r="L88">
         <v>0.0</v>
       </c>
       <c r="M88" s="1">
-        <v>32403.8</v>
+        <v>36008.8</v>
       </c>
       <c r="N88" s="1">
-        <v>32403.8</v>
+        <v>36008.8</v>
       </c>
       <c r="O88" s="1">
         <v>0.02</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
         <v>206</v>
       </c>
       <c r="B89" t="s">
         <v>207</v>
       </c>
       <c r="C89" s="1">
-        <v>1870.0</v>
+        <v>1994.0</v>
       </c>
       <c r="D89" s="1">
-        <v>54.24</v>
+        <v>57.64</v>
       </c>
       <c r="E89" s="1">
-        <v>64.02</v>
+        <v>63.4453961886</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
-        <v>119717.4</v>
+        <v>126510.12</v>
       </c>
       <c r="I89" s="1">
-        <v>-18288.6</v>
+        <v>-11575.96</v>
       </c>
       <c r="J89" s="1">
-        <v>-15.276476101218</v>
+        <v>-9.1502245037788</v>
       </c>
       <c r="K89">
         <v>0.0</v>
       </c>
       <c r="L89">
         <v>0.0</v>
       </c>
       <c r="M89" s="1">
-        <v>101428.8</v>
+        <v>114934.16</v>
       </c>
       <c r="N89" s="1">
-        <v>101428.8</v>
+        <v>114934.16</v>
       </c>
       <c r="O89" s="1">
         <v>0.06</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
         <v>208</v>
       </c>
       <c r="B90" t="s">
         <v>209</v>
       </c>
       <c r="C90" s="1">
-        <v>320.0</v>
+        <v>960.0</v>
       </c>
       <c r="D90" s="1">
-        <v>88.5</v>
+        <v>30.98</v>
       </c>
       <c r="E90" s="1">
-        <v>100.3</v>
+        <v>33.4333333333</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
         <v>32096.0</v>
       </c>
       <c r="I90" s="1">
-        <v>-3776.0</v>
+        <v>-2355.2</v>
       </c>
       <c r="J90" s="1">
-        <v>-11.764705882353</v>
+        <v>-7.3379860418744</v>
       </c>
       <c r="K90">
         <v>0.0</v>
       </c>
       <c r="L90">
         <v>0.0</v>
       </c>
       <c r="M90" s="1">
-        <v>28320.0</v>
+        <v>29740.8</v>
       </c>
       <c r="N90" s="1">
-        <v>28320.0</v>
+        <v>29740.8</v>
       </c>
       <c r="O90" s="1">
         <v>0.02</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
         <v>210</v>
       </c>
       <c r="B91" t="s">
         <v>211</v>
       </c>
       <c r="C91" s="1">
-        <v>86126.0</v>
+        <v>91829.0</v>
       </c>
       <c r="D91" s="1">
-        <v>4.733</v>
+        <v>4.617</v>
       </c>
       <c r="E91" s="1">
-        <v>3.4746681606</v>
+        <v>3.5571636411</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
-        <v>299259.27</v>
+        <v>326650.78</v>
       </c>
       <c r="I91" s="1">
-        <v>108375.09</v>
+        <v>97323.71</v>
       </c>
       <c r="J91" s="1">
-        <v>36.214447091313</v>
+        <v>29.79442143074</v>
       </c>
       <c r="K91">
         <v>0.0</v>
       </c>
       <c r="L91">
         <v>0.0</v>
       </c>
       <c r="M91" s="1">
-        <v>407634.36</v>
+        <v>423974.49</v>
       </c>
       <c r="N91" s="1">
-        <v>407634.36</v>
+        <v>423974.49</v>
       </c>
       <c r="O91" s="1">
-        <v>0.23</v>
+        <v>0.24</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
         <v>212</v>
       </c>
       <c r="B92" t="s">
         <v>213</v>
       </c>
       <c r="C92" s="1">
-        <v>3622.0</v>
+        <v>3861.0</v>
       </c>
       <c r="D92" s="1">
-        <v>23.16</v>
+        <v>24.4</v>
       </c>
       <c r="E92" s="1">
-        <v>27.08</v>
+        <v>26.8484900285</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
-        <v>98083.76</v>
+        <v>103662.02</v>
       </c>
       <c r="I92" s="1">
-        <v>-14198.24</v>
+        <v>-9453.62</v>
       </c>
       <c r="J92" s="1">
-        <v>-14.475627769572</v>
+        <v>-9.1196563601597</v>
       </c>
       <c r="K92">
         <v>0.0</v>
       </c>
       <c r="L92">
         <v>0.0</v>
       </c>
       <c r="M92" s="1">
-        <v>83885.52</v>
+        <v>94208.4</v>
       </c>
       <c r="N92" s="1">
-        <v>83885.52</v>
+        <v>94208.4</v>
       </c>
       <c r="O92" s="1">
         <v>0.05</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
         <v>214</v>
       </c>
       <c r="B93" t="s">
         <v>215</v>
       </c>
       <c r="C93" s="1">
-        <v>1915.0</v>
+        <v>2042.0</v>
       </c>
       <c r="D93" s="1">
-        <v>169.16</v>
+        <v>186.44</v>
       </c>
       <c r="E93" s="1">
-        <v>151.4012219321</v>
+        <v>153.0505288932</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
-        <v>289933.34</v>
+        <v>312529.18</v>
       </c>
       <c r="I93" s="1">
-        <v>34008.06</v>
+        <v>68181.3</v>
       </c>
       <c r="J93" s="1">
-        <v>11.729613434592</v>
+        <v>21.815978911153</v>
       </c>
       <c r="K93">
         <v>0.0</v>
       </c>
       <c r="L93">
         <v>0.0</v>
       </c>
       <c r="M93" s="1">
-        <v>323941.4</v>
+        <v>380710.48</v>
       </c>
       <c r="N93" s="1">
-        <v>323941.4</v>
+        <v>380710.48</v>
       </c>
       <c r="O93" s="1">
-        <v>0.19</v>
+        <v>0.21</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
         <v>216</v>
       </c>
       <c r="B94" t="s">
         <v>217</v>
       </c>
       <c r="C94" s="1">
-        <v>1644.0</v>
+        <v>1753.0</v>
       </c>
       <c r="D94" s="1">
-        <v>135.5</v>
+        <v>147.75</v>
       </c>
       <c r="E94" s="1">
-        <v>72.5486739659</v>
+        <v>76.2266514546</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
-        <v>119270.02</v>
+        <v>133625.32</v>
       </c>
       <c r="I94" s="1">
-        <v>103491.98</v>
+        <v>125380.43</v>
       </c>
       <c r="J94" s="1">
-        <v>86.771160095387</v>
+        <v>93.829844523478</v>
       </c>
       <c r="K94">
         <v>0.0</v>
       </c>
       <c r="L94">
         <v>0.0</v>
       </c>
       <c r="M94" s="1">
-        <v>222762.0</v>
+        <v>259005.75</v>
       </c>
       <c r="N94" s="1">
-        <v>222762.0</v>
+        <v>259005.75</v>
       </c>
       <c r="O94" s="1">
-        <v>0.13</v>
+        <v>0.15</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
         <v>218</v>
       </c>
       <c r="B95" t="s">
         <v>219</v>
       </c>
       <c r="C95" s="1">
-        <v>1907.0</v>
+        <v>2033.0</v>
       </c>
       <c r="D95" s="1">
-        <v>57.98</v>
+        <v>55.27</v>
       </c>
       <c r="E95" s="1">
-        <v>56.8</v>
+        <v>56.8768519429</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
-        <v>108317.6</v>
+        <v>115630.64</v>
       </c>
       <c r="I95" s="1">
-        <v>2250.26</v>
+        <v>-3266.73</v>
       </c>
       <c r="J95" s="1">
-        <v>2.0774647887324</v>
+        <v>-2.8251421941451</v>
       </c>
       <c r="K95">
         <v>0.0</v>
       </c>
       <c r="L95">
         <v>0.0</v>
       </c>
       <c r="M95" s="1">
-        <v>110567.86</v>
+        <v>112363.91</v>
       </c>
       <c r="N95" s="1">
-        <v>110567.86</v>
+        <v>112363.91</v>
       </c>
       <c r="O95" s="1">
         <v>0.06</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
         <v>220</v>
       </c>
       <c r="B96" t="s">
         <v>221</v>
       </c>
       <c r="C96" s="1">
-        <v>1103.0</v>
+        <v>1176.0</v>
       </c>
       <c r="D96" s="1">
-        <v>348.4</v>
+        <v>345.15</v>
       </c>
       <c r="E96" s="1">
-        <v>401.214206709</v>
+        <v>397.994744898</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
-        <v>442539.27</v>
+        <v>468041.82</v>
       </c>
       <c r="I96" s="1">
-        <v>-58254.07</v>
+        <v>-62145.42</v>
       </c>
       <c r="J96" s="1">
-        <v>-13.163593368787</v>
+        <v>-13.277749411367</v>
       </c>
       <c r="K96">
         <v>0.0</v>
       </c>
       <c r="L96">
         <v>0.0</v>
       </c>
       <c r="M96" s="1">
-        <v>384285.2</v>
+        <v>405896.4</v>
       </c>
       <c r="N96" s="1">
-        <v>384285.2</v>
+        <v>405896.4</v>
       </c>
       <c r="O96" s="1">
-        <v>0.22</v>
+        <v>0.23</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
         <v>222</v>
       </c>
       <c r="B97" t="s">
         <v>223</v>
       </c>
       <c r="C97" s="1">
-        <v>6360.0</v>
+        <v>6780.0</v>
       </c>
       <c r="D97" s="1">
-        <v>25.12</v>
+        <v>25.53</v>
       </c>
       <c r="E97" s="1">
-        <v>20.54</v>
+        <v>20.8014159292</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
-        <v>130634.4</v>
+        <v>141033.6</v>
       </c>
       <c r="I97" s="1">
-        <v>29128.8</v>
+        <v>32059.8</v>
       </c>
       <c r="J97" s="1">
-        <v>22.297955209348</v>
+        <v>22.732029814172</v>
       </c>
       <c r="K97">
         <v>0.0</v>
       </c>
       <c r="L97">
         <v>0.0</v>
       </c>
       <c r="M97" s="1">
-        <v>159763.2</v>
+        <v>173093.4</v>
       </c>
       <c r="N97" s="1">
-        <v>159763.2</v>
+        <v>173093.4</v>
       </c>
       <c r="O97" s="1">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
         <v>224</v>
       </c>
       <c r="B98" t="s">
         <v>225</v>
       </c>
       <c r="C98" s="1">
-        <v>1171.0</v>
+        <v>1248.0</v>
       </c>
       <c r="D98" s="1">
-        <v>460.75</v>
+        <v>486.0</v>
       </c>
       <c r="E98" s="1">
-        <v>621.7843808711</v>
+        <v>611.9937580128</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
-        <v>728109.51</v>
+        <v>763768.21</v>
       </c>
       <c r="I98" s="1">
-        <v>-188571.26</v>
+        <v>-157240.21</v>
       </c>
       <c r="J98" s="1">
-        <v>-25.898749763617</v>
+        <v>-20.587425339423</v>
       </c>
       <c r="K98">
         <v>0.0</v>
       </c>
       <c r="L98">
         <v>0.0</v>
       </c>
       <c r="M98" s="1">
-        <v>539538.25</v>
+        <v>606528.0</v>
       </c>
       <c r="N98" s="1">
-        <v>539538.25</v>
+        <v>606528.0</v>
       </c>
       <c r="O98" s="1">
-        <v>0.31</v>
+        <v>0.34</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
         <v>226</v>
       </c>
       <c r="B99" t="s">
         <v>227</v>
       </c>
       <c r="C99" s="1">
-        <v>3337.0</v>
+        <v>3558.0</v>
       </c>
       <c r="D99" s="1">
-        <v>51.66</v>
+        <v>51.15</v>
       </c>
       <c r="E99" s="1">
-        <v>59.0</v>
+        <v>58.5894294547</v>
       </c>
       <c r="F99" t="s">
         <v>8</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
-        <v>196883.0</v>
+        <v>208461.19</v>
       </c>
       <c r="I99" s="1">
-        <v>-24493.58</v>
+        <v>-26469.49</v>
       </c>
       <c r="J99" s="1">
-        <v>-12.440677966102</v>
+        <v>-12.69756255349</v>
       </c>
       <c r="K99">
         <v>0.0</v>
       </c>
       <c r="L99">
         <v>0.0</v>
       </c>
       <c r="M99" s="1">
-        <v>172389.42</v>
+        <v>181991.7</v>
       </c>
       <c r="N99" s="1">
-        <v>172389.42</v>
+        <v>181991.7</v>
       </c>
       <c r="O99" s="1">
         <v>0.1</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
         <v>228</v>
       </c>
       <c r="B100" t="s">
         <v>229</v>
       </c>
       <c r="C100" s="1">
-        <v>1577.0</v>
+        <v>1681.0</v>
       </c>
       <c r="D100" s="1">
-        <v>103.35</v>
+        <v>117.5</v>
       </c>
       <c r="E100" s="1">
-        <v>114.2487698161</v>
+        <v>113.8374241523</v>
       </c>
       <c r="F100" t="s">
         <v>8</v>
       </c>
       <c r="G100">
         <v>1.0</v>
       </c>
       <c r="H100" s="1">
-        <v>180170.31</v>
+        <v>191360.71</v>
       </c>
       <c r="I100" s="1">
-        <v>-17187.36</v>
+        <v>6156.79</v>
       </c>
       <c r="J100" s="1">
-        <v>-9.5395073694439</v>
+        <v>3.2173741412226</v>
       </c>
       <c r="K100">
         <v>0.0</v>
       </c>
       <c r="L100">
         <v>0.0</v>
       </c>
       <c r="M100" s="1">
-        <v>162982.95</v>
+        <v>197517.5</v>
       </c>
       <c r="N100" s="1">
-        <v>162982.95</v>
+        <v>197517.5</v>
       </c>
       <c r="O100" s="1">
-        <v>0.09</v>
+        <v>0.11</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
         <v>230</v>
       </c>
       <c r="B101" t="s">
         <v>231</v>
       </c>
       <c r="C101" s="1">
         <v>2925.0</v>
       </c>
       <c r="D101" s="1">
-        <v>14.47</v>
+        <v>15.73</v>
       </c>
       <c r="E101" s="1">
         <v>11.7937435897</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
         <v>34496.7</v>
       </c>
       <c r="I101" s="1">
-        <v>7828.05</v>
+        <v>11513.55</v>
       </c>
       <c r="J101" s="1">
-        <v>22.692170555444</v>
+        <v>33.37580116359</v>
       </c>
       <c r="K101">
         <v>0.0</v>
       </c>
       <c r="L101">
         <v>0.0</v>
       </c>
       <c r="M101" s="1">
-        <v>42324.75</v>
+        <v>46010.25</v>
       </c>
       <c r="N101" s="1">
-        <v>42324.75</v>
+        <v>46010.25</v>
       </c>
       <c r="O101" s="1">
-        <v>0.02</v>
+        <v>0.03</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
         <v>232</v>
       </c>
       <c r="B102" t="s">
         <v>233</v>
       </c>
       <c r="C102" s="1">
-        <v>3078.0</v>
+        <v>3281.0</v>
       </c>
       <c r="D102" s="1">
-        <v>52.3</v>
+        <v>57.58</v>
       </c>
       <c r="E102" s="1">
-        <v>52.2038011696</v>
+        <v>52.1540688814</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
-        <v>160683.3</v>
+        <v>171117.5</v>
       </c>
       <c r="I102" s="1">
-        <v>296.1</v>
+        <v>17802.48</v>
       </c>
       <c r="J102" s="1">
-        <v>0.18427552832186</v>
+        <v>10.403658304966</v>
       </c>
       <c r="K102">
         <v>0.0</v>
       </c>
       <c r="L102">
         <v>0.0</v>
       </c>
       <c r="M102" s="1">
-        <v>160979.4</v>
+        <v>188919.98</v>
       </c>
       <c r="N102" s="1">
-        <v>160979.4</v>
+        <v>188919.98</v>
       </c>
       <c r="O102" s="1">
-        <v>0.09</v>
+        <v>0.11</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
         <v>234</v>
       </c>
       <c r="B103" t="s">
         <v>235</v>
       </c>
       <c r="C103" s="1">
-        <v>299.0</v>
+        <v>319.0</v>
       </c>
       <c r="D103" s="1">
-        <v>519.4</v>
+        <v>568.0</v>
       </c>
       <c r="E103" s="1">
-        <v>208.8870568562</v>
+        <v>229.6088714734</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
-        <v>62457.23</v>
+        <v>73245.23</v>
       </c>
       <c r="I103" s="1">
-        <v>92843.37</v>
+        <v>107946.77</v>
       </c>
       <c r="J103" s="1">
-        <v>148.65111693234</v>
+        <v>147.37720121843</v>
       </c>
       <c r="K103">
         <v>0.0</v>
       </c>
       <c r="L103">
         <v>0.0</v>
       </c>
       <c r="M103" s="1">
-        <v>155300.6</v>
+        <v>181192.0</v>
       </c>
       <c r="N103" s="1">
-        <v>155300.6</v>
+        <v>181192.0</v>
       </c>
       <c r="O103" s="1">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
         <v>236</v>
       </c>
       <c r="B104" t="s">
         <v>237</v>
       </c>
       <c r="C104" s="1">
-        <v>31804.0</v>
+        <v>33908.0</v>
       </c>
       <c r="D104" s="1">
-        <v>2.968</v>
+        <v>3.797</v>
       </c>
       <c r="E104" s="1">
-        <v>3.4779999371</v>
+        <v>3.4595089654</v>
       </c>
       <c r="F104" t="s">
         <v>8</v>
       </c>
       <c r="G104">
         <v>1.0</v>
       </c>
       <c r="H104" s="1">
-        <v>110614.31</v>
+        <v>117305.03</v>
       </c>
       <c r="I104" s="1">
-        <v>-16220.04</v>
+        <v>11443.65</v>
       </c>
       <c r="J104" s="1">
-        <v>-14.663600035113</v>
+        <v>9.7554640240065</v>
       </c>
       <c r="K104">
         <v>0.0</v>
       </c>
       <c r="L104">
         <v>0.0</v>
       </c>
       <c r="M104" s="1">
-        <v>94394.27</v>
+        <v>128748.68</v>
       </c>
       <c r="N104" s="1">
-        <v>94394.27</v>
+        <v>128748.68</v>
       </c>
       <c r="O104" s="1">
-        <v>0.05</v>
+        <v>0.07</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
         <v>238</v>
       </c>
       <c r="B105" t="s">
         <v>239</v>
       </c>
       <c r="C105" s="1">
-        <v>2087.0</v>
+        <v>2225.0</v>
       </c>
       <c r="D105" s="1">
-        <v>65.62</v>
+        <v>73.76</v>
       </c>
       <c r="E105" s="1">
-        <v>69.3</v>
+        <v>69.1610696629</v>
       </c>
       <c r="F105" t="s">
         <v>8</v>
       </c>
       <c r="G105">
         <v>1.0</v>
       </c>
       <c r="H105" s="1">
-        <v>144629.1</v>
+        <v>153883.38</v>
       </c>
       <c r="I105" s="1">
-        <v>-7680.16</v>
+        <v>10232.62</v>
       </c>
       <c r="J105" s="1">
-        <v>-5.3102453102453</v>
+        <v>6.6495939977404</v>
       </c>
       <c r="K105">
         <v>0.0</v>
       </c>
       <c r="L105">
         <v>0.0</v>
       </c>
       <c r="M105" s="1">
-        <v>136948.94</v>
+        <v>164116.0</v>
       </c>
       <c r="N105" s="1">
-        <v>136948.94</v>
+        <v>164116.0</v>
       </c>
       <c r="O105" s="1">
-        <v>0.08</v>
+        <v>0.09</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
         <v>240</v>
       </c>
       <c r="B106" t="s">
         <v>241</v>
       </c>
       <c r="C106" s="1">
-        <v>35330.0</v>
+        <v>37668.0</v>
       </c>
       <c r="D106" s="1">
-        <v>7.04</v>
+        <v>8.832</v>
       </c>
       <c r="E106" s="1">
-        <v>4.7675069346</v>
+        <v>4.8934127111</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
       <c r="G106">
         <v>1.0</v>
       </c>
       <c r="H106" s="1">
-        <v>168436.02</v>
+        <v>184325.07</v>
       </c>
       <c r="I106" s="1">
-        <v>80287.18</v>
+        <v>148358.71</v>
       </c>
       <c r="J106" s="1">
-        <v>47.666277082539</v>
+        <v>80.487537587806</v>
       </c>
       <c r="K106">
         <v>0.0</v>
       </c>
       <c r="L106">
         <v>0.0</v>
       </c>
       <c r="M106" s="1">
-        <v>248723.2</v>
+        <v>332683.78</v>
       </c>
       <c r="N106" s="1">
-        <v>248723.2</v>
+        <v>332683.78</v>
       </c>
       <c r="O106" s="1">
-        <v>0.14</v>
+        <v>0.19</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
         <v>242</v>
       </c>
       <c r="B107" t="s">
         <v>243</v>
       </c>
       <c r="C107" s="1">
-        <v>15189.0</v>
+        <v>16193.0</v>
       </c>
       <c r="D107" s="1">
-        <v>15.065</v>
+        <v>15.9</v>
       </c>
       <c r="E107" s="1">
-        <v>16.45</v>
+        <v>16.3399462731</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
-        <v>249859.05</v>
+        <v>264592.75</v>
       </c>
       <c r="I107" s="1">
-        <v>-21036.76</v>
+        <v>-7124.05</v>
       </c>
       <c r="J107" s="1">
-        <v>-8.4194508864098</v>
+        <v>-2.6924585046264</v>
       </c>
       <c r="K107">
         <v>0.0</v>
       </c>
       <c r="L107">
         <v>0.0</v>
       </c>
       <c r="M107" s="1">
-        <v>228822.29</v>
+        <v>257468.7</v>
       </c>
       <c r="N107" s="1">
-        <v>228822.29</v>
+        <v>257468.7</v>
       </c>
       <c r="O107" s="1">
-        <v>0.13</v>
+        <v>0.14</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
         <v>244</v>
       </c>
       <c r="B108" t="s">
         <v>245</v>
       </c>
       <c r="C108" s="1">
-        <v>1608.0</v>
+        <v>2532.0</v>
       </c>
       <c r="D108" s="1">
-        <v>4785.96</v>
+        <v>4793.7</v>
       </c>
       <c r="E108" s="1">
-        <v>4777.6389614428</v>
+        <v>4785.7184597156</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
       <c r="G108">
         <v>1.0</v>
       </c>
       <c r="H108" s="1">
-        <v>7682443.45</v>
+        <v>12117439.14</v>
       </c>
       <c r="I108" s="1">
-        <v>13380.23</v>
+        <v>20209.26</v>
       </c>
       <c r="J108" s="1">
-        <v>0.17416633245768</v>
+        <v>0.16677830824245</v>
       </c>
       <c r="K108">
         <v>0.0</v>
       </c>
       <c r="L108">
         <v>0.0</v>
       </c>
       <c r="M108" s="1">
-        <v>7695823.68</v>
+        <v>12137648.4</v>
       </c>
       <c r="N108" s="1">
-        <v>7695823.68</v>
+        <v>12137648.4</v>
       </c>
       <c r="O108" s="1">
-        <v>4.43</v>
+        <v>6.81</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
         <v>246</v>
       </c>
       <c r="B109" t="s">
         <v>247</v>
       </c>
       <c r="C109" s="1">
-        <v>12874.0</v>
+        <v>13725.0</v>
       </c>
       <c r="D109" s="1">
-        <v>17.2</v>
+        <v>17.645</v>
       </c>
       <c r="E109" s="1">
-        <v>18.19</v>
+        <v>18.1580684882</v>
       </c>
       <c r="F109" t="s">
         <v>8</v>
       </c>
       <c r="G109">
         <v>1.0</v>
       </c>
       <c r="H109" s="1">
-        <v>234178.06</v>
+        <v>249219.49</v>
       </c>
       <c r="I109" s="1">
-        <v>-12745.26</v>
+        <v>-7041.86</v>
       </c>
       <c r="J109" s="1">
-        <v>-5.4425508521165</v>
+        <v>-2.8255655286029</v>
       </c>
       <c r="K109">
         <v>0.0</v>
       </c>
       <c r="L109">
         <v>0.0</v>
       </c>
       <c r="M109" s="1">
-        <v>221432.8</v>
+        <v>242177.63</v>
       </c>
       <c r="N109" s="1">
-        <v>221432.8</v>
+        <v>242177.63</v>
       </c>
       <c r="O109" s="1">
-        <v>0.13</v>
+        <v>0.14</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
         <v>248</v>
       </c>
       <c r="B110" t="s">
         <v>249</v>
       </c>
       <c r="C110" s="1">
-        <v>1236.0</v>
+        <v>1318.0</v>
       </c>
       <c r="D110" s="1">
-        <v>67.0</v>
+        <v>73.45</v>
       </c>
       <c r="E110" s="1">
-        <v>67.7</v>
+        <v>67.824430956</v>
       </c>
       <c r="F110" t="s">
         <v>8</v>
       </c>
       <c r="G110">
         <v>1.0</v>
       </c>
       <c r="H110" s="1">
-        <v>83677.2</v>
+        <v>89392.6</v>
       </c>
       <c r="I110" s="1">
-        <v>-865.2</v>
+        <v>7414.5</v>
       </c>
       <c r="J110" s="1">
-        <v>-1.0339734121123</v>
+        <v>8.2943107147572</v>
       </c>
       <c r="K110">
         <v>0.0</v>
       </c>
       <c r="L110">
         <v>0.0</v>
       </c>
       <c r="M110" s="1">
-        <v>82812.0</v>
+        <v>96807.1</v>
       </c>
       <c r="N110" s="1">
-        <v>82812.0</v>
+        <v>96807.1</v>
       </c>
       <c r="O110" s="1">
         <v>0.05</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
         <v>250</v>
       </c>
       <c r="B111" t="s">
         <v>251</v>
       </c>
       <c r="C111" s="1">
-        <v>4268.0</v>
+        <v>4550.0</v>
       </c>
       <c r="D111" s="1">
-        <v>19.92</v>
+        <v>22.24</v>
       </c>
       <c r="E111" s="1">
-        <v>22.75</v>
+        <v>22.5882373626</v>
       </c>
       <c r="F111" t="s">
         <v>8</v>
       </c>
       <c r="G111">
         <v>1.0</v>
       </c>
       <c r="H111" s="1">
-        <v>97097.0</v>
+        <v>102776.48</v>
       </c>
       <c r="I111" s="1">
-        <v>-12078.44</v>
+        <v>-1584.48</v>
       </c>
       <c r="J111" s="1">
-        <v>-12.43956043956</v>
+        <v>-1.5416756829967</v>
       </c>
       <c r="K111">
         <v>0.0</v>
       </c>
       <c r="L111">
         <v>0.0</v>
       </c>
       <c r="M111" s="1">
-        <v>85018.56</v>
+        <v>101192.0</v>
       </c>
       <c r="N111" s="1">
-        <v>85018.56</v>
+        <v>101192.0</v>
       </c>
       <c r="O111" s="1">
-        <v>0.05</v>
+        <v>0.06</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
         <v>252</v>
       </c>
       <c r="B112" t="s">
         <v>253</v>
       </c>
       <c r="C112" s="1">
-        <v>2593.0</v>
+        <v>2764.0</v>
       </c>
       <c r="D112" s="1">
-        <v>39.705</v>
+        <v>42.785</v>
       </c>
       <c r="E112" s="1">
-        <v>30.7836058619</v>
+        <v>31.2906910275</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
-        <v>79821.89</v>
+        <v>86487.47</v>
       </c>
       <c r="I112" s="1">
-        <v>23133.18</v>
+        <v>31770.27</v>
       </c>
       <c r="J112" s="1">
-        <v>28.980997568461</v>
+        <v>36.733956953533</v>
       </c>
       <c r="K112">
         <v>0.0</v>
       </c>
       <c r="L112">
         <v>0.0</v>
       </c>
       <c r="M112" s="1">
-        <v>102955.07</v>
+        <v>118257.74</v>
       </c>
       <c r="N112" s="1">
-        <v>102955.07</v>
+        <v>118257.74</v>
       </c>
       <c r="O112" s="1">
-        <v>0.06</v>
+        <v>0.07</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
         <v>254</v>
       </c>
       <c r="B113" t="s">
         <v>255</v>
       </c>
       <c r="C113" s="1">
         <v>2006.0</v>
       </c>
       <c r="D113" s="1">
-        <v>17.59</v>
+        <v>18.67</v>
       </c>
       <c r="E113" s="1">
         <v>16.36</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
       <c r="G113">
         <v>1.0</v>
       </c>
       <c r="H113" s="1">
         <v>32818.16</v>
       </c>
       <c r="I113" s="1">
-        <v>2467.38</v>
+        <v>4633.86</v>
       </c>
       <c r="J113" s="1">
-        <v>7.518337408313</v>
+        <v>14.119804400978</v>
       </c>
       <c r="K113">
         <v>0.0</v>
       </c>
       <c r="L113">
         <v>0.0</v>
       </c>
       <c r="M113" s="1">
-        <v>35285.54</v>
+        <v>37452.02</v>
       </c>
       <c r="N113" s="1">
-        <v>35285.54</v>
+        <v>37452.02</v>
       </c>
       <c r="O113" s="1">
         <v>0.02</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
         <v>256</v>
       </c>
       <c r="B114" t="s">
         <v>257</v>
       </c>
       <c r="C114" s="1">
         <v>1388.0</v>
       </c>
       <c r="D114" s="1">
-        <v>21.1</v>
+        <v>26.2</v>
       </c>
       <c r="E114" s="1">
         <v>23.76</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
       <c r="G114">
         <v>1.0</v>
       </c>
       <c r="H114" s="1">
         <v>32978.88</v>
       </c>
       <c r="I114" s="1">
-        <v>-3692.08</v>
+        <v>3386.72</v>
       </c>
       <c r="J114" s="1">
-        <v>-11.195286195286</v>
+        <v>10.26936026936</v>
       </c>
       <c r="K114">
         <v>0.0</v>
       </c>
       <c r="L114">
         <v>0.0</v>
       </c>
       <c r="M114" s="1">
-        <v>29286.8</v>
+        <v>36365.6</v>
       </c>
       <c r="N114" s="1">
-        <v>29286.8</v>
+        <v>36365.6</v>
       </c>
       <c r="O114" s="1">
         <v>0.02</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
         <v>258</v>
       </c>
       <c r="B115" t="s">
         <v>259</v>
       </c>
       <c r="C115" s="1">
-        <v>3634.0</v>
+        <v>3874.0</v>
       </c>
       <c r="D115" s="1">
-        <v>34.465</v>
+        <v>34.605</v>
       </c>
       <c r="E115" s="1">
-        <v>41.96</v>
+        <v>41.5130201342</v>
       </c>
       <c r="F115" t="s">
         <v>8</v>
       </c>
       <c r="G115">
         <v>1.0</v>
       </c>
       <c r="H115" s="1">
-        <v>152482.64</v>
+        <v>160821.44</v>
       </c>
       <c r="I115" s="1">
-        <v>-27236.83</v>
+        <v>-26761.67</v>
       </c>
       <c r="J115" s="1">
-        <v>-17.862249761678</v>
+        <v>-16.640610853876</v>
       </c>
       <c r="K115">
         <v>0.0</v>
       </c>
       <c r="L115">
         <v>0.0</v>
       </c>
       <c r="M115" s="1">
-        <v>125245.81</v>
+        <v>134059.77</v>
       </c>
       <c r="N115" s="1">
-        <v>125245.81</v>
+        <v>134059.77</v>
       </c>
       <c r="O115" s="1">
-        <v>0.07</v>
+        <v>0.08</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
         <v>260</v>
       </c>
       <c r="B116" t="s">
         <v>261</v>
       </c>
       <c r="C116" s="1">
         <v>1210.0</v>
       </c>
       <c r="D116" s="1">
-        <v>23.8</v>
+        <v>24.6</v>
       </c>
       <c r="E116" s="1">
         <v>27.83</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
         <v>33674.3</v>
       </c>
       <c r="I116" s="1">
-        <v>-4876.3</v>
+        <v>-3908.3</v>
       </c>
       <c r="J116" s="1">
-        <v>-14.480776140855</v>
+        <v>-11.606180380884</v>
       </c>
       <c r="K116">
         <v>0.0</v>
       </c>
       <c r="L116">
         <v>0.0</v>
       </c>
       <c r="M116" s="1">
-        <v>28798.0</v>
+        <v>29766.0</v>
       </c>
       <c r="N116" s="1">
-        <v>28798.0</v>
+        <v>29766.0</v>
       </c>
       <c r="O116" s="1">
         <v>0.02</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
         <v>262</v>
       </c>
       <c r="B117" t="s">
         <v>263</v>
       </c>
       <c r="C117" s="1">
         <v>366.0</v>
       </c>
       <c r="D117" s="1">
-        <v>77.15</v>
+        <v>95.9</v>
       </c>
       <c r="E117" s="1">
         <v>90.7</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
         <v>33196.2</v>
       </c>
       <c r="I117" s="1">
-        <v>-4959.3</v>
+        <v>1903.2</v>
       </c>
       <c r="J117" s="1">
-        <v>-14.939360529217</v>
+        <v>5.7331863285557</v>
       </c>
       <c r="K117">
         <v>0.0</v>
       </c>
       <c r="L117">
         <v>0.0</v>
       </c>
       <c r="M117" s="1">
-        <v>28236.9</v>
+        <v>35099.4</v>
       </c>
       <c r="N117" s="1">
-        <v>28236.9</v>
+        <v>35099.4</v>
       </c>
       <c r="O117" s="1">
         <v>0.02</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
         <v>264</v>
       </c>
       <c r="B118" t="s">
         <v>265</v>
       </c>
       <c r="C118" s="1">
         <v>1055.0</v>
       </c>
       <c r="D118" s="1">
-        <v>32.79</v>
+        <v>36.75</v>
       </c>
       <c r="E118" s="1">
         <v>36.87</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
         <v>38897.85</v>
       </c>
       <c r="I118" s="1">
-        <v>-4304.4</v>
+        <v>-126.6</v>
       </c>
       <c r="J118" s="1">
-        <v>-11.06590724166</v>
+        <v>-0.32546786004882</v>
       </c>
       <c r="K118">
         <v>0.0</v>
       </c>
       <c r="L118">
         <v>0.0</v>
       </c>
       <c r="M118" s="1">
-        <v>34593.45</v>
+        <v>38771.25</v>
       </c>
       <c r="N118" s="1">
-        <v>34593.45</v>
+        <v>38771.25</v>
       </c>
       <c r="O118" s="1">
         <v>0.02</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
         <v>266</v>
       </c>
       <c r="B119" t="s">
         <v>267</v>
       </c>
       <c r="C119" s="1">
-        <v>1625.0</v>
+        <v>1732.0</v>
       </c>
       <c r="D119" s="1">
-        <v>282.1</v>
+        <v>282.4</v>
       </c>
       <c r="E119" s="1">
-        <v>235.1068061538</v>
+        <v>237.8431639723</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
-        <v>382048.56</v>
+        <v>411944.36</v>
       </c>
       <c r="I119" s="1">
-        <v>76363.94</v>
+        <v>77172.44</v>
       </c>
       <c r="J119" s="1">
-        <v>19.988019324036</v>
+        <v>18.733704716821</v>
       </c>
       <c r="K119">
         <v>0.0</v>
       </c>
       <c r="L119">
         <v>0.0</v>
       </c>
       <c r="M119" s="1">
-        <v>458412.5</v>
+        <v>489116.8</v>
       </c>
       <c r="N119" s="1">
-        <v>458412.5</v>
+        <v>489116.8</v>
       </c>
       <c r="O119" s="1">
-        <v>0.26</v>
+        <v>0.27</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
         <v>268</v>
       </c>
       <c r="B120" t="s">
         <v>269</v>
       </c>
       <c r="C120" s="1">
-        <v>54851.0</v>
+        <v>58483.0</v>
       </c>
       <c r="D120" s="1">
-        <v>3.587</v>
+        <v>3.92</v>
       </c>
       <c r="E120" s="1">
-        <v>2.5731999417</v>
+        <v>2.6564683754</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
-        <v>141142.59</v>
+        <v>155358.24</v>
       </c>
       <c r="I120" s="1">
-        <v>55607.95</v>
+        <v>73895.12</v>
       </c>
       <c r="J120" s="1">
-        <v>39.398419711584</v>
+        <v>47.564339039886</v>
       </c>
       <c r="K120">
         <v>0.0</v>
       </c>
       <c r="L120">
         <v>0.0</v>
       </c>
       <c r="M120" s="1">
-        <v>196750.54</v>
+        <v>229253.36</v>
       </c>
       <c r="N120" s="1">
-        <v>196750.54</v>
+        <v>229253.36</v>
       </c>
       <c r="O120" s="1">
-        <v>0.11</v>
+        <v>0.13</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
         <v>270</v>
       </c>
       <c r="B121" t="s">
         <v>271</v>
       </c>
       <c r="C121" s="1">
-        <v>11638.0</v>
+        <v>12407.0</v>
       </c>
       <c r="D121" s="1">
-        <v>9.07</v>
+        <v>9.3</v>
       </c>
       <c r="E121" s="1">
-        <v>9.3879996563</v>
+        <v>9.3764713468</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
-        <v>109257.54</v>
+        <v>116333.88</v>
       </c>
       <c r="I121" s="1">
-        <v>-3700.88</v>
+        <v>-948.78</v>
       </c>
       <c r="J121" s="1">
-        <v>-3.3872994028604</v>
+        <v>-0.8155663681122</v>
       </c>
       <c r="K121">
         <v>0.0</v>
       </c>
       <c r="L121">
         <v>0.0</v>
       </c>
       <c r="M121" s="1">
-        <v>105556.66</v>
+        <v>115385.1</v>
       </c>
       <c r="N121" s="1">
-        <v>105556.66</v>
+        <v>115385.1</v>
       </c>
       <c r="O121" s="1">
         <v>0.06</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
         <v>272</v>
       </c>
       <c r="B122" t="s">
         <v>273</v>
       </c>
       <c r="C122" s="1">
-        <v>5315.0</v>
+        <v>5666.0</v>
       </c>
       <c r="D122" s="1">
-        <v>77.77</v>
+        <v>81.02</v>
       </c>
       <c r="E122" s="1">
-        <v>91.9240225776</v>
+        <v>91.3538475115</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
-        <v>488576.18</v>
+        <v>517610.9</v>
       </c>
       <c r="I122" s="1">
-        <v>-75228.63</v>
+        <v>-58551.58</v>
       </c>
       <c r="J122" s="1">
-        <v>-15.397523063855</v>
+        <v>-11.311890843102</v>
       </c>
       <c r="K122">
         <v>0.0</v>
       </c>
       <c r="L122">
         <v>0.0</v>
       </c>
       <c r="M122" s="1">
-        <v>413347.55</v>
+        <v>459059.32</v>
       </c>
       <c r="N122" s="1">
-        <v>413347.55</v>
+        <v>459059.32</v>
       </c>
       <c r="O122" s="1">
-        <v>0.24</v>
+        <v>0.26</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
         <v>274</v>
       </c>
       <c r="B123" t="s">
         <v>275</v>
       </c>
       <c r="C123" s="1">
-        <v>4759.0</v>
+        <v>5074.0</v>
       </c>
       <c r="D123" s="1">
-        <v>147.62</v>
+        <v>151.16</v>
       </c>
       <c r="E123" s="1">
-        <v>172.2198739231</v>
+        <v>170.64798581</v>
       </c>
       <c r="F123" t="s">
         <v>8</v>
       </c>
       <c r="G123">
         <v>1.0</v>
       </c>
       <c r="H123" s="1">
-        <v>819594.38</v>
+        <v>865867.88</v>
       </c>
       <c r="I123" s="1">
-        <v>-117070.8</v>
+        <v>-98882.04</v>
       </c>
       <c r="J123" s="1">
-        <v>-14.283992528109</v>
+        <v>-11.419991696655</v>
       </c>
       <c r="K123">
         <v>0.0</v>
       </c>
       <c r="L123">
         <v>0.0</v>
       </c>
       <c r="M123" s="1">
-        <v>702523.58</v>
+        <v>766985.84</v>
       </c>
       <c r="N123" s="1">
-        <v>702523.58</v>
+        <v>766985.84</v>
       </c>
       <c r="O123" s="1">
-        <v>0.4</v>
+        <v>0.43</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
         <v>276</v>
       </c>
       <c r="B124" t="s">
         <v>277</v>
       </c>
       <c r="C124" s="1">
-        <v>10748.0</v>
+        <v>11459.0</v>
       </c>
       <c r="D124" s="1">
-        <v>34.62</v>
+        <v>34.6</v>
       </c>
       <c r="E124" s="1">
-        <v>32.5458401563</v>
+        <v>32.6745361724</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
-        <v>349802.69</v>
+        <v>374417.51</v>
       </c>
       <c r="I124" s="1">
-        <v>22293.07</v>
+        <v>22063.89</v>
       </c>
       <c r="J124" s="1">
-        <v>6.3730413279555</v>
+        <v>5.892857414708</v>
       </c>
       <c r="K124">
         <v>0.0</v>
       </c>
       <c r="L124">
         <v>0.0</v>
       </c>
       <c r="M124" s="1">
-        <v>372095.76</v>
+        <v>396481.4</v>
       </c>
       <c r="N124" s="1">
-        <v>372095.76</v>
+        <v>396481.4</v>
       </c>
       <c r="O124" s="1">
-        <v>0.21</v>
+        <v>0.22</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
         <v>278</v>
       </c>
       <c r="B125" t="s">
         <v>279</v>
       </c>
       <c r="C125" s="1">
-        <v>2816.0</v>
+        <v>3002.0</v>
       </c>
       <c r="D125" s="1">
-        <v>241.8</v>
+        <v>272.1</v>
       </c>
       <c r="E125" s="1">
-        <v>136.9430575284</v>
+        <v>142.6529813458</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
-        <v>385631.65</v>
+        <v>428244.25</v>
       </c>
       <c r="I125" s="1">
-        <v>295277.15</v>
+        <v>388599.95</v>
       </c>
       <c r="J125" s="1">
-        <v>76.569739542903</v>
+        <v>90.742596076888</v>
       </c>
       <c r="K125">
         <v>0.0</v>
       </c>
       <c r="L125">
         <v>0.0</v>
       </c>
       <c r="M125" s="1">
-        <v>680908.8</v>
+        <v>816844.2</v>
       </c>
       <c r="N125" s="1">
-        <v>680908.8</v>
+        <v>816844.2</v>
       </c>
       <c r="O125" s="1">
-        <v>0.39</v>
+        <v>0.46</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
         <v>280</v>
       </c>
       <c r="B126" t="s">
         <v>281</v>
       </c>
       <c r="C126" s="1">
-        <v>3850.0</v>
+        <v>4105.0</v>
       </c>
       <c r="D126" s="1">
-        <v>151.5</v>
+        <v>166.94</v>
       </c>
       <c r="E126" s="1">
-        <v>125.8154077922</v>
+        <v>126.8363142509</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
-        <v>484389.32</v>
+        <v>520663.07</v>
       </c>
       <c r="I126" s="1">
-        <v>98885.68</v>
+        <v>164625.63</v>
       </c>
       <c r="J126" s="1">
-        <v>20.414504597252</v>
+        <v>31.618457210726</v>
       </c>
       <c r="K126">
         <v>0.0</v>
       </c>
       <c r="L126">
         <v>0.0</v>
       </c>
       <c r="M126" s="1">
-        <v>583275.0</v>
+        <v>685288.7</v>
       </c>
       <c r="N126" s="1">
-        <v>583275.0</v>
+        <v>685288.7</v>
       </c>
       <c r="O126" s="1">
-        <v>0.34</v>
+        <v>0.38</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
         <v>282</v>
       </c>
       <c r="B127" t="s">
         <v>283</v>
       </c>
       <c r="C127" s="1">
-        <v>3462.0</v>
+        <v>3691.0</v>
       </c>
       <c r="D127" s="1">
-        <v>209.2</v>
+        <v>241.6</v>
       </c>
       <c r="E127" s="1">
-        <v>187.4099797805</v>
+        <v>188.5447439718</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
-        <v>648813.35</v>
+        <v>695918.65</v>
       </c>
       <c r="I127" s="1">
-        <v>75437.05</v>
+        <v>195826.95</v>
       </c>
       <c r="J127" s="1">
-        <v>11.626926295521</v>
+        <v>28.139345022583</v>
       </c>
       <c r="K127">
         <v>0.0</v>
       </c>
       <c r="L127">
         <v>0.0</v>
       </c>
       <c r="M127" s="1">
-        <v>724250.4</v>
+        <v>891745.6</v>
       </c>
       <c r="N127" s="1">
-        <v>724250.4</v>
+        <v>891745.6</v>
       </c>
       <c r="O127" s="1">
-        <v>0.42</v>
+        <v>0.5</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
         <v>284</v>
       </c>
       <c r="B128" t="s">
         <v>285</v>
       </c>
       <c r="C128" s="1">
-        <v>3805.0</v>
+        <v>4057.0</v>
       </c>
       <c r="D128" s="1">
-        <v>17.96</v>
+        <v>19.26</v>
       </c>
       <c r="E128" s="1">
-        <v>19.72</v>
+        <v>19.6168893271</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
-        <v>75034.6</v>
+        <v>79585.72</v>
       </c>
       <c r="I128" s="1">
-        <v>-6696.8</v>
+        <v>-1447.9</v>
       </c>
       <c r="J128" s="1">
-        <v>-8.9249492900609</v>
+        <v>-1.8192962255038</v>
       </c>
       <c r="K128">
         <v>0.0</v>
       </c>
       <c r="L128">
         <v>0.0</v>
       </c>
       <c r="M128" s="1">
-        <v>68337.8</v>
+        <v>78137.82</v>
       </c>
       <c r="N128" s="1">
-        <v>68337.8</v>
+        <v>78137.82</v>
       </c>
       <c r="O128" s="1">
         <v>0.04</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
         <v>286</v>
       </c>
       <c r="B129" t="s">
         <v>287</v>
       </c>
       <c r="C129" s="1">
-        <v>3577.0</v>
+        <v>3813.0</v>
       </c>
       <c r="D129" s="1">
-        <v>63.52</v>
+        <v>71.76</v>
       </c>
       <c r="E129" s="1">
-        <v>35.1573860777</v>
+        <v>36.8039155521</v>
       </c>
       <c r="F129" t="s">
         <v>8</v>
       </c>
       <c r="G129">
         <v>1.0</v>
       </c>
       <c r="H129" s="1">
-        <v>125757.97</v>
+        <v>140333.33</v>
       </c>
       <c r="I129" s="1">
-        <v>101453.07</v>
+        <v>133287.55</v>
       </c>
       <c r="J129" s="1">
-        <v>80.673272636319</v>
+        <v>94.979254037512</v>
       </c>
       <c r="K129">
         <v>0.0</v>
       </c>
       <c r="L129">
         <v>0.0</v>
       </c>
       <c r="M129" s="1">
-        <v>227211.04</v>
+        <v>273620.88</v>
       </c>
       <c r="N129" s="1">
-        <v>227211.04</v>
+        <v>273620.88</v>
       </c>
       <c r="O129" s="1">
-        <v>0.13</v>
+        <v>0.15</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
         <v>288</v>
       </c>
       <c r="B130" t="s">
         <v>289</v>
       </c>
       <c r="C130" s="1">
         <v>272.0</v>
       </c>
       <c r="D130" s="1">
-        <v>112.0</v>
+        <v>130.7</v>
       </c>
       <c r="E130" s="1">
         <v>131.2</v>
       </c>
       <c r="F130" t="s">
         <v>8</v>
       </c>
       <c r="G130">
         <v>1.0</v>
       </c>
       <c r="H130" s="1">
         <v>35686.4</v>
       </c>
       <c r="I130" s="1">
-        <v>-5222.4</v>
+        <v>-136.0</v>
       </c>
       <c r="J130" s="1">
-        <v>-14.634146341463</v>
+        <v>-0.38109756097561</v>
       </c>
       <c r="K130">
         <v>0.0</v>
       </c>
       <c r="L130">
         <v>0.0</v>
       </c>
       <c r="M130" s="1">
-        <v>30464.0</v>
+        <v>35550.4</v>
       </c>
       <c r="N130" s="1">
-        <v>30464.0</v>
+        <v>35550.4</v>
       </c>
       <c r="O130" s="1">
         <v>0.02</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
         <v>290</v>
       </c>
       <c r="B131" t="s">
         <v>291</v>
       </c>
       <c r="C131" s="1">
         <v>802.0</v>
       </c>
       <c r="D131" s="1">
-        <v>43.96</v>
+        <v>46.46</v>
       </c>
       <c r="E131" s="1">
         <v>52.5</v>
       </c>
       <c r="F131" t="s">
         <v>8</v>
       </c>
       <c r="G131">
         <v>1.0</v>
       </c>
       <c r="H131" s="1">
         <v>42105.0</v>
       </c>
       <c r="I131" s="1">
-        <v>-6849.08</v>
+        <v>-4844.08</v>
       </c>
       <c r="J131" s="1">
-        <v>-16.266666666667</v>
+        <v>-11.504761904762</v>
       </c>
       <c r="K131">
         <v>0.0</v>
       </c>
       <c r="L131">
         <v>0.0</v>
       </c>
       <c r="M131" s="1">
-        <v>35255.92</v>
+        <v>37260.92</v>
       </c>
       <c r="N131" s="1">
-        <v>35255.92</v>
+        <v>37260.92</v>
       </c>
       <c r="O131" s="1">
         <v>0.02</v>
       </c>
       <c r="P131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
         <v>292</v>
       </c>
       <c r="B132" t="s">
         <v>293</v>
       </c>
       <c r="C132" s="1">
-        <v>3042.0</v>
+        <v>3243.0</v>
       </c>
       <c r="D132" s="1">
-        <v>27.525</v>
+        <v>37.615</v>
       </c>
       <c r="E132" s="1">
-        <v>24.9344444444</v>
+        <v>25.1616342892</v>
       </c>
       <c r="F132" t="s">
         <v>8</v>
       </c>
       <c r="G132">
         <v>1.0</v>
       </c>
       <c r="H132" s="1">
-        <v>75850.58</v>
+        <v>81599.18</v>
       </c>
       <c r="I132" s="1">
-        <v>7880.47</v>
+        <v>40386.27</v>
       </c>
       <c r="J132" s="1">
-        <v>10.389465710084</v>
+        <v>49.49347530208</v>
       </c>
       <c r="K132">
         <v>0.0</v>
       </c>
       <c r="L132">
         <v>0.0</v>
       </c>
       <c r="M132" s="1">
-        <v>83731.05</v>
+        <v>121985.45</v>
       </c>
       <c r="N132" s="1">
-        <v>83731.05</v>
+        <v>121985.45</v>
       </c>
       <c r="O132" s="1">
-        <v>0.05</v>
+        <v>0.07</v>
       </c>
       <c r="P132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
         <v>294</v>
       </c>
       <c r="B133" t="s">
         <v>295</v>
       </c>
       <c r="C133" s="1">
         <v>2836.0</v>
       </c>
       <c r="D133" s="1">
-        <v>9.962</v>
+        <v>10.32</v>
       </c>
       <c r="E133" s="1">
         <v>11.505</v>
       </c>
       <c r="F133" t="s">
         <v>8</v>
       </c>
       <c r="G133">
         <v>1.0</v>
       </c>
       <c r="H133" s="1">
         <v>32628.18</v>
       </c>
       <c r="I133" s="1">
-        <v>-4375.95</v>
+        <v>-3360.66</v>
       </c>
       <c r="J133" s="1">
-        <v>-13.411566320892</v>
+        <v>-10.299869621904</v>
       </c>
       <c r="K133">
         <v>0.0</v>
       </c>
       <c r="L133">
         <v>0.0</v>
       </c>
       <c r="M133" s="1">
-        <v>28252.23</v>
+        <v>29267.52</v>
       </c>
       <c r="N133" s="1">
-        <v>28252.23</v>
+        <v>29267.52</v>
       </c>
       <c r="O133" s="1">
         <v>0.02</v>
       </c>
       <c r="P133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
         <v>296</v>
       </c>
       <c r="B134" t="s">
         <v>297</v>
       </c>
       <c r="C134" s="1">
-        <v>9429.0</v>
+        <v>10052.0</v>
       </c>
       <c r="D134" s="1">
-        <v>34.1</v>
+        <v>39.42</v>
       </c>
       <c r="E134" s="1">
-        <v>29.7577176795</v>
+        <v>30.1805471548</v>
       </c>
       <c r="F134" t="s">
         <v>8</v>
       </c>
       <c r="G134">
         <v>1.0</v>
       </c>
       <c r="H134" s="1">
-        <v>280585.52</v>
+        <v>303374.86</v>
       </c>
       <c r="I134" s="1">
-        <v>40943.38</v>
+        <v>92874.98</v>
       </c>
       <c r="J134" s="1">
-        <v>14.592121503633</v>
+        <v>30.613934193492</v>
       </c>
       <c r="K134">
         <v>0.0</v>
       </c>
       <c r="L134">
         <v>0.0</v>
       </c>
       <c r="M134" s="1">
-        <v>321528.9</v>
+        <v>396249.84</v>
       </c>
       <c r="N134" s="1">
-        <v>321528.9</v>
+        <v>396249.84</v>
       </c>
       <c r="O134" s="1">
-        <v>0.19</v>
+        <v>0.22</v>
       </c>
       <c r="P134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
         <v>298</v>
       </c>
       <c r="B135" t="s">
         <v>299</v>
       </c>
       <c r="C135" s="1">
         <v>634.0</v>
       </c>
       <c r="D135" s="1">
-        <v>46.05</v>
+        <v>55.94</v>
       </c>
       <c r="E135" s="1">
         <v>51.48</v>
       </c>
       <c r="F135" t="s">
         <v>8</v>
       </c>
       <c r="G135">
         <v>1.0</v>
       </c>
       <c r="H135" s="1">
         <v>32638.32</v>
       </c>
       <c r="I135" s="1">
-        <v>-3442.62</v>
+        <v>2827.64</v>
       </c>
       <c r="J135" s="1">
-        <v>-10.547785547786</v>
+        <v>8.6635586635587</v>
       </c>
       <c r="K135">
         <v>0.0</v>
       </c>
       <c r="L135">
         <v>0.0</v>
       </c>
       <c r="M135" s="1">
-        <v>29195.7</v>
+        <v>35465.96</v>
       </c>
       <c r="N135" s="1">
-        <v>29195.7</v>
+        <v>35465.96</v>
       </c>
       <c r="O135" s="1">
         <v>0.02</v>
       </c>
       <c r="P135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
         <v>300</v>
       </c>
       <c r="B136" t="s">
         <v>301</v>
       </c>
       <c r="C136" s="1">
-        <v>6429.0</v>
+        <v>6854.0</v>
       </c>
       <c r="D136" s="1">
-        <v>9.468</v>
+        <v>10.055</v>
       </c>
       <c r="E136" s="1">
-        <v>10.2</v>
+        <v>10.1791654508</v>
       </c>
       <c r="F136" t="s">
         <v>8</v>
       </c>
       <c r="G136">
         <v>1.0</v>
       </c>
       <c r="H136" s="1">
-        <v>65575.8</v>
+        <v>69768.0</v>
       </c>
       <c r="I136" s="1">
-        <v>-4706.03</v>
+        <v>-851.03</v>
       </c>
       <c r="J136" s="1">
-        <v>-7.1764736381409</v>
+        <v>-1.2197999082674</v>
       </c>
       <c r="K136">
         <v>0.0</v>
       </c>
       <c r="L136">
         <v>0.0</v>
       </c>
       <c r="M136" s="1">
-        <v>60869.77</v>
+        <v>68916.97</v>
       </c>
       <c r="N136" s="1">
-        <v>60869.77</v>
+        <v>68916.97</v>
       </c>
       <c r="O136" s="1">
         <v>0.04</v>
       </c>
       <c r="P136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
         <v>302</v>
       </c>
       <c r="B137" t="s">
         <v>303</v>
       </c>
       <c r="C137" s="1">
-        <v>449.0</v>
+        <v>479.0</v>
       </c>
       <c r="D137" s="1">
-        <v>240.3</v>
+        <v>247.7</v>
       </c>
       <c r="E137" s="1">
-        <v>254.9</v>
+        <v>254.7246346555</v>
       </c>
       <c r="F137" t="s">
         <v>8</v>
       </c>
       <c r="G137">
         <v>1.0</v>
       </c>
       <c r="H137" s="1">
-        <v>114450.1</v>
+        <v>122013.1</v>
       </c>
       <c r="I137" s="1">
-        <v>-6555.4</v>
+        <v>-3364.8</v>
       </c>
       <c r="J137" s="1">
-        <v>-5.7277363672028</v>
+        <v>-2.7577366692593</v>
       </c>
       <c r="K137">
         <v>0.0</v>
       </c>
       <c r="L137">
         <v>0.0</v>
       </c>
       <c r="M137" s="1">
-        <v>107894.7</v>
+        <v>118648.3</v>
       </c>
       <c r="N137" s="1">
-        <v>107894.7</v>
+        <v>118648.3</v>
       </c>
       <c r="O137" s="1">
-        <v>0.06</v>
+        <v>0.07</v>
       </c>
       <c r="P137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
         <v>304</v>
       </c>
       <c r="B138" t="s">
         <v>305</v>
       </c>
       <c r="C138" s="1">
-        <v>579.0</v>
+        <v>617.0</v>
       </c>
       <c r="D138" s="1">
-        <v>247.4</v>
+        <v>247.1</v>
       </c>
       <c r="E138" s="1">
-        <v>252.3</v>
+        <v>252.6818476499</v>
       </c>
       <c r="F138" t="s">
         <v>8</v>
       </c>
       <c r="G138">
         <v>1.0</v>
       </c>
       <c r="H138" s="1">
-        <v>146081.7</v>
+        <v>155904.7</v>
       </c>
       <c r="I138" s="1">
-        <v>-2837.1</v>
+        <v>-3444.0</v>
       </c>
       <c r="J138" s="1">
-        <v>-1.9421323820848</v>
+        <v>-2.2090418056672</v>
       </c>
       <c r="K138">
         <v>0.0</v>
       </c>
       <c r="L138">
         <v>0.0</v>
       </c>
       <c r="M138" s="1">
-        <v>143244.6</v>
+        <v>152460.7</v>
       </c>
       <c r="N138" s="1">
-        <v>143244.6</v>
+        <v>152460.7</v>
       </c>
       <c r="O138" s="1">
-        <v>0.08</v>
+        <v>0.09</v>
       </c>
       <c r="P138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
         <v>306</v>
       </c>
       <c r="B139" t="s">
         <v>307</v>
       </c>
       <c r="C139" s="1">
         <v>1802.0</v>
       </c>
       <c r="D139" s="1">
-        <v>16.42</v>
+        <v>17.6</v>
       </c>
       <c r="E139" s="1">
         <v>18.02</v>
       </c>
       <c r="F139" t="s">
         <v>8</v>
       </c>
       <c r="G139">
         <v>1.0</v>
       </c>
       <c r="H139" s="1">
         <v>32472.04</v>
       </c>
       <c r="I139" s="1">
-        <v>-2883.2</v>
+        <v>-756.84</v>
       </c>
       <c r="J139" s="1">
-        <v>-8.8790233074362</v>
+        <v>-2.330743618202</v>
       </c>
       <c r="K139">
         <v>0.0</v>
       </c>
       <c r="L139">
         <v>0.0</v>
       </c>
       <c r="M139" s="1">
-        <v>29588.84</v>
+        <v>31715.2</v>
       </c>
       <c r="N139" s="1">
-        <v>29588.84</v>
+        <v>31715.2</v>
       </c>
       <c r="O139" s="1">
         <v>0.02</v>
       </c>
       <c r="P139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
         <v>308</v>
       </c>
       <c r="B140" t="s">
         <v>309</v>
       </c>
       <c r="C140" s="1">
-        <v>2223.0</v>
+        <v>2370.0</v>
       </c>
       <c r="D140" s="1">
-        <v>94.68</v>
+        <v>104.75</v>
       </c>
       <c r="E140" s="1">
-        <v>104.6633918129</v>
+        <v>104.057814346</v>
       </c>
       <c r="F140" t="s">
         <v>8</v>
       </c>
       <c r="G140">
         <v>1.0</v>
       </c>
       <c r="H140" s="1">
-        <v>232666.72</v>
+        <v>246617.02</v>
       </c>
       <c r="I140" s="1">
-        <v>-22193.08</v>
+        <v>1640.48</v>
       </c>
       <c r="J140" s="1">
-        <v>-9.5385708794107</v>
+        <v>0.66519334310341</v>
       </c>
       <c r="K140">
         <v>0.0</v>
       </c>
       <c r="L140">
         <v>0.0</v>
       </c>
       <c r="M140" s="1">
-        <v>210473.64</v>
+        <v>248257.5</v>
       </c>
       <c r="N140" s="1">
-        <v>210473.64</v>
+        <v>248257.5</v>
       </c>
       <c r="O140" s="1">
-        <v>0.12</v>
+        <v>0.14</v>
       </c>
       <c r="P140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
         <v>310</v>
       </c>
       <c r="B141" t="s">
         <v>311</v>
       </c>
       <c r="C141" s="1">
-        <v>8198.0</v>
+        <v>8740.0</v>
       </c>
       <c r="D141" s="1">
-        <v>61.53</v>
+        <v>67.01</v>
       </c>
       <c r="E141" s="1">
-        <v>66.6155708709</v>
+        <v>66.2586464531</v>
       </c>
       <c r="F141" t="s">
         <v>8</v>
       </c>
       <c r="G141">
         <v>1.0</v>
       </c>
       <c r="H141" s="1">
-        <v>546114.45</v>
+        <v>579100.57</v>
       </c>
       <c r="I141" s="1">
-        <v>-41691.51</v>
+        <v>6566.83</v>
       </c>
       <c r="J141" s="1">
-        <v>-7.6342074449779</v>
+        <v>1.1339705640421</v>
       </c>
       <c r="K141">
         <v>0.0</v>
       </c>
       <c r="L141">
         <v>0.0</v>
       </c>
       <c r="M141" s="1">
-        <v>504422.94</v>
+        <v>585667.4</v>
       </c>
       <c r="N141" s="1">
-        <v>504422.94</v>
+        <v>585667.4</v>
       </c>
       <c r="O141" s="1">
-        <v>0.29</v>
+        <v>0.33</v>
       </c>
       <c r="P141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
         <v>312</v>
       </c>
       <c r="B142" t="s">
         <v>313</v>
       </c>
       <c r="C142" s="1">
         <v>1822.0</v>
       </c>
       <c r="D142" s="1">
-        <v>19.425</v>
+        <v>22.6</v>
       </c>
       <c r="E142" s="1">
         <v>21.16</v>
       </c>
       <c r="F142" t="s">
         <v>8</v>
       </c>
       <c r="G142">
         <v>1.0</v>
       </c>
       <c r="H142" s="1">
         <v>38553.52</v>
       </c>
       <c r="I142" s="1">
-        <v>-3161.17</v>
+        <v>2623.68</v>
       </c>
       <c r="J142" s="1">
-        <v>-8.1994328922495</v>
+        <v>6.8052930056711</v>
       </c>
       <c r="K142">
         <v>0.0</v>
       </c>
       <c r="L142">
         <v>0.0</v>
       </c>
       <c r="M142" s="1">
-        <v>35392.35</v>
+        <v>41177.2</v>
       </c>
       <c r="N142" s="1">
-        <v>35392.35</v>
+        <v>41177.2</v>
       </c>
       <c r="O142" s="1">
         <v>0.02</v>
       </c>
       <c r="P142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
         <v>314</v>
       </c>
       <c r="B143" t="s">
         <v>315</v>
       </c>
       <c r="C143" s="1">
-        <v>5094.0</v>
+        <v>5431.0</v>
       </c>
       <c r="D143" s="1">
-        <v>15.465</v>
+        <v>20.08</v>
       </c>
       <c r="E143" s="1">
-        <v>19.11</v>
+        <v>18.9564242313</v>
       </c>
       <c r="F143" t="s">
         <v>8</v>
       </c>
       <c r="G143">
         <v>1.0</v>
       </c>
       <c r="H143" s="1">
-        <v>97346.34</v>
+        <v>102952.34</v>
       </c>
       <c r="I143" s="1">
-        <v>-18567.63</v>
+        <v>6102.14</v>
       </c>
       <c r="J143" s="1">
-        <v>-19.073783359498</v>
+        <v>5.9271503688017</v>
       </c>
       <c r="K143">
         <v>0.0</v>
       </c>
       <c r="L143">
         <v>0.0</v>
       </c>
       <c r="M143" s="1">
-        <v>78778.71</v>
+        <v>109054.48</v>
       </c>
       <c r="N143" s="1">
-        <v>78778.71</v>
+        <v>109054.48</v>
       </c>
       <c r="O143" s="1">
-        <v>0.05</v>
+        <v>0.06</v>
       </c>
       <c r="P143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
         <v>316</v>
       </c>
       <c r="B144" t="s">
         <v>317</v>
       </c>
       <c r="C144" s="1">
-        <v>2495.0</v>
+        <v>2660.0</v>
       </c>
       <c r="D144" s="1">
-        <v>25.63</v>
+        <v>26.34</v>
       </c>
       <c r="E144" s="1">
-        <v>26.98</v>
+        <v>26.9688345865</v>
       </c>
       <c r="F144" t="s">
         <v>8</v>
       </c>
       <c r="G144">
         <v>1.0</v>
       </c>
       <c r="H144" s="1">
-        <v>67315.1</v>
+        <v>71737.1</v>
       </c>
       <c r="I144" s="1">
-        <v>-3368.25</v>
+        <v>-1672.7</v>
       </c>
       <c r="J144" s="1">
-        <v>-5.0037064492216</v>
+        <v>-2.3317084186565</v>
       </c>
       <c r="K144">
         <v>0.0</v>
       </c>
       <c r="L144">
         <v>0.0</v>
       </c>
       <c r="M144" s="1">
-        <v>63946.85</v>
+        <v>70064.4</v>
       </c>
       <c r="N144" s="1">
-        <v>63946.85</v>
+        <v>70064.4</v>
       </c>
       <c r="O144" s="1">
         <v>0.04</v>
       </c>
       <c r="P144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
         <v>318</v>
       </c>
       <c r="B145" t="s">
         <v>319</v>
       </c>
       <c r="C145" s="1">
-        <v>8269.0</v>
+        <v>8816.0</v>
       </c>
       <c r="D145" s="1">
-        <v>20.19</v>
+        <v>23.69</v>
       </c>
       <c r="E145" s="1">
-        <v>19.76</v>
+        <v>19.8834720962</v>
       </c>
       <c r="F145" t="s">
         <v>8</v>
       </c>
       <c r="G145">
         <v>1.0</v>
       </c>
       <c r="H145" s="1">
-        <v>163395.44</v>
+        <v>175292.69</v>
       </c>
       <c r="I145" s="1">
-        <v>3555.67</v>
+        <v>33558.35</v>
       </c>
       <c r="J145" s="1">
-        <v>2.1761133603239</v>
+        <v>19.144181083649</v>
       </c>
       <c r="K145">
         <v>0.0</v>
       </c>
       <c r="L145">
         <v>0.0</v>
       </c>
       <c r="M145" s="1">
-        <v>166951.11</v>
+        <v>208851.04</v>
       </c>
       <c r="N145" s="1">
-        <v>166951.11</v>
+        <v>208851.04</v>
       </c>
       <c r="O145" s="1">
-        <v>0.1</v>
+        <v>0.12</v>
       </c>
       <c r="P145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
         <v>320</v>
       </c>
       <c r="B146" t="s">
         <v>321</v>
       </c>
       <c r="C146" s="1">
-        <v>3647.0</v>
+        <v>3888.0</v>
       </c>
       <c r="D146" s="1">
-        <v>64.35</v>
+        <v>63.1</v>
       </c>
       <c r="E146" s="1">
-        <v>60.3</v>
+        <v>60.6316229424</v>
       </c>
       <c r="F146" t="s">
         <v>8</v>
       </c>
       <c r="G146">
         <v>1.0</v>
       </c>
       <c r="H146" s="1">
-        <v>219914.1</v>
+        <v>235735.75</v>
       </c>
       <c r="I146" s="1">
-        <v>14770.35</v>
+        <v>9597.05</v>
       </c>
       <c r="J146" s="1">
-        <v>6.7164179104478</v>
+        <v>4.0711050402835</v>
       </c>
       <c r="K146">
         <v>0.0</v>
       </c>
       <c r="L146">
         <v>0.0</v>
       </c>
       <c r="M146" s="1">
-        <v>234684.45</v>
+        <v>245332.8</v>
       </c>
       <c r="N146" s="1">
-        <v>234684.45</v>
+        <v>245332.8</v>
       </c>
       <c r="O146" s="1">
         <v>0.14</v>
       </c>
       <c r="P146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
         <v>322</v>
       </c>
       <c r="B147" t="s">
         <v>323</v>
       </c>
       <c r="C147" s="1">
         <v>407.0</v>
       </c>
       <c r="D147" s="1">
-        <v>75.3</v>
+        <v>79.9</v>
       </c>
       <c r="E147" s="1">
         <v>82.0</v>
       </c>
       <c r="F147" t="s">
         <v>8</v>
       </c>
       <c r="G147">
         <v>1.0</v>
       </c>
       <c r="H147" s="1">
         <v>33374.0</v>
       </c>
       <c r="I147" s="1">
-        <v>-2726.9</v>
+        <v>-854.7</v>
       </c>
       <c r="J147" s="1">
-        <v>-8.1707317073171</v>
+        <v>-2.5609756097561</v>
       </c>
       <c r="K147">
         <v>0.0</v>
       </c>
       <c r="L147">
         <v>0.0</v>
       </c>
       <c r="M147" s="1">
-        <v>30647.1</v>
+        <v>32519.3</v>
       </c>
       <c r="N147" s="1">
-        <v>30647.1</v>
+        <v>32519.3</v>
       </c>
       <c r="O147" s="1">
         <v>0.02</v>
       </c>
       <c r="P147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
         <v>324</v>
       </c>
       <c r="B148" t="s">
         <v>325</v>
       </c>
       <c r="C148" s="1">
-        <v>1399.0</v>
+        <v>1491.0</v>
       </c>
       <c r="D148" s="1">
-        <v>127.35</v>
+        <v>133.65</v>
       </c>
       <c r="E148" s="1">
-        <v>101.1909864189</v>
+        <v>102.8667940979</v>
       </c>
       <c r="F148" t="s">
         <v>8</v>
       </c>
       <c r="G148">
         <v>1.0</v>
       </c>
       <c r="H148" s="1">
-        <v>141566.19</v>
+        <v>153374.39</v>
       </c>
       <c r="I148" s="1">
-        <v>36596.46</v>
+        <v>45897.76</v>
       </c>
       <c r="J148" s="1">
-        <v>25.851130132131</v>
+        <v>29.925308912394</v>
       </c>
       <c r="K148">
         <v>0.0</v>
       </c>
       <c r="L148">
         <v>0.0</v>
       </c>
       <c r="M148" s="1">
-        <v>178162.65</v>
+        <v>199272.15</v>
       </c>
       <c r="N148" s="1">
-        <v>178162.65</v>
+        <v>199272.15</v>
       </c>
       <c r="O148" s="1">
-        <v>0.1</v>
+        <v>0.11</v>
       </c>
       <c r="P148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
         <v>326</v>
       </c>
       <c r="B149" t="s">
         <v>327</v>
       </c>
       <c r="C149" s="1">
-        <v>977.0</v>
+        <v>1042.0</v>
       </c>
       <c r="D149" s="1">
-        <v>86.66</v>
+        <v>89.98</v>
       </c>
       <c r="E149" s="1">
-        <v>101.2</v>
+        <v>100.2767754319</v>
       </c>
       <c r="F149" t="s">
         <v>8</v>
       </c>
       <c r="G149">
         <v>1.0</v>
       </c>
       <c r="H149" s="1">
-        <v>98872.4</v>
+        <v>104488.4</v>
       </c>
       <c r="I149" s="1">
-        <v>-14205.58</v>
+        <v>-10729.24</v>
       </c>
       <c r="J149" s="1">
-        <v>-14.367588932806</v>
+        <v>-10.268355147557</v>
       </c>
       <c r="K149">
         <v>0.0</v>
       </c>
       <c r="L149">
         <v>0.0</v>
       </c>
       <c r="M149" s="1">
-        <v>84666.82</v>
+        <v>93759.16</v>
       </c>
       <c r="N149" s="1">
-        <v>84666.82</v>
+        <v>93759.16</v>
       </c>
       <c r="O149" s="1">
         <v>0.05</v>
       </c>
       <c r="P149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
         <v>328</v>
       </c>
       <c r="B150" t="s">
         <v>329</v>
       </c>
       <c r="C150" s="1">
-        <v>6412.0</v>
+        <v>6836.0</v>
       </c>
       <c r="D150" s="1">
-        <v>20.96</v>
+        <v>23.51</v>
       </c>
       <c r="E150" s="1">
-        <v>35.7077245789</v>
+        <v>34.8302179637</v>
       </c>
       <c r="F150" t="s">
         <v>8</v>
       </c>
       <c r="G150">
         <v>1.0</v>
       </c>
       <c r="H150" s="1">
-        <v>228957.93</v>
+        <v>238099.37</v>
       </c>
       <c r="I150" s="1">
-        <v>-94562.41</v>
+        <v>-77385.01</v>
       </c>
       <c r="J150" s="1">
-        <v>-41.30121634136</v>
+        <v>-32.501140175213</v>
       </c>
       <c r="K150">
         <v>0.0</v>
       </c>
       <c r="L150">
         <v>0.0</v>
       </c>
       <c r="M150" s="1">
-        <v>134395.52</v>
+        <v>160714.36</v>
       </c>
       <c r="N150" s="1">
-        <v>134395.52</v>
+        <v>160714.36</v>
       </c>
       <c r="O150" s="1">
-        <v>0.08</v>
+        <v>0.09</v>
       </c>
       <c r="P150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
         <v>330</v>
       </c>
       <c r="B151" t="s">
         <v>331</v>
       </c>
       <c r="C151" s="1">
-        <v>7435.0</v>
+        <v>7927.0</v>
       </c>
       <c r="D151" s="1">
-        <v>32.53</v>
+        <v>36.39</v>
       </c>
       <c r="E151" s="1">
-        <v>36.9</v>
+        <v>36.577875615</v>
       </c>
       <c r="F151" t="s">
         <v>8</v>
       </c>
       <c r="G151">
         <v>1.0</v>
       </c>
       <c r="H151" s="1">
-        <v>274351.5</v>
+        <v>289952.82</v>
       </c>
       <c r="I151" s="1">
-        <v>-32490.95</v>
+        <v>-1489.29</v>
       </c>
       <c r="J151" s="1">
-        <v>-11.842818428184</v>
+        <v>-0.51363183844875</v>
       </c>
       <c r="K151">
         <v>0.0</v>
       </c>
       <c r="L151">
         <v>0.0</v>
       </c>
       <c r="M151" s="1">
-        <v>241860.55</v>
+        <v>288463.53</v>
       </c>
       <c r="N151" s="1">
-        <v>241860.55</v>
+        <v>288463.53</v>
       </c>
       <c r="O151" s="1">
-        <v>0.14</v>
+        <v>0.16</v>
       </c>
       <c r="P151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152" t="s">
         <v>332</v>
       </c>
       <c r="B152" t="s">
         <v>333</v>
       </c>
       <c r="C152" s="1">
-        <v>5488.0</v>
+        <v>5851.0</v>
       </c>
       <c r="D152" s="1">
-        <v>22.4</v>
+        <v>25.24</v>
       </c>
       <c r="E152" s="1">
-        <v>31.6113866618</v>
+        <v>31.0634814562</v>
       </c>
       <c r="F152" t="s">
         <v>8</v>
       </c>
       <c r="G152">
         <v>1.0</v>
       </c>
       <c r="H152" s="1">
-        <v>173483.29</v>
+        <v>181752.43</v>
       </c>
       <c r="I152" s="1">
-        <v>-50552.09</v>
+        <v>-34073.19</v>
       </c>
       <c r="J152" s="1">
-        <v>-29.139457754116</v>
+        <v>-18.747034083671</v>
       </c>
       <c r="K152">
         <v>0.0</v>
       </c>
       <c r="L152">
         <v>0.0</v>
       </c>
       <c r="M152" s="1">
-        <v>122931.2</v>
+        <v>147679.24</v>
       </c>
       <c r="N152" s="1">
-        <v>122931.2</v>
+        <v>147679.24</v>
       </c>
       <c r="O152" s="1">
-        <v>0.07</v>
+        <v>0.08</v>
       </c>
       <c r="P152">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:16">
       <c r="A153" t="s">
         <v>334</v>
       </c>
       <c r="B153" t="s">
         <v>335</v>
       </c>
       <c r="C153" s="1">
-        <v>3637.0</v>
+        <v>3877.0</v>
       </c>
       <c r="D153" s="1">
-        <v>62.56</v>
+        <v>69.72</v>
       </c>
       <c r="E153" s="1">
-        <v>118.7101072312</v>
+        <v>115.3617384576</v>
       </c>
       <c r="F153" t="s">
         <v>8</v>
       </c>
       <c r="G153">
         <v>1.0</v>
       </c>
       <c r="H153" s="1">
-        <v>431748.66</v>
+        <v>447257.46</v>
       </c>
       <c r="I153" s="1">
-        <v>-204217.94</v>
+        <v>-176953.02</v>
       </c>
       <c r="J153" s="1">
-        <v>-47.300190810088</v>
+        <v>-39.564017557136</v>
       </c>
       <c r="K153">
         <v>0.0</v>
       </c>
       <c r="L153">
         <v>0.0</v>
       </c>
       <c r="M153" s="1">
-        <v>227530.72</v>
+        <v>270304.44</v>
       </c>
       <c r="N153" s="1">
-        <v>227530.72</v>
+        <v>270304.44</v>
       </c>
       <c r="O153" s="1">
-        <v>0.13</v>
+        <v>0.15</v>
       </c>
       <c r="P153">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:16">
       <c r="A154" t="s">
         <v>336</v>
       </c>
       <c r="B154" t="s">
         <v>337</v>
       </c>
       <c r="C154" s="1">
         <v>374.0</v>
       </c>
       <c r="D154" s="1">
-        <v>239.8</v>
+        <v>258.15</v>
       </c>
       <c r="E154" s="1">
         <v>247.645588235</v>
       </c>
       <c r="F154" t="s">
         <v>8</v>
       </c>
       <c r="G154">
         <v>1.0</v>
       </c>
       <c r="H154" s="1">
         <v>0.0</v>
       </c>
       <c r="I154" s="1">
-        <v>-293425.0</v>
+        <v>392865.0</v>
       </c>
       <c r="J154" s="1">
         <v>0</v>
       </c>
       <c r="K154">
         <v>0.0</v>
       </c>
       <c r="L154">
         <v>0.0</v>
       </c>
       <c r="M154" s="1">
-        <v>-293425.0</v>
+        <v>392865.0</v>
       </c>
       <c r="N154" s="1">
-        <v>-293425.0</v>
+        <v>392865.0</v>
       </c>
       <c r="O154" s="1">
-        <v>-0.17</v>
+        <v>0.22</v>
       </c>
       <c r="P154">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:16">
       <c r="A155" t="s">
         <v>338</v>
       </c>
       <c r="B155" t="s">
         <v>339</v>
       </c>
       <c r="C155" s="1">
-        <v>47.0</v>
+        <v>41.0</v>
       </c>
       <c r="D155" s="1">
-        <v>115.36</v>
+        <v>115.79</v>
       </c>
       <c r="E155" s="1">
         <v>117.18</v>
       </c>
       <c r="F155" t="s">
         <v>8</v>
       </c>
       <c r="G155">
         <v>1.0</v>
       </c>
       <c r="H155" s="1">
         <v>0.0</v>
       </c>
       <c r="I155" s="1">
-        <v>-103050.0</v>
+        <v>-77920.0</v>
       </c>
       <c r="J155" s="1">
         <v>0</v>
       </c>
       <c r="K155">
         <v>0.0</v>
       </c>
       <c r="L155">
         <v>0.0</v>
       </c>
       <c r="M155" s="1">
-        <v>-103050.0</v>
+        <v>-77920.0</v>
       </c>
       <c r="N155" s="1">
-        <v>-103050.0</v>
+        <v>-77920.0</v>
       </c>
       <c r="O155" s="1">
-        <v>-0.06</v>
+        <v>-0.04</v>
       </c>
       <c r="P155">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:16">
       <c r="A156" t="s">
         <v>340</v>
       </c>
       <c r="B156" t="s">
         <v>341</v>
       </c>
       <c r="C156" s="1">
-        <v>-102.0</v>
+        <v>25.0</v>
       </c>
       <c r="D156" s="1">
-        <v>5515.0</v>
+        <v>125.68</v>
       </c>
       <c r="E156" s="1">
-        <v>5517.068627451</v>
+        <v>126.886</v>
       </c>
       <c r="F156" t="s">
         <v>8</v>
       </c>
       <c r="G156">
         <v>1.0</v>
       </c>
       <c r="H156" s="1">
         <v>0.0</v>
       </c>
       <c r="I156" s="1">
-        <v>2110.0</v>
+        <v>21077.41</v>
       </c>
       <c r="J156" s="1">
         <v>0</v>
       </c>
       <c r="K156">
         <v>0.0</v>
       </c>
       <c r="L156">
         <v>0.0</v>
       </c>
       <c r="M156" s="1">
-        <v>2110.0</v>
+        <v>21077.41</v>
       </c>
       <c r="N156" s="1">
-        <v>2110.0</v>
+        <v>21077.41</v>
       </c>
       <c r="O156" s="1">
-        <v>0.0</v>
+        <v>0.01</v>
       </c>
       <c r="P156">
         <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:16">
       <c r="A157" t="s">
         <v>342</v>
       </c>
       <c r="B157" t="s">
         <v>343</v>
       </c>
       <c r="C157" s="1">
-        <v>-5.0</v>
+        <v>-106.0</v>
       </c>
       <c r="D157" s="1">
-        <v>116.04</v>
+        <v>5891.0</v>
       </c>
       <c r="E157" s="1">
-        <v>119.97</v>
+        <v>5557.137450202</v>
       </c>
       <c r="F157" t="s">
         <v>8</v>
       </c>
       <c r="G157">
         <v>1.0</v>
       </c>
       <c r="H157" s="1">
         <v>0.0</v>
       </c>
       <c r="I157" s="1">
-        <v>19650.0</v>
+        <v>-353894.3</v>
       </c>
       <c r="J157" s="1">
         <v>0</v>
       </c>
       <c r="K157">
         <v>0.0</v>
       </c>
       <c r="L157">
         <v>0.0</v>
       </c>
       <c r="M157" s="1">
-        <v>19650.0</v>
+        <v>-353894.3</v>
       </c>
       <c r="N157" s="1">
-        <v>19650.0</v>
+        <v>-353894.3</v>
       </c>
       <c r="O157" s="1">
-        <v>0.01</v>
+        <v>-0.2</v>
       </c>
       <c r="P157">
         <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:16">
       <c r="A158" t="s">
         <v>344</v>
       </c>
       <c r="B158" t="s">
         <v>345</v>
       </c>
       <c r="C158" s="1">
-        <v>-31.0</v>
+        <v>-5.0</v>
       </c>
       <c r="D158" s="1">
-        <v>125.36</v>
+        <v>117.82</v>
       </c>
       <c r="E158" s="1">
-        <v>126.886</v>
+        <v>119.97</v>
       </c>
       <c r="F158" t="s">
         <v>8</v>
       </c>
       <c r="G158">
         <v>1.0</v>
       </c>
       <c r="H158" s="1">
         <v>0.0</v>
       </c>
       <c r="I158" s="1">
-        <v>71000.0</v>
+        <v>10750.0</v>
       </c>
       <c r="J158" s="1">
         <v>0</v>
       </c>
       <c r="K158">
         <v>0.0</v>
       </c>
       <c r="L158">
         <v>0.0</v>
       </c>
       <c r="M158" s="1">
-        <v>71000.0</v>
+        <v>10750.0</v>
       </c>
       <c r="N158" s="1">
-        <v>71000.0</v>
+        <v>10750.0</v>
       </c>
       <c r="O158" s="1">
-        <v>0.04</v>
+        <v>0.01</v>
       </c>
       <c r="P158">
         <v>1</v>
       </c>
     </row>
     <row r="159" spans="1:16">
       <c r="A159" t="s">
         <v>346</v>
       </c>
       <c r="B159" t="s">
         <v>347</v>
       </c>
       <c r="C159" s="1">
         <v>-25.0</v>
       </c>
       <c r="D159" s="1">
-        <v>118.54</v>
+        <v>119.67</v>
       </c>
       <c r="E159" s="1">
         <v>121.64</v>
       </c>
       <c r="F159" t="s">
         <v>8</v>
       </c>
       <c r="G159">
         <v>1.0</v>
       </c>
       <c r="H159" s="1">
         <v>0.0</v>
       </c>
       <c r="I159" s="1">
-        <v>77500.0</v>
+        <v>49250.0</v>
       </c>
       <c r="J159" s="1">
         <v>0</v>
       </c>
       <c r="K159">
         <v>0.0</v>
       </c>
       <c r="L159">
         <v>0.0</v>
       </c>
       <c r="M159" s="1">
-        <v>77500.0</v>
+        <v>49250.0</v>
       </c>
       <c r="N159" s="1">
-        <v>77500.0</v>
+        <v>49250.0</v>
       </c>
       <c r="O159" s="1">
-        <v>0.04</v>
+        <v>0.03</v>
       </c>
       <c r="P159">
         <v>1</v>
       </c>
     </row>
     <row r="160" spans="1:16">
       <c r="A160" t="s">
         <v>348</v>
       </c>
       <c r="B160" t="s">
         <v>349</v>
       </c>
       <c r="C160" s="1">
-        <v>429000.0</v>
+        <v>-24.0</v>
       </c>
       <c r="D160" s="1">
-        <v>96.671</v>
+        <v>105.995</v>
       </c>
       <c r="E160" s="1">
-        <v>99.69888112</v>
+        <v>105.99</v>
       </c>
       <c r="F160" t="s">
         <v>8</v>
       </c>
       <c r="G160">
         <v>1.0</v>
       </c>
       <c r="H160" s="1">
-        <v>427708.2</v>
+        <v>0.0</v>
       </c>
       <c r="I160" s="1">
-        <v>-12989.61</v>
+        <v>-120.0</v>
       </c>
       <c r="J160" s="1">
-        <v>-3.037026178128</v>
+        <v>0</v>
       </c>
       <c r="K160">
-        <v>0.55</v>
-[...2 lines deleted...]
-        <v>350</v>
+        <v>0.0</v>
+      </c>
+      <c r="L160">
+        <v>0.0</v>
       </c>
       <c r="M160" s="1">
-        <v>414718.59</v>
+        <v>-120.0</v>
       </c>
       <c r="N160" s="1">
-        <v>417061.93</v>
+        <v>-120.0</v>
       </c>
       <c r="O160" s="1">
-        <v>0.24</v>
+        <v>0.0</v>
       </c>
       <c r="P160">
         <v>1</v>
       </c>
     </row>
     <row r="161" spans="1:16">
       <c r="A161" t="s">
+        <v>350</v>
+      </c>
+      <c r="B161" t="s">
         <v>351</v>
       </c>
-      <c r="B161" t="s">
+      <c r="C161" s="1">
+        <v>429000.0</v>
+      </c>
+      <c r="D161" s="1">
+        <v>97.759</v>
+      </c>
+      <c r="E161" s="1">
+        <v>99.69888112</v>
+      </c>
+      <c r="F161" t="s">
+        <v>8</v>
+      </c>
+      <c r="G161">
+        <v>1.0</v>
+      </c>
+      <c r="H161" s="1">
+        <v>427708.2</v>
+      </c>
+      <c r="I161" s="1">
+        <v>-8322.09</v>
+      </c>
+      <c r="J161" s="1">
+        <v>-1.945740109729</v>
+      </c>
+      <c r="K161">
+        <v>0.82</v>
+      </c>
+      <c r="L161" t="s">
         <v>352</v>
       </c>
-      <c r="C161" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M161" s="1">
-        <v>200530.0</v>
+        <v>419386.11</v>
       </c>
       <c r="N161" s="1">
-        <v>206595.07</v>
+        <v>422922.42</v>
       </c>
       <c r="O161" s="1">
-        <v>0.12</v>
+        <v>0.24</v>
       </c>
       <c r="P161">
         <v>1</v>
       </c>
     </row>
     <row r="162" spans="1:16">
       <c r="A162" t="s">
+        <v>353</v>
+      </c>
+      <c r="B162" t="s">
         <v>354</v>
-      </c>
-[...1 lines deleted...]
-        <v>355</v>
       </c>
       <c r="C162" s="1">
         <v>200000.0</v>
       </c>
       <c r="D162" s="1">
-        <v>100.328</v>
+        <v>101.969</v>
       </c>
       <c r="E162" s="1">
-        <v>99.179</v>
+        <v>99.634</v>
       </c>
       <c r="F162" t="s">
         <v>8</v>
       </c>
       <c r="G162">
         <v>1.0</v>
       </c>
       <c r="H162" s="1">
-        <v>198358.0</v>
+        <v>199268.0</v>
       </c>
       <c r="I162" s="1">
-        <v>2298.0</v>
+        <v>4670.0</v>
       </c>
       <c r="J162" s="1">
-        <v>1.1585113784168</v>
+        <v>2.3435774936267</v>
       </c>
       <c r="K162">
-        <v>0.74</v>
+        <v>3.37</v>
       </c>
       <c r="L162" t="s">
-        <v>356</v>
+        <v>355</v>
       </c>
       <c r="M162" s="1">
-        <v>200656.0</v>
+        <v>203938.0</v>
       </c>
       <c r="N162" s="1">
-        <v>202142.3</v>
+        <v>210674.3</v>
       </c>
       <c r="O162" s="1">
         <v>0.12</v>
       </c>
       <c r="P162">
         <v>1</v>
       </c>
     </row>
     <row r="163" spans="1:16">
       <c r="A163" t="s">
+        <v>356</v>
+      </c>
+      <c r="B163" t="s">
         <v>357</v>
       </c>
-      <c r="B163" t="s">
+      <c r="C163" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D163" s="1">
+        <v>101.65</v>
+      </c>
+      <c r="E163" s="1">
+        <v>99.179</v>
+      </c>
+      <c r="F163" t="s">
+        <v>8</v>
+      </c>
+      <c r="G163">
+        <v>1.0</v>
+      </c>
+      <c r="H163" s="1">
+        <v>198358.0</v>
+      </c>
+      <c r="I163" s="1">
+        <v>4942.0</v>
+      </c>
+      <c r="J163" s="1">
+        <v>2.4914548442715</v>
+      </c>
+      <c r="K163">
+        <v>1.04</v>
+      </c>
+      <c r="L163" t="s">
         <v>358</v>
       </c>
-      <c r="C163" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M163" s="1">
-        <v>301302.0</v>
+        <v>203300.0</v>
       </c>
       <c r="N163" s="1">
-        <v>313770.49</v>
+        <v>205380.82</v>
       </c>
       <c r="O163" s="1">
-        <v>0.18</v>
+        <v>0.12</v>
       </c>
       <c r="P163">
         <v>1</v>
       </c>
     </row>
     <row r="164" spans="1:16">
       <c r="A164" t="s">
+        <v>359</v>
+      </c>
+      <c r="B164" t="s">
         <v>360</v>
       </c>
-      <c r="B164" t="s">
+      <c r="C164" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D164" s="1">
+        <v>102.097</v>
+      </c>
+      <c r="E164" s="1">
+        <v>99.89</v>
+      </c>
+      <c r="F164" t="s">
+        <v>8</v>
+      </c>
+      <c r="G164">
+        <v>1.0</v>
+      </c>
+      <c r="H164" s="1">
+        <v>299670.0</v>
+      </c>
+      <c r="I164" s="1">
+        <v>6621.0</v>
+      </c>
+      <c r="J164" s="1">
+        <v>2.2094303734108</v>
+      </c>
+      <c r="K164">
+        <v>4.51</v>
+      </c>
+      <c r="L164" t="s">
         <v>361</v>
       </c>
-      <c r="C164" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M164" s="1">
-        <v>346873.36</v>
+        <v>306291.0</v>
       </c>
       <c r="N164" s="1">
-        <v>351066.37</v>
+        <v>319823.88</v>
       </c>
       <c r="O164" s="1">
-        <v>0.2</v>
+        <v>0.18</v>
       </c>
       <c r="P164">
         <v>1</v>
       </c>
     </row>
     <row r="165" spans="1:16">
       <c r="A165" t="s">
+        <v>362</v>
+      </c>
+      <c r="B165" t="s">
         <v>363</v>
       </c>
-      <c r="B165" t="s">
+      <c r="C165" s="1">
+        <v>358000.0</v>
+      </c>
+      <c r="D165" s="1">
+        <v>98.437</v>
+      </c>
+      <c r="E165" s="1">
+        <v>99.33</v>
+      </c>
+      <c r="F165" t="s">
+        <v>8</v>
+      </c>
+      <c r="G165">
+        <v>1.0</v>
+      </c>
+      <c r="H165" s="1">
+        <v>355601.4</v>
+      </c>
+      <c r="I165" s="1">
+        <v>-3196.94</v>
+      </c>
+      <c r="J165" s="1">
+        <v>-0.89902345716299</v>
+      </c>
+      <c r="K165">
+        <v>1.46</v>
+      </c>
+      <c r="L165" t="s">
         <v>364</v>
       </c>
-      <c r="C165" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M165" s="1">
-        <v>191784.0</v>
+        <v>352404.46</v>
       </c>
       <c r="N165" s="1">
-        <v>194101.81</v>
+        <v>357627.34</v>
       </c>
       <c r="O165" s="1">
-        <v>0.11</v>
+        <v>0.2</v>
       </c>
       <c r="P165">
         <v>1</v>
       </c>
     </row>
     <row r="166" spans="1:16">
       <c r="A166" t="s">
+        <v>365</v>
+      </c>
+      <c r="B166" t="s">
         <v>366</v>
       </c>
-      <c r="B166" t="s">
+      <c r="C166" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D166" s="1">
+        <v>97.218</v>
+      </c>
+      <c r="E166" s="1">
+        <v>99.253</v>
+      </c>
+      <c r="F166" t="s">
+        <v>8</v>
+      </c>
+      <c r="G166">
+        <v>1.0</v>
+      </c>
+      <c r="H166" s="1">
+        <v>198506.0</v>
+      </c>
+      <c r="I166" s="1">
+        <v>-4070.0</v>
+      </c>
+      <c r="J166" s="1">
+        <v>-2.0503158594702</v>
+      </c>
+      <c r="K166">
+        <v>1.39</v>
+      </c>
+      <c r="L166" t="s">
         <v>367</v>
       </c>
-      <c r="C166" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M166" s="1">
-        <v>247216.32</v>
+        <v>194436.0</v>
       </c>
       <c r="N166" s="1">
-        <v>247243.5</v>
+        <v>197214.08</v>
       </c>
       <c r="O166" s="1">
-        <v>0.14</v>
+        <v>0.11</v>
       </c>
       <c r="P166">
         <v>1</v>
       </c>
     </row>
     <row r="167" spans="1:16">
       <c r="A167" t="s">
         <v>368</v>
       </c>
       <c r="B167" t="s">
         <v>369</v>
       </c>
       <c r="C167" s="1">
-        <v>178000.0</v>
+        <v>248000.0</v>
       </c>
       <c r="D167" s="1">
-        <v>100.586</v>
+        <v>100.621</v>
       </c>
       <c r="E167" s="1">
-        <v>100.64402809</v>
+        <v>99.955</v>
       </c>
       <c r="F167" t="s">
         <v>8</v>
       </c>
       <c r="G167">
         <v>1.0</v>
       </c>
       <c r="H167" s="1">
-        <v>179146.37</v>
+        <v>247888.4</v>
       </c>
       <c r="I167" s="1">
-        <v>-103.29</v>
+        <v>1651.68</v>
       </c>
       <c r="J167" s="1">
-        <v>-0.057656764130917</v>
+        <v>0.66629983492572</v>
       </c>
       <c r="K167">
-        <v>3.35</v>
-[...2 lines deleted...]
-        <v>370</v>
+        <v>0.32</v>
+      </c>
+      <c r="L167">
+        <v>788.16</v>
       </c>
       <c r="M167" s="1">
-        <v>179043.08</v>
+        <v>249540.08</v>
       </c>
       <c r="N167" s="1">
-        <v>185012.18</v>
+        <v>250328.24</v>
       </c>
       <c r="O167" s="1">
-        <v>0.11</v>
+        <v>0.14</v>
       </c>
       <c r="P167">
         <v>1</v>
       </c>
     </row>
     <row r="168" spans="1:16">
       <c r="A168" t="s">
+        <v>370</v>
+      </c>
+      <c r="B168" t="s">
         <v>371</v>
       </c>
-      <c r="B168" t="s">
+      <c r="C168" s="1">
+        <v>178000.0</v>
+      </c>
+      <c r="D168" s="1">
+        <v>101.737</v>
+      </c>
+      <c r="E168" s="1">
+        <v>100.64402809</v>
+      </c>
+      <c r="F168" t="s">
+        <v>8</v>
+      </c>
+      <c r="G168">
+        <v>1.0</v>
+      </c>
+      <c r="H168" s="1">
+        <v>179146.37</v>
+      </c>
+      <c r="I168" s="1">
+        <v>1945.49</v>
+      </c>
+      <c r="J168" s="1">
+        <v>1.0859779073391</v>
+      </c>
+      <c r="K168">
+        <v>3.7</v>
+      </c>
+      <c r="L168" t="s">
         <v>372</v>
       </c>
-      <c r="C168" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M168" s="1">
-        <v>326928.0</v>
+        <v>181091.86</v>
       </c>
       <c r="N168" s="1">
-        <v>338607.91</v>
+        <v>187675.42</v>
       </c>
       <c r="O168" s="1">
-        <v>0.19</v>
+        <v>0.11</v>
       </c>
       <c r="P168">
         <v>1</v>
       </c>
     </row>
     <row r="169" spans="1:16">
       <c r="A169" t="s">
+        <v>373</v>
+      </c>
+      <c r="B169" t="s">
         <v>374</v>
       </c>
-      <c r="B169" t="s">
+      <c r="C169" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D169" s="1">
+        <v>110.254</v>
+      </c>
+      <c r="E169" s="1">
+        <v>100.019</v>
+      </c>
+      <c r="F169" t="s">
+        <v>8</v>
+      </c>
+      <c r="G169">
+        <v>1.0</v>
+      </c>
+      <c r="H169" s="1">
+        <v>300057.0</v>
+      </c>
+      <c r="I169" s="1">
+        <v>30705.0</v>
+      </c>
+      <c r="J169" s="1">
+        <v>10.233055719413</v>
+      </c>
+      <c r="K169">
+        <v>4.34</v>
+      </c>
+      <c r="L169" t="s">
         <v>375</v>
       </c>
-      <c r="C169" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M169" s="1">
-        <v>103998.0</v>
+        <v>330762.0</v>
       </c>
       <c r="N169" s="1">
-        <v>108354.16</v>
+        <v>343782.23</v>
       </c>
       <c r="O169" s="1">
-        <v>0.06</v>
+        <v>0.19</v>
       </c>
       <c r="P169">
         <v>1</v>
       </c>
     </row>
     <row r="170" spans="1:16">
       <c r="A170" t="s">
+        <v>376</v>
+      </c>
+      <c r="B170" t="s">
         <v>377</v>
-      </c>
-[...1 lines deleted...]
-        <v>378</v>
       </c>
       <c r="C170" s="1">
         <v>100000.0</v>
       </c>
       <c r="D170" s="1">
-        <v>107.401</v>
+        <v>104.009</v>
       </c>
       <c r="E170" s="1">
-        <v>111.205</v>
+        <v>106.65</v>
       </c>
       <c r="F170" t="s">
         <v>8</v>
       </c>
       <c r="G170">
         <v>1.0</v>
       </c>
       <c r="H170" s="1">
-        <v>111205.0</v>
+        <v>106650.0</v>
       </c>
       <c r="I170" s="1">
-        <v>-3804.0</v>
+        <v>-2641.0</v>
       </c>
       <c r="J170" s="1">
-        <v>-3.4207095004721</v>
+        <v>-2.4763244256915</v>
       </c>
       <c r="K170">
-        <v>5.12</v>
+        <v>4.74</v>
       </c>
       <c r="L170" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
       <c r="M170" s="1">
-        <v>107401.0</v>
+        <v>104009.0</v>
       </c>
       <c r="N170" s="1">
-        <v>112524.29</v>
+        <v>108748.73</v>
       </c>
       <c r="O170" s="1">
         <v>0.06</v>
       </c>
       <c r="P170">
         <v>1</v>
       </c>
     </row>
     <row r="171" spans="1:16">
       <c r="A171" t="s">
+        <v>379</v>
+      </c>
+      <c r="B171" t="s">
         <v>380</v>
       </c>
-      <c r="B171" t="s">
+      <c r="C171" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D171" s="1">
+        <v>107.308</v>
+      </c>
+      <c r="E171" s="1">
+        <v>111.205</v>
+      </c>
+      <c r="F171" t="s">
+        <v>8</v>
+      </c>
+      <c r="G171">
+        <v>1.0</v>
+      </c>
+      <c r="H171" s="1">
+        <v>111205.0</v>
+      </c>
+      <c r="I171" s="1">
+        <v>-3897.0</v>
+      </c>
+      <c r="J171" s="1">
+        <v>-3.5043388336855</v>
+      </c>
+      <c r="K171">
+        <v>5.65</v>
+      </c>
+      <c r="L171" t="s">
         <v>381</v>
       </c>
-      <c r="C171" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M171" s="1">
-        <v>193168.0</v>
+        <v>107308.0</v>
       </c>
       <c r="N171" s="1">
-        <v>198494.03</v>
+        <v>112958.68</v>
       </c>
       <c r="O171" s="1">
-        <v>0.11</v>
+        <v>0.06</v>
       </c>
       <c r="P171">
         <v>1</v>
       </c>
     </row>
     <row r="172" spans="1:16">
       <c r="A172" t="s">
+        <v>382</v>
+      </c>
+      <c r="B172" t="s">
         <v>383</v>
       </c>
-      <c r="B172" t="s">
+      <c r="C172" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D172" s="1">
+        <v>97.961</v>
+      </c>
+      <c r="E172" s="1">
+        <v>99.433</v>
+      </c>
+      <c r="F172" t="s">
+        <v>8</v>
+      </c>
+      <c r="G172">
+        <v>1.0</v>
+      </c>
+      <c r="H172" s="1">
+        <v>198866.0</v>
+      </c>
+      <c r="I172" s="1">
+        <v>-2944.0</v>
+      </c>
+      <c r="J172" s="1">
+        <v>-1.4803938330333</v>
+      </c>
+      <c r="K172">
+        <v>2.89</v>
+      </c>
+      <c r="L172" t="s">
         <v>384</v>
       </c>
-      <c r="C172" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M172" s="1">
-        <v>135844.28</v>
+        <v>195922.0</v>
       </c>
       <c r="N172" s="1">
-        <v>137764.01</v>
+        <v>201708.3</v>
       </c>
       <c r="O172" s="1">
-        <v>0.08</v>
+        <v>0.11</v>
       </c>
       <c r="P172">
         <v>1</v>
       </c>
     </row>
     <row r="173" spans="1:16">
       <c r="A173" t="s">
+        <v>385</v>
+      </c>
+      <c r="B173" t="s">
         <v>386</v>
-      </c>
-[...1 lines deleted...]
-        <v>387</v>
       </c>
       <c r="C173" s="1">
         <v>160000.0</v>
       </c>
       <c r="D173" s="1">
-        <v>96.947</v>
+        <v>98.521</v>
       </c>
       <c r="E173" s="1">
         <v>99.726</v>
       </c>
       <c r="F173" t="s">
         <v>8</v>
       </c>
       <c r="G173">
         <v>1.0</v>
       </c>
       <c r="H173" s="1">
         <v>159561.6</v>
       </c>
       <c r="I173" s="1">
-        <v>-4446.4</v>
+        <v>-1928.0</v>
       </c>
       <c r="J173" s="1">
-        <v>-2.7866353809438</v>
+        <v>-1.2083107715139</v>
       </c>
       <c r="K173">
-        <v>0.35</v>
-[...2 lines deleted...]
-        <v>558.9</v>
+        <v>0.64</v>
+      </c>
+      <c r="L173" t="s">
+        <v>387</v>
       </c>
       <c r="M173" s="1">
-        <v>155115.2</v>
+        <v>157633.6</v>
       </c>
       <c r="N173" s="1">
-        <v>155674.1</v>
+        <v>158652.78</v>
       </c>
       <c r="O173" s="1">
         <v>0.09</v>
       </c>
       <c r="P173">
         <v>1</v>
       </c>
     </row>
     <row r="174" spans="1:16">
       <c r="A174" t="s">
         <v>388</v>
       </c>
       <c r="B174" t="s">
         <v>389</v>
       </c>
       <c r="C174" s="1">
         <v>200000.0</v>
       </c>
       <c r="D174" s="1">
-        <v>97.647</v>
+        <v>99.153</v>
       </c>
       <c r="E174" s="1">
         <v>100.0</v>
       </c>
       <c r="F174" t="s">
         <v>8</v>
       </c>
       <c r="G174">
         <v>1.0</v>
       </c>
       <c r="H174" s="1">
         <v>200000.0</v>
       </c>
       <c r="I174" s="1">
-        <v>-4706.0</v>
+        <v>-1694.0</v>
       </c>
       <c r="J174" s="1">
-        <v>-2.353</v>
+        <v>-0.847</v>
       </c>
       <c r="K174">
-        <v>3.53</v>
+        <v>3.85</v>
       </c>
       <c r="L174" t="s">
         <v>390</v>
       </c>
       <c r="M174" s="1">
-        <v>195294.0</v>
+        <v>198306.0</v>
       </c>
       <c r="N174" s="1">
-        <v>202350.16</v>
+        <v>206014.22</v>
       </c>
       <c r="O174" s="1">
         <v>0.12</v>
       </c>
       <c r="P174">
         <v>1</v>
       </c>
     </row>
     <row r="175" spans="1:16">
       <c r="A175" t="s">
         <v>391</v>
       </c>
       <c r="B175" t="s">
         <v>392</v>
       </c>
       <c r="C175" s="1">
         <v>500000.0</v>
       </c>
       <c r="D175" s="1">
-        <v>97.161</v>
+        <v>98.219</v>
       </c>
       <c r="E175" s="1">
         <v>97.673</v>
       </c>
       <c r="F175" t="s">
         <v>8</v>
       </c>
       <c r="G175">
         <v>1.0</v>
       </c>
       <c r="H175" s="1">
         <v>488365.0</v>
       </c>
       <c r="I175" s="1">
-        <v>-2560.0</v>
+        <v>2730.0</v>
       </c>
       <c r="J175" s="1">
-        <v>-0.52419808954368</v>
+        <v>0.55900811892744</v>
       </c>
       <c r="K175">
-        <v>3.04</v>
+        <v>3.31</v>
       </c>
       <c r="L175" t="s">
         <v>393</v>
       </c>
       <c r="M175" s="1">
-        <v>485805.0</v>
+        <v>491095.0</v>
       </c>
       <c r="N175" s="1">
-        <v>501003.63</v>
+        <v>507636.1</v>
       </c>
       <c r="O175" s="1">
-        <v>0.29</v>
+        <v>0.28</v>
       </c>
       <c r="P175">
         <v>1</v>
       </c>
     </row>
     <row r="176" spans="1:16">
       <c r="A176" t="s">
         <v>394</v>
       </c>
       <c r="B176" t="s">
         <v>395</v>
       </c>
       <c r="C176" s="1">
         <v>300000.0</v>
       </c>
       <c r="D176" s="1">
-        <v>99.565</v>
+        <v>100.204</v>
       </c>
       <c r="E176" s="1">
         <v>100.43970333</v>
       </c>
       <c r="F176" t="s">
         <v>8</v>
       </c>
       <c r="G176">
         <v>1.0</v>
       </c>
       <c r="H176" s="1">
         <v>301319.11</v>
       </c>
       <c r="I176" s="1">
-        <v>-2624.11</v>
+        <v>-707.11</v>
       </c>
       <c r="J176" s="1">
-        <v>-0.87087407101395</v>
+        <v>-0.23467147503522</v>
       </c>
       <c r="K176">
-        <v>3.0</v>
-[...2 lines deleted...]
-        <v>396</v>
+        <v>0.06</v>
+      </c>
+      <c r="L176">
+        <v>183.25</v>
       </c>
       <c r="M176" s="1">
-        <v>298695.0</v>
+        <v>300612.0</v>
       </c>
       <c r="N176" s="1">
-        <v>307700.26</v>
+        <v>300795.25</v>
       </c>
       <c r="O176" s="1">
-        <v>0.18</v>
+        <v>0.17</v>
       </c>
       <c r="P176">
         <v>1</v>
       </c>
     </row>
     <row r="177" spans="1:16">
       <c r="A177" t="s">
+        <v>396</v>
+      </c>
+      <c r="B177" t="s">
         <v>397</v>
-      </c>
-[...1 lines deleted...]
-        <v>398</v>
       </c>
       <c r="C177" s="1">
         <v>164000.0</v>
       </c>
       <c r="D177" s="1">
-        <v>97.904</v>
+        <v>99.31</v>
       </c>
       <c r="E177" s="1">
         <v>101.02690244</v>
       </c>
       <c r="F177" t="s">
         <v>8</v>
       </c>
       <c r="G177">
         <v>1.0</v>
       </c>
       <c r="H177" s="1">
         <v>165684.12</v>
       </c>
       <c r="I177" s="1">
-        <v>-5121.56</v>
+        <v>-2815.72</v>
       </c>
       <c r="J177" s="1">
-        <v>-3.0911592492992</v>
+        <v>-1.6994507379464</v>
       </c>
       <c r="K177">
-        <v>2.09</v>
+        <v>2.34</v>
       </c>
       <c r="L177" t="s">
-        <v>399</v>
+        <v>398</v>
       </c>
       <c r="M177" s="1">
-        <v>160562.56</v>
+        <v>162868.4</v>
       </c>
       <c r="N177" s="1">
-        <v>163994.31</v>
+        <v>166712.55</v>
       </c>
       <c r="O177" s="1">
         <v>0.09</v>
       </c>
       <c r="P177">
         <v>1</v>
       </c>
     </row>
     <row r="178" spans="1:16">
       <c r="A178" t="s">
+        <v>399</v>
+      </c>
+      <c r="B178" t="s">
         <v>400</v>
-      </c>
-[...1 lines deleted...]
-        <v>401</v>
       </c>
       <c r="C178" s="1">
         <v>387000.0</v>
       </c>
       <c r="D178" s="1">
-        <v>89.396</v>
+        <v>90.263</v>
       </c>
       <c r="E178" s="1">
         <v>87.82281395</v>
       </c>
       <c r="F178" t="s">
         <v>8</v>
       </c>
       <c r="G178">
         <v>1.0</v>
       </c>
       <c r="H178" s="1">
         <v>339874.29</v>
       </c>
       <c r="I178" s="1">
-        <v>6088.23</v>
+        <v>9443.52</v>
       </c>
       <c r="J178" s="1">
-        <v>1.791318195913</v>
+        <v>2.7785332041444</v>
       </c>
       <c r="K178">
         <v>0.0</v>
       </c>
       <c r="L178">
         <v>0.0</v>
       </c>
       <c r="M178" s="1">
-        <v>345962.52</v>
+        <v>349317.81</v>
       </c>
       <c r="N178" s="1">
-        <v>345962.52</v>
+        <v>349317.81</v>
       </c>
       <c r="O178" s="1">
         <v>0.2</v>
       </c>
       <c r="P178">
         <v>1</v>
       </c>
     </row>
     <row r="179" spans="1:16">
       <c r="A179" t="s">
+        <v>401</v>
+      </c>
+      <c r="B179" t="s">
         <v>402</v>
-      </c>
-[...1 lines deleted...]
-        <v>403</v>
       </c>
       <c r="C179" s="1">
         <v>1635000.0</v>
       </c>
       <c r="D179" s="1">
-        <v>59.578</v>
+        <v>59.699</v>
       </c>
       <c r="E179" s="1">
         <v>71.0666526</v>
       </c>
       <c r="F179" t="s">
         <v>8</v>
       </c>
       <c r="G179">
         <v>1.0</v>
       </c>
       <c r="H179" s="1">
         <v>1161939.77</v>
       </c>
       <c r="I179" s="1">
-        <v>-187839.47</v>
+        <v>-185861.12</v>
       </c>
       <c r="J179" s="1">
-        <v>-16.166024681297</v>
+        <v>-15.995761983429</v>
       </c>
       <c r="K179">
         <v>0.0</v>
       </c>
       <c r="L179">
         <v>0.0</v>
       </c>
       <c r="M179" s="1">
-        <v>974100.3</v>
+        <v>976078.65</v>
       </c>
       <c r="N179" s="1">
-        <v>974100.3</v>
+        <v>976078.65</v>
       </c>
       <c r="O179" s="1">
-        <v>0.56</v>
+        <v>0.55</v>
       </c>
       <c r="P179">
         <v>1</v>
       </c>
     </row>
     <row r="180" spans="1:16">
       <c r="A180" t="s">
+        <v>403</v>
+      </c>
+      <c r="B180" t="s">
         <v>404</v>
-      </c>
-[...1 lines deleted...]
-        <v>405</v>
       </c>
       <c r="C180" s="1">
         <v>253500.0</v>
       </c>
       <c r="D180" s="1">
-        <v>97.623</v>
+        <v>98.096</v>
       </c>
       <c r="E180" s="1">
         <v>99.596</v>
       </c>
       <c r="F180" t="s">
         <v>8</v>
       </c>
       <c r="G180">
         <v>1.0</v>
       </c>
       <c r="H180" s="1">
         <v>252475.86</v>
       </c>
       <c r="I180" s="1">
-        <v>-5001.55</v>
+        <v>-3802.5</v>
       </c>
       <c r="J180" s="1">
-        <v>-1.9810012727553</v>
+        <v>-1.5060845817101</v>
       </c>
       <c r="K180">
-        <v>0.27</v>
-[...2 lines deleted...]
-        <v>696.6</v>
+        <v>0.5</v>
+      </c>
+      <c r="L180" t="s">
+        <v>405</v>
       </c>
       <c r="M180" s="1">
-        <v>247474.31</v>
+        <v>248673.36</v>
       </c>
       <c r="N180" s="1">
-        <v>248170.91</v>
+        <v>249943.64</v>
       </c>
       <c r="O180" s="1">
         <v>0.14</v>
       </c>
       <c r="P180">
         <v>1</v>
       </c>
     </row>
     <row r="181" spans="1:16">
       <c r="A181" t="s">
         <v>406</v>
       </c>
       <c r="B181" t="s">
         <v>407</v>
       </c>
       <c r="C181" s="1">
         <v>473000.0</v>
       </c>
       <c r="D181" s="1">
-        <v>87.84</v>
+        <v>89.101</v>
       </c>
       <c r="E181" s="1">
         <v>98.844</v>
       </c>
       <c r="F181" t="s">
         <v>8</v>
       </c>
       <c r="G181">
         <v>1.0</v>
       </c>
       <c r="H181" s="1">
         <v>467532.12</v>
       </c>
       <c r="I181" s="1">
-        <v>-52048.92</v>
+        <v>-46084.39</v>
       </c>
       <c r="J181" s="1">
-        <v>-11.132693941969</v>
+        <v>-9.856946299219</v>
       </c>
       <c r="K181">
-        <v>0.64</v>
+        <v>0.75</v>
       </c>
       <c r="L181" t="s">
         <v>408</v>
       </c>
       <c r="M181" s="1">
-        <v>415483.2</v>
+        <v>421447.73</v>
       </c>
       <c r="N181" s="1">
-        <v>418512.34</v>
+        <v>424975.79</v>
       </c>
       <c r="O181" s="1">
         <v>0.24</v>
       </c>
       <c r="P181">
         <v>1</v>
       </c>
     </row>
     <row r="182" spans="1:16">
       <c r="A182" t="s">
         <v>409</v>
       </c>
       <c r="B182" t="s">
         <v>410</v>
       </c>
       <c r="C182" s="1">
         <v>131000.0</v>
       </c>
       <c r="D182" s="1">
-        <v>87.815</v>
+        <v>89.381</v>
       </c>
       <c r="E182" s="1">
         <v>84.29</v>
       </c>
       <c r="F182" t="s">
         <v>8</v>
       </c>
       <c r="G182">
         <v>1.0</v>
       </c>
       <c r="H182" s="1">
         <v>110419.9</v>
       </c>
       <c r="I182" s="1">
-        <v>4617.75</v>
+        <v>6669.21</v>
       </c>
       <c r="J182" s="1">
-        <v>4.1819907462332</v>
+        <v>6.039862379879</v>
       </c>
       <c r="K182">
-        <v>1.33</v>
+        <v>1.47</v>
       </c>
       <c r="L182" t="s">
         <v>411</v>
       </c>
       <c r="M182" s="1">
-        <v>115037.65</v>
+        <v>117089.11</v>
       </c>
       <c r="N182" s="1">
-        <v>116780.58</v>
+        <v>119020.46</v>
       </c>
       <c r="O182" s="1">
         <v>0.07</v>
       </c>
       <c r="P182">
         <v>1</v>
       </c>
     </row>
     <row r="183" spans="1:16">
       <c r="A183" t="s">
         <v>412</v>
       </c>
       <c r="B183" t="s">
         <v>413</v>
       </c>
       <c r="C183" s="1">
         <v>200000.0</v>
       </c>
       <c r="D183" s="1">
-        <v>102.828</v>
+        <v>104.007</v>
       </c>
       <c r="E183" s="1">
         <v>105.76</v>
       </c>
       <c r="F183" t="s">
         <v>8</v>
       </c>
       <c r="G183">
         <v>1.0</v>
       </c>
       <c r="H183" s="1">
         <v>211520.0</v>
       </c>
       <c r="I183" s="1">
-        <v>-5864.0</v>
+        <v>-3506.0</v>
       </c>
       <c r="J183" s="1">
-        <v>-2.7723146747352</v>
+        <v>-1.6575264750378</v>
       </c>
       <c r="K183">
-        <v>0.61</v>
+        <v>0.99</v>
       </c>
       <c r="L183" t="s">
         <v>414</v>
       </c>
       <c r="M183" s="1">
-        <v>205656.0</v>
+        <v>208014.0</v>
       </c>
       <c r="N183" s="1">
-        <v>206884.77</v>
+        <v>209990.71</v>
       </c>
       <c r="O183" s="1">
         <v>0.12</v>
       </c>
       <c r="P183">
         <v>1</v>
       </c>
     </row>
     <row r="184" spans="1:16">
       <c r="A184" t="s">
         <v>415</v>
       </c>
       <c r="B184" t="s">
         <v>416</v>
       </c>
       <c r="C184" s="1">
-        <v>280000.0</v>
+        <v>264000.0</v>
       </c>
       <c r="D184" s="1">
-        <v>97.189</v>
+        <v>100.196</v>
       </c>
       <c r="E184" s="1">
-        <v>99.799</v>
+        <v>99.607</v>
       </c>
       <c r="F184" t="s">
         <v>8</v>
       </c>
       <c r="G184">
         <v>1.0</v>
       </c>
       <c r="H184" s="1">
-        <v>279437.2</v>
+        <v>262962.48</v>
       </c>
       <c r="I184" s="1">
-        <v>-7308.0</v>
+        <v>1554.96</v>
       </c>
       <c r="J184" s="1">
-        <v>-2.6152566658985</v>
+        <v>0.59132390293855</v>
       </c>
       <c r="K184">
-        <v>1.32</v>
+        <v>0.85</v>
       </c>
       <c r="L184" t="s">
         <v>417</v>
       </c>
       <c r="M184" s="1">
-        <v>272129.2</v>
+        <v>264517.44</v>
       </c>
       <c r="N184" s="1">
-        <v>275820.98</v>
+        <v>266763.25</v>
       </c>
       <c r="O184" s="1">
-        <v>0.16</v>
+        <v>0.15</v>
       </c>
       <c r="P184">
         <v>1</v>
       </c>
     </row>
     <row r="185" spans="1:16">
       <c r="A185" t="s">
         <v>418</v>
       </c>
       <c r="B185" t="s">
         <v>419</v>
       </c>
       <c r="C185" s="1">
-        <v>264000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D185" s="1">
-        <v>99.378</v>
+        <v>99.352</v>
       </c>
       <c r="E185" s="1">
-        <v>99.607</v>
+        <v>99.991</v>
       </c>
       <c r="F185" t="s">
         <v>8</v>
       </c>
       <c r="G185">
         <v>1.0</v>
       </c>
       <c r="H185" s="1">
-        <v>262962.48</v>
+        <v>199982.0</v>
       </c>
       <c r="I185" s="1">
-        <v>-604.56</v>
+        <v>-1278.0</v>
       </c>
       <c r="J185" s="1">
-        <v>-0.22990352083689</v>
+        <v>-0.63905751517637</v>
       </c>
       <c r="K185">
-        <v>0.59</v>
+        <v>3.01</v>
       </c>
       <c r="L185" t="s">
         <v>420</v>
       </c>
       <c r="M185" s="1">
-        <v>262357.92</v>
+        <v>198704.0</v>
       </c>
       <c r="N185" s="1">
-        <v>263920.22</v>
+        <v>204725.92</v>
       </c>
       <c r="O185" s="1">
-        <v>0.15</v>
+        <v>0.11</v>
       </c>
       <c r="P185">
         <v>1</v>
       </c>
     </row>
     <row r="186" spans="1:16">
       <c r="A186" t="s">
         <v>421</v>
       </c>
       <c r="B186" t="s">
         <v>422</v>
       </c>
       <c r="C186" s="1">
-        <v>200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D186" s="1">
-        <v>98.975</v>
+        <v>94.51</v>
       </c>
       <c r="E186" s="1">
-        <v>99.991</v>
+        <v>91.473</v>
       </c>
       <c r="F186" t="s">
         <v>8</v>
       </c>
       <c r="G186">
         <v>1.0</v>
       </c>
       <c r="H186" s="1">
-        <v>199982.0</v>
+        <v>274419.0</v>
       </c>
       <c r="I186" s="1">
-        <v>-2032.0</v>
+        <v>9111.0</v>
       </c>
       <c r="J186" s="1">
-        <v>-1.0160914482303</v>
+        <v>3.3201053862889</v>
       </c>
       <c r="K186">
-        <v>2.74</v>
+        <v>0.41</v>
       </c>
       <c r="L186" t="s">
         <v>423</v>
       </c>
       <c r="M186" s="1">
-        <v>197950.0</v>
+        <v>283530.0</v>
       </c>
       <c r="N186" s="1">
-        <v>203434.93</v>
+        <v>284759.92</v>
       </c>
       <c r="O186" s="1">
-        <v>0.12</v>
+        <v>0.16</v>
       </c>
       <c r="P186">
         <v>1</v>
       </c>
     </row>
     <row r="187" spans="1:16">
       <c r="A187" t="s">
         <v>424</v>
       </c>
       <c r="B187" t="s">
         <v>425</v>
       </c>
       <c r="C187" s="1">
-        <v>300000.0</v>
+        <v>498000.0</v>
       </c>
       <c r="D187" s="1">
-        <v>99.928</v>
+        <v>89.104</v>
       </c>
       <c r="E187" s="1">
-        <v>102.64</v>
+        <v>100.0</v>
       </c>
       <c r="F187" t="s">
         <v>8</v>
       </c>
       <c r="G187">
         <v>1.0</v>
       </c>
       <c r="H187" s="1">
-        <v>307920.0</v>
+        <v>498000.0</v>
       </c>
       <c r="I187" s="1">
-        <v>-8136.0</v>
+        <v>-54262.08</v>
       </c>
       <c r="J187" s="1">
-        <v>-2.6422447388932</v>
+        <v>-10.896</v>
       </c>
       <c r="K187">
-        <v>0.78</v>
+        <v>1.01</v>
       </c>
       <c r="L187" t="s">
         <v>426</v>
       </c>
       <c r="M187" s="1">
-        <v>299784.0</v>
+        <v>443737.92</v>
       </c>
       <c r="N187" s="1">
-        <v>302126.47</v>
+        <v>448759.78</v>
       </c>
       <c r="O187" s="1">
-        <v>0.17</v>
+        <v>0.25</v>
       </c>
       <c r="P187">
         <v>1</v>
       </c>
     </row>
     <row r="188" spans="1:16">
       <c r="A188" t="s">
         <v>427</v>
       </c>
       <c r="B188" t="s">
         <v>428</v>
       </c>
       <c r="C188" s="1">
-        <v>200000.0</v>
+        <v>299000.0</v>
       </c>
       <c r="D188" s="1">
-        <v>105.012</v>
+        <v>100.36</v>
       </c>
       <c r="E188" s="1">
-        <v>99.379</v>
+        <v>99.298</v>
       </c>
       <c r="F188" t="s">
         <v>8</v>
       </c>
       <c r="G188">
         <v>1.0</v>
       </c>
       <c r="H188" s="1">
-        <v>198758.0</v>
+        <v>296901.02</v>
       </c>
       <c r="I188" s="1">
-        <v>11266.0</v>
+        <v>3175.38</v>
       </c>
       <c r="J188" s="1">
-        <v>5.6681995190131</v>
+        <v>1.0695079457794</v>
       </c>
       <c r="K188">
-        <v>2.12</v>
-[...2 lines deleted...]
-        <v>429</v>
+        <v>0.22</v>
+      </c>
+      <c r="L188">
+        <v>666.61</v>
       </c>
       <c r="M188" s="1">
-        <v>210024.0</v>
+        <v>300076.4</v>
       </c>
       <c r="N188" s="1">
-        <v>214271.26</v>
+        <v>300743.01</v>
       </c>
       <c r="O188" s="1">
-        <v>0.12</v>
+        <v>0.17</v>
       </c>
       <c r="P188">
         <v>1</v>
       </c>
     </row>
     <row r="189" spans="1:16">
       <c r="A189" t="s">
+        <v>429</v>
+      </c>
+      <c r="B189" t="s">
         <v>430</v>
       </c>
-      <c r="B189" t="s">
+      <c r="C189" s="1">
+        <v>261000.0</v>
+      </c>
+      <c r="D189" s="1">
+        <v>99.023</v>
+      </c>
+      <c r="E189" s="1">
+        <v>99.459</v>
+      </c>
+      <c r="F189" t="s">
+        <v>8</v>
+      </c>
+      <c r="G189">
+        <v>1.0</v>
+      </c>
+      <c r="H189" s="1">
+        <v>259587.99</v>
+      </c>
+      <c r="I189" s="1">
+        <v>-1137.96</v>
+      </c>
+      <c r="J189" s="1">
+        <v>-0.43837159030354</v>
+      </c>
+      <c r="K189">
+        <v>0.93</v>
+      </c>
+      <c r="L189" t="s">
         <v>431</v>
       </c>
-      <c r="C189" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M189" s="1">
-        <v>281190.0</v>
+        <v>258450.03</v>
       </c>
       <c r="N189" s="1">
-        <v>282286.44</v>
+        <v>260866.96</v>
       </c>
       <c r="O189" s="1">
-        <v>0.16</v>
+        <v>0.15</v>
       </c>
       <c r="P189">
         <v>1</v>
       </c>
     </row>
     <row r="190" spans="1:16">
       <c r="A190" t="s">
+        <v>432</v>
+      </c>
+      <c r="B190" t="s">
         <v>433</v>
       </c>
-      <c r="B190" t="s">
+      <c r="C190" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D190" s="1">
+        <v>98.532</v>
+      </c>
+      <c r="E190" s="1">
+        <v>99.292</v>
+      </c>
+      <c r="F190" t="s">
+        <v>8</v>
+      </c>
+      <c r="G190">
+        <v>1.0</v>
+      </c>
+      <c r="H190" s="1">
+        <v>297876.0</v>
+      </c>
+      <c r="I190" s="1">
+        <v>-2280.0</v>
+      </c>
+      <c r="J190" s="1">
+        <v>-0.76541916770737</v>
+      </c>
+      <c r="K190">
+        <v>0.88</v>
+      </c>
+      <c r="L190" t="s">
         <v>434</v>
       </c>
-      <c r="C190" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M190" s="1">
-        <v>438807.72</v>
+        <v>295596.0</v>
       </c>
       <c r="N190" s="1">
-        <v>443408.59</v>
+        <v>298242.58</v>
       </c>
       <c r="O190" s="1">
-        <v>0.26</v>
+        <v>0.17</v>
       </c>
       <c r="P190">
         <v>1</v>
       </c>
     </row>
     <row r="191" spans="1:16">
       <c r="A191" t="s">
+        <v>435</v>
+      </c>
+      <c r="B191" t="s">
         <v>436</v>
       </c>
-      <c r="B191" t="s">
+      <c r="C191" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D191" s="1">
+        <v>103.967</v>
+      </c>
+      <c r="E191" s="1">
+        <v>105.478</v>
+      </c>
+      <c r="F191" t="s">
+        <v>8</v>
+      </c>
+      <c r="G191">
+        <v>1.0</v>
+      </c>
+      <c r="H191" s="1">
+        <v>105478.0</v>
+      </c>
+      <c r="I191" s="1">
+        <v>-1511.0</v>
+      </c>
+      <c r="J191" s="1">
+        <v>-1.4325262139972</v>
+      </c>
+      <c r="K191">
+        <v>4.46</v>
+      </c>
+      <c r="L191" t="s">
         <v>437</v>
       </c>
-      <c r="C191" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M191" s="1">
-        <v>354014.65</v>
+        <v>103967.0</v>
       </c>
       <c r="N191" s="1">
-        <v>356457.58</v>
+        <v>108422.26</v>
       </c>
       <c r="O191" s="1">
-        <v>0.21</v>
+        <v>0.06</v>
       </c>
       <c r="P191">
         <v>1</v>
       </c>
     </row>
     <row r="192" spans="1:16">
       <c r="A192" t="s">
+        <v>438</v>
+      </c>
+      <c r="B192" t="s">
         <v>439</v>
       </c>
-      <c r="B192" t="s">
+      <c r="C192" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D192" s="1">
+        <v>98.373</v>
+      </c>
+      <c r="E192" s="1">
+        <v>99.74</v>
+      </c>
+      <c r="F192" t="s">
+        <v>8</v>
+      </c>
+      <c r="G192">
+        <v>1.0</v>
+      </c>
+      <c r="H192" s="1">
+        <v>99740.0</v>
+      </c>
+      <c r="I192" s="1">
+        <v>-1367.0</v>
+      </c>
+      <c r="J192" s="1">
+        <v>-1.370563465009</v>
+      </c>
+      <c r="K192">
+        <v>2.15</v>
+      </c>
+      <c r="L192" t="s">
         <v>440</v>
       </c>
-      <c r="C192" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M192" s="1">
-        <v>291738.0</v>
+        <v>98373.0</v>
       </c>
       <c r="N192" s="1">
-        <v>293579.1</v>
+        <v>100527.45</v>
       </c>
       <c r="O192" s="1">
-        <v>0.17</v>
+        <v>0.06</v>
       </c>
       <c r="P192">
         <v>1</v>
       </c>
     </row>
     <row r="193" spans="1:16">
       <c r="A193" t="s">
+        <v>441</v>
+      </c>
+      <c r="B193" t="s">
         <v>442</v>
       </c>
-      <c r="B193" t="s">
+      <c r="C193" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="D193" s="1">
+        <v>99.187</v>
+      </c>
+      <c r="E193" s="1">
+        <v>99.933</v>
+      </c>
+      <c r="F193" t="s">
+        <v>8</v>
+      </c>
+      <c r="G193">
+        <v>1.0</v>
+      </c>
+      <c r="H193" s="1">
+        <v>499665.0</v>
+      </c>
+      <c r="I193" s="1">
+        <v>-3730.0</v>
+      </c>
+      <c r="J193" s="1">
+        <v>-0.74650015510392</v>
+      </c>
+      <c r="K193">
+        <v>0.57</v>
+      </c>
+      <c r="L193" t="s">
         <v>443</v>
       </c>
-      <c r="C193" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M193" s="1">
-        <v>102550.0</v>
+        <v>495935.0</v>
       </c>
       <c r="N193" s="1">
-        <v>106623.77</v>
+        <v>498801.44</v>
       </c>
       <c r="O193" s="1">
-        <v>0.06</v>
+        <v>0.28</v>
       </c>
       <c r="P193">
         <v>1</v>
       </c>
     </row>
     <row r="194" spans="1:16">
       <c r="A194" t="s">
+        <v>444</v>
+      </c>
+      <c r="B194" t="s">
         <v>445</v>
       </c>
-      <c r="B194" t="s">
+      <c r="C194" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D194" s="1">
+        <v>99.831</v>
+      </c>
+      <c r="E194" s="1">
+        <v>100.91</v>
+      </c>
+      <c r="F194" t="s">
+        <v>8</v>
+      </c>
+      <c r="G194">
+        <v>1.0</v>
+      </c>
+      <c r="H194" s="1">
+        <v>302730.0</v>
+      </c>
+      <c r="I194" s="1">
+        <v>-3237.0</v>
+      </c>
+      <c r="J194" s="1">
+        <v>-1.0692696462194</v>
+      </c>
+      <c r="K194">
+        <v>3.05</v>
+      </c>
+      <c r="L194" t="s">
         <v>446</v>
       </c>
-      <c r="C194" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M194" s="1">
-        <v>97290.0</v>
+        <v>299493.0</v>
       </c>
       <c r="N194" s="1">
-        <v>99185.55</v>
+        <v>308647.11</v>
       </c>
       <c r="O194" s="1">
-        <v>0.06</v>
+        <v>0.17</v>
       </c>
       <c r="P194">
         <v>1</v>
       </c>
     </row>
     <row r="195" spans="1:16">
       <c r="A195" t="s">
+        <v>447</v>
+      </c>
+      <c r="B195" t="s">
         <v>448</v>
       </c>
-      <c r="B195" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C195" s="1">
-        <v>500000.0</v>
+        <v>982132.71</v>
       </c>
       <c r="D195" s="1">
-        <v>98.18</v>
+        <v>89.373</v>
       </c>
       <c r="E195" s="1">
-        <v>99.933</v>
+        <v>89.86337905</v>
       </c>
       <c r="F195" t="s">
         <v>8</v>
       </c>
       <c r="G195">
         <v>1.0</v>
       </c>
       <c r="H195" s="1">
-        <v>499665.0</v>
+        <v>882577.64</v>
       </c>
       <c r="I195" s="1">
-        <v>-8765.0</v>
+        <v>-4816.18</v>
       </c>
       <c r="J195" s="1">
-        <v>-1.7541752974493</v>
+        <v>-0.54569476743145</v>
       </c>
       <c r="K195">
-        <v>0.31</v>
-[...2 lines deleted...]
-        <v>450</v>
+        <v>0.08</v>
+      </c>
+      <c r="L195">
+        <v>820.69</v>
       </c>
       <c r="M195" s="1">
-        <v>490900.0</v>
+        <v>877761.46</v>
       </c>
       <c r="N195" s="1">
-        <v>492471.92</v>
+        <v>878582.15</v>
       </c>
       <c r="O195" s="1">
-        <v>0.28</v>
+        <v>0.49</v>
       </c>
       <c r="P195">
         <v>1</v>
       </c>
     </row>
     <row r="196" spans="1:16">
       <c r="A196" t="s">
+        <v>449</v>
+      </c>
+      <c r="B196" t="s">
+        <v>450</v>
+      </c>
+      <c r="C196" s="1">
+        <v>187052.98</v>
+      </c>
+      <c r="D196" s="1">
+        <v>96.243</v>
+      </c>
+      <c r="E196" s="1">
+        <v>97.25354817</v>
+      </c>
+      <c r="F196" t="s">
+        <v>8</v>
+      </c>
+      <c r="G196">
+        <v>1.0</v>
+      </c>
+      <c r="H196" s="1">
+        <v>181915.66</v>
+      </c>
+      <c r="I196" s="1">
+        <v>-1890.26</v>
+      </c>
+      <c r="J196" s="1">
+        <v>-1.0390859148685</v>
+      </c>
+      <c r="K196">
+        <v>0.67</v>
+      </c>
+      <c r="L196" t="s">
         <v>451</v>
       </c>
-      <c r="B196" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M196" s="1">
-        <v>296541.0</v>
+        <v>180025.4</v>
       </c>
       <c r="N196" s="1">
-        <v>304918.4</v>
+        <v>181275.84</v>
       </c>
       <c r="O196" s="1">
-        <v>0.18</v>
+        <v>0.1</v>
       </c>
       <c r="P196">
         <v>1</v>
       </c>
     </row>
     <row r="197" spans="1:16">
       <c r="A197" t="s">
+        <v>452</v>
+      </c>
+      <c r="B197" t="s">
+        <v>453</v>
+      </c>
+      <c r="C197" s="1">
+        <v>1232220.54</v>
+      </c>
+      <c r="D197" s="1">
+        <v>97.704</v>
+      </c>
+      <c r="E197" s="1">
+        <v>104.9969245</v>
+      </c>
+      <c r="F197" t="s">
+        <v>8</v>
+      </c>
+      <c r="G197">
+        <v>1.0</v>
+      </c>
+      <c r="H197" s="1">
+        <v>1293793.67</v>
+      </c>
+      <c r="I197" s="1">
+        <v>-89864.91</v>
+      </c>
+      <c r="J197" s="1">
+        <v>-6.9458455458358</v>
+      </c>
+      <c r="K197">
+        <v>2.51</v>
+      </c>
+      <c r="L197" t="s">
         <v>454</v>
       </c>
-      <c r="B197" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M197" s="1">
-        <v>870886.54</v>
+        <v>1203928.76</v>
       </c>
       <c r="N197" s="1">
-        <v>871631.88</v>
+        <v>1234818.67</v>
       </c>
       <c r="O197" s="1">
-        <v>0.5</v>
+        <v>0.69</v>
       </c>
       <c r="P197">
         <v>1</v>
       </c>
     </row>
     <row r="198" spans="1:16">
       <c r="A198" t="s">
+        <v>455</v>
+      </c>
+      <c r="B198" t="s">
         <v>456</v>
       </c>
-      <c r="B198" t="s">
+      <c r="C198" s="1">
+        <v>1398573.82</v>
+      </c>
+      <c r="D198" s="1">
+        <v>103.486</v>
+      </c>
+      <c r="E198" s="1">
+        <v>124.87696502</v>
+      </c>
+      <c r="F198" t="s">
+        <v>8</v>
+      </c>
+      <c r="G198">
+        <v>1.0</v>
+      </c>
+      <c r="H198" s="1">
+        <v>1746496.54</v>
+      </c>
+      <c r="I198" s="1">
+        <v>-299168.44</v>
+      </c>
+      <c r="J198" s="1">
+        <v>-17.129632561425</v>
+      </c>
+      <c r="K198">
+        <v>0.3</v>
+      </c>
+      <c r="L198" t="s">
         <v>457</v>
       </c>
-      <c r="C198" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M198" s="1">
-        <v>179020.93</v>
+        <v>1447328.1</v>
       </c>
       <c r="N198" s="1">
-        <v>180156.57</v>
+        <v>1451562.14</v>
       </c>
       <c r="O198" s="1">
-        <v>0.1</v>
+        <v>0.81</v>
       </c>
       <c r="P198">
         <v>1</v>
       </c>
     </row>
     <row r="199" spans="1:16">
       <c r="A199" t="s">
+        <v>458</v>
+      </c>
+      <c r="B199" t="s">
         <v>459</v>
       </c>
-      <c r="B199" t="s">
+      <c r="C199" s="1">
+        <v>243000.0</v>
+      </c>
+      <c r="D199" s="1">
+        <v>98.565</v>
+      </c>
+      <c r="E199" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F199" t="s">
+        <v>8</v>
+      </c>
+      <c r="G199">
+        <v>1.0</v>
+      </c>
+      <c r="H199" s="1">
+        <v>243000.0</v>
+      </c>
+      <c r="I199" s="1">
+        <v>-3487.05</v>
+      </c>
+      <c r="J199" s="1">
+        <v>-1.435</v>
+      </c>
+      <c r="K199">
+        <v>1.51</v>
+      </c>
+      <c r="L199" t="s">
         <v>460</v>
       </c>
-      <c r="C199" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M199" s="1">
-        <v>1196362.92</v>
+        <v>239512.95</v>
       </c>
       <c r="N199" s="1">
-        <v>1224417.04</v>
+        <v>243184.79</v>
       </c>
       <c r="O199" s="1">
-        <v>0.7</v>
+        <v>0.14</v>
       </c>
       <c r="P199">
         <v>1</v>
       </c>
     </row>
     <row r="200" spans="1:16">
       <c r="A200" t="s">
+        <v>461</v>
+      </c>
+      <c r="B200" t="s">
         <v>462</v>
       </c>
-      <c r="B200" t="s">
+      <c r="C200" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D200" s="1">
+        <v>105.5</v>
+      </c>
+      <c r="E200" s="1">
+        <v>99.922</v>
+      </c>
+      <c r="F200" t="s">
+        <v>8</v>
+      </c>
+      <c r="G200">
+        <v>1.0</v>
+      </c>
+      <c r="H200" s="1">
+        <v>199844.0</v>
+      </c>
+      <c r="I200" s="1">
+        <v>11156.0</v>
+      </c>
+      <c r="J200" s="1">
+        <v>5.5823542363043</v>
+      </c>
+      <c r="K200">
+        <v>2.1</v>
+      </c>
+      <c r="L200" t="s">
         <v>463</v>
       </c>
-      <c r="C200" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M200" s="1">
-        <v>1445915.55</v>
+        <v>211000.0</v>
       </c>
       <c r="N200" s="1">
-        <v>1505029.24</v>
+        <v>215190.41</v>
       </c>
       <c r="O200" s="1">
-        <v>0.87</v>
+        <v>0.12</v>
       </c>
       <c r="P200">
         <v>1</v>
       </c>
     </row>
     <row r="201" spans="1:16">
       <c r="A201" t="s">
+        <v>464</v>
+      </c>
+      <c r="B201" t="s">
         <v>465</v>
       </c>
-      <c r="B201" t="s">
+      <c r="C201" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D201" s="1">
+        <v>99.115</v>
+      </c>
+      <c r="E201" s="1">
+        <v>100.028</v>
+      </c>
+      <c r="F201" t="s">
+        <v>8</v>
+      </c>
+      <c r="G201">
+        <v>1.0</v>
+      </c>
+      <c r="H201" s="1">
+        <v>300084.0</v>
+      </c>
+      <c r="I201" s="1">
+        <v>-2739.0</v>
+      </c>
+      <c r="J201" s="1">
+        <v>-0.91274443155916</v>
+      </c>
+      <c r="K201">
+        <v>0.97</v>
+      </c>
+      <c r="L201" t="s">
         <v>466</v>
       </c>
-      <c r="C201" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M201" s="1">
-        <v>236397.69</v>
+        <v>297345.0</v>
       </c>
       <c r="N201" s="1">
-        <v>239442.63</v>
+        <v>300265.13</v>
       </c>
       <c r="O201" s="1">
-        <v>0.14</v>
+        <v>0.17</v>
       </c>
       <c r="P201">
         <v>1</v>
       </c>
     </row>
     <row r="202" spans="1:16">
       <c r="A202" t="s">
+        <v>467</v>
+      </c>
+      <c r="B202" t="s">
         <v>468</v>
-      </c>
-[...1 lines deleted...]
-        <v>469</v>
       </c>
       <c r="C202" s="1">
         <v>200000.0</v>
       </c>
       <c r="D202" s="1">
-        <v>104.272</v>
+        <v>106.304</v>
       </c>
       <c r="E202" s="1">
-        <v>99.922</v>
+        <v>107.84</v>
       </c>
       <c r="F202" t="s">
         <v>8</v>
       </c>
       <c r="G202">
         <v>1.0</v>
       </c>
       <c r="H202" s="1">
-        <v>199844.0</v>
+        <v>215680.0</v>
       </c>
       <c r="I202" s="1">
-        <v>8700.0</v>
+        <v>-3072.0</v>
       </c>
       <c r="J202" s="1">
-        <v>4.3533956486059</v>
+        <v>-1.4243323442136</v>
       </c>
       <c r="K202">
-        <v>1.73</v>
+        <v>2.07</v>
       </c>
       <c r="L202" t="s">
-        <v>470</v>
+        <v>469</v>
       </c>
       <c r="M202" s="1">
-        <v>208544.0</v>
+        <v>212608.0</v>
       </c>
       <c r="N202" s="1">
-        <v>212005.64</v>
+        <v>216746.36</v>
       </c>
       <c r="O202" s="1">
         <v>0.12</v>
       </c>
       <c r="P202">
         <v>1</v>
       </c>
     </row>
     <row r="203" spans="1:16">
       <c r="A203" t="s">
+        <v>470</v>
+      </c>
+      <c r="B203" t="s">
         <v>471</v>
-      </c>
-[...1 lines deleted...]
-        <v>472</v>
       </c>
       <c r="C203" s="1">
         <v>300000.0</v>
       </c>
       <c r="D203" s="1">
-        <v>97.673</v>
+        <v>103.575</v>
       </c>
       <c r="E203" s="1">
-        <v>100.028</v>
+        <v>105.68</v>
       </c>
       <c r="F203" t="s">
         <v>8</v>
       </c>
       <c r="G203">
         <v>1.0</v>
       </c>
       <c r="H203" s="1">
-        <v>300084.0</v>
+        <v>317040.0</v>
       </c>
       <c r="I203" s="1">
-        <v>-7065.0</v>
+        <v>-6315.0</v>
       </c>
       <c r="J203" s="1">
-        <v>-2.3543407845803</v>
+        <v>-1.9918622255867</v>
       </c>
       <c r="K203">
-        <v>0.68</v>
+        <v>0.66</v>
       </c>
       <c r="L203" t="s">
-        <v>473</v>
+        <v>414</v>
       </c>
       <c r="M203" s="1">
-        <v>293019.0</v>
+        <v>310725.0</v>
       </c>
       <c r="N203" s="1">
-        <v>295069.3</v>
+        <v>312701.71</v>
       </c>
       <c r="O203" s="1">
-        <v>0.17</v>
+        <v>0.18</v>
       </c>
       <c r="P203">
         <v>1</v>
       </c>
     </row>
     <row r="204" spans="1:16">
       <c r="A204" t="s">
+        <v>472</v>
+      </c>
+      <c r="B204" t="s">
+        <v>473</v>
+      </c>
+      <c r="C204" s="1">
+        <v>239000.0</v>
+      </c>
+      <c r="D204" s="1">
+        <v>98.392</v>
+      </c>
+      <c r="E204" s="1">
+        <v>99.528</v>
+      </c>
+      <c r="F204" t="s">
+        <v>8</v>
+      </c>
+      <c r="G204">
+        <v>1.0</v>
+      </c>
+      <c r="H204" s="1">
+        <v>237871.92</v>
+      </c>
+      <c r="I204" s="1">
+        <v>-2715.04</v>
+      </c>
+      <c r="J204" s="1">
+        <v>-1.1413873482839</v>
+      </c>
+      <c r="K204">
+        <v>1.45</v>
+      </c>
+      <c r="L204" t="s">
         <v>474</v>
       </c>
-      <c r="B204" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M204" s="1">
-        <v>210320.0</v>
+        <v>235156.88</v>
       </c>
       <c r="N204" s="1">
-        <v>213729.59</v>
+        <v>238626.47</v>
       </c>
       <c r="O204" s="1">
-        <v>0.12</v>
+        <v>0.13</v>
       </c>
       <c r="P204">
         <v>1</v>
       </c>
     </row>
     <row r="205" spans="1:16">
       <c r="A205" t="s">
-        <v>477</v>
+        <v>475</v>
       </c>
       <c r="B205" t="s">
-        <v>478</v>
+        <v>476</v>
       </c>
       <c r="C205" s="1">
-        <v>300000.0</v>
+        <v>0.25</v>
       </c>
       <c r="D205" s="1">
-        <v>102.751</v>
+        <v>105.752</v>
       </c>
       <c r="E205" s="1">
-        <v>105.68</v>
+        <v>136.0</v>
       </c>
       <c r="F205" t="s">
         <v>8</v>
       </c>
       <c r="G205">
         <v>1.0</v>
       </c>
       <c r="H205" s="1">
-        <v>317040.0</v>
+        <v>0.34</v>
       </c>
       <c r="I205" s="1">
-        <v>-8787.0</v>
+        <v>-0.08</v>
       </c>
       <c r="J205" s="1">
-        <v>-2.7715745647237</v>
+        <v>-23.529411764706</v>
       </c>
       <c r="K205">
-        <v>0.3</v>
+        <v>4.0</v>
       </c>
       <c r="L205">
-        <v>912.33</v>
+        <v>0.01</v>
       </c>
       <c r="M205" s="1">
-        <v>308253.0</v>
+        <v>0.26</v>
       </c>
       <c r="N205" s="1">
-        <v>309165.33</v>
+        <v>0.27</v>
       </c>
       <c r="O205" s="1">
-        <v>0.18</v>
+        <v>0.0</v>
       </c>
       <c r="P205">
         <v>1</v>
       </c>
     </row>
     <row r="206" spans="1:16">
       <c r="A206" t="s">
+        <v>477</v>
+      </c>
+      <c r="B206" t="s">
+        <v>478</v>
+      </c>
+      <c r="C206" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D206" s="1">
+        <v>97.831</v>
+      </c>
+      <c r="E206" s="1">
+        <v>99.46</v>
+      </c>
+      <c r="F206" t="s">
+        <v>8</v>
+      </c>
+      <c r="G206">
+        <v>1.0</v>
+      </c>
+      <c r="H206" s="1">
+        <v>298380.0</v>
+      </c>
+      <c r="I206" s="1">
+        <v>-4887.0</v>
+      </c>
+      <c r="J206" s="1">
+        <v>-1.6378443595415</v>
+      </c>
+      <c r="K206">
+        <v>1.89</v>
+      </c>
+      <c r="L206" t="s">
         <v>479</v>
       </c>
-      <c r="B206" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M206" s="1">
-        <v>232429.89</v>
+        <v>293493.0</v>
       </c>
       <c r="N206" s="1">
-        <v>235280.7</v>
+        <v>299151.9</v>
       </c>
       <c r="O206" s="1">
-        <v>0.14</v>
+        <v>0.17</v>
       </c>
       <c r="P206">
         <v>1</v>
       </c>
     </row>
     <row r="207" spans="1:16">
       <c r="A207" t="s">
+        <v>480</v>
+      </c>
+      <c r="B207" t="s">
+        <v>481</v>
+      </c>
+      <c r="C207" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D207" s="1">
+        <v>98.294</v>
+      </c>
+      <c r="E207" s="1">
+        <v>100.45</v>
+      </c>
+      <c r="F207" t="s">
+        <v>8</v>
+      </c>
+      <c r="G207">
+        <v>1.0</v>
+      </c>
+      <c r="H207" s="1">
+        <v>200900.0</v>
+      </c>
+      <c r="I207" s="1">
+        <v>-4312.0</v>
+      </c>
+      <c r="J207" s="1">
+        <v>-2.1463414634146</v>
+      </c>
+      <c r="K207">
+        <v>1.7</v>
+      </c>
+      <c r="L207" t="s">
         <v>482</v>
       </c>
-      <c r="B207" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M207" s="1">
-        <v>0.26</v>
+        <v>196588.0</v>
       </c>
       <c r="N207" s="1">
-        <v>0.27</v>
+        <v>199985.26</v>
       </c>
       <c r="O207" s="1">
-        <v>0.0</v>
+        <v>0.11</v>
       </c>
       <c r="P207">
         <v>1</v>
       </c>
     </row>
     <row r="208" spans="1:16">
       <c r="A208" t="s">
+        <v>483</v>
+      </c>
+      <c r="B208" t="s">
         <v>484</v>
       </c>
-      <c r="B208" t="s">
+      <c r="C208" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D208" s="1">
+        <v>96.249</v>
+      </c>
+      <c r="E208" s="1">
+        <v>99.077</v>
+      </c>
+      <c r="F208" t="s">
+        <v>8</v>
+      </c>
+      <c r="G208">
+        <v>1.0</v>
+      </c>
+      <c r="H208" s="1">
+        <v>198154.0</v>
+      </c>
+      <c r="I208" s="1">
+        <v>-5656.0</v>
+      </c>
+      <c r="J208" s="1">
+        <v>-2.8543456099801</v>
+      </c>
+      <c r="K208">
+        <v>2.01</v>
+      </c>
+      <c r="L208" t="s">
         <v>485</v>
       </c>
-      <c r="C208" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M208" s="1">
-        <v>291210.0</v>
+        <v>192498.0</v>
       </c>
       <c r="N208" s="1">
-        <v>296092.19</v>
+        <v>196525.4</v>
       </c>
       <c r="O208" s="1">
-        <v>0.17</v>
+        <v>0.11</v>
       </c>
       <c r="P208">
         <v>1</v>
       </c>
     </row>
     <row r="209" spans="1:16">
       <c r="A209" t="s">
+        <v>486</v>
+      </c>
+      <c r="B209" t="s">
         <v>487</v>
       </c>
-      <c r="B209" t="s">
+      <c r="C209" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D209" s="1">
+        <v>93.739</v>
+      </c>
+      <c r="E209" s="1">
+        <v>92.4806</v>
+      </c>
+      <c r="F209" t="s">
+        <v>8</v>
+      </c>
+      <c r="G209">
+        <v>1.0</v>
+      </c>
+      <c r="H209" s="1">
+        <v>277441.8</v>
+      </c>
+      <c r="I209" s="1">
+        <v>3775.2</v>
+      </c>
+      <c r="J209" s="1">
+        <v>1.3607178154121</v>
+      </c>
+      <c r="K209">
+        <v>0.52</v>
+      </c>
+      <c r="L209" t="s">
         <v>488</v>
       </c>
-      <c r="C209" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M209" s="1">
-        <v>193682.0</v>
+        <v>281217.0</v>
       </c>
       <c r="N209" s="1">
-        <v>196484.74</v>
+        <v>282784.81</v>
       </c>
       <c r="O209" s="1">
-        <v>0.11</v>
+        <v>0.16</v>
       </c>
       <c r="P209">
         <v>1</v>
       </c>
     </row>
     <row r="210" spans="1:16">
       <c r="A210" t="s">
+        <v>489</v>
+      </c>
+      <c r="B210" t="s">
         <v>490</v>
       </c>
-      <c r="B210" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C210" s="1">
-        <v>200000.0</v>
+        <v>239000.0</v>
       </c>
       <c r="D210" s="1">
-        <v>95.292</v>
+        <v>103.474</v>
       </c>
       <c r="E210" s="1">
-        <v>99.077</v>
+        <v>99.953</v>
       </c>
       <c r="F210" t="s">
         <v>8</v>
       </c>
       <c r="G210">
         <v>1.0</v>
       </c>
       <c r="H210" s="1">
-        <v>198154.0</v>
+        <v>238887.67</v>
       </c>
       <c r="I210" s="1">
-        <v>-7570.0</v>
+        <v>8415.19</v>
       </c>
       <c r="J210" s="1">
-        <v>-3.8202610091141</v>
+        <v>3.5226556481546</v>
       </c>
       <c r="K210">
-        <v>1.75</v>
-[...2 lines deleted...]
-        <v>492</v>
+        <v>0.35</v>
+      </c>
+      <c r="L210">
+        <v>839.77</v>
       </c>
       <c r="M210" s="1">
-        <v>190584.0</v>
+        <v>247302.86</v>
       </c>
       <c r="N210" s="1">
-        <v>194074.41</v>
+        <v>248142.63</v>
       </c>
       <c r="O210" s="1">
-        <v>0.11</v>
+        <v>0.14</v>
       </c>
       <c r="P210">
         <v>1</v>
       </c>
     </row>
     <row r="211" spans="1:16">
       <c r="A211" t="s">
+        <v>491</v>
+      </c>
+      <c r="B211" t="s">
+        <v>492</v>
+      </c>
+      <c r="C211" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D211" s="1">
+        <v>104.332</v>
+      </c>
+      <c r="E211" s="1">
+        <v>99.961</v>
+      </c>
+      <c r="F211" t="s">
+        <v>8</v>
+      </c>
+      <c r="G211">
+        <v>1.0</v>
+      </c>
+      <c r="H211" s="1">
+        <v>99961.0</v>
+      </c>
+      <c r="I211" s="1">
+        <v>4371.0</v>
+      </c>
+      <c r="J211" s="1">
+        <v>4.3727053550885</v>
+      </c>
+      <c r="K211">
+        <v>3.75</v>
+      </c>
+      <c r="L211" t="s">
         <v>493</v>
       </c>
-      <c r="B211" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M211" s="1">
-        <v>281883.0</v>
+        <v>104332.0</v>
       </c>
       <c r="N211" s="1">
-        <v>283249.44</v>
+        <v>108085.08</v>
       </c>
       <c r="O211" s="1">
-        <v>0.16</v>
+        <v>0.06</v>
       </c>
       <c r="P211">
         <v>1</v>
       </c>
     </row>
     <row r="212" spans="1:16">
       <c r="A212" t="s">
-        <v>496</v>
+        <v>494</v>
       </c>
       <c r="B212" t="s">
-        <v>497</v>
+        <v>495</v>
       </c>
       <c r="C212" s="1">
-        <v>239000.0</v>
+        <v>214000.0</v>
       </c>
       <c r="D212" s="1">
-        <v>102.631</v>
+        <v>101.877</v>
       </c>
       <c r="E212" s="1">
-        <v>99.953</v>
+        <v>99.943</v>
       </c>
       <c r="F212" t="s">
         <v>8</v>
       </c>
       <c r="G212">
         <v>1.0</v>
       </c>
       <c r="H212" s="1">
-        <v>238887.67</v>
+        <v>213878.02</v>
       </c>
       <c r="I212" s="1">
-        <v>6400.42</v>
+        <v>4138.76</v>
       </c>
       <c r="J212" s="1">
-        <v>2.6792592518484</v>
+        <v>1.935103008715</v>
       </c>
       <c r="K212">
-        <v>4.74</v>
-[...2 lines deleted...]
-        <v>498</v>
+        <v>0.24</v>
+      </c>
+      <c r="L212">
+        <v>515.95</v>
       </c>
       <c r="M212" s="1">
-        <v>245288.09</v>
+        <v>218016.78</v>
       </c>
       <c r="N212" s="1">
-        <v>256609.49</v>
+        <v>218532.73</v>
       </c>
       <c r="O212" s="1">
-        <v>0.15</v>
+        <v>0.12</v>
       </c>
       <c r="P212">
         <v>1</v>
       </c>
     </row>
     <row r="213" spans="1:16">
       <c r="A213" t="s">
-        <v>499</v>
+        <v>496</v>
       </c>
       <c r="B213" t="s">
-        <v>500</v>
+        <v>497</v>
       </c>
       <c r="C213" s="1">
-        <v>200000.0</v>
+        <v>193000.0</v>
       </c>
       <c r="D213" s="1">
-        <v>102.911</v>
+        <v>98.09</v>
       </c>
       <c r="E213" s="1">
-        <v>99.961</v>
+        <v>99.702</v>
       </c>
       <c r="F213" t="s">
         <v>8</v>
       </c>
       <c r="G213">
         <v>1.0</v>
       </c>
       <c r="H213" s="1">
-        <v>199922.0</v>
+        <v>192424.86</v>
       </c>
       <c r="I213" s="1">
-        <v>5900.0</v>
+        <v>-3111.16</v>
       </c>
       <c r="J213" s="1">
-        <v>2.9511509488701</v>
+        <v>-1.6168181179916</v>
       </c>
       <c r="K213">
-        <v>3.38</v>
+        <v>1.86</v>
       </c>
       <c r="L213" t="s">
-        <v>501</v>
+        <v>498</v>
       </c>
       <c r="M213" s="1">
-        <v>205822.0</v>
+        <v>189313.7</v>
       </c>
       <c r="N213" s="1">
-        <v>212580.22</v>
+        <v>192905.35</v>
       </c>
       <c r="O213" s="1">
-        <v>0.12</v>
+        <v>0.11</v>
       </c>
       <c r="P213">
         <v>1</v>
       </c>
     </row>
     <row r="214" spans="1:16">
       <c r="A214" t="s">
-        <v>502</v>
+        <v>499</v>
       </c>
       <c r="B214" t="s">
-        <v>503</v>
+        <v>500</v>
       </c>
       <c r="C214" s="1">
-        <v>193000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D214" s="1">
-        <v>96.893</v>
+        <v>97.095</v>
       </c>
       <c r="E214" s="1">
-        <v>99.702</v>
+        <v>99.3</v>
       </c>
       <c r="F214" t="s">
         <v>8</v>
       </c>
       <c r="G214">
         <v>1.0</v>
       </c>
       <c r="H214" s="1">
-        <v>192424.86</v>
+        <v>99300.0</v>
       </c>
       <c r="I214" s="1">
-        <v>-5421.37</v>
+        <v>-2205.0</v>
       </c>
       <c r="J214" s="1">
-        <v>-2.817395839602</v>
+        <v>-2.2205438066465</v>
       </c>
       <c r="K214">
-        <v>1.61</v>
+        <v>2.03</v>
       </c>
       <c r="L214" t="s">
-        <v>504</v>
+        <v>501</v>
       </c>
       <c r="M214" s="1">
-        <v>187003.49</v>
+        <v>97095.0</v>
       </c>
       <c r="N214" s="1">
-        <v>190113.96</v>
+        <v>99127.74</v>
       </c>
       <c r="O214" s="1">
-        <v>0.11</v>
+        <v>0.06</v>
       </c>
       <c r="P214">
         <v>1</v>
       </c>
     </row>
     <row r="215" spans="1:16">
       <c r="A215" t="s">
-        <v>505</v>
+        <v>502</v>
       </c>
       <c r="B215" t="s">
-        <v>506</v>
+        <v>503</v>
       </c>
       <c r="C215" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D215" s="1">
-        <v>95.208</v>
+        <v>101.693</v>
       </c>
       <c r="E215" s="1">
-        <v>99.3</v>
+        <v>99.611</v>
       </c>
       <c r="F215" t="s">
         <v>8</v>
       </c>
       <c r="G215">
         <v>1.0</v>
       </c>
       <c r="H215" s="1">
-        <v>99300.0</v>
+        <v>199222.0</v>
       </c>
       <c r="I215" s="1">
-        <v>-4092.0</v>
+        <v>4164.0</v>
       </c>
       <c r="J215" s="1">
-        <v>-4.1208459214502</v>
+        <v>2.0901306080654</v>
       </c>
       <c r="K215">
-        <v>1.76</v>
+        <v>3.08</v>
       </c>
       <c r="L215" t="s">
-        <v>507</v>
+        <v>504</v>
       </c>
       <c r="M215" s="1">
-        <v>95208.0</v>
+        <v>203386.0</v>
       </c>
       <c r="N215" s="1">
-        <v>96968.41</v>
+        <v>209544.9</v>
       </c>
       <c r="O215" s="1">
-        <v>0.06</v>
+        <v>0.12</v>
       </c>
       <c r="P215">
         <v>1</v>
       </c>
     </row>
     <row r="216" spans="1:16">
       <c r="A216" t="s">
-        <v>508</v>
+        <v>505</v>
       </c>
       <c r="B216" t="s">
-        <v>509</v>
+        <v>506</v>
       </c>
       <c r="C216" s="1">
-        <v>200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D216" s="1">
-        <v>100.443</v>
+        <v>99.338</v>
       </c>
       <c r="E216" s="1">
-        <v>99.611</v>
+        <v>99.438</v>
       </c>
       <c r="F216" t="s">
         <v>8</v>
       </c>
       <c r="G216">
         <v>1.0</v>
       </c>
       <c r="H216" s="1">
-        <v>199222.0</v>
+        <v>298314.0</v>
       </c>
       <c r="I216" s="1">
-        <v>1664.0</v>
+        <v>-300.0</v>
       </c>
       <c r="J216" s="1">
-        <v>0.83524911907319</v>
+        <v>-0.10056517629075</v>
       </c>
       <c r="K216">
-        <v>2.77</v>
+        <v>2.93</v>
       </c>
       <c r="L216" t="s">
-        <v>510</v>
+        <v>507</v>
       </c>
       <c r="M216" s="1">
-        <v>200886.0</v>
+        <v>298014.0</v>
       </c>
       <c r="N216" s="1">
-        <v>206431.21</v>
+        <v>306798.25</v>
       </c>
       <c r="O216" s="1">
-        <v>0.12</v>
+        <v>0.17</v>
       </c>
       <c r="P216">
         <v>1</v>
       </c>
     </row>
     <row r="217" spans="1:16">
       <c r="A217" t="s">
-        <v>511</v>
+        <v>508</v>
       </c>
       <c r="B217" t="s">
-        <v>512</v>
+        <v>509</v>
       </c>
       <c r="C217" s="1">
-        <v>300000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D217" s="1">
-        <v>97.845</v>
+        <v>100.314</v>
       </c>
       <c r="E217" s="1">
-        <v>99.438</v>
+        <v>101.06225</v>
       </c>
       <c r="F217" t="s">
         <v>8</v>
       </c>
       <c r="G217">
         <v>1.0</v>
       </c>
       <c r="H217" s="1">
-        <v>298314.0</v>
+        <v>404249.0</v>
       </c>
       <c r="I217" s="1">
-        <v>-4779.0</v>
+        <v>-2993.0</v>
       </c>
       <c r="J217" s="1">
-        <v>-1.6020032583117</v>
+        <v>-0.74038525760113</v>
       </c>
       <c r="K217">
-        <v>2.69</v>
+        <v>3.79</v>
       </c>
       <c r="L217" t="s">
-        <v>513</v>
+        <v>510</v>
       </c>
       <c r="M217" s="1">
-        <v>293535.0</v>
+        <v>401256.0</v>
       </c>
       <c r="N217" s="1">
-        <v>301600.07</v>
+        <v>416399.84</v>
       </c>
       <c r="O217" s="1">
-        <v>0.17</v>
+        <v>0.23</v>
       </c>
       <c r="P217">
         <v>1</v>
       </c>
     </row>
     <row r="218" spans="1:16">
       <c r="A218" t="s">
-        <v>514</v>
+        <v>511</v>
       </c>
       <c r="B218" t="s">
-        <v>515</v>
+        <v>512</v>
       </c>
       <c r="C218" s="1">
         <v>400000.0</v>
       </c>
       <c r="D218" s="1">
-        <v>98.399</v>
+        <v>104.147</v>
       </c>
       <c r="E218" s="1">
-        <v>101.06225</v>
+        <v>102.716</v>
       </c>
       <c r="F218" t="s">
         <v>8</v>
       </c>
       <c r="G218">
         <v>1.0</v>
       </c>
       <c r="H218" s="1">
-        <v>404249.0</v>
+        <v>410864.0</v>
       </c>
       <c r="I218" s="1">
-        <v>-10653.0</v>
+        <v>5724.0</v>
       </c>
       <c r="J218" s="1">
-        <v>-2.6352569827013</v>
+        <v>1.3931617274816</v>
       </c>
       <c r="K218">
-        <v>3.47</v>
+        <v>4.08</v>
       </c>
       <c r="L218" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="M218" s="1">
-        <v>393596.0</v>
+        <v>416588.0</v>
       </c>
       <c r="N218" s="1">
-        <v>407474.08</v>
+        <v>432908.55</v>
       </c>
       <c r="O218" s="1">
-        <v>0.23</v>
+        <v>0.24</v>
       </c>
       <c r="P218">
         <v>1</v>
       </c>
     </row>
     <row r="219" spans="1:16">
       <c r="A219" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
       <c r="B219" t="s">
-        <v>518</v>
+        <v>515</v>
       </c>
       <c r="C219" s="1">
-        <v>400000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D219" s="1">
-        <v>102.306</v>
+        <v>101.744</v>
       </c>
       <c r="E219" s="1">
-        <v>102.716</v>
+        <v>98.6</v>
       </c>
       <c r="F219" t="s">
         <v>8</v>
       </c>
       <c r="G219">
         <v>1.0</v>
       </c>
       <c r="H219" s="1">
-        <v>410864.0</v>
+        <v>591600.0</v>
       </c>
       <c r="I219" s="1">
-        <v>-1640.0</v>
+        <v>18864.0</v>
       </c>
       <c r="J219" s="1">
-        <v>-0.39915884574945</v>
+        <v>3.1886409736308</v>
       </c>
       <c r="K219">
-        <v>3.73</v>
-[...2 lines deleted...]
-        <v>519</v>
+        <v>0.1</v>
+      </c>
+      <c r="L219">
+        <v>575.34</v>
       </c>
       <c r="M219" s="1">
-        <v>409224.0</v>
+        <v>610464.0</v>
       </c>
       <c r="N219" s="1">
-        <v>424125.37</v>
+        <v>611039.34</v>
       </c>
       <c r="O219" s="1">
-        <v>0.24</v>
+        <v>0.34</v>
       </c>
       <c r="P219">
         <v>1</v>
       </c>
     </row>
     <row r="220" spans="1:16">
       <c r="A220" t="s">
-        <v>520</v>
+        <v>516</v>
       </c>
       <c r="B220" t="s">
-        <v>521</v>
+        <v>517</v>
       </c>
       <c r="C220" s="1">
-        <v>600000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D220" s="1">
-        <v>100.455</v>
+        <v>103.223</v>
       </c>
       <c r="E220" s="1">
-        <v>98.6</v>
+        <v>100.0</v>
       </c>
       <c r="F220" t="s">
         <v>8</v>
       </c>
       <c r="G220">
         <v>1.0</v>
       </c>
       <c r="H220" s="1">
-        <v>591600.0</v>
+        <v>200000.0</v>
       </c>
       <c r="I220" s="1">
-        <v>11130.0</v>
+        <v>6446.0</v>
       </c>
       <c r="J220" s="1">
-        <v>1.8813387423935</v>
+        <v>3.223</v>
       </c>
       <c r="K220">
-        <v>4.14</v>
+        <v>4.52</v>
       </c>
       <c r="L220" t="s">
-        <v>522</v>
+        <v>518</v>
       </c>
       <c r="M220" s="1">
-        <v>602730.0</v>
+        <v>206446.0</v>
       </c>
       <c r="N220" s="1">
-        <v>627541.64</v>
+        <v>215486.16</v>
       </c>
       <c r="O220" s="1">
-        <v>0.36</v>
+        <v>0.12</v>
       </c>
       <c r="P220">
         <v>1</v>
       </c>
     </row>
     <row r="221" spans="1:16">
       <c r="A221" t="s">
-        <v>523</v>
+        <v>519</v>
       </c>
       <c r="B221" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="C221" s="1">
         <v>200000.0</v>
       </c>
       <c r="D221" s="1">
-        <v>102.132</v>
+        <v>107.066</v>
       </c>
       <c r="E221" s="1">
-        <v>100.0</v>
+        <v>109.3</v>
       </c>
       <c r="F221" t="s">
         <v>8</v>
       </c>
       <c r="G221">
         <v>1.0</v>
       </c>
       <c r="H221" s="1">
-        <v>200000.0</v>
+        <v>218600.0</v>
       </c>
       <c r="I221" s="1">
-        <v>4264.0</v>
+        <v>-4468.0</v>
       </c>
       <c r="J221" s="1">
-        <v>2.132</v>
+        <v>-2.0439158279963</v>
       </c>
       <c r="K221">
-        <v>4.15</v>
+        <v>1.29</v>
       </c>
       <c r="L221" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="M221" s="1">
-        <v>204264.0</v>
+        <v>214132.0</v>
       </c>
       <c r="N221" s="1">
-        <v>212566.19</v>
+        <v>216721.04</v>
       </c>
       <c r="O221" s="1">
         <v>0.12</v>
       </c>
       <c r="P221">
         <v>1</v>
       </c>
     </row>
     <row r="222" spans="1:16">
       <c r="A222" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
       <c r="B222" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="C222" s="1">
         <v>200000.0</v>
       </c>
       <c r="D222" s="1">
-        <v>106.019</v>
+        <v>99.557</v>
       </c>
       <c r="E222" s="1">
-        <v>109.3</v>
+        <v>99.852</v>
       </c>
       <c r="F222" t="s">
         <v>8</v>
       </c>
       <c r="G222">
         <v>1.0</v>
       </c>
       <c r="H222" s="1">
-        <v>218600.0</v>
+        <v>199704.0</v>
       </c>
       <c r="I222" s="1">
-        <v>-6562.0</v>
+        <v>-590.0</v>
       </c>
       <c r="J222" s="1">
-        <v>-3.0018298261665</v>
+        <v>-0.29543724712575</v>
       </c>
       <c r="K222">
-        <v>0.89</v>
+        <v>0.91</v>
       </c>
       <c r="L222" t="s">
-        <v>528</v>
+        <v>524</v>
       </c>
       <c r="M222" s="1">
-        <v>212038.0</v>
+        <v>199114.0</v>
       </c>
       <c r="N222" s="1">
-        <v>213821.56</v>
+        <v>200933.18</v>
       </c>
       <c r="O222" s="1">
-        <v>0.12</v>
+        <v>0.11</v>
       </c>
       <c r="P222">
         <v>1</v>
       </c>
     </row>
     <row r="223" spans="1:16">
       <c r="A223" t="s">
-        <v>529</v>
+        <v>525</v>
       </c>
       <c r="B223" t="s">
-        <v>530</v>
+        <v>526</v>
       </c>
       <c r="C223" s="1">
         <v>200000.0</v>
       </c>
       <c r="D223" s="1">
-        <v>98.159</v>
+        <v>100.177</v>
       </c>
       <c r="E223" s="1">
-        <v>99.852</v>
+        <v>99.653</v>
       </c>
       <c r="F223" t="s">
         <v>8</v>
       </c>
       <c r="G223">
         <v>1.0</v>
       </c>
       <c r="H223" s="1">
-        <v>199704.0</v>
+        <v>199306.0</v>
       </c>
       <c r="I223" s="1">
-        <v>-3386.0</v>
+        <v>1048.0</v>
       </c>
       <c r="J223" s="1">
-        <v>-1.6955093538437</v>
+        <v>0.52582461140156</v>
       </c>
       <c r="K223">
-        <v>0.6</v>
+        <v>1.96</v>
       </c>
       <c r="L223" t="s">
-        <v>531</v>
+        <v>527</v>
       </c>
       <c r="M223" s="1">
-        <v>196318.0</v>
+        <v>200354.0</v>
       </c>
       <c r="N223" s="1">
-        <v>197523.48</v>
+        <v>204274.55</v>
       </c>
       <c r="O223" s="1">
         <v>0.11</v>
       </c>
       <c r="P223">
         <v>1</v>
       </c>
     </row>
     <row r="224" spans="1:16">
       <c r="A224" t="s">
-        <v>532</v>
+        <v>528</v>
       </c>
       <c r="B224" t="s">
-        <v>533</v>
+        <v>529</v>
       </c>
       <c r="C224" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D224" s="1">
-        <v>98.769</v>
+        <v>101.191</v>
       </c>
       <c r="E224" s="1">
-        <v>99.653</v>
+        <v>100.0</v>
       </c>
       <c r="F224" t="s">
         <v>8</v>
       </c>
       <c r="G224">
         <v>1.0</v>
       </c>
       <c r="H224" s="1">
-        <v>199306.0</v>
+        <v>100000.0</v>
       </c>
       <c r="I224" s="1">
-        <v>-1768.0</v>
+        <v>1191.0</v>
       </c>
       <c r="J224" s="1">
-        <v>-0.88707816121943</v>
+        <v>1.191</v>
       </c>
       <c r="K224">
-        <v>1.7</v>
-[...2 lines deleted...]
-        <v>534</v>
+        <v>0.23</v>
+      </c>
+      <c r="L224">
+        <v>228.14</v>
       </c>
       <c r="M224" s="1">
-        <v>197538.0</v>
+        <v>101191.0</v>
       </c>
       <c r="N224" s="1">
-        <v>200940.74</v>
+        <v>101419.14</v>
       </c>
       <c r="O224" s="1">
-        <v>0.12</v>
+        <v>0.06</v>
       </c>
       <c r="P224">
         <v>1</v>
       </c>
     </row>
     <row r="225" spans="1:16">
       <c r="A225" t="s">
-        <v>535</v>
+        <v>530</v>
       </c>
       <c r="B225" t="s">
-        <v>536</v>
+        <v>531</v>
       </c>
       <c r="C225" s="1">
         <v>100000.0</v>
       </c>
       <c r="D225" s="1">
-        <v>98.344</v>
+        <v>99.354</v>
       </c>
       <c r="E225" s="1">
-        <v>101.72</v>
+        <v>99.589</v>
       </c>
       <c r="F225" t="s">
         <v>8</v>
       </c>
       <c r="G225">
         <v>1.0</v>
       </c>
       <c r="H225" s="1">
-        <v>101720.0</v>
+        <v>99589.0</v>
       </c>
       <c r="I225" s="1">
-        <v>-3376.0</v>
+        <v>-235.0</v>
       </c>
       <c r="J225" s="1">
-        <v>-3.3189146677153</v>
+        <v>-0.23596983602607</v>
       </c>
       <c r="K225">
-        <v>3.32</v>
-[...2 lines deleted...]
-        <v>537</v>
+        <v>0.64</v>
+      </c>
+      <c r="L225">
+        <v>638.01</v>
       </c>
       <c r="M225" s="1">
-        <v>98344.0</v>
+        <v>99354.0</v>
       </c>
       <c r="N225" s="1">
-        <v>101668.97</v>
+        <v>99992.01</v>
       </c>
       <c r="O225" s="1">
         <v>0.06</v>
       </c>
       <c r="P225">
         <v>1</v>
       </c>
     </row>
     <row r="226" spans="1:16">
       <c r="A226" t="s">
-        <v>538</v>
+        <v>532</v>
       </c>
       <c r="B226" t="s">
-        <v>539</v>
+        <v>533</v>
       </c>
       <c r="C226" s="1">
         <v>100000.0</v>
       </c>
       <c r="D226" s="1">
-        <v>98.395</v>
+        <v>103.256</v>
       </c>
       <c r="E226" s="1">
-        <v>99.589</v>
+        <v>98.769</v>
       </c>
       <c r="F226" t="s">
         <v>8</v>
       </c>
       <c r="G226">
         <v>1.0</v>
       </c>
       <c r="H226" s="1">
-        <v>99589.0</v>
+        <v>98769.0</v>
       </c>
       <c r="I226" s="1">
-        <v>-1194.0</v>
+        <v>4487.0</v>
       </c>
       <c r="J226" s="1">
-        <v>-1.1989275924048</v>
+        <v>4.5429233868926</v>
       </c>
       <c r="K226">
-        <v>0.38</v>
-[...2 lines deleted...]
-        <v>379.11</v>
+        <v>2.2</v>
+      </c>
+      <c r="L226" t="s">
+        <v>534</v>
       </c>
       <c r="M226" s="1">
-        <v>98395.0</v>
+        <v>103256.0</v>
       </c>
       <c r="N226" s="1">
-        <v>98774.11</v>
+        <v>105453.6</v>
       </c>
       <c r="O226" s="1">
         <v>0.06</v>
       </c>
       <c r="P226">
         <v>1</v>
       </c>
     </row>
     <row r="227" spans="1:16">
       <c r="A227" t="s">
-        <v>540</v>
+        <v>535</v>
       </c>
       <c r="B227" t="s">
-        <v>541</v>
+        <v>536</v>
       </c>
       <c r="C227" s="1">
-        <v>200000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D227" s="1">
-        <v>101.666</v>
+        <v>85.289</v>
       </c>
       <c r="E227" s="1">
-        <v>98.769</v>
+        <v>85.96</v>
       </c>
       <c r="F227" t="s">
         <v>8</v>
       </c>
       <c r="G227">
         <v>1.0</v>
       </c>
       <c r="H227" s="1">
-        <v>197538.0</v>
+        <v>343840.0</v>
       </c>
       <c r="I227" s="1">
-        <v>5794.0</v>
+        <v>-2684.0</v>
       </c>
       <c r="J227" s="1">
-        <v>2.9331065415262</v>
+        <v>-0.7805956258725</v>
       </c>
       <c r="K227">
-        <v>1.9</v>
+        <v>0.48</v>
       </c>
       <c r="L227" t="s">
-        <v>542</v>
+        <v>537</v>
       </c>
       <c r="M227" s="1">
-        <v>203332.0</v>
+        <v>341156.0</v>
       </c>
       <c r="N227" s="1">
-        <v>207132.68</v>
+        <v>343087.51</v>
       </c>
       <c r="O227" s="1">
-        <v>0.12</v>
+        <v>0.19</v>
       </c>
       <c r="P227">
         <v>1</v>
       </c>
     </row>
     <row r="228" spans="1:16">
       <c r="A228" t="s">
-        <v>543</v>
+        <v>538</v>
       </c>
       <c r="B228" t="s">
-        <v>544</v>
+        <v>539</v>
       </c>
       <c r="C228" s="1">
-        <v>400000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D228" s="1">
-        <v>83.489</v>
+        <v>99.337</v>
       </c>
       <c r="E228" s="1">
-        <v>85.96</v>
+        <v>100.65</v>
       </c>
       <c r="F228" t="s">
         <v>8</v>
       </c>
       <c r="G228">
         <v>1.0</v>
       </c>
       <c r="H228" s="1">
-        <v>343840.0</v>
+        <v>603900.0</v>
       </c>
       <c r="I228" s="1">
-        <v>-9884.0</v>
+        <v>-7878.0</v>
       </c>
       <c r="J228" s="1">
-        <v>-2.8745928338762</v>
+        <v>-1.304520615996</v>
       </c>
       <c r="K228">
-        <v>0.43</v>
+        <v>0.81</v>
       </c>
       <c r="L228" t="s">
-        <v>545</v>
+        <v>540</v>
       </c>
       <c r="M228" s="1">
-        <v>333956.0</v>
+        <v>596022.0</v>
       </c>
       <c r="N228" s="1">
-        <v>335695.73</v>
+        <v>600854.88</v>
       </c>
       <c r="O228" s="1">
-        <v>0.19</v>
+        <v>0.34</v>
       </c>
       <c r="P228">
         <v>1</v>
       </c>
     </row>
     <row r="229" spans="1:16">
       <c r="A229" t="s">
-        <v>546</v>
+        <v>541</v>
       </c>
       <c r="B229" t="s">
-        <v>547</v>
+        <v>542</v>
       </c>
       <c r="C229" s="1">
-        <v>600000.0</v>
+        <v>135000.0</v>
       </c>
       <c r="D229" s="1">
-        <v>98.561</v>
+        <v>100.473</v>
       </c>
       <c r="E229" s="1">
-        <v>100.65</v>
+        <v>99.662</v>
       </c>
       <c r="F229" t="s">
         <v>8</v>
       </c>
       <c r="G229">
         <v>1.0</v>
       </c>
       <c r="H229" s="1">
-        <v>603900.0</v>
+        <v>134543.7</v>
       </c>
       <c r="I229" s="1">
-        <v>-12534.0</v>
+        <v>1094.85</v>
       </c>
       <c r="J229" s="1">
-        <v>-2.0755091902633</v>
+        <v>0.81375047661094</v>
       </c>
       <c r="K229">
-        <v>0.58</v>
-[...2 lines deleted...]
-        <v>548</v>
+        <v>0.01</v>
+      </c>
+      <c r="L229">
+        <v>13.41</v>
       </c>
       <c r="M229" s="1">
-        <v>591366.0</v>
+        <v>135638.55</v>
       </c>
       <c r="N229" s="1">
-        <v>594818.05</v>
+        <v>135651.96</v>
       </c>
       <c r="O229" s="1">
-        <v>0.34</v>
+        <v>0.08</v>
       </c>
       <c r="P229">
         <v>1</v>
       </c>
     </row>
     <row r="230" spans="1:16">
       <c r="A230" t="s">
-        <v>549</v>
+        <v>543</v>
       </c>
       <c r="B230" t="s">
-        <v>550</v>
+        <v>544</v>
       </c>
       <c r="C230" s="1">
         <v>116000.0</v>
       </c>
       <c r="D230" s="1">
-        <v>98.725</v>
+        <v>99.954</v>
       </c>
       <c r="E230" s="1">
         <v>99.571</v>
       </c>
       <c r="F230" t="s">
         <v>8</v>
       </c>
       <c r="G230">
         <v>1.0</v>
       </c>
       <c r="H230" s="1">
         <v>115502.36</v>
       </c>
       <c r="I230" s="1">
-        <v>-981.36</v>
+        <v>444.28</v>
       </c>
       <c r="J230" s="1">
-        <v>-0.84964497695112</v>
+        <v>0.38465014913981</v>
       </c>
       <c r="K230">
-        <v>1.25</v>
+        <v>1.5</v>
       </c>
       <c r="L230" t="s">
-        <v>551</v>
+        <v>545</v>
       </c>
       <c r="M230" s="1">
-        <v>114521.0</v>
+        <v>115946.64</v>
       </c>
       <c r="N230" s="1">
-        <v>115967.03</v>
+        <v>117681.87</v>
       </c>
       <c r="O230" s="1">
         <v>0.07</v>
       </c>
       <c r="P230">
         <v>1</v>
       </c>
     </row>
     <row r="231" spans="1:16">
       <c r="A231" t="s">
-        <v>552</v>
+        <v>546</v>
       </c>
       <c r="B231" t="s">
-        <v>553</v>
+        <v>547</v>
       </c>
       <c r="C231" s="1">
         <v>200000.0</v>
       </c>
       <c r="D231" s="1">
-        <v>98.156</v>
+        <v>99.031</v>
       </c>
       <c r="E231" s="1">
         <v>100.0</v>
       </c>
       <c r="F231" t="s">
         <v>8</v>
       </c>
       <c r="G231">
         <v>1.0</v>
       </c>
       <c r="H231" s="1">
         <v>200000.0</v>
       </c>
       <c r="I231" s="1">
-        <v>-3688.0</v>
+        <v>-1938.0</v>
       </c>
       <c r="J231" s="1">
-        <v>-1.844</v>
+        <v>-0.969</v>
       </c>
       <c r="K231">
-        <v>1.64</v>
+        <v>1.93</v>
       </c>
       <c r="L231" t="s">
-        <v>554</v>
+        <v>548</v>
       </c>
       <c r="M231" s="1">
-        <v>196312.0</v>
+        <v>198062.0</v>
       </c>
       <c r="N231" s="1">
-        <v>199601.71</v>
+        <v>201920.3</v>
       </c>
       <c r="O231" s="1">
         <v>0.11</v>
       </c>
       <c r="P231">
         <v>1</v>
       </c>
     </row>
     <row r="232" spans="1:16">
       <c r="A232" t="s">
-        <v>555</v>
+        <v>549</v>
       </c>
       <c r="B232" t="s">
-        <v>556</v>
+        <v>550</v>
       </c>
       <c r="C232" s="1">
         <v>526000.0</v>
       </c>
       <c r="D232" s="1">
-        <v>97.738</v>
+        <v>98.718</v>
       </c>
       <c r="E232" s="1">
         <v>100.0</v>
       </c>
       <c r="F232" t="s">
         <v>8</v>
       </c>
       <c r="G232">
         <v>1.0</v>
       </c>
       <c r="H232" s="1">
         <v>526000.0</v>
       </c>
       <c r="I232" s="1">
-        <v>-11898.12</v>
+        <v>-6743.32</v>
       </c>
       <c r="J232" s="1">
-        <v>-2.262</v>
+        <v>-1.282</v>
       </c>
       <c r="K232">
-        <v>0.62</v>
+        <v>0.89</v>
       </c>
       <c r="L232" t="s">
-        <v>557</v>
+        <v>551</v>
       </c>
       <c r="M232" s="1">
-        <v>514101.88</v>
+        <v>519256.68</v>
       </c>
       <c r="N232" s="1">
-        <v>517381.35</v>
+        <v>523927.44</v>
       </c>
       <c r="O232" s="1">
-        <v>0.3</v>
+        <v>0.29</v>
       </c>
       <c r="P232">
         <v>1</v>
       </c>
     </row>
     <row r="233" spans="1:16">
       <c r="A233" t="s">
-        <v>558</v>
+        <v>552</v>
       </c>
       <c r="B233" t="s">
-        <v>559</v>
+        <v>553</v>
       </c>
       <c r="C233" s="1">
         <v>360000.0</v>
       </c>
       <c r="D233" s="1">
-        <v>97.379</v>
+        <v>98.205</v>
       </c>
       <c r="E233" s="1">
         <v>100.0</v>
       </c>
       <c r="F233" t="s">
         <v>8</v>
       </c>
       <c r="G233">
         <v>1.0</v>
       </c>
       <c r="H233" s="1">
         <v>360000.0</v>
       </c>
       <c r="I233" s="1">
-        <v>-9435.6</v>
+        <v>-6462.0</v>
       </c>
       <c r="J233" s="1">
-        <v>-2.621</v>
+        <v>-1.795</v>
       </c>
       <c r="K233">
-        <v>2.09</v>
+        <v>2.38</v>
       </c>
       <c r="L233" t="s">
-        <v>560</v>
+        <v>554</v>
       </c>
       <c r="M233" s="1">
-        <v>350564.4</v>
+        <v>353538.0</v>
       </c>
       <c r="N233" s="1">
-        <v>358100.09</v>
+        <v>362102.95</v>
       </c>
       <c r="O233" s="1">
-        <v>0.21</v>
+        <v>0.2</v>
       </c>
       <c r="P233">
         <v>1</v>
       </c>
     </row>
     <row r="234" spans="1:16">
       <c r="A234" t="s">
-        <v>561</v>
+        <v>555</v>
       </c>
       <c r="B234" t="s">
-        <v>562</v>
+        <v>556</v>
       </c>
       <c r="C234" s="1">
         <v>400000.0</v>
       </c>
       <c r="D234" s="1">
-        <v>97.782</v>
+        <v>99.274</v>
       </c>
       <c r="E234" s="1">
         <v>100.42</v>
       </c>
       <c r="F234" t="s">
         <v>8</v>
       </c>
       <c r="G234">
         <v>1.0</v>
       </c>
       <c r="H234" s="1">
         <v>401680.0</v>
       </c>
       <c r="I234" s="1">
-        <v>-10552.0</v>
+        <v>-4584.0</v>
       </c>
       <c r="J234" s="1">
-        <v>-2.6269667396933</v>
+        <v>-1.1412069308903</v>
       </c>
       <c r="K234">
-        <v>3.19</v>
+        <v>3.47</v>
       </c>
       <c r="L234" t="s">
-        <v>563</v>
+        <v>557</v>
       </c>
       <c r="M234" s="1">
-        <v>391128.0</v>
+        <v>397096.0</v>
       </c>
       <c r="N234" s="1">
-        <v>403880.05</v>
+        <v>410960.38</v>
       </c>
       <c r="O234" s="1">
         <v>0.23</v>
       </c>
       <c r="P234">
         <v>1</v>
       </c>
     </row>
     <row r="235" spans="1:16">
       <c r="A235" t="s">
-        <v>564</v>
+        <v>558</v>
       </c>
       <c r="B235" t="s">
-        <v>565</v>
+        <v>559</v>
       </c>
       <c r="C235" s="1">
         <v>300000.0</v>
       </c>
       <c r="D235" s="1">
-        <v>96.81</v>
+        <v>97.726</v>
       </c>
       <c r="E235" s="1">
         <v>99.259</v>
       </c>
       <c r="F235" t="s">
         <v>8</v>
       </c>
       <c r="G235">
         <v>1.0</v>
       </c>
       <c r="H235" s="1">
         <v>297777.0</v>
       </c>
       <c r="I235" s="1">
-        <v>-7347.0</v>
+        <v>-4599.0</v>
       </c>
       <c r="J235" s="1">
-        <v>-2.4672825637977</v>
+        <v>-1.5444443325039</v>
       </c>
       <c r="K235">
-        <v>0.29</v>
-[...2 lines deleted...]
-        <v>863.01</v>
+        <v>0.62</v>
+      </c>
+      <c r="L235" t="s">
+        <v>560</v>
       </c>
       <c r="M235" s="1">
-        <v>290430.0</v>
+        <v>293178.0</v>
       </c>
       <c r="N235" s="1">
-        <v>291293.01</v>
+        <v>295047.86</v>
       </c>
       <c r="O235" s="1">
         <v>0.17</v>
       </c>
       <c r="P235">
         <v>1</v>
       </c>
     </row>
     <row r="236" spans="1:16">
       <c r="A236" t="s">
-        <v>566</v>
+        <v>561</v>
       </c>
       <c r="B236" t="s">
-        <v>567</v>
+        <v>562</v>
       </c>
       <c r="C236" s="1">
         <v>238000.0</v>
       </c>
       <c r="D236" s="1">
-        <v>97.237</v>
+        <v>98.219</v>
       </c>
       <c r="E236" s="1">
         <v>99.362</v>
       </c>
       <c r="F236" t="s">
         <v>8</v>
       </c>
       <c r="G236">
         <v>1.0</v>
       </c>
       <c r="H236" s="1">
         <v>236481.56</v>
       </c>
       <c r="I236" s="1">
-        <v>-5057.5</v>
+        <v>-2720.34</v>
       </c>
       <c r="J236" s="1">
-        <v>-2.1386445522433</v>
+        <v>-1.1503391638655</v>
       </c>
       <c r="K236">
-        <v>0.97</v>
+        <v>1.21</v>
       </c>
       <c r="L236" t="s">
-        <v>568</v>
+        <v>563</v>
       </c>
       <c r="M236" s="1">
-        <v>231424.06</v>
+        <v>233761.22</v>
       </c>
       <c r="N236" s="1">
-        <v>233726.63</v>
+        <v>236634.34</v>
       </c>
       <c r="O236" s="1">
         <v>0.13</v>
       </c>
       <c r="P236">
         <v>1</v>
       </c>
     </row>
     <row r="237" spans="1:16">
       <c r="A237" t="s">
-        <v>569</v>
+        <v>564</v>
       </c>
       <c r="B237" t="s">
-        <v>570</v>
+        <v>565</v>
       </c>
       <c r="C237" s="1">
         <v>200000.0</v>
       </c>
       <c r="D237" s="1">
-        <v>99.992</v>
+        <v>100.698</v>
       </c>
       <c r="E237" s="1">
         <v>100.4</v>
       </c>
       <c r="F237" t="s">
         <v>8</v>
       </c>
       <c r="G237">
         <v>1.0</v>
       </c>
       <c r="H237" s="1">
         <v>200800.0</v>
       </c>
       <c r="I237" s="1">
-        <v>-816.0</v>
+        <v>596.0</v>
       </c>
       <c r="J237" s="1">
-        <v>-0.40637450199203</v>
+        <v>0.29681274900398</v>
       </c>
       <c r="K237">
-        <v>3.06</v>
+        <v>3.35</v>
       </c>
       <c r="L237" t="s">
-        <v>571</v>
+        <v>566</v>
       </c>
       <c r="M237" s="1">
-        <v>199984.0</v>
+        <v>201396.0</v>
       </c>
       <c r="N237" s="1">
-        <v>206099.07</v>
+        <v>208105.59</v>
       </c>
       <c r="O237" s="1">
         <v>0.12</v>
       </c>
       <c r="P237">
         <v>1</v>
       </c>
     </row>
     <row r="238" spans="1:16">
       <c r="A238" t="s">
-        <v>572</v>
+        <v>567</v>
       </c>
       <c r="B238" t="s">
-        <v>573</v>
+        <v>568</v>
       </c>
       <c r="C238" s="1">
         <v>200000.0</v>
       </c>
       <c r="D238" s="1">
-        <v>99.225</v>
+        <v>100.136</v>
       </c>
       <c r="E238" s="1">
         <v>99.821</v>
       </c>
       <c r="F238" t="s">
         <v>8</v>
       </c>
       <c r="G238">
         <v>1.0</v>
       </c>
       <c r="H238" s="1">
         <v>199642.0</v>
       </c>
       <c r="I238" s="1">
-        <v>-1192.0</v>
+        <v>630.0</v>
       </c>
       <c r="J238" s="1">
-        <v>-0.59706875306799</v>
+        <v>0.31556486110137</v>
       </c>
       <c r="K238">
-        <v>0.03</v>
+        <v>0.33</v>
       </c>
       <c r="L238">
-        <v>63.7</v>
+        <v>658.22</v>
       </c>
       <c r="M238" s="1">
-        <v>198450.0</v>
+        <v>200272.0</v>
       </c>
       <c r="N238" s="1">
-        <v>198513.7</v>
+        <v>200930.22</v>
       </c>
       <c r="O238" s="1">
         <v>0.11</v>
       </c>
       <c r="P238">
         <v>1</v>
       </c>
     </row>
     <row r="239" spans="1:16">
       <c r="A239" t="s">
-        <v>574</v>
+        <v>569</v>
       </c>
       <c r="B239" t="s">
-        <v>575</v>
+        <v>570</v>
       </c>
       <c r="C239" s="1">
         <v>405000.0</v>
       </c>
       <c r="D239" s="1">
-        <v>97.608</v>
+        <v>98.295</v>
       </c>
       <c r="E239" s="1">
         <v>99.228</v>
       </c>
       <c r="F239" t="s">
         <v>8</v>
       </c>
       <c r="G239">
         <v>1.0</v>
       </c>
       <c r="H239" s="1">
         <v>401873.4</v>
       </c>
       <c r="I239" s="1">
-        <v>-6561.0</v>
+        <v>-3778.65</v>
       </c>
       <c r="J239" s="1">
-        <v>-1.6326037005684</v>
+        <v>-0.94025879791994</v>
       </c>
       <c r="K239">
-        <v>2.49</v>
+        <v>2.71</v>
       </c>
       <c r="L239" t="s">
-        <v>576</v>
+        <v>571</v>
       </c>
       <c r="M239" s="1">
-        <v>395312.4</v>
+        <v>398094.75</v>
       </c>
       <c r="N239" s="1">
-        <v>405393.02</v>
+        <v>409068.59</v>
       </c>
       <c r="O239" s="1">
         <v>0.23</v>
       </c>
       <c r="P239">
         <v>1</v>
       </c>
     </row>
     <row r="240" spans="1:16">
       <c r="A240" t="s">
-        <v>577</v>
+        <v>572</v>
       </c>
       <c r="B240" t="s">
-        <v>578</v>
+        <v>573</v>
       </c>
       <c r="C240" s="1">
         <v>200000.0</v>
       </c>
       <c r="D240" s="1">
-        <v>98.177</v>
+        <v>99.052</v>
       </c>
       <c r="E240" s="1">
         <v>99.517</v>
       </c>
       <c r="F240" t="s">
         <v>8</v>
       </c>
       <c r="G240">
         <v>1.0</v>
       </c>
       <c r="H240" s="1">
         <v>199034.0</v>
       </c>
       <c r="I240" s="1">
-        <v>-2680.0</v>
+        <v>-930.0</v>
       </c>
       <c r="J240" s="1">
-        <v>-1.3465036124481</v>
+        <v>-0.46725685058834</v>
       </c>
       <c r="K240">
-        <v>2.59</v>
+        <v>2.85</v>
       </c>
       <c r="L240" t="s">
-        <v>579</v>
+        <v>574</v>
       </c>
       <c r="M240" s="1">
-        <v>196354.0</v>
+        <v>198104.0</v>
       </c>
       <c r="N240" s="1">
-        <v>201532.08</v>
+        <v>203799.89</v>
       </c>
       <c r="O240" s="1">
-        <v>0.12</v>
+        <v>0.11</v>
       </c>
       <c r="P240">
         <v>1</v>
       </c>
     </row>
     <row r="241" spans="1:16">
       <c r="A241" t="s">
-        <v>580</v>
+        <v>575</v>
       </c>
       <c r="B241" t="s">
-        <v>581</v>
+        <v>576</v>
       </c>
       <c r="C241" s="1">
         <v>200000.0</v>
       </c>
       <c r="D241" s="1">
-        <v>89.431</v>
+        <v>91.056</v>
       </c>
       <c r="E241" s="1">
         <v>80.3125</v>
       </c>
       <c r="F241" t="s">
         <v>8</v>
       </c>
       <c r="G241">
         <v>1.0</v>
       </c>
       <c r="H241" s="1">
         <v>160625.0</v>
       </c>
       <c r="I241" s="1">
-        <v>18237.0</v>
+        <v>21487.0</v>
       </c>
       <c r="J241" s="1">
-        <v>11.353774319066</v>
+        <v>13.377120622568</v>
       </c>
       <c r="K241">
-        <v>1.02</v>
+        <v>1.17</v>
       </c>
       <c r="L241" t="s">
-        <v>582</v>
+        <v>577</v>
       </c>
       <c r="M241" s="1">
-        <v>178862.0</v>
+        <v>182112.0</v>
       </c>
       <c r="N241" s="1">
-        <v>180906.52</v>
+        <v>184444.19</v>
       </c>
       <c r="O241" s="1">
         <v>0.1</v>
       </c>
       <c r="P241">
         <v>1</v>
       </c>
     </row>
     <row r="242" spans="1:16">
       <c r="A242" t="s">
-        <v>583</v>
+        <v>578</v>
       </c>
       <c r="B242" t="s">
-        <v>584</v>
+        <v>579</v>
       </c>
       <c r="C242" s="1">
         <v>600000.0</v>
       </c>
       <c r="D242" s="1">
-        <v>101.682</v>
+        <v>102.209</v>
       </c>
       <c r="E242" s="1">
         <v>102.14833333</v>
       </c>
       <c r="F242" t="s">
         <v>8</v>
       </c>
       <c r="G242">
         <v>1.0</v>
       </c>
       <c r="H242" s="1">
         <v>612890.0</v>
       </c>
       <c r="I242" s="1">
-        <v>-2798.0</v>
+        <v>364.0</v>
       </c>
       <c r="J242" s="1">
-        <v>-0.45652564081646</v>
+        <v>0.059390755274193</v>
       </c>
       <c r="K242">
-        <v>0.84</v>
+        <v>1.14</v>
       </c>
       <c r="L242" t="s">
-        <v>585</v>
+        <v>580</v>
       </c>
       <c r="M242" s="1">
-        <v>610092.0</v>
+        <v>613254.0</v>
       </c>
       <c r="N242" s="1">
-        <v>615124.19</v>
+        <v>620069.75</v>
       </c>
       <c r="O242" s="1">
         <v>0.35</v>
       </c>
       <c r="P242">
         <v>1</v>
       </c>
     </row>
     <row r="243" spans="1:16">
       <c r="A243" t="s">
-        <v>586</v>
+        <v>581</v>
       </c>
       <c r="B243" t="s">
-        <v>587</v>
+        <v>582</v>
       </c>
       <c r="C243" s="1">
         <v>200000.0</v>
       </c>
       <c r="D243" s="1">
-        <v>97.77</v>
+        <v>98.773</v>
       </c>
       <c r="E243" s="1">
         <v>100.231</v>
       </c>
       <c r="F243" t="s">
         <v>8</v>
       </c>
       <c r="G243">
         <v>1.0</v>
       </c>
       <c r="H243" s="1">
         <v>200462.0</v>
       </c>
       <c r="I243" s="1">
-        <v>-4922.0</v>
+        <v>-2916.0</v>
       </c>
       <c r="J243" s="1">
-        <v>-2.4553281918768</v>
+        <v>-1.4546397821033</v>
       </c>
       <c r="K243">
-        <v>0.66</v>
-[...2 lines deleted...]
-        <v>588</v>
+        <v>0.02</v>
+      </c>
+      <c r="L243">
+        <v>41.1</v>
       </c>
       <c r="M243" s="1">
-        <v>195540.0</v>
+        <v>197546.0</v>
       </c>
       <c r="N243" s="1">
-        <v>196855.07</v>
+        <v>197587.1</v>
       </c>
       <c r="O243" s="1">
         <v>0.11</v>
       </c>
       <c r="P243">
         <v>1</v>
       </c>
     </row>
     <row r="244" spans="1:16">
       <c r="A244" t="s">
-        <v>589</v>
+        <v>583</v>
       </c>
       <c r="B244" t="s">
-        <v>590</v>
+        <v>584</v>
       </c>
       <c r="C244" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D244" s="1">
-        <v>89.625</v>
+        <v>100.936</v>
       </c>
       <c r="E244" s="1">
-        <v>89.875</v>
+        <v>99.651</v>
       </c>
       <c r="F244" t="s">
         <v>8</v>
       </c>
       <c r="G244">
         <v>1.0</v>
       </c>
       <c r="H244" s="1">
-        <v>89875.0</v>
+        <v>199302.0</v>
       </c>
       <c r="I244" s="1">
-        <v>-250.0</v>
+        <v>2570.0</v>
       </c>
       <c r="J244" s="1">
-        <v>-0.27816411682893</v>
+        <v>1.2895003562433</v>
       </c>
       <c r="K244">
-        <v>0.07</v>
+        <v>0.08</v>
       </c>
       <c r="L244">
-        <v>69.86</v>
+        <v>152.05</v>
       </c>
       <c r="M244" s="1">
-        <v>89625.0</v>
+        <v>201872.0</v>
       </c>
       <c r="N244" s="1">
-        <v>89694.86</v>
+        <v>202024.05</v>
       </c>
       <c r="O244" s="1">
-        <v>0.05</v>
+        <v>0.11</v>
       </c>
       <c r="P244">
         <v>1</v>
       </c>
     </row>
     <row r="245" spans="1:16">
       <c r="A245" t="s">
-        <v>591</v>
+        <v>585</v>
       </c>
       <c r="B245" t="s">
-        <v>592</v>
+        <v>586</v>
       </c>
       <c r="C245" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D245" s="1">
-        <v>90.227</v>
+        <v>101.08</v>
       </c>
       <c r="E245" s="1">
-        <v>89.875</v>
+        <v>100.539</v>
       </c>
       <c r="F245" t="s">
         <v>8</v>
       </c>
       <c r="G245">
         <v>1.0</v>
       </c>
       <c r="H245" s="1">
-        <v>89875.0</v>
+        <v>201078.0</v>
       </c>
       <c r="I245" s="1">
-        <v>352.0</v>
+        <v>1082.0</v>
       </c>
       <c r="J245" s="1">
-        <v>0.39165507649513</v>
+        <v>0.53809964292464</v>
       </c>
       <c r="K245">
-        <v>0.13</v>
-[...2 lines deleted...]
-        <v>131.51</v>
+        <v>2.31</v>
+      </c>
+      <c r="L245" t="s">
+        <v>587</v>
       </c>
       <c r="M245" s="1">
-        <v>90227.0</v>
+        <v>202160.0</v>
       </c>
       <c r="N245" s="1">
-        <v>90358.51</v>
+        <v>206784.66</v>
       </c>
       <c r="O245" s="1">
-        <v>0.05</v>
+        <v>0.12</v>
       </c>
       <c r="P245">
         <v>1</v>
       </c>
     </row>
     <row r="246" spans="1:16">
       <c r="A246" t="s">
-        <v>593</v>
+        <v>588</v>
       </c>
       <c r="B246" t="s">
-        <v>594</v>
+        <v>589</v>
       </c>
       <c r="C246" s="1">
         <v>870000.0</v>
       </c>
       <c r="D246" s="1">
-        <v>97.658</v>
+        <v>98.306</v>
       </c>
       <c r="E246" s="1">
         <v>100.369</v>
       </c>
       <c r="F246" t="s">
         <v>8</v>
       </c>
       <c r="G246">
         <v>1.0</v>
       </c>
       <c r="H246" s="1">
         <v>873210.3</v>
       </c>
       <c r="I246" s="1">
-        <v>-23585.7</v>
+        <v>-17948.1</v>
       </c>
       <c r="J246" s="1">
-        <v>-2.701033187538</v>
+        <v>-2.0554155167432</v>
       </c>
       <c r="K246">
-        <v>0.92</v>
+        <v>1.15</v>
       </c>
       <c r="L246" t="s">
-        <v>595</v>
+        <v>590</v>
       </c>
       <c r="M246" s="1">
-        <v>849624.6</v>
+        <v>855262.2</v>
       </c>
       <c r="N246" s="1">
-        <v>857633.37</v>
+        <v>865273.16</v>
       </c>
       <c r="O246" s="1">
         <v>0.49</v>
       </c>
       <c r="P246">
         <v>1</v>
       </c>
     </row>
     <row r="247" spans="1:16">
       <c r="A247" t="s">
-        <v>596</v>
+        <v>591</v>
       </c>
       <c r="B247" t="s">
-        <v>597</v>
+        <v>592</v>
       </c>
       <c r="C247" s="1">
         <v>1120000.0</v>
       </c>
       <c r="D247" s="1">
-        <v>87.935</v>
+        <v>87.477</v>
       </c>
       <c r="E247" s="1">
         <v>90.91883929</v>
       </c>
       <c r="F247" t="s">
         <v>8</v>
       </c>
       <c r="G247">
         <v>1.0</v>
       </c>
       <c r="H247" s="1">
         <v>1018291.0</v>
       </c>
       <c r="I247" s="1">
-        <v>-33419.0</v>
+        <v>-38548.6</v>
       </c>
       <c r="J247" s="1">
-        <v>-3.2818712921945</v>
+        <v>-3.7856172744333</v>
       </c>
       <c r="K247">
-        <v>1.59</v>
+        <v>1.85</v>
       </c>
       <c r="L247" t="s">
-        <v>598</v>
+        <v>593</v>
       </c>
       <c r="M247" s="1">
-        <v>984872.0</v>
+        <v>979742.4</v>
       </c>
       <c r="N247" s="1">
-        <v>1002684.6</v>
+        <v>1000454.73</v>
       </c>
       <c r="O247" s="1">
-        <v>0.58</v>
+        <v>0.56</v>
       </c>
       <c r="P247">
         <v>1</v>
       </c>
     </row>
     <row r="248" spans="1:16">
       <c r="A248" t="s">
-        <v>599</v>
+        <v>594</v>
       </c>
       <c r="B248" t="s">
-        <v>600</v>
+        <v>595</v>
       </c>
       <c r="C248" s="1">
         <v>1025869.0</v>
       </c>
       <c r="D248" s="1">
-        <v>99.62</v>
+        <v>100.262</v>
       </c>
       <c r="E248" s="1">
         <v>99.67400029</v>
       </c>
       <c r="F248" t="s">
         <v>8</v>
       </c>
       <c r="G248">
         <v>1.0</v>
       </c>
       <c r="H248" s="1">
         <v>1022524.67</v>
       </c>
       <c r="I248" s="1">
-        <v>-553.98</v>
+        <v>6032.11</v>
       </c>
       <c r="J248" s="1">
-        <v>-0.054177665953038</v>
+        <v>0.5899231751543</v>
       </c>
       <c r="K248">
-        <v>0.96</v>
+        <v>1.22</v>
       </c>
       <c r="L248" t="s">
-        <v>601</v>
+        <v>596</v>
       </c>
       <c r="M248" s="1">
-        <v>1021970.69</v>
+        <v>1028556.78</v>
       </c>
       <c r="N248" s="1">
-        <v>1031835.9</v>
+        <v>1041078.0</v>
       </c>
       <c r="O248" s="1">
-        <v>0.59</v>
+        <v>0.58</v>
       </c>
       <c r="P248">
         <v>1</v>
       </c>
     </row>
     <row r="249" spans="1:16">
       <c r="A249" t="s">
-        <v>602</v>
+        <v>597</v>
       </c>
       <c r="B249" t="s">
-        <v>603</v>
+        <v>598</v>
       </c>
       <c r="C249" s="1">
         <v>200000.0</v>
       </c>
       <c r="D249" s="1">
-        <v>96.919</v>
+        <v>98.266</v>
       </c>
       <c r="E249" s="1">
         <v>99.766</v>
       </c>
       <c r="F249" t="s">
         <v>8</v>
       </c>
       <c r="G249">
         <v>1.0</v>
       </c>
       <c r="H249" s="1">
         <v>199532.0</v>
       </c>
       <c r="I249" s="1">
-        <v>-5694.0</v>
+        <v>-3000.0</v>
       </c>
       <c r="J249" s="1">
-        <v>-2.8536776055971</v>
+        <v>-1.5035182326644</v>
       </c>
       <c r="K249">
-        <v>2.31</v>
+        <v>2.63</v>
       </c>
       <c r="L249" t="s">
-        <v>604</v>
+        <v>599</v>
       </c>
       <c r="M249" s="1">
-        <v>193838.0</v>
+        <v>196532.0</v>
       </c>
       <c r="N249" s="1">
-        <v>198448.96</v>
+        <v>201795.01</v>
       </c>
       <c r="O249" s="1">
         <v>0.11</v>
       </c>
       <c r="P249">
         <v>1</v>
       </c>
     </row>
     <row r="250" spans="1:16">
       <c r="A250" t="s">
-        <v>605</v>
+        <v>600</v>
       </c>
       <c r="B250" t="s">
-        <v>606</v>
+        <v>601</v>
       </c>
       <c r="C250" s="1">
         <v>217000.0</v>
       </c>
       <c r="D250" s="1">
-        <v>97.55</v>
+        <v>98.58</v>
       </c>
       <c r="E250" s="1">
         <v>99.945</v>
       </c>
       <c r="F250" t="s">
         <v>8</v>
       </c>
       <c r="G250">
         <v>1.0</v>
       </c>
       <c r="H250" s="1">
         <v>216880.65</v>
       </c>
       <c r="I250" s="1">
-        <v>-5197.15</v>
+        <v>-2962.05</v>
       </c>
       <c r="J250" s="1">
-        <v>-2.3963179748862</v>
+        <v>-1.3657511631397</v>
       </c>
       <c r="K250">
-        <v>0.97</v>
+        <v>1.24</v>
       </c>
       <c r="L250" t="s">
-        <v>607</v>
+        <v>602</v>
       </c>
       <c r="M250" s="1">
-        <v>211683.5</v>
+        <v>213918.6</v>
       </c>
       <c r="N250" s="1">
-        <v>213791.13</v>
+        <v>216610.53</v>
       </c>
       <c r="O250" s="1">
         <v>0.12</v>
       </c>
       <c r="P250">
         <v>1</v>
       </c>
     </row>
     <row r="251" spans="1:16">
       <c r="A251" t="s">
-        <v>608</v>
+        <v>603</v>
       </c>
       <c r="B251" t="s">
-        <v>609</v>
+        <v>604</v>
       </c>
       <c r="C251" s="1">
         <v>179000.0</v>
       </c>
       <c r="D251" s="1">
-        <v>98.104</v>
+        <v>98.934</v>
       </c>
       <c r="E251" s="1">
         <v>99.682</v>
       </c>
       <c r="F251" t="s">
         <v>8</v>
       </c>
       <c r="G251">
         <v>1.0</v>
       </c>
       <c r="H251" s="1">
         <v>178430.78</v>
       </c>
       <c r="I251" s="1">
-        <v>-2824.62</v>
+        <v>-1338.92</v>
       </c>
       <c r="J251" s="1">
-        <v>-1.5830340482735</v>
+        <v>-0.75038622820569</v>
       </c>
       <c r="K251">
-        <v>0.84</v>
+        <v>1.05</v>
       </c>
       <c r="L251" t="s">
-        <v>610</v>
+        <v>605</v>
       </c>
       <c r="M251" s="1">
-        <v>175606.16</v>
+        <v>177091.86</v>
       </c>
       <c r="N251" s="1">
-        <v>177116.63</v>
+        <v>178979.94</v>
       </c>
       <c r="O251" s="1">
         <v>0.1</v>
       </c>
       <c r="P251">
         <v>1</v>
       </c>
     </row>
     <row r="252" spans="1:16">
       <c r="A252" t="s">
-        <v>611</v>
+        <v>606</v>
       </c>
       <c r="B252" t="s">
-        <v>612</v>
+        <v>607</v>
       </c>
       <c r="C252" s="1">
-        <v>1300000.0</v>
+        <v>228000.0</v>
       </c>
       <c r="D252" s="1">
-        <v>87.806</v>
+        <v>72.882</v>
       </c>
       <c r="E252" s="1">
-        <v>88.43514846</v>
+        <v>72.707</v>
       </c>
       <c r="F252" t="s">
         <v>8</v>
       </c>
       <c r="G252">
         <v>1.0</v>
       </c>
       <c r="H252" s="1">
-        <v>1149656.93</v>
+        <v>165771.96</v>
       </c>
       <c r="I252" s="1">
-        <v>-8178.93</v>
+        <v>399.0</v>
       </c>
       <c r="J252" s="1">
-        <v>-0.71142353745478</v>
+        <v>0.2406920929209</v>
       </c>
       <c r="K252">
         <v>0.0</v>
       </c>
       <c r="L252">
-        <v>0.0</v>
+        <v>6.25</v>
       </c>
       <c r="M252" s="1">
-        <v>1141478.0</v>
+        <v>166170.96</v>
       </c>
       <c r="N252" s="1">
-        <v>1141478.0</v>
+        <v>166177.21</v>
       </c>
       <c r="O252" s="1">
-        <v>0.66</v>
+        <v>0.09</v>
       </c>
       <c r="P252">
         <v>1</v>
       </c>
     </row>
     <row r="253" spans="1:16">
       <c r="A253" t="s">
-        <v>613</v>
+        <v>608</v>
       </c>
       <c r="B253" t="s">
-        <v>614</v>
+        <v>609</v>
       </c>
       <c r="C253" s="1">
-        <v>256000.0</v>
+        <v>1094000.0</v>
       </c>
       <c r="D253" s="1">
-        <v>62.135</v>
+        <v>86.191</v>
       </c>
       <c r="E253" s="1">
-        <v>75.88066016</v>
+        <v>86.178</v>
       </c>
       <c r="F253" t="s">
         <v>8</v>
       </c>
       <c r="G253">
         <v>1.0</v>
       </c>
       <c r="H253" s="1">
-        <v>194254.49</v>
+        <v>942787.32</v>
       </c>
       <c r="I253" s="1">
-        <v>-35188.89</v>
+        <v>142.22</v>
       </c>
       <c r="J253" s="1">
-        <v>-18.114839971009</v>
+        <v>0.015085056510942</v>
       </c>
       <c r="K253">
-        <v>0.13</v>
+        <v>0.08</v>
       </c>
       <c r="L253">
-        <v>336.66</v>
+        <v>824.25</v>
       </c>
       <c r="M253" s="1">
-        <v>159065.6</v>
+        <v>942929.54</v>
       </c>
       <c r="N253" s="1">
-        <v>159402.26</v>
+        <v>943753.79</v>
       </c>
       <c r="O253" s="1">
-        <v>0.09</v>
+        <v>0.53</v>
       </c>
       <c r="P253">
         <v>1</v>
       </c>
     </row>
     <row r="254" spans="1:16">
       <c r="A254" t="s">
-        <v>615</v>
+        <v>610</v>
       </c>
       <c r="B254" t="s">
-        <v>616</v>
+        <v>611</v>
       </c>
       <c r="C254" s="1">
-        <v>478000.0</v>
+        <v>256000.0</v>
       </c>
       <c r="D254" s="1">
-        <v>94.587</v>
+        <v>62.244</v>
       </c>
       <c r="E254" s="1">
-        <v>94.64463598</v>
+        <v>75.88066016</v>
       </c>
       <c r="F254" t="s">
         <v>8</v>
       </c>
       <c r="G254">
         <v>1.0</v>
       </c>
       <c r="H254" s="1">
-        <v>452401.36</v>
+        <v>194254.49</v>
       </c>
       <c r="I254" s="1">
-        <v>-275.5</v>
+        <v>-34909.85</v>
       </c>
       <c r="J254" s="1">
-        <v>-0.060897252828771</v>
+        <v>-17.971193355685</v>
       </c>
       <c r="K254">
-        <v>0.26</v>
-[...2 lines deleted...]
-        <v>617</v>
+        <v>0.15</v>
+      </c>
+      <c r="L254">
+        <v>385.75</v>
       </c>
       <c r="M254" s="1">
-        <v>452125.86</v>
+        <v>159344.64</v>
       </c>
       <c r="N254" s="1">
-        <v>453383.07</v>
+        <v>159730.39</v>
       </c>
       <c r="O254" s="1">
-        <v>0.26</v>
+        <v>0.09</v>
       </c>
       <c r="P254">
         <v>1</v>
       </c>
     </row>
     <row r="255" spans="1:16">
       <c r="A255" t="s">
-        <v>618</v>
+        <v>612</v>
       </c>
       <c r="B255" t="s">
-        <v>619</v>
+        <v>613</v>
       </c>
       <c r="C255" s="1">
-        <v>254000.0</v>
+        <v>478000.0</v>
       </c>
       <c r="D255" s="1">
-        <v>85.112</v>
+        <v>95.151</v>
       </c>
       <c r="E255" s="1">
-        <v>93.57527559</v>
+        <v>94.64463598</v>
       </c>
       <c r="F255" t="s">
         <v>8</v>
       </c>
       <c r="G255">
         <v>1.0</v>
       </c>
       <c r="H255" s="1">
-        <v>237681.2</v>
+        <v>452401.36</v>
       </c>
       <c r="I255" s="1">
-        <v>-21496.72</v>
+        <v>2420.42</v>
       </c>
       <c r="J255" s="1">
-        <v>-9.0443501631597</v>
+        <v>0.53501607510641</v>
       </c>
       <c r="K255">
-        <v>1.06</v>
+        <v>0.3</v>
       </c>
       <c r="L255" t="s">
-        <v>620</v>
+        <v>614</v>
       </c>
       <c r="M255" s="1">
-        <v>216184.48</v>
+        <v>454821.78</v>
       </c>
       <c r="N255" s="1">
-        <v>218885.4</v>
+        <v>456262.33</v>
       </c>
       <c r="O255" s="1">
-        <v>0.13</v>
+        <v>0.26</v>
       </c>
       <c r="P255">
         <v>1</v>
       </c>
     </row>
     <row r="256" spans="1:16">
       <c r="A256" t="s">
-        <v>621</v>
+        <v>615</v>
       </c>
       <c r="B256" t="s">
-        <v>622</v>
+        <v>616</v>
       </c>
       <c r="C256" s="1">
         <v>315000.0</v>
       </c>
       <c r="D256" s="1">
-        <v>97.648</v>
+        <v>98.618</v>
       </c>
       <c r="E256" s="1">
         <v>99.998</v>
       </c>
       <c r="F256" t="s">
         <v>8</v>
       </c>
       <c r="G256">
         <v>1.0</v>
       </c>
       <c r="H256" s="1">
         <v>314993.7</v>
       </c>
       <c r="I256" s="1">
-        <v>-7402.5</v>
+        <v>-4347.0</v>
       </c>
       <c r="J256" s="1">
-        <v>-2.35004700094</v>
+        <v>-1.380027600552</v>
       </c>
       <c r="K256">
-        <v>0.34</v>
+        <v>0.59</v>
       </c>
       <c r="L256" t="s">
-        <v>623</v>
+        <v>617</v>
       </c>
       <c r="M256" s="1">
-        <v>307591.2</v>
+        <v>310646.7</v>
       </c>
       <c r="N256" s="1">
-        <v>308646.54</v>
+        <v>312500.67</v>
       </c>
       <c r="O256" s="1">
         <v>0.18</v>
       </c>
       <c r="P256">
         <v>1</v>
       </c>
     </row>
     <row r="257" spans="1:16">
       <c r="A257" t="s">
-        <v>624</v>
+        <v>618</v>
       </c>
       <c r="B257" t="s">
-        <v>625</v>
+        <v>619</v>
       </c>
       <c r="C257" s="1">
         <v>150000.0</v>
       </c>
       <c r="D257" s="1">
-        <v>100.816</v>
+        <v>101.322</v>
       </c>
       <c r="E257" s="1">
         <v>100.0965</v>
       </c>
       <c r="F257" t="s">
         <v>8</v>
       </c>
       <c r="G257">
         <v>1.0</v>
       </c>
       <c r="H257" s="1">
         <v>150144.75</v>
       </c>
       <c r="I257" s="1">
-        <v>1079.25</v>
+        <v>1838.25</v>
       </c>
       <c r="J257" s="1">
-        <v>0.71880635187044</v>
+        <v>1.224318532616</v>
       </c>
       <c r="K257">
-        <v>2.26</v>
+        <v>2.54</v>
       </c>
       <c r="L257" t="s">
-        <v>626</v>
+        <v>620</v>
       </c>
       <c r="M257" s="1">
-        <v>151224.0</v>
+        <v>151983.0</v>
       </c>
       <c r="N257" s="1">
-        <v>154614.82</v>
+        <v>155799.58</v>
       </c>
       <c r="O257" s="1">
         <v>0.09</v>
       </c>
       <c r="P257">
         <v>1</v>
       </c>
     </row>
     <row r="258" spans="1:16">
       <c r="A258" t="s">
-        <v>627</v>
+        <v>621</v>
       </c>
       <c r="B258" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="C258" s="1">
         <v>2013000.0</v>
       </c>
       <c r="D258" s="1">
-        <v>86.572</v>
+        <v>87.361</v>
       </c>
       <c r="E258" s="1">
         <v>90.0419995</v>
       </c>
       <c r="F258" t="s">
         <v>8</v>
       </c>
       <c r="G258">
         <v>1.0</v>
       </c>
       <c r="H258" s="1">
         <v>1812545.45</v>
       </c>
       <c r="I258" s="1">
-        <v>-69851.09</v>
+        <v>-53968.52</v>
       </c>
       <c r="J258" s="1">
-        <v>-3.8537566051102</v>
+        <v>-2.9774988538908</v>
       </c>
       <c r="K258">
         <v>0.0</v>
       </c>
       <c r="L258">
         <v>0.0</v>
       </c>
       <c r="M258" s="1">
-        <v>1742694.36</v>
+        <v>1758576.93</v>
       </c>
       <c r="N258" s="1">
-        <v>1742694.36</v>
+        <v>1758576.93</v>
       </c>
       <c r="O258" s="1">
-        <v>1.0</v>
+        <v>0.99</v>
       </c>
       <c r="P258">
         <v>1</v>
       </c>
     </row>
     <row r="259" spans="1:16">
       <c r="A259" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="B259" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
       <c r="C259" s="1">
-        <v>2630000.0</v>
+        <v>3849133.0</v>
       </c>
       <c r="D259" s="1">
-        <v>83.371</v>
+        <v>84.182</v>
       </c>
       <c r="E259" s="1">
-        <v>84.103</v>
+        <v>84.13182241</v>
       </c>
       <c r="F259" t="s">
         <v>8</v>
       </c>
       <c r="G259">
         <v>1.0</v>
       </c>
       <c r="H259" s="1">
-        <v>2211908.9</v>
+        <v>3238345.74</v>
       </c>
       <c r="I259" s="1">
-        <v>-19251.6</v>
+        <v>1931.4</v>
       </c>
       <c r="J259" s="1">
-        <v>-0.87036134263938</v>
+        <v>0.059641562546685</v>
       </c>
       <c r="K259">
         <v>0.0</v>
       </c>
       <c r="L259">
         <v>0.0</v>
       </c>
       <c r="M259" s="1">
-        <v>2192657.3</v>
+        <v>3240277.14</v>
       </c>
       <c r="N259" s="1">
-        <v>2192657.3</v>
+        <v>3240277.14</v>
       </c>
       <c r="O259" s="1">
-        <v>1.26</v>
+        <v>1.82</v>
       </c>
       <c r="P259">
         <v>1</v>
       </c>
     </row>
     <row r="260" spans="1:16">
       <c r="A260" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="B260" t="s">
-        <v>632</v>
+        <v>626</v>
       </c>
       <c r="C260" s="1">
-        <v>6184062.0</v>
+        <v>9113062.0</v>
       </c>
       <c r="D260" s="1">
-        <v>61.748</v>
+        <v>62.355</v>
       </c>
       <c r="E260" s="1">
-        <v>75.01066241</v>
+        <v>70.92054811</v>
       </c>
       <c r="F260" t="s">
         <v>8</v>
       </c>
       <c r="G260">
         <v>1.0</v>
       </c>
       <c r="H260" s="1">
-        <v>4638705.87</v>
+        <v>6463033.52</v>
       </c>
       <c r="I260" s="1">
-        <v>-820171.27</v>
+        <v>-780583.71</v>
       </c>
       <c r="J260" s="1">
-        <v>-17.681036327488</v>
+        <v>-12.077667670831</v>
       </c>
       <c r="K260">
-        <v>0.42</v>
+        <v>0.46</v>
       </c>
       <c r="L260" t="s">
-        <v>633</v>
+        <v>627</v>
       </c>
       <c r="M260" s="1">
-        <v>3818534.6</v>
+        <v>5682449.81</v>
       </c>
       <c r="N260" s="1">
-        <v>3844372.12</v>
+        <v>5724020.35</v>
       </c>
       <c r="O260" s="1">
-        <v>2.21</v>
+        <v>3.21</v>
       </c>
       <c r="P260">
         <v>1</v>
       </c>
     </row>
     <row r="261" spans="1:16">
       <c r="A261" t="s">
-        <v>634</v>
+        <v>628</v>
       </c>
       <c r="B261" t="s">
-        <v>635</v>
+        <v>629</v>
       </c>
       <c r="C261" s="1">
-        <v>667520.0</v>
+        <v>4772833.0</v>
       </c>
       <c r="D261" s="1">
-        <v>83.606</v>
+        <v>98.747</v>
       </c>
       <c r="E261" s="1">
-        <v>88.72928452</v>
+        <v>99.30259471</v>
       </c>
       <c r="F261" t="s">
         <v>8</v>
       </c>
       <c r="G261">
         <v>1.0</v>
       </c>
       <c r="H261" s="1">
-        <v>592285.72</v>
+        <v>4739547.01</v>
       </c>
       <c r="I261" s="1">
-        <v>-34198.95</v>
+        <v>-26517.61</v>
       </c>
       <c r="J261" s="1">
-        <v>-5.7740628965358</v>
+        <v>-0.55949671865371</v>
       </c>
       <c r="K261">
-        <v>1.04</v>
+        <v>1.43</v>
       </c>
       <c r="L261" t="s">
-        <v>636</v>
+        <v>630</v>
       </c>
       <c r="M261" s="1">
-        <v>558086.77</v>
+        <v>4713029.4</v>
       </c>
       <c r="N261" s="1">
-        <v>565059.15</v>
+        <v>4781222.07</v>
       </c>
       <c r="O261" s="1">
-        <v>0.33</v>
+        <v>2.68</v>
       </c>
       <c r="P261">
         <v>1</v>
       </c>
     </row>
     <row r="262" spans="1:16">
       <c r="A262" t="s">
-        <v>637</v>
+        <v>631</v>
       </c>
       <c r="B262" t="s">
-        <v>638</v>
+        <v>632</v>
       </c>
       <c r="C262" s="1">
-        <v>2960000.0</v>
+        <v>544000.0</v>
       </c>
       <c r="D262" s="1">
-        <v>73.988</v>
+        <v>97.842</v>
       </c>
       <c r="E262" s="1">
-        <v>78.51775304</v>
+        <v>98.725</v>
       </c>
       <c r="F262" t="s">
         <v>8</v>
       </c>
       <c r="G262">
         <v>1.0</v>
       </c>
       <c r="H262" s="1">
-        <v>2324125.49</v>
+        <v>537064.0</v>
       </c>
       <c r="I262" s="1">
-        <v>-134080.69</v>
+        <v>-4803.52</v>
       </c>
       <c r="J262" s="1">
-        <v>-5.7690813416448</v>
+        <v>-0.89440364649278</v>
       </c>
       <c r="K262">
-        <v>1.04</v>
+        <v>3.74</v>
       </c>
       <c r="L262" t="s">
-        <v>639</v>
+        <v>633</v>
       </c>
       <c r="M262" s="1">
-        <v>2190044.8</v>
+        <v>532260.48</v>
       </c>
       <c r="N262" s="1">
-        <v>2220962.61</v>
+        <v>552609.06</v>
       </c>
       <c r="O262" s="1">
-        <v>1.28</v>
+        <v>0.31</v>
       </c>
       <c r="P262">
         <v>1</v>
       </c>
     </row>
     <row r="263" spans="1:16">
       <c r="A263" t="s">
-        <v>640</v>
+        <v>634</v>
       </c>
       <c r="B263" t="s">
-        <v>641</v>
+        <v>635</v>
       </c>
       <c r="C263" s="1">
-        <v>1740000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D263" s="1">
-        <v>97.962</v>
+        <v>82.559</v>
       </c>
       <c r="E263" s="1">
-        <v>99.934</v>
+        <v>81.75</v>
       </c>
       <c r="F263" t="s">
         <v>8</v>
       </c>
       <c r="G263">
         <v>1.0</v>
       </c>
       <c r="H263" s="1">
-        <v>1738851.6</v>
+        <v>81750.0</v>
       </c>
       <c r="I263" s="1">
-        <v>-34312.8</v>
+        <v>809.0</v>
       </c>
       <c r="J263" s="1">
-        <v>-1.9733023795705</v>
+        <v>0.98960244648318</v>
       </c>
       <c r="K263">
-        <v>1.2</v>
-[...2 lines deleted...]
-        <v>642</v>
+        <v>0.17</v>
+      </c>
+      <c r="L263">
+        <v>168.49</v>
       </c>
       <c r="M263" s="1">
-        <v>1704538.8</v>
+        <v>82559.0</v>
       </c>
       <c r="N263" s="1">
-        <v>1725476.01</v>
+        <v>82727.49</v>
       </c>
       <c r="O263" s="1">
-        <v>0.99</v>
+        <v>0.05</v>
       </c>
       <c r="P263">
         <v>1</v>
       </c>
     </row>
     <row r="264" spans="1:16">
       <c r="A264" t="s">
-        <v>643</v>
+        <v>636</v>
       </c>
       <c r="B264" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="C264" s="1">
-        <v>1060000.0</v>
+        <v>4305974.0</v>
       </c>
       <c r="D264" s="1">
-        <v>76.639</v>
+        <v>99.176</v>
       </c>
       <c r="E264" s="1">
-        <v>82.88407547</v>
+        <v>99.18199994</v>
       </c>
       <c r="F264" t="s">
         <v>8</v>
       </c>
       <c r="G264">
         <v>1.0</v>
       </c>
       <c r="H264" s="1">
-        <v>878571.2</v>
+        <v>4270751.13</v>
       </c>
       <c r="I264" s="1">
-        <v>-66197.8</v>
+        <v>-258.36</v>
       </c>
       <c r="J264" s="1">
-        <v>-7.5347109033394</v>
+        <v>-0.0060495213168743</v>
       </c>
       <c r="K264">
-        <v>2.51</v>
+        <v>1.7</v>
       </c>
       <c r="L264" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
       <c r="M264" s="1">
-        <v>812373.4</v>
+        <v>4270492.77</v>
       </c>
       <c r="N264" s="1">
-        <v>838946.0</v>
+        <v>4343493.78</v>
       </c>
       <c r="O264" s="1">
-        <v>0.48</v>
+        <v>2.44</v>
       </c>
       <c r="P264">
         <v>1</v>
       </c>
     </row>
     <row r="265" spans="1:16">
       <c r="A265" t="s">
-        <v>646</v>
+        <v>639</v>
       </c>
       <c r="B265" t="s">
-        <v>647</v>
+        <v>640</v>
       </c>
       <c r="C265" s="1">
-        <v>516000.0</v>
+        <v>4746602.75</v>
       </c>
       <c r="D265" s="1">
-        <v>96.171</v>
+        <v>87.451</v>
       </c>
       <c r="E265" s="1">
-        <v>99.45682171</v>
+        <v>104.37955378</v>
       </c>
       <c r="F265" t="s">
         <v>8</v>
       </c>
       <c r="G265">
         <v>1.0</v>
       </c>
       <c r="H265" s="1">
-        <v>513197.2</v>
+        <v>4954482.77</v>
       </c>
       <c r="I265" s="1">
-        <v>-16954.84</v>
+        <v>-803531.19</v>
       </c>
       <c r="J265" s="1">
-        <v>-3.3037670509504</v>
+        <v>-16.218265907906</v>
       </c>
       <c r="K265">
-        <v>2.67</v>
+        <v>2.01</v>
       </c>
       <c r="L265" t="s">
-        <v>648</v>
+        <v>641</v>
       </c>
       <c r="M265" s="1">
-        <v>496242.36</v>
+        <v>4150951.58</v>
       </c>
       <c r="N265" s="1">
-        <v>510040.06</v>
+        <v>4246208.74</v>
       </c>
       <c r="O265" s="1">
-        <v>0.29</v>
+        <v>2.38</v>
       </c>
       <c r="P265">
         <v>1</v>
       </c>
     </row>
     <row r="266" spans="1:16">
       <c r="A266" t="s">
-        <v>649</v>
+        <v>642</v>
       </c>
       <c r="B266" t="s">
-        <v>650</v>
+        <v>643</v>
       </c>
       <c r="C266" s="1">
-        <v>3748833.0</v>
+        <v>8995175.0</v>
       </c>
       <c r="D266" s="1">
-        <v>97.936</v>
+        <v>96.613</v>
       </c>
       <c r="E266" s="1">
-        <v>99.46200458</v>
+        <v>96.96673594</v>
       </c>
       <c r="F266" t="s">
         <v>8</v>
       </c>
       <c r="G266">
         <v>1.0</v>
       </c>
       <c r="H266" s="1">
-        <v>3728664.45</v>
+        <v>8722327.59</v>
       </c>
       <c r="I266" s="1">
-        <v>-57207.36</v>
+        <v>-31819.17</v>
       </c>
       <c r="J266" s="1">
-        <v>-1.5342587343841</v>
+        <v>-0.36480136376075</v>
       </c>
       <c r="K266">
-        <v>1.16</v>
+        <v>0.46</v>
       </c>
       <c r="L266" t="s">
-        <v>651</v>
+        <v>644</v>
       </c>
       <c r="M266" s="1">
-        <v>3671457.09</v>
+        <v>8690508.42</v>
       </c>
       <c r="N266" s="1">
-        <v>3714953.82</v>
+        <v>8731787.65</v>
       </c>
       <c r="O266" s="1">
-        <v>2.14</v>
+        <v>4.9</v>
       </c>
       <c r="P266">
         <v>1</v>
       </c>
     </row>
     <row r="267" spans="1:16">
       <c r="A267" t="s">
-        <v>652</v>
+        <v>645</v>
       </c>
       <c r="B267" t="s">
-        <v>653</v>
+        <v>646</v>
       </c>
       <c r="C267" s="1">
-        <v>544000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D267" s="1">
-        <v>97.621</v>
+        <v>99.122</v>
       </c>
       <c r="E267" s="1">
-        <v>98.725</v>
+        <v>100.73</v>
       </c>
       <c r="F267" t="s">
         <v>8</v>
       </c>
       <c r="G267">
         <v>1.0</v>
       </c>
       <c r="H267" s="1">
-        <v>537064.0</v>
+        <v>201460.0</v>
       </c>
       <c r="I267" s="1">
-        <v>-6005.76</v>
+        <v>-3216.0</v>
       </c>
       <c r="J267" s="1">
-        <v>-1.1182577867815</v>
+        <v>-1.596346669314</v>
       </c>
       <c r="K267">
-        <v>3.43</v>
+        <v>1.78</v>
       </c>
       <c r="L267" t="s">
-        <v>654</v>
+        <v>647</v>
       </c>
       <c r="M267" s="1">
-        <v>531058.24</v>
+        <v>198244.0</v>
       </c>
       <c r="N267" s="1">
-        <v>549695.83</v>
+        <v>201804.27</v>
       </c>
       <c r="O267" s="1">
-        <v>0.32</v>
+        <v>0.11</v>
       </c>
       <c r="P267">
         <v>1</v>
       </c>
     </row>
     <row r="268" spans="1:16">
       <c r="A268" t="s">
-        <v>655</v>
+        <v>648</v>
       </c>
       <c r="B268" t="s">
-        <v>656</v>
+        <v>649</v>
       </c>
       <c r="C268" s="1">
-        <v>100000.0</v>
+        <v>162000.0</v>
       </c>
       <c r="D268" s="1">
-        <v>81.812</v>
+        <v>100.356</v>
       </c>
       <c r="E268" s="1">
-        <v>81.75</v>
+        <v>100.0</v>
       </c>
       <c r="F268" t="s">
         <v>8</v>
       </c>
       <c r="G268">
         <v>1.0</v>
       </c>
       <c r="H268" s="1">
-        <v>81750.0</v>
+        <v>162000.0</v>
       </c>
       <c r="I268" s="1">
-        <v>62.0</v>
+        <v>576.72</v>
       </c>
       <c r="J268" s="1">
-        <v>0.075840978593272</v>
+        <v>0.356</v>
       </c>
       <c r="K268">
-        <v>0.05</v>
+        <v>0.01</v>
       </c>
       <c r="L268">
-        <v>53.42</v>
+        <v>18.59</v>
       </c>
       <c r="M268" s="1">
-        <v>81812.0</v>
+        <v>162576.72</v>
       </c>
       <c r="N268" s="1">
-        <v>81865.42</v>
+        <v>162595.31</v>
       </c>
       <c r="O268" s="1">
-        <v>0.05</v>
+        <v>0.09</v>
       </c>
       <c r="P268">
         <v>1</v>
       </c>
     </row>
     <row r="269" spans="1:16">
       <c r="A269" t="s">
-        <v>657</v>
+        <v>650</v>
       </c>
       <c r="B269" t="s">
-        <v>658</v>
+        <v>651</v>
       </c>
       <c r="C269" s="1">
-        <v>3112440.9</v>
+        <v>100000.0</v>
       </c>
       <c r="D269" s="1">
-        <v>76.262</v>
+        <v>98.87</v>
       </c>
       <c r="E269" s="1">
-        <v>77.96098072</v>
+        <v>99.24</v>
       </c>
       <c r="F269" t="s">
         <v>8</v>
       </c>
       <c r="G269">
         <v>1.0</v>
       </c>
       <c r="H269" s="1">
-        <v>2426489.45</v>
+        <v>99240.0</v>
       </c>
       <c r="I269" s="1">
-        <v>-52879.77</v>
+        <v>-370.0</v>
       </c>
       <c r="J269" s="1">
-        <v>-2.1792705507127</v>
+        <v>-0.37283353486497</v>
       </c>
       <c r="K269">
-        <v>0.0</v>
+        <v>0.95</v>
       </c>
       <c r="L269">
-        <v>0.0</v>
+        <v>945.21</v>
       </c>
       <c r="M269" s="1">
-        <v>2373609.68</v>
+        <v>98870.0</v>
       </c>
       <c r="N269" s="1">
-        <v>2373609.68</v>
+        <v>99815.21</v>
       </c>
       <c r="O269" s="1">
-        <v>1.37</v>
+        <v>0.06</v>
       </c>
       <c r="P269">
         <v>1</v>
       </c>
     </row>
     <row r="270" spans="1:16">
       <c r="A270" t="s">
-        <v>659</v>
+        <v>652</v>
       </c>
       <c r="B270" t="s">
-        <v>660</v>
+        <v>653</v>
       </c>
       <c r="C270" s="1">
-        <v>4746602.75</v>
+        <v>400000.0</v>
       </c>
       <c r="D270" s="1">
-        <v>87.836</v>
+        <v>92.438</v>
       </c>
       <c r="E270" s="1">
-        <v>104.37955378</v>
+        <v>100.121</v>
       </c>
       <c r="F270" t="s">
         <v>8</v>
       </c>
       <c r="G270">
         <v>1.0</v>
       </c>
       <c r="H270" s="1">
-        <v>4954482.77</v>
+        <v>400484.0</v>
       </c>
       <c r="I270" s="1">
-        <v>-785256.78</v>
+        <v>-30732.0</v>
       </c>
       <c r="J270" s="1">
-        <v>-15.849419938542</v>
+        <v>-7.6737148050858</v>
       </c>
       <c r="K270">
-        <v>1.82</v>
+        <v>0.94</v>
       </c>
       <c r="L270" t="s">
-        <v>661</v>
+        <v>654</v>
       </c>
       <c r="M270" s="1">
-        <v>4169225.99</v>
+        <v>369752.0</v>
       </c>
       <c r="N270" s="1">
-        <v>4255380.08</v>
+        <v>373530.08</v>
       </c>
       <c r="O270" s="1">
-        <v>2.45</v>
+        <v>0.21</v>
       </c>
       <c r="P270">
         <v>1</v>
       </c>
     </row>
     <row r="271" spans="1:16">
       <c r="A271" t="s">
-        <v>662</v>
+        <v>655</v>
       </c>
       <c r="B271" t="s">
-        <v>663</v>
+        <v>656</v>
       </c>
       <c r="C271" s="1">
-        <v>2075175.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D271" s="1">
-        <v>96.334</v>
+        <v>101.487</v>
       </c>
       <c r="E271" s="1">
-        <v>98.69654318</v>
+        <v>99.942</v>
       </c>
       <c r="F271" t="s">
         <v>8</v>
       </c>
       <c r="G271">
         <v>1.0</v>
       </c>
       <c r="H271" s="1">
-        <v>2048125.99</v>
+        <v>299826.0</v>
       </c>
       <c r="I271" s="1">
-        <v>-49026.91</v>
+        <v>4635.0</v>
       </c>
       <c r="J271" s="1">
-        <v>-2.3937448301215</v>
+        <v>1.5458966200396</v>
       </c>
       <c r="K271">
-        <v>0.27</v>
-[...2 lines deleted...]
-        <v>664</v>
+        <v>0.21</v>
+      </c>
+      <c r="L271">
+        <v>625.68</v>
       </c>
       <c r="M271" s="1">
-        <v>1999099.08</v>
+        <v>304461.0</v>
       </c>
       <c r="N271" s="1">
-        <v>2004642.36</v>
+        <v>305086.68</v>
       </c>
       <c r="O271" s="1">
-        <v>1.15</v>
+        <v>0.17</v>
       </c>
       <c r="P271">
         <v>1</v>
       </c>
     </row>
     <row r="272" spans="1:16">
       <c r="A272" t="s">
-        <v>665</v>
+        <v>657</v>
       </c>
       <c r="B272" t="s">
-        <v>666</v>
+        <v>658</v>
       </c>
       <c r="C272" s="1">
-        <v>2210000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D272" s="1">
-        <v>97.423</v>
+        <v>94.194</v>
       </c>
       <c r="E272" s="1">
-        <v>99.89235747</v>
+        <v>94.67425</v>
       </c>
       <c r="F272" t="s">
         <v>8</v>
       </c>
       <c r="G272">
         <v>1.0</v>
       </c>
       <c r="H272" s="1">
-        <v>2207621.1</v>
+        <v>284022.75</v>
       </c>
       <c r="I272" s="1">
-        <v>-54572.8</v>
+        <v>-1440.75</v>
       </c>
       <c r="J272" s="1">
-        <v>-2.4720184093185</v>
+        <v>-0.50726570318751</v>
       </c>
       <c r="K272">
-        <v>1.59</v>
+        <v>0.38</v>
       </c>
       <c r="L272" t="s">
-        <v>667</v>
+        <v>659</v>
       </c>
       <c r="M272" s="1">
-        <v>2153048.3</v>
+        <v>282582.0</v>
       </c>
       <c r="N272" s="1">
-        <v>2188154.0</v>
+        <v>283707.0</v>
       </c>
       <c r="O272" s="1">
-        <v>1.26</v>
+        <v>0.16</v>
       </c>
       <c r="P272">
         <v>1</v>
       </c>
     </row>
     <row r="273" spans="1:16">
       <c r="A273" t="s">
-        <v>668</v>
+        <v>660</v>
       </c>
       <c r="B273" t="s">
-        <v>669</v>
+        <v>661</v>
       </c>
       <c r="C273" s="1">
-        <v>1910000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D273" s="1">
-        <v>96.745</v>
+        <v>101.385</v>
       </c>
       <c r="E273" s="1">
-        <v>99.374</v>
+        <v>99.858</v>
       </c>
       <c r="F273" t="s">
         <v>8</v>
       </c>
       <c r="G273">
         <v>1.0</v>
       </c>
       <c r="H273" s="1">
-        <v>1898043.4</v>
+        <v>299574.0</v>
       </c>
       <c r="I273" s="1">
-        <v>-50213.9</v>
+        <v>4581.0</v>
       </c>
       <c r="J273" s="1">
-        <v>-2.6455612131946</v>
+        <v>1.5291714234213</v>
       </c>
       <c r="K273">
-        <v>1.89</v>
+        <v>3.42</v>
       </c>
       <c r="L273" t="s">
-        <v>670</v>
+        <v>662</v>
       </c>
       <c r="M273" s="1">
-        <v>1847829.5</v>
+        <v>304155.0</v>
       </c>
       <c r="N273" s="1">
-        <v>1883884.02</v>
+        <v>314410.48</v>
       </c>
       <c r="O273" s="1">
-        <v>1.08</v>
+        <v>0.18</v>
       </c>
       <c r="P273">
         <v>1</v>
       </c>
     </row>
     <row r="274" spans="1:16">
       <c r="A274" t="s">
-        <v>671</v>
+        <v>663</v>
       </c>
       <c r="B274" t="s">
-        <v>672</v>
+        <v>664</v>
       </c>
       <c r="C274" s="1">
         <v>200000.0</v>
       </c>
       <c r="D274" s="1">
-        <v>98.134</v>
+        <v>98.414</v>
       </c>
       <c r="E274" s="1">
-        <v>100.73</v>
+        <v>100.0</v>
       </c>
       <c r="F274" t="s">
         <v>8</v>
       </c>
       <c r="G274">
         <v>1.0</v>
       </c>
       <c r="H274" s="1">
-        <v>201460.0</v>
+        <v>200000.0</v>
       </c>
       <c r="I274" s="1">
-        <v>-5192.0</v>
+        <v>-3172.0</v>
       </c>
       <c r="J274" s="1">
-        <v>-2.5771865382706</v>
+        <v>-1.586</v>
       </c>
       <c r="K274">
-        <v>1.56</v>
+        <v>1.74</v>
       </c>
       <c r="L274" t="s">
-        <v>673</v>
+        <v>665</v>
       </c>
       <c r="M274" s="1">
-        <v>196268.0</v>
+        <v>196828.0</v>
       </c>
       <c r="N274" s="1">
-        <v>199387.18</v>
+        <v>200300.6</v>
       </c>
       <c r="O274" s="1">
         <v>0.11</v>
       </c>
       <c r="P274">
         <v>1</v>
       </c>
     </row>
     <row r="275" spans="1:16">
       <c r="A275" t="s">
-        <v>674</v>
+        <v>666</v>
       </c>
       <c r="B275" t="s">
-        <v>675</v>
+        <v>667</v>
       </c>
       <c r="C275" s="1">
-        <v>170000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D275" s="1">
-        <v>101.709</v>
+        <v>93.48</v>
       </c>
       <c r="E275" s="1">
-        <v>99.775</v>
+        <v>96.33333333</v>
       </c>
       <c r="F275" t="s">
         <v>8</v>
       </c>
       <c r="G275">
         <v>1.0</v>
       </c>
       <c r="H275" s="1">
-        <v>169617.5</v>
+        <v>867000.0</v>
       </c>
       <c r="I275" s="1">
-        <v>3287.8</v>
+        <v>-25680.0</v>
       </c>
       <c r="J275" s="1">
-        <v>1.9383613129541</v>
+        <v>-2.961937716263</v>
       </c>
       <c r="K275">
-        <v>1.33</v>
+        <v>0.37</v>
       </c>
       <c r="L275" t="s">
-        <v>676</v>
+        <v>668</v>
       </c>
       <c r="M275" s="1">
-        <v>172905.3</v>
+        <v>841320.0</v>
       </c>
       <c r="N275" s="1">
-        <v>175172.35</v>
+        <v>844605.0</v>
       </c>
       <c r="O275" s="1">
-        <v>0.1</v>
+        <v>0.47</v>
       </c>
       <c r="P275">
         <v>1</v>
       </c>
     </row>
     <row r="276" spans="1:16">
       <c r="A276" t="s">
-        <v>677</v>
+        <v>669</v>
       </c>
       <c r="B276" t="s">
-        <v>678</v>
+        <v>670</v>
       </c>
       <c r="C276" s="1">
-        <v>100000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D276" s="1">
-        <v>97.868</v>
+        <v>97.411</v>
       </c>
       <c r="E276" s="1">
-        <v>99.24</v>
+        <v>98.642</v>
       </c>
       <c r="F276" t="s">
         <v>8</v>
       </c>
       <c r="G276">
         <v>1.0</v>
       </c>
       <c r="H276" s="1">
-        <v>99240.0</v>
+        <v>394568.0</v>
       </c>
       <c r="I276" s="1">
-        <v>-1372.0</v>
+        <v>-4924.0</v>
       </c>
       <c r="J276" s="1">
-        <v>-1.3825070536074</v>
+        <v>-1.2479471219156</v>
       </c>
       <c r="K276">
-        <v>0.66</v>
-[...2 lines deleted...]
-        <v>657.53</v>
+        <v>4.03</v>
+      </c>
+      <c r="L276" t="s">
+        <v>671</v>
       </c>
       <c r="M276" s="1">
-        <v>97868.0</v>
+        <v>389644.0</v>
       </c>
       <c r="N276" s="1">
-        <v>98525.53</v>
+        <v>405753.59</v>
       </c>
       <c r="O276" s="1">
-        <v>0.06</v>
+        <v>0.23</v>
       </c>
       <c r="P276">
         <v>1</v>
       </c>
     </row>
     <row r="277" spans="1:16">
       <c r="A277" t="s">
-        <v>679</v>
+        <v>672</v>
       </c>
       <c r="B277" t="s">
-        <v>680</v>
+        <v>673</v>
       </c>
       <c r="C277" s="1">
-        <v>400000.0</v>
+        <v>207000.0</v>
       </c>
       <c r="D277" s="1">
-        <v>91.191</v>
+        <v>98.192</v>
       </c>
       <c r="E277" s="1">
-        <v>100.121</v>
+        <v>99.628</v>
       </c>
       <c r="F277" t="s">
         <v>8</v>
       </c>
       <c r="G277">
         <v>1.0</v>
       </c>
       <c r="H277" s="1">
-        <v>400484.0</v>
+        <v>206229.96</v>
       </c>
       <c r="I277" s="1">
-        <v>-35720.0</v>
+        <v>-2972.52</v>
       </c>
       <c r="J277" s="1">
-        <v>-8.9192077586121</v>
+        <v>-1.441361866142</v>
       </c>
       <c r="K277">
-        <v>0.81</v>
+        <v>1.82</v>
       </c>
       <c r="L277" t="s">
-        <v>681</v>
+        <v>674</v>
       </c>
       <c r="M277" s="1">
-        <v>364764.0</v>
+        <v>203257.44</v>
       </c>
       <c r="N277" s="1">
-        <v>368005.1</v>
+        <v>207017.47</v>
       </c>
       <c r="O277" s="1">
-        <v>0.21</v>
+        <v>0.12</v>
       </c>
       <c r="P277">
         <v>1</v>
       </c>
     </row>
     <row r="278" spans="1:16">
       <c r="A278" t="s">
-        <v>682</v>
+        <v>675</v>
       </c>
       <c r="B278" t="s">
-        <v>683</v>
+        <v>676</v>
       </c>
       <c r="C278" s="1">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D278" s="1">
-        <v>100.327</v>
+        <v>98.764</v>
       </c>
       <c r="E278" s="1">
-        <v>99.858</v>
+        <v>99.736</v>
       </c>
       <c r="F278" t="s">
         <v>8</v>
       </c>
       <c r="G278">
         <v>1.0</v>
       </c>
       <c r="H278" s="1">
-        <v>299574.0</v>
+        <v>199472.0</v>
       </c>
       <c r="I278" s="1">
-        <v>1407.0</v>
+        <v>-1944.0</v>
       </c>
       <c r="J278" s="1">
-        <v>0.46966692703639</v>
+        <v>-0.97457287238309</v>
       </c>
       <c r="K278">
-        <v>3.12</v>
+        <v>1.68</v>
       </c>
       <c r="L278" t="s">
-        <v>684</v>
+        <v>677</v>
       </c>
       <c r="M278" s="1">
-        <v>300981.0</v>
+        <v>197528.0</v>
       </c>
       <c r="N278" s="1">
-        <v>310344.7</v>
+        <v>200881.42</v>
       </c>
       <c r="O278" s="1">
-        <v>0.18</v>
+        <v>0.11</v>
       </c>
       <c r="P278">
         <v>1</v>
       </c>
     </row>
     <row r="279" spans="1:16">
       <c r="A279" t="s">
-        <v>685</v>
+        <v>678</v>
       </c>
       <c r="B279" t="s">
-        <v>686</v>
+        <v>679</v>
       </c>
       <c r="C279" s="1">
-        <v>200000.0</v>
+        <v>156000.0</v>
       </c>
       <c r="D279" s="1">
-        <v>97.657</v>
+        <v>98.638</v>
       </c>
       <c r="E279" s="1">
-        <v>99.67</v>
+        <v>99.594</v>
       </c>
       <c r="F279" t="s">
         <v>8</v>
       </c>
       <c r="G279">
         <v>1.0</v>
       </c>
       <c r="H279" s="1">
-        <v>199340.0</v>
+        <v>155366.64</v>
       </c>
       <c r="I279" s="1">
-        <v>-4026.0</v>
+        <v>-1491.36</v>
       </c>
       <c r="J279" s="1">
-        <v>-2.0196648941507</v>
+        <v>-0.9598971825612</v>
       </c>
       <c r="K279">
-        <v>0.38</v>
-[...2 lines deleted...]
-        <v>753.42</v>
+        <v>2.94</v>
+      </c>
+      <c r="L279" t="s">
+        <v>680</v>
       </c>
       <c r="M279" s="1">
-        <v>195314.0</v>
+        <v>153875.28</v>
       </c>
       <c r="N279" s="1">
-        <v>196067.42</v>
+        <v>158462.32</v>
       </c>
       <c r="O279" s="1">
-        <v>0.11</v>
+        <v>0.09</v>
       </c>
       <c r="P279">
         <v>1</v>
       </c>
     </row>
     <row r="280" spans="1:16">
       <c r="A280" t="s">
-        <v>687</v>
+        <v>681</v>
       </c>
       <c r="B280" t="s">
-        <v>688</v>
+        <v>682</v>
       </c>
       <c r="C280" s="1">
-        <v>200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D280" s="1">
-        <v>96.712</v>
+        <v>95.26</v>
       </c>
       <c r="E280" s="1">
-        <v>100.0</v>
+        <v>93.6</v>
       </c>
       <c r="F280" t="s">
         <v>8</v>
       </c>
       <c r="G280">
         <v>1.0</v>
       </c>
       <c r="H280" s="1">
-        <v>200000.0</v>
+        <v>280800.0</v>
       </c>
       <c r="I280" s="1">
-        <v>-6576.0</v>
+        <v>4980.0</v>
       </c>
       <c r="J280" s="1">
-        <v>-3.288</v>
+        <v>1.7735042735043</v>
       </c>
       <c r="K280">
-        <v>1.45</v>
+        <v>0.82</v>
       </c>
       <c r="L280" t="s">
-        <v>689</v>
+        <v>683</v>
       </c>
       <c r="M280" s="1">
-        <v>193424.0</v>
+        <v>285780.0</v>
       </c>
       <c r="N280" s="1">
-        <v>196321.26</v>
+        <v>288237.53</v>
       </c>
       <c r="O280" s="1">
-        <v>0.11</v>
+        <v>0.16</v>
       </c>
       <c r="P280">
         <v>1</v>
       </c>
     </row>
     <row r="281" spans="1:16">
       <c r="A281" t="s">
-        <v>690</v>
+        <v>684</v>
       </c>
       <c r="B281" t="s">
-        <v>691</v>
+        <v>685</v>
       </c>
       <c r="C281" s="1">
-        <v>900000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D281" s="1">
-        <v>92.264</v>
+        <v>98.645</v>
       </c>
       <c r="E281" s="1">
-        <v>96.33333333</v>
+        <v>100.0</v>
       </c>
       <c r="F281" t="s">
         <v>8</v>
       </c>
       <c r="G281">
         <v>1.0</v>
       </c>
       <c r="H281" s="1">
-        <v>867000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="I281" s="1">
-        <v>-36624.0</v>
+        <v>-6775.0</v>
       </c>
       <c r="J281" s="1">
-        <v>-4.2242214532872</v>
+        <v>-1.355</v>
       </c>
       <c r="K281">
-        <v>0.23</v>
+        <v>2.61</v>
       </c>
       <c r="L281" t="s">
-        <v>692</v>
+        <v>686</v>
       </c>
       <c r="M281" s="1">
-        <v>830376.0</v>
+        <v>493225.0</v>
       </c>
       <c r="N281" s="1">
-        <v>832401.0</v>
+        <v>506283.22</v>
       </c>
       <c r="O281" s="1">
-        <v>0.48</v>
+        <v>0.28</v>
       </c>
       <c r="P281">
         <v>1</v>
       </c>
     </row>
     <row r="282" spans="1:16">
       <c r="A282" t="s">
-        <v>693</v>
+        <v>687</v>
       </c>
       <c r="B282" t="s">
-        <v>694</v>
+        <v>688</v>
       </c>
       <c r="C282" s="1">
-        <v>400000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D282" s="1">
-        <v>94.572</v>
+        <v>101.652</v>
       </c>
       <c r="E282" s="1">
-        <v>98.642</v>
+        <v>103.012</v>
       </c>
       <c r="F282" t="s">
         <v>8</v>
       </c>
       <c r="G282">
         <v>1.0</v>
       </c>
       <c r="H282" s="1">
-        <v>394568.0</v>
+        <v>206024.0</v>
       </c>
       <c r="I282" s="1">
-        <v>-16280.0</v>
+        <v>-2720.0</v>
       </c>
       <c r="J282" s="1">
-        <v>-4.126031507877</v>
+        <v>-1.3202345357822</v>
       </c>
       <c r="K282">
-        <v>3.69</v>
+        <v>2.79</v>
       </c>
       <c r="L282" t="s">
-        <v>695</v>
+        <v>689</v>
       </c>
       <c r="M282" s="1">
-        <v>378288.0</v>
+        <v>203304.0</v>
       </c>
       <c r="N282" s="1">
-        <v>393055.12</v>
+        <v>208893.04</v>
       </c>
       <c r="O282" s="1">
-        <v>0.23</v>
+        <v>0.12</v>
       </c>
       <c r="P282">
         <v>1</v>
       </c>
     </row>
     <row r="283" spans="1:16">
       <c r="A283" t="s">
-        <v>696</v>
+        <v>690</v>
       </c>
       <c r="B283" t="s">
-        <v>697</v>
+        <v>691</v>
       </c>
       <c r="C283" s="1">
-        <v>207000.0</v>
+        <v>223000.0</v>
       </c>
       <c r="D283" s="1">
-        <v>97.94</v>
+        <v>101.238</v>
       </c>
       <c r="E283" s="1">
-        <v>99.628</v>
+        <v>99.849</v>
       </c>
       <c r="F283" t="s">
         <v>8</v>
       </c>
       <c r="G283">
         <v>1.0</v>
       </c>
       <c r="H283" s="1">
-        <v>206229.96</v>
+        <v>222663.27</v>
       </c>
       <c r="I283" s="1">
-        <v>-3494.16</v>
+        <v>3097.47</v>
       </c>
       <c r="J283" s="1">
-        <v>-1.69430280644</v>
+        <v>1.3911005618484</v>
       </c>
       <c r="K283">
-        <v>1.57</v>
+        <v>2.31</v>
       </c>
       <c r="L283" t="s">
-        <v>698</v>
+        <v>692</v>
       </c>
       <c r="M283" s="1">
-        <v>202735.8</v>
+        <v>225760.74</v>
       </c>
       <c r="N283" s="1">
-        <v>205979.75</v>
+        <v>230912.04</v>
       </c>
       <c r="O283" s="1">
-        <v>0.12</v>
+        <v>0.13</v>
       </c>
       <c r="P283">
         <v>1</v>
       </c>
     </row>
     <row r="284" spans="1:16">
       <c r="A284" t="s">
-        <v>699</v>
+        <v>693</v>
       </c>
       <c r="B284" t="s">
-        <v>700</v>
+        <v>694</v>
       </c>
       <c r="C284" s="1">
-        <v>200000.0</v>
+        <v>163000.0</v>
       </c>
       <c r="D284" s="1">
-        <v>96.846</v>
+        <v>100.06</v>
       </c>
       <c r="E284" s="1">
-        <v>99.736</v>
+        <v>99.115</v>
       </c>
       <c r="F284" t="s">
         <v>8</v>
       </c>
       <c r="G284">
         <v>1.0</v>
       </c>
       <c r="H284" s="1">
-        <v>199472.0</v>
+        <v>161557.45</v>
       </c>
       <c r="I284" s="1">
-        <v>-5780.0</v>
+        <v>1540.35</v>
       </c>
       <c r="J284" s="1">
-        <v>-2.89764979546</v>
+        <v>0.95343792564193</v>
       </c>
       <c r="K284">
-        <v>1.37</v>
-[...2 lines deleted...]
-        <v>701</v>
+        <v>0.22</v>
+      </c>
+      <c r="L284">
+        <v>359.49</v>
       </c>
       <c r="M284" s="1">
-        <v>193692.0</v>
+        <v>163097.8</v>
       </c>
       <c r="N284" s="1">
-        <v>196431.73</v>
+        <v>163457.29</v>
       </c>
       <c r="O284" s="1">
-        <v>0.11</v>
+        <v>0.09</v>
       </c>
       <c r="P284">
         <v>1</v>
       </c>
     </row>
     <row r="285" spans="1:16">
       <c r="A285" t="s">
-        <v>702</v>
+        <v>695</v>
       </c>
       <c r="B285" t="s">
-        <v>703</v>
+        <v>696</v>
       </c>
       <c r="C285" s="1">
-        <v>156000.0</v>
+        <v>215125.61</v>
       </c>
       <c r="D285" s="1">
-        <v>96.955</v>
+        <v>89.758</v>
       </c>
       <c r="E285" s="1">
-        <v>99.594</v>
+        <v>95.04090657</v>
       </c>
       <c r="F285" t="s">
         <v>8</v>
       </c>
       <c r="G285">
         <v>1.0</v>
       </c>
       <c r="H285" s="1">
-        <v>155366.64</v>
+        <v>204457.33</v>
       </c>
       <c r="I285" s="1">
-        <v>-4116.84</v>
+        <v>-11364.89</v>
       </c>
       <c r="J285" s="1">
-        <v>-2.6497580175513</v>
+        <v>-5.5585632464241</v>
       </c>
       <c r="K285">
-        <v>2.68</v>
+        <v>1.22</v>
       </c>
       <c r="L285" t="s">
-        <v>704</v>
+        <v>697</v>
       </c>
       <c r="M285" s="1">
-        <v>151249.8</v>
+        <v>193092.44</v>
       </c>
       <c r="N285" s="1">
-        <v>155432.95</v>
+        <v>195720.51</v>
       </c>
       <c r="O285" s="1">
-        <v>0.09</v>
+        <v>0.11</v>
       </c>
       <c r="P285">
         <v>1</v>
       </c>
     </row>
     <row r="286" spans="1:16">
       <c r="A286" t="s">
-        <v>705</v>
+        <v>698</v>
       </c>
       <c r="B286" t="s">
-        <v>706</v>
+        <v>699</v>
       </c>
       <c r="C286" s="1">
-        <v>500000.0</v>
+        <v>290000.0</v>
       </c>
       <c r="D286" s="1">
-        <v>97.618</v>
+        <v>93.963</v>
       </c>
       <c r="E286" s="1">
-        <v>100.0</v>
+        <v>93.818</v>
       </c>
       <c r="F286" t="s">
         <v>8</v>
       </c>
       <c r="G286">
         <v>1.0</v>
       </c>
       <c r="H286" s="1">
-        <v>500000.0</v>
+        <v>272072.2</v>
       </c>
       <c r="I286" s="1">
-        <v>-11910.0</v>
+        <v>420.5</v>
       </c>
       <c r="J286" s="1">
-        <v>-2.382</v>
+        <v>0.15455456309024</v>
       </c>
       <c r="K286">
-        <v>2.31</v>
-[...2 lines deleted...]
-        <v>707</v>
+        <v>0.13</v>
+      </c>
+      <c r="L286">
+        <v>386.14</v>
       </c>
       <c r="M286" s="1">
-        <v>488090.0</v>
+        <v>272492.7</v>
       </c>
       <c r="N286" s="1">
-        <v>499661.92</v>
+        <v>272878.84</v>
       </c>
       <c r="O286" s="1">
-        <v>0.29</v>
+        <v>0.15</v>
       </c>
       <c r="P286">
         <v>1</v>
       </c>
     </row>
     <row r="287" spans="1:16">
       <c r="A287" t="s">
-        <v>708</v>
+        <v>700</v>
       </c>
       <c r="B287" t="s">
-        <v>709</v>
+        <v>701</v>
       </c>
       <c r="C287" s="1">
-        <v>200000.0</v>
+        <v>190000.0</v>
       </c>
       <c r="D287" s="1">
-        <v>100.395</v>
+        <v>65.471</v>
       </c>
       <c r="E287" s="1">
-        <v>103.012</v>
+        <v>65.161</v>
       </c>
       <c r="F287" t="s">
         <v>8</v>
       </c>
       <c r="G287">
         <v>1.0</v>
       </c>
       <c r="H287" s="1">
-        <v>206024.0</v>
+        <v>123805.9</v>
       </c>
       <c r="I287" s="1">
-        <v>-5234.0</v>
+        <v>589.0</v>
       </c>
       <c r="J287" s="1">
-        <v>-2.5404807206927</v>
+        <v>0.475744693912</v>
       </c>
       <c r="K287">
-        <v>2.47</v>
+        <v>1.41</v>
       </c>
       <c r="L287" t="s">
-        <v>710</v>
+        <v>702</v>
       </c>
       <c r="M287" s="1">
-        <v>200790.0</v>
+        <v>124394.9</v>
       </c>
       <c r="N287" s="1">
-        <v>205726.99</v>
+        <v>127073.12</v>
       </c>
       <c r="O287" s="1">
-        <v>0.12</v>
+        <v>0.07</v>
       </c>
       <c r="P287">
         <v>1</v>
       </c>
     </row>
     <row r="288" spans="1:16">
       <c r="A288" t="s">
-        <v>711</v>
+        <v>703</v>
       </c>
       <c r="B288" t="s">
-        <v>712</v>
+        <v>704</v>
       </c>
       <c r="C288" s="1">
-        <v>423000.0</v>
+        <v>1681000.0</v>
       </c>
       <c r="D288" s="1">
-        <v>100.179</v>
+        <v>101.659</v>
       </c>
       <c r="E288" s="1">
-        <v>99.849</v>
+        <v>111.74737299</v>
       </c>
       <c r="F288" t="s">
         <v>8</v>
       </c>
       <c r="G288">
         <v>1.0</v>
       </c>
       <c r="H288" s="1">
-        <v>422361.27</v>
+        <v>1878473.34</v>
       </c>
       <c r="I288" s="1">
-        <v>1395.9</v>
+        <v>314798.7</v>
       </c>
       <c r="J288" s="1">
-        <v>0.33049905357089</v>
+        <v>16.75822026838</v>
       </c>
       <c r="K288">
-        <v>2.01</v>
+        <v>0.17</v>
       </c>
       <c r="L288" t="s">
-        <v>713</v>
+        <v>705</v>
       </c>
       <c r="M288" s="1">
-        <v>423757.17</v>
+        <v>2193272.04</v>
       </c>
       <c r="N288" s="1">
-        <v>432279.17</v>
+        <v>2196130.11</v>
       </c>
       <c r="O288" s="1">
-        <v>0.25</v>
+        <v>1.23</v>
       </c>
       <c r="P288">
         <v>1</v>
       </c>
     </row>
     <row r="289" spans="1:16">
       <c r="A289" t="s">
-        <v>714</v>
+        <v>706</v>
       </c>
       <c r="B289" t="s">
-        <v>715</v>
+        <v>707</v>
       </c>
       <c r="C289" s="1">
-        <v>163000.0</v>
+        <v>3170000.0</v>
       </c>
       <c r="D289" s="1">
-        <v>98.129</v>
+        <v>100.03</v>
       </c>
       <c r="E289" s="1">
-        <v>99.115</v>
+        <v>100.913</v>
       </c>
       <c r="F289" t="s">
         <v>8</v>
       </c>
       <c r="G289">
         <v>1.0</v>
       </c>
       <c r="H289" s="1">
-        <v>161557.45</v>
+        <v>3198942.1</v>
       </c>
       <c r="I289" s="1">
-        <v>-1607.18</v>
+        <v>-27991.1</v>
       </c>
       <c r="J289" s="1">
-        <v>-0.99480401553751</v>
+        <v>-0.87501114821678</v>
       </c>
       <c r="K289">
-        <v>3.45</v>
+        <v>0.4</v>
       </c>
       <c r="L289" t="s">
-        <v>716</v>
+        <v>708</v>
       </c>
       <c r="M289" s="1">
-        <v>159950.27</v>
+        <v>3170951.0</v>
       </c>
       <c r="N289" s="1">
-        <v>165577.12</v>
+        <v>3183679.16</v>
       </c>
       <c r="O289" s="1">
-        <v>0.1</v>
+        <v>1.79</v>
       </c>
       <c r="P289">
         <v>1</v>
       </c>
     </row>
     <row r="290" spans="1:16">
       <c r="A290" t="s">
-        <v>717</v>
+        <v>709</v>
       </c>
       <c r="B290" t="s">
-        <v>718</v>
+        <v>710</v>
       </c>
       <c r="C290" s="1">
-        <v>456116.34</v>
+        <v>1810000.0</v>
       </c>
       <c r="D290" s="1">
-        <v>94.998</v>
+        <v>98.459</v>
       </c>
       <c r="E290" s="1">
-        <v>97.97293822</v>
+        <v>97.901</v>
       </c>
       <c r="F290" t="s">
         <v>8</v>
       </c>
       <c r="G290">
         <v>1.0</v>
       </c>
       <c r="H290" s="1">
-        <v>446870.58</v>
+        <v>1772008.1</v>
       </c>
       <c r="I290" s="1">
-        <v>-13569.18</v>
+        <v>10099.8</v>
       </c>
       <c r="J290" s="1">
-        <v>-3.0364898937854</v>
+        <v>0.56996353459107</v>
       </c>
       <c r="K290">
-        <v>0.95</v>
+        <v>0.33</v>
       </c>
       <c r="L290" t="s">
-        <v>719</v>
+        <v>711</v>
       </c>
       <c r="M290" s="1">
-        <v>433301.4</v>
+        <v>1782107.9</v>
       </c>
       <c r="N290" s="1">
-        <v>437631.38</v>
+        <v>1787995.32</v>
       </c>
       <c r="O290" s="1">
-        <v>0.25</v>
+        <v>1.0</v>
       </c>
       <c r="P290">
         <v>1</v>
       </c>
     </row>
     <row r="291" spans="1:16">
       <c r="A291" t="s">
-        <v>720</v>
+        <v>712</v>
       </c>
       <c r="B291" t="s">
-        <v>721</v>
+        <v>713</v>
       </c>
       <c r="C291" s="1">
-        <v>215125.61</v>
+        <v>3220000.0</v>
       </c>
       <c r="D291" s="1">
-        <v>89.047</v>
+        <v>93.744</v>
       </c>
       <c r="E291" s="1">
-        <v>95.04090657</v>
+        <v>93.703</v>
       </c>
       <c r="F291" t="s">
         <v>8</v>
       </c>
       <c r="G291">
         <v>1.0</v>
       </c>
       <c r="H291" s="1">
-        <v>204457.33</v>
+        <v>3017236.6</v>
       </c>
       <c r="I291" s="1">
-        <v>-12894.43</v>
+        <v>1320.2</v>
       </c>
       <c r="J291" s="1">
-        <v>-6.3066606611756</v>
+        <v>0.043755269308347</v>
       </c>
       <c r="K291">
-        <v>1.12</v>
+        <v>0.47</v>
       </c>
       <c r="L291" t="s">
-        <v>722</v>
+        <v>714</v>
       </c>
       <c r="M291" s="1">
-        <v>191562.9</v>
+        <v>3018556.8</v>
       </c>
       <c r="N291" s="1">
-        <v>193976.43</v>
+        <v>3033628.68</v>
       </c>
       <c r="O291" s="1">
-        <v>0.11</v>
+        <v>1.7</v>
       </c>
       <c r="P291">
         <v>1</v>
       </c>
     </row>
     <row r="292" spans="1:16">
       <c r="A292" t="s">
-        <v>723</v>
+        <v>715</v>
       </c>
       <c r="B292" t="s">
-        <v>724</v>
+        <v>716</v>
       </c>
       <c r="C292" s="1">
-        <v>195395.37</v>
+        <v>1290000.0</v>
       </c>
       <c r="D292" s="1">
-        <v>78.322</v>
+        <v>85.402</v>
       </c>
       <c r="E292" s="1">
-        <v>99.15404341</v>
+        <v>97.70900853</v>
       </c>
       <c r="F292" t="s">
         <v>8</v>
       </c>
       <c r="G292">
         <v>1.0</v>
       </c>
       <c r="H292" s="1">
-        <v>193742.41</v>
+        <v>1260446.21</v>
       </c>
       <c r="I292" s="1">
-        <v>-40704.85</v>
+        <v>-158760.41</v>
       </c>
       <c r="J292" s="1">
-        <v>-21.009777879815</v>
+        <v>-12.595572007789</v>
       </c>
       <c r="K292">
-        <v>0.2</v>
-[...2 lines deleted...]
-        <v>385.44</v>
+        <v>0.47</v>
+      </c>
+      <c r="L292" t="s">
+        <v>717</v>
       </c>
       <c r="M292" s="1">
-        <v>153037.56</v>
+        <v>1101685.8</v>
       </c>
       <c r="N292" s="1">
-        <v>153423.0</v>
+        <v>1107723.91</v>
       </c>
       <c r="O292" s="1">
-        <v>0.09</v>
+        <v>0.62</v>
       </c>
       <c r="P292">
         <v>1</v>
       </c>
     </row>
     <row r="293" spans="1:16">
       <c r="A293" t="s">
-        <v>725</v>
+        <v>718</v>
       </c>
       <c r="B293" t="s">
-        <v>726</v>
+        <v>719</v>
       </c>
       <c r="C293" s="1">
-        <v>1681000.0</v>
+        <v>3582000.0</v>
       </c>
       <c r="D293" s="1">
-        <v>100.648</v>
+        <v>100.149</v>
       </c>
       <c r="E293" s="1">
-        <v>111.74737299</v>
+        <v>99.85</v>
       </c>
       <c r="F293" t="s">
         <v>8</v>
       </c>
       <c r="G293">
         <v>1.0</v>
       </c>
       <c r="H293" s="1">
-        <v>1878473.34</v>
+        <v>3576627.0</v>
       </c>
       <c r="I293" s="1">
-        <v>285186.95</v>
+        <v>10710.18</v>
       </c>
       <c r="J293" s="1">
-        <v>15.181847084399</v>
+        <v>0.29944917376064</v>
       </c>
       <c r="K293">
-        <v>0.05</v>
+        <v>0.01</v>
       </c>
       <c r="L293">
-        <v>803.23</v>
+        <v>376.01</v>
       </c>
       <c r="M293" s="1">
-        <v>2163660.29</v>
+        <v>3587337.18</v>
       </c>
       <c r="N293" s="1">
-        <v>2164463.52</v>
+        <v>3587713.19</v>
       </c>
       <c r="O293" s="1">
-        <v>1.25</v>
+        <v>2.01</v>
       </c>
       <c r="P293">
         <v>1</v>
       </c>
     </row>
     <row r="294" spans="1:16">
       <c r="A294" t="s">
-        <v>727</v>
+        <v>720</v>
       </c>
       <c r="B294" t="s">
-        <v>728</v>
+        <v>721</v>
       </c>
       <c r="C294" s="1">
-        <v>3170000.0</v>
+        <v>2687000.0</v>
       </c>
       <c r="D294" s="1">
-        <v>99.822</v>
+        <v>97.161</v>
       </c>
       <c r="E294" s="1">
-        <v>100.913</v>
+        <v>96.791</v>
       </c>
       <c r="F294" t="s">
         <v>8</v>
       </c>
       <c r="G294">
         <v>1.0</v>
       </c>
       <c r="H294" s="1">
-        <v>3198942.1</v>
+        <v>2600774.17</v>
       </c>
       <c r="I294" s="1">
-        <v>-34584.7</v>
+        <v>9941.9</v>
       </c>
       <c r="J294" s="1">
-        <v>-1.0811292895861</v>
+        <v>0.38226694630699</v>
       </c>
       <c r="K294">
-        <v>0.2</v>
+        <v>0.23</v>
       </c>
       <c r="L294" t="s">
-        <v>729</v>
+        <v>722</v>
       </c>
       <c r="M294" s="1">
-        <v>3164357.4</v>
+        <v>2610716.07</v>
       </c>
       <c r="N294" s="1">
-        <v>3170833.13</v>
+        <v>2616934.35</v>
       </c>
       <c r="O294" s="1">
-        <v>1.82</v>
+        <v>1.47</v>
       </c>
       <c r="P294">
         <v>1</v>
       </c>
     </row>
     <row r="295" spans="1:16">
       <c r="A295" t="s">
-        <v>730</v>
+        <v>723</v>
       </c>
       <c r="B295" t="s">
-        <v>731</v>
+        <v>724</v>
       </c>
       <c r="C295" s="1">
-        <v>1290000.0</v>
+        <v>168000.0</v>
       </c>
       <c r="D295" s="1">
-        <v>84.277</v>
+        <v>96.562</v>
       </c>
       <c r="E295" s="1">
-        <v>97.70900853</v>
+        <v>99.406</v>
       </c>
       <c r="F295" t="s">
         <v>8</v>
       </c>
       <c r="G295">
         <v>1.0</v>
       </c>
       <c r="H295" s="1">
-        <v>1260446.21</v>
+        <v>167002.08</v>
       </c>
       <c r="I295" s="1">
-        <v>-173272.91</v>
+        <v>-4777.92</v>
       </c>
       <c r="J295" s="1">
-        <v>-13.746949978928</v>
+        <v>-2.8609943061787</v>
       </c>
       <c r="K295">
-        <v>0.22</v>
+        <v>1.14</v>
       </c>
       <c r="L295" t="s">
-        <v>732</v>
+        <v>725</v>
       </c>
       <c r="M295" s="1">
-        <v>1087173.3</v>
+        <v>162224.16</v>
       </c>
       <c r="N295" s="1">
-        <v>1090021.47</v>
+        <v>164137.17</v>
       </c>
       <c r="O295" s="1">
-        <v>0.63</v>
+        <v>0.09</v>
       </c>
       <c r="P295">
         <v>1</v>
       </c>
     </row>
     <row r="296" spans="1:16">
       <c r="A296" t="s">
-        <v>733</v>
+        <v>726</v>
       </c>
       <c r="B296" t="s">
-        <v>734</v>
+        <v>727</v>
       </c>
       <c r="C296" s="1">
-        <v>1430000.0</v>
+        <v>446000.0</v>
       </c>
       <c r="D296" s="1">
-        <v>96.749</v>
+        <v>98.541</v>
       </c>
       <c r="E296" s="1">
-        <v>101.176</v>
+        <v>100.0</v>
       </c>
       <c r="F296" t="s">
         <v>8</v>
       </c>
       <c r="G296">
         <v>1.0</v>
       </c>
       <c r="H296" s="1">
-        <v>1446816.8</v>
+        <v>446000.0</v>
       </c>
       <c r="I296" s="1">
-        <v>-63306.1</v>
+        <v>-6507.14</v>
       </c>
       <c r="J296" s="1">
-        <v>-4.3755436071796</v>
+        <v>-1.459</v>
       </c>
       <c r="K296">
-        <v>0.23</v>
+        <v>0.55</v>
       </c>
       <c r="L296" t="s">
-        <v>735</v>
+        <v>728</v>
       </c>
       <c r="M296" s="1">
-        <v>1383510.7</v>
+        <v>439492.86</v>
       </c>
       <c r="N296" s="1">
-        <v>1386765.12</v>
+        <v>441945.3</v>
       </c>
       <c r="O296" s="1">
-        <v>0.8</v>
+        <v>0.25</v>
       </c>
       <c r="P296">
         <v>1</v>
       </c>
     </row>
     <row r="297" spans="1:16">
       <c r="A297" t="s">
-        <v>736</v>
+        <v>729</v>
       </c>
       <c r="B297" t="s">
-        <v>737</v>
+        <v>730</v>
       </c>
       <c r="C297" s="1">
-        <v>5550000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D297" s="1">
-        <v>98.351</v>
+        <v>103.695</v>
       </c>
       <c r="E297" s="1">
-        <v>100.93705045</v>
+        <v>100.77</v>
       </c>
       <c r="F297" t="s">
         <v>8</v>
       </c>
       <c r="G297">
         <v>1.0</v>
       </c>
       <c r="H297" s="1">
-        <v>5602006.3</v>
+        <v>201540.0</v>
       </c>
       <c r="I297" s="1">
-        <v>-143525.8</v>
+        <v>5850.0</v>
       </c>
       <c r="J297" s="1">
-        <v>-2.5620428166959</v>
+        <v>2.9026495980947</v>
       </c>
       <c r="K297">
-        <v>0.53</v>
-[...2 lines deleted...]
-        <v>738</v>
+        <v>0.08</v>
+      </c>
+      <c r="L297">
+        <v>156.16</v>
       </c>
       <c r="M297" s="1">
-        <v>5458480.5</v>
+        <v>207390.0</v>
       </c>
       <c r="N297" s="1">
-        <v>5488139.27</v>
+        <v>207546.16</v>
       </c>
       <c r="O297" s="1">
-        <v>3.16</v>
+        <v>0.12</v>
       </c>
       <c r="P297">
         <v>1</v>
       </c>
     </row>
     <row r="298" spans="1:16">
       <c r="A298" t="s">
-        <v>739</v>
+        <v>731</v>
       </c>
       <c r="B298" t="s">
-        <v>740</v>
+        <v>732</v>
       </c>
       <c r="C298" s="1">
-        <v>2770000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D298" s="1">
-        <v>101.813</v>
+        <v>100.037</v>
       </c>
       <c r="E298" s="1">
-        <v>104.151</v>
+        <v>98.69</v>
       </c>
       <c r="F298" t="s">
         <v>8</v>
       </c>
       <c r="G298">
         <v>1.0</v>
       </c>
       <c r="H298" s="1">
-        <v>2884982.7</v>
+        <v>296070.0</v>
       </c>
       <c r="I298" s="1">
-        <v>-64762.6</v>
+        <v>4041.0</v>
       </c>
       <c r="J298" s="1">
-        <v>-2.2448176205701</v>
+        <v>1.3648799270443</v>
       </c>
       <c r="K298">
-        <v>1.03</v>
+        <v>2.25</v>
       </c>
       <c r="L298" t="s">
-        <v>741</v>
+        <v>733</v>
       </c>
       <c r="M298" s="1">
-        <v>2820220.1</v>
+        <v>300111.0</v>
       </c>
       <c r="N298" s="1">
-        <v>2848658.26</v>
+        <v>306863.05</v>
       </c>
       <c r="O298" s="1">
-        <v>1.64</v>
+        <v>0.17</v>
       </c>
       <c r="P298">
         <v>1</v>
       </c>
     </row>
     <row r="299" spans="1:16">
       <c r="A299" t="s">
-        <v>742</v>
+        <v>734</v>
       </c>
       <c r="B299" t="s">
-        <v>743</v>
+        <v>735</v>
       </c>
       <c r="C299" s="1">
-        <v>3280000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D299" s="1">
-        <v>100.567</v>
+        <v>84.417</v>
       </c>
       <c r="E299" s="1">
-        <v>108.47991128</v>
+        <v>85.4208</v>
       </c>
       <c r="F299" t="s">
         <v>8</v>
       </c>
       <c r="G299">
         <v>1.0</v>
       </c>
       <c r="H299" s="1">
-        <v>3558141.09</v>
+        <v>427104.0</v>
       </c>
       <c r="I299" s="1">
-        <v>-259543.49</v>
+        <v>-5019.0</v>
       </c>
       <c r="J299" s="1">
-        <v>-7.294356334813</v>
+        <v>-1.1751236232861</v>
       </c>
       <c r="K299">
-        <v>0.59</v>
+        <v>0.31</v>
       </c>
       <c r="L299" t="s">
-        <v>744</v>
+        <v>736</v>
       </c>
       <c r="M299" s="1">
-        <v>3298597.6</v>
+        <v>422085.0</v>
       </c>
       <c r="N299" s="1">
-        <v>3317806.44</v>
+        <v>423643.22</v>
       </c>
       <c r="O299" s="1">
-        <v>1.91</v>
+        <v>0.24</v>
       </c>
       <c r="P299">
         <v>1</v>
       </c>
     </row>
     <row r="300" spans="1:16">
       <c r="A300" t="s">
-        <v>745</v>
+        <v>737</v>
       </c>
       <c r="B300" t="s">
-        <v>746</v>
+        <v>738</v>
       </c>
       <c r="C300" s="1">
-        <v>168000.0</v>
+        <v>181000.0</v>
       </c>
       <c r="D300" s="1">
-        <v>94.717</v>
+        <v>100.819</v>
       </c>
       <c r="E300" s="1">
-        <v>99.406</v>
+        <v>99.609</v>
       </c>
       <c r="F300" t="s">
         <v>8</v>
       </c>
       <c r="G300">
         <v>1.0</v>
       </c>
       <c r="H300" s="1">
-        <v>167002.08</v>
+        <v>180292.29</v>
       </c>
       <c r="I300" s="1">
-        <v>-7877.52</v>
+        <v>2190.1</v>
       </c>
       <c r="J300" s="1">
-        <v>-4.7170190934149</v>
+        <v>1.2147496712144</v>
       </c>
       <c r="K300">
-        <v>0.9</v>
+        <v>3.82</v>
       </c>
       <c r="L300" t="s">
-        <v>747</v>
+        <v>739</v>
       </c>
       <c r="M300" s="1">
-        <v>159124.56</v>
+        <v>182482.39</v>
       </c>
       <c r="N300" s="1">
-        <v>160634.83</v>
+        <v>189405.02</v>
       </c>
       <c r="O300" s="1">
-        <v>0.09</v>
+        <v>0.11</v>
       </c>
       <c r="P300">
         <v>1</v>
       </c>
     </row>
     <row r="301" spans="1:16">
       <c r="A301" t="s">
-        <v>748</v>
+        <v>740</v>
       </c>
       <c r="B301" t="s">
-        <v>749</v>
+        <v>741</v>
       </c>
       <c r="C301" s="1">
-        <v>446000.0</v>
+        <v>141000.0</v>
       </c>
       <c r="D301" s="1">
-        <v>97.596</v>
+        <v>101.8</v>
       </c>
       <c r="E301" s="1">
-        <v>100.0</v>
+        <v>99.813</v>
       </c>
       <c r="F301" t="s">
         <v>8</v>
       </c>
       <c r="G301">
         <v>1.0</v>
       </c>
       <c r="H301" s="1">
-        <v>446000.0</v>
+        <v>140736.33</v>
       </c>
       <c r="I301" s="1">
-        <v>-10721.84</v>
+        <v>2801.67</v>
       </c>
       <c r="J301" s="1">
-        <v>-2.404</v>
+        <v>1.990722651358</v>
       </c>
       <c r="K301">
-        <v>0.31</v>
+        <v>3.65</v>
       </c>
       <c r="L301" t="s">
-        <v>750</v>
+        <v>742</v>
       </c>
       <c r="M301" s="1">
-        <v>435278.16</v>
+        <v>143538.0</v>
       </c>
       <c r="N301" s="1">
-        <v>436657.66</v>
+        <v>148687.4</v>
       </c>
       <c r="O301" s="1">
-        <v>0.25</v>
+        <v>0.08</v>
       </c>
       <c r="P301">
         <v>1</v>
       </c>
     </row>
     <row r="302" spans="1:16">
       <c r="A302" t="s">
-        <v>751</v>
+        <v>743</v>
       </c>
       <c r="B302" t="s">
-        <v>752</v>
+        <v>744</v>
       </c>
       <c r="C302" s="1">
-        <v>200000.0</v>
+        <v>191000.0</v>
       </c>
       <c r="D302" s="1">
-        <v>102.249</v>
+        <v>103.891</v>
       </c>
       <c r="E302" s="1">
-        <v>100.77</v>
+        <v>100.0</v>
       </c>
       <c r="F302" t="s">
         <v>8</v>
       </c>
       <c r="G302">
         <v>1.0</v>
       </c>
       <c r="H302" s="1">
-        <v>201540.0</v>
+        <v>191000.0</v>
       </c>
       <c r="I302" s="1">
-        <v>2958.0</v>
+        <v>7431.81</v>
       </c>
       <c r="J302" s="1">
-        <v>1.4676987198571</v>
+        <v>3.891</v>
       </c>
       <c r="K302">
-        <v>4.46</v>
+        <v>2.39</v>
       </c>
       <c r="L302" t="s">
-        <v>753</v>
+        <v>745</v>
       </c>
       <c r="M302" s="1">
-        <v>204498.0</v>
+        <v>198431.81</v>
       </c>
       <c r="N302" s="1">
-        <v>213425.4</v>
+        <v>202992.71</v>
       </c>
       <c r="O302" s="1">
-        <v>0.12</v>
+        <v>0.11</v>
       </c>
       <c r="P302">
         <v>1</v>
       </c>
     </row>
     <row r="303" spans="1:16">
       <c r="A303" t="s">
-        <v>754</v>
+        <v>746</v>
       </c>
       <c r="B303" t="s">
-        <v>755</v>
+        <v>747</v>
       </c>
       <c r="C303" s="1">
-        <v>300000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D303" s="1">
-        <v>99.208</v>
+        <v>98.513</v>
       </c>
       <c r="E303" s="1">
-        <v>98.69</v>
+        <v>99.423</v>
       </c>
       <c r="F303" t="s">
         <v>8</v>
       </c>
       <c r="G303">
         <v>1.0</v>
       </c>
       <c r="H303" s="1">
-        <v>296070.0</v>
+        <v>497115.0</v>
       </c>
       <c r="I303" s="1">
-        <v>1554.0</v>
+        <v>-4550.0</v>
       </c>
       <c r="J303" s="1">
-        <v>0.52487587394873</v>
+        <v>-0.91528117236454</v>
       </c>
       <c r="K303">
-        <v>1.95</v>
+        <v>0.39</v>
       </c>
       <c r="L303" t="s">
-        <v>756</v>
+        <v>537</v>
       </c>
       <c r="M303" s="1">
-        <v>297624.0</v>
+        <v>492565.0</v>
       </c>
       <c r="N303" s="1">
-        <v>303484.27</v>
+        <v>494496.51</v>
       </c>
       <c r="O303" s="1">
-        <v>0.17</v>
+        <v>0.28</v>
       </c>
       <c r="P303">
         <v>1</v>
       </c>
     </row>
     <row r="304" spans="1:16">
       <c r="A304" t="s">
-        <v>757</v>
+        <v>748</v>
       </c>
       <c r="B304" t="s">
-        <v>758</v>
+        <v>749</v>
       </c>
       <c r="C304" s="1">
-        <v>500000.0</v>
+        <v>216000.0</v>
       </c>
       <c r="D304" s="1">
-        <v>82.972</v>
+        <v>98.32</v>
       </c>
       <c r="E304" s="1">
-        <v>85.4208</v>
+        <v>99.947</v>
       </c>
       <c r="F304" t="s">
         <v>8</v>
       </c>
       <c r="G304">
         <v>1.0</v>
       </c>
       <c r="H304" s="1">
-        <v>427104.0</v>
+        <v>215885.52</v>
       </c>
       <c r="I304" s="1">
-        <v>-12244.0</v>
+        <v>-3514.32</v>
       </c>
       <c r="J304" s="1">
-        <v>-2.8667490821908</v>
+        <v>-1.6278627672667</v>
       </c>
       <c r="K304">
-        <v>0.24</v>
+        <v>1.52</v>
       </c>
       <c r="L304" t="s">
-        <v>759</v>
+        <v>750</v>
       </c>
       <c r="M304" s="1">
-        <v>414860.0</v>
+        <v>212371.2</v>
       </c>
       <c r="N304" s="1">
-        <v>416082.6</v>
+        <v>215655.58</v>
       </c>
       <c r="O304" s="1">
-        <v>0.24</v>
+        <v>0.12</v>
       </c>
       <c r="P304">
         <v>1</v>
       </c>
     </row>
     <row r="305" spans="1:16">
       <c r="A305" t="s">
-        <v>760</v>
+        <v>751</v>
       </c>
       <c r="B305" t="s">
-        <v>761</v>
+        <v>752</v>
       </c>
       <c r="C305" s="1">
-        <v>181000.0</v>
+        <v>238000.0</v>
       </c>
       <c r="D305" s="1">
-        <v>99.635</v>
+        <v>101.221</v>
       </c>
       <c r="E305" s="1">
-        <v>99.609</v>
+        <v>100.0</v>
       </c>
       <c r="F305" t="s">
         <v>8</v>
       </c>
       <c r="G305">
         <v>1.0</v>
       </c>
       <c r="H305" s="1">
-        <v>180292.29</v>
+        <v>238000.0</v>
       </c>
       <c r="I305" s="1">
-        <v>47.06</v>
+        <v>2905.98</v>
       </c>
       <c r="J305" s="1">
-        <v>0.026102059050889</v>
+        <v>1.221</v>
       </c>
       <c r="K305">
-        <v>3.52</v>
-[...2 lines deleted...]
-        <v>762</v>
+        <v>0.36</v>
+      </c>
+      <c r="L305">
+        <v>863.22</v>
       </c>
       <c r="M305" s="1">
-        <v>180339.35</v>
+        <v>240905.98</v>
       </c>
       <c r="N305" s="1">
-        <v>186706.58</v>
+        <v>241769.2</v>
       </c>
       <c r="O305" s="1">
-        <v>0.11</v>
+        <v>0.14</v>
       </c>
       <c r="P305">
         <v>1</v>
       </c>
     </row>
     <row r="306" spans="1:16">
       <c r="A306" t="s">
-        <v>763</v>
+        <v>753</v>
       </c>
       <c r="B306" t="s">
-        <v>764</v>
+        <v>754</v>
       </c>
       <c r="C306" s="1">
-        <v>141000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D306" s="1">
-        <v>100.519</v>
+        <v>98.334</v>
       </c>
       <c r="E306" s="1">
-        <v>99.813</v>
+        <v>99.779</v>
       </c>
       <c r="F306" t="s">
         <v>8</v>
       </c>
       <c r="G306">
         <v>1.0</v>
       </c>
       <c r="H306" s="1">
-        <v>140736.33</v>
+        <v>598674.0</v>
       </c>
       <c r="I306" s="1">
-        <v>995.46</v>
+        <v>-8670.0</v>
       </c>
       <c r="J306" s="1">
-        <v>0.70732269343673</v>
+        <v>-1.4482005231562</v>
       </c>
       <c r="K306">
-        <v>3.35</v>
+        <v>0.6</v>
       </c>
       <c r="L306" t="s">
-        <v>765</v>
+        <v>755</v>
       </c>
       <c r="M306" s="1">
-        <v>141731.79</v>
+        <v>590004.0</v>
       </c>
       <c r="N306" s="1">
-        <v>146462.05</v>
+        <v>593579.34</v>
       </c>
       <c r="O306" s="1">
-        <v>0.08</v>
+        <v>0.33</v>
       </c>
       <c r="P306">
         <v>1</v>
       </c>
     </row>
     <row r="307" spans="1:16">
       <c r="A307" t="s">
-        <v>766</v>
+        <v>756</v>
       </c>
       <c r="B307" t="s">
-        <v>767</v>
+        <v>757</v>
       </c>
       <c r="C307" s="1">
-        <v>191000.0</v>
+        <v>420000.0</v>
       </c>
       <c r="D307" s="1">
-        <v>102.554</v>
+        <v>98.267</v>
       </c>
       <c r="E307" s="1">
         <v>100.0</v>
       </c>
       <c r="F307" t="s">
         <v>8</v>
       </c>
       <c r="G307">
         <v>1.0</v>
       </c>
       <c r="H307" s="1">
-        <v>191000.0</v>
+        <v>420000.0</v>
       </c>
       <c r="I307" s="1">
-        <v>4878.14</v>
+        <v>-7278.6</v>
       </c>
       <c r="J307" s="1">
-        <v>2.554</v>
+        <v>-1.733</v>
       </c>
       <c r="K307">
-        <v>2.06</v>
+        <v>0.58</v>
       </c>
       <c r="L307" t="s">
-        <v>768</v>
+        <v>758</v>
       </c>
       <c r="M307" s="1">
-        <v>195878.14</v>
+        <v>412721.4</v>
       </c>
       <c r="N307" s="1">
-        <v>199819.11</v>
+        <v>415159.24</v>
       </c>
       <c r="O307" s="1">
-        <v>0.11</v>
+        <v>0.23</v>
       </c>
       <c r="P307">
         <v>1</v>
       </c>
     </row>
     <row r="308" spans="1:16">
       <c r="A308" t="s">
-        <v>769</v>
+        <v>759</v>
       </c>
       <c r="B308" t="s">
-        <v>770</v>
+        <v>760</v>
       </c>
       <c r="C308" s="1">
-        <v>500000.0</v>
+        <v>160000.0</v>
       </c>
       <c r="D308" s="1">
-        <v>97.526</v>
+        <v>98.206</v>
       </c>
       <c r="E308" s="1">
-        <v>99.423</v>
+        <v>99.215</v>
       </c>
       <c r="F308" t="s">
         <v>8</v>
       </c>
       <c r="G308">
         <v>1.0</v>
       </c>
       <c r="H308" s="1">
-        <v>497115.0</v>
+        <v>158744.0</v>
       </c>
       <c r="I308" s="1">
-        <v>-9485.0</v>
+        <v>-1614.4</v>
       </c>
       <c r="J308" s="1">
-        <v>-1.9080092131599</v>
+        <v>-1.0169833190546</v>
       </c>
       <c r="K308">
-        <v>0.16</v>
-[...2 lines deleted...]
-        <v>780.82</v>
+        <v>4.12</v>
+      </c>
+      <c r="L308" t="s">
+        <v>761</v>
       </c>
       <c r="M308" s="1">
-        <v>487630.0</v>
+        <v>157129.6</v>
       </c>
       <c r="N308" s="1">
-        <v>488410.82</v>
+        <v>163721.38</v>
       </c>
       <c r="O308" s="1">
-        <v>0.28</v>
+        <v>0.09</v>
       </c>
       <c r="P308">
         <v>1</v>
       </c>
     </row>
     <row r="309" spans="1:16">
       <c r="A309" t="s">
-        <v>771</v>
+        <v>762</v>
       </c>
       <c r="B309" t="s">
-        <v>772</v>
+        <v>763</v>
       </c>
       <c r="C309" s="1">
-        <v>316000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D309" s="1">
-        <v>97.475</v>
+        <v>100.662</v>
       </c>
       <c r="E309" s="1">
-        <v>99.947</v>
+        <v>101.669</v>
       </c>
       <c r="F309" t="s">
         <v>8</v>
       </c>
       <c r="G309">
         <v>1.0</v>
       </c>
       <c r="H309" s="1">
-        <v>315832.52</v>
+        <v>406676.0</v>
       </c>
       <c r="I309" s="1">
-        <v>-7811.52</v>
+        <v>-4028.0</v>
       </c>
       <c r="J309" s="1">
-        <v>-2.473310854753</v>
+        <v>-0.99046907120164</v>
       </c>
       <c r="K309">
-        <v>1.23</v>
+        <v>0.36</v>
       </c>
       <c r="L309" t="s">
-        <v>773</v>
+        <v>764</v>
       </c>
       <c r="M309" s="1">
-        <v>308021.0</v>
+        <v>402648.0</v>
       </c>
       <c r="N309" s="1">
-        <v>311916.89</v>
+        <v>404078.3</v>
       </c>
       <c r="O309" s="1">
-        <v>0.18</v>
+        <v>0.23</v>
       </c>
       <c r="P309">
         <v>1</v>
       </c>
     </row>
     <row r="310" spans="1:16">
       <c r="A310" t="s">
-        <v>774</v>
+        <v>765</v>
       </c>
       <c r="B310" t="s">
-        <v>775</v>
+        <v>766</v>
       </c>
       <c r="C310" s="1">
-        <v>600000.0</v>
+        <v>270000.0</v>
       </c>
       <c r="D310" s="1">
-        <v>97.428</v>
+        <v>100.276</v>
       </c>
       <c r="E310" s="1">
-        <v>99.779</v>
+        <v>100.0</v>
       </c>
       <c r="F310" t="s">
         <v>8</v>
       </c>
       <c r="G310">
         <v>1.0</v>
       </c>
       <c r="H310" s="1">
-        <v>598674.0</v>
+        <v>270000.0</v>
       </c>
       <c r="I310" s="1">
-        <v>-14106.0</v>
+        <v>745.2</v>
       </c>
       <c r="J310" s="1">
-        <v>-2.3562072179517</v>
+        <v>0.276</v>
       </c>
       <c r="K310">
-        <v>0.31</v>
+        <v>3.24</v>
       </c>
       <c r="L310" t="s">
-        <v>776</v>
+        <v>767</v>
       </c>
       <c r="M310" s="1">
-        <v>584568.0</v>
+        <v>270745.2</v>
       </c>
       <c r="N310" s="1">
-        <v>586417.32</v>
+        <v>279496.57</v>
       </c>
       <c r="O310" s="1">
-        <v>0.34</v>
+        <v>0.16</v>
       </c>
       <c r="P310">
         <v>1</v>
       </c>
     </row>
     <row r="311" spans="1:16">
       <c r="A311" t="s">
-        <v>777</v>
+        <v>768</v>
       </c>
       <c r="B311" t="s">
-        <v>778</v>
+        <v>769</v>
       </c>
       <c r="C311" s="1">
-        <v>420000.0</v>
+        <v>245000.0</v>
       </c>
       <c r="D311" s="1">
-        <v>97.29</v>
+        <v>100.558</v>
       </c>
       <c r="E311" s="1">
         <v>100.0</v>
       </c>
       <c r="F311" t="s">
         <v>8</v>
       </c>
       <c r="G311">
         <v>1.0</v>
       </c>
       <c r="H311" s="1">
-        <v>420000.0</v>
+        <v>245000.0</v>
       </c>
       <c r="I311" s="1">
-        <v>-11382.0</v>
+        <v>1367.1</v>
       </c>
       <c r="J311" s="1">
-        <v>-2.71</v>
+        <v>0.558</v>
       </c>
       <c r="K311">
-        <v>0.33</v>
+        <v>2.31</v>
       </c>
       <c r="L311" t="s">
-        <v>779</v>
+        <v>770</v>
       </c>
       <c r="M311" s="1">
-        <v>408618.0</v>
+        <v>246367.1</v>
       </c>
       <c r="N311" s="1">
-        <v>410021.61</v>
+        <v>252021.51</v>
       </c>
       <c r="O311" s="1">
-        <v>0.24</v>
+        <v>0.14</v>
       </c>
       <c r="P311">
         <v>1</v>
       </c>
     </row>
     <row r="312" spans="1:16">
       <c r="A312" t="s">
-        <v>780</v>
+        <v>771</v>
       </c>
       <c r="B312" t="s">
-        <v>781</v>
+        <v>772</v>
       </c>
       <c r="C312" s="1">
-        <v>160000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D312" s="1">
-        <v>96.906</v>
+        <v>105.705</v>
       </c>
       <c r="E312" s="1">
-        <v>99.215</v>
+        <v>106.993</v>
       </c>
       <c r="F312" t="s">
         <v>8</v>
       </c>
       <c r="G312">
         <v>1.0</v>
       </c>
       <c r="H312" s="1">
-        <v>158744.0</v>
+        <v>320979.0</v>
       </c>
       <c r="I312" s="1">
-        <v>-3694.4</v>
+        <v>-3864.0</v>
       </c>
       <c r="J312" s="1">
-        <v>-2.3272690621378</v>
+        <v>-1.2038170721449</v>
       </c>
       <c r="K312">
-        <v>3.83</v>
+        <v>2.85</v>
       </c>
       <c r="L312" t="s">
-        <v>782</v>
+        <v>773</v>
       </c>
       <c r="M312" s="1">
-        <v>155049.6</v>
+        <v>317115.0</v>
       </c>
       <c r="N312" s="1">
-        <v>161181.11</v>
+        <v>325670.87</v>
       </c>
       <c r="O312" s="1">
-        <v>0.09</v>
+        <v>0.18</v>
       </c>
       <c r="P312">
         <v>1</v>
       </c>
     </row>
     <row r="313" spans="1:16">
       <c r="A313" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="B313" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
       <c r="C313" s="1">
-        <v>400000.0</v>
+        <v>103000.0</v>
       </c>
       <c r="D313" s="1">
-        <v>99.237</v>
+        <v>100.675</v>
       </c>
       <c r="E313" s="1">
-        <v>101.669</v>
+        <v>99.833</v>
       </c>
       <c r="F313" t="s">
         <v>8</v>
       </c>
       <c r="G313">
         <v>1.0</v>
       </c>
       <c r="H313" s="1">
-        <v>406676.0</v>
+        <v>102827.99</v>
       </c>
       <c r="I313" s="1">
-        <v>-9728.0</v>
+        <v>867.26</v>
       </c>
       <c r="J313" s="1">
-        <v>-2.3920762474304</v>
+        <v>0.84340849218194</v>
       </c>
       <c r="K313">
-        <v>0.05</v>
-[...2 lines deleted...]
-        <v>216.71</v>
+        <v>2.93</v>
+      </c>
+      <c r="L313" t="s">
+        <v>776</v>
       </c>
       <c r="M313" s="1">
-        <v>396948.0</v>
+        <v>103695.25</v>
       </c>
       <c r="N313" s="1">
-        <v>397164.71</v>
+        <v>106709.06</v>
       </c>
       <c r="O313" s="1">
-        <v>0.23</v>
+        <v>0.06</v>
       </c>
       <c r="P313">
         <v>1</v>
       </c>
     </row>
     <row r="314" spans="1:16">
       <c r="A314" t="s">
-        <v>785</v>
+        <v>777</v>
       </c>
       <c r="B314" t="s">
-        <v>786</v>
+        <v>778</v>
       </c>
       <c r="C314" s="1">
-        <v>370000.0</v>
+        <v>325000.0</v>
       </c>
       <c r="D314" s="1">
-        <v>99.225</v>
+        <v>100.331</v>
       </c>
       <c r="E314" s="1">
         <v>100.0</v>
       </c>
       <c r="F314" t="s">
         <v>8</v>
       </c>
       <c r="G314">
         <v>1.0</v>
       </c>
       <c r="H314" s="1">
-        <v>370000.0</v>
+        <v>325000.0</v>
       </c>
       <c r="I314" s="1">
-        <v>-2867.5</v>
+        <v>1075.75</v>
       </c>
       <c r="J314" s="1">
-        <v>-0.775</v>
+        <v>0.331</v>
       </c>
       <c r="K314">
-        <v>2.97</v>
+        <v>2.18</v>
       </c>
       <c r="L314" t="s">
-        <v>787</v>
+        <v>779</v>
       </c>
       <c r="M314" s="1">
-        <v>367132.5</v>
+        <v>326075.75</v>
       </c>
       <c r="N314" s="1">
-        <v>378125.74</v>
+        <v>333174.33</v>
       </c>
       <c r="O314" s="1">
-        <v>0.22</v>
+        <v>0.19</v>
       </c>
       <c r="P314">
         <v>1</v>
       </c>
     </row>
     <row r="315" spans="1:16">
       <c r="A315" t="s">
-        <v>788</v>
+        <v>780</v>
       </c>
       <c r="B315" t="s">
-        <v>789</v>
+        <v>781</v>
       </c>
       <c r="C315" s="1">
-        <v>245000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D315" s="1">
-        <v>99.656</v>
+        <v>99.678</v>
       </c>
       <c r="E315" s="1">
-        <v>100.0</v>
+        <v>99.07</v>
       </c>
       <c r="F315" t="s">
         <v>8</v>
       </c>
       <c r="G315">
         <v>1.0</v>
       </c>
       <c r="H315" s="1">
-        <v>245000.0</v>
+        <v>297210.0</v>
       </c>
       <c r="I315" s="1">
-        <v>-842.8</v>
+        <v>1824.0</v>
       </c>
       <c r="J315" s="1">
-        <v>-0.344</v>
+        <v>0.61370747955991</v>
       </c>
       <c r="K315">
-        <v>2.03</v>
+        <v>0.58</v>
       </c>
       <c r="L315" t="s">
-        <v>790</v>
+        <v>782</v>
       </c>
       <c r="M315" s="1">
-        <v>244157.2</v>
+        <v>299034.0</v>
       </c>
       <c r="N315" s="1">
-        <v>249129.18</v>
+        <v>300778.2</v>
       </c>
       <c r="O315" s="1">
-        <v>0.14</v>
+        <v>0.17</v>
       </c>
       <c r="P315">
         <v>1</v>
       </c>
     </row>
     <row r="316" spans="1:16">
       <c r="A316" t="s">
-        <v>791</v>
+        <v>783</v>
       </c>
       <c r="B316" t="s">
-        <v>792</v>
+        <v>784</v>
       </c>
       <c r="C316" s="1">
-        <v>300000.0</v>
+        <v>324315.0</v>
       </c>
       <c r="D316" s="1">
-        <v>104.625</v>
+        <v>97.941</v>
       </c>
       <c r="E316" s="1">
-        <v>106.993</v>
+        <v>98.43842869</v>
       </c>
       <c r="F316" t="s">
         <v>8</v>
       </c>
       <c r="G316">
         <v>1.0</v>
       </c>
       <c r="H316" s="1">
-        <v>320979.0</v>
+        <v>319250.59</v>
       </c>
       <c r="I316" s="1">
-        <v>-7104.0</v>
+        <v>-1613.24</v>
       </c>
       <c r="J316" s="1">
-        <v>-2.2132289028254</v>
+        <v>-0.50532091420724</v>
       </c>
       <c r="K316">
-        <v>2.49</v>
+        <v>0.58</v>
       </c>
       <c r="L316" t="s">
-        <v>793</v>
+        <v>785</v>
       </c>
       <c r="M316" s="1">
-        <v>313875.0</v>
+        <v>317637.35</v>
       </c>
       <c r="N316" s="1">
-        <v>321356.59</v>
+        <v>319516.6</v>
       </c>
       <c r="O316" s="1">
         <v>0.18</v>
       </c>
       <c r="P316">
         <v>1</v>
       </c>
     </row>
     <row r="317" spans="1:16">
       <c r="A317" t="s">
-        <v>794</v>
+        <v>786</v>
       </c>
       <c r="B317" t="s">
-        <v>795</v>
+        <v>787</v>
       </c>
       <c r="C317" s="1">
-        <v>103000.0</v>
+        <v>1296294.0</v>
       </c>
       <c r="D317" s="1">
-        <v>99.024</v>
+        <v>97.72</v>
       </c>
       <c r="E317" s="1">
-        <v>99.833</v>
+        <v>101.59279376</v>
       </c>
       <c r="F317" t="s">
         <v>8</v>
       </c>
       <c r="G317">
         <v>1.0</v>
       </c>
       <c r="H317" s="1">
-        <v>102827.99</v>
+        <v>1316941.29</v>
       </c>
       <c r="I317" s="1">
-        <v>-833.27</v>
+        <v>-50202.79</v>
       </c>
       <c r="J317" s="1">
-        <v>-0.81035328999429</v>
+        <v>-3.8120750242405</v>
       </c>
       <c r="K317">
-        <v>2.62</v>
+        <v>0.67</v>
       </c>
       <c r="L317" t="s">
-        <v>796</v>
+        <v>788</v>
       </c>
       <c r="M317" s="1">
-        <v>101994.72</v>
+        <v>1266738.5</v>
       </c>
       <c r="N317" s="1">
-        <v>104692.47</v>
+        <v>1275439.65</v>
       </c>
       <c r="O317" s="1">
-        <v>0.06</v>
+        <v>0.72</v>
       </c>
       <c r="P317">
         <v>1</v>
       </c>
     </row>
     <row r="318" spans="1:16">
       <c r="A318" t="s">
-        <v>797</v>
+        <v>789</v>
       </c>
       <c r="B318" t="s">
-        <v>798</v>
+        <v>790</v>
       </c>
       <c r="C318" s="1">
-        <v>325000.0</v>
+        <v>859513.0</v>
       </c>
       <c r="D318" s="1">
-        <v>99.15</v>
+        <v>103.813</v>
       </c>
       <c r="E318" s="1">
-        <v>100.0</v>
+        <v>119.35043565</v>
       </c>
       <c r="F318" t="s">
         <v>8</v>
       </c>
       <c r="G318">
         <v>1.0</v>
       </c>
       <c r="H318" s="1">
-        <v>325000.0</v>
+        <v>1025832.51</v>
       </c>
       <c r="I318" s="1">
-        <v>-2762.5</v>
+        <v>-133546.28</v>
       </c>
       <c r="J318" s="1">
-        <v>-0.85</v>
+        <v>-13.018331813251</v>
       </c>
       <c r="K318">
-        <v>1.91</v>
+        <v>1.01</v>
       </c>
       <c r="L318" t="s">
-        <v>799</v>
+        <v>791</v>
       </c>
       <c r="M318" s="1">
-        <v>322237.5</v>
+        <v>892286.23</v>
       </c>
       <c r="N318" s="1">
-        <v>328444.78</v>
+        <v>900940.23</v>
       </c>
       <c r="O318" s="1">
-        <v>0.19</v>
+        <v>0.51</v>
       </c>
       <c r="P318">
         <v>1</v>
       </c>
     </row>
     <row r="319" spans="1:16">
       <c r="A319" t="s">
-        <v>800</v>
+        <v>792</v>
       </c>
       <c r="B319" t="s">
-        <v>801</v>
+        <v>793</v>
       </c>
       <c r="C319" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D319" s="1">
-        <v>98.4</v>
+        <v>98.269</v>
       </c>
       <c r="E319" s="1">
-        <v>99.07</v>
+        <v>99.794</v>
       </c>
       <c r="F319" t="s">
         <v>8</v>
       </c>
       <c r="G319">
         <v>1.0</v>
       </c>
       <c r="H319" s="1">
-        <v>297210.0</v>
+        <v>99794.0</v>
       </c>
       <c r="I319" s="1">
-        <v>-2010.0</v>
+        <v>-1525.0</v>
       </c>
       <c r="J319" s="1">
-        <v>-0.67628949227819</v>
+        <v>-1.5281479848488</v>
       </c>
       <c r="K319">
-        <v>0.3</v>
+        <v>0.47</v>
       </c>
       <c r="L319">
-        <v>887.4</v>
+        <v>469.86</v>
       </c>
       <c r="M319" s="1">
-        <v>295200.0</v>
+        <v>98269.0</v>
       </c>
       <c r="N319" s="1">
-        <v>296087.4</v>
+        <v>98738.86</v>
       </c>
       <c r="O319" s="1">
-        <v>0.17</v>
+        <v>0.06</v>
       </c>
       <c r="P319">
         <v>1</v>
       </c>
     </row>
     <row r="320" spans="1:16">
       <c r="A320" t="s">
-        <v>802</v>
+        <v>794</v>
       </c>
       <c r="B320" t="s">
-        <v>803</v>
+        <v>795</v>
       </c>
       <c r="C320" s="1">
-        <v>324315.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D320" s="1">
-        <v>97.596</v>
+        <v>97.368</v>
       </c>
       <c r="E320" s="1">
-        <v>98.43842869</v>
+        <v>99.224</v>
       </c>
       <c r="F320" t="s">
         <v>8</v>
       </c>
       <c r="G320">
         <v>1.0</v>
       </c>
       <c r="H320" s="1">
-        <v>319250.59</v>
+        <v>595344.0</v>
       </c>
       <c r="I320" s="1">
-        <v>-2732.12</v>
+        <v>-11136.0</v>
       </c>
       <c r="J320" s="1">
-        <v>-0.85579168389321</v>
+        <v>-1.870515197936</v>
       </c>
       <c r="K320">
-        <v>0.52</v>
+        <v>1.38</v>
       </c>
       <c r="L320" t="s">
-        <v>804</v>
+        <v>796</v>
       </c>
       <c r="M320" s="1">
-        <v>316518.47</v>
+        <v>584208.0</v>
       </c>
       <c r="N320" s="1">
-        <v>318211.13</v>
+        <v>592488.82</v>
       </c>
       <c r="O320" s="1">
-        <v>0.18</v>
+        <v>0.33</v>
       </c>
       <c r="P320">
         <v>1</v>
       </c>
     </row>
     <row r="321" spans="1:16">
       <c r="A321" t="s">
-        <v>805</v>
+        <v>797</v>
       </c>
       <c r="B321" t="s">
-        <v>806</v>
+        <v>798</v>
       </c>
       <c r="C321" s="1">
-        <v>1296294.0</v>
+        <v>173000.0</v>
       </c>
       <c r="D321" s="1">
-        <v>97.278</v>
+        <v>99.909</v>
       </c>
       <c r="E321" s="1">
-        <v>101.59279376</v>
+        <v>100.0</v>
       </c>
       <c r="F321" t="s">
         <v>8</v>
       </c>
       <c r="G321">
         <v>1.0</v>
       </c>
       <c r="H321" s="1">
-        <v>1316941.29</v>
+        <v>173000.0</v>
       </c>
       <c r="I321" s="1">
-        <v>-55932.41</v>
+        <v>-157.43</v>
       </c>
       <c r="J321" s="1">
-        <v>-4.2471452922552</v>
+        <v>-0.091</v>
       </c>
       <c r="K321">
-        <v>0.48</v>
+        <v>2.83</v>
       </c>
       <c r="L321" t="s">
-        <v>807</v>
+        <v>799</v>
       </c>
       <c r="M321" s="1">
-        <v>1261008.88</v>
+        <v>172842.57</v>
       </c>
       <c r="N321" s="1">
-        <v>1267223.99</v>
+        <v>177741.16</v>
       </c>
       <c r="O321" s="1">
-        <v>0.73</v>
+        <v>0.1</v>
       </c>
       <c r="P321">
         <v>1</v>
       </c>
     </row>
     <row r="322" spans="1:16">
       <c r="A322" t="s">
-        <v>808</v>
+        <v>800</v>
       </c>
       <c r="B322" t="s">
-        <v>809</v>
+        <v>801</v>
       </c>
       <c r="C322" s="1">
-        <v>859513.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D322" s="1">
-        <v>104.328</v>
+        <v>99.455</v>
       </c>
       <c r="E322" s="1">
-        <v>119.35043565</v>
+        <v>101.2</v>
       </c>
       <c r="F322" t="s">
         <v>8</v>
       </c>
       <c r="G322">
         <v>1.0</v>
       </c>
       <c r="H322" s="1">
-        <v>1025832.51</v>
+        <v>202400.0</v>
       </c>
       <c r="I322" s="1">
-        <v>-129119.79</v>
+        <v>-3490.0</v>
       </c>
       <c r="J322" s="1">
-        <v>-12.586829598528</v>
+        <v>-1.7243083003953</v>
       </c>
       <c r="K322">
-        <v>0.72</v>
-[...2 lines deleted...]
-        <v>810</v>
+        <v>0.49</v>
+      </c>
+      <c r="L322">
+        <v>973.15</v>
       </c>
       <c r="M322" s="1">
-        <v>896712.72</v>
+        <v>198910.0</v>
       </c>
       <c r="N322" s="1">
-        <v>902894.15</v>
+        <v>199883.15</v>
       </c>
       <c r="O322" s="1">
-        <v>0.52</v>
+        <v>0.11</v>
       </c>
       <c r="P322">
         <v>1</v>
       </c>
     </row>
     <row r="323" spans="1:16">
       <c r="A323" t="s">
-        <v>811</v>
+        <v>802</v>
       </c>
       <c r="B323" t="s">
-        <v>812</v>
+        <v>803</v>
       </c>
       <c r="C323" s="1">
-        <v>100000.0</v>
+        <v>558000.0</v>
       </c>
       <c r="D323" s="1">
-        <v>97.344</v>
+        <v>98.831</v>
       </c>
       <c r="E323" s="1">
-        <v>99.794</v>
+        <v>99.728</v>
       </c>
       <c r="F323" t="s">
         <v>8</v>
       </c>
       <c r="G323">
         <v>1.0</v>
       </c>
       <c r="H323" s="1">
-        <v>99794.0</v>
+        <v>556482.24</v>
       </c>
       <c r="I323" s="1">
-        <v>-2450.0</v>
+        <v>-5005.26</v>
       </c>
       <c r="J323" s="1">
-        <v>-2.4550574182817</v>
+        <v>-0.89944649446494</v>
       </c>
       <c r="K323">
-        <v>0.2</v>
-[...2 lines deleted...]
-        <v>201.37</v>
+        <v>0.74</v>
+      </c>
+      <c r="L323" t="s">
+        <v>804</v>
       </c>
       <c r="M323" s="1">
-        <v>97344.0</v>
+        <v>551476.98</v>
       </c>
       <c r="N323" s="1">
-        <v>97545.37</v>
+        <v>555600.83</v>
       </c>
       <c r="O323" s="1">
-        <v>0.06</v>
+        <v>0.31</v>
       </c>
       <c r="P323">
         <v>1</v>
       </c>
     </row>
     <row r="324" spans="1:16">
       <c r="A324" t="s">
-        <v>813</v>
+        <v>805</v>
       </c>
       <c r="B324" t="s">
-        <v>814</v>
+        <v>806</v>
       </c>
       <c r="C324" s="1">
-        <v>600000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D324" s="1">
-        <v>96.038</v>
+        <v>104.642</v>
       </c>
       <c r="E324" s="1">
-        <v>99.224</v>
+        <v>99.29</v>
       </c>
       <c r="F324" t="s">
         <v>8</v>
       </c>
       <c r="G324">
         <v>1.0</v>
       </c>
       <c r="H324" s="1">
-        <v>595344.0</v>
+        <v>397160.0</v>
       </c>
       <c r="I324" s="1">
-        <v>-19116.0</v>
+        <v>21408.0</v>
       </c>
       <c r="J324" s="1">
-        <v>-3.2109167136983</v>
+        <v>5.3902709235573</v>
       </c>
       <c r="K324">
-        <v>1.13</v>
-[...2 lines deleted...]
-        <v>815</v>
+        <v>0.07</v>
+      </c>
+      <c r="L324">
+        <v>294.52</v>
       </c>
       <c r="M324" s="1">
-        <v>576228.0</v>
+        <v>418568.0</v>
       </c>
       <c r="N324" s="1">
-        <v>583012.93</v>
+        <v>418862.52</v>
       </c>
       <c r="O324" s="1">
-        <v>0.34</v>
+        <v>0.23</v>
       </c>
       <c r="P324">
         <v>1</v>
       </c>
     </row>
     <row r="325" spans="1:16">
       <c r="A325" t="s">
-        <v>816</v>
+        <v>807</v>
       </c>
       <c r="B325" t="s">
-        <v>817</v>
+        <v>808</v>
       </c>
       <c r="C325" s="1">
-        <v>173000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D325" s="1">
-        <v>98.934</v>
+        <v>100.126</v>
       </c>
       <c r="E325" s="1">
-        <v>100.0</v>
+        <v>102.47</v>
       </c>
       <c r="F325" t="s">
         <v>8</v>
       </c>
       <c r="G325">
         <v>1.0</v>
       </c>
       <c r="H325" s="1">
-        <v>173000.0</v>
+        <v>102470.0</v>
       </c>
       <c r="I325" s="1">
-        <v>-1844.18</v>
+        <v>-2344.0</v>
       </c>
       <c r="J325" s="1">
-        <v>-1.066</v>
+        <v>-2.2874987801308</v>
       </c>
       <c r="K325">
-        <v>2.55</v>
-[...2 lines deleted...]
-        <v>818</v>
+        <v>0.04</v>
+      </c>
+      <c r="L325">
+        <v>43.84</v>
       </c>
       <c r="M325" s="1">
-        <v>171155.82</v>
+        <v>100126.0</v>
       </c>
       <c r="N325" s="1">
-        <v>175566.3</v>
+        <v>100169.84</v>
       </c>
       <c r="O325" s="1">
-        <v>0.1</v>
+        <v>0.06</v>
       </c>
       <c r="P325">
         <v>1</v>
       </c>
     </row>
     <row r="326" spans="1:16">
       <c r="A326" t="s">
-        <v>819</v>
+        <v>809</v>
       </c>
       <c r="B326" t="s">
-        <v>820</v>
+        <v>810</v>
       </c>
       <c r="C326" s="1">
-        <v>200000.0</v>
+        <v>472839.6</v>
       </c>
       <c r="D326" s="1">
-        <v>98.765</v>
+        <v>97.359</v>
       </c>
       <c r="E326" s="1">
-        <v>101.2</v>
+        <v>95.98741518</v>
       </c>
       <c r="F326" t="s">
         <v>8</v>
       </c>
       <c r="G326">
         <v>1.0</v>
       </c>
       <c r="H326" s="1">
-        <v>202400.0</v>
+        <v>453866.51</v>
       </c>
       <c r="I326" s="1">
-        <v>-4870.0</v>
+        <v>6485.4</v>
       </c>
       <c r="J326" s="1">
-        <v>-2.4061264822134</v>
+        <v>1.4289223498777</v>
       </c>
       <c r="K326">
-        <v>0.2</v>
-[...2 lines deleted...]
-        <v>405.48</v>
+        <v>0.36</v>
+      </c>
+      <c r="L326" t="s">
+        <v>811</v>
       </c>
       <c r="M326" s="1">
-        <v>197530.0</v>
+        <v>460351.91</v>
       </c>
       <c r="N326" s="1">
-        <v>197935.48</v>
+        <v>462074.86</v>
       </c>
       <c r="O326" s="1">
-        <v>0.11</v>
+        <v>0.26</v>
       </c>
       <c r="P326">
         <v>1</v>
       </c>
     </row>
     <row r="327" spans="1:16">
       <c r="A327" t="s">
-        <v>821</v>
+        <v>812</v>
       </c>
       <c r="B327" t="s">
-        <v>822</v>
+        <v>813</v>
       </c>
       <c r="C327" s="1">
-        <v>558000.0</v>
+        <v>290451.2</v>
       </c>
       <c r="D327" s="1">
-        <v>98.195</v>
+        <v>80.602</v>
       </c>
       <c r="E327" s="1">
-        <v>99.728</v>
+        <v>84.11520765</v>
       </c>
       <c r="F327" t="s">
         <v>8</v>
       </c>
       <c r="G327">
         <v>1.0</v>
       </c>
       <c r="H327" s="1">
-        <v>556482.24</v>
+        <v>244313.63</v>
       </c>
       <c r="I327" s="1">
-        <v>-8554.14</v>
+        <v>-10204.15</v>
       </c>
       <c r="J327" s="1">
-        <v>-1.5371811326809</v>
+        <v>-4.1766601396737</v>
       </c>
       <c r="K327">
-        <v>0.49</v>
+        <v>0.48</v>
       </c>
       <c r="L327" t="s">
-        <v>823</v>
+        <v>814</v>
       </c>
       <c r="M327" s="1">
-        <v>547928.1</v>
+        <v>234109.48</v>
       </c>
       <c r="N327" s="1">
-        <v>550660.77</v>
+        <v>235491.71</v>
       </c>
       <c r="O327" s="1">
-        <v>0.32</v>
+        <v>0.13</v>
       </c>
       <c r="P327">
         <v>1</v>
       </c>
     </row>
     <row r="328" spans="1:16">
       <c r="A328" t="s">
-        <v>824</v>
+        <v>815</v>
       </c>
       <c r="B328" t="s">
-        <v>825</v>
+        <v>816</v>
       </c>
       <c r="C328" s="1">
-        <v>400000.0</v>
+        <v>357000.0</v>
       </c>
       <c r="D328" s="1">
-        <v>103.607</v>
+        <v>92.643</v>
       </c>
       <c r="E328" s="1">
-        <v>99.29</v>
+        <v>92.586</v>
       </c>
       <c r="F328" t="s">
         <v>8</v>
       </c>
       <c r="G328">
         <v>1.0</v>
       </c>
       <c r="H328" s="1">
-        <v>397160.0</v>
+        <v>330532.02</v>
       </c>
       <c r="I328" s="1">
-        <v>17268.0</v>
+        <v>203.49</v>
       </c>
       <c r="J328" s="1">
-        <v>4.3478698761205</v>
+        <v>0.061564383384097</v>
       </c>
       <c r="K328">
-        <v>5.04</v>
+        <v>1.27</v>
       </c>
       <c r="L328" t="s">
-        <v>826</v>
+        <v>817</v>
       </c>
       <c r="M328" s="1">
-        <v>414428.0</v>
+        <v>330735.51</v>
       </c>
       <c r="N328" s="1">
-        <v>434573.21</v>
+        <v>335270.39</v>
       </c>
       <c r="O328" s="1">
-        <v>0.25</v>
+        <v>0.19</v>
       </c>
       <c r="P328">
         <v>1</v>
       </c>
     </row>
     <row r="329" spans="1:16">
       <c r="A329" t="s">
-        <v>827</v>
+        <v>818</v>
       </c>
       <c r="B329" t="s">
-        <v>828</v>
+        <v>819</v>
       </c>
       <c r="C329" s="1">
-        <v>100000.0</v>
+        <v>804658.15</v>
       </c>
       <c r="D329" s="1">
-        <v>98.862</v>
+        <v>102.729</v>
       </c>
       <c r="E329" s="1">
-        <v>102.47</v>
+        <v>106.8103952</v>
       </c>
       <c r="F329" t="s">
         <v>8</v>
       </c>
       <c r="G329">
         <v>1.0</v>
       </c>
       <c r="H329" s="1">
-        <v>102470.0</v>
+        <v>859458.55</v>
       </c>
       <c r="I329" s="1">
-        <v>-3608.0</v>
+        <v>-32841.28</v>
       </c>
       <c r="J329" s="1">
-        <v>-3.5210305455255</v>
+        <v>-3.8211592635852</v>
       </c>
       <c r="K329">
-        <v>3.74</v>
+        <v>0.75</v>
       </c>
       <c r="L329" t="s">
-        <v>829</v>
+        <v>820</v>
       </c>
       <c r="M329" s="1">
-        <v>98862.0</v>
+        <v>826617.27</v>
       </c>
       <c r="N329" s="1">
-        <v>102598.99</v>
+        <v>832673.15</v>
       </c>
       <c r="O329" s="1">
-        <v>0.06</v>
+        <v>0.47</v>
       </c>
       <c r="P329">
         <v>1</v>
       </c>
     </row>
     <row r="330" spans="1:16">
       <c r="A330" t="s">
-        <v>830</v>
+        <v>821</v>
       </c>
       <c r="B330" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
       <c r="C330" s="1">
-        <v>489562.86</v>
+        <v>237000.0</v>
       </c>
       <c r="D330" s="1">
-        <v>89.881</v>
+        <v>98.182</v>
       </c>
       <c r="E330" s="1">
-        <v>89.13438818</v>
+        <v>99.422</v>
       </c>
       <c r="F330" t="s">
         <v>8</v>
       </c>
       <c r="G330">
         <v>1.0</v>
       </c>
       <c r="H330" s="1">
-        <v>436368.86</v>
+        <v>235630.14</v>
       </c>
       <c r="I330" s="1">
-        <v>3655.14</v>
+        <v>-2938.8</v>
       </c>
       <c r="J330" s="1">
-        <v>0.83762622291609</v>
+        <v>-1.2472088672527</v>
       </c>
       <c r="K330">
-        <v>0.21</v>
+        <v>0.45</v>
       </c>
       <c r="L330" t="s">
-        <v>832</v>
+        <v>823</v>
       </c>
       <c r="M330" s="1">
-        <v>440024.0</v>
+        <v>232691.34</v>
       </c>
       <c r="N330" s="1">
-        <v>441036.99</v>
+        <v>233746.48</v>
       </c>
       <c r="O330" s="1">
-        <v>0.25</v>
+        <v>0.13</v>
       </c>
       <c r="P330">
         <v>1</v>
       </c>
     </row>
     <row r="331" spans="1:16">
       <c r="A331" t="s">
-        <v>833</v>
+        <v>824</v>
       </c>
       <c r="B331" t="s">
-        <v>834</v>
+        <v>825</v>
       </c>
       <c r="C331" s="1">
-        <v>472839.6</v>
+        <v>267000.0</v>
       </c>
       <c r="D331" s="1">
-        <v>97.018</v>
+        <v>100.618</v>
       </c>
       <c r="E331" s="1">
-        <v>95.98741518</v>
+        <v>100.0</v>
       </c>
       <c r="F331" t="s">
         <v>8</v>
       </c>
       <c r="G331">
         <v>1.0</v>
       </c>
       <c r="H331" s="1">
-        <v>453866.51</v>
+        <v>267000.0</v>
       </c>
       <c r="I331" s="1">
-        <v>4873.01</v>
+        <v>1650.06</v>
       </c>
       <c r="J331" s="1">
-        <v>1.0736659111508</v>
+        <v>0.618</v>
       </c>
       <c r="K331">
-        <v>0.31</v>
+        <v>3.87</v>
       </c>
       <c r="L331" t="s">
-        <v>835</v>
+        <v>826</v>
       </c>
       <c r="M331" s="1">
-        <v>458739.52</v>
+        <v>268650.06</v>
       </c>
       <c r="N331" s="1">
-        <v>460208.56</v>
+        <v>278978.94</v>
       </c>
       <c r="O331" s="1">
-        <v>0.26</v>
+        <v>0.16</v>
       </c>
       <c r="P331">
         <v>1</v>
       </c>
     </row>
     <row r="332" spans="1:16">
       <c r="A332" t="s">
-        <v>836</v>
+        <v>827</v>
       </c>
       <c r="B332" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="C332" s="1">
-        <v>290451.2</v>
+        <v>350000.0</v>
       </c>
       <c r="D332" s="1">
-        <v>79.736</v>
+        <v>88.863</v>
       </c>
       <c r="E332" s="1">
-        <v>84.11520765</v>
+        <v>88.621</v>
       </c>
       <c r="F332" t="s">
         <v>8</v>
       </c>
       <c r="G332">
         <v>1.0</v>
       </c>
       <c r="H332" s="1">
-        <v>244313.63</v>
+        <v>310173.5</v>
       </c>
       <c r="I332" s="1">
-        <v>-12719.46</v>
+        <v>847.0</v>
       </c>
       <c r="J332" s="1">
-        <v>-5.2062015533067</v>
+        <v>0.27307297367441</v>
       </c>
       <c r="K332">
-        <v>0.41</v>
+        <v>1.38</v>
       </c>
       <c r="L332" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
       <c r="M332" s="1">
-        <v>231594.17</v>
+        <v>311020.5</v>
       </c>
       <c r="N332" s="1">
-        <v>232775.87</v>
+        <v>315850.98</v>
       </c>
       <c r="O332" s="1">
-        <v>0.13</v>
+        <v>0.18</v>
       </c>
       <c r="P332">
         <v>1</v>
       </c>
     </row>
     <row r="333" spans="1:16">
       <c r="A333" t="s">
-        <v>839</v>
+        <v>830</v>
       </c>
       <c r="B333" t="s">
-        <v>840</v>
+        <v>831</v>
       </c>
       <c r="C333" s="1">
-        <v>1402658.15</v>
+        <v>300000.0</v>
       </c>
       <c r="D333" s="1">
-        <v>102.107</v>
+        <v>74.594</v>
       </c>
       <c r="E333" s="1">
-        <v>106.81039568</v>
+        <v>74.37666667</v>
       </c>
       <c r="F333" t="s">
         <v>8</v>
       </c>
       <c r="G333">
         <v>1.0</v>
       </c>
       <c r="H333" s="1">
-        <v>1498184.72</v>
+        <v>223130.0</v>
       </c>
       <c r="I333" s="1">
-        <v>-65972.57</v>
+        <v>652.0</v>
       </c>
       <c r="J333" s="1">
-        <v>-4.4035003907929</v>
+        <v>0.29220633711289</v>
       </c>
       <c r="K333">
-        <v>0.44</v>
-[...2 lines deleted...]
-        <v>841</v>
+        <v>0.32</v>
+      </c>
+      <c r="L333">
+        <v>967.81</v>
       </c>
       <c r="M333" s="1">
-        <v>1432212.15</v>
+        <v>223782.0</v>
       </c>
       <c r="N333" s="1">
-        <v>1438356.95</v>
+        <v>224749.81</v>
       </c>
       <c r="O333" s="1">
-        <v>0.83</v>
+        <v>0.13</v>
       </c>
       <c r="P333">
         <v>1</v>
       </c>
     </row>
     <row r="334" spans="1:16">
       <c r="A334" t="s">
-        <v>842</v>
+        <v>832</v>
       </c>
       <c r="B334" t="s">
-        <v>843</v>
+        <v>833</v>
       </c>
       <c r="C334" s="1">
-        <v>237000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D334" s="1">
-        <v>96.861</v>
+        <v>98.322</v>
       </c>
       <c r="E334" s="1">
-        <v>99.422</v>
+        <v>99.985</v>
       </c>
       <c r="F334" t="s">
         <v>8</v>
       </c>
       <c r="G334">
         <v>1.0</v>
       </c>
       <c r="H334" s="1">
-        <v>235630.14</v>
+        <v>199970.0</v>
       </c>
       <c r="I334" s="1">
-        <v>-6069.57</v>
+        <v>-3326.0</v>
       </c>
       <c r="J334" s="1">
-        <v>-2.5758886363179</v>
+        <v>-1.6632494874231</v>
       </c>
       <c r="K334">
-        <v>0.2</v>
-[...2 lines deleted...]
-        <v>464.26</v>
+        <v>2.91</v>
+      </c>
+      <c r="L334" t="s">
+        <v>834</v>
       </c>
       <c r="M334" s="1">
-        <v>229560.57</v>
+        <v>196644.0</v>
       </c>
       <c r="N334" s="1">
-        <v>230024.83</v>
+        <v>202469.34</v>
       </c>
       <c r="O334" s="1">
-        <v>0.13</v>
+        <v>0.11</v>
       </c>
       <c r="P334">
         <v>1</v>
       </c>
     </row>
     <row r="335" spans="1:16">
       <c r="A335" t="s">
-        <v>844</v>
+        <v>835</v>
       </c>
       <c r="B335" t="s">
-        <v>845</v>
+        <v>836</v>
       </c>
       <c r="C335" s="1">
-        <v>267000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D335" s="1">
-        <v>99.159</v>
+        <v>101.044</v>
       </c>
       <c r="E335" s="1">
         <v>100.0</v>
       </c>
       <c r="F335" t="s">
         <v>8</v>
       </c>
       <c r="G335">
         <v>1.0</v>
       </c>
       <c r="H335" s="1">
-        <v>267000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="I335" s="1">
-        <v>-2245.47</v>
+        <v>3132.0</v>
       </c>
       <c r="J335" s="1">
-        <v>-0.841</v>
+        <v>1.044</v>
       </c>
       <c r="K335">
-        <v>3.56</v>
+        <v>2.45</v>
       </c>
       <c r="L335" t="s">
-        <v>846</v>
+        <v>837</v>
       </c>
       <c r="M335" s="1">
-        <v>264754.53</v>
+        <v>303132.0</v>
       </c>
       <c r="N335" s="1">
-        <v>274264.12</v>
+        <v>310477.18</v>
       </c>
       <c r="O335" s="1">
-        <v>0.16</v>
+        <v>0.17</v>
       </c>
       <c r="P335">
         <v>1</v>
       </c>
     </row>
     <row r="336" spans="1:16">
       <c r="A336" t="s">
-        <v>847</v>
+        <v>838</v>
       </c>
       <c r="B336" t="s">
-        <v>848</v>
+        <v>839</v>
       </c>
       <c r="C336" s="1">
-        <v>350000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D336" s="1">
-        <v>87.379</v>
+        <v>98.967</v>
       </c>
       <c r="E336" s="1">
-        <v>88.621</v>
+        <v>99.711</v>
       </c>
       <c r="F336" t="s">
         <v>8</v>
       </c>
       <c r="G336">
         <v>1.0</v>
       </c>
       <c r="H336" s="1">
-        <v>310173.5</v>
+        <v>99711.0</v>
       </c>
       <c r="I336" s="1">
-        <v>-4347.0</v>
+        <v>-744.0</v>
       </c>
       <c r="J336" s="1">
-        <v>-1.4014736913373</v>
+        <v>-0.7461563919728</v>
       </c>
       <c r="K336">
-        <v>1.26</v>
-[...2 lines deleted...]
-        <v>849</v>
+        <v>1.0</v>
+      </c>
+      <c r="L336">
+        <v>996.58</v>
       </c>
       <c r="M336" s="1">
-        <v>305826.5</v>
+        <v>98967.0</v>
       </c>
       <c r="N336" s="1">
-        <v>310220.68</v>
+        <v>99963.58</v>
       </c>
       <c r="O336" s="1">
-        <v>0.18</v>
+        <v>0.06</v>
       </c>
       <c r="P336">
         <v>1</v>
       </c>
     </row>
     <row r="337" spans="1:16">
       <c r="A337" t="s">
-        <v>850</v>
+        <v>840</v>
       </c>
       <c r="B337" t="s">
-        <v>851</v>
+        <v>841</v>
       </c>
       <c r="C337" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D337" s="1">
-        <v>73.912</v>
+        <v>98.766</v>
       </c>
       <c r="E337" s="1">
-        <v>74.37666667</v>
+        <v>100.66</v>
       </c>
       <c r="F337" t="s">
         <v>8</v>
       </c>
       <c r="G337">
         <v>1.0</v>
       </c>
       <c r="H337" s="1">
-        <v>223130.0</v>
+        <v>100660.0</v>
       </c>
       <c r="I337" s="1">
-        <v>-1394.0</v>
+        <v>-1894.0</v>
       </c>
       <c r="J337" s="1">
-        <v>-0.62474790480886</v>
+        <v>-1.8815815616928</v>
       </c>
       <c r="K337">
-        <v>0.27</v>
-[...2 lines deleted...]
-        <v>795.21</v>
+        <v>2.66</v>
+      </c>
+      <c r="L337" t="s">
+        <v>842</v>
       </c>
       <c r="M337" s="1">
-        <v>221736.0</v>
+        <v>98766.0</v>
       </c>
       <c r="N337" s="1">
-        <v>222531.21</v>
+        <v>101429.01</v>
       </c>
       <c r="O337" s="1">
-        <v>0.13</v>
+        <v>0.06</v>
       </c>
       <c r="P337">
         <v>1</v>
       </c>
     </row>
     <row r="338" spans="1:16">
       <c r="A338" t="s">
-        <v>852</v>
+        <v>843</v>
       </c>
       <c r="B338" t="s">
-        <v>853</v>
+        <v>844</v>
       </c>
       <c r="C338" s="1">
         <v>200000.0</v>
       </c>
       <c r="D338" s="1">
-        <v>97.295</v>
+        <v>100.641</v>
       </c>
       <c r="E338" s="1">
-        <v>99.985</v>
+        <v>100.0</v>
       </c>
       <c r="F338" t="s">
         <v>8</v>
       </c>
       <c r="G338">
         <v>1.0</v>
       </c>
       <c r="H338" s="1">
-        <v>199970.0</v>
+        <v>200000.0</v>
       </c>
       <c r="I338" s="1">
-        <v>-5380.0</v>
+        <v>1282.0</v>
       </c>
       <c r="J338" s="1">
-        <v>-2.6904035605341</v>
+        <v>0.641</v>
       </c>
       <c r="K338">
-        <v>2.65</v>
-[...2 lines deleted...]
-        <v>854</v>
+        <v>0.0</v>
+      </c>
+      <c r="L338">
+        <v>0.0</v>
       </c>
       <c r="M338" s="1">
-        <v>194590.0</v>
+        <v>201282.0</v>
       </c>
       <c r="N338" s="1">
-        <v>199897.53</v>
+        <v>201282.0</v>
       </c>
       <c r="O338" s="1">
-        <v>0.12</v>
+        <v>0.11</v>
       </c>
       <c r="P338">
         <v>1</v>
       </c>
     </row>
     <row r="339" spans="1:16">
       <c r="A339" t="s">
-        <v>855</v>
+        <v>845</v>
       </c>
       <c r="B339" t="s">
-        <v>856</v>
+        <v>846</v>
       </c>
       <c r="C339" s="1">
-        <v>300000.0</v>
+        <v>245000.0</v>
       </c>
       <c r="D339" s="1">
-        <v>100.288</v>
+        <v>95.53</v>
       </c>
       <c r="E339" s="1">
-        <v>100.0</v>
+        <v>98.74223265</v>
       </c>
       <c r="F339" t="s">
         <v>8</v>
       </c>
       <c r="G339">
         <v>1.0</v>
       </c>
       <c r="H339" s="1">
-        <v>300000.0</v>
+        <v>241918.47</v>
       </c>
       <c r="I339" s="1">
-        <v>864.0</v>
+        <v>-7869.97</v>
       </c>
       <c r="J339" s="1">
-        <v>0.288</v>
+        <v>-3.2531497078334</v>
       </c>
       <c r="K339">
-        <v>2.15</v>
-[...2 lines deleted...]
-        <v>857</v>
+        <v>0.06</v>
+      </c>
+      <c r="L339">
+        <v>147.67</v>
       </c>
       <c r="M339" s="1">
-        <v>300864.0</v>
+        <v>234048.5</v>
       </c>
       <c r="N339" s="1">
-        <v>307322.7</v>
+        <v>234196.17</v>
       </c>
       <c r="O339" s="1">
-        <v>0.18</v>
+        <v>0.13</v>
       </c>
       <c r="P339">
         <v>1</v>
       </c>
     </row>
     <row r="340" spans="1:16">
       <c r="A340" t="s">
-        <v>858</v>
+        <v>847</v>
       </c>
       <c r="B340" t="s">
-        <v>859</v>
+        <v>848</v>
       </c>
       <c r="C340" s="1">
-        <v>100000.0</v>
+        <v>250000.0</v>
       </c>
       <c r="D340" s="1">
-        <v>97.9</v>
+        <v>98.199</v>
       </c>
       <c r="E340" s="1">
-        <v>99.711</v>
+        <v>99.7844</v>
       </c>
       <c r="F340" t="s">
         <v>8</v>
       </c>
       <c r="G340">
         <v>1.0</v>
       </c>
       <c r="H340" s="1">
-        <v>99711.0</v>
+        <v>249461.0</v>
       </c>
       <c r="I340" s="1">
-        <v>-1811.0</v>
+        <v>-3963.5</v>
       </c>
       <c r="J340" s="1">
-        <v>-1.8162489594929</v>
+        <v>-1.5888255077948</v>
       </c>
       <c r="K340">
-        <v>0.71</v>
+        <v>0.31</v>
       </c>
       <c r="L340">
-        <v>708.9</v>
+        <v>785.96</v>
       </c>
       <c r="M340" s="1">
-        <v>97900.0</v>
+        <v>245497.5</v>
       </c>
       <c r="N340" s="1">
-        <v>98608.9</v>
+        <v>246283.46</v>
       </c>
       <c r="O340" s="1">
-        <v>0.06</v>
+        <v>0.14</v>
       </c>
       <c r="P340">
         <v>1</v>
       </c>
     </row>
     <row r="341" spans="1:16">
       <c r="A341" t="s">
-        <v>860</v>
+        <v>849</v>
       </c>
       <c r="B341" t="s">
-        <v>861</v>
+        <v>850</v>
       </c>
       <c r="C341" s="1">
-        <v>400000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D341" s="1">
-        <v>102.167</v>
+        <v>99.234</v>
       </c>
       <c r="E341" s="1">
-        <v>102.3175</v>
+        <v>100.0</v>
       </c>
       <c r="F341" t="s">
         <v>8</v>
       </c>
       <c r="G341">
         <v>1.0</v>
       </c>
       <c r="H341" s="1">
-        <v>409270.0</v>
+        <v>200000.0</v>
       </c>
       <c r="I341" s="1">
-        <v>-602.0</v>
+        <v>-1532.0</v>
       </c>
       <c r="J341" s="1">
-        <v>-0.14709116231339</v>
+        <v>-0.766</v>
       </c>
       <c r="K341">
-        <v>2.93</v>
+        <v>1.54</v>
       </c>
       <c r="L341" t="s">
-        <v>862</v>
+        <v>851</v>
       </c>
       <c r="M341" s="1">
-        <v>408668.0</v>
+        <v>198468.0</v>
       </c>
       <c r="N341" s="1">
-        <v>420376.22</v>
+        <v>201549.24</v>
       </c>
       <c r="O341" s="1">
-        <v>0.24</v>
+        <v>0.11</v>
       </c>
       <c r="P341">
         <v>1</v>
       </c>
     </row>
     <row r="342" spans="1:16">
       <c r="A342" t="s">
-        <v>863</v>
+        <v>852</v>
       </c>
       <c r="B342" t="s">
-        <v>864</v>
+        <v>853</v>
       </c>
       <c r="C342" s="1">
         <v>100000.0</v>
       </c>
       <c r="D342" s="1">
-        <v>97.735</v>
+        <v>99.106</v>
       </c>
       <c r="E342" s="1">
-        <v>100.66</v>
+        <v>99.326</v>
       </c>
       <c r="F342" t="s">
         <v>8</v>
       </c>
       <c r="G342">
         <v>1.0</v>
       </c>
       <c r="H342" s="1">
-        <v>100660.0</v>
+        <v>99326.0</v>
       </c>
       <c r="I342" s="1">
-        <v>-2925.0</v>
+        <v>-220.0</v>
       </c>
       <c r="J342" s="1">
-        <v>-2.9058215775879</v>
+        <v>-0.22149286188913</v>
       </c>
       <c r="K342">
-        <v>2.4</v>
-[...2 lines deleted...]
-        <v>865</v>
+        <v>0.34</v>
+      </c>
+      <c r="L342">
+        <v>337.67</v>
       </c>
       <c r="M342" s="1">
-        <v>97735.0</v>
+        <v>99106.0</v>
       </c>
       <c r="N342" s="1">
-        <v>100139.11</v>
+        <v>99443.67</v>
       </c>
       <c r="O342" s="1">
         <v>0.06</v>
       </c>
       <c r="P342">
         <v>1</v>
       </c>
     </row>
     <row r="343" spans="1:16">
       <c r="A343" t="s">
-        <v>866</v>
+        <v>854</v>
       </c>
       <c r="B343" t="s">
-        <v>867</v>
+        <v>855</v>
       </c>
       <c r="C343" s="1">
-        <v>245000.0</v>
+        <v>212000.0</v>
       </c>
       <c r="D343" s="1">
-        <v>94.987</v>
+        <v>98.335</v>
       </c>
       <c r="E343" s="1">
-        <v>98.74223265</v>
+        <v>100.0</v>
       </c>
       <c r="F343" t="s">
         <v>8</v>
       </c>
       <c r="G343">
         <v>1.0</v>
       </c>
       <c r="H343" s="1">
-        <v>241918.47</v>
+        <v>212000.0</v>
       </c>
       <c r="I343" s="1">
-        <v>-9200.32</v>
+        <v>-3529.8</v>
       </c>
       <c r="J343" s="1">
-        <v>-3.8030663801735</v>
+        <v>-1.665</v>
       </c>
       <c r="K343">
-        <v>0.02</v>
-[...2 lines deleted...]
-        <v>53.7</v>
+        <v>0.6</v>
+      </c>
+      <c r="L343" t="s">
+        <v>856</v>
       </c>
       <c r="M343" s="1">
-        <v>232718.15</v>
+        <v>208470.2</v>
       </c>
       <c r="N343" s="1">
-        <v>232771.85</v>
+        <v>209735.21</v>
       </c>
       <c r="O343" s="1">
-        <v>0.13</v>
+        <v>0.12</v>
       </c>
       <c r="P343">
         <v>1</v>
       </c>
     </row>
     <row r="344" spans="1:16">
       <c r="A344" t="s">
-        <v>868</v>
+        <v>857</v>
       </c>
       <c r="B344" t="s">
-        <v>869</v>
+        <v>858</v>
       </c>
       <c r="C344" s="1">
-        <v>250000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D344" s="1">
-        <v>97.357</v>
+        <v>98.687</v>
       </c>
       <c r="E344" s="1">
-        <v>99.7844</v>
+        <v>99.3</v>
       </c>
       <c r="F344" t="s">
         <v>8</v>
       </c>
       <c r="G344">
         <v>1.0</v>
       </c>
       <c r="H344" s="1">
-        <v>249461.0</v>
+        <v>297900.0</v>
       </c>
       <c r="I344" s="1">
-        <v>-6068.5</v>
+        <v>-1839.0</v>
       </c>
       <c r="J344" s="1">
-        <v>-2.4326447821503</v>
+        <v>-0.61732124874119</v>
       </c>
       <c r="K344">
-        <v>0.06</v>
+        <v>0.32</v>
       </c>
       <c r="L344">
-        <v>138.7</v>
+        <v>971.92</v>
       </c>
       <c r="M344" s="1">
-        <v>243392.5</v>
+        <v>296061.0</v>
       </c>
       <c r="N344" s="1">
-        <v>243531.2</v>
+        <v>297032.92</v>
       </c>
       <c r="O344" s="1">
-        <v>0.14</v>
+        <v>0.17</v>
       </c>
       <c r="P344">
         <v>1</v>
       </c>
     </row>
     <row r="345" spans="1:16">
       <c r="A345" t="s">
-        <v>870</v>
+        <v>859</v>
       </c>
       <c r="B345" t="s">
-        <v>871</v>
+        <v>860</v>
       </c>
       <c r="C345" s="1">
-        <v>200000.0</v>
+        <v>153000.0</v>
       </c>
       <c r="D345" s="1">
-        <v>97.584</v>
+        <v>98.921</v>
       </c>
       <c r="E345" s="1">
-        <v>100.0</v>
+        <v>99.23</v>
       </c>
       <c r="F345" t="s">
         <v>8</v>
       </c>
       <c r="G345">
         <v>1.0</v>
       </c>
       <c r="H345" s="1">
-        <v>200000.0</v>
+        <v>151821.9</v>
       </c>
       <c r="I345" s="1">
-        <v>-4832.0</v>
+        <v>-472.77</v>
       </c>
       <c r="J345" s="1">
-        <v>-2.416</v>
+        <v>-0.31139776277335</v>
       </c>
       <c r="K345">
-        <v>1.25</v>
+        <v>2.14</v>
       </c>
       <c r="L345" t="s">
-        <v>872</v>
+        <v>861</v>
       </c>
       <c r="M345" s="1">
-        <v>195168.0</v>
+        <v>151349.13</v>
       </c>
       <c r="N345" s="1">
-        <v>197670.21</v>
+        <v>154617.15</v>
       </c>
       <c r="O345" s="1">
-        <v>0.11</v>
+        <v>0.09</v>
       </c>
       <c r="P345">
         <v>1</v>
       </c>
     </row>
     <row r="346" spans="1:16">
       <c r="A346" t="s">
-        <v>873</v>
+        <v>862</v>
       </c>
       <c r="B346" t="s">
-        <v>874</v>
+        <v>863</v>
       </c>
       <c r="C346" s="1">
         <v>100000.0</v>
       </c>
       <c r="D346" s="1">
-        <v>98.009</v>
+        <v>99.659</v>
       </c>
       <c r="E346" s="1">
-        <v>99.326</v>
+        <v>99.499</v>
       </c>
       <c r="F346" t="s">
         <v>8</v>
       </c>
       <c r="G346">
         <v>1.0</v>
       </c>
       <c r="H346" s="1">
-        <v>99326.0</v>
+        <v>99499.0</v>
       </c>
       <c r="I346" s="1">
-        <v>-1317.0</v>
+        <v>160.0</v>
       </c>
       <c r="J346" s="1">
-        <v>-1.3259368141272</v>
+        <v>0.16080563623755</v>
       </c>
       <c r="K346">
-        <v>0.06</v>
+        <v>1.0</v>
       </c>
       <c r="L346">
-        <v>59.59</v>
+        <v>996.58</v>
       </c>
       <c r="M346" s="1">
-        <v>98009.0</v>
+        <v>99659.0</v>
       </c>
       <c r="N346" s="1">
-        <v>98068.59</v>
+        <v>100655.58</v>
       </c>
       <c r="O346" s="1">
         <v>0.06</v>
       </c>
       <c r="P346">
         <v>1</v>
       </c>
     </row>
     <row r="347" spans="1:16">
       <c r="A347" t="s">
-        <v>875</v>
+        <v>864</v>
       </c>
       <c r="B347" t="s">
-        <v>876</v>
+        <v>865</v>
       </c>
       <c r="C347" s="1">
-        <v>212000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D347" s="1">
-        <v>97.148</v>
+        <v>100.434</v>
       </c>
       <c r="E347" s="1">
-        <v>100.0</v>
+        <v>99.897</v>
       </c>
       <c r="F347" t="s">
         <v>8</v>
       </c>
       <c r="G347">
         <v>1.0</v>
       </c>
       <c r="H347" s="1">
-        <v>212000.0</v>
+        <v>99897.0</v>
       </c>
       <c r="I347" s="1">
-        <v>-6046.24</v>
+        <v>537.0</v>
       </c>
       <c r="J347" s="1">
-        <v>-2.852</v>
+        <v>0.5375536802907</v>
       </c>
       <c r="K347">
-        <v>0.3</v>
+        <v>0.02</v>
       </c>
       <c r="L347">
-        <v>643.6</v>
+        <v>21.23</v>
       </c>
       <c r="M347" s="1">
-        <v>205953.76</v>
+        <v>100434.0</v>
       </c>
       <c r="N347" s="1">
-        <v>206597.36</v>
+        <v>100455.23</v>
       </c>
       <c r="O347" s="1">
-        <v>0.12</v>
+        <v>0.06</v>
       </c>
       <c r="P347">
         <v>1</v>
       </c>
     </row>
     <row r="348" spans="1:16">
       <c r="A348" t="s">
-        <v>877</v>
+        <v>866</v>
       </c>
       <c r="B348" t="s">
-        <v>878</v>
+        <v>867</v>
       </c>
       <c r="C348" s="1">
-        <v>300000.0</v>
+        <v>165000.0</v>
       </c>
       <c r="D348" s="1">
-        <v>97.586</v>
+        <v>101.66</v>
       </c>
       <c r="E348" s="1">
-        <v>99.3</v>
+        <v>99.451</v>
       </c>
       <c r="F348" t="s">
         <v>8</v>
       </c>
       <c r="G348">
         <v>1.0</v>
       </c>
       <c r="H348" s="1">
-        <v>297900.0</v>
+        <v>164094.15</v>
       </c>
       <c r="I348" s="1">
-        <v>-5142.0</v>
+        <v>3644.85</v>
       </c>
       <c r="J348" s="1">
-        <v>-1.7260825780463</v>
+        <v>2.22119435702</v>
       </c>
       <c r="K348">
-        <v>0.11</v>
-[...2 lines deleted...]
-        <v>339.04</v>
+        <v>3.65</v>
+      </c>
+      <c r="L348" t="s">
+        <v>868</v>
       </c>
       <c r="M348" s="1">
-        <v>292758.0</v>
+        <v>167739.0</v>
       </c>
       <c r="N348" s="1">
-        <v>293097.04</v>
+        <v>173756.98</v>
       </c>
       <c r="O348" s="1">
-        <v>0.17</v>
+        <v>0.1</v>
       </c>
       <c r="P348">
         <v>1</v>
       </c>
     </row>
     <row r="349" spans="1:16">
       <c r="A349" t="s">
-        <v>879</v>
+        <v>869</v>
       </c>
       <c r="B349" t="s">
-        <v>880</v>
+        <v>870</v>
       </c>
       <c r="C349" s="1">
-        <v>153000.0</v>
+        <v>2050000.0</v>
       </c>
       <c r="D349" s="1">
-        <v>97.916</v>
+        <v>67.005</v>
       </c>
       <c r="E349" s="1">
-        <v>99.23</v>
+        <v>70.36</v>
       </c>
       <c r="F349" t="s">
         <v>8</v>
       </c>
       <c r="G349">
         <v>1.0</v>
       </c>
       <c r="H349" s="1">
-        <v>151821.9</v>
+        <v>1442380.0</v>
       </c>
       <c r="I349" s="1">
-        <v>-2010.42</v>
+        <v>-68777.5</v>
       </c>
       <c r="J349" s="1">
-        <v>-1.3241963115993</v>
+        <v>-4.7683342808414</v>
       </c>
       <c r="K349">
-        <v>1.88</v>
+        <v>1.03</v>
       </c>
       <c r="L349" t="s">
-        <v>881</v>
+        <v>871</v>
       </c>
       <c r="M349" s="1">
-        <v>149811.48</v>
+        <v>1373602.5</v>
       </c>
       <c r="N349" s="1">
-        <v>152683.37</v>
+        <v>1394720.31</v>
       </c>
       <c r="O349" s="1">
-        <v>0.09</v>
+        <v>0.78</v>
       </c>
       <c r="P349">
         <v>1</v>
       </c>
     </row>
     <row r="350" spans="1:16">
       <c r="A350" t="s">
-        <v>882</v>
+        <v>872</v>
       </c>
       <c r="B350" t="s">
-        <v>883</v>
+        <v>873</v>
       </c>
       <c r="C350" s="1">
-        <v>100000.0</v>
+        <v>102000.0</v>
       </c>
       <c r="D350" s="1">
-        <v>98.263</v>
+        <v>99.487</v>
       </c>
       <c r="E350" s="1">
-        <v>99.499</v>
+        <v>100.0</v>
       </c>
       <c r="F350" t="s">
         <v>8</v>
       </c>
       <c r="G350">
         <v>1.0</v>
       </c>
       <c r="H350" s="1">
-        <v>99499.0</v>
+        <v>102000.0</v>
       </c>
       <c r="I350" s="1">
-        <v>-1236.0</v>
+        <v>-523.26</v>
       </c>
       <c r="J350" s="1">
-        <v>-1.2422235399351</v>
+        <v>-0.513</v>
       </c>
       <c r="K350">
-        <v>0.71</v>
-[...2 lines deleted...]
-        <v>708.9</v>
+        <v>1.43</v>
+      </c>
+      <c r="L350" t="s">
+        <v>874</v>
       </c>
       <c r="M350" s="1">
-        <v>98263.0</v>
+        <v>101476.74</v>
       </c>
       <c r="N350" s="1">
-        <v>98971.9</v>
+        <v>102939.25</v>
       </c>
       <c r="O350" s="1">
         <v>0.06</v>
       </c>
       <c r="P350">
         <v>1</v>
       </c>
     </row>
     <row r="351" spans="1:16">
       <c r="A351" t="s">
-        <v>884</v>
+        <v>875</v>
       </c>
       <c r="B351" t="s">
-        <v>885</v>
+        <v>876</v>
       </c>
       <c r="C351" s="1">
-        <v>165000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D351" s="1">
-        <v>100.948</v>
+        <v>99.275</v>
       </c>
       <c r="E351" s="1">
-        <v>99.451</v>
+        <v>100.23</v>
       </c>
       <c r="F351" t="s">
         <v>8</v>
       </c>
       <c r="G351">
         <v>1.0</v>
       </c>
       <c r="H351" s="1">
-        <v>164094.15</v>
+        <v>300690.0</v>
       </c>
       <c r="I351" s="1">
-        <v>2470.05</v>
+        <v>-2865.0</v>
       </c>
       <c r="J351" s="1">
-        <v>1.5052638988044</v>
+        <v>-0.95280854035718</v>
       </c>
       <c r="K351">
-        <v>3.36</v>
+        <v>2.36</v>
       </c>
       <c r="L351" t="s">
-        <v>886</v>
+        <v>877</v>
       </c>
       <c r="M351" s="1">
-        <v>166564.2</v>
+        <v>297825.0</v>
       </c>
       <c r="N351" s="1">
-        <v>172107.52</v>
+        <v>304914.04</v>
       </c>
       <c r="O351" s="1">
-        <v>0.1</v>
+        <v>0.17</v>
       </c>
       <c r="P351">
         <v>1</v>
       </c>
     </row>
     <row r="352" spans="1:16">
       <c r="A352" t="s">
-        <v>887</v>
+        <v>878</v>
       </c>
       <c r="B352" t="s">
-        <v>888</v>
+        <v>879</v>
       </c>
       <c r="C352" s="1">
-        <v>2050000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D352" s="1">
-        <v>66.602</v>
+        <v>99.147</v>
       </c>
       <c r="E352" s="1">
-        <v>70.36</v>
+        <v>99.871</v>
       </c>
       <c r="F352" t="s">
         <v>8</v>
       </c>
       <c r="G352">
         <v>1.0</v>
       </c>
       <c r="H352" s="1">
-        <v>1442380.0</v>
+        <v>299613.0</v>
       </c>
       <c r="I352" s="1">
-        <v>-77039.0</v>
+        <v>-2172.0</v>
       </c>
       <c r="J352" s="1">
-        <v>-5.3411028993746</v>
+        <v>-0.72493516636461</v>
       </c>
       <c r="K352">
-        <v>0.88</v>
+        <v>1.63</v>
       </c>
       <c r="L352" t="s">
-        <v>889</v>
+        <v>880</v>
       </c>
       <c r="M352" s="1">
-        <v>1365341.0</v>
+        <v>297441.0</v>
       </c>
       <c r="N352" s="1">
-        <v>1383313.6</v>
+        <v>302345.79</v>
       </c>
       <c r="O352" s="1">
-        <v>0.8</v>
+        <v>0.17</v>
       </c>
       <c r="P352">
         <v>1</v>
       </c>
     </row>
     <row r="353" spans="1:16">
       <c r="A353" t="s">
-        <v>890</v>
+        <v>881</v>
       </c>
       <c r="B353" t="s">
-        <v>891</v>
+        <v>882</v>
       </c>
       <c r="C353" s="1">
-        <v>102000.0</v>
+        <v>153000.0</v>
       </c>
       <c r="D353" s="1">
-        <v>98.321</v>
+        <v>100.604</v>
       </c>
       <c r="E353" s="1">
         <v>100.0</v>
       </c>
       <c r="F353" t="s">
         <v>8</v>
       </c>
       <c r="G353">
         <v>1.0</v>
       </c>
       <c r="H353" s="1">
-        <v>102000.0</v>
+        <v>153000.0</v>
       </c>
       <c r="I353" s="1">
-        <v>-1712.58</v>
+        <v>924.12</v>
       </c>
       <c r="J353" s="1">
-        <v>-1.679</v>
+        <v>0.604</v>
       </c>
       <c r="K353">
-        <v>1.17</v>
-[...2 lines deleted...]
-        <v>892</v>
+        <v>0.06</v>
+      </c>
+      <c r="L353">
+        <v>98.99</v>
       </c>
       <c r="M353" s="1">
-        <v>100287.42</v>
+        <v>153924.12</v>
       </c>
       <c r="N353" s="1">
-        <v>101476.93</v>
+        <v>154023.11</v>
       </c>
       <c r="O353" s="1">
-        <v>0.06</v>
+        <v>0.09</v>
       </c>
       <c r="P353">
         <v>1</v>
       </c>
     </row>
     <row r="354" spans="1:16">
       <c r="A354" t="s">
-        <v>893</v>
+        <v>883</v>
       </c>
       <c r="B354" t="s">
-        <v>894</v>
+        <v>884</v>
       </c>
       <c r="C354" s="1">
-        <v>300000.0</v>
+        <v>5592000.0</v>
       </c>
       <c r="D354" s="1">
-        <v>98.047</v>
+        <v>87.453</v>
       </c>
       <c r="E354" s="1">
-        <v>100.23</v>
+        <v>87.41951931</v>
       </c>
       <c r="F354" t="s">
         <v>8</v>
       </c>
       <c r="G354">
         <v>1.0</v>
       </c>
       <c r="H354" s="1">
-        <v>300690.0</v>
+        <v>4888499.52</v>
       </c>
       <c r="I354" s="1">
-        <v>-6549.0</v>
+        <v>1872.24</v>
       </c>
       <c r="J354" s="1">
-        <v>-2.1779906215704</v>
+        <v>0.03829886844297</v>
       </c>
       <c r="K354">
-        <v>2.08</v>
+        <v>0.69</v>
       </c>
       <c r="L354" t="s">
-        <v>895</v>
+        <v>885</v>
       </c>
       <c r="M354" s="1">
-        <v>294141.0</v>
+        <v>4890371.76</v>
       </c>
       <c r="N354" s="1">
-        <v>300367.03</v>
+        <v>4928765.05</v>
       </c>
       <c r="O354" s="1">
-        <v>0.17</v>
+        <v>2.76</v>
       </c>
       <c r="P354">
         <v>1</v>
       </c>
     </row>
     <row r="355" spans="1:16">
       <c r="A355" t="s">
-        <v>896</v>
+        <v>886</v>
       </c>
       <c r="B355" t="s">
-        <v>897</v>
+        <v>887</v>
       </c>
       <c r="C355" s="1">
-        <v>300000.0</v>
+        <v>1536000.0</v>
       </c>
       <c r="D355" s="1">
-        <v>98.11</v>
+        <v>74.848</v>
       </c>
       <c r="E355" s="1">
-        <v>99.871</v>
+        <v>74.62207292</v>
       </c>
       <c r="F355" t="s">
         <v>8</v>
       </c>
       <c r="G355">
         <v>1.0</v>
       </c>
       <c r="H355" s="1">
-        <v>299613.0</v>
+        <v>1146195.04</v>
       </c>
       <c r="I355" s="1">
-        <v>-5283.0</v>
+        <v>3470.24</v>
       </c>
       <c r="J355" s="1">
-        <v>-1.7632746242653</v>
+        <v>0.3027617359084</v>
       </c>
       <c r="K355">
-        <v>1.34</v>
+        <v>0.62</v>
       </c>
       <c r="L355" t="s">
-        <v>898</v>
+        <v>888</v>
       </c>
       <c r="M355" s="1">
-        <v>294330.0</v>
+        <v>1149665.28</v>
       </c>
       <c r="N355" s="1">
-        <v>298343.01</v>
+        <v>1159215.83</v>
       </c>
       <c r="O355" s="1">
-        <v>0.17</v>
+        <v>0.65</v>
       </c>
       <c r="P355">
         <v>1</v>
       </c>
     </row>
     <row r="356" spans="1:16">
       <c r="A356" t="s">
-        <v>899</v>
+        <v>889</v>
       </c>
       <c r="B356" t="s">
-        <v>900</v>
+        <v>890</v>
       </c>
       <c r="C356" s="1">
-        <v>2400000.0</v>
+        <v>4181000.0</v>
       </c>
       <c r="D356" s="1">
-        <v>86.695</v>
+        <v>96.235</v>
       </c>
       <c r="E356" s="1">
-        <v>87.637</v>
+        <v>96.21134609</v>
       </c>
       <c r="F356" t="s">
         <v>8</v>
       </c>
       <c r="G356">
         <v>1.0</v>
       </c>
       <c r="H356" s="1">
-        <v>2103288.0</v>
+        <v>4022596.38</v>
       </c>
       <c r="I356" s="1">
-        <v>-22608.0</v>
+        <v>988.97</v>
       </c>
       <c r="J356" s="1">
-        <v>-1.0748884603535</v>
+        <v>0.024585364937856</v>
       </c>
       <c r="K356">
-        <v>0.63</v>
+        <v>0.79</v>
       </c>
       <c r="L356" t="s">
-        <v>901</v>
+        <v>891</v>
       </c>
       <c r="M356" s="1">
-        <v>2080680.0</v>
+        <v>4023585.35</v>
       </c>
       <c r="N356" s="1">
-        <v>2095869.04</v>
+        <v>4056460.61</v>
       </c>
       <c r="O356" s="1">
-        <v>1.21</v>
+        <v>2.27</v>
       </c>
       <c r="P356">
         <v>1</v>
       </c>
     </row>
     <row r="357" spans="1:16">
       <c r="A357" t="s">
-        <v>902</v>
+        <v>892</v>
       </c>
       <c r="B357" t="s">
-        <v>903</v>
+        <v>893</v>
       </c>
       <c r="C357" s="1">
-        <v>1040000.0</v>
+        <v>174000.0</v>
       </c>
       <c r="D357" s="1">
-        <v>73.982</v>
+        <v>97.508</v>
       </c>
       <c r="E357" s="1">
-        <v>74.707</v>
+        <v>101.49189655</v>
       </c>
       <c r="F357" t="s">
         <v>8</v>
       </c>
       <c r="G357">
         <v>1.0</v>
       </c>
       <c r="H357" s="1">
-        <v>776952.8</v>
+        <v>176595.9</v>
       </c>
       <c r="I357" s="1">
-        <v>-7540.0</v>
+        <v>-6931.98</v>
       </c>
       <c r="J357" s="1">
-        <v>-0.97045792228305</v>
+        <v>-3.9253346198864</v>
       </c>
       <c r="K357">
-        <v>0.56</v>
+        <v>1.91</v>
       </c>
       <c r="L357" t="s">
-        <v>904</v>
+        <v>894</v>
       </c>
       <c r="M357" s="1">
-        <v>769412.8</v>
+        <v>169663.92</v>
       </c>
       <c r="N357" s="1">
-        <v>775201.18</v>
+        <v>172981.84</v>
       </c>
       <c r="O357" s="1">
-        <v>0.45</v>
+        <v>0.1</v>
       </c>
       <c r="P357">
         <v>1</v>
       </c>
     </row>
     <row r="358" spans="1:16">
       <c r="A358" t="s">
-        <v>905</v>
+        <v>895</v>
       </c>
       <c r="B358" t="s">
-        <v>906</v>
+        <v>896</v>
       </c>
       <c r="C358" s="1">
-        <v>3673000.0</v>
+        <v>283000.0</v>
       </c>
       <c r="D358" s="1">
-        <v>70.499</v>
+        <v>100.061</v>
       </c>
       <c r="E358" s="1">
-        <v>70.77928042</v>
+        <v>99.646</v>
       </c>
       <c r="F358" t="s">
         <v>8</v>
       </c>
       <c r="G358">
         <v>1.0</v>
       </c>
       <c r="H358" s="1">
-        <v>2599722.97</v>
+        <v>281998.18</v>
       </c>
       <c r="I358" s="1">
-        <v>-10294.7</v>
+        <v>1174.45</v>
       </c>
       <c r="J358" s="1">
-        <v>-0.39599219296816</v>
+        <v>0.41647431908958</v>
       </c>
       <c r="K358">
-        <v>0.48</v>
-[...2 lines deleted...]
-        <v>907</v>
+        <v>0.35</v>
+      </c>
+      <c r="L358">
+        <v>976.93</v>
       </c>
       <c r="M358" s="1">
-        <v>2589428.27</v>
+        <v>283172.63</v>
       </c>
       <c r="N358" s="1">
-        <v>2607058.67</v>
+        <v>284149.56</v>
       </c>
       <c r="O358" s="1">
-        <v>1.5</v>
+        <v>0.16</v>
       </c>
       <c r="P358">
         <v>1</v>
       </c>
     </row>
     <row r="359" spans="1:16">
       <c r="A359" t="s">
-        <v>908</v>
+        <v>897</v>
       </c>
       <c r="B359" t="s">
-        <v>909</v>
+        <v>898</v>
       </c>
       <c r="C359" s="1">
-        <v>967000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D359" s="1">
-        <v>87.242</v>
+        <v>100.439</v>
       </c>
       <c r="E359" s="1">
-        <v>88.64225853</v>
+        <v>97.41</v>
       </c>
       <c r="F359" t="s">
         <v>8</v>
       </c>
       <c r="G359">
         <v>1.0</v>
       </c>
       <c r="H359" s="1">
-        <v>857170.64</v>
+        <v>194820.0</v>
       </c>
       <c r="I359" s="1">
-        <v>-13540.5</v>
+        <v>6058.0</v>
       </c>
       <c r="J359" s="1">
-        <v>-1.5796737975066</v>
+        <v>3.1095370085207</v>
       </c>
       <c r="K359">
-        <v>1.21</v>
-[...2 lines deleted...]
-        <v>910</v>
+        <v>0.02</v>
+      </c>
+      <c r="L359">
+        <v>43.84</v>
       </c>
       <c r="M359" s="1">
-        <v>843630.14</v>
+        <v>200878.0</v>
       </c>
       <c r="N359" s="1">
-        <v>855344.09</v>
+        <v>200921.84</v>
       </c>
       <c r="O359" s="1">
-        <v>0.49</v>
+        <v>0.11</v>
       </c>
       <c r="P359">
         <v>1</v>
       </c>
     </row>
     <row r="360" spans="1:16">
       <c r="A360" t="s">
-        <v>911</v>
+        <v>899</v>
       </c>
       <c r="B360" t="s">
-        <v>912</v>
+        <v>900</v>
       </c>
       <c r="C360" s="1">
-        <v>3300000.0</v>
+        <v>246000.0</v>
       </c>
       <c r="D360" s="1">
-        <v>100.19</v>
+        <v>100.465</v>
       </c>
       <c r="E360" s="1">
-        <v>100.961</v>
+        <v>100.0</v>
       </c>
       <c r="F360" t="s">
         <v>8</v>
       </c>
       <c r="G360">
         <v>1.0</v>
       </c>
       <c r="H360" s="1">
-        <v>3331713.0</v>
+        <v>246000.0</v>
       </c>
       <c r="I360" s="1">
-        <v>-25443.0</v>
+        <v>1143.9</v>
       </c>
       <c r="J360" s="1">
-        <v>-0.76366121571696</v>
+        <v>0.465</v>
       </c>
       <c r="K360">
-        <v>2.03</v>
-[...2 lines deleted...]
-        <v>913</v>
+        <v>0.01</v>
+      </c>
+      <c r="L360">
+        <v>29.65</v>
       </c>
       <c r="M360" s="1">
-        <v>3306270.0</v>
+        <v>247143.9</v>
       </c>
       <c r="N360" s="1">
-        <v>3373255.48</v>
+        <v>247173.55</v>
       </c>
       <c r="O360" s="1">
-        <v>1.94</v>
+        <v>0.14</v>
       </c>
       <c r="P360">
         <v>1</v>
       </c>
     </row>
     <row r="361" spans="1:16">
       <c r="A361" t="s">
-        <v>914</v>
+        <v>901</v>
       </c>
       <c r="B361" t="s">
-        <v>915</v>
+        <v>902</v>
       </c>
       <c r="C361" s="1">
-        <v>1120000.0</v>
+        <v>214000.0</v>
       </c>
       <c r="D361" s="1">
-        <v>95.486</v>
+        <v>100.368</v>
       </c>
       <c r="E361" s="1">
-        <v>97.669</v>
+        <v>100.0</v>
       </c>
       <c r="F361" t="s">
         <v>8</v>
       </c>
       <c r="G361">
         <v>1.0</v>
       </c>
       <c r="H361" s="1">
-        <v>1093892.8</v>
+        <v>214000.0</v>
       </c>
       <c r="I361" s="1">
-        <v>-24449.6</v>
+        <v>787.52</v>
       </c>
       <c r="J361" s="1">
-        <v>-2.2351001853198</v>
+        <v>0.368</v>
       </c>
       <c r="K361">
-        <v>0.52</v>
-[...2 lines deleted...]
-        <v>916</v>
+        <v>0.0</v>
+      </c>
+      <c r="L361">
+        <v>0.0</v>
       </c>
       <c r="M361" s="1">
-        <v>1069443.2</v>
+        <v>214787.52</v>
       </c>
       <c r="N361" s="1">
-        <v>1075242.65</v>
+        <v>214787.52</v>
       </c>
       <c r="O361" s="1">
-        <v>0.62</v>
+        <v>0.12</v>
       </c>
       <c r="P361">
         <v>1</v>
       </c>
     </row>
     <row r="362" spans="1:16">
       <c r="A362" t="s">
-        <v>917</v>
+        <v>903</v>
       </c>
       <c r="B362" t="s">
-        <v>918</v>
+        <v>904</v>
       </c>
       <c r="C362" s="1">
-        <v>174000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D362" s="1">
-        <v>96.942</v>
+        <v>88.797</v>
       </c>
       <c r="E362" s="1">
-        <v>101.49189655</v>
+        <v>85.25</v>
       </c>
       <c r="F362" t="s">
         <v>8</v>
       </c>
       <c r="G362">
         <v>1.0</v>
       </c>
       <c r="H362" s="1">
-        <v>176595.9</v>
+        <v>255750.0</v>
       </c>
       <c r="I362" s="1">
-        <v>-7916.82</v>
+        <v>10641.0</v>
       </c>
       <c r="J362" s="1">
-        <v>-4.4830146113245</v>
+        <v>4.1607038123167</v>
       </c>
       <c r="K362">
-        <v>1.6</v>
-[...2 lines deleted...]
-        <v>919</v>
+        <v>0.06</v>
+      </c>
+      <c r="L362">
+        <v>191.1</v>
       </c>
       <c r="M362" s="1">
-        <v>168679.08</v>
+        <v>266391.0</v>
       </c>
       <c r="N362" s="1">
-        <v>171463.08</v>
+        <v>266582.1</v>
       </c>
       <c r="O362" s="1">
-        <v>0.1</v>
+        <v>0.15</v>
       </c>
       <c r="P362">
         <v>1</v>
       </c>
     </row>
     <row r="363" spans="1:16">
       <c r="A363" t="s">
-        <v>920</v>
+        <v>905</v>
       </c>
       <c r="B363" t="s">
-        <v>921</v>
+        <v>906</v>
       </c>
       <c r="C363" s="1">
-        <v>283000.0</v>
+        <v>175000.0</v>
       </c>
       <c r="D363" s="1">
-        <v>99.408</v>
+        <v>101.512</v>
       </c>
       <c r="E363" s="1">
-        <v>99.646</v>
+        <v>99.779</v>
       </c>
       <c r="F363" t="s">
         <v>8</v>
       </c>
       <c r="G363">
         <v>1.0</v>
       </c>
       <c r="H363" s="1">
-        <v>281998.18</v>
+        <v>174613.25</v>
       </c>
       <c r="I363" s="1">
-        <v>-673.54</v>
+        <v>3032.75</v>
       </c>
       <c r="J363" s="1">
-        <v>-0.23884551311643</v>
+        <v>1.7368384128925</v>
       </c>
       <c r="K363">
-        <v>0.08</v>
-[...2 lines deleted...]
-        <v>217.1</v>
+        <v>1.56</v>
+      </c>
+      <c r="L363" t="s">
+        <v>907</v>
       </c>
       <c r="M363" s="1">
-        <v>281324.64</v>
+        <v>177646.0</v>
       </c>
       <c r="N363" s="1">
-        <v>281541.74</v>
+        <v>180378.88</v>
       </c>
       <c r="O363" s="1">
-        <v>0.16</v>
+        <v>0.1</v>
       </c>
       <c r="P363">
         <v>1</v>
       </c>
     </row>
     <row r="364" spans="1:16">
       <c r="A364" t="s">
-        <v>922</v>
+        <v>908</v>
       </c>
       <c r="B364" t="s">
-        <v>923</v>
+        <v>909</v>
       </c>
       <c r="C364" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D364" s="1">
-        <v>99.994</v>
+        <v>100.873</v>
       </c>
       <c r="E364" s="1">
-        <v>97.41</v>
+        <v>102.939</v>
       </c>
       <c r="F364" t="s">
         <v>8</v>
       </c>
       <c r="G364">
         <v>1.0</v>
       </c>
       <c r="H364" s="1">
-        <v>194820.0</v>
+        <v>102939.0</v>
       </c>
       <c r="I364" s="1">
-        <v>5168.0</v>
+        <v>-2066.0</v>
       </c>
       <c r="J364" s="1">
-        <v>2.652705061082</v>
+        <v>-2.0070138625788</v>
       </c>
       <c r="K364">
-        <v>3.72</v>
-[...2 lines deleted...]
-        <v>924</v>
+        <v>0.6</v>
+      </c>
+      <c r="L364">
+        <v>595.89</v>
       </c>
       <c r="M364" s="1">
-        <v>199988.0</v>
+        <v>100873.0</v>
       </c>
       <c r="N364" s="1">
-        <v>207418.14</v>
+        <v>101468.89</v>
       </c>
       <c r="O364" s="1">
-        <v>0.12</v>
+        <v>0.06</v>
       </c>
       <c r="P364">
         <v>1</v>
       </c>
     </row>
     <row r="365" spans="1:16">
       <c r="A365" t="s">
-        <v>925</v>
+        <v>910</v>
       </c>
       <c r="B365" t="s">
-        <v>926</v>
+        <v>911</v>
       </c>
       <c r="C365" s="1">
-        <v>200000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D365" s="1">
-        <v>105.628</v>
+        <v>97.669</v>
       </c>
       <c r="E365" s="1">
-        <v>108.24</v>
+        <v>100.761</v>
       </c>
       <c r="F365" t="s">
         <v>8</v>
       </c>
       <c r="G365">
         <v>1.0</v>
       </c>
       <c r="H365" s="1">
-        <v>216480.0</v>
+        <v>403044.0</v>
       </c>
       <c r="I365" s="1">
-        <v>-5224.0</v>
+        <v>-12368.0</v>
       </c>
       <c r="J365" s="1">
-        <v>-2.4131559497413</v>
+        <v>-3.0686475918262</v>
       </c>
       <c r="K365">
-        <v>1.96</v>
+        <v>0.48</v>
       </c>
       <c r="L365" t="s">
-        <v>927</v>
+        <v>912</v>
       </c>
       <c r="M365" s="1">
-        <v>211256.0</v>
+        <v>390676.0</v>
       </c>
       <c r="N365" s="1">
-        <v>215173.81</v>
+        <v>392599.29</v>
       </c>
       <c r="O365" s="1">
-        <v>0.12</v>
+        <v>0.22</v>
       </c>
       <c r="P365">
         <v>1</v>
       </c>
     </row>
     <row r="366" spans="1:16">
       <c r="A366" t="s">
-        <v>928</v>
+        <v>913</v>
       </c>
       <c r="B366" t="s">
-        <v>929</v>
+        <v>914</v>
       </c>
       <c r="C366" s="1">
-        <v>400000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D366" s="1">
-        <v>97.464</v>
+        <v>102.099</v>
       </c>
       <c r="E366" s="1">
-        <v>100.507</v>
+        <v>99.871</v>
       </c>
       <c r="F366" t="s">
         <v>8</v>
       </c>
       <c r="G366">
         <v>1.0</v>
       </c>
       <c r="H366" s="1">
-        <v>402028.0</v>
+        <v>99871.0</v>
       </c>
       <c r="I366" s="1">
-        <v>-12172.0</v>
+        <v>2228.0</v>
       </c>
       <c r="J366" s="1">
-        <v>-3.0276498154357</v>
+        <v>2.2308778324038</v>
       </c>
       <c r="K366">
-        <v>2.79</v>
+        <v>3.64</v>
       </c>
       <c r="L366" t="s">
-        <v>930</v>
+        <v>915</v>
       </c>
       <c r="M366" s="1">
-        <v>389856.0</v>
+        <v>102099.0</v>
       </c>
       <c r="N366" s="1">
-        <v>401025.86</v>
+        <v>105735.99</v>
       </c>
       <c r="O366" s="1">
-        <v>0.23</v>
+        <v>0.06</v>
       </c>
       <c r="P366">
         <v>1</v>
       </c>
     </row>
     <row r="367" spans="1:16">
       <c r="A367" t="s">
-        <v>931</v>
+        <v>916</v>
       </c>
       <c r="B367" t="s">
-        <v>932</v>
+        <v>917</v>
       </c>
       <c r="C367" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D367" s="1">
-        <v>88.36</v>
+        <v>105.017</v>
       </c>
       <c r="E367" s="1">
-        <v>85.25</v>
+        <v>104.45</v>
       </c>
       <c r="F367" t="s">
         <v>8</v>
       </c>
       <c r="G367">
         <v>1.0</v>
       </c>
       <c r="H367" s="1">
-        <v>255750.0</v>
+        <v>104450.0</v>
       </c>
       <c r="I367" s="1">
-        <v>9330.0</v>
+        <v>567.0</v>
       </c>
       <c r="J367" s="1">
-        <v>3.6480938416422</v>
+        <v>0.5428434657731</v>
       </c>
       <c r="K367">
-        <v>0.01</v>
-[...2 lines deleted...]
-        <v>18.49</v>
+        <v>4.19</v>
+      </c>
+      <c r="L367" t="s">
+        <v>918</v>
       </c>
       <c r="M367" s="1">
-        <v>265080.0</v>
+        <v>105017.0</v>
       </c>
       <c r="N367" s="1">
-        <v>265098.49</v>
+        <v>109208.78</v>
       </c>
       <c r="O367" s="1">
-        <v>0.15</v>
+        <v>0.06</v>
       </c>
       <c r="P367">
         <v>1</v>
       </c>
     </row>
     <row r="368" spans="1:16">
       <c r="A368" t="s">
-        <v>933</v>
+        <v>919</v>
       </c>
       <c r="B368" t="s">
-        <v>934</v>
+        <v>920</v>
       </c>
       <c r="C368" s="1">
-        <v>175000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D368" s="1">
-        <v>100.747</v>
+        <v>98.346</v>
       </c>
       <c r="E368" s="1">
-        <v>99.779</v>
+        <v>99.589</v>
       </c>
       <c r="F368" t="s">
         <v>8</v>
       </c>
       <c r="G368">
         <v>1.0</v>
       </c>
       <c r="H368" s="1">
-        <v>174613.25</v>
+        <v>298767.0</v>
       </c>
       <c r="I368" s="1">
-        <v>1694.0</v>
+        <v>-3729.0</v>
       </c>
       <c r="J368" s="1">
-        <v>0.9701440182804</v>
+        <v>-1.2481298135336</v>
       </c>
       <c r="K368">
-        <v>1.27</v>
+        <v>2.26</v>
       </c>
       <c r="L368" t="s">
-        <v>935</v>
+        <v>921</v>
       </c>
       <c r="M368" s="1">
-        <v>176307.25</v>
+        <v>295038.0</v>
       </c>
       <c r="N368" s="1">
-        <v>178536.7</v>
+        <v>301818.82</v>
       </c>
       <c r="O368" s="1">
-        <v>0.1</v>
+        <v>0.17</v>
       </c>
       <c r="P368">
         <v>1</v>
       </c>
     </row>
     <row r="369" spans="1:16">
       <c r="A369" t="s">
-        <v>936</v>
+        <v>922</v>
       </c>
       <c r="B369" t="s">
-        <v>937</v>
+        <v>923</v>
       </c>
       <c r="C369" s="1">
         <v>100000.0</v>
       </c>
       <c r="D369" s="1">
-        <v>100.453</v>
+        <v>97.594</v>
       </c>
       <c r="E369" s="1">
-        <v>102.939</v>
+        <v>99.908</v>
       </c>
       <c r="F369" t="s">
         <v>8</v>
       </c>
       <c r="G369">
         <v>1.0</v>
       </c>
       <c r="H369" s="1">
-        <v>102939.0</v>
+        <v>99908.0</v>
       </c>
       <c r="I369" s="1">
-        <v>-2486.0</v>
+        <v>-2314.0</v>
       </c>
       <c r="J369" s="1">
-        <v>-2.4150224890469</v>
+        <v>-2.3161308403731</v>
       </c>
       <c r="K369">
-        <v>0.32</v>
+        <v>0.87</v>
       </c>
       <c r="L369">
-        <v>317.81</v>
+        <v>871.88</v>
       </c>
       <c r="M369" s="1">
-        <v>100453.0</v>
+        <v>97594.0</v>
       </c>
       <c r="N369" s="1">
-        <v>100770.81</v>
+        <v>98465.88</v>
       </c>
       <c r="O369" s="1">
         <v>0.06</v>
       </c>
       <c r="P369">
         <v>1</v>
       </c>
     </row>
     <row r="370" spans="1:16">
       <c r="A370" t="s">
-        <v>938</v>
+        <v>924</v>
       </c>
       <c r="B370" t="s">
-        <v>939</v>
+        <v>923</v>
       </c>
       <c r="C370" s="1">
-        <v>400000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D370" s="1">
-        <v>96.769</v>
+        <v>102.473</v>
       </c>
       <c r="E370" s="1">
-        <v>100.761</v>
+        <v>103.15</v>
       </c>
       <c r="F370" t="s">
         <v>8</v>
       </c>
       <c r="G370">
         <v>1.0</v>
       </c>
       <c r="H370" s="1">
-        <v>403044.0</v>
+        <v>103150.0</v>
       </c>
       <c r="I370" s="1">
-        <v>-15968.0</v>
+        <v>-677.0</v>
       </c>
       <c r="J370" s="1">
-        <v>-3.9618503190719</v>
+        <v>-0.65632573921474</v>
       </c>
       <c r="K370">
-        <v>0.22</v>
+        <v>0.16</v>
       </c>
       <c r="L370">
-        <v>887.67</v>
+        <v>156.16</v>
       </c>
       <c r="M370" s="1">
-        <v>387076.0</v>
+        <v>102473.0</v>
       </c>
       <c r="N370" s="1">
-        <v>387963.67</v>
+        <v>102629.16</v>
       </c>
       <c r="O370" s="1">
-        <v>0.22</v>
+        <v>0.06</v>
       </c>
       <c r="P370">
         <v>1</v>
       </c>
     </row>
     <row r="371" spans="1:16">
       <c r="A371" t="s">
-        <v>940</v>
+        <v>925</v>
       </c>
       <c r="B371" t="s">
-        <v>941</v>
+        <v>926</v>
       </c>
       <c r="C371" s="1">
-        <v>100000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D371" s="1">
-        <v>101.402</v>
+        <v>104.284</v>
       </c>
       <c r="E371" s="1">
-        <v>99.871</v>
+        <v>106.6</v>
       </c>
       <c r="F371" t="s">
         <v>8</v>
       </c>
       <c r="G371">
         <v>1.0</v>
       </c>
       <c r="H371" s="1">
-        <v>99871.0</v>
+        <v>426400.0</v>
       </c>
       <c r="I371" s="1">
-        <v>1531.0</v>
+        <v>-9264.0</v>
       </c>
       <c r="J371" s="1">
-        <v>1.5329775410279</v>
+        <v>-2.172607879925</v>
       </c>
       <c r="K371">
-        <v>3.35</v>
+        <v>2.18</v>
       </c>
       <c r="L371" t="s">
-        <v>942</v>
+        <v>927</v>
       </c>
       <c r="M371" s="1">
-        <v>101402.0</v>
+        <v>417136.0</v>
       </c>
       <c r="N371" s="1">
-        <v>104751.32</v>
+        <v>425845.59</v>
       </c>
       <c r="O371" s="1">
-        <v>0.06</v>
+        <v>0.24</v>
       </c>
       <c r="P371">
         <v>1</v>
       </c>
     </row>
     <row r="372" spans="1:16">
       <c r="A372" t="s">
-        <v>943</v>
+        <v>928</v>
       </c>
       <c r="B372" t="s">
-        <v>944</v>
+        <v>929</v>
       </c>
       <c r="C372" s="1">
-        <v>100000.0</v>
+        <v>399000.0</v>
       </c>
       <c r="D372" s="1">
-        <v>104.239</v>
+        <v>98.294</v>
       </c>
       <c r="E372" s="1">
-        <v>104.45</v>
+        <v>99.902</v>
       </c>
       <c r="F372" t="s">
         <v>8</v>
       </c>
       <c r="G372">
         <v>1.0</v>
       </c>
       <c r="H372" s="1">
-        <v>104450.0</v>
+        <v>398608.98</v>
       </c>
       <c r="I372" s="1">
-        <v>-211.0</v>
+        <v>-6415.92</v>
       </c>
       <c r="J372" s="1">
-        <v>-0.20201053135472</v>
+        <v>-1.6095773858381</v>
       </c>
       <c r="K372">
-        <v>3.87</v>
+        <v>0.63</v>
       </c>
       <c r="L372" t="s">
-        <v>945</v>
+        <v>930</v>
       </c>
       <c r="M372" s="1">
-        <v>104239.0</v>
+        <v>392193.06</v>
       </c>
       <c r="N372" s="1">
-        <v>108104.75</v>
+        <v>394689.54</v>
       </c>
       <c r="O372" s="1">
-        <v>0.06</v>
+        <v>0.22</v>
       </c>
       <c r="P372">
         <v>1</v>
       </c>
     </row>
     <row r="373" spans="1:16">
       <c r="A373" t="s">
-        <v>946</v>
+        <v>931</v>
       </c>
       <c r="B373" t="s">
-        <v>947</v>
+        <v>932</v>
       </c>
       <c r="C373" s="1">
-        <v>300000.0</v>
+        <v>216000.0</v>
       </c>
       <c r="D373" s="1">
-        <v>97.308</v>
+        <v>100.367</v>
       </c>
       <c r="E373" s="1">
-        <v>99.589</v>
+        <v>100.0</v>
       </c>
       <c r="F373" t="s">
         <v>8</v>
       </c>
       <c r="G373">
         <v>1.0</v>
       </c>
       <c r="H373" s="1">
-        <v>298767.0</v>
+        <v>216000.0</v>
       </c>
       <c r="I373" s="1">
-        <v>-6843.0</v>
+        <v>792.72</v>
       </c>
       <c r="J373" s="1">
-        <v>-2.2904135998956</v>
+        <v>0.367</v>
       </c>
       <c r="K373">
-        <v>2.03</v>
+        <v>0.99</v>
       </c>
       <c r="L373" t="s">
-        <v>948</v>
+        <v>933</v>
       </c>
       <c r="M373" s="1">
-        <v>291924.0</v>
+        <v>216792.72</v>
       </c>
       <c r="N373" s="1">
-        <v>298014.41</v>
+        <v>218939.11</v>
       </c>
       <c r="O373" s="1">
-        <v>0.17</v>
+        <v>0.12</v>
       </c>
       <c r="P373">
         <v>1</v>
       </c>
     </row>
     <row r="374" spans="1:16">
       <c r="A374" t="s">
-        <v>949</v>
+        <v>934</v>
       </c>
       <c r="B374" t="s">
-        <v>950</v>
+        <v>935</v>
       </c>
       <c r="C374" s="1">
         <v>100000.0</v>
       </c>
       <c r="D374" s="1">
-        <v>96.846</v>
+        <v>101.546</v>
       </c>
       <c r="E374" s="1">
-        <v>99.908</v>
+        <v>100.0</v>
       </c>
       <c r="F374" t="s">
         <v>8</v>
       </c>
       <c r="G374">
         <v>1.0</v>
       </c>
       <c r="H374" s="1">
-        <v>99908.0</v>
+        <v>100000.0</v>
       </c>
       <c r="I374" s="1">
-        <v>-3062.0</v>
+        <v>1546.0</v>
       </c>
       <c r="J374" s="1">
-        <v>-3.0648196340633</v>
+        <v>1.546</v>
       </c>
       <c r="K374">
-        <v>0.58</v>
+        <v>0.07</v>
       </c>
       <c r="L374">
-        <v>581.25</v>
+        <v>68.1</v>
       </c>
       <c r="M374" s="1">
-        <v>96846.0</v>
+        <v>101546.0</v>
       </c>
       <c r="N374" s="1">
-        <v>97427.25</v>
+        <v>101614.1</v>
       </c>
       <c r="O374" s="1">
         <v>0.06</v>
       </c>
       <c r="P374">
         <v>1</v>
       </c>
     </row>
     <row r="375" spans="1:16">
       <c r="A375" t="s">
-        <v>951</v>
+        <v>936</v>
       </c>
       <c r="B375" t="s">
-        <v>950</v>
+        <v>937</v>
       </c>
       <c r="C375" s="1">
-        <v>100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D375" s="1">
-        <v>101.361</v>
+        <v>102.712</v>
       </c>
       <c r="E375" s="1">
-        <v>103.15</v>
+        <v>99.6583</v>
       </c>
       <c r="F375" t="s">
         <v>8</v>
       </c>
       <c r="G375">
         <v>1.0</v>
       </c>
       <c r="H375" s="1">
-        <v>103150.0</v>
+        <v>298974.9</v>
       </c>
       <c r="I375" s="1">
-        <v>-1789.0</v>
+        <v>9161.1</v>
       </c>
       <c r="J375" s="1">
-        <v>-1.7343674260785</v>
+        <v>3.0641702698119</v>
       </c>
       <c r="K375">
-        <v>4.54</v>
+        <v>3.59</v>
       </c>
       <c r="L375" t="s">
-        <v>952</v>
+        <v>938</v>
       </c>
       <c r="M375" s="1">
-        <v>101361.0</v>
+        <v>308136.0</v>
       </c>
       <c r="N375" s="1">
-        <v>105902.78</v>
+        <v>318917.51</v>
       </c>
       <c r="O375" s="1">
-        <v>0.06</v>
+        <v>0.18</v>
       </c>
       <c r="P375">
         <v>1</v>
       </c>
     </row>
     <row r="376" spans="1:16">
       <c r="A376" t="s">
-        <v>953</v>
+        <v>939</v>
       </c>
       <c r="B376" t="s">
-        <v>954</v>
+        <v>940</v>
       </c>
       <c r="C376" s="1">
-        <v>400000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D376" s="1">
-        <v>103.366</v>
+        <v>102.113</v>
       </c>
       <c r="E376" s="1">
-        <v>106.6</v>
+        <v>103.4955</v>
       </c>
       <c r="F376" t="s">
         <v>8</v>
       </c>
       <c r="G376">
         <v>1.0</v>
       </c>
       <c r="H376" s="1">
-        <v>426400.0</v>
+        <v>103495.5</v>
       </c>
       <c r="I376" s="1">
-        <v>-12936.0</v>
+        <v>-1382.5</v>
       </c>
       <c r="J376" s="1">
-        <v>-3.0337711069418</v>
+        <v>-1.3358068708301</v>
       </c>
       <c r="K376">
-        <v>1.85</v>
-[...2 lines deleted...]
-        <v>955</v>
+        <v>0.4</v>
+      </c>
+      <c r="L376">
+        <v>395.89</v>
       </c>
       <c r="M376" s="1">
-        <v>413464.0</v>
+        <v>102113.0</v>
       </c>
       <c r="N376" s="1">
-        <v>420869.48</v>
+        <v>102508.89</v>
       </c>
       <c r="O376" s="1">
-        <v>0.24</v>
+        <v>0.06</v>
       </c>
       <c r="P376">
         <v>1</v>
       </c>
     </row>
     <row r="377" spans="1:16">
       <c r="A377" t="s">
-        <v>956</v>
+        <v>941</v>
       </c>
       <c r="B377" t="s">
-        <v>957</v>
+        <v>942</v>
       </c>
       <c r="C377" s="1">
-        <v>399000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D377" s="1">
-        <v>97.144</v>
+        <v>98.923</v>
       </c>
       <c r="E377" s="1">
-        <v>99.902</v>
+        <v>99.142</v>
       </c>
       <c r="F377" t="s">
         <v>8</v>
       </c>
       <c r="G377">
         <v>1.0</v>
       </c>
       <c r="H377" s="1">
-        <v>398608.98</v>
+        <v>495710.0</v>
       </c>
       <c r="I377" s="1">
-        <v>-11004.42</v>
+        <v>-1095.0</v>
       </c>
       <c r="J377" s="1">
-        <v>-2.7607054913816</v>
+        <v>-0.2208952815154</v>
       </c>
       <c r="K377">
-        <v>0.35</v>
+        <v>2.38</v>
       </c>
       <c r="L377" t="s">
-        <v>958</v>
+        <v>943</v>
       </c>
       <c r="M377" s="1">
-        <v>387604.56</v>
+        <v>494615.0</v>
       </c>
       <c r="N377" s="1">
-        <v>388991.49</v>
+        <v>506505.41</v>
       </c>
       <c r="O377" s="1">
-        <v>0.22</v>
+        <v>0.28</v>
       </c>
       <c r="P377">
         <v>1</v>
       </c>
     </row>
     <row r="378" spans="1:16">
       <c r="A378" t="s">
-        <v>959</v>
+        <v>944</v>
       </c>
       <c r="B378" t="s">
-        <v>960</v>
+        <v>945</v>
       </c>
       <c r="C378" s="1">
-        <v>216000.0</v>
+        <v>240000.0</v>
       </c>
       <c r="D378" s="1">
-        <v>98.977</v>
+        <v>100.498</v>
       </c>
       <c r="E378" s="1">
         <v>100.0</v>
       </c>
       <c r="F378" t="s">
         <v>8</v>
       </c>
       <c r="G378">
         <v>1.0</v>
       </c>
       <c r="H378" s="1">
-        <v>216000.0</v>
+        <v>240000.0</v>
       </c>
       <c r="I378" s="1">
-        <v>-2209.68</v>
+        <v>1195.2</v>
       </c>
       <c r="J378" s="1">
-        <v>-1.023</v>
+        <v>0.498</v>
       </c>
       <c r="K378">
-        <v>0.68</v>
-[...2 lines deleted...]
-        <v>961</v>
+        <v>0.07</v>
+      </c>
+      <c r="L378">
+        <v>173.8</v>
       </c>
       <c r="M378" s="1">
-        <v>213790.32</v>
+        <v>241195.2</v>
       </c>
       <c r="N378" s="1">
-        <v>215268.94</v>
+        <v>241369.0</v>
       </c>
       <c r="O378" s="1">
-        <v>0.12</v>
+        <v>0.14</v>
       </c>
       <c r="P378">
         <v>1</v>
       </c>
     </row>
     <row r="379" spans="1:16">
       <c r="A379" t="s">
-        <v>962</v>
+        <v>946</v>
       </c>
       <c r="B379" t="s">
-        <v>963</v>
+        <v>947</v>
       </c>
       <c r="C379" s="1">
-        <v>100000.0</v>
+        <v>231000.0</v>
       </c>
       <c r="D379" s="1">
-        <v>100.572</v>
+        <v>99.655</v>
       </c>
       <c r="E379" s="1">
-        <v>100.0</v>
+        <v>102.83</v>
       </c>
       <c r="F379" t="s">
         <v>8</v>
       </c>
       <c r="G379">
         <v>1.0</v>
       </c>
       <c r="H379" s="1">
-        <v>100000.0</v>
+        <v>237537.3</v>
       </c>
       <c r="I379" s="1">
-        <v>572.0</v>
+        <v>-7334.25</v>
       </c>
       <c r="J379" s="1">
-        <v>0.572</v>
+        <v>-3.0876203442575</v>
       </c>
       <c r="K379">
-        <v>3.89</v>
+        <v>3.05</v>
       </c>
       <c r="L379" t="s">
-        <v>964</v>
+        <v>948</v>
       </c>
       <c r="M379" s="1">
-        <v>100572.0</v>
+        <v>230203.05</v>
       </c>
       <c r="N379" s="1">
-        <v>104465.28</v>
+        <v>237251.71</v>
       </c>
       <c r="O379" s="1">
-        <v>0.06</v>
+        <v>0.13</v>
       </c>
       <c r="P379">
         <v>1</v>
       </c>
     </row>
     <row r="380" spans="1:16">
       <c r="A380" t="s">
-        <v>965</v>
+        <v>949</v>
       </c>
       <c r="B380" t="s">
-        <v>966</v>
+        <v>950</v>
       </c>
       <c r="C380" s="1">
         <v>300000.0</v>
       </c>
       <c r="D380" s="1">
-        <v>101.184</v>
+        <v>98.25</v>
       </c>
       <c r="E380" s="1">
-        <v>99.6583</v>
+        <v>100.0</v>
       </c>
       <c r="F380" t="s">
         <v>8</v>
       </c>
       <c r="G380">
         <v>1.0</v>
       </c>
       <c r="H380" s="1">
-        <v>298974.9</v>
+        <v>300000.0</v>
       </c>
       <c r="I380" s="1">
-        <v>4577.1</v>
+        <v>-5250.0</v>
       </c>
       <c r="J380" s="1">
-        <v>1.5309311918827</v>
+        <v>-1.75</v>
       </c>
       <c r="K380">
-        <v>3.28</v>
+        <v>0.84</v>
       </c>
       <c r="L380" t="s">
-        <v>967</v>
+        <v>951</v>
       </c>
       <c r="M380" s="1">
-        <v>303552.0</v>
+        <v>294750.0</v>
       </c>
       <c r="N380" s="1">
-        <v>313384.19</v>
+        <v>297267.72</v>
       </c>
       <c r="O380" s="1">
-        <v>0.18</v>
+        <v>0.17</v>
       </c>
       <c r="P380">
         <v>1</v>
       </c>
     </row>
     <row r="381" spans="1:16">
       <c r="A381" t="s">
-        <v>968</v>
+        <v>952</v>
       </c>
       <c r="B381" t="s">
-        <v>969</v>
+        <v>953</v>
       </c>
       <c r="C381" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D381" s="1">
-        <v>97.984</v>
+        <v>100.895</v>
       </c>
       <c r="E381" s="1">
         <v>100.0</v>
       </c>
       <c r="F381" t="s">
         <v>8</v>
       </c>
       <c r="G381">
         <v>1.0</v>
       </c>
       <c r="H381" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="I381" s="1">
-        <v>-4032.0</v>
+        <v>895.0</v>
       </c>
       <c r="J381" s="1">
-        <v>-2.016</v>
+        <v>0.895</v>
       </c>
       <c r="K381">
-        <v>1.97</v>
-[...2 lines deleted...]
-        <v>970</v>
+        <v>0.13</v>
+      </c>
+      <c r="L381">
+        <v>131.42</v>
       </c>
       <c r="M381" s="1">
-        <v>195968.0</v>
+        <v>100895.0</v>
       </c>
       <c r="N381" s="1">
-        <v>199901.01</v>
+        <v>101026.42</v>
       </c>
       <c r="O381" s="1">
-        <v>0.12</v>
+        <v>0.06</v>
       </c>
       <c r="P381">
         <v>1</v>
       </c>
     </row>
     <row r="382" spans="1:16">
       <c r="A382" t="s">
-        <v>971</v>
+        <v>954</v>
       </c>
       <c r="B382" t="s">
-        <v>972</v>
+        <v>955</v>
       </c>
       <c r="C382" s="1">
         <v>200000.0</v>
       </c>
       <c r="D382" s="1">
-        <v>101.813</v>
+        <v>96.11</v>
       </c>
       <c r="E382" s="1">
-        <v>103.4955</v>
+        <v>97.25</v>
       </c>
       <c r="F382" t="s">
         <v>8</v>
       </c>
       <c r="G382">
         <v>1.0</v>
       </c>
       <c r="H382" s="1">
-        <v>206991.0</v>
+        <v>194500.0</v>
       </c>
       <c r="I382" s="1">
-        <v>-3365.0</v>
+        <v>-2280.0</v>
       </c>
       <c r="J382" s="1">
-        <v>-1.6256745462363</v>
+        <v>-1.172236503856</v>
       </c>
       <c r="K382">
-        <v>0.07</v>
+        <v>0.02</v>
       </c>
       <c r="L382">
-        <v>139.73</v>
+        <v>41.1</v>
       </c>
       <c r="M382" s="1">
-        <v>203626.0</v>
+        <v>192220.0</v>
       </c>
       <c r="N382" s="1">
-        <v>203765.73</v>
+        <v>192261.1</v>
       </c>
       <c r="O382" s="1">
-        <v>0.12</v>
+        <v>0.11</v>
       </c>
       <c r="P382">
         <v>1</v>
       </c>
     </row>
     <row r="383" spans="1:16">
       <c r="A383" t="s">
-        <v>973</v>
+        <v>956</v>
       </c>
       <c r="B383" t="s">
-        <v>974</v>
+        <v>957</v>
       </c>
       <c r="C383" s="1">
-        <v>500000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D383" s="1">
-        <v>96.952</v>
+        <v>100.275</v>
       </c>
       <c r="E383" s="1">
-        <v>99.142</v>
+        <v>99.147</v>
       </c>
       <c r="F383" t="s">
         <v>8</v>
       </c>
       <c r="G383">
         <v>1.0</v>
       </c>
       <c r="H383" s="1">
-        <v>495710.0</v>
+        <v>297441.0</v>
       </c>
       <c r="I383" s="1">
-        <v>-10950.0</v>
+        <v>3384.0</v>
       </c>
       <c r="J383" s="1">
-        <v>-2.208952815154</v>
+        <v>1.1377046204121</v>
       </c>
       <c r="K383">
-        <v>2.08</v>
+        <v>3.04</v>
       </c>
       <c r="L383" t="s">
-        <v>975</v>
+        <v>958</v>
       </c>
       <c r="M383" s="1">
-        <v>484760.0</v>
+        <v>300825.0</v>
       </c>
       <c r="N383" s="1">
-        <v>495164.11</v>
+        <v>309933.9</v>
       </c>
       <c r="O383" s="1">
-        <v>0.28</v>
+        <v>0.17</v>
       </c>
       <c r="P383">
         <v>1</v>
       </c>
     </row>
     <row r="384" spans="1:16">
       <c r="A384" t="s">
-        <v>976</v>
+        <v>959</v>
       </c>
       <c r="B384" t="s">
-        <v>977</v>
+        <v>960</v>
       </c>
       <c r="C384" s="1">
-        <v>100000.0</v>
+        <v>159000.0</v>
       </c>
       <c r="D384" s="1">
-        <v>103.895</v>
+        <v>99.892</v>
       </c>
       <c r="E384" s="1">
-        <v>105.92</v>
+        <v>99.695</v>
       </c>
       <c r="F384" t="s">
         <v>8</v>
       </c>
       <c r="G384">
         <v>1.0</v>
       </c>
       <c r="H384" s="1">
-        <v>105920.0</v>
+        <v>158515.05</v>
       </c>
       <c r="I384" s="1">
-        <v>-2025.0</v>
+        <v>313.23</v>
       </c>
       <c r="J384" s="1">
-        <v>-1.9118202416918</v>
+        <v>0.19760268819901</v>
       </c>
       <c r="K384">
-        <v>4.17</v>
-[...2 lines deleted...]
-        <v>978</v>
+        <v>0.37</v>
+      </c>
+      <c r="L384">
+        <v>588.08</v>
       </c>
       <c r="M384" s="1">
-        <v>103895.0</v>
+        <v>158828.28</v>
       </c>
       <c r="N384" s="1">
-        <v>108068.97</v>
+        <v>159416.36</v>
       </c>
       <c r="O384" s="1">
-        <v>0.06</v>
+        <v>0.09</v>
       </c>
       <c r="P384">
         <v>1</v>
       </c>
     </row>
     <row r="385" spans="1:16">
       <c r="A385" t="s">
-        <v>979</v>
+        <v>961</v>
       </c>
       <c r="B385" t="s">
-        <v>980</v>
+        <v>962</v>
       </c>
       <c r="C385" s="1">
-        <v>231000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D385" s="1">
-        <v>99.369</v>
+        <v>83.137</v>
       </c>
       <c r="E385" s="1">
-        <v>102.83</v>
+        <v>81.804</v>
       </c>
       <c r="F385" t="s">
         <v>8</v>
       </c>
       <c r="G385">
         <v>1.0</v>
       </c>
       <c r="H385" s="1">
-        <v>237537.3</v>
+        <v>490824.0</v>
       </c>
       <c r="I385" s="1">
-        <v>-7994.91</v>
+        <v>7998.0</v>
       </c>
       <c r="J385" s="1">
-        <v>-3.3657492949528</v>
+        <v>1.6295046696983</v>
       </c>
       <c r="K385">
-        <v>2.76</v>
+        <v>0.48</v>
       </c>
       <c r="L385" t="s">
-        <v>981</v>
+        <v>963</v>
       </c>
       <c r="M385" s="1">
-        <v>229542.39</v>
+        <v>498822.0</v>
       </c>
       <c r="N385" s="1">
-        <v>235926.53</v>
+        <v>501706.93</v>
       </c>
       <c r="O385" s="1">
-        <v>0.14</v>
+        <v>0.28</v>
       </c>
       <c r="P385">
         <v>1</v>
       </c>
     </row>
     <row r="386" spans="1:16">
       <c r="A386" t="s">
-        <v>982</v>
+        <v>964</v>
       </c>
       <c r="B386" t="s">
-        <v>983</v>
+        <v>965</v>
       </c>
       <c r="C386" s="1">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D386" s="1">
-        <v>97.274</v>
+        <v>101.254</v>
       </c>
       <c r="E386" s="1">
-        <v>100.0</v>
+        <v>99.417</v>
       </c>
       <c r="F386" t="s">
         <v>8</v>
       </c>
       <c r="G386">
         <v>1.0</v>
       </c>
       <c r="H386" s="1">
-        <v>300000.0</v>
+        <v>198834.0</v>
       </c>
       <c r="I386" s="1">
-        <v>-8178.0</v>
+        <v>3674.0</v>
       </c>
       <c r="J386" s="1">
-        <v>-2.726</v>
+        <v>1.8477725137552</v>
       </c>
       <c r="K386">
-        <v>0.61</v>
-[...2 lines deleted...]
-        <v>984</v>
+        <v>0.21</v>
+      </c>
+      <c r="L386">
+        <v>410.96</v>
       </c>
       <c r="M386" s="1">
-        <v>291822.0</v>
+        <v>202508.0</v>
       </c>
       <c r="N386" s="1">
-        <v>293655.29</v>
+        <v>202918.96</v>
       </c>
       <c r="O386" s="1">
-        <v>0.17</v>
+        <v>0.11</v>
       </c>
       <c r="P386">
         <v>1</v>
       </c>
     </row>
     <row r="387" spans="1:16">
       <c r="A387" t="s">
-        <v>985</v>
+        <v>966</v>
       </c>
       <c r="B387" t="s">
-        <v>986</v>
+        <v>967</v>
       </c>
       <c r="C387" s="1">
         <v>200000.0</v>
       </c>
       <c r="D387" s="1">
-        <v>94.608</v>
+        <v>98.929</v>
       </c>
       <c r="E387" s="1">
-        <v>97.25</v>
+        <v>100.0</v>
       </c>
       <c r="F387" t="s">
         <v>8</v>
       </c>
       <c r="G387">
         <v>1.0</v>
       </c>
       <c r="H387" s="1">
-        <v>194500.0</v>
+        <v>200000.0</v>
       </c>
       <c r="I387" s="1">
-        <v>-5284.0</v>
+        <v>-2142.0</v>
       </c>
       <c r="J387" s="1">
-        <v>-2.7167095115681</v>
+        <v>-1.071</v>
       </c>
       <c r="K387">
-        <v>2.33</v>
+        <v>1.93</v>
       </c>
       <c r="L387" t="s">
-        <v>987</v>
+        <v>968</v>
       </c>
       <c r="M387" s="1">
-        <v>189216.0</v>
+        <v>197858.0</v>
       </c>
       <c r="N387" s="1">
-        <v>193873.53</v>
+        <v>201727.98</v>
       </c>
       <c r="O387" s="1">
         <v>0.11</v>
       </c>
       <c r="P387">
         <v>1</v>
       </c>
     </row>
     <row r="388" spans="1:16">
       <c r="A388" t="s">
-        <v>988</v>
+        <v>969</v>
       </c>
       <c r="B388" t="s">
-        <v>989</v>
+        <v>970</v>
       </c>
       <c r="C388" s="1">
-        <v>300000.0</v>
+        <v>904.0</v>
       </c>
       <c r="D388" s="1">
-        <v>99.333</v>
+        <v>0.0775</v>
       </c>
       <c r="E388" s="1">
-        <v>99.147</v>
+        <v>0.1083904867</v>
       </c>
       <c r="F388" t="s">
         <v>8</v>
       </c>
       <c r="G388">
         <v>1.0</v>
       </c>
       <c r="H388" s="1">
-        <v>297441.0</v>
+        <v>0.0</v>
       </c>
       <c r="I388" s="1">
-        <v>558.0</v>
+        <v>-69812.5</v>
       </c>
       <c r="J388" s="1">
-        <v>0.18760022996157</v>
+        <v>0</v>
       </c>
       <c r="K388">
-        <v>2.79</v>
-[...2 lines deleted...]
-        <v>990</v>
+        <v>0.0</v>
+      </c>
+      <c r="L388">
+        <v>0.0</v>
       </c>
       <c r="M388" s="1">
-        <v>297999.0</v>
+        <v>-69812.5</v>
       </c>
       <c r="N388" s="1">
-        <v>306359.96</v>
+        <v>-69812.5</v>
       </c>
       <c r="O388" s="1">
-        <v>0.18</v>
+        <v>-0.04</v>
       </c>
       <c r="P388">
         <v>1</v>
       </c>
     </row>
     <row r="389" spans="1:16">
       <c r="A389" t="s">
-        <v>991</v>
+        <v>971</v>
       </c>
       <c r="B389" t="s">
-        <v>992</v>
+        <v>972</v>
       </c>
       <c r="C389" s="1">
-        <v>159000.0</v>
+        <v>165.0</v>
       </c>
       <c r="D389" s="1">
-        <v>98.805</v>
+        <v>84.8</v>
       </c>
       <c r="E389" s="1">
-        <v>99.695</v>
+        <v>53.2</v>
       </c>
       <c r="F389" t="s">
         <v>8</v>
       </c>
       <c r="G389">
         <v>1.0</v>
       </c>
       <c r="H389" s="1">
-        <v>158515.05</v>
+        <v>87780.0</v>
       </c>
       <c r="I389" s="1">
-        <v>-1415.1</v>
+        <v>52140.0</v>
       </c>
       <c r="J389" s="1">
-        <v>-0.89272280455389</v>
+        <v>59.398496240602</v>
       </c>
       <c r="K389">
+        <v>0.0</v>
+      </c>
+      <c r="L389">
+        <v>0.0</v>
+      </c>
+      <c r="M389" s="1">
+        <v>139920.0</v>
+      </c>
+      <c r="N389" s="1">
+        <v>139920.0</v>
+      </c>
+      <c r="O389" s="1">
         <v>0.08</v>
-      </c>
-[...10 lines deleted...]
-        <v>0.09</v>
       </c>
       <c r="P389">
         <v>1</v>
       </c>
     </row>
     <row r="390" spans="1:16">
       <c r="A390" t="s">
-        <v>993</v>
+        <v>973</v>
       </c>
       <c r="B390" t="s">
-        <v>994</v>
+        <v>974</v>
       </c>
       <c r="C390" s="1">
-        <v>600000.0</v>
+        <v>230.0</v>
       </c>
       <c r="D390" s="1">
-        <v>81.98</v>
+        <v>90.7</v>
       </c>
       <c r="E390" s="1">
-        <v>81.804</v>
+        <v>75.3</v>
       </c>
       <c r="F390" t="s">
         <v>8</v>
       </c>
       <c r="G390">
         <v>1.0</v>
       </c>
       <c r="H390" s="1">
-        <v>490824.0</v>
+        <v>173190.0</v>
       </c>
       <c r="I390" s="1">
-        <v>1056.0</v>
+        <v>35420.0</v>
       </c>
       <c r="J390" s="1">
-        <v>0.21514840350105</v>
+        <v>20.451527224436</v>
       </c>
       <c r="K390">
-        <v>0.42</v>
-[...2 lines deleted...]
-        <v>995</v>
+        <v>0.0</v>
+      </c>
+      <c r="L390">
+        <v>0.0</v>
       </c>
       <c r="M390" s="1">
-        <v>491880.0</v>
+        <v>208610.0</v>
       </c>
       <c r="N390" s="1">
-        <v>494419.73</v>
+        <v>208610.0</v>
       </c>
       <c r="O390" s="1">
-        <v>0.28</v>
+        <v>0.12</v>
       </c>
       <c r="P390">
         <v>1</v>
       </c>
     </row>
     <row r="391" spans="1:16">
       <c r="A391" t="s">
-        <v>996</v>
+        <v>975</v>
       </c>
       <c r="B391" t="s">
-        <v>997</v>
+        <v>976</v>
       </c>
       <c r="C391" s="1">
-        <v>200000.0</v>
+        <v>-904.0</v>
       </c>
       <c r="D391" s="1">
-        <v>100.087</v>
+        <v>0.0525</v>
       </c>
       <c r="E391" s="1">
-        <v>99.417</v>
+        <v>0.0738550885</v>
       </c>
       <c r="F391" t="s">
         <v>8</v>
       </c>
       <c r="G391">
         <v>1.0</v>
       </c>
       <c r="H391" s="1">
-        <v>198834.0</v>
+        <v>0.0</v>
       </c>
       <c r="I391" s="1">
-        <v>1340.0</v>
+        <v>48262.5</v>
       </c>
       <c r="J391" s="1">
-        <v>0.6739290061056</v>
+        <v>0</v>
       </c>
       <c r="K391">
-        <v>3.67</v>
-[...2 lines deleted...]
-        <v>998</v>
+        <v>0.0</v>
+      </c>
+      <c r="L391">
+        <v>0.0</v>
       </c>
       <c r="M391" s="1">
-        <v>200174.0</v>
+        <v>48262.5</v>
       </c>
       <c r="N391" s="1">
-        <v>207509.62</v>
+        <v>48262.5</v>
       </c>
       <c r="O391" s="1">
-        <v>0.12</v>
+        <v>0.03</v>
       </c>
       <c r="P391">
-        <v>1</v>
-[...248 lines deleted...]
-      <c r="P396">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>