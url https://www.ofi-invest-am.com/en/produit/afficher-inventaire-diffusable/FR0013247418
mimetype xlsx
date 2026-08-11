--- v2 (2026-07-21)
+++ v3 (2026-08-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="977">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="976">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C/D</t>
   </si>
   <si>
     <t>FR0000970089</t>
   </si>
   <si>
@@ -487,51 +487,51 @@
   <si>
     <t>ESSILORLUXOTTICA SA</t>
   </si>
   <si>
     <t>FR0014000MR3</t>
   </si>
   <si>
     <t>EUROFINS SCIENTIFIC</t>
   </si>
   <si>
     <t>FR0013451333</t>
   </si>
   <si>
     <t>FDJ UNITED</t>
   </si>
   <si>
     <t>NL0011585146</t>
   </si>
   <si>
     <t>FERRARI NV</t>
   </si>
   <si>
     <t>NL0015001FS8</t>
   </si>
   <si>
-    <t>FERROVIAL</t>
+    <t>FERROVIAL NV</t>
   </si>
   <si>
     <t>DE0005773303</t>
   </si>
   <si>
     <t>FRAPORT FRANKFURT AIRPORT SERVICES</t>
   </si>
   <si>
     <t>DE0005785802</t>
   </si>
   <si>
     <t>FRESENIUS MEDICAL CARE AG</t>
   </si>
   <si>
     <t>DE000A3E5D64</t>
   </si>
   <si>
     <t>FUCHS PREF</t>
   </si>
   <si>
     <t>FR0011726835</t>
   </si>
   <si>
     <t>GAZTRANSPORT &amp; TECHNIGAZ SA</t>
   </si>
@@ -1036,1947 +1036,1944 @@
   <si>
     <t>AT0000831706</t>
   </si>
   <si>
     <t>WIENERBERGER AG</t>
   </si>
   <si>
     <t>NL0000395903</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV</t>
   </si>
   <si>
     <t>XSS190626</t>
   </si>
   <si>
     <t>EURO STOXX 50 ESG JUN 26</t>
   </si>
   <si>
     <t>OE100626</t>
   </si>
   <si>
     <t>EURO-BOBL JUN 26</t>
   </si>
   <si>
+    <t>IK1100626</t>
+  </si>
+  <si>
+    <t>EURO-BTP (ITALY GOVT) JUN 26</t>
+  </si>
+  <si>
+    <t>VG190626</t>
+  </si>
+  <si>
+    <t>EURO STOXX 50 JUN 26</t>
+  </si>
+  <si>
     <t>RX100626</t>
   </si>
   <si>
     <t>EURO-BUND JUN 26</t>
   </si>
   <si>
-    <t>VG190626</t>
-[...10 lines deleted...]
-  <si>
     <t>OAT100626</t>
   </si>
   <si>
     <t>EURO-OAT JUN 26</t>
   </si>
   <si>
     <t>DU100626</t>
   </si>
   <si>
     <t>EURO-SCHATZ JUN 26</t>
   </si>
   <si>
     <t>XS2986639701</t>
   </si>
   <si>
     <t>A2A SPA 3.625 30/01/2035</t>
   </si>
   <si>
-    <t>3 536.31</t>
+    <t>4 388.43</t>
   </si>
   <si>
     <t>XS2859413341</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 16/07/2036</t>
   </si>
   <si>
-    <t>6 736.30</t>
+    <t>7 215.75</t>
   </si>
   <si>
     <t>XS2747610751</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 3.875 15/01/2032</t>
   </si>
   <si>
-    <t>2 080.82</t>
+    <t>2 505.48</t>
   </si>
   <si>
     <t>BE6363767821</t>
   </si>
   <si>
     <t>AGEAS SA 02/05/2056</t>
   </si>
   <si>
-    <t>13 532.88</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3237229193</t>
   </si>
   <si>
     <t>AIB GROUP PLC 02/12/2036</t>
   </si>
   <si>
-    <t>5 222.88</t>
+    <t>5 958.49</t>
   </si>
   <si>
     <t>FR0014013VX5</t>
   </si>
   <si>
     <t>AIR LIQUIDE FINANCE SA 3 05/05/2033</t>
   </si>
   <si>
-    <t>2 778.08</t>
+    <t>XS2251233651</t>
+  </si>
+  <si>
+    <t>AKELIUS RESIDENTIAL PROPERTY FINAN 1.125 11/01/2029</t>
   </si>
   <si>
     <t>XS3324546251</t>
   </si>
   <si>
     <t>AKZO NOBEL NV 4 25/03/2031</t>
   </si>
   <si>
+    <t>1 331.73</t>
+  </si>
+  <si>
+    <t>XS3359749481</t>
+  </si>
+  <si>
+    <t>ALLIANDER NV 3.25 30/04/2031</t>
+  </si>
+  <si>
     <t>XS2829852842</t>
   </si>
   <si>
     <t>ALLIANDER NV PERP</t>
   </si>
   <si>
-    <t>6 583.56</t>
+    <t>7 022.47</t>
   </si>
   <si>
     <t>DE000A351U49</t>
   </si>
   <si>
     <t>ALLIANZ SE 25/07/2053</t>
   </si>
   <si>
-    <t>13 020.23</t>
+    <t>13 977.60</t>
+  </si>
+  <si>
+    <t>XS3357187809</t>
+  </si>
+  <si>
+    <t>ALPHA BANK SA 06/05/2032</t>
   </si>
   <si>
     <t>XS2761146468</t>
   </si>
   <si>
     <t>ALPHA BANK SA 12/05/2030</t>
   </si>
   <si>
-    <t>4 739.73</t>
-[...10 lines deleted...]
-  <si>
     <t>XS3064423174</t>
   </si>
   <si>
     <t>ALPHABET INC 3 06/05/2033</t>
   </si>
   <si>
-    <t>5 786.30</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3229091015</t>
   </si>
   <si>
     <t>AMCOR UK FINANCE PLC 3.75 20/02/2033</t>
   </si>
   <si>
-    <t>1 019.18</t>
+    <t>1 347.95</t>
   </si>
   <si>
     <t>FR001400ZZD7</t>
   </si>
   <si>
     <t>ARKEMA SA PERP</t>
   </si>
   <si>
-    <t>7 708.22</t>
+    <t>8 173.97</t>
   </si>
   <si>
     <t>XS3070545234</t>
   </si>
   <si>
     <t>AROUNDTOWN SA 3.5 13/05/2030</t>
   </si>
   <si>
-    <t>16 541.10</t>
-[...7 lines deleted...]
-  <si>
     <t>XS2872909770</t>
   </si>
   <si>
     <t>ASTRAZENECA FINANCE LLC 3.278 05/08/2033</t>
   </si>
   <si>
-    <t>3 844.15</t>
+    <t>4 138.72</t>
   </si>
   <si>
     <t>AT0000A2CQD2</t>
   </si>
   <si>
     <t>AUSTRIA (REPUBLIC OF) 0 20/02/2030</t>
   </si>
   <si>
     <t>AT0000A2KQ43</t>
   </si>
   <si>
     <t>AUSTRIA (REPUBLIC OF) 0 20/10/2040</t>
   </si>
   <si>
     <t>AT0000A3HU25</t>
   </si>
   <si>
     <t>AUSTRIA (REPUBLIC OF) 2.95 20/02/2035</t>
   </si>
   <si>
-    <t>1 270.28</t>
+    <t>1 687.34</t>
   </si>
   <si>
     <t>XS2314312179</t>
   </si>
   <si>
     <t>AXA SA 07/10/2041</t>
   </si>
   <si>
-    <t>3 528.06</t>
+    <t>3 884.43</t>
   </si>
   <si>
     <t>XS2431029441</t>
   </si>
   <si>
     <t>AXA SA 10/07/2042</t>
   </si>
   <si>
-    <t>1 931.35</t>
+    <t>2 065.94</t>
+  </si>
+  <si>
+    <t>XS2432565187</t>
+  </si>
+  <si>
+    <t>BALDER FINLAND OYJ 2 18/01/2031</t>
+  </si>
+  <si>
+    <t>1 260.27</t>
   </si>
   <si>
     <t>XS2762369549</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA 08/02/2036</t>
   </si>
   <si>
-    <t>1 976.71</t>
+    <t>2 510.96</t>
   </si>
   <si>
     <t>IT0005632267</t>
   </si>
   <si>
     <t>BANCO BPM SPA 3.375 21/01/2030</t>
   </si>
   <si>
-    <t>2 245.81</t>
+    <t>2 734.03</t>
   </si>
   <si>
     <t>XS3090080733</t>
   </si>
   <si>
     <t>BANCO DE CREDITO SOCIAL COOPERATIV 13/06/2031</t>
   </si>
   <si>
-    <t>6 021.92</t>
+    <t>6 405.48</t>
+  </si>
+  <si>
+    <t>XS3352075058</t>
+  </si>
+  <si>
+    <t>BANCO SANTANDER SA 22/04/2038</t>
   </si>
   <si>
     <t>XS2038039074</t>
   </si>
   <si>
     <t>BANK OF AMERICA CORP 08/08/2029</t>
   </si>
   <si>
-    <t>1 229.92</t>
+    <t>1 325.26</t>
   </si>
   <si>
     <t>XS2345798271</t>
   </si>
   <si>
     <t>BANK OF AMERICA CORP 24/05/2032</t>
   </si>
   <si>
-    <t>5 021.86</t>
+    <t>5 322.57</t>
   </si>
   <si>
     <t>XS3332496184</t>
   </si>
   <si>
     <t>BANK OF IRELAND GROUP PLC 02/04/2034</t>
   </si>
   <si>
+    <t>1 301.47</t>
+  </si>
+  <si>
     <t>XS3112064947</t>
   </si>
   <si>
     <t>BANK OF MONTREAL 09/01/2032</t>
   </si>
   <si>
-    <t>2 416.93</t>
+    <t>2 881.73</t>
   </si>
   <si>
     <t>FR0014015J95</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 21/07/2033</t>
   </si>
   <si>
-    <t>2 646.58</t>
+    <t>3 221.92</t>
   </si>
   <si>
     <t>XS2831195644</t>
   </si>
   <si>
     <t>BARCLAYS PLC 31/05/2036</t>
   </si>
   <si>
-    <t>4 455.26</t>
-[...8 lines deleted...]
-    <t>2 154.45</t>
+    <t>4 727.76</t>
   </si>
   <si>
     <t>BE0390167337</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 3.375 20/02/2031</t>
   </si>
   <si>
-    <t>2 866.44</t>
+    <t>3 791.10</t>
   </si>
   <si>
     <t>BE6365319829</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 3.375 28/05/2030</t>
   </si>
   <si>
-    <t>9 154.11</t>
+    <t>9 708.90</t>
   </si>
   <si>
     <t>BE0000349580</t>
   </si>
   <si>
     <t>BELGIUM (KINGDOM OF) 0.1 22/06/2030</t>
   </si>
   <si>
     <t>BE0000345547</t>
   </si>
   <si>
     <t>BELGIUM KINGDOM OF (GOVERNMENT) 0.8 22/06/2028</t>
   </si>
   <si>
-    <t>1 250.44</t>
+    <t>1 332.43</t>
   </si>
   <si>
     <t>BE0000333428</t>
   </si>
   <si>
     <t>BELGIUM KINGDOM OF (GOVERNMENT) 3 22/06/2034</t>
   </si>
   <si>
-    <t>30 889.91</t>
+    <t>33 057.67</t>
   </si>
   <si>
     <t>BE0000320292</t>
   </si>
   <si>
     <t>BELGIUM KINGDOM OF (GOVERNMENT) 4.25 28/03/2041</t>
   </si>
   <si>
-    <t>4 234.04</t>
+    <t>7 523.36</t>
   </si>
   <si>
     <t>XS3215466338</t>
   </si>
   <si>
     <t>BMS IRELAND CAPITAL FUNDING DAC 3.363 10/11/2033</t>
   </si>
   <si>
-    <t>3 671.84</t>
+    <t>4 119.63</t>
   </si>
   <si>
     <t>FR001400LZI6</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 13/11/2032</t>
   </si>
   <si>
-    <t>4 190.41</t>
+    <t>4 710.96</t>
   </si>
   <si>
     <t>FR0014010KM7</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 19/01/2036</t>
   </si>
   <si>
-    <t>2 920.13</t>
+    <t>3 541.43</t>
   </si>
   <si>
     <t>XS2555221246</t>
   </si>
   <si>
     <t>BOOKING HOLDINGS INC 4.75 15/11/2034</t>
   </si>
   <si>
-    <t>4 138.36</t>
-[...5 lines deleted...]
-    <t>BPCE SA 02/03/2030</t>
+    <t>4 658.90</t>
+  </si>
+  <si>
+    <t>FR001400WP90</t>
+  </si>
+  <si>
+    <t>BPCE SA 20/01/2034</t>
+  </si>
+  <si>
+    <t>3 715.07</t>
   </si>
   <si>
     <t>XS3227880021</t>
   </si>
   <si>
     <t>BT FINANCE PLC 3.375 17/11/2032</t>
   </si>
   <si>
-    <t>3 469.59</t>
+    <t>3 911.58</t>
   </si>
   <si>
     <t>IT0001174611</t>
   </si>
   <si>
     <t>BUONI POLIENNALI DEL TESORO 6.5 01/11/2027</t>
   </si>
   <si>
     <t>FR0014013058</t>
   </si>
   <si>
     <t>BUREAU VERITAS SA 3.375 01/10/2033</t>
   </si>
   <si>
-    <t>5 658.90</t>
+    <t>6 213.70</t>
   </si>
   <si>
     <t>XS3226502485</t>
   </si>
   <si>
     <t>CAIXABANK SA 14/05/2038</t>
   </si>
   <si>
-    <t>3 397.26</t>
+    <t>3 821.92</t>
   </si>
   <si>
     <t>FR0014012S89</t>
   </si>
   <si>
     <t>CAPGEMINI SE 3.5 25/09/2034</t>
   </si>
   <si>
-    <t>4 027.40</t>
+    <t>4 410.96</t>
   </si>
   <si>
     <t>XS2387052744</t>
   </si>
   <si>
     <t>CASTELLUM HELSINKI FINANCE HOLDING 0.875 17/09/2029</t>
   </si>
   <si>
-    <t>1 567.81</t>
+    <t>1 711.64</t>
   </si>
   <si>
     <t>XS2793256137</t>
   </si>
   <si>
     <t>CBRE GLOBAL INVESTORS OPEN-ENDED F 4.75 27/03/2034</t>
   </si>
   <si>
+    <t>1 461.83</t>
+  </si>
+  <si>
     <t>FR001400RIX8</t>
   </si>
   <si>
     <t>CNP ASSURANCES 16/07/2054</t>
   </si>
   <si>
-    <t>3 753.08</t>
+    <t>4 020.21</t>
   </si>
   <si>
     <t>XS3326476523</t>
   </si>
   <si>
     <t>COCA-COLA HBC FINANCE BV 4 01/10/2033</t>
   </si>
   <si>
     <t>XS2909746310</t>
   </si>
   <si>
     <t>COMCAST CORPORATION 3.25 26/09/2032</t>
   </si>
   <si>
-    <t>3 591.65</t>
-[...8 lines deleted...]
-    <t>2 032.74</t>
+    <t>3 935.35</t>
   </si>
   <si>
     <t>DE000CZ45YV9</t>
   </si>
   <si>
     <t>COMMERZBANK AG 16/07/2032</t>
   </si>
   <si>
-    <t>6 158.90</t>
+    <t>6 597.26</t>
   </si>
   <si>
     <t>FR001400Q486</t>
   </si>
   <si>
     <t>COMPAGNIE GENERALE DES ETABLISSEME 3.125 16/05/2031</t>
   </si>
   <si>
-    <t>8 784.25</t>
+    <t>9 297.95</t>
   </si>
   <si>
     <t>FR001400Q7X2</t>
   </si>
   <si>
     <t>COVIVIO HOTELS SCA 4.125 23/05/2033</t>
   </si>
   <si>
-    <t>15 143.84</t>
+    <t>12 035.96</t>
   </si>
   <si>
     <t>FR001400MDV4</t>
   </si>
   <si>
     <t>COVIVIO SA 4.625 05/06/2032</t>
   </si>
   <si>
-    <t>16 320.55</t>
+    <t>8 667.12</t>
   </si>
   <si>
     <t>FR001400PGC0</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA 15/04/2036</t>
   </si>
   <si>
+    <t>2 013.70</t>
+  </si>
+  <si>
     <t>FR001400PZV0</t>
   </si>
   <si>
     <t>CREDIT MUTUEL ARKEA 15/05/2035</t>
   </si>
   <si>
-    <t>9 040.16</t>
+    <t>9 567.29</t>
   </si>
   <si>
     <t>BE0002989706</t>
   </si>
   <si>
     <t>CRELAN SA 23/01/2032</t>
   </si>
   <si>
+    <t>3 164.38</t>
+  </si>
+  <si>
+    <t>BE0390287564</t>
+  </si>
+  <si>
+    <t>CRELAN SA-BRUSSELS HEAD OFFICE 30/04/2037</t>
+  </si>
+  <si>
+    <t>XS2900380812</t>
+  </si>
+  <si>
+    <t>DAIMLER TRUCK INTERNATIONAL FINANC 3.375 23/09/2030</t>
+  </si>
+  <si>
+    <t>4 290.41</t>
+  </si>
+  <si>
+    <t>XS3352082930</t>
+  </si>
+  <si>
+    <t>DANAHER CORPORATION 3.25 29/04/2030</t>
+  </si>
+  <si>
+    <t>FR0014017HO4</t>
+  </si>
+  <si>
+    <t>DANONE SA 3.785 01/04/2034</t>
+  </si>
+  <si>
+    <t>DE000A4DE9Y3</t>
+  </si>
+  <si>
+    <t>DEUTSCHE BANK AG 13/02/2031</t>
+  </si>
+  <si>
+    <t>DE000A351ZT4</t>
+  </si>
+  <si>
+    <t>DEUTSCHE BOERSE AG 3.875 28/09/2033</t>
+  </si>
+  <si>
+    <t>2 409.93</t>
+  </si>
+  <si>
+    <t>XS2280835260</t>
+  </si>
+  <si>
+    <t>DIGITAL INTREPID HOLDING BV 0.625 15/07/2031</t>
+  </si>
+  <si>
+    <t>2 068.49</t>
+  </si>
+  <si>
+    <t>XS2977974927</t>
+  </si>
+  <si>
+    <t>DNB BANK ASA 15/01/2031</t>
+  </si>
+  <si>
+    <t>5 819.18</t>
+  </si>
+  <si>
+    <t>XS3351033785</t>
+  </si>
+  <si>
+    <t>DSB 3.625 22/04/2036</t>
+  </si>
+  <si>
+    <t>XS2932834604</t>
+  </si>
+  <si>
+    <t>DSV FINANCE BV 3.25 06/11/2030</t>
+  </si>
+  <si>
+    <t>1 941.81</t>
+  </si>
+  <si>
+    <t>XS3204041266</t>
+  </si>
+  <si>
+    <t>DZ BANK AG DEUTSCHE ZENTRAL GENOSS 15/10/2035</t>
+  </si>
+  <si>
+    <t>4 264.44</t>
+  </si>
+  <si>
+    <t>XS3274805376</t>
+  </si>
+  <si>
+    <t>E.ON SE 3.448 19/01/2034</t>
+  </si>
+  <si>
+    <t>5 664.54</t>
+  </si>
+  <si>
+    <t>XS3166221948</t>
+  </si>
+  <si>
+    <t>EAST JAPAN RAILWAY COMPANY 3.727 02/09/2037</t>
+  </si>
+  <si>
+    <t>9 300.14</t>
+  </si>
+  <si>
+    <t>XS3071203056</t>
+  </si>
+  <si>
+    <t>EATON CAPITAL UNLIMITED CO 3.625 09/05/2035</t>
+  </si>
+  <si>
+    <t>PTEDP6OM0007</t>
+  </si>
+  <si>
+    <t>EDP SA 02/12/2055</t>
+  </si>
+  <si>
     <t>2 589.04</t>
   </si>
   <si>
-    <t>BE0390287564</t>
-[...115 lines deleted...]
-  <si>
     <t>XS3171675393</t>
   </si>
   <si>
     <t>EDP SERVICIOS FINANCIEROS ESPANA S 3.125 03/12/2031</t>
   </si>
   <si>
-    <t>2 873.12</t>
-[...8 lines deleted...]
-    <t>6 709.59</t>
+    <t>3 280.65</t>
+  </si>
+  <si>
+    <t>BE6373697216</t>
+  </si>
+  <si>
+    <t>ELIA GROUP SA PERP</t>
   </si>
   <si>
     <t>FR0014016ZV3</t>
   </si>
   <si>
     <t>ELIS SA 3.875 23/03/2032</t>
   </si>
   <si>
+    <t>1 082.88</t>
+  </si>
+  <si>
     <t>XS3070067072</t>
   </si>
   <si>
     <t>ELISA OYJ 2.875 14/05/2030</t>
   </si>
   <si>
-    <t>10 973.84</t>
+    <t>11 611.85</t>
   </si>
   <si>
     <t>XS3086867440</t>
   </si>
   <si>
     <t>ELM BV 3.375 19/06/2030</t>
   </si>
   <si>
-    <t>5 695.89</t>
+    <t>6 065.75</t>
   </si>
   <si>
     <t>XS2312746345</t>
   </si>
   <si>
     <t>ENEL SPA NC30 PERP</t>
   </si>
   <si>
-    <t>2 332.19</t>
+    <t>2 537.67</t>
   </si>
   <si>
     <t>FR001400KHG0</t>
   </si>
   <si>
     <t>ENGIE SA 3.875 06/01/2031</t>
   </si>
   <si>
-    <t>6 815.75</t>
+    <t>6 741.44</t>
+  </si>
+  <si>
+    <t>FR0014016Z94</t>
+  </si>
+  <si>
+    <t>ENGIE SA PERP</t>
   </si>
   <si>
     <t>AT0000A3RNZ8</t>
   </si>
   <si>
     <t>ERSTE GROUP BANK AG 21/04/2036</t>
   </si>
   <si>
     <t>FR0014017VR8</t>
   </si>
   <si>
     <t>EURAZEO SE 4.625 17/04/2031</t>
   </si>
   <si>
     <t>XS2904504979</t>
   </si>
   <si>
     <t>EUROBANK SA (ATHINA) 24/09/2030</t>
   </si>
   <si>
-    <t>4 624.66</t>
-[...8 lines deleted...]
-    <t>10 010.96</t>
+    <t>5 063.01</t>
+  </si>
+  <si>
+    <t>EU000A4ERVC2</t>
+  </si>
+  <si>
+    <t>EUROPEAN UNION 3.25 12/12/2036</t>
+  </si>
+  <si>
+    <t>8 665.36</t>
   </si>
   <si>
     <t>EU000A3K4EY2</t>
   </si>
   <si>
     <t>EUROPEAN UNION 3.375 05/10/2054</t>
   </si>
   <si>
-    <t>20 712.33</t>
-[...8 lines deleted...]
-    <t>12 521.22</t>
+    <t>22 882.00</t>
   </si>
   <si>
     <t>DE000A4DFWV3</t>
   </si>
   <si>
     <t>EVONIK INDUSTRIES AG 09/09/2055</t>
   </si>
   <si>
-    <t>5 263.01</t>
+    <t>5 728.77</t>
   </si>
   <si>
     <t>XS2982065018</t>
   </si>
   <si>
     <t>EXPERIAN PLC 3.51 15/12/2033</t>
   </si>
   <si>
-    <t>2 691.93</t>
+    <t>3 109.28</t>
+  </si>
+  <si>
+    <t>XS3003232272</t>
+  </si>
+  <si>
+    <t>FASTIGHETS AB BALDER 4 19/02/2032</t>
+  </si>
+  <si>
+    <t>2 728.77</t>
   </si>
   <si>
     <t>XS2950696869</t>
   </si>
   <si>
     <t>FINGRID OYJ 2.75 04/12/2029</t>
   </si>
   <si>
-    <t>1 888.08</t>
+    <t>2 157.81</t>
   </si>
   <si>
     <t>FI4000415153</t>
   </si>
   <si>
     <t>FINLAND (REPUBLIC OF) 0.125 15/04/2036</t>
   </si>
   <si>
     <t>FI4000507231</t>
   </si>
   <si>
     <t>FINLAND (REPUBLIC OF) 0.125 15/09/2031</t>
   </si>
   <si>
     <t>FI4000440557</t>
   </si>
   <si>
     <t>FINLAND (REPUBLIC OF) 0.25 15/09/2040</t>
   </si>
   <si>
     <t>FI4000348727</t>
   </si>
   <si>
     <t>FINLAND (REPUBLIC OF) 0.5 15/09/2028</t>
   </si>
   <si>
-    <t>1 440.55</t>
+    <t>1 578.08</t>
   </si>
   <si>
     <t>XS3299544711</t>
   </si>
   <si>
     <t>FORD MOTOR CREDIT COMPANY LLC 3.305 17/05/2029</t>
   </si>
   <si>
-    <t>1 853.97</t>
+    <t>2 424.42</t>
   </si>
   <si>
     <t>XS2764790833</t>
   </si>
   <si>
     <t>FORTIVE CORP 3.7 15/08/2029</t>
   </si>
   <si>
-    <t>3 816.58</t>
+    <t>4 120.68</t>
   </si>
   <si>
     <t>FR0013516549</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 0 25/11/2030</t>
   </si>
   <si>
     <t>FR0014002WK3</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 0 25/11/2031</t>
   </si>
   <si>
     <t>FR0013515806</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 0.5 25/05/2040</t>
   </si>
   <si>
-    <t>41 570.54</t>
+    <t>44 257.67</t>
   </si>
   <si>
     <t>FR0014012II5</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 3.5 25/11/2035</t>
   </si>
   <si>
-    <t>68 192.67</t>
+    <t>77 680.24</t>
   </si>
   <si>
     <t>FR0014015MU5</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 4.1 25/05/2046</t>
   </si>
   <si>
-    <t>20 348.58</t>
-[...5 lines deleted...]
-    <t>GDF SUEZ 1.5 13/03/2035</t>
+    <t>21 663.90</t>
+  </si>
+  <si>
+    <t>FR0014016CV2</t>
+  </si>
+  <si>
+    <t>FRANCE (REPUBLIC OF) 4.4 25/05/2057</t>
+  </si>
+  <si>
+    <t>37 010.50</t>
   </si>
   <si>
     <t>DE000BU22098</t>
   </si>
   <si>
     <t>GERMANY (FEDERAL REPUBLIC OF) 1.7 10/06/2027</t>
   </si>
   <si>
-    <t>73 001.01</t>
+    <t>77 344.80</t>
   </si>
   <si>
     <t>DE0001135481</t>
   </si>
   <si>
     <t>GERMANY (FEDERAL REPUBLIC OF) 2.5 04/07/2044</t>
   </si>
   <si>
-    <t>95 257.16</t>
+    <t>102 199.04</t>
   </si>
   <si>
     <t>DE000BU2Z049</t>
   </si>
   <si>
     <t>GERMANY (FEDERAL REPUBLIC OF) 2.5 15/02/2035</t>
   </si>
   <si>
-    <t>41 279.23</t>
-[...8 lines deleted...]
-    <t>3 560.27</t>
+    <t>53 832.98</t>
   </si>
   <si>
     <t>XS3350929454</t>
   </si>
   <si>
     <t>GOLDMAN SACHS GROUP INC/THE 22/04/2036</t>
   </si>
   <si>
     <t>BE6371086297</t>
   </si>
   <si>
     <t>GROEP BRUSSEL LAMBERT NV 3.75 21/01/2036</t>
   </si>
   <si>
+    <t>1 150.68</t>
+  </si>
+  <si>
     <t>XS2198574209</t>
   </si>
   <si>
     <t>HANNOVER RUECK SE 08/10/2040</t>
   </si>
   <si>
-    <t>3 778.08</t>
+    <t>4 161.64</t>
   </si>
   <si>
     <t>XS3319131119</t>
   </si>
   <si>
     <t>HENKEL AG &amp; CO KGAA 3.625 02/04/2031</t>
   </si>
   <si>
+    <t>1 221.58</t>
+  </si>
+  <si>
     <t>XS2385390724</t>
   </si>
   <si>
     <t>HOLDING DINFRASTRUCTURES DES METIE 0.625 16/09/2028</t>
   </si>
   <si>
-    <t>1 125.00</t>
+    <t>1 227.74</t>
   </si>
   <si>
     <t>DE000A383PT8</t>
   </si>
   <si>
     <t>HOWOGE WOHNUNGSBAU GMBH 3.875 05/06/2030</t>
   </si>
   <si>
-    <t>10 255.48</t>
+    <t>10 892.47</t>
   </si>
   <si>
     <t>XS3224600232</t>
   </si>
   <si>
     <t>IBERDROLA FINANZAS SAU PERP</t>
   </si>
   <si>
-    <t>3 472.60</t>
-[...10 lines deleted...]
-  <si>
     <t>FR001400ZRC6</t>
   </si>
   <si>
     <t>ICADE 4.375 22/05/2035</t>
   </si>
   <si>
-    <t>16 109.59</t>
+    <t>8 534.25</t>
   </si>
   <si>
     <t>XS3190744907</t>
   </si>
   <si>
     <t>IDS FINANCING PLC 3.25 01/01/2029</t>
   </si>
   <si>
-    <t>3 760.03</t>
+    <t>4 128.66</t>
   </si>
   <si>
     <t>FR00140141X5</t>
   </si>
   <si>
     <t>IMERYS S.A. 4 21/11/2032</t>
   </si>
   <si>
-    <t>3 353.42</t>
-[...8 lines deleted...]
-    <t>4 587.04</t>
+    <t>3 791.78</t>
+  </si>
+  <si>
+    <t>XS3324619231</t>
+  </si>
+  <si>
+    <t>INFORMA PLC 3.75 29/04/2032</t>
   </si>
   <si>
     <t>XS2244936659</t>
   </si>
   <si>
     <t>INFRASTRUTTURE WIRELESS ITALIANE S 1.625 21/10/2028</t>
   </si>
   <si>
-    <t>2 457.53</t>
+    <t>2 724.66</t>
   </si>
   <si>
     <t>XS3153087559</t>
   </si>
   <si>
     <t>ING GROEP NV 20/08/2037</t>
   </si>
   <si>
-    <t>13 058.22</t>
+    <t>14 119.86</t>
   </si>
   <si>
     <t>XS2886191589</t>
   </si>
   <si>
     <t>ING GROEP NV 26/08/2035</t>
   </si>
   <si>
-    <t>5 589.04</t>
+    <t>6 054.79</t>
   </si>
   <si>
     <t>IT0005611550</t>
   </si>
   <si>
     <t>INTESA SANPAOLO SPA 16/09/2032</t>
   </si>
   <si>
-    <t>5 151.30</t>
+    <t>5 621.74</t>
   </si>
   <si>
     <t>XS3032046016</t>
   </si>
   <si>
     <t>INVESTOR AB 3.5 31/03/2034</t>
   </si>
   <si>
     <t>IE00BFZRPZ02</t>
   </si>
   <si>
     <t>IRELAND (REPUBLIC OF) 1.3 15/05/2033</t>
   </si>
   <si>
-    <t>2 628.07</t>
+    <t>2 793.32</t>
   </si>
   <si>
     <t>IE00BFZRQ242</t>
   </si>
   <si>
     <t>IRELAND (REPUBLIC OF) 1.35 18/03/2031</t>
   </si>
   <si>
     <t>IE00BH3SQB22</t>
   </si>
   <si>
     <t>IRELAND (REPUBLIC OF) 1.5 15/05/2050</t>
   </si>
   <si>
-    <t>2 678.22</t>
+    <t>2 846.62</t>
   </si>
   <si>
     <t>IT0005138828</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 1.25 15/09/2032</t>
   </si>
   <si>
-    <t>2 858.07</t>
+    <t>4 370.99</t>
   </si>
   <si>
     <t>IT0005633794</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 2.55 25/02/2027</t>
   </si>
   <si>
-    <t>12 728.16</t>
+    <t>17 270.12</t>
   </si>
   <si>
     <t>IT0005689994</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 3.15 15/03/2033</t>
   </si>
   <si>
-    <t>5 887.42</t>
+    <t>9 020.81</t>
   </si>
   <si>
     <t>IT0005496770</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 3.25 01/03/2038</t>
   </si>
   <si>
-    <t>15 071.88</t>
+    <t>20 849.63</t>
   </si>
   <si>
     <t>IT0005083057</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 3.25 01/09/2046</t>
   </si>
   <si>
-    <t>6 038.11</t>
+    <t>8 348.88</t>
   </si>
   <si>
     <t>IT0005706285</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 3.8 01/07/2036</t>
   </si>
   <si>
+    <t>7 931.50</t>
+  </si>
+  <si>
     <t>IT0005635583</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 3.85 01/10/2040</t>
   </si>
   <si>
-    <t>6 218.28</t>
+    <t>11 924.27</t>
   </si>
   <si>
     <t>XS2957380228</t>
   </si>
   <si>
     <t>JOHNSON CONTROLS INTERNATIONAL PLC 3.125 11/12/2033</t>
   </si>
   <si>
-    <t>1 913.01</t>
+    <t>2 200.68</t>
   </si>
   <si>
     <t>XS3300349639</t>
   </si>
   <si>
     <t>JPMORGAN CHASE &amp; CO 18/02/2032</t>
   </si>
   <si>
-    <t>2 452.44</t>
+    <t>3 218.82</t>
   </si>
   <si>
     <t>BE0002990712</t>
   </si>
   <si>
     <t>KBC GROEP NV 17/04/2035</t>
   </si>
   <si>
     <t>FR001400NDQ2</t>
   </si>
   <si>
     <t>KLEPIERRE SA 3.875 23/09/2033</t>
   </si>
   <si>
-    <t>6 752.05</t>
+    <t>7 389.04</t>
   </si>
   <si>
     <t>XS2229470146</t>
   </si>
   <si>
     <t>KONINKLIJKE KPN NV 0.875 14/12/2032</t>
   </si>
   <si>
-    <t>1 558.22</t>
+    <t>1 797.95</t>
   </si>
   <si>
     <t>XS3069338336</t>
   </si>
   <si>
     <t>LLOYDS BANKING GROUP PLC 09/05/2035</t>
   </si>
   <si>
-    <t>6 922.63</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2815980664</t>
   </si>
   <si>
     <t>LLOYDS BANKING GROUP PLC 14/05/2032</t>
   </si>
   <si>
-    <t>5 149.40</t>
+    <t>5 448.78</t>
   </si>
   <si>
     <t>XS2679904685</t>
   </si>
   <si>
     <t>LSEG NETHERLANDS BV 4.231 29/09/2030</t>
   </si>
   <si>
-    <t>4 560.90</t>
+    <t>5 003.71</t>
   </si>
   <si>
     <t>FR001400ZEB6</t>
   </si>
   <si>
     <t>LVMH MOET HENNESSY LOUIS VUITTON S 3 07/03/2032</t>
   </si>
   <si>
+    <t>2 753.42</t>
+  </si>
+  <si>
     <t>XS3238212164</t>
   </si>
   <si>
     <t>MAGNUM ICC FINANCE BV 3.75 26/11/2034</t>
   </si>
   <si>
-    <t>3 284.38</t>
+    <t>3 728.22</t>
   </si>
   <si>
     <t>XS3320665444</t>
   </si>
   <si>
     <t>MAPLE PARENT HOLDINGS CORP 4.728 26/03/2035</t>
   </si>
   <si>
+    <t>1 479.80</t>
+  </si>
+  <si>
     <t>XS3223939466</t>
   </si>
   <si>
     <t>MERCK KGAA 24/11/2055</t>
   </si>
   <si>
-    <t>3 575.34</t>
+    <t>4 808.22</t>
   </si>
   <si>
     <t>XS3293638568</t>
   </si>
   <si>
     <t>MIZUHO FINANCIAL GROUP INC 3.21 16/05/2032</t>
   </si>
   <si>
-    <t>2 437.84</t>
+    <t>3 176.58</t>
   </si>
   <si>
     <t>XS3025943419</t>
   </si>
   <si>
     <t>MONDI FINANCE PLC 3.75 18/05/2033</t>
   </si>
   <si>
-    <t>6 591.78</t>
+    <t>6 920.55</t>
   </si>
   <si>
     <t>XS2790333889</t>
   </si>
   <si>
     <t>MORGAN STANLEY 21/03/2035</t>
   </si>
   <si>
-    <t>1 430.30</t>
+    <t>2 297.15</t>
   </si>
   <si>
     <t>XS3057365549</t>
   </si>
   <si>
     <t>MORGAN STANLEY 22/05/2031</t>
   </si>
   <si>
-    <t>8 751.37</t>
+    <t>9 272.29</t>
   </si>
   <si>
     <t>XS2894910665</t>
   </si>
   <si>
     <t>NATIONAL GRID NORTH AMERICA INC 3.631 03/09/2031</t>
   </si>
   <si>
-    <t>5 654.41</t>
+    <t>6 141.86</t>
   </si>
   <si>
     <t>XS2680745382</t>
   </si>
   <si>
     <t>NATIONAL GRID NORTH AMERICA INC 4.668 12/09/2033</t>
   </si>
   <si>
-    <t>8 555.87</t>
+    <t>9 323.21</t>
   </si>
   <si>
     <t>XS3059437460</t>
   </si>
   <si>
     <t>NATIONWIDE BUILDING SOCIETY 30/07/2035</t>
   </si>
   <si>
-    <t>3 013.81</t>
+    <t>6 384.77</t>
   </si>
   <si>
     <t>XS2898838516</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 12/09/2032</t>
   </si>
   <si>
-    <t>7 098.58</t>
+    <t>7 735.22</t>
   </si>
   <si>
     <t>XS3009472989</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 25/02/2035</t>
   </si>
   <si>
-    <t>1 744.20</t>
+    <t>2 356.20</t>
   </si>
   <si>
     <t>NL0012171458</t>
   </si>
   <si>
     <t>NETHERLANDS (KINGDOM OF) 0.75 15/07/2027</t>
   </si>
   <si>
-    <t>1 879.25</t>
+    <t>2 021.22</t>
   </si>
   <si>
     <t>NL0010071189</t>
   </si>
   <si>
     <t>NETHERLANDS (KINGDOM OF) 2.5 15/01/2033</t>
   </si>
   <si>
-    <t>8 701.15</t>
+    <t>10 522.16</t>
   </si>
   <si>
     <t>NL0009446418</t>
   </si>
   <si>
     <t>NETHERLANDS (KINGDOM OF) 3.75 15/01/2042</t>
   </si>
   <si>
-    <t>8 654.00</t>
+    <t>10 465.15</t>
   </si>
   <si>
     <t>XS3303513066</t>
   </si>
   <si>
     <t>NETWORK FINANCE COMPANY PTY LTD 3.5 05/09/2033</t>
   </si>
   <si>
     <t>XS3232967318</t>
   </si>
   <si>
     <t>NORDEA BANK ABP 19/11/2035</t>
   </si>
   <si>
-    <t>8 280.82</t>
+    <t>9 349.32</t>
   </si>
   <si>
     <t>XS3100081507</t>
   </si>
   <si>
     <t>NTT FINANCE CORP 3.678 16/07/2033</t>
   </si>
   <si>
-    <t>4 898.59</t>
+    <t>5 247.25</t>
   </si>
   <si>
     <t>XS2776001377</t>
   </si>
   <si>
     <t>OMNICOM FINANCE HOLDINGS PLC 3.7 06/03/2032</t>
   </si>
   <si>
+    <t>1 378.63</t>
+  </si>
+  <si>
     <t>XS3284416917</t>
   </si>
   <si>
     <t>OP CORPORATE BANK PLC 30/01/2032</t>
   </si>
   <si>
-    <t>4 123.85</t>
+    <t>5 117.55</t>
   </si>
   <si>
     <t>FR001400GDJ1</t>
   </si>
   <si>
     <t>ORANGE SA PERP</t>
   </si>
   <si>
+    <t>1 472.60</t>
+  </si>
+  <si>
+    <t>XS3195025054</t>
+  </si>
+  <si>
+    <t>P3 GROUP SARL 3.75 02/04/2033</t>
+  </si>
+  <si>
     <t>XS2901491261</t>
   </si>
   <si>
     <t>P3 GROUP SARL 4 19/04/2032</t>
   </si>
   <si>
     <t>PTOTEMOE0035</t>
   </si>
   <si>
     <t>PORTUGAL (REPUBLIC OF) 0.7 15/10/2027</t>
   </si>
   <si>
-    <t>1 722.95</t>
+    <t>1 912.54</t>
   </si>
   <si>
     <t>PTOTENOE0034</t>
   </si>
   <si>
     <t>PORTUGAL (REPUBLIC OF) 0.9 12/10/2035</t>
   </si>
   <si>
-    <t>1 382.23</t>
+    <t>1 532.06</t>
   </si>
   <si>
     <t>PTOTEYOE0031</t>
   </si>
   <si>
     <t>PORTUGAL (REPUBLIC OF) 1.65 16/07/2032</t>
   </si>
   <si>
-    <t>4 534.88</t>
+    <t>4 878.65</t>
   </si>
   <si>
     <t>PTOTEBOE0020</t>
   </si>
   <si>
     <t>PORTUGAL (REPUBLIC OF) 4.1 15/02/2045</t>
   </si>
   <si>
-    <t>6 055.88</t>
+    <t>7 897.57</t>
+  </si>
+  <si>
+    <t>XS3296830444</t>
+  </si>
+  <si>
+    <t>POWSZECHNA KASA OSZCZEDNOSCI BANK 06/05/2030</t>
   </si>
   <si>
     <t>XS3013011203</t>
   </si>
   <si>
     <t>PPG INDUSTRIES INC 3.25 04/03/2032</t>
   </si>
   <si>
-    <t>1 055.14</t>
+    <t>1 477.19</t>
   </si>
   <si>
     <t>XS2810794680</t>
   </si>
   <si>
     <t>PROLOGIS EURO FINANCE LLC 4 05/05/2034</t>
   </si>
   <si>
-    <t>10 328.88</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2187529180</t>
   </si>
   <si>
     <t>PROLOGIS INTERNATIONAL FUNDING II 1.625 17/06/2032</t>
   </si>
   <si>
-    <t>4 830.48</t>
+    <t>5 142.12</t>
   </si>
   <si>
     <t>BE0002830116</t>
   </si>
   <si>
     <t>PROXIMUS NV 0.75 17/11/2036</t>
   </si>
   <si>
+    <t>1 091.10</t>
+  </si>
+  <si>
     <t>FR0014010CI2</t>
   </si>
   <si>
     <t>PUBLICIS GROUPE SA 3.375 12/06/2032</t>
   </si>
   <si>
-    <t>5 825.34</t>
+    <t>6 195.21</t>
   </si>
   <si>
     <t>CH1353015048</t>
   </si>
   <si>
     <t>RAIFFEISEN SCHWEIZ GENOSSENSCHAFT 03/09/2032</t>
   </si>
   <si>
-    <t>7 345.18</t>
+    <t>7 978.39</t>
   </si>
   <si>
     <t>FR0014015EO5</t>
   </si>
   <si>
     <t>RCI BANQUE SA 3.75 16/02/2032</t>
   </si>
   <si>
+    <t>1 202.05</t>
+  </si>
+  <si>
     <t>XS2838500218</t>
   </si>
   <si>
     <t>REDEIA CORPORACION SA 3.375 09/07/2032</t>
   </si>
   <si>
+    <t>2 847.95</t>
+  </si>
+  <si>
+    <t>XS3348120653</t>
+  </si>
+  <si>
+    <t>REDEIA CORPORACION SA PERP</t>
+  </si>
+  <si>
+    <t>XS2126161764</t>
+  </si>
+  <si>
+    <t>RELX FINANCE BV 0.5 10/03/2028</t>
+  </si>
+  <si>
+    <t>XS2779010300</t>
+  </si>
+  <si>
+    <t>RELX FINANCE BV 3.375 20/03/2033</t>
+  </si>
+  <si>
+    <t>1 248.29</t>
+  </si>
+  <si>
+    <t>FR001400U3P1</t>
+  </si>
+  <si>
+    <t>ROQUETTE FRERES SA 3.774 25/11/2031</t>
+  </si>
+  <si>
+    <t>3 494.83</t>
+  </si>
+  <si>
+    <t>XS3308054124</t>
+  </si>
+  <si>
+    <t>ROYAL SCHIPHOL GROUP NV 3.625 20/11/2035</t>
+  </si>
+  <si>
+    <t>XS3304304945</t>
+  </si>
+  <si>
+    <t>SAGE GROUP PLC 3.821 25/02/2033</t>
+  </si>
+  <si>
+    <t>1 708.88</t>
+  </si>
+  <si>
+    <t>XS2894895684</t>
+  </si>
+  <si>
+    <t>SCOTTISH HYDRO ELECTRIC TRANSMISSI 3.375 04/09/2032</t>
+  </si>
+  <si>
+    <t>3 550.96</t>
+  </si>
+  <si>
+    <t>XS2974156031</t>
+  </si>
+  <si>
+    <t>SELP FINANCE SARL 3.75 16/01/2032</t>
+  </si>
+  <si>
+    <t>XS3310387256</t>
+  </si>
+  <si>
+    <t>SELP FINANCE SARL 3.875 21/04/2031</t>
+  </si>
+  <si>
+    <t>XS2616008970</t>
+  </si>
+  <si>
+    <t>SIKA CAPITAL BV 3.75 03/05/2030</t>
+  </si>
+  <si>
+    <t>SK4120013400</t>
+  </si>
+  <si>
+    <t>SLOVAKIA GOVERNMENT BOND 2 17/10/2047</t>
+  </si>
+  <si>
+    <t>23 465.33</t>
+  </si>
+  <si>
+    <t>XS3237109965</t>
+  </si>
+  <si>
+    <t>SMURFIT KAPPA TREASURY UNLIMITED C 3.489 24/11/2031</t>
+  </si>
+  <si>
+    <t>1 657.51</t>
+  </si>
+  <si>
+    <t>FR0014012ID6</t>
+  </si>
+  <si>
+    <t>SOCIETE GENERALE SA 02/09/2033</t>
+  </si>
+  <si>
+    <t>7 705.48</t>
+  </si>
+  <si>
+    <t>FR0014014A53</t>
+  </si>
+  <si>
+    <t>SOCIETE GENERALE SA 20/11/2035</t>
+  </si>
+  <si>
+    <t>5 541.78</t>
+  </si>
+  <si>
+    <t>XS3317460619</t>
+  </si>
+  <si>
+    <t>SOFTBANK CORP 3.936 30/06/2032</t>
+  </si>
+  <si>
+    <t>ES0000012K20</t>
+  </si>
+  <si>
+    <t>SPAIN (KINGDOM OF) 0.7 30/04/2032</t>
+  </si>
+  <si>
+    <t>1 400.15</t>
+  </si>
+  <si>
+    <t>ES0000012I24</t>
+  </si>
+  <si>
+    <t>SPAIN (KINGDOM OF) 0.85 30/07/2037</t>
+  </si>
+  <si>
+    <t>10 306.05</t>
+  </si>
+  <si>
+    <t>ES0000012O75</t>
+  </si>
+  <si>
+    <t>SPAIN (KINGDOM OF) 3.5 31/01/2041</t>
+  </si>
+  <si>
+    <t>41 069.67</t>
+  </si>
+  <si>
+    <t>ES0000012M93</t>
+  </si>
+  <si>
+    <t>SPAIN (KINGDOM OF) 4 31/10/2054</t>
+  </si>
+  <si>
+    <t>3 720.55</t>
+  </si>
+  <si>
+    <t>XS3027988263</t>
+  </si>
+  <si>
+    <t>SSE PLC 3.5 18/03/2032</t>
+  </si>
+  <si>
+    <t>1 519.67</t>
+  </si>
+  <si>
+    <t>XS2439704318</t>
+  </si>
+  <si>
+    <t>SSE PLC PERP</t>
+  </si>
+  <si>
+    <t>XS3326547992</t>
+  </si>
+  <si>
+    <t>SWISS RE SUBORDINATED FINANCE PLC 22/04/2037</t>
+  </si>
+  <si>
+    <t>XS3324584260</t>
+  </si>
+  <si>
+    <t>SYDNEY AIRPORT FINANCE COMPANY PTY 3.965 28/04/2034</t>
+  </si>
+  <si>
+    <t>XS2314267449</t>
+  </si>
+  <si>
+    <t>TELE2 AB 0.75 23/03/2031</t>
+  </si>
+  <si>
+    <t>XS2623868994</t>
+  </si>
+  <si>
+    <t>TELE2 AB 3.75 22/11/2029</t>
+  </si>
+  <si>
+    <t>3 092.47</t>
+  </si>
+  <si>
+    <t>XS2589828941</t>
+  </si>
+  <si>
+    <t>TELIA COMPANY AB 3.625 22/02/2032</t>
+  </si>
+  <si>
+    <t>XS3166363906</t>
+  </si>
+  <si>
+    <t>TELSTRA GROUP LTD 3.375 02/03/2035</t>
+  </si>
+  <si>
     <t>2 663.01</t>
   </si>
   <si>
-    <t>XS3348120653</t>
-[...208 lines deleted...]
-  <si>
     <t>XS2613162424</t>
   </si>
   <si>
     <t>TELSTRA GROUP LTD 3.75 04/05/2031</t>
   </si>
   <si>
-    <t>3 636.99</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2549543226</t>
   </si>
   <si>
     <t>TENNET NETHERLANDS BV 4.25 28/04/2032</t>
   </si>
   <si>
-    <t>4 191.78</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3128477521</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA 3 22/07/2031</t>
   </si>
   <si>
-    <t>6 780.82</t>
+    <t>7 273.97</t>
+  </si>
+  <si>
+    <t>XS2798269069</t>
+  </si>
+  <si>
+    <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
   </si>
   <si>
     <t>XS3281650823</t>
   </si>
   <si>
-    <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
-[...2 lines deleted...]
-    <t>XS2798269069</t>
+    <t>1 087.15</t>
   </si>
   <si>
     <t>FR001400L263</t>
   </si>
   <si>
     <t>THALES SA 4.25 18/10/2031</t>
   </si>
   <si>
-    <t>8 709.59</t>
+    <t>9 641.10</t>
   </si>
   <si>
     <t>XS3298843924</t>
   </si>
   <si>
     <t>T-MOBILE USA INC 3.625 19/02/2035</t>
   </si>
   <si>
-    <t>2 496.48</t>
+    <t>3 289.02</t>
   </si>
   <si>
     <t>XS2980851351</t>
   </si>
   <si>
     <t>TORONTO-DOMINION BANK/THE 23/01/2036</t>
   </si>
   <si>
-    <t>2 146.39</t>
+    <t>2 623.36</t>
   </si>
   <si>
     <t>XS3047435659</t>
   </si>
   <si>
     <t>TRANSURBAN FINANCE COMPANY PTY LTD 4.143 17/04/2035</t>
   </si>
   <si>
     <t>CH1305916897</t>
   </si>
   <si>
     <t>UBS GROUP AG 09/06/2033</t>
   </si>
   <si>
-    <t>10 781.51</t>
+    <t>11 459.59</t>
   </si>
   <si>
     <t>BE0390119825</t>
   </si>
   <si>
     <t>UCB SA 4.25 20/03/2030</t>
   </si>
   <si>
     <t>FR001400SIL1</t>
   </si>
   <si>
     <t>UNIBAIL-RODAMCO-WESTFIELD SE 3.875 11/09/2034</t>
   </si>
   <si>
-    <t>11 890.41</t>
+    <t>12 952.05</t>
   </si>
   <si>
     <t>IT0005704900</t>
   </si>
   <si>
     <t>UNICREDIT SPA 16/04/2032</t>
   </si>
   <si>
     <t>XS2496289138</t>
   </si>
   <si>
     <t>UNIVERSAL MUSIC GROUP NV 3.75 30/06/2032</t>
   </si>
   <si>
-    <t>7 048.66</t>
+    <t>7 523.32</t>
   </si>
   <si>
     <t>FR001400UHP0</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA 2.974 10/01/2031</t>
   </si>
   <si>
-    <t>2 517.72</t>
+    <t>3 006.59</t>
   </si>
   <si>
     <t>FR0014017P12</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA 3.69 10/04/2031</t>
   </si>
   <si>
     <t>FR00140007L3</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA NC8.5 PERP</t>
   </si>
   <si>
-    <t>XS2821745374</t>
-[...7 lines deleted...]
-  <si>
     <t>XS3310548105</t>
   </si>
   <si>
     <t>VESTAS WIND SYSTEMS A/S 3.75 15/06/2033</t>
   </si>
   <si>
     <t>DE000A3MP4V7</t>
   </si>
   <si>
     <t>VONOVIA SE 0.75 01/09/2032</t>
   </si>
   <si>
-    <t>2 884.93</t>
+    <t>3 131.51</t>
   </si>
   <si>
     <t>XS2592516210</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 3.75 03/04/2031</t>
   </si>
   <si>
     <t>CH1471403852</t>
   </si>
   <si>
     <t>ZUERCHER KANTONALBANK 11/09/2031</t>
   </si>
   <si>
-    <t>3 869.98</t>
+    <t>4 215.52</t>
   </si>
   <si>
     <t>ER32612CK01</t>
   </si>
   <si>
     <t>DEC26 0RZ7 C @ 97.875</t>
-  </si>
-[...4 lines deleted...]
-    <t>DEC26 SX5E C @ 6600.000000</t>
   </si>
   <si>
     <t>SX5E2609CR01</t>
   </si>
   <si>
     <t>SEP26 SX5E C @ 6350.000000</t>
   </si>
   <si>
     <t>ER32612CK02</t>
   </si>
   <si>
     <t>DEC26 0RZ7 C @ 98.0</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -3308,226 +3305,226 @@
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N6"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C6" sqref="C6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
         <v>68988.63</v>
       </c>
       <c r="D2">
-        <v>181.55</v>
+        <v>181.76</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>12525365.92</v>
+        <v>12539781.1</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>12525365.92</v>
+        <v>12539781.1</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>994758.7738</v>
+        <v>993115.2444</v>
       </c>
       <c r="D3">
-        <v>114.44</v>
+        <v>114.56</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>113849263.76</v>
+        <v>113773273.8</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>113849263.76</v>
+        <v>113773273.8</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>496428.63</v>
+        <v>506696.24</v>
       </c>
       <c r="D4">
-        <v>103.18</v>
+        <v>101.71</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>51224889.52</v>
+        <v>51537076.04</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>51224889.52</v>
+        <v>51537076.04</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>7135.7408</v>
+        <v>7132.039</v>
       </c>
       <c r="D5">
-        <v>102.75</v>
+        <v>102.81</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>733244.0</v>
+        <v>733305.11</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>733244.0</v>
+        <v>733305.11</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
         <v>1.0</v>
       </c>
       <c r="D6">
-        <v>105.63</v>
+        <v>105.75</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>105.63</v>
+        <v>105.75</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>105.63</v>
+        <v>105.75</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -3579,19534 +3576,19534 @@
       </c>
       <c r="M1" t="s">
         <v>28</v>
       </c>
       <c r="N1" t="s">
         <v>29</v>
       </c>
       <c r="O1" t="s">
         <v>30</v>
       </c>
       <c r="P1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>32</v>
       </c>
       <c r="B2" t="s">
         <v>33</v>
       </c>
       <c r="C2" s="1">
         <v>952.0</v>
       </c>
       <c r="D2" s="1">
-        <v>31.44</v>
+        <v>37.0</v>
       </c>
       <c r="E2" s="1">
         <v>35.22</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
         <v>33529.44</v>
       </c>
       <c r="I2" s="1">
-        <v>-3598.56</v>
+        <v>1694.56</v>
       </c>
       <c r="J2" s="1">
-        <v>-10.732538330494</v>
+        <v>5.0539466212379</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>29930.88</v>
+        <v>35224.0</v>
       </c>
       <c r="N2" s="1">
-        <v>29930.88</v>
+        <v>35224.0</v>
       </c>
       <c r="O2" s="1">
         <v>0.02</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>34</v>
       </c>
       <c r="B3" t="s">
         <v>35</v>
       </c>
       <c r="C3" s="1">
         <v>2915.0</v>
       </c>
       <c r="D3" s="1">
-        <v>30.2</v>
+        <v>29.89</v>
       </c>
       <c r="E3" s="1">
         <v>28.2823842196</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>82443.15</v>
       </c>
       <c r="I3" s="1">
-        <v>5589.85</v>
+        <v>4686.2</v>
       </c>
       <c r="J3" s="1">
-        <v>6.7802479648097</v>
+        <v>5.6841593267603</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>88033.0</v>
+        <v>87129.35</v>
       </c>
       <c r="N3" s="1">
-        <v>88033.0</v>
+        <v>87129.35</v>
       </c>
       <c r="O3" s="1">
         <v>0.05</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>36</v>
       </c>
       <c r="B4" t="s">
         <v>37</v>
       </c>
       <c r="C4" s="1">
-        <v>790.0</v>
+        <v>748.0</v>
       </c>
       <c r="D4" s="1">
-        <v>234.6</v>
+        <v>267.4</v>
       </c>
       <c r="E4" s="1">
-        <v>245.3113924051</v>
+        <v>245.3113903743</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
-        <v>193796.0</v>
+        <v>183492.92</v>
       </c>
       <c r="I4" s="1">
-        <v>-8462.0</v>
+        <v>16522.28</v>
       </c>
       <c r="J4" s="1">
-        <v>-4.3664471918925</v>
+        <v>9.0043147168839</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>185334.0</v>
+        <v>200015.2</v>
       </c>
       <c r="N4" s="1">
-        <v>185334.0</v>
+        <v>200015.2</v>
       </c>
       <c r="O4" s="1">
-        <v>0.1</v>
+        <v>0.11</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>38</v>
       </c>
       <c r="B5" t="s">
         <v>39</v>
       </c>
       <c r="C5" s="1">
-        <v>1288.0</v>
+        <v>1220.0</v>
       </c>
       <c r="D5" s="1">
-        <v>145.05</v>
+        <v>141.7</v>
       </c>
       <c r="E5" s="1">
-        <v>202.741552795</v>
+        <v>202.7415491803</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
-        <v>261131.12</v>
+        <v>247344.69</v>
       </c>
       <c r="I5" s="1">
-        <v>-74306.72</v>
+        <v>-74470.69</v>
       </c>
       <c r="J5" s="1">
-        <v>-28.455712210785</v>
+        <v>-30.108060941191</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>186824.4</v>
+        <v>172874.0</v>
       </c>
       <c r="N5" s="1">
-        <v>186824.4</v>
+        <v>172874.0</v>
       </c>
       <c r="O5" s="1">
         <v>0.1</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>40</v>
       </c>
       <c r="B6" t="s">
         <v>41</v>
       </c>
       <c r="C6" s="1">
-        <v>123.0</v>
+        <v>116.0</v>
       </c>
       <c r="D6" s="1">
-        <v>981.3</v>
+        <v>921.0</v>
       </c>
       <c r="E6" s="1">
-        <v>1263.0082926829</v>
+        <v>1263.0082758621</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
-        <v>155350.02</v>
+        <v>146508.96</v>
       </c>
       <c r="I6" s="1">
-        <v>-34650.12</v>
+        <v>-39672.96</v>
       </c>
       <c r="J6" s="1">
-        <v>-22.304548142318</v>
+        <v>-27.078862617003</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>120699.9</v>
+        <v>106836.0</v>
       </c>
       <c r="N6" s="1">
-        <v>120699.9</v>
+        <v>106836.0</v>
       </c>
       <c r="O6" s="1">
-        <v>0.07</v>
+        <v>0.06</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>42</v>
       </c>
       <c r="B7" t="s">
         <v>43</v>
       </c>
       <c r="C7" s="1">
-        <v>15839.0</v>
+        <v>15002.0</v>
       </c>
       <c r="D7" s="1">
-        <v>26.18</v>
+        <v>23.38</v>
       </c>
       <c r="E7" s="1">
-        <v>27.0627255509</v>
+        <v>27.0627256366</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>428646.51</v>
+        <v>405995.01</v>
       </c>
       <c r="I7" s="1">
-        <v>-13981.49</v>
+        <v>-55248.25</v>
       </c>
       <c r="J7" s="1">
-        <v>-3.2617762360879</v>
+        <v>-13.608110602148</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>414665.02</v>
+        <v>350746.76</v>
       </c>
       <c r="N7" s="1">
-        <v>414665.02</v>
+        <v>350746.76</v>
       </c>
       <c r="O7" s="1">
-        <v>0.23</v>
+        <v>0.2</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>44</v>
       </c>
       <c r="B8" t="s">
         <v>45</v>
       </c>
       <c r="C8" s="1">
         <v>261.0</v>
       </c>
       <c r="D8" s="1">
-        <v>111.7</v>
+        <v>105.6</v>
       </c>
       <c r="E8" s="1">
         <v>118.4</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
         <v>30902.4</v>
       </c>
       <c r="I8" s="1">
-        <v>-1748.7</v>
+        <v>-3340.8</v>
       </c>
       <c r="J8" s="1">
-        <v>-5.6587837837838</v>
+        <v>-10.810810810811</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>29153.7</v>
+        <v>27561.6</v>
       </c>
       <c r="N8" s="1">
-        <v>29153.7</v>
+        <v>27561.6</v>
       </c>
       <c r="O8" s="1">
         <v>0.02</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>46</v>
       </c>
       <c r="B9" t="s">
         <v>47</v>
       </c>
       <c r="C9" s="1">
         <v>818.0</v>
       </c>
       <c r="D9" s="1">
-        <v>68.6</v>
+        <v>67.95</v>
       </c>
       <c r="E9" s="1">
         <v>62.9093520782</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
         <v>51459.85</v>
       </c>
       <c r="I9" s="1">
-        <v>4654.95</v>
+        <v>4123.25</v>
       </c>
       <c r="J9" s="1">
-        <v>9.0457900674021</v>
+        <v>8.0125573626818</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>56114.8</v>
+        <v>55583.1</v>
       </c>
       <c r="N9" s="1">
-        <v>56114.8</v>
+        <v>55583.1</v>
       </c>
       <c r="O9" s="1">
         <v>0.03</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>48</v>
       </c>
       <c r="B10" t="s">
         <v>49</v>
       </c>
       <c r="C10" s="1">
-        <v>14488.0</v>
+        <v>13722.0</v>
       </c>
       <c r="D10" s="1">
-        <v>9.778</v>
+        <v>9.66</v>
       </c>
       <c r="E10" s="1">
-        <v>8.8602270845</v>
+        <v>8.8602273721</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>128366.97</v>
+        <v>121580.04</v>
       </c>
       <c r="I10" s="1">
-        <v>13296.69</v>
+        <v>10974.48</v>
       </c>
       <c r="J10" s="1">
-        <v>10.358342181014</v>
+        <v>9.0265474497294</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>141663.66</v>
+        <v>132554.52</v>
       </c>
       <c r="N10" s="1">
-        <v>141663.66</v>
+        <v>132554.52</v>
       </c>
       <c r="O10" s="1">
-        <v>0.08</v>
+        <v>0.07</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>50</v>
       </c>
       <c r="B11" t="s">
         <v>51</v>
       </c>
       <c r="C11" s="1">
-        <v>2845.0</v>
+        <v>2695.0</v>
       </c>
       <c r="D11" s="1">
-        <v>170.52</v>
+        <v>175.48</v>
       </c>
       <c r="E11" s="1">
-        <v>161.7518804921</v>
+        <v>161.7518812616</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>460184.1</v>
+        <v>435921.32</v>
       </c>
       <c r="I11" s="1">
-        <v>24945.3</v>
+        <v>36997.28</v>
       </c>
       <c r="J11" s="1">
-        <v>5.4207218371952</v>
+        <v>8.487146258412</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>485129.4</v>
+        <v>472918.6</v>
       </c>
       <c r="N11" s="1">
-        <v>485129.4</v>
+        <v>472918.6</v>
       </c>
       <c r="O11" s="1">
-        <v>0.27</v>
+        <v>0.26</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>52</v>
       </c>
       <c r="B12" t="s">
         <v>53</v>
       </c>
       <c r="C12" s="1">
-        <v>1890.0</v>
+        <v>1790.0</v>
       </c>
       <c r="D12" s="1">
-        <v>394.8</v>
+        <v>371.7</v>
       </c>
       <c r="E12" s="1">
-        <v>232.4201005291</v>
+        <v>232.4201005587</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>439273.99</v>
+        <v>416031.98</v>
       </c>
       <c r="I12" s="1">
-        <v>306898.01</v>
+        <v>249311.02</v>
       </c>
       <c r="J12" s="1">
-        <v>69.864826278469</v>
+        <v>59.92592684822</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>746172.0</v>
+        <v>665343.0</v>
       </c>
       <c r="N12" s="1">
-        <v>746172.0</v>
+        <v>665343.0</v>
       </c>
       <c r="O12" s="1">
-        <v>0.42</v>
+        <v>0.37</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>54</v>
       </c>
       <c r="B13" t="s">
         <v>55</v>
       </c>
       <c r="C13" s="1">
         <v>4631.0</v>
       </c>
       <c r="D13" s="1">
-        <v>17.05</v>
+        <v>17.22</v>
       </c>
       <c r="E13" s="1">
         <v>25.1987583675</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
         <v>116695.45</v>
       </c>
       <c r="I13" s="1">
-        <v>-37736.9</v>
+        <v>-36949.63</v>
       </c>
       <c r="J13" s="1">
-        <v>-32.337936054919</v>
+        <v>-31.663299640217</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>78958.55</v>
+        <v>79745.82</v>
       </c>
       <c r="N13" s="1">
-        <v>78958.55</v>
+        <v>79745.82</v>
       </c>
       <c r="O13" s="1">
         <v>0.04</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>56</v>
       </c>
       <c r="B14" t="s">
         <v>57</v>
       </c>
       <c r="C14" s="1">
         <v>546.0</v>
       </c>
       <c r="D14" s="1">
-        <v>60.0</v>
+        <v>61.4</v>
       </c>
       <c r="E14" s="1">
         <v>63.55</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
         <v>34698.3</v>
       </c>
       <c r="I14" s="1">
-        <v>-1938.3</v>
+        <v>-1173.9</v>
       </c>
       <c r="J14" s="1">
-        <v>-5.5861526357199</v>
+        <v>-3.3831628638867</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>32760.0</v>
+        <v>33524.4</v>
       </c>
       <c r="N14" s="1">
-        <v>32760.0</v>
+        <v>33524.4</v>
       </c>
       <c r="O14" s="1">
         <v>0.02</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>58</v>
       </c>
       <c r="B15" t="s">
         <v>59</v>
       </c>
       <c r="C15" s="1">
-        <v>5419.0</v>
+        <v>5132.0</v>
       </c>
       <c r="D15" s="1">
-        <v>52.64</v>
+        <v>51.38</v>
       </c>
       <c r="E15" s="1">
-        <v>62.0221073999</v>
+        <v>62.0221083398</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>336097.8</v>
+        <v>318297.46</v>
       </c>
       <c r="I15" s="1">
-        <v>-50841.64</v>
+        <v>-54615.3</v>
       </c>
       <c r="J15" s="1">
-        <v>-15.127037427796</v>
+        <v>-17.15857236184</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>285256.16</v>
+        <v>263682.16</v>
       </c>
       <c r="N15" s="1">
-        <v>285256.16</v>
+        <v>263682.16</v>
       </c>
       <c r="O15" s="1">
-        <v>0.16</v>
+        <v>0.15</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>60</v>
       </c>
       <c r="B16" t="s">
         <v>61</v>
       </c>
       <c r="C16" s="1">
         <v>2497.0</v>
       </c>
       <c r="D16" s="1">
-        <v>10.015</v>
+        <v>10.76</v>
       </c>
       <c r="E16" s="1">
         <v>13.1750020024</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
         <v>32897.98</v>
       </c>
       <c r="I16" s="1">
-        <v>-7890.52</v>
+        <v>-6030.26</v>
       </c>
       <c r="J16" s="1">
-        <v>-23.984816089012</v>
+        <v>-18.330183190579</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>25007.46</v>
+        <v>26867.72</v>
       </c>
       <c r="N16" s="1">
-        <v>25007.46</v>
+        <v>26867.72</v>
       </c>
       <c r="O16" s="1">
-        <v>0.01</v>
+        <v>0.02</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>62</v>
       </c>
       <c r="B17" t="s">
         <v>63</v>
       </c>
       <c r="C17" s="1">
-        <v>6371.0</v>
+        <v>6034.0</v>
       </c>
       <c r="D17" s="1">
-        <v>62.58</v>
+        <v>67.82</v>
       </c>
       <c r="E17" s="1">
-        <v>56.0830764401</v>
+        <v>56.0830759032</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>357305.28</v>
+        <v>338405.28</v>
       </c>
       <c r="I17" s="1">
-        <v>41391.9</v>
+        <v>70820.6</v>
       </c>
       <c r="J17" s="1">
-        <v>11.584463571319</v>
+        <v>20.927746753833</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>398697.18</v>
+        <v>409225.88</v>
       </c>
       <c r="N17" s="1">
-        <v>398697.18</v>
+        <v>409225.88</v>
       </c>
       <c r="O17" s="1">
-        <v>0.22</v>
+        <v>0.23</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>64</v>
       </c>
       <c r="B18" t="s">
         <v>65</v>
       </c>
       <c r="C18" s="1">
         <v>2992.0</v>
       </c>
       <c r="D18" s="1">
-        <v>32.44</v>
+        <v>36.34</v>
       </c>
       <c r="E18" s="1">
         <v>29.7645855615</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
         <v>89055.64</v>
       </c>
       <c r="I18" s="1">
-        <v>8004.84</v>
+        <v>19673.64</v>
       </c>
       <c r="J18" s="1">
-        <v>8.9885828679688</v>
+        <v>22.09140263323</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>97060.48</v>
+        <v>108729.28</v>
       </c>
       <c r="N18" s="1">
-        <v>97060.48</v>
+        <v>108729.28</v>
       </c>
       <c r="O18" s="1">
-        <v>0.05</v>
+        <v>0.06</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>66</v>
       </c>
       <c r="B19" t="s">
         <v>67</v>
       </c>
       <c r="C19" s="1">
-        <v>2199.0</v>
+        <v>2083.0</v>
       </c>
       <c r="D19" s="1">
-        <v>1237.0</v>
+        <v>1305.6</v>
       </c>
       <c r="E19" s="1">
-        <v>519.9669804457</v>
+        <v>519.9669803169</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>1143407.39</v>
+        <v>1083091.22</v>
       </c>
       <c r="I19" s="1">
-        <v>1576755.61</v>
+        <v>1636473.58</v>
       </c>
       <c r="J19" s="1">
-        <v>137.89972181306</v>
+        <v>151.092867321</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>2720163.0</v>
+        <v>2719564.8</v>
       </c>
       <c r="N19" s="1">
-        <v>2720163.0</v>
+        <v>2719564.8</v>
       </c>
       <c r="O19" s="1">
-        <v>1.53</v>
+        <v>1.52</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>68</v>
       </c>
       <c r="B20" t="s">
         <v>69</v>
       </c>
       <c r="C20" s="1">
         <v>686.0</v>
       </c>
       <c r="D20" s="1">
-        <v>64.02</v>
+        <v>66.26</v>
       </c>
       <c r="E20" s="1">
         <v>61.44</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
         <v>42147.84</v>
       </c>
       <c r="I20" s="1">
-        <v>1769.88</v>
+        <v>3306.52</v>
       </c>
       <c r="J20" s="1">
-        <v>4.19921875</v>
+        <v>7.8450520833333</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>43917.72</v>
+        <v>45454.36</v>
       </c>
       <c r="N20" s="1">
-        <v>43917.72</v>
+        <v>45454.36</v>
       </c>
       <c r="O20" s="1">
-        <v>0.02</v>
+        <v>0.03</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>70</v>
       </c>
       <c r="B21" t="s">
         <v>71</v>
       </c>
       <c r="C21" s="1">
-        <v>17509.0</v>
+        <v>16583.0</v>
       </c>
       <c r="D21" s="1">
-        <v>42.42</v>
+        <v>39.5</v>
       </c>
       <c r="E21" s="1">
-        <v>28.5714055629</v>
+        <v>28.5714056564</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>500256.74</v>
+        <v>473799.62</v>
       </c>
       <c r="I21" s="1">
-        <v>242475.04</v>
+        <v>181228.88</v>
       </c>
       <c r="J21" s="1">
-        <v>48.470119563007</v>
+        <v>38.250110880207</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>742731.78</v>
+        <v>655028.5</v>
       </c>
       <c r="N21" s="1">
-        <v>742731.78</v>
+        <v>655028.5</v>
       </c>
       <c r="O21" s="1">
-        <v>0.42</v>
+        <v>0.37</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>72</v>
       </c>
       <c r="B22" t="s">
         <v>73</v>
       </c>
       <c r="C22" s="1">
         <v>3725.0</v>
       </c>
       <c r="D22" s="1">
-        <v>10.36</v>
+        <v>10.73</v>
       </c>
       <c r="E22" s="1">
         <v>8.3950013423</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
         <v>31271.38</v>
       </c>
       <c r="I22" s="1">
-        <v>7319.62</v>
+        <v>8697.87</v>
       </c>
       <c r="J22" s="1">
-        <v>23.40677002422</v>
+        <v>27.814154667942</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>38591.0</v>
+        <v>39969.25</v>
       </c>
       <c r="N22" s="1">
-        <v>38591.0</v>
+        <v>39969.25</v>
       </c>
       <c r="O22" s="1">
         <v>0.02</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>74</v>
       </c>
       <c r="B23" t="s">
         <v>75</v>
       </c>
       <c r="C23" s="1">
         <v>595.0</v>
       </c>
       <c r="D23" s="1">
-        <v>56.3</v>
+        <v>57.7</v>
       </c>
       <c r="E23" s="1">
         <v>54.85</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
         <v>32635.75</v>
       </c>
       <c r="I23" s="1">
-        <v>862.75</v>
+        <v>1695.75</v>
       </c>
       <c r="J23" s="1">
-        <v>2.6435733819508</v>
+        <v>5.1959890610757</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>33498.5</v>
+        <v>34331.5</v>
       </c>
       <c r="N23" s="1">
-        <v>33498.5</v>
+        <v>34331.5</v>
       </c>
       <c r="O23" s="1">
         <v>0.02</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>76</v>
       </c>
       <c r="B24" t="s">
         <v>77</v>
       </c>
       <c r="C24" s="1">
         <v>3780.0</v>
       </c>
       <c r="D24" s="1">
-        <v>18.675</v>
+        <v>19.5</v>
       </c>
       <c r="E24" s="1">
         <v>18.1805714286</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
         <v>68722.56</v>
       </c>
       <c r="I24" s="1">
-        <v>1868.94</v>
+        <v>4987.44</v>
       </c>
       <c r="J24" s="1">
-        <v>2.7195436258486</v>
+        <v>7.2573547900427</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>70591.5</v>
+        <v>73710.0</v>
       </c>
       <c r="N24" s="1">
-        <v>70591.5</v>
+        <v>73710.0</v>
       </c>
       <c r="O24" s="1">
         <v>0.04</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>78</v>
       </c>
       <c r="B25" t="s">
         <v>79</v>
       </c>
       <c r="C25" s="1">
-        <v>31770.0</v>
+        <v>30090.0</v>
       </c>
       <c r="D25" s="1">
-        <v>19.23</v>
+        <v>18.76</v>
       </c>
       <c r="E25" s="1">
-        <v>9.5222168713</v>
+        <v>9.5222170156</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>302520.83</v>
+        <v>286523.51</v>
       </c>
       <c r="I25" s="1">
-        <v>308416.27</v>
+        <v>277964.89</v>
       </c>
       <c r="J25" s="1">
-        <v>101.94877159368</v>
+        <v>97.01294319618</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>610937.1</v>
+        <v>564488.4</v>
       </c>
       <c r="N25" s="1">
-        <v>610937.1</v>
+        <v>564488.4</v>
       </c>
       <c r="O25" s="1">
-        <v>0.34</v>
+        <v>0.32</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>80</v>
       </c>
       <c r="B26" t="s">
         <v>81</v>
       </c>
       <c r="C26" s="1">
         <v>25443.0</v>
       </c>
       <c r="D26" s="1">
-        <v>3.294</v>
+        <v>3.283</v>
       </c>
       <c r="E26" s="1">
         <v>3.1977663798</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
         <v>81360.77</v>
       </c>
       <c r="I26" s="1">
-        <v>2448.47</v>
+        <v>2168.6</v>
       </c>
       <c r="J26" s="1">
-        <v>3.0093987556902</v>
+        <v>2.6654123356994</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>83809.24</v>
+        <v>83529.37</v>
       </c>
       <c r="N26" s="1">
-        <v>83809.24</v>
+        <v>83529.37</v>
       </c>
       <c r="O26" s="1">
         <v>0.05</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>82</v>
       </c>
       <c r="B27" t="s">
         <v>83</v>
       </c>
       <c r="C27" s="1">
-        <v>70766.0</v>
+        <v>67024.0</v>
       </c>
       <c r="D27" s="1">
-        <v>10.634</v>
+        <v>10.416</v>
       </c>
       <c r="E27" s="1">
-        <v>7.7665221999</v>
+        <v>7.7665221413</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>549605.71</v>
+        <v>520543.38</v>
       </c>
       <c r="I27" s="1">
-        <v>202919.93</v>
+        <v>177578.6</v>
       </c>
       <c r="J27" s="1">
-        <v>36.921001057285</v>
+        <v>34.114082864717</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>752525.64</v>
+        <v>698121.98</v>
       </c>
       <c r="N27" s="1">
-        <v>752525.64</v>
+        <v>698121.98</v>
       </c>
       <c r="O27" s="1">
-        <v>0.42</v>
+        <v>0.39</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>84</v>
       </c>
       <c r="B28" t="s">
         <v>85</v>
       </c>
       <c r="C28" s="1">
         <v>4423.0</v>
       </c>
       <c r="D28" s="1">
-        <v>16.895</v>
+        <v>16.82</v>
       </c>
       <c r="E28" s="1">
         <v>16.4668573366</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
         <v>72832.91</v>
       </c>
       <c r="I28" s="1">
-        <v>1893.68</v>
+        <v>1561.95</v>
       </c>
       <c r="J28" s="1">
-        <v>2.6000334189585</v>
+        <v>2.1445662407283</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>74726.59</v>
+        <v>74394.86</v>
       </c>
       <c r="N28" s="1">
-        <v>74726.59</v>
+        <v>74394.86</v>
       </c>
       <c r="O28" s="1">
         <v>0.04</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>86</v>
       </c>
       <c r="B29" t="s">
         <v>87</v>
       </c>
       <c r="C29" s="1">
         <v>2924.0</v>
       </c>
       <c r="D29" s="1">
-        <v>14.665</v>
+        <v>13.9</v>
       </c>
       <c r="E29" s="1">
         <v>14.175</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
         <v>41447.7</v>
       </c>
       <c r="I29" s="1">
-        <v>1432.76</v>
+        <v>-804.1</v>
       </c>
       <c r="J29" s="1">
-        <v>3.4567901234568</v>
+        <v>-1.9400352733686</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>42880.46</v>
+        <v>40643.6</v>
       </c>
       <c r="N29" s="1">
-        <v>42880.46</v>
+        <v>40643.6</v>
       </c>
       <c r="O29" s="1">
         <v>0.02</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>88</v>
       </c>
       <c r="B30" t="s">
         <v>89</v>
       </c>
       <c r="C30" s="1">
         <v>646.0</v>
       </c>
       <c r="D30" s="1">
-        <v>154.7</v>
+        <v>148.2</v>
       </c>
       <c r="E30" s="1">
-        <v>131.8452012384</v>
+        <v>127.7952012384</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>85172.0</v>
+        <v>82555.7</v>
       </c>
       <c r="I30" s="1">
-        <v>14764.2</v>
+        <v>13181.5</v>
       </c>
       <c r="J30" s="1">
-        <v>17.334570046494</v>
+        <v>15.966795751232</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>99936.2</v>
+        <v>95737.2</v>
       </c>
       <c r="N30" s="1">
-        <v>99936.2</v>
+        <v>95737.2</v>
       </c>
       <c r="O30" s="1">
-        <v>0.06</v>
+        <v>0.05</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>90</v>
       </c>
       <c r="B31" t="s">
         <v>91</v>
       </c>
       <c r="C31" s="1">
         <v>369.0</v>
       </c>
       <c r="D31" s="1">
-        <v>227.9</v>
+        <v>261.3</v>
       </c>
       <c r="E31" s="1">
         <v>188.7486449864</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
         <v>69648.25</v>
       </c>
       <c r="I31" s="1">
-        <v>14446.85</v>
+        <v>26771.45</v>
       </c>
       <c r="J31" s="1">
-        <v>20.742588650828</v>
+        <v>38.438079923042</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>84095.1</v>
+        <v>96419.7</v>
       </c>
       <c r="N31" s="1">
-        <v>84095.1</v>
+        <v>96419.7</v>
       </c>
       <c r="O31" s="1">
         <v>0.05</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>92</v>
       </c>
       <c r="B32" t="s">
         <v>93</v>
       </c>
       <c r="C32" s="1">
         <v>999.0</v>
       </c>
       <c r="D32" s="1">
-        <v>31.06</v>
+        <v>31.6</v>
       </c>
       <c r="E32" s="1">
         <v>34.2</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
         <v>34165.8</v>
       </c>
       <c r="I32" s="1">
-        <v>-3136.86</v>
+        <v>-2597.4</v>
       </c>
       <c r="J32" s="1">
-        <v>-9.1812865497076</v>
+        <v>-7.6023391812865</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>31028.94</v>
+        <v>31568.4</v>
       </c>
       <c r="N32" s="1">
-        <v>31028.94</v>
+        <v>31568.4</v>
       </c>
       <c r="O32" s="1">
         <v>0.02</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>94</v>
       </c>
       <c r="B33" t="s">
         <v>95</v>
       </c>
       <c r="C33" s="1">
-        <v>5314.0</v>
+        <v>5033.0</v>
       </c>
       <c r="D33" s="1">
-        <v>83.48</v>
+        <v>80.9</v>
       </c>
       <c r="E33" s="1">
-        <v>78.5284117426</v>
+        <v>78.5284124776</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>417299.98</v>
+        <v>395233.5</v>
       </c>
       <c r="I33" s="1">
-        <v>26312.74</v>
+        <v>11936.2</v>
       </c>
       <c r="J33" s="1">
-        <v>6.3054735828169</v>
+        <v>3.020037522123</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>443612.72</v>
+        <v>407169.7</v>
       </c>
       <c r="N33" s="1">
-        <v>443612.72</v>
+        <v>407169.7</v>
       </c>
       <c r="O33" s="1">
-        <v>0.25</v>
+        <v>0.23</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>96</v>
       </c>
       <c r="B34" t="s">
         <v>97</v>
       </c>
       <c r="C34" s="1">
-        <v>5961.0</v>
+        <v>5646.0</v>
       </c>
       <c r="D34" s="1">
-        <v>92.14</v>
+        <v>92.96</v>
       </c>
       <c r="E34" s="1">
-        <v>76.0481580272</v>
+        <v>76.048157988</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>453323.07</v>
+        <v>429367.9</v>
       </c>
       <c r="I34" s="1">
-        <v>95923.47</v>
+        <v>95484.26</v>
       </c>
       <c r="J34" s="1">
-        <v>21.160068028305</v>
+        <v>22.238332208812</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>549246.54</v>
+        <v>524852.16</v>
       </c>
       <c r="N34" s="1">
-        <v>549246.54</v>
+        <v>524852.16</v>
       </c>
       <c r="O34" s="1">
-        <v>0.31</v>
+        <v>0.29</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>98</v>
       </c>
       <c r="B35" t="s">
         <v>99</v>
       </c>
       <c r="C35" s="1">
-        <v>316745.0</v>
+        <v>798714.0</v>
       </c>
       <c r="D35" s="1">
-        <v>11.216</v>
+        <v>11.246</v>
       </c>
       <c r="E35" s="1">
-        <v>11.1997054413</v>
+        <v>11.2375373037</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>3547450.7</v>
+        <v>8975578.37</v>
       </c>
       <c r="I35" s="1">
-        <v>5161.22</v>
+        <v>6759.27</v>
       </c>
       <c r="J35" s="1">
-        <v>0.14549095777427</v>
+        <v>0.075307347575419</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>3552611.92</v>
+        <v>8982337.64</v>
       </c>
       <c r="N35" s="1">
-        <v>3552611.92</v>
+        <v>8982337.64</v>
       </c>
       <c r="O35" s="1">
-        <v>1.99</v>
+        <v>5.03</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>100</v>
       </c>
       <c r="B36" t="s">
         <v>101</v>
       </c>
       <c r="C36" s="1">
-        <v>726900.0</v>
+        <v>363431.0</v>
       </c>
       <c r="D36" s="1">
-        <v>10.65</v>
+        <v>10.658</v>
       </c>
       <c r="E36" s="1">
-        <v>10.7182557023</v>
+        <v>10.7058073472</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>7791100.07</v>
+        <v>3890822.27</v>
       </c>
       <c r="I36" s="1">
-        <v>-49615.07</v>
+        <v>-17374.67</v>
       </c>
       <c r="J36" s="1">
-        <v>-0.63681726013307</v>
+        <v>-0.44655522134657</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>7741485.0</v>
+        <v>3873447.6</v>
       </c>
       <c r="N36" s="1">
-        <v>7741485.0</v>
+        <v>3873447.6</v>
       </c>
       <c r="O36" s="1">
-        <v>4.34</v>
+        <v>2.17</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>102</v>
       </c>
       <c r="B37" t="s">
         <v>103</v>
       </c>
       <c r="C37" s="1">
         <v>1338.0</v>
       </c>
       <c r="D37" s="1">
-        <v>52.2</v>
+        <v>50.92</v>
       </c>
       <c r="E37" s="1">
         <v>52.4771524664</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
         <v>70214.43</v>
       </c>
       <c r="I37" s="1">
-        <v>-370.83</v>
+        <v>-2083.47</v>
       </c>
       <c r="J37" s="1">
-        <v>-0.52813930128038</v>
+        <v>-2.9672960387202</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>69843.6</v>
+        <v>68130.96</v>
       </c>
       <c r="N37" s="1">
-        <v>69843.6</v>
+        <v>68130.96</v>
       </c>
       <c r="O37" s="1">
         <v>0.04</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>104</v>
       </c>
       <c r="B38" t="s">
         <v>105</v>
       </c>
       <c r="C38" s="1">
         <v>7108.0</v>
       </c>
       <c r="D38" s="1">
-        <v>12.158</v>
+        <v>12.582</v>
       </c>
       <c r="E38" s="1">
         <v>11.9557132808</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
         <v>84981.21</v>
       </c>
       <c r="I38" s="1">
-        <v>1437.85</v>
+        <v>4451.65</v>
       </c>
       <c r="J38" s="1">
-        <v>1.6919622584804</v>
+        <v>5.2383932871749</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>86419.06</v>
+        <v>89432.86</v>
       </c>
       <c r="N38" s="1">
-        <v>86419.06</v>
+        <v>89432.86</v>
       </c>
       <c r="O38" s="1">
         <v>0.05</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>106</v>
       </c>
       <c r="B39" t="s">
         <v>107</v>
       </c>
       <c r="C39" s="1">
-        <v>8101.0</v>
+        <v>7673.0</v>
       </c>
       <c r="D39" s="1">
-        <v>28.43</v>
+        <v>25.99</v>
       </c>
       <c r="E39" s="1">
-        <v>25.0622713245</v>
+        <v>25.0622716017</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>203029.46</v>
+        <v>192302.81</v>
       </c>
       <c r="I39" s="1">
-        <v>27281.97</v>
+        <v>7118.46</v>
       </c>
       <c r="J39" s="1">
-        <v>13.437444004432</v>
+        <v>3.7016931785864</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>230311.43</v>
+        <v>199421.27</v>
       </c>
       <c r="N39" s="1">
-        <v>230311.43</v>
+        <v>199421.27</v>
       </c>
       <c r="O39" s="1">
-        <v>0.13</v>
+        <v>0.11</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>108</v>
       </c>
       <c r="B40" t="s">
         <v>109</v>
       </c>
       <c r="C40" s="1">
-        <v>27770.0</v>
+        <v>26302.0</v>
       </c>
       <c r="D40" s="1">
-        <v>10.795</v>
+        <v>10.74</v>
       </c>
       <c r="E40" s="1">
-        <v>10.5425941664</v>
+        <v>10.5425940993</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>292767.84</v>
+        <v>277291.31</v>
       </c>
       <c r="I40" s="1">
-        <v>7009.31</v>
+        <v>5192.17</v>
       </c>
       <c r="J40" s="1">
-        <v>2.3941529916674</v>
+        <v>1.8724604099566</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>299777.15</v>
+        <v>282483.48</v>
       </c>
       <c r="N40" s="1">
-        <v>299777.15</v>
+        <v>282483.48</v>
       </c>
       <c r="O40" s="1">
-        <v>0.17</v>
+        <v>0.16</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>110</v>
       </c>
       <c r="B41" t="s">
         <v>111</v>
       </c>
       <c r="C41" s="1">
         <v>3022.0</v>
       </c>
       <c r="D41" s="1">
-        <v>16.71</v>
+        <v>17.095</v>
       </c>
       <c r="E41" s="1">
         <v>16.045</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
         <v>48487.99</v>
       </c>
       <c r="I41" s="1">
-        <v>2009.63</v>
+        <v>3173.1</v>
       </c>
       <c r="J41" s="1">
-        <v>4.1445933312558</v>
+        <v>6.5440947335619</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>50497.62</v>
+        <v>51661.09</v>
       </c>
       <c r="N41" s="1">
-        <v>50497.62</v>
+        <v>51661.09</v>
       </c>
       <c r="O41" s="1">
         <v>0.03</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>112</v>
       </c>
       <c r="B42" t="s">
         <v>113</v>
       </c>
       <c r="C42" s="1">
         <v>357.0</v>
       </c>
       <c r="D42" s="1">
-        <v>86.25</v>
+        <v>85.35</v>
       </c>
       <c r="E42" s="1">
         <v>92.7</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
         <v>33093.9</v>
       </c>
       <c r="I42" s="1">
-        <v>-2302.65</v>
+        <v>-2623.95</v>
       </c>
       <c r="J42" s="1">
-        <v>-6.957928802589</v>
+        <v>-7.9288025889968</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>30791.25</v>
+        <v>30469.95</v>
       </c>
       <c r="N42" s="1">
-        <v>30791.25</v>
+        <v>30469.95</v>
       </c>
       <c r="O42" s="1">
         <v>0.02</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>114</v>
       </c>
       <c r="B43" t="s">
         <v>115</v>
       </c>
       <c r="C43" s="1">
         <v>2513.0</v>
       </c>
       <c r="D43" s="1">
-        <v>35.94</v>
+        <v>35.97</v>
       </c>
       <c r="E43" s="1">
         <v>34.4103820135</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
         <v>86473.29</v>
       </c>
       <c r="I43" s="1">
-        <v>3843.93</v>
+        <v>3919.32</v>
       </c>
       <c r="J43" s="1">
-        <v>4.4452223339716</v>
+        <v>4.5324053242336</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>90317.22</v>
+        <v>90392.61</v>
       </c>
       <c r="N43" s="1">
-        <v>90317.22</v>
+        <v>90392.61</v>
       </c>
       <c r="O43" s="1">
         <v>0.05</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>116</v>
       </c>
       <c r="B44" t="s">
         <v>117</v>
       </c>
       <c r="C44" s="1">
-        <v>2888.0</v>
+        <v>2735.0</v>
       </c>
       <c r="D44" s="1">
-        <v>78.42</v>
+        <v>77.96</v>
       </c>
       <c r="E44" s="1">
-        <v>67.7100934903</v>
+        <v>67.710095064</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>195546.75</v>
+        <v>185187.11</v>
       </c>
       <c r="I44" s="1">
-        <v>30930.21</v>
+        <v>28033.49</v>
       </c>
       <c r="J44" s="1">
-        <v>15.817296886806</v>
+        <v>15.137927256384</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>226476.96</v>
+        <v>213220.6</v>
       </c>
       <c r="N44" s="1">
-        <v>226476.96</v>
+        <v>213220.6</v>
       </c>
       <c r="O44" s="1">
-        <v>0.13</v>
+        <v>0.12</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>118</v>
       </c>
       <c r="B45" t="s">
         <v>119</v>
       </c>
       <c r="C45" s="1">
         <v>530.0</v>
       </c>
       <c r="D45" s="1">
-        <v>57.35</v>
+        <v>55.65</v>
       </c>
       <c r="E45" s="1">
         <v>62.15</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
         <v>32939.5</v>
       </c>
       <c r="I45" s="1">
-        <v>-2544.0</v>
+        <v>-3445.0</v>
       </c>
       <c r="J45" s="1">
-        <v>-7.7232502011263</v>
+        <v>-10.458567980692</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>30395.5</v>
+        <v>29494.5</v>
       </c>
       <c r="N45" s="1">
-        <v>30395.5</v>
+        <v>29494.5</v>
       </c>
       <c r="O45" s="1">
         <v>0.02</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>120</v>
       </c>
       <c r="B46" t="s">
         <v>121</v>
       </c>
       <c r="C46" s="1">
-        <v>10968.0</v>
+        <v>10388.0</v>
       </c>
       <c r="D46" s="1">
-        <v>17.465</v>
+        <v>17.15</v>
       </c>
       <c r="E46" s="1">
-        <v>18.6079941648</v>
+        <v>18.607993839</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>204092.48</v>
+        <v>193299.84</v>
       </c>
       <c r="I46" s="1">
-        <v>-12536.36</v>
+        <v>-15145.64</v>
       </c>
       <c r="J46" s="1">
-        <v>-6.1424899143761</v>
+        <v>-7.8353091238979</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>191556.12</v>
+        <v>178154.2</v>
       </c>
       <c r="N46" s="1">
-        <v>191556.12</v>
+        <v>178154.2</v>
       </c>
       <c r="O46" s="1">
-        <v>0.11</v>
+        <v>0.1</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>122</v>
       </c>
       <c r="B47" t="s">
         <v>123</v>
       </c>
       <c r="C47" s="1">
-        <v>3337.0</v>
+        <v>3161.0</v>
       </c>
       <c r="D47" s="1">
-        <v>66.42</v>
+        <v>61.82</v>
       </c>
       <c r="E47" s="1">
-        <v>61.3765957447</v>
+        <v>61.3765960139</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>204813.7</v>
+        <v>194011.42</v>
       </c>
       <c r="I47" s="1">
-        <v>16829.84</v>
+        <v>1401.6</v>
       </c>
       <c r="J47" s="1">
-        <v>8.2171456303948</v>
+        <v>0.72243170015456</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>221643.54</v>
+        <v>195413.02</v>
       </c>
       <c r="N47" s="1">
-        <v>221643.54</v>
+        <v>195413.02</v>
       </c>
       <c r="O47" s="1">
-        <v>0.12</v>
+        <v>0.11</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>124</v>
       </c>
       <c r="B48" t="s">
         <v>125</v>
       </c>
       <c r="C48" s="1">
-        <v>6542.0</v>
+        <v>6196.0</v>
       </c>
       <c r="D48" s="1">
-        <v>19.015</v>
+        <v>19.415</v>
       </c>
       <c r="E48" s="1">
-        <v>29.5096988688</v>
+        <v>29.5096981924</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>193052.45</v>
+        <v>182842.09</v>
       </c>
       <c r="I48" s="1">
-        <v>-68656.32</v>
+        <v>-62546.75</v>
       </c>
       <c r="J48" s="1">
-        <v>-35.563557986444</v>
+        <v>-34.208069925256</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>124396.13</v>
+        <v>120295.34</v>
       </c>
       <c r="N48" s="1">
-        <v>124396.13</v>
+        <v>120295.34</v>
       </c>
       <c r="O48" s="1">
         <v>0.07</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>126</v>
       </c>
       <c r="B49" t="s">
         <v>127</v>
       </c>
       <c r="C49" s="1">
-        <v>8574.0</v>
+        <v>8121.0</v>
       </c>
       <c r="D49" s="1">
-        <v>28.06</v>
+        <v>27.1</v>
       </c>
       <c r="E49" s="1">
-        <v>29.9735910893</v>
+        <v>29.9735906908</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>256993.57</v>
+        <v>243415.53</v>
       </c>
       <c r="I49" s="1">
-        <v>-16407.13</v>
+        <v>-23336.43</v>
       </c>
       <c r="J49" s="1">
-        <v>-6.3842570068971</v>
+        <v>-9.5870752371469</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>240586.44</v>
+        <v>220079.1</v>
       </c>
       <c r="N49" s="1">
-        <v>240586.44</v>
+        <v>220079.1</v>
       </c>
       <c r="O49" s="1">
-        <v>0.13</v>
+        <v>0.12</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>128</v>
       </c>
       <c r="B50" t="s">
         <v>129</v>
       </c>
       <c r="C50" s="1">
-        <v>1334.0</v>
+        <v>1263.0</v>
       </c>
       <c r="D50" s="1">
-        <v>265.3</v>
+        <v>248.0</v>
       </c>
       <c r="E50" s="1">
-        <v>223.5266116942</v>
+        <v>223.5266112431</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>298184.5</v>
+        <v>282314.11</v>
       </c>
       <c r="I50" s="1">
-        <v>55725.7</v>
+        <v>30909.89</v>
       </c>
       <c r="J50" s="1">
-        <v>18.688328870213</v>
+        <v>10.94875845915</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>353910.2</v>
+        <v>313224.0</v>
       </c>
       <c r="N50" s="1">
-        <v>353910.2</v>
+        <v>313224.0</v>
       </c>
       <c r="O50" s="1">
-        <v>0.2</v>
+        <v>0.18</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>130</v>
       </c>
       <c r="B51" t="s">
         <v>131</v>
       </c>
       <c r="C51" s="1">
-        <v>4549.0</v>
+        <v>4308.0</v>
       </c>
       <c r="D51" s="1">
-        <v>49.28</v>
+        <v>47.39</v>
       </c>
       <c r="E51" s="1">
-        <v>49.7683446911</v>
+        <v>49.7683449396</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>226396.2</v>
+        <v>214402.03</v>
       </c>
       <c r="I51" s="1">
-        <v>-2221.48</v>
+        <v>-10245.91</v>
       </c>
       <c r="J51" s="1">
-        <v>-0.98123555077338</v>
+        <v>-4.7788306855117</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>224174.72</v>
+        <v>204156.12</v>
       </c>
       <c r="N51" s="1">
-        <v>224174.72</v>
+        <v>204156.12</v>
       </c>
       <c r="O51" s="1">
-        <v>0.13</v>
+        <v>0.11</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>132</v>
       </c>
       <c r="B52" t="s">
         <v>133</v>
       </c>
       <c r="C52" s="1">
-        <v>5255.0</v>
+        <v>4977.0</v>
       </c>
       <c r="D52" s="1">
-        <v>28.79</v>
+        <v>27.6</v>
       </c>
       <c r="E52" s="1">
-        <v>30.7393092293</v>
+        <v>30.7393088206</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>161535.07</v>
+        <v>152989.54</v>
       </c>
       <c r="I52" s="1">
-        <v>-10243.62</v>
+        <v>-15624.34</v>
       </c>
       <c r="J52" s="1">
-        <v>-6.3414217110873</v>
+        <v>-10.21268512867</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>151291.45</v>
+        <v>137365.2</v>
       </c>
       <c r="N52" s="1">
-        <v>151291.45</v>
+        <v>137365.2</v>
       </c>
       <c r="O52" s="1">
         <v>0.08</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>134</v>
       </c>
       <c r="B53" t="s">
         <v>135</v>
       </c>
       <c r="C53" s="1">
-        <v>26643.0</v>
+        <v>25234.0</v>
       </c>
       <c r="D53" s="1">
-        <v>18.955</v>
+        <v>18.25</v>
       </c>
       <c r="E53" s="1">
-        <v>19.1287152348</v>
+        <v>19.1287152255</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>509646.36</v>
+        <v>482694.0</v>
       </c>
       <c r="I53" s="1">
-        <v>-4628.29</v>
+        <v>-22173.5</v>
       </c>
       <c r="J53" s="1">
-        <v>-0.90813755640284</v>
+        <v>-4.5936970420183</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>505018.07</v>
+        <v>460520.5</v>
       </c>
       <c r="N53" s="1">
-        <v>505018.07</v>
+        <v>460520.5</v>
       </c>
       <c r="O53" s="1">
-        <v>0.28</v>
+        <v>0.26</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>136</v>
       </c>
       <c r="B54" t="s">
         <v>137</v>
       </c>
       <c r="C54" s="1">
-        <v>53601.0</v>
+        <v>50767.0</v>
       </c>
       <c r="D54" s="1">
-        <v>4.41</v>
+        <v>4.473</v>
       </c>
       <c r="E54" s="1">
-        <v>4.5165590194</v>
+        <v>4.5165589852</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>242092.08</v>
+        <v>229292.15</v>
       </c>
       <c r="I54" s="1">
-        <v>-5711.67</v>
+        <v>-2211.36</v>
       </c>
       <c r="J54" s="1">
-        <v>-2.3592965123023</v>
+        <v>-0.96442900465629</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>236380.41</v>
+        <v>227080.79</v>
       </c>
       <c r="N54" s="1">
-        <v>236380.41</v>
+        <v>227080.79</v>
       </c>
       <c r="O54" s="1">
         <v>0.13</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>138</v>
       </c>
       <c r="B55" t="s">
         <v>139</v>
       </c>
       <c r="C55" s="1">
         <v>729.0</v>
       </c>
       <c r="D55" s="1">
-        <v>140.25</v>
+        <v>138.7</v>
       </c>
       <c r="E55" s="1">
         <v>145.2709876543</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
         <v>105902.55</v>
       </c>
       <c r="I55" s="1">
-        <v>-3660.3</v>
+        <v>-4790.25</v>
       </c>
       <c r="J55" s="1">
-        <v>-3.4562907125466</v>
+        <v>-4.5232621877377</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>102242.25</v>
+        <v>101112.3</v>
       </c>
       <c r="N55" s="1">
-        <v>102242.25</v>
+        <v>101112.3</v>
       </c>
       <c r="O55" s="1">
         <v>0.06</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>140</v>
       </c>
       <c r="B56" t="s">
         <v>141</v>
       </c>
       <c r="C56" s="1">
-        <v>5570.0</v>
+        <v>5276.0</v>
       </c>
       <c r="D56" s="1">
         <v>40.88</v>
       </c>
       <c r="E56" s="1">
-        <v>43.3458527828</v>
+        <v>43.3458529189</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>241436.4</v>
+        <v>228692.72</v>
       </c>
       <c r="I56" s="1">
-        <v>-13734.8</v>
+        <v>-13009.84</v>
       </c>
       <c r="J56" s="1">
-        <v>-5.688785949426</v>
+        <v>-5.6887862455788</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>227701.6</v>
+        <v>215682.88</v>
       </c>
       <c r="N56" s="1">
-        <v>227701.6</v>
+        <v>215682.88</v>
       </c>
       <c r="O56" s="1">
-        <v>0.13</v>
+        <v>0.12</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>142</v>
       </c>
       <c r="B57" t="s">
         <v>143</v>
       </c>
       <c r="C57" s="1">
-        <v>71832.0</v>
+        <v>68034.0</v>
       </c>
       <c r="D57" s="1">
-        <v>9.694</v>
+        <v>9.883</v>
       </c>
       <c r="E57" s="1">
-        <v>6.0859665609</v>
+        <v>6.0859665755</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>437167.15</v>
+        <v>414052.65</v>
       </c>
       <c r="I57" s="1">
-        <v>259172.26</v>
+        <v>258327.37</v>
       </c>
       <c r="J57" s="1">
-        <v>59.28447734465</v>
+        <v>62.389981080908</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>696339.41</v>
+        <v>672380.02</v>
       </c>
       <c r="N57" s="1">
-        <v>696339.41</v>
+        <v>672380.02</v>
       </c>
       <c r="O57" s="1">
-        <v>0.39</v>
+        <v>0.38</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
         <v>144</v>
       </c>
       <c r="B58" t="s">
         <v>145</v>
       </c>
       <c r="C58" s="1">
-        <v>17750.0</v>
+        <v>16812.0</v>
       </c>
       <c r="D58" s="1">
-        <v>27.97</v>
+        <v>27.46</v>
       </c>
       <c r="E58" s="1">
-        <v>15.5038647887</v>
+        <v>15.1848649774</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>275193.6</v>
+        <v>255287.95</v>
       </c>
       <c r="I58" s="1">
-        <v>221273.9</v>
+        <v>206369.57</v>
       </c>
       <c r="J58" s="1">
-        <v>80.406630096049</v>
+        <v>80.837959645177</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>496467.5</v>
+        <v>461657.52</v>
       </c>
       <c r="N58" s="1">
-        <v>496467.5</v>
+        <v>461657.52</v>
       </c>
       <c r="O58" s="1">
-        <v>0.28</v>
+        <v>0.26</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
         <v>146</v>
       </c>
       <c r="B59" t="s">
         <v>147</v>
       </c>
       <c r="C59" s="1">
-        <v>1502.0</v>
+        <v>1423.0</v>
       </c>
       <c r="D59" s="1">
-        <v>102.3</v>
+        <v>100.0</v>
       </c>
       <c r="E59" s="1">
-        <v>103.841138482</v>
+        <v>103.8411384399</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>155969.39</v>
+        <v>147765.94</v>
       </c>
       <c r="I59" s="1">
-        <v>-2314.79</v>
+        <v>-5465.94</v>
       </c>
       <c r="J59" s="1">
-        <v>-1.4841309567217</v>
+        <v>-3.6990527045678</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>153654.6</v>
+        <v>142300.0</v>
       </c>
       <c r="N59" s="1">
-        <v>153654.6</v>
+        <v>142300.0</v>
       </c>
       <c r="O59" s="1">
-        <v>0.09</v>
+        <v>0.08</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
         <v>148</v>
       </c>
       <c r="B60" t="s">
         <v>149</v>
       </c>
       <c r="C60" s="1">
-        <v>1408.0</v>
+        <v>1334.0</v>
       </c>
       <c r="D60" s="1">
-        <v>206.7</v>
+        <v>167.0</v>
       </c>
       <c r="E60" s="1">
-        <v>186.3538849432</v>
+        <v>186.3538830585</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>262386.27</v>
+        <v>248596.08</v>
       </c>
       <c r="I60" s="1">
-        <v>28647.33</v>
+        <v>-25818.08</v>
       </c>
       <c r="J60" s="1">
-        <v>10.917998872426</v>
+        <v>-10.385553947592</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60">
         <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>291033.6</v>
+        <v>222778.0</v>
       </c>
       <c r="N60" s="1">
-        <v>291033.6</v>
+        <v>222778.0</v>
       </c>
       <c r="O60" s="1">
-        <v>0.16</v>
+        <v>0.12</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
         <v>150</v>
       </c>
       <c r="B61" t="s">
         <v>151</v>
       </c>
       <c r="C61" s="1">
         <v>531.0</v>
       </c>
       <c r="D61" s="1">
-        <v>69.36</v>
+        <v>58.52</v>
       </c>
       <c r="E61" s="1">
         <v>68.16</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
         <v>36192.96</v>
       </c>
       <c r="I61" s="1">
-        <v>637.2</v>
+        <v>-5118.84</v>
       </c>
       <c r="J61" s="1">
-        <v>1.7605633802817</v>
+        <v>-14.143192488263</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61" s="1">
-        <v>36830.16</v>
+        <v>31074.12</v>
       </c>
       <c r="N61" s="1">
-        <v>36830.16</v>
+        <v>31074.12</v>
       </c>
       <c r="O61" s="1">
         <v>0.02</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
         <v>152</v>
       </c>
       <c r="B62" t="s">
         <v>153</v>
       </c>
       <c r="C62" s="1">
         <v>1286.0</v>
       </c>
       <c r="D62" s="1">
-        <v>26.41</v>
+        <v>22.6</v>
       </c>
       <c r="E62" s="1">
         <v>25.6599844479</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
         <v>32998.74</v>
       </c>
       <c r="I62" s="1">
-        <v>964.52</v>
+        <v>-3935.14</v>
       </c>
       <c r="J62" s="1">
-        <v>2.9228994804044</v>
+        <v>-11.925121989506</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>33963.26</v>
+        <v>29063.6</v>
       </c>
       <c r="N62" s="1">
-        <v>33963.26</v>
+        <v>29063.6</v>
       </c>
       <c r="O62" s="1">
         <v>0.02</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
         <v>154</v>
       </c>
       <c r="B63" t="s">
         <v>155</v>
       </c>
       <c r="C63" s="1">
         <v>217.0</v>
       </c>
       <c r="D63" s="1">
-        <v>309.3</v>
+        <v>281.1</v>
       </c>
       <c r="E63" s="1">
         <v>319.4589861751</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
         <v>69322.6</v>
       </c>
       <c r="I63" s="1">
-        <v>-2204.5</v>
+        <v>-8323.9</v>
       </c>
       <c r="J63" s="1">
-        <v>-3.1800596053812</v>
+        <v>-12.007483850865</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>67118.1</v>
+        <v>60998.7</v>
       </c>
       <c r="N63" s="1">
-        <v>67118.1</v>
+        <v>60998.7</v>
       </c>
       <c r="O63" s="1">
-        <v>0.04</v>
+        <v>0.03</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
         <v>156</v>
       </c>
       <c r="B64" t="s">
         <v>157</v>
       </c>
       <c r="C64" s="1">
-        <v>2449.0</v>
+        <v>2320.0</v>
       </c>
       <c r="D64" s="1">
-        <v>60.08</v>
+        <v>59.76</v>
       </c>
       <c r="E64" s="1">
-        <v>62.6796080033</v>
+        <v>62.6796077586</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
-        <v>153502.36</v>
+        <v>145416.69</v>
       </c>
       <c r="I64" s="1">
-        <v>-6366.44</v>
+        <v>-6773.49</v>
       </c>
       <c r="J64" s="1">
-        <v>-4.1474541498906</v>
+        <v>-4.6579866451368</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>147135.92</v>
+        <v>138643.2</v>
       </c>
       <c r="N64" s="1">
-        <v>147135.92</v>
+        <v>138643.2</v>
       </c>
       <c r="O64" s="1">
         <v>0.08</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
         <v>158</v>
       </c>
       <c r="B65" t="s">
         <v>159</v>
       </c>
       <c r="C65" s="1">
         <v>379.0</v>
       </c>
       <c r="D65" s="1">
-        <v>72.75</v>
+        <v>69.6</v>
       </c>
       <c r="E65" s="1">
         <v>83.25</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
         <v>31551.75</v>
       </c>
       <c r="I65" s="1">
-        <v>-3979.5</v>
+        <v>-5173.35</v>
       </c>
       <c r="J65" s="1">
-        <v>-12.612612612613</v>
+        <v>-16.396396396396</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
         <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>27572.25</v>
+        <v>26378.4</v>
       </c>
       <c r="N65" s="1">
-        <v>27572.25</v>
+        <v>26378.4</v>
       </c>
       <c r="O65" s="1">
-        <v>0.02</v>
+        <v>0.01</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
         <v>160</v>
       </c>
       <c r="B66" t="s">
         <v>161</v>
       </c>
       <c r="C66" s="1">
         <v>1021.0</v>
       </c>
       <c r="D66" s="1">
-        <v>39.6</v>
+        <v>37.27</v>
       </c>
       <c r="E66" s="1">
         <v>39.45</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
         <v>40278.45</v>
       </c>
       <c r="I66" s="1">
-        <v>153.15</v>
+        <v>-2225.78</v>
       </c>
       <c r="J66" s="1">
-        <v>0.38022813688213</v>
+        <v>-5.5259822560203</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66">
         <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>40431.6</v>
+        <v>38052.67</v>
       </c>
       <c r="N66" s="1">
-        <v>40431.6</v>
+        <v>38052.67</v>
       </c>
       <c r="O66" s="1">
         <v>0.02</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
         <v>162</v>
       </c>
       <c r="B67" t="s">
         <v>163</v>
       </c>
       <c r="C67" s="1">
         <v>879.0</v>
       </c>
       <c r="D67" s="1">
-        <v>38.6</v>
+        <v>37.8</v>
       </c>
       <c r="E67" s="1">
         <v>36.76</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
         <v>32312.04</v>
       </c>
       <c r="I67" s="1">
-        <v>1617.36</v>
+        <v>914.16</v>
       </c>
       <c r="J67" s="1">
-        <v>5.0054406964091</v>
+        <v>2.829162132753</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67">
         <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>33929.4</v>
+        <v>33226.2</v>
       </c>
       <c r="N67" s="1">
-        <v>33929.4</v>
+        <v>33226.2</v>
       </c>
       <c r="O67" s="1">
         <v>0.02</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
         <v>164</v>
       </c>
       <c r="B68" t="s">
         <v>165</v>
       </c>
       <c r="C68" s="1">
-        <v>1941.0</v>
+        <v>1838.0</v>
       </c>
       <c r="D68" s="1">
-        <v>196.7</v>
+        <v>206.4</v>
       </c>
       <c r="E68" s="1">
-        <v>152.5701597115</v>
+        <v>152.5701577802</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
-        <v>296138.68</v>
+        <v>280423.95</v>
       </c>
       <c r="I68" s="1">
-        <v>85656.02</v>
+        <v>98939.25</v>
       </c>
       <c r="J68" s="1">
-        <v>28.924293172375</v>
+        <v>35.282025661503</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68">
         <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>381794.7</v>
+        <v>379363.2</v>
       </c>
       <c r="N68" s="1">
-        <v>381794.7</v>
+        <v>379363.2</v>
       </c>
       <c r="O68" s="1">
         <v>0.21</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
         <v>166</v>
       </c>
       <c r="B69" t="s">
         <v>167</v>
       </c>
       <c r="C69" s="1">
         <v>686.0</v>
       </c>
       <c r="D69" s="1">
-        <v>61.65</v>
+        <v>56.35</v>
       </c>
       <c r="E69" s="1">
         <v>65.9</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
         <v>45207.4</v>
       </c>
       <c r="I69" s="1">
-        <v>-2915.5</v>
+        <v>-6551.3</v>
       </c>
       <c r="J69" s="1">
-        <v>-6.4491654021244</v>
+        <v>-14.491654021244</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69">
         <v>0.0</v>
       </c>
       <c r="M69" s="1">
-        <v>42291.9</v>
+        <v>38656.1</v>
       </c>
       <c r="N69" s="1">
-        <v>42291.9</v>
+        <v>38656.1</v>
       </c>
       <c r="O69" s="1">
         <v>0.02</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
         <v>168</v>
       </c>
       <c r="B70" t="s">
         <v>169</v>
       </c>
       <c r="C70" s="1">
-        <v>10352.0</v>
+        <v>9805.0</v>
       </c>
       <c r="D70" s="1">
-        <v>37.87</v>
+        <v>39.42</v>
       </c>
       <c r="E70" s="1">
-        <v>35.2436292504</v>
+        <v>35.2436287608</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
-        <v>364842.05</v>
+        <v>345563.78</v>
       </c>
       <c r="I70" s="1">
-        <v>27188.19</v>
+        <v>40949.32</v>
       </c>
       <c r="J70" s="1">
-        <v>7.4520439735496</v>
+        <v>11.850003492843</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70">
         <v>0.0</v>
       </c>
       <c r="M70" s="1">
-        <v>392030.24</v>
+        <v>386513.1</v>
       </c>
       <c r="N70" s="1">
-        <v>392030.24</v>
+        <v>386513.1</v>
       </c>
       <c r="O70" s="1">
         <v>0.22</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
         <v>170</v>
       </c>
       <c r="B71" t="s">
         <v>171</v>
       </c>
       <c r="C71" s="1">
         <v>2948.0</v>
       </c>
       <c r="D71" s="1">
-        <v>9.194</v>
+        <v>8.83</v>
       </c>
       <c r="E71" s="1">
         <v>10.63</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
         <v>31337.24</v>
       </c>
       <c r="I71" s="1">
-        <v>-4233.33</v>
+        <v>-5306.4</v>
       </c>
       <c r="J71" s="1">
-        <v>-13.50894335302</v>
+        <v>-16.933207902164</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71">
         <v>0.0</v>
       </c>
       <c r="M71" s="1">
-        <v>27103.91</v>
+        <v>26030.84</v>
       </c>
       <c r="N71" s="1">
-        <v>27103.91</v>
+        <v>26030.84</v>
       </c>
       <c r="O71" s="1">
-        <v>0.02</v>
+        <v>0.01</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
         <v>172</v>
       </c>
       <c r="B72" t="s">
         <v>173</v>
       </c>
       <c r="C72" s="1">
-        <v>490.0</v>
+        <v>464.0</v>
       </c>
       <c r="D72" s="1">
-        <v>278.2</v>
+        <v>238.2</v>
       </c>
       <c r="E72" s="1">
-        <v>258.412244898</v>
+        <v>258.4122413793</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
-        <v>126622.0</v>
+        <v>119903.28</v>
       </c>
       <c r="I72" s="1">
-        <v>9696.0</v>
+        <v>-9378.48</v>
       </c>
       <c r="J72" s="1">
-        <v>7.6574370962392</v>
+        <v>-7.8217042936607</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72">
         <v>0.0</v>
       </c>
       <c r="M72" s="1">
-        <v>136318.0</v>
+        <v>110524.8</v>
       </c>
       <c r="N72" s="1">
-        <v>136318.0</v>
+        <v>110524.8</v>
       </c>
       <c r="O72" s="1">
-        <v>0.08</v>
+        <v>0.06</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
         <v>174</v>
       </c>
       <c r="B73" t="s">
         <v>175</v>
       </c>
       <c r="C73" s="1">
-        <v>3001.0</v>
+        <v>2842.0</v>
       </c>
       <c r="D73" s="1">
-        <v>67.66</v>
+        <v>64.76</v>
       </c>
       <c r="E73" s="1">
-        <v>77.8001332889</v>
+        <v>77.8001337087</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>233478.2</v>
+        <v>221107.98</v>
       </c>
       <c r="I73" s="1">
-        <v>-30430.54</v>
+        <v>-37060.06</v>
       </c>
       <c r="J73" s="1">
-        <v>-13.0335680162</v>
+        <v>-16.761068505985</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73">
         <v>0.0</v>
       </c>
       <c r="M73" s="1">
-        <v>203047.66</v>
+        <v>184047.92</v>
       </c>
       <c r="N73" s="1">
-        <v>203047.66</v>
+        <v>184047.92</v>
       </c>
       <c r="O73" s="1">
-        <v>0.11</v>
+        <v>0.1</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
         <v>176</v>
       </c>
       <c r="B74" t="s">
         <v>177</v>
       </c>
       <c r="C74" s="1">
         <v>958.0</v>
       </c>
       <c r="D74" s="1">
-        <v>65.1</v>
+        <v>63.1</v>
       </c>
       <c r="E74" s="1">
         <v>68.993256785</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
         <v>66095.54</v>
       </c>
       <c r="I74" s="1">
-        <v>-3729.74</v>
+        <v>-5645.74</v>
       </c>
       <c r="J74" s="1">
-        <v>-5.6429526107208</v>
+        <v>-8.5417866318968</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74">
         <v>0.0</v>
       </c>
       <c r="M74" s="1">
-        <v>62365.8</v>
+        <v>60449.8</v>
       </c>
       <c r="N74" s="1">
-        <v>62365.8</v>
+        <v>60449.8</v>
       </c>
       <c r="O74" s="1">
         <v>0.03</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
         <v>178</v>
       </c>
       <c r="B75" t="s">
         <v>179</v>
       </c>
       <c r="C75" s="1">
-        <v>175.0</v>
+        <v>166.0</v>
       </c>
       <c r="D75" s="1">
-        <v>1676.0</v>
+        <v>1606.5</v>
       </c>
       <c r="E75" s="1">
-        <v>1460.3038857143</v>
+        <v>1460.3039156627</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
-        <v>255553.18</v>
+        <v>242410.45</v>
       </c>
       <c r="I75" s="1">
-        <v>37746.82</v>
+        <v>24268.55</v>
       </c>
       <c r="J75" s="1">
-        <v>14.770632085267</v>
+        <v>10.011346458043</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75">
         <v>0.0</v>
       </c>
       <c r="M75" s="1">
-        <v>293300.0</v>
+        <v>266679.0</v>
       </c>
       <c r="N75" s="1">
-        <v>293300.0</v>
+        <v>266679.0</v>
       </c>
       <c r="O75" s="1">
-        <v>0.16</v>
+        <v>0.15</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
         <v>180</v>
       </c>
       <c r="B76" t="s">
         <v>181</v>
       </c>
       <c r="C76" s="1">
         <v>657.0</v>
       </c>
       <c r="D76" s="1">
-        <v>45.34</v>
+        <v>51.95</v>
       </c>
       <c r="E76" s="1">
         <v>48.74</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
         <v>32022.18</v>
       </c>
       <c r="I76" s="1">
-        <v>-2233.8</v>
+        <v>2108.97</v>
       </c>
       <c r="J76" s="1">
-        <v>-6.9757899056217</v>
+        <v>6.5859663520722</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76">
         <v>0.0</v>
       </c>
       <c r="M76" s="1">
-        <v>29788.38</v>
+        <v>34131.15</v>
       </c>
       <c r="N76" s="1">
-        <v>29788.38</v>
+        <v>34131.15</v>
       </c>
       <c r="O76" s="1">
         <v>0.02</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
         <v>182</v>
       </c>
       <c r="B77" t="s">
         <v>183</v>
       </c>
       <c r="C77" s="1">
         <v>1010.0</v>
       </c>
       <c r="D77" s="1">
-        <v>28.32</v>
+        <v>27.38</v>
       </c>
       <c r="E77" s="1">
         <v>31.64</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
         <v>31956.4</v>
       </c>
       <c r="I77" s="1">
-        <v>-3353.2</v>
+        <v>-4302.6</v>
       </c>
       <c r="J77" s="1">
-        <v>-10.493046776233</v>
+        <v>-13.46396965866</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77">
         <v>0.0</v>
       </c>
       <c r="M77" s="1">
-        <v>28603.2</v>
+        <v>27653.8</v>
       </c>
       <c r="N77" s="1">
-        <v>28603.2</v>
+        <v>27653.8</v>
       </c>
       <c r="O77" s="1">
         <v>0.02</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
         <v>184</v>
       </c>
       <c r="B78" t="s">
         <v>185</v>
       </c>
       <c r="C78" s="1">
-        <v>14315.0</v>
+        <v>13558.0</v>
       </c>
       <c r="D78" s="1">
-        <v>19.93</v>
+        <v>19.61</v>
       </c>
       <c r="E78" s="1">
-        <v>13.7745274188</v>
+        <v>13.7745272164</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>197182.36</v>
+        <v>186755.04</v>
       </c>
       <c r="I78" s="1">
-        <v>88115.59</v>
+        <v>79117.34</v>
       </c>
       <c r="J78" s="1">
-        <v>44.687359457509</v>
+        <v>42.364232847478</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
       <c r="L78">
         <v>0.0</v>
       </c>
       <c r="M78" s="1">
-        <v>285297.95</v>
+        <v>265872.38</v>
       </c>
       <c r="N78" s="1">
-        <v>285297.95</v>
+        <v>265872.38</v>
       </c>
       <c r="O78" s="1">
-        <v>0.16</v>
+        <v>0.15</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
         <v>186</v>
       </c>
       <c r="B79" t="s">
         <v>187</v>
       </c>
       <c r="C79" s="1">
-        <v>6322.0</v>
+        <v>5988.0</v>
       </c>
       <c r="D79" s="1">
-        <v>53.9</v>
+        <v>49.92</v>
       </c>
       <c r="E79" s="1">
-        <v>40.2678756723</v>
+        <v>40.2678757515</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
-        <v>254573.51</v>
+        <v>241124.04</v>
       </c>
       <c r="I79" s="1">
-        <v>86182.29</v>
+        <v>57796.92</v>
       </c>
       <c r="J79" s="1">
-        <v>33.853596943374</v>
+        <v>23.969787500243</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
       <c r="L79">
         <v>0.0</v>
       </c>
       <c r="M79" s="1">
-        <v>340755.8</v>
+        <v>298920.96</v>
       </c>
       <c r="N79" s="1">
-        <v>340755.8</v>
+        <v>298920.96</v>
       </c>
       <c r="O79" s="1">
-        <v>0.19</v>
+        <v>0.17</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
         <v>188</v>
       </c>
       <c r="B80" t="s">
         <v>189</v>
       </c>
       <c r="C80" s="1">
-        <v>6480.0</v>
+        <v>6137.0</v>
       </c>
       <c r="D80" s="1">
-        <v>47.735</v>
+        <v>61.79</v>
       </c>
       <c r="E80" s="1">
-        <v>34.8628549383</v>
+        <v>34.8628548151</v>
       </c>
       <c r="F80" t="s">
         <v>8</v>
       </c>
       <c r="G80">
         <v>1.0</v>
       </c>
       <c r="H80" s="1">
-        <v>225911.3</v>
+        <v>213953.34</v>
       </c>
       <c r="I80" s="1">
-        <v>83411.5</v>
+        <v>165251.89</v>
       </c>
       <c r="J80" s="1">
-        <v>36.922234523019</v>
+        <v>77.237349975467</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
       <c r="L80">
         <v>0.0</v>
       </c>
       <c r="M80" s="1">
-        <v>309322.8</v>
+        <v>379205.23</v>
       </c>
       <c r="N80" s="1">
-        <v>309322.8</v>
+        <v>379205.23</v>
       </c>
       <c r="O80" s="1">
-        <v>0.17</v>
+        <v>0.21</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
         <v>190</v>
       </c>
       <c r="B81" t="s">
         <v>191</v>
       </c>
       <c r="C81" s="1">
-        <v>15049.0</v>
+        <v>14253.0</v>
       </c>
       <c r="D81" s="1">
-        <v>24.495</v>
+        <v>25.72</v>
       </c>
       <c r="E81" s="1">
-        <v>13.2401794139</v>
+        <v>13.2401796113</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
-        <v>199251.46</v>
+        <v>188712.28</v>
       </c>
       <c r="I81" s="1">
-        <v>169373.8</v>
+        <v>177874.88</v>
       </c>
       <c r="J81" s="1">
-        <v>85.005048394627</v>
+        <v>94.257183475288</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
       <c r="L81">
         <v>0.0</v>
       </c>
       <c r="M81" s="1">
-        <v>368625.26</v>
+        <v>366587.16</v>
       </c>
       <c r="N81" s="1">
-        <v>368625.26</v>
+        <v>366587.16</v>
       </c>
       <c r="O81" s="1">
         <v>0.21</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
         <v>192</v>
       </c>
       <c r="B82" t="s">
         <v>193</v>
       </c>
       <c r="C82" s="1">
         <v>805.0</v>
       </c>
       <c r="D82" s="1">
-        <v>36.9</v>
+        <v>36.14</v>
       </c>
       <c r="E82" s="1">
         <v>39.1</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
         <v>31475.5</v>
       </c>
       <c r="I82" s="1">
-        <v>-1771.0</v>
+        <v>-2382.8</v>
       </c>
       <c r="J82" s="1">
-        <v>-5.6265984654731</v>
+        <v>-7.5703324808184</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
       <c r="L82">
         <v>0.0</v>
       </c>
       <c r="M82" s="1">
-        <v>29704.5</v>
+        <v>29092.7</v>
       </c>
       <c r="N82" s="1">
-        <v>29704.5</v>
+        <v>29092.7</v>
       </c>
       <c r="O82" s="1">
         <v>0.02</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
         <v>194</v>
       </c>
       <c r="B83" t="s">
         <v>195</v>
       </c>
       <c r="C83" s="1">
-        <v>117290.0</v>
+        <v>111089.0</v>
       </c>
       <c r="D83" s="1">
-        <v>5.779</v>
+        <v>5.858</v>
       </c>
       <c r="E83" s="1">
-        <v>3.2189909626</v>
+        <v>3.2189909892</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
-        <v>377555.45</v>
+        <v>357594.49</v>
       </c>
       <c r="I83" s="1">
-        <v>300263.46</v>
+        <v>293164.87</v>
       </c>
       <c r="J83" s="1">
-        <v>79.52830769626</v>
+        <v>81.982490837597</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
       <c r="L83">
         <v>0.0</v>
       </c>
       <c r="M83" s="1">
-        <v>677818.91</v>
+        <v>650759.36</v>
       </c>
       <c r="N83" s="1">
-        <v>677818.91</v>
+        <v>650759.36</v>
       </c>
       <c r="O83" s="1">
-        <v>0.38</v>
+        <v>0.36</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
         <v>196</v>
       </c>
       <c r="B84" t="s">
         <v>197</v>
       </c>
       <c r="C84" s="1">
         <v>6167.0</v>
       </c>
       <c r="D84" s="1">
-        <v>14.03</v>
+        <v>13.915</v>
       </c>
       <c r="E84" s="1">
         <v>19.149380574</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
         <v>118094.23</v>
       </c>
       <c r="I84" s="1">
-        <v>-31571.22</v>
+        <v>-32280.42</v>
       </c>
       <c r="J84" s="1">
-        <v>-26.733922563363</v>
+        <v>-27.334459947789</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
       <c r="L84">
         <v>0.0</v>
       </c>
       <c r="M84" s="1">
-        <v>86523.01</v>
+        <v>85813.81</v>
       </c>
       <c r="N84" s="1">
-        <v>86523.01</v>
+        <v>85813.81</v>
       </c>
       <c r="O84" s="1">
         <v>0.05</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
         <v>198</v>
       </c>
       <c r="B85" t="s">
         <v>199</v>
       </c>
       <c r="C85" s="1">
         <v>2167.0</v>
       </c>
       <c r="D85" s="1">
-        <v>14.8</v>
+        <v>15.21</v>
       </c>
       <c r="E85" s="1">
         <v>14.99</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
         <v>32483.33</v>
       </c>
       <c r="I85" s="1">
-        <v>-411.73</v>
+        <v>476.74</v>
       </c>
       <c r="J85" s="1">
-        <v>-1.2675116744496</v>
+        <v>1.4676450967312</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
       <c r="L85">
         <v>0.0</v>
       </c>
       <c r="M85" s="1">
-        <v>32071.6</v>
+        <v>32960.07</v>
       </c>
       <c r="N85" s="1">
-        <v>32071.6</v>
+        <v>32960.07</v>
       </c>
       <c r="O85" s="1">
         <v>0.02</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
         <v>200</v>
       </c>
       <c r="B86" t="s">
         <v>201</v>
       </c>
       <c r="C86" s="1">
-        <v>1392.0</v>
+        <v>1318.0</v>
       </c>
       <c r="D86" s="1">
-        <v>117.75</v>
+        <v>116.1</v>
       </c>
       <c r="E86" s="1">
-        <v>114.1636494253</v>
+        <v>114.1636494689</v>
       </c>
       <c r="F86" t="s">
         <v>8</v>
       </c>
       <c r="G86">
         <v>1.0</v>
       </c>
       <c r="H86" s="1">
-        <v>158915.8</v>
+        <v>150467.69</v>
       </c>
       <c r="I86" s="1">
-        <v>4992.2</v>
+        <v>2552.11</v>
       </c>
       <c r="J86" s="1">
-        <v>3.1414119930177</v>
+        <v>1.696118282935</v>
       </c>
       <c r="K86">
         <v>0.0</v>
       </c>
       <c r="L86">
         <v>0.0</v>
       </c>
       <c r="M86" s="1">
-        <v>163908.0</v>
+        <v>153019.8</v>
       </c>
       <c r="N86" s="1">
-        <v>163908.0</v>
+        <v>153019.8</v>
       </c>
       <c r="O86" s="1">
         <v>0.09</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
         <v>202</v>
       </c>
       <c r="B87" t="s">
         <v>203</v>
       </c>
       <c r="C87" s="1">
         <v>387.0</v>
       </c>
       <c r="D87" s="1">
-        <v>243.2</v>
+        <v>238.5</v>
       </c>
       <c r="E87" s="1">
         <v>546.615994832</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
         <v>211540.39</v>
       </c>
       <c r="I87" s="1">
-        <v>-117421.99</v>
+        <v>-119240.89</v>
       </c>
       <c r="J87" s="1">
-        <v>-55.508071059149</v>
+        <v>-56.367906856936</v>
       </c>
       <c r="K87">
         <v>0.0</v>
       </c>
       <c r="L87">
         <v>0.0</v>
       </c>
       <c r="M87" s="1">
-        <v>94118.4</v>
+        <v>92299.5</v>
       </c>
       <c r="N87" s="1">
-        <v>94118.4</v>
+        <v>92299.5</v>
       </c>
       <c r="O87" s="1">
         <v>0.05</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
         <v>204</v>
       </c>
       <c r="B88" t="s">
         <v>205</v>
       </c>
       <c r="C88" s="1">
         <v>1030.0</v>
       </c>
       <c r="D88" s="1">
-        <v>34.96</v>
+        <v>34.68</v>
       </c>
       <c r="E88" s="1">
         <v>35.62</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
         <v>36688.6</v>
       </c>
       <c r="I88" s="1">
-        <v>-679.8</v>
+        <v>-968.2</v>
       </c>
       <c r="J88" s="1">
-        <v>-1.8528916339135</v>
+        <v>-2.6389668725435</v>
       </c>
       <c r="K88">
         <v>0.0</v>
       </c>
       <c r="L88">
         <v>0.0</v>
       </c>
       <c r="M88" s="1">
-        <v>36008.8</v>
+        <v>35720.4</v>
       </c>
       <c r="N88" s="1">
-        <v>36008.8</v>
+        <v>35720.4</v>
       </c>
       <c r="O88" s="1">
         <v>0.02</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
         <v>206</v>
       </c>
       <c r="B89" t="s">
         <v>207</v>
       </c>
       <c r="C89" s="1">
-        <v>1994.0</v>
+        <v>1889.0</v>
       </c>
       <c r="D89" s="1">
-        <v>57.64</v>
+        <v>50.92</v>
       </c>
       <c r="E89" s="1">
-        <v>63.4453961886</v>
+        <v>63.4453943886</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
-        <v>126510.12</v>
+        <v>119848.35</v>
       </c>
       <c r="I89" s="1">
-        <v>-11575.96</v>
+        <v>-23660.47</v>
       </c>
       <c r="J89" s="1">
-        <v>-9.1502245037788</v>
+        <v>-19.742007295052</v>
       </c>
       <c r="K89">
         <v>0.0</v>
       </c>
       <c r="L89">
         <v>0.0</v>
       </c>
       <c r="M89" s="1">
-        <v>114934.16</v>
+        <v>96187.88</v>
       </c>
       <c r="N89" s="1">
-        <v>114934.16</v>
+        <v>96187.88</v>
       </c>
       <c r="O89" s="1">
-        <v>0.06</v>
+        <v>0.05</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
         <v>208</v>
       </c>
       <c r="B90" t="s">
         <v>209</v>
       </c>
       <c r="C90" s="1">
         <v>960.0</v>
       </c>
       <c r="D90" s="1">
-        <v>30.98</v>
+        <v>27.06</v>
       </c>
       <c r="E90" s="1">
         <v>33.4333333333</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
         <v>32096.0</v>
       </c>
       <c r="I90" s="1">
-        <v>-2355.2</v>
+        <v>-6118.4</v>
       </c>
       <c r="J90" s="1">
-        <v>-7.3379860418744</v>
+        <v>-19.062811565304</v>
       </c>
       <c r="K90">
         <v>0.0</v>
       </c>
       <c r="L90">
         <v>0.0</v>
       </c>
       <c r="M90" s="1">
-        <v>29740.8</v>
+        <v>25977.6</v>
       </c>
       <c r="N90" s="1">
-        <v>29740.8</v>
+        <v>25977.6</v>
       </c>
       <c r="O90" s="1">
-        <v>0.02</v>
+        <v>0.01</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
         <v>210</v>
       </c>
       <c r="B91" t="s">
         <v>211</v>
       </c>
       <c r="C91" s="1">
-        <v>91829.0</v>
+        <v>86974.0</v>
       </c>
       <c r="D91" s="1">
-        <v>4.617</v>
+        <v>4.588</v>
       </c>
       <c r="E91" s="1">
-        <v>3.5571636411</v>
+        <v>3.5571636351</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
-        <v>326650.78</v>
+        <v>309380.75</v>
       </c>
       <c r="I91" s="1">
-        <v>97323.71</v>
+        <v>89655.96</v>
       </c>
       <c r="J91" s="1">
-        <v>29.79442143074</v>
+        <v>28.97916563975</v>
       </c>
       <c r="K91">
         <v>0.0</v>
       </c>
       <c r="L91">
         <v>0.0</v>
       </c>
       <c r="M91" s="1">
-        <v>423974.49</v>
+        <v>399036.71</v>
       </c>
       <c r="N91" s="1">
-        <v>423974.49</v>
+        <v>399036.71</v>
       </c>
       <c r="O91" s="1">
-        <v>0.24</v>
+        <v>0.22</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
         <v>212</v>
       </c>
       <c r="B92" t="s">
         <v>213</v>
       </c>
       <c r="C92" s="1">
         <v>3861.0</v>
       </c>
       <c r="D92" s="1">
-        <v>24.4</v>
+        <v>22.91</v>
       </c>
       <c r="E92" s="1">
         <v>26.8484900285</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
         <v>103662.02</v>
       </c>
       <c r="I92" s="1">
-        <v>-9453.62</v>
+        <v>-15206.51</v>
       </c>
       <c r="J92" s="1">
-        <v>-9.1196563601597</v>
+        <v>-14.669316688986</v>
       </c>
       <c r="K92">
         <v>0.0</v>
       </c>
       <c r="L92">
         <v>0.0</v>
       </c>
       <c r="M92" s="1">
-        <v>94208.4</v>
+        <v>88455.51</v>
       </c>
       <c r="N92" s="1">
-        <v>94208.4</v>
+        <v>88455.51</v>
       </c>
       <c r="O92" s="1">
         <v>0.05</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
         <v>214</v>
       </c>
       <c r="B93" t="s">
         <v>215</v>
       </c>
       <c r="C93" s="1">
-        <v>2042.0</v>
+        <v>1934.0</v>
       </c>
       <c r="D93" s="1">
-        <v>186.44</v>
+        <v>176.0</v>
       </c>
       <c r="E93" s="1">
-        <v>153.0505288932</v>
+        <v>153.0505274043</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
-        <v>312529.18</v>
+        <v>295999.72</v>
       </c>
       <c r="I93" s="1">
-        <v>68181.3</v>
+        <v>44384.28</v>
       </c>
       <c r="J93" s="1">
-        <v>21.815978911153</v>
+        <v>14.994703373368</v>
       </c>
       <c r="K93">
         <v>0.0</v>
       </c>
       <c r="L93">
         <v>0.0</v>
       </c>
       <c r="M93" s="1">
-        <v>380710.48</v>
+        <v>340384.0</v>
       </c>
       <c r="N93" s="1">
-        <v>380710.48</v>
+        <v>340384.0</v>
       </c>
       <c r="O93" s="1">
-        <v>0.21</v>
+        <v>0.19</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
         <v>216</v>
       </c>
       <c r="B94" t="s">
         <v>217</v>
       </c>
       <c r="C94" s="1">
-        <v>1753.0</v>
+        <v>1660.0</v>
       </c>
       <c r="D94" s="1">
-        <v>147.75</v>
+        <v>156.05</v>
       </c>
       <c r="E94" s="1">
-        <v>76.2266514546</v>
+        <v>76.2266506024</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
-        <v>133625.32</v>
+        <v>126536.24</v>
       </c>
       <c r="I94" s="1">
-        <v>125380.43</v>
+        <v>132506.76</v>
       </c>
       <c r="J94" s="1">
-        <v>93.829844523478</v>
+        <v>104.71842691074</v>
       </c>
       <c r="K94">
         <v>0.0</v>
       </c>
       <c r="L94">
         <v>0.0</v>
       </c>
       <c r="M94" s="1">
-        <v>259005.75</v>
+        <v>259043.0</v>
       </c>
       <c r="N94" s="1">
-        <v>259005.75</v>
+        <v>259043.0</v>
       </c>
       <c r="O94" s="1">
         <v>0.15</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
         <v>218</v>
       </c>
       <c r="B95" t="s">
         <v>219</v>
       </c>
       <c r="C95" s="1">
-        <v>2033.0</v>
+        <v>1926.0</v>
       </c>
       <c r="D95" s="1">
-        <v>55.27</v>
+        <v>51.31</v>
       </c>
       <c r="E95" s="1">
-        <v>56.8768519429</v>
+        <v>56.8768535826</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
-        <v>115630.64</v>
+        <v>109544.82</v>
       </c>
       <c r="I95" s="1">
-        <v>-3266.73</v>
+        <v>-10721.76</v>
       </c>
       <c r="J95" s="1">
-        <v>-2.8251421941451</v>
+        <v>-9.7875554499063</v>
       </c>
       <c r="K95">
         <v>0.0</v>
       </c>
       <c r="L95">
         <v>0.0</v>
       </c>
       <c r="M95" s="1">
-        <v>112363.91</v>
+        <v>98823.06</v>
       </c>
       <c r="N95" s="1">
-        <v>112363.91</v>
+        <v>98823.06</v>
       </c>
       <c r="O95" s="1">
         <v>0.06</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
         <v>220</v>
       </c>
       <c r="B96" t="s">
         <v>221</v>
       </c>
       <c r="C96" s="1">
-        <v>1176.0</v>
+        <v>1114.0</v>
       </c>
       <c r="D96" s="1">
-        <v>345.15</v>
+        <v>353.6</v>
       </c>
       <c r="E96" s="1">
-        <v>397.994744898</v>
+        <v>397.9947486535</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
-        <v>468041.82</v>
+        <v>443366.15</v>
       </c>
       <c r="I96" s="1">
-        <v>-62145.42</v>
+        <v>-49455.75</v>
       </c>
       <c r="J96" s="1">
-        <v>-13.277749411367</v>
+        <v>-11.154606638328</v>
       </c>
       <c r="K96">
         <v>0.0</v>
       </c>
       <c r="L96">
         <v>0.0</v>
       </c>
       <c r="M96" s="1">
-        <v>405896.4</v>
+        <v>393910.4</v>
       </c>
       <c r="N96" s="1">
-        <v>405896.4</v>
+        <v>393910.4</v>
       </c>
       <c r="O96" s="1">
-        <v>0.23</v>
+        <v>0.22</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
         <v>222</v>
       </c>
       <c r="B97" t="s">
         <v>223</v>
       </c>
       <c r="C97" s="1">
-        <v>6780.0</v>
+        <v>6422.0</v>
       </c>
       <c r="D97" s="1">
-        <v>25.53</v>
+        <v>26.3</v>
       </c>
       <c r="E97" s="1">
-        <v>20.8014159292</v>
+        <v>20.8014154469</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
-        <v>141033.6</v>
+        <v>133586.69</v>
       </c>
       <c r="I97" s="1">
-        <v>32059.8</v>
+        <v>35311.91</v>
       </c>
       <c r="J97" s="1">
-        <v>22.732029814172</v>
+        <v>26.433703836812</v>
       </c>
       <c r="K97">
         <v>0.0</v>
       </c>
       <c r="L97">
         <v>0.0</v>
       </c>
       <c r="M97" s="1">
-        <v>173093.4</v>
+        <v>168898.6</v>
       </c>
       <c r="N97" s="1">
-        <v>173093.4</v>
+        <v>168898.6</v>
       </c>
       <c r="O97" s="1">
-        <v>0.1</v>
+        <v>0.09</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
         <v>224</v>
       </c>
       <c r="B98" t="s">
         <v>225</v>
       </c>
       <c r="C98" s="1">
-        <v>1248.0</v>
+        <v>1182.0</v>
       </c>
       <c r="D98" s="1">
-        <v>486.0</v>
+        <v>452.0</v>
       </c>
       <c r="E98" s="1">
-        <v>611.9937580128</v>
+        <v>611.9937563452</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
-        <v>763768.21</v>
+        <v>723376.62</v>
       </c>
       <c r="I98" s="1">
-        <v>-157240.21</v>
+        <v>-189112.62</v>
       </c>
       <c r="J98" s="1">
-        <v>-20.587425339423</v>
+        <v>-26.143037357221</v>
       </c>
       <c r="K98">
         <v>0.0</v>
       </c>
       <c r="L98">
         <v>0.0</v>
       </c>
       <c r="M98" s="1">
-        <v>606528.0</v>
+        <v>534264.0</v>
       </c>
       <c r="N98" s="1">
-        <v>606528.0</v>
+        <v>534264.0</v>
       </c>
       <c r="O98" s="1">
-        <v>0.34</v>
+        <v>0.3</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
         <v>226</v>
       </c>
       <c r="B99" t="s">
         <v>227</v>
       </c>
       <c r="C99" s="1">
-        <v>3558.0</v>
+        <v>3370.0</v>
       </c>
       <c r="D99" s="1">
-        <v>51.15</v>
+        <v>50.26</v>
       </c>
       <c r="E99" s="1">
-        <v>58.5894294547</v>
+        <v>58.5894302671</v>
       </c>
       <c r="F99" t="s">
         <v>8</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
-        <v>208461.19</v>
+        <v>197446.38</v>
       </c>
       <c r="I99" s="1">
-        <v>-26469.49</v>
+        <v>-28070.18</v>
       </c>
       <c r="J99" s="1">
-        <v>-12.69756255349</v>
+        <v>-14.216609086477</v>
       </c>
       <c r="K99">
         <v>0.0</v>
       </c>
       <c r="L99">
         <v>0.0</v>
       </c>
       <c r="M99" s="1">
-        <v>181991.7</v>
+        <v>169376.2</v>
       </c>
       <c r="N99" s="1">
-        <v>181991.7</v>
+        <v>169376.2</v>
       </c>
       <c r="O99" s="1">
-        <v>0.1</v>
+        <v>0.09</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
         <v>228</v>
       </c>
       <c r="B100" t="s">
         <v>229</v>
       </c>
       <c r="C100" s="1">
-        <v>1681.0</v>
+        <v>1592.0</v>
       </c>
       <c r="D100" s="1">
-        <v>117.5</v>
+        <v>112.9</v>
       </c>
       <c r="E100" s="1">
-        <v>113.8374241523</v>
+        <v>113.8374246231</v>
       </c>
       <c r="F100" t="s">
         <v>8</v>
       </c>
       <c r="G100">
         <v>1.0</v>
       </c>
       <c r="H100" s="1">
-        <v>191360.71</v>
+        <v>181229.18</v>
       </c>
       <c r="I100" s="1">
-        <v>6156.79</v>
+        <v>-1492.38</v>
       </c>
       <c r="J100" s="1">
-        <v>3.2173741412226</v>
+        <v>-0.82347666087768</v>
       </c>
       <c r="K100">
         <v>0.0</v>
       </c>
       <c r="L100">
         <v>0.0</v>
       </c>
       <c r="M100" s="1">
-        <v>197517.5</v>
+        <v>179736.8</v>
       </c>
       <c r="N100" s="1">
-        <v>197517.5</v>
+        <v>179736.8</v>
       </c>
       <c r="O100" s="1">
-        <v>0.11</v>
+        <v>0.1</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
         <v>230</v>
       </c>
       <c r="B101" t="s">
         <v>231</v>
       </c>
       <c r="C101" s="1">
         <v>2925.0</v>
       </c>
       <c r="D101" s="1">
-        <v>15.73</v>
+        <v>15.04</v>
       </c>
       <c r="E101" s="1">
         <v>11.7937435897</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
         <v>34496.7</v>
       </c>
       <c r="I101" s="1">
-        <v>11513.55</v>
+        <v>9495.3</v>
       </c>
       <c r="J101" s="1">
-        <v>33.37580116359</v>
+        <v>27.525241544843</v>
       </c>
       <c r="K101">
         <v>0.0</v>
       </c>
       <c r="L101">
         <v>0.0</v>
       </c>
       <c r="M101" s="1">
-        <v>46010.25</v>
+        <v>43992.0</v>
       </c>
       <c r="N101" s="1">
-        <v>46010.25</v>
+        <v>43992.0</v>
       </c>
       <c r="O101" s="1">
-        <v>0.03</v>
+        <v>0.02</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
         <v>232</v>
       </c>
       <c r="B102" t="s">
         <v>233</v>
       </c>
       <c r="C102" s="1">
-        <v>3281.0</v>
+        <v>3108.0</v>
       </c>
       <c r="D102" s="1">
-        <v>57.58</v>
+        <v>51.78</v>
       </c>
       <c r="E102" s="1">
-        <v>52.1540688814</v>
+        <v>52.1540701416</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
-        <v>171117.5</v>
+        <v>162094.85</v>
       </c>
       <c r="I102" s="1">
-        <v>17802.48</v>
+        <v>-1162.61</v>
       </c>
       <c r="J102" s="1">
-        <v>10.403658304966</v>
+        <v>-0.71724055391026</v>
       </c>
       <c r="K102">
         <v>0.0</v>
       </c>
       <c r="L102">
         <v>0.0</v>
       </c>
       <c r="M102" s="1">
-        <v>188919.98</v>
+        <v>160932.24</v>
       </c>
       <c r="N102" s="1">
-        <v>188919.98</v>
+        <v>160932.24</v>
       </c>
       <c r="O102" s="1">
-        <v>0.11</v>
+        <v>0.09</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
         <v>234</v>
       </c>
       <c r="B103" t="s">
         <v>235</v>
       </c>
       <c r="C103" s="1">
-        <v>319.0</v>
+        <v>302.0</v>
       </c>
       <c r="D103" s="1">
-        <v>568.0</v>
+        <v>499.3</v>
       </c>
       <c r="E103" s="1">
-        <v>229.6088714734</v>
+        <v>229.6088741722</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
-        <v>73245.23</v>
+        <v>69341.88</v>
       </c>
       <c r="I103" s="1">
-        <v>107946.77</v>
+        <v>81446.72</v>
       </c>
       <c r="J103" s="1">
-        <v>147.37720121843</v>
+        <v>117.45675196577</v>
       </c>
       <c r="K103">
         <v>0.0</v>
       </c>
       <c r="L103">
         <v>0.0</v>
       </c>
       <c r="M103" s="1">
-        <v>181192.0</v>
+        <v>150788.6</v>
       </c>
       <c r="N103" s="1">
-        <v>181192.0</v>
+        <v>150788.6</v>
       </c>
       <c r="O103" s="1">
-        <v>0.1</v>
+        <v>0.08</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
         <v>236</v>
       </c>
       <c r="B104" t="s">
         <v>237</v>
       </c>
       <c r="C104" s="1">
-        <v>33908.0</v>
+        <v>32115.0</v>
       </c>
       <c r="D104" s="1">
-        <v>3.797</v>
+        <v>4.108</v>
       </c>
       <c r="E104" s="1">
-        <v>3.4595089654</v>
+        <v>3.4595089522</v>
       </c>
       <c r="F104" t="s">
         <v>8</v>
       </c>
       <c r="G104">
         <v>1.0</v>
       </c>
       <c r="H104" s="1">
-        <v>117305.03</v>
+        <v>111102.13</v>
       </c>
       <c r="I104" s="1">
-        <v>11443.65</v>
+        <v>20826.29</v>
       </c>
       <c r="J104" s="1">
-        <v>9.7554640240065</v>
+        <v>18.74517617259</v>
       </c>
       <c r="K104">
         <v>0.0</v>
       </c>
       <c r="L104">
         <v>0.0</v>
       </c>
       <c r="M104" s="1">
-        <v>128748.68</v>
+        <v>131928.42</v>
       </c>
       <c r="N104" s="1">
-        <v>128748.68</v>
+        <v>131928.42</v>
       </c>
       <c r="O104" s="1">
         <v>0.07</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
         <v>238</v>
       </c>
       <c r="B105" t="s">
         <v>239</v>
       </c>
       <c r="C105" s="1">
-        <v>2225.0</v>
+        <v>2107.0</v>
       </c>
       <c r="D105" s="1">
-        <v>73.76</v>
+        <v>76.2</v>
       </c>
       <c r="E105" s="1">
-        <v>69.1610696629</v>
+        <v>69.161067869</v>
       </c>
       <c r="F105" t="s">
         <v>8</v>
       </c>
       <c r="G105">
         <v>1.0</v>
       </c>
       <c r="H105" s="1">
-        <v>153883.38</v>
+        <v>145722.37</v>
       </c>
       <c r="I105" s="1">
-        <v>10232.62</v>
+        <v>14831.03</v>
       </c>
       <c r="J105" s="1">
-        <v>6.6495939977404</v>
+        <v>10.177593186276</v>
       </c>
       <c r="K105">
         <v>0.0</v>
       </c>
       <c r="L105">
         <v>0.0</v>
       </c>
       <c r="M105" s="1">
-        <v>164116.0</v>
+        <v>160553.4</v>
       </c>
       <c r="N105" s="1">
-        <v>164116.0</v>
+        <v>160553.4</v>
       </c>
       <c r="O105" s="1">
         <v>0.09</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
         <v>240</v>
       </c>
       <c r="B106" t="s">
         <v>241</v>
       </c>
       <c r="C106" s="1">
-        <v>37668.0</v>
+        <v>35676.0</v>
       </c>
       <c r="D106" s="1">
-        <v>8.832</v>
+        <v>11.39</v>
       </c>
       <c r="E106" s="1">
-        <v>4.8934127111</v>
+        <v>4.8934126584</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
       <c r="G106">
         <v>1.0</v>
       </c>
       <c r="H106" s="1">
-        <v>184325.07</v>
+        <v>174577.39</v>
       </c>
       <c r="I106" s="1">
-        <v>148358.71</v>
+        <v>231772.25</v>
       </c>
       <c r="J106" s="1">
-        <v>80.487537587806</v>
+        <v>132.76189430945</v>
       </c>
       <c r="K106">
         <v>0.0</v>
       </c>
       <c r="L106">
         <v>0.0</v>
       </c>
       <c r="M106" s="1">
-        <v>332683.78</v>
+        <v>406349.64</v>
       </c>
       <c r="N106" s="1">
-        <v>332683.78</v>
+        <v>406349.64</v>
       </c>
       <c r="O106" s="1">
-        <v>0.19</v>
+        <v>0.23</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
         <v>242</v>
       </c>
       <c r="B107" t="s">
         <v>243</v>
       </c>
       <c r="C107" s="1">
-        <v>16193.0</v>
+        <v>15337.0</v>
       </c>
       <c r="D107" s="1">
-        <v>15.9</v>
+        <v>15.58</v>
       </c>
       <c r="E107" s="1">
-        <v>16.3399462731</v>
+        <v>16.3399465345</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
-        <v>264592.75</v>
+        <v>250605.76</v>
       </c>
       <c r="I107" s="1">
-        <v>-7124.05</v>
+        <v>-11655.3</v>
       </c>
       <c r="J107" s="1">
-        <v>-2.6924585046264</v>
+        <v>-4.6508508024716</v>
       </c>
       <c r="K107">
         <v>0.0</v>
       </c>
       <c r="L107">
         <v>0.0</v>
       </c>
       <c r="M107" s="1">
-        <v>257468.7</v>
+        <v>238950.46</v>
       </c>
       <c r="N107" s="1">
-        <v>257468.7</v>
+        <v>238950.46</v>
       </c>
       <c r="O107" s="1">
-        <v>0.14</v>
+        <v>0.13</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
         <v>244</v>
       </c>
       <c r="B108" t="s">
         <v>245</v>
       </c>
       <c r="C108" s="1">
-        <v>2532.0</v>
+        <v>1624.0</v>
       </c>
       <c r="D108" s="1">
-        <v>4793.7</v>
+        <v>4799.52</v>
       </c>
       <c r="E108" s="1">
-        <v>4785.7184597156</v>
+        <v>4789.6622105911</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
       <c r="G108">
         <v>1.0</v>
       </c>
       <c r="H108" s="1">
-        <v>12117439.14</v>
+        <v>7778411.43</v>
       </c>
       <c r="I108" s="1">
-        <v>20209.26</v>
+        <v>16009.05</v>
       </c>
       <c r="J108" s="1">
-        <v>0.16677830824245</v>
+        <v>0.20581387528893</v>
       </c>
       <c r="K108">
         <v>0.0</v>
       </c>
       <c r="L108">
         <v>0.0</v>
       </c>
       <c r="M108" s="1">
-        <v>12137648.4</v>
+        <v>7794420.48</v>
       </c>
       <c r="N108" s="1">
-        <v>12137648.4</v>
+        <v>7794420.48</v>
       </c>
       <c r="O108" s="1">
-        <v>6.81</v>
+        <v>4.36</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
         <v>246</v>
       </c>
       <c r="B109" t="s">
         <v>247</v>
       </c>
       <c r="C109" s="1">
-        <v>13725.0</v>
+        <v>12999.0</v>
       </c>
       <c r="D109" s="1">
-        <v>17.645</v>
+        <v>18.25</v>
       </c>
       <c r="E109" s="1">
-        <v>18.1580684882</v>
+        <v>18.1580683129</v>
       </c>
       <c r="F109" t="s">
         <v>8</v>
       </c>
       <c r="G109">
         <v>1.0</v>
       </c>
       <c r="H109" s="1">
-        <v>249219.49</v>
+        <v>236036.73</v>
       </c>
       <c r="I109" s="1">
-        <v>-7041.86</v>
+        <v>1195.02</v>
       </c>
       <c r="J109" s="1">
-        <v>-2.8255655286029</v>
+        <v>0.5062856107183</v>
       </c>
       <c r="K109">
         <v>0.0</v>
       </c>
       <c r="L109">
         <v>0.0</v>
       </c>
       <c r="M109" s="1">
-        <v>242177.63</v>
+        <v>237231.75</v>
       </c>
       <c r="N109" s="1">
-        <v>242177.63</v>
+        <v>237231.75</v>
       </c>
       <c r="O109" s="1">
-        <v>0.14</v>
+        <v>0.13</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
         <v>248</v>
       </c>
       <c r="B110" t="s">
         <v>249</v>
       </c>
       <c r="C110" s="1">
         <v>1318.0</v>
       </c>
       <c r="D110" s="1">
-        <v>73.45</v>
+        <v>67.2</v>
       </c>
       <c r="E110" s="1">
         <v>67.824430956</v>
       </c>
       <c r="F110" t="s">
         <v>8</v>
       </c>
       <c r="G110">
         <v>1.0</v>
       </c>
       <c r="H110" s="1">
         <v>89392.6</v>
       </c>
       <c r="I110" s="1">
-        <v>7414.5</v>
+        <v>-823.0</v>
       </c>
       <c r="J110" s="1">
-        <v>8.2943107147572</v>
+        <v>-0.92065786206017</v>
       </c>
       <c r="K110">
         <v>0.0</v>
       </c>
       <c r="L110">
         <v>0.0</v>
       </c>
       <c r="M110" s="1">
-        <v>96807.1</v>
+        <v>88569.6</v>
       </c>
       <c r="N110" s="1">
-        <v>96807.1</v>
+        <v>88569.6</v>
       </c>
       <c r="O110" s="1">
         <v>0.05</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
         <v>250</v>
       </c>
       <c r="B111" t="s">
         <v>251</v>
       </c>
       <c r="C111" s="1">
         <v>4550.0</v>
       </c>
       <c r="D111" s="1">
-        <v>22.24</v>
+        <v>24.23</v>
       </c>
       <c r="E111" s="1">
         <v>22.5882373626</v>
       </c>
       <c r="F111" t="s">
         <v>8</v>
       </c>
       <c r="G111">
         <v>1.0</v>
       </c>
       <c r="H111" s="1">
         <v>102776.48</v>
       </c>
       <c r="I111" s="1">
-        <v>-1584.48</v>
+        <v>7470.02</v>
       </c>
       <c r="J111" s="1">
-        <v>-1.5416756829967</v>
+        <v>7.2682193435697</v>
       </c>
       <c r="K111">
         <v>0.0</v>
       </c>
       <c r="L111">
         <v>0.0</v>
       </c>
       <c r="M111" s="1">
-        <v>101192.0</v>
+        <v>110246.5</v>
       </c>
       <c r="N111" s="1">
-        <v>101192.0</v>
+        <v>110246.5</v>
       </c>
       <c r="O111" s="1">
         <v>0.06</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
         <v>252</v>
       </c>
       <c r="B112" t="s">
         <v>253</v>
       </c>
       <c r="C112" s="1">
-        <v>2764.0</v>
+        <v>2618.0</v>
       </c>
       <c r="D112" s="1">
-        <v>42.785</v>
+        <v>41.065</v>
       </c>
       <c r="E112" s="1">
-        <v>31.2906910275</v>
+        <v>31.2906913675</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
-        <v>86487.47</v>
+        <v>81919.03</v>
       </c>
       <c r="I112" s="1">
-        <v>31770.27</v>
+        <v>25589.14</v>
       </c>
       <c r="J112" s="1">
-        <v>36.733956953533</v>
+        <v>31.237113037105</v>
       </c>
       <c r="K112">
         <v>0.0</v>
       </c>
       <c r="L112">
         <v>0.0</v>
       </c>
       <c r="M112" s="1">
-        <v>118257.74</v>
+        <v>107508.17</v>
       </c>
       <c r="N112" s="1">
-        <v>118257.74</v>
+        <v>107508.17</v>
       </c>
       <c r="O112" s="1">
-        <v>0.07</v>
+        <v>0.06</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
         <v>254</v>
       </c>
       <c r="B113" t="s">
         <v>255</v>
       </c>
       <c r="C113" s="1">
         <v>2006.0</v>
       </c>
       <c r="D113" s="1">
-        <v>18.67</v>
+        <v>17.71</v>
       </c>
       <c r="E113" s="1">
         <v>16.36</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
       <c r="G113">
         <v>1.0</v>
       </c>
       <c r="H113" s="1">
         <v>32818.16</v>
       </c>
       <c r="I113" s="1">
-        <v>4633.86</v>
+        <v>2708.1</v>
       </c>
       <c r="J113" s="1">
-        <v>14.119804400978</v>
+        <v>8.2518337408313</v>
       </c>
       <c r="K113">
         <v>0.0</v>
       </c>
       <c r="L113">
         <v>0.0</v>
       </c>
       <c r="M113" s="1">
-        <v>37452.02</v>
+        <v>35526.26</v>
       </c>
       <c r="N113" s="1">
-        <v>37452.02</v>
+        <v>35526.26</v>
       </c>
       <c r="O113" s="1">
         <v>0.02</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
         <v>256</v>
       </c>
       <c r="B114" t="s">
         <v>257</v>
       </c>
       <c r="C114" s="1">
         <v>1388.0</v>
       </c>
       <c r="D114" s="1">
-        <v>26.2</v>
+        <v>25.15</v>
       </c>
       <c r="E114" s="1">
         <v>23.76</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
       <c r="G114">
         <v>1.0</v>
       </c>
       <c r="H114" s="1">
         <v>32978.88</v>
       </c>
       <c r="I114" s="1">
-        <v>3386.72</v>
+        <v>1929.32</v>
       </c>
       <c r="J114" s="1">
-        <v>10.26936026936</v>
+        <v>5.8501683501684</v>
       </c>
       <c r="K114">
         <v>0.0</v>
       </c>
       <c r="L114">
         <v>0.0</v>
       </c>
       <c r="M114" s="1">
-        <v>36365.6</v>
+        <v>34908.2</v>
       </c>
       <c r="N114" s="1">
-        <v>36365.6</v>
+        <v>34908.2</v>
       </c>
       <c r="O114" s="1">
         <v>0.02</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
         <v>258</v>
       </c>
       <c r="B115" t="s">
         <v>259</v>
       </c>
       <c r="C115" s="1">
-        <v>3874.0</v>
+        <v>3669.0</v>
       </c>
       <c r="D115" s="1">
-        <v>34.605</v>
+        <v>28.16</v>
       </c>
       <c r="E115" s="1">
-        <v>41.5130201342</v>
+        <v>41.5130198964</v>
       </c>
       <c r="F115" t="s">
         <v>8</v>
       </c>
       <c r="G115">
         <v>1.0</v>
       </c>
       <c r="H115" s="1">
-        <v>160821.44</v>
+        <v>152311.27</v>
       </c>
       <c r="I115" s="1">
-        <v>-26761.67</v>
+        <v>-48992.23</v>
       </c>
       <c r="J115" s="1">
-        <v>-16.640610853876</v>
+        <v>-32.165860083761</v>
       </c>
       <c r="K115">
         <v>0.0</v>
       </c>
       <c r="L115">
         <v>0.0</v>
       </c>
       <c r="M115" s="1">
-        <v>134059.77</v>
+        <v>103319.04</v>
       </c>
       <c r="N115" s="1">
-        <v>134059.77</v>
+        <v>103319.04</v>
       </c>
       <c r="O115" s="1">
-        <v>0.08</v>
+        <v>0.06</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
         <v>260</v>
       </c>
       <c r="B116" t="s">
         <v>261</v>
       </c>
       <c r="C116" s="1">
         <v>1210.0</v>
       </c>
       <c r="D116" s="1">
-        <v>24.6</v>
+        <v>26.23</v>
       </c>
       <c r="E116" s="1">
         <v>27.83</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
         <v>33674.3</v>
       </c>
       <c r="I116" s="1">
-        <v>-3908.3</v>
+        <v>-1936.0</v>
       </c>
       <c r="J116" s="1">
-        <v>-11.606180380884</v>
+        <v>-5.7491915199425</v>
       </c>
       <c r="K116">
         <v>0.0</v>
       </c>
       <c r="L116">
         <v>0.0</v>
       </c>
       <c r="M116" s="1">
-        <v>29766.0</v>
+        <v>31738.3</v>
       </c>
       <c r="N116" s="1">
-        <v>29766.0</v>
+        <v>31738.3</v>
       </c>
       <c r="O116" s="1">
         <v>0.02</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
         <v>262</v>
       </c>
       <c r="B117" t="s">
         <v>263</v>
       </c>
       <c r="C117" s="1">
         <v>366.0</v>
       </c>
       <c r="D117" s="1">
-        <v>95.9</v>
+        <v>95.85</v>
       </c>
       <c r="E117" s="1">
         <v>90.7</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
         <v>33196.2</v>
       </c>
       <c r="I117" s="1">
-        <v>1903.2</v>
+        <v>1884.9</v>
       </c>
       <c r="J117" s="1">
-        <v>5.7331863285557</v>
+        <v>5.678059536935</v>
       </c>
       <c r="K117">
         <v>0.0</v>
       </c>
       <c r="L117">
         <v>0.0</v>
       </c>
       <c r="M117" s="1">
-        <v>35099.4</v>
+        <v>35081.1</v>
       </c>
       <c r="N117" s="1">
-        <v>35099.4</v>
+        <v>35081.1</v>
       </c>
       <c r="O117" s="1">
         <v>0.02</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
         <v>264</v>
       </c>
       <c r="B118" t="s">
         <v>265</v>
       </c>
       <c r="C118" s="1">
         <v>1055.0</v>
       </c>
       <c r="D118" s="1">
-        <v>36.75</v>
+        <v>37.2</v>
       </c>
       <c r="E118" s="1">
         <v>36.87</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
         <v>38897.85</v>
       </c>
       <c r="I118" s="1">
-        <v>-126.6</v>
+        <v>348.15</v>
       </c>
       <c r="J118" s="1">
-        <v>-0.32546786004882</v>
+        <v>0.89503661513426</v>
       </c>
       <c r="K118">
         <v>0.0</v>
       </c>
       <c r="L118">
         <v>0.0</v>
       </c>
       <c r="M118" s="1">
-        <v>38771.25</v>
+        <v>39246.0</v>
       </c>
       <c r="N118" s="1">
-        <v>38771.25</v>
+        <v>39246.0</v>
       </c>
       <c r="O118" s="1">
         <v>0.02</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
         <v>266</v>
       </c>
       <c r="B119" t="s">
         <v>267</v>
       </c>
       <c r="C119" s="1">
-        <v>1732.0</v>
+        <v>1640.0</v>
       </c>
       <c r="D119" s="1">
-        <v>282.4</v>
+        <v>284.4</v>
       </c>
       <c r="E119" s="1">
-        <v>237.8431639723</v>
+        <v>237.8431646341</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
-        <v>411944.36</v>
+        <v>390062.79</v>
       </c>
       <c r="I119" s="1">
-        <v>77172.44</v>
+        <v>76353.21</v>
       </c>
       <c r="J119" s="1">
-        <v>18.733704716821</v>
+        <v>19.574594644108</v>
       </c>
       <c r="K119">
         <v>0.0</v>
       </c>
       <c r="L119">
         <v>0.0</v>
       </c>
       <c r="M119" s="1">
-        <v>489116.8</v>
+        <v>466416.0</v>
       </c>
       <c r="N119" s="1">
-        <v>489116.8</v>
+        <v>466416.0</v>
       </c>
       <c r="O119" s="1">
-        <v>0.27</v>
+        <v>0.26</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
         <v>268</v>
       </c>
       <c r="B120" t="s">
         <v>269</v>
       </c>
       <c r="C120" s="1">
-        <v>58483.0</v>
+        <v>55391.0</v>
       </c>
       <c r="D120" s="1">
-        <v>3.92</v>
+        <v>4.435</v>
       </c>
       <c r="E120" s="1">
-        <v>2.6564683754</v>
+        <v>2.6564683793</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
-        <v>155358.24</v>
+        <v>147144.44</v>
       </c>
       <c r="I120" s="1">
-        <v>73895.12</v>
+        <v>98514.65</v>
       </c>
       <c r="J120" s="1">
-        <v>47.564339039886</v>
+        <v>66.950983672913</v>
       </c>
       <c r="K120">
         <v>0.0</v>
       </c>
       <c r="L120">
         <v>0.0</v>
       </c>
       <c r="M120" s="1">
-        <v>229253.36</v>
+        <v>245659.09</v>
       </c>
       <c r="N120" s="1">
-        <v>229253.36</v>
+        <v>245659.09</v>
       </c>
       <c r="O120" s="1">
-        <v>0.13</v>
+        <v>0.14</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
         <v>270</v>
       </c>
       <c r="B121" t="s">
         <v>271</v>
       </c>
       <c r="C121" s="1">
-        <v>12407.0</v>
+        <v>11751.0</v>
       </c>
       <c r="D121" s="1">
-        <v>9.3</v>
+        <v>8.872</v>
       </c>
       <c r="E121" s="1">
-        <v>9.3764713468</v>
+        <v>9.3764709386</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
-        <v>116333.88</v>
+        <v>110182.91</v>
       </c>
       <c r="I121" s="1">
-        <v>-948.78</v>
+        <v>-5928.04</v>
       </c>
       <c r="J121" s="1">
-        <v>-0.8155663681122</v>
+        <v>-5.3801810099225</v>
       </c>
       <c r="K121">
         <v>0.0</v>
       </c>
       <c r="L121">
         <v>0.0</v>
       </c>
       <c r="M121" s="1">
-        <v>115385.1</v>
+        <v>104254.87</v>
       </c>
       <c r="N121" s="1">
-        <v>115385.1</v>
+        <v>104254.87</v>
       </c>
       <c r="O121" s="1">
         <v>0.06</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
         <v>272</v>
       </c>
       <c r="B122" t="s">
         <v>273</v>
       </c>
       <c r="C122" s="1">
-        <v>5666.0</v>
+        <v>5366.0</v>
       </c>
       <c r="D122" s="1">
-        <v>81.02</v>
+        <v>73.22</v>
       </c>
       <c r="E122" s="1">
-        <v>91.3538475115</v>
+        <v>91.3538483041</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
-        <v>517610.9</v>
+        <v>490204.75</v>
       </c>
       <c r="I122" s="1">
-        <v>-58551.58</v>
+        <v>-97306.23</v>
       </c>
       <c r="J122" s="1">
-        <v>-11.311890843102</v>
+        <v>-19.850119771381</v>
       </c>
       <c r="K122">
         <v>0.0</v>
       </c>
       <c r="L122">
         <v>0.0</v>
       </c>
       <c r="M122" s="1">
-        <v>459059.32</v>
+        <v>392898.52</v>
       </c>
       <c r="N122" s="1">
-        <v>459059.32</v>
+        <v>392898.52</v>
       </c>
       <c r="O122" s="1">
-        <v>0.26</v>
+        <v>0.22</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
         <v>274</v>
       </c>
       <c r="B123" t="s">
         <v>275</v>
       </c>
       <c r="C123" s="1">
-        <v>5074.0</v>
+        <v>4806.0</v>
       </c>
       <c r="D123" s="1">
-        <v>151.16</v>
+        <v>144.46</v>
       </c>
       <c r="E123" s="1">
-        <v>170.64798581</v>
+        <v>170.647985851</v>
       </c>
       <c r="F123" t="s">
         <v>8</v>
       </c>
       <c r="G123">
         <v>1.0</v>
       </c>
       <c r="H123" s="1">
-        <v>865867.88</v>
+        <v>820134.22</v>
       </c>
       <c r="I123" s="1">
-        <v>-98882.04</v>
+        <v>-125859.46</v>
       </c>
       <c r="J123" s="1">
-        <v>-11.419991696655</v>
+        <v>-15.346202722769</v>
       </c>
       <c r="K123">
         <v>0.0</v>
       </c>
       <c r="L123">
         <v>0.0</v>
       </c>
       <c r="M123" s="1">
-        <v>766985.84</v>
+        <v>694274.76</v>
       </c>
       <c r="N123" s="1">
-        <v>766985.84</v>
+        <v>694274.76</v>
       </c>
       <c r="O123" s="1">
-        <v>0.43</v>
+        <v>0.39</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
         <v>276</v>
       </c>
       <c r="B124" t="s">
         <v>277</v>
       </c>
       <c r="C124" s="1">
-        <v>11459.0</v>
+        <v>10853.0</v>
       </c>
       <c r="D124" s="1">
-        <v>34.6</v>
+        <v>35.9</v>
       </c>
       <c r="E124" s="1">
-        <v>32.6745361724</v>
+        <v>32.674536073</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
-        <v>374417.51</v>
+        <v>354616.74</v>
       </c>
       <c r="I124" s="1">
-        <v>22063.89</v>
+        <v>35005.96</v>
       </c>
       <c r="J124" s="1">
-        <v>5.892857414708</v>
+        <v>9.8714911202444</v>
       </c>
       <c r="K124">
         <v>0.0</v>
       </c>
       <c r="L124">
         <v>0.0</v>
       </c>
       <c r="M124" s="1">
-        <v>396481.4</v>
+        <v>389622.7</v>
       </c>
       <c r="N124" s="1">
-        <v>396481.4</v>
+        <v>389622.7</v>
       </c>
       <c r="O124" s="1">
         <v>0.22</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
         <v>278</v>
       </c>
       <c r="B125" t="s">
         <v>279</v>
       </c>
       <c r="C125" s="1">
-        <v>3002.0</v>
+        <v>2843.0</v>
       </c>
       <c r="D125" s="1">
-        <v>272.1</v>
+        <v>274.65</v>
       </c>
       <c r="E125" s="1">
-        <v>142.6529813458</v>
+        <v>142.6529827647</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
-        <v>428244.25</v>
+        <v>405562.43</v>
       </c>
       <c r="I125" s="1">
-        <v>388599.95</v>
+        <v>375267.52</v>
       </c>
       <c r="J125" s="1">
-        <v>90.742596076888</v>
+        <v>92.530148810875</v>
       </c>
       <c r="K125">
         <v>0.0</v>
       </c>
       <c r="L125">
         <v>0.0</v>
       </c>
       <c r="M125" s="1">
-        <v>816844.2</v>
+        <v>780829.95</v>
       </c>
       <c r="N125" s="1">
-        <v>816844.2</v>
+        <v>780829.95</v>
       </c>
       <c r="O125" s="1">
-        <v>0.46</v>
+        <v>0.44</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
         <v>280</v>
       </c>
       <c r="B126" t="s">
         <v>281</v>
       </c>
       <c r="C126" s="1">
-        <v>4105.0</v>
+        <v>3888.0</v>
       </c>
       <c r="D126" s="1">
-        <v>166.94</v>
+        <v>178.5</v>
       </c>
       <c r="E126" s="1">
-        <v>126.8363142509</v>
+        <v>126.8363143004</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
-        <v>520663.07</v>
+        <v>493139.59</v>
       </c>
       <c r="I126" s="1">
-        <v>164625.63</v>
+        <v>200868.41</v>
       </c>
       <c r="J126" s="1">
-        <v>31.618457210726</v>
+        <v>40.732566209093</v>
       </c>
       <c r="K126">
         <v>0.0</v>
       </c>
       <c r="L126">
         <v>0.0</v>
       </c>
       <c r="M126" s="1">
-        <v>685288.7</v>
+        <v>694008.0</v>
       </c>
       <c r="N126" s="1">
-        <v>685288.7</v>
+        <v>694008.0</v>
       </c>
       <c r="O126" s="1">
-        <v>0.38</v>
+        <v>0.39</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
         <v>282</v>
       </c>
       <c r="B127" t="s">
         <v>283</v>
       </c>
       <c r="C127" s="1">
-        <v>3691.0</v>
+        <v>3496.0</v>
       </c>
       <c r="D127" s="1">
-        <v>241.6</v>
+        <v>268.65</v>
       </c>
       <c r="E127" s="1">
-        <v>188.5447439718</v>
+        <v>188.5447425629</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
-        <v>695918.65</v>
+        <v>659152.42</v>
       </c>
       <c r="I127" s="1">
-        <v>195826.95</v>
+        <v>280047.98</v>
       </c>
       <c r="J127" s="1">
-        <v>28.139345022583</v>
+        <v>42.486073251464</v>
       </c>
       <c r="K127">
         <v>0.0</v>
       </c>
       <c r="L127">
         <v>0.0</v>
       </c>
       <c r="M127" s="1">
-        <v>891745.6</v>
+        <v>939200.4</v>
       </c>
       <c r="N127" s="1">
-        <v>891745.6</v>
+        <v>939200.4</v>
       </c>
       <c r="O127" s="1">
-        <v>0.5</v>
+        <v>0.53</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
         <v>284</v>
       </c>
       <c r="B128" t="s">
         <v>285</v>
       </c>
       <c r="C128" s="1">
         <v>4057.0</v>
       </c>
       <c r="D128" s="1">
-        <v>19.26</v>
+        <v>20.54</v>
       </c>
       <c r="E128" s="1">
         <v>19.6168893271</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
         <v>79585.72</v>
       </c>
       <c r="I128" s="1">
-        <v>-1447.9</v>
+        <v>3745.06</v>
       </c>
       <c r="J128" s="1">
-        <v>-1.8192962255038</v>
+        <v>4.7056934334451</v>
       </c>
       <c r="K128">
         <v>0.0</v>
       </c>
       <c r="L128">
         <v>0.0</v>
       </c>
       <c r="M128" s="1">
-        <v>78137.82</v>
+        <v>83330.78</v>
       </c>
       <c r="N128" s="1">
-        <v>78137.82</v>
+        <v>83330.78</v>
       </c>
       <c r="O128" s="1">
-        <v>0.04</v>
+        <v>0.05</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
         <v>286</v>
       </c>
       <c r="B129" t="s">
         <v>287</v>
       </c>
       <c r="C129" s="1">
-        <v>3813.0</v>
+        <v>3611.0</v>
       </c>
       <c r="D129" s="1">
-        <v>71.76</v>
+        <v>69.39</v>
       </c>
       <c r="E129" s="1">
-        <v>36.8039155521</v>
+        <v>36.8039158128</v>
       </c>
       <c r="F129" t="s">
         <v>8</v>
       </c>
       <c r="G129">
         <v>1.0</v>
       </c>
       <c r="H129" s="1">
-        <v>140333.33</v>
+        <v>132898.94</v>
       </c>
       <c r="I129" s="1">
-        <v>133287.55</v>
+        <v>117668.35</v>
       </c>
       <c r="J129" s="1">
-        <v>94.979254037512</v>
+        <v>88.539720482345</v>
       </c>
       <c r="K129">
         <v>0.0</v>
       </c>
       <c r="L129">
         <v>0.0</v>
       </c>
       <c r="M129" s="1">
-        <v>273620.88</v>
+        <v>250567.29</v>
       </c>
       <c r="N129" s="1">
-        <v>273620.88</v>
+        <v>250567.29</v>
       </c>
       <c r="O129" s="1">
-        <v>0.15</v>
+        <v>0.14</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
         <v>288</v>
       </c>
       <c r="B130" t="s">
         <v>289</v>
       </c>
       <c r="C130" s="1">
         <v>272.0</v>
       </c>
       <c r="D130" s="1">
-        <v>130.7</v>
+        <v>136.6</v>
       </c>
       <c r="E130" s="1">
         <v>131.2</v>
       </c>
       <c r="F130" t="s">
         <v>8</v>
       </c>
       <c r="G130">
         <v>1.0</v>
       </c>
       <c r="H130" s="1">
         <v>35686.4</v>
       </c>
       <c r="I130" s="1">
-        <v>-136.0</v>
+        <v>1468.8</v>
       </c>
       <c r="J130" s="1">
-        <v>-0.38109756097561</v>
+        <v>4.1158536585366</v>
       </c>
       <c r="K130">
         <v>0.0</v>
       </c>
       <c r="L130">
         <v>0.0</v>
       </c>
       <c r="M130" s="1">
-        <v>35550.4</v>
+        <v>37155.2</v>
       </c>
       <c r="N130" s="1">
-        <v>35550.4</v>
+        <v>37155.2</v>
       </c>
       <c r="O130" s="1">
         <v>0.02</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
         <v>290</v>
       </c>
       <c r="B131" t="s">
         <v>291</v>
       </c>
       <c r="C131" s="1">
         <v>802.0</v>
       </c>
       <c r="D131" s="1">
-        <v>46.46</v>
+        <v>49.7</v>
       </c>
       <c r="E131" s="1">
         <v>52.5</v>
       </c>
       <c r="F131" t="s">
         <v>8</v>
       </c>
       <c r="G131">
         <v>1.0</v>
       </c>
       <c r="H131" s="1">
         <v>42105.0</v>
       </c>
       <c r="I131" s="1">
-        <v>-4844.08</v>
+        <v>-2245.6</v>
       </c>
       <c r="J131" s="1">
-        <v>-11.504761904762</v>
+        <v>-5.3333333333333</v>
       </c>
       <c r="K131">
         <v>0.0</v>
       </c>
       <c r="L131">
         <v>0.0</v>
       </c>
       <c r="M131" s="1">
-        <v>37260.92</v>
+        <v>39859.4</v>
       </c>
       <c r="N131" s="1">
-        <v>37260.92</v>
+        <v>39859.4</v>
       </c>
       <c r="O131" s="1">
         <v>0.02</v>
       </c>
       <c r="P131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
         <v>292</v>
       </c>
       <c r="B132" t="s">
         <v>293</v>
       </c>
       <c r="C132" s="1">
-        <v>3243.0</v>
+        <v>3072.0</v>
       </c>
       <c r="D132" s="1">
-        <v>37.615</v>
+        <v>50.31</v>
       </c>
       <c r="E132" s="1">
-        <v>25.1616342892</v>
+        <v>25.1616341146</v>
       </c>
       <c r="F132" t="s">
         <v>8</v>
       </c>
       <c r="G132">
         <v>1.0</v>
       </c>
       <c r="H132" s="1">
-        <v>81599.18</v>
+        <v>77296.54</v>
       </c>
       <c r="I132" s="1">
-        <v>40386.27</v>
+        <v>77255.78</v>
       </c>
       <c r="J132" s="1">
-        <v>49.49347530208</v>
+        <v>99.947268014843</v>
       </c>
       <c r="K132">
         <v>0.0</v>
       </c>
       <c r="L132">
         <v>0.0</v>
       </c>
       <c r="M132" s="1">
-        <v>121985.45</v>
+        <v>154552.32</v>
       </c>
       <c r="N132" s="1">
-        <v>121985.45</v>
+        <v>154552.32</v>
       </c>
       <c r="O132" s="1">
-        <v>0.07</v>
+        <v>0.09</v>
       </c>
       <c r="P132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
         <v>294</v>
       </c>
       <c r="B133" t="s">
         <v>295</v>
       </c>
       <c r="C133" s="1">
         <v>2836.0</v>
       </c>
       <c r="D133" s="1">
-        <v>10.32</v>
+        <v>9.592</v>
       </c>
       <c r="E133" s="1">
         <v>11.505</v>
       </c>
       <c r="F133" t="s">
         <v>8</v>
       </c>
       <c r="G133">
         <v>1.0</v>
       </c>
       <c r="H133" s="1">
         <v>32628.18</v>
       </c>
       <c r="I133" s="1">
-        <v>-3360.66</v>
+        <v>-5425.27</v>
       </c>
       <c r="J133" s="1">
-        <v>-10.299869621904</v>
+        <v>-16.627559367393</v>
       </c>
       <c r="K133">
         <v>0.0</v>
       </c>
       <c r="L133">
         <v>0.0</v>
       </c>
       <c r="M133" s="1">
-        <v>29267.52</v>
+        <v>27202.91</v>
       </c>
       <c r="N133" s="1">
-        <v>29267.52</v>
+        <v>27202.91</v>
       </c>
       <c r="O133" s="1">
         <v>0.02</v>
       </c>
       <c r="P133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
         <v>296</v>
       </c>
       <c r="B134" t="s">
         <v>297</v>
       </c>
       <c r="C134" s="1">
-        <v>10052.0</v>
+        <v>9521.0</v>
       </c>
       <c r="D134" s="1">
-        <v>39.42</v>
+        <v>36.8</v>
       </c>
       <c r="E134" s="1">
-        <v>30.1805471548</v>
+        <v>30.1805472114</v>
       </c>
       <c r="F134" t="s">
         <v>8</v>
       </c>
       <c r="G134">
         <v>1.0</v>
       </c>
       <c r="H134" s="1">
-        <v>303374.86</v>
+        <v>287348.99</v>
       </c>
       <c r="I134" s="1">
-        <v>92874.98</v>
+        <v>63023.81</v>
       </c>
       <c r="J134" s="1">
-        <v>30.613934193492</v>
+        <v>21.932845492166</v>
       </c>
       <c r="K134">
         <v>0.0</v>
       </c>
       <c r="L134">
         <v>0.0</v>
       </c>
       <c r="M134" s="1">
-        <v>396249.84</v>
+        <v>350372.8</v>
       </c>
       <c r="N134" s="1">
-        <v>396249.84</v>
+        <v>350372.8</v>
       </c>
       <c r="O134" s="1">
-        <v>0.22</v>
+        <v>0.2</v>
       </c>
       <c r="P134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
         <v>298</v>
       </c>
       <c r="B135" t="s">
         <v>299</v>
       </c>
       <c r="C135" s="1">
         <v>634.0</v>
       </c>
       <c r="D135" s="1">
-        <v>55.94</v>
+        <v>68.46</v>
       </c>
       <c r="E135" s="1">
         <v>51.48</v>
       </c>
       <c r="F135" t="s">
         <v>8</v>
       </c>
       <c r="G135">
         <v>1.0</v>
       </c>
       <c r="H135" s="1">
         <v>32638.32</v>
       </c>
       <c r="I135" s="1">
-        <v>2827.64</v>
+        <v>10765.32</v>
       </c>
       <c r="J135" s="1">
-        <v>8.6635586635587</v>
+        <v>32.983682983683</v>
       </c>
       <c r="K135">
         <v>0.0</v>
       </c>
       <c r="L135">
         <v>0.0</v>
       </c>
       <c r="M135" s="1">
-        <v>35465.96</v>
+        <v>43403.64</v>
       </c>
       <c r="N135" s="1">
-        <v>35465.96</v>
+        <v>43403.64</v>
       </c>
       <c r="O135" s="1">
         <v>0.02</v>
       </c>
       <c r="P135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
         <v>300</v>
       </c>
       <c r="B136" t="s">
         <v>301</v>
       </c>
       <c r="C136" s="1">
         <v>6854.0</v>
       </c>
       <c r="D136" s="1">
-        <v>10.055</v>
+        <v>10.025</v>
       </c>
       <c r="E136" s="1">
         <v>10.1791654508</v>
       </c>
       <c r="F136" t="s">
         <v>8</v>
       </c>
       <c r="G136">
         <v>1.0</v>
       </c>
       <c r="H136" s="1">
         <v>69768.0</v>
       </c>
       <c r="I136" s="1">
-        <v>-851.03</v>
+        <v>-1056.65</v>
       </c>
       <c r="J136" s="1">
-        <v>-1.2197999082674</v>
+        <v>-1.5145195505103</v>
       </c>
       <c r="K136">
         <v>0.0</v>
       </c>
       <c r="L136">
         <v>0.0</v>
       </c>
       <c r="M136" s="1">
-        <v>68916.97</v>
+        <v>68711.35</v>
       </c>
       <c r="N136" s="1">
-        <v>68916.97</v>
+        <v>68711.35</v>
       </c>
       <c r="O136" s="1">
         <v>0.04</v>
       </c>
       <c r="P136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
         <v>302</v>
       </c>
       <c r="B137" t="s">
         <v>303</v>
       </c>
       <c r="C137" s="1">
-        <v>479.0</v>
+        <v>454.0</v>
       </c>
       <c r="D137" s="1">
-        <v>247.7</v>
+        <v>225.0</v>
       </c>
       <c r="E137" s="1">
-        <v>254.7246346555</v>
+        <v>254.7246255507</v>
       </c>
       <c r="F137" t="s">
         <v>8</v>
       </c>
       <c r="G137">
         <v>1.0</v>
       </c>
       <c r="H137" s="1">
-        <v>122013.1</v>
+        <v>115644.98</v>
       </c>
       <c r="I137" s="1">
-        <v>-3364.8</v>
+        <v>-13494.98</v>
       </c>
       <c r="J137" s="1">
-        <v>-2.7577366692593</v>
+        <v>-11.669317595973</v>
       </c>
       <c r="K137">
         <v>0.0</v>
       </c>
       <c r="L137">
         <v>0.0</v>
       </c>
       <c r="M137" s="1">
-        <v>118648.3</v>
+        <v>102150.0</v>
       </c>
       <c r="N137" s="1">
-        <v>118648.3</v>
+        <v>102150.0</v>
       </c>
       <c r="O137" s="1">
-        <v>0.07</v>
+        <v>0.06</v>
       </c>
       <c r="P137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
         <v>304</v>
       </c>
       <c r="B138" t="s">
         <v>305</v>
       </c>
       <c r="C138" s="1">
-        <v>617.0</v>
+        <v>584.0</v>
       </c>
       <c r="D138" s="1">
-        <v>247.1</v>
+        <v>235.8</v>
       </c>
       <c r="E138" s="1">
-        <v>252.6818476499</v>
+        <v>252.6818493151</v>
       </c>
       <c r="F138" t="s">
         <v>8</v>
       </c>
       <c r="G138">
         <v>1.0</v>
       </c>
       <c r="H138" s="1">
-        <v>155904.7</v>
+        <v>147566.2</v>
       </c>
       <c r="I138" s="1">
-        <v>-3444.0</v>
+        <v>-9859.0</v>
       </c>
       <c r="J138" s="1">
-        <v>-2.2090418056672</v>
+        <v>-6.6810692421435</v>
       </c>
       <c r="K138">
         <v>0.0</v>
       </c>
       <c r="L138">
         <v>0.0</v>
       </c>
       <c r="M138" s="1">
-        <v>152460.7</v>
+        <v>137707.2</v>
       </c>
       <c r="N138" s="1">
-        <v>152460.7</v>
+        <v>137707.2</v>
       </c>
       <c r="O138" s="1">
-        <v>0.09</v>
+        <v>0.08</v>
       </c>
       <c r="P138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
         <v>306</v>
       </c>
       <c r="B139" t="s">
         <v>307</v>
       </c>
       <c r="C139" s="1">
         <v>1802.0</v>
       </c>
       <c r="D139" s="1">
-        <v>17.6</v>
+        <v>21.92</v>
       </c>
       <c r="E139" s="1">
         <v>18.02</v>
       </c>
       <c r="F139" t="s">
         <v>8</v>
       </c>
       <c r="G139">
         <v>1.0</v>
       </c>
       <c r="H139" s="1">
         <v>32472.04</v>
       </c>
       <c r="I139" s="1">
-        <v>-756.84</v>
+        <v>7027.8</v>
       </c>
       <c r="J139" s="1">
-        <v>-2.330743618202</v>
+        <v>21.642619311876</v>
       </c>
       <c r="K139">
         <v>0.0</v>
       </c>
       <c r="L139">
         <v>0.0</v>
       </c>
       <c r="M139" s="1">
-        <v>31715.2</v>
+        <v>39499.84</v>
       </c>
       <c r="N139" s="1">
-        <v>31715.2</v>
+        <v>39499.84</v>
       </c>
       <c r="O139" s="1">
         <v>0.02</v>
       </c>
       <c r="P139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
         <v>308</v>
       </c>
       <c r="B140" t="s">
         <v>309</v>
       </c>
       <c r="C140" s="1">
-        <v>2370.0</v>
+        <v>2245.0</v>
       </c>
       <c r="D140" s="1">
-        <v>104.75</v>
+        <v>101.75</v>
       </c>
       <c r="E140" s="1">
-        <v>104.057814346</v>
+        <v>104.0578129176</v>
       </c>
       <c r="F140" t="s">
         <v>8</v>
       </c>
       <c r="G140">
         <v>1.0</v>
       </c>
       <c r="H140" s="1">
-        <v>246617.02</v>
+        <v>233609.79</v>
       </c>
       <c r="I140" s="1">
-        <v>1640.48</v>
+        <v>-5181.04</v>
       </c>
       <c r="J140" s="1">
-        <v>0.66519334310341</v>
+        <v>-2.2178180118222</v>
       </c>
       <c r="K140">
         <v>0.0</v>
       </c>
       <c r="L140">
         <v>0.0</v>
       </c>
       <c r="M140" s="1">
-        <v>248257.5</v>
+        <v>228428.75</v>
       </c>
       <c r="N140" s="1">
-        <v>248257.5</v>
+        <v>228428.75</v>
       </c>
       <c r="O140" s="1">
-        <v>0.14</v>
+        <v>0.13</v>
       </c>
       <c r="P140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
         <v>310</v>
       </c>
       <c r="B141" t="s">
         <v>311</v>
       </c>
       <c r="C141" s="1">
-        <v>8740.0</v>
+        <v>8278.0</v>
       </c>
       <c r="D141" s="1">
-        <v>67.01</v>
+        <v>70.73</v>
       </c>
       <c r="E141" s="1">
-        <v>66.2586464531</v>
+        <v>66.2586470162</v>
       </c>
       <c r="F141" t="s">
         <v>8</v>
       </c>
       <c r="G141">
         <v>1.0</v>
       </c>
       <c r="H141" s="1">
-        <v>579100.57</v>
+        <v>548489.08</v>
       </c>
       <c r="I141" s="1">
-        <v>6566.83</v>
+        <v>37013.86</v>
       </c>
       <c r="J141" s="1">
-        <v>1.1339705640421</v>
+        <v>6.7483312521008</v>
       </c>
       <c r="K141">
         <v>0.0</v>
       </c>
       <c r="L141">
         <v>0.0</v>
       </c>
       <c r="M141" s="1">
-        <v>585667.4</v>
+        <v>585502.94</v>
       </c>
       <c r="N141" s="1">
-        <v>585667.4</v>
+        <v>585502.94</v>
       </c>
       <c r="O141" s="1">
         <v>0.33</v>
       </c>
       <c r="P141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
         <v>312</v>
       </c>
       <c r="B142" t="s">
         <v>313</v>
       </c>
       <c r="C142" s="1">
         <v>1822.0</v>
       </c>
       <c r="D142" s="1">
-        <v>22.6</v>
+        <v>22.54</v>
       </c>
       <c r="E142" s="1">
         <v>21.16</v>
       </c>
       <c r="F142" t="s">
         <v>8</v>
       </c>
       <c r="G142">
         <v>1.0</v>
       </c>
       <c r="H142" s="1">
         <v>38553.52</v>
       </c>
       <c r="I142" s="1">
-        <v>2623.68</v>
+        <v>2514.36</v>
       </c>
       <c r="J142" s="1">
-        <v>6.8052930056711</v>
+        <v>6.5217391304348</v>
       </c>
       <c r="K142">
         <v>0.0</v>
       </c>
       <c r="L142">
         <v>0.0</v>
       </c>
       <c r="M142" s="1">
-        <v>41177.2</v>
+        <v>41067.88</v>
       </c>
       <c r="N142" s="1">
-        <v>41177.2</v>
+        <v>41067.88</v>
       </c>
       <c r="O142" s="1">
         <v>0.02</v>
       </c>
       <c r="P142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
         <v>314</v>
       </c>
       <c r="B143" t="s">
         <v>315</v>
       </c>
       <c r="C143" s="1">
-        <v>5431.0</v>
+        <v>5144.0</v>
       </c>
       <c r="D143" s="1">
-        <v>20.08</v>
+        <v>19.615</v>
       </c>
       <c r="E143" s="1">
-        <v>18.9564242313</v>
+        <v>18.9564249611</v>
       </c>
       <c r="F143" t="s">
         <v>8</v>
       </c>
       <c r="G143">
         <v>1.0</v>
       </c>
       <c r="H143" s="1">
-        <v>102952.34</v>
+        <v>97511.85</v>
       </c>
       <c r="I143" s="1">
-        <v>6102.14</v>
+        <v>3387.71</v>
       </c>
       <c r="J143" s="1">
-        <v>5.9271503688017</v>
+        <v>3.474152115871</v>
       </c>
       <c r="K143">
         <v>0.0</v>
       </c>
       <c r="L143">
         <v>0.0</v>
       </c>
       <c r="M143" s="1">
-        <v>109054.48</v>
+        <v>100899.56</v>
       </c>
       <c r="N143" s="1">
-        <v>109054.48</v>
+        <v>100899.56</v>
       </c>
       <c r="O143" s="1">
         <v>0.06</v>
       </c>
       <c r="P143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
         <v>316</v>
       </c>
       <c r="B144" t="s">
         <v>317</v>
       </c>
       <c r="C144" s="1">
         <v>2660.0</v>
       </c>
       <c r="D144" s="1">
-        <v>26.34</v>
+        <v>25.3</v>
       </c>
       <c r="E144" s="1">
         <v>26.9688345865</v>
       </c>
       <c r="F144" t="s">
         <v>8</v>
       </c>
       <c r="G144">
         <v>1.0</v>
       </c>
       <c r="H144" s="1">
         <v>71737.1</v>
       </c>
       <c r="I144" s="1">
-        <v>-1672.7</v>
+        <v>-4439.1</v>
       </c>
       <c r="J144" s="1">
-        <v>-2.3317084186565</v>
+        <v>-6.1880115031135</v>
       </c>
       <c r="K144">
         <v>0.0</v>
       </c>
       <c r="L144">
         <v>0.0</v>
       </c>
       <c r="M144" s="1">
-        <v>70064.4</v>
+        <v>67298.0</v>
       </c>
       <c r="N144" s="1">
-        <v>70064.4</v>
+        <v>67298.0</v>
       </c>
       <c r="O144" s="1">
         <v>0.04</v>
       </c>
       <c r="P144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
         <v>318</v>
       </c>
       <c r="B145" t="s">
         <v>319</v>
       </c>
       <c r="C145" s="1">
-        <v>8816.0</v>
+        <v>8350.0</v>
       </c>
       <c r="D145" s="1">
-        <v>23.69</v>
+        <v>24.49</v>
       </c>
       <c r="E145" s="1">
-        <v>19.8834720962</v>
+        <v>19.8834718563</v>
       </c>
       <c r="F145" t="s">
         <v>8</v>
       </c>
       <c r="G145">
         <v>1.0</v>
       </c>
       <c r="H145" s="1">
-        <v>175292.69</v>
+        <v>166026.99</v>
       </c>
       <c r="I145" s="1">
-        <v>33558.35</v>
+        <v>38464.51</v>
       </c>
       <c r="J145" s="1">
-        <v>19.144181083649</v>
+        <v>23.167624733786</v>
       </c>
       <c r="K145">
         <v>0.0</v>
       </c>
       <c r="L145">
         <v>0.0</v>
       </c>
       <c r="M145" s="1">
-        <v>208851.04</v>
+        <v>204491.5</v>
       </c>
       <c r="N145" s="1">
-        <v>208851.04</v>
+        <v>204491.5</v>
       </c>
       <c r="O145" s="1">
-        <v>0.12</v>
+        <v>0.11</v>
       </c>
       <c r="P145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
         <v>320</v>
       </c>
       <c r="B146" t="s">
         <v>321</v>
       </c>
       <c r="C146" s="1">
-        <v>3888.0</v>
+        <v>3682.0</v>
       </c>
       <c r="D146" s="1">
-        <v>63.1</v>
+        <v>60.1</v>
       </c>
       <c r="E146" s="1">
-        <v>60.6316229424</v>
+        <v>60.6316241173</v>
       </c>
       <c r="F146" t="s">
         <v>8</v>
       </c>
       <c r="G146">
         <v>1.0</v>
       </c>
       <c r="H146" s="1">
-        <v>235735.75</v>
+        <v>223245.64</v>
       </c>
       <c r="I146" s="1">
-        <v>9597.05</v>
+        <v>-1957.44</v>
       </c>
       <c r="J146" s="1">
-        <v>4.0711050402835</v>
+        <v>-0.87680995696041</v>
       </c>
       <c r="K146">
         <v>0.0</v>
       </c>
       <c r="L146">
         <v>0.0</v>
       </c>
       <c r="M146" s="1">
-        <v>245332.8</v>
+        <v>221288.2</v>
       </c>
       <c r="N146" s="1">
-        <v>245332.8</v>
+        <v>221288.2</v>
       </c>
       <c r="O146" s="1">
-        <v>0.14</v>
+        <v>0.12</v>
       </c>
       <c r="P146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
         <v>322</v>
       </c>
       <c r="B147" t="s">
         <v>323</v>
       </c>
       <c r="C147" s="1">
         <v>407.0</v>
       </c>
       <c r="D147" s="1">
-        <v>79.9</v>
+        <v>76.8</v>
       </c>
       <c r="E147" s="1">
         <v>82.0</v>
       </c>
       <c r="F147" t="s">
         <v>8</v>
       </c>
       <c r="G147">
         <v>1.0</v>
       </c>
       <c r="H147" s="1">
         <v>33374.0</v>
       </c>
       <c r="I147" s="1">
-        <v>-854.7</v>
+        <v>-2116.4</v>
       </c>
       <c r="J147" s="1">
-        <v>-2.5609756097561</v>
+        <v>-6.3414634146341</v>
       </c>
       <c r="K147">
         <v>0.0</v>
       </c>
       <c r="L147">
         <v>0.0</v>
       </c>
       <c r="M147" s="1">
-        <v>32519.3</v>
+        <v>31257.6</v>
       </c>
       <c r="N147" s="1">
-        <v>32519.3</v>
+        <v>31257.6</v>
       </c>
       <c r="O147" s="1">
         <v>0.02</v>
       </c>
       <c r="P147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
         <v>324</v>
       </c>
       <c r="B148" t="s">
         <v>325</v>
       </c>
       <c r="C148" s="1">
-        <v>1491.0</v>
+        <v>1412.0</v>
       </c>
       <c r="D148" s="1">
-        <v>133.65</v>
+        <v>129.15</v>
       </c>
       <c r="E148" s="1">
-        <v>102.8667940979</v>
+        <v>102.8667917847</v>
       </c>
       <c r="F148" t="s">
         <v>8</v>
       </c>
       <c r="G148">
         <v>1.0</v>
       </c>
       <c r="H148" s="1">
-        <v>153374.39</v>
+        <v>145247.91</v>
       </c>
       <c r="I148" s="1">
-        <v>45897.76</v>
+        <v>37111.89</v>
       </c>
       <c r="J148" s="1">
-        <v>29.925308912394</v>
+        <v>25.550722210048</v>
       </c>
       <c r="K148">
         <v>0.0</v>
       </c>
       <c r="L148">
         <v>0.0</v>
       </c>
       <c r="M148" s="1">
-        <v>199272.15</v>
+        <v>182359.8</v>
       </c>
       <c r="N148" s="1">
-        <v>199272.15</v>
+        <v>182359.8</v>
       </c>
       <c r="O148" s="1">
-        <v>0.11</v>
+        <v>0.1</v>
       </c>
       <c r="P148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
         <v>326</v>
       </c>
       <c r="B149" t="s">
         <v>327</v>
       </c>
       <c r="C149" s="1">
         <v>1042.0</v>
       </c>
       <c r="D149" s="1">
-        <v>89.98</v>
+        <v>88.0</v>
       </c>
       <c r="E149" s="1">
         <v>100.2767754319</v>
       </c>
       <c r="F149" t="s">
         <v>8</v>
       </c>
       <c r="G149">
         <v>1.0</v>
       </c>
       <c r="H149" s="1">
         <v>104488.4</v>
       </c>
       <c r="I149" s="1">
-        <v>-10729.24</v>
+        <v>-12792.4</v>
       </c>
       <c r="J149" s="1">
-        <v>-10.268355147557</v>
+        <v>-12.24289011986</v>
       </c>
       <c r="K149">
         <v>0.0</v>
       </c>
       <c r="L149">
         <v>0.0</v>
       </c>
       <c r="M149" s="1">
-        <v>93759.16</v>
+        <v>91696.0</v>
       </c>
       <c r="N149" s="1">
-        <v>93759.16</v>
+        <v>91696.0</v>
       </c>
       <c r="O149" s="1">
         <v>0.05</v>
       </c>
       <c r="P149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
         <v>328</v>
       </c>
       <c r="B150" t="s">
         <v>329</v>
       </c>
       <c r="C150" s="1">
-        <v>6836.0</v>
+        <v>6475.0</v>
       </c>
       <c r="D150" s="1">
-        <v>23.51</v>
+        <v>22.47</v>
       </c>
       <c r="E150" s="1">
-        <v>34.8302179637</v>
+        <v>34.8302177606</v>
       </c>
       <c r="F150" t="s">
         <v>8</v>
       </c>
       <c r="G150">
         <v>1.0</v>
       </c>
       <c r="H150" s="1">
-        <v>238099.37</v>
+        <v>225525.66</v>
       </c>
       <c r="I150" s="1">
-        <v>-77385.01</v>
+        <v>-80032.41</v>
       </c>
       <c r="J150" s="1">
-        <v>-32.501140175213</v>
+        <v>-35.487052781488</v>
       </c>
       <c r="K150">
         <v>0.0</v>
       </c>
       <c r="L150">
         <v>0.0</v>
       </c>
       <c r="M150" s="1">
-        <v>160714.36</v>
+        <v>145493.25</v>
       </c>
       <c r="N150" s="1">
-        <v>160714.36</v>
+        <v>145493.25</v>
       </c>
       <c r="O150" s="1">
-        <v>0.09</v>
+        <v>0.08</v>
       </c>
       <c r="P150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
         <v>330</v>
       </c>
       <c r="B151" t="s">
         <v>331</v>
       </c>
       <c r="C151" s="1">
-        <v>7927.0</v>
+        <v>7508.0</v>
       </c>
       <c r="D151" s="1">
-        <v>36.39</v>
+        <v>34.96</v>
       </c>
       <c r="E151" s="1">
-        <v>36.577875615</v>
+        <v>36.5778755994</v>
       </c>
       <c r="F151" t="s">
         <v>8</v>
       </c>
       <c r="G151">
         <v>1.0</v>
       </c>
       <c r="H151" s="1">
-        <v>289952.82</v>
+        <v>274626.69</v>
       </c>
       <c r="I151" s="1">
-        <v>-1489.29</v>
+        <v>-12147.01</v>
       </c>
       <c r="J151" s="1">
-        <v>-0.51363183844875</v>
+        <v>-4.4230988619497</v>
       </c>
       <c r="K151">
         <v>0.0</v>
       </c>
       <c r="L151">
         <v>0.0</v>
       </c>
       <c r="M151" s="1">
-        <v>288463.53</v>
+        <v>262479.68</v>
       </c>
       <c r="N151" s="1">
-        <v>288463.53</v>
+        <v>262479.68</v>
       </c>
       <c r="O151" s="1">
-        <v>0.16</v>
+        <v>0.15</v>
       </c>
       <c r="P151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152" t="s">
         <v>332</v>
       </c>
       <c r="B152" t="s">
         <v>333</v>
       </c>
       <c r="C152" s="1">
-        <v>5851.0</v>
+        <v>5542.0</v>
       </c>
       <c r="D152" s="1">
-        <v>25.24</v>
+        <v>25.1</v>
       </c>
       <c r="E152" s="1">
-        <v>31.0634814562</v>
+        <v>31.0634806929</v>
       </c>
       <c r="F152" t="s">
         <v>8</v>
       </c>
       <c r="G152">
         <v>1.0</v>
       </c>
       <c r="H152" s="1">
-        <v>181752.43</v>
+        <v>172153.81</v>
       </c>
       <c r="I152" s="1">
-        <v>-34073.19</v>
+        <v>-33049.61</v>
       </c>
       <c r="J152" s="1">
-        <v>-18.747034083671</v>
+        <v>-19.197722083525</v>
       </c>
       <c r="K152">
         <v>0.0</v>
       </c>
       <c r="L152">
         <v>0.0</v>
       </c>
       <c r="M152" s="1">
-        <v>147679.24</v>
+        <v>139104.2</v>
       </c>
       <c r="N152" s="1">
-        <v>147679.24</v>
+        <v>139104.2</v>
       </c>
       <c r="O152" s="1">
         <v>0.08</v>
       </c>
       <c r="P152">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:16">
       <c r="A153" t="s">
         <v>334</v>
       </c>
       <c r="B153" t="s">
         <v>335</v>
       </c>
       <c r="C153" s="1">
-        <v>3877.0</v>
+        <v>3672.0</v>
       </c>
       <c r="D153" s="1">
-        <v>69.72</v>
+        <v>61.72</v>
       </c>
       <c r="E153" s="1">
-        <v>115.3617384576</v>
+        <v>115.3617374728</v>
       </c>
       <c r="F153" t="s">
         <v>8</v>
       </c>
       <c r="G153">
         <v>1.0</v>
       </c>
       <c r="H153" s="1">
-        <v>447257.46</v>
+        <v>423608.3</v>
       </c>
       <c r="I153" s="1">
-        <v>-176953.02</v>
+        <v>-196972.46</v>
       </c>
       <c r="J153" s="1">
-        <v>-39.564017557136</v>
+        <v>-46.498725355476</v>
       </c>
       <c r="K153">
         <v>0.0</v>
       </c>
       <c r="L153">
         <v>0.0</v>
       </c>
       <c r="M153" s="1">
-        <v>270304.44</v>
+        <v>226635.84</v>
       </c>
       <c r="N153" s="1">
-        <v>270304.44</v>
+        <v>226635.84</v>
       </c>
       <c r="O153" s="1">
-        <v>0.15</v>
+        <v>0.13</v>
       </c>
       <c r="P153">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:16">
       <c r="A154" t="s">
         <v>336</v>
       </c>
       <c r="B154" t="s">
         <v>337</v>
       </c>
       <c r="C154" s="1">
-        <v>374.0</v>
+        <v>433.0</v>
       </c>
       <c r="D154" s="1">
-        <v>258.15</v>
+        <v>258.7</v>
       </c>
       <c r="E154" s="1">
-        <v>247.645588235</v>
+        <v>249.805889145</v>
       </c>
       <c r="F154" t="s">
         <v>8</v>
       </c>
       <c r="G154">
         <v>1.0</v>
       </c>
       <c r="H154" s="1">
         <v>0.0</v>
       </c>
       <c r="I154" s="1">
-        <v>392865.0</v>
+        <v>385115.0</v>
       </c>
       <c r="J154" s="1">
         <v>0</v>
       </c>
       <c r="K154">
         <v>0.0</v>
       </c>
       <c r="L154">
         <v>0.0</v>
       </c>
       <c r="M154" s="1">
-        <v>392865.0</v>
+        <v>385115.0</v>
       </c>
       <c r="N154" s="1">
-        <v>392865.0</v>
+        <v>385115.0</v>
       </c>
       <c r="O154" s="1">
         <v>0.22</v>
       </c>
       <c r="P154">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:16">
       <c r="A155" t="s">
         <v>338</v>
       </c>
       <c r="B155" t="s">
         <v>339</v>
       </c>
       <c r="C155" s="1">
         <v>41.0</v>
       </c>
       <c r="D155" s="1">
-        <v>115.79</v>
+        <v>115.41</v>
       </c>
       <c r="E155" s="1">
         <v>117.18</v>
       </c>
       <c r="F155" t="s">
         <v>8</v>
       </c>
       <c r="G155">
         <v>1.0</v>
       </c>
       <c r="H155" s="1">
         <v>0.0</v>
       </c>
       <c r="I155" s="1">
-        <v>-77920.0</v>
+        <v>-93500.0</v>
       </c>
       <c r="J155" s="1">
         <v>0</v>
       </c>
       <c r="K155">
         <v>0.0</v>
       </c>
       <c r="L155">
         <v>0.0</v>
       </c>
       <c r="M155" s="1">
-        <v>-77920.0</v>
+        <v>-93500.0</v>
       </c>
       <c r="N155" s="1">
-        <v>-77920.0</v>
+        <v>-93500.0</v>
       </c>
       <c r="O155" s="1">
-        <v>-0.04</v>
+        <v>-0.05</v>
       </c>
       <c r="P155">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:16">
       <c r="A156" t="s">
         <v>340</v>
       </c>
       <c r="B156" t="s">
         <v>341</v>
       </c>
       <c r="C156" s="1">
-        <v>25.0</v>
+        <v>56.0</v>
       </c>
       <c r="D156" s="1">
-        <v>125.68</v>
+        <v>117.61</v>
       </c>
       <c r="E156" s="1">
-        <v>126.886</v>
+        <v>119.97</v>
       </c>
       <c r="F156" t="s">
         <v>8</v>
       </c>
       <c r="G156">
         <v>1.0</v>
       </c>
       <c r="H156" s="1">
         <v>0.0</v>
       </c>
       <c r="I156" s="1">
-        <v>21077.41</v>
+        <v>-21370.0</v>
       </c>
       <c r="J156" s="1">
         <v>0</v>
       </c>
       <c r="K156">
         <v>0.0</v>
       </c>
       <c r="L156">
         <v>0.0</v>
       </c>
       <c r="M156" s="1">
-        <v>21077.41</v>
+        <v>-21370.0</v>
       </c>
       <c r="N156" s="1">
-        <v>21077.41</v>
+        <v>-21370.0</v>
       </c>
       <c r="O156" s="1">
-        <v>0.01</v>
+        <v>-0.01</v>
       </c>
       <c r="P156">
         <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:16">
       <c r="A157" t="s">
         <v>342</v>
       </c>
       <c r="B157" t="s">
         <v>343</v>
       </c>
       <c r="C157" s="1">
-        <v>-106.0</v>
+        <v>-69.0</v>
       </c>
       <c r="D157" s="1">
-        <v>5891.0</v>
+        <v>5887.0</v>
       </c>
       <c r="E157" s="1">
-        <v>5557.137450202</v>
+        <v>5554.630901258</v>
       </c>
       <c r="F157" t="s">
         <v>8</v>
       </c>
       <c r="G157">
         <v>1.0</v>
       </c>
       <c r="H157" s="1">
         <v>0.0</v>
       </c>
       <c r="I157" s="1">
-        <v>-353894.3</v>
+        <v>-229334.68</v>
       </c>
       <c r="J157" s="1">
         <v>0</v>
       </c>
       <c r="K157">
         <v>0.0</v>
       </c>
       <c r="L157">
         <v>0.0</v>
       </c>
       <c r="M157" s="1">
-        <v>-353894.3</v>
+        <v>-229334.68</v>
       </c>
       <c r="N157" s="1">
-        <v>-353894.3</v>
+        <v>-229334.68</v>
       </c>
       <c r="O157" s="1">
-        <v>-0.2</v>
+        <v>-0.13</v>
       </c>
       <c r="P157">
         <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:16">
       <c r="A158" t="s">
         <v>344</v>
       </c>
       <c r="B158" t="s">
         <v>345</v>
       </c>
       <c r="C158" s="1">
-        <v>-5.0</v>
+        <v>-31.0</v>
       </c>
       <c r="D158" s="1">
-        <v>117.82</v>
+        <v>125.28</v>
       </c>
       <c r="E158" s="1">
-        <v>119.97</v>
+        <v>126.886</v>
       </c>
       <c r="F158" t="s">
         <v>8</v>
       </c>
       <c r="G158">
         <v>1.0</v>
       </c>
       <c r="H158" s="1">
         <v>0.0</v>
       </c>
       <c r="I158" s="1">
-        <v>10750.0</v>
+        <v>73480.0</v>
       </c>
       <c r="J158" s="1">
         <v>0</v>
       </c>
       <c r="K158">
         <v>0.0</v>
       </c>
       <c r="L158">
         <v>0.0</v>
       </c>
       <c r="M158" s="1">
-        <v>10750.0</v>
+        <v>73480.0</v>
       </c>
       <c r="N158" s="1">
-        <v>10750.0</v>
+        <v>73480.0</v>
       </c>
       <c r="O158" s="1">
-        <v>0.01</v>
+        <v>0.04</v>
       </c>
       <c r="P158">
         <v>1</v>
       </c>
     </row>
     <row r="159" spans="1:16">
       <c r="A159" t="s">
         <v>346</v>
       </c>
       <c r="B159" t="s">
         <v>347</v>
       </c>
       <c r="C159" s="1">
         <v>-25.0</v>
       </c>
       <c r="D159" s="1">
-        <v>119.67</v>
+        <v>119.51</v>
       </c>
       <c r="E159" s="1">
         <v>121.64</v>
       </c>
       <c r="F159" t="s">
         <v>8</v>
       </c>
       <c r="G159">
         <v>1.0</v>
       </c>
       <c r="H159" s="1">
         <v>0.0</v>
       </c>
       <c r="I159" s="1">
-        <v>49250.0</v>
+        <v>53250.0</v>
       </c>
       <c r="J159" s="1">
         <v>0</v>
       </c>
       <c r="K159">
         <v>0.0</v>
       </c>
       <c r="L159">
         <v>0.0</v>
       </c>
       <c r="M159" s="1">
-        <v>49250.0</v>
+        <v>53250.0</v>
       </c>
       <c r="N159" s="1">
-        <v>49250.0</v>
+        <v>53250.0</v>
       </c>
       <c r="O159" s="1">
         <v>0.03</v>
       </c>
       <c r="P159">
         <v>1</v>
       </c>
     </row>
     <row r="160" spans="1:16">
       <c r="A160" t="s">
         <v>348</v>
       </c>
       <c r="B160" t="s">
         <v>349</v>
       </c>
       <c r="C160" s="1">
-        <v>-24.0</v>
+        <v>-1.0</v>
       </c>
       <c r="D160" s="1">
-        <v>105.995</v>
+        <v>105.745</v>
       </c>
       <c r="E160" s="1">
         <v>105.99</v>
       </c>
       <c r="F160" t="s">
         <v>8</v>
       </c>
       <c r="G160">
         <v>1.0</v>
       </c>
       <c r="H160" s="1">
         <v>0.0</v>
       </c>
       <c r="I160" s="1">
-        <v>-120.0</v>
+        <v>5770.0</v>
       </c>
       <c r="J160" s="1">
         <v>0</v>
       </c>
       <c r="K160">
         <v>0.0</v>
       </c>
       <c r="L160">
         <v>0.0</v>
       </c>
       <c r="M160" s="1">
-        <v>-120.0</v>
+        <v>5770.0</v>
       </c>
       <c r="N160" s="1">
-        <v>-120.0</v>
+        <v>5770.0</v>
       </c>
       <c r="O160" s="1">
         <v>0.0</v>
       </c>
       <c r="P160">
         <v>1</v>
       </c>
     </row>
     <row r="161" spans="1:16">
       <c r="A161" t="s">
         <v>350</v>
       </c>
       <c r="B161" t="s">
         <v>351</v>
       </c>
       <c r="C161" s="1">
         <v>429000.0</v>
       </c>
       <c r="D161" s="1">
-        <v>97.759</v>
+        <v>97.486</v>
       </c>
       <c r="E161" s="1">
         <v>99.69888112</v>
       </c>
       <c r="F161" t="s">
         <v>8</v>
       </c>
       <c r="G161">
         <v>1.0</v>
       </c>
       <c r="H161" s="1">
         <v>427708.2</v>
       </c>
       <c r="I161" s="1">
-        <v>-8322.09</v>
+        <v>-9493.26</v>
       </c>
       <c r="J161" s="1">
-        <v>-1.945740109729</v>
+        <v>-2.2195646471122</v>
       </c>
       <c r="K161">
-        <v>0.82</v>
+        <v>1.02</v>
       </c>
       <c r="L161" t="s">
         <v>352</v>
       </c>
       <c r="M161" s="1">
-        <v>419386.11</v>
+        <v>418214.94</v>
       </c>
       <c r="N161" s="1">
-        <v>422922.42</v>
+        <v>422603.37</v>
       </c>
       <c r="O161" s="1">
         <v>0.24</v>
       </c>
       <c r="P161">
         <v>1</v>
       </c>
     </row>
     <row r="162" spans="1:16">
       <c r="A162" t="s">
         <v>353</v>
       </c>
       <c r="B162" t="s">
         <v>354</v>
       </c>
       <c r="C162" s="1">
         <v>200000.0</v>
       </c>
       <c r="D162" s="1">
-        <v>101.969</v>
+        <v>101.512</v>
       </c>
       <c r="E162" s="1">
         <v>99.634</v>
       </c>
       <c r="F162" t="s">
         <v>8</v>
       </c>
       <c r="G162">
         <v>1.0</v>
       </c>
       <c r="H162" s="1">
         <v>199268.0</v>
       </c>
       <c r="I162" s="1">
-        <v>4670.0</v>
+        <v>3756.0</v>
       </c>
       <c r="J162" s="1">
-        <v>2.3435774936267</v>
+        <v>1.8848987293494</v>
       </c>
       <c r="K162">
-        <v>3.37</v>
+        <v>3.61</v>
       </c>
       <c r="L162" t="s">
         <v>355</v>
       </c>
       <c r="M162" s="1">
-        <v>203938.0</v>
+        <v>203024.0</v>
       </c>
       <c r="N162" s="1">
-        <v>210674.3</v>
+        <v>210239.75</v>
       </c>
       <c r="O162" s="1">
         <v>0.12</v>
       </c>
       <c r="P162">
         <v>1</v>
       </c>
     </row>
     <row r="163" spans="1:16">
       <c r="A163" t="s">
         <v>356</v>
       </c>
       <c r="B163" t="s">
         <v>357</v>
       </c>
       <c r="C163" s="1">
         <v>200000.0</v>
       </c>
       <c r="D163" s="1">
-        <v>101.65</v>
+        <v>101.118</v>
       </c>
       <c r="E163" s="1">
         <v>99.179</v>
       </c>
       <c r="F163" t="s">
         <v>8</v>
       </c>
       <c r="G163">
         <v>1.0</v>
       </c>
       <c r="H163" s="1">
         <v>198358.0</v>
       </c>
       <c r="I163" s="1">
-        <v>4942.0</v>
+        <v>3878.0</v>
       </c>
       <c r="J163" s="1">
-        <v>2.4914548442715</v>
+        <v>1.955050968451</v>
       </c>
       <c r="K163">
-        <v>1.04</v>
+        <v>1.25</v>
       </c>
       <c r="L163" t="s">
         <v>358</v>
       </c>
       <c r="M163" s="1">
-        <v>203300.0</v>
+        <v>202236.0</v>
       </c>
       <c r="N163" s="1">
-        <v>205380.82</v>
+        <v>204741.48</v>
       </c>
       <c r="O163" s="1">
-        <v>0.12</v>
+        <v>0.11</v>
       </c>
       <c r="P163">
         <v>1</v>
       </c>
     </row>
     <row r="164" spans="1:16">
       <c r="A164" t="s">
         <v>359</v>
       </c>
       <c r="B164" t="s">
         <v>360</v>
       </c>
       <c r="C164" s="1">
         <v>300000.0</v>
       </c>
       <c r="D164" s="1">
-        <v>102.097</v>
+        <v>101.207</v>
       </c>
       <c r="E164" s="1">
         <v>99.89</v>
       </c>
       <c r="F164" t="s">
         <v>8</v>
       </c>
       <c r="G164">
         <v>1.0</v>
       </c>
       <c r="H164" s="1">
         <v>299670.0</v>
       </c>
       <c r="I164" s="1">
-        <v>6621.0</v>
+        <v>3951.0</v>
       </c>
       <c r="J164" s="1">
-        <v>2.2094303734108</v>
+        <v>1.3184502953249</v>
       </c>
       <c r="K164">
-        <v>4.51</v>
-[...2 lines deleted...]
-        <v>361</v>
+        <v>0.14</v>
+      </c>
+      <c r="L164">
+        <v>418.15</v>
       </c>
       <c r="M164" s="1">
-        <v>306291.0</v>
+        <v>303621.0</v>
       </c>
       <c r="N164" s="1">
-        <v>319823.88</v>
+        <v>304039.15</v>
       </c>
       <c r="O164" s="1">
-        <v>0.18</v>
+        <v>0.17</v>
       </c>
       <c r="P164">
         <v>1</v>
       </c>
     </row>
     <row r="165" spans="1:16">
       <c r="A165" t="s">
+        <v>361</v>
+      </c>
+      <c r="B165" t="s">
         <v>362</v>
-      </c>
-[...1 lines deleted...]
-        <v>363</v>
       </c>
       <c r="C165" s="1">
         <v>358000.0</v>
       </c>
       <c r="D165" s="1">
-        <v>98.437</v>
+        <v>97.876</v>
       </c>
       <c r="E165" s="1">
         <v>99.33</v>
       </c>
       <c r="F165" t="s">
         <v>8</v>
       </c>
       <c r="G165">
         <v>1.0</v>
       </c>
       <c r="H165" s="1">
         <v>355601.4</v>
       </c>
       <c r="I165" s="1">
-        <v>-3196.94</v>
+        <v>-5205.32</v>
       </c>
       <c r="J165" s="1">
-        <v>-0.89902345716299</v>
+        <v>-1.4638075103191</v>
       </c>
       <c r="K165">
-        <v>1.46</v>
+        <v>1.66</v>
       </c>
       <c r="L165" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
       <c r="M165" s="1">
-        <v>352404.46</v>
+        <v>350396.08</v>
       </c>
       <c r="N165" s="1">
-        <v>357627.34</v>
+        <v>356354.57</v>
       </c>
       <c r="O165" s="1">
         <v>0.2</v>
       </c>
       <c r="P165">
         <v>1</v>
       </c>
     </row>
     <row r="166" spans="1:16">
       <c r="A166" t="s">
+        <v>364</v>
+      </c>
+      <c r="B166" t="s">
         <v>365</v>
-      </c>
-[...1 lines deleted...]
-        <v>366</v>
       </c>
       <c r="C166" s="1">
         <v>200000.0</v>
       </c>
       <c r="D166" s="1">
-        <v>97.218</v>
+        <v>96.674</v>
       </c>
       <c r="E166" s="1">
         <v>99.253</v>
       </c>
       <c r="F166" t="s">
         <v>8</v>
       </c>
       <c r="G166">
         <v>1.0</v>
       </c>
       <c r="H166" s="1">
         <v>198506.0</v>
       </c>
       <c r="I166" s="1">
-        <v>-4070.0</v>
+        <v>-5158.0</v>
       </c>
       <c r="J166" s="1">
-        <v>-2.0503158594702</v>
+        <v>-2.5984101236235</v>
       </c>
       <c r="K166">
-        <v>1.39</v>
-[...2 lines deleted...]
-        <v>367</v>
+        <v>0.07</v>
+      </c>
+      <c r="L166">
+        <v>131.51</v>
       </c>
       <c r="M166" s="1">
-        <v>194436.0</v>
+        <v>193348.0</v>
       </c>
       <c r="N166" s="1">
-        <v>197214.08</v>
+        <v>193479.51</v>
       </c>
       <c r="O166" s="1">
         <v>0.11</v>
       </c>
       <c r="P166">
         <v>1</v>
       </c>
     </row>
     <row r="167" spans="1:16">
       <c r="A167" t="s">
-        <v>368</v>
+        <v>366</v>
       </c>
       <c r="B167" t="s">
-        <v>369</v>
+        <v>367</v>
       </c>
       <c r="C167" s="1">
-        <v>248000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D167" s="1">
-        <v>100.621</v>
+        <v>93.563</v>
       </c>
       <c r="E167" s="1">
-        <v>99.955</v>
+        <v>93.7555</v>
       </c>
       <c r="F167" t="s">
         <v>8</v>
       </c>
       <c r="G167">
         <v>1.0</v>
       </c>
       <c r="H167" s="1">
-        <v>247888.4</v>
+        <v>187511.0</v>
       </c>
       <c r="I167" s="1">
-        <v>1651.68</v>
+        <v>-385.0</v>
       </c>
       <c r="J167" s="1">
-        <v>0.66629983492572</v>
+        <v>-0.20532128781778</v>
       </c>
       <c r="K167">
-        <v>0.32</v>
+        <v>0.38</v>
       </c>
       <c r="L167">
-        <v>788.16</v>
+        <v>752.05</v>
       </c>
       <c r="M167" s="1">
-        <v>249540.08</v>
+        <v>187126.0</v>
       </c>
       <c r="N167" s="1">
-        <v>250328.24</v>
+        <v>187878.05</v>
       </c>
       <c r="O167" s="1">
-        <v>0.14</v>
+        <v>0.11</v>
       </c>
       <c r="P167">
         <v>1</v>
       </c>
     </row>
     <row r="168" spans="1:16">
       <c r="A168" t="s">
+        <v>368</v>
+      </c>
+      <c r="B168" t="s">
+        <v>369</v>
+      </c>
+      <c r="C168" s="1">
+        <v>248000.0</v>
+      </c>
+      <c r="D168" s="1">
+        <v>100.239</v>
+      </c>
+      <c r="E168" s="1">
+        <v>99.955</v>
+      </c>
+      <c r="F168" t="s">
+        <v>8</v>
+      </c>
+      <c r="G168">
+        <v>1.0</v>
+      </c>
+      <c r="H168" s="1">
+        <v>247888.4</v>
+      </c>
+      <c r="I168" s="1">
+        <v>704.32</v>
+      </c>
+      <c r="J168" s="1">
+        <v>0.28412785753589</v>
+      </c>
+      <c r="K168">
+        <v>0.54</v>
+      </c>
+      <c r="L168" t="s">
         <v>370</v>
       </c>
-      <c r="B168" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M168" s="1">
-        <v>181091.86</v>
+        <v>248592.72</v>
       </c>
       <c r="N168" s="1">
-        <v>187675.42</v>
+        <v>249924.45</v>
       </c>
       <c r="O168" s="1">
-        <v>0.11</v>
+        <v>0.14</v>
       </c>
       <c r="P168">
         <v>1</v>
       </c>
     </row>
     <row r="169" spans="1:16">
       <c r="A169" t="s">
-        <v>373</v>
+        <v>371</v>
       </c>
       <c r="B169" t="s">
-        <v>374</v>
+        <v>372</v>
       </c>
       <c r="C169" s="1">
-        <v>300000.0</v>
+        <v>143000.0</v>
       </c>
       <c r="D169" s="1">
-        <v>110.254</v>
+        <v>99.474</v>
       </c>
       <c r="E169" s="1">
-        <v>100.019</v>
+        <v>99.646</v>
       </c>
       <c r="F169" t="s">
         <v>8</v>
       </c>
       <c r="G169">
         <v>1.0</v>
       </c>
       <c r="H169" s="1">
-        <v>300057.0</v>
+        <v>142493.78</v>
       </c>
       <c r="I169" s="1">
-        <v>30705.0</v>
+        <v>-245.96</v>
       </c>
       <c r="J169" s="1">
-        <v>10.233055719413</v>
+        <v>-0.17261104309255</v>
       </c>
       <c r="K169">
-        <v>4.34</v>
-[...2 lines deleted...]
-        <v>375</v>
+        <v>0.12</v>
+      </c>
+      <c r="L169">
+        <v>165.53</v>
       </c>
       <c r="M169" s="1">
-        <v>330762.0</v>
+        <v>142247.82</v>
       </c>
       <c r="N169" s="1">
-        <v>343782.23</v>
+        <v>142413.35</v>
       </c>
       <c r="O169" s="1">
-        <v>0.19</v>
+        <v>0.08</v>
       </c>
       <c r="P169">
         <v>1</v>
       </c>
     </row>
     <row r="170" spans="1:16">
       <c r="A170" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="B170" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="C170" s="1">
-        <v>100000.0</v>
+        <v>178000.0</v>
       </c>
       <c r="D170" s="1">
-        <v>104.009</v>
+        <v>101.026</v>
       </c>
       <c r="E170" s="1">
-        <v>106.65</v>
+        <v>100.64402809</v>
       </c>
       <c r="F170" t="s">
         <v>8</v>
       </c>
       <c r="G170">
         <v>1.0</v>
       </c>
       <c r="H170" s="1">
-        <v>106650.0</v>
+        <v>179146.37</v>
       </c>
       <c r="I170" s="1">
-        <v>-2641.0</v>
+        <v>679.91</v>
       </c>
       <c r="J170" s="1">
-        <v>-2.4763244256915</v>
+        <v>0.37952764546667</v>
       </c>
       <c r="K170">
-        <v>4.74</v>
+        <v>3.95</v>
       </c>
       <c r="L170" t="s">
-        <v>378</v>
+        <v>375</v>
       </c>
       <c r="M170" s="1">
-        <v>104009.0</v>
+        <v>179826.28</v>
       </c>
       <c r="N170" s="1">
-        <v>108748.73</v>
+        <v>186848.75</v>
       </c>
       <c r="O170" s="1">
-        <v>0.06</v>
+        <v>0.1</v>
       </c>
       <c r="P170">
         <v>1</v>
       </c>
     </row>
     <row r="171" spans="1:16">
       <c r="A171" t="s">
-        <v>379</v>
+        <v>376</v>
       </c>
       <c r="B171" t="s">
-        <v>380</v>
+        <v>377</v>
       </c>
       <c r="C171" s="1">
-        <v>100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D171" s="1">
-        <v>107.308</v>
+        <v>109.786</v>
       </c>
       <c r="E171" s="1">
-        <v>111.205</v>
+        <v>100.019</v>
       </c>
       <c r="F171" t="s">
         <v>8</v>
       </c>
       <c r="G171">
         <v>1.0</v>
       </c>
       <c r="H171" s="1">
-        <v>111205.0</v>
+        <v>300057.0</v>
       </c>
       <c r="I171" s="1">
-        <v>-3897.0</v>
+        <v>29301.0</v>
       </c>
       <c r="J171" s="1">
-        <v>-3.5043388336855</v>
+        <v>9.7651446225217</v>
       </c>
       <c r="K171">
-        <v>5.65</v>
+        <v>4.66</v>
       </c>
       <c r="L171" t="s">
-        <v>381</v>
+        <v>378</v>
       </c>
       <c r="M171" s="1">
-        <v>107308.0</v>
+        <v>329358.0</v>
       </c>
       <c r="N171" s="1">
-        <v>112958.68</v>
+        <v>343335.6</v>
       </c>
       <c r="O171" s="1">
-        <v>0.06</v>
+        <v>0.19</v>
       </c>
       <c r="P171">
         <v>1</v>
       </c>
     </row>
     <row r="172" spans="1:16">
       <c r="A172" t="s">
-        <v>382</v>
+        <v>379</v>
       </c>
       <c r="B172" t="s">
-        <v>383</v>
+        <v>380</v>
       </c>
       <c r="C172" s="1">
-        <v>200000.0</v>
+        <v>334000.0</v>
       </c>
       <c r="D172" s="1">
-        <v>97.961</v>
+        <v>99.706</v>
       </c>
       <c r="E172" s="1">
-        <v>99.433</v>
+        <v>99.58</v>
       </c>
       <c r="F172" t="s">
         <v>8</v>
       </c>
       <c r="G172">
         <v>1.0</v>
       </c>
       <c r="H172" s="1">
-        <v>198866.0</v>
+        <v>332597.2</v>
       </c>
       <c r="I172" s="1">
-        <v>-2944.0</v>
+        <v>420.84</v>
       </c>
       <c r="J172" s="1">
-        <v>-1.4803938330333</v>
+        <v>0.12653143201446</v>
       </c>
       <c r="K172">
-        <v>2.89</v>
-[...2 lines deleted...]
-        <v>384</v>
+        <v>0.07</v>
+      </c>
+      <c r="L172">
+        <v>240.21</v>
       </c>
       <c r="M172" s="1">
-        <v>195922.0</v>
+        <v>333018.04</v>
       </c>
       <c r="N172" s="1">
-        <v>201708.3</v>
+        <v>333258.25</v>
       </c>
       <c r="O172" s="1">
-        <v>0.11</v>
+        <v>0.19</v>
       </c>
       <c r="P172">
         <v>1</v>
       </c>
     </row>
     <row r="173" spans="1:16">
       <c r="A173" t="s">
-        <v>385</v>
+        <v>381</v>
       </c>
       <c r="B173" t="s">
-        <v>386</v>
+        <v>382</v>
       </c>
       <c r="C173" s="1">
-        <v>160000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D173" s="1">
-        <v>98.521</v>
+        <v>103.719</v>
       </c>
       <c r="E173" s="1">
-        <v>99.726</v>
+        <v>106.65</v>
       </c>
       <c r="F173" t="s">
         <v>8</v>
       </c>
       <c r="G173">
         <v>1.0</v>
       </c>
       <c r="H173" s="1">
-        <v>159561.6</v>
+        <v>106650.0</v>
       </c>
       <c r="I173" s="1">
-        <v>-1928.0</v>
+        <v>-2931.0</v>
       </c>
       <c r="J173" s="1">
-        <v>-1.2083107715139</v>
+        <v>-2.7482419127989</v>
       </c>
       <c r="K173">
-        <v>0.64</v>
-[...2 lines deleted...]
-        <v>387</v>
+        <v>0.01</v>
+      </c>
+      <c r="L173">
+        <v>13.7</v>
       </c>
       <c r="M173" s="1">
-        <v>157633.6</v>
+        <v>103719.0</v>
       </c>
       <c r="N173" s="1">
-        <v>158652.78</v>
+        <v>103732.7</v>
       </c>
       <c r="O173" s="1">
-        <v>0.09</v>
+        <v>0.06</v>
       </c>
       <c r="P173">
         <v>1</v>
       </c>
     </row>
     <row r="174" spans="1:16">
       <c r="A174" t="s">
-        <v>388</v>
+        <v>383</v>
       </c>
       <c r="B174" t="s">
-        <v>389</v>
+        <v>384</v>
       </c>
       <c r="C174" s="1">
         <v>200000.0</v>
       </c>
       <c r="D174" s="1">
-        <v>99.153</v>
+        <v>96.975</v>
       </c>
       <c r="E174" s="1">
-        <v>100.0</v>
+        <v>99.433</v>
       </c>
       <c r="F174" t="s">
         <v>8</v>
       </c>
       <c r="G174">
         <v>1.0</v>
       </c>
       <c r="H174" s="1">
-        <v>200000.0</v>
+        <v>198866.0</v>
       </c>
       <c r="I174" s="1">
-        <v>-1694.0</v>
+        <v>-4916.0</v>
       </c>
       <c r="J174" s="1">
-        <v>-0.847</v>
+        <v>-2.4720163326059</v>
       </c>
       <c r="K174">
-        <v>3.85</v>
-[...2 lines deleted...]
-        <v>390</v>
+        <v>0.06</v>
+      </c>
+      <c r="L174">
+        <v>115.07</v>
       </c>
       <c r="M174" s="1">
-        <v>198306.0</v>
+        <v>193950.0</v>
       </c>
       <c r="N174" s="1">
-        <v>206014.22</v>
+        <v>194065.07</v>
       </c>
       <c r="O174" s="1">
-        <v>0.12</v>
+        <v>0.11</v>
       </c>
       <c r="P174">
         <v>1</v>
       </c>
     </row>
     <row r="175" spans="1:16">
       <c r="A175" t="s">
-        <v>391</v>
+        <v>385</v>
       </c>
       <c r="B175" t="s">
-        <v>392</v>
+        <v>386</v>
       </c>
       <c r="C175" s="1">
-        <v>500000.0</v>
+        <v>160000.0</v>
       </c>
       <c r="D175" s="1">
-        <v>98.219</v>
+        <v>98.007</v>
       </c>
       <c r="E175" s="1">
-        <v>97.673</v>
+        <v>99.726</v>
       </c>
       <c r="F175" t="s">
         <v>8</v>
       </c>
       <c r="G175">
         <v>1.0</v>
       </c>
       <c r="H175" s="1">
-        <v>488365.0</v>
+        <v>159561.6</v>
       </c>
       <c r="I175" s="1">
-        <v>2730.0</v>
+        <v>-2750.4</v>
       </c>
       <c r="J175" s="1">
-        <v>0.55900811892744</v>
+        <v>-1.7237230010228</v>
       </c>
       <c r="K175">
-        <v>3.31</v>
+        <v>0.84</v>
       </c>
       <c r="L175" t="s">
-        <v>393</v>
+        <v>387</v>
       </c>
       <c r="M175" s="1">
-        <v>491095.0</v>
+        <v>156811.2</v>
       </c>
       <c r="N175" s="1">
-        <v>507636.1</v>
+        <v>158159.15</v>
       </c>
       <c r="O175" s="1">
-        <v>0.28</v>
+        <v>0.09</v>
       </c>
       <c r="P175">
         <v>1</v>
       </c>
     </row>
     <row r="176" spans="1:16">
       <c r="A176" t="s">
-        <v>394</v>
+        <v>388</v>
       </c>
       <c r="B176" t="s">
-        <v>395</v>
+        <v>389</v>
       </c>
       <c r="C176" s="1">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D176" s="1">
-        <v>100.204</v>
+        <v>98.326</v>
       </c>
       <c r="E176" s="1">
-        <v>100.43970333</v>
+        <v>100.0</v>
       </c>
       <c r="F176" t="s">
         <v>8</v>
       </c>
       <c r="G176">
         <v>1.0</v>
       </c>
       <c r="H176" s="1">
-        <v>301319.11</v>
+        <v>200000.0</v>
       </c>
       <c r="I176" s="1">
-        <v>-707.11</v>
+        <v>-3348.0</v>
       </c>
       <c r="J176" s="1">
-        <v>-0.23467147503522</v>
+        <v>-1.674</v>
       </c>
       <c r="K176">
-        <v>0.06</v>
-[...2 lines deleted...]
-        <v>183.25</v>
+        <v>4.09</v>
+      </c>
+      <c r="L176" t="s">
+        <v>390</v>
       </c>
       <c r="M176" s="1">
-        <v>300612.0</v>
+        <v>196652.0</v>
       </c>
       <c r="N176" s="1">
-        <v>300795.25</v>
+        <v>204825.97</v>
       </c>
       <c r="O176" s="1">
-        <v>0.17</v>
+        <v>0.11</v>
       </c>
       <c r="P176">
         <v>1</v>
       </c>
     </row>
     <row r="177" spans="1:16">
       <c r="A177" t="s">
-        <v>396</v>
+        <v>391</v>
       </c>
       <c r="B177" t="s">
-        <v>397</v>
+        <v>392</v>
       </c>
       <c r="C177" s="1">
-        <v>164000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D177" s="1">
-        <v>99.31</v>
+        <v>97.888</v>
       </c>
       <c r="E177" s="1">
-        <v>101.02690244</v>
+        <v>97.673</v>
       </c>
       <c r="F177" t="s">
         <v>8</v>
       </c>
       <c r="G177">
         <v>1.0</v>
       </c>
       <c r="H177" s="1">
-        <v>165684.12</v>
+        <v>488365.0</v>
       </c>
       <c r="I177" s="1">
-        <v>-2815.72</v>
+        <v>1075.0</v>
       </c>
       <c r="J177" s="1">
-        <v>-1.6994507379464</v>
+        <v>0.2201222446326</v>
       </c>
       <c r="K177">
-        <v>2.34</v>
-[...2 lines deleted...]
-        <v>398</v>
+        <v>0.0</v>
+      </c>
+      <c r="L177">
+        <v>0.0</v>
       </c>
       <c r="M177" s="1">
-        <v>162868.4</v>
+        <v>489440.0</v>
       </c>
       <c r="N177" s="1">
-        <v>166712.55</v>
+        <v>489440.0</v>
       </c>
       <c r="O177" s="1">
-        <v>0.09</v>
+        <v>0.27</v>
       </c>
       <c r="P177">
         <v>1</v>
       </c>
     </row>
     <row r="178" spans="1:16">
       <c r="A178" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="B178" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
       <c r="C178" s="1">
-        <v>387000.0</v>
+        <v>164000.0</v>
       </c>
       <c r="D178" s="1">
-        <v>90.263</v>
+        <v>98.704</v>
       </c>
       <c r="E178" s="1">
-        <v>87.82281395</v>
+        <v>101.02690244</v>
       </c>
       <c r="F178" t="s">
         <v>8</v>
       </c>
       <c r="G178">
         <v>1.0</v>
       </c>
       <c r="H178" s="1">
-        <v>339874.29</v>
+        <v>165684.12</v>
       </c>
       <c r="I178" s="1">
-        <v>9443.52</v>
+        <v>-3809.56</v>
       </c>
       <c r="J178" s="1">
-        <v>2.7785332041444</v>
+        <v>-2.2992909640345</v>
       </c>
       <c r="K178">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>2.52</v>
+      </c>
+      <c r="L178" t="s">
+        <v>395</v>
       </c>
       <c r="M178" s="1">
-        <v>349317.81</v>
+        <v>161874.56</v>
       </c>
       <c r="N178" s="1">
-        <v>349317.81</v>
+        <v>166013.28</v>
       </c>
       <c r="O178" s="1">
-        <v>0.2</v>
+        <v>0.09</v>
       </c>
       <c r="P178">
         <v>1</v>
       </c>
     </row>
     <row r="179" spans="1:16">
       <c r="A179" t="s">
-        <v>401</v>
+        <v>396</v>
       </c>
       <c r="B179" t="s">
-        <v>402</v>
+        <v>397</v>
       </c>
       <c r="C179" s="1">
-        <v>1635000.0</v>
+        <v>389000.0</v>
       </c>
       <c r="D179" s="1">
-        <v>59.699</v>
+        <v>90.166</v>
       </c>
       <c r="E179" s="1">
-        <v>71.0666526</v>
+        <v>87.83432134</v>
       </c>
       <c r="F179" t="s">
         <v>8</v>
       </c>
       <c r="G179">
         <v>1.0</v>
       </c>
       <c r="H179" s="1">
-        <v>1161939.77</v>
+        <v>341675.51</v>
       </c>
       <c r="I179" s="1">
-        <v>-185861.12</v>
+        <v>9070.23</v>
       </c>
       <c r="J179" s="1">
-        <v>-15.995761983429</v>
+        <v>2.6546327537493</v>
       </c>
       <c r="K179">
         <v>0.0</v>
       </c>
       <c r="L179">
         <v>0.0</v>
       </c>
       <c r="M179" s="1">
-        <v>976078.65</v>
+        <v>350745.74</v>
       </c>
       <c r="N179" s="1">
-        <v>976078.65</v>
+        <v>350745.74</v>
       </c>
       <c r="O179" s="1">
-        <v>0.55</v>
+        <v>0.2</v>
       </c>
       <c r="P179">
         <v>1</v>
       </c>
     </row>
     <row r="180" spans="1:16">
       <c r="A180" t="s">
-        <v>403</v>
+        <v>398</v>
       </c>
       <c r="B180" t="s">
-        <v>404</v>
+        <v>399</v>
       </c>
       <c r="C180" s="1">
-        <v>253500.0</v>
+        <v>1731000.0</v>
       </c>
       <c r="D180" s="1">
-        <v>98.096</v>
+        <v>59.982</v>
       </c>
       <c r="E180" s="1">
-        <v>99.596</v>
+        <v>70.45329232</v>
       </c>
       <c r="F180" t="s">
         <v>8</v>
       </c>
       <c r="G180">
         <v>1.0</v>
       </c>
       <c r="H180" s="1">
-        <v>252475.86</v>
+        <v>1219546.49</v>
       </c>
       <c r="I180" s="1">
-        <v>-3802.5</v>
+        <v>-181258.07</v>
       </c>
       <c r="J180" s="1">
-        <v>-1.5060845817101</v>
+        <v>-14.862743772892</v>
       </c>
       <c r="K180">
-        <v>0.5</v>
-[...2 lines deleted...]
-        <v>405</v>
+        <v>0.0</v>
+      </c>
+      <c r="L180">
+        <v>0.0</v>
       </c>
       <c r="M180" s="1">
-        <v>248673.36</v>
+        <v>1038288.42</v>
       </c>
       <c r="N180" s="1">
-        <v>249943.64</v>
+        <v>1038288.42</v>
       </c>
       <c r="O180" s="1">
-        <v>0.14</v>
+        <v>0.58</v>
       </c>
       <c r="P180">
         <v>1</v>
       </c>
     </row>
     <row r="181" spans="1:16">
       <c r="A181" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
       <c r="B181" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="C181" s="1">
-        <v>473000.0</v>
+        <v>254600.0</v>
       </c>
       <c r="D181" s="1">
-        <v>89.101</v>
+        <v>98.09</v>
       </c>
       <c r="E181" s="1">
-        <v>98.844</v>
+        <v>99.58927337</v>
       </c>
       <c r="F181" t="s">
         <v>8</v>
       </c>
       <c r="G181">
         <v>1.0</v>
       </c>
       <c r="H181" s="1">
-        <v>467532.12</v>
+        <v>253554.29</v>
       </c>
       <c r="I181" s="1">
-        <v>-46084.39</v>
+        <v>-3817.15</v>
       </c>
       <c r="J181" s="1">
-        <v>-9.856946299219</v>
+        <v>-1.5054566814862</v>
       </c>
       <c r="K181">
-        <v>0.75</v>
+        <v>0.66</v>
       </c>
       <c r="L181" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="M181" s="1">
-        <v>421447.73</v>
+        <v>249737.14</v>
       </c>
       <c r="N181" s="1">
-        <v>424975.79</v>
+        <v>251424.48</v>
       </c>
       <c r="O181" s="1">
-        <v>0.24</v>
+        <v>0.14</v>
       </c>
       <c r="P181">
         <v>1</v>
       </c>
     </row>
     <row r="182" spans="1:16">
       <c r="A182" t="s">
-        <v>409</v>
+        <v>403</v>
       </c>
       <c r="B182" t="s">
-        <v>410</v>
+        <v>404</v>
       </c>
       <c r="C182" s="1">
-        <v>131000.0</v>
+        <v>473000.0</v>
       </c>
       <c r="D182" s="1">
-        <v>89.381</v>
+        <v>88.711</v>
       </c>
       <c r="E182" s="1">
-        <v>84.29</v>
+        <v>98.844</v>
       </c>
       <c r="F182" t="s">
         <v>8</v>
       </c>
       <c r="G182">
         <v>1.0</v>
       </c>
       <c r="H182" s="1">
-        <v>110419.9</v>
+        <v>467532.12</v>
       </c>
       <c r="I182" s="1">
-        <v>6669.21</v>
+        <v>-47929.09</v>
       </c>
       <c r="J182" s="1">
-        <v>6.039862379879</v>
+        <v>-10.251507425843</v>
       </c>
       <c r="K182">
-        <v>1.47</v>
+        <v>0.82</v>
       </c>
       <c r="L182" t="s">
-        <v>411</v>
+        <v>405</v>
       </c>
       <c r="M182" s="1">
-        <v>117089.11</v>
+        <v>419603.03</v>
       </c>
       <c r="N182" s="1">
-        <v>119020.46</v>
+        <v>423487.46</v>
       </c>
       <c r="O182" s="1">
-        <v>0.07</v>
+        <v>0.24</v>
       </c>
       <c r="P182">
         <v>1</v>
       </c>
     </row>
     <row r="183" spans="1:16">
       <c r="A183" t="s">
-        <v>412</v>
+        <v>406</v>
       </c>
       <c r="B183" t="s">
-        <v>413</v>
+        <v>407</v>
       </c>
       <c r="C183" s="1">
-        <v>200000.0</v>
+        <v>131000.0</v>
       </c>
       <c r="D183" s="1">
-        <v>104.007</v>
+        <v>88.905</v>
       </c>
       <c r="E183" s="1">
-        <v>105.76</v>
+        <v>84.29</v>
       </c>
       <c r="F183" t="s">
         <v>8</v>
       </c>
       <c r="G183">
         <v>1.0</v>
       </c>
       <c r="H183" s="1">
-        <v>211520.0</v>
+        <v>110419.9</v>
       </c>
       <c r="I183" s="1">
-        <v>-3506.0</v>
+        <v>6045.65</v>
       </c>
       <c r="J183" s="1">
-        <v>-1.6575264750378</v>
+        <v>5.4751453315933</v>
       </c>
       <c r="K183">
-        <v>0.99</v>
+        <v>1.58</v>
       </c>
       <c r="L183" t="s">
-        <v>414</v>
+        <v>408</v>
       </c>
       <c r="M183" s="1">
-        <v>208014.0</v>
+        <v>116465.55</v>
       </c>
       <c r="N183" s="1">
-        <v>209990.71</v>
+        <v>118531.49</v>
       </c>
       <c r="O183" s="1">
-        <v>0.12</v>
+        <v>0.07</v>
       </c>
       <c r="P183">
         <v>1</v>
       </c>
     </row>
     <row r="184" spans="1:16">
       <c r="A184" t="s">
-        <v>415</v>
+        <v>409</v>
       </c>
       <c r="B184" t="s">
-        <v>416</v>
+        <v>410</v>
       </c>
       <c r="C184" s="1">
-        <v>264000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D184" s="1">
-        <v>100.196</v>
+        <v>91.744</v>
       </c>
       <c r="E184" s="1">
-        <v>99.607</v>
+        <v>91.61</v>
       </c>
       <c r="F184" t="s">
         <v>8</v>
       </c>
       <c r="G184">
         <v>1.0</v>
       </c>
       <c r="H184" s="1">
-        <v>262962.48</v>
+        <v>183220.0</v>
       </c>
       <c r="I184" s="1">
-        <v>1554.96</v>
+        <v>268.0</v>
       </c>
       <c r="J184" s="1">
-        <v>0.59132390293855</v>
+        <v>0.14627224102172</v>
       </c>
       <c r="K184">
-        <v>0.85</v>
+        <v>0.63</v>
       </c>
       <c r="L184" t="s">
-        <v>417</v>
+        <v>411</v>
       </c>
       <c r="M184" s="1">
-        <v>264517.44</v>
+        <v>183488.0</v>
       </c>
       <c r="N184" s="1">
-        <v>266763.25</v>
+        <v>184748.27</v>
       </c>
       <c r="O184" s="1">
-        <v>0.15</v>
+        <v>0.1</v>
       </c>
       <c r="P184">
         <v>1</v>
       </c>
     </row>
     <row r="185" spans="1:16">
       <c r="A185" t="s">
-        <v>418</v>
+        <v>412</v>
       </c>
       <c r="B185" t="s">
-        <v>419</v>
+        <v>413</v>
       </c>
       <c r="C185" s="1">
         <v>200000.0</v>
       </c>
       <c r="D185" s="1">
-        <v>99.352</v>
+        <v>103.709</v>
       </c>
       <c r="E185" s="1">
-        <v>99.991</v>
+        <v>105.76</v>
       </c>
       <c r="F185" t="s">
         <v>8</v>
       </c>
       <c r="G185">
         <v>1.0</v>
       </c>
       <c r="H185" s="1">
-        <v>199982.0</v>
+        <v>211520.0</v>
       </c>
       <c r="I185" s="1">
-        <v>-1278.0</v>
+        <v>-4102.0</v>
       </c>
       <c r="J185" s="1">
-        <v>-0.63905751517637</v>
+        <v>-1.9392965204236</v>
       </c>
       <c r="K185">
-        <v>3.01</v>
+        <v>1.26</v>
       </c>
       <c r="L185" t="s">
-        <v>420</v>
+        <v>414</v>
       </c>
       <c r="M185" s="1">
-        <v>198704.0</v>
+        <v>207418.0</v>
       </c>
       <c r="N185" s="1">
-        <v>204725.92</v>
+        <v>209928.96</v>
       </c>
       <c r="O185" s="1">
-        <v>0.11</v>
+        <v>0.12</v>
       </c>
       <c r="P185">
         <v>1</v>
       </c>
     </row>
     <row r="186" spans="1:16">
       <c r="A186" t="s">
-        <v>421</v>
+        <v>415</v>
       </c>
       <c r="B186" t="s">
-        <v>422</v>
+        <v>416</v>
       </c>
       <c r="C186" s="1">
-        <v>300000.0</v>
+        <v>264000.0</v>
       </c>
       <c r="D186" s="1">
-        <v>94.51</v>
+        <v>99.818</v>
       </c>
       <c r="E186" s="1">
-        <v>91.473</v>
+        <v>99.607</v>
       </c>
       <c r="F186" t="s">
         <v>8</v>
       </c>
       <c r="G186">
         <v>1.0</v>
       </c>
       <c r="H186" s="1">
-        <v>274419.0</v>
+        <v>262962.48</v>
       </c>
       <c r="I186" s="1">
-        <v>9111.0</v>
+        <v>557.04</v>
       </c>
       <c r="J186" s="1">
-        <v>3.3201053862889</v>
+        <v>0.21183250173181</v>
       </c>
       <c r="K186">
-        <v>0.41</v>
+        <v>1.04</v>
       </c>
       <c r="L186" t="s">
-        <v>423</v>
+        <v>417</v>
       </c>
       <c r="M186" s="1">
-        <v>283530.0</v>
+        <v>263519.52</v>
       </c>
       <c r="N186" s="1">
-        <v>284759.92</v>
+        <v>266253.55</v>
       </c>
       <c r="O186" s="1">
-        <v>0.16</v>
+        <v>0.15</v>
       </c>
       <c r="P186">
         <v>1</v>
       </c>
     </row>
     <row r="187" spans="1:16">
       <c r="A187" t="s">
-        <v>424</v>
+        <v>418</v>
       </c>
       <c r="B187" t="s">
-        <v>425</v>
+        <v>419</v>
       </c>
       <c r="C187" s="1">
-        <v>498000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D187" s="1">
-        <v>89.104</v>
+        <v>98.883</v>
       </c>
       <c r="E187" s="1">
-        <v>100.0</v>
+        <v>99.991</v>
       </c>
       <c r="F187" t="s">
         <v>8</v>
       </c>
       <c r="G187">
         <v>1.0</v>
       </c>
       <c r="H187" s="1">
-        <v>498000.0</v>
+        <v>199982.0</v>
       </c>
       <c r="I187" s="1">
-        <v>-54262.08</v>
+        <v>-2216.0</v>
       </c>
       <c r="J187" s="1">
-        <v>-10.896</v>
+        <v>-1.1080997289756</v>
       </c>
       <c r="K187">
-        <v>1.01</v>
+        <v>3.2</v>
       </c>
       <c r="L187" t="s">
-        <v>426</v>
+        <v>420</v>
       </c>
       <c r="M187" s="1">
-        <v>443737.92</v>
+        <v>197766.0</v>
       </c>
       <c r="N187" s="1">
-        <v>448759.78</v>
+        <v>204171.48</v>
       </c>
       <c r="O187" s="1">
-        <v>0.25</v>
+        <v>0.11</v>
       </c>
       <c r="P187">
         <v>1</v>
       </c>
     </row>
     <row r="188" spans="1:16">
       <c r="A188" t="s">
-        <v>427</v>
+        <v>421</v>
       </c>
       <c r="B188" t="s">
-        <v>428</v>
+        <v>422</v>
       </c>
       <c r="C188" s="1">
-        <v>299000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D188" s="1">
-        <v>100.36</v>
+        <v>100.085</v>
       </c>
       <c r="E188" s="1">
-        <v>99.298</v>
+        <v>99.834</v>
       </c>
       <c r="F188" t="s">
         <v>8</v>
       </c>
       <c r="G188">
         <v>1.0</v>
       </c>
       <c r="H188" s="1">
-        <v>296901.02</v>
+        <v>299502.0</v>
       </c>
       <c r="I188" s="1">
-        <v>3175.38</v>
+        <v>753.0</v>
       </c>
       <c r="J188" s="1">
-        <v>1.0695079457794</v>
+        <v>0.25141735280566</v>
       </c>
       <c r="K188">
-        <v>0.22</v>
+        <v>0.24</v>
       </c>
       <c r="L188">
-        <v>666.61</v>
+        <v>733.56</v>
       </c>
       <c r="M188" s="1">
-        <v>300076.4</v>
+        <v>300255.0</v>
       </c>
       <c r="N188" s="1">
-        <v>300743.01</v>
+        <v>300988.56</v>
       </c>
       <c r="O188" s="1">
         <v>0.17</v>
       </c>
       <c r="P188">
         <v>1</v>
       </c>
     </row>
     <row r="189" spans="1:16">
       <c r="A189" t="s">
-        <v>429</v>
+        <v>423</v>
       </c>
       <c r="B189" t="s">
-        <v>430</v>
+        <v>424</v>
       </c>
       <c r="C189" s="1">
-        <v>261000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D189" s="1">
-        <v>99.023</v>
+        <v>94.39</v>
       </c>
       <c r="E189" s="1">
-        <v>99.459</v>
+        <v>91.473</v>
       </c>
       <c r="F189" t="s">
         <v>8</v>
       </c>
       <c r="G189">
         <v>1.0</v>
       </c>
       <c r="H189" s="1">
-        <v>259587.99</v>
+        <v>274419.0</v>
       </c>
       <c r="I189" s="1">
-        <v>-1137.96</v>
+        <v>8751.0</v>
       </c>
       <c r="J189" s="1">
-        <v>-0.43837159030354</v>
+        <v>3.188919134608</v>
       </c>
       <c r="K189">
-        <v>0.93</v>
+        <v>0.44</v>
       </c>
       <c r="L189" t="s">
-        <v>431</v>
+        <v>425</v>
       </c>
       <c r="M189" s="1">
-        <v>258450.03</v>
+        <v>283170.0</v>
       </c>
       <c r="N189" s="1">
-        <v>260866.96</v>
+        <v>284495.26</v>
       </c>
       <c r="O189" s="1">
-        <v>0.15</v>
+        <v>0.16</v>
       </c>
       <c r="P189">
         <v>1</v>
       </c>
     </row>
     <row r="190" spans="1:16">
       <c r="A190" t="s">
-        <v>432</v>
+        <v>426</v>
       </c>
       <c r="B190" t="s">
-        <v>433</v>
+        <v>427</v>
       </c>
       <c r="C190" s="1">
-        <v>300000.0</v>
+        <v>498000.0</v>
       </c>
       <c r="D190" s="1">
-        <v>98.532</v>
+        <v>88.844</v>
       </c>
       <c r="E190" s="1">
-        <v>99.292</v>
+        <v>100.0</v>
       </c>
       <c r="F190" t="s">
         <v>8</v>
       </c>
       <c r="G190">
         <v>1.0</v>
       </c>
       <c r="H190" s="1">
-        <v>297876.0</v>
+        <v>498000.0</v>
       </c>
       <c r="I190" s="1">
-        <v>-2280.0</v>
+        <v>-55556.88</v>
       </c>
       <c r="J190" s="1">
-        <v>-0.76541916770737</v>
+        <v>-11.156</v>
       </c>
       <c r="K190">
-        <v>0.88</v>
+        <v>1.07</v>
       </c>
       <c r="L190" t="s">
-        <v>434</v>
+        <v>428</v>
       </c>
       <c r="M190" s="1">
-        <v>295596.0</v>
+        <v>442443.12</v>
       </c>
       <c r="N190" s="1">
-        <v>298242.58</v>
+        <v>447765.69</v>
       </c>
       <c r="O190" s="1">
-        <v>0.17</v>
+        <v>0.25</v>
       </c>
       <c r="P190">
         <v>1</v>
       </c>
     </row>
     <row r="191" spans="1:16">
       <c r="A191" t="s">
-        <v>435</v>
+        <v>429</v>
       </c>
       <c r="B191" t="s">
-        <v>436</v>
+        <v>430</v>
       </c>
       <c r="C191" s="1">
-        <v>100000.0</v>
+        <v>299000.0</v>
       </c>
       <c r="D191" s="1">
-        <v>103.967</v>
+        <v>100.019</v>
       </c>
       <c r="E191" s="1">
-        <v>105.478</v>
+        <v>99.298</v>
       </c>
       <c r="F191" t="s">
         <v>8</v>
       </c>
       <c r="G191">
         <v>1.0</v>
       </c>
       <c r="H191" s="1">
-        <v>105478.0</v>
+        <v>296901.02</v>
       </c>
       <c r="I191" s="1">
-        <v>-1511.0</v>
+        <v>2155.79</v>
       </c>
       <c r="J191" s="1">
-        <v>-1.4325262139972</v>
+        <v>0.72609720236057</v>
       </c>
       <c r="K191">
-        <v>4.46</v>
+        <v>0.44</v>
       </c>
       <c r="L191" t="s">
-        <v>437</v>
+        <v>431</v>
       </c>
       <c r="M191" s="1">
-        <v>103967.0</v>
+        <v>299056.81</v>
       </c>
       <c r="N191" s="1">
-        <v>108422.26</v>
+        <v>300358.28</v>
       </c>
       <c r="O191" s="1">
-        <v>0.06</v>
+        <v>0.17</v>
       </c>
       <c r="P191">
         <v>1</v>
       </c>
     </row>
     <row r="192" spans="1:16">
       <c r="A192" t="s">
-        <v>438</v>
+        <v>432</v>
       </c>
       <c r="B192" t="s">
-        <v>439</v>
+        <v>433</v>
       </c>
       <c r="C192" s="1">
-        <v>100000.0</v>
+        <v>261000.0</v>
       </c>
       <c r="D192" s="1">
-        <v>98.373</v>
+        <v>98.712</v>
       </c>
       <c r="E192" s="1">
-        <v>99.74</v>
+        <v>99.459</v>
       </c>
       <c r="F192" t="s">
         <v>8</v>
       </c>
       <c r="G192">
         <v>1.0</v>
       </c>
       <c r="H192" s="1">
-        <v>99740.0</v>
+        <v>259587.99</v>
       </c>
       <c r="I192" s="1">
-        <v>-1367.0</v>
+        <v>-1949.67</v>
       </c>
       <c r="J192" s="1">
-        <v>-1.370563465009</v>
+        <v>-0.75106325219437</v>
       </c>
       <c r="K192">
-        <v>2.15</v>
+        <v>1.1</v>
       </c>
       <c r="L192" t="s">
-        <v>440</v>
+        <v>434</v>
       </c>
       <c r="M192" s="1">
-        <v>98373.0</v>
+        <v>257638.32</v>
       </c>
       <c r="N192" s="1">
-        <v>100527.45</v>
+        <v>260520.05</v>
       </c>
       <c r="O192" s="1">
-        <v>0.06</v>
+        <v>0.15</v>
       </c>
       <c r="P192">
         <v>1</v>
       </c>
     </row>
     <row r="193" spans="1:16">
       <c r="A193" t="s">
-        <v>441</v>
+        <v>435</v>
       </c>
       <c r="B193" t="s">
-        <v>442</v>
+        <v>436</v>
       </c>
       <c r="C193" s="1">
-        <v>500000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D193" s="1">
-        <v>99.187</v>
+        <v>98.093</v>
       </c>
       <c r="E193" s="1">
-        <v>99.933</v>
+        <v>99.292</v>
       </c>
       <c r="F193" t="s">
         <v>8</v>
       </c>
       <c r="G193">
         <v>1.0</v>
       </c>
       <c r="H193" s="1">
-        <v>499665.0</v>
+        <v>297876.0</v>
       </c>
       <c r="I193" s="1">
-        <v>-3730.0</v>
+        <v>-3597.0</v>
       </c>
       <c r="J193" s="1">
-        <v>-0.74650015510392</v>
+        <v>-1.2075494501068</v>
       </c>
       <c r="K193">
-        <v>0.57</v>
+        <v>1.07</v>
       </c>
       <c r="L193" t="s">
-        <v>443</v>
+        <v>437</v>
       </c>
       <c r="M193" s="1">
-        <v>495935.0</v>
+        <v>294279.0</v>
       </c>
       <c r="N193" s="1">
-        <v>498801.44</v>
+        <v>297500.92</v>
       </c>
       <c r="O193" s="1">
-        <v>0.28</v>
+        <v>0.17</v>
       </c>
       <c r="P193">
         <v>1</v>
       </c>
     </row>
     <row r="194" spans="1:16">
       <c r="A194" t="s">
-        <v>444</v>
+        <v>438</v>
       </c>
       <c r="B194" t="s">
-        <v>445</v>
+        <v>439</v>
       </c>
       <c r="C194" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D194" s="1">
-        <v>99.831</v>
+        <v>103.536</v>
       </c>
       <c r="E194" s="1">
-        <v>100.91</v>
+        <v>105.478</v>
       </c>
       <c r="F194" t="s">
         <v>8</v>
       </c>
       <c r="G194">
         <v>1.0</v>
       </c>
       <c r="H194" s="1">
-        <v>302730.0</v>
+        <v>105478.0</v>
       </c>
       <c r="I194" s="1">
-        <v>-3237.0</v>
+        <v>-1942.0</v>
       </c>
       <c r="J194" s="1">
-        <v>-1.0692696462194</v>
+        <v>-1.8411422287112</v>
       </c>
       <c r="K194">
-        <v>3.05</v>
+        <v>4.73</v>
       </c>
       <c r="L194" t="s">
-        <v>446</v>
+        <v>440</v>
       </c>
       <c r="M194" s="1">
-        <v>299493.0</v>
+        <v>103536.0</v>
       </c>
       <c r="N194" s="1">
-        <v>308647.11</v>
+        <v>108263.76</v>
       </c>
       <c r="O194" s="1">
-        <v>0.17</v>
+        <v>0.06</v>
       </c>
       <c r="P194">
         <v>1</v>
       </c>
     </row>
     <row r="195" spans="1:16">
       <c r="A195" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
       <c r="B195" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="C195" s="1">
-        <v>982132.71</v>
+        <v>500000.0</v>
       </c>
       <c r="D195" s="1">
-        <v>89.373</v>
+        <v>98.689</v>
       </c>
       <c r="E195" s="1">
-        <v>89.86337905</v>
+        <v>99.933</v>
       </c>
       <c r="F195" t="s">
         <v>8</v>
       </c>
       <c r="G195">
         <v>1.0</v>
       </c>
       <c r="H195" s="1">
-        <v>882577.64</v>
+        <v>499665.0</v>
       </c>
       <c r="I195" s="1">
-        <v>-4816.18</v>
+        <v>-6220.0</v>
       </c>
       <c r="J195" s="1">
-        <v>-0.54569476743145</v>
+        <v>-1.244834038806</v>
       </c>
       <c r="K195">
-        <v>0.08</v>
-[...2 lines deleted...]
-        <v>820.69</v>
+        <v>0.76</v>
+      </c>
+      <c r="L195" t="s">
+        <v>443</v>
       </c>
       <c r="M195" s="1">
-        <v>877761.46</v>
+        <v>493445.0</v>
       </c>
       <c r="N195" s="1">
-        <v>878582.15</v>
+        <v>497236.1</v>
       </c>
       <c r="O195" s="1">
-        <v>0.49</v>
+        <v>0.28</v>
       </c>
       <c r="P195">
         <v>1</v>
       </c>
     </row>
     <row r="196" spans="1:16">
       <c r="A196" t="s">
-        <v>449</v>
+        <v>444</v>
       </c>
       <c r="B196" t="s">
-        <v>450</v>
+        <v>445</v>
       </c>
       <c r="C196" s="1">
-        <v>187052.98</v>
+        <v>300000.0</v>
       </c>
       <c r="D196" s="1">
-        <v>96.243</v>
+        <v>99.437</v>
       </c>
       <c r="E196" s="1">
-        <v>97.25354817</v>
+        <v>100.91</v>
       </c>
       <c r="F196" t="s">
         <v>8</v>
       </c>
       <c r="G196">
         <v>1.0</v>
       </c>
       <c r="H196" s="1">
-        <v>181915.66</v>
+        <v>302730.0</v>
       </c>
       <c r="I196" s="1">
-        <v>-1890.26</v>
+        <v>-4419.0</v>
       </c>
       <c r="J196" s="1">
-        <v>-1.0390859148685</v>
+        <v>-1.4597165791299</v>
       </c>
       <c r="K196">
-        <v>0.67</v>
+        <v>3.24</v>
       </c>
       <c r="L196" t="s">
-        <v>451</v>
+        <v>446</v>
       </c>
       <c r="M196" s="1">
-        <v>180025.4</v>
+        <v>298311.0</v>
       </c>
       <c r="N196" s="1">
-        <v>181275.84</v>
+        <v>308019.9</v>
       </c>
       <c r="O196" s="1">
-        <v>0.1</v>
+        <v>0.17</v>
       </c>
       <c r="P196">
         <v>1</v>
       </c>
     </row>
     <row r="197" spans="1:16">
       <c r="A197" t="s">
-        <v>452</v>
+        <v>447</v>
       </c>
       <c r="B197" t="s">
-        <v>453</v>
+        <v>448</v>
       </c>
       <c r="C197" s="1">
-        <v>1232220.54</v>
+        <v>986376.71</v>
       </c>
       <c r="D197" s="1">
-        <v>97.704</v>
+        <v>89.27</v>
       </c>
       <c r="E197" s="1">
-        <v>104.9969245</v>
+        <v>89.86040435</v>
       </c>
       <c r="F197" t="s">
         <v>8</v>
       </c>
       <c r="G197">
         <v>1.0</v>
       </c>
       <c r="H197" s="1">
-        <v>1293793.67</v>
+        <v>886362.1</v>
       </c>
       <c r="I197" s="1">
-        <v>-89864.91</v>
+        <v>-5823.61</v>
       </c>
       <c r="J197" s="1">
-        <v>-6.9458455458358</v>
+        <v>-0.65702380550793</v>
       </c>
       <c r="K197">
-        <v>2.51</v>
-[...2 lines deleted...]
-        <v>454</v>
+        <v>0.09</v>
+      </c>
+      <c r="L197">
+        <v>878.28</v>
       </c>
       <c r="M197" s="1">
-        <v>1203928.76</v>
+        <v>880538.49</v>
       </c>
       <c r="N197" s="1">
-        <v>1234818.67</v>
+        <v>881416.77</v>
       </c>
       <c r="O197" s="1">
-        <v>0.69</v>
+        <v>0.49</v>
       </c>
       <c r="P197">
         <v>1</v>
       </c>
     </row>
     <row r="198" spans="1:16">
       <c r="A198" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
       <c r="B198" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="C198" s="1">
-        <v>1398573.82</v>
+        <v>187052.98</v>
       </c>
       <c r="D198" s="1">
-        <v>103.486</v>
+        <v>96.131</v>
       </c>
       <c r="E198" s="1">
-        <v>124.87696502</v>
+        <v>97.25354817</v>
       </c>
       <c r="F198" t="s">
         <v>8</v>
       </c>
       <c r="G198">
         <v>1.0</v>
       </c>
       <c r="H198" s="1">
-        <v>1746496.54</v>
+        <v>181915.66</v>
       </c>
       <c r="I198" s="1">
-        <v>-299168.44</v>
+        <v>-2099.76</v>
       </c>
       <c r="J198" s="1">
-        <v>-17.129632561425</v>
+        <v>-1.1542491723912</v>
       </c>
       <c r="K198">
-        <v>0.3</v>
+        <v>0.71</v>
       </c>
       <c r="L198" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="M198" s="1">
-        <v>1447328.1</v>
+        <v>179815.9</v>
       </c>
       <c r="N198" s="1">
-        <v>1451562.14</v>
+        <v>181148.33</v>
       </c>
       <c r="O198" s="1">
-        <v>0.81</v>
+        <v>0.1</v>
       </c>
       <c r="P198">
         <v>1</v>
       </c>
     </row>
     <row r="199" spans="1:16">
       <c r="A199" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
       <c r="B199" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="C199" s="1">
-        <v>243000.0</v>
+        <v>1237543.54</v>
       </c>
       <c r="D199" s="1">
-        <v>98.565</v>
+        <v>97.593</v>
       </c>
       <c r="E199" s="1">
-        <v>100.0</v>
+        <v>104.96458816</v>
       </c>
       <c r="F199" t="s">
         <v>8</v>
       </c>
       <c r="G199">
         <v>1.0</v>
       </c>
       <c r="H199" s="1">
-        <v>243000.0</v>
+        <v>1298982.48</v>
       </c>
       <c r="I199" s="1">
-        <v>-3487.05</v>
+        <v>-91226.61</v>
       </c>
       <c r="J199" s="1">
-        <v>-1.435</v>
+        <v>-7.0229284385729</v>
       </c>
       <c r="K199">
-        <v>1.51</v>
+        <v>2.67</v>
       </c>
       <c r="L199" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
       <c r="M199" s="1">
-        <v>239512.95</v>
+        <v>1207755.87</v>
       </c>
       <c r="N199" s="1">
-        <v>243184.79</v>
+        <v>1240813.54</v>
       </c>
       <c r="O199" s="1">
-        <v>0.14</v>
+        <v>0.69</v>
       </c>
       <c r="P199">
         <v>1</v>
       </c>
     </row>
     <row r="200" spans="1:16">
       <c r="A200" t="s">
-        <v>461</v>
+        <v>455</v>
       </c>
       <c r="B200" t="s">
-        <v>462</v>
+        <v>456</v>
       </c>
       <c r="C200" s="1">
-        <v>200000.0</v>
+        <v>1404616.82</v>
       </c>
       <c r="D200" s="1">
-        <v>105.5</v>
+        <v>103.488</v>
       </c>
       <c r="E200" s="1">
-        <v>99.922</v>
+        <v>124.78504351</v>
       </c>
       <c r="F200" t="s">
         <v>8</v>
       </c>
       <c r="G200">
         <v>1.0</v>
       </c>
       <c r="H200" s="1">
-        <v>199844.0</v>
+        <v>1752751.71</v>
       </c>
       <c r="I200" s="1">
-        <v>11156.0</v>
+        <v>-299141.86</v>
       </c>
       <c r="J200" s="1">
-        <v>5.5823542363043</v>
+        <v>-17.066984347715</v>
       </c>
       <c r="K200">
-        <v>2.1</v>
+        <v>0.54</v>
       </c>
       <c r="L200" t="s">
-        <v>463</v>
+        <v>457</v>
       </c>
       <c r="M200" s="1">
-        <v>211000.0</v>
+        <v>1453609.85</v>
       </c>
       <c r="N200" s="1">
-        <v>215190.41</v>
+        <v>1461133.21</v>
       </c>
       <c r="O200" s="1">
-        <v>0.12</v>
+        <v>0.82</v>
       </c>
       <c r="P200">
         <v>1</v>
       </c>
     </row>
     <row r="201" spans="1:16">
       <c r="A201" t="s">
-        <v>464</v>
+        <v>458</v>
       </c>
       <c r="B201" t="s">
-        <v>465</v>
+        <v>459</v>
       </c>
       <c r="C201" s="1">
-        <v>300000.0</v>
+        <v>243000.0</v>
       </c>
       <c r="D201" s="1">
-        <v>99.115</v>
+        <v>97.94</v>
       </c>
       <c r="E201" s="1">
-        <v>100.028</v>
+        <v>100.0</v>
       </c>
       <c r="F201" t="s">
         <v>8</v>
       </c>
       <c r="G201">
         <v>1.0</v>
       </c>
       <c r="H201" s="1">
-        <v>300084.0</v>
+        <v>243000.0</v>
       </c>
       <c r="I201" s="1">
-        <v>-2739.0</v>
+        <v>-5005.8</v>
       </c>
       <c r="J201" s="1">
-        <v>-0.91274443155916</v>
+        <v>-2.06</v>
       </c>
       <c r="K201">
-        <v>0.97</v>
+        <v>1.7</v>
       </c>
       <c r="L201" t="s">
-        <v>466</v>
+        <v>460</v>
       </c>
       <c r="M201" s="1">
-        <v>297345.0</v>
+        <v>237994.2</v>
       </c>
       <c r="N201" s="1">
-        <v>300265.13</v>
+        <v>242113.83</v>
       </c>
       <c r="O201" s="1">
-        <v>0.17</v>
+        <v>0.14</v>
       </c>
       <c r="P201">
         <v>1</v>
       </c>
     </row>
     <row r="202" spans="1:16">
       <c r="A202" t="s">
-        <v>467</v>
+        <v>461</v>
       </c>
       <c r="B202" t="s">
-        <v>468</v>
+        <v>462</v>
       </c>
       <c r="C202" s="1">
         <v>200000.0</v>
       </c>
       <c r="D202" s="1">
-        <v>106.304</v>
+        <v>104.93</v>
       </c>
       <c r="E202" s="1">
-        <v>107.84</v>
+        <v>99.922</v>
       </c>
       <c r="F202" t="s">
         <v>8</v>
       </c>
       <c r="G202">
         <v>1.0</v>
       </c>
       <c r="H202" s="1">
-        <v>215680.0</v>
+        <v>199844.0</v>
       </c>
       <c r="I202" s="1">
-        <v>-3072.0</v>
+        <v>10016.0</v>
       </c>
       <c r="J202" s="1">
-        <v>-1.4243323442136</v>
+        <v>5.0119092892456</v>
       </c>
       <c r="K202">
-        <v>2.07</v>
+        <v>2.36</v>
       </c>
       <c r="L202" t="s">
-        <v>469</v>
+        <v>463</v>
       </c>
       <c r="M202" s="1">
-        <v>212608.0</v>
+        <v>209860.0</v>
       </c>
       <c r="N202" s="1">
-        <v>216746.36</v>
+        <v>214570.96</v>
       </c>
       <c r="O202" s="1">
         <v>0.12</v>
       </c>
       <c r="P202">
         <v>1</v>
       </c>
     </row>
     <row r="203" spans="1:16">
       <c r="A203" t="s">
-        <v>470</v>
+        <v>464</v>
       </c>
       <c r="B203" t="s">
-        <v>471</v>
+        <v>465</v>
       </c>
       <c r="C203" s="1">
         <v>300000.0</v>
       </c>
       <c r="D203" s="1">
-        <v>103.575</v>
+        <v>98.767</v>
       </c>
       <c r="E203" s="1">
-        <v>105.68</v>
+        <v>100.028</v>
       </c>
       <c r="F203" t="s">
         <v>8</v>
       </c>
       <c r="G203">
         <v>1.0</v>
       </c>
       <c r="H203" s="1">
-        <v>317040.0</v>
+        <v>300084.0</v>
       </c>
       <c r="I203" s="1">
-        <v>-6315.0</v>
+        <v>-3783.0</v>
       </c>
       <c r="J203" s="1">
-        <v>-1.9918622255867</v>
+        <v>-1.2606470188347</v>
       </c>
       <c r="K203">
-        <v>0.66</v>
+        <v>1.18</v>
       </c>
       <c r="L203" t="s">
-        <v>414</v>
+        <v>466</v>
       </c>
       <c r="M203" s="1">
-        <v>310725.0</v>
+        <v>296301.0</v>
       </c>
       <c r="N203" s="1">
-        <v>312701.71</v>
+        <v>299842.43</v>
       </c>
       <c r="O203" s="1">
-        <v>0.18</v>
+        <v>0.17</v>
       </c>
       <c r="P203">
         <v>1</v>
       </c>
     </row>
     <row r="204" spans="1:16">
       <c r="A204" t="s">
-        <v>472</v>
+        <v>467</v>
       </c>
       <c r="B204" t="s">
-        <v>473</v>
+        <v>468</v>
       </c>
       <c r="C204" s="1">
-        <v>239000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D204" s="1">
-        <v>98.392</v>
+        <v>105.392</v>
       </c>
       <c r="E204" s="1">
-        <v>99.528</v>
+        <v>107.84</v>
       </c>
       <c r="F204" t="s">
         <v>8</v>
       </c>
       <c r="G204">
         <v>1.0</v>
       </c>
       <c r="H204" s="1">
-        <v>237871.92</v>
+        <v>215680.0</v>
       </c>
       <c r="I204" s="1">
-        <v>-2715.04</v>
+        <v>-4896.0</v>
       </c>
       <c r="J204" s="1">
-        <v>-1.1413873482839</v>
+        <v>-2.2700296735905</v>
       </c>
       <c r="K204">
-        <v>1.45</v>
+        <v>2.33</v>
       </c>
       <c r="L204" t="s">
-        <v>474</v>
+        <v>469</v>
       </c>
       <c r="M204" s="1">
-        <v>235156.88</v>
+        <v>210784.0</v>
       </c>
       <c r="N204" s="1">
-        <v>238626.47</v>
+        <v>215442.9</v>
       </c>
       <c r="O204" s="1">
-        <v>0.13</v>
+        <v>0.12</v>
       </c>
       <c r="P204">
         <v>1</v>
       </c>
     </row>
     <row r="205" spans="1:16">
       <c r="A205" t="s">
-        <v>475</v>
+        <v>470</v>
       </c>
       <c r="B205" t="s">
-        <v>476</v>
+        <v>471</v>
       </c>
       <c r="C205" s="1">
-        <v>0.25</v>
+        <v>300000.0</v>
       </c>
       <c r="D205" s="1">
-        <v>105.752</v>
+        <v>100.134</v>
       </c>
       <c r="E205" s="1">
-        <v>136.0</v>
+        <v>100.34</v>
       </c>
       <c r="F205" t="s">
         <v>8</v>
       </c>
       <c r="G205">
         <v>1.0</v>
       </c>
       <c r="H205" s="1">
-        <v>0.34</v>
+        <v>301020.0</v>
       </c>
       <c r="I205" s="1">
-        <v>-0.08</v>
+        <v>-618.0</v>
       </c>
       <c r="J205" s="1">
-        <v>-23.529411764706</v>
+        <v>-0.20530197329081</v>
       </c>
       <c r="K205">
-        <v>4.0</v>
-[...2 lines deleted...]
-        <v>0.01</v>
+        <v>1.24</v>
+      </c>
+      <c r="L205" t="s">
+        <v>472</v>
       </c>
       <c r="M205" s="1">
-        <v>0.26</v>
+        <v>300402.0</v>
       </c>
       <c r="N205" s="1">
-        <v>0.27</v>
+        <v>304117.07</v>
       </c>
       <c r="O205" s="1">
-        <v>0.0</v>
+        <v>0.17</v>
       </c>
       <c r="P205">
         <v>1</v>
       </c>
     </row>
     <row r="206" spans="1:16">
       <c r="A206" t="s">
-        <v>477</v>
+        <v>473</v>
       </c>
       <c r="B206" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
       <c r="C206" s="1">
-        <v>300000.0</v>
+        <v>239000.0</v>
       </c>
       <c r="D206" s="1">
-        <v>97.831</v>
+        <v>97.887</v>
       </c>
       <c r="E206" s="1">
-        <v>99.46</v>
+        <v>99.528</v>
       </c>
       <c r="F206" t="s">
         <v>8</v>
       </c>
       <c r="G206">
         <v>1.0</v>
       </c>
       <c r="H206" s="1">
-        <v>298380.0</v>
+        <v>237871.92</v>
       </c>
       <c r="I206" s="1">
-        <v>-4887.0</v>
+        <v>-3921.99</v>
       </c>
       <c r="J206" s="1">
-        <v>-1.6378443595415</v>
+        <v>-1.6487822522305</v>
       </c>
       <c r="K206">
-        <v>1.89</v>
+        <v>1.64</v>
       </c>
       <c r="L206" t="s">
-        <v>479</v>
+        <v>475</v>
       </c>
       <c r="M206" s="1">
-        <v>293493.0</v>
+        <v>233949.93</v>
       </c>
       <c r="N206" s="1">
-        <v>299151.9</v>
+        <v>237861.51</v>
       </c>
       <c r="O206" s="1">
-        <v>0.17</v>
+        <v>0.13</v>
       </c>
       <c r="P206">
         <v>1</v>
       </c>
     </row>
     <row r="207" spans="1:16">
       <c r="A207" t="s">
-        <v>480</v>
+        <v>476</v>
       </c>
       <c r="B207" t="s">
-        <v>481</v>
+        <v>477</v>
       </c>
       <c r="C207" s="1">
-        <v>200000.0</v>
+        <v>0.25</v>
       </c>
       <c r="D207" s="1">
-        <v>98.294</v>
+        <v>105.37</v>
       </c>
       <c r="E207" s="1">
-        <v>100.45</v>
+        <v>136.0</v>
       </c>
       <c r="F207" t="s">
         <v>8</v>
       </c>
       <c r="G207">
         <v>1.0</v>
       </c>
       <c r="H207" s="1">
-        <v>200900.0</v>
+        <v>0.34</v>
       </c>
       <c r="I207" s="1">
-        <v>-4312.0</v>
+        <v>-0.08</v>
       </c>
       <c r="J207" s="1">
-        <v>-2.1463414634146</v>
+        <v>-23.529411764706</v>
       </c>
       <c r="K207">
-        <v>1.7</v>
-[...2 lines deleted...]
-        <v>482</v>
+        <v>0.0</v>
+      </c>
+      <c r="L207">
+        <v>0.0</v>
       </c>
       <c r="M207" s="1">
-        <v>196588.0</v>
+        <v>0.26</v>
       </c>
       <c r="N207" s="1">
-        <v>199985.26</v>
+        <v>0.26</v>
       </c>
       <c r="O207" s="1">
-        <v>0.11</v>
+        <v>0.0</v>
       </c>
       <c r="P207">
         <v>1</v>
       </c>
     </row>
     <row r="208" spans="1:16">
       <c r="A208" t="s">
-        <v>483</v>
+        <v>478</v>
       </c>
       <c r="B208" t="s">
-        <v>484</v>
+        <v>479</v>
       </c>
       <c r="C208" s="1">
-        <v>200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D208" s="1">
-        <v>96.249</v>
+        <v>97.375</v>
       </c>
       <c r="E208" s="1">
-        <v>99.077</v>
+        <v>99.46</v>
       </c>
       <c r="F208" t="s">
         <v>8</v>
       </c>
       <c r="G208">
         <v>1.0</v>
       </c>
       <c r="H208" s="1">
-        <v>198154.0</v>
+        <v>298380.0</v>
       </c>
       <c r="I208" s="1">
-        <v>-5656.0</v>
+        <v>-6255.0</v>
       </c>
       <c r="J208" s="1">
-        <v>-2.8543456099801</v>
+        <v>-2.096320128695</v>
       </c>
       <c r="K208">
-        <v>2.01</v>
+        <v>2.07</v>
       </c>
       <c r="L208" t="s">
-        <v>485</v>
+        <v>480</v>
       </c>
       <c r="M208" s="1">
-        <v>192498.0</v>
+        <v>292125.0</v>
       </c>
       <c r="N208" s="1">
-        <v>196525.4</v>
+        <v>298338.7</v>
       </c>
       <c r="O208" s="1">
-        <v>0.11</v>
+        <v>0.17</v>
       </c>
       <c r="P208">
         <v>1</v>
       </c>
     </row>
     <row r="209" spans="1:16">
       <c r="A209" t="s">
-        <v>486</v>
+        <v>481</v>
       </c>
       <c r="B209" t="s">
-        <v>487</v>
+        <v>482</v>
       </c>
       <c r="C209" s="1">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D209" s="1">
-        <v>93.739</v>
+        <v>98.112</v>
       </c>
       <c r="E209" s="1">
-        <v>92.4806</v>
+        <v>100.45</v>
       </c>
       <c r="F209" t="s">
         <v>8</v>
       </c>
       <c r="G209">
         <v>1.0</v>
       </c>
       <c r="H209" s="1">
-        <v>277441.8</v>
+        <v>200900.0</v>
       </c>
       <c r="I209" s="1">
-        <v>3775.2</v>
+        <v>-4676.0</v>
       </c>
       <c r="J209" s="1">
-        <v>1.3607178154121</v>
+        <v>-2.3275261324042</v>
       </c>
       <c r="K209">
-        <v>0.52</v>
+        <v>1.91</v>
       </c>
       <c r="L209" t="s">
-        <v>488</v>
+        <v>483</v>
       </c>
       <c r="M209" s="1">
-        <v>281217.0</v>
+        <v>196224.0</v>
       </c>
       <c r="N209" s="1">
-        <v>282784.81</v>
+        <v>200045.92</v>
       </c>
       <c r="O209" s="1">
-        <v>0.16</v>
+        <v>0.11</v>
       </c>
       <c r="P209">
         <v>1</v>
       </c>
     </row>
     <row r="210" spans="1:16">
       <c r="A210" t="s">
-        <v>489</v>
+        <v>484</v>
       </c>
       <c r="B210" t="s">
-        <v>490</v>
+        <v>485</v>
       </c>
       <c r="C210" s="1">
-        <v>239000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D210" s="1">
-        <v>103.474</v>
+        <v>95.494</v>
       </c>
       <c r="E210" s="1">
-        <v>99.953</v>
+        <v>99.077</v>
       </c>
       <c r="F210" t="s">
         <v>8</v>
       </c>
       <c r="G210">
         <v>1.0</v>
       </c>
       <c r="H210" s="1">
-        <v>238887.67</v>
+        <v>198154.0</v>
       </c>
       <c r="I210" s="1">
-        <v>8415.19</v>
+        <v>-7166.0</v>
       </c>
       <c r="J210" s="1">
-        <v>3.5226556481546</v>
+        <v>-3.6163791798298</v>
       </c>
       <c r="K210">
-        <v>0.35</v>
-[...2 lines deleted...]
-        <v>839.77</v>
+        <v>2.21</v>
+      </c>
+      <c r="L210" t="s">
+        <v>486</v>
       </c>
       <c r="M210" s="1">
-        <v>247302.86</v>
+        <v>190988.0</v>
       </c>
       <c r="N210" s="1">
-        <v>248142.63</v>
+        <v>195398.96</v>
       </c>
       <c r="O210" s="1">
-        <v>0.14</v>
+        <v>0.11</v>
       </c>
       <c r="P210">
         <v>1</v>
       </c>
     </row>
     <row r="211" spans="1:16">
       <c r="A211" t="s">
-        <v>491</v>
+        <v>487</v>
       </c>
       <c r="B211" t="s">
-        <v>492</v>
+        <v>488</v>
       </c>
       <c r="C211" s="1">
-        <v>100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D211" s="1">
-        <v>104.332</v>
+        <v>93.706</v>
       </c>
       <c r="E211" s="1">
-        <v>99.961</v>
+        <v>92.4806</v>
       </c>
       <c r="F211" t="s">
         <v>8</v>
       </c>
       <c r="G211">
         <v>1.0</v>
       </c>
       <c r="H211" s="1">
-        <v>99961.0</v>
+        <v>277441.8</v>
       </c>
       <c r="I211" s="1">
-        <v>4371.0</v>
+        <v>3676.2</v>
       </c>
       <c r="J211" s="1">
-        <v>4.3727053550885</v>
+        <v>1.325034655917</v>
       </c>
       <c r="K211">
-        <v>3.75</v>
+        <v>0.57</v>
       </c>
       <c r="L211" t="s">
-        <v>493</v>
+        <v>489</v>
       </c>
       <c r="M211" s="1">
-        <v>104332.0</v>
+        <v>281118.0</v>
       </c>
       <c r="N211" s="1">
-        <v>108085.08</v>
+        <v>282829.64</v>
       </c>
       <c r="O211" s="1">
-        <v>0.06</v>
+        <v>0.16</v>
       </c>
       <c r="P211">
         <v>1</v>
       </c>
     </row>
     <row r="212" spans="1:16">
       <c r="A212" t="s">
-        <v>494</v>
+        <v>490</v>
       </c>
       <c r="B212" t="s">
-        <v>495</v>
+        <v>491</v>
       </c>
       <c r="C212" s="1">
-        <v>214000.0</v>
+        <v>239000.0</v>
       </c>
       <c r="D212" s="1">
-        <v>101.877</v>
+        <v>103.199</v>
       </c>
       <c r="E212" s="1">
-        <v>99.943</v>
+        <v>99.953</v>
       </c>
       <c r="F212" t="s">
         <v>8</v>
       </c>
       <c r="G212">
         <v>1.0</v>
       </c>
       <c r="H212" s="1">
-        <v>213878.02</v>
+        <v>238887.67</v>
       </c>
       <c r="I212" s="1">
-        <v>4138.76</v>
+        <v>7757.94</v>
       </c>
       <c r="J212" s="1">
-        <v>1.935103008715</v>
+        <v>3.2475263373786</v>
       </c>
       <c r="K212">
-        <v>0.24</v>
-[...2 lines deleted...]
-        <v>515.95</v>
+        <v>0.61</v>
+      </c>
+      <c r="L212" t="s">
+        <v>492</v>
       </c>
       <c r="M212" s="1">
-        <v>218016.78</v>
+        <v>246645.61</v>
       </c>
       <c r="N212" s="1">
-        <v>218532.73</v>
+        <v>248107.44</v>
       </c>
       <c r="O212" s="1">
-        <v>0.12</v>
+        <v>0.14</v>
       </c>
       <c r="P212">
         <v>1</v>
       </c>
     </row>
     <row r="213" spans="1:16">
       <c r="A213" t="s">
-        <v>496</v>
+        <v>493</v>
       </c>
       <c r="B213" t="s">
-        <v>497</v>
+        <v>494</v>
       </c>
       <c r="C213" s="1">
-        <v>193000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D213" s="1">
-        <v>98.09</v>
+        <v>103.471</v>
       </c>
       <c r="E213" s="1">
-        <v>99.702</v>
+        <v>99.961</v>
       </c>
       <c r="F213" t="s">
         <v>8</v>
       </c>
       <c r="G213">
         <v>1.0</v>
       </c>
       <c r="H213" s="1">
-        <v>192424.86</v>
+        <v>99961.0</v>
       </c>
       <c r="I213" s="1">
-        <v>-3111.16</v>
+        <v>3510.0</v>
       </c>
       <c r="J213" s="1">
-        <v>-1.6168181179916</v>
+        <v>3.5113694340793</v>
       </c>
       <c r="K213">
-        <v>1.86</v>
+        <v>4.02</v>
       </c>
       <c r="L213" t="s">
-        <v>498</v>
+        <v>495</v>
       </c>
       <c r="M213" s="1">
-        <v>189313.7</v>
+        <v>103471.0</v>
       </c>
       <c r="N213" s="1">
-        <v>192905.35</v>
+        <v>107491.21</v>
       </c>
       <c r="O213" s="1">
-        <v>0.11</v>
+        <v>0.06</v>
       </c>
       <c r="P213">
         <v>1</v>
       </c>
     </row>
     <row r="214" spans="1:16">
       <c r="A214" t="s">
-        <v>499</v>
+        <v>496</v>
       </c>
       <c r="B214" t="s">
-        <v>500</v>
+        <v>497</v>
       </c>
       <c r="C214" s="1">
-        <v>100000.0</v>
+        <v>214000.0</v>
       </c>
       <c r="D214" s="1">
-        <v>97.095</v>
+        <v>101.361</v>
       </c>
       <c r="E214" s="1">
-        <v>99.3</v>
+        <v>99.943</v>
       </c>
       <c r="F214" t="s">
         <v>8</v>
       </c>
       <c r="G214">
         <v>1.0</v>
       </c>
       <c r="H214" s="1">
-        <v>99300.0</v>
+        <v>213878.02</v>
       </c>
       <c r="I214" s="1">
-        <v>-2205.0</v>
+        <v>3034.52</v>
       </c>
       <c r="J214" s="1">
-        <v>-2.2205438066465</v>
+        <v>1.418808720971</v>
       </c>
       <c r="K214">
-        <v>2.03</v>
-[...2 lines deleted...]
-        <v>501</v>
+        <v>0.46</v>
+      </c>
+      <c r="L214">
+        <v>984.99</v>
       </c>
       <c r="M214" s="1">
-        <v>97095.0</v>
+        <v>216912.54</v>
       </c>
       <c r="N214" s="1">
-        <v>99127.74</v>
+        <v>217897.53</v>
       </c>
       <c r="O214" s="1">
-        <v>0.06</v>
+        <v>0.12</v>
       </c>
       <c r="P214">
         <v>1</v>
       </c>
     </row>
     <row r="215" spans="1:16">
       <c r="A215" t="s">
-        <v>502</v>
+        <v>498</v>
       </c>
       <c r="B215" t="s">
-        <v>503</v>
+        <v>499</v>
       </c>
       <c r="C215" s="1">
-        <v>200000.0</v>
+        <v>193000.0</v>
       </c>
       <c r="D215" s="1">
-        <v>101.693</v>
+        <v>97.644</v>
       </c>
       <c r="E215" s="1">
-        <v>99.611</v>
+        <v>99.702</v>
       </c>
       <c r="F215" t="s">
         <v>8</v>
       </c>
       <c r="G215">
         <v>1.0</v>
       </c>
       <c r="H215" s="1">
-        <v>199222.0</v>
+        <v>192424.86</v>
       </c>
       <c r="I215" s="1">
-        <v>4164.0</v>
+        <v>-3971.94</v>
       </c>
       <c r="J215" s="1">
-        <v>2.0901306080654</v>
+        <v>-2.0641511704881</v>
       </c>
       <c r="K215">
-        <v>3.08</v>
+        <v>2.04</v>
       </c>
       <c r="L215" t="s">
-        <v>504</v>
+        <v>500</v>
       </c>
       <c r="M215" s="1">
-        <v>203386.0</v>
+        <v>188452.92</v>
       </c>
       <c r="N215" s="1">
-        <v>209544.9</v>
+        <v>192388.27</v>
       </c>
       <c r="O215" s="1">
-        <v>0.12</v>
+        <v>0.11</v>
       </c>
       <c r="P215">
         <v>1</v>
       </c>
     </row>
     <row r="216" spans="1:16">
       <c r="A216" t="s">
-        <v>505</v>
+        <v>501</v>
       </c>
       <c r="B216" t="s">
-        <v>506</v>
+        <v>502</v>
       </c>
       <c r="C216" s="1">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D216" s="1">
-        <v>99.338</v>
+        <v>101.245</v>
       </c>
       <c r="E216" s="1">
-        <v>99.438</v>
+        <v>99.611</v>
       </c>
       <c r="F216" t="s">
         <v>8</v>
       </c>
       <c r="G216">
         <v>1.0</v>
       </c>
       <c r="H216" s="1">
-        <v>298314.0</v>
+        <v>199222.0</v>
       </c>
       <c r="I216" s="1">
-        <v>-300.0</v>
+        <v>3268.0</v>
       </c>
       <c r="J216" s="1">
-        <v>-0.10056517629075</v>
+        <v>1.6403810824106</v>
       </c>
       <c r="K216">
-        <v>2.93</v>
+        <v>3.3</v>
       </c>
       <c r="L216" t="s">
-        <v>507</v>
+        <v>503</v>
       </c>
       <c r="M216" s="1">
-        <v>298014.0</v>
+        <v>202490.0</v>
       </c>
       <c r="N216" s="1">
-        <v>306798.25</v>
+        <v>209087.26</v>
       </c>
       <c r="O216" s="1">
-        <v>0.17</v>
+        <v>0.12</v>
       </c>
       <c r="P216">
         <v>1</v>
       </c>
     </row>
     <row r="217" spans="1:16">
       <c r="A217" t="s">
-        <v>508</v>
+        <v>504</v>
       </c>
       <c r="B217" t="s">
-        <v>509</v>
+        <v>505</v>
       </c>
       <c r="C217" s="1">
-        <v>400000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D217" s="1">
-        <v>100.314</v>
+        <v>98.732</v>
       </c>
       <c r="E217" s="1">
-        <v>101.06225</v>
+        <v>99.438</v>
       </c>
       <c r="F217" t="s">
         <v>8</v>
       </c>
       <c r="G217">
         <v>1.0</v>
       </c>
       <c r="H217" s="1">
-        <v>404249.0</v>
+        <v>298314.0</v>
       </c>
       <c r="I217" s="1">
-        <v>-2993.0</v>
+        <v>-2118.0</v>
       </c>
       <c r="J217" s="1">
-        <v>-0.74038525760113</v>
+        <v>-0.70999014461272</v>
       </c>
       <c r="K217">
-        <v>3.79</v>
+        <v>3.1</v>
       </c>
       <c r="L217" t="s">
-        <v>510</v>
+        <v>506</v>
       </c>
       <c r="M217" s="1">
-        <v>401256.0</v>
+        <v>296196.0</v>
       </c>
       <c r="N217" s="1">
-        <v>416399.84</v>
+        <v>305493.95</v>
       </c>
       <c r="O217" s="1">
-        <v>0.23</v>
+        <v>0.17</v>
       </c>
       <c r="P217">
         <v>1</v>
       </c>
     </row>
     <row r="218" spans="1:16">
       <c r="A218" t="s">
-        <v>511</v>
+        <v>507</v>
       </c>
       <c r="B218" t="s">
-        <v>512</v>
+        <v>508</v>
       </c>
       <c r="C218" s="1">
-        <v>400000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D218" s="1">
-        <v>104.147</v>
+        <v>99.806</v>
       </c>
       <c r="E218" s="1">
-        <v>102.716</v>
+        <v>101.06225</v>
       </c>
       <c r="F218" t="s">
         <v>8</v>
       </c>
       <c r="G218">
         <v>1.0</v>
       </c>
       <c r="H218" s="1">
-        <v>410864.0</v>
+        <v>303186.75</v>
       </c>
       <c r="I218" s="1">
-        <v>5724.0</v>
+        <v>-3768.75</v>
       </c>
       <c r="J218" s="1">
-        <v>1.3931617274816</v>
+        <v>-1.2430457465572</v>
       </c>
       <c r="K218">
-        <v>4.08</v>
+        <v>4.01</v>
       </c>
       <c r="L218" t="s">
-        <v>513</v>
+        <v>509</v>
       </c>
       <c r="M218" s="1">
-        <v>416588.0</v>
+        <v>299418.0</v>
       </c>
       <c r="N218" s="1">
-        <v>432908.55</v>
+        <v>311453.96</v>
       </c>
       <c r="O218" s="1">
-        <v>0.24</v>
+        <v>0.17</v>
       </c>
       <c r="P218">
         <v>1</v>
       </c>
     </row>
     <row r="219" spans="1:16">
       <c r="A219" t="s">
-        <v>514</v>
+        <v>510</v>
       </c>
       <c r="B219" t="s">
-        <v>515</v>
+        <v>511</v>
       </c>
       <c r="C219" s="1">
-        <v>600000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D219" s="1">
-        <v>101.744</v>
+        <v>103.698</v>
       </c>
       <c r="E219" s="1">
-        <v>98.6</v>
+        <v>102.716</v>
       </c>
       <c r="F219" t="s">
         <v>8</v>
       </c>
       <c r="G219">
         <v>1.0</v>
       </c>
       <c r="H219" s="1">
-        <v>591600.0</v>
+        <v>205432.0</v>
       </c>
       <c r="I219" s="1">
-        <v>18864.0</v>
+        <v>1964.0</v>
       </c>
       <c r="J219" s="1">
-        <v>3.1886409736308</v>
+        <v>0.95603411347794</v>
       </c>
       <c r="K219">
-        <v>0.1</v>
-[...2 lines deleted...]
-        <v>575.34</v>
+        <v>4.33</v>
+      </c>
+      <c r="L219" t="s">
+        <v>512</v>
       </c>
       <c r="M219" s="1">
-        <v>610464.0</v>
+        <v>207396.0</v>
       </c>
       <c r="N219" s="1">
-        <v>611039.34</v>
+        <v>216063.12</v>
       </c>
       <c r="O219" s="1">
-        <v>0.34</v>
+        <v>0.12</v>
       </c>
       <c r="P219">
         <v>1</v>
       </c>
     </row>
     <row r="220" spans="1:16">
       <c r="A220" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="B220" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
       <c r="C220" s="1">
-        <v>200000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D220" s="1">
-        <v>103.223</v>
+        <v>101.346</v>
       </c>
       <c r="E220" s="1">
-        <v>100.0</v>
+        <v>98.6</v>
       </c>
       <c r="F220" t="s">
         <v>8</v>
       </c>
       <c r="G220">
         <v>1.0</v>
       </c>
       <c r="H220" s="1">
-        <v>200000.0</v>
+        <v>591600.0</v>
       </c>
       <c r="I220" s="1">
-        <v>6446.0</v>
+        <v>16476.0</v>
       </c>
       <c r="J220" s="1">
-        <v>3.223</v>
+        <v>2.7849898580122</v>
       </c>
       <c r="K220">
-        <v>4.52</v>
+        <v>0.34</v>
       </c>
       <c r="L220" t="s">
-        <v>518</v>
+        <v>515</v>
       </c>
       <c r="M220" s="1">
-        <v>206446.0</v>
+        <v>608076.0</v>
       </c>
       <c r="N220" s="1">
-        <v>215486.16</v>
+        <v>610089.7</v>
       </c>
       <c r="O220" s="1">
-        <v>0.12</v>
+        <v>0.34</v>
       </c>
       <c r="P220">
         <v>1</v>
       </c>
     </row>
     <row r="221" spans="1:16">
       <c r="A221" t="s">
-        <v>519</v>
+        <v>516</v>
       </c>
       <c r="B221" t="s">
-        <v>520</v>
+        <v>517</v>
       </c>
       <c r="C221" s="1">
         <v>200000.0</v>
       </c>
       <c r="D221" s="1">
-        <v>107.066</v>
+        <v>102.804</v>
       </c>
       <c r="E221" s="1">
-        <v>109.3</v>
+        <v>100.0</v>
       </c>
       <c r="F221" t="s">
         <v>8</v>
       </c>
       <c r="G221">
         <v>1.0</v>
       </c>
       <c r="H221" s="1">
-        <v>218600.0</v>
+        <v>200000.0</v>
       </c>
       <c r="I221" s="1">
-        <v>-4468.0</v>
+        <v>5608.0</v>
       </c>
       <c r="J221" s="1">
-        <v>-2.0439158279963</v>
+        <v>2.804</v>
       </c>
       <c r="K221">
-        <v>1.29</v>
+        <v>4.78</v>
       </c>
       <c r="L221" t="s">
-        <v>521</v>
+        <v>518</v>
       </c>
       <c r="M221" s="1">
-        <v>214132.0</v>
+        <v>205608.0</v>
       </c>
       <c r="N221" s="1">
-        <v>216721.04</v>
+        <v>215175.29</v>
       </c>
       <c r="O221" s="1">
         <v>0.12</v>
       </c>
       <c r="P221">
         <v>1</v>
       </c>
     </row>
     <row r="222" spans="1:16">
       <c r="A222" t="s">
-        <v>522</v>
+        <v>519</v>
       </c>
       <c r="B222" t="s">
-        <v>523</v>
+        <v>520</v>
       </c>
       <c r="C222" s="1">
         <v>200000.0</v>
       </c>
       <c r="D222" s="1">
-        <v>99.557</v>
+        <v>106.382</v>
       </c>
       <c r="E222" s="1">
-        <v>99.852</v>
+        <v>109.3</v>
       </c>
       <c r="F222" t="s">
         <v>8</v>
       </c>
       <c r="G222">
         <v>1.0</v>
       </c>
       <c r="H222" s="1">
-        <v>199704.0</v>
+        <v>218600.0</v>
       </c>
       <c r="I222" s="1">
-        <v>-590.0</v>
+        <v>-5836.0</v>
       </c>
       <c r="J222" s="1">
-        <v>-0.29543724712575</v>
+        <v>-2.6697163769442</v>
       </c>
       <c r="K222">
-        <v>0.91</v>
+        <v>1.58</v>
       </c>
       <c r="L222" t="s">
-        <v>524</v>
+        <v>521</v>
       </c>
       <c r="M222" s="1">
-        <v>199114.0</v>
+        <v>212764.0</v>
       </c>
       <c r="N222" s="1">
-        <v>200933.18</v>
+        <v>215928.38</v>
       </c>
       <c r="O222" s="1">
-        <v>0.11</v>
+        <v>0.12</v>
       </c>
       <c r="P222">
         <v>1</v>
       </c>
     </row>
     <row r="223" spans="1:16">
       <c r="A223" t="s">
-        <v>525</v>
+        <v>522</v>
       </c>
       <c r="B223" t="s">
-        <v>526</v>
+        <v>523</v>
       </c>
       <c r="C223" s="1">
         <v>200000.0</v>
       </c>
       <c r="D223" s="1">
-        <v>100.177</v>
+        <v>98.913</v>
       </c>
       <c r="E223" s="1">
-        <v>99.653</v>
+        <v>99.852</v>
       </c>
       <c r="F223" t="s">
         <v>8</v>
       </c>
       <c r="G223">
         <v>1.0</v>
       </c>
       <c r="H223" s="1">
-        <v>199306.0</v>
+        <v>199704.0</v>
       </c>
       <c r="I223" s="1">
-        <v>1048.0</v>
+        <v>-1878.0</v>
       </c>
       <c r="J223" s="1">
-        <v>0.52582461140156</v>
+        <v>-0.94039177983415</v>
       </c>
       <c r="K223">
-        <v>1.96</v>
-[...2 lines deleted...]
-        <v>527</v>
+        <v>0.14</v>
+      </c>
+      <c r="L223">
+        <v>284.93</v>
       </c>
       <c r="M223" s="1">
-        <v>200354.0</v>
+        <v>197826.0</v>
       </c>
       <c r="N223" s="1">
-        <v>204274.55</v>
+        <v>198110.93</v>
       </c>
       <c r="O223" s="1">
         <v>0.11</v>
       </c>
       <c r="P223">
         <v>1</v>
       </c>
     </row>
     <row r="224" spans="1:16">
       <c r="A224" t="s">
-        <v>528</v>
+        <v>524</v>
       </c>
       <c r="B224" t="s">
-        <v>529</v>
+        <v>525</v>
       </c>
       <c r="C224" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D224" s="1">
-        <v>101.191</v>
+        <v>99.789</v>
       </c>
       <c r="E224" s="1">
-        <v>100.0</v>
+        <v>99.653</v>
       </c>
       <c r="F224" t="s">
         <v>8</v>
       </c>
       <c r="G224">
         <v>1.0</v>
       </c>
       <c r="H224" s="1">
-        <v>100000.0</v>
+        <v>199306.0</v>
       </c>
       <c r="I224" s="1">
-        <v>1191.0</v>
+        <v>272.0</v>
       </c>
       <c r="J224" s="1">
-        <v>1.191</v>
+        <v>0.13647356326453</v>
       </c>
       <c r="K224">
-        <v>0.23</v>
-[...2 lines deleted...]
-        <v>228.14</v>
+        <v>2.15</v>
+      </c>
+      <c r="L224" t="s">
+        <v>526</v>
       </c>
       <c r="M224" s="1">
-        <v>101191.0</v>
+        <v>199578.0</v>
       </c>
       <c r="N224" s="1">
-        <v>101419.14</v>
+        <v>203868.41</v>
       </c>
       <c r="O224" s="1">
-        <v>0.06</v>
+        <v>0.11</v>
       </c>
       <c r="P224">
         <v>1</v>
       </c>
     </row>
     <row r="225" spans="1:16">
       <c r="A225" t="s">
-        <v>530</v>
+        <v>527</v>
       </c>
       <c r="B225" t="s">
-        <v>531</v>
+        <v>528</v>
       </c>
       <c r="C225" s="1">
-        <v>100000.0</v>
+        <v>177000.0</v>
       </c>
       <c r="D225" s="1">
-        <v>99.354</v>
+        <v>99.859</v>
       </c>
       <c r="E225" s="1">
-        <v>99.589</v>
+        <v>99.934</v>
       </c>
       <c r="F225" t="s">
         <v>8</v>
       </c>
       <c r="G225">
         <v>1.0</v>
       </c>
       <c r="H225" s="1">
-        <v>99589.0</v>
+        <v>176883.18</v>
       </c>
       <c r="I225" s="1">
-        <v>-235.0</v>
+        <v>-132.75</v>
       </c>
       <c r="J225" s="1">
-        <v>-0.23596983602607</v>
+        <v>-0.075049532691576</v>
       </c>
       <c r="K225">
-        <v>0.64</v>
+        <v>0.12</v>
       </c>
       <c r="L225">
-        <v>638.01</v>
+        <v>220.64</v>
       </c>
       <c r="M225" s="1">
-        <v>99354.0</v>
+        <v>176750.43</v>
       </c>
       <c r="N225" s="1">
-        <v>99992.01</v>
+        <v>176971.07</v>
       </c>
       <c r="O225" s="1">
-        <v>0.06</v>
+        <v>0.1</v>
       </c>
       <c r="P225">
         <v>1</v>
       </c>
     </row>
     <row r="226" spans="1:16">
       <c r="A226" t="s">
-        <v>532</v>
+        <v>529</v>
       </c>
       <c r="B226" t="s">
-        <v>533</v>
+        <v>530</v>
       </c>
       <c r="C226" s="1">
         <v>100000.0</v>
       </c>
       <c r="D226" s="1">
-        <v>103.256</v>
+        <v>100.582</v>
       </c>
       <c r="E226" s="1">
-        <v>98.769</v>
+        <v>100.0</v>
       </c>
       <c r="F226" t="s">
         <v>8</v>
       </c>
       <c r="G226">
         <v>1.0</v>
       </c>
       <c r="H226" s="1">
-        <v>98769.0</v>
+        <v>100000.0</v>
       </c>
       <c r="I226" s="1">
-        <v>4487.0</v>
+        <v>582.0</v>
       </c>
       <c r="J226" s="1">
-        <v>4.5429233868926</v>
+        <v>0.582</v>
       </c>
       <c r="K226">
-        <v>2.2</v>
-[...2 lines deleted...]
-        <v>534</v>
+        <v>0.44</v>
+      </c>
+      <c r="L226">
+        <v>435.53</v>
       </c>
       <c r="M226" s="1">
-        <v>103256.0</v>
+        <v>100582.0</v>
       </c>
       <c r="N226" s="1">
-        <v>105453.6</v>
+        <v>101017.53</v>
       </c>
       <c r="O226" s="1">
         <v>0.06</v>
       </c>
       <c r="P226">
         <v>1</v>
       </c>
     </row>
     <row r="227" spans="1:16">
       <c r="A227" t="s">
-        <v>535</v>
+        <v>531</v>
       </c>
       <c r="B227" t="s">
-        <v>536</v>
+        <v>532</v>
       </c>
       <c r="C227" s="1">
-        <v>400000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D227" s="1">
-        <v>85.289</v>
+        <v>98.994</v>
       </c>
       <c r="E227" s="1">
-        <v>85.96</v>
+        <v>99.589</v>
       </c>
       <c r="F227" t="s">
         <v>8</v>
       </c>
       <c r="G227">
         <v>1.0</v>
       </c>
       <c r="H227" s="1">
-        <v>343840.0</v>
+        <v>99589.0</v>
       </c>
       <c r="I227" s="1">
-        <v>-2684.0</v>
+        <v>-595.0</v>
       </c>
       <c r="J227" s="1">
-        <v>-0.7805956258725</v>
+        <v>-0.59745554227877</v>
       </c>
       <c r="K227">
-        <v>0.48</v>
-[...2 lines deleted...]
-        <v>537</v>
+        <v>0.82</v>
+      </c>
+      <c r="L227">
+        <v>822.95</v>
       </c>
       <c r="M227" s="1">
-        <v>341156.0</v>
+        <v>98994.0</v>
       </c>
       <c r="N227" s="1">
-        <v>343087.51</v>
+        <v>99816.95</v>
       </c>
       <c r="O227" s="1">
-        <v>0.19</v>
+        <v>0.06</v>
       </c>
       <c r="P227">
         <v>1</v>
       </c>
     </row>
     <row r="228" spans="1:16">
       <c r="A228" t="s">
-        <v>538</v>
+        <v>533</v>
       </c>
       <c r="B228" t="s">
-        <v>539</v>
+        <v>534</v>
       </c>
       <c r="C228" s="1">
-        <v>600000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D228" s="1">
-        <v>99.337</v>
+        <v>102.394</v>
       </c>
       <c r="E228" s="1">
-        <v>100.65</v>
+        <v>98.769</v>
       </c>
       <c r="F228" t="s">
         <v>8</v>
       </c>
       <c r="G228">
         <v>1.0</v>
       </c>
       <c r="H228" s="1">
-        <v>603900.0</v>
+        <v>98769.0</v>
       </c>
       <c r="I228" s="1">
-        <v>-7878.0</v>
+        <v>3625.0</v>
       </c>
       <c r="J228" s="1">
-        <v>-1.304520615996</v>
+        <v>3.6701799147506</v>
       </c>
       <c r="K228">
-        <v>0.81</v>
+        <v>2.41</v>
       </c>
       <c r="L228" t="s">
-        <v>540</v>
+        <v>535</v>
       </c>
       <c r="M228" s="1">
-        <v>596022.0</v>
+        <v>102394.0</v>
       </c>
       <c r="N228" s="1">
-        <v>600854.88</v>
+        <v>104803.93</v>
       </c>
       <c r="O228" s="1">
-        <v>0.34</v>
+        <v>0.06</v>
       </c>
       <c r="P228">
         <v>1</v>
       </c>
     </row>
     <row r="229" spans="1:16">
       <c r="A229" t="s">
-        <v>541</v>
+        <v>536</v>
       </c>
       <c r="B229" t="s">
-        <v>542</v>
+        <v>537</v>
       </c>
       <c r="C229" s="1">
-        <v>135000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D229" s="1">
-        <v>100.473</v>
+        <v>85.039</v>
       </c>
       <c r="E229" s="1">
-        <v>99.662</v>
+        <v>85.96</v>
       </c>
       <c r="F229" t="s">
         <v>8</v>
       </c>
       <c r="G229">
         <v>1.0</v>
       </c>
       <c r="H229" s="1">
-        <v>134543.7</v>
+        <v>343840.0</v>
       </c>
       <c r="I229" s="1">
-        <v>1094.85</v>
+        <v>-3684.0</v>
       </c>
       <c r="J229" s="1">
-        <v>0.81375047661094</v>
+        <v>-1.0714285714286</v>
       </c>
       <c r="K229">
-        <v>0.01</v>
-[...2 lines deleted...]
-        <v>13.41</v>
+        <v>0.52</v>
+      </c>
+      <c r="L229" t="s">
+        <v>538</v>
       </c>
       <c r="M229" s="1">
-        <v>135638.55</v>
+        <v>340156.0</v>
       </c>
       <c r="N229" s="1">
-        <v>135651.96</v>
+        <v>342224.49</v>
       </c>
       <c r="O229" s="1">
-        <v>0.08</v>
+        <v>0.19</v>
       </c>
       <c r="P229">
         <v>1</v>
       </c>
     </row>
     <row r="230" spans="1:16">
       <c r="A230" t="s">
-        <v>543</v>
+        <v>539</v>
       </c>
       <c r="B230" t="s">
-        <v>544</v>
+        <v>540</v>
       </c>
       <c r="C230" s="1">
-        <v>116000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D230" s="1">
-        <v>99.954</v>
+        <v>99.076</v>
       </c>
       <c r="E230" s="1">
-        <v>99.571</v>
+        <v>100.65</v>
       </c>
       <c r="F230" t="s">
         <v>8</v>
       </c>
       <c r="G230">
         <v>1.0</v>
       </c>
       <c r="H230" s="1">
-        <v>115502.36</v>
+        <v>603900.0</v>
       </c>
       <c r="I230" s="1">
-        <v>444.28</v>
+        <v>-9444.0</v>
       </c>
       <c r="J230" s="1">
-        <v>0.38465014913981</v>
+        <v>-1.5638350720318</v>
       </c>
       <c r="K230">
-        <v>1.5</v>
+        <v>0.97</v>
       </c>
       <c r="L230" t="s">
-        <v>545</v>
+        <v>541</v>
       </c>
       <c r="M230" s="1">
-        <v>115946.64</v>
+        <v>594456.0</v>
       </c>
       <c r="N230" s="1">
-        <v>117681.87</v>
+        <v>600275.18</v>
       </c>
       <c r="O230" s="1">
-        <v>0.07</v>
+        <v>0.34</v>
       </c>
       <c r="P230">
         <v>1</v>
       </c>
     </row>
     <row r="231" spans="1:16">
       <c r="A231" t="s">
-        <v>546</v>
+        <v>542</v>
       </c>
       <c r="B231" t="s">
-        <v>547</v>
+        <v>543</v>
       </c>
       <c r="C231" s="1">
-        <v>200000.0</v>
+        <v>135000.0</v>
       </c>
       <c r="D231" s="1">
-        <v>99.031</v>
+        <v>100.142</v>
       </c>
       <c r="E231" s="1">
-        <v>100.0</v>
+        <v>99.662</v>
       </c>
       <c r="F231" t="s">
         <v>8</v>
       </c>
       <c r="G231">
         <v>1.0</v>
       </c>
       <c r="H231" s="1">
-        <v>200000.0</v>
+        <v>134543.7</v>
       </c>
       <c r="I231" s="1">
-        <v>-1938.0</v>
+        <v>648.0</v>
       </c>
       <c r="J231" s="1">
-        <v>-0.969</v>
+        <v>0.48162790230981</v>
       </c>
       <c r="K231">
-        <v>1.93</v>
-[...2 lines deleted...]
-        <v>548</v>
+        <v>0.21</v>
+      </c>
+      <c r="L231">
+        <v>281.56</v>
       </c>
       <c r="M231" s="1">
-        <v>198062.0</v>
+        <v>135191.7</v>
       </c>
       <c r="N231" s="1">
-        <v>201920.3</v>
+        <v>135473.26</v>
       </c>
       <c r="O231" s="1">
-        <v>0.11</v>
+        <v>0.08</v>
       </c>
       <c r="P231">
         <v>1</v>
       </c>
     </row>
     <row r="232" spans="1:16">
       <c r="A232" t="s">
-        <v>549</v>
+        <v>544</v>
       </c>
       <c r="B232" t="s">
-        <v>550</v>
+        <v>545</v>
       </c>
       <c r="C232" s="1">
-        <v>526000.0</v>
+        <v>116000.0</v>
       </c>
       <c r="D232" s="1">
-        <v>98.718</v>
+        <v>99.405</v>
       </c>
       <c r="E232" s="1">
-        <v>100.0</v>
+        <v>99.571</v>
       </c>
       <c r="F232" t="s">
         <v>8</v>
       </c>
       <c r="G232">
         <v>1.0</v>
       </c>
       <c r="H232" s="1">
-        <v>526000.0</v>
+        <v>115502.36</v>
       </c>
       <c r="I232" s="1">
-        <v>-6743.32</v>
+        <v>-192.56</v>
       </c>
       <c r="J232" s="1">
-        <v>-1.282</v>
+        <v>-0.16671520824336</v>
       </c>
       <c r="K232">
-        <v>0.89</v>
+        <v>1.67</v>
       </c>
       <c r="L232" t="s">
-        <v>551</v>
+        <v>546</v>
       </c>
       <c r="M232" s="1">
-        <v>519256.68</v>
+        <v>115309.8</v>
       </c>
       <c r="N232" s="1">
-        <v>523927.44</v>
+        <v>117251.61</v>
       </c>
       <c r="O232" s="1">
-        <v>0.29</v>
+        <v>0.07</v>
       </c>
       <c r="P232">
         <v>1</v>
       </c>
     </row>
     <row r="233" spans="1:16">
       <c r="A233" t="s">
-        <v>552</v>
+        <v>547</v>
       </c>
       <c r="B233" t="s">
-        <v>553</v>
+        <v>548</v>
       </c>
       <c r="C233" s="1">
-        <v>360000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D233" s="1">
-        <v>98.205</v>
+        <v>98.65</v>
       </c>
       <c r="E233" s="1">
         <v>100.0</v>
       </c>
       <c r="F233" t="s">
         <v>8</v>
       </c>
       <c r="G233">
         <v>1.0</v>
       </c>
       <c r="H233" s="1">
-        <v>360000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="I233" s="1">
-        <v>-6462.0</v>
+        <v>-2700.0</v>
       </c>
       <c r="J233" s="1">
-        <v>-1.795</v>
+        <v>-1.35</v>
       </c>
       <c r="K233">
-        <v>2.38</v>
+        <v>2.13</v>
       </c>
       <c r="L233" t="s">
-        <v>554</v>
+        <v>549</v>
       </c>
       <c r="M233" s="1">
-        <v>353538.0</v>
+        <v>197300.0</v>
       </c>
       <c r="N233" s="1">
-        <v>362102.95</v>
+        <v>201564.44</v>
       </c>
       <c r="O233" s="1">
-        <v>0.2</v>
+        <v>0.11</v>
       </c>
       <c r="P233">
         <v>1</v>
       </c>
     </row>
     <row r="234" spans="1:16">
       <c r="A234" t="s">
-        <v>555</v>
+        <v>550</v>
       </c>
       <c r="B234" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="C234" s="1">
-        <v>400000.0</v>
+        <v>526000.0</v>
       </c>
       <c r="D234" s="1">
-        <v>99.274</v>
+        <v>98.292</v>
       </c>
       <c r="E234" s="1">
-        <v>100.42</v>
+        <v>100.0</v>
       </c>
       <c r="F234" t="s">
         <v>8</v>
       </c>
       <c r="G234">
         <v>1.0</v>
       </c>
       <c r="H234" s="1">
-        <v>401680.0</v>
+        <v>526000.0</v>
       </c>
       <c r="I234" s="1">
-        <v>-4584.0</v>
+        <v>-8984.08</v>
       </c>
       <c r="J234" s="1">
-        <v>-1.1412069308903</v>
+        <v>-1.708</v>
       </c>
       <c r="K234">
-        <v>3.47</v>
+        <v>1.08</v>
       </c>
       <c r="L234" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
       <c r="M234" s="1">
-        <v>397096.0</v>
+        <v>517015.92</v>
       </c>
       <c r="N234" s="1">
-        <v>410960.38</v>
+        <v>522680.46</v>
       </c>
       <c r="O234" s="1">
-        <v>0.23</v>
+        <v>0.29</v>
       </c>
       <c r="P234">
         <v>1</v>
       </c>
     </row>
     <row r="235" spans="1:16">
       <c r="A235" t="s">
-        <v>558</v>
+        <v>553</v>
       </c>
       <c r="B235" t="s">
-        <v>559</v>
+        <v>554</v>
       </c>
       <c r="C235" s="1">
-        <v>300000.0</v>
+        <v>360000.0</v>
       </c>
       <c r="D235" s="1">
-        <v>97.726</v>
+        <v>97.674</v>
       </c>
       <c r="E235" s="1">
-        <v>99.259</v>
+        <v>100.0</v>
       </c>
       <c r="F235" t="s">
         <v>8</v>
       </c>
       <c r="G235">
         <v>1.0</v>
       </c>
       <c r="H235" s="1">
-        <v>297777.0</v>
+        <v>360000.0</v>
       </c>
       <c r="I235" s="1">
-        <v>-4599.0</v>
+        <v>-8373.6</v>
       </c>
       <c r="J235" s="1">
-        <v>-1.5444443325039</v>
+        <v>-2.326</v>
       </c>
       <c r="K235">
-        <v>0.62</v>
+        <v>2.58</v>
       </c>
       <c r="L235" t="s">
-        <v>560</v>
+        <v>555</v>
       </c>
       <c r="M235" s="1">
-        <v>293178.0</v>
+        <v>351626.4</v>
       </c>
       <c r="N235" s="1">
-        <v>295047.86</v>
+        <v>360926.54</v>
       </c>
       <c r="O235" s="1">
-        <v>0.17</v>
+        <v>0.2</v>
       </c>
       <c r="P235">
         <v>1</v>
       </c>
     </row>
     <row r="236" spans="1:16">
       <c r="A236" t="s">
-        <v>561</v>
+        <v>556</v>
       </c>
       <c r="B236" t="s">
-        <v>562</v>
+        <v>557</v>
       </c>
       <c r="C236" s="1">
-        <v>238000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D236" s="1">
-        <v>98.219</v>
+        <v>98.778</v>
       </c>
       <c r="E236" s="1">
-        <v>99.362</v>
+        <v>100.42</v>
       </c>
       <c r="F236" t="s">
         <v>8</v>
       </c>
       <c r="G236">
         <v>1.0</v>
       </c>
       <c r="H236" s="1">
-        <v>236481.56</v>
+        <v>401680.0</v>
       </c>
       <c r="I236" s="1">
-        <v>-2720.34</v>
+        <v>-6568.0</v>
       </c>
       <c r="J236" s="1">
-        <v>-1.1503391638655</v>
+        <v>-1.6351324437363</v>
       </c>
       <c r="K236">
-        <v>1.21</v>
-[...2 lines deleted...]
-        <v>563</v>
+        <v>0.04</v>
+      </c>
+      <c r="L236">
+        <v>158.9</v>
       </c>
       <c r="M236" s="1">
-        <v>233761.22</v>
+        <v>395112.0</v>
       </c>
       <c r="N236" s="1">
-        <v>236634.34</v>
+        <v>395270.9</v>
       </c>
       <c r="O236" s="1">
-        <v>0.13</v>
+        <v>0.22</v>
       </c>
       <c r="P236">
         <v>1</v>
       </c>
     </row>
     <row r="237" spans="1:16">
       <c r="A237" t="s">
-        <v>564</v>
+        <v>558</v>
       </c>
       <c r="B237" t="s">
-        <v>565</v>
+        <v>559</v>
       </c>
       <c r="C237" s="1">
-        <v>200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D237" s="1">
-        <v>100.698</v>
+        <v>97.79</v>
       </c>
       <c r="E237" s="1">
-        <v>100.4</v>
+        <v>99.259</v>
       </c>
       <c r="F237" t="s">
         <v>8</v>
       </c>
       <c r="G237">
         <v>1.0</v>
       </c>
       <c r="H237" s="1">
-        <v>200800.0</v>
+        <v>297777.0</v>
       </c>
       <c r="I237" s="1">
-        <v>596.0</v>
+        <v>-4407.0</v>
       </c>
       <c r="J237" s="1">
-        <v>0.29681274900398</v>
+        <v>-1.4799665521514</v>
       </c>
       <c r="K237">
-        <v>3.35</v>
+        <v>0.86</v>
       </c>
       <c r="L237" t="s">
-        <v>566</v>
+        <v>560</v>
       </c>
       <c r="M237" s="1">
-        <v>201396.0</v>
+        <v>293370.0</v>
       </c>
       <c r="N237" s="1">
-        <v>208105.59</v>
+        <v>295959.04</v>
       </c>
       <c r="O237" s="1">
-        <v>0.12</v>
+        <v>0.17</v>
       </c>
       <c r="P237">
         <v>1</v>
       </c>
     </row>
     <row r="238" spans="1:16">
       <c r="A238" t="s">
-        <v>567</v>
+        <v>561</v>
       </c>
       <c r="B238" t="s">
-        <v>568</v>
+        <v>562</v>
       </c>
       <c r="C238" s="1">
-        <v>200000.0</v>
+        <v>238000.0</v>
       </c>
       <c r="D238" s="1">
-        <v>100.136</v>
+        <v>97.895</v>
       </c>
       <c r="E238" s="1">
-        <v>99.821</v>
+        <v>99.362</v>
       </c>
       <c r="F238" t="s">
         <v>8</v>
       </c>
       <c r="G238">
         <v>1.0</v>
       </c>
       <c r="H238" s="1">
-        <v>199642.0</v>
+        <v>236481.56</v>
       </c>
       <c r="I238" s="1">
-        <v>630.0</v>
+        <v>-3491.46</v>
       </c>
       <c r="J238" s="1">
-        <v>0.31556486110137</v>
+        <v>-1.4764195567722</v>
       </c>
       <c r="K238">
-        <v>0.33</v>
-[...2 lines deleted...]
-        <v>658.22</v>
+        <v>1.38</v>
+      </c>
+      <c r="L238" t="s">
+        <v>563</v>
       </c>
       <c r="M238" s="1">
-        <v>200272.0</v>
+        <v>232990.1</v>
       </c>
       <c r="N238" s="1">
-        <v>200930.22</v>
+        <v>236270.75</v>
       </c>
       <c r="O238" s="1">
-        <v>0.11</v>
+        <v>0.13</v>
       </c>
       <c r="P238">
         <v>1</v>
       </c>
     </row>
     <row r="239" spans="1:16">
       <c r="A239" t="s">
-        <v>569</v>
+        <v>564</v>
       </c>
       <c r="B239" t="s">
-        <v>570</v>
+        <v>565</v>
       </c>
       <c r="C239" s="1">
-        <v>405000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D239" s="1">
-        <v>98.295</v>
+        <v>100.308</v>
       </c>
       <c r="E239" s="1">
-        <v>99.228</v>
+        <v>99.451</v>
       </c>
       <c r="F239" t="s">
         <v>8</v>
       </c>
       <c r="G239">
         <v>1.0</v>
       </c>
       <c r="H239" s="1">
-        <v>401873.4</v>
+        <v>397804.0</v>
       </c>
       <c r="I239" s="1">
-        <v>-3778.65</v>
+        <v>3428.0</v>
       </c>
       <c r="J239" s="1">
-        <v>-0.94025879791994</v>
+        <v>0.86173090265558</v>
       </c>
       <c r="K239">
-        <v>2.71</v>
-[...2 lines deleted...]
-        <v>571</v>
+        <v>0.1</v>
+      </c>
+      <c r="L239">
+        <v>405.48</v>
       </c>
       <c r="M239" s="1">
-        <v>398094.75</v>
+        <v>401232.0</v>
       </c>
       <c r="N239" s="1">
-        <v>409068.59</v>
+        <v>401637.48</v>
       </c>
       <c r="O239" s="1">
-        <v>0.23</v>
+        <v>0.22</v>
       </c>
       <c r="P239">
         <v>1</v>
       </c>
     </row>
     <row r="240" spans="1:16">
       <c r="A240" t="s">
-        <v>572</v>
+        <v>566</v>
       </c>
       <c r="B240" t="s">
-        <v>573</v>
+        <v>567</v>
       </c>
       <c r="C240" s="1">
         <v>200000.0</v>
       </c>
       <c r="D240" s="1">
-        <v>99.052</v>
+        <v>99.933</v>
       </c>
       <c r="E240" s="1">
-        <v>99.517</v>
+        <v>99.821</v>
       </c>
       <c r="F240" t="s">
         <v>8</v>
       </c>
       <c r="G240">
         <v>1.0</v>
       </c>
       <c r="H240" s="1">
-        <v>199034.0</v>
+        <v>199642.0</v>
       </c>
       <c r="I240" s="1">
-        <v>-930.0</v>
+        <v>224.0</v>
       </c>
       <c r="J240" s="1">
-        <v>-0.46725685058834</v>
+        <v>0.11220083950271</v>
       </c>
       <c r="K240">
-        <v>2.85</v>
+        <v>0.54</v>
       </c>
       <c r="L240" t="s">
-        <v>574</v>
+        <v>568</v>
       </c>
       <c r="M240" s="1">
-        <v>198104.0</v>
+        <v>199866.0</v>
       </c>
       <c r="N240" s="1">
-        <v>203799.89</v>
+        <v>200948.88</v>
       </c>
       <c r="O240" s="1">
         <v>0.11</v>
       </c>
       <c r="P240">
         <v>1</v>
       </c>
     </row>
     <row r="241" spans="1:16">
       <c r="A241" t="s">
-        <v>575</v>
+        <v>569</v>
       </c>
       <c r="B241" t="s">
-        <v>576</v>
+        <v>570</v>
       </c>
       <c r="C241" s="1">
-        <v>200000.0</v>
+        <v>405000.0</v>
       </c>
       <c r="D241" s="1">
-        <v>91.056</v>
+        <v>98.022</v>
       </c>
       <c r="E241" s="1">
-        <v>80.3125</v>
+        <v>99.228</v>
       </c>
       <c r="F241" t="s">
         <v>8</v>
       </c>
       <c r="G241">
         <v>1.0</v>
       </c>
       <c r="H241" s="1">
-        <v>160625.0</v>
+        <v>401873.4</v>
       </c>
       <c r="I241" s="1">
-        <v>21487.0</v>
+        <v>-4884.3</v>
       </c>
       <c r="J241" s="1">
-        <v>13.377120622568</v>
+        <v>-1.2153827548676</v>
       </c>
       <c r="K241">
-        <v>1.17</v>
+        <v>2.87</v>
       </c>
       <c r="L241" t="s">
-        <v>577</v>
+        <v>571</v>
       </c>
       <c r="M241" s="1">
-        <v>182112.0</v>
+        <v>396989.1</v>
       </c>
       <c r="N241" s="1">
-        <v>184444.19</v>
+        <v>408600.95</v>
       </c>
       <c r="O241" s="1">
-        <v>0.1</v>
+        <v>0.23</v>
       </c>
       <c r="P241">
         <v>1</v>
       </c>
     </row>
     <row r="242" spans="1:16">
       <c r="A242" t="s">
-        <v>578</v>
+        <v>572</v>
       </c>
       <c r="B242" t="s">
-        <v>579</v>
+        <v>573</v>
       </c>
       <c r="C242" s="1">
-        <v>600000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D242" s="1">
-        <v>102.209</v>
+        <v>98.874</v>
       </c>
       <c r="E242" s="1">
-        <v>102.14833333</v>
+        <v>99.517</v>
       </c>
       <c r="F242" t="s">
         <v>8</v>
       </c>
       <c r="G242">
         <v>1.0</v>
       </c>
       <c r="H242" s="1">
-        <v>612890.0</v>
+        <v>199034.0</v>
       </c>
       <c r="I242" s="1">
-        <v>364.0</v>
+        <v>-1286.0</v>
       </c>
       <c r="J242" s="1">
-        <v>0.059390755274193</v>
+        <v>-0.64612076328667</v>
       </c>
       <c r="K242">
-        <v>1.14</v>
+        <v>3.03</v>
       </c>
       <c r="L242" t="s">
-        <v>580</v>
+        <v>574</v>
       </c>
       <c r="M242" s="1">
-        <v>613254.0</v>
+        <v>197748.0</v>
       </c>
       <c r="N242" s="1">
-        <v>620069.75</v>
+        <v>203813.75</v>
       </c>
       <c r="O242" s="1">
-        <v>0.35</v>
+        <v>0.11</v>
       </c>
       <c r="P242">
         <v>1</v>
       </c>
     </row>
     <row r="243" spans="1:16">
       <c r="A243" t="s">
-        <v>581</v>
+        <v>575</v>
       </c>
       <c r="B243" t="s">
-        <v>582</v>
+        <v>576</v>
       </c>
       <c r="C243" s="1">
         <v>200000.0</v>
       </c>
       <c r="D243" s="1">
-        <v>98.773</v>
+        <v>90.718</v>
       </c>
       <c r="E243" s="1">
-        <v>100.231</v>
+        <v>80.3125</v>
       </c>
       <c r="F243" t="s">
         <v>8</v>
       </c>
       <c r="G243">
         <v>1.0</v>
       </c>
       <c r="H243" s="1">
-        <v>200462.0</v>
+        <v>160625.0</v>
       </c>
       <c r="I243" s="1">
-        <v>-2916.0</v>
+        <v>20811.0</v>
       </c>
       <c r="J243" s="1">
-        <v>-1.4546397821033</v>
+        <v>12.95626459144</v>
       </c>
       <c r="K243">
-        <v>0.02</v>
-[...2 lines deleted...]
-        <v>41.1</v>
+        <v>1.27</v>
+      </c>
+      <c r="L243" t="s">
+        <v>577</v>
       </c>
       <c r="M243" s="1">
-        <v>197546.0</v>
+        <v>181436.0</v>
       </c>
       <c r="N243" s="1">
-        <v>197587.1</v>
+        <v>183973.67</v>
       </c>
       <c r="O243" s="1">
-        <v>0.11</v>
+        <v>0.1</v>
       </c>
       <c r="P243">
         <v>1</v>
       </c>
     </row>
     <row r="244" spans="1:16">
       <c r="A244" t="s">
-        <v>583</v>
+        <v>578</v>
       </c>
       <c r="B244" t="s">
-        <v>584</v>
+        <v>579</v>
       </c>
       <c r="C244" s="1">
-        <v>200000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D244" s="1">
-        <v>100.936</v>
+        <v>101.893</v>
       </c>
       <c r="E244" s="1">
-        <v>99.651</v>
+        <v>102.148334</v>
       </c>
       <c r="F244" t="s">
         <v>8</v>
       </c>
       <c r="G244">
         <v>1.0</v>
       </c>
       <c r="H244" s="1">
-        <v>199302.0</v>
+        <v>510741.67</v>
       </c>
       <c r="I244" s="1">
-        <v>2570.0</v>
+        <v>-1276.67</v>
       </c>
       <c r="J244" s="1">
-        <v>1.2895003562433</v>
+        <v>-0.24996393969578</v>
       </c>
       <c r="K244">
-        <v>0.08</v>
-[...2 lines deleted...]
-        <v>152.05</v>
+        <v>1.35</v>
+      </c>
+      <c r="L244" t="s">
+        <v>580</v>
       </c>
       <c r="M244" s="1">
-        <v>201872.0</v>
+        <v>509465.0</v>
       </c>
       <c r="N244" s="1">
-        <v>202024.05</v>
+        <v>516206.44</v>
       </c>
       <c r="O244" s="1">
-        <v>0.11</v>
+        <v>0.29</v>
       </c>
       <c r="P244">
         <v>1</v>
       </c>
     </row>
     <row r="245" spans="1:16">
       <c r="A245" t="s">
-        <v>585</v>
+        <v>581</v>
       </c>
       <c r="B245" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="C245" s="1">
         <v>200000.0</v>
       </c>
       <c r="D245" s="1">
-        <v>101.08</v>
+        <v>100.376</v>
       </c>
       <c r="E245" s="1">
-        <v>100.539</v>
+        <v>100.275</v>
       </c>
       <c r="F245" t="s">
         <v>8</v>
       </c>
       <c r="G245">
         <v>1.0</v>
       </c>
       <c r="H245" s="1">
-        <v>201078.0</v>
+        <v>200550.0</v>
       </c>
       <c r="I245" s="1">
-        <v>1082.0</v>
+        <v>202.0</v>
       </c>
       <c r="J245" s="1">
-        <v>0.53809964292464</v>
+        <v>0.10072301171778</v>
       </c>
       <c r="K245">
-        <v>2.31</v>
-[...2 lines deleted...]
-        <v>587</v>
+        <v>0.32</v>
+      </c>
+      <c r="L245">
+        <v>646.7</v>
       </c>
       <c r="M245" s="1">
-        <v>202160.0</v>
+        <v>200752.0</v>
       </c>
       <c r="N245" s="1">
-        <v>206784.66</v>
+        <v>201398.7</v>
       </c>
       <c r="O245" s="1">
-        <v>0.12</v>
+        <v>0.11</v>
       </c>
       <c r="P245">
         <v>1</v>
       </c>
     </row>
     <row r="246" spans="1:16">
       <c r="A246" t="s">
-        <v>588</v>
+        <v>583</v>
       </c>
       <c r="B246" t="s">
-        <v>589</v>
+        <v>584</v>
       </c>
       <c r="C246" s="1">
-        <v>870000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D246" s="1">
-        <v>98.306</v>
+        <v>98.452</v>
       </c>
       <c r="E246" s="1">
-        <v>100.369</v>
+        <v>100.231</v>
       </c>
       <c r="F246" t="s">
         <v>8</v>
       </c>
       <c r="G246">
         <v>1.0</v>
       </c>
       <c r="H246" s="1">
-        <v>873210.3</v>
+        <v>200462.0</v>
       </c>
       <c r="I246" s="1">
-        <v>-17948.1</v>
+        <v>-3558.0</v>
       </c>
       <c r="J246" s="1">
-        <v>-2.0554155167432</v>
+        <v>-1.7748999810438</v>
       </c>
       <c r="K246">
-        <v>1.15</v>
-[...2 lines deleted...]
-        <v>590</v>
+        <v>0.23</v>
+      </c>
+      <c r="L246">
+        <v>452.05</v>
       </c>
       <c r="M246" s="1">
-        <v>855262.2</v>
+        <v>196904.0</v>
       </c>
       <c r="N246" s="1">
-        <v>865273.16</v>
+        <v>197356.05</v>
       </c>
       <c r="O246" s="1">
-        <v>0.49</v>
+        <v>0.11</v>
       </c>
       <c r="P246">
         <v>1</v>
       </c>
     </row>
     <row r="247" spans="1:16">
       <c r="A247" t="s">
-        <v>591</v>
+        <v>585</v>
       </c>
       <c r="B247" t="s">
-        <v>592</v>
+        <v>586</v>
       </c>
       <c r="C247" s="1">
-        <v>1120000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D247" s="1">
-        <v>87.477</v>
+        <v>100.969</v>
       </c>
       <c r="E247" s="1">
-        <v>90.91883929</v>
+        <v>99.651</v>
       </c>
       <c r="F247" t="s">
         <v>8</v>
       </c>
       <c r="G247">
         <v>1.0</v>
       </c>
       <c r="H247" s="1">
-        <v>1018291.0</v>
+        <v>199302.0</v>
       </c>
       <c r="I247" s="1">
-        <v>-38548.6</v>
+        <v>2636.0</v>
       </c>
       <c r="J247" s="1">
-        <v>-3.7856172744333</v>
+        <v>1.3226159295943</v>
       </c>
       <c r="K247">
-        <v>1.85</v>
-[...2 lines deleted...]
-        <v>593</v>
+        <v>0.33</v>
+      </c>
+      <c r="L247">
+        <v>658.9</v>
       </c>
       <c r="M247" s="1">
-        <v>979742.4</v>
+        <v>201938.0</v>
       </c>
       <c r="N247" s="1">
-        <v>1000454.73</v>
+        <v>202596.9</v>
       </c>
       <c r="O247" s="1">
-        <v>0.56</v>
+        <v>0.11</v>
       </c>
       <c r="P247">
         <v>1</v>
       </c>
     </row>
     <row r="248" spans="1:16">
       <c r="A248" t="s">
-        <v>594</v>
+        <v>587</v>
       </c>
       <c r="B248" t="s">
-        <v>595</v>
+        <v>588</v>
       </c>
       <c r="C248" s="1">
-        <v>1025869.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D248" s="1">
-        <v>100.262</v>
+        <v>101.193</v>
       </c>
       <c r="E248" s="1">
-        <v>99.67400029</v>
+        <v>100.539</v>
       </c>
       <c r="F248" t="s">
         <v>8</v>
       </c>
       <c r="G248">
         <v>1.0</v>
       </c>
       <c r="H248" s="1">
-        <v>1022524.67</v>
+        <v>201078.0</v>
       </c>
       <c r="I248" s="1">
-        <v>6032.11</v>
+        <v>1308.0</v>
       </c>
       <c r="J248" s="1">
-        <v>0.5899231751543</v>
+        <v>0.65049383821204</v>
       </c>
       <c r="K248">
-        <v>1.22</v>
+        <v>2.53</v>
       </c>
       <c r="L248" t="s">
-        <v>596</v>
+        <v>589</v>
       </c>
       <c r="M248" s="1">
-        <v>1028556.78</v>
+        <v>202386.0</v>
       </c>
       <c r="N248" s="1">
-        <v>1041078.0</v>
+        <v>207449.01</v>
       </c>
       <c r="O248" s="1">
-        <v>0.58</v>
+        <v>0.12</v>
       </c>
       <c r="P248">
         <v>1</v>
       </c>
     </row>
     <row r="249" spans="1:16">
       <c r="A249" t="s">
-        <v>597</v>
+        <v>590</v>
       </c>
       <c r="B249" t="s">
-        <v>598</v>
+        <v>591</v>
       </c>
       <c r="C249" s="1">
-        <v>200000.0</v>
+        <v>1707344.0</v>
       </c>
       <c r="D249" s="1">
-        <v>98.266</v>
+        <v>98.042</v>
       </c>
       <c r="E249" s="1">
-        <v>99.766</v>
+        <v>98.05695044</v>
       </c>
       <c r="F249" t="s">
         <v>8</v>
       </c>
       <c r="G249">
         <v>1.0</v>
       </c>
       <c r="H249" s="1">
-        <v>199532.0</v>
+        <v>1674169.46</v>
       </c>
       <c r="I249" s="1">
-        <v>-3000.0</v>
+        <v>-255.26</v>
       </c>
       <c r="J249" s="1">
-        <v>-1.5035182326644</v>
+        <v>-0.015246963112085</v>
       </c>
       <c r="K249">
-        <v>2.63</v>
+        <v>0.51</v>
       </c>
       <c r="L249" t="s">
-        <v>599</v>
+        <v>592</v>
       </c>
       <c r="M249" s="1">
-        <v>196532.0</v>
+        <v>1673914.2</v>
       </c>
       <c r="N249" s="1">
-        <v>201795.01</v>
+        <v>1682579.56</v>
       </c>
       <c r="O249" s="1">
-        <v>0.11</v>
+        <v>0.94</v>
       </c>
       <c r="P249">
         <v>1</v>
       </c>
     </row>
     <row r="250" spans="1:16">
       <c r="A250" t="s">
-        <v>600</v>
+        <v>593</v>
       </c>
       <c r="B250" t="s">
-        <v>601</v>
+        <v>594</v>
       </c>
       <c r="C250" s="1">
-        <v>217000.0</v>
+        <v>1124839.0</v>
       </c>
       <c r="D250" s="1">
-        <v>98.58</v>
+        <v>87.482</v>
       </c>
       <c r="E250" s="1">
-        <v>99.945</v>
+        <v>90.90437654</v>
       </c>
       <c r="F250" t="s">
         <v>8</v>
       </c>
       <c r="G250">
         <v>1.0</v>
       </c>
       <c r="H250" s="1">
-        <v>216880.65</v>
+        <v>1022527.88</v>
       </c>
       <c r="I250" s="1">
-        <v>-2962.05</v>
+        <v>-38496.23</v>
       </c>
       <c r="J250" s="1">
-        <v>-1.3657511631397</v>
+        <v>-3.764809816237</v>
       </c>
       <c r="K250">
-        <v>1.24</v>
+        <v>2.03</v>
       </c>
       <c r="L250" t="s">
-        <v>602</v>
+        <v>595</v>
       </c>
       <c r="M250" s="1">
-        <v>213918.6</v>
+        <v>984031.65</v>
       </c>
       <c r="N250" s="1">
-        <v>216610.53</v>
+        <v>1006913.65</v>
       </c>
       <c r="O250" s="1">
-        <v>0.12</v>
+        <v>0.56</v>
       </c>
       <c r="P250">
         <v>1</v>
       </c>
     </row>
     <row r="251" spans="1:16">
       <c r="A251" t="s">
-        <v>603</v>
+        <v>596</v>
       </c>
       <c r="B251" t="s">
-        <v>604</v>
+        <v>597</v>
       </c>
       <c r="C251" s="1">
-        <v>179000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D251" s="1">
-        <v>98.934</v>
+        <v>98.366</v>
       </c>
       <c r="E251" s="1">
-        <v>99.682</v>
+        <v>99.766</v>
       </c>
       <c r="F251" t="s">
         <v>8</v>
       </c>
       <c r="G251">
         <v>1.0</v>
       </c>
       <c r="H251" s="1">
-        <v>178430.78</v>
+        <v>199532.0</v>
       </c>
       <c r="I251" s="1">
-        <v>-1338.92</v>
+        <v>-2800.0</v>
       </c>
       <c r="J251" s="1">
-        <v>-0.75038622820569</v>
+        <v>-1.4032836838201</v>
       </c>
       <c r="K251">
-        <v>1.05</v>
+        <v>2.86</v>
       </c>
       <c r="L251" t="s">
-        <v>605</v>
+        <v>598</v>
       </c>
       <c r="M251" s="1">
-        <v>177091.86</v>
+        <v>196732.0</v>
       </c>
       <c r="N251" s="1">
-        <v>178979.94</v>
+        <v>202460.77</v>
       </c>
       <c r="O251" s="1">
-        <v>0.1</v>
+        <v>0.11</v>
       </c>
       <c r="P251">
         <v>1</v>
       </c>
     </row>
     <row r="252" spans="1:16">
       <c r="A252" t="s">
-        <v>606</v>
+        <v>599</v>
       </c>
       <c r="B252" t="s">
-        <v>607</v>
+        <v>600</v>
       </c>
       <c r="C252" s="1">
-        <v>228000.0</v>
+        <v>217000.0</v>
       </c>
       <c r="D252" s="1">
-        <v>72.882</v>
+        <v>98.11</v>
       </c>
       <c r="E252" s="1">
-        <v>72.707</v>
+        <v>99.945</v>
       </c>
       <c r="F252" t="s">
         <v>8</v>
       </c>
       <c r="G252">
         <v>1.0</v>
       </c>
       <c r="H252" s="1">
-        <v>165771.96</v>
+        <v>216880.65</v>
       </c>
       <c r="I252" s="1">
-        <v>399.0</v>
+        <v>-3981.95</v>
       </c>
       <c r="J252" s="1">
-        <v>0.2406920929209</v>
+        <v>-1.836009805393</v>
       </c>
       <c r="K252">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>6.25</v>
+        <v>1.43</v>
+      </c>
+      <c r="L252" t="s">
+        <v>601</v>
       </c>
       <c r="M252" s="1">
-        <v>166170.96</v>
+        <v>212898.7</v>
       </c>
       <c r="N252" s="1">
-        <v>166177.21</v>
+        <v>216007.98</v>
       </c>
       <c r="O252" s="1">
-        <v>0.09</v>
+        <v>0.12</v>
       </c>
       <c r="P252">
         <v>1</v>
       </c>
     </row>
     <row r="253" spans="1:16">
       <c r="A253" t="s">
-        <v>608</v>
+        <v>602</v>
       </c>
       <c r="B253" t="s">
-        <v>609</v>
+        <v>603</v>
       </c>
       <c r="C253" s="1">
-        <v>1094000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D253" s="1">
-        <v>86.191</v>
+        <v>98.338</v>
       </c>
       <c r="E253" s="1">
-        <v>86.178</v>
+        <v>98.71</v>
       </c>
       <c r="F253" t="s">
         <v>8</v>
       </c>
       <c r="G253">
         <v>1.0</v>
       </c>
       <c r="H253" s="1">
-        <v>942787.32</v>
+        <v>296130.0</v>
       </c>
       <c r="I253" s="1">
-        <v>142.22</v>
+        <v>-1116.0</v>
       </c>
       <c r="J253" s="1">
-        <v>0.015085056510942</v>
+        <v>-0.37686151352447</v>
       </c>
       <c r="K253">
-        <v>0.08</v>
-[...2 lines deleted...]
-        <v>824.25</v>
+        <v>0.91</v>
+      </c>
+      <c r="L253" t="s">
+        <v>604</v>
       </c>
       <c r="M253" s="1">
-        <v>942929.54</v>
+        <v>295014.0</v>
       </c>
       <c r="N253" s="1">
-        <v>943753.79</v>
+        <v>297742.77</v>
       </c>
       <c r="O253" s="1">
-        <v>0.53</v>
+        <v>0.17</v>
       </c>
       <c r="P253">
         <v>1</v>
       </c>
     </row>
     <row r="254" spans="1:16">
       <c r="A254" t="s">
-        <v>610</v>
+        <v>605</v>
       </c>
       <c r="B254" t="s">
-        <v>611</v>
+        <v>606</v>
       </c>
       <c r="C254" s="1">
-        <v>256000.0</v>
+        <v>179000.0</v>
       </c>
       <c r="D254" s="1">
-        <v>62.244</v>
+        <v>98.553</v>
       </c>
       <c r="E254" s="1">
-        <v>75.88066016</v>
+        <v>99.682</v>
       </c>
       <c r="F254" t="s">
         <v>8</v>
       </c>
       <c r="G254">
         <v>1.0</v>
       </c>
       <c r="H254" s="1">
-        <v>194254.49</v>
+        <v>178430.78</v>
       </c>
       <c r="I254" s="1">
-        <v>-34909.85</v>
+        <v>-2020.91</v>
       </c>
       <c r="J254" s="1">
-        <v>-17.971193355685</v>
+        <v>-1.1326016733212</v>
       </c>
       <c r="K254">
-        <v>0.15</v>
-[...2 lines deleted...]
-        <v>385.75</v>
+        <v>1.21</v>
+      </c>
+      <c r="L254" t="s">
+        <v>607</v>
       </c>
       <c r="M254" s="1">
-        <v>159344.64</v>
+        <v>176409.87</v>
       </c>
       <c r="N254" s="1">
-        <v>159730.39</v>
+        <v>178567.68</v>
       </c>
       <c r="O254" s="1">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="P254">
         <v>1</v>
       </c>
     </row>
     <row r="255" spans="1:16">
       <c r="A255" t="s">
-        <v>612</v>
+        <v>608</v>
       </c>
       <c r="B255" t="s">
-        <v>613</v>
+        <v>609</v>
       </c>
       <c r="C255" s="1">
-        <v>478000.0</v>
+        <v>229000.0</v>
       </c>
       <c r="D255" s="1">
-        <v>95.151</v>
+        <v>72.956</v>
       </c>
       <c r="E255" s="1">
-        <v>94.64463598</v>
+        <v>72.70775983</v>
       </c>
       <c r="F255" t="s">
         <v>8</v>
       </c>
       <c r="G255">
         <v>1.0</v>
       </c>
       <c r="H255" s="1">
-        <v>452401.36</v>
+        <v>166500.77</v>
       </c>
       <c r="I255" s="1">
-        <v>2420.42</v>
+        <v>568.47</v>
       </c>
       <c r="J255" s="1">
-        <v>0.53501607510641</v>
+        <v>0.34142184447555</v>
       </c>
       <c r="K255">
-        <v>0.3</v>
-[...2 lines deleted...]
-        <v>614</v>
+        <v>0.01</v>
+      </c>
+      <c r="L255">
+        <v>21.96</v>
       </c>
       <c r="M255" s="1">
-        <v>454821.78</v>
+        <v>167069.24</v>
       </c>
       <c r="N255" s="1">
-        <v>456262.33</v>
+        <v>167091.2</v>
       </c>
       <c r="O255" s="1">
-        <v>0.26</v>
+        <v>0.09</v>
       </c>
       <c r="P255">
         <v>1</v>
       </c>
     </row>
     <row r="256" spans="1:16">
       <c r="A256" t="s">
-        <v>615</v>
+        <v>610</v>
       </c>
       <c r="B256" t="s">
-        <v>616</v>
+        <v>611</v>
       </c>
       <c r="C256" s="1">
-        <v>315000.0</v>
+        <v>1099000.0</v>
       </c>
       <c r="D256" s="1">
-        <v>98.618</v>
+        <v>86.155</v>
       </c>
       <c r="E256" s="1">
-        <v>99.998</v>
+        <v>86.1774677</v>
       </c>
       <c r="F256" t="s">
         <v>8</v>
       </c>
       <c r="G256">
         <v>1.0</v>
       </c>
       <c r="H256" s="1">
-        <v>314993.7</v>
+        <v>947090.37</v>
       </c>
       <c r="I256" s="1">
-        <v>-4347.0</v>
+        <v>-246.92</v>
       </c>
       <c r="J256" s="1">
-        <v>-1.380027600552</v>
+        <v>-0.026071429698942</v>
       </c>
       <c r="K256">
-        <v>0.59</v>
-[...2 lines deleted...]
-        <v>617</v>
+        <v>0.08</v>
+      </c>
+      <c r="L256">
+        <v>903.29</v>
       </c>
       <c r="M256" s="1">
-        <v>310646.7</v>
+        <v>946843.45</v>
       </c>
       <c r="N256" s="1">
-        <v>312500.67</v>
+        <v>947746.74</v>
       </c>
       <c r="O256" s="1">
-        <v>0.18</v>
+        <v>0.53</v>
       </c>
       <c r="P256">
         <v>1</v>
       </c>
     </row>
     <row r="257" spans="1:16">
       <c r="A257" t="s">
-        <v>618</v>
+        <v>612</v>
       </c>
       <c r="B257" t="s">
-        <v>619</v>
+        <v>613</v>
       </c>
       <c r="C257" s="1">
-        <v>150000.0</v>
+        <v>257000.0</v>
       </c>
       <c r="D257" s="1">
-        <v>101.322</v>
+        <v>62.386</v>
       </c>
       <c r="E257" s="1">
-        <v>100.0965</v>
+        <v>75.82819066</v>
       </c>
       <c r="F257" t="s">
         <v>8</v>
       </c>
       <c r="G257">
         <v>1.0</v>
       </c>
       <c r="H257" s="1">
-        <v>150144.75</v>
+        <v>194878.45</v>
       </c>
       <c r="I257" s="1">
-        <v>1838.25</v>
+        <v>-34546.43</v>
       </c>
       <c r="J257" s="1">
-        <v>1.224318532616</v>
+        <v>-17.727167883365</v>
       </c>
       <c r="K257">
-        <v>2.54</v>
-[...2 lines deleted...]
-        <v>620</v>
+        <v>0.16</v>
+      </c>
+      <c r="L257">
+        <v>422.47</v>
       </c>
       <c r="M257" s="1">
-        <v>151983.0</v>
+        <v>160332.02</v>
       </c>
       <c r="N257" s="1">
-        <v>155799.58</v>
+        <v>160754.49</v>
       </c>
       <c r="O257" s="1">
         <v>0.09</v>
       </c>
       <c r="P257">
         <v>1</v>
       </c>
     </row>
     <row r="258" spans="1:16">
       <c r="A258" t="s">
-        <v>621</v>
+        <v>614</v>
       </c>
       <c r="B258" t="s">
-        <v>622</v>
+        <v>615</v>
       </c>
       <c r="C258" s="1">
-        <v>2013000.0</v>
+        <v>480000.0</v>
       </c>
       <c r="D258" s="1">
-        <v>87.361</v>
+        <v>95.02</v>
       </c>
       <c r="E258" s="1">
-        <v>90.0419995</v>
+        <v>94.64594583</v>
       </c>
       <c r="F258" t="s">
         <v>8</v>
       </c>
       <c r="G258">
         <v>1.0</v>
       </c>
       <c r="H258" s="1">
-        <v>1812545.45</v>
+        <v>454300.54</v>
       </c>
       <c r="I258" s="1">
-        <v>-53968.52</v>
+        <v>1795.46</v>
       </c>
       <c r="J258" s="1">
-        <v>-2.9774988538908</v>
+        <v>0.3952141461245</v>
       </c>
       <c r="K258">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.33</v>
+      </c>
+      <c r="L258" t="s">
+        <v>616</v>
       </c>
       <c r="M258" s="1">
-        <v>1758576.93</v>
+        <v>456096.0</v>
       </c>
       <c r="N258" s="1">
-        <v>1758576.93</v>
+        <v>457674.08</v>
       </c>
       <c r="O258" s="1">
-        <v>0.99</v>
+        <v>0.26</v>
       </c>
       <c r="P258">
         <v>1</v>
       </c>
     </row>
     <row r="259" spans="1:16">
       <c r="A259" t="s">
-        <v>623</v>
+        <v>617</v>
       </c>
       <c r="B259" t="s">
-        <v>624</v>
+        <v>618</v>
       </c>
       <c r="C259" s="1">
-        <v>3849133.0</v>
+        <v>315000.0</v>
       </c>
       <c r="D259" s="1">
-        <v>84.182</v>
+        <v>98.337</v>
       </c>
       <c r="E259" s="1">
-        <v>84.13182241</v>
+        <v>99.998</v>
       </c>
       <c r="F259" t="s">
         <v>8</v>
       </c>
       <c r="G259">
         <v>1.0</v>
       </c>
       <c r="H259" s="1">
-        <v>3238345.74</v>
+        <v>314993.7</v>
       </c>
       <c r="I259" s="1">
-        <v>1931.4</v>
+        <v>-5232.15</v>
       </c>
       <c r="J259" s="1">
-        <v>0.059641562546685</v>
+        <v>-1.6610332206644</v>
       </c>
       <c r="K259">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.77</v>
+      </c>
+      <c r="L259" t="s">
+        <v>619</v>
       </c>
       <c r="M259" s="1">
-        <v>3240277.14</v>
+        <v>309761.55</v>
       </c>
       <c r="N259" s="1">
-        <v>3240277.14</v>
+        <v>312185.97</v>
       </c>
       <c r="O259" s="1">
-        <v>1.82</v>
+        <v>0.17</v>
       </c>
       <c r="P259">
         <v>1</v>
       </c>
     </row>
     <row r="260" spans="1:16">
       <c r="A260" t="s">
-        <v>625</v>
+        <v>620</v>
       </c>
       <c r="B260" t="s">
-        <v>626</v>
+        <v>621</v>
       </c>
       <c r="C260" s="1">
-        <v>9113062.0</v>
+        <v>150000.0</v>
       </c>
       <c r="D260" s="1">
-        <v>62.355</v>
+        <v>100.962</v>
       </c>
       <c r="E260" s="1">
-        <v>70.92054811</v>
+        <v>100.0965</v>
       </c>
       <c r="F260" t="s">
         <v>8</v>
       </c>
       <c r="G260">
         <v>1.0</v>
       </c>
       <c r="H260" s="1">
-        <v>6463033.52</v>
+        <v>150144.75</v>
       </c>
       <c r="I260" s="1">
-        <v>-780583.71</v>
+        <v>1298.25</v>
       </c>
       <c r="J260" s="1">
-        <v>-12.077667670831</v>
+        <v>0.86466559769822</v>
       </c>
       <c r="K260">
-        <v>0.46</v>
+        <v>2.75</v>
       </c>
       <c r="L260" t="s">
-        <v>627</v>
+        <v>622</v>
       </c>
       <c r="M260" s="1">
-        <v>5682449.81</v>
+        <v>151443.0</v>
       </c>
       <c r="N260" s="1">
-        <v>5724020.35</v>
+        <v>155563.68</v>
       </c>
       <c r="O260" s="1">
-        <v>3.21</v>
+        <v>0.09</v>
       </c>
       <c r="P260">
         <v>1</v>
       </c>
     </row>
     <row r="261" spans="1:16">
       <c r="A261" t="s">
-        <v>628</v>
+        <v>623</v>
       </c>
       <c r="B261" t="s">
-        <v>629</v>
+        <v>624</v>
       </c>
       <c r="C261" s="1">
-        <v>4772833.0</v>
+        <v>2021696.0</v>
       </c>
       <c r="D261" s="1">
-        <v>98.747</v>
+        <v>87.328</v>
       </c>
       <c r="E261" s="1">
-        <v>99.30259471</v>
+        <v>90.02971466</v>
       </c>
       <c r="F261" t="s">
         <v>8</v>
       </c>
       <c r="G261">
         <v>1.0</v>
       </c>
       <c r="H261" s="1">
-        <v>4739547.01</v>
+        <v>1820127.14</v>
       </c>
       <c r="I261" s="1">
-        <v>-26517.61</v>
+        <v>-54620.46</v>
       </c>
       <c r="J261" s="1">
-        <v>-0.55949671865371</v>
+        <v>-3.0009145405084</v>
       </c>
       <c r="K261">
-        <v>1.43</v>
-[...2 lines deleted...]
-        <v>630</v>
+        <v>0.0</v>
+      </c>
+      <c r="L261">
+        <v>0.0</v>
       </c>
       <c r="M261" s="1">
-        <v>4713029.4</v>
+        <v>1765506.68</v>
       </c>
       <c r="N261" s="1">
-        <v>4781222.07</v>
+        <v>1765506.68</v>
       </c>
       <c r="O261" s="1">
-        <v>2.68</v>
+        <v>0.99</v>
       </c>
       <c r="P261">
         <v>1</v>
       </c>
     </row>
     <row r="262" spans="1:16">
       <c r="A262" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="B262" t="s">
-        <v>632</v>
+        <v>626</v>
       </c>
       <c r="C262" s="1">
-        <v>544000.0</v>
+        <v>3865764.0</v>
       </c>
       <c r="D262" s="1">
-        <v>97.842</v>
+        <v>84.19</v>
       </c>
       <c r="E262" s="1">
-        <v>98.725</v>
+        <v>84.13131117</v>
       </c>
       <c r="F262" t="s">
         <v>8</v>
       </c>
       <c r="G262">
         <v>1.0</v>
       </c>
       <c r="H262" s="1">
-        <v>537064.0</v>
+        <v>3252317.94</v>
       </c>
       <c r="I262" s="1">
-        <v>-4803.52</v>
+        <v>2268.77</v>
       </c>
       <c r="J262" s="1">
-        <v>-0.89440364649278</v>
+        <v>0.069758555032292</v>
       </c>
       <c r="K262">
-        <v>3.74</v>
-[...2 lines deleted...]
-        <v>633</v>
+        <v>0.0</v>
+      </c>
+      <c r="L262">
+        <v>0.0</v>
       </c>
       <c r="M262" s="1">
-        <v>532260.48</v>
+        <v>3254586.71</v>
       </c>
       <c r="N262" s="1">
-        <v>552609.06</v>
+        <v>3254586.71</v>
       </c>
       <c r="O262" s="1">
-        <v>0.31</v>
+        <v>1.82</v>
       </c>
       <c r="P262">
         <v>1</v>
       </c>
     </row>
     <row r="263" spans="1:16">
       <c r="A263" t="s">
-        <v>634</v>
+        <v>627</v>
       </c>
       <c r="B263" t="s">
-        <v>635</v>
+        <v>628</v>
       </c>
       <c r="C263" s="1">
-        <v>100000.0</v>
+        <v>9152436.0</v>
       </c>
       <c r="D263" s="1">
-        <v>82.559</v>
+        <v>62.502</v>
       </c>
       <c r="E263" s="1">
-        <v>81.75</v>
+        <v>70.88348807</v>
       </c>
       <c r="F263" t="s">
         <v>8</v>
       </c>
       <c r="G263">
         <v>1.0</v>
       </c>
       <c r="H263" s="1">
-        <v>81750.0</v>
+        <v>6487565.88</v>
       </c>
       <c r="I263" s="1">
-        <v>809.0</v>
+        <v>-767110.33</v>
       </c>
       <c r="J263" s="1">
-        <v>0.98960244648318</v>
+        <v>-11.824316611025</v>
       </c>
       <c r="K263">
-        <v>0.17</v>
-[...2 lines deleted...]
-        <v>168.49</v>
+        <v>0.48</v>
+      </c>
+      <c r="L263" t="s">
+        <v>629</v>
       </c>
       <c r="M263" s="1">
-        <v>82559.0</v>
+        <v>5720455.55</v>
       </c>
       <c r="N263" s="1">
-        <v>82727.49</v>
+        <v>5764713.22</v>
       </c>
       <c r="O263" s="1">
-        <v>0.05</v>
+        <v>3.23</v>
       </c>
       <c r="P263">
         <v>1</v>
       </c>
     </row>
     <row r="264" spans="1:16">
       <c r="A264" t="s">
-        <v>636</v>
+        <v>630</v>
       </c>
       <c r="B264" t="s">
-        <v>637</v>
+        <v>631</v>
       </c>
       <c r="C264" s="1">
-        <v>4305974.0</v>
+        <v>4793455.0</v>
       </c>
       <c r="D264" s="1">
-        <v>99.176</v>
+        <v>98.724</v>
       </c>
       <c r="E264" s="1">
-        <v>99.18199994</v>
+        <v>99.29924512</v>
       </c>
       <c r="F264" t="s">
         <v>8</v>
       </c>
       <c r="G264">
         <v>1.0</v>
       </c>
       <c r="H264" s="1">
-        <v>4270751.13</v>
+        <v>4759864.63</v>
       </c>
       <c r="I264" s="1">
-        <v>-258.36</v>
+        <v>-27574.12</v>
       </c>
       <c r="J264" s="1">
-        <v>-0.0060495213168743</v>
+        <v>-0.57930471018458</v>
       </c>
       <c r="K264">
-        <v>1.7</v>
+        <v>1.62</v>
       </c>
       <c r="L264" t="s">
-        <v>638</v>
+        <v>632</v>
       </c>
       <c r="M264" s="1">
-        <v>4270492.77</v>
+        <v>4732290.51</v>
       </c>
       <c r="N264" s="1">
-        <v>4343493.78</v>
+        <v>4809970.75</v>
       </c>
       <c r="O264" s="1">
-        <v>2.44</v>
+        <v>2.69</v>
       </c>
       <c r="P264">
         <v>1</v>
       </c>
     </row>
     <row r="265" spans="1:16">
       <c r="A265" t="s">
-        <v>639</v>
+        <v>633</v>
       </c>
       <c r="B265" t="s">
-        <v>640</v>
+        <v>634</v>
       </c>
       <c r="C265" s="1">
-        <v>4746602.75</v>
+        <v>546350.0</v>
       </c>
       <c r="D265" s="1">
-        <v>87.451</v>
+        <v>97.86</v>
       </c>
       <c r="E265" s="1">
-        <v>104.37955378</v>
+        <v>98.72143864</v>
       </c>
       <c r="F265" t="s">
         <v>8</v>
       </c>
       <c r="G265">
         <v>1.0</v>
       </c>
       <c r="H265" s="1">
-        <v>4954482.77</v>
+        <v>539364.58</v>
       </c>
       <c r="I265" s="1">
-        <v>-803531.19</v>
+        <v>-4706.47</v>
       </c>
       <c r="J265" s="1">
-        <v>-16.218265907906</v>
+        <v>-0.87259530464533</v>
       </c>
       <c r="K265">
-        <v>2.01</v>
+        <v>3.97</v>
       </c>
       <c r="L265" t="s">
-        <v>641</v>
+        <v>635</v>
       </c>
       <c r="M265" s="1">
-        <v>4150951.58</v>
+        <v>534658.11</v>
       </c>
       <c r="N265" s="1">
-        <v>4246208.74</v>
+        <v>556322.01</v>
       </c>
       <c r="O265" s="1">
-        <v>2.38</v>
+        <v>0.31</v>
       </c>
       <c r="P265">
         <v>1</v>
       </c>
     </row>
     <row r="266" spans="1:16">
       <c r="A266" t="s">
-        <v>642</v>
+        <v>636</v>
       </c>
       <c r="B266" t="s">
-        <v>643</v>
+        <v>637</v>
       </c>
       <c r="C266" s="1">
-        <v>8995175.0</v>
+        <v>869742.0</v>
       </c>
       <c r="D266" s="1">
-        <v>96.613</v>
+        <v>98.053</v>
       </c>
       <c r="E266" s="1">
-        <v>96.96673594</v>
+        <v>98.46832049</v>
       </c>
       <c r="F266" t="s">
         <v>8</v>
       </c>
       <c r="G266">
         <v>1.0</v>
       </c>
       <c r="H266" s="1">
-        <v>8722327.59</v>
+        <v>856420.34</v>
       </c>
       <c r="I266" s="1">
-        <v>-31819.17</v>
+        <v>-3612.22</v>
       </c>
       <c r="J266" s="1">
-        <v>-0.36480136376075</v>
+        <v>-0.42178120150673</v>
       </c>
       <c r="K266">
-        <v>0.46</v>
+        <v>4.26</v>
       </c>
       <c r="L266" t="s">
-        <v>644</v>
+        <v>638</v>
       </c>
       <c r="M266" s="1">
-        <v>8690508.42</v>
+        <v>852808.12</v>
       </c>
       <c r="N266" s="1">
-        <v>8731787.65</v>
+        <v>889818.62</v>
       </c>
       <c r="O266" s="1">
-        <v>4.9</v>
+        <v>0.5</v>
       </c>
       <c r="P266">
         <v>1</v>
       </c>
     </row>
     <row r="267" spans="1:16">
       <c r="A267" t="s">
-        <v>645</v>
+        <v>639</v>
       </c>
       <c r="B267" t="s">
-        <v>646</v>
+        <v>640</v>
       </c>
       <c r="C267" s="1">
-        <v>200000.0</v>
+        <v>4324579.0</v>
       </c>
       <c r="D267" s="1">
-        <v>99.122</v>
+        <v>99.098</v>
       </c>
       <c r="E267" s="1">
-        <v>100.73</v>
+        <v>99.18142783</v>
       </c>
       <c r="F267" t="s">
         <v>8</v>
       </c>
       <c r="G267">
         <v>1.0</v>
       </c>
       <c r="H267" s="1">
-        <v>201460.0</v>
+        <v>4289179.2</v>
       </c>
       <c r="I267" s="1">
-        <v>-3216.0</v>
+        <v>-3607.9</v>
       </c>
       <c r="J267" s="1">
-        <v>-1.596346669314</v>
+        <v>-0.084116326965308</v>
       </c>
       <c r="K267">
-        <v>1.78</v>
+        <v>1.79</v>
       </c>
       <c r="L267" t="s">
-        <v>647</v>
+        <v>641</v>
       </c>
       <c r="M267" s="1">
-        <v>198244.0</v>
+        <v>4285571.3</v>
       </c>
       <c r="N267" s="1">
-        <v>201804.27</v>
+        <v>4362916.1</v>
       </c>
       <c r="O267" s="1">
-        <v>0.11</v>
+        <v>2.44</v>
       </c>
       <c r="P267">
         <v>1</v>
       </c>
     </row>
     <row r="268" spans="1:16">
       <c r="A268" t="s">
-        <v>648</v>
+        <v>642</v>
       </c>
       <c r="B268" t="s">
-        <v>649</v>
+        <v>643</v>
       </c>
       <c r="C268" s="1">
-        <v>162000.0</v>
+        <v>4767111.75</v>
       </c>
       <c r="D268" s="1">
-        <v>100.356</v>
+        <v>87.193</v>
       </c>
       <c r="E268" s="1">
-        <v>100.0</v>
+        <v>104.30724453</v>
       </c>
       <c r="F268" t="s">
         <v>8</v>
       </c>
       <c r="G268">
         <v>1.0</v>
       </c>
       <c r="H268" s="1">
-        <v>162000.0</v>
+        <v>4972442.91</v>
       </c>
       <c r="I268" s="1">
-        <v>576.72</v>
+        <v>-815855.16</v>
       </c>
       <c r="J268" s="1">
-        <v>0.356</v>
+        <v>-16.407531967019</v>
       </c>
       <c r="K268">
-        <v>0.01</v>
-[...2 lines deleted...]
-        <v>18.59</v>
+        <v>2.14</v>
+      </c>
+      <c r="L268" t="s">
+        <v>644</v>
       </c>
       <c r="M268" s="1">
-        <v>162576.72</v>
+        <v>4156587.75</v>
       </c>
       <c r="N268" s="1">
-        <v>162595.31</v>
+        <v>4258786.79</v>
       </c>
       <c r="O268" s="1">
-        <v>0.09</v>
+        <v>2.38</v>
       </c>
       <c r="P268">
         <v>1</v>
       </c>
     </row>
     <row r="269" spans="1:16">
       <c r="A269" t="s">
-        <v>650</v>
+        <v>645</v>
       </c>
       <c r="B269" t="s">
-        <v>651</v>
+        <v>646</v>
       </c>
       <c r="C269" s="1">
-        <v>100000.0</v>
+        <v>9034041.0</v>
       </c>
       <c r="D269" s="1">
-        <v>98.87</v>
+        <v>96.32</v>
       </c>
       <c r="E269" s="1">
-        <v>99.24</v>
+        <v>96.96422896</v>
       </c>
       <c r="F269" t="s">
         <v>8</v>
       </c>
       <c r="G269">
         <v>1.0</v>
       </c>
       <c r="H269" s="1">
-        <v>99240.0</v>
+        <v>8759788.2</v>
       </c>
       <c r="I269" s="1">
-        <v>-370.0</v>
+        <v>-58199.9</v>
       </c>
       <c r="J269" s="1">
-        <v>-0.37283353486497</v>
+        <v>-0.66439848397248</v>
       </c>
       <c r="K269">
-        <v>0.95</v>
-[...2 lines deleted...]
-        <v>945.21</v>
+        <v>0.6</v>
+      </c>
+      <c r="L269" t="s">
+        <v>647</v>
       </c>
       <c r="M269" s="1">
-        <v>98870.0</v>
+        <v>8701588.3</v>
       </c>
       <c r="N269" s="1">
-        <v>99815.21</v>
+        <v>8755421.28</v>
       </c>
       <c r="O269" s="1">
-        <v>0.06</v>
+        <v>4.9</v>
       </c>
       <c r="P269">
         <v>1</v>
       </c>
     </row>
     <row r="270" spans="1:16">
       <c r="A270" t="s">
-        <v>652</v>
+        <v>648</v>
       </c>
       <c r="B270" t="s">
-        <v>653</v>
+        <v>649</v>
       </c>
       <c r="C270" s="1">
-        <v>400000.0</v>
+        <v>162000.0</v>
       </c>
       <c r="D270" s="1">
-        <v>92.438</v>
+        <v>100.149</v>
       </c>
       <c r="E270" s="1">
-        <v>100.121</v>
+        <v>100.0</v>
       </c>
       <c r="F270" t="s">
         <v>8</v>
       </c>
       <c r="G270">
         <v>1.0</v>
       </c>
       <c r="H270" s="1">
-        <v>400484.0</v>
+        <v>162000.0</v>
       </c>
       <c r="I270" s="1">
-        <v>-30732.0</v>
+        <v>241.38</v>
       </c>
       <c r="J270" s="1">
-        <v>-7.6737148050858</v>
+        <v>0.149</v>
       </c>
       <c r="K270">
-        <v>0.94</v>
-[...2 lines deleted...]
-        <v>654</v>
+        <v>0.24</v>
+      </c>
+      <c r="L270">
+        <v>390.34</v>
       </c>
       <c r="M270" s="1">
-        <v>369752.0</v>
+        <v>162241.38</v>
       </c>
       <c r="N270" s="1">
-        <v>373530.08</v>
+        <v>162631.72</v>
       </c>
       <c r="O270" s="1">
-        <v>0.21</v>
+        <v>0.09</v>
       </c>
       <c r="P270">
         <v>1</v>
       </c>
     </row>
     <row r="271" spans="1:16">
       <c r="A271" t="s">
-        <v>655</v>
+        <v>650</v>
       </c>
       <c r="B271" t="s">
-        <v>656</v>
+        <v>651</v>
       </c>
       <c r="C271" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D271" s="1">
-        <v>101.487</v>
+        <v>98.379</v>
       </c>
       <c r="E271" s="1">
-        <v>99.942</v>
+        <v>99.24</v>
       </c>
       <c r="F271" t="s">
         <v>8</v>
       </c>
       <c r="G271">
         <v>1.0</v>
       </c>
       <c r="H271" s="1">
-        <v>299826.0</v>
+        <v>99240.0</v>
       </c>
       <c r="I271" s="1">
-        <v>4635.0</v>
+        <v>-861.0</v>
       </c>
       <c r="J271" s="1">
-        <v>1.5458966200396</v>
+        <v>-0.86759371221282</v>
       </c>
       <c r="K271">
-        <v>0.21</v>
-[...2 lines deleted...]
-        <v>625.68</v>
+        <v>1.15</v>
+      </c>
+      <c r="L271" t="s">
+        <v>652</v>
       </c>
       <c r="M271" s="1">
-        <v>304461.0</v>
+        <v>98379.0</v>
       </c>
       <c r="N271" s="1">
-        <v>305086.68</v>
+        <v>99529.68</v>
       </c>
       <c r="O271" s="1">
-        <v>0.17</v>
+        <v>0.06</v>
       </c>
       <c r="P271">
         <v>1</v>
       </c>
     </row>
     <row r="272" spans="1:16">
       <c r="A272" t="s">
-        <v>657</v>
+        <v>653</v>
       </c>
       <c r="B272" t="s">
-        <v>658</v>
+        <v>654</v>
       </c>
       <c r="C272" s="1">
-        <v>300000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D272" s="1">
-        <v>94.194</v>
+        <v>92.137</v>
       </c>
       <c r="E272" s="1">
-        <v>94.67425</v>
+        <v>100.121</v>
       </c>
       <c r="F272" t="s">
         <v>8</v>
       </c>
       <c r="G272">
         <v>1.0</v>
       </c>
       <c r="H272" s="1">
-        <v>284022.75</v>
+        <v>400484.0</v>
       </c>
       <c r="I272" s="1">
-        <v>-1440.75</v>
+        <v>-31936.0</v>
       </c>
       <c r="J272" s="1">
-        <v>-0.50726570318751</v>
+        <v>-7.9743510352474</v>
       </c>
       <c r="K272">
-        <v>0.38</v>
+        <v>1.04</v>
       </c>
       <c r="L272" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="M272" s="1">
-        <v>282582.0</v>
+        <v>368548.0</v>
       </c>
       <c r="N272" s="1">
-        <v>283707.0</v>
+        <v>372709.64</v>
       </c>
       <c r="O272" s="1">
-        <v>0.16</v>
+        <v>0.21</v>
       </c>
       <c r="P272">
         <v>1</v>
       </c>
     </row>
     <row r="273" spans="1:16">
       <c r="A273" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="B273" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
       <c r="C273" s="1">
         <v>300000.0</v>
       </c>
       <c r="D273" s="1">
-        <v>101.385</v>
+        <v>101.215</v>
       </c>
       <c r="E273" s="1">
-        <v>99.858</v>
+        <v>99.942</v>
       </c>
       <c r="F273" t="s">
         <v>8</v>
       </c>
       <c r="G273">
         <v>1.0</v>
       </c>
       <c r="H273" s="1">
-        <v>299574.0</v>
+        <v>299826.0</v>
       </c>
       <c r="I273" s="1">
-        <v>4581.0</v>
+        <v>3819.0</v>
       </c>
       <c r="J273" s="1">
-        <v>1.5291714234213</v>
+        <v>1.2737387684857</v>
       </c>
       <c r="K273">
-        <v>3.42</v>
+        <v>0.41</v>
       </c>
       <c r="L273" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="M273" s="1">
-        <v>304155.0</v>
+        <v>303645.0</v>
       </c>
       <c r="N273" s="1">
-        <v>314410.48</v>
+        <v>304866.58</v>
       </c>
       <c r="O273" s="1">
-        <v>0.18</v>
+        <v>0.17</v>
       </c>
       <c r="P273">
         <v>1</v>
       </c>
     </row>
     <row r="274" spans="1:16">
       <c r="A274" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="B274" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
       <c r="C274" s="1">
-        <v>200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D274" s="1">
-        <v>98.414</v>
+        <v>94.052</v>
       </c>
       <c r="E274" s="1">
-        <v>100.0</v>
+        <v>94.67425</v>
       </c>
       <c r="F274" t="s">
         <v>8</v>
       </c>
       <c r="G274">
         <v>1.0</v>
       </c>
       <c r="H274" s="1">
-        <v>200000.0</v>
+        <v>284022.75</v>
       </c>
       <c r="I274" s="1">
-        <v>-3172.0</v>
+        <v>-1866.75</v>
       </c>
       <c r="J274" s="1">
-        <v>-1.586</v>
+        <v>-0.6572536883049</v>
       </c>
       <c r="K274">
-        <v>1.74</v>
+        <v>0.41</v>
       </c>
       <c r="L274" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="M274" s="1">
-        <v>196828.0</v>
+        <v>282156.0</v>
       </c>
       <c r="N274" s="1">
-        <v>200300.6</v>
+        <v>283383.74</v>
       </c>
       <c r="O274" s="1">
-        <v>0.11</v>
+        <v>0.16</v>
       </c>
       <c r="P274">
         <v>1</v>
       </c>
     </row>
     <row r="275" spans="1:16">
       <c r="A275" t="s">
-        <v>666</v>
+        <v>662</v>
       </c>
       <c r="B275" t="s">
-        <v>667</v>
+        <v>663</v>
       </c>
       <c r="C275" s="1">
-        <v>900000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D275" s="1">
-        <v>93.48</v>
+        <v>101.134</v>
       </c>
       <c r="E275" s="1">
-        <v>96.33333333</v>
+        <v>99.858</v>
       </c>
       <c r="F275" t="s">
         <v>8</v>
       </c>
       <c r="G275">
         <v>1.0</v>
       </c>
       <c r="H275" s="1">
-        <v>867000.0</v>
+        <v>299574.0</v>
       </c>
       <c r="I275" s="1">
-        <v>-25680.0</v>
+        <v>3828.0</v>
       </c>
       <c r="J275" s="1">
-        <v>-2.961937716263</v>
+        <v>1.2778144965852</v>
       </c>
       <c r="K275">
-        <v>0.37</v>
+        <v>3.63</v>
       </c>
       <c r="L275" t="s">
-        <v>668</v>
+        <v>664</v>
       </c>
       <c r="M275" s="1">
-        <v>841320.0</v>
+        <v>303402.0</v>
       </c>
       <c r="N275" s="1">
-        <v>844605.0</v>
+        <v>314294.47</v>
       </c>
       <c r="O275" s="1">
-        <v>0.47</v>
+        <v>0.18</v>
       </c>
       <c r="P275">
         <v>1</v>
       </c>
     </row>
     <row r="276" spans="1:16">
       <c r="A276" t="s">
-        <v>669</v>
+        <v>665</v>
       </c>
       <c r="B276" t="s">
-        <v>670</v>
+        <v>666</v>
       </c>
       <c r="C276" s="1">
-        <v>400000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D276" s="1">
-        <v>97.411</v>
+        <v>97.948</v>
       </c>
       <c r="E276" s="1">
-        <v>98.642</v>
+        <v>98.68</v>
       </c>
       <c r="F276" t="s">
         <v>8</v>
       </c>
       <c r="G276">
         <v>1.0</v>
       </c>
       <c r="H276" s="1">
-        <v>394568.0</v>
+        <v>493400.0</v>
       </c>
       <c r="I276" s="1">
-        <v>-4924.0</v>
+        <v>-3660.0</v>
       </c>
       <c r="J276" s="1">
-        <v>-1.2479471219156</v>
+        <v>-0.74179164977706</v>
       </c>
       <c r="K276">
-        <v>4.03</v>
+        <v>1.94</v>
       </c>
       <c r="L276" t="s">
-        <v>671</v>
+        <v>446</v>
       </c>
       <c r="M276" s="1">
-        <v>389644.0</v>
+        <v>489740.0</v>
       </c>
       <c r="N276" s="1">
-        <v>405753.59</v>
+        <v>499448.9</v>
       </c>
       <c r="O276" s="1">
-        <v>0.23</v>
+        <v>0.28</v>
       </c>
       <c r="P276">
         <v>1</v>
       </c>
     </row>
     <row r="277" spans="1:16">
       <c r="A277" t="s">
-        <v>672</v>
+        <v>667</v>
       </c>
       <c r="B277" t="s">
-        <v>673</v>
+        <v>668</v>
       </c>
       <c r="C277" s="1">
-        <v>207000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D277" s="1">
-        <v>98.192</v>
+        <v>96.739</v>
       </c>
       <c r="E277" s="1">
-        <v>99.628</v>
+        <v>98.642</v>
       </c>
       <c r="F277" t="s">
         <v>8</v>
       </c>
       <c r="G277">
         <v>1.0</v>
       </c>
       <c r="H277" s="1">
-        <v>206229.96</v>
+        <v>197284.0</v>
       </c>
       <c r="I277" s="1">
-        <v>-2972.52</v>
+        <v>-3806.0</v>
       </c>
       <c r="J277" s="1">
-        <v>-1.441361866142</v>
+        <v>-1.9291985158452</v>
       </c>
       <c r="K277">
-        <v>1.82</v>
+        <v>4.27</v>
       </c>
       <c r="L277" t="s">
-        <v>674</v>
+        <v>669</v>
       </c>
       <c r="M277" s="1">
-        <v>203257.44</v>
+        <v>193478.0</v>
       </c>
       <c r="N277" s="1">
-        <v>207017.47</v>
+        <v>202012.25</v>
       </c>
       <c r="O277" s="1">
-        <v>0.12</v>
+        <v>0.11</v>
       </c>
       <c r="P277">
         <v>1</v>
       </c>
     </row>
     <row r="278" spans="1:16">
       <c r="A278" t="s">
-        <v>675</v>
+        <v>670</v>
       </c>
       <c r="B278" t="s">
-        <v>676</v>
+        <v>671</v>
       </c>
       <c r="C278" s="1">
-        <v>200000.0</v>
+        <v>207000.0</v>
       </c>
       <c r="D278" s="1">
-        <v>98.764</v>
+        <v>97.93</v>
       </c>
       <c r="E278" s="1">
-        <v>99.736</v>
+        <v>99.628</v>
       </c>
       <c r="F278" t="s">
         <v>8</v>
       </c>
       <c r="G278">
         <v>1.0</v>
       </c>
       <c r="H278" s="1">
-        <v>199472.0</v>
+        <v>206229.96</v>
       </c>
       <c r="I278" s="1">
-        <v>-1944.0</v>
+        <v>-3514.86</v>
       </c>
       <c r="J278" s="1">
-        <v>-0.97457287238309</v>
+        <v>-1.7043401453407</v>
       </c>
       <c r="K278">
-        <v>1.68</v>
+        <v>1.99</v>
       </c>
       <c r="L278" t="s">
-        <v>677</v>
+        <v>672</v>
       </c>
       <c r="M278" s="1">
-        <v>197528.0</v>
+        <v>202715.1</v>
       </c>
       <c r="N278" s="1">
-        <v>200881.42</v>
+        <v>206843.76</v>
       </c>
       <c r="O278" s="1">
-        <v>0.11</v>
+        <v>0.12</v>
       </c>
       <c r="P278">
         <v>1</v>
       </c>
     </row>
     <row r="279" spans="1:16">
       <c r="A279" t="s">
-        <v>678</v>
+        <v>673</v>
       </c>
       <c r="B279" t="s">
-        <v>679</v>
+        <v>674</v>
       </c>
       <c r="C279" s="1">
-        <v>156000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D279" s="1">
-        <v>98.638</v>
+        <v>98.464</v>
       </c>
       <c r="E279" s="1">
-        <v>99.594</v>
+        <v>99.736</v>
       </c>
       <c r="F279" t="s">
         <v>8</v>
       </c>
       <c r="G279">
         <v>1.0</v>
       </c>
       <c r="H279" s="1">
-        <v>155366.64</v>
+        <v>199472.0</v>
       </c>
       <c r="I279" s="1">
-        <v>-1491.36</v>
+        <v>-2544.0</v>
       </c>
       <c r="J279" s="1">
-        <v>-0.9598971825612</v>
+        <v>-1.2753669687976</v>
       </c>
       <c r="K279">
-        <v>2.94</v>
+        <v>1.9</v>
       </c>
       <c r="L279" t="s">
-        <v>680</v>
+        <v>675</v>
       </c>
       <c r="M279" s="1">
-        <v>153875.28</v>
+        <v>196928.0</v>
       </c>
       <c r="N279" s="1">
-        <v>158462.32</v>
+        <v>200719.78</v>
       </c>
       <c r="O279" s="1">
-        <v>0.09</v>
+        <v>0.11</v>
       </c>
       <c r="P279">
         <v>1</v>
       </c>
     </row>
     <row r="280" spans="1:16">
       <c r="A280" t="s">
-        <v>681</v>
+        <v>676</v>
       </c>
       <c r="B280" t="s">
-        <v>682</v>
+        <v>677</v>
       </c>
       <c r="C280" s="1">
-        <v>300000.0</v>
+        <v>232000.0</v>
       </c>
       <c r="D280" s="1">
-        <v>95.26</v>
+        <v>99.175</v>
       </c>
       <c r="E280" s="1">
-        <v>93.6</v>
+        <v>99.394</v>
       </c>
       <c r="F280" t="s">
         <v>8</v>
       </c>
       <c r="G280">
         <v>1.0</v>
       </c>
       <c r="H280" s="1">
-        <v>280800.0</v>
+        <v>230594.08</v>
       </c>
       <c r="I280" s="1">
-        <v>4980.0</v>
+        <v>-508.08</v>
       </c>
       <c r="J280" s="1">
-        <v>1.7735042735043</v>
+        <v>-0.22033523150291</v>
       </c>
       <c r="K280">
-        <v>0.82</v>
-[...2 lines deleted...]
-        <v>683</v>
+        <v>0.14</v>
+      </c>
+      <c r="L280">
+        <v>333.7</v>
       </c>
       <c r="M280" s="1">
-        <v>285780.0</v>
+        <v>230086.0</v>
       </c>
       <c r="N280" s="1">
-        <v>288237.53</v>
+        <v>230419.7</v>
       </c>
       <c r="O280" s="1">
-        <v>0.16</v>
+        <v>0.13</v>
       </c>
       <c r="P280">
         <v>1</v>
       </c>
     </row>
     <row r="281" spans="1:16">
       <c r="A281" t="s">
-        <v>684</v>
+        <v>678</v>
       </c>
       <c r="B281" t="s">
-        <v>685</v>
+        <v>679</v>
       </c>
       <c r="C281" s="1">
-        <v>500000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D281" s="1">
-        <v>98.645</v>
+        <v>95.135</v>
       </c>
       <c r="E281" s="1">
-        <v>100.0</v>
+        <v>93.6</v>
       </c>
       <c r="F281" t="s">
         <v>8</v>
       </c>
       <c r="G281">
         <v>1.0</v>
       </c>
       <c r="H281" s="1">
-        <v>500000.0</v>
+        <v>280800.0</v>
       </c>
       <c r="I281" s="1">
-        <v>-6775.0</v>
+        <v>4605.0</v>
       </c>
       <c r="J281" s="1">
-        <v>-1.355</v>
+        <v>1.6399572649573</v>
       </c>
       <c r="K281">
-        <v>2.61</v>
+        <v>0.91</v>
       </c>
       <c r="L281" t="s">
-        <v>686</v>
+        <v>680</v>
       </c>
       <c r="M281" s="1">
-        <v>493225.0</v>
+        <v>285405.0</v>
       </c>
       <c r="N281" s="1">
-        <v>506283.22</v>
+        <v>288129.66</v>
       </c>
       <c r="O281" s="1">
-        <v>0.28</v>
+        <v>0.16</v>
       </c>
       <c r="P281">
         <v>1</v>
       </c>
     </row>
     <row r="282" spans="1:16">
       <c r="A282" t="s">
-        <v>687</v>
+        <v>681</v>
       </c>
       <c r="B282" t="s">
-        <v>688</v>
+        <v>682</v>
       </c>
       <c r="C282" s="1">
-        <v>200000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D282" s="1">
-        <v>101.652</v>
+        <v>98.331</v>
       </c>
       <c r="E282" s="1">
-        <v>103.012</v>
+        <v>100.0</v>
       </c>
       <c r="F282" t="s">
         <v>8</v>
       </c>
       <c r="G282">
         <v>1.0</v>
       </c>
       <c r="H282" s="1">
-        <v>206024.0</v>
+        <v>500000.0</v>
       </c>
       <c r="I282" s="1">
-        <v>-2720.0</v>
+        <v>-8345.0</v>
       </c>
       <c r="J282" s="1">
-        <v>-1.3202345357822</v>
+        <v>-1.669</v>
       </c>
       <c r="K282">
-        <v>2.79</v>
+        <v>2.82</v>
       </c>
       <c r="L282" t="s">
-        <v>689</v>
+        <v>683</v>
       </c>
       <c r="M282" s="1">
-        <v>203304.0</v>
+        <v>491655.0</v>
       </c>
       <c r="N282" s="1">
-        <v>208893.04</v>
+        <v>505774.86</v>
       </c>
       <c r="O282" s="1">
-        <v>0.12</v>
+        <v>0.28</v>
       </c>
       <c r="P282">
         <v>1</v>
       </c>
     </row>
     <row r="283" spans="1:16">
       <c r="A283" t="s">
-        <v>690</v>
+        <v>684</v>
       </c>
       <c r="B283" t="s">
-        <v>691</v>
+        <v>685</v>
       </c>
       <c r="C283" s="1">
-        <v>223000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D283" s="1">
-        <v>101.238</v>
+        <v>101.218</v>
       </c>
       <c r="E283" s="1">
-        <v>99.849</v>
+        <v>103.012</v>
       </c>
       <c r="F283" t="s">
         <v>8</v>
       </c>
       <c r="G283">
         <v>1.0</v>
       </c>
       <c r="H283" s="1">
-        <v>222663.27</v>
+        <v>206024.0</v>
       </c>
       <c r="I283" s="1">
-        <v>3097.47</v>
+        <v>-3588.0</v>
       </c>
       <c r="J283" s="1">
-        <v>1.3911005618484</v>
+        <v>-1.7415446744069</v>
       </c>
       <c r="K283">
-        <v>2.31</v>
+        <v>3.03</v>
       </c>
       <c r="L283" t="s">
-        <v>692</v>
+        <v>686</v>
       </c>
       <c r="M283" s="1">
-        <v>225760.74</v>
+        <v>202436.0</v>
       </c>
       <c r="N283" s="1">
-        <v>230912.04</v>
+        <v>208490.79</v>
       </c>
       <c r="O283" s="1">
-        <v>0.13</v>
+        <v>0.12</v>
       </c>
       <c r="P283">
         <v>1</v>
       </c>
     </row>
     <row r="284" spans="1:16">
       <c r="A284" t="s">
-        <v>693</v>
+        <v>687</v>
       </c>
       <c r="B284" t="s">
-        <v>694</v>
+        <v>688</v>
       </c>
       <c r="C284" s="1">
-        <v>163000.0</v>
+        <v>223000.0</v>
       </c>
       <c r="D284" s="1">
-        <v>100.06</v>
+        <v>100.638</v>
       </c>
       <c r="E284" s="1">
-        <v>99.115</v>
+        <v>99.849</v>
       </c>
       <c r="F284" t="s">
         <v>8</v>
       </c>
       <c r="G284">
         <v>1.0</v>
       </c>
       <c r="H284" s="1">
-        <v>161557.45</v>
+        <v>222663.27</v>
       </c>
       <c r="I284" s="1">
-        <v>1540.35</v>
+        <v>1759.47</v>
       </c>
       <c r="J284" s="1">
-        <v>0.95343792564193</v>
+        <v>0.7901931917195</v>
       </c>
       <c r="K284">
-        <v>0.22</v>
-[...2 lines deleted...]
-        <v>359.49</v>
+        <v>2.52</v>
+      </c>
+      <c r="L284" t="s">
+        <v>689</v>
       </c>
       <c r="M284" s="1">
-        <v>163097.8</v>
+        <v>224422.74</v>
       </c>
       <c r="N284" s="1">
-        <v>163457.29</v>
+        <v>230044.48</v>
       </c>
       <c r="O284" s="1">
-        <v>0.09</v>
+        <v>0.13</v>
       </c>
       <c r="P284">
         <v>1</v>
       </c>
     </row>
     <row r="285" spans="1:16">
       <c r="A285" t="s">
-        <v>695</v>
+        <v>690</v>
       </c>
       <c r="B285" t="s">
-        <v>696</v>
+        <v>691</v>
       </c>
       <c r="C285" s="1">
-        <v>215125.61</v>
+        <v>163000.0</v>
       </c>
       <c r="D285" s="1">
-        <v>89.758</v>
+        <v>99.518</v>
       </c>
       <c r="E285" s="1">
-        <v>95.04090657</v>
+        <v>99.115</v>
       </c>
       <c r="F285" t="s">
         <v>8</v>
       </c>
       <c r="G285">
         <v>1.0</v>
       </c>
       <c r="H285" s="1">
-        <v>204457.33</v>
+        <v>161557.45</v>
       </c>
       <c r="I285" s="1">
-        <v>-11364.89</v>
+        <v>656.89</v>
       </c>
       <c r="J285" s="1">
-        <v>-5.5585632464241</v>
+        <v>0.40659839580286</v>
       </c>
       <c r="K285">
-        <v>1.22</v>
-[...2 lines deleted...]
-        <v>697</v>
+        <v>0.41</v>
+      </c>
+      <c r="L285">
+        <v>672.1</v>
       </c>
       <c r="M285" s="1">
-        <v>193092.44</v>
+        <v>162214.34</v>
       </c>
       <c r="N285" s="1">
-        <v>195720.51</v>
+        <v>162886.44</v>
       </c>
       <c r="O285" s="1">
-        <v>0.11</v>
+        <v>0.09</v>
       </c>
       <c r="P285">
         <v>1</v>
       </c>
     </row>
     <row r="286" spans="1:16">
       <c r="A286" t="s">
-        <v>698</v>
+        <v>692</v>
       </c>
       <c r="B286" t="s">
-        <v>699</v>
+        <v>693</v>
       </c>
       <c r="C286" s="1">
-        <v>290000.0</v>
+        <v>216054.61</v>
       </c>
       <c r="D286" s="1">
-        <v>93.963</v>
+        <v>89.631</v>
       </c>
       <c r="E286" s="1">
-        <v>93.818</v>
+        <v>95.01698205</v>
       </c>
       <c r="F286" t="s">
         <v>8</v>
       </c>
       <c r="G286">
         <v>1.0</v>
       </c>
       <c r="H286" s="1">
-        <v>272072.2</v>
+        <v>205288.57</v>
       </c>
       <c r="I286" s="1">
-        <v>420.5</v>
+        <v>-11636.66</v>
       </c>
       <c r="J286" s="1">
-        <v>0.15455456309024</v>
+        <v>-5.6684402838404</v>
       </c>
       <c r="K286">
-        <v>0.13</v>
-[...2 lines deleted...]
-        <v>386.14</v>
+        <v>1.29</v>
+      </c>
+      <c r="L286" t="s">
+        <v>694</v>
       </c>
       <c r="M286" s="1">
-        <v>272492.7</v>
+        <v>193651.91</v>
       </c>
       <c r="N286" s="1">
-        <v>272878.84</v>
+        <v>196445.23</v>
       </c>
       <c r="O286" s="1">
-        <v>0.15</v>
+        <v>0.11</v>
       </c>
       <c r="P286">
         <v>1</v>
       </c>
     </row>
     <row r="287" spans="1:16">
       <c r="A287" t="s">
-        <v>700</v>
+        <v>695</v>
       </c>
       <c r="B287" t="s">
-        <v>701</v>
+        <v>696</v>
       </c>
       <c r="C287" s="1">
-        <v>190000.0</v>
+        <v>291253.0</v>
       </c>
       <c r="D287" s="1">
-        <v>65.471</v>
+        <v>93.649</v>
       </c>
       <c r="E287" s="1">
-        <v>65.161</v>
+        <v>93.81710403</v>
       </c>
       <c r="F287" t="s">
         <v>8</v>
       </c>
       <c r="G287">
         <v>1.0</v>
       </c>
       <c r="H287" s="1">
-        <v>123805.9</v>
+        <v>273245.13</v>
       </c>
       <c r="I287" s="1">
-        <v>589.0</v>
+        <v>-489.61</v>
       </c>
       <c r="J287" s="1">
-        <v>0.475744693912</v>
+        <v>-0.17918343137534</v>
       </c>
       <c r="K287">
-        <v>1.41</v>
-[...2 lines deleted...]
-        <v>702</v>
+        <v>0.21</v>
+      </c>
+      <c r="L287">
+        <v>603.25</v>
       </c>
       <c r="M287" s="1">
-        <v>124394.9</v>
+        <v>272755.52</v>
       </c>
       <c r="N287" s="1">
-        <v>127073.12</v>
+        <v>273358.77</v>
       </c>
       <c r="O287" s="1">
-        <v>0.07</v>
+        <v>0.15</v>
       </c>
       <c r="P287">
         <v>1</v>
       </c>
     </row>
     <row r="288" spans="1:16">
       <c r="A288" t="s">
-        <v>703</v>
+        <v>697</v>
       </c>
       <c r="B288" t="s">
-        <v>704</v>
+        <v>698</v>
       </c>
       <c r="C288" s="1">
-        <v>1681000.0</v>
+        <v>190820.0</v>
       </c>
       <c r="D288" s="1">
-        <v>101.659</v>
+        <v>65.568</v>
       </c>
       <c r="E288" s="1">
-        <v>111.74737299</v>
+        <v>65.16378786</v>
       </c>
       <c r="F288" t="s">
         <v>8</v>
       </c>
       <c r="G288">
         <v>1.0</v>
       </c>
       <c r="H288" s="1">
-        <v>1878473.34</v>
+        <v>124345.54</v>
       </c>
       <c r="I288" s="1">
-        <v>314798.7</v>
+        <v>771.31</v>
       </c>
       <c r="J288" s="1">
-        <v>16.75822026838</v>
+        <v>0.62029566963158</v>
       </c>
       <c r="K288">
-        <v>0.17</v>
+        <v>1.49</v>
       </c>
       <c r="L288" t="s">
-        <v>705</v>
+        <v>699</v>
       </c>
       <c r="M288" s="1">
-        <v>2193272.04</v>
+        <v>125116.85</v>
       </c>
       <c r="N288" s="1">
-        <v>2196130.11</v>
+        <v>127963.47</v>
       </c>
       <c r="O288" s="1">
-        <v>1.23</v>
+        <v>0.07</v>
       </c>
       <c r="P288">
         <v>1</v>
       </c>
     </row>
     <row r="289" spans="1:16">
       <c r="A289" t="s">
-        <v>706</v>
+        <v>700</v>
       </c>
       <c r="B289" t="s">
-        <v>707</v>
+        <v>701</v>
       </c>
       <c r="C289" s="1">
-        <v>3170000.0</v>
+        <v>1688000.0</v>
       </c>
       <c r="D289" s="1">
-        <v>100.03</v>
+        <v>102.304</v>
       </c>
       <c r="E289" s="1">
-        <v>100.913</v>
+        <v>111.83014988</v>
       </c>
       <c r="F289" t="s">
         <v>8</v>
       </c>
       <c r="G289">
         <v>1.0</v>
       </c>
       <c r="H289" s="1">
-        <v>3198942.1</v>
+        <v>1887692.93</v>
       </c>
       <c r="I289" s="1">
-        <v>-27991.1</v>
+        <v>343606.33</v>
       </c>
       <c r="J289" s="1">
-        <v>-0.87501114821678</v>
+        <v>18.202448318753</v>
       </c>
       <c r="K289">
-        <v>0.4</v>
+        <v>0.26</v>
       </c>
       <c r="L289" t="s">
-        <v>708</v>
+        <v>702</v>
       </c>
       <c r="M289" s="1">
-        <v>3170951.0</v>
+        <v>2231299.26</v>
       </c>
       <c r="N289" s="1">
-        <v>3183679.16</v>
+        <v>2235670.25</v>
       </c>
       <c r="O289" s="1">
-        <v>1.79</v>
+        <v>1.25</v>
       </c>
       <c r="P289">
         <v>1</v>
       </c>
     </row>
     <row r="290" spans="1:16">
       <c r="A290" t="s">
-        <v>709</v>
+        <v>703</v>
       </c>
       <c r="B290" t="s">
-        <v>710</v>
+        <v>704</v>
       </c>
       <c r="C290" s="1">
-        <v>1810000.0</v>
+        <v>3184000.0</v>
       </c>
       <c r="D290" s="1">
-        <v>98.459</v>
+        <v>99.957</v>
       </c>
       <c r="E290" s="1">
-        <v>97.901</v>
+        <v>100.90869095</v>
       </c>
       <c r="F290" t="s">
         <v>8</v>
       </c>
       <c r="G290">
         <v>1.0</v>
       </c>
       <c r="H290" s="1">
-        <v>1772008.1</v>
+        <v>3212932.72</v>
       </c>
       <c r="I290" s="1">
-        <v>10099.8</v>
+        <v>-30301.84</v>
       </c>
       <c r="J290" s="1">
-        <v>0.56996353459107</v>
+        <v>-0.94312090045882</v>
       </c>
       <c r="K290">
-        <v>0.33</v>
+        <v>0.54</v>
       </c>
       <c r="L290" t="s">
-        <v>711</v>
+        <v>705</v>
       </c>
       <c r="M290" s="1">
-        <v>1782107.9</v>
+        <v>3182630.88</v>
       </c>
       <c r="N290" s="1">
-        <v>1787995.32</v>
+        <v>3199901.0</v>
       </c>
       <c r="O290" s="1">
-        <v>1.0</v>
+        <v>1.79</v>
       </c>
       <c r="P290">
         <v>1</v>
       </c>
     </row>
     <row r="291" spans="1:16">
       <c r="A291" t="s">
-        <v>712</v>
+        <v>706</v>
       </c>
       <c r="B291" t="s">
-        <v>713</v>
+        <v>707</v>
       </c>
       <c r="C291" s="1">
-        <v>3220000.0</v>
+        <v>1817000.0</v>
       </c>
       <c r="D291" s="1">
-        <v>93.744</v>
+        <v>98.393</v>
       </c>
       <c r="E291" s="1">
-        <v>93.703</v>
+        <v>97.90117722</v>
       </c>
       <c r="F291" t="s">
         <v>8</v>
       </c>
       <c r="G291">
         <v>1.0</v>
       </c>
       <c r="H291" s="1">
-        <v>3017236.6</v>
+        <v>1778864.39</v>
       </c>
       <c r="I291" s="1">
-        <v>1320.2</v>
+        <v>8936.42</v>
       </c>
       <c r="J291" s="1">
-        <v>0.043755269308347</v>
+        <v>0.50236656881979</v>
       </c>
       <c r="K291">
-        <v>0.47</v>
+        <v>0.5</v>
       </c>
       <c r="L291" t="s">
-        <v>714</v>
+        <v>708</v>
       </c>
       <c r="M291" s="1">
-        <v>3018556.8</v>
+        <v>1787800.81</v>
       </c>
       <c r="N291" s="1">
-        <v>3033628.68</v>
+        <v>1796821.62</v>
       </c>
       <c r="O291" s="1">
-        <v>1.7</v>
+        <v>1.01</v>
       </c>
       <c r="P291">
         <v>1</v>
       </c>
     </row>
     <row r="292" spans="1:16">
       <c r="A292" t="s">
-        <v>715</v>
+        <v>709</v>
       </c>
       <c r="B292" t="s">
-        <v>716</v>
+        <v>710</v>
       </c>
       <c r="C292" s="1">
-        <v>1290000.0</v>
+        <v>3234000.0</v>
       </c>
       <c r="D292" s="1">
-        <v>85.402</v>
+        <v>93.782</v>
       </c>
       <c r="E292" s="1">
-        <v>97.70900853</v>
+        <v>93.70027706</v>
       </c>
       <c r="F292" t="s">
         <v>8</v>
       </c>
       <c r="G292">
         <v>1.0</v>
       </c>
       <c r="H292" s="1">
-        <v>1260446.21</v>
+        <v>3030266.96</v>
       </c>
       <c r="I292" s="1">
-        <v>-158760.41</v>
+        <v>2642.92</v>
       </c>
       <c r="J292" s="1">
-        <v>-12.595572007789</v>
+        <v>0.087217398166134</v>
       </c>
       <c r="K292">
-        <v>0.47</v>
+        <v>0.64</v>
       </c>
       <c r="L292" t="s">
-        <v>717</v>
+        <v>711</v>
       </c>
       <c r="M292" s="1">
-        <v>1101685.8</v>
+        <v>3032909.88</v>
       </c>
       <c r="N292" s="1">
-        <v>1107723.91</v>
+        <v>3053759.51</v>
       </c>
       <c r="O292" s="1">
-        <v>0.62</v>
+        <v>1.71</v>
       </c>
       <c r="P292">
         <v>1</v>
       </c>
     </row>
     <row r="293" spans="1:16">
       <c r="A293" t="s">
-        <v>718</v>
+        <v>712</v>
       </c>
       <c r="B293" t="s">
-        <v>719</v>
+        <v>713</v>
       </c>
       <c r="C293" s="1">
-        <v>3582000.0</v>
+        <v>1295000.0</v>
       </c>
       <c r="D293" s="1">
-        <v>100.149</v>
+        <v>85.527</v>
       </c>
       <c r="E293" s="1">
-        <v>99.85</v>
+        <v>97.65944093</v>
       </c>
       <c r="F293" t="s">
         <v>8</v>
       </c>
       <c r="G293">
         <v>1.0</v>
       </c>
       <c r="H293" s="1">
-        <v>3576627.0</v>
+        <v>1264689.76</v>
       </c>
       <c r="I293" s="1">
-        <v>10710.18</v>
+        <v>-157115.11</v>
       </c>
       <c r="J293" s="1">
-        <v>0.29944917376064</v>
+        <v>-12.423213579273</v>
       </c>
       <c r="K293">
-        <v>0.01</v>
-[...2 lines deleted...]
-        <v>376.01</v>
+        <v>0.64</v>
+      </c>
+      <c r="L293" t="s">
+        <v>714</v>
       </c>
       <c r="M293" s="1">
-        <v>3587337.18</v>
+        <v>1107574.65</v>
       </c>
       <c r="N293" s="1">
-        <v>3587713.19</v>
+        <v>1115923.53</v>
       </c>
       <c r="O293" s="1">
-        <v>2.01</v>
+        <v>0.62</v>
       </c>
       <c r="P293">
         <v>1</v>
       </c>
     </row>
     <row r="294" spans="1:16">
       <c r="A294" t="s">
-        <v>720</v>
+        <v>715</v>
       </c>
       <c r="B294" t="s">
-        <v>721</v>
+        <v>716</v>
       </c>
       <c r="C294" s="1">
-        <v>2687000.0</v>
+        <v>3598000.0</v>
       </c>
       <c r="D294" s="1">
-        <v>97.161</v>
+        <v>100.14</v>
       </c>
       <c r="E294" s="1">
-        <v>96.791</v>
+        <v>99.84827904</v>
       </c>
       <c r="F294" t="s">
         <v>8</v>
       </c>
       <c r="G294">
         <v>1.0</v>
       </c>
       <c r="H294" s="1">
-        <v>2600774.17</v>
+        <v>3592541.08</v>
       </c>
       <c r="I294" s="1">
-        <v>9941.9</v>
+        <v>10496.12</v>
       </c>
       <c r="J294" s="1">
-        <v>0.38226694630699</v>
+        <v>0.2921642304505</v>
       </c>
       <c r="K294">
-        <v>0.23</v>
+        <v>0.22</v>
       </c>
       <c r="L294" t="s">
-        <v>722</v>
+        <v>717</v>
       </c>
       <c r="M294" s="1">
-        <v>2610716.07</v>
+        <v>3603037.2</v>
       </c>
       <c r="N294" s="1">
-        <v>2616934.35</v>
+        <v>3610968.7</v>
       </c>
       <c r="O294" s="1">
-        <v>1.47</v>
+        <v>2.02</v>
       </c>
       <c r="P294">
         <v>1</v>
       </c>
     </row>
     <row r="295" spans="1:16">
       <c r="A295" t="s">
-        <v>723</v>
+        <v>718</v>
       </c>
       <c r="B295" t="s">
-        <v>724</v>
+        <v>719</v>
       </c>
       <c r="C295" s="1">
-        <v>168000.0</v>
+        <v>2699000.0</v>
       </c>
       <c r="D295" s="1">
-        <v>96.562</v>
+        <v>97.266</v>
       </c>
       <c r="E295" s="1">
-        <v>99.406</v>
+        <v>96.78992849</v>
       </c>
       <c r="F295" t="s">
         <v>8</v>
       </c>
       <c r="G295">
         <v>1.0</v>
       </c>
       <c r="H295" s="1">
-        <v>167002.08</v>
+        <v>2612360.17</v>
       </c>
       <c r="I295" s="1">
-        <v>-4777.92</v>
+        <v>12849.17</v>
       </c>
       <c r="J295" s="1">
-        <v>-2.8609943061787</v>
+        <v>0.49186058444613</v>
       </c>
       <c r="K295">
-        <v>1.14</v>
+        <v>0.44</v>
       </c>
       <c r="L295" t="s">
-        <v>725</v>
+        <v>720</v>
       </c>
       <c r="M295" s="1">
-        <v>162224.16</v>
+        <v>2625209.34</v>
       </c>
       <c r="N295" s="1">
-        <v>164137.17</v>
+        <v>2637133.61</v>
       </c>
       <c r="O295" s="1">
-        <v>0.09</v>
+        <v>1.48</v>
       </c>
       <c r="P295">
         <v>1</v>
       </c>
     </row>
     <row r="296" spans="1:16">
       <c r="A296" t="s">
-        <v>726</v>
+        <v>721</v>
       </c>
       <c r="B296" t="s">
-        <v>727</v>
+        <v>722</v>
       </c>
       <c r="C296" s="1">
-        <v>446000.0</v>
+        <v>168000.0</v>
       </c>
       <c r="D296" s="1">
-        <v>98.541</v>
+        <v>96.102</v>
       </c>
       <c r="E296" s="1">
-        <v>100.0</v>
+        <v>99.406</v>
       </c>
       <c r="F296" t="s">
         <v>8</v>
       </c>
       <c r="G296">
         <v>1.0</v>
       </c>
       <c r="H296" s="1">
-        <v>446000.0</v>
+        <v>167002.08</v>
       </c>
       <c r="I296" s="1">
-        <v>-6507.14</v>
+        <v>-5550.72</v>
       </c>
       <c r="J296" s="1">
-        <v>-1.459</v>
+        <v>-3.3237430336197</v>
       </c>
       <c r="K296">
-        <v>0.55</v>
+        <v>1.31</v>
       </c>
       <c r="L296" t="s">
-        <v>728</v>
+        <v>723</v>
       </c>
       <c r="M296" s="1">
-        <v>439492.86</v>
+        <v>161451.36</v>
       </c>
       <c r="N296" s="1">
-        <v>441945.3</v>
+        <v>163652.04</v>
       </c>
       <c r="O296" s="1">
-        <v>0.25</v>
+        <v>0.09</v>
       </c>
       <c r="P296">
         <v>1</v>
       </c>
     </row>
     <row r="297" spans="1:16">
       <c r="A297" t="s">
-        <v>729</v>
+        <v>724</v>
       </c>
       <c r="B297" t="s">
-        <v>730</v>
+        <v>725</v>
       </c>
       <c r="C297" s="1">
-        <v>200000.0</v>
+        <v>446000.0</v>
       </c>
       <c r="D297" s="1">
-        <v>103.695</v>
+        <v>98.289</v>
       </c>
       <c r="E297" s="1">
-        <v>100.77</v>
+        <v>100.0</v>
       </c>
       <c r="F297" t="s">
         <v>8</v>
       </c>
       <c r="G297">
         <v>1.0</v>
       </c>
       <c r="H297" s="1">
-        <v>201540.0</v>
+        <v>446000.0</v>
       </c>
       <c r="I297" s="1">
-        <v>5850.0</v>
+        <v>-7631.06</v>
       </c>
       <c r="J297" s="1">
-        <v>2.9026495980947</v>
+        <v>-1.711</v>
       </c>
       <c r="K297">
-        <v>0.08</v>
-[...2 lines deleted...]
-        <v>156.16</v>
+        <v>0.72</v>
+      </c>
+      <c r="L297" t="s">
+        <v>726</v>
       </c>
       <c r="M297" s="1">
-        <v>207390.0</v>
+        <v>438368.94</v>
       </c>
       <c r="N297" s="1">
-        <v>207546.16</v>
+        <v>441587.76</v>
       </c>
       <c r="O297" s="1">
-        <v>0.12</v>
+        <v>0.25</v>
       </c>
       <c r="P297">
         <v>1</v>
       </c>
     </row>
     <row r="298" spans="1:16">
       <c r="A298" t="s">
-        <v>731</v>
+        <v>727</v>
       </c>
       <c r="B298" t="s">
-        <v>732</v>
+        <v>728</v>
       </c>
       <c r="C298" s="1">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D298" s="1">
-        <v>100.037</v>
+        <v>103.148</v>
       </c>
       <c r="E298" s="1">
-        <v>98.69</v>
+        <v>100.77</v>
       </c>
       <c r="F298" t="s">
         <v>8</v>
       </c>
       <c r="G298">
         <v>1.0</v>
       </c>
       <c r="H298" s="1">
-        <v>296070.0</v>
+        <v>201540.0</v>
       </c>
       <c r="I298" s="1">
-        <v>4041.0</v>
+        <v>4756.0</v>
       </c>
       <c r="J298" s="1">
-        <v>1.3648799270443</v>
+        <v>2.35982931428</v>
       </c>
       <c r="K298">
-        <v>2.25</v>
-[...2 lines deleted...]
-        <v>733</v>
+        <v>0.34</v>
+      </c>
+      <c r="L298">
+        <v>676.71</v>
       </c>
       <c r="M298" s="1">
-        <v>300111.0</v>
+        <v>206296.0</v>
       </c>
       <c r="N298" s="1">
-        <v>306863.05</v>
+        <v>206972.71</v>
       </c>
       <c r="O298" s="1">
-        <v>0.17</v>
+        <v>0.12</v>
       </c>
       <c r="P298">
         <v>1</v>
       </c>
     </row>
     <row r="299" spans="1:16">
       <c r="A299" t="s">
-        <v>734</v>
+        <v>729</v>
       </c>
       <c r="B299" t="s">
-        <v>735</v>
+        <v>730</v>
       </c>
       <c r="C299" s="1">
-        <v>500000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D299" s="1">
-        <v>84.417</v>
+        <v>100.039</v>
       </c>
       <c r="E299" s="1">
-        <v>85.4208</v>
+        <v>98.69</v>
       </c>
       <c r="F299" t="s">
         <v>8</v>
       </c>
       <c r="G299">
         <v>1.0</v>
       </c>
       <c r="H299" s="1">
-        <v>427104.0</v>
+        <v>296070.0</v>
       </c>
       <c r="I299" s="1">
-        <v>-5019.0</v>
+        <v>4047.0</v>
       </c>
       <c r="J299" s="1">
-        <v>-1.1751236232861</v>
+        <v>1.3669064748201</v>
       </c>
       <c r="K299">
-        <v>0.31</v>
+        <v>2.46</v>
       </c>
       <c r="L299" t="s">
-        <v>736</v>
+        <v>731</v>
       </c>
       <c r="M299" s="1">
-        <v>422085.0</v>
+        <v>300117.0</v>
       </c>
       <c r="N299" s="1">
-        <v>423643.22</v>
+        <v>307506.04</v>
       </c>
       <c r="O299" s="1">
-        <v>0.24</v>
+        <v>0.17</v>
       </c>
       <c r="P299">
         <v>1</v>
       </c>
     </row>
     <row r="300" spans="1:16">
       <c r="A300" t="s">
-        <v>737</v>
+        <v>732</v>
       </c>
       <c r="B300" t="s">
-        <v>738</v>
+        <v>733</v>
       </c>
       <c r="C300" s="1">
-        <v>181000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D300" s="1">
-        <v>100.819</v>
+        <v>83.961</v>
       </c>
       <c r="E300" s="1">
-        <v>99.609</v>
+        <v>85.4208</v>
       </c>
       <c r="F300" t="s">
         <v>8</v>
       </c>
       <c r="G300">
         <v>1.0</v>
       </c>
       <c r="H300" s="1">
-        <v>180292.29</v>
+        <v>427104.0</v>
       </c>
       <c r="I300" s="1">
-        <v>2190.1</v>
+        <v>-7299.0</v>
       </c>
       <c r="J300" s="1">
-        <v>1.2147496712144</v>
+        <v>-1.708951449764</v>
       </c>
       <c r="K300">
-        <v>3.82</v>
+        <v>0.36</v>
       </c>
       <c r="L300" t="s">
-        <v>739</v>
+        <v>734</v>
       </c>
       <c r="M300" s="1">
-        <v>182482.39</v>
+        <v>419805.0</v>
       </c>
       <c r="N300" s="1">
-        <v>189405.02</v>
+        <v>421602.95</v>
       </c>
       <c r="O300" s="1">
-        <v>0.11</v>
+        <v>0.24</v>
       </c>
       <c r="P300">
         <v>1</v>
       </c>
     </row>
     <row r="301" spans="1:16">
       <c r="A301" t="s">
-        <v>740</v>
+        <v>735</v>
       </c>
       <c r="B301" t="s">
-        <v>741</v>
+        <v>736</v>
       </c>
       <c r="C301" s="1">
-        <v>141000.0</v>
+        <v>181000.0</v>
       </c>
       <c r="D301" s="1">
-        <v>101.8</v>
+        <v>100.324</v>
       </c>
       <c r="E301" s="1">
-        <v>99.813</v>
+        <v>99.609</v>
       </c>
       <c r="F301" t="s">
         <v>8</v>
       </c>
       <c r="G301">
         <v>1.0</v>
       </c>
       <c r="H301" s="1">
-        <v>140736.33</v>
+        <v>180292.29</v>
       </c>
       <c r="I301" s="1">
-        <v>2801.67</v>
+        <v>1294.15</v>
       </c>
       <c r="J301" s="1">
-        <v>1.990722651358</v>
+        <v>0.71780662389945</v>
       </c>
       <c r="K301">
-        <v>3.65</v>
-[...2 lines deleted...]
-        <v>742</v>
+        <v>0.04</v>
+      </c>
+      <c r="L301">
+        <v>79.34</v>
       </c>
       <c r="M301" s="1">
-        <v>143538.0</v>
+        <v>181586.44</v>
       </c>
       <c r="N301" s="1">
-        <v>148687.4</v>
+        <v>181665.78</v>
       </c>
       <c r="O301" s="1">
-        <v>0.08</v>
+        <v>0.1</v>
       </c>
       <c r="P301">
         <v>1</v>
       </c>
     </row>
     <row r="302" spans="1:16">
       <c r="A302" t="s">
-        <v>743</v>
+        <v>737</v>
       </c>
       <c r="B302" t="s">
-        <v>744</v>
+        <v>738</v>
       </c>
       <c r="C302" s="1">
-        <v>191000.0</v>
+        <v>141000.0</v>
       </c>
       <c r="D302" s="1">
-        <v>103.891</v>
+        <v>101.144</v>
       </c>
       <c r="E302" s="1">
-        <v>100.0</v>
+        <v>99.813</v>
       </c>
       <c r="F302" t="s">
         <v>8</v>
       </c>
       <c r="G302">
         <v>1.0</v>
       </c>
       <c r="H302" s="1">
-        <v>191000.0</v>
+        <v>140736.33</v>
       </c>
       <c r="I302" s="1">
-        <v>7431.81</v>
+        <v>1876.71</v>
       </c>
       <c r="J302" s="1">
-        <v>3.891</v>
+        <v>1.3334936330939</v>
       </c>
       <c r="K302">
-        <v>2.39</v>
+        <v>3.86</v>
       </c>
       <c r="L302" t="s">
-        <v>745</v>
+        <v>739</v>
       </c>
       <c r="M302" s="1">
-        <v>198431.81</v>
+        <v>142613.04</v>
       </c>
       <c r="N302" s="1">
-        <v>202992.71</v>
+        <v>148061.82</v>
       </c>
       <c r="O302" s="1">
-        <v>0.11</v>
+        <v>0.08</v>
       </c>
       <c r="P302">
         <v>1</v>
       </c>
     </row>
     <row r="303" spans="1:16">
       <c r="A303" t="s">
-        <v>746</v>
+        <v>740</v>
       </c>
       <c r="B303" t="s">
-        <v>747</v>
+        <v>741</v>
       </c>
       <c r="C303" s="1">
-        <v>500000.0</v>
+        <v>191000.0</v>
       </c>
       <c r="D303" s="1">
-        <v>98.513</v>
+        <v>103.098</v>
       </c>
       <c r="E303" s="1">
-        <v>99.423</v>
+        <v>100.0</v>
       </c>
       <c r="F303" t="s">
         <v>8</v>
       </c>
       <c r="G303">
         <v>1.0</v>
       </c>
       <c r="H303" s="1">
-        <v>497115.0</v>
+        <v>191000.0</v>
       </c>
       <c r="I303" s="1">
-        <v>-4550.0</v>
+        <v>5917.18</v>
       </c>
       <c r="J303" s="1">
-        <v>-0.91528117236454</v>
+        <v>3.098</v>
       </c>
       <c r="K303">
-        <v>0.39</v>
+        <v>2.62</v>
       </c>
       <c r="L303" t="s">
-        <v>537</v>
+        <v>742</v>
       </c>
       <c r="M303" s="1">
-        <v>492565.0</v>
+        <v>196917.18</v>
       </c>
       <c r="N303" s="1">
-        <v>494496.51</v>
+        <v>201920.89</v>
       </c>
       <c r="O303" s="1">
-        <v>0.28</v>
+        <v>0.11</v>
       </c>
       <c r="P303">
         <v>1</v>
       </c>
     </row>
     <row r="304" spans="1:16">
       <c r="A304" t="s">
-        <v>748</v>
+        <v>743</v>
       </c>
       <c r="B304" t="s">
-        <v>749</v>
+        <v>744</v>
       </c>
       <c r="C304" s="1">
-        <v>216000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D304" s="1">
-        <v>98.32</v>
+        <v>97.926</v>
       </c>
       <c r="E304" s="1">
-        <v>99.947</v>
+        <v>99.423</v>
       </c>
       <c r="F304" t="s">
         <v>8</v>
       </c>
       <c r="G304">
         <v>1.0</v>
       </c>
       <c r="H304" s="1">
-        <v>215885.52</v>
+        <v>497115.0</v>
       </c>
       <c r="I304" s="1">
-        <v>-3514.32</v>
+        <v>-7485.0</v>
       </c>
       <c r="J304" s="1">
-        <v>-1.6278627672667</v>
+        <v>-1.505687818714</v>
       </c>
       <c r="K304">
-        <v>1.52</v>
+        <v>0.55</v>
       </c>
       <c r="L304" t="s">
-        <v>750</v>
+        <v>745</v>
       </c>
       <c r="M304" s="1">
-        <v>212371.2</v>
+        <v>489630.0</v>
       </c>
       <c r="N304" s="1">
-        <v>215655.58</v>
+        <v>492383.42</v>
       </c>
       <c r="O304" s="1">
-        <v>0.12</v>
+        <v>0.28</v>
       </c>
       <c r="P304">
         <v>1</v>
       </c>
     </row>
     <row r="305" spans="1:16">
       <c r="A305" t="s">
-        <v>751</v>
+        <v>746</v>
       </c>
       <c r="B305" t="s">
-        <v>752</v>
+        <v>747</v>
       </c>
       <c r="C305" s="1">
-        <v>238000.0</v>
+        <v>216000.0</v>
       </c>
       <c r="D305" s="1">
-        <v>101.221</v>
+        <v>97.846</v>
       </c>
       <c r="E305" s="1">
-        <v>100.0</v>
+        <v>99.947</v>
       </c>
       <c r="F305" t="s">
         <v>8</v>
       </c>
       <c r="G305">
         <v>1.0</v>
       </c>
       <c r="H305" s="1">
-        <v>238000.0</v>
+        <v>215885.52</v>
       </c>
       <c r="I305" s="1">
-        <v>2905.98</v>
+        <v>-4538.16</v>
       </c>
       <c r="J305" s="1">
-        <v>1.221</v>
+        <v>-2.1021141204839</v>
       </c>
       <c r="K305">
-        <v>0.36</v>
-[...2 lines deleted...]
-        <v>863.22</v>
+        <v>1.73</v>
+      </c>
+      <c r="L305" t="s">
+        <v>748</v>
       </c>
       <c r="M305" s="1">
-        <v>240905.98</v>
+        <v>211347.36</v>
       </c>
       <c r="N305" s="1">
-        <v>241769.2</v>
+        <v>215075.58</v>
       </c>
       <c r="O305" s="1">
-        <v>0.14</v>
+        <v>0.12</v>
       </c>
       <c r="P305">
         <v>1</v>
       </c>
     </row>
     <row r="306" spans="1:16">
       <c r="A306" t="s">
-        <v>753</v>
+        <v>749</v>
       </c>
       <c r="B306" t="s">
-        <v>754</v>
+        <v>750</v>
       </c>
       <c r="C306" s="1">
-        <v>600000.0</v>
+        <v>238000.0</v>
       </c>
       <c r="D306" s="1">
-        <v>98.334</v>
+        <v>100.464</v>
       </c>
       <c r="E306" s="1">
-        <v>99.779</v>
+        <v>100.0</v>
       </c>
       <c r="F306" t="s">
         <v>8</v>
       </c>
       <c r="G306">
         <v>1.0</v>
       </c>
       <c r="H306" s="1">
-        <v>598674.0</v>
+        <v>238000.0</v>
       </c>
       <c r="I306" s="1">
-        <v>-8670.0</v>
+        <v>1104.32</v>
       </c>
       <c r="J306" s="1">
-        <v>-1.4482005231562</v>
+        <v>0.464</v>
       </c>
       <c r="K306">
-        <v>0.6</v>
+        <v>0.62</v>
       </c>
       <c r="L306" t="s">
-        <v>755</v>
+        <v>751</v>
       </c>
       <c r="M306" s="1">
-        <v>590004.0</v>
+        <v>239104.32</v>
       </c>
       <c r="N306" s="1">
-        <v>593579.34</v>
+        <v>240584.12</v>
       </c>
       <c r="O306" s="1">
-        <v>0.33</v>
+        <v>0.13</v>
       </c>
       <c r="P306">
         <v>1</v>
       </c>
     </row>
     <row r="307" spans="1:16">
       <c r="A307" t="s">
-        <v>756</v>
+        <v>752</v>
       </c>
       <c r="B307" t="s">
-        <v>757</v>
+        <v>753</v>
       </c>
       <c r="C307" s="1">
-        <v>420000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D307" s="1">
-        <v>98.267</v>
+        <v>98.238</v>
       </c>
       <c r="E307" s="1">
-        <v>100.0</v>
+        <v>99.779</v>
       </c>
       <c r="F307" t="s">
         <v>8</v>
       </c>
       <c r="G307">
         <v>1.0</v>
       </c>
       <c r="H307" s="1">
-        <v>420000.0</v>
+        <v>598674.0</v>
       </c>
       <c r="I307" s="1">
-        <v>-7278.6</v>
+        <v>-9246.0</v>
       </c>
       <c r="J307" s="1">
-        <v>-1.733</v>
+        <v>-1.5444131530683</v>
       </c>
       <c r="K307">
-        <v>0.58</v>
+        <v>0.8</v>
       </c>
       <c r="L307" t="s">
-        <v>758</v>
+        <v>754</v>
       </c>
       <c r="M307" s="1">
-        <v>412721.4</v>
+        <v>589428.0</v>
       </c>
       <c r="N307" s="1">
-        <v>415159.24</v>
+        <v>594236.22</v>
       </c>
       <c r="O307" s="1">
-        <v>0.23</v>
+        <v>0.33</v>
       </c>
       <c r="P307">
         <v>1</v>
       </c>
     </row>
     <row r="308" spans="1:16">
       <c r="A308" t="s">
-        <v>759</v>
+        <v>755</v>
       </c>
       <c r="B308" t="s">
-        <v>760</v>
+        <v>756</v>
       </c>
       <c r="C308" s="1">
-        <v>160000.0</v>
+        <v>420000.0</v>
       </c>
       <c r="D308" s="1">
-        <v>98.206</v>
+        <v>98.235</v>
       </c>
       <c r="E308" s="1">
-        <v>99.215</v>
+        <v>100.0</v>
       </c>
       <c r="F308" t="s">
         <v>8</v>
       </c>
       <c r="G308">
         <v>1.0</v>
       </c>
       <c r="H308" s="1">
-        <v>158744.0</v>
+        <v>420000.0</v>
       </c>
       <c r="I308" s="1">
-        <v>-1614.4</v>
+        <v>-7413.0</v>
       </c>
       <c r="J308" s="1">
-        <v>-1.0169833190546</v>
+        <v>-1.765</v>
       </c>
       <c r="K308">
-        <v>4.12</v>
+        <v>0.76</v>
       </c>
       <c r="L308" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="M308" s="1">
-        <v>157129.6</v>
+        <v>412587.0</v>
       </c>
       <c r="N308" s="1">
-        <v>163721.38</v>
+        <v>415763.58</v>
       </c>
       <c r="O308" s="1">
-        <v>0.09</v>
+        <v>0.23</v>
       </c>
       <c r="P308">
         <v>1</v>
       </c>
     </row>
     <row r="309" spans="1:16">
       <c r="A309" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="B309" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
       <c r="C309" s="1">
-        <v>400000.0</v>
+        <v>160000.0</v>
       </c>
       <c r="D309" s="1">
-        <v>100.662</v>
+        <v>97.7</v>
       </c>
       <c r="E309" s="1">
-        <v>101.669</v>
+        <v>99.215</v>
       </c>
       <c r="F309" t="s">
         <v>8</v>
       </c>
       <c r="G309">
         <v>1.0</v>
       </c>
       <c r="H309" s="1">
-        <v>406676.0</v>
+        <v>158744.0</v>
       </c>
       <c r="I309" s="1">
-        <v>-4028.0</v>
+        <v>-2424.0</v>
       </c>
       <c r="J309" s="1">
-        <v>-0.99046907120164</v>
+        <v>-1.526986846747</v>
       </c>
       <c r="K309">
-        <v>0.36</v>
+        <v>4.33</v>
       </c>
       <c r="L309" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="M309" s="1">
-        <v>402648.0</v>
+        <v>156320.0</v>
       </c>
       <c r="N309" s="1">
-        <v>404078.3</v>
+        <v>163240.55</v>
       </c>
       <c r="O309" s="1">
-        <v>0.23</v>
+        <v>0.09</v>
       </c>
       <c r="P309">
         <v>1</v>
       </c>
     </row>
     <row r="310" spans="1:16">
       <c r="A310" t="s">
-        <v>765</v>
+        <v>761</v>
       </c>
       <c r="B310" t="s">
-        <v>766</v>
+        <v>762</v>
       </c>
       <c r="C310" s="1">
-        <v>270000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D310" s="1">
-        <v>100.276</v>
+        <v>100.316</v>
       </c>
       <c r="E310" s="1">
-        <v>100.0</v>
+        <v>101.669</v>
       </c>
       <c r="F310" t="s">
         <v>8</v>
       </c>
       <c r="G310">
         <v>1.0</v>
       </c>
       <c r="H310" s="1">
-        <v>270000.0</v>
+        <v>406676.0</v>
       </c>
       <c r="I310" s="1">
-        <v>745.2</v>
+        <v>-5412.0</v>
       </c>
       <c r="J310" s="1">
-        <v>0.276</v>
+        <v>-1.3307891294298</v>
       </c>
       <c r="K310">
-        <v>3.24</v>
+        <v>0.57</v>
       </c>
       <c r="L310" t="s">
-        <v>767</v>
+        <v>763</v>
       </c>
       <c r="M310" s="1">
-        <v>270745.2</v>
+        <v>401264.0</v>
       </c>
       <c r="N310" s="1">
-        <v>279496.57</v>
+        <v>403561.15</v>
       </c>
       <c r="O310" s="1">
-        <v>0.16</v>
+        <v>0.23</v>
       </c>
       <c r="P310">
         <v>1</v>
       </c>
     </row>
     <row r="311" spans="1:16">
       <c r="A311" t="s">
-        <v>768</v>
+        <v>764</v>
       </c>
       <c r="B311" t="s">
-        <v>769</v>
+        <v>765</v>
       </c>
       <c r="C311" s="1">
-        <v>245000.0</v>
+        <v>270000.0</v>
       </c>
       <c r="D311" s="1">
-        <v>100.558</v>
+        <v>99.975</v>
       </c>
       <c r="E311" s="1">
         <v>100.0</v>
       </c>
       <c r="F311" t="s">
         <v>8</v>
       </c>
       <c r="G311">
         <v>1.0</v>
       </c>
       <c r="H311" s="1">
-        <v>245000.0</v>
+        <v>270000.0</v>
       </c>
       <c r="I311" s="1">
-        <v>1367.1</v>
+        <v>-67.5</v>
       </c>
       <c r="J311" s="1">
-        <v>0.558</v>
+        <v>-0.025</v>
       </c>
       <c r="K311">
-        <v>2.31</v>
+        <v>3.43</v>
       </c>
       <c r="L311" t="s">
-        <v>770</v>
+        <v>766</v>
       </c>
       <c r="M311" s="1">
-        <v>246367.1</v>
+        <v>269932.5</v>
       </c>
       <c r="N311" s="1">
-        <v>252021.51</v>
+        <v>279204.79</v>
       </c>
       <c r="O311" s="1">
-        <v>0.14</v>
+        <v>0.16</v>
       </c>
       <c r="P311">
         <v>1</v>
       </c>
     </row>
     <row r="312" spans="1:16">
       <c r="A312" t="s">
-        <v>771</v>
+        <v>767</v>
       </c>
       <c r="B312" t="s">
-        <v>772</v>
+        <v>768</v>
       </c>
       <c r="C312" s="1">
-        <v>300000.0</v>
+        <v>245000.0</v>
       </c>
       <c r="D312" s="1">
-        <v>105.705</v>
+        <v>100.241</v>
       </c>
       <c r="E312" s="1">
-        <v>106.993</v>
+        <v>100.0</v>
       </c>
       <c r="F312" t="s">
         <v>8</v>
       </c>
       <c r="G312">
         <v>1.0</v>
       </c>
       <c r="H312" s="1">
-        <v>320979.0</v>
+        <v>245000.0</v>
       </c>
       <c r="I312" s="1">
-        <v>-3864.0</v>
+        <v>590.45</v>
       </c>
       <c r="J312" s="1">
-        <v>-1.2038170721449</v>
+        <v>0.241</v>
       </c>
       <c r="K312">
-        <v>2.85</v>
+        <v>2.51</v>
       </c>
       <c r="L312" t="s">
-        <v>773</v>
+        <v>769</v>
       </c>
       <c r="M312" s="1">
-        <v>317115.0</v>
+        <v>245590.45</v>
       </c>
       <c r="N312" s="1">
-        <v>325670.87</v>
+        <v>251732.31</v>
       </c>
       <c r="O312" s="1">
-        <v>0.18</v>
+        <v>0.14</v>
       </c>
       <c r="P312">
         <v>1</v>
       </c>
     </row>
     <row r="313" spans="1:16">
       <c r="A313" t="s">
-        <v>774</v>
+        <v>770</v>
       </c>
       <c r="B313" t="s">
-        <v>775</v>
+        <v>771</v>
       </c>
       <c r="C313" s="1">
-        <v>103000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D313" s="1">
-        <v>100.675</v>
+        <v>105.146</v>
       </c>
       <c r="E313" s="1">
-        <v>99.833</v>
+        <v>106.993</v>
       </c>
       <c r="F313" t="s">
         <v>8</v>
       </c>
       <c r="G313">
         <v>1.0</v>
       </c>
       <c r="H313" s="1">
-        <v>102827.99</v>
+        <v>320979.0</v>
       </c>
       <c r="I313" s="1">
-        <v>867.26</v>
+        <v>-5541.0</v>
       </c>
       <c r="J313" s="1">
-        <v>0.84340849218194</v>
+        <v>-1.7262811585805</v>
       </c>
       <c r="K313">
-        <v>2.93</v>
+        <v>3.11</v>
       </c>
       <c r="L313" t="s">
-        <v>776</v>
+        <v>772</v>
       </c>
       <c r="M313" s="1">
-        <v>103695.25</v>
+        <v>315438.0</v>
       </c>
       <c r="N313" s="1">
-        <v>106709.06</v>
+        <v>324761.21</v>
       </c>
       <c r="O313" s="1">
-        <v>0.06</v>
+        <v>0.18</v>
       </c>
       <c r="P313">
         <v>1</v>
       </c>
     </row>
     <row r="314" spans="1:16">
       <c r="A314" t="s">
-        <v>777</v>
+        <v>773</v>
       </c>
       <c r="B314" t="s">
-        <v>778</v>
+        <v>774</v>
       </c>
       <c r="C314" s="1">
-        <v>325000.0</v>
+        <v>203000.0</v>
       </c>
       <c r="D314" s="1">
-        <v>100.331</v>
+        <v>100.245</v>
       </c>
       <c r="E314" s="1">
-        <v>100.0</v>
+        <v>100.14531527</v>
       </c>
       <c r="F314" t="s">
         <v>8</v>
       </c>
       <c r="G314">
         <v>1.0</v>
       </c>
       <c r="H314" s="1">
-        <v>325000.0</v>
+        <v>203294.99</v>
       </c>
       <c r="I314" s="1">
-        <v>1075.75</v>
+        <v>202.36</v>
       </c>
       <c r="J314" s="1">
-        <v>0.331</v>
+        <v>0.099540082124011</v>
       </c>
       <c r="K314">
-        <v>2.18</v>
+        <v>3.15</v>
       </c>
       <c r="L314" t="s">
-        <v>779</v>
+        <v>775</v>
       </c>
       <c r="M314" s="1">
-        <v>326075.75</v>
+        <v>203497.35</v>
       </c>
       <c r="N314" s="1">
-        <v>333174.33</v>
+        <v>209882.12</v>
       </c>
       <c r="O314" s="1">
-        <v>0.19</v>
+        <v>0.12</v>
       </c>
       <c r="P314">
         <v>1</v>
       </c>
     </row>
     <row r="315" spans="1:16">
       <c r="A315" t="s">
-        <v>780</v>
+        <v>776</v>
       </c>
       <c r="B315" t="s">
-        <v>781</v>
+        <v>777</v>
       </c>
       <c r="C315" s="1">
-        <v>300000.0</v>
+        <v>325000.0</v>
       </c>
       <c r="D315" s="1">
-        <v>99.678</v>
+        <v>99.807</v>
       </c>
       <c r="E315" s="1">
-        <v>99.07</v>
+        <v>100.0</v>
       </c>
       <c r="F315" t="s">
         <v>8</v>
       </c>
       <c r="G315">
         <v>1.0</v>
       </c>
       <c r="H315" s="1">
-        <v>297210.0</v>
+        <v>325000.0</v>
       </c>
       <c r="I315" s="1">
-        <v>1824.0</v>
+        <v>-627.25</v>
       </c>
       <c r="J315" s="1">
-        <v>0.61370747955991</v>
+        <v>-0.193</v>
       </c>
       <c r="K315">
-        <v>0.58</v>
+        <v>2.38</v>
       </c>
       <c r="L315" t="s">
-        <v>782</v>
+        <v>778</v>
       </c>
       <c r="M315" s="1">
-        <v>299034.0</v>
+        <v>324372.75</v>
       </c>
       <c r="N315" s="1">
-        <v>300778.2</v>
+        <v>332107.97</v>
       </c>
       <c r="O315" s="1">
-        <v>0.17</v>
+        <v>0.19</v>
       </c>
       <c r="P315">
         <v>1</v>
       </c>
     </row>
     <row r="316" spans="1:16">
       <c r="A316" t="s">
-        <v>783</v>
+        <v>779</v>
       </c>
       <c r="B316" t="s">
-        <v>784</v>
+        <v>780</v>
       </c>
       <c r="C316" s="1">
-        <v>324315.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D316" s="1">
-        <v>97.941</v>
+        <v>99.198</v>
       </c>
       <c r="E316" s="1">
-        <v>98.43842869</v>
+        <v>99.07</v>
       </c>
       <c r="F316" t="s">
         <v>8</v>
       </c>
       <c r="G316">
         <v>1.0</v>
       </c>
       <c r="H316" s="1">
-        <v>319250.59</v>
+        <v>297210.0</v>
       </c>
       <c r="I316" s="1">
-        <v>-1613.24</v>
+        <v>384.0</v>
       </c>
       <c r="J316" s="1">
-        <v>-0.50532091420724</v>
+        <v>0.12920157464419</v>
       </c>
       <c r="K316">
-        <v>0.58</v>
+        <v>0.79</v>
       </c>
       <c r="L316" t="s">
-        <v>785</v>
+        <v>781</v>
       </c>
       <c r="M316" s="1">
-        <v>317637.35</v>
+        <v>297594.0</v>
       </c>
       <c r="N316" s="1">
-        <v>319516.6</v>
+        <v>299950.2</v>
       </c>
       <c r="O316" s="1">
-        <v>0.18</v>
+        <v>0.17</v>
       </c>
       <c r="P316">
         <v>1</v>
       </c>
     </row>
     <row r="317" spans="1:16">
       <c r="A317" t="s">
-        <v>786</v>
+        <v>782</v>
       </c>
       <c r="B317" t="s">
-        <v>787</v>
+        <v>783</v>
       </c>
       <c r="C317" s="1">
-        <v>1296294.0</v>
+        <v>325716.0</v>
       </c>
       <c r="D317" s="1">
-        <v>97.72</v>
+        <v>97.909</v>
       </c>
       <c r="E317" s="1">
-        <v>101.59279376</v>
+        <v>98.43582446</v>
       </c>
       <c r="F317" t="s">
         <v>8</v>
       </c>
       <c r="G317">
         <v>1.0</v>
       </c>
       <c r="H317" s="1">
-        <v>1316941.29</v>
+        <v>320621.23</v>
       </c>
       <c r="I317" s="1">
-        <v>-50202.79</v>
+        <v>-1715.95</v>
       </c>
       <c r="J317" s="1">
-        <v>-3.8120750242405</v>
+        <v>-0.53519537680022</v>
       </c>
       <c r="K317">
-        <v>0.67</v>
+        <v>0.62</v>
       </c>
       <c r="L317" t="s">
-        <v>788</v>
+        <v>784</v>
       </c>
       <c r="M317" s="1">
-        <v>1266738.5</v>
+        <v>318905.28</v>
       </c>
       <c r="N317" s="1">
-        <v>1275439.65</v>
+        <v>320926.5</v>
       </c>
       <c r="O317" s="1">
-        <v>0.72</v>
+        <v>0.18</v>
       </c>
       <c r="P317">
         <v>1</v>
       </c>
     </row>
     <row r="318" spans="1:16">
       <c r="A318" t="s">
-        <v>789</v>
+        <v>785</v>
       </c>
       <c r="B318" t="s">
-        <v>790</v>
+        <v>786</v>
       </c>
       <c r="C318" s="1">
-        <v>859513.0</v>
+        <v>1301894.0</v>
       </c>
       <c r="D318" s="1">
-        <v>103.813</v>
+        <v>97.464</v>
       </c>
       <c r="E318" s="1">
-        <v>119.35043565</v>
+        <v>101.57520582</v>
       </c>
       <c r="F318" t="s">
         <v>8</v>
       </c>
       <c r="G318">
         <v>1.0</v>
       </c>
       <c r="H318" s="1">
-        <v>1025832.51</v>
+        <v>1322401.51</v>
       </c>
       <c r="I318" s="1">
-        <v>-133546.28</v>
+        <v>-53523.54</v>
       </c>
       <c r="J318" s="1">
-        <v>-13.018331813251</v>
+        <v>-4.0474500063146</v>
       </c>
       <c r="K318">
-        <v>1.01</v>
+        <v>0.81</v>
       </c>
       <c r="L318" t="s">
-        <v>791</v>
+        <v>787</v>
       </c>
       <c r="M318" s="1">
-        <v>892286.23</v>
+        <v>1268877.97</v>
       </c>
       <c r="N318" s="1">
-        <v>900940.23</v>
+        <v>1279400.13</v>
       </c>
       <c r="O318" s="1">
-        <v>0.51</v>
+        <v>0.72</v>
       </c>
       <c r="P318">
         <v>1</v>
       </c>
     </row>
     <row r="319" spans="1:16">
       <c r="A319" t="s">
-        <v>792</v>
+        <v>788</v>
       </c>
       <c r="B319" t="s">
-        <v>793</v>
+        <v>789</v>
       </c>
       <c r="C319" s="1">
-        <v>100000.0</v>
+        <v>863227.0</v>
       </c>
       <c r="D319" s="1">
-        <v>98.269</v>
+        <v>103.797</v>
       </c>
       <c r="E319" s="1">
-        <v>99.794</v>
+        <v>119.28450686</v>
       </c>
       <c r="F319" t="s">
         <v>8</v>
       </c>
       <c r="G319">
         <v>1.0</v>
       </c>
       <c r="H319" s="1">
-        <v>99794.0</v>
+        <v>1029696.07</v>
       </c>
       <c r="I319" s="1">
-        <v>-1525.0</v>
+        <v>-133692.34</v>
       </c>
       <c r="J319" s="1">
-        <v>-1.5281479848488</v>
+        <v>-12.98367002605</v>
       </c>
       <c r="K319">
-        <v>0.47</v>
-[...2 lines deleted...]
-        <v>469.86</v>
+        <v>1.21</v>
+      </c>
+      <c r="L319" t="s">
+        <v>790</v>
       </c>
       <c r="M319" s="1">
-        <v>98269.0</v>
+        <v>896003.73</v>
       </c>
       <c r="N319" s="1">
-        <v>98738.86</v>
+        <v>906468.88</v>
       </c>
       <c r="O319" s="1">
-        <v>0.06</v>
+        <v>0.51</v>
       </c>
       <c r="P319">
         <v>1</v>
       </c>
     </row>
     <row r="320" spans="1:16">
       <c r="A320" t="s">
-        <v>794</v>
+        <v>791</v>
       </c>
       <c r="B320" t="s">
-        <v>795</v>
+        <v>792</v>
       </c>
       <c r="C320" s="1">
-        <v>600000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D320" s="1">
-        <v>97.368</v>
+        <v>97.783</v>
       </c>
       <c r="E320" s="1">
-        <v>99.224</v>
+        <v>99.794</v>
       </c>
       <c r="F320" t="s">
         <v>8</v>
       </c>
       <c r="G320">
         <v>1.0</v>
       </c>
       <c r="H320" s="1">
-        <v>595344.0</v>
+        <v>99794.0</v>
       </c>
       <c r="I320" s="1">
-        <v>-11136.0</v>
+        <v>-2011.0</v>
       </c>
       <c r="J320" s="1">
-        <v>-1.870515197936</v>
+        <v>-2.0151512114957</v>
       </c>
       <c r="K320">
-        <v>1.38</v>
-[...2 lines deleted...]
-        <v>796</v>
+        <v>0.66</v>
+      </c>
+      <c r="L320">
+        <v>661.64</v>
       </c>
       <c r="M320" s="1">
-        <v>584208.0</v>
+        <v>97783.0</v>
       </c>
       <c r="N320" s="1">
-        <v>592488.82</v>
+        <v>98444.64</v>
       </c>
       <c r="O320" s="1">
-        <v>0.33</v>
+        <v>0.06</v>
       </c>
       <c r="P320">
         <v>1</v>
       </c>
     </row>
     <row r="321" spans="1:16">
       <c r="A321" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="B321" t="s">
-        <v>798</v>
+        <v>794</v>
       </c>
       <c r="C321" s="1">
-        <v>173000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D321" s="1">
-        <v>99.909</v>
+        <v>97.525</v>
       </c>
       <c r="E321" s="1">
-        <v>100.0</v>
+        <v>99.224</v>
       </c>
       <c r="F321" t="s">
         <v>8</v>
       </c>
       <c r="G321">
         <v>1.0</v>
       </c>
       <c r="H321" s="1">
-        <v>173000.0</v>
+        <v>595344.0</v>
       </c>
       <c r="I321" s="1">
-        <v>-157.43</v>
+        <v>-10194.0</v>
       </c>
       <c r="J321" s="1">
-        <v>-0.091</v>
+        <v>-1.7122873498347</v>
       </c>
       <c r="K321">
-        <v>2.83</v>
+        <v>1.56</v>
       </c>
       <c r="L321" t="s">
-        <v>799</v>
+        <v>795</v>
       </c>
       <c r="M321" s="1">
-        <v>172842.57</v>
+        <v>585150.0</v>
       </c>
       <c r="N321" s="1">
-        <v>177741.16</v>
+        <v>594499.32</v>
       </c>
       <c r="O321" s="1">
-        <v>0.1</v>
+        <v>0.33</v>
       </c>
       <c r="P321">
         <v>1</v>
       </c>
     </row>
     <row r="322" spans="1:16">
       <c r="A322" t="s">
-        <v>800</v>
+        <v>796</v>
       </c>
       <c r="B322" t="s">
-        <v>801</v>
+        <v>797</v>
       </c>
       <c r="C322" s="1">
-        <v>200000.0</v>
+        <v>173000.0</v>
       </c>
       <c r="D322" s="1">
-        <v>99.455</v>
+        <v>99.337</v>
       </c>
       <c r="E322" s="1">
-        <v>101.2</v>
+        <v>100.0</v>
       </c>
       <c r="F322" t="s">
         <v>8</v>
       </c>
       <c r="G322">
         <v>1.0</v>
       </c>
       <c r="H322" s="1">
-        <v>202400.0</v>
+        <v>173000.0</v>
       </c>
       <c r="I322" s="1">
-        <v>-3490.0</v>
+        <v>-1146.99</v>
       </c>
       <c r="J322" s="1">
-        <v>-1.7243083003953</v>
+        <v>-0.663</v>
       </c>
       <c r="K322">
-        <v>0.49</v>
-[...2 lines deleted...]
-        <v>973.15</v>
+        <v>3.03</v>
+      </c>
+      <c r="L322" t="s">
+        <v>798</v>
       </c>
       <c r="M322" s="1">
-        <v>198910.0</v>
+        <v>171853.01</v>
       </c>
       <c r="N322" s="1">
-        <v>199883.15</v>
+        <v>177100.26</v>
       </c>
       <c r="O322" s="1">
-        <v>0.11</v>
+        <v>0.1</v>
       </c>
       <c r="P322">
         <v>1</v>
       </c>
     </row>
     <row r="323" spans="1:16">
       <c r="A323" t="s">
-        <v>802</v>
+        <v>799</v>
       </c>
       <c r="B323" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="C323" s="1">
-        <v>558000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D323" s="1">
-        <v>98.831</v>
+        <v>99.132</v>
       </c>
       <c r="E323" s="1">
-        <v>99.728</v>
+        <v>101.2</v>
       </c>
       <c r="F323" t="s">
         <v>8</v>
       </c>
       <c r="G323">
         <v>1.0</v>
       </c>
       <c r="H323" s="1">
-        <v>556482.24</v>
+        <v>202400.0</v>
       </c>
       <c r="I323" s="1">
-        <v>-5005.26</v>
+        <v>-4136.0</v>
       </c>
       <c r="J323" s="1">
-        <v>-0.89944649446494</v>
+        <v>-2.0434782608696</v>
       </c>
       <c r="K323">
-        <v>0.74</v>
+        <v>0.69</v>
       </c>
       <c r="L323" t="s">
-        <v>804</v>
+        <v>801</v>
       </c>
       <c r="M323" s="1">
-        <v>551476.98</v>
+        <v>198264.0</v>
       </c>
       <c r="N323" s="1">
-        <v>555600.83</v>
+        <v>199642.63</v>
       </c>
       <c r="O323" s="1">
-        <v>0.31</v>
+        <v>0.11</v>
       </c>
       <c r="P323">
         <v>1</v>
       </c>
     </row>
     <row r="324" spans="1:16">
       <c r="A324" t="s">
-        <v>805</v>
+        <v>802</v>
       </c>
       <c r="B324" t="s">
-        <v>806</v>
+        <v>803</v>
       </c>
       <c r="C324" s="1">
-        <v>400000.0</v>
+        <v>558000.0</v>
       </c>
       <c r="D324" s="1">
-        <v>104.642</v>
+        <v>98.378</v>
       </c>
       <c r="E324" s="1">
-        <v>99.29</v>
+        <v>99.728</v>
       </c>
       <c r="F324" t="s">
         <v>8</v>
       </c>
       <c r="G324">
         <v>1.0</v>
       </c>
       <c r="H324" s="1">
-        <v>397160.0</v>
+        <v>556482.24</v>
       </c>
       <c r="I324" s="1">
-        <v>21408.0</v>
+        <v>-7533.0</v>
       </c>
       <c r="J324" s="1">
-        <v>5.3902709235573</v>
+        <v>-1.353682015081</v>
       </c>
       <c r="K324">
-        <v>0.07</v>
-[...2 lines deleted...]
-        <v>294.52</v>
+        <v>0.92</v>
+      </c>
+      <c r="L324" t="s">
+        <v>804</v>
       </c>
       <c r="M324" s="1">
-        <v>418568.0</v>
+        <v>548949.24</v>
       </c>
       <c r="N324" s="1">
-        <v>418862.52</v>
+        <v>554066.79</v>
       </c>
       <c r="O324" s="1">
-        <v>0.23</v>
+        <v>0.31</v>
       </c>
       <c r="P324">
         <v>1</v>
       </c>
     </row>
     <row r="325" spans="1:16">
       <c r="A325" t="s">
+        <v>805</v>
+      </c>
+      <c r="B325" t="s">
+        <v>806</v>
+      </c>
+      <c r="C325" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D325" s="1">
+        <v>104.409</v>
+      </c>
+      <c r="E325" s="1">
+        <v>99.29</v>
+      </c>
+      <c r="F325" t="s">
+        <v>8</v>
+      </c>
+      <c r="G325">
+        <v>1.0</v>
+      </c>
+      <c r="H325" s="1">
+        <v>397160.0</v>
+      </c>
+      <c r="I325" s="1">
+        <v>20476.0</v>
+      </c>
+      <c r="J325" s="1">
+        <v>5.1556047940377</v>
+      </c>
+      <c r="K325">
+        <v>0.37</v>
+      </c>
+      <c r="L325" t="s">
         <v>807</v>
       </c>
-      <c r="B325" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M325" s="1">
-        <v>100126.0</v>
+        <v>417636.0</v>
       </c>
       <c r="N325" s="1">
-        <v>100169.84</v>
+        <v>419108.6</v>
       </c>
       <c r="O325" s="1">
-        <v>0.06</v>
+        <v>0.23</v>
       </c>
       <c r="P325">
         <v>1</v>
       </c>
     </row>
     <row r="326" spans="1:16">
       <c r="A326" t="s">
+        <v>808</v>
+      </c>
+      <c r="B326" t="s">
         <v>809</v>
       </c>
-      <c r="B326" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C326" s="1">
-        <v>472839.6</v>
+        <v>100000.0</v>
       </c>
       <c r="D326" s="1">
-        <v>97.359</v>
+        <v>97.144</v>
       </c>
       <c r="E326" s="1">
-        <v>95.98741518</v>
+        <v>97.26</v>
       </c>
       <c r="F326" t="s">
         <v>8</v>
       </c>
       <c r="G326">
         <v>1.0</v>
       </c>
       <c r="H326" s="1">
-        <v>453866.51</v>
+        <v>97260.0</v>
       </c>
       <c r="I326" s="1">
-        <v>6485.4</v>
+        <v>-116.0</v>
       </c>
       <c r="J326" s="1">
-        <v>1.4289223498777</v>
+        <v>-0.11926794159984</v>
       </c>
       <c r="K326">
-        <v>0.36</v>
-[...2 lines deleted...]
-        <v>811</v>
+        <v>0.42</v>
+      </c>
+      <c r="L326">
+        <v>421.23</v>
       </c>
       <c r="M326" s="1">
-        <v>460351.91</v>
+        <v>97144.0</v>
       </c>
       <c r="N326" s="1">
-        <v>462074.86</v>
+        <v>97565.23</v>
       </c>
       <c r="O326" s="1">
-        <v>0.26</v>
+        <v>0.05</v>
       </c>
       <c r="P326">
         <v>1</v>
       </c>
     </row>
     <row r="327" spans="1:16">
       <c r="A327" t="s">
-        <v>812</v>
+        <v>810</v>
       </c>
       <c r="B327" t="s">
-        <v>813</v>
+        <v>811</v>
       </c>
       <c r="C327" s="1">
-        <v>290451.2</v>
+        <v>100000.0</v>
       </c>
       <c r="D327" s="1">
-        <v>80.602</v>
+        <v>99.505</v>
       </c>
       <c r="E327" s="1">
-        <v>84.11520765</v>
+        <v>102.47</v>
       </c>
       <c r="F327" t="s">
         <v>8</v>
       </c>
       <c r="G327">
         <v>1.0</v>
       </c>
       <c r="H327" s="1">
-        <v>244313.63</v>
+        <v>102470.0</v>
       </c>
       <c r="I327" s="1">
-        <v>-10204.15</v>
+        <v>-2965.0</v>
       </c>
       <c r="J327" s="1">
-        <v>-4.1766601396737</v>
+        <v>-2.893529813604</v>
       </c>
       <c r="K327">
-        <v>0.48</v>
-[...2 lines deleted...]
-        <v>814</v>
+        <v>0.26</v>
+      </c>
+      <c r="L327">
+        <v>263.01</v>
       </c>
       <c r="M327" s="1">
-        <v>234109.48</v>
+        <v>99505.0</v>
       </c>
       <c r="N327" s="1">
-        <v>235491.71</v>
+        <v>99768.01</v>
       </c>
       <c r="O327" s="1">
-        <v>0.13</v>
+        <v>0.06</v>
       </c>
       <c r="P327">
         <v>1</v>
       </c>
     </row>
     <row r="328" spans="1:16">
       <c r="A328" t="s">
-        <v>815</v>
+        <v>812</v>
       </c>
       <c r="B328" t="s">
-        <v>816</v>
+        <v>813</v>
       </c>
       <c r="C328" s="1">
-        <v>357000.0</v>
+        <v>474882.6</v>
       </c>
       <c r="D328" s="1">
-        <v>92.643</v>
+        <v>97.33</v>
       </c>
       <c r="E328" s="1">
-        <v>92.586</v>
+        <v>95.99285171</v>
       </c>
       <c r="F328" t="s">
         <v>8</v>
       </c>
       <c r="G328">
         <v>1.0</v>
       </c>
       <c r="H328" s="1">
-        <v>330532.02</v>
+        <v>455853.35</v>
       </c>
       <c r="I328" s="1">
-        <v>203.49</v>
+        <v>6349.89</v>
       </c>
       <c r="J328" s="1">
-        <v>0.061564383384097</v>
+        <v>1.3929677164816</v>
       </c>
       <c r="K328">
-        <v>1.27</v>
+        <v>0.4</v>
       </c>
       <c r="L328" t="s">
-        <v>817</v>
+        <v>814</v>
       </c>
       <c r="M328" s="1">
-        <v>330735.51</v>
+        <v>462203.24</v>
       </c>
       <c r="N328" s="1">
-        <v>335270.39</v>
+        <v>464115.78</v>
       </c>
       <c r="O328" s="1">
-        <v>0.19</v>
+        <v>0.26</v>
       </c>
       <c r="P328">
         <v>1</v>
       </c>
     </row>
     <row r="329" spans="1:16">
       <c r="A329" t="s">
-        <v>818</v>
+        <v>815</v>
       </c>
       <c r="B329" t="s">
-        <v>819</v>
+        <v>816</v>
       </c>
       <c r="C329" s="1">
-        <v>804658.15</v>
+        <v>291706.2</v>
       </c>
       <c r="D329" s="1">
-        <v>102.729</v>
+        <v>80.682</v>
       </c>
       <c r="E329" s="1">
-        <v>106.8103952</v>
+        <v>84.09918953</v>
       </c>
       <c r="F329" t="s">
         <v>8</v>
       </c>
       <c r="G329">
         <v>1.0</v>
       </c>
       <c r="H329" s="1">
-        <v>859458.55</v>
+        <v>245322.55</v>
       </c>
       <c r="I329" s="1">
-        <v>-32841.28</v>
+        <v>-9968.16</v>
       </c>
       <c r="J329" s="1">
-        <v>-3.8211592635852</v>
+        <v>-4.0632872925868</v>
       </c>
       <c r="K329">
-        <v>0.75</v>
+        <v>0.53</v>
       </c>
       <c r="L329" t="s">
-        <v>820</v>
+        <v>817</v>
       </c>
       <c r="M329" s="1">
-        <v>826617.27</v>
+        <v>235354.39</v>
       </c>
       <c r="N329" s="1">
-        <v>832673.15</v>
+        <v>236886.45</v>
       </c>
       <c r="O329" s="1">
-        <v>0.47</v>
+        <v>0.13</v>
       </c>
       <c r="P329">
         <v>1</v>
       </c>
     </row>
     <row r="330" spans="1:16">
       <c r="A330" t="s">
-        <v>821</v>
+        <v>818</v>
       </c>
       <c r="B330" t="s">
-        <v>822</v>
+        <v>819</v>
       </c>
       <c r="C330" s="1">
-        <v>237000.0</v>
+        <v>358544.0</v>
       </c>
       <c r="D330" s="1">
-        <v>98.182</v>
+        <v>92.596</v>
       </c>
       <c r="E330" s="1">
-        <v>99.422</v>
+        <v>92.58520014</v>
       </c>
       <c r="F330" t="s">
         <v>8</v>
       </c>
       <c r="G330">
         <v>1.0</v>
       </c>
       <c r="H330" s="1">
-        <v>235630.14</v>
+        <v>331958.68</v>
       </c>
       <c r="I330" s="1">
-        <v>-2938.8</v>
+        <v>38.73</v>
       </c>
       <c r="J330" s="1">
-        <v>-1.2472088672527</v>
+        <v>0.011667114714398</v>
       </c>
       <c r="K330">
-        <v>0.45</v>
+        <v>1.36</v>
       </c>
       <c r="L330" t="s">
-        <v>823</v>
+        <v>820</v>
       </c>
       <c r="M330" s="1">
-        <v>232691.34</v>
+        <v>331997.41</v>
       </c>
       <c r="N330" s="1">
-        <v>233746.48</v>
+        <v>336876.06</v>
       </c>
       <c r="O330" s="1">
-        <v>0.13</v>
+        <v>0.19</v>
       </c>
       <c r="P330">
         <v>1</v>
       </c>
     </row>
     <row r="331" spans="1:16">
       <c r="A331" t="s">
-        <v>824</v>
+        <v>821</v>
       </c>
       <c r="B331" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="C331" s="1">
-        <v>267000.0</v>
+        <v>808134.15</v>
       </c>
       <c r="D331" s="1">
-        <v>100.618</v>
+        <v>103.01</v>
       </c>
       <c r="E331" s="1">
-        <v>100.0</v>
+        <v>106.79290437</v>
       </c>
       <c r="F331" t="s">
         <v>8</v>
       </c>
       <c r="G331">
         <v>1.0</v>
       </c>
       <c r="H331" s="1">
-        <v>267000.0</v>
+        <v>863029.93</v>
       </c>
       <c r="I331" s="1">
-        <v>1650.06</v>
+        <v>-30570.94</v>
       </c>
       <c r="J331" s="1">
-        <v>0.618</v>
+        <v>-3.5422803934505</v>
       </c>
       <c r="K331">
-        <v>3.87</v>
+        <v>0.98</v>
       </c>
       <c r="L331" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
       <c r="M331" s="1">
-        <v>268650.06</v>
+        <v>832458.99</v>
       </c>
       <c r="N331" s="1">
-        <v>278978.94</v>
+        <v>840356.56</v>
       </c>
       <c r="O331" s="1">
-        <v>0.16</v>
+        <v>0.47</v>
       </c>
       <c r="P331">
         <v>1</v>
       </c>
     </row>
     <row r="332" spans="1:16">
       <c r="A332" t="s">
-        <v>827</v>
+        <v>824</v>
       </c>
       <c r="B332" t="s">
-        <v>828</v>
+        <v>825</v>
       </c>
       <c r="C332" s="1">
-        <v>350000.0</v>
+        <v>206000.0</v>
       </c>
       <c r="D332" s="1">
-        <v>88.863</v>
+        <v>100.052</v>
       </c>
       <c r="E332" s="1">
-        <v>88.621</v>
+        <v>99.958</v>
       </c>
       <c r="F332" t="s">
         <v>8</v>
       </c>
       <c r="G332">
         <v>1.0</v>
       </c>
       <c r="H332" s="1">
-        <v>310173.5</v>
+        <v>205913.48</v>
       </c>
       <c r="I332" s="1">
-        <v>847.0</v>
+        <v>193.64</v>
       </c>
       <c r="J332" s="1">
-        <v>0.27307297367441</v>
+        <v>0.094039496588567</v>
       </c>
       <c r="K332">
-        <v>1.38</v>
-[...2 lines deleted...]
-        <v>829</v>
+        <v>0.07</v>
+      </c>
+      <c r="L332">
+        <v>148.15</v>
       </c>
       <c r="M332" s="1">
-        <v>311020.5</v>
+        <v>206107.12</v>
       </c>
       <c r="N332" s="1">
-        <v>315850.98</v>
+        <v>206255.27</v>
       </c>
       <c r="O332" s="1">
-        <v>0.18</v>
+        <v>0.12</v>
       </c>
       <c r="P332">
         <v>1</v>
       </c>
     </row>
     <row r="333" spans="1:16">
       <c r="A333" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="B333" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="C333" s="1">
-        <v>300000.0</v>
+        <v>237000.0</v>
       </c>
       <c r="D333" s="1">
-        <v>74.594</v>
+        <v>97.828</v>
       </c>
       <c r="E333" s="1">
-        <v>74.37666667</v>
+        <v>99.422</v>
       </c>
       <c r="F333" t="s">
         <v>8</v>
       </c>
       <c r="G333">
         <v>1.0</v>
       </c>
       <c r="H333" s="1">
-        <v>223130.0</v>
+        <v>235630.14</v>
       </c>
       <c r="I333" s="1">
-        <v>652.0</v>
+        <v>-3777.78</v>
       </c>
       <c r="J333" s="1">
-        <v>0.29220633711289</v>
+        <v>-1.6032668825813</v>
       </c>
       <c r="K333">
-        <v>0.32</v>
-[...2 lines deleted...]
-        <v>967.81</v>
+        <v>0.62</v>
+      </c>
+      <c r="L333" t="s">
+        <v>828</v>
       </c>
       <c r="M333" s="1">
-        <v>223782.0</v>
+        <v>231852.36</v>
       </c>
       <c r="N333" s="1">
-        <v>224749.81</v>
+        <v>233329.55</v>
       </c>
       <c r="O333" s="1">
         <v>0.13</v>
       </c>
       <c r="P333">
         <v>1</v>
       </c>
     </row>
     <row r="334" spans="1:16">
       <c r="A334" t="s">
-        <v>832</v>
+        <v>829</v>
       </c>
       <c r="B334" t="s">
-        <v>833</v>
+        <v>830</v>
       </c>
       <c r="C334" s="1">
-        <v>200000.0</v>
+        <v>267000.0</v>
       </c>
       <c r="D334" s="1">
-        <v>98.322</v>
+        <v>100.423</v>
       </c>
       <c r="E334" s="1">
-        <v>99.985</v>
+        <v>100.0</v>
       </c>
       <c r="F334" t="s">
         <v>8</v>
       </c>
       <c r="G334">
         <v>1.0</v>
       </c>
       <c r="H334" s="1">
-        <v>199970.0</v>
+        <v>267000.0</v>
       </c>
       <c r="I334" s="1">
-        <v>-3326.0</v>
+        <v>1129.41</v>
       </c>
       <c r="J334" s="1">
-        <v>-1.6632494874231</v>
+        <v>0.423</v>
       </c>
       <c r="K334">
-        <v>2.91</v>
-[...2 lines deleted...]
-        <v>834</v>
+        <v>0.09</v>
+      </c>
+      <c r="L334">
+        <v>234.08</v>
       </c>
       <c r="M334" s="1">
-        <v>196644.0</v>
+        <v>268129.41</v>
       </c>
       <c r="N334" s="1">
-        <v>202469.34</v>
+        <v>268363.49</v>
       </c>
       <c r="O334" s="1">
-        <v>0.11</v>
+        <v>0.15</v>
       </c>
       <c r="P334">
         <v>1</v>
       </c>
     </row>
     <row r="335" spans="1:16">
       <c r="A335" t="s">
-        <v>835</v>
+        <v>831</v>
       </c>
       <c r="B335" t="s">
-        <v>836</v>
+        <v>832</v>
       </c>
       <c r="C335" s="1">
-        <v>300000.0</v>
+        <v>350000.0</v>
       </c>
       <c r="D335" s="1">
-        <v>101.044</v>
+        <v>88.729</v>
       </c>
       <c r="E335" s="1">
-        <v>100.0</v>
+        <v>88.621</v>
       </c>
       <c r="F335" t="s">
         <v>8</v>
       </c>
       <c r="G335">
         <v>1.0</v>
       </c>
       <c r="H335" s="1">
-        <v>300000.0</v>
+        <v>310173.5</v>
       </c>
       <c r="I335" s="1">
-        <v>3132.0</v>
+        <v>378.0</v>
       </c>
       <c r="J335" s="1">
-        <v>1.044</v>
+        <v>0.12186727750759</v>
       </c>
       <c r="K335">
-        <v>2.45</v>
+        <v>1.47</v>
       </c>
       <c r="L335" t="s">
-        <v>837</v>
+        <v>833</v>
       </c>
       <c r="M335" s="1">
-        <v>303132.0</v>
+        <v>310551.5</v>
       </c>
       <c r="N335" s="1">
-        <v>310477.18</v>
+        <v>315693.62</v>
       </c>
       <c r="O335" s="1">
-        <v>0.17</v>
+        <v>0.18</v>
       </c>
       <c r="P335">
         <v>1</v>
       </c>
     </row>
     <row r="336" spans="1:16">
       <c r="A336" t="s">
-        <v>838</v>
+        <v>834</v>
       </c>
       <c r="B336" t="s">
-        <v>839</v>
+        <v>835</v>
       </c>
       <c r="C336" s="1">
-        <v>100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D336" s="1">
-        <v>98.967</v>
+        <v>74.523</v>
       </c>
       <c r="E336" s="1">
-        <v>99.711</v>
+        <v>74.37666667</v>
       </c>
       <c r="F336" t="s">
         <v>8</v>
       </c>
       <c r="G336">
         <v>1.0</v>
       </c>
       <c r="H336" s="1">
-        <v>99711.0</v>
+        <v>223130.0</v>
       </c>
       <c r="I336" s="1">
-        <v>-744.0</v>
+        <v>439.0</v>
       </c>
       <c r="J336" s="1">
-        <v>-0.7461563919728</v>
+        <v>0.19674629139963</v>
       </c>
       <c r="K336">
-        <v>1.0</v>
-[...2 lines deleted...]
-        <v>996.58</v>
+        <v>0.36</v>
+      </c>
+      <c r="L336" t="s">
+        <v>836</v>
       </c>
       <c r="M336" s="1">
-        <v>98967.0</v>
+        <v>223569.0</v>
       </c>
       <c r="N336" s="1">
-        <v>99963.58</v>
+        <v>224660.1</v>
       </c>
       <c r="O336" s="1">
-        <v>0.06</v>
+        <v>0.13</v>
       </c>
       <c r="P336">
         <v>1</v>
       </c>
     </row>
     <row r="337" spans="1:16">
       <c r="A337" t="s">
-        <v>840</v>
+        <v>837</v>
       </c>
       <c r="B337" t="s">
-        <v>841</v>
+        <v>838</v>
       </c>
       <c r="C337" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D337" s="1">
-        <v>98.766</v>
+        <v>98.031</v>
       </c>
       <c r="E337" s="1">
-        <v>100.66</v>
+        <v>99.985</v>
       </c>
       <c r="F337" t="s">
         <v>8</v>
       </c>
       <c r="G337">
         <v>1.0</v>
       </c>
       <c r="H337" s="1">
-        <v>100660.0</v>
+        <v>199970.0</v>
       </c>
       <c r="I337" s="1">
-        <v>-1894.0</v>
+        <v>-3908.0</v>
       </c>
       <c r="J337" s="1">
-        <v>-1.8815815616928</v>
+        <v>-1.9542931439716</v>
       </c>
       <c r="K337">
-        <v>2.66</v>
+        <v>3.1</v>
       </c>
       <c r="L337" t="s">
-        <v>842</v>
+        <v>839</v>
       </c>
       <c r="M337" s="1">
-        <v>98766.0</v>
+        <v>196062.0</v>
       </c>
       <c r="N337" s="1">
-        <v>101429.01</v>
+        <v>202257.21</v>
       </c>
       <c r="O337" s="1">
-        <v>0.06</v>
+        <v>0.11</v>
       </c>
       <c r="P337">
         <v>1</v>
       </c>
     </row>
     <row r="338" spans="1:16">
       <c r="A338" t="s">
-        <v>843</v>
+        <v>840</v>
       </c>
       <c r="B338" t="s">
-        <v>844</v>
+        <v>841</v>
       </c>
       <c r="C338" s="1">
-        <v>200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D338" s="1">
-        <v>100.641</v>
+        <v>100.949</v>
       </c>
       <c r="E338" s="1">
         <v>100.0</v>
       </c>
       <c r="F338" t="s">
         <v>8</v>
       </c>
       <c r="G338">
         <v>1.0</v>
       </c>
       <c r="H338" s="1">
-        <v>200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="I338" s="1">
-        <v>1282.0</v>
+        <v>2847.0</v>
       </c>
       <c r="J338" s="1">
-        <v>0.641</v>
+        <v>0.949</v>
       </c>
       <c r="K338">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>2.66</v>
+      </c>
+      <c r="L338" t="s">
+        <v>842</v>
       </c>
       <c r="M338" s="1">
-        <v>201282.0</v>
+        <v>302847.0</v>
       </c>
       <c r="N338" s="1">
-        <v>201282.0</v>
+        <v>310825.39</v>
       </c>
       <c r="O338" s="1">
-        <v>0.11</v>
+        <v>0.17</v>
       </c>
       <c r="P338">
         <v>1</v>
       </c>
     </row>
     <row r="339" spans="1:16">
       <c r="A339" t="s">
+        <v>843</v>
+      </c>
+      <c r="B339" t="s">
+        <v>844</v>
+      </c>
+      <c r="C339" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D339" s="1">
+        <v>98.456</v>
+      </c>
+      <c r="E339" s="1">
+        <v>99.711</v>
+      </c>
+      <c r="F339" t="s">
+        <v>8</v>
+      </c>
+      <c r="G339">
+        <v>1.0</v>
+      </c>
+      <c r="H339" s="1">
+        <v>99711.0</v>
+      </c>
+      <c r="I339" s="1">
+        <v>-1255.0</v>
+      </c>
+      <c r="J339" s="1">
+        <v>-1.2586374622659</v>
+      </c>
+      <c r="K339">
+        <v>1.2</v>
+      </c>
+      <c r="L339" t="s">
         <v>845</v>
       </c>
-      <c r="B339" t="s">
-[...26 lines deleted...]
-      <c r="K339">
+      <c r="M339" s="1">
+        <v>98456.0</v>
+      </c>
+      <c r="N339" s="1">
+        <v>99658.05</v>
+      </c>
+      <c r="O339" s="1">
         <v>0.06</v>
-      </c>
-[...10 lines deleted...]
-        <v>0.13</v>
       </c>
       <c r="P339">
         <v>1</v>
       </c>
     </row>
     <row r="340" spans="1:16">
       <c r="A340" t="s">
+        <v>846</v>
+      </c>
+      <c r="B340" t="s">
         <v>847</v>
       </c>
-      <c r="B340" t="s">
+      <c r="C340" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D340" s="1">
+        <v>98.364</v>
+      </c>
+      <c r="E340" s="1">
+        <v>100.66</v>
+      </c>
+      <c r="F340" t="s">
+        <v>8</v>
+      </c>
+      <c r="G340">
+        <v>1.0</v>
+      </c>
+      <c r="H340" s="1">
+        <v>100660.0</v>
+      </c>
+      <c r="I340" s="1">
+        <v>-2296.0</v>
+      </c>
+      <c r="J340" s="1">
+        <v>-2.2809457579972</v>
+      </c>
+      <c r="K340">
+        <v>2.85</v>
+      </c>
+      <c r="L340" t="s">
         <v>848</v>
       </c>
-      <c r="C340" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M340" s="1">
-        <v>245497.5</v>
+        <v>98364.0</v>
       </c>
       <c r="N340" s="1">
-        <v>246283.46</v>
+        <v>101211.95</v>
       </c>
       <c r="O340" s="1">
-        <v>0.14</v>
+        <v>0.06</v>
       </c>
       <c r="P340">
         <v>1</v>
       </c>
     </row>
     <row r="341" spans="1:16">
       <c r="A341" t="s">
         <v>849</v>
       </c>
       <c r="B341" t="s">
         <v>850</v>
       </c>
       <c r="C341" s="1">
         <v>200000.0</v>
       </c>
       <c r="D341" s="1">
-        <v>99.234</v>
+        <v>100.327</v>
       </c>
       <c r="E341" s="1">
         <v>100.0</v>
       </c>
       <c r="F341" t="s">
         <v>8</v>
       </c>
       <c r="G341">
         <v>1.0</v>
       </c>
       <c r="H341" s="1">
         <v>200000.0</v>
       </c>
       <c r="I341" s="1">
-        <v>-1532.0</v>
+        <v>654.0</v>
       </c>
       <c r="J341" s="1">
-        <v>-0.766</v>
+        <v>0.327</v>
       </c>
       <c r="K341">
-        <v>1.54</v>
-[...2 lines deleted...]
-        <v>851</v>
+        <v>0.19</v>
+      </c>
+      <c r="L341">
+        <v>383.56</v>
       </c>
       <c r="M341" s="1">
-        <v>198468.0</v>
+        <v>200654.0</v>
       </c>
       <c r="N341" s="1">
-        <v>201549.24</v>
+        <v>201037.56</v>
       </c>
       <c r="O341" s="1">
         <v>0.11</v>
       </c>
       <c r="P341">
         <v>1</v>
       </c>
     </row>
     <row r="342" spans="1:16">
       <c r="A342" t="s">
+        <v>851</v>
+      </c>
+      <c r="B342" t="s">
         <v>852</v>
       </c>
-      <c r="B342" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C342" s="1">
-        <v>100000.0</v>
+        <v>245000.0</v>
       </c>
       <c r="D342" s="1">
-        <v>99.106</v>
+        <v>95.444</v>
       </c>
       <c r="E342" s="1">
-        <v>99.326</v>
+        <v>98.74223265</v>
       </c>
       <c r="F342" t="s">
         <v>8</v>
       </c>
       <c r="G342">
         <v>1.0</v>
       </c>
       <c r="H342" s="1">
-        <v>99326.0</v>
+        <v>241918.47</v>
       </c>
       <c r="I342" s="1">
-        <v>-220.0</v>
+        <v>-8080.67</v>
       </c>
       <c r="J342" s="1">
-        <v>-0.22149286188913</v>
+        <v>-3.3402451660677</v>
       </c>
       <c r="K342">
-        <v>0.34</v>
+        <v>0.09</v>
       </c>
       <c r="L342">
-        <v>337.67</v>
+        <v>214.79</v>
       </c>
       <c r="M342" s="1">
-        <v>99106.0</v>
+        <v>233837.8</v>
       </c>
       <c r="N342" s="1">
-        <v>99443.67</v>
+        <v>234052.59</v>
       </c>
       <c r="O342" s="1">
-        <v>0.06</v>
+        <v>0.13</v>
       </c>
       <c r="P342">
         <v>1</v>
       </c>
     </row>
     <row r="343" spans="1:16">
       <c r="A343" t="s">
+        <v>853</v>
+      </c>
+      <c r="B343" t="s">
         <v>854</v>
       </c>
-      <c r="B343" t="s">
+      <c r="C343" s="1">
+        <v>250000.0</v>
+      </c>
+      <c r="D343" s="1">
+        <v>97.977</v>
+      </c>
+      <c r="E343" s="1">
+        <v>99.7844</v>
+      </c>
+      <c r="F343" t="s">
+        <v>8</v>
+      </c>
+      <c r="G343">
+        <v>1.0</v>
+      </c>
+      <c r="H343" s="1">
+        <v>249461.0</v>
+      </c>
+      <c r="I343" s="1">
+        <v>-4518.5</v>
+      </c>
+      <c r="J343" s="1">
+        <v>-1.811305173955</v>
+      </c>
+      <c r="K343">
+        <v>0.5</v>
+      </c>
+      <c r="L343" t="s">
         <v>855</v>
       </c>
-      <c r="C343" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M343" s="1">
-        <v>208470.2</v>
+        <v>244942.5</v>
       </c>
       <c r="N343" s="1">
-        <v>209735.21</v>
+        <v>246190.79</v>
       </c>
       <c r="O343" s="1">
-        <v>0.12</v>
+        <v>0.14</v>
       </c>
       <c r="P343">
         <v>1</v>
       </c>
     </row>
     <row r="344" spans="1:16">
       <c r="A344" t="s">
+        <v>856</v>
+      </c>
+      <c r="B344" t="s">
         <v>857</v>
       </c>
-      <c r="B344" t="s">
+      <c r="C344" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D344" s="1">
+        <v>98.798</v>
+      </c>
+      <c r="E344" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F344" t="s">
+        <v>8</v>
+      </c>
+      <c r="G344">
+        <v>1.0</v>
+      </c>
+      <c r="H344" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="I344" s="1">
+        <v>-2404.0</v>
+      </c>
+      <c r="J344" s="1">
+        <v>-1.202</v>
+      </c>
+      <c r="K344">
+        <v>1.75</v>
+      </c>
+      <c r="L344" t="s">
         <v>858</v>
       </c>
-      <c r="C344" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M344" s="1">
-        <v>296061.0</v>
+        <v>197596.0</v>
       </c>
       <c r="N344" s="1">
-        <v>297032.92</v>
+        <v>201090.83</v>
       </c>
       <c r="O344" s="1">
-        <v>0.17</v>
+        <v>0.11</v>
       </c>
       <c r="P344">
         <v>1</v>
       </c>
     </row>
     <row r="345" spans="1:16">
       <c r="A345" t="s">
         <v>859</v>
       </c>
       <c r="B345" t="s">
         <v>860</v>
       </c>
       <c r="C345" s="1">
-        <v>153000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D345" s="1">
-        <v>98.921</v>
+        <v>98.58</v>
       </c>
       <c r="E345" s="1">
-        <v>99.23</v>
+        <v>99.326</v>
       </c>
       <c r="F345" t="s">
         <v>8</v>
       </c>
       <c r="G345">
         <v>1.0</v>
       </c>
       <c r="H345" s="1">
-        <v>151821.9</v>
+        <v>99326.0</v>
       </c>
       <c r="I345" s="1">
-        <v>-472.77</v>
+        <v>-746.0</v>
       </c>
       <c r="J345" s="1">
-        <v>-0.31139776277335</v>
+        <v>-0.75106215895133</v>
       </c>
       <c r="K345">
-        <v>2.14</v>
-[...2 lines deleted...]
-        <v>861</v>
+        <v>0.54</v>
+      </c>
+      <c r="L345">
+        <v>536.3</v>
       </c>
       <c r="M345" s="1">
-        <v>151349.13</v>
+        <v>98580.0</v>
       </c>
       <c r="N345" s="1">
-        <v>154617.15</v>
+        <v>99116.3</v>
       </c>
       <c r="O345" s="1">
-        <v>0.09</v>
+        <v>0.06</v>
       </c>
       <c r="P345">
         <v>1</v>
       </c>
     </row>
     <row r="346" spans="1:16">
       <c r="A346" t="s">
+        <v>861</v>
+      </c>
+      <c r="B346" t="s">
         <v>862</v>
       </c>
-      <c r="B346" t="s">
+      <c r="C346" s="1">
+        <v>212000.0</v>
+      </c>
+      <c r="D346" s="1">
+        <v>98.11</v>
+      </c>
+      <c r="E346" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F346" t="s">
+        <v>8</v>
+      </c>
+      <c r="G346">
+        <v>1.0</v>
+      </c>
+      <c r="H346" s="1">
+        <v>212000.0</v>
+      </c>
+      <c r="I346" s="1">
+        <v>-4006.8</v>
+      </c>
+      <c r="J346" s="1">
+        <v>-1.89</v>
+      </c>
+      <c r="K346">
+        <v>0.81</v>
+      </c>
+      <c r="L346" t="s">
         <v>863</v>
       </c>
-      <c r="C346" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M346" s="1">
-        <v>99659.0</v>
+        <v>207993.2</v>
       </c>
       <c r="N346" s="1">
-        <v>100655.58</v>
+        <v>209702.08</v>
       </c>
       <c r="O346" s="1">
-        <v>0.06</v>
+        <v>0.12</v>
       </c>
       <c r="P346">
         <v>1</v>
       </c>
     </row>
     <row r="347" spans="1:16">
       <c r="A347" t="s">
         <v>864</v>
       </c>
       <c r="B347" t="s">
         <v>865</v>
       </c>
       <c r="C347" s="1">
-        <v>100000.0</v>
+        <v>153000.0</v>
       </c>
       <c r="D347" s="1">
-        <v>100.434</v>
+        <v>98.515</v>
       </c>
       <c r="E347" s="1">
-        <v>99.897</v>
+        <v>99.23</v>
       </c>
       <c r="F347" t="s">
         <v>8</v>
       </c>
       <c r="G347">
         <v>1.0</v>
       </c>
       <c r="H347" s="1">
-        <v>99897.0</v>
+        <v>151821.9</v>
       </c>
       <c r="I347" s="1">
-        <v>537.0</v>
+        <v>-1093.95</v>
       </c>
       <c r="J347" s="1">
-        <v>0.5375536802907</v>
+        <v>-0.72054822130404</v>
       </c>
       <c r="K347">
-        <v>0.02</v>
-[...2 lines deleted...]
-        <v>21.23</v>
+        <v>2.32</v>
+      </c>
+      <c r="L347" t="s">
+        <v>866</v>
       </c>
       <c r="M347" s="1">
-        <v>100434.0</v>
+        <v>150727.95</v>
       </c>
       <c r="N347" s="1">
-        <v>100455.23</v>
+        <v>154278.91</v>
       </c>
       <c r="O347" s="1">
-        <v>0.06</v>
+        <v>0.09</v>
       </c>
       <c r="P347">
         <v>1</v>
       </c>
     </row>
     <row r="348" spans="1:16">
       <c r="A348" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
       <c r="B348" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="C348" s="1">
-        <v>165000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D348" s="1">
-        <v>101.66</v>
+        <v>99.38</v>
       </c>
       <c r="E348" s="1">
-        <v>99.451</v>
+        <v>99.499</v>
       </c>
       <c r="F348" t="s">
         <v>8</v>
       </c>
       <c r="G348">
         <v>1.0</v>
       </c>
       <c r="H348" s="1">
-        <v>164094.15</v>
+        <v>99499.0</v>
       </c>
       <c r="I348" s="1">
-        <v>3644.85</v>
+        <v>-119.0</v>
       </c>
       <c r="J348" s="1">
-        <v>2.22119435702</v>
+        <v>-0.11959919195168</v>
       </c>
       <c r="K348">
-        <v>3.65</v>
+        <v>1.2</v>
       </c>
       <c r="L348" t="s">
-        <v>868</v>
+        <v>845</v>
       </c>
       <c r="M348" s="1">
-        <v>167739.0</v>
+        <v>99380.0</v>
       </c>
       <c r="N348" s="1">
-        <v>173756.98</v>
+        <v>100582.05</v>
       </c>
       <c r="O348" s="1">
-        <v>0.1</v>
+        <v>0.06</v>
       </c>
       <c r="P348">
         <v>1</v>
       </c>
     </row>
     <row r="349" spans="1:16">
       <c r="A349" t="s">
         <v>869</v>
       </c>
       <c r="B349" t="s">
         <v>870</v>
       </c>
       <c r="C349" s="1">
-        <v>2050000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D349" s="1">
-        <v>67.005</v>
+        <v>100.12</v>
       </c>
       <c r="E349" s="1">
-        <v>70.36</v>
+        <v>99.897</v>
       </c>
       <c r="F349" t="s">
         <v>8</v>
       </c>
       <c r="G349">
         <v>1.0</v>
       </c>
       <c r="H349" s="1">
-        <v>1442380.0</v>
+        <v>99897.0</v>
       </c>
       <c r="I349" s="1">
-        <v>-68777.5</v>
+        <v>223.0</v>
       </c>
       <c r="J349" s="1">
-        <v>-4.7683342808414</v>
+        <v>0.22322992682463</v>
       </c>
       <c r="K349">
-        <v>1.03</v>
-[...2 lines deleted...]
-        <v>871</v>
+        <v>0.23</v>
+      </c>
+      <c r="L349">
+        <v>233.56</v>
       </c>
       <c r="M349" s="1">
-        <v>1373602.5</v>
+        <v>100120.0</v>
       </c>
       <c r="N349" s="1">
-        <v>1394720.31</v>
+        <v>100353.56</v>
       </c>
       <c r="O349" s="1">
-        <v>0.78</v>
+        <v>0.06</v>
       </c>
       <c r="P349">
         <v>1</v>
       </c>
     </row>
     <row r="350" spans="1:16">
       <c r="A350" t="s">
+        <v>871</v>
+      </c>
+      <c r="B350" t="s">
         <v>872</v>
       </c>
-      <c r="B350" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C350" s="1">
-        <v>102000.0</v>
+        <v>165000.0</v>
       </c>
       <c r="D350" s="1">
-        <v>99.487</v>
+        <v>101.423</v>
       </c>
       <c r="E350" s="1">
-        <v>100.0</v>
+        <v>99.451</v>
       </c>
       <c r="F350" t="s">
         <v>8</v>
       </c>
       <c r="G350">
         <v>1.0</v>
       </c>
       <c r="H350" s="1">
-        <v>102000.0</v>
+        <v>164094.15</v>
       </c>
       <c r="I350" s="1">
-        <v>-523.26</v>
+        <v>3253.8</v>
       </c>
       <c r="J350" s="1">
-        <v>-0.513</v>
+        <v>1.9828860443837</v>
       </c>
       <c r="K350">
-        <v>1.43</v>
-[...2 lines deleted...]
-        <v>874</v>
+        <v>0.1</v>
+      </c>
+      <c r="L350">
+        <v>169.52</v>
       </c>
       <c r="M350" s="1">
-        <v>101476.74</v>
+        <v>167347.95</v>
       </c>
       <c r="N350" s="1">
-        <v>102939.25</v>
+        <v>167517.47</v>
       </c>
       <c r="O350" s="1">
-        <v>0.06</v>
+        <v>0.09</v>
       </c>
       <c r="P350">
         <v>1</v>
       </c>
     </row>
     <row r="351" spans="1:16">
       <c r="A351" t="s">
+        <v>873</v>
+      </c>
+      <c r="B351" t="s">
+        <v>874</v>
+      </c>
+      <c r="C351" s="1">
+        <v>2058857.0</v>
+      </c>
+      <c r="D351" s="1">
+        <v>67.154</v>
+      </c>
+      <c r="E351" s="1">
+        <v>70.35011417</v>
+      </c>
+      <c r="F351" t="s">
+        <v>8</v>
+      </c>
+      <c r="G351">
+        <v>1.0</v>
+      </c>
+      <c r="H351" s="1">
+        <v>1448408.25</v>
+      </c>
+      <c r="I351" s="1">
+        <v>-65803.42</v>
+      </c>
+      <c r="J351" s="1">
+        <v>-4.5431541832215</v>
+      </c>
+      <c r="K351">
+        <v>1.14</v>
+      </c>
+      <c r="L351" t="s">
         <v>875</v>
       </c>
-      <c r="B351" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M351" s="1">
-        <v>297825.0</v>
+        <v>1382604.83</v>
       </c>
       <c r="N351" s="1">
-        <v>304914.04</v>
+        <v>1406070.16</v>
       </c>
       <c r="O351" s="1">
-        <v>0.17</v>
+        <v>0.79</v>
       </c>
       <c r="P351">
         <v>1</v>
       </c>
     </row>
     <row r="352" spans="1:16">
       <c r="A352" t="s">
-        <v>878</v>
+        <v>876</v>
       </c>
       <c r="B352" t="s">
-        <v>879</v>
+        <v>877</v>
       </c>
       <c r="C352" s="1">
-        <v>300000.0</v>
+        <v>102000.0</v>
       </c>
       <c r="D352" s="1">
-        <v>99.147</v>
+        <v>98.698</v>
       </c>
       <c r="E352" s="1">
-        <v>99.871</v>
+        <v>100.0</v>
       </c>
       <c r="F352" t="s">
         <v>8</v>
       </c>
       <c r="G352">
         <v>1.0</v>
       </c>
       <c r="H352" s="1">
-        <v>299613.0</v>
+        <v>102000.0</v>
       </c>
       <c r="I352" s="1">
-        <v>-2172.0</v>
+        <v>-1328.04</v>
       </c>
       <c r="J352" s="1">
-        <v>-0.72493516636461</v>
+        <v>-1.302</v>
       </c>
       <c r="K352">
         <v>1.63</v>
       </c>
       <c r="L352" t="s">
-        <v>880</v>
+        <v>878</v>
       </c>
       <c r="M352" s="1">
-        <v>297441.0</v>
+        <v>100671.96</v>
       </c>
       <c r="N352" s="1">
-        <v>302345.79</v>
+        <v>102329.47</v>
       </c>
       <c r="O352" s="1">
-        <v>0.17</v>
+        <v>0.06</v>
       </c>
       <c r="P352">
         <v>1</v>
       </c>
     </row>
     <row r="353" spans="1:16">
       <c r="A353" t="s">
+        <v>879</v>
+      </c>
+      <c r="B353" t="s">
+        <v>880</v>
+      </c>
+      <c r="C353" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D353" s="1">
+        <v>98.753</v>
+      </c>
+      <c r="E353" s="1">
+        <v>100.23</v>
+      </c>
+      <c r="F353" t="s">
+        <v>8</v>
+      </c>
+      <c r="G353">
+        <v>1.0</v>
+      </c>
+      <c r="H353" s="1">
+        <v>300690.0</v>
+      </c>
+      <c r="I353" s="1">
+        <v>-4431.0</v>
+      </c>
+      <c r="J353" s="1">
+        <v>-1.4736106954006</v>
+      </c>
+      <c r="K353">
+        <v>2.57</v>
+      </c>
+      <c r="L353" t="s">
         <v>881</v>
       </c>
-      <c r="B353" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M353" s="1">
-        <v>153924.12</v>
+        <v>296259.0</v>
       </c>
       <c r="N353" s="1">
-        <v>154023.11</v>
+        <v>303964.48</v>
       </c>
       <c r="O353" s="1">
-        <v>0.09</v>
+        <v>0.17</v>
       </c>
       <c r="P353">
         <v>1</v>
       </c>
     </row>
     <row r="354" spans="1:16">
       <c r="A354" t="s">
+        <v>882</v>
+      </c>
+      <c r="B354" t="s">
         <v>883</v>
       </c>
-      <c r="B354" t="s">
+      <c r="C354" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D354" s="1">
+        <v>98.854</v>
+      </c>
+      <c r="E354" s="1">
+        <v>99.871</v>
+      </c>
+      <c r="F354" t="s">
+        <v>8</v>
+      </c>
+      <c r="G354">
+        <v>1.0</v>
+      </c>
+      <c r="H354" s="1">
+        <v>299613.0</v>
+      </c>
+      <c r="I354" s="1">
+        <v>-3051.0</v>
+      </c>
+      <c r="J354" s="1">
+        <v>-1.0183136245757</v>
+      </c>
+      <c r="K354">
+        <v>1.85</v>
+      </c>
+      <c r="L354" t="s">
         <v>884</v>
       </c>
-      <c r="C354" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M354" s="1">
-        <v>4890371.76</v>
+        <v>296562.0</v>
       </c>
       <c r="N354" s="1">
-        <v>4928765.05</v>
+        <v>302103.78</v>
       </c>
       <c r="O354" s="1">
-        <v>2.76</v>
+        <v>0.17</v>
       </c>
       <c r="P354">
         <v>1</v>
       </c>
     </row>
     <row r="355" spans="1:16">
       <c r="A355" t="s">
+        <v>885</v>
+      </c>
+      <c r="B355" t="s">
         <v>886</v>
       </c>
-      <c r="B355" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C355" s="1">
-        <v>1536000.0</v>
+        <v>153000.0</v>
       </c>
       <c r="D355" s="1">
-        <v>74.848</v>
+        <v>100.218</v>
       </c>
       <c r="E355" s="1">
-        <v>74.62207292</v>
+        <v>100.0</v>
       </c>
       <c r="F355" t="s">
         <v>8</v>
       </c>
       <c r="G355">
         <v>1.0</v>
       </c>
       <c r="H355" s="1">
-        <v>1146195.04</v>
+        <v>153000.0</v>
       </c>
       <c r="I355" s="1">
-        <v>3470.24</v>
+        <v>333.54</v>
       </c>
       <c r="J355" s="1">
-        <v>0.3027617359084</v>
+        <v>0.218</v>
       </c>
       <c r="K355">
-        <v>0.62</v>
-[...2 lines deleted...]
-        <v>888</v>
+        <v>0.28</v>
+      </c>
+      <c r="L355">
+        <v>428.97</v>
       </c>
       <c r="M355" s="1">
-        <v>1149665.28</v>
+        <v>153333.54</v>
       </c>
       <c r="N355" s="1">
-        <v>1159215.83</v>
+        <v>153762.51</v>
       </c>
       <c r="O355" s="1">
-        <v>0.65</v>
+        <v>0.09</v>
       </c>
       <c r="P355">
         <v>1</v>
       </c>
     </row>
     <row r="356" spans="1:16">
       <c r="A356" t="s">
+        <v>887</v>
+      </c>
+      <c r="B356" t="s">
+        <v>888</v>
+      </c>
+      <c r="C356" s="1">
+        <v>5616000.0</v>
+      </c>
+      <c r="D356" s="1">
+        <v>87.436</v>
+      </c>
+      <c r="E356" s="1">
+        <v>87.41887179</v>
+      </c>
+      <c r="F356" t="s">
+        <v>8</v>
+      </c>
+      <c r="G356">
+        <v>1.0</v>
+      </c>
+      <c r="H356" s="1">
+        <v>4909443.84</v>
+      </c>
+      <c r="I356" s="1">
+        <v>961.92</v>
+      </c>
+      <c r="J356" s="1">
+        <v>0.019593258042035</v>
+      </c>
+      <c r="K356">
+        <v>0.02</v>
+      </c>
+      <c r="L356" t="s">
         <v>889</v>
       </c>
-      <c r="B356" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M356" s="1">
-        <v>4023585.35</v>
+        <v>4910405.76</v>
       </c>
       <c r="N356" s="1">
-        <v>4056460.61</v>
+        <v>4911805.91</v>
       </c>
       <c r="O356" s="1">
-        <v>2.27</v>
+        <v>2.75</v>
       </c>
       <c r="P356">
         <v>1</v>
       </c>
     </row>
     <row r="357" spans="1:16">
       <c r="A357" t="s">
+        <v>890</v>
+      </c>
+      <c r="B357" t="s">
+        <v>891</v>
+      </c>
+      <c r="C357" s="1">
+        <v>1542000.0</v>
+      </c>
+      <c r="D357" s="1">
+        <v>74.961</v>
+      </c>
+      <c r="E357" s="1">
+        <v>74.62250065</v>
+      </c>
+      <c r="F357" t="s">
+        <v>8</v>
+      </c>
+      <c r="G357">
+        <v>1.0</v>
+      </c>
+      <c r="H357" s="1">
+        <v>1150678.96</v>
+      </c>
+      <c r="I357" s="1">
+        <v>5219.66</v>
+      </c>
+      <c r="J357" s="1">
+        <v>0.4536156635731</v>
+      </c>
+      <c r="K357">
+        <v>0.67</v>
+      </c>
+      <c r="L357" t="s">
         <v>892</v>
       </c>
-      <c r="B357" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M357" s="1">
-        <v>169663.92</v>
+        <v>1155898.62</v>
       </c>
       <c r="N357" s="1">
-        <v>172981.84</v>
+        <v>1166204.67</v>
       </c>
       <c r="O357" s="1">
-        <v>0.1</v>
+        <v>0.65</v>
       </c>
       <c r="P357">
         <v>1</v>
       </c>
     </row>
     <row r="358" spans="1:16">
       <c r="A358" t="s">
+        <v>893</v>
+      </c>
+      <c r="B358" t="s">
+        <v>894</v>
+      </c>
+      <c r="C358" s="1">
+        <v>4199000.0</v>
+      </c>
+      <c r="D358" s="1">
+        <v>96.316</v>
+      </c>
+      <c r="E358" s="1">
+        <v>96.21094594</v>
+      </c>
+      <c r="F358" t="s">
+        <v>8</v>
+      </c>
+      <c r="G358">
+        <v>1.0</v>
+      </c>
+      <c r="H358" s="1">
+        <v>4039897.62</v>
+      </c>
+      <c r="I358" s="1">
+        <v>4411.22</v>
+      </c>
+      <c r="J358" s="1">
+        <v>0.10919138094396</v>
+      </c>
+      <c r="K358">
+        <v>0.98</v>
+      </c>
+      <c r="L358" t="s">
         <v>895</v>
       </c>
-      <c r="B358" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M358" s="1">
-        <v>283172.63</v>
+        <v>4044308.84</v>
       </c>
       <c r="N358" s="1">
-        <v>284149.56</v>
+        <v>4085378.51</v>
       </c>
       <c r="O358" s="1">
-        <v>0.16</v>
+        <v>2.29</v>
       </c>
       <c r="P358">
         <v>1</v>
       </c>
     </row>
     <row r="359" spans="1:16">
       <c r="A359" t="s">
+        <v>896</v>
+      </c>
+      <c r="B359" t="s">
         <v>897</v>
       </c>
-      <c r="B359" t="s">
+      <c r="C359" s="1">
+        <v>175000.0</v>
+      </c>
+      <c r="D359" s="1">
+        <v>97.675</v>
+      </c>
+      <c r="E359" s="1">
+        <v>101.46987429</v>
+      </c>
+      <c r="F359" t="s">
+        <v>8</v>
+      </c>
+      <c r="G359">
+        <v>1.0</v>
+      </c>
+      <c r="H359" s="1">
+        <v>177572.28</v>
+      </c>
+      <c r="I359" s="1">
+        <v>-6641.03</v>
+      </c>
+      <c r="J359" s="1">
+        <v>-3.7399024217068</v>
+      </c>
+      <c r="K359">
+        <v>2.13</v>
+      </c>
+      <c r="L359" t="s">
         <v>898</v>
       </c>
-      <c r="C359" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M359" s="1">
-        <v>200878.0</v>
+        <v>170931.25</v>
       </c>
       <c r="N359" s="1">
-        <v>200921.84</v>
+        <v>174651.8</v>
       </c>
       <c r="O359" s="1">
-        <v>0.11</v>
+        <v>0.1</v>
       </c>
       <c r="P359">
         <v>1</v>
       </c>
     </row>
     <row r="360" spans="1:16">
       <c r="A360" t="s">
         <v>899</v>
       </c>
       <c r="B360" t="s">
         <v>900</v>
       </c>
       <c r="C360" s="1">
-        <v>246000.0</v>
+        <v>283000.0</v>
       </c>
       <c r="D360" s="1">
-        <v>100.465</v>
+        <v>99.65</v>
       </c>
       <c r="E360" s="1">
-        <v>100.0</v>
+        <v>99.646</v>
       </c>
       <c r="F360" t="s">
         <v>8</v>
       </c>
       <c r="G360">
         <v>1.0</v>
       </c>
       <c r="H360" s="1">
-        <v>246000.0</v>
+        <v>281998.18</v>
       </c>
       <c r="I360" s="1">
-        <v>1143.9</v>
+        <v>11.32</v>
       </c>
       <c r="J360" s="1">
-        <v>0.465</v>
+        <v>0.0040142103044779</v>
       </c>
       <c r="K360">
-        <v>0.01</v>
-[...2 lines deleted...]
-        <v>29.65</v>
+        <v>0.54</v>
+      </c>
+      <c r="L360" t="s">
+        <v>901</v>
       </c>
       <c r="M360" s="1">
-        <v>247143.9</v>
+        <v>282009.5</v>
       </c>
       <c r="N360" s="1">
-        <v>247173.55</v>
+        <v>283529.17</v>
       </c>
       <c r="O360" s="1">
-        <v>0.14</v>
+        <v>0.16</v>
       </c>
       <c r="P360">
         <v>1</v>
       </c>
     </row>
     <row r="361" spans="1:16">
       <c r="A361" t="s">
-        <v>901</v>
+        <v>902</v>
       </c>
       <c r="B361" t="s">
-        <v>902</v>
+        <v>903</v>
       </c>
       <c r="C361" s="1">
-        <v>214000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D361" s="1">
-        <v>100.368</v>
+        <v>100.303</v>
       </c>
       <c r="E361" s="1">
-        <v>100.0</v>
+        <v>97.41</v>
       </c>
       <c r="F361" t="s">
         <v>8</v>
       </c>
       <c r="G361">
         <v>1.0</v>
       </c>
       <c r="H361" s="1">
-        <v>214000.0</v>
+        <v>194820.0</v>
       </c>
       <c r="I361" s="1">
-        <v>787.52</v>
+        <v>5786.0</v>
       </c>
       <c r="J361" s="1">
-        <v>0.368</v>
+        <v>2.9699209526743</v>
       </c>
       <c r="K361">
-        <v>0.0</v>
+        <v>0.24</v>
       </c>
       <c r="L361">
-        <v>0.0</v>
+        <v>482.19</v>
       </c>
       <c r="M361" s="1">
-        <v>214787.52</v>
+        <v>200606.0</v>
       </c>
       <c r="N361" s="1">
-        <v>214787.52</v>
+        <v>201088.19</v>
       </c>
       <c r="O361" s="1">
-        <v>0.12</v>
+        <v>0.11</v>
       </c>
       <c r="P361">
         <v>1</v>
       </c>
     </row>
     <row r="362" spans="1:16">
       <c r="A362" t="s">
-        <v>903</v>
+        <v>904</v>
       </c>
       <c r="B362" t="s">
-        <v>904</v>
+        <v>905</v>
       </c>
       <c r="C362" s="1">
-        <v>300000.0</v>
+        <v>246000.0</v>
       </c>
       <c r="D362" s="1">
-        <v>88.797</v>
+        <v>100.501</v>
       </c>
       <c r="E362" s="1">
-        <v>85.25</v>
+        <v>100.0</v>
       </c>
       <c r="F362" t="s">
         <v>8</v>
       </c>
       <c r="G362">
         <v>1.0</v>
       </c>
       <c r="H362" s="1">
-        <v>255750.0</v>
+        <v>246000.0</v>
       </c>
       <c r="I362" s="1">
-        <v>10641.0</v>
+        <v>1232.46</v>
       </c>
       <c r="J362" s="1">
-        <v>4.1607038123167</v>
+        <v>0.501</v>
       </c>
       <c r="K362">
-        <v>0.06</v>
+        <v>0.25</v>
       </c>
       <c r="L362">
-        <v>191.1</v>
+        <v>622.61</v>
       </c>
       <c r="M362" s="1">
-        <v>266391.0</v>
+        <v>247232.46</v>
       </c>
       <c r="N362" s="1">
-        <v>266582.1</v>
+        <v>247855.07</v>
       </c>
       <c r="O362" s="1">
-        <v>0.15</v>
+        <v>0.14</v>
       </c>
       <c r="P362">
         <v>1</v>
       </c>
     </row>
     <row r="363" spans="1:16">
       <c r="A363" t="s">
-        <v>905</v>
+        <v>906</v>
       </c>
       <c r="B363" t="s">
-        <v>906</v>
+        <v>907</v>
       </c>
       <c r="C363" s="1">
-        <v>175000.0</v>
+        <v>214000.0</v>
       </c>
       <c r="D363" s="1">
-        <v>101.512</v>
+        <v>99.877</v>
       </c>
       <c r="E363" s="1">
-        <v>99.779</v>
+        <v>100.0</v>
       </c>
       <c r="F363" t="s">
         <v>8</v>
       </c>
       <c r="G363">
         <v>1.0</v>
       </c>
       <c r="H363" s="1">
-        <v>174613.25</v>
+        <v>214000.0</v>
       </c>
       <c r="I363" s="1">
-        <v>3032.75</v>
+        <v>-263.22</v>
       </c>
       <c r="J363" s="1">
-        <v>1.7368384128925</v>
+        <v>-0.123</v>
       </c>
       <c r="K363">
-        <v>1.56</v>
-[...2 lines deleted...]
-        <v>907</v>
+        <v>0.16</v>
+      </c>
+      <c r="L363">
+        <v>348.7</v>
       </c>
       <c r="M363" s="1">
-        <v>177646.0</v>
+        <v>213736.78</v>
       </c>
       <c r="N363" s="1">
-        <v>180378.88</v>
+        <v>214085.48</v>
       </c>
       <c r="O363" s="1">
-        <v>0.1</v>
+        <v>0.12</v>
       </c>
       <c r="P363">
         <v>1</v>
       </c>
     </row>
     <row r="364" spans="1:16">
       <c r="A364" t="s">
         <v>908</v>
       </c>
       <c r="B364" t="s">
         <v>909</v>
       </c>
       <c r="C364" s="1">
-        <v>100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D364" s="1">
-        <v>100.873</v>
+        <v>88.452</v>
       </c>
       <c r="E364" s="1">
-        <v>102.939</v>
+        <v>85.25</v>
       </c>
       <c r="F364" t="s">
         <v>8</v>
       </c>
       <c r="G364">
         <v>1.0</v>
       </c>
       <c r="H364" s="1">
-        <v>102939.0</v>
+        <v>255750.0</v>
       </c>
       <c r="I364" s="1">
-        <v>-2066.0</v>
+        <v>9606.0</v>
       </c>
       <c r="J364" s="1">
-        <v>-2.0070138625788</v>
+        <v>3.7560117302053</v>
       </c>
       <c r="K364">
-        <v>0.6</v>
+        <v>0.1</v>
       </c>
       <c r="L364">
-        <v>595.89</v>
+        <v>314.38</v>
       </c>
       <c r="M364" s="1">
-        <v>100873.0</v>
+        <v>265356.0</v>
       </c>
       <c r="N364" s="1">
-        <v>101468.89</v>
+        <v>265670.38</v>
       </c>
       <c r="O364" s="1">
-        <v>0.06</v>
+        <v>0.15</v>
       </c>
       <c r="P364">
         <v>1</v>
       </c>
     </row>
     <row r="365" spans="1:16">
       <c r="A365" t="s">
         <v>910</v>
       </c>
       <c r="B365" t="s">
         <v>911</v>
       </c>
       <c r="C365" s="1">
-        <v>400000.0</v>
+        <v>175000.0</v>
       </c>
       <c r="D365" s="1">
-        <v>97.669</v>
+        <v>101.26</v>
       </c>
       <c r="E365" s="1">
-        <v>100.761</v>
+        <v>99.779</v>
       </c>
       <c r="F365" t="s">
         <v>8</v>
       </c>
       <c r="G365">
         <v>1.0</v>
       </c>
       <c r="H365" s="1">
-        <v>403044.0</v>
+        <v>174613.25</v>
       </c>
       <c r="I365" s="1">
-        <v>-12368.0</v>
+        <v>2591.75</v>
       </c>
       <c r="J365" s="1">
-        <v>-3.0686475918262</v>
+        <v>1.4842802593732</v>
       </c>
       <c r="K365">
-        <v>0.48</v>
+        <v>1.77</v>
       </c>
       <c r="L365" t="s">
         <v>912</v>
       </c>
       <c r="M365" s="1">
-        <v>390676.0</v>
+        <v>177205.0</v>
       </c>
       <c r="N365" s="1">
-        <v>392599.29</v>
+        <v>180297.47</v>
       </c>
       <c r="O365" s="1">
-        <v>0.22</v>
+        <v>0.1</v>
       </c>
       <c r="P365">
         <v>1</v>
       </c>
     </row>
     <row r="366" spans="1:16">
       <c r="A366" t="s">
         <v>913</v>
       </c>
       <c r="B366" t="s">
         <v>914</v>
       </c>
       <c r="C366" s="1">
         <v>100000.0</v>
       </c>
       <c r="D366" s="1">
-        <v>102.099</v>
+        <v>100.501</v>
       </c>
       <c r="E366" s="1">
-        <v>99.871</v>
+        <v>102.939</v>
       </c>
       <c r="F366" t="s">
         <v>8</v>
       </c>
       <c r="G366">
         <v>1.0</v>
       </c>
       <c r="H366" s="1">
-        <v>99871.0</v>
+        <v>102939.0</v>
       </c>
       <c r="I366" s="1">
-        <v>2228.0</v>
+        <v>-2438.0</v>
       </c>
       <c r="J366" s="1">
-        <v>2.2308778324038</v>
+        <v>-2.3683929317363</v>
       </c>
       <c r="K366">
-        <v>3.64</v>
-[...2 lines deleted...]
-        <v>915</v>
+        <v>0.79</v>
+      </c>
+      <c r="L366">
+        <v>794.52</v>
       </c>
       <c r="M366" s="1">
-        <v>102099.0</v>
+        <v>100501.0</v>
       </c>
       <c r="N366" s="1">
-        <v>105735.99</v>
+        <v>101295.52</v>
       </c>
       <c r="O366" s="1">
         <v>0.06</v>
       </c>
       <c r="P366">
         <v>1</v>
       </c>
     </row>
     <row r="367" spans="1:16">
       <c r="A367" t="s">
+        <v>915</v>
+      </c>
+      <c r="B367" t="s">
         <v>916</v>
       </c>
-      <c r="B367" t="s">
+      <c r="C367" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D367" s="1">
+        <v>97.447</v>
+      </c>
+      <c r="E367" s="1">
+        <v>100.761</v>
+      </c>
+      <c r="F367" t="s">
+        <v>8</v>
+      </c>
+      <c r="G367">
+        <v>1.0</v>
+      </c>
+      <c r="H367" s="1">
+        <v>403044.0</v>
+      </c>
+      <c r="I367" s="1">
+        <v>-13256.0</v>
+      </c>
+      <c r="J367" s="1">
+        <v>-3.2889709312135</v>
+      </c>
+      <c r="K367">
+        <v>0.67</v>
+      </c>
+      <c r="L367" t="s">
         <v>917</v>
       </c>
-      <c r="C367" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M367" s="1">
-        <v>105017.0</v>
+        <v>389788.0</v>
       </c>
       <c r="N367" s="1">
-        <v>109208.78</v>
+        <v>392451.01</v>
       </c>
       <c r="O367" s="1">
-        <v>0.06</v>
+        <v>0.22</v>
       </c>
       <c r="P367">
         <v>1</v>
       </c>
     </row>
     <row r="368" spans="1:16">
       <c r="A368" t="s">
+        <v>918</v>
+      </c>
+      <c r="B368" t="s">
         <v>919</v>
       </c>
-      <c r="B368" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C368" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D368" s="1">
-        <v>98.346</v>
+        <v>101.673</v>
       </c>
       <c r="E368" s="1">
-        <v>99.589</v>
+        <v>99.871</v>
       </c>
       <c r="F368" t="s">
         <v>8</v>
       </c>
       <c r="G368">
         <v>1.0</v>
       </c>
       <c r="H368" s="1">
-        <v>298767.0</v>
+        <v>99871.0</v>
       </c>
       <c r="I368" s="1">
-        <v>-3729.0</v>
+        <v>1802.0</v>
       </c>
       <c r="J368" s="1">
-        <v>-1.2481298135336</v>
+        <v>1.8043275825815</v>
       </c>
       <c r="K368">
-        <v>2.26</v>
-[...2 lines deleted...]
-        <v>921</v>
+        <v>0.09</v>
+      </c>
+      <c r="L368">
+        <v>92.47</v>
       </c>
       <c r="M368" s="1">
-        <v>295038.0</v>
+        <v>101673.0</v>
       </c>
       <c r="N368" s="1">
-        <v>301818.82</v>
+        <v>101765.47</v>
       </c>
       <c r="O368" s="1">
-        <v>0.17</v>
+        <v>0.06</v>
       </c>
       <c r="P368">
         <v>1</v>
       </c>
     </row>
     <row r="369" spans="1:16">
       <c r="A369" t="s">
-        <v>922</v>
+        <v>920</v>
       </c>
       <c r="B369" t="s">
-        <v>923</v>
+        <v>921</v>
       </c>
       <c r="C369" s="1">
         <v>100000.0</v>
       </c>
       <c r="D369" s="1">
-        <v>97.594</v>
+        <v>104.452</v>
       </c>
       <c r="E369" s="1">
-        <v>99.908</v>
+        <v>104.45</v>
       </c>
       <c r="F369" t="s">
         <v>8</v>
       </c>
       <c r="G369">
         <v>1.0</v>
       </c>
       <c r="H369" s="1">
-        <v>99908.0</v>
+        <v>104450.0</v>
       </c>
       <c r="I369" s="1">
-        <v>-2314.0</v>
+        <v>2.0</v>
       </c>
       <c r="J369" s="1">
-        <v>-2.3161308403731</v>
+        <v>0.0019147917663954</v>
       </c>
       <c r="K369">
-        <v>0.87</v>
+        <v>0.17</v>
       </c>
       <c r="L369">
-        <v>871.88</v>
+        <v>174.66</v>
       </c>
       <c r="M369" s="1">
-        <v>97594.0</v>
+        <v>104452.0</v>
       </c>
       <c r="N369" s="1">
-        <v>98465.88</v>
+        <v>104626.66</v>
       </c>
       <c r="O369" s="1">
         <v>0.06</v>
       </c>
       <c r="P369">
         <v>1</v>
       </c>
     </row>
     <row r="370" spans="1:16">
       <c r="A370" t="s">
-        <v>924</v>
+        <v>922</v>
       </c>
       <c r="B370" t="s">
         <v>923</v>
       </c>
       <c r="C370" s="1">
-        <v>100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D370" s="1">
-        <v>102.473</v>
+        <v>97.987</v>
       </c>
       <c r="E370" s="1">
-        <v>103.15</v>
+        <v>99.589</v>
       </c>
       <c r="F370" t="s">
         <v>8</v>
       </c>
       <c r="G370">
         <v>1.0</v>
       </c>
       <c r="H370" s="1">
-        <v>103150.0</v>
+        <v>298767.0</v>
       </c>
       <c r="I370" s="1">
-        <v>-677.0</v>
+        <v>-4806.0</v>
       </c>
       <c r="J370" s="1">
-        <v>-0.65632573921474</v>
+        <v>-1.6086113928245</v>
       </c>
       <c r="K370">
-        <v>0.16</v>
-[...2 lines deleted...]
-        <v>156.16</v>
+        <v>2.42</v>
+      </c>
+      <c r="L370" t="s">
+        <v>924</v>
       </c>
       <c r="M370" s="1">
-        <v>102473.0</v>
+        <v>293961.0</v>
       </c>
       <c r="N370" s="1">
-        <v>102629.16</v>
+        <v>301234.97</v>
       </c>
       <c r="O370" s="1">
-        <v>0.06</v>
+        <v>0.17</v>
       </c>
       <c r="P370">
         <v>1</v>
       </c>
     </row>
     <row r="371" spans="1:16">
       <c r="A371" t="s">
         <v>925</v>
       </c>
       <c r="B371" t="s">
         <v>926</v>
       </c>
       <c r="C371" s="1">
-        <v>400000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D371" s="1">
-        <v>104.284</v>
+        <v>102.173</v>
       </c>
       <c r="E371" s="1">
-        <v>106.6</v>
+        <v>103.15</v>
       </c>
       <c r="F371" t="s">
         <v>8</v>
       </c>
       <c r="G371">
         <v>1.0</v>
       </c>
       <c r="H371" s="1">
-        <v>426400.0</v>
+        <v>103150.0</v>
       </c>
       <c r="I371" s="1">
-        <v>-9264.0</v>
+        <v>-977.0</v>
       </c>
       <c r="J371" s="1">
-        <v>-2.172607879925</v>
+        <v>-0.94716432380029</v>
       </c>
       <c r="K371">
-        <v>2.18</v>
-[...2 lines deleted...]
-        <v>927</v>
+        <v>0.42</v>
+      </c>
+      <c r="L371">
+        <v>416.44</v>
       </c>
       <c r="M371" s="1">
-        <v>417136.0</v>
+        <v>102173.0</v>
       </c>
       <c r="N371" s="1">
-        <v>425845.59</v>
+        <v>102589.44</v>
       </c>
       <c r="O371" s="1">
-        <v>0.24</v>
+        <v>0.06</v>
       </c>
       <c r="P371">
         <v>1</v>
       </c>
     </row>
     <row r="372" spans="1:16">
       <c r="A372" t="s">
+        <v>927</v>
+      </c>
+      <c r="B372" t="s">
+        <v>926</v>
+      </c>
+      <c r="C372" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D372" s="1">
+        <v>97.409</v>
+      </c>
+      <c r="E372" s="1">
+        <v>99.908</v>
+      </c>
+      <c r="F372" t="s">
+        <v>8</v>
+      </c>
+      <c r="G372">
+        <v>1.0</v>
+      </c>
+      <c r="H372" s="1">
+        <v>99908.0</v>
+      </c>
+      <c r="I372" s="1">
+        <v>-2499.0</v>
+      </c>
+      <c r="J372" s="1">
+        <v>-2.5013011971013</v>
+      </c>
+      <c r="K372">
+        <v>1.09</v>
+      </c>
+      <c r="L372" t="s">
         <v>928</v>
       </c>
-      <c r="B372" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M372" s="1">
-        <v>392193.06</v>
+        <v>97409.0</v>
       </c>
       <c r="N372" s="1">
-        <v>394689.54</v>
+        <v>98496.15</v>
       </c>
       <c r="O372" s="1">
-        <v>0.22</v>
+        <v>0.06</v>
       </c>
       <c r="P372">
         <v>1</v>
       </c>
     </row>
     <row r="373" spans="1:16">
       <c r="A373" t="s">
+        <v>929</v>
+      </c>
+      <c r="B373" t="s">
+        <v>930</v>
+      </c>
+      <c r="C373" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D373" s="1">
+        <v>103.784</v>
+      </c>
+      <c r="E373" s="1">
+        <v>106.6</v>
+      </c>
+      <c r="F373" t="s">
+        <v>8</v>
+      </c>
+      <c r="G373">
+        <v>1.0</v>
+      </c>
+      <c r="H373" s="1">
+        <v>426400.0</v>
+      </c>
+      <c r="I373" s="1">
+        <v>-11264.0</v>
+      </c>
+      <c r="J373" s="1">
+        <v>-2.6416510318949</v>
+      </c>
+      <c r="K373">
+        <v>2.41</v>
+      </c>
+      <c r="L373" t="s">
         <v>931</v>
       </c>
-      <c r="B373" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M373" s="1">
-        <v>216792.72</v>
+        <v>415136.0</v>
       </c>
       <c r="N373" s="1">
-        <v>218939.11</v>
+        <v>424777.1</v>
       </c>
       <c r="O373" s="1">
-        <v>0.12</v>
+        <v>0.24</v>
       </c>
       <c r="P373">
         <v>1</v>
       </c>
     </row>
     <row r="374" spans="1:16">
       <c r="A374" t="s">
+        <v>932</v>
+      </c>
+      <c r="B374" t="s">
+        <v>933</v>
+      </c>
+      <c r="C374" s="1">
+        <v>399000.0</v>
+      </c>
+      <c r="D374" s="1">
+        <v>97.916</v>
+      </c>
+      <c r="E374" s="1">
+        <v>99.902</v>
+      </c>
+      <c r="F374" t="s">
+        <v>8</v>
+      </c>
+      <c r="G374">
+        <v>1.0</v>
+      </c>
+      <c r="H374" s="1">
+        <v>398608.98</v>
+      </c>
+      <c r="I374" s="1">
+        <v>-7924.14</v>
+      </c>
+      <c r="J374" s="1">
+        <v>-1.9879481892254</v>
+      </c>
+      <c r="K374">
+        <v>0.82</v>
+      </c>
+      <c r="L374" t="s">
         <v>934</v>
       </c>
-      <c r="B374" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M374" s="1">
-        <v>101546.0</v>
+        <v>390684.84</v>
       </c>
       <c r="N374" s="1">
-        <v>101614.1</v>
+        <v>393973.86</v>
       </c>
       <c r="O374" s="1">
-        <v>0.06</v>
+        <v>0.22</v>
       </c>
       <c r="P374">
         <v>1</v>
       </c>
     </row>
     <row r="375" spans="1:16">
       <c r="A375" t="s">
+        <v>935</v>
+      </c>
+      <c r="B375" t="s">
         <v>936</v>
       </c>
-      <c r="B375" t="s">
+      <c r="C375" s="1">
+        <v>216000.0</v>
+      </c>
+      <c r="D375" s="1">
+        <v>100.225</v>
+      </c>
+      <c r="E375" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F375" t="s">
+        <v>8</v>
+      </c>
+      <c r="G375">
+        <v>1.0</v>
+      </c>
+      <c r="H375" s="1">
+        <v>216000.0</v>
+      </c>
+      <c r="I375" s="1">
+        <v>486.0</v>
+      </c>
+      <c r="J375" s="1">
+        <v>0.225</v>
+      </c>
+      <c r="K375">
+        <v>1.21</v>
+      </c>
+      <c r="L375" t="s">
         <v>937</v>
       </c>
-      <c r="C375" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M375" s="1">
-        <v>308136.0</v>
+        <v>216486.0</v>
       </c>
       <c r="N375" s="1">
-        <v>318917.51</v>
+        <v>219109.36</v>
       </c>
       <c r="O375" s="1">
-        <v>0.18</v>
+        <v>0.12</v>
       </c>
       <c r="P375">
         <v>1</v>
       </c>
     </row>
     <row r="376" spans="1:16">
       <c r="A376" t="s">
+        <v>938</v>
+      </c>
+      <c r="B376" t="s">
         <v>939</v>
-      </c>
-[...1 lines deleted...]
-        <v>940</v>
       </c>
       <c r="C376" s="1">
         <v>100000.0</v>
       </c>
       <c r="D376" s="1">
-        <v>102.113</v>
+        <v>101.021</v>
       </c>
       <c r="E376" s="1">
-        <v>103.4955</v>
+        <v>100.0</v>
       </c>
       <c r="F376" t="s">
         <v>8</v>
       </c>
       <c r="G376">
         <v>1.0</v>
       </c>
       <c r="H376" s="1">
-        <v>103495.5</v>
+        <v>100000.0</v>
       </c>
       <c r="I376" s="1">
-        <v>-1382.5</v>
+        <v>1021.0</v>
       </c>
       <c r="J376" s="1">
-        <v>-1.3358068708301</v>
+        <v>1.021</v>
       </c>
       <c r="K376">
-        <v>0.4</v>
+        <v>0.3</v>
       </c>
       <c r="L376">
-        <v>395.89</v>
+        <v>295.12</v>
       </c>
       <c r="M376" s="1">
-        <v>102113.0</v>
+        <v>101021.0</v>
       </c>
       <c r="N376" s="1">
-        <v>102508.89</v>
+        <v>101316.12</v>
       </c>
       <c r="O376" s="1">
         <v>0.06</v>
       </c>
       <c r="P376">
         <v>1</v>
       </c>
     </row>
     <row r="377" spans="1:16">
       <c r="A377" t="s">
+        <v>940</v>
+      </c>
+      <c r="B377" t="s">
         <v>941</v>
       </c>
-      <c r="B377" t="s">
+      <c r="C377" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D377" s="1">
+        <v>102.28</v>
+      </c>
+      <c r="E377" s="1">
+        <v>99.6583</v>
+      </c>
+      <c r="F377" t="s">
+        <v>8</v>
+      </c>
+      <c r="G377">
+        <v>1.0</v>
+      </c>
+      <c r="H377" s="1">
+        <v>298974.9</v>
+      </c>
+      <c r="I377" s="1">
+        <v>7865.1</v>
+      </c>
+      <c r="J377" s="1">
+        <v>2.6306890645335</v>
+      </c>
+      <c r="K377">
+        <v>3.82</v>
+      </c>
+      <c r="L377" t="s">
         <v>942</v>
       </c>
-      <c r="C377" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M377" s="1">
-        <v>494615.0</v>
+        <v>306840.0</v>
       </c>
       <c r="N377" s="1">
-        <v>506505.41</v>
+        <v>318299.59</v>
       </c>
       <c r="O377" s="1">
-        <v>0.28</v>
+        <v>0.18</v>
       </c>
       <c r="P377">
         <v>1</v>
       </c>
     </row>
     <row r="378" spans="1:16">
       <c r="A378" t="s">
+        <v>943</v>
+      </c>
+      <c r="B378" t="s">
         <v>944</v>
       </c>
-      <c r="B378" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C378" s="1">
-        <v>240000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D378" s="1">
-        <v>100.498</v>
+        <v>101.834</v>
       </c>
       <c r="E378" s="1">
-        <v>100.0</v>
+        <v>103.4955</v>
       </c>
       <c r="F378" t="s">
         <v>8</v>
       </c>
       <c r="G378">
         <v>1.0</v>
       </c>
       <c r="H378" s="1">
-        <v>240000.0</v>
+        <v>103495.5</v>
       </c>
       <c r="I378" s="1">
-        <v>1195.2</v>
+        <v>-1661.5</v>
       </c>
       <c r="J378" s="1">
-        <v>0.498</v>
+        <v>-1.6053838089579</v>
       </c>
       <c r="K378">
-        <v>0.07</v>
+        <v>0.63</v>
       </c>
       <c r="L378">
-        <v>173.8</v>
+        <v>628.77</v>
       </c>
       <c r="M378" s="1">
-        <v>241195.2</v>
+        <v>101834.0</v>
       </c>
       <c r="N378" s="1">
-        <v>241369.0</v>
+        <v>102462.77</v>
       </c>
       <c r="O378" s="1">
-        <v>0.14</v>
+        <v>0.06</v>
       </c>
       <c r="P378">
         <v>1</v>
       </c>
     </row>
     <row r="379" spans="1:16">
       <c r="A379" t="s">
+        <v>945</v>
+      </c>
+      <c r="B379" t="s">
         <v>946</v>
       </c>
-      <c r="B379" t="s">
+      <c r="C379" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="D379" s="1">
+        <v>98.654</v>
+      </c>
+      <c r="E379" s="1">
+        <v>99.142</v>
+      </c>
+      <c r="F379" t="s">
+        <v>8</v>
+      </c>
+      <c r="G379">
+        <v>1.0</v>
+      </c>
+      <c r="H379" s="1">
+        <v>495710.0</v>
+      </c>
+      <c r="I379" s="1">
+        <v>-2440.0</v>
+      </c>
+      <c r="J379" s="1">
+        <v>-0.49222327570555</v>
+      </c>
+      <c r="K379">
+        <v>2.59</v>
+      </c>
+      <c r="L379" t="s">
         <v>947</v>
       </c>
-      <c r="C379" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M379" s="1">
-        <v>230203.05</v>
+        <v>493270.0</v>
       </c>
       <c r="N379" s="1">
-        <v>237251.71</v>
+        <v>506222.05</v>
       </c>
       <c r="O379" s="1">
-        <v>0.13</v>
+        <v>0.28</v>
       </c>
       <c r="P379">
         <v>1</v>
       </c>
     </row>
     <row r="380" spans="1:16">
       <c r="A380" t="s">
+        <v>948</v>
+      </c>
+      <c r="B380" t="s">
         <v>949</v>
       </c>
-      <c r="B380" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C380" s="1">
-        <v>300000.0</v>
+        <v>240000.0</v>
       </c>
       <c r="D380" s="1">
-        <v>98.25</v>
+        <v>100.03</v>
       </c>
       <c r="E380" s="1">
         <v>100.0</v>
       </c>
       <c r="F380" t="s">
         <v>8</v>
       </c>
       <c r="G380">
         <v>1.0</v>
       </c>
       <c r="H380" s="1">
-        <v>300000.0</v>
+        <v>240000.0</v>
       </c>
       <c r="I380" s="1">
-        <v>-5250.0</v>
+        <v>72.0</v>
       </c>
       <c r="J380" s="1">
-        <v>-1.75</v>
+        <v>0.03</v>
       </c>
       <c r="K380">
-        <v>0.84</v>
-[...2 lines deleted...]
-        <v>951</v>
+        <v>0.28</v>
+      </c>
+      <c r="L380">
+        <v>670.37</v>
       </c>
       <c r="M380" s="1">
-        <v>294750.0</v>
+        <v>240072.0</v>
       </c>
       <c r="N380" s="1">
-        <v>297267.72</v>
+        <v>240742.37</v>
       </c>
       <c r="O380" s="1">
-        <v>0.17</v>
+        <v>0.13</v>
       </c>
       <c r="P380">
         <v>1</v>
       </c>
     </row>
     <row r="381" spans="1:16">
       <c r="A381" t="s">
+        <v>950</v>
+      </c>
+      <c r="B381" t="s">
+        <v>951</v>
+      </c>
+      <c r="C381" s="1">
+        <v>231000.0</v>
+      </c>
+      <c r="D381" s="1">
+        <v>99.434</v>
+      </c>
+      <c r="E381" s="1">
+        <v>102.83</v>
+      </c>
+      <c r="F381" t="s">
+        <v>8</v>
+      </c>
+      <c r="G381">
+        <v>1.0</v>
+      </c>
+      <c r="H381" s="1">
+        <v>237537.3</v>
+      </c>
+      <c r="I381" s="1">
+        <v>-7844.76</v>
+      </c>
+      <c r="J381" s="1">
+        <v>-3.3025381697948</v>
+      </c>
+      <c r="K381">
+        <v>3.26</v>
+      </c>
+      <c r="L381" t="s">
         <v>952</v>
       </c>
-      <c r="B381" t="s">
-[...26 lines deleted...]
-      <c r="K381">
+      <c r="M381" s="1">
+        <v>229692.54</v>
+      </c>
+      <c r="N381" s="1">
+        <v>237215.86</v>
+      </c>
+      <c r="O381" s="1">
         <v>0.13</v>
-      </c>
-[...10 lines deleted...]
-        <v>0.06</v>
       </c>
       <c r="P381">
         <v>1</v>
       </c>
     </row>
     <row r="382" spans="1:16">
       <c r="A382" t="s">
+        <v>953</v>
+      </c>
+      <c r="B382" t="s">
         <v>954</v>
       </c>
-      <c r="B382" t="s">
+      <c r="C382" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D382" s="1">
+        <v>97.896</v>
+      </c>
+      <c r="E382" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F382" t="s">
+        <v>8</v>
+      </c>
+      <c r="G382">
+        <v>1.0</v>
+      </c>
+      <c r="H382" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="I382" s="1">
+        <v>-6312.0</v>
+      </c>
+      <c r="J382" s="1">
+        <v>-2.104</v>
+      </c>
+      <c r="K382">
+        <v>1.0</v>
+      </c>
+      <c r="L382" t="s">
         <v>955</v>
       </c>
-      <c r="C382" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M382" s="1">
-        <v>192220.0</v>
+        <v>293688.0</v>
       </c>
       <c r="N382" s="1">
-        <v>192261.1</v>
+        <v>296694.59</v>
       </c>
       <c r="O382" s="1">
-        <v>0.11</v>
+        <v>0.17</v>
       </c>
       <c r="P382">
         <v>1</v>
       </c>
     </row>
     <row r="383" spans="1:16">
       <c r="A383" t="s">
         <v>956</v>
       </c>
       <c r="B383" t="s">
         <v>957</v>
       </c>
       <c r="C383" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D383" s="1">
-        <v>100.275</v>
+        <v>100.593</v>
       </c>
       <c r="E383" s="1">
-        <v>99.147</v>
+        <v>100.0</v>
       </c>
       <c r="F383" t="s">
         <v>8</v>
       </c>
       <c r="G383">
         <v>1.0</v>
       </c>
       <c r="H383" s="1">
-        <v>297441.0</v>
+        <v>100000.0</v>
       </c>
       <c r="I383" s="1">
-        <v>3384.0</v>
+        <v>593.0</v>
       </c>
       <c r="J383" s="1">
-        <v>1.1377046204121</v>
+        <v>0.593</v>
       </c>
       <c r="K383">
-        <v>3.04</v>
-[...2 lines deleted...]
-        <v>958</v>
+        <v>0.33</v>
+      </c>
+      <c r="L383">
+        <v>333.62</v>
       </c>
       <c r="M383" s="1">
-        <v>300825.0</v>
+        <v>100593.0</v>
       </c>
       <c r="N383" s="1">
-        <v>309933.9</v>
+        <v>100926.62</v>
       </c>
       <c r="O383" s="1">
-        <v>0.17</v>
+        <v>0.06</v>
       </c>
       <c r="P383">
         <v>1</v>
       </c>
     </row>
     <row r="384" spans="1:16">
       <c r="A384" t="s">
+        <v>958</v>
+      </c>
+      <c r="B384" t="s">
         <v>959</v>
       </c>
-      <c r="B384" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C384" s="1">
-        <v>159000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D384" s="1">
-        <v>99.892</v>
+        <v>95.801</v>
       </c>
       <c r="E384" s="1">
-        <v>99.695</v>
+        <v>97.25</v>
       </c>
       <c r="F384" t="s">
         <v>8</v>
       </c>
       <c r="G384">
         <v>1.0</v>
       </c>
       <c r="H384" s="1">
-        <v>158515.05</v>
+        <v>194500.0</v>
       </c>
       <c r="I384" s="1">
-        <v>313.23</v>
+        <v>-2898.0</v>
       </c>
       <c r="J384" s="1">
-        <v>0.19760268819901</v>
+        <v>-1.4899742930591</v>
       </c>
       <c r="K384">
-        <v>0.37</v>
+        <v>0.16</v>
       </c>
       <c r="L384">
-        <v>588.08</v>
+        <v>315.07</v>
       </c>
       <c r="M384" s="1">
-        <v>158828.28</v>
+        <v>191602.0</v>
       </c>
       <c r="N384" s="1">
-        <v>159416.36</v>
+        <v>191917.07</v>
       </c>
       <c r="O384" s="1">
-        <v>0.09</v>
+        <v>0.11</v>
       </c>
       <c r="P384">
         <v>1</v>
       </c>
     </row>
     <row r="385" spans="1:16">
       <c r="A385" t="s">
+        <v>960</v>
+      </c>
+      <c r="B385" t="s">
         <v>961</v>
       </c>
-      <c r="B385" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C385" s="1">
-        <v>600000.0</v>
+        <v>159000.0</v>
       </c>
       <c r="D385" s="1">
-        <v>83.137</v>
+        <v>99.453</v>
       </c>
       <c r="E385" s="1">
-        <v>81.804</v>
+        <v>99.695</v>
       </c>
       <c r="F385" t="s">
         <v>8</v>
       </c>
       <c r="G385">
         <v>1.0</v>
       </c>
       <c r="H385" s="1">
-        <v>490824.0</v>
+        <v>158515.05</v>
       </c>
       <c r="I385" s="1">
-        <v>7998.0</v>
+        <v>-384.78</v>
       </c>
       <c r="J385" s="1">
-        <v>1.6295046696983</v>
+        <v>-0.24274035809218</v>
       </c>
       <c r="K385">
-        <v>0.48</v>
-[...2 lines deleted...]
-        <v>963</v>
+        <v>0.58</v>
+      </c>
+      <c r="L385">
+        <v>914.79</v>
       </c>
       <c r="M385" s="1">
-        <v>498822.0</v>
+        <v>158130.27</v>
       </c>
       <c r="N385" s="1">
-        <v>501706.93</v>
+        <v>159045.06</v>
       </c>
       <c r="O385" s="1">
-        <v>0.28</v>
+        <v>0.09</v>
       </c>
       <c r="P385">
         <v>1</v>
       </c>
     </row>
     <row r="386" spans="1:16">
       <c r="A386" t="s">
+        <v>962</v>
+      </c>
+      <c r="B386" t="s">
+        <v>963</v>
+      </c>
+      <c r="C386" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D386" s="1">
+        <v>82.806</v>
+      </c>
+      <c r="E386" s="1">
+        <v>81.804</v>
+      </c>
+      <c r="F386" t="s">
+        <v>8</v>
+      </c>
+      <c r="G386">
+        <v>1.0</v>
+      </c>
+      <c r="H386" s="1">
+        <v>490824.0</v>
+      </c>
+      <c r="I386" s="1">
+        <v>6012.0</v>
+      </c>
+      <c r="J386" s="1">
+        <v>1.224878979023</v>
+      </c>
+      <c r="K386">
+        <v>0.52</v>
+      </c>
+      <c r="L386" t="s">
         <v>964</v>
       </c>
-      <c r="B386" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M386" s="1">
-        <v>202508.0</v>
+        <v>496836.0</v>
       </c>
       <c r="N386" s="1">
-        <v>202918.96</v>
+        <v>499967.51</v>
       </c>
       <c r="O386" s="1">
-        <v>0.11</v>
+        <v>0.28</v>
       </c>
       <c r="P386">
         <v>1</v>
       </c>
     </row>
     <row r="387" spans="1:16">
       <c r="A387" t="s">
+        <v>965</v>
+      </c>
+      <c r="B387" t="s">
         <v>966</v>
-      </c>
-[...1 lines deleted...]
-        <v>967</v>
       </c>
       <c r="C387" s="1">
         <v>200000.0</v>
       </c>
       <c r="D387" s="1">
-        <v>98.929</v>
+        <v>100.842</v>
       </c>
       <c r="E387" s="1">
-        <v>100.0</v>
+        <v>99.417</v>
       </c>
       <c r="F387" t="s">
         <v>8</v>
       </c>
       <c r="G387">
         <v>1.0</v>
       </c>
       <c r="H387" s="1">
-        <v>200000.0</v>
+        <v>198834.0</v>
       </c>
       <c r="I387" s="1">
-        <v>-2142.0</v>
+        <v>2850.0</v>
       </c>
       <c r="J387" s="1">
-        <v>-1.071</v>
+        <v>1.4333564682097</v>
       </c>
       <c r="K387">
-        <v>1.93</v>
-[...2 lines deleted...]
-        <v>968</v>
+        <v>0.41</v>
+      </c>
+      <c r="L387">
+        <v>821.92</v>
       </c>
       <c r="M387" s="1">
-        <v>197858.0</v>
+        <v>201684.0</v>
       </c>
       <c r="N387" s="1">
-        <v>201727.98</v>
+        <v>202505.92</v>
       </c>
       <c r="O387" s="1">
         <v>0.11</v>
       </c>
       <c r="P387">
         <v>1</v>
       </c>
     </row>
     <row r="388" spans="1:16">
       <c r="A388" t="s">
+        <v>967</v>
+      </c>
+      <c r="B388" t="s">
+        <v>968</v>
+      </c>
+      <c r="C388" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D388" s="1">
+        <v>98.779</v>
+      </c>
+      <c r="E388" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F388" t="s">
+        <v>8</v>
+      </c>
+      <c r="G388">
+        <v>1.0</v>
+      </c>
+      <c r="H388" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="I388" s="1">
+        <v>-2442.0</v>
+      </c>
+      <c r="J388" s="1">
+        <v>-1.221</v>
+      </c>
+      <c r="K388">
+        <v>2.11</v>
+      </c>
+      <c r="L388" t="s">
         <v>969</v>
       </c>
-      <c r="B388" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M388" s="1">
-        <v>-69812.5</v>
+        <v>197558.0</v>
       </c>
       <c r="N388" s="1">
-        <v>-69812.5</v>
+        <v>201773.52</v>
       </c>
       <c r="O388" s="1">
-        <v>-0.04</v>
+        <v>0.11</v>
       </c>
       <c r="P388">
         <v>1</v>
       </c>
     </row>
     <row r="389" spans="1:16">
       <c r="A389" t="s">
+        <v>970</v>
+      </c>
+      <c r="B389" t="s">
         <v>971</v>
       </c>
-      <c r="B389" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C389" s="1">
-        <v>165.0</v>
+        <v>904.0</v>
       </c>
       <c r="D389" s="1">
-        <v>84.8</v>
+        <v>0.0575</v>
       </c>
       <c r="E389" s="1">
-        <v>53.2</v>
+        <v>0.1083904867</v>
       </c>
       <c r="F389" t="s">
         <v>8</v>
       </c>
       <c r="G389">
         <v>1.0</v>
       </c>
       <c r="H389" s="1">
-        <v>87780.0</v>
+        <v>0.0</v>
       </c>
       <c r="I389" s="1">
-        <v>52140.0</v>
+        <v>-115012.5</v>
       </c>
       <c r="J389" s="1">
-        <v>59.398496240602</v>
+        <v>0</v>
       </c>
       <c r="K389">
         <v>0.0</v>
       </c>
       <c r="L389">
         <v>0.0</v>
       </c>
       <c r="M389" s="1">
-        <v>139920.0</v>
+        <v>-115012.5</v>
       </c>
       <c r="N389" s="1">
-        <v>139920.0</v>
+        <v>-115012.5</v>
       </c>
       <c r="O389" s="1">
-        <v>0.08</v>
+        <v>-0.06</v>
       </c>
       <c r="P389">
         <v>1</v>
       </c>
     </row>
     <row r="390" spans="1:16">
       <c r="A390" t="s">
+        <v>972</v>
+      </c>
+      <c r="B390" t="s">
         <v>973</v>
-      </c>
-[...1 lines deleted...]
-        <v>974</v>
       </c>
       <c r="C390" s="1">
         <v>230.0</v>
       </c>
       <c r="D390" s="1">
-        <v>90.7</v>
+        <v>75.4</v>
       </c>
       <c r="E390" s="1">
         <v>75.3</v>
       </c>
       <c r="F390" t="s">
         <v>8</v>
       </c>
       <c r="G390">
         <v>1.0</v>
       </c>
       <c r="H390" s="1">
         <v>173190.0</v>
       </c>
       <c r="I390" s="1">
-        <v>35420.0</v>
+        <v>230.0</v>
       </c>
       <c r="J390" s="1">
-        <v>20.451527224436</v>
+        <v>0.132802124834</v>
       </c>
       <c r="K390">
         <v>0.0</v>
       </c>
       <c r="L390">
         <v>0.0</v>
       </c>
       <c r="M390" s="1">
-        <v>208610.0</v>
+        <v>173420.0</v>
       </c>
       <c r="N390" s="1">
-        <v>208610.0</v>
+        <v>173420.0</v>
       </c>
       <c r="O390" s="1">
-        <v>0.12</v>
+        <v>0.1</v>
       </c>
       <c r="P390">
         <v>1</v>
       </c>
     </row>
     <row r="391" spans="1:16">
       <c r="A391" t="s">
+        <v>974</v>
+      </c>
+      <c r="B391" t="s">
         <v>975</v>
-      </c>
-[...1 lines deleted...]
-        <v>976</v>
       </c>
       <c r="C391" s="1">
         <v>-904.0</v>
       </c>
       <c r="D391" s="1">
-        <v>0.0525</v>
+        <v>0.04</v>
       </c>
       <c r="E391" s="1">
         <v>0.0738550885</v>
       </c>
       <c r="F391" t="s">
         <v>8</v>
       </c>
       <c r="G391">
         <v>1.0</v>
       </c>
       <c r="H391" s="1">
         <v>0.0</v>
       </c>
       <c r="I391" s="1">
-        <v>48262.5</v>
+        <v>76512.5</v>
       </c>
       <c r="J391" s="1">
         <v>0</v>
       </c>
       <c r="K391">
         <v>0.0</v>
       </c>
       <c r="L391">
         <v>0.0</v>
       </c>
       <c r="M391" s="1">
-        <v>48262.5</v>
+        <v>76512.5</v>
       </c>
       <c r="N391" s="1">
-        <v>48262.5</v>
+        <v>76512.5</v>
       </c>
       <c r="O391" s="1">
-        <v>0.03</v>
+        <v>0.04</v>
       </c>
       <c r="P391">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>