--- v0 (2026-05-19)
+++ v1 (2026-06-18)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="881">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1037">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C/D</t>
   </si>
   <si>
     <t>FR0000970105</t>
   </si>
   <si>
@@ -118,2589 +118,3057 @@
   <si>
     <t>PMV (EUR)</t>
   </si>
   <si>
     <t>Var.</t>
   </si>
   <si>
     <t>CC (EUR)</t>
   </si>
   <si>
     <t>Interets (EUR)</t>
   </si>
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
+    <t>NL0000852564</t>
+  </si>
+  <si>
+    <t>AALBERTS NV</t>
+  </si>
+  <si>
+    <t>NL0011540547</t>
+  </si>
+  <si>
+    <t>ABN AMRO BANK NV</t>
+  </si>
+  <si>
+    <t>ES0125220311</t>
+  </si>
+  <si>
+    <t>ACCIONA SA</t>
+  </si>
+  <si>
     <t>DE000A1EWWW0</t>
   </si>
   <si>
     <t>ADIDAS N AG</t>
   </si>
   <si>
     <t>NL0012969182</t>
   </si>
   <si>
     <t>ADYEN NV</t>
   </si>
   <si>
     <t>ES0105046017</t>
   </si>
   <si>
     <t>AENA SME SA</t>
   </si>
   <si>
+    <t>FR0010340141</t>
+  </si>
+  <si>
+    <t>AEROPORTS DE PARIS SA</t>
+  </si>
+  <si>
+    <t>BE0974264930</t>
+  </si>
+  <si>
+    <t>AGEAS SA</t>
+  </si>
+  <si>
+    <t>IE00BF0L3536</t>
+  </si>
+  <si>
+    <t>AIB GROUP PLC</t>
+  </si>
+  <si>
     <t>NL0000235190</t>
   </si>
   <si>
     <t>AIRBUS</t>
   </si>
   <si>
-    <t>NL0013267909</t>
-[...4 lines deleted...]
-  <si>
     <t>DE0008404005</t>
   </si>
   <si>
     <t>ALLIANZ</t>
   </si>
   <si>
     <t>FR0010220475</t>
   </si>
   <si>
     <t>ALSTOM SA</t>
   </si>
   <si>
+    <t>FR0000071946</t>
+  </si>
+  <si>
+    <t>ALTEN SA</t>
+  </si>
+  <si>
     <t>ES0109067019</t>
   </si>
   <si>
     <t>AMADEUS IT GROUP SA</t>
   </si>
   <si>
+    <t>IT0004056880</t>
+  </si>
+  <si>
+    <t>AMPLIFON</t>
+  </si>
+  <si>
     <t>BE0974293251</t>
   </si>
   <si>
     <t>ANHEUSER-BUSCH INBEV SA</t>
   </si>
   <si>
+    <t>NL0006237562</t>
+  </si>
+  <si>
+    <t>ARCADIS NV</t>
+  </si>
+  <si>
     <t>NL0010273215</t>
   </si>
   <si>
     <t>ASML HOLDING NV</t>
   </si>
   <si>
+    <t>NL0011872643</t>
+  </si>
+  <si>
+    <t>ASR NEDERLAND NV</t>
+  </si>
+  <si>
     <t>FR0000120628</t>
   </si>
   <si>
     <t>AXA SA</t>
   </si>
   <si>
+    <t>BE0974400328</t>
+  </si>
+  <si>
+    <t>AZELIS GROUP NV</t>
+  </si>
+  <si>
+    <t>IT0001031084</t>
+  </si>
+  <si>
+    <t>BANCA GENERALI</t>
+  </si>
+  <si>
+    <t>IT0004776628</t>
+  </si>
+  <si>
+    <t>BANCA MEDIOLANUM</t>
+  </si>
+  <si>
     <t>ES0113211835</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA</t>
   </si>
   <si>
+    <t>ES0113860A34</t>
+  </si>
+  <si>
+    <t>BANCO DE SABADELL SA</t>
+  </si>
+  <si>
     <t>ES0113900J37</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA</t>
   </si>
   <si>
-    <t>FR0013280286</t>
-[...2 lines deleted...]
-    <t>BIOMERIEUX SA</t>
+    <t>IE00BD1RP616</t>
+  </si>
+  <si>
+    <t>BANK OF IRELAND GROUP PLC</t>
+  </si>
+  <si>
+    <t>ES0113679I37</t>
+  </si>
+  <si>
+    <t>BANKINTER SA</t>
+  </si>
+  <si>
+    <t>AT0000BAWAG2</t>
+  </si>
+  <si>
+    <t>BAWAG GROUP AG</t>
+  </si>
+  <si>
+    <t>NL0012866412</t>
+  </si>
+  <si>
+    <t>BE SEMICONDUCTOR INDUSTRIES NV</t>
+  </si>
+  <si>
+    <t>DE0005158703</t>
+  </si>
+  <si>
+    <t>BECHTLE AG</t>
   </si>
   <si>
     <t>DE0005190003</t>
   </si>
   <si>
     <t>BMW AG</t>
   </si>
   <si>
     <t>FR0000131104</t>
   </si>
   <si>
     <t>BNP PARIBAS SA</t>
   </si>
   <si>
     <t>LU2244386053</t>
   </si>
   <si>
     <t>BNPP EASY   HY SRI FOSSIL FREE UCI</t>
   </si>
   <si>
     <t>LU2533812991</t>
   </si>
   <si>
     <t>BNPP EASY AGG BD SRI FOSSIL FREE U</t>
   </si>
   <si>
+    <t>FR0000120503</t>
+  </si>
+  <si>
+    <t>BOUYGUES SA</t>
+  </si>
+  <si>
+    <t>IT0000066123</t>
+  </si>
+  <si>
+    <t>BPER BANCA</t>
+  </si>
+  <si>
     <t>FR0006174348</t>
   </si>
   <si>
     <t>BUREAU VERITAS SA</t>
   </si>
   <si>
     <t>ES0140609019</t>
   </si>
   <si>
     <t>CAIXABANK SA</t>
   </si>
   <si>
-    <t>FR0000125338</t>
-[...2 lines deleted...]
-    <t>CAPGEMINI</t>
+    <t>FR0000120172</t>
+  </si>
+  <si>
+    <t>CARREFOUR SA</t>
+  </si>
+  <si>
+    <t>BE0003593044</t>
+  </si>
+  <si>
+    <t>COFINIMMO REIT SA</t>
+  </si>
+  <si>
+    <t>DE000CBK1001</t>
+  </si>
+  <si>
+    <t>COMMERZBANK AG</t>
   </si>
   <si>
     <t>FR0000125007</t>
   </si>
   <si>
     <t>COMPAGNIE DE SAINT GOBAIN SA</t>
   </si>
   <si>
+    <t>FR0000064578</t>
+  </si>
+  <si>
+    <t>COVIVIO SA</t>
+  </si>
+  <si>
+    <t>FR0000045072</t>
+  </si>
+  <si>
+    <t>CREDIT AGRICOLE SA</t>
+  </si>
+  <si>
     <t>FR0000120644</t>
   </si>
   <si>
     <t>DANONE SA</t>
   </si>
   <si>
     <t>FR0014003TT8</t>
   </si>
   <si>
     <t>DASSAULT SYSTEMES</t>
   </si>
   <si>
+    <t>DE0005140008</t>
+  </si>
+  <si>
+    <t>DEUTSCHE BANK AG</t>
+  </si>
+  <si>
     <t>DE0005810055</t>
   </si>
   <si>
     <t>DEUTSCHE BOERSE AG</t>
   </si>
   <si>
+    <t>DE0005552004</t>
+  </si>
+  <si>
+    <t>DEUTSCHE POST AG</t>
+  </si>
+  <si>
     <t>DE0005557508</t>
   </si>
   <si>
     <t>DEUTSCHE TELEKOM N AG</t>
   </si>
   <si>
-    <t>CH1216478797</t>
-[...4 lines deleted...]
-  <si>
     <t>DE000ENAG999</t>
   </si>
   <si>
     <t>E.ON N</t>
   </si>
   <si>
+    <t>PTEDP0AM0009</t>
+  </si>
+  <si>
+    <t>EDP ENERGIAS DE PORTUGAL SA</t>
+  </si>
+  <si>
+    <t>FR0000130452</t>
+  </si>
+  <si>
+    <t>EIFFAGE SA</t>
+  </si>
+  <si>
+    <t>FI0009007884</t>
+  </si>
+  <si>
+    <t>ELISA</t>
+  </si>
+  <si>
     <t>IT0003128367</t>
   </si>
   <si>
     <t>ENEL</t>
   </si>
   <si>
     <t>FR0010208488</t>
   </si>
   <si>
     <t>ENGIE SA</t>
   </si>
   <si>
     <t>AT0000652011</t>
   </si>
   <si>
     <t>ERSTE GROUP BANK AG</t>
   </si>
   <si>
     <t>FR0000121667</t>
   </si>
   <si>
     <t>ESSILORLUXOTTICA SA</t>
   </si>
   <si>
-    <t>DE000EVNK013</t>
-[...2 lines deleted...]
-    <t>EVONIK INDUSTRIES AG</t>
+    <t>FR0014000MR3</t>
+  </si>
+  <si>
+    <t>EUROFINS SCIENTIFIC</t>
+  </si>
+  <si>
+    <t>FR0013451333</t>
+  </si>
+  <si>
+    <t>FDJ UNITED</t>
+  </si>
+  <si>
+    <t>NL0011585146</t>
+  </si>
+  <si>
+    <t>FERRARI NV</t>
+  </si>
+  <si>
+    <t>NL0015001FS8</t>
+  </si>
+  <si>
+    <t>FERROVIAL</t>
+  </si>
+  <si>
+    <t>DE0005773303</t>
+  </si>
+  <si>
+    <t>FRAPORT FRANKFURT AIRPORT SERVICES</t>
+  </si>
+  <si>
+    <t>DE0005785802</t>
+  </si>
+  <si>
+    <t>FRESENIUS MEDICAL CARE AG</t>
+  </si>
+  <si>
+    <t>DE000A3E5D64</t>
+  </si>
+  <si>
+    <t>FUCHS PREF</t>
   </si>
   <si>
     <t>FR0011726835</t>
   </si>
   <si>
     <t>GAZTRANSPORT &amp; TECHNIGAZ SA</t>
   </si>
   <si>
+    <t>DE0006602006</t>
+  </si>
+  <si>
+    <t>GEA GROUP AG</t>
+  </si>
+  <si>
     <t>IT0000062072</t>
   </si>
   <si>
     <t>GENERALI</t>
   </si>
   <si>
+    <t>ES0171996087</t>
+  </si>
+  <si>
+    <t>GRIFOLS SA CLASS A</t>
+  </si>
+  <si>
+    <t>DE0008402215</t>
+  </si>
+  <si>
+    <t>HANNOVER RUECK</t>
+  </si>
+  <si>
+    <t>NL0000009165</t>
+  </si>
+  <si>
+    <t>HEINEKEN NV</t>
+  </si>
+  <si>
     <t>DE0006048432</t>
   </si>
   <si>
     <t>HENKEL &amp; KGAA PREF AG</t>
   </si>
   <si>
     <t>FR0000052292</t>
   </si>
   <si>
     <t>HERMES INTERNATIONAL</t>
   </si>
   <si>
+    <t>FI4000571013</t>
+  </si>
+  <si>
+    <t>HIAB CORPORATION CLASS B</t>
+  </si>
+  <si>
+    <t>FI0009000459</t>
+  </si>
+  <si>
+    <t>HUHTAMAKI</t>
+  </si>
+  <si>
     <t>ES0144580Y14</t>
   </si>
   <si>
     <t>IBERDROLA SA</t>
   </si>
   <si>
     <t>ES0148396007</t>
   </si>
   <si>
     <t>INDUSTRIA DE DISENO TEXTIL SA</t>
   </si>
   <si>
     <t>DE0006231004</t>
   </si>
   <si>
     <t>INFINEON TECHNOLOGIES AG</t>
   </si>
   <si>
     <t>NL0011821202</t>
   </si>
   <si>
     <t>ING GROEP NV</t>
   </si>
   <si>
+    <t>IT0001078911</t>
+  </si>
+  <si>
+    <t>INTERPUMP GROUP</t>
+  </si>
+  <si>
     <t>IT0000072618</t>
   </si>
   <si>
     <t>INTESA SANPAOLO</t>
   </si>
   <si>
+    <t>NL0015000LU4</t>
+  </si>
+  <si>
+    <t>IVECO GROUP NV</t>
+  </si>
+  <si>
+    <t>DE000KSAG888</t>
+  </si>
+  <si>
+    <t>K+S N AG</t>
+  </si>
+  <si>
+    <t>BE0003565737</t>
+  </si>
+  <si>
+    <t>KBC GROEP NV</t>
+  </si>
+  <si>
     <t>FR0000121485</t>
   </si>
   <si>
     <t>KERING SA</t>
   </si>
   <si>
-    <t>IE0004906560</t>
-[...8 lines deleted...]
-    <t>KNORR BREMSE AG</t>
+    <t>FR0000121964</t>
+  </si>
+  <si>
+    <t>KLEPIERRE REIT SA</t>
+  </si>
+  <si>
+    <t>FI0009013403</t>
+  </si>
+  <si>
+    <t>KONE CLASS B</t>
+  </si>
+  <si>
+    <t>FI0009005870</t>
+  </si>
+  <si>
+    <t>KONECRANES</t>
   </si>
   <si>
     <t>NL0000009082</t>
   </si>
   <si>
     <t>KONINKLIJKE KPN NV</t>
   </si>
   <si>
+    <t>NL0000009538</t>
+  </si>
+  <si>
+    <t>KONINKLIJKE PHILIPS NV</t>
+  </si>
+  <si>
     <t>FR0000120073</t>
   </si>
   <si>
     <t>LAIR LIQUIDE SOCIETE ANONYME POUR</t>
   </si>
   <si>
     <t>FR0010307819</t>
   </si>
   <si>
     <t>LEGRAND SA</t>
   </si>
   <si>
+    <t>IT0003856405</t>
+  </si>
+  <si>
+    <t>LEONARDO</t>
+  </si>
+  <si>
     <t>FR0000120321</t>
   </si>
   <si>
     <t>LOREAL SA</t>
   </si>
   <si>
+    <t>IT0005541336</t>
+  </si>
+  <si>
+    <t>LOTTOMATICA GROUP</t>
+  </si>
+  <si>
     <t>FR0000121014</t>
   </si>
   <si>
     <t>LVMH</t>
   </si>
   <si>
+    <t>DE0007100000</t>
+  </si>
+  <si>
+    <t>MERCEDES-BENZ GROUP N AG</t>
+  </si>
+  <si>
     <t>DE0006599905</t>
   </si>
   <si>
     <t>MERCK</t>
   </si>
   <si>
     <t>FI0009014575</t>
   </si>
   <si>
     <t>METSO CORPORATION</t>
   </si>
   <si>
     <t>IT0004965148</t>
   </si>
   <si>
     <t>MONCLER</t>
   </si>
   <si>
     <t>DE0008430026</t>
   </si>
   <si>
     <t>MUENCHENER RUECKVERSICHERUNGS-GESE</t>
   </si>
   <si>
+    <t>IT0005366767</t>
+  </si>
+  <si>
+    <t>NEXI</t>
+  </si>
+  <si>
+    <t>NL0010773842</t>
+  </si>
+  <si>
+    <t>NN GROUP NV</t>
+  </si>
+  <si>
     <t>FI0009000681</t>
   </si>
   <si>
     <t>NOKIA</t>
   </si>
   <si>
+    <t>FI4000297767</t>
+  </si>
+  <si>
+    <t>NORDEA BANK</t>
+  </si>
+  <si>
     <t>FR0000008997</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
   <si>
+    <t>FR0000133308</t>
+  </si>
+  <si>
+    <t>ORANGE SA</t>
+  </si>
+  <si>
+    <t>FI0009014377</t>
+  </si>
+  <si>
+    <t>ORION CLASS B</t>
+  </si>
+  <si>
+    <t>IT0003796171</t>
+  </si>
+  <si>
+    <t>POSTE ITALIANE</t>
+  </si>
+  <si>
     <t>NL0013654783</t>
   </si>
   <si>
     <t>PROSUS NV CLASS N</t>
   </si>
   <si>
-    <t>IT0004176001</t>
-[...2 lines deleted...]
-    <t>PRYSMIAN</t>
+    <t>ES0105777017</t>
+  </si>
+  <si>
+    <t>PUIG BRANDS SA CLASS B</t>
+  </si>
+  <si>
+    <t>DE0006969603</t>
+  </si>
+  <si>
+    <t>PUMA</t>
+  </si>
+  <si>
+    <t>NL0015002SN0</t>
+  </si>
+  <si>
+    <t>QIAGEN NV</t>
+  </si>
+  <si>
+    <t>NL0000379121</t>
+  </si>
+  <si>
+    <t>RANDSTAD NV</t>
+  </si>
+  <si>
+    <t>IT0005282865</t>
+  </si>
+  <si>
+    <t>REPLY</t>
+  </si>
+  <si>
+    <t>FR0010451203</t>
+  </si>
+  <si>
+    <t>REXEL SA</t>
   </si>
   <si>
     <t>FR0000073272</t>
   </si>
   <si>
     <t>SAFRAN SA</t>
   </si>
   <si>
     <t>IT0005495657</t>
   </si>
   <si>
     <t>SAIPEM</t>
   </si>
   <si>
+    <t>FI4000552500</t>
+  </si>
+  <si>
+    <t>SAMPO CLASS A</t>
+  </si>
+  <si>
     <t>FR0000120578</t>
   </si>
   <si>
     <t>SANOFI SA</t>
   </si>
   <si>
     <t>DE0007164600</t>
   </si>
   <si>
     <t>SAP</t>
   </si>
   <si>
+    <t>NL0000360618</t>
+  </si>
+  <si>
+    <t>SBM OFFSHORE NV</t>
+  </si>
+  <si>
     <t>FR0000121972</t>
   </si>
   <si>
     <t>SCHNEIDER ELECTRIC</t>
   </si>
   <si>
-    <t>FR0000121709</t>
-[...4 lines deleted...]
-  <si>
     <t>DE000ENER6Y0</t>
   </si>
   <si>
     <t>SIEMENS ENERGY N AG</t>
   </si>
   <si>
-    <t>DE000SHL1006</t>
-[...4 lines deleted...]
-  <si>
     <t>DE0007236101</t>
   </si>
   <si>
     <t>SIEMENS N AG</t>
   </si>
   <si>
+    <t>NL0011821392</t>
+  </si>
+  <si>
+    <t>SIGNIFY NV</t>
+  </si>
+  <si>
     <t>FR0000130809</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA</t>
   </si>
   <si>
-    <t>FR0000121220</t>
-[...2 lines deleted...]
-    <t>SODEXO SA</t>
+    <t>FR0000050809</t>
+  </si>
+  <si>
+    <t>SOPRA STERIA GROUP SA</t>
+  </si>
+  <si>
+    <t>FR0012757854</t>
+  </si>
+  <si>
+    <t>SPIE SA</t>
   </si>
   <si>
     <t>NL0000226223</t>
   </si>
   <si>
     <t>STMICROELECTRONICS NV</t>
   </si>
   <si>
+    <t>FI0009005961</t>
+  </si>
+  <si>
+    <t>STORA ENSO CLASS R</t>
+  </si>
+  <si>
     <t>NL0014559478</t>
   </si>
   <si>
     <t>TECHNIP ENERGIES NV</t>
   </si>
   <si>
+    <t>FR0000051807</t>
+  </si>
+  <si>
+    <t>TELEPERFORMANCE</t>
+  </si>
+  <si>
+    <t>IT0003242622</t>
+  </si>
+  <si>
+    <t>TERNA RETE ELETTRICA NAZIONALE</t>
+  </si>
+  <si>
+    <t>FR0000121329</t>
+  </si>
+  <si>
+    <t>THALES SA</t>
+  </si>
+  <si>
+    <t>BE0003739530</t>
+  </si>
+  <si>
+    <t>UCB SA</t>
+  </si>
+  <si>
+    <t>BE0974320526</t>
+  </si>
+  <si>
+    <t>UMICORE SA</t>
+  </si>
+  <si>
     <t>FR0013326246</t>
   </si>
   <si>
     <t>UNIBAIL RODAMCO WE STAPLED UNITS</t>
   </si>
   <si>
     <t>IT0005239360</t>
   </si>
   <si>
     <t>UNICREDIT</t>
   </si>
   <si>
-    <t>FR0000124141</t>
-[...2 lines deleted...]
-    <t>VEOLIA ENVIRON. SA</t>
+    <t>IT0004810054</t>
+  </si>
+  <si>
+    <t>UNIPOL ASSICURAZIONI SPA</t>
+  </si>
+  <si>
+    <t>NL0015000IY2</t>
+  </si>
+  <si>
+    <t>UNIVERSAL MUSIC GROUP NV</t>
+  </si>
+  <si>
+    <t>FI0009005987</t>
+  </si>
+  <si>
+    <t>UPM-KYMMENE</t>
+  </si>
+  <si>
+    <t>FR0013506730</t>
+  </si>
+  <si>
+    <t>VALLOUREC SA</t>
+  </si>
+  <si>
+    <t>AT0000746409</t>
+  </si>
+  <si>
+    <t>VERBUND AG</t>
+  </si>
+  <si>
+    <t>ES0183746314</t>
+  </si>
+  <si>
+    <t>VIDRALA SA</t>
   </si>
   <si>
     <t>FR0000125486</t>
   </si>
   <si>
     <t>VINCI SA</t>
   </si>
   <si>
+    <t>DE0007664039</t>
+  </si>
+  <si>
+    <t>VOLKSWAGEN NON-VOTING PREF AG</t>
+  </si>
+  <si>
     <t>DE000A1ML7J1</t>
   </si>
   <si>
     <t>VONOVIA</t>
   </si>
   <si>
+    <t>FI0009003727</t>
+  </si>
+  <si>
+    <t>WARTSILA</t>
+  </si>
+  <si>
     <t>AT0000831706</t>
   </si>
   <si>
     <t>WIENERBERGER AG</t>
   </si>
   <si>
     <t>NL0000395903</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV</t>
   </si>
   <si>
-    <t>XSS200326</t>
-[...26 lines deleted...]
-    <t>EURO-OAT MAR 26</t>
+    <t>XSS190626</t>
+  </si>
+  <si>
+    <t>EURO STOXX 50 ESG JUN 26</t>
+  </si>
+  <si>
+    <t>OE100626</t>
+  </si>
+  <si>
+    <t>EURO-BOBL JUN 26</t>
+  </si>
+  <si>
+    <t>IK1100626</t>
+  </si>
+  <si>
+    <t>EURO-BTP (ITALY GOVT) JUN 26</t>
+  </si>
+  <si>
+    <t>RX100626</t>
+  </si>
+  <si>
+    <t>EURO-BUND JUN 26</t>
+  </si>
+  <si>
+    <t>OAT100626</t>
+  </si>
+  <si>
+    <t>EURO-OAT JUN 26</t>
   </si>
   <si>
     <t>XS2986639701</t>
   </si>
   <si>
     <t>A2A SPA 3.625 30/01/2035</t>
   </si>
   <si>
-    <t>1 413.45</t>
+    <t>2 885.80</t>
   </si>
   <si>
     <t>XS2859413341</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 16/07/2036</t>
   </si>
   <si>
-    <t>7 982.88</t>
+    <t>8 881.85</t>
   </si>
   <si>
     <t>XS2747610751</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 3.875 15/01/2032</t>
   </si>
   <si>
-    <t>2 070.21</t>
+    <t>3 397.26</t>
   </si>
   <si>
     <t>XS2809859536</t>
   </si>
   <si>
     <t>ACHMEA BV 02/11/2044</t>
   </si>
   <si>
-    <t>2 594.74</t>
+    <t>3 168.80</t>
   </si>
   <si>
     <t>BE6363767821</t>
   </si>
   <si>
     <t>AGEAS SA 02/05/2056</t>
   </si>
   <si>
-    <t>15 053.42</t>
+    <t>16 320.55</t>
   </si>
   <si>
     <t>XS3237229193</t>
   </si>
   <si>
     <t>AIB GROUP PLC 02/12/2036</t>
   </si>
   <si>
-    <t>3 479.18</t>
+    <t>4 527.12</t>
   </si>
   <si>
     <t>FR0014013VX5</t>
   </si>
   <si>
     <t>AIR LIQUIDE FINANCE SA 3 05/05/2033</t>
   </si>
   <si>
-    <t>3 616.44</t>
+    <t>4 438.36</t>
+  </si>
+  <si>
+    <t>XS3324546251</t>
+  </si>
+  <si>
+    <t>AKZO NOBEL NV 4 25/03/2031</t>
   </si>
   <si>
     <t>XS2829852842</t>
   </si>
   <si>
     <t>ALLIANDER NV PERP</t>
   </si>
   <si>
-    <t>8 913.70</t>
+    <t>9 838.36</t>
   </si>
   <si>
     <t>DE000A351U49</t>
   </si>
   <si>
     <t>ALLIANZ SE 25/07/2053</t>
   </si>
   <si>
-    <t>16 993.32</t>
+    <t>18 987.84</t>
   </si>
   <si>
     <t>XS2761146468</t>
   </si>
   <si>
     <t>ALPHA BANK SA 12/05/2030</t>
   </si>
   <si>
-    <t>7 863.01</t>
-[...8 lines deleted...]
-    <t>9 078.77</t>
+    <t>8 547.95</t>
   </si>
   <si>
     <t>XS3064423174</t>
   </si>
   <si>
     <t>ALPHABET INC 3 06/05/2033</t>
   </si>
   <si>
-    <t>7 224.66</t>
+    <t>7 841.10</t>
   </si>
   <si>
     <t>XS3224609456</t>
   </si>
   <si>
     <t>ALPHABET INC 3.5 06/11/2038</t>
   </si>
   <si>
-    <t>5 968.12</t>
+    <t>2 197.23</t>
   </si>
   <si>
     <t>XS3229091015</t>
   </si>
   <si>
     <t>AMCOR UK FINANCE PLC 3.75 20/02/2033</t>
   </si>
   <si>
     <t>FR001400ZZD7</t>
   </si>
   <si>
     <t>ARKEMA SA PERP</t>
   </si>
   <si>
-    <t>12 668.49</t>
+    <t>13 832.88</t>
   </si>
   <si>
     <t>XS3070545234</t>
   </si>
   <si>
     <t>AROUNDTOWN SA 3.5 13/05/2030</t>
   </si>
   <si>
-    <t>21 939.73</t>
+    <t>23 857.53</t>
   </si>
   <si>
     <t>XS2919279633</t>
   </si>
   <si>
     <t>ASB BANK LTD 3.185 16/04/2029</t>
   </si>
   <si>
-    <t>13 656.23</t>
+    <t>14 746.99</t>
   </si>
   <si>
     <t>XS2872909770</t>
   </si>
   <si>
     <t>ASTRAZENECA FINANCE LLC 3.278 05/08/2033</t>
   </si>
   <si>
-    <t>6 548.99</t>
+    <t>7 359.51</t>
   </si>
   <si>
     <t>AT0000A2CQD2</t>
   </si>
   <si>
     <t>AUSTRIA (REPUBLIC OF) 0 20/02/2030</t>
   </si>
   <si>
     <t>AT0000A2KQ43</t>
   </si>
   <si>
     <t>AUSTRIA (REPUBLIC OF) 0 20/10/2040</t>
   </si>
   <si>
     <t>AT0000A3HU25</t>
   </si>
   <si>
     <t>AUSTRIA (REPUBLIC OF) 2.95 20/02/2035</t>
   </si>
   <si>
+    <t>1 037.37</t>
+  </si>
+  <si>
     <t>XS2314312179</t>
   </si>
   <si>
     <t>AXA SA 07/10/2041</t>
   </si>
   <si>
-    <t>2 618.15</t>
+    <t>3 089.04</t>
   </si>
   <si>
     <t>XS2431029441</t>
   </si>
   <si>
     <t>AXA SA 10/07/2042</t>
   </si>
   <si>
-    <t>3 115.48</t>
+    <t>3 457.09</t>
   </si>
   <si>
     <t>XS2573807778</t>
   </si>
   <si>
     <t>AXA SA 3.625 10/01/2033</t>
   </si>
   <si>
-    <t>3 495.89</t>
+    <t>5 482.19</t>
+  </si>
+  <si>
+    <t>XS2762369549</t>
+  </si>
+  <si>
+    <t>BANCO BILBAO VIZCAYA ARGENTARIA SA 08/02/2036</t>
+  </si>
+  <si>
+    <t>2 136.99</t>
   </si>
   <si>
     <t>IT0005675126</t>
   </si>
   <si>
     <t>BANCO BPM SPA 23/10/2031</t>
   </si>
   <si>
-    <t>5 054.79</t>
+    <t>6 082.19</t>
   </si>
   <si>
     <t>IT0005632267</t>
   </si>
   <si>
     <t>BANCO BPM SPA 3.375 21/01/2030</t>
   </si>
   <si>
-    <t>1 208.34</t>
+    <t>2 123.75</t>
   </si>
   <si>
     <t>XS3090080733</t>
   </si>
   <si>
     <t>BANCO DE CREDITO SOCIAL COOPERATIV 13/06/2031</t>
   </si>
   <si>
-    <t>7 335.62</t>
+    <t>8 054.79</t>
   </si>
   <si>
     <t>XS2038039074</t>
   </si>
   <si>
     <t>BANK OF AMERICA CORP 08/08/2029</t>
   </si>
   <si>
+    <t>1 067.84</t>
+  </si>
+  <si>
     <t>XS2345798271</t>
   </si>
   <si>
     <t>BANK OF AMERICA CORP 24/05/2032</t>
   </si>
   <si>
-    <t>10 320.31</t>
+    <t>11 258.52</t>
   </si>
   <si>
     <t>XS3112064947</t>
   </si>
   <si>
     <t>BANK OF MONTREAL 09/01/2032</t>
   </si>
   <si>
-    <t>2 892.95</t>
+    <t>4 500.14</t>
   </si>
   <si>
     <t>FR0014015J95</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 21/07/2033</t>
   </si>
   <si>
-    <t>1 898.63</t>
+    <t>3 336.99</t>
   </si>
   <si>
     <t>XS2831195644</t>
   </si>
   <si>
     <t>BARCLAYS PLC 31/05/2036</t>
   </si>
   <si>
-    <t>7 302.82</t>
+    <t>7 984.05</t>
   </si>
   <si>
     <t>XS3170898723</t>
   </si>
   <si>
     <t>BAWAG PSK BANK FUER ARBEIT UND WIR 02/09/2033</t>
   </si>
   <si>
-    <t>3 217.81</t>
+    <t>3 680.14</t>
   </si>
   <si>
     <t>BE0390167337</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 3.375 20/02/2031</t>
   </si>
   <si>
+    <t>2 071.23</t>
+  </si>
+  <si>
     <t>BE6365319829</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 3.375 28/05/2030</t>
   </si>
   <si>
-    <t>7 517.47</t>
+    <t>8 210.96</t>
   </si>
   <si>
     <t>BE0000349580</t>
   </si>
   <si>
     <t>BELGIUM (KINGDOM OF) 0.1 22/06/2030</t>
   </si>
   <si>
-    <t>1 167.80</t>
+    <t>1 286.48</t>
   </si>
   <si>
     <t>BE0000345547</t>
   </si>
   <si>
     <t>BELGIUM KINGDOM OF (GOVERNMENT) 0.8 22/06/2028</t>
   </si>
   <si>
-    <t>1 767.21</t>
+    <t>1 946.80</t>
   </si>
   <si>
     <t>BE0000333428</t>
   </si>
   <si>
     <t>BELGIUM KINGDOM OF (GOVERNMENT) 3 22/06/2034</t>
   </si>
   <si>
-    <t>43 693.96</t>
+    <t>48 134.40</t>
   </si>
   <si>
     <t>BE0000320292</t>
   </si>
   <si>
     <t>BELGIUM KINGDOM OF (GOVERNMENT) 4.25 28/03/2041</t>
   </si>
   <si>
-    <t>98 388.72</t>
+    <t>105 797.51</t>
   </si>
   <si>
     <t>XS3215466338</t>
   </si>
   <si>
     <t>BMS IRELAND CAPITAL FUNDING DAC 3.363 10/11/2033</t>
   </si>
   <si>
-    <t>3 918.13</t>
+    <t>4 851.01</t>
   </si>
   <si>
     <t>FR001400LZI6</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 13/11/2032</t>
   </si>
   <si>
-    <t>5 309.59</t>
+    <t>6 610.96</t>
   </si>
   <si>
     <t>FR0014010KM7</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 19/01/2036</t>
   </si>
   <si>
-    <t>1 812.14</t>
+    <t>3 106.52</t>
   </si>
   <si>
     <t>XS2555221246</t>
   </si>
   <si>
     <t>BOOKING HOLDINGS INC 4.75 15/11/2034</t>
   </si>
   <si>
-    <t>2 602.74</t>
+    <t>3 253.42</t>
   </si>
   <si>
     <t>FR001400G6Y4</t>
   </si>
   <si>
     <t>BPCE SA 02/03/2030</t>
   </si>
   <si>
-    <t>18 145.21</t>
-[...1 lines deleted...]
-  <si>
     <t>FR0014015DL3</t>
   </si>
   <si>
     <t>BPCE SA 16/01/2037</t>
   </si>
   <si>
     <t>XS3227880021</t>
   </si>
   <si>
     <t>BT FINANCE PLC 3.375 17/11/2032</t>
   </si>
   <si>
-    <t>3 706.21</t>
+    <t>4 651.67</t>
   </si>
   <si>
     <t>FR0014013058</t>
   </si>
   <si>
     <t>BUREAU VERITAS SA 3.375 01/10/2033</t>
   </si>
   <si>
-    <t>6 703.77</t>
+    <t>7 859.59</t>
   </si>
   <si>
     <t>XS3226502485</t>
   </si>
   <si>
     <t>CAIXABANK SA 14/05/2038</t>
   </si>
   <si>
-    <t>3 216.78</t>
+    <t>4 013.01</t>
   </si>
   <si>
     <t>FR0014012S89</t>
   </si>
   <si>
     <t>CAPGEMINI SE 3.5 25/09/2034</t>
   </si>
   <si>
-    <t>5 791.78</t>
+    <t>6 750.68</t>
   </si>
   <si>
     <t>XS2387052744</t>
   </si>
   <si>
     <t>CASTELLUM HELSINKI FINANCE HOLDING 0.875 17/09/2029</t>
   </si>
   <si>
-    <t>1 524.66</t>
+    <t>1 764.38</t>
   </si>
   <si>
     <t>XS2793256137</t>
   </si>
   <si>
     <t>CBRE GLOBAL INVESTORS OPEN-ENDED F 4.75 27/03/2034</t>
   </si>
   <si>
-    <t>19 197.68</t>
+    <t>20 638.95</t>
   </si>
   <si>
     <t>FR001400RIX8</t>
   </si>
   <si>
     <t>CNP ASSURANCES 16/07/2054</t>
   </si>
   <si>
-    <t>11 860.27</t>
+    <t>13 195.89</t>
   </si>
   <si>
     <t>XS2909746310</t>
   </si>
   <si>
     <t>COMCAST CORPORATION 3.25 26/09/2032</t>
   </si>
   <si>
-    <t>5 075.34</t>
+    <t>5 921.23</t>
   </si>
   <si>
     <t>XS2909746401</t>
   </si>
   <si>
     <t>COMCAST CORPORATION 3.55 26/09/2036</t>
   </si>
   <si>
-    <t>5 106.16</t>
+    <t>5 957.19</t>
   </si>
   <si>
     <t>DE000CZ45YV9</t>
   </si>
   <si>
     <t>COMMERZBANK AG 16/07/2032</t>
   </si>
   <si>
-    <t>7 298.63</t>
+    <t>8 120.55</t>
   </si>
   <si>
     <t>FR001400Q486</t>
   </si>
   <si>
     <t>COMPAGNIE GENERALE DES ETABLISSEME 3.125 16/05/2031</t>
   </si>
   <si>
-    <t>14 537.67</t>
+    <t>15 821.92</t>
   </si>
   <si>
     <t>FR001400Q7X2</t>
   </si>
   <si>
     <t>COVIVIO HOTELS SCA 4.125 23/05/2033</t>
   </si>
   <si>
-    <t>12 476.71</t>
+    <t>13 606.85</t>
   </si>
   <si>
     <t>FR0014010IN9</t>
   </si>
   <si>
     <t>COVIVIO SA 3.625 17/06/2034</t>
   </si>
   <si>
-    <t>7 478.42</t>
+    <t>8 223.29</t>
   </si>
   <si>
     <t>FR001400MDV4</t>
   </si>
   <si>
     <t>COVIVIO SA 4.625 05/06/2032</t>
   </si>
   <si>
-    <t>13 330.14</t>
+    <t>14 597.26</t>
   </si>
   <si>
     <t>FR001400PGC0</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA 15/04/2036</t>
   </si>
   <si>
-    <t>45 164.38</t>
+    <t>48 760.27</t>
   </si>
   <si>
     <t>FR001400PZV0</t>
   </si>
   <si>
     <t>CREDIT MUTUEL ARKEA 15/05/2035</t>
   </si>
   <si>
-    <t>14 970.30</t>
+    <t>16 288.11</t>
   </si>
   <si>
     <t>BE0002989706</t>
   </si>
   <si>
     <t>CRELAN SA 23/01/2032</t>
   </si>
   <si>
-    <t>1 783.56</t>
+    <t>3 221.92</t>
   </si>
   <si>
     <t>BE0390287564</t>
   </si>
   <si>
     <t>CRELAN SA-BRUSSELS HEAD OFFICE 30/04/2037</t>
   </si>
   <si>
-    <t>1 052.05</t>
+    <t>2 147.95</t>
   </si>
   <si>
     <t>DE000A4DE9Y3</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG 13/02/2031</t>
   </si>
   <si>
     <t>DE000A351ZT4</t>
   </si>
   <si>
     <t>DEUTSCHE BOERSE AG 3.875 28/09/2033</t>
   </si>
   <si>
-    <t>4 713.70</t>
+    <t>5 509.93</t>
   </si>
   <si>
     <t>XS3032045471</t>
   </si>
   <si>
     <t>DEUTSCHE POST AG 3 24/03/2030</t>
   </si>
   <si>
-    <t>8 533.48</t>
+    <t>9 168.41</t>
   </si>
   <si>
     <t>XS2280835260</t>
   </si>
   <si>
     <t>DIGITAL INTREPID HOLDING BV 0.625 15/07/2031</t>
   </si>
   <si>
-    <t>3 054.79</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2977974927</t>
   </si>
   <si>
     <t>DNB BANK ASA 15/01/2031</t>
   </si>
   <si>
+    <t>1 578.08</t>
+  </si>
+  <si>
     <t>XS3074473474</t>
   </si>
   <si>
     <t>DNB BANK ASA 20/05/2031</t>
   </si>
   <si>
-    <t>4 777.40</t>
+    <t>5 205.48</t>
   </si>
   <si>
     <t>XS2932834604</t>
   </si>
   <si>
     <t>DSV FINANCE BV 3.25 06/11/2030</t>
   </si>
   <si>
-    <t>1 873.16</t>
+    <t>2 302.78</t>
   </si>
   <si>
     <t>XS3204041266</t>
   </si>
   <si>
     <t>DZ BANK AG DEUTSCHE ZENTRAL GENOSS 15/10/2035</t>
   </si>
   <si>
-    <t>3 990.30</t>
+    <t>4 751.80</t>
   </si>
   <si>
     <t>XS3274805376</t>
   </si>
   <si>
     <t>E.ON SE 3.448 19/01/2034</t>
   </si>
   <si>
-    <t>2 899.63</t>
+    <t>4 970.79</t>
   </si>
   <si>
     <t>XS3166221948</t>
   </si>
   <si>
     <t>EAST JAPAN RAILWAY COMPANY 3.727 02/09/2037</t>
   </si>
   <si>
-    <t>10 251.60</t>
+    <t>11 724.53</t>
   </si>
   <si>
     <t>XS3071203056</t>
   </si>
   <si>
     <t>EATON CAPITAL UNLIMITED CO 3.625 09/05/2035</t>
   </si>
   <si>
-    <t>11 520.55</t>
+    <t>12 513.70</t>
   </si>
   <si>
     <t>XS2459544339</t>
   </si>
   <si>
     <t>EDP FINANCE BV 1.875 21/09/2029</t>
   </si>
   <si>
-    <t>1 592.47</t>
+    <t>1 849.32</t>
   </si>
   <si>
     <t>PTEDP6OM0007</t>
   </si>
   <si>
     <t>EDP SA 02/12/2055</t>
   </si>
   <si>
-    <t>3 979.45</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3171675393</t>
   </si>
   <si>
     <t>EDP SERVICIOS FINANCIEROS ESPANA S 3.125 03/12/2031</t>
   </si>
   <si>
-    <t>2 007.88</t>
+    <t>2 620.03</t>
   </si>
   <si>
     <t>FR001400D6O8</t>
   </si>
   <si>
     <t>ELECTRICITE DE FRANCE SA 4.75 12/10/2034</t>
   </si>
   <si>
-    <t>6 975.34</t>
+    <t>8 276.71</t>
   </si>
   <si>
     <t>BE6352705782</t>
   </si>
   <si>
     <t>ELIA GROUP SA 3.875 11/06/2031</t>
   </si>
   <si>
-    <t>10 913.70</t>
+    <t>11 975.34</t>
+  </si>
+  <si>
+    <t>FR0014016ZV3</t>
+  </si>
+  <si>
+    <t>ELIS SA 3.875 23/03/2032</t>
   </si>
   <si>
     <t>XS3070067072</t>
   </si>
   <si>
     <t>ELISA OYJ 2.875 14/05/2030</t>
   </si>
   <si>
-    <t>15 601.80</t>
+    <t>16 970.38</t>
   </si>
   <si>
     <t>XS3086867440</t>
   </si>
   <si>
     <t>ELM BV 3.375 19/06/2030</t>
   </si>
   <si>
-    <t>9 209.59</t>
-[...8 lines deleted...]
-    <t>2 406.58</t>
+    <t>10 134.25</t>
   </si>
   <si>
     <t>XS2312746345</t>
   </si>
   <si>
     <t>ENEL SPA NC30 PERP</t>
   </si>
   <si>
-    <t>5 989.32</t>
+    <t>6 880.58</t>
   </si>
   <si>
     <t>FR001400KHG0</t>
   </si>
   <si>
     <t>ENGIE SA 3.875 06/01/2031</t>
   </si>
   <si>
-    <t>3 057.53</t>
+    <t>4 650.00</t>
+  </si>
+  <si>
+    <t>AT0000A3RNZ8</t>
+  </si>
+  <si>
+    <t>ERSTE GROUP BANK AG 21/04/2036</t>
+  </si>
+  <si>
+    <t>2 383.56</t>
   </si>
   <si>
     <t>XS2113167568</t>
   </si>
   <si>
     <t>ESSITY AB (PUBL) 0.5 03/02/2030</t>
   </si>
   <si>
     <t>XS2386877133</t>
   </si>
   <si>
     <t>ESSITY CAPITAL BV 0.25 15/09/2029</t>
   </si>
   <si>
-    <t>EU000A3L1DJ0</t>
-[...7 lines deleted...]
-  <si>
     <t>EU000A3K4ES4</t>
   </si>
   <si>
     <t>EUROPEAN UNION 3 04/12/2034</t>
   </si>
   <si>
-    <t>13 448.22</t>
+    <t>17 598.90</t>
   </si>
   <si>
     <t>EU000A3K4EY2</t>
   </si>
   <si>
     <t>EUROPEAN UNION 3.375 05/10/2054</t>
   </si>
   <si>
-    <t>25 944.97</t>
+    <t>30 545.14</t>
   </si>
   <si>
     <t>EU000A4D8KD2</t>
   </si>
   <si>
     <t>EUROPEAN UNION 3.375 12/12/2035</t>
   </si>
   <si>
-    <t>8 843.20</t>
+    <t>7 340.86</t>
   </si>
   <si>
     <t>DE000A4DFWV3</t>
   </si>
   <si>
     <t>EVONIK INDUSTRIES AG 09/09/2055</t>
   </si>
   <si>
-    <t>5 833.56</t>
+    <t>6 706.85</t>
   </si>
   <si>
     <t>XS2982065018</t>
   </si>
   <si>
     <t>EXPERIAN PLC 3.51 15/12/2033</t>
   </si>
   <si>
-    <t>2 335.83</t>
+    <t>3 170.06</t>
   </si>
   <si>
     <t>XS2950696869</t>
   </si>
   <si>
     <t>FINGRID OYJ 2.75 04/12/2029</t>
   </si>
   <si>
-    <t>2 032.21</t>
+    <t>2 659.44</t>
   </si>
   <si>
     <t>FI4000441878</t>
   </si>
   <si>
     <t>FINLAND (REPUBLIC OF) 0 15/09/2030</t>
   </si>
   <si>
     <t>FI4000440557</t>
   </si>
   <si>
     <t>FINLAND (REPUBLIC OF) 0.25 15/09/2040</t>
   </si>
   <si>
     <t>FI4000348727</t>
   </si>
   <si>
     <t>FINLAND (REPUBLIC OF) 0.5 15/09/2028</t>
   </si>
   <si>
-    <t>1 848.19</t>
+    <t>2 135.18</t>
   </si>
   <si>
     <t>FI4000306758</t>
   </si>
   <si>
     <t>FINLAND (REPUBLIC OF) 1.125 15/04/2034</t>
   </si>
   <si>
-    <t>4 403.53</t>
+    <t>4 754.13</t>
   </si>
   <si>
     <t>XS3299544711</t>
   </si>
   <si>
     <t>FORD MOTOR CREDIT COMPANY LLC 3.305 17/05/2029</t>
   </si>
   <si>
+    <t>1 515.77</t>
+  </si>
+  <si>
     <t>XS2764790833</t>
   </si>
   <si>
     <t>FORTIVE CORP 3.7 15/08/2029</t>
   </si>
   <si>
-    <t>5 838.90</t>
+    <t>6 599.18</t>
   </si>
   <si>
     <t>XS2606264005</t>
   </si>
   <si>
     <t>FORTUM OYJ 4 26/05/2028</t>
   </si>
   <si>
-    <t>17 950.68</t>
+    <t>13 063.01</t>
   </si>
   <si>
     <t>FR0013516549</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 0 25/11/2030</t>
   </si>
   <si>
-    <t>FR0013238268</t>
-[...11 lines deleted...]
-    <t>FRANCE (REPUBLIC OF) 0.1 25/07/2031</t>
+    <t>FR0014002WK3</t>
+  </si>
+  <si>
+    <t>FRANCE (REPUBLIC OF) 0 25/11/2031</t>
   </si>
   <si>
     <t>FR0013515806</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 0.5 25/05/2040</t>
   </si>
   <si>
-    <t>42 176.37</t>
+    <t>46 024.58</t>
   </si>
   <si>
     <t>FR0013313582</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 1.25 25/05/2034</t>
   </si>
   <si>
-    <t>16 216.16</t>
-[...8 lines deleted...]
-    <t>3 753.42</t>
+    <t>17 695.74</t>
   </si>
   <si>
     <t>FR0014009O62</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 1.25 25/05/2038</t>
   </si>
   <si>
-    <t>48 606.85</t>
+    <t>53 041.78</t>
+  </si>
+  <si>
+    <t>FR0014016G71</t>
+  </si>
+  <si>
+    <t>FRANCE (REPUBLIC OF) 2.4 24/09/2029</t>
+  </si>
+  <si>
+    <t>16 410.08</t>
   </si>
   <si>
     <t>FR001400FTH3</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 3 25/05/2054</t>
   </si>
   <si>
-    <t>42 563.84</t>
+    <t>46 447.40</t>
   </si>
   <si>
     <t>FR001400X8V5</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 3.2 25/05/2035</t>
   </si>
   <si>
-    <t>34 015.04</t>
+    <t>37 118.60</t>
   </si>
   <si>
     <t>FR0014012II5</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 3.5 25/11/2035</t>
   </si>
   <si>
-    <t>52 854.90</t>
+    <t>54 303.94</t>
   </si>
   <si>
     <t>FR0014015MU5</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 4.1 25/05/2046</t>
   </si>
   <si>
-    <t>29 940.92</t>
+    <t>32 672.75</t>
   </si>
   <si>
     <t>FR0012602779</t>
   </si>
   <si>
     <t>GDF SUEZ 1.5 13/03/2035</t>
   </si>
   <si>
-    <t>2 852.05</t>
-[...1 lines deleted...]
-  <si>
     <t>DE0001102515</t>
   </si>
   <si>
     <t>GERMANY (FEDERAL REPUBLIC OF) 0 15/05/2035</t>
   </si>
   <si>
     <t>DE0001135481</t>
   </si>
   <si>
     <t>GERMANY (FEDERAL REPUBLIC OF) 2.5 04/07/2044</t>
   </si>
   <si>
-    <t>135 936.92</t>
+    <t>150 460.09</t>
   </si>
   <si>
     <t>DE000BU2Z049</t>
   </si>
   <si>
     <t>GERMANY (FEDERAL REPUBLIC OF) 2.5 15/02/2035</t>
   </si>
   <si>
-    <t>3 671.30</t>
+    <t>6 575.76</t>
   </si>
   <si>
     <t>DE000BU2Z031</t>
   </si>
   <si>
     <t>GERMANY (FEDERAL REPUBLIC OF) 2.6 15/08/2034</t>
   </si>
   <si>
-    <t>60 243.21</t>
+    <t>68 087.38</t>
   </si>
   <si>
     <t>DE000BU2Z056</t>
   </si>
   <si>
     <t>GERMANY (FEDERAL REPUBLIC OF) 2.6 15/08/2035</t>
   </si>
   <si>
-    <t>56 339.51</t>
+    <t>62 358.68</t>
   </si>
   <si>
     <t>XS3148184156</t>
   </si>
   <si>
     <t>GIVAUDAN FINANCE EUROPE BV 2.875 09/09/2029</t>
   </si>
   <si>
-    <t>3 946.23</t>
+    <t>4 536.99</t>
   </si>
   <si>
     <t>XS2715302001</t>
   </si>
   <si>
     <t>GIVAUDAN FINANCE EUROPE BV 4.125 28/11/2033</t>
   </si>
   <si>
-    <t>3 333.11</t>
+    <t>4 290.90</t>
   </si>
   <si>
     <t>BE6371086297</t>
   </si>
   <si>
     <t>GROEP BRUSSEL LAMBERT NV 3.75 21/01/2036</t>
   </si>
   <si>
+    <t>1 191.78</t>
+  </si>
+  <si>
     <t>FR0014006144</t>
   </si>
   <si>
     <t>GROUPE DES ASSURANCES DU CREDIT MU 21/04/2042</t>
   </si>
   <si>
-    <t>3 122.19</t>
+    <t>3 375.62</t>
   </si>
   <si>
     <t>XS2198574209</t>
   </si>
   <si>
     <t>HANNOVER RUECK SE 08/10/2040</t>
   </si>
   <si>
-    <t>4 631.51</t>
+    <t>5 470.55</t>
   </si>
   <si>
     <t>DE000A383PT8</t>
   </si>
   <si>
     <t>HOWOGE WOHNUNGSBAU GMBH 3.875 05/06/2030</t>
   </si>
   <si>
-    <t>13 960.62</t>
+    <t>15 287.67</t>
   </si>
   <si>
     <t>ES0244251056</t>
   </si>
   <si>
     <t>IBERCAJA BANCO SA 10/08/2031</t>
   </si>
   <si>
     <t>XS3224600232</t>
   </si>
   <si>
     <t>IBERDROLA FINANZAS SAU PERP</t>
   </si>
   <si>
-    <t>3 390.41</t>
+    <t>4 160.96</t>
   </si>
   <si>
     <t>XS2295333988</t>
   </si>
   <si>
     <t>IBERDROLA INTERNATIONAL BV PERP</t>
   </si>
   <si>
+    <t>2 145.00</t>
+  </si>
+  <si>
     <t>FR001400ZRC6</t>
   </si>
   <si>
     <t>ICADE 4.375 22/05/2035</t>
   </si>
   <si>
-    <t>19 921.23</t>
+    <t>21 719.18</t>
   </si>
   <si>
     <t>XS3190744907</t>
   </si>
   <si>
     <t>IDS FINANCING PLC 3.25 01/01/2029</t>
   </si>
   <si>
-    <t>4 583.39</t>
+    <t>5 373.63</t>
   </si>
   <si>
     <t>FR00140141X5</t>
   </si>
   <si>
     <t>IMERYS S.A. 4 21/11/2032</t>
   </si>
   <si>
-    <t>3 090.41</t>
+    <t>3 912.33</t>
   </si>
   <si>
     <t>XS3074456891</t>
   </si>
   <si>
     <t>INFORMA PLC 3.375 09/06/2031</t>
   </si>
   <si>
-    <t>6 250.59</t>
+    <t>6 853.93</t>
   </si>
   <si>
     <t>XS3153087559</t>
   </si>
   <si>
     <t>ING GROEP NV 20/08/2037</t>
   </si>
   <si>
-    <t>17 867.47</t>
+    <t>20 256.16</t>
+  </si>
+  <si>
+    <t>XS2886191589</t>
+  </si>
+  <si>
+    <t>ING GROEP NV 26/08/2035</t>
+  </si>
+  <si>
+    <t>9 594.52</t>
   </si>
   <si>
     <t>IT0005611550</t>
   </si>
   <si>
     <t>INTESA SANPAOLO SPA 16/09/2032</t>
   </si>
   <si>
-    <t>13 248.22</t>
+    <t>15 318.25</t>
   </si>
   <si>
     <t>XS2673808726</t>
   </si>
   <si>
     <t>INTESA SANPAOLO SPA 5.125 29/08/2031</t>
   </si>
   <si>
-    <t>13 296.36</t>
+    <t>15 163.82</t>
   </si>
   <si>
     <t>XS3032046016</t>
   </si>
   <si>
     <t>INVESTOR AB 3.5 31/03/2034</t>
   </si>
   <si>
-    <t>9 559.03</t>
+    <t>10 285.40</t>
   </si>
   <si>
     <t>IE00BH3SQ895</t>
   </si>
   <si>
     <t>IRELAND (REPUBLIC OF) 1.1 15/05/2029</t>
   </si>
   <si>
-    <t>6 893.54</t>
+    <t>7 500.36</t>
   </si>
   <si>
     <t>IE00BFZRPZ02</t>
   </si>
   <si>
     <t>IRELAND (REPUBLIC OF) 1.3 15/05/2033</t>
   </si>
   <si>
-    <t>3 913.35</t>
+    <t>4 257.84</t>
   </si>
   <si>
     <t>IE00BV8C9186</t>
   </si>
   <si>
     <t>IRELAND (REPUBLIC OF) 2 18/02/2045</t>
   </si>
   <si>
     <t>IT0005138828</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 1.25 15/09/2032</t>
   </si>
   <si>
-    <t>20 353.07</t>
-[...10 lines deleted...]
-  <si>
     <t>IT0005633794</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 2.55 25/02/2027</t>
   </si>
   <si>
-    <t>83 865.90</t>
+    <t>10 774.10</t>
   </si>
   <si>
     <t>IT0005083057</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 3.25 01/09/2046</t>
   </si>
   <si>
-    <t>34 659.19</t>
+    <t>3 701.64</t>
   </si>
   <si>
     <t>IT0005358806</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 3.35 01/03/2035</t>
   </si>
   <si>
-    <t>40 486.88</t>
+    <t>2 715.50</t>
   </si>
   <si>
     <t>IT0005631590</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 3.65 01/08/2035</t>
   </si>
   <si>
-    <t>13 997.04</t>
+    <t>47 484.28</t>
   </si>
   <si>
     <t>IT0005542797</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 3.7 15/06/2030</t>
   </si>
   <si>
-    <t>32 303.85</t>
+    <t>43 840.93</t>
   </si>
   <si>
     <t>IT0003934657</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 4 01/02/2037</t>
   </si>
   <si>
-    <t>14 169.84</t>
+    <t>30 272.15</t>
   </si>
   <si>
     <t>XS2957380228</t>
   </si>
   <si>
     <t>JOHNSON CONTROLS INTERNATIONAL PLC 3.125 11/12/2033</t>
   </si>
   <si>
-    <t>1 976.71</t>
+    <t>2 644.52</t>
   </si>
   <si>
     <t>XS3300349639</t>
   </si>
   <si>
     <t>JPMORGAN CHASE &amp; CO 18/02/2032</t>
   </si>
   <si>
+    <t>1 971.81</t>
+  </si>
+  <si>
     <t>BE0002990712</t>
   </si>
   <si>
     <t>KBC GROEP NV 17/04/2035</t>
   </si>
   <si>
-    <t>20 301.37</t>
+    <t>21 928.08</t>
   </si>
   <si>
     <t>FR001400NDQ2</t>
   </si>
   <si>
     <t>KLEPIERRE SA 3.875 23/09/2033</t>
   </si>
   <si>
-    <t>6 497.26</t>
+    <t>7 558.90</t>
   </si>
   <si>
     <t>XS2229470146</t>
   </si>
   <si>
     <t>KONINKLIJKE KPN NV 0.875 14/12/2032</t>
   </si>
   <si>
-    <t>XS2638080452</t>
-[...5 lines deleted...]
-    <t>4 989.73</t>
+    <t>1 150.68</t>
   </si>
   <si>
     <t>XS3069338336</t>
   </si>
   <si>
     <t>LLOYDS BANKING GROUP PLC 09/05/2035</t>
   </si>
   <si>
-    <t>9 724.93</t>
+    <t>10 563.29</t>
   </si>
   <si>
     <t>XS2815980664</t>
   </si>
   <si>
     <t>LLOYDS BANKING GROUP PLC 14/05/2032</t>
   </si>
   <si>
-    <t>7 745.75</t>
+    <t>8 425.21</t>
   </si>
   <si>
     <t>XS2679904685</t>
   </si>
   <si>
     <t>LSEG NETHERLANDS BV 4.231 29/09/2030</t>
   </si>
   <si>
-    <t>6 526.29</t>
+    <t>7 636.20</t>
   </si>
   <si>
     <t>FR001400ZEB6</t>
   </si>
   <si>
     <t>LVMH MOET HENNESSY LOUIS VUITTON S 3 07/03/2032</t>
   </si>
   <si>
-    <t>19 200.00</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3070027522</t>
   </si>
   <si>
     <t>MAGNA INTERNATIONAL INC 3.625 21/05/2031</t>
   </si>
   <si>
-    <t>8 917.90</t>
+    <t>9 719.87</t>
   </si>
   <si>
     <t>XS3238212164</t>
   </si>
   <si>
     <t>MAGNUM ICC FINANCE BV 3.75 26/11/2034</t>
   </si>
   <si>
-    <t>5 138.84</t>
+    <t>6 582.33</t>
   </si>
   <si>
     <t>XS3223939466</t>
   </si>
   <si>
     <t>MERCK KGAA 24/11/2055</t>
   </si>
   <si>
-    <t>10 284.25</t>
+    <t>2 712.33</t>
   </si>
   <si>
     <t>XS3293638568</t>
   </si>
   <si>
     <t>MIZUHO FINANCIAL GROUP INC 3.21 16/05/2032</t>
   </si>
   <si>
+    <t>2 023.44</t>
+  </si>
+  <si>
     <t>XS3025943419</t>
   </si>
   <si>
     <t>MONDI FINANCE PLC 3.75 18/05/2033</t>
   </si>
   <si>
-    <t>9 697.81</t>
+    <t>10 406.71</t>
   </si>
   <si>
     <t>XS2790333889</t>
   </si>
   <si>
     <t>MORGAN STANLEY 21/03/2035</t>
   </si>
   <si>
-    <t>14 693.10</t>
+    <t>15 776.66</t>
   </si>
   <si>
     <t>XS3057365549</t>
   </si>
   <si>
     <t>MORGAN STANLEY 22/05/2031</t>
   </si>
   <si>
-    <t>16 941.12</t>
+    <t>18 470.10</t>
   </si>
   <si>
     <t>XS3086253039</t>
   </si>
   <si>
     <t>NATIONAL GRID NORTH AMERICA INC 3.15 03/06/2030</t>
   </si>
   <si>
-    <t>9 147.95</t>
+    <t>10 010.96</t>
   </si>
   <si>
     <t>XS2894910665</t>
   </si>
   <si>
     <t>NATIONAL GRID NORTH AMERICA INC 3.631 03/09/2031</t>
   </si>
   <si>
-    <t>7 383.07</t>
+    <t>8 449.98</t>
   </si>
   <si>
     <t>XS2388449758</t>
   </si>
   <si>
     <t>NATIONALE NEDERLANDEN BANK N V 0.5 21/09/2028</t>
   </si>
   <si>
     <t>XS3059437460</t>
   </si>
   <si>
     <t>NATIONWIDE BUILDING SOCIETY 30/07/2035</t>
   </si>
   <si>
-    <t>4 308.16</t>
+    <t>4 825.97</t>
   </si>
   <si>
     <t>XS2898838516</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 12/09/2032</t>
   </si>
   <si>
-    <t>10 617.65</t>
+    <t>12 236.20</t>
   </si>
   <si>
     <t>XS3009472989</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 25/02/2035</t>
   </si>
   <si>
-    <t>18 513.00</t>
+    <t>1 173.00</t>
   </si>
   <si>
     <t>NL0012171458</t>
   </si>
   <si>
     <t>NETHERLANDS (KINGDOM OF) 0.75 15/07/2027</t>
   </si>
   <si>
-    <t>2 390.83</t>
+    <t>2 658.86</t>
   </si>
   <si>
     <t>NL0010071189</t>
   </si>
   <si>
     <t>NETHERLANDS (KINGDOM OF) 2.5 15/01/2033</t>
   </si>
   <si>
-    <t>6 101.63</t>
+    <t>10 012.93</t>
   </si>
   <si>
     <t>NL0009446418</t>
   </si>
   <si>
     <t>NETHERLANDS (KINGDOM OF) 3.75 15/01/2042</t>
   </si>
   <si>
-    <t>6 391.02</t>
+    <t>10 487.82</t>
+  </si>
+  <si>
+    <t>XS3303513066</t>
+  </si>
+  <si>
+    <t>NETWORK FINANCE COMPANY PTY LTD 3.5 05/09/2033</t>
   </si>
   <si>
     <t>XS3232967318</t>
   </si>
   <si>
     <t>NORDEA BANK ABP 19/11/2035</t>
   </si>
   <si>
-    <t>4 273.97</t>
+    <t>10 773.97</t>
   </si>
   <si>
     <t>XS3100081507</t>
   </si>
   <si>
     <t>NTT FINANCE CORP 3.678 16/07/2033</t>
   </si>
   <si>
-    <t>6 442.65</t>
+    <t>7 168.17</t>
   </si>
   <si>
     <t>XS2776001377</t>
   </si>
   <si>
     <t>OMNICOM FINANCE HOLDINGS PLC 3.7 06/03/2032</t>
   </si>
   <si>
-    <t>14 353.97</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3284416917</t>
   </si>
   <si>
     <t>OP CORPORATE BANK PLC 30/01/2032</t>
   </si>
   <si>
-    <t>2 042.96</t>
+    <t>4 171.04</t>
   </si>
   <si>
     <t>FR001400DY43</t>
   </si>
   <si>
     <t>ORANGE SA 3.625 16/11/2031</t>
   </si>
   <si>
-    <t>5 899.32</t>
+    <t>7 389.04</t>
   </si>
   <si>
     <t>FR001400GDJ1</t>
   </si>
   <si>
     <t>ORANGE SA PERP</t>
   </si>
   <si>
-    <t>36 638.36</t>
+    <t>39 583.56</t>
   </si>
   <si>
     <t>XS2901491261</t>
   </si>
   <si>
     <t>P3 GROUP SARL 4 19/04/2032</t>
   </si>
   <si>
-    <t>5 741.37</t>
+    <t>6 204.38</t>
   </si>
   <si>
     <t>PTOTELOE0028</t>
   </si>
   <si>
     <t>PORTUGAL (REPUBLIC OF) 0.475 18/10/2030</t>
   </si>
   <si>
-    <t>1 429.72</t>
+    <t>1 708.96</t>
   </si>
   <si>
     <t>PTOTEMOE0035</t>
   </si>
   <si>
     <t>PORTUGAL (REPUBLIC OF) 0.7 15/10/2027</t>
   </si>
   <si>
-    <t>2 072.77</t>
+    <t>2 468.34</t>
   </si>
   <si>
     <t>PTOTENOE0034</t>
   </si>
   <si>
     <t>PORTUGAL (REPUBLIC OF) 0.9 12/10/2035</t>
   </si>
   <si>
-    <t>1 670.08</t>
+    <t>1 981.66</t>
   </si>
   <si>
     <t>PTOTEBOE0020</t>
   </si>
   <si>
     <t>PORTUGAL (REPUBLIC OF) 4.1 15/02/2045</t>
   </si>
   <si>
-    <t>2 241.03</t>
+    <t>8 095.13</t>
   </si>
   <si>
     <t>XS3013011203</t>
   </si>
   <si>
     <t>PPG INDUSTRIES INC 3.25 04/03/2032</t>
   </si>
   <si>
-    <t>12 489.26</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2810794680</t>
   </si>
   <si>
     <t>PROLOGIS EURO FINANCE LLC 4 05/05/2034</t>
   </si>
   <si>
-    <t>15 948.49</t>
+    <t>17 304.66</t>
   </si>
   <si>
     <t>XS2187529180</t>
   </si>
   <si>
     <t>PROLOGIS INTERNATIONAL FUNDING II 1.625 17/06/2032</t>
   </si>
   <si>
-    <t>5 028.60</t>
+    <t>5 529.45</t>
   </si>
   <si>
     <t>BE0002830116</t>
   </si>
   <si>
     <t>PROXIMUS NV 0.75 17/11/2036</t>
   </si>
   <si>
-    <t>1 006.85</t>
+    <t>1 263.70</t>
   </si>
   <si>
     <t>FR0014010CI2</t>
   </si>
   <si>
     <t>PUBLICIS GROUPE SA 3.375 12/06/2032</t>
   </si>
   <si>
-    <t>9 468.49</t>
+    <t>10 393.15</t>
   </si>
   <si>
     <t>CH1353015048</t>
   </si>
   <si>
     <t>RAIFFEISEN SCHWEIZ GENOSSENSCHAFT 03/09/2032</t>
   </si>
   <si>
-    <t>7 302.97</t>
+    <t>8 358.31</t>
   </si>
   <si>
     <t>FR0014015EO5</t>
   </si>
   <si>
     <t>RCI BANQUE SA 3.75 16/02/2032</t>
   </si>
   <si>
+    <t>1 294.52</t>
+  </si>
+  <si>
     <t>XS2552369469</t>
   </si>
   <si>
     <t>RED ELECTRICA CORPORACION SA PERP</t>
   </si>
   <si>
-    <t>20 273.97</t>
+    <t>22 808.22</t>
   </si>
   <si>
     <t>XS2838500218</t>
   </si>
   <si>
     <t>REDEIA CORPORACION SA 3.375 09/07/2032</t>
   </si>
   <si>
-    <t>4 234.93</t>
+    <t>4 697.26</t>
   </si>
   <si>
     <t>XS2126161764</t>
   </si>
   <si>
     <t>RELX FINANCE BV 0.5 10/03/2028</t>
   </si>
   <si>
     <t>XS2779010300</t>
   </si>
   <si>
     <t>RELX FINANCE BV 3.375 20/03/2033</t>
   </si>
   <si>
-    <t>14 776.03</t>
-[...1 lines deleted...]
-  <si>
     <t>FR001400U3P1</t>
   </si>
   <si>
     <t>ROQUETTE FRERES SA 3.774 25/11/2031</t>
   </si>
   <si>
-    <t>3 722.30</t>
+    <t>4 756.27</t>
+  </si>
+  <si>
+    <t>XS3308054124</t>
+  </si>
+  <si>
+    <t>ROYAL SCHIPHOL GROUP NV 3.625 20/11/2035</t>
   </si>
   <si>
     <t>XS3304304945</t>
   </si>
   <si>
     <t>SAGE GROUP PLC 3.821 25/02/2033</t>
   </si>
   <si>
     <t>FR001400Y1I6</t>
   </si>
   <si>
     <t>SANOFI SA 2.75 11/03/2031</t>
   </si>
   <si>
-    <t>10 517.81</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2894895684</t>
   </si>
   <si>
     <t>SCOTTISH HYDRO ELECTRIC TRANSMISSI 3.375 04/09/2032</t>
   </si>
   <si>
-    <t>4 389.53</t>
+    <t>5 027.55</t>
   </si>
   <si>
     <t>XS2974156031</t>
   </si>
   <si>
     <t>SELP FINANCE SARL 3.75 16/01/2032</t>
   </si>
   <si>
+    <t>1 106.82</t>
+  </si>
+  <si>
     <t>XS2616008970</t>
   </si>
   <si>
     <t>SIKA CAPITAL BV 3.75 03/05/2030</t>
   </si>
   <si>
-    <t>10 005.21</t>
+    <t>10 850.24</t>
   </si>
   <si>
     <t>SK4120013400</t>
   </si>
   <si>
     <t>SLOVAKIA GOVERNMENT BOND 2 17/10/2047</t>
   </si>
   <si>
-    <t>25 870.68</t>
+    <t>30 884.38</t>
   </si>
   <si>
     <t>XS3237109965</t>
   </si>
   <si>
     <t>SMURFIT KAPPA TREASURY UNLIMITED C 3.489 24/11/2031</t>
   </si>
   <si>
-    <t>1 513.56</t>
+    <t>1 929.37</t>
   </si>
   <si>
     <t>FR0014012ID6</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 02/09/2033</t>
   </si>
   <si>
-    <t>10 541.10</t>
+    <t>12 082.19</t>
   </si>
   <si>
     <t>FR0014014A53</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 20/11/2035</t>
   </si>
   <si>
-    <t>5 042.81</t>
+    <t>6 369.86</t>
+  </si>
+  <si>
+    <t>ES0000012K20</t>
+  </si>
+  <si>
+    <t>SPAIN (KINGDOM OF) 0.7 30/04/2032</t>
+  </si>
+  <si>
+    <t>26 408.22</t>
+  </si>
+  <si>
+    <t>ES0000012I24</t>
+  </si>
+  <si>
+    <t>SPAIN (KINGDOM OF) 0.85 30/07/2037</t>
+  </si>
+  <si>
+    <t>1 953.37</t>
   </si>
   <si>
     <t>ES0000012G42</t>
   </si>
   <si>
     <t>SPAIN (KINGDOM OF) 1.2 31/10/2040</t>
   </si>
   <si>
-    <t>25 195.40</t>
+    <t>30 672.66</t>
   </si>
   <si>
     <t>ES0000012E69</t>
   </si>
   <si>
     <t>SPAIN (KINGDOM OF) 1.85 30/07/2035</t>
   </si>
   <si>
-    <t>17 795.68</t>
+    <t>19 934.59</t>
+  </si>
+  <si>
+    <t>ES0000012N43</t>
+  </si>
+  <si>
+    <t>SPAIN (KINGDOM OF) 3.1 30/07/2031</t>
+  </si>
+  <si>
+    <t>115 765.89</t>
   </si>
   <si>
     <t>ES0000012O75</t>
   </si>
   <si>
     <t>SPAIN (KINGDOM OF) 3.5 31/01/2041</t>
   </si>
   <si>
-    <t>4 168.36</t>
+    <t>8 699.18</t>
   </si>
   <si>
     <t>ES0000012M93</t>
   </si>
   <si>
     <t>SPAIN (KINGDOM OF) 4 31/10/2054</t>
   </si>
   <si>
-    <t>17 202.74</t>
-[...8 lines deleted...]
-    <t>15 233.77</t>
+    <t>4 526.03</t>
   </si>
   <si>
     <t>XS3027988263</t>
   </si>
   <si>
     <t>SSE PLC 3.5 18/03/2032</t>
   </si>
   <si>
-    <t>17 249.92</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2439704318</t>
   </si>
   <si>
     <t>SSE PLC PERP</t>
   </si>
   <si>
-    <t>13 501.37</t>
-[...1 lines deleted...]
-  <si>
     <t>FR001400DQ92</t>
   </si>
   <si>
     <t>SUEZ SA (FR) 5 03/11/2032</t>
   </si>
   <si>
-    <t>6 136.99</t>
+    <t>7 506.85</t>
   </si>
   <si>
     <t>BE6365314770</t>
   </si>
   <si>
     <t>SYENSQO NV 3.375 28/05/2031</t>
   </si>
   <si>
-    <t>15 034.93</t>
+    <t>16 421.92</t>
+  </si>
+  <si>
+    <t>XS2314267449</t>
+  </si>
+  <si>
+    <t>TELE2 AB 0.75 23/03/2031</t>
+  </si>
+  <si>
+    <t>4 463.01</t>
+  </si>
+  <si>
+    <t>XS2623868994</t>
+  </si>
+  <si>
+    <t>TELE2 AB 3.75 22/11/2029</t>
+  </si>
+  <si>
+    <t>4 255.27</t>
+  </si>
+  <si>
+    <t>XS2589828941</t>
+  </si>
+  <si>
+    <t>TELIA COMPANY AB 3.625 22/02/2032</t>
+  </si>
+  <si>
+    <t>1 032.88</t>
+  </si>
+  <si>
+    <t>XS3166363906</t>
+  </si>
+  <si>
+    <t>TELSTRA GROUP LTD 3.375 02/03/2035</t>
+  </si>
+  <si>
+    <t>1 165.07</t>
+  </si>
+  <si>
+    <t>XS2613162424</t>
+  </si>
+  <si>
+    <t>TELSTRA GROUP LTD 3.75 04/05/2031</t>
+  </si>
+  <si>
+    <t>6 575.34</t>
+  </si>
+  <si>
+    <t>XS3128477521</t>
+  </si>
+  <si>
+    <t>TERNA RETE ELETTRICA NAZIONALE SPA 3 22/07/2031</t>
+  </si>
+  <si>
+    <t>9 904.11</t>
+  </si>
+  <si>
+    <t>XS2798269069</t>
+  </si>
+  <si>
+    <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
+  </si>
+  <si>
+    <t>8 927.40</t>
+  </si>
+  <si>
+    <t>XS3281650823</t>
+  </si>
+  <si>
+    <t>1 033.33</t>
+  </si>
+  <si>
+    <t>FR001400L263</t>
+  </si>
+  <si>
+    <t>THALES SA 4.25 18/10/2031</t>
+  </si>
+  <si>
+    <t>7 126.03</t>
   </si>
   <si>
     <t>XS3298843924</t>
   </si>
   <si>
     <t>T-MOBILE USA INC 3.625 19/02/2035</t>
   </si>
   <si>
-    <t>XS2314267449</t>
-[...68 lines deleted...]
-    <t>5 961.64</t>
+    <t>1 967.13</t>
   </si>
   <si>
     <t>XS2980851351</t>
   </si>
   <si>
     <t>TORONTO-DOMINION BANK/THE 23/01/2036</t>
   </si>
   <si>
-    <t>1 314.33</t>
+    <t>2 374.28</t>
   </si>
   <si>
     <t>XS3047435659</t>
   </si>
   <si>
     <t>TRANSURBAN FINANCE COMPANY PTY LTD 4.143 17/04/2035</t>
   </si>
   <si>
-    <t>4 887.15</t>
+    <t>5 278.75</t>
   </si>
   <si>
     <t>CH1305916897</t>
   </si>
   <si>
     <t>UBS GROUP AG 09/06/2033</t>
   </si>
   <si>
-    <t>8 781.16</t>
+    <t>9 628.77</t>
   </si>
   <si>
     <t>BE0390119825</t>
   </si>
   <si>
     <t>UCB SA 4.25 20/03/2030</t>
   </si>
   <si>
-    <t>15 835.62</t>
-[...1 lines deleted...]
-  <si>
     <t>FR001400SIL1</t>
   </si>
   <si>
     <t>UNIBAIL-RODAMCO-WESTFIELD SE 3.875 11/09/2034</t>
   </si>
   <si>
-    <t>8 758.56</t>
+    <t>10 085.62</t>
   </si>
   <si>
     <t>ES0280907041</t>
   </si>
   <si>
     <t>UNICAJA BANCO SA 22/06/2034</t>
   </si>
   <si>
-    <t>7 413.70</t>
+    <t>8 167.12</t>
   </si>
   <si>
     <t>XS2496289138</t>
   </si>
   <si>
     <t>UNIVERSAL MUSIC GROUP NV 3.75 30/06/2032</t>
   </si>
   <si>
-    <t>9 585.21</t>
+    <t>10 592.05</t>
   </si>
   <si>
     <t>FR001400UHP0</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA 2.974 10/01/2031</t>
   </si>
   <si>
-    <t>1 792.55</t>
+    <t>2 811.04</t>
   </si>
   <si>
     <t>FR00140007L3</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA NC8.5 PERP</t>
   </si>
   <si>
-    <t>8 465.75</t>
+    <t>9 150.68</t>
   </si>
   <si>
     <t>XS2821745374</t>
   </si>
   <si>
     <t>VERBUND AG 3.25 17/05/2031</t>
   </si>
   <si>
-    <t>12 554.79</t>
-[...14 lines deleted...]
-    <t>VERIZON COMMUNICATIONS INC 15/08/2056</t>
+    <t>13 667.81</t>
+  </si>
+  <si>
+    <t>XS3310548105</t>
+  </si>
+  <si>
+    <t>VESTAS WIND SYSTEMS A/S 3.75 15/06/2033</t>
   </si>
   <si>
     <t>DE000A3MP4V7</t>
   </si>
   <si>
     <t>VONOVIA SE 0.75 01/09/2032</t>
   </si>
   <si>
-    <t>1 438.36</t>
+    <t>1 643.84</t>
   </si>
   <si>
     <t>XS2592516210</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 3.75 03/04/2031</t>
   </si>
   <si>
-    <t>12 626.92</t>
+    <t>13 595.24</t>
   </si>
   <si>
     <t>CH1471403852</t>
   </si>
   <si>
     <t>ZUERCHER KANTONALBANK 11/09/2031</t>
   </si>
   <si>
-    <t>5 701.32</t>
+    <t>6 565.15</t>
   </si>
   <si>
     <t>ER32612CK01</t>
   </si>
   <si>
     <t>DEC26 0RZ7 C @ 97.875</t>
   </si>
   <si>
+    <t>SX5E2603PT25</t>
+  </si>
+  <si>
+    <t>MAR26 SX5E P @ 5800.000000</t>
+  </si>
+  <si>
     <t>ER32612CK02</t>
   </si>
   <si>
     <t>DEC26 0RZ7 C @ 98.0</t>
+  </si>
+  <si>
+    <t>SX5E2603PT36</t>
+  </si>
+  <si>
+    <t>MAR26 SX5E P @ 5775.000000</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -3020,285 +3488,285 @@
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N7"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C7" sqref="C7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
         <v>76123.6032</v>
       </c>
       <c r="D2">
-        <v>210.04</v>
+        <v>204.75</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>15989517.44</v>
+        <v>15586475.63</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>15989517.44</v>
+        <v>15586475.63</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>2550220.2441</v>
+        <v>2445481.9553</v>
       </c>
       <c r="D3">
-        <v>123.64</v>
+        <v>120.45</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>315323749.3</v>
+        <v>294577793.06</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>315323749.3</v>
+        <v>294577793.06</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>284857.47</v>
+        <v>283824.25</v>
       </c>
       <c r="D4">
-        <v>113.54</v>
+        <v>110.65</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>32344510.68</v>
+        <v>31407190.26</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>32344510.68</v>
+        <v>31407190.26</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>11004.4436</v>
+        <v>11022.8832</v>
       </c>
       <c r="D5">
-        <v>113.22</v>
+        <v>110.28</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>1245986.28</v>
+        <v>1215624.5</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>1245986.28</v>
+        <v>1215624.5</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
         <v>1.0</v>
       </c>
       <c r="D6">
-        <v>117.0</v>
+        <v>114.05</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>117.0</v>
+        <v>114.05</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>117.0</v>
+        <v>114.05</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
         <v>17</v>
       </c>
       <c r="B7" t="s">
         <v>18</v>
       </c>
       <c r="C7" s="1">
         <v>13364.0</v>
       </c>
       <c r="D7">
-        <v>102.88</v>
+        <v>100.23</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
-        <v>1374980.14</v>
+        <v>1339528.56</v>
       </c>
       <c r="G7" t="s">
         <v>8</v>
       </c>
       <c r="H7">
-        <v>1374980.14</v>
+        <v>1339528.56</v>
       </c>
       <c r="I7" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P323"/>
+  <dimension ref="A1:P401"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O323" sqref="O323"/>
+      <selection activeCell="O401" sqref="O401"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>19</v>
       </c>
       <c r="B1" t="s">
         <v>20</v>
       </c>
       <c r="C1" t="s">
         <v>21</v>
       </c>
       <c r="D1" t="s">
         <v>22</v>
       </c>
       <c r="E1" t="s">
         <v>23</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>24</v>
@@ -3317,16139 +3785,20039 @@
       </c>
       <c r="L1" t="s">
         <v>29</v>
       </c>
       <c r="M1" t="s">
         <v>30</v>
       </c>
       <c r="N1" t="s">
         <v>31</v>
       </c>
       <c r="O1" t="s">
         <v>32</v>
       </c>
       <c r="P1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>34</v>
       </c>
       <c r="B2" t="s">
         <v>35</v>
       </c>
       <c r="C2" s="1">
-        <v>5322.0</v>
+        <v>3003.0</v>
       </c>
       <c r="D2" s="1">
-        <v>155.25</v>
+        <v>31.58</v>
       </c>
       <c r="E2" s="1">
-        <v>203.9688199925</v>
+        <v>35.22</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>1085522.06</v>
+        <v>105765.66</v>
       </c>
       <c r="I2" s="1">
-        <v>-259281.56</v>
+        <v>-10930.92</v>
       </c>
       <c r="J2" s="1">
-        <v>-23.885425230327</v>
+        <v>-10.335036910846</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>826240.5</v>
+        <v>94834.74</v>
       </c>
       <c r="N2" s="1">
-        <v>826240.5</v>
+        <v>94834.74</v>
       </c>
       <c r="O2" s="1">
-        <v>0.23</v>
+        <v>0.03</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>36</v>
       </c>
       <c r="B3" t="s">
         <v>37</v>
       </c>
       <c r="C3" s="1">
-        <v>452.0</v>
+        <v>8368.0</v>
       </c>
       <c r="D3" s="1">
-        <v>997.7</v>
+        <v>27.8</v>
       </c>
       <c r="E3" s="1">
-        <v>1245.7007964602</v>
+        <v>28.36</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
-        <v>563056.76</v>
+        <v>237316.48</v>
       </c>
       <c r="I3" s="1">
-        <v>-112096.36</v>
+        <v>-4686.08</v>
       </c>
       <c r="J3" s="1">
-        <v>-19.908536396934</v>
+        <v>-1.9746121297602</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>450960.4</v>
+        <v>232630.4</v>
       </c>
       <c r="N3" s="1">
-        <v>450960.4</v>
+        <v>232630.4</v>
       </c>
       <c r="O3" s="1">
-        <v>0.12</v>
+        <v>0.07</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>38</v>
       </c>
       <c r="B4" t="s">
         <v>39</v>
       </c>
       <c r="C4" s="1">
-        <v>21471.0</v>
+        <v>2269.0</v>
       </c>
       <c r="D4" s="1">
-        <v>27.06</v>
+        <v>219.0</v>
       </c>
       <c r="E4" s="1">
-        <v>27.7442000838</v>
+        <v>246.8</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
-        <v>595695.72</v>
+        <v>559989.2</v>
       </c>
       <c r="I4" s="1">
-        <v>-14690.46</v>
+        <v>-63078.2</v>
       </c>
       <c r="J4" s="1">
-        <v>-2.4661013176324</v>
+        <v>-11.264181523501</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>581005.26</v>
+        <v>496911.0</v>
       </c>
       <c r="N4" s="1">
-        <v>581005.26</v>
+        <v>496911.0</v>
       </c>
       <c r="O4" s="1">
-        <v>0.16</v>
+        <v>0.14</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>40</v>
       </c>
       <c r="B5" t="s">
         <v>41</v>
       </c>
       <c r="C5" s="1">
-        <v>8042.0</v>
+        <v>3697.0</v>
       </c>
       <c r="D5" s="1">
-        <v>187.1</v>
+        <v>138.05</v>
       </c>
       <c r="E5" s="1">
-        <v>160.8789206665</v>
+        <v>203.9688206654</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
-        <v>1293788.28</v>
+        <v>754072.73</v>
       </c>
       <c r="I5" s="1">
-        <v>210869.92</v>
+        <v>-243701.88</v>
       </c>
       <c r="J5" s="1">
-        <v>16.298642000374</v>
+        <v>-32.318086877376</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>1504658.2</v>
+        <v>510370.85</v>
       </c>
       <c r="N5" s="1">
-        <v>1504658.2</v>
+        <v>510370.85</v>
       </c>
       <c r="O5" s="1">
-        <v>0.41</v>
+        <v>0.15</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>42</v>
       </c>
       <c r="B6" t="s">
         <v>43</v>
       </c>
       <c r="C6" s="1">
-        <v>15790.0</v>
+        <v>351.0</v>
       </c>
       <c r="D6" s="1">
-        <v>60.5</v>
+        <v>890.1</v>
       </c>
       <c r="E6" s="1">
-        <v>69.9064065864</v>
+        <v>1245.7007977208</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
-        <v>1103822.16</v>
+        <v>437240.98</v>
       </c>
       <c r="I6" s="1">
-        <v>-148527.16</v>
+        <v>-124815.88</v>
       </c>
       <c r="J6" s="1">
-        <v>-13.455714641569</v>
+        <v>-28.546244681823</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>955295.0</v>
+        <v>312425.1</v>
       </c>
       <c r="N6" s="1">
-        <v>955295.0</v>
+        <v>312425.1</v>
       </c>
       <c r="O6" s="1">
-        <v>0.26</v>
+        <v>0.09</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>44</v>
       </c>
       <c r="B7" t="s">
         <v>45</v>
       </c>
       <c r="C7" s="1">
-        <v>8498.0</v>
+        <v>45481.0</v>
       </c>
       <c r="D7" s="1">
-        <v>373.4</v>
+        <v>25.72</v>
       </c>
       <c r="E7" s="1">
-        <v>229.5087773594</v>
+        <v>27.162297223</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>1950365.59</v>
+        <v>1235368.44</v>
       </c>
       <c r="I7" s="1">
-        <v>1222787.61</v>
+        <v>-65597.12</v>
       </c>
       <c r="J7" s="1">
-        <v>62.695302679125</v>
+        <v>-5.3099235722745</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>3173153.2</v>
+        <v>1169771.32</v>
       </c>
       <c r="N7" s="1">
-        <v>3173153.2</v>
+        <v>1169771.32</v>
       </c>
       <c r="O7" s="1">
-        <v>0.87</v>
+        <v>0.34</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>46</v>
       </c>
       <c r="B8" t="s">
         <v>47</v>
       </c>
       <c r="C8" s="1">
-        <v>57361.0</v>
+        <v>823.0</v>
       </c>
       <c r="D8" s="1">
-        <v>29.56</v>
+        <v>103.6</v>
       </c>
       <c r="E8" s="1">
-        <v>23.8304970276</v>
+        <v>118.4</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
-        <v>1366941.14</v>
+        <v>97443.2</v>
       </c>
       <c r="I8" s="1">
-        <v>328650.02</v>
+        <v>-12180.4</v>
       </c>
       <c r="J8" s="1">
-        <v>24.042733837099</v>
+        <v>-12.5</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>1695591.16</v>
+        <v>85262.8</v>
       </c>
       <c r="N8" s="1">
-        <v>1695591.16</v>
+        <v>85262.8</v>
       </c>
       <c r="O8" s="1">
-        <v>0.46</v>
+        <v>0.02</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>48</v>
       </c>
       <c r="B9" t="s">
         <v>49</v>
       </c>
       <c r="C9" s="1">
-        <v>17872.0</v>
+        <v>2420.0</v>
       </c>
       <c r="D9" s="1">
-        <v>47.94</v>
+        <v>61.25</v>
       </c>
       <c r="E9" s="1">
-        <v>61.2401784915</v>
+        <v>62.9</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
-        <v>1094484.47</v>
+        <v>152218.0</v>
       </c>
       <c r="I9" s="1">
-        <v>-237700.79</v>
+        <v>-3993.0</v>
       </c>
       <c r="J9" s="1">
-        <v>-21.718059645013</v>
+        <v>-2.6232114467409</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>856783.68</v>
+        <v>148225.0</v>
       </c>
       <c r="N9" s="1">
-        <v>856783.68</v>
+        <v>148225.0</v>
       </c>
       <c r="O9" s="1">
-        <v>0.23</v>
+        <v>0.04</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>50</v>
       </c>
       <c r="B10" t="s">
         <v>51</v>
       </c>
       <c r="C10" s="1">
-        <v>15640.0</v>
+        <v>41600.0</v>
       </c>
       <c r="D10" s="1">
-        <v>66.66</v>
+        <v>9.205</v>
       </c>
       <c r="E10" s="1">
-        <v>52.3199015345</v>
+        <v>8.85</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>818283.26</v>
+        <v>368160.0</v>
       </c>
       <c r="I10" s="1">
-        <v>224279.14</v>
+        <v>14768.0</v>
       </c>
       <c r="J10" s="1">
-        <v>27.408496661657</v>
+        <v>4.0112994350282</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>1042562.4</v>
+        <v>382928.0</v>
       </c>
       <c r="N10" s="1">
-        <v>1042562.4</v>
+        <v>382928.0</v>
       </c>
       <c r="O10" s="1">
-        <v>0.28</v>
+        <v>0.11</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>52</v>
       </c>
       <c r="B11" t="s">
         <v>53</v>
       </c>
       <c r="C11" s="1">
-        <v>6644.0</v>
+        <v>8421.0</v>
       </c>
       <c r="D11" s="1">
-        <v>1238.2</v>
+        <v>170.3</v>
       </c>
       <c r="E11" s="1">
-        <v>522.0584828417</v>
+        <v>162.5810426315</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>3468556.56</v>
+        <v>1369094.96</v>
       </c>
       <c r="I11" s="1">
-        <v>4758044.24</v>
+        <v>65001.34</v>
       </c>
       <c r="J11" s="1">
-        <v>137.17649280599</v>
+        <v>4.7477597901609</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>8226600.8</v>
+        <v>1434096.3</v>
       </c>
       <c r="N11" s="1">
-        <v>8226600.8</v>
+        <v>1434096.3</v>
       </c>
       <c r="O11" s="1">
-        <v>2.25</v>
+        <v>0.42</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>54</v>
       </c>
       <c r="B12" t="s">
         <v>55</v>
       </c>
       <c r="C12" s="1">
-        <v>52636.0</v>
+        <v>5429.0</v>
       </c>
       <c r="D12" s="1">
-        <v>39.12</v>
+        <v>358.6</v>
       </c>
       <c r="E12" s="1">
-        <v>27.1717518428</v>
+        <v>229.5087769387</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>1430212.33</v>
+        <v>1246003.15</v>
       </c>
       <c r="I12" s="1">
-        <v>628907.99</v>
+        <v>700836.25</v>
       </c>
       <c r="J12" s="1">
-        <v>43.973050491041</v>
+        <v>56.24674785132</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>2059120.32</v>
+        <v>1946839.4</v>
       </c>
       <c r="N12" s="1">
-        <v>2059120.32</v>
+        <v>1946839.4</v>
       </c>
       <c r="O12" s="1">
-        <v>0.56</v>
+        <v>0.57</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>56</v>
       </c>
       <c r="B13" t="s">
         <v>57</v>
       </c>
       <c r="C13" s="1">
-        <v>126690.0</v>
+        <v>13299.0</v>
       </c>
       <c r="D13" s="1">
-        <v>19.81</v>
+        <v>24.39</v>
       </c>
       <c r="E13" s="1">
-        <v>8.6723270976</v>
+        <v>23.8304970299</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>1098697.12</v>
+        <v>316921.78</v>
       </c>
       <c r="I13" s="1">
-        <v>1411031.78</v>
+        <v>7440.83</v>
       </c>
       <c r="J13" s="1">
-        <v>128.42773083814</v>
+        <v>2.3478443166639</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>2509728.9</v>
+        <v>324362.61</v>
       </c>
       <c r="N13" s="1">
-        <v>2509728.9</v>
+        <v>324362.61</v>
       </c>
       <c r="O13" s="1">
-        <v>0.69</v>
+        <v>0.09</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>58</v>
       </c>
       <c r="B14" t="s">
         <v>59</v>
       </c>
       <c r="C14" s="1">
-        <v>263541.0</v>
+        <v>1721.0</v>
       </c>
       <c r="D14" s="1">
-        <v>10.584</v>
+        <v>56.4</v>
       </c>
       <c r="E14" s="1">
-        <v>7.7070728274</v>
+        <v>63.55</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>2031129.68</v>
+        <v>109369.55</v>
       </c>
       <c r="I14" s="1">
-        <v>758188.26</v>
+        <v>-12305.15</v>
       </c>
       <c r="J14" s="1">
-        <v>37.328402389354</v>
+        <v>-11.250983477577</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>2789317.94</v>
+        <v>97064.4</v>
       </c>
       <c r="N14" s="1">
-        <v>2789317.94</v>
+        <v>97064.4</v>
       </c>
       <c r="O14" s="1">
-        <v>0.76</v>
+        <v>0.03</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>60</v>
       </c>
       <c r="B15" t="s">
         <v>61</v>
       </c>
       <c r="C15" s="1">
-        <v>8417.0</v>
+        <v>15560.0</v>
       </c>
       <c r="D15" s="1">
-        <v>94.3</v>
+        <v>50.28</v>
       </c>
       <c r="E15" s="1">
-        <v>108.857185458</v>
+        <v>61.2401786632</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>916250.93</v>
+        <v>952897.18</v>
       </c>
       <c r="I15" s="1">
-        <v>-122527.83</v>
+        <v>-170540.38</v>
       </c>
       <c r="J15" s="1">
-        <v>-13.372737313347</v>
+        <v>-17.897039006874</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>793723.1</v>
+        <v>782356.8</v>
       </c>
       <c r="N15" s="1">
-        <v>793723.1</v>
+        <v>782356.8</v>
       </c>
       <c r="O15" s="1">
-        <v>0.22</v>
+        <v>0.23</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>62</v>
       </c>
       <c r="B16" t="s">
         <v>63</v>
       </c>
       <c r="C16" s="1">
-        <v>18940.0</v>
+        <v>7644.0</v>
       </c>
       <c r="D16" s="1">
-        <v>90.08</v>
+        <v>8.068</v>
       </c>
       <c r="E16" s="1">
-        <v>78.0265913411</v>
+        <v>13.175</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
-        <v>1477823.64</v>
+        <v>100709.7</v>
       </c>
       <c r="I16" s="1">
-        <v>228291.56</v>
+        <v>-39037.91</v>
       </c>
       <c r="J16" s="1">
-        <v>15.447821635875</v>
+        <v>-38.762810335052</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>1706115.2</v>
+        <v>61671.79</v>
       </c>
       <c r="N16" s="1">
-        <v>1706115.2</v>
+        <v>61671.79</v>
       </c>
       <c r="O16" s="1">
-        <v>0.47</v>
+        <v>0.02</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>64</v>
       </c>
       <c r="B17" t="s">
         <v>65</v>
       </c>
       <c r="C17" s="1">
-        <v>16742.0</v>
+        <v>18293.0</v>
       </c>
       <c r="D17" s="1">
-        <v>93.84</v>
+        <v>61.68</v>
       </c>
       <c r="E17" s="1">
-        <v>74.78211504</v>
+        <v>55.1253736402</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>1252002.17</v>
+        <v>1008408.46</v>
       </c>
       <c r="I17" s="1">
-        <v>319067.11</v>
+        <v>119903.78</v>
       </c>
       <c r="J17" s="1">
-        <v>25.484549279974</v>
+        <v>11.890398063499</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>1571069.28</v>
+        <v>1128312.24</v>
       </c>
       <c r="N17" s="1">
-        <v>1571069.28</v>
+        <v>1128312.24</v>
       </c>
       <c r="O17" s="1">
-        <v>0.43</v>
+        <v>0.33</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>66</v>
       </c>
       <c r="B18" t="s">
         <v>67</v>
       </c>
       <c r="C18" s="1">
-        <v>1451235.0</v>
+        <v>8588.0</v>
       </c>
       <c r="D18" s="1">
-        <v>11.296</v>
+        <v>28.06</v>
       </c>
       <c r="E18" s="1">
-        <v>11.2004103126</v>
+        <v>29.92</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>16254427.46</v>
+        <v>256952.96</v>
       </c>
       <c r="I18" s="1">
-        <v>138723.1</v>
+        <v>-15973.68</v>
       </c>
       <c r="J18" s="1">
-        <v>0.85344808570698</v>
+        <v>-6.216577540107</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>16393150.56</v>
+        <v>240979.28</v>
       </c>
       <c r="N18" s="1">
-        <v>16393150.56</v>
+        <v>240979.28</v>
       </c>
       <c r="O18" s="1">
-        <v>4.48</v>
+        <v>0.07</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>68</v>
       </c>
       <c r="B19" t="s">
         <v>69</v>
       </c>
       <c r="C19" s="1">
-        <v>417570.0</v>
+        <v>6314.0</v>
       </c>
       <c r="D19" s="1">
-        <v>10.806</v>
+        <v>1191.0</v>
       </c>
       <c r="E19" s="1">
-        <v>10.6300005508</v>
+        <v>522.0584827368</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>4438769.33</v>
+        <v>3296277.26</v>
       </c>
       <c r="I19" s="1">
-        <v>73492.09</v>
+        <v>4223696.74</v>
       </c>
       <c r="J19" s="1">
-        <v>1.6556861719147</v>
+        <v>128.13536019115</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>4512261.42</v>
+        <v>7519974.0</v>
       </c>
       <c r="N19" s="1">
-        <v>4512261.42</v>
+        <v>7519974.0</v>
       </c>
       <c r="O19" s="1">
-        <v>1.23</v>
+        <v>2.19</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>70</v>
       </c>
       <c r="B20" t="s">
         <v>71</v>
       </c>
       <c r="C20" s="1">
-        <v>42275.0</v>
+        <v>2162.0</v>
       </c>
       <c r="D20" s="1">
-        <v>27.54</v>
+        <v>59.36</v>
       </c>
       <c r="E20" s="1">
-        <v>25.2120208161</v>
+        <v>61.44</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
-        <v>1065838.18</v>
+        <v>132833.28</v>
       </c>
       <c r="I20" s="1">
-        <v>98415.32</v>
+        <v>-4496.96</v>
       </c>
       <c r="J20" s="1">
-        <v>9.2336080510833</v>
+        <v>-3.3854166666667</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>1164253.5</v>
+        <v>128336.32</v>
       </c>
       <c r="N20" s="1">
-        <v>1164253.5</v>
+        <v>128336.32</v>
       </c>
       <c r="O20" s="1">
-        <v>0.32</v>
+        <v>0.04</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>72</v>
       </c>
       <c r="B21" t="s">
         <v>73</v>
       </c>
       <c r="C21" s="1">
-        <v>53179.0</v>
+        <v>51098.0</v>
       </c>
       <c r="D21" s="1">
-        <v>10.7</v>
+        <v>39.24</v>
       </c>
       <c r="E21" s="1">
-        <v>10.5930999079</v>
+        <v>27.1717519277</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>563330.46</v>
+        <v>1388422.18</v>
       </c>
       <c r="I21" s="1">
-        <v>5684.84</v>
+        <v>616663.34</v>
       </c>
       <c r="J21" s="1">
-        <v>1.0091483425199</v>
+        <v>44.414685164422</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>569015.3</v>
+        <v>2005085.52</v>
       </c>
       <c r="N21" s="1">
-        <v>569015.3</v>
+        <v>2005085.52</v>
       </c>
       <c r="O21" s="1">
-        <v>0.16</v>
+        <v>0.58</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>74</v>
       </c>
       <c r="B22" t="s">
         <v>75</v>
       </c>
       <c r="C22" s="1">
-        <v>6145.0</v>
+        <v>11745.0</v>
       </c>
       <c r="D22" s="1">
-        <v>103.95</v>
+        <v>7.295</v>
       </c>
       <c r="E22" s="1">
-        <v>141.197549227</v>
+        <v>8.3950004257</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
-        <v>867658.94</v>
+        <v>98599.28</v>
       </c>
       <c r="I22" s="1">
-        <v>-228886.19</v>
+        <v>-12919.5</v>
       </c>
       <c r="J22" s="1">
-        <v>-26.379742021675</v>
+        <v>-13.103036857876</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>638772.75</v>
+        <v>85679.78</v>
       </c>
       <c r="N22" s="1">
-        <v>638772.75</v>
+        <v>85679.78</v>
       </c>
       <c r="O22" s="1">
-        <v>0.17</v>
+        <v>0.02</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>76</v>
       </c>
       <c r="B23" t="s">
         <v>77</v>
       </c>
       <c r="C23" s="1">
-        <v>17245.0</v>
+        <v>1822.0</v>
       </c>
       <c r="D23" s="1">
-        <v>87.54</v>
+        <v>51.45</v>
       </c>
       <c r="E23" s="1">
-        <v>67.5653830096</v>
+        <v>54.85</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
-        <v>1165165.03</v>
+        <v>99936.7</v>
       </c>
       <c r="I23" s="1">
-        <v>344462.27</v>
+        <v>-6194.8</v>
       </c>
       <c r="J23" s="1">
-        <v>29.56338897332</v>
+        <v>-6.1987237921604</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>1509627.3</v>
+        <v>93741.9</v>
       </c>
       <c r="N23" s="1">
-        <v>1509627.3</v>
+        <v>93741.9</v>
       </c>
       <c r="O23" s="1">
-        <v>0.41</v>
+        <v>0.03</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>78</v>
       </c>
       <c r="B24" t="s">
         <v>79</v>
       </c>
       <c r="C24" s="1">
-        <v>9816.0</v>
+        <v>11180.0</v>
       </c>
       <c r="D24" s="1">
-        <v>74.12</v>
+        <v>17.07</v>
       </c>
       <c r="E24" s="1">
-        <v>57.2562846373</v>
+        <v>18.24</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>562027.69</v>
+        <v>203923.2</v>
       </c>
       <c r="I24" s="1">
-        <v>165534.23</v>
+        <v>-13080.6</v>
       </c>
       <c r="J24" s="1">
-        <v>29.453038159027</v>
+        <v>-6.4144736842105</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>727561.92</v>
+        <v>190842.6</v>
       </c>
       <c r="N24" s="1">
-        <v>727561.92</v>
+        <v>190842.6</v>
       </c>
       <c r="O24" s="1">
-        <v>0.2</v>
+        <v>0.06</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>80</v>
       </c>
       <c r="B25" t="s">
         <v>81</v>
       </c>
       <c r="C25" s="1">
-        <v>13693.0</v>
+        <v>91219.0</v>
       </c>
       <c r="D25" s="1">
-        <v>17.54</v>
+        <v>18.315</v>
       </c>
       <c r="E25" s="1">
-        <v>34.997790842</v>
+        <v>8.6723271468</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>479224.75</v>
+        <v>791081.01</v>
       </c>
       <c r="I25" s="1">
-        <v>-239049.53</v>
+        <v>879594.98</v>
       </c>
       <c r="J25" s="1">
-        <v>-49.882550932522</v>
+        <v>111.18898935521</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>240175.22</v>
+        <v>1670675.99</v>
       </c>
       <c r="N25" s="1">
-        <v>240175.22</v>
+        <v>1670675.99</v>
       </c>
       <c r="O25" s="1">
-        <v>0.07</v>
+        <v>0.49</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>82</v>
       </c>
       <c r="B26" t="s">
         <v>83</v>
       </c>
       <c r="C26" s="1">
-        <v>2716.0</v>
+        <v>75255.0</v>
       </c>
       <c r="D26" s="1">
-        <v>216.4</v>
+        <v>3.059</v>
       </c>
       <c r="E26" s="1">
-        <v>217.0630007364</v>
+        <v>3.2079997342</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>589543.11</v>
+        <v>241418.02</v>
       </c>
       <c r="I26" s="1">
-        <v>-1800.71</v>
+        <v>-11212.97</v>
       </c>
       <c r="J26" s="1">
-        <v>-0.30544161562672</v>
+        <v>-4.6446284332876</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>587742.4</v>
+        <v>230205.05</v>
       </c>
       <c r="N26" s="1">
-        <v>587742.4</v>
+        <v>230205.05</v>
       </c>
       <c r="O26" s="1">
-        <v>0.16</v>
+        <v>0.07</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>84</v>
       </c>
       <c r="B27" t="s">
         <v>85</v>
       </c>
       <c r="C27" s="1">
-        <v>36757.0</v>
+        <v>203166.0</v>
       </c>
       <c r="D27" s="1">
-        <v>32.63</v>
+        <v>9.678</v>
       </c>
       <c r="E27" s="1">
-        <v>31.8001455505</v>
+        <v>7.707072837</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>1168877.95</v>
+        <v>1565815.16</v>
       </c>
       <c r="I27" s="1">
-        <v>30502.96</v>
+        <v>400425.39</v>
       </c>
       <c r="J27" s="1">
-        <v>2.6095932428189</v>
+        <v>25.572966735103</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>1199380.91</v>
+        <v>1966240.55</v>
       </c>
       <c r="N27" s="1">
-        <v>1199380.91</v>
+        <v>1966240.55</v>
       </c>
       <c r="O27" s="1">
-        <v>0.33</v>
+        <v>0.57</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>86</v>
       </c>
       <c r="B28" t="s">
         <v>87</v>
       </c>
       <c r="C28" s="1">
-        <v>18754.0</v>
+        <v>13082.0</v>
       </c>
       <c r="D28" s="1">
-        <v>60.68</v>
+        <v>15.805</v>
       </c>
       <c r="E28" s="1">
-        <v>104.4029694998</v>
+        <v>16.535</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>1957973.29</v>
+        <v>216310.87</v>
       </c>
       <c r="I28" s="1">
-        <v>-819980.57</v>
+        <v>-9549.86</v>
       </c>
       <c r="J28" s="1">
-        <v>-41.879047798451</v>
+        <v>-4.4148775325068</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>1137992.72</v>
+        <v>206761.01</v>
       </c>
       <c r="N28" s="1">
-        <v>1137992.72</v>
+        <v>206761.01</v>
       </c>
       <c r="O28" s="1">
-        <v>0.31</v>
+        <v>0.06</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>88</v>
       </c>
       <c r="B29" t="s">
         <v>89</v>
       </c>
       <c r="C29" s="1">
-        <v>22856.0</v>
+        <v>9219.0</v>
       </c>
       <c r="D29" s="1">
-        <v>18.6</v>
+        <v>13.395</v>
       </c>
       <c r="E29" s="1">
-        <v>17.8276001925</v>
+        <v>14.1750005424</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>407467.63</v>
+        <v>130679.33</v>
       </c>
       <c r="I29" s="1">
-        <v>17653.97</v>
+        <v>-7190.82</v>
       </c>
       <c r="J29" s="1">
-        <v>4.3326067398286</v>
+        <v>-5.5026452921055</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>425121.6</v>
+        <v>123488.51</v>
       </c>
       <c r="N29" s="1">
-        <v>425121.6</v>
+        <v>123488.51</v>
       </c>
       <c r="O29" s="1">
-        <v>0.12</v>
+        <v>0.04</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>90</v>
       </c>
       <c r="B30" t="s">
         <v>91</v>
       </c>
       <c r="C30" s="1">
-        <v>305848.0</v>
+        <v>1912.0</v>
       </c>
       <c r="D30" s="1">
-        <v>8.957</v>
+        <v>128.3</v>
       </c>
       <c r="E30" s="1">
-        <v>6.0097492872</v>
+        <v>132.0</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>1838069.8</v>
+        <v>252384.0</v>
       </c>
       <c r="I30" s="1">
-        <v>901410.74</v>
+        <v>-7074.4</v>
       </c>
       <c r="J30" s="1">
-        <v>49.041159372729</v>
+        <v>-2.8030303030303</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>2739480.54</v>
+        <v>245309.6</v>
       </c>
       <c r="N30" s="1">
-        <v>2739480.54</v>
+        <v>245309.6</v>
       </c>
       <c r="O30" s="1">
-        <v>0.75</v>
+        <v>0.07</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>92</v>
       </c>
       <c r="B31" t="s">
         <v>93</v>
       </c>
       <c r="C31" s="1">
-        <v>50355.0</v>
+        <v>1091.0</v>
       </c>
       <c r="D31" s="1">
-        <v>26.42</v>
+        <v>192.4</v>
       </c>
       <c r="E31" s="1">
-        <v>14.122016483</v>
+        <v>189.4</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>711114.14</v>
+        <v>206635.4</v>
       </c>
       <c r="I31" s="1">
-        <v>619264.96</v>
+        <v>3273.0</v>
       </c>
       <c r="J31" s="1">
-        <v>87.083764077592</v>
+        <v>1.583949313622</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>1330379.1</v>
+        <v>209908.4</v>
       </c>
       <c r="N31" s="1">
-        <v>1330379.1</v>
+        <v>209908.4</v>
       </c>
       <c r="O31" s="1">
-        <v>0.36</v>
+        <v>0.06</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>94</v>
       </c>
       <c r="B32" t="s">
         <v>95</v>
       </c>
       <c r="C32" s="1">
-        <v>9689.0</v>
+        <v>3150.0</v>
       </c>
       <c r="D32" s="1">
-        <v>106.9</v>
+        <v>30.44</v>
       </c>
       <c r="E32" s="1">
-        <v>104.5896996594</v>
+        <v>34.2</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>1013369.6</v>
+        <v>107730.0</v>
       </c>
       <c r="I32" s="1">
-        <v>22384.5</v>
+        <v>-11844.0</v>
       </c>
       <c r="J32" s="1">
-        <v>2.208917654526</v>
+        <v>-10.994152046784</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>1035754.1</v>
+        <v>95886.0</v>
       </c>
       <c r="N32" s="1">
-        <v>1035754.1</v>
+        <v>95886.0</v>
       </c>
       <c r="O32" s="1">
-        <v>0.28</v>
+        <v>0.03</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>96</v>
       </c>
       <c r="B33" t="s">
         <v>97</v>
       </c>
       <c r="C33" s="1">
-        <v>5253.0</v>
+        <v>15256.0</v>
       </c>
       <c r="D33" s="1">
-        <v>233.0</v>
+        <v>79.02</v>
       </c>
       <c r="E33" s="1">
-        <v>192.1312868837</v>
+        <v>78.0265908495</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>1009265.65</v>
+        <v>1190373.67</v>
       </c>
       <c r="I33" s="1">
-        <v>214683.35</v>
+        <v>15155.45</v>
       </c>
       <c r="J33" s="1">
-        <v>21.271243106312</v>
+        <v>1.2731674416152</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>1223949.0</v>
+        <v>1205529.12</v>
       </c>
       <c r="N33" s="1">
-        <v>1223949.0</v>
+        <v>1205529.12</v>
       </c>
       <c r="O33" s="1">
-        <v>0.33</v>
+        <v>0.35</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>98</v>
       </c>
       <c r="B34" t="s">
         <v>99</v>
       </c>
       <c r="C34" s="1">
-        <v>35141.0</v>
+        <v>17114.0</v>
       </c>
       <c r="D34" s="1">
-        <v>15.29</v>
+        <v>87.3</v>
       </c>
       <c r="E34" s="1">
-        <v>22.3286483026</v>
+        <v>75.8245319621</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>784651.03</v>
+        <v>1297661.04</v>
       </c>
       <c r="I34" s="1">
-        <v>-247345.14</v>
+        <v>196391.16</v>
       </c>
       <c r="J34" s="1">
-        <v>-31.522948488324</v>
+        <v>15.134241835603</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>537305.89</v>
+        <v>1494052.2</v>
       </c>
       <c r="N34" s="1">
-        <v>537305.89</v>
+        <v>1494052.2</v>
       </c>
       <c r="O34" s="1">
-        <v>0.15</v>
+        <v>0.43</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>100</v>
       </c>
       <c r="B35" t="s">
         <v>101</v>
       </c>
       <c r="C35" s="1">
-        <v>5407.0</v>
+        <v>637047.0</v>
       </c>
       <c r="D35" s="1">
-        <v>185.8</v>
+        <v>11.1</v>
       </c>
       <c r="E35" s="1">
-        <v>146.9038857037</v>
+        <v>11.2004103151</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>794309.31</v>
+        <v>7135187.79</v>
       </c>
       <c r="I35" s="1">
-        <v>210311.29</v>
+        <v>-63966.09</v>
       </c>
       <c r="J35" s="1">
-        <v>26.477253552524</v>
+        <v>-0.89648782740727</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>1004620.6</v>
+        <v>7071221.7</v>
       </c>
       <c r="N35" s="1">
-        <v>1004620.6</v>
+        <v>7071221.7</v>
       </c>
       <c r="O35" s="1">
-        <v>0.27</v>
+        <v>2.05</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>102</v>
       </c>
       <c r="B36" t="s">
         <v>103</v>
       </c>
       <c r="C36" s="1">
-        <v>14937.0</v>
+        <v>1435391.0</v>
       </c>
       <c r="D36" s="1">
-        <v>35.46</v>
+        <v>10.648</v>
       </c>
       <c r="E36" s="1">
-        <v>34.39</v>
+        <v>10.7477305487</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>513683.43</v>
+        <v>15427195.7</v>
       </c>
       <c r="I36" s="1">
-        <v>15982.59</v>
+        <v>-143152.33</v>
       </c>
       <c r="J36" s="1">
-        <v>3.1113695841814</v>
+        <v>-0.92792191648933</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>529666.02</v>
+        <v>15284043.37</v>
       </c>
       <c r="N36" s="1">
-        <v>529666.02</v>
+        <v>15284043.37</v>
       </c>
       <c r="O36" s="1">
-        <v>0.14</v>
+        <v>4.44</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>104</v>
       </c>
       <c r="B37" t="s">
         <v>105</v>
       </c>
       <c r="C37" s="1">
-        <v>4999.0</v>
+        <v>3958.0</v>
       </c>
       <c r="D37" s="1">
-        <v>82.18</v>
+        <v>50.78</v>
       </c>
       <c r="E37" s="1">
-        <v>69.1710842168</v>
+        <v>52.68</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>345786.25</v>
+        <v>208507.44</v>
       </c>
       <c r="I37" s="1">
-        <v>65031.57</v>
+        <v>-7520.2</v>
       </c>
       <c r="J37" s="1">
-        <v>18.806869850956</v>
+        <v>-3.6066818526955</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>410817.82</v>
+        <v>200987.24</v>
       </c>
       <c r="N37" s="1">
-        <v>410817.82</v>
+        <v>200987.24</v>
       </c>
       <c r="O37" s="1">
-        <v>0.11</v>
+        <v>0.06</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>106</v>
       </c>
       <c r="B38" t="s">
         <v>107</v>
       </c>
       <c r="C38" s="1">
-        <v>463.0</v>
+        <v>21022.0</v>
       </c>
       <c r="D38" s="1">
-        <v>2039.0</v>
+        <v>11.165</v>
       </c>
       <c r="E38" s="1">
-        <v>1438.3088336933</v>
+        <v>12.01</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>665936.99</v>
+        <v>252474.22</v>
       </c>
       <c r="I38" s="1">
-        <v>278120.01</v>
+        <v>-17763.59</v>
       </c>
       <c r="J38" s="1">
-        <v>41.763712509798</v>
+        <v>-7.0358034970858</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>944057.0</v>
+        <v>234710.63</v>
       </c>
       <c r="N38" s="1">
-        <v>944057.0</v>
+        <v>234710.63</v>
       </c>
       <c r="O38" s="1">
-        <v>0.26</v>
+        <v>0.07</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>108</v>
       </c>
       <c r="B39" t="s">
         <v>109</v>
       </c>
       <c r="C39" s="1">
-        <v>97304.0</v>
+        <v>23263.0</v>
       </c>
       <c r="D39" s="1">
-        <v>19.52</v>
+        <v>27.32</v>
       </c>
       <c r="E39" s="1">
-        <v>13.2980955562</v>
+        <v>25.2120208056</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>1293957.89</v>
+        <v>586507.24</v>
       </c>
       <c r="I39" s="1">
-        <v>605416.19</v>
+        <v>49037.92</v>
       </c>
       <c r="J39" s="1">
-        <v>46.787936043266</v>
+        <v>8.3610084676875</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>1899374.08</v>
+        <v>635545.16</v>
       </c>
       <c r="N39" s="1">
-        <v>1899374.08</v>
+        <v>635545.16</v>
       </c>
       <c r="O39" s="1">
-        <v>0.52</v>
+        <v>0.18</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>110</v>
       </c>
       <c r="B40" t="s">
         <v>111</v>
       </c>
       <c r="C40" s="1">
-        <v>25969.0</v>
+        <v>79737.0</v>
       </c>
       <c r="D40" s="1">
-        <v>57.92</v>
+        <v>10.27</v>
       </c>
       <c r="E40" s="1">
-        <v>38.9226296738</v>
+        <v>10.5673277149</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>1010781.77</v>
+        <v>842607.01</v>
       </c>
       <c r="I40" s="1">
-        <v>493342.71</v>
+        <v>-23708.02</v>
       </c>
       <c r="J40" s="1">
-        <v>48.808034003225</v>
+        <v>-2.8136509331913</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>1504124.48</v>
+        <v>818898.99</v>
       </c>
       <c r="N40" s="1">
-        <v>1504124.48</v>
+        <v>818898.99</v>
       </c>
       <c r="O40" s="1">
-        <v>0.41</v>
+        <v>0.24</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>112</v>
       </c>
       <c r="B41" t="s">
         <v>113</v>
       </c>
       <c r="C41" s="1">
-        <v>46358.0</v>
+        <v>9530.0</v>
       </c>
       <c r="D41" s="1">
-        <v>45.835</v>
+        <v>15.69</v>
       </c>
       <c r="E41" s="1">
-        <v>34.7570736442</v>
+        <v>16.045</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>1611268.42</v>
+        <v>152908.85</v>
       </c>
       <c r="I41" s="1">
-        <v>513550.51</v>
+        <v>-3383.15</v>
       </c>
       <c r="J41" s="1">
-        <v>31.872436871816</v>
+        <v>-2.2125272670614</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>2124818.93</v>
+        <v>149525.7</v>
       </c>
       <c r="N41" s="1">
-        <v>2124818.93</v>
+        <v>149525.7</v>
       </c>
       <c r="O41" s="1">
-        <v>0.58</v>
+        <v>0.04</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>114</v>
       </c>
       <c r="B42" t="s">
         <v>115</v>
       </c>
       <c r="C42" s="1">
-        <v>95424.0</v>
+        <v>1124.0</v>
       </c>
       <c r="D42" s="1">
-        <v>24.6</v>
+        <v>86.25</v>
       </c>
       <c r="E42" s="1">
-        <v>12.0848597837</v>
+        <v>92.7</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>1153185.66</v>
+        <v>104194.8</v>
       </c>
       <c r="I42" s="1">
-        <v>1194244.74</v>
+        <v>-7249.8</v>
       </c>
       <c r="J42" s="1">
-        <v>103.56049172516</v>
+        <v>-6.957928802589</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>2347430.4</v>
+        <v>96945.0</v>
       </c>
       <c r="N42" s="1">
-        <v>2347430.4</v>
+        <v>96945.0</v>
       </c>
       <c r="O42" s="1">
-        <v>0.64</v>
+        <v>0.03</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>116</v>
       </c>
       <c r="B43" t="s">
         <v>117</v>
       </c>
       <c r="C43" s="1">
-        <v>456546.0</v>
+        <v>7214.0</v>
       </c>
       <c r="D43" s="1">
-        <v>5.748</v>
+        <v>32.88</v>
       </c>
       <c r="E43" s="1">
-        <v>2.8473831114</v>
+        <v>34.65</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>1299961.37</v>
+        <v>249965.1</v>
       </c>
       <c r="I43" s="1">
-        <v>1324265.04</v>
+        <v>-12768.78</v>
       </c>
       <c r="J43" s="1">
-        <v>101.86956863187</v>
+        <v>-5.1082251082251</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>2624226.41</v>
+        <v>237196.32</v>
       </c>
       <c r="N43" s="1">
-        <v>2624226.41</v>
+        <v>237196.32</v>
       </c>
       <c r="O43" s="1">
-        <v>0.72</v>
+        <v>0.07</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>118</v>
       </c>
       <c r="B44" t="s">
         <v>119</v>
       </c>
       <c r="C44" s="1">
-        <v>1207.0</v>
+        <v>8294.0</v>
       </c>
       <c r="D44" s="1">
-        <v>275.5</v>
+        <v>71.52</v>
       </c>
       <c r="E44" s="1">
-        <v>530.7942336371</v>
+        <v>67.565382204</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>640668.64</v>
+        <v>560387.28</v>
       </c>
       <c r="I44" s="1">
-        <v>-308140.14</v>
+        <v>32799.6</v>
       </c>
       <c r="J44" s="1">
-        <v>-48.096647902104</v>
+        <v>5.853023644648</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>332528.5</v>
+        <v>593186.88</v>
       </c>
       <c r="N44" s="1">
-        <v>332528.5</v>
+        <v>593186.88</v>
       </c>
       <c r="O44" s="1">
-        <v>0.09</v>
+        <v>0.17</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>120</v>
       </c>
       <c r="B45" t="s">
         <v>121</v>
       </c>
       <c r="C45" s="1">
-        <v>9308.0</v>
+        <v>1670.0</v>
       </c>
       <c r="D45" s="1">
-        <v>73.7</v>
+        <v>55.8</v>
       </c>
       <c r="E45" s="1">
-        <v>93.1078899871</v>
+        <v>62.15</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
-        <v>866648.24</v>
+        <v>103790.5</v>
       </c>
       <c r="I45" s="1">
-        <v>-180648.64</v>
+        <v>-10604.5</v>
       </c>
       <c r="J45" s="1">
-        <v>-20.844517032654</v>
+        <v>-10.217216411907</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>685999.6</v>
+        <v>93186.0</v>
       </c>
       <c r="N45" s="1">
-        <v>685999.6</v>
+        <v>93186.0</v>
       </c>
       <c r="O45" s="1">
-        <v>0.19</v>
+        <v>0.03</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>122</v>
       </c>
       <c r="B46" t="s">
         <v>123</v>
       </c>
       <c r="C46" s="1">
-        <v>6130.0</v>
+        <v>31492.0</v>
       </c>
       <c r="D46" s="1">
-        <v>111.0</v>
+        <v>16.64</v>
       </c>
       <c r="E46" s="1">
-        <v>98.8895595432</v>
+        <v>18.785</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>606193.0</v>
+        <v>591577.22</v>
       </c>
       <c r="I46" s="1">
-        <v>74237.0</v>
+        <v>-67550.34</v>
       </c>
       <c r="J46" s="1">
-        <v>12.246429767417</v>
+        <v>-11.418685121107</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>680430.0</v>
+        <v>524026.88</v>
       </c>
       <c r="N46" s="1">
-        <v>680430.0</v>
+        <v>524026.88</v>
       </c>
       <c r="O46" s="1">
-        <v>0.19</v>
+        <v>0.15</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>124</v>
       </c>
       <c r="B47" t="s">
         <v>125</v>
       </c>
       <c r="C47" s="1">
-        <v>311801.0</v>
+        <v>9529.0</v>
       </c>
       <c r="D47" s="1">
-        <v>4.645</v>
+        <v>70.78</v>
       </c>
       <c r="E47" s="1">
-        <v>3.4709370079</v>
+        <v>57.2562850247</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>1082241.63</v>
+        <v>545595.14</v>
       </c>
       <c r="I47" s="1">
-        <v>366074.02</v>
+        <v>128867.48</v>
       </c>
       <c r="J47" s="1">
-        <v>33.825534876163</v>
+        <v>23.619616553036</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>1448315.65</v>
+        <v>674462.62</v>
       </c>
       <c r="N47" s="1">
-        <v>1448315.65</v>
+        <v>674462.62</v>
       </c>
       <c r="O47" s="1">
-        <v>0.4</v>
+        <v>0.2</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>126</v>
       </c>
       <c r="B48" t="s">
         <v>127</v>
       </c>
       <c r="C48" s="1">
-        <v>11606.0</v>
+        <v>18783.0</v>
       </c>
       <c r="D48" s="1">
-        <v>167.52</v>
+        <v>17.935</v>
       </c>
       <c r="E48" s="1">
-        <v>149.7681440634</v>
+        <v>30.1904589256</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>1738209.08</v>
+        <v>567067.39</v>
       </c>
       <c r="I48" s="1">
-        <v>206028.04</v>
+        <v>-230194.28</v>
       </c>
       <c r="J48" s="1">
-        <v>11.852891713119</v>
+        <v>-40.593813726443</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>1944237.12</v>
+        <v>336873.11</v>
       </c>
       <c r="N48" s="1">
-        <v>1944237.12</v>
+        <v>336873.11</v>
       </c>
       <c r="O48" s="1">
-        <v>0.53</v>
+        <v>0.1</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>128</v>
       </c>
       <c r="B49" t="s">
         <v>129</v>
       </c>
       <c r="C49" s="1">
-        <v>5935.0</v>
+        <v>24618.0</v>
       </c>
       <c r="D49" s="1">
-        <v>151.35</v>
+        <v>25.785</v>
       </c>
       <c r="E49" s="1">
-        <v>72.0073091828</v>
+        <v>30.295</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>427363.38</v>
+        <v>745802.31</v>
       </c>
       <c r="I49" s="1">
-        <v>470898.87</v>
+        <v>-111027.18</v>
       </c>
       <c r="J49" s="1">
-        <v>110.1869959003</v>
+        <v>-14.886945040436</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>898262.25</v>
+        <v>634775.13</v>
       </c>
       <c r="N49" s="1">
-        <v>898262.25</v>
+        <v>634775.13</v>
       </c>
       <c r="O49" s="1">
-        <v>0.25</v>
+        <v>0.18</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>130</v>
       </c>
       <c r="B50" t="s">
         <v>131</v>
       </c>
       <c r="C50" s="1">
-        <v>3360.0</v>
+        <v>3829.0</v>
       </c>
       <c r="D50" s="1">
-        <v>395.0</v>
+        <v>248.9</v>
       </c>
       <c r="E50" s="1">
-        <v>395.9467291667</v>
+        <v>221.8383128754</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>1330381.01</v>
+        <v>849418.9</v>
       </c>
       <c r="I50" s="1">
-        <v>-3181.01</v>
+        <v>103619.2</v>
       </c>
       <c r="J50" s="1">
-        <v>-0.23910518686673</v>
+        <v>12.198833814505</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>1327200.0</v>
+        <v>953038.1</v>
       </c>
       <c r="N50" s="1">
-        <v>1327200.0</v>
+        <v>953038.1</v>
       </c>
       <c r="O50" s="1">
-        <v>0.36</v>
+        <v>0.28</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>132</v>
       </c>
       <c r="B51" t="s">
         <v>133</v>
       </c>
       <c r="C51" s="1">
-        <v>4112.0</v>
+        <v>13062.0</v>
       </c>
       <c r="D51" s="1">
-        <v>531.5</v>
+        <v>45.36</v>
       </c>
       <c r="E51" s="1">
-        <v>630.0707149805</v>
+        <v>50.1</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>2590850.78</v>
+        <v>654406.2</v>
       </c>
       <c r="I51" s="1">
-        <v>-405322.78</v>
+        <v>-61913.88</v>
       </c>
       <c r="J51" s="1">
-        <v>-15.644389214882</v>
+        <v>-9.4610778443114</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>2185528.0</v>
+        <v>592492.32</v>
       </c>
       <c r="N51" s="1">
-        <v>2185528.0</v>
+        <v>592492.32</v>
       </c>
       <c r="O51" s="1">
-        <v>0.6</v>
+        <v>0.17</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>134</v>
       </c>
       <c r="B52" t="s">
         <v>135</v>
       </c>
       <c r="C52" s="1">
-        <v>9362.0</v>
+        <v>15088.0</v>
       </c>
       <c r="D52" s="1">
-        <v>127.9</v>
+        <v>32.54</v>
       </c>
       <c r="E52" s="1">
-        <v>128.6372292245</v>
+        <v>31.8001451485</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>1204301.74</v>
+        <v>479800.59</v>
       </c>
       <c r="I52" s="1">
-        <v>-6901.94</v>
+        <v>11162.93</v>
       </c>
       <c r="J52" s="1">
-        <v>-0.57310720152244</v>
+        <v>2.3265769639841</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>1197399.8</v>
+        <v>490963.52</v>
       </c>
       <c r="N52" s="1">
-        <v>1197399.8</v>
+        <v>490963.52</v>
       </c>
       <c r="O52" s="1">
-        <v>0.33</v>
+        <v>0.14</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>136</v>
       </c>
       <c r="B53" t="s">
         <v>137</v>
       </c>
       <c r="C53" s="1">
-        <v>77418.0</v>
+        <v>76500.0</v>
       </c>
       <c r="D53" s="1">
-        <v>16.795</v>
+        <v>19.78</v>
       </c>
       <c r="E53" s="1">
-        <v>11.7747651709</v>
+        <v>19.1427304575</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>911578.77</v>
+        <v>1464418.88</v>
       </c>
       <c r="I53" s="1">
-        <v>388656.54</v>
+        <v>48751.12</v>
       </c>
       <c r="J53" s="1">
-        <v>42.635540974698</v>
+        <v>3.329042029286</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>1300235.31</v>
+        <v>1513170.0</v>
       </c>
       <c r="N53" s="1">
-        <v>1300235.31</v>
+        <v>1513170.0</v>
       </c>
       <c r="O53" s="1">
-        <v>0.35</v>
+        <v>0.44</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>138</v>
       </c>
       <c r="B54" t="s">
         <v>139</v>
       </c>
       <c r="C54" s="1">
-        <v>9654.0</v>
+        <v>153886.0</v>
       </c>
       <c r="D54" s="1">
-        <v>50.26</v>
+        <v>4.358</v>
       </c>
       <c r="E54" s="1">
-        <v>52.2038004972</v>
+        <v>4.515999961</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>503975.49</v>
+        <v>694949.17</v>
       </c>
       <c r="I54" s="1">
-        <v>-18765.45</v>
+        <v>-24313.98</v>
       </c>
       <c r="J54" s="1">
-        <v>-3.7234846480332</v>
+        <v>-3.4986702696544</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>485210.04</v>
+        <v>670635.19</v>
       </c>
       <c r="N54" s="1">
-        <v>485210.04</v>
+        <v>670635.19</v>
       </c>
       <c r="O54" s="1">
-        <v>0.13</v>
+        <v>0.19</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>140</v>
       </c>
       <c r="B55" t="s">
         <v>141</v>
       </c>
       <c r="C55" s="1">
-        <v>1558.0</v>
+        <v>2093.0</v>
       </c>
       <c r="D55" s="1">
-        <v>535.8</v>
+        <v>135.35</v>
       </c>
       <c r="E55" s="1">
-        <v>216.5733119384</v>
+        <v>146.2</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>337421.22</v>
+        <v>305996.6</v>
       </c>
       <c r="I55" s="1">
-        <v>497355.18</v>
+        <v>-22709.05</v>
       </c>
       <c r="J55" s="1">
-        <v>147.39890395749</v>
+        <v>-7.421340629275</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>834776.4</v>
+        <v>283287.55</v>
       </c>
       <c r="N55" s="1">
-        <v>834776.4</v>
+        <v>283287.55</v>
       </c>
       <c r="O55" s="1">
-        <v>0.23</v>
+        <v>0.08</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>142</v>
       </c>
       <c r="B56" t="s">
         <v>143</v>
       </c>
       <c r="C56" s="1">
-        <v>180231.0</v>
+        <v>15994.0</v>
       </c>
       <c r="D56" s="1">
-        <v>6.35</v>
+        <v>43.4</v>
       </c>
       <c r="E56" s="1">
-        <v>4.7685391525</v>
+        <v>43.44</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>859438.58</v>
+        <v>694779.36</v>
       </c>
       <c r="I56" s="1">
-        <v>285028.27</v>
+        <v>-639.76</v>
       </c>
       <c r="J56" s="1">
-        <v>33.164472323316</v>
+        <v>-0.092081031307551</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>1144466.85</v>
+        <v>694139.6</v>
       </c>
       <c r="N56" s="1">
-        <v>1144466.85</v>
+        <v>694139.6</v>
       </c>
       <c r="O56" s="1">
-        <v>0.31</v>
+        <v>0.2</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>144</v>
       </c>
       <c r="B57" t="s">
         <v>145</v>
       </c>
       <c r="C57" s="1">
-        <v>3165.0</v>
+        <v>206223.0</v>
       </c>
       <c r="D57" s="1">
-        <v>4777.07</v>
+        <v>9.584</v>
       </c>
       <c r="E57" s="1">
-        <v>4760.7039210111</v>
+        <v>6.0097493005</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>15067627.91</v>
+        <v>1239348.53</v>
       </c>
       <c r="I57" s="1">
-        <v>51798.64</v>
+        <v>737092.7</v>
       </c>
       <c r="J57" s="1">
-        <v>0.34377435061044</v>
+        <v>59.474206178306</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>15119426.55</v>
+        <v>1976441.23</v>
       </c>
       <c r="N57" s="1">
-        <v>15119426.55</v>
+        <v>1976441.23</v>
       </c>
       <c r="O57" s="1">
-        <v>4.13</v>
+        <v>0.57</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
         <v>146</v>
       </c>
       <c r="B58" t="s">
         <v>147</v>
       </c>
       <c r="C58" s="1">
-        <v>9266.0</v>
+        <v>52429.0</v>
       </c>
       <c r="D58" s="1">
-        <v>43.82</v>
+        <v>27.68</v>
       </c>
       <c r="E58" s="1">
-        <v>30.0970634578</v>
+        <v>15.1233450953</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>278879.39</v>
+        <v>792901.86</v>
       </c>
       <c r="I58" s="1">
-        <v>127156.73</v>
+        <v>658332.86</v>
       </c>
       <c r="J58" s="1">
-        <v>45.595599588768</v>
+        <v>83.028290537747</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>406036.12</v>
+        <v>1451234.72</v>
       </c>
       <c r="N58" s="1">
-        <v>406036.12</v>
+        <v>1451234.72</v>
       </c>
       <c r="O58" s="1">
-        <v>0.11</v>
+        <v>0.42</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
         <v>148</v>
       </c>
       <c r="B59" t="s">
         <v>149</v>
       </c>
       <c r="C59" s="1">
-        <v>9299.0</v>
+        <v>4312.0</v>
       </c>
       <c r="D59" s="1">
-        <v>98.08</v>
+        <v>93.95</v>
       </c>
       <c r="E59" s="1">
-        <v>42.7979309603</v>
+        <v>104.5897008349</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>397977.96</v>
+        <v>450990.79</v>
       </c>
       <c r="I59" s="1">
-        <v>514067.96</v>
+        <v>-45878.39</v>
       </c>
       <c r="J59" s="1">
-        <v>129.16995704988</v>
+        <v>-10.172799759392</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>912045.92</v>
+        <v>405112.4</v>
       </c>
       <c r="N59" s="1">
-        <v>912045.92</v>
+        <v>405112.4</v>
       </c>
       <c r="O59" s="1">
-        <v>0.25</v>
+        <v>0.12</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
         <v>150</v>
       </c>
       <c r="B60" t="s">
         <v>151</v>
       </c>
       <c r="C60" s="1">
-        <v>4181.0</v>
+        <v>4045.0</v>
       </c>
       <c r="D60" s="1">
-        <v>342.1</v>
+        <v>203.1</v>
       </c>
       <c r="E60" s="1">
-        <v>213.4879861277</v>
+        <v>192.1312855377</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>892593.27</v>
+        <v>777171.05</v>
       </c>
       <c r="I60" s="1">
-        <v>537726.83</v>
+        <v>44368.45</v>
       </c>
       <c r="J60" s="1">
-        <v>60.243209093432</v>
+        <v>5.7089684439481</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60">
         <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>1430320.1</v>
+        <v>821539.5</v>
       </c>
       <c r="N60" s="1">
-        <v>1430320.1</v>
+        <v>821539.5</v>
       </c>
       <c r="O60" s="1">
-        <v>0.39</v>
+        <v>0.24</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
         <v>152</v>
       </c>
       <c r="B61" t="s">
         <v>153</v>
       </c>
       <c r="C61" s="1">
-        <v>172124.0</v>
+        <v>1674.0</v>
       </c>
       <c r="D61" s="1">
-        <v>3.497</v>
+        <v>62.5</v>
       </c>
       <c r="E61" s="1">
-        <v>2.5732000186</v>
+        <v>68.16</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
-        <v>442909.48</v>
+        <v>114099.84</v>
       </c>
       <c r="I61" s="1">
-        <v>159008.15</v>
+        <v>-9474.84</v>
       </c>
       <c r="J61" s="1">
-        <v>35.900823346567</v>
+        <v>-8.3039906103286</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61" s="1">
-        <v>601917.63</v>
+        <v>104625.0</v>
       </c>
       <c r="N61" s="1">
-        <v>601917.63</v>
+        <v>104625.0</v>
       </c>
       <c r="O61" s="1">
-        <v>0.16</v>
+        <v>0.03</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
         <v>154</v>
       </c>
       <c r="B62" t="s">
         <v>155</v>
       </c>
       <c r="C62" s="1">
-        <v>21841.0</v>
+        <v>4056.0</v>
       </c>
       <c r="D62" s="1">
-        <v>79.0</v>
+        <v>25.38</v>
       </c>
       <c r="E62" s="1">
-        <v>92.4632040657</v>
+        <v>25.66</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
-        <v>2019488.84</v>
+        <v>104076.96</v>
       </c>
       <c r="I62" s="1">
-        <v>-294049.84</v>
+        <v>-1135.68</v>
       </c>
       <c r="J62" s="1">
-        <v>-14.560607326753</v>
+        <v>-1.091192517537</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>1725439.0</v>
+        <v>102941.28</v>
       </c>
       <c r="N62" s="1">
-        <v>1725439.0</v>
+        <v>102941.28</v>
       </c>
       <c r="O62" s="1">
-        <v>0.47</v>
+        <v>0.03</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
         <v>156</v>
       </c>
       <c r="B63" t="s">
         <v>157</v>
       </c>
       <c r="C63" s="1">
-        <v>20080.0</v>
+        <v>642.0</v>
       </c>
       <c r="D63" s="1">
-        <v>170.74</v>
+        <v>290.0</v>
       </c>
       <c r="E63" s="1">
-        <v>169.6464571713</v>
+        <v>321.4</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
-        <v>3406500.86</v>
+        <v>206338.8</v>
       </c>
       <c r="I63" s="1">
-        <v>21958.34</v>
+        <v>-20158.8</v>
       </c>
       <c r="J63" s="1">
-        <v>0.64460104084635</v>
+        <v>-9.769757311761</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>3428459.2</v>
+        <v>186180.0</v>
       </c>
       <c r="N63" s="1">
-        <v>3428459.2</v>
+        <v>186180.0</v>
       </c>
       <c r="O63" s="1">
-        <v>0.94</v>
+        <v>0.05</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
         <v>158</v>
       </c>
       <c r="B64" t="s">
         <v>159</v>
       </c>
       <c r="C64" s="1">
-        <v>14182.0</v>
+        <v>7032.0</v>
       </c>
       <c r="D64" s="1">
-        <v>259.35</v>
+        <v>56.22</v>
       </c>
       <c r="E64" s="1">
-        <v>145.4557037089</v>
+        <v>63.16</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
-        <v>2062852.79</v>
+        <v>444141.12</v>
       </c>
       <c r="I64" s="1">
-        <v>1615248.91</v>
+        <v>-48802.08</v>
       </c>
       <c r="J64" s="1">
-        <v>78.301705183723</v>
+        <v>-10.987967067764</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>3678101.7</v>
+        <v>395339.04</v>
       </c>
       <c r="N64" s="1">
-        <v>3678101.7</v>
+        <v>395339.04</v>
       </c>
       <c r="O64" s="1">
-        <v>1.0</v>
+        <v>0.11</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
         <v>160</v>
       </c>
       <c r="B65" t="s">
         <v>161</v>
       </c>
       <c r="C65" s="1">
-        <v>13045.0</v>
+        <v>1195.0</v>
       </c>
       <c r="D65" s="1">
-        <v>51.45</v>
+        <v>77.05</v>
       </c>
       <c r="E65" s="1">
-        <v>97.1511797624</v>
+        <v>83.25</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
-        <v>1267337.14</v>
+        <v>99483.75</v>
       </c>
       <c r="I65" s="1">
-        <v>-596171.89</v>
+        <v>-7409.0</v>
       </c>
       <c r="J65" s="1">
-        <v>-47.041301890671</v>
+        <v>-7.4474474474474</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
         <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>671165.25</v>
+        <v>92074.75</v>
       </c>
       <c r="N65" s="1">
-        <v>671165.25</v>
+        <v>92074.75</v>
       </c>
       <c r="O65" s="1">
-        <v>0.18</v>
+        <v>0.03</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
         <v>162</v>
       </c>
       <c r="B66" t="s">
         <v>163</v>
       </c>
       <c r="C66" s="1">
-        <v>8467.0</v>
+        <v>3219.0</v>
       </c>
       <c r="D66" s="1">
-        <v>164.2</v>
+        <v>39.37</v>
       </c>
       <c r="E66" s="1">
-        <v>108.8383370733</v>
+        <v>39.45</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
-        <v>921534.2</v>
+        <v>126989.55</v>
       </c>
       <c r="I66" s="1">
-        <v>468747.2</v>
+        <v>-257.52</v>
       </c>
       <c r="J66" s="1">
-        <v>50.865958094664</v>
+        <v>-0.20278833967047</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66">
         <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>1390281.4</v>
+        <v>126732.03</v>
       </c>
       <c r="N66" s="1">
-        <v>1390281.4</v>
+        <v>126732.03</v>
       </c>
       <c r="O66" s="1">
-        <v>0.38</v>
+        <v>0.04</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
         <v>164</v>
       </c>
       <c r="B67" t="s">
         <v>165</v>
       </c>
       <c r="C67" s="1">
-        <v>23445.0</v>
+        <v>2770.0</v>
       </c>
       <c r="D67" s="1">
-        <v>41.45</v>
+        <v>34.58</v>
       </c>
       <c r="E67" s="1">
-        <v>52.0183796119</v>
+        <v>36.76</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
-        <v>1219570.91</v>
+        <v>101825.2</v>
       </c>
       <c r="I67" s="1">
-        <v>-247775.66</v>
+        <v>-6038.6</v>
       </c>
       <c r="J67" s="1">
-        <v>-20.316625951664</v>
+        <v>-5.930359085963</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67">
         <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>971795.25</v>
+        <v>95786.6</v>
       </c>
       <c r="N67" s="1">
-        <v>971795.25</v>
+        <v>95786.6</v>
       </c>
       <c r="O67" s="1">
-        <v>0.27</v>
+        <v>0.03</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
         <v>166</v>
       </c>
       <c r="B68" t="s">
         <v>167</v>
       </c>
       <c r="C68" s="1">
-        <v>11759.0</v>
+        <v>5249.0</v>
       </c>
       <c r="D68" s="1">
-        <v>240.55</v>
+        <v>204.4</v>
       </c>
       <c r="E68" s="1">
-        <v>185.432210222</v>
+        <v>146.9038864546</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
-        <v>2180497.36</v>
+        <v>771098.5</v>
       </c>
       <c r="I68" s="1">
-        <v>648130.09</v>
+        <v>301797.1</v>
       </c>
       <c r="J68" s="1">
-        <v>29.723956648129</v>
+        <v>39.138592540382</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68">
         <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>2828627.45</v>
+        <v>1072895.6</v>
       </c>
       <c r="N68" s="1">
-        <v>2828627.45</v>
+        <v>1072895.6</v>
       </c>
       <c r="O68" s="1">
-        <v>0.77</v>
+        <v>0.31</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
         <v>168</v>
       </c>
       <c r="B69" t="s">
         <v>169</v>
       </c>
       <c r="C69" s="1">
-        <v>26157.0</v>
+        <v>2162.0</v>
       </c>
       <c r="D69" s="1">
-        <v>72.34</v>
+        <v>63.75</v>
       </c>
       <c r="E69" s="1">
-        <v>35.2769488091</v>
+        <v>65.9</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
-        <v>922739.15</v>
+        <v>142475.8</v>
       </c>
       <c r="I69" s="1">
-        <v>969458.23</v>
+        <v>-4648.3</v>
       </c>
       <c r="J69" s="1">
-        <v>105.06308635545</v>
+        <v>-3.2625189681335</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69">
         <v>0.0</v>
       </c>
       <c r="M69" s="1">
-        <v>1892197.38</v>
+        <v>137827.5</v>
       </c>
       <c r="N69" s="1">
-        <v>1892197.38</v>
+        <v>137827.5</v>
       </c>
       <c r="O69" s="1">
-        <v>0.52</v>
+        <v>0.04</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
         <v>170</v>
       </c>
       <c r="B70" t="s">
         <v>171</v>
       </c>
       <c r="C70" s="1">
-        <v>11847.0</v>
+        <v>29724.0</v>
       </c>
       <c r="D70" s="1">
-        <v>47.52</v>
+        <v>34.67</v>
       </c>
       <c r="E70" s="1">
-        <v>72.3453068287</v>
+        <v>35.2965331046</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
-        <v>857074.85</v>
+        <v>1049154.15</v>
       </c>
       <c r="I70" s="1">
-        <v>-294105.41</v>
+        <v>-18623.07</v>
       </c>
       <c r="J70" s="1">
-        <v>-34.315020444247</v>
+        <v>-1.7750556484002</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70">
         <v>0.0</v>
       </c>
       <c r="M70" s="1">
-        <v>562969.44</v>
+        <v>1030531.08</v>
       </c>
       <c r="N70" s="1">
-        <v>562969.44</v>
+        <v>1030531.08</v>
       </c>
       <c r="O70" s="1">
-        <v>0.15</v>
+        <v>0.3</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
         <v>172</v>
       </c>
       <c r="B71" t="s">
         <v>173</v>
       </c>
       <c r="C71" s="1">
-        <v>46215.0</v>
+        <v>9296.0</v>
       </c>
       <c r="D71" s="1">
-        <v>28.29</v>
+        <v>9.154</v>
       </c>
       <c r="E71" s="1">
-        <v>24.9356879801</v>
+        <v>10.63</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
-        <v>1152402.82</v>
+        <v>98816.48</v>
       </c>
       <c r="I71" s="1">
-        <v>155019.53</v>
+        <v>-13720.9</v>
       </c>
       <c r="J71" s="1">
-        <v>13.451852712405</v>
+        <v>-13.885234527682</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71">
         <v>0.0</v>
       </c>
       <c r="M71" s="1">
-        <v>1307422.35</v>
+        <v>85095.58</v>
       </c>
       <c r="N71" s="1">
-        <v>1307422.35</v>
+        <v>85095.58</v>
       </c>
       <c r="O71" s="1">
-        <v>0.36</v>
+        <v>0.02</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
         <v>174</v>
       </c>
       <c r="B72" t="s">
         <v>175</v>
       </c>
       <c r="C72" s="1">
-        <v>29576.0</v>
+        <v>1409.0</v>
       </c>
       <c r="D72" s="1">
-        <v>33.88</v>
+        <v>267.4</v>
       </c>
       <c r="E72" s="1">
-        <v>29.7108780768</v>
+        <v>257.8</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
-        <v>878728.93</v>
+        <v>363240.2</v>
       </c>
       <c r="I72" s="1">
-        <v>123305.95</v>
+        <v>13526.4</v>
       </c>
       <c r="J72" s="1">
-        <v>14.03230800652</v>
+        <v>3.7238169123351</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72">
         <v>0.0</v>
       </c>
       <c r="M72" s="1">
-        <v>1002034.88</v>
+        <v>376766.6</v>
       </c>
       <c r="N72" s="1">
-        <v>1002034.88</v>
+        <v>376766.6</v>
       </c>
       <c r="O72" s="1">
-        <v>0.27</v>
+        <v>0.11</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
         <v>176</v>
       </c>
       <c r="B73" t="s">
         <v>177</v>
       </c>
       <c r="C73" s="1">
-        <v>3982.0</v>
+        <v>8617.0</v>
       </c>
       <c r="D73" s="1">
-        <v>102.8</v>
+        <v>68.86</v>
       </c>
       <c r="E73" s="1">
-        <v>103.545801105</v>
+        <v>78.56</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>412319.38</v>
+        <v>676951.52</v>
       </c>
       <c r="I73" s="1">
-        <v>-2969.78</v>
+        <v>-83584.9</v>
       </c>
       <c r="J73" s="1">
-        <v>-0.72026204540762</v>
+        <v>-12.347250509165</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73">
         <v>0.0</v>
       </c>
       <c r="M73" s="1">
-        <v>409349.6</v>
+        <v>593366.62</v>
       </c>
       <c r="N73" s="1">
-        <v>409349.6</v>
+        <v>593366.62</v>
       </c>
       <c r="O73" s="1">
-        <v>0.11</v>
+        <v>0.17</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
         <v>178</v>
       </c>
       <c r="B74" t="s">
         <v>179</v>
       </c>
       <c r="C74" s="1">
-        <v>23744.0</v>
+        <v>2835.0</v>
       </c>
       <c r="D74" s="1">
-        <v>72.85</v>
+        <v>68.72</v>
       </c>
       <c r="E74" s="1">
-        <v>66.1817158019</v>
+        <v>69.1710828924</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
-        <v>1571418.66</v>
+        <v>196100.02</v>
       </c>
       <c r="I74" s="1">
-        <v>158331.74</v>
+        <v>-1278.82</v>
       </c>
       <c r="J74" s="1">
-        <v>10.07571973213</v>
+        <v>-0.65212639957915</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74">
         <v>0.0</v>
       </c>
       <c r="M74" s="1">
-        <v>1729750.4</v>
+        <v>194821.2</v>
       </c>
       <c r="N74" s="1">
-        <v>1729750.4</v>
+        <v>194821.2</v>
       </c>
       <c r="O74" s="1">
-        <v>0.47</v>
+        <v>0.06</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
         <v>180</v>
       </c>
       <c r="B75" t="s">
         <v>181</v>
       </c>
       <c r="C75" s="1">
-        <v>33427.0</v>
+        <v>503.0</v>
       </c>
       <c r="D75" s="1">
-        <v>34.17</v>
+        <v>1849.5</v>
       </c>
       <c r="E75" s="1">
-        <v>28.1168740838</v>
+        <v>1503.15055666</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
-        <v>939862.75</v>
+        <v>756084.73</v>
       </c>
       <c r="I75" s="1">
-        <v>202337.84</v>
+        <v>174213.77</v>
       </c>
       <c r="J75" s="1">
-        <v>21.52844550973</v>
+        <v>23.041567047651</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75">
         <v>0.0</v>
       </c>
       <c r="M75" s="1">
-        <v>1142200.59</v>
+        <v>930298.5</v>
       </c>
       <c r="N75" s="1">
-        <v>1142200.59</v>
+        <v>930298.5</v>
       </c>
       <c r="O75" s="1">
-        <v>0.31</v>
+        <v>0.27</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
         <v>182</v>
       </c>
       <c r="B76" t="s">
         <v>183</v>
       </c>
       <c r="C76" s="1">
-        <v>9734.0</v>
+        <v>2071.0</v>
       </c>
       <c r="D76" s="1">
-        <v>139.45</v>
+        <v>42.92</v>
       </c>
       <c r="E76" s="1">
-        <v>100.3277665913</v>
+        <v>48.74</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
-        <v>976590.48</v>
+        <v>100940.54</v>
       </c>
       <c r="I76" s="1">
-        <v>380815.82</v>
+        <v>-12053.22</v>
       </c>
       <c r="J76" s="1">
-        <v>38.994422718518</v>
+        <v>-11.940910956094</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76">
         <v>0.0</v>
       </c>
       <c r="M76" s="1">
-        <v>1357406.3</v>
+        <v>88887.32</v>
       </c>
       <c r="N76" s="1">
-        <v>1357406.3</v>
+        <v>88887.32</v>
       </c>
       <c r="O76" s="1">
-        <v>0.37</v>
+        <v>0.03</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
         <v>184</v>
       </c>
       <c r="B77" t="s">
         <v>185</v>
       </c>
       <c r="C77" s="1">
-        <v>19820.0</v>
+        <v>3186.0</v>
       </c>
       <c r="D77" s="1">
-        <v>27.35</v>
+        <v>28.56</v>
       </c>
       <c r="E77" s="1">
-        <v>38.477363774</v>
+        <v>31.64</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
-        <v>762621.35</v>
+        <v>100805.04</v>
       </c>
       <c r="I77" s="1">
-        <v>-220544.35</v>
+        <v>-9812.88</v>
       </c>
       <c r="J77" s="1">
-        <v>-28.91924675332</v>
+        <v>-9.7345132743363</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77">
         <v>0.0</v>
       </c>
       <c r="M77" s="1">
-        <v>542077.0</v>
+        <v>90992.16</v>
       </c>
       <c r="N77" s="1">
-        <v>542077.0</v>
+        <v>90992.16</v>
       </c>
       <c r="O77" s="1">
-        <v>0.15</v>
+        <v>0.03</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
         <v>186</v>
       </c>
       <c r="B78" t="s">
         <v>187</v>
       </c>
       <c r="C78" s="1">
-        <v>20697.0</v>
+        <v>41103.0</v>
       </c>
       <c r="D78" s="1">
-        <v>30.7</v>
+        <v>19.685</v>
       </c>
       <c r="E78" s="1">
-        <v>31.0668739431</v>
+        <v>13.2980957594</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>642991.09</v>
+        <v>546591.63</v>
       </c>
       <c r="I78" s="1">
-        <v>-7593.19</v>
+        <v>262520.93</v>
       </c>
       <c r="J78" s="1">
-        <v>-1.1809168304338</v>
+        <v>48.028713868158</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
       <c r="L78">
         <v>0.0</v>
       </c>
       <c r="M78" s="1">
-        <v>635397.9</v>
+        <v>809112.56</v>
       </c>
       <c r="N78" s="1">
-        <v>635397.9</v>
+        <v>809112.56</v>
       </c>
       <c r="O78" s="1">
-        <v>0.17</v>
+        <v>0.24</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
         <v>188</v>
       </c>
       <c r="B79" t="s">
         <v>189</v>
       </c>
       <c r="C79" s="1">
-        <v>7701.0</v>
+        <v>18154.0</v>
       </c>
       <c r="D79" s="1">
-        <v>62.32</v>
+        <v>51.94</v>
       </c>
       <c r="E79" s="1">
-        <v>141.2572263342</v>
+        <v>38.9226291726</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
-        <v>1087821.9</v>
+        <v>706601.41</v>
       </c>
       <c r="I79" s="1">
-        <v>-607895.58</v>
+        <v>236317.35</v>
       </c>
       <c r="J79" s="1">
-        <v>-55.881903094615</v>
+        <v>33.444222818633</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
       <c r="L79">
         <v>0.0</v>
       </c>
       <c r="M79" s="1">
-        <v>479926.32</v>
+        <v>942918.76</v>
       </c>
       <c r="N79" s="1">
-        <v>479926.32</v>
+        <v>942918.76</v>
       </c>
       <c r="O79" s="1">
-        <v>0.13</v>
+        <v>0.27</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
         <v>190</v>
       </c>
       <c r="B80" t="s">
         <v>191</v>
       </c>
       <c r="C80" s="1">
-        <v>769.0</v>
+        <v>18605.0</v>
       </c>
       <c r="D80" s="1">
-        <v>264.05</v>
+        <v>39.97</v>
       </c>
       <c r="E80" s="1">
-        <v>252.438881664</v>
+        <v>34.7570739049</v>
       </c>
       <c r="F80" t="s">
         <v>8</v>
       </c>
       <c r="G80">
         <v>1.0</v>
       </c>
       <c r="H80" s="1">
-        <v>0.0</v>
+        <v>646655.36</v>
       </c>
       <c r="I80" s="1">
-        <v>892895.0</v>
+        <v>96986.49</v>
       </c>
       <c r="J80" s="1">
-        <v>0</v>
+        <v>14.99817306084</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
       <c r="L80">
         <v>0.0</v>
       </c>
       <c r="M80" s="1">
-        <v>892895.0</v>
+        <v>743641.85</v>
       </c>
       <c r="N80" s="1">
-        <v>892895.0</v>
+        <v>743641.85</v>
       </c>
       <c r="O80" s="1">
-        <v>0.24</v>
+        <v>0.22</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
         <v>192</v>
       </c>
       <c r="B81" t="s">
         <v>193</v>
       </c>
       <c r="C81" s="1">
-        <v>66.0</v>
+        <v>43211.0</v>
       </c>
       <c r="D81" s="1">
-        <v>117.01</v>
+        <v>22.825</v>
       </c>
       <c r="E81" s="1">
-        <v>116.66</v>
+        <v>12.0848598736</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
-        <v>0.0</v>
+        <v>522198.88</v>
       </c>
       <c r="I81" s="1">
-        <v>20250.0</v>
+        <v>464092.2</v>
       </c>
       <c r="J81" s="1">
-        <v>0</v>
+        <v>88.872691569158</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
       <c r="L81">
         <v>0.0</v>
       </c>
       <c r="M81" s="1">
-        <v>20250.0</v>
+        <v>986291.08</v>
       </c>
       <c r="N81" s="1">
-        <v>20250.0</v>
+        <v>986291.08</v>
       </c>
       <c r="O81" s="1">
-        <v>0.01</v>
+        <v>0.29</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
         <v>194</v>
       </c>
       <c r="B82" t="s">
         <v>195</v>
       </c>
       <c r="C82" s="1">
-        <v>65.0</v>
+        <v>2538.0</v>
       </c>
       <c r="D82" s="1">
-        <v>129.25</v>
+        <v>33.8</v>
       </c>
       <c r="E82" s="1">
-        <v>129.24</v>
+        <v>39.1</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
-        <v>0.0</v>
+        <v>99235.8</v>
       </c>
       <c r="I82" s="1">
-        <v>66250.0</v>
+        <v>-13451.4</v>
       </c>
       <c r="J82" s="1">
-        <v>0</v>
+        <v>-13.554987212276</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
       <c r="L82">
         <v>0.0</v>
       </c>
       <c r="M82" s="1">
-        <v>66250.0</v>
+        <v>85784.4</v>
       </c>
       <c r="N82" s="1">
-        <v>66250.0</v>
+        <v>85784.4</v>
       </c>
       <c r="O82" s="1">
         <v>0.02</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
         <v>196</v>
       </c>
       <c r="B83" t="s">
         <v>197</v>
       </c>
       <c r="C83" s="1">
-        <v>-33.0</v>
+        <v>336734.0</v>
       </c>
       <c r="D83" s="1">
-        <v>122.16</v>
+        <v>5.214</v>
       </c>
       <c r="E83" s="1">
-        <v>120.49</v>
+        <v>2.8473830976</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
-        <v>0.0</v>
+        <v>958810.7</v>
       </c>
       <c r="I83" s="1">
-        <v>-55110.0</v>
+        <v>796920.38</v>
       </c>
       <c r="J83" s="1">
-        <v>0</v>
+        <v>83.115507576209</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
       <c r="L83">
         <v>0.0</v>
       </c>
       <c r="M83" s="1">
-        <v>-55110.0</v>
+        <v>1755731.08</v>
       </c>
       <c r="N83" s="1">
-        <v>-55110.0</v>
+        <v>1755731.08</v>
       </c>
       <c r="O83" s="1">
-        <v>-0.02</v>
+        <v>0.51</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
         <v>198</v>
       </c>
       <c r="B84" t="s">
         <v>199</v>
       </c>
       <c r="C84" s="1">
-        <v>-79.0</v>
+        <v>17708.0</v>
       </c>
       <c r="D84" s="1">
-        <v>123.04</v>
+        <v>19.22</v>
       </c>
       <c r="E84" s="1">
-        <v>121.25</v>
+        <v>19.15</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
-        <v>0.0</v>
+        <v>339108.2</v>
       </c>
       <c r="I84" s="1">
-        <v>-145550.0</v>
+        <v>1239.56</v>
       </c>
       <c r="J84" s="1">
-        <v>0</v>
+        <v>0.36553524804178</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
       <c r="L84">
         <v>0.0</v>
       </c>
       <c r="M84" s="1">
-        <v>-145550.0</v>
+        <v>340347.76</v>
       </c>
       <c r="N84" s="1">
-        <v>-145550.0</v>
+        <v>340347.76</v>
       </c>
       <c r="O84" s="1">
-        <v>-0.04</v>
+        <v>0.1</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
         <v>200</v>
       </c>
       <c r="B85" t="s">
         <v>201</v>
       </c>
       <c r="C85" s="1">
-        <v>593000.0</v>
+        <v>6833.0</v>
       </c>
       <c r="D85" s="1">
-        <v>100.05</v>
+        <v>17.9</v>
       </c>
       <c r="E85" s="1">
-        <v>99.52772344</v>
+        <v>14.99</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
-        <v>590199.4</v>
+        <v>102426.67</v>
       </c>
       <c r="I85" s="1">
-        <v>3097.1</v>
+        <v>19884.03</v>
       </c>
       <c r="J85" s="1">
-        <v>0.52475485403747</v>
+        <v>19.412941961308</v>
       </c>
       <c r="K85">
-        <v>0.24</v>
-[...2 lines deleted...]
-        <v>202</v>
+        <v>0.0</v>
+      </c>
+      <c r="L85">
+        <v>0.0</v>
       </c>
       <c r="M85" s="1">
-        <v>593296.5</v>
+        <v>122310.7</v>
       </c>
       <c r="N85" s="1">
-        <v>594709.95</v>
+        <v>122310.7</v>
       </c>
       <c r="O85" s="1">
-        <v>0.16</v>
+        <v>0.04</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
+        <v>202</v>
+      </c>
+      <c r="B86" t="s">
         <v>203</v>
       </c>
-      <c r="B86" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C86" s="1">
-        <v>300000.0</v>
+        <v>3997.0</v>
       </c>
       <c r="D86" s="1">
-        <v>103.685</v>
+        <v>108.2</v>
       </c>
       <c r="E86" s="1">
-        <v>99.634</v>
+        <v>114.8</v>
       </c>
       <c r="F86" t="s">
         <v>8</v>
       </c>
       <c r="G86">
         <v>1.0</v>
       </c>
       <c r="H86" s="1">
-        <v>298902.0</v>
+        <v>458855.6</v>
       </c>
       <c r="I86" s="1">
-        <v>12153.0</v>
+        <v>-26380.2</v>
       </c>
       <c r="J86" s="1">
-        <v>4.0658811249172</v>
+        <v>-5.7491289198606</v>
       </c>
       <c r="K86">
-        <v>2.66</v>
-[...2 lines deleted...]
-        <v>205</v>
+        <v>0.0</v>
+      </c>
+      <c r="L86">
+        <v>0.0</v>
       </c>
       <c r="M86" s="1">
-        <v>311055.0</v>
+        <v>432475.4</v>
       </c>
       <c r="N86" s="1">
-        <v>319037.88</v>
+        <v>432475.4</v>
       </c>
       <c r="O86" s="1">
-        <v>0.09</v>
+        <v>0.13</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="B87" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="C87" s="1">
-        <v>500000.0</v>
+        <v>1004.0</v>
       </c>
       <c r="D87" s="1">
-        <v>103.25</v>
+        <v>243.7</v>
       </c>
       <c r="E87" s="1">
-        <v>99.179</v>
+        <v>530.7942330677</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
-        <v>495895.0</v>
+        <v>532917.41</v>
       </c>
       <c r="I87" s="1">
-        <v>20355.0</v>
+        <v>-288242.61</v>
       </c>
       <c r="J87" s="1">
-        <v>4.1046995835812</v>
+        <v>-54.087669982484</v>
       </c>
       <c r="K87">
-        <v>0.41</v>
-[...2 lines deleted...]
-        <v>208</v>
+        <v>0.0</v>
+      </c>
+      <c r="L87">
+        <v>0.0</v>
       </c>
       <c r="M87" s="1">
-        <v>516250.0</v>
+        <v>244674.8</v>
       </c>
       <c r="N87" s="1">
-        <v>518320.21</v>
+        <v>244674.8</v>
       </c>
       <c r="O87" s="1">
-        <v>0.14</v>
+        <v>0.07</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="B88" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="C88" s="1">
-        <v>149000.0</v>
+        <v>3249.0</v>
       </c>
       <c r="D88" s="1">
-        <v>110.189</v>
+        <v>33.48</v>
       </c>
       <c r="E88" s="1">
-        <v>99.188</v>
+        <v>35.62</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
-        <v>147790.12</v>
+        <v>115729.38</v>
       </c>
       <c r="I88" s="1">
-        <v>16391.49</v>
+        <v>-6952.86</v>
       </c>
       <c r="J88" s="1">
-        <v>11.091059402347</v>
+        <v>-6.0078607523863</v>
       </c>
       <c r="K88">
-        <v>1.74</v>
-[...2 lines deleted...]
-        <v>211</v>
+        <v>0.0</v>
+      </c>
+      <c r="L88">
+        <v>0.0</v>
       </c>
       <c r="M88" s="1">
-        <v>164181.61</v>
+        <v>108776.52</v>
       </c>
       <c r="N88" s="1">
-        <v>166776.35</v>
+        <v>108776.52</v>
       </c>
       <c r="O88" s="1">
-        <v>0.05</v>
+        <v>0.03</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
-        <v>212</v>
+        <v>208</v>
       </c>
       <c r="B89" t="s">
-        <v>213</v>
+        <v>209</v>
       </c>
       <c r="C89" s="1">
-        <v>400000.0</v>
+        <v>5725.0</v>
       </c>
       <c r="D89" s="1">
-        <v>104.176</v>
+        <v>56.88</v>
       </c>
       <c r="E89" s="1">
-        <v>99.89</v>
+        <v>64.02</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
-        <v>399560.0</v>
+        <v>366514.5</v>
       </c>
       <c r="I89" s="1">
-        <v>17144.0</v>
+        <v>-40876.5</v>
       </c>
       <c r="J89" s="1">
-        <v>4.2907197917709</v>
+        <v>-11.152764761012</v>
       </c>
       <c r="K89">
-        <v>3.76</v>
-[...2 lines deleted...]
-        <v>214</v>
+        <v>0.0</v>
+      </c>
+      <c r="L89">
+        <v>0.0</v>
       </c>
       <c r="M89" s="1">
-        <v>416704.0</v>
+        <v>325638.0</v>
       </c>
       <c r="N89" s="1">
-        <v>431757.42</v>
+        <v>325638.0</v>
       </c>
       <c r="O89" s="1">
-        <v>0.12</v>
+        <v>0.09</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
-        <v>215</v>
+        <v>210</v>
       </c>
       <c r="B90" t="s">
-        <v>216</v>
+        <v>211</v>
       </c>
       <c r="C90" s="1">
-        <v>408000.0</v>
+        <v>1008.0</v>
       </c>
       <c r="D90" s="1">
-        <v>100.099</v>
+        <v>91.15</v>
       </c>
       <c r="E90" s="1">
-        <v>99.33</v>
+        <v>100.3</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
-        <v>405266.4</v>
+        <v>101102.4</v>
       </c>
       <c r="I90" s="1">
-        <v>3137.52</v>
+        <v>-9223.2</v>
       </c>
       <c r="J90" s="1">
-        <v>0.77418705325682</v>
+        <v>-9.1226321036889</v>
       </c>
       <c r="K90">
-        <v>0.85</v>
-[...2 lines deleted...]
-        <v>217</v>
+        <v>0.0</v>
+      </c>
+      <c r="L90">
+        <v>0.0</v>
       </c>
       <c r="M90" s="1">
-        <v>408403.92</v>
+        <v>91879.2</v>
       </c>
       <c r="N90" s="1">
-        <v>411883.1</v>
+        <v>91879.2</v>
       </c>
       <c r="O90" s="1">
-        <v>0.11</v>
+        <v>0.03</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
-        <v>218</v>
+        <v>212</v>
       </c>
       <c r="B91" t="s">
-        <v>219</v>
+        <v>213</v>
       </c>
       <c r="C91" s="1">
-        <v>400000.0</v>
+        <v>263636.0</v>
       </c>
       <c r="D91" s="1">
-        <v>98.751</v>
+        <v>4.791</v>
       </c>
       <c r="E91" s="1">
-        <v>99.253</v>
+        <v>3.4709370116</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
-        <v>397012.0</v>
+        <v>915063.95</v>
       </c>
       <c r="I91" s="1">
-        <v>-2008.0</v>
+        <v>348016.13</v>
       </c>
       <c r="J91" s="1">
-        <v>-0.50577816287669</v>
+        <v>38.031891650851</v>
       </c>
       <c r="K91">
-        <v>0.9</v>
-[...2 lines deleted...]
-        <v>220</v>
+        <v>0.0</v>
+      </c>
+      <c r="L91">
+        <v>0.0</v>
       </c>
       <c r="M91" s="1">
-        <v>395004.0</v>
+        <v>1263080.08</v>
       </c>
       <c r="N91" s="1">
-        <v>398620.44</v>
+        <v>1263080.08</v>
       </c>
       <c r="O91" s="1">
-        <v>0.11</v>
+        <v>0.37</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
-        <v>221</v>
+        <v>214</v>
       </c>
       <c r="B92" t="s">
-        <v>222</v>
+        <v>215</v>
       </c>
       <c r="C92" s="1">
-        <v>300000.0</v>
+        <v>11086.0</v>
       </c>
       <c r="D92" s="1">
-        <v>103.917</v>
+        <v>24.09</v>
       </c>
       <c r="E92" s="1">
-        <v>100.69583</v>
+        <v>27.08</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
-        <v>302087.49</v>
+        <v>300208.88</v>
       </c>
       <c r="I92" s="1">
-        <v>9663.51</v>
+        <v>-33147.14</v>
       </c>
       <c r="J92" s="1">
-        <v>3.1989110174672</v>
+        <v>-11.041358936484</v>
       </c>
       <c r="K92">
-        <v>2.97</v>
-[...2 lines deleted...]
-        <v>223</v>
+        <v>0.0</v>
+      </c>
+      <c r="L92">
+        <v>0.0</v>
       </c>
       <c r="M92" s="1">
-        <v>311751.0</v>
+        <v>267061.74</v>
       </c>
       <c r="N92" s="1">
-        <v>320664.7</v>
+        <v>267061.74</v>
       </c>
       <c r="O92" s="1">
-        <v>0.09</v>
+        <v>0.08</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
-        <v>224</v>
+        <v>216</v>
       </c>
       <c r="B93" t="s">
-        <v>225</v>
+        <v>217</v>
       </c>
       <c r="C93" s="1">
-        <v>500000.0</v>
+        <v>5861.0</v>
       </c>
       <c r="D93" s="1">
-        <v>112.959</v>
+        <v>170.62</v>
       </c>
       <c r="E93" s="1">
-        <v>100.019</v>
+        <v>149.7681453677</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
-        <v>500095.0</v>
+        <v>877791.1</v>
       </c>
       <c r="I93" s="1">
-        <v>64700.0</v>
+        <v>122212.72</v>
       </c>
       <c r="J93" s="1">
-        <v>12.937541867045</v>
+        <v>13.92275679259</v>
       </c>
       <c r="K93">
-        <v>3.4</v>
-[...2 lines deleted...]
-        <v>226</v>
+        <v>0.0</v>
+      </c>
+      <c r="L93">
+        <v>0.0</v>
       </c>
       <c r="M93" s="1">
-        <v>564795.0</v>
+        <v>1000003.82</v>
       </c>
       <c r="N93" s="1">
-        <v>581788.32</v>
+        <v>1000003.82</v>
       </c>
       <c r="O93" s="1">
-        <v>0.16</v>
+        <v>0.29</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
-        <v>227</v>
+        <v>218</v>
       </c>
       <c r="B94" t="s">
-        <v>228</v>
+        <v>219</v>
       </c>
       <c r="C94" s="1">
-        <v>200000.0</v>
+        <v>5033.0</v>
       </c>
       <c r="D94" s="1">
-        <v>106.063</v>
+        <v>140.0</v>
       </c>
       <c r="E94" s="1">
-        <v>106.65</v>
+        <v>72.0073097556</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
-        <v>213300.0</v>
+        <v>362412.79</v>
       </c>
       <c r="I94" s="1">
-        <v>-1174.0</v>
+        <v>342207.21</v>
       </c>
       <c r="J94" s="1">
-        <v>-0.55039849976559</v>
+        <v>94.424705596069</v>
       </c>
       <c r="K94">
-        <v>3.93</v>
-[...2 lines deleted...]
-        <v>229</v>
+        <v>0.0</v>
+      </c>
+      <c r="L94">
+        <v>0.0</v>
       </c>
       <c r="M94" s="1">
-        <v>212126.0</v>
+        <v>704620.0</v>
       </c>
       <c r="N94" s="1">
-        <v>219989.01</v>
+        <v>704620.0</v>
       </c>
       <c r="O94" s="1">
-        <v>0.06</v>
+        <v>0.2</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
-        <v>230</v>
+        <v>220</v>
       </c>
       <c r="B95" t="s">
-        <v>231</v>
+        <v>221</v>
       </c>
       <c r="C95" s="1">
-        <v>200000.0</v>
+        <v>5837.0</v>
       </c>
       <c r="D95" s="1">
-        <v>109.25</v>
+        <v>64.26</v>
       </c>
       <c r="E95" s="1">
-        <v>111.1275</v>
+        <v>56.7999965736</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
-        <v>222255.0</v>
+        <v>331541.58</v>
       </c>
       <c r="I95" s="1">
-        <v>-3755.0</v>
+        <v>43544.04</v>
       </c>
       <c r="J95" s="1">
-        <v>-1.6895007986322</v>
+        <v>13.133809641614</v>
       </c>
       <c r="K95">
-        <v>4.54</v>
-[...2 lines deleted...]
-        <v>232</v>
+        <v>0.0</v>
+      </c>
+      <c r="L95">
+        <v>0.0</v>
       </c>
       <c r="M95" s="1">
-        <v>218500.0</v>
+        <v>375085.62</v>
       </c>
       <c r="N95" s="1">
-        <v>227578.77</v>
+        <v>375085.62</v>
       </c>
       <c r="O95" s="1">
-        <v>0.06</v>
+        <v>0.11</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
-        <v>233</v>
+        <v>222</v>
       </c>
       <c r="B96" t="s">
-        <v>234</v>
+        <v>223</v>
       </c>
       <c r="C96" s="1">
-        <v>300000.0</v>
+        <v>3362.0</v>
       </c>
       <c r="D96" s="1">
-        <v>99.067</v>
+        <v>350.2</v>
       </c>
       <c r="E96" s="1">
-        <v>99.433</v>
+        <v>395.9899524093</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
-        <v>298299.0</v>
+        <v>1331318.22</v>
       </c>
       <c r="I96" s="1">
-        <v>-1098.0</v>
+        <v>-153945.82</v>
       </c>
       <c r="J96" s="1">
-        <v>-0.36808705359388</v>
+        <v>-11.563412690318</v>
       </c>
       <c r="K96">
-        <v>2.41</v>
-[...2 lines deleted...]
-        <v>235</v>
+        <v>0.0</v>
+      </c>
+      <c r="L96">
+        <v>0.0</v>
       </c>
       <c r="M96" s="1">
-        <v>297201.0</v>
+        <v>1177372.4</v>
       </c>
       <c r="N96" s="1">
-        <v>304425.66</v>
+        <v>1177372.4</v>
       </c>
       <c r="O96" s="1">
-        <v>0.08</v>
+        <v>0.34</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
-        <v>236</v>
+        <v>224</v>
       </c>
       <c r="B97" t="s">
-        <v>237</v>
+        <v>225</v>
       </c>
       <c r="C97" s="1">
-        <v>571000.0</v>
+        <v>19469.0</v>
       </c>
       <c r="D97" s="1">
-        <v>97.821</v>
+        <v>25.22</v>
       </c>
       <c r="E97" s="1">
-        <v>98.803</v>
+        <v>20.54</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
-        <v>564165.13</v>
+        <v>399893.26</v>
       </c>
       <c r="I97" s="1">
-        <v>-5607.22</v>
+        <v>91114.92</v>
       </c>
       <c r="J97" s="1">
-        <v>-0.99389694644899</v>
+        <v>22.784810126582</v>
       </c>
       <c r="K97">
-        <v>1.05</v>
-[...2 lines deleted...]
-        <v>238</v>
+        <v>0.0</v>
+      </c>
+      <c r="L97">
+        <v>0.0</v>
       </c>
       <c r="M97" s="1">
-        <v>558557.91</v>
+        <v>491008.18</v>
       </c>
       <c r="N97" s="1">
-        <v>564526.03</v>
+        <v>491008.18</v>
       </c>
       <c r="O97" s="1">
-        <v>0.15</v>
+        <v>0.14</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
-        <v>239</v>
+        <v>226</v>
       </c>
       <c r="B98" t="s">
-        <v>240</v>
+        <v>227</v>
       </c>
       <c r="C98" s="1">
-        <v>241000.0</v>
+        <v>3584.0</v>
       </c>
       <c r="D98" s="1">
-        <v>100.599</v>
+        <v>468.55</v>
       </c>
       <c r="E98" s="1">
-        <v>99.726</v>
+        <v>630.0707142857</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
-        <v>240339.66</v>
+        <v>2258173.44</v>
       </c>
       <c r="I98" s="1">
-        <v>2103.93</v>
+        <v>-578890.24</v>
       </c>
       <c r="J98" s="1">
-        <v>0.87539859214247</v>
+        <v>-25.635331181647</v>
       </c>
       <c r="K98">
-        <v>0.03</v>
+        <v>0.0</v>
       </c>
       <c r="L98">
-        <v>74.28</v>
+        <v>0.0</v>
       </c>
       <c r="M98" s="1">
-        <v>242443.59</v>
+        <v>1679283.2</v>
       </c>
       <c r="N98" s="1">
-        <v>242517.87</v>
+        <v>1679283.2</v>
       </c>
       <c r="O98" s="1">
-        <v>0.07</v>
+        <v>0.49</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
-        <v>241</v>
+        <v>228</v>
       </c>
       <c r="B99" t="s">
-        <v>242</v>
+        <v>229</v>
       </c>
       <c r="C99" s="1">
-        <v>400000.0</v>
+        <v>10216.0</v>
       </c>
       <c r="D99" s="1">
-        <v>101.253</v>
+        <v>53.47</v>
       </c>
       <c r="E99" s="1">
-        <v>100.0</v>
+        <v>59.0</v>
       </c>
       <c r="F99" t="s">
         <v>8</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
-        <v>400000.0</v>
+        <v>602744.0</v>
       </c>
       <c r="I99" s="1">
-        <v>5012.0</v>
+        <v>-56494.48</v>
       </c>
       <c r="J99" s="1">
-        <v>1.253</v>
+        <v>-9.3728813559322</v>
       </c>
       <c r="K99">
-        <v>3.17</v>
-[...2 lines deleted...]
-        <v>243</v>
+        <v>0.0</v>
+      </c>
+      <c r="L99">
+        <v>0.0</v>
       </c>
       <c r="M99" s="1">
-        <v>405012.0</v>
+        <v>546249.52</v>
       </c>
       <c r="N99" s="1">
-        <v>417680.49</v>
+        <v>546249.52</v>
       </c>
       <c r="O99" s="1">
-        <v>0.11</v>
+        <v>0.16</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
-        <v>244</v>
+        <v>230</v>
       </c>
       <c r="B100" t="s">
-        <v>245</v>
+        <v>231</v>
       </c>
       <c r="C100" s="1">
-        <v>800000.0</v>
+        <v>4829.0</v>
       </c>
       <c r="D100" s="1">
-        <v>99.86</v>
+        <v>109.35</v>
       </c>
       <c r="E100" s="1">
-        <v>97.673</v>
+        <v>128.63722924</v>
       </c>
       <c r="F100" t="s">
         <v>8</v>
       </c>
       <c r="G100">
         <v>1.0</v>
       </c>
       <c r="H100" s="1">
-        <v>781384.0</v>
+        <v>621189.18</v>
       </c>
       <c r="I100" s="1">
-        <v>17496.0</v>
+        <v>-93138.03</v>
       </c>
       <c r="J100" s="1">
-        <v>2.2391039488907</v>
+        <v>-14.99350487721</v>
       </c>
       <c r="K100">
-        <v>2.74</v>
-[...2 lines deleted...]
-        <v>246</v>
+        <v>0.0</v>
+      </c>
+      <c r="L100">
+        <v>0.0</v>
       </c>
       <c r="M100" s="1">
-        <v>798880.0</v>
+        <v>528051.15</v>
       </c>
       <c r="N100" s="1">
-        <v>820819.73</v>
+        <v>528051.15</v>
       </c>
       <c r="O100" s="1">
-        <v>0.22</v>
+        <v>0.15</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
-        <v>247</v>
+        <v>232</v>
       </c>
       <c r="B101" t="s">
-        <v>248</v>
+        <v>233</v>
       </c>
       <c r="C101" s="1">
-        <v>500000.0</v>
+        <v>9223.0</v>
       </c>
       <c r="D101" s="1">
-        <v>101.166</v>
+        <v>15.175</v>
       </c>
       <c r="E101" s="1">
-        <v>100.3796</v>
+        <v>11.7747652608</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
-        <v>501898.0</v>
+        <v>108598.66</v>
       </c>
       <c r="I101" s="1">
-        <v>3932.0</v>
+        <v>31360.37</v>
       </c>
       <c r="J101" s="1">
-        <v>0.78342611446947</v>
+        <v>28.877308430878</v>
       </c>
       <c r="K101">
-        <v>2.73</v>
-[...2 lines deleted...]
-        <v>249</v>
+        <v>0.0</v>
+      </c>
+      <c r="L101">
+        <v>0.0</v>
       </c>
       <c r="M101" s="1">
-        <v>505830.0</v>
+        <v>139959.03</v>
       </c>
       <c r="N101" s="1">
-        <v>519486.23</v>
+        <v>139959.03</v>
       </c>
       <c r="O101" s="1">
-        <v>0.14</v>
+        <v>0.04</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
-        <v>250</v>
+        <v>234</v>
       </c>
       <c r="B102" t="s">
-        <v>251</v>
+        <v>235</v>
       </c>
       <c r="C102" s="1">
-        <v>361000.0</v>
+        <v>9372.0</v>
       </c>
       <c r="D102" s="1">
-        <v>100.777</v>
+        <v>53.12</v>
       </c>
       <c r="E102" s="1">
-        <v>100.99096676</v>
+        <v>52.2038006829</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
-        <v>364577.39</v>
+        <v>489254.02</v>
       </c>
       <c r="I102" s="1">
-        <v>-772.42</v>
+        <v>8586.62</v>
       </c>
       <c r="J102" s="1">
-        <v>-0.21186722522754</v>
+        <v>1.75504332085</v>
       </c>
       <c r="K102">
-        <v>1.81</v>
-[...2 lines deleted...]
-        <v>252</v>
+        <v>0.0</v>
+      </c>
+      <c r="L102">
+        <v>0.0</v>
       </c>
       <c r="M102" s="1">
-        <v>363804.97</v>
+        <v>497840.64</v>
       </c>
       <c r="N102" s="1">
-        <v>370353.96</v>
+        <v>497840.64</v>
       </c>
       <c r="O102" s="1">
-        <v>0.1</v>
+        <v>0.14</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
-        <v>253</v>
+        <v>236</v>
       </c>
       <c r="B103" t="s">
-        <v>254</v>
+        <v>237</v>
       </c>
       <c r="C103" s="1">
-        <v>596000.0</v>
+        <v>915.0</v>
       </c>
       <c r="D103" s="1">
-        <v>91.083</v>
+        <v>538.6</v>
       </c>
       <c r="E103" s="1">
-        <v>87.71275</v>
+        <v>216.5733114754</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
-        <v>522767.99</v>
+        <v>198164.58</v>
       </c>
       <c r="I103" s="1">
-        <v>20086.69</v>
+        <v>294654.42</v>
       </c>
       <c r="J103" s="1">
-        <v>3.8423718330573</v>
+        <v>148.69176923545</v>
       </c>
       <c r="K103">
         <v>0.0</v>
       </c>
       <c r="L103">
         <v>0.0</v>
       </c>
       <c r="M103" s="1">
-        <v>542854.68</v>
+        <v>492819.0</v>
       </c>
       <c r="N103" s="1">
-        <v>542854.68</v>
+        <v>492819.0</v>
       </c>
       <c r="O103" s="1">
-        <v>0.15</v>
+        <v>0.14</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
-        <v>255</v>
+        <v>238</v>
       </c>
       <c r="B104" t="s">
-        <v>256</v>
+        <v>239</v>
       </c>
       <c r="C104" s="1">
-        <v>2880000.0</v>
+        <v>97358.0</v>
       </c>
       <c r="D104" s="1">
-        <v>61.339</v>
+        <v>2.821</v>
       </c>
       <c r="E104" s="1">
-        <v>69.08037222</v>
+        <v>3.4779999589</v>
       </c>
       <c r="F104" t="s">
         <v>8</v>
       </c>
       <c r="G104">
         <v>1.0</v>
       </c>
       <c r="H104" s="1">
-        <v>1989514.72</v>
+        <v>338611.12</v>
       </c>
       <c r="I104" s="1">
-        <v>-222951.52</v>
+        <v>-63964.2</v>
       </c>
       <c r="J104" s="1">
-        <v>-11.206326736803</v>
+        <v>-18.890165213712</v>
       </c>
       <c r="K104">
         <v>0.0</v>
       </c>
       <c r="L104">
         <v>0.0</v>
       </c>
       <c r="M104" s="1">
-        <v>1766563.2</v>
+        <v>274646.92</v>
       </c>
       <c r="N104" s="1">
-        <v>1766563.2</v>
+        <v>274646.92</v>
       </c>
       <c r="O104" s="1">
-        <v>0.48</v>
+        <v>0.08</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
-        <v>257</v>
+        <v>240</v>
       </c>
       <c r="B105" t="s">
-        <v>258</v>
+        <v>241</v>
       </c>
       <c r="C105" s="1">
-        <v>458400.0</v>
+        <v>6389.0</v>
       </c>
       <c r="D105" s="1">
-        <v>100.142</v>
+        <v>68.18</v>
       </c>
       <c r="E105" s="1">
-        <v>99.59599913</v>
+        <v>69.3</v>
       </c>
       <c r="F105" t="s">
         <v>8</v>
       </c>
       <c r="G105">
         <v>1.0</v>
       </c>
       <c r="H105" s="1">
-        <v>456548.06</v>
+        <v>442757.7</v>
       </c>
       <c r="I105" s="1">
-        <v>2502.86</v>
+        <v>-7155.68</v>
       </c>
       <c r="J105" s="1">
-        <v>0.54821391640565</v>
+        <v>-1.6161616161616</v>
       </c>
       <c r="K105">
-        <v>0.02</v>
+        <v>0.0</v>
       </c>
       <c r="L105">
-        <v>111.15</v>
+        <v>0.0</v>
       </c>
       <c r="M105" s="1">
-        <v>459050.92</v>
+        <v>435602.02</v>
       </c>
       <c r="N105" s="1">
-        <v>459162.07</v>
+        <v>435602.02</v>
       </c>
       <c r="O105" s="1">
         <v>0.13</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
-        <v>259</v>
+        <v>242</v>
       </c>
       <c r="B106" t="s">
-        <v>260</v>
+        <v>243</v>
       </c>
       <c r="C106" s="1">
-        <v>500000.0</v>
+        <v>108149.0</v>
       </c>
       <c r="D106" s="1">
-        <v>90.342</v>
+        <v>7.332</v>
       </c>
       <c r="E106" s="1">
-        <v>89.945602</v>
+        <v>4.7685391451</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
       <c r="G106">
         <v>1.0</v>
       </c>
       <c r="H106" s="1">
-        <v>449728.01</v>
+        <v>515712.74</v>
       </c>
       <c r="I106" s="1">
-        <v>1981.99</v>
+        <v>277235.73</v>
       </c>
       <c r="J106" s="1">
-        <v>0.44070859629135</v>
+        <v>53.757781900055</v>
       </c>
       <c r="K106">
-        <v>0.52</v>
-[...2 lines deleted...]
-        <v>261</v>
+        <v>0.0</v>
+      </c>
+      <c r="L106">
+        <v>0.0</v>
       </c>
       <c r="M106" s="1">
-        <v>451710.0</v>
+        <v>792948.47</v>
       </c>
       <c r="N106" s="1">
-        <v>454328.15</v>
+        <v>792948.47</v>
       </c>
       <c r="O106" s="1">
-        <v>0.12</v>
+        <v>0.23</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
-        <v>262</v>
+        <v>244</v>
       </c>
       <c r="B107" t="s">
-        <v>263</v>
+        <v>245</v>
       </c>
       <c r="C107" s="1">
-        <v>266000.0</v>
+        <v>46496.0</v>
       </c>
       <c r="D107" s="1">
-        <v>90.583</v>
+        <v>15.96</v>
       </c>
       <c r="E107" s="1">
-        <v>84.29</v>
+        <v>16.45</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
-        <v>224211.4</v>
+        <v>764859.2</v>
       </c>
       <c r="I107" s="1">
-        <v>16739.38</v>
+        <v>-22783.04</v>
       </c>
       <c r="J107" s="1">
-        <v>7.4658915648357</v>
+        <v>-2.9787234042553</v>
       </c>
       <c r="K107">
-        <v>1.17</v>
-[...2 lines deleted...]
-        <v>264</v>
+        <v>0.0</v>
+      </c>
+      <c r="L107">
+        <v>0.0</v>
       </c>
       <c r="M107" s="1">
-        <v>240950.78</v>
+        <v>742076.16</v>
       </c>
       <c r="N107" s="1">
-        <v>244066.26</v>
+        <v>742076.16</v>
       </c>
       <c r="O107" s="1">
-        <v>0.07</v>
+        <v>0.22</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
-        <v>265</v>
+        <v>246</v>
       </c>
       <c r="B108" t="s">
-        <v>266</v>
+        <v>247</v>
       </c>
       <c r="C108" s="1">
-        <v>800000.0</v>
+        <v>3546.0</v>
       </c>
       <c r="D108" s="1">
-        <v>103.139</v>
+        <v>4784.3</v>
       </c>
       <c r="E108" s="1">
-        <v>99.104</v>
+        <v>4772.0484574168</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
       <c r="G108">
         <v>1.0</v>
       </c>
       <c r="H108" s="1">
-        <v>792832.0</v>
+        <v>16921683.83</v>
       </c>
       <c r="I108" s="1">
-        <v>32280.0</v>
+        <v>43443.97</v>
       </c>
       <c r="J108" s="1">
-        <v>4.0714804649661</v>
+        <v>0.25673550242665</v>
       </c>
       <c r="K108">
-        <v>0.44</v>
-[...2 lines deleted...]
-        <v>267</v>
+        <v>0.0</v>
+      </c>
+      <c r="L108">
+        <v>0.0</v>
       </c>
       <c r="M108" s="1">
-        <v>825112.0</v>
+        <v>16965127.8</v>
       </c>
       <c r="N108" s="1">
-        <v>828607.89</v>
+        <v>16965127.8</v>
       </c>
       <c r="O108" s="1">
-        <v>0.23</v>
+        <v>4.93</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
-        <v>268</v>
+        <v>248</v>
       </c>
       <c r="B109" t="s">
-        <v>269</v>
+        <v>249</v>
       </c>
       <c r="C109" s="1">
-        <v>480000.0</v>
+        <v>39410.0</v>
       </c>
       <c r="D109" s="1">
-        <v>99.877</v>
+        <v>17.425</v>
       </c>
       <c r="E109" s="1">
-        <v>99.799</v>
+        <v>18.19</v>
       </c>
       <c r="F109" t="s">
         <v>8</v>
       </c>
       <c r="G109">
         <v>1.0</v>
       </c>
       <c r="H109" s="1">
-        <v>479035.2</v>
+        <v>716867.9</v>
       </c>
       <c r="I109" s="1">
-        <v>374.4</v>
+        <v>-30148.65</v>
       </c>
       <c r="J109" s="1">
-        <v>0.078157095762483</v>
+        <v>-4.2056074766355</v>
       </c>
       <c r="K109">
-        <v>1.05</v>
-[...2 lines deleted...]
-        <v>270</v>
+        <v>0.0</v>
+      </c>
+      <c r="L109">
+        <v>0.0</v>
       </c>
       <c r="M109" s="1">
-        <v>479409.6</v>
+        <v>686719.25</v>
       </c>
       <c r="N109" s="1">
-        <v>484464.39</v>
+        <v>686719.25</v>
       </c>
       <c r="O109" s="1">
-        <v>0.13</v>
+        <v>0.2</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
-        <v>271</v>
+        <v>250</v>
       </c>
       <c r="B110" t="s">
-        <v>272</v>
+        <v>251</v>
       </c>
       <c r="C110" s="1">
-        <v>396000.0</v>
+        <v>3785.0</v>
       </c>
       <c r="D110" s="1">
-        <v>101.632</v>
+        <v>70.45</v>
       </c>
       <c r="E110" s="1">
-        <v>99.607</v>
+        <v>67.7</v>
       </c>
       <c r="F110" t="s">
         <v>8</v>
       </c>
       <c r="G110">
         <v>1.0</v>
       </c>
       <c r="H110" s="1">
-        <v>394443.72</v>
+        <v>256244.5</v>
       </c>
       <c r="I110" s="1">
-        <v>8019.0</v>
+        <v>10408.75</v>
       </c>
       <c r="J110" s="1">
-        <v>2.0329896493218</v>
+        <v>4.0620384047267</v>
       </c>
       <c r="K110">
-        <v>0.31</v>
-[...2 lines deleted...]
-        <v>273</v>
+        <v>0.0</v>
+      </c>
+      <c r="L110">
+        <v>0.0</v>
       </c>
       <c r="M110" s="1">
-        <v>402462.72</v>
+        <v>266653.25</v>
       </c>
       <c r="N110" s="1">
-        <v>403671.06</v>
+        <v>266653.25</v>
       </c>
       <c r="O110" s="1">
-        <v>0.11</v>
+        <v>0.08</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
-        <v>274</v>
+        <v>252</v>
       </c>
       <c r="B111" t="s">
-        <v>275</v>
+        <v>253</v>
       </c>
       <c r="C111" s="1">
-        <v>300000.0</v>
+        <v>13065.0</v>
       </c>
       <c r="D111" s="1">
-        <v>101.074</v>
+        <v>21.73</v>
       </c>
       <c r="E111" s="1">
-        <v>99.991</v>
+        <v>22.75</v>
       </c>
       <c r="F111" t="s">
         <v>8</v>
       </c>
       <c r="G111">
         <v>1.0</v>
       </c>
       <c r="H111" s="1">
-        <v>299973.0</v>
+        <v>297228.75</v>
       </c>
       <c r="I111" s="1">
-        <v>3249.0</v>
+        <v>-13326.3</v>
       </c>
       <c r="J111" s="1">
-        <v>1.0830974787731</v>
+        <v>-4.4835164835165</v>
       </c>
       <c r="K111">
-        <v>2.45</v>
-[...2 lines deleted...]
-        <v>276</v>
+        <v>0.0</v>
+      </c>
+      <c r="L111">
+        <v>0.0</v>
       </c>
       <c r="M111" s="1">
-        <v>303222.0</v>
+        <v>283902.45</v>
       </c>
       <c r="N111" s="1">
-        <v>310557.62</v>
+        <v>283902.45</v>
       </c>
       <c r="O111" s="1">
         <v>0.08</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
-        <v>277</v>
+        <v>254</v>
       </c>
       <c r="B112" t="s">
-        <v>278</v>
+        <v>255</v>
       </c>
       <c r="C112" s="1">
-        <v>300000.0</v>
+        <v>7936.0</v>
       </c>
       <c r="D112" s="1">
-        <v>95.081</v>
+        <v>43.13</v>
       </c>
       <c r="E112" s="1">
-        <v>91.473</v>
+        <v>30.097062752</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
-        <v>274419.0</v>
+        <v>238850.29</v>
       </c>
       <c r="I112" s="1">
-        <v>10824.0</v>
+        <v>103429.39</v>
       </c>
       <c r="J112" s="1">
-        <v>3.9443333005368</v>
+        <v>43.303020481993</v>
       </c>
       <c r="K112">
-        <v>0.32</v>
+        <v>0.0</v>
       </c>
       <c r="L112">
-        <v>948.66</v>
+        <v>0.0</v>
       </c>
       <c r="M112" s="1">
-        <v>285243.0</v>
+        <v>342279.68</v>
       </c>
       <c r="N112" s="1">
-        <v>286191.66</v>
+        <v>342279.68</v>
       </c>
       <c r="O112" s="1">
-        <v>0.08</v>
+        <v>0.1</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
-        <v>279</v>
+        <v>256</v>
       </c>
       <c r="B113" t="s">
-        <v>280</v>
+        <v>257</v>
       </c>
       <c r="C113" s="1">
-        <v>1243000.0</v>
+        <v>6325.0</v>
       </c>
       <c r="D113" s="1">
-        <v>90.025</v>
+        <v>15.86</v>
       </c>
       <c r="E113" s="1">
-        <v>87.9490531</v>
+        <v>16.36</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
       <c r="G113">
         <v>1.0</v>
       </c>
       <c r="H113" s="1">
-        <v>1093206.73</v>
+        <v>103477.0</v>
       </c>
       <c r="I113" s="1">
-        <v>25804.02</v>
+        <v>-3162.5</v>
       </c>
       <c r="J113" s="1">
-        <v>2.3603971043976</v>
+        <v>-3.0562347188264</v>
       </c>
       <c r="K113">
-        <v>0.83</v>
-[...2 lines deleted...]
-        <v>281</v>
+        <v>0.0</v>
+      </c>
+      <c r="L113">
+        <v>0.0</v>
       </c>
       <c r="M113" s="1">
-        <v>1119010.75</v>
+        <v>100314.5</v>
       </c>
       <c r="N113" s="1">
-        <v>1129331.06</v>
+        <v>100314.5</v>
       </c>
       <c r="O113" s="1">
-        <v>0.31</v>
+        <v>0.03</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
-        <v>282</v>
+        <v>258</v>
       </c>
       <c r="B114" t="s">
-        <v>283</v>
+        <v>259</v>
       </c>
       <c r="C114" s="1">
-        <v>722000.0</v>
+        <v>4377.0</v>
       </c>
       <c r="D114" s="1">
-        <v>100.344</v>
+        <v>21.51</v>
       </c>
       <c r="E114" s="1">
-        <v>99.459</v>
+        <v>23.76</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
       <c r="G114">
         <v>1.0</v>
       </c>
       <c r="H114" s="1">
-        <v>718093.98</v>
+        <v>103997.52</v>
       </c>
       <c r="I114" s="1">
-        <v>6389.7</v>
+        <v>-9848.25</v>
       </c>
       <c r="J114" s="1">
-        <v>0.88981389316201</v>
+        <v>-9.469696969697</v>
       </c>
       <c r="K114">
-        <v>0.4</v>
-[...2 lines deleted...]
-        <v>284</v>
+        <v>0.0</v>
+      </c>
+      <c r="L114">
+        <v>0.0</v>
       </c>
       <c r="M114" s="1">
-        <v>724483.68</v>
+        <v>94149.27</v>
       </c>
       <c r="N114" s="1">
-        <v>727376.63</v>
+        <v>94149.27</v>
       </c>
       <c r="O114" s="1">
-        <v>0.2</v>
+        <v>0.03</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
-        <v>285</v>
+        <v>260</v>
       </c>
       <c r="B115" t="s">
-        <v>286</v>
+        <v>261</v>
       </c>
       <c r="C115" s="1">
-        <v>600000.0</v>
+        <v>11123.0</v>
       </c>
       <c r="D115" s="1">
-        <v>99.951</v>
+        <v>35.595</v>
       </c>
       <c r="E115" s="1">
-        <v>99.292</v>
+        <v>41.96</v>
       </c>
       <c r="F115" t="s">
         <v>8</v>
       </c>
       <c r="G115">
         <v>1.0</v>
       </c>
       <c r="H115" s="1">
-        <v>595752.0</v>
+        <v>466721.08</v>
       </c>
       <c r="I115" s="1">
-        <v>3954.0</v>
+        <v>-70797.89</v>
       </c>
       <c r="J115" s="1">
-        <v>0.66369898884099</v>
+        <v>-15.169207698954</v>
       </c>
       <c r="K115">
-        <v>0.32</v>
-[...2 lines deleted...]
-        <v>287</v>
+        <v>0.0</v>
+      </c>
+      <c r="L115">
+        <v>0.0</v>
       </c>
       <c r="M115" s="1">
-        <v>599706.0</v>
+        <v>395923.19</v>
       </c>
       <c r="N115" s="1">
-        <v>601604.63</v>
+        <v>395923.19</v>
       </c>
       <c r="O115" s="1">
-        <v>0.16</v>
+        <v>0.12</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
-        <v>288</v>
+        <v>262</v>
       </c>
       <c r="B116" t="s">
-        <v>289</v>
+        <v>263</v>
       </c>
       <c r="C116" s="1">
-        <v>200000.0</v>
+        <v>3814.0</v>
       </c>
       <c r="D116" s="1">
-        <v>105.874</v>
+        <v>24.85</v>
       </c>
       <c r="E116" s="1">
-        <v>105.478</v>
+        <v>27.83</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
-        <v>210956.0</v>
+        <v>106143.62</v>
       </c>
       <c r="I116" s="1">
-        <v>792.0</v>
+        <v>-11365.72</v>
       </c>
       <c r="J116" s="1">
-        <v>0.3754337397372</v>
+        <v>-10.707869205893</v>
       </c>
       <c r="K116">
-        <v>3.65</v>
-[...2 lines deleted...]
-        <v>290</v>
+        <v>0.0</v>
+      </c>
+      <c r="L116">
+        <v>0.0</v>
       </c>
       <c r="M116" s="1">
-        <v>211748.0</v>
+        <v>94777.9</v>
       </c>
       <c r="N116" s="1">
-        <v>219050.82</v>
+        <v>94777.9</v>
       </c>
       <c r="O116" s="1">
-        <v>0.06</v>
+        <v>0.03</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
-        <v>291</v>
+        <v>264</v>
       </c>
       <c r="B117" t="s">
-        <v>292</v>
+        <v>265</v>
       </c>
       <c r="C117" s="1">
-        <v>200000.0</v>
+        <v>1154.0</v>
       </c>
       <c r="D117" s="1">
-        <v>99.923</v>
+        <v>80.05</v>
       </c>
       <c r="E117" s="1">
-        <v>99.74</v>
+        <v>90.699982669</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
-        <v>199480.0</v>
+        <v>104667.78</v>
       </c>
       <c r="I117" s="1">
-        <v>366.0</v>
+        <v>-12290.08</v>
       </c>
       <c r="J117" s="1">
-        <v>0.18347704030479</v>
+        <v>-11.74198975081</v>
       </c>
       <c r="K117">
-        <v>1.61</v>
-[...2 lines deleted...]
-        <v>293</v>
+        <v>0.0</v>
+      </c>
+      <c r="L117">
+        <v>0.0</v>
       </c>
       <c r="M117" s="1">
-        <v>199846.0</v>
+        <v>92377.7</v>
       </c>
       <c r="N117" s="1">
-        <v>203063.81</v>
+        <v>92377.7</v>
       </c>
       <c r="O117" s="1">
-        <v>0.06</v>
+        <v>0.03</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
-        <v>294</v>
+        <v>266</v>
       </c>
       <c r="B118" t="s">
-        <v>295</v>
+        <v>267</v>
       </c>
       <c r="C118" s="1">
-        <v>800000.0</v>
+        <v>3328.0</v>
       </c>
       <c r="D118" s="1">
-        <v>100.684</v>
+        <v>33.48</v>
       </c>
       <c r="E118" s="1">
-        <v>99.933</v>
+        <v>36.87</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
-        <v>799464.0</v>
+        <v>122703.36</v>
       </c>
       <c r="I118" s="1">
-        <v>6008.0</v>
+        <v>-11281.92</v>
       </c>
       <c r="J118" s="1">
-        <v>0.75150350734992</v>
+        <v>-9.1944670463792</v>
       </c>
       <c r="K118">
+        <v>0.0</v>
+      </c>
+      <c r="L118">
+        <v>0.0</v>
+      </c>
+      <c r="M118" s="1">
+        <v>111421.44</v>
+      </c>
+      <c r="N118" s="1">
+        <v>111421.44</v>
+      </c>
+      <c r="O118" s="1">
         <v>0.03</v>
-      </c>
-[...10 lines deleted...]
-        <v>0.22</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
-        <v>296</v>
+        <v>268</v>
       </c>
       <c r="B119" t="s">
-        <v>297</v>
+        <v>269</v>
       </c>
       <c r="C119" s="1">
-        <v>300000.0</v>
+        <v>4975.0</v>
       </c>
       <c r="D119" s="1">
-        <v>101.353</v>
+        <v>306.6</v>
       </c>
       <c r="E119" s="1">
-        <v>100.91</v>
+        <v>236.7908824121</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
-        <v>302730.0</v>
+        <v>1178034.64</v>
       </c>
       <c r="I119" s="1">
-        <v>1329.0</v>
+        <v>347300.36</v>
       </c>
       <c r="J119" s="1">
-        <v>0.43900505400852</v>
+        <v>29.481336813661</v>
       </c>
       <c r="K119">
-        <v>2.51</v>
-[...2 lines deleted...]
-        <v>298</v>
+        <v>0.0</v>
+      </c>
+      <c r="L119">
+        <v>0.0</v>
       </c>
       <c r="M119" s="1">
-        <v>304059.0</v>
+        <v>1525335.0</v>
       </c>
       <c r="N119" s="1">
-        <v>311576.47</v>
+        <v>1525335.0</v>
       </c>
       <c r="O119" s="1">
-        <v>0.09</v>
+        <v>0.44</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
-        <v>299</v>
+        <v>270</v>
       </c>
       <c r="B120" t="s">
-        <v>300</v>
+        <v>271</v>
       </c>
       <c r="C120" s="1">
-        <v>1732709.34</v>
+        <v>167090.0</v>
       </c>
       <c r="D120" s="1">
-        <v>90.539</v>
+        <v>3.382</v>
       </c>
       <c r="E120" s="1">
-        <v>88.85475102</v>
+        <v>2.573200012</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
-        <v>1539594.57</v>
+        <v>429955.99</v>
       </c>
       <c r="I120" s="1">
-        <v>29183.14</v>
+        <v>135142.39</v>
       </c>
       <c r="J120" s="1">
-        <v>1.8955081141914</v>
+        <v>31.431679786575</v>
       </c>
       <c r="K120">
-        <v>0.07</v>
-[...2 lines deleted...]
-        <v>301</v>
+        <v>0.0</v>
+      </c>
+      <c r="L120">
+        <v>0.0</v>
       </c>
       <c r="M120" s="1">
-        <v>1568777.71</v>
+        <v>565098.38</v>
       </c>
       <c r="N120" s="1">
-        <v>1569945.51</v>
+        <v>565098.38</v>
       </c>
       <c r="O120" s="1">
-        <v>0.43</v>
+        <v>0.16</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
-        <v>302</v>
+        <v>272</v>
       </c>
       <c r="B121" t="s">
-        <v>303</v>
+        <v>273</v>
       </c>
       <c r="C121" s="1">
-        <v>327759.16</v>
+        <v>35625.0</v>
       </c>
       <c r="D121" s="1">
-        <v>97.002</v>
+        <v>9.516</v>
       </c>
       <c r="E121" s="1">
-        <v>96.69544247</v>
+        <v>9.388</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
-        <v>316928.17</v>
+        <v>334447.5</v>
       </c>
       <c r="I121" s="1">
-        <v>1004.77</v>
+        <v>4560.0</v>
       </c>
       <c r="J121" s="1">
-        <v>0.31703398281068</v>
+        <v>1.3634426927993</v>
       </c>
       <c r="K121">
-        <v>0.54</v>
-[...2 lines deleted...]
-        <v>304</v>
+        <v>0.0</v>
+      </c>
+      <c r="L121">
+        <v>0.0</v>
       </c>
       <c r="M121" s="1">
-        <v>317932.94</v>
+        <v>339007.5</v>
       </c>
       <c r="N121" s="1">
-        <v>319700.15</v>
+        <v>339007.5</v>
       </c>
       <c r="O121" s="1">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
-        <v>305</v>
+        <v>274</v>
       </c>
       <c r="B122" t="s">
-        <v>306</v>
+        <v>275</v>
       </c>
       <c r="C122" s="1">
-        <v>2161015.52</v>
+        <v>16269.0</v>
       </c>
       <c r="D122" s="1">
-        <v>100.141</v>
+        <v>76.12</v>
       </c>
       <c r="E122" s="1">
-        <v>104.08772909</v>
+        <v>92.4632042535</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
-        <v>2249351.98</v>
+        <v>1504283.87</v>
       </c>
       <c r="I122" s="1">
-        <v>-85289.43</v>
+        <v>-265887.59</v>
       </c>
       <c r="J122" s="1">
-        <v>-3.7917333862529</v>
+        <v>-17.675360036932</v>
       </c>
       <c r="K122">
-        <v>2.02</v>
-[...2 lines deleted...]
-        <v>307</v>
+        <v>0.0</v>
+      </c>
+      <c r="L122">
+        <v>0.0</v>
       </c>
       <c r="M122" s="1">
-        <v>2164062.55</v>
+        <v>1238396.28</v>
       </c>
       <c r="N122" s="1">
-        <v>2207756.51</v>
+        <v>1238396.28</v>
       </c>
       <c r="O122" s="1">
-        <v>0.6</v>
+        <v>0.36</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
-        <v>308</v>
+        <v>276</v>
       </c>
       <c r="B123" t="s">
-        <v>309</v>
+        <v>277</v>
       </c>
       <c r="C123" s="1">
-        <v>2545137.11</v>
+        <v>14568.0</v>
       </c>
       <c r="D123" s="1">
-        <v>106.882</v>
+        <v>161.44</v>
       </c>
       <c r="E123" s="1">
-        <v>122.46564744</v>
+        <v>169.6464573037</v>
       </c>
       <c r="F123" t="s">
         <v>8</v>
       </c>
       <c r="G123">
         <v>1.0</v>
       </c>
       <c r="H123" s="1">
-        <v>3116918.64</v>
+        <v>2471409.59</v>
       </c>
       <c r="I123" s="1">
-        <v>-396625.19</v>
+        <v>-119551.67</v>
       </c>
       <c r="J123" s="1">
-        <v>-12.724913153331</v>
+        <v>-4.8373879620658</v>
       </c>
       <c r="K123">
-        <v>3.87</v>
-[...2 lines deleted...]
-        <v>310</v>
+        <v>0.0</v>
+      </c>
+      <c r="L123">
+        <v>0.0</v>
       </c>
       <c r="M123" s="1">
-        <v>2720293.45</v>
+        <v>2351857.92</v>
       </c>
       <c r="N123" s="1">
-        <v>2818682.17</v>
+        <v>2351857.92</v>
       </c>
       <c r="O123" s="1">
-        <v>0.77</v>
+        <v>0.68</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
-        <v>311</v>
+        <v>278</v>
       </c>
       <c r="B124" t="s">
-        <v>312</v>
+        <v>279</v>
       </c>
       <c r="C124" s="1">
-        <v>405000.0</v>
+        <v>32903.0</v>
       </c>
       <c r="D124" s="1">
-        <v>100.326</v>
+        <v>33.7</v>
       </c>
       <c r="E124" s="1">
-        <v>100.0</v>
+        <v>32.5458401969</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
-        <v>405000.0</v>
+        <v>1070855.78</v>
       </c>
       <c r="I124" s="1">
-        <v>1320.3</v>
+        <v>37975.32</v>
       </c>
       <c r="J124" s="1">
-        <v>0.326</v>
+        <v>3.546259049001</v>
       </c>
       <c r="K124">
-        <v>0.97</v>
-[...2 lines deleted...]
-        <v>313</v>
+        <v>0.0</v>
+      </c>
+      <c r="L124">
+        <v>0.0</v>
       </c>
       <c r="M124" s="1">
-        <v>406320.3</v>
+        <v>1108831.1</v>
       </c>
       <c r="N124" s="1">
-        <v>410238.43</v>
+        <v>1108831.1</v>
       </c>
       <c r="O124" s="1">
-        <v>0.11</v>
+        <v>0.32</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
-        <v>314</v>
+        <v>280</v>
       </c>
       <c r="B125" t="s">
-        <v>315</v>
+        <v>281</v>
       </c>
       <c r="C125" s="1">
-        <v>400000.0</v>
+        <v>8621.0</v>
       </c>
       <c r="D125" s="1">
-        <v>107.095</v>
+        <v>253.35</v>
       </c>
       <c r="E125" s="1">
-        <v>99.922</v>
+        <v>145.4557035147</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
-        <v>399688.0</v>
+        <v>1253973.62</v>
       </c>
       <c r="I125" s="1">
-        <v>28692.0</v>
+        <v>930156.73</v>
       </c>
       <c r="J125" s="1">
-        <v>7.1785993074598</v>
+        <v>74.176738263441</v>
       </c>
       <c r="K125">
-        <v>1.33</v>
-[...2 lines deleted...]
-        <v>316</v>
+        <v>0.0</v>
+      </c>
+      <c r="L125">
+        <v>0.0</v>
       </c>
       <c r="M125" s="1">
-        <v>428380.0</v>
+        <v>2184130.35</v>
       </c>
       <c r="N125" s="1">
-        <v>433689.59</v>
+        <v>2184130.35</v>
       </c>
       <c r="O125" s="1">
-        <v>0.12</v>
+        <v>0.63</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
-        <v>317</v>
+        <v>282</v>
       </c>
       <c r="B126" t="s">
-        <v>318</v>
+        <v>283</v>
       </c>
       <c r="C126" s="1">
-        <v>500000.0</v>
+        <v>11786.0</v>
       </c>
       <c r="D126" s="1">
-        <v>100.699</v>
+        <v>152.1</v>
       </c>
       <c r="E126" s="1">
-        <v>100.028</v>
+        <v>126.2722594604</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
-        <v>500140.0</v>
+        <v>1488244.85</v>
       </c>
       <c r="I126" s="1">
-        <v>3355.0</v>
+        <v>304405.75</v>
       </c>
       <c r="J126" s="1">
-        <v>0.67081217259167</v>
+        <v>20.454009970201</v>
       </c>
       <c r="K126">
-        <v>0.36</v>
-[...2 lines deleted...]
-        <v>319</v>
+        <v>0.0</v>
+      </c>
+      <c r="L126">
+        <v>0.0</v>
       </c>
       <c r="M126" s="1">
-        <v>503495.0</v>
+        <v>1792650.6</v>
       </c>
       <c r="N126" s="1">
-        <v>505307.14</v>
+        <v>1792650.6</v>
       </c>
       <c r="O126" s="1">
-        <v>0.14</v>
+        <v>0.52</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
-        <v>320</v>
+        <v>284</v>
       </c>
       <c r="B127" t="s">
-        <v>321</v>
+        <v>285</v>
       </c>
       <c r="C127" s="1">
-        <v>200000.0</v>
+        <v>10597.0</v>
       </c>
       <c r="D127" s="1">
-        <v>108.243</v>
+        <v>218.1</v>
       </c>
       <c r="E127" s="1">
-        <v>107.84</v>
+        <v>185.4322100595</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
-        <v>215680.0</v>
+        <v>1965025.13</v>
       </c>
       <c r="I127" s="1">
-        <v>806.0</v>
+        <v>346180.57</v>
       </c>
       <c r="J127" s="1">
-        <v>0.37370178041543</v>
+        <v>17.617106504892</v>
       </c>
       <c r="K127">
-        <v>1.3</v>
-[...2 lines deleted...]
-        <v>322</v>
+        <v>0.0</v>
+      </c>
+      <c r="L127">
+        <v>0.0</v>
       </c>
       <c r="M127" s="1">
-        <v>216486.0</v>
+        <v>2311205.7</v>
       </c>
       <c r="N127" s="1">
-        <v>219088.74</v>
+        <v>2311205.7</v>
       </c>
       <c r="O127" s="1">
-        <v>0.06</v>
+        <v>0.67</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
-        <v>323</v>
+        <v>286</v>
       </c>
       <c r="B128" t="s">
-        <v>324</v>
+        <v>287</v>
       </c>
       <c r="C128" s="1">
-        <v>400000.0</v>
+        <v>11997.0</v>
       </c>
       <c r="D128" s="1">
-        <v>104.953</v>
+        <v>18.74</v>
       </c>
       <c r="E128" s="1">
-        <v>105.68</v>
+        <v>19.72</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
-        <v>422720.0</v>
+        <v>236580.84</v>
       </c>
       <c r="I128" s="1">
-        <v>-2908.0</v>
+        <v>-11757.06</v>
       </c>
       <c r="J128" s="1">
-        <v>-0.68792581377744</v>
+        <v>-4.9695740365112</v>
       </c>
       <c r="K128">
-        <v>4.54</v>
-[...2 lines deleted...]
-        <v>325</v>
+        <v>0.0</v>
+      </c>
+      <c r="L128">
+        <v>0.0</v>
       </c>
       <c r="M128" s="1">
-        <v>419812.0</v>
+        <v>224823.78</v>
       </c>
       <c r="N128" s="1">
-        <v>437957.21</v>
+        <v>224823.78</v>
       </c>
       <c r="O128" s="1">
-        <v>0.12</v>
+        <v>0.07</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
-        <v>326</v>
+        <v>288</v>
       </c>
       <c r="B129" t="s">
-        <v>327</v>
+        <v>289</v>
       </c>
       <c r="C129" s="1">
-        <v>100000.0</v>
+        <v>10951.0</v>
       </c>
       <c r="D129" s="1">
-        <v>100.81</v>
+        <v>67.52</v>
       </c>
       <c r="E129" s="1">
-        <v>99.832</v>
+        <v>35.2769491371</v>
       </c>
       <c r="F129" t="s">
         <v>8</v>
       </c>
       <c r="G129">
         <v>1.0</v>
       </c>
       <c r="H129" s="1">
-        <v>99832.0</v>
+        <v>386317.87</v>
       </c>
       <c r="I129" s="1">
-        <v>978.0</v>
+        <v>353093.65</v>
       </c>
       <c r="J129" s="1">
-        <v>0.97964580495232</v>
+        <v>91.399771385155</v>
       </c>
       <c r="K129">
-        <v>0.42</v>
+        <v>0.0</v>
       </c>
       <c r="L129">
-        <v>416.44</v>
+        <v>0.0</v>
       </c>
       <c r="M129" s="1">
-        <v>100810.0</v>
+        <v>739411.52</v>
       </c>
       <c r="N129" s="1">
-        <v>101226.44</v>
+        <v>739411.52</v>
       </c>
       <c r="O129" s="1">
-        <v>0.03</v>
+        <v>0.21</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
-        <v>328</v>
+        <v>290</v>
       </c>
       <c r="B130" t="s">
-        <v>329</v>
+        <v>291</v>
       </c>
       <c r="C130" s="1">
-        <v>409000.0</v>
+        <v>859.0</v>
       </c>
       <c r="D130" s="1">
-        <v>99.884</v>
+        <v>121.5</v>
       </c>
       <c r="E130" s="1">
-        <v>99.528</v>
+        <v>131.2</v>
       </c>
       <c r="F130" t="s">
         <v>8</v>
       </c>
       <c r="G130">
         <v>1.0</v>
       </c>
       <c r="H130" s="1">
-        <v>407069.52</v>
+        <v>112700.8</v>
       </c>
       <c r="I130" s="1">
-        <v>1456.04</v>
+        <v>-8332.3</v>
       </c>
       <c r="J130" s="1">
-        <v>0.35768828872277</v>
+        <v>-7.3932926829268</v>
       </c>
       <c r="K130">
-        <v>0.91</v>
-[...2 lines deleted...]
-        <v>330</v>
+        <v>0.0</v>
+      </c>
+      <c r="L130">
+        <v>0.0</v>
       </c>
       <c r="M130" s="1">
-        <v>408525.56</v>
+        <v>104368.5</v>
       </c>
       <c r="N130" s="1">
-        <v>412231.77</v>
+        <v>104368.5</v>
       </c>
       <c r="O130" s="1">
-        <v>0.11</v>
+        <v>0.03</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
-        <v>331</v>
+        <v>292</v>
       </c>
       <c r="B131" t="s">
-        <v>332</v>
+        <v>293</v>
       </c>
       <c r="C131" s="1">
-        <v>500000.0</v>
+        <v>2528.0</v>
       </c>
       <c r="D131" s="1">
-        <v>99.759</v>
+        <v>46.42</v>
       </c>
       <c r="E131" s="1">
-        <v>99.46</v>
+        <v>52.5</v>
       </c>
       <c r="F131" t="s">
         <v>8</v>
       </c>
       <c r="G131">
         <v>1.0</v>
       </c>
       <c r="H131" s="1">
-        <v>497300.0</v>
+        <v>132720.0</v>
       </c>
       <c r="I131" s="1">
-        <v>1495.0</v>
+        <v>-15370.24</v>
       </c>
       <c r="J131" s="1">
-        <v>0.30062336617736</v>
+        <v>-11.580952380952</v>
       </c>
       <c r="K131">
-        <v>1.34</v>
-[...2 lines deleted...]
-        <v>333</v>
+        <v>0.0</v>
+      </c>
+      <c r="L131">
+        <v>0.0</v>
       </c>
       <c r="M131" s="1">
-        <v>498795.0</v>
+        <v>117349.76</v>
       </c>
       <c r="N131" s="1">
-        <v>505498.77</v>
+        <v>117349.76</v>
       </c>
       <c r="O131" s="1">
-        <v>0.14</v>
+        <v>0.03</v>
       </c>
       <c r="P131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
-        <v>334</v>
+        <v>294</v>
       </c>
       <c r="B132" t="s">
-        <v>335</v>
+        <v>295</v>
       </c>
       <c r="C132" s="1">
-        <v>300000.0</v>
+        <v>9313.0</v>
       </c>
       <c r="D132" s="1">
-        <v>100.301</v>
+        <v>29.105</v>
       </c>
       <c r="E132" s="1">
-        <v>100.45</v>
+        <v>24.9356877483</v>
       </c>
       <c r="F132" t="s">
         <v>8</v>
       </c>
       <c r="G132">
         <v>1.0</v>
       </c>
       <c r="H132" s="1">
-        <v>301350.0</v>
+        <v>232226.06</v>
       </c>
       <c r="I132" s="1">
-        <v>-447.0</v>
+        <v>38828.81</v>
       </c>
       <c r="J132" s="1">
-        <v>-0.1483325037332</v>
+        <v>16.720263867027</v>
       </c>
       <c r="K132">
-        <v>1.07</v>
-[...2 lines deleted...]
-        <v>336</v>
+        <v>0.0</v>
+      </c>
+      <c r="L132">
+        <v>0.0</v>
       </c>
       <c r="M132" s="1">
-        <v>300903.0</v>
+        <v>271054.87</v>
       </c>
       <c r="N132" s="1">
-        <v>304119.78</v>
+        <v>271054.87</v>
       </c>
       <c r="O132" s="1">
         <v>0.08</v>
       </c>
       <c r="P132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
-        <v>337</v>
+        <v>296</v>
       </c>
       <c r="B133" t="s">
-        <v>338</v>
+        <v>297</v>
       </c>
       <c r="C133" s="1">
-        <v>400000.0</v>
+        <v>8941.0</v>
       </c>
       <c r="D133" s="1">
-        <v>97.818</v>
+        <v>10.115</v>
       </c>
       <c r="E133" s="1">
-        <v>99.077</v>
+        <v>11.5050005592</v>
       </c>
       <c r="F133" t="s">
         <v>8</v>
       </c>
       <c r="G133">
         <v>1.0</v>
       </c>
       <c r="H133" s="1">
-        <v>396308.0</v>
+        <v>102866.21</v>
       </c>
       <c r="I133" s="1">
-        <v>-5036.0</v>
+        <v>-12427.99</v>
       </c>
       <c r="J133" s="1">
-        <v>-1.2707288270739</v>
+        <v>-12.081703019874</v>
       </c>
       <c r="K133">
-        <v>1.45</v>
-[...2 lines deleted...]
-        <v>339</v>
+        <v>0.0</v>
+      </c>
+      <c r="L133">
+        <v>0.0</v>
       </c>
       <c r="M133" s="1">
-        <v>391272.0</v>
+        <v>90438.22</v>
       </c>
       <c r="N133" s="1">
-        <v>397063.78</v>
+        <v>90438.22</v>
       </c>
       <c r="O133" s="1">
-        <v>0.11</v>
+        <v>0.03</v>
       </c>
       <c r="P133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
-        <v>340</v>
+        <v>298</v>
       </c>
       <c r="B134" t="s">
-        <v>341</v>
+        <v>299</v>
       </c>
       <c r="C134" s="1">
-        <v>400000.0</v>
+        <v>28712.0</v>
       </c>
       <c r="D134" s="1">
-        <v>95.135</v>
+        <v>32.78</v>
       </c>
       <c r="E134" s="1">
-        <v>92.4576925</v>
+        <v>29.7108780301</v>
       </c>
       <c r="F134" t="s">
         <v>8</v>
       </c>
       <c r="G134">
         <v>1.0</v>
       </c>
       <c r="H134" s="1">
-        <v>369830.77</v>
+        <v>853058.73</v>
       </c>
       <c r="I134" s="1">
-        <v>10709.23</v>
+        <v>88120.63</v>
       </c>
       <c r="J134" s="1">
-        <v>2.8957109220523</v>
+        <v>10.32996051749</v>
       </c>
       <c r="K134">
-        <v>0.38</v>
-[...2 lines deleted...]
-        <v>342</v>
+        <v>0.0</v>
+      </c>
+      <c r="L134">
+        <v>0.0</v>
       </c>
       <c r="M134" s="1">
-        <v>380540.0</v>
+        <v>941179.36</v>
       </c>
       <c r="N134" s="1">
-        <v>382064.66</v>
+        <v>941179.36</v>
       </c>
       <c r="O134" s="1">
-        <v>0.1</v>
+        <v>0.27</v>
       </c>
       <c r="P134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
-        <v>343</v>
+        <v>300</v>
       </c>
       <c r="B135" t="s">
-        <v>344</v>
+        <v>301</v>
       </c>
       <c r="C135" s="1">
-        <v>443000.0</v>
+        <v>1999.0</v>
       </c>
       <c r="D135" s="1">
-        <v>105.61</v>
+        <v>50.6</v>
       </c>
       <c r="E135" s="1">
-        <v>99.953</v>
+        <v>51.48</v>
       </c>
       <c r="F135" t="s">
         <v>8</v>
       </c>
       <c r="G135">
         <v>1.0</v>
       </c>
       <c r="H135" s="1">
-        <v>442791.79</v>
+        <v>102908.52</v>
       </c>
       <c r="I135" s="1">
-        <v>25060.51</v>
+        <v>-1759.12</v>
       </c>
       <c r="J135" s="1">
-        <v>5.6596600402189</v>
+        <v>-1.7094017094017</v>
       </c>
       <c r="K135">
-        <v>4.33</v>
-[...2 lines deleted...]
-        <v>345</v>
+        <v>0.0</v>
+      </c>
+      <c r="L135">
+        <v>0.0</v>
       </c>
       <c r="M135" s="1">
-        <v>467852.3</v>
+        <v>101149.4</v>
       </c>
       <c r="N135" s="1">
-        <v>487049.98</v>
+        <v>101149.4</v>
       </c>
       <c r="O135" s="1">
-        <v>0.13</v>
+        <v>0.03</v>
       </c>
       <c r="P135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
-        <v>346</v>
+        <v>302</v>
       </c>
       <c r="B136" t="s">
-        <v>347</v>
+        <v>303</v>
       </c>
       <c r="C136" s="1">
-        <v>400000.0</v>
+        <v>20271.0</v>
       </c>
       <c r="D136" s="1">
-        <v>106.349</v>
+        <v>9.946</v>
       </c>
       <c r="E136" s="1">
-        <v>99.961</v>
+        <v>10.2</v>
       </c>
       <c r="F136" t="s">
         <v>8</v>
       </c>
       <c r="G136">
         <v>1.0</v>
       </c>
       <c r="H136" s="1">
-        <v>399844.0</v>
+        <v>206764.2</v>
       </c>
       <c r="I136" s="1">
-        <v>25552.0</v>
+        <v>-5148.83</v>
       </c>
       <c r="J136" s="1">
-        <v>6.3904922919939</v>
+        <v>-2.4901941438605</v>
       </c>
       <c r="K136">
-        <v>2.97</v>
-[...2 lines deleted...]
-        <v>348</v>
+        <v>0.0</v>
+      </c>
+      <c r="L136">
+        <v>0.0</v>
       </c>
       <c r="M136" s="1">
-        <v>425396.0</v>
+        <v>201615.37</v>
       </c>
       <c r="N136" s="1">
-        <v>437256.27</v>
+        <v>201615.37</v>
       </c>
       <c r="O136" s="1">
-        <v>0.12</v>
+        <v>0.06</v>
       </c>
       <c r="P136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
-        <v>349</v>
+        <v>304</v>
       </c>
       <c r="B137" t="s">
-        <v>350</v>
+        <v>305</v>
       </c>
       <c r="C137" s="1">
-        <v>380000.0</v>
+        <v>1375.0</v>
       </c>
       <c r="D137" s="1">
-        <v>99.914</v>
+        <v>253.4</v>
       </c>
       <c r="E137" s="1">
-        <v>99.702</v>
+        <v>254.9</v>
       </c>
       <c r="F137" t="s">
         <v>8</v>
       </c>
       <c r="G137">
         <v>1.0</v>
       </c>
       <c r="H137" s="1">
-        <v>378867.6</v>
+        <v>350487.5</v>
       </c>
       <c r="I137" s="1">
-        <v>805.6</v>
+        <v>-2062.5</v>
       </c>
       <c r="J137" s="1">
-        <v>0.21263364827185</v>
+        <v>-0.58846606512358</v>
       </c>
       <c r="K137">
-        <v>1.34</v>
-[...2 lines deleted...]
-        <v>351</v>
+        <v>0.0</v>
+      </c>
+      <c r="L137">
+        <v>0.0</v>
       </c>
       <c r="M137" s="1">
-        <v>379673.2</v>
+        <v>348425.0</v>
       </c>
       <c r="N137" s="1">
-        <v>384748.54</v>
+        <v>348425.0</v>
       </c>
       <c r="O137" s="1">
-        <v>0.11</v>
+        <v>0.1</v>
       </c>
       <c r="P137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
-        <v>352</v>
+        <v>306</v>
       </c>
       <c r="B138" t="s">
-        <v>353</v>
+        <v>307</v>
       </c>
       <c r="C138" s="1">
-        <v>350000.0</v>
+        <v>1772.0</v>
       </c>
       <c r="D138" s="1">
-        <v>98.666</v>
+        <v>253.9</v>
       </c>
       <c r="E138" s="1">
-        <v>99.3</v>
+        <v>252.3</v>
       </c>
       <c r="F138" t="s">
         <v>8</v>
       </c>
       <c r="G138">
         <v>1.0</v>
       </c>
       <c r="H138" s="1">
-        <v>347550.0</v>
+        <v>447075.6</v>
       </c>
       <c r="I138" s="1">
-        <v>-2219.0</v>
+        <v>2835.2</v>
       </c>
       <c r="J138" s="1">
-        <v>-0.63846928499496</v>
+        <v>0.6341656757828</v>
       </c>
       <c r="K138">
-        <v>1.46</v>
-[...2 lines deleted...]
-        <v>354</v>
+        <v>0.0</v>
+      </c>
+      <c r="L138">
+        <v>0.0</v>
       </c>
       <c r="M138" s="1">
-        <v>345331.0</v>
+        <v>449910.8</v>
       </c>
       <c r="N138" s="1">
-        <v>350437.16</v>
+        <v>449910.8</v>
       </c>
       <c r="O138" s="1">
-        <v>0.1</v>
+        <v>0.13</v>
       </c>
       <c r="P138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
-        <v>355</v>
+        <v>308</v>
       </c>
       <c r="B139" t="s">
-        <v>356</v>
+        <v>309</v>
       </c>
       <c r="C139" s="1">
-        <v>300000.0</v>
+        <v>5681.0</v>
       </c>
       <c r="D139" s="1">
-        <v>103.286</v>
+        <v>16.63</v>
       </c>
       <c r="E139" s="1">
-        <v>99.611</v>
+        <v>18.02</v>
       </c>
       <c r="F139" t="s">
         <v>8</v>
       </c>
       <c r="G139">
         <v>1.0</v>
       </c>
       <c r="H139" s="1">
-        <v>298833.0</v>
+        <v>102371.62</v>
       </c>
       <c r="I139" s="1">
-        <v>11025.0</v>
+        <v>-7896.59</v>
       </c>
       <c r="J139" s="1">
-        <v>3.689351577637</v>
+        <v>-7.7136514983352</v>
       </c>
       <c r="K139">
-        <v>2.43</v>
-[...2 lines deleted...]
-        <v>357</v>
+        <v>0.0</v>
+      </c>
+      <c r="L139">
+        <v>0.0</v>
       </c>
       <c r="M139" s="1">
-        <v>309858.0</v>
+        <v>94475.03</v>
       </c>
       <c r="N139" s="1">
-        <v>317156.63</v>
+        <v>94475.03</v>
       </c>
       <c r="O139" s="1">
-        <v>0.09</v>
+        <v>0.03</v>
       </c>
       <c r="P139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
-        <v>358</v>
+        <v>310</v>
       </c>
       <c r="B140" t="s">
-        <v>359</v>
+        <v>311</v>
       </c>
       <c r="C140" s="1">
-        <v>600000.0</v>
+        <v>6805.0</v>
       </c>
       <c r="D140" s="1">
-        <v>100.749</v>
+        <v>97.66</v>
       </c>
       <c r="E140" s="1">
-        <v>99.438</v>
+        <v>104.6706965467</v>
       </c>
       <c r="F140" t="s">
         <v>8</v>
       </c>
       <c r="G140">
         <v>1.0</v>
       </c>
       <c r="H140" s="1">
-        <v>596628.0</v>
+        <v>712284.09</v>
       </c>
       <c r="I140" s="1">
-        <v>7866.0</v>
+        <v>-47707.79</v>
       </c>
       <c r="J140" s="1">
-        <v>1.3184094611718</v>
+        <v>-6.697859838481</v>
       </c>
       <c r="K140">
-        <v>2.42</v>
-[...2 lines deleted...]
-        <v>360</v>
+        <v>0.0</v>
+      </c>
+      <c r="L140">
+        <v>0.0</v>
       </c>
       <c r="M140" s="1">
-        <v>604494.0</v>
+        <v>664576.3</v>
       </c>
       <c r="N140" s="1">
-        <v>619031.67</v>
+        <v>664576.3</v>
       </c>
       <c r="O140" s="1">
-        <v>0.17</v>
+        <v>0.19</v>
       </c>
       <c r="P140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
-        <v>361</v>
+        <v>312</v>
       </c>
       <c r="B141" t="s">
-        <v>362</v>
+        <v>313</v>
       </c>
       <c r="C141" s="1">
-        <v>400000.0</v>
+        <v>25097.0</v>
       </c>
       <c r="D141" s="1">
-        <v>102.657</v>
+        <v>63.89</v>
       </c>
       <c r="E141" s="1">
-        <v>102.74725</v>
+        <v>66.6895768419</v>
       </c>
       <c r="F141" t="s">
         <v>8</v>
       </c>
       <c r="G141">
         <v>1.0</v>
       </c>
       <c r="H141" s="1">
-        <v>410989.0</v>
+        <v>1673708.31</v>
       </c>
       <c r="I141" s="1">
-        <v>-361.0</v>
+        <v>-70260.98</v>
       </c>
       <c r="J141" s="1">
-        <v>-0.087836900744302</v>
+        <v>-4.1979226356354</v>
       </c>
       <c r="K141">
-        <v>3.12</v>
-[...2 lines deleted...]
-        <v>363</v>
+        <v>0.0</v>
+      </c>
+      <c r="L141">
+        <v>0.0</v>
       </c>
       <c r="M141" s="1">
-        <v>410628.0</v>
+        <v>1603447.33</v>
       </c>
       <c r="N141" s="1">
-        <v>423104.71</v>
+        <v>1603447.33</v>
       </c>
       <c r="O141" s="1">
-        <v>0.12</v>
+        <v>0.47</v>
       </c>
       <c r="P141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
-        <v>364</v>
+        <v>314</v>
       </c>
       <c r="B142" t="s">
-        <v>365</v>
+        <v>315</v>
       </c>
       <c r="C142" s="1">
-        <v>300000.0</v>
+        <v>5746.0</v>
       </c>
       <c r="D142" s="1">
-        <v>99.094</v>
+        <v>20.0</v>
       </c>
       <c r="E142" s="1">
-        <v>98.434</v>
+        <v>21.16</v>
       </c>
       <c r="F142" t="s">
         <v>8</v>
       </c>
       <c r="G142">
         <v>1.0</v>
       </c>
       <c r="H142" s="1">
-        <v>295302.0</v>
+        <v>121585.36</v>
       </c>
       <c r="I142" s="1">
-        <v>1980.0</v>
+        <v>-6665.36</v>
       </c>
       <c r="J142" s="1">
-        <v>0.67050003047727</v>
+        <v>-5.4820415879017</v>
       </c>
       <c r="K142">
-        <v>2.49</v>
-[...2 lines deleted...]
-        <v>366</v>
+        <v>0.0</v>
+      </c>
+      <c r="L142">
+        <v>0.0</v>
       </c>
       <c r="M142" s="1">
-        <v>297282.0</v>
+        <v>114920.0</v>
       </c>
       <c r="N142" s="1">
-        <v>304760.42</v>
+        <v>114920.0</v>
       </c>
       <c r="O142" s="1">
-        <v>0.08</v>
+        <v>0.03</v>
       </c>
       <c r="P142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
-        <v>367</v>
+        <v>316</v>
       </c>
       <c r="B143" t="s">
-        <v>368</v>
+        <v>317</v>
       </c>
       <c r="C143" s="1">
-        <v>400000.0</v>
+        <v>15593.0</v>
       </c>
       <c r="D143" s="1">
-        <v>105.914</v>
+        <v>16.655</v>
       </c>
       <c r="E143" s="1">
-        <v>99.661</v>
+        <v>19.11</v>
       </c>
       <c r="F143" t="s">
         <v>8</v>
       </c>
       <c r="G143">
         <v>1.0</v>
       </c>
       <c r="H143" s="1">
-        <v>398644.0</v>
+        <v>297982.23</v>
       </c>
       <c r="I143" s="1">
-        <v>25012.0</v>
+        <v>-38280.81</v>
       </c>
       <c r="J143" s="1">
-        <v>6.2742697745357</v>
+        <v>-12.846675454439</v>
       </c>
       <c r="K143">
-        <v>3.33</v>
-[...2 lines deleted...]
-        <v>369</v>
+        <v>0.0</v>
+      </c>
+      <c r="L143">
+        <v>0.0</v>
       </c>
       <c r="M143" s="1">
-        <v>423656.0</v>
+        <v>259701.42</v>
       </c>
       <c r="N143" s="1">
-        <v>436986.14</v>
+        <v>259701.42</v>
       </c>
       <c r="O143" s="1">
-        <v>0.12</v>
+        <v>0.08</v>
       </c>
       <c r="P143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
-        <v>370</v>
+        <v>318</v>
       </c>
       <c r="B144" t="s">
-        <v>371</v>
+        <v>319</v>
       </c>
       <c r="C144" s="1">
-        <v>1200000.0</v>
+        <v>7868.0</v>
       </c>
       <c r="D144" s="1">
-        <v>103.32</v>
+        <v>25.91</v>
       </c>
       <c r="E144" s="1">
-        <v>98.6</v>
+        <v>26.98</v>
       </c>
       <c r="F144" t="s">
         <v>8</v>
       </c>
       <c r="G144">
         <v>1.0</v>
       </c>
       <c r="H144" s="1">
-        <v>1183200.0</v>
+        <v>212278.64</v>
       </c>
       <c r="I144" s="1">
-        <v>56640.0</v>
+        <v>-8418.76</v>
       </c>
       <c r="J144" s="1">
-        <v>4.7870182555781</v>
+        <v>-3.9659006671609</v>
       </c>
       <c r="K144">
-        <v>3.76</v>
-[...2 lines deleted...]
-        <v>372</v>
+        <v>0.0</v>
+      </c>
+      <c r="L144">
+        <v>0.0</v>
       </c>
       <c r="M144" s="1">
-        <v>1239840.0</v>
+        <v>203859.88</v>
       </c>
       <c r="N144" s="1">
-        <v>1285004.38</v>
+        <v>203859.88</v>
       </c>
       <c r="O144" s="1">
-        <v>0.35</v>
+        <v>0.06</v>
       </c>
       <c r="P144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
-        <v>373</v>
+        <v>320</v>
       </c>
       <c r="B145" t="s">
-        <v>374</v>
+        <v>321</v>
       </c>
       <c r="C145" s="1">
-        <v>400000.0</v>
+        <v>25312.0</v>
       </c>
       <c r="D145" s="1">
-        <v>104.963</v>
+        <v>19.805</v>
       </c>
       <c r="E145" s="1">
-        <v>100.0</v>
+        <v>19.76</v>
       </c>
       <c r="F145" t="s">
         <v>8</v>
       </c>
       <c r="G145">
         <v>1.0</v>
       </c>
       <c r="H145" s="1">
-        <v>400000.0</v>
+        <v>500165.12</v>
       </c>
       <c r="I145" s="1">
-        <v>19852.0</v>
+        <v>1139.04</v>
       </c>
       <c r="J145" s="1">
-        <v>4.963</v>
+        <v>0.22773279352227</v>
       </c>
       <c r="K145">
-        <v>3.74</v>
-[...2 lines deleted...]
-        <v>375</v>
+        <v>0.0</v>
+      </c>
+      <c r="L145">
+        <v>0.0</v>
       </c>
       <c r="M145" s="1">
-        <v>419852.0</v>
+        <v>501304.16</v>
       </c>
       <c r="N145" s="1">
-        <v>434822.3</v>
+        <v>501304.16</v>
       </c>
       <c r="O145" s="1">
-        <v>0.12</v>
+        <v>0.15</v>
       </c>
       <c r="P145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
-        <v>376</v>
+        <v>322</v>
       </c>
       <c r="B146" t="s">
-        <v>377</v>
+        <v>323</v>
       </c>
       <c r="C146" s="1">
-        <v>400000.0</v>
+        <v>11165.0</v>
       </c>
       <c r="D146" s="1">
-        <v>108.788</v>
+        <v>66.7</v>
       </c>
       <c r="E146" s="1">
-        <v>109.3</v>
+        <v>60.3</v>
       </c>
       <c r="F146" t="s">
         <v>8</v>
       </c>
       <c r="G146">
         <v>1.0</v>
       </c>
       <c r="H146" s="1">
-        <v>437200.0</v>
+        <v>673249.5</v>
       </c>
       <c r="I146" s="1">
-        <v>-2048.0</v>
+        <v>71456.0</v>
       </c>
       <c r="J146" s="1">
-        <v>-0.46843549862763</v>
+        <v>10.6135986733</v>
       </c>
       <c r="K146">
-        <v>0.45</v>
-[...2 lines deleted...]
-        <v>378</v>
+        <v>0.0</v>
+      </c>
+      <c r="L146">
+        <v>0.0</v>
       </c>
       <c r="M146" s="1">
-        <v>435152.0</v>
+        <v>744705.5</v>
       </c>
       <c r="N146" s="1">
-        <v>436935.56</v>
+        <v>744705.5</v>
       </c>
       <c r="O146" s="1">
-        <v>0.12</v>
+        <v>0.22</v>
       </c>
       <c r="P146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
-        <v>379</v>
+        <v>324</v>
       </c>
       <c r="B147" t="s">
-        <v>380</v>
+        <v>325</v>
       </c>
       <c r="C147" s="1">
-        <v>400000.0</v>
+        <v>1282.0</v>
       </c>
       <c r="D147" s="1">
-        <v>100.406</v>
+        <v>74.6</v>
       </c>
       <c r="E147" s="1">
-        <v>99.852</v>
+        <v>82.0</v>
       </c>
       <c r="F147" t="s">
         <v>8</v>
       </c>
       <c r="G147">
         <v>1.0</v>
       </c>
       <c r="H147" s="1">
-        <v>399408.0</v>
+        <v>105124.0</v>
       </c>
       <c r="I147" s="1">
-        <v>2216.0</v>
+        <v>-9486.8</v>
       </c>
       <c r="J147" s="1">
-        <v>0.55482113528021</v>
+        <v>-9.0243902439024</v>
       </c>
       <c r="K147">
-        <v>0.26</v>
-[...2 lines deleted...]
-        <v>381</v>
+        <v>0.0</v>
+      </c>
+      <c r="L147">
+        <v>0.0</v>
       </c>
       <c r="M147" s="1">
-        <v>401624.0</v>
+        <v>95637.2</v>
       </c>
       <c r="N147" s="1">
-        <v>402676.05</v>
+        <v>95637.2</v>
       </c>
       <c r="O147" s="1">
-        <v>0.11</v>
+        <v>0.03</v>
       </c>
       <c r="P147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
-        <v>382</v>
+        <v>326</v>
       </c>
       <c r="B148" t="s">
-        <v>383</v>
+        <v>327</v>
       </c>
       <c r="C148" s="1">
-        <v>200000.0</v>
+        <v>4282.0</v>
       </c>
       <c r="D148" s="1">
-        <v>100.757</v>
+        <v>129.0</v>
       </c>
       <c r="E148" s="1">
-        <v>99.589</v>
+        <v>100.3277673984</v>
       </c>
       <c r="F148" t="s">
         <v>8</v>
       </c>
       <c r="G148">
         <v>1.0</v>
       </c>
       <c r="H148" s="1">
-        <v>199178.0</v>
+        <v>429603.5</v>
       </c>
       <c r="I148" s="1">
-        <v>2336.0</v>
+        <v>122774.5</v>
       </c>
       <c r="J148" s="1">
-        <v>1.1728202913976</v>
+        <v>28.578561394402</v>
       </c>
       <c r="K148">
-        <v>0.09</v>
+        <v>0.0</v>
       </c>
       <c r="L148">
-        <v>184.93</v>
+        <v>0.0</v>
       </c>
       <c r="M148" s="1">
-        <v>201514.0</v>
+        <v>552378.0</v>
       </c>
       <c r="N148" s="1">
-        <v>201698.93</v>
+        <v>552378.0</v>
       </c>
       <c r="O148" s="1">
-        <v>0.06</v>
+        <v>0.16</v>
       </c>
       <c r="P148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
-        <v>384</v>
+        <v>328</v>
       </c>
       <c r="B149" t="s">
-        <v>385</v>
+        <v>329</v>
       </c>
       <c r="C149" s="1">
-        <v>300000.0</v>
+        <v>2990.0</v>
       </c>
       <c r="D149" s="1">
-        <v>104.172</v>
+        <v>88.42</v>
       </c>
       <c r="E149" s="1">
-        <v>98.769</v>
+        <v>101.2</v>
       </c>
       <c r="F149" t="s">
         <v>8</v>
       </c>
       <c r="G149">
         <v>1.0</v>
       </c>
       <c r="H149" s="1">
-        <v>296307.0</v>
+        <v>302588.0</v>
       </c>
       <c r="I149" s="1">
-        <v>16209.0</v>
+        <v>-38212.2</v>
       </c>
       <c r="J149" s="1">
-        <v>5.4703398839717</v>
+        <v>-12.628458498024</v>
       </c>
       <c r="K149">
-        <v>1.57</v>
-[...2 lines deleted...]
-        <v>386</v>
+        <v>0.0</v>
+      </c>
+      <c r="L149">
+        <v>0.0</v>
       </c>
       <c r="M149" s="1">
-        <v>312516.0</v>
+        <v>264375.8</v>
       </c>
       <c r="N149" s="1">
-        <v>317229.7</v>
+        <v>264375.8</v>
       </c>
       <c r="O149" s="1">
-        <v>0.09</v>
+        <v>0.08</v>
       </c>
       <c r="P149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
-        <v>387</v>
+        <v>330</v>
       </c>
       <c r="B150" t="s">
-        <v>388</v>
+        <v>331</v>
       </c>
       <c r="C150" s="1">
-        <v>309000.0</v>
+        <v>19241.0</v>
       </c>
       <c r="D150" s="1">
-        <v>101.157</v>
+        <v>24.59</v>
       </c>
       <c r="E150" s="1">
-        <v>99.43</v>
+        <v>38.4773639624</v>
       </c>
       <c r="F150" t="s">
         <v>8</v>
       </c>
       <c r="G150">
         <v>1.0</v>
       </c>
       <c r="H150" s="1">
-        <v>307238.7</v>
+        <v>740342.96</v>
       </c>
       <c r="I150" s="1">
-        <v>5336.43</v>
+        <v>-267206.77</v>
       </c>
       <c r="J150" s="1">
-        <v>1.7369003318918</v>
+        <v>-36.092295657137</v>
       </c>
       <c r="K150">
-        <v>2.76</v>
-[...2 lines deleted...]
-        <v>389</v>
+        <v>0.0</v>
+      </c>
+      <c r="L150">
+        <v>0.0</v>
       </c>
       <c r="M150" s="1">
-        <v>312575.13</v>
+        <v>473136.19</v>
       </c>
       <c r="N150" s="1">
-        <v>321108.61</v>
+        <v>473136.19</v>
       </c>
       <c r="O150" s="1">
-        <v>0.09</v>
+        <v>0.14</v>
       </c>
       <c r="P150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
-        <v>390</v>
+        <v>332</v>
       </c>
       <c r="B151" t="s">
-        <v>391</v>
+        <v>333</v>
       </c>
       <c r="C151" s="1">
-        <v>800000.0</v>
+        <v>22759.0</v>
       </c>
       <c r="D151" s="1">
-        <v>86.54</v>
+        <v>33.36</v>
       </c>
       <c r="E151" s="1">
-        <v>85.96</v>
+        <v>36.9</v>
       </c>
       <c r="F151" t="s">
         <v>8</v>
       </c>
       <c r="G151">
         <v>1.0</v>
       </c>
       <c r="H151" s="1">
-        <v>687680.0</v>
+        <v>839807.1</v>
       </c>
       <c r="I151" s="1">
-        <v>4640.0</v>
+        <v>-80566.86</v>
       </c>
       <c r="J151" s="1">
-        <v>0.67473243369009</v>
+        <v>-9.5934959349593</v>
       </c>
       <c r="K151">
-        <v>0.38</v>
-[...2 lines deleted...]
-        <v>392</v>
+        <v>0.0</v>
+      </c>
+      <c r="L151">
+        <v>0.0</v>
       </c>
       <c r="M151" s="1">
-        <v>692320.0</v>
+        <v>759240.24</v>
       </c>
       <c r="N151" s="1">
-        <v>695374.79</v>
+        <v>759240.24</v>
       </c>
       <c r="O151" s="1">
-        <v>0.19</v>
+        <v>0.22</v>
       </c>
       <c r="P151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152" t="s">
-        <v>393</v>
+        <v>334</v>
       </c>
       <c r="B152" t="s">
-        <v>394</v>
+        <v>335</v>
       </c>
       <c r="C152" s="1">
-        <v>300000.0</v>
+        <v>16800.0</v>
       </c>
       <c r="D152" s="1">
-        <v>100.735</v>
+        <v>23.26</v>
       </c>
       <c r="E152" s="1">
-        <v>100.65</v>
+        <v>31.0668738095</v>
       </c>
       <c r="F152" t="s">
         <v>8</v>
       </c>
       <c r="G152">
         <v>1.0</v>
       </c>
       <c r="H152" s="1">
-        <v>301950.0</v>
+        <v>521923.48</v>
       </c>
       <c r="I152" s="1">
-        <v>255.0</v>
+        <v>-131155.48</v>
       </c>
       <c r="J152" s="1">
-        <v>0.084451068057625</v>
+        <v>-25.129254579618</v>
       </c>
       <c r="K152">
-        <v>0.32</v>
+        <v>0.0</v>
       </c>
       <c r="L152">
-        <v>961.64</v>
+        <v>0.0</v>
       </c>
       <c r="M152" s="1">
-        <v>302205.0</v>
+        <v>390768.0</v>
       </c>
       <c r="N152" s="1">
-        <v>303166.64</v>
+        <v>390768.0</v>
       </c>
       <c r="O152" s="1">
-        <v>0.08</v>
+        <v>0.11</v>
       </c>
       <c r="P152">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:16">
       <c r="A153" t="s">
-        <v>395</v>
+        <v>336</v>
       </c>
       <c r="B153" t="s">
-        <v>396</v>
+        <v>337</v>
       </c>
       <c r="C153" s="1">
-        <v>200000.0</v>
+        <v>11133.0</v>
       </c>
       <c r="D153" s="1">
-        <v>100.616</v>
+        <v>65.3</v>
       </c>
       <c r="E153" s="1">
-        <v>100.62</v>
+        <v>117.2265957065</v>
       </c>
       <c r="F153" t="s">
         <v>8</v>
       </c>
       <c r="G153">
         <v>1.0</v>
       </c>
       <c r="H153" s="1">
-        <v>201240.0</v>
+        <v>1305083.69</v>
       </c>
       <c r="I153" s="1">
-        <v>-8.0</v>
+        <v>-578098.79</v>
       </c>
       <c r="J153" s="1">
-        <v>-0.0039753528125621</v>
+        <v>-44.295917145359</v>
       </c>
       <c r="K153">
-        <v>2.39</v>
-[...2 lines deleted...]
-        <v>397</v>
+        <v>0.0</v>
+      </c>
+      <c r="L153">
+        <v>0.0</v>
       </c>
       <c r="M153" s="1">
-        <v>201232.0</v>
+        <v>726984.9</v>
       </c>
       <c r="N153" s="1">
-        <v>206009.4</v>
+        <v>726984.9</v>
       </c>
       <c r="O153" s="1">
-        <v>0.06</v>
+        <v>0.21</v>
       </c>
       <c r="P153">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:16">
       <c r="A154" t="s">
-        <v>398</v>
+        <v>338</v>
       </c>
       <c r="B154" t="s">
-        <v>399</v>
+        <v>339</v>
       </c>
       <c r="C154" s="1">
-        <v>193000.0</v>
+        <v>737.0</v>
       </c>
       <c r="D154" s="1">
-        <v>101.048</v>
+        <v>246.7</v>
       </c>
       <c r="E154" s="1">
-        <v>99.571</v>
+        <v>247.646404342</v>
       </c>
       <c r="F154" t="s">
         <v>8</v>
       </c>
       <c r="G154">
         <v>1.0</v>
       </c>
       <c r="H154" s="1">
-        <v>192172.03</v>
+        <v>0.0</v>
       </c>
       <c r="I154" s="1">
-        <v>2850.61</v>
+        <v>-69750.0</v>
       </c>
       <c r="J154" s="1">
-        <v>1.4833636299726</v>
+        <v>0</v>
       </c>
       <c r="K154">
-        <v>0.97</v>
-[...2 lines deleted...]
-        <v>400</v>
+        <v>0.0</v>
+      </c>
+      <c r="L154">
+        <v>0.0</v>
       </c>
       <c r="M154" s="1">
-        <v>195022.64</v>
+        <v>-69750.0</v>
       </c>
       <c r="N154" s="1">
-        <v>196895.8</v>
+        <v>-69750.0</v>
       </c>
       <c r="O154" s="1">
-        <v>0.05</v>
+        <v>-0.02</v>
       </c>
       <c r="P154">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:16">
       <c r="A155" t="s">
-        <v>401</v>
+        <v>340</v>
       </c>
       <c r="B155" t="s">
-        <v>402</v>
+        <v>341</v>
       </c>
       <c r="C155" s="1">
-        <v>300000.0</v>
+        <v>100.0</v>
       </c>
       <c r="D155" s="1">
-        <v>100.524</v>
+        <v>116.02</v>
       </c>
       <c r="E155" s="1">
-        <v>100.0</v>
+        <v>116.41</v>
       </c>
       <c r="F155" t="s">
         <v>8</v>
       </c>
       <c r="G155">
         <v>1.0</v>
       </c>
       <c r="H155" s="1">
-        <v>300000.0</v>
+        <v>0.0</v>
       </c>
       <c r="I155" s="1">
-        <v>1572.0</v>
+        <v>-149340.0</v>
       </c>
       <c r="J155" s="1">
-        <v>0.524</v>
+        <v>0</v>
       </c>
       <c r="K155">
-        <v>1.33</v>
-[...2 lines deleted...]
-        <v>403</v>
+        <v>0.0</v>
+      </c>
+      <c r="L155">
+        <v>0.0</v>
       </c>
       <c r="M155" s="1">
-        <v>301572.0</v>
+        <v>-149340.0</v>
       </c>
       <c r="N155" s="1">
-        <v>305562.3</v>
+        <v>-149340.0</v>
       </c>
       <c r="O155" s="1">
-        <v>0.08</v>
+        <v>-0.04</v>
       </c>
       <c r="P155">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:16">
       <c r="A156" t="s">
-        <v>404</v>
+        <v>342</v>
       </c>
       <c r="B156" t="s">
-        <v>405</v>
+        <v>343</v>
       </c>
       <c r="C156" s="1">
-        <v>877000.0</v>
+        <v>-8.0</v>
       </c>
       <c r="D156" s="1">
-        <v>100.318</v>
+        <v>117.8</v>
       </c>
       <c r="E156" s="1">
-        <v>100.0</v>
+        <v>119.97</v>
       </c>
       <c r="F156" t="s">
         <v>8</v>
       </c>
       <c r="G156">
         <v>1.0</v>
       </c>
       <c r="H156" s="1">
-        <v>877000.0</v>
+        <v>0.0</v>
       </c>
       <c r="I156" s="1">
-        <v>2788.86</v>
+        <v>17360.0</v>
       </c>
       <c r="J156" s="1">
-        <v>0.318</v>
+        <v>0</v>
       </c>
       <c r="K156">
-        <v>0.33</v>
-[...2 lines deleted...]
-        <v>406</v>
+        <v>0.0</v>
+      </c>
+      <c r="L156">
+        <v>0.0</v>
       </c>
       <c r="M156" s="1">
-        <v>879788.86</v>
+        <v>17360.0</v>
       </c>
       <c r="N156" s="1">
-        <v>882688.49</v>
+        <v>17360.0</v>
       </c>
       <c r="O156" s="1">
-        <v>0.24</v>
+        <v>0.01</v>
       </c>
       <c r="P156">
         <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:16">
       <c r="A157" t="s">
-        <v>407</v>
+        <v>344</v>
       </c>
       <c r="B157" t="s">
-        <v>408</v>
+        <v>345</v>
       </c>
       <c r="C157" s="1">
-        <v>577000.0</v>
+        <v>-50.0</v>
       </c>
       <c r="D157" s="1">
-        <v>100.127</v>
+        <v>126.1</v>
       </c>
       <c r="E157" s="1">
-        <v>100.0</v>
+        <v>127.014761905</v>
       </c>
       <c r="F157" t="s">
         <v>8</v>
       </c>
       <c r="G157">
         <v>1.0</v>
       </c>
       <c r="H157" s="1">
-        <v>577000.0</v>
+        <v>0.0</v>
       </c>
       <c r="I157" s="1">
-        <v>732.79</v>
+        <v>61940.0</v>
       </c>
       <c r="J157" s="1">
-        <v>0.127</v>
+        <v>0</v>
       </c>
       <c r="K157">
-        <v>1.78</v>
-[...2 lines deleted...]
-        <v>409</v>
+        <v>0.0</v>
+      </c>
+      <c r="L157">
+        <v>0.0</v>
       </c>
       <c r="M157" s="1">
-        <v>577732.79</v>
+        <v>61940.0</v>
       </c>
       <c r="N157" s="1">
-        <v>587984.39</v>
+        <v>61940.0</v>
       </c>
       <c r="O157" s="1">
-        <v>0.16</v>
+        <v>0.02</v>
       </c>
       <c r="P157">
         <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:16">
       <c r="A158" t="s">
-        <v>410</v>
+        <v>346</v>
       </c>
       <c r="B158" t="s">
-        <v>411</v>
+        <v>347</v>
       </c>
       <c r="C158" s="1">
-        <v>400000.0</v>
+        <v>-44.0</v>
       </c>
       <c r="D158" s="1">
-        <v>100.653</v>
+        <v>119.74</v>
       </c>
       <c r="E158" s="1">
-        <v>100.42</v>
+        <v>121.64</v>
       </c>
       <c r="F158" t="s">
         <v>8</v>
       </c>
       <c r="G158">
         <v>1.0</v>
       </c>
       <c r="H158" s="1">
-        <v>401680.0</v>
+        <v>0.0</v>
       </c>
       <c r="I158" s="1">
-        <v>932.0</v>
+        <v>83600.0</v>
       </c>
       <c r="J158" s="1">
-        <v>0.2320254929297</v>
+        <v>0</v>
       </c>
       <c r="K158">
-        <v>2.88</v>
-[...2 lines deleted...]
-        <v>412</v>
+        <v>0.0</v>
+      </c>
+      <c r="L158">
+        <v>0.0</v>
       </c>
       <c r="M158" s="1">
-        <v>402612.0</v>
+        <v>83600.0</v>
       </c>
       <c r="N158" s="1">
-        <v>414132.55</v>
+        <v>83600.0</v>
       </c>
       <c r="O158" s="1">
-        <v>0.11</v>
+        <v>0.02</v>
       </c>
       <c r="P158">
         <v>1</v>
       </c>
     </row>
     <row r="159" spans="1:16">
       <c r="A159" t="s">
-        <v>413</v>
+        <v>348</v>
       </c>
       <c r="B159" t="s">
-        <v>414</v>
+        <v>349</v>
       </c>
       <c r="C159" s="1">
-        <v>200000.0</v>
+        <v>593000.0</v>
       </c>
       <c r="D159" s="1">
-        <v>97.037</v>
+        <v>97.682</v>
       </c>
       <c r="E159" s="1">
-        <v>97.286</v>
+        <v>99.52772344</v>
       </c>
       <c r="F159" t="s">
         <v>8</v>
       </c>
       <c r="G159">
         <v>1.0</v>
       </c>
       <c r="H159" s="1">
-        <v>194572.0</v>
+        <v>590199.4</v>
       </c>
       <c r="I159" s="1">
-        <v>-498.0</v>
+        <v>-10945.14</v>
       </c>
       <c r="J159" s="1">
-        <v>-0.2559463848858</v>
+        <v>-1.8544817226178</v>
       </c>
       <c r="K159">
-        <v>0.8</v>
+        <v>0.49</v>
       </c>
       <c r="L159" t="s">
-        <v>415</v>
+        <v>350</v>
       </c>
       <c r="M159" s="1">
-        <v>194074.0</v>
+        <v>579254.26</v>
       </c>
       <c r="N159" s="1">
-        <v>195666.47</v>
+        <v>582140.06</v>
       </c>
       <c r="O159" s="1">
-        <v>0.05</v>
+        <v>0.17</v>
       </c>
       <c r="P159">
         <v>1</v>
       </c>
     </row>
     <row r="160" spans="1:16">
       <c r="A160" t="s">
-        <v>416</v>
+        <v>351</v>
       </c>
       <c r="B160" t="s">
-        <v>417</v>
+        <v>352</v>
       </c>
       <c r="C160" s="1">
-        <v>400000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D160" s="1">
-        <v>100.879</v>
+        <v>101.543</v>
       </c>
       <c r="E160" s="1">
-        <v>99.259</v>
+        <v>99.634</v>
       </c>
       <c r="F160" t="s">
         <v>8</v>
       </c>
       <c r="G160">
         <v>1.0</v>
       </c>
       <c r="H160" s="1">
-        <v>397036.0</v>
+        <v>298902.0</v>
       </c>
       <c r="I160" s="1">
-        <v>6480.0</v>
+        <v>5727.0</v>
       </c>
       <c r="J160" s="1">
-        <v>1.6320938151704</v>
+        <v>1.9160126061385</v>
       </c>
       <c r="K160">
-        <v>0.99</v>
+        <v>2.96</v>
       </c>
       <c r="L160" t="s">
-        <v>418</v>
+        <v>353</v>
       </c>
       <c r="M160" s="1">
-        <v>403516.0</v>
+        <v>304629.0</v>
       </c>
       <c r="N160" s="1">
-        <v>407495.45</v>
+        <v>313510.85</v>
       </c>
       <c r="O160" s="1">
-        <v>0.11</v>
+        <v>0.09</v>
       </c>
       <c r="P160">
         <v>1</v>
       </c>
     </row>
     <row r="161" spans="1:16">
       <c r="A161" t="s">
-        <v>419</v>
+        <v>354</v>
       </c>
       <c r="B161" t="s">
-        <v>420</v>
+        <v>355</v>
       </c>
       <c r="C161" s="1">
-        <v>286000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D161" s="1">
-        <v>99.861</v>
+        <v>101.277</v>
       </c>
       <c r="E161" s="1">
-        <v>99.362</v>
+        <v>99.179</v>
       </c>
       <c r="F161" t="s">
         <v>8</v>
       </c>
       <c r="G161">
         <v>1.0</v>
       </c>
       <c r="H161" s="1">
-        <v>284175.32</v>
+        <v>495895.0</v>
       </c>
       <c r="I161" s="1">
-        <v>1427.14</v>
+        <v>10490.0</v>
       </c>
       <c r="J161" s="1">
-        <v>0.50220406191502</v>
+        <v>2.1153671644199</v>
       </c>
       <c r="K161">
-        <v>0.7</v>
+        <v>0.68</v>
       </c>
       <c r="L161" t="s">
-        <v>421</v>
+        <v>356</v>
       </c>
       <c r="M161" s="1">
-        <v>285602.46</v>
+        <v>506385.0</v>
       </c>
       <c r="N161" s="1">
-        <v>287610.34</v>
+        <v>509782.26</v>
       </c>
       <c r="O161" s="1">
-        <v>0.08</v>
+        <v>0.15</v>
       </c>
       <c r="P161">
         <v>1</v>
       </c>
     </row>
     <row r="162" spans="1:16">
       <c r="A162" t="s">
-        <v>422</v>
+        <v>357</v>
       </c>
       <c r="B162" t="s">
-        <v>423</v>
+        <v>358</v>
       </c>
       <c r="C162" s="1">
-        <v>400000.0</v>
+        <v>149000.0</v>
       </c>
       <c r="D162" s="1">
-        <v>108.407</v>
+        <v>106.891</v>
       </c>
       <c r="E162" s="1">
-        <v>108.1185</v>
+        <v>99.188</v>
       </c>
       <c r="F162" t="s">
         <v>8</v>
       </c>
       <c r="G162">
         <v>1.0</v>
       </c>
       <c r="H162" s="1">
-        <v>432474.0</v>
+        <v>147790.12</v>
       </c>
       <c r="I162" s="1">
-        <v>1154.0</v>
+        <v>11477.47</v>
       </c>
       <c r="J162" s="1">
-        <v>0.26683685030776</v>
+        <v>7.7660604105335</v>
       </c>
       <c r="K162">
-        <v>1.74</v>
+        <v>2.13</v>
       </c>
       <c r="L162" t="s">
-        <v>424</v>
+        <v>359</v>
       </c>
       <c r="M162" s="1">
-        <v>433628.0</v>
+        <v>159267.59</v>
       </c>
       <c r="N162" s="1">
-        <v>440603.34</v>
+        <v>162436.39</v>
       </c>
       <c r="O162" s="1">
-        <v>0.12</v>
+        <v>0.05</v>
       </c>
       <c r="P162">
         <v>1</v>
       </c>
     </row>
     <row r="163" spans="1:16">
       <c r="A163" t="s">
-        <v>425</v>
+        <v>360</v>
       </c>
       <c r="B163" t="s">
-        <v>426</v>
+        <v>361</v>
       </c>
       <c r="C163" s="1">
         <v>400000.0</v>
       </c>
       <c r="D163" s="1">
-        <v>102.838</v>
+        <v>101.802</v>
       </c>
       <c r="E163" s="1">
-        <v>100.4</v>
+        <v>99.89</v>
       </c>
       <c r="F163" t="s">
         <v>8</v>
       </c>
       <c r="G163">
         <v>1.0</v>
       </c>
       <c r="H163" s="1">
-        <v>401600.0</v>
+        <v>399560.0</v>
       </c>
       <c r="I163" s="1">
-        <v>9752.0</v>
+        <v>7648.0</v>
       </c>
       <c r="J163" s="1">
-        <v>2.4282868525896</v>
+        <v>1.9141055160677</v>
       </c>
       <c r="K163">
-        <v>2.73</v>
+        <v>4.08</v>
       </c>
       <c r="L163" t="s">
-        <v>427</v>
+        <v>362</v>
       </c>
       <c r="M163" s="1">
-        <v>411352.0</v>
+        <v>407208.0</v>
       </c>
       <c r="N163" s="1">
-        <v>422265.7</v>
+        <v>423528.55</v>
       </c>
       <c r="O163" s="1">
         <v>0.12</v>
       </c>
       <c r="P163">
         <v>1</v>
       </c>
     </row>
     <row r="164" spans="1:16">
       <c r="A164" t="s">
-        <v>428</v>
+        <v>363</v>
       </c>
       <c r="B164" t="s">
-        <v>429</v>
+        <v>364</v>
       </c>
       <c r="C164" s="1">
-        <v>695000.0</v>
+        <v>408000.0</v>
       </c>
       <c r="D164" s="1">
-        <v>99.899</v>
+        <v>98.164</v>
       </c>
       <c r="E164" s="1">
-        <v>99.228</v>
+        <v>99.33</v>
       </c>
       <c r="F164" t="s">
         <v>8</v>
       </c>
       <c r="G164">
         <v>1.0</v>
       </c>
       <c r="H164" s="1">
-        <v>689634.6</v>
+        <v>405266.4</v>
       </c>
       <c r="I164" s="1">
-        <v>4663.45</v>
+        <v>-4757.28</v>
       </c>
       <c r="J164" s="1">
-        <v>0.67622042165518</v>
+        <v>-1.1738648947951</v>
       </c>
       <c r="K164">
-        <v>2.24</v>
+        <v>1.11</v>
       </c>
       <c r="L164" t="s">
-        <v>430</v>
+        <v>365</v>
       </c>
       <c r="M164" s="1">
-        <v>694298.05</v>
+        <v>400509.12</v>
       </c>
       <c r="N164" s="1">
-        <v>709899.85</v>
+        <v>405036.24</v>
       </c>
       <c r="O164" s="1">
-        <v>0.19</v>
+        <v>0.12</v>
       </c>
       <c r="P164">
         <v>1</v>
       </c>
     </row>
     <row r="165" spans="1:16">
       <c r="A165" t="s">
-        <v>431</v>
+        <v>366</v>
       </c>
       <c r="B165" t="s">
-        <v>432</v>
+        <v>367</v>
       </c>
       <c r="C165" s="1">
         <v>400000.0</v>
       </c>
       <c r="D165" s="1">
-        <v>100.522</v>
+        <v>96.761</v>
       </c>
       <c r="E165" s="1">
-        <v>99.517</v>
+        <v>99.253</v>
       </c>
       <c r="F165" t="s">
         <v>8</v>
       </c>
       <c r="G165">
         <v>1.0</v>
       </c>
       <c r="H165" s="1">
-        <v>398068.0</v>
+        <v>397012.0</v>
       </c>
       <c r="I165" s="1">
-        <v>4020.0</v>
+        <v>-9968.0</v>
       </c>
       <c r="J165" s="1">
-        <v>1.0098777093361</v>
+        <v>-2.5107553424078</v>
       </c>
       <c r="K165">
-        <v>2.3</v>
+        <v>1.11</v>
       </c>
       <c r="L165" t="s">
-        <v>433</v>
+        <v>368</v>
       </c>
       <c r="M165" s="1">
-        <v>402088.0</v>
+        <v>387044.0</v>
       </c>
       <c r="N165" s="1">
-        <v>411297.59</v>
+        <v>391482.36</v>
       </c>
       <c r="O165" s="1">
         <v>0.11</v>
       </c>
       <c r="P165">
         <v>1</v>
       </c>
     </row>
     <row r="166" spans="1:16">
       <c r="A166" t="s">
-        <v>434</v>
+        <v>369</v>
       </c>
       <c r="B166" t="s">
-        <v>435</v>
+        <v>370</v>
       </c>
       <c r="C166" s="1">
-        <v>488000.0</v>
+        <v>413000.0</v>
       </c>
       <c r="D166" s="1">
-        <v>99.374</v>
+        <v>100.352</v>
       </c>
       <c r="E166" s="1">
-        <v>98.16301844</v>
+        <v>99.955</v>
       </c>
       <c r="F166" t="s">
         <v>8</v>
       </c>
       <c r="G166">
         <v>1.0</v>
       </c>
       <c r="H166" s="1">
-        <v>479035.53</v>
+        <v>412814.15</v>
       </c>
       <c r="I166" s="1">
-        <v>5909.59</v>
+        <v>1639.61</v>
       </c>
       <c r="J166" s="1">
-        <v>1.2336433583538</v>
+        <v>0.39717873042869</v>
       </c>
       <c r="K166">
-        <v>0.49</v>
-[...2 lines deleted...]
-        <v>436</v>
+        <v>0.0</v>
+      </c>
+      <c r="L166">
+        <v>0.0</v>
       </c>
       <c r="M166" s="1">
-        <v>484945.12</v>
+        <v>414453.76</v>
       </c>
       <c r="N166" s="1">
-        <v>487351.7</v>
+        <v>414453.76</v>
       </c>
       <c r="O166" s="1">
-        <v>0.13</v>
+        <v>0.12</v>
       </c>
       <c r="P166">
         <v>1</v>
       </c>
     </row>
     <row r="167" spans="1:16">
       <c r="A167" t="s">
-        <v>437</v>
+        <v>371</v>
       </c>
       <c r="B167" t="s">
-        <v>438</v>
+        <v>372</v>
       </c>
       <c r="C167" s="1">
-        <v>694000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D167" s="1">
-        <v>92.357</v>
+        <v>101.185</v>
       </c>
       <c r="E167" s="1">
-        <v>83.26116715</v>
+        <v>100.69583</v>
       </c>
       <c r="F167" t="s">
         <v>8</v>
       </c>
       <c r="G167">
         <v>1.0</v>
       </c>
       <c r="H167" s="1">
-        <v>577832.5</v>
+        <v>302087.49</v>
       </c>
       <c r="I167" s="1">
-        <v>63125.08</v>
+        <v>1467.51</v>
       </c>
       <c r="J167" s="1">
-        <v>10.924459942977</v>
+        <v>0.48578972932643</v>
       </c>
       <c r="K167">
-        <v>0.86</v>
+        <v>3.28</v>
       </c>
       <c r="L167" t="s">
-        <v>439</v>
+        <v>373</v>
       </c>
       <c r="M167" s="1">
-        <v>640957.58</v>
+        <v>303555.0</v>
       </c>
       <c r="N167" s="1">
-        <v>646946.9</v>
+        <v>313393.36</v>
       </c>
       <c r="O167" s="1">
-        <v>0.18</v>
+        <v>0.09</v>
       </c>
       <c r="P167">
         <v>1</v>
       </c>
     </row>
     <row r="168" spans="1:16">
       <c r="A168" t="s">
-        <v>440</v>
+        <v>374</v>
       </c>
       <c r="B168" t="s">
-        <v>441</v>
+        <v>375</v>
       </c>
       <c r="C168" s="1">
-        <v>600000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D168" s="1">
-        <v>103.957</v>
+        <v>110.037</v>
       </c>
       <c r="E168" s="1">
-        <v>99.329</v>
+        <v>100.019</v>
       </c>
       <c r="F168" t="s">
         <v>8</v>
       </c>
       <c r="G168">
         <v>1.0</v>
       </c>
       <c r="H168" s="1">
-        <v>595974.0</v>
+        <v>500095.0</v>
       </c>
       <c r="I168" s="1">
-        <v>27768.0</v>
+        <v>50090.0</v>
       </c>
       <c r="J168" s="1">
-        <v>4.6592636591529</v>
+        <v>10.016096941581</v>
       </c>
       <c r="K168">
-        <v>0.51</v>
+        <v>3.8</v>
       </c>
       <c r="L168" t="s">
-        <v>442</v>
+        <v>376</v>
       </c>
       <c r="M168" s="1">
-        <v>623742.0</v>
+        <v>550185.0</v>
       </c>
       <c r="N168" s="1">
-        <v>626799.53</v>
+        <v>569172.84</v>
       </c>
       <c r="O168" s="1">
         <v>0.17</v>
       </c>
       <c r="P168">
         <v>1</v>
       </c>
     </row>
     <row r="169" spans="1:16">
       <c r="A169" t="s">
-        <v>443</v>
+        <v>377</v>
       </c>
       <c r="B169" t="s">
-        <v>444</v>
+        <v>378</v>
       </c>
       <c r="C169" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D169" s="1">
-        <v>91.074</v>
+        <v>104.876</v>
       </c>
       <c r="E169" s="1">
-        <v>89.875</v>
+        <v>106.65</v>
       </c>
       <c r="F169" t="s">
         <v>8</v>
       </c>
       <c r="G169">
         <v>1.0</v>
       </c>
       <c r="H169" s="1">
-        <v>89875.0</v>
+        <v>213300.0</v>
       </c>
       <c r="I169" s="1">
-        <v>1199.0</v>
+        <v>-3548.0</v>
       </c>
       <c r="J169" s="1">
-        <v>1.3340751043115</v>
+        <v>-1.6633849038912</v>
       </c>
       <c r="K169">
-        <v>0.03</v>
-[...2 lines deleted...]
-        <v>27.4</v>
+        <v>4.27</v>
+      </c>
+      <c r="L169" t="s">
+        <v>379</v>
       </c>
       <c r="M169" s="1">
-        <v>91074.0</v>
+        <v>209752.0</v>
       </c>
       <c r="N169" s="1">
-        <v>91101.4</v>
+        <v>218299.95</v>
       </c>
       <c r="O169" s="1">
-        <v>0.02</v>
+        <v>0.06</v>
       </c>
       <c r="P169">
         <v>1</v>
       </c>
     </row>
     <row r="170" spans="1:16">
       <c r="A170" t="s">
-        <v>445</v>
+        <v>380</v>
       </c>
       <c r="B170" t="s">
-        <v>446</v>
+        <v>381</v>
       </c>
       <c r="C170" s="1">
-        <v>100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D170" s="1">
-        <v>91.421</v>
+        <v>97.374</v>
       </c>
       <c r="E170" s="1">
-        <v>89.875</v>
+        <v>99.433</v>
       </c>
       <c r="F170" t="s">
         <v>8</v>
       </c>
       <c r="G170">
         <v>1.0</v>
       </c>
       <c r="H170" s="1">
-        <v>89875.0</v>
+        <v>298299.0</v>
       </c>
       <c r="I170" s="1">
-        <v>1546.0</v>
+        <v>-6177.0</v>
       </c>
       <c r="J170" s="1">
-        <v>1.7201668984701</v>
+        <v>-2.0707411020486</v>
       </c>
       <c r="K170">
-        <v>0.11</v>
-[...2 lines deleted...]
-        <v>110.27</v>
+        <v>2.61</v>
+      </c>
+      <c r="L170" t="s">
+        <v>382</v>
       </c>
       <c r="M170" s="1">
-        <v>91421.0</v>
+        <v>292122.0</v>
       </c>
       <c r="N170" s="1">
-        <v>91531.27</v>
+        <v>299963.1</v>
       </c>
       <c r="O170" s="1">
-        <v>0.02</v>
+        <v>0.09</v>
       </c>
       <c r="P170">
         <v>1</v>
       </c>
     </row>
     <row r="171" spans="1:16">
       <c r="A171" t="s">
-        <v>447</v>
+        <v>383</v>
       </c>
       <c r="B171" t="s">
-        <v>448</v>
+        <v>384</v>
       </c>
       <c r="C171" s="1">
-        <v>1410000.0</v>
+        <v>171000.0</v>
       </c>
       <c r="D171" s="1">
-        <v>99.436</v>
+        <v>95.761</v>
       </c>
       <c r="E171" s="1">
-        <v>98.328</v>
+        <v>98.803</v>
       </c>
       <c r="F171" t="s">
         <v>8</v>
       </c>
       <c r="G171">
         <v>1.0</v>
       </c>
       <c r="H171" s="1">
-        <v>1386424.8</v>
+        <v>168953.13</v>
       </c>
       <c r="I171" s="1">
-        <v>15622.8</v>
+        <v>-5201.82</v>
       </c>
       <c r="J171" s="1">
-        <v>1.1268407778049</v>
+        <v>-3.078853880955</v>
       </c>
       <c r="K171">
-        <v>0.55</v>
+        <v>1.28</v>
       </c>
       <c r="L171" t="s">
-        <v>449</v>
+        <v>385</v>
       </c>
       <c r="M171" s="1">
-        <v>1402047.6</v>
+        <v>163751.31</v>
       </c>
       <c r="N171" s="1">
-        <v>1409870.2</v>
+        <v>165948.54</v>
       </c>
       <c r="O171" s="1">
-        <v>0.38</v>
+        <v>0.05</v>
       </c>
       <c r="P171">
         <v>1</v>
       </c>
     </row>
     <row r="172" spans="1:16">
       <c r="A172" t="s">
-        <v>450</v>
+        <v>386</v>
       </c>
       <c r="B172" t="s">
-        <v>451</v>
+        <v>387</v>
       </c>
       <c r="C172" s="1">
-        <v>2020000.0</v>
+        <v>241000.0</v>
       </c>
       <c r="D172" s="1">
-        <v>100.554</v>
+        <v>97.725</v>
       </c>
       <c r="E172" s="1">
-        <v>100.369</v>
+        <v>99.726</v>
       </c>
       <c r="F172" t="s">
         <v>8</v>
       </c>
       <c r="G172">
         <v>1.0</v>
       </c>
       <c r="H172" s="1">
-        <v>2027453.8</v>
+        <v>240339.66</v>
       </c>
       <c r="I172" s="1">
-        <v>3737.0</v>
+        <v>-4822.41</v>
       </c>
       <c r="J172" s="1">
-        <v>0.18431985971764</v>
+        <v>-2.0064978039829</v>
       </c>
       <c r="K172">
-        <v>0.67</v>
-[...2 lines deleted...]
-        <v>452</v>
+        <v>0.29</v>
+      </c>
+      <c r="L172">
+        <v>693.29</v>
       </c>
       <c r="M172" s="1">
-        <v>2031190.8</v>
+        <v>235517.25</v>
       </c>
       <c r="N172" s="1">
-        <v>2044639.02</v>
+        <v>236210.54</v>
       </c>
       <c r="O172" s="1">
-        <v>0.56</v>
+        <v>0.07</v>
       </c>
       <c r="P172">
         <v>1</v>
       </c>
     </row>
     <row r="173" spans="1:16">
       <c r="A173" t="s">
-        <v>453</v>
+        <v>388</v>
       </c>
       <c r="B173" t="s">
-        <v>454</v>
+        <v>389</v>
       </c>
       <c r="C173" s="1">
-        <v>1990000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D173" s="1">
-        <v>89.788</v>
+        <v>98.373</v>
       </c>
       <c r="E173" s="1">
-        <v>90.9161809</v>
+        <v>100.0</v>
       </c>
       <c r="F173" t="s">
         <v>8</v>
       </c>
       <c r="G173">
         <v>1.0</v>
       </c>
       <c r="H173" s="1">
-        <v>1809232.0</v>
+        <v>400000.0</v>
       </c>
       <c r="I173" s="1">
-        <v>-22450.8</v>
+        <v>-6508.0</v>
       </c>
       <c r="J173" s="1">
-        <v>-1.2409022170733</v>
+        <v>-1.627</v>
       </c>
       <c r="K173">
-        <v>1.3</v>
+        <v>3.46</v>
       </c>
       <c r="L173" t="s">
-        <v>455</v>
+        <v>390</v>
       </c>
       <c r="M173" s="1">
-        <v>1786781.2</v>
+        <v>393492.0</v>
       </c>
       <c r="N173" s="1">
-        <v>1812726.17</v>
+        <v>407324.88</v>
       </c>
       <c r="O173" s="1">
-        <v>0.49</v>
+        <v>0.12</v>
       </c>
       <c r="P173">
         <v>1</v>
       </c>
     </row>
     <row r="174" spans="1:16">
       <c r="A174" t="s">
-        <v>456</v>
+        <v>391</v>
       </c>
       <c r="B174" t="s">
-        <v>457</v>
+        <v>392</v>
       </c>
       <c r="C174" s="1">
-        <v>1310103.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D174" s="1">
-        <v>102.732</v>
+        <v>97.899</v>
       </c>
       <c r="E174" s="1">
-        <v>99.67399968</v>
+        <v>97.673</v>
       </c>
       <c r="F174" t="s">
         <v>8</v>
       </c>
       <c r="G174">
         <v>1.0</v>
       </c>
       <c r="H174" s="1">
-        <v>1305832.06</v>
+        <v>781384.0</v>
       </c>
       <c r="I174" s="1">
-        <v>40062.95</v>
+        <v>1808.0</v>
       </c>
       <c r="J174" s="1">
-        <v>3.0680017153201</v>
+        <v>0.23138431296264</v>
       </c>
       <c r="K174">
-        <v>0.68</v>
+        <v>2.98</v>
       </c>
       <c r="L174" t="s">
-        <v>458</v>
+        <v>393</v>
       </c>
       <c r="M174" s="1">
-        <v>1345895.01</v>
+        <v>783192.0</v>
       </c>
       <c r="N174" s="1">
-        <v>1354738.21</v>
+        <v>807049.53</v>
       </c>
       <c r="O174" s="1">
-        <v>0.37</v>
+        <v>0.23</v>
       </c>
       <c r="P174">
         <v>1</v>
       </c>
     </row>
     <row r="175" spans="1:16">
       <c r="A175" t="s">
-        <v>459</v>
+        <v>394</v>
       </c>
       <c r="B175" t="s">
-        <v>460</v>
+        <v>395</v>
       </c>
       <c r="C175" s="1">
-        <v>300000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D175" s="1">
-        <v>100.57</v>
+        <v>100.019</v>
       </c>
       <c r="E175" s="1">
-        <v>99.766</v>
+        <v>100.3796</v>
       </c>
       <c r="F175" t="s">
         <v>8</v>
       </c>
       <c r="G175">
         <v>1.0</v>
       </c>
       <c r="H175" s="1">
-        <v>299298.0</v>
+        <v>501898.0</v>
       </c>
       <c r="I175" s="1">
-        <v>2412.0</v>
+        <v>-1803.0</v>
       </c>
       <c r="J175" s="1">
-        <v>0.80588577270814</v>
+        <v>-0.3592363388577</v>
       </c>
       <c r="K175">
-        <v>1.94</v>
+        <v>2.95</v>
       </c>
       <c r="L175" t="s">
-        <v>461</v>
+        <v>396</v>
       </c>
       <c r="M175" s="1">
-        <v>301710.0</v>
+        <v>500095.0</v>
       </c>
       <c r="N175" s="1">
-        <v>307543.56</v>
+        <v>514841.99</v>
       </c>
       <c r="O175" s="1">
-        <v>0.08</v>
+        <v>0.15</v>
       </c>
       <c r="P175">
         <v>1</v>
       </c>
     </row>
     <row r="176" spans="1:16">
       <c r="A176" t="s">
-        <v>462</v>
+        <v>397</v>
       </c>
       <c r="B176" t="s">
-        <v>463</v>
+        <v>398</v>
       </c>
       <c r="C176" s="1">
-        <v>347000.0</v>
+        <v>361000.0</v>
       </c>
       <c r="D176" s="1">
-        <v>100.227</v>
+        <v>98.586</v>
       </c>
       <c r="E176" s="1">
-        <v>99.945</v>
+        <v>100.99096676</v>
       </c>
       <c r="F176" t="s">
         <v>8</v>
       </c>
       <c r="G176">
         <v>1.0</v>
       </c>
       <c r="H176" s="1">
-        <v>346809.15</v>
+        <v>364577.39</v>
       </c>
       <c r="I176" s="1">
-        <v>978.54</v>
+        <v>-8681.93</v>
       </c>
       <c r="J176" s="1">
-        <v>0.28215518535194</v>
+        <v>-2.3813681918124</v>
       </c>
       <c r="K176">
-        <v>0.67</v>
+        <v>2.04</v>
       </c>
       <c r="L176" t="s">
-        <v>464</v>
+        <v>399</v>
       </c>
       <c r="M176" s="1">
-        <v>347787.69</v>
+        <v>355895.46</v>
       </c>
       <c r="N176" s="1">
-        <v>350123.52</v>
+        <v>363254.97</v>
       </c>
       <c r="O176" s="1">
-        <v>0.1</v>
+        <v>0.11</v>
       </c>
       <c r="P176">
         <v>1</v>
       </c>
     </row>
     <row r="177" spans="1:16">
       <c r="A177" t="s">
-        <v>465</v>
+        <v>400</v>
       </c>
       <c r="B177" t="s">
-        <v>466</v>
+        <v>401</v>
       </c>
       <c r="C177" s="1">
-        <v>333000.0</v>
+        <v>596000.0</v>
       </c>
       <c r="D177" s="1">
-        <v>100.227</v>
+        <v>90.099</v>
       </c>
       <c r="E177" s="1">
-        <v>99.682</v>
+        <v>87.71275</v>
       </c>
       <c r="F177" t="s">
         <v>8</v>
       </c>
       <c r="G177">
         <v>1.0</v>
       </c>
       <c r="H177" s="1">
-        <v>331941.06</v>
+        <v>522767.99</v>
       </c>
       <c r="I177" s="1">
-        <v>1814.85</v>
+        <v>14222.05</v>
       </c>
       <c r="J177" s="1">
-        <v>0.54673862883971</v>
+        <v>2.7205280874217</v>
       </c>
       <c r="K177">
-        <v>0.61</v>
-[...2 lines deleted...]
-        <v>467</v>
+        <v>0.0</v>
+      </c>
+      <c r="L177">
+        <v>0.0</v>
       </c>
       <c r="M177" s="1">
-        <v>333755.91</v>
+        <v>536990.04</v>
       </c>
       <c r="N177" s="1">
-        <v>335788.12</v>
+        <v>536990.04</v>
       </c>
       <c r="O177" s="1">
-        <v>0.09</v>
+        <v>0.16</v>
       </c>
       <c r="P177">
         <v>1</v>
       </c>
     </row>
     <row r="178" spans="1:16">
       <c r="A178" t="s">
-        <v>468</v>
+        <v>402</v>
       </c>
       <c r="B178" t="s">
-        <v>469</v>
+        <v>403</v>
       </c>
       <c r="C178" s="1">
-        <v>2654000.0</v>
+        <v>2880000.0</v>
       </c>
       <c r="D178" s="1">
-        <v>89.586</v>
+        <v>60.129</v>
       </c>
       <c r="E178" s="1">
-        <v>88.18168877</v>
+        <v>69.08037222</v>
       </c>
       <c r="F178" t="s">
         <v>8</v>
       </c>
       <c r="G178">
         <v>1.0</v>
       </c>
       <c r="H178" s="1">
-        <v>2340342.02</v>
+        <v>1989514.72</v>
       </c>
       <c r="I178" s="1">
-        <v>37270.42</v>
+        <v>-257799.52</v>
       </c>
       <c r="J178" s="1">
-        <v>1.5925202248858</v>
+        <v>-12.957909655476</v>
       </c>
       <c r="K178">
         <v>0.0</v>
       </c>
       <c r="L178">
         <v>0.0</v>
       </c>
       <c r="M178" s="1">
-        <v>2377612.44</v>
+        <v>1731715.2</v>
       </c>
       <c r="N178" s="1">
-        <v>2377612.44</v>
+        <v>1731715.2</v>
       </c>
       <c r="O178" s="1">
-        <v>0.65</v>
+        <v>0.5</v>
       </c>
       <c r="P178">
         <v>1</v>
       </c>
     </row>
     <row r="179" spans="1:16">
       <c r="A179" t="s">
-        <v>470</v>
+        <v>404</v>
       </c>
       <c r="B179" t="s">
-        <v>471</v>
+        <v>405</v>
       </c>
       <c r="C179" s="1">
-        <v>455000.0</v>
+        <v>458400.0</v>
       </c>
       <c r="D179" s="1">
-        <v>64.039</v>
+        <v>98.485</v>
       </c>
       <c r="E179" s="1">
-        <v>73.7520967</v>
+        <v>99.59599913</v>
       </c>
       <c r="F179" t="s">
         <v>8</v>
       </c>
       <c r="G179">
         <v>1.0</v>
       </c>
       <c r="H179" s="1">
-        <v>335572.04</v>
+        <v>456548.06</v>
       </c>
       <c r="I179" s="1">
-        <v>-44194.59</v>
+        <v>-5092.82</v>
       </c>
       <c r="J179" s="1">
-        <v>-13.169926195281</v>
+        <v>-1.1155057804867</v>
       </c>
       <c r="K179">
-        <v>0.11</v>
-[...2 lines deleted...]
-        <v>501.75</v>
+        <v>0.23</v>
+      </c>
+      <c r="L179" t="s">
+        <v>406</v>
       </c>
       <c r="M179" s="1">
-        <v>291377.45</v>
+        <v>451455.24</v>
       </c>
       <c r="N179" s="1">
-        <v>291879.2</v>
+        <v>452492.61</v>
       </c>
       <c r="O179" s="1">
-        <v>0.08</v>
+        <v>0.13</v>
       </c>
       <c r="P179">
         <v>1</v>
       </c>
     </row>
     <row r="180" spans="1:16">
       <c r="A180" t="s">
-        <v>472</v>
+        <v>407</v>
       </c>
       <c r="B180" t="s">
-        <v>473</v>
+        <v>408</v>
       </c>
       <c r="C180" s="1">
-        <v>838000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D180" s="1">
-        <v>95.879</v>
+        <v>88.517</v>
       </c>
       <c r="E180" s="1">
-        <v>93.98170644</v>
+        <v>89.945602</v>
       </c>
       <c r="F180" t="s">
         <v>8</v>
       </c>
       <c r="G180">
         <v>1.0</v>
       </c>
       <c r="H180" s="1">
-        <v>787566.7</v>
+        <v>449728.01</v>
       </c>
       <c r="I180" s="1">
-        <v>15899.32</v>
+        <v>-7143.01</v>
       </c>
       <c r="J180" s="1">
-        <v>2.0187902815089</v>
+        <v>-1.5882955566855</v>
       </c>
       <c r="K180">
-        <v>0.22</v>
+        <v>0.62</v>
       </c>
       <c r="L180" t="s">
-        <v>474</v>
+        <v>409</v>
       </c>
       <c r="M180" s="1">
-        <v>803466.02</v>
+        <v>442585.0</v>
       </c>
       <c r="N180" s="1">
-        <v>805314.21</v>
+        <v>445674.04</v>
       </c>
       <c r="O180" s="1">
-        <v>0.22</v>
+        <v>0.13</v>
       </c>
       <c r="P180">
         <v>1</v>
       </c>
     </row>
     <row r="181" spans="1:16">
       <c r="A181" t="s">
-        <v>475</v>
+        <v>410</v>
       </c>
       <c r="B181" t="s">
-        <v>476</v>
+        <v>411</v>
       </c>
       <c r="C181" s="1">
-        <v>455000.0</v>
+        <v>266000.0</v>
       </c>
       <c r="D181" s="1">
-        <v>87.536</v>
+        <v>88.493</v>
       </c>
       <c r="E181" s="1">
-        <v>92.08948352</v>
+        <v>84.29</v>
       </c>
       <c r="F181" t="s">
         <v>8</v>
       </c>
       <c r="G181">
         <v>1.0</v>
       </c>
       <c r="H181" s="1">
-        <v>419007.15</v>
+        <v>224211.4</v>
       </c>
       <c r="I181" s="1">
-        <v>-20718.35</v>
+        <v>11179.98</v>
       </c>
       <c r="J181" s="1">
-        <v>-4.9446292264941</v>
+        <v>4.9863566259343</v>
       </c>
       <c r="K181">
-        <v>0.97</v>
+        <v>1.3</v>
       </c>
       <c r="L181" t="s">
-        <v>477</v>
+        <v>412</v>
       </c>
       <c r="M181" s="1">
-        <v>398288.8</v>
+        <v>235391.38</v>
       </c>
       <c r="N181" s="1">
-        <v>402692.33</v>
+        <v>238848.47</v>
       </c>
       <c r="O181" s="1">
-        <v>0.11</v>
+        <v>0.07</v>
       </c>
       <c r="P181">
         <v>1</v>
       </c>
     </row>
     <row r="182" spans="1:16">
       <c r="A182" t="s">
-        <v>478</v>
+        <v>413</v>
       </c>
       <c r="B182" t="s">
-        <v>479</v>
+        <v>414</v>
       </c>
       <c r="C182" s="1">
-        <v>540000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D182" s="1">
-        <v>100.157</v>
+        <v>101.104</v>
       </c>
       <c r="E182" s="1">
-        <v>99.998</v>
+        <v>99.104</v>
       </c>
       <c r="F182" t="s">
         <v>8</v>
       </c>
       <c r="G182">
         <v>1.0</v>
       </c>
       <c r="H182" s="1">
-        <v>539989.2</v>
+        <v>792832.0</v>
       </c>
       <c r="I182" s="1">
-        <v>858.6</v>
+        <v>16000.0</v>
       </c>
       <c r="J182" s="1">
-        <v>0.1590031800636</v>
+        <v>2.0180820148531</v>
       </c>
       <c r="K182">
-        <v>0.05</v>
-[...2 lines deleted...]
-        <v>293.38</v>
+        <v>0.69</v>
+      </c>
+      <c r="L182" t="s">
+        <v>415</v>
       </c>
       <c r="M182" s="1">
-        <v>540847.8</v>
+        <v>808832.0</v>
       </c>
       <c r="N182" s="1">
-        <v>541141.18</v>
+        <v>814314.19</v>
       </c>
       <c r="O182" s="1">
-        <v>0.15</v>
+        <v>0.24</v>
       </c>
       <c r="P182">
         <v>1</v>
       </c>
     </row>
     <row r="183" spans="1:16">
       <c r="A183" t="s">
-        <v>480</v>
+        <v>416</v>
       </c>
       <c r="B183" t="s">
-        <v>481</v>
+        <v>417</v>
       </c>
       <c r="C183" s="1">
-        <v>300000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D183" s="1">
-        <v>102.724</v>
+        <v>103.762</v>
       </c>
       <c r="E183" s="1">
-        <v>100.09619333</v>
+        <v>105.76</v>
       </c>
       <c r="F183" t="s">
         <v>8</v>
       </c>
       <c r="G183">
         <v>1.0</v>
       </c>
       <c r="H183" s="1">
-        <v>300288.58</v>
+        <v>423040.0</v>
       </c>
       <c r="I183" s="1">
-        <v>7883.42</v>
+        <v>-7992.0</v>
       </c>
       <c r="J183" s="1">
-        <v>2.6252813210546</v>
+        <v>-1.8891830559758</v>
       </c>
       <c r="K183">
-        <v>1.95</v>
+        <v>0.53</v>
       </c>
       <c r="L183" t="s">
-        <v>482</v>
+        <v>418</v>
       </c>
       <c r="M183" s="1">
-        <v>308172.0</v>
+        <v>415048.0</v>
       </c>
       <c r="N183" s="1">
-        <v>314010.9</v>
+        <v>417184.99</v>
       </c>
       <c r="O183" s="1">
-        <v>0.09</v>
+        <v>0.12</v>
       </c>
       <c r="P183">
         <v>1</v>
       </c>
     </row>
     <row r="184" spans="1:16">
       <c r="A184" t="s">
-        <v>483</v>
+        <v>419</v>
       </c>
       <c r="B184" t="s">
-        <v>484</v>
+        <v>420</v>
       </c>
       <c r="C184" s="1">
-        <v>600000.0</v>
+        <v>480000.0</v>
       </c>
       <c r="D184" s="1">
-        <v>102.763</v>
+        <v>98.16</v>
       </c>
       <c r="E184" s="1">
-        <v>103.1</v>
+        <v>99.799</v>
       </c>
       <c r="F184" t="s">
         <v>8</v>
       </c>
       <c r="G184">
         <v>1.0</v>
       </c>
       <c r="H184" s="1">
-        <v>618600.0</v>
+        <v>479035.2</v>
       </c>
       <c r="I184" s="1">
-        <v>-2022.0</v>
+        <v>-7867.2</v>
       </c>
       <c r="J184" s="1">
-        <v>-0.32686711930165</v>
+        <v>-1.6423010250604</v>
       </c>
       <c r="K184">
-        <v>2.99</v>
+        <v>1.27</v>
       </c>
       <c r="L184" t="s">
-        <v>485</v>
+        <v>421</v>
       </c>
       <c r="M184" s="1">
-        <v>616578.0</v>
+        <v>471168.0</v>
       </c>
       <c r="N184" s="1">
-        <v>634528.68</v>
+        <v>477250.19</v>
       </c>
       <c r="O184" s="1">
-        <v>0.17</v>
+        <v>0.14</v>
       </c>
       <c r="P184">
         <v>1</v>
       </c>
     </row>
     <row r="185" spans="1:16">
       <c r="A185" t="s">
-        <v>486</v>
+        <v>422</v>
       </c>
       <c r="B185" t="s">
-        <v>487</v>
+        <v>423</v>
       </c>
       <c r="C185" s="1">
-        <v>3533000.0</v>
+        <v>396000.0</v>
       </c>
       <c r="D185" s="1">
-        <v>88.613</v>
+        <v>100.245</v>
       </c>
       <c r="E185" s="1">
-        <v>88.7182287</v>
+        <v>99.607</v>
       </c>
       <c r="F185" t="s">
         <v>8</v>
       </c>
       <c r="G185">
         <v>1.0</v>
       </c>
       <c r="H185" s="1">
-        <v>3134415.02</v>
+        <v>394443.72</v>
       </c>
       <c r="I185" s="1">
-        <v>-3717.73</v>
+        <v>2526.48</v>
       </c>
       <c r="J185" s="1">
-        <v>-0.11861001099976</v>
+        <v>0.64051723272461</v>
       </c>
       <c r="K185">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.54</v>
+      </c>
+      <c r="L185" t="s">
+        <v>424</v>
       </c>
       <c r="M185" s="1">
-        <v>3130697.29</v>
+        <v>396970.2</v>
       </c>
       <c r="N185" s="1">
-        <v>3130697.29</v>
+        <v>399093.95</v>
       </c>
       <c r="O185" s="1">
-        <v>0.85</v>
+        <v>0.12</v>
       </c>
       <c r="P185">
         <v>1</v>
       </c>
     </row>
     <row r="186" spans="1:16">
       <c r="A186" t="s">
-        <v>488</v>
+        <v>425</v>
       </c>
       <c r="B186" t="s">
-        <v>489</v>
+        <v>426</v>
       </c>
       <c r="C186" s="1">
-        <v>6016289.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D186" s="1">
-        <v>98.352</v>
+        <v>99.684</v>
       </c>
       <c r="E186" s="1">
-        <v>114.38153736</v>
+        <v>99.991</v>
       </c>
       <c r="F186" t="s">
         <v>8</v>
       </c>
       <c r="G186">
         <v>1.0</v>
       </c>
       <c r="H186" s="1">
-        <v>6881523.85</v>
+        <v>299973.0</v>
       </c>
       <c r="I186" s="1">
-        <v>200879.2</v>
+        <v>-921.0</v>
       </c>
       <c r="J186" s="1">
-        <v>2.9191092609524</v>
+        <v>-0.30702763248692</v>
       </c>
       <c r="K186">
-        <v>0.12</v>
+        <v>2.68</v>
       </c>
       <c r="L186" t="s">
-        <v>490</v>
+        <v>427</v>
       </c>
       <c r="M186" s="1">
-        <v>7082403.05</v>
+        <v>299052.0</v>
       </c>
       <c r="N186" s="1">
-        <v>7089485.75</v>
+        <v>307106.79</v>
       </c>
       <c r="O186" s="1">
-        <v>1.94</v>
+        <v>0.09</v>
       </c>
       <c r="P186">
         <v>1</v>
       </c>
     </row>
     <row r="187" spans="1:16">
       <c r="A187" t="s">
-        <v>491</v>
+        <v>428</v>
       </c>
       <c r="B187" t="s">
-        <v>492</v>
+        <v>429</v>
       </c>
       <c r="C187" s="1">
-        <v>1346889.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D187" s="1">
-        <v>96.577</v>
+        <v>94.142</v>
       </c>
       <c r="E187" s="1">
-        <v>112.6789186</v>
+        <v>91.473</v>
       </c>
       <c r="F187" t="s">
         <v>8</v>
       </c>
       <c r="G187">
         <v>1.0</v>
       </c>
       <c r="H187" s="1">
-        <v>1517659.96</v>
+        <v>274419.0</v>
       </c>
       <c r="I187" s="1">
-        <v>79027.6</v>
+        <v>8007.0</v>
       </c>
       <c r="J187" s="1">
-        <v>5.2072006959978</v>
+        <v>2.9178008811343</v>
       </c>
       <c r="K187">
-        <v>0.07</v>
-[...2 lines deleted...]
-        <v>964.79</v>
+        <v>0.36</v>
+      </c>
+      <c r="L187" t="s">
+        <v>430</v>
       </c>
       <c r="M187" s="1">
-        <v>1596687.56</v>
+        <v>282426.0</v>
       </c>
       <c r="N187" s="1">
-        <v>1597652.35</v>
+        <v>283493.84</v>
       </c>
       <c r="O187" s="1">
-        <v>0.44</v>
+        <v>0.08</v>
       </c>
       <c r="P187">
         <v>1</v>
       </c>
     </row>
     <row r="188" spans="1:16">
       <c r="A188" t="s">
-        <v>493</v>
+        <v>431</v>
       </c>
       <c r="B188" t="s">
-        <v>494</v>
+        <v>432</v>
       </c>
       <c r="C188" s="1">
-        <v>11236770.0</v>
+        <v>1243000.0</v>
       </c>
       <c r="D188" s="1">
-        <v>64.499</v>
+        <v>88.688</v>
       </c>
       <c r="E188" s="1">
-        <v>73.12521855</v>
+        <v>87.9490531</v>
       </c>
       <c r="F188" t="s">
         <v>8</v>
       </c>
       <c r="G188">
         <v>1.0</v>
       </c>
       <c r="H188" s="1">
-        <v>8216912.62</v>
+        <v>1093206.73</v>
       </c>
       <c r="I188" s="1">
-        <v>-969308.34</v>
+        <v>9185.11</v>
       </c>
       <c r="J188" s="1">
-        <v>-11.796502954658</v>
+        <v>0.8401988158269</v>
       </c>
       <c r="K188">
-        <v>0.38</v>
+        <v>0.91</v>
       </c>
       <c r="L188" t="s">
-        <v>495</v>
+        <v>433</v>
       </c>
       <c r="M188" s="1">
-        <v>7247604.28</v>
+        <v>1102391.84</v>
       </c>
       <c r="N188" s="1">
-        <v>7289780.65</v>
+        <v>1113650.36</v>
       </c>
       <c r="O188" s="1">
-        <v>1.99</v>
+        <v>0.32</v>
       </c>
       <c r="P188">
         <v>1</v>
       </c>
     </row>
     <row r="189" spans="1:16">
       <c r="A189" t="s">
-        <v>496</v>
+        <v>434</v>
       </c>
       <c r="B189" t="s">
-        <v>497</v>
+        <v>435</v>
       </c>
       <c r="C189" s="1">
-        <v>1728146.0</v>
+        <v>722000.0</v>
       </c>
       <c r="D189" s="1">
-        <v>86.485</v>
+        <v>98.694</v>
       </c>
       <c r="E189" s="1">
-        <v>88.17945822</v>
+        <v>99.459</v>
       </c>
       <c r="F189" t="s">
         <v>8</v>
       </c>
       <c r="G189">
         <v>1.0</v>
       </c>
       <c r="H189" s="1">
-        <v>1523869.78</v>
+        <v>718093.98</v>
       </c>
       <c r="I189" s="1">
-        <v>-29282.71</v>
+        <v>-5523.3</v>
       </c>
       <c r="J189" s="1">
-        <v>-1.9216018576075</v>
+        <v>-0.7691611618858</v>
       </c>
       <c r="K189">
-        <v>0.94</v>
+        <v>0.62</v>
       </c>
       <c r="L189" t="s">
-        <v>498</v>
+        <v>436</v>
       </c>
       <c r="M189" s="1">
-        <v>1494587.07</v>
+        <v>712570.68</v>
       </c>
       <c r="N189" s="1">
-        <v>1510803.23</v>
+        <v>717070.82</v>
       </c>
       <c r="O189" s="1">
-        <v>0.41</v>
+        <v>0.21</v>
       </c>
       <c r="P189">
         <v>1</v>
       </c>
     </row>
     <row r="190" spans="1:16">
       <c r="A190" t="s">
-        <v>499</v>
+        <v>437</v>
       </c>
       <c r="B190" t="s">
-        <v>500</v>
+        <v>438</v>
       </c>
       <c r="C190" s="1">
-        <v>400000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D190" s="1">
-        <v>81.71</v>
+        <v>98.102</v>
       </c>
       <c r="E190" s="1">
-        <v>80.24</v>
+        <v>99.292</v>
       </c>
       <c r="F190" t="s">
         <v>8</v>
       </c>
       <c r="G190">
         <v>1.0</v>
       </c>
       <c r="H190" s="1">
-        <v>320960.0</v>
+        <v>595752.0</v>
       </c>
       <c r="I190" s="1">
-        <v>5880.0</v>
+        <v>-7140.0</v>
       </c>
       <c r="J190" s="1">
-        <v>1.8320039880359</v>
+        <v>-1.1984852757523</v>
       </c>
       <c r="K190">
-        <v>0.94</v>
+        <v>0.56</v>
       </c>
       <c r="L190" t="s">
-        <v>501</v>
+        <v>439</v>
       </c>
       <c r="M190" s="1">
-        <v>326840.0</v>
+        <v>588612.0</v>
       </c>
       <c r="N190" s="1">
-        <v>330593.42</v>
+        <v>591948.99</v>
       </c>
       <c r="O190" s="1">
-        <v>0.09</v>
+        <v>0.17</v>
       </c>
       <c r="P190">
         <v>1</v>
       </c>
     </row>
     <row r="191" spans="1:16">
       <c r="A191" t="s">
-        <v>502</v>
+        <v>440</v>
       </c>
       <c r="B191" t="s">
-        <v>503</v>
+        <v>441</v>
       </c>
       <c r="C191" s="1">
-        <v>5180000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D191" s="1">
-        <v>77.037</v>
+        <v>103.62</v>
       </c>
       <c r="E191" s="1">
-        <v>78.51779459</v>
+        <v>105.478</v>
       </c>
       <c r="F191" t="s">
         <v>8</v>
       </c>
       <c r="G191">
         <v>1.0</v>
       </c>
       <c r="H191" s="1">
-        <v>4067221.76</v>
+        <v>210956.0</v>
       </c>
       <c r="I191" s="1">
-        <v>-76705.16</v>
+        <v>-3716.0</v>
       </c>
       <c r="J191" s="1">
-        <v>-1.8859350319762</v>
+        <v>-1.7615047687669</v>
       </c>
       <c r="K191">
-        <v>0.94</v>
+        <v>3.99</v>
       </c>
       <c r="L191" t="s">
-        <v>504</v>
+        <v>442</v>
       </c>
       <c r="M191" s="1">
-        <v>3990516.6</v>
+        <v>207240.0</v>
       </c>
       <c r="N191" s="1">
-        <v>4039123.45</v>
+        <v>215224.05</v>
       </c>
       <c r="O191" s="1">
-        <v>1.1</v>
+        <v>0.06</v>
       </c>
       <c r="P191">
         <v>1</v>
       </c>
     </row>
     <row r="192" spans="1:16">
       <c r="A192" t="s">
-        <v>505</v>
+        <v>443</v>
       </c>
       <c r="B192" t="s">
-        <v>506</v>
+        <v>444</v>
       </c>
       <c r="C192" s="1">
-        <v>1890000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D192" s="1">
-        <v>79.59</v>
+        <v>98.2</v>
       </c>
       <c r="E192" s="1">
-        <v>82.87465608</v>
+        <v>99.74</v>
       </c>
       <c r="F192" t="s">
         <v>8</v>
       </c>
       <c r="G192">
         <v>1.0</v>
       </c>
       <c r="H192" s="1">
-        <v>1566331.0</v>
+        <v>199480.0</v>
       </c>
       <c r="I192" s="1">
-        <v>-62080.0</v>
+        <v>-3080.0</v>
       </c>
       <c r="J192" s="1">
-        <v>-3.9634023715294</v>
+        <v>-1.5440144375376</v>
       </c>
       <c r="K192">
-        <v>2.25</v>
+        <v>1.84</v>
       </c>
       <c r="L192" t="s">
-        <v>507</v>
+        <v>445</v>
       </c>
       <c r="M192" s="1">
-        <v>1504251.0</v>
+        <v>196400.0</v>
       </c>
       <c r="N192" s="1">
-        <v>1546814.84</v>
+        <v>200080.14</v>
       </c>
       <c r="O192" s="1">
-        <v>0.42</v>
+        <v>0.06</v>
       </c>
       <c r="P192">
         <v>1</v>
       </c>
     </row>
     <row r="193" spans="1:16">
       <c r="A193" t="s">
-        <v>508</v>
+        <v>446</v>
       </c>
       <c r="B193" t="s">
-        <v>509</v>
+        <v>447</v>
       </c>
       <c r="C193" s="1">
-        <v>1416000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D193" s="1">
-        <v>99.602</v>
+        <v>98.953</v>
       </c>
       <c r="E193" s="1">
-        <v>99.42846751</v>
+        <v>99.933</v>
       </c>
       <c r="F193" t="s">
         <v>8</v>
       </c>
       <c r="G193">
         <v>1.0</v>
       </c>
       <c r="H193" s="1">
-        <v>1407907.1</v>
+        <v>799464.0</v>
       </c>
       <c r="I193" s="1">
-        <v>2457.22</v>
+        <v>-7840.0</v>
       </c>
       <c r="J193" s="1">
-        <v>0.1745299814171</v>
+        <v>-0.98065704021695</v>
       </c>
       <c r="K193">
-        <v>2.4</v>
+        <v>0.26</v>
       </c>
       <c r="L193" t="s">
-        <v>510</v>
+        <v>448</v>
       </c>
       <c r="M193" s="1">
-        <v>1410364.32</v>
+        <v>791624.0</v>
       </c>
       <c r="N193" s="1">
-        <v>1444379.36</v>
+        <v>793695.23</v>
       </c>
       <c r="O193" s="1">
-        <v>0.39</v>
+        <v>0.23</v>
       </c>
       <c r="P193">
         <v>1</v>
       </c>
     </row>
     <row r="194" spans="1:16">
       <c r="A194" t="s">
-        <v>511</v>
+        <v>449</v>
       </c>
       <c r="B194" t="s">
-        <v>512</v>
+        <v>450</v>
       </c>
       <c r="C194" s="1">
-        <v>6124457.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D194" s="1">
-        <v>101.519</v>
+        <v>99.562</v>
       </c>
       <c r="E194" s="1">
-        <v>99.44213193</v>
+        <v>100.91</v>
       </c>
       <c r="F194" t="s">
         <v>8</v>
       </c>
       <c r="G194">
         <v>1.0</v>
       </c>
       <c r="H194" s="1">
-        <v>6090290.61</v>
+        <v>302730.0</v>
       </c>
       <c r="I194" s="1">
-        <v>127196.89</v>
+        <v>-4044.0</v>
       </c>
       <c r="J194" s="1">
-        <v>2.0885192209243</v>
+        <v>-1.3358438212268</v>
       </c>
       <c r="K194">
-        <v>0.86</v>
+        <v>2.74</v>
       </c>
       <c r="L194" t="s">
-        <v>513</v>
+        <v>451</v>
       </c>
       <c r="M194" s="1">
-        <v>6217487.5</v>
+        <v>298686.0</v>
       </c>
       <c r="N194" s="1">
-        <v>6270342.4</v>
+        <v>306896.96</v>
       </c>
       <c r="O194" s="1">
-        <v>1.71</v>
+        <v>0.09</v>
       </c>
       <c r="P194">
         <v>1</v>
       </c>
     </row>
     <row r="195" spans="1:16">
       <c r="A195" t="s">
-        <v>514</v>
+        <v>452</v>
       </c>
       <c r="B195" t="s">
-        <v>515</v>
+        <v>453</v>
       </c>
       <c r="C195" s="1">
-        <v>972800.0</v>
+        <v>1732709.34</v>
       </c>
       <c r="D195" s="1">
-        <v>101.324</v>
+        <v>89.358</v>
       </c>
       <c r="E195" s="1">
-        <v>98.725</v>
+        <v>88.85475102</v>
       </c>
       <c r="F195" t="s">
         <v>8</v>
       </c>
       <c r="G195">
         <v>1.0</v>
       </c>
       <c r="H195" s="1">
-        <v>960396.8</v>
+        <v>1539594.57</v>
       </c>
       <c r="I195" s="1">
-        <v>25283.07</v>
+        <v>8719.84</v>
       </c>
       <c r="J195" s="1">
-        <v>2.6325649981341</v>
+        <v>0.56637248337398</v>
       </c>
       <c r="K195">
-        <v>3.08</v>
+        <v>0.07</v>
       </c>
       <c r="L195" t="s">
-        <v>516</v>
+        <v>454</v>
       </c>
       <c r="M195" s="1">
-        <v>985679.87</v>
+        <v>1548314.41</v>
       </c>
       <c r="N195" s="1">
-        <v>1015620.79</v>
+        <v>1549600.89</v>
       </c>
       <c r="O195" s="1">
-        <v>0.28</v>
+        <v>0.45</v>
       </c>
       <c r="P195">
         <v>1</v>
       </c>
     </row>
     <row r="196" spans="1:16">
       <c r="A196" t="s">
-        <v>517</v>
+        <v>455</v>
       </c>
       <c r="B196" t="s">
-        <v>518</v>
+        <v>456</v>
       </c>
       <c r="C196" s="1">
-        <v>200000.0</v>
+        <v>327759.16</v>
       </c>
       <c r="D196" s="1">
-        <v>84.368</v>
+        <v>96.195</v>
       </c>
       <c r="E196" s="1">
-        <v>81.75</v>
+        <v>96.69544247</v>
       </c>
       <c r="F196" t="s">
         <v>8</v>
       </c>
       <c r="G196">
         <v>1.0</v>
       </c>
       <c r="H196" s="1">
-        <v>163500.0</v>
+        <v>316928.17</v>
       </c>
       <c r="I196" s="1">
-        <v>5236.0</v>
+        <v>-1640.25</v>
       </c>
       <c r="J196" s="1">
-        <v>3.2024464831804</v>
+        <v>-0.51754629448054</v>
       </c>
       <c r="K196">
-        <v>1.43</v>
+        <v>0.59</v>
       </c>
       <c r="L196" t="s">
-        <v>519</v>
+        <v>457</v>
       </c>
       <c r="M196" s="1">
-        <v>168736.0</v>
+        <v>315287.92</v>
       </c>
       <c r="N196" s="1">
-        <v>171588.05</v>
+        <v>317234.72</v>
       </c>
       <c r="O196" s="1">
-        <v>0.05</v>
+        <v>0.09</v>
       </c>
       <c r="P196">
         <v>1</v>
       </c>
     </row>
     <row r="197" spans="1:16">
       <c r="A197" t="s">
-        <v>520</v>
+        <v>458</v>
       </c>
       <c r="B197" t="s">
-        <v>521</v>
+        <v>459</v>
       </c>
       <c r="C197" s="1">
-        <v>5800327.06</v>
+        <v>2161015.52</v>
       </c>
       <c r="D197" s="1">
-        <v>78.116</v>
+        <v>98.131</v>
       </c>
       <c r="E197" s="1">
-        <v>77.80337132</v>
+        <v>104.08772909</v>
       </c>
       <c r="F197" t="s">
         <v>8</v>
       </c>
       <c r="G197">
         <v>1.0</v>
       </c>
       <c r="H197" s="1">
-        <v>4512850.0</v>
+        <v>2249351.98</v>
       </c>
       <c r="I197" s="1">
-        <v>18133.49</v>
+        <v>-128725.84</v>
       </c>
       <c r="J197" s="1">
-        <v>0.40181902788703</v>
+        <v>-5.722796660752</v>
       </c>
       <c r="K197">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>2.23</v>
+      </c>
+      <c r="L197" t="s">
+        <v>460</v>
       </c>
       <c r="M197" s="1">
-        <v>4530983.49</v>
+        <v>2120626.14</v>
       </c>
       <c r="N197" s="1">
-        <v>4530983.49</v>
+        <v>2168760.54</v>
       </c>
       <c r="O197" s="1">
-        <v>1.24</v>
+        <v>0.63</v>
       </c>
       <c r="P197">
         <v>1</v>
       </c>
     </row>
     <row r="198" spans="1:16">
       <c r="A198" t="s">
-        <v>522</v>
+        <v>461</v>
       </c>
       <c r="B198" t="s">
-        <v>523</v>
+        <v>462</v>
       </c>
       <c r="C198" s="1">
-        <v>8481534.2</v>
+        <v>2545137.11</v>
       </c>
       <c r="D198" s="1">
-        <v>89.932</v>
+        <v>104.637</v>
       </c>
       <c r="E198" s="1">
-        <v>103.18811047</v>
+        <v>122.46564744</v>
       </c>
       <c r="F198" t="s">
         <v>8</v>
       </c>
       <c r="G198">
         <v>1.0</v>
       </c>
       <c r="H198" s="1">
-        <v>8751934.88</v>
+        <v>3116918.64</v>
       </c>
       <c r="I198" s="1">
-        <v>-1124321.55</v>
+        <v>-453763.52</v>
       </c>
       <c r="J198" s="1">
-        <v>-12.846548396622</v>
+        <v>-14.558080348225</v>
       </c>
       <c r="K198">
-        <v>1.6</v>
+        <v>4.16</v>
       </c>
       <c r="L198" t="s">
-        <v>524</v>
+        <v>463</v>
       </c>
       <c r="M198" s="1">
-        <v>7627613.33</v>
+        <v>2663155.12</v>
       </c>
       <c r="N198" s="1">
-        <v>7763550.25</v>
+        <v>2768952.63</v>
       </c>
       <c r="O198" s="1">
-        <v>2.12</v>
+        <v>0.8</v>
       </c>
       <c r="P198">
         <v>1</v>
       </c>
     </row>
     <row r="199" spans="1:16">
       <c r="A199" t="s">
-        <v>525</v>
+        <v>464</v>
       </c>
       <c r="B199" t="s">
-        <v>526</v>
+        <v>465</v>
       </c>
       <c r="C199" s="1">
-        <v>6700129.0</v>
+        <v>405000.0</v>
       </c>
       <c r="D199" s="1">
-        <v>98.681</v>
+        <v>98.167</v>
       </c>
       <c r="E199" s="1">
-        <v>98.81259913</v>
+        <v>100.0</v>
       </c>
       <c r="F199" t="s">
         <v>8</v>
       </c>
       <c r="G199">
         <v>1.0</v>
       </c>
       <c r="H199" s="1">
-        <v>6620571.61</v>
+        <v>405000.0</v>
       </c>
       <c r="I199" s="1">
-        <v>-8817.31</v>
+        <v>-7423.65</v>
       </c>
       <c r="J199" s="1">
-        <v>-0.1331804943652</v>
+        <v>-1.833</v>
       </c>
       <c r="K199">
-        <v>0.05</v>
+        <v>1.2</v>
       </c>
       <c r="L199" t="s">
-        <v>527</v>
+        <v>466</v>
       </c>
       <c r="M199" s="1">
-        <v>6611754.3</v>
+        <v>397576.35</v>
       </c>
       <c r="N199" s="1">
-        <v>6615425.6</v>
+        <v>402427.36</v>
       </c>
       <c r="O199" s="1">
-        <v>1.81</v>
+        <v>0.12</v>
       </c>
       <c r="P199">
         <v>1</v>
       </c>
     </row>
     <row r="200" spans="1:16">
       <c r="A200" t="s">
-        <v>528</v>
+        <v>467</v>
       </c>
       <c r="B200" t="s">
-        <v>529</v>
+        <v>468</v>
       </c>
       <c r="C200" s="1">
-        <v>4404802.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D200" s="1">
-        <v>99.756</v>
+        <v>105.171</v>
       </c>
       <c r="E200" s="1">
-        <v>99.87601032</v>
+        <v>99.922</v>
       </c>
       <c r="F200" t="s">
         <v>8</v>
       </c>
       <c r="G200">
         <v>1.0</v>
       </c>
       <c r="H200" s="1">
-        <v>4399340.5</v>
+        <v>399688.0</v>
       </c>
       <c r="I200" s="1">
-        <v>-5286.22</v>
+        <v>20996.0</v>
       </c>
       <c r="J200" s="1">
-        <v>-0.12015937388797</v>
+        <v>5.2530974159845</v>
       </c>
       <c r="K200">
-        <v>1.37</v>
+        <v>1.65</v>
       </c>
       <c r="L200" t="s">
-        <v>530</v>
+        <v>469</v>
       </c>
       <c r="M200" s="1">
-        <v>4394054.28</v>
+        <v>420684.0</v>
       </c>
       <c r="N200" s="1">
-        <v>4454297.49</v>
+        <v>427294.96</v>
       </c>
       <c r="O200" s="1">
-        <v>1.22</v>
+        <v>0.12</v>
       </c>
       <c r="P200">
         <v>1</v>
       </c>
     </row>
     <row r="201" spans="1:16">
       <c r="A201" t="s">
-        <v>531</v>
+        <v>470</v>
       </c>
       <c r="B201" t="s">
-        <v>532</v>
+        <v>471</v>
       </c>
       <c r="C201" s="1">
-        <v>3380000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D201" s="1">
-        <v>99.134</v>
+        <v>98.632</v>
       </c>
       <c r="E201" s="1">
-        <v>99.374</v>
+        <v>100.028</v>
       </c>
       <c r="F201" t="s">
         <v>8</v>
       </c>
       <c r="G201">
         <v>1.0</v>
       </c>
       <c r="H201" s="1">
-        <v>3358841.2</v>
+        <v>500140.0</v>
       </c>
       <c r="I201" s="1">
-        <v>-8112.0</v>
+        <v>-6980.0</v>
       </c>
       <c r="J201" s="1">
-        <v>-0.24151186427033</v>
+        <v>-1.3956092294158</v>
       </c>
       <c r="K201">
-        <v>1.67</v>
+        <v>0.62</v>
       </c>
       <c r="L201" t="s">
-        <v>533</v>
+        <v>472</v>
       </c>
       <c r="M201" s="1">
-        <v>3350729.2</v>
+        <v>493160.0</v>
       </c>
       <c r="N201" s="1">
-        <v>3407068.71</v>
+        <v>496266.52</v>
       </c>
       <c r="O201" s="1">
-        <v>0.93</v>
+        <v>0.14</v>
       </c>
       <c r="P201">
         <v>1</v>
       </c>
     </row>
     <row r="202" spans="1:16">
       <c r="A202" t="s">
-        <v>534</v>
+        <v>473</v>
       </c>
       <c r="B202" t="s">
-        <v>535</v>
+        <v>474</v>
       </c>
       <c r="C202" s="1">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D202" s="1">
-        <v>100.319</v>
+        <v>105.803</v>
       </c>
       <c r="E202" s="1">
-        <v>100.73</v>
+        <v>107.84</v>
       </c>
       <c r="F202" t="s">
         <v>8</v>
       </c>
       <c r="G202">
         <v>1.0</v>
       </c>
       <c r="H202" s="1">
-        <v>302190.0</v>
+        <v>215680.0</v>
       </c>
       <c r="I202" s="1">
-        <v>-1233.0</v>
+        <v>-4074.0</v>
       </c>
       <c r="J202" s="1">
-        <v>-0.40802144346272</v>
+        <v>-1.888909495549</v>
       </c>
       <c r="K202">
-        <v>1.32</v>
+        <v>1.63</v>
       </c>
       <c r="L202" t="s">
-        <v>536</v>
+        <v>475</v>
       </c>
       <c r="M202" s="1">
-        <v>300957.0</v>
+        <v>211606.0</v>
       </c>
       <c r="N202" s="1">
-        <v>304903.23</v>
+        <v>214859.42</v>
       </c>
       <c r="O202" s="1">
-        <v>0.08</v>
+        <v>0.06</v>
       </c>
       <c r="P202">
         <v>1</v>
       </c>
     </row>
     <row r="203" spans="1:16">
       <c r="A203" t="s">
-        <v>537</v>
+        <v>476</v>
       </c>
       <c r="B203" t="s">
-        <v>538</v>
+        <v>477</v>
       </c>
       <c r="C203" s="1">
-        <v>339000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D203" s="1">
-        <v>105.13</v>
+        <v>103.493</v>
       </c>
       <c r="E203" s="1">
-        <v>99.775</v>
+        <v>105.68</v>
       </c>
       <c r="F203" t="s">
         <v>8</v>
       </c>
       <c r="G203">
         <v>1.0</v>
       </c>
       <c r="H203" s="1">
-        <v>338237.25</v>
+        <v>422720.0</v>
       </c>
       <c r="I203" s="1">
-        <v>18153.45</v>
+        <v>-8748.0</v>
       </c>
       <c r="J203" s="1">
-        <v>5.3670759208218</v>
+        <v>-2.0694549583649</v>
       </c>
       <c r="K203">
-        <v>0.98</v>
-[...2 lines deleted...]
-        <v>539</v>
+        <v>0.23</v>
+      </c>
+      <c r="L203">
+        <v>912.33</v>
       </c>
       <c r="M203" s="1">
-        <v>356390.7</v>
+        <v>413972.0</v>
       </c>
       <c r="N203" s="1">
-        <v>359723.81</v>
+        <v>414884.33</v>
       </c>
       <c r="O203" s="1">
-        <v>0.1</v>
+        <v>0.12</v>
       </c>
       <c r="P203">
         <v>1</v>
       </c>
     </row>
     <row r="204" spans="1:16">
       <c r="A204" t="s">
-        <v>540</v>
+        <v>478</v>
       </c>
       <c r="B204" t="s">
-        <v>541</v>
+        <v>479</v>
       </c>
       <c r="C204" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D204" s="1">
-        <v>100.904</v>
+        <v>98.902</v>
       </c>
       <c r="E204" s="1">
-        <v>99.24</v>
+        <v>99.832</v>
       </c>
       <c r="F204" t="s">
         <v>8</v>
       </c>
       <c r="G204">
         <v>1.0</v>
       </c>
       <c r="H204" s="1">
-        <v>198480.0</v>
+        <v>99832.0</v>
       </c>
       <c r="I204" s="1">
-        <v>3328.0</v>
+        <v>-930.0</v>
       </c>
       <c r="J204" s="1">
-        <v>1.67674324869</v>
+        <v>-0.93156502924914</v>
       </c>
       <c r="K204">
-        <v>0.34</v>
+        <v>0.69</v>
       </c>
       <c r="L204">
-        <v>678.08</v>
+        <v>690.41</v>
       </c>
       <c r="M204" s="1">
-        <v>201808.0</v>
+        <v>98902.0</v>
       </c>
       <c r="N204" s="1">
-        <v>202486.08</v>
+        <v>99592.41</v>
       </c>
       <c r="O204" s="1">
-        <v>0.06</v>
+        <v>0.03</v>
       </c>
       <c r="P204">
         <v>1</v>
       </c>
     </row>
     <row r="205" spans="1:16">
       <c r="A205" t="s">
-        <v>542</v>
+        <v>480</v>
       </c>
       <c r="B205" t="s">
-        <v>543</v>
+        <v>481</v>
       </c>
       <c r="C205" s="1">
-        <v>200000.0</v>
+        <v>409000.0</v>
       </c>
       <c r="D205" s="1">
-        <v>90.345</v>
+        <v>98.141</v>
       </c>
       <c r="E205" s="1">
-        <v>85.48</v>
+        <v>99.528</v>
       </c>
       <c r="F205" t="s">
         <v>8</v>
       </c>
       <c r="G205">
         <v>1.0</v>
       </c>
       <c r="H205" s="1">
-        <v>170960.0</v>
+        <v>407069.52</v>
       </c>
       <c r="I205" s="1">
-        <v>9730.0</v>
+        <v>-5672.83</v>
       </c>
       <c r="J205" s="1">
-        <v>5.6913897987833</v>
+        <v>-1.3935776866811</v>
       </c>
       <c r="K205">
-        <v>1.56</v>
+        <v>1.14</v>
       </c>
       <c r="L205" t="s">
-        <v>544</v>
+        <v>482</v>
       </c>
       <c r="M205" s="1">
-        <v>180690.0</v>
+        <v>401396.69</v>
       </c>
       <c r="N205" s="1">
-        <v>183812.19</v>
+        <v>406048.36</v>
       </c>
       <c r="O205" s="1">
-        <v>0.05</v>
+        <v>0.12</v>
       </c>
       <c r="P205">
         <v>1</v>
       </c>
     </row>
     <row r="206" spans="1:16">
       <c r="A206" t="s">
-        <v>545</v>
+        <v>483</v>
       </c>
       <c r="B206" t="s">
-        <v>546</v>
+        <v>484</v>
       </c>
       <c r="C206" s="1">
-        <v>700000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D206" s="1">
-        <v>93.765</v>
+        <v>97.846</v>
       </c>
       <c r="E206" s="1">
-        <v>94.01785714</v>
+        <v>99.46</v>
       </c>
       <c r="F206" t="s">
         <v>8</v>
       </c>
       <c r="G206">
         <v>1.0</v>
       </c>
       <c r="H206" s="1">
-        <v>658125.0</v>
+        <v>497300.0</v>
       </c>
       <c r="I206" s="1">
-        <v>-1770.0</v>
+        <v>-8070.0</v>
       </c>
       <c r="J206" s="1">
-        <v>-0.26894586894587</v>
+        <v>-1.6227629197667</v>
       </c>
       <c r="K206">
-        <v>0.66</v>
+        <v>1.57</v>
       </c>
       <c r="L206" t="s">
-        <v>547</v>
+        <v>485</v>
       </c>
       <c r="M206" s="1">
-        <v>656355.0</v>
+        <v>489230.0</v>
       </c>
       <c r="N206" s="1">
-        <v>660986.51</v>
+        <v>497089.59</v>
       </c>
       <c r="O206" s="1">
-        <v>0.18</v>
+        <v>0.14</v>
       </c>
       <c r="P206">
         <v>1</v>
       </c>
     </row>
     <row r="207" spans="1:16">
       <c r="A207" t="s">
-        <v>548</v>
+        <v>486</v>
       </c>
       <c r="B207" t="s">
-        <v>549</v>
+        <v>487</v>
       </c>
       <c r="C207" s="1">
-        <v>500000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D207" s="1">
-        <v>103.289</v>
+        <v>97.954</v>
       </c>
       <c r="E207" s="1">
-        <v>99.858</v>
+        <v>100.45</v>
       </c>
       <c r="F207" t="s">
         <v>8</v>
       </c>
       <c r="G207">
         <v>1.0</v>
       </c>
       <c r="H207" s="1">
-        <v>499290.0</v>
+        <v>301350.0</v>
       </c>
       <c r="I207" s="1">
-        <v>17155.0</v>
+        <v>-7488.0</v>
       </c>
       <c r="J207" s="1">
-        <v>3.4358789481063</v>
+        <v>-2.4848183175709</v>
       </c>
       <c r="K207">
-        <v>2.79</v>
+        <v>1.34</v>
       </c>
       <c r="L207" t="s">
-        <v>550</v>
+        <v>488</v>
       </c>
       <c r="M207" s="1">
-        <v>516445.0</v>
+        <v>293862.0</v>
       </c>
       <c r="N207" s="1">
-        <v>530405.62</v>
+        <v>297875.01</v>
       </c>
       <c r="O207" s="1">
-        <v>0.14</v>
+        <v>0.09</v>
       </c>
       <c r="P207">
         <v>1</v>
       </c>
     </row>
     <row r="208" spans="1:16">
       <c r="A208" t="s">
-        <v>551</v>
+        <v>489</v>
       </c>
       <c r="B208" t="s">
-        <v>552</v>
+        <v>490</v>
       </c>
       <c r="C208" s="1">
-        <v>300000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D208" s="1">
-        <v>100.197</v>
+        <v>96.013</v>
       </c>
       <c r="E208" s="1">
-        <v>99.67</v>
+        <v>99.077</v>
       </c>
       <c r="F208" t="s">
         <v>8</v>
       </c>
       <c r="G208">
         <v>1.0</v>
       </c>
       <c r="H208" s="1">
-        <v>299010.0</v>
+        <v>396308.0</v>
       </c>
       <c r="I208" s="1">
-        <v>1581.0</v>
+        <v>-12256.0</v>
       </c>
       <c r="J208" s="1">
-        <v>0.5287448580315</v>
+        <v>-3.0925441828073</v>
       </c>
       <c r="K208">
+        <v>1.69</v>
+      </c>
+      <c r="L208" t="s">
+        <v>491</v>
+      </c>
+      <c r="M208" s="1">
+        <v>384052.0</v>
+      </c>
+      <c r="N208" s="1">
+        <v>390802.68</v>
+      </c>
+      <c r="O208" s="1">
         <v>0.11</v>
-      </c>
-[...10 lines deleted...]
-        <v>0.08</v>
       </c>
       <c r="P208">
         <v>1</v>
       </c>
     </row>
     <row r="209" spans="1:16">
       <c r="A209" t="s">
-        <v>553</v>
+        <v>492</v>
       </c>
       <c r="B209" t="s">
-        <v>554</v>
+        <v>493</v>
       </c>
       <c r="C209" s="1">
-        <v>300000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D209" s="1">
-        <v>99.885</v>
+        <v>94.049</v>
       </c>
       <c r="E209" s="1">
-        <v>100.0</v>
+        <v>92.4576925</v>
       </c>
       <c r="F209" t="s">
         <v>8</v>
       </c>
       <c r="G209">
         <v>1.0</v>
       </c>
       <c r="H209" s="1">
-        <v>300000.0</v>
+        <v>369830.77</v>
       </c>
       <c r="I209" s="1">
-        <v>-345.0</v>
+        <v>6365.23</v>
       </c>
       <c r="J209" s="1">
-        <v>-0.115</v>
+        <v>1.7211196353402</v>
       </c>
       <c r="K209">
-        <v>1.13</v>
+        <v>0.44</v>
       </c>
       <c r="L209" t="s">
-        <v>555</v>
+        <v>494</v>
       </c>
       <c r="M209" s="1">
-        <v>299655.0</v>
+        <v>376196.0</v>
       </c>
       <c r="N209" s="1">
-        <v>303045.41</v>
+        <v>377960.38</v>
       </c>
       <c r="O209" s="1">
-        <v>0.08</v>
+        <v>0.11</v>
       </c>
       <c r="P209">
         <v>1</v>
       </c>
     </row>
     <row r="210" spans="1:16">
       <c r="A210" t="s">
-        <v>556</v>
+        <v>495</v>
       </c>
       <c r="B210" t="s">
-        <v>557</v>
+        <v>496</v>
       </c>
       <c r="C210" s="1">
-        <v>1100000.0</v>
+        <v>443000.0</v>
       </c>
       <c r="D210" s="1">
-        <v>94.638</v>
+        <v>103.514</v>
       </c>
       <c r="E210" s="1">
-        <v>94.54545455</v>
+        <v>99.953</v>
       </c>
       <c r="F210" t="s">
         <v>8</v>
       </c>
       <c r="G210">
         <v>1.0</v>
       </c>
       <c r="H210" s="1">
-        <v>1040000.0</v>
+        <v>442791.79</v>
       </c>
       <c r="I210" s="1">
-        <v>1018.0</v>
+        <v>15775.23</v>
       </c>
       <c r="J210" s="1">
-        <v>0.097884615384615</v>
+        <v>3.5626744569948</v>
       </c>
       <c r="K210">
-        <v>0.07</v>
-[...2 lines deleted...]
-        <v>770.0</v>
+        <v>4.66</v>
+      </c>
+      <c r="L210" t="s">
+        <v>497</v>
       </c>
       <c r="M210" s="1">
-        <v>1041018.0</v>
+        <v>458567.02</v>
       </c>
       <c r="N210" s="1">
-        <v>1041788.0</v>
+        <v>479205.97</v>
       </c>
       <c r="O210" s="1">
-        <v>0.28</v>
+        <v>0.14</v>
       </c>
       <c r="P210">
         <v>1</v>
       </c>
     </row>
     <row r="211" spans="1:16">
       <c r="A211" t="s">
-        <v>558</v>
+        <v>498</v>
       </c>
       <c r="B211" t="s">
-        <v>559</v>
+        <v>499</v>
       </c>
       <c r="C211" s="1">
-        <v>600000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D211" s="1">
-        <v>100.116</v>
+        <v>103.819</v>
       </c>
       <c r="E211" s="1">
-        <v>98.642</v>
+        <v>99.961</v>
       </c>
       <c r="F211" t="s">
         <v>8</v>
       </c>
       <c r="G211">
         <v>1.0</v>
       </c>
       <c r="H211" s="1">
-        <v>591852.0</v>
+        <v>399844.0</v>
       </c>
       <c r="I211" s="1">
-        <v>8844.0</v>
+        <v>15432.0</v>
       </c>
       <c r="J211" s="1">
-        <v>1.4942924920419</v>
+        <v>3.8595052070307</v>
       </c>
       <c r="K211">
-        <v>3.32</v>
+        <v>3.3</v>
       </c>
       <c r="L211" t="s">
-        <v>560</v>
+        <v>500</v>
       </c>
       <c r="M211" s="1">
-        <v>600696.0</v>
+        <v>415276.0</v>
       </c>
       <c r="N211" s="1">
-        <v>620617.23</v>
+        <v>428471.89</v>
       </c>
       <c r="O211" s="1">
-        <v>0.17</v>
+        <v>0.12</v>
       </c>
       <c r="P211">
         <v>1</v>
       </c>
     </row>
     <row r="212" spans="1:16">
       <c r="A212" t="s">
-        <v>561</v>
+        <v>501</v>
       </c>
       <c r="B212" t="s">
-        <v>562</v>
+        <v>502</v>
       </c>
       <c r="C212" s="1">
-        <v>355000.0</v>
+        <v>380000.0</v>
       </c>
       <c r="D212" s="1">
-        <v>99.949</v>
+        <v>97.81</v>
       </c>
       <c r="E212" s="1">
-        <v>99.628</v>
+        <v>99.702</v>
       </c>
       <c r="F212" t="s">
         <v>8</v>
       </c>
       <c r="G212">
         <v>1.0</v>
       </c>
       <c r="H212" s="1">
-        <v>353679.4</v>
+        <v>378867.6</v>
       </c>
       <c r="I212" s="1">
-        <v>1139.55</v>
+        <v>-7189.6</v>
       </c>
       <c r="J212" s="1">
-        <v>0.32219857871281</v>
+        <v>-1.8976550119356</v>
       </c>
       <c r="K212">
-        <v>1.29</v>
+        <v>1.56</v>
       </c>
       <c r="L212" t="s">
-        <v>563</v>
+        <v>503</v>
       </c>
       <c r="M212" s="1">
-        <v>354818.95</v>
+        <v>371678.0</v>
       </c>
       <c r="N212" s="1">
-        <v>359402.34</v>
+        <v>377599.23</v>
       </c>
       <c r="O212" s="1">
-        <v>0.1</v>
+        <v>0.11</v>
       </c>
       <c r="P212">
         <v>1</v>
       </c>
     </row>
     <row r="213" spans="1:16">
       <c r="A213" t="s">
-        <v>564</v>
+        <v>504</v>
       </c>
       <c r="B213" t="s">
-        <v>565</v>
+        <v>505</v>
       </c>
       <c r="C213" s="1">
-        <v>300000.0</v>
+        <v>350000.0</v>
       </c>
       <c r="D213" s="1">
-        <v>101.206</v>
+        <v>96.245</v>
       </c>
       <c r="E213" s="1">
-        <v>99.736</v>
+        <v>99.3</v>
       </c>
       <c r="F213" t="s">
         <v>8</v>
       </c>
       <c r="G213">
         <v>1.0</v>
       </c>
       <c r="H213" s="1">
-        <v>299208.0</v>
+        <v>347550.0</v>
       </c>
       <c r="I213" s="1">
-        <v>4410.0</v>
+        <v>-10692.5</v>
       </c>
       <c r="J213" s="1">
-        <v>1.4738910724312</v>
+        <v>-3.0765357502518</v>
       </c>
       <c r="K213">
-        <v>1.03</v>
+        <v>1.7</v>
       </c>
       <c r="L213" t="s">
-        <v>566</v>
+        <v>506</v>
       </c>
       <c r="M213" s="1">
-        <v>303618.0</v>
+        <v>336857.5</v>
       </c>
       <c r="N213" s="1">
-        <v>306708.41</v>
+        <v>342814.69</v>
       </c>
       <c r="O213" s="1">
-        <v>0.08</v>
+        <v>0.1</v>
       </c>
       <c r="P213">
         <v>1</v>
       </c>
     </row>
     <row r="214" spans="1:16">
       <c r="A214" t="s">
-        <v>567</v>
+        <v>507</v>
       </c>
       <c r="B214" t="s">
-        <v>568</v>
+        <v>508</v>
       </c>
       <c r="C214" s="1">
-        <v>261000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D214" s="1">
-        <v>100.182</v>
+        <v>101.372</v>
       </c>
       <c r="E214" s="1">
-        <v>99.594</v>
+        <v>99.611</v>
       </c>
       <c r="F214" t="s">
         <v>8</v>
       </c>
       <c r="G214">
         <v>1.0</v>
       </c>
       <c r="H214" s="1">
-        <v>259940.34</v>
+        <v>298833.0</v>
       </c>
       <c r="I214" s="1">
-        <v>1534.68</v>
+        <v>5283.0</v>
       </c>
       <c r="J214" s="1">
-        <v>0.59039701186818</v>
+        <v>1.7678770416922</v>
       </c>
       <c r="K214">
-        <v>2.39</v>
+        <v>2.71</v>
       </c>
       <c r="L214" t="s">
-        <v>569</v>
+        <v>509</v>
       </c>
       <c r="M214" s="1">
-        <v>261475.02</v>
+        <v>304116.0</v>
       </c>
       <c r="N214" s="1">
-        <v>267725.61</v>
+        <v>312236.55</v>
       </c>
       <c r="O214" s="1">
-        <v>0.07</v>
+        <v>0.09</v>
       </c>
       <c r="P214">
         <v>1</v>
       </c>
     </row>
     <row r="215" spans="1:16">
       <c r="A215" t="s">
-        <v>570</v>
+        <v>510</v>
       </c>
       <c r="B215" t="s">
-        <v>571</v>
+        <v>511</v>
       </c>
       <c r="C215" s="1">
-        <v>900000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D215" s="1">
-        <v>100.457</v>
+        <v>98.512</v>
       </c>
       <c r="E215" s="1">
-        <v>100.0</v>
+        <v>99.438</v>
       </c>
       <c r="F215" t="s">
         <v>8</v>
       </c>
       <c r="G215">
         <v>1.0</v>
       </c>
       <c r="H215" s="1">
-        <v>900000.0</v>
+        <v>596628.0</v>
       </c>
       <c r="I215" s="1">
-        <v>4113.0</v>
+        <v>-5556.0</v>
       </c>
       <c r="J215" s="1">
-        <v>0.457</v>
+        <v>-0.93123353245238</v>
       </c>
       <c r="K215">
-        <v>1.99</v>
+        <v>2.64</v>
       </c>
       <c r="L215" t="s">
-        <v>572</v>
+        <v>512</v>
       </c>
       <c r="M215" s="1">
-        <v>904113.0</v>
+        <v>591072.0</v>
       </c>
       <c r="N215" s="1">
-        <v>921980.47</v>
+        <v>606893.92</v>
       </c>
       <c r="O215" s="1">
-        <v>0.25</v>
+        <v>0.18</v>
       </c>
       <c r="P215">
         <v>1</v>
       </c>
     </row>
     <row r="216" spans="1:16">
       <c r="A216" t="s">
-        <v>573</v>
+        <v>513</v>
       </c>
       <c r="B216" t="s">
-        <v>574</v>
+        <v>514</v>
       </c>
       <c r="C216" s="1">
-        <v>785000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D216" s="1">
-        <v>102.821</v>
+        <v>99.577</v>
       </c>
       <c r="E216" s="1">
-        <v>99.849</v>
+        <v>102.74725</v>
       </c>
       <c r="F216" t="s">
         <v>8</v>
       </c>
       <c r="G216">
         <v>1.0</v>
       </c>
       <c r="H216" s="1">
-        <v>783814.65</v>
+        <v>410989.0</v>
       </c>
       <c r="I216" s="1">
-        <v>23330.2</v>
+        <v>-12681.0</v>
       </c>
       <c r="J216" s="1">
-        <v>2.9764945067051</v>
+        <v>-3.0854840397188</v>
       </c>
       <c r="K216">
-        <v>1.69</v>
+        <v>3.4</v>
       </c>
       <c r="L216" t="s">
-        <v>575</v>
+        <v>515</v>
       </c>
       <c r="M216" s="1">
-        <v>807144.85</v>
+        <v>398308.0</v>
       </c>
       <c r="N216" s="1">
-        <v>820393.07</v>
+        <v>411914.85</v>
       </c>
       <c r="O216" s="1">
-        <v>0.22</v>
+        <v>0.12</v>
       </c>
       <c r="P216">
         <v>1</v>
       </c>
     </row>
     <row r="217" spans="1:16">
       <c r="A217" t="s">
-        <v>576</v>
+        <v>516</v>
       </c>
       <c r="B217" t="s">
-        <v>577</v>
+        <v>517</v>
       </c>
       <c r="C217" s="1">
-        <v>532000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D217" s="1">
-        <v>110.011</v>
+        <v>96.464</v>
       </c>
       <c r="E217" s="1">
-        <v>99.283</v>
+        <v>98.434</v>
       </c>
       <c r="F217" t="s">
         <v>8</v>
       </c>
       <c r="G217">
         <v>1.0</v>
       </c>
       <c r="H217" s="1">
-        <v>528185.56</v>
+        <v>295302.0</v>
       </c>
       <c r="I217" s="1">
-        <v>57072.96</v>
+        <v>-5910.0</v>
       </c>
       <c r="J217" s="1">
-        <v>10.805475257597</v>
+        <v>-2.001341000061</v>
       </c>
       <c r="K217">
-        <v>2.5</v>
+        <v>2.74</v>
       </c>
       <c r="L217" t="s">
-        <v>578</v>
+        <v>518</v>
       </c>
       <c r="M217" s="1">
-        <v>585258.52</v>
+        <v>289392.0</v>
       </c>
       <c r="N217" s="1">
-        <v>598554.88</v>
+        <v>297615.29</v>
       </c>
       <c r="O217" s="1">
-        <v>0.16</v>
+        <v>0.09</v>
       </c>
       <c r="P217">
         <v>1</v>
       </c>
     </row>
     <row r="218" spans="1:16">
       <c r="A218" t="s">
-        <v>579</v>
+        <v>519</v>
       </c>
       <c r="B218" t="s">
-        <v>580</v>
+        <v>520</v>
       </c>
       <c r="C218" s="1">
-        <v>303000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D218" s="1">
-        <v>101.529</v>
+        <v>103.14</v>
       </c>
       <c r="E218" s="1">
-        <v>99.115</v>
+        <v>99.661</v>
       </c>
       <c r="F218" t="s">
         <v>8</v>
       </c>
       <c r="G218">
         <v>1.0</v>
       </c>
       <c r="H218" s="1">
-        <v>300318.45</v>
+        <v>398644.0</v>
       </c>
       <c r="I218" s="1">
-        <v>7314.42</v>
+        <v>13916.0</v>
       </c>
       <c r="J218" s="1">
-        <v>2.4355546587298</v>
+        <v>3.4908339270126</v>
       </c>
       <c r="K218">
-        <v>3.15</v>
+        <v>3.65</v>
       </c>
       <c r="L218" t="s">
-        <v>581</v>
+        <v>521</v>
       </c>
       <c r="M218" s="1">
-        <v>307632.87</v>
+        <v>412560.0</v>
       </c>
       <c r="N218" s="1">
-        <v>317191.9</v>
+        <v>427157.26</v>
       </c>
       <c r="O218" s="1">
-        <v>0.09</v>
+        <v>0.12</v>
       </c>
       <c r="P218">
         <v>1</v>
       </c>
     </row>
     <row r="219" spans="1:16">
       <c r="A219" t="s">
-        <v>582</v>
+        <v>522</v>
       </c>
       <c r="B219" t="s">
-        <v>583</v>
+        <v>523</v>
       </c>
       <c r="C219" s="1">
-        <v>805423.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D219" s="1">
-        <v>96.596</v>
+        <v>101.524</v>
       </c>
       <c r="E219" s="1">
-        <v>96.9285928</v>
+        <v>98.6</v>
       </c>
       <c r="F219" t="s">
         <v>8</v>
       </c>
       <c r="G219">
         <v>1.0</v>
       </c>
       <c r="H219" s="1">
-        <v>780685.18</v>
+        <v>1183200.0</v>
       </c>
       <c r="I219" s="1">
-        <v>-2678.78</v>
+        <v>35088.0</v>
       </c>
       <c r="J219" s="1">
-        <v>-0.34313191394257</v>
+        <v>2.9655172413793</v>
       </c>
       <c r="K219">
-        <v>0.86</v>
+        <v>4.06</v>
       </c>
       <c r="L219" t="s">
-        <v>584</v>
+        <v>524</v>
       </c>
       <c r="M219" s="1">
-        <v>778006.4</v>
+        <v>1218288.0</v>
       </c>
       <c r="N219" s="1">
-        <v>784899.94</v>
+        <v>1267048.27</v>
       </c>
       <c r="O219" s="1">
-        <v>0.21</v>
+        <v>0.37</v>
       </c>
       <c r="P219">
         <v>1</v>
       </c>
     </row>
     <row r="220" spans="1:16">
       <c r="A220" t="s">
-        <v>585</v>
+        <v>525</v>
       </c>
       <c r="B220" t="s">
-        <v>586</v>
+        <v>526</v>
       </c>
       <c r="C220" s="1">
-        <v>386883.39</v>
+        <v>400000.0</v>
       </c>
       <c r="D220" s="1">
-        <v>91.241</v>
+        <v>103.251</v>
       </c>
       <c r="E220" s="1">
-        <v>93.69960029</v>
+        <v>100.0</v>
       </c>
       <c r="F220" t="s">
         <v>8</v>
       </c>
       <c r="G220">
         <v>1.0</v>
       </c>
       <c r="H220" s="1">
-        <v>362508.19</v>
+        <v>400000.0</v>
       </c>
       <c r="I220" s="1">
-        <v>-9511.91</v>
+        <v>13004.0</v>
       </c>
       <c r="J220" s="1">
-        <v>-2.6239158900107</v>
+        <v>3.251</v>
       </c>
       <c r="K220">
-        <v>1.01</v>
+        <v>4.07</v>
       </c>
       <c r="L220" t="s">
-        <v>587</v>
+        <v>527</v>
       </c>
       <c r="M220" s="1">
-        <v>352996.28</v>
+        <v>413004.0</v>
       </c>
       <c r="N220" s="1">
-        <v>356909.63</v>
+        <v>429292.11</v>
       </c>
       <c r="O220" s="1">
-        <v>0.1</v>
+        <v>0.12</v>
       </c>
       <c r="P220">
         <v>1</v>
       </c>
     </row>
     <row r="221" spans="1:16">
       <c r="A221" t="s">
-        <v>588</v>
+        <v>528</v>
       </c>
       <c r="B221" t="s">
-        <v>589</v>
+        <v>529</v>
       </c>
       <c r="C221" s="1">
-        <v>344831.75</v>
+        <v>400000.0</v>
       </c>
       <c r="D221" s="1">
-        <v>80.437</v>
+        <v>106.917</v>
       </c>
       <c r="E221" s="1">
-        <v>96.18009363</v>
+        <v>109.3</v>
       </c>
       <c r="F221" t="s">
         <v>8</v>
       </c>
       <c r="G221">
         <v>1.0</v>
       </c>
       <c r="H221" s="1">
-        <v>331659.5</v>
+        <v>437200.0</v>
       </c>
       <c r="I221" s="1">
-        <v>-54287.18</v>
+        <v>-9532.0</v>
       </c>
       <c r="J221" s="1">
-        <v>-16.368347657763</v>
+        <v>-2.1802378774016</v>
       </c>
       <c r="K221">
-        <v>0.03</v>
-[...2 lines deleted...]
-        <v>94.47</v>
+        <v>0.81</v>
+      </c>
+      <c r="L221" t="s">
+        <v>530</v>
       </c>
       <c r="M221" s="1">
-        <v>277372.32</v>
+        <v>427668.0</v>
       </c>
       <c r="N221" s="1">
-        <v>277466.79</v>
+        <v>430889.92</v>
       </c>
       <c r="O221" s="1">
-        <v>0.08</v>
+        <v>0.13</v>
       </c>
       <c r="P221">
         <v>1</v>
       </c>
     </row>
     <row r="222" spans="1:16">
       <c r="A222" t="s">
-        <v>590</v>
+        <v>531</v>
       </c>
       <c r="B222" t="s">
-        <v>591</v>
+        <v>532</v>
       </c>
       <c r="C222" s="1">
-        <v>2850000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D222" s="1">
-        <v>101.834</v>
+        <v>98.981</v>
       </c>
       <c r="E222" s="1">
-        <v>119.99153825</v>
+        <v>99.852</v>
       </c>
       <c r="F222" t="s">
         <v>8</v>
       </c>
       <c r="G222">
         <v>1.0</v>
       </c>
       <c r="H222" s="1">
-        <v>3419758.84</v>
+        <v>399408.0</v>
       </c>
       <c r="I222" s="1">
-        <v>308408.85</v>
+        <v>-3484.0</v>
       </c>
       <c r="J222" s="1">
-        <v>9.0184385633462</v>
+        <v>-0.87229099066619</v>
       </c>
       <c r="K222">
-        <v>0.71</v>
+        <v>0.54</v>
       </c>
       <c r="L222" t="s">
-        <v>592</v>
+        <v>533</v>
       </c>
       <c r="M222" s="1">
-        <v>3728167.69</v>
+        <v>395924.0</v>
       </c>
       <c r="N222" s="1">
-        <v>3748520.76</v>
+        <v>398071.95</v>
       </c>
       <c r="O222" s="1">
-        <v>1.02</v>
+        <v>0.12</v>
       </c>
       <c r="P222">
         <v>1</v>
       </c>
     </row>
     <row r="223" spans="1:16">
       <c r="A223" t="s">
-        <v>593</v>
+        <v>534</v>
       </c>
       <c r="B223" t="s">
-        <v>594</v>
+        <v>535</v>
       </c>
       <c r="C223" s="1">
-        <v>2910000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D223" s="1">
-        <v>102.521</v>
+        <v>99.163</v>
       </c>
       <c r="E223" s="1">
-        <v>101.61324845</v>
+        <v>99.589</v>
       </c>
       <c r="F223" t="s">
         <v>8</v>
       </c>
       <c r="G223">
         <v>1.0</v>
       </c>
       <c r="H223" s="1">
-        <v>2956945.53</v>
+        <v>199178.0</v>
       </c>
       <c r="I223" s="1">
-        <v>146824.02</v>
+        <v>-852.0</v>
       </c>
       <c r="J223" s="1">
-        <v>4.9653948140195</v>
+        <v>-0.42775808573236</v>
       </c>
       <c r="K223">
-        <v>0.52</v>
-[...2 lines deleted...]
-        <v>595</v>
+        <v>0.32</v>
+      </c>
+      <c r="L223">
+        <v>647.26</v>
       </c>
       <c r="M223" s="1">
-        <v>3103769.55</v>
+        <v>198326.0</v>
       </c>
       <c r="N223" s="1">
-        <v>3118823.16</v>
+        <v>198973.26</v>
       </c>
       <c r="O223" s="1">
-        <v>0.85</v>
+        <v>0.06</v>
       </c>
       <c r="P223">
         <v>1</v>
       </c>
     </row>
     <row r="224" spans="1:16">
       <c r="A224" t="s">
-        <v>596</v>
+        <v>536</v>
       </c>
       <c r="B224" t="s">
-        <v>597</v>
+        <v>537</v>
       </c>
       <c r="C224" s="1">
-        <v>6650000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D224" s="1">
-        <v>100.459</v>
+        <v>102.263</v>
       </c>
       <c r="E224" s="1">
-        <v>100.84036842</v>
+        <v>98.769</v>
       </c>
       <c r="F224" t="s">
         <v>8</v>
       </c>
       <c r="G224">
         <v>1.0</v>
       </c>
       <c r="H224" s="1">
-        <v>6705884.5</v>
+        <v>296307.0</v>
       </c>
       <c r="I224" s="1">
-        <v>-25361.0</v>
+        <v>10482.0</v>
       </c>
       <c r="J224" s="1">
-        <v>-0.37819022978997</v>
+        <v>3.5375472061072</v>
       </c>
       <c r="K224">
-        <v>1.26</v>
+        <v>1.84</v>
       </c>
       <c r="L224" t="s">
-        <v>598</v>
+        <v>538</v>
       </c>
       <c r="M224" s="1">
-        <v>6680523.5</v>
+        <v>306789.0</v>
       </c>
       <c r="N224" s="1">
-        <v>6764389.4</v>
+        <v>312298.93</v>
       </c>
       <c r="O224" s="1">
-        <v>1.85</v>
+        <v>0.09</v>
       </c>
       <c r="P224">
         <v>1</v>
       </c>
     </row>
     <row r="225" spans="1:16">
       <c r="A225" t="s">
-        <v>599</v>
+        <v>539</v>
       </c>
       <c r="B225" t="s">
-        <v>600</v>
+        <v>540</v>
       </c>
       <c r="C225" s="1">
-        <v>2206000.0</v>
+        <v>309000.0</v>
       </c>
       <c r="D225" s="1">
-        <v>89.619</v>
+        <v>99.671</v>
       </c>
       <c r="E225" s="1">
-        <v>95.17131958</v>
+        <v>99.43</v>
       </c>
       <c r="F225" t="s">
         <v>8</v>
       </c>
       <c r="G225">
         <v>1.0</v>
       </c>
       <c r="H225" s="1">
-        <v>2099479.31</v>
+        <v>307238.7</v>
       </c>
       <c r="I225" s="1">
-        <v>-122484.17</v>
+        <v>744.69</v>
       </c>
       <c r="J225" s="1">
-        <v>-5.8340260566797</v>
+        <v>0.24238157497737</v>
       </c>
       <c r="K225">
-        <v>1.57</v>
+        <v>2.97</v>
       </c>
       <c r="L225" t="s">
-        <v>601</v>
+        <v>541</v>
       </c>
       <c r="M225" s="1">
-        <v>1976995.14</v>
+        <v>307983.39</v>
       </c>
       <c r="N225" s="1">
-        <v>2011654.33</v>
+        <v>317151.8</v>
       </c>
       <c r="O225" s="1">
-        <v>0.55</v>
+        <v>0.09</v>
       </c>
       <c r="P225">
         <v>1</v>
       </c>
     </row>
     <row r="226" spans="1:16">
       <c r="A226" t="s">
-        <v>602</v>
+        <v>542</v>
       </c>
       <c r="B226" t="s">
-        <v>603</v>
+        <v>543</v>
       </c>
       <c r="C226" s="1">
-        <v>2500000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D226" s="1">
-        <v>101.346</v>
+        <v>84.32</v>
       </c>
       <c r="E226" s="1">
-        <v>101.176</v>
+        <v>85.96</v>
       </c>
       <c r="F226" t="s">
         <v>8</v>
       </c>
       <c r="G226">
         <v>1.0</v>
       </c>
       <c r="H226" s="1">
-        <v>2529400.0</v>
+        <v>687680.0</v>
       </c>
       <c r="I226" s="1">
-        <v>4250.0</v>
+        <v>-13120.0</v>
       </c>
       <c r="J226" s="1">
-        <v>0.1680240373211</v>
+        <v>-1.9078641228478</v>
       </c>
       <c r="K226">
-        <v>1.62</v>
+        <v>0.42</v>
       </c>
       <c r="L226" t="s">
-        <v>604</v>
+        <v>356</v>
       </c>
       <c r="M226" s="1">
-        <v>2533650.0</v>
+        <v>674560.0</v>
       </c>
       <c r="N226" s="1">
-        <v>2574136.88</v>
+        <v>677957.26</v>
       </c>
       <c r="O226" s="1">
-        <v>0.7</v>
+        <v>0.2</v>
       </c>
       <c r="P226">
         <v>1</v>
       </c>
     </row>
     <row r="227" spans="1:16">
       <c r="A227" t="s">
-        <v>605</v>
+        <v>544</v>
       </c>
       <c r="B227" t="s">
-        <v>606</v>
+        <v>545</v>
       </c>
       <c r="C227" s="1">
-        <v>6310000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D227" s="1">
-        <v>103.146</v>
+        <v>99.206</v>
       </c>
       <c r="E227" s="1">
-        <v>101.552</v>
+        <v>100.65</v>
       </c>
       <c r="F227" t="s">
         <v>8</v>
       </c>
       <c r="G227">
         <v>1.0</v>
       </c>
       <c r="H227" s="1">
-        <v>6407931.2</v>
+        <v>301950.0</v>
       </c>
       <c r="I227" s="1">
-        <v>100581.4</v>
+        <v>-4332.0</v>
       </c>
       <c r="J227" s="1">
-        <v>1.5696391996219</v>
+        <v>-1.4346746150025</v>
       </c>
       <c r="K227">
-        <v>0.22</v>
+        <v>0.53</v>
       </c>
       <c r="L227" t="s">
-        <v>607</v>
+        <v>546</v>
       </c>
       <c r="M227" s="1">
-        <v>6508512.6</v>
+        <v>297618.0</v>
       </c>
       <c r="N227" s="1">
-        <v>6522509.64</v>
+        <v>299196.08</v>
       </c>
       <c r="O227" s="1">
-        <v>1.78</v>
+        <v>0.09</v>
       </c>
       <c r="P227">
         <v>1</v>
       </c>
     </row>
     <row r="228" spans="1:16">
       <c r="A228" t="s">
-        <v>608</v>
+        <v>547</v>
       </c>
       <c r="B228" t="s">
-        <v>609</v>
+        <v>548</v>
       </c>
       <c r="C228" s="1">
-        <v>4540000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D228" s="1">
-        <v>104.726</v>
+        <v>98.854</v>
       </c>
       <c r="E228" s="1">
-        <v>104.151</v>
+        <v>100.62</v>
       </c>
       <c r="F228" t="s">
         <v>8</v>
       </c>
       <c r="G228">
         <v>1.0</v>
       </c>
       <c r="H228" s="1">
-        <v>4728455.4</v>
+        <v>201240.0</v>
       </c>
       <c r="I228" s="1">
-        <v>26105.0</v>
+        <v>-3532.0</v>
       </c>
       <c r="J228" s="1">
-        <v>0.55208303328821</v>
+        <v>-1.7551182667462</v>
       </c>
       <c r="K228">
-        <v>0.71</v>
+        <v>2.6</v>
       </c>
       <c r="L228" t="s">
-        <v>610</v>
+        <v>549</v>
       </c>
       <c r="M228" s="1">
-        <v>4754560.4</v>
+        <v>197708.0</v>
       </c>
       <c r="N228" s="1">
-        <v>4786864.25</v>
+        <v>202913.48</v>
       </c>
       <c r="O228" s="1">
-        <v>1.31</v>
+        <v>0.06</v>
       </c>
       <c r="P228">
         <v>1</v>
       </c>
     </row>
     <row r="229" spans="1:16">
       <c r="A229" t="s">
-        <v>611</v>
+        <v>550</v>
       </c>
       <c r="B229" t="s">
-        <v>612</v>
+        <v>551</v>
       </c>
       <c r="C229" s="1">
-        <v>5829000.0</v>
+        <v>193000.0</v>
       </c>
       <c r="D229" s="1">
-        <v>105.723</v>
+        <v>99.421</v>
       </c>
       <c r="E229" s="1">
-        <v>107.54387202</v>
+        <v>99.571</v>
       </c>
       <c r="F229" t="s">
         <v>8</v>
       </c>
       <c r="G229">
         <v>1.0</v>
       </c>
       <c r="H229" s="1">
-        <v>6268732.3</v>
+        <v>192172.03</v>
       </c>
       <c r="I229" s="1">
-        <v>-106138.63</v>
+        <v>-289.5</v>
       </c>
       <c r="J229" s="1">
-        <v>-1.6931434446483</v>
+        <v>-0.15064627250906</v>
       </c>
       <c r="K229">
-        <v>0.24</v>
+        <v>1.19</v>
       </c>
       <c r="L229" t="s">
-        <v>613</v>
+        <v>552</v>
       </c>
       <c r="M229" s="1">
-        <v>6162593.67</v>
+        <v>191882.53</v>
       </c>
       <c r="N229" s="1">
-        <v>6176763.51</v>
+        <v>194185.31</v>
       </c>
       <c r="O229" s="1">
-        <v>1.69</v>
+        <v>0.06</v>
       </c>
       <c r="P229">
         <v>1</v>
       </c>
     </row>
     <row r="230" spans="1:16">
       <c r="A230" t="s">
-        <v>614</v>
+        <v>553</v>
       </c>
       <c r="B230" t="s">
-        <v>615</v>
+        <v>554</v>
       </c>
       <c r="C230" s="1">
-        <v>312000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D230" s="1">
-        <v>98.304</v>
+        <v>98.865</v>
       </c>
       <c r="E230" s="1">
-        <v>99.406</v>
+        <v>100.0</v>
       </c>
       <c r="F230" t="s">
         <v>8</v>
       </c>
       <c r="G230">
         <v>1.0</v>
       </c>
       <c r="H230" s="1">
-        <v>310146.72</v>
+        <v>300000.0</v>
       </c>
       <c r="I230" s="1">
-        <v>-3438.24</v>
+        <v>-3405.0</v>
       </c>
       <c r="J230" s="1">
-        <v>-1.1085849948695</v>
+        <v>-1.135</v>
       </c>
       <c r="K230">
-        <v>0.63</v>
+        <v>1.58</v>
       </c>
       <c r="L230" t="s">
-        <v>616</v>
+        <v>555</v>
       </c>
       <c r="M230" s="1">
-        <v>306708.48</v>
+        <v>296595.0</v>
       </c>
       <c r="N230" s="1">
-        <v>308685.19</v>
+        <v>301346.8</v>
       </c>
       <c r="O230" s="1">
-        <v>0.08</v>
+        <v>0.09</v>
       </c>
       <c r="P230">
         <v>1</v>
       </c>
     </row>
     <row r="231" spans="1:16">
       <c r="A231" t="s">
-        <v>617</v>
+        <v>556</v>
       </c>
       <c r="B231" t="s">
-        <v>618</v>
+        <v>557</v>
       </c>
       <c r="C231" s="1">
-        <v>765000.0</v>
+        <v>877000.0</v>
       </c>
       <c r="D231" s="1">
-        <v>100.07</v>
+        <v>98.439</v>
       </c>
       <c r="E231" s="1">
         <v>100.0</v>
       </c>
       <c r="F231" t="s">
         <v>8</v>
       </c>
       <c r="G231">
         <v>1.0</v>
       </c>
       <c r="H231" s="1">
-        <v>765000.0</v>
+        <v>877000.0</v>
       </c>
       <c r="I231" s="1">
-        <v>535.5</v>
+        <v>-13689.97</v>
       </c>
       <c r="J231" s="1">
-        <v>0.07</v>
+        <v>-1.561</v>
       </c>
       <c r="K231">
-        <v>0.04</v>
-[...2 lines deleted...]
-        <v>328.64</v>
+        <v>0.57</v>
+      </c>
+      <c r="L231" t="s">
+        <v>558</v>
       </c>
       <c r="M231" s="1">
-        <v>765535.5</v>
+        <v>863310.03</v>
       </c>
       <c r="N231" s="1">
-        <v>765864.14</v>
+        <v>868280.82</v>
       </c>
       <c r="O231" s="1">
-        <v>0.21</v>
+        <v>0.25</v>
       </c>
       <c r="P231">
         <v>1</v>
       </c>
     </row>
     <row r="232" spans="1:16">
       <c r="A232" t="s">
-        <v>619</v>
+        <v>559</v>
       </c>
       <c r="B232" t="s">
-        <v>620</v>
+        <v>560</v>
       </c>
       <c r="C232" s="1">
-        <v>500000.0</v>
+        <v>577000.0</v>
       </c>
       <c r="D232" s="1">
-        <v>105.01</v>
+        <v>98.128</v>
       </c>
       <c r="E232" s="1">
-        <v>100.77</v>
+        <v>100.0</v>
       </c>
       <c r="F232" t="s">
         <v>8</v>
       </c>
       <c r="G232">
         <v>1.0</v>
       </c>
       <c r="H232" s="1">
-        <v>503850.0</v>
+        <v>577000.0</v>
       </c>
       <c r="I232" s="1">
-        <v>21200.0</v>
+        <v>-10801.44</v>
       </c>
       <c r="J232" s="1">
-        <v>4.2076014686911</v>
+        <v>-1.872</v>
       </c>
       <c r="K232">
-        <v>4.06</v>
+        <v>2.03</v>
       </c>
       <c r="L232" t="s">
-        <v>621</v>
+        <v>561</v>
       </c>
       <c r="M232" s="1">
-        <v>525050.0</v>
+        <v>566198.56</v>
       </c>
       <c r="N232" s="1">
-        <v>545351.37</v>
+        <v>577923.09</v>
       </c>
       <c r="O232" s="1">
-        <v>0.15</v>
+        <v>0.17</v>
       </c>
       <c r="P232">
         <v>1</v>
       </c>
     </row>
     <row r="233" spans="1:16">
       <c r="A233" t="s">
-        <v>622</v>
+        <v>562</v>
       </c>
       <c r="B233" t="s">
-        <v>623</v>
+        <v>563</v>
       </c>
       <c r="C233" s="1">
         <v>400000.0</v>
       </c>
       <c r="D233" s="1">
-        <v>102.736</v>
+        <v>98.919</v>
       </c>
       <c r="E233" s="1">
-        <v>98.69</v>
+        <v>100.42</v>
       </c>
       <c r="F233" t="s">
         <v>8</v>
       </c>
       <c r="G233">
         <v>1.0</v>
       </c>
       <c r="H233" s="1">
-        <v>394760.0</v>
+        <v>401680.0</v>
       </c>
       <c r="I233" s="1">
-        <v>16184.0</v>
+        <v>-6004.0</v>
       </c>
       <c r="J233" s="1">
-        <v>4.0997061505725</v>
+        <v>-1.494722166899</v>
       </c>
       <c r="K233">
-        <v>1.62</v>
+        <v>3.13</v>
       </c>
       <c r="L233" t="s">
-        <v>624</v>
+        <v>564</v>
       </c>
       <c r="M233" s="1">
-        <v>410944.0</v>
+        <v>395676.0</v>
       </c>
       <c r="N233" s="1">
-        <v>417441.26</v>
+        <v>408189.7</v>
       </c>
       <c r="O233" s="1">
-        <v>0.11</v>
+        <v>0.12</v>
       </c>
       <c r="P233">
         <v>1</v>
       </c>
     </row>
     <row r="234" spans="1:16">
       <c r="A234" t="s">
-        <v>625</v>
+        <v>565</v>
       </c>
       <c r="B234" t="s">
-        <v>626</v>
+        <v>566</v>
       </c>
       <c r="C234" s="1">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D234" s="1">
-        <v>85.392</v>
+        <v>95.767</v>
       </c>
       <c r="E234" s="1">
-        <v>85.35266667</v>
+        <v>97.286</v>
       </c>
       <c r="F234" t="s">
         <v>8</v>
       </c>
       <c r="G234">
         <v>1.0</v>
       </c>
       <c r="H234" s="1">
-        <v>256058.0</v>
+        <v>194572.0</v>
       </c>
       <c r="I234" s="1">
-        <v>118.0</v>
+        <v>-3038.0</v>
       </c>
       <c r="J234" s="1">
-        <v>0.046083309250248</v>
+        <v>-1.5613757375162</v>
       </c>
       <c r="K234">
-        <v>0.17</v>
-[...2 lines deleted...]
-        <v>510.62</v>
+        <v>0.92</v>
+      </c>
+      <c r="L234" t="s">
+        <v>567</v>
       </c>
       <c r="M234" s="1">
-        <v>256176.0</v>
+        <v>191534.0</v>
       </c>
       <c r="N234" s="1">
-        <v>256686.62</v>
+        <v>193383.32</v>
       </c>
       <c r="O234" s="1">
-        <v>0.07</v>
+        <v>0.06</v>
       </c>
       <c r="P234">
         <v>1</v>
       </c>
     </row>
     <row r="235" spans="1:16">
       <c r="A235" t="s">
-        <v>627</v>
+        <v>568</v>
       </c>
       <c r="B235" t="s">
-        <v>628</v>
+        <v>569</v>
       </c>
       <c r="C235" s="1">
-        <v>200000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D235" s="1">
-        <v>104.088</v>
+        <v>97.769</v>
       </c>
       <c r="E235" s="1">
-        <v>99.098</v>
+        <v>99.259</v>
       </c>
       <c r="F235" t="s">
         <v>8</v>
       </c>
       <c r="G235">
         <v>1.0</v>
       </c>
       <c r="H235" s="1">
-        <v>198196.0</v>
+        <v>397036.0</v>
       </c>
       <c r="I235" s="1">
-        <v>9980.0</v>
+        <v>-5960.0</v>
       </c>
       <c r="J235" s="1">
-        <v>5.0354194837434</v>
+        <v>-1.5011233238296</v>
       </c>
       <c r="K235">
-        <v>2.49</v>
-[...2 lines deleted...]
-        <v>629</v>
+        <v>0.22</v>
+      </c>
+      <c r="L235">
+        <v>863.01</v>
       </c>
       <c r="M235" s="1">
-        <v>208176.0</v>
+        <v>391076.0</v>
       </c>
       <c r="N235" s="1">
-        <v>213165.73</v>
+        <v>391939.01</v>
       </c>
       <c r="O235" s="1">
-        <v>0.06</v>
+        <v>0.11</v>
       </c>
       <c r="P235">
         <v>1</v>
       </c>
     </row>
     <row r="236" spans="1:16">
       <c r="A236" t="s">
-        <v>630</v>
+        <v>570</v>
       </c>
       <c r="B236" t="s">
-        <v>631</v>
+        <v>571</v>
       </c>
       <c r="C236" s="1">
-        <v>306000.0</v>
+        <v>286000.0</v>
       </c>
       <c r="D236" s="1">
-        <v>102.092</v>
+        <v>97.941</v>
       </c>
       <c r="E236" s="1">
-        <v>99.609</v>
+        <v>99.362</v>
       </c>
       <c r="F236" t="s">
         <v>8</v>
       </c>
       <c r="G236">
         <v>1.0</v>
       </c>
       <c r="H236" s="1">
-        <v>304803.54</v>
+        <v>284175.32</v>
       </c>
       <c r="I236" s="1">
-        <v>7597.98</v>
+        <v>-4064.06</v>
       </c>
       <c r="J236" s="1">
-        <v>2.4927466393599</v>
+        <v>-1.4301241923472</v>
       </c>
       <c r="K236">
-        <v>3.18</v>
+        <v>0.92</v>
       </c>
       <c r="L236" t="s">
-        <v>632</v>
+        <v>572</v>
       </c>
       <c r="M236" s="1">
-        <v>312401.52</v>
+        <v>280111.26</v>
       </c>
       <c r="N236" s="1">
-        <v>322126.45</v>
+        <v>282731.29</v>
       </c>
       <c r="O236" s="1">
-        <v>0.09</v>
+        <v>0.08</v>
       </c>
       <c r="P236">
         <v>1</v>
       </c>
     </row>
     <row r="237" spans="1:16">
       <c r="A237" t="s">
-        <v>633</v>
+        <v>573</v>
       </c>
       <c r="B237" t="s">
-        <v>634</v>
+        <v>574</v>
       </c>
       <c r="C237" s="1">
-        <v>256000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D237" s="1">
-        <v>103.316</v>
+        <v>106.213</v>
       </c>
       <c r="E237" s="1">
-        <v>99.813</v>
+        <v>108.1185</v>
       </c>
       <c r="F237" t="s">
         <v>8</v>
       </c>
       <c r="G237">
         <v>1.0</v>
       </c>
       <c r="H237" s="1">
-        <v>255521.28</v>
+        <v>432474.0</v>
       </c>
       <c r="I237" s="1">
-        <v>8967.68</v>
+        <v>-7622.0</v>
       </c>
       <c r="J237" s="1">
-        <v>3.5095628825904</v>
+        <v>-1.7624180875613</v>
       </c>
       <c r="K237">
-        <v>3.03</v>
+        <v>2.07</v>
       </c>
       <c r="L237" t="s">
-        <v>635</v>
+        <v>575</v>
       </c>
       <c r="M237" s="1">
-        <v>264488.96</v>
+        <v>424852.0</v>
       </c>
       <c r="N237" s="1">
-        <v>272234.71</v>
+        <v>433128.71</v>
       </c>
       <c r="O237" s="1">
-        <v>0.07</v>
+        <v>0.13</v>
       </c>
       <c r="P237">
         <v>1</v>
       </c>
     </row>
     <row r="238" spans="1:16">
       <c r="A238" t="s">
-        <v>636</v>
+        <v>576</v>
       </c>
       <c r="B238" t="s">
-        <v>637</v>
+        <v>577</v>
       </c>
       <c r="C238" s="1">
-        <v>383000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D238" s="1">
-        <v>105.057</v>
+        <v>100.934</v>
       </c>
       <c r="E238" s="1">
-        <v>100.0</v>
+        <v>100.4</v>
       </c>
       <c r="F238" t="s">
         <v>8</v>
       </c>
       <c r="G238">
         <v>1.0</v>
       </c>
       <c r="H238" s="1">
-        <v>383000.0</v>
+        <v>401600.0</v>
       </c>
       <c r="I238" s="1">
-        <v>19368.31</v>
+        <v>2136.0</v>
       </c>
       <c r="J238" s="1">
-        <v>5.057</v>
+        <v>0.53187250996016</v>
       </c>
       <c r="K238">
-        <v>1.7</v>
+        <v>2.99</v>
       </c>
       <c r="L238" t="s">
-        <v>638</v>
+        <v>578</v>
       </c>
       <c r="M238" s="1">
-        <v>402368.31</v>
+        <v>403736.0</v>
       </c>
       <c r="N238" s="1">
-        <v>408894.6</v>
+        <v>415711.34</v>
       </c>
       <c r="O238" s="1">
-        <v>0.11</v>
+        <v>0.12</v>
       </c>
       <c r="P238">
         <v>1</v>
       </c>
     </row>
     <row r="239" spans="1:16">
       <c r="A239" t="s">
-        <v>639</v>
+        <v>579</v>
       </c>
       <c r="B239" t="s">
-        <v>640</v>
+        <v>580</v>
       </c>
       <c r="C239" s="1">
-        <v>800000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D239" s="1">
-        <v>100.149</v>
+        <v>99.834</v>
       </c>
       <c r="E239" s="1">
-        <v>99.423</v>
+        <v>99.821</v>
       </c>
       <c r="F239" t="s">
         <v>8</v>
       </c>
       <c r="G239">
         <v>1.0</v>
       </c>
       <c r="H239" s="1">
-        <v>795384.0</v>
+        <v>399284.0</v>
       </c>
       <c r="I239" s="1">
-        <v>5808.0</v>
+        <v>52.0</v>
       </c>
       <c r="J239" s="1">
-        <v>0.7302133309194</v>
+        <v>0.013023311727993</v>
       </c>
       <c r="K239">
-        <v>2.4</v>
-[...2 lines deleted...]
-        <v>641</v>
+        <v>0.0</v>
+      </c>
+      <c r="L239">
+        <v>0.0</v>
       </c>
       <c r="M239" s="1">
-        <v>801192.0</v>
+        <v>399336.0</v>
       </c>
       <c r="N239" s="1">
-        <v>820392.0</v>
+        <v>399336.0</v>
       </c>
       <c r="O239" s="1">
-        <v>0.22</v>
+        <v>0.12</v>
       </c>
       <c r="P239">
         <v>1</v>
       </c>
     </row>
     <row r="240" spans="1:16">
       <c r="A240" t="s">
-        <v>642</v>
+        <v>581</v>
       </c>
       <c r="B240" t="s">
-        <v>643</v>
+        <v>582</v>
       </c>
       <c r="C240" s="1">
-        <v>323000.0</v>
+        <v>695000.0</v>
       </c>
       <c r="D240" s="1">
-        <v>102.123</v>
+        <v>98.366</v>
       </c>
       <c r="E240" s="1">
-        <v>99.424</v>
+        <v>99.228</v>
       </c>
       <c r="F240" t="s">
         <v>8</v>
       </c>
       <c r="G240">
         <v>1.0</v>
       </c>
       <c r="H240" s="1">
-        <v>321139.52</v>
+        <v>689634.6</v>
       </c>
       <c r="I240" s="1">
-        <v>8717.77</v>
+        <v>-5990.9</v>
       </c>
       <c r="J240" s="1">
-        <v>2.7146363051175</v>
+        <v>-0.86870641351232</v>
       </c>
       <c r="K240">
-        <v>2.76</v>
+        <v>2.44</v>
       </c>
       <c r="L240" t="s">
-        <v>644</v>
+        <v>583</v>
       </c>
       <c r="M240" s="1">
-        <v>329857.29</v>
+        <v>683643.7</v>
       </c>
       <c r="N240" s="1">
-        <v>338775.19</v>
+        <v>700614.08</v>
       </c>
       <c r="O240" s="1">
-        <v>0.09</v>
+        <v>0.2</v>
       </c>
       <c r="P240">
         <v>1</v>
       </c>
     </row>
     <row r="241" spans="1:16">
       <c r="A241" t="s">
-        <v>645</v>
+        <v>584</v>
       </c>
       <c r="B241" t="s">
-        <v>646</v>
+        <v>585</v>
       </c>
       <c r="C241" s="1">
-        <v>562000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D241" s="1">
-        <v>99.953</v>
+        <v>98.827</v>
       </c>
       <c r="E241" s="1">
-        <v>99.947</v>
+        <v>99.517</v>
       </c>
       <c r="F241" t="s">
         <v>8</v>
       </c>
       <c r="G241">
         <v>1.0</v>
       </c>
       <c r="H241" s="1">
-        <v>561702.14</v>
+        <v>398068.0</v>
       </c>
       <c r="I241" s="1">
-        <v>33.72</v>
+        <v>-2760.0</v>
       </c>
       <c r="J241" s="1">
-        <v>0.0060031816862937</v>
+        <v>-0.69334887506657</v>
       </c>
       <c r="K241">
-        <v>0.91</v>
+        <v>2.53</v>
       </c>
       <c r="L241" t="s">
-        <v>647</v>
+        <v>586</v>
       </c>
       <c r="M241" s="1">
-        <v>561735.86</v>
+        <v>395308.0</v>
       </c>
       <c r="N241" s="1">
-        <v>566874.7</v>
+        <v>405442.25</v>
       </c>
       <c r="O241" s="1">
-        <v>0.15</v>
+        <v>0.12</v>
       </c>
       <c r="P241">
         <v>1</v>
       </c>
     </row>
     <row r="242" spans="1:16">
       <c r="A242" t="s">
-        <v>648</v>
+        <v>587</v>
       </c>
       <c r="B242" t="s">
-        <v>649</v>
+        <v>588</v>
       </c>
       <c r="C242" s="1">
-        <v>1100000.0</v>
+        <v>694000.0</v>
       </c>
       <c r="D242" s="1">
-        <v>100.19</v>
+        <v>90.214</v>
       </c>
       <c r="E242" s="1">
-        <v>99.779</v>
+        <v>83.26116715</v>
       </c>
       <c r="F242" t="s">
         <v>8</v>
       </c>
       <c r="G242">
         <v>1.0</v>
       </c>
       <c r="H242" s="1">
-        <v>1097569.0</v>
+        <v>577832.5</v>
       </c>
       <c r="I242" s="1">
-        <v>4521.0</v>
+        <v>48252.66</v>
       </c>
       <c r="J242" s="1">
-        <v>0.4119103218112</v>
+        <v>8.3506310219657</v>
       </c>
       <c r="K242">
-        <v>0.93</v>
+        <v>0.99</v>
       </c>
       <c r="L242" t="s">
-        <v>650</v>
+        <v>589</v>
       </c>
       <c r="M242" s="1">
-        <v>1102090.0</v>
+        <v>626085.16</v>
       </c>
       <c r="N242" s="1">
-        <v>1112374.25</v>
+        <v>632965.74</v>
       </c>
       <c r="O242" s="1">
-        <v>0.3</v>
+        <v>0.18</v>
       </c>
       <c r="P242">
         <v>1</v>
       </c>
     </row>
     <row r="243" spans="1:16">
       <c r="A243" t="s">
-        <v>651</v>
+        <v>590</v>
       </c>
       <c r="B243" t="s">
-        <v>652</v>
+        <v>591</v>
       </c>
       <c r="C243" s="1">
-        <v>719000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D243" s="1">
-        <v>100.175</v>
+        <v>102.327</v>
       </c>
       <c r="E243" s="1">
-        <v>100.0</v>
+        <v>99.329</v>
       </c>
       <c r="F243" t="s">
         <v>8</v>
       </c>
       <c r="G243">
         <v>1.0</v>
       </c>
       <c r="H243" s="1">
-        <v>719000.0</v>
+        <v>595974.0</v>
       </c>
       <c r="I243" s="1">
-        <v>1258.25</v>
+        <v>17988.0</v>
       </c>
       <c r="J243" s="1">
-        <v>0.175</v>
+        <v>3.0182524741012</v>
       </c>
       <c r="K243">
-        <v>0.06</v>
-[...2 lines deleted...]
-        <v>442.63</v>
+        <v>0.78</v>
+      </c>
+      <c r="L243" t="s">
+        <v>592</v>
       </c>
       <c r="M243" s="1">
-        <v>720258.25</v>
+        <v>613962.0</v>
       </c>
       <c r="N243" s="1">
-        <v>720700.88</v>
+        <v>618612.0</v>
       </c>
       <c r="O243" s="1">
-        <v>0.2</v>
+        <v>0.18</v>
       </c>
       <c r="P243">
         <v>1</v>
       </c>
     </row>
     <row r="244" spans="1:16">
       <c r="A244" t="s">
-        <v>653</v>
+        <v>593</v>
       </c>
       <c r="B244" t="s">
-        <v>654</v>
+        <v>594</v>
       </c>
       <c r="C244" s="1">
-        <v>276000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D244" s="1">
-        <v>100.487</v>
+        <v>98.575</v>
       </c>
       <c r="E244" s="1">
-        <v>99.215</v>
+        <v>100.231</v>
       </c>
       <c r="F244" t="s">
         <v>8</v>
       </c>
       <c r="G244">
         <v>1.0</v>
       </c>
       <c r="H244" s="1">
-        <v>273833.4</v>
+        <v>400924.0</v>
       </c>
       <c r="I244" s="1">
-        <v>3510.72</v>
+        <v>-6624.0</v>
       </c>
       <c r="J244" s="1">
-        <v>1.2820642040014</v>
+        <v>-1.6521834562161</v>
       </c>
       <c r="K244">
-        <v>3.51</v>
+        <v>0.6</v>
       </c>
       <c r="L244" t="s">
-        <v>655</v>
+        <v>595</v>
       </c>
       <c r="M244" s="1">
-        <v>277344.12</v>
+        <v>394300.0</v>
       </c>
       <c r="N244" s="1">
-        <v>287041.93</v>
+        <v>396683.56</v>
       </c>
       <c r="O244" s="1">
-        <v>0.08</v>
+        <v>0.12</v>
       </c>
       <c r="P244">
         <v>1</v>
       </c>
     </row>
     <row r="245" spans="1:16">
       <c r="A245" t="s">
-        <v>656</v>
+        <v>596</v>
       </c>
       <c r="B245" t="s">
-        <v>657</v>
+        <v>597</v>
       </c>
       <c r="C245" s="1">
-        <v>400000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D245" s="1">
-        <v>102.475</v>
+        <v>90.086</v>
       </c>
       <c r="E245" s="1">
-        <v>101.669</v>
+        <v>89.875</v>
       </c>
       <c r="F245" t="s">
         <v>8</v>
       </c>
       <c r="G245">
         <v>1.0</v>
       </c>
       <c r="H245" s="1">
-        <v>406676.0</v>
+        <v>89875.0</v>
       </c>
       <c r="I245" s="1">
-        <v>3224.0</v>
+        <v>211.0</v>
       </c>
       <c r="J245" s="1">
-        <v>0.79276869055464</v>
+        <v>0.23477051460362</v>
       </c>
       <c r="K245">
-        <v>3.67</v>
-[...2 lines deleted...]
-        <v>658</v>
+        <v>0.06</v>
+      </c>
+      <c r="L245">
+        <v>61.64</v>
       </c>
       <c r="M245" s="1">
-        <v>409900.0</v>
+        <v>90086.0</v>
       </c>
       <c r="N245" s="1">
-        <v>424593.1</v>
+        <v>90147.64</v>
       </c>
       <c r="O245" s="1">
-        <v>0.12</v>
+        <v>0.03</v>
       </c>
       <c r="P245">
         <v>1</v>
       </c>
     </row>
     <row r="246" spans="1:16">
       <c r="A246" t="s">
-        <v>659</v>
+        <v>598</v>
       </c>
       <c r="B246" t="s">
-        <v>660</v>
+        <v>599</v>
       </c>
       <c r="C246" s="1">
-        <v>634000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D246" s="1">
-        <v>101.671</v>
+        <v>90.768</v>
       </c>
       <c r="E246" s="1">
-        <v>100.0</v>
+        <v>89.875</v>
       </c>
       <c r="F246" t="s">
         <v>8</v>
       </c>
       <c r="G246">
         <v>1.0</v>
       </c>
       <c r="H246" s="1">
-        <v>634000.0</v>
+        <v>89875.0</v>
       </c>
       <c r="I246" s="1">
-        <v>10594.14</v>
+        <v>893.0</v>
       </c>
       <c r="J246" s="1">
-        <v>1.671</v>
+        <v>0.99360222531293</v>
       </c>
       <c r="K246">
-        <v>2.67</v>
-[...2 lines deleted...]
-        <v>661</v>
+        <v>0.13</v>
+      </c>
+      <c r="L246">
+        <v>127.4</v>
       </c>
       <c r="M246" s="1">
-        <v>644594.14</v>
+        <v>90768.0</v>
       </c>
       <c r="N246" s="1">
-        <v>661535.26</v>
+        <v>90895.4</v>
       </c>
       <c r="O246" s="1">
-        <v>0.18</v>
+        <v>0.03</v>
       </c>
       <c r="P246">
         <v>1</v>
       </c>
     </row>
     <row r="247" spans="1:16">
       <c r="A247" t="s">
-        <v>662</v>
+        <v>600</v>
       </c>
       <c r="B247" t="s">
-        <v>663</v>
+        <v>601</v>
       </c>
       <c r="C247" s="1">
-        <v>400000.0</v>
+        <v>2020000.0</v>
       </c>
       <c r="D247" s="1">
-        <v>100.666</v>
+        <v>98.532</v>
       </c>
       <c r="E247" s="1">
-        <v>100.78</v>
+        <v>100.369</v>
       </c>
       <c r="F247" t="s">
         <v>8</v>
       </c>
       <c r="G247">
         <v>1.0</v>
       </c>
       <c r="H247" s="1">
-        <v>403120.0</v>
+        <v>2027453.8</v>
       </c>
       <c r="I247" s="1">
-        <v>-456.0</v>
+        <v>-37107.4</v>
       </c>
       <c r="J247" s="1">
-        <v>-0.11311768207978</v>
+        <v>-1.8302463908179</v>
       </c>
       <c r="K247">
-        <v>2.29</v>
+        <v>0.87</v>
       </c>
       <c r="L247" t="s">
-        <v>664</v>
+        <v>602</v>
       </c>
       <c r="M247" s="1">
-        <v>402664.0</v>
+        <v>1990346.4</v>
       </c>
       <c r="N247" s="1">
-        <v>411811.95</v>
+        <v>2007945.3</v>
       </c>
       <c r="O247" s="1">
-        <v>0.11</v>
+        <v>0.58</v>
       </c>
       <c r="P247">
         <v>1</v>
       </c>
     </row>
     <row r="248" spans="1:16">
       <c r="A248" t="s">
-        <v>665</v>
+        <v>603</v>
       </c>
       <c r="B248" t="s">
-        <v>666</v>
+        <v>604</v>
       </c>
       <c r="C248" s="1">
-        <v>429000.0</v>
+        <v>1990000.0</v>
       </c>
       <c r="D248" s="1">
-        <v>102.361</v>
+        <v>88.356</v>
       </c>
       <c r="E248" s="1">
-        <v>100.0</v>
+        <v>90.9161809</v>
       </c>
       <c r="F248" t="s">
         <v>8</v>
       </c>
       <c r="G248">
         <v>1.0</v>
       </c>
       <c r="H248" s="1">
-        <v>429000.0</v>
+        <v>1809232.0</v>
       </c>
       <c r="I248" s="1">
-        <v>10128.69</v>
+        <v>-50947.6</v>
       </c>
       <c r="J248" s="1">
-        <v>2.361</v>
+        <v>-2.8159793768848</v>
       </c>
       <c r="K248">
-        <v>1.72</v>
+        <v>1.53</v>
       </c>
       <c r="L248" t="s">
-        <v>667</v>
+        <v>605</v>
       </c>
       <c r="M248" s="1">
-        <v>439128.69</v>
+        <v>1758284.4</v>
       </c>
       <c r="N248" s="1">
-        <v>446511.76</v>
+        <v>1788829.54</v>
       </c>
       <c r="O248" s="1">
-        <v>0.12</v>
+        <v>0.52</v>
       </c>
       <c r="P248">
         <v>1</v>
       </c>
     </row>
     <row r="249" spans="1:16">
       <c r="A249" t="s">
-        <v>668</v>
+        <v>606</v>
       </c>
       <c r="B249" t="s">
-        <v>669</v>
+        <v>607</v>
       </c>
       <c r="C249" s="1">
-        <v>300000.0</v>
+        <v>810103.0</v>
       </c>
       <c r="D249" s="1">
-        <v>94.773</v>
+        <v>100.551</v>
       </c>
       <c r="E249" s="1">
-        <v>93.323</v>
+        <v>99.67399948</v>
       </c>
       <c r="F249" t="s">
         <v>8</v>
       </c>
       <c r="G249">
         <v>1.0</v>
       </c>
       <c r="H249" s="1">
-        <v>279969.0</v>
+        <v>807462.06</v>
       </c>
       <c r="I249" s="1">
-        <v>4350.0</v>
+        <v>7104.61</v>
       </c>
       <c r="J249" s="1">
-        <v>1.5537434501677</v>
+        <v>0.87986920400941</v>
       </c>
       <c r="K249">
-        <v>0.21</v>
-[...2 lines deleted...]
-        <v>636.99</v>
+        <v>0.91</v>
+      </c>
+      <c r="L249" t="s">
+        <v>608</v>
       </c>
       <c r="M249" s="1">
-        <v>284319.0</v>
+        <v>814566.67</v>
       </c>
       <c r="N249" s="1">
-        <v>284955.99</v>
+        <v>821907.53</v>
       </c>
       <c r="O249" s="1">
-        <v>0.08</v>
+        <v>0.24</v>
       </c>
       <c r="P249">
         <v>1</v>
       </c>
     </row>
     <row r="250" spans="1:16">
       <c r="A250" t="s">
-        <v>670</v>
+        <v>609</v>
       </c>
       <c r="B250" t="s">
-        <v>671</v>
+        <v>610</v>
       </c>
       <c r="C250" s="1">
-        <v>189000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D250" s="1">
-        <v>102.327</v>
+        <v>98.052</v>
       </c>
       <c r="E250" s="1">
-        <v>99.833</v>
+        <v>99.766</v>
       </c>
       <c r="F250" t="s">
         <v>8</v>
       </c>
       <c r="G250">
         <v>1.0</v>
       </c>
       <c r="H250" s="1">
-        <v>188684.37</v>
+        <v>299298.0</v>
       </c>
       <c r="I250" s="1">
-        <v>4713.66</v>
+        <v>-5142.0</v>
       </c>
       <c r="J250" s="1">
-        <v>2.4981719471517</v>
+        <v>-1.7180201671912</v>
       </c>
       <c r="K250">
-        <v>2.28</v>
+        <v>2.24</v>
       </c>
       <c r="L250" t="s">
-        <v>672</v>
+        <v>611</v>
       </c>
       <c r="M250" s="1">
-        <v>193398.03</v>
+        <v>294156.0</v>
       </c>
       <c r="N250" s="1">
-        <v>197706.19</v>
+        <v>300862.85</v>
       </c>
       <c r="O250" s="1">
-        <v>0.05</v>
+        <v>0.09</v>
       </c>
       <c r="P250">
         <v>1</v>
       </c>
     </row>
     <row r="251" spans="1:16">
       <c r="A251" t="s">
-        <v>673</v>
+        <v>612</v>
       </c>
       <c r="B251" t="s">
-        <v>674</v>
+        <v>613</v>
       </c>
       <c r="C251" s="1">
-        <v>661000.0</v>
+        <v>347000.0</v>
       </c>
       <c r="D251" s="1">
-        <v>101.77</v>
+        <v>98.265</v>
       </c>
       <c r="E251" s="1">
-        <v>100.0</v>
+        <v>99.945</v>
       </c>
       <c r="F251" t="s">
         <v>8</v>
       </c>
       <c r="G251">
         <v>1.0</v>
       </c>
       <c r="H251" s="1">
-        <v>661000.0</v>
+        <v>346809.15</v>
       </c>
       <c r="I251" s="1">
-        <v>11699.7</v>
+        <v>-5829.6</v>
       </c>
       <c r="J251" s="1">
-        <v>1.77</v>
+        <v>-1.6809245084797</v>
       </c>
       <c r="K251">
-        <v>1.61</v>
+        <v>0.91</v>
       </c>
       <c r="L251" t="s">
-        <v>675</v>
+        <v>614</v>
       </c>
       <c r="M251" s="1">
-        <v>672699.7</v>
+        <v>340979.55</v>
       </c>
       <c r="N251" s="1">
-        <v>683317.35</v>
+        <v>344149.61</v>
       </c>
       <c r="O251" s="1">
-        <v>0.19</v>
+        <v>0.1</v>
       </c>
       <c r="P251">
         <v>1</v>
       </c>
     </row>
     <row r="252" spans="1:16">
       <c r="A252" t="s">
-        <v>676</v>
+        <v>615</v>
       </c>
       <c r="B252" t="s">
-        <v>677</v>
+        <v>616</v>
       </c>
       <c r="C252" s="1">
-        <v>500000.0</v>
+        <v>333000.0</v>
       </c>
       <c r="D252" s="1">
-        <v>101.17</v>
+        <v>98.798</v>
       </c>
       <c r="E252" s="1">
-        <v>99.07</v>
+        <v>99.682</v>
       </c>
       <c r="F252" t="s">
         <v>8</v>
       </c>
       <c r="G252">
         <v>1.0</v>
       </c>
       <c r="H252" s="1">
-        <v>495350.0</v>
+        <v>331941.06</v>
       </c>
       <c r="I252" s="1">
-        <v>10500.0</v>
+        <v>-2943.72</v>
       </c>
       <c r="J252" s="1">
-        <v>2.1197133340063</v>
+        <v>-0.88682008787946</v>
       </c>
       <c r="K252">
-        <v>3.7</v>
+        <v>0.8</v>
       </c>
       <c r="L252" t="s">
-        <v>678</v>
+        <v>617</v>
       </c>
       <c r="M252" s="1">
-        <v>505850.0</v>
+        <v>328997.34</v>
       </c>
       <c r="N252" s="1">
-        <v>524363.0</v>
+        <v>331656.78</v>
       </c>
       <c r="O252" s="1">
-        <v>0.14</v>
+        <v>0.1</v>
       </c>
       <c r="P252">
         <v>1</v>
       </c>
     </row>
     <row r="253" spans="1:16">
       <c r="A253" t="s">
-        <v>679</v>
+        <v>618</v>
       </c>
       <c r="B253" t="s">
-        <v>680</v>
+        <v>619</v>
       </c>
       <c r="C253" s="1">
-        <v>521765.0</v>
+        <v>2654000.0</v>
       </c>
       <c r="D253" s="1">
-        <v>98.292</v>
+        <v>88.446</v>
       </c>
       <c r="E253" s="1">
-        <v>97.83772196</v>
+        <v>88.18168877</v>
       </c>
       <c r="F253" t="s">
         <v>8</v>
       </c>
       <c r="G253">
         <v>1.0</v>
       </c>
       <c r="H253" s="1">
-        <v>510482.99</v>
+        <v>2340342.02</v>
       </c>
       <c r="I253" s="1">
-        <v>2370.26</v>
+        <v>7014.82</v>
       </c>
       <c r="J253" s="1">
-        <v>0.46431713620859</v>
+        <v>0.29973482251966</v>
       </c>
       <c r="K253">
-        <v>0.46</v>
-[...2 lines deleted...]
-        <v>681</v>
+        <v>0.0</v>
+      </c>
+      <c r="L253">
+        <v>0.0</v>
       </c>
       <c r="M253" s="1">
-        <v>512853.25</v>
+        <v>2347356.84</v>
       </c>
       <c r="N253" s="1">
-        <v>515244.08</v>
+        <v>2347356.84</v>
       </c>
       <c r="O253" s="1">
-        <v>0.14</v>
+        <v>0.68</v>
       </c>
       <c r="P253">
         <v>1</v>
       </c>
     </row>
     <row r="254" spans="1:16">
       <c r="A254" t="s">
-        <v>682</v>
+        <v>620</v>
       </c>
       <c r="B254" t="s">
-        <v>683</v>
+        <v>621</v>
       </c>
       <c r="C254" s="1">
-        <v>2284200.0</v>
+        <v>455000.0</v>
       </c>
       <c r="D254" s="1">
-        <v>99.56</v>
+        <v>62.783</v>
       </c>
       <c r="E254" s="1">
-        <v>101.07926451</v>
+        <v>73.7520967</v>
       </c>
       <c r="F254" t="s">
         <v>8</v>
       </c>
       <c r="G254">
         <v>1.0</v>
       </c>
       <c r="H254" s="1">
-        <v>2308852.56</v>
+        <v>335572.04</v>
       </c>
       <c r="I254" s="1">
-        <v>-34703.04</v>
+        <v>-49909.39</v>
       </c>
       <c r="J254" s="1">
-        <v>-1.5030427062003</v>
+        <v>-14.872928626592</v>
       </c>
       <c r="K254">
-        <v>0.27</v>
-[...2 lines deleted...]
-        <v>684</v>
+        <v>0.13</v>
+      </c>
+      <c r="L254">
+        <v>579.66</v>
       </c>
       <c r="M254" s="1">
-        <v>2274149.52</v>
+        <v>285662.65</v>
       </c>
       <c r="N254" s="1">
-        <v>2280251.15</v>
+        <v>286242.31</v>
       </c>
       <c r="O254" s="1">
-        <v>0.62</v>
+        <v>0.08</v>
       </c>
       <c r="P254">
         <v>1</v>
       </c>
     </row>
     <row r="255" spans="1:16">
       <c r="A255" t="s">
-        <v>685</v>
+        <v>622</v>
       </c>
       <c r="B255" t="s">
-        <v>686</v>
+        <v>623</v>
       </c>
       <c r="C255" s="1">
-        <v>1595023.0</v>
+        <v>838000.0</v>
       </c>
       <c r="D255" s="1">
-        <v>106.665</v>
+        <v>95.103</v>
       </c>
       <c r="E255" s="1">
-        <v>117.69169661</v>
+        <v>93.98170644</v>
       </c>
       <c r="F255" t="s">
         <v>8</v>
       </c>
       <c r="G255">
         <v>1.0</v>
       </c>
       <c r="H255" s="1">
-        <v>1877209.63</v>
+        <v>787566.7</v>
       </c>
       <c r="I255" s="1">
-        <v>-175878.35</v>
+        <v>9396.44</v>
       </c>
       <c r="J255" s="1">
-        <v>-9.3691374255309</v>
+        <v>1.1930976766793</v>
       </c>
       <c r="K255">
-        <v>0.4</v>
+        <v>0.25</v>
       </c>
       <c r="L255" t="s">
-        <v>687</v>
+        <v>624</v>
       </c>
       <c r="M255" s="1">
-        <v>1701331.28</v>
+        <v>796963.14</v>
       </c>
       <c r="N255" s="1">
-        <v>1707722.3</v>
+        <v>799098.32</v>
       </c>
       <c r="O255" s="1">
-        <v>0.47</v>
+        <v>0.23</v>
       </c>
       <c r="P255">
         <v>1</v>
       </c>
     </row>
     <row r="256" spans="1:16">
       <c r="A256" t="s">
-        <v>688</v>
+        <v>625</v>
       </c>
       <c r="B256" t="s">
-        <v>689</v>
+        <v>626</v>
       </c>
       <c r="C256" s="1">
-        <v>500000.0</v>
+        <v>455000.0</v>
       </c>
       <c r="D256" s="1">
-        <v>99.42</v>
+        <v>85.919</v>
       </c>
       <c r="E256" s="1">
-        <v>99.105</v>
+        <v>92.08948352</v>
       </c>
       <c r="F256" t="s">
         <v>8</v>
       </c>
       <c r="G256">
         <v>1.0</v>
       </c>
       <c r="H256" s="1">
-        <v>495525.0</v>
+        <v>419007.15</v>
       </c>
       <c r="I256" s="1">
-        <v>1575.0</v>
+        <v>-28075.7</v>
       </c>
       <c r="J256" s="1">
-        <v>0.3178447101559</v>
+        <v>-6.7005300506209</v>
       </c>
       <c r="K256">
-        <v>0.85</v>
+        <v>1.04</v>
       </c>
       <c r="L256" t="s">
-        <v>690</v>
+        <v>627</v>
       </c>
       <c r="M256" s="1">
-        <v>497100.0</v>
+        <v>390931.45</v>
       </c>
       <c r="N256" s="1">
-        <v>501373.97</v>
+        <v>395685.58</v>
       </c>
       <c r="O256" s="1">
-        <v>0.14</v>
+        <v>0.11</v>
       </c>
       <c r="P256">
         <v>1</v>
       </c>
     </row>
     <row r="257" spans="1:16">
       <c r="A257" t="s">
-        <v>691</v>
+        <v>628</v>
       </c>
       <c r="B257" t="s">
-        <v>692</v>
+        <v>629</v>
       </c>
       <c r="C257" s="1">
-        <v>288000.0</v>
+        <v>540000.0</v>
       </c>
       <c r="D257" s="1">
-        <v>101.507</v>
+        <v>98.238</v>
       </c>
       <c r="E257" s="1">
-        <v>100.0</v>
+        <v>99.998</v>
       </c>
       <c r="F257" t="s">
         <v>8</v>
       </c>
       <c r="G257">
         <v>1.0</v>
       </c>
       <c r="H257" s="1">
-        <v>288000.0</v>
+        <v>539989.2</v>
       </c>
       <c r="I257" s="1">
-        <v>4340.16</v>
+        <v>-9504.0</v>
       </c>
       <c r="J257" s="1">
-        <v>1.507</v>
+        <v>-1.760035200704</v>
       </c>
       <c r="K257">
-        <v>2.24</v>
+        <v>0.28</v>
       </c>
       <c r="L257" t="s">
-        <v>693</v>
+        <v>630</v>
       </c>
       <c r="M257" s="1">
-        <v>292340.16</v>
+        <v>530485.2</v>
       </c>
       <c r="N257" s="1">
-        <v>298782.81</v>
+        <v>532000.97</v>
       </c>
       <c r="O257" s="1">
-        <v>0.08</v>
+        <v>0.15</v>
       </c>
       <c r="P257">
         <v>1</v>
       </c>
     </row>
     <row r="258" spans="1:16">
       <c r="A258" t="s">
-        <v>694</v>
+        <v>631</v>
       </c>
       <c r="B258" t="s">
-        <v>695</v>
+        <v>632</v>
       </c>
       <c r="C258" s="1">
-        <v>400000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D258" s="1">
-        <v>101.089</v>
+        <v>101.612</v>
       </c>
       <c r="E258" s="1">
-        <v>101.2</v>
+        <v>100.09619333</v>
       </c>
       <c r="F258" t="s">
         <v>8</v>
       </c>
       <c r="G258">
         <v>1.0</v>
       </c>
       <c r="H258" s="1">
-        <v>404800.0</v>
+        <v>300288.58</v>
       </c>
       <c r="I258" s="1">
-        <v>-444.0</v>
+        <v>4547.42</v>
       </c>
       <c r="J258" s="1">
-        <v>-0.1096837944664</v>
+        <v>1.514349962959</v>
       </c>
       <c r="K258">
-        <v>3.59</v>
+        <v>2.2</v>
       </c>
       <c r="L258" t="s">
-        <v>696</v>
+        <v>633</v>
       </c>
       <c r="M258" s="1">
-        <v>404356.0</v>
+        <v>304836.0</v>
       </c>
       <c r="N258" s="1">
-        <v>418709.97</v>
+        <v>311435.18</v>
       </c>
       <c r="O258" s="1">
-        <v>0.11</v>
+        <v>0.09</v>
       </c>
       <c r="P258">
         <v>1</v>
       </c>
     </row>
     <row r="259" spans="1:16">
       <c r="A259" t="s">
-        <v>697</v>
+        <v>634</v>
       </c>
       <c r="B259" t="s">
-        <v>698</v>
+        <v>635</v>
       </c>
       <c r="C259" s="1">
-        <v>956000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D259" s="1">
-        <v>100.401</v>
+        <v>101.824</v>
       </c>
       <c r="E259" s="1">
-        <v>99.728</v>
+        <v>103.1</v>
       </c>
       <c r="F259" t="s">
         <v>8</v>
       </c>
       <c r="G259">
         <v>1.0</v>
       </c>
       <c r="H259" s="1">
-        <v>953399.68</v>
+        <v>412400.0</v>
       </c>
       <c r="I259" s="1">
-        <v>6433.88</v>
+        <v>-5104.0</v>
       </c>
       <c r="J259" s="1">
-        <v>0.67483555270335</v>
+        <v>-1.2376333656644</v>
       </c>
       <c r="K259">
-        <v>0.21</v>
+        <v>3.27</v>
       </c>
       <c r="L259" t="s">
-        <v>699</v>
+        <v>636</v>
       </c>
       <c r="M259" s="1">
-        <v>959833.56</v>
+        <v>407296.0</v>
       </c>
       <c r="N259" s="1">
-        <v>961876.52</v>
+        <v>420359.01</v>
       </c>
       <c r="O259" s="1">
-        <v>0.26</v>
+        <v>0.12</v>
       </c>
       <c r="P259">
         <v>1</v>
       </c>
     </row>
     <row r="260" spans="1:16">
       <c r="A260" t="s">
-        <v>700</v>
+        <v>637</v>
       </c>
       <c r="B260" t="s">
-        <v>701</v>
+        <v>638</v>
       </c>
       <c r="C260" s="1">
-        <v>600000.0</v>
+        <v>3533000.0</v>
       </c>
       <c r="D260" s="1">
-        <v>103.081</v>
+        <v>87.334</v>
       </c>
       <c r="E260" s="1">
-        <v>100.651</v>
+        <v>88.7182287</v>
       </c>
       <c r="F260" t="s">
         <v>8</v>
       </c>
       <c r="G260">
         <v>1.0</v>
       </c>
       <c r="H260" s="1">
-        <v>603906.0</v>
+        <v>3134415.02</v>
       </c>
       <c r="I260" s="1">
-        <v>14580.0</v>
+        <v>-48904.8</v>
       </c>
       <c r="J260" s="1">
-        <v>2.4142830175557</v>
+        <v>-1.5602528601972</v>
       </c>
       <c r="K260">
-        <v>0.98</v>
-[...2 lines deleted...]
-        <v>702</v>
+        <v>0.0</v>
+      </c>
+      <c r="L260">
+        <v>0.0</v>
       </c>
       <c r="M260" s="1">
-        <v>618486.0</v>
+        <v>3085510.22</v>
       </c>
       <c r="N260" s="1">
-        <v>624385.32</v>
+        <v>3085510.22</v>
       </c>
       <c r="O260" s="1">
-        <v>0.17</v>
+        <v>0.9</v>
       </c>
       <c r="P260">
         <v>1</v>
       </c>
     </row>
     <row r="261" spans="1:16">
       <c r="A261" t="s">
-        <v>703</v>
+        <v>639</v>
       </c>
       <c r="B261" t="s">
-        <v>704</v>
+        <v>640</v>
       </c>
       <c r="C261" s="1">
-        <v>800000.0</v>
+        <v>4660000.0</v>
       </c>
       <c r="D261" s="1">
-        <v>106.467</v>
+        <v>84.189</v>
       </c>
       <c r="E261" s="1">
-        <v>99.29</v>
+        <v>84.103</v>
       </c>
       <c r="F261" t="s">
         <v>8</v>
       </c>
       <c r="G261">
         <v>1.0</v>
       </c>
       <c r="H261" s="1">
-        <v>794320.0</v>
+        <v>3919199.8</v>
       </c>
       <c r="I261" s="1">
-        <v>57416.0</v>
+        <v>4007.6</v>
       </c>
       <c r="J261" s="1">
-        <v>7.2283210796656</v>
+        <v>0.10225556757785</v>
       </c>
       <c r="K261">
-        <v>4.58</v>
-[...2 lines deleted...]
-        <v>705</v>
+        <v>0.0</v>
+      </c>
+      <c r="L261">
+        <v>0.0</v>
       </c>
       <c r="M261" s="1">
-        <v>851736.0</v>
+        <v>3923207.4</v>
       </c>
       <c r="N261" s="1">
-        <v>888374.36</v>
+        <v>3923207.4</v>
       </c>
       <c r="O261" s="1">
-        <v>0.24</v>
+        <v>1.14</v>
       </c>
       <c r="P261">
         <v>1</v>
       </c>
     </row>
     <row r="262" spans="1:16">
       <c r="A262" t="s">
-        <v>706</v>
+        <v>641</v>
       </c>
       <c r="B262" t="s">
-        <v>707</v>
+        <v>642</v>
       </c>
       <c r="C262" s="1">
-        <v>169000.0</v>
+        <v>11236770.0</v>
       </c>
       <c r="D262" s="1">
-        <v>102.251</v>
+        <v>62.695</v>
       </c>
       <c r="E262" s="1">
-        <v>102.47</v>
+        <v>73.12521855</v>
       </c>
       <c r="F262" t="s">
         <v>8</v>
       </c>
       <c r="G262">
         <v>1.0</v>
       </c>
       <c r="H262" s="1">
-        <v>173174.3</v>
+        <v>8216912.62</v>
       </c>
       <c r="I262" s="1">
-        <v>-370.11</v>
+        <v>-1172019.67</v>
       </c>
       <c r="J262" s="1">
-        <v>-0.21372108909925</v>
+        <v>-14.263504118899</v>
       </c>
       <c r="K262">
-        <v>3.4</v>
+        <v>0.41</v>
       </c>
       <c r="L262" t="s">
-        <v>708</v>
+        <v>643</v>
       </c>
       <c r="M262" s="1">
-        <v>172804.19</v>
+        <v>7044892.95</v>
       </c>
       <c r="N262" s="1">
-        <v>178545.56</v>
+        <v>7090917.53</v>
       </c>
       <c r="O262" s="1">
-        <v>0.05</v>
+        <v>2.06</v>
       </c>
       <c r="P262">
         <v>1</v>
       </c>
     </row>
     <row r="263" spans="1:16">
       <c r="A263" t="s">
-        <v>709</v>
+        <v>644</v>
       </c>
       <c r="B263" t="s">
-        <v>710</v>
+        <v>645</v>
       </c>
       <c r="C263" s="1">
-        <v>858302.75</v>
+        <v>1728146.0</v>
       </c>
       <c r="D263" s="1">
-        <v>91.798</v>
+        <v>84.622</v>
       </c>
       <c r="E263" s="1">
-        <v>88.43019436</v>
+        <v>88.17945822</v>
       </c>
       <c r="F263" t="s">
         <v>8</v>
       </c>
       <c r="G263">
         <v>1.0</v>
       </c>
       <c r="H263" s="1">
-        <v>758998.79</v>
+        <v>1523869.78</v>
       </c>
       <c r="I263" s="1">
-        <v>28905.97</v>
+        <v>-61478.07</v>
       </c>
       <c r="J263" s="1">
-        <v>3.8084342664104</v>
+        <v>-4.034338813386</v>
       </c>
       <c r="K263">
-        <v>0.17</v>
+        <v>1.02</v>
       </c>
       <c r="L263" t="s">
-        <v>711</v>
+        <v>646</v>
       </c>
       <c r="M263" s="1">
-        <v>787904.76</v>
+        <v>1462391.71</v>
       </c>
       <c r="N263" s="1">
-        <v>789334.48</v>
+        <v>1480087.45</v>
       </c>
       <c r="O263" s="1">
-        <v>0.22</v>
+        <v>0.43</v>
       </c>
       <c r="P263">
         <v>1</v>
       </c>
     </row>
     <row r="264" spans="1:16">
       <c r="A264" t="s">
-        <v>712</v>
+        <v>647</v>
       </c>
       <c r="B264" t="s">
-        <v>713</v>
+        <v>648</v>
       </c>
       <c r="C264" s="1">
-        <v>825039.75</v>
+        <v>5180000.0</v>
       </c>
       <c r="D264" s="1">
-        <v>97.927</v>
+        <v>75.041</v>
       </c>
       <c r="E264" s="1">
-        <v>95.40856183</v>
+        <v>78.51779459</v>
       </c>
       <c r="F264" t="s">
         <v>8</v>
       </c>
       <c r="G264">
         <v>1.0</v>
       </c>
       <c r="H264" s="1">
-        <v>787158.56</v>
+        <v>4067221.76</v>
       </c>
       <c r="I264" s="1">
-        <v>20778.12</v>
+        <v>-180097.96</v>
       </c>
       <c r="J264" s="1">
-        <v>2.6396359076626</v>
+        <v>-4.4280339412818</v>
       </c>
       <c r="K264">
-        <v>0.25</v>
+        <v>1.02</v>
       </c>
       <c r="L264" t="s">
-        <v>714</v>
+        <v>649</v>
       </c>
       <c r="M264" s="1">
-        <v>807936.68</v>
+        <v>3887123.8</v>
       </c>
       <c r="N264" s="1">
-        <v>810009.45</v>
+        <v>3940165.58</v>
       </c>
       <c r="O264" s="1">
-        <v>0.22</v>
+        <v>1.14</v>
       </c>
       <c r="P264">
         <v>1</v>
       </c>
     </row>
     <row r="265" spans="1:16">
       <c r="A265" t="s">
-        <v>715</v>
+        <v>650</v>
       </c>
       <c r="B265" t="s">
-        <v>716</v>
+        <v>651</v>
       </c>
       <c r="C265" s="1">
-        <v>505455.13</v>
+        <v>1410000.0</v>
       </c>
       <c r="D265" s="1">
-        <v>82.604</v>
+        <v>98.709</v>
       </c>
       <c r="E265" s="1">
-        <v>82.82664576</v>
+        <v>99.934</v>
       </c>
       <c r="F265" t="s">
         <v>8</v>
       </c>
       <c r="G265">
         <v>1.0</v>
       </c>
       <c r="H265" s="1">
-        <v>418651.53</v>
+        <v>1409069.4</v>
       </c>
       <c r="I265" s="1">
-        <v>-1125.38</v>
+        <v>-17272.5</v>
       </c>
       <c r="J265" s="1">
-        <v>-0.2688106741184</v>
+        <v>-1.2258090339624</v>
       </c>
       <c r="K265">
-        <v>0.33</v>
+        <v>1.16</v>
       </c>
       <c r="L265" t="s">
-        <v>717</v>
+        <v>652</v>
       </c>
       <c r="M265" s="1">
-        <v>417526.15</v>
+        <v>1391796.9</v>
       </c>
       <c r="N265" s="1">
-        <v>419196.23</v>
+        <v>1408206.98</v>
       </c>
       <c r="O265" s="1">
-        <v>0.11</v>
+        <v>0.41</v>
       </c>
       <c r="P265">
         <v>1</v>
       </c>
     </row>
     <row r="266" spans="1:16">
       <c r="A266" t="s">
-        <v>718</v>
+        <v>653</v>
       </c>
       <c r="B266" t="s">
-        <v>719</v>
+        <v>654</v>
       </c>
       <c r="C266" s="1">
-        <v>2493831.39</v>
+        <v>1890000.0</v>
       </c>
       <c r="D266" s="1">
-        <v>106.409</v>
+        <v>77.708</v>
       </c>
       <c r="E266" s="1">
-        <v>106.39664376</v>
+        <v>82.87465608</v>
       </c>
       <c r="F266" t="s">
         <v>8</v>
       </c>
       <c r="G266">
         <v>1.0</v>
       </c>
       <c r="H266" s="1">
-        <v>2653352.9</v>
+        <v>1566331.0</v>
       </c>
       <c r="I266" s="1">
-        <v>308.15</v>
+        <v>-97649.8</v>
       </c>
       <c r="J266" s="1">
-        <v>0.011613607824274</v>
+        <v>-6.234301689745</v>
       </c>
       <c r="K266">
-        <v>0.09</v>
+        <v>2.46</v>
       </c>
       <c r="L266" t="s">
-        <v>720</v>
+        <v>655</v>
       </c>
       <c r="M266" s="1">
-        <v>2653661.05</v>
+        <v>1468681.2</v>
       </c>
       <c r="N266" s="1">
-        <v>2655902.08</v>
+        <v>1515128.6</v>
       </c>
       <c r="O266" s="1">
-        <v>0.73</v>
+        <v>0.44</v>
       </c>
       <c r="P266">
         <v>1</v>
       </c>
     </row>
     <row r="267" spans="1:16">
       <c r="A267" t="s">
-        <v>721</v>
+        <v>656</v>
       </c>
       <c r="B267" t="s">
-        <v>722</v>
+        <v>657</v>
       </c>
       <c r="C267" s="1">
-        <v>394000.0</v>
+        <v>1416000.0</v>
       </c>
       <c r="D267" s="1">
-        <v>99.758</v>
+        <v>97.35</v>
       </c>
       <c r="E267" s="1">
-        <v>99.422</v>
+        <v>99.42846751</v>
       </c>
       <c r="F267" t="s">
         <v>8</v>
       </c>
       <c r="G267">
         <v>1.0</v>
       </c>
       <c r="H267" s="1">
-        <v>391722.68</v>
+        <v>1407907.1</v>
       </c>
       <c r="I267" s="1">
-        <v>1323.84</v>
+        <v>-29431.1</v>
       </c>
       <c r="J267" s="1">
-        <v>0.33795337048138</v>
+        <v>-2.09041491445</v>
       </c>
       <c r="K267">
-        <v>3.17</v>
+        <v>2.62</v>
       </c>
       <c r="L267" t="s">
-        <v>723</v>
+        <v>658</v>
       </c>
       <c r="M267" s="1">
-        <v>393046.52</v>
+        <v>1378476.0</v>
       </c>
       <c r="N267" s="1">
-        <v>405535.78</v>
+        <v>1415594.6</v>
       </c>
       <c r="O267" s="1">
-        <v>0.11</v>
+        <v>0.41</v>
       </c>
       <c r="P267">
         <v>1</v>
       </c>
     </row>
     <row r="268" spans="1:16">
       <c r="A268" t="s">
-        <v>724</v>
+        <v>659</v>
       </c>
       <c r="B268" t="s">
-        <v>725</v>
+        <v>660</v>
       </c>
       <c r="C268" s="1">
-        <v>495000.0</v>
+        <v>4924457.0</v>
       </c>
       <c r="D268" s="1">
-        <v>103.162</v>
+        <v>99.16</v>
       </c>
       <c r="E268" s="1">
-        <v>100.0</v>
+        <v>99.442132</v>
       </c>
       <c r="F268" t="s">
         <v>8</v>
       </c>
       <c r="G268">
         <v>1.0</v>
       </c>
       <c r="H268" s="1">
-        <v>495000.0</v>
+        <v>4896985.03</v>
       </c>
       <c r="I268" s="1">
-        <v>15651.9</v>
+        <v>-13893.47</v>
       </c>
       <c r="J268" s="1">
-        <v>3.162</v>
+        <v>-0.28371477378194</v>
       </c>
       <c r="K268">
-        <v>3.22</v>
+        <v>1.1</v>
       </c>
       <c r="L268" t="s">
-        <v>726</v>
+        <v>661</v>
       </c>
       <c r="M268" s="1">
-        <v>510651.9</v>
+        <v>4883091.56</v>
       </c>
       <c r="N268" s="1">
-        <v>526600.39</v>
+        <v>4937395.5</v>
       </c>
       <c r="O268" s="1">
-        <v>0.14</v>
+        <v>1.43</v>
       </c>
       <c r="P268">
         <v>1</v>
       </c>
     </row>
     <row r="269" spans="1:16">
       <c r="A269" t="s">
-        <v>727</v>
+        <v>662</v>
       </c>
       <c r="B269" t="s">
-        <v>728</v>
+        <v>663</v>
       </c>
       <c r="C269" s="1">
-        <v>450000.0</v>
+        <v>972800.0</v>
       </c>
       <c r="D269" s="1">
-        <v>90.181</v>
+        <v>98.768</v>
       </c>
       <c r="E269" s="1">
-        <v>88.621</v>
+        <v>98.725</v>
       </c>
       <c r="F269" t="s">
         <v>8</v>
       </c>
       <c r="G269">
         <v>1.0</v>
       </c>
       <c r="H269" s="1">
-        <v>398794.5</v>
+        <v>960396.8</v>
       </c>
       <c r="I269" s="1">
-        <v>7020.0</v>
+        <v>418.31</v>
       </c>
       <c r="J269" s="1">
-        <v>1.7603051195541</v>
+        <v>0.043555955205182</v>
       </c>
       <c r="K269">
-        <v>1.12</v>
+        <v>3.36</v>
       </c>
       <c r="L269" t="s">
-        <v>729</v>
+        <v>664</v>
       </c>
       <c r="M269" s="1">
-        <v>405814.5</v>
+        <v>960815.11</v>
       </c>
       <c r="N269" s="1">
-        <v>410843.1</v>
+        <v>993487.86</v>
       </c>
       <c r="O269" s="1">
-        <v>0.11</v>
+        <v>0.29</v>
       </c>
       <c r="P269">
         <v>1</v>
       </c>
     </row>
     <row r="270" spans="1:16">
       <c r="A270" t="s">
-        <v>730</v>
+        <v>665</v>
       </c>
       <c r="B270" t="s">
-        <v>731</v>
+        <v>666</v>
       </c>
       <c r="C270" s="1">
-        <v>500000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D270" s="1">
-        <v>76.218</v>
+        <v>82.582</v>
       </c>
       <c r="E270" s="1">
-        <v>74.174</v>
+        <v>81.75</v>
       </c>
       <c r="F270" t="s">
         <v>8</v>
       </c>
       <c r="G270">
         <v>1.0</v>
       </c>
       <c r="H270" s="1">
-        <v>370870.0</v>
+        <v>163500.0</v>
       </c>
       <c r="I270" s="1">
-        <v>10220.0</v>
+        <v>1664.0</v>
       </c>
       <c r="J270" s="1">
-        <v>2.7556825841939</v>
+        <v>1.0177370030581</v>
       </c>
       <c r="K270">
-        <v>0.2</v>
-[...2 lines deleted...]
-        <v>732</v>
+        <v>0.03</v>
+      </c>
+      <c r="L270">
+        <v>57.53</v>
       </c>
       <c r="M270" s="1">
-        <v>381090.0</v>
+        <v>165164.0</v>
       </c>
       <c r="N270" s="1">
-        <v>382096.85</v>
+        <v>165221.53</v>
       </c>
       <c r="O270" s="1">
-        <v>0.1</v>
+        <v>0.05</v>
       </c>
       <c r="P270">
         <v>1</v>
       </c>
     </row>
     <row r="271" spans="1:16">
       <c r="A271" t="s">
-        <v>733</v>
+        <v>667</v>
       </c>
       <c r="B271" t="s">
-        <v>734</v>
+        <v>668</v>
       </c>
       <c r="C271" s="1">
-        <v>400000.0</v>
+        <v>4790327.06</v>
       </c>
       <c r="D271" s="1">
-        <v>99.789</v>
+        <v>76.868</v>
       </c>
       <c r="E271" s="1">
-        <v>99.985</v>
+        <v>77.80337132</v>
       </c>
       <c r="F271" t="s">
         <v>8</v>
       </c>
       <c r="G271">
         <v>1.0</v>
       </c>
       <c r="H271" s="1">
-        <v>399940.0</v>
+        <v>3727035.95</v>
       </c>
       <c r="I271" s="1">
-        <v>-784.0</v>
+        <v>-44807.35</v>
       </c>
       <c r="J271" s="1">
-        <v>-0.19602940441066</v>
+        <v>-1.2022247866968</v>
       </c>
       <c r="K271">
-        <v>2.37</v>
-[...2 lines deleted...]
-        <v>735</v>
+        <v>0.0</v>
+      </c>
+      <c r="L271">
+        <v>0.0</v>
       </c>
       <c r="M271" s="1">
-        <v>399156.0</v>
+        <v>3682228.6</v>
       </c>
       <c r="N271" s="1">
-        <v>408624.49</v>
+        <v>3682228.6</v>
       </c>
       <c r="O271" s="1">
-        <v>0.11</v>
+        <v>1.07</v>
       </c>
       <c r="P271">
         <v>1</v>
       </c>
     </row>
     <row r="272" spans="1:16">
       <c r="A272" t="s">
-        <v>736</v>
+        <v>669</v>
       </c>
       <c r="B272" t="s">
-        <v>737</v>
+        <v>670</v>
       </c>
       <c r="C272" s="1">
-        <v>400000.0</v>
+        <v>8481534.2</v>
       </c>
       <c r="D272" s="1">
-        <v>103.043</v>
+        <v>88.411</v>
       </c>
       <c r="E272" s="1">
-        <v>100.0</v>
+        <v>103.18811047</v>
       </c>
       <c r="F272" t="s">
         <v>8</v>
       </c>
       <c r="G272">
         <v>1.0</v>
       </c>
       <c r="H272" s="1">
-        <v>400000.0</v>
+        <v>8751934.88</v>
       </c>
       <c r="I272" s="1">
-        <v>12172.0</v>
+        <v>-1253325.68</v>
       </c>
       <c r="J272" s="1">
-        <v>3.043</v>
+        <v>-14.32055536501</v>
       </c>
       <c r="K272">
-        <v>1.83</v>
+        <v>1.77</v>
       </c>
       <c r="L272" t="s">
-        <v>738</v>
+        <v>671</v>
       </c>
       <c r="M272" s="1">
-        <v>412172.0</v>
+        <v>7498609.2</v>
       </c>
       <c r="N272" s="1">
-        <v>419474.97</v>
+        <v>7649069.29</v>
       </c>
       <c r="O272" s="1">
-        <v>0.11</v>
+        <v>2.22</v>
       </c>
       <c r="P272">
         <v>1</v>
       </c>
     </row>
     <row r="273" spans="1:16">
       <c r="A273" t="s">
-        <v>739</v>
+        <v>672</v>
       </c>
       <c r="B273" t="s">
-        <v>740</v>
+        <v>673</v>
       </c>
       <c r="C273" s="1">
-        <v>200000.0</v>
+        <v>2909276.0</v>
       </c>
       <c r="D273" s="1">
-        <v>100.625</v>
+        <v>97.064</v>
       </c>
       <c r="E273" s="1">
-        <v>99.711</v>
+        <v>98.81259908</v>
       </c>
       <c r="F273" t="s">
         <v>8</v>
       </c>
       <c r="G273">
         <v>1.0</v>
       </c>
       <c r="H273" s="1">
-        <v>199422.0</v>
+        <v>2874731.23</v>
       </c>
       <c r="I273" s="1">
-        <v>1828.0</v>
+        <v>-50871.57</v>
       </c>
       <c r="J273" s="1">
-        <v>0.91664911594508</v>
+        <v>-1.7696113455448</v>
       </c>
       <c r="K273">
-        <v>0.39</v>
-[...2 lines deleted...]
-        <v>780.82</v>
+        <v>0.23</v>
+      </c>
+      <c r="L273" t="s">
+        <v>674</v>
       </c>
       <c r="M273" s="1">
-        <v>201250.0</v>
+        <v>2823859.66</v>
       </c>
       <c r="N273" s="1">
-        <v>202030.82</v>
+        <v>2830435.42</v>
       </c>
       <c r="O273" s="1">
-        <v>0.06</v>
+        <v>0.82</v>
       </c>
       <c r="P273">
         <v>1</v>
       </c>
     </row>
     <row r="274" spans="1:16">
       <c r="A274" t="s">
-        <v>741</v>
+        <v>675</v>
       </c>
       <c r="B274" t="s">
-        <v>742</v>
+        <v>676</v>
       </c>
       <c r="C274" s="1">
-        <v>800000.0</v>
+        <v>4404802.0</v>
       </c>
       <c r="D274" s="1">
-        <v>103.516</v>
+        <v>98.158</v>
       </c>
       <c r="E274" s="1">
-        <v>102.3175</v>
+        <v>99.87601032</v>
       </c>
       <c r="F274" t="s">
         <v>8</v>
       </c>
       <c r="G274">
         <v>1.0</v>
       </c>
       <c r="H274" s="1">
-        <v>818540.0</v>
+        <v>4399340.5</v>
       </c>
       <c r="I274" s="1">
-        <v>9588.0</v>
+        <v>-75674.96</v>
       </c>
       <c r="J274" s="1">
-        <v>1.1713538739707</v>
+        <v>-1.7201432805667</v>
       </c>
       <c r="K274">
-        <v>2.53</v>
+        <v>1.55</v>
       </c>
       <c r="L274" t="s">
-        <v>743</v>
+        <v>677</v>
       </c>
       <c r="M274" s="1">
-        <v>828128.0</v>
+        <v>4323665.54</v>
       </c>
       <c r="N274" s="1">
-        <v>848401.97</v>
+        <v>4391752.92</v>
       </c>
       <c r="O274" s="1">
-        <v>0.23</v>
+        <v>1.28</v>
       </c>
       <c r="P274">
         <v>1</v>
       </c>
     </row>
     <row r="275" spans="1:16">
       <c r="A275" t="s">
-        <v>744</v>
+        <v>678</v>
       </c>
       <c r="B275" t="s">
-        <v>745</v>
+        <v>679</v>
       </c>
       <c r="C275" s="1">
-        <v>200000.0</v>
+        <v>3380000.0</v>
       </c>
       <c r="D275" s="1">
-        <v>100.588</v>
+        <v>97.486</v>
       </c>
       <c r="E275" s="1">
-        <v>100.66</v>
+        <v>99.374</v>
       </c>
       <c r="F275" t="s">
         <v>8</v>
       </c>
       <c r="G275">
         <v>1.0</v>
       </c>
       <c r="H275" s="1">
-        <v>201320.0</v>
+        <v>3358841.2</v>
       </c>
       <c r="I275" s="1">
-        <v>-144.0</v>
+        <v>-63814.4</v>
       </c>
       <c r="J275" s="1">
-        <v>-0.07152791575601</v>
+        <v>-1.8998933322599</v>
       </c>
       <c r="K275">
-        <v>2.12</v>
+        <v>1.84</v>
       </c>
       <c r="L275" t="s">
-        <v>746</v>
+        <v>680</v>
       </c>
       <c r="M275" s="1">
-        <v>201176.0</v>
+        <v>3295026.8</v>
       </c>
       <c r="N275" s="1">
-        <v>205410.93</v>
+        <v>3357385.48</v>
       </c>
       <c r="O275" s="1">
-        <v>0.06</v>
+        <v>0.98</v>
       </c>
       <c r="P275">
         <v>1</v>
       </c>
     </row>
     <row r="276" spans="1:16">
       <c r="A276" t="s">
-        <v>747</v>
+        <v>681</v>
       </c>
       <c r="B276" t="s">
-        <v>748</v>
+        <v>682</v>
       </c>
       <c r="C276" s="1">
-        <v>129000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D276" s="1">
-        <v>95.977</v>
+        <v>98.79</v>
       </c>
       <c r="E276" s="1">
-        <v>97.75713953</v>
+        <v>100.73</v>
       </c>
       <c r="F276" t="s">
         <v>8</v>
       </c>
       <c r="G276">
         <v>1.0</v>
       </c>
       <c r="H276" s="1">
-        <v>126106.71</v>
+        <v>302190.0</v>
       </c>
       <c r="I276" s="1">
-        <v>-2296.38</v>
+        <v>-5820.0</v>
       </c>
       <c r="J276" s="1">
-        <v>-1.8209816115257</v>
+        <v>-1.9259406333764</v>
       </c>
       <c r="K276">
-        <v>0.48</v>
-[...2 lines deleted...]
-        <v>618.49</v>
+        <v>1.51</v>
+      </c>
+      <c r="L276" t="s">
+        <v>683</v>
       </c>
       <c r="M276" s="1">
-        <v>123810.33</v>
+        <v>296370.0</v>
       </c>
       <c r="N276" s="1">
-        <v>124428.82</v>
+        <v>300906.99</v>
       </c>
       <c r="O276" s="1">
-        <v>0.03</v>
+        <v>0.09</v>
       </c>
       <c r="P276">
         <v>1</v>
       </c>
     </row>
     <row r="277" spans="1:16">
       <c r="A277" t="s">
-        <v>749</v>
+        <v>684</v>
       </c>
       <c r="B277" t="s">
-        <v>750</v>
+        <v>685</v>
       </c>
       <c r="C277" s="1">
-        <v>470000.0</v>
+        <v>339000.0</v>
       </c>
       <c r="D277" s="1">
-        <v>99.809</v>
+        <v>102.618</v>
       </c>
       <c r="E277" s="1">
-        <v>99.81825532</v>
+        <v>99.775</v>
       </c>
       <c r="F277" t="s">
         <v>8</v>
       </c>
       <c r="G277">
         <v>1.0</v>
       </c>
       <c r="H277" s="1">
-        <v>469145.8</v>
+        <v>338237.25</v>
       </c>
       <c r="I277" s="1">
-        <v>-43.5</v>
+        <v>9637.77</v>
       </c>
       <c r="J277" s="1">
-        <v>-0.0092721708262122</v>
+        <v>2.8494111751441</v>
       </c>
       <c r="K277">
-        <v>3.14</v>
+        <v>1.27</v>
       </c>
       <c r="L277" t="s">
-        <v>751</v>
+        <v>686</v>
       </c>
       <c r="M277" s="1">
-        <v>469102.3</v>
+        <v>347875.02</v>
       </c>
       <c r="N277" s="1">
-        <v>483878.33</v>
+        <v>352165.92</v>
       </c>
       <c r="O277" s="1">
-        <v>0.13</v>
+        <v>0.1</v>
       </c>
       <c r="P277">
         <v>1</v>
       </c>
     </row>
     <row r="278" spans="1:16">
       <c r="A278" t="s">
-        <v>752</v>
+        <v>687</v>
       </c>
       <c r="B278" t="s">
-        <v>753</v>
+        <v>688</v>
       </c>
       <c r="C278" s="1">
-        <v>400000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D278" s="1">
-        <v>101.463</v>
+        <v>98.725</v>
       </c>
       <c r="E278" s="1">
-        <v>100.0</v>
+        <v>99.24</v>
       </c>
       <c r="F278" t="s">
         <v>8</v>
       </c>
       <c r="G278">
         <v>1.0</v>
       </c>
       <c r="H278" s="1">
-        <v>400000.0</v>
+        <v>198480.0</v>
       </c>
       <c r="I278" s="1">
-        <v>5852.0</v>
+        <v>-1030.0</v>
       </c>
       <c r="J278" s="1">
-        <v>1.463</v>
+        <v>-0.51894397420395</v>
       </c>
       <c r="K278">
-        <v>0.93</v>
+        <v>0.6</v>
       </c>
       <c r="L278" t="s">
-        <v>754</v>
+        <v>689</v>
       </c>
       <c r="M278" s="1">
-        <v>405852.0</v>
+        <v>197450.0</v>
       </c>
       <c r="N278" s="1">
-        <v>409574.3</v>
+        <v>198641.78</v>
       </c>
       <c r="O278" s="1">
-        <v>0.11</v>
+        <v>0.06</v>
       </c>
       <c r="P278">
         <v>1</v>
       </c>
     </row>
     <row r="279" spans="1:16">
       <c r="A279" t="s">
-        <v>755</v>
+        <v>690</v>
       </c>
       <c r="B279" t="s">
-        <v>756</v>
+        <v>691</v>
       </c>
       <c r="C279" s="1">
-        <v>363000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D279" s="1">
-        <v>100.083</v>
+        <v>88.291</v>
       </c>
       <c r="E279" s="1">
-        <v>100.0</v>
+        <v>85.48</v>
       </c>
       <c r="F279" t="s">
         <v>8</v>
       </c>
       <c r="G279">
         <v>1.0</v>
       </c>
       <c r="H279" s="1">
-        <v>363000.0</v>
+        <v>170960.0</v>
       </c>
       <c r="I279" s="1">
-        <v>301.29</v>
+        <v>5622.0</v>
       </c>
       <c r="J279" s="1">
-        <v>0.083</v>
+        <v>3.2884885353299</v>
       </c>
       <c r="K279">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.69</v>
+      </c>
+      <c r="L279" t="s">
+        <v>692</v>
       </c>
       <c r="M279" s="1">
-        <v>363301.29</v>
+        <v>176582.0</v>
       </c>
       <c r="N279" s="1">
-        <v>363301.29</v>
+        <v>179957.62</v>
       </c>
       <c r="O279" s="1">
-        <v>0.1</v>
+        <v>0.05</v>
       </c>
       <c r="P279">
         <v>1</v>
       </c>
     </row>
     <row r="280" spans="1:16">
       <c r="A280" t="s">
-        <v>757</v>
+        <v>693</v>
       </c>
       <c r="B280" t="s">
-        <v>758</v>
+        <v>694</v>
       </c>
       <c r="C280" s="1">
-        <v>400000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D280" s="1">
-        <v>99.69</v>
+        <v>91.941</v>
       </c>
       <c r="E280" s="1">
-        <v>99.3</v>
+        <v>94.01785714</v>
       </c>
       <c r="F280" t="s">
         <v>8</v>
       </c>
       <c r="G280">
         <v>1.0</v>
       </c>
       <c r="H280" s="1">
-        <v>397200.0</v>
+        <v>658125.0</v>
       </c>
       <c r="I280" s="1">
-        <v>1560.0</v>
+        <v>-14538.0</v>
       </c>
       <c r="J280" s="1">
-        <v>0.39274924471299</v>
+        <v>-2.2090028490028</v>
       </c>
       <c r="K280">
-        <v>2.63</v>
+        <v>0.78</v>
       </c>
       <c r="L280" t="s">
-        <v>759</v>
+        <v>695</v>
       </c>
       <c r="M280" s="1">
-        <v>398760.0</v>
+        <v>643587.0</v>
       </c>
       <c r="N280" s="1">
-        <v>409277.81</v>
+        <v>649057.55</v>
       </c>
       <c r="O280" s="1">
-        <v>0.11</v>
+        <v>0.19</v>
       </c>
       <c r="P280">
         <v>1</v>
       </c>
     </row>
     <row r="281" spans="1:16">
       <c r="A281" t="s">
-        <v>760</v>
+        <v>696</v>
       </c>
       <c r="B281" t="s">
-        <v>761</v>
+        <v>697</v>
       </c>
       <c r="C281" s="1">
-        <v>276000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D281" s="1">
-        <v>100.859</v>
+        <v>100.951</v>
       </c>
       <c r="E281" s="1">
-        <v>99.23</v>
+        <v>99.858</v>
       </c>
       <c r="F281" t="s">
         <v>8</v>
       </c>
       <c r="G281">
         <v>1.0</v>
       </c>
       <c r="H281" s="1">
-        <v>273874.8</v>
+        <v>499290.0</v>
       </c>
       <c r="I281" s="1">
-        <v>4496.04</v>
+        <v>5465.0</v>
       </c>
       <c r="J281" s="1">
-        <v>1.6416406328731</v>
+        <v>1.0945542670592</v>
       </c>
       <c r="K281">
-        <v>1.59</v>
+        <v>3.06</v>
       </c>
       <c r="L281" t="s">
-        <v>762</v>
+        <v>698</v>
       </c>
       <c r="M281" s="1">
-        <v>278370.84</v>
+        <v>504755.0</v>
       </c>
       <c r="N281" s="1">
-        <v>282760.37</v>
+        <v>520042.67</v>
       </c>
       <c r="O281" s="1">
-        <v>0.08</v>
+        <v>0.15</v>
       </c>
       <c r="P281">
         <v>1</v>
       </c>
     </row>
     <row r="282" spans="1:16">
       <c r="A282" t="s">
-        <v>763</v>
+        <v>699</v>
       </c>
       <c r="B282" t="s">
-        <v>764</v>
+        <v>700</v>
       </c>
       <c r="C282" s="1">
-        <v>171000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D282" s="1">
-        <v>101.505</v>
+        <v>98.394</v>
       </c>
       <c r="E282" s="1">
-        <v>99.499</v>
+        <v>99.67</v>
       </c>
       <c r="F282" t="s">
         <v>8</v>
       </c>
       <c r="G282">
         <v>1.0</v>
       </c>
       <c r="H282" s="1">
-        <v>170143.29</v>
+        <v>299010.0</v>
       </c>
       <c r="I282" s="1">
-        <v>3430.26</v>
+        <v>-3828.0</v>
       </c>
       <c r="J282" s="1">
-        <v>2.0161006643283</v>
+        <v>-1.2802247416474</v>
       </c>
       <c r="K282">
-        <v>0.39</v>
+        <v>0.33</v>
       </c>
       <c r="L282">
-        <v>667.6</v>
+        <v>976.03</v>
       </c>
       <c r="M282" s="1">
-        <v>173573.55</v>
+        <v>295182.0</v>
       </c>
       <c r="N282" s="1">
-        <v>174241.15</v>
+        <v>296158.03</v>
       </c>
       <c r="O282" s="1">
-        <v>0.05</v>
+        <v>0.09</v>
       </c>
       <c r="P282">
         <v>1</v>
       </c>
     </row>
     <row r="283" spans="1:16">
       <c r="A283" t="s">
-        <v>765</v>
+        <v>701</v>
       </c>
       <c r="B283" t="s">
-        <v>766</v>
+        <v>702</v>
       </c>
       <c r="C283" s="1">
-        <v>329000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D283" s="1">
-        <v>103.286</v>
+        <v>97.47</v>
       </c>
       <c r="E283" s="1">
-        <v>99.451</v>
+        <v>100.0</v>
       </c>
       <c r="F283" t="s">
         <v>8</v>
       </c>
       <c r="G283">
         <v>1.0</v>
       </c>
       <c r="H283" s="1">
-        <v>327193.79</v>
+        <v>300000.0</v>
       </c>
       <c r="I283" s="1">
-        <v>12617.15</v>
+        <v>-7590.0</v>
       </c>
       <c r="J283" s="1">
-        <v>3.8561703753607</v>
+        <v>-2.53</v>
       </c>
       <c r="K283">
-        <v>3.04</v>
+        <v>1.39</v>
       </c>
       <c r="L283" t="s">
-        <v>767</v>
+        <v>703</v>
       </c>
       <c r="M283" s="1">
-        <v>339810.94</v>
+        <v>292410.0</v>
       </c>
       <c r="N283" s="1">
-        <v>349816.15</v>
+        <v>296570.96</v>
       </c>
       <c r="O283" s="1">
-        <v>0.1</v>
+        <v>0.09</v>
       </c>
       <c r="P283">
         <v>1</v>
       </c>
     </row>
     <row r="284" spans="1:16">
       <c r="A284" t="s">
-        <v>768</v>
+        <v>704</v>
       </c>
       <c r="B284" t="s">
-        <v>769</v>
+        <v>705</v>
       </c>
       <c r="C284" s="1">
-        <v>3660000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D284" s="1">
-        <v>69.598</v>
+        <v>92.772</v>
       </c>
       <c r="E284" s="1">
-        <v>70.36</v>
+        <v>94.54545455</v>
       </c>
       <c r="F284" t="s">
         <v>8</v>
       </c>
       <c r="G284">
         <v>1.0</v>
       </c>
       <c r="H284" s="1">
-        <v>2575176.0</v>
+        <v>1040000.0</v>
       </c>
       <c r="I284" s="1">
-        <v>-27889.2</v>
+        <v>-19508.0</v>
       </c>
       <c r="J284" s="1">
-        <v>-1.0830017055145</v>
+        <v>-1.8757692307692</v>
       </c>
       <c r="K284">
-        <v>0.71</v>
+        <v>0.2</v>
       </c>
       <c r="L284" t="s">
-        <v>770</v>
+        <v>706</v>
       </c>
       <c r="M284" s="1">
-        <v>2547286.8</v>
+        <v>1020492.0</v>
       </c>
       <c r="N284" s="1">
-        <v>2573157.48</v>
+        <v>1022637.0</v>
       </c>
       <c r="O284" s="1">
-        <v>0.7</v>
+        <v>0.3</v>
       </c>
       <c r="P284">
         <v>1</v>
       </c>
     </row>
     <row r="285" spans="1:16">
       <c r="A285" t="s">
-        <v>771</v>
+        <v>707</v>
       </c>
       <c r="B285" t="s">
-        <v>772</v>
+        <v>708</v>
       </c>
       <c r="C285" s="1">
-        <v>174000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D285" s="1">
-        <v>101.19</v>
+        <v>95.935</v>
       </c>
       <c r="E285" s="1">
-        <v>100.0</v>
+        <v>98.642</v>
       </c>
       <c r="F285" t="s">
         <v>8</v>
       </c>
       <c r="G285">
         <v>1.0</v>
       </c>
       <c r="H285" s="1">
-        <v>174000.0</v>
+        <v>591852.0</v>
       </c>
       <c r="I285" s="1">
-        <v>2070.6</v>
+        <v>-16242.0</v>
       </c>
       <c r="J285" s="1">
-        <v>1.19</v>
+        <v>-2.744267147868</v>
       </c>
       <c r="K285">
-        <v>0.87</v>
+        <v>3.62</v>
       </c>
       <c r="L285" t="s">
-        <v>773</v>
+        <v>709</v>
       </c>
       <c r="M285" s="1">
-        <v>176070.6</v>
+        <v>575610.0</v>
       </c>
       <c r="N285" s="1">
-        <v>177584.16</v>
+        <v>597329.18</v>
       </c>
       <c r="O285" s="1">
-        <v>0.05</v>
+        <v>0.17</v>
       </c>
       <c r="P285">
         <v>1</v>
       </c>
     </row>
     <row r="286" spans="1:16">
       <c r="A286" t="s">
-        <v>774</v>
+        <v>710</v>
       </c>
       <c r="B286" t="s">
-        <v>775</v>
+        <v>711</v>
       </c>
       <c r="C286" s="1">
-        <v>600000.0</v>
+        <v>355000.0</v>
       </c>
       <c r="D286" s="1">
-        <v>100.969</v>
+        <v>98.567</v>
       </c>
       <c r="E286" s="1">
-        <v>100.23</v>
+        <v>99.628</v>
       </c>
       <c r="F286" t="s">
         <v>8</v>
       </c>
       <c r="G286">
         <v>1.0</v>
       </c>
       <c r="H286" s="1">
-        <v>601380.0</v>
+        <v>353679.4</v>
       </c>
       <c r="I286" s="1">
-        <v>4434.0</v>
+        <v>-3766.55</v>
       </c>
       <c r="J286" s="1">
-        <v>0.73730420033922</v>
+        <v>-1.0649616573654</v>
       </c>
       <c r="K286">
-        <v>1.76</v>
+        <v>1.51</v>
       </c>
       <c r="L286" t="s">
-        <v>776</v>
+        <v>712</v>
       </c>
       <c r="M286" s="1">
-        <v>605814.0</v>
+        <v>349912.85</v>
       </c>
       <c r="N286" s="1">
-        <v>616355.1</v>
+        <v>355286.48</v>
       </c>
       <c r="O286" s="1">
-        <v>0.17</v>
+        <v>0.1</v>
       </c>
       <c r="P286">
         <v>1</v>
       </c>
     </row>
     <row r="287" spans="1:16">
       <c r="A287" t="s">
-        <v>777</v>
+        <v>713</v>
       </c>
       <c r="B287" t="s">
-        <v>778</v>
+        <v>714</v>
       </c>
       <c r="C287" s="1">
-        <v>500000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D287" s="1">
-        <v>100.737</v>
+        <v>98.207</v>
       </c>
       <c r="E287" s="1">
-        <v>99.871</v>
+        <v>99.736</v>
       </c>
       <c r="F287" t="s">
         <v>8</v>
       </c>
       <c r="G287">
         <v>1.0</v>
       </c>
       <c r="H287" s="1">
-        <v>499355.0</v>
+        <v>299208.0</v>
       </c>
       <c r="I287" s="1">
-        <v>4330.0</v>
+        <v>-4587.0</v>
       </c>
       <c r="J287" s="1">
-        <v>0.86711858297203</v>
+        <v>-1.5330472447261</v>
       </c>
       <c r="K287">
-        <v>1.01</v>
+        <v>1.3</v>
       </c>
       <c r="L287" t="s">
-        <v>779</v>
+        <v>715</v>
       </c>
       <c r="M287" s="1">
-        <v>503685.0</v>
+        <v>294621.0</v>
       </c>
       <c r="N287" s="1">
-        <v>508727.81</v>
+        <v>298533.33</v>
       </c>
       <c r="O287" s="1">
-        <v>0.14</v>
+        <v>0.09</v>
       </c>
       <c r="P287">
         <v>1</v>
       </c>
     </row>
     <row r="288" spans="1:16">
       <c r="A288" t="s">
-        <v>780</v>
+        <v>716</v>
       </c>
       <c r="B288" t="s">
-        <v>781</v>
+        <v>717</v>
       </c>
       <c r="C288" s="1">
-        <v>6664000.0</v>
+        <v>261000.0</v>
       </c>
       <c r="D288" s="1">
-        <v>73.481</v>
+        <v>97.81</v>
       </c>
       <c r="E288" s="1">
-        <v>70.69438941</v>
+        <v>99.594</v>
       </c>
       <c r="F288" t="s">
         <v>8</v>
       </c>
       <c r="G288">
         <v>1.0</v>
       </c>
       <c r="H288" s="1">
-        <v>4711074.11</v>
+        <v>259940.34</v>
       </c>
       <c r="I288" s="1">
-        <v>185699.73</v>
+        <v>-4656.24</v>
       </c>
       <c r="J288" s="1">
-        <v>3.9417705105896</v>
+        <v>-1.7912725666205</v>
       </c>
       <c r="K288">
-        <v>0.38</v>
+        <v>2.63</v>
       </c>
       <c r="L288" t="s">
-        <v>782</v>
+        <v>718</v>
       </c>
       <c r="M288" s="1">
-        <v>4896773.84</v>
+        <v>255284.1</v>
       </c>
       <c r="N288" s="1">
-        <v>4921969.24</v>
+        <v>262138.03</v>
       </c>
       <c r="O288" s="1">
-        <v>1.34</v>
+        <v>0.08</v>
       </c>
       <c r="P288">
         <v>1</v>
       </c>
     </row>
     <row r="289" spans="1:16">
       <c r="A289" t="s">
-        <v>783</v>
+        <v>719</v>
       </c>
       <c r="B289" t="s">
-        <v>784</v>
+        <v>720</v>
       </c>
       <c r="C289" s="1">
-        <v>1688000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D289" s="1">
-        <v>90.134</v>
+        <v>98.62</v>
       </c>
       <c r="E289" s="1">
-        <v>88.3668519</v>
+        <v>100.0</v>
       </c>
       <c r="F289" t="s">
         <v>8</v>
       </c>
       <c r="G289">
         <v>1.0</v>
       </c>
       <c r="H289" s="1">
-        <v>1491632.46</v>
+        <v>900000.0</v>
       </c>
       <c r="I289" s="1">
-        <v>29829.46</v>
+        <v>-12420.0</v>
       </c>
       <c r="J289" s="1">
-        <v>1.9997861939797</v>
+        <v>-1.38</v>
       </c>
       <c r="K289">
-        <v>1.05</v>
+        <v>2.25</v>
       </c>
       <c r="L289" t="s">
-        <v>785</v>
+        <v>721</v>
       </c>
       <c r="M289" s="1">
-        <v>1521461.92</v>
+        <v>887580.0</v>
       </c>
       <c r="N289" s="1">
-        <v>1539257.6</v>
+        <v>907836.16</v>
       </c>
       <c r="O289" s="1">
-        <v>0.42</v>
+        <v>0.26</v>
       </c>
       <c r="P289">
         <v>1</v>
       </c>
     </row>
     <row r="290" spans="1:16">
       <c r="A290" t="s">
-        <v>786</v>
+        <v>722</v>
       </c>
       <c r="B290" t="s">
-        <v>787</v>
+        <v>723</v>
       </c>
       <c r="C290" s="1">
-        <v>1890000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D290" s="1">
-        <v>99.167</v>
+        <v>101.327</v>
       </c>
       <c r="E290" s="1">
-        <v>97.669</v>
+        <v>103.012</v>
       </c>
       <c r="F290" t="s">
         <v>8</v>
       </c>
       <c r="G290">
         <v>1.0</v>
       </c>
       <c r="H290" s="1">
-        <v>1845944.1</v>
+        <v>412048.0</v>
       </c>
       <c r="I290" s="1">
-        <v>28312.2</v>
+        <v>-6740.0</v>
       </c>
       <c r="J290" s="1">
-        <v>1.5337517533711</v>
+        <v>-1.6357317594067</v>
       </c>
       <c r="K290">
-        <v>0.22</v>
+        <v>2.4</v>
       </c>
       <c r="L290" t="s">
-        <v>788</v>
+        <v>724</v>
       </c>
       <c r="M290" s="1">
-        <v>1874256.3</v>
+        <v>405308.0</v>
       </c>
       <c r="N290" s="1">
-        <v>1878424.66</v>
+        <v>414902.52</v>
       </c>
       <c r="O290" s="1">
-        <v>0.51</v>
+        <v>0.12</v>
       </c>
       <c r="P290">
         <v>1</v>
       </c>
     </row>
     <row r="291" spans="1:16">
       <c r="A291" t="s">
-        <v>789</v>
+        <v>725</v>
       </c>
       <c r="B291" t="s">
-        <v>790</v>
+        <v>726</v>
       </c>
       <c r="C291" s="1">
-        <v>1365000.0</v>
+        <v>785000.0</v>
       </c>
       <c r="D291" s="1">
-        <v>100.392</v>
+        <v>101.079</v>
       </c>
       <c r="E291" s="1">
-        <v>101.47184249</v>
+        <v>99.849</v>
       </c>
       <c r="F291" t="s">
         <v>8</v>
       </c>
       <c r="G291">
         <v>1.0</v>
       </c>
       <c r="H291" s="1">
-        <v>1385090.65</v>
+        <v>783814.65</v>
       </c>
       <c r="I291" s="1">
-        <v>-14739.85</v>
+        <v>9655.5</v>
       </c>
       <c r="J291" s="1">
-        <v>-1.0641794455836</v>
+        <v>1.2318601087642</v>
       </c>
       <c r="K291">
-        <v>1.26</v>
+        <v>1.95</v>
       </c>
       <c r="L291" t="s">
-        <v>791</v>
+        <v>727</v>
       </c>
       <c r="M291" s="1">
-        <v>1370350.8</v>
+        <v>793470.15</v>
       </c>
       <c r="N291" s="1">
-        <v>1387553.54</v>
+        <v>808788.4</v>
       </c>
       <c r="O291" s="1">
-        <v>0.38</v>
+        <v>0.24</v>
       </c>
       <c r="P291">
         <v>1</v>
       </c>
     </row>
     <row r="292" spans="1:16">
       <c r="A292" t="s">
-        <v>792</v>
+        <v>728</v>
       </c>
       <c r="B292" t="s">
-        <v>793</v>
+        <v>729</v>
       </c>
       <c r="C292" s="1">
-        <v>5094000.0</v>
+        <v>532000.0</v>
       </c>
       <c r="D292" s="1">
-        <v>101.7</v>
+        <v>108.335</v>
       </c>
       <c r="E292" s="1">
-        <v>128.85467452</v>
+        <v>99.283</v>
       </c>
       <c r="F292" t="s">
         <v>8</v>
       </c>
       <c r="G292">
         <v>1.0</v>
       </c>
       <c r="H292" s="1">
-        <v>6563857.12</v>
+        <v>528185.56</v>
       </c>
       <c r="I292" s="1">
-        <v>88911.42</v>
+        <v>48156.64</v>
       </c>
       <c r="J292" s="1">
-        <v>1.3545605636218</v>
+        <v>9.1173715540425</v>
       </c>
       <c r="K292">
-        <v>0.3</v>
+        <v>2.85</v>
       </c>
       <c r="L292" t="s">
-        <v>794</v>
+        <v>730</v>
       </c>
       <c r="M292" s="1">
-        <v>6652768.54</v>
+        <v>576342.2</v>
       </c>
       <c r="N292" s="1">
-        <v>6668002.31</v>
+        <v>591506.02</v>
       </c>
       <c r="O292" s="1">
-        <v>1.82</v>
+        <v>0.17</v>
       </c>
       <c r="P292">
         <v>1</v>
       </c>
     </row>
     <row r="293" spans="1:16">
       <c r="A293" t="s">
-        <v>795</v>
+        <v>731</v>
       </c>
       <c r="B293" t="s">
-        <v>796</v>
+        <v>732</v>
       </c>
       <c r="C293" s="1">
-        <v>526000.0</v>
+        <v>303000.0</v>
       </c>
       <c r="D293" s="1">
-        <v>101.959</v>
+        <v>98.922</v>
       </c>
       <c r="E293" s="1">
-        <v>99.646</v>
+        <v>99.115</v>
       </c>
       <c r="F293" t="s">
         <v>8</v>
       </c>
       <c r="G293">
         <v>1.0</v>
       </c>
       <c r="H293" s="1">
-        <v>524137.96</v>
+        <v>300318.45</v>
       </c>
       <c r="I293" s="1">
-        <v>12166.38</v>
+        <v>-584.79</v>
       </c>
       <c r="J293" s="1">
-        <v>2.3212171085643</v>
+        <v>-0.19472330121576</v>
       </c>
       <c r="K293">
-        <v>3.28</v>
+        <v>3.39</v>
       </c>
       <c r="L293" t="s">
-        <v>797</v>
+        <v>733</v>
       </c>
       <c r="M293" s="1">
-        <v>536304.34</v>
+        <v>299733.66</v>
       </c>
       <c r="N293" s="1">
-        <v>553554.26</v>
+        <v>310019.06</v>
       </c>
       <c r="O293" s="1">
-        <v>0.15</v>
+        <v>0.09</v>
       </c>
       <c r="P293">
         <v>1</v>
       </c>
     </row>
     <row r="294" spans="1:16">
       <c r="A294" t="s">
-        <v>798</v>
+        <v>734</v>
       </c>
       <c r="B294" t="s">
-        <v>799</v>
+        <v>735</v>
       </c>
       <c r="C294" s="1">
-        <v>400000.0</v>
+        <v>805423.0</v>
       </c>
       <c r="D294" s="1">
-        <v>101.248</v>
+        <v>95.583</v>
       </c>
       <c r="E294" s="1">
-        <v>97.41</v>
+        <v>96.9285928</v>
       </c>
       <c r="F294" t="s">
         <v>8</v>
       </c>
       <c r="G294">
         <v>1.0</v>
       </c>
       <c r="H294" s="1">
-        <v>389640.0</v>
+        <v>780685.18</v>
       </c>
       <c r="I294" s="1">
-        <v>15352.0</v>
+        <v>-10837.71</v>
       </c>
       <c r="J294" s="1">
-        <v>3.9400472230777</v>
+        <v>-1.3882305284699</v>
       </c>
       <c r="K294">
-        <v>3.38</v>
+        <v>0.93</v>
       </c>
       <c r="L294" t="s">
-        <v>800</v>
+        <v>736</v>
       </c>
       <c r="M294" s="1">
-        <v>404992.0</v>
+        <v>769847.47</v>
       </c>
       <c r="N294" s="1">
-        <v>418493.37</v>
+        <v>777347.83</v>
       </c>
       <c r="O294" s="1">
-        <v>0.11</v>
+        <v>0.23</v>
       </c>
       <c r="P294">
         <v>1</v>
       </c>
     </row>
     <row r="295" spans="1:16">
       <c r="A295" t="s">
-        <v>801</v>
+        <v>737</v>
       </c>
       <c r="B295" t="s">
-        <v>802</v>
+        <v>738</v>
       </c>
       <c r="C295" s="1">
-        <v>400000.0</v>
+        <v>386883.39</v>
       </c>
       <c r="D295" s="1">
-        <v>108.614</v>
+        <v>89.785</v>
       </c>
       <c r="E295" s="1">
-        <v>108.24</v>
+        <v>93.69960029</v>
       </c>
       <c r="F295" t="s">
         <v>8</v>
       </c>
       <c r="G295">
         <v>1.0</v>
       </c>
       <c r="H295" s="1">
-        <v>432960.0</v>
+        <v>362508.19</v>
       </c>
       <c r="I295" s="1">
-        <v>1496.0</v>
+        <v>-15144.94</v>
       </c>
       <c r="J295" s="1">
-        <v>0.34552845528455</v>
+        <v>-4.1778200928371</v>
       </c>
       <c r="K295">
-        <v>1.53</v>
+        <v>1.1</v>
       </c>
       <c r="L295" t="s">
-        <v>803</v>
+        <v>739</v>
       </c>
       <c r="M295" s="1">
-        <v>434456.0</v>
+        <v>347363.25</v>
       </c>
       <c r="N295" s="1">
-        <v>440592.99</v>
+        <v>351621.09</v>
       </c>
       <c r="O295" s="1">
-        <v>0.12</v>
+        <v>0.1</v>
       </c>
       <c r="P295">
         <v>1</v>
       </c>
     </row>
     <row r="296" spans="1:16">
       <c r="A296" t="s">
-        <v>804</v>
+        <v>740</v>
       </c>
       <c r="B296" t="s">
-        <v>805</v>
+        <v>741</v>
       </c>
       <c r="C296" s="1">
-        <v>600000.0</v>
+        <v>344831.75</v>
       </c>
       <c r="D296" s="1">
-        <v>100.925</v>
+        <v>78.777</v>
       </c>
       <c r="E296" s="1">
-        <v>100.507</v>
+        <v>96.18009363</v>
       </c>
       <c r="F296" t="s">
         <v>8</v>
       </c>
       <c r="G296">
         <v>1.0</v>
       </c>
       <c r="H296" s="1">
-        <v>603042.0</v>
+        <v>331659.5</v>
       </c>
       <c r="I296" s="1">
-        <v>2508.0</v>
+        <v>-60011.4</v>
       </c>
       <c r="J296" s="1">
-        <v>0.41589143044763</v>
+        <v>-18.094280429175</v>
       </c>
       <c r="K296">
-        <v>2.51</v>
-[...2 lines deleted...]
-        <v>806</v>
+        <v>0.16</v>
+      </c>
+      <c r="L296">
+        <v>566.85</v>
       </c>
       <c r="M296" s="1">
-        <v>605550.0</v>
+        <v>271648.1</v>
       </c>
       <c r="N296" s="1">
-        <v>620584.93</v>
+        <v>272214.95</v>
       </c>
       <c r="O296" s="1">
-        <v>0.17</v>
+        <v>0.08</v>
       </c>
       <c r="P296">
         <v>1</v>
       </c>
     </row>
     <row r="297" spans="1:16">
       <c r="A297" t="s">
-        <v>807</v>
+        <v>742</v>
       </c>
       <c r="B297" t="s">
-        <v>808</v>
+        <v>743</v>
       </c>
       <c r="C297" s="1">
-        <v>683000.0</v>
+        <v>2850000.0</v>
       </c>
       <c r="D297" s="1">
-        <v>99.863</v>
+        <v>102.182</v>
       </c>
       <c r="E297" s="1">
-        <v>99.902</v>
+        <v>119.99153825</v>
       </c>
       <c r="F297" t="s">
         <v>8</v>
       </c>
       <c r="G297">
         <v>1.0</v>
       </c>
       <c r="H297" s="1">
-        <v>682330.66</v>
+        <v>3419758.84</v>
       </c>
       <c r="I297" s="1">
-        <v>-266.37</v>
+        <v>308772.42</v>
       </c>
       <c r="J297" s="1">
-        <v>-0.039038257492342</v>
+        <v>9.0290700147733</v>
       </c>
       <c r="K297">
-        <v>0.04</v>
+        <v>0.02</v>
       </c>
       <c r="L297">
-        <v>271.33</v>
+        <v>619.72</v>
       </c>
       <c r="M297" s="1">
-        <v>682064.29</v>
+        <v>3728531.26</v>
       </c>
       <c r="N297" s="1">
-        <v>682335.62</v>
+        <v>3729150.98</v>
       </c>
       <c r="O297" s="1">
-        <v>0.19</v>
+        <v>1.08</v>
       </c>
       <c r="P297">
         <v>1</v>
       </c>
     </row>
     <row r="298" spans="1:16">
       <c r="A298" t="s">
-        <v>809</v>
+        <v>744</v>
       </c>
       <c r="B298" t="s">
-        <v>810</v>
+        <v>745</v>
       </c>
       <c r="C298" s="1">
-        <v>600000.0</v>
+        <v>6650000.0</v>
       </c>
       <c r="D298" s="1">
-        <v>90.599</v>
+        <v>100.08</v>
       </c>
       <c r="E298" s="1">
-        <v>85.25</v>
+        <v>100.84036842</v>
       </c>
       <c r="F298" t="s">
         <v>8</v>
       </c>
       <c r="G298">
         <v>1.0</v>
       </c>
       <c r="H298" s="1">
-        <v>511500.0</v>
+        <v>6705884.5</v>
       </c>
       <c r="I298" s="1">
-        <v>32094.0</v>
+        <v>-50564.5</v>
       </c>
       <c r="J298" s="1">
-        <v>6.2744868035191</v>
+        <v>-0.75403177612141</v>
       </c>
       <c r="K298">
-        <v>0.69</v>
+        <v>0.16</v>
       </c>
       <c r="L298" t="s">
-        <v>811</v>
+        <v>746</v>
       </c>
       <c r="M298" s="1">
-        <v>543594.0</v>
+        <v>6655320.0</v>
       </c>
       <c r="N298" s="1">
-        <v>547748.79</v>
+        <v>6666094.1</v>
       </c>
       <c r="O298" s="1">
-        <v>0.15</v>
+        <v>1.94</v>
       </c>
       <c r="P298">
         <v>1</v>
       </c>
     </row>
     <row r="299" spans="1:16">
       <c r="A299" t="s">
-        <v>812</v>
+        <v>747</v>
       </c>
       <c r="B299" t="s">
-        <v>813</v>
+        <v>748</v>
       </c>
       <c r="C299" s="1">
-        <v>351000.0</v>
+        <v>2206000.0</v>
       </c>
       <c r="D299" s="1">
-        <v>102.889</v>
+        <v>86.258</v>
       </c>
       <c r="E299" s="1">
-        <v>99.779</v>
+        <v>95.17131958</v>
       </c>
       <c r="F299" t="s">
         <v>8</v>
       </c>
       <c r="G299">
         <v>1.0</v>
       </c>
       <c r="H299" s="1">
-        <v>350224.29</v>
+        <v>2099479.31</v>
       </c>
       <c r="I299" s="1">
-        <v>10916.1</v>
+        <v>-196627.83</v>
       </c>
       <c r="J299" s="1">
-        <v>3.1168883231943</v>
+        <v>-9.3655521663607</v>
       </c>
       <c r="K299">
-        <v>0.96</v>
+        <v>0.17</v>
       </c>
       <c r="L299" t="s">
-        <v>814</v>
+        <v>749</v>
       </c>
       <c r="M299" s="1">
-        <v>361140.39</v>
+        <v>1902851.48</v>
       </c>
       <c r="N299" s="1">
-        <v>364494.12</v>
+        <v>1906553.12</v>
       </c>
       <c r="O299" s="1">
-        <v>0.1</v>
+        <v>0.55</v>
       </c>
       <c r="P299">
         <v>1</v>
       </c>
     </row>
     <row r="300" spans="1:16">
       <c r="A300" t="s">
-        <v>815</v>
+        <v>750</v>
       </c>
       <c r="B300" t="s">
-        <v>816</v>
+        <v>751</v>
       </c>
       <c r="C300" s="1">
-        <v>400000.0</v>
+        <v>1570000.0</v>
       </c>
       <c r="D300" s="1">
-        <v>102.757</v>
+        <v>98.411</v>
       </c>
       <c r="E300" s="1">
-        <v>102.939</v>
+        <v>101.176</v>
       </c>
       <c r="F300" t="s">
         <v>8</v>
       </c>
       <c r="G300">
         <v>1.0</v>
       </c>
       <c r="H300" s="1">
-        <v>411756.0</v>
+        <v>1588463.2</v>
       </c>
       <c r="I300" s="1">
-        <v>-728.0</v>
+        <v>-43410.5</v>
       </c>
       <c r="J300" s="1">
-        <v>-0.17680373813618</v>
+        <v>-2.7328615481932</v>
       </c>
       <c r="K300">
-        <v>0.01</v>
-[...2 lines deleted...]
-        <v>39.73</v>
+        <v>0.17</v>
+      </c>
+      <c r="L300" t="s">
+        <v>752</v>
       </c>
       <c r="M300" s="1">
-        <v>411028.0</v>
+        <v>1545052.7</v>
       </c>
       <c r="N300" s="1">
-        <v>411067.73</v>
+        <v>1547768.2</v>
       </c>
       <c r="O300" s="1">
-        <v>0.11</v>
+        <v>0.45</v>
       </c>
       <c r="P300">
         <v>1</v>
       </c>
     </row>
     <row r="301" spans="1:16">
       <c r="A301" t="s">
-        <v>817</v>
+        <v>753</v>
       </c>
       <c r="B301" t="s">
-        <v>818</v>
+        <v>754</v>
       </c>
       <c r="C301" s="1">
-        <v>700000.0</v>
+        <v>10020000.0</v>
       </c>
       <c r="D301" s="1">
-        <v>99.722</v>
+        <v>100.096</v>
       </c>
       <c r="E301" s="1">
-        <v>100.761</v>
+        <v>100.94736627</v>
       </c>
       <c r="F301" t="s">
         <v>8</v>
       </c>
       <c r="G301">
         <v>1.0</v>
       </c>
       <c r="H301" s="1">
-        <v>705327.0</v>
+        <v>10114926.1</v>
       </c>
       <c r="I301" s="1">
-        <v>-7273.0</v>
+        <v>-85306.9</v>
       </c>
       <c r="J301" s="1">
-        <v>-1.0311529262314</v>
+        <v>-0.8433764039067</v>
       </c>
       <c r="K301">
-        <v>1.61</v>
+        <v>0.47</v>
       </c>
       <c r="L301" t="s">
-        <v>819</v>
+        <v>755</v>
       </c>
       <c r="M301" s="1">
-        <v>698054.0</v>
+        <v>10029619.2</v>
       </c>
       <c r="N301" s="1">
-        <v>709316.33</v>
+        <v>10077103.48</v>
       </c>
       <c r="O301" s="1">
-        <v>0.19</v>
+        <v>2.93</v>
       </c>
       <c r="P301">
         <v>1</v>
       </c>
     </row>
     <row r="302" spans="1:16">
       <c r="A302" t="s">
-        <v>820</v>
+        <v>756</v>
       </c>
       <c r="B302" t="s">
-        <v>821</v>
+        <v>757</v>
       </c>
       <c r="C302" s="1">
-        <v>200000.0</v>
+        <v>4540000.0</v>
       </c>
       <c r="D302" s="1">
-        <v>103.813</v>
+        <v>102.868</v>
       </c>
       <c r="E302" s="1">
-        <v>99.871</v>
+        <v>104.151</v>
       </c>
       <c r="F302" t="s">
         <v>8</v>
       </c>
       <c r="G302">
         <v>1.0</v>
       </c>
       <c r="H302" s="1">
-        <v>199742.0</v>
+        <v>4728455.4</v>
       </c>
       <c r="I302" s="1">
-        <v>7884.0</v>
+        <v>-58248.2</v>
       </c>
       <c r="J302" s="1">
-        <v>3.9470917483554</v>
+        <v>-1.231865272537</v>
       </c>
       <c r="K302">
-        <v>3.03</v>
+        <v>0.97</v>
       </c>
       <c r="L302" t="s">
-        <v>822</v>
+        <v>758</v>
       </c>
       <c r="M302" s="1">
-        <v>207626.0</v>
+        <v>4670207.2</v>
       </c>
       <c r="N302" s="1">
-        <v>213687.64</v>
+        <v>4714048.13</v>
       </c>
       <c r="O302" s="1">
-        <v>0.06</v>
+        <v>1.37</v>
       </c>
       <c r="P302">
         <v>1</v>
       </c>
     </row>
     <row r="303" spans="1:16">
       <c r="A303" t="s">
-        <v>823</v>
+        <v>759</v>
       </c>
       <c r="B303" t="s">
-        <v>824</v>
+        <v>760</v>
       </c>
       <c r="C303" s="1">
-        <v>500000.0</v>
+        <v>5829000.0</v>
       </c>
       <c r="D303" s="1">
-        <v>99.791</v>
+        <v>102.333</v>
       </c>
       <c r="E303" s="1">
-        <v>99.589</v>
+        <v>107.54387202</v>
       </c>
       <c r="F303" t="s">
         <v>8</v>
       </c>
       <c r="G303">
         <v>1.0</v>
       </c>
       <c r="H303" s="1">
-        <v>497945.0</v>
+        <v>6268732.3</v>
       </c>
       <c r="I303" s="1">
-        <v>1010.0</v>
+        <v>-303741.73</v>
       </c>
       <c r="J303" s="1">
-        <v>0.20283364628624</v>
+        <v>-4.8453453659203</v>
       </c>
       <c r="K303">
-        <v>1.78</v>
+        <v>0.52</v>
       </c>
       <c r="L303" t="s">
-        <v>825</v>
+        <v>761</v>
       </c>
       <c r="M303" s="1">
-        <v>498955.0</v>
+        <v>5964990.57</v>
       </c>
       <c r="N303" s="1">
-        <v>507831.71</v>
+        <v>5995262.72</v>
       </c>
       <c r="O303" s="1">
-        <v>0.14</v>
+        <v>1.74</v>
       </c>
       <c r="P303">
         <v>1</v>
       </c>
     </row>
     <row r="304" spans="1:16">
       <c r="A304" t="s">
-        <v>826</v>
+        <v>762</v>
       </c>
       <c r="B304" t="s">
-        <v>827</v>
+        <v>763</v>
       </c>
       <c r="C304" s="1">
-        <v>200000.0</v>
+        <v>312000.0</v>
       </c>
       <c r="D304" s="1">
-        <v>99.916</v>
+        <v>95.805</v>
       </c>
       <c r="E304" s="1">
-        <v>99.908</v>
+        <v>99.406</v>
       </c>
       <c r="F304" t="s">
         <v>8</v>
       </c>
       <c r="G304">
         <v>1.0</v>
       </c>
       <c r="H304" s="1">
-        <v>199816.0</v>
+        <v>310146.72</v>
       </c>
       <c r="I304" s="1">
-        <v>16.0</v>
+        <v>-11235.12</v>
       </c>
       <c r="J304" s="1">
-        <v>0.0080073667774352</v>
+        <v>-3.6225177554675</v>
       </c>
       <c r="K304">
-        <v>0.22</v>
-[...2 lines deleted...]
-        <v>445.89</v>
+        <v>0.85</v>
+      </c>
+      <c r="L304" t="s">
+        <v>764</v>
       </c>
       <c r="M304" s="1">
-        <v>199832.0</v>
+        <v>298911.6</v>
       </c>
       <c r="N304" s="1">
-        <v>200277.89</v>
+        <v>301556.12</v>
       </c>
       <c r="O304" s="1">
-        <v>0.05</v>
+        <v>0.09</v>
       </c>
       <c r="P304">
         <v>1</v>
       </c>
     </row>
     <row r="305" spans="1:16">
       <c r="A305" t="s">
-        <v>828</v>
+        <v>765</v>
       </c>
       <c r="B305" t="s">
-        <v>827</v>
+        <v>766</v>
       </c>
       <c r="C305" s="1">
-        <v>200000.0</v>
+        <v>765000.0</v>
       </c>
       <c r="D305" s="1">
-        <v>104.442</v>
+        <v>98.397</v>
       </c>
       <c r="E305" s="1">
-        <v>103.15</v>
+        <v>100.0</v>
       </c>
       <c r="F305" t="s">
         <v>8</v>
       </c>
       <c r="G305">
         <v>1.0</v>
       </c>
       <c r="H305" s="1">
-        <v>206300.0</v>
+        <v>765000.0</v>
       </c>
       <c r="I305" s="1">
-        <v>2584.0</v>
+        <v>-12262.95</v>
       </c>
       <c r="J305" s="1">
-        <v>1.2525448376151</v>
+        <v>-1.603</v>
       </c>
       <c r="K305">
-        <v>4.14</v>
+        <v>0.26</v>
       </c>
       <c r="L305" t="s">
-        <v>829</v>
+        <v>767</v>
       </c>
       <c r="M305" s="1">
-        <v>208884.0</v>
+        <v>752737.05</v>
       </c>
       <c r="N305" s="1">
-        <v>217160.71</v>
+        <v>754708.86</v>
       </c>
       <c r="O305" s="1">
-        <v>0.06</v>
+        <v>0.22</v>
       </c>
       <c r="P305">
         <v>1</v>
       </c>
     </row>
     <row r="306" spans="1:16">
       <c r="A306" t="s">
-        <v>830</v>
+        <v>768</v>
       </c>
       <c r="B306" t="s">
-        <v>831</v>
+        <v>769</v>
       </c>
       <c r="C306" s="1">
-        <v>400000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D306" s="1">
-        <v>106.086</v>
+        <v>103.338</v>
       </c>
       <c r="E306" s="1">
-        <v>106.6</v>
+        <v>100.77</v>
       </c>
       <c r="F306" t="s">
         <v>8</v>
       </c>
       <c r="G306">
         <v>1.0</v>
       </c>
       <c r="H306" s="1">
-        <v>426400.0</v>
+        <v>503850.0</v>
       </c>
       <c r="I306" s="1">
-        <v>-2056.0</v>
+        <v>12840.0</v>
       </c>
       <c r="J306" s="1">
-        <v>-0.48217636022514</v>
+        <v>2.5483774933016</v>
       </c>
       <c r="K306">
-        <v>1.49</v>
+        <v>4.39</v>
       </c>
       <c r="L306" t="s">
-        <v>832</v>
+        <v>770</v>
       </c>
       <c r="M306" s="1">
-        <v>424344.0</v>
+        <v>516690.0</v>
       </c>
       <c r="N306" s="1">
-        <v>430305.64</v>
+        <v>538618.08</v>
       </c>
       <c r="O306" s="1">
-        <v>0.12</v>
+        <v>0.16</v>
       </c>
       <c r="P306">
         <v>1</v>
       </c>
     </row>
     <row r="307" spans="1:16">
       <c r="A307" t="s">
-        <v>833</v>
+        <v>771</v>
       </c>
       <c r="B307" t="s">
-        <v>834</v>
+        <v>772</v>
       </c>
       <c r="C307" s="1">
-        <v>384000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D307" s="1">
-        <v>102.139</v>
+        <v>100.26</v>
       </c>
       <c r="E307" s="1">
-        <v>100.0</v>
+        <v>98.69</v>
       </c>
       <c r="F307" t="s">
         <v>8</v>
       </c>
       <c r="G307">
         <v>1.0</v>
       </c>
       <c r="H307" s="1">
-        <v>384000.0</v>
+        <v>394760.0</v>
       </c>
       <c r="I307" s="1">
-        <v>8213.76</v>
+        <v>6280.0</v>
       </c>
       <c r="J307" s="1">
-        <v>2.139</v>
+        <v>1.5908400040531</v>
       </c>
       <c r="K307">
-        <v>0.34</v>
+        <v>1.89</v>
       </c>
       <c r="L307" t="s">
-        <v>835</v>
+        <v>773</v>
       </c>
       <c r="M307" s="1">
-        <v>392213.76</v>
+        <v>401040.0</v>
       </c>
       <c r="N307" s="1">
-        <v>393528.09</v>
+        <v>408598.9</v>
       </c>
       <c r="O307" s="1">
-        <v>0.11</v>
+        <v>0.12</v>
       </c>
       <c r="P307">
         <v>1</v>
       </c>
     </row>
     <row r="308" spans="1:16">
       <c r="A308" t="s">
-        <v>836</v>
+        <v>774</v>
       </c>
       <c r="B308" t="s">
-        <v>837</v>
+        <v>775</v>
       </c>
       <c r="C308" s="1">
-        <v>138000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D308" s="1">
-        <v>103.566</v>
+        <v>83.754</v>
       </c>
       <c r="E308" s="1">
-        <v>100.0</v>
+        <v>85.4016</v>
       </c>
       <c r="F308" t="s">
         <v>8</v>
       </c>
       <c r="G308">
         <v>1.0</v>
       </c>
       <c r="H308" s="1">
-        <v>138000.0</v>
+        <v>427008.0</v>
       </c>
       <c r="I308" s="1">
-        <v>4921.08</v>
+        <v>-8238.0</v>
       </c>
       <c r="J308" s="1">
-        <v>3.566</v>
+        <v>-1.9292378597122</v>
       </c>
       <c r="K308">
-        <v>3.54</v>
+        <v>0.23</v>
       </c>
       <c r="L308" t="s">
-        <v>838</v>
+        <v>776</v>
       </c>
       <c r="M308" s="1">
-        <v>142921.08</v>
+        <v>418770.0</v>
       </c>
       <c r="N308" s="1">
-        <v>147808.23</v>
+        <v>419920.68</v>
       </c>
       <c r="O308" s="1">
-        <v>0.04</v>
+        <v>0.12</v>
       </c>
       <c r="P308">
         <v>1</v>
       </c>
     </row>
     <row r="309" spans="1:16">
       <c r="A309" t="s">
-        <v>839</v>
+        <v>777</v>
       </c>
       <c r="B309" t="s">
-        <v>840</v>
+        <v>778</v>
       </c>
       <c r="C309" s="1">
-        <v>300000.0</v>
+        <v>306000.0</v>
       </c>
       <c r="D309" s="1">
-        <v>104.197</v>
+        <v>100.564</v>
       </c>
       <c r="E309" s="1">
-        <v>99.65790667</v>
+        <v>99.609</v>
       </c>
       <c r="F309" t="s">
         <v>8</v>
       </c>
       <c r="G309">
         <v>1.0</v>
       </c>
       <c r="H309" s="1">
-        <v>298973.72</v>
+        <v>304803.54</v>
       </c>
       <c r="I309" s="1">
-        <v>13617.28</v>
+        <v>2922.3</v>
       </c>
       <c r="J309" s="1">
-        <v>4.5546745713971</v>
+        <v>0.95874870744611</v>
       </c>
       <c r="K309">
-        <v>2.93</v>
+        <v>3.45</v>
       </c>
       <c r="L309" t="s">
-        <v>841</v>
+        <v>779</v>
       </c>
       <c r="M309" s="1">
-        <v>312591.0</v>
+        <v>307725.84</v>
       </c>
       <c r="N309" s="1">
-        <v>321372.16</v>
+        <v>318289.13</v>
       </c>
       <c r="O309" s="1">
         <v>0.09</v>
       </c>
       <c r="P309">
         <v>1</v>
       </c>
     </row>
     <row r="310" spans="1:16">
       <c r="A310" t="s">
-        <v>842</v>
+        <v>780</v>
       </c>
       <c r="B310" t="s">
-        <v>843</v>
+        <v>781</v>
       </c>
       <c r="C310" s="1">
-        <v>400000.0</v>
+        <v>256000.0</v>
       </c>
       <c r="D310" s="1">
-        <v>103.659</v>
+        <v>101.275</v>
       </c>
       <c r="E310" s="1">
-        <v>103.47225</v>
+        <v>99.813</v>
       </c>
       <c r="F310" t="s">
         <v>8</v>
       </c>
       <c r="G310">
         <v>1.0</v>
       </c>
       <c r="H310" s="1">
-        <v>413889.0</v>
+        <v>255521.28</v>
       </c>
       <c r="I310" s="1">
-        <v>747.0</v>
+        <v>3742.72</v>
       </c>
       <c r="J310" s="1">
-        <v>0.18048317302465</v>
+        <v>1.464739062046</v>
       </c>
       <c r="K310">
-        <v>3.96</v>
+        <v>3.29</v>
       </c>
       <c r="L310" t="s">
-        <v>844</v>
+        <v>782</v>
       </c>
       <c r="M310" s="1">
-        <v>414636.0</v>
+        <v>259264.0</v>
       </c>
       <c r="N310" s="1">
-        <v>430471.62</v>
+        <v>267689.21</v>
       </c>
       <c r="O310" s="1">
-        <v>0.12</v>
+        <v>0.08</v>
       </c>
       <c r="P310">
         <v>1</v>
       </c>
     </row>
     <row r="311" spans="1:16">
       <c r="A311" t="s">
-        <v>845</v>
+        <v>783</v>
       </c>
       <c r="B311" t="s">
-        <v>846</v>
+        <v>784</v>
       </c>
       <c r="C311" s="1">
-        <v>500000.0</v>
+        <v>383000.0</v>
       </c>
       <c r="D311" s="1">
-        <v>101.238</v>
+        <v>103.363</v>
       </c>
       <c r="E311" s="1">
-        <v>99.142</v>
+        <v>100.0</v>
       </c>
       <c r="F311" t="s">
         <v>8</v>
       </c>
       <c r="G311">
         <v>1.0</v>
       </c>
       <c r="H311" s="1">
-        <v>495710.0</v>
+        <v>383000.0</v>
       </c>
       <c r="I311" s="1">
-        <v>10480.0</v>
+        <v>12880.29</v>
       </c>
       <c r="J311" s="1">
-        <v>2.1141393153255</v>
+        <v>3.363</v>
       </c>
       <c r="K311">
-        <v>1.75</v>
+        <v>1.99</v>
       </c>
       <c r="L311" t="s">
-        <v>847</v>
+        <v>785</v>
       </c>
       <c r="M311" s="1">
-        <v>506190.0</v>
+        <v>395880.29</v>
       </c>
       <c r="N311" s="1">
-        <v>514948.56</v>
+        <v>403516.49</v>
       </c>
       <c r="O311" s="1">
-        <v>0.14</v>
+        <v>0.12</v>
       </c>
       <c r="P311">
         <v>1</v>
       </c>
     </row>
     <row r="312" spans="1:16">
       <c r="A312" t="s">
-        <v>848</v>
+        <v>786</v>
       </c>
       <c r="B312" t="s">
-        <v>849</v>
+        <v>787</v>
       </c>
       <c r="C312" s="1">
-        <v>200000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D312" s="1">
-        <v>105.624</v>
+        <v>98.468</v>
       </c>
       <c r="E312" s="1">
-        <v>105.92</v>
+        <v>99.423</v>
       </c>
       <c r="F312" t="s">
         <v>8</v>
       </c>
       <c r="G312">
         <v>1.0</v>
       </c>
       <c r="H312" s="1">
-        <v>211840.0</v>
+        <v>795384.0</v>
       </c>
       <c r="I312" s="1">
-        <v>-592.0</v>
+        <v>-7640.0</v>
       </c>
       <c r="J312" s="1">
-        <v>-0.27945619335347</v>
+        <v>-0.96054232923971</v>
       </c>
       <c r="K312">
-        <v>3.71</v>
-[...2 lines deleted...]
-        <v>850</v>
+        <v>0.11</v>
+      </c>
+      <c r="L312">
+        <v>854.79</v>
       </c>
       <c r="M312" s="1">
-        <v>211248.0</v>
+        <v>787744.0</v>
       </c>
       <c r="N312" s="1">
-        <v>218661.7</v>
+        <v>788598.79</v>
       </c>
       <c r="O312" s="1">
-        <v>0.06</v>
+        <v>0.23</v>
       </c>
       <c r="P312">
         <v>1</v>
       </c>
     </row>
     <row r="313" spans="1:16">
       <c r="A313" t="s">
-        <v>851</v>
+        <v>788</v>
       </c>
       <c r="B313" t="s">
-        <v>852</v>
+        <v>789</v>
       </c>
       <c r="C313" s="1">
-        <v>392000.0</v>
+        <v>323000.0</v>
       </c>
       <c r="D313" s="1">
-        <v>102.161</v>
+        <v>100.289</v>
       </c>
       <c r="E313" s="1">
-        <v>102.83</v>
+        <v>99.424</v>
       </c>
       <c r="F313" t="s">
         <v>8</v>
       </c>
       <c r="G313">
         <v>1.0</v>
       </c>
       <c r="H313" s="1">
-        <v>403093.6</v>
+        <v>321139.52</v>
       </c>
       <c r="I313" s="1">
-        <v>-2622.48</v>
+        <v>2793.95</v>
       </c>
       <c r="J313" s="1">
-        <v>-0.65058834970339</v>
+        <v>0.87001126488574</v>
       </c>
       <c r="K313">
-        <v>2.45</v>
+        <v>3.01</v>
       </c>
       <c r="L313" t="s">
-        <v>853</v>
+        <v>790</v>
       </c>
       <c r="M313" s="1">
-        <v>400471.12</v>
+        <v>323933.47</v>
       </c>
       <c r="N313" s="1">
-        <v>410056.33</v>
+        <v>333653.34</v>
       </c>
       <c r="O313" s="1">
-        <v>0.11</v>
+        <v>0.1</v>
       </c>
       <c r="P313">
         <v>1</v>
       </c>
     </row>
     <row r="314" spans="1:16">
       <c r="A314" t="s">
-        <v>854</v>
+        <v>791</v>
       </c>
       <c r="B314" t="s">
-        <v>855</v>
+        <v>792</v>
       </c>
       <c r="C314" s="1">
-        <v>500000.0</v>
+        <v>562000.0</v>
       </c>
       <c r="D314" s="1">
-        <v>99.867</v>
+        <v>98.259</v>
       </c>
       <c r="E314" s="1">
-        <v>100.0</v>
+        <v>99.947</v>
       </c>
       <c r="F314" t="s">
         <v>8</v>
       </c>
       <c r="G314">
         <v>1.0</v>
       </c>
       <c r="H314" s="1">
-        <v>500000.0</v>
+        <v>561702.14</v>
       </c>
       <c r="I314" s="1">
-        <v>-665.0</v>
+        <v>-9486.56</v>
       </c>
       <c r="J314" s="1">
-        <v>-0.133</v>
+        <v>-1.6888951144106</v>
       </c>
       <c r="K314">
-        <v>0.36</v>
+        <v>1.17</v>
       </c>
       <c r="L314" t="s">
-        <v>856</v>
+        <v>793</v>
       </c>
       <c r="M314" s="1">
-        <v>499335.0</v>
+        <v>552215.58</v>
       </c>
       <c r="N314" s="1">
-        <v>501127.55</v>
+        <v>558797.91</v>
       </c>
       <c r="O314" s="1">
-        <v>0.14</v>
+        <v>0.16</v>
       </c>
       <c r="P314">
         <v>1</v>
       </c>
     </row>
     <row r="315" spans="1:16">
       <c r="A315" t="s">
-        <v>857</v>
+        <v>794</v>
       </c>
       <c r="B315" t="s">
-        <v>858</v>
+        <v>795</v>
       </c>
       <c r="C315" s="1">
-        <v>400000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D315" s="1">
-        <v>97.24</v>
+        <v>98.182</v>
       </c>
       <c r="E315" s="1">
-        <v>97.25</v>
+        <v>99.779</v>
       </c>
       <c r="F315" t="s">
         <v>8</v>
       </c>
       <c r="G315">
         <v>1.0</v>
       </c>
       <c r="H315" s="1">
-        <v>389000.0</v>
+        <v>1097569.0</v>
       </c>
       <c r="I315" s="1">
-        <v>-40.0</v>
+        <v>-17567.0</v>
       </c>
       <c r="J315" s="1">
-        <v>-0.010282776349614</v>
+        <v>-1.6005371871837</v>
       </c>
       <c r="K315">
-        <v>2.12</v>
+        <v>0.25</v>
       </c>
       <c r="L315" t="s">
-        <v>859</v>
+        <v>796</v>
       </c>
       <c r="M315" s="1">
-        <v>388960.0</v>
+        <v>1080002.0</v>
       </c>
       <c r="N315" s="1">
-        <v>397425.75</v>
+        <v>1082714.33</v>
       </c>
       <c r="O315" s="1">
-        <v>0.11</v>
+        <v>0.31</v>
       </c>
       <c r="P315">
         <v>1</v>
       </c>
     </row>
     <row r="316" spans="1:16">
       <c r="A316" t="s">
-        <v>860</v>
+        <v>797</v>
       </c>
       <c r="B316" t="s">
-        <v>861</v>
+        <v>798</v>
       </c>
       <c r="C316" s="1">
-        <v>500000.0</v>
+        <v>719000.0</v>
       </c>
       <c r="D316" s="1">
-        <v>101.895</v>
+        <v>98.119</v>
       </c>
       <c r="E316" s="1">
-        <v>99.147</v>
+        <v>100.0</v>
       </c>
       <c r="F316" t="s">
         <v>8</v>
       </c>
       <c r="G316">
         <v>1.0</v>
       </c>
       <c r="H316" s="1">
-        <v>495735.0</v>
+        <v>719000.0</v>
       </c>
       <c r="I316" s="1">
-        <v>13740.0</v>
+        <v>-13524.39</v>
       </c>
       <c r="J316" s="1">
-        <v>2.7716421071742</v>
+        <v>-1.881</v>
       </c>
       <c r="K316">
-        <v>2.51</v>
+        <v>0.28</v>
       </c>
       <c r="L316" t="s">
-        <v>862</v>
+        <v>799</v>
       </c>
       <c r="M316" s="1">
-        <v>509475.0</v>
+        <v>705475.61</v>
       </c>
       <c r="N316" s="1">
-        <v>522029.79</v>
+        <v>707499.05</v>
       </c>
       <c r="O316" s="1">
-        <v>0.14</v>
+        <v>0.21</v>
       </c>
       <c r="P316">
         <v>1</v>
       </c>
     </row>
     <row r="317" spans="1:16">
       <c r="A317" t="s">
-        <v>863</v>
+        <v>800</v>
       </c>
       <c r="B317" t="s">
-        <v>864</v>
+        <v>801</v>
       </c>
       <c r="C317" s="1">
-        <v>400000.0</v>
+        <v>276000.0</v>
       </c>
       <c r="D317" s="1">
-        <v>100.055</v>
+        <v>97.858</v>
       </c>
       <c r="E317" s="1">
-        <v>100.0</v>
+        <v>99.215</v>
       </c>
       <c r="F317" t="s">
         <v>8</v>
       </c>
       <c r="G317">
         <v>1.0</v>
       </c>
       <c r="H317" s="1">
-        <v>400000.0</v>
+        <v>273833.4</v>
       </c>
       <c r="I317" s="1">
-        <v>220.0</v>
+        <v>-3745.32</v>
       </c>
       <c r="J317" s="1">
-        <v>0.055</v>
+        <v>-1.3677367333569</v>
       </c>
       <c r="K317">
-        <v>1.15</v>
+        <v>3.77</v>
       </c>
       <c r="L317" t="s">
-        <v>865</v>
+        <v>802</v>
       </c>
       <c r="M317" s="1">
-        <v>400220.0</v>
+        <v>270088.08</v>
       </c>
       <c r="N317" s="1">
-        <v>404822.74</v>
+        <v>280494.79</v>
       </c>
       <c r="O317" s="1">
-        <v>0.11</v>
+        <v>0.08</v>
       </c>
       <c r="P317">
         <v>1</v>
       </c>
     </row>
     <row r="318" spans="1:16">
       <c r="A318" t="s">
-        <v>866</v>
+        <v>803</v>
       </c>
       <c r="B318" t="s">
-        <v>867</v>
+        <v>804</v>
       </c>
       <c r="C318" s="1">
-        <v>613000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D318" s="1">
-        <v>100.038</v>
+        <v>99.87</v>
       </c>
       <c r="E318" s="1">
-        <v>100.0</v>
+        <v>101.669</v>
       </c>
       <c r="F318" t="s">
         <v>8</v>
       </c>
       <c r="G318">
         <v>1.0</v>
       </c>
       <c r="H318" s="1">
-        <v>613000.0</v>
+        <v>406676.0</v>
       </c>
       <c r="I318" s="1">
-        <v>232.94</v>
+        <v>-7196.0</v>
       </c>
       <c r="J318" s="1">
-        <v>0.038</v>
+        <v>-1.7694675859898</v>
       </c>
       <c r="K318">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>3.94</v>
+      </c>
+      <c r="L318" t="s">
+        <v>805</v>
       </c>
       <c r="M318" s="1">
-        <v>613232.94</v>
+        <v>399480.0</v>
       </c>
       <c r="N318" s="1">
-        <v>613232.94</v>
+        <v>415256.66</v>
       </c>
       <c r="O318" s="1">
-        <v>0.17</v>
+        <v>0.12</v>
       </c>
       <c r="P318">
         <v>1</v>
       </c>
     </row>
     <row r="319" spans="1:16">
       <c r="A319" t="s">
-        <v>868</v>
+        <v>806</v>
       </c>
       <c r="B319" t="s">
-        <v>869</v>
+        <v>807</v>
       </c>
       <c r="C319" s="1">
-        <v>400000.0</v>
+        <v>634000.0</v>
       </c>
       <c r="D319" s="1">
-        <v>84.363</v>
+        <v>99.868</v>
       </c>
       <c r="E319" s="1">
-        <v>81.804</v>
+        <v>100.0</v>
       </c>
       <c r="F319" t="s">
         <v>8</v>
       </c>
       <c r="G319">
         <v>1.0</v>
       </c>
       <c r="H319" s="1">
-        <v>327216.0</v>
+        <v>634000.0</v>
       </c>
       <c r="I319" s="1">
-        <v>10236.0</v>
+        <v>-836.88</v>
       </c>
       <c r="J319" s="1">
-        <v>3.1282088895409</v>
+        <v>-0.132</v>
       </c>
       <c r="K319">
-        <v>0.36</v>
+        <v>2.91</v>
       </c>
       <c r="L319" t="s">
-        <v>870</v>
+        <v>808</v>
       </c>
       <c r="M319" s="1">
-        <v>337452.0</v>
+        <v>633163.12</v>
       </c>
       <c r="N319" s="1">
-        <v>338890.36</v>
+        <v>651633.22</v>
       </c>
       <c r="O319" s="1">
-        <v>0.09</v>
+        <v>0.19</v>
       </c>
       <c r="P319">
         <v>1</v>
       </c>
     </row>
     <row r="320" spans="1:16">
       <c r="A320" t="s">
-        <v>871</v>
+        <v>809</v>
       </c>
       <c r="B320" t="s">
-        <v>872</v>
+        <v>810</v>
       </c>
       <c r="C320" s="1">
-        <v>377000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D320" s="1">
-        <v>102.783</v>
+        <v>99.108</v>
       </c>
       <c r="E320" s="1">
-        <v>99.417</v>
+        <v>100.78</v>
       </c>
       <c r="F320" t="s">
         <v>8</v>
       </c>
       <c r="G320">
         <v>1.0</v>
       </c>
       <c r="H320" s="1">
-        <v>374802.09</v>
+        <v>403120.0</v>
       </c>
       <c r="I320" s="1">
-        <v>12689.82</v>
+        <v>-6688.0</v>
       </c>
       <c r="J320" s="1">
-        <v>3.3857388575395</v>
+        <v>-1.6590593371701</v>
       </c>
       <c r="K320">
-        <v>3.35</v>
+        <v>2.5</v>
       </c>
       <c r="L320" t="s">
-        <v>873</v>
+        <v>811</v>
       </c>
       <c r="M320" s="1">
-        <v>387491.91</v>
+        <v>396432.0</v>
       </c>
       <c r="N320" s="1">
-        <v>400118.83</v>
+        <v>406442.96</v>
       </c>
       <c r="O320" s="1">
-        <v>0.11</v>
+        <v>0.12</v>
       </c>
       <c r="P320">
         <v>1</v>
       </c>
     </row>
     <row r="321" spans="1:16">
       <c r="A321" t="s">
-        <v>874</v>
+        <v>812</v>
       </c>
       <c r="B321" t="s">
-        <v>875</v>
+        <v>813</v>
       </c>
       <c r="C321" s="1">
-        <v>400000.0</v>
+        <v>429000.0</v>
       </c>
       <c r="D321" s="1">
-        <v>100.445</v>
+        <v>100.507</v>
       </c>
       <c r="E321" s="1">
         <v>100.0</v>
       </c>
       <c r="F321" t="s">
         <v>8</v>
       </c>
       <c r="G321">
         <v>1.0</v>
       </c>
       <c r="H321" s="1">
-        <v>400000.0</v>
+        <v>429000.0</v>
       </c>
       <c r="I321" s="1">
-        <v>1780.0</v>
+        <v>2175.03</v>
       </c>
       <c r="J321" s="1">
-        <v>0.445</v>
+        <v>0.507</v>
       </c>
       <c r="K321">
-        <v>1.43</v>
+        <v>1.97</v>
       </c>
       <c r="L321" t="s">
-        <v>876</v>
+        <v>814</v>
       </c>
       <c r="M321" s="1">
-        <v>401780.0</v>
+        <v>431175.03</v>
       </c>
       <c r="N321" s="1">
-        <v>407481.32</v>
+        <v>439625.01</v>
       </c>
       <c r="O321" s="1">
-        <v>0.11</v>
+        <v>0.13</v>
       </c>
       <c r="P321">
         <v>1</v>
       </c>
     </row>
     <row r="322" spans="1:16">
       <c r="A322" t="s">
-        <v>877</v>
+        <v>815</v>
       </c>
       <c r="B322" t="s">
-        <v>878</v>
+        <v>816</v>
       </c>
       <c r="C322" s="1">
-        <v>1110.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D322" s="1">
-        <v>0.145</v>
+        <v>93.571</v>
       </c>
       <c r="E322" s="1">
-        <v>0.1073378378</v>
+        <v>93.323</v>
       </c>
       <c r="F322" t="s">
         <v>8</v>
       </c>
       <c r="G322">
         <v>1.0</v>
       </c>
       <c r="H322" s="1">
-        <v>0.0</v>
+        <v>279969.0</v>
       </c>
       <c r="I322" s="1">
-        <v>104512.5</v>
+        <v>744.0</v>
       </c>
       <c r="J322" s="1">
-        <v>0</v>
+        <v>0.26574370733903</v>
       </c>
       <c r="K322">
-        <v>0.0</v>
+        <v>0.25</v>
       </c>
       <c r="L322">
-        <v>0.0</v>
+        <v>739.73</v>
       </c>
       <c r="M322" s="1">
-        <v>104512.5</v>
+        <v>280713.0</v>
       </c>
       <c r="N322" s="1">
-        <v>104512.5</v>
+        <v>281452.73</v>
       </c>
       <c r="O322" s="1">
-        <v>0.03</v>
+        <v>0.08</v>
       </c>
       <c r="P322">
         <v>1</v>
       </c>
     </row>
     <row r="323" spans="1:16">
       <c r="A323" t="s">
+        <v>817</v>
+      </c>
+      <c r="B323" t="s">
+        <v>818</v>
+      </c>
+      <c r="C323" s="1">
+        <v>189000.0</v>
+      </c>
+      <c r="D323" s="1">
+        <v>100.117</v>
+      </c>
+      <c r="E323" s="1">
+        <v>99.833</v>
+      </c>
+      <c r="F323" t="s">
+        <v>8</v>
+      </c>
+      <c r="G323">
+        <v>1.0</v>
+      </c>
+      <c r="H323" s="1">
+        <v>188684.37</v>
+      </c>
+      <c r="I323" s="1">
+        <v>536.76</v>
+      </c>
+      <c r="J323" s="1">
+        <v>0.28447507337253</v>
+      </c>
+      <c r="K323">
+        <v>2.55</v>
+      </c>
+      <c r="L323" t="s">
+        <v>819</v>
+      </c>
+      <c r="M323" s="1">
+        <v>189221.13</v>
+      </c>
+      <c r="N323" s="1">
+        <v>194047.1</v>
+      </c>
+      <c r="O323" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="P323">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="324" spans="1:16">
+      <c r="A324" t="s">
+        <v>820</v>
+      </c>
+      <c r="B324" t="s">
+        <v>821</v>
+      </c>
+      <c r="C324" s="1">
+        <v>661000.0</v>
+      </c>
+      <c r="D324" s="1">
+        <v>100.094</v>
+      </c>
+      <c r="E324" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F324" t="s">
+        <v>8</v>
+      </c>
+      <c r="G324">
+        <v>1.0</v>
+      </c>
+      <c r="H324" s="1">
+        <v>661000.0</v>
+      </c>
+      <c r="I324" s="1">
+        <v>621.34</v>
+      </c>
+      <c r="J324" s="1">
+        <v>0.094</v>
+      </c>
+      <c r="K324">
+        <v>1.85</v>
+      </c>
+      <c r="L324" t="s">
+        <v>822</v>
+      </c>
+      <c r="M324" s="1">
+        <v>661621.34</v>
+      </c>
+      <c r="N324" s="1">
+        <v>673857.54</v>
+      </c>
+      <c r="O324" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="P324">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="325" spans="1:16">
+      <c r="A325" t="s">
+        <v>823</v>
+      </c>
+      <c r="B325" t="s">
+        <v>824</v>
+      </c>
+      <c r="C325" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="D325" s="1">
+        <v>99.477</v>
+      </c>
+      <c r="E325" s="1">
+        <v>99.07</v>
+      </c>
+      <c r="F325" t="s">
+        <v>8</v>
+      </c>
+      <c r="G325">
+        <v>1.0</v>
+      </c>
+      <c r="H325" s="1">
+        <v>495350.0</v>
+      </c>
+      <c r="I325" s="1">
+        <v>2035.0</v>
+      </c>
+      <c r="J325" s="1">
+        <v>0.41082063187645</v>
+      </c>
+      <c r="K325">
+        <v>0.23</v>
+      </c>
+      <c r="L325" t="s">
+        <v>825</v>
+      </c>
+      <c r="M325" s="1">
+        <v>497385.0</v>
+      </c>
+      <c r="N325" s="1">
+        <v>498558.0</v>
+      </c>
+      <c r="O325" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="P325">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="326" spans="1:16">
+      <c r="A326" t="s">
+        <v>826</v>
+      </c>
+      <c r="B326" t="s">
+        <v>827</v>
+      </c>
+      <c r="C326" s="1">
+        <v>521765.0</v>
+      </c>
+      <c r="D326" s="1">
+        <v>97.926</v>
+      </c>
+      <c r="E326" s="1">
+        <v>97.83772196</v>
+      </c>
+      <c r="F326" t="s">
+        <v>8</v>
+      </c>
+      <c r="G326">
+        <v>1.0</v>
+      </c>
+      <c r="H326" s="1">
+        <v>510482.99</v>
+      </c>
+      <c r="I326" s="1">
+        <v>460.6</v>
+      </c>
+      <c r="J326" s="1">
+        <v>0.090228275774674</v>
+      </c>
+      <c r="K326">
+        <v>0.51</v>
+      </c>
+      <c r="L326" t="s">
+        <v>828</v>
+      </c>
+      <c r="M326" s="1">
+        <v>510943.59</v>
+      </c>
+      <c r="N326" s="1">
+        <v>513602.45</v>
+      </c>
+      <c r="O326" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="P326">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="327" spans="1:16">
+      <c r="A327" t="s">
+        <v>829</v>
+      </c>
+      <c r="B327" t="s">
+        <v>830</v>
+      </c>
+      <c r="C327" s="1">
+        <v>2284200.0</v>
+      </c>
+      <c r="D327" s="1">
+        <v>98.009</v>
+      </c>
+      <c r="E327" s="1">
+        <v>101.07926451</v>
+      </c>
+      <c r="F327" t="s">
+        <v>8</v>
+      </c>
+      <c r="G327">
+        <v>1.0</v>
+      </c>
+      <c r="H327" s="1">
+        <v>2308852.56</v>
+      </c>
+      <c r="I327" s="1">
+        <v>-70130.98</v>
+      </c>
+      <c r="J327" s="1">
+        <v>-3.0374819603033</v>
+      </c>
+      <c r="K327">
+        <v>0.44</v>
+      </c>
+      <c r="L327" t="s">
+        <v>831</v>
+      </c>
+      <c r="M327" s="1">
+        <v>2238721.58</v>
+      </c>
+      <c r="N327" s="1">
+        <v>2248734.51</v>
+      </c>
+      <c r="O327" s="1">
+        <v>0.65</v>
+      </c>
+      <c r="P327">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="328" spans="1:16">
+      <c r="A328" t="s">
+        <v>832</v>
+      </c>
+      <c r="B328" t="s">
+        <v>833</v>
+      </c>
+      <c r="C328" s="1">
+        <v>1595023.0</v>
+      </c>
+      <c r="D328" s="1">
+        <v>104.807</v>
+      </c>
+      <c r="E328" s="1">
+        <v>117.69169661</v>
+      </c>
+      <c r="F328" t="s">
+        <v>8</v>
+      </c>
+      <c r="G328">
+        <v>1.0</v>
+      </c>
+      <c r="H328" s="1">
+        <v>1877209.63</v>
+      </c>
+      <c r="I328" s="1">
+        <v>-205513.87</v>
+      </c>
+      <c r="J328" s="1">
+        <v>-10.947838041935</v>
+      </c>
+      <c r="K328">
+        <v>0.66</v>
+      </c>
+      <c r="L328" t="s">
+        <v>834</v>
+      </c>
+      <c r="M328" s="1">
+        <v>1671695.76</v>
+      </c>
+      <c r="N328" s="1">
+        <v>1682183.58</v>
+      </c>
+      <c r="O328" s="1">
+        <v>0.49</v>
+      </c>
+      <c r="P328">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="329" spans="1:16">
+      <c r="A329" t="s">
+        <v>835</v>
+      </c>
+      <c r="B329" t="s">
+        <v>836</v>
+      </c>
+      <c r="C329" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D329" s="1">
+        <v>98.031</v>
+      </c>
+      <c r="E329" s="1">
+        <v>99.794</v>
+      </c>
+      <c r="F329" t="s">
+        <v>8</v>
+      </c>
+      <c r="G329">
+        <v>1.0</v>
+      </c>
+      <c r="H329" s="1">
+        <v>199588.0</v>
+      </c>
+      <c r="I329" s="1">
+        <v>-3526.0</v>
+      </c>
+      <c r="J329" s="1">
+        <v>-1.7666392769104</v>
+      </c>
+      <c r="K329">
+        <v>0.14</v>
+      </c>
+      <c r="L329">
+        <v>287.67</v>
+      </c>
+      <c r="M329" s="1">
+        <v>196062.0</v>
+      </c>
+      <c r="N329" s="1">
+        <v>196349.67</v>
+      </c>
+      <c r="O329" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="P329">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="330" spans="1:16">
+      <c r="A330" t="s">
+        <v>837</v>
+      </c>
+      <c r="B330" t="s">
+        <v>838</v>
+      </c>
+      <c r="C330" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="D330" s="1">
+        <v>97.131</v>
+      </c>
+      <c r="E330" s="1">
+        <v>99.224</v>
+      </c>
+      <c r="F330" t="s">
+        <v>8</v>
+      </c>
+      <c r="G330">
+        <v>1.0</v>
+      </c>
+      <c r="H330" s="1">
+        <v>992240.0</v>
+      </c>
+      <c r="I330" s="1">
+        <v>-20930.0</v>
+      </c>
+      <c r="J330" s="1">
+        <v>-2.1093687011207</v>
+      </c>
+      <c r="K330">
+        <v>1.08</v>
+      </c>
+      <c r="L330" t="s">
+        <v>839</v>
+      </c>
+      <c r="M330" s="1">
+        <v>971310.0</v>
+      </c>
+      <c r="N330" s="1">
+        <v>982083.97</v>
+      </c>
+      <c r="O330" s="1">
+        <v>0.29</v>
+      </c>
+      <c r="P330">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="331" spans="1:16">
+      <c r="A331" t="s">
+        <v>840</v>
+      </c>
+      <c r="B331" t="s">
+        <v>841</v>
+      </c>
+      <c r="C331" s="1">
+        <v>288000.0</v>
+      </c>
+      <c r="D331" s="1">
+        <v>99.674</v>
+      </c>
+      <c r="E331" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F331" t="s">
+        <v>8</v>
+      </c>
+      <c r="G331">
+        <v>1.0</v>
+      </c>
+      <c r="H331" s="1">
+        <v>288000.0</v>
+      </c>
+      <c r="I331" s="1">
+        <v>-938.88</v>
+      </c>
+      <c r="J331" s="1">
+        <v>-0.326</v>
+      </c>
+      <c r="K331">
+        <v>2.49</v>
+      </c>
+      <c r="L331" t="s">
+        <v>842</v>
+      </c>
+      <c r="M331" s="1">
+        <v>287061.12</v>
+      </c>
+      <c r="N331" s="1">
+        <v>294229.29</v>
+      </c>
+      <c r="O331" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="P331">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="332" spans="1:16">
+      <c r="A332" t="s">
+        <v>843</v>
+      </c>
+      <c r="B332" t="s">
+        <v>844</v>
+      </c>
+      <c r="C332" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D332" s="1">
+        <v>99.402</v>
+      </c>
+      <c r="E332" s="1">
+        <v>101.2</v>
+      </c>
+      <c r="F332" t="s">
+        <v>8</v>
+      </c>
+      <c r="G332">
+        <v>1.0</v>
+      </c>
+      <c r="H332" s="1">
+        <v>404800.0</v>
+      </c>
+      <c r="I332" s="1">
+        <v>-7192.0</v>
+      </c>
+      <c r="J332" s="1">
+        <v>-1.7766798418972</v>
+      </c>
+      <c r="K332">
+        <v>0.14</v>
+      </c>
+      <c r="L332">
+        <v>567.67</v>
+      </c>
+      <c r="M332" s="1">
+        <v>397608.0</v>
+      </c>
+      <c r="N332" s="1">
+        <v>398175.67</v>
+      </c>
+      <c r="O332" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="P332">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="333" spans="1:16">
+      <c r="A333" t="s">
+        <v>845</v>
+      </c>
+      <c r="B333" t="s">
+        <v>846</v>
+      </c>
+      <c r="C333" s="1">
+        <v>956000.0</v>
+      </c>
+      <c r="D333" s="1">
+        <v>98.855</v>
+      </c>
+      <c r="E333" s="1">
+        <v>99.728</v>
+      </c>
+      <c r="F333" t="s">
+        <v>8</v>
+      </c>
+      <c r="G333">
+        <v>1.0</v>
+      </c>
+      <c r="H333" s="1">
+        <v>953399.68</v>
+      </c>
+      <c r="I333" s="1">
+        <v>-8345.88</v>
+      </c>
+      <c r="J333" s="1">
+        <v>-0.87538103641906</v>
+      </c>
+      <c r="K333">
+        <v>0.44</v>
+      </c>
+      <c r="L333" t="s">
+        <v>847</v>
+      </c>
+      <c r="M333" s="1">
+        <v>945053.8</v>
+      </c>
+      <c r="N333" s="1">
+        <v>949224.84</v>
+      </c>
+      <c r="O333" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="P333">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="334" spans="1:16">
+      <c r="A334" t="s">
+        <v>848</v>
+      </c>
+      <c r="B334" t="s">
+        <v>849</v>
+      </c>
+      <c r="C334" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D334" s="1">
+        <v>101.135</v>
+      </c>
+      <c r="E334" s="1">
+        <v>100.651</v>
+      </c>
+      <c r="F334" t="s">
+        <v>8</v>
+      </c>
+      <c r="G334">
+        <v>1.0</v>
+      </c>
+      <c r="H334" s="1">
+        <v>603906.0</v>
+      </c>
+      <c r="I334" s="1">
+        <v>2904.0</v>
+      </c>
+      <c r="J334" s="1">
+        <v>0.48086953929916</v>
+      </c>
+      <c r="K334">
+        <v>1.23</v>
+      </c>
+      <c r="L334" t="s">
+        <v>850</v>
+      </c>
+      <c r="M334" s="1">
+        <v>606810.0</v>
+      </c>
+      <c r="N334" s="1">
+        <v>614199.04</v>
+      </c>
+      <c r="O334" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="P334">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="335" spans="1:16">
+      <c r="A335" t="s">
+        <v>851</v>
+      </c>
+      <c r="B335" t="s">
+        <v>852</v>
+      </c>
+      <c r="C335" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="D335" s="1">
+        <v>104.277</v>
+      </c>
+      <c r="E335" s="1">
+        <v>99.29</v>
+      </c>
+      <c r="F335" t="s">
+        <v>8</v>
+      </c>
+      <c r="G335">
+        <v>1.0</v>
+      </c>
+      <c r="H335" s="1">
+        <v>794320.0</v>
+      </c>
+      <c r="I335" s="1">
+        <v>39896.0</v>
+      </c>
+      <c r="J335" s="1">
+        <v>5.0226608923356</v>
+      </c>
+      <c r="K335">
+        <v>4.95</v>
+      </c>
+      <c r="L335" t="s">
+        <v>853</v>
+      </c>
+      <c r="M335" s="1">
+        <v>834216.0</v>
+      </c>
+      <c r="N335" s="1">
+        <v>873799.56</v>
+      </c>
+      <c r="O335" s="1">
+        <v>0.25</v>
+      </c>
+      <c r="P335">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="336" spans="1:16">
+      <c r="A336" t="s">
+        <v>854</v>
+      </c>
+      <c r="B336" t="s">
+        <v>855</v>
+      </c>
+      <c r="C336" s="1">
+        <v>169000.0</v>
+      </c>
+      <c r="D336" s="1">
+        <v>99.662</v>
+      </c>
+      <c r="E336" s="1">
+        <v>102.47</v>
+      </c>
+      <c r="F336" t="s">
+        <v>8</v>
+      </c>
+      <c r="G336">
+        <v>1.0</v>
+      </c>
+      <c r="H336" s="1">
+        <v>173174.3</v>
+      </c>
+      <c r="I336" s="1">
+        <v>-4745.52</v>
+      </c>
+      <c r="J336" s="1">
+        <v>-2.7403142383137</v>
+      </c>
+      <c r="K336">
+        <v>3.67</v>
+      </c>
+      <c r="L336" t="s">
+        <v>856</v>
+      </c>
+      <c r="M336" s="1">
+        <v>168428.78</v>
+      </c>
+      <c r="N336" s="1">
+        <v>174633.16</v>
+      </c>
+      <c r="O336" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="P336">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="337" spans="1:16">
+      <c r="A337" t="s">
+        <v>857</v>
+      </c>
+      <c r="B337" t="s">
+        <v>858</v>
+      </c>
+      <c r="C337" s="1">
+        <v>858302.75</v>
+      </c>
+      <c r="D337" s="1">
+        <v>90.559</v>
+      </c>
+      <c r="E337" s="1">
+        <v>88.43019436</v>
+      </c>
+      <c r="F337" t="s">
+        <v>8</v>
+      </c>
+      <c r="G337">
+        <v>1.0</v>
+      </c>
+      <c r="H337" s="1">
+        <v>758998.79</v>
+      </c>
+      <c r="I337" s="1">
+        <v>18271.6</v>
+      </c>
+      <c r="J337" s="1">
+        <v>2.4073292659663</v>
+      </c>
+      <c r="K337">
+        <v>0.2</v>
+      </c>
+      <c r="L337" t="s">
+        <v>859</v>
+      </c>
+      <c r="M337" s="1">
+        <v>777270.39</v>
+      </c>
+      <c r="N337" s="1">
+        <v>778979.35</v>
+      </c>
+      <c r="O337" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="P337">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="338" spans="1:16">
+      <c r="A338" t="s">
+        <v>860</v>
+      </c>
+      <c r="B338" t="s">
+        <v>861</v>
+      </c>
+      <c r="C338" s="1">
+        <v>825039.75</v>
+      </c>
+      <c r="D338" s="1">
+        <v>97.363</v>
+      </c>
+      <c r="E338" s="1">
+        <v>95.40856183</v>
+      </c>
+      <c r="F338" t="s">
+        <v>8</v>
+      </c>
+      <c r="G338">
+        <v>1.0</v>
+      </c>
+      <c r="H338" s="1">
+        <v>787158.56</v>
+      </c>
+      <c r="I338" s="1">
+        <v>16124.89</v>
+      </c>
+      <c r="J338" s="1">
+        <v>2.0484932540148</v>
+      </c>
+      <c r="K338">
+        <v>0.3</v>
+      </c>
+      <c r="L338" t="s">
+        <v>862</v>
+      </c>
+      <c r="M338" s="1">
+        <v>803283.45</v>
+      </c>
+      <c r="N338" s="1">
+        <v>805751.79</v>
+      </c>
+      <c r="O338" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="P338">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="339" spans="1:16">
+      <c r="A339" t="s">
+        <v>863</v>
+      </c>
+      <c r="B339" t="s">
+        <v>864</v>
+      </c>
+      <c r="C339" s="1">
+        <v>505455.13</v>
+      </c>
+      <c r="D339" s="1">
+        <v>80.703</v>
+      </c>
+      <c r="E339" s="1">
+        <v>82.82664576</v>
+      </c>
+      <c r="F339" t="s">
+        <v>8</v>
+      </c>
+      <c r="G339">
+        <v>1.0</v>
+      </c>
+      <c r="H339" s="1">
+        <v>418651.53</v>
+      </c>
+      <c r="I339" s="1">
+        <v>-10734.08</v>
+      </c>
+      <c r="J339" s="1">
+        <v>-2.5639653102426</v>
+      </c>
+      <c r="K339">
+        <v>0.39</v>
+      </c>
+      <c r="L339" t="s">
+        <v>865</v>
+      </c>
+      <c r="M339" s="1">
+        <v>407917.45</v>
+      </c>
+      <c r="N339" s="1">
+        <v>409899.11</v>
+      </c>
+      <c r="O339" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="P339">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="340" spans="1:16">
+      <c r="A340" t="s">
+        <v>866</v>
+      </c>
+      <c r="B340" t="s">
+        <v>867</v>
+      </c>
+      <c r="C340" s="1">
+        <v>2183831.39</v>
+      </c>
+      <c r="D340" s="1">
+        <v>103.546</v>
+      </c>
+      <c r="E340" s="1">
+        <v>106.39664356</v>
+      </c>
+      <c r="F340" t="s">
+        <v>8</v>
+      </c>
+      <c r="G340">
+        <v>1.0</v>
+      </c>
+      <c r="H340" s="1">
+        <v>2323523.3</v>
+      </c>
+      <c r="I340" s="1">
+        <v>-62253.25</v>
+      </c>
+      <c r="J340" s="1">
+        <v>-2.6792608449418</v>
+      </c>
+      <c r="K340">
+        <v>0.37</v>
+      </c>
+      <c r="L340" t="s">
+        <v>868</v>
+      </c>
+      <c r="M340" s="1">
+        <v>2261270.05</v>
+      </c>
+      <c r="N340" s="1">
+        <v>2269365.18</v>
+      </c>
+      <c r="O340" s="1">
+        <v>0.66</v>
+      </c>
+      <c r="P340">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="341" spans="1:16">
+      <c r="A341" t="s">
+        <v>869</v>
+      </c>
+      <c r="B341" t="s">
+        <v>870</v>
+      </c>
+      <c r="C341" s="1">
+        <v>394000.0</v>
+      </c>
+      <c r="D341" s="1">
+        <v>97.684</v>
+      </c>
+      <c r="E341" s="1">
+        <v>99.422</v>
+      </c>
+      <c r="F341" t="s">
+        <v>8</v>
+      </c>
+      <c r="G341">
+        <v>1.0</v>
+      </c>
+      <c r="H341" s="1">
+        <v>391722.68</v>
+      </c>
+      <c r="I341" s="1">
+        <v>-6847.72</v>
+      </c>
+      <c r="J341" s="1">
+        <v>-1.7481040413591</v>
+      </c>
+      <c r="K341">
+        <v>0.14</v>
+      </c>
+      <c r="L341">
+        <v>561.32</v>
+      </c>
+      <c r="M341" s="1">
+        <v>384874.96</v>
+      </c>
+      <c r="N341" s="1">
+        <v>385436.28</v>
+      </c>
+      <c r="O341" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="P341">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="342" spans="1:16">
+      <c r="A342" t="s">
+        <v>871</v>
+      </c>
+      <c r="B342" t="s">
+        <v>872</v>
+      </c>
+      <c r="C342" s="1">
+        <v>495000.0</v>
+      </c>
+      <c r="D342" s="1">
+        <v>99.979</v>
+      </c>
+      <c r="E342" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F342" t="s">
+        <v>8</v>
+      </c>
+      <c r="G342">
+        <v>1.0</v>
+      </c>
+      <c r="H342" s="1">
+        <v>495000.0</v>
+      </c>
+      <c r="I342" s="1">
+        <v>-103.95</v>
+      </c>
+      <c r="J342" s="1">
+        <v>-0.021</v>
+      </c>
+      <c r="K342">
+        <v>3.5</v>
+      </c>
+      <c r="L342" t="s">
+        <v>873</v>
+      </c>
+      <c r="M342" s="1">
+        <v>494896.05</v>
+      </c>
+      <c r="N342" s="1">
+        <v>512200.71</v>
+      </c>
+      <c r="O342" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="P342">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="343" spans="1:16">
+      <c r="A343" t="s">
+        <v>874</v>
+      </c>
+      <c r="B343" t="s">
+        <v>875</v>
+      </c>
+      <c r="C343" s="1">
+        <v>450000.0</v>
+      </c>
+      <c r="D343" s="1">
+        <v>88.437</v>
+      </c>
+      <c r="E343" s="1">
+        <v>88.621</v>
+      </c>
+      <c r="F343" t="s">
+        <v>8</v>
+      </c>
+      <c r="G343">
+        <v>1.0</v>
+      </c>
+      <c r="H343" s="1">
+        <v>398794.5</v>
+      </c>
+      <c r="I343" s="1">
+        <v>-828.0</v>
+      </c>
+      <c r="J343" s="1">
+        <v>-0.20762573204997</v>
+      </c>
+      <c r="K343">
+        <v>1.23</v>
+      </c>
+      <c r="L343" t="s">
+        <v>876</v>
+      </c>
+      <c r="M343" s="1">
+        <v>397966.5</v>
+      </c>
+      <c r="N343" s="1">
+        <v>403495.95</v>
+      </c>
+      <c r="O343" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="P343">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="344" spans="1:16">
+      <c r="A344" t="s">
+        <v>877</v>
+      </c>
+      <c r="B344" t="s">
+        <v>878</v>
+      </c>
+      <c r="C344" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="D344" s="1">
+        <v>74.366</v>
+      </c>
+      <c r="E344" s="1">
+        <v>74.174</v>
+      </c>
+      <c r="F344" t="s">
+        <v>8</v>
+      </c>
+      <c r="G344">
+        <v>1.0</v>
+      </c>
+      <c r="H344" s="1">
+        <v>370870.0</v>
+      </c>
+      <c r="I344" s="1">
+        <v>960.0</v>
+      </c>
+      <c r="J344" s="1">
+        <v>0.25885081025696</v>
+      </c>
+      <c r="K344">
+        <v>0.25</v>
+      </c>
+      <c r="L344" t="s">
         <v>879</v>
       </c>
-      <c r="B323" t="s">
+      <c r="M344" s="1">
+        <v>371830.0</v>
+      </c>
+      <c r="N344" s="1">
+        <v>373093.7</v>
+      </c>
+      <c r="O344" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="P344">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="345" spans="1:16">
+      <c r="A345" t="s">
         <v>880</v>
       </c>
-      <c r="C323" s="1">
+      <c r="B345" t="s">
+        <v>881</v>
+      </c>
+      <c r="C345" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D345" s="1">
+        <v>97.973</v>
+      </c>
+      <c r="E345" s="1">
+        <v>99.985</v>
+      </c>
+      <c r="F345" t="s">
+        <v>8</v>
+      </c>
+      <c r="G345">
+        <v>1.0</v>
+      </c>
+      <c r="H345" s="1">
+        <v>399940.0</v>
+      </c>
+      <c r="I345" s="1">
+        <v>-8048.0</v>
+      </c>
+      <c r="J345" s="1">
+        <v>-2.0123018452768</v>
+      </c>
+      <c r="K345">
+        <v>2.6</v>
+      </c>
+      <c r="L345" t="s">
+        <v>882</v>
+      </c>
+      <c r="M345" s="1">
+        <v>391892.0</v>
+      </c>
+      <c r="N345" s="1">
+        <v>402285.15</v>
+      </c>
+      <c r="O345" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="P345">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="346" spans="1:16">
+      <c r="A346" t="s">
+        <v>883</v>
+      </c>
+      <c r="B346" t="s">
+        <v>884</v>
+      </c>
+      <c r="C346" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D346" s="1">
+        <v>101.134</v>
+      </c>
+      <c r="E346" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F346" t="s">
+        <v>8</v>
+      </c>
+      <c r="G346">
+        <v>1.0</v>
+      </c>
+      <c r="H346" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="I346" s="1">
+        <v>4536.0</v>
+      </c>
+      <c r="J346" s="1">
+        <v>1.134</v>
+      </c>
+      <c r="K346">
+        <v>2.09</v>
+      </c>
+      <c r="L346" t="s">
+        <v>885</v>
+      </c>
+      <c r="M346" s="1">
+        <v>404536.0</v>
+      </c>
+      <c r="N346" s="1">
+        <v>412894.31</v>
+      </c>
+      <c r="O346" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="P346">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="347" spans="1:16">
+      <c r="A347" t="s">
+        <v>886</v>
+      </c>
+      <c r="B347" t="s">
+        <v>887</v>
+      </c>
+      <c r="C347" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D347" s="1">
+        <v>98.571</v>
+      </c>
+      <c r="E347" s="1">
+        <v>99.711</v>
+      </c>
+      <c r="F347" t="s">
+        <v>8</v>
+      </c>
+      <c r="G347">
+        <v>1.0</v>
+      </c>
+      <c r="H347" s="1">
+        <v>199422.0</v>
+      </c>
+      <c r="I347" s="1">
+        <v>-2280.0</v>
+      </c>
+      <c r="J347" s="1">
+        <v>-1.1433041489906</v>
+      </c>
+      <c r="K347">
+        <v>0.65</v>
+      </c>
+      <c r="L347" t="s">
+        <v>888</v>
+      </c>
+      <c r="M347" s="1">
+        <v>197142.0</v>
+      </c>
+      <c r="N347" s="1">
+        <v>198436.52</v>
+      </c>
+      <c r="O347" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="P347">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="348" spans="1:16">
+      <c r="A348" t="s">
+        <v>889</v>
+      </c>
+      <c r="B348" t="s">
+        <v>890</v>
+      </c>
+      <c r="C348" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="D348" s="1">
+        <v>102.434</v>
+      </c>
+      <c r="E348" s="1">
+        <v>102.3175</v>
+      </c>
+      <c r="F348" t="s">
+        <v>8</v>
+      </c>
+      <c r="G348">
+        <v>1.0</v>
+      </c>
+      <c r="H348" s="1">
+        <v>818540.0</v>
+      </c>
+      <c r="I348" s="1">
+        <v>932.0</v>
+      </c>
+      <c r="J348" s="1">
+        <v>0.11386126517947</v>
+      </c>
+      <c r="K348">
+        <v>2.85</v>
+      </c>
+      <c r="L348" t="s">
+        <v>891</v>
+      </c>
+      <c r="M348" s="1">
+        <v>819472.0</v>
+      </c>
+      <c r="N348" s="1">
+        <v>842280.22</v>
+      </c>
+      <c r="O348" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="P348">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="349" spans="1:16">
+      <c r="A349" t="s">
+        <v>892</v>
+      </c>
+      <c r="B349" t="s">
+        <v>893</v>
+      </c>
+      <c r="C349" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D349" s="1">
+        <v>98.633</v>
+      </c>
+      <c r="E349" s="1">
+        <v>100.66</v>
+      </c>
+      <c r="F349" t="s">
+        <v>8</v>
+      </c>
+      <c r="G349">
+        <v>1.0</v>
+      </c>
+      <c r="H349" s="1">
+        <v>201320.0</v>
+      </c>
+      <c r="I349" s="1">
+        <v>-4054.0</v>
+      </c>
+      <c r="J349" s="1">
+        <v>-2.0137095171866</v>
+      </c>
+      <c r="K349">
+        <v>2.35</v>
+      </c>
+      <c r="L349" t="s">
+        <v>894</v>
+      </c>
+      <c r="M349" s="1">
+        <v>197266.0</v>
+      </c>
+      <c r="N349" s="1">
+        <v>201963.26</v>
+      </c>
+      <c r="O349" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="P349">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="350" spans="1:16">
+      <c r="A350" t="s">
+        <v>895</v>
+      </c>
+      <c r="B350" t="s">
+        <v>896</v>
+      </c>
+      <c r="C350" s="1">
+        <v>129000.0</v>
+      </c>
+      <c r="D350" s="1">
+        <v>95.331</v>
+      </c>
+      <c r="E350" s="1">
+        <v>97.75713953</v>
+      </c>
+      <c r="F350" t="s">
+        <v>8</v>
+      </c>
+      <c r="G350">
+        <v>1.0</v>
+      </c>
+      <c r="H350" s="1">
+        <v>126106.71</v>
+      </c>
+      <c r="I350" s="1">
+        <v>-3129.72</v>
+      </c>
+      <c r="J350" s="1">
+        <v>-2.4818029112012</v>
+      </c>
+      <c r="K350">
+        <v>0.01</v>
+      </c>
+      <c r="L350">
+        <v>17.67</v>
+      </c>
+      <c r="M350" s="1">
+        <v>122976.99</v>
+      </c>
+      <c r="N350" s="1">
+        <v>122994.66</v>
+      </c>
+      <c r="O350" s="1">
+        <v>0.04</v>
+      </c>
+      <c r="P350">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="351" spans="1:16">
+      <c r="A351" t="s">
+        <v>897</v>
+      </c>
+      <c r="B351" t="s">
+        <v>898</v>
+      </c>
+      <c r="C351" s="1">
+        <v>470000.0</v>
+      </c>
+      <c r="D351" s="1">
+        <v>98.332</v>
+      </c>
+      <c r="E351" s="1">
+        <v>99.81825532</v>
+      </c>
+      <c r="F351" t="s">
+        <v>8</v>
+      </c>
+      <c r="G351">
+        <v>1.0</v>
+      </c>
+      <c r="H351" s="1">
+        <v>469145.8</v>
+      </c>
+      <c r="I351" s="1">
+        <v>-6985.4</v>
+      </c>
+      <c r="J351" s="1">
+        <v>-1.4889614273431</v>
+      </c>
+      <c r="K351">
+        <v>0.0</v>
+      </c>
+      <c r="L351">
+        <v>0.0</v>
+      </c>
+      <c r="M351" s="1">
+        <v>462160.4</v>
+      </c>
+      <c r="N351" s="1">
+        <v>462160.4</v>
+      </c>
+      <c r="O351" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="P351">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="352" spans="1:16">
+      <c r="A352" t="s">
+        <v>899</v>
+      </c>
+      <c r="B352" t="s">
+        <v>900</v>
+      </c>
+      <c r="C352" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D352" s="1">
+        <v>98.693</v>
+      </c>
+      <c r="E352" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F352" t="s">
+        <v>8</v>
+      </c>
+      <c r="G352">
+        <v>1.0</v>
+      </c>
+      <c r="H352" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="I352" s="1">
+        <v>-5228.0</v>
+      </c>
+      <c r="J352" s="1">
+        <v>-1.307</v>
+      </c>
+      <c r="K352">
+        <v>1.19</v>
+      </c>
+      <c r="L352" t="s">
+        <v>901</v>
+      </c>
+      <c r="M352" s="1">
+        <v>394772.0</v>
+      </c>
+      <c r="N352" s="1">
+        <v>399528.27</v>
+      </c>
+      <c r="O352" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="P352">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="353" spans="1:16">
+      <c r="A353" t="s">
+        <v>902</v>
+      </c>
+      <c r="B353" t="s">
+        <v>903</v>
+      </c>
+      <c r="C353" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D353" s="1">
+        <v>98.804</v>
+      </c>
+      <c r="E353" s="1">
+        <v>99.326</v>
+      </c>
+      <c r="F353" t="s">
+        <v>8</v>
+      </c>
+      <c r="G353">
+        <v>1.0</v>
+      </c>
+      <c r="H353" s="1">
+        <v>297978.0</v>
+      </c>
+      <c r="I353" s="1">
+        <v>-1566.0</v>
+      </c>
+      <c r="J353" s="1">
+        <v>-0.52554215411876</v>
+      </c>
+      <c r="K353">
+        <v>0.0</v>
+      </c>
+      <c r="L353">
+        <v>0.0</v>
+      </c>
+      <c r="M353" s="1">
+        <v>296412.0</v>
+      </c>
+      <c r="N353" s="1">
+        <v>296412.0</v>
+      </c>
+      <c r="O353" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="P353">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="354" spans="1:16">
+      <c r="A354" t="s">
+        <v>904</v>
+      </c>
+      <c r="B354" t="s">
+        <v>905</v>
+      </c>
+      <c r="C354" s="1">
+        <v>363000.0</v>
+      </c>
+      <c r="D354" s="1">
+        <v>97.721</v>
+      </c>
+      <c r="E354" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F354" t="s">
+        <v>8</v>
+      </c>
+      <c r="G354">
+        <v>1.0</v>
+      </c>
+      <c r="H354" s="1">
+        <v>363000.0</v>
+      </c>
+      <c r="I354" s="1">
+        <v>-8272.77</v>
+      </c>
+      <c r="J354" s="1">
+        <v>-2.279</v>
+      </c>
+      <c r="K354">
+        <v>0.24</v>
+      </c>
+      <c r="L354">
+        <v>874.01</v>
+      </c>
+      <c r="M354" s="1">
+        <v>354727.23</v>
+      </c>
+      <c r="N354" s="1">
+        <v>355601.24</v>
+      </c>
+      <c r="O354" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="P354">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="355" spans="1:16">
+      <c r="A355" t="s">
+        <v>906</v>
+      </c>
+      <c r="B355" t="s">
+        <v>907</v>
+      </c>
+      <c r="C355" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D355" s="1">
+        <v>98.274</v>
+      </c>
+      <c r="E355" s="1">
+        <v>99.3</v>
+      </c>
+      <c r="F355" t="s">
+        <v>8</v>
+      </c>
+      <c r="G355">
+        <v>1.0</v>
+      </c>
+      <c r="H355" s="1">
+        <v>397200.0</v>
+      </c>
+      <c r="I355" s="1">
+        <v>-4104.0</v>
+      </c>
+      <c r="J355" s="1">
+        <v>-1.0332326283988</v>
+      </c>
+      <c r="K355">
+        <v>0.07</v>
+      </c>
+      <c r="L355">
+        <v>271.23</v>
+      </c>
+      <c r="M355" s="1">
+        <v>393096.0</v>
+      </c>
+      <c r="N355" s="1">
+        <v>393367.23</v>
+      </c>
+      <c r="O355" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="P355">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="356" spans="1:16">
+      <c r="A356" t="s">
+        <v>908</v>
+      </c>
+      <c r="B356" t="s">
+        <v>909</v>
+      </c>
+      <c r="C356" s="1">
+        <v>276000.0</v>
+      </c>
+      <c r="D356" s="1">
+        <v>98.614</v>
+      </c>
+      <c r="E356" s="1">
+        <v>99.23</v>
+      </c>
+      <c r="F356" t="s">
+        <v>8</v>
+      </c>
+      <c r="G356">
+        <v>1.0</v>
+      </c>
+      <c r="H356" s="1">
+        <v>273874.8</v>
+      </c>
+      <c r="I356" s="1">
+        <v>-1700.16</v>
+      </c>
+      <c r="J356" s="1">
+        <v>-0.62078000604656</v>
+      </c>
+      <c r="K356">
+        <v>1.82</v>
+      </c>
+      <c r="L356" t="s">
+        <v>910</v>
+      </c>
+      <c r="M356" s="1">
+        <v>272174.64</v>
+      </c>
+      <c r="N356" s="1">
+        <v>277202.19</v>
+      </c>
+      <c r="O356" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="P356">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="357" spans="1:16">
+      <c r="A357" t="s">
+        <v>911</v>
+      </c>
+      <c r="B357" t="s">
+        <v>912</v>
+      </c>
+      <c r="C357" s="1">
+        <v>171000.0</v>
+      </c>
+      <c r="D357" s="1">
+        <v>99.069</v>
+      </c>
+      <c r="E357" s="1">
+        <v>99.499</v>
+      </c>
+      <c r="F357" t="s">
+        <v>8</v>
+      </c>
+      <c r="G357">
+        <v>1.0</v>
+      </c>
+      <c r="H357" s="1">
+        <v>170143.29</v>
+      </c>
+      <c r="I357" s="1">
+        <v>-735.3</v>
+      </c>
+      <c r="J357" s="1">
+        <v>-0.43216514738842</v>
+      </c>
+      <c r="K357">
+        <v>0.65</v>
+      </c>
+      <c r="L357" t="s">
+        <v>913</v>
+      </c>
+      <c r="M357" s="1">
+        <v>169407.99</v>
+      </c>
+      <c r="N357" s="1">
+        <v>170514.81</v>
+      </c>
+      <c r="O357" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="P357">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="358" spans="1:16">
+      <c r="A358" t="s">
+        <v>914</v>
+      </c>
+      <c r="B358" t="s">
+        <v>915</v>
+      </c>
+      <c r="C358" s="1">
+        <v>329000.0</v>
+      </c>
+      <c r="D358" s="1">
+        <v>101.593</v>
+      </c>
+      <c r="E358" s="1">
+        <v>99.451</v>
+      </c>
+      <c r="F358" t="s">
+        <v>8</v>
+      </c>
+      <c r="G358">
+        <v>1.0</v>
+      </c>
+      <c r="H358" s="1">
+        <v>327193.79</v>
+      </c>
+      <c r="I358" s="1">
+        <v>7047.18</v>
+      </c>
+      <c r="J358" s="1">
+        <v>2.1538244964857</v>
+      </c>
+      <c r="K358">
+        <v>3.3</v>
+      </c>
+      <c r="L358" t="s">
+        <v>916</v>
+      </c>
+      <c r="M358" s="1">
+        <v>334240.97</v>
+      </c>
+      <c r="N358" s="1">
+        <v>345091.21</v>
+      </c>
+      <c r="O358" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="P358">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="359" spans="1:16">
+      <c r="A359" t="s">
+        <v>917</v>
+      </c>
+      <c r="B359" t="s">
+        <v>918</v>
+      </c>
+      <c r="C359" s="1">
+        <v>3660000.0</v>
+      </c>
+      <c r="D359" s="1">
+        <v>67.574</v>
+      </c>
+      <c r="E359" s="1">
+        <v>70.36</v>
+      </c>
+      <c r="F359" t="s">
+        <v>8</v>
+      </c>
+      <c r="G359">
+        <v>1.0</v>
+      </c>
+      <c r="H359" s="1">
+        <v>2575176.0</v>
+      </c>
+      <c r="I359" s="1">
+        <v>-101967.6</v>
+      </c>
+      <c r="J359" s="1">
+        <v>-3.9596361569073</v>
+      </c>
+      <c r="K359">
+        <v>0.84</v>
+      </c>
+      <c r="L359" t="s">
+        <v>919</v>
+      </c>
+      <c r="M359" s="1">
+        <v>2473208.4</v>
+      </c>
+      <c r="N359" s="1">
+        <v>2504092.78</v>
+      </c>
+      <c r="O359" s="1">
+        <v>0.73</v>
+      </c>
+      <c r="P359">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="360" spans="1:16">
+      <c r="A360" t="s">
+        <v>920</v>
+      </c>
+      <c r="B360" t="s">
+        <v>921</v>
+      </c>
+      <c r="C360" s="1">
+        <v>174000.0</v>
+      </c>
+      <c r="D360" s="1">
+        <v>99.261</v>
+      </c>
+      <c r="E360" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F360" t="s">
+        <v>8</v>
+      </c>
+      <c r="G360">
+        <v>1.0</v>
+      </c>
+      <c r="H360" s="1">
+        <v>174000.0</v>
+      </c>
+      <c r="I360" s="1">
+        <v>-1285.86</v>
+      </c>
+      <c r="J360" s="1">
+        <v>-0.739</v>
+      </c>
+      <c r="K360">
+        <v>1.11</v>
+      </c>
+      <c r="L360" t="s">
+        <v>922</v>
+      </c>
+      <c r="M360" s="1">
+        <v>172714.14</v>
+      </c>
+      <c r="N360" s="1">
+        <v>174643.51</v>
+      </c>
+      <c r="O360" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="P360">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="361" spans="1:16">
+      <c r="A361" t="s">
+        <v>923</v>
+      </c>
+      <c r="B361" t="s">
+        <v>924</v>
+      </c>
+      <c r="C361" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D361" s="1">
+        <v>98.976</v>
+      </c>
+      <c r="E361" s="1">
+        <v>100.23</v>
+      </c>
+      <c r="F361" t="s">
+        <v>8</v>
+      </c>
+      <c r="G361">
+        <v>1.0</v>
+      </c>
+      <c r="H361" s="1">
+        <v>601380.0</v>
+      </c>
+      <c r="I361" s="1">
+        <v>-7524.0</v>
+      </c>
+      <c r="J361" s="1">
+        <v>-1.2511224184376</v>
+      </c>
+      <c r="K361">
+        <v>2.01</v>
+      </c>
+      <c r="L361" t="s">
+        <v>925</v>
+      </c>
+      <c r="M361" s="1">
+        <v>593856.0</v>
+      </c>
+      <c r="N361" s="1">
+        <v>605938.19</v>
+      </c>
+      <c r="O361" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="P361">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="362" spans="1:16">
+      <c r="A362" t="s">
+        <v>926</v>
+      </c>
+      <c r="B362" t="s">
+        <v>927</v>
+      </c>
+      <c r="C362" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="D362" s="1">
+        <v>99.042</v>
+      </c>
+      <c r="E362" s="1">
+        <v>99.871</v>
+      </c>
+      <c r="F362" t="s">
+        <v>8</v>
+      </c>
+      <c r="G362">
+        <v>1.0</v>
+      </c>
+      <c r="H362" s="1">
+        <v>499355.0</v>
+      </c>
+      <c r="I362" s="1">
+        <v>-4145.0</v>
+      </c>
+      <c r="J362" s="1">
+        <v>-0.8300707913208</v>
+      </c>
+      <c r="K362">
+        <v>1.27</v>
+      </c>
+      <c r="L362" t="s">
+        <v>928</v>
+      </c>
+      <c r="M362" s="1">
+        <v>495210.0</v>
+      </c>
+      <c r="N362" s="1">
+        <v>501579.86</v>
+      </c>
+      <c r="O362" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="P362">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="363" spans="1:16">
+      <c r="A363" t="s">
+        <v>929</v>
+      </c>
+      <c r="B363" t="s">
+        <v>930</v>
+      </c>
+      <c r="C363" s="1">
+        <v>4250000.0</v>
+      </c>
+      <c r="D363" s="1">
+        <v>87.452</v>
+      </c>
+      <c r="E363" s="1">
+        <v>87.637</v>
+      </c>
+      <c r="F363" t="s">
+        <v>8</v>
+      </c>
+      <c r="G363">
+        <v>1.0</v>
+      </c>
+      <c r="H363" s="1">
+        <v>3724572.5</v>
+      </c>
+      <c r="I363" s="1">
+        <v>-7862.5</v>
+      </c>
+      <c r="J363" s="1">
+        <v>-0.21109805219257</v>
+      </c>
+      <c r="K363">
+        <v>0.62</v>
+      </c>
+      <c r="L363" t="s">
+        <v>931</v>
+      </c>
+      <c r="M363" s="1">
+        <v>3716710.0</v>
+      </c>
+      <c r="N363" s="1">
+        <v>3743118.22</v>
+      </c>
+      <c r="O363" s="1">
+        <v>1.09</v>
+      </c>
+      <c r="P363">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="364" spans="1:16">
+      <c r="A364" t="s">
+        <v>932</v>
+      </c>
+      <c r="B364" t="s">
+        <v>933</v>
+      </c>
+      <c r="C364" s="1">
+        <v>360000.0</v>
+      </c>
+      <c r="D364" s="1">
+        <v>74.901</v>
+      </c>
+      <c r="E364" s="1">
+        <v>74.707</v>
+      </c>
+      <c r="F364" t="s">
+        <v>8</v>
+      </c>
+      <c r="G364">
+        <v>1.0</v>
+      </c>
+      <c r="H364" s="1">
+        <v>268945.2</v>
+      </c>
+      <c r="I364" s="1">
+        <v>698.4</v>
+      </c>
+      <c r="J364" s="1">
+        <v>0.25968115437643</v>
+      </c>
+      <c r="K364">
+        <v>0.54</v>
+      </c>
+      <c r="L364" t="s">
+        <v>934</v>
+      </c>
+      <c r="M364" s="1">
+        <v>269643.6</v>
+      </c>
+      <c r="N364" s="1">
+        <v>271596.97</v>
+      </c>
+      <c r="O364" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="P364">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="365" spans="1:16">
+      <c r="A365" t="s">
+        <v>935</v>
+      </c>
+      <c r="B365" t="s">
+        <v>936</v>
+      </c>
+      <c r="C365" s="1">
+        <v>6664000.0</v>
+      </c>
+      <c r="D365" s="1">
+        <v>71.448</v>
+      </c>
+      <c r="E365" s="1">
+        <v>70.69438941</v>
+      </c>
+      <c r="F365" t="s">
+        <v>8</v>
+      </c>
+      <c r="G365">
+        <v>1.0</v>
+      </c>
+      <c r="H365" s="1">
+        <v>4711074.11</v>
+      </c>
+      <c r="I365" s="1">
+        <v>50220.61</v>
+      </c>
+      <c r="J365" s="1">
+        <v>1.0660118866184</v>
+      </c>
+      <c r="K365">
+        <v>0.46</v>
+      </c>
+      <c r="L365" t="s">
+        <v>937</v>
+      </c>
+      <c r="M365" s="1">
+        <v>4761294.72</v>
+      </c>
+      <c r="N365" s="1">
+        <v>4791967.38</v>
+      </c>
+      <c r="O365" s="1">
+        <v>1.39</v>
+      </c>
+      <c r="P365">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="366" spans="1:16">
+      <c r="A366" t="s">
+        <v>938</v>
+      </c>
+      <c r="B366" t="s">
+        <v>939</v>
+      </c>
+      <c r="C366" s="1">
+        <v>1688000.0</v>
+      </c>
+      <c r="D366" s="1">
+        <v>88.178</v>
+      </c>
+      <c r="E366" s="1">
+        <v>88.3668519</v>
+      </c>
+      <c r="F366" t="s">
+        <v>8</v>
+      </c>
+      <c r="G366">
+        <v>1.0</v>
+      </c>
+      <c r="H366" s="1">
+        <v>1491632.46</v>
+      </c>
+      <c r="I366" s="1">
+        <v>-3187.82</v>
+      </c>
+      <c r="J366" s="1">
+        <v>-0.2137135041966</v>
+      </c>
+      <c r="K366">
+        <v>1.18</v>
+      </c>
+      <c r="L366" t="s">
+        <v>940</v>
+      </c>
+      <c r="M366" s="1">
+        <v>1488444.64</v>
+      </c>
+      <c r="N366" s="1">
+        <v>1508379.23</v>
+      </c>
+      <c r="O366" s="1">
+        <v>0.44</v>
+      </c>
+      <c r="P366">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="367" spans="1:16">
+      <c r="A367" t="s">
+        <v>941</v>
+      </c>
+      <c r="B367" t="s">
+        <v>942</v>
+      </c>
+      <c r="C367" s="1">
+        <v>5850000.0</v>
+      </c>
+      <c r="D367" s="1">
+        <v>100.995</v>
+      </c>
+      <c r="E367" s="1">
+        <v>100.961</v>
+      </c>
+      <c r="F367" t="s">
+        <v>8</v>
+      </c>
+      <c r="G367">
+        <v>1.0</v>
+      </c>
+      <c r="H367" s="1">
+        <v>5906218.5</v>
+      </c>
+      <c r="I367" s="1">
+        <v>1989.0</v>
+      </c>
+      <c r="J367" s="1">
+        <v>0.033676370083498</v>
+      </c>
+      <c r="K367">
+        <v>1.98</v>
+      </c>
+      <c r="L367" t="s">
+        <v>943</v>
+      </c>
+      <c r="M367" s="1">
+        <v>5908207.5</v>
+      </c>
+      <c r="N367" s="1">
+        <v>6023973.39</v>
+      </c>
+      <c r="O367" s="1">
+        <v>1.75</v>
+      </c>
+      <c r="P367">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="368" spans="1:16">
+      <c r="A368" t="s">
+        <v>944</v>
+      </c>
+      <c r="B368" t="s">
+        <v>945</v>
+      </c>
+      <c r="C368" s="1">
+        <v>1890000.0</v>
+      </c>
+      <c r="D368" s="1">
+        <v>96.637</v>
+      </c>
+      <c r="E368" s="1">
+        <v>97.669</v>
+      </c>
+      <c r="F368" t="s">
+        <v>8</v>
+      </c>
+      <c r="G368">
+        <v>1.0</v>
+      </c>
+      <c r="H368" s="1">
+        <v>1845944.1</v>
+      </c>
+      <c r="I368" s="1">
+        <v>-19504.8</v>
+      </c>
+      <c r="J368" s="1">
+        <v>-1.0566300463811</v>
+      </c>
+      <c r="K368">
+        <v>0.46</v>
+      </c>
+      <c r="L368" t="s">
+        <v>946</v>
+      </c>
+      <c r="M368" s="1">
+        <v>1826439.3</v>
+      </c>
+      <c r="N368" s="1">
+        <v>1835138.48</v>
+      </c>
+      <c r="O368" s="1">
+        <v>0.53</v>
+      </c>
+      <c r="P368">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="369" spans="1:16">
+      <c r="A369" t="s">
+        <v>947</v>
+      </c>
+      <c r="B369" t="s">
+        <v>948</v>
+      </c>
+      <c r="C369" s="1">
+        <v>295000.0</v>
+      </c>
+      <c r="D369" s="1">
+        <v>98.018</v>
+      </c>
+      <c r="E369" s="1">
+        <v>101.47184407</v>
+      </c>
+      <c r="F369" t="s">
+        <v>8</v>
+      </c>
+      <c r="G369">
+        <v>1.0</v>
+      </c>
+      <c r="H369" s="1">
+        <v>299341.94</v>
+      </c>
+      <c r="I369" s="1">
+        <v>-10188.84</v>
+      </c>
+      <c r="J369" s="1">
+        <v>-3.4037462308155</v>
+      </c>
+      <c r="K369">
+        <v>1.53</v>
+      </c>
+      <c r="L369" t="s">
+        <v>949</v>
+      </c>
+      <c r="M369" s="1">
+        <v>289153.1</v>
+      </c>
+      <c r="N369" s="1">
+        <v>293679.13</v>
+      </c>
+      <c r="O369" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="P369">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="370" spans="1:16">
+      <c r="A370" t="s">
+        <v>950</v>
+      </c>
+      <c r="B370" t="s">
+        <v>951</v>
+      </c>
+      <c r="C370" s="1">
+        <v>526000.0</v>
+      </c>
+      <c r="D370" s="1">
+        <v>100.227</v>
+      </c>
+      <c r="E370" s="1">
+        <v>99.646</v>
+      </c>
+      <c r="F370" t="s">
+        <v>8</v>
+      </c>
+      <c r="G370">
+        <v>1.0</v>
+      </c>
+      <c r="H370" s="1">
+        <v>524137.96</v>
+      </c>
+      <c r="I370" s="1">
+        <v>3056.06</v>
+      </c>
+      <c r="J370" s="1">
+        <v>0.58306404672541</v>
+      </c>
+      <c r="K370">
+        <v>0.02</v>
+      </c>
+      <c r="L370">
+        <v>100.88</v>
+      </c>
+      <c r="M370" s="1">
+        <v>527194.02</v>
+      </c>
+      <c r="N370" s="1">
+        <v>527294.9</v>
+      </c>
+      <c r="O370" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="P370">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="371" spans="1:16">
+      <c r="A371" t="s">
+        <v>952</v>
+      </c>
+      <c r="B371" t="s">
+        <v>953</v>
+      </c>
+      <c r="C371" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D371" s="1">
+        <v>100.255</v>
+      </c>
+      <c r="E371" s="1">
+        <v>97.41</v>
+      </c>
+      <c r="F371" t="s">
+        <v>8</v>
+      </c>
+      <c r="G371">
+        <v>1.0</v>
+      </c>
+      <c r="H371" s="1">
+        <v>389640.0</v>
+      </c>
+      <c r="I371" s="1">
+        <v>11380.0</v>
+      </c>
+      <c r="J371" s="1">
+        <v>2.9206446976696</v>
+      </c>
+      <c r="K371">
+        <v>3.65</v>
+      </c>
+      <c r="L371" t="s">
+        <v>521</v>
+      </c>
+      <c r="M371" s="1">
+        <v>401020.0</v>
+      </c>
+      <c r="N371" s="1">
+        <v>415617.26</v>
+      </c>
+      <c r="O371" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="P371">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="372" spans="1:16">
+      <c r="A372" t="s">
+        <v>954</v>
+      </c>
+      <c r="B372" t="s">
+        <v>955</v>
+      </c>
+      <c r="C372" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D372" s="1">
+        <v>106.345</v>
+      </c>
+      <c r="E372" s="1">
+        <v>108.24</v>
+      </c>
+      <c r="F372" t="s">
+        <v>8</v>
+      </c>
+      <c r="G372">
+        <v>1.0</v>
+      </c>
+      <c r="H372" s="1">
+        <v>432960.0</v>
+      </c>
+      <c r="I372" s="1">
+        <v>-7580.0</v>
+      </c>
+      <c r="J372" s="1">
+        <v>-1.7507390983001</v>
+      </c>
+      <c r="K372">
+        <v>1.88</v>
+      </c>
+      <c r="L372" t="s">
+        <v>956</v>
+      </c>
+      <c r="M372" s="1">
+        <v>425380.0</v>
+      </c>
+      <c r="N372" s="1">
+        <v>432886.85</v>
+      </c>
+      <c r="O372" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="P372">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="373" spans="1:16">
+      <c r="A373" t="s">
+        <v>957</v>
+      </c>
+      <c r="B373" t="s">
+        <v>958</v>
+      </c>
+      <c r="C373" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D373" s="1">
+        <v>98.366</v>
+      </c>
+      <c r="E373" s="1">
+        <v>100.507</v>
+      </c>
+      <c r="F373" t="s">
+        <v>8</v>
+      </c>
+      <c r="G373">
+        <v>1.0</v>
+      </c>
+      <c r="H373" s="1">
+        <v>603042.0</v>
+      </c>
+      <c r="I373" s="1">
+        <v>-12846.0</v>
+      </c>
+      <c r="J373" s="1">
+        <v>-2.1301998865751</v>
+      </c>
+      <c r="K373">
+        <v>2.74</v>
+      </c>
+      <c r="L373" t="s">
+        <v>959</v>
+      </c>
+      <c r="M373" s="1">
+        <v>590196.0</v>
+      </c>
+      <c r="N373" s="1">
+        <v>606617.92</v>
+      </c>
+      <c r="O373" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="P373">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="374" spans="1:16">
+      <c r="A374" t="s">
+        <v>960</v>
+      </c>
+      <c r="B374" t="s">
+        <v>961</v>
+      </c>
+      <c r="C374" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D374" s="1">
+        <v>88.957</v>
+      </c>
+      <c r="E374" s="1">
+        <v>85.25</v>
+      </c>
+      <c r="F374" t="s">
+        <v>8</v>
+      </c>
+      <c r="G374">
+        <v>1.0</v>
+      </c>
+      <c r="H374" s="1">
+        <v>511500.0</v>
+      </c>
+      <c r="I374" s="1">
+        <v>22242.0</v>
+      </c>
+      <c r="J374" s="1">
+        <v>4.3483870967742</v>
+      </c>
+      <c r="K374">
+        <v>0.74</v>
+      </c>
+      <c r="L374" t="s">
+        <v>962</v>
+      </c>
+      <c r="M374" s="1">
+        <v>533742.0</v>
+      </c>
+      <c r="N374" s="1">
+        <v>538205.01</v>
+      </c>
+      <c r="O374" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="P374">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="375" spans="1:16">
+      <c r="A375" t="s">
+        <v>963</v>
+      </c>
+      <c r="B375" t="s">
+        <v>964</v>
+      </c>
+      <c r="C375" s="1">
+        <v>351000.0</v>
+      </c>
+      <c r="D375" s="1">
+        <v>101.487</v>
+      </c>
+      <c r="E375" s="1">
+        <v>99.779</v>
+      </c>
+      <c r="F375" t="s">
+        <v>8</v>
+      </c>
+      <c r="G375">
+        <v>1.0</v>
+      </c>
+      <c r="H375" s="1">
+        <v>350224.29</v>
+      </c>
+      <c r="I375" s="1">
+        <v>5995.08</v>
+      </c>
+      <c r="J375" s="1">
+        <v>1.7117830405195</v>
+      </c>
+      <c r="K375">
+        <v>1.21</v>
+      </c>
+      <c r="L375" t="s">
+        <v>965</v>
+      </c>
+      <c r="M375" s="1">
+        <v>356219.37</v>
+      </c>
+      <c r="N375" s="1">
+        <v>360474.64</v>
+      </c>
+      <c r="O375" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="P375">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="376" spans="1:16">
+      <c r="A376" t="s">
+        <v>966</v>
+      </c>
+      <c r="B376" t="s">
+        <v>967</v>
+      </c>
+      <c r="C376" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D376" s="1">
+        <v>101.188</v>
+      </c>
+      <c r="E376" s="1">
+        <v>102.939</v>
+      </c>
+      <c r="F376" t="s">
+        <v>8</v>
+      </c>
+      <c r="G376">
+        <v>1.0</v>
+      </c>
+      <c r="H376" s="1">
+        <v>411756.0</v>
+      </c>
+      <c r="I376" s="1">
+        <v>-7004.0</v>
+      </c>
+      <c r="J376" s="1">
+        <v>-1.7010073927277</v>
+      </c>
+      <c r="K376">
+        <v>0.26</v>
+      </c>
+      <c r="L376" t="s">
+        <v>968</v>
+      </c>
+      <c r="M376" s="1">
+        <v>404752.0</v>
+      </c>
+      <c r="N376" s="1">
+        <v>405784.88</v>
+      </c>
+      <c r="O376" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="P376">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="377" spans="1:16">
+      <c r="A377" t="s">
+        <v>969</v>
+      </c>
+      <c r="B377" t="s">
+        <v>970</v>
+      </c>
+      <c r="C377" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="D377" s="1">
+        <v>97.443</v>
+      </c>
+      <c r="E377" s="1">
+        <v>100.761</v>
+      </c>
+      <c r="F377" t="s">
+        <v>8</v>
+      </c>
+      <c r="G377">
+        <v>1.0</v>
+      </c>
+      <c r="H377" s="1">
+        <v>705327.0</v>
+      </c>
+      <c r="I377" s="1">
+        <v>-23226.0</v>
+      </c>
+      <c r="J377" s="1">
+        <v>-3.2929407211123</v>
+      </c>
+      <c r="K377">
+        <v>0.17</v>
+      </c>
+      <c r="L377" t="s">
+        <v>971</v>
+      </c>
+      <c r="M377" s="1">
+        <v>682101.0</v>
+      </c>
+      <c r="N377" s="1">
+        <v>683266.07</v>
+      </c>
+      <c r="O377" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="P377">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="378" spans="1:16">
+      <c r="A378" t="s">
+        <v>972</v>
+      </c>
+      <c r="B378" t="s">
+        <v>973</v>
+      </c>
+      <c r="C378" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D378" s="1">
+        <v>102.02</v>
+      </c>
+      <c r="E378" s="1">
+        <v>99.871</v>
+      </c>
+      <c r="F378" t="s">
+        <v>8</v>
+      </c>
+      <c r="G378">
+        <v>1.0</v>
+      </c>
+      <c r="H378" s="1">
+        <v>199742.0</v>
+      </c>
+      <c r="I378" s="1">
+        <v>4298.0</v>
+      </c>
+      <c r="J378" s="1">
+        <v>2.1517757907701</v>
+      </c>
+      <c r="K378">
+        <v>3.29</v>
+      </c>
+      <c r="L378" t="s">
+        <v>974</v>
+      </c>
+      <c r="M378" s="1">
+        <v>204040.0</v>
+      </c>
+      <c r="N378" s="1">
+        <v>210615.34</v>
+      </c>
+      <c r="O378" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="P378">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="379" spans="1:16">
+      <c r="A379" t="s">
+        <v>975</v>
+      </c>
+      <c r="B379" t="s">
+        <v>976</v>
+      </c>
+      <c r="C379" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="D379" s="1">
+        <v>98.185</v>
+      </c>
+      <c r="E379" s="1">
+        <v>99.589</v>
+      </c>
+      <c r="F379" t="s">
+        <v>8</v>
+      </c>
+      <c r="G379">
+        <v>1.0</v>
+      </c>
+      <c r="H379" s="1">
+        <v>497945.0</v>
+      </c>
+      <c r="I379" s="1">
+        <v>-7020.0</v>
+      </c>
+      <c r="J379" s="1">
+        <v>-1.4097942543855</v>
+      </c>
+      <c r="K379">
+        <v>1.98</v>
+      </c>
+      <c r="L379" t="s">
+        <v>977</v>
+      </c>
+      <c r="M379" s="1">
+        <v>490925.0</v>
+      </c>
+      <c r="N379" s="1">
+        <v>500829.11</v>
+      </c>
+      <c r="O379" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="P379">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="380" spans="1:16">
+      <c r="A380" t="s">
+        <v>978</v>
+      </c>
+      <c r="B380" t="s">
+        <v>979</v>
+      </c>
+      <c r="C380" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D380" s="1">
+        <v>102.368</v>
+      </c>
+      <c r="E380" s="1">
+        <v>103.15</v>
+      </c>
+      <c r="F380" t="s">
+        <v>8</v>
+      </c>
+      <c r="G380">
+        <v>1.0</v>
+      </c>
+      <c r="H380" s="1">
+        <v>206300.0</v>
+      </c>
+      <c r="I380" s="1">
+        <v>-1564.0</v>
+      </c>
+      <c r="J380" s="1">
+        <v>-0.75811924381968</v>
+      </c>
+      <c r="K380">
+        <v>4.46</v>
+      </c>
+      <c r="L380" t="s">
+        <v>980</v>
+      </c>
+      <c r="M380" s="1">
+        <v>204736.0</v>
+      </c>
+      <c r="N380" s="1">
+        <v>213663.4</v>
+      </c>
+      <c r="O380" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="P380">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="381" spans="1:16">
+      <c r="A381" t="s">
+        <v>981</v>
+      </c>
+      <c r="B381" t="s">
+        <v>979</v>
+      </c>
+      <c r="C381" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D381" s="1">
+        <v>97.989</v>
+      </c>
+      <c r="E381" s="1">
+        <v>99.908</v>
+      </c>
+      <c r="F381" t="s">
+        <v>8</v>
+      </c>
+      <c r="G381">
+        <v>1.0</v>
+      </c>
+      <c r="H381" s="1">
+        <v>199816.0</v>
+      </c>
+      <c r="I381" s="1">
+        <v>-3838.0</v>
+      </c>
+      <c r="J381" s="1">
+        <v>-1.9207671057373</v>
+      </c>
+      <c r="K381">
+        <v>0.52</v>
+      </c>
+      <c r="L381" t="s">
+        <v>982</v>
+      </c>
+      <c r="M381" s="1">
+        <v>195978.0</v>
+      </c>
+      <c r="N381" s="1">
+        <v>197011.33</v>
+      </c>
+      <c r="O381" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="P381">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="382" spans="1:16">
+      <c r="A382" t="s">
+        <v>983</v>
+      </c>
+      <c r="B382" t="s">
+        <v>984</v>
+      </c>
+      <c r="C382" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D382" s="1">
+        <v>104.243</v>
+      </c>
+      <c r="E382" s="1">
+        <v>106.6</v>
+      </c>
+      <c r="F382" t="s">
+        <v>8</v>
+      </c>
+      <c r="G382">
+        <v>1.0</v>
+      </c>
+      <c r="H382" s="1">
+        <v>426400.0</v>
+      </c>
+      <c r="I382" s="1">
+        <v>-9428.0</v>
+      </c>
+      <c r="J382" s="1">
+        <v>-2.2110694183865</v>
+      </c>
+      <c r="K382">
+        <v>1.78</v>
+      </c>
+      <c r="L382" t="s">
+        <v>985</v>
+      </c>
+      <c r="M382" s="1">
+        <v>416972.0</v>
+      </c>
+      <c r="N382" s="1">
+        <v>424098.03</v>
+      </c>
+      <c r="O382" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="P382">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="383" spans="1:16">
+      <c r="A383" t="s">
+        <v>986</v>
+      </c>
+      <c r="B383" t="s">
+        <v>987</v>
+      </c>
+      <c r="C383" s="1">
+        <v>683000.0</v>
+      </c>
+      <c r="D383" s="1">
+        <v>97.929</v>
+      </c>
+      <c r="E383" s="1">
+        <v>99.902</v>
+      </c>
+      <c r="F383" t="s">
+        <v>8</v>
+      </c>
+      <c r="G383">
+        <v>1.0</v>
+      </c>
+      <c r="H383" s="1">
+        <v>682330.66</v>
+      </c>
+      <c r="I383" s="1">
+        <v>-13475.59</v>
+      </c>
+      <c r="J383" s="1">
+        <v>-1.974935436728</v>
+      </c>
+      <c r="K383">
+        <v>0.29</v>
+      </c>
+      <c r="L383" t="s">
+        <v>988</v>
+      </c>
+      <c r="M383" s="1">
+        <v>668855.07</v>
+      </c>
+      <c r="N383" s="1">
+        <v>670822.2</v>
+      </c>
+      <c r="O383" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="P383">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="384" spans="1:16">
+      <c r="A384" t="s">
+        <v>989</v>
+      </c>
+      <c r="B384" t="s">
+        <v>990</v>
+      </c>
+      <c r="C384" s="1">
+        <v>384000.0</v>
+      </c>
+      <c r="D384" s="1">
+        <v>100.035</v>
+      </c>
+      <c r="E384" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F384" t="s">
+        <v>8</v>
+      </c>
+      <c r="G384">
+        <v>1.0</v>
+      </c>
+      <c r="H384" s="1">
+        <v>384000.0</v>
+      </c>
+      <c r="I384" s="1">
+        <v>134.4</v>
+      </c>
+      <c r="J384" s="1">
+        <v>0.035</v>
+      </c>
+      <c r="K384">
+        <v>0.62</v>
+      </c>
+      <c r="L384" t="s">
+        <v>991</v>
+      </c>
+      <c r="M384" s="1">
+        <v>384134.4</v>
+      </c>
+      <c r="N384" s="1">
+        <v>386508.68</v>
+      </c>
+      <c r="O384" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="P384">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="385" spans="1:16">
+      <c r="A385" t="s">
+        <v>992</v>
+      </c>
+      <c r="B385" t="s">
+        <v>993</v>
+      </c>
+      <c r="C385" s="1">
+        <v>138000.0</v>
+      </c>
+      <c r="D385" s="1">
+        <v>101.315</v>
+      </c>
+      <c r="E385" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F385" t="s">
+        <v>8</v>
+      </c>
+      <c r="G385">
+        <v>1.0</v>
+      </c>
+      <c r="H385" s="1">
+        <v>138000.0</v>
+      </c>
+      <c r="I385" s="1">
+        <v>1814.7</v>
+      </c>
+      <c r="J385" s="1">
+        <v>1.315</v>
+      </c>
+      <c r="K385">
+        <v>3.83</v>
+      </c>
+      <c r="L385" t="s">
+        <v>994</v>
+      </c>
+      <c r="M385" s="1">
+        <v>139814.7</v>
+      </c>
+      <c r="N385" s="1">
+        <v>145093.45</v>
+      </c>
+      <c r="O385" s="1">
+        <v>0.04</v>
+      </c>
+      <c r="P385">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="386" spans="1:16">
+      <c r="A386" t="s">
+        <v>995</v>
+      </c>
+      <c r="B386" t="s">
+        <v>996</v>
+      </c>
+      <c r="C386" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D386" s="1">
+        <v>102.17</v>
+      </c>
+      <c r="E386" s="1">
+        <v>99.65790667</v>
+      </c>
+      <c r="F386" t="s">
+        <v>8</v>
+      </c>
+      <c r="G386">
+        <v>1.0</v>
+      </c>
+      <c r="H386" s="1">
+        <v>298973.72</v>
+      </c>
+      <c r="I386" s="1">
+        <v>7536.28</v>
+      </c>
+      <c r="J386" s="1">
+        <v>2.5207165365571</v>
+      </c>
+      <c r="K386">
+        <v>3.21</v>
+      </c>
+      <c r="L386" t="s">
+        <v>997</v>
+      </c>
+      <c r="M386" s="1">
+        <v>306510.0</v>
+      </c>
+      <c r="N386" s="1">
+        <v>316138.77</v>
+      </c>
+      <c r="O386" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="P386">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="387" spans="1:16">
+      <c r="A387" t="s">
+        <v>998</v>
+      </c>
+      <c r="B387" t="s">
+        <v>999</v>
+      </c>
+      <c r="C387" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D387" s="1">
+        <v>102.529</v>
+      </c>
+      <c r="E387" s="1">
+        <v>103.47225</v>
+      </c>
+      <c r="F387" t="s">
+        <v>8</v>
+      </c>
+      <c r="G387">
+        <v>1.0</v>
+      </c>
+      <c r="H387" s="1">
+        <v>413889.0</v>
+      </c>
+      <c r="I387" s="1">
+        <v>-3773.0</v>
+      </c>
+      <c r="J387" s="1">
+        <v>-0.9115970707122</v>
+      </c>
+      <c r="K387">
+        <v>0.0</v>
+      </c>
+      <c r="L387">
+        <v>0.0</v>
+      </c>
+      <c r="M387" s="1">
+        <v>410116.0</v>
+      </c>
+      <c r="N387" s="1">
+        <v>410116.0</v>
+      </c>
+      <c r="O387" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="P387">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="388" spans="1:16">
+      <c r="A388" t="s">
+        <v>1000</v>
+      </c>
+      <c r="B388" t="s">
+        <v>1001</v>
+      </c>
+      <c r="C388" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="D388" s="1">
+        <v>98.599</v>
+      </c>
+      <c r="E388" s="1">
+        <v>99.142</v>
+      </c>
+      <c r="F388" t="s">
+        <v>8</v>
+      </c>
+      <c r="G388">
+        <v>1.0</v>
+      </c>
+      <c r="H388" s="1">
+        <v>495710.0</v>
+      </c>
+      <c r="I388" s="1">
+        <v>-2715.0</v>
+      </c>
+      <c r="J388" s="1">
+        <v>-0.54769925964778</v>
+      </c>
+      <c r="K388">
+        <v>2.02</v>
+      </c>
+      <c r="L388" t="s">
+        <v>1002</v>
+      </c>
+      <c r="M388" s="1">
+        <v>492995.0</v>
+      </c>
+      <c r="N388" s="1">
+        <v>503080.62</v>
+      </c>
+      <c r="O388" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="P388">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="389" spans="1:16">
+      <c r="A389" t="s">
+        <v>1003</v>
+      </c>
+      <c r="B389" t="s">
+        <v>1004</v>
+      </c>
+      <c r="C389" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D389" s="1">
+        <v>104.598</v>
+      </c>
+      <c r="E389" s="1">
+        <v>105.92</v>
+      </c>
+      <c r="F389" t="s">
+        <v>8</v>
+      </c>
+      <c r="G389">
+        <v>1.0</v>
+      </c>
+      <c r="H389" s="1">
+        <v>211840.0</v>
+      </c>
+      <c r="I389" s="1">
+        <v>-2644.0</v>
+      </c>
+      <c r="J389" s="1">
+        <v>-1.2481117824773</v>
+      </c>
+      <c r="K389">
+        <v>4.08</v>
+      </c>
+      <c r="L389" t="s">
+        <v>1005</v>
+      </c>
+      <c r="M389" s="1">
+        <v>209196.0</v>
+      </c>
+      <c r="N389" s="1">
+        <v>217363.12</v>
+      </c>
+      <c r="O389" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="P389">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="390" spans="1:16">
+      <c r="A390" t="s">
+        <v>1006</v>
+      </c>
+      <c r="B390" t="s">
+        <v>1007</v>
+      </c>
+      <c r="C390" s="1">
+        <v>392000.0</v>
+      </c>
+      <c r="D390" s="1">
+        <v>100.078</v>
+      </c>
+      <c r="E390" s="1">
+        <v>102.83</v>
+      </c>
+      <c r="F390" t="s">
+        <v>8</v>
+      </c>
+      <c r="G390">
+        <v>1.0</v>
+      </c>
+      <c r="H390" s="1">
+        <v>403093.6</v>
+      </c>
+      <c r="I390" s="1">
+        <v>-10787.84</v>
+      </c>
+      <c r="J390" s="1">
+        <v>-2.676261791306</v>
+      </c>
+      <c r="K390">
+        <v>2.7</v>
+      </c>
+      <c r="L390" t="s">
+        <v>1008</v>
+      </c>
+      <c r="M390" s="1">
+        <v>392305.76</v>
+      </c>
+      <c r="N390" s="1">
+        <v>402897.81</v>
+      </c>
+      <c r="O390" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="P390">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="391" spans="1:16">
+      <c r="A391" t="s">
+        <v>1009</v>
+      </c>
+      <c r="B391" t="s">
+        <v>1010</v>
+      </c>
+      <c r="C391" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="D391" s="1">
+        <v>98.12</v>
+      </c>
+      <c r="E391" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F391" t="s">
+        <v>8</v>
+      </c>
+      <c r="G391">
+        <v>1.0</v>
+      </c>
+      <c r="H391" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="I391" s="1">
+        <v>-9400.0</v>
+      </c>
+      <c r="J391" s="1">
+        <v>-1.88</v>
+      </c>
+      <c r="K391">
+        <v>0.56</v>
+      </c>
+      <c r="L391" t="s">
+        <v>1011</v>
+      </c>
+      <c r="M391" s="1">
+        <v>490600.0</v>
+      </c>
+      <c r="N391" s="1">
+        <v>493411.04</v>
+      </c>
+      <c r="O391" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="P391">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="392" spans="1:16">
+      <c r="A392" t="s">
+        <v>1012</v>
+      </c>
+      <c r="B392" t="s">
+        <v>1013</v>
+      </c>
+      <c r="C392" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D392" s="1">
+        <v>95.326</v>
+      </c>
+      <c r="E392" s="1">
+        <v>97.25</v>
+      </c>
+      <c r="F392" t="s">
+        <v>8</v>
+      </c>
+      <c r="G392">
+        <v>1.0</v>
+      </c>
+      <c r="H392" s="1">
+        <v>389000.0</v>
+      </c>
+      <c r="I392" s="1">
+        <v>-7696.0</v>
+      </c>
+      <c r="J392" s="1">
+        <v>-1.9784061696658</v>
+      </c>
+      <c r="K392">
+        <v>2.29</v>
+      </c>
+      <c r="L392" t="s">
+        <v>1014</v>
+      </c>
+      <c r="M392" s="1">
+        <v>381304.0</v>
+      </c>
+      <c r="N392" s="1">
+        <v>390454.68</v>
+      </c>
+      <c r="O392" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="P392">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="393" spans="1:16">
+      <c r="A393" t="s">
+        <v>1015</v>
+      </c>
+      <c r="B393" t="s">
+        <v>1016</v>
+      </c>
+      <c r="C393" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="D393" s="1">
+        <v>100.185</v>
+      </c>
+      <c r="E393" s="1">
+        <v>99.147</v>
+      </c>
+      <c r="F393" t="s">
+        <v>8</v>
+      </c>
+      <c r="G393">
+        <v>1.0</v>
+      </c>
+      <c r="H393" s="1">
+        <v>495735.0</v>
+      </c>
+      <c r="I393" s="1">
+        <v>5190.0</v>
+      </c>
+      <c r="J393" s="1">
+        <v>1.046930315592</v>
+      </c>
+      <c r="K393">
+        <v>2.73</v>
+      </c>
+      <c r="L393" t="s">
+        <v>1017</v>
+      </c>
+      <c r="M393" s="1">
+        <v>500925.0</v>
+      </c>
+      <c r="N393" s="1">
+        <v>514592.81</v>
+      </c>
+      <c r="O393" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="P393">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="394" spans="1:16">
+      <c r="A394" t="s">
+        <v>1018</v>
+      </c>
+      <c r="B394" t="s">
+        <v>1019</v>
+      </c>
+      <c r="C394" s="1">
+        <v>265000.0</v>
+      </c>
+      <c r="D394" s="1">
+        <v>99.586</v>
+      </c>
+      <c r="E394" s="1">
+        <v>99.695</v>
+      </c>
+      <c r="F394" t="s">
+        <v>8</v>
+      </c>
+      <c r="G394">
+        <v>1.0</v>
+      </c>
+      <c r="H394" s="1">
+        <v>264191.75</v>
+      </c>
+      <c r="I394" s="1">
+        <v>-288.85</v>
+      </c>
+      <c r="J394" s="1">
+        <v>-0.10933346707458</v>
+      </c>
+      <c r="K394">
+        <v>0.02</v>
+      </c>
+      <c r="L394">
+        <v>54.45</v>
+      </c>
+      <c r="M394" s="1">
+        <v>263902.9</v>
+      </c>
+      <c r="N394" s="1">
+        <v>263957.35</v>
+      </c>
+      <c r="O394" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="P394">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="395" spans="1:16">
+      <c r="A395" t="s">
+        <v>1020</v>
+      </c>
+      <c r="B395" t="s">
+        <v>1021</v>
+      </c>
+      <c r="C395" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D395" s="1">
+        <v>82.626</v>
+      </c>
+      <c r="E395" s="1">
+        <v>81.804</v>
+      </c>
+      <c r="F395" t="s">
+        <v>8</v>
+      </c>
+      <c r="G395">
+        <v>1.0</v>
+      </c>
+      <c r="H395" s="1">
+        <v>327216.0</v>
+      </c>
+      <c r="I395" s="1">
+        <v>3288.0</v>
+      </c>
+      <c r="J395" s="1">
+        <v>1.0048408390788</v>
+      </c>
+      <c r="K395">
+        <v>0.41</v>
+      </c>
+      <c r="L395" t="s">
+        <v>1022</v>
+      </c>
+      <c r="M395" s="1">
+        <v>330504.0</v>
+      </c>
+      <c r="N395" s="1">
+        <v>332147.84</v>
+      </c>
+      <c r="O395" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="P395">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="396" spans="1:16">
+      <c r="A396" t="s">
+        <v>1023</v>
+      </c>
+      <c r="B396" t="s">
+        <v>1024</v>
+      </c>
+      <c r="C396" s="1">
+        <v>377000.0</v>
+      </c>
+      <c r="D396" s="1">
+        <v>100.792</v>
+      </c>
+      <c r="E396" s="1">
+        <v>99.417</v>
+      </c>
+      <c r="F396" t="s">
+        <v>8</v>
+      </c>
+      <c r="G396">
+        <v>1.0</v>
+      </c>
+      <c r="H396" s="1">
+        <v>374802.09</v>
+      </c>
+      <c r="I396" s="1">
+        <v>5183.75</v>
+      </c>
+      <c r="J396" s="1">
+        <v>1.3830632587988</v>
+      </c>
+      <c r="K396">
+        <v>3.61</v>
+      </c>
+      <c r="L396" t="s">
+        <v>1025</v>
+      </c>
+      <c r="M396" s="1">
+        <v>379985.84</v>
+      </c>
+      <c r="N396" s="1">
+        <v>393581.08</v>
+      </c>
+      <c r="O396" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="P396">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="397" spans="1:16">
+      <c r="A397" t="s">
+        <v>1026</v>
+      </c>
+      <c r="B397" t="s">
+        <v>1027</v>
+      </c>
+      <c r="C397" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D397" s="1">
+        <v>98.612</v>
+      </c>
+      <c r="E397" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F397" t="s">
+        <v>8</v>
+      </c>
+      <c r="G397">
+        <v>1.0</v>
+      </c>
+      <c r="H397" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="I397" s="1">
+        <v>-5552.0</v>
+      </c>
+      <c r="J397" s="1">
+        <v>-1.388</v>
+      </c>
+      <c r="K397">
+        <v>1.64</v>
+      </c>
+      <c r="L397" t="s">
+        <v>1028</v>
+      </c>
+      <c r="M397" s="1">
+        <v>394448.0</v>
+      </c>
+      <c r="N397" s="1">
+        <v>401013.15</v>
+      </c>
+      <c r="O397" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="P397">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="398" spans="1:16">
+      <c r="A398" t="s">
+        <v>1029</v>
+      </c>
+      <c r="B398" t="s">
+        <v>1030</v>
+      </c>
+      <c r="C398" s="1">
+        <v>1110.0</v>
+      </c>
+      <c r="D398" s="1">
+        <v>0.1025</v>
+      </c>
+      <c r="E398" s="1">
+        <v>0.1073378378</v>
+      </c>
+      <c r="F398" t="s">
+        <v>8</v>
+      </c>
+      <c r="G398">
+        <v>1.0</v>
+      </c>
+      <c r="H398" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I398" s="1">
+        <v>-13425.0</v>
+      </c>
+      <c r="J398" s="1">
+        <v>0</v>
+      </c>
+      <c r="K398">
+        <v>0.0</v>
+      </c>
+      <c r="L398">
+        <v>0.0</v>
+      </c>
+      <c r="M398" s="1">
+        <v>-13425.0</v>
+      </c>
+      <c r="N398" s="1">
+        <v>-13425.0</v>
+      </c>
+      <c r="O398" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P398">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="399" spans="1:16">
+      <c r="A399" t="s">
+        <v>1031</v>
+      </c>
+      <c r="B399" t="s">
+        <v>1032</v>
+      </c>
+      <c r="C399" s="1">
+        <v>1222.0</v>
+      </c>
+      <c r="D399" s="1">
+        <v>78.9</v>
+      </c>
+      <c r="E399" s="1">
+        <v>48.0095744681</v>
+      </c>
+      <c r="F399" t="s">
+        <v>8</v>
+      </c>
+      <c r="G399">
+        <v>1.0</v>
+      </c>
+      <c r="H399" s="1">
+        <v>586677.0</v>
+      </c>
+      <c r="I399" s="1">
+        <v>377481.0</v>
+      </c>
+      <c r="J399" s="1">
+        <v>64.342218972279</v>
+      </c>
+      <c r="K399">
+        <v>0.0</v>
+      </c>
+      <c r="L399">
+        <v>0.0</v>
+      </c>
+      <c r="M399" s="1">
+        <v>964158.0</v>
+      </c>
+      <c r="N399" s="1">
+        <v>964158.0</v>
+      </c>
+      <c r="O399" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="P399">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="400" spans="1:16">
+      <c r="A400" t="s">
+        <v>1033</v>
+      </c>
+      <c r="B400" t="s">
+        <v>1034</v>
+      </c>
+      <c r="C400" s="1">
         <v>-1110.0</v>
       </c>
-      <c r="D323" s="1">
-[...2 lines deleted...]
-      <c r="E323" s="1">
+      <c r="D400" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="E400" s="1">
         <v>0.0698581081</v>
       </c>
-      <c r="F323" t="s">
-[...11 lines deleted...]
-      <c r="J323" s="1">
+      <c r="F400" t="s">
+        <v>8</v>
+      </c>
+      <c r="G400">
+        <v>1.0</v>
+      </c>
+      <c r="H400" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I400" s="1">
+        <v>-393.75</v>
+      </c>
+      <c r="J400" s="1">
         <v>0</v>
       </c>
-      <c r="K323">
-[...14 lines deleted...]
-      <c r="P323">
+      <c r="K400">
+        <v>0.0</v>
+      </c>
+      <c r="L400">
+        <v>0.0</v>
+      </c>
+      <c r="M400" s="1">
+        <v>-393.75</v>
+      </c>
+      <c r="N400" s="1">
+        <v>-393.75</v>
+      </c>
+      <c r="O400" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P400">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="401" spans="1:16">
+      <c r="A401" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B401" t="s">
+        <v>1036</v>
+      </c>
+      <c r="C401" s="1">
+        <v>-1222.0</v>
+      </c>
+      <c r="D401" s="1">
+        <v>62.4</v>
+      </c>
+      <c r="E401" s="1">
+        <v>43.5758592471</v>
+      </c>
+      <c r="F401" t="s">
+        <v>8</v>
+      </c>
+      <c r="G401">
+        <v>1.0</v>
+      </c>
+      <c r="H401" s="1">
+        <v>-532497.0</v>
+      </c>
+      <c r="I401" s="1">
+        <v>-230031.0</v>
+      </c>
+      <c r="J401" s="1">
+        <v>43.198553231286</v>
+      </c>
+      <c r="K401">
+        <v>0.0</v>
+      </c>
+      <c r="L401">
+        <v>0.0</v>
+      </c>
+      <c r="M401" s="1">
+        <v>-762528.0</v>
+      </c>
+      <c r="N401" s="1">
+        <v>-762528.0</v>
+      </c>
+      <c r="O401" s="1">
+        <v>-0.22</v>
+      </c>
+      <c r="P401">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>