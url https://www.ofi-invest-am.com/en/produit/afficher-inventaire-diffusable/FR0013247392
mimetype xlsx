--- v1 (2026-06-18)
+++ v2 (2026-07-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1037">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1050">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C/D</t>
   </si>
   <si>
     <t>FR0000970105</t>
   </si>
   <si>
@@ -643,51 +643,51 @@
   <si>
     <t>K+S N AG</t>
   </si>
   <si>
     <t>BE0003565737</t>
   </si>
   <si>
     <t>KBC GROEP NV</t>
   </si>
   <si>
     <t>FR0000121485</t>
   </si>
   <si>
     <t>KERING SA</t>
   </si>
   <si>
     <t>FR0000121964</t>
   </si>
   <si>
     <t>KLEPIERRE REIT SA</t>
   </si>
   <si>
     <t>FI0009013403</t>
   </si>
   <si>
-    <t>KONE CLASS B</t>
+    <t>KONE CORP CLASS B</t>
   </si>
   <si>
     <t>FI0009005870</t>
   </si>
   <si>
     <t>KONECRANES</t>
   </si>
   <si>
     <t>NL0000009082</t>
   </si>
   <si>
     <t>KONINKLIJKE KPN NV</t>
   </si>
   <si>
     <t>NL0000009538</t>
   </si>
   <si>
     <t>KONINKLIJKE PHILIPS NV</t>
   </si>
   <si>
     <t>FR0000120073</t>
   </si>
   <si>
     <t>LAIR LIQUIDE SOCIETE ANONYME POUR</t>
   </si>
@@ -1042,2133 +1042,2172 @@
   <si>
     <t>AT0000831706</t>
   </si>
   <si>
     <t>WIENERBERGER AG</t>
   </si>
   <si>
     <t>NL0000395903</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV</t>
   </si>
   <si>
     <t>XSS190626</t>
   </si>
   <si>
     <t>EURO STOXX 50 ESG JUN 26</t>
   </si>
   <si>
     <t>OE100626</t>
   </si>
   <si>
     <t>EURO-BOBL JUN 26</t>
   </si>
   <si>
+    <t>RX100626</t>
+  </si>
+  <si>
+    <t>EURO-BUND JUN 26</t>
+  </si>
+  <si>
+    <t>VG190626</t>
+  </si>
+  <si>
+    <t>EURO STOXX 50 JUN 26</t>
+  </si>
+  <si>
     <t>IK1100626</t>
   </si>
   <si>
     <t>EURO-BTP (ITALY GOVT) JUN 26</t>
   </si>
   <si>
-    <t>RX100626</t>
-[...4 lines deleted...]
-  <si>
     <t>OAT100626</t>
   </si>
   <si>
     <t>EURO-OAT JUN 26</t>
   </si>
   <si>
     <t>XS2986639701</t>
   </si>
   <si>
     <t>A2A SPA 3.625 30/01/2035</t>
   </si>
   <si>
-    <t>2 885.80</t>
+    <t>4 358.14</t>
   </si>
   <si>
     <t>XS2859413341</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 16/07/2036</t>
   </si>
   <si>
-    <t>8 881.85</t>
+    <t>9 780.82</t>
   </si>
   <si>
     <t>XS2747610751</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 3.875 15/01/2032</t>
   </si>
   <si>
-    <t>3 397.26</t>
+    <t>4 724.32</t>
   </si>
   <si>
     <t>XS2809859536</t>
   </si>
   <si>
     <t>ACHMEA BV 02/11/2044</t>
   </si>
   <si>
-    <t>3 168.80</t>
+    <t>3 742.86</t>
   </si>
   <si>
     <t>BE6363767821</t>
   </si>
   <si>
     <t>AGEAS SA 02/05/2056</t>
   </si>
   <si>
-    <t>16 320.55</t>
+    <t>17 587.67</t>
   </si>
   <si>
     <t>XS3237229193</t>
   </si>
   <si>
     <t>AIB GROUP PLC 02/12/2036</t>
   </si>
   <si>
-    <t>4 527.12</t>
+    <t>5 575.07</t>
   </si>
   <si>
     <t>FR0014013VX5</t>
   </si>
   <si>
     <t>AIR LIQUIDE FINANCE SA 3 05/05/2033</t>
   </si>
   <si>
+    <t>5 260.27</t>
+  </si>
+  <si>
+    <t>XS3324546251</t>
+  </si>
+  <si>
+    <t>AKZO NOBEL NV 4 25/03/2031</t>
+  </si>
+  <si>
+    <t>XS2829852842</t>
+  </si>
+  <si>
+    <t>ALLIANDER NV PERP</t>
+  </si>
+  <si>
+    <t>10 763.01</t>
+  </si>
+  <si>
+    <t>DE000A351U49</t>
+  </si>
+  <si>
+    <t>ALLIANZ SE 25/07/2053</t>
+  </si>
+  <si>
+    <t>20 982.36</t>
+  </si>
+  <si>
+    <t>XS2761146468</t>
+  </si>
+  <si>
+    <t>ALPHA BANK SA 12/05/2030</t>
+  </si>
+  <si>
+    <t>9 232.88</t>
+  </si>
+  <si>
+    <t>XS3064423174</t>
+  </si>
+  <si>
+    <t>ALPHABET INC 3 06/05/2033</t>
+  </si>
+  <si>
+    <t>8 457.53</t>
+  </si>
+  <si>
+    <t>XS3229091015</t>
+  </si>
+  <si>
+    <t>AMCOR UK FINANCE PLC 3.75 20/02/2033</t>
+  </si>
+  <si>
+    <t>1 312.29</t>
+  </si>
+  <si>
+    <t>FR001400ZZD7</t>
+  </si>
+  <si>
+    <t>ARKEMA SA PERP</t>
+  </si>
+  <si>
+    <t>14 997.26</t>
+  </si>
+  <si>
+    <t>XS3070545234</t>
+  </si>
+  <si>
+    <t>AROUNDTOWN SA 3.5 13/05/2030</t>
+  </si>
+  <si>
+    <t>25 775.34</t>
+  </si>
+  <si>
+    <t>XS2919279633</t>
+  </si>
+  <si>
+    <t>ASB BANK LTD 3.185 16/04/2029</t>
+  </si>
+  <si>
+    <t>15 837.74</t>
+  </si>
+  <si>
+    <t>XS2872909770</t>
+  </si>
+  <si>
+    <t>ASTRAZENECA FINANCE LLC 3.278 05/08/2033</t>
+  </si>
+  <si>
+    <t>5 906.87</t>
+  </si>
+  <si>
+    <t>AT0000A2CQD2</t>
+  </si>
+  <si>
+    <t>AUSTRIA (REPUBLIC OF) 0 20/02/2030</t>
+  </si>
+  <si>
+    <t>AT0000A2KQ43</t>
+  </si>
+  <si>
+    <t>AUSTRIA (REPUBLIC OF) 0 20/10/2040</t>
+  </si>
+  <si>
+    <t>AT0000A3HU25</t>
+  </si>
+  <si>
+    <t>AUSTRIA (REPUBLIC OF) 2.95 20/02/2035</t>
+  </si>
+  <si>
+    <t>1 963.58</t>
+  </si>
+  <si>
+    <t>XS2314312179</t>
+  </si>
+  <si>
+    <t>AXA SA 07/10/2041</t>
+  </si>
+  <si>
+    <t>3 559.93</t>
+  </si>
+  <si>
+    <t>XS2431029441</t>
+  </si>
+  <si>
+    <t>AXA SA 10/07/2042</t>
+  </si>
+  <si>
+    <t>3 798.70</t>
+  </si>
+  <si>
+    <t>XS2573807778</t>
+  </si>
+  <si>
+    <t>AXA SA 3.625 10/01/2033</t>
+  </si>
+  <si>
+    <t>7 468.49</t>
+  </si>
+  <si>
+    <t>XS2762369549</t>
+  </si>
+  <si>
+    <t>BANCO BILBAO VIZCAYA ARGENTARIA SA 08/02/2036</t>
+  </si>
+  <si>
+    <t>3 472.60</t>
+  </si>
+  <si>
+    <t>IT0005632267</t>
+  </si>
+  <si>
+    <t>BANCO BPM SPA 3.375 21/01/2030</t>
+  </si>
+  <si>
+    <t>3 039.16</t>
+  </si>
+  <si>
+    <t>XS3090080733</t>
+  </si>
+  <si>
+    <t>BANCO DE CREDITO SOCIAL COOPERATIV 13/06/2031</t>
+  </si>
+  <si>
+    <t>8 773.97</t>
+  </si>
+  <si>
+    <t>XS2038039074</t>
+  </si>
+  <si>
+    <t>BANK OF AMERICA CORP 08/08/2029</t>
+  </si>
+  <si>
+    <t>1 187.01</t>
+  </si>
+  <si>
+    <t>XS2345798271</t>
+  </si>
+  <si>
+    <t>BANK OF AMERICA CORP 24/05/2032</t>
+  </si>
+  <si>
+    <t>12 196.72</t>
+  </si>
+  <si>
+    <t>XS3332496184</t>
+  </si>
+  <si>
+    <t>BANK OF IRELAND GROUP PLC 02/04/2034</t>
+  </si>
+  <si>
+    <t>XS3112064947</t>
+  </si>
+  <si>
+    <t>BANK OF MONTREAL 09/01/2032</t>
+  </si>
+  <si>
+    <t>5 261.44</t>
+  </si>
+  <si>
+    <t>FR0014015J95</t>
+  </si>
+  <si>
+    <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 21/07/2033</t>
+  </si>
+  <si>
+    <t>4 775.34</t>
+  </si>
+  <si>
+    <t>XS2831195644</t>
+  </si>
+  <si>
+    <t>BARCLAYS PLC 31/05/2036</t>
+  </si>
+  <si>
+    <t>8 665.28</t>
+  </si>
+  <si>
+    <t>XS3170898723</t>
+  </si>
+  <si>
+    <t>BAWAG PSK BANK FUER ARBEIT UND WIR 02/09/2033</t>
+  </si>
+  <si>
+    <t>4 142.47</t>
+  </si>
+  <si>
+    <t>BE0390167337</t>
+  </si>
+  <si>
+    <t>BELFIUS BANQUE SA 3.375 20/02/2031</t>
+  </si>
+  <si>
+    <t>3 920.55</t>
+  </si>
+  <si>
+    <t>BE6365319829</t>
+  </si>
+  <si>
+    <t>BELFIUS BANQUE SA 3.375 28/05/2030</t>
+  </si>
+  <si>
+    <t>8 904.45</t>
+  </si>
+  <si>
+    <t>BE0000349580</t>
+  </si>
+  <si>
+    <t>BELGIUM (KINGDOM OF) 0.1 22/06/2030</t>
+  </si>
+  <si>
+    <t>1 405.16</t>
+  </si>
+  <si>
+    <t>BE0000345547</t>
+  </si>
+  <si>
+    <t>BELGIUM KINGDOM OF (GOVERNMENT) 0.8 22/06/2028</t>
+  </si>
+  <si>
+    <t>2 126.39</t>
+  </si>
+  <si>
+    <t>BE0000333428</t>
+  </si>
+  <si>
+    <t>BELGIUM KINGDOM OF (GOVERNMENT) 3 22/06/2034</t>
+  </si>
+  <si>
+    <t>52 574.84</t>
+  </si>
+  <si>
+    <t>BE0000320292</t>
+  </si>
+  <si>
+    <t>BELGIUM KINGDOM OF (GOVERNMENT) 4.25 28/03/2041</t>
+  </si>
+  <si>
+    <t>5 037.98</t>
+  </si>
+  <si>
+    <t>XS3215466338</t>
+  </si>
+  <si>
+    <t>BMS IRELAND CAPITAL FUNDING DAC 3.363 10/11/2033</t>
+  </si>
+  <si>
+    <t>5 783.90</t>
+  </si>
+  <si>
+    <t>FR001400LZI6</t>
+  </si>
+  <si>
+    <t>BNP PARIBAS SA 13/11/2032</t>
+  </si>
+  <si>
+    <t>3 956.16</t>
+  </si>
+  <si>
+    <t>FR0014010KM7</t>
+  </si>
+  <si>
+    <t>BNP PARIBAS SA 19/01/2036</t>
+  </si>
+  <si>
+    <t>4 400.90</t>
+  </si>
+  <si>
+    <t>XS2555221246</t>
+  </si>
+  <si>
+    <t>BOOKING HOLDINGS INC 4.75 15/11/2034</t>
+  </si>
+  <si>
+    <t>3 904.11</t>
+  </si>
+  <si>
+    <t>FR001400G6Y4</t>
+  </si>
+  <si>
+    <t>BPCE SA 02/03/2030</t>
+  </si>
+  <si>
+    <t>2 179.45</t>
+  </si>
+  <si>
+    <t>FR0014005V67</t>
+  </si>
+  <si>
+    <t>BPCE SA 13/10/2046</t>
+  </si>
+  <si>
+    <t>2 130.82</t>
+  </si>
+  <si>
+    <t>XS3227880021</t>
+  </si>
+  <si>
+    <t>BT FINANCE PLC 3.375 17/11/2032</t>
+  </si>
+  <si>
+    <t>5 597.14</t>
+  </si>
+  <si>
+    <t>FR0014013058</t>
+  </si>
+  <si>
+    <t>BUREAU VERITAS SA 3.375 01/10/2033</t>
+  </si>
+  <si>
+    <t>7 212.33</t>
+  </si>
+  <si>
+    <t>XS3226502485</t>
+  </si>
+  <si>
+    <t>CAIXABANK SA 14/05/2038</t>
+  </si>
+  <si>
+    <t>4 809.25</t>
+  </si>
+  <si>
+    <t>FR0014012S89</t>
+  </si>
+  <si>
+    <t>CAPGEMINI SE 3.5 25/09/2034</t>
+  </si>
+  <si>
+    <t>7 709.59</t>
+  </si>
+  <si>
+    <t>XS2387052744</t>
+  </si>
+  <si>
+    <t>CASTELLUM HELSINKI FINANCE HOLDING 0.875 17/09/2029</t>
+  </si>
+  <si>
+    <t>2 004.11</t>
+  </si>
+  <si>
+    <t>XS2793256137</t>
+  </si>
+  <si>
+    <t>CBRE GLOBAL INVESTORS OPEN-ENDED F 4.75 27/03/2034</t>
+  </si>
+  <si>
+    <t>1 037.71</t>
+  </si>
+  <si>
+    <t>FR001400RIX8</t>
+  </si>
+  <si>
+    <t>CNP ASSURANCES 16/07/2054</t>
+  </si>
+  <si>
+    <t>10 898.63</t>
+  </si>
+  <si>
+    <t>XS3326476523</t>
+  </si>
+  <si>
+    <t>COCA-COLA HBC FINANCE BV 4 01/10/2033</t>
+  </si>
+  <si>
+    <t>XS2909746310</t>
+  </si>
+  <si>
+    <t>COMCAST CORPORATION 3.25 26/09/2032</t>
+  </si>
+  <si>
+    <t>6 767.12</t>
+  </si>
+  <si>
+    <t>XS2909746401</t>
+  </si>
+  <si>
+    <t>COMCAST CORPORATION 3.55 26/09/2036</t>
+  </si>
+  <si>
+    <t>6 808.22</t>
+  </si>
+  <si>
+    <t>DE000CZ45YV9</t>
+  </si>
+  <si>
+    <t>COMMERZBANK AG 16/07/2032</t>
+  </si>
+  <si>
+    <t>8 942.47</t>
+  </si>
+  <si>
+    <t>FR001400Q486</t>
+  </si>
+  <si>
+    <t>COMPAGNIE GENERALE DES ETABLISSEME 3.125 16/05/2031</t>
+  </si>
+  <si>
+    <t>17 106.16</t>
+  </si>
+  <si>
+    <t>FR001400Q7X2</t>
+  </si>
+  <si>
+    <t>COVIVIO HOTELS SCA 4.125 23/05/2033</t>
+  </si>
+  <si>
+    <t>25 789.73</t>
+  </si>
+  <si>
+    <t>FR001400MDV4</t>
+  </si>
+  <si>
+    <t>COVIVIO SA 4.625 05/06/2032</t>
+  </si>
+  <si>
+    <t>15 864.38</t>
+  </si>
+  <si>
+    <t>FR001400PGC0</t>
+  </si>
+  <si>
+    <t>CREDIT AGRICOLE SA 15/04/2036</t>
+  </si>
+  <si>
+    <t>43 630.14</t>
+  </si>
+  <si>
+    <t>FR001400PZV0</t>
+  </si>
+  <si>
+    <t>CREDIT MUTUEL ARKEA 15/05/2035</t>
+  </si>
+  <si>
+    <t>17 605.92</t>
+  </si>
+  <si>
+    <t>BE0002989706</t>
+  </si>
+  <si>
+    <t>CRELAN SA 23/01/2032</t>
+  </si>
+  <si>
+    <t>4 660.27</t>
+  </si>
+  <si>
+    <t>BE0390287564</t>
+  </si>
+  <si>
+    <t>CRELAN SA-BRUSSELS HEAD OFFICE 30/04/2037</t>
+  </si>
+  <si>
+    <t>3 243.84</t>
+  </si>
+  <si>
+    <t>FR0014017HO4</t>
+  </si>
+  <si>
+    <t>DANONE SA 3.785 01/04/2034</t>
+  </si>
+  <si>
+    <t>DE000A4DE9Y3</t>
+  </si>
+  <si>
+    <t>DEUTSCHE BANK AG 13/02/2031</t>
+  </si>
+  <si>
+    <t>1 109.59</t>
+  </si>
+  <si>
+    <t>DE000A351ZT4</t>
+  </si>
+  <si>
+    <t>DEUTSCHE BOERSE AG 3.875 28/09/2033</t>
+  </si>
+  <si>
+    <t>4 204.11</t>
+  </si>
+  <si>
+    <t>XS2280835260</t>
+  </si>
+  <si>
+    <t>DIGITAL INTREPID HOLDING BV 0.625 15/07/2031</t>
+  </si>
+  <si>
+    <t>3 739.73</t>
+  </si>
+  <si>
+    <t>XS2977974927</t>
+  </si>
+  <si>
+    <t>DNB BANK ASA 15/01/2031</t>
+  </si>
+  <si>
+    <t>2 194.52</t>
+  </si>
+  <si>
+    <t>XS3074473474</t>
+  </si>
+  <si>
+    <t>DNB BANK ASA 20/05/2031</t>
+  </si>
+  <si>
+    <t>5 633.56</t>
+  </si>
+  <si>
+    <t>XS2932834604</t>
+  </si>
+  <si>
+    <t>DSV FINANCE BV 3.25 06/11/2030</t>
+  </si>
+  <si>
+    <t>2 732.40</t>
+  </si>
+  <si>
+    <t>XS3204041266</t>
+  </si>
+  <si>
+    <t>DZ BANK AG DEUTSCHE ZENTRAL GENOSS 15/10/2035</t>
+  </si>
+  <si>
+    <t>5 513.31</t>
+  </si>
+  <si>
+    <t>XS3274805376</t>
+  </si>
+  <si>
+    <t>E.ON SE 3.448 19/01/2034</t>
+  </si>
+  <si>
+    <t>7 041.95</t>
+  </si>
+  <si>
+    <t>XS3166221948</t>
+  </si>
+  <si>
+    <t>EAST JAPAN RAILWAY COMPANY 3.727 02/09/2037</t>
+  </si>
+  <si>
+    <t>13 197.46</t>
+  </si>
+  <si>
+    <t>XS3071203056</t>
+  </si>
+  <si>
+    <t>EATON CAPITAL UNLIMITED CO 3.625 09/05/2035</t>
+  </si>
+  <si>
+    <t>13 506.85</t>
+  </si>
+  <si>
+    <t>PTEDP6OM0007</t>
+  </si>
+  <si>
+    <t>EDP SA 02/12/2055</t>
+  </si>
+  <si>
+    <t>2 061.64</t>
+  </si>
+  <si>
+    <t>XS3171675393</t>
+  </si>
+  <si>
+    <t>EDP SERVICIOS FINANCIEROS ESPANA S 3.125 03/12/2031</t>
+  </si>
+  <si>
+    <t>3 232.19</t>
+  </si>
+  <si>
+    <t>BE6352705782</t>
+  </si>
+  <si>
+    <t>ELIA GROUP SA 3.875 11/06/2031</t>
+  </si>
+  <si>
+    <t>13 036.99</t>
+  </si>
+  <si>
+    <t>FR0014016ZV3</t>
+  </si>
+  <si>
+    <t>ELIS SA 3.875 23/03/2032</t>
+  </si>
+  <si>
+    <t>XS3070067072</t>
+  </si>
+  <si>
+    <t>ELISA OYJ 2.875 14/05/2030</t>
+  </si>
+  <si>
+    <t>18 338.96</t>
+  </si>
+  <si>
+    <t>XS3086867440</t>
+  </si>
+  <si>
+    <t>ELM BV 3.375 19/06/2030</t>
+  </si>
+  <si>
+    <t>11 058.90</t>
+  </si>
+  <si>
+    <t>XS2312746345</t>
+  </si>
+  <si>
+    <t>ENEL SPA NC30 PERP</t>
+  </si>
+  <si>
+    <t>7 771.85</t>
+  </si>
+  <si>
+    <t>FR001400KHG0</t>
+  </si>
+  <si>
+    <t>ENGIE SA 3.875 06/01/2031</t>
+  </si>
+  <si>
+    <t>6 242.47</t>
+  </si>
+  <si>
+    <t>AT0000A3RNZ8</t>
+  </si>
+  <si>
+    <t>ERSTE GROUP BANK AG 21/04/2036</t>
+  </si>
+  <si>
+    <t>3 410.96</t>
+  </si>
+  <si>
+    <t>XS2113167568</t>
+  </si>
+  <si>
+    <t>ESSITY AB (PUBL) 0.5 03/02/2030</t>
+  </si>
+  <si>
+    <t>XS2386877133</t>
+  </si>
+  <si>
+    <t>ESSITY CAPITAL BV 0.25 15/09/2029</t>
+  </si>
+  <si>
+    <t>XS2904504979</t>
+  </si>
+  <si>
+    <t>EUROBANK SA (ATHINA) 24/09/2030</t>
+  </si>
+  <si>
+    <t>6 641.10</t>
+  </si>
+  <si>
+    <t>EU000A3K4ES4</t>
+  </si>
+  <si>
+    <t>EUROPEAN UNION 3 04/12/2034</t>
+  </si>
+  <si>
+    <t>21 749.59</t>
+  </si>
+  <si>
+    <t>EU000A3K4EY2</t>
+  </si>
+  <si>
+    <t>EUROPEAN UNION 3.375 05/10/2054</t>
+  </si>
+  <si>
+    <t>35 145.31</t>
+  </si>
+  <si>
+    <t>EU000A4D8KD2</t>
+  </si>
+  <si>
+    <t>EUROPEAN UNION 3.375 12/12/2035</t>
+  </si>
+  <si>
+    <t>9 213.53</t>
+  </si>
+  <si>
+    <t>DE000A4DFWV3</t>
+  </si>
+  <si>
+    <t>EVONIK INDUSTRIES AG 09/09/2055</t>
+  </si>
+  <si>
+    <t>7 580.14</t>
+  </si>
+  <si>
+    <t>XS2982065018</t>
+  </si>
+  <si>
+    <t>EXPERIAN PLC 3.51 15/12/2033</t>
+  </si>
+  <si>
+    <t>4 004.28</t>
+  </si>
+  <si>
+    <t>XS2950696869</t>
+  </si>
+  <si>
+    <t>FINGRID OYJ 2.75 04/12/2029</t>
+  </si>
+  <si>
+    <t>3 286.66</t>
+  </si>
+  <si>
+    <t>FI4000441878</t>
+  </si>
+  <si>
+    <t>FINLAND (REPUBLIC OF) 0 15/09/2030</t>
+  </si>
+  <si>
+    <t>FI4000440557</t>
+  </si>
+  <si>
+    <t>FINLAND (REPUBLIC OF) 0.25 15/09/2040</t>
+  </si>
+  <si>
+    <t>FI4000348727</t>
+  </si>
+  <si>
+    <t>FINLAND (REPUBLIC OF) 0.5 15/09/2028</t>
+  </si>
+  <si>
+    <t>2 422.16</t>
+  </si>
+  <si>
+    <t>FI4000306758</t>
+  </si>
+  <si>
+    <t>FINLAND (REPUBLIC OF) 1.125 15/04/2034</t>
+  </si>
+  <si>
+    <t>5 104.73</t>
+  </si>
+  <si>
+    <t>XS3299544711</t>
+  </si>
+  <si>
+    <t>FORD MOTOR CREDIT COMPANY LLC 3.305 17/05/2029</t>
+  </si>
+  <si>
+    <t>2 738.17</t>
+  </si>
+  <si>
+    <t>XS2764790833</t>
+  </si>
+  <si>
+    <t>FORTIVE CORP 3.7 15/08/2029</t>
+  </si>
+  <si>
+    <t>7 359.45</t>
+  </si>
+  <si>
+    <t>XS2606264005</t>
+  </si>
+  <si>
+    <t>FORTUM OYJ 4 26/05/2028</t>
+  </si>
+  <si>
+    <t>14 158.90</t>
+  </si>
+  <si>
+    <t>FR0013516549</t>
+  </si>
+  <si>
+    <t>FRANCE (REPUBLIC OF) 0 25/11/2030</t>
+  </si>
+  <si>
+    <t>FR0014002WK3</t>
+  </si>
+  <si>
+    <t>FRANCE (REPUBLIC OF) 0 25/11/2031</t>
+  </si>
+  <si>
+    <t>FR0013515806</t>
+  </si>
+  <si>
+    <t>FRANCE (REPUBLIC OF) 0.5 25/05/2040</t>
+  </si>
+  <si>
+    <t>49 872.79</t>
+  </si>
+  <si>
+    <t>FR0013313582</t>
+  </si>
+  <si>
+    <t>FRANCE (REPUBLIC OF) 1.25 25/05/2034</t>
+  </si>
+  <si>
+    <t>19 175.32</t>
+  </si>
+  <si>
+    <t>FR0014009O62</t>
+  </si>
+  <si>
+    <t>FRANCE (REPUBLIC OF) 1.25 25/05/2038</t>
+  </si>
+  <si>
+    <t>57 476.71</t>
+  </si>
+  <si>
+    <t>FR0014016G71</t>
+  </si>
+  <si>
+    <t>FRANCE (REPUBLIC OF) 2.4 24/09/2029</t>
+  </si>
+  <si>
+    <t>18 727.89</t>
+  </si>
+  <si>
+    <t>FR001400FTH3</t>
+  </si>
+  <si>
+    <t>FRANCE (REPUBLIC OF) 3 25/05/2054</t>
+  </si>
+  <si>
+    <t>50 330.96</t>
+  </si>
+  <si>
+    <t>FR001400X8V5</t>
+  </si>
+  <si>
+    <t>FRANCE (REPUBLIC OF) 3.2 25/05/2035</t>
+  </si>
+  <si>
+    <t>40 222.16</t>
+  </si>
+  <si>
+    <t>FR0014012II5</t>
+  </si>
+  <si>
+    <t>FRANCE (REPUBLIC OF) 3.5 25/11/2035</t>
+  </si>
+  <si>
+    <t>66 109.15</t>
+  </si>
+  <si>
+    <t>FR0014015MU5</t>
+  </si>
+  <si>
+    <t>FRANCE (REPUBLIC OF) 4.1 25/05/2046</t>
+  </si>
+  <si>
+    <t>35 404.59</t>
+  </si>
+  <si>
+    <t>FR0012602779</t>
+  </si>
+  <si>
+    <t>GDF SUEZ 1.5 13/03/2035</t>
+  </si>
+  <si>
+    <t>DE0001102515</t>
+  </si>
+  <si>
+    <t>GERMANY (FEDERAL REPUBLIC OF) 0 15/05/2035</t>
+  </si>
+  <si>
+    <t>DE0001135481</t>
+  </si>
+  <si>
+    <t>GERMANY (FEDERAL REPUBLIC OF) 2.5 04/07/2044</t>
+  </si>
+  <si>
+    <t>164 983.27</t>
+  </si>
+  <si>
+    <t>DE000BU2Z049</t>
+  </si>
+  <si>
+    <t>GERMANY (FEDERAL REPUBLIC OF) 2.5 15/02/2035</t>
+  </si>
+  <si>
+    <t>11 557.40</t>
+  </si>
+  <si>
+    <t>DE000BU2Z031</t>
+  </si>
+  <si>
+    <t>GERMANY (FEDERAL REPUBLIC OF) 2.6 15/08/2034</t>
+  </si>
+  <si>
+    <t>75 931.55</t>
+  </si>
+  <si>
+    <t>DE000BU2Z056</t>
+  </si>
+  <si>
+    <t>GERMANY (FEDERAL REPUBLIC OF) 2.6 15/08/2035</t>
+  </si>
+  <si>
+    <t>68 377.86</t>
+  </si>
+  <si>
+    <t>XS3148184156</t>
+  </si>
+  <si>
+    <t>GIVAUDAN FINANCE EUROPE BV 2.875 09/09/2029</t>
+  </si>
+  <si>
+    <t>5 127.74</t>
+  </si>
+  <si>
+    <t>BE6371086297</t>
+  </si>
+  <si>
+    <t>GROEP BRUSSEL LAMBERT NV 3.75 21/01/2036</t>
+  </si>
+  <si>
+    <t>1 705.48</t>
+  </si>
+  <si>
+    <t>FR0014006144</t>
+  </si>
+  <si>
+    <t>GROUPE DES ASSURANCES DU CREDIT MU 21/04/2042</t>
+  </si>
+  <si>
+    <t>3 629.04</t>
+  </si>
+  <si>
+    <t>XS2198574209</t>
+  </si>
+  <si>
+    <t>HANNOVER RUECK SE 08/10/2040</t>
+  </si>
+  <si>
+    <t>6 309.59</t>
+  </si>
+  <si>
+    <t>XS3319131119</t>
+  </si>
+  <si>
+    <t>HENKEL AG &amp; CO KGAA 3.625 02/04/2031</t>
+  </si>
+  <si>
+    <t>XS2385390724</t>
+  </si>
+  <si>
+    <t>HOLDING DINFRASTRUCTURES DES METIE 0.625 16/09/2028</t>
+  </si>
+  <si>
+    <t>1 438.36</t>
+  </si>
+  <si>
+    <t>DE000A383PT8</t>
+  </si>
+  <si>
+    <t>HOWOGE WOHNUNGSBAU GMBH 3.875 05/06/2030</t>
+  </si>
+  <si>
+    <t>16 614.73</t>
+  </si>
+  <si>
+    <t>XS3224600232</t>
+  </si>
+  <si>
+    <t>IBERDROLA FINANZAS SAU PERP</t>
+  </si>
+  <si>
+    <t>4 931.51</t>
+  </si>
+  <si>
+    <t>XS2295333988</t>
+  </si>
+  <si>
+    <t>IBERDROLA INTERNATIONAL BV PERP</t>
+  </si>
+  <si>
+    <t>3 520.00</t>
+  </si>
+  <si>
+    <t>FR001400ZRC6</t>
+  </si>
+  <si>
+    <t>ICADE 4.375 22/05/2035</t>
+  </si>
+  <si>
+    <t>23 517.12</t>
+  </si>
+  <si>
+    <t>XS3190744907</t>
+  </si>
+  <si>
+    <t>IDS FINANCING PLC 3.25 01/01/2029</t>
+  </si>
+  <si>
+    <t>6 163.87</t>
+  </si>
+  <si>
+    <t>FR00140141X5</t>
+  </si>
+  <si>
+    <t>IMERYS S.A. 4 21/11/2032</t>
+  </si>
+  <si>
+    <t>4 734.25</t>
+  </si>
+  <si>
+    <t>XS3074456891</t>
+  </si>
+  <si>
+    <t>INFORMA PLC 3.375 09/06/2031</t>
+  </si>
+  <si>
+    <t>7 457.27</t>
+  </si>
+  <si>
+    <t>XS2244936659</t>
+  </si>
+  <si>
+    <t>INFRASTRUTTURE WIRELESS ITALIANE S 1.625 21/10/2028</t>
+  </si>
+  <si>
+    <t>3 116.44</t>
+  </si>
+  <si>
+    <t>XS3153087559</t>
+  </si>
+  <si>
+    <t>ING GROEP NV 20/08/2037</t>
+  </si>
+  <si>
+    <t>22 644.86</t>
+  </si>
+  <si>
+    <t>XS2886191589</t>
+  </si>
+  <si>
+    <t>ING GROEP NV 26/08/2035</t>
+  </si>
+  <si>
+    <t>10 758.90</t>
+  </si>
+  <si>
+    <t>IT0005611550</t>
+  </si>
+  <si>
+    <t>INTESA SANPAOLO SPA 16/09/2032</t>
+  </si>
+  <si>
+    <t>1 882.81</t>
+  </si>
+  <si>
+    <t>XS2673808726</t>
+  </si>
+  <si>
+    <t>INTESA SANPAOLO SPA 5.125 29/08/2031</t>
+  </si>
+  <si>
+    <t>17 031.29</t>
+  </si>
+  <si>
+    <t>XS3032046016</t>
+  </si>
+  <si>
+    <t>INVESTOR AB 3.5 31/03/2034</t>
+  </si>
+  <si>
+    <t>IE00BH3SQ895</t>
+  </si>
+  <si>
+    <t>IRELAND (REPUBLIC OF) 1.1 15/05/2029</t>
+  </si>
+  <si>
+    <t>8 107.19</t>
+  </si>
+  <si>
+    <t>IE00BFZRPZ02</t>
+  </si>
+  <si>
+    <t>IRELAND (REPUBLIC OF) 1.3 15/05/2033</t>
+  </si>
+  <si>
+    <t>4 602.32</t>
+  </si>
+  <si>
+    <t>IE00BV8C9186</t>
+  </si>
+  <si>
+    <t>IRELAND (REPUBLIC OF) 2 18/02/2045</t>
+  </si>
+  <si>
+    <t>1 039.22</t>
+  </si>
+  <si>
+    <t>IT0005138828</t>
+  </si>
+  <si>
+    <t>ITALY (REPUBLIC OF) 1.25 15/09/2032</t>
+  </si>
+  <si>
+    <t>3 720.18</t>
+  </si>
+  <si>
+    <t>IT0005633794</t>
+  </si>
+  <si>
+    <t>ITALY (REPUBLIC OF) 2.55 25/02/2027</t>
+  </si>
+  <si>
+    <t>22 485.08</t>
+  </si>
+  <si>
+    <t>IT0005083057</t>
+  </si>
+  <si>
+    <t>ITALY (REPUBLIC OF) 3.25 01/09/2046</t>
+  </si>
+  <si>
+    <t>8 572.23</t>
+  </si>
+  <si>
+    <t>IT0005358806</t>
+  </si>
+  <si>
+    <t>ITALY (REPUBLIC OF) 3.35 01/03/2035</t>
+  </si>
+  <si>
+    <t>6 288.53</t>
+  </si>
+  <si>
+    <t>IT0005631590</t>
+  </si>
+  <si>
+    <t>ITALY (REPUBLIC OF) 3.65 01/08/2035</t>
+  </si>
+  <si>
+    <t>72 741.88</t>
+  </si>
+  <si>
+    <t>IT0005542797</t>
+  </si>
+  <si>
+    <t>ITALY (REPUBLIC OF) 3.7 15/06/2030</t>
+  </si>
+  <si>
+    <t>55 378.02</t>
+  </si>
+  <si>
+    <t>IT0003934657</t>
+  </si>
+  <si>
+    <t>ITALY (REPUBLIC OF) 4 01/02/2037</t>
+  </si>
+  <si>
+    <t>46 374.36</t>
+  </si>
+  <si>
+    <t>XS2957380228</t>
+  </si>
+  <si>
+    <t>JOHNSON CONTROLS INTERNATIONAL PLC 3.125 11/12/2033</t>
+  </si>
+  <si>
+    <t>3 312.33</t>
+  </si>
+  <si>
+    <t>XS3300349639</t>
+  </si>
+  <si>
+    <t>JPMORGAN CHASE &amp; CO 18/02/2032</t>
+  </si>
+  <si>
+    <t>3 614.99</t>
+  </si>
+  <si>
+    <t>BE0002990712</t>
+  </si>
+  <si>
+    <t>KBC GROEP NV 17/04/2035</t>
+  </si>
+  <si>
+    <t>23 554.79</t>
+  </si>
+  <si>
+    <t>FR001400NDQ2</t>
+  </si>
+  <si>
+    <t>KLEPIERRE SA 3.875 23/09/2033</t>
+  </si>
+  <si>
+    <t>8 620.55</t>
+  </si>
+  <si>
+    <t>XS2229470146</t>
+  </si>
+  <si>
+    <t>KONINKLIJKE KPN NV 0.875 14/12/2032</t>
+  </si>
+  <si>
+    <t>1 450.34</t>
+  </si>
+  <si>
+    <t>XS3069338336</t>
+  </si>
+  <si>
+    <t>LLOYDS BANKING GROUP PLC 09/05/2035</t>
+  </si>
+  <si>
+    <t>11 401.64</t>
+  </si>
+  <si>
+    <t>XS2815980664</t>
+  </si>
+  <si>
+    <t>LLOYDS BANKING GROUP PLC 14/05/2032</t>
+  </si>
+  <si>
+    <t>9 104.66</t>
+  </si>
+  <si>
+    <t>XS2679904685</t>
+  </si>
+  <si>
+    <t>LSEG NETHERLANDS BV 4.231 29/09/2030</t>
+  </si>
+  <si>
+    <t>8 746.11</t>
+  </si>
+  <si>
+    <t>FR001400ZEB6</t>
+  </si>
+  <si>
+    <t>LVMH MOET HENNESSY LOUIS VUITTON S 3 07/03/2032</t>
+  </si>
+  <si>
+    <t>2 498.63</t>
+  </si>
+  <si>
+    <t>XS3238212164</t>
+  </si>
+  <si>
+    <t>MAGNUM ICC FINANCE BV 3.75 26/11/2034</t>
+  </si>
+  <si>
+    <t>5 169.66</t>
+  </si>
+  <si>
+    <t>XS3320665444</t>
+  </si>
+  <si>
+    <t>MAPLE PARENT HOLDINGS CORP 4.728 26/03/2035</t>
+  </si>
+  <si>
+    <t>1 001.69</t>
+  </si>
+  <si>
+    <t>XS3223939466</t>
+  </si>
+  <si>
+    <t>MERCK KGAA 24/11/2055</t>
+  </si>
+  <si>
+    <t>5 537.67</t>
+  </si>
+  <si>
+    <t>XS3293638568</t>
+  </si>
+  <si>
+    <t>MIZUHO FINANCIAL GROUP INC 3.21 16/05/2032</t>
+  </si>
+  <si>
+    <t>3 604.26</t>
+  </si>
+  <si>
+    <t>XS3025943419</t>
+  </si>
+  <si>
+    <t>MONDI FINANCE PLC 3.75 18/05/2033</t>
+  </si>
+  <si>
+    <t>11 115.62</t>
+  </si>
+  <si>
+    <t>XS2790333889</t>
+  </si>
+  <si>
+    <t>MORGAN STANLEY 21/03/2035</t>
+  </si>
+  <si>
+    <t>1 040.22</t>
+  </si>
+  <si>
+    <t>XS3057365549</t>
+  </si>
+  <si>
+    <t>MORGAN STANLEY 22/05/2031</t>
+  </si>
+  <si>
+    <t>10 535.80</t>
+  </si>
+  <si>
+    <t>XS3086253039</t>
+  </si>
+  <si>
+    <t>NATIONAL GRID NORTH AMERICA INC 3.15 03/06/2030</t>
+  </si>
+  <si>
+    <t>10 873.97</t>
+  </si>
+  <si>
+    <t>XS2894910665</t>
+  </si>
+  <si>
+    <t>NATIONAL GRID NORTH AMERICA INC 3.631 03/09/2031</t>
+  </si>
+  <si>
+    <t>9 516.90</t>
+  </si>
+  <si>
+    <t>XS2388449758</t>
+  </si>
+  <si>
+    <t>NATIONALE NEDERLANDEN BANK N V 0.5 21/09/2028</t>
+  </si>
+  <si>
+    <t>XS3059437460</t>
+  </si>
+  <si>
+    <t>NATIONWIDE BUILDING SOCIETY 30/07/2035</t>
+  </si>
+  <si>
+    <t>5 343.78</t>
+  </si>
+  <si>
+    <t>XS2898838516</t>
+  </si>
+  <si>
+    <t>NATWEST GROUP PLC 12/09/2032</t>
+  </si>
+  <si>
+    <t>13 854.74</t>
+  </si>
+  <si>
+    <t>XS3009472989</t>
+  </si>
+  <si>
+    <t>NATWEST GROUP PLC 25/02/2035</t>
+  </si>
+  <si>
+    <t>2 448.00</t>
+  </si>
+  <si>
+    <t>NL0012171458</t>
+  </si>
+  <si>
+    <t>NETHERLANDS (KINGDOM OF) 0.75 15/07/2027</t>
+  </si>
+  <si>
+    <t>2 926.89</t>
+  </si>
+  <si>
+    <t>NL0010071189</t>
+  </si>
+  <si>
+    <t>NETHERLANDS (KINGDOM OF) 2.5 15/01/2033</t>
+  </si>
+  <si>
+    <t>13 924.23</t>
+  </si>
+  <si>
+    <t>NL0009446418</t>
+  </si>
+  <si>
+    <t>NETHERLANDS (KINGDOM OF) 3.75 15/01/2042</t>
+  </si>
+  <si>
+    <t>14 584.63</t>
+  </si>
+  <si>
+    <t>XS3303513066</t>
+  </si>
+  <si>
+    <t>NETWORK FINANCE COMPANY PTY LTD 3.5 05/09/2033</t>
+  </si>
+  <si>
+    <t>XS3232967318</t>
+  </si>
+  <si>
+    <t>NORDEA BANK ABP 19/11/2035</t>
+  </si>
+  <si>
+    <t>13 000.00</t>
+  </si>
+  <si>
+    <t>XS3100081507</t>
+  </si>
+  <si>
+    <t>NTT FINANCE CORP 3.678 16/07/2033</t>
+  </si>
+  <si>
+    <t>7 893.69</t>
+  </si>
+  <si>
+    <t>XS2776001377</t>
+  </si>
+  <si>
+    <t>OMNICOM FINANCE HOLDINGS PLC 3.7 06/03/2032</t>
+  </si>
+  <si>
+    <t>1 581.37</t>
+  </si>
+  <si>
+    <t>XS3284416917</t>
+  </si>
+  <si>
+    <t>OP CORPORATE BANK PLC 30/01/2032</t>
+  </si>
+  <si>
+    <t>6 299.12</t>
+  </si>
+  <si>
+    <t>FR001400DY43</t>
+  </si>
+  <si>
+    <t>ORANGE SA 3.625 16/11/2031</t>
+  </si>
+  <si>
+    <t>5 919.18</t>
+  </si>
+  <si>
+    <t>FR001400GDJ1</t>
+  </si>
+  <si>
+    <t>ORANGE SA PERP</t>
+  </si>
+  <si>
+    <t>31 896.58</t>
+  </si>
+  <si>
+    <t>XS2901491261</t>
+  </si>
+  <si>
+    <t>P3 GROUP SARL 4 19/04/2032</t>
+  </si>
+  <si>
+    <t>6 667.40</t>
+  </si>
+  <si>
+    <t>PTOTELOE0028</t>
+  </si>
+  <si>
+    <t>PORTUGAL (REPUBLIC OF) 0.475 18/10/2030</t>
+  </si>
+  <si>
+    <t>1 988.21</t>
+  </si>
+  <si>
+    <t>PTOTEMOE0035</t>
+  </si>
+  <si>
+    <t>PORTUGAL (REPUBLIC OF) 0.7 15/10/2027</t>
+  </si>
+  <si>
+    <t>2 863.91</t>
+  </si>
+  <si>
+    <t>PTOTENOE0034</t>
+  </si>
+  <si>
+    <t>PORTUGAL (REPUBLIC OF) 0.9 12/10/2035</t>
+  </si>
+  <si>
+    <t>2 293.24</t>
+  </si>
+  <si>
+    <t>PTOTEBOE0020</t>
+  </si>
+  <si>
+    <t>PORTUGAL (REPUBLIC OF) 4.1 15/02/2045</t>
+  </si>
+  <si>
+    <t>7 654.11</t>
+  </si>
+  <si>
+    <t>XS3013011203</t>
+  </si>
+  <si>
+    <t>PPG INDUSTRIES INC 3.25 04/03/2032</t>
+  </si>
+  <si>
+    <t>1 438.37</t>
+  </si>
+  <si>
+    <t>XS2810794680</t>
+  </si>
+  <si>
+    <t>PROLOGIS EURO FINANCE LLC 4 05/05/2034</t>
+  </si>
+  <si>
+    <t>18 660.82</t>
+  </si>
+  <si>
+    <t>XS2187529180</t>
+  </si>
+  <si>
+    <t>PROLOGIS INTERNATIONAL FUNDING II 1.625 17/06/2032</t>
+  </si>
+  <si>
+    <t>6 030.31</t>
+  </si>
+  <si>
+    <t>BE0002830116</t>
+  </si>
+  <si>
+    <t>PROXIMUS NV 0.75 17/11/2036</t>
+  </si>
+  <si>
+    <t>1 520.55</t>
+  </si>
+  <si>
+    <t>FR0014010CI2</t>
+  </si>
+  <si>
+    <t>PUBLICIS GROUPE SA 3.375 12/06/2032</t>
+  </si>
+  <si>
+    <t>11 317.81</t>
+  </si>
+  <si>
+    <t>CH1353015048</t>
+  </si>
+  <si>
+    <t>RAIFFEISEN SCHWEIZ GENOSSENSCHAFT 03/09/2032</t>
+  </si>
+  <si>
+    <t>9 413.65</t>
+  </si>
+  <si>
+    <t>FR0014015EO5</t>
+  </si>
+  <si>
+    <t>RCI BANQUE SA 3.75 16/02/2032</t>
+  </si>
+  <si>
+    <t>1 808.22</t>
+  </si>
+  <si>
+    <t>XS2552369469</t>
+  </si>
+  <si>
+    <t>RED ELECTRICA CORPORACION SA PERP</t>
+  </si>
+  <si>
+    <t>25 342.47</t>
+  </si>
+  <si>
+    <t>XS2838500218</t>
+  </si>
+  <si>
+    <t>REDEIA CORPORACION SA 3.375 09/07/2032</t>
+  </si>
+  <si>
+    <t>5 159.59</t>
+  </si>
+  <si>
+    <t>XS2126161764</t>
+  </si>
+  <si>
+    <t>RELX FINANCE BV 0.5 10/03/2028</t>
+  </si>
+  <si>
+    <t>XS2779010300</t>
+  </si>
+  <si>
+    <t>RELX FINANCE BV 3.375 20/03/2033</t>
+  </si>
+  <si>
+    <t>1 086.47</t>
+  </si>
+  <si>
+    <t>FR001400U3P1</t>
+  </si>
+  <si>
+    <t>ROQUETTE FRERES SA 3.774 25/11/2031</t>
+  </si>
+  <si>
+    <t>5 790.25</t>
+  </si>
+  <si>
+    <t>XS3308054124</t>
+  </si>
+  <si>
+    <t>ROYAL SCHIPHOL GROUP NV 3.625 20/11/2035</t>
+  </si>
+  <si>
+    <t>XS3304304945</t>
+  </si>
+  <si>
+    <t>SAGE GROUP PLC 3.821 25/02/2033</t>
+  </si>
+  <si>
+    <t>1 824.03</t>
+  </si>
+  <si>
+    <t>FR001400Y1I6</t>
+  </si>
+  <si>
+    <t>SANOFI SA 2.75 11/03/2031</t>
+  </si>
+  <si>
+    <t>1 024.66</t>
+  </si>
+  <si>
+    <t>XS2894895684</t>
+  </si>
+  <si>
+    <t>SCOTTISH HYDRO ELECTRIC TRANSMISSI 3.375 04/09/2032</t>
+  </si>
+  <si>
+    <t>5 665.56</t>
+  </si>
+  <si>
+    <t>XS2974156031</t>
+  </si>
+  <si>
+    <t>SELP FINANCE SARL 3.75 16/01/2032</t>
+  </si>
+  <si>
+    <t>1 546.03</t>
+  </si>
+  <si>
+    <t>XS2616008970</t>
+  </si>
+  <si>
+    <t>SIKA CAPITAL BV 3.75 03/05/2030</t>
+  </si>
+  <si>
+    <t>11 695.27</t>
+  </si>
+  <si>
+    <t>SK4120013400</t>
+  </si>
+  <si>
+    <t>SLOVAKIA GOVERNMENT BOND 2 17/10/2047</t>
+  </si>
+  <si>
+    <t>35 898.08</t>
+  </si>
+  <si>
+    <t>XS3237109965</t>
+  </si>
+  <si>
+    <t>SMURFIT KAPPA TREASURY UNLIMITED C 3.489 24/11/2031</t>
+  </si>
+  <si>
+    <t>2 345.18</t>
+  </si>
+  <si>
+    <t>FR0014012ID6</t>
+  </si>
+  <si>
+    <t>SOCIETE GENERALE SA 02/09/2033</t>
+  </si>
+  <si>
+    <t>13 623.29</t>
+  </si>
+  <si>
+    <t>FR0014014A53</t>
+  </si>
+  <si>
+    <t>SOCIETE GENERALE SA 20/11/2035</t>
+  </si>
+  <si>
+    <t>7 696.92</t>
+  </si>
+  <si>
+    <t>ES0000012K20</t>
+  </si>
+  <si>
+    <t>SPAIN (KINGDOM OF) 0.7 30/04/2032</t>
+  </si>
+  <si>
+    <t>28 445.89</t>
+  </si>
+  <si>
+    <t>ES0000012I24</t>
+  </si>
+  <si>
+    <t>SPAIN (KINGDOM OF) 0.85 30/07/2037</t>
+  </si>
+  <si>
+    <t>2 162.96</t>
+  </si>
+  <si>
+    <t>ES0000012G42</t>
+  </si>
+  <si>
+    <t>SPAIN (KINGDOM OF) 1.2 31/10/2040</t>
+  </si>
+  <si>
+    <t>36 149.92</t>
+  </si>
+  <si>
+    <t>ES0000012E69</t>
+  </si>
+  <si>
+    <t>SPAIN (KINGDOM OF) 1.85 30/07/2035</t>
+  </si>
+  <si>
+    <t>22 073.49</t>
+  </si>
+  <si>
+    <t>ES0000012N43</t>
+  </si>
+  <si>
+    <t>SPAIN (KINGDOM OF) 3.1 30/07/2031</t>
+  </si>
+  <si>
+    <t>128 187.12</t>
+  </si>
+  <si>
+    <t>ES0000012O75</t>
+  </si>
+  <si>
+    <t>SPAIN (KINGDOM OF) 3.5 31/01/2041</t>
+  </si>
+  <si>
+    <t>13 230.00</t>
+  </si>
+  <si>
+    <t>ES0000012M93</t>
+  </si>
+  <si>
+    <t>SPAIN (KINGDOM OF) 4 31/10/2054</t>
+  </si>
+  <si>
+    <t>5 334.25</t>
+  </si>
+  <si>
+    <t>XS3027988263</t>
+  </si>
+  <si>
+    <t>SSE PLC 3.5 18/03/2032</t>
+  </si>
+  <si>
+    <t>1 361.84</t>
+  </si>
+  <si>
+    <t>XS2439704318</t>
+  </si>
+  <si>
+    <t>SSE PLC PERP</t>
+  </si>
+  <si>
+    <t>15 693.15</t>
+  </si>
+  <si>
+    <t>FR001400DQ92</t>
+  </si>
+  <si>
+    <t>SUEZ SA (FR) 5 03/11/2032</t>
+  </si>
+  <si>
     <t>4 438.36</t>
   </si>
   <si>
-    <t>XS3324546251</t>
-[...590 lines deleted...]
-    <t>EDP FINANCE BV 1.875 21/09/2029</t>
+    <t>BE6365314770</t>
+  </si>
+  <si>
+    <t>SYENSQO NV 3.375 28/05/2031</t>
+  </si>
+  <si>
+    <t>17 808.90</t>
+  </si>
+  <si>
+    <t>XS2314267449</t>
+  </si>
+  <si>
+    <t>TELE2 AB 0.75 23/03/2031</t>
+  </si>
+  <si>
+    <t>XS2623868994</t>
+  </si>
+  <si>
+    <t>TELE2 AB 3.75 22/11/2029</t>
+  </si>
+  <si>
+    <t>5 156.82</t>
+  </si>
+  <si>
+    <t>XS2589828941</t>
+  </si>
+  <si>
+    <t>TELIA COMPANY AB 3.625 22/02/2032</t>
+  </si>
+  <si>
+    <t>2 026.03</t>
+  </si>
+  <si>
+    <t>XS3166363906</t>
+  </si>
+  <si>
+    <t>TELSTRA GROUP LTD 3.375 02/03/2035</t>
+  </si>
+  <si>
+    <t>2 783.22</t>
+  </si>
+  <si>
+    <t>XS2613162424</t>
+  </si>
+  <si>
+    <t>TELSTRA GROUP LTD 3.75 04/05/2031</t>
+  </si>
+  <si>
+    <t>7 089.04</t>
+  </si>
+  <si>
+    <t>XS3128477521</t>
+  </si>
+  <si>
+    <t>TERNA RETE ELETTRICA NAZIONALE SPA 3 22/07/2031</t>
+  </si>
+  <si>
+    <t>10 931.51</t>
+  </si>
+  <si>
+    <t>XS3281650823</t>
+  </si>
+  <si>
+    <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
+  </si>
+  <si>
+    <t>1 550.00</t>
+  </si>
+  <si>
+    <t>XS2798269069</t>
+  </si>
+  <si>
+    <t>FR001400L263</t>
+  </si>
+  <si>
+    <t>THALES SA 4.25 18/10/2031</t>
+  </si>
+  <si>
+    <t>8 290.41</t>
+  </si>
+  <si>
+    <t>XS3298843924</t>
+  </si>
+  <si>
+    <t>T-MOBILE USA INC 3.625 19/02/2035</t>
+  </si>
+  <si>
+    <t>3 662.94</t>
+  </si>
+  <si>
+    <t>XS2980851351</t>
+  </si>
+  <si>
+    <t>TORONTO-DOMINION BANK/THE 23/01/2036</t>
+  </si>
+  <si>
+    <t>3 434.22</t>
+  </si>
+  <si>
+    <t>XS3047435659</t>
+  </si>
+  <si>
+    <t>TRANSURBAN FINANCE COMPANY PTY LTD 4.143 17/04/2035</t>
+  </si>
+  <si>
+    <t>5 670.35</t>
+  </si>
+  <si>
+    <t>CH1305916897</t>
+  </si>
+  <si>
+    <t>UBS GROUP AG 09/06/2033</t>
+  </si>
+  <si>
+    <t>10 476.37</t>
+  </si>
+  <si>
+    <t>BE0390119825</t>
+  </si>
+  <si>
+    <t>UCB SA 4.25 20/03/2030</t>
+  </si>
+  <si>
+    <t>FR001400SIL1</t>
+  </si>
+  <si>
+    <t>UNIBAIL-RODAMCO-WESTFIELD SE 3.875 11/09/2034</t>
+  </si>
+  <si>
+    <t>11 412.67</t>
+  </si>
+  <si>
+    <t>XS2496289138</t>
+  </si>
+  <si>
+    <t>UNIVERSAL MUSIC GROUP NV 3.75 30/06/2032</t>
+  </si>
+  <si>
+    <t>11 598.90</t>
+  </si>
+  <si>
+    <t>FR001400UHP0</t>
+  </si>
+  <si>
+    <t>VEOLIA ENVIRONNEMENT SA 2.974 10/01/2031</t>
+  </si>
+  <si>
+    <t>3 829.53</t>
+  </si>
+  <si>
+    <t>FR0014017P12</t>
+  </si>
+  <si>
+    <t>VEOLIA ENVIRONNEMENT SA 3.69 10/04/2031</t>
+  </si>
+  <si>
+    <t>FR00140007L3</t>
+  </si>
+  <si>
+    <t>VEOLIA ENVIRONNEMENT SA NC8.5 PERP</t>
+  </si>
+  <si>
+    <t>9 835.62</t>
+  </si>
+  <si>
+    <t>XS2821745374</t>
+  </si>
+  <si>
+    <t>VERBUND AG 3.25 17/05/2031</t>
+  </si>
+  <si>
+    <t>14 780.82</t>
+  </si>
+  <si>
+    <t>XS3310548105</t>
+  </si>
+  <si>
+    <t>VESTAS WIND SYSTEMS A/S 3.75 15/06/2033</t>
+  </si>
+  <si>
+    <t>DE000A3MP4V7</t>
+  </si>
+  <si>
+    <t>VONOVIA SE 0.75 01/09/2032</t>
   </si>
   <si>
     <t>1 849.32</t>
   </si>
   <si>
-    <t>PTEDP6OM0007</t>
-[...1363 lines deleted...]
-  <si>
     <t>XS2592516210</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 3.75 03/04/2031</t>
   </si>
   <si>
-    <t>13 595.24</t>
-[...1 lines deleted...]
-  <si>
     <t>CH1471403852</t>
   </si>
   <si>
     <t>ZUERCHER KANTONALBANK 11/09/2031</t>
   </si>
   <si>
-    <t>6 565.15</t>
+    <t>7 428.99</t>
+  </si>
+  <si>
+    <t>SX5E2604CQ08</t>
+  </si>
+  <si>
+    <t>APR26 SX5E C @ 5800.000000</t>
+  </si>
+  <si>
+    <t>SX5E2604CQ23</t>
+  </si>
+  <si>
+    <t>APR26 SX5E C @ 6100.000000</t>
   </si>
   <si>
     <t>ER32612CK01</t>
   </si>
   <si>
     <t>DEC26 0RZ7 C @ 97.875</t>
   </si>
   <si>
-    <t>SX5E2603PT25</t>
-[...2 lines deleted...]
-    <t>MAR26 SX5E P @ 5800.000000</t>
+    <t>SX5E2612CR08</t>
+  </si>
+  <si>
+    <t>DEC26 SX5E C @ 6600.000000</t>
+  </si>
+  <si>
+    <t>SX5E2609CR01</t>
+  </si>
+  <si>
+    <t>SEP26 SX5E C @ 6350.000000</t>
+  </si>
+  <si>
+    <t>SX5E2604CQ21</t>
+  </si>
+  <si>
+    <t>APR26 SX5E C @ 5950.000000</t>
   </si>
   <si>
     <t>ER32612CK02</t>
   </si>
   <si>
     <t>DEC26 0RZ7 C @ 98.0</t>
-  </si>
-[...4 lines deleted...]
-    <t>MAR26 SX5E P @ 5775.000000</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -3535,238 +3574,238 @@
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
         <v>76123.6032</v>
       </c>
       <c r="D2">
-        <v>204.75</v>
+        <v>206.72</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>15586475.63</v>
+        <v>15736898.55</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>15586475.63</v>
+        <v>15736898.55</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>2445481.9553</v>
+        <v>2449990.2332</v>
       </c>
       <c r="D3">
-        <v>120.45</v>
+        <v>121.55</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>294577793.06</v>
+        <v>297818805.13</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>294577793.06</v>
+        <v>297818805.13</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>283824.25</v>
+        <v>282739.44</v>
       </c>
       <c r="D4">
-        <v>110.65</v>
+        <v>111.7</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>31407190.26</v>
+        <v>31582531.88</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>31407190.26</v>
+        <v>31582531.88</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>11022.8832</v>
+        <v>9818.5932</v>
       </c>
       <c r="D5">
-        <v>110.28</v>
+        <v>111.26</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>1215624.5</v>
+        <v>1092508.4</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>1215624.5</v>
+        <v>1092508.4</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
         <v>1.0</v>
       </c>
       <c r="D6">
-        <v>114.05</v>
+        <v>115.16</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>114.05</v>
+        <v>115.16</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>114.05</v>
+        <v>115.16</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
         <v>17</v>
       </c>
       <c r="B7" t="s">
         <v>18</v>
       </c>
       <c r="C7" s="1">
         <v>13364.0</v>
       </c>
       <c r="D7">
-        <v>100.23</v>
+        <v>101.15</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
-        <v>1339528.56</v>
+        <v>1351774.52</v>
       </c>
       <c r="G7" t="s">
         <v>8</v>
       </c>
       <c r="H7">
-        <v>1339528.56</v>
+        <v>1351774.52</v>
       </c>
       <c r="I7" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P401"/>
+  <dimension ref="A1:P404"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O401" sqref="O401"/>
+      <selection activeCell="O404" sqref="O404"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>19</v>
       </c>
       <c r="B1" t="s">
         <v>20</v>
       </c>
       <c r="C1" t="s">
         <v>21</v>
       </c>
       <c r="D1" t="s">
         <v>22</v>
       </c>
       <c r="E1" t="s">
         <v>23</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>24</v>
@@ -3788,20036 +3827,20186 @@
       </c>
       <c r="M1" t="s">
         <v>30</v>
       </c>
       <c r="N1" t="s">
         <v>31</v>
       </c>
       <c r="O1" t="s">
         <v>32</v>
       </c>
       <c r="P1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>34</v>
       </c>
       <c r="B2" t="s">
         <v>35</v>
       </c>
       <c r="C2" s="1">
         <v>3003.0</v>
       </c>
       <c r="D2" s="1">
-        <v>31.58</v>
+        <v>32.26</v>
       </c>
       <c r="E2" s="1">
         <v>35.22</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
         <v>105765.66</v>
       </c>
       <c r="I2" s="1">
-        <v>-10930.92</v>
+        <v>-8888.88</v>
       </c>
       <c r="J2" s="1">
-        <v>-10.335036910846</v>
+        <v>-8.404315729699</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>94834.74</v>
+        <v>96876.78</v>
       </c>
       <c r="N2" s="1">
-        <v>94834.74</v>
+        <v>96876.78</v>
       </c>
       <c r="O2" s="1">
         <v>0.03</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>36</v>
       </c>
       <c r="B3" t="s">
         <v>37</v>
       </c>
       <c r="C3" s="1">
-        <v>8368.0</v>
+        <v>8772.0</v>
       </c>
       <c r="D3" s="1">
-        <v>27.8</v>
+        <v>29.06</v>
       </c>
       <c r="E3" s="1">
-        <v>28.36</v>
+        <v>28.3024304606</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
-        <v>237316.48</v>
+        <v>248268.92</v>
       </c>
       <c r="I3" s="1">
-        <v>-4686.08</v>
+        <v>6645.4</v>
       </c>
       <c r="J3" s="1">
-        <v>-1.9746121297602</v>
+        <v>2.6766942877908</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>232630.4</v>
+        <v>254914.32</v>
       </c>
       <c r="N3" s="1">
-        <v>232630.4</v>
+        <v>254914.32</v>
       </c>
       <c r="O3" s="1">
         <v>0.07</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>38</v>
       </c>
       <c r="B4" t="s">
         <v>39</v>
       </c>
       <c r="C4" s="1">
-        <v>2269.0</v>
+        <v>2378.0</v>
       </c>
       <c r="D4" s="1">
-        <v>219.0</v>
+        <v>239.8</v>
       </c>
       <c r="E4" s="1">
-        <v>246.8</v>
+        <v>245.6999158957</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
-        <v>559989.2</v>
+        <v>584274.4</v>
       </c>
       <c r="I4" s="1">
-        <v>-63078.2</v>
+        <v>-14030.0</v>
       </c>
       <c r="J4" s="1">
-        <v>-11.264181523501</v>
+        <v>-2.4012689927883</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>496911.0</v>
+        <v>570244.4</v>
       </c>
       <c r="N4" s="1">
-        <v>496911.0</v>
+        <v>570244.4</v>
       </c>
       <c r="O4" s="1">
-        <v>0.14</v>
+        <v>0.16</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>40</v>
       </c>
       <c r="B5" t="s">
         <v>41</v>
       </c>
       <c r="C5" s="1">
-        <v>3697.0</v>
+        <v>3875.0</v>
       </c>
       <c r="D5" s="1">
-        <v>138.05</v>
+        <v>137.8</v>
       </c>
       <c r="E5" s="1">
-        <v>203.9688206654</v>
+        <v>200.8764980645</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
-        <v>754072.73</v>
+        <v>778396.43</v>
       </c>
       <c r="I5" s="1">
-        <v>-243701.88</v>
+        <v>-244421.43</v>
       </c>
       <c r="J5" s="1">
-        <v>-32.318086877376</v>
+        <v>-31.400636048652</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>510370.85</v>
+        <v>533975.0</v>
       </c>
       <c r="N5" s="1">
-        <v>510370.85</v>
+        <v>533975.0</v>
       </c>
       <c r="O5" s="1">
         <v>0.15</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>42</v>
       </c>
       <c r="B6" t="s">
         <v>43</v>
       </c>
       <c r="C6" s="1">
-        <v>351.0</v>
+        <v>368.0</v>
       </c>
       <c r="D6" s="1">
-        <v>890.1</v>
+        <v>858.8</v>
       </c>
       <c r="E6" s="1">
-        <v>1245.7007977208</v>
+        <v>1227.4488586957</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
-        <v>437240.98</v>
+        <v>451701.18</v>
       </c>
       <c r="I6" s="1">
-        <v>-124815.88</v>
+        <v>-135662.78</v>
       </c>
       <c r="J6" s="1">
-        <v>-28.546244681823</v>
+        <v>-30.033744875318</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>312425.1</v>
+        <v>316038.4</v>
       </c>
       <c r="N6" s="1">
-        <v>312425.1</v>
+        <v>316038.4</v>
       </c>
       <c r="O6" s="1">
         <v>0.09</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>44</v>
       </c>
       <c r="B7" t="s">
         <v>45</v>
       </c>
       <c r="C7" s="1">
-        <v>45481.0</v>
+        <v>47674.0</v>
       </c>
       <c r="D7" s="1">
-        <v>25.72</v>
+        <v>26.8</v>
       </c>
       <c r="E7" s="1">
-        <v>27.162297223</v>
+        <v>27.0867516886</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>1235368.44</v>
+        <v>1291333.8</v>
       </c>
       <c r="I7" s="1">
-        <v>-65597.12</v>
+        <v>-13670.6</v>
       </c>
       <c r="J7" s="1">
-        <v>-5.3099235722745</v>
+        <v>-1.0586418476772</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>1169771.32</v>
+        <v>1277663.2</v>
       </c>
       <c r="N7" s="1">
-        <v>1169771.32</v>
+        <v>1277663.2</v>
       </c>
       <c r="O7" s="1">
-        <v>0.34</v>
+        <v>0.37</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>46</v>
       </c>
       <c r="B8" t="s">
         <v>47</v>
       </c>
       <c r="C8" s="1">
         <v>823.0</v>
       </c>
       <c r="D8" s="1">
-        <v>103.6</v>
+        <v>116.1</v>
       </c>
       <c r="E8" s="1">
         <v>118.4</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
         <v>97443.2</v>
       </c>
       <c r="I8" s="1">
-        <v>-12180.4</v>
+        <v>-1892.9</v>
       </c>
       <c r="J8" s="1">
-        <v>-12.5</v>
+        <v>-1.9425675675676</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>85262.8</v>
+        <v>95550.3</v>
       </c>
       <c r="N8" s="1">
-        <v>85262.8</v>
+        <v>95550.3</v>
       </c>
       <c r="O8" s="1">
-        <v>0.02</v>
+        <v>0.03</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>48</v>
       </c>
       <c r="B9" t="s">
         <v>49</v>
       </c>
       <c r="C9" s="1">
         <v>2420.0</v>
       </c>
       <c r="D9" s="1">
-        <v>61.25</v>
+        <v>67.0</v>
       </c>
       <c r="E9" s="1">
         <v>62.9</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
         <v>152218.0</v>
       </c>
       <c r="I9" s="1">
-        <v>-3993.0</v>
+        <v>9922.0</v>
       </c>
       <c r="J9" s="1">
-        <v>-2.6232114467409</v>
+        <v>6.5182829888712</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>148225.0</v>
+        <v>162140.0</v>
       </c>
       <c r="N9" s="1">
-        <v>148225.0</v>
+        <v>162140.0</v>
       </c>
       <c r="O9" s="1">
-        <v>0.04</v>
+        <v>0.05</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>50</v>
       </c>
       <c r="B10" t="s">
         <v>51</v>
       </c>
       <c r="C10" s="1">
-        <v>41600.0</v>
+        <v>43606.0</v>
       </c>
       <c r="D10" s="1">
-        <v>9.205</v>
+        <v>9.564</v>
       </c>
       <c r="E10" s="1">
-        <v>8.85</v>
+        <v>8.8575904692</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>368160.0</v>
+        <v>386244.09</v>
       </c>
       <c r="I10" s="1">
-        <v>14768.0</v>
+        <v>30803.69</v>
       </c>
       <c r="J10" s="1">
-        <v>4.0112994350282</v>
+        <v>7.9751874002784</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>382928.0</v>
+        <v>417047.78</v>
       </c>
       <c r="N10" s="1">
-        <v>382928.0</v>
+        <v>417047.78</v>
       </c>
       <c r="O10" s="1">
-        <v>0.11</v>
+        <v>0.12</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>52</v>
       </c>
       <c r="B11" t="s">
         <v>53</v>
       </c>
       <c r="C11" s="1">
-        <v>8421.0</v>
+        <v>8827.0</v>
       </c>
       <c r="D11" s="1">
-        <v>170.3</v>
+        <v>169.5</v>
       </c>
       <c r="E11" s="1">
-        <v>162.5810426315</v>
+        <v>162.5000430497</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>1369094.96</v>
+        <v>1434387.88</v>
       </c>
       <c r="I11" s="1">
-        <v>65001.34</v>
+        <v>61788.62</v>
       </c>
       <c r="J11" s="1">
-        <v>4.7477597901609</v>
+        <v>4.3076646743557</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>1434096.3</v>
+        <v>1496176.5</v>
       </c>
       <c r="N11" s="1">
-        <v>1434096.3</v>
+        <v>1496176.5</v>
       </c>
       <c r="O11" s="1">
-        <v>0.42</v>
+        <v>0.43</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>54</v>
       </c>
       <c r="B12" t="s">
         <v>55</v>
       </c>
       <c r="C12" s="1">
-        <v>5429.0</v>
+        <v>5691.0</v>
       </c>
       <c r="D12" s="1">
-        <v>358.6</v>
+        <v>377.3</v>
       </c>
       <c r="E12" s="1">
-        <v>229.5087769387</v>
+        <v>235.4840537691</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>1246003.15</v>
+        <v>1340139.75</v>
       </c>
       <c r="I12" s="1">
-        <v>700836.25</v>
+        <v>807074.55</v>
       </c>
       <c r="J12" s="1">
-        <v>56.24674785132</v>
+        <v>60.223163293231</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>1946839.4</v>
+        <v>2147214.3</v>
       </c>
       <c r="N12" s="1">
-        <v>1946839.4</v>
+        <v>2147214.3</v>
       </c>
       <c r="O12" s="1">
-        <v>0.57</v>
+        <v>0.62</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>56</v>
       </c>
       <c r="B13" t="s">
         <v>57</v>
       </c>
       <c r="C13" s="1">
-        <v>13299.0</v>
+        <v>13940.0</v>
       </c>
       <c r="D13" s="1">
-        <v>24.39</v>
+        <v>23.15</v>
       </c>
       <c r="E13" s="1">
-        <v>23.8304970299</v>
+        <v>23.8502467719</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>316921.78</v>
+        <v>332472.44</v>
       </c>
       <c r="I13" s="1">
-        <v>7440.83</v>
+        <v>-9761.44</v>
       </c>
       <c r="J13" s="1">
-        <v>2.3478443166639</v>
+        <v>-2.9360147866692</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>324362.61</v>
+        <v>322711.0</v>
       </c>
       <c r="N13" s="1">
-        <v>324362.61</v>
+        <v>322711.0</v>
       </c>
       <c r="O13" s="1">
         <v>0.09</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>58</v>
       </c>
       <c r="B14" t="s">
         <v>59</v>
       </c>
       <c r="C14" s="1">
         <v>1721.0</v>
       </c>
       <c r="D14" s="1">
-        <v>56.4</v>
+        <v>52.3</v>
       </c>
       <c r="E14" s="1">
         <v>63.55</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
         <v>109369.55</v>
       </c>
       <c r="I14" s="1">
-        <v>-12305.15</v>
+        <v>-19361.25</v>
       </c>
       <c r="J14" s="1">
-        <v>-11.250983477577</v>
+        <v>-17.702596380803</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>97064.4</v>
+        <v>90008.3</v>
       </c>
       <c r="N14" s="1">
-        <v>97064.4</v>
+        <v>90008.3</v>
       </c>
       <c r="O14" s="1">
         <v>0.03</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>60</v>
       </c>
       <c r="B15" t="s">
         <v>61</v>
       </c>
       <c r="C15" s="1">
-        <v>15560.0</v>
+        <v>16310.0</v>
       </c>
       <c r="D15" s="1">
-        <v>50.28</v>
+        <v>49.26</v>
       </c>
       <c r="E15" s="1">
-        <v>61.2401786632</v>
+        <v>60.6626106683</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>952897.18</v>
+        <v>989407.18</v>
       </c>
       <c r="I15" s="1">
-        <v>-170540.38</v>
+        <v>-185976.58</v>
       </c>
       <c r="J15" s="1">
-        <v>-17.897039006874</v>
+        <v>-18.796768788357</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>782356.8</v>
+        <v>803430.6</v>
       </c>
       <c r="N15" s="1">
-        <v>782356.8</v>
+        <v>803430.6</v>
       </c>
       <c r="O15" s="1">
         <v>0.23</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>62</v>
       </c>
       <c r="B16" t="s">
         <v>63</v>
       </c>
       <c r="C16" s="1">
         <v>7644.0</v>
       </c>
       <c r="D16" s="1">
-        <v>8.068</v>
+        <v>9.196</v>
       </c>
       <c r="E16" s="1">
         <v>13.175</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
         <v>100709.7</v>
       </c>
       <c r="I16" s="1">
-        <v>-39037.91</v>
+        <v>-30415.48</v>
       </c>
       <c r="J16" s="1">
-        <v>-38.762810335052</v>
+        <v>-30.201142491736</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>61671.79</v>
+        <v>70294.22</v>
       </c>
       <c r="N16" s="1">
-        <v>61671.79</v>
+        <v>70294.22</v>
       </c>
       <c r="O16" s="1">
         <v>0.02</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>64</v>
       </c>
       <c r="B17" t="s">
         <v>65</v>
       </c>
       <c r="C17" s="1">
-        <v>18293.0</v>
+        <v>19175.0</v>
       </c>
       <c r="D17" s="1">
-        <v>61.68</v>
+        <v>64.44</v>
       </c>
       <c r="E17" s="1">
-        <v>55.1253736402</v>
+        <v>55.336714472</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>1008408.46</v>
+        <v>1061081.5</v>
       </c>
       <c r="I17" s="1">
-        <v>119903.78</v>
+        <v>174555.5</v>
       </c>
       <c r="J17" s="1">
-        <v>11.890398063499</v>
+        <v>16.450715614211</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>1128312.24</v>
+        <v>1235637.0</v>
       </c>
       <c r="N17" s="1">
-        <v>1128312.24</v>
+        <v>1235637.0</v>
       </c>
       <c r="O17" s="1">
-        <v>0.33</v>
+        <v>0.36</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>66</v>
       </c>
       <c r="B18" t="s">
         <v>67</v>
       </c>
       <c r="C18" s="1">
-        <v>8588.0</v>
+        <v>9002.0</v>
       </c>
       <c r="D18" s="1">
-        <v>28.06</v>
+        <v>29.34</v>
       </c>
       <c r="E18" s="1">
-        <v>29.92</v>
+        <v>29.8050255499</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>256952.96</v>
+        <v>268304.84</v>
       </c>
       <c r="I18" s="1">
-        <v>-15973.68</v>
+        <v>-4186.16</v>
       </c>
       <c r="J18" s="1">
-        <v>-6.216577540107</v>
+        <v>-1.5602253019364</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>240979.28</v>
+        <v>264118.68</v>
       </c>
       <c r="N18" s="1">
-        <v>240979.28</v>
+        <v>264118.68</v>
       </c>
       <c r="O18" s="1">
-        <v>0.07</v>
+        <v>0.08</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>68</v>
       </c>
       <c r="B19" t="s">
         <v>69</v>
       </c>
       <c r="C19" s="1">
-        <v>6314.0</v>
+        <v>6618.0</v>
       </c>
       <c r="D19" s="1">
-        <v>1191.0</v>
+        <v>1270.0</v>
       </c>
       <c r="E19" s="1">
-        <v>522.0584827368</v>
+        <v>549.4883741312</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>3296277.26</v>
+        <v>3636514.06</v>
       </c>
       <c r="I19" s="1">
-        <v>4223696.74</v>
+        <v>4768345.94</v>
       </c>
       <c r="J19" s="1">
-        <v>128.13536019115</v>
+        <v>131.12408920536</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>7519974.0</v>
+        <v>8404860.0</v>
       </c>
       <c r="N19" s="1">
-        <v>7519974.0</v>
+        <v>8404860.0</v>
       </c>
       <c r="O19" s="1">
-        <v>2.19</v>
+        <v>2.42</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>70</v>
       </c>
       <c r="B20" t="s">
         <v>71</v>
       </c>
       <c r="C20" s="1">
         <v>2162.0</v>
       </c>
       <c r="D20" s="1">
-        <v>59.36</v>
+        <v>61.56</v>
       </c>
       <c r="E20" s="1">
         <v>61.44</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
         <v>132833.28</v>
       </c>
       <c r="I20" s="1">
-        <v>-4496.96</v>
+        <v>259.44</v>
       </c>
       <c r="J20" s="1">
-        <v>-3.3854166666667</v>
+        <v>0.1953125</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>128336.32</v>
+        <v>133092.72</v>
       </c>
       <c r="N20" s="1">
-        <v>128336.32</v>
+        <v>133092.72</v>
       </c>
       <c r="O20" s="1">
         <v>0.04</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>72</v>
       </c>
       <c r="B21" t="s">
         <v>73</v>
       </c>
       <c r="C21" s="1">
-        <v>51098.0</v>
+        <v>53563.0</v>
       </c>
       <c r="D21" s="1">
-        <v>39.24</v>
+        <v>41.11</v>
       </c>
       <c r="E21" s="1">
-        <v>27.1717519277</v>
+        <v>27.72713963</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>1388422.18</v>
+        <v>1485148.78</v>
       </c>
       <c r="I21" s="1">
-        <v>616663.34</v>
+        <v>716826.15</v>
       </c>
       <c r="J21" s="1">
-        <v>44.414685164422</v>
+        <v>48.266285482859</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>2005085.52</v>
+        <v>2201974.93</v>
       </c>
       <c r="N21" s="1">
-        <v>2005085.52</v>
+        <v>2201974.93</v>
       </c>
       <c r="O21" s="1">
-        <v>0.58</v>
+        <v>0.63</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>74</v>
       </c>
       <c r="B22" t="s">
         <v>75</v>
       </c>
       <c r="C22" s="1">
         <v>11745.0</v>
       </c>
       <c r="D22" s="1">
-        <v>7.295</v>
+        <v>9.415</v>
       </c>
       <c r="E22" s="1">
         <v>8.3950004257</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
         <v>98599.28</v>
       </c>
       <c r="I22" s="1">
-        <v>-12919.5</v>
+        <v>11979.9</v>
       </c>
       <c r="J22" s="1">
-        <v>-13.103036857876</v>
+        <v>12.150088722757</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>85679.78</v>
+        <v>110579.18</v>
       </c>
       <c r="N22" s="1">
-        <v>85679.78</v>
+        <v>110579.18</v>
       </c>
       <c r="O22" s="1">
-        <v>0.02</v>
+        <v>0.03</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>76</v>
       </c>
       <c r="B23" t="s">
         <v>77</v>
       </c>
       <c r="C23" s="1">
         <v>1822.0</v>
       </c>
       <c r="D23" s="1">
-        <v>51.45</v>
+        <v>53.05</v>
       </c>
       <c r="E23" s="1">
         <v>54.85</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
         <v>99936.7</v>
       </c>
       <c r="I23" s="1">
-        <v>-6194.8</v>
+        <v>-3279.6</v>
       </c>
       <c r="J23" s="1">
-        <v>-6.1987237921604</v>
+        <v>-3.281677301732</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>93741.9</v>
+        <v>96657.1</v>
       </c>
       <c r="N23" s="1">
-        <v>93741.9</v>
+        <v>96657.1</v>
       </c>
       <c r="O23" s="1">
         <v>0.03</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>78</v>
       </c>
       <c r="B24" t="s">
         <v>79</v>
       </c>
       <c r="C24" s="1">
-        <v>11180.0</v>
+        <v>11719.0</v>
       </c>
       <c r="D24" s="1">
-        <v>17.07</v>
+        <v>18.54</v>
       </c>
       <c r="E24" s="1">
-        <v>18.24</v>
+        <v>18.195846062</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>203923.2</v>
+        <v>213237.12</v>
       </c>
       <c r="I24" s="1">
-        <v>-13080.6</v>
+        <v>4033.14</v>
       </c>
       <c r="J24" s="1">
-        <v>-6.4144736842105</v>
+        <v>1.8913873907132</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>190842.6</v>
+        <v>217270.26</v>
       </c>
       <c r="N24" s="1">
-        <v>190842.6</v>
+        <v>217270.26</v>
       </c>
       <c r="O24" s="1">
         <v>0.06</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>80</v>
       </c>
       <c r="B25" t="s">
         <v>81</v>
       </c>
       <c r="C25" s="1">
-        <v>91219.0</v>
+        <v>95621.0</v>
       </c>
       <c r="D25" s="1">
-        <v>18.315</v>
+        <v>19.705</v>
       </c>
       <c r="E25" s="1">
-        <v>8.6723271468</v>
+        <v>9.1132440573</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>791081.01</v>
+        <v>871417.51</v>
       </c>
       <c r="I25" s="1">
-        <v>879594.98</v>
+        <v>1012794.3</v>
       </c>
       <c r="J25" s="1">
-        <v>111.18898935521</v>
+        <v>116.22377200109</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>1670675.99</v>
+        <v>1884211.81</v>
       </c>
       <c r="N25" s="1">
-        <v>1670675.99</v>
+        <v>1884211.81</v>
       </c>
       <c r="O25" s="1">
-        <v>0.49</v>
+        <v>0.54</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>82</v>
       </c>
       <c r="B26" t="s">
         <v>83</v>
       </c>
       <c r="C26" s="1">
-        <v>75255.0</v>
+        <v>78886.0</v>
       </c>
       <c r="D26" s="1">
-        <v>3.059</v>
+        <v>3.267</v>
       </c>
       <c r="E26" s="1">
-        <v>3.2079997342</v>
+        <v>3.2004050148</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>241418.02</v>
+        <v>252467.15</v>
       </c>
       <c r="I26" s="1">
-        <v>-11212.97</v>
+        <v>5253.41</v>
       </c>
       <c r="J26" s="1">
-        <v>-4.6446284332876</v>
+        <v>2.0808291296511</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>230205.05</v>
+        <v>257720.56</v>
       </c>
       <c r="N26" s="1">
-        <v>230205.05</v>
+        <v>257720.56</v>
       </c>
       <c r="O26" s="1">
         <v>0.07</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>84</v>
       </c>
       <c r="B27" t="s">
         <v>85</v>
       </c>
       <c r="C27" s="1">
-        <v>203166.0</v>
+        <v>212974.0</v>
       </c>
       <c r="D27" s="1">
-        <v>9.678</v>
+        <v>10.516</v>
       </c>
       <c r="E27" s="1">
-        <v>7.707072837</v>
+        <v>7.7891812146</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>1565815.16</v>
+        <v>1658893.08</v>
       </c>
       <c r="I27" s="1">
-        <v>400425.39</v>
+        <v>580741.5</v>
       </c>
       <c r="J27" s="1">
-        <v>25.572966735103</v>
+        <v>35.007771567773</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>1966240.55</v>
+        <v>2239634.58</v>
       </c>
       <c r="N27" s="1">
-        <v>1966240.55</v>
+        <v>2239634.58</v>
       </c>
       <c r="O27" s="1">
-        <v>0.57</v>
+        <v>0.64</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>86</v>
       </c>
       <c r="B28" t="s">
         <v>87</v>
       </c>
       <c r="C28" s="1">
-        <v>13082.0</v>
+        <v>13713.0</v>
       </c>
       <c r="D28" s="1">
-        <v>15.805</v>
+        <v>16.425</v>
       </c>
       <c r="E28" s="1">
-        <v>16.535</v>
+        <v>16.484384161</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>216310.87</v>
+        <v>226050.36</v>
       </c>
       <c r="I28" s="1">
-        <v>-9549.86</v>
+        <v>-814.33</v>
       </c>
       <c r="J28" s="1">
-        <v>-4.4148775325068</v>
+        <v>-0.36024273529137</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>206761.01</v>
+        <v>225236.03</v>
       </c>
       <c r="N28" s="1">
-        <v>206761.01</v>
+        <v>225236.03</v>
       </c>
       <c r="O28" s="1">
         <v>0.06</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>88</v>
       </c>
       <c r="B29" t="s">
         <v>89</v>
       </c>
       <c r="C29" s="1">
         <v>9219.0</v>
       </c>
       <c r="D29" s="1">
-        <v>13.395</v>
+        <v>14.495</v>
       </c>
       <c r="E29" s="1">
         <v>14.1750005424</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
         <v>130679.33</v>
       </c>
       <c r="I29" s="1">
-        <v>-7190.82</v>
+        <v>2950.08</v>
       </c>
       <c r="J29" s="1">
-        <v>-5.5026452921055</v>
+        <v>2.2574955044535</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>123488.51</v>
+        <v>133629.41</v>
       </c>
       <c r="N29" s="1">
-        <v>123488.51</v>
+        <v>133629.41</v>
       </c>
       <c r="O29" s="1">
         <v>0.04</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>90</v>
       </c>
       <c r="B30" t="s">
         <v>91</v>
       </c>
       <c r="C30" s="1">
-        <v>1912.0</v>
+        <v>2004.0</v>
       </c>
       <c r="D30" s="1">
-        <v>128.3</v>
+        <v>140.9</v>
       </c>
       <c r="E30" s="1">
-        <v>132.0</v>
+        <v>131.8852295409</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>252384.0</v>
+        <v>264298.0</v>
       </c>
       <c r="I30" s="1">
-        <v>-7074.4</v>
+        <v>18065.6</v>
       </c>
       <c r="J30" s="1">
-        <v>-2.8030303030303</v>
+        <v>6.8353146826688</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>245309.6</v>
+        <v>282363.6</v>
       </c>
       <c r="N30" s="1">
-        <v>245309.6</v>
+        <v>282363.6</v>
       </c>
       <c r="O30" s="1">
-        <v>0.07</v>
+        <v>0.08</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>92</v>
       </c>
       <c r="B31" t="s">
         <v>93</v>
       </c>
       <c r="C31" s="1">
-        <v>1091.0</v>
+        <v>1144.0</v>
       </c>
       <c r="D31" s="1">
-        <v>192.4</v>
+        <v>211.5</v>
       </c>
       <c r="E31" s="1">
-        <v>189.4</v>
+        <v>188.9158653846</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>206635.4</v>
+        <v>216119.75</v>
       </c>
       <c r="I31" s="1">
-        <v>3273.0</v>
+        <v>25836.25</v>
       </c>
       <c r="J31" s="1">
-        <v>1.583949313622</v>
+        <v>11.954599244169</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>209908.4</v>
+        <v>241956.0</v>
       </c>
       <c r="N31" s="1">
-        <v>209908.4</v>
+        <v>241956.0</v>
       </c>
       <c r="O31" s="1">
-        <v>0.06</v>
+        <v>0.07</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>94</v>
       </c>
       <c r="B32" t="s">
         <v>95</v>
       </c>
       <c r="C32" s="1">
         <v>3150.0</v>
       </c>
       <c r="D32" s="1">
-        <v>30.44</v>
+        <v>29.78</v>
       </c>
       <c r="E32" s="1">
         <v>34.2</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
         <v>107730.0</v>
       </c>
       <c r="I32" s="1">
-        <v>-11844.0</v>
+        <v>-13923.0</v>
       </c>
       <c r="J32" s="1">
-        <v>-10.994152046784</v>
+        <v>-12.923976608187</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>95886.0</v>
+        <v>93807.0</v>
       </c>
       <c r="N32" s="1">
-        <v>95886.0</v>
+        <v>93807.0</v>
       </c>
       <c r="O32" s="1">
         <v>0.03</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>96</v>
       </c>
       <c r="B33" t="s">
         <v>97</v>
       </c>
       <c r="C33" s="1">
-        <v>15256.0</v>
+        <v>15992.0</v>
       </c>
       <c r="D33" s="1">
-        <v>79.02</v>
+        <v>83.84</v>
       </c>
       <c r="E33" s="1">
-        <v>78.0265908495</v>
+        <v>78.0253670585</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>1190373.67</v>
+        <v>1247781.67</v>
       </c>
       <c r="I33" s="1">
-        <v>15155.45</v>
+        <v>92987.61</v>
       </c>
       <c r="J33" s="1">
-        <v>1.2731674416152</v>
+        <v>7.4522340114196</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>1205529.12</v>
+        <v>1340769.28</v>
       </c>
       <c r="N33" s="1">
-        <v>1205529.12</v>
+        <v>1340769.28</v>
       </c>
       <c r="O33" s="1">
-        <v>0.35</v>
+        <v>0.39</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>98</v>
       </c>
       <c r="B34" t="s">
         <v>99</v>
       </c>
       <c r="C34" s="1">
-        <v>17114.0</v>
+        <v>17939.0</v>
       </c>
       <c r="D34" s="1">
-        <v>87.3</v>
+        <v>90.33</v>
       </c>
       <c r="E34" s="1">
-        <v>75.8245319621</v>
+        <v>76.0620876303</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>1297661.04</v>
+        <v>1364477.79</v>
       </c>
       <c r="I34" s="1">
-        <v>196391.16</v>
+        <v>255952.08</v>
       </c>
       <c r="J34" s="1">
-        <v>15.134241835603</v>
+        <v>18.758244500264</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>1494052.2</v>
+        <v>1620429.87</v>
       </c>
       <c r="N34" s="1">
-        <v>1494052.2</v>
+        <v>1620429.87</v>
       </c>
       <c r="O34" s="1">
-        <v>0.43</v>
+        <v>0.47</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>100</v>
       </c>
       <c r="B35" t="s">
         <v>101</v>
       </c>
       <c r="C35" s="1">
         <v>637047.0</v>
       </c>
       <c r="D35" s="1">
-        <v>11.1</v>
+        <v>11.188</v>
       </c>
       <c r="E35" s="1">
         <v>11.2004103151</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
         <v>7135187.79</v>
       </c>
       <c r="I35" s="1">
-        <v>-63966.09</v>
+        <v>-7905.95</v>
       </c>
       <c r="J35" s="1">
-        <v>-0.89648782740727</v>
+        <v>-0.11080226943824</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>7071221.7</v>
+        <v>7127281.84</v>
       </c>
       <c r="N35" s="1">
-        <v>7071221.7</v>
+        <v>7127281.84</v>
       </c>
       <c r="O35" s="1">
         <v>2.05</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>102</v>
       </c>
       <c r="B36" t="s">
         <v>103</v>
       </c>
       <c r="C36" s="1">
         <v>1435391.0</v>
       </c>
       <c r="D36" s="1">
-        <v>10.648</v>
+        <v>10.616</v>
       </c>
       <c r="E36" s="1">
         <v>10.7477305487</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
         <v>15427195.7</v>
       </c>
       <c r="I36" s="1">
-        <v>-143152.33</v>
+        <v>-189084.84</v>
       </c>
       <c r="J36" s="1">
-        <v>-0.92792191648933</v>
+        <v>-1.2256591779671</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>15284043.37</v>
+        <v>15238110.86</v>
       </c>
       <c r="N36" s="1">
-        <v>15284043.37</v>
+        <v>15238110.86</v>
       </c>
       <c r="O36" s="1">
-        <v>4.44</v>
+        <v>4.38</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>104</v>
       </c>
       <c r="B37" t="s">
         <v>105</v>
       </c>
       <c r="C37" s="1">
-        <v>3958.0</v>
+        <v>4149.0</v>
       </c>
       <c r="D37" s="1">
-        <v>50.78</v>
+        <v>52.54</v>
       </c>
       <c r="E37" s="1">
-        <v>52.68</v>
+        <v>52.5294649313</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>208507.44</v>
+        <v>217944.75</v>
       </c>
       <c r="I37" s="1">
-        <v>-7520.2</v>
+        <v>43.71</v>
       </c>
       <c r="J37" s="1">
-        <v>-3.6066818526955</v>
+        <v>0.020055541599419</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>200987.24</v>
+        <v>217988.46</v>
       </c>
       <c r="N37" s="1">
-        <v>200987.24</v>
+        <v>217988.46</v>
       </c>
       <c r="O37" s="1">
         <v>0.06</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>106</v>
       </c>
       <c r="B38" t="s">
         <v>107</v>
       </c>
       <c r="C38" s="1">
-        <v>21022.0</v>
+        <v>22036.0</v>
       </c>
       <c r="D38" s="1">
-        <v>11.165</v>
+        <v>12.28</v>
       </c>
       <c r="E38" s="1">
-        <v>12.01</v>
+        <v>11.9697363405</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>252474.22</v>
+        <v>263765.11</v>
       </c>
       <c r="I38" s="1">
-        <v>-17763.59</v>
+        <v>6836.97</v>
       </c>
       <c r="J38" s="1">
-        <v>-7.0358034970858</v>
+        <v>2.5920676165244</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>234710.63</v>
+        <v>270602.08</v>
       </c>
       <c r="N38" s="1">
-        <v>234710.63</v>
+        <v>270602.08</v>
       </c>
       <c r="O38" s="1">
-        <v>0.07</v>
+        <v>0.08</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>108</v>
       </c>
       <c r="B39" t="s">
         <v>109</v>
       </c>
       <c r="C39" s="1">
-        <v>23263.0</v>
+        <v>24385.0</v>
       </c>
       <c r="D39" s="1">
-        <v>27.32</v>
+        <v>27.21</v>
       </c>
       <c r="E39" s="1">
-        <v>25.2120208056</v>
+        <v>25.2344736518</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>586507.24</v>
+        <v>615342.64</v>
       </c>
       <c r="I39" s="1">
-        <v>49037.92</v>
+        <v>48173.21</v>
       </c>
       <c r="J39" s="1">
-        <v>8.3610084676875</v>
+        <v>7.828680619305</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>635545.16</v>
+        <v>663515.85</v>
       </c>
       <c r="N39" s="1">
-        <v>635545.16</v>
+        <v>663515.85</v>
       </c>
       <c r="O39" s="1">
-        <v>0.18</v>
+        <v>0.19</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>110</v>
       </c>
       <c r="B40" t="s">
         <v>111</v>
       </c>
       <c r="C40" s="1">
-        <v>79737.0</v>
+        <v>83584.0</v>
       </c>
       <c r="D40" s="1">
-        <v>10.27</v>
+        <v>10.655</v>
       </c>
       <c r="E40" s="1">
-        <v>10.5673277149</v>
+        <v>10.5488104183</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>842607.01</v>
+        <v>881711.77</v>
       </c>
       <c r="I40" s="1">
-        <v>-23708.02</v>
+        <v>8875.75</v>
       </c>
       <c r="J40" s="1">
-        <v>-2.8136509331913</v>
+        <v>1.0066498261671</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>818898.99</v>
+        <v>890587.52</v>
       </c>
       <c r="N40" s="1">
-        <v>818898.99</v>
+        <v>890587.52</v>
       </c>
       <c r="O40" s="1">
-        <v>0.24</v>
+        <v>0.26</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>112</v>
       </c>
       <c r="B41" t="s">
         <v>113</v>
       </c>
       <c r="C41" s="1">
         <v>9530.0</v>
       </c>
       <c r="D41" s="1">
-        <v>15.69</v>
+        <v>16.36</v>
       </c>
       <c r="E41" s="1">
         <v>16.045</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
         <v>152908.85</v>
       </c>
       <c r="I41" s="1">
-        <v>-3383.15</v>
+        <v>3001.95</v>
       </c>
       <c r="J41" s="1">
-        <v>-2.2125272670614</v>
+        <v>1.9632284200686</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>149525.7</v>
+        <v>155910.8</v>
       </c>
       <c r="N41" s="1">
-        <v>149525.7</v>
+        <v>155910.8</v>
       </c>
       <c r="O41" s="1">
         <v>0.04</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>114</v>
       </c>
       <c r="B42" t="s">
         <v>115</v>
       </c>
       <c r="C42" s="1">
         <v>1124.0</v>
       </c>
       <c r="D42" s="1">
-        <v>86.25</v>
+        <v>86.45</v>
       </c>
       <c r="E42" s="1">
         <v>92.7</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
         <v>104194.8</v>
       </c>
       <c r="I42" s="1">
-        <v>-7249.8</v>
+        <v>-7025.0</v>
       </c>
       <c r="J42" s="1">
-        <v>-6.957928802589</v>
+        <v>-6.7421790722762</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>96945.0</v>
+        <v>97169.8</v>
       </c>
       <c r="N42" s="1">
-        <v>96945.0</v>
+        <v>97169.8</v>
       </c>
       <c r="O42" s="1">
         <v>0.03</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>116</v>
       </c>
       <c r="B43" t="s">
         <v>117</v>
       </c>
       <c r="C43" s="1">
-        <v>7214.0</v>
+        <v>7562.0</v>
       </c>
       <c r="D43" s="1">
-        <v>32.88</v>
+        <v>34.56</v>
       </c>
       <c r="E43" s="1">
-        <v>34.65</v>
+        <v>34.4723644538</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>249965.1</v>
+        <v>260680.02</v>
       </c>
       <c r="I43" s="1">
-        <v>-12768.78</v>
+        <v>662.7</v>
       </c>
       <c r="J43" s="1">
-        <v>-5.1082251082251</v>
+        <v>0.25421971350163</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>237196.32</v>
+        <v>261342.72</v>
       </c>
       <c r="N43" s="1">
-        <v>237196.32</v>
+        <v>261342.72</v>
       </c>
       <c r="O43" s="1">
-        <v>0.07</v>
+        <v>0.08</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>118</v>
       </c>
       <c r="B44" t="s">
         <v>119</v>
       </c>
       <c r="C44" s="1">
-        <v>8294.0</v>
+        <v>8694.0</v>
       </c>
       <c r="D44" s="1">
-        <v>71.52</v>
+        <v>76.0</v>
       </c>
       <c r="E44" s="1">
-        <v>67.565382204</v>
+        <v>67.6801564297</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>560387.28</v>
+        <v>588411.28</v>
       </c>
       <c r="I44" s="1">
-        <v>32799.6</v>
+        <v>72332.72</v>
       </c>
       <c r="J44" s="1">
-        <v>5.853023644648</v>
+        <v>12.292884663938</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>593186.88</v>
+        <v>660744.0</v>
       </c>
       <c r="N44" s="1">
-        <v>593186.88</v>
+        <v>660744.0</v>
       </c>
       <c r="O44" s="1">
-        <v>0.17</v>
+        <v>0.19</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>120</v>
       </c>
       <c r="B45" t="s">
         <v>121</v>
       </c>
       <c r="C45" s="1">
         <v>1670.0</v>
       </c>
       <c r="D45" s="1">
-        <v>55.8</v>
+        <v>56.7</v>
       </c>
       <c r="E45" s="1">
         <v>62.15</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
         <v>103790.5</v>
       </c>
       <c r="I45" s="1">
-        <v>-10604.5</v>
+        <v>-9101.5</v>
       </c>
       <c r="J45" s="1">
-        <v>-10.217216411907</v>
+        <v>-8.7691069991955</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>93186.0</v>
+        <v>94689.0</v>
       </c>
       <c r="N45" s="1">
-        <v>93186.0</v>
+        <v>94689.0</v>
       </c>
       <c r="O45" s="1">
         <v>0.03</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>122</v>
       </c>
       <c r="B46" t="s">
         <v>123</v>
       </c>
       <c r="C46" s="1">
-        <v>31492.0</v>
+        <v>33011.0</v>
       </c>
       <c r="D46" s="1">
-        <v>16.64</v>
+        <v>17.175</v>
       </c>
       <c r="E46" s="1">
-        <v>18.785</v>
+        <v>18.6536272758</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>591577.22</v>
+        <v>615774.89</v>
       </c>
       <c r="I46" s="1">
-        <v>-67550.34</v>
+        <v>-48810.96</v>
       </c>
       <c r="J46" s="1">
-        <v>-11.418685121107</v>
+        <v>-7.9267538824131</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>524026.88</v>
+        <v>566963.93</v>
       </c>
       <c r="N46" s="1">
-        <v>524026.88</v>
+        <v>566963.93</v>
       </c>
       <c r="O46" s="1">
-        <v>0.15</v>
+        <v>0.16</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>124</v>
       </c>
       <c r="B47" t="s">
         <v>125</v>
       </c>
       <c r="C47" s="1">
-        <v>9529.0</v>
+        <v>9989.0</v>
       </c>
       <c r="D47" s="1">
-        <v>70.78</v>
+        <v>69.18</v>
       </c>
       <c r="E47" s="1">
-        <v>57.2562850247</v>
+        <v>57.7989328261</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>545595.14</v>
+        <v>577353.54</v>
       </c>
       <c r="I47" s="1">
-        <v>128867.48</v>
+        <v>113685.48</v>
       </c>
       <c r="J47" s="1">
-        <v>23.619616553036</v>
+        <v>19.690791191823</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>674462.62</v>
+        <v>691039.02</v>
       </c>
       <c r="N47" s="1">
-        <v>674462.62</v>
+        <v>691039.02</v>
       </c>
       <c r="O47" s="1">
         <v>0.2</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>126</v>
       </c>
       <c r="B48" t="s">
         <v>127</v>
       </c>
       <c r="C48" s="1">
-        <v>18783.0</v>
+        <v>19689.0</v>
       </c>
       <c r="D48" s="1">
-        <v>17.935</v>
+        <v>16.815</v>
       </c>
       <c r="E48" s="1">
-        <v>30.1904589256</v>
+        <v>29.5959170095</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>567067.39</v>
+        <v>582714.01</v>
       </c>
       <c r="I48" s="1">
-        <v>-230194.28</v>
+        <v>-251643.47</v>
       </c>
       <c r="J48" s="1">
-        <v>-40.593813726443</v>
+        <v>-43.18472967554</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>336873.11</v>
+        <v>331070.54</v>
       </c>
       <c r="N48" s="1">
-        <v>336873.11</v>
+        <v>331070.54</v>
       </c>
       <c r="O48" s="1">
         <v>0.1</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>128</v>
       </c>
       <c r="B49" t="s">
         <v>129</v>
       </c>
       <c r="C49" s="1">
-        <v>24618.0</v>
+        <v>25805.0</v>
       </c>
       <c r="D49" s="1">
-        <v>25.785</v>
+        <v>27.71</v>
       </c>
       <c r="E49" s="1">
-        <v>30.295</v>
+        <v>30.0567262158</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>745802.31</v>
+        <v>775613.82</v>
       </c>
       <c r="I49" s="1">
-        <v>-111027.18</v>
+        <v>-60557.27</v>
       </c>
       <c r="J49" s="1">
-        <v>-14.886945040436</v>
+        <v>-7.8076574241547</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>634775.13</v>
+        <v>715056.55</v>
       </c>
       <c r="N49" s="1">
-        <v>634775.13</v>
+        <v>715056.55</v>
       </c>
       <c r="O49" s="1">
-        <v>0.18</v>
+        <v>0.21</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>130</v>
       </c>
       <c r="B50" t="s">
         <v>131</v>
       </c>
       <c r="C50" s="1">
-        <v>3829.0</v>
+        <v>4014.0</v>
       </c>
       <c r="D50" s="1">
-        <v>248.9</v>
+        <v>252.5</v>
       </c>
       <c r="E50" s="1">
-        <v>221.8383128754</v>
+        <v>223.1869456901</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>849418.9</v>
+        <v>895872.4</v>
       </c>
       <c r="I50" s="1">
-        <v>103619.2</v>
+        <v>117662.6</v>
       </c>
       <c r="J50" s="1">
-        <v>12.198833814505</v>
+        <v>13.133857009101</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>953038.1</v>
+        <v>1013535.0</v>
       </c>
       <c r="N50" s="1">
-        <v>953038.1</v>
+        <v>1013535.0</v>
       </c>
       <c r="O50" s="1">
-        <v>0.28</v>
+        <v>0.29</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>132</v>
       </c>
       <c r="B51" t="s">
         <v>133</v>
       </c>
       <c r="C51" s="1">
-        <v>13062.0</v>
+        <v>13692.0</v>
       </c>
       <c r="D51" s="1">
-        <v>45.36</v>
+        <v>49.14</v>
       </c>
       <c r="E51" s="1">
-        <v>50.1</v>
+        <v>49.8538343558</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>654406.2</v>
+        <v>682598.7</v>
       </c>
       <c r="I51" s="1">
-        <v>-61913.88</v>
+        <v>-9773.82</v>
       </c>
       <c r="J51" s="1">
-        <v>-9.4610778443114</v>
+        <v>-1.4318544702766</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>592492.32</v>
+        <v>672824.88</v>
       </c>
       <c r="N51" s="1">
-        <v>592492.32</v>
+        <v>672824.88</v>
       </c>
       <c r="O51" s="1">
-        <v>0.17</v>
+        <v>0.19</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>134</v>
       </c>
       <c r="B52" t="s">
         <v>135</v>
       </c>
       <c r="C52" s="1">
-        <v>15088.0</v>
+        <v>15816.0</v>
       </c>
       <c r="D52" s="1">
-        <v>32.54</v>
+        <v>30.99</v>
       </c>
       <c r="E52" s="1">
-        <v>31.8001451485</v>
+        <v>30.807042868</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>479800.59</v>
+        <v>487244.19</v>
       </c>
       <c r="I52" s="1">
-        <v>11162.93</v>
+        <v>2893.65</v>
       </c>
       <c r="J52" s="1">
-        <v>2.3265769639841</v>
+        <v>0.59388086289957</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>490963.52</v>
+        <v>490137.84</v>
       </c>
       <c r="N52" s="1">
-        <v>490963.52</v>
+        <v>490137.84</v>
       </c>
       <c r="O52" s="1">
         <v>0.14</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>136</v>
       </c>
       <c r="B53" t="s">
         <v>137</v>
       </c>
       <c r="C53" s="1">
-        <v>76500.0</v>
+        <v>80191.0</v>
       </c>
       <c r="D53" s="1">
-        <v>19.78</v>
+        <v>19.59</v>
       </c>
       <c r="E53" s="1">
-        <v>19.1427304575</v>
+        <v>19.1343198115</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>1464418.88</v>
+        <v>1534400.24</v>
       </c>
       <c r="I53" s="1">
-        <v>48751.12</v>
+        <v>36541.45</v>
       </c>
       <c r="J53" s="1">
-        <v>3.329042029286</v>
+        <v>2.3814809882981</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>1513170.0</v>
+        <v>1570941.69</v>
       </c>
       <c r="N53" s="1">
-        <v>1513170.0</v>
+        <v>1570941.69</v>
       </c>
       <c r="O53" s="1">
-        <v>0.44</v>
+        <v>0.45</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>138</v>
       </c>
       <c r="B54" t="s">
         <v>139</v>
       </c>
       <c r="C54" s="1">
-        <v>153886.0</v>
+        <v>161316.0</v>
       </c>
       <c r="D54" s="1">
-        <v>4.358</v>
+        <v>4.735</v>
       </c>
       <c r="E54" s="1">
-        <v>4.515999961</v>
+        <v>4.5164144908</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>694949.17</v>
+        <v>728569.92</v>
       </c>
       <c r="I54" s="1">
-        <v>-24313.98</v>
+        <v>35261.34</v>
       </c>
       <c r="J54" s="1">
-        <v>-3.4986702696544</v>
+        <v>4.8398017859425</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>670635.19</v>
+        <v>763831.26</v>
       </c>
       <c r="N54" s="1">
-        <v>670635.19</v>
+        <v>763831.26</v>
       </c>
       <c r="O54" s="1">
-        <v>0.19</v>
+        <v>0.22</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>140</v>
       </c>
       <c r="B55" t="s">
         <v>141</v>
       </c>
       <c r="C55" s="1">
-        <v>2093.0</v>
+        <v>2194.0</v>
       </c>
       <c r="D55" s="1">
-        <v>135.35</v>
+        <v>141.5</v>
       </c>
       <c r="E55" s="1">
-        <v>146.2</v>
+        <v>145.5071786691</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>305996.6</v>
+        <v>319242.75</v>
       </c>
       <c r="I55" s="1">
-        <v>-22709.05</v>
+        <v>-8791.75</v>
       </c>
       <c r="J55" s="1">
-        <v>-7.421340629275</v>
+        <v>-2.7539388130192</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>283287.55</v>
+        <v>310451.0</v>
       </c>
       <c r="N55" s="1">
-        <v>283287.55</v>
+        <v>310451.0</v>
       </c>
       <c r="O55" s="1">
-        <v>0.08</v>
+        <v>0.09</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>142</v>
       </c>
       <c r="B56" t="s">
         <v>143</v>
       </c>
       <c r="C56" s="1">
-        <v>15994.0</v>
+        <v>16765.0</v>
       </c>
       <c r="D56" s="1">
-        <v>43.4</v>
+        <v>41.82</v>
       </c>
       <c r="E56" s="1">
-        <v>43.44</v>
+        <v>43.3700972264</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>694779.36</v>
+        <v>727099.68</v>
       </c>
       <c r="I56" s="1">
-        <v>-639.76</v>
+        <v>-25987.38</v>
       </c>
       <c r="J56" s="1">
-        <v>-0.092081031307551</v>
+        <v>-3.5741151749647</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>694139.6</v>
+        <v>701112.3</v>
       </c>
       <c r="N56" s="1">
-        <v>694139.6</v>
+        <v>701112.3</v>
       </c>
       <c r="O56" s="1">
         <v>0.2</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>144</v>
       </c>
       <c r="B57" t="s">
         <v>145</v>
       </c>
       <c r="C57" s="1">
-        <v>206223.0</v>
+        <v>216178.0</v>
       </c>
       <c r="D57" s="1">
-        <v>9.584</v>
+        <v>9.866</v>
       </c>
       <c r="E57" s="1">
-        <v>6.0097493005</v>
+        <v>6.1647191666</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>1239348.53</v>
+        <v>1332676.66</v>
       </c>
       <c r="I57" s="1">
-        <v>737092.7</v>
+        <v>800135.49</v>
       </c>
       <c r="J57" s="1">
-        <v>59.474206178306</v>
+        <v>60.039731618021</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>1976441.23</v>
+        <v>2132812.15</v>
       </c>
       <c r="N57" s="1">
-        <v>1976441.23</v>
+        <v>2132812.15</v>
       </c>
       <c r="O57" s="1">
-        <v>0.57</v>
+        <v>0.61</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
         <v>146</v>
       </c>
       <c r="B58" t="s">
         <v>147</v>
       </c>
       <c r="C58" s="1">
-        <v>52429.0</v>
+        <v>54958.0</v>
       </c>
       <c r="D58" s="1">
-        <v>27.68</v>
+        <v>29.13</v>
       </c>
       <c r="E58" s="1">
-        <v>15.1233450953</v>
+        <v>15.7025446705</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>792901.86</v>
+        <v>862980.45</v>
       </c>
       <c r="I58" s="1">
-        <v>658332.86</v>
+        <v>737946.09</v>
       </c>
       <c r="J58" s="1">
-        <v>83.028290537747</v>
+        <v>85.511333425919</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>1451234.72</v>
+        <v>1600926.54</v>
       </c>
       <c r="N58" s="1">
-        <v>1451234.72</v>
+        <v>1600926.54</v>
       </c>
       <c r="O58" s="1">
-        <v>0.42</v>
+        <v>0.46</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
         <v>148</v>
       </c>
       <c r="B59" t="s">
         <v>149</v>
       </c>
       <c r="C59" s="1">
-        <v>4312.0</v>
+        <v>4520.0</v>
       </c>
       <c r="D59" s="1">
-        <v>93.95</v>
+        <v>103.8</v>
       </c>
       <c r="E59" s="1">
-        <v>104.5897008349</v>
+        <v>104.0333606195</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>450990.79</v>
+        <v>470230.79</v>
       </c>
       <c r="I59" s="1">
-        <v>-45878.39</v>
+        <v>-1054.79</v>
       </c>
       <c r="J59" s="1">
-        <v>-10.172799759392</v>
+        <v>-0.22431325690094</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>405112.4</v>
+        <v>469176.0</v>
       </c>
       <c r="N59" s="1">
-        <v>405112.4</v>
+        <v>469176.0</v>
       </c>
       <c r="O59" s="1">
-        <v>0.12</v>
+        <v>0.13</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
         <v>150</v>
       </c>
       <c r="B60" t="s">
         <v>151</v>
       </c>
       <c r="C60" s="1">
-        <v>4045.0</v>
+        <v>4240.0</v>
       </c>
       <c r="D60" s="1">
-        <v>203.1</v>
+        <v>199.25</v>
       </c>
       <c r="E60" s="1">
-        <v>192.1312855377</v>
+        <v>192.4195872642</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>777171.05</v>
+        <v>815859.05</v>
       </c>
       <c r="I60" s="1">
-        <v>44368.45</v>
+        <v>28960.95</v>
       </c>
       <c r="J60" s="1">
-        <v>5.7089684439481</v>
+        <v>3.5497491876814</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60">
         <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>821539.5</v>
+        <v>844820.0</v>
       </c>
       <c r="N60" s="1">
-        <v>821539.5</v>
+        <v>844820.0</v>
       </c>
       <c r="O60" s="1">
         <v>0.24</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
         <v>152</v>
       </c>
       <c r="B61" t="s">
         <v>153</v>
       </c>
       <c r="C61" s="1">
         <v>1674.0</v>
       </c>
       <c r="D61" s="1">
-        <v>62.5</v>
+        <v>64.16</v>
       </c>
       <c r="E61" s="1">
         <v>68.16</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
         <v>114099.84</v>
       </c>
       <c r="I61" s="1">
-        <v>-9474.84</v>
+        <v>-6696.0</v>
       </c>
       <c r="J61" s="1">
-        <v>-8.3039906103286</v>
+        <v>-5.868544600939</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61" s="1">
-        <v>104625.0</v>
+        <v>107403.84</v>
       </c>
       <c r="N61" s="1">
-        <v>104625.0</v>
+        <v>107403.84</v>
       </c>
       <c r="O61" s="1">
         <v>0.03</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
         <v>154</v>
       </c>
       <c r="B62" t="s">
         <v>155</v>
       </c>
       <c r="C62" s="1">
         <v>4056.0</v>
       </c>
       <c r="D62" s="1">
-        <v>25.38</v>
+        <v>25.45</v>
       </c>
       <c r="E62" s="1">
         <v>25.66</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
         <v>104076.96</v>
       </c>
       <c r="I62" s="1">
-        <v>-1135.68</v>
+        <v>-851.76</v>
       </c>
       <c r="J62" s="1">
-        <v>-1.091192517537</v>
+        <v>-0.81839438815277</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>102941.28</v>
+        <v>103225.2</v>
       </c>
       <c r="N62" s="1">
-        <v>102941.28</v>
+        <v>103225.2</v>
       </c>
       <c r="O62" s="1">
         <v>0.03</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
         <v>156</v>
       </c>
       <c r="B63" t="s">
         <v>157</v>
       </c>
       <c r="C63" s="1">
         <v>642.0</v>
       </c>
       <c r="D63" s="1">
-        <v>290.0</v>
+        <v>301.65</v>
       </c>
       <c r="E63" s="1">
         <v>321.4</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
         <v>206338.8</v>
       </c>
       <c r="I63" s="1">
-        <v>-20158.8</v>
+        <v>-12679.5</v>
       </c>
       <c r="J63" s="1">
-        <v>-9.769757311761</v>
+        <v>-6.144990665837</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>186180.0</v>
+        <v>193659.3</v>
       </c>
       <c r="N63" s="1">
-        <v>186180.0</v>
+        <v>193659.3</v>
       </c>
       <c r="O63" s="1">
-        <v>0.05</v>
+        <v>0.06</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
         <v>158</v>
       </c>
       <c r="B64" t="s">
         <v>159</v>
       </c>
       <c r="C64" s="1">
-        <v>7032.0</v>
+        <v>7371.0</v>
       </c>
       <c r="D64" s="1">
-        <v>56.22</v>
+        <v>60.84</v>
       </c>
       <c r="E64" s="1">
-        <v>63.16</v>
+        <v>62.804029304</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
-        <v>444141.12</v>
+        <v>462928.5</v>
       </c>
       <c r="I64" s="1">
-        <v>-48802.08</v>
+        <v>-14476.86</v>
       </c>
       <c r="J64" s="1">
-        <v>-10.987967067764</v>
+        <v>-3.12723455134</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>395339.04</v>
+        <v>448451.64</v>
       </c>
       <c r="N64" s="1">
-        <v>395339.04</v>
+        <v>448451.64</v>
       </c>
       <c r="O64" s="1">
-        <v>0.11</v>
+        <v>0.13</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
         <v>160</v>
       </c>
       <c r="B65" t="s">
         <v>161</v>
       </c>
       <c r="C65" s="1">
         <v>1195.0</v>
       </c>
       <c r="D65" s="1">
-        <v>77.05</v>
+        <v>79.7</v>
       </c>
       <c r="E65" s="1">
         <v>83.25</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
         <v>99483.75</v>
       </c>
       <c r="I65" s="1">
-        <v>-7409.0</v>
+        <v>-4242.25</v>
       </c>
       <c r="J65" s="1">
-        <v>-7.4474474474474</v>
+        <v>-4.2642642642643</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
         <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>92074.75</v>
+        <v>95241.5</v>
       </c>
       <c r="N65" s="1">
-        <v>92074.75</v>
+        <v>95241.5</v>
       </c>
       <c r="O65" s="1">
         <v>0.03</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
         <v>162</v>
       </c>
       <c r="B66" t="s">
         <v>163</v>
       </c>
       <c r="C66" s="1">
         <v>3219.0</v>
       </c>
       <c r="D66" s="1">
-        <v>39.37</v>
+        <v>40.34</v>
       </c>
       <c r="E66" s="1">
         <v>39.45</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
         <v>126989.55</v>
       </c>
       <c r="I66" s="1">
-        <v>-257.52</v>
+        <v>2864.91</v>
       </c>
       <c r="J66" s="1">
-        <v>-0.20278833967047</v>
+        <v>2.256020278834</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66">
         <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>126732.03</v>
+        <v>129854.46</v>
       </c>
       <c r="N66" s="1">
-        <v>126732.03</v>
+        <v>129854.46</v>
       </c>
       <c r="O66" s="1">
         <v>0.04</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
         <v>164</v>
       </c>
       <c r="B67" t="s">
         <v>165</v>
       </c>
       <c r="C67" s="1">
         <v>2770.0</v>
       </c>
       <c r="D67" s="1">
-        <v>34.58</v>
+        <v>38.3</v>
       </c>
       <c r="E67" s="1">
         <v>36.76</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
         <v>101825.2</v>
       </c>
       <c r="I67" s="1">
-        <v>-6038.6</v>
+        <v>4265.8</v>
       </c>
       <c r="J67" s="1">
-        <v>-5.930359085963</v>
+        <v>4.1893362350381</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67">
         <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>95786.6</v>
+        <v>106091.0</v>
       </c>
       <c r="N67" s="1">
-        <v>95786.6</v>
+        <v>106091.0</v>
       </c>
       <c r="O67" s="1">
         <v>0.03</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
         <v>166</v>
       </c>
       <c r="B68" t="s">
         <v>167</v>
       </c>
       <c r="C68" s="1">
-        <v>5249.0</v>
+        <v>5502.0</v>
       </c>
       <c r="D68" s="1">
-        <v>204.4</v>
+        <v>199.9</v>
       </c>
       <c r="E68" s="1">
-        <v>146.9038864546</v>
+        <v>149.4925663395</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
-        <v>771098.5</v>
+        <v>822508.1</v>
       </c>
       <c r="I68" s="1">
-        <v>301797.1</v>
+        <v>277341.7</v>
       </c>
       <c r="J68" s="1">
-        <v>39.138592540382</v>
+        <v>33.719023557336</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68">
         <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>1072895.6</v>
+        <v>1099849.8</v>
       </c>
       <c r="N68" s="1">
-        <v>1072895.6</v>
+        <v>1099849.8</v>
       </c>
       <c r="O68" s="1">
-        <v>0.31</v>
+        <v>0.32</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
         <v>168</v>
       </c>
       <c r="B69" t="s">
         <v>169</v>
       </c>
       <c r="C69" s="1">
         <v>2162.0</v>
       </c>
       <c r="D69" s="1">
-        <v>63.75</v>
+        <v>62.25</v>
       </c>
       <c r="E69" s="1">
         <v>65.9</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
         <v>142475.8</v>
       </c>
       <c r="I69" s="1">
-        <v>-4648.3</v>
+        <v>-7891.3</v>
       </c>
       <c r="J69" s="1">
-        <v>-3.2625189681335</v>
+        <v>-5.5386949924127</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69">
         <v>0.0</v>
       </c>
       <c r="M69" s="1">
-        <v>137827.5</v>
+        <v>134584.5</v>
       </c>
       <c r="N69" s="1">
-        <v>137827.5</v>
+        <v>134584.5</v>
       </c>
       <c r="O69" s="1">
         <v>0.04</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
         <v>170</v>
       </c>
       <c r="B70" t="s">
         <v>171</v>
       </c>
       <c r="C70" s="1">
-        <v>29724.0</v>
+        <v>31157.0</v>
       </c>
       <c r="D70" s="1">
-        <v>34.67</v>
+        <v>35.9</v>
       </c>
       <c r="E70" s="1">
-        <v>35.2965331046</v>
+        <v>35.260358186</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
-        <v>1049154.15</v>
+        <v>1098606.98</v>
       </c>
       <c r="I70" s="1">
-        <v>-18623.07</v>
+        <v>19929.32</v>
       </c>
       <c r="J70" s="1">
-        <v>-1.7750556484002</v>
+        <v>1.8140536481936</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70">
         <v>0.0</v>
       </c>
       <c r="M70" s="1">
-        <v>1030531.08</v>
+        <v>1118536.3</v>
       </c>
       <c r="N70" s="1">
-        <v>1030531.08</v>
+        <v>1118536.3</v>
       </c>
       <c r="O70" s="1">
-        <v>0.3</v>
+        <v>0.32</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
         <v>172</v>
       </c>
       <c r="B71" t="s">
         <v>173</v>
       </c>
       <c r="C71" s="1">
         <v>9296.0</v>
       </c>
       <c r="D71" s="1">
-        <v>9.154</v>
+        <v>8.934</v>
       </c>
       <c r="E71" s="1">
         <v>10.63</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
         <v>98816.48</v>
       </c>
       <c r="I71" s="1">
-        <v>-13720.9</v>
+        <v>-15766.02</v>
       </c>
       <c r="J71" s="1">
-        <v>-13.885234527682</v>
+        <v>-15.954848826835</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71">
         <v>0.0</v>
       </c>
       <c r="M71" s="1">
-        <v>85095.58</v>
+        <v>83050.46</v>
       </c>
       <c r="N71" s="1">
-        <v>85095.58</v>
+        <v>83050.46</v>
       </c>
       <c r="O71" s="1">
         <v>0.02</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
         <v>174</v>
       </c>
       <c r="B72" t="s">
         <v>175</v>
       </c>
       <c r="C72" s="1">
-        <v>1409.0</v>
+        <v>1477.0</v>
       </c>
       <c r="D72" s="1">
-        <v>267.4</v>
+        <v>272.8</v>
       </c>
       <c r="E72" s="1">
-        <v>257.8</v>
+        <v>258.2603926879</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
-        <v>363240.2</v>
+        <v>381450.6</v>
       </c>
       <c r="I72" s="1">
-        <v>13526.4</v>
+        <v>21475.0</v>
       </c>
       <c r="J72" s="1">
-        <v>3.7238169123351</v>
+        <v>5.629824674545</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72">
         <v>0.0</v>
       </c>
       <c r="M72" s="1">
-        <v>376766.6</v>
+        <v>402925.6</v>
       </c>
       <c r="N72" s="1">
-        <v>376766.6</v>
+        <v>402925.6</v>
       </c>
       <c r="O72" s="1">
-        <v>0.11</v>
+        <v>0.12</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
         <v>176</v>
       </c>
       <c r="B73" t="s">
         <v>177</v>
       </c>
       <c r="C73" s="1">
-        <v>8617.0</v>
+        <v>9033.0</v>
       </c>
       <c r="D73" s="1">
-        <v>68.86</v>
+        <v>68.34</v>
       </c>
       <c r="E73" s="1">
-        <v>78.56</v>
+        <v>77.9953858076</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>676951.52</v>
+        <v>704532.32</v>
       </c>
       <c r="I73" s="1">
-        <v>-83584.9</v>
+        <v>-87217.1</v>
       </c>
       <c r="J73" s="1">
-        <v>-12.347250509165</v>
+        <v>-12.379432074883</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73">
         <v>0.0</v>
       </c>
       <c r="M73" s="1">
-        <v>593366.62</v>
+        <v>617315.22</v>
       </c>
       <c r="N73" s="1">
-        <v>593366.62</v>
+        <v>617315.22</v>
       </c>
       <c r="O73" s="1">
-        <v>0.17</v>
+        <v>0.18</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
         <v>178</v>
       </c>
       <c r="B74" t="s">
         <v>179</v>
       </c>
       <c r="C74" s="1">
-        <v>2835.0</v>
+        <v>2972.0</v>
       </c>
       <c r="D74" s="1">
-        <v>68.72</v>
+        <v>66.7</v>
       </c>
       <c r="E74" s="1">
-        <v>69.1710828924</v>
+        <v>69.0387348587</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
-        <v>196100.02</v>
+        <v>205183.12</v>
       </c>
       <c r="I74" s="1">
-        <v>-1278.82</v>
+        <v>-6950.72</v>
       </c>
       <c r="J74" s="1">
-        <v>-0.65212639957915</v>
+        <v>-3.3875691138725</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74">
         <v>0.0</v>
       </c>
       <c r="M74" s="1">
-        <v>194821.2</v>
+        <v>198232.4</v>
       </c>
       <c r="N74" s="1">
-        <v>194821.2</v>
+        <v>198232.4</v>
       </c>
       <c r="O74" s="1">
         <v>0.06</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
         <v>180</v>
       </c>
       <c r="B75" t="s">
         <v>181</v>
       </c>
       <c r="C75" s="1">
-        <v>503.0</v>
+        <v>527.0</v>
       </c>
       <c r="D75" s="1">
-        <v>1849.5</v>
+        <v>1757.5</v>
       </c>
       <c r="E75" s="1">
-        <v>1503.15055666</v>
+        <v>1507.9710246679</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
-        <v>756084.73</v>
+        <v>794700.73</v>
       </c>
       <c r="I75" s="1">
-        <v>174213.77</v>
+        <v>131501.77</v>
       </c>
       <c r="J75" s="1">
-        <v>23.041567047651</v>
+        <v>16.54733222656</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75">
         <v>0.0</v>
       </c>
       <c r="M75" s="1">
-        <v>930298.5</v>
+        <v>926202.5</v>
       </c>
       <c r="N75" s="1">
-        <v>930298.5</v>
+        <v>926202.5</v>
       </c>
       <c r="O75" s="1">
         <v>0.27</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
         <v>182</v>
       </c>
       <c r="B76" t="s">
         <v>183</v>
       </c>
       <c r="C76" s="1">
         <v>2071.0</v>
       </c>
       <c r="D76" s="1">
-        <v>42.92</v>
+        <v>47.32</v>
       </c>
       <c r="E76" s="1">
         <v>48.74</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
         <v>100940.54</v>
       </c>
       <c r="I76" s="1">
-        <v>-12053.22</v>
+        <v>-2940.82</v>
       </c>
       <c r="J76" s="1">
-        <v>-11.940910956094</v>
+        <v>-2.9134181370538</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76">
         <v>0.0</v>
       </c>
       <c r="M76" s="1">
-        <v>88887.32</v>
+        <v>97999.72</v>
       </c>
       <c r="N76" s="1">
-        <v>88887.32</v>
+        <v>97999.72</v>
       </c>
       <c r="O76" s="1">
         <v>0.03</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
         <v>184</v>
       </c>
       <c r="B77" t="s">
         <v>185</v>
       </c>
       <c r="C77" s="1">
         <v>3186.0</v>
       </c>
       <c r="D77" s="1">
-        <v>28.56</v>
+        <v>29.02</v>
       </c>
       <c r="E77" s="1">
         <v>31.64</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
         <v>100805.04</v>
       </c>
       <c r="I77" s="1">
-        <v>-9812.88</v>
+        <v>-8347.32</v>
       </c>
       <c r="J77" s="1">
-        <v>-9.7345132743363</v>
+        <v>-8.2806573957016</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77">
         <v>0.0</v>
       </c>
       <c r="M77" s="1">
-        <v>90992.16</v>
+        <v>92457.72</v>
       </c>
       <c r="N77" s="1">
-        <v>90992.16</v>
+        <v>92457.72</v>
       </c>
       <c r="O77" s="1">
         <v>0.03</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
         <v>186</v>
       </c>
       <c r="B78" t="s">
         <v>187</v>
       </c>
       <c r="C78" s="1">
-        <v>41103.0</v>
+        <v>43085.0</v>
       </c>
       <c r="D78" s="1">
-        <v>19.685</v>
+        <v>20.32</v>
       </c>
       <c r="E78" s="1">
-        <v>13.2980957594</v>
+        <v>13.5946668214</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>546591.63</v>
+        <v>585726.22</v>
       </c>
       <c r="I78" s="1">
-        <v>262520.93</v>
+        <v>289760.98</v>
       </c>
       <c r="J78" s="1">
-        <v>48.028713868158</v>
+        <v>49.470378840135</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
       <c r="L78">
         <v>0.0</v>
       </c>
       <c r="M78" s="1">
-        <v>809112.56</v>
+        <v>875487.2</v>
       </c>
       <c r="N78" s="1">
-        <v>809112.56</v>
+        <v>875487.2</v>
       </c>
       <c r="O78" s="1">
-        <v>0.24</v>
+        <v>0.25</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
         <v>188</v>
       </c>
       <c r="B79" t="s">
         <v>189</v>
       </c>
       <c r="C79" s="1">
-        <v>18154.0</v>
+        <v>19029.0</v>
       </c>
       <c r="D79" s="1">
-        <v>51.94</v>
+        <v>54.0</v>
       </c>
       <c r="E79" s="1">
-        <v>38.9226291726</v>
+        <v>39.3970471386</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
-        <v>706601.41</v>
+        <v>749686.41</v>
       </c>
       <c r="I79" s="1">
-        <v>236317.35</v>
+        <v>277879.59</v>
       </c>
       <c r="J79" s="1">
-        <v>33.444222818633</v>
+        <v>37.066110081947</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
       <c r="L79">
         <v>0.0</v>
       </c>
       <c r="M79" s="1">
-        <v>942918.76</v>
+        <v>1027566.0</v>
       </c>
       <c r="N79" s="1">
-        <v>942918.76</v>
+        <v>1027566.0</v>
       </c>
       <c r="O79" s="1">
-        <v>0.27</v>
+        <v>0.3</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
         <v>190</v>
       </c>
       <c r="B80" t="s">
         <v>191</v>
       </c>
       <c r="C80" s="1">
-        <v>18605.0</v>
+        <v>19502.0</v>
       </c>
       <c r="D80" s="1">
-        <v>39.97</v>
+        <v>42.825</v>
       </c>
       <c r="E80" s="1">
-        <v>34.7570739049</v>
+        <v>34.9062332069</v>
       </c>
       <c r="F80" t="s">
         <v>8</v>
       </c>
       <c r="G80">
         <v>1.0</v>
       </c>
       <c r="H80" s="1">
-        <v>646655.36</v>
+        <v>680741.36</v>
       </c>
       <c r="I80" s="1">
-        <v>96986.49</v>
+        <v>154431.79</v>
       </c>
       <c r="J80" s="1">
-        <v>14.99817306084</v>
+        <v>22.685824466432</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
       <c r="L80">
         <v>0.0</v>
       </c>
       <c r="M80" s="1">
-        <v>743641.85</v>
+        <v>835173.15</v>
       </c>
       <c r="N80" s="1">
-        <v>743641.85</v>
+        <v>835173.15</v>
       </c>
       <c r="O80" s="1">
-        <v>0.22</v>
+        <v>0.24</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
         <v>192</v>
       </c>
       <c r="B81" t="s">
         <v>193</v>
       </c>
       <c r="C81" s="1">
-        <v>43211.0</v>
+        <v>45295.0</v>
       </c>
       <c r="D81" s="1">
-        <v>22.825</v>
+        <v>24.585</v>
       </c>
       <c r="E81" s="1">
-        <v>12.0848598736</v>
+        <v>12.5458814439</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
-        <v>522198.88</v>
+        <v>568265.7</v>
       </c>
       <c r="I81" s="1">
-        <v>464092.2</v>
+        <v>545311.88</v>
       </c>
       <c r="J81" s="1">
-        <v>88.872691569158</v>
+        <v>95.960724006393</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
       <c r="L81">
         <v>0.0</v>
       </c>
       <c r="M81" s="1">
-        <v>986291.08</v>
+        <v>1113577.58</v>
       </c>
       <c r="N81" s="1">
-        <v>986291.08</v>
+        <v>1113577.58</v>
       </c>
       <c r="O81" s="1">
-        <v>0.29</v>
+        <v>0.32</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
         <v>194</v>
       </c>
       <c r="B82" t="s">
         <v>195</v>
       </c>
       <c r="C82" s="1">
         <v>2538.0</v>
       </c>
       <c r="D82" s="1">
-        <v>33.8</v>
+        <v>37.6</v>
       </c>
       <c r="E82" s="1">
         <v>39.1</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
         <v>99235.8</v>
       </c>
       <c r="I82" s="1">
-        <v>-13451.4</v>
+        <v>-3807.0</v>
       </c>
       <c r="J82" s="1">
-        <v>-13.554987212276</v>
+        <v>-3.8363171355499</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
       <c r="L82">
         <v>0.0</v>
       </c>
       <c r="M82" s="1">
-        <v>85784.4</v>
+        <v>95428.8</v>
       </c>
       <c r="N82" s="1">
-        <v>85784.4</v>
+        <v>95428.8</v>
       </c>
       <c r="O82" s="1">
-        <v>0.02</v>
+        <v>0.03</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
         <v>196</v>
       </c>
       <c r="B83" t="s">
         <v>197</v>
       </c>
       <c r="C83" s="1">
-        <v>336734.0</v>
+        <v>352988.0</v>
       </c>
       <c r="D83" s="1">
-        <v>5.214</v>
+        <v>5.657</v>
       </c>
       <c r="E83" s="1">
-        <v>2.8473830976</v>
+        <v>2.9539179519</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
-        <v>958810.7</v>
+        <v>1042697.59</v>
       </c>
       <c r="I83" s="1">
-        <v>796920.38</v>
+        <v>954155.53</v>
       </c>
       <c r="J83" s="1">
-        <v>83.115507576209</v>
+        <v>91.508366294392</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
       <c r="L83">
         <v>0.0</v>
       </c>
       <c r="M83" s="1">
-        <v>1755731.08</v>
+        <v>1996853.12</v>
       </c>
       <c r="N83" s="1">
-        <v>1755731.08</v>
+        <v>1996853.12</v>
       </c>
       <c r="O83" s="1">
-        <v>0.51</v>
+        <v>0.57</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
         <v>198</v>
       </c>
       <c r="B84" t="s">
         <v>199</v>
       </c>
       <c r="C84" s="1">
-        <v>17708.0</v>
+        <v>18562.0</v>
       </c>
       <c r="D84" s="1">
-        <v>19.22</v>
+        <v>19.2</v>
       </c>
       <c r="E84" s="1">
-        <v>19.15</v>
+        <v>19.1495399203</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
-        <v>339108.2</v>
+        <v>355453.76</v>
       </c>
       <c r="I84" s="1">
-        <v>1239.56</v>
+        <v>936.64</v>
       </c>
       <c r="J84" s="1">
-        <v>0.36553524804178</v>
+        <v>0.26350544160793</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
       <c r="L84">
         <v>0.0</v>
       </c>
       <c r="M84" s="1">
-        <v>340347.76</v>
+        <v>356390.4</v>
       </c>
       <c r="N84" s="1">
-        <v>340347.76</v>
+        <v>356390.4</v>
       </c>
       <c r="O84" s="1">
         <v>0.1</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
         <v>200</v>
       </c>
       <c r="B85" t="s">
         <v>201</v>
       </c>
       <c r="C85" s="1">
         <v>6833.0</v>
       </c>
       <c r="D85" s="1">
-        <v>17.9</v>
+        <v>15.64</v>
       </c>
       <c r="E85" s="1">
         <v>14.99</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
         <v>102426.67</v>
       </c>
       <c r="I85" s="1">
-        <v>19884.03</v>
+        <v>4441.45</v>
       </c>
       <c r="J85" s="1">
-        <v>19.412941961308</v>
+        <v>4.336224149433</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
       <c r="L85">
         <v>0.0</v>
       </c>
       <c r="M85" s="1">
-        <v>122310.7</v>
+        <v>106868.12</v>
       </c>
       <c r="N85" s="1">
-        <v>122310.7</v>
+        <v>106868.12</v>
       </c>
       <c r="O85" s="1">
-        <v>0.04</v>
+        <v>0.03</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
         <v>202</v>
       </c>
       <c r="B86" t="s">
         <v>203</v>
       </c>
       <c r="C86" s="1">
-        <v>3997.0</v>
+        <v>4190.0</v>
       </c>
       <c r="D86" s="1">
-        <v>108.2</v>
+        <v>114.8</v>
       </c>
       <c r="E86" s="1">
-        <v>114.8</v>
+        <v>114.3255608592</v>
       </c>
       <c r="F86" t="s">
         <v>8</v>
       </c>
       <c r="G86">
         <v>1.0</v>
       </c>
       <c r="H86" s="1">
-        <v>458855.6</v>
+        <v>479024.1</v>
       </c>
       <c r="I86" s="1">
-        <v>-26380.2</v>
+        <v>1987.9</v>
       </c>
       <c r="J86" s="1">
-        <v>-5.7491289198606</v>
+        <v>0.41498955898044</v>
       </c>
       <c r="K86">
         <v>0.0</v>
       </c>
       <c r="L86">
         <v>0.0</v>
       </c>
       <c r="M86" s="1">
-        <v>432475.4</v>
+        <v>481012.0</v>
       </c>
       <c r="N86" s="1">
-        <v>432475.4</v>
+        <v>481012.0</v>
       </c>
       <c r="O86" s="1">
-        <v>0.13</v>
+        <v>0.14</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
         <v>204</v>
       </c>
       <c r="B87" t="s">
         <v>205</v>
       </c>
       <c r="C87" s="1">
-        <v>1004.0</v>
+        <v>1052.0</v>
       </c>
       <c r="D87" s="1">
-        <v>243.7</v>
+        <v>276.45</v>
       </c>
       <c r="E87" s="1">
-        <v>530.7942330677</v>
+        <v>518.2834695817</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
-        <v>532917.41</v>
+        <v>545234.21</v>
       </c>
       <c r="I87" s="1">
-        <v>-288242.61</v>
+        <v>-254408.81</v>
       </c>
       <c r="J87" s="1">
-        <v>-54.087669982484</v>
+        <v>-46.660463583164</v>
       </c>
       <c r="K87">
         <v>0.0</v>
       </c>
       <c r="L87">
         <v>0.0</v>
       </c>
       <c r="M87" s="1">
-        <v>244674.8</v>
+        <v>290825.4</v>
       </c>
       <c r="N87" s="1">
-        <v>244674.8</v>
+        <v>290825.4</v>
       </c>
       <c r="O87" s="1">
-        <v>0.07</v>
+        <v>0.08</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
         <v>206</v>
       </c>
       <c r="B88" t="s">
         <v>207</v>
       </c>
       <c r="C88" s="1">
         <v>3249.0</v>
       </c>
       <c r="D88" s="1">
-        <v>33.48</v>
+        <v>34.8</v>
       </c>
       <c r="E88" s="1">
         <v>35.62</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
         <v>115729.38</v>
       </c>
       <c r="I88" s="1">
-        <v>-6952.86</v>
+        <v>-2664.18</v>
       </c>
       <c r="J88" s="1">
-        <v>-6.0078607523863</v>
+        <v>-2.3020774845592</v>
       </c>
       <c r="K88">
         <v>0.0</v>
       </c>
       <c r="L88">
         <v>0.0</v>
       </c>
       <c r="M88" s="1">
-        <v>108776.52</v>
+        <v>113065.2</v>
       </c>
       <c r="N88" s="1">
-        <v>108776.52</v>
+        <v>113065.2</v>
       </c>
       <c r="O88" s="1">
         <v>0.03</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
         <v>208</v>
       </c>
       <c r="B89" t="s">
         <v>209</v>
       </c>
       <c r="C89" s="1">
-        <v>5725.0</v>
+        <v>6001.0</v>
       </c>
       <c r="D89" s="1">
-        <v>56.88</v>
+        <v>57.2</v>
       </c>
       <c r="E89" s="1">
-        <v>64.02</v>
+        <v>63.5950308282</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
-        <v>366514.5</v>
+        <v>381633.78</v>
       </c>
       <c r="I89" s="1">
-        <v>-40876.5</v>
+        <v>-38376.58</v>
       </c>
       <c r="J89" s="1">
-        <v>-11.152764761012</v>
+        <v>-10.055865599738</v>
       </c>
       <c r="K89">
         <v>0.0</v>
       </c>
       <c r="L89">
         <v>0.0</v>
       </c>
       <c r="M89" s="1">
-        <v>325638.0</v>
+        <v>343257.2</v>
       </c>
       <c r="N89" s="1">
-        <v>325638.0</v>
+        <v>343257.2</v>
       </c>
       <c r="O89" s="1">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
         <v>210</v>
       </c>
       <c r="B90" t="s">
         <v>211</v>
       </c>
       <c r="C90" s="1">
-        <v>1008.0</v>
+        <v>3024.0</v>
       </c>
       <c r="D90" s="1">
-        <v>91.15</v>
+        <v>30.78</v>
       </c>
       <c r="E90" s="1">
-        <v>100.3</v>
+        <v>33.4333333333</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
         <v>101102.4</v>
       </c>
       <c r="I90" s="1">
-        <v>-9223.2</v>
+        <v>-8023.68</v>
       </c>
       <c r="J90" s="1">
-        <v>-9.1226321036889</v>
+        <v>-7.9361914257228</v>
       </c>
       <c r="K90">
         <v>0.0</v>
       </c>
       <c r="L90">
         <v>0.0</v>
       </c>
       <c r="M90" s="1">
-        <v>91879.2</v>
+        <v>93078.72</v>
       </c>
       <c r="N90" s="1">
-        <v>91879.2</v>
+        <v>93078.72</v>
       </c>
       <c r="O90" s="1">
         <v>0.03</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
         <v>212</v>
       </c>
       <c r="B91" t="s">
         <v>213</v>
       </c>
       <c r="C91" s="1">
-        <v>263636.0</v>
+        <v>276362.0</v>
       </c>
       <c r="D91" s="1">
-        <v>4.791</v>
+        <v>4.824</v>
       </c>
       <c r="E91" s="1">
-        <v>3.4709370116</v>
+        <v>3.5322762536</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
-        <v>915063.95</v>
+        <v>976186.93</v>
       </c>
       <c r="I91" s="1">
-        <v>348016.13</v>
+        <v>356983.36</v>
       </c>
       <c r="J91" s="1">
-        <v>38.031891650851</v>
+        <v>36.569159966114</v>
       </c>
       <c r="K91">
         <v>0.0</v>
       </c>
       <c r="L91">
         <v>0.0</v>
       </c>
       <c r="M91" s="1">
-        <v>1263080.08</v>
+        <v>1333170.29</v>
       </c>
       <c r="N91" s="1">
-        <v>1263080.08</v>
+        <v>1333170.29</v>
       </c>
       <c r="O91" s="1">
-        <v>0.37</v>
+        <v>0.38</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
         <v>214</v>
       </c>
       <c r="B92" t="s">
         <v>215</v>
       </c>
       <c r="C92" s="1">
-        <v>11086.0</v>
+        <v>11621.0</v>
       </c>
       <c r="D92" s="1">
-        <v>24.09</v>
+        <v>24.27</v>
       </c>
       <c r="E92" s="1">
-        <v>27.08</v>
+        <v>26.9078203253</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
-        <v>300208.88</v>
+        <v>312695.78</v>
       </c>
       <c r="I92" s="1">
-        <v>-33147.14</v>
+        <v>-30654.11</v>
       </c>
       <c r="J92" s="1">
-        <v>-11.041358936484</v>
+        <v>-9.803173550983</v>
       </c>
       <c r="K92">
         <v>0.0</v>
       </c>
       <c r="L92">
         <v>0.0</v>
       </c>
       <c r="M92" s="1">
-        <v>267061.74</v>
+        <v>282041.67</v>
       </c>
       <c r="N92" s="1">
-        <v>267061.74</v>
+        <v>282041.67</v>
       </c>
       <c r="O92" s="1">
         <v>0.08</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
         <v>216</v>
       </c>
       <c r="B93" t="s">
         <v>217</v>
       </c>
       <c r="C93" s="1">
-        <v>5861.0</v>
+        <v>6144.0</v>
       </c>
       <c r="D93" s="1">
-        <v>170.62</v>
+        <v>188.54</v>
       </c>
       <c r="E93" s="1">
-        <v>149.7681453677</v>
+        <v>151.0648535156</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
-        <v>877791.1</v>
+        <v>928142.46</v>
       </c>
       <c r="I93" s="1">
-        <v>122212.72</v>
+        <v>230247.3</v>
       </c>
       <c r="J93" s="1">
-        <v>13.92275679259</v>
+        <v>24.807323220619</v>
       </c>
       <c r="K93">
         <v>0.0</v>
       </c>
       <c r="L93">
         <v>0.0</v>
       </c>
       <c r="M93" s="1">
-        <v>1000003.82</v>
+        <v>1158389.76</v>
       </c>
       <c r="N93" s="1">
-        <v>1000003.82</v>
+        <v>1158389.76</v>
       </c>
       <c r="O93" s="1">
-        <v>0.29</v>
+        <v>0.33</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
         <v>218</v>
       </c>
       <c r="B94" t="s">
         <v>219</v>
       </c>
       <c r="C94" s="1">
-        <v>5033.0</v>
+        <v>5276.0</v>
       </c>
       <c r="D94" s="1">
-        <v>140.0</v>
+        <v>148.85</v>
       </c>
       <c r="E94" s="1">
-        <v>72.0073097556</v>
+        <v>74.7566129644</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
-        <v>362412.79</v>
+        <v>394415.89</v>
       </c>
       <c r="I94" s="1">
-        <v>342207.21</v>
+        <v>390916.71</v>
       </c>
       <c r="J94" s="1">
-        <v>94.424705596069</v>
+        <v>99.112819719307</v>
       </c>
       <c r="K94">
         <v>0.0</v>
       </c>
       <c r="L94">
         <v>0.0</v>
       </c>
       <c r="M94" s="1">
-        <v>704620.0</v>
+        <v>785332.6</v>
       </c>
       <c r="N94" s="1">
-        <v>704620.0</v>
+        <v>785332.6</v>
       </c>
       <c r="O94" s="1">
-        <v>0.2</v>
+        <v>0.23</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
         <v>220</v>
       </c>
       <c r="B95" t="s">
         <v>221</v>
       </c>
       <c r="C95" s="1">
-        <v>5837.0</v>
+        <v>6118.0</v>
       </c>
       <c r="D95" s="1">
-        <v>64.26</v>
+        <v>56.31</v>
       </c>
       <c r="E95" s="1">
-        <v>56.7999965736</v>
+        <v>56.8569499837</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
-        <v>331541.58</v>
+        <v>347850.82</v>
       </c>
       <c r="I95" s="1">
-        <v>43544.04</v>
+        <v>-3346.24</v>
       </c>
       <c r="J95" s="1">
-        <v>13.133809641614</v>
+        <v>-0.96197559632028</v>
       </c>
       <c r="K95">
         <v>0.0</v>
       </c>
       <c r="L95">
         <v>0.0</v>
       </c>
       <c r="M95" s="1">
-        <v>375085.62</v>
+        <v>344504.58</v>
       </c>
       <c r="N95" s="1">
-        <v>375085.62</v>
+        <v>344504.58</v>
       </c>
       <c r="O95" s="1">
-        <v>0.11</v>
+        <v>0.1</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
         <v>222</v>
       </c>
       <c r="B96" t="s">
         <v>223</v>
       </c>
       <c r="C96" s="1">
-        <v>3362.0</v>
+        <v>3524.0</v>
       </c>
       <c r="D96" s="1">
-        <v>350.2</v>
+        <v>358.9</v>
       </c>
       <c r="E96" s="1">
-        <v>395.9899524093</v>
+        <v>393.8458910329</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
-        <v>1331318.22</v>
+        <v>1387912.92</v>
       </c>
       <c r="I96" s="1">
-        <v>-153945.82</v>
+        <v>-123149.32</v>
       </c>
       <c r="J96" s="1">
-        <v>-11.563412690318</v>
+        <v>-8.8729860660134</v>
       </c>
       <c r="K96">
         <v>0.0</v>
       </c>
       <c r="L96">
         <v>0.0</v>
       </c>
       <c r="M96" s="1">
-        <v>1177372.4</v>
+        <v>1264763.6</v>
       </c>
       <c r="N96" s="1">
-        <v>1177372.4</v>
+        <v>1264763.6</v>
       </c>
       <c r="O96" s="1">
-        <v>0.34</v>
+        <v>0.36</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
         <v>224</v>
       </c>
       <c r="B97" t="s">
         <v>225</v>
       </c>
       <c r="C97" s="1">
-        <v>19469.0</v>
+        <v>20408.0</v>
       </c>
       <c r="D97" s="1">
-        <v>25.22</v>
+        <v>26.68</v>
       </c>
       <c r="E97" s="1">
-        <v>20.54</v>
+        <v>20.7341679733</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
-        <v>399893.26</v>
+        <v>423142.9</v>
       </c>
       <c r="I97" s="1">
-        <v>91114.92</v>
+        <v>121342.54</v>
       </c>
       <c r="J97" s="1">
-        <v>22.784810126582</v>
+        <v>28.676492031415</v>
       </c>
       <c r="K97">
         <v>0.0</v>
       </c>
       <c r="L97">
         <v>0.0</v>
       </c>
       <c r="M97" s="1">
-        <v>491008.18</v>
+        <v>544485.44</v>
       </c>
       <c r="N97" s="1">
-        <v>491008.18</v>
+        <v>544485.44</v>
       </c>
       <c r="O97" s="1">
-        <v>0.14</v>
+        <v>0.16</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
         <v>226</v>
       </c>
       <c r="B98" t="s">
         <v>227</v>
       </c>
       <c r="C98" s="1">
-        <v>3584.0</v>
+        <v>3757.0</v>
       </c>
       <c r="D98" s="1">
-        <v>468.55</v>
+        <v>483.3</v>
       </c>
       <c r="E98" s="1">
-        <v>630.0707142857</v>
+        <v>622.3821506521</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
-        <v>2258173.44</v>
+        <v>2338289.74</v>
       </c>
       <c r="I98" s="1">
-        <v>-578890.24</v>
+        <v>-522531.64</v>
       </c>
       <c r="J98" s="1">
-        <v>-25.635331181647</v>
+        <v>-22.346744762264</v>
       </c>
       <c r="K98">
         <v>0.0</v>
       </c>
       <c r="L98">
         <v>0.0</v>
       </c>
       <c r="M98" s="1">
-        <v>1679283.2</v>
+        <v>1815758.1</v>
       </c>
       <c r="N98" s="1">
-        <v>1679283.2</v>
+        <v>1815758.1</v>
       </c>
       <c r="O98" s="1">
-        <v>0.49</v>
+        <v>0.52</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
         <v>228</v>
       </c>
       <c r="B99" t="s">
         <v>229</v>
       </c>
       <c r="C99" s="1">
-        <v>10216.0</v>
+        <v>10709.0</v>
       </c>
       <c r="D99" s="1">
-        <v>53.47</v>
+        <v>53.88</v>
       </c>
       <c r="E99" s="1">
-        <v>59.0</v>
+        <v>58.6957017462</v>
       </c>
       <c r="F99" t="s">
         <v>8</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
-        <v>602744.0</v>
+        <v>628572.27</v>
       </c>
       <c r="I99" s="1">
-        <v>-56494.48</v>
+        <v>-51571.35</v>
       </c>
       <c r="J99" s="1">
-        <v>-9.3728813559322</v>
+        <v>-8.204521971674</v>
       </c>
       <c r="K99">
         <v>0.0</v>
       </c>
       <c r="L99">
         <v>0.0</v>
       </c>
       <c r="M99" s="1">
-        <v>546249.52</v>
+        <v>577000.92</v>
       </c>
       <c r="N99" s="1">
-        <v>546249.52</v>
+        <v>577000.92</v>
       </c>
       <c r="O99" s="1">
-        <v>0.16</v>
+        <v>0.17</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
         <v>230</v>
       </c>
       <c r="B100" t="s">
         <v>231</v>
       </c>
       <c r="C100" s="1">
-        <v>4829.0</v>
+        <v>5062.0</v>
       </c>
       <c r="D100" s="1">
-        <v>109.35</v>
+        <v>111.85</v>
       </c>
       <c r="E100" s="1">
-        <v>128.63722924</v>
+        <v>127.6689016199</v>
       </c>
       <c r="F100" t="s">
         <v>8</v>
       </c>
       <c r="G100">
         <v>1.0</v>
       </c>
       <c r="H100" s="1">
-        <v>621189.18</v>
+        <v>646259.98</v>
       </c>
       <c r="I100" s="1">
-        <v>-93138.03</v>
+        <v>-80075.28</v>
       </c>
       <c r="J100" s="1">
-        <v>-14.99350487721</v>
+        <v>-12.390567647404</v>
       </c>
       <c r="K100">
         <v>0.0</v>
       </c>
       <c r="L100">
         <v>0.0</v>
       </c>
       <c r="M100" s="1">
-        <v>528051.15</v>
+        <v>566184.7</v>
       </c>
       <c r="N100" s="1">
-        <v>528051.15</v>
+        <v>566184.7</v>
       </c>
       <c r="O100" s="1">
-        <v>0.15</v>
+        <v>0.16</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
         <v>232</v>
       </c>
       <c r="B101" t="s">
         <v>233</v>
       </c>
       <c r="C101" s="1">
         <v>9223.0</v>
       </c>
       <c r="D101" s="1">
-        <v>15.175</v>
+        <v>16.33</v>
       </c>
       <c r="E101" s="1">
         <v>11.7747652608</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
         <v>108598.66</v>
       </c>
       <c r="I101" s="1">
-        <v>31360.37</v>
+        <v>42012.93</v>
       </c>
       <c r="J101" s="1">
-        <v>28.877308430878</v>
+        <v>38.686416572728</v>
       </c>
       <c r="K101">
         <v>0.0</v>
       </c>
       <c r="L101">
         <v>0.0</v>
       </c>
       <c r="M101" s="1">
-        <v>139959.03</v>
+        <v>150611.59</v>
       </c>
       <c r="N101" s="1">
-        <v>139959.03</v>
+        <v>150611.59</v>
       </c>
       <c r="O101" s="1">
         <v>0.04</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
         <v>234</v>
       </c>
       <c r="B102" t="s">
         <v>235</v>
       </c>
       <c r="C102" s="1">
-        <v>9372.0</v>
+        <v>9824.0</v>
       </c>
       <c r="D102" s="1">
-        <v>53.12</v>
+        <v>54.38</v>
       </c>
       <c r="E102" s="1">
-        <v>52.2038006829</v>
+        <v>52.1668179967</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
-        <v>489254.02</v>
+        <v>512486.82</v>
       </c>
       <c r="I102" s="1">
-        <v>8586.62</v>
+        <v>21742.3</v>
       </c>
       <c r="J102" s="1">
-        <v>1.75504332085</v>
+        <v>4.2425091049171</v>
       </c>
       <c r="K102">
         <v>0.0</v>
       </c>
       <c r="L102">
         <v>0.0</v>
       </c>
       <c r="M102" s="1">
-        <v>497840.64</v>
+        <v>534229.12</v>
       </c>
       <c r="N102" s="1">
-        <v>497840.64</v>
+        <v>534229.12</v>
       </c>
       <c r="O102" s="1">
-        <v>0.14</v>
+        <v>0.15</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
         <v>236</v>
       </c>
       <c r="B103" t="s">
         <v>237</v>
       </c>
       <c r="C103" s="1">
-        <v>915.0</v>
+        <v>959.0</v>
       </c>
       <c r="D103" s="1">
-        <v>538.6</v>
+        <v>549.4</v>
       </c>
       <c r="E103" s="1">
-        <v>216.5733114754</v>
+        <v>231.3849635036</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
-        <v>198164.58</v>
+        <v>221898.18</v>
       </c>
       <c r="I103" s="1">
-        <v>294654.42</v>
+        <v>304976.42</v>
       </c>
       <c r="J103" s="1">
-        <v>148.69176923545</v>
+        <v>137.43980234538</v>
       </c>
       <c r="K103">
         <v>0.0</v>
       </c>
       <c r="L103">
         <v>0.0</v>
       </c>
       <c r="M103" s="1">
-        <v>492819.0</v>
+        <v>526874.6</v>
       </c>
       <c r="N103" s="1">
-        <v>492819.0</v>
+        <v>526874.6</v>
       </c>
       <c r="O103" s="1">
-        <v>0.14</v>
+        <v>0.15</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
         <v>238</v>
       </c>
       <c r="B104" t="s">
         <v>239</v>
       </c>
       <c r="C104" s="1">
-        <v>97358.0</v>
+        <v>102057.0</v>
       </c>
       <c r="D104" s="1">
-        <v>2.821</v>
+        <v>3.417</v>
       </c>
       <c r="E104" s="1">
-        <v>3.4779999589</v>
+        <v>3.4642791773</v>
       </c>
       <c r="F104" t="s">
         <v>8</v>
       </c>
       <c r="G104">
         <v>1.0</v>
       </c>
       <c r="H104" s="1">
-        <v>338611.12</v>
+        <v>353553.94</v>
       </c>
       <c r="I104" s="1">
-        <v>-63964.2</v>
+        <v>-4825.17</v>
       </c>
       <c r="J104" s="1">
-        <v>-18.890165213712</v>
+        <v>-1.3647620501698</v>
       </c>
       <c r="K104">
         <v>0.0</v>
       </c>
       <c r="L104">
         <v>0.0</v>
       </c>
       <c r="M104" s="1">
-        <v>274646.92</v>
+        <v>348728.77</v>
       </c>
       <c r="N104" s="1">
-        <v>274646.92</v>
+        <v>348728.77</v>
       </c>
       <c r="O104" s="1">
-        <v>0.08</v>
+        <v>0.1</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
         <v>240</v>
       </c>
       <c r="B105" t="s">
         <v>241</v>
       </c>
       <c r="C105" s="1">
-        <v>6389.0</v>
+        <v>6697.0</v>
       </c>
       <c r="D105" s="1">
-        <v>68.18</v>
+        <v>71.4</v>
       </c>
       <c r="E105" s="1">
-        <v>69.3</v>
+        <v>69.1969807376</v>
       </c>
       <c r="F105" t="s">
         <v>8</v>
       </c>
       <c r="G105">
         <v>1.0</v>
       </c>
       <c r="H105" s="1">
-        <v>442757.7</v>
+        <v>463412.18</v>
       </c>
       <c r="I105" s="1">
-        <v>-7155.68</v>
+        <v>14753.62</v>
       </c>
       <c r="J105" s="1">
-        <v>-1.6161616161616</v>
+        <v>3.1836927549034</v>
       </c>
       <c r="K105">
         <v>0.0</v>
       </c>
       <c r="L105">
         <v>0.0</v>
       </c>
       <c r="M105" s="1">
-        <v>435602.02</v>
+        <v>478165.8</v>
       </c>
       <c r="N105" s="1">
-        <v>435602.02</v>
+        <v>478165.8</v>
       </c>
       <c r="O105" s="1">
-        <v>0.13</v>
+        <v>0.14</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
         <v>242</v>
       </c>
       <c r="B106" t="s">
         <v>243</v>
       </c>
       <c r="C106" s="1">
-        <v>108149.0</v>
+        <v>113369.0</v>
       </c>
       <c r="D106" s="1">
-        <v>7.332</v>
+        <v>8.034</v>
       </c>
       <c r="E106" s="1">
-        <v>4.7685391451</v>
+        <v>4.861892228</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
       <c r="G106">
         <v>1.0</v>
       </c>
       <c r="H106" s="1">
-        <v>515712.74</v>
+        <v>551187.86</v>
       </c>
       <c r="I106" s="1">
-        <v>277235.73</v>
+        <v>359618.69</v>
       </c>
       <c r="J106" s="1">
-        <v>53.757781900055</v>
+        <v>65.24430527189</v>
       </c>
       <c r="K106">
         <v>0.0</v>
       </c>
       <c r="L106">
         <v>0.0</v>
       </c>
       <c r="M106" s="1">
-        <v>792948.47</v>
+        <v>910806.55</v>
       </c>
       <c r="N106" s="1">
-        <v>792948.47</v>
+        <v>910806.55</v>
       </c>
       <c r="O106" s="1">
-        <v>0.23</v>
+        <v>0.26</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
         <v>244</v>
       </c>
       <c r="B107" t="s">
         <v>245</v>
       </c>
       <c r="C107" s="1">
-        <v>46496.0</v>
+        <v>48738.0</v>
       </c>
       <c r="D107" s="1">
-        <v>15.96</v>
+        <v>15.79</v>
       </c>
       <c r="E107" s="1">
-        <v>16.45</v>
+        <v>16.3683481062</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
-        <v>764859.2</v>
+        <v>797760.55</v>
       </c>
       <c r="I107" s="1">
-        <v>-22783.04</v>
+        <v>-28187.53</v>
       </c>
       <c r="J107" s="1">
-        <v>-2.9787234042553</v>
+        <v>-3.5333321508565</v>
       </c>
       <c r="K107">
         <v>0.0</v>
       </c>
       <c r="L107">
         <v>0.0</v>
       </c>
       <c r="M107" s="1">
-        <v>742076.16</v>
+        <v>769573.02</v>
       </c>
       <c r="N107" s="1">
-        <v>742076.16</v>
+        <v>769573.02</v>
       </c>
       <c r="O107" s="1">
         <v>0.22</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
         <v>246</v>
       </c>
       <c r="B108" t="s">
         <v>247</v>
       </c>
       <c r="C108" s="1">
-        <v>3546.0</v>
+        <v>2443.0</v>
       </c>
       <c r="D108" s="1">
-        <v>4784.3</v>
+        <v>4790.39</v>
       </c>
       <c r="E108" s="1">
-        <v>4772.0484574168</v>
+        <v>4774.5293041343</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
       <c r="G108">
         <v>1.0</v>
       </c>
       <c r="H108" s="1">
-        <v>16921683.83</v>
+        <v>11664175.09</v>
       </c>
       <c r="I108" s="1">
-        <v>43443.97</v>
+        <v>38747.68</v>
       </c>
       <c r="J108" s="1">
-        <v>0.25673550242665</v>
+        <v>0.33219391599513</v>
       </c>
       <c r="K108">
         <v>0.0</v>
       </c>
       <c r="L108">
         <v>0.0</v>
       </c>
       <c r="M108" s="1">
-        <v>16965127.8</v>
+        <v>11702922.77</v>
       </c>
       <c r="N108" s="1">
-        <v>16965127.8</v>
+        <v>11702922.77</v>
       </c>
       <c r="O108" s="1">
-        <v>4.93</v>
+        <v>3.37</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
         <v>248</v>
       </c>
       <c r="B109" t="s">
         <v>249</v>
       </c>
       <c r="C109" s="1">
-        <v>39410.0</v>
+        <v>41310.0</v>
       </c>
       <c r="D109" s="1">
-        <v>17.425</v>
+        <v>17.945</v>
       </c>
       <c r="E109" s="1">
-        <v>18.19</v>
+        <v>18.1663132413</v>
       </c>
       <c r="F109" t="s">
         <v>8</v>
       </c>
       <c r="G109">
         <v>1.0</v>
       </c>
       <c r="H109" s="1">
-        <v>716867.9</v>
+        <v>750450.4</v>
       </c>
       <c r="I109" s="1">
-        <v>-30148.65</v>
+        <v>-9142.45</v>
       </c>
       <c r="J109" s="1">
-        <v>-4.2056074766355</v>
+        <v>-1.2182617265578</v>
       </c>
       <c r="K109">
         <v>0.0</v>
       </c>
       <c r="L109">
         <v>0.0</v>
       </c>
       <c r="M109" s="1">
-        <v>686719.25</v>
+        <v>741307.95</v>
       </c>
       <c r="N109" s="1">
-        <v>686719.25</v>
+        <v>741307.95</v>
       </c>
       <c r="O109" s="1">
-        <v>0.2</v>
+        <v>0.21</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
         <v>250</v>
       </c>
       <c r="B110" t="s">
         <v>251</v>
       </c>
       <c r="C110" s="1">
-        <v>3785.0</v>
+        <v>3968.0</v>
       </c>
       <c r="D110" s="1">
-        <v>70.45</v>
+        <v>73.1</v>
       </c>
       <c r="E110" s="1">
-        <v>67.7</v>
+        <v>67.7922379032</v>
       </c>
       <c r="F110" t="s">
         <v>8</v>
       </c>
       <c r="G110">
         <v>1.0</v>
       </c>
       <c r="H110" s="1">
-        <v>256244.5</v>
+        <v>268999.6</v>
       </c>
       <c r="I110" s="1">
-        <v>10408.75</v>
+        <v>21061.2</v>
       </c>
       <c r="J110" s="1">
-        <v>4.0620384047267</v>
+        <v>7.829454021493</v>
       </c>
       <c r="K110">
         <v>0.0</v>
       </c>
       <c r="L110">
         <v>0.0</v>
       </c>
       <c r="M110" s="1">
-        <v>266653.25</v>
+        <v>290060.8</v>
       </c>
       <c r="N110" s="1">
-        <v>266653.25</v>
+        <v>290060.8</v>
       </c>
       <c r="O110" s="1">
         <v>0.08</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
         <v>252</v>
       </c>
       <c r="B111" t="s">
         <v>253</v>
       </c>
       <c r="C111" s="1">
-        <v>13065.0</v>
+        <v>13695.0</v>
       </c>
       <c r="D111" s="1">
-        <v>21.73</v>
+        <v>21.56</v>
       </c>
       <c r="E111" s="1">
-        <v>22.75</v>
+        <v>22.6299342826</v>
       </c>
       <c r="F111" t="s">
         <v>8</v>
       </c>
       <c r="G111">
         <v>1.0</v>
       </c>
       <c r="H111" s="1">
-        <v>297228.75</v>
+        <v>309916.95</v>
       </c>
       <c r="I111" s="1">
-        <v>-13326.3</v>
+        <v>-14652.75</v>
       </c>
       <c r="J111" s="1">
-        <v>-4.4835164835165</v>
+        <v>-4.7279601841719</v>
       </c>
       <c r="K111">
         <v>0.0</v>
       </c>
       <c r="L111">
         <v>0.0</v>
       </c>
       <c r="M111" s="1">
-        <v>283902.45</v>
+        <v>295264.2</v>
       </c>
       <c r="N111" s="1">
-        <v>283902.45</v>
+        <v>295264.2</v>
       </c>
       <c r="O111" s="1">
         <v>0.08</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
         <v>254</v>
       </c>
       <c r="B112" t="s">
         <v>255</v>
       </c>
       <c r="C112" s="1">
-        <v>7936.0</v>
+        <v>8319.0</v>
       </c>
       <c r="D112" s="1">
-        <v>43.13</v>
+        <v>41.555</v>
       </c>
       <c r="E112" s="1">
-        <v>30.097062752</v>
+        <v>30.5060259647</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
-        <v>238850.29</v>
+        <v>253779.63</v>
       </c>
       <c r="I112" s="1">
-        <v>103429.39</v>
+        <v>91916.42</v>
       </c>
       <c r="J112" s="1">
-        <v>43.303020481993</v>
+        <v>36.218990468226</v>
       </c>
       <c r="K112">
         <v>0.0</v>
       </c>
       <c r="L112">
         <v>0.0</v>
       </c>
       <c r="M112" s="1">
-        <v>342279.68</v>
+        <v>345696.05</v>
       </c>
       <c r="N112" s="1">
-        <v>342279.68</v>
+        <v>345696.05</v>
       </c>
       <c r="O112" s="1">
         <v>0.1</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
         <v>256</v>
       </c>
       <c r="B113" t="s">
         <v>257</v>
       </c>
       <c r="C113" s="1">
         <v>6325.0</v>
       </c>
       <c r="D113" s="1">
-        <v>15.86</v>
+        <v>17.36</v>
       </c>
       <c r="E113" s="1">
         <v>16.36</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
       <c r="G113">
         <v>1.0</v>
       </c>
       <c r="H113" s="1">
         <v>103477.0</v>
       </c>
       <c r="I113" s="1">
-        <v>-3162.5</v>
+        <v>6325.0</v>
       </c>
       <c r="J113" s="1">
-        <v>-3.0562347188264</v>
+        <v>6.1124694376528</v>
       </c>
       <c r="K113">
         <v>0.0</v>
       </c>
       <c r="L113">
         <v>0.0</v>
       </c>
       <c r="M113" s="1">
-        <v>100314.5</v>
+        <v>109802.0</v>
       </c>
       <c r="N113" s="1">
-        <v>100314.5</v>
+        <v>109802.0</v>
       </c>
       <c r="O113" s="1">
         <v>0.03</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
         <v>258</v>
       </c>
       <c r="B114" t="s">
         <v>259</v>
       </c>
       <c r="C114" s="1">
         <v>4377.0</v>
       </c>
       <c r="D114" s="1">
-        <v>21.51</v>
+        <v>24.75</v>
       </c>
       <c r="E114" s="1">
         <v>23.76</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
       <c r="G114">
         <v>1.0</v>
       </c>
       <c r="H114" s="1">
         <v>103997.52</v>
       </c>
       <c r="I114" s="1">
-        <v>-9848.25</v>
+        <v>4333.23</v>
       </c>
       <c r="J114" s="1">
-        <v>-9.469696969697</v>
+        <v>4.1666666666667</v>
       </c>
       <c r="K114">
         <v>0.0</v>
       </c>
       <c r="L114">
         <v>0.0</v>
       </c>
       <c r="M114" s="1">
-        <v>94149.27</v>
+        <v>108330.75</v>
       </c>
       <c r="N114" s="1">
-        <v>94149.27</v>
+        <v>108330.75</v>
       </c>
       <c r="O114" s="1">
         <v>0.03</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
         <v>260</v>
       </c>
       <c r="B115" t="s">
         <v>261</v>
       </c>
       <c r="C115" s="1">
-        <v>11123.0</v>
+        <v>11659.0</v>
       </c>
       <c r="D115" s="1">
-        <v>35.595</v>
+        <v>35.045</v>
       </c>
       <c r="E115" s="1">
-        <v>41.96</v>
+        <v>41.6283043143</v>
       </c>
       <c r="F115" t="s">
         <v>8</v>
       </c>
       <c r="G115">
         <v>1.0</v>
       </c>
       <c r="H115" s="1">
-        <v>466721.08</v>
+        <v>485344.4</v>
       </c>
       <c r="I115" s="1">
-        <v>-70797.89</v>
+        <v>-76754.74</v>
       </c>
       <c r="J115" s="1">
-        <v>-15.169207698954</v>
+        <v>-15.814489669604</v>
       </c>
       <c r="K115">
         <v>0.0</v>
       </c>
       <c r="L115">
         <v>0.0</v>
       </c>
       <c r="M115" s="1">
-        <v>395923.19</v>
+        <v>408589.66</v>
       </c>
       <c r="N115" s="1">
-        <v>395923.19</v>
+        <v>408589.66</v>
       </c>
       <c r="O115" s="1">
         <v>0.12</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
         <v>262</v>
       </c>
       <c r="B116" t="s">
         <v>263</v>
       </c>
       <c r="C116" s="1">
         <v>3814.0</v>
       </c>
       <c r="D116" s="1">
-        <v>24.85</v>
+        <v>21.79</v>
       </c>
       <c r="E116" s="1">
         <v>27.83</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
         <v>106143.62</v>
       </c>
       <c r="I116" s="1">
-        <v>-11365.72</v>
+        <v>-23036.56</v>
       </c>
       <c r="J116" s="1">
-        <v>-10.707869205893</v>
+        <v>-21.703197987783</v>
       </c>
       <c r="K116">
         <v>0.0</v>
       </c>
       <c r="L116">
         <v>0.0</v>
       </c>
       <c r="M116" s="1">
-        <v>94777.9</v>
+        <v>83107.06</v>
       </c>
       <c r="N116" s="1">
-        <v>94777.9</v>
+        <v>83107.06</v>
       </c>
       <c r="O116" s="1">
-        <v>0.03</v>
+        <v>0.02</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
         <v>264</v>
       </c>
       <c r="B117" t="s">
         <v>265</v>
       </c>
       <c r="C117" s="1">
         <v>1154.0</v>
       </c>
       <c r="D117" s="1">
-        <v>80.05</v>
+        <v>83.7</v>
       </c>
       <c r="E117" s="1">
         <v>90.699982669</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
         <v>104667.78</v>
       </c>
       <c r="I117" s="1">
-        <v>-12290.08</v>
+        <v>-8077.98</v>
       </c>
       <c r="J117" s="1">
-        <v>-11.74198975081</v>
+        <v>-7.7177331935386</v>
       </c>
       <c r="K117">
         <v>0.0</v>
       </c>
       <c r="L117">
         <v>0.0</v>
       </c>
       <c r="M117" s="1">
-        <v>92377.7</v>
+        <v>96589.8</v>
       </c>
       <c r="N117" s="1">
-        <v>92377.7</v>
+        <v>96589.8</v>
       </c>
       <c r="O117" s="1">
         <v>0.03</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
         <v>266</v>
       </c>
       <c r="B118" t="s">
         <v>267</v>
       </c>
       <c r="C118" s="1">
         <v>3328.0</v>
       </c>
       <c r="D118" s="1">
-        <v>33.48</v>
+        <v>38.05</v>
       </c>
       <c r="E118" s="1">
         <v>36.87</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
         <v>122703.36</v>
       </c>
       <c r="I118" s="1">
-        <v>-11281.92</v>
+        <v>3927.04</v>
       </c>
       <c r="J118" s="1">
-        <v>-9.1944670463792</v>
+        <v>3.2004339571467</v>
       </c>
       <c r="K118">
         <v>0.0</v>
       </c>
       <c r="L118">
         <v>0.0</v>
       </c>
       <c r="M118" s="1">
-        <v>111421.44</v>
+        <v>126630.4</v>
       </c>
       <c r="N118" s="1">
-        <v>111421.44</v>
+        <v>126630.4</v>
       </c>
       <c r="O118" s="1">
-        <v>0.03</v>
+        <v>0.04</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
         <v>268</v>
       </c>
       <c r="B119" t="s">
         <v>269</v>
       </c>
       <c r="C119" s="1">
-        <v>4975.0</v>
+        <v>5215.0</v>
       </c>
       <c r="D119" s="1">
-        <v>306.6</v>
+        <v>313.3</v>
       </c>
       <c r="E119" s="1">
-        <v>236.7908824121</v>
+        <v>238.7518005753</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
-        <v>1178034.64</v>
+        <v>1245090.64</v>
       </c>
       <c r="I119" s="1">
-        <v>347300.36</v>
+        <v>388768.86</v>
       </c>
       <c r="J119" s="1">
-        <v>29.481336813661</v>
+        <v>31.224141240031</v>
       </c>
       <c r="K119">
         <v>0.0</v>
       </c>
       <c r="L119">
         <v>0.0</v>
       </c>
       <c r="M119" s="1">
-        <v>1525335.0</v>
+        <v>1633859.5</v>
       </c>
       <c r="N119" s="1">
-        <v>1525335.0</v>
+        <v>1633859.5</v>
       </c>
       <c r="O119" s="1">
-        <v>0.44</v>
+        <v>0.47</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
         <v>270</v>
       </c>
       <c r="B120" t="s">
         <v>271</v>
       </c>
       <c r="C120" s="1">
-        <v>167090.0</v>
+        <v>175157.0</v>
       </c>
       <c r="D120" s="1">
-        <v>3.382</v>
+        <v>4.133</v>
       </c>
       <c r="E120" s="1">
-        <v>2.573200012</v>
+        <v>2.6349516719</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
-        <v>429955.99</v>
+        <v>461530.23</v>
       </c>
       <c r="I120" s="1">
-        <v>135142.39</v>
+        <v>262393.65</v>
       </c>
       <c r="J120" s="1">
-        <v>31.431679786575</v>
+        <v>56.852971472746</v>
       </c>
       <c r="K120">
         <v>0.0</v>
       </c>
       <c r="L120">
         <v>0.0</v>
       </c>
       <c r="M120" s="1">
-        <v>565098.38</v>
+        <v>723923.88</v>
       </c>
       <c r="N120" s="1">
-        <v>565098.38</v>
+        <v>723923.88</v>
       </c>
       <c r="O120" s="1">
-        <v>0.16</v>
+        <v>0.21</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
         <v>272</v>
       </c>
       <c r="B121" t="s">
         <v>273</v>
       </c>
       <c r="C121" s="1">
-        <v>35625.0</v>
+        <v>37343.0</v>
       </c>
       <c r="D121" s="1">
-        <v>9.516</v>
+        <v>9.3</v>
       </c>
       <c r="E121" s="1">
-        <v>9.388</v>
+        <v>9.3794430014</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
-        <v>334447.5</v>
+        <v>350256.54</v>
       </c>
       <c r="I121" s="1">
-        <v>4560.0</v>
+        <v>-2966.64</v>
       </c>
       <c r="J121" s="1">
-        <v>1.3634426927993</v>
+        <v>-0.84699060865502</v>
       </c>
       <c r="K121">
         <v>0.0</v>
       </c>
       <c r="L121">
         <v>0.0</v>
       </c>
       <c r="M121" s="1">
-        <v>339007.5</v>
+        <v>347289.9</v>
       </c>
       <c r="N121" s="1">
-        <v>339007.5</v>
+        <v>347289.9</v>
       </c>
       <c r="O121" s="1">
         <v>0.1</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
         <v>274</v>
       </c>
       <c r="B122" t="s">
         <v>275</v>
       </c>
       <c r="C122" s="1">
-        <v>16269.0</v>
+        <v>17054.0</v>
       </c>
       <c r="D122" s="1">
-        <v>76.12</v>
+        <v>80.19</v>
       </c>
       <c r="E122" s="1">
-        <v>92.4632042535</v>
+        <v>92.0147220593</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
-        <v>1504283.87</v>
+        <v>1569219.07</v>
       </c>
       <c r="I122" s="1">
-        <v>-265887.59</v>
+        <v>-201658.81</v>
       </c>
       <c r="J122" s="1">
-        <v>-17.675360036932</v>
+        <v>-12.850902328124</v>
       </c>
       <c r="K122">
         <v>0.0</v>
       </c>
       <c r="L122">
         <v>0.0</v>
       </c>
       <c r="M122" s="1">
-        <v>1238396.28</v>
+        <v>1367560.26</v>
       </c>
       <c r="N122" s="1">
-        <v>1238396.28</v>
+        <v>1367560.26</v>
       </c>
       <c r="O122" s="1">
-        <v>0.36</v>
+        <v>0.39</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
         <v>276</v>
       </c>
       <c r="B123" t="s">
         <v>277</v>
       </c>
       <c r="C123" s="1">
-        <v>14568.0</v>
+        <v>15270.0</v>
       </c>
       <c r="D123" s="1">
-        <v>161.44</v>
+        <v>139.38</v>
       </c>
       <c r="E123" s="1">
-        <v>169.6464573037</v>
+        <v>168.600745907</v>
       </c>
       <c r="F123" t="s">
         <v>8</v>
       </c>
       <c r="G123">
         <v>1.0</v>
       </c>
       <c r="H123" s="1">
-        <v>2471409.59</v>
+        <v>2574533.39</v>
       </c>
       <c r="I123" s="1">
-        <v>-119551.67</v>
+        <v>-446200.79</v>
       </c>
       <c r="J123" s="1">
-        <v>-4.8373879620658</v>
+        <v>-17.331326590408</v>
       </c>
       <c r="K123">
         <v>0.0</v>
       </c>
       <c r="L123">
         <v>0.0</v>
       </c>
       <c r="M123" s="1">
-        <v>2351857.92</v>
+        <v>2128332.6</v>
       </c>
       <c r="N123" s="1">
-        <v>2351857.92</v>
+        <v>2128332.6</v>
       </c>
       <c r="O123" s="1">
-        <v>0.68</v>
+        <v>0.61</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
         <v>278</v>
       </c>
       <c r="B124" t="s">
         <v>279</v>
       </c>
       <c r="C124" s="1">
-        <v>32903.0</v>
+        <v>34490.0</v>
       </c>
       <c r="D124" s="1">
-        <v>33.7</v>
+        <v>36.76</v>
       </c>
       <c r="E124" s="1">
-        <v>32.5458401969</v>
+        <v>32.6412792114</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
-        <v>1070855.78</v>
+        <v>1125797.72</v>
       </c>
       <c r="I124" s="1">
-        <v>37975.32</v>
+        <v>142054.68</v>
       </c>
       <c r="J124" s="1">
-        <v>3.546259049001</v>
+        <v>12.618135343177</v>
       </c>
       <c r="K124">
         <v>0.0</v>
       </c>
       <c r="L124">
         <v>0.0</v>
       </c>
       <c r="M124" s="1">
-        <v>1108831.1</v>
+        <v>1267852.4</v>
       </c>
       <c r="N124" s="1">
-        <v>1108831.1</v>
+        <v>1267852.4</v>
       </c>
       <c r="O124" s="1">
-        <v>0.32</v>
+        <v>0.36</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
         <v>280</v>
       </c>
       <c r="B125" t="s">
         <v>281</v>
       </c>
       <c r="C125" s="1">
-        <v>8621.0</v>
+        <v>9037.0</v>
       </c>
       <c r="D125" s="1">
-        <v>253.35</v>
+        <v>260.2</v>
       </c>
       <c r="E125" s="1">
-        <v>145.4557035147</v>
+        <v>149.3060993693</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
-        <v>1253973.62</v>
+        <v>1349279.22</v>
       </c>
       <c r="I125" s="1">
-        <v>930156.73</v>
+        <v>1002148.18</v>
       </c>
       <c r="J125" s="1">
-        <v>74.176738263441</v>
+        <v>74.27285362032</v>
       </c>
       <c r="K125">
         <v>0.0</v>
       </c>
       <c r="L125">
         <v>0.0</v>
       </c>
       <c r="M125" s="1">
-        <v>2184130.35</v>
+        <v>2351427.4</v>
       </c>
       <c r="N125" s="1">
-        <v>2184130.35</v>
+        <v>2351427.4</v>
       </c>
       <c r="O125" s="1">
-        <v>0.63</v>
+        <v>0.68</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
         <v>282</v>
       </c>
       <c r="B126" t="s">
         <v>283</v>
       </c>
       <c r="C126" s="1">
-        <v>11786.0</v>
+        <v>12354.0</v>
       </c>
       <c r="D126" s="1">
-        <v>152.1</v>
+        <v>167.22</v>
       </c>
       <c r="E126" s="1">
-        <v>126.2722594604</v>
+        <v>127.0068682208</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
-        <v>1488244.85</v>
+        <v>1569042.85</v>
       </c>
       <c r="I126" s="1">
-        <v>304405.75</v>
+        <v>496793.03</v>
       </c>
       <c r="J126" s="1">
-        <v>20.454009970201</v>
+        <v>31.662170985324</v>
       </c>
       <c r="K126">
         <v>0.0</v>
       </c>
       <c r="L126">
         <v>0.0</v>
       </c>
       <c r="M126" s="1">
-        <v>1792650.6</v>
+        <v>2065835.88</v>
       </c>
       <c r="N126" s="1">
-        <v>1792650.6</v>
+        <v>2065835.88</v>
       </c>
       <c r="O126" s="1">
-        <v>0.52</v>
+        <v>0.59</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
         <v>284</v>
       </c>
       <c r="B127" t="s">
         <v>285</v>
       </c>
       <c r="C127" s="1">
-        <v>10597.0</v>
+        <v>11108.0</v>
       </c>
       <c r="D127" s="1">
-        <v>218.1</v>
+        <v>229.45</v>
       </c>
       <c r="E127" s="1">
-        <v>185.4322100595</v>
+        <v>186.3645867843</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
-        <v>1965025.13</v>
+        <v>2070137.83</v>
       </c>
       <c r="I127" s="1">
-        <v>346180.57</v>
+        <v>478592.77</v>
       </c>
       <c r="J127" s="1">
-        <v>17.617106504892</v>
+        <v>23.118884311196</v>
       </c>
       <c r="K127">
         <v>0.0</v>
       </c>
       <c r="L127">
         <v>0.0</v>
       </c>
       <c r="M127" s="1">
-        <v>2311205.7</v>
+        <v>2548730.6</v>
       </c>
       <c r="N127" s="1">
-        <v>2311205.7</v>
+        <v>2548730.6</v>
       </c>
       <c r="O127" s="1">
-        <v>0.67</v>
+        <v>0.73</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
         <v>286</v>
       </c>
       <c r="B128" t="s">
         <v>287</v>
       </c>
       <c r="C128" s="1">
-        <v>11997.0</v>
+        <v>12576.0</v>
       </c>
       <c r="D128" s="1">
-        <v>18.74</v>
+        <v>19.37</v>
       </c>
       <c r="E128" s="1">
-        <v>19.72</v>
+        <v>19.6435734733</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
-        <v>236580.84</v>
+        <v>247037.58</v>
       </c>
       <c r="I128" s="1">
-        <v>-11757.06</v>
+        <v>-3440.46</v>
       </c>
       <c r="J128" s="1">
-        <v>-4.9695740365112</v>
+        <v>-1.3926868940345</v>
       </c>
       <c r="K128">
         <v>0.0</v>
       </c>
       <c r="L128">
         <v>0.0</v>
       </c>
       <c r="M128" s="1">
-        <v>224823.78</v>
+        <v>243597.12</v>
       </c>
       <c r="N128" s="1">
-        <v>224823.78</v>
+        <v>243597.12</v>
       </c>
       <c r="O128" s="1">
         <v>0.07</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
         <v>288</v>
       </c>
       <c r="B129" t="s">
         <v>289</v>
       </c>
       <c r="C129" s="1">
-        <v>10951.0</v>
+        <v>11479.0</v>
       </c>
       <c r="D129" s="1">
-        <v>67.52</v>
+        <v>71.4</v>
       </c>
       <c r="E129" s="1">
-        <v>35.2769491371</v>
+        <v>36.4950910358</v>
       </c>
       <c r="F129" t="s">
         <v>8</v>
       </c>
       <c r="G129">
         <v>1.0</v>
       </c>
       <c r="H129" s="1">
-        <v>386317.87</v>
+        <v>418927.15</v>
       </c>
       <c r="I129" s="1">
-        <v>353093.65</v>
+        <v>400673.45</v>
       </c>
       <c r="J129" s="1">
-        <v>91.399771385155</v>
+        <v>95.64275077421</v>
       </c>
       <c r="K129">
         <v>0.0</v>
       </c>
       <c r="L129">
         <v>0.0</v>
       </c>
       <c r="M129" s="1">
-        <v>739411.52</v>
+        <v>819600.6</v>
       </c>
       <c r="N129" s="1">
-        <v>739411.52</v>
+        <v>819600.6</v>
       </c>
       <c r="O129" s="1">
-        <v>0.21</v>
+        <v>0.24</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
         <v>290</v>
       </c>
       <c r="B130" t="s">
         <v>291</v>
       </c>
       <c r="C130" s="1">
         <v>859.0</v>
       </c>
       <c r="D130" s="1">
-        <v>121.5</v>
+        <v>117.9</v>
       </c>
       <c r="E130" s="1">
         <v>131.2</v>
       </c>
       <c r="F130" t="s">
         <v>8</v>
       </c>
       <c r="G130">
         <v>1.0</v>
       </c>
       <c r="H130" s="1">
         <v>112700.8</v>
       </c>
       <c r="I130" s="1">
-        <v>-8332.3</v>
+        <v>-11424.7</v>
       </c>
       <c r="J130" s="1">
-        <v>-7.3932926829268</v>
+        <v>-10.137195121951</v>
       </c>
       <c r="K130">
         <v>0.0</v>
       </c>
       <c r="L130">
         <v>0.0</v>
       </c>
       <c r="M130" s="1">
-        <v>104368.5</v>
+        <v>101276.1</v>
       </c>
       <c r="N130" s="1">
-        <v>104368.5</v>
+        <v>101276.1</v>
       </c>
       <c r="O130" s="1">
         <v>0.03</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
         <v>292</v>
       </c>
       <c r="B131" t="s">
         <v>293</v>
       </c>
       <c r="C131" s="1">
         <v>2528.0</v>
       </c>
       <c r="D131" s="1">
-        <v>46.42</v>
+        <v>47.86</v>
       </c>
       <c r="E131" s="1">
         <v>52.5</v>
       </c>
       <c r="F131" t="s">
         <v>8</v>
       </c>
       <c r="G131">
         <v>1.0</v>
       </c>
       <c r="H131" s="1">
         <v>132720.0</v>
       </c>
       <c r="I131" s="1">
-        <v>-15370.24</v>
+        <v>-11729.92</v>
       </c>
       <c r="J131" s="1">
-        <v>-11.580952380952</v>
+        <v>-8.8380952380952</v>
       </c>
       <c r="K131">
         <v>0.0</v>
       </c>
       <c r="L131">
         <v>0.0</v>
       </c>
       <c r="M131" s="1">
-        <v>117349.76</v>
+        <v>120990.08</v>
       </c>
       <c r="N131" s="1">
-        <v>117349.76</v>
+        <v>120990.08</v>
       </c>
       <c r="O131" s="1">
         <v>0.03</v>
       </c>
       <c r="P131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
         <v>294</v>
       </c>
       <c r="B132" t="s">
         <v>295</v>
       </c>
       <c r="C132" s="1">
-        <v>9313.0</v>
+        <v>9762.0</v>
       </c>
       <c r="D132" s="1">
-        <v>29.105</v>
+        <v>33.885</v>
       </c>
       <c r="E132" s="1">
-        <v>24.9356877483</v>
+        <v>25.1042265929</v>
       </c>
       <c r="F132" t="s">
         <v>8</v>
       </c>
       <c r="G132">
         <v>1.0</v>
       </c>
       <c r="H132" s="1">
-        <v>232226.06</v>
+        <v>245067.46</v>
       </c>
       <c r="I132" s="1">
-        <v>38828.81</v>
+        <v>85717.91</v>
       </c>
       <c r="J132" s="1">
-        <v>16.720263867027</v>
+        <v>34.977271156277</v>
       </c>
       <c r="K132">
         <v>0.0</v>
       </c>
       <c r="L132">
         <v>0.0</v>
       </c>
       <c r="M132" s="1">
-        <v>271054.87</v>
+        <v>330785.37</v>
       </c>
       <c r="N132" s="1">
-        <v>271054.87</v>
+        <v>330785.37</v>
       </c>
       <c r="O132" s="1">
-        <v>0.08</v>
+        <v>0.1</v>
       </c>
       <c r="P132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
         <v>296</v>
       </c>
       <c r="B133" t="s">
         <v>297</v>
       </c>
       <c r="C133" s="1">
         <v>8941.0</v>
       </c>
       <c r="D133" s="1">
-        <v>10.115</v>
+        <v>10.345</v>
       </c>
       <c r="E133" s="1">
         <v>11.5050005592</v>
       </c>
       <c r="F133" t="s">
         <v>8</v>
       </c>
       <c r="G133">
         <v>1.0</v>
       </c>
       <c r="H133" s="1">
         <v>102866.21</v>
       </c>
       <c r="I133" s="1">
-        <v>-12427.99</v>
+        <v>-10371.56</v>
       </c>
       <c r="J133" s="1">
-        <v>-12.081703019874</v>
+        <v>-10.082572304355</v>
       </c>
       <c r="K133">
         <v>0.0</v>
       </c>
       <c r="L133">
         <v>0.0</v>
       </c>
       <c r="M133" s="1">
-        <v>90438.22</v>
+        <v>92494.65</v>
       </c>
       <c r="N133" s="1">
-        <v>90438.22</v>
+        <v>92494.65</v>
       </c>
       <c r="O133" s="1">
         <v>0.03</v>
       </c>
       <c r="P133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
         <v>298</v>
       </c>
       <c r="B134" t="s">
         <v>299</v>
       </c>
       <c r="C134" s="1">
-        <v>28712.0</v>
+        <v>30097.0</v>
       </c>
       <c r="D134" s="1">
-        <v>32.78</v>
+        <v>39.12</v>
       </c>
       <c r="E134" s="1">
-        <v>29.7108780301</v>
+        <v>30.0269804299</v>
       </c>
       <c r="F134" t="s">
         <v>8</v>
       </c>
       <c r="G134">
         <v>1.0</v>
       </c>
       <c r="H134" s="1">
-        <v>853058.73</v>
+        <v>903722.03</v>
       </c>
       <c r="I134" s="1">
-        <v>88120.63</v>
+        <v>273672.61</v>
       </c>
       <c r="J134" s="1">
-        <v>10.32996051749</v>
+        <v>30.282830440683</v>
       </c>
       <c r="K134">
         <v>0.0</v>
       </c>
       <c r="L134">
         <v>0.0</v>
       </c>
       <c r="M134" s="1">
-        <v>941179.36</v>
+        <v>1177394.64</v>
       </c>
       <c r="N134" s="1">
-        <v>941179.36</v>
+        <v>1177394.64</v>
       </c>
       <c r="O134" s="1">
-        <v>0.27</v>
+        <v>0.34</v>
       </c>
       <c r="P134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
         <v>300</v>
       </c>
       <c r="B135" t="s">
         <v>301</v>
       </c>
       <c r="C135" s="1">
         <v>1999.0</v>
       </c>
       <c r="D135" s="1">
-        <v>50.6</v>
+        <v>49.57</v>
       </c>
       <c r="E135" s="1">
         <v>51.48</v>
       </c>
       <c r="F135" t="s">
         <v>8</v>
       </c>
       <c r="G135">
         <v>1.0</v>
       </c>
       <c r="H135" s="1">
         <v>102908.52</v>
       </c>
       <c r="I135" s="1">
-        <v>-1759.12</v>
+        <v>-3818.09</v>
       </c>
       <c r="J135" s="1">
-        <v>-1.7094017094017</v>
+        <v>-3.7101787101787</v>
       </c>
       <c r="K135">
         <v>0.0</v>
       </c>
       <c r="L135">
         <v>0.0</v>
       </c>
       <c r="M135" s="1">
-        <v>101149.4</v>
+        <v>99090.43</v>
       </c>
       <c r="N135" s="1">
-        <v>101149.4</v>
+        <v>99090.43</v>
       </c>
       <c r="O135" s="1">
         <v>0.03</v>
       </c>
       <c r="P135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
         <v>302</v>
       </c>
       <c r="B136" t="s">
         <v>303</v>
       </c>
       <c r="C136" s="1">
-        <v>20271.0</v>
+        <v>21249.0</v>
       </c>
       <c r="D136" s="1">
-        <v>9.946</v>
+        <v>10.32</v>
       </c>
       <c r="E136" s="1">
-        <v>10.2</v>
+        <v>10.1845352722</v>
       </c>
       <c r="F136" t="s">
         <v>8</v>
       </c>
       <c r="G136">
         <v>1.0</v>
       </c>
       <c r="H136" s="1">
-        <v>206764.2</v>
+        <v>216411.19</v>
       </c>
       <c r="I136" s="1">
-        <v>-5148.83</v>
+        <v>2878.49</v>
       </c>
       <c r="J136" s="1">
-        <v>-2.4901941438605</v>
+        <v>1.3301022003529</v>
       </c>
       <c r="K136">
         <v>0.0</v>
       </c>
       <c r="L136">
         <v>0.0</v>
       </c>
       <c r="M136" s="1">
-        <v>201615.37</v>
+        <v>219289.68</v>
       </c>
       <c r="N136" s="1">
-        <v>201615.37</v>
+        <v>219289.68</v>
       </c>
       <c r="O136" s="1">
         <v>0.06</v>
       </c>
       <c r="P136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
         <v>304</v>
       </c>
       <c r="B137" t="s">
         <v>305</v>
       </c>
       <c r="C137" s="1">
-        <v>1375.0</v>
+        <v>1441.0</v>
       </c>
       <c r="D137" s="1">
-        <v>253.4</v>
+        <v>259.2</v>
       </c>
       <c r="E137" s="1">
-        <v>254.9</v>
+        <v>254.7717557252</v>
       </c>
       <c r="F137" t="s">
         <v>8</v>
       </c>
       <c r="G137">
         <v>1.0</v>
       </c>
       <c r="H137" s="1">
-        <v>350487.5</v>
+        <v>367126.1</v>
       </c>
       <c r="I137" s="1">
-        <v>-2062.5</v>
+        <v>6381.1</v>
       </c>
       <c r="J137" s="1">
-        <v>-0.58846606512358</v>
+        <v>1.7381221329674</v>
       </c>
       <c r="K137">
         <v>0.0</v>
       </c>
       <c r="L137">
         <v>0.0</v>
       </c>
       <c r="M137" s="1">
-        <v>348425.0</v>
+        <v>373507.2</v>
       </c>
       <c r="N137" s="1">
-        <v>348425.0</v>
+        <v>373507.2</v>
       </c>
       <c r="O137" s="1">
-        <v>0.1</v>
+        <v>0.11</v>
       </c>
       <c r="P137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
         <v>306</v>
       </c>
       <c r="B138" t="s">
         <v>307</v>
       </c>
       <c r="C138" s="1">
-        <v>1772.0</v>
+        <v>1857.0</v>
       </c>
       <c r="D138" s="1">
-        <v>253.9</v>
+        <v>275.0</v>
       </c>
       <c r="E138" s="1">
-        <v>252.3</v>
+        <v>252.5837910609</v>
       </c>
       <c r="F138" t="s">
         <v>8</v>
       </c>
       <c r="G138">
         <v>1.0</v>
       </c>
       <c r="H138" s="1">
-        <v>447075.6</v>
+        <v>469048.1</v>
       </c>
       <c r="I138" s="1">
-        <v>2835.2</v>
+        <v>41626.9</v>
       </c>
       <c r="J138" s="1">
-        <v>0.6341656757828</v>
+        <v>8.8747614583664</v>
       </c>
       <c r="K138">
         <v>0.0</v>
       </c>
       <c r="L138">
         <v>0.0</v>
       </c>
       <c r="M138" s="1">
-        <v>449910.8</v>
+        <v>510675.0</v>
       </c>
       <c r="N138" s="1">
-        <v>449910.8</v>
+        <v>510675.0</v>
       </c>
       <c r="O138" s="1">
-        <v>0.13</v>
+        <v>0.15</v>
       </c>
       <c r="P138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
         <v>308</v>
       </c>
       <c r="B139" t="s">
         <v>309</v>
       </c>
       <c r="C139" s="1">
         <v>5681.0</v>
       </c>
       <c r="D139" s="1">
-        <v>16.63</v>
+        <v>17.55</v>
       </c>
       <c r="E139" s="1">
         <v>18.02</v>
       </c>
       <c r="F139" t="s">
         <v>8</v>
       </c>
       <c r="G139">
         <v>1.0</v>
       </c>
       <c r="H139" s="1">
         <v>102371.62</v>
       </c>
       <c r="I139" s="1">
-        <v>-7896.59</v>
+        <v>-2670.07</v>
       </c>
       <c r="J139" s="1">
-        <v>-7.7136514983352</v>
+        <v>-2.6082130965594</v>
       </c>
       <c r="K139">
         <v>0.0</v>
       </c>
       <c r="L139">
         <v>0.0</v>
       </c>
       <c r="M139" s="1">
-        <v>94475.03</v>
+        <v>99701.55</v>
       </c>
       <c r="N139" s="1">
-        <v>94475.03</v>
+        <v>99701.55</v>
       </c>
       <c r="O139" s="1">
         <v>0.03</v>
       </c>
       <c r="P139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
         <v>310</v>
       </c>
       <c r="B140" t="s">
         <v>311</v>
       </c>
       <c r="C140" s="1">
-        <v>6805.0</v>
+        <v>7133.0</v>
       </c>
       <c r="D140" s="1">
-        <v>97.66</v>
+        <v>102.45</v>
       </c>
       <c r="E140" s="1">
-        <v>104.6706965467</v>
+        <v>104.2214061405</v>
       </c>
       <c r="F140" t="s">
         <v>8</v>
       </c>
       <c r="G140">
         <v>1.0</v>
       </c>
       <c r="H140" s="1">
-        <v>712284.09</v>
+        <v>743411.29</v>
       </c>
       <c r="I140" s="1">
-        <v>-47707.79</v>
+        <v>-12635.44</v>
       </c>
       <c r="J140" s="1">
-        <v>-6.697859838481</v>
+        <v>-1.699656727032</v>
       </c>
       <c r="K140">
         <v>0.0</v>
       </c>
       <c r="L140">
         <v>0.0</v>
       </c>
       <c r="M140" s="1">
-        <v>664576.3</v>
+        <v>730775.85</v>
       </c>
       <c r="N140" s="1">
-        <v>664576.3</v>
+        <v>730775.85</v>
       </c>
       <c r="O140" s="1">
-        <v>0.19</v>
+        <v>0.21</v>
       </c>
       <c r="P140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
         <v>312</v>
       </c>
       <c r="B141" t="s">
         <v>313</v>
       </c>
       <c r="C141" s="1">
-        <v>25097.0</v>
+        <v>26307.0</v>
       </c>
       <c r="D141" s="1">
-        <v>63.89</v>
+        <v>68.52</v>
       </c>
       <c r="E141" s="1">
-        <v>66.6895768419</v>
+        <v>66.4214433421</v>
       </c>
       <c r="F141" t="s">
         <v>8</v>
       </c>
       <c r="G141">
         <v>1.0</v>
       </c>
       <c r="H141" s="1">
-        <v>1673708.31</v>
+        <v>1747348.91</v>
       </c>
       <c r="I141" s="1">
-        <v>-70260.98</v>
+        <v>55206.73</v>
       </c>
       <c r="J141" s="1">
-        <v>-4.1979226356354</v>
+        <v>3.1594565735586</v>
       </c>
       <c r="K141">
         <v>0.0</v>
       </c>
       <c r="L141">
         <v>0.0</v>
       </c>
       <c r="M141" s="1">
-        <v>1603447.33</v>
+        <v>1802555.64</v>
       </c>
       <c r="N141" s="1">
-        <v>1603447.33</v>
+        <v>1802555.64</v>
       </c>
       <c r="O141" s="1">
-        <v>0.47</v>
+        <v>0.52</v>
       </c>
       <c r="P141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
         <v>314</v>
       </c>
       <c r="B142" t="s">
         <v>315</v>
       </c>
       <c r="C142" s="1">
         <v>5746.0</v>
       </c>
       <c r="D142" s="1">
-        <v>20.0</v>
+        <v>21.61</v>
       </c>
       <c r="E142" s="1">
         <v>21.16</v>
       </c>
       <c r="F142" t="s">
         <v>8</v>
       </c>
       <c r="G142">
         <v>1.0</v>
       </c>
       <c r="H142" s="1">
         <v>121585.36</v>
       </c>
       <c r="I142" s="1">
-        <v>-6665.36</v>
+        <v>2585.7</v>
       </c>
       <c r="J142" s="1">
-        <v>-5.4820415879017</v>
+        <v>2.1266540642722</v>
       </c>
       <c r="K142">
         <v>0.0</v>
       </c>
       <c r="L142">
         <v>0.0</v>
       </c>
       <c r="M142" s="1">
-        <v>114920.0</v>
+        <v>124171.06</v>
       </c>
       <c r="N142" s="1">
-        <v>114920.0</v>
+        <v>124171.06</v>
       </c>
       <c r="O142" s="1">
-        <v>0.03</v>
+        <v>0.04</v>
       </c>
       <c r="P142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
         <v>316</v>
       </c>
       <c r="B143" t="s">
         <v>317</v>
       </c>
       <c r="C143" s="1">
-        <v>15593.0</v>
+        <v>16345.0</v>
       </c>
       <c r="D143" s="1">
-        <v>16.655</v>
+        <v>19.425</v>
       </c>
       <c r="E143" s="1">
-        <v>19.11</v>
+        <v>18.9961303151</v>
       </c>
       <c r="F143" t="s">
         <v>8</v>
       </c>
       <c r="G143">
         <v>1.0</v>
       </c>
       <c r="H143" s="1">
-        <v>297982.23</v>
+        <v>310491.75</v>
       </c>
       <c r="I143" s="1">
-        <v>-38280.81</v>
+        <v>7009.88</v>
       </c>
       <c r="J143" s="1">
-        <v>-12.846675454439</v>
+        <v>2.2576702923669</v>
       </c>
       <c r="K143">
         <v>0.0</v>
       </c>
       <c r="L143">
         <v>0.0</v>
       </c>
       <c r="M143" s="1">
-        <v>259701.42</v>
+        <v>317501.63</v>
       </c>
       <c r="N143" s="1">
-        <v>259701.42</v>
+        <v>317501.63</v>
       </c>
       <c r="O143" s="1">
-        <v>0.08</v>
+        <v>0.09</v>
       </c>
       <c r="P143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
         <v>318</v>
       </c>
       <c r="B144" t="s">
         <v>319</v>
       </c>
       <c r="C144" s="1">
-        <v>7868.0</v>
+        <v>8247.0</v>
       </c>
       <c r="D144" s="1">
-        <v>25.91</v>
+        <v>26.65</v>
       </c>
       <c r="E144" s="1">
-        <v>26.98</v>
+        <v>26.9717279011</v>
       </c>
       <c r="F144" t="s">
         <v>8</v>
       </c>
       <c r="G144">
         <v>1.0</v>
       </c>
       <c r="H144" s="1">
-        <v>212278.64</v>
+        <v>222435.84</v>
       </c>
       <c r="I144" s="1">
-        <v>-8418.76</v>
+        <v>-2653.29</v>
       </c>
       <c r="J144" s="1">
-        <v>-3.9659006671609</v>
+        <v>-1.1928338526741</v>
       </c>
       <c r="K144">
         <v>0.0</v>
       </c>
       <c r="L144">
         <v>0.0</v>
       </c>
       <c r="M144" s="1">
-        <v>203859.88</v>
+        <v>219782.55</v>
       </c>
       <c r="N144" s="1">
-        <v>203859.88</v>
+        <v>219782.55</v>
       </c>
       <c r="O144" s="1">
         <v>0.06</v>
       </c>
       <c r="P144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
         <v>320</v>
       </c>
       <c r="B145" t="s">
         <v>321</v>
       </c>
       <c r="C145" s="1">
-        <v>25312.0</v>
+        <v>26533.0</v>
       </c>
       <c r="D145" s="1">
-        <v>19.805</v>
+        <v>23.14</v>
       </c>
       <c r="E145" s="1">
-        <v>19.76</v>
+        <v>19.8515761505</v>
       </c>
       <c r="F145" t="s">
         <v>8</v>
       </c>
       <c r="G145">
         <v>1.0</v>
       </c>
       <c r="H145" s="1">
-        <v>500165.12</v>
+        <v>526721.87</v>
       </c>
       <c r="I145" s="1">
-        <v>1139.04</v>
+        <v>87251.75</v>
       </c>
       <c r="J145" s="1">
-        <v>0.22773279352227</v>
+        <v>16.565051684678</v>
       </c>
       <c r="K145">
         <v>0.0</v>
       </c>
       <c r="L145">
         <v>0.0</v>
       </c>
       <c r="M145" s="1">
-        <v>501304.16</v>
+        <v>613973.62</v>
       </c>
       <c r="N145" s="1">
-        <v>501304.16</v>
+        <v>613973.62</v>
       </c>
       <c r="O145" s="1">
-        <v>0.15</v>
+        <v>0.18</v>
       </c>
       <c r="P145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
         <v>322</v>
       </c>
       <c r="B146" t="s">
         <v>323</v>
       </c>
       <c r="C146" s="1">
-        <v>11165.0</v>
+        <v>11703.0</v>
       </c>
       <c r="D146" s="1">
-        <v>66.7</v>
+        <v>66.75</v>
       </c>
       <c r="E146" s="1">
-        <v>60.3</v>
+        <v>60.5459454841</v>
       </c>
       <c r="F146" t="s">
         <v>8</v>
       </c>
       <c r="G146">
         <v>1.0</v>
       </c>
       <c r="H146" s="1">
-        <v>673249.5</v>
+        <v>708569.2</v>
       </c>
       <c r="I146" s="1">
-        <v>71456.0</v>
+        <v>72606.05</v>
       </c>
       <c r="J146" s="1">
-        <v>10.6135986733</v>
+        <v>10.246853800589</v>
       </c>
       <c r="K146">
         <v>0.0</v>
       </c>
       <c r="L146">
         <v>0.0</v>
       </c>
       <c r="M146" s="1">
-        <v>744705.5</v>
+        <v>781175.25</v>
       </c>
       <c r="N146" s="1">
-        <v>744705.5</v>
+        <v>781175.25</v>
       </c>
       <c r="O146" s="1">
         <v>0.22</v>
       </c>
       <c r="P146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
         <v>324</v>
       </c>
       <c r="B147" t="s">
         <v>325</v>
       </c>
       <c r="C147" s="1">
         <v>1282.0</v>
       </c>
       <c r="D147" s="1">
-        <v>74.6</v>
+        <v>79.1</v>
       </c>
       <c r="E147" s="1">
         <v>82.0</v>
       </c>
       <c r="F147" t="s">
         <v>8</v>
       </c>
       <c r="G147">
         <v>1.0</v>
       </c>
       <c r="H147" s="1">
         <v>105124.0</v>
       </c>
       <c r="I147" s="1">
-        <v>-9486.8</v>
+        <v>-3717.8</v>
       </c>
       <c r="J147" s="1">
-        <v>-9.0243902439024</v>
+        <v>-3.5365853658537</v>
       </c>
       <c r="K147">
         <v>0.0</v>
       </c>
       <c r="L147">
         <v>0.0</v>
       </c>
       <c r="M147" s="1">
-        <v>95637.2</v>
+        <v>101406.2</v>
       </c>
       <c r="N147" s="1">
-        <v>95637.2</v>
+        <v>101406.2</v>
       </c>
       <c r="O147" s="1">
         <v>0.03</v>
       </c>
       <c r="P147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
         <v>326</v>
       </c>
       <c r="B148" t="s">
         <v>327</v>
       </c>
       <c r="C148" s="1">
-        <v>4282.0</v>
+        <v>4488.0</v>
       </c>
       <c r="D148" s="1">
-        <v>129.0</v>
+        <v>135.65</v>
       </c>
       <c r="E148" s="1">
-        <v>100.3277673984</v>
+        <v>101.6139928699</v>
       </c>
       <c r="F148" t="s">
         <v>8</v>
       </c>
       <c r="G148">
         <v>1.0</v>
       </c>
       <c r="H148" s="1">
-        <v>429603.5</v>
+        <v>456043.6</v>
       </c>
       <c r="I148" s="1">
-        <v>122774.5</v>
+        <v>152753.6</v>
       </c>
       <c r="J148" s="1">
-        <v>28.578561394402</v>
+        <v>33.495393861464</v>
       </c>
       <c r="K148">
         <v>0.0</v>
       </c>
       <c r="L148">
         <v>0.0</v>
       </c>
       <c r="M148" s="1">
-        <v>552378.0</v>
+        <v>608797.2</v>
       </c>
       <c r="N148" s="1">
-        <v>552378.0</v>
+        <v>608797.2</v>
       </c>
       <c r="O148" s="1">
-        <v>0.16</v>
+        <v>0.18</v>
       </c>
       <c r="P148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
         <v>328</v>
       </c>
       <c r="B149" t="s">
         <v>329</v>
       </c>
       <c r="C149" s="1">
-        <v>2990.0</v>
+        <v>3134.0</v>
       </c>
       <c r="D149" s="1">
-        <v>88.42</v>
+        <v>89.04</v>
       </c>
       <c r="E149" s="1">
-        <v>101.2</v>
+        <v>100.5199744735</v>
       </c>
       <c r="F149" t="s">
         <v>8</v>
       </c>
       <c r="G149">
         <v>1.0</v>
       </c>
       <c r="H149" s="1">
-        <v>302588.0</v>
+        <v>315029.6</v>
       </c>
       <c r="I149" s="1">
-        <v>-38212.2</v>
+        <v>-35978.24</v>
       </c>
       <c r="J149" s="1">
-        <v>-12.628458498024</v>
+        <v>-11.420590319132</v>
       </c>
       <c r="K149">
         <v>0.0</v>
       </c>
       <c r="L149">
         <v>0.0</v>
       </c>
       <c r="M149" s="1">
-        <v>264375.8</v>
+        <v>279051.36</v>
       </c>
       <c r="N149" s="1">
-        <v>264375.8</v>
+        <v>279051.36</v>
       </c>
       <c r="O149" s="1">
         <v>0.08</v>
       </c>
       <c r="P149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
         <v>330</v>
       </c>
       <c r="B150" t="s">
         <v>331</v>
       </c>
       <c r="C150" s="1">
-        <v>19241.0</v>
+        <v>20169.0</v>
       </c>
       <c r="D150" s="1">
-        <v>24.59</v>
+        <v>23.13</v>
       </c>
       <c r="E150" s="1">
-        <v>38.4773639624</v>
+        <v>37.6989756557</v>
       </c>
       <c r="F150" t="s">
         <v>8</v>
       </c>
       <c r="G150">
         <v>1.0</v>
       </c>
       <c r="H150" s="1">
-        <v>740342.96</v>
+        <v>760350.64</v>
       </c>
       <c r="I150" s="1">
-        <v>-267206.77</v>
+        <v>-293841.67</v>
       </c>
       <c r="J150" s="1">
-        <v>-36.092295657137</v>
+        <v>-38.645547796211</v>
       </c>
       <c r="K150">
         <v>0.0</v>
       </c>
       <c r="L150">
         <v>0.0</v>
       </c>
       <c r="M150" s="1">
-        <v>473136.19</v>
+        <v>466508.97</v>
       </c>
       <c r="N150" s="1">
-        <v>473136.19</v>
+        <v>466508.97</v>
       </c>
       <c r="O150" s="1">
-        <v>0.14</v>
+        <v>0.13</v>
       </c>
       <c r="P150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
         <v>332</v>
       </c>
       <c r="B151" t="s">
         <v>333</v>
       </c>
       <c r="C151" s="1">
-        <v>22759.0</v>
+        <v>23856.0</v>
       </c>
       <c r="D151" s="1">
-        <v>33.36</v>
+        <v>35.67</v>
       </c>
       <c r="E151" s="1">
-        <v>36.9</v>
+        <v>36.6613418008</v>
       </c>
       <c r="F151" t="s">
         <v>8</v>
       </c>
       <c r="G151">
         <v>1.0</v>
       </c>
       <c r="H151" s="1">
-        <v>839807.1</v>
+        <v>874592.97</v>
       </c>
       <c r="I151" s="1">
-        <v>-80566.86</v>
+        <v>-23649.45</v>
       </c>
       <c r="J151" s="1">
-        <v>-9.5934959349593</v>
+        <v>-2.7040521489671</v>
       </c>
       <c r="K151">
         <v>0.0</v>
       </c>
       <c r="L151">
         <v>0.0</v>
       </c>
       <c r="M151" s="1">
-        <v>759240.24</v>
+        <v>850943.52</v>
       </c>
       <c r="N151" s="1">
-        <v>759240.24</v>
+        <v>850943.52</v>
       </c>
       <c r="O151" s="1">
-        <v>0.22</v>
+        <v>0.24</v>
       </c>
       <c r="P151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152" t="s">
         <v>334</v>
       </c>
       <c r="B152" t="s">
         <v>335</v>
       </c>
       <c r="C152" s="1">
-        <v>16800.0</v>
+        <v>17610.0</v>
       </c>
       <c r="D152" s="1">
-        <v>23.26</v>
+        <v>25.38</v>
       </c>
       <c r="E152" s="1">
-        <v>31.0668738095</v>
+        <v>30.6857058489</v>
       </c>
       <c r="F152" t="s">
         <v>8</v>
       </c>
       <c r="G152">
         <v>1.0</v>
       </c>
       <c r="H152" s="1">
-        <v>521923.48</v>
+        <v>540375.28</v>
       </c>
       <c r="I152" s="1">
-        <v>-131155.48</v>
+        <v>-93433.48</v>
       </c>
       <c r="J152" s="1">
-        <v>-25.129254579618</v>
+        <v>-17.290480053048</v>
       </c>
       <c r="K152">
         <v>0.0</v>
       </c>
       <c r="L152">
         <v>0.0</v>
       </c>
       <c r="M152" s="1">
-        <v>390768.0</v>
+        <v>446941.8</v>
       </c>
       <c r="N152" s="1">
-        <v>390768.0</v>
+        <v>446941.8</v>
       </c>
       <c r="O152" s="1">
-        <v>0.11</v>
+        <v>0.13</v>
       </c>
       <c r="P152">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:16">
       <c r="A153" t="s">
         <v>336</v>
       </c>
       <c r="B153" t="s">
         <v>337</v>
       </c>
       <c r="C153" s="1">
-        <v>11133.0</v>
+        <v>11670.0</v>
       </c>
       <c r="D153" s="1">
-        <v>65.3</v>
+        <v>62.68</v>
       </c>
       <c r="E153" s="1">
-        <v>117.2265957065</v>
+        <v>114.8058808912</v>
       </c>
       <c r="F153" t="s">
         <v>8</v>
       </c>
       <c r="G153">
         <v>1.0</v>
       </c>
       <c r="H153" s="1">
-        <v>1305083.69</v>
+        <v>1339784.63</v>
       </c>
       <c r="I153" s="1">
-        <v>-578098.79</v>
+        <v>-608309.03</v>
       </c>
       <c r="J153" s="1">
-        <v>-44.295917145359</v>
+        <v>-45.403493694356</v>
       </c>
       <c r="K153">
         <v>0.0</v>
       </c>
       <c r="L153">
         <v>0.0</v>
       </c>
       <c r="M153" s="1">
-        <v>726984.9</v>
+        <v>731475.6</v>
       </c>
       <c r="N153" s="1">
-        <v>726984.9</v>
+        <v>731475.6</v>
       </c>
       <c r="O153" s="1">
         <v>0.21</v>
       </c>
       <c r="P153">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:16">
       <c r="A154" t="s">
         <v>338</v>
       </c>
       <c r="B154" t="s">
         <v>339</v>
       </c>
       <c r="C154" s="1">
         <v>737.0</v>
       </c>
       <c r="D154" s="1">
-        <v>246.7</v>
+        <v>256.7</v>
       </c>
       <c r="E154" s="1">
         <v>247.646404342</v>
       </c>
       <c r="F154" t="s">
         <v>8</v>
       </c>
       <c r="G154">
         <v>1.0</v>
       </c>
       <c r="H154" s="1">
         <v>0.0</v>
       </c>
       <c r="I154" s="1">
-        <v>-69750.0</v>
+        <v>667250.0</v>
       </c>
       <c r="J154" s="1">
         <v>0</v>
       </c>
       <c r="K154">
         <v>0.0</v>
       </c>
       <c r="L154">
         <v>0.0</v>
       </c>
       <c r="M154" s="1">
-        <v>-69750.0</v>
+        <v>667250.0</v>
       </c>
       <c r="N154" s="1">
-        <v>-69750.0</v>
+        <v>667250.0</v>
       </c>
       <c r="O154" s="1">
-        <v>-0.02</v>
+        <v>0.19</v>
       </c>
       <c r="P154">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:16">
       <c r="A155" t="s">
         <v>340</v>
       </c>
       <c r="B155" t="s">
         <v>341</v>
       </c>
       <c r="C155" s="1">
-        <v>100.0</v>
+        <v>83.0</v>
       </c>
       <c r="D155" s="1">
-        <v>116.02</v>
+        <v>115.5</v>
       </c>
       <c r="E155" s="1">
         <v>116.41</v>
       </c>
       <c r="F155" t="s">
         <v>8</v>
       </c>
       <c r="G155">
         <v>1.0</v>
       </c>
       <c r="H155" s="1">
         <v>0.0</v>
       </c>
       <c r="I155" s="1">
-        <v>-149340.0</v>
+        <v>-173130.0</v>
       </c>
       <c r="J155" s="1">
         <v>0</v>
       </c>
       <c r="K155">
         <v>0.0</v>
       </c>
       <c r="L155">
         <v>0.0</v>
       </c>
       <c r="M155" s="1">
-        <v>-149340.0</v>
+        <v>-173130.0</v>
       </c>
       <c r="N155" s="1">
-        <v>-149340.0</v>
+        <v>-173130.0</v>
       </c>
       <c r="O155" s="1">
-        <v>-0.04</v>
+        <v>-0.05</v>
       </c>
       <c r="P155">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:16">
       <c r="A156" t="s">
         <v>342</v>
       </c>
       <c r="B156" t="s">
         <v>343</v>
       </c>
       <c r="C156" s="1">
-        <v>-8.0</v>
+        <v>59.0</v>
       </c>
       <c r="D156" s="1">
-        <v>117.8</v>
+        <v>125.2</v>
       </c>
       <c r="E156" s="1">
-        <v>119.97</v>
+        <v>127.014761905</v>
       </c>
       <c r="F156" t="s">
         <v>8</v>
       </c>
       <c r="G156">
         <v>1.0</v>
       </c>
       <c r="H156" s="1">
         <v>0.0</v>
       </c>
       <c r="I156" s="1">
-        <v>17360.0</v>
+        <v>-23242.18</v>
       </c>
       <c r="J156" s="1">
         <v>0</v>
       </c>
       <c r="K156">
         <v>0.0</v>
       </c>
       <c r="L156">
         <v>0.0</v>
       </c>
       <c r="M156" s="1">
-        <v>17360.0</v>
+        <v>-23242.18</v>
       </c>
       <c r="N156" s="1">
-        <v>17360.0</v>
+        <v>-23242.18</v>
       </c>
       <c r="O156" s="1">
-        <v>0.01</v>
+        <v>-0.01</v>
       </c>
       <c r="P156">
         <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:16">
       <c r="A157" t="s">
         <v>344</v>
       </c>
       <c r="B157" t="s">
         <v>345</v>
       </c>
       <c r="C157" s="1">
-        <v>-50.0</v>
+        <v>-283.0</v>
       </c>
       <c r="D157" s="1">
-        <v>126.1</v>
+        <v>5876.0</v>
       </c>
       <c r="E157" s="1">
-        <v>127.014761905</v>
+        <v>5542.434467351</v>
       </c>
       <c r="F157" t="s">
         <v>8</v>
       </c>
       <c r="G157">
         <v>1.0</v>
       </c>
       <c r="H157" s="1">
         <v>0.0</v>
       </c>
       <c r="I157" s="1">
-        <v>61940.0</v>
+        <v>-943990.46</v>
       </c>
       <c r="J157" s="1">
         <v>0</v>
       </c>
       <c r="K157">
         <v>0.0</v>
       </c>
       <c r="L157">
         <v>0.0</v>
       </c>
       <c r="M157" s="1">
-        <v>61940.0</v>
+        <v>-943990.46</v>
       </c>
       <c r="N157" s="1">
-        <v>61940.0</v>
+        <v>-943990.46</v>
       </c>
       <c r="O157" s="1">
-        <v>0.02</v>
+        <v>-0.27</v>
       </c>
       <c r="P157">
         <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:16">
       <c r="A158" t="s">
         <v>346</v>
       </c>
       <c r="B158" t="s">
         <v>347</v>
       </c>
       <c r="C158" s="1">
-        <v>-44.0</v>
+        <v>-8.0</v>
       </c>
       <c r="D158" s="1">
-        <v>119.74</v>
+        <v>117.29</v>
       </c>
       <c r="E158" s="1">
-        <v>121.64</v>
+        <v>119.97</v>
       </c>
       <c r="F158" t="s">
         <v>8</v>
       </c>
       <c r="G158">
         <v>1.0</v>
       </c>
       <c r="H158" s="1">
         <v>0.0</v>
       </c>
       <c r="I158" s="1">
-        <v>83600.0</v>
+        <v>21440.0</v>
       </c>
       <c r="J158" s="1">
         <v>0</v>
       </c>
       <c r="K158">
         <v>0.0</v>
       </c>
       <c r="L158">
         <v>0.0</v>
       </c>
       <c r="M158" s="1">
-        <v>83600.0</v>
+        <v>21440.0</v>
       </c>
       <c r="N158" s="1">
-        <v>83600.0</v>
+        <v>21440.0</v>
       </c>
       <c r="O158" s="1">
-        <v>0.02</v>
+        <v>0.01</v>
       </c>
       <c r="P158">
         <v>1</v>
       </c>
     </row>
     <row r="159" spans="1:16">
       <c r="A159" t="s">
         <v>348</v>
       </c>
       <c r="B159" t="s">
         <v>349</v>
       </c>
       <c r="C159" s="1">
-        <v>593000.0</v>
+        <v>-44.0</v>
       </c>
       <c r="D159" s="1">
-        <v>97.682</v>
+        <v>119.21</v>
       </c>
       <c r="E159" s="1">
-        <v>99.52772344</v>
+        <v>121.64</v>
       </c>
       <c r="F159" t="s">
         <v>8</v>
       </c>
       <c r="G159">
         <v>1.0</v>
       </c>
       <c r="H159" s="1">
-        <v>590199.4</v>
+        <v>0.0</v>
       </c>
       <c r="I159" s="1">
-        <v>-10945.14</v>
+        <v>106920.0</v>
       </c>
       <c r="J159" s="1">
-        <v>-1.8544817226178</v>
+        <v>0</v>
       </c>
       <c r="K159">
-        <v>0.49</v>
-[...2 lines deleted...]
-        <v>350</v>
+        <v>0.0</v>
+      </c>
+      <c r="L159">
+        <v>0.0</v>
       </c>
       <c r="M159" s="1">
-        <v>579254.26</v>
+        <v>106920.0</v>
       </c>
       <c r="N159" s="1">
-        <v>582140.06</v>
+        <v>106920.0</v>
       </c>
       <c r="O159" s="1">
-        <v>0.17</v>
+        <v>0.03</v>
       </c>
       <c r="P159">
         <v>1</v>
       </c>
     </row>
     <row r="160" spans="1:16">
       <c r="A160" t="s">
+        <v>350</v>
+      </c>
+      <c r="B160" t="s">
         <v>351</v>
       </c>
-      <c r="B160" t="s">
+      <c r="C160" s="1">
+        <v>593000.0</v>
+      </c>
+      <c r="D160" s="1">
+        <v>97.198</v>
+      </c>
+      <c r="E160" s="1">
+        <v>99.52772344</v>
+      </c>
+      <c r="F160" t="s">
+        <v>8</v>
+      </c>
+      <c r="G160">
+        <v>1.0</v>
+      </c>
+      <c r="H160" s="1">
+        <v>590199.4</v>
+      </c>
+      <c r="I160" s="1">
+        <v>-13815.26</v>
+      </c>
+      <c r="J160" s="1">
+        <v>-2.3407783877788</v>
+      </c>
+      <c r="K160">
+        <v>0.73</v>
+      </c>
+      <c r="L160" t="s">
         <v>352</v>
       </c>
-      <c r="C160" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M160" s="1">
-        <v>304629.0</v>
+        <v>576384.14</v>
       </c>
       <c r="N160" s="1">
-        <v>313510.85</v>
+        <v>580742.28</v>
       </c>
       <c r="O160" s="1">
-        <v>0.09</v>
+        <v>0.17</v>
       </c>
       <c r="P160">
         <v>1</v>
       </c>
     </row>
     <row r="161" spans="1:16">
       <c r="A161" t="s">
+        <v>353</v>
+      </c>
+      <c r="B161" t="s">
         <v>354</v>
       </c>
-      <c r="B161" t="s">
+      <c r="C161" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D161" s="1">
+        <v>101.138</v>
+      </c>
+      <c r="E161" s="1">
+        <v>99.634</v>
+      </c>
+      <c r="F161" t="s">
+        <v>8</v>
+      </c>
+      <c r="G161">
+        <v>1.0</v>
+      </c>
+      <c r="H161" s="1">
+        <v>298902.0</v>
+      </c>
+      <c r="I161" s="1">
+        <v>4512.0</v>
+      </c>
+      <c r="J161" s="1">
+        <v>1.5095248609912</v>
+      </c>
+      <c r="K161">
+        <v>3.26</v>
+      </c>
+      <c r="L161" t="s">
         <v>355</v>
       </c>
-      <c r="C161" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M161" s="1">
-        <v>506385.0</v>
+        <v>303414.0</v>
       </c>
       <c r="N161" s="1">
-        <v>509782.26</v>
+        <v>313194.82</v>
       </c>
       <c r="O161" s="1">
-        <v>0.15</v>
+        <v>0.09</v>
       </c>
       <c r="P161">
         <v>1</v>
       </c>
     </row>
     <row r="162" spans="1:16">
       <c r="A162" t="s">
+        <v>356</v>
+      </c>
+      <c r="B162" t="s">
         <v>357</v>
       </c>
-      <c r="B162" t="s">
+      <c r="C162" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="D162" s="1">
+        <v>101.192</v>
+      </c>
+      <c r="E162" s="1">
+        <v>99.179</v>
+      </c>
+      <c r="F162" t="s">
+        <v>8</v>
+      </c>
+      <c r="G162">
+        <v>1.0</v>
+      </c>
+      <c r="H162" s="1">
+        <v>495895.0</v>
+      </c>
+      <c r="I162" s="1">
+        <v>10065.0</v>
+      </c>
+      <c r="J162" s="1">
+        <v>2.0296635376441</v>
+      </c>
+      <c r="K162">
+        <v>0.94</v>
+      </c>
+      <c r="L162" t="s">
         <v>358</v>
       </c>
-      <c r="C162" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M162" s="1">
-        <v>159267.59</v>
+        <v>505960.0</v>
       </c>
       <c r="N162" s="1">
-        <v>162436.39</v>
+        <v>510684.32</v>
       </c>
       <c r="O162" s="1">
-        <v>0.05</v>
+        <v>0.15</v>
       </c>
       <c r="P162">
         <v>1</v>
       </c>
     </row>
     <row r="163" spans="1:16">
       <c r="A163" t="s">
+        <v>359</v>
+      </c>
+      <c r="B163" t="s">
         <v>360</v>
       </c>
-      <c r="B163" t="s">
+      <c r="C163" s="1">
+        <v>149000.0</v>
+      </c>
+      <c r="D163" s="1">
+        <v>106.546</v>
+      </c>
+      <c r="E163" s="1">
+        <v>99.188</v>
+      </c>
+      <c r="F163" t="s">
+        <v>8</v>
+      </c>
+      <c r="G163">
+        <v>1.0</v>
+      </c>
+      <c r="H163" s="1">
+        <v>147790.12</v>
+      </c>
+      <c r="I163" s="1">
+        <v>10963.42</v>
+      </c>
+      <c r="J163" s="1">
+        <v>7.4182360769448</v>
+      </c>
+      <c r="K163">
+        <v>2.51</v>
+      </c>
+      <c r="L163" t="s">
         <v>361</v>
       </c>
-      <c r="C163" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M163" s="1">
-        <v>407208.0</v>
+        <v>158753.54</v>
       </c>
       <c r="N163" s="1">
-        <v>423528.55</v>
+        <v>162496.4</v>
       </c>
       <c r="O163" s="1">
-        <v>0.12</v>
+        <v>0.05</v>
       </c>
       <c r="P163">
         <v>1</v>
       </c>
     </row>
     <row r="164" spans="1:16">
       <c r="A164" t="s">
+        <v>362</v>
+      </c>
+      <c r="B164" t="s">
         <v>363</v>
       </c>
-      <c r="B164" t="s">
+      <c r="C164" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D164" s="1">
+        <v>101.245</v>
+      </c>
+      <c r="E164" s="1">
+        <v>99.89</v>
+      </c>
+      <c r="F164" t="s">
+        <v>8</v>
+      </c>
+      <c r="G164">
+        <v>1.0</v>
+      </c>
+      <c r="H164" s="1">
+        <v>399560.0</v>
+      </c>
+      <c r="I164" s="1">
+        <v>5420.0</v>
+      </c>
+      <c r="J164" s="1">
+        <v>1.3564921413555</v>
+      </c>
+      <c r="K164">
+        <v>4.4</v>
+      </c>
+      <c r="L164" t="s">
         <v>364</v>
       </c>
-      <c r="C164" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M164" s="1">
-        <v>400509.12</v>
+        <v>404980.0</v>
       </c>
       <c r="N164" s="1">
-        <v>405036.24</v>
+        <v>422567.67</v>
       </c>
       <c r="O164" s="1">
         <v>0.12</v>
       </c>
       <c r="P164">
         <v>1</v>
       </c>
     </row>
     <row r="165" spans="1:16">
       <c r="A165" t="s">
+        <v>365</v>
+      </c>
+      <c r="B165" t="s">
         <v>366</v>
       </c>
-      <c r="B165" t="s">
+      <c r="C165" s="1">
+        <v>408000.0</v>
+      </c>
+      <c r="D165" s="1">
+        <v>97.769</v>
+      </c>
+      <c r="E165" s="1">
+        <v>99.33</v>
+      </c>
+      <c r="F165" t="s">
+        <v>8</v>
+      </c>
+      <c r="G165">
+        <v>1.0</v>
+      </c>
+      <c r="H165" s="1">
+        <v>405266.4</v>
+      </c>
+      <c r="I165" s="1">
+        <v>-6368.88</v>
+      </c>
+      <c r="J165" s="1">
+        <v>-1.5715292459479</v>
+      </c>
+      <c r="K165">
+        <v>1.37</v>
+      </c>
+      <c r="L165" t="s">
         <v>367</v>
       </c>
-      <c r="C165" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M165" s="1">
-        <v>387044.0</v>
+        <v>398897.52</v>
       </c>
       <c r="N165" s="1">
-        <v>391482.36</v>
+        <v>404472.59</v>
       </c>
       <c r="O165" s="1">
-        <v>0.11</v>
+        <v>0.12</v>
       </c>
       <c r="P165">
         <v>1</v>
       </c>
     </row>
     <row r="166" spans="1:16">
       <c r="A166" t="s">
+        <v>368</v>
+      </c>
+      <c r="B166" t="s">
         <v>369</v>
       </c>
-      <c r="B166" t="s">
+      <c r="C166" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D166" s="1">
+        <v>96.785</v>
+      </c>
+      <c r="E166" s="1">
+        <v>99.253</v>
+      </c>
+      <c r="F166" t="s">
+        <v>8</v>
+      </c>
+      <c r="G166">
+        <v>1.0</v>
+      </c>
+      <c r="H166" s="1">
+        <v>397012.0</v>
+      </c>
+      <c r="I166" s="1">
+        <v>-9872.0</v>
+      </c>
+      <c r="J166" s="1">
+        <v>-2.4865747131069</v>
+      </c>
+      <c r="K166">
+        <v>1.32</v>
+      </c>
+      <c r="L166" t="s">
         <v>370</v>
       </c>
-      <c r="C166" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M166" s="1">
-        <v>414453.76</v>
+        <v>387140.0</v>
       </c>
       <c r="N166" s="1">
-        <v>414453.76</v>
+        <v>392400.27</v>
       </c>
       <c r="O166" s="1">
-        <v>0.12</v>
+        <v>0.11</v>
       </c>
       <c r="P166">
         <v>1</v>
       </c>
     </row>
     <row r="167" spans="1:16">
       <c r="A167" t="s">
         <v>371</v>
       </c>
       <c r="B167" t="s">
         <v>372</v>
       </c>
       <c r="C167" s="1">
-        <v>300000.0</v>
+        <v>413000.0</v>
       </c>
       <c r="D167" s="1">
-        <v>101.185</v>
+        <v>100.265</v>
       </c>
       <c r="E167" s="1">
-        <v>100.69583</v>
+        <v>99.955</v>
       </c>
       <c r="F167" t="s">
         <v>8</v>
       </c>
       <c r="G167">
         <v>1.0</v>
       </c>
       <c r="H167" s="1">
-        <v>302087.49</v>
+        <v>412814.15</v>
       </c>
       <c r="I167" s="1">
-        <v>1467.51</v>
+        <v>1280.3</v>
       </c>
       <c r="J167" s="1">
-        <v>0.48578972932643</v>
+        <v>0.31013956280326</v>
       </c>
       <c r="K167">
-        <v>3.28</v>
-[...2 lines deleted...]
-        <v>373</v>
+        <v>0.22</v>
+      </c>
+      <c r="L167">
+        <v>905.21</v>
       </c>
       <c r="M167" s="1">
-        <v>303555.0</v>
+        <v>414094.45</v>
       </c>
       <c r="N167" s="1">
-        <v>313393.36</v>
+        <v>414999.66</v>
       </c>
       <c r="O167" s="1">
-        <v>0.09</v>
+        <v>0.12</v>
       </c>
       <c r="P167">
         <v>1</v>
       </c>
     </row>
     <row r="168" spans="1:16">
       <c r="A168" t="s">
+        <v>373</v>
+      </c>
+      <c r="B168" t="s">
         <v>374</v>
       </c>
-      <c r="B168" t="s">
+      <c r="C168" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D168" s="1">
+        <v>101.725</v>
+      </c>
+      <c r="E168" s="1">
+        <v>100.69583</v>
+      </c>
+      <c r="F168" t="s">
+        <v>8</v>
+      </c>
+      <c r="G168">
+        <v>1.0</v>
+      </c>
+      <c r="H168" s="1">
+        <v>302087.49</v>
+      </c>
+      <c r="I168" s="1">
+        <v>3087.51</v>
+      </c>
+      <c r="J168" s="1">
+        <v>1.0220582123411</v>
+      </c>
+      <c r="K168">
+        <v>3.59</v>
+      </c>
+      <c r="L168" t="s">
         <v>375</v>
       </c>
-      <c r="C168" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M168" s="1">
-        <v>550185.0</v>
+        <v>305175.0</v>
       </c>
       <c r="N168" s="1">
-        <v>569172.84</v>
+        <v>315938.01</v>
       </c>
       <c r="O168" s="1">
-        <v>0.17</v>
+        <v>0.09</v>
       </c>
       <c r="P168">
         <v>1</v>
       </c>
     </row>
     <row r="169" spans="1:16">
       <c r="A169" t="s">
+        <v>376</v>
+      </c>
+      <c r="B169" t="s">
         <v>377</v>
       </c>
-      <c r="B169" t="s">
+      <c r="C169" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="D169" s="1">
+        <v>109.751</v>
+      </c>
+      <c r="E169" s="1">
+        <v>100.019</v>
+      </c>
+      <c r="F169" t="s">
+        <v>8</v>
+      </c>
+      <c r="G169">
+        <v>1.0</v>
+      </c>
+      <c r="H169" s="1">
+        <v>500095.0</v>
+      </c>
+      <c r="I169" s="1">
+        <v>48660.0</v>
+      </c>
+      <c r="J169" s="1">
+        <v>9.7301512712585</v>
+      </c>
+      <c r="K169">
+        <v>4.2</v>
+      </c>
+      <c r="L169" t="s">
         <v>378</v>
       </c>
-      <c r="C169" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M169" s="1">
-        <v>209752.0</v>
+        <v>548755.0</v>
       </c>
       <c r="N169" s="1">
-        <v>218299.95</v>
+        <v>569737.36</v>
       </c>
       <c r="O169" s="1">
-        <v>0.06</v>
+        <v>0.16</v>
       </c>
       <c r="P169">
         <v>1</v>
       </c>
     </row>
     <row r="170" spans="1:16">
       <c r="A170" t="s">
+        <v>379</v>
+      </c>
+      <c r="B170" t="s">
         <v>380</v>
       </c>
-      <c r="B170" t="s">
+      <c r="C170" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D170" s="1">
+        <v>103.705</v>
+      </c>
+      <c r="E170" s="1">
+        <v>106.65</v>
+      </c>
+      <c r="F170" t="s">
+        <v>8</v>
+      </c>
+      <c r="G170">
+        <v>1.0</v>
+      </c>
+      <c r="H170" s="1">
+        <v>213300.0</v>
+      </c>
+      <c r="I170" s="1">
+        <v>-5890.0</v>
+      </c>
+      <c r="J170" s="1">
+        <v>-2.7613689639006</v>
+      </c>
+      <c r="K170">
+        <v>4.62</v>
+      </c>
+      <c r="L170" t="s">
         <v>381</v>
       </c>
-      <c r="C170" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M170" s="1">
-        <v>292122.0</v>
+        <v>207410.0</v>
       </c>
       <c r="N170" s="1">
-        <v>299963.1</v>
+        <v>216642.88</v>
       </c>
       <c r="O170" s="1">
-        <v>0.09</v>
+        <v>0.06</v>
       </c>
       <c r="P170">
         <v>1</v>
       </c>
     </row>
     <row r="171" spans="1:16">
       <c r="A171" t="s">
+        <v>382</v>
+      </c>
+      <c r="B171" t="s">
         <v>383</v>
       </c>
-      <c r="B171" t="s">
+      <c r="C171" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D171" s="1">
+        <v>97.411</v>
+      </c>
+      <c r="E171" s="1">
+        <v>99.433</v>
+      </c>
+      <c r="F171" t="s">
+        <v>8</v>
+      </c>
+      <c r="G171">
+        <v>1.0</v>
+      </c>
+      <c r="H171" s="1">
+        <v>298299.0</v>
+      </c>
+      <c r="I171" s="1">
+        <v>-6066.0</v>
+      </c>
+      <c r="J171" s="1">
+        <v>-2.0335301157563</v>
+      </c>
+      <c r="K171">
+        <v>2.82</v>
+      </c>
+      <c r="L171" t="s">
         <v>384</v>
       </c>
-      <c r="C171" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M171" s="1">
-        <v>163751.31</v>
+        <v>292233.0</v>
       </c>
       <c r="N171" s="1">
-        <v>165948.54</v>
+        <v>300690.53</v>
       </c>
       <c r="O171" s="1">
-        <v>0.05</v>
+        <v>0.09</v>
       </c>
       <c r="P171">
         <v>1</v>
       </c>
     </row>
     <row r="172" spans="1:16">
       <c r="A172" t="s">
+        <v>385</v>
+      </c>
+      <c r="B172" t="s">
         <v>386</v>
-      </c>
-[...1 lines deleted...]
-        <v>387</v>
       </c>
       <c r="C172" s="1">
         <v>241000.0</v>
       </c>
       <c r="D172" s="1">
-        <v>97.725</v>
+        <v>97.97</v>
       </c>
       <c r="E172" s="1">
         <v>99.726</v>
       </c>
       <c r="F172" t="s">
         <v>8</v>
       </c>
       <c r="G172">
         <v>1.0</v>
       </c>
       <c r="H172" s="1">
         <v>240339.66</v>
       </c>
       <c r="I172" s="1">
-        <v>-4822.41</v>
+        <v>-4231.96</v>
       </c>
       <c r="J172" s="1">
-        <v>-2.0064978039829</v>
+        <v>-1.7608246595672</v>
       </c>
       <c r="K172">
-        <v>0.29</v>
-[...2 lines deleted...]
-        <v>693.29</v>
+        <v>0.54</v>
+      </c>
+      <c r="L172" t="s">
+        <v>387</v>
       </c>
       <c r="M172" s="1">
-        <v>235517.25</v>
+        <v>236107.7</v>
       </c>
       <c r="N172" s="1">
-        <v>236210.54</v>
+        <v>237419.99</v>
       </c>
       <c r="O172" s="1">
         <v>0.07</v>
       </c>
       <c r="P172">
         <v>1</v>
       </c>
     </row>
     <row r="173" spans="1:16">
       <c r="A173" t="s">
         <v>388</v>
       </c>
       <c r="B173" t="s">
         <v>389</v>
       </c>
       <c r="C173" s="1">
         <v>400000.0</v>
       </c>
       <c r="D173" s="1">
-        <v>98.373</v>
+        <v>99.188</v>
       </c>
       <c r="E173" s="1">
         <v>100.0</v>
       </c>
       <c r="F173" t="s">
         <v>8</v>
       </c>
       <c r="G173">
         <v>1.0</v>
       </c>
       <c r="H173" s="1">
         <v>400000.0</v>
       </c>
       <c r="I173" s="1">
-        <v>-6508.0</v>
+        <v>-3248.0</v>
       </c>
       <c r="J173" s="1">
-        <v>-1.627</v>
+        <v>-0.812</v>
       </c>
       <c r="K173">
-        <v>3.46</v>
+        <v>3.75</v>
       </c>
       <c r="L173" t="s">
         <v>390</v>
       </c>
       <c r="M173" s="1">
-        <v>393492.0</v>
+        <v>396752.0</v>
       </c>
       <c r="N173" s="1">
-        <v>407324.88</v>
+        <v>411749.26</v>
       </c>
       <c r="O173" s="1">
         <v>0.12</v>
       </c>
       <c r="P173">
         <v>1</v>
       </c>
     </row>
     <row r="174" spans="1:16">
       <c r="A174" t="s">
         <v>391</v>
       </c>
       <c r="B174" t="s">
         <v>392</v>
       </c>
       <c r="C174" s="1">
         <v>800000.0</v>
       </c>
       <c r="D174" s="1">
-        <v>97.899</v>
+        <v>97.578</v>
       </c>
       <c r="E174" s="1">
         <v>97.673</v>
       </c>
       <c r="F174" t="s">
         <v>8</v>
       </c>
       <c r="G174">
         <v>1.0</v>
       </c>
       <c r="H174" s="1">
         <v>781384.0</v>
       </c>
       <c r="I174" s="1">
-        <v>1808.0</v>
+        <v>-760.0</v>
       </c>
       <c r="J174" s="1">
-        <v>0.23138431296264</v>
+        <v>-0.0972633173958</v>
       </c>
       <c r="K174">
-        <v>2.98</v>
+        <v>3.22</v>
       </c>
       <c r="L174" t="s">
         <v>393</v>
       </c>
       <c r="M174" s="1">
-        <v>783192.0</v>
+        <v>780624.0</v>
       </c>
       <c r="N174" s="1">
-        <v>807049.53</v>
+        <v>806399.34</v>
       </c>
       <c r="O174" s="1">
         <v>0.23</v>
       </c>
       <c r="P174">
         <v>1</v>
       </c>
     </row>
     <row r="175" spans="1:16">
       <c r="A175" t="s">
         <v>394</v>
       </c>
       <c r="B175" t="s">
         <v>395</v>
       </c>
       <c r="C175" s="1">
         <v>500000.0</v>
       </c>
       <c r="D175" s="1">
-        <v>100.019</v>
+        <v>99.979</v>
       </c>
       <c r="E175" s="1">
         <v>100.3796</v>
       </c>
       <c r="F175" t="s">
         <v>8</v>
       </c>
       <c r="G175">
         <v>1.0</v>
       </c>
       <c r="H175" s="1">
         <v>501898.0</v>
       </c>
       <c r="I175" s="1">
-        <v>-1803.0</v>
+        <v>-2003.0</v>
       </c>
       <c r="J175" s="1">
-        <v>-0.3592363388577</v>
+        <v>-0.39908507306265</v>
       </c>
       <c r="K175">
-        <v>2.95</v>
+        <v>3.17</v>
       </c>
       <c r="L175" t="s">
         <v>396</v>
       </c>
       <c r="M175" s="1">
-        <v>500095.0</v>
+        <v>499895.0</v>
       </c>
       <c r="N175" s="1">
-        <v>514841.99</v>
+        <v>515732.74</v>
       </c>
       <c r="O175" s="1">
         <v>0.15</v>
       </c>
       <c r="P175">
         <v>1</v>
       </c>
     </row>
     <row r="176" spans="1:16">
       <c r="A176" t="s">
         <v>397</v>
       </c>
       <c r="B176" t="s">
         <v>398</v>
       </c>
       <c r="C176" s="1">
-        <v>361000.0</v>
+        <v>261000.0</v>
       </c>
       <c r="D176" s="1">
-        <v>98.586</v>
+        <v>98.91</v>
       </c>
       <c r="E176" s="1">
-        <v>100.99096676</v>
+        <v>100.99096552</v>
       </c>
       <c r="F176" t="s">
         <v>8</v>
       </c>
       <c r="G176">
         <v>1.0</v>
       </c>
       <c r="H176" s="1">
-        <v>364577.39</v>
+        <v>263586.42</v>
       </c>
       <c r="I176" s="1">
-        <v>-8681.93</v>
+        <v>-5431.32</v>
       </c>
       <c r="J176" s="1">
-        <v>-2.3813681918124</v>
+        <v>-2.060546214786</v>
       </c>
       <c r="K176">
-        <v>2.04</v>
+        <v>2.26</v>
       </c>
       <c r="L176" t="s">
         <v>399</v>
       </c>
       <c r="M176" s="1">
-        <v>355895.46</v>
+        <v>258155.1</v>
       </c>
       <c r="N176" s="1">
-        <v>363254.97</v>
+        <v>264061.97</v>
       </c>
       <c r="O176" s="1">
-        <v>0.11</v>
+        <v>0.08</v>
       </c>
       <c r="P176">
         <v>1</v>
       </c>
     </row>
     <row r="177" spans="1:16">
       <c r="A177" t="s">
         <v>400</v>
       </c>
       <c r="B177" t="s">
         <v>401</v>
       </c>
       <c r="C177" s="1">
         <v>596000.0</v>
       </c>
       <c r="D177" s="1">
-        <v>90.099</v>
+        <v>89.947</v>
       </c>
       <c r="E177" s="1">
         <v>87.71275</v>
       </c>
       <c r="F177" t="s">
         <v>8</v>
       </c>
       <c r="G177">
         <v>1.0</v>
       </c>
       <c r="H177" s="1">
         <v>522767.99</v>
       </c>
       <c r="I177" s="1">
-        <v>14222.05</v>
+        <v>13316.13</v>
       </c>
       <c r="J177" s="1">
-        <v>2.7205280874217</v>
+        <v>2.547235151104</v>
       </c>
       <c r="K177">
         <v>0.0</v>
       </c>
       <c r="L177">
         <v>0.0</v>
       </c>
       <c r="M177" s="1">
-        <v>536990.04</v>
+        <v>536084.12</v>
       </c>
       <c r="N177" s="1">
-        <v>536990.04</v>
+        <v>536084.12</v>
       </c>
       <c r="O177" s="1">
-        <v>0.16</v>
+        <v>0.15</v>
       </c>
       <c r="P177">
         <v>1</v>
       </c>
     </row>
     <row r="178" spans="1:16">
       <c r="A178" t="s">
         <v>402</v>
       </c>
       <c r="B178" t="s">
         <v>403</v>
       </c>
       <c r="C178" s="1">
         <v>2880000.0</v>
       </c>
       <c r="D178" s="1">
-        <v>60.129</v>
+        <v>59.407</v>
       </c>
       <c r="E178" s="1">
         <v>69.08037222</v>
       </c>
       <c r="F178" t="s">
         <v>8</v>
       </c>
       <c r="G178">
         <v>1.0</v>
       </c>
       <c r="H178" s="1">
         <v>1989514.72</v>
       </c>
       <c r="I178" s="1">
-        <v>-257799.52</v>
+        <v>-278593.12</v>
       </c>
       <c r="J178" s="1">
-        <v>-12.957909655476</v>
+        <v>-14.003069049924</v>
       </c>
       <c r="K178">
         <v>0.0</v>
       </c>
       <c r="L178">
         <v>0.0</v>
       </c>
       <c r="M178" s="1">
-        <v>1731715.2</v>
+        <v>1710921.6</v>
       </c>
       <c r="N178" s="1">
-        <v>1731715.2</v>
+        <v>1710921.6</v>
       </c>
       <c r="O178" s="1">
-        <v>0.5</v>
+        <v>0.49</v>
       </c>
       <c r="P178">
         <v>1</v>
       </c>
     </row>
     <row r="179" spans="1:16">
       <c r="A179" t="s">
         <v>404</v>
       </c>
       <c r="B179" t="s">
         <v>405</v>
       </c>
       <c r="C179" s="1">
         <v>458400.0</v>
       </c>
       <c r="D179" s="1">
-        <v>98.485</v>
+        <v>97.705</v>
       </c>
       <c r="E179" s="1">
         <v>99.59599913</v>
       </c>
       <c r="F179" t="s">
         <v>8</v>
       </c>
       <c r="G179">
         <v>1.0</v>
       </c>
       <c r="H179" s="1">
         <v>456548.06</v>
       </c>
       <c r="I179" s="1">
-        <v>-5092.82</v>
+        <v>-8668.34</v>
       </c>
       <c r="J179" s="1">
-        <v>-1.1155057804867</v>
+        <v>-1.8986697698376</v>
       </c>
       <c r="K179">
-        <v>0.23</v>
+        <v>0.43</v>
       </c>
       <c r="L179" t="s">
         <v>406</v>
       </c>
       <c r="M179" s="1">
-        <v>451455.24</v>
+        <v>447879.72</v>
       </c>
       <c r="N179" s="1">
-        <v>452492.61</v>
+        <v>449843.3</v>
       </c>
       <c r="O179" s="1">
         <v>0.13</v>
       </c>
       <c r="P179">
         <v>1</v>
       </c>
     </row>
     <row r="180" spans="1:16">
       <c r="A180" t="s">
         <v>407</v>
       </c>
       <c r="B180" t="s">
         <v>408</v>
       </c>
       <c r="C180" s="1">
         <v>500000.0</v>
       </c>
       <c r="D180" s="1">
-        <v>88.517</v>
+        <v>88.566</v>
       </c>
       <c r="E180" s="1">
         <v>89.945602</v>
       </c>
       <c r="F180" t="s">
         <v>8</v>
       </c>
       <c r="G180">
         <v>1.0</v>
       </c>
       <c r="H180" s="1">
         <v>449728.01</v>
       </c>
       <c r="I180" s="1">
-        <v>-7143.01</v>
+        <v>-6898.01</v>
       </c>
       <c r="J180" s="1">
-        <v>-1.5882955566855</v>
+        <v>-1.5338181849069</v>
       </c>
       <c r="K180">
-        <v>0.62</v>
+        <v>0.71</v>
       </c>
       <c r="L180" t="s">
         <v>409</v>
       </c>
       <c r="M180" s="1">
-        <v>442585.0</v>
+        <v>442830.0</v>
       </c>
       <c r="N180" s="1">
-        <v>445674.04</v>
+        <v>446389.93</v>
       </c>
       <c r="O180" s="1">
         <v>0.13</v>
       </c>
       <c r="P180">
         <v>1</v>
       </c>
     </row>
     <row r="181" spans="1:16">
       <c r="A181" t="s">
         <v>410</v>
       </c>
       <c r="B181" t="s">
         <v>411</v>
       </c>
       <c r="C181" s="1">
         <v>266000.0</v>
       </c>
       <c r="D181" s="1">
-        <v>88.493</v>
+        <v>88.64</v>
       </c>
       <c r="E181" s="1">
         <v>84.29</v>
       </c>
       <c r="F181" t="s">
         <v>8</v>
       </c>
       <c r="G181">
         <v>1.0</v>
       </c>
       <c r="H181" s="1">
         <v>224211.4</v>
       </c>
       <c r="I181" s="1">
-        <v>11179.98</v>
+        <v>11571.0</v>
       </c>
       <c r="J181" s="1">
-        <v>4.9863566259343</v>
+        <v>5.1607545379049</v>
       </c>
       <c r="K181">
-        <v>1.3</v>
+        <v>1.43</v>
       </c>
       <c r="L181" t="s">
         <v>412</v>
       </c>
       <c r="M181" s="1">
-        <v>235391.38</v>
+        <v>235782.4</v>
       </c>
       <c r="N181" s="1">
-        <v>238848.47</v>
+        <v>239581.1</v>
       </c>
       <c r="O181" s="1">
         <v>0.07</v>
       </c>
       <c r="P181">
         <v>1</v>
       </c>
     </row>
     <row r="182" spans="1:16">
       <c r="A182" t="s">
         <v>413</v>
       </c>
       <c r="B182" t="s">
         <v>414</v>
       </c>
       <c r="C182" s="1">
         <v>800000.0</v>
       </c>
       <c r="D182" s="1">
-        <v>101.104</v>
+        <v>100.382</v>
       </c>
       <c r="E182" s="1">
         <v>99.104</v>
       </c>
       <c r="F182" t="s">
         <v>8</v>
       </c>
       <c r="G182">
         <v>1.0</v>
       </c>
       <c r="H182" s="1">
         <v>792832.0</v>
       </c>
       <c r="I182" s="1">
-        <v>16000.0</v>
+        <v>10224.0</v>
       </c>
       <c r="J182" s="1">
-        <v>2.0180820148531</v>
+        <v>1.2895544074911</v>
       </c>
       <c r="K182">
-        <v>0.69</v>
+        <v>0.93</v>
       </c>
       <c r="L182" t="s">
         <v>415</v>
       </c>
       <c r="M182" s="1">
-        <v>808832.0</v>
+        <v>803056.0</v>
       </c>
       <c r="N182" s="1">
-        <v>814314.19</v>
+        <v>810524.49</v>
       </c>
       <c r="O182" s="1">
-        <v>0.24</v>
+        <v>0.23</v>
       </c>
       <c r="P182">
         <v>1</v>
       </c>
     </row>
     <row r="183" spans="1:16">
       <c r="A183" t="s">
         <v>416</v>
       </c>
       <c r="B183" t="s">
         <v>417</v>
       </c>
       <c r="C183" s="1">
         <v>400000.0</v>
       </c>
       <c r="D183" s="1">
-        <v>103.762</v>
+        <v>103.273</v>
       </c>
       <c r="E183" s="1">
         <v>105.76</v>
       </c>
       <c r="F183" t="s">
         <v>8</v>
       </c>
       <c r="G183">
         <v>1.0</v>
       </c>
       <c r="H183" s="1">
         <v>423040.0</v>
       </c>
       <c r="I183" s="1">
-        <v>-7992.0</v>
+        <v>-9948.0</v>
       </c>
       <c r="J183" s="1">
-        <v>-1.8891830559758</v>
+        <v>-2.3515506807867</v>
       </c>
       <c r="K183">
-        <v>0.53</v>
+        <v>0.87</v>
       </c>
       <c r="L183" t="s">
         <v>418</v>
       </c>
       <c r="M183" s="1">
-        <v>415048.0</v>
+        <v>413092.0</v>
       </c>
       <c r="N183" s="1">
-        <v>417184.99</v>
+        <v>416564.6</v>
       </c>
       <c r="O183" s="1">
         <v>0.12</v>
       </c>
       <c r="P183">
         <v>1</v>
       </c>
     </row>
     <row r="184" spans="1:16">
       <c r="A184" t="s">
         <v>419</v>
       </c>
       <c r="B184" t="s">
         <v>420</v>
       </c>
       <c r="C184" s="1">
-        <v>480000.0</v>
+        <v>396000.0</v>
       </c>
       <c r="D184" s="1">
-        <v>98.16</v>
+        <v>99.877</v>
       </c>
       <c r="E184" s="1">
-        <v>99.799</v>
+        <v>99.607</v>
       </c>
       <c r="F184" t="s">
         <v>8</v>
       </c>
       <c r="G184">
         <v>1.0</v>
       </c>
       <c r="H184" s="1">
-        <v>479035.2</v>
+        <v>394443.72</v>
       </c>
       <c r="I184" s="1">
-        <v>-7867.2</v>
+        <v>1069.2</v>
       </c>
       <c r="J184" s="1">
-        <v>-1.6423010250604</v>
+        <v>0.27106528657624</v>
       </c>
       <c r="K184">
-        <v>1.27</v>
+        <v>0.77</v>
       </c>
       <c r="L184" t="s">
         <v>421</v>
       </c>
       <c r="M184" s="1">
-        <v>471168.0</v>
+        <v>395512.92</v>
       </c>
       <c r="N184" s="1">
-        <v>477250.19</v>
+        <v>398552.08</v>
       </c>
       <c r="O184" s="1">
-        <v>0.14</v>
+        <v>0.11</v>
       </c>
       <c r="P184">
         <v>1</v>
       </c>
     </row>
     <row r="185" spans="1:16">
       <c r="A185" t="s">
         <v>422</v>
       </c>
       <c r="B185" t="s">
         <v>423</v>
       </c>
       <c r="C185" s="1">
-        <v>396000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D185" s="1">
-        <v>100.245</v>
+        <v>98.997</v>
       </c>
       <c r="E185" s="1">
-        <v>99.607</v>
+        <v>99.991</v>
       </c>
       <c r="F185" t="s">
         <v>8</v>
       </c>
       <c r="G185">
         <v>1.0</v>
       </c>
       <c r="H185" s="1">
-        <v>394443.72</v>
+        <v>299973.0</v>
       </c>
       <c r="I185" s="1">
-        <v>2526.48</v>
+        <v>-2982.0</v>
       </c>
       <c r="J185" s="1">
-        <v>0.64051723272461</v>
+        <v>-0.99408946805212</v>
       </c>
       <c r="K185">
-        <v>0.54</v>
+        <v>2.92</v>
       </c>
       <c r="L185" t="s">
         <v>424</v>
       </c>
       <c r="M185" s="1">
-        <v>396970.2</v>
+        <v>296991.0</v>
       </c>
       <c r="N185" s="1">
-        <v>399093.95</v>
+        <v>305764.97</v>
       </c>
       <c r="O185" s="1">
-        <v>0.12</v>
+        <v>0.09</v>
       </c>
       <c r="P185">
         <v>1</v>
       </c>
     </row>
     <row r="186" spans="1:16">
       <c r="A186" t="s">
         <v>425</v>
       </c>
       <c r="B186" t="s">
         <v>426</v>
       </c>
       <c r="C186" s="1">
         <v>300000.0</v>
       </c>
       <c r="D186" s="1">
-        <v>99.684</v>
+        <v>94.2</v>
       </c>
       <c r="E186" s="1">
-        <v>99.991</v>
+        <v>91.473</v>
       </c>
       <c r="F186" t="s">
         <v>8</v>
       </c>
       <c r="G186">
         <v>1.0</v>
       </c>
       <c r="H186" s="1">
-        <v>299973.0</v>
+        <v>274419.0</v>
       </c>
       <c r="I186" s="1">
-        <v>-921.0</v>
+        <v>8181.0</v>
       </c>
       <c r="J186" s="1">
-        <v>-0.30702763248692</v>
+        <v>2.9812075694467</v>
       </c>
       <c r="K186">
-        <v>2.68</v>
+        <v>0.4</v>
       </c>
       <c r="L186" t="s">
         <v>427</v>
       </c>
       <c r="M186" s="1">
-        <v>299052.0</v>
+        <v>282600.0</v>
       </c>
       <c r="N186" s="1">
-        <v>307106.79</v>
+        <v>283787.01</v>
       </c>
       <c r="O186" s="1">
-        <v>0.09</v>
+        <v>0.08</v>
       </c>
       <c r="P186">
         <v>1</v>
       </c>
     </row>
     <row r="187" spans="1:16">
       <c r="A187" t="s">
         <v>428</v>
       </c>
       <c r="B187" t="s">
         <v>429</v>
       </c>
       <c r="C187" s="1">
-        <v>300000.0</v>
+        <v>1243000.0</v>
       </c>
       <c r="D187" s="1">
-        <v>94.142</v>
+        <v>88.699</v>
       </c>
       <c r="E187" s="1">
-        <v>91.473</v>
+        <v>87.9490531</v>
       </c>
       <c r="F187" t="s">
         <v>8</v>
       </c>
       <c r="G187">
         <v>1.0</v>
       </c>
       <c r="H187" s="1">
-        <v>274419.0</v>
+        <v>1093206.73</v>
       </c>
       <c r="I187" s="1">
-        <v>8007.0</v>
+        <v>9321.84</v>
       </c>
       <c r="J187" s="1">
-        <v>2.9178008811343</v>
+        <v>0.85270605679495</v>
       </c>
       <c r="K187">
-        <v>0.36</v>
+        <v>0.98</v>
       </c>
       <c r="L187" t="s">
         <v>430</v>
       </c>
       <c r="M187" s="1">
-        <v>282426.0</v>
+        <v>1102528.57</v>
       </c>
       <c r="N187" s="1">
-        <v>283493.84</v>
+        <v>1114725.29</v>
       </c>
       <c r="O187" s="1">
-        <v>0.08</v>
+        <v>0.32</v>
       </c>
       <c r="P187">
         <v>1</v>
       </c>
     </row>
     <row r="188" spans="1:16">
       <c r="A188" t="s">
         <v>431</v>
       </c>
       <c r="B188" t="s">
         <v>432</v>
       </c>
       <c r="C188" s="1">
-        <v>1243000.0</v>
+        <v>498000.0</v>
       </c>
       <c r="D188" s="1">
-        <v>88.688</v>
+        <v>100.172</v>
       </c>
       <c r="E188" s="1">
-        <v>87.9490531</v>
+        <v>99.298</v>
       </c>
       <c r="F188" t="s">
         <v>8</v>
       </c>
       <c r="G188">
         <v>1.0</v>
       </c>
       <c r="H188" s="1">
-        <v>1093206.73</v>
+        <v>494504.04</v>
       </c>
       <c r="I188" s="1">
-        <v>9185.11</v>
+        <v>4352.52</v>
       </c>
       <c r="J188" s="1">
-        <v>0.8401988158269</v>
+        <v>0.88017885556607</v>
       </c>
       <c r="K188">
-        <v>0.91</v>
-[...2 lines deleted...]
-        <v>433</v>
+        <v>0.13</v>
+      </c>
+      <c r="L188">
+        <v>634.44</v>
       </c>
       <c r="M188" s="1">
-        <v>1102391.84</v>
+        <v>498856.56</v>
       </c>
       <c r="N188" s="1">
-        <v>1113650.36</v>
+        <v>499491.0</v>
       </c>
       <c r="O188" s="1">
-        <v>0.32</v>
+        <v>0.14</v>
       </c>
       <c r="P188">
         <v>1</v>
       </c>
     </row>
     <row r="189" spans="1:16">
       <c r="A189" t="s">
+        <v>433</v>
+      </c>
+      <c r="B189" t="s">
         <v>434</v>
       </c>
-      <c r="B189" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C189" s="1">
-        <v>722000.0</v>
+        <v>622000.0</v>
       </c>
       <c r="D189" s="1">
-        <v>98.694</v>
+        <v>98.644</v>
       </c>
       <c r="E189" s="1">
         <v>99.459</v>
       </c>
       <c r="F189" t="s">
         <v>8</v>
       </c>
       <c r="G189">
         <v>1.0</v>
       </c>
       <c r="H189" s="1">
-        <v>718093.98</v>
+        <v>618634.98</v>
       </c>
       <c r="I189" s="1">
-        <v>-5523.3</v>
+        <v>-5069.3</v>
       </c>
       <c r="J189" s="1">
-        <v>-0.7691611618858</v>
+        <v>-0.81943313325089</v>
       </c>
       <c r="K189">
-        <v>0.62</v>
+        <v>0.85</v>
       </c>
       <c r="L189" t="s">
-        <v>436</v>
+        <v>435</v>
       </c>
       <c r="M189" s="1">
-        <v>712570.68</v>
+        <v>613565.68</v>
       </c>
       <c r="N189" s="1">
-        <v>717070.82</v>
+        <v>618827.12</v>
       </c>
       <c r="O189" s="1">
-        <v>0.21</v>
+        <v>0.18</v>
       </c>
       <c r="P189">
         <v>1</v>
       </c>
     </row>
     <row r="190" spans="1:16">
       <c r="A190" t="s">
+        <v>436</v>
+      </c>
+      <c r="B190" t="s">
         <v>437</v>
-      </c>
-[...1 lines deleted...]
-        <v>438</v>
       </c>
       <c r="C190" s="1">
         <v>600000.0</v>
       </c>
       <c r="D190" s="1">
-        <v>98.102</v>
+        <v>97.999</v>
       </c>
       <c r="E190" s="1">
         <v>99.292</v>
       </c>
       <c r="F190" t="s">
         <v>8</v>
       </c>
       <c r="G190">
         <v>1.0</v>
       </c>
       <c r="H190" s="1">
         <v>595752.0</v>
       </c>
       <c r="I190" s="1">
-        <v>-7140.0</v>
+        <v>-7758.0</v>
       </c>
       <c r="J190" s="1">
-        <v>-1.1984852757523</v>
+        <v>-1.3022197155864</v>
       </c>
       <c r="K190">
-        <v>0.56</v>
+        <v>0.8</v>
       </c>
       <c r="L190" t="s">
-        <v>439</v>
+        <v>438</v>
       </c>
       <c r="M190" s="1">
-        <v>588612.0</v>
+        <v>587994.0</v>
       </c>
       <c r="N190" s="1">
-        <v>591948.99</v>
+        <v>592769.34</v>
       </c>
       <c r="O190" s="1">
         <v>0.17</v>
       </c>
       <c r="P190">
         <v>1</v>
       </c>
     </row>
     <row r="191" spans="1:16">
       <c r="A191" t="s">
+        <v>439</v>
+      </c>
+      <c r="B191" t="s">
         <v>440</v>
-      </c>
-[...1 lines deleted...]
-        <v>441</v>
       </c>
       <c r="C191" s="1">
         <v>200000.0</v>
       </c>
       <c r="D191" s="1">
-        <v>103.62</v>
+        <v>103.378</v>
       </c>
       <c r="E191" s="1">
         <v>105.478</v>
       </c>
       <c r="F191" t="s">
         <v>8</v>
       </c>
       <c r="G191">
         <v>1.0</v>
       </c>
       <c r="H191" s="1">
         <v>210956.0</v>
       </c>
       <c r="I191" s="1">
-        <v>-3716.0</v>
+        <v>-4200.0</v>
       </c>
       <c r="J191" s="1">
-        <v>-1.7615047687669</v>
+        <v>-1.9909364986063</v>
       </c>
       <c r="K191">
-        <v>3.99</v>
+        <v>4.33</v>
       </c>
       <c r="L191" t="s">
-        <v>442</v>
+        <v>441</v>
       </c>
       <c r="M191" s="1">
-        <v>207240.0</v>
+        <v>206756.0</v>
       </c>
       <c r="N191" s="1">
-        <v>215224.05</v>
+        <v>215421.28</v>
       </c>
       <c r="O191" s="1">
         <v>0.06</v>
       </c>
       <c r="P191">
         <v>1</v>
       </c>
     </row>
     <row r="192" spans="1:16">
       <c r="A192" t="s">
+        <v>442</v>
+      </c>
+      <c r="B192" t="s">
         <v>443</v>
-      </c>
-[...1 lines deleted...]
-        <v>444</v>
       </c>
       <c r="C192" s="1">
         <v>200000.0</v>
       </c>
       <c r="D192" s="1">
-        <v>98.2</v>
+        <v>97.724</v>
       </c>
       <c r="E192" s="1">
         <v>99.74</v>
       </c>
       <c r="F192" t="s">
         <v>8</v>
       </c>
       <c r="G192">
         <v>1.0</v>
       </c>
       <c r="H192" s="1">
         <v>199480.0</v>
       </c>
       <c r="I192" s="1">
-        <v>-3080.0</v>
+        <v>-4032.0</v>
       </c>
       <c r="J192" s="1">
-        <v>-1.5440144375376</v>
+        <v>-2.0212552636856</v>
       </c>
       <c r="K192">
-        <v>1.84</v>
+        <v>2.07</v>
       </c>
       <c r="L192" t="s">
-        <v>445</v>
+        <v>444</v>
       </c>
       <c r="M192" s="1">
-        <v>196400.0</v>
+        <v>195448.0</v>
       </c>
       <c r="N192" s="1">
-        <v>200080.14</v>
+        <v>199590.47</v>
       </c>
       <c r="O192" s="1">
         <v>0.06</v>
       </c>
       <c r="P192">
         <v>1</v>
       </c>
     </row>
     <row r="193" spans="1:16">
       <c r="A193" t="s">
+        <v>445</v>
+      </c>
+      <c r="B193" t="s">
         <v>446</v>
-      </c>
-[...1 lines deleted...]
-        <v>447</v>
       </c>
       <c r="C193" s="1">
         <v>800000.0</v>
       </c>
       <c r="D193" s="1">
-        <v>98.953</v>
+        <v>98.758</v>
       </c>
       <c r="E193" s="1">
         <v>99.933</v>
       </c>
       <c r="F193" t="s">
         <v>8</v>
       </c>
       <c r="G193">
         <v>1.0</v>
       </c>
       <c r="H193" s="1">
         <v>799464.0</v>
       </c>
       <c r="I193" s="1">
-        <v>-7840.0</v>
+        <v>-9400.0</v>
       </c>
       <c r="J193" s="1">
-        <v>-0.98065704021695</v>
+        <v>-1.1757877778111</v>
       </c>
       <c r="K193">
-        <v>0.26</v>
+        <v>0.49</v>
       </c>
       <c r="L193" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
       <c r="M193" s="1">
-        <v>791624.0</v>
+        <v>790064.0</v>
       </c>
       <c r="N193" s="1">
-        <v>793695.23</v>
+        <v>793984.55</v>
       </c>
       <c r="O193" s="1">
         <v>0.23</v>
       </c>
       <c r="P193">
         <v>1</v>
       </c>
     </row>
     <row r="194" spans="1:16">
       <c r="A194" t="s">
+        <v>448</v>
+      </c>
+      <c r="B194" t="s">
         <v>449</v>
-      </c>
-[...1 lines deleted...]
-        <v>450</v>
       </c>
       <c r="C194" s="1">
         <v>300000.0</v>
       </c>
       <c r="D194" s="1">
-        <v>99.562</v>
+        <v>99.492</v>
       </c>
       <c r="E194" s="1">
         <v>100.91</v>
       </c>
       <c r="F194" t="s">
         <v>8</v>
       </c>
       <c r="G194">
         <v>1.0</v>
       </c>
       <c r="H194" s="1">
         <v>302730.0</v>
       </c>
       <c r="I194" s="1">
-        <v>-4044.0</v>
+        <v>-4254.0</v>
       </c>
       <c r="J194" s="1">
-        <v>-1.3358438212268</v>
+        <v>-1.4052125656526</v>
       </c>
       <c r="K194">
-        <v>2.74</v>
+        <v>2.97</v>
       </c>
       <c r="L194" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
       <c r="M194" s="1">
-        <v>298686.0</v>
+        <v>298476.0</v>
       </c>
       <c r="N194" s="1">
-        <v>306896.96</v>
+        <v>307380.45</v>
       </c>
       <c r="O194" s="1">
         <v>0.09</v>
       </c>
       <c r="P194">
         <v>1</v>
       </c>
     </row>
     <row r="195" spans="1:16">
       <c r="A195" t="s">
+        <v>451</v>
+      </c>
+      <c r="B195" t="s">
         <v>452</v>
-      </c>
-[...1 lines deleted...]
-        <v>453</v>
       </c>
       <c r="C195" s="1">
         <v>1732709.34</v>
       </c>
       <c r="D195" s="1">
-        <v>89.358</v>
+        <v>89.038</v>
       </c>
       <c r="E195" s="1">
         <v>88.85475102</v>
       </c>
       <c r="F195" t="s">
         <v>8</v>
       </c>
       <c r="G195">
         <v>1.0</v>
       </c>
       <c r="H195" s="1">
         <v>1539594.57</v>
       </c>
       <c r="I195" s="1">
-        <v>8719.84</v>
+        <v>3175.17</v>
       </c>
       <c r="J195" s="1">
-        <v>0.56637248337398</v>
+        <v>0.20623416462166</v>
       </c>
       <c r="K195">
-        <v>0.07</v>
+        <v>0.08</v>
       </c>
       <c r="L195" t="s">
-        <v>454</v>
+        <v>453</v>
       </c>
       <c r="M195" s="1">
-        <v>1548314.41</v>
+        <v>1542769.74</v>
       </c>
       <c r="N195" s="1">
-        <v>1549600.89</v>
+        <v>1544174.9</v>
       </c>
       <c r="O195" s="1">
-        <v>0.45</v>
+        <v>0.44</v>
       </c>
       <c r="P195">
         <v>1</v>
       </c>
     </row>
     <row r="196" spans="1:16">
       <c r="A196" t="s">
+        <v>454</v>
+      </c>
+      <c r="B196" t="s">
         <v>455</v>
-      </c>
-[...1 lines deleted...]
-        <v>456</v>
       </c>
       <c r="C196" s="1">
         <v>327759.16</v>
       </c>
       <c r="D196" s="1">
-        <v>96.195</v>
+        <v>95.998</v>
       </c>
       <c r="E196" s="1">
         <v>96.69544247</v>
       </c>
       <c r="F196" t="s">
         <v>8</v>
       </c>
       <c r="G196">
         <v>1.0</v>
       </c>
       <c r="H196" s="1">
         <v>316928.17</v>
       </c>
       <c r="I196" s="1">
-        <v>-1640.25</v>
+        <v>-2285.93</v>
       </c>
       <c r="J196" s="1">
-        <v>-0.51754629448054</v>
+        <v>-0.7212770010315</v>
       </c>
       <c r="K196">
-        <v>0.59</v>
+        <v>0.65</v>
       </c>
       <c r="L196" t="s">
-        <v>457</v>
+        <v>456</v>
       </c>
       <c r="M196" s="1">
-        <v>315287.92</v>
+        <v>314642.24</v>
       </c>
       <c r="N196" s="1">
-        <v>317234.72</v>
+        <v>316768.63</v>
       </c>
       <c r="O196" s="1">
         <v>0.09</v>
       </c>
       <c r="P196">
         <v>1</v>
       </c>
     </row>
     <row r="197" spans="1:16">
       <c r="A197" t="s">
+        <v>457</v>
+      </c>
+      <c r="B197" t="s">
         <v>458</v>
-      </c>
-[...1 lines deleted...]
-        <v>459</v>
       </c>
       <c r="C197" s="1">
         <v>2161015.52</v>
       </c>
       <c r="D197" s="1">
-        <v>98.131</v>
+        <v>97.378</v>
       </c>
       <c r="E197" s="1">
         <v>104.08772909</v>
       </c>
       <c r="F197" t="s">
         <v>8</v>
       </c>
       <c r="G197">
         <v>1.0</v>
       </c>
       <c r="H197" s="1">
         <v>2249351.98</v>
       </c>
       <c r="I197" s="1">
-        <v>-128725.84</v>
+        <v>-144998.28</v>
       </c>
       <c r="J197" s="1">
-        <v>-5.722796660752</v>
+        <v>-6.4462245699759</v>
       </c>
       <c r="K197">
-        <v>2.23</v>
+        <v>2.43</v>
       </c>
       <c r="L197" t="s">
-        <v>460</v>
+        <v>459</v>
       </c>
       <c r="M197" s="1">
-        <v>2120626.14</v>
+        <v>2104353.7</v>
       </c>
       <c r="N197" s="1">
-        <v>2168760.54</v>
+        <v>2156928.54</v>
       </c>
       <c r="O197" s="1">
-        <v>0.63</v>
+        <v>0.62</v>
       </c>
       <c r="P197">
         <v>1</v>
       </c>
     </row>
     <row r="198" spans="1:16">
       <c r="A198" t="s">
+        <v>460</v>
+      </c>
+      <c r="B198" t="s">
         <v>461</v>
-      </c>
-[...1 lines deleted...]
-        <v>462</v>
       </c>
       <c r="C198" s="1">
         <v>2545137.11</v>
       </c>
       <c r="D198" s="1">
-        <v>104.637</v>
+        <v>103.044</v>
       </c>
       <c r="E198" s="1">
         <v>122.46564744</v>
       </c>
       <c r="F198" t="s">
         <v>8</v>
       </c>
       <c r="G198">
         <v>1.0</v>
       </c>
       <c r="H198" s="1">
         <v>3116918.64</v>
       </c>
       <c r="I198" s="1">
-        <v>-453763.52</v>
+        <v>-494307.56</v>
       </c>
       <c r="J198" s="1">
-        <v>-14.558080348225</v>
+        <v>-15.858853473314</v>
       </c>
       <c r="K198">
-        <v>4.16</v>
+        <v>0.2</v>
       </c>
       <c r="L198" t="s">
-        <v>463</v>
+        <v>462</v>
       </c>
       <c r="M198" s="1">
-        <v>2663155.12</v>
+        <v>2622611.08</v>
       </c>
       <c r="N198" s="1">
-        <v>2768952.63</v>
+        <v>2627649.06</v>
       </c>
       <c r="O198" s="1">
-        <v>0.8</v>
+        <v>0.76</v>
       </c>
       <c r="P198">
         <v>1</v>
       </c>
     </row>
     <row r="199" spans="1:16">
       <c r="A199" t="s">
+        <v>463</v>
+      </c>
+      <c r="B199" t="s">
         <v>464</v>
-      </c>
-[...1 lines deleted...]
-        <v>465</v>
       </c>
       <c r="C199" s="1">
         <v>405000.0</v>
       </c>
       <c r="D199" s="1">
-        <v>98.167</v>
+        <v>97.869</v>
       </c>
       <c r="E199" s="1">
         <v>100.0</v>
       </c>
       <c r="F199" t="s">
         <v>8</v>
       </c>
       <c r="G199">
         <v>1.0</v>
       </c>
       <c r="H199" s="1">
         <v>405000.0</v>
       </c>
       <c r="I199" s="1">
-        <v>-7423.65</v>
+        <v>-8630.55</v>
       </c>
       <c r="J199" s="1">
-        <v>-1.833</v>
+        <v>-2.131</v>
       </c>
       <c r="K199">
-        <v>1.2</v>
+        <v>1.43</v>
       </c>
       <c r="L199" t="s">
-        <v>466</v>
+        <v>465</v>
       </c>
       <c r="M199" s="1">
-        <v>397576.35</v>
+        <v>396369.45</v>
       </c>
       <c r="N199" s="1">
-        <v>402427.36</v>
+        <v>402153.35</v>
       </c>
       <c r="O199" s="1">
         <v>0.12</v>
       </c>
       <c r="P199">
         <v>1</v>
       </c>
     </row>
     <row r="200" spans="1:16">
       <c r="A200" t="s">
+        <v>466</v>
+      </c>
+      <c r="B200" t="s">
         <v>467</v>
       </c>
-      <c r="B200" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C200" s="1">
-        <v>400000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D200" s="1">
-        <v>105.171</v>
+        <v>104.981</v>
       </c>
       <c r="E200" s="1">
         <v>99.922</v>
       </c>
       <c r="F200" t="s">
         <v>8</v>
       </c>
       <c r="G200">
         <v>1.0</v>
       </c>
       <c r="H200" s="1">
-        <v>399688.0</v>
+        <v>199844.0</v>
       </c>
       <c r="I200" s="1">
-        <v>20996.0</v>
+        <v>10118.0</v>
       </c>
       <c r="J200" s="1">
-        <v>5.2530974159845</v>
+        <v>5.0629491002982</v>
       </c>
       <c r="K200">
-        <v>1.65</v>
+        <v>1.98</v>
       </c>
       <c r="L200" t="s">
-        <v>469</v>
+        <v>468</v>
       </c>
       <c r="M200" s="1">
-        <v>420684.0</v>
+        <v>209962.0</v>
       </c>
       <c r="N200" s="1">
-        <v>427294.96</v>
+        <v>213918.16</v>
       </c>
       <c r="O200" s="1">
-        <v>0.12</v>
+        <v>0.06</v>
       </c>
       <c r="P200">
         <v>1</v>
       </c>
     </row>
     <row r="201" spans="1:16">
       <c r="A201" t="s">
+        <v>469</v>
+      </c>
+      <c r="B201" t="s">
         <v>470</v>
-      </c>
-[...1 lines deleted...]
-        <v>471</v>
       </c>
       <c r="C201" s="1">
         <v>500000.0</v>
       </c>
       <c r="D201" s="1">
-        <v>98.632</v>
+        <v>98.291</v>
       </c>
       <c r="E201" s="1">
         <v>100.028</v>
       </c>
       <c r="F201" t="s">
         <v>8</v>
       </c>
       <c r="G201">
         <v>1.0</v>
       </c>
       <c r="H201" s="1">
         <v>500140.0</v>
       </c>
       <c r="I201" s="1">
-        <v>-6980.0</v>
+        <v>-8685.0</v>
       </c>
       <c r="J201" s="1">
-        <v>-1.3956092294158</v>
+        <v>-1.7365137761427</v>
       </c>
       <c r="K201">
-        <v>0.62</v>
+        <v>0.88</v>
       </c>
       <c r="L201" t="s">
-        <v>472</v>
+        <v>471</v>
       </c>
       <c r="M201" s="1">
-        <v>493160.0</v>
+        <v>491455.0</v>
       </c>
       <c r="N201" s="1">
-        <v>496266.52</v>
+        <v>495855.9</v>
       </c>
       <c r="O201" s="1">
         <v>0.14</v>
       </c>
       <c r="P201">
         <v>1</v>
       </c>
     </row>
     <row r="202" spans="1:16">
       <c r="A202" t="s">
+        <v>472</v>
+      </c>
+      <c r="B202" t="s">
         <v>473</v>
-      </c>
-[...1 lines deleted...]
-        <v>474</v>
       </c>
       <c r="C202" s="1">
         <v>200000.0</v>
       </c>
       <c r="D202" s="1">
-        <v>105.803</v>
+        <v>105.996</v>
       </c>
       <c r="E202" s="1">
         <v>107.84</v>
       </c>
       <c r="F202" t="s">
         <v>8</v>
       </c>
       <c r="G202">
         <v>1.0</v>
       </c>
       <c r="H202" s="1">
         <v>215680.0</v>
       </c>
       <c r="I202" s="1">
-        <v>-4074.0</v>
+        <v>-3688.0</v>
       </c>
       <c r="J202" s="1">
-        <v>-1.888909495549</v>
+        <v>-1.709940652819</v>
       </c>
       <c r="K202">
-        <v>1.63</v>
+        <v>1.95</v>
       </c>
       <c r="L202" t="s">
-        <v>475</v>
+        <v>474</v>
       </c>
       <c r="M202" s="1">
-        <v>211606.0</v>
+        <v>211992.0</v>
       </c>
       <c r="N202" s="1">
-        <v>214859.42</v>
+        <v>215896.11</v>
       </c>
       <c r="O202" s="1">
         <v>0.06</v>
       </c>
       <c r="P202">
         <v>1</v>
       </c>
     </row>
     <row r="203" spans="1:16">
       <c r="A203" t="s">
+        <v>475</v>
+      </c>
+      <c r="B203" t="s">
         <v>476</v>
-      </c>
-[...1 lines deleted...]
-        <v>477</v>
       </c>
       <c r="C203" s="1">
         <v>400000.0</v>
       </c>
       <c r="D203" s="1">
-        <v>103.493</v>
+        <v>103.344</v>
       </c>
       <c r="E203" s="1">
         <v>105.68</v>
       </c>
       <c r="F203" t="s">
         <v>8</v>
       </c>
       <c r="G203">
         <v>1.0</v>
       </c>
       <c r="H203" s="1">
         <v>422720.0</v>
       </c>
       <c r="I203" s="1">
-        <v>-8748.0</v>
+        <v>-9344.0</v>
       </c>
       <c r="J203" s="1">
-        <v>-2.0694549583649</v>
+        <v>-2.2104466313399</v>
       </c>
       <c r="K203">
-        <v>0.23</v>
-[...2 lines deleted...]
-        <v>912.33</v>
+        <v>0.54</v>
+      </c>
+      <c r="L203" t="s">
+        <v>477</v>
       </c>
       <c r="M203" s="1">
-        <v>413972.0</v>
+        <v>413376.0</v>
       </c>
       <c r="N203" s="1">
-        <v>414884.33</v>
+        <v>415555.45</v>
       </c>
       <c r="O203" s="1">
         <v>0.12</v>
       </c>
       <c r="P203">
         <v>1</v>
       </c>
     </row>
     <row r="204" spans="1:16">
       <c r="A204" t="s">
         <v>478</v>
       </c>
       <c r="B204" t="s">
         <v>479</v>
       </c>
       <c r="C204" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D204" s="1">
-        <v>98.902</v>
+        <v>88.839</v>
       </c>
       <c r="E204" s="1">
-        <v>99.832</v>
+        <v>87.708</v>
       </c>
       <c r="F204" t="s">
         <v>8</v>
       </c>
       <c r="G204">
         <v>1.0</v>
       </c>
       <c r="H204" s="1">
-        <v>99832.0</v>
+        <v>175416.0</v>
       </c>
       <c r="I204" s="1">
-        <v>-930.0</v>
+        <v>2262.0</v>
       </c>
       <c r="J204" s="1">
-        <v>-0.93156502924914</v>
+        <v>1.2895060883842</v>
       </c>
       <c r="K204">
-        <v>0.69</v>
-[...2 lines deleted...]
-        <v>690.41</v>
+        <v>1.07</v>
+      </c>
+      <c r="L204" t="s">
+        <v>480</v>
       </c>
       <c r="M204" s="1">
-        <v>98902.0</v>
+        <v>177678.0</v>
       </c>
       <c r="N204" s="1">
-        <v>99592.41</v>
+        <v>179808.82</v>
       </c>
       <c r="O204" s="1">
-        <v>0.03</v>
+        <v>0.05</v>
       </c>
       <c r="P204">
         <v>1</v>
       </c>
     </row>
     <row r="205" spans="1:16">
       <c r="A205" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="B205" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="C205" s="1">
         <v>409000.0</v>
       </c>
       <c r="D205" s="1">
-        <v>98.141</v>
+        <v>97.918</v>
       </c>
       <c r="E205" s="1">
         <v>99.528</v>
       </c>
       <c r="F205" t="s">
         <v>8</v>
       </c>
       <c r="G205">
         <v>1.0</v>
       </c>
       <c r="H205" s="1">
         <v>407069.52</v>
       </c>
       <c r="I205" s="1">
-        <v>-5672.83</v>
+        <v>-6584.9</v>
       </c>
       <c r="J205" s="1">
-        <v>-1.3935776866811</v>
+        <v>-1.6176352383249</v>
       </c>
       <c r="K205">
-        <v>1.14</v>
+        <v>1.37</v>
       </c>
       <c r="L205" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="M205" s="1">
-        <v>401396.69</v>
+        <v>400484.62</v>
       </c>
       <c r="N205" s="1">
-        <v>406048.36</v>
+        <v>406081.76</v>
       </c>
       <c r="O205" s="1">
         <v>0.12</v>
       </c>
       <c r="P205">
         <v>1</v>
       </c>
     </row>
     <row r="206" spans="1:16">
       <c r="A206" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="B206" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="C206" s="1">
-        <v>500000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D206" s="1">
-        <v>97.846</v>
+        <v>97.2</v>
       </c>
       <c r="E206" s="1">
         <v>99.46</v>
       </c>
       <c r="F206" t="s">
         <v>8</v>
       </c>
       <c r="G206">
         <v>1.0</v>
       </c>
       <c r="H206" s="1">
-        <v>497300.0</v>
+        <v>397840.0</v>
       </c>
       <c r="I206" s="1">
-        <v>-8070.0</v>
+        <v>-9040.0</v>
       </c>
       <c r="J206" s="1">
-        <v>-1.6227629197667</v>
+        <v>-2.2722702594008</v>
       </c>
       <c r="K206">
-        <v>1.57</v>
+        <v>1.8</v>
       </c>
       <c r="L206" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="M206" s="1">
-        <v>489230.0</v>
+        <v>388800.0</v>
       </c>
       <c r="N206" s="1">
-        <v>497089.59</v>
+        <v>396012.33</v>
       </c>
       <c r="O206" s="1">
-        <v>0.14</v>
+        <v>0.11</v>
       </c>
       <c r="P206">
         <v>1</v>
       </c>
     </row>
     <row r="207" spans="1:16">
       <c r="A207" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="B207" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
       <c r="C207" s="1">
         <v>300000.0</v>
       </c>
       <c r="D207" s="1">
-        <v>97.954</v>
+        <v>97.511</v>
       </c>
       <c r="E207" s="1">
         <v>100.45</v>
       </c>
       <c r="F207" t="s">
         <v>8</v>
       </c>
       <c r="G207">
         <v>1.0</v>
       </c>
       <c r="H207" s="1">
         <v>301350.0</v>
       </c>
       <c r="I207" s="1">
-        <v>-7488.0</v>
+        <v>-8817.0</v>
       </c>
       <c r="J207" s="1">
-        <v>-2.4848183175709</v>
+        <v>-2.9258337481334</v>
       </c>
       <c r="K207">
-        <v>1.34</v>
+        <v>1.6</v>
       </c>
       <c r="L207" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="M207" s="1">
-        <v>293862.0</v>
+        <v>292533.0</v>
       </c>
       <c r="N207" s="1">
-        <v>297875.01</v>
+        <v>297342.25</v>
       </c>
       <c r="O207" s="1">
         <v>0.09</v>
       </c>
       <c r="P207">
         <v>1</v>
       </c>
     </row>
     <row r="208" spans="1:16">
       <c r="A208" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="B208" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
       <c r="C208" s="1">
         <v>400000.0</v>
       </c>
       <c r="D208" s="1">
-        <v>96.013</v>
+        <v>95.951</v>
       </c>
       <c r="E208" s="1">
         <v>99.077</v>
       </c>
       <c r="F208" t="s">
         <v>8</v>
       </c>
       <c r="G208">
         <v>1.0</v>
       </c>
       <c r="H208" s="1">
         <v>396308.0</v>
       </c>
       <c r="I208" s="1">
-        <v>-12256.0</v>
+        <v>-12504.0</v>
       </c>
       <c r="J208" s="1">
-        <v>-3.0925441828073</v>
+        <v>-3.1551217739738</v>
       </c>
       <c r="K208">
-        <v>1.69</v>
+        <v>1.93</v>
       </c>
       <c r="L208" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="M208" s="1">
-        <v>384052.0</v>
+        <v>383804.0</v>
       </c>
       <c r="N208" s="1">
-        <v>390802.68</v>
+        <v>391513.59</v>
       </c>
       <c r="O208" s="1">
         <v>0.11</v>
       </c>
       <c r="P208">
         <v>1</v>
       </c>
     </row>
     <row r="209" spans="1:16">
       <c r="A209" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="B209" t="s">
-        <v>493</v>
+        <v>494</v>
       </c>
       <c r="C209" s="1">
         <v>400000.0</v>
       </c>
       <c r="D209" s="1">
-        <v>94.049</v>
+        <v>93.769</v>
       </c>
       <c r="E209" s="1">
         <v>92.4576925</v>
       </c>
       <c r="F209" t="s">
         <v>8</v>
       </c>
       <c r="G209">
         <v>1.0</v>
       </c>
       <c r="H209" s="1">
         <v>369830.77</v>
       </c>
       <c r="I209" s="1">
-        <v>6365.23</v>
+        <v>5245.23</v>
       </c>
       <c r="J209" s="1">
-        <v>1.7211196353402</v>
+        <v>1.4182784196134</v>
       </c>
       <c r="K209">
-        <v>0.44</v>
+        <v>0.5</v>
       </c>
       <c r="L209" t="s">
-        <v>494</v>
+        <v>495</v>
       </c>
       <c r="M209" s="1">
-        <v>376196.0</v>
+        <v>375076.0</v>
       </c>
       <c r="N209" s="1">
-        <v>377960.38</v>
+        <v>377080.11</v>
       </c>
       <c r="O209" s="1">
         <v>0.11</v>
       </c>
       <c r="P209">
         <v>1</v>
       </c>
     </row>
     <row r="210" spans="1:16">
       <c r="A210" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="B210" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
       <c r="C210" s="1">
         <v>443000.0</v>
       </c>
       <c r="D210" s="1">
-        <v>103.514</v>
+        <v>102.857</v>
       </c>
       <c r="E210" s="1">
         <v>99.953</v>
       </c>
       <c r="F210" t="s">
         <v>8</v>
       </c>
       <c r="G210">
         <v>1.0</v>
       </c>
       <c r="H210" s="1">
         <v>442791.79</v>
       </c>
       <c r="I210" s="1">
-        <v>15775.23</v>
+        <v>12864.72</v>
       </c>
       <c r="J210" s="1">
-        <v>3.5626744569948</v>
+        <v>2.9053655217952</v>
       </c>
       <c r="K210">
-        <v>4.66</v>
+        <v>0.23</v>
       </c>
       <c r="L210" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
       <c r="M210" s="1">
-        <v>458567.02</v>
+        <v>455656.51</v>
       </c>
       <c r="N210" s="1">
-        <v>479205.97</v>
+        <v>456694.22</v>
       </c>
       <c r="O210" s="1">
-        <v>0.14</v>
+        <v>0.13</v>
       </c>
       <c r="P210">
         <v>1</v>
       </c>
     </row>
     <row r="211" spans="1:16">
       <c r="A211" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="B211" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="C211" s="1">
-        <v>400000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D211" s="1">
-        <v>103.819</v>
+        <v>103.665</v>
       </c>
       <c r="E211" s="1">
         <v>99.961</v>
       </c>
       <c r="F211" t="s">
         <v>8</v>
       </c>
       <c r="G211">
         <v>1.0</v>
       </c>
       <c r="H211" s="1">
-        <v>399844.0</v>
+        <v>299883.0</v>
       </c>
       <c r="I211" s="1">
-        <v>15432.0</v>
+        <v>11112.0</v>
       </c>
       <c r="J211" s="1">
-        <v>3.8595052070307</v>
+        <v>3.7054451235982</v>
       </c>
       <c r="K211">
-        <v>3.3</v>
+        <v>3.63</v>
       </c>
       <c r="L211" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
       <c r="M211" s="1">
-        <v>415276.0</v>
+        <v>310995.0</v>
       </c>
       <c r="N211" s="1">
-        <v>428471.89</v>
+        <v>321893.63</v>
       </c>
       <c r="O211" s="1">
-        <v>0.12</v>
+        <v>0.09</v>
       </c>
       <c r="P211">
         <v>1</v>
       </c>
     </row>
     <row r="212" spans="1:16">
       <c r="A212" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="B212" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
       <c r="C212" s="1">
-        <v>380000.0</v>
+        <v>366000.0</v>
       </c>
       <c r="D212" s="1">
-        <v>97.81</v>
+        <v>101.68</v>
       </c>
       <c r="E212" s="1">
-        <v>99.702</v>
+        <v>99.943</v>
       </c>
       <c r="F212" t="s">
         <v>8</v>
       </c>
       <c r="G212">
         <v>1.0</v>
       </c>
       <c r="H212" s="1">
-        <v>378867.6</v>
+        <v>365791.38</v>
       </c>
       <c r="I212" s="1">
-        <v>-7189.6</v>
+        <v>6357.42</v>
       </c>
       <c r="J212" s="1">
-        <v>-1.8976550119356</v>
+        <v>1.7379906546732</v>
       </c>
       <c r="K212">
-        <v>1.56</v>
-[...2 lines deleted...]
-        <v>503</v>
+        <v>0.14</v>
+      </c>
+      <c r="L212">
+        <v>521.42</v>
       </c>
       <c r="M212" s="1">
-        <v>371678.0</v>
+        <v>372148.8</v>
       </c>
       <c r="N212" s="1">
-        <v>377599.23</v>
+        <v>372670.22</v>
       </c>
       <c r="O212" s="1">
         <v>0.11</v>
       </c>
       <c r="P212">
         <v>1</v>
       </c>
     </row>
     <row r="213" spans="1:16">
       <c r="A213" t="s">
         <v>504</v>
       </c>
       <c r="B213" t="s">
         <v>505</v>
       </c>
       <c r="C213" s="1">
-        <v>350000.0</v>
+        <v>380000.0</v>
       </c>
       <c r="D213" s="1">
-        <v>96.245</v>
+        <v>97.639</v>
       </c>
       <c r="E213" s="1">
-        <v>99.3</v>
+        <v>99.702</v>
       </c>
       <c r="F213" t="s">
         <v>8</v>
       </c>
       <c r="G213">
         <v>1.0</v>
       </c>
       <c r="H213" s="1">
-        <v>347550.0</v>
+        <v>378867.6</v>
       </c>
       <c r="I213" s="1">
-        <v>-10692.5</v>
+        <v>-7839.4</v>
       </c>
       <c r="J213" s="1">
-        <v>-3.0765357502518</v>
+        <v>-2.0691661150228</v>
       </c>
       <c r="K213">
-        <v>1.7</v>
+        <v>1.78</v>
       </c>
       <c r="L213" t="s">
         <v>506</v>
       </c>
       <c r="M213" s="1">
-        <v>336857.5</v>
+        <v>371028.2</v>
       </c>
       <c r="N213" s="1">
-        <v>342814.69</v>
+        <v>377795.32</v>
       </c>
       <c r="O213" s="1">
-        <v>0.1</v>
+        <v>0.11</v>
       </c>
       <c r="P213">
         <v>1</v>
       </c>
     </row>
     <row r="214" spans="1:16">
       <c r="A214" t="s">
         <v>507</v>
       </c>
       <c r="B214" t="s">
         <v>508</v>
       </c>
       <c r="C214" s="1">
-        <v>300000.0</v>
+        <v>350000.0</v>
       </c>
       <c r="D214" s="1">
-        <v>101.372</v>
+        <v>96.487</v>
       </c>
       <c r="E214" s="1">
-        <v>99.611</v>
+        <v>99.3</v>
       </c>
       <c r="F214" t="s">
         <v>8</v>
       </c>
       <c r="G214">
         <v>1.0</v>
       </c>
       <c r="H214" s="1">
-        <v>298833.0</v>
+        <v>347550.0</v>
       </c>
       <c r="I214" s="1">
-        <v>5283.0</v>
+        <v>-9845.5</v>
       </c>
       <c r="J214" s="1">
-        <v>1.7678770416922</v>
+        <v>-2.8328298086606</v>
       </c>
       <c r="K214">
-        <v>2.71</v>
+        <v>1.95</v>
       </c>
       <c r="L214" t="s">
         <v>509</v>
       </c>
       <c r="M214" s="1">
-        <v>304116.0</v>
+        <v>337704.5</v>
       </c>
       <c r="N214" s="1">
-        <v>312236.55</v>
+        <v>344512.72</v>
       </c>
       <c r="O214" s="1">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="P214">
         <v>1</v>
       </c>
     </row>
     <row r="215" spans="1:16">
       <c r="A215" t="s">
         <v>510</v>
       </c>
       <c r="B215" t="s">
         <v>511</v>
       </c>
       <c r="C215" s="1">
-        <v>600000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D215" s="1">
-        <v>98.512</v>
+        <v>101.222</v>
       </c>
       <c r="E215" s="1">
-        <v>99.438</v>
+        <v>99.611</v>
       </c>
       <c r="F215" t="s">
         <v>8</v>
       </c>
       <c r="G215">
         <v>1.0</v>
       </c>
       <c r="H215" s="1">
-        <v>596628.0</v>
+        <v>298833.0</v>
       </c>
       <c r="I215" s="1">
-        <v>-5556.0</v>
+        <v>4833.0</v>
       </c>
       <c r="J215" s="1">
-        <v>-0.93123353245238</v>
+        <v>1.6172912630131</v>
       </c>
       <c r="K215">
-        <v>2.64</v>
+        <v>2.98</v>
       </c>
       <c r="L215" t="s">
         <v>512</v>
       </c>
       <c r="M215" s="1">
-        <v>591072.0</v>
+        <v>303666.0</v>
       </c>
       <c r="N215" s="1">
-        <v>606893.92</v>
+        <v>312608.47</v>
       </c>
       <c r="O215" s="1">
-        <v>0.18</v>
+        <v>0.09</v>
       </c>
       <c r="P215">
         <v>1</v>
       </c>
     </row>
     <row r="216" spans="1:16">
       <c r="A216" t="s">
         <v>513</v>
       </c>
       <c r="B216" t="s">
         <v>514</v>
       </c>
       <c r="C216" s="1">
-        <v>400000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D216" s="1">
-        <v>99.577</v>
+        <v>98.994</v>
       </c>
       <c r="E216" s="1">
-        <v>102.74725</v>
+        <v>99.438</v>
       </c>
       <c r="F216" t="s">
         <v>8</v>
       </c>
       <c r="G216">
         <v>1.0</v>
       </c>
       <c r="H216" s="1">
-        <v>410989.0</v>
+        <v>596628.0</v>
       </c>
       <c r="I216" s="1">
-        <v>-12681.0</v>
+        <v>-2664.0</v>
       </c>
       <c r="J216" s="1">
-        <v>-3.0854840397188</v>
+        <v>-0.44650938273095</v>
       </c>
       <c r="K216">
-        <v>3.4</v>
+        <v>2.85</v>
       </c>
       <c r="L216" t="s">
         <v>515</v>
       </c>
       <c r="M216" s="1">
-        <v>398308.0</v>
+        <v>593964.0</v>
       </c>
       <c r="N216" s="1">
-        <v>411914.85</v>
+        <v>611070.16</v>
       </c>
       <c r="O216" s="1">
-        <v>0.12</v>
+        <v>0.18</v>
       </c>
       <c r="P216">
         <v>1</v>
       </c>
     </row>
     <row r="217" spans="1:16">
       <c r="A217" t="s">
         <v>516</v>
       </c>
       <c r="B217" t="s">
         <v>517</v>
       </c>
       <c r="C217" s="1">
-        <v>300000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D217" s="1">
-        <v>96.464</v>
+        <v>99.672</v>
       </c>
       <c r="E217" s="1">
-        <v>98.434</v>
+        <v>101.24842857</v>
       </c>
       <c r="F217" t="s">
         <v>8</v>
       </c>
       <c r="G217">
         <v>1.0</v>
       </c>
       <c r="H217" s="1">
-        <v>295302.0</v>
+        <v>708739.0</v>
       </c>
       <c r="I217" s="1">
-        <v>-5910.0</v>
+        <v>-11035.0</v>
       </c>
       <c r="J217" s="1">
-        <v>-2.001341000061</v>
+        <v>-1.5569906552342</v>
       </c>
       <c r="K217">
-        <v>2.74</v>
+        <v>3.68</v>
       </c>
       <c r="L217" t="s">
         <v>518</v>
       </c>
       <c r="M217" s="1">
-        <v>289392.0</v>
+        <v>697704.0</v>
       </c>
       <c r="N217" s="1">
-        <v>297615.29</v>
+        <v>723493.73</v>
       </c>
       <c r="O217" s="1">
-        <v>0.09</v>
+        <v>0.21</v>
       </c>
       <c r="P217">
         <v>1</v>
       </c>
     </row>
     <row r="218" spans="1:16">
       <c r="A218" t="s">
         <v>519</v>
       </c>
       <c r="B218" t="s">
         <v>520</v>
       </c>
       <c r="C218" s="1">
         <v>400000.0</v>
       </c>
       <c r="D218" s="1">
-        <v>103.14</v>
+        <v>103.486</v>
       </c>
       <c r="E218" s="1">
         <v>99.661</v>
       </c>
       <c r="F218" t="s">
         <v>8</v>
       </c>
       <c r="G218">
         <v>1.0</v>
       </c>
       <c r="H218" s="1">
         <v>398644.0</v>
       </c>
       <c r="I218" s="1">
-        <v>13916.0</v>
+        <v>15300.0</v>
       </c>
       <c r="J218" s="1">
-        <v>3.4908339270126</v>
+        <v>3.8380108568046</v>
       </c>
       <c r="K218">
-        <v>3.65</v>
+        <v>3.97</v>
       </c>
       <c r="L218" t="s">
         <v>521</v>
       </c>
       <c r="M218" s="1">
-        <v>412560.0</v>
+        <v>413944.0</v>
       </c>
       <c r="N218" s="1">
-        <v>427157.26</v>
+        <v>429808.38</v>
       </c>
       <c r="O218" s="1">
         <v>0.12</v>
       </c>
       <c r="P218">
         <v>1</v>
       </c>
     </row>
     <row r="219" spans="1:16">
       <c r="A219" t="s">
         <v>522</v>
       </c>
       <c r="B219" t="s">
         <v>523</v>
       </c>
       <c r="C219" s="1">
-        <v>1200000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D219" s="1">
-        <v>101.524</v>
+        <v>101.209</v>
       </c>
       <c r="E219" s="1">
         <v>98.6</v>
       </c>
       <c r="F219" t="s">
         <v>8</v>
       </c>
       <c r="G219">
         <v>1.0</v>
       </c>
       <c r="H219" s="1">
-        <v>1183200.0</v>
+        <v>986000.0</v>
       </c>
       <c r="I219" s="1">
-        <v>35088.0</v>
+        <v>26090.0</v>
       </c>
       <c r="J219" s="1">
-        <v>2.9655172413793</v>
+        <v>2.6460446247465</v>
       </c>
       <c r="K219">
-        <v>4.06</v>
+        <v>4.36</v>
       </c>
       <c r="L219" t="s">
         <v>524</v>
       </c>
       <c r="M219" s="1">
-        <v>1218288.0</v>
+        <v>1012090.0</v>
       </c>
       <c r="N219" s="1">
-        <v>1267048.27</v>
+        <v>1055720.14</v>
       </c>
       <c r="O219" s="1">
-        <v>0.37</v>
+        <v>0.3</v>
       </c>
       <c r="P219">
         <v>1</v>
       </c>
     </row>
     <row r="220" spans="1:16">
       <c r="A220" t="s">
         <v>525</v>
       </c>
       <c r="B220" t="s">
         <v>526</v>
       </c>
       <c r="C220" s="1">
         <v>400000.0</v>
       </c>
       <c r="D220" s="1">
-        <v>103.251</v>
+        <v>102.42</v>
       </c>
       <c r="E220" s="1">
         <v>100.0</v>
       </c>
       <c r="F220" t="s">
         <v>8</v>
       </c>
       <c r="G220">
         <v>1.0</v>
       </c>
       <c r="H220" s="1">
         <v>400000.0</v>
       </c>
       <c r="I220" s="1">
-        <v>13004.0</v>
+        <v>9680.0</v>
       </c>
       <c r="J220" s="1">
-        <v>3.251</v>
+        <v>2.42</v>
       </c>
       <c r="K220">
-        <v>4.07</v>
+        <v>4.4</v>
       </c>
       <c r="L220" t="s">
         <v>527</v>
       </c>
       <c r="M220" s="1">
-        <v>413004.0</v>
+        <v>409680.0</v>
       </c>
       <c r="N220" s="1">
-        <v>429292.11</v>
+        <v>427285.92</v>
       </c>
       <c r="O220" s="1">
         <v>0.12</v>
       </c>
       <c r="P220">
         <v>1</v>
       </c>
     </row>
     <row r="221" spans="1:16">
       <c r="A221" t="s">
         <v>528</v>
       </c>
       <c r="B221" t="s">
         <v>529</v>
       </c>
       <c r="C221" s="1">
         <v>400000.0</v>
       </c>
       <c r="D221" s="1">
-        <v>106.917</v>
+        <v>106.65</v>
       </c>
       <c r="E221" s="1">
         <v>109.3</v>
       </c>
       <c r="F221" t="s">
         <v>8</v>
       </c>
       <c r="G221">
         <v>1.0</v>
       </c>
       <c r="H221" s="1">
         <v>437200.0</v>
       </c>
       <c r="I221" s="1">
-        <v>-9532.0</v>
+        <v>-10600.0</v>
       </c>
       <c r="J221" s="1">
-        <v>-2.1802378774016</v>
+        <v>-2.4245196706313</v>
       </c>
       <c r="K221">
-        <v>0.81</v>
+        <v>1.17</v>
       </c>
       <c r="L221" t="s">
         <v>530</v>
       </c>
       <c r="M221" s="1">
-        <v>427668.0</v>
+        <v>426600.0</v>
       </c>
       <c r="N221" s="1">
-        <v>430889.92</v>
+        <v>431260.27</v>
       </c>
       <c r="O221" s="1">
-        <v>0.13</v>
+        <v>0.12</v>
       </c>
       <c r="P221">
         <v>1</v>
       </c>
     </row>
     <row r="222" spans="1:16">
       <c r="A222" t="s">
         <v>531</v>
       </c>
       <c r="B222" t="s">
         <v>532</v>
       </c>
       <c r="C222" s="1">
         <v>400000.0</v>
       </c>
       <c r="D222" s="1">
-        <v>98.981</v>
+        <v>99.028</v>
       </c>
       <c r="E222" s="1">
         <v>99.852</v>
       </c>
       <c r="F222" t="s">
         <v>8</v>
       </c>
       <c r="G222">
         <v>1.0</v>
       </c>
       <c r="H222" s="1">
         <v>399408.0</v>
       </c>
       <c r="I222" s="1">
-        <v>-3484.0</v>
+        <v>-3296.0</v>
       </c>
       <c r="J222" s="1">
-        <v>-0.87229099066619</v>
+        <v>-0.8252213275648</v>
       </c>
       <c r="K222">
-        <v>0.54</v>
+        <v>0.81</v>
       </c>
       <c r="L222" t="s">
         <v>533</v>
       </c>
       <c r="M222" s="1">
-        <v>395924.0</v>
+        <v>396112.0</v>
       </c>
       <c r="N222" s="1">
-        <v>398071.95</v>
+        <v>399355.84</v>
       </c>
       <c r="O222" s="1">
-        <v>0.12</v>
+        <v>0.11</v>
       </c>
       <c r="P222">
         <v>1</v>
       </c>
     </row>
     <row r="223" spans="1:16">
       <c r="A223" t="s">
         <v>534</v>
       </c>
       <c r="B223" t="s">
         <v>535</v>
       </c>
       <c r="C223" s="1">
         <v>200000.0</v>
       </c>
       <c r="D223" s="1">
-        <v>99.163</v>
+        <v>100.937</v>
       </c>
       <c r="E223" s="1">
-        <v>99.589</v>
+        <v>100.0</v>
       </c>
       <c r="F223" t="s">
         <v>8</v>
       </c>
       <c r="G223">
         <v>1.0</v>
       </c>
       <c r="H223" s="1">
-        <v>199178.0</v>
+        <v>200000.0</v>
       </c>
       <c r="I223" s="1">
-        <v>-852.0</v>
+        <v>1874.0</v>
       </c>
       <c r="J223" s="1">
-        <v>-0.42775808573236</v>
+        <v>0.937</v>
       </c>
       <c r="K223">
-        <v>0.32</v>
+        <v>0.13</v>
       </c>
       <c r="L223">
-        <v>647.26</v>
+        <v>269.62</v>
       </c>
       <c r="M223" s="1">
-        <v>198326.0</v>
+        <v>201874.0</v>
       </c>
       <c r="N223" s="1">
-        <v>198973.26</v>
+        <v>202143.62</v>
       </c>
       <c r="O223" s="1">
         <v>0.06</v>
       </c>
       <c r="P223">
         <v>1</v>
       </c>
     </row>
     <row r="224" spans="1:16">
       <c r="A224" t="s">
         <v>536</v>
       </c>
       <c r="B224" t="s">
         <v>537</v>
       </c>
       <c r="C224" s="1">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D224" s="1">
-        <v>102.263</v>
+        <v>99.074</v>
       </c>
       <c r="E224" s="1">
-        <v>98.769</v>
+        <v>99.589</v>
       </c>
       <c r="F224" t="s">
         <v>8</v>
       </c>
       <c r="G224">
         <v>1.0</v>
       </c>
       <c r="H224" s="1">
-        <v>296307.0</v>
+        <v>199178.0</v>
       </c>
       <c r="I224" s="1">
-        <v>10482.0</v>
+        <v>-1030.0</v>
       </c>
       <c r="J224" s="1">
-        <v>3.5375472061072</v>
+        <v>-0.51712538533372</v>
       </c>
       <c r="K224">
-        <v>1.84</v>
+        <v>0.55</v>
       </c>
       <c r="L224" t="s">
         <v>538</v>
       </c>
       <c r="M224" s="1">
-        <v>306789.0</v>
+        <v>198148.0</v>
       </c>
       <c r="N224" s="1">
-        <v>312298.93</v>
+        <v>199257.59</v>
       </c>
       <c r="O224" s="1">
-        <v>0.09</v>
+        <v>0.06</v>
       </c>
       <c r="P224">
         <v>1</v>
       </c>
     </row>
     <row r="225" spans="1:16">
       <c r="A225" t="s">
         <v>539</v>
       </c>
       <c r="B225" t="s">
         <v>540</v>
       </c>
       <c r="C225" s="1">
-        <v>309000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D225" s="1">
-        <v>99.671</v>
+        <v>102.952</v>
       </c>
       <c r="E225" s="1">
-        <v>99.43</v>
+        <v>98.769</v>
       </c>
       <c r="F225" t="s">
         <v>8</v>
       </c>
       <c r="G225">
         <v>1.0</v>
       </c>
       <c r="H225" s="1">
-        <v>307238.7</v>
+        <v>197538.0</v>
       </c>
       <c r="I225" s="1">
-        <v>744.69</v>
+        <v>8366.0</v>
       </c>
       <c r="J225" s="1">
-        <v>0.24238157497737</v>
+        <v>4.235134505766</v>
       </c>
       <c r="K225">
-        <v>2.97</v>
+        <v>2.1</v>
       </c>
       <c r="L225" t="s">
         <v>541</v>
       </c>
       <c r="M225" s="1">
-        <v>307983.39</v>
+        <v>205904.0</v>
       </c>
       <c r="N225" s="1">
-        <v>317151.8</v>
+        <v>210108.11</v>
       </c>
       <c r="O225" s="1">
-        <v>0.09</v>
+        <v>0.06</v>
       </c>
       <c r="P225">
         <v>1</v>
       </c>
     </row>
     <row r="226" spans="1:16">
       <c r="A226" t="s">
         <v>542</v>
       </c>
       <c r="B226" t="s">
         <v>543</v>
       </c>
       <c r="C226" s="1">
         <v>800000.0</v>
       </c>
       <c r="D226" s="1">
-        <v>84.32</v>
+        <v>84.938</v>
       </c>
       <c r="E226" s="1">
         <v>85.96</v>
       </c>
       <c r="F226" t="s">
         <v>8</v>
       </c>
       <c r="G226">
         <v>1.0</v>
       </c>
       <c r="H226" s="1">
         <v>687680.0</v>
       </c>
       <c r="I226" s="1">
-        <v>-13120.0</v>
+        <v>-8176.0</v>
       </c>
       <c r="J226" s="1">
-        <v>-1.9078641228478</v>
+        <v>-1.1889250814332</v>
       </c>
       <c r="K226">
-        <v>0.42</v>
+        <v>0.47</v>
       </c>
       <c r="L226" t="s">
-        <v>356</v>
+        <v>544</v>
       </c>
       <c r="M226" s="1">
-        <v>674560.0</v>
+        <v>679504.0</v>
       </c>
       <c r="N226" s="1">
-        <v>677957.26</v>
+        <v>683243.73</v>
       </c>
       <c r="O226" s="1">
         <v>0.2</v>
       </c>
       <c r="P226">
         <v>1</v>
       </c>
     </row>
     <row r="227" spans="1:16">
       <c r="A227" t="s">
-        <v>544</v>
+        <v>545</v>
       </c>
       <c r="B227" t="s">
-        <v>545</v>
+        <v>546</v>
       </c>
       <c r="C227" s="1">
         <v>300000.0</v>
       </c>
       <c r="D227" s="1">
-        <v>99.206</v>
+        <v>98.958</v>
       </c>
       <c r="E227" s="1">
         <v>100.65</v>
       </c>
       <c r="F227" t="s">
         <v>8</v>
       </c>
       <c r="G227">
         <v>1.0</v>
       </c>
       <c r="H227" s="1">
         <v>301950.0</v>
       </c>
       <c r="I227" s="1">
-        <v>-4332.0</v>
+        <v>-5076.0</v>
       </c>
       <c r="J227" s="1">
-        <v>-1.4346746150025</v>
+        <v>-1.6810730253353</v>
       </c>
       <c r="K227">
-        <v>0.53</v>
+        <v>0.73</v>
       </c>
       <c r="L227" t="s">
-        <v>546</v>
+        <v>547</v>
       </c>
       <c r="M227" s="1">
-        <v>297618.0</v>
+        <v>296874.0</v>
       </c>
       <c r="N227" s="1">
-        <v>299196.08</v>
+        <v>299068.52</v>
       </c>
       <c r="O227" s="1">
         <v>0.09</v>
       </c>
       <c r="P227">
         <v>1</v>
       </c>
     </row>
     <row r="228" spans="1:16">
       <c r="A228" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="B228" t="s">
-        <v>548</v>
+        <v>549</v>
       </c>
       <c r="C228" s="1">
         <v>200000.0</v>
       </c>
       <c r="D228" s="1">
-        <v>98.854</v>
+        <v>98.647</v>
       </c>
       <c r="E228" s="1">
         <v>100.62</v>
       </c>
       <c r="F228" t="s">
         <v>8</v>
       </c>
       <c r="G228">
         <v>1.0</v>
       </c>
       <c r="H228" s="1">
         <v>201240.0</v>
       </c>
       <c r="I228" s="1">
-        <v>-3532.0</v>
+        <v>-3946.0</v>
       </c>
       <c r="J228" s="1">
-        <v>-1.7551182667462</v>
+        <v>-1.9608427747963</v>
       </c>
       <c r="K228">
-        <v>2.6</v>
+        <v>2.82</v>
       </c>
       <c r="L228" t="s">
-        <v>549</v>
+        <v>550</v>
       </c>
       <c r="M228" s="1">
-        <v>197708.0</v>
+        <v>197294.0</v>
       </c>
       <c r="N228" s="1">
-        <v>202913.48</v>
+        <v>202927.56</v>
       </c>
       <c r="O228" s="1">
         <v>0.06</v>
       </c>
       <c r="P228">
         <v>1</v>
       </c>
     </row>
     <row r="229" spans="1:16">
       <c r="A229" t="s">
-        <v>550</v>
+        <v>551</v>
       </c>
       <c r="B229" t="s">
-        <v>551</v>
+        <v>552</v>
       </c>
       <c r="C229" s="1">
         <v>193000.0</v>
       </c>
       <c r="D229" s="1">
-        <v>99.421</v>
+        <v>99.512</v>
       </c>
       <c r="E229" s="1">
         <v>99.571</v>
       </c>
       <c r="F229" t="s">
         <v>8</v>
       </c>
       <c r="G229">
         <v>1.0</v>
       </c>
       <c r="H229" s="1">
         <v>192172.03</v>
       </c>
       <c r="I229" s="1">
-        <v>-289.5</v>
+        <v>-113.87</v>
       </c>
       <c r="J229" s="1">
-        <v>-0.15064627250906</v>
+        <v>-0.059254200520232</v>
       </c>
       <c r="K229">
-        <v>1.19</v>
+        <v>1.42</v>
       </c>
       <c r="L229" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="M229" s="1">
-        <v>191882.53</v>
+        <v>192058.16</v>
       </c>
       <c r="N229" s="1">
-        <v>194185.31</v>
+        <v>194790.56</v>
       </c>
       <c r="O229" s="1">
         <v>0.06</v>
       </c>
       <c r="P229">
         <v>1</v>
       </c>
     </row>
     <row r="230" spans="1:16">
       <c r="A230" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="B230" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
       <c r="C230" s="1">
         <v>300000.0</v>
       </c>
       <c r="D230" s="1">
-        <v>98.865</v>
+        <v>98.643</v>
       </c>
       <c r="E230" s="1">
         <v>100.0</v>
       </c>
       <c r="F230" t="s">
         <v>8</v>
       </c>
       <c r="G230">
         <v>1.0</v>
       </c>
       <c r="H230" s="1">
         <v>300000.0</v>
       </c>
       <c r="I230" s="1">
-        <v>-3405.0</v>
+        <v>-4071.0</v>
       </c>
       <c r="J230" s="1">
-        <v>-1.135</v>
+        <v>-1.357</v>
       </c>
       <c r="K230">
-        <v>1.58</v>
+        <v>1.84</v>
       </c>
       <c r="L230" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="M230" s="1">
-        <v>296595.0</v>
+        <v>295929.0</v>
       </c>
       <c r="N230" s="1">
-        <v>301346.8</v>
+        <v>301442.31</v>
       </c>
       <c r="O230" s="1">
         <v>0.09</v>
       </c>
       <c r="P230">
         <v>1</v>
       </c>
     </row>
     <row r="231" spans="1:16">
       <c r="A231" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="B231" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
       <c r="C231" s="1">
         <v>877000.0</v>
       </c>
       <c r="D231" s="1">
-        <v>98.439</v>
+        <v>98.4</v>
       </c>
       <c r="E231" s="1">
         <v>100.0</v>
       </c>
       <c r="F231" t="s">
         <v>8</v>
       </c>
       <c r="G231">
         <v>1.0</v>
       </c>
       <c r="H231" s="1">
         <v>877000.0</v>
       </c>
       <c r="I231" s="1">
-        <v>-13689.97</v>
+        <v>-14032.0</v>
       </c>
       <c r="J231" s="1">
-        <v>-1.561</v>
+        <v>-1.6</v>
       </c>
       <c r="K231">
-        <v>0.57</v>
+        <v>0.8</v>
       </c>
       <c r="L231" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="M231" s="1">
-        <v>863310.03</v>
+        <v>862968.0</v>
       </c>
       <c r="N231" s="1">
-        <v>868280.82</v>
+        <v>870009.95</v>
       </c>
       <c r="O231" s="1">
         <v>0.25</v>
       </c>
       <c r="P231">
         <v>1</v>
       </c>
     </row>
     <row r="232" spans="1:16">
       <c r="A232" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="B232" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
       <c r="C232" s="1">
         <v>577000.0</v>
       </c>
       <c r="D232" s="1">
-        <v>98.128</v>
+        <v>97.816</v>
       </c>
       <c r="E232" s="1">
         <v>100.0</v>
       </c>
       <c r="F232" t="s">
         <v>8</v>
       </c>
       <c r="G232">
         <v>1.0</v>
       </c>
       <c r="H232" s="1">
         <v>577000.0</v>
       </c>
       <c r="I232" s="1">
-        <v>-10801.44</v>
+        <v>-12601.68</v>
       </c>
       <c r="J232" s="1">
-        <v>-1.872</v>
+        <v>-2.184</v>
       </c>
       <c r="K232">
-        <v>2.03</v>
+        <v>2.29</v>
       </c>
       <c r="L232" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="M232" s="1">
-        <v>566198.56</v>
+        <v>564398.32</v>
       </c>
       <c r="N232" s="1">
-        <v>577923.09</v>
+        <v>577595.78</v>
       </c>
       <c r="O232" s="1">
         <v>0.17</v>
       </c>
       <c r="P232">
         <v>1</v>
       </c>
     </row>
     <row r="233" spans="1:16">
       <c r="A233" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="B233" t="s">
-        <v>563</v>
+        <v>564</v>
       </c>
       <c r="C233" s="1">
         <v>400000.0</v>
       </c>
       <c r="D233" s="1">
-        <v>98.919</v>
+        <v>98.743</v>
       </c>
       <c r="E233" s="1">
         <v>100.42</v>
       </c>
       <c r="F233" t="s">
         <v>8</v>
       </c>
       <c r="G233">
         <v>1.0</v>
       </c>
       <c r="H233" s="1">
         <v>401680.0</v>
       </c>
       <c r="I233" s="1">
-        <v>-6004.0</v>
+        <v>-6708.0</v>
       </c>
       <c r="J233" s="1">
-        <v>-1.494722166899</v>
+        <v>-1.6699860585541</v>
       </c>
       <c r="K233">
-        <v>3.13</v>
+        <v>3.38</v>
       </c>
       <c r="L233" t="s">
-        <v>564</v>
+        <v>565</v>
       </c>
       <c r="M233" s="1">
-        <v>395676.0</v>
+        <v>394972.0</v>
       </c>
       <c r="N233" s="1">
-        <v>408189.7</v>
+        <v>408478.85</v>
       </c>
       <c r="O233" s="1">
         <v>0.12</v>
       </c>
       <c r="P233">
         <v>1</v>
       </c>
     </row>
     <row r="234" spans="1:16">
       <c r="A234" t="s">
-        <v>565</v>
+        <v>566</v>
       </c>
       <c r="B234" t="s">
-        <v>566</v>
+        <v>567</v>
       </c>
       <c r="C234" s="1">
-        <v>200000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D234" s="1">
-        <v>95.767</v>
+        <v>97.625</v>
       </c>
       <c r="E234" s="1">
-        <v>97.286</v>
+        <v>99.259</v>
       </c>
       <c r="F234" t="s">
         <v>8</v>
       </c>
       <c r="G234">
         <v>1.0</v>
       </c>
       <c r="H234" s="1">
-        <v>194572.0</v>
+        <v>397036.0</v>
       </c>
       <c r="I234" s="1">
-        <v>-3038.0</v>
+        <v>-6536.0</v>
       </c>
       <c r="J234" s="1">
-        <v>-1.5613757375162</v>
+        <v>-1.6461983296225</v>
       </c>
       <c r="K234">
-        <v>0.92</v>
+        <v>0.52</v>
       </c>
       <c r="L234" t="s">
-        <v>567</v>
+        <v>568</v>
       </c>
       <c r="M234" s="1">
-        <v>191534.0</v>
+        <v>390500.0</v>
       </c>
       <c r="N234" s="1">
-        <v>193383.32</v>
+        <v>392561.64</v>
       </c>
       <c r="O234" s="1">
-        <v>0.06</v>
+        <v>0.11</v>
       </c>
       <c r="P234">
         <v>1</v>
       </c>
     </row>
     <row r="235" spans="1:16">
       <c r="A235" t="s">
-        <v>568</v>
+        <v>569</v>
       </c>
       <c r="B235" t="s">
-        <v>569</v>
+        <v>570</v>
       </c>
       <c r="C235" s="1">
-        <v>400000.0</v>
+        <v>286000.0</v>
       </c>
       <c r="D235" s="1">
-        <v>97.769</v>
+        <v>97.864</v>
       </c>
       <c r="E235" s="1">
-        <v>99.259</v>
+        <v>99.362</v>
       </c>
       <c r="F235" t="s">
         <v>8</v>
       </c>
       <c r="G235">
         <v>1.0</v>
       </c>
       <c r="H235" s="1">
-        <v>397036.0</v>
+        <v>284175.32</v>
       </c>
       <c r="I235" s="1">
-        <v>-5960.0</v>
+        <v>-4284.28</v>
       </c>
       <c r="J235" s="1">
-        <v>-1.5011233238296</v>
+        <v>-1.5076186067108</v>
       </c>
       <c r="K235">
-        <v>0.22</v>
-[...2 lines deleted...]
-        <v>863.01</v>
+        <v>1.13</v>
+      </c>
+      <c r="L235" t="s">
+        <v>571</v>
       </c>
       <c r="M235" s="1">
-        <v>391076.0</v>
+        <v>279891.04</v>
       </c>
       <c r="N235" s="1">
-        <v>391939.01</v>
+        <v>283123.23</v>
       </c>
       <c r="O235" s="1">
-        <v>0.11</v>
+        <v>0.08</v>
       </c>
       <c r="P235">
         <v>1</v>
       </c>
     </row>
     <row r="236" spans="1:16">
       <c r="A236" t="s">
-        <v>570</v>
+        <v>572</v>
       </c>
       <c r="B236" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
       <c r="C236" s="1">
-        <v>286000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D236" s="1">
-        <v>97.941</v>
+        <v>100.316</v>
       </c>
       <c r="E236" s="1">
-        <v>99.362</v>
+        <v>100.4</v>
       </c>
       <c r="F236" t="s">
         <v>8</v>
       </c>
       <c r="G236">
         <v>1.0</v>
       </c>
       <c r="H236" s="1">
-        <v>284175.32</v>
+        <v>401600.0</v>
       </c>
       <c r="I236" s="1">
-        <v>-4064.06</v>
+        <v>-336.0</v>
       </c>
       <c r="J236" s="1">
-        <v>-1.4301241923472</v>
+        <v>-0.083665338645418</v>
       </c>
       <c r="K236">
-        <v>0.92</v>
+        <v>3.26</v>
       </c>
       <c r="L236" t="s">
-        <v>572</v>
+        <v>574</v>
       </c>
       <c r="M236" s="1">
-        <v>280111.26</v>
+        <v>401264.0</v>
       </c>
       <c r="N236" s="1">
-        <v>282731.29</v>
+        <v>414300.99</v>
       </c>
       <c r="O236" s="1">
-        <v>0.08</v>
+        <v>0.12</v>
       </c>
       <c r="P236">
         <v>1</v>
       </c>
     </row>
     <row r="237" spans="1:16">
       <c r="A237" t="s">
-        <v>573</v>
+        <v>575</v>
       </c>
       <c r="B237" t="s">
-        <v>574</v>
+        <v>576</v>
       </c>
       <c r="C237" s="1">
         <v>400000.0</v>
       </c>
       <c r="D237" s="1">
-        <v>106.213</v>
+        <v>99.669</v>
       </c>
       <c r="E237" s="1">
-        <v>108.1185</v>
+        <v>99.821</v>
       </c>
       <c r="F237" t="s">
         <v>8</v>
       </c>
       <c r="G237">
         <v>1.0</v>
       </c>
       <c r="H237" s="1">
-        <v>432474.0</v>
+        <v>399284.0</v>
       </c>
       <c r="I237" s="1">
-        <v>-7622.0</v>
+        <v>-608.0</v>
       </c>
       <c r="J237" s="1">
-        <v>-1.7624180875613</v>
+        <v>-0.15227256789653</v>
       </c>
       <c r="K237">
-        <v>2.07</v>
-[...2 lines deleted...]
-        <v>575</v>
+        <v>0.23</v>
+      </c>
+      <c r="L237">
+        <v>934.25</v>
       </c>
       <c r="M237" s="1">
-        <v>424852.0</v>
+        <v>398676.0</v>
       </c>
       <c r="N237" s="1">
-        <v>433128.71</v>
+        <v>399610.25</v>
       </c>
       <c r="O237" s="1">
-        <v>0.13</v>
+        <v>0.11</v>
       </c>
       <c r="P237">
         <v>1</v>
       </c>
     </row>
     <row r="238" spans="1:16">
       <c r="A238" t="s">
-        <v>576</v>
+        <v>577</v>
       </c>
       <c r="B238" t="s">
-        <v>577</v>
+        <v>578</v>
       </c>
       <c r="C238" s="1">
-        <v>400000.0</v>
+        <v>695000.0</v>
       </c>
       <c r="D238" s="1">
-        <v>100.934</v>
+        <v>98.062</v>
       </c>
       <c r="E238" s="1">
-        <v>100.4</v>
+        <v>99.228</v>
       </c>
       <c r="F238" t="s">
         <v>8</v>
       </c>
       <c r="G238">
         <v>1.0</v>
       </c>
       <c r="H238" s="1">
-        <v>401600.0</v>
+        <v>689634.6</v>
       </c>
       <c r="I238" s="1">
-        <v>2136.0</v>
+        <v>-8103.7</v>
       </c>
       <c r="J238" s="1">
-        <v>0.53187250996016</v>
+        <v>-1.1750715523844</v>
       </c>
       <c r="K238">
-        <v>2.99</v>
+        <v>2.64</v>
       </c>
       <c r="L238" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="M238" s="1">
-        <v>403736.0</v>
+        <v>681530.9</v>
       </c>
       <c r="N238" s="1">
-        <v>415711.34</v>
+        <v>699869.86</v>
       </c>
       <c r="O238" s="1">
-        <v>0.12</v>
+        <v>0.2</v>
       </c>
       <c r="P238">
         <v>1</v>
       </c>
     </row>
     <row r="239" spans="1:16">
       <c r="A239" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="B239" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="C239" s="1">
         <v>400000.0</v>
       </c>
       <c r="D239" s="1">
-        <v>99.834</v>
+        <v>98.606</v>
       </c>
       <c r="E239" s="1">
-        <v>99.821</v>
+        <v>99.517</v>
       </c>
       <c r="F239" t="s">
         <v>8</v>
       </c>
       <c r="G239">
         <v>1.0</v>
       </c>
       <c r="H239" s="1">
-        <v>399284.0</v>
+        <v>398068.0</v>
       </c>
       <c r="I239" s="1">
-        <v>52.0</v>
+        <v>-3644.0</v>
       </c>
       <c r="J239" s="1">
-        <v>0.013023311727993</v>
+        <v>-0.9154214857763</v>
       </c>
       <c r="K239">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>2.76</v>
+      </c>
+      <c r="L239" t="s">
+        <v>582</v>
       </c>
       <c r="M239" s="1">
-        <v>399336.0</v>
+        <v>394424.0</v>
       </c>
       <c r="N239" s="1">
-        <v>399336.0</v>
+        <v>405482.9</v>
       </c>
       <c r="O239" s="1">
         <v>0.12</v>
       </c>
       <c r="P239">
         <v>1</v>
       </c>
     </row>
     <row r="240" spans="1:16">
       <c r="A240" t="s">
-        <v>581</v>
+        <v>583</v>
       </c>
       <c r="B240" t="s">
-        <v>582</v>
+        <v>584</v>
       </c>
       <c r="C240" s="1">
-        <v>695000.0</v>
+        <v>694000.0</v>
       </c>
       <c r="D240" s="1">
-        <v>98.366</v>
+        <v>90.997</v>
       </c>
       <c r="E240" s="1">
-        <v>99.228</v>
+        <v>83.26116715</v>
       </c>
       <c r="F240" t="s">
         <v>8</v>
       </c>
       <c r="G240">
         <v>1.0</v>
       </c>
       <c r="H240" s="1">
-        <v>689634.6</v>
+        <v>577832.5</v>
       </c>
       <c r="I240" s="1">
-        <v>-5990.9</v>
+        <v>53686.68</v>
       </c>
       <c r="J240" s="1">
-        <v>-0.86870641351232</v>
+        <v>9.2910454154102</v>
       </c>
       <c r="K240">
-        <v>2.44</v>
+        <v>1.12</v>
       </c>
       <c r="L240" t="s">
-        <v>583</v>
+        <v>585</v>
       </c>
       <c r="M240" s="1">
-        <v>683643.7</v>
+        <v>631519.18</v>
       </c>
       <c r="N240" s="1">
-        <v>700614.08</v>
+        <v>639291.03</v>
       </c>
       <c r="O240" s="1">
-        <v>0.2</v>
+        <v>0.18</v>
       </c>
       <c r="P240">
         <v>1</v>
       </c>
     </row>
     <row r="241" spans="1:16">
       <c r="A241" t="s">
-        <v>584</v>
+        <v>586</v>
       </c>
       <c r="B241" t="s">
-        <v>585</v>
+        <v>587</v>
       </c>
       <c r="C241" s="1">
-        <v>400000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D241" s="1">
-        <v>98.827</v>
+        <v>101.903</v>
       </c>
       <c r="E241" s="1">
-        <v>99.517</v>
+        <v>99.329</v>
       </c>
       <c r="F241" t="s">
         <v>8</v>
       </c>
       <c r="G241">
         <v>1.0</v>
       </c>
       <c r="H241" s="1">
-        <v>398068.0</v>
+        <v>595974.0</v>
       </c>
       <c r="I241" s="1">
-        <v>-2760.0</v>
+        <v>15444.0</v>
       </c>
       <c r="J241" s="1">
-        <v>-0.69334887506657</v>
+        <v>2.5913882149221</v>
       </c>
       <c r="K241">
-        <v>2.53</v>
+        <v>1.04</v>
       </c>
       <c r="L241" t="s">
-        <v>586</v>
+        <v>588</v>
       </c>
       <c r="M241" s="1">
-        <v>395308.0</v>
+        <v>611418.0</v>
       </c>
       <c r="N241" s="1">
-        <v>405442.25</v>
+        <v>617660.47</v>
       </c>
       <c r="O241" s="1">
-        <v>0.12</v>
+        <v>0.18</v>
       </c>
       <c r="P241">
         <v>1</v>
       </c>
     </row>
     <row r="242" spans="1:16">
       <c r="A242" t="s">
-        <v>587</v>
+        <v>589</v>
       </c>
       <c r="B242" t="s">
-        <v>588</v>
+        <v>590</v>
       </c>
       <c r="C242" s="1">
-        <v>694000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D242" s="1">
-        <v>90.214</v>
+        <v>98.394</v>
       </c>
       <c r="E242" s="1">
-        <v>83.26116715</v>
+        <v>100.231</v>
       </c>
       <c r="F242" t="s">
         <v>8</v>
       </c>
       <c r="G242">
         <v>1.0</v>
       </c>
       <c r="H242" s="1">
-        <v>577832.5</v>
+        <v>400924.0</v>
       </c>
       <c r="I242" s="1">
-        <v>48252.66</v>
+        <v>-7348.0</v>
       </c>
       <c r="J242" s="1">
-        <v>8.3506310219657</v>
+        <v>-1.8327663098243</v>
       </c>
       <c r="K242">
-        <v>0.99</v>
+        <v>0.85</v>
       </c>
       <c r="L242" t="s">
-        <v>589</v>
+        <v>591</v>
       </c>
       <c r="M242" s="1">
-        <v>626085.16</v>
+        <v>393576.0</v>
       </c>
       <c r="N242" s="1">
-        <v>632965.74</v>
+        <v>396986.96</v>
       </c>
       <c r="O242" s="1">
-        <v>0.18</v>
+        <v>0.11</v>
       </c>
       <c r="P242">
         <v>1</v>
       </c>
     </row>
     <row r="243" spans="1:16">
       <c r="A243" t="s">
-        <v>590</v>
+        <v>592</v>
       </c>
       <c r="B243" t="s">
-        <v>591</v>
+        <v>593</v>
       </c>
       <c r="C243" s="1">
-        <v>600000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D243" s="1">
-        <v>102.327</v>
+        <v>90.261</v>
       </c>
       <c r="E243" s="1">
-        <v>99.329</v>
+        <v>89.875</v>
       </c>
       <c r="F243" t="s">
         <v>8</v>
       </c>
       <c r="G243">
         <v>1.0</v>
       </c>
       <c r="H243" s="1">
-        <v>595974.0</v>
+        <v>89875.0</v>
       </c>
       <c r="I243" s="1">
-        <v>17988.0</v>
+        <v>386.0</v>
       </c>
       <c r="J243" s="1">
-        <v>3.0182524741012</v>
+        <v>0.42948539638387</v>
       </c>
       <c r="K243">
-        <v>0.78</v>
-[...2 lines deleted...]
-        <v>592</v>
+        <v>0.1</v>
+      </c>
+      <c r="L243">
+        <v>95.89</v>
       </c>
       <c r="M243" s="1">
-        <v>613962.0</v>
+        <v>90261.0</v>
       </c>
       <c r="N243" s="1">
-        <v>618612.0</v>
+        <v>90356.89</v>
       </c>
       <c r="O243" s="1">
-        <v>0.18</v>
+        <v>0.03</v>
       </c>
       <c r="P243">
         <v>1</v>
       </c>
     </row>
     <row r="244" spans="1:16">
       <c r="A244" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
       <c r="B244" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="C244" s="1">
-        <v>400000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D244" s="1">
-        <v>98.575</v>
+        <v>90.778</v>
       </c>
       <c r="E244" s="1">
-        <v>100.231</v>
+        <v>89.875</v>
       </c>
       <c r="F244" t="s">
         <v>8</v>
       </c>
       <c r="G244">
         <v>1.0</v>
       </c>
       <c r="H244" s="1">
-        <v>400924.0</v>
+        <v>89875.0</v>
       </c>
       <c r="I244" s="1">
-        <v>-6624.0</v>
+        <v>903.0</v>
       </c>
       <c r="J244" s="1">
-        <v>-1.6521834562161</v>
+        <v>1.0047287899861</v>
       </c>
       <c r="K244">
-        <v>0.6</v>
-[...2 lines deleted...]
-        <v>595</v>
+        <v>0.14</v>
+      </c>
+      <c r="L244">
+        <v>144.52</v>
       </c>
       <c r="M244" s="1">
-        <v>394300.0</v>
+        <v>90778.0</v>
       </c>
       <c r="N244" s="1">
-        <v>396683.56</v>
+        <v>90922.52</v>
       </c>
       <c r="O244" s="1">
-        <v>0.12</v>
+        <v>0.03</v>
       </c>
       <c r="P244">
         <v>1</v>
       </c>
     </row>
     <row r="245" spans="1:16">
       <c r="A245" t="s">
         <v>596</v>
       </c>
       <c r="B245" t="s">
         <v>597</v>
       </c>
       <c r="C245" s="1">
-        <v>100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D245" s="1">
-        <v>90.086</v>
+        <v>100.727</v>
       </c>
       <c r="E245" s="1">
-        <v>89.875</v>
+        <v>100.539</v>
       </c>
       <c r="F245" t="s">
         <v>8</v>
       </c>
       <c r="G245">
         <v>1.0</v>
       </c>
       <c r="H245" s="1">
-        <v>89875.0</v>
+        <v>301617.0</v>
       </c>
       <c r="I245" s="1">
-        <v>211.0</v>
+        <v>564.0</v>
       </c>
       <c r="J245" s="1">
-        <v>0.23477051460362</v>
+        <v>0.18699211251355</v>
       </c>
       <c r="K245">
-        <v>0.06</v>
-[...2 lines deleted...]
-        <v>61.64</v>
+        <v>2.21</v>
+      </c>
+      <c r="L245" t="s">
+        <v>598</v>
       </c>
       <c r="M245" s="1">
-        <v>90086.0</v>
+        <v>302181.0</v>
       </c>
       <c r="N245" s="1">
-        <v>90147.64</v>
+        <v>308822.1</v>
       </c>
       <c r="O245" s="1">
-        <v>0.03</v>
+        <v>0.09</v>
       </c>
       <c r="P245">
         <v>1</v>
       </c>
     </row>
     <row r="246" spans="1:16">
       <c r="A246" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="B246" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
       <c r="C246" s="1">
-        <v>100000.0</v>
+        <v>2020000.0</v>
       </c>
       <c r="D246" s="1">
-        <v>90.768</v>
+        <v>97.929</v>
       </c>
       <c r="E246" s="1">
-        <v>89.875</v>
+        <v>100.369</v>
       </c>
       <c r="F246" t="s">
         <v>8</v>
       </c>
       <c r="G246">
         <v>1.0</v>
       </c>
       <c r="H246" s="1">
-        <v>89875.0</v>
+        <v>2027453.8</v>
       </c>
       <c r="I246" s="1">
-        <v>893.0</v>
+        <v>-49288.0</v>
       </c>
       <c r="J246" s="1">
-        <v>0.99360222531293</v>
+        <v>-2.4310295011408</v>
       </c>
       <c r="K246">
-        <v>0.13</v>
-[...2 lines deleted...]
-        <v>127.4</v>
+        <v>1.08</v>
+      </c>
+      <c r="L246" t="s">
+        <v>601</v>
       </c>
       <c r="M246" s="1">
-        <v>90768.0</v>
+        <v>1978165.8</v>
       </c>
       <c r="N246" s="1">
-        <v>90895.4</v>
+        <v>1999915.39</v>
       </c>
       <c r="O246" s="1">
-        <v>0.03</v>
+        <v>0.58</v>
       </c>
       <c r="P246">
         <v>1</v>
       </c>
     </row>
     <row r="247" spans="1:16">
       <c r="A247" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="B247" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
       <c r="C247" s="1">
-        <v>2020000.0</v>
+        <v>1990000.0</v>
       </c>
       <c r="D247" s="1">
-        <v>98.532</v>
+        <v>87.192</v>
       </c>
       <c r="E247" s="1">
-        <v>100.369</v>
+        <v>90.9161809</v>
       </c>
       <c r="F247" t="s">
         <v>8</v>
       </c>
       <c r="G247">
         <v>1.0</v>
       </c>
       <c r="H247" s="1">
-        <v>2027453.8</v>
+        <v>1809232.0</v>
       </c>
       <c r="I247" s="1">
-        <v>-37107.4</v>
+        <v>-74111.2</v>
       </c>
       <c r="J247" s="1">
-        <v>-1.8302463908179</v>
+        <v>-4.0962795263405</v>
       </c>
       <c r="K247">
-        <v>0.87</v>
+        <v>1.77</v>
       </c>
       <c r="L247" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
       <c r="M247" s="1">
-        <v>1990346.4</v>
+        <v>1735120.8</v>
       </c>
       <c r="N247" s="1">
-        <v>2007945.3</v>
+        <v>1770266.11</v>
       </c>
       <c r="O247" s="1">
-        <v>0.58</v>
+        <v>0.51</v>
       </c>
       <c r="P247">
         <v>1</v>
       </c>
     </row>
     <row r="248" spans="1:16">
       <c r="A248" t="s">
-        <v>603</v>
+        <v>605</v>
       </c>
       <c r="B248" t="s">
-        <v>604</v>
+        <v>606</v>
       </c>
       <c r="C248" s="1">
-        <v>1990000.0</v>
+        <v>810103.0</v>
       </c>
       <c r="D248" s="1">
-        <v>88.356</v>
+        <v>99.898</v>
       </c>
       <c r="E248" s="1">
-        <v>90.9161809</v>
+        <v>99.67399948</v>
       </c>
       <c r="F248" t="s">
         <v>8</v>
       </c>
       <c r="G248">
         <v>1.0</v>
       </c>
       <c r="H248" s="1">
-        <v>1809232.0</v>
+        <v>807462.06</v>
       </c>
       <c r="I248" s="1">
-        <v>-50947.6</v>
+        <v>1814.64</v>
       </c>
       <c r="J248" s="1">
-        <v>-2.8159793768848</v>
+        <v>0.224733778823</v>
       </c>
       <c r="K248">
-        <v>1.53</v>
+        <v>1.14</v>
       </c>
       <c r="L248" t="s">
-        <v>605</v>
+        <v>607</v>
       </c>
       <c r="M248" s="1">
-        <v>1758284.4</v>
+        <v>809276.7</v>
       </c>
       <c r="N248" s="1">
-        <v>1788829.54</v>
+        <v>818490.23</v>
       </c>
       <c r="O248" s="1">
-        <v>0.52</v>
+        <v>0.24</v>
       </c>
       <c r="P248">
         <v>1</v>
       </c>
     </row>
     <row r="249" spans="1:16">
       <c r="A249" t="s">
-        <v>606</v>
+        <v>608</v>
       </c>
       <c r="B249" t="s">
-        <v>607</v>
+        <v>609</v>
       </c>
       <c r="C249" s="1">
-        <v>810103.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D249" s="1">
-        <v>100.551</v>
+        <v>98.051</v>
       </c>
       <c r="E249" s="1">
-        <v>99.67399948</v>
+        <v>99.766</v>
       </c>
       <c r="F249" t="s">
         <v>8</v>
       </c>
       <c r="G249">
         <v>1.0</v>
       </c>
       <c r="H249" s="1">
-        <v>807462.06</v>
+        <v>299298.0</v>
       </c>
       <c r="I249" s="1">
-        <v>7104.61</v>
+        <v>-5145.0</v>
       </c>
       <c r="J249" s="1">
-        <v>0.87986920400941</v>
+        <v>-1.7190225126797</v>
       </c>
       <c r="K249">
-        <v>0.91</v>
+        <v>2.53</v>
       </c>
       <c r="L249" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
       <c r="M249" s="1">
-        <v>814566.67</v>
+        <v>294153.0</v>
       </c>
       <c r="N249" s="1">
-        <v>821907.53</v>
+        <v>301733.14</v>
       </c>
       <c r="O249" s="1">
-        <v>0.24</v>
+        <v>0.09</v>
       </c>
       <c r="P249">
         <v>1</v>
       </c>
     </row>
     <row r="250" spans="1:16">
       <c r="A250" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="B250" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="C250" s="1">
-        <v>300000.0</v>
+        <v>347000.0</v>
       </c>
       <c r="D250" s="1">
-        <v>98.052</v>
+        <v>97.981</v>
       </c>
       <c r="E250" s="1">
-        <v>99.766</v>
+        <v>99.945</v>
       </c>
       <c r="F250" t="s">
         <v>8</v>
       </c>
       <c r="G250">
         <v>1.0</v>
       </c>
       <c r="H250" s="1">
-        <v>299298.0</v>
+        <v>346809.15</v>
       </c>
       <c r="I250" s="1">
-        <v>-5142.0</v>
+        <v>-6815.08</v>
       </c>
       <c r="J250" s="1">
-        <v>-1.7180201671912</v>
+        <v>-1.9650807944369</v>
       </c>
       <c r="K250">
-        <v>2.24</v>
+        <v>1.15</v>
       </c>
       <c r="L250" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
       <c r="M250" s="1">
-        <v>294156.0</v>
+        <v>339994.07</v>
       </c>
       <c r="N250" s="1">
-        <v>300862.85</v>
+        <v>343998.35</v>
       </c>
       <c r="O250" s="1">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="P250">
         <v>1</v>
       </c>
     </row>
     <row r="251" spans="1:16">
       <c r="A251" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="B251" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="C251" s="1">
-        <v>347000.0</v>
+        <v>333000.0</v>
       </c>
       <c r="D251" s="1">
-        <v>98.265</v>
+        <v>98.728</v>
       </c>
       <c r="E251" s="1">
-        <v>99.945</v>
+        <v>99.682</v>
       </c>
       <c r="F251" t="s">
         <v>8</v>
       </c>
       <c r="G251">
         <v>1.0</v>
       </c>
       <c r="H251" s="1">
-        <v>346809.15</v>
+        <v>331941.06</v>
       </c>
       <c r="I251" s="1">
-        <v>-5829.6</v>
+        <v>-3176.82</v>
       </c>
       <c r="J251" s="1">
-        <v>-1.6809245084797</v>
+        <v>-0.95704339800566</v>
       </c>
       <c r="K251">
-        <v>0.91</v>
+        <v>0.99</v>
       </c>
       <c r="L251" t="s">
-        <v>614</v>
+        <v>616</v>
       </c>
       <c r="M251" s="1">
-        <v>340979.55</v>
+        <v>328764.24</v>
       </c>
       <c r="N251" s="1">
-        <v>344149.61</v>
+        <v>332050.9</v>
       </c>
       <c r="O251" s="1">
         <v>0.1</v>
       </c>
       <c r="P251">
         <v>1</v>
       </c>
     </row>
     <row r="252" spans="1:16">
       <c r="A252" t="s">
-        <v>615</v>
+        <v>617</v>
       </c>
       <c r="B252" t="s">
-        <v>616</v>
+        <v>618</v>
       </c>
       <c r="C252" s="1">
-        <v>333000.0</v>
+        <v>2654000.0</v>
       </c>
       <c r="D252" s="1">
-        <v>98.798</v>
+        <v>88.256</v>
       </c>
       <c r="E252" s="1">
-        <v>99.682</v>
+        <v>88.18168877</v>
       </c>
       <c r="F252" t="s">
         <v>8</v>
       </c>
       <c r="G252">
         <v>1.0</v>
       </c>
       <c r="H252" s="1">
-        <v>331941.06</v>
+        <v>2340342.02</v>
       </c>
       <c r="I252" s="1">
-        <v>-2943.72</v>
+        <v>1972.22</v>
       </c>
       <c r="J252" s="1">
-        <v>-0.88682008787946</v>
+        <v>0.084270588791975</v>
       </c>
       <c r="K252">
-        <v>0.8</v>
-[...2 lines deleted...]
-        <v>617</v>
+        <v>0.0</v>
+      </c>
+      <c r="L252">
+        <v>0.0</v>
       </c>
       <c r="M252" s="1">
-        <v>328997.34</v>
+        <v>2342314.24</v>
       </c>
       <c r="N252" s="1">
-        <v>331656.78</v>
+        <v>2342314.24</v>
       </c>
       <c r="O252" s="1">
-        <v>0.1</v>
+        <v>0.67</v>
       </c>
       <c r="P252">
         <v>1</v>
       </c>
     </row>
     <row r="253" spans="1:16">
       <c r="A253" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
       <c r="B253" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="C253" s="1">
-        <v>2654000.0</v>
+        <v>455000.0</v>
       </c>
       <c r="D253" s="1">
-        <v>88.446</v>
+        <v>61.837</v>
       </c>
       <c r="E253" s="1">
-        <v>88.18168877</v>
+        <v>73.7520967</v>
       </c>
       <c r="F253" t="s">
         <v>8</v>
       </c>
       <c r="G253">
         <v>1.0</v>
       </c>
       <c r="H253" s="1">
-        <v>2340342.02</v>
+        <v>335572.04</v>
       </c>
       <c r="I253" s="1">
-        <v>7014.82</v>
+        <v>-54213.69</v>
       </c>
       <c r="J253" s="1">
-        <v>0.29973482251966</v>
+        <v>-16.155604024698</v>
       </c>
       <c r="K253">
-        <v>0.0</v>
+        <v>0.14</v>
       </c>
       <c r="L253">
-        <v>0.0</v>
+        <v>657.57</v>
       </c>
       <c r="M253" s="1">
-        <v>2347356.84</v>
+        <v>281358.35</v>
       </c>
       <c r="N253" s="1">
-        <v>2347356.84</v>
+        <v>282015.92</v>
       </c>
       <c r="O253" s="1">
-        <v>0.68</v>
+        <v>0.08</v>
       </c>
       <c r="P253">
         <v>1</v>
       </c>
     </row>
     <row r="254" spans="1:16">
       <c r="A254" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="B254" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
       <c r="C254" s="1">
-        <v>455000.0</v>
+        <v>838000.0</v>
       </c>
       <c r="D254" s="1">
-        <v>62.783</v>
+        <v>94.955</v>
       </c>
       <c r="E254" s="1">
-        <v>73.7520967</v>
+        <v>93.98170644</v>
       </c>
       <c r="F254" t="s">
         <v>8</v>
       </c>
       <c r="G254">
         <v>1.0</v>
       </c>
       <c r="H254" s="1">
-        <v>335572.04</v>
+        <v>787566.7</v>
       </c>
       <c r="I254" s="1">
-        <v>-49909.39</v>
+        <v>8156.2</v>
       </c>
       <c r="J254" s="1">
-        <v>-14.872928626592</v>
+        <v>1.035620221119</v>
       </c>
       <c r="K254">
-        <v>0.13</v>
-[...2 lines deleted...]
-        <v>579.66</v>
+        <v>0.29</v>
+      </c>
+      <c r="L254" t="s">
+        <v>623</v>
       </c>
       <c r="M254" s="1">
-        <v>285662.65</v>
+        <v>795722.9</v>
       </c>
       <c r="N254" s="1">
-        <v>286242.31</v>
+        <v>798145.06</v>
       </c>
       <c r="O254" s="1">
-        <v>0.08</v>
+        <v>0.23</v>
       </c>
       <c r="P254">
         <v>1</v>
       </c>
     </row>
     <row r="255" spans="1:16">
       <c r="A255" t="s">
-        <v>622</v>
+        <v>624</v>
       </c>
       <c r="B255" t="s">
-        <v>623</v>
+        <v>625</v>
       </c>
       <c r="C255" s="1">
-        <v>838000.0</v>
+        <v>455000.0</v>
       </c>
       <c r="D255" s="1">
-        <v>95.103</v>
+        <v>85.362</v>
       </c>
       <c r="E255" s="1">
-        <v>93.98170644</v>
+        <v>92.08948352</v>
       </c>
       <c r="F255" t="s">
         <v>8</v>
       </c>
       <c r="G255">
         <v>1.0</v>
       </c>
       <c r="H255" s="1">
-        <v>787566.7</v>
+        <v>419007.15</v>
       </c>
       <c r="I255" s="1">
-        <v>9396.44</v>
+        <v>-30610.05</v>
       </c>
       <c r="J255" s="1">
-        <v>1.1930976766793</v>
+        <v>-7.3053765311642</v>
       </c>
       <c r="K255">
-        <v>0.25</v>
+        <v>1.12</v>
       </c>
       <c r="L255" t="s">
-        <v>624</v>
+        <v>626</v>
       </c>
       <c r="M255" s="1">
-        <v>796963.14</v>
+        <v>388397.1</v>
       </c>
       <c r="N255" s="1">
-        <v>799098.32</v>
+        <v>393501.83</v>
       </c>
       <c r="O255" s="1">
-        <v>0.23</v>
+        <v>0.11</v>
       </c>
       <c r="P255">
         <v>1</v>
       </c>
     </row>
     <row r="256" spans="1:16">
       <c r="A256" t="s">
-        <v>625</v>
+        <v>627</v>
       </c>
       <c r="B256" t="s">
-        <v>626</v>
+        <v>628</v>
       </c>
       <c r="C256" s="1">
-        <v>455000.0</v>
+        <v>540000.0</v>
       </c>
       <c r="D256" s="1">
-        <v>85.919</v>
+        <v>98.364</v>
       </c>
       <c r="E256" s="1">
-        <v>92.08948352</v>
+        <v>99.998</v>
       </c>
       <c r="F256" t="s">
         <v>8</v>
       </c>
       <c r="G256">
         <v>1.0</v>
       </c>
       <c r="H256" s="1">
-        <v>419007.15</v>
+        <v>539989.2</v>
       </c>
       <c r="I256" s="1">
-        <v>-28075.7</v>
+        <v>-8823.6</v>
       </c>
       <c r="J256" s="1">
-        <v>-6.7005300506209</v>
+        <v>-1.6340326806536</v>
       </c>
       <c r="K256">
-        <v>1.04</v>
+        <v>0.51</v>
       </c>
       <c r="L256" t="s">
-        <v>627</v>
+        <v>629</v>
       </c>
       <c r="M256" s="1">
-        <v>390931.45</v>
+        <v>531165.6</v>
       </c>
       <c r="N256" s="1">
-        <v>395685.58</v>
+        <v>533903.77</v>
       </c>
       <c r="O256" s="1">
-        <v>0.11</v>
+        <v>0.15</v>
       </c>
       <c r="P256">
         <v>1</v>
       </c>
     </row>
     <row r="257" spans="1:16">
       <c r="A257" t="s">
-        <v>628</v>
+        <v>630</v>
       </c>
       <c r="B257" t="s">
-        <v>629</v>
+        <v>631</v>
       </c>
       <c r="C257" s="1">
-        <v>540000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D257" s="1">
-        <v>98.238</v>
+        <v>101.078</v>
       </c>
       <c r="E257" s="1">
-        <v>99.998</v>
+        <v>100.09619333</v>
       </c>
       <c r="F257" t="s">
         <v>8</v>
       </c>
       <c r="G257">
         <v>1.0</v>
       </c>
       <c r="H257" s="1">
-        <v>539989.2</v>
+        <v>300288.58</v>
       </c>
       <c r="I257" s="1">
-        <v>-9504.0</v>
+        <v>2945.42</v>
       </c>
       <c r="J257" s="1">
-        <v>-1.760035200704</v>
+        <v>0.98086314171521</v>
       </c>
       <c r="K257">
-        <v>0.28</v>
+        <v>2.45</v>
       </c>
       <c r="L257" t="s">
-        <v>630</v>
+        <v>632</v>
       </c>
       <c r="M257" s="1">
-        <v>530485.2</v>
+        <v>303234.0</v>
       </c>
       <c r="N257" s="1">
-        <v>532000.97</v>
+        <v>310593.45</v>
       </c>
       <c r="O257" s="1">
-        <v>0.15</v>
+        <v>0.09</v>
       </c>
       <c r="P257">
         <v>1</v>
       </c>
     </row>
     <row r="258" spans="1:16">
       <c r="A258" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="B258" t="s">
-        <v>632</v>
+        <v>634</v>
       </c>
       <c r="C258" s="1">
-        <v>300000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D258" s="1">
-        <v>101.612</v>
+        <v>101.51</v>
       </c>
       <c r="E258" s="1">
-        <v>100.09619333</v>
+        <v>103.1</v>
       </c>
       <c r="F258" t="s">
         <v>8</v>
       </c>
       <c r="G258">
         <v>1.0</v>
       </c>
       <c r="H258" s="1">
-        <v>300288.58</v>
+        <v>412400.0</v>
       </c>
       <c r="I258" s="1">
-        <v>4547.42</v>
+        <v>-6360.0</v>
       </c>
       <c r="J258" s="1">
-        <v>1.514349962959</v>
+        <v>-1.5421920465567</v>
       </c>
       <c r="K258">
-        <v>2.2</v>
+        <v>3.54</v>
       </c>
       <c r="L258" t="s">
-        <v>633</v>
+        <v>635</v>
       </c>
       <c r="M258" s="1">
-        <v>304836.0</v>
+        <v>406040.0</v>
       </c>
       <c r="N258" s="1">
-        <v>311435.18</v>
+        <v>420198.9</v>
       </c>
       <c r="O258" s="1">
-        <v>0.09</v>
+        <v>0.12</v>
       </c>
       <c r="P258">
         <v>1</v>
       </c>
     </row>
     <row r="259" spans="1:16">
       <c r="A259" t="s">
-        <v>634</v>
+        <v>636</v>
       </c>
       <c r="B259" t="s">
-        <v>635</v>
+        <v>637</v>
       </c>
       <c r="C259" s="1">
-        <v>400000.0</v>
+        <v>3533000.0</v>
       </c>
       <c r="D259" s="1">
-        <v>101.824</v>
+        <v>87.023</v>
       </c>
       <c r="E259" s="1">
-        <v>103.1</v>
+        <v>88.7182287</v>
       </c>
       <c r="F259" t="s">
         <v>8</v>
       </c>
       <c r="G259">
         <v>1.0</v>
       </c>
       <c r="H259" s="1">
-        <v>412400.0</v>
+        <v>3134415.02</v>
       </c>
       <c r="I259" s="1">
-        <v>-5104.0</v>
+        <v>-59892.43</v>
       </c>
       <c r="J259" s="1">
-        <v>-1.2376333656644</v>
+        <v>-1.9108008868589</v>
       </c>
       <c r="K259">
-        <v>3.27</v>
-[...2 lines deleted...]
-        <v>636</v>
+        <v>0.0</v>
+      </c>
+      <c r="L259">
+        <v>0.0</v>
       </c>
       <c r="M259" s="1">
-        <v>407296.0</v>
+        <v>3074522.59</v>
       </c>
       <c r="N259" s="1">
-        <v>420359.01</v>
+        <v>3074522.59</v>
       </c>
       <c r="O259" s="1">
-        <v>0.12</v>
+        <v>0.88</v>
       </c>
       <c r="P259">
         <v>1</v>
       </c>
     </row>
     <row r="260" spans="1:16">
       <c r="A260" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="B260" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="C260" s="1">
-        <v>3533000.0</v>
+        <v>4660000.0</v>
       </c>
       <c r="D260" s="1">
-        <v>87.334</v>
+        <v>83.825</v>
       </c>
       <c r="E260" s="1">
-        <v>88.7182287</v>
+        <v>84.103</v>
       </c>
       <c r="F260" t="s">
         <v>8</v>
       </c>
       <c r="G260">
         <v>1.0</v>
       </c>
       <c r="H260" s="1">
-        <v>3134415.02</v>
+        <v>3919199.8</v>
       </c>
       <c r="I260" s="1">
-        <v>-48904.8</v>
+        <v>-12954.8</v>
       </c>
       <c r="J260" s="1">
-        <v>-1.5602528601972</v>
+        <v>-0.33054706728654</v>
       </c>
       <c r="K260">
         <v>0.0</v>
       </c>
       <c r="L260">
         <v>0.0</v>
       </c>
       <c r="M260" s="1">
-        <v>3085510.22</v>
+        <v>3906245.0</v>
       </c>
       <c r="N260" s="1">
-        <v>3085510.22</v>
+        <v>3906245.0</v>
       </c>
       <c r="O260" s="1">
-        <v>0.9</v>
+        <v>1.12</v>
       </c>
       <c r="P260">
         <v>1</v>
       </c>
     </row>
     <row r="261" spans="1:16">
       <c r="A261" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
       <c r="B261" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="C261" s="1">
-        <v>4660000.0</v>
+        <v>11236770.0</v>
       </c>
       <c r="D261" s="1">
-        <v>84.189</v>
+        <v>61.991</v>
       </c>
       <c r="E261" s="1">
-        <v>84.103</v>
+        <v>73.12521855</v>
       </c>
       <c r="F261" t="s">
         <v>8</v>
       </c>
       <c r="G261">
         <v>1.0</v>
       </c>
       <c r="H261" s="1">
-        <v>3919199.8</v>
+        <v>8216912.62</v>
       </c>
       <c r="I261" s="1">
-        <v>4007.6</v>
+        <v>-1251126.53</v>
       </c>
       <c r="J261" s="1">
-        <v>0.10225556757785</v>
+        <v>-15.226236274617</v>
       </c>
       <c r="K261">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.44</v>
+      </c>
+      <c r="L261" t="s">
+        <v>642</v>
       </c>
       <c r="M261" s="1">
-        <v>3923207.4</v>
+        <v>6965786.09</v>
       </c>
       <c r="N261" s="1">
-        <v>3923207.4</v>
+        <v>7015658.88</v>
       </c>
       <c r="O261" s="1">
-        <v>1.14</v>
+        <v>2.02</v>
       </c>
       <c r="P261">
         <v>1</v>
       </c>
     </row>
     <row r="262" spans="1:16">
       <c r="A262" t="s">
-        <v>641</v>
+        <v>643</v>
       </c>
       <c r="B262" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
       <c r="C262" s="1">
-        <v>11236770.0</v>
+        <v>1728146.0</v>
       </c>
       <c r="D262" s="1">
-        <v>62.695</v>
+        <v>84.087</v>
       </c>
       <c r="E262" s="1">
-        <v>73.12521855</v>
+        <v>88.17945822</v>
       </c>
       <c r="F262" t="s">
         <v>8</v>
       </c>
       <c r="G262">
         <v>1.0</v>
       </c>
       <c r="H262" s="1">
-        <v>8216912.62</v>
+        <v>1523869.78</v>
       </c>
       <c r="I262" s="1">
-        <v>-1172019.67</v>
+        <v>-70723.65</v>
       </c>
       <c r="J262" s="1">
-        <v>-14.263504118899</v>
+        <v>-4.6410560093921</v>
       </c>
       <c r="K262">
-        <v>0.41</v>
+        <v>1.11</v>
       </c>
       <c r="L262" t="s">
-        <v>643</v>
+        <v>645</v>
       </c>
       <c r="M262" s="1">
-        <v>7044892.95</v>
+        <v>1453146.13</v>
       </c>
       <c r="N262" s="1">
-        <v>7090917.53</v>
+        <v>1472321.45</v>
       </c>
       <c r="O262" s="1">
-        <v>2.06</v>
+        <v>0.42</v>
       </c>
       <c r="P262">
         <v>1</v>
       </c>
     </row>
     <row r="263" spans="1:16">
       <c r="A263" t="s">
-        <v>644</v>
+        <v>646</v>
       </c>
       <c r="B263" t="s">
-        <v>645</v>
+        <v>647</v>
       </c>
       <c r="C263" s="1">
-        <v>1728146.0</v>
+        <v>5180000.0</v>
       </c>
       <c r="D263" s="1">
-        <v>84.622</v>
+        <v>74.289</v>
       </c>
       <c r="E263" s="1">
-        <v>88.17945822</v>
+        <v>78.51779459</v>
       </c>
       <c r="F263" t="s">
         <v>8</v>
       </c>
       <c r="G263">
         <v>1.0</v>
       </c>
       <c r="H263" s="1">
-        <v>1523869.78</v>
+        <v>4067221.76</v>
       </c>
       <c r="I263" s="1">
-        <v>-61478.07</v>
+        <v>-219051.56</v>
       </c>
       <c r="J263" s="1">
-        <v>-4.034338813386</v>
+        <v>-5.3857786205392</v>
       </c>
       <c r="K263">
-        <v>1.02</v>
+        <v>1.11</v>
       </c>
       <c r="L263" t="s">
-        <v>646</v>
+        <v>648</v>
       </c>
       <c r="M263" s="1">
-        <v>1462391.71</v>
+        <v>3848170.2</v>
       </c>
       <c r="N263" s="1">
-        <v>1480087.45</v>
+        <v>3905646.91</v>
       </c>
       <c r="O263" s="1">
-        <v>0.43</v>
+        <v>1.12</v>
       </c>
       <c r="P263">
         <v>1</v>
       </c>
     </row>
     <row r="264" spans="1:16">
       <c r="A264" t="s">
-        <v>647</v>
+        <v>649</v>
       </c>
       <c r="B264" t="s">
-        <v>648</v>
+        <v>650</v>
       </c>
       <c r="C264" s="1">
-        <v>5180000.0</v>
+        <v>1410000.0</v>
       </c>
       <c r="D264" s="1">
-        <v>75.041</v>
+        <v>98.294</v>
       </c>
       <c r="E264" s="1">
-        <v>78.51779459</v>
+        <v>99.934</v>
       </c>
       <c r="F264" t="s">
         <v>8</v>
       </c>
       <c r="G264">
         <v>1.0</v>
       </c>
       <c r="H264" s="1">
-        <v>4067221.76</v>
+        <v>1409069.4</v>
       </c>
       <c r="I264" s="1">
-        <v>-180097.96</v>
+        <v>-23124.0</v>
       </c>
       <c r="J264" s="1">
-        <v>-4.4280339412818</v>
+        <v>-1.6410831148558</v>
       </c>
       <c r="K264">
-        <v>1.02</v>
+        <v>1.33</v>
       </c>
       <c r="L264" t="s">
-        <v>649</v>
+        <v>651</v>
       </c>
       <c r="M264" s="1">
-        <v>3887123.8</v>
+        <v>1385945.4</v>
       </c>
       <c r="N264" s="1">
-        <v>3940165.58</v>
+        <v>1404673.29</v>
       </c>
       <c r="O264" s="1">
-        <v>1.14</v>
+        <v>0.4</v>
       </c>
       <c r="P264">
         <v>1</v>
       </c>
     </row>
     <row r="265" spans="1:16">
       <c r="A265" t="s">
-        <v>650</v>
+        <v>652</v>
       </c>
       <c r="B265" t="s">
-        <v>651</v>
+        <v>653</v>
       </c>
       <c r="C265" s="1">
-        <v>1410000.0</v>
+        <v>1890000.0</v>
       </c>
       <c r="D265" s="1">
-        <v>98.709</v>
+        <v>76.269</v>
       </c>
       <c r="E265" s="1">
-        <v>99.934</v>
+        <v>82.87465608</v>
       </c>
       <c r="F265" t="s">
         <v>8</v>
       </c>
       <c r="G265">
         <v>1.0</v>
       </c>
       <c r="H265" s="1">
-        <v>1409069.4</v>
+        <v>1566331.0</v>
       </c>
       <c r="I265" s="1">
-        <v>-17272.5</v>
+        <v>-124846.9</v>
       </c>
       <c r="J265" s="1">
-        <v>-1.2258090339624</v>
+        <v>-7.9706588198791</v>
       </c>
       <c r="K265">
-        <v>1.16</v>
+        <v>2.66</v>
       </c>
       <c r="L265" t="s">
-        <v>652</v>
+        <v>654</v>
       </c>
       <c r="M265" s="1">
-        <v>1391796.9</v>
+        <v>1441484.1</v>
       </c>
       <c r="N265" s="1">
-        <v>1408206.98</v>
+        <v>1491815.06</v>
       </c>
       <c r="O265" s="1">
-        <v>0.41</v>
+        <v>0.43</v>
       </c>
       <c r="P265">
         <v>1</v>
       </c>
     </row>
     <row r="266" spans="1:16">
       <c r="A266" t="s">
-        <v>653</v>
+        <v>655</v>
       </c>
       <c r="B266" t="s">
-        <v>654</v>
+        <v>656</v>
       </c>
       <c r="C266" s="1">
-        <v>1890000.0</v>
+        <v>1416000.0</v>
       </c>
       <c r="D266" s="1">
-        <v>77.708</v>
+        <v>96.591</v>
       </c>
       <c r="E266" s="1">
-        <v>82.87465608</v>
+        <v>99.42846751</v>
       </c>
       <c r="F266" t="s">
         <v>8</v>
       </c>
       <c r="G266">
         <v>1.0</v>
       </c>
       <c r="H266" s="1">
-        <v>1566331.0</v>
+        <v>1407907.1</v>
       </c>
       <c r="I266" s="1">
-        <v>-97649.8</v>
+        <v>-40178.54</v>
       </c>
       <c r="J266" s="1">
-        <v>-6.234301689745</v>
+        <v>-2.8537777812187</v>
       </c>
       <c r="K266">
-        <v>2.46</v>
+        <v>2.84</v>
       </c>
       <c r="L266" t="s">
-        <v>655</v>
+        <v>657</v>
       </c>
       <c r="M266" s="1">
-        <v>1468681.2</v>
+        <v>1367728.56</v>
       </c>
       <c r="N266" s="1">
-        <v>1515128.6</v>
+        <v>1407950.72</v>
       </c>
       <c r="O266" s="1">
-        <v>0.44</v>
+        <v>0.41</v>
       </c>
       <c r="P266">
         <v>1</v>
       </c>
     </row>
     <row r="267" spans="1:16">
       <c r="A267" t="s">
-        <v>656</v>
+        <v>658</v>
       </c>
       <c r="B267" t="s">
-        <v>657</v>
+        <v>659</v>
       </c>
       <c r="C267" s="1">
-        <v>1416000.0</v>
+        <v>4924457.0</v>
       </c>
       <c r="D267" s="1">
-        <v>97.35</v>
+        <v>98.349</v>
       </c>
       <c r="E267" s="1">
-        <v>99.42846751</v>
+        <v>99.442132</v>
       </c>
       <c r="F267" t="s">
         <v>8</v>
       </c>
       <c r="G267">
         <v>1.0</v>
       </c>
       <c r="H267" s="1">
-        <v>1407907.1</v>
+        <v>4896985.03</v>
       </c>
       <c r="I267" s="1">
-        <v>-29431.1</v>
+        <v>-53830.82</v>
       </c>
       <c r="J267" s="1">
-        <v>-2.09041491445</v>
+        <v>-1.0992645407372</v>
       </c>
       <c r="K267">
-        <v>2.62</v>
+        <v>1.34</v>
       </c>
       <c r="L267" t="s">
-        <v>658</v>
+        <v>660</v>
       </c>
       <c r="M267" s="1">
-        <v>1378476.0</v>
+        <v>4843154.21</v>
       </c>
       <c r="N267" s="1">
-        <v>1415594.6</v>
+        <v>4909263.36</v>
       </c>
       <c r="O267" s="1">
-        <v>0.41</v>
+        <v>1.41</v>
       </c>
       <c r="P267">
         <v>1</v>
       </c>
     </row>
     <row r="268" spans="1:16">
       <c r="A268" t="s">
-        <v>659</v>
+        <v>661</v>
       </c>
       <c r="B268" t="s">
-        <v>660</v>
+        <v>662</v>
       </c>
       <c r="C268" s="1">
-        <v>4924457.0</v>
+        <v>972800.0</v>
       </c>
       <c r="D268" s="1">
-        <v>99.16</v>
+        <v>97.285</v>
       </c>
       <c r="E268" s="1">
-        <v>99.442132</v>
+        <v>98.725</v>
       </c>
       <c r="F268" t="s">
         <v>8</v>
       </c>
       <c r="G268">
         <v>1.0</v>
       </c>
       <c r="H268" s="1">
-        <v>4896985.03</v>
+        <v>960396.8</v>
       </c>
       <c r="I268" s="1">
-        <v>-13893.47</v>
+        <v>-14008.32</v>
       </c>
       <c r="J268" s="1">
-        <v>-0.28371477378194</v>
+        <v>-1.4585971131932</v>
       </c>
       <c r="K268">
-        <v>1.1</v>
+        <v>3.64</v>
       </c>
       <c r="L268" t="s">
-        <v>661</v>
+        <v>663</v>
       </c>
       <c r="M268" s="1">
-        <v>4883091.56</v>
+        <v>946388.48</v>
       </c>
       <c r="N268" s="1">
-        <v>4937395.5</v>
+        <v>981793.07</v>
       </c>
       <c r="O268" s="1">
-        <v>1.43</v>
+        <v>0.28</v>
       </c>
       <c r="P268">
         <v>1</v>
       </c>
     </row>
     <row r="269" spans="1:16">
       <c r="A269" t="s">
-        <v>662</v>
+        <v>664</v>
       </c>
       <c r="B269" t="s">
-        <v>663</v>
+        <v>665</v>
       </c>
       <c r="C269" s="1">
-        <v>972800.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D269" s="1">
-        <v>98.768</v>
+        <v>82.044</v>
       </c>
       <c r="E269" s="1">
-        <v>98.725</v>
+        <v>81.75</v>
       </c>
       <c r="F269" t="s">
         <v>8</v>
       </c>
       <c r="G269">
         <v>1.0</v>
       </c>
       <c r="H269" s="1">
-        <v>960396.8</v>
+        <v>163500.0</v>
       </c>
       <c r="I269" s="1">
-        <v>418.31</v>
+        <v>588.0</v>
       </c>
       <c r="J269" s="1">
-        <v>0.043555955205182</v>
+        <v>0.35963302752294</v>
       </c>
       <c r="K269">
-        <v>3.36</v>
-[...2 lines deleted...]
-        <v>664</v>
+        <v>0.13</v>
+      </c>
+      <c r="L269">
+        <v>263.01</v>
       </c>
       <c r="M269" s="1">
-        <v>960815.11</v>
+        <v>164088.0</v>
       </c>
       <c r="N269" s="1">
-        <v>993487.86</v>
+        <v>164351.01</v>
       </c>
       <c r="O269" s="1">
-        <v>0.29</v>
+        <v>0.05</v>
       </c>
       <c r="P269">
         <v>1</v>
       </c>
     </row>
     <row r="270" spans="1:16">
       <c r="A270" t="s">
-        <v>665</v>
+        <v>666</v>
       </c>
       <c r="B270" t="s">
-        <v>666</v>
+        <v>667</v>
       </c>
       <c r="C270" s="1">
-        <v>200000.0</v>
+        <v>4790327.06</v>
       </c>
       <c r="D270" s="1">
-        <v>82.582</v>
+        <v>76.252</v>
       </c>
       <c r="E270" s="1">
-        <v>81.75</v>
+        <v>77.80337132</v>
       </c>
       <c r="F270" t="s">
         <v>8</v>
       </c>
       <c r="G270">
         <v>1.0</v>
       </c>
       <c r="H270" s="1">
-        <v>163500.0</v>
+        <v>3727035.95</v>
       </c>
       <c r="I270" s="1">
-        <v>1664.0</v>
+        <v>-74315.76</v>
       </c>
       <c r="J270" s="1">
-        <v>1.0177370030581</v>
+        <v>-1.9939641312019</v>
       </c>
       <c r="K270">
-        <v>0.03</v>
+        <v>0.0</v>
       </c>
       <c r="L270">
-        <v>57.53</v>
+        <v>0.0</v>
       </c>
       <c r="M270" s="1">
-        <v>165164.0</v>
+        <v>3652720.19</v>
       </c>
       <c r="N270" s="1">
-        <v>165221.53</v>
+        <v>3652720.19</v>
       </c>
       <c r="O270" s="1">
-        <v>0.05</v>
+        <v>1.05</v>
       </c>
       <c r="P270">
         <v>1</v>
       </c>
     </row>
     <row r="271" spans="1:16">
       <c r="A271" t="s">
-        <v>667</v>
+        <v>668</v>
       </c>
       <c r="B271" t="s">
-        <v>668</v>
+        <v>669</v>
       </c>
       <c r="C271" s="1">
-        <v>4790327.06</v>
+        <v>8481534.2</v>
       </c>
       <c r="D271" s="1">
-        <v>76.868</v>
+        <v>86.818</v>
       </c>
       <c r="E271" s="1">
-        <v>77.80337132</v>
+        <v>103.18811047</v>
       </c>
       <c r="F271" t="s">
         <v>8</v>
       </c>
       <c r="G271">
         <v>1.0</v>
       </c>
       <c r="H271" s="1">
-        <v>3727035.95</v>
+        <v>8751934.88</v>
       </c>
       <c r="I271" s="1">
-        <v>-44807.35</v>
+        <v>-1388436.52</v>
       </c>
       <c r="J271" s="1">
-        <v>-1.2022247866968</v>
+        <v>-15.864337875421</v>
       </c>
       <c r="K271">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.95</v>
+      </c>
+      <c r="L271" t="s">
+        <v>670</v>
       </c>
       <c r="M271" s="1">
-        <v>3682228.6</v>
+        <v>7363498.36</v>
       </c>
       <c r="N271" s="1">
-        <v>3682228.6</v>
+        <v>7528481.63</v>
       </c>
       <c r="O271" s="1">
-        <v>1.07</v>
+        <v>2.17</v>
       </c>
       <c r="P271">
         <v>1</v>
       </c>
     </row>
     <row r="272" spans="1:16">
       <c r="A272" t="s">
-        <v>669</v>
+        <v>671</v>
       </c>
       <c r="B272" t="s">
-        <v>670</v>
+        <v>672</v>
       </c>
       <c r="C272" s="1">
-        <v>8481534.2</v>
+        <v>2909276.0</v>
       </c>
       <c r="D272" s="1">
-        <v>88.411</v>
+        <v>96.161</v>
       </c>
       <c r="E272" s="1">
-        <v>103.18811047</v>
+        <v>98.81259908</v>
       </c>
       <c r="F272" t="s">
         <v>8</v>
       </c>
       <c r="G272">
         <v>1.0</v>
       </c>
       <c r="H272" s="1">
-        <v>8751934.88</v>
+        <v>2874731.23</v>
       </c>
       <c r="I272" s="1">
-        <v>-1253325.68</v>
+        <v>-77142.34</v>
       </c>
       <c r="J272" s="1">
-        <v>-14.32055536501</v>
+        <v>-2.6834626901799</v>
       </c>
       <c r="K272">
-        <v>1.77</v>
+        <v>0.4</v>
       </c>
       <c r="L272" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
       <c r="M272" s="1">
-        <v>7498609.2</v>
+        <v>2797588.89</v>
       </c>
       <c r="N272" s="1">
-        <v>7649069.29</v>
+        <v>2809146.29</v>
       </c>
       <c r="O272" s="1">
-        <v>2.22</v>
+        <v>0.81</v>
       </c>
       <c r="P272">
         <v>1</v>
       </c>
     </row>
     <row r="273" spans="1:16">
       <c r="A273" t="s">
-        <v>672</v>
+        <v>674</v>
       </c>
       <c r="B273" t="s">
-        <v>673</v>
+        <v>675</v>
       </c>
       <c r="C273" s="1">
-        <v>2909276.0</v>
+        <v>4404802.0</v>
       </c>
       <c r="D273" s="1">
-        <v>97.064</v>
+        <v>97.287</v>
       </c>
       <c r="E273" s="1">
-        <v>98.81259908</v>
+        <v>99.87601032</v>
       </c>
       <c r="F273" t="s">
         <v>8</v>
       </c>
       <c r="G273">
         <v>1.0</v>
       </c>
       <c r="H273" s="1">
-        <v>2874731.23</v>
+        <v>4399340.5</v>
       </c>
       <c r="I273" s="1">
-        <v>-50871.57</v>
+        <v>-114040.78</v>
       </c>
       <c r="J273" s="1">
-        <v>-1.7696113455448</v>
+        <v>-2.5922244481872</v>
       </c>
       <c r="K273">
-        <v>0.23</v>
+        <v>1.72</v>
       </c>
       <c r="L273" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
       <c r="M273" s="1">
-        <v>2823859.66</v>
+        <v>4285299.72</v>
       </c>
       <c r="N273" s="1">
-        <v>2830435.42</v>
+        <v>4361231.27</v>
       </c>
       <c r="O273" s="1">
-        <v>0.82</v>
+        <v>1.25</v>
       </c>
       <c r="P273">
         <v>1</v>
       </c>
     </row>
     <row r="274" spans="1:16">
       <c r="A274" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="B274" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="C274" s="1">
-        <v>4404802.0</v>
+        <v>3380000.0</v>
       </c>
       <c r="D274" s="1">
-        <v>98.158</v>
+        <v>96.564</v>
       </c>
       <c r="E274" s="1">
-        <v>99.87601032</v>
+        <v>99.374</v>
       </c>
       <c r="F274" t="s">
         <v>8</v>
       </c>
       <c r="G274">
         <v>1.0</v>
       </c>
       <c r="H274" s="1">
-        <v>4399340.5</v>
+        <v>3358841.2</v>
       </c>
       <c r="I274" s="1">
-        <v>-75674.96</v>
+        <v>-94978.0</v>
       </c>
       <c r="J274" s="1">
-        <v>-1.7201432805667</v>
+        <v>-2.8277014108318</v>
       </c>
       <c r="K274">
-        <v>1.55</v>
+        <v>2.02</v>
       </c>
       <c r="L274" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
       <c r="M274" s="1">
-        <v>4323665.54</v>
+        <v>3263863.2</v>
       </c>
       <c r="N274" s="1">
-        <v>4391752.92</v>
+        <v>3332241.06</v>
       </c>
       <c r="O274" s="1">
-        <v>1.28</v>
+        <v>0.96</v>
       </c>
       <c r="P274">
         <v>1</v>
       </c>
     </row>
     <row r="275" spans="1:16">
       <c r="A275" t="s">
-        <v>678</v>
+        <v>680</v>
       </c>
       <c r="B275" t="s">
-        <v>679</v>
+        <v>681</v>
       </c>
       <c r="C275" s="1">
-        <v>3380000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D275" s="1">
-        <v>97.486</v>
+        <v>98.86</v>
       </c>
       <c r="E275" s="1">
-        <v>99.374</v>
+        <v>100.73</v>
       </c>
       <c r="F275" t="s">
         <v>8</v>
       </c>
       <c r="G275">
         <v>1.0</v>
       </c>
       <c r="H275" s="1">
-        <v>3358841.2</v>
+        <v>302190.0</v>
       </c>
       <c r="I275" s="1">
-        <v>-63814.4</v>
+        <v>-5610.0</v>
       </c>
       <c r="J275" s="1">
-        <v>-1.8998933322599</v>
+        <v>-1.8564479301102</v>
       </c>
       <c r="K275">
-        <v>1.84</v>
+        <v>1.71</v>
       </c>
       <c r="L275" t="s">
-        <v>680</v>
+        <v>682</v>
       </c>
       <c r="M275" s="1">
-        <v>3295026.8</v>
+        <v>296580.0</v>
       </c>
       <c r="N275" s="1">
-        <v>3357385.48</v>
+        <v>301707.74</v>
       </c>
       <c r="O275" s="1">
-        <v>0.98</v>
+        <v>0.09</v>
       </c>
       <c r="P275">
         <v>1</v>
       </c>
     </row>
     <row r="276" spans="1:16">
       <c r="A276" t="s">
-        <v>681</v>
+        <v>683</v>
       </c>
       <c r="B276" t="s">
-        <v>682</v>
+        <v>684</v>
       </c>
       <c r="C276" s="1">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D276" s="1">
-        <v>98.79</v>
+        <v>98.22</v>
       </c>
       <c r="E276" s="1">
-        <v>100.73</v>
+        <v>99.24</v>
       </c>
       <c r="F276" t="s">
         <v>8</v>
       </c>
       <c r="G276">
         <v>1.0</v>
       </c>
       <c r="H276" s="1">
-        <v>302190.0</v>
+        <v>198480.0</v>
       </c>
       <c r="I276" s="1">
-        <v>-5820.0</v>
+        <v>-2040.0</v>
       </c>
       <c r="J276" s="1">
-        <v>-1.9259406333764</v>
+        <v>-1.0278113663845</v>
       </c>
       <c r="K276">
-        <v>1.51</v>
+        <v>0.85</v>
       </c>
       <c r="L276" t="s">
-        <v>683</v>
+        <v>685</v>
       </c>
       <c r="M276" s="1">
-        <v>296370.0</v>
+        <v>196440.0</v>
       </c>
       <c r="N276" s="1">
-        <v>300906.99</v>
+        <v>198145.48</v>
       </c>
       <c r="O276" s="1">
-        <v>0.09</v>
+        <v>0.06</v>
       </c>
       <c r="P276">
         <v>1</v>
       </c>
     </row>
     <row r="277" spans="1:16">
       <c r="A277" t="s">
-        <v>684</v>
+        <v>686</v>
       </c>
       <c r="B277" t="s">
-        <v>685</v>
+        <v>687</v>
       </c>
       <c r="C277" s="1">
-        <v>339000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D277" s="1">
-        <v>102.618</v>
+        <v>88.128</v>
       </c>
       <c r="E277" s="1">
-        <v>99.775</v>
+        <v>85.48</v>
       </c>
       <c r="F277" t="s">
         <v>8</v>
       </c>
       <c r="G277">
         <v>1.0</v>
       </c>
       <c r="H277" s="1">
-        <v>338237.25</v>
+        <v>170960.0</v>
       </c>
       <c r="I277" s="1">
-        <v>9637.77</v>
+        <v>5296.0</v>
       </c>
       <c r="J277" s="1">
-        <v>2.8494111751441</v>
+        <v>3.097800655124</v>
       </c>
       <c r="K277">
-        <v>1.27</v>
+        <v>1.81</v>
       </c>
       <c r="L277" t="s">
-        <v>686</v>
+        <v>688</v>
       </c>
       <c r="M277" s="1">
-        <v>347875.02</v>
+        <v>176256.0</v>
       </c>
       <c r="N277" s="1">
-        <v>352165.92</v>
+        <v>179885.04</v>
       </c>
       <c r="O277" s="1">
-        <v>0.1</v>
+        <v>0.05</v>
       </c>
       <c r="P277">
         <v>1</v>
       </c>
     </row>
     <row r="278" spans="1:16">
       <c r="A278" t="s">
-        <v>687</v>
+        <v>689</v>
       </c>
       <c r="B278" t="s">
-        <v>688</v>
+        <v>690</v>
       </c>
       <c r="C278" s="1">
-        <v>200000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D278" s="1">
-        <v>98.725</v>
+        <v>91.899</v>
       </c>
       <c r="E278" s="1">
-        <v>99.24</v>
+        <v>94.01785714</v>
       </c>
       <c r="F278" t="s">
         <v>8</v>
       </c>
       <c r="G278">
         <v>1.0</v>
       </c>
       <c r="H278" s="1">
-        <v>198480.0</v>
+        <v>658125.0</v>
       </c>
       <c r="I278" s="1">
-        <v>-1030.0</v>
+        <v>-14832.0</v>
       </c>
       <c r="J278" s="1">
-        <v>-0.51894397420395</v>
+        <v>-2.2536752136752</v>
       </c>
       <c r="K278">
-        <v>0.6</v>
+        <v>0.9</v>
       </c>
       <c r="L278" t="s">
-        <v>689</v>
+        <v>691</v>
       </c>
       <c r="M278" s="1">
-        <v>197450.0</v>
+        <v>643293.0</v>
       </c>
       <c r="N278" s="1">
-        <v>198641.78</v>
+        <v>649602.59</v>
       </c>
       <c r="O278" s="1">
-        <v>0.06</v>
+        <v>0.19</v>
       </c>
       <c r="P278">
         <v>1</v>
       </c>
     </row>
     <row r="279" spans="1:16">
       <c r="A279" t="s">
-        <v>690</v>
+        <v>692</v>
       </c>
       <c r="B279" t="s">
-        <v>691</v>
+        <v>693</v>
       </c>
       <c r="C279" s="1">
-        <v>200000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D279" s="1">
-        <v>88.291</v>
+        <v>100.947</v>
       </c>
       <c r="E279" s="1">
-        <v>85.48</v>
+        <v>99.942</v>
       </c>
       <c r="F279" t="s">
         <v>8</v>
       </c>
       <c r="G279">
         <v>1.0</v>
       </c>
       <c r="H279" s="1">
-        <v>170960.0</v>
+        <v>499710.0</v>
       </c>
       <c r="I279" s="1">
-        <v>5622.0</v>
+        <v>5025.0</v>
       </c>
       <c r="J279" s="1">
-        <v>3.2884885353299</v>
+        <v>1.0055832382782</v>
       </c>
       <c r="K279">
-        <v>1.69</v>
-[...2 lines deleted...]
-        <v>692</v>
+        <v>0.12</v>
+      </c>
+      <c r="L279">
+        <v>595.89</v>
       </c>
       <c r="M279" s="1">
-        <v>176582.0</v>
+        <v>504735.0</v>
       </c>
       <c r="N279" s="1">
-        <v>179957.62</v>
+        <v>505330.89</v>
       </c>
       <c r="O279" s="1">
-        <v>0.05</v>
+        <v>0.15</v>
       </c>
       <c r="P279">
         <v>1</v>
       </c>
     </row>
     <row r="280" spans="1:16">
       <c r="A280" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
       <c r="B280" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="C280" s="1">
-        <v>700000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D280" s="1">
-        <v>91.941</v>
+        <v>94.102</v>
       </c>
       <c r="E280" s="1">
-        <v>94.01785714</v>
+        <v>94.5700925</v>
       </c>
       <c r="F280" t="s">
         <v>8</v>
       </c>
       <c r="G280">
         <v>1.0</v>
       </c>
       <c r="H280" s="1">
-        <v>658125.0</v>
+        <v>378280.37</v>
       </c>
       <c r="I280" s="1">
-        <v>-14538.0</v>
+        <v>-1872.37</v>
       </c>
       <c r="J280" s="1">
-        <v>-2.2090028490028</v>
+        <v>-0.49496885074951</v>
       </c>
       <c r="K280">
-        <v>0.78</v>
+        <v>0.36</v>
       </c>
       <c r="L280" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="M280" s="1">
-        <v>643587.0</v>
+        <v>376408.0</v>
       </c>
       <c r="N280" s="1">
-        <v>649057.55</v>
+        <v>377846.36</v>
       </c>
       <c r="O280" s="1">
-        <v>0.19</v>
+        <v>0.11</v>
       </c>
       <c r="P280">
         <v>1</v>
       </c>
     </row>
     <row r="281" spans="1:16">
       <c r="A281" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
       <c r="B281" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="C281" s="1">
         <v>500000.0</v>
       </c>
       <c r="D281" s="1">
-        <v>100.951</v>
+        <v>100.718</v>
       </c>
       <c r="E281" s="1">
         <v>99.858</v>
       </c>
       <c r="F281" t="s">
         <v>8</v>
       </c>
       <c r="G281">
         <v>1.0</v>
       </c>
       <c r="H281" s="1">
         <v>499290.0</v>
       </c>
       <c r="I281" s="1">
-        <v>5465.0</v>
+        <v>4300.0</v>
       </c>
       <c r="J281" s="1">
-        <v>1.0945542670592</v>
+        <v>0.86122293656993</v>
       </c>
       <c r="K281">
-        <v>3.06</v>
+        <v>3.32</v>
       </c>
       <c r="L281" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="M281" s="1">
-        <v>504755.0</v>
+        <v>503590.0</v>
       </c>
       <c r="N281" s="1">
-        <v>520042.67</v>
+        <v>520204.73</v>
       </c>
       <c r="O281" s="1">
         <v>0.15</v>
       </c>
       <c r="P281">
         <v>1</v>
       </c>
     </row>
     <row r="282" spans="1:16">
       <c r="A282" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
       <c r="B282" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="C282" s="1">
         <v>300000.0</v>
       </c>
       <c r="D282" s="1">
-        <v>98.394</v>
+        <v>98.482</v>
       </c>
       <c r="E282" s="1">
-        <v>99.67</v>
+        <v>100.0</v>
       </c>
       <c r="F282" t="s">
         <v>8</v>
       </c>
       <c r="G282">
         <v>1.0</v>
       </c>
       <c r="H282" s="1">
-        <v>299010.0</v>
+        <v>300000.0</v>
       </c>
       <c r="I282" s="1">
-        <v>-3828.0</v>
+        <v>-4554.0</v>
       </c>
       <c r="J282" s="1">
-        <v>-1.2802247416474</v>
+        <v>-1.518</v>
       </c>
       <c r="K282">
-        <v>0.33</v>
-[...2 lines deleted...]
-        <v>976.03</v>
+        <v>1.64</v>
+      </c>
+      <c r="L282" t="s">
+        <v>702</v>
       </c>
       <c r="M282" s="1">
-        <v>295182.0</v>
+        <v>295446.0</v>
       </c>
       <c r="N282" s="1">
-        <v>296158.03</v>
+        <v>300377.51</v>
       </c>
       <c r="O282" s="1">
         <v>0.09</v>
       </c>
       <c r="P282">
         <v>1</v>
       </c>
     </row>
     <row r="283" spans="1:16">
       <c r="A283" t="s">
-        <v>701</v>
+        <v>703</v>
       </c>
       <c r="B283" t="s">
-        <v>702</v>
+        <v>704</v>
       </c>
       <c r="C283" s="1">
-        <v>300000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D283" s="1">
-        <v>97.47</v>
+        <v>93.37</v>
       </c>
       <c r="E283" s="1">
-        <v>100.0</v>
+        <v>94.54545455</v>
       </c>
       <c r="F283" t="s">
         <v>8</v>
       </c>
       <c r="G283">
         <v>1.0</v>
       </c>
       <c r="H283" s="1">
-        <v>300000.0</v>
+        <v>1040000.0</v>
       </c>
       <c r="I283" s="1">
-        <v>-7590.0</v>
+        <v>-12930.0</v>
       </c>
       <c r="J283" s="1">
-        <v>-2.53</v>
+        <v>-1.2432692307692</v>
       </c>
       <c r="K283">
-        <v>1.39</v>
+        <v>0.32</v>
       </c>
       <c r="L283" t="s">
-        <v>703</v>
+        <v>705</v>
       </c>
       <c r="M283" s="1">
-        <v>292410.0</v>
+        <v>1027070.0</v>
       </c>
       <c r="N283" s="1">
-        <v>296570.96</v>
+        <v>1030590.0</v>
       </c>
       <c r="O283" s="1">
-        <v>0.09</v>
+        <v>0.3</v>
       </c>
       <c r="P283">
         <v>1</v>
       </c>
     </row>
     <row r="284" spans="1:16">
       <c r="A284" t="s">
-        <v>704</v>
+        <v>706</v>
       </c>
       <c r="B284" t="s">
-        <v>705</v>
+        <v>707</v>
       </c>
       <c r="C284" s="1">
-        <v>1100000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D284" s="1">
-        <v>92.772</v>
+        <v>96.333</v>
       </c>
       <c r="E284" s="1">
-        <v>94.54545455</v>
+        <v>98.642</v>
       </c>
       <c r="F284" t="s">
         <v>8</v>
       </c>
       <c r="G284">
         <v>1.0</v>
       </c>
       <c r="H284" s="1">
-        <v>1040000.0</v>
+        <v>591852.0</v>
       </c>
       <c r="I284" s="1">
-        <v>-19508.0</v>
+        <v>-13854.0</v>
       </c>
       <c r="J284" s="1">
-        <v>-1.8757692307692</v>
+        <v>-2.3407878996776</v>
       </c>
       <c r="K284">
-        <v>0.2</v>
+        <v>3.92</v>
       </c>
       <c r="L284" t="s">
-        <v>706</v>
+        <v>708</v>
       </c>
       <c r="M284" s="1">
-        <v>1020492.0</v>
+        <v>577998.0</v>
       </c>
       <c r="N284" s="1">
-        <v>1022637.0</v>
+        <v>601515.12</v>
       </c>
       <c r="O284" s="1">
-        <v>0.3</v>
+        <v>0.17</v>
       </c>
       <c r="P284">
         <v>1</v>
       </c>
     </row>
     <row r="285" spans="1:16">
       <c r="A285" t="s">
-        <v>707</v>
+        <v>709</v>
       </c>
       <c r="B285" t="s">
-        <v>708</v>
+        <v>710</v>
       </c>
       <c r="C285" s="1">
-        <v>600000.0</v>
+        <v>355000.0</v>
       </c>
       <c r="D285" s="1">
-        <v>95.935</v>
+        <v>97.899</v>
       </c>
       <c r="E285" s="1">
-        <v>98.642</v>
+        <v>99.628</v>
       </c>
       <c r="F285" t="s">
         <v>8</v>
       </c>
       <c r="G285">
         <v>1.0</v>
       </c>
       <c r="H285" s="1">
-        <v>591852.0</v>
+        <v>353679.4</v>
       </c>
       <c r="I285" s="1">
-        <v>-16242.0</v>
+        <v>-6137.95</v>
       </c>
       <c r="J285" s="1">
-        <v>-2.744267147868</v>
+        <v>-1.7354558959329</v>
       </c>
       <c r="K285">
-        <v>3.62</v>
+        <v>1.74</v>
       </c>
       <c r="L285" t="s">
-        <v>709</v>
+        <v>711</v>
       </c>
       <c r="M285" s="1">
-        <v>575610.0</v>
+        <v>347541.45</v>
       </c>
       <c r="N285" s="1">
-        <v>597329.18</v>
+        <v>353705.32</v>
       </c>
       <c r="O285" s="1">
-        <v>0.17</v>
+        <v>0.1</v>
       </c>
       <c r="P285">
         <v>1</v>
       </c>
     </row>
     <row r="286" spans="1:16">
       <c r="A286" t="s">
-        <v>710</v>
+        <v>712</v>
       </c>
       <c r="B286" t="s">
-        <v>711</v>
+        <v>713</v>
       </c>
       <c r="C286" s="1">
-        <v>355000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D286" s="1">
-        <v>98.567</v>
+        <v>98.053</v>
       </c>
       <c r="E286" s="1">
-        <v>99.628</v>
+        <v>99.736</v>
       </c>
       <c r="F286" t="s">
         <v>8</v>
       </c>
       <c r="G286">
         <v>1.0</v>
       </c>
       <c r="H286" s="1">
-        <v>353679.4</v>
+        <v>299208.0</v>
       </c>
       <c r="I286" s="1">
-        <v>-3766.55</v>
+        <v>-5049.0</v>
       </c>
       <c r="J286" s="1">
-        <v>-1.0649616573654</v>
+        <v>-1.6874548808855</v>
       </c>
       <c r="K286">
-        <v>1.51</v>
+        <v>1.58</v>
       </c>
       <c r="L286" t="s">
-        <v>712</v>
+        <v>714</v>
       </c>
       <c r="M286" s="1">
-        <v>349912.85</v>
+        <v>294159.0</v>
       </c>
       <c r="N286" s="1">
-        <v>355286.48</v>
+        <v>298893.25</v>
       </c>
       <c r="O286" s="1">
-        <v>0.1</v>
+        <v>0.09</v>
       </c>
       <c r="P286">
         <v>1</v>
       </c>
     </row>
     <row r="287" spans="1:16">
       <c r="A287" t="s">
-        <v>713</v>
+        <v>715</v>
       </c>
       <c r="B287" t="s">
-        <v>714</v>
+        <v>716</v>
       </c>
       <c r="C287" s="1">
-        <v>300000.0</v>
+        <v>261000.0</v>
       </c>
       <c r="D287" s="1">
-        <v>98.207</v>
+        <v>97.939</v>
       </c>
       <c r="E287" s="1">
-        <v>99.736</v>
+        <v>99.594</v>
       </c>
       <c r="F287" t="s">
         <v>8</v>
       </c>
       <c r="G287">
         <v>1.0</v>
       </c>
       <c r="H287" s="1">
-        <v>299208.0</v>
+        <v>259940.34</v>
       </c>
       <c r="I287" s="1">
-        <v>-4587.0</v>
+        <v>-4319.55</v>
       </c>
       <c r="J287" s="1">
-        <v>-1.5330472447261</v>
+        <v>-1.6617466915678</v>
       </c>
       <c r="K287">
-        <v>1.3</v>
+        <v>2.86</v>
       </c>
       <c r="L287" t="s">
-        <v>715</v>
+        <v>717</v>
       </c>
       <c r="M287" s="1">
-        <v>294621.0</v>
+        <v>255620.79</v>
       </c>
       <c r="N287" s="1">
-        <v>298533.33</v>
+        <v>263078.06</v>
       </c>
       <c r="O287" s="1">
-        <v>0.09</v>
+        <v>0.08</v>
       </c>
       <c r="P287">
         <v>1</v>
       </c>
     </row>
     <row r="288" spans="1:16">
       <c r="A288" t="s">
-        <v>716</v>
+        <v>718</v>
       </c>
       <c r="B288" t="s">
-        <v>717</v>
+        <v>719</v>
       </c>
       <c r="C288" s="1">
-        <v>261000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D288" s="1">
-        <v>97.81</v>
+        <v>95.272</v>
       </c>
       <c r="E288" s="1">
-        <v>99.594</v>
+        <v>93.6</v>
       </c>
       <c r="F288" t="s">
         <v>8</v>
       </c>
       <c r="G288">
         <v>1.0</v>
       </c>
       <c r="H288" s="1">
-        <v>259940.34</v>
+        <v>374400.0</v>
       </c>
       <c r="I288" s="1">
-        <v>-4656.24</v>
+        <v>6688.0</v>
       </c>
       <c r="J288" s="1">
-        <v>-1.7912725666205</v>
+        <v>1.7863247863248</v>
       </c>
       <c r="K288">
-        <v>2.63</v>
+        <v>0.78</v>
       </c>
       <c r="L288" t="s">
-        <v>718</v>
+        <v>720</v>
       </c>
       <c r="M288" s="1">
-        <v>255284.1</v>
+        <v>381088.0</v>
       </c>
       <c r="N288" s="1">
-        <v>262138.03</v>
+        <v>384204.44</v>
       </c>
       <c r="O288" s="1">
-        <v>0.08</v>
+        <v>0.11</v>
       </c>
       <c r="P288">
         <v>1</v>
       </c>
     </row>
     <row r="289" spans="1:16">
       <c r="A289" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
       <c r="B289" t="s">
-        <v>720</v>
+        <v>722</v>
       </c>
       <c r="C289" s="1">
         <v>900000.0</v>
       </c>
       <c r="D289" s="1">
-        <v>98.62</v>
+        <v>97.974</v>
       </c>
       <c r="E289" s="1">
         <v>100.0</v>
       </c>
       <c r="F289" t="s">
         <v>8</v>
       </c>
       <c r="G289">
         <v>1.0</v>
       </c>
       <c r="H289" s="1">
         <v>900000.0</v>
       </c>
       <c r="I289" s="1">
-        <v>-12420.0</v>
+        <v>-18234.0</v>
       </c>
       <c r="J289" s="1">
-        <v>-1.38</v>
+        <v>-2.026</v>
       </c>
       <c r="K289">
-        <v>2.25</v>
+        <v>2.52</v>
       </c>
       <c r="L289" t="s">
-        <v>721</v>
+        <v>723</v>
       </c>
       <c r="M289" s="1">
-        <v>887580.0</v>
+        <v>881766.0</v>
       </c>
       <c r="N289" s="1">
-        <v>907836.16</v>
+        <v>904410.86</v>
       </c>
       <c r="O289" s="1">
         <v>0.26</v>
       </c>
       <c r="P289">
         <v>1</v>
       </c>
     </row>
     <row r="290" spans="1:16">
       <c r="A290" t="s">
-        <v>722</v>
+        <v>724</v>
       </c>
       <c r="B290" t="s">
-        <v>723</v>
+        <v>725</v>
       </c>
       <c r="C290" s="1">
         <v>400000.0</v>
       </c>
       <c r="D290" s="1">
-        <v>101.327</v>
+        <v>101.048</v>
       </c>
       <c r="E290" s="1">
         <v>103.012</v>
       </c>
       <c r="F290" t="s">
         <v>8</v>
       </c>
       <c r="G290">
         <v>1.0</v>
       </c>
       <c r="H290" s="1">
         <v>412048.0</v>
       </c>
       <c r="I290" s="1">
-        <v>-6740.0</v>
+        <v>-7856.0</v>
       </c>
       <c r="J290" s="1">
-        <v>-1.6357317594067</v>
+        <v>-1.9065739913796</v>
       </c>
       <c r="K290">
-        <v>2.4</v>
+        <v>2.69</v>
       </c>
       <c r="L290" t="s">
-        <v>724</v>
+        <v>726</v>
       </c>
       <c r="M290" s="1">
-        <v>405308.0</v>
+        <v>404192.0</v>
       </c>
       <c r="N290" s="1">
-        <v>414902.52</v>
+        <v>414950.9</v>
       </c>
       <c r="O290" s="1">
         <v>0.12</v>
       </c>
       <c r="P290">
         <v>1</v>
       </c>
     </row>
     <row r="291" spans="1:16">
       <c r="A291" t="s">
-        <v>725</v>
+        <v>727</v>
       </c>
       <c r="B291" t="s">
-        <v>726</v>
+        <v>728</v>
       </c>
       <c r="C291" s="1">
-        <v>785000.0</v>
+        <v>85000.0</v>
       </c>
       <c r="D291" s="1">
-        <v>101.079</v>
+        <v>100.719</v>
       </c>
       <c r="E291" s="1">
         <v>99.849</v>
       </c>
       <c r="F291" t="s">
         <v>8</v>
       </c>
       <c r="G291">
         <v>1.0</v>
       </c>
       <c r="H291" s="1">
-        <v>783814.65</v>
+        <v>84871.65</v>
       </c>
       <c r="I291" s="1">
-        <v>9655.5</v>
+        <v>739.5</v>
       </c>
       <c r="J291" s="1">
-        <v>1.2318601087642</v>
+        <v>0.8713156866869</v>
       </c>
       <c r="K291">
-        <v>1.95</v>
+        <v>2.22</v>
       </c>
       <c r="L291" t="s">
-        <v>727</v>
+        <v>729</v>
       </c>
       <c r="M291" s="1">
-        <v>793470.15</v>
+        <v>85611.15</v>
       </c>
       <c r="N291" s="1">
-        <v>808788.4</v>
+        <v>87493.96</v>
       </c>
       <c r="O291" s="1">
-        <v>0.24</v>
+        <v>0.03</v>
       </c>
       <c r="P291">
         <v>1</v>
       </c>
     </row>
     <row r="292" spans="1:16">
       <c r="A292" t="s">
-        <v>728</v>
+        <v>730</v>
       </c>
       <c r="B292" t="s">
-        <v>729</v>
+        <v>731</v>
       </c>
       <c r="C292" s="1">
         <v>532000.0</v>
       </c>
       <c r="D292" s="1">
-        <v>108.335</v>
+        <v>107.801</v>
       </c>
       <c r="E292" s="1">
         <v>99.283</v>
       </c>
       <c r="F292" t="s">
         <v>8</v>
       </c>
       <c r="G292">
         <v>1.0</v>
       </c>
       <c r="H292" s="1">
         <v>528185.56</v>
       </c>
       <c r="I292" s="1">
-        <v>48156.64</v>
+        <v>45315.76</v>
       </c>
       <c r="J292" s="1">
-        <v>9.1173715540425</v>
+        <v>8.579515123435</v>
       </c>
       <c r="K292">
-        <v>2.85</v>
+        <v>3.2</v>
       </c>
       <c r="L292" t="s">
-        <v>730</v>
+        <v>732</v>
       </c>
       <c r="M292" s="1">
-        <v>576342.2</v>
+        <v>573501.32</v>
       </c>
       <c r="N292" s="1">
-        <v>591506.02</v>
+        <v>590532.61</v>
       </c>
       <c r="O292" s="1">
         <v>0.17</v>
       </c>
       <c r="P292">
         <v>1</v>
       </c>
     </row>
     <row r="293" spans="1:16">
       <c r="A293" t="s">
-        <v>731</v>
+        <v>733</v>
       </c>
       <c r="B293" t="s">
-        <v>732</v>
+        <v>734</v>
       </c>
       <c r="C293" s="1">
         <v>303000.0</v>
       </c>
       <c r="D293" s="1">
-        <v>98.922</v>
+        <v>99.278</v>
       </c>
       <c r="E293" s="1">
         <v>99.115</v>
       </c>
       <c r="F293" t="s">
         <v>8</v>
       </c>
       <c r="G293">
         <v>1.0</v>
       </c>
       <c r="H293" s="1">
         <v>300318.45</v>
       </c>
       <c r="I293" s="1">
-        <v>-584.79</v>
+        <v>493.89</v>
       </c>
       <c r="J293" s="1">
-        <v>-0.19472330121576</v>
+        <v>0.16445543056046</v>
       </c>
       <c r="K293">
-        <v>3.39</v>
-[...2 lines deleted...]
-        <v>733</v>
+        <v>0.13</v>
+      </c>
+      <c r="L293">
+        <v>406.77</v>
       </c>
       <c r="M293" s="1">
-        <v>299733.66</v>
+        <v>300812.34</v>
       </c>
       <c r="N293" s="1">
-        <v>310019.06</v>
+        <v>301219.11</v>
       </c>
       <c r="O293" s="1">
         <v>0.09</v>
       </c>
       <c r="P293">
         <v>1</v>
       </c>
     </row>
     <row r="294" spans="1:16">
       <c r="A294" t="s">
-        <v>734</v>
+        <v>735</v>
       </c>
       <c r="B294" t="s">
-        <v>735</v>
+        <v>736</v>
       </c>
       <c r="C294" s="1">
         <v>805423.0</v>
       </c>
       <c r="D294" s="1">
-        <v>95.583</v>
+        <v>95.319</v>
       </c>
       <c r="E294" s="1">
         <v>96.9285928</v>
       </c>
       <c r="F294" t="s">
         <v>8</v>
       </c>
       <c r="G294">
         <v>1.0</v>
       </c>
       <c r="H294" s="1">
         <v>780685.18</v>
       </c>
       <c r="I294" s="1">
-        <v>-10837.71</v>
+        <v>-12964.03</v>
       </c>
       <c r="J294" s="1">
-        <v>-1.3882305284699</v>
+        <v>-1.6605964007156</v>
       </c>
       <c r="K294">
-        <v>0.93</v>
+        <v>1.01</v>
       </c>
       <c r="L294" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="M294" s="1">
-        <v>769847.47</v>
+        <v>767721.15</v>
       </c>
       <c r="N294" s="1">
-        <v>777347.83</v>
+        <v>775828.34</v>
       </c>
       <c r="O294" s="1">
-        <v>0.23</v>
+        <v>0.22</v>
       </c>
       <c r="P294">
         <v>1</v>
       </c>
     </row>
     <row r="295" spans="1:16">
       <c r="A295" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
       <c r="B295" t="s">
-        <v>738</v>
+        <v>739</v>
       </c>
       <c r="C295" s="1">
         <v>386883.39</v>
       </c>
       <c r="D295" s="1">
-        <v>89.785</v>
+        <v>89.374</v>
       </c>
       <c r="E295" s="1">
         <v>93.69960029</v>
       </c>
       <c r="F295" t="s">
         <v>8</v>
       </c>
       <c r="G295">
         <v>1.0</v>
       </c>
       <c r="H295" s="1">
         <v>362508.19</v>
       </c>
       <c r="I295" s="1">
-        <v>-15144.94</v>
+        <v>-16735.03</v>
       </c>
       <c r="J295" s="1">
-        <v>-4.1778200928371</v>
+        <v>-4.6164556999388</v>
       </c>
       <c r="K295">
-        <v>1.1</v>
+        <v>1.19</v>
       </c>
       <c r="L295" t="s">
-        <v>739</v>
+        <v>740</v>
       </c>
       <c r="M295" s="1">
-        <v>347363.25</v>
+        <v>345773.16</v>
       </c>
       <c r="N295" s="1">
-        <v>351621.09</v>
+        <v>350375.48</v>
       </c>
       <c r="O295" s="1">
         <v>0.1</v>
       </c>
       <c r="P295">
         <v>1</v>
       </c>
     </row>
     <row r="296" spans="1:16">
       <c r="A296" t="s">
-        <v>740</v>
+        <v>741</v>
       </c>
       <c r="B296" t="s">
-        <v>741</v>
+        <v>742</v>
       </c>
       <c r="C296" s="1">
         <v>344831.75</v>
       </c>
       <c r="D296" s="1">
-        <v>78.777</v>
+        <v>77.902</v>
       </c>
       <c r="E296" s="1">
         <v>96.18009363</v>
       </c>
       <c r="F296" t="s">
         <v>8</v>
       </c>
       <c r="G296">
         <v>1.0</v>
       </c>
       <c r="H296" s="1">
         <v>331659.5</v>
       </c>
       <c r="I296" s="1">
-        <v>-60011.4</v>
+        <v>-63028.67</v>
       </c>
       <c r="J296" s="1">
-        <v>-18.094280429175</v>
+        <v>-19.004029735316</v>
       </c>
       <c r="K296">
-        <v>0.16</v>
-[...2 lines deleted...]
-        <v>566.85</v>
+        <v>0.3</v>
+      </c>
+      <c r="L296" t="s">
+        <v>743</v>
       </c>
       <c r="M296" s="1">
-        <v>271648.1</v>
+        <v>268630.83</v>
       </c>
       <c r="N296" s="1">
-        <v>272214.95</v>
+        <v>269670.05</v>
       </c>
       <c r="O296" s="1">
         <v>0.08</v>
       </c>
       <c r="P296">
         <v>1</v>
       </c>
     </row>
     <row r="297" spans="1:16">
       <c r="A297" t="s">
-        <v>742</v>
+        <v>744</v>
       </c>
       <c r="B297" t="s">
-        <v>743</v>
+        <v>745</v>
       </c>
       <c r="C297" s="1">
         <v>2850000.0</v>
       </c>
       <c r="D297" s="1">
-        <v>102.182</v>
+        <v>101.167</v>
       </c>
       <c r="E297" s="1">
         <v>119.99153825</v>
       </c>
       <c r="F297" t="s">
         <v>8</v>
       </c>
       <c r="G297">
         <v>1.0</v>
       </c>
       <c r="H297" s="1">
         <v>3419758.84</v>
       </c>
       <c r="I297" s="1">
-        <v>308772.42</v>
+        <v>273581.25</v>
       </c>
       <c r="J297" s="1">
-        <v>9.0290700147733</v>
+        <v>8.0000158724643</v>
       </c>
       <c r="K297">
-        <v>0.02</v>
-[...2 lines deleted...]
-        <v>619.72</v>
+        <v>0.13</v>
+      </c>
+      <c r="L297" t="s">
+        <v>746</v>
       </c>
       <c r="M297" s="1">
-        <v>3728531.26</v>
+        <v>3693340.09</v>
       </c>
       <c r="N297" s="1">
-        <v>3729150.98</v>
+        <v>3697060.27</v>
       </c>
       <c r="O297" s="1">
-        <v>1.08</v>
+        <v>1.06</v>
       </c>
       <c r="P297">
         <v>1</v>
       </c>
     </row>
     <row r="298" spans="1:16">
       <c r="A298" t="s">
-        <v>744</v>
+        <v>747</v>
       </c>
       <c r="B298" t="s">
-        <v>745</v>
+        <v>748</v>
       </c>
       <c r="C298" s="1">
         <v>6650000.0</v>
       </c>
       <c r="D298" s="1">
-        <v>100.08</v>
+        <v>99.956</v>
       </c>
       <c r="E298" s="1">
         <v>100.84036842</v>
       </c>
       <c r="F298" t="s">
         <v>8</v>
       </c>
       <c r="G298">
         <v>1.0</v>
       </c>
       <c r="H298" s="1">
         <v>6705884.5</v>
       </c>
       <c r="I298" s="1">
-        <v>-50564.5</v>
+        <v>-58810.5</v>
       </c>
       <c r="J298" s="1">
-        <v>-0.75403177612141</v>
+        <v>-0.87699840341718</v>
       </c>
       <c r="K298">
-        <v>0.16</v>
+        <v>0.34</v>
       </c>
       <c r="L298" t="s">
-        <v>746</v>
+        <v>749</v>
       </c>
       <c r="M298" s="1">
-        <v>6655320.0</v>
+        <v>6647074.0</v>
       </c>
       <c r="N298" s="1">
-        <v>6666094.1</v>
+        <v>6669559.08</v>
       </c>
       <c r="O298" s="1">
-        <v>1.94</v>
+        <v>1.92</v>
       </c>
       <c r="P298">
         <v>1</v>
       </c>
     </row>
     <row r="299" spans="1:16">
       <c r="A299" t="s">
-        <v>747</v>
+        <v>750</v>
       </c>
       <c r="B299" t="s">
-        <v>748</v>
+        <v>751</v>
       </c>
       <c r="C299" s="1">
         <v>2206000.0</v>
       </c>
       <c r="D299" s="1">
-        <v>86.258</v>
+        <v>84.76</v>
       </c>
       <c r="E299" s="1">
         <v>95.17131958</v>
       </c>
       <c r="F299" t="s">
         <v>8</v>
       </c>
       <c r="G299">
         <v>1.0</v>
       </c>
       <c r="H299" s="1">
         <v>2099479.31</v>
       </c>
       <c r="I299" s="1">
-        <v>-196627.83</v>
+        <v>-229673.71</v>
       </c>
       <c r="J299" s="1">
-        <v>-9.3655521663607</v>
+        <v>-10.93955577014</v>
       </c>
       <c r="K299">
-        <v>0.17</v>
+        <v>0.39</v>
       </c>
       <c r="L299" t="s">
-        <v>749</v>
+        <v>752</v>
       </c>
       <c r="M299" s="1">
-        <v>1902851.48</v>
+        <v>1869805.6</v>
       </c>
       <c r="N299" s="1">
-        <v>1906553.12</v>
+        <v>1878377.83</v>
       </c>
       <c r="O299" s="1">
-        <v>0.55</v>
+        <v>0.54</v>
       </c>
       <c r="P299">
         <v>1</v>
       </c>
     </row>
     <row r="300" spans="1:16">
       <c r="A300" t="s">
-        <v>750</v>
+        <v>753</v>
       </c>
       <c r="B300" t="s">
-        <v>751</v>
+        <v>754</v>
       </c>
       <c r="C300" s="1">
         <v>1570000.0</v>
       </c>
       <c r="D300" s="1">
-        <v>98.411</v>
+        <v>97.613</v>
       </c>
       <c r="E300" s="1">
         <v>101.176</v>
       </c>
       <c r="F300" t="s">
         <v>8</v>
       </c>
       <c r="G300">
         <v>1.0</v>
       </c>
       <c r="H300" s="1">
         <v>1588463.2</v>
       </c>
       <c r="I300" s="1">
-        <v>-43410.5</v>
+        <v>-55939.1</v>
       </c>
       <c r="J300" s="1">
-        <v>-2.7328615481932</v>
+        <v>-3.5215861469123</v>
       </c>
       <c r="K300">
-        <v>0.17</v>
+        <v>0.4</v>
       </c>
       <c r="L300" t="s">
-        <v>752</v>
+        <v>755</v>
       </c>
       <c r="M300" s="1">
-        <v>1545052.7</v>
+        <v>1532524.1</v>
       </c>
       <c r="N300" s="1">
-        <v>1547768.2</v>
+        <v>1538812.63</v>
       </c>
       <c r="O300" s="1">
-        <v>0.45</v>
+        <v>0.44</v>
       </c>
       <c r="P300">
         <v>1</v>
       </c>
     </row>
     <row r="301" spans="1:16">
       <c r="A301" t="s">
-        <v>753</v>
+        <v>756</v>
       </c>
       <c r="B301" t="s">
-        <v>754</v>
+        <v>757</v>
       </c>
       <c r="C301" s="1">
         <v>10020000.0</v>
       </c>
       <c r="D301" s="1">
-        <v>100.096</v>
+        <v>99.205</v>
       </c>
       <c r="E301" s="1">
         <v>100.94736627</v>
       </c>
       <c r="F301" t="s">
         <v>8</v>
       </c>
       <c r="G301">
         <v>1.0</v>
       </c>
       <c r="H301" s="1">
         <v>10114926.1</v>
       </c>
       <c r="I301" s="1">
-        <v>-85306.9</v>
+        <v>-174585.1</v>
       </c>
       <c r="J301" s="1">
-        <v>-0.8433764039067</v>
+        <v>-1.7260145874916</v>
       </c>
       <c r="K301">
-        <v>0.47</v>
+        <v>0.73</v>
       </c>
       <c r="L301" t="s">
-        <v>755</v>
+        <v>758</v>
       </c>
       <c r="M301" s="1">
-        <v>10029619.2</v>
+        <v>9940341.0</v>
       </c>
       <c r="N301" s="1">
-        <v>10077103.48</v>
+        <v>10013082.88</v>
       </c>
       <c r="O301" s="1">
-        <v>2.93</v>
+        <v>2.88</v>
       </c>
       <c r="P301">
         <v>1</v>
       </c>
     </row>
     <row r="302" spans="1:16">
       <c r="A302" t="s">
-        <v>756</v>
+        <v>759</v>
       </c>
       <c r="B302" t="s">
-        <v>757</v>
+        <v>760</v>
       </c>
       <c r="C302" s="1">
         <v>4540000.0</v>
       </c>
       <c r="D302" s="1">
-        <v>102.868</v>
+        <v>102.352</v>
       </c>
       <c r="E302" s="1">
         <v>104.151</v>
       </c>
       <c r="F302" t="s">
         <v>8</v>
       </c>
       <c r="G302">
         <v>1.0</v>
       </c>
       <c r="H302" s="1">
         <v>4728455.4</v>
       </c>
       <c r="I302" s="1">
-        <v>-58248.2</v>
+        <v>-81674.6</v>
       </c>
       <c r="J302" s="1">
-        <v>-1.231865272537</v>
+        <v>-1.7272997858878</v>
       </c>
       <c r="K302">
-        <v>0.97</v>
+        <v>1.22</v>
       </c>
       <c r="L302" t="s">
-        <v>758</v>
+        <v>761</v>
       </c>
       <c r="M302" s="1">
-        <v>4670207.2</v>
+        <v>4646780.8</v>
       </c>
       <c r="N302" s="1">
-        <v>4714048.13</v>
+        <v>4702158.82</v>
       </c>
       <c r="O302" s="1">
-        <v>1.37</v>
+        <v>1.35</v>
       </c>
       <c r="P302">
         <v>1</v>
       </c>
     </row>
     <row r="303" spans="1:16">
       <c r="A303" t="s">
-        <v>759</v>
+        <v>762</v>
       </c>
       <c r="B303" t="s">
-        <v>760</v>
+        <v>763</v>
       </c>
       <c r="C303" s="1">
         <v>5829000.0</v>
       </c>
       <c r="D303" s="1">
-        <v>102.333</v>
+        <v>101.392</v>
       </c>
       <c r="E303" s="1">
         <v>107.54387202</v>
       </c>
       <c r="F303" t="s">
         <v>8</v>
       </c>
       <c r="G303">
         <v>1.0</v>
       </c>
       <c r="H303" s="1">
         <v>6268732.3</v>
       </c>
       <c r="I303" s="1">
-        <v>-303741.73</v>
+        <v>-358592.62</v>
       </c>
       <c r="J303" s="1">
-        <v>-4.8453453659203</v>
+        <v>-5.7203371086687</v>
       </c>
       <c r="K303">
-        <v>0.52</v>
+        <v>0.8</v>
       </c>
       <c r="L303" t="s">
-        <v>761</v>
+        <v>764</v>
       </c>
       <c r="M303" s="1">
-        <v>5964990.57</v>
+        <v>5910139.68</v>
       </c>
       <c r="N303" s="1">
-        <v>5995262.72</v>
+        <v>5956514.04</v>
       </c>
       <c r="O303" s="1">
-        <v>1.74</v>
+        <v>1.71</v>
       </c>
       <c r="P303">
         <v>1</v>
       </c>
     </row>
     <row r="304" spans="1:16">
       <c r="A304" t="s">
-        <v>762</v>
+        <v>765</v>
       </c>
       <c r="B304" t="s">
-        <v>763</v>
+        <v>766</v>
       </c>
       <c r="C304" s="1">
         <v>312000.0</v>
       </c>
       <c r="D304" s="1">
-        <v>95.805</v>
+        <v>95.872</v>
       </c>
       <c r="E304" s="1">
         <v>99.406</v>
       </c>
       <c r="F304" t="s">
         <v>8</v>
       </c>
       <c r="G304">
         <v>1.0</v>
       </c>
       <c r="H304" s="1">
         <v>310146.72</v>
       </c>
       <c r="I304" s="1">
-        <v>-11235.12</v>
+        <v>-11026.08</v>
       </c>
       <c r="J304" s="1">
-        <v>-3.6225177554675</v>
+        <v>-3.5551173973402</v>
       </c>
       <c r="K304">
-        <v>0.85</v>
+        <v>1.06</v>
       </c>
       <c r="L304" t="s">
-        <v>764</v>
+        <v>767</v>
       </c>
       <c r="M304" s="1">
-        <v>298911.6</v>
+        <v>299120.64</v>
       </c>
       <c r="N304" s="1">
-        <v>301556.12</v>
+        <v>302432.97</v>
       </c>
       <c r="O304" s="1">
         <v>0.09</v>
       </c>
       <c r="P304">
         <v>1</v>
       </c>
     </row>
     <row r="305" spans="1:16">
       <c r="A305" t="s">
-        <v>765</v>
+        <v>768</v>
       </c>
       <c r="B305" t="s">
-        <v>766</v>
+        <v>769</v>
       </c>
       <c r="C305" s="1">
         <v>765000.0</v>
       </c>
       <c r="D305" s="1">
-        <v>98.397</v>
+        <v>98.135</v>
       </c>
       <c r="E305" s="1">
         <v>100.0</v>
       </c>
       <c r="F305" t="s">
         <v>8</v>
       </c>
       <c r="G305">
         <v>1.0</v>
       </c>
       <c r="H305" s="1">
         <v>765000.0</v>
       </c>
       <c r="I305" s="1">
-        <v>-12262.95</v>
+        <v>-14267.25</v>
       </c>
       <c r="J305" s="1">
-        <v>-1.603</v>
+        <v>-1.865</v>
       </c>
       <c r="K305">
-        <v>0.26</v>
+        <v>0.47</v>
       </c>
       <c r="L305" t="s">
-        <v>767</v>
+        <v>770</v>
       </c>
       <c r="M305" s="1">
-        <v>752737.05</v>
+        <v>750732.75</v>
       </c>
       <c r="N305" s="1">
-        <v>754708.86</v>
+        <v>754347.74</v>
       </c>
       <c r="O305" s="1">
         <v>0.22</v>
       </c>
       <c r="P305">
         <v>1</v>
       </c>
     </row>
     <row r="306" spans="1:16">
       <c r="A306" t="s">
-        <v>768</v>
+        <v>771</v>
       </c>
       <c r="B306" t="s">
-        <v>769</v>
+        <v>772</v>
       </c>
       <c r="C306" s="1">
         <v>500000.0</v>
       </c>
       <c r="D306" s="1">
-        <v>103.338</v>
+        <v>103.103</v>
       </c>
       <c r="E306" s="1">
         <v>100.77</v>
       </c>
       <c r="F306" t="s">
         <v>8</v>
       </c>
       <c r="G306">
         <v>1.0</v>
       </c>
       <c r="H306" s="1">
         <v>503850.0</v>
       </c>
       <c r="I306" s="1">
-        <v>12840.0</v>
+        <v>11665.0</v>
       </c>
       <c r="J306" s="1">
-        <v>2.5483774933016</v>
+        <v>2.315173166617</v>
       </c>
       <c r="K306">
-        <v>4.39</v>
+        <v>4.71</v>
       </c>
       <c r="L306" t="s">
-        <v>770</v>
+        <v>773</v>
       </c>
       <c r="M306" s="1">
-        <v>516690.0</v>
+        <v>515515.0</v>
       </c>
       <c r="N306" s="1">
-        <v>538618.08</v>
+        <v>539069.79</v>
       </c>
       <c r="O306" s="1">
         <v>0.16</v>
       </c>
       <c r="P306">
         <v>1</v>
       </c>
     </row>
     <row r="307" spans="1:16">
       <c r="A307" t="s">
-        <v>771</v>
+        <v>774</v>
       </c>
       <c r="B307" t="s">
-        <v>772</v>
+        <v>775</v>
       </c>
       <c r="C307" s="1">
         <v>400000.0</v>
       </c>
       <c r="D307" s="1">
-        <v>100.26</v>
+        <v>99.602</v>
       </c>
       <c r="E307" s="1">
         <v>98.69</v>
       </c>
       <c r="F307" t="s">
         <v>8</v>
       </c>
       <c r="G307">
         <v>1.0</v>
       </c>
       <c r="H307" s="1">
         <v>394760.0</v>
       </c>
       <c r="I307" s="1">
-        <v>6280.0</v>
+        <v>3648.0</v>
       </c>
       <c r="J307" s="1">
-        <v>1.5908400040531</v>
+        <v>0.9241057857939</v>
       </c>
       <c r="K307">
-        <v>1.89</v>
+        <v>2.16</v>
       </c>
       <c r="L307" t="s">
-        <v>773</v>
+        <v>776</v>
       </c>
       <c r="M307" s="1">
-        <v>401040.0</v>
+        <v>398408.0</v>
       </c>
       <c r="N307" s="1">
-        <v>408598.9</v>
+        <v>407028.55</v>
       </c>
       <c r="O307" s="1">
         <v>0.12</v>
       </c>
       <c r="P307">
         <v>1</v>
       </c>
     </row>
     <row r="308" spans="1:16">
       <c r="A308" t="s">
-        <v>774</v>
+        <v>777</v>
       </c>
       <c r="B308" t="s">
-        <v>775</v>
+        <v>778</v>
       </c>
       <c r="C308" s="1">
         <v>500000.0</v>
       </c>
       <c r="D308" s="1">
-        <v>83.754</v>
+        <v>83.688</v>
       </c>
       <c r="E308" s="1">
         <v>85.4016</v>
       </c>
       <c r="F308" t="s">
         <v>8</v>
       </c>
       <c r="G308">
         <v>1.0</v>
       </c>
       <c r="H308" s="1">
         <v>427008.0</v>
       </c>
       <c r="I308" s="1">
-        <v>-8238.0</v>
+        <v>-8568.0</v>
       </c>
       <c r="J308" s="1">
-        <v>-1.9292378597122</v>
+        <v>-2.0065197841727</v>
       </c>
       <c r="K308">
-        <v>0.23</v>
+        <v>0.29</v>
       </c>
       <c r="L308" t="s">
-        <v>776</v>
+        <v>779</v>
       </c>
       <c r="M308" s="1">
-        <v>418770.0</v>
+        <v>418440.0</v>
       </c>
       <c r="N308" s="1">
-        <v>419920.68</v>
+        <v>419890.34</v>
       </c>
       <c r="O308" s="1">
         <v>0.12</v>
       </c>
       <c r="P308">
         <v>1</v>
       </c>
     </row>
     <row r="309" spans="1:16">
       <c r="A309" t="s">
-        <v>777</v>
+        <v>780</v>
       </c>
       <c r="B309" t="s">
-        <v>778</v>
+        <v>781</v>
       </c>
       <c r="C309" s="1">
         <v>306000.0</v>
       </c>
       <c r="D309" s="1">
-        <v>100.564</v>
+        <v>100.319</v>
       </c>
       <c r="E309" s="1">
         <v>99.609</v>
       </c>
       <c r="F309" t="s">
         <v>8</v>
       </c>
       <c r="G309">
         <v>1.0</v>
       </c>
       <c r="H309" s="1">
         <v>304803.54</v>
       </c>
       <c r="I309" s="1">
-        <v>2922.3</v>
+        <v>2172.6</v>
       </c>
       <c r="J309" s="1">
-        <v>0.95874870744611</v>
+        <v>0.71278699715889</v>
       </c>
       <c r="K309">
-        <v>3.45</v>
+        <v>3.73</v>
       </c>
       <c r="L309" t="s">
-        <v>779</v>
+        <v>782</v>
       </c>
       <c r="M309" s="1">
-        <v>307725.84</v>
+        <v>306976.14</v>
       </c>
       <c r="N309" s="1">
-        <v>318289.13</v>
+        <v>318377.78</v>
       </c>
       <c r="O309" s="1">
         <v>0.09</v>
       </c>
       <c r="P309">
         <v>1</v>
       </c>
     </row>
     <row r="310" spans="1:16">
       <c r="A310" t="s">
-        <v>780</v>
+        <v>783</v>
       </c>
       <c r="B310" t="s">
-        <v>781</v>
+        <v>784</v>
       </c>
       <c r="C310" s="1">
         <v>256000.0</v>
       </c>
       <c r="D310" s="1">
-        <v>101.275</v>
+        <v>101.312</v>
       </c>
       <c r="E310" s="1">
         <v>99.813</v>
       </c>
       <c r="F310" t="s">
         <v>8</v>
       </c>
       <c r="G310">
         <v>1.0</v>
       </c>
       <c r="H310" s="1">
         <v>255521.28</v>
       </c>
       <c r="I310" s="1">
-        <v>3742.72</v>
+        <v>3837.44</v>
       </c>
       <c r="J310" s="1">
-        <v>1.464739062046</v>
+        <v>1.5018083816737</v>
       </c>
       <c r="K310">
-        <v>3.29</v>
+        <v>3.56</v>
       </c>
       <c r="L310" t="s">
-        <v>782</v>
+        <v>785</v>
       </c>
       <c r="M310" s="1">
-        <v>259264.0</v>
+        <v>259358.72</v>
       </c>
       <c r="N310" s="1">
-        <v>267689.21</v>
+        <v>268463.38</v>
       </c>
       <c r="O310" s="1">
         <v>0.08</v>
       </c>
       <c r="P310">
         <v>1</v>
       </c>
     </row>
     <row r="311" spans="1:16">
       <c r="A311" t="s">
-        <v>783</v>
+        <v>786</v>
       </c>
       <c r="B311" t="s">
-        <v>784</v>
+        <v>787</v>
       </c>
       <c r="C311" s="1">
         <v>383000.0</v>
       </c>
       <c r="D311" s="1">
-        <v>103.363</v>
+        <v>103.337</v>
       </c>
       <c r="E311" s="1">
         <v>100.0</v>
       </c>
       <c r="F311" t="s">
         <v>8</v>
       </c>
       <c r="G311">
         <v>1.0</v>
       </c>
       <c r="H311" s="1">
         <v>383000.0</v>
       </c>
       <c r="I311" s="1">
-        <v>12880.29</v>
+        <v>12780.71</v>
       </c>
       <c r="J311" s="1">
-        <v>3.363</v>
+        <v>3.337</v>
       </c>
       <c r="K311">
-        <v>1.99</v>
+        <v>2.28</v>
       </c>
       <c r="L311" t="s">
-        <v>785</v>
+        <v>788</v>
       </c>
       <c r="M311" s="1">
-        <v>395880.29</v>
+        <v>395780.71</v>
       </c>
       <c r="N311" s="1">
-        <v>403516.49</v>
+        <v>404526.82</v>
       </c>
       <c r="O311" s="1">
         <v>0.12</v>
       </c>
       <c r="P311">
         <v>1</v>
       </c>
     </row>
     <row r="312" spans="1:16">
       <c r="A312" t="s">
-        <v>786</v>
+        <v>789</v>
       </c>
       <c r="B312" t="s">
-        <v>787</v>
+        <v>790</v>
       </c>
       <c r="C312" s="1">
         <v>800000.0</v>
       </c>
       <c r="D312" s="1">
-        <v>98.468</v>
+        <v>98.173</v>
       </c>
       <c r="E312" s="1">
         <v>99.423</v>
       </c>
       <c r="F312" t="s">
         <v>8</v>
       </c>
       <c r="G312">
         <v>1.0</v>
       </c>
       <c r="H312" s="1">
         <v>795384.0</v>
       </c>
       <c r="I312" s="1">
-        <v>-7640.0</v>
+        <v>-10000.0</v>
       </c>
       <c r="J312" s="1">
-        <v>-0.96054232923971</v>
+        <v>-1.2572543576436</v>
       </c>
       <c r="K312">
-        <v>0.11</v>
-[...2 lines deleted...]
-        <v>854.79</v>
+        <v>0.31</v>
+      </c>
+      <c r="L312" t="s">
+        <v>791</v>
       </c>
       <c r="M312" s="1">
-        <v>787744.0</v>
+        <v>785384.0</v>
       </c>
       <c r="N312" s="1">
-        <v>788598.79</v>
+        <v>787882.63</v>
       </c>
       <c r="O312" s="1">
         <v>0.23</v>
       </c>
       <c r="P312">
         <v>1</v>
       </c>
     </row>
     <row r="313" spans="1:16">
       <c r="A313" t="s">
-        <v>788</v>
+        <v>792</v>
       </c>
       <c r="B313" t="s">
-        <v>789</v>
+        <v>793</v>
       </c>
       <c r="C313" s="1">
-        <v>323000.0</v>
+        <v>362000.0</v>
       </c>
       <c r="D313" s="1">
-        <v>100.289</v>
+        <v>97.961</v>
       </c>
       <c r="E313" s="1">
-        <v>99.424</v>
+        <v>99.947</v>
       </c>
       <c r="F313" t="s">
         <v>8</v>
       </c>
       <c r="G313">
         <v>1.0</v>
       </c>
       <c r="H313" s="1">
-        <v>321139.52</v>
+        <v>361808.14</v>
       </c>
       <c r="I313" s="1">
-        <v>2793.95</v>
+        <v>-7189.32</v>
       </c>
       <c r="J313" s="1">
-        <v>0.87001126488574</v>
+        <v>-1.9870531381632</v>
       </c>
       <c r="K313">
-        <v>3.01</v>
+        <v>1.43</v>
       </c>
       <c r="L313" t="s">
-        <v>790</v>
+        <v>794</v>
       </c>
       <c r="M313" s="1">
-        <v>323933.47</v>
+        <v>354618.82</v>
       </c>
       <c r="N313" s="1">
-        <v>333653.34</v>
+        <v>359788.48</v>
       </c>
       <c r="O313" s="1">
         <v>0.1</v>
       </c>
       <c r="P313">
         <v>1</v>
       </c>
     </row>
     <row r="314" spans="1:16">
       <c r="A314" t="s">
-        <v>791</v>
+        <v>795</v>
       </c>
       <c r="B314" t="s">
-        <v>792</v>
+        <v>796</v>
       </c>
       <c r="C314" s="1">
-        <v>562000.0</v>
+        <v>407000.0</v>
       </c>
       <c r="D314" s="1">
-        <v>98.259</v>
+        <v>100.779</v>
       </c>
       <c r="E314" s="1">
-        <v>99.947</v>
+        <v>100.0</v>
       </c>
       <c r="F314" t="s">
         <v>8</v>
       </c>
       <c r="G314">
         <v>1.0</v>
       </c>
       <c r="H314" s="1">
-        <v>561702.14</v>
+        <v>407000.0</v>
       </c>
       <c r="I314" s="1">
-        <v>-9486.56</v>
+        <v>3170.53</v>
       </c>
       <c r="J314" s="1">
-        <v>-1.6888951144106</v>
+        <v>0.779</v>
       </c>
       <c r="K314">
-        <v>1.17</v>
+        <v>0.25</v>
       </c>
       <c r="L314" t="s">
-        <v>793</v>
+        <v>797</v>
       </c>
       <c r="M314" s="1">
-        <v>552215.58</v>
+        <v>410170.53</v>
       </c>
       <c r="N314" s="1">
-        <v>558797.91</v>
+        <v>411172.22</v>
       </c>
       <c r="O314" s="1">
-        <v>0.16</v>
+        <v>0.12</v>
       </c>
       <c r="P314">
         <v>1</v>
       </c>
     </row>
     <row r="315" spans="1:16">
       <c r="A315" t="s">
-        <v>794</v>
+        <v>798</v>
       </c>
       <c r="B315" t="s">
-        <v>795</v>
+        <v>799</v>
       </c>
       <c r="C315" s="1">
         <v>1100000.0</v>
       </c>
       <c r="D315" s="1">
-        <v>98.182</v>
+        <v>98.367</v>
       </c>
       <c r="E315" s="1">
         <v>99.779</v>
       </c>
       <c r="F315" t="s">
         <v>8</v>
       </c>
       <c r="G315">
         <v>1.0</v>
       </c>
       <c r="H315" s="1">
         <v>1097569.0</v>
       </c>
       <c r="I315" s="1">
-        <v>-17567.0</v>
+        <v>-15532.0</v>
       </c>
       <c r="J315" s="1">
-        <v>-1.6005371871837</v>
+        <v>-1.4151274316239</v>
       </c>
       <c r="K315">
-        <v>0.25</v>
+        <v>0.5</v>
       </c>
       <c r="L315" t="s">
-        <v>796</v>
+        <v>800</v>
       </c>
       <c r="M315" s="1">
-        <v>1080002.0</v>
+        <v>1082037.0</v>
       </c>
       <c r="N315" s="1">
-        <v>1082714.33</v>
+        <v>1087574.67</v>
       </c>
       <c r="O315" s="1">
         <v>0.31</v>
       </c>
       <c r="P315">
         <v>1</v>
       </c>
     </row>
     <row r="316" spans="1:16">
       <c r="A316" t="s">
-        <v>797</v>
+        <v>801</v>
       </c>
       <c r="B316" t="s">
-        <v>798</v>
+        <v>802</v>
       </c>
       <c r="C316" s="1">
         <v>719000.0</v>
       </c>
       <c r="D316" s="1">
-        <v>98.119</v>
+        <v>97.791</v>
       </c>
       <c r="E316" s="1">
         <v>100.0</v>
       </c>
       <c r="F316" t="s">
         <v>8</v>
       </c>
       <c r="G316">
         <v>1.0</v>
       </c>
       <c r="H316" s="1">
         <v>719000.0</v>
       </c>
       <c r="I316" s="1">
-        <v>-13524.39</v>
+        <v>-15882.71</v>
       </c>
       <c r="J316" s="1">
-        <v>-1.881</v>
+        <v>-2.209</v>
       </c>
       <c r="K316">
-        <v>0.28</v>
+        <v>0.5</v>
       </c>
       <c r="L316" t="s">
-        <v>799</v>
+        <v>803</v>
       </c>
       <c r="M316" s="1">
-        <v>705475.61</v>
+        <v>703117.29</v>
       </c>
       <c r="N316" s="1">
-        <v>707499.05</v>
+        <v>706721.55</v>
       </c>
       <c r="O316" s="1">
-        <v>0.21</v>
+        <v>0.2</v>
       </c>
       <c r="P316">
         <v>1</v>
       </c>
     </row>
     <row r="317" spans="1:16">
       <c r="A317" t="s">
-        <v>800</v>
+        <v>804</v>
       </c>
       <c r="B317" t="s">
-        <v>801</v>
+        <v>805</v>
       </c>
       <c r="C317" s="1">
         <v>276000.0</v>
       </c>
       <c r="D317" s="1">
-        <v>97.858</v>
+        <v>97.566</v>
       </c>
       <c r="E317" s="1">
         <v>99.215</v>
       </c>
       <c r="F317" t="s">
         <v>8</v>
       </c>
       <c r="G317">
         <v>1.0</v>
       </c>
       <c r="H317" s="1">
         <v>273833.4</v>
       </c>
       <c r="I317" s="1">
-        <v>-3745.32</v>
+        <v>-4551.24</v>
       </c>
       <c r="J317" s="1">
-        <v>-1.3677367333569</v>
+        <v>-1.6620470694955</v>
       </c>
       <c r="K317">
-        <v>3.77</v>
+        <v>4.03</v>
       </c>
       <c r="L317" t="s">
-        <v>802</v>
+        <v>806</v>
       </c>
       <c r="M317" s="1">
-        <v>270088.08</v>
+        <v>269282.16</v>
       </c>
       <c r="N317" s="1">
-        <v>280494.79</v>
+        <v>280397.78</v>
       </c>
       <c r="O317" s="1">
         <v>0.08</v>
       </c>
       <c r="P317">
         <v>1</v>
       </c>
     </row>
     <row r="318" spans="1:16">
       <c r="A318" t="s">
-        <v>803</v>
+        <v>807</v>
       </c>
       <c r="B318" t="s">
-        <v>804</v>
+        <v>808</v>
       </c>
       <c r="C318" s="1">
         <v>400000.0</v>
       </c>
       <c r="D318" s="1">
-        <v>99.87</v>
+        <v>100.0</v>
       </c>
       <c r="E318" s="1">
         <v>101.669</v>
       </c>
       <c r="F318" t="s">
         <v>8</v>
       </c>
       <c r="G318">
         <v>1.0</v>
       </c>
       <c r="H318" s="1">
         <v>406676.0</v>
       </c>
       <c r="I318" s="1">
-        <v>-7196.0</v>
+        <v>-6676.0</v>
       </c>
       <c r="J318" s="1">
-        <v>-1.7694675859898</v>
+        <v>-1.6416016681584</v>
       </c>
       <c r="K318">
-        <v>3.94</v>
+        <v>0.26</v>
       </c>
       <c r="L318" t="s">
-        <v>805</v>
+        <v>809</v>
       </c>
       <c r="M318" s="1">
-        <v>399480.0</v>
+        <v>400000.0</v>
       </c>
       <c r="N318" s="1">
-        <v>415256.66</v>
+        <v>401040.22</v>
       </c>
       <c r="O318" s="1">
         <v>0.12</v>
       </c>
       <c r="P318">
         <v>1</v>
       </c>
     </row>
     <row r="319" spans="1:16">
       <c r="A319" t="s">
-        <v>806</v>
+        <v>810</v>
       </c>
       <c r="B319" t="s">
-        <v>807</v>
+        <v>811</v>
       </c>
       <c r="C319" s="1">
-        <v>634000.0</v>
+        <v>334000.0</v>
       </c>
       <c r="D319" s="1">
-        <v>99.868</v>
+        <v>99.936</v>
       </c>
       <c r="E319" s="1">
         <v>100.0</v>
       </c>
       <c r="F319" t="s">
         <v>8</v>
       </c>
       <c r="G319">
         <v>1.0</v>
       </c>
       <c r="H319" s="1">
-        <v>634000.0</v>
+        <v>334000.0</v>
       </c>
       <c r="I319" s="1">
-        <v>-836.88</v>
+        <v>-213.76</v>
       </c>
       <c r="J319" s="1">
-        <v>-0.132</v>
+        <v>-0.064</v>
       </c>
       <c r="K319">
-        <v>2.91</v>
+        <v>3.15</v>
       </c>
       <c r="L319" t="s">
-        <v>808</v>
+        <v>812</v>
       </c>
       <c r="M319" s="1">
-        <v>633163.12</v>
+        <v>333786.24</v>
       </c>
       <c r="N319" s="1">
-        <v>651633.22</v>
+        <v>344322.04</v>
       </c>
       <c r="O319" s="1">
-        <v>0.19</v>
+        <v>0.1</v>
       </c>
       <c r="P319">
         <v>1</v>
       </c>
     </row>
     <row r="320" spans="1:16">
       <c r="A320" t="s">
-        <v>809</v>
+        <v>813</v>
       </c>
       <c r="B320" t="s">
-        <v>810</v>
+        <v>814</v>
       </c>
       <c r="C320" s="1">
         <v>400000.0</v>
       </c>
       <c r="D320" s="1">
-        <v>99.108</v>
+        <v>98.81</v>
       </c>
       <c r="E320" s="1">
         <v>100.78</v>
       </c>
       <c r="F320" t="s">
         <v>8</v>
       </c>
       <c r="G320">
         <v>1.0</v>
       </c>
       <c r="H320" s="1">
         <v>403120.0</v>
       </c>
       <c r="I320" s="1">
-        <v>-6688.0</v>
+        <v>-7880.0</v>
       </c>
       <c r="J320" s="1">
-        <v>-1.6590593371701</v>
+        <v>-1.9547529271681</v>
       </c>
       <c r="K320">
-        <v>2.5</v>
+        <v>2.72</v>
       </c>
       <c r="L320" t="s">
-        <v>811</v>
+        <v>815</v>
       </c>
       <c r="M320" s="1">
-        <v>396432.0</v>
+        <v>395240.0</v>
       </c>
       <c r="N320" s="1">
-        <v>406442.96</v>
+        <v>406113.97</v>
       </c>
       <c r="O320" s="1">
         <v>0.12</v>
       </c>
       <c r="P320">
         <v>1</v>
       </c>
     </row>
     <row r="321" spans="1:16">
       <c r="A321" t="s">
-        <v>812</v>
+        <v>816</v>
       </c>
       <c r="B321" t="s">
-        <v>813</v>
+        <v>817</v>
       </c>
       <c r="C321" s="1">
         <v>429000.0</v>
       </c>
       <c r="D321" s="1">
-        <v>100.507</v>
+        <v>100.104</v>
       </c>
       <c r="E321" s="1">
         <v>100.0</v>
       </c>
       <c r="F321" t="s">
         <v>8</v>
       </c>
       <c r="G321">
         <v>1.0</v>
       </c>
       <c r="H321" s="1">
         <v>429000.0</v>
       </c>
       <c r="I321" s="1">
-        <v>2175.03</v>
+        <v>446.16</v>
       </c>
       <c r="J321" s="1">
-        <v>0.507</v>
+        <v>0.104</v>
       </c>
       <c r="K321">
-        <v>1.97</v>
+        <v>2.22</v>
       </c>
       <c r="L321" t="s">
-        <v>814</v>
+        <v>818</v>
       </c>
       <c r="M321" s="1">
-        <v>431175.03</v>
+        <v>429446.16</v>
       </c>
       <c r="N321" s="1">
-        <v>439625.01</v>
+        <v>438963.06</v>
       </c>
       <c r="O321" s="1">
         <v>0.13</v>
       </c>
       <c r="P321">
         <v>1</v>
       </c>
     </row>
     <row r="322" spans="1:16">
       <c r="A322" t="s">
-        <v>815</v>
+        <v>819</v>
       </c>
       <c r="B322" t="s">
-        <v>816</v>
+        <v>820</v>
       </c>
       <c r="C322" s="1">
         <v>300000.0</v>
       </c>
       <c r="D322" s="1">
-        <v>93.571</v>
+        <v>93.596</v>
       </c>
       <c r="E322" s="1">
         <v>93.323</v>
       </c>
       <c r="F322" t="s">
         <v>8</v>
       </c>
       <c r="G322">
         <v>1.0</v>
       </c>
       <c r="H322" s="1">
         <v>279969.0</v>
       </c>
       <c r="I322" s="1">
-        <v>744.0</v>
+        <v>819.0</v>
       </c>
       <c r="J322" s="1">
-        <v>0.26574370733903</v>
+        <v>0.29253238751433</v>
       </c>
       <c r="K322">
-        <v>0.25</v>
+        <v>0.28</v>
       </c>
       <c r="L322">
-        <v>739.73</v>
+        <v>842.47</v>
       </c>
       <c r="M322" s="1">
-        <v>280713.0</v>
+        <v>280788.0</v>
       </c>
       <c r="N322" s="1">
-        <v>281452.73</v>
+        <v>281630.47</v>
       </c>
       <c r="O322" s="1">
         <v>0.08</v>
       </c>
       <c r="P322">
         <v>1</v>
       </c>
     </row>
     <row r="323" spans="1:16">
       <c r="A323" t="s">
-        <v>817</v>
+        <v>821</v>
       </c>
       <c r="B323" t="s">
-        <v>818</v>
+        <v>822</v>
       </c>
       <c r="C323" s="1">
         <v>189000.0</v>
       </c>
       <c r="D323" s="1">
-        <v>100.117</v>
+        <v>99.81</v>
       </c>
       <c r="E323" s="1">
         <v>99.833</v>
       </c>
       <c r="F323" t="s">
         <v>8</v>
       </c>
       <c r="G323">
         <v>1.0</v>
       </c>
       <c r="H323" s="1">
         <v>188684.37</v>
       </c>
       <c r="I323" s="1">
-        <v>536.76</v>
+        <v>-43.47</v>
       </c>
       <c r="J323" s="1">
-        <v>0.28447507337253</v>
+        <v>-0.023038474252001</v>
       </c>
       <c r="K323">
-        <v>2.55</v>
+        <v>2.83</v>
       </c>
       <c r="L323" t="s">
-        <v>819</v>
+        <v>823</v>
       </c>
       <c r="M323" s="1">
-        <v>189221.13</v>
+        <v>188640.9</v>
       </c>
       <c r="N323" s="1">
-        <v>194047.1</v>
+        <v>193984.68</v>
       </c>
       <c r="O323" s="1">
         <v>0.06</v>
       </c>
       <c r="P323">
         <v>1</v>
       </c>
     </row>
     <row r="324" spans="1:16">
       <c r="A324" t="s">
-        <v>820</v>
+        <v>824</v>
       </c>
       <c r="B324" t="s">
-        <v>821</v>
+        <v>825</v>
       </c>
       <c r="C324" s="1">
         <v>661000.0</v>
       </c>
       <c r="D324" s="1">
-        <v>100.094</v>
+        <v>99.772</v>
       </c>
       <c r="E324" s="1">
         <v>100.0</v>
       </c>
       <c r="F324" t="s">
         <v>8</v>
       </c>
       <c r="G324">
         <v>1.0</v>
       </c>
       <c r="H324" s="1">
         <v>661000.0</v>
       </c>
       <c r="I324" s="1">
-        <v>621.34</v>
+        <v>-1507.08</v>
       </c>
       <c r="J324" s="1">
-        <v>0.094</v>
+        <v>-0.228</v>
       </c>
       <c r="K324">
-        <v>1.85</v>
+        <v>2.1</v>
       </c>
       <c r="L324" t="s">
-        <v>822</v>
+        <v>826</v>
       </c>
       <c r="M324" s="1">
-        <v>661621.34</v>
+        <v>659492.92</v>
       </c>
       <c r="N324" s="1">
-        <v>673857.54</v>
+        <v>673347.66</v>
       </c>
       <c r="O324" s="1">
-        <v>0.2</v>
+        <v>0.19</v>
       </c>
       <c r="P324">
         <v>1</v>
       </c>
     </row>
     <row r="325" spans="1:16">
       <c r="A325" t="s">
-        <v>823</v>
+        <v>827</v>
       </c>
       <c r="B325" t="s">
-        <v>824</v>
+        <v>828</v>
       </c>
       <c r="C325" s="1">
         <v>500000.0</v>
       </c>
       <c r="D325" s="1">
-        <v>99.477</v>
+        <v>99.1</v>
       </c>
       <c r="E325" s="1">
         <v>99.07</v>
       </c>
       <c r="F325" t="s">
         <v>8</v>
       </c>
       <c r="G325">
         <v>1.0</v>
       </c>
       <c r="H325" s="1">
         <v>495350.0</v>
       </c>
       <c r="I325" s="1">
-        <v>2035.0</v>
+        <v>150.0</v>
       </c>
       <c r="J325" s="1">
-        <v>0.41082063187645</v>
+        <v>0.030281619057232</v>
       </c>
       <c r="K325">
-        <v>0.23</v>
+        <v>0.49</v>
       </c>
       <c r="L325" t="s">
-        <v>825</v>
+        <v>829</v>
       </c>
       <c r="M325" s="1">
-        <v>497385.0</v>
+        <v>495500.0</v>
       </c>
       <c r="N325" s="1">
-        <v>498558.0</v>
+        <v>497948.0</v>
       </c>
       <c r="O325" s="1">
         <v>0.14</v>
       </c>
       <c r="P325">
         <v>1</v>
       </c>
     </row>
     <row r="326" spans="1:16">
       <c r="A326" t="s">
-        <v>826</v>
+        <v>830</v>
       </c>
       <c r="B326" t="s">
-        <v>827</v>
+        <v>831</v>
       </c>
       <c r="C326" s="1">
         <v>521765.0</v>
       </c>
       <c r="D326" s="1">
-        <v>97.926</v>
+        <v>97.797</v>
       </c>
       <c r="E326" s="1">
         <v>97.83772196</v>
       </c>
       <c r="F326" t="s">
         <v>8</v>
       </c>
       <c r="G326">
         <v>1.0</v>
       </c>
       <c r="H326" s="1">
         <v>510482.99</v>
       </c>
       <c r="I326" s="1">
-        <v>460.6</v>
+        <v>-212.48</v>
       </c>
       <c r="J326" s="1">
-        <v>0.090228275774674</v>
+        <v>-0.041623326175863</v>
       </c>
       <c r="K326">
-        <v>0.51</v>
+        <v>0.56</v>
       </c>
       <c r="L326" t="s">
-        <v>828</v>
+        <v>832</v>
       </c>
       <c r="M326" s="1">
-        <v>510943.59</v>
+        <v>510270.51</v>
       </c>
       <c r="N326" s="1">
-        <v>513602.45</v>
+        <v>513197.4</v>
       </c>
       <c r="O326" s="1">
         <v>0.15</v>
       </c>
       <c r="P326">
         <v>1</v>
       </c>
     </row>
     <row r="327" spans="1:16">
       <c r="A327" t="s">
-        <v>829</v>
+        <v>833</v>
       </c>
       <c r="B327" t="s">
-        <v>830</v>
+        <v>834</v>
       </c>
       <c r="C327" s="1">
         <v>2284200.0</v>
       </c>
       <c r="D327" s="1">
-        <v>98.009</v>
+        <v>97.403</v>
       </c>
       <c r="E327" s="1">
         <v>101.07926451</v>
       </c>
       <c r="F327" t="s">
         <v>8</v>
       </c>
       <c r="G327">
         <v>1.0</v>
       </c>
       <c r="H327" s="1">
         <v>2308852.56</v>
       </c>
       <c r="I327" s="1">
-        <v>-70130.98</v>
+        <v>-83973.23</v>
       </c>
       <c r="J327" s="1">
-        <v>-3.0374819603033</v>
+        <v>-3.6370113646408</v>
       </c>
       <c r="K327">
-        <v>0.44</v>
+        <v>0.61</v>
       </c>
       <c r="L327" t="s">
-        <v>831</v>
+        <v>835</v>
       </c>
       <c r="M327" s="1">
-        <v>2238721.58</v>
+        <v>2224879.33</v>
       </c>
       <c r="N327" s="1">
-        <v>2248734.51</v>
+        <v>2238803.56</v>
       </c>
       <c r="O327" s="1">
-        <v>0.65</v>
+        <v>0.64</v>
       </c>
       <c r="P327">
         <v>1</v>
       </c>
     </row>
     <row r="328" spans="1:16">
       <c r="A328" t="s">
-        <v>832</v>
+        <v>836</v>
       </c>
       <c r="B328" t="s">
-        <v>833</v>
+        <v>837</v>
       </c>
       <c r="C328" s="1">
         <v>1595023.0</v>
       </c>
       <c r="D328" s="1">
-        <v>104.807</v>
+        <v>103.289</v>
       </c>
       <c r="E328" s="1">
         <v>117.69169661</v>
       </c>
       <c r="F328" t="s">
         <v>8</v>
       </c>
       <c r="G328">
         <v>1.0</v>
       </c>
       <c r="H328" s="1">
         <v>1877209.63</v>
       </c>
       <c r="I328" s="1">
-        <v>-205513.87</v>
+        <v>-229726.33</v>
       </c>
       <c r="J328" s="1">
-        <v>-10.947838041935</v>
+        <v>-12.237649238993</v>
       </c>
       <c r="K328">
-        <v>0.66</v>
+        <v>0.91</v>
       </c>
       <c r="L328" t="s">
-        <v>834</v>
+        <v>838</v>
       </c>
       <c r="M328" s="1">
-        <v>1671695.76</v>
+        <v>1647483.3</v>
       </c>
       <c r="N328" s="1">
-        <v>1682183.58</v>
+        <v>1662067.93</v>
       </c>
       <c r="O328" s="1">
-        <v>0.49</v>
+        <v>0.48</v>
       </c>
       <c r="P328">
         <v>1</v>
       </c>
     </row>
     <row r="329" spans="1:16">
       <c r="A329" t="s">
-        <v>835</v>
+        <v>839</v>
       </c>
       <c r="B329" t="s">
-        <v>836</v>
+        <v>840</v>
       </c>
       <c r="C329" s="1">
         <v>200000.0</v>
       </c>
       <c r="D329" s="1">
-        <v>98.031</v>
+        <v>97.893</v>
       </c>
       <c r="E329" s="1">
         <v>99.794</v>
       </c>
       <c r="F329" t="s">
         <v>8</v>
       </c>
       <c r="G329">
         <v>1.0</v>
       </c>
       <c r="H329" s="1">
         <v>199588.0</v>
       </c>
       <c r="I329" s="1">
-        <v>-3526.0</v>
+        <v>-3802.0</v>
       </c>
       <c r="J329" s="1">
-        <v>-1.7666392769104</v>
+        <v>-1.9049241437361</v>
       </c>
       <c r="K329">
-        <v>0.14</v>
+        <v>0.38</v>
       </c>
       <c r="L329">
-        <v>287.67</v>
+        <v>767.12</v>
       </c>
       <c r="M329" s="1">
-        <v>196062.0</v>
+        <v>195786.0</v>
       </c>
       <c r="N329" s="1">
-        <v>196349.67</v>
+        <v>196553.12</v>
       </c>
       <c r="O329" s="1">
         <v>0.06</v>
       </c>
       <c r="P329">
         <v>1</v>
       </c>
     </row>
     <row r="330" spans="1:16">
       <c r="A330" t="s">
-        <v>837</v>
+        <v>841</v>
       </c>
       <c r="B330" t="s">
-        <v>838</v>
+        <v>842</v>
       </c>
       <c r="C330" s="1">
         <v>1000000.0</v>
       </c>
       <c r="D330" s="1">
-        <v>97.131</v>
+        <v>96.927</v>
       </c>
       <c r="E330" s="1">
         <v>99.224</v>
       </c>
       <c r="F330" t="s">
         <v>8</v>
       </c>
       <c r="G330">
         <v>1.0</v>
       </c>
       <c r="H330" s="1">
         <v>992240.0</v>
       </c>
       <c r="I330" s="1">
-        <v>-20930.0</v>
+        <v>-22970.0</v>
       </c>
       <c r="J330" s="1">
-        <v>-2.1093687011207</v>
+        <v>-2.3149641215835</v>
       </c>
       <c r="K330">
-        <v>1.08</v>
+        <v>1.3</v>
       </c>
       <c r="L330" t="s">
-        <v>839</v>
+        <v>843</v>
       </c>
       <c r="M330" s="1">
-        <v>971310.0</v>
+        <v>969270.0</v>
       </c>
       <c r="N330" s="1">
-        <v>982083.97</v>
+        <v>982270.0</v>
       </c>
       <c r="O330" s="1">
-        <v>0.29</v>
+        <v>0.28</v>
       </c>
       <c r="P330">
         <v>1</v>
       </c>
     </row>
     <row r="331" spans="1:16">
       <c r="A331" t="s">
-        <v>840</v>
+        <v>844</v>
       </c>
       <c r="B331" t="s">
-        <v>841</v>
+        <v>845</v>
       </c>
       <c r="C331" s="1">
         <v>288000.0</v>
       </c>
       <c r="D331" s="1">
-        <v>99.674</v>
+        <v>99.602</v>
       </c>
       <c r="E331" s="1">
         <v>100.0</v>
       </c>
       <c r="F331" t="s">
         <v>8</v>
       </c>
       <c r="G331">
         <v>1.0</v>
       </c>
       <c r="H331" s="1">
         <v>288000.0</v>
       </c>
       <c r="I331" s="1">
-        <v>-938.88</v>
+        <v>-1146.24</v>
       </c>
       <c r="J331" s="1">
-        <v>-0.326</v>
+        <v>-0.398</v>
       </c>
       <c r="K331">
-        <v>2.49</v>
+        <v>2.74</v>
       </c>
       <c r="L331" t="s">
-        <v>842</v>
+        <v>846</v>
       </c>
       <c r="M331" s="1">
-        <v>287061.12</v>
+        <v>286853.76</v>
       </c>
       <c r="N331" s="1">
-        <v>294229.29</v>
+        <v>294747.45</v>
       </c>
       <c r="O331" s="1">
-        <v>0.09</v>
+        <v>0.08</v>
       </c>
       <c r="P331">
         <v>1</v>
       </c>
     </row>
     <row r="332" spans="1:16">
       <c r="A332" t="s">
-        <v>843</v>
+        <v>847</v>
       </c>
       <c r="B332" t="s">
-        <v>844</v>
+        <v>848</v>
       </c>
       <c r="C332" s="1">
         <v>400000.0</v>
       </c>
       <c r="D332" s="1">
-        <v>99.402</v>
+        <v>99.0</v>
       </c>
       <c r="E332" s="1">
         <v>101.2</v>
       </c>
       <c r="F332" t="s">
         <v>8</v>
       </c>
       <c r="G332">
         <v>1.0</v>
       </c>
       <c r="H332" s="1">
         <v>404800.0</v>
       </c>
       <c r="I332" s="1">
-        <v>-7192.0</v>
+        <v>-8800.0</v>
       </c>
       <c r="J332" s="1">
-        <v>-1.7766798418972</v>
+        <v>-2.1739130434783</v>
       </c>
       <c r="K332">
-        <v>0.14</v>
-[...2 lines deleted...]
-        <v>567.67</v>
+        <v>0.4</v>
+      </c>
+      <c r="L332" t="s">
+        <v>849</v>
       </c>
       <c r="M332" s="1">
-        <v>397608.0</v>
+        <v>396000.0</v>
       </c>
       <c r="N332" s="1">
-        <v>398175.67</v>
+        <v>397581.37</v>
       </c>
       <c r="O332" s="1">
-        <v>0.12</v>
+        <v>0.11</v>
       </c>
       <c r="P332">
         <v>1</v>
       </c>
     </row>
     <row r="333" spans="1:16">
       <c r="A333" t="s">
-        <v>845</v>
+        <v>850</v>
       </c>
       <c r="B333" t="s">
-        <v>846</v>
+        <v>851</v>
       </c>
       <c r="C333" s="1">
         <v>956000.0</v>
       </c>
       <c r="D333" s="1">
-        <v>98.855</v>
+        <v>98.481</v>
       </c>
       <c r="E333" s="1">
         <v>99.728</v>
       </c>
       <c r="F333" t="s">
         <v>8</v>
       </c>
       <c r="G333">
         <v>1.0</v>
       </c>
       <c r="H333" s="1">
         <v>953399.68</v>
       </c>
       <c r="I333" s="1">
-        <v>-8345.88</v>
+        <v>-11921.32</v>
       </c>
       <c r="J333" s="1">
-        <v>-0.87538103641906</v>
+        <v>-1.2504010909674</v>
       </c>
       <c r="K333">
-        <v>0.44</v>
+        <v>0.66</v>
       </c>
       <c r="L333" t="s">
-        <v>847</v>
+        <v>852</v>
       </c>
       <c r="M333" s="1">
-        <v>945053.8</v>
+        <v>941478.36</v>
       </c>
       <c r="N333" s="1">
-        <v>949224.84</v>
+        <v>947777.48</v>
       </c>
       <c r="O333" s="1">
-        <v>0.28</v>
+        <v>0.27</v>
       </c>
       <c r="P333">
         <v>1</v>
       </c>
     </row>
     <row r="334" spans="1:16">
       <c r="A334" t="s">
-        <v>848</v>
+        <v>853</v>
       </c>
       <c r="B334" t="s">
-        <v>849</v>
+        <v>854</v>
       </c>
       <c r="C334" s="1">
-        <v>600000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D334" s="1">
-        <v>101.135</v>
+        <v>100.907</v>
       </c>
       <c r="E334" s="1">
         <v>100.651</v>
       </c>
       <c r="F334" t="s">
         <v>8</v>
       </c>
       <c r="G334">
         <v>1.0</v>
       </c>
       <c r="H334" s="1">
-        <v>603906.0</v>
+        <v>402604.0</v>
       </c>
       <c r="I334" s="1">
-        <v>2904.0</v>
+        <v>1024.0</v>
       </c>
       <c r="J334" s="1">
-        <v>0.48086953929916</v>
+        <v>0.25434421913344</v>
       </c>
       <c r="K334">
-        <v>1.23</v>
+        <v>1.48</v>
       </c>
       <c r="L334" t="s">
-        <v>850</v>
+        <v>855</v>
       </c>
       <c r="M334" s="1">
-        <v>606810.0</v>
+        <v>403628.0</v>
       </c>
       <c r="N334" s="1">
-        <v>614199.04</v>
+        <v>409547.18</v>
       </c>
       <c r="O334" s="1">
-        <v>0.18</v>
+        <v>0.12</v>
       </c>
       <c r="P334">
         <v>1</v>
       </c>
     </row>
     <row r="335" spans="1:16">
       <c r="A335" t="s">
-        <v>851</v>
+        <v>856</v>
       </c>
       <c r="B335" t="s">
-        <v>852</v>
+        <v>857</v>
       </c>
       <c r="C335" s="1">
-        <v>800000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D335" s="1">
-        <v>104.277</v>
+        <v>104.594</v>
       </c>
       <c r="E335" s="1">
         <v>99.29</v>
       </c>
       <c r="F335" t="s">
         <v>8</v>
       </c>
       <c r="G335">
         <v>1.0</v>
       </c>
       <c r="H335" s="1">
-        <v>794320.0</v>
+        <v>595740.0</v>
       </c>
       <c r="I335" s="1">
-        <v>39896.0</v>
+        <v>31824.0</v>
       </c>
       <c r="J335" s="1">
-        <v>5.0226608923356</v>
+        <v>5.3419276865747</v>
       </c>
       <c r="K335">
-        <v>4.95</v>
+        <v>5.32</v>
       </c>
       <c r="L335" t="s">
-        <v>853</v>
+        <v>858</v>
       </c>
       <c r="M335" s="1">
-        <v>834216.0</v>
+        <v>627564.0</v>
       </c>
       <c r="N335" s="1">
-        <v>873799.56</v>
+        <v>659460.58</v>
       </c>
       <c r="O335" s="1">
-        <v>0.25</v>
+        <v>0.19</v>
       </c>
       <c r="P335">
         <v>1</v>
       </c>
     </row>
     <row r="336" spans="1:16">
       <c r="A336" t="s">
-        <v>854</v>
+        <v>859</v>
       </c>
       <c r="B336" t="s">
-        <v>855</v>
+        <v>860</v>
       </c>
       <c r="C336" s="1">
         <v>169000.0</v>
       </c>
       <c r="D336" s="1">
-        <v>99.662</v>
+        <v>99.672</v>
       </c>
       <c r="E336" s="1">
         <v>102.47</v>
       </c>
       <c r="F336" t="s">
         <v>8</v>
       </c>
       <c r="G336">
         <v>1.0</v>
       </c>
       <c r="H336" s="1">
         <v>173174.3</v>
       </c>
       <c r="I336" s="1">
-        <v>-4745.52</v>
+        <v>-4728.62</v>
       </c>
       <c r="J336" s="1">
-        <v>-2.7403142383137</v>
+        <v>-2.7305552844735</v>
       </c>
       <c r="K336">
-        <v>3.67</v>
+        <v>3.95</v>
       </c>
       <c r="L336" t="s">
-        <v>856</v>
+        <v>861</v>
       </c>
       <c r="M336" s="1">
-        <v>168428.78</v>
+        <v>168445.68</v>
       </c>
       <c r="N336" s="1">
-        <v>174633.16</v>
+        <v>175113.08</v>
       </c>
       <c r="O336" s="1">
         <v>0.05</v>
       </c>
       <c r="P336">
         <v>1</v>
       </c>
     </row>
     <row r="337" spans="1:16">
       <c r="A337" t="s">
-        <v>857</v>
+        <v>862</v>
       </c>
       <c r="B337" t="s">
-        <v>858</v>
+        <v>863</v>
       </c>
       <c r="C337" s="1">
         <v>858302.75</v>
       </c>
       <c r="D337" s="1">
-        <v>90.559</v>
+        <v>90.277</v>
       </c>
       <c r="E337" s="1">
         <v>88.43019436</v>
       </c>
       <c r="F337" t="s">
         <v>8</v>
       </c>
       <c r="G337">
         <v>1.0</v>
       </c>
       <c r="H337" s="1">
         <v>758998.79</v>
       </c>
       <c r="I337" s="1">
-        <v>18271.6</v>
+        <v>15851.18</v>
       </c>
       <c r="J337" s="1">
-        <v>2.4073292659663</v>
+        <v>2.0884328419022</v>
       </c>
       <c r="K337">
-        <v>0.2</v>
+        <v>0.23</v>
       </c>
       <c r="L337" t="s">
-        <v>859</v>
+        <v>864</v>
       </c>
       <c r="M337" s="1">
-        <v>777270.39</v>
+        <v>774849.97</v>
       </c>
       <c r="N337" s="1">
-        <v>778979.35</v>
+        <v>776838.18</v>
       </c>
       <c r="O337" s="1">
-        <v>0.23</v>
+        <v>0.22</v>
       </c>
       <c r="P337">
         <v>1</v>
       </c>
     </row>
     <row r="338" spans="1:16">
       <c r="A338" t="s">
-        <v>860</v>
+        <v>865</v>
       </c>
       <c r="B338" t="s">
-        <v>861</v>
+        <v>866</v>
       </c>
       <c r="C338" s="1">
         <v>825039.75</v>
       </c>
       <c r="D338" s="1">
-        <v>97.363</v>
+        <v>97.196</v>
       </c>
       <c r="E338" s="1">
         <v>95.40856183</v>
       </c>
       <c r="F338" t="s">
         <v>8</v>
       </c>
       <c r="G338">
         <v>1.0</v>
       </c>
       <c r="H338" s="1">
         <v>787158.56</v>
       </c>
       <c r="I338" s="1">
-        <v>16124.89</v>
+        <v>14747.07</v>
       </c>
       <c r="J338" s="1">
-        <v>2.0484932540148</v>
+        <v>1.8734560925057</v>
       </c>
       <c r="K338">
-        <v>0.3</v>
+        <v>0.35</v>
       </c>
       <c r="L338" t="s">
-        <v>862</v>
+        <v>867</v>
       </c>
       <c r="M338" s="1">
-        <v>803283.45</v>
+        <v>801905.63</v>
       </c>
       <c r="N338" s="1">
-        <v>805751.79</v>
+        <v>804769.54</v>
       </c>
       <c r="O338" s="1">
         <v>0.23</v>
       </c>
       <c r="P338">
         <v>1</v>
       </c>
     </row>
     <row r="339" spans="1:16">
       <c r="A339" t="s">
-        <v>863</v>
+        <v>868</v>
       </c>
       <c r="B339" t="s">
-        <v>864</v>
+        <v>869</v>
       </c>
       <c r="C339" s="1">
         <v>505455.13</v>
       </c>
       <c r="D339" s="1">
-        <v>80.703</v>
+        <v>80.17</v>
       </c>
       <c r="E339" s="1">
         <v>82.82664576</v>
       </c>
       <c r="F339" t="s">
         <v>8</v>
       </c>
       <c r="G339">
         <v>1.0</v>
       </c>
       <c r="H339" s="1">
         <v>418651.53</v>
       </c>
       <c r="I339" s="1">
-        <v>-10734.08</v>
+        <v>-13428.15</v>
       </c>
       <c r="J339" s="1">
-        <v>-2.5639653102426</v>
+        <v>-3.207476633371</v>
       </c>
       <c r="K339">
-        <v>0.39</v>
+        <v>0.45</v>
       </c>
       <c r="L339" t="s">
-        <v>865</v>
+        <v>870</v>
       </c>
       <c r="M339" s="1">
-        <v>407917.45</v>
+        <v>405223.38</v>
       </c>
       <c r="N339" s="1">
-        <v>409899.11</v>
+        <v>407516.62</v>
       </c>
       <c r="O339" s="1">
         <v>0.12</v>
       </c>
       <c r="P339">
         <v>1</v>
       </c>
     </row>
     <row r="340" spans="1:16">
       <c r="A340" t="s">
-        <v>866</v>
+        <v>871</v>
       </c>
       <c r="B340" t="s">
-        <v>867</v>
+        <v>872</v>
       </c>
       <c r="C340" s="1">
-        <v>2183831.39</v>
+        <v>1174831.39</v>
       </c>
       <c r="D340" s="1">
-        <v>103.546</v>
+        <v>102.133</v>
       </c>
       <c r="E340" s="1">
-        <v>106.39664356</v>
+        <v>106.39664386</v>
       </c>
       <c r="F340" t="s">
         <v>8</v>
       </c>
       <c r="G340">
         <v>1.0</v>
       </c>
       <c r="H340" s="1">
-        <v>2323523.3</v>
+        <v>1249981.17</v>
       </c>
       <c r="I340" s="1">
-        <v>-62253.25</v>
+        <v>-50090.63</v>
       </c>
       <c r="J340" s="1">
-        <v>-2.6792608449418</v>
+        <v>-4.0073107661294</v>
       </c>
       <c r="K340">
-        <v>0.37</v>
+        <v>0.65</v>
       </c>
       <c r="L340" t="s">
-        <v>868</v>
+        <v>873</v>
       </c>
       <c r="M340" s="1">
-        <v>2261270.05</v>
+        <v>1199890.54</v>
       </c>
       <c r="N340" s="1">
-        <v>2269365.18</v>
+        <v>1207544.65</v>
       </c>
       <c r="O340" s="1">
-        <v>0.66</v>
+        <v>0.35</v>
       </c>
       <c r="P340">
         <v>1</v>
       </c>
     </row>
     <row r="341" spans="1:16">
       <c r="A341" t="s">
-        <v>869</v>
+        <v>874</v>
       </c>
       <c r="B341" t="s">
-        <v>870</v>
+        <v>875</v>
       </c>
       <c r="C341" s="1">
         <v>394000.0</v>
       </c>
       <c r="D341" s="1">
-        <v>97.684</v>
+        <v>97.222</v>
       </c>
       <c r="E341" s="1">
         <v>99.422</v>
       </c>
       <c r="F341" t="s">
         <v>8</v>
       </c>
       <c r="G341">
         <v>1.0</v>
       </c>
       <c r="H341" s="1">
         <v>391722.68</v>
       </c>
       <c r="I341" s="1">
-        <v>-6847.72</v>
+        <v>-8668.0</v>
       </c>
       <c r="J341" s="1">
-        <v>-1.7481040413591</v>
+        <v>-2.212789925771</v>
       </c>
       <c r="K341">
-        <v>0.14</v>
-[...2 lines deleted...]
-        <v>561.32</v>
+        <v>0.37</v>
+      </c>
+      <c r="L341" t="s">
+        <v>876</v>
       </c>
       <c r="M341" s="1">
-        <v>384874.96</v>
+        <v>383054.68</v>
       </c>
       <c r="N341" s="1">
-        <v>385436.28</v>
+        <v>384493.05</v>
       </c>
       <c r="O341" s="1">
         <v>0.11</v>
       </c>
       <c r="P341">
         <v>1</v>
       </c>
     </row>
     <row r="342" spans="1:16">
       <c r="A342" t="s">
-        <v>871</v>
+        <v>877</v>
       </c>
       <c r="B342" t="s">
-        <v>872</v>
+        <v>878</v>
       </c>
       <c r="C342" s="1">
         <v>495000.0</v>
       </c>
       <c r="D342" s="1">
-        <v>99.979</v>
+        <v>100.108</v>
       </c>
       <c r="E342" s="1">
         <v>100.0</v>
       </c>
       <c r="F342" t="s">
         <v>8</v>
       </c>
       <c r="G342">
         <v>1.0</v>
       </c>
       <c r="H342" s="1">
         <v>495000.0</v>
       </c>
       <c r="I342" s="1">
-        <v>-103.95</v>
+        <v>534.6</v>
       </c>
       <c r="J342" s="1">
-        <v>-0.021</v>
+        <v>0.108</v>
       </c>
       <c r="K342">
-        <v>3.5</v>
+        <v>3.77</v>
       </c>
       <c r="L342" t="s">
-        <v>873</v>
+        <v>879</v>
       </c>
       <c r="M342" s="1">
-        <v>494896.05</v>
+        <v>495534.6</v>
       </c>
       <c r="N342" s="1">
-        <v>512200.71</v>
+        <v>514195.42</v>
       </c>
       <c r="O342" s="1">
         <v>0.15</v>
       </c>
       <c r="P342">
         <v>1</v>
       </c>
     </row>
     <row r="343" spans="1:16">
       <c r="A343" t="s">
-        <v>874</v>
+        <v>880</v>
       </c>
       <c r="B343" t="s">
-        <v>875</v>
+        <v>881</v>
       </c>
       <c r="C343" s="1">
         <v>450000.0</v>
       </c>
       <c r="D343" s="1">
-        <v>88.437</v>
+        <v>88.42</v>
       </c>
       <c r="E343" s="1">
         <v>88.621</v>
       </c>
       <c r="F343" t="s">
         <v>8</v>
       </c>
       <c r="G343">
         <v>1.0</v>
       </c>
       <c r="H343" s="1">
         <v>398794.5</v>
       </c>
       <c r="I343" s="1">
-        <v>-828.0</v>
+        <v>-904.5</v>
       </c>
       <c r="J343" s="1">
-        <v>-0.20762573204997</v>
+        <v>-0.22680854425023</v>
       </c>
       <c r="K343">
-        <v>1.23</v>
+        <v>1.34</v>
       </c>
       <c r="L343" t="s">
-        <v>876</v>
+        <v>882</v>
       </c>
       <c r="M343" s="1">
-        <v>397966.5</v>
+        <v>397890.0</v>
       </c>
       <c r="N343" s="1">
-        <v>403495.95</v>
+        <v>403920.31</v>
       </c>
       <c r="O343" s="1">
         <v>0.12</v>
       </c>
       <c r="P343">
         <v>1</v>
       </c>
     </row>
     <row r="344" spans="1:16">
       <c r="A344" t="s">
-        <v>877</v>
+        <v>883</v>
       </c>
       <c r="B344" t="s">
-        <v>878</v>
+        <v>884</v>
       </c>
       <c r="C344" s="1">
         <v>500000.0</v>
       </c>
       <c r="D344" s="1">
-        <v>74.366</v>
+        <v>74.259</v>
       </c>
       <c r="E344" s="1">
         <v>74.174</v>
       </c>
       <c r="F344" t="s">
         <v>8</v>
       </c>
       <c r="G344">
         <v>1.0</v>
       </c>
       <c r="H344" s="1">
         <v>370870.0</v>
       </c>
       <c r="I344" s="1">
-        <v>960.0</v>
+        <v>425.0</v>
       </c>
       <c r="J344" s="1">
-        <v>0.25885081025696</v>
+        <v>0.11459541079084</v>
       </c>
       <c r="K344">
-        <v>0.25</v>
+        <v>0.3</v>
       </c>
       <c r="L344" t="s">
-        <v>879</v>
+        <v>885</v>
       </c>
       <c r="M344" s="1">
-        <v>371830.0</v>
+        <v>371295.0</v>
       </c>
       <c r="N344" s="1">
-        <v>373093.7</v>
+        <v>372815.55</v>
       </c>
       <c r="O344" s="1">
         <v>0.11</v>
       </c>
       <c r="P344">
         <v>1</v>
       </c>
     </row>
     <row r="345" spans="1:16">
       <c r="A345" t="s">
-        <v>880</v>
+        <v>886</v>
       </c>
       <c r="B345" t="s">
-        <v>881</v>
+        <v>887</v>
       </c>
       <c r="C345" s="1">
         <v>400000.0</v>
       </c>
       <c r="D345" s="1">
-        <v>97.973</v>
+        <v>97.469</v>
       </c>
       <c r="E345" s="1">
         <v>99.985</v>
       </c>
       <c r="F345" t="s">
         <v>8</v>
       </c>
       <c r="G345">
         <v>1.0</v>
       </c>
       <c r="H345" s="1">
         <v>399940.0</v>
       </c>
       <c r="I345" s="1">
-        <v>-8048.0</v>
+        <v>-10064.0</v>
       </c>
       <c r="J345" s="1">
-        <v>-2.0123018452768</v>
+        <v>-2.5163774566185</v>
       </c>
       <c r="K345">
-        <v>2.6</v>
+        <v>2.83</v>
       </c>
       <c r="L345" t="s">
-        <v>882</v>
+        <v>888</v>
       </c>
       <c r="M345" s="1">
-        <v>391892.0</v>
+        <v>389876.0</v>
       </c>
       <c r="N345" s="1">
-        <v>402285.15</v>
+        <v>401193.81</v>
       </c>
       <c r="O345" s="1">
         <v>0.12</v>
       </c>
       <c r="P345">
         <v>1</v>
       </c>
     </row>
     <row r="346" spans="1:16">
       <c r="A346" t="s">
-        <v>883</v>
+        <v>889</v>
       </c>
       <c r="B346" t="s">
-        <v>884</v>
+        <v>890</v>
       </c>
       <c r="C346" s="1">
         <v>400000.0</v>
       </c>
       <c r="D346" s="1">
-        <v>101.134</v>
+        <v>100.604</v>
       </c>
       <c r="E346" s="1">
         <v>100.0</v>
       </c>
       <c r="F346" t="s">
         <v>8</v>
       </c>
       <c r="G346">
         <v>1.0</v>
       </c>
       <c r="H346" s="1">
         <v>400000.0</v>
       </c>
       <c r="I346" s="1">
-        <v>4536.0</v>
+        <v>2416.0</v>
       </c>
       <c r="J346" s="1">
-        <v>1.134</v>
+        <v>0.604</v>
       </c>
       <c r="K346">
-        <v>2.09</v>
+        <v>2.35</v>
       </c>
       <c r="L346" t="s">
-        <v>885</v>
+        <v>891</v>
       </c>
       <c r="M346" s="1">
-        <v>404536.0</v>
+        <v>402416.0</v>
       </c>
       <c r="N346" s="1">
-        <v>412894.31</v>
+        <v>411829.65</v>
       </c>
       <c r="O346" s="1">
         <v>0.12</v>
       </c>
       <c r="P346">
         <v>1</v>
       </c>
     </row>
     <row r="347" spans="1:16">
       <c r="A347" t="s">
-        <v>886</v>
+        <v>892</v>
       </c>
       <c r="B347" t="s">
-        <v>887</v>
+        <v>893</v>
       </c>
       <c r="C347" s="1">
         <v>200000.0</v>
       </c>
       <c r="D347" s="1">
-        <v>98.571</v>
+        <v>98.684</v>
       </c>
       <c r="E347" s="1">
         <v>99.711</v>
       </c>
       <c r="F347" t="s">
         <v>8</v>
       </c>
       <c r="G347">
         <v>1.0</v>
       </c>
       <c r="H347" s="1">
         <v>199422.0</v>
       </c>
       <c r="I347" s="1">
-        <v>-2280.0</v>
+        <v>-2054.0</v>
       </c>
       <c r="J347" s="1">
-        <v>-1.1433041489906</v>
+        <v>-1.0299766324678</v>
       </c>
       <c r="K347">
-        <v>0.65</v>
+        <v>0.9</v>
       </c>
       <c r="L347" t="s">
-        <v>888</v>
+        <v>894</v>
       </c>
       <c r="M347" s="1">
-        <v>197142.0</v>
+        <v>197368.0</v>
       </c>
       <c r="N347" s="1">
-        <v>198436.52</v>
+        <v>199176.22</v>
       </c>
       <c r="O347" s="1">
         <v>0.06</v>
       </c>
       <c r="P347">
         <v>1</v>
       </c>
     </row>
     <row r="348" spans="1:16">
       <c r="A348" t="s">
-        <v>889</v>
+        <v>895</v>
       </c>
       <c r="B348" t="s">
-        <v>890</v>
+        <v>896</v>
       </c>
       <c r="C348" s="1">
         <v>800000.0</v>
       </c>
       <c r="D348" s="1">
-        <v>102.434</v>
+        <v>102.185</v>
       </c>
       <c r="E348" s="1">
         <v>102.3175</v>
       </c>
       <c r="F348" t="s">
         <v>8</v>
       </c>
       <c r="G348">
         <v>1.0</v>
       </c>
       <c r="H348" s="1">
         <v>818540.0</v>
       </c>
       <c r="I348" s="1">
-        <v>932.0</v>
+        <v>-1060.0</v>
       </c>
       <c r="J348" s="1">
-        <v>0.11386126517947</v>
+        <v>-0.12949886383072</v>
       </c>
       <c r="K348">
-        <v>2.85</v>
+        <v>3.17</v>
       </c>
       <c r="L348" t="s">
-        <v>891</v>
+        <v>897</v>
       </c>
       <c r="M348" s="1">
-        <v>819472.0</v>
+        <v>817480.0</v>
       </c>
       <c r="N348" s="1">
-        <v>842280.22</v>
+        <v>842822.47</v>
       </c>
       <c r="O348" s="1">
         <v>0.24</v>
       </c>
       <c r="P348">
         <v>1</v>
       </c>
     </row>
     <row r="349" spans="1:16">
       <c r="A349" t="s">
-        <v>892</v>
+        <v>898</v>
       </c>
       <c r="B349" t="s">
-        <v>893</v>
+        <v>899</v>
       </c>
       <c r="C349" s="1">
         <v>200000.0</v>
       </c>
       <c r="D349" s="1">
-        <v>98.633</v>
+        <v>98.046</v>
       </c>
       <c r="E349" s="1">
         <v>100.66</v>
       </c>
       <c r="F349" t="s">
         <v>8</v>
       </c>
       <c r="G349">
         <v>1.0</v>
       </c>
       <c r="H349" s="1">
         <v>201320.0</v>
       </c>
       <c r="I349" s="1">
-        <v>-4054.0</v>
+        <v>-5228.0</v>
       </c>
       <c r="J349" s="1">
-        <v>-2.0137095171866</v>
+        <v>-2.5968607192529</v>
       </c>
       <c r="K349">
-        <v>2.35</v>
+        <v>2.58</v>
       </c>
       <c r="L349" t="s">
-        <v>894</v>
+        <v>900</v>
       </c>
       <c r="M349" s="1">
-        <v>197266.0</v>
+        <v>196092.0</v>
       </c>
       <c r="N349" s="1">
-        <v>201963.26</v>
+        <v>201251.59</v>
       </c>
       <c r="O349" s="1">
         <v>0.06</v>
       </c>
       <c r="P349">
         <v>1</v>
       </c>
     </row>
     <row r="350" spans="1:16">
       <c r="A350" t="s">
-        <v>895</v>
+        <v>901</v>
       </c>
       <c r="B350" t="s">
-        <v>896</v>
+        <v>902</v>
       </c>
       <c r="C350" s="1">
         <v>129000.0</v>
       </c>
       <c r="D350" s="1">
-        <v>95.331</v>
+        <v>95.292</v>
       </c>
       <c r="E350" s="1">
         <v>97.75713953</v>
       </c>
       <c r="F350" t="s">
         <v>8</v>
       </c>
       <c r="G350">
         <v>1.0</v>
       </c>
       <c r="H350" s="1">
         <v>126106.71</v>
       </c>
       <c r="I350" s="1">
-        <v>-3129.72</v>
+        <v>-3180.03</v>
       </c>
       <c r="J350" s="1">
-        <v>-2.4818029112012</v>
+        <v>-2.5216976955469</v>
       </c>
       <c r="K350">
-        <v>0.01</v>
+        <v>0.05</v>
       </c>
       <c r="L350">
-        <v>17.67</v>
+        <v>61.85</v>
       </c>
       <c r="M350" s="1">
-        <v>122976.99</v>
+        <v>122926.68</v>
       </c>
       <c r="N350" s="1">
-        <v>122994.66</v>
+        <v>122988.53</v>
       </c>
       <c r="O350" s="1">
         <v>0.04</v>
       </c>
       <c r="P350">
         <v>1</v>
       </c>
     </row>
     <row r="351" spans="1:16">
       <c r="A351" t="s">
-        <v>897</v>
+        <v>903</v>
       </c>
       <c r="B351" t="s">
-        <v>898</v>
+        <v>904</v>
       </c>
       <c r="C351" s="1">
         <v>470000.0</v>
       </c>
       <c r="D351" s="1">
-        <v>98.332</v>
+        <v>97.775</v>
       </c>
       <c r="E351" s="1">
         <v>99.81825532</v>
       </c>
       <c r="F351" t="s">
         <v>8</v>
       </c>
       <c r="G351">
         <v>1.0</v>
       </c>
       <c r="H351" s="1">
         <v>469145.8</v>
       </c>
       <c r="I351" s="1">
-        <v>-6985.4</v>
+        <v>-9603.3</v>
       </c>
       <c r="J351" s="1">
-        <v>-1.4889614273431</v>
+        <v>-2.0469755883992</v>
       </c>
       <c r="K351">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.23</v>
+      </c>
+      <c r="L351" t="s">
+        <v>905</v>
       </c>
       <c r="M351" s="1">
-        <v>462160.4</v>
+        <v>459542.5</v>
       </c>
       <c r="N351" s="1">
-        <v>462160.4</v>
+        <v>460628.97</v>
       </c>
       <c r="O351" s="1">
         <v>0.13</v>
       </c>
       <c r="P351">
         <v>1</v>
       </c>
     </row>
     <row r="352" spans="1:16">
       <c r="A352" t="s">
-        <v>899</v>
+        <v>906</v>
       </c>
       <c r="B352" t="s">
-        <v>900</v>
+        <v>907</v>
       </c>
       <c r="C352" s="1">
         <v>400000.0</v>
       </c>
       <c r="D352" s="1">
-        <v>98.693</v>
+        <v>98.309</v>
       </c>
       <c r="E352" s="1">
         <v>100.0</v>
       </c>
       <c r="F352" t="s">
         <v>8</v>
       </c>
       <c r="G352">
         <v>1.0</v>
       </c>
       <c r="H352" s="1">
         <v>400000.0</v>
       </c>
       <c r="I352" s="1">
-        <v>-5228.0</v>
+        <v>-6764.0</v>
       </c>
       <c r="J352" s="1">
-        <v>-1.307</v>
+        <v>-1.691</v>
       </c>
       <c r="K352">
-        <v>1.19</v>
+        <v>1.45</v>
       </c>
       <c r="L352" t="s">
-        <v>901</v>
+        <v>908</v>
       </c>
       <c r="M352" s="1">
-        <v>394772.0</v>
+        <v>393236.0</v>
       </c>
       <c r="N352" s="1">
-        <v>399528.27</v>
+        <v>399026.25</v>
       </c>
       <c r="O352" s="1">
-        <v>0.12</v>
+        <v>0.11</v>
       </c>
       <c r="P352">
         <v>1</v>
       </c>
     </row>
     <row r="353" spans="1:16">
       <c r="A353" t="s">
-        <v>902</v>
+        <v>909</v>
       </c>
       <c r="B353" t="s">
-        <v>903</v>
+        <v>910</v>
       </c>
       <c r="C353" s="1">
         <v>300000.0</v>
       </c>
       <c r="D353" s="1">
-        <v>98.804</v>
+        <v>98.304</v>
       </c>
       <c r="E353" s="1">
         <v>99.326</v>
       </c>
       <c r="F353" t="s">
         <v>8</v>
       </c>
       <c r="G353">
         <v>1.0</v>
       </c>
       <c r="H353" s="1">
         <v>297978.0</v>
       </c>
       <c r="I353" s="1">
-        <v>-1566.0</v>
+        <v>-3066.0</v>
       </c>
       <c r="J353" s="1">
-        <v>-0.52554215411876</v>
+        <v>-1.0289350220486</v>
       </c>
       <c r="K353">
-        <v>0.0</v>
+        <v>0.25</v>
       </c>
       <c r="L353">
-        <v>0.0</v>
+        <v>744.86</v>
       </c>
       <c r="M353" s="1">
-        <v>296412.0</v>
+        <v>294912.0</v>
       </c>
       <c r="N353" s="1">
-        <v>296412.0</v>
+        <v>295656.86</v>
       </c>
       <c r="O353" s="1">
         <v>0.09</v>
       </c>
       <c r="P353">
         <v>1</v>
       </c>
     </row>
     <row r="354" spans="1:16">
       <c r="A354" t="s">
-        <v>904</v>
+        <v>911</v>
       </c>
       <c r="B354" t="s">
-        <v>905</v>
+        <v>912</v>
       </c>
       <c r="C354" s="1">
         <v>363000.0</v>
       </c>
       <c r="D354" s="1">
-        <v>97.721</v>
+        <v>97.562</v>
       </c>
       <c r="E354" s="1">
         <v>100.0</v>
       </c>
       <c r="F354" t="s">
         <v>8</v>
       </c>
       <c r="G354">
         <v>1.0</v>
       </c>
       <c r="H354" s="1">
         <v>363000.0</v>
       </c>
       <c r="I354" s="1">
-        <v>-8272.77</v>
+        <v>-8849.94</v>
       </c>
       <c r="J354" s="1">
-        <v>-2.279</v>
+        <v>-2.438</v>
       </c>
       <c r="K354">
-        <v>0.24</v>
-[...2 lines deleted...]
-        <v>874.01</v>
+        <v>0.5</v>
+      </c>
+      <c r="L354" t="s">
+        <v>913</v>
       </c>
       <c r="M354" s="1">
-        <v>354727.23</v>
+        <v>354150.06</v>
       </c>
       <c r="N354" s="1">
-        <v>355601.24</v>
+        <v>355974.09</v>
       </c>
       <c r="O354" s="1">
         <v>0.1</v>
       </c>
       <c r="P354">
         <v>1</v>
       </c>
     </row>
     <row r="355" spans="1:16">
       <c r="A355" t="s">
-        <v>906</v>
+        <v>914</v>
       </c>
       <c r="B355" t="s">
-        <v>907</v>
+        <v>915</v>
       </c>
       <c r="C355" s="1">
         <v>400000.0</v>
       </c>
       <c r="D355" s="1">
-        <v>98.274</v>
+        <v>98.356</v>
       </c>
       <c r="E355" s="1">
         <v>99.3</v>
       </c>
       <c r="F355" t="s">
         <v>8</v>
       </c>
       <c r="G355">
         <v>1.0</v>
       </c>
       <c r="H355" s="1">
         <v>397200.0</v>
       </c>
       <c r="I355" s="1">
-        <v>-4104.0</v>
+        <v>-3776.0</v>
       </c>
       <c r="J355" s="1">
-        <v>-1.0332326283988</v>
+        <v>-0.95065458207452</v>
       </c>
       <c r="K355">
-        <v>0.07</v>
-[...2 lines deleted...]
-        <v>271.23</v>
+        <v>0.26</v>
+      </c>
+      <c r="L355" t="s">
+        <v>916</v>
       </c>
       <c r="M355" s="1">
-        <v>393096.0</v>
+        <v>393424.0</v>
       </c>
       <c r="N355" s="1">
-        <v>393367.23</v>
+        <v>394448.66</v>
       </c>
       <c r="O355" s="1">
         <v>0.11</v>
       </c>
       <c r="P355">
         <v>1</v>
       </c>
     </row>
     <row r="356" spans="1:16">
       <c r="A356" t="s">
-        <v>908</v>
+        <v>917</v>
       </c>
       <c r="B356" t="s">
-        <v>909</v>
+        <v>918</v>
       </c>
       <c r="C356" s="1">
         <v>276000.0</v>
       </c>
       <c r="D356" s="1">
-        <v>98.614</v>
+        <v>98.601</v>
       </c>
       <c r="E356" s="1">
         <v>99.23</v>
       </c>
       <c r="F356" t="s">
         <v>8</v>
       </c>
       <c r="G356">
         <v>1.0</v>
       </c>
       <c r="H356" s="1">
         <v>273874.8</v>
       </c>
       <c r="I356" s="1">
-        <v>-1700.16</v>
+        <v>-1736.04</v>
       </c>
       <c r="J356" s="1">
-        <v>-0.62078000604656</v>
+        <v>-0.63388088279754</v>
       </c>
       <c r="K356">
-        <v>1.82</v>
+        <v>2.05</v>
       </c>
       <c r="L356" t="s">
-        <v>910</v>
+        <v>919</v>
       </c>
       <c r="M356" s="1">
-        <v>272174.64</v>
+        <v>272138.76</v>
       </c>
       <c r="N356" s="1">
-        <v>277202.19</v>
+        <v>277804.32</v>
       </c>
       <c r="O356" s="1">
         <v>0.08</v>
       </c>
       <c r="P356">
         <v>1</v>
       </c>
     </row>
     <row r="357" spans="1:16">
       <c r="A357" t="s">
-        <v>911</v>
+        <v>920</v>
       </c>
       <c r="B357" t="s">
-        <v>912</v>
+        <v>921</v>
       </c>
       <c r="C357" s="1">
         <v>171000.0</v>
       </c>
       <c r="D357" s="1">
-        <v>99.069</v>
+        <v>98.874</v>
       </c>
       <c r="E357" s="1">
         <v>99.499</v>
       </c>
       <c r="F357" t="s">
         <v>8</v>
       </c>
       <c r="G357">
         <v>1.0</v>
       </c>
       <c r="H357" s="1">
         <v>170143.29</v>
       </c>
       <c r="I357" s="1">
-        <v>-735.3</v>
+        <v>-1068.75</v>
       </c>
       <c r="J357" s="1">
-        <v>-0.43216514738842</v>
+        <v>-0.62814701655293</v>
       </c>
       <c r="K357">
-        <v>0.65</v>
+        <v>0.9</v>
       </c>
       <c r="L357" t="s">
-        <v>913</v>
+        <v>922</v>
       </c>
       <c r="M357" s="1">
-        <v>169407.99</v>
+        <v>169074.54</v>
       </c>
       <c r="N357" s="1">
-        <v>170514.81</v>
+        <v>170620.57</v>
       </c>
       <c r="O357" s="1">
         <v>0.05</v>
       </c>
       <c r="P357">
         <v>1</v>
       </c>
     </row>
     <row r="358" spans="1:16">
       <c r="A358" t="s">
-        <v>914</v>
+        <v>923</v>
       </c>
       <c r="B358" t="s">
-        <v>915</v>
+        <v>924</v>
       </c>
       <c r="C358" s="1">
         <v>329000.0</v>
       </c>
       <c r="D358" s="1">
-        <v>101.593</v>
+        <v>101.251</v>
       </c>
       <c r="E358" s="1">
         <v>99.451</v>
       </c>
       <c r="F358" t="s">
         <v>8</v>
       </c>
       <c r="G358">
         <v>1.0</v>
       </c>
       <c r="H358" s="1">
         <v>327193.79</v>
       </c>
       <c r="I358" s="1">
-        <v>7047.18</v>
+        <v>5922.0</v>
       </c>
       <c r="J358" s="1">
-        <v>2.1538244964857</v>
+        <v>1.8099365516687</v>
       </c>
       <c r="K358">
-        <v>3.3</v>
+        <v>3.55</v>
       </c>
       <c r="L358" t="s">
-        <v>916</v>
+        <v>925</v>
       </c>
       <c r="M358" s="1">
-        <v>334240.97</v>
+        <v>333115.79</v>
       </c>
       <c r="N358" s="1">
-        <v>345091.21</v>
+        <v>344811.06</v>
       </c>
       <c r="O358" s="1">
         <v>0.1</v>
       </c>
       <c r="P358">
         <v>1</v>
       </c>
     </row>
     <row r="359" spans="1:16">
       <c r="A359" t="s">
-        <v>917</v>
+        <v>926</v>
       </c>
       <c r="B359" t="s">
-        <v>918</v>
+        <v>927</v>
       </c>
       <c r="C359" s="1">
         <v>3660000.0</v>
       </c>
       <c r="D359" s="1">
-        <v>67.574</v>
+        <v>66.476</v>
       </c>
       <c r="E359" s="1">
         <v>70.36</v>
       </c>
       <c r="F359" t="s">
         <v>8</v>
       </c>
       <c r="G359">
         <v>1.0</v>
       </c>
       <c r="H359" s="1">
         <v>2575176.0</v>
       </c>
       <c r="I359" s="1">
-        <v>-101967.6</v>
+        <v>-142154.4</v>
       </c>
       <c r="J359" s="1">
-        <v>-3.9596361569073</v>
+        <v>-5.5201819215463</v>
       </c>
       <c r="K359">
-        <v>0.84</v>
+        <v>0.98</v>
       </c>
       <c r="L359" t="s">
-        <v>919</v>
+        <v>928</v>
       </c>
       <c r="M359" s="1">
-        <v>2473208.4</v>
+        <v>2433021.6</v>
       </c>
       <c r="N359" s="1">
-        <v>2504092.78</v>
+        <v>2468919.68</v>
       </c>
       <c r="O359" s="1">
-        <v>0.73</v>
+        <v>0.71</v>
       </c>
       <c r="P359">
         <v>1</v>
       </c>
     </row>
     <row r="360" spans="1:16">
       <c r="A360" t="s">
-        <v>920</v>
+        <v>929</v>
       </c>
       <c r="B360" t="s">
-        <v>921</v>
+        <v>930</v>
       </c>
       <c r="C360" s="1">
         <v>174000.0</v>
       </c>
       <c r="D360" s="1">
-        <v>99.261</v>
+        <v>98.696</v>
       </c>
       <c r="E360" s="1">
         <v>100.0</v>
       </c>
       <c r="F360" t="s">
         <v>8</v>
       </c>
       <c r="G360">
         <v>1.0</v>
       </c>
       <c r="H360" s="1">
         <v>174000.0</v>
       </c>
       <c r="I360" s="1">
-        <v>-1285.86</v>
+        <v>-2268.96</v>
       </c>
       <c r="J360" s="1">
-        <v>-0.739</v>
+        <v>-1.304</v>
       </c>
       <c r="K360">
-        <v>1.11</v>
+        <v>1.35</v>
       </c>
       <c r="L360" t="s">
-        <v>922</v>
+        <v>931</v>
       </c>
       <c r="M360" s="1">
-        <v>172714.14</v>
+        <v>171731.04</v>
       </c>
       <c r="N360" s="1">
-        <v>174643.51</v>
+        <v>174076.22</v>
       </c>
       <c r="O360" s="1">
         <v>0.05</v>
       </c>
       <c r="P360">
         <v>1</v>
       </c>
     </row>
     <row r="361" spans="1:16">
       <c r="A361" t="s">
-        <v>923</v>
+        <v>932</v>
       </c>
       <c r="B361" t="s">
-        <v>924</v>
+        <v>933</v>
       </c>
       <c r="C361" s="1">
         <v>600000.0</v>
       </c>
       <c r="D361" s="1">
-        <v>98.976</v>
+        <v>98.772</v>
       </c>
       <c r="E361" s="1">
         <v>100.23</v>
       </c>
       <c r="F361" t="s">
         <v>8</v>
       </c>
       <c r="G361">
         <v>1.0</v>
       </c>
       <c r="H361" s="1">
         <v>601380.0</v>
       </c>
       <c r="I361" s="1">
-        <v>-7524.0</v>
+        <v>-8748.0</v>
       </c>
       <c r="J361" s="1">
-        <v>-1.2511224184376</v>
+        <v>-1.4546542951212</v>
       </c>
       <c r="K361">
-        <v>2.01</v>
+        <v>2.27</v>
       </c>
       <c r="L361" t="s">
-        <v>925</v>
+        <v>934</v>
       </c>
       <c r="M361" s="1">
-        <v>593856.0</v>
+        <v>592632.0</v>
       </c>
       <c r="N361" s="1">
-        <v>605938.19</v>
+        <v>606255.29</v>
       </c>
       <c r="O361" s="1">
-        <v>0.18</v>
+        <v>0.17</v>
       </c>
       <c r="P361">
         <v>1</v>
       </c>
     </row>
     <row r="362" spans="1:16">
       <c r="A362" t="s">
-        <v>926</v>
+        <v>935</v>
       </c>
       <c r="B362" t="s">
-        <v>927</v>
+        <v>936</v>
       </c>
       <c r="C362" s="1">
         <v>500000.0</v>
       </c>
       <c r="D362" s="1">
-        <v>99.042</v>
+        <v>98.623</v>
       </c>
       <c r="E362" s="1">
         <v>99.871</v>
       </c>
       <c r="F362" t="s">
         <v>8</v>
       </c>
       <c r="G362">
         <v>1.0</v>
       </c>
       <c r="H362" s="1">
         <v>499355.0</v>
       </c>
       <c r="I362" s="1">
-        <v>-4145.0</v>
+        <v>-6240.0</v>
       </c>
       <c r="J362" s="1">
-        <v>-0.8300707913208</v>
+        <v>-1.2496119994793</v>
       </c>
       <c r="K362">
-        <v>1.27</v>
+        <v>1.54</v>
       </c>
       <c r="L362" t="s">
-        <v>928</v>
+        <v>937</v>
       </c>
       <c r="M362" s="1">
-        <v>495210.0</v>
+        <v>493115.0</v>
       </c>
       <c r="N362" s="1">
-        <v>501579.86</v>
+        <v>500811.92</v>
       </c>
       <c r="O362" s="1">
-        <v>0.15</v>
+        <v>0.14</v>
       </c>
       <c r="P362">
         <v>1</v>
       </c>
     </row>
     <row r="363" spans="1:16">
       <c r="A363" t="s">
-        <v>929</v>
+        <v>938</v>
       </c>
       <c r="B363" t="s">
-        <v>930</v>
+        <v>939</v>
       </c>
       <c r="C363" s="1">
         <v>4250000.0</v>
       </c>
       <c r="D363" s="1">
-        <v>87.452</v>
+        <v>87.061</v>
       </c>
       <c r="E363" s="1">
         <v>87.637</v>
       </c>
       <c r="F363" t="s">
         <v>8</v>
       </c>
       <c r="G363">
         <v>1.0</v>
       </c>
       <c r="H363" s="1">
         <v>3724572.5</v>
       </c>
       <c r="I363" s="1">
-        <v>-7862.5</v>
+        <v>-24480.0</v>
       </c>
       <c r="J363" s="1">
-        <v>-0.21109805219257</v>
+        <v>-0.65725663817794</v>
       </c>
       <c r="K363">
-        <v>0.62</v>
+        <v>0.67</v>
       </c>
       <c r="L363" t="s">
-        <v>931</v>
+        <v>940</v>
       </c>
       <c r="M363" s="1">
-        <v>3716710.0</v>
+        <v>3700092.5</v>
       </c>
       <c r="N363" s="1">
-        <v>3743118.22</v>
+        <v>3728538.39</v>
       </c>
       <c r="O363" s="1">
-        <v>1.09</v>
+        <v>1.07</v>
       </c>
       <c r="P363">
         <v>1</v>
       </c>
     </row>
     <row r="364" spans="1:16">
       <c r="A364" t="s">
-        <v>932</v>
+        <v>941</v>
       </c>
       <c r="B364" t="s">
-        <v>933</v>
+        <v>942</v>
       </c>
       <c r="C364" s="1">
         <v>360000.0</v>
       </c>
       <c r="D364" s="1">
-        <v>74.901</v>
+        <v>74.366</v>
       </c>
       <c r="E364" s="1">
         <v>74.707</v>
       </c>
       <c r="F364" t="s">
         <v>8</v>
       </c>
       <c r="G364">
         <v>1.0</v>
       </c>
       <c r="H364" s="1">
         <v>268945.2</v>
       </c>
       <c r="I364" s="1">
-        <v>698.4</v>
+        <v>-1227.6</v>
       </c>
       <c r="J364" s="1">
-        <v>0.25968115437643</v>
+        <v>-0.45644986413589</v>
       </c>
       <c r="K364">
-        <v>0.54</v>
+        <v>0.6</v>
       </c>
       <c r="L364" t="s">
-        <v>934</v>
+        <v>943</v>
       </c>
       <c r="M364" s="1">
-        <v>269643.6</v>
+        <v>267717.6</v>
       </c>
       <c r="N364" s="1">
-        <v>271596.97</v>
+        <v>269880.56</v>
       </c>
       <c r="O364" s="1">
         <v>0.08</v>
       </c>
       <c r="P364">
         <v>1</v>
       </c>
     </row>
     <row r="365" spans="1:16">
       <c r="A365" t="s">
-        <v>935</v>
+        <v>944</v>
       </c>
       <c r="B365" t="s">
-        <v>936</v>
+        <v>945</v>
       </c>
       <c r="C365" s="1">
         <v>6664000.0</v>
       </c>
       <c r="D365" s="1">
-        <v>71.448</v>
+        <v>70.632</v>
       </c>
       <c r="E365" s="1">
         <v>70.69438941</v>
       </c>
       <c r="F365" t="s">
         <v>8</v>
       </c>
       <c r="G365">
         <v>1.0</v>
       </c>
       <c r="H365" s="1">
         <v>4711074.11</v>
       </c>
       <c r="I365" s="1">
-        <v>50220.61</v>
+        <v>-4157.63</v>
       </c>
       <c r="J365" s="1">
-        <v>1.0660118866184</v>
+        <v>-0.088252273322866</v>
       </c>
       <c r="K365">
-        <v>0.46</v>
+        <v>0.54</v>
       </c>
       <c r="L365" t="s">
-        <v>937</v>
+        <v>946</v>
       </c>
       <c r="M365" s="1">
-        <v>4761294.72</v>
+        <v>4706916.48</v>
       </c>
       <c r="N365" s="1">
-        <v>4791967.38</v>
+        <v>4743066.4</v>
       </c>
       <c r="O365" s="1">
-        <v>1.39</v>
+        <v>1.36</v>
       </c>
       <c r="P365">
         <v>1</v>
       </c>
     </row>
     <row r="366" spans="1:16">
       <c r="A366" t="s">
-        <v>938</v>
+        <v>947</v>
       </c>
       <c r="B366" t="s">
-        <v>939</v>
+        <v>948</v>
       </c>
       <c r="C366" s="1">
         <v>1688000.0</v>
       </c>
       <c r="D366" s="1">
-        <v>88.178</v>
+        <v>87.636</v>
       </c>
       <c r="E366" s="1">
         <v>88.3668519</v>
       </c>
       <c r="F366" t="s">
         <v>8</v>
       </c>
       <c r="G366">
         <v>1.0</v>
       </c>
       <c r="H366" s="1">
         <v>1491632.46</v>
       </c>
       <c r="I366" s="1">
-        <v>-3187.82</v>
+        <v>-12336.78</v>
       </c>
       <c r="J366" s="1">
-        <v>-0.2137135041966</v>
+        <v>-0.82706567005119</v>
       </c>
       <c r="K366">
-        <v>1.18</v>
+        <v>1.31</v>
       </c>
       <c r="L366" t="s">
-        <v>940</v>
+        <v>949</v>
       </c>
       <c r="M366" s="1">
-        <v>1488444.64</v>
+        <v>1479295.68</v>
       </c>
       <c r="N366" s="1">
-        <v>1508379.23</v>
+        <v>1501369.17</v>
       </c>
       <c r="O366" s="1">
-        <v>0.44</v>
+        <v>0.43</v>
       </c>
       <c r="P366">
         <v>1</v>
       </c>
     </row>
     <row r="367" spans="1:16">
       <c r="A367" t="s">
-        <v>941</v>
+        <v>950</v>
       </c>
       <c r="B367" t="s">
-        <v>942</v>
+        <v>951</v>
       </c>
       <c r="C367" s="1">
         <v>5850000.0</v>
       </c>
       <c r="D367" s="1">
-        <v>100.995</v>
+        <v>100.471</v>
       </c>
       <c r="E367" s="1">
         <v>100.961</v>
       </c>
       <c r="F367" t="s">
         <v>8</v>
       </c>
       <c r="G367">
         <v>1.0</v>
       </c>
       <c r="H367" s="1">
         <v>5906218.5</v>
       </c>
       <c r="I367" s="1">
-        <v>1989.0</v>
+        <v>-28665.0</v>
       </c>
       <c r="J367" s="1">
-        <v>0.033676370083498</v>
+        <v>-0.48533592179158</v>
       </c>
       <c r="K367">
-        <v>1.98</v>
+        <v>2.19</v>
       </c>
       <c r="L367" t="s">
-        <v>943</v>
+        <v>952</v>
       </c>
       <c r="M367" s="1">
-        <v>5908207.5</v>
+        <v>5877553.5</v>
       </c>
       <c r="N367" s="1">
-        <v>6023973.39</v>
+        <v>6005740.62</v>
       </c>
       <c r="O367" s="1">
-        <v>1.75</v>
+        <v>1.73</v>
       </c>
       <c r="P367">
         <v>1</v>
       </c>
     </row>
     <row r="368" spans="1:16">
       <c r="A368" t="s">
-        <v>944</v>
+        <v>953</v>
       </c>
       <c r="B368" t="s">
-        <v>945</v>
+        <v>954</v>
       </c>
       <c r="C368" s="1">
         <v>1890000.0</v>
       </c>
       <c r="D368" s="1">
-        <v>96.637</v>
+        <v>95.59</v>
       </c>
       <c r="E368" s="1">
         <v>97.669</v>
       </c>
       <c r="F368" t="s">
         <v>8</v>
       </c>
       <c r="G368">
         <v>1.0</v>
       </c>
       <c r="H368" s="1">
         <v>1845944.1</v>
       </c>
       <c r="I368" s="1">
-        <v>-19504.8</v>
+        <v>-39293.1</v>
       </c>
       <c r="J368" s="1">
-        <v>-1.0566300463811</v>
+        <v>-2.1286180876225</v>
       </c>
       <c r="K368">
-        <v>0.46</v>
+        <v>0.7</v>
       </c>
       <c r="L368" t="s">
-        <v>946</v>
+        <v>955</v>
       </c>
       <c r="M368" s="1">
-        <v>1826439.3</v>
+        <v>1806651.0</v>
       </c>
       <c r="N368" s="1">
-        <v>1835138.48</v>
+        <v>1819881.0</v>
       </c>
       <c r="O368" s="1">
-        <v>0.53</v>
+        <v>0.52</v>
       </c>
       <c r="P368">
         <v>1</v>
       </c>
     </row>
     <row r="369" spans="1:16">
       <c r="A369" t="s">
-        <v>947</v>
+        <v>956</v>
       </c>
       <c r="B369" t="s">
-        <v>948</v>
+        <v>957</v>
       </c>
       <c r="C369" s="1">
         <v>295000.0</v>
       </c>
       <c r="D369" s="1">
-        <v>98.018</v>
+        <v>96.639</v>
       </c>
       <c r="E369" s="1">
         <v>101.47184407</v>
       </c>
       <c r="F369" t="s">
         <v>8</v>
       </c>
       <c r="G369">
         <v>1.0</v>
       </c>
       <c r="H369" s="1">
         <v>299341.94</v>
       </c>
       <c r="I369" s="1">
-        <v>-10188.84</v>
+        <v>-14256.89</v>
       </c>
       <c r="J369" s="1">
-        <v>-3.4037462308155</v>
+        <v>-4.7627439041786</v>
       </c>
       <c r="K369">
-        <v>1.53</v>
+        <v>1.81</v>
       </c>
       <c r="L369" t="s">
-        <v>949</v>
+        <v>958</v>
       </c>
       <c r="M369" s="1">
-        <v>289153.1</v>
+        <v>285085.05</v>
       </c>
       <c r="N369" s="1">
-        <v>293679.13</v>
+        <v>290419.3</v>
       </c>
       <c r="O369" s="1">
-        <v>0.09</v>
+        <v>0.08</v>
       </c>
       <c r="P369">
         <v>1</v>
       </c>
     </row>
     <row r="370" spans="1:16">
       <c r="A370" t="s">
-        <v>950</v>
+        <v>959</v>
       </c>
       <c r="B370" t="s">
-        <v>951</v>
+        <v>960</v>
       </c>
       <c r="C370" s="1">
         <v>526000.0</v>
       </c>
       <c r="D370" s="1">
-        <v>100.227</v>
+        <v>99.699</v>
       </c>
       <c r="E370" s="1">
         <v>99.646</v>
       </c>
       <c r="F370" t="s">
         <v>8</v>
       </c>
       <c r="G370">
         <v>1.0</v>
       </c>
       <c r="H370" s="1">
         <v>524137.96</v>
       </c>
       <c r="I370" s="1">
-        <v>3056.06</v>
+        <v>278.78</v>
       </c>
       <c r="J370" s="1">
-        <v>0.58306404672541</v>
+        <v>0.053188286534332</v>
       </c>
       <c r="K370">
-        <v>0.02</v>
-[...2 lines deleted...]
-        <v>100.88</v>
+        <v>0.26</v>
+      </c>
+      <c r="L370" t="s">
+        <v>961</v>
       </c>
       <c r="M370" s="1">
-        <v>527194.02</v>
+        <v>524416.74</v>
       </c>
       <c r="N370" s="1">
-        <v>527294.9</v>
+        <v>525778.58</v>
       </c>
       <c r="O370" s="1">
         <v>0.15</v>
       </c>
       <c r="P370">
         <v>1</v>
       </c>
     </row>
     <row r="371" spans="1:16">
       <c r="A371" t="s">
-        <v>952</v>
+        <v>962</v>
       </c>
       <c r="B371" t="s">
-        <v>953</v>
+        <v>963</v>
       </c>
       <c r="C371" s="1">
         <v>400000.0</v>
       </c>
       <c r="D371" s="1">
-        <v>100.255</v>
+        <v>100.501</v>
       </c>
       <c r="E371" s="1">
         <v>97.41</v>
       </c>
       <c r="F371" t="s">
         <v>8</v>
       </c>
       <c r="G371">
         <v>1.0</v>
       </c>
       <c r="H371" s="1">
         <v>389640.0</v>
       </c>
       <c r="I371" s="1">
-        <v>11380.0</v>
+        <v>12364.0</v>
       </c>
       <c r="J371" s="1">
-        <v>2.9206446976696</v>
+        <v>3.1731855045683</v>
       </c>
       <c r="K371">
-        <v>3.65</v>
+        <v>3.92</v>
       </c>
       <c r="L371" t="s">
-        <v>521</v>
+        <v>964</v>
       </c>
       <c r="M371" s="1">
-        <v>401020.0</v>
+        <v>402004.0</v>
       </c>
       <c r="N371" s="1">
-        <v>415617.26</v>
+        <v>417697.15</v>
       </c>
       <c r="O371" s="1">
         <v>0.12</v>
       </c>
       <c r="P371">
         <v>1</v>
       </c>
     </row>
     <row r="372" spans="1:16">
       <c r="A372" t="s">
-        <v>954</v>
+        <v>965</v>
       </c>
       <c r="B372" t="s">
-        <v>955</v>
+        <v>966</v>
       </c>
       <c r="C372" s="1">
-        <v>400000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D372" s="1">
-        <v>106.345</v>
+        <v>106.337</v>
       </c>
       <c r="E372" s="1">
         <v>108.24</v>
       </c>
       <c r="F372" t="s">
         <v>8</v>
       </c>
       <c r="G372">
         <v>1.0</v>
       </c>
       <c r="H372" s="1">
-        <v>432960.0</v>
+        <v>216480.0</v>
       </c>
       <c r="I372" s="1">
-        <v>-7580.0</v>
+        <v>-3806.0</v>
       </c>
       <c r="J372" s="1">
-        <v>-1.7507390983001</v>
+        <v>-1.7581300813008</v>
       </c>
       <c r="K372">
-        <v>1.88</v>
+        <v>2.22</v>
       </c>
       <c r="L372" t="s">
-        <v>956</v>
+        <v>967</v>
       </c>
       <c r="M372" s="1">
-        <v>425380.0</v>
+        <v>212674.0</v>
       </c>
       <c r="N372" s="1">
-        <v>432886.85</v>
+        <v>217112.36</v>
       </c>
       <c r="O372" s="1">
-        <v>0.13</v>
+        <v>0.06</v>
       </c>
       <c r="P372">
         <v>1</v>
       </c>
     </row>
     <row r="373" spans="1:16">
       <c r="A373" t="s">
-        <v>957</v>
+        <v>968</v>
       </c>
       <c r="B373" t="s">
-        <v>958</v>
+        <v>969</v>
       </c>
       <c r="C373" s="1">
         <v>600000.0</v>
       </c>
       <c r="D373" s="1">
-        <v>98.366</v>
+        <v>98.717</v>
       </c>
       <c r="E373" s="1">
         <v>100.507</v>
       </c>
       <c r="F373" t="s">
         <v>8</v>
       </c>
       <c r="G373">
         <v>1.0</v>
       </c>
       <c r="H373" s="1">
         <v>603042.0</v>
       </c>
       <c r="I373" s="1">
-        <v>-12846.0</v>
+        <v>-10740.0</v>
       </c>
       <c r="J373" s="1">
-        <v>-2.1301998865751</v>
+        <v>-1.7809704796681</v>
       </c>
       <c r="K373">
-        <v>2.74</v>
+        <v>2.97</v>
       </c>
       <c r="L373" t="s">
-        <v>959</v>
+        <v>970</v>
       </c>
       <c r="M373" s="1">
-        <v>590196.0</v>
+        <v>592302.0</v>
       </c>
       <c r="N373" s="1">
-        <v>606617.92</v>
+        <v>610110.9</v>
       </c>
       <c r="O373" s="1">
         <v>0.18</v>
       </c>
       <c r="P373">
         <v>1</v>
       </c>
     </row>
     <row r="374" spans="1:16">
       <c r="A374" t="s">
-        <v>960</v>
+        <v>971</v>
       </c>
       <c r="B374" t="s">
-        <v>961</v>
+        <v>972</v>
       </c>
       <c r="C374" s="1">
         <v>600000.0</v>
       </c>
       <c r="D374" s="1">
-        <v>88.957</v>
+        <v>88.505</v>
       </c>
       <c r="E374" s="1">
         <v>85.25</v>
       </c>
       <c r="F374" t="s">
         <v>8</v>
       </c>
       <c r="G374">
         <v>1.0</v>
       </c>
       <c r="H374" s="1">
         <v>511500.0</v>
       </c>
       <c r="I374" s="1">
-        <v>22242.0</v>
+        <v>19530.0</v>
       </c>
       <c r="J374" s="1">
-        <v>4.3483870967742</v>
+        <v>3.8181818181818</v>
       </c>
       <c r="K374">
-        <v>0.74</v>
-[...2 lines deleted...]
-        <v>962</v>
+        <v>0.05</v>
+      </c>
+      <c r="L374">
+        <v>271.23</v>
       </c>
       <c r="M374" s="1">
-        <v>533742.0</v>
+        <v>531030.0</v>
       </c>
       <c r="N374" s="1">
-        <v>538205.01</v>
+        <v>531301.23</v>
       </c>
       <c r="O374" s="1">
-        <v>0.16</v>
+        <v>0.15</v>
       </c>
       <c r="P374">
         <v>1</v>
       </c>
     </row>
     <row r="375" spans="1:16">
       <c r="A375" t="s">
-        <v>963</v>
+        <v>973</v>
       </c>
       <c r="B375" t="s">
-        <v>964</v>
+        <v>974</v>
       </c>
       <c r="C375" s="1">
         <v>351000.0</v>
       </c>
       <c r="D375" s="1">
-        <v>101.487</v>
+        <v>101.067</v>
       </c>
       <c r="E375" s="1">
         <v>99.779</v>
       </c>
       <c r="F375" t="s">
         <v>8</v>
       </c>
       <c r="G375">
         <v>1.0</v>
       </c>
       <c r="H375" s="1">
         <v>350224.29</v>
       </c>
       <c r="I375" s="1">
-        <v>5995.08</v>
+        <v>4520.88</v>
       </c>
       <c r="J375" s="1">
-        <v>1.7117830405195</v>
+        <v>1.2908527846541</v>
       </c>
       <c r="K375">
-        <v>1.21</v>
+        <v>1.47</v>
       </c>
       <c r="L375" t="s">
-        <v>965</v>
+        <v>975</v>
       </c>
       <c r="M375" s="1">
-        <v>356219.37</v>
+        <v>354745.17</v>
       </c>
       <c r="N375" s="1">
-        <v>360474.64</v>
+        <v>359901.99</v>
       </c>
       <c r="O375" s="1">
         <v>0.1</v>
       </c>
       <c r="P375">
         <v>1</v>
       </c>
     </row>
     <row r="376" spans="1:16">
       <c r="A376" t="s">
-        <v>966</v>
+        <v>976</v>
       </c>
       <c r="B376" t="s">
-        <v>967</v>
+        <v>977</v>
       </c>
       <c r="C376" s="1">
         <v>400000.0</v>
       </c>
       <c r="D376" s="1">
-        <v>101.188</v>
+        <v>100.378</v>
       </c>
       <c r="E376" s="1">
         <v>102.939</v>
       </c>
       <c r="F376" t="s">
         <v>8</v>
       </c>
       <c r="G376">
         <v>1.0</v>
       </c>
       <c r="H376" s="1">
         <v>411756.0</v>
       </c>
       <c r="I376" s="1">
-        <v>-7004.0</v>
+        <v>-10244.0</v>
       </c>
       <c r="J376" s="1">
-        <v>-1.7010073927277</v>
+        <v>-2.4878811723448</v>
       </c>
       <c r="K376">
-        <v>0.26</v>
+        <v>0.51</v>
       </c>
       <c r="L376" t="s">
-        <v>968</v>
+        <v>978</v>
       </c>
       <c r="M376" s="1">
-        <v>404752.0</v>
+        <v>401512.0</v>
       </c>
       <c r="N376" s="1">
-        <v>405784.88</v>
+        <v>403538.03</v>
       </c>
       <c r="O376" s="1">
         <v>0.12</v>
       </c>
       <c r="P376">
         <v>1</v>
       </c>
     </row>
     <row r="377" spans="1:16">
       <c r="A377" t="s">
-        <v>969</v>
+        <v>979</v>
       </c>
       <c r="B377" t="s">
-        <v>970</v>
+        <v>980</v>
       </c>
       <c r="C377" s="1">
         <v>700000.0</v>
       </c>
       <c r="D377" s="1">
-        <v>97.443</v>
+        <v>97.062</v>
       </c>
       <c r="E377" s="1">
         <v>100.761</v>
       </c>
       <c r="F377" t="s">
         <v>8</v>
       </c>
       <c r="G377">
         <v>1.0</v>
       </c>
       <c r="H377" s="1">
         <v>705327.0</v>
       </c>
       <c r="I377" s="1">
-        <v>-23226.0</v>
+        <v>-25893.0</v>
       </c>
       <c r="J377" s="1">
-        <v>-3.2929407211123</v>
+        <v>-3.6710632089797</v>
       </c>
       <c r="K377">
-        <v>0.17</v>
+        <v>0.4</v>
       </c>
       <c r="L377" t="s">
-        <v>971</v>
+        <v>981</v>
       </c>
       <c r="M377" s="1">
-        <v>682101.0</v>
+        <v>679434.0</v>
       </c>
       <c r="N377" s="1">
-        <v>683266.07</v>
+        <v>682217.22</v>
       </c>
       <c r="O377" s="1">
         <v>0.2</v>
       </c>
       <c r="P377">
         <v>1</v>
       </c>
     </row>
     <row r="378" spans="1:16">
       <c r="A378" t="s">
-        <v>972</v>
+        <v>982</v>
       </c>
       <c r="B378" t="s">
-        <v>973</v>
+        <v>983</v>
       </c>
       <c r="C378" s="1">
         <v>200000.0</v>
       </c>
       <c r="D378" s="1">
-        <v>102.02</v>
+        <v>101.586</v>
       </c>
       <c r="E378" s="1">
         <v>99.871</v>
       </c>
       <c r="F378" t="s">
         <v>8</v>
       </c>
       <c r="G378">
         <v>1.0</v>
       </c>
       <c r="H378" s="1">
         <v>199742.0</v>
       </c>
       <c r="I378" s="1">
-        <v>4298.0</v>
+        <v>3430.0</v>
       </c>
       <c r="J378" s="1">
-        <v>2.1517757907701</v>
+        <v>1.7172152076178</v>
       </c>
       <c r="K378">
-        <v>3.29</v>
+        <v>3.54</v>
       </c>
       <c r="L378" t="s">
-        <v>974</v>
+        <v>984</v>
       </c>
       <c r="M378" s="1">
-        <v>204040.0</v>
+        <v>203172.0</v>
       </c>
       <c r="N378" s="1">
-        <v>210615.34</v>
+        <v>210261.04</v>
       </c>
       <c r="O378" s="1">
         <v>0.06</v>
       </c>
       <c r="P378">
         <v>1</v>
       </c>
     </row>
     <row r="379" spans="1:16">
       <c r="A379" t="s">
-        <v>975</v>
+        <v>985</v>
       </c>
       <c r="B379" t="s">
-        <v>976</v>
+        <v>986</v>
       </c>
       <c r="C379" s="1">
         <v>500000.0</v>
       </c>
       <c r="D379" s="1">
-        <v>98.185</v>
+        <v>97.98</v>
       </c>
       <c r="E379" s="1">
         <v>99.589</v>
       </c>
       <c r="F379" t="s">
         <v>8</v>
       </c>
       <c r="G379">
         <v>1.0</v>
       </c>
       <c r="H379" s="1">
         <v>497945.0</v>
       </c>
       <c r="I379" s="1">
-        <v>-7020.0</v>
+        <v>-8045.0</v>
       </c>
       <c r="J379" s="1">
-        <v>-1.4097942543855</v>
+        <v>-1.6156402815572</v>
       </c>
       <c r="K379">
-        <v>1.98</v>
+        <v>2.19</v>
       </c>
       <c r="L379" t="s">
-        <v>977</v>
+        <v>987</v>
       </c>
       <c r="M379" s="1">
-        <v>490925.0</v>
+        <v>489900.0</v>
       </c>
       <c r="N379" s="1">
-        <v>500829.11</v>
+        <v>500831.51</v>
       </c>
       <c r="O379" s="1">
-        <v>0.15</v>
+        <v>0.14</v>
       </c>
       <c r="P379">
         <v>1</v>
       </c>
     </row>
     <row r="380" spans="1:16">
       <c r="A380" t="s">
-        <v>978</v>
+        <v>988</v>
       </c>
       <c r="B380" t="s">
-        <v>979</v>
+        <v>989</v>
       </c>
       <c r="C380" s="1">
         <v>200000.0</v>
       </c>
       <c r="D380" s="1">
-        <v>102.368</v>
+        <v>97.429</v>
       </c>
       <c r="E380" s="1">
-        <v>103.15</v>
+        <v>99.908</v>
       </c>
       <c r="F380" t="s">
         <v>8</v>
       </c>
       <c r="G380">
         <v>1.0</v>
       </c>
       <c r="H380" s="1">
-        <v>206300.0</v>
+        <v>199816.0</v>
       </c>
       <c r="I380" s="1">
-        <v>-1564.0</v>
+        <v>-4958.0</v>
       </c>
       <c r="J380" s="1">
-        <v>-0.75811924381968</v>
+        <v>-2.4812827801577</v>
       </c>
       <c r="K380">
-        <v>4.46</v>
+        <v>0.78</v>
       </c>
       <c r="L380" t="s">
-        <v>980</v>
+        <v>990</v>
       </c>
       <c r="M380" s="1">
-        <v>204736.0</v>
+        <v>194858.0</v>
       </c>
       <c r="N380" s="1">
-        <v>213663.4</v>
+        <v>196408.0</v>
       </c>
       <c r="O380" s="1">
         <v>0.06</v>
       </c>
       <c r="P380">
         <v>1</v>
       </c>
     </row>
     <row r="381" spans="1:16">
       <c r="A381" t="s">
-        <v>981</v>
+        <v>991</v>
       </c>
       <c r="B381" t="s">
-        <v>979</v>
+        <v>989</v>
       </c>
       <c r="C381" s="1">
         <v>200000.0</v>
       </c>
       <c r="D381" s="1">
-        <v>97.989</v>
+        <v>102.409</v>
       </c>
       <c r="E381" s="1">
-        <v>99.908</v>
+        <v>103.15</v>
       </c>
       <c r="F381" t="s">
         <v>8</v>
       </c>
       <c r="G381">
         <v>1.0</v>
       </c>
       <c r="H381" s="1">
-        <v>199816.0</v>
+        <v>206300.0</v>
       </c>
       <c r="I381" s="1">
-        <v>-3838.0</v>
+        <v>-1482.0</v>
       </c>
       <c r="J381" s="1">
-        <v>-1.9207671057373</v>
+        <v>-0.71837130392632</v>
       </c>
       <c r="K381">
-        <v>0.52</v>
-[...2 lines deleted...]
-        <v>982</v>
+        <v>0.04</v>
+      </c>
+      <c r="L381">
+        <v>78.08</v>
       </c>
       <c r="M381" s="1">
-        <v>195978.0</v>
+        <v>204818.0</v>
       </c>
       <c r="N381" s="1">
-        <v>197011.33</v>
+        <v>204896.08</v>
       </c>
       <c r="O381" s="1">
         <v>0.06</v>
       </c>
       <c r="P381">
         <v>1</v>
       </c>
     </row>
     <row r="382" spans="1:16">
       <c r="A382" t="s">
-        <v>983</v>
+        <v>992</v>
       </c>
       <c r="B382" t="s">
-        <v>984</v>
+        <v>993</v>
       </c>
       <c r="C382" s="1">
         <v>400000.0</v>
       </c>
       <c r="D382" s="1">
-        <v>104.243</v>
+        <v>104.054</v>
       </c>
       <c r="E382" s="1">
         <v>106.6</v>
       </c>
       <c r="F382" t="s">
         <v>8</v>
       </c>
       <c r="G382">
         <v>1.0</v>
       </c>
       <c r="H382" s="1">
         <v>426400.0</v>
       </c>
       <c r="I382" s="1">
-        <v>-9428.0</v>
+        <v>-10184.0</v>
       </c>
       <c r="J382" s="1">
-        <v>-2.2110694183865</v>
+        <v>-2.3883677298311</v>
       </c>
       <c r="K382">
-        <v>1.78</v>
+        <v>2.07</v>
       </c>
       <c r="L382" t="s">
-        <v>985</v>
+        <v>994</v>
       </c>
       <c r="M382" s="1">
-        <v>416972.0</v>
+        <v>416216.0</v>
       </c>
       <c r="N382" s="1">
-        <v>424098.03</v>
+        <v>424506.41</v>
       </c>
       <c r="O382" s="1">
         <v>0.12</v>
       </c>
       <c r="P382">
         <v>1</v>
       </c>
     </row>
     <row r="383" spans="1:16">
       <c r="A383" t="s">
-        <v>986</v>
+        <v>995</v>
       </c>
       <c r="B383" t="s">
-        <v>987</v>
+        <v>996</v>
       </c>
       <c r="C383" s="1">
         <v>683000.0</v>
       </c>
       <c r="D383" s="1">
-        <v>97.929</v>
+        <v>97.875</v>
       </c>
       <c r="E383" s="1">
         <v>99.902</v>
       </c>
       <c r="F383" t="s">
         <v>8</v>
       </c>
       <c r="G383">
         <v>1.0</v>
       </c>
       <c r="H383" s="1">
         <v>682330.66</v>
       </c>
       <c r="I383" s="1">
-        <v>-13475.59</v>
+        <v>-13844.41</v>
       </c>
       <c r="J383" s="1">
-        <v>-1.974935436728</v>
+        <v>-2.0289884086405</v>
       </c>
       <c r="K383">
-        <v>0.29</v>
+        <v>0.54</v>
       </c>
       <c r="L383" t="s">
-        <v>988</v>
+        <v>997</v>
       </c>
       <c r="M383" s="1">
-        <v>668855.07</v>
+        <v>668486.25</v>
       </c>
       <c r="N383" s="1">
-        <v>670822.2</v>
+        <v>672149.19</v>
       </c>
       <c r="O383" s="1">
         <v>0.19</v>
       </c>
       <c r="P383">
         <v>1</v>
       </c>
     </row>
     <row r="384" spans="1:16">
       <c r="A384" t="s">
-        <v>989</v>
+        <v>998</v>
       </c>
       <c r="B384" t="s">
-        <v>990</v>
+        <v>999</v>
       </c>
       <c r="C384" s="1">
         <v>384000.0</v>
       </c>
       <c r="D384" s="1">
-        <v>100.035</v>
+        <v>99.83</v>
       </c>
       <c r="E384" s="1">
         <v>100.0</v>
       </c>
       <c r="F384" t="s">
         <v>8</v>
       </c>
       <c r="G384">
         <v>1.0</v>
       </c>
       <c r="H384" s="1">
         <v>384000.0</v>
       </c>
       <c r="I384" s="1">
-        <v>134.4</v>
+        <v>-652.8</v>
       </c>
       <c r="J384" s="1">
-        <v>0.035</v>
+        <v>-0.17</v>
       </c>
       <c r="K384">
-        <v>0.62</v>
+        <v>0.89</v>
       </c>
       <c r="L384" t="s">
-        <v>991</v>
+        <v>1000</v>
       </c>
       <c r="M384" s="1">
-        <v>384134.4</v>
+        <v>383347.2</v>
       </c>
       <c r="N384" s="1">
-        <v>386508.68</v>
+        <v>386781.42</v>
       </c>
       <c r="O384" s="1">
         <v>0.11</v>
       </c>
       <c r="P384">
         <v>1</v>
       </c>
     </row>
     <row r="385" spans="1:16">
       <c r="A385" t="s">
-        <v>992</v>
+        <v>1001</v>
       </c>
       <c r="B385" t="s">
-        <v>993</v>
+        <v>1002</v>
       </c>
       <c r="C385" s="1">
         <v>138000.0</v>
       </c>
       <c r="D385" s="1">
-        <v>101.315</v>
+        <v>100.984</v>
       </c>
       <c r="E385" s="1">
         <v>100.0</v>
       </c>
       <c r="F385" t="s">
         <v>8</v>
       </c>
       <c r="G385">
         <v>1.0</v>
       </c>
       <c r="H385" s="1">
         <v>138000.0</v>
       </c>
       <c r="I385" s="1">
-        <v>1814.7</v>
+        <v>1357.92</v>
       </c>
       <c r="J385" s="1">
-        <v>1.315</v>
+        <v>0.984</v>
       </c>
       <c r="K385">
-        <v>3.83</v>
+        <v>4.11</v>
       </c>
       <c r="L385" t="s">
-        <v>994</v>
+        <v>1003</v>
       </c>
       <c r="M385" s="1">
-        <v>139814.7</v>
+        <v>139357.92</v>
       </c>
       <c r="N385" s="1">
-        <v>145093.45</v>
+        <v>145028.27</v>
       </c>
       <c r="O385" s="1">
         <v>0.04</v>
       </c>
       <c r="P385">
         <v>1</v>
       </c>
     </row>
     <row r="386" spans="1:16">
       <c r="A386" t="s">
-        <v>995</v>
+        <v>1004</v>
       </c>
       <c r="B386" t="s">
-        <v>996</v>
+        <v>1005</v>
       </c>
       <c r="C386" s="1">
         <v>300000.0</v>
       </c>
       <c r="D386" s="1">
-        <v>102.17</v>
+        <v>102.173</v>
       </c>
       <c r="E386" s="1">
         <v>99.65790667</v>
       </c>
       <c r="F386" t="s">
         <v>8</v>
       </c>
       <c r="G386">
         <v>1.0</v>
       </c>
       <c r="H386" s="1">
         <v>298973.72</v>
       </c>
       <c r="I386" s="1">
-        <v>7536.28</v>
+        <v>7545.28</v>
       </c>
       <c r="J386" s="1">
-        <v>2.5207165365571</v>
+        <v>2.523726834586</v>
       </c>
       <c r="K386">
-        <v>3.21</v>
+        <v>3.49</v>
       </c>
       <c r="L386" t="s">
-        <v>997</v>
+        <v>1006</v>
       </c>
       <c r="M386" s="1">
-        <v>306510.0</v>
+        <v>306519.0</v>
       </c>
       <c r="N386" s="1">
-        <v>316138.77</v>
+        <v>316995.37</v>
       </c>
       <c r="O386" s="1">
         <v>0.09</v>
       </c>
       <c r="P386">
         <v>1</v>
       </c>
     </row>
     <row r="387" spans="1:16">
       <c r="A387" t="s">
-        <v>998</v>
+        <v>1007</v>
       </c>
       <c r="B387" t="s">
-        <v>999</v>
+        <v>1008</v>
       </c>
       <c r="C387" s="1">
-        <v>400000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D387" s="1">
-        <v>102.529</v>
+        <v>101.92</v>
       </c>
       <c r="E387" s="1">
         <v>103.47225</v>
       </c>
       <c r="F387" t="s">
         <v>8</v>
       </c>
       <c r="G387">
         <v>1.0</v>
       </c>
       <c r="H387" s="1">
-        <v>413889.0</v>
+        <v>310416.75</v>
       </c>
       <c r="I387" s="1">
-        <v>-3773.0</v>
+        <v>-4656.75</v>
       </c>
       <c r="J387" s="1">
-        <v>-0.9115970707122</v>
+        <v>-1.5001606710978</v>
       </c>
       <c r="K387">
-        <v>0.0</v>
+        <v>0.29</v>
       </c>
       <c r="L387">
-        <v>0.0</v>
+        <v>873.29</v>
       </c>
       <c r="M387" s="1">
-        <v>410116.0</v>
+        <v>305760.0</v>
       </c>
       <c r="N387" s="1">
-        <v>410116.0</v>
+        <v>306633.29</v>
       </c>
       <c r="O387" s="1">
-        <v>0.12</v>
+        <v>0.09</v>
       </c>
       <c r="P387">
         <v>1</v>
       </c>
     </row>
     <row r="388" spans="1:16">
       <c r="A388" t="s">
-        <v>1000</v>
+        <v>1009</v>
       </c>
       <c r="B388" t="s">
-        <v>1001</v>
+        <v>1010</v>
       </c>
       <c r="C388" s="1">
         <v>500000.0</v>
       </c>
       <c r="D388" s="1">
-        <v>98.599</v>
+        <v>98.187</v>
       </c>
       <c r="E388" s="1">
         <v>99.142</v>
       </c>
       <c r="F388" t="s">
         <v>8</v>
       </c>
       <c r="G388">
         <v>1.0</v>
       </c>
       <c r="H388" s="1">
         <v>495710.0</v>
       </c>
       <c r="I388" s="1">
-        <v>-2715.0</v>
+        <v>-4775.0</v>
       </c>
       <c r="J388" s="1">
-        <v>-0.54769925964778</v>
+        <v>-0.96326481208771</v>
       </c>
       <c r="K388">
-        <v>2.02</v>
+        <v>2.28</v>
       </c>
       <c r="L388" t="s">
-        <v>1002</v>
+        <v>1011</v>
       </c>
       <c r="M388" s="1">
-        <v>492995.0</v>
+        <v>490935.0</v>
       </c>
       <c r="N388" s="1">
-        <v>503080.62</v>
+        <v>502347.67</v>
       </c>
       <c r="O388" s="1">
-        <v>0.15</v>
+        <v>0.14</v>
       </c>
       <c r="P388">
         <v>1</v>
       </c>
     </row>
     <row r="389" spans="1:16">
       <c r="A389" t="s">
-        <v>1003</v>
+        <v>1012</v>
       </c>
       <c r="B389" t="s">
-        <v>1004</v>
+        <v>1013</v>
       </c>
       <c r="C389" s="1">
-        <v>200000.0</v>
+        <v>392000.0</v>
       </c>
       <c r="D389" s="1">
-        <v>104.598</v>
+        <v>98.869</v>
       </c>
       <c r="E389" s="1">
-        <v>105.92</v>
+        <v>102.83</v>
       </c>
       <c r="F389" t="s">
         <v>8</v>
       </c>
       <c r="G389">
         <v>1.0</v>
       </c>
       <c r="H389" s="1">
-        <v>211840.0</v>
+        <v>403093.6</v>
       </c>
       <c r="I389" s="1">
-        <v>-2644.0</v>
+        <v>-15527.12</v>
       </c>
       <c r="J389" s="1">
-        <v>-1.2481117824773</v>
+        <v>-3.8519887192454</v>
       </c>
       <c r="K389">
-        <v>4.08</v>
+        <v>2.96</v>
       </c>
       <c r="L389" t="s">
-        <v>1005</v>
+        <v>1014</v>
       </c>
       <c r="M389" s="1">
-        <v>209196.0</v>
+        <v>387566.48</v>
       </c>
       <c r="N389" s="1">
-        <v>217363.12</v>
+        <v>399165.38</v>
       </c>
       <c r="O389" s="1">
-        <v>0.06</v>
+        <v>0.11</v>
       </c>
       <c r="P389">
         <v>1</v>
       </c>
     </row>
     <row r="390" spans="1:16">
       <c r="A390" t="s">
-        <v>1006</v>
+        <v>1015</v>
       </c>
       <c r="B390" t="s">
-        <v>1007</v>
+        <v>1016</v>
       </c>
       <c r="C390" s="1">
-        <v>392000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D390" s="1">
-        <v>100.078</v>
+        <v>97.865</v>
       </c>
       <c r="E390" s="1">
-        <v>102.83</v>
+        <v>100.0</v>
       </c>
       <c r="F390" t="s">
         <v>8</v>
       </c>
       <c r="G390">
         <v>1.0</v>
       </c>
       <c r="H390" s="1">
-        <v>403093.6</v>
+        <v>500000.0</v>
       </c>
       <c r="I390" s="1">
-        <v>-10787.84</v>
+        <v>-10675.0</v>
       </c>
       <c r="J390" s="1">
-        <v>-2.676261791306</v>
+        <v>-2.135</v>
       </c>
       <c r="K390">
-        <v>2.7</v>
+        <v>0.77</v>
       </c>
       <c r="L390" t="s">
-        <v>1008</v>
+        <v>1017</v>
       </c>
       <c r="M390" s="1">
-        <v>392305.76</v>
+        <v>489325.0</v>
       </c>
       <c r="N390" s="1">
-        <v>402897.81</v>
+        <v>493154.53</v>
       </c>
       <c r="O390" s="1">
-        <v>0.12</v>
+        <v>0.14</v>
       </c>
       <c r="P390">
         <v>1</v>
       </c>
     </row>
     <row r="391" spans="1:16">
       <c r="A391" t="s">
-        <v>1009</v>
+        <v>1018</v>
       </c>
       <c r="B391" t="s">
-        <v>1010</v>
+        <v>1019</v>
       </c>
       <c r="C391" s="1">
-        <v>500000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D391" s="1">
-        <v>98.12</v>
+        <v>100.324</v>
       </c>
       <c r="E391" s="1">
         <v>100.0</v>
       </c>
       <c r="F391" t="s">
         <v>8</v>
       </c>
       <c r="G391">
         <v>1.0</v>
       </c>
       <c r="H391" s="1">
-        <v>500000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="I391" s="1">
-        <v>-9400.0</v>
+        <v>648.0</v>
       </c>
       <c r="J391" s="1">
-        <v>-1.88</v>
+        <v>0.324</v>
       </c>
       <c r="K391">
-        <v>0.56</v>
-[...2 lines deleted...]
-        <v>1011</v>
+        <v>0.04</v>
+      </c>
+      <c r="L391">
+        <v>80.88</v>
       </c>
       <c r="M391" s="1">
-        <v>490600.0</v>
+        <v>200648.0</v>
       </c>
       <c r="N391" s="1">
-        <v>493411.04</v>
+        <v>200728.88</v>
       </c>
       <c r="O391" s="1">
-        <v>0.14</v>
+        <v>0.06</v>
       </c>
       <c r="P391">
         <v>1</v>
       </c>
     </row>
     <row r="392" spans="1:16">
       <c r="A392" t="s">
-        <v>1012</v>
+        <v>1020</v>
       </c>
       <c r="B392" t="s">
-        <v>1013</v>
+        <v>1021</v>
       </c>
       <c r="C392" s="1">
         <v>400000.0</v>
       </c>
       <c r="D392" s="1">
-        <v>95.326</v>
+        <v>95.916</v>
       </c>
       <c r="E392" s="1">
         <v>97.25</v>
       </c>
       <c r="F392" t="s">
         <v>8</v>
       </c>
       <c r="G392">
         <v>1.0</v>
       </c>
       <c r="H392" s="1">
         <v>389000.0</v>
       </c>
       <c r="I392" s="1">
-        <v>-7696.0</v>
+        <v>-5336.0</v>
       </c>
       <c r="J392" s="1">
-        <v>-1.9784061696658</v>
+        <v>-1.3717223650386</v>
       </c>
       <c r="K392">
-        <v>2.29</v>
+        <v>2.46</v>
       </c>
       <c r="L392" t="s">
-        <v>1014</v>
+        <v>1022</v>
       </c>
       <c r="M392" s="1">
-        <v>381304.0</v>
+        <v>383664.0</v>
       </c>
       <c r="N392" s="1">
-        <v>390454.68</v>
+        <v>393499.62</v>
       </c>
       <c r="O392" s="1">
         <v>0.11</v>
       </c>
       <c r="P392">
         <v>1</v>
       </c>
     </row>
     <row r="393" spans="1:16">
       <c r="A393" t="s">
-        <v>1015</v>
+        <v>1023</v>
       </c>
       <c r="B393" t="s">
-        <v>1016</v>
+        <v>1024</v>
       </c>
       <c r="C393" s="1">
         <v>500000.0</v>
       </c>
       <c r="D393" s="1">
-        <v>100.185</v>
+        <v>99.757</v>
       </c>
       <c r="E393" s="1">
         <v>99.147</v>
       </c>
       <c r="F393" t="s">
         <v>8</v>
       </c>
       <c r="G393">
         <v>1.0</v>
       </c>
       <c r="H393" s="1">
         <v>495735.0</v>
       </c>
       <c r="I393" s="1">
-        <v>5190.0</v>
+        <v>3050.0</v>
       </c>
       <c r="J393" s="1">
-        <v>1.046930315592</v>
+        <v>0.61524806600301</v>
       </c>
       <c r="K393">
-        <v>2.73</v>
+        <v>2.96</v>
       </c>
       <c r="L393" t="s">
-        <v>1017</v>
+        <v>1025</v>
       </c>
       <c r="M393" s="1">
-        <v>500925.0</v>
+        <v>498785.0</v>
       </c>
       <c r="N393" s="1">
-        <v>514592.81</v>
+        <v>513565.82</v>
       </c>
       <c r="O393" s="1">
         <v>0.15</v>
       </c>
       <c r="P393">
         <v>1</v>
       </c>
     </row>
     <row r="394" spans="1:16">
       <c r="A394" t="s">
-        <v>1018</v>
+        <v>1026</v>
       </c>
       <c r="B394" t="s">
-        <v>1019</v>
+        <v>1027</v>
       </c>
       <c r="C394" s="1">
         <v>265000.0</v>
       </c>
       <c r="D394" s="1">
-        <v>99.586</v>
+        <v>99.173</v>
       </c>
       <c r="E394" s="1">
         <v>99.695</v>
       </c>
       <c r="F394" t="s">
         <v>8</v>
       </c>
       <c r="G394">
         <v>1.0</v>
       </c>
       <c r="H394" s="1">
         <v>264191.75</v>
       </c>
       <c r="I394" s="1">
-        <v>-288.85</v>
+        <v>-1383.3</v>
       </c>
       <c r="J394" s="1">
-        <v>-0.10933346707458</v>
+        <v>-0.52359697076082</v>
       </c>
       <c r="K394">
-        <v>0.02</v>
+        <v>0.28</v>
       </c>
       <c r="L394">
-        <v>54.45</v>
+        <v>735.1</v>
       </c>
       <c r="M394" s="1">
-        <v>263902.9</v>
+        <v>262808.45</v>
       </c>
       <c r="N394" s="1">
-        <v>263957.35</v>
+        <v>263543.55</v>
       </c>
       <c r="O394" s="1">
         <v>0.08</v>
       </c>
       <c r="P394">
         <v>1</v>
       </c>
     </row>
     <row r="395" spans="1:16">
       <c r="A395" t="s">
-        <v>1020</v>
+        <v>1028</v>
       </c>
       <c r="B395" t="s">
-        <v>1021</v>
+        <v>1029</v>
       </c>
       <c r="C395" s="1">
         <v>400000.0</v>
       </c>
       <c r="D395" s="1">
-        <v>82.626</v>
+        <v>82.546</v>
       </c>
       <c r="E395" s="1">
         <v>81.804</v>
       </c>
       <c r="F395" t="s">
         <v>8</v>
       </c>
       <c r="G395">
         <v>1.0</v>
       </c>
       <c r="H395" s="1">
         <v>327216.0</v>
       </c>
       <c r="I395" s="1">
-        <v>3288.0</v>
+        <v>2968.0</v>
       </c>
       <c r="J395" s="1">
-        <v>1.0048408390788</v>
+        <v>0.90704611021466</v>
       </c>
       <c r="K395">
-        <v>0.41</v>
+        <v>0.46</v>
       </c>
       <c r="L395" t="s">
-        <v>1022</v>
+        <v>1030</v>
       </c>
       <c r="M395" s="1">
-        <v>330504.0</v>
+        <v>330184.0</v>
       </c>
       <c r="N395" s="1">
-        <v>332147.84</v>
+        <v>332033.32</v>
       </c>
       <c r="O395" s="1">
         <v>0.1</v>
       </c>
       <c r="P395">
         <v>1</v>
       </c>
     </row>
     <row r="396" spans="1:16">
       <c r="A396" t="s">
-        <v>1023</v>
+        <v>1031</v>
       </c>
       <c r="B396" t="s">
-        <v>1024</v>
+        <v>1032</v>
       </c>
       <c r="C396" s="1">
         <v>377000.0</v>
       </c>
       <c r="D396" s="1">
-        <v>100.792</v>
+        <v>100.566</v>
       </c>
       <c r="E396" s="1">
         <v>99.417</v>
       </c>
       <c r="F396" t="s">
         <v>8</v>
       </c>
       <c r="G396">
         <v>1.0</v>
       </c>
       <c r="H396" s="1">
         <v>374802.09</v>
       </c>
       <c r="I396" s="1">
-        <v>5183.75</v>
+        <v>4331.73</v>
       </c>
       <c r="J396" s="1">
-        <v>1.3830632587988</v>
+        <v>1.1557379522617</v>
       </c>
       <c r="K396">
-        <v>3.61</v>
-[...2 lines deleted...]
-        <v>1025</v>
+        <v>0.11</v>
+      </c>
+      <c r="L396">
+        <v>426.06</v>
       </c>
       <c r="M396" s="1">
-        <v>379985.84</v>
+        <v>379133.82</v>
       </c>
       <c r="N396" s="1">
-        <v>393581.08</v>
+        <v>379559.88</v>
       </c>
       <c r="O396" s="1">
         <v>0.11</v>
       </c>
       <c r="P396">
         <v>1</v>
       </c>
     </row>
     <row r="397" spans="1:16">
       <c r="A397" t="s">
-        <v>1026</v>
+        <v>1033</v>
       </c>
       <c r="B397" t="s">
-        <v>1027</v>
+        <v>1034</v>
       </c>
       <c r="C397" s="1">
         <v>400000.0</v>
       </c>
       <c r="D397" s="1">
-        <v>98.612</v>
+        <v>98.55</v>
       </c>
       <c r="E397" s="1">
         <v>100.0</v>
       </c>
       <c r="F397" t="s">
         <v>8</v>
       </c>
       <c r="G397">
         <v>1.0</v>
       </c>
       <c r="H397" s="1">
         <v>400000.0</v>
       </c>
       <c r="I397" s="1">
-        <v>-5552.0</v>
+        <v>-5800.0</v>
       </c>
       <c r="J397" s="1">
-        <v>-1.388</v>
+        <v>-1.45</v>
       </c>
       <c r="K397">
-        <v>1.64</v>
+        <v>1.86</v>
       </c>
       <c r="L397" t="s">
-        <v>1028</v>
+        <v>1035</v>
       </c>
       <c r="M397" s="1">
-        <v>394448.0</v>
+        <v>394200.0</v>
       </c>
       <c r="N397" s="1">
-        <v>401013.15</v>
+        <v>401628.99</v>
       </c>
       <c r="O397" s="1">
         <v>0.12</v>
       </c>
       <c r="P397">
         <v>1</v>
       </c>
     </row>
     <row r="398" spans="1:16">
       <c r="A398" t="s">
-        <v>1029</v>
+        <v>1036</v>
       </c>
       <c r="B398" t="s">
-        <v>1030</v>
+        <v>1037</v>
       </c>
       <c r="C398" s="1">
-        <v>1110.0</v>
+        <v>1333.0</v>
       </c>
       <c r="D398" s="1">
-        <v>0.1025</v>
+        <v>153.1</v>
       </c>
       <c r="E398" s="1">
-        <v>0.1073378378</v>
+        <v>44.3748687172</v>
       </c>
       <c r="F398" t="s">
         <v>8</v>
       </c>
       <c r="G398">
         <v>1.0</v>
       </c>
       <c r="H398" s="1">
-        <v>0.0</v>
+        <v>591517.0</v>
       </c>
       <c r="I398" s="1">
-        <v>-13425.0</v>
+        <v>1449306.0</v>
       </c>
       <c r="J398" s="1">
-        <v>0</v>
+        <v>245.01510522944</v>
       </c>
       <c r="K398">
         <v>0.0</v>
       </c>
       <c r="L398">
         <v>0.0</v>
       </c>
       <c r="M398" s="1">
-        <v>-13425.0</v>
+        <v>2040823.0</v>
       </c>
       <c r="N398" s="1">
-        <v>-13425.0</v>
+        <v>2040823.0</v>
       </c>
       <c r="O398" s="1">
-        <v>0.0</v>
+        <v>0.59</v>
       </c>
       <c r="P398">
         <v>1</v>
       </c>
     </row>
     <row r="399" spans="1:16">
       <c r="A399" t="s">
-        <v>1031</v>
+        <v>1038</v>
       </c>
       <c r="B399" t="s">
-        <v>1032</v>
+        <v>1039</v>
       </c>
       <c r="C399" s="1">
-        <v>1222.0</v>
+        <v>1333.0</v>
       </c>
       <c r="D399" s="1">
-        <v>78.9</v>
+        <v>8.4</v>
       </c>
       <c r="E399" s="1">
-        <v>48.0095744681</v>
+        <v>2.7377344336</v>
       </c>
       <c r="F399" t="s">
         <v>8</v>
       </c>
       <c r="G399">
         <v>1.0</v>
       </c>
       <c r="H399" s="1">
-        <v>586677.0</v>
+        <v>36494.0</v>
       </c>
       <c r="I399" s="1">
-        <v>377481.0</v>
+        <v>75478.0</v>
       </c>
       <c r="J399" s="1">
-        <v>64.342218972279</v>
+        <v>206.82303940374</v>
       </c>
       <c r="K399">
         <v>0.0</v>
       </c>
       <c r="L399">
         <v>0.0</v>
       </c>
       <c r="M399" s="1">
-        <v>964158.0</v>
+        <v>111972.0</v>
       </c>
       <c r="N399" s="1">
-        <v>964158.0</v>
+        <v>111972.0</v>
       </c>
       <c r="O399" s="1">
-        <v>0.28</v>
+        <v>0.03</v>
       </c>
       <c r="P399">
         <v>1</v>
       </c>
     </row>
     <row r="400" spans="1:16">
       <c r="A400" t="s">
-        <v>1033</v>
+        <v>1040</v>
       </c>
       <c r="B400" t="s">
-        <v>1034</v>
+        <v>1041</v>
       </c>
       <c r="C400" s="1">
-        <v>-1110.0</v>
+        <v>1832.0</v>
       </c>
       <c r="D400" s="1">
-        <v>0.07</v>
+        <v>0.0925</v>
       </c>
       <c r="E400" s="1">
-        <v>0.0698581081</v>
+        <v>0.1083870087</v>
       </c>
       <c r="F400" t="s">
         <v>8</v>
       </c>
       <c r="G400">
         <v>1.0</v>
       </c>
       <c r="H400" s="1">
         <v>0.0</v>
       </c>
       <c r="I400" s="1">
-        <v>-393.75</v>
+        <v>-72762.5</v>
       </c>
       <c r="J400" s="1">
         <v>0</v>
       </c>
       <c r="K400">
         <v>0.0</v>
       </c>
       <c r="L400">
         <v>0.0</v>
       </c>
       <c r="M400" s="1">
-        <v>-393.75</v>
+        <v>-72762.5</v>
       </c>
       <c r="N400" s="1">
-        <v>-393.75</v>
+        <v>-72762.5</v>
       </c>
       <c r="O400" s="1">
-        <v>0.0</v>
+        <v>-0.02</v>
       </c>
       <c r="P400">
         <v>1</v>
       </c>
     </row>
     <row r="401" spans="1:16">
       <c r="A401" t="s">
-        <v>1035</v>
+        <v>1042</v>
       </c>
       <c r="B401" t="s">
-        <v>1036</v>
+        <v>1043</v>
       </c>
       <c r="C401" s="1">
-        <v>-1222.0</v>
+        <v>330.0</v>
       </c>
       <c r="D401" s="1">
-        <v>62.4</v>
+        <v>86.7</v>
       </c>
       <c r="E401" s="1">
-        <v>43.5758592471</v>
+        <v>53.2</v>
       </c>
       <c r="F401" t="s">
         <v>8</v>
       </c>
       <c r="G401">
         <v>1.0</v>
       </c>
       <c r="H401" s="1">
-        <v>-532497.0</v>
+        <v>175560.0</v>
       </c>
       <c r="I401" s="1">
-        <v>-230031.0</v>
+        <v>110550.0</v>
       </c>
       <c r="J401" s="1">
-        <v>43.198553231286</v>
+        <v>62.96992481203</v>
       </c>
       <c r="K401">
         <v>0.0</v>
       </c>
       <c r="L401">
         <v>0.0</v>
       </c>
       <c r="M401" s="1">
-        <v>-762528.0</v>
+        <v>286110.0</v>
       </c>
       <c r="N401" s="1">
-        <v>-762528.0</v>
+        <v>286110.0</v>
       </c>
       <c r="O401" s="1">
-        <v>-0.22</v>
+        <v>0.08</v>
       </c>
       <c r="P401">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="402" spans="1:16">
+      <c r="A402" t="s">
+        <v>1044</v>
+      </c>
+      <c r="B402" t="s">
+        <v>1045</v>
+      </c>
+      <c r="C402" s="1">
+        <v>460.0</v>
+      </c>
+      <c r="D402" s="1">
+        <v>93.6</v>
+      </c>
+      <c r="E402" s="1">
+        <v>75.3</v>
+      </c>
+      <c r="F402" t="s">
+        <v>8</v>
+      </c>
+      <c r="G402">
+        <v>1.0</v>
+      </c>
+      <c r="H402" s="1">
+        <v>346380.0</v>
+      </c>
+      <c r="I402" s="1">
+        <v>84180.0</v>
+      </c>
+      <c r="J402" s="1">
+        <v>24.302788844622</v>
+      </c>
+      <c r="K402">
+        <v>0.0</v>
+      </c>
+      <c r="L402">
+        <v>0.0</v>
+      </c>
+      <c r="M402" s="1">
+        <v>430560.0</v>
+      </c>
+      <c r="N402" s="1">
+        <v>430560.0</v>
+      </c>
+      <c r="O402" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="P402">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="403" spans="1:16">
+      <c r="A403" t="s">
+        <v>1046</v>
+      </c>
+      <c r="B403" t="s">
+        <v>1047</v>
+      </c>
+      <c r="C403" s="1">
+        <v>-2664.0</v>
+      </c>
+      <c r="D403" s="1">
+        <v>50.9</v>
+      </c>
+      <c r="E403" s="1">
+        <v>13.2581081081</v>
+      </c>
+      <c r="F403" t="s">
+        <v>8</v>
+      </c>
+      <c r="G403">
+        <v>1.0</v>
+      </c>
+      <c r="H403" s="1">
+        <v>-353196.0</v>
+      </c>
+      <c r="I403" s="1">
+        <v>-1002780.0</v>
+      </c>
+      <c r="J403" s="1">
+        <v>283.91601263887</v>
+      </c>
+      <c r="K403">
+        <v>0.0</v>
+      </c>
+      <c r="L403">
+        <v>0.0</v>
+      </c>
+      <c r="M403" s="1">
+        <v>-1355976.0</v>
+      </c>
+      <c r="N403" s="1">
+        <v>-1355976.0</v>
+      </c>
+      <c r="O403" s="1">
+        <v>-0.39</v>
+      </c>
+      <c r="P403">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="404" spans="1:16">
+      <c r="A404" t="s">
+        <v>1048</v>
+      </c>
+      <c r="B404" t="s">
+        <v>1049</v>
+      </c>
+      <c r="C404" s="1">
+        <v>-1832.0</v>
+      </c>
+      <c r="D404" s="1">
+        <v>0.065</v>
+      </c>
+      <c r="E404" s="1">
+        <v>0.0738550764</v>
+      </c>
+      <c r="F404" t="s">
+        <v>8</v>
+      </c>
+      <c r="G404">
+        <v>1.0</v>
+      </c>
+      <c r="H404" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I404" s="1">
+        <v>40556.25</v>
+      </c>
+      <c r="J404" s="1">
+        <v>0</v>
+      </c>
+      <c r="K404">
+        <v>0.0</v>
+      </c>
+      <c r="L404">
+        <v>0.0</v>
+      </c>
+      <c r="M404" s="1">
+        <v>40556.25</v>
+      </c>
+      <c r="N404" s="1">
+        <v>40556.25</v>
+      </c>
+      <c r="O404" s="1">
+        <v>0.01</v>
+      </c>
+      <c r="P404">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>