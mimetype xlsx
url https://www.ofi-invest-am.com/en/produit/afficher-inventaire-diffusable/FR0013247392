--- v3 (2026-09-01)
+++ v4 (2026-09-23)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1024">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1038">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C/D</t>
   </si>
   <si>
     <t>FR0000970105</t>
   </si>
   <si>
@@ -265,57 +265,57 @@
   <si>
     <t>AZELIS GROUP NV</t>
   </si>
   <si>
     <t>IT0001031084</t>
   </si>
   <si>
     <t>BANCA GENERALI</t>
   </si>
   <si>
     <t>IT0004776628</t>
   </si>
   <si>
     <t>BANCA MEDIOLANUM</t>
   </si>
   <si>
     <t>ES0113211835</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA</t>
   </si>
   <si>
     <t>ES0113860A34</t>
   </si>
   <si>
-    <t>BANCO DE SABADELL SA</t>
+    <t>BANCO DE SABADELL</t>
   </si>
   <si>
     <t>ES0113900J37</t>
   </si>
   <si>
-    <t>BANCO SANTANDER</t>
+    <t>BANCO SANTANDER SA</t>
   </si>
   <si>
     <t>IE00BD1RP616</t>
   </si>
   <si>
     <t>BANK OF IRELAND GROUP PLC</t>
   </si>
   <si>
     <t>ES0113679I37</t>
   </si>
   <si>
     <t>BANKINTER SA</t>
   </si>
   <si>
     <t>AT0000BAWAG2</t>
   </si>
   <si>
     <t>BAWAG GROUP AG</t>
   </si>
   <si>
     <t>NL0012866412</t>
   </si>
   <si>
     <t>BE SEMICONDUCTOR INDUSTRIES NV</t>
   </si>
@@ -1030,2106 +1030,2148 @@
   <si>
     <t>DE000A1ML7J1</t>
   </si>
   <si>
     <t>VONOVIA</t>
   </si>
   <si>
     <t>FI0009003727</t>
   </si>
   <si>
     <t>WARTSILA</t>
   </si>
   <si>
     <t>AT0000831706</t>
   </si>
   <si>
     <t>WIENERBERGER AG</t>
   </si>
   <si>
     <t>NL0000395903</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV</t>
   </si>
   <si>
-    <t>XSS190626</t>
-[...38 lines deleted...]
-    <t>EURO-OAT JUN 26</t>
+    <t>XSS180926</t>
+  </si>
+  <si>
+    <t>EURO STOXX 50 ESG SEP 26</t>
+  </si>
+  <si>
+    <t>OE100926</t>
+  </si>
+  <si>
+    <t>EURO-BOBL SEP 26</t>
+  </si>
+  <si>
+    <t>DU100926</t>
+  </si>
+  <si>
+    <t>EURO-SCHATZ SEP 26</t>
+  </si>
+  <si>
+    <t>VG180926</t>
+  </si>
+  <si>
+    <t>EURO STOXX 50 SEP 26</t>
+  </si>
+  <si>
+    <t>IK1100926</t>
+  </si>
+  <si>
+    <t>EURO-BTP (ITALY GOVT) SEP 26</t>
+  </si>
+  <si>
+    <t>RX100926</t>
+  </si>
+  <si>
+    <t>EURO-BUND SEP 26</t>
+  </si>
+  <si>
+    <t>OAT100926</t>
+  </si>
+  <si>
+    <t>EURO-OAT SEP 26</t>
   </si>
   <si>
     <t>XS2986639701</t>
   </si>
   <si>
     <t>A2A SPA 3.625 30/01/2035</t>
   </si>
   <si>
-    <t>7 302.84</t>
+    <t>8 598.50</t>
+  </si>
+  <si>
+    <t>XS3399007288</t>
+  </si>
+  <si>
+    <t>ABERTIS INFRAESTRUCTURAS SA 3.625 08/03/2032</t>
   </si>
   <si>
     <t>XS2859413341</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 16/07/2036</t>
   </si>
   <si>
-    <t>11 578.77</t>
+    <t>12 369.86</t>
   </si>
   <si>
     <t>XS2747610751</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 3.875 15/01/2032</t>
   </si>
   <si>
-    <t>7 378.42</t>
+    <t>8 546.23</t>
   </si>
   <si>
     <t>XS2809859536</t>
   </si>
   <si>
     <t>ACHMEA BV 02/11/2044</t>
   </si>
   <si>
-    <t>4 890.98</t>
+    <t>5 396.15</t>
   </si>
   <si>
     <t>XS3388179676</t>
   </si>
   <si>
     <t>ADIDAS AG 3.5 26/05/2031</t>
   </si>
   <si>
+    <t>1 438.36</t>
+  </si>
+  <si>
     <t>BE6363767821</t>
   </si>
   <si>
     <t>AGEAS SA 02/05/2056</t>
   </si>
   <si>
-    <t>1 621.92</t>
+    <t>2 736.99</t>
   </si>
   <si>
     <t>XS3237229193</t>
   </si>
   <si>
     <t>AIB GROUP PLC 02/12/2036</t>
   </si>
   <si>
-    <t>7 670.96</t>
+    <t>8 593.15</t>
   </si>
   <si>
     <t>FR0014013VX5</t>
   </si>
   <si>
     <t>AIR LIQUIDE FINANCE SA 3 05/05/2033</t>
   </si>
   <si>
+    <t>1 676.71</t>
+  </si>
+  <si>
     <t>XS2251233651</t>
   </si>
   <si>
     <t>AKELIUS RESIDENTIAL PROPERTY FINAN 1.125 11/01/2029</t>
   </si>
   <si>
-    <t>1 159.18</t>
-[...8 lines deleted...]
-    <t>3 168.22</t>
+    <t>1 337.52</t>
   </si>
   <si>
     <t>XS3359749481</t>
   </si>
   <si>
     <t>ALLIANDER NV 3.25 30/04/2031</t>
   </si>
   <si>
+    <t>1 077.04</t>
+  </si>
+  <si>
     <t>XS2829852842</t>
   </si>
   <si>
     <t>ALLIANDER NV PERP</t>
   </si>
   <si>
-    <t>12 612.33</t>
+    <t>13 426.03</t>
   </si>
   <si>
     <t>DE000A351U49</t>
   </si>
   <si>
     <t>ALLIANZ SE 25/07/2053</t>
   </si>
   <si>
-    <t>24 971.40</t>
+    <t>26 726.58</t>
   </si>
   <si>
     <t>XS3357187809</t>
   </si>
   <si>
     <t>ALPHA BANK SA 06/05/2032</t>
   </si>
   <si>
-    <t>1 539.04</t>
+    <t>2 748.29</t>
   </si>
   <si>
     <t>XS2761146468</t>
   </si>
   <si>
     <t>ALPHA BANK SA 12/05/2030</t>
   </si>
   <si>
+    <t>1 205.48</t>
+  </si>
+  <si>
     <t>XS3372845746</t>
   </si>
   <si>
     <t>ALPHABET INC 3.45 11/05/2032</t>
   </si>
   <si>
-    <t>XS3229091015</t>
-[...11 lines deleted...]
-    <t>ARKEMA SA PERP</t>
+    <t>1 276.03</t>
   </si>
   <si>
     <t>XS3070545234</t>
   </si>
   <si>
     <t>AROUNDTOWN SA 3.5 13/05/2030</t>
   </si>
   <si>
-    <t>1 610.96</t>
+    <t>3 298.63</t>
   </si>
   <si>
     <t>XS2872909770</t>
   </si>
   <si>
     <t>ASTRAZENECA FINANCE LLC 3.278 05/08/2033</t>
   </si>
   <si>
-    <t>7 078.86</t>
+    <t>7 594.54</t>
   </si>
   <si>
     <t>AT0000A2CQD2</t>
   </si>
   <si>
     <t>AUSTRIA (REPUBLIC OF) 0 20/02/2030</t>
   </si>
   <si>
     <t>AT0000A2KQ43</t>
   </si>
   <si>
     <t>AUSTRIA (REPUBLIC OF) 0 20/10/2040</t>
   </si>
   <si>
     <t>AT0000A3HU25</t>
   </si>
   <si>
     <t>AUSTRIA (REPUBLIC OF) 2.95 20/02/2035</t>
   </si>
   <si>
-    <t>3 915.09</t>
+    <t>4 751.32</t>
   </si>
   <si>
     <t>XS3393830651</t>
   </si>
   <si>
     <t>AXA SA 29/05/2056</t>
   </si>
   <si>
+    <t>1 232.29</t>
+  </si>
+  <si>
     <t>XS2432565187</t>
   </si>
   <si>
     <t>BALDER FINLAND OYJ 2 18/01/2031</t>
   </si>
   <si>
-    <t>2 235.62</t>
+    <t>2 597.26</t>
   </si>
   <si>
     <t>XS2762369549</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA 08/02/2036</t>
   </si>
   <si>
-    <t>6 143.84</t>
+    <t>7 319.18</t>
   </si>
   <si>
     <t>IT0005632267</t>
   </si>
   <si>
     <t>BANCO BPM SPA 3.375 21/01/2030</t>
   </si>
   <si>
-    <t>4 869.99</t>
+    <t>5 675.55</t>
   </si>
   <si>
     <t>XS3090080733</t>
   </si>
   <si>
     <t>BANCO DE CREDITO SOCIAL COOPERATIV 13/06/2031</t>
   </si>
   <si>
-    <t>10 212.33</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3352075058</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA 22/04/2038</t>
   </si>
   <si>
-    <t>2 934.25</t>
+    <t>4 471.23</t>
   </si>
   <si>
     <t>XS2038039074</t>
   </si>
   <si>
     <t>BANK OF AMERICA CORP 08/08/2029</t>
   </si>
   <si>
-    <t>1 425.37</t>
+    <t>1 530.25</t>
   </si>
   <si>
     <t>XS2345798271</t>
   </si>
   <si>
     <t>BANK OF AMERICA CORP 24/05/2032</t>
   </si>
   <si>
+    <t>1 200.91</t>
+  </si>
+  <si>
     <t>XS3332496184</t>
   </si>
   <si>
     <t>BANK OF IRELAND GROUP PLC 02/04/2034</t>
   </si>
   <si>
-    <t>3 277.93</t>
+    <t>4 441.07</t>
   </si>
   <si>
     <t>XS3112064947</t>
   </si>
   <si>
     <t>BANK OF MONTREAL 09/01/2032</t>
   </si>
   <si>
-    <t>8 030.62</t>
+    <t>9 249.05</t>
   </si>
   <si>
     <t>FR0014015J95</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 21/07/2033</t>
   </si>
   <si>
-    <t>7 652.05</t>
+    <t>8 917.81</t>
   </si>
   <si>
     <t>XS2831195644</t>
   </si>
   <si>
     <t>BARCLAYS PLC 31/05/2036</t>
   </si>
   <si>
     <t>BE0390167337</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 3.375 20/02/2031</t>
   </si>
   <si>
-    <t>7 619.18</t>
+    <t>9 246.58</t>
   </si>
   <si>
     <t>BE6365319829</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 3.375 28/05/2030</t>
   </si>
   <si>
     <t>BE0000345547</t>
   </si>
   <si>
     <t>BELGIUM KINGDOM OF (GOVERNMENT) 0.8 22/06/2028</t>
   </si>
   <si>
-    <t>2 538.67</t>
-[...1 lines deleted...]
-  <si>
     <t>BE0000333428</t>
   </si>
   <si>
     <t>BELGIUM KINGDOM OF (GOVERNMENT) 3 22/06/2034</t>
   </si>
   <si>
-    <t>63 084.31</t>
-[...1 lines deleted...]
-  <si>
     <t>BE0000368770</t>
   </si>
   <si>
     <t>BELGIUM KINGDOM OF (GOVERNMENT) 3.1 22/08/2031</t>
   </si>
   <si>
-    <t>1 963.26</t>
+    <t>5 285.70</t>
   </si>
   <si>
     <t>BE0000320292</t>
   </si>
   <si>
     <t>BELGIUM KINGDOM OF (GOVERNMENT) 4.25 28/03/2041</t>
   </si>
   <si>
-    <t>20 385.39</t>
+    <t>27 079.09</t>
   </si>
   <si>
     <t>XS3215466338</t>
   </si>
   <si>
     <t>BMS IRELAND CAPITAL FUNDING DAC 3.363 10/11/2033</t>
   </si>
   <si>
-    <t>7 649.67</t>
+    <t>8 470.61</t>
   </si>
   <si>
     <t>FR0014018PQ0</t>
   </si>
   <si>
     <t>BNP PARIBAS CARDIF SA 27/05/2041</t>
   </si>
   <si>
+    <t>1 052.10</t>
+  </si>
+  <si>
     <t>FR001400LZI6</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 13/11/2032</t>
   </si>
   <si>
-    <t>5 257.53</t>
+    <t>5 830.14</t>
   </si>
   <si>
     <t>FR0014010KM7</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 19/01/2036</t>
   </si>
   <si>
-    <t>6 989.67</t>
+    <t>8 128.73</t>
   </si>
   <si>
     <t>XS2555221246</t>
   </si>
   <si>
     <t>BOOKING HOLDINGS INC 4.75 15/11/2034</t>
   </si>
   <si>
-    <t>5 205.48</t>
+    <t>5 778.08</t>
   </si>
   <si>
     <t>FR0014005V67</t>
   </si>
   <si>
     <t>BPCE SA 13/10/2046</t>
   </si>
   <si>
-    <t>2 713.01</t>
+    <t>2 969.18</t>
   </si>
   <si>
     <t>FR001400WP90</t>
   </si>
   <si>
     <t>BPCE SA 20/01/2034</t>
   </si>
   <si>
-    <t>5 873.97</t>
+    <t>6 838.36</t>
   </si>
   <si>
     <t>XS3227880021</t>
   </si>
   <si>
     <t>BT FINANCE PLC 3.375 17/11/2032</t>
   </si>
   <si>
-    <t>7 488.06</t>
+    <t>8 320.07</t>
   </si>
   <si>
     <t>FR0014013058</t>
   </si>
   <si>
     <t>BUREAU VERITAS SA 3.375 01/10/2033</t>
   </si>
   <si>
-    <t>9 061.64</t>
+    <t>9 875.34</t>
   </si>
   <si>
     <t>XS3226502485</t>
   </si>
   <si>
     <t>CAIXABANK SA 14/05/2038</t>
   </si>
   <si>
+    <t>1 337.67</t>
+  </si>
+  <si>
     <t>FR0014012S89</t>
   </si>
   <si>
     <t>CAPGEMINI SE 3.5 25/09/2034</t>
   </si>
   <si>
-    <t>9 627.40</t>
-[...8 lines deleted...]
-    <t>2 483.56</t>
+    <t>10 471.23</t>
+  </si>
+  <si>
+    <t>XS2751689048</t>
+  </si>
+  <si>
+    <t>CARRIER GLOBAL CORP 4.5 29/11/2032</t>
+  </si>
+  <si>
+    <t>10 257.53</t>
   </si>
   <si>
     <t>XS2793256137</t>
   </si>
   <si>
     <t>CBRE GLOBAL INVESTORS OPEN-ENDED F 4.75 27/03/2034</t>
   </si>
   <si>
-    <t>3 920.25</t>
+    <t>5 188.56</t>
+  </si>
+  <si>
+    <t>XS3311989787</t>
+  </si>
+  <si>
+    <t>CLARIANT INTERNATIONAL FINANCIAL S 4.125 15/01/2032</t>
   </si>
   <si>
     <t>XS3326476523</t>
   </si>
   <si>
     <t>COCA-COLA HBC FINANCE BV 4 01/10/2033</t>
   </si>
   <si>
-    <t>2 526.90</t>
+    <t>3 409.32</t>
   </si>
   <si>
     <t>XS2909746310</t>
   </si>
   <si>
     <t>COMCAST CORPORATION 3.25 26/09/2032</t>
   </si>
   <si>
-    <t>8 458.90</t>
+    <t>9 203.29</t>
   </si>
   <si>
     <t>DE000CZ45YV9</t>
   </si>
   <si>
     <t>COMMERZBANK AG 16/07/2032</t>
   </si>
   <si>
-    <t>10 586.30</t>
+    <t>11 309.59</t>
   </si>
   <si>
     <t>FR001400Q486</t>
   </si>
   <si>
     <t>COMPAGNIE GENERALE DES ETABLISSEME 3.125 16/05/2031</t>
   </si>
   <si>
+    <t>2 054.79</t>
+  </si>
+  <si>
     <t>FR001400Q7X2</t>
   </si>
   <si>
     <t>COVIVIO HOTELS SCA 4.125 23/05/2033</t>
   </si>
   <si>
+    <t>2 237.67</t>
+  </si>
+  <si>
     <t>FR001400MDV4</t>
   </si>
   <si>
     <t>COVIVIO SA 4.625 05/06/2032</t>
   </si>
   <si>
-    <t>18 398.63</t>
+    <t>1 013.70</t>
   </si>
   <si>
     <t>FR001400PGC0</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA 15/04/2036</t>
   </si>
   <si>
-    <t>5 873.29</t>
+    <t>8 510.27</t>
   </si>
   <si>
     <t>FR001400PZV0</t>
   </si>
   <si>
     <t>CREDIT MUTUEL ARKEA 15/05/2035</t>
   </si>
   <si>
-    <t>1 001.53</t>
+    <t>2 161.21</t>
   </si>
   <si>
     <t>BE0002989706</t>
   </si>
   <si>
     <t>CRELAN SA 23/01/2032</t>
   </si>
   <si>
-    <t>7 536.99</t>
+    <t>8 802.74</t>
   </si>
   <si>
     <t>BE0390287564</t>
   </si>
   <si>
     <t>CRELAN SA-BRUSSELS HEAD OFFICE 30/04/2037</t>
   </si>
   <si>
-    <t>1 490.41</t>
+    <t>2 454.79</t>
   </si>
   <si>
     <t>XS3352082930</t>
   </si>
   <si>
     <t>DANAHER CORPORATION 3.25 29/04/2030</t>
   </si>
   <si>
+    <t>1 355.12</t>
+  </si>
+  <si>
     <t>FR0014017HO4</t>
   </si>
   <si>
     <t>DANONE SA 3.785 01/04/2034</t>
   </si>
   <si>
-    <t>1 306.60</t>
+    <t>1 762.88</t>
   </si>
   <si>
     <t>DE000A4DE9Y3</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG 13/02/2031</t>
   </si>
   <si>
-    <t>2 034.25</t>
+    <t>2 441.10</t>
   </si>
   <si>
     <t>DE000A351ZT4</t>
   </si>
   <si>
     <t>DEUTSCHE BOERSE AG 3.875 28/09/2033</t>
   </si>
   <si>
-    <t>5 265.75</t>
+    <t>5 732.88</t>
   </si>
   <si>
     <t>XS2280835260</t>
   </si>
   <si>
     <t>DIGITAL INTREPID HOLDING BV 0.625 15/07/2031</t>
   </si>
   <si>
-    <t>4 424.66</t>
+    <t>4 726.03</t>
   </si>
   <si>
     <t>XS2977974927</t>
   </si>
   <si>
     <t>DNB BANK ASA 15/01/2031</t>
   </si>
   <si>
-    <t>3 427.40</t>
+    <t>3 969.86</t>
   </si>
   <si>
     <t>XS3074473474</t>
   </si>
   <si>
     <t>DNB BANK ASA 20/05/2031</t>
   </si>
   <si>
     <t>XS3351033785</t>
   </si>
   <si>
     <t>DSB 3.625 22/04/2036</t>
   </si>
   <si>
+    <t>1 493.70</t>
+  </si>
+  <si>
     <t>XS2932834604</t>
   </si>
   <si>
     <t>DSV FINANCE BV 3.25 06/11/2030</t>
   </si>
   <si>
-    <t>3 591.65</t>
+    <t>3 969.72</t>
   </si>
   <si>
     <t>XS3204041266</t>
   </si>
   <si>
     <t>DZ BANK AG DEUTSCHE ZENTRAL GENOSS 15/10/2035</t>
   </si>
   <si>
-    <t>7 036.32</t>
+    <t>7 706.45</t>
   </si>
   <si>
     <t>XS3274805376</t>
   </si>
   <si>
     <t>E.ON SE 3.448 19/01/2034</t>
   </si>
   <si>
-    <t>11 184.27</t>
+    <t>13 006.90</t>
   </si>
   <si>
     <t>XS3166221948</t>
   </si>
   <si>
     <t>EAST JAPAN RAILWAY COMPANY 3.727 02/09/2037</t>
   </si>
   <si>
-    <t>16 143.32</t>
+    <t>17 439.50</t>
   </si>
   <si>
     <t>XS3071203056</t>
   </si>
   <si>
     <t>EATON CAPITAL UNLIMITED CO 3.625 09/05/2035</t>
   </si>
   <si>
+    <t>1 867.12</t>
+  </si>
+  <si>
     <t>PTEDP6OM0007</t>
   </si>
   <si>
     <t>EDP SA 02/12/2055</t>
   </si>
   <si>
-    <t>4 458.90</t>
+    <t>5 513.70</t>
   </si>
   <si>
     <t>XS3391835629</t>
   </si>
   <si>
     <t>EDP SERVICIOS FINANCIEROS ESPANA S 3.75 01/03/2033</t>
   </si>
   <si>
+    <t>1 717.09</t>
+  </si>
+  <si>
     <t>BE6373697216</t>
   </si>
   <si>
     <t>ELIA GROUP SA PERP</t>
   </si>
   <si>
-    <t>2 204.79</t>
+    <t>3 877.40</t>
   </si>
   <si>
     <t>XS3070067072</t>
   </si>
   <si>
     <t>ELISA OYJ 2.875 14/05/2030</t>
   </si>
   <si>
-    <t>1 094.86</t>
+    <t>2 299.21</t>
   </si>
   <si>
     <t>XS2312746345</t>
   </si>
   <si>
     <t>ENEL SPA NC30 PERP</t>
   </si>
   <si>
-    <t>9 554.38</t>
+    <t>10 338.70</t>
   </si>
   <si>
     <t>FR001400KHG0</t>
   </si>
   <si>
     <t>ENGIE SA 3.875 06/01/2031</t>
   </si>
   <si>
-    <t>9 427.40</t>
+    <t>10 828.77</t>
   </si>
   <si>
     <t>FR0014016Z94</t>
   </si>
   <si>
     <t>ENGIE SA PERP</t>
   </si>
   <si>
-    <t>2 299.37</t>
+    <t>3 353.25</t>
   </si>
   <si>
     <t>AT0000A3RNZ8</t>
   </si>
   <si>
     <t>ERSTE GROUP BANK AG 21/04/2036</t>
   </si>
   <si>
-    <t>1 767.12</t>
+    <t>4 006.85</t>
   </si>
   <si>
     <t>FR0014017VR8</t>
   </si>
   <si>
     <t>EURAZEO SE 4.625 17/04/2031</t>
   </si>
   <si>
-    <t>1 786.64</t>
+    <t>2 622.95</t>
   </si>
   <si>
     <t>XS3386670270</t>
   </si>
   <si>
     <t>EUROBANK SA 25/05/2032</t>
   </si>
   <si>
+    <t>1 642.26</t>
+  </si>
+  <si>
     <t>EU000A4ERVC2</t>
   </si>
   <si>
     <t>EUROPEAN UNION 3.25 12/12/2036</t>
   </si>
   <si>
-    <t>17 540.47</t>
+    <t>22 487.78</t>
   </si>
   <si>
     <t>EU000A3K4EY2</t>
   </si>
   <si>
     <t>EUROPEAN UNION 3.375 05/10/2054</t>
   </si>
   <si>
-    <t>45 516.35</t>
+    <t>49 671.37</t>
   </si>
   <si>
     <t>DE000A4DFWV3</t>
   </si>
   <si>
     <t>EVONIK INDUSTRIES AG 09/09/2055</t>
   </si>
   <si>
-    <t>9 326.71</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2982065018</t>
   </si>
   <si>
     <t>EXPERIAN PLC 3.51 15/12/2033</t>
   </si>
   <si>
-    <t>2 403.15</t>
+    <t>2 714.14</t>
   </si>
   <si>
     <t>XS3003232272</t>
   </si>
   <si>
     <t>FASTIGHETS AB BALDER 4 19/02/2032</t>
   </si>
   <si>
-    <t>2 279.45</t>
+    <t>2 761.64</t>
   </si>
   <si>
     <t>XS2950696869</t>
   </si>
   <si>
     <t>FINGRID OYJ 2.75 04/12/2029</t>
   </si>
   <si>
-    <t>4 541.12</t>
+    <t>5 093.08</t>
   </si>
   <si>
     <t>FI4000415153</t>
   </si>
   <si>
     <t>FINLAND (REPUBLIC OF) 0.125 15/04/2036</t>
   </si>
   <si>
     <t>FI4000507231</t>
   </si>
   <si>
     <t>FINLAND (REPUBLIC OF) 0.125 15/09/2031</t>
   </si>
   <si>
-    <t>2 049.57</t>
+    <t>2 222.33</t>
   </si>
   <si>
     <t>FI4000440557</t>
   </si>
   <si>
     <t>FINLAND (REPUBLIC OF) 0.25 15/09/2040</t>
   </si>
   <si>
     <t>FI4000348727</t>
   </si>
   <si>
     <t>FINLAND (REPUBLIC OF) 0.5 15/09/2028</t>
   </si>
   <si>
-    <t>3 074.79</t>
+    <t>3 333.97</t>
   </si>
   <si>
     <t>XS3299544711</t>
   </si>
   <si>
     <t>FORD MOTOR CREDIT COMPANY LLC 3.305 17/05/2029</t>
   </si>
   <si>
+    <t>1 906.94</t>
+  </si>
+  <si>
     <t>XS2764790833</t>
   </si>
   <si>
     <t>FORTIVE CORP 3.7 15/08/2029</t>
   </si>
   <si>
-    <t>8 880.00</t>
+    <t>9 549.04</t>
   </si>
   <si>
     <t>XS2606264005</t>
   </si>
   <si>
     <t>FORTUM OYJ 4 26/05/2028</t>
   </si>
   <si>
+    <t>1 315.07</t>
+  </si>
+  <si>
     <t>FR0013516549</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 0 25/11/2030</t>
   </si>
   <si>
     <t>FR0014002WK3</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 0 25/11/2031</t>
   </si>
   <si>
     <t>FR0013515806</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 0.5 25/05/2040</t>
   </si>
   <si>
-    <t>2 070.86</t>
-[...8 lines deleted...]
-    <t>142 805.58</t>
+    <t>7 132.95</t>
+  </si>
+  <si>
+    <t>FR0014018YR0</t>
+  </si>
+  <si>
+    <t>FRANCE (REPUBLIC OF) 3.7 25/11/2036</t>
+  </si>
+  <si>
+    <t>167 195.40</t>
   </si>
   <si>
     <t>FR0014015MU5</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 4.1 25/05/2046</t>
   </si>
   <si>
-    <t>2 086.48</t>
+    <t>7 186.76</t>
   </si>
   <si>
     <t>FR0014016CV2</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 4.4 25/05/2057</t>
   </si>
   <si>
-    <t>1 711.58</t>
+    <t>5 895.44</t>
   </si>
   <si>
     <t>DE000BU22098</t>
   </si>
   <si>
     <t>GERMANY (FEDERAL REPUBLIC OF) 1.7 10/06/2027</t>
   </si>
   <si>
-    <t>140 757.09</t>
+    <t>5 213.23</t>
   </si>
   <si>
     <t>DE0001135481</t>
   </si>
   <si>
     <t>GERMANY (FEDERAL REPUBLIC OF) 2.5 04/07/2044</t>
   </si>
   <si>
-    <t>199 162.53</t>
+    <t>212 281.02</t>
   </si>
   <si>
     <t>DE000BU2Z049</t>
   </si>
   <si>
     <t>GERMANY (FEDERAL REPUBLIC OF) 2.5 15/02/2035</t>
   </si>
   <si>
-    <t>113 744.08</t>
+    <t>136 914.17</t>
   </si>
   <si>
     <t>XS3350929454</t>
   </si>
   <si>
     <t>GOLDMAN SACHS GROUP INC/THE 22/04/2036</t>
   </si>
   <si>
-    <t>1 301.15</t>
+    <t>1 982.70</t>
   </si>
   <si>
     <t>BE6371086297</t>
   </si>
   <si>
     <t>GROEP BRUSSEL LAMBERT NV 3.75 21/01/2036</t>
   </si>
   <si>
-    <t>2 732.88</t>
+    <t>3 184.93</t>
   </si>
   <si>
     <t>FR0014006144</t>
   </si>
   <si>
     <t>GROUPE DES ASSURANCES DU CREDIT MU 21/04/2042</t>
   </si>
   <si>
     <t>XS2198574209</t>
   </si>
   <si>
     <t>HANNOVER RUECK SE 08/10/2040</t>
   </si>
   <si>
-    <t>7 987.67</t>
+    <t>8 726.03</t>
   </si>
   <si>
     <t>XS3319131119</t>
   </si>
   <si>
     <t>HENKEL AG &amp; CO KGAA 3.625 02/04/2031</t>
   </si>
   <si>
-    <t>3 078.77</t>
+    <t>4 171.23</t>
   </si>
   <si>
     <t>XS2385390724</t>
   </si>
   <si>
     <t>HOLDING DINFRASTRUCTURES DES METIE 0.625 16/09/2028</t>
   </si>
   <si>
-    <t>1 780.82</t>
+    <t>1 931.51</t>
   </si>
   <si>
     <t>DE000A383PT8</t>
   </si>
   <si>
     <t>HOWOGE WOHNUNGSBAU GMBH 3.875 05/06/2030</t>
   </si>
   <si>
-    <t>19 268.84</t>
+    <t>1 061.64</t>
   </si>
   <si>
     <t>XS3224600232</t>
   </si>
   <si>
     <t>IBERDROLA FINANZAS SAU PERP</t>
   </si>
   <si>
-    <t>17 260.27</t>
+    <t>19 068.49</t>
+  </si>
+  <si>
+    <t>FR001400ZRC6</t>
+  </si>
+  <si>
+    <t>ICADE 4.375 22/05/2035</t>
+  </si>
+  <si>
+    <t>1 630.14</t>
   </si>
   <si>
     <t>FR0014018J01</t>
   </si>
   <si>
-    <t>ICADE 4.375 22/05/2035</t>
-[...4 lines deleted...]
-  <si>
     <t>XS3190744907</t>
   </si>
   <si>
     <t>IDS FINANCING PLC 3.25 01/01/2029</t>
   </si>
   <si>
-    <t>7 744.35</t>
+    <t>8 439.76</t>
   </si>
   <si>
     <t>FR00140141X5</t>
   </si>
   <si>
     <t>IMERYS S.A. 4 21/11/2032</t>
   </si>
   <si>
-    <t>6 378.08</t>
+    <t>7 101.37</t>
   </si>
   <si>
     <t>XS3324619231</t>
   </si>
   <si>
     <t>INFORMA PLC 3.75 29/04/2032</t>
   </si>
   <si>
-    <t>1 251.37</t>
+    <t>2 037.95</t>
   </si>
   <si>
     <t>XS2244936659</t>
   </si>
   <si>
     <t>INFRASTRUTTURE WIRELESS ITALIANE S 1.625 21/10/2028</t>
   </si>
   <si>
-    <t>4 006.85</t>
+    <t>4 398.63</t>
   </si>
   <si>
     <t>XS3153087559</t>
   </si>
   <si>
     <t>ING GROEP NV 20/08/2037</t>
   </si>
   <si>
-    <t>27 422.26</t>
+    <t>29 524.32</t>
   </si>
   <si>
     <t>XS2886191589</t>
   </si>
   <si>
     <t>ING GROEP NV 26/08/2035</t>
   </si>
   <si>
-    <t>13 087.67</t>
+    <t>14 112.33</t>
   </si>
   <si>
     <t>IT0005611550</t>
   </si>
   <si>
     <t>INTESA SANPAOLO SPA 16/09/2032</t>
   </si>
   <si>
-    <t>2 331.10</t>
+    <t>2 528.34</t>
   </si>
   <si>
     <t>XS2673808726</t>
   </si>
   <si>
     <t>INTESA SANPAOLO SPA 5.125 29/08/2031</t>
   </si>
   <si>
-    <t>20 766.22</t>
+    <t>22 409.59</t>
   </si>
   <si>
     <t>XS3032046016</t>
   </si>
   <si>
     <t>INVESTOR AB 3.5 31/03/2034</t>
   </si>
   <si>
-    <t>1 859.51</t>
+    <t>2 498.71</t>
   </si>
   <si>
     <t>IE00BFZRPZ02</t>
   </si>
   <si>
     <t>IRELAND (REPUBLIC OF) 1.3 15/05/2033</t>
   </si>
   <si>
     <t>IE00BFZRQ242</t>
   </si>
   <si>
     <t>IRELAND (REPUBLIC OF) 1.35 18/03/2031</t>
   </si>
   <si>
-    <t>1 550.06</t>
+    <t>1 992.93</t>
   </si>
   <si>
     <t>IE00BH3SQB22</t>
   </si>
   <si>
     <t>IRELAND (REPUBLIC OF) 1.5 15/05/2050</t>
   </si>
   <si>
     <t>IT0005138828</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 1.25 15/09/2032</t>
   </si>
   <si>
-    <t>10 358.08</t>
+    <t>13 307.08</t>
   </si>
   <si>
     <t>IT0005633794</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 2.55 25/02/2027</t>
   </si>
   <si>
-    <t>47 122.03</t>
+    <t>57 700.44</t>
   </si>
   <si>
     <t>IT0005689994</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 3.15 15/03/2033</t>
   </si>
   <si>
-    <t>20 618.04</t>
-[...8 lines deleted...]
-    <t>48 921.51</t>
+    <t>26 359.76</t>
   </si>
   <si>
     <t>IT0005083057</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 3.25 01/09/2046</t>
   </si>
   <si>
-    <t>18 794.89</t>
+    <t>23 193.70</t>
   </si>
   <si>
     <t>IT0005706285</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 3.8 01/07/2036</t>
   </si>
   <si>
-    <t>22 075.06</t>
+    <t>22 418.74</t>
   </si>
   <si>
     <t>IT0005635583</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 3.85 01/10/2040</t>
   </si>
   <si>
-    <t>30 848.91</t>
+    <t>87 579.61</t>
   </si>
   <si>
     <t>XS2957380228</t>
   </si>
   <si>
     <t>JOHNSON CONTROLS INTERNATIONAL PLC 3.125 11/12/2033</t>
   </si>
   <si>
-    <t>4 647.95</t>
+    <t>5 235.62</t>
   </si>
   <si>
     <t>XS3300349639</t>
   </si>
   <si>
     <t>JPMORGAN CHASE &amp; CO 18/02/2032</t>
   </si>
   <si>
-    <t>6 901.35</t>
+    <t>8 347.34</t>
   </si>
   <si>
     <t>BE0002990712</t>
   </si>
   <si>
     <t>KBC GROEP NV 17/04/2035</t>
   </si>
   <si>
-    <t>3 058.22</t>
+    <t>4 489.73</t>
+  </si>
+  <si>
+    <t>BE6374729836</t>
+  </si>
+  <si>
+    <t>KBC INSURANCE NV 4.25 11/06/2036</t>
   </si>
   <si>
     <t>FR001400NDQ2</t>
   </si>
   <si>
     <t>KLEPIERRE SA 3.875 23/09/2033</t>
   </si>
   <si>
-    <t>10 743.84</t>
+    <t>11 678.08</t>
   </si>
   <si>
     <t>XS2229470146</t>
   </si>
   <si>
     <t>KONINKLIJKE KPN NV 0.875 14/12/2032</t>
   </si>
   <si>
-    <t>2 049.66</t>
+    <t>2 313.36</t>
   </si>
   <si>
     <t>FR0014018T74</t>
   </si>
   <si>
     <t>LA BANQUE POSTALE 03/06/2034</t>
   </si>
   <si>
+    <t>2 169.86</t>
+  </si>
+  <si>
+    <t>DE000A3H3JU7</t>
+  </si>
+  <si>
+    <t>LEG IMMOBILIEN AG 0.875 30/03/2033</t>
+  </si>
+  <si>
+    <t>1 042.81</t>
+  </si>
+  <si>
     <t>XS3069338336</t>
   </si>
   <si>
     <t>LLOYDS BANKING GROUP PLC 09/05/2035</t>
   </si>
   <si>
+    <t>1 576.11</t>
+  </si>
+  <si>
     <t>XS2815980664</t>
   </si>
   <si>
     <t>LLOYDS BANKING GROUP PLC 14/05/2032</t>
   </si>
   <si>
+    <t>1 141.48</t>
+  </si>
+  <si>
     <t>XS2679904685</t>
   </si>
   <si>
     <t>LSEG NETHERLANDS BV 4.231 29/09/2030</t>
   </si>
   <si>
-    <t>10 965.94</t>
+    <t>11 942.66</t>
   </si>
   <si>
     <t>FR001400ZEB6</t>
   </si>
   <si>
     <t>LVMH MOET HENNESSY LOUIS VUITTON S 3 07/03/2032</t>
   </si>
   <si>
-    <t>5 786.30</t>
+    <t>7 232.88</t>
   </si>
   <si>
     <t>XS3238400165</t>
   </si>
   <si>
     <t>MAGNUM ICC FINANCE BV 3.25 26/11/2031</t>
   </si>
   <si>
-    <t>3 365.75</t>
+    <t>3 757.53</t>
   </si>
   <si>
     <t>XS3238212164</t>
   </si>
   <si>
     <t>MAGNUM ICC FINANCE BV 3.75 26/11/2034</t>
   </si>
   <si>
-    <t>7 029.25</t>
+    <t>7 847.47</t>
   </si>
   <si>
     <t>XS3320665444</t>
   </si>
   <si>
     <t>MAPLE PARENT HOLDINGS CORP 4.728 26/03/2035</t>
   </si>
   <si>
-    <t>3 637.71</t>
+    <t>4 797.56</t>
   </si>
   <si>
     <t>XS3223939466</t>
   </si>
   <si>
     <t>MERCK KGAA 24/11/2055</t>
   </si>
   <si>
-    <t>11 188.36</t>
+    <t>13 674.66</t>
   </si>
   <si>
     <t>XS3293638568</t>
   </si>
   <si>
     <t>MIZUHO FINANCIAL GROUP INC 16/05/2032</t>
   </si>
   <si>
-    <t>1 138.19</t>
+    <t>2 529.30</t>
   </si>
   <si>
     <t>XS3025943419</t>
   </si>
   <si>
     <t>MONDI FINANCE PLC 3.75 18/05/2033</t>
   </si>
   <si>
+    <t>1 077.53</t>
+  </si>
+  <si>
     <t>XS2790333889</t>
   </si>
   <si>
     <t>MORGAN STANLEY 21/03/2035</t>
   </si>
   <si>
-    <t>3 207.34</t>
+    <t>4 160.88</t>
   </si>
   <si>
     <t>XS3057365549</t>
   </si>
   <si>
     <t>MORGAN STANLEY 22/05/2031</t>
   </si>
   <si>
+    <t>1 095.47</t>
+  </si>
+  <si>
     <t>XS3086253039</t>
   </si>
   <si>
     <t>NATIONAL GRID NORTH AMERICA INC 3.15 03/06/2030</t>
   </si>
   <si>
     <t>XS2894910665</t>
   </si>
   <si>
     <t>NATIONAL GRID NORTH AMERICA INC 3.631 03/09/2031</t>
   </si>
   <si>
-    <t>11 650.73</t>
+    <t>12 589.62</t>
   </si>
   <si>
     <t>XS2388449758</t>
   </si>
   <si>
     <t>NATIONALE NEDERLANDEN BANK N V 0.5 21/09/2028</t>
   </si>
   <si>
-    <t>1 047.95</t>
+    <t>1 138.36</t>
   </si>
   <si>
     <t>XS3059437460</t>
   </si>
   <si>
     <t>NATIONWIDE BUILDING SOCIETY 30/07/2035</t>
   </si>
   <si>
-    <t>13 130.08</t>
+    <t>14 067.95</t>
   </si>
   <si>
     <t>XS2898838516</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 12/09/2032</t>
   </si>
   <si>
-    <t>17 091.83</t>
+    <t>18 516.15</t>
   </si>
   <si>
     <t>XS3009472989</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 25/02/2035</t>
   </si>
   <si>
-    <t>4 998.00</t>
+    <t>6 120.00</t>
   </si>
   <si>
     <t>NL0012171458</t>
   </si>
   <si>
     <t>NETHERLANDS (KINGDOM OF) 0.75 15/07/2027</t>
   </si>
   <si>
-    <t>3 557.44</t>
+    <t>3 799.75</t>
   </si>
   <si>
     <t>NL0010071189</t>
   </si>
   <si>
     <t>NETHERLANDS (KINGDOM OF) 2.5 15/01/2033</t>
   </si>
   <si>
-    <t>22 325.66</t>
+    <t>25 859.21</t>
   </si>
   <si>
     <t>NL0009446418</t>
   </si>
   <si>
     <t>NETHERLANDS (KINGDOM OF) 3.75 15/01/2042</t>
   </si>
   <si>
-    <t>23 390.03</t>
+    <t>27 092.05</t>
   </si>
   <si>
     <t>XS3303513066</t>
   </si>
   <si>
     <t>NETWORK FINANCE COMPANY PTY LTD 3.5 05/09/2033</t>
   </si>
   <si>
+    <t>2 147.95</t>
+  </si>
+  <si>
+    <t>XS3406830052</t>
+  </si>
+  <si>
+    <t>NORDEA BANK ABP 16/06/2036</t>
+  </si>
+  <si>
+    <t>XS3232967318</t>
+  </si>
+  <si>
+    <t>NORDEA BANK ABP 19/11/2035</t>
+  </si>
+  <si>
+    <t>9 705.48</t>
+  </si>
+  <si>
+    <t>XS3100081507</t>
+  </si>
+  <si>
+    <t>NTT FINANCE CORP 3.678 16/07/2033</t>
+  </si>
+  <si>
+    <t>9 983.20</t>
+  </si>
+  <si>
+    <t>XS2776001377</t>
+  </si>
+  <si>
+    <t>OMNICOM FINANCE HOLDINGS PLC 3.7 06/03/2032</t>
+  </si>
+  <si>
+    <t>4 500.82</t>
+  </si>
+  <si>
+    <t>XS3284416917</t>
+  </si>
+  <si>
+    <t>OP CORPORATE BANK PLC 30/01/2032</t>
+  </si>
+  <si>
+    <t>12 428.00</t>
+  </si>
+  <si>
+    <t>FR001400DY43</t>
+  </si>
+  <si>
+    <t>ORANGE SA 3.625 16/11/2031</t>
+  </si>
+  <si>
+    <t>8 779.45</t>
+  </si>
+  <si>
+    <t>FR001400GDJ1</t>
+  </si>
+  <si>
+    <t>ORANGE SA PERP</t>
+  </si>
+  <si>
+    <t>2 002.74</t>
+  </si>
+  <si>
+    <t>XS3195025054</t>
+  </si>
+  <si>
+    <t>P3 GROUP SARL 3.75 02/04/2033</t>
+  </si>
+  <si>
     <t>1 726.03</t>
   </si>
   <si>
-    <t>XS3232967318</t>
-[...61 lines deleted...]
-  <si>
     <t>XS2901491261</t>
   </si>
   <si>
     <t>P3 GROUP SARL 4 19/04/2032</t>
   </si>
   <si>
+    <t>1 240.88</t>
+  </si>
+  <si>
     <t>PTOTEMOE0035</t>
   </si>
   <si>
     <t>PORTUGAL (REPUBLIC OF) 0.7 15/10/2027</t>
   </si>
   <si>
-    <t>3 750.46</t>
+    <t>4 107.65</t>
   </si>
   <si>
     <t>PTOTENOE0034</t>
   </si>
   <si>
     <t>PORTUGAL (REPUBLIC OF) 0.9 12/10/2035</t>
   </si>
   <si>
-    <t>2 992.38</t>
+    <t>3 273.72</t>
   </si>
   <si>
     <t>PTOTEYOE0031</t>
   </si>
   <si>
     <t>PORTUGAL (REPUBLIC OF) 1.65 16/07/2032</t>
   </si>
   <si>
-    <t>9 369.63</t>
+    <t>10 009.79</t>
   </si>
   <si>
     <t>PTOTEBOE0020</t>
   </si>
   <si>
     <t>PORTUGAL (REPUBLIC OF) 4.1 15/02/2045</t>
   </si>
   <si>
-    <t>14 641.16</t>
+    <t>17 623.61</t>
   </si>
   <si>
     <t>XS3296830444</t>
   </si>
   <si>
     <t>POWSZECHNA KASA OSZCZEDNOSCI BANK 06/05/2030</t>
   </si>
   <si>
+    <t>1 582.19</t>
+  </si>
+  <si>
     <t>XS3013011203</t>
   </si>
   <si>
     <t>PPG INDUSTRIES INC 3.25 04/03/2032</t>
   </si>
   <si>
-    <t>3 192.48</t>
+    <t>3 964.29</t>
   </si>
   <si>
     <t>XS2810794680</t>
   </si>
   <si>
     <t>PROLOGIS EURO FINANCE LLC 4 05/05/2034</t>
   </si>
   <si>
-    <t>1 573.15</t>
+    <t>2 766.58</t>
   </si>
   <si>
     <t>XS2187529180</t>
   </si>
   <si>
     <t>PROLOGIS INTERNATIONAL FUNDING II 1.625 17/06/2032</t>
   </si>
   <si>
-    <t>7 032.02</t>
-[...1 lines deleted...]
-  <si>
     <t>BE0002830116</t>
   </si>
   <si>
     <t>PROXIMUS NV 0.75 17/11/2036</t>
   </si>
   <si>
+    <t>2 260.27</t>
+  </si>
+  <si>
     <t>FR0014010CI2</t>
   </si>
   <si>
     <t>PUBLICIS GROUPE SA 3.375 12/06/2032</t>
   </si>
   <si>
-    <t>13 167.12</t>
-[...1 lines deleted...]
-  <si>
     <t>CH1353015048</t>
   </si>
   <si>
     <t>RAIFFEISEN SCHWEIZ GENOSSENSCHAFT 03/09/2032</t>
   </si>
   <si>
-    <t>11 524.34</t>
-[...8 lines deleted...]
-    <t>2 835.62</t>
+    <t>12 453.04</t>
+  </si>
+  <si>
+    <t>FR00140193X6</t>
+  </si>
+  <si>
+    <t>RCI BANQUE SA 4 19/08/2031</t>
   </si>
   <si>
     <t>XS2838500218</t>
   </si>
   <si>
     <t>REDEIA CORPORACION SA 3.375 09/07/2032</t>
   </si>
   <si>
-    <t>6 084.25</t>
+    <t>6 491.10</t>
   </si>
   <si>
     <t>XS3348120653</t>
   </si>
   <si>
     <t>REDEIA CORPORACION SA PERP</t>
   </si>
   <si>
-    <t>1 330.48</t>
+    <t>2 121.58</t>
   </si>
   <si>
     <t>XS2779010300</t>
   </si>
   <si>
     <t>RELX FINANCE BV 3.375 20/03/2033</t>
   </si>
   <si>
-    <t>3 259.42</t>
+    <t>4 215.51</t>
   </si>
   <si>
     <t>FR001400U3P1</t>
   </si>
   <si>
     <t>ROQUETTE FRERES SA 3.774 25/11/2031</t>
   </si>
   <si>
-    <t>7 858.19</t>
+    <t>8 768.09</t>
   </si>
   <si>
     <t>XS3308054124</t>
   </si>
   <si>
     <t>ROYAL SCHIPHOL GROUP NV 3.625 20/11/2035</t>
   </si>
   <si>
-    <t>2 234.59</t>
+    <t>2 890.07</t>
   </si>
   <si>
     <t>XS3304304945</t>
   </si>
   <si>
     <t>SAGE GROUP PLC 3.821 25/02/2033</t>
   </si>
   <si>
-    <t>3 724.06</t>
+    <t>4 560.08</t>
   </si>
   <si>
     <t>XS3393869279</t>
   </si>
   <si>
     <t>SAP SE 3.25 03/06/2031</t>
   </si>
   <si>
     <t>XS2894895684</t>
   </si>
   <si>
     <t>SCOTTISH HYDRO ELECTRIC TRANSMISSI 3.375 04/09/2032</t>
   </si>
   <si>
-    <t>6 941.59</t>
+    <t>7 503.04</t>
   </si>
   <si>
     <t>XS2974156031</t>
   </si>
   <si>
     <t>SELP FINANCE SARL 3.75 16/01/2032</t>
   </si>
   <si>
-    <t>2 424.45</t>
+    <t>2 810.96</t>
   </si>
   <si>
     <t>XS3310387256</t>
   </si>
   <si>
     <t>SELP FINANCE SARL 3.875 21/04/2031</t>
   </si>
   <si>
-    <t>XS2616008970</t>
-[...5 lines deleted...]
-    <t>1 047.84</t>
+    <t>1 380.14</t>
   </si>
   <si>
     <t>SK4120013400</t>
   </si>
   <si>
     <t>SLOVAKIA GOVERNMENT BOND 2 17/10/2047</t>
   </si>
   <si>
-    <t>17 124.13</t>
+    <t>18 769.24</t>
   </si>
   <si>
     <t>XS3237109965</t>
   </si>
   <si>
     <t>SMURFIT KAPPA TREASURY UNLIMITED C 3.489 24/11/2031</t>
   </si>
   <si>
-    <t>3 176.81</t>
+    <t>3 542.72</t>
   </si>
   <si>
     <t>FR0014012ID6</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 02/09/2033</t>
   </si>
   <si>
-    <t>16 705.48</t>
+    <t>18 061.64</t>
   </si>
   <si>
     <t>FR0014014A53</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 20/11/2035</t>
   </si>
   <si>
-    <t>10 351.03</t>
+    <t>11 518.84</t>
   </si>
   <si>
     <t>XS3317460619</t>
   </si>
   <si>
     <t>SOFTBANK CORP 3.936 30/06/2032</t>
   </si>
   <si>
-    <t>1 302.55</t>
+    <t>1 912.25</t>
   </si>
   <si>
     <t>ES0000012K20</t>
   </si>
   <si>
     <t>SPAIN (KINGDOM OF) 0.7 30/04/2032</t>
   </si>
   <si>
-    <t>6 630.75</t>
+    <t>10 921.23</t>
   </si>
   <si>
     <t>ES0000012I24</t>
   </si>
   <si>
     <t>SPAIN (KINGDOM OF) 0.85 30/07/2037</t>
   </si>
   <si>
-    <t>14 323.69</t>
+    <t>15 346.81</t>
   </si>
   <si>
     <t>ES0000012J07</t>
   </si>
   <si>
     <t>SPAIN (KINGDOM OF) 1 30/07/2042</t>
   </si>
   <si>
-    <t>75 042.30</t>
+    <t>67 112.05</t>
   </si>
   <si>
     <t>ES00000128C6</t>
   </si>
   <si>
     <t>SPAIN (KINGDOM OF) 2.9 31/10/2046</t>
   </si>
   <si>
-    <t>16 501.40</t>
+    <t>18 189.91</t>
   </si>
   <si>
     <t>ES0000012M93</t>
   </si>
   <si>
     <t>SPAIN (KINGDOM OF) 4 31/10/2054</t>
   </si>
   <si>
-    <t>7 115.62</t>
+    <t>7 843.73</t>
   </si>
   <si>
     <t>XS3027988263</t>
   </si>
   <si>
     <t>SSE PLC 3.5 18/03/2032</t>
   </si>
   <si>
-    <t>3 883.75</t>
+    <t>4 993.40</t>
+  </si>
+  <si>
+    <t>XS3310370955</t>
+  </si>
+  <si>
+    <t>SSE PLC PERP</t>
   </si>
   <si>
     <t>XS2439704318</t>
   </si>
   <si>
-    <t>SSE PLC PERP</t>
-[...2 lines deleted...]
-    <t>1 884.93</t>
+    <t>2 849.32</t>
   </si>
   <si>
     <t>XS3326547992</t>
   </si>
   <si>
     <t>SWISS RE SUBORDINATED FINANCE PLC 22/04/2037</t>
   </si>
   <si>
-    <t>1 867.83</t>
+    <t>2 846.21</t>
   </si>
   <si>
     <t>XS3324584260</t>
   </si>
   <si>
     <t>SYDNEY AIRPORT FINANCE COMPANY PTY 3.965 28/04/2034</t>
   </si>
   <si>
-    <t>1 443.04</t>
+    <t>2 324.90</t>
   </si>
   <si>
     <t>XS2314267449</t>
   </si>
   <si>
     <t>TELE2 AB 0.75 23/03/2031</t>
   </si>
   <si>
+    <t>1 158.90</t>
+  </si>
+  <si>
     <t>XS2623868994</t>
   </si>
   <si>
     <t>TELE2 AB 3.75 22/11/2029</t>
   </si>
   <si>
-    <t>6 959.90</t>
+    <t>7 753.25</t>
   </si>
   <si>
     <t>XS2589828941</t>
   </si>
   <si>
     <t>TELIA COMPANY AB 3.625 22/02/2032</t>
   </si>
   <si>
-    <t>4 012.33</t>
+    <t>4 886.30</t>
   </si>
   <si>
     <t>XS3166363906</t>
   </si>
   <si>
     <t>TELSTRA GROUP LTD 3.375 02/03/2035</t>
   </si>
   <si>
-    <t>6 019.52</t>
+    <t>7 443.49</t>
   </si>
   <si>
     <t>XS2613162424</t>
   </si>
   <si>
     <t>TELSTRA GROUP LTD 3.75 04/05/2031</t>
   </si>
   <si>
+    <t>1 068.49</t>
+  </si>
+  <si>
     <t>XS3128477521</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA 3 22/07/2031</t>
   </si>
   <si>
-    <t>12 986.30</t>
+    <t>13 890.41</t>
   </si>
   <si>
     <t>XS2798269069</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
   </si>
   <si>
-    <t>1 379.45</t>
+    <t>1 952.05</t>
   </si>
   <si>
     <t>XS3281650823</t>
   </si>
   <si>
-    <t>2 604.86</t>
+    <t>3 078.47</t>
   </si>
   <si>
     <t>FR001400L263</t>
   </si>
   <si>
     <t>THALES SA 4.25 18/10/2031</t>
   </si>
   <si>
-    <t>10 619.18</t>
+    <t>11 643.84</t>
   </si>
   <si>
     <t>XS3298843924</t>
   </si>
   <si>
     <t>T-MOBILE USA INC 3.625 19/02/2035</t>
   </si>
   <si>
-    <t>7 054.55</t>
+    <t>8 546.86</t>
   </si>
   <si>
     <t>XS2980851351</t>
   </si>
   <si>
     <t>TORONTO-DOMINION BANK/THE 23/01/2036</t>
   </si>
   <si>
-    <t>5 554.11</t>
+    <t>6 486.86</t>
   </si>
   <si>
     <t>XS3047435659</t>
   </si>
   <si>
     <t>TRANSURBAN FINANCE COMPANY PTY LTD 4.143 17/04/2035</t>
   </si>
   <si>
+    <t>1 080.81</t>
+  </si>
+  <si>
     <t>CH1305916897</t>
   </si>
   <si>
     <t>UBS GROUP AG 09/06/2033</t>
   </si>
   <si>
-    <t>12 171.58</t>
-[...1 lines deleted...]
-  <si>
     <t>BE0390119825</t>
   </si>
   <si>
     <t>UCB SA 4.25 20/03/2030</t>
   </si>
   <si>
-    <t>2 619.86</t>
+    <t>3 388.36</t>
   </si>
   <si>
     <t>FR001400SIL1</t>
   </si>
   <si>
     <t>UNIBAIL-RODAMCO-WESTFIELD SE 3.875 11/09/2034</t>
   </si>
   <si>
-    <t>14 066.78</t>
-[...8 lines deleted...]
-    <t>1 792.62</t>
+    <t>15 234.59</t>
+  </si>
+  <si>
+    <t>IT0005710055</t>
+  </si>
+  <si>
+    <t>UNICREDIT SPA 19/05/2036</t>
+  </si>
+  <si>
+    <t>2 573.38</t>
   </si>
   <si>
     <t>XS2496289138</t>
   </si>
   <si>
     <t>UNIVERSAL MUSIC GROUP NV 3.75 30/06/2032</t>
   </si>
   <si>
-    <t>13 612.60</t>
+    <t>14 498.63</t>
   </si>
   <si>
     <t>FR001400UHP0</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA 2.974 10/01/2031</t>
   </si>
   <si>
-    <t>5 866.52</t>
+    <t>6 762.79</t>
   </si>
   <si>
     <t>FR0014017P12</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA 3.69 10/04/2031</t>
   </si>
   <si>
-    <t>1 091.84</t>
+    <t>1 536.66</t>
   </si>
   <si>
     <t>FR00140007L3</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA NC8.5 PERP</t>
   </si>
   <si>
-    <t>1 205.48</t>
+    <t>1 808.22</t>
   </si>
   <si>
     <t>XS3310548105</t>
   </si>
   <si>
     <t>VESTAS WIND SYSTEMS A/S 3.75 15/06/2033</t>
   </si>
   <si>
-    <t>2 096.40</t>
-[...1 lines deleted...]
-  <si>
     <t>DE000A3MP4V7</t>
   </si>
   <si>
     <t>VONOVIA SE 0.75 01/09/2032</t>
   </si>
   <si>
-    <t>2 260.27</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2592516210</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 3.75 03/04/2031</t>
   </si>
   <si>
-    <t>2 362.71</t>
-[...11 lines deleted...]
-    <t>ER32612CK01</t>
+    <t>3 214.83</t>
+  </si>
+  <si>
+    <t>CH1515238637</t>
+  </si>
+  <si>
+    <t>ZUERCHER KANTONALBANK 17/06/2032</t>
+  </si>
+  <si>
+    <t>ER32612CK06</t>
+  </si>
+  <si>
+    <t>DEC26 0RZ7 C @ 97.375</t>
+  </si>
+  <si>
+    <t>ER32612CK09</t>
   </si>
   <si>
     <t>DEC26 0RZ7 C @ 97.875</t>
   </si>
   <si>
-    <t>ER32612CK03</t>
-[...38 lines deleted...]
-    <t>JUN26 SX5E P @ 5800.000000</t>
+    <t>SX5E2607PQ14</t>
+  </si>
+  <si>
+    <t>JUL26 SX5E P @ 5800.000000</t>
+  </si>
+  <si>
+    <t>ER32612CK07</t>
+  </si>
+  <si>
+    <t>DEC26 0RZ7 C @ 97.5</t>
+  </si>
+  <si>
+    <t>ER32612CK08</t>
+  </si>
+  <si>
+    <t>DEC26 0RZ7 C @ 97.75</t>
+  </si>
+  <si>
+    <t>SX5E2607PQ21</t>
+  </si>
+  <si>
+    <t>JUL26 SX5E P @ 5750.000000</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -3438,20448 +3480,20398 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N7"/>
+  <dimension ref="A1:Z7"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="C7" sqref="C7"/>
+      <selection activeCell="B7" sqref="B7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
-[...2 lines deleted...]
-    <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B1" t="s">
+        <v>2</v>
+      </c>
+      <c r="C1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D1" t="s">
+        <v>4</v>
+      </c>
+      <c r="E1" t="s">
+        <v>5</v>
+      </c>
+      <c r="F1" t="s">
+        <v>4</v>
+      </c>
+      <c r="G1" t="s">
+        <v>5</v>
+      </c>
+      <c r="H1" t="s">
+        <v>4</v>
+      </c>
+      <c r="Z1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
-[...24 lines deleted...]
-    <row r="2" spans="1:14">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2" s="1">
+        <v>76123.6032</v>
+      </c>
+      <c r="C2">
+        <v>213.29</v>
+      </c>
+      <c r="D2" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2">
+        <v>16237118.5</v>
+      </c>
+      <c r="F2" t="s">
+        <v>8</v>
+      </c>
+      <c r="G2">
+        <v>16237118.5</v>
+      </c>
+      <c r="H2" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z2" t="s">
         <v>6</v>
       </c>
-      <c r="B2" t="s">
-[...24 lines deleted...]
-    <row r="3" spans="1:14">
+    </row>
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
+        <v>10</v>
+      </c>
+      <c r="B3" s="1">
+        <v>2470388.8312</v>
+      </c>
+      <c r="C3">
+        <v>125.21</v>
+      </c>
+      <c r="D3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E3">
+        <v>309341610.76</v>
+      </c>
+      <c r="F3" t="s">
+        <v>8</v>
+      </c>
+      <c r="G3">
+        <v>309341610.76</v>
+      </c>
+      <c r="H3" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z3" t="s">
         <v>9</v>
       </c>
-      <c r="B3" t="s">
-[...24 lines deleted...]
-    <row r="4" spans="1:14">
+    </row>
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
+        <v>12</v>
+      </c>
+      <c r="B4" s="1">
+        <v>310385.83</v>
+      </c>
+      <c r="C4">
+        <v>113.52</v>
+      </c>
+      <c r="D4" t="s">
+        <v>8</v>
+      </c>
+      <c r="E4">
+        <v>35237697.72</v>
+      </c>
+      <c r="F4" t="s">
+        <v>8</v>
+      </c>
+      <c r="G4">
+        <v>35237697.72</v>
+      </c>
+      <c r="H4" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z4" t="s">
         <v>11</v>
       </c>
-      <c r="B4" t="s">
-[...24 lines deleted...]
-    <row r="5" spans="1:14">
+    </row>
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
+        <v>14</v>
+      </c>
+      <c r="B5" s="1">
+        <v>8935.9123</v>
+      </c>
+      <c r="C5">
+        <v>114.55</v>
+      </c>
+      <c r="D5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E5">
+        <v>1023614.92</v>
+      </c>
+      <c r="F5" t="s">
+        <v>8</v>
+      </c>
+      <c r="G5">
+        <v>1023614.92</v>
+      </c>
+      <c r="H5" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z5" t="s">
         <v>13</v>
       </c>
-      <c r="B5" t="s">
-[...24 lines deleted...]
-    <row r="6" spans="1:14">
+    </row>
+    <row r="6" spans="1:26">
       <c r="A6" t="s">
+        <v>16</v>
+      </c>
+      <c r="B6" s="1">
+        <v>1.0</v>
+      </c>
+      <c r="C6">
+        <v>118.78</v>
+      </c>
+      <c r="D6" t="s">
+        <v>8</v>
+      </c>
+      <c r="E6">
+        <v>118.78</v>
+      </c>
+      <c r="F6" t="s">
+        <v>8</v>
+      </c>
+      <c r="G6">
+        <v>118.78</v>
+      </c>
+      <c r="H6" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z6" t="s">
         <v>15</v>
       </c>
-      <c r="B6" t="s">
-[...24 lines deleted...]
-    <row r="7" spans="1:14">
+    </row>
+    <row r="7" spans="1:26">
       <c r="A7" t="s">
+        <v>18</v>
+      </c>
+      <c r="B7" s="1">
+        <v>13754.0</v>
+      </c>
+      <c r="C7">
+        <v>104.19</v>
+      </c>
+      <c r="D7" t="s">
+        <v>8</v>
+      </c>
+      <c r="E7">
+        <v>1433117.0</v>
+      </c>
+      <c r="F7" t="s">
+        <v>8</v>
+      </c>
+      <c r="G7">
+        <v>1433117.0</v>
+      </c>
+      <c r="H7" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z7" t="s">
         <v>17</v>
-      </c>
-[...22 lines deleted...]
-        <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P403"/>
+  <dimension ref="A1:Z402"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O403" sqref="O403"/>
+      <selection activeCell="N402" sqref="N402"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:16">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>20</v>
+      </c>
+      <c r="B1" t="s">
+        <v>21</v>
+      </c>
+      <c r="C1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D1" t="s">
+        <v>23</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>24</v>
+      </c>
+      <c r="G1" t="s">
+        <v>25</v>
+      </c>
+      <c r="H1" t="s">
+        <v>26</v>
+      </c>
+      <c r="I1" t="s">
+        <v>27</v>
+      </c>
+      <c r="J1" t="s">
+        <v>28</v>
+      </c>
+      <c r="K1" t="s">
+        <v>29</v>
+      </c>
+      <c r="L1" t="s">
+        <v>30</v>
+      </c>
+      <c r="M1" t="s">
+        <v>31</v>
+      </c>
+      <c r="N1" t="s">
+        <v>32</v>
+      </c>
+      <c r="O1" t="s">
+        <v>33</v>
+      </c>
+      <c r="Z1" t="s">
         <v>19</v>
       </c>
-      <c r="B1" t="s">
-[...45 lines deleted...]
-    <row r="2" spans="1:16">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>35</v>
+      </c>
+      <c r="B2" s="1">
+        <v>3003.0</v>
+      </c>
+      <c r="C2" s="1">
+        <v>39.72</v>
+      </c>
+      <c r="D2" s="1">
+        <v>35.22</v>
+      </c>
+      <c r="E2" t="s">
+        <v>8</v>
+      </c>
+      <c r="F2">
+        <v>1.0</v>
+      </c>
+      <c r="G2" s="1">
+        <v>105765.66</v>
+      </c>
+      <c r="H2" s="1">
+        <v>13513.5</v>
+      </c>
+      <c r="I2" s="1">
+        <v>12.776831345826</v>
+      </c>
+      <c r="J2">
+        <v>0.0</v>
+      </c>
+      <c r="K2">
+        <v>0.0</v>
+      </c>
+      <c r="L2" s="1">
+        <v>119279.16</v>
+      </c>
+      <c r="M2" s="1">
+        <v>119279.16</v>
+      </c>
+      <c r="N2" s="1">
+        <v>0.03</v>
+      </c>
+      <c r="O2">
+        <v>1</v>
+      </c>
+      <c r="Z2" t="s">
         <v>34</v>
       </c>
-      <c r="B2" t="s">
-[...38 lines deleted...]
-      <c r="O2" s="1">
+    </row>
+    <row r="3" spans="1:26">
+      <c r="A3" t="s">
+        <v>37</v>
+      </c>
+      <c r="B3" s="1">
+        <v>8772.0</v>
+      </c>
+      <c r="C3" s="1">
+        <v>37.76</v>
+      </c>
+      <c r="D3" s="1">
+        <v>28.3024304606</v>
+      </c>
+      <c r="E3" t="s">
+        <v>8</v>
+      </c>
+      <c r="F3">
+        <v>1.0</v>
+      </c>
+      <c r="G3" s="1">
+        <v>248268.92</v>
+      </c>
+      <c r="H3" s="1">
+        <v>82961.8</v>
+      </c>
+      <c r="I3" s="1">
+        <v>33.416103795836</v>
+      </c>
+      <c r="J3">
+        <v>0.0</v>
+      </c>
+      <c r="K3">
+        <v>0.0</v>
+      </c>
+      <c r="L3" s="1">
+        <v>331230.72</v>
+      </c>
+      <c r="M3" s="1">
+        <v>331230.72</v>
+      </c>
+      <c r="N3" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O3">
+        <v>1</v>
+      </c>
+      <c r="Z3" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="4" spans="1:26">
+      <c r="A4" t="s">
+        <v>39</v>
+      </c>
+      <c r="B4" s="1">
+        <v>2279.0</v>
+      </c>
+      <c r="C4" s="1">
+        <v>278.6</v>
+      </c>
+      <c r="D4" s="1">
+        <v>245.6999166301</v>
+      </c>
+      <c r="E4" t="s">
+        <v>8</v>
+      </c>
+      <c r="F4">
+        <v>1.0</v>
+      </c>
+      <c r="G4" s="1">
+        <v>559950.11</v>
+      </c>
+      <c r="H4" s="1">
+        <v>74979.29</v>
+      </c>
+      <c r="I4" s="1">
+        <v>13.390351865455</v>
+      </c>
+      <c r="J4">
+        <v>0.0</v>
+      </c>
+      <c r="K4">
+        <v>0.0</v>
+      </c>
+      <c r="L4" s="1">
+        <v>634929.4</v>
+      </c>
+      <c r="M4" s="1">
+        <v>634929.4</v>
+      </c>
+      <c r="N4" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O4">
+        <v>1</v>
+      </c>
+      <c r="Z4" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="5" spans="1:26">
+      <c r="A5" t="s">
+        <v>41</v>
+      </c>
+      <c r="B5" s="1">
+        <v>3713.0</v>
+      </c>
+      <c r="C5" s="1">
+        <v>171.1</v>
+      </c>
+      <c r="D5" s="1">
+        <v>200.876498788</v>
+      </c>
+      <c r="E5" t="s">
+        <v>8</v>
+      </c>
+      <c r="F5">
+        <v>1.0</v>
+      </c>
+      <c r="G5" s="1">
+        <v>745854.44</v>
+      </c>
+      <c r="H5" s="1">
+        <v>-110560.14</v>
+      </c>
+      <c r="I5" s="1">
+        <v>-14.823286431063</v>
+      </c>
+      <c r="J5">
+        <v>0.0</v>
+      </c>
+      <c r="K5">
+        <v>0.0</v>
+      </c>
+      <c r="L5" s="1">
+        <v>635294.3</v>
+      </c>
+      <c r="M5" s="1">
+        <v>635294.3</v>
+      </c>
+      <c r="N5" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O5">
+        <v>1</v>
+      </c>
+      <c r="Z5" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="6" spans="1:26">
+      <c r="A6" t="s">
+        <v>43</v>
+      </c>
+      <c r="B6" s="1">
+        <v>353.0</v>
+      </c>
+      <c r="C6" s="1">
+        <v>833.0</v>
+      </c>
+      <c r="D6" s="1">
+        <v>1227.4488668555</v>
+      </c>
+      <c r="E6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F6">
+        <v>1.0</v>
+      </c>
+      <c r="G6" s="1">
+        <v>433289.45</v>
+      </c>
+      <c r="H6" s="1">
+        <v>-139240.45</v>
+      </c>
+      <c r="I6" s="1">
+        <v>-32.135665892627</v>
+      </c>
+      <c r="J6">
+        <v>0.0</v>
+      </c>
+      <c r="K6">
+        <v>0.0</v>
+      </c>
+      <c r="L6" s="1">
+        <v>294049.0</v>
+      </c>
+      <c r="M6" s="1">
+        <v>294049.0</v>
+      </c>
+      <c r="N6" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O6">
+        <v>1</v>
+      </c>
+      <c r="Z6" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="7" spans="1:26">
+      <c r="A7" t="s">
+        <v>45</v>
+      </c>
+      <c r="B7" s="1">
+        <v>45683.0</v>
+      </c>
+      <c r="C7" s="1">
+        <v>26.48</v>
+      </c>
+      <c r="D7" s="1">
+        <v>27.0867517457</v>
+      </c>
+      <c r="E7" t="s">
+        <v>8</v>
+      </c>
+      <c r="F7">
+        <v>1.0</v>
+      </c>
+      <c r="G7" s="1">
+        <v>1237404.08</v>
+      </c>
+      <c r="H7" s="1">
+        <v>-27718.24</v>
+      </c>
+      <c r="I7" s="1">
+        <v>-2.2400314051009</v>
+      </c>
+      <c r="J7">
+        <v>0.0</v>
+      </c>
+      <c r="K7">
+        <v>0.0</v>
+      </c>
+      <c r="L7" s="1">
+        <v>1209685.84</v>
+      </c>
+      <c r="M7" s="1">
+        <v>1209685.84</v>
+      </c>
+      <c r="N7" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O7">
+        <v>1</v>
+      </c>
+      <c r="Z7" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="8" spans="1:26">
+      <c r="A8" t="s">
+        <v>47</v>
+      </c>
+      <c r="B8" s="1">
+        <v>823.0</v>
+      </c>
+      <c r="C8" s="1">
+        <v>110.2</v>
+      </c>
+      <c r="D8" s="1">
+        <v>118.4</v>
+      </c>
+      <c r="E8" t="s">
+        <v>8</v>
+      </c>
+      <c r="F8">
+        <v>1.0</v>
+      </c>
+      <c r="G8" s="1">
+        <v>97443.2</v>
+      </c>
+      <c r="H8" s="1">
+        <v>-6748.6</v>
+      </c>
+      <c r="I8" s="1">
+        <v>-6.9256756756757</v>
+      </c>
+      <c r="J8">
+        <v>0.0</v>
+      </c>
+      <c r="K8">
+        <v>0.0</v>
+      </c>
+      <c r="L8" s="1">
+        <v>90694.6</v>
+      </c>
+      <c r="M8" s="1">
+        <v>90694.6</v>
+      </c>
+      <c r="N8" s="1">
+        <v>0.02</v>
+      </c>
+      <c r="O8">
+        <v>1</v>
+      </c>
+      <c r="Z8" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="9" spans="1:26">
+      <c r="A9" t="s">
+        <v>49</v>
+      </c>
+      <c r="B9" s="1">
+        <v>2420.0</v>
+      </c>
+      <c r="C9" s="1">
+        <v>68.9</v>
+      </c>
+      <c r="D9" s="1">
+        <v>62.9</v>
+      </c>
+      <c r="E9" t="s">
+        <v>8</v>
+      </c>
+      <c r="F9">
+        <v>1.0</v>
+      </c>
+      <c r="G9" s="1">
+        <v>152218.0</v>
+      </c>
+      <c r="H9" s="1">
+        <v>14520.0</v>
+      </c>
+      <c r="I9" s="1">
+        <v>9.5389507154213</v>
+      </c>
+      <c r="J9">
+        <v>0.0</v>
+      </c>
+      <c r="K9">
+        <v>0.0</v>
+      </c>
+      <c r="L9" s="1">
+        <v>166738.0</v>
+      </c>
+      <c r="M9" s="1">
+        <v>166738.0</v>
+      </c>
+      <c r="N9" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O9">
+        <v>1</v>
+      </c>
+      <c r="Z9" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="10" spans="1:26">
+      <c r="A10" t="s">
+        <v>51</v>
+      </c>
+      <c r="B10" s="1">
+        <v>41784.0</v>
+      </c>
+      <c r="C10" s="1">
+        <v>10.595</v>
+      </c>
+      <c r="D10" s="1">
+        <v>8.8575904652</v>
+      </c>
+      <c r="E10" t="s">
+        <v>8</v>
+      </c>
+      <c r="F10">
+        <v>1.0</v>
+      </c>
+      <c r="G10" s="1">
+        <v>370105.56</v>
+      </c>
+      <c r="H10" s="1">
+        <v>72595.92</v>
+      </c>
+      <c r="I10" s="1">
+        <v>19.614922834448</v>
+      </c>
+      <c r="J10">
+        <v>0.0</v>
+      </c>
+      <c r="K10">
+        <v>0.0</v>
+      </c>
+      <c r="L10" s="1">
+        <v>442701.48</v>
+      </c>
+      <c r="M10" s="1">
+        <v>442701.48</v>
+      </c>
+      <c r="N10" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O10">
+        <v>1</v>
+      </c>
+      <c r="Z10" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="11" spans="1:26">
+      <c r="A11" t="s">
+        <v>53</v>
+      </c>
+      <c r="B11" s="1">
+        <v>8458.0</v>
+      </c>
+      <c r="C11" s="1">
+        <v>193.26</v>
+      </c>
+      <c r="D11" s="1">
+        <v>162.5000425633</v>
+      </c>
+      <c r="E11" t="s">
+        <v>8</v>
+      </c>
+      <c r="F11">
+        <v>1.0</v>
+      </c>
+      <c r="G11" s="1">
+        <v>1374425.36</v>
+      </c>
+      <c r="H11" s="1">
+        <v>260167.72</v>
+      </c>
+      <c r="I11" s="1">
+        <v>18.929199618377</v>
+      </c>
+      <c r="J11">
+        <v>0.0</v>
+      </c>
+      <c r="K11">
+        <v>0.0</v>
+      </c>
+      <c r="L11" s="1">
+        <v>1634593.08</v>
+      </c>
+      <c r="M11" s="1">
+        <v>1634593.08</v>
+      </c>
+      <c r="N11" s="1">
+        <v>0.45</v>
+      </c>
+      <c r="O11">
+        <v>1</v>
+      </c>
+      <c r="Z11" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="12" spans="1:26">
+      <c r="A12" t="s">
+        <v>55</v>
+      </c>
+      <c r="B12" s="1">
+        <v>5453.0</v>
+      </c>
+      <c r="C12" s="1">
+        <v>405.2</v>
+      </c>
+      <c r="D12" s="1">
+        <v>235.4840546488</v>
+      </c>
+      <c r="E12" t="s">
+        <v>8</v>
+      </c>
+      <c r="F12">
+        <v>1.0</v>
+      </c>
+      <c r="G12" s="1">
+        <v>1284094.55</v>
+      </c>
+      <c r="H12" s="1">
+        <v>925461.05</v>
+      </c>
+      <c r="I12" s="1">
+        <v>72.071098658584</v>
+      </c>
+      <c r="J12">
+        <v>0.0</v>
+      </c>
+      <c r="K12">
+        <v>0.0</v>
+      </c>
+      <c r="L12" s="1">
+        <v>2209555.6</v>
+      </c>
+      <c r="M12" s="1">
+        <v>2209555.6</v>
+      </c>
+      <c r="N12" s="1">
+        <v>0.61</v>
+      </c>
+      <c r="O12">
+        <v>1</v>
+      </c>
+      <c r="Z12" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="13" spans="1:26">
+      <c r="A13" t="s">
+        <v>57</v>
+      </c>
+      <c r="B13" s="1">
+        <v>13940.0</v>
+      </c>
+      <c r="C13" s="1">
+        <v>16.175</v>
+      </c>
+      <c r="D13" s="1">
+        <v>23.8502467719</v>
+      </c>
+      <c r="E13" t="s">
+        <v>8</v>
+      </c>
+      <c r="F13">
+        <v>1.0</v>
+      </c>
+      <c r="G13" s="1">
+        <v>332472.44</v>
+      </c>
+      <c r="H13" s="1">
+        <v>-106992.94</v>
+      </c>
+      <c r="I13" s="1">
+        <v>-32.180995212716</v>
+      </c>
+      <c r="J13">
+        <v>0.0</v>
+      </c>
+      <c r="K13">
+        <v>0.0</v>
+      </c>
+      <c r="L13" s="1">
+        <v>225479.5</v>
+      </c>
+      <c r="M13" s="1">
+        <v>225479.5</v>
+      </c>
+      <c r="N13" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O13">
+        <v>1</v>
+      </c>
+      <c r="Z13" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="14" spans="1:26">
+      <c r="A14" t="s">
+        <v>59</v>
+      </c>
+      <c r="B14" s="1">
+        <v>1721.0</v>
+      </c>
+      <c r="C14" s="1">
+        <v>54.65</v>
+      </c>
+      <c r="D14" s="1">
+        <v>63.55</v>
+      </c>
+      <c r="E14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F14">
+        <v>1.0</v>
+      </c>
+      <c r="G14" s="1">
+        <v>109369.55</v>
+      </c>
+      <c r="H14" s="1">
+        <v>-15316.9</v>
+      </c>
+      <c r="I14" s="1">
+        <v>-14.004720692368</v>
+      </c>
+      <c r="J14">
+        <v>0.0</v>
+      </c>
+      <c r="K14">
+        <v>0.0</v>
+      </c>
+      <c r="L14" s="1">
+        <v>94052.65</v>
+      </c>
+      <c r="M14" s="1">
+        <v>94052.65</v>
+      </c>
+      <c r="N14" s="1">
         <v>0.03</v>
       </c>
-      <c r="P2">
-[...46 lines deleted...]
-      <c r="O3" s="1">
+      <c r="O14">
+        <v>1</v>
+      </c>
+      <c r="Z14" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="15" spans="1:26">
+      <c r="A15" t="s">
+        <v>61</v>
+      </c>
+      <c r="B15" s="1">
+        <v>15629.0</v>
+      </c>
+      <c r="C15" s="1">
+        <v>52.3</v>
+      </c>
+      <c r="D15" s="1">
+        <v>60.6626105317</v>
+      </c>
+      <c r="E15" t="s">
+        <v>8</v>
+      </c>
+      <c r="F15">
+        <v>1.0</v>
+      </c>
+      <c r="G15" s="1">
+        <v>948095.94</v>
+      </c>
+      <c r="H15" s="1">
+        <v>-130699.24</v>
+      </c>
+      <c r="I15" s="1">
+        <v>-13.78544454056</v>
+      </c>
+      <c r="J15">
+        <v>0.0</v>
+      </c>
+      <c r="K15">
+        <v>0.0</v>
+      </c>
+      <c r="L15" s="1">
+        <v>817396.7</v>
+      </c>
+      <c r="M15" s="1">
+        <v>817396.7</v>
+      </c>
+      <c r="N15" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O15">
+        <v>1</v>
+      </c>
+      <c r="Z15" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="16" spans="1:26">
+      <c r="A16" t="s">
+        <v>63</v>
+      </c>
+      <c r="B16" s="1">
+        <v>7644.0</v>
+      </c>
+      <c r="C16" s="1">
+        <v>10.145</v>
+      </c>
+      <c r="D16" s="1">
+        <v>13.175</v>
+      </c>
+      <c r="E16" t="s">
+        <v>8</v>
+      </c>
+      <c r="F16">
+        <v>1.0</v>
+      </c>
+      <c r="G16" s="1">
+        <v>100709.7</v>
+      </c>
+      <c r="H16" s="1">
+        <v>-23161.32</v>
+      </c>
+      <c r="I16" s="1">
+        <v>-22.998102466793</v>
+      </c>
+      <c r="J16">
+        <v>0.0</v>
+      </c>
+      <c r="K16">
+        <v>0.0</v>
+      </c>
+      <c r="L16" s="1">
+        <v>77548.38</v>
+      </c>
+      <c r="M16" s="1">
+        <v>77548.38</v>
+      </c>
+      <c r="N16" s="1">
+        <v>0.02</v>
+      </c>
+      <c r="O16">
+        <v>1</v>
+      </c>
+      <c r="Z16" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="17" spans="1:26">
+      <c r="A17" t="s">
+        <v>65</v>
+      </c>
+      <c r="B17" s="1">
+        <v>18374.0</v>
+      </c>
+      <c r="C17" s="1">
+        <v>72.2</v>
+      </c>
+      <c r="D17" s="1">
+        <v>55.336714379</v>
+      </c>
+      <c r="E17" t="s">
+        <v>8</v>
+      </c>
+      <c r="F17">
+        <v>1.0</v>
+      </c>
+      <c r="G17" s="1">
+        <v>1016756.79</v>
+      </c>
+      <c r="H17" s="1">
+        <v>309846.01</v>
+      </c>
+      <c r="I17" s="1">
+        <v>30.473955330065</v>
+      </c>
+      <c r="J17">
+        <v>0.0</v>
+      </c>
+      <c r="K17">
+        <v>0.0</v>
+      </c>
+      <c r="L17" s="1">
+        <v>1326602.8</v>
+      </c>
+      <c r="M17" s="1">
+        <v>1326602.8</v>
+      </c>
+      <c r="N17" s="1">
+        <v>0.37</v>
+      </c>
+      <c r="O17">
+        <v>1</v>
+      </c>
+      <c r="Z17" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="18" spans="1:26">
+      <c r="A18" t="s">
+        <v>67</v>
+      </c>
+      <c r="B18" s="1">
+        <v>9002.0</v>
+      </c>
+      <c r="C18" s="1">
+        <v>33.34</v>
+      </c>
+      <c r="D18" s="1">
+        <v>29.8050255499</v>
+      </c>
+      <c r="E18" t="s">
+        <v>8</v>
+      </c>
+      <c r="F18">
+        <v>1.0</v>
+      </c>
+      <c r="G18" s="1">
+        <v>268304.84</v>
+      </c>
+      <c r="H18" s="1">
+        <v>31821.84</v>
+      </c>
+      <c r="I18" s="1">
+        <v>11.860330212455</v>
+      </c>
+      <c r="J18">
+        <v>0.0</v>
+      </c>
+      <c r="K18">
+        <v>0.0</v>
+      </c>
+      <c r="L18" s="1">
+        <v>300126.68</v>
+      </c>
+      <c r="M18" s="1">
+        <v>300126.68</v>
+      </c>
+      <c r="N18" s="1">
         <v>0.08</v>
       </c>
-      <c r="P3">
-[...46 lines deleted...]
-      <c r="O4" s="1">
+      <c r="O18">
+        <v>1</v>
+      </c>
+      <c r="Z18" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="19" spans="1:26">
+      <c r="A19" t="s">
+        <v>69</v>
+      </c>
+      <c r="B19" s="1">
+        <v>6342.0</v>
+      </c>
+      <c r="C19" s="1">
+        <v>1560.8</v>
+      </c>
+      <c r="D19" s="1">
+        <v>549.4883743299</v>
+      </c>
+      <c r="E19" t="s">
+        <v>8</v>
+      </c>
+      <c r="F19">
+        <v>1.0</v>
+      </c>
+      <c r="G19" s="1">
+        <v>3484855.27</v>
+      </c>
+      <c r="H19" s="1">
+        <v>6413738.33</v>
+      </c>
+      <c r="I19" s="1">
+        <v>184.04604590652</v>
+      </c>
+      <c r="J19">
+        <v>0.0</v>
+      </c>
+      <c r="K19">
+        <v>0.0</v>
+      </c>
+      <c r="L19" s="1">
+        <v>9898593.6</v>
+      </c>
+      <c r="M19" s="1">
+        <v>9898593.6</v>
+      </c>
+      <c r="N19" s="1">
+        <v>2.72</v>
+      </c>
+      <c r="O19">
+        <v>1</v>
+      </c>
+      <c r="Z19" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="20" spans="1:26">
+      <c r="A20" t="s">
+        <v>71</v>
+      </c>
+      <c r="B20" s="1">
+        <v>2162.0</v>
+      </c>
+      <c r="C20" s="1">
+        <v>66.78</v>
+      </c>
+      <c r="D20" s="1">
+        <v>61.44</v>
+      </c>
+      <c r="E20" t="s">
+        <v>8</v>
+      </c>
+      <c r="F20">
+        <v>1.0</v>
+      </c>
+      <c r="G20" s="1">
+        <v>132833.28</v>
+      </c>
+      <c r="H20" s="1">
+        <v>11545.08</v>
+      </c>
+      <c r="I20" s="1">
+        <v>8.69140625</v>
+      </c>
+      <c r="J20">
+        <v>0.0</v>
+      </c>
+      <c r="K20">
+        <v>0.0</v>
+      </c>
+      <c r="L20" s="1">
+        <v>144378.36</v>
+      </c>
+      <c r="M20" s="1">
+        <v>144378.36</v>
+      </c>
+      <c r="N20" s="1">
+        <v>0.04</v>
+      </c>
+      <c r="O20">
+        <v>1</v>
+      </c>
+      <c r="Z20" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="21" spans="1:26">
+      <c r="A21" t="s">
+        <v>73</v>
+      </c>
+      <c r="B21" s="1">
+        <v>51326.0</v>
+      </c>
+      <c r="C21" s="1">
+        <v>42.72</v>
+      </c>
+      <c r="D21" s="1">
+        <v>27.7271396563</v>
+      </c>
+      <c r="E21" t="s">
+        <v>8</v>
+      </c>
+      <c r="F21">
+        <v>1.0</v>
+      </c>
+      <c r="G21" s="1">
+        <v>1423123.17</v>
+      </c>
+      <c r="H21" s="1">
+        <v>769523.55</v>
+      </c>
+      <c r="I21" s="1">
+        <v>54.072870586458</v>
+      </c>
+      <c r="J21">
+        <v>0.0</v>
+      </c>
+      <c r="K21">
+        <v>0.0</v>
+      </c>
+      <c r="L21" s="1">
+        <v>2192646.72</v>
+      </c>
+      <c r="M21" s="1">
+        <v>2192646.72</v>
+      </c>
+      <c r="N21" s="1">
+        <v>0.6</v>
+      </c>
+      <c r="O21">
+        <v>1</v>
+      </c>
+      <c r="Z21" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="22" spans="1:26">
+      <c r="A22" t="s">
+        <v>75</v>
+      </c>
+      <c r="B22" s="1">
+        <v>11745.0</v>
+      </c>
+      <c r="C22" s="1">
+        <v>9.585</v>
+      </c>
+      <c r="D22" s="1">
+        <v>8.3950004257</v>
+      </c>
+      <c r="E22" t="s">
+        <v>8</v>
+      </c>
+      <c r="F22">
+        <v>1.0</v>
+      </c>
+      <c r="G22" s="1">
+        <v>98599.28</v>
+      </c>
+      <c r="H22" s="1">
+        <v>13976.55</v>
+      </c>
+      <c r="I22" s="1">
+        <v>14.175103509884</v>
+      </c>
+      <c r="J22">
+        <v>0.0</v>
+      </c>
+      <c r="K22">
+        <v>0.0</v>
+      </c>
+      <c r="L22" s="1">
+        <v>112575.83</v>
+      </c>
+      <c r="M22" s="1">
+        <v>112575.83</v>
+      </c>
+      <c r="N22" s="1">
+        <v>0.03</v>
+      </c>
+      <c r="O22">
+        <v>1</v>
+      </c>
+      <c r="Z22" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="23" spans="1:26">
+      <c r="A23" t="s">
+        <v>77</v>
+      </c>
+      <c r="B23" s="1">
+        <v>1822.0</v>
+      </c>
+      <c r="C23" s="1">
+        <v>65.55</v>
+      </c>
+      <c r="D23" s="1">
+        <v>54.85</v>
+      </c>
+      <c r="E23" t="s">
+        <v>8</v>
+      </c>
+      <c r="F23">
+        <v>1.0</v>
+      </c>
+      <c r="G23" s="1">
+        <v>99936.7</v>
+      </c>
+      <c r="H23" s="1">
+        <v>19495.4</v>
+      </c>
+      <c r="I23" s="1">
+        <v>19.50774840474</v>
+      </c>
+      <c r="J23">
+        <v>0.0</v>
+      </c>
+      <c r="K23">
+        <v>0.0</v>
+      </c>
+      <c r="L23" s="1">
+        <v>119432.1</v>
+      </c>
+      <c r="M23" s="1">
+        <v>119432.1</v>
+      </c>
+      <c r="N23" s="1">
+        <v>0.03</v>
+      </c>
+      <c r="O23">
+        <v>1</v>
+      </c>
+      <c r="Z23" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="24" spans="1:26">
+      <c r="A24" t="s">
+        <v>79</v>
+      </c>
+      <c r="B24" s="1">
+        <v>11719.0</v>
+      </c>
+      <c r="C24" s="1">
+        <v>21.94</v>
+      </c>
+      <c r="D24" s="1">
+        <v>18.195846062</v>
+      </c>
+      <c r="E24" t="s">
+        <v>8</v>
+      </c>
+      <c r="F24">
+        <v>1.0</v>
+      </c>
+      <c r="G24" s="1">
+        <v>213237.12</v>
+      </c>
+      <c r="H24" s="1">
+        <v>43877.74</v>
+      </c>
+      <c r="I24" s="1">
+        <v>20.576970838848</v>
+      </c>
+      <c r="J24">
+        <v>0.0</v>
+      </c>
+      <c r="K24">
+        <v>0.0</v>
+      </c>
+      <c r="L24" s="1">
+        <v>257114.86</v>
+      </c>
+      <c r="M24" s="1">
+        <v>257114.86</v>
+      </c>
+      <c r="N24" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O24">
+        <v>1</v>
+      </c>
+      <c r="Z24" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="25" spans="1:26">
+      <c r="A25" t="s">
+        <v>81</v>
+      </c>
+      <c r="B25" s="1">
+        <v>91625.0</v>
+      </c>
+      <c r="C25" s="1">
+        <v>21.69</v>
+      </c>
+      <c r="D25" s="1">
+        <v>9.1132440928</v>
+      </c>
+      <c r="E25" t="s">
+        <v>8</v>
+      </c>
+      <c r="F25">
+        <v>1.0</v>
+      </c>
+      <c r="G25" s="1">
+        <v>835000.99</v>
+      </c>
+      <c r="H25" s="1">
+        <v>1152345.26</v>
+      </c>
+      <c r="I25" s="1">
+        <v>138.00525673628</v>
+      </c>
+      <c r="J25">
+        <v>0.0</v>
+      </c>
+      <c r="K25">
+        <v>0.0</v>
+      </c>
+      <c r="L25" s="1">
+        <v>1987346.25</v>
+      </c>
+      <c r="M25" s="1">
+        <v>1987346.25</v>
+      </c>
+      <c r="N25" s="1">
+        <v>0.55</v>
+      </c>
+      <c r="O25">
+        <v>1</v>
+      </c>
+      <c r="Z25" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="26" spans="1:26">
+      <c r="A26" t="s">
+        <v>83</v>
+      </c>
+      <c r="B26" s="1">
+        <v>78886.0</v>
+      </c>
+      <c r="C26" s="1">
+        <v>3.167</v>
+      </c>
+      <c r="D26" s="1">
+        <v>3.2004050148</v>
+      </c>
+      <c r="E26" t="s">
+        <v>8</v>
+      </c>
+      <c r="F26">
+        <v>1.0</v>
+      </c>
+      <c r="G26" s="1">
+        <v>252467.15</v>
+      </c>
+      <c r="H26" s="1">
+        <v>-2635.19</v>
+      </c>
+      <c r="I26" s="1">
+        <v>-1.0437753981062</v>
+      </c>
+      <c r="J26">
+        <v>0.0</v>
+      </c>
+      <c r="K26">
+        <v>0.0</v>
+      </c>
+      <c r="L26" s="1">
+        <v>249831.96</v>
+      </c>
+      <c r="M26" s="1">
+        <v>249831.96</v>
+      </c>
+      <c r="N26" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O26">
+        <v>1</v>
+      </c>
+      <c r="Z26" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="27" spans="1:26">
+      <c r="A27" t="s">
+        <v>85</v>
+      </c>
+      <c r="B27" s="1">
+        <v>204069.0</v>
+      </c>
+      <c r="C27" s="1">
+        <v>11.93</v>
+      </c>
+      <c r="D27" s="1">
+        <v>7.7891812083</v>
+      </c>
+      <c r="E27" t="s">
+        <v>8</v>
+      </c>
+      <c r="F27">
+        <v>1.0</v>
+      </c>
+      <c r="G27" s="1">
+        <v>1589530.42</v>
+      </c>
+      <c r="H27" s="1">
+        <v>845012.75</v>
+      </c>
+      <c r="I27" s="1">
+        <v>53.161156236318</v>
+      </c>
+      <c r="J27">
+        <v>0.0</v>
+      </c>
+      <c r="K27">
+        <v>0.0</v>
+      </c>
+      <c r="L27" s="1">
+        <v>2434543.17</v>
+      </c>
+      <c r="M27" s="1">
+        <v>2434543.17</v>
+      </c>
+      <c r="N27" s="1">
+        <v>0.67</v>
+      </c>
+      <c r="O27">
+        <v>1</v>
+      </c>
+      <c r="Z27" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="28" spans="1:26">
+      <c r="A28" t="s">
+        <v>87</v>
+      </c>
+      <c r="B28" s="1">
+        <v>13713.0</v>
+      </c>
+      <c r="C28" s="1">
+        <v>18.28</v>
+      </c>
+      <c r="D28" s="1">
+        <v>16.484384161</v>
+      </c>
+      <c r="E28" t="s">
+        <v>8</v>
+      </c>
+      <c r="F28">
+        <v>1.0</v>
+      </c>
+      <c r="G28" s="1">
+        <v>226050.36</v>
+      </c>
+      <c r="H28" s="1">
+        <v>24623.28</v>
+      </c>
+      <c r="I28" s="1">
+        <v>10.892829367757</v>
+      </c>
+      <c r="J28">
+        <v>0.0</v>
+      </c>
+      <c r="K28">
+        <v>0.0</v>
+      </c>
+      <c r="L28" s="1">
+        <v>250673.64</v>
+      </c>
+      <c r="M28" s="1">
+        <v>250673.64</v>
+      </c>
+      <c r="N28" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O28">
+        <v>1</v>
+      </c>
+      <c r="Z28" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="29" spans="1:26">
+      <c r="A29" t="s">
+        <v>89</v>
+      </c>
+      <c r="B29" s="1">
+        <v>9219.0</v>
+      </c>
+      <c r="C29" s="1">
+        <v>14.95</v>
+      </c>
+      <c r="D29" s="1">
+        <v>14.1750005424</v>
+      </c>
+      <c r="E29" t="s">
+        <v>8</v>
+      </c>
+      <c r="F29">
+        <v>1.0</v>
+      </c>
+      <c r="G29" s="1">
+        <v>130679.33</v>
+      </c>
+      <c r="H29" s="1">
+        <v>7144.72</v>
+      </c>
+      <c r="I29" s="1">
+        <v>5.4673680986886</v>
+      </c>
+      <c r="J29">
+        <v>0.0</v>
+      </c>
+      <c r="K29">
+        <v>0.0</v>
+      </c>
+      <c r="L29" s="1">
+        <v>137824.05</v>
+      </c>
+      <c r="M29" s="1">
+        <v>137824.05</v>
+      </c>
+      <c r="N29" s="1">
+        <v>0.04</v>
+      </c>
+      <c r="O29">
+        <v>1</v>
+      </c>
+      <c r="Z29" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="30" spans="1:26">
+      <c r="A30" t="s">
+        <v>91</v>
+      </c>
+      <c r="B30" s="1">
+        <v>2004.0</v>
+      </c>
+      <c r="C30" s="1">
+        <v>173.1</v>
+      </c>
+      <c r="D30" s="1">
+        <v>127.8352295409</v>
+      </c>
+      <c r="E30" t="s">
+        <v>8</v>
+      </c>
+      <c r="F30">
+        <v>1.0</v>
+      </c>
+      <c r="G30" s="1">
+        <v>256181.8</v>
+      </c>
+      <c r="H30" s="1">
+        <v>90710.6</v>
+      </c>
+      <c r="I30" s="1">
+        <v>35.40868242787</v>
+      </c>
+      <c r="J30">
+        <v>0.0</v>
+      </c>
+      <c r="K30">
+        <v>0.0</v>
+      </c>
+      <c r="L30" s="1">
+        <v>346892.4</v>
+      </c>
+      <c r="M30" s="1">
+        <v>346892.4</v>
+      </c>
+      <c r="N30" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O30">
+        <v>1</v>
+      </c>
+      <c r="Z30" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="31" spans="1:26">
+      <c r="A31" t="s">
+        <v>93</v>
+      </c>
+      <c r="B31" s="1">
+        <v>1144.0</v>
+      </c>
+      <c r="C31" s="1">
+        <v>296.8</v>
+      </c>
+      <c r="D31" s="1">
+        <v>188.9158653846</v>
+      </c>
+      <c r="E31" t="s">
+        <v>8</v>
+      </c>
+      <c r="F31">
+        <v>1.0</v>
+      </c>
+      <c r="G31" s="1">
+        <v>216119.75</v>
+      </c>
+      <c r="H31" s="1">
+        <v>123419.45</v>
+      </c>
+      <c r="I31" s="1">
+        <v>57.106974258484</v>
+      </c>
+      <c r="J31">
+        <v>0.0</v>
+      </c>
+      <c r="K31">
+        <v>0.0</v>
+      </c>
+      <c r="L31" s="1">
+        <v>339539.2</v>
+      </c>
+      <c r="M31" s="1">
+        <v>339539.2</v>
+      </c>
+      <c r="N31" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O31">
+        <v>1</v>
+      </c>
+      <c r="Z31" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="32" spans="1:26">
+      <c r="A32" t="s">
+        <v>95</v>
+      </c>
+      <c r="B32" s="1">
+        <v>3150.0</v>
+      </c>
+      <c r="C32" s="1">
+        <v>30.86</v>
+      </c>
+      <c r="D32" s="1">
+        <v>34.2</v>
+      </c>
+      <c r="E32" t="s">
+        <v>8</v>
+      </c>
+      <c r="F32">
+        <v>1.0</v>
+      </c>
+      <c r="G32" s="1">
+        <v>107730.0</v>
+      </c>
+      <c r="H32" s="1">
+        <v>-10521.0</v>
+      </c>
+      <c r="I32" s="1">
+        <v>-9.766081871345</v>
+      </c>
+      <c r="J32">
+        <v>0.0</v>
+      </c>
+      <c r="K32">
+        <v>0.0</v>
+      </c>
+      <c r="L32" s="1">
+        <v>97209.0</v>
+      </c>
+      <c r="M32" s="1">
+        <v>97209.0</v>
+      </c>
+      <c r="N32" s="1">
+        <v>0.03</v>
+      </c>
+      <c r="O32">
+        <v>1</v>
+      </c>
+      <c r="Z32" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="33" spans="1:26">
+      <c r="A33" t="s">
+        <v>97</v>
+      </c>
+      <c r="B33" s="1">
+        <v>15324.0</v>
+      </c>
+      <c r="C33" s="1">
+        <v>61.06</v>
+      </c>
+      <c r="D33" s="1">
+        <v>78.025366745</v>
+      </c>
+      <c r="E33" t="s">
+        <v>8</v>
+      </c>
+      <c r="F33">
+        <v>1.0</v>
+      </c>
+      <c r="G33" s="1">
+        <v>1195660.72</v>
+      </c>
+      <c r="H33" s="1">
+        <v>-259977.28</v>
+      </c>
+      <c r="I33" s="1">
+        <v>-21.743398913364</v>
+      </c>
+      <c r="J33">
+        <v>0.0</v>
+      </c>
+      <c r="K33">
+        <v>0.0</v>
+      </c>
+      <c r="L33" s="1">
+        <v>935683.44</v>
+      </c>
+      <c r="M33" s="1">
+        <v>935683.44</v>
+      </c>
+      <c r="N33" s="1">
+        <v>0.26</v>
+      </c>
+      <c r="O33">
+        <v>1</v>
+      </c>
+      <c r="Z33" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="34" spans="1:26">
+      <c r="A34" t="s">
+        <v>99</v>
+      </c>
+      <c r="B34" s="1">
+        <v>17190.0</v>
+      </c>
+      <c r="C34" s="1">
+        <v>101.44</v>
+      </c>
+      <c r="D34" s="1">
+        <v>76.0620878418</v>
+      </c>
+      <c r="E34" t="s">
+        <v>8</v>
+      </c>
+      <c r="F34">
+        <v>1.0</v>
+      </c>
+      <c r="G34" s="1">
+        <v>1307507.29</v>
+      </c>
+      <c r="H34" s="1">
+        <v>436246.31</v>
+      </c>
+      <c r="I34" s="1">
+        <v>33.364732520918</v>
+      </c>
+      <c r="J34">
+        <v>0.0</v>
+      </c>
+      <c r="K34">
+        <v>0.0</v>
+      </c>
+      <c r="L34" s="1">
+        <v>1743753.6</v>
+      </c>
+      <c r="M34" s="1">
+        <v>1743753.6</v>
+      </c>
+      <c r="N34" s="1">
+        <v>0.48</v>
+      </c>
+      <c r="O34">
+        <v>1</v>
+      </c>
+      <c r="Z34" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="35" spans="1:26">
+      <c r="A35" t="s">
+        <v>101</v>
+      </c>
+      <c r="B35" s="1">
+        <v>1919324.0</v>
+      </c>
+      <c r="C35" s="1">
+        <v>11.306</v>
+      </c>
+      <c r="D35" s="1">
+        <v>11.2550340276</v>
+      </c>
+      <c r="E35" t="s">
+        <v>8</v>
+      </c>
+      <c r="F35">
+        <v>1.0</v>
+      </c>
+      <c r="G35" s="1">
+        <v>21602056.93</v>
+      </c>
+      <c r="H35" s="1">
+        <v>97820.21</v>
+      </c>
+      <c r="I35" s="1">
+        <v>0.45282822055779</v>
+      </c>
+      <c r="J35">
+        <v>0.0</v>
+      </c>
+      <c r="K35">
+        <v>0.0</v>
+      </c>
+      <c r="L35" s="1">
+        <v>21699877.14</v>
+      </c>
+      <c r="M35" s="1">
+        <v>21699877.14</v>
+      </c>
+      <c r="N35" s="1">
+        <v>5.97</v>
+      </c>
+      <c r="O35">
+        <v>1</v>
+      </c>
+      <c r="Z35" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="36" spans="1:26">
+      <c r="A36" t="s">
+        <v>103</v>
+      </c>
+      <c r="B36" s="1">
+        <v>594723.0</v>
+      </c>
+      <c r="C36" s="1">
+        <v>10.756</v>
+      </c>
+      <c r="D36" s="1">
+        <v>10.7184435779</v>
+      </c>
+      <c r="E36" t="s">
+        <v>8</v>
+      </c>
+      <c r="F36">
+        <v>1.0</v>
+      </c>
+      <c r="G36" s="1">
+        <v>6374504.92</v>
+      </c>
+      <c r="H36" s="1">
+        <v>22335.67</v>
+      </c>
+      <c r="I36" s="1">
+        <v>0.35039066218181</v>
+      </c>
+      <c r="J36">
+        <v>0.0</v>
+      </c>
+      <c r="K36">
+        <v>0.0</v>
+      </c>
+      <c r="L36" s="1">
+        <v>6396840.59</v>
+      </c>
+      <c r="M36" s="1">
+        <v>6396840.59</v>
+      </c>
+      <c r="N36" s="1">
+        <v>1.76</v>
+      </c>
+      <c r="O36">
+        <v>1</v>
+      </c>
+      <c r="Z36" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="37" spans="1:26">
+      <c r="A37" t="s">
+        <v>105</v>
+      </c>
+      <c r="B37" s="1">
+        <v>4149.0</v>
+      </c>
+      <c r="C37" s="1">
+        <v>50.02</v>
+      </c>
+      <c r="D37" s="1">
+        <v>52.5294649313</v>
+      </c>
+      <c r="E37" t="s">
+        <v>8</v>
+      </c>
+      <c r="F37">
+        <v>1.0</v>
+      </c>
+      <c r="G37" s="1">
+        <v>217944.75</v>
+      </c>
+      <c r="H37" s="1">
+        <v>-10411.77</v>
+      </c>
+      <c r="I37" s="1">
+        <v>-4.777252032912</v>
+      </c>
+      <c r="J37">
+        <v>0.0</v>
+      </c>
+      <c r="K37">
+        <v>0.0</v>
+      </c>
+      <c r="L37" s="1">
+        <v>207532.98</v>
+      </c>
+      <c r="M37" s="1">
+        <v>207532.98</v>
+      </c>
+      <c r="N37" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O37">
+        <v>1</v>
+      </c>
+      <c r="Z37" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="38" spans="1:26">
+      <c r="A38" t="s">
+        <v>107</v>
+      </c>
+      <c r="B38" s="1">
+        <v>22036.0</v>
+      </c>
+      <c r="C38" s="1">
+        <v>13.814</v>
+      </c>
+      <c r="D38" s="1">
+        <v>11.9697363405</v>
+      </c>
+      <c r="E38" t="s">
+        <v>8</v>
+      </c>
+      <c r="F38">
+        <v>1.0</v>
+      </c>
+      <c r="G38" s="1">
+        <v>263765.11</v>
+      </c>
+      <c r="H38" s="1">
+        <v>40640.19</v>
+      </c>
+      <c r="I38" s="1">
+        <v>15.407720149189</v>
+      </c>
+      <c r="J38">
+        <v>0.0</v>
+      </c>
+      <c r="K38">
+        <v>0.0</v>
+      </c>
+      <c r="L38" s="1">
+        <v>304405.3</v>
+      </c>
+      <c r="M38" s="1">
+        <v>304405.3</v>
+      </c>
+      <c r="N38" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O38">
+        <v>1</v>
+      </c>
+      <c r="Z38" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="39" spans="1:26">
+      <c r="A39" t="s">
+        <v>109</v>
+      </c>
+      <c r="B39" s="1">
+        <v>23366.0</v>
+      </c>
+      <c r="C39" s="1">
+        <v>25.74</v>
+      </c>
+      <c r="D39" s="1">
+        <v>25.2344735941</v>
+      </c>
+      <c r="E39" t="s">
+        <v>8</v>
+      </c>
+      <c r="F39">
+        <v>1.0</v>
+      </c>
+      <c r="G39" s="1">
+        <v>589628.71</v>
+      </c>
+      <c r="H39" s="1">
+        <v>11812.13</v>
+      </c>
+      <c r="I39" s="1">
+        <v>2.0033166295447</v>
+      </c>
+      <c r="J39">
+        <v>0.0</v>
+      </c>
+      <c r="K39">
+        <v>0.0</v>
+      </c>
+      <c r="L39" s="1">
+        <v>601440.84</v>
+      </c>
+      <c r="M39" s="1">
+        <v>601440.84</v>
+      </c>
+      <c r="N39" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O39">
+        <v>1</v>
+      </c>
+      <c r="Z39" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="40" spans="1:26">
+      <c r="A40" t="s">
+        <v>111</v>
+      </c>
+      <c r="B40" s="1">
+        <v>80092.0</v>
+      </c>
+      <c r="C40" s="1">
+        <v>12.6</v>
+      </c>
+      <c r="D40" s="1">
+        <v>10.5488103681</v>
+      </c>
+      <c r="E40" t="s">
+        <v>8</v>
+      </c>
+      <c r="F40">
+        <v>1.0</v>
+      </c>
+      <c r="G40" s="1">
+        <v>844875.32</v>
+      </c>
+      <c r="H40" s="1">
+        <v>164283.88</v>
+      </c>
+      <c r="I40" s="1">
+        <v>19.444748368315</v>
+      </c>
+      <c r="J40">
+        <v>0.0</v>
+      </c>
+      <c r="K40">
+        <v>0.0</v>
+      </c>
+      <c r="L40" s="1">
+        <v>1009159.2</v>
+      </c>
+      <c r="M40" s="1">
+        <v>1009159.2</v>
+      </c>
+      <c r="N40" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O40">
+        <v>1</v>
+      </c>
+      <c r="Z40" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="41" spans="1:26">
+      <c r="A41" t="s">
+        <v>113</v>
+      </c>
+      <c r="B41" s="1">
+        <v>9530.0</v>
+      </c>
+      <c r="C41" s="1">
+        <v>16.195</v>
+      </c>
+      <c r="D41" s="1">
+        <v>16.045</v>
+      </c>
+      <c r="E41" t="s">
+        <v>8</v>
+      </c>
+      <c r="F41">
+        <v>1.0</v>
+      </c>
+      <c r="G41" s="1">
+        <v>152908.85</v>
+      </c>
+      <c r="H41" s="1">
+        <v>1429.5</v>
+      </c>
+      <c r="I41" s="1">
+        <v>0.93487067622312</v>
+      </c>
+      <c r="J41">
+        <v>0.0</v>
+      </c>
+      <c r="K41">
+        <v>0.0</v>
+      </c>
+      <c r="L41" s="1">
+        <v>154338.35</v>
+      </c>
+      <c r="M41" s="1">
+        <v>154338.35</v>
+      </c>
+      <c r="N41" s="1">
+        <v>0.04</v>
+      </c>
+      <c r="O41">
+        <v>1</v>
+      </c>
+      <c r="Z41" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="42" spans="1:26">
+      <c r="A42" t="s">
+        <v>115</v>
+      </c>
+      <c r="B42" s="1">
+        <v>1124.0</v>
+      </c>
+      <c r="C42" s="1">
+        <v>80.6</v>
+      </c>
+      <c r="D42" s="1">
+        <v>92.7</v>
+      </c>
+      <c r="E42" t="s">
+        <v>8</v>
+      </c>
+      <c r="F42">
+        <v>1.0</v>
+      </c>
+      <c r="G42" s="1">
+        <v>104194.8</v>
+      </c>
+      <c r="H42" s="1">
+        <v>-13600.4</v>
+      </c>
+      <c r="I42" s="1">
+        <v>-13.052858683927</v>
+      </c>
+      <c r="J42">
+        <v>0.0</v>
+      </c>
+      <c r="K42">
+        <v>0.0</v>
+      </c>
+      <c r="L42" s="1">
+        <v>90594.4</v>
+      </c>
+      <c r="M42" s="1">
+        <v>90594.4</v>
+      </c>
+      <c r="N42" s="1">
+        <v>0.02</v>
+      </c>
+      <c r="O42">
+        <v>1</v>
+      </c>
+      <c r="Z42" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="43" spans="1:26">
+      <c r="A43" t="s">
+        <v>117</v>
+      </c>
+      <c r="B43" s="1">
+        <v>7562.0</v>
+      </c>
+      <c r="C43" s="1">
+        <v>37.88</v>
+      </c>
+      <c r="D43" s="1">
+        <v>34.4723644538</v>
+      </c>
+      <c r="E43" t="s">
+        <v>8</v>
+      </c>
+      <c r="F43">
+        <v>1.0</v>
+      </c>
+      <c r="G43" s="1">
+        <v>260680.02</v>
+      </c>
+      <c r="H43" s="1">
+        <v>25768.54</v>
+      </c>
+      <c r="I43" s="1">
+        <v>9.8851227646829</v>
+      </c>
+      <c r="J43">
+        <v>0.0</v>
+      </c>
+      <c r="K43">
+        <v>0.0</v>
+      </c>
+      <c r="L43" s="1">
+        <v>286448.56</v>
+      </c>
+      <c r="M43" s="1">
+        <v>286448.56</v>
+      </c>
+      <c r="N43" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O43">
+        <v>1</v>
+      </c>
+      <c r="Z43" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="44" spans="1:26">
+      <c r="A44" t="s">
+        <v>119</v>
+      </c>
+      <c r="B44" s="1">
+        <v>8331.0</v>
+      </c>
+      <c r="C44" s="1">
+        <v>77.32</v>
+      </c>
+      <c r="D44" s="1">
+        <v>67.6801560437</v>
+      </c>
+      <c r="E44" t="s">
+        <v>8</v>
+      </c>
+      <c r="F44">
+        <v>1.0</v>
+      </c>
+      <c r="G44" s="1">
+        <v>563843.38</v>
+      </c>
+      <c r="H44" s="1">
+        <v>80309.54</v>
+      </c>
+      <c r="I44" s="1">
+        <v>14.243235417608</v>
+      </c>
+      <c r="J44">
+        <v>0.0</v>
+      </c>
+      <c r="K44">
+        <v>0.0</v>
+      </c>
+      <c r="L44" s="1">
+        <v>644152.92</v>
+      </c>
+      <c r="M44" s="1">
+        <v>644152.92</v>
+      </c>
+      <c r="N44" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O44">
+        <v>1</v>
+      </c>
+      <c r="Z44" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="45" spans="1:26">
+      <c r="A45" t="s">
+        <v>121</v>
+      </c>
+      <c r="B45" s="1">
+        <v>1670.0</v>
+      </c>
+      <c r="C45" s="1">
+        <v>52.8</v>
+      </c>
+      <c r="D45" s="1">
+        <v>62.15</v>
+      </c>
+      <c r="E45" t="s">
+        <v>8</v>
+      </c>
+      <c r="F45">
+        <v>1.0</v>
+      </c>
+      <c r="G45" s="1">
+        <v>103790.5</v>
+      </c>
+      <c r="H45" s="1">
+        <v>-15614.5</v>
+      </c>
+      <c r="I45" s="1">
+        <v>-15.044247787611</v>
+      </c>
+      <c r="J45">
+        <v>0.0</v>
+      </c>
+      <c r="K45">
+        <v>0.0</v>
+      </c>
+      <c r="L45" s="1">
+        <v>88176.0</v>
+      </c>
+      <c r="M45" s="1">
+        <v>88176.0</v>
+      </c>
+      <c r="N45" s="1">
+        <v>0.02</v>
+      </c>
+      <c r="O45">
+        <v>1</v>
+      </c>
+      <c r="Z45" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="46" spans="1:26">
+      <c r="A46" t="s">
+        <v>123</v>
+      </c>
+      <c r="B46" s="1">
+        <v>31632.0</v>
+      </c>
+      <c r="C46" s="1">
+        <v>17.61</v>
+      </c>
+      <c r="D46" s="1">
+        <v>18.6536273394</v>
+      </c>
+      <c r="E46" t="s">
+        <v>8</v>
+      </c>
+      <c r="F46">
+        <v>1.0</v>
+      </c>
+      <c r="G46" s="1">
+        <v>590051.54</v>
+      </c>
+      <c r="H46" s="1">
+        <v>-33012.02</v>
+      </c>
+      <c r="I46" s="1">
+        <v>-5.5947688908667</v>
+      </c>
+      <c r="J46">
+        <v>0.0</v>
+      </c>
+      <c r="K46">
+        <v>0.0</v>
+      </c>
+      <c r="L46" s="1">
+        <v>557039.52</v>
+      </c>
+      <c r="M46" s="1">
+        <v>557039.52</v>
+      </c>
+      <c r="N46" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O46">
+        <v>1</v>
+      </c>
+      <c r="Z46" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="47" spans="1:26">
+      <c r="A47" t="s">
+        <v>125</v>
+      </c>
+      <c r="B47" s="1">
+        <v>9572.0</v>
+      </c>
+      <c r="C47" s="1">
+        <v>67.62</v>
+      </c>
+      <c r="D47" s="1">
+        <v>57.7989333473</v>
+      </c>
+      <c r="E47" t="s">
+        <v>8</v>
+      </c>
+      <c r="F47">
+        <v>1.0</v>
+      </c>
+      <c r="G47" s="1">
+        <v>553251.39</v>
+      </c>
+      <c r="H47" s="1">
+        <v>94007.25</v>
+      </c>
+      <c r="I47" s="1">
+        <v>16.991778366793</v>
+      </c>
+      <c r="J47">
+        <v>0.0</v>
+      </c>
+      <c r="K47">
+        <v>0.0</v>
+      </c>
+      <c r="L47" s="1">
+        <v>647258.64</v>
+      </c>
+      <c r="M47" s="1">
+        <v>647258.64</v>
+      </c>
+      <c r="N47" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O47">
+        <v>1</v>
+      </c>
+      <c r="Z47" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="48" spans="1:26">
+      <c r="A48" t="s">
+        <v>127</v>
+      </c>
+      <c r="B48" s="1">
+        <v>18867.0</v>
+      </c>
+      <c r="C48" s="1">
+        <v>17.43</v>
+      </c>
+      <c r="D48" s="1">
+        <v>29.5959172099</v>
+      </c>
+      <c r="E48" t="s">
+        <v>8</v>
+      </c>
+      <c r="F48">
+        <v>1.0</v>
+      </c>
+      <c r="G48" s="1">
+        <v>558386.17</v>
+      </c>
+      <c r="H48" s="1">
+        <v>-229534.36</v>
+      </c>
+      <c r="I48" s="1">
+        <v>-41.106741594263</v>
+      </c>
+      <c r="J48">
+        <v>0.0</v>
+      </c>
+      <c r="K48">
+        <v>0.0</v>
+      </c>
+      <c r="L48" s="1">
+        <v>328851.81</v>
+      </c>
+      <c r="M48" s="1">
+        <v>328851.81</v>
+      </c>
+      <c r="N48" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O48">
+        <v>1</v>
+      </c>
+      <c r="Z48" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="49" spans="1:26">
+      <c r="A49" t="s">
+        <v>129</v>
+      </c>
+      <c r="B49" s="1">
+        <v>24727.0</v>
+      </c>
+      <c r="C49" s="1">
+        <v>30.96</v>
+      </c>
+      <c r="D49" s="1">
+        <v>30.0567262507</v>
+      </c>
+      <c r="E49" t="s">
+        <v>8</v>
+      </c>
+      <c r="F49">
+        <v>1.0</v>
+      </c>
+      <c r="G49" s="1">
+        <v>743212.67</v>
+      </c>
+      <c r="H49" s="1">
+        <v>22335.25</v>
+      </c>
+      <c r="I49" s="1">
+        <v>3.0052299834985</v>
+      </c>
+      <c r="J49">
+        <v>0.0</v>
+      </c>
+      <c r="K49">
+        <v>0.0</v>
+      </c>
+      <c r="L49" s="1">
+        <v>765547.92</v>
+      </c>
+      <c r="M49" s="1">
+        <v>765547.92</v>
+      </c>
+      <c r="N49" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O49">
+        <v>1</v>
+      </c>
+      <c r="Z49" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="50" spans="1:26">
+      <c r="A50" t="s">
+        <v>131</v>
+      </c>
+      <c r="B50" s="1">
+        <v>3846.0</v>
+      </c>
+      <c r="C50" s="1">
+        <v>247.5</v>
+      </c>
+      <c r="D50" s="1">
+        <v>223.1869448778</v>
+      </c>
+      <c r="E50" t="s">
+        <v>8</v>
+      </c>
+      <c r="F50">
+        <v>1.0</v>
+      </c>
+      <c r="G50" s="1">
+        <v>858376.99</v>
+      </c>
+      <c r="H50" s="1">
+        <v>93508.01</v>
+      </c>
+      <c r="I50" s="1">
+        <v>10.893583016479</v>
+      </c>
+      <c r="J50">
+        <v>0.0</v>
+      </c>
+      <c r="K50">
+        <v>0.0</v>
+      </c>
+      <c r="L50" s="1">
+        <v>951885.0</v>
+      </c>
+      <c r="M50" s="1">
+        <v>951885.0</v>
+      </c>
+      <c r="N50" s="1">
+        <v>0.26</v>
+      </c>
+      <c r="O50">
+        <v>1</v>
+      </c>
+      <c r="Z50" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="51" spans="1:26">
+      <c r="A51" t="s">
+        <v>133</v>
+      </c>
+      <c r="B51" s="1">
+        <v>13120.0</v>
+      </c>
+      <c r="C51" s="1">
+        <v>51.06</v>
+      </c>
+      <c r="D51" s="1">
+        <v>49.8538346037</v>
+      </c>
+      <c r="E51" t="s">
+        <v>8</v>
+      </c>
+      <c r="F51">
+        <v>1.0</v>
+      </c>
+      <c r="G51" s="1">
+        <v>654082.31</v>
+      </c>
+      <c r="H51" s="1">
+        <v>15824.89</v>
+      </c>
+      <c r="I51" s="1">
+        <v>2.4194034539781</v>
+      </c>
+      <c r="J51">
+        <v>0.0</v>
+      </c>
+      <c r="K51">
+        <v>0.0</v>
+      </c>
+      <c r="L51" s="1">
+        <v>669907.2</v>
+      </c>
+      <c r="M51" s="1">
+        <v>669907.2</v>
+      </c>
+      <c r="N51" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O51">
+        <v>1</v>
+      </c>
+      <c r="Z51" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="52" spans="1:26">
+      <c r="A52" t="s">
+        <v>135</v>
+      </c>
+      <c r="B52" s="1">
+        <v>15155.0</v>
+      </c>
+      <c r="C52" s="1">
+        <v>26.26</v>
+      </c>
+      <c r="D52" s="1">
+        <v>30.8070425602</v>
+      </c>
+      <c r="E52" t="s">
+        <v>8</v>
+      </c>
+      <c r="F52">
+        <v>1.0</v>
+      </c>
+      <c r="G52" s="1">
+        <v>466880.73</v>
+      </c>
+      <c r="H52" s="1">
+        <v>-68910.43</v>
+      </c>
+      <c r="I52" s="1">
+        <v>-14.759750311391</v>
+      </c>
+      <c r="J52">
+        <v>0.0</v>
+      </c>
+      <c r="K52">
+        <v>0.0</v>
+      </c>
+      <c r="L52" s="1">
+        <v>397970.3</v>
+      </c>
+      <c r="M52" s="1">
+        <v>397970.3</v>
+      </c>
+      <c r="N52" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O52">
+        <v>1</v>
+      </c>
+      <c r="Z52" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="53" spans="1:26">
+      <c r="A53" t="s">
+        <v>137</v>
+      </c>
+      <c r="B53" s="1">
+        <v>76840.0</v>
+      </c>
+      <c r="C53" s="1">
+        <v>17.82</v>
+      </c>
+      <c r="D53" s="1">
+        <v>19.1343197553</v>
+      </c>
+      <c r="E53" t="s">
+        <v>8</v>
+      </c>
+      <c r="F53">
+        <v>1.0</v>
+      </c>
+      <c r="G53" s="1">
+        <v>1470281.13</v>
+      </c>
+      <c r="H53" s="1">
+        <v>-100992.33</v>
+      </c>
+      <c r="I53" s="1">
+        <v>-6.8689128860683</v>
+      </c>
+      <c r="J53">
+        <v>0.0</v>
+      </c>
+      <c r="K53">
+        <v>0.0</v>
+      </c>
+      <c r="L53" s="1">
+        <v>1369288.8</v>
+      </c>
+      <c r="M53" s="1">
+        <v>1369288.8</v>
+      </c>
+      <c r="N53" s="1">
+        <v>0.38</v>
+      </c>
+      <c r="O53">
+        <v>1</v>
+      </c>
+      <c r="Z53" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="54" spans="1:26">
+      <c r="A54" t="s">
+        <v>139</v>
+      </c>
+      <c r="B54" s="1">
+        <v>154571.0</v>
+      </c>
+      <c r="C54" s="1">
+        <v>4.435</v>
+      </c>
+      <c r="D54" s="1">
+        <v>4.5164144633</v>
+      </c>
+      <c r="E54" t="s">
+        <v>8</v>
+      </c>
+      <c r="F54">
+        <v>1.0</v>
+      </c>
+      <c r="G54" s="1">
+        <v>698106.7</v>
+      </c>
+      <c r="H54" s="1">
+        <v>-12584.31</v>
+      </c>
+      <c r="I54" s="1">
+        <v>-1.8026341818521</v>
+      </c>
+      <c r="J54">
+        <v>0.0</v>
+      </c>
+      <c r="K54">
+        <v>0.0</v>
+      </c>
+      <c r="L54" s="1">
+        <v>685522.39</v>
+      </c>
+      <c r="M54" s="1">
+        <v>685522.39</v>
+      </c>
+      <c r="N54" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O54">
+        <v>1</v>
+      </c>
+      <c r="Z54" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="55" spans="1:26">
+      <c r="A55" t="s">
+        <v>141</v>
+      </c>
+      <c r="B55" s="1">
+        <v>2194.0</v>
+      </c>
+      <c r="C55" s="1">
+        <v>129.6</v>
+      </c>
+      <c r="D55" s="1">
+        <v>145.5071786691</v>
+      </c>
+      <c r="E55" t="s">
+        <v>8</v>
+      </c>
+      <c r="F55">
+        <v>1.0</v>
+      </c>
+      <c r="G55" s="1">
+        <v>319242.75</v>
+      </c>
+      <c r="H55" s="1">
+        <v>-34900.35</v>
+      </c>
+      <c r="I55" s="1">
+        <v>-10.932229471147</v>
+      </c>
+      <c r="J55">
+        <v>0.0</v>
+      </c>
+      <c r="K55">
+        <v>0.0</v>
+      </c>
+      <c r="L55" s="1">
+        <v>284342.4</v>
+      </c>
+      <c r="M55" s="1">
+        <v>284342.4</v>
+      </c>
+      <c r="N55" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O55">
+        <v>1</v>
+      </c>
+      <c r="Z55" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="56" spans="1:26">
+      <c r="A56" t="s">
+        <v>143</v>
+      </c>
+      <c r="B56" s="1">
+        <v>16065.0</v>
+      </c>
+      <c r="C56" s="1">
+        <v>37.76</v>
+      </c>
+      <c r="D56" s="1">
+        <v>43.3700971055</v>
+      </c>
+      <c r="E56" t="s">
+        <v>8</v>
+      </c>
+      <c r="F56">
+        <v>1.0</v>
+      </c>
+      <c r="G56" s="1">
+        <v>696740.61</v>
+      </c>
+      <c r="H56" s="1">
+        <v>-90126.21</v>
+      </c>
+      <c r="I56" s="1">
+        <v>-12.935403607377</v>
+      </c>
+      <c r="J56">
+        <v>0.0</v>
+      </c>
+      <c r="K56">
+        <v>0.0</v>
+      </c>
+      <c r="L56" s="1">
+        <v>606614.4</v>
+      </c>
+      <c r="M56" s="1">
+        <v>606614.4</v>
+      </c>
+      <c r="N56" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O56">
+        <v>1</v>
+      </c>
+      <c r="Z56" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="57" spans="1:26">
+      <c r="A57" t="s">
+        <v>145</v>
+      </c>
+      <c r="B57" s="1">
+        <v>207138.0</v>
+      </c>
+      <c r="C57" s="1">
+        <v>9.9</v>
+      </c>
+      <c r="D57" s="1">
+        <v>6.1647191727</v>
+      </c>
+      <c r="E57" t="s">
+        <v>8</v>
+      </c>
+      <c r="F57">
+        <v>1.0</v>
+      </c>
+      <c r="G57" s="1">
+        <v>1276947.6</v>
+      </c>
+      <c r="H57" s="1">
+        <v>773718.6</v>
+      </c>
+      <c r="I57" s="1">
+        <v>60.59125683779</v>
+      </c>
+      <c r="J57">
+        <v>0.0</v>
+      </c>
+      <c r="K57">
+        <v>0.0</v>
+      </c>
+      <c r="L57" s="1">
+        <v>2050666.2</v>
+      </c>
+      <c r="M57" s="1">
+        <v>2050666.2</v>
+      </c>
+      <c r="N57" s="1">
+        <v>0.56</v>
+      </c>
+      <c r="O57">
+        <v>1</v>
+      </c>
+      <c r="Z57" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="58" spans="1:26">
+      <c r="A58" t="s">
+        <v>147</v>
+      </c>
+      <c r="B58" s="1">
+        <v>52662.0</v>
+      </c>
+      <c r="C58" s="1">
+        <v>26.96</v>
+      </c>
+      <c r="D58" s="1">
+        <v>15.3835446812</v>
+      </c>
+      <c r="E58" t="s">
+        <v>8</v>
+      </c>
+      <c r="F58">
+        <v>1.0</v>
+      </c>
+      <c r="G58" s="1">
+        <v>810128.23</v>
+      </c>
+      <c r="H58" s="1">
+        <v>609639.29</v>
+      </c>
+      <c r="I58" s="1">
+        <v>75.252196803462</v>
+      </c>
+      <c r="J58">
+        <v>0.0</v>
+      </c>
+      <c r="K58">
+        <v>0.0</v>
+      </c>
+      <c r="L58" s="1">
+        <v>1419767.52</v>
+      </c>
+      <c r="M58" s="1">
+        <v>1419767.52</v>
+      </c>
+      <c r="N58" s="1">
+        <v>0.39</v>
+      </c>
+      <c r="O58">
+        <v>1</v>
+      </c>
+      <c r="Z58" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="59" spans="1:26">
+      <c r="A59" t="s">
+        <v>149</v>
+      </c>
+      <c r="B59" s="1">
+        <v>4331.0</v>
+      </c>
+      <c r="C59" s="1">
+        <v>115.7</v>
+      </c>
+      <c r="D59" s="1">
+        <v>104.0333595013</v>
+      </c>
+      <c r="E59" t="s">
+        <v>8</v>
+      </c>
+      <c r="F59">
+        <v>1.0</v>
+      </c>
+      <c r="G59" s="1">
+        <v>450568.48</v>
+      </c>
+      <c r="H59" s="1">
+        <v>50528.22</v>
+      </c>
+      <c r="I59" s="1">
+        <v>11.214326399397</v>
+      </c>
+      <c r="J59">
+        <v>0.0</v>
+      </c>
+      <c r="K59">
+        <v>0.0</v>
+      </c>
+      <c r="L59" s="1">
+        <v>501096.7</v>
+      </c>
+      <c r="M59" s="1">
+        <v>501096.7</v>
+      </c>
+      <c r="N59" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="O59">
+        <v>1</v>
+      </c>
+      <c r="Z59" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="60" spans="1:26">
+      <c r="A60" t="s">
+        <v>151</v>
+      </c>
+      <c r="B60" s="1">
+        <v>4063.0</v>
+      </c>
+      <c r="C60" s="1">
+        <v>168.15</v>
+      </c>
+      <c r="D60" s="1">
+        <v>192.4195865124</v>
+      </c>
+      <c r="E60" t="s">
+        <v>8</v>
+      </c>
+      <c r="F60">
+        <v>1.0</v>
+      </c>
+      <c r="G60" s="1">
+        <v>781800.78</v>
+      </c>
+      <c r="H60" s="1">
+        <v>-98607.33</v>
+      </c>
+      <c r="I60" s="1">
+        <v>-12.612846203607</v>
+      </c>
+      <c r="J60">
+        <v>0.0</v>
+      </c>
+      <c r="K60">
+        <v>0.0</v>
+      </c>
+      <c r="L60" s="1">
+        <v>683193.45</v>
+      </c>
+      <c r="M60" s="1">
+        <v>683193.45</v>
+      </c>
+      <c r="N60" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O60">
+        <v>1</v>
+      </c>
+      <c r="Z60" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="61" spans="1:26">
+      <c r="A61" t="s">
+        <v>153</v>
+      </c>
+      <c r="B61" s="1">
+        <v>1674.0</v>
+      </c>
+      <c r="C61" s="1">
+        <v>65.24</v>
+      </c>
+      <c r="D61" s="1">
+        <v>68.16</v>
+      </c>
+      <c r="E61" t="s">
+        <v>8</v>
+      </c>
+      <c r="F61">
+        <v>1.0</v>
+      </c>
+      <c r="G61" s="1">
+        <v>114099.84</v>
+      </c>
+      <c r="H61" s="1">
+        <v>-4888.08</v>
+      </c>
+      <c r="I61" s="1">
+        <v>-4.2840375586854</v>
+      </c>
+      <c r="J61">
+        <v>0.0</v>
+      </c>
+      <c r="K61">
+        <v>0.0</v>
+      </c>
+      <c r="L61" s="1">
+        <v>109211.76</v>
+      </c>
+      <c r="M61" s="1">
+        <v>109211.76</v>
+      </c>
+      <c r="N61" s="1">
+        <v>0.03</v>
+      </c>
+      <c r="O61">
+        <v>1</v>
+      </c>
+      <c r="Z61" t="s">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="62" spans="1:26">
+      <c r="A62" t="s">
+        <v>155</v>
+      </c>
+      <c r="B62" s="1">
+        <v>4056.0</v>
+      </c>
+      <c r="C62" s="1">
+        <v>22.11</v>
+      </c>
+      <c r="D62" s="1">
+        <v>25.66</v>
+      </c>
+      <c r="E62" t="s">
+        <v>8</v>
+      </c>
+      <c r="F62">
+        <v>1.0</v>
+      </c>
+      <c r="G62" s="1">
+        <v>104076.96</v>
+      </c>
+      <c r="H62" s="1">
+        <v>-14398.8</v>
+      </c>
+      <c r="I62" s="1">
+        <v>-13.834762275916</v>
+      </c>
+      <c r="J62">
+        <v>0.0</v>
+      </c>
+      <c r="K62">
+        <v>0.0</v>
+      </c>
+      <c r="L62" s="1">
+        <v>89678.16</v>
+      </c>
+      <c r="M62" s="1">
+        <v>89678.16</v>
+      </c>
+      <c r="N62" s="1">
+        <v>0.02</v>
+      </c>
+      <c r="O62">
+        <v>1</v>
+      </c>
+      <c r="Z62" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="63" spans="1:26">
+      <c r="A63" t="s">
+        <v>157</v>
+      </c>
+      <c r="B63" s="1">
+        <v>642.0</v>
+      </c>
+      <c r="C63" s="1">
+        <v>301.7</v>
+      </c>
+      <c r="D63" s="1">
+        <v>321.4</v>
+      </c>
+      <c r="E63" t="s">
+        <v>8</v>
+      </c>
+      <c r="F63">
+        <v>1.0</v>
+      </c>
+      <c r="G63" s="1">
+        <v>206338.8</v>
+      </c>
+      <c r="H63" s="1">
+        <v>-12647.4</v>
+      </c>
+      <c r="I63" s="1">
+        <v>-6.1294337274424</v>
+      </c>
+      <c r="J63">
+        <v>0.0</v>
+      </c>
+      <c r="K63">
+        <v>0.0</v>
+      </c>
+      <c r="L63" s="1">
+        <v>193691.4</v>
+      </c>
+      <c r="M63" s="1">
+        <v>193691.4</v>
+      </c>
+      <c r="N63" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O63">
+        <v>1</v>
+      </c>
+      <c r="Z63" t="s">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="64" spans="1:26">
+      <c r="A64" t="s">
+        <v>159</v>
+      </c>
+      <c r="B64" s="1">
+        <v>7063.0</v>
+      </c>
+      <c r="C64" s="1">
+        <v>61.46</v>
+      </c>
+      <c r="D64" s="1">
+        <v>62.8040294492</v>
+      </c>
+      <c r="E64" t="s">
+        <v>8</v>
+      </c>
+      <c r="F64">
+        <v>1.0</v>
+      </c>
+      <c r="G64" s="1">
+        <v>443584.86</v>
+      </c>
+      <c r="H64" s="1">
+        <v>-9492.88</v>
+      </c>
+      <c r="I64" s="1">
+        <v>-2.1400369706036</v>
+      </c>
+      <c r="J64">
+        <v>0.0</v>
+      </c>
+      <c r="K64">
+        <v>0.0</v>
+      </c>
+      <c r="L64" s="1">
+        <v>434091.98</v>
+      </c>
+      <c r="M64" s="1">
+        <v>434091.98</v>
+      </c>
+      <c r="N64" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O64">
+        <v>1</v>
+      </c>
+      <c r="Z64" t="s">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="65" spans="1:26">
+      <c r="A65" t="s">
+        <v>161</v>
+      </c>
+      <c r="B65" s="1">
+        <v>1195.0</v>
+      </c>
+      <c r="C65" s="1">
+        <v>71.2</v>
+      </c>
+      <c r="D65" s="1">
+        <v>83.25</v>
+      </c>
+      <c r="E65" t="s">
+        <v>8</v>
+      </c>
+      <c r="F65">
+        <v>1.0</v>
+      </c>
+      <c r="G65" s="1">
+        <v>99483.75</v>
+      </c>
+      <c r="H65" s="1">
+        <v>-14399.75</v>
+      </c>
+      <c r="I65" s="1">
+        <v>-14.474474474474</v>
+      </c>
+      <c r="J65">
+        <v>0.0</v>
+      </c>
+      <c r="K65">
+        <v>0.0</v>
+      </c>
+      <c r="L65" s="1">
+        <v>85084.0</v>
+      </c>
+      <c r="M65" s="1">
+        <v>85084.0</v>
+      </c>
+      <c r="N65" s="1">
+        <v>0.02</v>
+      </c>
+      <c r="O65">
+        <v>1</v>
+      </c>
+      <c r="Z65" t="s">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="66" spans="1:26">
+      <c r="A66" t="s">
+        <v>163</v>
+      </c>
+      <c r="B66" s="1">
+        <v>3219.0</v>
+      </c>
+      <c r="C66" s="1">
+        <v>41.55</v>
+      </c>
+      <c r="D66" s="1">
+        <v>39.45</v>
+      </c>
+      <c r="E66" t="s">
+        <v>8</v>
+      </c>
+      <c r="F66">
+        <v>1.0</v>
+      </c>
+      <c r="G66" s="1">
+        <v>126989.55</v>
+      </c>
+      <c r="H66" s="1">
+        <v>6759.9</v>
+      </c>
+      <c r="I66" s="1">
+        <v>5.3231939163498</v>
+      </c>
+      <c r="J66">
+        <v>0.0</v>
+      </c>
+      <c r="K66">
+        <v>0.0</v>
+      </c>
+      <c r="L66" s="1">
+        <v>133749.45</v>
+      </c>
+      <c r="M66" s="1">
+        <v>133749.45</v>
+      </c>
+      <c r="N66" s="1">
+        <v>0.04</v>
+      </c>
+      <c r="O66">
+        <v>1</v>
+      </c>
+      <c r="Z66" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="67" spans="1:26">
+      <c r="A67" t="s">
+        <v>165</v>
+      </c>
+      <c r="B67" s="1">
+        <v>2770.0</v>
+      </c>
+      <c r="C67" s="1">
+        <v>39.44</v>
+      </c>
+      <c r="D67" s="1">
+        <v>36.76</v>
+      </c>
+      <c r="E67" t="s">
+        <v>8</v>
+      </c>
+      <c r="F67">
+        <v>1.0</v>
+      </c>
+      <c r="G67" s="1">
+        <v>101825.2</v>
+      </c>
+      <c r="H67" s="1">
+        <v>7423.6</v>
+      </c>
+      <c r="I67" s="1">
+        <v>7.2905331882481</v>
+      </c>
+      <c r="J67">
+        <v>0.0</v>
+      </c>
+      <c r="K67">
+        <v>0.0</v>
+      </c>
+      <c r="L67" s="1">
+        <v>109248.8</v>
+      </c>
+      <c r="M67" s="1">
+        <v>109248.8</v>
+      </c>
+      <c r="N67" s="1">
+        <v>0.03</v>
+      </c>
+      <c r="O67">
+        <v>1</v>
+      </c>
+      <c r="Z67" t="s">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="68" spans="1:26">
+      <c r="A68" t="s">
+        <v>167</v>
+      </c>
+      <c r="B68" s="1">
+        <v>5272.0</v>
+      </c>
+      <c r="C68" s="1">
+        <v>190.6</v>
+      </c>
+      <c r="D68" s="1">
+        <v>149.4925663885</v>
+      </c>
+      <c r="E68" t="s">
+        <v>8</v>
+      </c>
+      <c r="F68">
+        <v>1.0</v>
+      </c>
+      <c r="G68" s="1">
+        <v>788124.81</v>
+      </c>
+      <c r="H68" s="1">
+        <v>216718.39</v>
+      </c>
+      <c r="I68" s="1">
+        <v>27.497978397609</v>
+      </c>
+      <c r="J68">
+        <v>0.0</v>
+      </c>
+      <c r="K68">
+        <v>0.0</v>
+      </c>
+      <c r="L68" s="1">
+        <v>1004843.2</v>
+      </c>
+      <c r="M68" s="1">
+        <v>1004843.2</v>
+      </c>
+      <c r="N68" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O68">
+        <v>1</v>
+      </c>
+      <c r="Z68" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="69" spans="1:26">
+      <c r="A69" t="s">
+        <v>169</v>
+      </c>
+      <c r="B69" s="1">
+        <v>2162.0</v>
+      </c>
+      <c r="C69" s="1">
+        <v>58.8</v>
+      </c>
+      <c r="D69" s="1">
+        <v>65.9</v>
+      </c>
+      <c r="E69" t="s">
+        <v>8</v>
+      </c>
+      <c r="F69">
+        <v>1.0</v>
+      </c>
+      <c r="G69" s="1">
+        <v>142475.8</v>
+      </c>
+      <c r="H69" s="1">
+        <v>-15350.2</v>
+      </c>
+      <c r="I69" s="1">
+        <v>-10.773899848255</v>
+      </c>
+      <c r="J69">
+        <v>0.0</v>
+      </c>
+      <c r="K69">
+        <v>0.0</v>
+      </c>
+      <c r="L69" s="1">
+        <v>127125.6</v>
+      </c>
+      <c r="M69" s="1">
+        <v>127125.6</v>
+      </c>
+      <c r="N69" s="1">
+        <v>0.03</v>
+      </c>
+      <c r="O69">
+        <v>1</v>
+      </c>
+      <c r="Z69" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="70" spans="1:26">
+      <c r="A70" t="s">
+        <v>171</v>
+      </c>
+      <c r="B70" s="1">
+        <v>29856.0</v>
+      </c>
+      <c r="C70" s="1">
+        <v>42.46</v>
+      </c>
+      <c r="D70" s="1">
+        <v>35.260358052</v>
+      </c>
+      <c r="E70" t="s">
+        <v>8</v>
+      </c>
+      <c r="F70">
+        <v>1.0</v>
+      </c>
+      <c r="G70" s="1">
+        <v>1052733.25</v>
+      </c>
+      <c r="H70" s="1">
+        <v>214952.51</v>
+      </c>
+      <c r="I70" s="1">
+        <v>20.418516276559</v>
+      </c>
+      <c r="J70">
+        <v>0.0</v>
+      </c>
+      <c r="K70">
+        <v>0.0</v>
+      </c>
+      <c r="L70" s="1">
+        <v>1267685.76</v>
+      </c>
+      <c r="M70" s="1">
+        <v>1267685.76</v>
+      </c>
+      <c r="N70" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O70">
+        <v>1</v>
+      </c>
+      <c r="Z70" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="71" spans="1:26">
+      <c r="A71" t="s">
+        <v>173</v>
+      </c>
+      <c r="B71" s="1">
+        <v>9296.0</v>
+      </c>
+      <c r="C71" s="1">
+        <v>8.948</v>
+      </c>
+      <c r="D71" s="1">
+        <v>10.63</v>
+      </c>
+      <c r="E71" t="s">
+        <v>8</v>
+      </c>
+      <c r="F71">
+        <v>1.0</v>
+      </c>
+      <c r="G71" s="1">
+        <v>98816.48</v>
+      </c>
+      <c r="H71" s="1">
+        <v>-15635.87</v>
+      </c>
+      <c r="I71" s="1">
+        <v>-15.823140026846</v>
+      </c>
+      <c r="J71">
+        <v>0.0</v>
+      </c>
+      <c r="K71">
+        <v>0.0</v>
+      </c>
+      <c r="L71" s="1">
+        <v>83180.61</v>
+      </c>
+      <c r="M71" s="1">
+        <v>83180.61</v>
+      </c>
+      <c r="N71" s="1">
+        <v>0.02</v>
+      </c>
+      <c r="O71">
+        <v>1</v>
+      </c>
+      <c r="Z71" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="72" spans="1:26">
+      <c r="A72" t="s">
+        <v>175</v>
+      </c>
+      <c r="B72" s="1">
+        <v>1415.0</v>
+      </c>
+      <c r="C72" s="1">
+        <v>236.0</v>
+      </c>
+      <c r="D72" s="1">
+        <v>258.2603957597</v>
+      </c>
+      <c r="E72" t="s">
+        <v>8</v>
+      </c>
+      <c r="F72">
+        <v>1.0</v>
+      </c>
+      <c r="G72" s="1">
+        <v>365438.46</v>
+      </c>
+      <c r="H72" s="1">
+        <v>-31498.46</v>
+      </c>
+      <c r="I72" s="1">
+        <v>-8.6193609725698</v>
+      </c>
+      <c r="J72">
+        <v>0.0</v>
+      </c>
+      <c r="K72">
+        <v>0.0</v>
+      </c>
+      <c r="L72" s="1">
+        <v>333940.0</v>
+      </c>
+      <c r="M72" s="1">
+        <v>333940.0</v>
+      </c>
+      <c r="N72" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O72">
+        <v>1</v>
+      </c>
+      <c r="Z72" t="s">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="73" spans="1:26">
+      <c r="A73" t="s">
+        <v>177</v>
+      </c>
+      <c r="B73" s="1">
+        <v>8656.0</v>
+      </c>
+      <c r="C73" s="1">
+        <v>72.56</v>
+      </c>
+      <c r="D73" s="1">
+        <v>77.9953858595</v>
+      </c>
+      <c r="E73" t="s">
+        <v>8</v>
+      </c>
+      <c r="F73">
+        <v>1.0</v>
+      </c>
+      <c r="G73" s="1">
+        <v>675128.06</v>
+      </c>
+      <c r="H73" s="1">
+        <v>-47048.7</v>
+      </c>
+      <c r="I73" s="1">
+        <v>-6.9688556568068</v>
+      </c>
+      <c r="J73">
+        <v>0.0</v>
+      </c>
+      <c r="K73">
+        <v>0.0</v>
+      </c>
+      <c r="L73" s="1">
+        <v>628079.36</v>
+      </c>
+      <c r="M73" s="1">
+        <v>628079.36</v>
+      </c>
+      <c r="N73" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O73">
+        <v>1</v>
+      </c>
+      <c r="Z73" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="74" spans="1:26">
+      <c r="A74" t="s">
+        <v>179</v>
+      </c>
+      <c r="B74" s="1">
+        <v>2972.0</v>
+      </c>
+      <c r="C74" s="1">
+        <v>70.9</v>
+      </c>
+      <c r="D74" s="1">
+        <v>69.0387348587</v>
+      </c>
+      <c r="E74" t="s">
+        <v>8</v>
+      </c>
+      <c r="F74">
+        <v>1.0</v>
+      </c>
+      <c r="G74" s="1">
+        <v>205183.12</v>
+      </c>
+      <c r="H74" s="1">
+        <v>5531.68</v>
+      </c>
+      <c r="I74" s="1">
+        <v>2.6959722612659</v>
+      </c>
+      <c r="J74">
+        <v>0.0</v>
+      </c>
+      <c r="K74">
+        <v>0.0</v>
+      </c>
+      <c r="L74" s="1">
+        <v>210714.8</v>
+      </c>
+      <c r="M74" s="1">
+        <v>210714.8</v>
+      </c>
+      <c r="N74" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O74">
+        <v>1</v>
+      </c>
+      <c r="Z74" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="75" spans="1:26">
+      <c r="A75" t="s">
+        <v>181</v>
+      </c>
+      <c r="B75" s="1">
+        <v>505.0</v>
+      </c>
+      <c r="C75" s="1">
+        <v>1605.0</v>
+      </c>
+      <c r="D75" s="1">
+        <v>1507.971029703</v>
+      </c>
+      <c r="E75" t="s">
+        <v>8</v>
+      </c>
+      <c r="F75">
+        <v>1.0</v>
+      </c>
+      <c r="G75" s="1">
+        <v>761525.37</v>
+      </c>
+      <c r="H75" s="1">
+        <v>48999.63</v>
+      </c>
+      <c r="I75" s="1">
+        <v>6.4344054617642</v>
+      </c>
+      <c r="J75">
+        <v>0.0</v>
+      </c>
+      <c r="K75">
+        <v>0.0</v>
+      </c>
+      <c r="L75" s="1">
+        <v>810525.0</v>
+      </c>
+      <c r="M75" s="1">
+        <v>810525.0</v>
+      </c>
+      <c r="N75" s="1">
+        <v>0.22</v>
+      </c>
+      <c r="O75">
+        <v>1</v>
+      </c>
+      <c r="Z75" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="76" spans="1:26">
+      <c r="A76" t="s">
+        <v>183</v>
+      </c>
+      <c r="B76" s="1">
+        <v>2071.0</v>
+      </c>
+      <c r="C76" s="1">
+        <v>54.8</v>
+      </c>
+      <c r="D76" s="1">
+        <v>48.74</v>
+      </c>
+      <c r="E76" t="s">
+        <v>8</v>
+      </c>
+      <c r="F76">
+        <v>1.0</v>
+      </c>
+      <c r="G76" s="1">
+        <v>100940.54</v>
+      </c>
+      <c r="H76" s="1">
+        <v>12550.26</v>
+      </c>
+      <c r="I76" s="1">
+        <v>12.433319655314</v>
+      </c>
+      <c r="J76">
+        <v>0.0</v>
+      </c>
+      <c r="K76">
+        <v>0.0</v>
+      </c>
+      <c r="L76" s="1">
+        <v>113490.8</v>
+      </c>
+      <c r="M76" s="1">
+        <v>113490.8</v>
+      </c>
+      <c r="N76" s="1">
+        <v>0.03</v>
+      </c>
+      <c r="O76">
+        <v>1</v>
+      </c>
+      <c r="Z76" t="s">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="77" spans="1:26">
+      <c r="A77" t="s">
+        <v>185</v>
+      </c>
+      <c r="B77" s="1">
+        <v>3186.0</v>
+      </c>
+      <c r="C77" s="1">
+        <v>26.58</v>
+      </c>
+      <c r="D77" s="1">
+        <v>31.64</v>
+      </c>
+      <c r="E77" t="s">
+        <v>8</v>
+      </c>
+      <c r="F77">
+        <v>1.0</v>
+      </c>
+      <c r="G77" s="1">
+        <v>100805.04</v>
+      </c>
+      <c r="H77" s="1">
+        <v>-16121.16</v>
+      </c>
+      <c r="I77" s="1">
+        <v>-15.992414664981</v>
+      </c>
+      <c r="J77">
+        <v>0.0</v>
+      </c>
+      <c r="K77">
+        <v>0.0</v>
+      </c>
+      <c r="L77" s="1">
+        <v>84683.88</v>
+      </c>
+      <c r="M77" s="1">
+        <v>84683.88</v>
+      </c>
+      <c r="N77" s="1">
+        <v>0.02</v>
+      </c>
+      <c r="O77">
+        <v>1</v>
+      </c>
+      <c r="Z77" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="78" spans="1:26">
+      <c r="A78" t="s">
+        <v>187</v>
+      </c>
+      <c r="B78" s="1">
+        <v>41285.0</v>
+      </c>
+      <c r="C78" s="1">
+        <v>21.18</v>
+      </c>
+      <c r="D78" s="1">
+        <v>13.5946668281</v>
+      </c>
+      <c r="E78" t="s">
+        <v>8</v>
+      </c>
+      <c r="F78">
+        <v>1.0</v>
+      </c>
+      <c r="G78" s="1">
+        <v>561255.82</v>
+      </c>
+      <c r="H78" s="1">
+        <v>313160.48</v>
+      </c>
+      <c r="I78" s="1">
+        <v>55.796388890898</v>
+      </c>
+      <c r="J78">
+        <v>0.0</v>
+      </c>
+      <c r="K78">
+        <v>0.0</v>
+      </c>
+      <c r="L78" s="1">
+        <v>874416.3</v>
+      </c>
+      <c r="M78" s="1">
+        <v>874416.3</v>
+      </c>
+      <c r="N78" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O78">
+        <v>1</v>
+      </c>
+      <c r="Z78" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="79" spans="1:26">
+      <c r="A79" t="s">
+        <v>189</v>
+      </c>
+      <c r="B79" s="1">
+        <v>18234.0</v>
+      </c>
+      <c r="C79" s="1">
+        <v>55.16</v>
+      </c>
+      <c r="D79" s="1">
+        <v>39.3970472743</v>
+      </c>
+      <c r="E79" t="s">
+        <v>8</v>
+      </c>
+      <c r="F79">
+        <v>1.0</v>
+      </c>
+      <c r="G79" s="1">
+        <v>718365.76</v>
+      </c>
+      <c r="H79" s="1">
+        <v>287421.68</v>
+      </c>
+      <c r="I79" s="1">
+        <v>40.010492704998</v>
+      </c>
+      <c r="J79">
+        <v>0.0</v>
+      </c>
+      <c r="K79">
+        <v>0.0</v>
+      </c>
+      <c r="L79" s="1">
+        <v>1005787.44</v>
+      </c>
+      <c r="M79" s="1">
+        <v>1005787.44</v>
+      </c>
+      <c r="N79" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O79">
+        <v>1</v>
+      </c>
+      <c r="Z79" t="s">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="80" spans="1:26">
+      <c r="A80" t="s">
+        <v>191</v>
+      </c>
+      <c r="B80" s="1">
+        <v>18687.0</v>
+      </c>
+      <c r="C80" s="1">
+        <v>80.56</v>
+      </c>
+      <c r="D80" s="1">
+        <v>34.9062332103</v>
+      </c>
+      <c r="E80" t="s">
+        <v>8</v>
+      </c>
+      <c r="F80">
+        <v>1.0</v>
+      </c>
+      <c r="G80" s="1">
+        <v>652292.78</v>
+      </c>
+      <c r="H80" s="1">
+        <v>853131.94</v>
+      </c>
+      <c r="I80" s="1">
+        <v>130.78972604909</v>
+      </c>
+      <c r="J80">
+        <v>0.0</v>
+      </c>
+      <c r="K80">
+        <v>0.0</v>
+      </c>
+      <c r="L80" s="1">
+        <v>1505424.72</v>
+      </c>
+      <c r="M80" s="1">
+        <v>1505424.72</v>
+      </c>
+      <c r="N80" s="1">
+        <v>0.41</v>
+      </c>
+      <c r="O80">
+        <v>1</v>
+      </c>
+      <c r="Z80" t="s">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="81" spans="1:26">
+      <c r="A81" t="s">
+        <v>193</v>
+      </c>
+      <c r="B81" s="1">
+        <v>43403.0</v>
+      </c>
+      <c r="C81" s="1">
+        <v>27.915</v>
+      </c>
+      <c r="D81" s="1">
+        <v>12.5458813907</v>
+      </c>
+      <c r="E81" t="s">
+        <v>8</v>
+      </c>
+      <c r="F81">
+        <v>1.0</v>
+      </c>
+      <c r="G81" s="1">
+        <v>544528.89</v>
+      </c>
+      <c r="H81" s="1">
+        <v>667065.86</v>
+      </c>
+      <c r="I81" s="1">
+        <v>122.50330005447</v>
+      </c>
+      <c r="J81">
+        <v>0.0</v>
+      </c>
+      <c r="K81">
+        <v>0.0</v>
+      </c>
+      <c r="L81" s="1">
+        <v>1211594.75</v>
+      </c>
+      <c r="M81" s="1">
+        <v>1211594.75</v>
+      </c>
+      <c r="N81" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O81">
+        <v>1</v>
+      </c>
+      <c r="Z81" t="s">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="82" spans="1:26">
+      <c r="A82" t="s">
+        <v>195</v>
+      </c>
+      <c r="B82" s="1">
+        <v>2538.0</v>
+      </c>
+      <c r="C82" s="1">
+        <v>34.14</v>
+      </c>
+      <c r="D82" s="1">
+        <v>39.1</v>
+      </c>
+      <c r="E82" t="s">
+        <v>8</v>
+      </c>
+      <c r="F82">
+        <v>1.0</v>
+      </c>
+      <c r="G82" s="1">
+        <v>99235.8</v>
+      </c>
+      <c r="H82" s="1">
+        <v>-12588.48</v>
+      </c>
+      <c r="I82" s="1">
+        <v>-12.685421994885</v>
+      </c>
+      <c r="J82">
+        <v>0.0</v>
+      </c>
+      <c r="K82">
+        <v>0.0</v>
+      </c>
+      <c r="L82" s="1">
+        <v>86647.32</v>
+      </c>
+      <c r="M82" s="1">
+        <v>86647.32</v>
+      </c>
+      <c r="N82" s="1">
+        <v>0.02</v>
+      </c>
+      <c r="O82">
+        <v>1</v>
+      </c>
+      <c r="Z82" t="s">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="83" spans="1:26">
+      <c r="A83" t="s">
+        <v>197</v>
+      </c>
+      <c r="B83" s="1">
+        <v>338230.0</v>
+      </c>
+      <c r="C83" s="1">
+        <v>6.131</v>
+      </c>
+      <c r="D83" s="1">
+        <v>2.9539179552</v>
+      </c>
+      <c r="E83" t="s">
+        <v>8</v>
+      </c>
+      <c r="F83">
+        <v>1.0</v>
+      </c>
+      <c r="G83" s="1">
+        <v>999103.67</v>
+      </c>
+      <c r="H83" s="1">
+        <v>1074584.46</v>
+      </c>
+      <c r="I83" s="1">
+        <v>107.55485063927</v>
+      </c>
+      <c r="J83">
+        <v>0.0</v>
+      </c>
+      <c r="K83">
+        <v>0.0</v>
+      </c>
+      <c r="L83" s="1">
+        <v>2073688.13</v>
+      </c>
+      <c r="M83" s="1">
+        <v>2073688.13</v>
+      </c>
+      <c r="N83" s="1">
+        <v>0.57</v>
+      </c>
+      <c r="O83">
+        <v>1</v>
+      </c>
+      <c r="Z83" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="84" spans="1:26">
+      <c r="A84" t="s">
+        <v>199</v>
+      </c>
+      <c r="B84" s="1">
+        <v>18562.0</v>
+      </c>
+      <c r="C84" s="1">
+        <v>13.92</v>
+      </c>
+      <c r="D84" s="1">
+        <v>19.1495399203</v>
+      </c>
+      <c r="E84" t="s">
+        <v>8</v>
+      </c>
+      <c r="F84">
+        <v>1.0</v>
+      </c>
+      <c r="G84" s="1">
+        <v>355453.76</v>
+      </c>
+      <c r="H84" s="1">
+        <v>-97070.72</v>
+      </c>
+      <c r="I84" s="1">
+        <v>-27.308958554834</v>
+      </c>
+      <c r="J84">
+        <v>0.0</v>
+      </c>
+      <c r="K84">
+        <v>0.0</v>
+      </c>
+      <c r="L84" s="1">
+        <v>258383.04</v>
+      </c>
+      <c r="M84" s="1">
+        <v>258383.04</v>
+      </c>
+      <c r="N84" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O84">
+        <v>1</v>
+      </c>
+      <c r="Z84" t="s">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="85" spans="1:26">
+      <c r="A85" t="s">
+        <v>201</v>
+      </c>
+      <c r="B85" s="1">
+        <v>6833.0</v>
+      </c>
+      <c r="C85" s="1">
+        <v>13.36</v>
+      </c>
+      <c r="D85" s="1">
+        <v>14.99</v>
+      </c>
+      <c r="E85" t="s">
+        <v>8</v>
+      </c>
+      <c r="F85">
+        <v>1.0</v>
+      </c>
+      <c r="G85" s="1">
+        <v>102426.67</v>
+      </c>
+      <c r="H85" s="1">
+        <v>-11137.79</v>
+      </c>
+      <c r="I85" s="1">
+        <v>-10.873915943963</v>
+      </c>
+      <c r="J85">
+        <v>0.0</v>
+      </c>
+      <c r="K85">
+        <v>0.0</v>
+      </c>
+      <c r="L85" s="1">
+        <v>91288.88</v>
+      </c>
+      <c r="M85" s="1">
+        <v>91288.88</v>
+      </c>
+      <c r="N85" s="1">
+        <v>0.03</v>
+      </c>
+      <c r="O85">
+        <v>1</v>
+      </c>
+      <c r="Z85" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="86" spans="1:26">
+      <c r="A86" t="s">
+        <v>203</v>
+      </c>
+      <c r="B86" s="1">
+        <v>4015.0</v>
+      </c>
+      <c r="C86" s="1">
+        <v>118.35</v>
+      </c>
+      <c r="D86" s="1">
+        <v>114.3255616438</v>
+      </c>
+      <c r="E86" t="s">
+        <v>8</v>
+      </c>
+      <c r="F86">
+        <v>1.0</v>
+      </c>
+      <c r="G86" s="1">
+        <v>459017.13</v>
+      </c>
+      <c r="H86" s="1">
+        <v>16158.12</v>
+      </c>
+      <c r="I86" s="1">
+        <v>3.5201562085493</v>
+      </c>
+      <c r="J86">
+        <v>0.0</v>
+      </c>
+      <c r="K86">
+        <v>0.0</v>
+      </c>
+      <c r="L86" s="1">
+        <v>475175.25</v>
+      </c>
+      <c r="M86" s="1">
+        <v>475175.25</v>
+      </c>
+      <c r="N86" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="O86">
+        <v>1</v>
+      </c>
+      <c r="Z86" t="s">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="87" spans="1:26">
+      <c r="A87" t="s">
+        <v>205</v>
+      </c>
+      <c r="B87" s="1">
+        <v>1052.0</v>
+      </c>
+      <c r="C87" s="1">
+        <v>262.8</v>
+      </c>
+      <c r="D87" s="1">
+        <v>518.2834695817</v>
+      </c>
+      <c r="E87" t="s">
+        <v>8</v>
+      </c>
+      <c r="F87">
+        <v>1.0</v>
+      </c>
+      <c r="G87" s="1">
+        <v>545234.21</v>
+      </c>
+      <c r="H87" s="1">
+        <v>-268768.61</v>
+      </c>
+      <c r="I87" s="1">
+        <v>-49.294157459415</v>
+      </c>
+      <c r="J87">
+        <v>0.0</v>
+      </c>
+      <c r="K87">
+        <v>0.0</v>
+      </c>
+      <c r="L87" s="1">
+        <v>276465.6</v>
+      </c>
+      <c r="M87" s="1">
+        <v>276465.6</v>
+      </c>
+      <c r="N87" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O87">
+        <v>1</v>
+      </c>
+      <c r="Z87" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="88" spans="1:26">
+      <c r="A88" t="s">
+        <v>207</v>
+      </c>
+      <c r="B88" s="1">
+        <v>3249.0</v>
+      </c>
+      <c r="C88" s="1">
+        <v>35.92</v>
+      </c>
+      <c r="D88" s="1">
+        <v>35.62</v>
+      </c>
+      <c r="E88" t="s">
+        <v>8</v>
+      </c>
+      <c r="F88">
+        <v>1.0</v>
+      </c>
+      <c r="G88" s="1">
+        <v>115729.38</v>
+      </c>
+      <c r="H88" s="1">
+        <v>974.7</v>
+      </c>
+      <c r="I88" s="1">
+        <v>0.8422234699607</v>
+      </c>
+      <c r="J88">
+        <v>0.0</v>
+      </c>
+      <c r="K88">
+        <v>0.0</v>
+      </c>
+      <c r="L88" s="1">
+        <v>116704.08</v>
+      </c>
+      <c r="M88" s="1">
+        <v>116704.08</v>
+      </c>
+      <c r="N88" s="1">
+        <v>0.03</v>
+      </c>
+      <c r="O88">
+        <v>1</v>
+      </c>
+      <c r="Z88" t="s">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="89" spans="1:26">
+      <c r="A89" t="s">
+        <v>209</v>
+      </c>
+      <c r="B89" s="1">
+        <v>5750.0</v>
+      </c>
+      <c r="C89" s="1">
+        <v>49.4</v>
+      </c>
+      <c r="D89" s="1">
+        <v>63.5950313043</v>
+      </c>
+      <c r="E89" t="s">
+        <v>8</v>
+      </c>
+      <c r="F89">
+        <v>1.0</v>
+      </c>
+      <c r="G89" s="1">
+        <v>365671.43</v>
+      </c>
+      <c r="H89" s="1">
+        <v>-81621.43</v>
+      </c>
+      <c r="I89" s="1">
+        <v>-22.32097541774</v>
+      </c>
+      <c r="J89">
+        <v>0.0</v>
+      </c>
+      <c r="K89">
+        <v>0.0</v>
+      </c>
+      <c r="L89" s="1">
+        <v>284050.0</v>
+      </c>
+      <c r="M89" s="1">
+        <v>284050.0</v>
+      </c>
+      <c r="N89" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O89">
+        <v>1</v>
+      </c>
+      <c r="Z89" t="s">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="90" spans="1:26">
+      <c r="A90" t="s">
+        <v>211</v>
+      </c>
+      <c r="B90" s="1">
+        <v>3024.0</v>
+      </c>
+      <c r="C90" s="1">
+        <v>27.14</v>
+      </c>
+      <c r="D90" s="1">
+        <v>33.4333333333</v>
+      </c>
+      <c r="E90" t="s">
+        <v>8</v>
+      </c>
+      <c r="F90">
+        <v>1.0</v>
+      </c>
+      <c r="G90" s="1">
+        <v>101102.4</v>
+      </c>
+      <c r="H90" s="1">
+        <v>-19031.04</v>
+      </c>
+      <c r="I90" s="1">
+        <v>-18.823529411765</v>
+      </c>
+      <c r="J90">
+        <v>0.0</v>
+      </c>
+      <c r="K90">
+        <v>0.0</v>
+      </c>
+      <c r="L90" s="1">
+        <v>82071.36</v>
+      </c>
+      <c r="M90" s="1">
+        <v>82071.36</v>
+      </c>
+      <c r="N90" s="1">
+        <v>0.02</v>
+      </c>
+      <c r="O90">
+        <v>1</v>
+      </c>
+      <c r="Z90" t="s">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="91" spans="1:26">
+      <c r="A91" t="s">
+        <v>213</v>
+      </c>
+      <c r="B91" s="1">
+        <v>264807.0</v>
+      </c>
+      <c r="C91" s="1">
+        <v>4.373</v>
+      </c>
+      <c r="D91" s="1">
+        <v>3.5322762616</v>
+      </c>
+      <c r="E91" t="s">
+        <v>8</v>
+      </c>
+      <c r="F91">
+        <v>1.0</v>
+      </c>
+      <c r="G91" s="1">
+        <v>935371.48</v>
+      </c>
+      <c r="H91" s="1">
+        <v>222629.53</v>
+      </c>
+      <c r="I91" s="1">
+        <v>23.801188593007</v>
+      </c>
+      <c r="J91">
+        <v>0.0</v>
+      </c>
+      <c r="K91">
+        <v>0.0</v>
+      </c>
+      <c r="L91" s="1">
+        <v>1158001.01</v>
+      </c>
+      <c r="M91" s="1">
+        <v>1158001.01</v>
+      </c>
+      <c r="N91" s="1">
+        <v>0.32</v>
+      </c>
+      <c r="O91">
+        <v>1</v>
+      </c>
+      <c r="Z91" t="s">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="92" spans="1:26">
+      <c r="A92" t="s">
+        <v>215</v>
+      </c>
+      <c r="B92" s="1">
+        <v>11621.0</v>
+      </c>
+      <c r="C92" s="1">
+        <v>23.41</v>
+      </c>
+      <c r="D92" s="1">
+        <v>26.9078203253</v>
+      </c>
+      <c r="E92" t="s">
+        <v>8</v>
+      </c>
+      <c r="F92">
+        <v>1.0</v>
+      </c>
+      <c r="G92" s="1">
+        <v>312695.78</v>
+      </c>
+      <c r="H92" s="1">
+        <v>-40648.17</v>
+      </c>
+      <c r="I92" s="1">
+        <v>-12.999270409086</v>
+      </c>
+      <c r="J92">
+        <v>0.0</v>
+      </c>
+      <c r="K92">
+        <v>0.0</v>
+      </c>
+      <c r="L92" s="1">
+        <v>272047.61</v>
+      </c>
+      <c r="M92" s="1">
+        <v>272047.61</v>
+      </c>
+      <c r="N92" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O92">
+        <v>1</v>
+      </c>
+      <c r="Z92" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="93" spans="1:26">
+      <c r="A93" t="s">
+        <v>217</v>
+      </c>
+      <c r="B93" s="1">
+        <v>6475.0</v>
+      </c>
+      <c r="C93" s="1">
+        <v>166.44</v>
+      </c>
+      <c r="D93" s="1">
+        <v>137.3465312741</v>
+      </c>
+      <c r="E93" t="s">
+        <v>8</v>
+      </c>
+      <c r="F93">
+        <v>1.0</v>
+      </c>
+      <c r="G93" s="1">
+        <v>889318.79</v>
+      </c>
+      <c r="H93" s="1">
+        <v>188380.21</v>
+      </c>
+      <c r="I93" s="1">
+        <v>21.182528933185</v>
+      </c>
+      <c r="J93">
+        <v>0.0</v>
+      </c>
+      <c r="K93">
+        <v>0.0</v>
+      </c>
+      <c r="L93" s="1">
+        <v>1077699.0</v>
+      </c>
+      <c r="M93" s="1">
+        <v>1077699.0</v>
+      </c>
+      <c r="N93" s="1">
+        <v>0.3</v>
+      </c>
+      <c r="O93">
+        <v>1</v>
+      </c>
+      <c r="Z93" t="s">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="94" spans="1:26">
+      <c r="A94" t="s">
+        <v>219</v>
+      </c>
+      <c r="B94" s="1">
+        <v>5056.0</v>
+      </c>
+      <c r="C94" s="1">
+        <v>146.8</v>
+      </c>
+      <c r="D94" s="1">
+        <v>74.7566139241</v>
+      </c>
+      <c r="E94" t="s">
+        <v>8</v>
+      </c>
+      <c r="F94">
+        <v>1.0</v>
+      </c>
+      <c r="G94" s="1">
+        <v>377969.44</v>
+      </c>
+      <c r="H94" s="1">
+        <v>364251.36</v>
+      </c>
+      <c r="I94" s="1">
+        <v>96.370584881148</v>
+      </c>
+      <c r="J94">
+        <v>0.0</v>
+      </c>
+      <c r="K94">
+        <v>0.0</v>
+      </c>
+      <c r="L94" s="1">
+        <v>742220.8</v>
+      </c>
+      <c r="M94" s="1">
+        <v>742220.8</v>
+      </c>
+      <c r="N94" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O94">
+        <v>1</v>
+      </c>
+      <c r="Z94" t="s">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="95" spans="1:26">
+      <c r="A95" t="s">
+        <v>221</v>
+      </c>
+      <c r="B95" s="1">
+        <v>5862.0</v>
+      </c>
+      <c r="C95" s="1">
+        <v>50.43</v>
+      </c>
+      <c r="D95" s="1">
+        <v>56.8569498465</v>
+      </c>
+      <c r="E95" t="s">
+        <v>8</v>
+      </c>
+      <c r="F95">
+        <v>1.0</v>
+      </c>
+      <c r="G95" s="1">
+        <v>333295.44</v>
+      </c>
+      <c r="H95" s="1">
+        <v>-37674.78</v>
+      </c>
+      <c r="I95" s="1">
+        <v>-11.303719006777</v>
+      </c>
+      <c r="J95">
+        <v>0.0</v>
+      </c>
+      <c r="K95">
+        <v>0.0</v>
+      </c>
+      <c r="L95" s="1">
+        <v>295620.66</v>
+      </c>
+      <c r="M95" s="1">
+        <v>295620.66</v>
+      </c>
+      <c r="N95" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O95">
+        <v>1</v>
+      </c>
+      <c r="Z95" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="96" spans="1:26">
+      <c r="A96" t="s">
+        <v>223</v>
+      </c>
+      <c r="B96" s="1">
+        <v>3377.0</v>
+      </c>
+      <c r="C96" s="1">
+        <v>376.0</v>
+      </c>
+      <c r="D96" s="1">
+        <v>393.8458898431</v>
+      </c>
+      <c r="E96" t="s">
+        <v>8</v>
+      </c>
+      <c r="F96">
+        <v>1.0</v>
+      </c>
+      <c r="G96" s="1">
+        <v>1330017.57</v>
+      </c>
+      <c r="H96" s="1">
+        <v>-60265.57</v>
+      </c>
+      <c r="I96" s="1">
+        <v>-4.5311860053097</v>
+      </c>
+      <c r="J96">
+        <v>0.0</v>
+      </c>
+      <c r="K96">
+        <v>0.0</v>
+      </c>
+      <c r="L96" s="1">
+        <v>1269752.0</v>
+      </c>
+      <c r="M96" s="1">
+        <v>1269752.0</v>
+      </c>
+      <c r="N96" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O96">
+        <v>1</v>
+      </c>
+      <c r="Z96" t="s">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="97" spans="1:26">
+      <c r="A97" t="s">
+        <v>225</v>
+      </c>
+      <c r="B97" s="1">
+        <v>19556.0</v>
+      </c>
+      <c r="C97" s="1">
+        <v>25.92</v>
+      </c>
+      <c r="D97" s="1">
+        <v>20.7341680303</v>
+      </c>
+      <c r="E97" t="s">
+        <v>8</v>
+      </c>
+      <c r="F97">
+        <v>1.0</v>
+      </c>
+      <c r="G97" s="1">
+        <v>405477.39</v>
+      </c>
+      <c r="H97" s="1">
+        <v>101414.13</v>
+      </c>
+      <c r="I97" s="1">
+        <v>25.011044388936</v>
+      </c>
+      <c r="J97">
+        <v>0.0</v>
+      </c>
+      <c r="K97">
+        <v>0.0</v>
+      </c>
+      <c r="L97" s="1">
+        <v>506891.52</v>
+      </c>
+      <c r="M97" s="1">
+        <v>506891.52</v>
+      </c>
+      <c r="N97" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="O97">
+        <v>1</v>
+      </c>
+      <c r="Z97" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="98" spans="1:26">
+      <c r="A98" t="s">
+        <v>227</v>
+      </c>
+      <c r="B98" s="1">
+        <v>3600.0</v>
+      </c>
+      <c r="C98" s="1">
+        <v>483.7</v>
+      </c>
+      <c r="D98" s="1">
+        <v>622.38215</v>
+      </c>
+      <c r="E98" t="s">
+        <v>8</v>
+      </c>
+      <c r="F98">
+        <v>1.0</v>
+      </c>
+      <c r="G98" s="1">
+        <v>2240575.74</v>
+      </c>
+      <c r="H98" s="1">
+        <v>-499255.74</v>
+      </c>
+      <c r="I98" s="1">
+        <v>-22.28247548552</v>
+      </c>
+      <c r="J98">
+        <v>0.0</v>
+      </c>
+      <c r="K98">
+        <v>0.0</v>
+      </c>
+      <c r="L98" s="1">
+        <v>1741320.0</v>
+      </c>
+      <c r="M98" s="1">
+        <v>1741320.0</v>
+      </c>
+      <c r="N98" s="1">
+        <v>0.48</v>
+      </c>
+      <c r="O98">
+        <v>1</v>
+      </c>
+      <c r="Z98" t="s">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="99" spans="1:26">
+      <c r="A99" t="s">
+        <v>229</v>
+      </c>
+      <c r="B99" s="1">
+        <v>10262.0</v>
+      </c>
+      <c r="C99" s="1">
+        <v>45.24</v>
+      </c>
+      <c r="D99" s="1">
+        <v>58.6957016176</v>
+      </c>
+      <c r="E99" t="s">
+        <v>8</v>
+      </c>
+      <c r="F99">
+        <v>1.0</v>
+      </c>
+      <c r="G99" s="1">
+        <v>602335.29</v>
+      </c>
+      <c r="H99" s="1">
+        <v>-138082.41</v>
+      </c>
+      <c r="I99" s="1">
+        <v>-22.924509370852</v>
+      </c>
+      <c r="J99">
+        <v>0.0</v>
+      </c>
+      <c r="K99">
+        <v>0.0</v>
+      </c>
+      <c r="L99" s="1">
+        <v>464252.88</v>
+      </c>
+      <c r="M99" s="1">
+        <v>464252.88</v>
+      </c>
+      <c r="N99" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="O99">
+        <v>1</v>
+      </c>
+      <c r="Z99" t="s">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="100" spans="1:26">
+      <c r="A100" t="s">
+        <v>231</v>
+      </c>
+      <c r="B100" s="1">
+        <v>4851.0</v>
+      </c>
+      <c r="C100" s="1">
+        <v>135.0</v>
+      </c>
+      <c r="D100" s="1">
+        <v>127.6689012575</v>
+      </c>
+      <c r="E100" t="s">
+        <v>8</v>
+      </c>
+      <c r="F100">
+        <v>1.0</v>
+      </c>
+      <c r="G100" s="1">
+        <v>619321.84</v>
+      </c>
+      <c r="H100" s="1">
+        <v>35563.16</v>
+      </c>
+      <c r="I100" s="1">
+        <v>5.742274485266</v>
+      </c>
+      <c r="J100">
+        <v>0.0</v>
+      </c>
+      <c r="K100">
+        <v>0.0</v>
+      </c>
+      <c r="L100" s="1">
+        <v>654885.0</v>
+      </c>
+      <c r="M100" s="1">
+        <v>654885.0</v>
+      </c>
+      <c r="N100" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O100">
+        <v>1</v>
+      </c>
+      <c r="Z100" t="s">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="101" spans="1:26">
+      <c r="A101" t="s">
+        <v>233</v>
+      </c>
+      <c r="B101" s="1">
+        <v>9223.0</v>
+      </c>
+      <c r="C101" s="1">
+        <v>14.91</v>
+      </c>
+      <c r="D101" s="1">
+        <v>11.7747652608</v>
+      </c>
+      <c r="E101" t="s">
+        <v>8</v>
+      </c>
+      <c r="F101">
+        <v>1.0</v>
+      </c>
+      <c r="G101" s="1">
+        <v>108598.66</v>
+      </c>
+      <c r="H101" s="1">
+        <v>28916.27</v>
+      </c>
+      <c r="I101" s="1">
+        <v>26.626728175099</v>
+      </c>
+      <c r="J101">
+        <v>0.0</v>
+      </c>
+      <c r="K101">
+        <v>0.0</v>
+      </c>
+      <c r="L101" s="1">
+        <v>137514.93</v>
+      </c>
+      <c r="M101" s="1">
+        <v>137514.93</v>
+      </c>
+      <c r="N101" s="1">
+        <v>0.04</v>
+      </c>
+      <c r="O101">
+        <v>1</v>
+      </c>
+      <c r="Z101" t="s">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="102" spans="1:26">
+      <c r="A102" t="s">
+        <v>235</v>
+      </c>
+      <c r="B102" s="1">
+        <v>9414.0</v>
+      </c>
+      <c r="C102" s="1">
+        <v>50.9</v>
+      </c>
+      <c r="D102" s="1">
+        <v>52.1668175058</v>
+      </c>
+      <c r="E102" t="s">
+        <v>8</v>
+      </c>
+      <c r="F102">
+        <v>1.0</v>
+      </c>
+      <c r="G102" s="1">
+        <v>491098.42</v>
+      </c>
+      <c r="H102" s="1">
+        <v>-11925.82</v>
+      </c>
+      <c r="I102" s="1">
+        <v>-2.4283971428782</v>
+      </c>
+      <c r="J102">
+        <v>0.0</v>
+      </c>
+      <c r="K102">
+        <v>0.0</v>
+      </c>
+      <c r="L102" s="1">
+        <v>479172.6</v>
+      </c>
+      <c r="M102" s="1">
+        <v>479172.6</v>
+      </c>
+      <c r="N102" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="O102">
+        <v>1</v>
+      </c>
+      <c r="Z102" t="s">
+        <v>234</v>
+      </c>
+    </row>
+    <row r="103" spans="1:26">
+      <c r="A103" t="s">
+        <v>237</v>
+      </c>
+      <c r="B103" s="1">
+        <v>919.0</v>
+      </c>
+      <c r="C103" s="1">
+        <v>475.3</v>
+      </c>
+      <c r="D103" s="1">
+        <v>231.3849619151</v>
+      </c>
+      <c r="E103" t="s">
+        <v>8</v>
+      </c>
+      <c r="F103">
+        <v>1.0</v>
+      </c>
+      <c r="G103" s="1">
+        <v>212642.78</v>
+      </c>
+      <c r="H103" s="1">
+        <v>224157.92</v>
+      </c>
+      <c r="I103" s="1">
+        <v>105.41525087285</v>
+      </c>
+      <c r="J103">
+        <v>0.0</v>
+      </c>
+      <c r="K103">
+        <v>0.0</v>
+      </c>
+      <c r="L103" s="1">
+        <v>436800.7</v>
+      </c>
+      <c r="M103" s="1">
+        <v>436800.7</v>
+      </c>
+      <c r="N103" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O103">
+        <v>1</v>
+      </c>
+      <c r="Z103" t="s">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="104" spans="1:26">
+      <c r="A104" t="s">
+        <v>239</v>
+      </c>
+      <c r="B104" s="1">
+        <v>97791.0</v>
+      </c>
+      <c r="C104" s="1">
+        <v>3.533</v>
+      </c>
+      <c r="D104" s="1">
+        <v>3.4642792281</v>
+      </c>
+      <c r="E104" t="s">
+        <v>8</v>
+      </c>
+      <c r="F104">
+        <v>1.0</v>
+      </c>
+      <c r="G104" s="1">
+        <v>338775.33</v>
+      </c>
+      <c r="H104" s="1">
+        <v>6720.27</v>
+      </c>
+      <c r="I104" s="1">
+        <v>1.983695211809</v>
+      </c>
+      <c r="J104">
+        <v>0.0</v>
+      </c>
+      <c r="K104">
+        <v>0.0</v>
+      </c>
+      <c r="L104" s="1">
+        <v>345495.6</v>
+      </c>
+      <c r="M104" s="1">
+        <v>345495.6</v>
+      </c>
+      <c r="N104" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O104">
+        <v>1</v>
+      </c>
+      <c r="Z104" t="s">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="105" spans="1:26">
+      <c r="A105" t="s">
+        <v>241</v>
+      </c>
+      <c r="B105" s="1">
+        <v>6417.0</v>
+      </c>
+      <c r="C105" s="1">
+        <v>75.96</v>
+      </c>
+      <c r="D105" s="1">
+        <v>69.1969814555</v>
+      </c>
+      <c r="E105" t="s">
+        <v>8</v>
+      </c>
+      <c r="F105">
+        <v>1.0</v>
+      </c>
+      <c r="G105" s="1">
+        <v>444037.03</v>
+      </c>
+      <c r="H105" s="1">
+        <v>43398.29</v>
+      </c>
+      <c r="I105" s="1">
+        <v>9.7735745147201</v>
+      </c>
+      <c r="J105">
+        <v>0.0</v>
+      </c>
+      <c r="K105">
+        <v>0.0</v>
+      </c>
+      <c r="L105" s="1">
+        <v>487435.32</v>
+      </c>
+      <c r="M105" s="1">
+        <v>487435.32</v>
+      </c>
+      <c r="N105" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="O105">
+        <v>1</v>
+      </c>
+      <c r="Z105" t="s">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="106" spans="1:26">
+      <c r="A106" t="s">
+        <v>243</v>
+      </c>
+      <c r="B106" s="1">
+        <v>108630.0</v>
+      </c>
+      <c r="C106" s="1">
+        <v>12.0</v>
+      </c>
+      <c r="D106" s="1">
+        <v>4.8618922029</v>
+      </c>
+      <c r="E106" t="s">
+        <v>8</v>
+      </c>
+      <c r="F106">
+        <v>1.0</v>
+      </c>
+      <c r="G106" s="1">
+        <v>528147.35</v>
+      </c>
+      <c r="H106" s="1">
+        <v>775412.65</v>
+      </c>
+      <c r="I106" s="1">
+        <v>146.81748379501</v>
+      </c>
+      <c r="J106">
+        <v>0.0</v>
+      </c>
+      <c r="K106">
+        <v>0.0</v>
+      </c>
+      <c r="L106" s="1">
+        <v>1303560.0</v>
+      </c>
+      <c r="M106" s="1">
+        <v>1303560.0</v>
+      </c>
+      <c r="N106" s="1">
+        <v>0.36</v>
+      </c>
+      <c r="O106">
+        <v>1</v>
+      </c>
+      <c r="Z106" t="s">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="107" spans="1:26">
+      <c r="A107" t="s">
+        <v>245</v>
+      </c>
+      <c r="B107" s="1">
+        <v>46702.0</v>
+      </c>
+      <c r="C107" s="1">
+        <v>16.435</v>
+      </c>
+      <c r="D107" s="1">
+        <v>16.3683480365</v>
+      </c>
+      <c r="E107" t="s">
+        <v>8</v>
+      </c>
+      <c r="F107">
+        <v>1.0</v>
+      </c>
+      <c r="G107" s="1">
+        <v>764434.59</v>
+      </c>
+      <c r="H107" s="1">
+        <v>3112.78</v>
+      </c>
+      <c r="I107" s="1">
+        <v>0.40720030735396</v>
+      </c>
+      <c r="J107">
+        <v>0.0</v>
+      </c>
+      <c r="K107">
+        <v>0.0</v>
+      </c>
+      <c r="L107" s="1">
+        <v>767547.37</v>
+      </c>
+      <c r="M107" s="1">
+        <v>767547.37</v>
+      </c>
+      <c r="N107" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O107">
+        <v>1</v>
+      </c>
+      <c r="Z107" t="s">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="108" spans="1:26">
+      <c r="A108" t="s">
+        <v>247</v>
+      </c>
+      <c r="B108" s="1">
+        <v>3941.0</v>
+      </c>
+      <c r="C108" s="1">
+        <v>4811.97</v>
+      </c>
+      <c r="D108" s="1">
+        <v>4798.2954097945</v>
+      </c>
+      <c r="E108" t="s">
+        <v>8</v>
+      </c>
+      <c r="F108">
+        <v>1.0</v>
+      </c>
+      <c r="G108" s="1">
+        <v>18910082.21</v>
+      </c>
+      <c r="H108" s="1">
+        <v>53891.56</v>
+      </c>
+      <c r="I108" s="1">
+        <v>0.28498850190879</v>
+      </c>
+      <c r="J108">
+        <v>0.0</v>
+      </c>
+      <c r="K108">
+        <v>0.0</v>
+      </c>
+      <c r="L108" s="1">
+        <v>18963973.77</v>
+      </c>
+      <c r="M108" s="1">
+        <v>18963973.77</v>
+      </c>
+      <c r="N108" s="1">
+        <v>5.22</v>
+      </c>
+      <c r="O108">
+        <v>1</v>
+      </c>
+      <c r="Z108" t="s">
+        <v>246</v>
+      </c>
+    </row>
+    <row r="109" spans="1:26">
+      <c r="A109" t="s">
+        <v>249</v>
+      </c>
+      <c r="B109" s="1">
+        <v>39584.0</v>
+      </c>
+      <c r="C109" s="1">
+        <v>16.905</v>
+      </c>
+      <c r="D109" s="1">
+        <v>18.1663131568</v>
+      </c>
+      <c r="E109" t="s">
+        <v>8</v>
+      </c>
+      <c r="F109">
+        <v>1.0</v>
+      </c>
+      <c r="G109" s="1">
+        <v>719095.34</v>
+      </c>
+      <c r="H109" s="1">
+        <v>-49927.82</v>
+      </c>
+      <c r="I109" s="1">
+        <v>-6.9431433111498</v>
+      </c>
+      <c r="J109">
+        <v>0.0</v>
+      </c>
+      <c r="K109">
+        <v>0.0</v>
+      </c>
+      <c r="L109" s="1">
+        <v>669167.52</v>
+      </c>
+      <c r="M109" s="1">
+        <v>669167.52</v>
+      </c>
+      <c r="N109" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O109">
+        <v>1</v>
+      </c>
+      <c r="Z109" t="s">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="110" spans="1:26">
+      <c r="A110" t="s">
+        <v>251</v>
+      </c>
+      <c r="B110" s="1">
+        <v>3968.0</v>
+      </c>
+      <c r="C110" s="1">
+        <v>68.9</v>
+      </c>
+      <c r="D110" s="1">
+        <v>67.7922379032</v>
+      </c>
+      <c r="E110" t="s">
+        <v>8</v>
+      </c>
+      <c r="F110">
+        <v>1.0</v>
+      </c>
+      <c r="G110" s="1">
+        <v>268999.6</v>
+      </c>
+      <c r="H110" s="1">
+        <v>4395.6</v>
+      </c>
+      <c r="I110" s="1">
+        <v>1.6340544744304</v>
+      </c>
+      <c r="J110">
+        <v>0.0</v>
+      </c>
+      <c r="K110">
+        <v>0.0</v>
+      </c>
+      <c r="L110" s="1">
+        <v>273395.2</v>
+      </c>
+      <c r="M110" s="1">
+        <v>273395.2</v>
+      </c>
+      <c r="N110" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O110">
+        <v>1</v>
+      </c>
+      <c r="Z110" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="111" spans="1:26">
+      <c r="A111" t="s">
+        <v>253</v>
+      </c>
+      <c r="B111" s="1">
+        <v>13695.0</v>
+      </c>
+      <c r="C111" s="1">
+        <v>27.82</v>
+      </c>
+      <c r="D111" s="1">
+        <v>22.6299342826</v>
+      </c>
+      <c r="E111" t="s">
+        <v>8</v>
+      </c>
+      <c r="F111">
+        <v>1.0</v>
+      </c>
+      <c r="G111" s="1">
+        <v>309916.95</v>
+      </c>
+      <c r="H111" s="1">
+        <v>71077.95</v>
+      </c>
+      <c r="I111" s="1">
+        <v>22.934515198346</v>
+      </c>
+      <c r="J111">
+        <v>0.0</v>
+      </c>
+      <c r="K111">
+        <v>0.0</v>
+      </c>
+      <c r="L111" s="1">
+        <v>380994.9</v>
+      </c>
+      <c r="M111" s="1">
+        <v>380994.9</v>
+      </c>
+      <c r="N111" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O111">
+        <v>1</v>
+      </c>
+      <c r="Z111" t="s">
+        <v>252</v>
+      </c>
+    </row>
+    <row r="112" spans="1:26">
+      <c r="A112" t="s">
+        <v>255</v>
+      </c>
+      <c r="B112" s="1">
+        <v>7971.0</v>
+      </c>
+      <c r="C112" s="1">
+        <v>36.955</v>
+      </c>
+      <c r="D112" s="1">
+        <v>30.5060255928</v>
+      </c>
+      <c r="E112" t="s">
+        <v>8</v>
+      </c>
+      <c r="F112">
+        <v>1.0</v>
+      </c>
+      <c r="G112" s="1">
+        <v>243163.53</v>
+      </c>
+      <c r="H112" s="1">
+        <v>51404.78</v>
+      </c>
+      <c r="I112" s="1">
+        <v>21.140004012937</v>
+      </c>
+      <c r="J112">
+        <v>0.0</v>
+      </c>
+      <c r="K112">
+        <v>0.0</v>
+      </c>
+      <c r="L112" s="1">
+        <v>294568.31</v>
+      </c>
+      <c r="M112" s="1">
+        <v>294568.31</v>
+      </c>
+      <c r="N112" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O112">
+        <v>1</v>
+      </c>
+      <c r="Z112" t="s">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="113" spans="1:26">
+      <c r="A113" t="s">
+        <v>257</v>
+      </c>
+      <c r="B113" s="1">
+        <v>6325.0</v>
+      </c>
+      <c r="C113" s="1">
+        <v>15.84</v>
+      </c>
+      <c r="D113" s="1">
+        <v>16.36</v>
+      </c>
+      <c r="E113" t="s">
+        <v>8</v>
+      </c>
+      <c r="F113">
+        <v>1.0</v>
+      </c>
+      <c r="G113" s="1">
+        <v>103477.0</v>
+      </c>
+      <c r="H113" s="1">
+        <v>-3289.0</v>
+      </c>
+      <c r="I113" s="1">
+        <v>-3.1784841075795</v>
+      </c>
+      <c r="J113">
+        <v>0.0</v>
+      </c>
+      <c r="K113">
+        <v>0.0</v>
+      </c>
+      <c r="L113" s="1">
+        <v>100188.0</v>
+      </c>
+      <c r="M113" s="1">
+        <v>100188.0</v>
+      </c>
+      <c r="N113" s="1">
+        <v>0.03</v>
+      </c>
+      <c r="O113">
+        <v>1</v>
+      </c>
+      <c r="Z113" t="s">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="114" spans="1:26">
+      <c r="A114" t="s">
+        <v>259</v>
+      </c>
+      <c r="B114" s="1">
+        <v>4377.0</v>
+      </c>
+      <c r="C114" s="1">
+        <v>26.14</v>
+      </c>
+      <c r="D114" s="1">
+        <v>23.76</v>
+      </c>
+      <c r="E114" t="s">
+        <v>8</v>
+      </c>
+      <c r="F114">
+        <v>1.0</v>
+      </c>
+      <c r="G114" s="1">
+        <v>103997.52</v>
+      </c>
+      <c r="H114" s="1">
+        <v>10417.26</v>
+      </c>
+      <c r="I114" s="1">
+        <v>10.016835016835</v>
+      </c>
+      <c r="J114">
+        <v>0.0</v>
+      </c>
+      <c r="K114">
+        <v>0.0</v>
+      </c>
+      <c r="L114" s="1">
+        <v>114414.78</v>
+      </c>
+      <c r="M114" s="1">
+        <v>114414.78</v>
+      </c>
+      <c r="N114" s="1">
+        <v>0.03</v>
+      </c>
+      <c r="O114">
+        <v>1</v>
+      </c>
+      <c r="Z114" t="s">
+        <v>258</v>
+      </c>
+    </row>
+    <row r="115" spans="1:26">
+      <c r="A115" t="s">
+        <v>261</v>
+      </c>
+      <c r="B115" s="1">
+        <v>11172.0</v>
+      </c>
+      <c r="C115" s="1">
+        <v>32.57</v>
+      </c>
+      <c r="D115" s="1">
+        <v>41.6283046903</v>
+      </c>
+      <c r="E115" t="s">
+        <v>8</v>
+      </c>
+      <c r="F115">
+        <v>1.0</v>
+      </c>
+      <c r="G115" s="1">
+        <v>465071.42</v>
+      </c>
+      <c r="H115" s="1">
+        <v>-101199.38</v>
+      </c>
+      <c r="I115" s="1">
+        <v>-21.759965383381</v>
+      </c>
+      <c r="J115">
+        <v>0.0</v>
+      </c>
+      <c r="K115">
+        <v>0.0</v>
+      </c>
+      <c r="L115" s="1">
+        <v>363872.04</v>
+      </c>
+      <c r="M115" s="1">
+        <v>363872.04</v>
+      </c>
+      <c r="N115" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O115">
+        <v>1</v>
+      </c>
+      <c r="Z115" t="s">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="116" spans="1:26">
+      <c r="A116" t="s">
+        <v>263</v>
+      </c>
+      <c r="B116" s="1">
+        <v>3814.0</v>
+      </c>
+      <c r="C116" s="1">
+        <v>26.55</v>
+      </c>
+      <c r="D116" s="1">
+        <v>27.83</v>
+      </c>
+      <c r="E116" t="s">
+        <v>8</v>
+      </c>
+      <c r="F116">
+        <v>1.0</v>
+      </c>
+      <c r="G116" s="1">
+        <v>106143.62</v>
+      </c>
+      <c r="H116" s="1">
+        <v>-4881.92</v>
+      </c>
+      <c r="I116" s="1">
+        <v>-4.599353215954</v>
+      </c>
+      <c r="J116">
+        <v>0.0</v>
+      </c>
+      <c r="K116">
+        <v>0.0</v>
+      </c>
+      <c r="L116" s="1">
+        <v>101261.7</v>
+      </c>
+      <c r="M116" s="1">
+        <v>101261.7</v>
+      </c>
+      <c r="N116" s="1">
+        <v>0.03</v>
+      </c>
+      <c r="O116">
+        <v>1</v>
+      </c>
+      <c r="Z116" t="s">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="117" spans="1:26">
+      <c r="A117" t="s">
+        <v>265</v>
+      </c>
+      <c r="B117" s="1">
+        <v>1154.0</v>
+      </c>
+      <c r="C117" s="1">
+        <v>91.95</v>
+      </c>
+      <c r="D117" s="1">
+        <v>90.699982669</v>
+      </c>
+      <c r="E117" t="s">
+        <v>8</v>
+      </c>
+      <c r="F117">
+        <v>1.0</v>
+      </c>
+      <c r="G117" s="1">
+        <v>104667.78</v>
+      </c>
+      <c r="H117" s="1">
+        <v>1442.52</v>
+      </c>
+      <c r="I117" s="1">
+        <v>1.3781891619369</v>
+      </c>
+      <c r="J117">
+        <v>0.0</v>
+      </c>
+      <c r="K117">
+        <v>0.0</v>
+      </c>
+      <c r="L117" s="1">
+        <v>106110.3</v>
+      </c>
+      <c r="M117" s="1">
+        <v>106110.3</v>
+      </c>
+      <c r="N117" s="1">
+        <v>0.03</v>
+      </c>
+      <c r="O117">
+        <v>1</v>
+      </c>
+      <c r="Z117" t="s">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="118" spans="1:26">
+      <c r="A118" t="s">
+        <v>267</v>
+      </c>
+      <c r="B118" s="1">
+        <v>3328.0</v>
+      </c>
+      <c r="C118" s="1">
+        <v>37.13</v>
+      </c>
+      <c r="D118" s="1">
+        <v>36.87</v>
+      </c>
+      <c r="E118" t="s">
+        <v>8</v>
+      </c>
+      <c r="F118">
+        <v>1.0</v>
+      </c>
+      <c r="G118" s="1">
+        <v>122703.36</v>
+      </c>
+      <c r="H118" s="1">
+        <v>865.28</v>
+      </c>
+      <c r="I118" s="1">
+        <v>0.70518036343911</v>
+      </c>
+      <c r="J118">
+        <v>0.0</v>
+      </c>
+      <c r="K118">
+        <v>0.0</v>
+      </c>
+      <c r="L118" s="1">
+        <v>123568.64</v>
+      </c>
+      <c r="M118" s="1">
+        <v>123568.64</v>
+      </c>
+      <c r="N118" s="1">
+        <v>0.03</v>
+      </c>
+      <c r="O118">
+        <v>1</v>
+      </c>
+      <c r="Z118" t="s">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="119" spans="1:26">
+      <c r="A119" t="s">
+        <v>269</v>
+      </c>
+      <c r="B119" s="1">
+        <v>4997.0</v>
+      </c>
+      <c r="C119" s="1">
+        <v>331.1</v>
+      </c>
+      <c r="D119" s="1">
+        <v>238.7518010806</v>
+      </c>
+      <c r="E119" t="s">
+        <v>8</v>
+      </c>
+      <c r="F119">
+        <v>1.0</v>
+      </c>
+      <c r="G119" s="1">
+        <v>1193042.75</v>
+      </c>
+      <c r="H119" s="1">
+        <v>461463.95</v>
+      </c>
+      <c r="I119" s="1">
+        <v>38.67958210215</v>
+      </c>
+      <c r="J119">
+        <v>0.0</v>
+      </c>
+      <c r="K119">
+        <v>0.0</v>
+      </c>
+      <c r="L119" s="1">
+        <v>1654506.7</v>
+      </c>
+      <c r="M119" s="1">
+        <v>1654506.7</v>
+      </c>
+      <c r="N119" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O119">
+        <v>1</v>
+      </c>
+      <c r="Z119" t="s">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="120" spans="1:26">
+      <c r="A120" t="s">
+        <v>271</v>
+      </c>
+      <c r="B120" s="1">
+        <v>167833.0</v>
+      </c>
+      <c r="C120" s="1">
+        <v>4.523</v>
+      </c>
+      <c r="D120" s="1">
+        <v>2.6349516484</v>
+      </c>
+      <c r="E120" t="s">
+        <v>8</v>
+      </c>
+      <c r="F120">
+        <v>1.0</v>
+      </c>
+      <c r="G120" s="1">
+        <v>442231.84</v>
+      </c>
+      <c r="H120" s="1">
+        <v>316876.82</v>
+      </c>
+      <c r="I120" s="1">
+        <v>71.65400392699</v>
+      </c>
+      <c r="J120">
+        <v>0.0</v>
+      </c>
+      <c r="K120">
+        <v>0.0</v>
+      </c>
+      <c r="L120" s="1">
+        <v>759108.66</v>
+      </c>
+      <c r="M120" s="1">
+        <v>759108.66</v>
+      </c>
+      <c r="N120" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O120">
+        <v>1</v>
+      </c>
+      <c r="Z120" t="s">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="121" spans="1:26">
+      <c r="A121" t="s">
+        <v>273</v>
+      </c>
+      <c r="B121" s="1">
+        <v>35783.0</v>
+      </c>
+      <c r="C121" s="1">
+        <v>8.944</v>
+      </c>
+      <c r="D121" s="1">
+        <v>9.3794430316</v>
+      </c>
+      <c r="E121" t="s">
+        <v>8</v>
+      </c>
+      <c r="F121">
+        <v>1.0</v>
+      </c>
+      <c r="G121" s="1">
+        <v>335624.61</v>
+      </c>
+      <c r="H121" s="1">
+        <v>-15581.46</v>
+      </c>
+      <c r="I121" s="1">
+        <v>-4.6425260650582</v>
+      </c>
+      <c r="J121">
+        <v>0.0</v>
+      </c>
+      <c r="K121">
+        <v>0.0</v>
+      </c>
+      <c r="L121" s="1">
+        <v>320043.15</v>
+      </c>
+      <c r="M121" s="1">
+        <v>320043.15</v>
+      </c>
+      <c r="N121" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O121">
+        <v>1</v>
+      </c>
+      <c r="Z121" t="s">
+        <v>272</v>
+      </c>
+    </row>
+    <row r="122" spans="1:26">
+      <c r="A122" t="s">
+        <v>275</v>
+      </c>
+      <c r="B122" s="1">
+        <v>16342.0</v>
+      </c>
+      <c r="C122" s="1">
+        <v>73.47</v>
+      </c>
+      <c r="D122" s="1">
+        <v>92.0147221882</v>
+      </c>
+      <c r="E122" t="s">
+        <v>8</v>
+      </c>
+      <c r="F122">
+        <v>1.0</v>
+      </c>
+      <c r="G122" s="1">
+        <v>1503704.59</v>
+      </c>
+      <c r="H122" s="1">
+        <v>-303057.85</v>
+      </c>
+      <c r="I122" s="1">
+        <v>-20.154081593912</v>
+      </c>
+      <c r="J122">
+        <v>0.0</v>
+      </c>
+      <c r="K122">
+        <v>0.0</v>
+      </c>
+      <c r="L122" s="1">
+        <v>1200646.74</v>
+      </c>
+      <c r="M122" s="1">
+        <v>1200646.74</v>
+      </c>
+      <c r="N122" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O122">
+        <v>1</v>
+      </c>
+      <c r="Z122" t="s">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="123" spans="1:26">
+      <c r="A123" t="s">
+        <v>277</v>
+      </c>
+      <c r="B123" s="1">
+        <v>14632.0</v>
+      </c>
+      <c r="C123" s="1">
+        <v>134.52</v>
+      </c>
+      <c r="D123" s="1">
+        <v>168.600745626</v>
+      </c>
+      <c r="E123" t="s">
+        <v>8</v>
+      </c>
+      <c r="F123">
+        <v>1.0</v>
+      </c>
+      <c r="G123" s="1">
+        <v>2466966.11</v>
+      </c>
+      <c r="H123" s="1">
+        <v>-498669.47</v>
+      </c>
+      <c r="I123" s="1">
+        <v>-20.213875982269</v>
+      </c>
+      <c r="J123">
+        <v>0.0</v>
+      </c>
+      <c r="K123">
+        <v>0.0</v>
+      </c>
+      <c r="L123" s="1">
+        <v>1968296.64</v>
+      </c>
+      <c r="M123" s="1">
+        <v>1968296.64</v>
+      </c>
+      <c r="N123" s="1">
+        <v>0.54</v>
+      </c>
+      <c r="O123">
+        <v>1</v>
+      </c>
+      <c r="Z123" t="s">
+        <v>276</v>
+      </c>
+    </row>
+    <row r="124" spans="1:26">
+      <c r="A124" t="s">
+        <v>279</v>
+      </c>
+      <c r="B124" s="1">
+        <v>33049.0</v>
+      </c>
+      <c r="C124" s="1">
+        <v>32.82</v>
+      </c>
+      <c r="D124" s="1">
+        <v>32.6412793125</v>
+      </c>
+      <c r="E124" t="s">
+        <v>8</v>
+      </c>
+      <c r="F124">
+        <v>1.0</v>
+      </c>
+      <c r="G124" s="1">
+        <v>1078761.64</v>
+      </c>
+      <c r="H124" s="1">
+        <v>5906.54</v>
+      </c>
+      <c r="I124" s="1">
+        <v>0.54752966558952</v>
+      </c>
+      <c r="J124">
+        <v>0.0</v>
+      </c>
+      <c r="K124">
+        <v>0.0</v>
+      </c>
+      <c r="L124" s="1">
+        <v>1084668.18</v>
+      </c>
+      <c r="M124" s="1">
+        <v>1084668.18</v>
+      </c>
+      <c r="N124" s="1">
+        <v>0.3</v>
+      </c>
+      <c r="O124">
+        <v>1</v>
+      </c>
+      <c r="Z124" t="s">
+        <v>278</v>
+      </c>
+    </row>
+    <row r="125" spans="1:26">
+      <c r="A125" t="s">
+        <v>281</v>
+      </c>
+      <c r="B125" s="1">
+        <v>8660.0</v>
+      </c>
+      <c r="C125" s="1">
+        <v>279.5</v>
+      </c>
+      <c r="D125" s="1">
+        <v>149.3060993072</v>
+      </c>
+      <c r="E125" t="s">
+        <v>8</v>
+      </c>
+      <c r="F125">
+        <v>1.0</v>
+      </c>
+      <c r="G125" s="1">
+        <v>1292990.82</v>
+      </c>
+      <c r="H125" s="1">
+        <v>1127479.18</v>
+      </c>
+      <c r="I125" s="1">
+        <v>87.199318244193</v>
+      </c>
+      <c r="J125">
+        <v>0.0</v>
+      </c>
+      <c r="K125">
+        <v>0.0</v>
+      </c>
+      <c r="L125" s="1">
+        <v>2420470.0</v>
+      </c>
+      <c r="M125" s="1">
+        <v>2420470.0</v>
+      </c>
+      <c r="N125" s="1">
+        <v>0.67</v>
+      </c>
+      <c r="O125">
+        <v>1</v>
+      </c>
+      <c r="Z125" t="s">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="126" spans="1:26">
+      <c r="A126" t="s">
+        <v>283</v>
+      </c>
+      <c r="B126" s="1">
+        <v>11838.0</v>
+      </c>
+      <c r="C126" s="1">
+        <v>162.5</v>
+      </c>
+      <c r="D126" s="1">
+        <v>127.0068685589</v>
+      </c>
+      <c r="E126" t="s">
+        <v>8</v>
+      </c>
+      <c r="F126">
+        <v>1.0</v>
+      </c>
+      <c r="G126" s="1">
+        <v>1503507.31</v>
+      </c>
+      <c r="H126" s="1">
+        <v>420167.69</v>
+      </c>
+      <c r="I126" s="1">
+        <v>27.945836192842</v>
+      </c>
+      <c r="J126">
+        <v>0.0</v>
+      </c>
+      <c r="K126">
+        <v>0.0</v>
+      </c>
+      <c r="L126" s="1">
+        <v>1923675.0</v>
+      </c>
+      <c r="M126" s="1">
+        <v>1923675.0</v>
+      </c>
+      <c r="N126" s="1">
+        <v>0.53</v>
+      </c>
+      <c r="O126">
+        <v>1</v>
+      </c>
+      <c r="Z126" t="s">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="127" spans="1:26">
+      <c r="A127" t="s">
+        <v>285</v>
+      </c>
+      <c r="B127" s="1">
+        <v>10644.0</v>
+      </c>
+      <c r="C127" s="1">
+        <v>272.25</v>
+      </c>
+      <c r="D127" s="1">
+        <v>186.3645866216</v>
+      </c>
+      <c r="E127" t="s">
+        <v>8</v>
+      </c>
+      <c r="F127">
+        <v>1.0</v>
+      </c>
+      <c r="G127" s="1">
+        <v>1983664.66</v>
+      </c>
+      <c r="H127" s="1">
+        <v>914164.34</v>
+      </c>
+      <c r="I127" s="1">
+        <v>46.084620976209</v>
+      </c>
+      <c r="J127">
+        <v>0.0</v>
+      </c>
+      <c r="K127">
+        <v>0.0</v>
+      </c>
+      <c r="L127" s="1">
+        <v>2897829.0</v>
+      </c>
+      <c r="M127" s="1">
+        <v>2897829.0</v>
+      </c>
+      <c r="N127" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="O127">
+        <v>1</v>
+      </c>
+      <c r="Z127" t="s">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="128" spans="1:26">
+      <c r="A128" t="s">
+        <v>287</v>
+      </c>
+      <c r="B128" s="1">
+        <v>12576.0</v>
+      </c>
+      <c r="C128" s="1">
+        <v>17.83</v>
+      </c>
+      <c r="D128" s="1">
+        <v>19.6435734733</v>
+      </c>
+      <c r="E128" t="s">
+        <v>8</v>
+      </c>
+      <c r="F128">
+        <v>1.0</v>
+      </c>
+      <c r="G128" s="1">
+        <v>247037.58</v>
+      </c>
+      <c r="H128" s="1">
+        <v>-22807.5</v>
+      </c>
+      <c r="I128" s="1">
+        <v>-9.2324009974515</v>
+      </c>
+      <c r="J128">
+        <v>0.0</v>
+      </c>
+      <c r="K128">
+        <v>0.0</v>
+      </c>
+      <c r="L128" s="1">
+        <v>224230.08</v>
+      </c>
+      <c r="M128" s="1">
+        <v>224230.08</v>
+      </c>
+      <c r="N128" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O128">
+        <v>1</v>
+      </c>
+      <c r="Z128" t="s">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="129" spans="1:26">
+      <c r="A129" t="s">
+        <v>289</v>
+      </c>
+      <c r="B129" s="1">
+        <v>10999.0</v>
+      </c>
+      <c r="C129" s="1">
+        <v>77.31</v>
+      </c>
+      <c r="D129" s="1">
+        <v>36.4950913719</v>
+      </c>
+      <c r="E129" t="s">
+        <v>8</v>
+      </c>
+      <c r="F129">
+        <v>1.0</v>
+      </c>
+      <c r="G129" s="1">
+        <v>401409.51</v>
+      </c>
+      <c r="H129" s="1">
+        <v>448923.18</v>
+      </c>
+      <c r="I129" s="1">
+        <v>111.83670760566</v>
+      </c>
+      <c r="J129">
+        <v>0.0</v>
+      </c>
+      <c r="K129">
+        <v>0.0</v>
+      </c>
+      <c r="L129" s="1">
+        <v>850332.69</v>
+      </c>
+      <c r="M129" s="1">
+        <v>850332.69</v>
+      </c>
+      <c r="N129" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O129">
+        <v>1</v>
+      </c>
+      <c r="Z129" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="130" spans="1:26">
+      <c r="A130" t="s">
+        <v>291</v>
+      </c>
+      <c r="B130" s="1">
+        <v>859.0</v>
+      </c>
+      <c r="C130" s="1">
+        <v>143.2</v>
+      </c>
+      <c r="D130" s="1">
+        <v>131.2</v>
+      </c>
+      <c r="E130" t="s">
+        <v>8</v>
+      </c>
+      <c r="F130">
+        <v>1.0</v>
+      </c>
+      <c r="G130" s="1">
+        <v>112700.8</v>
+      </c>
+      <c r="H130" s="1">
+        <v>10308.0</v>
+      </c>
+      <c r="I130" s="1">
+        <v>9.1463414634146</v>
+      </c>
+      <c r="J130">
+        <v>0.0</v>
+      </c>
+      <c r="K130">
+        <v>0.0</v>
+      </c>
+      <c r="L130" s="1">
+        <v>123008.8</v>
+      </c>
+      <c r="M130" s="1">
+        <v>123008.8</v>
+      </c>
+      <c r="N130" s="1">
+        <v>0.03</v>
+      </c>
+      <c r="O130">
+        <v>1</v>
+      </c>
+      <c r="Z130" t="s">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="131" spans="1:26">
+      <c r="A131" t="s">
+        <v>293</v>
+      </c>
+      <c r="B131" s="1">
+        <v>2528.0</v>
+      </c>
+      <c r="C131" s="1">
+        <v>50.6</v>
+      </c>
+      <c r="D131" s="1">
+        <v>52.5</v>
+      </c>
+      <c r="E131" t="s">
+        <v>8</v>
+      </c>
+      <c r="F131">
+        <v>1.0</v>
+      </c>
+      <c r="G131" s="1">
+        <v>132720.0</v>
+      </c>
+      <c r="H131" s="1">
+        <v>-4803.2</v>
+      </c>
+      <c r="I131" s="1">
+        <v>-3.6190476190476</v>
+      </c>
+      <c r="J131">
+        <v>0.0</v>
+      </c>
+      <c r="K131">
+        <v>0.0</v>
+      </c>
+      <c r="L131" s="1">
+        <v>127916.8</v>
+      </c>
+      <c r="M131" s="1">
+        <v>127916.8</v>
+      </c>
+      <c r="N131" s="1">
+        <v>0.04</v>
+      </c>
+      <c r="O131">
+        <v>1</v>
+      </c>
+      <c r="Z131" t="s">
+        <v>292</v>
+      </c>
+    </row>
+    <row r="132" spans="1:26">
+      <c r="A132" t="s">
+        <v>295</v>
+      </c>
+      <c r="B132" s="1">
+        <v>9354.0</v>
+      </c>
+      <c r="C132" s="1">
+        <v>63.5</v>
+      </c>
+      <c r="D132" s="1">
+        <v>25.1042270686</v>
+      </c>
+      <c r="E132" t="s">
+        <v>8</v>
+      </c>
+      <c r="F132">
+        <v>1.0</v>
+      </c>
+      <c r="G132" s="1">
+        <v>234824.94</v>
+      </c>
+      <c r="H132" s="1">
+        <v>359154.06</v>
+      </c>
+      <c r="I132" s="1">
+        <v>152.94544949101</v>
+      </c>
+      <c r="J132">
+        <v>0.0</v>
+      </c>
+      <c r="K132">
+        <v>0.0</v>
+      </c>
+      <c r="L132" s="1">
+        <v>593979.0</v>
+      </c>
+      <c r="M132" s="1">
+        <v>593979.0</v>
+      </c>
+      <c r="N132" s="1">
         <v>0.16</v>
       </c>
-      <c r="P4">
-[...46 lines deleted...]
-      <c r="O5" s="1">
+      <c r="O132">
+        <v>1</v>
+      </c>
+      <c r="Z132" t="s">
+        <v>294</v>
+      </c>
+    </row>
+    <row r="133" spans="1:26">
+      <c r="A133" t="s">
+        <v>297</v>
+      </c>
+      <c r="B133" s="1">
+        <v>8941.0</v>
+      </c>
+      <c r="C133" s="1">
+        <v>9.474</v>
+      </c>
+      <c r="D133" s="1">
+        <v>11.5050005592</v>
+      </c>
+      <c r="E133" t="s">
+        <v>8</v>
+      </c>
+      <c r="F133">
+        <v>1.0</v>
+      </c>
+      <c r="G133" s="1">
+        <v>102866.21</v>
+      </c>
+      <c r="H133" s="1">
+        <v>-18159.18</v>
+      </c>
+      <c r="I133" s="1">
+        <v>-17.653202154527</v>
+      </c>
+      <c r="J133">
+        <v>0.0</v>
+      </c>
+      <c r="K133">
+        <v>0.0</v>
+      </c>
+      <c r="L133" s="1">
+        <v>84707.03</v>
+      </c>
+      <c r="M133" s="1">
+        <v>84707.03</v>
+      </c>
+      <c r="N133" s="1">
+        <v>0.02</v>
+      </c>
+      <c r="O133">
+        <v>1</v>
+      </c>
+      <c r="Z133" t="s">
+        <v>296</v>
+      </c>
+    </row>
+    <row r="134" spans="1:26">
+      <c r="A134" t="s">
+        <v>299</v>
+      </c>
+      <c r="B134" s="1">
+        <v>28840.0</v>
+      </c>
+      <c r="C134" s="1">
+        <v>35.12</v>
+      </c>
+      <c r="D134" s="1">
+        <v>30.0269805825</v>
+      </c>
+      <c r="E134" t="s">
+        <v>8</v>
+      </c>
+      <c r="F134">
+        <v>1.0</v>
+      </c>
+      <c r="G134" s="1">
+        <v>865978.12</v>
+      </c>
+      <c r="H134" s="1">
+        <v>146882.68</v>
+      </c>
+      <c r="I134" s="1">
+        <v>16.961477040552</v>
+      </c>
+      <c r="J134">
+        <v>0.0</v>
+      </c>
+      <c r="K134">
+        <v>0.0</v>
+      </c>
+      <c r="L134" s="1">
+        <v>1012860.8</v>
+      </c>
+      <c r="M134" s="1">
+        <v>1012860.8</v>
+      </c>
+      <c r="N134" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O134">
+        <v>1</v>
+      </c>
+      <c r="Z134" t="s">
+        <v>298</v>
+      </c>
+    </row>
+    <row r="135" spans="1:26">
+      <c r="A135" t="s">
+        <v>301</v>
+      </c>
+      <c r="B135" s="1">
+        <v>1999.0</v>
+      </c>
+      <c r="C135" s="1">
+        <v>53.58</v>
+      </c>
+      <c r="D135" s="1">
+        <v>51.48</v>
+      </c>
+      <c r="E135" t="s">
+        <v>8</v>
+      </c>
+      <c r="F135">
+        <v>1.0</v>
+      </c>
+      <c r="G135" s="1">
+        <v>102908.52</v>
+      </c>
+      <c r="H135" s="1">
+        <v>4197.9</v>
+      </c>
+      <c r="I135" s="1">
+        <v>4.0792540792541</v>
+      </c>
+      <c r="J135">
+        <v>0.0</v>
+      </c>
+      <c r="K135">
+        <v>0.0</v>
+      </c>
+      <c r="L135" s="1">
+        <v>107106.42</v>
+      </c>
+      <c r="M135" s="1">
+        <v>107106.42</v>
+      </c>
+      <c r="N135" s="1">
+        <v>0.03</v>
+      </c>
+      <c r="O135">
+        <v>1</v>
+      </c>
+      <c r="Z135" t="s">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="136" spans="1:26">
+      <c r="A136" t="s">
+        <v>303</v>
+      </c>
+      <c r="B136" s="1">
+        <v>21249.0</v>
+      </c>
+      <c r="C136" s="1">
+        <v>10.14</v>
+      </c>
+      <c r="D136" s="1">
+        <v>10.1845352722</v>
+      </c>
+      <c r="E136" t="s">
+        <v>8</v>
+      </c>
+      <c r="F136">
+        <v>1.0</v>
+      </c>
+      <c r="G136" s="1">
+        <v>216411.19</v>
+      </c>
+      <c r="H136" s="1">
+        <v>-946.33</v>
+      </c>
+      <c r="I136" s="1">
+        <v>-0.43728330314158</v>
+      </c>
+      <c r="J136">
+        <v>0.0</v>
+      </c>
+      <c r="K136">
+        <v>0.0</v>
+      </c>
+      <c r="L136" s="1">
+        <v>215464.86</v>
+      </c>
+      <c r="M136" s="1">
+        <v>215464.86</v>
+      </c>
+      <c r="N136" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O136">
+        <v>1</v>
+      </c>
+      <c r="Z136" t="s">
+        <v>302</v>
+      </c>
+    </row>
+    <row r="137" spans="1:26">
+      <c r="A137" t="s">
+        <v>305</v>
+      </c>
+      <c r="B137" s="1">
+        <v>1381.0</v>
+      </c>
+      <c r="C137" s="1">
+        <v>228.0</v>
+      </c>
+      <c r="D137" s="1">
+        <v>254.7717523534</v>
+      </c>
+      <c r="E137" t="s">
+        <v>8</v>
+      </c>
+      <c r="F137">
+        <v>1.0</v>
+      </c>
+      <c r="G137" s="1">
+        <v>351839.79</v>
+      </c>
+      <c r="H137" s="1">
+        <v>-36971.79</v>
+      </c>
+      <c r="I137" s="1">
+        <v>-10.508132124567</v>
+      </c>
+      <c r="J137">
+        <v>0.0</v>
+      </c>
+      <c r="K137">
+        <v>0.0</v>
+      </c>
+      <c r="L137" s="1">
+        <v>314868.0</v>
+      </c>
+      <c r="M137" s="1">
+        <v>314868.0</v>
+      </c>
+      <c r="N137" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O137">
+        <v>1</v>
+      </c>
+      <c r="Z137" t="s">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="138" spans="1:26">
+      <c r="A138" t="s">
+        <v>307</v>
+      </c>
+      <c r="B138" s="1">
+        <v>1779.0</v>
+      </c>
+      <c r="C138" s="1">
+        <v>251.7</v>
+      </c>
+      <c r="D138" s="1">
+        <v>252.5837886453</v>
+      </c>
+      <c r="E138" t="s">
+        <v>8</v>
+      </c>
+      <c r="F138">
+        <v>1.0</v>
+      </c>
+      <c r="G138" s="1">
+        <v>449346.56</v>
+      </c>
+      <c r="H138" s="1">
+        <v>-1572.26</v>
+      </c>
+      <c r="I138" s="1">
+        <v>-0.34989919584563</v>
+      </c>
+      <c r="J138">
+        <v>0.0</v>
+      </c>
+      <c r="K138">
+        <v>0.0</v>
+      </c>
+      <c r="L138" s="1">
+        <v>447774.3</v>
+      </c>
+      <c r="M138" s="1">
+        <v>447774.3</v>
+      </c>
+      <c r="N138" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O138">
+        <v>1</v>
+      </c>
+      <c r="Z138" t="s">
+        <v>306</v>
+      </c>
+    </row>
+    <row r="139" spans="1:26">
+      <c r="A139" t="s">
+        <v>309</v>
+      </c>
+      <c r="B139" s="1">
+        <v>5681.0</v>
+      </c>
+      <c r="C139" s="1">
+        <v>22.52</v>
+      </c>
+      <c r="D139" s="1">
+        <v>18.02</v>
+      </c>
+      <c r="E139" t="s">
+        <v>8</v>
+      </c>
+      <c r="F139">
+        <v>1.0</v>
+      </c>
+      <c r="G139" s="1">
+        <v>102371.62</v>
+      </c>
+      <c r="H139" s="1">
+        <v>25564.5</v>
+      </c>
+      <c r="I139" s="1">
+        <v>24.972253052164</v>
+      </c>
+      <c r="J139">
+        <v>0.0</v>
+      </c>
+      <c r="K139">
+        <v>0.0</v>
+      </c>
+      <c r="L139" s="1">
+        <v>127936.12</v>
+      </c>
+      <c r="M139" s="1">
+        <v>127936.12</v>
+      </c>
+      <c r="N139" s="1">
+        <v>0.04</v>
+      </c>
+      <c r="O139">
+        <v>1</v>
+      </c>
+      <c r="Z139" t="s">
+        <v>308</v>
+      </c>
+    </row>
+    <row r="140" spans="1:26">
+      <c r="A140" t="s">
+        <v>311</v>
+      </c>
+      <c r="B140" s="1">
+        <v>6835.0</v>
+      </c>
+      <c r="C140" s="1">
+        <v>100.9</v>
+      </c>
+      <c r="D140" s="1">
+        <v>104.2214059985</v>
+      </c>
+      <c r="E140" t="s">
+        <v>8</v>
+      </c>
+      <c r="F140">
+        <v>1.0</v>
+      </c>
+      <c r="G140" s="1">
+        <v>712353.31</v>
+      </c>
+      <c r="H140" s="1">
+        <v>-22701.81</v>
+      </c>
+      <c r="I140" s="1">
+        <v>-3.1868750634429</v>
+      </c>
+      <c r="J140">
+        <v>0.0</v>
+      </c>
+      <c r="K140">
+        <v>0.0</v>
+      </c>
+      <c r="L140" s="1">
+        <v>689651.5</v>
+      </c>
+      <c r="M140" s="1">
+        <v>689651.5</v>
+      </c>
+      <c r="N140" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O140">
+        <v>1</v>
+      </c>
+      <c r="Z140" t="s">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="141" spans="1:26">
+      <c r="A141" t="s">
+        <v>313</v>
+      </c>
+      <c r="B141" s="1">
+        <v>25208.0</v>
+      </c>
+      <c r="C141" s="1">
+        <v>78.88</v>
+      </c>
+      <c r="D141" s="1">
+        <v>66.4214431926</v>
+      </c>
+      <c r="E141" t="s">
+        <v>8</v>
+      </c>
+      <c r="F141">
+        <v>1.0</v>
+      </c>
+      <c r="G141" s="1">
+        <v>1674351.74</v>
+      </c>
+      <c r="H141" s="1">
+        <v>314055.3</v>
+      </c>
+      <c r="I141" s="1">
+        <v>18.756829434179</v>
+      </c>
+      <c r="J141">
+        <v>0.0</v>
+      </c>
+      <c r="K141">
+        <v>0.0</v>
+      </c>
+      <c r="L141" s="1">
+        <v>1988407.04</v>
+      </c>
+      <c r="M141" s="1">
+        <v>1988407.04</v>
+      </c>
+      <c r="N141" s="1">
+        <v>0.55</v>
+      </c>
+      <c r="O141">
+        <v>1</v>
+      </c>
+      <c r="Z141" t="s">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="142" spans="1:26">
+      <c r="A142" t="s">
+        <v>315</v>
+      </c>
+      <c r="B142" s="1">
+        <v>5746.0</v>
+      </c>
+      <c r="C142" s="1">
+        <v>24.69</v>
+      </c>
+      <c r="D142" s="1">
+        <v>21.16</v>
+      </c>
+      <c r="E142" t="s">
+        <v>8</v>
+      </c>
+      <c r="F142">
+        <v>1.0</v>
+      </c>
+      <c r="G142" s="1">
+        <v>121585.36</v>
+      </c>
+      <c r="H142" s="1">
+        <v>20283.38</v>
+      </c>
+      <c r="I142" s="1">
+        <v>16.682419659735</v>
+      </c>
+      <c r="J142">
+        <v>0.0</v>
+      </c>
+      <c r="K142">
+        <v>0.0</v>
+      </c>
+      <c r="L142" s="1">
+        <v>141868.74</v>
+      </c>
+      <c r="M142" s="1">
+        <v>141868.74</v>
+      </c>
+      <c r="N142" s="1">
+        <v>0.04</v>
+      </c>
+      <c r="O142">
+        <v>1</v>
+      </c>
+      <c r="Z142" t="s">
+        <v>314</v>
+      </c>
+    </row>
+    <row r="143" spans="1:26">
+      <c r="A143" t="s">
+        <v>317</v>
+      </c>
+      <c r="B143" s="1">
+        <v>15662.0</v>
+      </c>
+      <c r="C143" s="1">
+        <v>18.36</v>
+      </c>
+      <c r="D143" s="1">
+        <v>18.9961301239</v>
+      </c>
+      <c r="E143" t="s">
+        <v>8</v>
+      </c>
+      <c r="F143">
+        <v>1.0</v>
+      </c>
+      <c r="G143" s="1">
+        <v>297517.39</v>
+      </c>
+      <c r="H143" s="1">
+        <v>-9963.07</v>
+      </c>
+      <c r="I143" s="1">
+        <v>-3.3487353461927</v>
+      </c>
+      <c r="J143">
+        <v>0.0</v>
+      </c>
+      <c r="K143">
+        <v>0.0</v>
+      </c>
+      <c r="L143" s="1">
+        <v>287554.32</v>
+      </c>
+      <c r="M143" s="1">
+        <v>287554.32</v>
+      </c>
+      <c r="N143" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O143">
+        <v>1</v>
+      </c>
+      <c r="Z143" t="s">
+        <v>316</v>
+      </c>
+    </row>
+    <row r="144" spans="1:26">
+      <c r="A144" t="s">
+        <v>319</v>
+      </c>
+      <c r="B144" s="1">
+        <v>8247.0</v>
+      </c>
+      <c r="C144" s="1">
+        <v>24.01</v>
+      </c>
+      <c r="D144" s="1">
+        <v>26.9717279011</v>
+      </c>
+      <c r="E144" t="s">
+        <v>8</v>
+      </c>
+      <c r="F144">
+        <v>1.0</v>
+      </c>
+      <c r="G144" s="1">
+        <v>222435.84</v>
+      </c>
+      <c r="H144" s="1">
+        <v>-24425.37</v>
+      </c>
+      <c r="I144" s="1">
+        <v>-10.980860818113</v>
+      </c>
+      <c r="J144">
+        <v>0.0</v>
+      </c>
+      <c r="K144">
+        <v>0.0</v>
+      </c>
+      <c r="L144" s="1">
+        <v>198010.47</v>
+      </c>
+      <c r="M144" s="1">
+        <v>198010.47</v>
+      </c>
+      <c r="N144" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O144">
+        <v>1</v>
+      </c>
+      <c r="Z144" t="s">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="145" spans="1:26">
+      <c r="A145" t="s">
+        <v>321</v>
+      </c>
+      <c r="B145" s="1">
+        <v>25425.0</v>
+      </c>
+      <c r="C145" s="1">
+        <v>22.23</v>
+      </c>
+      <c r="D145" s="1">
+        <v>19.8515760079</v>
+      </c>
+      <c r="E145" t="s">
+        <v>8</v>
+      </c>
+      <c r="F145">
+        <v>1.0</v>
+      </c>
+      <c r="G145" s="1">
+        <v>504726.32</v>
+      </c>
+      <c r="H145" s="1">
+        <v>60471.43</v>
+      </c>
+      <c r="I145" s="1">
+        <v>11.981033602527</v>
+      </c>
+      <c r="J145">
+        <v>0.0</v>
+      </c>
+      <c r="K145">
+        <v>0.0</v>
+      </c>
+      <c r="L145" s="1">
+        <v>565197.75</v>
+      </c>
+      <c r="M145" s="1">
+        <v>565197.75</v>
+      </c>
+      <c r="N145" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O145">
+        <v>1</v>
+      </c>
+      <c r="Z145" t="s">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="146" spans="1:26">
+      <c r="A146" t="s">
+        <v>323</v>
+      </c>
+      <c r="B146" s="1">
+        <v>11214.0</v>
+      </c>
+      <c r="C146" s="1">
+        <v>54.95</v>
+      </c>
+      <c r="D146" s="1">
+        <v>60.545945247</v>
+      </c>
+      <c r="E146" t="s">
+        <v>8</v>
+      </c>
+      <c r="F146">
+        <v>1.0</v>
+      </c>
+      <c r="G146" s="1">
+        <v>678962.23</v>
+      </c>
+      <c r="H146" s="1">
+        <v>-62752.93</v>
+      </c>
+      <c r="I146" s="1">
+        <v>-9.2424773024561</v>
+      </c>
+      <c r="J146">
+        <v>0.0</v>
+      </c>
+      <c r="K146">
+        <v>0.0</v>
+      </c>
+      <c r="L146" s="1">
+        <v>616209.3</v>
+      </c>
+      <c r="M146" s="1">
+        <v>616209.3</v>
+      </c>
+      <c r="N146" s="1">
         <v>0.17</v>
       </c>
-      <c r="P5">
-[...146 lines deleted...]
-      <c r="O8" s="1">
+      <c r="O146">
+        <v>1</v>
+      </c>
+      <c r="Z146" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="147" spans="1:26">
+      <c r="A147" t="s">
+        <v>325</v>
+      </c>
+      <c r="B147" s="1">
+        <v>1282.0</v>
+      </c>
+      <c r="C147" s="1">
+        <v>80.5</v>
+      </c>
+      <c r="D147" s="1">
+        <v>82.0</v>
+      </c>
+      <c r="E147" t="s">
+        <v>8</v>
+      </c>
+      <c r="F147">
+        <v>1.0</v>
+      </c>
+      <c r="G147" s="1">
+        <v>105124.0</v>
+      </c>
+      <c r="H147" s="1">
+        <v>-1923.0</v>
+      </c>
+      <c r="I147" s="1">
+        <v>-1.8292682926829</v>
+      </c>
+      <c r="J147">
+        <v>0.0</v>
+      </c>
+      <c r="K147">
+        <v>0.0</v>
+      </c>
+      <c r="L147" s="1">
+        <v>103201.0</v>
+      </c>
+      <c r="M147" s="1">
+        <v>103201.0</v>
+      </c>
+      <c r="N147" s="1">
         <v>0.03</v>
       </c>
-      <c r="P8">
-[...246 lines deleted...]
-      <c r="O13" s="1">
+      <c r="O147">
+        <v>1</v>
+      </c>
+      <c r="Z147" t="s">
+        <v>324</v>
+      </c>
+    </row>
+    <row r="148" spans="1:26">
+      <c r="A148" t="s">
+        <v>327</v>
+      </c>
+      <c r="B148" s="1">
+        <v>4301.0</v>
+      </c>
+      <c r="C148" s="1">
+        <v>129.1</v>
+      </c>
+      <c r="D148" s="1">
+        <v>101.6139920949</v>
+      </c>
+      <c r="E148" t="s">
+        <v>8</v>
+      </c>
+      <c r="F148">
+        <v>1.0</v>
+      </c>
+      <c r="G148" s="1">
+        <v>437041.78</v>
+      </c>
+      <c r="H148" s="1">
+        <v>118217.32</v>
+      </c>
+      <c r="I148" s="1">
+        <v>27.049432207603</v>
+      </c>
+      <c r="J148">
+        <v>0.0</v>
+      </c>
+      <c r="K148">
+        <v>0.0</v>
+      </c>
+      <c r="L148" s="1">
+        <v>555259.1</v>
+      </c>
+      <c r="M148" s="1">
+        <v>555259.1</v>
+      </c>
+      <c r="N148" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O148">
+        <v>1</v>
+      </c>
+      <c r="Z148" t="s">
+        <v>326</v>
+      </c>
+    </row>
+    <row r="149" spans="1:26">
+      <c r="A149" t="s">
+        <v>329</v>
+      </c>
+      <c r="B149" s="1">
+        <v>3134.0</v>
+      </c>
+      <c r="C149" s="1">
+        <v>77.92</v>
+      </c>
+      <c r="D149" s="1">
+        <v>100.5199744735</v>
+      </c>
+      <c r="E149" t="s">
+        <v>8</v>
+      </c>
+      <c r="F149">
+        <v>1.0</v>
+      </c>
+      <c r="G149" s="1">
+        <v>315029.6</v>
+      </c>
+      <c r="H149" s="1">
+        <v>-70828.32</v>
+      </c>
+      <c r="I149" s="1">
+        <v>-22.483068257713</v>
+      </c>
+      <c r="J149">
+        <v>0.0</v>
+      </c>
+      <c r="K149">
+        <v>0.0</v>
+      </c>
+      <c r="L149" s="1">
+        <v>244201.28</v>
+      </c>
+      <c r="M149" s="1">
+        <v>244201.28</v>
+      </c>
+      <c r="N149" s="1">
         <v>0.07</v>
       </c>
-      <c r="P13">
-[...846 lines deleted...]
-      <c r="O30" s="1">
+      <c r="O149">
+        <v>1</v>
+      </c>
+      <c r="Z149" t="s">
+        <v>328</v>
+      </c>
+    </row>
+    <row r="150" spans="1:26">
+      <c r="A150" t="s">
+        <v>331</v>
+      </c>
+      <c r="B150" s="1">
+        <v>19326.0</v>
+      </c>
+      <c r="C150" s="1">
+        <v>20.26</v>
+      </c>
+      <c r="D150" s="1">
+        <v>37.6989754735</v>
+      </c>
+      <c r="E150" t="s">
+        <v>8</v>
+      </c>
+      <c r="F150">
+        <v>1.0</v>
+      </c>
+      <c r="G150" s="1">
+        <v>728570.4</v>
+      </c>
+      <c r="H150" s="1">
+        <v>-337025.64</v>
+      </c>
+      <c r="I150" s="1">
+        <v>-46.258486482569</v>
+      </c>
+      <c r="J150">
+        <v>0.0</v>
+      </c>
+      <c r="K150">
+        <v>0.0</v>
+      </c>
+      <c r="L150" s="1">
+        <v>391544.76</v>
+      </c>
+      <c r="M150" s="1">
+        <v>391544.76</v>
+      </c>
+      <c r="N150" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O150">
+        <v>1</v>
+      </c>
+      <c r="Z150" t="s">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="151" spans="1:26">
+      <c r="A151" t="s">
+        <v>333</v>
+      </c>
+      <c r="B151" s="1">
+        <v>22859.0</v>
+      </c>
+      <c r="C151" s="1">
+        <v>32.69</v>
+      </c>
+      <c r="D151" s="1">
+        <v>36.6613417035</v>
+      </c>
+      <c r="E151" t="s">
+        <v>8</v>
+      </c>
+      <c r="F151">
+        <v>1.0</v>
+      </c>
+      <c r="G151" s="1">
+        <v>838041.61</v>
+      </c>
+      <c r="H151" s="1">
+        <v>-90780.9</v>
+      </c>
+      <c r="I151" s="1">
+        <v>-10.832505082892</v>
+      </c>
+      <c r="J151">
+        <v>0.0</v>
+      </c>
+      <c r="K151">
+        <v>0.0</v>
+      </c>
+      <c r="L151" s="1">
+        <v>747260.71</v>
+      </c>
+      <c r="M151" s="1">
+        <v>747260.71</v>
+      </c>
+      <c r="N151" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O151">
+        <v>1</v>
+      </c>
+      <c r="Z151" t="s">
+        <v>332</v>
+      </c>
+    </row>
+    <row r="152" spans="1:26">
+      <c r="A152" t="s">
+        <v>335</v>
+      </c>
+      <c r="B152" s="1">
+        <v>16874.0</v>
+      </c>
+      <c r="C152" s="1">
+        <v>23.34</v>
+      </c>
+      <c r="D152" s="1">
+        <v>30.6857058196</v>
+      </c>
+      <c r="E152" t="s">
+        <v>8</v>
+      </c>
+      <c r="F152">
+        <v>1.0</v>
+      </c>
+      <c r="G152" s="1">
+        <v>517790.6</v>
+      </c>
+      <c r="H152" s="1">
+        <v>-123951.44</v>
+      </c>
+      <c r="I152" s="1">
+        <v>-23.938526500867</v>
+      </c>
+      <c r="J152">
+        <v>0.0</v>
+      </c>
+      <c r="K152">
+        <v>0.0</v>
+      </c>
+      <c r="L152" s="1">
+        <v>393839.16</v>
+      </c>
+      <c r="M152" s="1">
+        <v>393839.16</v>
+      </c>
+      <c r="N152" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O152">
+        <v>1</v>
+      </c>
+      <c r="Z152" t="s">
+        <v>334</v>
+      </c>
+    </row>
+    <row r="153" spans="1:26">
+      <c r="A153" t="s">
+        <v>337</v>
+      </c>
+      <c r="B153" s="1">
+        <v>11183.0</v>
+      </c>
+      <c r="C153" s="1">
+        <v>56.74</v>
+      </c>
+      <c r="D153" s="1">
+        <v>114.8058812483</v>
+      </c>
+      <c r="E153" t="s">
+        <v>8</v>
+      </c>
+      <c r="F153">
+        <v>1.0</v>
+      </c>
+      <c r="G153" s="1">
+        <v>1283874.17</v>
+      </c>
+      <c r="H153" s="1">
+        <v>-649350.75</v>
+      </c>
+      <c r="I153" s="1">
+        <v>-50.577444828569</v>
+      </c>
+      <c r="J153">
+        <v>0.0</v>
+      </c>
+      <c r="K153">
+        <v>0.0</v>
+      </c>
+      <c r="L153" s="1">
+        <v>634523.42</v>
+      </c>
+      <c r="M153" s="1">
+        <v>634523.42</v>
+      </c>
+      <c r="N153" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O153">
+        <v>1</v>
+      </c>
+      <c r="Z153" t="s">
+        <v>336</v>
+      </c>
+    </row>
+    <row r="154" spans="1:26">
+      <c r="A154" t="s">
+        <v>339</v>
+      </c>
+      <c r="B154" s="1">
+        <v>785.0</v>
+      </c>
+      <c r="C154" s="1">
+        <v>275.7</v>
+      </c>
+      <c r="D154" s="1">
+        <v>276.049936306</v>
+      </c>
+      <c r="E154" t="s">
+        <v>8</v>
+      </c>
+      <c r="F154">
+        <v>1.0</v>
+      </c>
+      <c r="G154" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H154" s="1">
+        <v>-27470.0</v>
+      </c>
+      <c r="I154" s="1">
+        <v>0</v>
+      </c>
+      <c r="J154">
+        <v>0.0</v>
+      </c>
+      <c r="K154">
+        <v>0.0</v>
+      </c>
+      <c r="L154" s="1">
+        <v>-27470.0</v>
+      </c>
+      <c r="M154" s="1">
+        <v>-27470.0</v>
+      </c>
+      <c r="N154" s="1">
+        <v>-0.01</v>
+      </c>
+      <c r="O154">
+        <v>1</v>
+      </c>
+      <c r="Z154" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="155" spans="1:26">
+      <c r="A155" t="s">
+        <v>341</v>
+      </c>
+      <c r="B155" s="1">
+        <v>146.0</v>
+      </c>
+      <c r="C155" s="1">
+        <v>115.15</v>
+      </c>
+      <c r="D155" s="1">
+        <v>114.62</v>
+      </c>
+      <c r="E155" t="s">
+        <v>8</v>
+      </c>
+      <c r="F155">
+        <v>1.0</v>
+      </c>
+      <c r="G155" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H155" s="1">
+        <v>39660.0</v>
+      </c>
+      <c r="I155" s="1">
+        <v>0</v>
+      </c>
+      <c r="J155">
+        <v>0.0</v>
+      </c>
+      <c r="K155">
+        <v>0.0</v>
+      </c>
+      <c r="L155" s="1">
+        <v>39660.0</v>
+      </c>
+      <c r="M155" s="1">
+        <v>39660.0</v>
+      </c>
+      <c r="N155" s="1">
+        <v>0.01</v>
+      </c>
+      <c r="O155">
+        <v>1</v>
+      </c>
+      <c r="Z155" t="s">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="156" spans="1:26">
+      <c r="A156" t="s">
+        <v>343</v>
+      </c>
+      <c r="B156" s="1">
+        <v>17.0</v>
+      </c>
+      <c r="C156" s="1">
+        <v>105.88</v>
+      </c>
+      <c r="D156" s="1">
+        <v>105.69</v>
+      </c>
+      <c r="E156" t="s">
+        <v>8</v>
+      </c>
+      <c r="F156">
+        <v>1.0</v>
+      </c>
+      <c r="G156" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H156" s="1">
+        <v>3230.0</v>
+      </c>
+      <c r="I156" s="1">
+        <v>0</v>
+      </c>
+      <c r="J156">
+        <v>0.0</v>
+      </c>
+      <c r="K156">
+        <v>0.0</v>
+      </c>
+      <c r="L156" s="1">
+        <v>3230.0</v>
+      </c>
+      <c r="M156" s="1">
+        <v>3230.0</v>
+      </c>
+      <c r="N156" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O156">
+        <v>1</v>
+      </c>
+      <c r="Z156" t="s">
+        <v>342</v>
+      </c>
+    </row>
+    <row r="157" spans="1:26">
+      <c r="A157" t="s">
+        <v>345</v>
+      </c>
+      <c r="B157" s="1">
+        <v>-15.0</v>
+      </c>
+      <c r="C157" s="1">
+        <v>6275.0</v>
+      </c>
+      <c r="D157" s="1">
+        <v>6288.0</v>
+      </c>
+      <c r="E157" t="s">
+        <v>8</v>
+      </c>
+      <c r="F157">
+        <v>1.0</v>
+      </c>
+      <c r="G157" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H157" s="1">
+        <v>1950.0</v>
+      </c>
+      <c r="I157" s="1">
+        <v>0</v>
+      </c>
+      <c r="J157">
+        <v>0.0</v>
+      </c>
+      <c r="K157">
+        <v>0.0</v>
+      </c>
+      <c r="L157" s="1">
+        <v>1950.0</v>
+      </c>
+      <c r="M157" s="1">
+        <v>1950.0</v>
+      </c>
+      <c r="N157" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O157">
+        <v>1</v>
+      </c>
+      <c r="Z157" t="s">
+        <v>344</v>
+      </c>
+    </row>
+    <row r="158" spans="1:26">
+      <c r="A158" t="s">
+        <v>347</v>
+      </c>
+      <c r="B158" s="1">
+        <v>-8.0</v>
+      </c>
+      <c r="C158" s="1">
+        <v>118.94</v>
+      </c>
+      <c r="D158" s="1">
+        <v>117.835</v>
+      </c>
+      <c r="E158" t="s">
+        <v>8</v>
+      </c>
+      <c r="F158">
+        <v>1.0</v>
+      </c>
+      <c r="G158" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H158" s="1">
+        <v>-8840.0</v>
+      </c>
+      <c r="I158" s="1">
+        <v>0</v>
+      </c>
+      <c r="J158">
+        <v>0.0</v>
+      </c>
+      <c r="K158">
+        <v>0.0</v>
+      </c>
+      <c r="L158" s="1">
+        <v>-8840.0</v>
+      </c>
+      <c r="M158" s="1">
+        <v>-8840.0</v>
+      </c>
+      <c r="N158" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O158">
+        <v>1</v>
+      </c>
+      <c r="Z158" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="159" spans="1:26">
+      <c r="A159" t="s">
+        <v>349</v>
+      </c>
+      <c r="B159" s="1">
+        <v>-48.0</v>
+      </c>
+      <c r="C159" s="1">
+        <v>126.81</v>
+      </c>
+      <c r="D159" s="1">
+        <v>125.77</v>
+      </c>
+      <c r="E159" t="s">
+        <v>8</v>
+      </c>
+      <c r="F159">
+        <v>1.0</v>
+      </c>
+      <c r="G159" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H159" s="1">
+        <v>-49920.0</v>
+      </c>
+      <c r="I159" s="1">
+        <v>0</v>
+      </c>
+      <c r="J159">
+        <v>0.0</v>
+      </c>
+      <c r="K159">
+        <v>0.0</v>
+      </c>
+      <c r="L159" s="1">
+        <v>-49920.0</v>
+      </c>
+      <c r="M159" s="1">
+        <v>-49920.0</v>
+      </c>
+      <c r="N159" s="1">
+        <v>-0.01</v>
+      </c>
+      <c r="O159">
+        <v>1</v>
+      </c>
+      <c r="Z159" t="s">
+        <v>348</v>
+      </c>
+    </row>
+    <row r="160" spans="1:26">
+      <c r="A160" t="s">
+        <v>351</v>
+      </c>
+      <c r="B160" s="1">
+        <v>-44.0</v>
+      </c>
+      <c r="C160" s="1">
+        <v>119.77</v>
+      </c>
+      <c r="D160" s="1">
+        <v>118.9</v>
+      </c>
+      <c r="E160" t="s">
+        <v>8</v>
+      </c>
+      <c r="F160">
+        <v>1.0</v>
+      </c>
+      <c r="G160" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H160" s="1">
+        <v>-38280.0</v>
+      </c>
+      <c r="I160" s="1">
+        <v>0</v>
+      </c>
+      <c r="J160">
+        <v>0.0</v>
+      </c>
+      <c r="K160">
+        <v>0.0</v>
+      </c>
+      <c r="L160" s="1">
+        <v>-38280.0</v>
+      </c>
+      <c r="M160" s="1">
+        <v>-38280.0</v>
+      </c>
+      <c r="N160" s="1">
+        <v>-0.01</v>
+      </c>
+      <c r="O160">
+        <v>1</v>
+      </c>
+      <c r="Z160" t="s">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="161" spans="1:26">
+      <c r="A161" t="s">
+        <v>353</v>
+      </c>
+      <c r="B161" s="1">
+        <v>593000.0</v>
+      </c>
+      <c r="C161" s="1">
+        <v>99.029</v>
+      </c>
+      <c r="D161" s="1">
+        <v>99.52772344</v>
+      </c>
+      <c r="E161" t="s">
+        <v>8</v>
+      </c>
+      <c r="F161">
+        <v>1.0</v>
+      </c>
+      <c r="G161" s="1">
+        <v>590199.4</v>
+      </c>
+      <c r="H161" s="1">
+        <v>-2957.43</v>
+      </c>
+      <c r="I161" s="1">
+        <v>-0.50108997060993</v>
+      </c>
+      <c r="J161">
+        <v>1.45</v>
+      </c>
+      <c r="K161" t="s">
+        <v>354</v>
+      </c>
+      <c r="L161" s="1">
+        <v>587241.97</v>
+      </c>
+      <c r="M161" s="1">
+        <v>595840.47</v>
+      </c>
+      <c r="N161" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O161">
+        <v>1</v>
+      </c>
+      <c r="Z161" t="s">
+        <v>352</v>
+      </c>
+    </row>
+    <row r="162" spans="1:26">
+      <c r="A162" t="s">
+        <v>356</v>
+      </c>
+      <c r="B162" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C162" s="1">
+        <v>99.89</v>
+      </c>
+      <c r="D162" s="1">
+        <v>99.331</v>
+      </c>
+      <c r="E162" t="s">
+        <v>8</v>
+      </c>
+      <c r="F162">
+        <v>1.0</v>
+      </c>
+      <c r="G162" s="1">
+        <v>297993.0</v>
+      </c>
+      <c r="H162" s="1">
+        <v>1677.0</v>
+      </c>
+      <c r="I162" s="1">
+        <v>0.56276489716201</v>
+      </c>
+      <c r="J162">
+        <v>0.17</v>
+      </c>
+      <c r="K162">
+        <v>506.51</v>
+      </c>
+      <c r="L162" s="1">
+        <v>299670.0</v>
+      </c>
+      <c r="M162" s="1">
+        <v>300176.51</v>
+      </c>
+      <c r="N162" s="1">
         <v>0.08</v>
       </c>
-      <c r="P30">
-[...6554 lines deleted...]
-      <c r="A162" t="s">
+      <c r="O162">
+        <v>1</v>
+      </c>
+      <c r="Z162" t="s">
         <v>355</v>
       </c>
-      <c r="B162" t="s">
-[...45 lines deleted...]
-    <row r="163" spans="1:16">
+    </row>
+    <row r="163" spans="1:26">
       <c r="A163" t="s">
         <v>358</v>
       </c>
-      <c r="B163" t="s">
+      <c r="B163" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C163" s="1">
+        <v>102.177</v>
+      </c>
+      <c r="D163" s="1">
+        <v>99.634</v>
+      </c>
+      <c r="E163" t="s">
+        <v>8</v>
+      </c>
+      <c r="F163">
+        <v>1.0</v>
+      </c>
+      <c r="G163" s="1">
+        <v>298902.0</v>
+      </c>
+      <c r="H163" s="1">
+        <v>7629.0</v>
+      </c>
+      <c r="I163" s="1">
+        <v>2.5523415701467</v>
+      </c>
+      <c r="J163">
+        <v>4.12</v>
+      </c>
+      <c r="K163" t="s">
         <v>359</v>
       </c>
-      <c r="C163" s="1">
-[...27 lines deleted...]
-        <v>360</v>
+      <c r="L163" s="1">
+        <v>306531.0</v>
       </c>
       <c r="M163" s="1">
-        <v>507315.0</v>
+        <v>318900.86</v>
       </c>
       <c r="N163" s="1">
-        <v>514693.42</v>
-[...8 lines deleted...]
-    <row r="164" spans="1:16">
+        <v>0.09</v>
+      </c>
+      <c r="O163">
+        <v>1</v>
+      </c>
+      <c r="Z163" t="s">
+        <v>357</v>
+      </c>
+    </row>
+    <row r="164" spans="1:26">
       <c r="A164" t="s">
         <v>361</v>
       </c>
-      <c r="B164" t="s">
+      <c r="B164" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C164" s="1">
+        <v>101.807</v>
+      </c>
+      <c r="D164" s="1">
+        <v>99.179</v>
+      </c>
+      <c r="E164" t="s">
+        <v>8</v>
+      </c>
+      <c r="F164">
+        <v>1.0</v>
+      </c>
+      <c r="G164" s="1">
+        <v>495895.0</v>
+      </c>
+      <c r="H164" s="1">
+        <v>13140.0</v>
+      </c>
+      <c r="I164" s="1">
+        <v>2.6497544843162</v>
+      </c>
+      <c r="J164">
+        <v>1.71</v>
+      </c>
+      <c r="K164" t="s">
         <v>362</v>
       </c>
-      <c r="C164" s="1">
-[...27 lines deleted...]
-        <v>363</v>
+      <c r="L164" s="1">
+        <v>509035.0</v>
       </c>
       <c r="M164" s="1">
-        <v>160350.82</v>
+        <v>517581.23</v>
       </c>
       <c r="N164" s="1">
-        <v>165241.8</v>
-[...8 lines deleted...]
-    <row r="165" spans="1:16">
+        <v>0.14</v>
+      </c>
+      <c r="O164">
+        <v>1</v>
+      </c>
+      <c r="Z164" t="s">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="165" spans="1:26">
       <c r="A165" t="s">
         <v>364</v>
       </c>
-      <c r="B165" t="s">
+      <c r="B165" s="1">
+        <v>149000.0</v>
+      </c>
+      <c r="C165" s="1">
+        <v>109.339</v>
+      </c>
+      <c r="D165" s="1">
+        <v>99.188</v>
+      </c>
+      <c r="E165" t="s">
+        <v>8</v>
+      </c>
+      <c r="F165">
+        <v>1.0</v>
+      </c>
+      <c r="G165" s="1">
+        <v>147790.12</v>
+      </c>
+      <c r="H165" s="1">
+        <v>15124.99</v>
+      </c>
+      <c r="I165" s="1">
+        <v>10.234100899302</v>
+      </c>
+      <c r="J165">
+        <v>3.62</v>
+      </c>
+      <c r="K165" t="s">
         <v>365</v>
       </c>
-      <c r="C165" s="1">
+      <c r="L165" s="1">
+        <v>162915.11</v>
+      </c>
+      <c r="M165" s="1">
+        <v>168311.26</v>
+      </c>
+      <c r="N165" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O165">
+        <v>1</v>
+      </c>
+      <c r="Z165" t="s">
+        <v>363</v>
+      </c>
+    </row>
+    <row r="166" spans="1:26">
+      <c r="A166" t="s">
+        <v>367</v>
+      </c>
+      <c r="B166" s="1">
         <v>500000.0</v>
       </c>
-      <c r="D165" s="1">
-[...2 lines deleted...]
-      <c r="E165" s="1">
+      <c r="C166" s="1">
+        <v>101.0</v>
+      </c>
+      <c r="D166" s="1">
         <v>99.847</v>
       </c>
-      <c r="F165" t="s">
-[...5 lines deleted...]
-      <c r="H165" s="1">
+      <c r="E166" t="s">
+        <v>8</v>
+      </c>
+      <c r="F166">
+        <v>1.0</v>
+      </c>
+      <c r="G166" s="1">
         <v>499235.0</v>
       </c>
-      <c r="I165" s="1">
-[...5 lines deleted...]
-      <c r="K165">
+      <c r="H166" s="1">
+        <v>5765.0</v>
+      </c>
+      <c r="I166" s="1">
+        <v>1.1547667931936</v>
+      </c>
+      <c r="J166">
+        <v>0.29</v>
+      </c>
+      <c r="K166" t="s">
+        <v>368</v>
+      </c>
+      <c r="L166" s="1">
+        <v>505000.0</v>
+      </c>
+      <c r="M166" s="1">
+        <v>506438.36</v>
+      </c>
+      <c r="N166" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="O166">
+        <v>1</v>
+      </c>
+      <c r="Z166" t="s">
+        <v>366</v>
+      </c>
+    </row>
+    <row r="167" spans="1:26">
+      <c r="A167" t="s">
+        <v>370</v>
+      </c>
+      <c r="B167" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C167" s="1">
+        <v>102.045</v>
+      </c>
+      <c r="D167" s="1">
+        <v>99.89</v>
+      </c>
+      <c r="E167" t="s">
+        <v>8</v>
+      </c>
+      <c r="F167">
+        <v>1.0</v>
+      </c>
+      <c r="G167" s="1">
+        <v>399560.0</v>
+      </c>
+      <c r="H167" s="1">
+        <v>8620.0</v>
+      </c>
+      <c r="I167" s="1">
+        <v>2.1573731104215</v>
+      </c>
+      <c r="J167">
+        <v>0.68</v>
+      </c>
+      <c r="K167" t="s">
+        <v>371</v>
+      </c>
+      <c r="L167" s="1">
+        <v>408180.0</v>
+      </c>
+      <c r="M167" s="1">
+        <v>410916.99</v>
+      </c>
+      <c r="N167" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O167">
+        <v>1</v>
+      </c>
+      <c r="Z167" t="s">
+        <v>369</v>
+      </c>
+    </row>
+    <row r="168" spans="1:26">
+      <c r="A168" t="s">
+        <v>373</v>
+      </c>
+      <c r="B168" s="1">
+        <v>408000.0</v>
+      </c>
+      <c r="C168" s="1">
+        <v>98.747</v>
+      </c>
+      <c r="D168" s="1">
+        <v>99.33</v>
+      </c>
+      <c r="E168" t="s">
+        <v>8</v>
+      </c>
+      <c r="F168">
+        <v>1.0</v>
+      </c>
+      <c r="G168" s="1">
+        <v>405266.4</v>
+      </c>
+      <c r="H168" s="1">
+        <v>-2378.64</v>
+      </c>
+      <c r="I168" s="1">
+        <v>-0.58693244739756</v>
+      </c>
+      <c r="J168">
+        <v>2.11</v>
+      </c>
+      <c r="K168" t="s">
+        <v>374</v>
+      </c>
+      <c r="L168" s="1">
+        <v>402887.76</v>
+      </c>
+      <c r="M168" s="1">
+        <v>411480.91</v>
+      </c>
+      <c r="N168" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O168">
+        <v>1</v>
+      </c>
+      <c r="Z168" t="s">
+        <v>372</v>
+      </c>
+    </row>
+    <row r="169" spans="1:26">
+      <c r="A169" t="s">
+        <v>376</v>
+      </c>
+      <c r="B169" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C169" s="1">
+        <v>97.453</v>
+      </c>
+      <c r="D169" s="1">
+        <v>99.253</v>
+      </c>
+      <c r="E169" t="s">
+        <v>8</v>
+      </c>
+      <c r="F169">
+        <v>1.0</v>
+      </c>
+      <c r="G169" s="1">
+        <v>397012.0</v>
+      </c>
+      <c r="H169" s="1">
+        <v>-7200.0</v>
+      </c>
+      <c r="I169" s="1">
+        <v>-1.8135471975658</v>
+      </c>
+      <c r="J169">
+        <v>0.42</v>
+      </c>
+      <c r="K169" t="s">
+        <v>377</v>
+      </c>
+      <c r="L169" s="1">
+        <v>389812.0</v>
+      </c>
+      <c r="M169" s="1">
+        <v>391488.71</v>
+      </c>
+      <c r="N169" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O169">
+        <v>1</v>
+      </c>
+      <c r="Z169" t="s">
+        <v>375</v>
+      </c>
+    </row>
+    <row r="170" spans="1:26">
+      <c r="A170" t="s">
+        <v>379</v>
+      </c>
+      <c r="B170" s="1">
+        <v>263000.0</v>
+      </c>
+      <c r="C170" s="1">
+        <v>94.214</v>
+      </c>
+      <c r="D170" s="1">
+        <v>93.76040684</v>
+      </c>
+      <c r="E170" t="s">
+        <v>8</v>
+      </c>
+      <c r="F170">
+        <v>1.0</v>
+      </c>
+      <c r="G170" s="1">
+        <v>246589.87</v>
+      </c>
+      <c r="H170" s="1">
+        <v>1192.95</v>
+      </c>
+      <c r="I170" s="1">
+        <v>0.48377899708532</v>
+      </c>
+      <c r="J170">
+        <v>0.51</v>
+      </c>
+      <c r="K170" t="s">
+        <v>380</v>
+      </c>
+      <c r="L170" s="1">
+        <v>247782.82</v>
+      </c>
+      <c r="M170" s="1">
+        <v>249120.34</v>
+      </c>
+      <c r="N170" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O170">
+        <v>1</v>
+      </c>
+      <c r="Z170" t="s">
+        <v>378</v>
+      </c>
+    </row>
+    <row r="171" spans="1:26">
+      <c r="A171" t="s">
+        <v>382</v>
+      </c>
+      <c r="B171" s="1">
+        <v>216000.0</v>
+      </c>
+      <c r="C171" s="1">
+        <v>100.119</v>
+      </c>
+      <c r="D171" s="1">
+        <v>99.646</v>
+      </c>
+      <c r="E171" t="s">
+        <v>8</v>
+      </c>
+      <c r="F171">
+        <v>1.0</v>
+      </c>
+      <c r="G171" s="1">
+        <v>215235.36</v>
+      </c>
+      <c r="H171" s="1">
+        <v>1021.68</v>
+      </c>
+      <c r="I171" s="1">
+        <v>0.47468036850451</v>
+      </c>
+      <c r="J171">
+        <v>0.5</v>
+      </c>
+      <c r="K171" t="s">
+        <v>383</v>
+      </c>
+      <c r="L171" s="1">
+        <v>216257.04</v>
+      </c>
+      <c r="M171" s="1">
+        <v>217334.08</v>
+      </c>
+      <c r="N171" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O171">
+        <v>1</v>
+      </c>
+      <c r="Z171" t="s">
+        <v>381</v>
+      </c>
+    </row>
+    <row r="172" spans="1:26">
+      <c r="A172" t="s">
+        <v>385</v>
+      </c>
+      <c r="B172" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C172" s="1">
+        <v>101.69</v>
+      </c>
+      <c r="D172" s="1">
+        <v>100.69583</v>
+      </c>
+      <c r="E172" t="s">
+        <v>8</v>
+      </c>
+      <c r="F172">
+        <v>1.0</v>
+      </c>
+      <c r="G172" s="1">
+        <v>302087.49</v>
+      </c>
+      <c r="H172" s="1">
+        <v>2982.51</v>
+      </c>
+      <c r="I172" s="1">
+        <v>0.98730006992345</v>
+      </c>
+      <c r="J172">
+        <v>4.48</v>
+      </c>
+      <c r="K172" t="s">
+        <v>386</v>
+      </c>
+      <c r="L172" s="1">
+        <v>305070.0</v>
+      </c>
+      <c r="M172" s="1">
+        <v>318496.03</v>
+      </c>
+      <c r="N172" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O172">
+        <v>1</v>
+      </c>
+      <c r="Z172" t="s">
+        <v>384</v>
+      </c>
+    </row>
+    <row r="173" spans="1:26">
+      <c r="A173" t="s">
+        <v>388</v>
+      </c>
+      <c r="B173" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C173" s="1">
+        <v>110.554</v>
+      </c>
+      <c r="D173" s="1">
+        <v>100.019</v>
+      </c>
+      <c r="E173" t="s">
+        <v>8</v>
+      </c>
+      <c r="F173">
+        <v>1.0</v>
+      </c>
+      <c r="G173" s="1">
+        <v>500095.0</v>
+      </c>
+      <c r="H173" s="1">
+        <v>52675.0</v>
+      </c>
+      <c r="I173" s="1">
+        <v>10.532998730241</v>
+      </c>
+      <c r="J173">
+        <v>5.35</v>
+      </c>
+      <c r="K173" t="s">
+        <v>389</v>
+      </c>
+      <c r="L173" s="1">
+        <v>552770.0</v>
+      </c>
+      <c r="M173" s="1">
+        <v>579496.58</v>
+      </c>
+      <c r="N173" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O173">
+        <v>1</v>
+      </c>
+      <c r="Z173" t="s">
+        <v>387</v>
+      </c>
+    </row>
+    <row r="174" spans="1:26">
+      <c r="A174" t="s">
+        <v>391</v>
+      </c>
+      <c r="B174" s="1">
+        <v>535000.0</v>
+      </c>
+      <c r="C174" s="1">
+        <v>100.409</v>
+      </c>
+      <c r="D174" s="1">
+        <v>99.58</v>
+      </c>
+      <c r="E174" t="s">
+        <v>8</v>
+      </c>
+      <c r="F174">
+        <v>1.0</v>
+      </c>
+      <c r="G174" s="1">
+        <v>532753.0</v>
+      </c>
+      <c r="H174" s="1">
+        <v>4435.15</v>
+      </c>
+      <c r="I174" s="1">
+        <v>0.832496485238</v>
+      </c>
+      <c r="J174">
+        <v>0.51</v>
+      </c>
+      <c r="K174" t="s">
+        <v>392</v>
+      </c>
+      <c r="L174" s="1">
+        <v>537188.15</v>
+      </c>
+      <c r="M174" s="1">
+        <v>539936.44</v>
+      </c>
+      <c r="N174" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O174">
+        <v>1</v>
+      </c>
+      <c r="Z174" t="s">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="175" spans="1:26">
+      <c r="A175" t="s">
+        <v>394</v>
+      </c>
+      <c r="B175" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C175" s="1">
+        <v>104.47</v>
+      </c>
+      <c r="D175" s="1">
+        <v>106.65</v>
+      </c>
+      <c r="E175" t="s">
+        <v>8</v>
+      </c>
+      <c r="F175">
+        <v>1.0</v>
+      </c>
+      <c r="G175" s="1">
+        <v>213300.0</v>
+      </c>
+      <c r="H175" s="1">
+        <v>-4360.0</v>
+      </c>
+      <c r="I175" s="1">
+        <v>-2.0440693858415</v>
+      </c>
+      <c r="J175">
+        <v>0.6</v>
+      </c>
+      <c r="K175" t="s">
+        <v>395</v>
+      </c>
+      <c r="L175" s="1">
+        <v>208940.0</v>
+      </c>
+      <c r="M175" s="1">
+        <v>210145.48</v>
+      </c>
+      <c r="N175" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O175">
+        <v>1</v>
+      </c>
+      <c r="Z175" t="s">
+        <v>393</v>
+      </c>
+    </row>
+    <row r="176" spans="1:26">
+      <c r="A176" t="s">
+        <v>397</v>
+      </c>
+      <c r="B176" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C176" s="1">
+        <v>100.742</v>
+      </c>
+      <c r="D176" s="1">
+        <v>100.61</v>
+      </c>
+      <c r="E176" t="s">
+        <v>8</v>
+      </c>
+      <c r="F176">
+        <v>1.0</v>
+      </c>
+      <c r="G176" s="1">
+        <v>301830.0</v>
+      </c>
+      <c r="H176" s="1">
+        <v>396.0</v>
+      </c>
+      <c r="I176" s="1">
+        <v>0.13119968194017</v>
+      </c>
+      <c r="J176">
+        <v>0.43</v>
+      </c>
+      <c r="K176" t="s">
+        <v>398</v>
+      </c>
+      <c r="L176" s="1">
+        <v>302226.0</v>
+      </c>
+      <c r="M176" s="1">
+        <v>303502.03</v>
+      </c>
+      <c r="N176" s="1">
         <v>0.08</v>
       </c>
-      <c r="L165">
-[...8 lines deleted...]
-      <c r="O165" s="1">
+      <c r="O176">
+        <v>1</v>
+      </c>
+      <c r="Z176" t="s">
+        <v>396</v>
+      </c>
+    </row>
+    <row r="177" spans="1:26">
+      <c r="A177" t="s">
+        <v>400</v>
+      </c>
+      <c r="B177" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C177" s="1">
+        <v>98.39</v>
+      </c>
+      <c r="D177" s="1">
+        <v>97.673</v>
+      </c>
+      <c r="E177" t="s">
+        <v>8</v>
+      </c>
+      <c r="F177">
+        <v>1.0</v>
+      </c>
+      <c r="G177" s="1">
+        <v>781384.0</v>
+      </c>
+      <c r="H177" s="1">
+        <v>5736.0</v>
+      </c>
+      <c r="I177" s="1">
+        <v>0.73408209023988</v>
+      </c>
+      <c r="J177">
+        <v>0.41</v>
+      </c>
+      <c r="K177" t="s">
+        <v>401</v>
+      </c>
+      <c r="L177" s="1">
+        <v>787120.0</v>
+      </c>
+      <c r="M177" s="1">
+        <v>790418.63</v>
+      </c>
+      <c r="N177" s="1">
+        <v>0.22</v>
+      </c>
+      <c r="O177">
+        <v>1</v>
+      </c>
+      <c r="Z177" t="s">
+        <v>399</v>
+      </c>
+    </row>
+    <row r="178" spans="1:26">
+      <c r="A178" t="s">
+        <v>403</v>
+      </c>
+      <c r="B178" s="1">
+        <v>261000.0</v>
+      </c>
+      <c r="C178" s="1">
+        <v>99.478</v>
+      </c>
+      <c r="D178" s="1">
+        <v>100.99096552</v>
+      </c>
+      <c r="E178" t="s">
+        <v>8</v>
+      </c>
+      <c r="F178">
+        <v>1.0</v>
+      </c>
+      <c r="G178" s="1">
+        <v>263586.42</v>
+      </c>
+      <c r="H178" s="1">
+        <v>-3948.84</v>
+      </c>
+      <c r="I178" s="1">
+        <v>-1.4981196679252</v>
+      </c>
+      <c r="J178">
+        <v>2.91</v>
+      </c>
+      <c r="K178" t="s">
+        <v>404</v>
+      </c>
+      <c r="L178" s="1">
+        <v>259637.58</v>
+      </c>
+      <c r="M178" s="1">
+        <v>267232.12</v>
+      </c>
+      <c r="N178" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O178">
+        <v>1</v>
+      </c>
+      <c r="Z178" t="s">
+        <v>402</v>
+      </c>
+    </row>
+    <row r="179" spans="1:26">
+      <c r="A179" t="s">
+        <v>406</v>
+      </c>
+      <c r="B179" s="1">
+        <v>613000.0</v>
+      </c>
+      <c r="C179" s="1">
+        <v>90.697</v>
+      </c>
+      <c r="D179" s="1">
+        <v>87.79130179</v>
+      </c>
+      <c r="E179" t="s">
+        <v>8</v>
+      </c>
+      <c r="F179">
+        <v>1.0</v>
+      </c>
+      <c r="G179" s="1">
+        <v>538160.68</v>
+      </c>
+      <c r="H179" s="1">
+        <v>17811.93</v>
+      </c>
+      <c r="I179" s="1">
+        <v>3.3097791536907</v>
+      </c>
+      <c r="J179">
+        <v>0.0</v>
+      </c>
+      <c r="K179">
+        <v>0.0</v>
+      </c>
+      <c r="L179" s="1">
+        <v>555972.61</v>
+      </c>
+      <c r="M179" s="1">
+        <v>555972.61</v>
+      </c>
+      <c r="N179" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O179">
+        <v>1</v>
+      </c>
+      <c r="Z179" t="s">
+        <v>405</v>
+      </c>
+    </row>
+    <row r="180" spans="1:26">
+      <c r="A180" t="s">
+        <v>408</v>
+      </c>
+      <c r="B180" s="1">
+        <v>3109000.0</v>
+      </c>
+      <c r="C180" s="1">
+        <v>61.209</v>
+      </c>
+      <c r="D180" s="1">
+        <v>68.43469122</v>
+      </c>
+      <c r="E180" t="s">
+        <v>8</v>
+      </c>
+      <c r="F180">
+        <v>1.0</v>
+      </c>
+      <c r="G180" s="1">
+        <v>2127634.55</v>
+      </c>
+      <c r="H180" s="1">
+        <v>-224646.74</v>
+      </c>
+      <c r="I180" s="1">
+        <v>-10.558520964044</v>
+      </c>
+      <c r="J180">
+        <v>0.0</v>
+      </c>
+      <c r="K180">
+        <v>0.0</v>
+      </c>
+      <c r="L180" s="1">
+        <v>1902987.81</v>
+      </c>
+      <c r="M180" s="1">
+        <v>1902987.81</v>
+      </c>
+      <c r="N180" s="1">
+        <v>0.52</v>
+      </c>
+      <c r="O180">
+        <v>1</v>
+      </c>
+      <c r="Z180" t="s">
+        <v>407</v>
+      </c>
+    </row>
+    <row r="181" spans="1:26">
+      <c r="A181" t="s">
+        <v>410</v>
+      </c>
+      <c r="B181" s="1">
+        <v>470300.0</v>
+      </c>
+      <c r="C181" s="1">
+        <v>98.968</v>
+      </c>
+      <c r="D181" s="1">
+        <v>99.57695088</v>
+      </c>
+      <c r="E181" t="s">
+        <v>8</v>
+      </c>
+      <c r="F181">
+        <v>1.0</v>
+      </c>
+      <c r="G181" s="1">
+        <v>468310.4</v>
+      </c>
+      <c r="H181" s="1">
+        <v>-2863.9</v>
+      </c>
+      <c r="I181" s="1">
+        <v>-0.61153884261379</v>
+      </c>
+      <c r="J181">
+        <v>1.01</v>
+      </c>
+      <c r="K181" t="s">
+        <v>411</v>
+      </c>
+      <c r="L181" s="1">
+        <v>465446.5</v>
+      </c>
+      <c r="M181" s="1">
+        <v>470197.82</v>
+      </c>
+      <c r="N181" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="O181">
+        <v>1</v>
+      </c>
+      <c r="Z181" t="s">
+        <v>409</v>
+      </c>
+    </row>
+    <row r="182" spans="1:26">
+      <c r="A182" t="s">
+        <v>413</v>
+      </c>
+      <c r="B182" s="1">
+        <v>390000.0</v>
+      </c>
+      <c r="C182" s="1">
+        <v>100.481</v>
+      </c>
+      <c r="D182" s="1">
+        <v>99.658</v>
+      </c>
+      <c r="E182" t="s">
+        <v>8</v>
+      </c>
+      <c r="F182">
+        <v>1.0</v>
+      </c>
+      <c r="G182" s="1">
+        <v>388666.2</v>
+      </c>
+      <c r="H182" s="1">
+        <v>3209.7</v>
+      </c>
+      <c r="I182" s="1">
+        <v>0.82582431917157</v>
+      </c>
+      <c r="J182">
+        <v>0.32</v>
+      </c>
+      <c r="K182" t="s">
+        <v>414</v>
+      </c>
+      <c r="L182" s="1">
+        <v>391875.9</v>
+      </c>
+      <c r="M182" s="1">
+        <v>393108.19</v>
+      </c>
+      <c r="N182" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O182">
+        <v>1</v>
+      </c>
+      <c r="Z182" t="s">
+        <v>412</v>
+      </c>
+    </row>
+    <row r="183" spans="1:26">
+      <c r="A183" t="s">
+        <v>416</v>
+      </c>
+      <c r="B183" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C183" s="1">
+        <v>92.349</v>
+      </c>
+      <c r="D183" s="1">
+        <v>91.61</v>
+      </c>
+      <c r="E183" t="s">
+        <v>8</v>
+      </c>
+      <c r="F183">
+        <v>1.0</v>
+      </c>
+      <c r="G183" s="1">
+        <v>274830.0</v>
+      </c>
+      <c r="H183" s="1">
+        <v>2217.0</v>
+      </c>
+      <c r="I183" s="1">
+        <v>0.80668049339592</v>
+      </c>
+      <c r="J183">
+        <v>0.87</v>
+      </c>
+      <c r="K183" t="s">
+        <v>417</v>
+      </c>
+      <c r="L183" s="1">
+        <v>277047.0</v>
+      </c>
+      <c r="M183" s="1">
+        <v>279644.26</v>
+      </c>
+      <c r="N183" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O183">
+        <v>1</v>
+      </c>
+      <c r="Z183" t="s">
+        <v>415</v>
+      </c>
+    </row>
+    <row r="184" spans="1:26">
+      <c r="A184" t="s">
+        <v>419</v>
+      </c>
+      <c r="B184" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C184" s="1">
+        <v>104.224</v>
+      </c>
+      <c r="D184" s="1">
+        <v>105.76</v>
+      </c>
+      <c r="E184" t="s">
+        <v>8</v>
+      </c>
+      <c r="F184">
+        <v>1.0</v>
+      </c>
+      <c r="G184" s="1">
+        <v>423040.0</v>
+      </c>
+      <c r="H184" s="1">
+        <v>-6144.0</v>
+      </c>
+      <c r="I184" s="1">
+        <v>-1.4523449319213</v>
+      </c>
+      <c r="J184">
+        <v>1.83</v>
+      </c>
+      <c r="K184" t="s">
+        <v>420</v>
+      </c>
+      <c r="L184" s="1">
+        <v>416896.0</v>
+      </c>
+      <c r="M184" s="1">
+        <v>424215.18</v>
+      </c>
+      <c r="N184" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O184">
+        <v>1</v>
+      </c>
+      <c r="Z184" t="s">
+        <v>418</v>
+      </c>
+    </row>
+    <row r="185" spans="1:26">
+      <c r="A185" t="s">
+        <v>422</v>
+      </c>
+      <c r="B185" s="1">
+        <v>396000.0</v>
+      </c>
+      <c r="C185" s="1">
+        <v>100.371</v>
+      </c>
+      <c r="D185" s="1">
+        <v>99.607</v>
+      </c>
+      <c r="E185" t="s">
+        <v>8</v>
+      </c>
+      <c r="F185">
+        <v>1.0</v>
+      </c>
+      <c r="G185" s="1">
+        <v>394443.72</v>
+      </c>
+      <c r="H185" s="1">
+        <v>3025.44</v>
+      </c>
+      <c r="I185" s="1">
+        <v>0.76701436646019</v>
+      </c>
+      <c r="J185">
+        <v>1.43</v>
+      </c>
+      <c r="K185" t="s">
+        <v>423</v>
+      </c>
+      <c r="L185" s="1">
+        <v>397469.16</v>
+      </c>
+      <c r="M185" s="1">
+        <v>403144.71</v>
+      </c>
+      <c r="N185" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O185">
+        <v>1</v>
+      </c>
+      <c r="Z185" t="s">
+        <v>421</v>
+      </c>
+    </row>
+    <row r="186" spans="1:26">
+      <c r="A186" t="s">
+        <v>425</v>
+      </c>
+      <c r="B186" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C186" s="1">
+        <v>99.721</v>
+      </c>
+      <c r="D186" s="1">
+        <v>99.991</v>
+      </c>
+      <c r="E186" t="s">
+        <v>8</v>
+      </c>
+      <c r="F186">
+        <v>1.0</v>
+      </c>
+      <c r="G186" s="1">
+        <v>299973.0</v>
+      </c>
+      <c r="H186" s="1">
+        <v>-810.0</v>
+      </c>
+      <c r="I186" s="1">
+        <v>-0.2700243021872</v>
+      </c>
+      <c r="J186">
+        <v>0.12</v>
+      </c>
+      <c r="K186">
+        <v>345.21</v>
+      </c>
+      <c r="L186" s="1">
+        <v>299163.0</v>
+      </c>
+      <c r="M186" s="1">
+        <v>299508.21</v>
+      </c>
+      <c r="N186" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O186">
+        <v>1</v>
+      </c>
+      <c r="Z186" t="s">
+        <v>424</v>
+      </c>
+    </row>
+    <row r="187" spans="1:26">
+      <c r="A187" t="s">
+        <v>427</v>
+      </c>
+      <c r="B187" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C187" s="1">
+        <v>101.046</v>
+      </c>
+      <c r="D187" s="1">
+        <v>99.834</v>
+      </c>
+      <c r="E187" t="s">
+        <v>8</v>
+      </c>
+      <c r="F187">
+        <v>1.0</v>
+      </c>
+      <c r="G187" s="1">
+        <v>599004.0</v>
+      </c>
+      <c r="H187" s="1">
+        <v>7272.0</v>
+      </c>
+      <c r="I187" s="1">
+        <v>1.2140152653405</v>
+      </c>
+      <c r="J187">
+        <v>0.75</v>
+      </c>
+      <c r="K187" t="s">
+        <v>428</v>
+      </c>
+      <c r="L187" s="1">
+        <v>606276.0</v>
+      </c>
+      <c r="M187" s="1">
+        <v>610747.23</v>
+      </c>
+      <c r="N187" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O187">
+        <v>1</v>
+      </c>
+      <c r="Z187" t="s">
+        <v>426</v>
+      </c>
+    </row>
+    <row r="188" spans="1:26">
+      <c r="A188" t="s">
+        <v>430</v>
+      </c>
+      <c r="B188" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C188" s="1">
+        <v>94.961</v>
+      </c>
+      <c r="D188" s="1">
+        <v>91.473</v>
+      </c>
+      <c r="E188" t="s">
+        <v>8</v>
+      </c>
+      <c r="F188">
+        <v>1.0</v>
+      </c>
+      <c r="G188" s="1">
+        <v>274419.0</v>
+      </c>
+      <c r="H188" s="1">
+        <v>10464.0</v>
+      </c>
+      <c r="I188" s="1">
+        <v>3.8131470488559</v>
+      </c>
+      <c r="J188">
+        <v>0.51</v>
+      </c>
+      <c r="K188" t="s">
+        <v>431</v>
+      </c>
+      <c r="L188" s="1">
+        <v>284883.0</v>
+      </c>
+      <c r="M188" s="1">
+        <v>286413.25</v>
+      </c>
+      <c r="N188" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O188">
+        <v>1</v>
+      </c>
+      <c r="Z188" t="s">
+        <v>429</v>
+      </c>
+    </row>
+    <row r="189" spans="1:26">
+      <c r="A189" t="s">
+        <v>433</v>
+      </c>
+      <c r="B189" s="1">
+        <v>1243000.0</v>
+      </c>
+      <c r="C189" s="1">
+        <v>89.637</v>
+      </c>
+      <c r="D189" s="1">
+        <v>87.9490531</v>
+      </c>
+      <c r="E189" t="s">
+        <v>8</v>
+      </c>
+      <c r="F189">
+        <v>1.0</v>
+      </c>
+      <c r="G189" s="1">
+        <v>1093206.73</v>
+      </c>
+      <c r="H189" s="1">
+        <v>20981.18</v>
+      </c>
+      <c r="I189" s="1">
+        <v>1.9192326047974</v>
+      </c>
+      <c r="J189">
+        <v>0.1</v>
+      </c>
+      <c r="K189" t="s">
+        <v>434</v>
+      </c>
+      <c r="L189" s="1">
+        <v>1114187.91</v>
+      </c>
+      <c r="M189" s="1">
+        <v>1115388.82</v>
+      </c>
+      <c r="N189" s="1">
+        <v>0.31</v>
+      </c>
+      <c r="O189">
+        <v>1</v>
+      </c>
+      <c r="Z189" t="s">
+        <v>432</v>
+      </c>
+    </row>
+    <row r="190" spans="1:26">
+      <c r="A190" t="s">
+        <v>436</v>
+      </c>
+      <c r="B190" s="1">
+        <v>498000.0</v>
+      </c>
+      <c r="C190" s="1">
+        <v>101.128</v>
+      </c>
+      <c r="D190" s="1">
+        <v>99.298</v>
+      </c>
+      <c r="E190" t="s">
+        <v>8</v>
+      </c>
+      <c r="F190">
+        <v>1.0</v>
+      </c>
+      <c r="G190" s="1">
+        <v>494504.04</v>
+      </c>
+      <c r="H190" s="1">
+        <v>9113.4</v>
+      </c>
+      <c r="I190" s="1">
+        <v>1.8429374206933</v>
+      </c>
+      <c r="J190">
+        <v>0.89</v>
+      </c>
+      <c r="K190" t="s">
+        <v>437</v>
+      </c>
+      <c r="L190" s="1">
+        <v>503617.44</v>
+      </c>
+      <c r="M190" s="1">
+        <v>508058.51</v>
+      </c>
+      <c r="N190" s="1">
         <v>0.14</v>
       </c>
-      <c r="P165">
-[...10 lines deleted...]
-      <c r="C166" s="1">
+      <c r="O190">
+        <v>1</v>
+      </c>
+      <c r="Z190" t="s">
+        <v>435</v>
+      </c>
+    </row>
+    <row r="191" spans="1:26">
+      <c r="A191" t="s">
+        <v>439</v>
+      </c>
+      <c r="B191" s="1">
+        <v>622000.0</v>
+      </c>
+      <c r="C191" s="1">
+        <v>99.259</v>
+      </c>
+      <c r="D191" s="1">
+        <v>99.459</v>
+      </c>
+      <c r="E191" t="s">
+        <v>8</v>
+      </c>
+      <c r="F191">
+        <v>1.0</v>
+      </c>
+      <c r="G191" s="1">
+        <v>618634.98</v>
+      </c>
+      <c r="H191" s="1">
+        <v>-1244.0</v>
+      </c>
+      <c r="I191" s="1">
+        <v>-0.20108788546034</v>
+      </c>
+      <c r="J191">
+        <v>1.49</v>
+      </c>
+      <c r="K191" t="s">
+        <v>440</v>
+      </c>
+      <c r="L191" s="1">
+        <v>617390.98</v>
+      </c>
+      <c r="M191" s="1">
+        <v>626640.03</v>
+      </c>
+      <c r="N191" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O191">
+        <v>1</v>
+      </c>
+      <c r="Z191" t="s">
+        <v>438</v>
+      </c>
+    </row>
+    <row r="192" spans="1:26">
+      <c r="A192" t="s">
+        <v>442</v>
+      </c>
+      <c r="B192" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C192" s="1">
+        <v>98.683</v>
+      </c>
+      <c r="D192" s="1">
+        <v>99.292</v>
+      </c>
+      <c r="E192" t="s">
+        <v>8</v>
+      </c>
+      <c r="F192">
+        <v>1.0</v>
+      </c>
+      <c r="G192" s="1">
+        <v>595752.0</v>
+      </c>
+      <c r="H192" s="1">
+        <v>-3654.0</v>
+      </c>
+      <c r="I192" s="1">
+        <v>-0.61334246464972</v>
+      </c>
+      <c r="J192">
+        <v>1.49</v>
+      </c>
+      <c r="K192" t="s">
+        <v>443</v>
+      </c>
+      <c r="L192" s="1">
+        <v>592098.0</v>
+      </c>
+      <c r="M192" s="1">
+        <v>601015.81</v>
+      </c>
+      <c r="N192" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O192">
+        <v>1</v>
+      </c>
+      <c r="Z192" t="s">
+        <v>441</v>
+      </c>
+    </row>
+    <row r="193" spans="1:26">
+      <c r="A193" t="s">
+        <v>445</v>
+      </c>
+      <c r="B193" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C193" s="1">
+        <v>103.997</v>
+      </c>
+      <c r="D193" s="1">
+        <v>105.478</v>
+      </c>
+      <c r="E193" t="s">
+        <v>8</v>
+      </c>
+      <c r="F193">
+        <v>1.0</v>
+      </c>
+      <c r="G193" s="1">
+        <v>210956.0</v>
+      </c>
+      <c r="H193" s="1">
+        <v>-2962.0</v>
+      </c>
+      <c r="I193" s="1">
+        <v>-1.4040842640171</v>
+      </c>
+      <c r="J193">
+        <v>0.34</v>
+      </c>
+      <c r="K193">
+        <v>681.23</v>
+      </c>
+      <c r="L193" s="1">
+        <v>207994.0</v>
+      </c>
+      <c r="M193" s="1">
+        <v>208675.23</v>
+      </c>
+      <c r="N193" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O193">
+        <v>1</v>
+      </c>
+      <c r="Z193" t="s">
+        <v>444</v>
+      </c>
+    </row>
+    <row r="194" spans="1:26">
+      <c r="A194" t="s">
+        <v>447</v>
+      </c>
+      <c r="B194" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C194" s="1">
+        <v>99.479</v>
+      </c>
+      <c r="D194" s="1">
+        <v>99.933</v>
+      </c>
+      <c r="E194" t="s">
+        <v>8</v>
+      </c>
+      <c r="F194">
+        <v>1.0</v>
+      </c>
+      <c r="G194" s="1">
+        <v>799464.0</v>
+      </c>
+      <c r="H194" s="1">
+        <v>-3632.0</v>
+      </c>
+      <c r="I194" s="1">
+        <v>-0.45430438393724</v>
+      </c>
+      <c r="J194">
+        <v>1.16</v>
+      </c>
+      <c r="K194" t="s">
+        <v>448</v>
+      </c>
+      <c r="L194" s="1">
+        <v>795832.0</v>
+      </c>
+      <c r="M194" s="1">
+        <v>805078.58</v>
+      </c>
+      <c r="N194" s="1">
+        <v>0.22</v>
+      </c>
+      <c r="O194">
+        <v>1</v>
+      </c>
+      <c r="Z194" t="s">
+        <v>446</v>
+      </c>
+    </row>
+    <row r="195" spans="1:26">
+      <c r="A195" t="s">
+        <v>450</v>
+      </c>
+      <c r="B195" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C195" s="1">
+        <v>99.995</v>
+      </c>
+      <c r="D195" s="1">
+        <v>100.91</v>
+      </c>
+      <c r="E195" t="s">
+        <v>8</v>
+      </c>
+      <c r="F195">
+        <v>1.0</v>
+      </c>
+      <c r="G195" s="1">
+        <v>302730.0</v>
+      </c>
+      <c r="H195" s="1">
+        <v>-2745.0</v>
+      </c>
+      <c r="I195" s="1">
+        <v>-0.90674858785056</v>
+      </c>
+      <c r="J195">
+        <v>0.26</v>
+      </c>
+      <c r="K195">
+        <v>776.71</v>
+      </c>
+      <c r="L195" s="1">
+        <v>299985.0</v>
+      </c>
+      <c r="M195" s="1">
+        <v>300761.71</v>
+      </c>
+      <c r="N195" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O195">
+        <v>1</v>
+      </c>
+      <c r="Z195" t="s">
+        <v>449</v>
+      </c>
+    </row>
+    <row r="196" spans="1:26">
+      <c r="A196" t="s">
+        <v>452</v>
+      </c>
+      <c r="B196" s="1">
+        <v>334759.16</v>
+      </c>
+      <c r="C196" s="1">
+        <v>96.487</v>
+      </c>
+      <c r="D196" s="1">
+        <v>96.6906447</v>
+      </c>
+      <c r="E196" t="s">
+        <v>8</v>
+      </c>
+      <c r="F196">
+        <v>1.0</v>
+      </c>
+      <c r="G196" s="1">
+        <v>323680.79</v>
+      </c>
+      <c r="H196" s="1">
+        <v>-681.72</v>
+      </c>
+      <c r="I196" s="1">
+        <v>-0.2106149085956</v>
+      </c>
+      <c r="J196">
+        <v>0.01</v>
+      </c>
+      <c r="K196">
+        <v>22.01</v>
+      </c>
+      <c r="L196" s="1">
+        <v>322999.07</v>
+      </c>
+      <c r="M196" s="1">
+        <v>323021.08</v>
+      </c>
+      <c r="N196" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O196">
+        <v>1</v>
+      </c>
+      <c r="Z196" t="s">
+        <v>451</v>
+      </c>
+    </row>
+    <row r="197" spans="1:26">
+      <c r="A197" t="s">
+        <v>454</v>
+      </c>
+      <c r="B197" s="1">
+        <v>2218282.52</v>
+      </c>
+      <c r="C197" s="1">
+        <v>98.413</v>
+      </c>
+      <c r="D197" s="1">
+        <v>103.94137533</v>
+      </c>
+      <c r="E197" t="s">
+        <v>8</v>
+      </c>
+      <c r="F197">
+        <v>1.0</v>
+      </c>
+      <c r="G197" s="1">
+        <v>2305713.36</v>
+      </c>
+      <c r="H197" s="1">
+        <v>-122634.98</v>
+      </c>
+      <c r="I197" s="1">
+        <v>-5.3187435232626</v>
+      </c>
+      <c r="J197">
+        <v>0.02</v>
+      </c>
+      <c r="K197">
+        <v>546.97</v>
+      </c>
+      <c r="L197" s="1">
+        <v>2183078.38</v>
+      </c>
+      <c r="M197" s="1">
+        <v>2183625.35</v>
+      </c>
+      <c r="N197" s="1">
+        <v>0.6</v>
+      </c>
+      <c r="O197">
+        <v>1</v>
+      </c>
+      <c r="Z197" t="s">
+        <v>453</v>
+      </c>
+    </row>
+    <row r="198" spans="1:26">
+      <c r="A198" t="s">
+        <v>456</v>
+      </c>
+      <c r="B198" s="1">
+        <v>1778139.0</v>
+      </c>
+      <c r="C198" s="1">
+        <v>100.723</v>
+      </c>
+      <c r="D198" s="1">
+        <v>99.92819515</v>
+      </c>
+      <c r="E198" t="s">
+        <v>8</v>
+      </c>
+      <c r="F198">
+        <v>1.0</v>
+      </c>
+      <c r="G198" s="1">
+        <v>1776862.21</v>
+      </c>
+      <c r="H198" s="1">
+        <v>14132.74</v>
+      </c>
+      <c r="I198" s="1">
+        <v>0.79537624923657</v>
+      </c>
+      <c r="J198">
+        <v>0.3</v>
+      </c>
+      <c r="K198" t="s">
+        <v>457</v>
+      </c>
+      <c r="L198" s="1">
+        <v>1790994.95</v>
+      </c>
+      <c r="M198" s="1">
+        <v>1796280.65</v>
+      </c>
+      <c r="N198" s="1">
+        <v>0.49</v>
+      </c>
+      <c r="O198">
+        <v>1</v>
+      </c>
+      <c r="Z198" t="s">
+        <v>455</v>
+      </c>
+    </row>
+    <row r="199" spans="1:26">
+      <c r="A199" t="s">
+        <v>459</v>
+      </c>
+      <c r="B199" s="1">
+        <v>2613052.11</v>
+      </c>
+      <c r="C199" s="1">
+        <v>104.632</v>
+      </c>
+      <c r="D199" s="1">
+        <v>122.00077212</v>
+      </c>
+      <c r="E199" t="s">
+        <v>8</v>
+      </c>
+      <c r="F199">
+        <v>1.0</v>
+      </c>
+      <c r="G199" s="1">
+        <v>3187943.75</v>
+      </c>
+      <c r="H199" s="1">
+        <v>-453855.06</v>
+      </c>
+      <c r="I199" s="1">
+        <v>-14.236608158472</v>
+      </c>
+      <c r="J199">
+        <v>1.04</v>
+      </c>
+      <c r="K199" t="s">
+        <v>460</v>
+      </c>
+      <c r="L199" s="1">
+        <v>2734088.69</v>
+      </c>
+      <c r="M199" s="1">
+        <v>2761167.78</v>
+      </c>
+      <c r="N199" s="1">
+        <v>0.76</v>
+      </c>
+      <c r="O199">
+        <v>1</v>
+      </c>
+      <c r="Z199" t="s">
+        <v>458</v>
+      </c>
+    </row>
+    <row r="200" spans="1:26">
+      <c r="A200" t="s">
+        <v>462</v>
+      </c>
+      <c r="B200" s="1">
+        <v>405000.0</v>
+      </c>
+      <c r="C200" s="1">
+        <v>98.981</v>
+      </c>
+      <c r="D200" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E200" t="s">
+        <v>8</v>
+      </c>
+      <c r="F200">
+        <v>1.0</v>
+      </c>
+      <c r="G200" s="1">
+        <v>405000.0</v>
+      </c>
+      <c r="H200" s="1">
+        <v>-4126.95</v>
+      </c>
+      <c r="I200" s="1">
+        <v>-1.019</v>
+      </c>
+      <c r="J200">
+        <v>2.09</v>
+      </c>
+      <c r="K200" t="s">
+        <v>463</v>
+      </c>
+      <c r="L200" s="1">
+        <v>400873.05</v>
+      </c>
+      <c r="M200" s="1">
+        <v>409343.66</v>
+      </c>
+      <c r="N200" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O200">
+        <v>1</v>
+      </c>
+      <c r="Z200" t="s">
+        <v>461</v>
+      </c>
+    </row>
+    <row r="201" spans="1:26">
+      <c r="A201" t="s">
+        <v>465</v>
+      </c>
+      <c r="B201" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C201" s="1">
+        <v>101.361</v>
+      </c>
+      <c r="D201" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E201" t="s">
+        <v>8</v>
+      </c>
+      <c r="F201">
+        <v>1.0</v>
+      </c>
+      <c r="G201" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="H201" s="1">
+        <v>4083.0</v>
+      </c>
+      <c r="I201" s="1">
+        <v>1.361</v>
+      </c>
+      <c r="J201">
+        <v>0.35</v>
+      </c>
+      <c r="K201" t="s">
+        <v>466</v>
+      </c>
+      <c r="L201" s="1">
+        <v>304083.0</v>
+      </c>
+      <c r="M201" s="1">
+        <v>305135.1</v>
+      </c>
+      <c r="N201" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O201">
+        <v>1</v>
+      </c>
+      <c r="Z201" t="s">
+        <v>464</v>
+      </c>
+    </row>
+    <row r="202" spans="1:26">
+      <c r="A202" t="s">
+        <v>468</v>
+      </c>
+      <c r="B202" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C202" s="1">
+        <v>105.41</v>
+      </c>
+      <c r="D202" s="1">
+        <v>99.922</v>
+      </c>
+      <c r="E202" t="s">
+        <v>8</v>
+      </c>
+      <c r="F202">
+        <v>1.0</v>
+      </c>
+      <c r="G202" s="1">
+        <v>199844.0</v>
+      </c>
+      <c r="H202" s="1">
+        <v>10976.0</v>
+      </c>
+      <c r="I202" s="1">
+        <v>5.4922839815056</v>
+      </c>
+      <c r="J202">
+        <v>2.92</v>
+      </c>
+      <c r="K202" t="s">
+        <v>469</v>
+      </c>
+      <c r="L202" s="1">
+        <v>210820.0</v>
+      </c>
+      <c r="M202" s="1">
+        <v>216650.14</v>
+      </c>
+      <c r="N202" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O202">
+        <v>1</v>
+      </c>
+      <c r="Z202" t="s">
+        <v>467</v>
+      </c>
+    </row>
+    <row r="203" spans="1:26">
+      <c r="A203" t="s">
+        <v>471</v>
+      </c>
+      <c r="B203" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C203" s="1">
+        <v>99.301</v>
+      </c>
+      <c r="D203" s="1">
+        <v>100.028</v>
+      </c>
+      <c r="E203" t="s">
+        <v>8</v>
+      </c>
+      <c r="F203">
+        <v>1.0</v>
+      </c>
+      <c r="G203" s="1">
+        <v>500140.0</v>
+      </c>
+      <c r="H203" s="1">
+        <v>-3635.0</v>
+      </c>
+      <c r="I203" s="1">
+        <v>-0.72679649698085</v>
+      </c>
+      <c r="J203">
+        <v>1.63</v>
+      </c>
+      <c r="K203" t="s">
+        <v>472</v>
+      </c>
+      <c r="L203" s="1">
+        <v>496505.0</v>
+      </c>
+      <c r="M203" s="1">
+        <v>504633.73</v>
+      </c>
+      <c r="N203" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="O203">
+        <v>1</v>
+      </c>
+      <c r="Z203" t="s">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="204" spans="1:26">
+      <c r="A204" t="s">
+        <v>474</v>
+      </c>
+      <c r="B204" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C204" s="1">
+        <v>106.414</v>
+      </c>
+      <c r="D204" s="1">
+        <v>107.84</v>
+      </c>
+      <c r="E204" t="s">
+        <v>8</v>
+      </c>
+      <c r="F204">
+        <v>1.0</v>
+      </c>
+      <c r="G204" s="1">
+        <v>215680.0</v>
+      </c>
+      <c r="H204" s="1">
+        <v>-2852.0</v>
+      </c>
+      <c r="I204" s="1">
+        <v>-1.3223293768546</v>
+      </c>
+      <c r="J204">
+        <v>2.89</v>
+      </c>
+      <c r="K204" t="s">
+        <v>475</v>
+      </c>
+      <c r="L204" s="1">
+        <v>212828.0</v>
+      </c>
+      <c r="M204" s="1">
+        <v>218606.08</v>
+      </c>
+      <c r="N204" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O204">
+        <v>1</v>
+      </c>
+      <c r="Z204" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="205" spans="1:26">
+      <c r="A205" t="s">
+        <v>477</v>
+      </c>
+      <c r="B205" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C205" s="1">
+        <v>89.904</v>
+      </c>
+      <c r="D205" s="1">
+        <v>87.708</v>
+      </c>
+      <c r="E205" t="s">
+        <v>8</v>
+      </c>
+      <c r="F205">
+        <v>1.0</v>
+      </c>
+      <c r="G205" s="1">
+        <v>175416.0</v>
+      </c>
+      <c r="H205" s="1">
+        <v>4392.0</v>
+      </c>
+      <c r="I205" s="1">
+        <v>2.503762484608</v>
+      </c>
+      <c r="J205">
+        <v>1.48</v>
+      </c>
+      <c r="K205" t="s">
+        <v>478</v>
+      </c>
+      <c r="L205" s="1">
+        <v>179808.0</v>
+      </c>
+      <c r="M205" s="1">
+        <v>182777.18</v>
+      </c>
+      <c r="N205" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O205">
+        <v>1</v>
+      </c>
+      <c r="Z205" t="s">
+        <v>476</v>
+      </c>
+    </row>
+    <row r="206" spans="1:26">
+      <c r="A206" t="s">
+        <v>480</v>
+      </c>
+      <c r="B206" s="1">
         <v>400000.0</v>
       </c>
-      <c r="D166" s="1">
-[...20 lines deleted...]
-      <c r="K166">
+      <c r="C206" s="1">
+        <v>100.751</v>
+      </c>
+      <c r="D206" s="1">
+        <v>100.34</v>
+      </c>
+      <c r="E206" t="s">
+        <v>8</v>
+      </c>
+      <c r="F206">
+        <v>1.0</v>
+      </c>
+      <c r="G206" s="1">
+        <v>401360.0</v>
+      </c>
+      <c r="H206" s="1">
+        <v>1644.0</v>
+      </c>
+      <c r="I206" s="1">
+        <v>0.40960733506079</v>
+      </c>
+      <c r="J206">
+        <v>1.71</v>
+      </c>
+      <c r="K206" t="s">
+        <v>481</v>
+      </c>
+      <c r="L206" s="1">
+        <v>403004.0</v>
+      </c>
+      <c r="M206" s="1">
+        <v>409842.36</v>
+      </c>
+      <c r="N206" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O206">
+        <v>1</v>
+      </c>
+      <c r="Z206" t="s">
+        <v>479</v>
+      </c>
+    </row>
+    <row r="207" spans="1:26">
+      <c r="A207" t="s">
+        <v>483</v>
+      </c>
+      <c r="B207" s="1">
+        <v>409000.0</v>
+      </c>
+      <c r="C207" s="1">
+        <v>98.632</v>
+      </c>
+      <c r="D207" s="1">
+        <v>99.528</v>
+      </c>
+      <c r="E207" t="s">
+        <v>8</v>
+      </c>
+      <c r="F207">
+        <v>1.0</v>
+      </c>
+      <c r="G207" s="1">
+        <v>407069.52</v>
+      </c>
+      <c r="H207" s="1">
+        <v>-3664.64</v>
+      </c>
+      <c r="I207" s="1">
+        <v>-0.90024917611124</v>
+      </c>
+      <c r="J207">
+        <v>2.03</v>
+      </c>
+      <c r="K207" t="s">
+        <v>484</v>
+      </c>
+      <c r="L207" s="1">
+        <v>403404.88</v>
+      </c>
+      <c r="M207" s="1">
+        <v>411724.95</v>
+      </c>
+      <c r="N207" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O207">
+        <v>1</v>
+      </c>
+      <c r="Z207" t="s">
+        <v>482</v>
+      </c>
+    </row>
+    <row r="208" spans="1:26">
+      <c r="A208" t="s">
+        <v>486</v>
+      </c>
+      <c r="B208" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C208" s="1">
+        <v>98.444</v>
+      </c>
+      <c r="D208" s="1">
+        <v>99.46</v>
+      </c>
+      <c r="E208" t="s">
+        <v>8</v>
+      </c>
+      <c r="F208">
+        <v>1.0</v>
+      </c>
+      <c r="G208" s="1">
+        <v>397840.0</v>
+      </c>
+      <c r="H208" s="1">
+        <v>-4064.0</v>
+      </c>
+      <c r="I208" s="1">
+        <v>-1.021516187412</v>
+      </c>
+      <c r="J208">
+        <v>2.47</v>
+      </c>
+      <c r="K208" t="s">
+        <v>487</v>
+      </c>
+      <c r="L208" s="1">
+        <v>393776.0</v>
+      </c>
+      <c r="M208" s="1">
+        <v>403651.34</v>
+      </c>
+      <c r="N208" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O208">
+        <v>1</v>
+      </c>
+      <c r="Z208" t="s">
+        <v>485</v>
+      </c>
+    </row>
+    <row r="209" spans="1:26">
+      <c r="A209" t="s">
+        <v>489</v>
+      </c>
+      <c r="B209" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C209" s="1">
+        <v>98.978</v>
+      </c>
+      <c r="D209" s="1">
+        <v>100.45</v>
+      </c>
+      <c r="E209" t="s">
+        <v>8</v>
+      </c>
+      <c r="F209">
+        <v>1.0</v>
+      </c>
+      <c r="G209" s="1">
+        <v>301350.0</v>
+      </c>
+      <c r="H209" s="1">
+        <v>-4416.0</v>
+      </c>
+      <c r="I209" s="1">
+        <v>-1.4654056744649</v>
+      </c>
+      <c r="J209">
+        <v>0.45</v>
+      </c>
+      <c r="K209" t="s">
+        <v>490</v>
+      </c>
+      <c r="L209" s="1">
+        <v>296934.0</v>
+      </c>
+      <c r="M209" s="1">
+        <v>298271.67</v>
+      </c>
+      <c r="N209" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O209">
+        <v>1</v>
+      </c>
+      <c r="Z209" t="s">
+        <v>488</v>
+      </c>
+    </row>
+    <row r="210" spans="1:26">
+      <c r="A210" t="s">
+        <v>492</v>
+      </c>
+      <c r="B210" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C210" s="1">
+        <v>96.426</v>
+      </c>
+      <c r="D210" s="1">
+        <v>99.077</v>
+      </c>
+      <c r="E210" t="s">
+        <v>8</v>
+      </c>
+      <c r="F210">
+        <v>1.0</v>
+      </c>
+      <c r="G210" s="1">
+        <v>396308.0</v>
+      </c>
+      <c r="H210" s="1">
+        <v>-10604.0</v>
+      </c>
+      <c r="I210" s="1">
+        <v>-2.6756966803597</v>
+      </c>
+      <c r="J210">
+        <v>2.62</v>
+      </c>
+      <c r="K210" t="s">
+        <v>493</v>
+      </c>
+      <c r="L210" s="1">
+        <v>385704.0</v>
+      </c>
+      <c r="M210" s="1">
+        <v>396175.23</v>
+      </c>
+      <c r="N210" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O210">
+        <v>1</v>
+      </c>
+      <c r="Z210" t="s">
+        <v>491</v>
+      </c>
+    </row>
+    <row r="211" spans="1:26">
+      <c r="A211" t="s">
+        <v>495</v>
+      </c>
+      <c r="B211" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C211" s="1">
+        <v>105.333</v>
+      </c>
+      <c r="D211" s="1">
+        <v>104.92</v>
+      </c>
+      <c r="E211" t="s">
+        <v>8</v>
+      </c>
+      <c r="F211">
+        <v>1.0</v>
+      </c>
+      <c r="G211" s="1">
+        <v>419680.0</v>
+      </c>
+      <c r="H211" s="1">
+        <v>1652.0</v>
+      </c>
+      <c r="I211" s="1">
+        <v>0.39363324437667</v>
+      </c>
+      <c r="J211">
+        <v>2.56</v>
+      </c>
+      <c r="K211" t="s">
+        <v>496</v>
+      </c>
+      <c r="L211" s="1">
+        <v>421332.0</v>
+      </c>
+      <c r="M211" s="1">
+        <v>431589.53</v>
+      </c>
+      <c r="N211" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O211">
+        <v>1</v>
+      </c>
+      <c r="Z211" t="s">
+        <v>494</v>
+      </c>
+    </row>
+    <row r="212" spans="1:26">
+      <c r="A212" t="s">
+        <v>498</v>
+      </c>
+      <c r="B212" s="1">
+        <v>443000.0</v>
+      </c>
+      <c r="C212" s="1">
+        <v>103.94</v>
+      </c>
+      <c r="D212" s="1">
+        <v>99.953</v>
+      </c>
+      <c r="E212" t="s">
+        <v>8</v>
+      </c>
+      <c r="F212">
+        <v>1.0</v>
+      </c>
+      <c r="G212" s="1">
+        <v>442791.79</v>
+      </c>
+      <c r="H212" s="1">
+        <v>17662.41</v>
+      </c>
+      <c r="I212" s="1">
+        <v>3.9888747711424</v>
+      </c>
+      <c r="J212">
+        <v>1.17</v>
+      </c>
+      <c r="K212" t="s">
+        <v>499</v>
+      </c>
+      <c r="L212" s="1">
+        <v>460454.2</v>
+      </c>
+      <c r="M212" s="1">
+        <v>465642.76</v>
+      </c>
+      <c r="N212" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="O212">
+        <v>1</v>
+      </c>
+      <c r="Z212" t="s">
+        <v>497</v>
+      </c>
+    </row>
+    <row r="213" spans="1:26">
+      <c r="A213" t="s">
+        <v>501</v>
+      </c>
+      <c r="B213" s="1">
+        <v>227000.0</v>
+      </c>
+      <c r="C213" s="1">
+        <v>100.095</v>
+      </c>
+      <c r="D213" s="1">
+        <v>99.254</v>
+      </c>
+      <c r="E213" t="s">
+        <v>8</v>
+      </c>
+      <c r="F213">
+        <v>1.0</v>
+      </c>
+      <c r="G213" s="1">
+        <v>225306.58</v>
+      </c>
+      <c r="H213" s="1">
+        <v>1909.07</v>
+      </c>
+      <c r="I213" s="1">
+        <v>0.84732101477019</v>
+      </c>
+      <c r="J213">
+        <v>0.15</v>
+      </c>
+      <c r="K213">
+        <v>333.5</v>
+      </c>
+      <c r="L213" s="1">
+        <v>227215.65</v>
+      </c>
+      <c r="M213" s="1">
+        <v>227549.15</v>
+      </c>
+      <c r="N213" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O213">
+        <v>1</v>
+      </c>
+      <c r="Z213" t="s">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="214" spans="1:26">
+      <c r="A214" t="s">
+        <v>503</v>
+      </c>
+      <c r="B214" s="1">
+        <v>366000.0</v>
+      </c>
+      <c r="C214" s="1">
+        <v>102.064</v>
+      </c>
+      <c r="D214" s="1">
+        <v>99.943</v>
+      </c>
+      <c r="E214" t="s">
+        <v>8</v>
+      </c>
+      <c r="F214">
+        <v>1.0</v>
+      </c>
+      <c r="G214" s="1">
+        <v>365791.38</v>
+      </c>
+      <c r="H214" s="1">
+        <v>7762.86</v>
+      </c>
+      <c r="I214" s="1">
+        <v>2.1222096595059</v>
+      </c>
+      <c r="J214">
+        <v>0.93</v>
+      </c>
+      <c r="K214" t="s">
+        <v>504</v>
+      </c>
+      <c r="L214" s="1">
+        <v>373554.24</v>
+      </c>
+      <c r="M214" s="1">
+        <v>376963.56</v>
+      </c>
+      <c r="N214" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O214">
+        <v>1</v>
+      </c>
+      <c r="Z214" t="s">
+        <v>502</v>
+      </c>
+    </row>
+    <row r="215" spans="1:26">
+      <c r="A215" t="s">
+        <v>506</v>
+      </c>
+      <c r="B215" s="1">
+        <v>380000.0</v>
+      </c>
+      <c r="C215" s="1">
+        <v>98.519</v>
+      </c>
+      <c r="D215" s="1">
+        <v>99.702</v>
+      </c>
+      <c r="E215" t="s">
+        <v>8</v>
+      </c>
+      <c r="F215">
+        <v>1.0</v>
+      </c>
+      <c r="G215" s="1">
+        <v>378867.6</v>
+      </c>
+      <c r="H215" s="1">
+        <v>-4495.4</v>
+      </c>
+      <c r="I215" s="1">
+        <v>-1.1865358769132</v>
+      </c>
+      <c r="J215">
+        <v>2.42</v>
+      </c>
+      <c r="K215" t="s">
+        <v>507</v>
+      </c>
+      <c r="L215" s="1">
+        <v>374372.2</v>
+      </c>
+      <c r="M215" s="1">
+        <v>383575.49</v>
+      </c>
+      <c r="N215" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O215">
+        <v>1</v>
+      </c>
+      <c r="Z215" t="s">
+        <v>505</v>
+      </c>
+    </row>
+    <row r="216" spans="1:26">
+      <c r="A216" t="s">
+        <v>509</v>
+      </c>
+      <c r="B216" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C216" s="1">
+        <v>102.039</v>
+      </c>
+      <c r="D216" s="1">
+        <v>99.611</v>
+      </c>
+      <c r="E216" t="s">
+        <v>8</v>
+      </c>
+      <c r="F216">
+        <v>1.0</v>
+      </c>
+      <c r="G216" s="1">
+        <v>298833.0</v>
+      </c>
+      <c r="H216" s="1">
+        <v>7284.0</v>
+      </c>
+      <c r="I216" s="1">
+        <v>2.4374818042184</v>
+      </c>
+      <c r="J216">
+        <v>3.77</v>
+      </c>
+      <c r="K216" t="s">
+        <v>510</v>
+      </c>
+      <c r="L216" s="1">
+        <v>306117.0</v>
+      </c>
+      <c r="M216" s="1">
+        <v>317426.59</v>
+      </c>
+      <c r="N216" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O216">
+        <v>1</v>
+      </c>
+      <c r="Z216" t="s">
+        <v>508</v>
+      </c>
+    </row>
+    <row r="217" spans="1:26">
+      <c r="A217" t="s">
+        <v>512</v>
+      </c>
+      <c r="B217" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C217" s="1">
+        <v>99.203</v>
+      </c>
+      <c r="D217" s="1">
+        <v>99.438</v>
+      </c>
+      <c r="E217" t="s">
+        <v>8</v>
+      </c>
+      <c r="F217">
+        <v>1.0</v>
+      </c>
+      <c r="G217" s="1">
+        <v>596628.0</v>
+      </c>
+      <c r="H217" s="1">
+        <v>-1410.0</v>
+      </c>
+      <c r="I217" s="1">
+        <v>-0.23632816428327</v>
+      </c>
+      <c r="J217">
+        <v>0.34</v>
+      </c>
+      <c r="K217" t="s">
+        <v>513</v>
+      </c>
+      <c r="L217" s="1">
+        <v>595218.0</v>
+      </c>
+      <c r="M217" s="1">
+        <v>597272.79</v>
+      </c>
+      <c r="N217" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O217">
+        <v>1</v>
+      </c>
+      <c r="Z217" t="s">
+        <v>511</v>
+      </c>
+    </row>
+    <row r="218" spans="1:26">
+      <c r="A218" t="s">
+        <v>515</v>
+      </c>
+      <c r="B218" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C218" s="1">
+        <v>100.435</v>
+      </c>
+      <c r="D218" s="1">
+        <v>101.24842833</v>
+      </c>
+      <c r="E218" t="s">
+        <v>8</v>
+      </c>
+      <c r="F218">
+        <v>1.0</v>
+      </c>
+      <c r="G218" s="1">
+        <v>607490.57</v>
+      </c>
+      <c r="H218" s="1">
+        <v>-4880.57</v>
+      </c>
+      <c r="I218" s="1">
+        <v>-0.80339847909079</v>
+      </c>
+      <c r="J218">
+        <v>0.37</v>
+      </c>
+      <c r="K218" t="s">
+        <v>516</v>
+      </c>
+      <c r="L218" s="1">
+        <v>602610.0</v>
+      </c>
+      <c r="M218" s="1">
+        <v>604847.67</v>
+      </c>
+      <c r="N218" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O218">
+        <v>1</v>
+      </c>
+      <c r="Z218" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="219" spans="1:26">
+      <c r="A219" t="s">
+        <v>518</v>
+      </c>
+      <c r="B219" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C219" s="1">
+        <v>104.57</v>
+      </c>
+      <c r="D219" s="1">
+        <v>99.661</v>
+      </c>
+      <c r="E219" t="s">
+        <v>8</v>
+      </c>
+      <c r="F219">
+        <v>1.0</v>
+      </c>
+      <c r="G219" s="1">
+        <v>398644.0</v>
+      </c>
+      <c r="H219" s="1">
+        <v>19636.0</v>
+      </c>
+      <c r="I219" s="1">
+        <v>4.9256981166153</v>
+      </c>
+      <c r="J219">
+        <v>0.25</v>
+      </c>
+      <c r="K219" t="s">
+        <v>519</v>
+      </c>
+      <c r="L219" s="1">
+        <v>418280.0</v>
+      </c>
+      <c r="M219" s="1">
+        <v>419293.7</v>
+      </c>
+      <c r="N219" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O219">
+        <v>1</v>
+      </c>
+      <c r="Z219" t="s">
+        <v>517</v>
+      </c>
+    </row>
+    <row r="220" spans="1:26">
+      <c r="A220" t="s">
+        <v>521</v>
+      </c>
+      <c r="B220" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="C220" s="1">
+        <v>101.815</v>
+      </c>
+      <c r="D220" s="1">
+        <v>98.6</v>
+      </c>
+      <c r="E220" t="s">
+        <v>8</v>
+      </c>
+      <c r="F220">
+        <v>1.0</v>
+      </c>
+      <c r="G220" s="1">
+        <v>986000.0</v>
+      </c>
+      <c r="H220" s="1">
+        <v>32150.0</v>
+      </c>
+      <c r="I220" s="1">
+        <v>3.2606490872211</v>
+      </c>
+      <c r="J220">
+        <v>0.85</v>
+      </c>
+      <c r="K220" t="s">
+        <v>522</v>
+      </c>
+      <c r="L220" s="1">
+        <v>1018150.0</v>
+      </c>
+      <c r="M220" s="1">
+        <v>1026660.27</v>
+      </c>
+      <c r="N220" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O220">
+        <v>1</v>
+      </c>
+      <c r="Z220" t="s">
+        <v>520</v>
+      </c>
+    </row>
+    <row r="221" spans="1:26">
+      <c r="A221" t="s">
+        <v>524</v>
+      </c>
+      <c r="B221" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C221" s="1">
+        <v>103.334</v>
+      </c>
+      <c r="D221" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E221" t="s">
+        <v>8</v>
+      </c>
+      <c r="F221">
+        <v>1.0</v>
+      </c>
+      <c r="G221" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="H221" s="1">
+        <v>13336.0</v>
+      </c>
+      <c r="I221" s="1">
+        <v>3.334</v>
+      </c>
+      <c r="J221">
+        <v>0.54</v>
+      </c>
+      <c r="K221" t="s">
+        <v>525</v>
+      </c>
+      <c r="L221" s="1">
+        <v>413336.0</v>
+      </c>
+      <c r="M221" s="1">
+        <v>415497.21</v>
+      </c>
+      <c r="N221" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O221">
+        <v>1</v>
+      </c>
+      <c r="Z221" t="s">
+        <v>523</v>
+      </c>
+    </row>
+    <row r="222" spans="1:26">
+      <c r="A222" t="s">
+        <v>527</v>
+      </c>
+      <c r="B222" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C222" s="1">
+        <v>106.966</v>
+      </c>
+      <c r="D222" s="1">
+        <v>109.3</v>
+      </c>
+      <c r="E222" t="s">
+        <v>8</v>
+      </c>
+      <c r="F222">
+        <v>1.0</v>
+      </c>
+      <c r="G222" s="1">
+        <v>437200.0</v>
+      </c>
+      <c r="H222" s="1">
+        <v>-9336.0</v>
+      </c>
+      <c r="I222" s="1">
+        <v>-2.135407136322</v>
+      </c>
+      <c r="J222">
+        <v>2.2</v>
+      </c>
+      <c r="K222" t="s">
+        <v>528</v>
+      </c>
+      <c r="L222" s="1">
+        <v>427864.0</v>
+      </c>
+      <c r="M222" s="1">
+        <v>436666.74</v>
+      </c>
+      <c r="N222" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O222">
+        <v>1</v>
+      </c>
+      <c r="Z222" t="s">
+        <v>526</v>
+      </c>
+    </row>
+    <row r="223" spans="1:26">
+      <c r="A223" t="s">
+        <v>530</v>
+      </c>
+      <c r="B223" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C223" s="1">
+        <v>99.346</v>
+      </c>
+      <c r="D223" s="1">
+        <v>99.852</v>
+      </c>
+      <c r="E223" t="s">
+        <v>8</v>
+      </c>
+      <c r="F223">
+        <v>1.0</v>
+      </c>
+      <c r="G223" s="1">
+        <v>399408.0</v>
+      </c>
+      <c r="H223" s="1">
+        <v>-2024.0</v>
+      </c>
+      <c r="I223" s="1">
+        <v>-0.50674998998518</v>
+      </c>
+      <c r="J223">
+        <v>0.61</v>
+      </c>
+      <c r="K223" t="s">
+        <v>531</v>
+      </c>
+      <c r="L223" s="1">
+        <v>397384.0</v>
+      </c>
+      <c r="M223" s="1">
+        <v>399838.79</v>
+      </c>
+      <c r="N223" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O223">
+        <v>1</v>
+      </c>
+      <c r="Z223" t="s">
+        <v>529</v>
+      </c>
+    </row>
+    <row r="224" spans="1:26">
+      <c r="A224" t="s">
+        <v>533</v>
+      </c>
+      <c r="B224" s="1">
+        <v>267000.0</v>
+      </c>
+      <c r="C224" s="1">
+        <v>100.273</v>
+      </c>
+      <c r="D224" s="1">
+        <v>99.934</v>
+      </c>
+      <c r="E224" t="s">
+        <v>8</v>
+      </c>
+      <c r="F224">
+        <v>1.0</v>
+      </c>
+      <c r="G224" s="1">
+        <v>266823.78</v>
+      </c>
+      <c r="H224" s="1">
+        <v>905.13</v>
+      </c>
+      <c r="I224" s="1">
+        <v>0.33922388776593</v>
+      </c>
+      <c r="J224">
+        <v>0.51</v>
+      </c>
+      <c r="K224" t="s">
+        <v>534</v>
+      </c>
+      <c r="L224" s="1">
+        <v>267728.91</v>
+      </c>
+      <c r="M224" s="1">
+        <v>269084.03</v>
+      </c>
+      <c r="N224" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O224">
+        <v>1</v>
+      </c>
+      <c r="Z224" t="s">
+        <v>532</v>
+      </c>
+    </row>
+    <row r="225" spans="1:26">
+      <c r="A225" t="s">
+        <v>536</v>
+      </c>
+      <c r="B225" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C225" s="1">
+        <v>101.341</v>
+      </c>
+      <c r="D225" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E225" t="s">
+        <v>8</v>
+      </c>
+      <c r="F225">
+        <v>1.0</v>
+      </c>
+      <c r="G225" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="H225" s="1">
+        <v>2682.0</v>
+      </c>
+      <c r="I225" s="1">
+        <v>1.341</v>
+      </c>
+      <c r="J225">
+        <v>0.88</v>
+      </c>
+      <c r="K225" t="s">
+        <v>537</v>
+      </c>
+      <c r="L225" s="1">
+        <v>202682.0</v>
+      </c>
+      <c r="M225" s="1">
+        <v>204444.88</v>
+      </c>
+      <c r="N225" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O225">
+        <v>1</v>
+      </c>
+      <c r="Z225" t="s">
+        <v>535</v>
+      </c>
+    </row>
+    <row r="226" spans="1:26">
+      <c r="A226" t="s">
+        <v>539</v>
+      </c>
+      <c r="B226" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C226" s="1">
+        <v>99.57</v>
+      </c>
+      <c r="D226" s="1">
+        <v>99.589</v>
+      </c>
+      <c r="E226" t="s">
+        <v>8</v>
+      </c>
+      <c r="F226">
+        <v>1.0</v>
+      </c>
+      <c r="G226" s="1">
+        <v>199178.0</v>
+      </c>
+      <c r="H226" s="1">
+        <v>-38.0</v>
+      </c>
+      <c r="I226" s="1">
+        <v>-0.019078412274448</v>
+      </c>
+      <c r="J226">
+        <v>1.22</v>
+      </c>
+      <c r="K226" t="s">
+        <v>540</v>
+      </c>
+      <c r="L226" s="1">
+        <v>199140.0</v>
+      </c>
+      <c r="M226" s="1">
+        <v>201581.1</v>
+      </c>
+      <c r="N226" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O226">
+        <v>1</v>
+      </c>
+      <c r="Z226" t="s">
+        <v>538</v>
+      </c>
+    </row>
+    <row r="227" spans="1:26">
+      <c r="A227" t="s">
+        <v>542</v>
+      </c>
+      <c r="B227" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C227" s="1">
+        <v>103.063</v>
+      </c>
+      <c r="D227" s="1">
+        <v>98.769</v>
+      </c>
+      <c r="E227" t="s">
+        <v>8</v>
+      </c>
+      <c r="F227">
+        <v>1.0</v>
+      </c>
+      <c r="G227" s="1">
+        <v>197538.0</v>
+      </c>
+      <c r="H227" s="1">
+        <v>8588.0</v>
+      </c>
+      <c r="I227" s="1">
+        <v>4.3475179459142</v>
+      </c>
+      <c r="J227">
+        <v>2.87</v>
+      </c>
+      <c r="K227" t="s">
+        <v>543</v>
+      </c>
+      <c r="L227" s="1">
+        <v>206126.0</v>
+      </c>
+      <c r="M227" s="1">
+        <v>211858.88</v>
+      </c>
+      <c r="N227" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O227">
+        <v>1</v>
+      </c>
+      <c r="Z227" t="s">
+        <v>541</v>
+      </c>
+    </row>
+    <row r="228" spans="1:26">
+      <c r="A228" t="s">
+        <v>545</v>
+      </c>
+      <c r="B228" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C228" s="1">
+        <v>86.101</v>
+      </c>
+      <c r="D228" s="1">
+        <v>85.96</v>
+      </c>
+      <c r="E228" t="s">
+        <v>8</v>
+      </c>
+      <c r="F228">
+        <v>1.0</v>
+      </c>
+      <c r="G228" s="1">
+        <v>687680.0</v>
+      </c>
+      <c r="H228" s="1">
+        <v>1128.0</v>
+      </c>
+      <c r="I228" s="1">
+        <v>0.16402978129362</v>
+      </c>
+      <c r="J228">
+        <v>0.59</v>
+      </c>
+      <c r="K228" t="s">
+        <v>546</v>
+      </c>
+      <c r="L228" s="1">
+        <v>688808.0</v>
+      </c>
+      <c r="M228" s="1">
+        <v>693534.03</v>
+      </c>
+      <c r="N228" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O228">
+        <v>1</v>
+      </c>
+      <c r="Z228" t="s">
+        <v>544</v>
+      </c>
+    </row>
+    <row r="229" spans="1:26">
+      <c r="A229" t="s">
+        <v>548</v>
+      </c>
+      <c r="B229" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C229" s="1">
+        <v>99.507</v>
+      </c>
+      <c r="D229" s="1">
+        <v>100.65</v>
+      </c>
+      <c r="E229" t="s">
+        <v>8</v>
+      </c>
+      <c r="F229">
+        <v>1.0</v>
+      </c>
+      <c r="G229" s="1">
+        <v>301950.0</v>
+      </c>
+      <c r="H229" s="1">
+        <v>-3429.0</v>
+      </c>
+      <c r="I229" s="1">
+        <v>-1.1356184798808</v>
+      </c>
+      <c r="J229">
+        <v>1.32</v>
+      </c>
+      <c r="K229" t="s">
+        <v>549</v>
+      </c>
+      <c r="L229" s="1">
+        <v>298521.0</v>
+      </c>
+      <c r="M229" s="1">
+        <v>302490.86</v>
+      </c>
+      <c r="N229" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O229">
+        <v>1</v>
+      </c>
+      <c r="Z229" t="s">
+        <v>547</v>
+      </c>
+    </row>
+    <row r="230" spans="1:26">
+      <c r="A230" t="s">
+        <v>551</v>
+      </c>
+      <c r="B230" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C230" s="1">
+        <v>99.366</v>
+      </c>
+      <c r="D230" s="1">
+        <v>100.62</v>
+      </c>
+      <c r="E230" t="s">
+        <v>8</v>
+      </c>
+      <c r="F230">
+        <v>1.0</v>
+      </c>
+      <c r="G230" s="1">
+        <v>201240.0</v>
+      </c>
+      <c r="H230" s="1">
+        <v>-2508.0</v>
+      </c>
+      <c r="I230" s="1">
+        <v>-1.2462731067382</v>
+      </c>
+      <c r="J230">
+        <v>0.31</v>
+      </c>
+      <c r="K230">
+        <v>616.44</v>
+      </c>
+      <c r="L230" s="1">
+        <v>198732.0</v>
+      </c>
+      <c r="M230" s="1">
+        <v>199348.44</v>
+      </c>
+      <c r="N230" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O230">
+        <v>1</v>
+      </c>
+      <c r="Z230" t="s">
+        <v>550</v>
+      </c>
+    </row>
+    <row r="231" spans="1:26">
+      <c r="A231" t="s">
+        <v>553</v>
+      </c>
+      <c r="B231" s="1">
+        <v>235000.0</v>
+      </c>
+      <c r="C231" s="1">
+        <v>101.123</v>
+      </c>
+      <c r="D231" s="1">
+        <v>99.662</v>
+      </c>
+      <c r="E231" t="s">
+        <v>8</v>
+      </c>
+      <c r="F231">
+        <v>1.0</v>
+      </c>
+      <c r="G231" s="1">
+        <v>234205.7</v>
+      </c>
+      <c r="H231" s="1">
+        <v>3433.35</v>
+      </c>
+      <c r="I231" s="1">
+        <v>1.4659549276555</v>
+      </c>
+      <c r="J231">
+        <v>0.64</v>
+      </c>
+      <c r="K231" t="s">
+        <v>554</v>
+      </c>
+      <c r="L231" s="1">
+        <v>237639.05</v>
+      </c>
+      <c r="M231" s="1">
+        <v>239132.75</v>
+      </c>
+      <c r="N231" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O231">
+        <v>1</v>
+      </c>
+      <c r="Z231" t="s">
+        <v>552</v>
+      </c>
+    </row>
+    <row r="232" spans="1:26">
+      <c r="A232" t="s">
+        <v>556</v>
+      </c>
+      <c r="B232" s="1">
+        <v>193000.0</v>
+      </c>
+      <c r="C232" s="1">
+        <v>99.895</v>
+      </c>
+      <c r="D232" s="1">
+        <v>99.571</v>
+      </c>
+      <c r="E232" t="s">
+        <v>8</v>
+      </c>
+      <c r="F232">
+        <v>1.0</v>
+      </c>
+      <c r="G232" s="1">
+        <v>192172.03</v>
+      </c>
+      <c r="H232" s="1">
+        <v>625.32</v>
+      </c>
+      <c r="I232" s="1">
+        <v>0.32539594861958</v>
+      </c>
+      <c r="J232">
+        <v>2.06</v>
+      </c>
+      <c r="K232" t="s">
+        <v>557</v>
+      </c>
+      <c r="L232" s="1">
+        <v>192797.35</v>
+      </c>
+      <c r="M232" s="1">
+        <v>196767.07</v>
+      </c>
+      <c r="N232" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O232">
+        <v>1</v>
+      </c>
+      <c r="Z232" t="s">
+        <v>555</v>
+      </c>
+    </row>
+    <row r="233" spans="1:26">
+      <c r="A233" t="s">
+        <v>559</v>
+      </c>
+      <c r="B233" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C233" s="1">
+        <v>99.265</v>
+      </c>
+      <c r="D233" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E233" t="s">
+        <v>8</v>
+      </c>
+      <c r="F233">
+        <v>1.0</v>
+      </c>
+      <c r="G233" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="H233" s="1">
+        <v>-2205.0</v>
+      </c>
+      <c r="I233" s="1">
+        <v>-0.735</v>
+      </c>
+      <c r="J233">
+        <v>2.57</v>
+      </c>
+      <c r="K233" t="s">
+        <v>560</v>
+      </c>
+      <c r="L233" s="1">
+        <v>297795.0</v>
+      </c>
+      <c r="M233" s="1">
+        <v>305501.45</v>
+      </c>
+      <c r="N233" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O233">
+        <v>1</v>
+      </c>
+      <c r="Z233" t="s">
+        <v>558</v>
+      </c>
+    </row>
+    <row r="234" spans="1:26">
+      <c r="A234" t="s">
+        <v>562</v>
+      </c>
+      <c r="B234" s="1">
+        <v>877000.0</v>
+      </c>
+      <c r="C234" s="1">
+        <v>99.06</v>
+      </c>
+      <c r="D234" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E234" t="s">
+        <v>8</v>
+      </c>
+      <c r="F234">
+        <v>1.0</v>
+      </c>
+      <c r="G234" s="1">
+        <v>877000.0</v>
+      </c>
+      <c r="H234" s="1">
+        <v>-8243.8</v>
+      </c>
+      <c r="I234" s="1">
+        <v>-0.94</v>
+      </c>
+      <c r="J234">
+        <v>1.48</v>
+      </c>
+      <c r="K234" t="s">
+        <v>563</v>
+      </c>
+      <c r="L234" s="1">
+        <v>868756.2</v>
+      </c>
+      <c r="M234" s="1">
+        <v>881763.1</v>
+      </c>
+      <c r="N234" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O234">
+        <v>1</v>
+      </c>
+      <c r="Z234" t="s">
+        <v>561</v>
+      </c>
+    </row>
+    <row r="235" spans="1:26">
+      <c r="A235" t="s">
+        <v>565</v>
+      </c>
+      <c r="B235" s="1">
+        <v>577000.0</v>
+      </c>
+      <c r="C235" s="1">
+        <v>98.762</v>
+      </c>
+      <c r="D235" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E235" t="s">
+        <v>8</v>
+      </c>
+      <c r="F235">
+        <v>1.0</v>
+      </c>
+      <c r="G235" s="1">
+        <v>577000.0</v>
+      </c>
+      <c r="H235" s="1">
+        <v>-7143.26</v>
+      </c>
+      <c r="I235" s="1">
+        <v>-1.238</v>
+      </c>
+      <c r="J235">
+        <v>3.02</v>
+      </c>
+      <c r="K235" t="s">
+        <v>566</v>
+      </c>
+      <c r="L235" s="1">
+        <v>569856.74</v>
+      </c>
+      <c r="M235" s="1">
+        <v>587296.24</v>
+      </c>
+      <c r="N235" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O235">
+        <v>1</v>
+      </c>
+      <c r="Z235" t="s">
+        <v>564</v>
+      </c>
+    </row>
+    <row r="236" spans="1:26">
+      <c r="A236" t="s">
+        <v>568</v>
+      </c>
+      <c r="B236" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C236" s="1">
+        <v>99.739</v>
+      </c>
+      <c r="D236" s="1">
+        <v>100.42</v>
+      </c>
+      <c r="E236" t="s">
+        <v>8</v>
+      </c>
+      <c r="F236">
+        <v>1.0</v>
+      </c>
+      <c r="G236" s="1">
+        <v>401680.0</v>
+      </c>
+      <c r="H236" s="1">
+        <v>-2724.0</v>
+      </c>
+      <c r="I236" s="1">
+        <v>-0.67815176259709</v>
+      </c>
+      <c r="J236">
+        <v>0.47</v>
+      </c>
+      <c r="K236" t="s">
+        <v>569</v>
+      </c>
+      <c r="L236" s="1">
+        <v>398956.0</v>
+      </c>
+      <c r="M236" s="1">
+        <v>400823.12</v>
+      </c>
+      <c r="N236" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O236">
+        <v>1</v>
+      </c>
+      <c r="Z236" t="s">
+        <v>567</v>
+      </c>
+    </row>
+    <row r="237" spans="1:26">
+      <c r="A237" t="s">
+        <v>571</v>
+      </c>
+      <c r="B237" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C237" s="1">
+        <v>98.693</v>
+      </c>
+      <c r="D237" s="1">
+        <v>99.259</v>
+      </c>
+      <c r="E237" t="s">
+        <v>8</v>
+      </c>
+      <c r="F237">
+        <v>1.0</v>
+      </c>
+      <c r="G237" s="1">
+        <v>397036.0</v>
+      </c>
+      <c r="H237" s="1">
+        <v>-2264.0</v>
+      </c>
+      <c r="I237" s="1">
+        <v>-0.57022536999164</v>
+      </c>
+      <c r="J237">
+        <v>1.38</v>
+      </c>
+      <c r="K237" t="s">
+        <v>572</v>
+      </c>
+      <c r="L237" s="1">
+        <v>394772.0</v>
+      </c>
+      <c r="M237" s="1">
+        <v>400285.7</v>
+      </c>
+      <c r="N237" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O237">
+        <v>1</v>
+      </c>
+      <c r="Z237" t="s">
+        <v>570</v>
+      </c>
+    </row>
+    <row r="238" spans="1:26">
+      <c r="A238" t="s">
+        <v>574</v>
+      </c>
+      <c r="B238" s="1">
+        <v>619000.0</v>
+      </c>
+      <c r="C238" s="1">
+        <v>100.709</v>
+      </c>
+      <c r="D238" s="1">
+        <v>99.731</v>
+      </c>
+      <c r="E238" t="s">
+        <v>8</v>
+      </c>
+      <c r="F238">
+        <v>1.0</v>
+      </c>
+      <c r="G238" s="1">
+        <v>617334.89</v>
+      </c>
+      <c r="H238" s="1">
+        <v>6053.82</v>
+      </c>
+      <c r="I238" s="1">
+        <v>0.98063791599402</v>
+      </c>
+      <c r="J238">
+        <v>0.28</v>
+      </c>
+      <c r="K238" t="s">
+        <v>575</v>
+      </c>
+      <c r="L238" s="1">
+        <v>623388.71</v>
+      </c>
+      <c r="M238" s="1">
+        <v>625105.8</v>
+      </c>
+      <c r="N238" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O238">
+        <v>1</v>
+      </c>
+      <c r="Z238" t="s">
+        <v>573</v>
+      </c>
+    </row>
+    <row r="239" spans="1:26">
+      <c r="A239" t="s">
+        <v>577</v>
+      </c>
+      <c r="B239" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C239" s="1">
+        <v>100.428</v>
+      </c>
+      <c r="D239" s="1">
+        <v>99.451</v>
+      </c>
+      <c r="E239" t="s">
+        <v>8</v>
+      </c>
+      <c r="F239">
+        <v>1.0</v>
+      </c>
+      <c r="G239" s="1">
+        <v>596706.0</v>
+      </c>
+      <c r="H239" s="1">
+        <v>5862.0</v>
+      </c>
+      <c r="I239" s="1">
+        <v>0.98239333943349</v>
+      </c>
+      <c r="J239">
+        <v>0.65</v>
+      </c>
+      <c r="K239" t="s">
+        <v>578</v>
+      </c>
+      <c r="L239" s="1">
+        <v>602568.0</v>
+      </c>
+      <c r="M239" s="1">
+        <v>606445.4</v>
+      </c>
+      <c r="N239" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O239">
+        <v>1</v>
+      </c>
+      <c r="Z239" t="s">
+        <v>576</v>
+      </c>
+    </row>
+    <row r="240" spans="1:26">
+      <c r="A240" t="s">
+        <v>580</v>
+      </c>
+      <c r="B240" s="1">
+        <v>695000.0</v>
+      </c>
+      <c r="C240" s="1">
+        <v>98.498</v>
+      </c>
+      <c r="D240" s="1">
+        <v>99.228</v>
+      </c>
+      <c r="E240" t="s">
+        <v>8</v>
+      </c>
+      <c r="F240">
+        <v>1.0</v>
+      </c>
+      <c r="G240" s="1">
+        <v>689634.6</v>
+      </c>
+      <c r="H240" s="1">
+        <v>-5073.5</v>
+      </c>
+      <c r="I240" s="1">
+        <v>-0.73567944531785</v>
+      </c>
+      <c r="J240">
+        <v>0.33</v>
+      </c>
+      <c r="K240" t="s">
+        <v>581</v>
+      </c>
+      <c r="L240" s="1">
+        <v>684561.1</v>
+      </c>
+      <c r="M240" s="1">
+        <v>686860.31</v>
+      </c>
+      <c r="N240" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O240">
+        <v>1</v>
+      </c>
+      <c r="Z240" t="s">
+        <v>579</v>
+      </c>
+    </row>
+    <row r="241" spans="1:26">
+      <c r="A241" t="s">
+        <v>583</v>
+      </c>
+      <c r="B241" s="1">
+        <v>694000.0</v>
+      </c>
+      <c r="C241" s="1">
+        <v>91.286</v>
+      </c>
+      <c r="D241" s="1">
+        <v>83.26116715</v>
+      </c>
+      <c r="E241" t="s">
+        <v>8</v>
+      </c>
+      <c r="F241">
+        <v>1.0</v>
+      </c>
+      <c r="G241" s="1">
+        <v>577832.5</v>
+      </c>
+      <c r="H241" s="1">
+        <v>55692.34</v>
+      </c>
+      <c r="I241" s="1">
+        <v>9.638146002518</v>
+      </c>
+      <c r="J241">
+        <v>1.49</v>
+      </c>
+      <c r="K241" t="s">
+        <v>584</v>
+      </c>
+      <c r="L241" s="1">
+        <v>633524.84</v>
+      </c>
+      <c r="M241" s="1">
+        <v>643863.54</v>
+      </c>
+      <c r="N241" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O241">
+        <v>1</v>
+      </c>
+      <c r="Z241" t="s">
+        <v>582</v>
+      </c>
+    </row>
+    <row r="242" spans="1:26">
+      <c r="A242" t="s">
+        <v>586</v>
+      </c>
+      <c r="B242" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C242" s="1">
+        <v>102.381</v>
+      </c>
+      <c r="D242" s="1">
+        <v>99.329</v>
+      </c>
+      <c r="E242" t="s">
+        <v>8</v>
+      </c>
+      <c r="F242">
+        <v>1.0</v>
+      </c>
+      <c r="G242" s="1">
+        <v>595974.0</v>
+      </c>
+      <c r="H242" s="1">
+        <v>18312.0</v>
+      </c>
+      <c r="I242" s="1">
+        <v>3.0726172618269</v>
+      </c>
+      <c r="J242">
+        <v>1.8</v>
+      </c>
+      <c r="K242" t="s">
+        <v>587</v>
+      </c>
+      <c r="L242" s="1">
+        <v>614286.0</v>
+      </c>
+      <c r="M242" s="1">
+        <v>625114.77</v>
+      </c>
+      <c r="N242" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O242">
+        <v>1</v>
+      </c>
+      <c r="Z242" t="s">
+        <v>585</v>
+      </c>
+    </row>
+    <row r="243" spans="1:26">
+      <c r="A243" t="s">
+        <v>589</v>
+      </c>
+      <c r="B243" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C243" s="1">
+        <v>100.439</v>
+      </c>
+      <c r="D243" s="1">
+        <v>100.2875</v>
+      </c>
+      <c r="E243" t="s">
+        <v>8</v>
+      </c>
+      <c r="F243">
+        <v>1.0</v>
+      </c>
+      <c r="G243" s="1">
+        <v>401150.0</v>
+      </c>
+      <c r="H243" s="1">
+        <v>606.0</v>
+      </c>
+      <c r="I243" s="1">
+        <v>0.15106568615231</v>
+      </c>
+      <c r="J243">
+        <v>0.84</v>
+      </c>
+      <c r="K243" t="s">
+        <v>590</v>
+      </c>
+      <c r="L243" s="1">
+        <v>401756.0</v>
+      </c>
+      <c r="M243" s="1">
+        <v>405109.25</v>
+      </c>
+      <c r="N243" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O243">
+        <v>1</v>
+      </c>
+      <c r="Z243" t="s">
+        <v>588</v>
+      </c>
+    </row>
+    <row r="244" spans="1:26">
+      <c r="A244" t="s">
+        <v>592</v>
+      </c>
+      <c r="B244" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C244" s="1">
+        <v>99.165</v>
+      </c>
+      <c r="D244" s="1">
+        <v>99.808</v>
+      </c>
+      <c r="E244" t="s">
+        <v>8</v>
+      </c>
+      <c r="F244">
+        <v>1.0</v>
+      </c>
+      <c r="G244" s="1">
+        <v>598848.0</v>
+      </c>
+      <c r="H244" s="1">
+        <v>-3858.0</v>
+      </c>
+      <c r="I244" s="1">
+        <v>-0.64423693491504</v>
+      </c>
+      <c r="J244">
+        <v>0.67</v>
+      </c>
+      <c r="K244" t="s">
+        <v>593</v>
+      </c>
+      <c r="L244" s="1">
+        <v>594990.0</v>
+      </c>
+      <c r="M244" s="1">
+        <v>598996.85</v>
+      </c>
+      <c r="N244" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O244">
+        <v>1</v>
+      </c>
+      <c r="Z244" t="s">
+        <v>591</v>
+      </c>
+    </row>
+    <row r="245" spans="1:26">
+      <c r="A245" t="s">
+        <v>595</v>
+      </c>
+      <c r="B245" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C245" s="1">
+        <v>101.737</v>
+      </c>
+      <c r="D245" s="1">
+        <v>99.651</v>
+      </c>
+      <c r="E245" t="s">
+        <v>8</v>
+      </c>
+      <c r="F245">
+        <v>1.0</v>
+      </c>
+      <c r="G245" s="1">
+        <v>298953.0</v>
+      </c>
+      <c r="H245" s="1">
+        <v>6258.0</v>
+      </c>
+      <c r="I245" s="1">
+        <v>2.093305636672</v>
+      </c>
+      <c r="J245">
+        <v>0.87</v>
+      </c>
+      <c r="K245" t="s">
+        <v>596</v>
+      </c>
+      <c r="L245" s="1">
+        <v>305211.0</v>
+      </c>
+      <c r="M245" s="1">
+        <v>307833.95</v>
+      </c>
+      <c r="N245" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O245">
+        <v>1</v>
+      </c>
+      <c r="Z245" t="s">
+        <v>594</v>
+      </c>
+    </row>
+    <row r="246" spans="1:26">
+      <c r="A246" t="s">
+        <v>598</v>
+      </c>
+      <c r="B246" s="1">
+        <v>499000.0</v>
+      </c>
+      <c r="C246" s="1">
+        <v>100.925</v>
+      </c>
+      <c r="D246" s="1">
+        <v>99.768</v>
+      </c>
+      <c r="E246" t="s">
+        <v>8</v>
+      </c>
+      <c r="F246">
+        <v>1.0</v>
+      </c>
+      <c r="G246" s="1">
+        <v>497842.32</v>
+      </c>
+      <c r="H246" s="1">
+        <v>5773.43</v>
+      </c>
+      <c r="I246" s="1">
+        <v>1.1596904819181</v>
+      </c>
+      <c r="J246">
+        <v>0.33</v>
+      </c>
+      <c r="K246" t="s">
+        <v>599</v>
+      </c>
+      <c r="L246" s="1">
+        <v>503615.75</v>
+      </c>
+      <c r="M246" s="1">
+        <v>505258.01</v>
+      </c>
+      <c r="N246" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="O246">
+        <v>1</v>
+      </c>
+      <c r="Z246" t="s">
+        <v>597</v>
+      </c>
+    </row>
+    <row r="247" spans="1:26">
+      <c r="A247" t="s">
+        <v>601</v>
+      </c>
+      <c r="B247" s="1">
+        <v>2525551.0</v>
+      </c>
+      <c r="C247" s="1">
+        <v>99.113</v>
+      </c>
+      <c r="D247" s="1">
+        <v>98.08058756</v>
+      </c>
+      <c r="E247" t="s">
+        <v>8</v>
+      </c>
+      <c r="F247">
+        <v>1.0</v>
+      </c>
+      <c r="G247" s="1">
+        <v>2477075.26</v>
+      </c>
+      <c r="H247" s="1">
+        <v>26074.11</v>
+      </c>
+      <c r="I247" s="1">
+        <v>1.0526167864597</v>
+      </c>
+      <c r="J247">
+        <v>0.89</v>
+      </c>
+      <c r="K247" t="s">
+        <v>602</v>
+      </c>
+      <c r="L247" s="1">
+        <v>2503149.37</v>
+      </c>
+      <c r="M247" s="1">
+        <v>2525637.15</v>
+      </c>
+      <c r="N247" s="1">
+        <v>0.7</v>
+      </c>
+      <c r="O247">
+        <v>1</v>
+      </c>
+      <c r="Z247" t="s">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="248" spans="1:26">
+      <c r="A248" t="s">
+        <v>604</v>
+      </c>
+      <c r="B248" s="1">
+        <v>2042535.0</v>
+      </c>
+      <c r="C248" s="1">
+        <v>88.954</v>
+      </c>
+      <c r="D248" s="1">
+        <v>90.85761321</v>
+      </c>
+      <c r="E248" t="s">
+        <v>8</v>
+      </c>
+      <c r="F248">
+        <v>1.0</v>
+      </c>
+      <c r="G248" s="1">
+        <v>1855798.55</v>
+      </c>
+      <c r="H248" s="1">
+        <v>-38881.96</v>
+      </c>
+      <c r="I248" s="1">
+        <v>-2.0951605981156</v>
+      </c>
+      <c r="J248">
+        <v>2.43</v>
+      </c>
+      <c r="K248" t="s">
+        <v>605</v>
+      </c>
+      <c r="L248" s="1">
+        <v>1816916.59</v>
+      </c>
+      <c r="M248" s="1">
+        <v>1866587.96</v>
+      </c>
+      <c r="N248" s="1">
+        <v>0.51</v>
+      </c>
+      <c r="O248">
+        <v>1</v>
+      </c>
+      <c r="Z248" t="s">
+        <v>603</v>
+      </c>
+    </row>
+    <row r="249" spans="1:26">
+      <c r="A249" t="s">
+        <v>607</v>
+      </c>
+      <c r="B249" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C249" s="1">
+        <v>99.417</v>
+      </c>
+      <c r="D249" s="1">
+        <v>99.766</v>
+      </c>
+      <c r="E249" t="s">
+        <v>8</v>
+      </c>
+      <c r="F249">
+        <v>1.0</v>
+      </c>
+      <c r="G249" s="1">
+        <v>299298.0</v>
+      </c>
+      <c r="H249" s="1">
+        <v>-1047.0</v>
+      </c>
+      <c r="I249" s="1">
+        <v>-0.34981857546659</v>
+      </c>
+      <c r="J249">
+        <v>0.19</v>
+      </c>
+      <c r="K249">
+        <v>558.9</v>
+      </c>
+      <c r="L249" s="1">
+        <v>298251.0</v>
+      </c>
+      <c r="M249" s="1">
+        <v>298809.9</v>
+      </c>
+      <c r="N249" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O249">
+        <v>1</v>
+      </c>
+      <c r="Z249" t="s">
+        <v>606</v>
+      </c>
+    </row>
+    <row r="250" spans="1:26">
+      <c r="A250" t="s">
+        <v>609</v>
+      </c>
+      <c r="B250" s="1">
+        <v>147000.0</v>
+      </c>
+      <c r="C250" s="1">
+        <v>99.08</v>
+      </c>
+      <c r="D250" s="1">
+        <v>99.945</v>
+      </c>
+      <c r="E250" t="s">
+        <v>8</v>
+      </c>
+      <c r="F250">
+        <v>1.0</v>
+      </c>
+      <c r="G250" s="1">
+        <v>146919.15</v>
+      </c>
+      <c r="H250" s="1">
+        <v>-1271.55</v>
+      </c>
+      <c r="I250" s="1">
+        <v>-0.86547601180649</v>
+      </c>
+      <c r="J250">
+        <v>1.85</v>
+      </c>
+      <c r="K250" t="s">
+        <v>610</v>
+      </c>
+      <c r="L250" s="1">
+        <v>145647.6</v>
+      </c>
+      <c r="M250" s="1">
+        <v>148361.74</v>
+      </c>
+      <c r="N250" s="1">
+        <v>0.04</v>
+      </c>
+      <c r="O250">
+        <v>1</v>
+      </c>
+      <c r="Z250" t="s">
+        <v>608</v>
+      </c>
+    </row>
+    <row r="251" spans="1:26">
+      <c r="A251" t="s">
+        <v>612</v>
+      </c>
+      <c r="B251" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C251" s="1">
+        <v>99.021</v>
+      </c>
+      <c r="D251" s="1">
+        <v>98.71</v>
+      </c>
+      <c r="E251" t="s">
+        <v>8</v>
+      </c>
+      <c r="F251">
+        <v>1.0</v>
+      </c>
+      <c r="G251" s="1">
+        <v>197420.0</v>
+      </c>
+      <c r="H251" s="1">
+        <v>622.0</v>
+      </c>
+      <c r="I251" s="1">
+        <v>0.31506432985513</v>
+      </c>
+      <c r="J251">
+        <v>1.38</v>
+      </c>
+      <c r="K251" t="s">
+        <v>613</v>
+      </c>
+      <c r="L251" s="1">
+        <v>198042.0</v>
+      </c>
+      <c r="M251" s="1">
+        <v>200803.64</v>
+      </c>
+      <c r="N251" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O251">
+        <v>1</v>
+      </c>
+      <c r="Z251" t="s">
+        <v>611</v>
+      </c>
+    </row>
+    <row r="252" spans="1:26">
+      <c r="A252" t="s">
+        <v>615</v>
+      </c>
+      <c r="B252" s="1">
+        <v>333000.0</v>
+      </c>
+      <c r="C252" s="1">
+        <v>98.947</v>
+      </c>
+      <c r="D252" s="1">
+        <v>99.682</v>
+      </c>
+      <c r="E252" t="s">
+        <v>8</v>
+      </c>
+      <c r="F252">
+        <v>1.0</v>
+      </c>
+      <c r="G252" s="1">
+        <v>331941.06</v>
+      </c>
+      <c r="H252" s="1">
+        <v>-2447.55</v>
+      </c>
+      <c r="I252" s="1">
+        <v>-0.73734475632511</v>
+      </c>
+      <c r="J252">
+        <v>1.53</v>
+      </c>
+      <c r="K252" t="s">
+        <v>616</v>
+      </c>
+      <c r="L252" s="1">
+        <v>329493.51</v>
+      </c>
+      <c r="M252" s="1">
+        <v>334586.59</v>
+      </c>
+      <c r="N252" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O252">
+        <v>1</v>
+      </c>
+      <c r="Z252" t="s">
+        <v>614</v>
+      </c>
+    </row>
+    <row r="253" spans="1:26">
+      <c r="A253" t="s">
+        <v>618</v>
+      </c>
+      <c r="B253" s="1">
+        <v>434000.0</v>
+      </c>
+      <c r="C253" s="1">
+        <v>74.04</v>
+      </c>
+      <c r="D253" s="1">
+        <v>72.73189862</v>
+      </c>
+      <c r="E253" t="s">
+        <v>8</v>
+      </c>
+      <c r="F253">
+        <v>1.0</v>
+      </c>
+      <c r="G253" s="1">
+        <v>315656.44</v>
+      </c>
+      <c r="H253" s="1">
+        <v>5677.16</v>
+      </c>
+      <c r="I253" s="1">
+        <v>1.7985250039568</v>
+      </c>
+      <c r="J253">
+        <v>0.02</v>
+      </c>
+      <c r="K253">
+        <v>105.53</v>
+      </c>
+      <c r="L253" s="1">
+        <v>321333.6</v>
+      </c>
+      <c r="M253" s="1">
+        <v>321439.13</v>
+      </c>
+      <c r="N253" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O253">
+        <v>1</v>
+      </c>
+      <c r="Z253" t="s">
+        <v>617</v>
+      </c>
+    </row>
+    <row r="254" spans="1:26">
+      <c r="A254" t="s">
+        <v>620</v>
+      </c>
+      <c r="B254" s="1">
+        <v>2293000.0</v>
+      </c>
+      <c r="C254" s="1">
+        <v>86.892</v>
+      </c>
+      <c r="D254" s="1">
+        <v>86.19194374</v>
+      </c>
+      <c r="E254" t="s">
+        <v>8</v>
+      </c>
+      <c r="F254">
+        <v>1.0</v>
+      </c>
+      <c r="G254" s="1">
+        <v>1976381.27</v>
+      </c>
+      <c r="H254" s="1">
+        <v>16052.29</v>
+      </c>
+      <c r="I254" s="1">
+        <v>0.81220613874771</v>
+      </c>
+      <c r="J254">
+        <v>0.1</v>
+      </c>
+      <c r="K254" t="s">
+        <v>621</v>
+      </c>
+      <c r="L254" s="1">
+        <v>1992433.56</v>
+      </c>
+      <c r="M254" s="1">
+        <v>1994655.89</v>
+      </c>
+      <c r="N254" s="1">
+        <v>0.55</v>
+      </c>
+      <c r="O254">
+        <v>1</v>
+      </c>
+      <c r="Z254" t="s">
+        <v>619</v>
+      </c>
+    </row>
+    <row r="255" spans="1:26">
+      <c r="A255" t="s">
+        <v>623</v>
+      </c>
+      <c r="B255" s="1">
+        <v>467000.0</v>
+      </c>
+      <c r="C255" s="1">
+        <v>63.278</v>
+      </c>
+      <c r="D255" s="1">
+        <v>73.47787152</v>
+      </c>
+      <c r="E255" t="s">
+        <v>8</v>
+      </c>
+      <c r="F255">
+        <v>1.0</v>
+      </c>
+      <c r="G255" s="1">
+        <v>343141.66</v>
+      </c>
+      <c r="H255" s="1">
+        <v>-47633.4</v>
+      </c>
+      <c r="I255" s="1">
+        <v>-13.881555506842</v>
+      </c>
+      <c r="J255">
+        <v>0.19</v>
+      </c>
+      <c r="K255">
+        <v>905.21</v>
+      </c>
+      <c r="L255" s="1">
+        <v>295508.26</v>
+      </c>
+      <c r="M255" s="1">
+        <v>296413.47</v>
+      </c>
+      <c r="N255" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O255">
+        <v>1</v>
+      </c>
+      <c r="Z255" t="s">
+        <v>622</v>
+      </c>
+    </row>
+    <row r="256" spans="1:26">
+      <c r="A256" t="s">
+        <v>625</v>
+      </c>
+      <c r="B256" s="1">
+        <v>860000.0</v>
+      </c>
+      <c r="C256" s="1">
+        <v>95.493</v>
+      </c>
+      <c r="D256" s="1">
+        <v>94.01677442</v>
+      </c>
+      <c r="E256" t="s">
+        <v>8</v>
+      </c>
+      <c r="F256">
+        <v>1.0</v>
+      </c>
+      <c r="G256" s="1">
+        <v>808544.26</v>
+      </c>
+      <c r="H256" s="1">
+        <v>12695.54</v>
+      </c>
+      <c r="I256" s="1">
+        <v>1.5701725468931</v>
+      </c>
+      <c r="J256">
+        <v>0.39</v>
+      </c>
+      <c r="K256" t="s">
+        <v>626</v>
+      </c>
+      <c r="L256" s="1">
+        <v>821239.8</v>
+      </c>
+      <c r="M256" s="1">
+        <v>824573.77</v>
+      </c>
+      <c r="N256" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O256">
+        <v>1</v>
+      </c>
+      <c r="Z256" t="s">
+        <v>624</v>
+      </c>
+    </row>
+    <row r="257" spans="1:26">
+      <c r="A257" t="s">
+        <v>628</v>
+      </c>
+      <c r="B257" s="1">
+        <v>540000.0</v>
+      </c>
+      <c r="C257" s="1">
+        <v>98.971</v>
+      </c>
+      <c r="D257" s="1">
+        <v>99.998</v>
+      </c>
+      <c r="E257" t="s">
+        <v>8</v>
+      </c>
+      <c r="F257">
+        <v>1.0</v>
+      </c>
+      <c r="G257" s="1">
+        <v>539989.2</v>
+      </c>
+      <c r="H257" s="1">
+        <v>-5545.8</v>
+      </c>
+      <c r="I257" s="1">
+        <v>-1.0270205404108</v>
+      </c>
+      <c r="J257">
+        <v>0.35</v>
+      </c>
+      <c r="K257" t="s">
+        <v>629</v>
+      </c>
+      <c r="L257" s="1">
+        <v>534443.4</v>
+      </c>
+      <c r="M257" s="1">
+        <v>536350.34</v>
+      </c>
+      <c r="N257" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O257">
+        <v>1</v>
+      </c>
+      <c r="Z257" t="s">
+        <v>627</v>
+      </c>
+    </row>
+    <row r="258" spans="1:26">
+      <c r="A258" t="s">
+        <v>631</v>
+      </c>
+      <c r="B258" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C258" s="1">
+        <v>101.288</v>
+      </c>
+      <c r="D258" s="1">
+        <v>100.09619333</v>
+      </c>
+      <c r="E258" t="s">
+        <v>8</v>
+      </c>
+      <c r="F258">
+        <v>1.0</v>
+      </c>
+      <c r="G258" s="1">
+        <v>300288.58</v>
+      </c>
+      <c r="H258" s="1">
+        <v>3575.42</v>
+      </c>
+      <c r="I258" s="1">
+        <v>1.1906613298448</v>
+      </c>
+      <c r="J258">
+        <v>3.18</v>
+      </c>
+      <c r="K258" t="s">
+        <v>632</v>
+      </c>
+      <c r="L258" s="1">
+        <v>303864.0</v>
+      </c>
+      <c r="M258" s="1">
+        <v>313413.04</v>
+      </c>
+      <c r="N258" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O258">
+        <v>1</v>
+      </c>
+      <c r="Z258" t="s">
+        <v>630</v>
+      </c>
+    </row>
+    <row r="259" spans="1:26">
+      <c r="A259" t="s">
+        <v>634</v>
+      </c>
+      <c r="B259" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C259" s="1">
+        <v>101.474</v>
+      </c>
+      <c r="D259" s="1">
+        <v>103.1</v>
+      </c>
+      <c r="E259" t="s">
+        <v>8</v>
+      </c>
+      <c r="F259">
+        <v>1.0</v>
+      </c>
+      <c r="G259" s="1">
+        <v>412400.0</v>
+      </c>
+      <c r="H259" s="1">
+        <v>-6504.0</v>
+      </c>
+      <c r="I259" s="1">
+        <v>-1.5771096023278</v>
+      </c>
+      <c r="J259">
+        <v>0.33</v>
+      </c>
+      <c r="K259" t="s">
+        <v>635</v>
+      </c>
+      <c r="L259" s="1">
+        <v>405896.0</v>
+      </c>
+      <c r="M259" s="1">
+        <v>407211.07</v>
+      </c>
+      <c r="N259" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O259">
+        <v>1</v>
+      </c>
+      <c r="Z259" t="s">
+        <v>633</v>
+      </c>
+    </row>
+    <row r="260" spans="1:26">
+      <c r="A260" t="s">
+        <v>637</v>
+      </c>
+      <c r="B260" s="1">
+        <v>3627153.0</v>
+      </c>
+      <c r="C260" s="1">
+        <v>87.98</v>
+      </c>
+      <c r="D260" s="1">
+        <v>88.69559624</v>
+      </c>
+      <c r="E260" t="s">
+        <v>8</v>
+      </c>
+      <c r="F260">
+        <v>1.0</v>
+      </c>
+      <c r="G260" s="1">
+        <v>3217124.98</v>
+      </c>
+      <c r="H260" s="1">
+        <v>-25955.77</v>
+      </c>
+      <c r="I260" s="1">
+        <v>-0.80680017597576</v>
+      </c>
+      <c r="J260">
+        <v>0.0</v>
+      </c>
+      <c r="K260">
+        <v>0.0</v>
+      </c>
+      <c r="L260" s="1">
+        <v>3191169.21</v>
+      </c>
+      <c r="M260" s="1">
+        <v>3191169.21</v>
+      </c>
+      <c r="N260" s="1">
+        <v>0.88</v>
+      </c>
+      <c r="O260">
+        <v>1</v>
+      </c>
+      <c r="Z260" t="s">
+        <v>636</v>
+      </c>
+    </row>
+    <row r="261" spans="1:26">
+      <c r="A261" t="s">
+        <v>639</v>
+      </c>
+      <c r="B261" s="1">
+        <v>5809877.0</v>
+      </c>
+      <c r="C261" s="1">
+        <v>84.896</v>
+      </c>
+      <c r="D261" s="1">
+        <v>84.13636812</v>
+      </c>
+      <c r="E261" t="s">
+        <v>8</v>
+      </c>
+      <c r="F261">
+        <v>1.0</v>
+      </c>
+      <c r="G261" s="1">
+        <v>4888219.5</v>
+      </c>
+      <c r="H261" s="1">
+        <v>44133.68</v>
+      </c>
+      <c r="I261" s="1">
+        <v>0.90285798336184</v>
+      </c>
+      <c r="J261">
+        <v>0.0</v>
+      </c>
+      <c r="K261">
+        <v>0.0</v>
+      </c>
+      <c r="L261" s="1">
+        <v>4932353.18</v>
+      </c>
+      <c r="M261" s="1">
+        <v>4932353.18</v>
+      </c>
+      <c r="N261" s="1">
+        <v>1.36</v>
+      </c>
+      <c r="O261">
+        <v>1</v>
+      </c>
+      <c r="Z261" t="s">
+        <v>638</v>
+      </c>
+    </row>
+    <row r="262" spans="1:26">
+      <c r="A262" t="s">
+        <v>641</v>
+      </c>
+      <c r="B262" s="1">
+        <v>16796941.0</v>
+      </c>
+      <c r="C262" s="1">
+        <v>63.301</v>
+      </c>
+      <c r="D262" s="1">
+        <v>69.56286445</v>
+      </c>
+      <c r="E262" t="s">
+        <v>8</v>
+      </c>
+      <c r="F262">
+        <v>1.0</v>
+      </c>
+      <c r="G262" s="1">
+        <v>11684433.3</v>
+      </c>
+      <c r="H262" s="1">
+        <v>-1051801.68</v>
+      </c>
+      <c r="I262" s="1">
+        <v>-9.0017346412513</v>
+      </c>
+      <c r="J262">
+        <v>0.04</v>
+      </c>
+      <c r="K262" t="s">
+        <v>642</v>
+      </c>
+      <c r="L262" s="1">
+        <v>10632631.62</v>
+      </c>
+      <c r="M262" s="1">
+        <v>10639764.57</v>
+      </c>
+      <c r="N262" s="1">
+        <v>2.93</v>
+      </c>
+      <c r="O262">
+        <v>1</v>
+      </c>
+      <c r="Z262" t="s">
+        <v>640</v>
+      </c>
+    </row>
+    <row r="263" spans="1:26">
+      <c r="A263" t="s">
+        <v>644</v>
+      </c>
+      <c r="B263" s="1">
+        <v>7780000.0</v>
+      </c>
+      <c r="C263" s="1">
+        <v>100.157</v>
+      </c>
+      <c r="D263" s="1">
+        <v>99.868</v>
+      </c>
+      <c r="E263" t="s">
+        <v>8</v>
+      </c>
+      <c r="F263">
+        <v>1.0</v>
+      </c>
+      <c r="G263" s="1">
+        <v>7769730.4</v>
+      </c>
+      <c r="H263" s="1">
+        <v>22484.2</v>
+      </c>
+      <c r="I263" s="1">
+        <v>0.28938198421917</v>
+      </c>
+      <c r="J263">
+        <v>2.15</v>
+      </c>
+      <c r="K263" t="s">
+        <v>645</v>
+      </c>
+      <c r="L263" s="1">
+        <v>7792214.6</v>
+      </c>
+      <c r="M263" s="1">
+        <v>7959410.0</v>
+      </c>
+      <c r="N263" s="1">
+        <v>2.19</v>
+      </c>
+      <c r="O263">
+        <v>1</v>
+      </c>
+      <c r="Z263" t="s">
+        <v>643</v>
+      </c>
+    </row>
+    <row r="264" spans="1:26">
+      <c r="A264" t="s">
+        <v>647</v>
+      </c>
+      <c r="B264" s="1">
+        <v>2063860.0</v>
+      </c>
+      <c r="C264" s="1">
+        <v>98.638</v>
+      </c>
+      <c r="D264" s="1">
+        <v>98.20526683</v>
+      </c>
+      <c r="E264" t="s">
+        <v>8</v>
+      </c>
+      <c r="F264">
+        <v>1.0</v>
+      </c>
+      <c r="G264" s="1">
+        <v>2026819.22</v>
+      </c>
+      <c r="H264" s="1">
+        <v>8931.0</v>
+      </c>
+      <c r="I264" s="1">
+        <v>0.4406411737106</v>
+      </c>
+      <c r="J264">
+        <v>0.35</v>
+      </c>
+      <c r="K264" t="s">
+        <v>648</v>
+      </c>
+      <c r="L264" s="1">
+        <v>2035750.22</v>
+      </c>
+      <c r="M264" s="1">
+        <v>2042936.98</v>
+      </c>
+      <c r="N264" s="1">
+        <v>0.56</v>
+      </c>
+      <c r="O264">
+        <v>1</v>
+      </c>
+      <c r="Z264" t="s">
+        <v>646</v>
+      </c>
+    </row>
+    <row r="265" spans="1:26">
+      <c r="A265" t="s">
+        <v>650</v>
+      </c>
+      <c r="B265" s="1">
+        <v>1577591.0</v>
+      </c>
+      <c r="C265" s="1">
+        <v>98.946</v>
+      </c>
+      <c r="D265" s="1">
+        <v>98.49161601</v>
+      </c>
+      <c r="E265" t="s">
+        <v>8</v>
+      </c>
+      <c r="F265">
+        <v>1.0</v>
+      </c>
+      <c r="G265" s="1">
+        <v>1553794.87</v>
+      </c>
+      <c r="H265" s="1">
+        <v>7168.32</v>
+      </c>
+      <c r="I265" s="1">
+        <v>0.46134275111875</v>
+      </c>
+      <c r="J265">
+        <v>0.37</v>
+      </c>
+      <c r="K265" t="s">
+        <v>651</v>
+      </c>
+      <c r="L265" s="1">
+        <v>1560963.19</v>
+      </c>
+      <c r="M265" s="1">
+        <v>1566858.63</v>
+      </c>
+      <c r="N265" s="1">
+        <v>0.43</v>
+      </c>
+      <c r="O265">
+        <v>1</v>
+      </c>
+      <c r="Z265" t="s">
+        <v>649</v>
+      </c>
+    </row>
+    <row r="266" spans="1:26">
+      <c r="A266" t="s">
+        <v>653</v>
+      </c>
+      <c r="B266" s="1">
+        <v>7462068.0</v>
+      </c>
+      <c r="C266" s="1">
+        <v>99.233</v>
+      </c>
+      <c r="D266" s="1">
+        <v>99.18220418</v>
+      </c>
+      <c r="E266" t="s">
+        <v>8</v>
+      </c>
+      <c r="F266">
+        <v>1.0</v>
+      </c>
+      <c r="G266" s="1">
+        <v>7401043.52</v>
+      </c>
+      <c r="H266" s="1">
+        <v>3790.41</v>
+      </c>
+      <c r="I266" s="1">
+        <v>0.051214534676861</v>
+      </c>
+      <c r="J266">
+        <v>0.07</v>
+      </c>
+      <c r="K266" t="s">
+        <v>654</v>
+      </c>
+      <c r="L266" s="1">
+        <v>7404833.93</v>
+      </c>
+      <c r="M266" s="1">
+        <v>7410047.16</v>
+      </c>
+      <c r="N266" s="1">
+        <v>2.04</v>
+      </c>
+      <c r="O266">
+        <v>1</v>
+      </c>
+      <c r="Z266" t="s">
+        <v>652</v>
+      </c>
+    </row>
+    <row r="267" spans="1:26">
+      <c r="A267" t="s">
+        <v>656</v>
+      </c>
+      <c r="B267" s="1">
+        <v>8705907.2</v>
+      </c>
+      <c r="C267" s="1">
+        <v>88.56</v>
+      </c>
+      <c r="D267" s="1">
+        <v>102.80397797</v>
+      </c>
+      <c r="E267" t="s">
+        <v>8</v>
+      </c>
+      <c r="F267">
+        <v>1.0</v>
+      </c>
+      <c r="G267" s="1">
+        <v>8950018.92</v>
+      </c>
+      <c r="H267" s="1">
+        <v>-1240067.5</v>
+      </c>
+      <c r="I267" s="1">
+        <v>-13.85547350329</v>
+      </c>
+      <c r="J267">
+        <v>2.44</v>
+      </c>
+      <c r="K267" t="s">
+        <v>657</v>
+      </c>
+      <c r="L267" s="1">
+        <v>7709951.42</v>
+      </c>
+      <c r="M267" s="1">
+        <v>7922232.44</v>
+      </c>
+      <c r="N267" s="1">
+        <v>2.18</v>
+      </c>
+      <c r="O267">
+        <v>1</v>
+      </c>
+      <c r="Z267" t="s">
+        <v>655</v>
+      </c>
+    </row>
+    <row r="268" spans="1:26">
+      <c r="A268" t="s">
+        <v>659</v>
+      </c>
+      <c r="B268" s="1">
+        <v>15376515.0</v>
+      </c>
+      <c r="C268" s="1">
+        <v>97.251</v>
+      </c>
+      <c r="D268" s="1">
+        <v>96.91088663</v>
+      </c>
+      <c r="E268" t="s">
+        <v>8</v>
+      </c>
+      <c r="F268">
+        <v>1.0</v>
+      </c>
+      <c r="G268" s="1">
+        <v>14901517.02</v>
+      </c>
+      <c r="H268" s="1">
+        <v>52297.59</v>
+      </c>
+      <c r="I268" s="1">
+        <v>0.3509548050028</v>
+      </c>
+      <c r="J268">
+        <v>0.89</v>
+      </c>
+      <c r="K268" t="s">
+        <v>660</v>
+      </c>
+      <c r="L268" s="1">
+        <v>14953814.61</v>
+      </c>
+      <c r="M268" s="1">
+        <v>15090728.78</v>
+      </c>
+      <c r="N268" s="1">
+        <v>4.15</v>
+      </c>
+      <c r="O268">
+        <v>1</v>
+      </c>
+      <c r="Z268" t="s">
+        <v>658</v>
+      </c>
+    </row>
+    <row r="269" spans="1:26">
+      <c r="A269" t="s">
+        <v>662</v>
+      </c>
+      <c r="B269" s="1">
+        <v>270000.0</v>
+      </c>
+      <c r="C269" s="1">
+        <v>100.613</v>
+      </c>
+      <c r="D269" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E269" t="s">
+        <v>8</v>
+      </c>
+      <c r="F269">
+        <v>1.0</v>
+      </c>
+      <c r="G269" s="1">
+        <v>270000.0</v>
+      </c>
+      <c r="H269" s="1">
+        <v>1655.1</v>
+      </c>
+      <c r="I269" s="1">
+        <v>0.613</v>
+      </c>
+      <c r="J269">
+        <v>0.73</v>
+      </c>
+      <c r="K269" t="s">
+        <v>663</v>
+      </c>
+      <c r="L269" s="1">
+        <v>271655.1</v>
+      </c>
+      <c r="M269" s="1">
+        <v>273637.8</v>
+      </c>
+      <c r="N269" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O269">
+        <v>1</v>
+      </c>
+      <c r="Z269" t="s">
+        <v>661</v>
+      </c>
+    </row>
+    <row r="270" spans="1:26">
+      <c r="A270" t="s">
+        <v>665</v>
+      </c>
+      <c r="B270" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C270" s="1">
+        <v>99.666</v>
+      </c>
+      <c r="D270" s="1">
+        <v>99.24</v>
+      </c>
+      <c r="E270" t="s">
+        <v>8</v>
+      </c>
+      <c r="F270">
+        <v>1.0</v>
+      </c>
+      <c r="G270" s="1">
+        <v>198480.0</v>
+      </c>
+      <c r="H270" s="1">
+        <v>852.0</v>
+      </c>
+      <c r="I270" s="1">
+        <v>0.42926239419589</v>
+      </c>
+      <c r="J270">
+        <v>1.59</v>
+      </c>
+      <c r="K270" t="s">
+        <v>666</v>
+      </c>
+      <c r="L270" s="1">
+        <v>199332.0</v>
+      </c>
+      <c r="M270" s="1">
+        <v>202516.93</v>
+      </c>
+      <c r="N270" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O270">
+        <v>1</v>
+      </c>
+      <c r="Z270" t="s">
+        <v>664</v>
+      </c>
+    </row>
+    <row r="271" spans="1:26">
+      <c r="A271" t="s">
+        <v>668</v>
+      </c>
+      <c r="B271" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C271" s="1">
+        <v>89.903</v>
+      </c>
+      <c r="D271" s="1">
+        <v>85.48</v>
+      </c>
+      <c r="E271" t="s">
+        <v>8</v>
+      </c>
+      <c r="F271">
+        <v>1.0</v>
+      </c>
+      <c r="G271" s="1">
+        <v>170960.0</v>
+      </c>
+      <c r="H271" s="1">
+        <v>8846.0</v>
+      </c>
+      <c r="I271" s="1">
+        <v>5.1743097800655</v>
+      </c>
+      <c r="J271">
+        <v>0.33</v>
+      </c>
+      <c r="K271">
+        <v>658.9</v>
+      </c>
+      <c r="L271" s="1">
+        <v>179806.0</v>
+      </c>
+      <c r="M271" s="1">
+        <v>180464.9</v>
+      </c>
+      <c r="N271" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O271">
+        <v>1</v>
+      </c>
+      <c r="Z271" t="s">
+        <v>667</v>
+      </c>
+    </row>
+    <row r="272" spans="1:26">
+      <c r="A272" t="s">
+        <v>670</v>
+      </c>
+      <c r="B272" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C272" s="1">
+        <v>92.863</v>
+      </c>
+      <c r="D272" s="1">
+        <v>94.01785714</v>
+      </c>
+      <c r="E272" t="s">
+        <v>8</v>
+      </c>
+      <c r="F272">
+        <v>1.0</v>
+      </c>
+      <c r="G272" s="1">
+        <v>658125.0</v>
+      </c>
+      <c r="H272" s="1">
+        <v>-8084.0</v>
+      </c>
+      <c r="I272" s="1">
+        <v>-1.2283380816714</v>
+      </c>
+      <c r="J272">
+        <v>1.25</v>
+      </c>
+      <c r="K272" t="s">
+        <v>671</v>
+      </c>
+      <c r="L272" s="1">
+        <v>650041.0</v>
+      </c>
+      <c r="M272" s="1">
+        <v>658767.03</v>
+      </c>
+      <c r="N272" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O272">
+        <v>1</v>
+      </c>
+      <c r="Z272" t="s">
+        <v>669</v>
+      </c>
+    </row>
+    <row r="273" spans="1:26">
+      <c r="A273" t="s">
+        <v>673</v>
+      </c>
+      <c r="B273" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C273" s="1">
+        <v>101.559</v>
+      </c>
+      <c r="D273" s="1">
+        <v>99.942</v>
+      </c>
+      <c r="E273" t="s">
+        <v>8</v>
+      </c>
+      <c r="F273">
+        <v>1.0</v>
+      </c>
+      <c r="G273" s="1">
+        <v>499710.0</v>
+      </c>
+      <c r="H273" s="1">
+        <v>8085.0</v>
+      </c>
+      <c r="I273" s="1">
+        <v>1.6179384042745</v>
+      </c>
+      <c r="J273">
+        <v>0.83</v>
+      </c>
+      <c r="K273" t="s">
+        <v>674</v>
+      </c>
+      <c r="L273" s="1">
+        <v>507795.0</v>
+      </c>
+      <c r="M273" s="1">
+        <v>511966.23</v>
+      </c>
+      <c r="N273" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="O273">
+        <v>1</v>
+      </c>
+      <c r="Z273" t="s">
+        <v>672</v>
+      </c>
+    </row>
+    <row r="274" spans="1:26">
+      <c r="A274" t="s">
+        <v>676</v>
+      </c>
+      <c r="B274" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C274" s="1">
+        <v>95.358</v>
+      </c>
+      <c r="D274" s="1">
+        <v>94.5700925</v>
+      </c>
+      <c r="E274" t="s">
+        <v>8</v>
+      </c>
+      <c r="F274">
+        <v>1.0</v>
+      </c>
+      <c r="G274" s="1">
+        <v>378280.37</v>
+      </c>
+      <c r="H274" s="1">
+        <v>3151.63</v>
+      </c>
+      <c r="I274" s="1">
+        <v>0.83314658912912</v>
+      </c>
+      <c r="J274">
+        <v>0.48</v>
+      </c>
+      <c r="K274" t="s">
+        <v>677</v>
+      </c>
+      <c r="L274" s="1">
+        <v>381432.0</v>
+      </c>
+      <c r="M274" s="1">
+        <v>383363.51</v>
+      </c>
+      <c r="N274" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O274">
+        <v>1</v>
+      </c>
+      <c r="Z274" t="s">
+        <v>675</v>
+      </c>
+    </row>
+    <row r="275" spans="1:26">
+      <c r="A275" t="s">
+        <v>679</v>
+      </c>
+      <c r="B275" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C275" s="1">
+        <v>101.702</v>
+      </c>
+      <c r="D275" s="1">
+        <v>99.858</v>
+      </c>
+      <c r="E275" t="s">
+        <v>8</v>
+      </c>
+      <c r="F275">
+        <v>1.0</v>
+      </c>
+      <c r="G275" s="1">
+        <v>499290.0</v>
+      </c>
+      <c r="H275" s="1">
+        <v>9220.0</v>
+      </c>
+      <c r="I275" s="1">
+        <v>1.846622203529</v>
+      </c>
+      <c r="J275">
+        <v>0.21</v>
+      </c>
+      <c r="K275" t="s">
+        <v>680</v>
+      </c>
+      <c r="L275" s="1">
+        <v>508510.0</v>
+      </c>
+      <c r="M275" s="1">
+        <v>509571.64</v>
+      </c>
+      <c r="N275" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="O275">
+        <v>1</v>
+      </c>
+      <c r="Z275" t="s">
+        <v>678</v>
+      </c>
+    </row>
+    <row r="276" spans="1:26">
+      <c r="A276" t="s">
+        <v>682</v>
+      </c>
+      <c r="B276" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C276" s="1">
+        <v>98.118</v>
+      </c>
+      <c r="D276" s="1">
+        <v>98.625</v>
+      </c>
+      <c r="E276" t="s">
+        <v>8</v>
+      </c>
+      <c r="F276">
+        <v>1.0</v>
+      </c>
+      <c r="G276" s="1">
+        <v>789000.0</v>
+      </c>
+      <c r="H276" s="1">
+        <v>-4056.0</v>
+      </c>
+      <c r="I276" s="1">
+        <v>-0.51406844106464</v>
+      </c>
+      <c r="J276">
+        <v>2.38</v>
+      </c>
+      <c r="K276" t="s">
+        <v>683</v>
+      </c>
+      <c r="L276" s="1">
+        <v>784944.0</v>
+      </c>
+      <c r="M276" s="1">
+        <v>804012.49</v>
+      </c>
+      <c r="N276" s="1">
+        <v>0.22</v>
+      </c>
+      <c r="O276">
+        <v>1</v>
+      </c>
+      <c r="Z276" t="s">
+        <v>681</v>
+      </c>
+    </row>
+    <row r="277" spans="1:26">
+      <c r="A277" t="s">
+        <v>685</v>
+      </c>
+      <c r="B277" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C277" s="1">
+        <v>98.357</v>
+      </c>
+      <c r="D277" s="1">
+        <v>98.642</v>
+      </c>
+      <c r="E277" t="s">
+        <v>8</v>
+      </c>
+      <c r="F277">
+        <v>1.0</v>
+      </c>
+      <c r="G277" s="1">
+        <v>394568.0</v>
+      </c>
+      <c r="H277" s="1">
+        <v>-1140.0</v>
+      </c>
+      <c r="I277" s="1">
+        <v>-0.28892358224691</v>
+      </c>
+      <c r="J277">
         <v>0.41</v>
       </c>
-      <c r="L166" t="s">
-[...8 lines deleted...]
-      <c r="O166" s="1">
+      <c r="K277" t="s">
+        <v>686</v>
+      </c>
+      <c r="L277" s="1">
+        <v>393428.0</v>
+      </c>
+      <c r="M277" s="1">
+        <v>395058.14</v>
+      </c>
+      <c r="N277" s="1">
         <v>0.11</v>
       </c>
-      <c r="P166">
-[...34 lines deleted...]
-      <c r="K167">
+      <c r="O277">
+        <v>1</v>
+      </c>
+      <c r="Z277" t="s">
+        <v>684</v>
+      </c>
+    </row>
+    <row r="278" spans="1:26">
+      <c r="A278" t="s">
+        <v>685</v>
+      </c>
+      <c r="B278" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C278" s="1">
+        <v>98.348</v>
+      </c>
+      <c r="D278" s="1">
+        <v>95.396</v>
+      </c>
+      <c r="E278" t="s">
+        <v>8</v>
+      </c>
+      <c r="F278">
+        <v>1.0</v>
+      </c>
+      <c r="G278" s="1">
+        <v>381584.0</v>
+      </c>
+      <c r="H278" s="1">
+        <v>11808.0</v>
+      </c>
+      <c r="I278" s="1">
+        <v>3.0944693697849</v>
+      </c>
+      <c r="J278">
+        <v>0.41</v>
+      </c>
+      <c r="K278" t="s">
+        <v>686</v>
+      </c>
+      <c r="L278" s="1">
+        <v>393392.0</v>
+      </c>
+      <c r="M278" s="1">
+        <v>395022.14</v>
+      </c>
+      <c r="N278" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O278">
+        <v>1</v>
+      </c>
+      <c r="Z278" t="s">
+        <v>687</v>
+      </c>
+    </row>
+    <row r="279" spans="1:26">
+      <c r="A279" t="s">
+        <v>689</v>
+      </c>
+      <c r="B279" s="1">
+        <v>355000.0</v>
+      </c>
+      <c r="C279" s="1">
+        <v>98.8</v>
+      </c>
+      <c r="D279" s="1">
+        <v>99.628</v>
+      </c>
+      <c r="E279" t="s">
+        <v>8</v>
+      </c>
+      <c r="F279">
+        <v>1.0</v>
+      </c>
+      <c r="G279" s="1">
+        <v>353679.4</v>
+      </c>
+      <c r="H279" s="1">
+        <v>-2939.4</v>
+      </c>
+      <c r="I279" s="1">
+        <v>-0.83109166097884</v>
+      </c>
+      <c r="J279">
+        <v>2.38</v>
+      </c>
+      <c r="K279" t="s">
+        <v>690</v>
+      </c>
+      <c r="L279" s="1">
+        <v>350740.0</v>
+      </c>
+      <c r="M279" s="1">
+        <v>359179.76</v>
+      </c>
+      <c r="N279" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O279">
+        <v>1</v>
+      </c>
+      <c r="Z279" t="s">
+        <v>688</v>
+      </c>
+    </row>
+    <row r="280" spans="1:26">
+      <c r="A280" t="s">
+        <v>692</v>
+      </c>
+      <c r="B280" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C280" s="1">
+        <v>99.372</v>
+      </c>
+      <c r="D280" s="1">
+        <v>99.736</v>
+      </c>
+      <c r="E280" t="s">
+        <v>8</v>
+      </c>
+      <c r="F280">
+        <v>1.0</v>
+      </c>
+      <c r="G280" s="1">
+        <v>299208.0</v>
+      </c>
+      <c r="H280" s="1">
+        <v>-1092.0</v>
+      </c>
+      <c r="I280" s="1">
+        <v>-0.36496350364964</v>
+      </c>
+      <c r="J280">
+        <v>2.37</v>
+      </c>
+      <c r="K280" t="s">
+        <v>693</v>
+      </c>
+      <c r="L280" s="1">
+        <v>298116.0</v>
+      </c>
+      <c r="M280" s="1">
+        <v>305217.37</v>
+      </c>
+      <c r="N280" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O280">
+        <v>1</v>
+      </c>
+      <c r="Z280" t="s">
+        <v>691</v>
+      </c>
+    </row>
+    <row r="281" spans="1:26">
+      <c r="A281" t="s">
+        <v>695</v>
+      </c>
+      <c r="B281" s="1">
+        <v>348000.0</v>
+      </c>
+      <c r="C281" s="1">
+        <v>99.9</v>
+      </c>
+      <c r="D281" s="1">
+        <v>99.394</v>
+      </c>
+      <c r="E281" t="s">
+        <v>8</v>
+      </c>
+      <c r="F281">
+        <v>1.0</v>
+      </c>
+      <c r="G281" s="1">
+        <v>345891.12</v>
+      </c>
+      <c r="H281" s="1">
+        <v>1760.88</v>
+      </c>
+      <c r="I281" s="1">
+        <v>0.50908505543594</v>
+      </c>
+      <c r="J281">
+        <v>0.59</v>
+      </c>
+      <c r="K281" t="s">
+        <v>696</v>
+      </c>
+      <c r="L281" s="1">
+        <v>347652.0</v>
+      </c>
+      <c r="M281" s="1">
+        <v>349689.95</v>
+      </c>
+      <c r="N281" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O281">
+        <v>1</v>
+      </c>
+      <c r="Z281" t="s">
+        <v>694</v>
+      </c>
+    </row>
+    <row r="282" spans="1:26">
+      <c r="A282" t="s">
+        <v>698</v>
+      </c>
+      <c r="B282" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C282" s="1">
+        <v>95.754</v>
+      </c>
+      <c r="D282" s="1">
+        <v>93.6</v>
+      </c>
+      <c r="E282" t="s">
+        <v>8</v>
+      </c>
+      <c r="F282">
+        <v>1.0</v>
+      </c>
+      <c r="G282" s="1">
+        <v>374400.0</v>
+      </c>
+      <c r="H282" s="1">
+        <v>8616.0</v>
+      </c>
+      <c r="I282" s="1">
+        <v>2.3012820512821</v>
+      </c>
+      <c r="J282">
+        <v>1.1</v>
+      </c>
+      <c r="K282" t="s">
+        <v>699</v>
+      </c>
+      <c r="L282" s="1">
+        <v>383016.0</v>
+      </c>
+      <c r="M282" s="1">
+        <v>387414.63</v>
+      </c>
+      <c r="N282" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O282">
+        <v>1</v>
+      </c>
+      <c r="Z282" t="s">
+        <v>697</v>
+      </c>
+    </row>
+    <row r="283" spans="1:26">
+      <c r="A283" t="s">
+        <v>701</v>
+      </c>
+      <c r="B283" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="C283" s="1">
+        <v>99.197</v>
+      </c>
+      <c r="D283" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E283" t="s">
+        <v>8</v>
+      </c>
+      <c r="F283">
+        <v>1.0</v>
+      </c>
+      <c r="G283" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="H283" s="1">
+        <v>-7227.0</v>
+      </c>
+      <c r="I283" s="1">
+        <v>-0.803</v>
+      </c>
+      <c r="J283">
+        <v>3.28</v>
+      </c>
+      <c r="K283" t="s">
+        <v>702</v>
+      </c>
+      <c r="L283" s="1">
+        <v>892773.0</v>
+      </c>
+      <c r="M283" s="1">
+        <v>922297.32</v>
+      </c>
+      <c r="N283" s="1">
+        <v>0.25</v>
+      </c>
+      <c r="O283">
+        <v>1</v>
+      </c>
+      <c r="Z283" t="s">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="284" spans="1:26">
+      <c r="A284" t="s">
+        <v>704</v>
+      </c>
+      <c r="B284" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C284" s="1">
+        <v>101.69</v>
+      </c>
+      <c r="D284" s="1">
+        <v>103.012</v>
+      </c>
+      <c r="E284" t="s">
+        <v>8</v>
+      </c>
+      <c r="F284">
+        <v>1.0</v>
+      </c>
+      <c r="G284" s="1">
+        <v>412048.0</v>
+      </c>
+      <c r="H284" s="1">
+        <v>-5288.0</v>
+      </c>
+      <c r="I284" s="1">
+        <v>-1.2833456296354</v>
+      </c>
+      <c r="J284">
+        <v>3.53</v>
+      </c>
+      <c r="K284" t="s">
+        <v>705</v>
+      </c>
+      <c r="L284" s="1">
+        <v>406760.0</v>
+      </c>
+      <c r="M284" s="1">
+        <v>420872.33</v>
+      </c>
+      <c r="N284" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O284">
+        <v>1</v>
+      </c>
+      <c r="Z284" t="s">
+        <v>703</v>
+      </c>
+    </row>
+    <row r="285" spans="1:26">
+      <c r="A285" t="s">
+        <v>707</v>
+      </c>
+      <c r="B285" s="1">
+        <v>85000.0</v>
+      </c>
+      <c r="C285" s="1">
+        <v>101.331</v>
+      </c>
+      <c r="D285" s="1">
+        <v>99.849</v>
+      </c>
+      <c r="E285" t="s">
+        <v>8</v>
+      </c>
+      <c r="F285">
+        <v>1.0</v>
+      </c>
+      <c r="G285" s="1">
+        <v>84871.65</v>
+      </c>
+      <c r="H285" s="1">
+        <v>1259.7</v>
+      </c>
+      <c r="I285" s="1">
+        <v>1.4842412042184</v>
+      </c>
+      <c r="J285">
+        <v>2.97</v>
+      </c>
+      <c r="K285" t="s">
+        <v>708</v>
+      </c>
+      <c r="L285" s="1">
+        <v>86131.35</v>
+      </c>
+      <c r="M285" s="1">
+        <v>88659.69</v>
+      </c>
+      <c r="N285" s="1">
+        <v>0.02</v>
+      </c>
+      <c r="O285">
+        <v>1</v>
+      </c>
+      <c r="Z285" t="s">
+        <v>706</v>
+      </c>
+    </row>
+    <row r="286" spans="1:26">
+      <c r="A286" t="s">
+        <v>710</v>
+      </c>
+      <c r="B286" s="1">
+        <v>532000.0</v>
+      </c>
+      <c r="C286" s="1">
+        <v>108.048</v>
+      </c>
+      <c r="D286" s="1">
+        <v>99.283</v>
+      </c>
+      <c r="E286" t="s">
+        <v>8</v>
+      </c>
+      <c r="F286">
+        <v>1.0</v>
+      </c>
+      <c r="G286" s="1">
+        <v>528185.56</v>
+      </c>
+      <c r="H286" s="1">
+        <v>46629.8</v>
+      </c>
+      <c r="I286" s="1">
+        <v>8.8282989031355</v>
+      </c>
+      <c r="J286">
+        <v>4.21</v>
+      </c>
+      <c r="K286" t="s">
+        <v>711</v>
+      </c>
+      <c r="L286" s="1">
+        <v>574815.36</v>
+      </c>
+      <c r="M286" s="1">
+        <v>597224.95</v>
+      </c>
+      <c r="N286" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O286">
+        <v>1</v>
+      </c>
+      <c r="Z286" t="s">
+        <v>709</v>
+      </c>
+    </row>
+    <row r="287" spans="1:26">
+      <c r="A287" t="s">
+        <v>713</v>
+      </c>
+      <c r="B287" s="1">
+        <v>303000.0</v>
+      </c>
+      <c r="C287" s="1">
+        <v>100.102</v>
+      </c>
+      <c r="D287" s="1">
+        <v>99.115</v>
+      </c>
+      <c r="E287" t="s">
+        <v>8</v>
+      </c>
+      <c r="F287">
+        <v>1.0</v>
+      </c>
+      <c r="G287" s="1">
+        <v>300318.45</v>
+      </c>
+      <c r="H287" s="1">
+        <v>2990.61</v>
+      </c>
+      <c r="I287" s="1">
+        <v>0.99581294455935</v>
+      </c>
+      <c r="J287">
+        <v>0.82</v>
+      </c>
+      <c r="K287" t="s">
+        <v>714</v>
+      </c>
+      <c r="L287" s="1">
+        <v>303309.06</v>
+      </c>
+      <c r="M287" s="1">
+        <v>305807.77</v>
+      </c>
+      <c r="N287" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O287">
+        <v>1</v>
+      </c>
+      <c r="Z287" t="s">
+        <v>712</v>
+      </c>
+    </row>
+    <row r="288" spans="1:26">
+      <c r="A288" t="s">
+        <v>716</v>
+      </c>
+      <c r="B288" s="1">
+        <v>396543.39</v>
+      </c>
+      <c r="C288" s="1">
+        <v>90.454</v>
+      </c>
+      <c r="D288" s="1">
+        <v>93.61489546</v>
+      </c>
+      <c r="E288" t="s">
+        <v>8</v>
+      </c>
+      <c r="F288">
+        <v>1.0</v>
+      </c>
+      <c r="G288" s="1">
+        <v>371223.68</v>
+      </c>
+      <c r="H288" s="1">
+        <v>-12534.32</v>
+      </c>
+      <c r="I288" s="1">
+        <v>-3.3764871896103</v>
+      </c>
+      <c r="J288">
+        <v>0.15</v>
+      </c>
+      <c r="K288">
+        <v>579.06</v>
+      </c>
+      <c r="L288" s="1">
+        <v>358689.36</v>
+      </c>
+      <c r="M288" s="1">
+        <v>359268.42</v>
+      </c>
+      <c r="N288" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O288">
+        <v>1</v>
+      </c>
+      <c r="Z288" t="s">
+        <v>715</v>
+      </c>
+    </row>
+    <row r="289" spans="1:26">
+      <c r="A289" t="s">
+        <v>718</v>
+      </c>
+      <c r="B289" s="1">
+        <v>544273.0</v>
+      </c>
+      <c r="C289" s="1">
+        <v>94.161</v>
+      </c>
+      <c r="D289" s="1">
+        <v>93.82524579</v>
+      </c>
+      <c r="E289" t="s">
+        <v>8</v>
+      </c>
+      <c r="F289">
+        <v>1.0</v>
+      </c>
+      <c r="G289" s="1">
+        <v>510665.48</v>
+      </c>
+      <c r="H289" s="1">
+        <v>1827.42</v>
+      </c>
+      <c r="I289" s="1">
+        <v>0.35785070101077</v>
+      </c>
+      <c r="J289">
+        <v>0.37</v>
+      </c>
+      <c r="K289" t="s">
+        <v>719</v>
+      </c>
+      <c r="L289" s="1">
+        <v>512492.9</v>
+      </c>
+      <c r="M289" s="1">
+        <v>514485.83</v>
+      </c>
+      <c r="N289" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="O289">
+        <v>1</v>
+      </c>
+      <c r="Z289" t="s">
+        <v>717</v>
+      </c>
+    </row>
+    <row r="290" spans="1:26">
+      <c r="A290" t="s">
+        <v>721</v>
+      </c>
+      <c r="B290" s="1">
+        <v>348458.0</v>
+      </c>
+      <c r="C290" s="1">
+        <v>67.272</v>
+      </c>
+      <c r="D290" s="1">
+        <v>65.20059806</v>
+      </c>
+      <c r="E290" t="s">
+        <v>8</v>
+      </c>
+      <c r="F290">
+        <v>1.0</v>
+      </c>
+      <c r="G290" s="1">
+        <v>227196.7</v>
+      </c>
+      <c r="H290" s="1">
+        <v>7217.96</v>
+      </c>
+      <c r="I290" s="1">
+        <v>3.1769651583848</v>
+      </c>
+      <c r="J290">
+        <v>0.17</v>
+      </c>
+      <c r="K290">
+        <v>587.13</v>
+      </c>
+      <c r="L290" s="1">
+        <v>234414.66</v>
+      </c>
+      <c r="M290" s="1">
+        <v>235001.79</v>
+      </c>
+      <c r="N290" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O290">
+        <v>1</v>
+      </c>
+      <c r="Z290" t="s">
+        <v>720</v>
+      </c>
+    </row>
+    <row r="291" spans="1:26">
+      <c r="A291" t="s">
+        <v>723</v>
+      </c>
+      <c r="B291" s="1">
+        <v>2925000.0</v>
+      </c>
+      <c r="C291" s="1">
+        <v>100.299</v>
+      </c>
+      <c r="D291" s="1">
+        <v>120.30693675</v>
+      </c>
+      <c r="E291" t="s">
+        <v>8</v>
+      </c>
+      <c r="F291">
+        <v>1.0</v>
+      </c>
+      <c r="G291" s="1">
+        <v>3518977.9</v>
+      </c>
+      <c r="H291" s="1">
+        <v>333294.31</v>
+      </c>
+      <c r="I291" s="1">
+        <v>9.4713385383864</v>
+      </c>
+      <c r="J291">
+        <v>0.45</v>
+      </c>
+      <c r="K291" t="s">
+        <v>724</v>
+      </c>
+      <c r="L291" s="1">
+        <v>3852272.21</v>
+      </c>
+      <c r="M291" s="1">
+        <v>3865579.29</v>
+      </c>
+      <c r="N291" s="1">
+        <v>1.06</v>
+      </c>
+      <c r="O291">
+        <v>1</v>
+      </c>
+      <c r="Z291" t="s">
+        <v>722</v>
+      </c>
+    </row>
+    <row r="292" spans="1:26">
+      <c r="A292" t="s">
+        <v>726</v>
+      </c>
+      <c r="B292" s="1">
+        <v>6826000.0</v>
+      </c>
+      <c r="C292" s="1">
+        <v>99.986</v>
+      </c>
+      <c r="D292" s="1">
+        <v>100.81901113</v>
+      </c>
+      <c r="E292" t="s">
+        <v>8</v>
+      </c>
+      <c r="F292">
+        <v>1.0</v>
+      </c>
+      <c r="G292" s="1">
+        <v>6881905.7</v>
+      </c>
+      <c r="H292" s="1">
+        <v>-56861.34</v>
+      </c>
+      <c r="I292" s="1">
+        <v>-0.82624410270545</v>
+      </c>
+      <c r="J292">
+        <v>0.85</v>
+      </c>
+      <c r="K292" t="s">
+        <v>727</v>
+      </c>
+      <c r="L292" s="1">
+        <v>6825044.36</v>
+      </c>
+      <c r="M292" s="1">
+        <v>6882744.8</v>
+      </c>
+      <c r="N292" s="1">
+        <v>1.89</v>
+      </c>
+      <c r="O292">
+        <v>1</v>
+      </c>
+      <c r="Z292" t="s">
+        <v>725</v>
+      </c>
+    </row>
+    <row r="293" spans="1:26">
+      <c r="A293" t="s">
+        <v>729</v>
+      </c>
+      <c r="B293" s="1">
+        <v>3049000.0</v>
+      </c>
+      <c r="C293" s="1">
+        <v>99.114</v>
+      </c>
+      <c r="D293" s="1">
+        <v>97.93011578</v>
+      </c>
+      <c r="E293" t="s">
+        <v>8</v>
+      </c>
+      <c r="F293">
+        <v>1.0</v>
+      </c>
+      <c r="G293" s="1">
+        <v>2985889.23</v>
+      </c>
+      <c r="H293" s="1">
+        <v>36096.63</v>
+      </c>
+      <c r="I293" s="1">
+        <v>1.2089072038349</v>
+      </c>
+      <c r="J293">
+        <v>0.86</v>
+      </c>
+      <c r="K293" t="s">
+        <v>730</v>
+      </c>
+      <c r="L293" s="1">
+        <v>3021985.86</v>
+      </c>
+      <c r="M293" s="1">
+        <v>3048345.62</v>
+      </c>
+      <c r="N293" s="1">
+        <v>0.84</v>
+      </c>
+      <c r="O293">
+        <v>1</v>
+      </c>
+      <c r="Z293" t="s">
+        <v>728</v>
+      </c>
+    </row>
+    <row r="294" spans="1:26">
+      <c r="A294" t="s">
+        <v>732</v>
+      </c>
+      <c r="B294" s="1">
+        <v>2264000.0</v>
+      </c>
+      <c r="C294" s="1">
+        <v>86.819</v>
+      </c>
+      <c r="D294" s="1">
+        <v>94.94942977</v>
+      </c>
+      <c r="E294" t="s">
+        <v>8</v>
+      </c>
+      <c r="F294">
+        <v>1.0</v>
+      </c>
+      <c r="G294" s="1">
+        <v>2149655.09</v>
+      </c>
+      <c r="H294" s="1">
+        <v>-184072.93</v>
+      </c>
+      <c r="I294" s="1">
+        <v>-8.5629053170572</v>
+      </c>
+      <c r="J294">
+        <v>1.02</v>
+      </c>
+      <c r="K294" t="s">
+        <v>733</v>
+      </c>
+      <c r="L294" s="1">
+        <v>1965582.16</v>
+      </c>
+      <c r="M294" s="1">
+        <v>1988775.86</v>
+      </c>
+      <c r="N294" s="1">
+        <v>0.55</v>
+      </c>
+      <c r="O294">
+        <v>1</v>
+      </c>
+      <c r="Z294" t="s">
+        <v>731</v>
+      </c>
+    </row>
+    <row r="295" spans="1:26">
+      <c r="A295" t="s">
+        <v>735</v>
+      </c>
+      <c r="B295" s="1">
+        <v>3337000.0</v>
+      </c>
+      <c r="C295" s="1">
+        <v>101.201</v>
+      </c>
+      <c r="D295" s="1">
+        <v>99.8790938</v>
+      </c>
+      <c r="E295" t="s">
+        <v>8</v>
+      </c>
+      <c r="F295">
+        <v>1.0</v>
+      </c>
+      <c r="G295" s="1">
+        <v>3332965.36</v>
+      </c>
+      <c r="H295" s="1">
+        <v>44112.01</v>
+      </c>
+      <c r="I295" s="1">
+        <v>1.323506404519</v>
+      </c>
+      <c r="J295">
+        <v>0.67</v>
+      </c>
+      <c r="K295" t="s">
+        <v>736</v>
+      </c>
+      <c r="L295" s="1">
+        <v>3377077.37</v>
+      </c>
+      <c r="M295" s="1">
+        <v>3399496.11</v>
+      </c>
+      <c r="N295" s="1">
+        <v>0.94</v>
+      </c>
+      <c r="O295">
+        <v>1</v>
+      </c>
+      <c r="Z295" t="s">
+        <v>734</v>
+      </c>
+    </row>
+    <row r="296" spans="1:26">
+      <c r="A296" t="s">
+        <v>738</v>
+      </c>
+      <c r="B296" s="1">
+        <v>9795000.0</v>
+      </c>
+      <c r="C296" s="1">
+        <v>98.527</v>
+      </c>
+      <c r="D296" s="1">
+        <v>97.70499735</v>
+      </c>
+      <c r="E296" t="s">
+        <v>8</v>
+      </c>
+      <c r="F296">
+        <v>1.0</v>
+      </c>
+      <c r="G296" s="1">
+        <v>9570204.49</v>
+      </c>
+      <c r="H296" s="1">
+        <v>80515.16</v>
+      </c>
+      <c r="I296" s="1">
+        <v>0.84131075865862</v>
+      </c>
+      <c r="J296">
+        <v>0.89</v>
+      </c>
+      <c r="K296" t="s">
+        <v>739</v>
+      </c>
+      <c r="L296" s="1">
+        <v>9650719.65</v>
+      </c>
+      <c r="M296" s="1">
+        <v>9738299.26</v>
+      </c>
+      <c r="N296" s="1">
+        <v>2.68</v>
+      </c>
+      <c r="O296">
+        <v>1</v>
+      </c>
+      <c r="Z296" t="s">
+        <v>737</v>
+      </c>
+    </row>
+    <row r="297" spans="1:26">
+      <c r="A297" t="s">
+        <v>741</v>
+      </c>
+      <c r="B297" s="1">
+        <v>312000.0</v>
+      </c>
+      <c r="C297" s="1">
+        <v>97.152</v>
+      </c>
+      <c r="D297" s="1">
+        <v>99.406</v>
+      </c>
+      <c r="E297" t="s">
+        <v>8</v>
+      </c>
+      <c r="F297">
+        <v>1.0</v>
+      </c>
+      <c r="G297" s="1">
+        <v>310146.72</v>
+      </c>
+      <c r="H297" s="1">
+        <v>-7032.48</v>
+      </c>
+      <c r="I297" s="1">
+        <v>-2.2674687644609</v>
+      </c>
+      <c r="J297">
+        <v>1.68</v>
+      </c>
+      <c r="K297" t="s">
+        <v>742</v>
+      </c>
+      <c r="L297" s="1">
+        <v>303114.24</v>
+      </c>
+      <c r="M297" s="1">
+        <v>308349.86</v>
+      </c>
+      <c r="N297" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O297">
+        <v>1</v>
+      </c>
+      <c r="Z297" t="s">
+        <v>740</v>
+      </c>
+    </row>
+    <row r="298" spans="1:26">
+      <c r="A298" t="s">
+        <v>744</v>
+      </c>
+      <c r="B298" s="1">
+        <v>765000.0</v>
+      </c>
+      <c r="C298" s="1">
+        <v>98.744</v>
+      </c>
+      <c r="D298" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E298" t="s">
+        <v>8</v>
+      </c>
+      <c r="F298">
+        <v>1.0</v>
+      </c>
+      <c r="G298" s="1">
+        <v>765000.0</v>
+      </c>
+      <c r="H298" s="1">
+        <v>-9608.4</v>
+      </c>
+      <c r="I298" s="1">
+        <v>-1.256</v>
+      </c>
+      <c r="J298">
+        <v>1.09</v>
+      </c>
+      <c r="K298" t="s">
+        <v>745</v>
+      </c>
+      <c r="L298" s="1">
+        <v>755391.6</v>
+      </c>
+      <c r="M298" s="1">
+        <v>763738.94</v>
+      </c>
+      <c r="N298" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O298">
+        <v>1</v>
+      </c>
+      <c r="Z298" t="s">
+        <v>743</v>
+      </c>
+    </row>
+    <row r="299" spans="1:26">
+      <c r="A299" t="s">
+        <v>747</v>
+      </c>
+      <c r="B299" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C299" s="1">
+        <v>103.473</v>
+      </c>
+      <c r="D299" s="1">
+        <v>100.77</v>
+      </c>
+      <c r="E299" t="s">
+        <v>8</v>
+      </c>
+      <c r="F299">
+        <v>1.0</v>
+      </c>
+      <c r="G299" s="1">
+        <v>503850.0</v>
+      </c>
+      <c r="H299" s="1">
+        <v>13515.0</v>
+      </c>
+      <c r="I299" s="1">
+        <v>2.6823459362906</v>
+      </c>
+      <c r="J299">
+        <v>0.9</v>
+      </c>
+      <c r="K299" t="s">
+        <v>748</v>
+      </c>
+      <c r="L299" s="1">
+        <v>517365.0</v>
+      </c>
+      <c r="M299" s="1">
+        <v>521854.73</v>
+      </c>
+      <c r="N299" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="O299">
+        <v>1</v>
+      </c>
+      <c r="Z299" t="s">
+        <v>746</v>
+      </c>
+    </row>
+    <row r="300" spans="1:26">
+      <c r="A300" t="s">
+        <v>750</v>
+      </c>
+      <c r="B300" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C300" s="1">
+        <v>100.355</v>
+      </c>
+      <c r="D300" s="1">
+        <v>99.076</v>
+      </c>
+      <c r="E300" t="s">
+        <v>8</v>
+      </c>
+      <c r="F300">
+        <v>1.0</v>
+      </c>
+      <c r="G300" s="1">
+        <v>396304.0</v>
+      </c>
+      <c r="H300" s="1">
+        <v>5116.0</v>
+      </c>
+      <c r="I300" s="1">
+        <v>1.2909281763495</v>
+      </c>
+      <c r="J300">
+        <v>0.16</v>
+      </c>
+      <c r="K300">
+        <v>652.05</v>
+      </c>
+      <c r="L300" s="1">
+        <v>401420.0</v>
+      </c>
+      <c r="M300" s="1">
+        <v>402072.05</v>
+      </c>
+      <c r="N300" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O300">
+        <v>1</v>
+      </c>
+      <c r="Z300" t="s">
+        <v>749</v>
+      </c>
+    </row>
+    <row r="301" spans="1:26">
+      <c r="A301" t="s">
+        <v>752</v>
+      </c>
+      <c r="B301" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C301" s="1">
+        <v>101.308</v>
+      </c>
+      <c r="D301" s="1">
+        <v>98.69</v>
+      </c>
+      <c r="E301" t="s">
+        <v>8</v>
+      </c>
+      <c r="F301">
+        <v>1.0</v>
+      </c>
+      <c r="G301" s="1">
+        <v>394760.0</v>
+      </c>
+      <c r="H301" s="1">
+        <v>10472.0</v>
+      </c>
+      <c r="I301" s="1">
+        <v>2.6527510386057</v>
+      </c>
+      <c r="J301">
+        <v>2.92</v>
+      </c>
+      <c r="K301" t="s">
+        <v>753</v>
+      </c>
+      <c r="L301" s="1">
+        <v>405232.0</v>
+      </c>
+      <c r="M301" s="1">
+        <v>416910.08</v>
+      </c>
+      <c r="N301" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O301">
+        <v>1</v>
+      </c>
+      <c r="Z301" t="s">
+        <v>751</v>
+      </c>
+    </row>
+    <row r="302" spans="1:26">
+      <c r="A302" t="s">
+        <v>755</v>
+      </c>
+      <c r="B302" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C302" s="1">
+        <v>85.138</v>
+      </c>
+      <c r="D302" s="1">
+        <v>85.4016</v>
+      </c>
+      <c r="E302" t="s">
+        <v>8</v>
+      </c>
+      <c r="F302">
+        <v>1.0</v>
+      </c>
+      <c r="G302" s="1">
+        <v>427008.0</v>
+      </c>
+      <c r="H302" s="1">
+        <v>-1318.0</v>
+      </c>
+      <c r="I302" s="1">
+        <v>-0.30865932254197</v>
+      </c>
+      <c r="J302">
+        <v>0.46</v>
+      </c>
+      <c r="K302" t="s">
+        <v>756</v>
+      </c>
+      <c r="L302" s="1">
+        <v>425690.0</v>
+      </c>
+      <c r="M302" s="1">
+        <v>428003.36</v>
+      </c>
+      <c r="N302" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O302">
+        <v>1</v>
+      </c>
+      <c r="Z302" t="s">
+        <v>754</v>
+      </c>
+    </row>
+    <row r="303" spans="1:26">
+      <c r="A303" t="s">
+        <v>758</v>
+      </c>
+      <c r="B303" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="C303" s="1">
+        <v>100.13</v>
+      </c>
+      <c r="D303" s="1">
+        <v>99.898</v>
+      </c>
+      <c r="E303" t="s">
+        <v>8</v>
+      </c>
+      <c r="F303">
+        <v>1.0</v>
+      </c>
+      <c r="G303" s="1">
+        <v>899082.0</v>
+      </c>
+      <c r="H303" s="1">
+        <v>2088.0</v>
+      </c>
+      <c r="I303" s="1">
+        <v>0.23223688161925</v>
+      </c>
+      <c r="J303">
+        <v>0.24</v>
+      </c>
+      <c r="K303" t="s">
+        <v>759</v>
+      </c>
+      <c r="L303" s="1">
+        <v>901170.0</v>
+      </c>
+      <c r="M303" s="1">
+        <v>903339.86</v>
+      </c>
+      <c r="N303" s="1">
+        <v>0.25</v>
+      </c>
+      <c r="O303">
+        <v>1</v>
+      </c>
+      <c r="Z303" t="s">
+        <v>757</v>
+      </c>
+    </row>
+    <row r="304" spans="1:26">
+      <c r="A304" t="s">
+        <v>761</v>
+      </c>
+      <c r="B304" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C304" s="1">
+        <v>81.953</v>
+      </c>
+      <c r="D304" s="1">
+        <v>82.0</v>
+      </c>
+      <c r="E304" t="s">
+        <v>8</v>
+      </c>
+      <c r="F304">
+        <v>1.0</v>
+      </c>
+      <c r="G304" s="1">
+        <v>410000.0</v>
+      </c>
+      <c r="H304" s="1">
+        <v>-235.0</v>
+      </c>
+      <c r="I304" s="1">
+        <v>-0.057317073170732</v>
+      </c>
+      <c r="J304">
+        <v>0.21</v>
+      </c>
+      <c r="K304" t="s">
+        <v>762</v>
+      </c>
+      <c r="L304" s="1">
+        <v>409765.0</v>
+      </c>
+      <c r="M304" s="1">
+        <v>410807.81</v>
+      </c>
+      <c r="N304" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O304">
+        <v>1</v>
+      </c>
+      <c r="Z304" t="s">
+        <v>760</v>
+      </c>
+    </row>
+    <row r="305" spans="1:26">
+      <c r="A305" t="s">
+        <v>764</v>
+      </c>
+      <c r="B305" s="1">
+        <v>306000.0</v>
+      </c>
+      <c r="C305" s="1">
+        <v>100.896</v>
+      </c>
+      <c r="D305" s="1">
+        <v>99.609</v>
+      </c>
+      <c r="E305" t="s">
+        <v>8</v>
+      </c>
+      <c r="F305">
+        <v>1.0</v>
+      </c>
+      <c r="G305" s="1">
+        <v>304803.54</v>
+      </c>
+      <c r="H305" s="1">
+        <v>3938.22</v>
+      </c>
+      <c r="I305" s="1">
+        <v>1.292051923019</v>
+      </c>
+      <c r="J305">
+        <v>0.52</v>
+      </c>
+      <c r="K305" t="s">
+        <v>765</v>
+      </c>
+      <c r="L305" s="1">
+        <v>308741.76</v>
+      </c>
+      <c r="M305" s="1">
+        <v>310317.87</v>
+      </c>
+      <c r="N305" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O305">
+        <v>1</v>
+      </c>
+      <c r="Z305" t="s">
+        <v>763</v>
+      </c>
+    </row>
+    <row r="306" spans="1:26">
+      <c r="A306" t="s">
+        <v>767</v>
+      </c>
+      <c r="B306" s="1">
+        <v>256000.0</v>
+      </c>
+      <c r="C306" s="1">
+        <v>101.987</v>
+      </c>
+      <c r="D306" s="1">
+        <v>99.813</v>
+      </c>
+      <c r="E306" t="s">
+        <v>8</v>
+      </c>
+      <c r="F306">
+        <v>1.0</v>
+      </c>
+      <c r="G306" s="1">
+        <v>255521.28</v>
+      </c>
+      <c r="H306" s="1">
+        <v>5565.44</v>
+      </c>
+      <c r="I306" s="1">
+        <v>2.1780729965035</v>
+      </c>
+      <c r="J306">
+        <v>0.45</v>
+      </c>
+      <c r="K306" t="s">
+        <v>768</v>
+      </c>
+      <c r="L306" s="1">
+        <v>261086.72</v>
+      </c>
+      <c r="M306" s="1">
+        <v>262228.2</v>
+      </c>
+      <c r="N306" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O306">
+        <v>1</v>
+      </c>
+      <c r="Z306" t="s">
+        <v>766</v>
+      </c>
+    </row>
+    <row r="307" spans="1:26">
+      <c r="A307" t="s">
+        <v>770</v>
+      </c>
+      <c r="B307" s="1">
+        <v>383000.0</v>
+      </c>
+      <c r="C307" s="1">
+        <v>103.753</v>
+      </c>
+      <c r="D307" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E307" t="s">
+        <v>8</v>
+      </c>
+      <c r="F307">
+        <v>1.0</v>
+      </c>
+      <c r="G307" s="1">
+        <v>383000.0</v>
+      </c>
+      <c r="H307" s="1">
+        <v>14373.99</v>
+      </c>
+      <c r="I307" s="1">
+        <v>3.753</v>
+      </c>
+      <c r="J307">
+        <v>3.12</v>
+      </c>
+      <c r="K307" t="s">
+        <v>771</v>
+      </c>
+      <c r="L307" s="1">
+        <v>397373.99</v>
+      </c>
+      <c r="M307" s="1">
+        <v>409316.65</v>
+      </c>
+      <c r="N307" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O307">
+        <v>1</v>
+      </c>
+      <c r="Z307" t="s">
+        <v>769</v>
+      </c>
+    </row>
+    <row r="308" spans="1:26">
+      <c r="A308" t="s">
+        <v>773</v>
+      </c>
+      <c r="B308" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C308" s="1">
+        <v>98.671</v>
+      </c>
+      <c r="D308" s="1">
+        <v>99.423</v>
+      </c>
+      <c r="E308" t="s">
+        <v>8</v>
+      </c>
+      <c r="F308">
+        <v>1.0</v>
+      </c>
+      <c r="G308" s="1">
+        <v>795384.0</v>
+      </c>
+      <c r="H308" s="1">
+        <v>-6016.0</v>
+      </c>
+      <c r="I308" s="1">
+        <v>-0.75636422155839</v>
+      </c>
+      <c r="J308">
+        <v>0.9</v>
+      </c>
+      <c r="K308" t="s">
+        <v>774</v>
+      </c>
+      <c r="L308" s="1">
+        <v>789368.0</v>
+      </c>
+      <c r="M308" s="1">
+        <v>796600.88</v>
+      </c>
+      <c r="N308" s="1">
+        <v>0.22</v>
+      </c>
+      <c r="O308">
+        <v>1</v>
+      </c>
+      <c r="Z308" t="s">
+        <v>772</v>
+      </c>
+    </row>
+    <row r="309" spans="1:26">
+      <c r="A309" t="s">
+        <v>776</v>
+      </c>
+      <c r="B309" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C309" s="1">
+        <v>98.601</v>
+      </c>
+      <c r="D309" s="1">
+        <v>97.59</v>
+      </c>
+      <c r="E309" t="s">
+        <v>8</v>
+      </c>
+      <c r="F309">
+        <v>1.0</v>
+      </c>
+      <c r="G309" s="1">
+        <v>195180.0</v>
+      </c>
+      <c r="H309" s="1">
+        <v>2022.0</v>
+      </c>
+      <c r="I309" s="1">
+        <v>1.035966799877</v>
+      </c>
+      <c r="J309">
         <v>1.88</v>
       </c>
-      <c r="L167" t="s">
-[...8 lines deleted...]
-      <c r="O167" s="1">
+      <c r="K309" t="s">
+        <v>777</v>
+      </c>
+      <c r="L309" s="1">
+        <v>197202.0</v>
+      </c>
+      <c r="M309" s="1">
+        <v>200959.53</v>
+      </c>
+      <c r="N309" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O309">
+        <v>1</v>
+      </c>
+      <c r="Z309" t="s">
+        <v>775</v>
+      </c>
+    </row>
+    <row r="310" spans="1:26">
+      <c r="A310" t="s">
+        <v>779</v>
+      </c>
+      <c r="B310" s="1">
+        <v>362000.0</v>
+      </c>
+      <c r="C310" s="1">
+        <v>98.867</v>
+      </c>
+      <c r="D310" s="1">
+        <v>99.947</v>
+      </c>
+      <c r="E310" t="s">
+        <v>8</v>
+      </c>
+      <c r="F310">
+        <v>1.0</v>
+      </c>
+      <c r="G310" s="1">
+        <v>361808.14</v>
+      </c>
+      <c r="H310" s="1">
+        <v>-3909.6</v>
+      </c>
+      <c r="I310" s="1">
+        <v>-1.0805727035329</v>
+      </c>
+      <c r="J310">
+        <v>2.17</v>
+      </c>
+      <c r="K310" t="s">
+        <v>780</v>
+      </c>
+      <c r="L310" s="1">
+        <v>357898.54</v>
+      </c>
+      <c r="M310" s="1">
+        <v>365746.01</v>
+      </c>
+      <c r="N310" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O310">
+        <v>1</v>
+      </c>
+      <c r="Z310" t="s">
+        <v>778</v>
+      </c>
+    </row>
+    <row r="311" spans="1:26">
+      <c r="A311" t="s">
+        <v>782</v>
+      </c>
+      <c r="B311" s="1">
+        <v>407000.0</v>
+      </c>
+      <c r="C311" s="1">
+        <v>102.092</v>
+      </c>
+      <c r="D311" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E311" t="s">
+        <v>8</v>
+      </c>
+      <c r="F311">
+        <v>1.0</v>
+      </c>
+      <c r="G311" s="1">
+        <v>407000.0</v>
+      </c>
+      <c r="H311" s="1">
+        <v>8514.44</v>
+      </c>
+      <c r="I311" s="1">
+        <v>2.092</v>
+      </c>
+      <c r="J311">
+        <v>1.18</v>
+      </c>
+      <c r="K311" t="s">
+        <v>783</v>
+      </c>
+      <c r="L311" s="1">
+        <v>415514.44</v>
+      </c>
+      <c r="M311" s="1">
+        <v>420312.0</v>
+      </c>
+      <c r="N311" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O311">
+        <v>1</v>
+      </c>
+      <c r="Z311" t="s">
+        <v>781</v>
+      </c>
+    </row>
+    <row r="312" spans="1:26">
+      <c r="A312" t="s">
+        <v>785</v>
+      </c>
+      <c r="B312" s="1">
+        <v>1100000.0</v>
+      </c>
+      <c r="C312" s="1">
+        <v>98.816</v>
+      </c>
+      <c r="D312" s="1">
+        <v>99.779</v>
+      </c>
+      <c r="E312" t="s">
+        <v>8</v>
+      </c>
+      <c r="F312">
+        <v>1.0</v>
+      </c>
+      <c r="G312" s="1">
+        <v>1097569.0</v>
+      </c>
+      <c r="H312" s="1">
+        <v>-10593.0</v>
+      </c>
+      <c r="I312" s="1">
+        <v>-0.96513294380581</v>
+      </c>
+      <c r="J312">
+        <v>1.24</v>
+      </c>
+      <c r="K312" t="s">
+        <v>786</v>
+      </c>
+      <c r="L312" s="1">
+        <v>1086976.0</v>
+      </c>
+      <c r="M312" s="1">
+        <v>1100650.66</v>
+      </c>
+      <c r="N312" s="1">
+        <v>0.3</v>
+      </c>
+      <c r="O312">
+        <v>1</v>
+      </c>
+      <c r="Z312" t="s">
+        <v>784</v>
+      </c>
+    </row>
+    <row r="313" spans="1:26">
+      <c r="A313" t="s">
+        <v>788</v>
+      </c>
+      <c r="B313" s="1">
+        <v>719000.0</v>
+      </c>
+      <c r="C313" s="1">
+        <v>98.78</v>
+      </c>
+      <c r="D313" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E313" t="s">
+        <v>8</v>
+      </c>
+      <c r="F313">
+        <v>1.0</v>
+      </c>
+      <c r="G313" s="1">
+        <v>719000.0</v>
+      </c>
+      <c r="H313" s="1">
+        <v>-8771.8</v>
+      </c>
+      <c r="I313" s="1">
+        <v>-1.22</v>
+      </c>
+      <c r="J313">
+        <v>0.35</v>
+      </c>
+      <c r="K313" t="s">
+        <v>789</v>
+      </c>
+      <c r="L313" s="1">
+        <v>710228.2</v>
+      </c>
+      <c r="M313" s="1">
+        <v>712757.5</v>
+      </c>
+      <c r="N313" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O313">
+        <v>1</v>
+      </c>
+      <c r="Z313" t="s">
+        <v>787</v>
+      </c>
+    </row>
+    <row r="314" spans="1:26">
+      <c r="A314" t="s">
+        <v>791</v>
+      </c>
+      <c r="B314" s="1">
+        <v>276000.0</v>
+      </c>
+      <c r="C314" s="1">
+        <v>98.667</v>
+      </c>
+      <c r="D314" s="1">
+        <v>99.215</v>
+      </c>
+      <c r="E314" t="s">
+        <v>8</v>
+      </c>
+      <c r="F314">
+        <v>1.0</v>
+      </c>
+      <c r="G314" s="1">
+        <v>273833.4</v>
+      </c>
+      <c r="H314" s="1">
+        <v>-1512.48</v>
+      </c>
+      <c r="I314" s="1">
+        <v>-0.55233583631507</v>
+      </c>
+      <c r="J314">
+        <v>0.39</v>
+      </c>
+      <c r="K314" t="s">
+        <v>792</v>
+      </c>
+      <c r="L314" s="1">
+        <v>272320.92</v>
+      </c>
+      <c r="M314" s="1">
+        <v>273398.45</v>
+      </c>
+      <c r="N314" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O314">
+        <v>1</v>
+      </c>
+      <c r="Z314" t="s">
+        <v>790</v>
+      </c>
+    </row>
+    <row r="315" spans="1:26">
+      <c r="A315" t="s">
+        <v>794</v>
+      </c>
+      <c r="B315" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C315" s="1">
+        <v>101.099</v>
+      </c>
+      <c r="D315" s="1">
+        <v>101.669</v>
+      </c>
+      <c r="E315" t="s">
+        <v>8</v>
+      </c>
+      <c r="F315">
+        <v>1.0</v>
+      </c>
+      <c r="G315" s="1">
+        <v>406676.0</v>
+      </c>
+      <c r="H315" s="1">
+        <v>-2280.0</v>
+      </c>
+      <c r="I315" s="1">
+        <v>-0.5606428704915</v>
+      </c>
+      <c r="J315">
+        <v>1.04</v>
+      </c>
+      <c r="K315" t="s">
+        <v>795</v>
+      </c>
+      <c r="L315" s="1">
+        <v>404396.0</v>
+      </c>
+      <c r="M315" s="1">
+        <v>408556.88</v>
+      </c>
+      <c r="N315" s="1">
         <v>0.11</v>
       </c>
-      <c r="P167">
-[...10 lines deleted...]
-      <c r="C168" s="1">
+      <c r="O315">
+        <v>1</v>
+      </c>
+      <c r="Z315" t="s">
+        <v>793</v>
+      </c>
+    </row>
+    <row r="316" spans="1:26">
+      <c r="A316" t="s">
+        <v>797</v>
+      </c>
+      <c r="B316" s="1">
+        <v>334000.0</v>
+      </c>
+      <c r="C316" s="1">
+        <v>100.346</v>
+      </c>
+      <c r="D316" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E316" t="s">
+        <v>8</v>
+      </c>
+      <c r="F316">
+        <v>1.0</v>
+      </c>
+      <c r="G316" s="1">
+        <v>334000.0</v>
+      </c>
+      <c r="H316" s="1">
+        <v>1155.64</v>
+      </c>
+      <c r="I316" s="1">
+        <v>0.346</v>
+      </c>
+      <c r="J316">
+        <v>0.33</v>
+      </c>
+      <c r="K316" t="s">
+        <v>798</v>
+      </c>
+      <c r="L316" s="1">
+        <v>335155.64</v>
+      </c>
+      <c r="M316" s="1">
+        <v>336251.11</v>
+      </c>
+      <c r="N316" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O316">
+        <v>1</v>
+      </c>
+      <c r="Z316" t="s">
+        <v>796</v>
+      </c>
+    </row>
+    <row r="317" spans="1:26">
+      <c r="A317" t="s">
+        <v>800</v>
+      </c>
+      <c r="B317" s="1">
         <v>400000.0</v>
       </c>
-      <c r="D168" s="1">
-[...32 lines deleted...]
-      <c r="O168" s="1">
+      <c r="C317" s="1">
+        <v>99.37</v>
+      </c>
+      <c r="D317" s="1">
+        <v>100.78</v>
+      </c>
+      <c r="E317" t="s">
+        <v>8</v>
+      </c>
+      <c r="F317">
+        <v>1.0</v>
+      </c>
+      <c r="G317" s="1">
+        <v>403120.0</v>
+      </c>
+      <c r="H317" s="1">
+        <v>-5640.0</v>
+      </c>
+      <c r="I317" s="1">
+        <v>-1.3990871204604</v>
+      </c>
+      <c r="J317">
+        <v>0.19</v>
+      </c>
+      <c r="K317">
+        <v>759.45</v>
+      </c>
+      <c r="L317" s="1">
+        <v>397480.0</v>
+      </c>
+      <c r="M317" s="1">
+        <v>398239.45</v>
+      </c>
+      <c r="N317" s="1">
         <v>0.11</v>
       </c>
-      <c r="P168">
-[...46 lines deleted...]
-      <c r="O169" s="1">
+      <c r="O317">
+        <v>1</v>
+      </c>
+      <c r="Z317" t="s">
+        <v>799</v>
+      </c>
+    </row>
+    <row r="318" spans="1:26">
+      <c r="A318" t="s">
+        <v>802</v>
+      </c>
+      <c r="B318" s="1">
+        <v>429000.0</v>
+      </c>
+      <c r="C318" s="1">
+        <v>100.858</v>
+      </c>
+      <c r="D318" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E318" t="s">
+        <v>8</v>
+      </c>
+      <c r="F318">
+        <v>1.0</v>
+      </c>
+      <c r="G318" s="1">
+        <v>429000.0</v>
+      </c>
+      <c r="H318" s="1">
+        <v>3680.82</v>
+      </c>
+      <c r="I318" s="1">
+        <v>0.858</v>
+      </c>
+      <c r="J318">
+        <v>2.93</v>
+      </c>
+      <c r="K318" t="s">
+        <v>803</v>
+      </c>
+      <c r="L318" s="1">
+        <v>432680.82</v>
+      </c>
+      <c r="M318" s="1">
+        <v>445270.44</v>
+      </c>
+      <c r="N318" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O318">
+        <v>1</v>
+      </c>
+      <c r="Z318" t="s">
+        <v>801</v>
+      </c>
+    </row>
+    <row r="319" spans="1:26">
+      <c r="A319" t="s">
+        <v>805</v>
+      </c>
+      <c r="B319" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C319" s="1">
+        <v>94.6</v>
+      </c>
+      <c r="D319" s="1">
+        <v>93.323</v>
+      </c>
+      <c r="E319" t="s">
+        <v>8</v>
+      </c>
+      <c r="F319">
+        <v>1.0</v>
+      </c>
+      <c r="G319" s="1">
+        <v>279969.0</v>
+      </c>
+      <c r="H319" s="1">
+        <v>3831.0</v>
+      </c>
+      <c r="I319" s="1">
+        <v>1.3683657833546</v>
+      </c>
+      <c r="J319">
+        <v>0.38</v>
+      </c>
+      <c r="K319" t="s">
+        <v>806</v>
+      </c>
+      <c r="L319" s="1">
+        <v>283800.0</v>
+      </c>
+      <c r="M319" s="1">
+        <v>284938.36</v>
+      </c>
+      <c r="N319" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O319">
+        <v>1</v>
+      </c>
+      <c r="Z319" t="s">
+        <v>804</v>
+      </c>
+    </row>
+    <row r="320" spans="1:26">
+      <c r="A320" t="s">
+        <v>808</v>
+      </c>
+      <c r="B320" s="1">
+        <v>389000.0</v>
+      </c>
+      <c r="C320" s="1">
+        <v>100.808</v>
+      </c>
+      <c r="D320" s="1">
+        <v>100.15896401</v>
+      </c>
+      <c r="E320" t="s">
+        <v>8</v>
+      </c>
+      <c r="F320">
+        <v>1.0</v>
+      </c>
+      <c r="G320" s="1">
+        <v>389618.37</v>
+      </c>
+      <c r="H320" s="1">
+        <v>2524.75</v>
+      </c>
+      <c r="I320" s="1">
+        <v>0.64800589356195</v>
+      </c>
+      <c r="J320">
+        <v>3.62</v>
+      </c>
+      <c r="K320" t="s">
+        <v>809</v>
+      </c>
+      <c r="L320" s="1">
+        <v>392143.12</v>
+      </c>
+      <c r="M320" s="1">
+        <v>406211.07</v>
+      </c>
+      <c r="N320" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O320">
+        <v>1</v>
+      </c>
+      <c r="Z320" t="s">
+        <v>807</v>
+      </c>
+    </row>
+    <row r="321" spans="1:26">
+      <c r="A321" t="s">
+        <v>811</v>
+      </c>
+      <c r="B321" s="1">
+        <v>661000.0</v>
+      </c>
+      <c r="C321" s="1">
+        <v>100.634</v>
+      </c>
+      <c r="D321" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E321" t="s">
+        <v>8</v>
+      </c>
+      <c r="F321">
+        <v>1.0</v>
+      </c>
+      <c r="G321" s="1">
+        <v>661000.0</v>
+      </c>
+      <c r="H321" s="1">
+        <v>4190.74</v>
+      </c>
+      <c r="I321" s="1">
+        <v>0.634</v>
+      </c>
+      <c r="J321">
+        <v>2.8</v>
+      </c>
+      <c r="K321" t="s">
+        <v>812</v>
+      </c>
+      <c r="L321" s="1">
+        <v>665190.74</v>
+      </c>
+      <c r="M321" s="1">
+        <v>683706.89</v>
+      </c>
+      <c r="N321" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O321">
+        <v>1</v>
+      </c>
+      <c r="Z321" t="s">
+        <v>810</v>
+      </c>
+    </row>
+    <row r="322" spans="1:26">
+      <c r="A322" t="s">
+        <v>814</v>
+      </c>
+      <c r="B322" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C322" s="1">
+        <v>99.735</v>
+      </c>
+      <c r="D322" s="1">
+        <v>99.07</v>
+      </c>
+      <c r="E322" t="s">
+        <v>8</v>
+      </c>
+      <c r="F322">
+        <v>1.0</v>
+      </c>
+      <c r="G322" s="1">
+        <v>495350.0</v>
+      </c>
+      <c r="H322" s="1">
+        <v>3325.0</v>
+      </c>
+      <c r="I322" s="1">
+        <v>0.67124255576865</v>
+      </c>
+      <c r="J322">
+        <v>1.22</v>
+      </c>
+      <c r="K322" t="s">
+        <v>815</v>
+      </c>
+      <c r="L322" s="1">
+        <v>498675.0</v>
+      </c>
+      <c r="M322" s="1">
+        <v>504795.0</v>
+      </c>
+      <c r="N322" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="O322">
+        <v>1</v>
+      </c>
+      <c r="Z322" t="s">
+        <v>813</v>
+      </c>
+    </row>
+    <row r="323" spans="1:26">
+      <c r="A323" t="s">
+        <v>817</v>
+      </c>
+      <c r="B323" s="1">
+        <v>536003.0</v>
+      </c>
+      <c r="C323" s="1">
+        <v>98.169</v>
+      </c>
+      <c r="D323" s="1">
+        <v>97.84408856</v>
+      </c>
+      <c r="E323" t="s">
+        <v>8</v>
+      </c>
+      <c r="F323">
+        <v>1.0</v>
+      </c>
+      <c r="G323" s="1">
+        <v>524447.25</v>
+      </c>
+      <c r="H323" s="1">
+        <v>1741.53</v>
+      </c>
+      <c r="I323" s="1">
+        <v>0.33206962187332</v>
+      </c>
+      <c r="J323">
+        <v>0.71</v>
+      </c>
+      <c r="K323" t="s">
+        <v>818</v>
+      </c>
+      <c r="L323" s="1">
+        <v>526188.78</v>
+      </c>
+      <c r="M323" s="1">
+        <v>529988.53</v>
+      </c>
+      <c r="N323" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O323">
+        <v>1</v>
+      </c>
+      <c r="Z323" t="s">
+        <v>816</v>
+      </c>
+    </row>
+    <row r="324" spans="1:26">
+      <c r="A324" t="s">
+        <v>820</v>
+      </c>
+      <c r="B324" s="1">
+        <v>2344997.0</v>
+      </c>
+      <c r="C324" s="1">
+        <v>98.16</v>
+      </c>
+      <c r="D324" s="1">
+        <v>100.99992495</v>
+      </c>
+      <c r="E324" t="s">
+        <v>8</v>
+      </c>
+      <c r="F324">
+        <v>1.0</v>
+      </c>
+      <c r="G324" s="1">
+        <v>2368445.21</v>
+      </c>
+      <c r="H324" s="1">
+        <v>-66596.15</v>
+      </c>
+      <c r="I324" s="1">
+        <v>-2.8118087646199</v>
+      </c>
+      <c r="J324">
+        <v>1.1</v>
+      </c>
+      <c r="K324" t="s">
+        <v>821</v>
+      </c>
+      <c r="L324" s="1">
+        <v>2301849.06</v>
+      </c>
+      <c r="M324" s="1">
+        <v>2327708.27</v>
+      </c>
+      <c r="N324" s="1">
+        <v>0.64</v>
+      </c>
+      <c r="O324">
+        <v>1</v>
+      </c>
+      <c r="Z324" t="s">
+        <v>819</v>
+      </c>
+    </row>
+    <row r="325" spans="1:26">
+      <c r="A325" t="s">
+        <v>823</v>
+      </c>
+      <c r="B325" s="1">
+        <v>1637863.0</v>
+      </c>
+      <c r="C325" s="1">
+        <v>104.761</v>
+      </c>
+      <c r="D325" s="1">
+        <v>117.35435015</v>
+      </c>
+      <c r="E325" t="s">
+        <v>8</v>
+      </c>
+      <c r="F325">
+        <v>1.0</v>
+      </c>
+      <c r="G325" s="1">
+        <v>1922103.48</v>
+      </c>
+      <c r="H325" s="1">
+        <v>-206261.82</v>
+      </c>
+      <c r="I325" s="1">
+        <v>-10.731046592767</v>
+      </c>
+      <c r="J325">
+        <v>1.65</v>
+      </c>
+      <c r="K325" t="s">
+        <v>824</v>
+      </c>
+      <c r="L325" s="1">
+        <v>1715841.66</v>
+      </c>
+      <c r="M325" s="1">
+        <v>1742933.71</v>
+      </c>
+      <c r="N325" s="1">
+        <v>0.48</v>
+      </c>
+      <c r="O325">
+        <v>1</v>
+      </c>
+      <c r="Z325" t="s">
+        <v>822</v>
+      </c>
+    </row>
+    <row r="326" spans="1:26">
+      <c r="A326" t="s">
+        <v>826</v>
+      </c>
+      <c r="B326" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C326" s="1">
+        <v>98.788</v>
+      </c>
+      <c r="D326" s="1">
+        <v>99.794</v>
+      </c>
+      <c r="E326" t="s">
+        <v>8</v>
+      </c>
+      <c r="F326">
+        <v>1.0</v>
+      </c>
+      <c r="G326" s="1">
+        <v>199588.0</v>
+      </c>
+      <c r="H326" s="1">
+        <v>-2012.0</v>
+      </c>
+      <c r="I326" s="1">
+        <v>-1.008076637874</v>
+      </c>
+      <c r="J326">
+        <v>1.07</v>
+      </c>
+      <c r="K326" t="s">
+        <v>827</v>
+      </c>
+      <c r="L326" s="1">
+        <v>197576.0</v>
+      </c>
+      <c r="M326" s="1">
+        <v>199723.95</v>
+      </c>
+      <c r="N326" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O326">
+        <v>1</v>
+      </c>
+      <c r="Z326" t="s">
+        <v>825</v>
+      </c>
+    </row>
+    <row r="327" spans="1:26">
+      <c r="A327" t="s">
+        <v>829</v>
+      </c>
+      <c r="B327" s="1">
+        <v>442000.0</v>
+      </c>
+      <c r="C327" s="1">
+        <v>100.596</v>
+      </c>
+      <c r="D327" s="1">
+        <v>99.888</v>
+      </c>
+      <c r="E327" t="s">
+        <v>8</v>
+      </c>
+      <c r="F327">
+        <v>1.0</v>
+      </c>
+      <c r="G327" s="1">
+        <v>441504.96</v>
+      </c>
+      <c r="H327" s="1">
+        <v>3129.36</v>
+      </c>
+      <c r="I327" s="1">
+        <v>0.708793849111</v>
+      </c>
+      <c r="J327">
+        <v>0.1</v>
+      </c>
+      <c r="K327">
+        <v>422.32</v>
+      </c>
+      <c r="L327" s="1">
+        <v>444634.32</v>
+      </c>
+      <c r="M327" s="1">
+        <v>445056.64</v>
+      </c>
+      <c r="N327" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O327">
+        <v>1</v>
+      </c>
+      <c r="Z327" t="s">
+        <v>828</v>
+      </c>
+    </row>
+    <row r="328" spans="1:26">
+      <c r="A328" t="s">
+        <v>831</v>
+      </c>
+      <c r="B328" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C328" s="1">
+        <v>98.495</v>
+      </c>
+      <c r="D328" s="1">
+        <v>99.224</v>
+      </c>
+      <c r="E328" t="s">
+        <v>8</v>
+      </c>
+      <c r="F328">
+        <v>1.0</v>
+      </c>
+      <c r="G328" s="1">
+        <v>496120.0</v>
+      </c>
+      <c r="H328" s="1">
+        <v>-3645.0</v>
+      </c>
+      <c r="I328" s="1">
+        <v>-0.73470128194792</v>
+      </c>
+      <c r="J328">
+        <v>1.94</v>
+      </c>
+      <c r="K328" t="s">
+        <v>832</v>
+      </c>
+      <c r="L328" s="1">
+        <v>492475.0</v>
+      </c>
+      <c r="M328" s="1">
+        <v>502180.48</v>
+      </c>
+      <c r="N328" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="O328">
+        <v>1</v>
+      </c>
+      <c r="Z328" t="s">
+        <v>830</v>
+      </c>
+    </row>
+    <row r="329" spans="1:26">
+      <c r="A329" t="s">
+        <v>834</v>
+      </c>
+      <c r="B329" s="1">
+        <v>288000.0</v>
+      </c>
+      <c r="C329" s="1">
+        <v>99.961</v>
+      </c>
+      <c r="D329" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E329" t="s">
+        <v>8</v>
+      </c>
+      <c r="F329">
+        <v>1.0</v>
+      </c>
+      <c r="G329" s="1">
+        <v>288000.0</v>
+      </c>
+      <c r="H329" s="1">
+        <v>-112.32</v>
+      </c>
+      <c r="I329" s="1">
+        <v>-0.039</v>
+      </c>
+      <c r="J329">
+        <v>3.47</v>
+      </c>
+      <c r="K329" t="s">
+        <v>835</v>
+      </c>
+      <c r="L329" s="1">
+        <v>287887.68</v>
+      </c>
+      <c r="M329" s="1">
+        <v>297870.88</v>
+      </c>
+      <c r="N329" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O329">
+        <v>1</v>
+      </c>
+      <c r="Z329" t="s">
+        <v>833</v>
+      </c>
+    </row>
+    <row r="330" spans="1:26">
+      <c r="A330" t="s">
+        <v>837</v>
+      </c>
+      <c r="B330" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C330" s="1">
+        <v>99.965</v>
+      </c>
+      <c r="D330" s="1">
+        <v>101.2</v>
+      </c>
+      <c r="E330" t="s">
+        <v>8</v>
+      </c>
+      <c r="F330">
+        <v>1.0</v>
+      </c>
+      <c r="G330" s="1">
+        <v>404800.0</v>
+      </c>
+      <c r="H330" s="1">
+        <v>-4940.0</v>
+      </c>
+      <c r="I330" s="1">
+        <v>-1.2203557312253</v>
+      </c>
+      <c r="J330">
+        <v>1.13</v>
+      </c>
+      <c r="K330" t="s">
+        <v>838</v>
+      </c>
+      <c r="L330" s="1">
+        <v>399860.0</v>
+      </c>
+      <c r="M330" s="1">
+        <v>404360.82</v>
+      </c>
+      <c r="N330" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O330">
+        <v>1</v>
+      </c>
+      <c r="Z330" t="s">
+        <v>836</v>
+      </c>
+    </row>
+    <row r="331" spans="1:26">
+      <c r="A331" t="s">
+        <v>840</v>
+      </c>
+      <c r="B331" s="1">
+        <v>956000.0</v>
+      </c>
+      <c r="C331" s="1">
+        <v>98.764</v>
+      </c>
+      <c r="D331" s="1">
+        <v>99.728</v>
+      </c>
+      <c r="E331" t="s">
+        <v>8</v>
+      </c>
+      <c r="F331">
+        <v>1.0</v>
+      </c>
+      <c r="G331" s="1">
+        <v>953399.68</v>
+      </c>
+      <c r="H331" s="1">
+        <v>-9215.84</v>
+      </c>
+      <c r="I331" s="1">
+        <v>-0.96662923150971</v>
+      </c>
+      <c r="J331">
+        <v>1.3</v>
+      </c>
+      <c r="K331" t="s">
+        <v>841</v>
+      </c>
+      <c r="L331" s="1">
+        <v>944183.84</v>
+      </c>
+      <c r="M331" s="1">
+        <v>956611.84</v>
+      </c>
+      <c r="N331" s="1">
+        <v>0.26</v>
+      </c>
+      <c r="O331">
+        <v>1</v>
+      </c>
+      <c r="Z331" t="s">
+        <v>839</v>
+      </c>
+    </row>
+    <row r="332" spans="1:26">
+      <c r="A332" t="s">
+        <v>843</v>
+      </c>
+      <c r="B332" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C332" s="1">
+        <v>101.492</v>
+      </c>
+      <c r="D332" s="1">
+        <v>100.651</v>
+      </c>
+      <c r="E332" t="s">
+        <v>8</v>
+      </c>
+      <c r="F332">
+        <v>1.0</v>
+      </c>
+      <c r="G332" s="1">
+        <v>402604.0</v>
+      </c>
+      <c r="H332" s="1">
+        <v>3364.0</v>
+      </c>
+      <c r="I332" s="1">
+        <v>0.83556050113759</v>
+      </c>
+      <c r="J332">
+        <v>2.19</v>
+      </c>
+      <c r="K332" t="s">
+        <v>844</v>
+      </c>
+      <c r="L332" s="1">
+        <v>405968.0</v>
+      </c>
+      <c r="M332" s="1">
+        <v>414747.45</v>
+      </c>
+      <c r="N332" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O332">
+        <v>1</v>
+      </c>
+      <c r="Z332" t="s">
+        <v>842</v>
+      </c>
+    </row>
+    <row r="333" spans="1:26">
+      <c r="A333" t="s">
+        <v>846</v>
+      </c>
+      <c r="B333" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C333" s="1">
+        <v>104.864</v>
+      </c>
+      <c r="D333" s="1">
+        <v>99.29</v>
+      </c>
+      <c r="E333" t="s">
+        <v>8</v>
+      </c>
+      <c r="F333">
+        <v>1.0</v>
+      </c>
+      <c r="G333" s="1">
+        <v>198580.0</v>
+      </c>
+      <c r="H333" s="1">
+        <v>11148.0</v>
+      </c>
+      <c r="I333" s="1">
+        <v>5.6138583946017</v>
+      </c>
+      <c r="J333">
+        <v>1.0</v>
+      </c>
+      <c r="K333" t="s">
+        <v>847</v>
+      </c>
+      <c r="L333" s="1">
+        <v>209728.0</v>
+      </c>
+      <c r="M333" s="1">
+        <v>211730.74</v>
+      </c>
+      <c r="N333" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O333">
+        <v>1</v>
+      </c>
+      <c r="Z333" t="s">
+        <v>845</v>
+      </c>
+    </row>
+    <row r="334" spans="1:26">
+      <c r="A334" t="s">
+        <v>849</v>
+      </c>
+      <c r="B334" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C334" s="1">
+        <v>97.907</v>
+      </c>
+      <c r="D334" s="1">
+        <v>97.26</v>
+      </c>
+      <c r="E334" t="s">
+        <v>8</v>
+      </c>
+      <c r="F334">
+        <v>1.0</v>
+      </c>
+      <c r="G334" s="1">
+        <v>194520.0</v>
+      </c>
+      <c r="H334" s="1">
+        <v>1294.0</v>
+      </c>
+      <c r="I334" s="1">
+        <v>0.66522722599219</v>
+      </c>
+      <c r="J334">
+        <v>0.86</v>
+      </c>
+      <c r="K334" t="s">
+        <v>850</v>
+      </c>
+      <c r="L334" s="1">
+        <v>195814.0</v>
+      </c>
+      <c r="M334" s="1">
+        <v>197540.03</v>
+      </c>
+      <c r="N334" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O334">
+        <v>1</v>
+      </c>
+      <c r="Z334" t="s">
+        <v>848</v>
+      </c>
+    </row>
+    <row r="335" spans="1:26">
+      <c r="A335" t="s">
+        <v>852</v>
+      </c>
+      <c r="B335" s="1">
+        <v>169000.0</v>
+      </c>
+      <c r="C335" s="1">
+        <v>100.523</v>
+      </c>
+      <c r="D335" s="1">
+        <v>102.47</v>
+      </c>
+      <c r="E335" t="s">
+        <v>8</v>
+      </c>
+      <c r="F335">
+        <v>1.0</v>
+      </c>
+      <c r="G335" s="1">
+        <v>173174.3</v>
+      </c>
+      <c r="H335" s="1">
+        <v>-3290.43</v>
+      </c>
+      <c r="I335" s="1">
+        <v>-1.9000683126769</v>
+      </c>
+      <c r="J335">
+        <v>0.73</v>
+      </c>
+      <c r="K335" t="s">
+        <v>853</v>
+      </c>
+      <c r="L335" s="1">
+        <v>169883.87</v>
+      </c>
+      <c r="M335" s="1">
+        <v>171124.75</v>
+      </c>
+      <c r="N335" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O335">
+        <v>1</v>
+      </c>
+      <c r="Z335" t="s">
+        <v>851</v>
+      </c>
+    </row>
+    <row r="336" spans="1:26">
+      <c r="A336" t="s">
+        <v>855</v>
+      </c>
+      <c r="B336" s="1">
+        <v>846578.75</v>
+      </c>
+      <c r="C336" s="1">
+        <v>97.66</v>
+      </c>
+      <c r="D336" s="1">
+        <v>95.46332577</v>
+      </c>
+      <c r="E336" t="s">
+        <v>8</v>
+      </c>
+      <c r="F336">
+        <v>1.0</v>
+      </c>
+      <c r="G336" s="1">
+        <v>808172.23</v>
+      </c>
+      <c r="H336" s="1">
+        <v>18596.57</v>
+      </c>
+      <c r="I336" s="1">
+        <v>2.3010652073507</v>
+      </c>
+      <c r="J336">
+        <v>0.49</v>
+      </c>
+      <c r="K336" t="s">
+        <v>856</v>
+      </c>
+      <c r="L336" s="1">
+        <v>826768.8</v>
+      </c>
+      <c r="M336" s="1">
+        <v>830876.45</v>
+      </c>
+      <c r="N336" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O336">
+        <v>1</v>
+      </c>
+      <c r="Z336" t="s">
+        <v>854</v>
+      </c>
+    </row>
+    <row r="337" spans="1:26">
+      <c r="A337" t="s">
+        <v>858</v>
+      </c>
+      <c r="B337" s="1">
+        <v>518623.13</v>
+      </c>
+      <c r="C337" s="1">
+        <v>81.671</v>
+      </c>
+      <c r="D337" s="1">
+        <v>82.79115125</v>
+      </c>
+      <c r="E337" t="s">
+        <v>8</v>
+      </c>
+      <c r="F337">
+        <v>1.0</v>
+      </c>
+      <c r="G337" s="1">
+        <v>429374.06</v>
+      </c>
+      <c r="H337" s="1">
+        <v>-5809.36</v>
+      </c>
+      <c r="I337" s="1">
+        <v>-1.3529834568954</v>
+      </c>
+      <c r="J337">
+        <v>0.63</v>
+      </c>
+      <c r="K337" t="s">
+        <v>859</v>
+      </c>
+      <c r="L337" s="1">
+        <v>423564.7</v>
+      </c>
+      <c r="M337" s="1">
+        <v>426838.42</v>
+      </c>
+      <c r="N337" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O337">
+        <v>1</v>
+      </c>
+      <c r="Z337" t="s">
+        <v>857</v>
+      </c>
+    </row>
+    <row r="338" spans="1:26">
+      <c r="A338" t="s">
+        <v>861</v>
+      </c>
+      <c r="B338" s="1">
+        <v>643688.0</v>
+      </c>
+      <c r="C338" s="1">
+        <v>93.225</v>
+      </c>
+      <c r="D338" s="1">
+        <v>92.60064348</v>
+      </c>
+      <c r="E338" t="s">
+        <v>8</v>
+      </c>
+      <c r="F338">
+        <v>1.0</v>
+      </c>
+      <c r="G338" s="1">
+        <v>596059.23</v>
+      </c>
+      <c r="H338" s="1">
+        <v>4018.91</v>
+      </c>
+      <c r="I338" s="1">
+        <v>0.67424675229004</v>
+      </c>
+      <c r="J338">
+        <v>1.56</v>
+      </c>
+      <c r="K338" t="s">
+        <v>862</v>
+      </c>
+      <c r="L338" s="1">
+        <v>600078.14</v>
+      </c>
+      <c r="M338" s="1">
+        <v>610087.93</v>
+      </c>
+      <c r="N338" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O338">
+        <v>1</v>
+      </c>
+      <c r="Z338" t="s">
+        <v>860</v>
+      </c>
+    </row>
+    <row r="339" spans="1:26">
+      <c r="A339" t="s">
+        <v>864</v>
+      </c>
+      <c r="B339" s="1">
+        <v>1206870.39</v>
+      </c>
+      <c r="C339" s="1">
+        <v>104.403</v>
+      </c>
+      <c r="D339" s="1">
+        <v>106.33752975</v>
+      </c>
+      <c r="E339" t="s">
+        <v>8</v>
+      </c>
+      <c r="F339">
+        <v>1.0</v>
+      </c>
+      <c r="G339" s="1">
+        <v>1283356.16</v>
+      </c>
+      <c r="H339" s="1">
+        <v>-23347.26</v>
+      </c>
+      <c r="I339" s="1">
+        <v>-1.8192346542366</v>
+      </c>
+      <c r="J339">
+        <v>1.46</v>
+      </c>
+      <c r="K339" t="s">
+        <v>865</v>
+      </c>
+      <c r="L339" s="1">
+        <v>1260008.9</v>
+      </c>
+      <c r="M339" s="1">
+        <v>1277632.51</v>
+      </c>
+      <c r="N339" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O339">
+        <v>1</v>
+      </c>
+      <c r="Z339" t="s">
+        <v>863</v>
+      </c>
+    </row>
+    <row r="340" spans="1:26">
+      <c r="A340" t="s">
+        <v>867</v>
+      </c>
+      <c r="B340" s="1">
+        <v>308000.0</v>
+      </c>
+      <c r="C340" s="1">
+        <v>100.612</v>
+      </c>
+      <c r="D340" s="1">
+        <v>99.958</v>
+      </c>
+      <c r="E340" t="s">
+        <v>8</v>
+      </c>
+      <c r="F340">
+        <v>1.0</v>
+      </c>
+      <c r="G340" s="1">
+        <v>307870.64</v>
+      </c>
+      <c r="H340" s="1">
+        <v>2014.32</v>
+      </c>
+      <c r="I340" s="1">
+        <v>0.65427479541407</v>
+      </c>
+      <c r="J340">
+        <v>0.51</v>
+      </c>
+      <c r="K340" t="s">
+        <v>868</v>
+      </c>
+      <c r="L340" s="1">
+        <v>309884.96</v>
+      </c>
+      <c r="M340" s="1">
+        <v>311467.15</v>
+      </c>
+      <c r="N340" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O340">
+        <v>1</v>
+      </c>
+      <c r="Z340" t="s">
+        <v>866</v>
+      </c>
+    </row>
+    <row r="341" spans="1:26">
+      <c r="A341" t="s">
+        <v>870</v>
+      </c>
+      <c r="B341" s="1">
+        <v>394000.0</v>
+      </c>
+      <c r="C341" s="1">
+        <v>98.525</v>
+      </c>
+      <c r="D341" s="1">
+        <v>99.422</v>
+      </c>
+      <c r="E341" t="s">
+        <v>8</v>
+      </c>
+      <c r="F341">
+        <v>1.0</v>
+      </c>
+      <c r="G341" s="1">
+        <v>391722.68</v>
+      </c>
+      <c r="H341" s="1">
+        <v>-3534.18</v>
+      </c>
+      <c r="I341" s="1">
+        <v>-0.90221480155298</v>
+      </c>
+      <c r="J341">
+        <v>1.01</v>
+      </c>
+      <c r="K341" t="s">
+        <v>871</v>
+      </c>
+      <c r="L341" s="1">
+        <v>388188.5</v>
+      </c>
+      <c r="M341" s="1">
+        <v>392152.79</v>
+      </c>
+      <c r="N341" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O341">
+        <v>1</v>
+      </c>
+      <c r="Z341" t="s">
+        <v>869</v>
+      </c>
+    </row>
+    <row r="342" spans="1:26">
+      <c r="A342" t="s">
+        <v>873</v>
+      </c>
+      <c r="B342" s="1">
+        <v>495000.0</v>
+      </c>
+      <c r="C342" s="1">
+        <v>101.534</v>
+      </c>
+      <c r="D342" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E342" t="s">
+        <v>8</v>
+      </c>
+      <c r="F342">
+        <v>1.0</v>
+      </c>
+      <c r="G342" s="1">
+        <v>495000.0</v>
+      </c>
+      <c r="H342" s="1">
+        <v>7593.3</v>
+      </c>
+      <c r="I342" s="1">
+        <v>1.534</v>
+      </c>
+      <c r="J342">
+        <v>0.56</v>
+      </c>
+      <c r="K342" t="s">
+        <v>874</v>
+      </c>
+      <c r="L342" s="1">
+        <v>502593.3</v>
+      </c>
+      <c r="M342" s="1">
+        <v>505359.88</v>
+      </c>
+      <c r="N342" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="O342">
+        <v>1</v>
+      </c>
+      <c r="Z342" t="s">
+        <v>872</v>
+      </c>
+    </row>
+    <row r="343" spans="1:26">
+      <c r="A343" t="s">
+        <v>876</v>
+      </c>
+      <c r="B343" s="1">
+        <v>450000.0</v>
+      </c>
+      <c r="C343" s="1">
+        <v>89.614</v>
+      </c>
+      <c r="D343" s="1">
+        <v>88.621</v>
+      </c>
+      <c r="E343" t="s">
+        <v>8</v>
+      </c>
+      <c r="F343">
+        <v>1.0</v>
+      </c>
+      <c r="G343" s="1">
+        <v>398794.5</v>
+      </c>
+      <c r="H343" s="1">
+        <v>4468.5</v>
+      </c>
+      <c r="I343" s="1">
+        <v>1.1205019126392</v>
+      </c>
+      <c r="J343">
+        <v>0.04</v>
+      </c>
+      <c r="K343">
+        <v>160.27</v>
+      </c>
+      <c r="L343" s="1">
+        <v>403263.0</v>
+      </c>
+      <c r="M343" s="1">
+        <v>403423.27</v>
+      </c>
+      <c r="N343" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O343">
+        <v>1</v>
+      </c>
+      <c r="Z343" t="s">
+        <v>875</v>
+      </c>
+    </row>
+    <row r="344" spans="1:26">
+      <c r="A344" t="s">
+        <v>878</v>
+      </c>
+      <c r="B344" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C344" s="1">
+        <v>75.789</v>
+      </c>
+      <c r="D344" s="1">
+        <v>74.174</v>
+      </c>
+      <c r="E344" t="s">
+        <v>8</v>
+      </c>
+      <c r="F344">
+        <v>1.0</v>
+      </c>
+      <c r="G344" s="1">
+        <v>370870.0</v>
+      </c>
+      <c r="H344" s="1">
+        <v>8075.0</v>
+      </c>
+      <c r="I344" s="1">
+        <v>2.177312805026</v>
+      </c>
+      <c r="J344">
+        <v>0.45</v>
+      </c>
+      <c r="K344" t="s">
+        <v>879</v>
+      </c>
+      <c r="L344" s="1">
+        <v>378945.0</v>
+      </c>
+      <c r="M344" s="1">
+        <v>381205.27</v>
+      </c>
+      <c r="N344" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O344">
+        <v>1</v>
+      </c>
+      <c r="Z344" t="s">
+        <v>877</v>
+      </c>
+    </row>
+    <row r="345" spans="1:26">
+      <c r="A345" t="s">
+        <v>881</v>
+      </c>
+      <c r="B345" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C345" s="1">
+        <v>99.109</v>
+      </c>
+      <c r="D345" s="1">
+        <v>99.985</v>
+      </c>
+      <c r="E345" t="s">
+        <v>8</v>
+      </c>
+      <c r="F345">
+        <v>1.0</v>
+      </c>
+      <c r="G345" s="1">
+        <v>399940.0</v>
+      </c>
+      <c r="H345" s="1">
+        <v>-3504.0</v>
+      </c>
+      <c r="I345" s="1">
+        <v>-0.87613141971296</v>
+      </c>
+      <c r="J345">
+        <v>0.12</v>
+      </c>
+      <c r="K345">
+        <v>480.82</v>
+      </c>
+      <c r="L345" s="1">
+        <v>396436.0</v>
+      </c>
+      <c r="M345" s="1">
+        <v>396916.82</v>
+      </c>
+      <c r="N345" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O345">
+        <v>1</v>
+      </c>
+      <c r="Z345" t="s">
+        <v>880</v>
+      </c>
+    </row>
+    <row r="346" spans="1:26">
+      <c r="A346" t="s">
+        <v>883</v>
+      </c>
+      <c r="B346" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C346" s="1">
+        <v>101.621</v>
+      </c>
+      <c r="D346" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E346" t="s">
+        <v>8</v>
+      </c>
+      <c r="F346">
+        <v>1.0</v>
+      </c>
+      <c r="G346" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="H346" s="1">
+        <v>6484.0</v>
+      </c>
+      <c r="I346" s="1">
+        <v>1.621</v>
+      </c>
+      <c r="J346">
+        <v>3.11</v>
+      </c>
+      <c r="K346" t="s">
+        <v>884</v>
+      </c>
+      <c r="L346" s="1">
+        <v>406484.0</v>
+      </c>
+      <c r="M346" s="1">
+        <v>418937.04</v>
+      </c>
+      <c r="N346" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O346">
+        <v>1</v>
+      </c>
+      <c r="Z346" t="s">
+        <v>882</v>
+      </c>
+    </row>
+    <row r="347" spans="1:26">
+      <c r="A347" t="s">
+        <v>886</v>
+      </c>
+      <c r="B347" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C347" s="1">
+        <v>100.705</v>
+      </c>
+      <c r="D347" s="1">
+        <v>99.915</v>
+      </c>
+      <c r="E347" t="s">
+        <v>8</v>
+      </c>
+      <c r="F347">
+        <v>1.0</v>
+      </c>
+      <c r="G347" s="1">
+        <v>399660.0</v>
+      </c>
+      <c r="H347" s="1">
+        <v>3160.0</v>
+      </c>
+      <c r="I347" s="1">
+        <v>0.79067207126057</v>
+      </c>
+      <c r="J347">
         <v>0.07</v>
       </c>
-      <c r="P169">
-[...34 lines deleted...]
-      <c r="K170">
+      <c r="K347">
+        <v>263.01</v>
+      </c>
+      <c r="L347" s="1">
+        <v>402820.0</v>
+      </c>
+      <c r="M347" s="1">
+        <v>403083.01</v>
+      </c>
+      <c r="N347" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O347">
+        <v>1</v>
+      </c>
+      <c r="Z347" t="s">
+        <v>885</v>
+      </c>
+    </row>
+    <row r="348" spans="1:26">
+      <c r="A348" t="s">
+        <v>888</v>
+      </c>
+      <c r="B348" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C348" s="1">
+        <v>99.04</v>
+      </c>
+      <c r="D348" s="1">
+        <v>100.66</v>
+      </c>
+      <c r="E348" t="s">
+        <v>8</v>
+      </c>
+      <c r="F348">
+        <v>1.0</v>
+      </c>
+      <c r="G348" s="1">
+        <v>201320.0</v>
+      </c>
+      <c r="H348" s="1">
+        <v>-3240.0</v>
+      </c>
+      <c r="I348" s="1">
+        <v>-1.6093781045102</v>
+      </c>
+      <c r="J348">
+        <v>3.25</v>
+      </c>
+      <c r="K348" t="s">
+        <v>889</v>
+      </c>
+      <c r="L348" s="1">
+        <v>198080.0</v>
+      </c>
+      <c r="M348" s="1">
+        <v>204571.1</v>
+      </c>
+      <c r="N348" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O348">
+        <v>1</v>
+      </c>
+      <c r="Z348" t="s">
+        <v>887</v>
+      </c>
+    </row>
+    <row r="349" spans="1:26">
+      <c r="A349" t="s">
+        <v>891</v>
+      </c>
+      <c r="B349" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C349" s="1">
+        <v>100.252</v>
+      </c>
+      <c r="D349" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E349" t="s">
+        <v>8</v>
+      </c>
+      <c r="F349">
+        <v>1.0</v>
+      </c>
+      <c r="G349" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="H349" s="1">
+        <v>756.0</v>
+      </c>
+      <c r="I349" s="1">
+        <v>0.252</v>
+      </c>
+      <c r="J349">
+        <v>0.71</v>
+      </c>
+      <c r="K349" t="s">
+        <v>892</v>
+      </c>
+      <c r="L349" s="1">
+        <v>300756.0</v>
+      </c>
+      <c r="M349" s="1">
+        <v>302877.58</v>
+      </c>
+      <c r="N349" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O349">
+        <v>1</v>
+      </c>
+      <c r="Z349" t="s">
+        <v>890</v>
+      </c>
+    </row>
+    <row r="350" spans="1:26">
+      <c r="A350" t="s">
+        <v>894</v>
+      </c>
+      <c r="B350" s="1">
+        <v>470000.0</v>
+      </c>
+      <c r="C350" s="1">
+        <v>98.588</v>
+      </c>
+      <c r="D350" s="1">
+        <v>99.81825532</v>
+      </c>
+      <c r="E350" t="s">
+        <v>8</v>
+      </c>
+      <c r="F350">
+        <v>1.0</v>
+      </c>
+      <c r="G350" s="1">
+        <v>469145.8</v>
+      </c>
+      <c r="H350" s="1">
+        <v>-5782.2</v>
+      </c>
+      <c r="I350" s="1">
+        <v>-1.2324953138235</v>
+      </c>
+      <c r="J350">
+        <v>0.9</v>
+      </c>
+      <c r="K350" t="s">
+        <v>895</v>
+      </c>
+      <c r="L350" s="1">
+        <v>463363.6</v>
+      </c>
+      <c r="M350" s="1">
+        <v>467579.11</v>
+      </c>
+      <c r="N350" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="O350">
+        <v>1</v>
+      </c>
+      <c r="Z350" t="s">
+        <v>893</v>
+      </c>
+    </row>
+    <row r="351" spans="1:26">
+      <c r="A351" t="s">
+        <v>897</v>
+      </c>
+      <c r="B351" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C351" s="1">
+        <v>99.708</v>
+      </c>
+      <c r="D351" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E351" t="s">
+        <v>8</v>
+      </c>
+      <c r="F351">
+        <v>1.0</v>
+      </c>
+      <c r="G351" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="H351" s="1">
+        <v>-1168.0</v>
+      </c>
+      <c r="I351" s="1">
+        <v>-0.292</v>
+      </c>
+      <c r="J351">
+        <v>2.19</v>
+      </c>
+      <c r="K351" t="s">
+        <v>898</v>
+      </c>
+      <c r="L351" s="1">
+        <v>398832.0</v>
+      </c>
+      <c r="M351" s="1">
+        <v>407600.09</v>
+      </c>
+      <c r="N351" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O351">
+        <v>1</v>
+      </c>
+      <c r="Z351" t="s">
+        <v>896</v>
+      </c>
+    </row>
+    <row r="352" spans="1:26">
+      <c r="A352" t="s">
+        <v>900</v>
+      </c>
+      <c r="B352" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C352" s="1">
+        <v>99.476</v>
+      </c>
+      <c r="D352" s="1">
+        <v>99.326</v>
+      </c>
+      <c r="E352" t="s">
+        <v>8</v>
+      </c>
+      <c r="F352">
+        <v>1.0</v>
+      </c>
+      <c r="G352" s="1">
+        <v>297978.0</v>
+      </c>
+      <c r="H352" s="1">
+        <v>450.0</v>
+      </c>
+      <c r="I352" s="1">
+        <v>0.15101786037895</v>
+      </c>
+      <c r="J352">
+        <v>0.96</v>
+      </c>
+      <c r="K352" t="s">
+        <v>901</v>
+      </c>
+      <c r="L352" s="1">
+        <v>298428.0</v>
+      </c>
+      <c r="M352" s="1">
+        <v>301318.07</v>
+      </c>
+      <c r="N352" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O352">
+        <v>1</v>
+      </c>
+      <c r="Z352" t="s">
+        <v>899</v>
+      </c>
+    </row>
+    <row r="353" spans="1:26">
+      <c r="A353" t="s">
+        <v>903</v>
+      </c>
+      <c r="B353" s="1">
+        <v>363000.0</v>
+      </c>
+      <c r="C353" s="1">
+        <v>99.006</v>
+      </c>
+      <c r="D353" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E353" t="s">
+        <v>8</v>
+      </c>
+      <c r="F353">
+        <v>1.0</v>
+      </c>
+      <c r="G353" s="1">
+        <v>363000.0</v>
+      </c>
+      <c r="H353" s="1">
+        <v>-3608.22</v>
+      </c>
+      <c r="I353" s="1">
+        <v>-0.994</v>
+      </c>
+      <c r="J353">
+        <v>1.26</v>
+      </c>
+      <c r="K353" t="s">
+        <v>904</v>
+      </c>
+      <c r="L353" s="1">
+        <v>359391.78</v>
+      </c>
+      <c r="M353" s="1">
+        <v>363951.86</v>
+      </c>
+      <c r="N353" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O353">
+        <v>1</v>
+      </c>
+      <c r="Z353" t="s">
+        <v>902</v>
+      </c>
+    </row>
+    <row r="354" spans="1:26">
+      <c r="A354" t="s">
+        <v>906</v>
+      </c>
+      <c r="B354" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C354" s="1">
+        <v>100.192</v>
+      </c>
+      <c r="D354" s="1">
+        <v>99.7</v>
+      </c>
+      <c r="E354" t="s">
+        <v>8</v>
+      </c>
+      <c r="F354">
+        <v>1.0</v>
+      </c>
+      <c r="G354" s="1">
+        <v>498500.0</v>
+      </c>
+      <c r="H354" s="1">
+        <v>2460.0</v>
+      </c>
+      <c r="I354" s="1">
+        <v>0.49348044132397</v>
+      </c>
+      <c r="J354">
+        <v>0.2</v>
+      </c>
+      <c r="K354">
+        <v>979.45</v>
+      </c>
+      <c r="L354" s="1">
+        <v>500960.0</v>
+      </c>
+      <c r="M354" s="1">
+        <v>501939.45</v>
+      </c>
+      <c r="N354" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="O354">
+        <v>1</v>
+      </c>
+      <c r="Z354" t="s">
+        <v>905</v>
+      </c>
+    </row>
+    <row r="355" spans="1:26">
+      <c r="A355" t="s">
+        <v>908</v>
+      </c>
+      <c r="B355" s="1">
+        <v>276000.0</v>
+      </c>
+      <c r="C355" s="1">
+        <v>99.145</v>
+      </c>
+      <c r="D355" s="1">
+        <v>99.23</v>
+      </c>
+      <c r="E355" t="s">
+        <v>8</v>
+      </c>
+      <c r="F355">
+        <v>1.0</v>
+      </c>
+      <c r="G355" s="1">
+        <v>273874.8</v>
+      </c>
+      <c r="H355" s="1">
+        <v>-234.6</v>
+      </c>
+      <c r="I355" s="1">
+        <v>-0.085659578756424</v>
+      </c>
+      <c r="J355">
+        <v>2.72</v>
+      </c>
+      <c r="K355" t="s">
+        <v>909</v>
+      </c>
+      <c r="L355" s="1">
+        <v>273640.2</v>
+      </c>
+      <c r="M355" s="1">
+        <v>281143.24</v>
+      </c>
+      <c r="N355" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O355">
+        <v>1</v>
+      </c>
+      <c r="Z355" t="s">
+        <v>907</v>
+      </c>
+    </row>
+    <row r="356" spans="1:26">
+      <c r="A356" t="s">
+        <v>911</v>
+      </c>
+      <c r="B356" s="1">
+        <v>171000.0</v>
+      </c>
+      <c r="C356" s="1">
+        <v>100.005</v>
+      </c>
+      <c r="D356" s="1">
+        <v>99.499</v>
+      </c>
+      <c r="E356" t="s">
+        <v>8</v>
+      </c>
+      <c r="F356">
+        <v>1.0</v>
+      </c>
+      <c r="G356" s="1">
+        <v>170143.29</v>
+      </c>
+      <c r="H356" s="1">
+        <v>865.26</v>
+      </c>
+      <c r="I356" s="1">
+        <v>0.50854782460125</v>
+      </c>
+      <c r="J356">
+        <v>1.64</v>
+      </c>
+      <c r="K356" t="s">
+        <v>912</v>
+      </c>
+      <c r="L356" s="1">
+        <v>171008.55</v>
+      </c>
+      <c r="M356" s="1">
+        <v>173819.51</v>
+      </c>
+      <c r="N356" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O356">
+        <v>1</v>
+      </c>
+      <c r="Z356" t="s">
+        <v>910</v>
+      </c>
+    </row>
+    <row r="357" spans="1:26">
+      <c r="A357" t="s">
+        <v>914</v>
+      </c>
+      <c r="B357" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C357" s="1">
+        <v>100.602</v>
+      </c>
+      <c r="D357" s="1">
+        <v>99.897</v>
+      </c>
+      <c r="E357" t="s">
+        <v>8</v>
+      </c>
+      <c r="F357">
+        <v>1.0</v>
+      </c>
+      <c r="G357" s="1">
+        <v>199794.0</v>
+      </c>
+      <c r="H357" s="1">
+        <v>1410.0</v>
+      </c>
+      <c r="I357" s="1">
+        <v>0.70572689870567</v>
+      </c>
+      <c r="J357">
+        <v>0.69</v>
+      </c>
+      <c r="K357" t="s">
+        <v>915</v>
+      </c>
+      <c r="L357" s="1">
+        <v>201204.0</v>
+      </c>
+      <c r="M357" s="1">
+        <v>202584.14</v>
+      </c>
+      <c r="N357" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O357">
+        <v>1</v>
+      </c>
+      <c r="Z357" t="s">
+        <v>913</v>
+      </c>
+    </row>
+    <row r="358" spans="1:26">
+      <c r="A358" t="s">
+        <v>917</v>
+      </c>
+      <c r="B358" s="1">
+        <v>1364696.0</v>
+      </c>
+      <c r="C358" s="1">
+        <v>69.499</v>
+      </c>
+      <c r="D358" s="1">
+        <v>70.33399013</v>
+      </c>
+      <c r="E358" t="s">
+        <v>8</v>
+      </c>
+      <c r="F358">
+        <v>1.0</v>
+      </c>
+      <c r="G358" s="1">
+        <v>959845.15</v>
+      </c>
+      <c r="H358" s="1">
+        <v>-11395.07</v>
+      </c>
+      <c r="I358" s="1">
+        <v>-1.1871779526104</v>
+      </c>
+      <c r="J358">
+        <v>1.38</v>
+      </c>
+      <c r="K358" t="s">
+        <v>918</v>
+      </c>
+      <c r="L358" s="1">
+        <v>948450.08</v>
+      </c>
+      <c r="M358" s="1">
+        <v>967219.32</v>
+      </c>
+      <c r="N358" s="1">
+        <v>0.27</v>
+      </c>
+      <c r="O358">
+        <v>1</v>
+      </c>
+      <c r="Z358" t="s">
+        <v>916</v>
+      </c>
+    </row>
+    <row r="359" spans="1:26">
+      <c r="A359" t="s">
+        <v>920</v>
+      </c>
+      <c r="B359" s="1">
+        <v>174000.0</v>
+      </c>
+      <c r="C359" s="1">
+        <v>99.552</v>
+      </c>
+      <c r="D359" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E359" t="s">
+        <v>8</v>
+      </c>
+      <c r="F359">
+        <v>1.0</v>
+      </c>
+      <c r="G359" s="1">
+        <v>174000.0</v>
+      </c>
+      <c r="H359" s="1">
+        <v>-779.52</v>
+      </c>
+      <c r="I359" s="1">
+        <v>-0.448</v>
+      </c>
+      <c r="J359">
+        <v>2.04</v>
+      </c>
+      <c r="K359" t="s">
+        <v>921</v>
+      </c>
+      <c r="L359" s="1">
+        <v>173220.48</v>
+      </c>
+      <c r="M359" s="1">
+        <v>176763.2</v>
+      </c>
+      <c r="N359" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O359">
+        <v>1</v>
+      </c>
+      <c r="Z359" t="s">
+        <v>919</v>
+      </c>
+    </row>
+    <row r="360" spans="1:26">
+      <c r="A360" t="s">
+        <v>923</v>
+      </c>
+      <c r="B360" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C360" s="1">
+        <v>99.491</v>
+      </c>
+      <c r="D360" s="1">
+        <v>100.23</v>
+      </c>
+      <c r="E360" t="s">
+        <v>8</v>
+      </c>
+      <c r="F360">
+        <v>1.0</v>
+      </c>
+      <c r="G360" s="1">
+        <v>601380.0</v>
+      </c>
+      <c r="H360" s="1">
+        <v>-4434.0</v>
+      </c>
+      <c r="I360" s="1">
+        <v>-0.73730420033922</v>
+      </c>
+      <c r="J360">
+        <v>3.01</v>
+      </c>
+      <c r="K360" t="s">
+        <v>924</v>
+      </c>
+      <c r="L360" s="1">
+        <v>596946.0</v>
+      </c>
+      <c r="M360" s="1">
+        <v>615007.64</v>
+      </c>
+      <c r="N360" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O360">
+        <v>1</v>
+      </c>
+      <c r="Z360" t="s">
+        <v>922</v>
+      </c>
+    </row>
+    <row r="361" spans="1:26">
+      <c r="A361" t="s">
+        <v>926</v>
+      </c>
+      <c r="B361" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C361" s="1">
+        <v>99.458</v>
+      </c>
+      <c r="D361" s="1">
+        <v>99.871</v>
+      </c>
+      <c r="E361" t="s">
+        <v>8</v>
+      </c>
+      <c r="F361">
+        <v>1.0</v>
+      </c>
+      <c r="G361" s="1">
+        <v>499355.0</v>
+      </c>
+      <c r="H361" s="1">
+        <v>-2065.0</v>
+      </c>
+      <c r="I361" s="1">
+        <v>-0.41353345816103</v>
+      </c>
+      <c r="J361">
+        <v>2.3</v>
+      </c>
+      <c r="K361" t="s">
+        <v>927</v>
+      </c>
+      <c r="L361" s="1">
+        <v>497290.0</v>
+      </c>
+      <c r="M361" s="1">
+        <v>508808.84</v>
+      </c>
+      <c r="N361" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="O361">
+        <v>1</v>
+      </c>
+      <c r="Z361" t="s">
+        <v>925</v>
+      </c>
+    </row>
+    <row r="362" spans="1:26">
+      <c r="A362" t="s">
+        <v>929</v>
+      </c>
+      <c r="B362" s="1">
+        <v>257000.0</v>
+      </c>
+      <c r="C362" s="1">
+        <v>100.905</v>
+      </c>
+      <c r="D362" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E362" t="s">
+        <v>8</v>
+      </c>
+      <c r="F362">
+        <v>1.0</v>
+      </c>
+      <c r="G362" s="1">
+        <v>257000.0</v>
+      </c>
+      <c r="H362" s="1">
+        <v>2325.85</v>
+      </c>
+      <c r="I362" s="1">
+        <v>0.905</v>
+      </c>
+      <c r="J362">
+        <v>0.74</v>
+      </c>
+      <c r="K362" t="s">
+        <v>930</v>
+      </c>
+      <c r="L362" s="1">
+        <v>259325.85</v>
+      </c>
+      <c r="M362" s="1">
+        <v>261238.1</v>
+      </c>
+      <c r="N362" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O362">
+        <v>1</v>
+      </c>
+      <c r="Z362" t="s">
+        <v>928</v>
+      </c>
+    </row>
+    <row r="363" spans="1:26">
+      <c r="A363" t="s">
+        <v>932</v>
+      </c>
+      <c r="B363" s="1">
+        <v>10169000.0</v>
+      </c>
+      <c r="C363" s="1">
+        <v>88.16</v>
+      </c>
+      <c r="D363" s="1">
+        <v>87.43399725</v>
+      </c>
+      <c r="E363" t="s">
+        <v>8</v>
+      </c>
+      <c r="F363">
+        <v>1.0</v>
+      </c>
+      <c r="G363" s="1">
+        <v>8891163.18</v>
+      </c>
+      <c r="H363" s="1">
+        <v>73827.22</v>
+      </c>
+      <c r="I363" s="1">
+        <v>0.83034377510997</v>
+      </c>
+      <c r="J363">
+        <v>0.11</v>
+      </c>
+      <c r="K363" t="s">
+        <v>933</v>
+      </c>
+      <c r="L363" s="1">
+        <v>8964990.4</v>
+      </c>
+      <c r="M363" s="1">
+        <v>8975911.63</v>
+      </c>
+      <c r="N363" s="1">
+        <v>2.47</v>
+      </c>
+      <c r="O363">
+        <v>1</v>
+      </c>
+      <c r="Z363" t="s">
+        <v>931</v>
+      </c>
+    </row>
+    <row r="364" spans="1:26">
+      <c r="A364" t="s">
+        <v>935</v>
+      </c>
+      <c r="B364" s="1">
+        <v>1997000.0</v>
+      </c>
+      <c r="C364" s="1">
+        <v>76.084</v>
+      </c>
+      <c r="D364" s="1">
+        <v>74.52464797</v>
+      </c>
+      <c r="E364" t="s">
+        <v>8</v>
+      </c>
+      <c r="F364">
+        <v>1.0</v>
+      </c>
+      <c r="G364" s="1">
+        <v>1488257.22</v>
+      </c>
+      <c r="H364" s="1">
+        <v>31140.26</v>
+      </c>
+      <c r="I364" s="1">
+        <v>2.0923977106592</v>
+      </c>
+      <c r="J364">
         <v>0.77</v>
       </c>
-      <c r="L170" t="s">
-[...8 lines deleted...]
-      <c r="O170" s="1">
+      <c r="K364" t="s">
+        <v>936</v>
+      </c>
+      <c r="L364" s="1">
+        <v>1519397.48</v>
+      </c>
+      <c r="M364" s="1">
+        <v>1534744.29</v>
+      </c>
+      <c r="N364" s="1">
+        <v>0.42</v>
+      </c>
+      <c r="O364">
+        <v>1</v>
+      </c>
+      <c r="Z364" t="s">
+        <v>934</v>
+      </c>
+    </row>
+    <row r="365" spans="1:26">
+      <c r="A365" t="s">
+        <v>938</v>
+      </c>
+      <c r="B365" s="1">
+        <v>7423000.0</v>
+      </c>
+      <c r="C365" s="1">
+        <v>66.889</v>
+      </c>
+      <c r="D365" s="1">
+        <v>65.65815479</v>
+      </c>
+      <c r="E365" t="s">
+        <v>8</v>
+      </c>
+      <c r="F365">
+        <v>1.0</v>
+      </c>
+      <c r="G365" s="1">
+        <v>4873804.83</v>
+      </c>
+      <c r="H365" s="1">
+        <v>91365.64</v>
+      </c>
+      <c r="I365" s="1">
+        <v>1.8746265635754</v>
+      </c>
+      <c r="J365">
+        <v>0.9</v>
+      </c>
+      <c r="K365" t="s">
+        <v>939</v>
+      </c>
+      <c r="L365" s="1">
+        <v>4965170.47</v>
+      </c>
+      <c r="M365" s="1">
+        <v>5032282.52</v>
+      </c>
+      <c r="N365" s="1">
+        <v>1.39</v>
+      </c>
+      <c r="O365">
+        <v>1</v>
+      </c>
+      <c r="Z365" t="s">
+        <v>937</v>
+      </c>
+    </row>
+    <row r="366" spans="1:26">
+      <c r="A366" t="s">
+        <v>941</v>
+      </c>
+      <c r="B366" s="1">
+        <v>966000.0</v>
+      </c>
+      <c r="C366" s="1">
+        <v>86.273</v>
+      </c>
+      <c r="D366" s="1">
+        <v>84.84893478</v>
+      </c>
+      <c r="E366" t="s">
+        <v>8</v>
+      </c>
+      <c r="F366">
+        <v>1.0</v>
+      </c>
+      <c r="G366" s="1">
+        <v>819640.71</v>
+      </c>
+      <c r="H366" s="1">
+        <v>13756.47</v>
+      </c>
+      <c r="I366" s="1">
+        <v>1.6783536776742</v>
+      </c>
+      <c r="J366">
+        <v>1.88</v>
+      </c>
+      <c r="K366" t="s">
+        <v>942</v>
+      </c>
+      <c r="L366" s="1">
+        <v>833397.18</v>
+      </c>
+      <c r="M366" s="1">
+        <v>851587.09</v>
+      </c>
+      <c r="N366" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O366">
+        <v>1</v>
+      </c>
+      <c r="Z366" t="s">
+        <v>940</v>
+      </c>
+    </row>
+    <row r="367" spans="1:26">
+      <c r="A367" t="s">
+        <v>944</v>
+      </c>
+      <c r="B367" s="1">
+        <v>302000.0</v>
+      </c>
+      <c r="C367" s="1">
+        <v>99.197</v>
+      </c>
+      <c r="D367" s="1">
+        <v>101.41113245</v>
+      </c>
+      <c r="E367" t="s">
+        <v>8</v>
+      </c>
+      <c r="F367">
+        <v>1.0</v>
+      </c>
+      <c r="G367" s="1">
+        <v>306261.62</v>
+      </c>
+      <c r="H367" s="1">
+        <v>-6686.68</v>
+      </c>
+      <c r="I367" s="1">
+        <v>-2.1833228727779</v>
+      </c>
+      <c r="J367">
+        <v>2.6</v>
+      </c>
+      <c r="K367" t="s">
+        <v>945</v>
+      </c>
+      <c r="L367" s="1">
+        <v>299574.94</v>
+      </c>
+      <c r="M367" s="1">
+        <v>307418.67</v>
+      </c>
+      <c r="N367" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O367">
+        <v>1</v>
+      </c>
+      <c r="Z367" t="s">
+        <v>943</v>
+      </c>
+    </row>
+    <row r="368" spans="1:26">
+      <c r="A368" t="s">
+        <v>947</v>
+      </c>
+      <c r="B368" s="1">
+        <v>526000.0</v>
+      </c>
+      <c r="C368" s="1">
+        <v>100.185</v>
+      </c>
+      <c r="D368" s="1">
+        <v>99.646</v>
+      </c>
+      <c r="E368" t="s">
+        <v>8</v>
+      </c>
+      <c r="F368">
+        <v>1.0</v>
+      </c>
+      <c r="G368" s="1">
+        <v>524137.96</v>
+      </c>
+      <c r="H368" s="1">
+        <v>2835.14</v>
+      </c>
+      <c r="I368" s="1">
+        <v>0.54091483852839</v>
+      </c>
+      <c r="J368">
+        <v>0.95</v>
+      </c>
+      <c r="K368" t="s">
+        <v>948</v>
+      </c>
+      <c r="L368" s="1">
+        <v>526973.1</v>
+      </c>
+      <c r="M368" s="1">
+        <v>531966.5</v>
+      </c>
+      <c r="N368" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O368">
+        <v>1</v>
+      </c>
+      <c r="Z368" t="s">
+        <v>946</v>
+      </c>
+    </row>
+    <row r="369" spans="1:26">
+      <c r="A369" t="s">
+        <v>950</v>
+      </c>
+      <c r="B369" s="1">
+        <v>165000.0</v>
+      </c>
+      <c r="C369" s="1">
+        <v>100.505</v>
+      </c>
+      <c r="D369" s="1">
+        <v>99.674</v>
+      </c>
+      <c r="E369" t="s">
+        <v>8</v>
+      </c>
+      <c r="F369">
+        <v>1.0</v>
+      </c>
+      <c r="G369" s="1">
+        <v>164462.1</v>
+      </c>
+      <c r="H369" s="1">
+        <v>1371.15</v>
+      </c>
+      <c r="I369" s="1">
+        <v>0.83371792042057</v>
+      </c>
+      <c r="J369">
+        <v>0.21</v>
+      </c>
+      <c r="K369">
+        <v>348.33</v>
+      </c>
+      <c r="L369" s="1">
+        <v>165833.25</v>
+      </c>
+      <c r="M369" s="1">
+        <v>166181.58</v>
+      </c>
+      <c r="N369" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O369">
+        <v>1</v>
+      </c>
+      <c r="Z369" t="s">
+        <v>949</v>
+      </c>
+    </row>
+    <row r="370" spans="1:26">
+      <c r="A370" t="s">
+        <v>950</v>
+      </c>
+      <c r="B370" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C370" s="1">
+        <v>100.398</v>
+      </c>
+      <c r="D370" s="1">
+        <v>97.41</v>
+      </c>
+      <c r="E370" t="s">
+        <v>8</v>
+      </c>
+      <c r="F370">
+        <v>1.0</v>
+      </c>
+      <c r="G370" s="1">
+        <v>389640.0</v>
+      </c>
+      <c r="H370" s="1">
+        <v>11952.0</v>
+      </c>
+      <c r="I370" s="1">
+        <v>3.0674468740376</v>
+      </c>
+      <c r="J370">
+        <v>0.71</v>
+      </c>
+      <c r="K370" t="s">
+        <v>952</v>
+      </c>
+      <c r="L370" s="1">
+        <v>401592.0</v>
+      </c>
+      <c r="M370" s="1">
+        <v>404441.32</v>
+      </c>
+      <c r="N370" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O370">
+        <v>1</v>
+      </c>
+      <c r="Z370" t="s">
+        <v>951</v>
+      </c>
+    </row>
+    <row r="371" spans="1:26">
+      <c r="A371" t="s">
+        <v>954</v>
+      </c>
+      <c r="B371" s="1">
+        <v>369000.0</v>
+      </c>
+      <c r="C371" s="1">
+        <v>101.387</v>
+      </c>
+      <c r="D371" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E371" t="s">
+        <v>8</v>
+      </c>
+      <c r="F371">
+        <v>1.0</v>
+      </c>
+      <c r="G371" s="1">
+        <v>369000.0</v>
+      </c>
+      <c r="H371" s="1">
+        <v>5118.03</v>
+      </c>
+      <c r="I371" s="1">
+        <v>1.387</v>
+      </c>
+      <c r="J371">
+        <v>0.77</v>
+      </c>
+      <c r="K371" t="s">
+        <v>955</v>
+      </c>
+      <c r="L371" s="1">
+        <v>374118.03</v>
+      </c>
+      <c r="M371" s="1">
+        <v>376964.24</v>
+      </c>
+      <c r="N371" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O371">
+        <v>1</v>
+      </c>
+      <c r="Z371" t="s">
+        <v>953</v>
+      </c>
+    </row>
+    <row r="372" spans="1:26">
+      <c r="A372" t="s">
+        <v>957</v>
+      </c>
+      <c r="B372" s="1">
+        <v>369000.0</v>
+      </c>
+      <c r="C372" s="1">
+        <v>100.655</v>
+      </c>
+      <c r="D372" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E372" t="s">
+        <v>8</v>
+      </c>
+      <c r="F372">
+        <v>1.0</v>
+      </c>
+      <c r="G372" s="1">
+        <v>369000.0</v>
+      </c>
+      <c r="H372" s="1">
+        <v>2416.95</v>
+      </c>
+      <c r="I372" s="1">
+        <v>0.655</v>
+      </c>
+      <c r="J372">
+        <v>0.63</v>
+      </c>
+      <c r="K372" t="s">
+        <v>958</v>
+      </c>
+      <c r="L372" s="1">
+        <v>371416.95</v>
+      </c>
+      <c r="M372" s="1">
+        <v>373741.85</v>
+      </c>
+      <c r="N372" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O372">
+        <v>1</v>
+      </c>
+      <c r="Z372" t="s">
+        <v>956</v>
+      </c>
+    </row>
+    <row r="373" spans="1:26">
+      <c r="A373" t="s">
+        <v>960</v>
+      </c>
+      <c r="B373" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C373" s="1">
+        <v>89.082</v>
+      </c>
+      <c r="D373" s="1">
+        <v>85.25</v>
+      </c>
+      <c r="E373" t="s">
+        <v>8</v>
+      </c>
+      <c r="F373">
+        <v>1.0</v>
+      </c>
+      <c r="G373" s="1">
+        <v>511500.0</v>
+      </c>
+      <c r="H373" s="1">
+        <v>22992.0</v>
+      </c>
+      <c r="I373" s="1">
+        <v>4.4950146627566</v>
+      </c>
+      <c r="J373">
+        <v>0.19</v>
+      </c>
+      <c r="K373" t="s">
+        <v>961</v>
+      </c>
+      <c r="L373" s="1">
+        <v>534492.0</v>
+      </c>
+      <c r="M373" s="1">
+        <v>535650.9</v>
+      </c>
+      <c r="N373" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O373">
+        <v>1</v>
+      </c>
+      <c r="Z373" t="s">
+        <v>959</v>
+      </c>
+    </row>
+    <row r="374" spans="1:26">
+      <c r="A374" t="s">
+        <v>963</v>
+      </c>
+      <c r="B374" s="1">
+        <v>351000.0</v>
+      </c>
+      <c r="C374" s="1">
+        <v>101.67</v>
+      </c>
+      <c r="D374" s="1">
+        <v>99.779</v>
+      </c>
+      <c r="E374" t="s">
+        <v>8</v>
+      </c>
+      <c r="F374">
+        <v>1.0</v>
+      </c>
+      <c r="G374" s="1">
+        <v>350224.29</v>
+      </c>
+      <c r="H374" s="1">
+        <v>6637.41</v>
+      </c>
+      <c r="I374" s="1">
+        <v>1.8951883662895</v>
+      </c>
+      <c r="J374">
+        <v>2.21</v>
+      </c>
+      <c r="K374" t="s">
+        <v>964</v>
+      </c>
+      <c r="L374" s="1">
+        <v>356861.7</v>
+      </c>
+      <c r="M374" s="1">
+        <v>364614.95</v>
+      </c>
+      <c r="N374" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O374">
+        <v>1</v>
+      </c>
+      <c r="Z374" t="s">
+        <v>962</v>
+      </c>
+    </row>
+    <row r="375" spans="1:26">
+      <c r="A375" t="s">
+        <v>966</v>
+      </c>
+      <c r="B375" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C375" s="1">
+        <v>101.239</v>
+      </c>
+      <c r="D375" s="1">
+        <v>102.939</v>
+      </c>
+      <c r="E375" t="s">
+        <v>8</v>
+      </c>
+      <c r="F375">
+        <v>1.0</v>
+      </c>
+      <c r="G375" s="1">
+        <v>411756.0</v>
+      </c>
+      <c r="H375" s="1">
+        <v>-6800.0</v>
+      </c>
+      <c r="I375" s="1">
+        <v>-1.6514634880852</v>
+      </c>
+      <c r="J375">
+        <v>1.22</v>
+      </c>
+      <c r="K375" t="s">
+        <v>967</v>
+      </c>
+      <c r="L375" s="1">
+        <v>404956.0</v>
+      </c>
+      <c r="M375" s="1">
+        <v>409842.3</v>
+      </c>
+      <c r="N375" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O375">
+        <v>1</v>
+      </c>
+      <c r="Z375" t="s">
+        <v>965</v>
+      </c>
+    </row>
+    <row r="376" spans="1:26">
+      <c r="A376" t="s">
+        <v>969</v>
+      </c>
+      <c r="B376" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C376" s="1">
+        <v>98.439</v>
+      </c>
+      <c r="D376" s="1">
+        <v>100.761</v>
+      </c>
+      <c r="E376" t="s">
+        <v>8</v>
+      </c>
+      <c r="F376">
+        <v>1.0</v>
+      </c>
+      <c r="G376" s="1">
+        <v>705327.0</v>
+      </c>
+      <c r="H376" s="1">
+        <v>-16254.0</v>
+      </c>
+      <c r="I376" s="1">
+        <v>-2.3044630362938</v>
+      </c>
+      <c r="J376">
+        <v>1.06</v>
+      </c>
+      <c r="K376" t="s">
+        <v>970</v>
+      </c>
+      <c r="L376" s="1">
+        <v>689073.0</v>
+      </c>
+      <c r="M376" s="1">
+        <v>696516.49</v>
+      </c>
+      <c r="N376" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O376">
+        <v>1</v>
+      </c>
+      <c r="Z376" t="s">
+        <v>968</v>
+      </c>
+    </row>
+    <row r="377" spans="1:26">
+      <c r="A377" t="s">
+        <v>972</v>
+      </c>
+      <c r="B377" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C377" s="1">
+        <v>102.239</v>
+      </c>
+      <c r="D377" s="1">
+        <v>99.871</v>
+      </c>
+      <c r="E377" t="s">
+        <v>8</v>
+      </c>
+      <c r="F377">
+        <v>1.0</v>
+      </c>
+      <c r="G377" s="1">
+        <v>199742.0</v>
+      </c>
+      <c r="H377" s="1">
+        <v>4736.0</v>
+      </c>
+      <c r="I377" s="1">
+        <v>2.3710586656787</v>
+      </c>
+      <c r="J377">
+        <v>0.53</v>
+      </c>
+      <c r="K377" t="s">
+        <v>973</v>
+      </c>
+      <c r="L377" s="1">
+        <v>204478.0</v>
+      </c>
+      <c r="M377" s="1">
+        <v>205546.49</v>
+      </c>
+      <c r="N377" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O377">
+        <v>1</v>
+      </c>
+      <c r="Z377" t="s">
+        <v>971</v>
+      </c>
+    </row>
+    <row r="378" spans="1:26">
+      <c r="A378" t="s">
+        <v>975</v>
+      </c>
+      <c r="B378" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C378" s="1">
+        <v>98.57</v>
+      </c>
+      <c r="D378" s="1">
+        <v>99.589</v>
+      </c>
+      <c r="E378" t="s">
+        <v>8</v>
+      </c>
+      <c r="F378">
+        <v>1.0</v>
+      </c>
+      <c r="G378" s="1">
+        <v>497945.0</v>
+      </c>
+      <c r="H378" s="1">
+        <v>-5095.0</v>
+      </c>
+      <c r="I378" s="1">
+        <v>-1.0232053740875</v>
+      </c>
+      <c r="J378">
+        <v>2.78</v>
+      </c>
+      <c r="K378" t="s">
+        <v>976</v>
+      </c>
+      <c r="L378" s="1">
+        <v>492850.0</v>
+      </c>
+      <c r="M378" s="1">
+        <v>506740.41</v>
+      </c>
+      <c r="N378" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="O378">
+        <v>1</v>
+      </c>
+      <c r="Z378" t="s">
+        <v>974</v>
+      </c>
+    </row>
+    <row r="379" spans="1:26">
+      <c r="A379" t="s">
+        <v>978</v>
+      </c>
+      <c r="B379" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C379" s="1">
+        <v>102.578</v>
+      </c>
+      <c r="D379" s="1">
+        <v>103.15</v>
+      </c>
+      <c r="E379" t="s">
+        <v>8</v>
+      </c>
+      <c r="F379">
+        <v>1.0</v>
+      </c>
+      <c r="G379" s="1">
+        <v>206300.0</v>
+      </c>
+      <c r="H379" s="1">
+        <v>-1144.0</v>
+      </c>
+      <c r="I379" s="1">
+        <v>-0.55453223460979</v>
+      </c>
+      <c r="J379">
+        <v>0.98</v>
+      </c>
+      <c r="K379" t="s">
+        <v>979</v>
+      </c>
+      <c r="L379" s="1">
+        <v>205156.0</v>
+      </c>
+      <c r="M379" s="1">
+        <v>207108.05</v>
+      </c>
+      <c r="N379" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O379">
+        <v>1</v>
+      </c>
+      <c r="Z379" t="s">
+        <v>977</v>
+      </c>
+    </row>
+    <row r="380" spans="1:26">
+      <c r="A380" t="s">
+        <v>978</v>
+      </c>
+      <c r="B380" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C380" s="1">
+        <v>98.298</v>
+      </c>
+      <c r="D380" s="1">
+        <v>99.908</v>
+      </c>
+      <c r="E380" t="s">
+        <v>8</v>
+      </c>
+      <c r="F380">
+        <v>1.0</v>
+      </c>
+      <c r="G380" s="1">
+        <v>199816.0</v>
+      </c>
+      <c r="H380" s="1">
+        <v>-3220.0</v>
+      </c>
+      <c r="I380" s="1">
+        <v>-1.6114825639588</v>
+      </c>
+      <c r="J380">
+        <v>1.54</v>
+      </c>
+      <c r="K380" t="s">
+        <v>981</v>
+      </c>
+      <c r="L380" s="1">
+        <v>196596.0</v>
+      </c>
+      <c r="M380" s="1">
+        <v>199674.47</v>
+      </c>
+      <c r="N380" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O380">
+        <v>1</v>
+      </c>
+      <c r="Z380" t="s">
+        <v>980</v>
+      </c>
+    </row>
+    <row r="381" spans="1:26">
+      <c r="A381" t="s">
+        <v>983</v>
+      </c>
+      <c r="B381" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C381" s="1">
+        <v>104.57</v>
+      </c>
+      <c r="D381" s="1">
+        <v>106.6</v>
+      </c>
+      <c r="E381" t="s">
+        <v>8</v>
+      </c>
+      <c r="F381">
+        <v>1.0</v>
+      </c>
+      <c r="G381" s="1">
+        <v>426400.0</v>
+      </c>
+      <c r="H381" s="1">
+        <v>-8120.0</v>
+      </c>
+      <c r="I381" s="1">
+        <v>-1.9043151969981</v>
+      </c>
+      <c r="J381">
+        <v>2.91</v>
+      </c>
+      <c r="K381" t="s">
+        <v>984</v>
+      </c>
+      <c r="L381" s="1">
+        <v>418280.0</v>
+      </c>
+      <c r="M381" s="1">
+        <v>429923.84</v>
+      </c>
+      <c r="N381" s="1">
         <v>0.12</v>
       </c>
-      <c r="P170">
-[...46 lines deleted...]
-      <c r="O171" s="1">
+      <c r="O381">
+        <v>1</v>
+      </c>
+      <c r="Z381" t="s">
+        <v>982</v>
+      </c>
+    </row>
+    <row r="382" spans="1:26">
+      <c r="A382" t="s">
+        <v>986</v>
+      </c>
+      <c r="B382" s="1">
+        <v>683000.0</v>
+      </c>
+      <c r="C382" s="1">
+        <v>99.112</v>
+      </c>
+      <c r="D382" s="1">
+        <v>99.902</v>
+      </c>
+      <c r="E382" t="s">
+        <v>8</v>
+      </c>
+      <c r="F382">
+        <v>1.0</v>
+      </c>
+      <c r="G382" s="1">
+        <v>682330.66</v>
+      </c>
+      <c r="H382" s="1">
+        <v>-5395.7</v>
+      </c>
+      <c r="I382" s="1">
+        <v>-0.79077495946027</v>
+      </c>
+      <c r="J382">
+        <v>1.25</v>
+      </c>
+      <c r="K382" t="s">
+        <v>987</v>
+      </c>
+      <c r="L382" s="1">
+        <v>676934.96</v>
+      </c>
+      <c r="M382" s="1">
+        <v>685481.82</v>
+      </c>
+      <c r="N382" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O382">
+        <v>1</v>
+      </c>
+      <c r="Z382" t="s">
+        <v>985</v>
+      </c>
+    </row>
+    <row r="383" spans="1:26">
+      <c r="A383" t="s">
+        <v>989</v>
+      </c>
+      <c r="B383" s="1">
+        <v>384000.0</v>
+      </c>
+      <c r="C383" s="1">
+        <v>100.577</v>
+      </c>
+      <c r="D383" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E383" t="s">
+        <v>8</v>
+      </c>
+      <c r="F383">
+        <v>1.0</v>
+      </c>
+      <c r="G383" s="1">
+        <v>384000.0</v>
+      </c>
+      <c r="H383" s="1">
+        <v>2215.68</v>
+      </c>
+      <c r="I383" s="1">
+        <v>0.577</v>
+      </c>
+      <c r="J383">
+        <v>1.69</v>
+      </c>
+      <c r="K383" t="s">
+        <v>990</v>
+      </c>
+      <c r="L383" s="1">
+        <v>386215.68</v>
+      </c>
+      <c r="M383" s="1">
+        <v>392702.54</v>
+      </c>
+      <c r="N383" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O383">
+        <v>1</v>
+      </c>
+      <c r="Z383" t="s">
+        <v>988</v>
+      </c>
+    </row>
+    <row r="384" spans="1:26">
+      <c r="A384" t="s">
+        <v>992</v>
+      </c>
+      <c r="B384" s="1">
+        <v>138000.0</v>
+      </c>
+      <c r="C384" s="1">
+        <v>102.108</v>
+      </c>
+      <c r="D384" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E384" t="s">
+        <v>8</v>
+      </c>
+      <c r="F384">
+        <v>1.0</v>
+      </c>
+      <c r="G384" s="1">
+        <v>138000.0</v>
+      </c>
+      <c r="H384" s="1">
+        <v>2909.04</v>
+      </c>
+      <c r="I384" s="1">
+        <v>2.108</v>
+      </c>
+      <c r="J384">
+        <v>0.78</v>
+      </c>
+      <c r="K384" t="s">
+        <v>993</v>
+      </c>
+      <c r="L384" s="1">
+        <v>140909.04</v>
+      </c>
+      <c r="M384" s="1">
+        <v>141989.85</v>
+      </c>
+      <c r="N384" s="1">
+        <v>0.04</v>
+      </c>
+      <c r="O384">
+        <v>1</v>
+      </c>
+      <c r="Z384" t="s">
+        <v>991</v>
+      </c>
+    </row>
+    <row r="385" spans="1:26">
+      <c r="A385" t="s">
+        <v>995</v>
+      </c>
+      <c r="B385" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C385" s="1">
+        <v>102.775</v>
+      </c>
+      <c r="D385" s="1">
+        <v>99.65790667</v>
+      </c>
+      <c r="E385" t="s">
+        <v>8</v>
+      </c>
+      <c r="F385">
+        <v>1.0</v>
+      </c>
+      <c r="G385" s="1">
+        <v>298973.72</v>
+      </c>
+      <c r="H385" s="1">
+        <v>9351.28</v>
+      </c>
+      <c r="I385" s="1">
+        <v>3.1277933057126</v>
+      </c>
+      <c r="J385">
+        <v>0.18</v>
+      </c>
+      <c r="K385">
+        <v>542.47</v>
+      </c>
+      <c r="L385" s="1">
+        <v>308325.0</v>
+      </c>
+      <c r="M385" s="1">
+        <v>308867.47</v>
+      </c>
+      <c r="N385" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O385">
+        <v>1</v>
+      </c>
+      <c r="Z385" t="s">
+        <v>994</v>
+      </c>
+    </row>
+    <row r="386" spans="1:26">
+      <c r="A386" t="s">
+        <v>997</v>
+      </c>
+      <c r="B386" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C386" s="1">
+        <v>102.231</v>
+      </c>
+      <c r="D386" s="1">
+        <v>103.47225</v>
+      </c>
+      <c r="E386" t="s">
+        <v>8</v>
+      </c>
+      <c r="F386">
+        <v>1.0</v>
+      </c>
+      <c r="G386" s="1">
+        <v>310416.75</v>
+      </c>
+      <c r="H386" s="1">
+        <v>-3723.75</v>
+      </c>
+      <c r="I386" s="1">
+        <v>-1.1995969933968</v>
+      </c>
+      <c r="J386">
+        <v>1.13</v>
+      </c>
+      <c r="K386" t="s">
+        <v>998</v>
+      </c>
+      <c r="L386" s="1">
+        <v>306693.0</v>
+      </c>
+      <c r="M386" s="1">
+        <v>310081.36</v>
+      </c>
+      <c r="N386" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O386">
+        <v>1</v>
+      </c>
+      <c r="Z386" t="s">
+        <v>996</v>
+      </c>
+    </row>
+    <row r="387" spans="1:26">
+      <c r="A387" t="s">
+        <v>1000</v>
+      </c>
+      <c r="B387" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C387" s="1">
+        <v>99.881</v>
+      </c>
+      <c r="D387" s="1">
+        <v>99.142</v>
+      </c>
+      <c r="E387" t="s">
+        <v>8</v>
+      </c>
+      <c r="F387">
+        <v>1.0</v>
+      </c>
+      <c r="G387" s="1">
+        <v>495710.0</v>
+      </c>
+      <c r="H387" s="1">
+        <v>3695.0</v>
+      </c>
+      <c r="I387" s="1">
+        <v>0.7453954933328</v>
+      </c>
+      <c r="J387">
+        <v>3.05</v>
+      </c>
+      <c r="K387" t="s">
+        <v>1001</v>
+      </c>
+      <c r="L387" s="1">
+        <v>499405.0</v>
+      </c>
+      <c r="M387" s="1">
+        <v>514639.59</v>
+      </c>
+      <c r="N387" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="O387">
+        <v>1</v>
+      </c>
+      <c r="Z387" t="s">
+        <v>999</v>
+      </c>
+    </row>
+    <row r="388" spans="1:26">
+      <c r="A388" t="s">
+        <v>1003</v>
+      </c>
+      <c r="B388" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C388" s="1">
+        <v>100.905</v>
+      </c>
+      <c r="D388" s="1">
+        <v>100.413</v>
+      </c>
+      <c r="E388" t="s">
+        <v>8</v>
+      </c>
+      <c r="F388">
+        <v>1.0</v>
+      </c>
+      <c r="G388" s="1">
+        <v>602478.0</v>
+      </c>
+      <c r="H388" s="1">
+        <v>2952.0</v>
+      </c>
+      <c r="I388" s="1">
+        <v>0.48997639747841</v>
+      </c>
+      <c r="J388">
+        <v>0.43</v>
+      </c>
+      <c r="K388" t="s">
+        <v>1004</v>
+      </c>
+      <c r="L388" s="1">
+        <v>605430.0</v>
+      </c>
+      <c r="M388" s="1">
+        <v>608003.38</v>
+      </c>
+      <c r="N388" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O388">
+        <v>1</v>
+      </c>
+      <c r="Z388" t="s">
+        <v>1002</v>
+      </c>
+    </row>
+    <row r="389" spans="1:26">
+      <c r="A389" t="s">
+        <v>1006</v>
+      </c>
+      <c r="B389" s="1">
+        <v>392000.0</v>
+      </c>
+      <c r="C389" s="1">
+        <v>101.058</v>
+      </c>
+      <c r="D389" s="1">
+        <v>102.83</v>
+      </c>
+      <c r="E389" t="s">
+        <v>8</v>
+      </c>
+      <c r="F389">
+        <v>1.0</v>
+      </c>
+      <c r="G389" s="1">
+        <v>403093.6</v>
+      </c>
+      <c r="H389" s="1">
+        <v>-6946.24</v>
+      </c>
+      <c r="I389" s="1">
+        <v>-1.7232325196927</v>
+      </c>
+      <c r="J389">
+        <v>3.7</v>
+      </c>
+      <c r="K389" t="s">
+        <v>1007</v>
+      </c>
+      <c r="L389" s="1">
+        <v>396147.36</v>
+      </c>
+      <c r="M389" s="1">
+        <v>410645.99</v>
+      </c>
+      <c r="N389" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O389">
+        <v>1</v>
+      </c>
+      <c r="Z389" t="s">
+        <v>1005</v>
+      </c>
+    </row>
+    <row r="390" spans="1:26">
+      <c r="A390" t="s">
+        <v>1009</v>
+      </c>
+      <c r="B390" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C390" s="1">
+        <v>98.498</v>
+      </c>
+      <c r="D390" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E390" t="s">
+        <v>8</v>
+      </c>
+      <c r="F390">
+        <v>1.0</v>
+      </c>
+      <c r="G390" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="H390" s="1">
+        <v>-7510.0</v>
+      </c>
+      <c r="I390" s="1">
+        <v>-1.502</v>
+      </c>
+      <c r="J390">
+        <v>1.35</v>
+      </c>
+      <c r="K390" t="s">
+        <v>1010</v>
+      </c>
+      <c r="L390" s="1">
+        <v>492490.0</v>
+      </c>
+      <c r="M390" s="1">
+        <v>499252.79</v>
+      </c>
+      <c r="N390" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="O390">
+        <v>1</v>
+      </c>
+      <c r="Z390" t="s">
+        <v>1008</v>
+      </c>
+    </row>
+    <row r="391" spans="1:26">
+      <c r="A391" t="s">
+        <v>1012</v>
+      </c>
+      <c r="B391" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C391" s="1">
+        <v>101.218</v>
+      </c>
+      <c r="D391" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E391" t="s">
+        <v>8</v>
+      </c>
+      <c r="F391">
+        <v>1.0</v>
+      </c>
+      <c r="G391" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="H391" s="1">
+        <v>2436.0</v>
+      </c>
+      <c r="I391" s="1">
+        <v>1.218</v>
+      </c>
+      <c r="J391">
+        <v>0.77</v>
+      </c>
+      <c r="K391" t="s">
+        <v>1013</v>
+      </c>
+      <c r="L391" s="1">
+        <v>202436.0</v>
+      </c>
+      <c r="M391" s="1">
+        <v>203972.66</v>
+      </c>
+      <c r="N391" s="1">
         <v>0.06</v>
       </c>
-      <c r="P171">
-[...46 lines deleted...]
-      <c r="O172" s="1">
+      <c r="O391">
+        <v>1</v>
+      </c>
+      <c r="Z391" t="s">
+        <v>1011</v>
+      </c>
+    </row>
+    <row r="392" spans="1:26">
+      <c r="A392" t="s">
+        <v>1015</v>
+      </c>
+      <c r="B392" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C392" s="1">
+        <v>96.514</v>
+      </c>
+      <c r="D392" s="1">
+        <v>97.25</v>
+      </c>
+      <c r="E392" t="s">
+        <v>8</v>
+      </c>
+      <c r="F392">
+        <v>1.0</v>
+      </c>
+      <c r="G392" s="1">
+        <v>389000.0</v>
+      </c>
+      <c r="H392" s="1">
+        <v>-2944.0</v>
+      </c>
+      <c r="I392" s="1">
+        <v>-0.75681233933162</v>
+      </c>
+      <c r="J392">
+        <v>0.45</v>
+      </c>
+      <c r="K392" t="s">
+        <v>1016</v>
+      </c>
+      <c r="L392" s="1">
+        <v>386056.0</v>
+      </c>
+      <c r="M392" s="1">
+        <v>387864.22</v>
+      </c>
+      <c r="N392" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O392">
+        <v>1</v>
+      </c>
+      <c r="Z392" t="s">
+        <v>1014</v>
+      </c>
+    </row>
+    <row r="393" spans="1:26">
+      <c r="A393" t="s">
+        <v>1018</v>
+      </c>
+      <c r="B393" s="1">
+        <v>265000.0</v>
+      </c>
+      <c r="C393" s="1">
+        <v>99.927</v>
+      </c>
+      <c r="D393" s="1">
+        <v>99.695</v>
+      </c>
+      <c r="E393" t="s">
+        <v>8</v>
+      </c>
+      <c r="F393">
+        <v>1.0</v>
+      </c>
+      <c r="G393" s="1">
+        <v>264191.75</v>
+      </c>
+      <c r="H393" s="1">
+        <v>614.8</v>
+      </c>
+      <c r="I393" s="1">
+        <v>0.23270976478259</v>
+      </c>
+      <c r="J393">
+        <v>0.1</v>
+      </c>
+      <c r="K393">
+        <v>272.26</v>
+      </c>
+      <c r="L393" s="1">
+        <v>264806.55</v>
+      </c>
+      <c r="M393" s="1">
+        <v>265078.81</v>
+      </c>
+      <c r="N393" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O393">
+        <v>1</v>
+      </c>
+      <c r="Z393" t="s">
+        <v>1017</v>
+      </c>
+    </row>
+    <row r="394" spans="1:26">
+      <c r="A394" t="s">
+        <v>1020</v>
+      </c>
+      <c r="B394" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C394" s="1">
+        <v>83.725</v>
+      </c>
+      <c r="D394" s="1">
+        <v>81.804</v>
+      </c>
+      <c r="E394" t="s">
+        <v>8</v>
+      </c>
+      <c r="F394">
+        <v>1.0</v>
+      </c>
+      <c r="G394" s="1">
+        <v>327216.0</v>
+      </c>
+      <c r="H394" s="1">
+        <v>7684.0</v>
+      </c>
+      <c r="I394" s="1">
+        <v>2.3482959268495</v>
+      </c>
+      <c r="J394">
+        <v>0.61</v>
+      </c>
+      <c r="K394" t="s">
+        <v>540</v>
+      </c>
+      <c r="L394" s="1">
+        <v>334900.0</v>
+      </c>
+      <c r="M394" s="1">
+        <v>337341.1</v>
+      </c>
+      <c r="N394" s="1">
         <v>0.09</v>
       </c>
-      <c r="P172">
-[...146 lines deleted...]
-      <c r="O175" s="1">
+      <c r="O394">
+        <v>1</v>
+      </c>
+      <c r="Z394" t="s">
+        <v>1019</v>
+      </c>
+    </row>
+    <row r="395" spans="1:26">
+      <c r="A395" t="s">
+        <v>1022</v>
+      </c>
+      <c r="B395" s="1">
+        <v>377000.0</v>
+      </c>
+      <c r="C395" s="1">
+        <v>101.779</v>
+      </c>
+      <c r="D395" s="1">
+        <v>99.417</v>
+      </c>
+      <c r="E395" t="s">
+        <v>8</v>
+      </c>
+      <c r="F395">
+        <v>1.0</v>
+      </c>
+      <c r="G395" s="1">
+        <v>374802.09</v>
+      </c>
+      <c r="H395" s="1">
+        <v>8904.74</v>
+      </c>
+      <c r="I395" s="1">
+        <v>2.3758512125693</v>
+      </c>
+      <c r="J395">
+        <v>0.85</v>
+      </c>
+      <c r="K395" t="s">
+        <v>1023</v>
+      </c>
+      <c r="L395" s="1">
+        <v>383706.83</v>
+      </c>
+      <c r="M395" s="1">
+        <v>386921.66</v>
+      </c>
+      <c r="N395" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O395">
+        <v>1</v>
+      </c>
+      <c r="Z395" t="s">
+        <v>1021</v>
+      </c>
+    </row>
+    <row r="396" spans="1:26">
+      <c r="A396" t="s">
+        <v>1025</v>
+      </c>
+      <c r="B396" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C396" s="1">
+        <v>100.672</v>
+      </c>
+      <c r="D396" s="1">
+        <v>100.86</v>
+      </c>
+      <c r="E396" t="s">
+        <v>8</v>
+      </c>
+      <c r="F396">
+        <v>1.0</v>
+      </c>
+      <c r="G396" s="1">
+        <v>403440.0</v>
+      </c>
+      <c r="H396" s="1">
+        <v>-752.0</v>
+      </c>
+      <c r="I396" s="1">
+        <v>-0.18639698592108</v>
+      </c>
+      <c r="J396">
+        <v>0.13</v>
+      </c>
+      <c r="K396">
+        <v>515.73</v>
+      </c>
+      <c r="L396" s="1">
+        <v>402688.0</v>
+      </c>
+      <c r="M396" s="1">
+        <v>403203.73</v>
+      </c>
+      <c r="N396" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O396">
+        <v>1</v>
+      </c>
+      <c r="Z396" t="s">
+        <v>1024</v>
+      </c>
+    </row>
+    <row r="397" spans="1:26">
+      <c r="A397" t="s">
+        <v>1027</v>
+      </c>
+      <c r="B397" s="1">
+        <v>1832.0</v>
+      </c>
+      <c r="C397" s="1">
+        <v>0.195</v>
+      </c>
+      <c r="D397" s="1">
+        <v>0.201456059</v>
+      </c>
+      <c r="E397" t="s">
+        <v>8</v>
+      </c>
+      <c r="F397">
+        <v>1.0</v>
+      </c>
+      <c r="G397" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H397" s="1">
+        <v>-29568.75</v>
+      </c>
+      <c r="I397" s="1">
+        <v>0</v>
+      </c>
+      <c r="J397">
+        <v>0.0</v>
+      </c>
+      <c r="K397">
+        <v>0.0</v>
+      </c>
+      <c r="L397" s="1">
+        <v>-29568.75</v>
+      </c>
+      <c r="M397" s="1">
+        <v>-29568.75</v>
+      </c>
+      <c r="N397" s="1">
+        <v>-0.01</v>
+      </c>
+      <c r="O397">
+        <v>1</v>
+      </c>
+      <c r="Z397" t="s">
+        <v>1026</v>
+      </c>
+    </row>
+    <row r="398" spans="1:26">
+      <c r="A398" t="s">
+        <v>1029</v>
+      </c>
+      <c r="B398" s="1">
+        <v>1832.0</v>
+      </c>
+      <c r="C398" s="1">
+        <v>0.03</v>
+      </c>
+      <c r="D398" s="1">
+        <v>0.1083870087</v>
+      </c>
+      <c r="E398" t="s">
+        <v>8</v>
+      </c>
+      <c r="F398">
+        <v>1.0</v>
+      </c>
+      <c r="G398" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H398" s="1">
+        <v>-359012.5</v>
+      </c>
+      <c r="I398" s="1">
+        <v>0</v>
+      </c>
+      <c r="J398">
+        <v>0.0</v>
+      </c>
+      <c r="K398">
+        <v>0.0</v>
+      </c>
+      <c r="L398" s="1">
+        <v>-359012.5</v>
+      </c>
+      <c r="M398" s="1">
+        <v>-359012.5</v>
+      </c>
+      <c r="N398" s="1">
+        <v>-0.1</v>
+      </c>
+      <c r="O398">
+        <v>1</v>
+      </c>
+      <c r="Z398" t="s">
+        <v>1028</v>
+      </c>
+    </row>
+    <row r="399" spans="1:26">
+      <c r="A399" t="s">
+        <v>1031</v>
+      </c>
+      <c r="B399" s="1">
+        <v>1459.0</v>
+      </c>
+      <c r="C399" s="1">
+        <v>14.1</v>
+      </c>
+      <c r="D399" s="1">
+        <v>60.3524331734</v>
+      </c>
+      <c r="E399" t="s">
+        <v>8</v>
+      </c>
+      <c r="F399">
+        <v>1.0</v>
+      </c>
+      <c r="G399" s="1">
+        <v>880542.0</v>
+      </c>
+      <c r="H399" s="1">
+        <v>-674823.0</v>
+      </c>
+      <c r="I399" s="1">
+        <v>-76.637230251368</v>
+      </c>
+      <c r="J399">
+        <v>0.0</v>
+      </c>
+      <c r="K399">
+        <v>0.0</v>
+      </c>
+      <c r="L399" s="1">
+        <v>205719.0</v>
+      </c>
+      <c r="M399" s="1">
+        <v>205719.0</v>
+      </c>
+      <c r="N399" s="1">
         <v>0.06</v>
       </c>
-      <c r="P175">
-[...396 lines deleted...]
-      <c r="O183" s="1">
+      <c r="O399">
+        <v>1</v>
+      </c>
+      <c r="Z399" t="s">
+        <v>1030</v>
+      </c>
+    </row>
+    <row r="400" spans="1:26">
+      <c r="A400" t="s">
+        <v>1033</v>
+      </c>
+      <c r="B400" s="1">
+        <v>-1832.0</v>
+      </c>
+      <c r="C400" s="1">
         <v>0.13</v>
       </c>
-      <c r="P183">
-[...34 lines deleted...]
-      <c r="K184">
+      <c r="D400" s="1">
+        <v>0.1421779476</v>
+      </c>
+      <c r="E400" t="s">
+        <v>8</v>
+      </c>
+      <c r="F400">
+        <v>1.0</v>
+      </c>
+      <c r="G400" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H400" s="1">
+        <v>55775.0</v>
+      </c>
+      <c r="I400" s="1">
+        <v>0</v>
+      </c>
+      <c r="J400">
+        <v>0.0</v>
+      </c>
+      <c r="K400">
+        <v>0.0</v>
+      </c>
+      <c r="L400" s="1">
+        <v>55775.0</v>
+      </c>
+      <c r="M400" s="1">
+        <v>55775.0</v>
+      </c>
+      <c r="N400" s="1">
+        <v>0.02</v>
+      </c>
+      <c r="O400">
+        <v>1</v>
+      </c>
+      <c r="Z400" t="s">
+        <v>1032</v>
+      </c>
+    </row>
+    <row r="401" spans="1:26">
+      <c r="A401" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B401" s="1">
+        <v>-1832.0</v>
+      </c>
+      <c r="C401" s="1">
         <v>0.05</v>
       </c>
-      <c r="L184">
-[...3496 lines deleted...]
-      <c r="K254">
+      <c r="D401" s="1">
+        <v>0.0661612991</v>
+      </c>
+      <c r="E401" t="s">
+        <v>8</v>
+      </c>
+      <c r="F401">
+        <v>1.0</v>
+      </c>
+      <c r="G401" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H401" s="1">
+        <v>74018.75</v>
+      </c>
+      <c r="I401" s="1">
+        <v>0</v>
+      </c>
+      <c r="J401">
+        <v>0.0</v>
+      </c>
+      <c r="K401">
+        <v>0.0</v>
+      </c>
+      <c r="L401" s="1">
+        <v>74018.75</v>
+      </c>
+      <c r="M401" s="1">
+        <v>74018.75</v>
+      </c>
+      <c r="N401" s="1">
         <v>0.02</v>
       </c>
-      <c r="L254">
-[...7365 lines deleted...]
-    <row r="402" spans="1:16">
+      <c r="O401">
+        <v>1</v>
+      </c>
+      <c r="Z401" t="s">
+        <v>1034</v>
+      </c>
+    </row>
+    <row r="402" spans="1:26">
       <c r="A402" t="s">
-        <v>1020</v>
-[...2 lines deleted...]
-        <v>1021</v>
+        <v>1037</v>
+      </c>
+      <c r="B402" s="1">
+        <v>-1459.0</v>
       </c>
       <c r="C402" s="1">
-        <v>-57.0</v>
+        <v>11.9</v>
       </c>
       <c r="D402" s="1">
-        <v>0.0725</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>50.6</v>
+      </c>
+      <c r="E402" t="s">
+        <v>8</v>
+      </c>
+      <c r="F402">
+        <v>1.0</v>
+      </c>
+      <c r="G402" s="1">
+        <v>-738254.0</v>
       </c>
       <c r="H402" s="1">
-        <v>0.0</v>
+        <v>564633.0</v>
       </c>
       <c r="I402" s="1">
-        <v>-1425.0</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>-76.482213438735</v>
+      </c>
+      <c r="J402">
+        <v>0.0</v>
       </c>
       <c r="K402">
         <v>0.0</v>
       </c>
-      <c r="L402">
-        <v>0.0</v>
+      <c r="L402" s="1">
+        <v>-173621.0</v>
       </c>
       <c r="M402" s="1">
-        <v>-1425.0</v>
+        <v>-173621.0</v>
       </c>
       <c r="N402" s="1">
-        <v>-1425.0</v>
-[...55 lines deleted...]
-        <v>1</v>
+        <v>-0.05</v>
+      </c>
+      <c r="O402">
+        <v>1</v>
+      </c>
+      <c r="Z402" t="s">
+        <v>1036</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">