--- v3 (2026-07-10)
+++ v4 (2026-08-01)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="903">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="887">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C/D</t>
   </si>
   <si>
     <t>FR0000970097</t>
   </si>
   <si>
@@ -1042,1731 +1042,1683 @@
   <si>
     <t>NL0000395903</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV</t>
   </si>
   <si>
     <t>XSS190626</t>
   </si>
   <si>
     <t>EURO STOXX 50 ESG JUN 26</t>
   </si>
   <si>
     <t>OE100626</t>
   </si>
   <si>
     <t>EURO-BOBL JUN 26</t>
   </si>
   <si>
     <t>RX100626</t>
   </si>
   <si>
     <t>EURO-BUND JUN 26</t>
   </si>
   <si>
+    <t>DU100626</t>
+  </si>
+  <si>
+    <t>EURO-SCHATZ JUN 26</t>
+  </si>
+  <si>
     <t>VG190626</t>
   </si>
   <si>
     <t>EURO STOXX 50 JUN 26</t>
   </si>
   <si>
     <t>IK1100626</t>
   </si>
   <si>
     <t>EURO-BTP (ITALY GOVT) JUN 26</t>
   </si>
   <si>
     <t>OAT100626</t>
   </si>
   <si>
     <t>EURO-OAT JUN 26</t>
   </si>
   <si>
     <t>XS2859413341</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 16/07/2036</t>
   </si>
   <si>
-    <t>3 260.27</t>
+    <t>3 511.99</t>
   </si>
   <si>
     <t>XS2747610751</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 3.875 15/01/2032</t>
   </si>
   <si>
+    <t>1 167.81</t>
+  </si>
+  <si>
     <t>BE6363767821</t>
   </si>
   <si>
     <t>AGEAS SA 02/05/2056</t>
   </si>
   <si>
-    <t>4 396.92</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3237229193</t>
   </si>
   <si>
     <t>AIB GROUP PLC 02/12/2036</t>
   </si>
   <si>
-    <t>1 366.44</t>
+    <t>1 582.19</t>
   </si>
   <si>
     <t>FR0014013VX5</t>
   </si>
   <si>
     <t>AIR LIQUIDE FINANCE SA 3 05/05/2033</t>
   </si>
   <si>
-    <t>2 630.14</t>
+    <t>XS2251233651</t>
+  </si>
+  <si>
+    <t>AKELIUS RESIDENTIAL PROPERTY FINAN 1.125 11/01/2029</t>
   </si>
   <si>
     <t>XS3324546251</t>
   </si>
   <si>
     <t>AKZO NOBEL NV 4 25/03/2031</t>
   </si>
   <si>
+    <t>XS3359749481</t>
+  </si>
+  <si>
+    <t>ALLIANDER NV 3.25 30/04/2031</t>
+  </si>
+  <si>
     <t>XS2829852842</t>
   </si>
   <si>
     <t>ALLIANDER NV PERP</t>
   </si>
   <si>
-    <t>4 233.45</t>
+    <t>4 538.96</t>
   </si>
   <si>
     <t>DE000A351U49</t>
   </si>
   <si>
     <t>ALLIANZ SE 25/07/2053</t>
   </si>
   <si>
-    <t>8 392.94</t>
+    <t>9 063.10</t>
+  </si>
+  <si>
+    <t>XS3357187809</t>
+  </si>
+  <si>
+    <t>ALPHA BANK SA 06/05/2032</t>
   </si>
   <si>
     <t>XS2761146468</t>
   </si>
   <si>
     <t>ALPHA BANK SA 12/05/2030</t>
   </si>
   <si>
-    <t>4 616.44</t>
+    <t>4 904.11</t>
   </si>
   <si>
     <t>XS3064423174</t>
   </si>
   <si>
     <t>ALPHABET INC 3 06/05/2033</t>
   </si>
   <si>
-    <t>2 819.18</t>
+    <t>2 991.78</t>
   </si>
   <si>
     <t>XS3224609456</t>
   </si>
   <si>
     <t>ALPHABET INC 3.5 06/11/2038</t>
   </si>
   <si>
     <t>XS3229091015</t>
   </si>
   <si>
     <t>AMCOR UK FINANCE PLC 3.75 20/02/2033</t>
   </si>
   <si>
     <t>FR001400ZZD7</t>
   </si>
   <si>
     <t>ARKEMA SA PERP</t>
   </si>
   <si>
-    <t>3 749.32</t>
+    <t>3 993.84</t>
+  </si>
+  <si>
+    <t>XS3070545234</t>
+  </si>
+  <si>
+    <t>AROUNDTOWN SA 3.5 13/05/2030</t>
+  </si>
+  <si>
+    <t>6 846.58</t>
   </si>
   <si>
     <t>XS2872909770</t>
   </si>
   <si>
     <t>ASTRAZENECA FINANCE LLC 3.278 05/08/2033</t>
   </si>
   <si>
-    <t>3 168.43</t>
+    <t>3 432.47</t>
   </si>
   <si>
     <t>AT0000A2CQD2</t>
   </si>
   <si>
     <t>AUSTRIA (REPUBLIC OF) 0 20/02/2030</t>
   </si>
   <si>
     <t>AT0000A2KQ43</t>
   </si>
   <si>
     <t>AUSTRIA (REPUBLIC OF) 0 20/10/2040</t>
   </si>
   <si>
     <t>AT0000A3HU25</t>
   </si>
   <si>
     <t>AUSTRIA (REPUBLIC OF) 2.95 20/02/2035</t>
   </si>
   <si>
     <t>XS2314312179</t>
   </si>
   <si>
     <t>AXA SA 07/10/2041</t>
   </si>
   <si>
+    <t>1 107.53</t>
+  </si>
+  <si>
     <t>XS2431029441</t>
   </si>
   <si>
     <t>AXA SA 10/07/2042</t>
   </si>
   <si>
-    <t>1 870.79</t>
+    <t>2 012.11</t>
+  </si>
+  <si>
+    <t>XS2432565187</t>
+  </si>
+  <si>
+    <t>BALDER FINLAND OYJ 2 18/01/2031</t>
   </si>
   <si>
     <t>XS3090080733</t>
   </si>
   <si>
     <t>BANCO DE CREDITO SOCIAL COOPERATIV 13/06/2031</t>
   </si>
   <si>
-    <t>2 924.66</t>
-[...5 lines deleted...]
-    <t>BANCO SANTANDER SA 3.75 09/01/2034</t>
+    <t>3 126.03</t>
+  </si>
+  <si>
+    <t>XS3352075058</t>
+  </si>
+  <si>
+    <t>BANCO SANTANDER SA 22/04/2038</t>
   </si>
   <si>
     <t>XS2345798271</t>
   </si>
   <si>
     <t>BANK OF AMERICA CORP 24/05/2032</t>
   </si>
   <si>
-    <t>3 159.57</t>
+    <t>3 363.73</t>
   </si>
   <si>
     <t>XS3332496184</t>
   </si>
   <si>
     <t>BANK OF IRELAND GROUP PLC 02/04/2034</t>
   </si>
   <si>
     <t>XS3112064947</t>
   </si>
   <si>
     <t>BANK OF MONTREAL 09/01/2032</t>
   </si>
   <si>
-    <t>1 192.71</t>
+    <t>1 456.36</t>
   </si>
   <si>
     <t>FR0014015J95</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 21/07/2033</t>
   </si>
   <si>
     <t>XS2831195644</t>
   </si>
   <si>
     <t>BARCLAYS PLC 31/05/2036</t>
   </si>
   <si>
-    <t>4 332.64</t>
-[...8 lines deleted...]
-    <t>2 071.23</t>
+    <t>4 618.76</t>
   </si>
   <si>
     <t>BE0390167337</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 3.375 20/02/2031</t>
   </si>
   <si>
     <t>BE0000349580</t>
   </si>
   <si>
     <t>BELGIUM (KINGDOM OF) 0.1 22/06/2030</t>
   </si>
   <si>
     <t>BE0000345547</t>
   </si>
   <si>
     <t>BELGIUM KINGDOM OF (GOVERNMENT) 0.8 22/06/2028</t>
   </si>
   <si>
     <t>BE0000333428</t>
   </si>
   <si>
     <t>BELGIUM KINGDOM OF (GOVERNMENT) 3 22/06/2034</t>
   </si>
   <si>
-    <t>9 880.97</t>
+    <t>10 619.82</t>
   </si>
   <si>
     <t>BE0000320292</t>
   </si>
   <si>
     <t>BELGIUM KINGDOM OF (GOVERNMENT) 4.25 28/03/2041</t>
   </si>
   <si>
-    <t>1 188.42</t>
+    <t>2 665.96</t>
   </si>
   <si>
     <t>XS3215466338</t>
   </si>
   <si>
     <t>BMS IRELAND CAPITAL FUNDING DAC 3.363 10/11/2033</t>
   </si>
   <si>
-    <t>2 313.56</t>
+    <t>2 627.01</t>
   </si>
   <si>
     <t>XS3075490188</t>
   </si>
   <si>
     <t>BMW FINANCE NV 3.25 20/05/2031</t>
   </si>
   <si>
-    <t>2 929.45</t>
+    <t>3 116.44</t>
   </si>
   <si>
     <t>FR001400LZI6</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 13/11/2032</t>
   </si>
   <si>
-    <t>1 978.08</t>
+    <t>2 251.37</t>
   </si>
   <si>
     <t>FR0014010KM7</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 19/01/2036</t>
   </si>
   <si>
+    <t>1 097.64</t>
+  </si>
+  <si>
     <t>XS2555221246</t>
   </si>
   <si>
     <t>BOOKING HOLDINGS INC 4.75 15/11/2034</t>
   </si>
   <si>
-    <t>1 952.05</t>
+    <t>2 225.34</t>
   </si>
   <si>
     <t>FR001400G6Y4</t>
   </si>
   <si>
     <t>BPCE SA 02/03/2030</t>
   </si>
   <si>
-    <t>1 089.73</t>
+    <t>1 621.92</t>
   </si>
   <si>
     <t>XS3227880021</t>
   </si>
   <si>
     <t>BT FINANCE PLC 3.375 17/11/2032</t>
   </si>
   <si>
-    <t>1 861.15</t>
+    <t>2 125.23</t>
   </si>
   <si>
     <t>FR0014013058</t>
   </si>
   <si>
     <t>BUREAU VERITAS SA 3.375 01/10/2033</t>
   </si>
   <si>
-    <t>1 803.08</t>
+    <t>1 997.26</t>
   </si>
   <si>
     <t>XS3226502485</t>
   </si>
   <si>
     <t>CAIXABANK SA 14/05/2038</t>
   </si>
   <si>
-    <t>1 603.08</t>
+    <t>1 826.03</t>
   </si>
   <si>
     <t>FR0014012S89</t>
   </si>
   <si>
     <t>CAPGEMINI SE 3.5 25/09/2034</t>
   </si>
   <si>
-    <t>3 854.79</t>
+    <t>4 257.53</t>
   </si>
   <si>
     <t>XS2387052744</t>
   </si>
   <si>
     <t>CASTELLUM HELSINKI FINANCE HOLDING 0.875 17/09/2029</t>
   </si>
   <si>
     <t>XS2793256137</t>
   </si>
   <si>
     <t>CBRE GLOBAL INVESTORS OPEN-ENDED F 4.75 27/03/2034</t>
   </si>
   <si>
     <t>FR001400RIX8</t>
   </si>
   <si>
     <t>CNP ASSURANCES 16/07/2054</t>
   </si>
   <si>
-    <t>3 632.88</t>
+    <t>3 913.36</t>
   </si>
   <si>
     <t>XS3326476523</t>
   </si>
   <si>
     <t>COCA-COLA HBC FINANCE BV 4 01/10/2033</t>
   </si>
   <si>
     <t>XS2909746310</t>
   </si>
   <si>
     <t>COMCAST CORPORATION 3.25 26/09/2032</t>
   </si>
   <si>
-    <t>2 510.96</t>
+    <t>2 774.61</t>
   </si>
   <si>
     <t>DE000CZ45YV9</t>
   </si>
   <si>
     <t>COMMERZBANK AG 16/07/2032</t>
   </si>
   <si>
-    <t>2 980.82</t>
+    <t>3 210.96</t>
   </si>
   <si>
     <t>FR001400Q486</t>
   </si>
   <si>
     <t>COMPAGNIE GENERALE DES ETABLISSEME 3.125 16/05/2031</t>
   </si>
   <si>
-    <t>2 851.03</t>
+    <t>3 030.82</t>
   </si>
   <si>
     <t>FR001400Q7X2</t>
   </si>
   <si>
     <t>COVIVIO HOTELS SCA 4.125 23/05/2033</t>
   </si>
   <si>
-    <t>7 368.49</t>
+    <t>7 843.15</t>
   </si>
   <si>
     <t>FR001400MDV4</t>
   </si>
   <si>
     <t>COVIVIO SA 4.625 05/06/2032</t>
   </si>
   <si>
-    <t>7 932.19</t>
+    <t>4 232.19</t>
   </si>
   <si>
     <t>FR001400PGC0</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA 15/04/2036</t>
   </si>
   <si>
-    <t>8 726.03</t>
-[...1 lines deleted...]
-  <si>
     <t>FR001400PZV0</t>
   </si>
   <si>
     <t>CREDIT MUTUEL ARKEA 15/05/2035</t>
   </si>
   <si>
-    <t>8 802.96</t>
+    <t>9 356.44</t>
   </si>
   <si>
     <t>BE0002989706</t>
   </si>
   <si>
     <t>CRELAN SA 23/01/2032</t>
   </si>
   <si>
-    <t>1 165.07</t>
+    <t>1 467.12</t>
   </si>
   <si>
     <t>BE0390287564</t>
   </si>
   <si>
     <t>CRELAN SA-BRUSSELS HEAD OFFICE 30/04/2037</t>
   </si>
   <si>
+    <t>XS3352082930</t>
+  </si>
+  <si>
+    <t>DANAHER CORPORATION 3.25 29/04/2030</t>
+  </si>
+  <si>
     <t>FR0014017HO4</t>
   </si>
   <si>
     <t>DANONE SA 3.785 01/04/2034</t>
   </si>
   <si>
     <t>DE000A4DE9Y3</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG 13/02/2031</t>
   </si>
   <si>
     <t>XS2280835260</t>
   </si>
   <si>
     <t>DIGITAL INTREPID HOLDING BV 0.625 15/07/2031</t>
   </si>
   <si>
+    <t>1 006.85</t>
+  </si>
+  <si>
     <t>XS2977974927</t>
   </si>
   <si>
     <t>DNB BANK ASA 15/01/2031</t>
   </si>
   <si>
+    <t>XS3351033785</t>
+  </si>
+  <si>
+    <t>DSB 3.625 22/04/2036</t>
+  </si>
+  <si>
     <t>XS2932834604</t>
   </si>
   <si>
     <t>DSV FINANCE BV 3.25 06/11/2030</t>
   </si>
   <si>
-    <t>1 415.75</t>
+    <t>1 602.74</t>
   </si>
   <si>
     <t>XS3204041266</t>
   </si>
   <si>
     <t>DZ BANK AG DEUTSCHE ZENTRAL GENOSS 15/10/2035</t>
   </si>
   <si>
-    <t>1 837.77</t>
+    <t>2 050.99</t>
   </si>
   <si>
     <t>XS3274805376</t>
   </si>
   <si>
     <t>E.ON SE 3.448 19/01/2034</t>
   </si>
   <si>
-    <t>1 405.18</t>
+    <t>1 752.34</t>
   </si>
   <si>
     <t>XS3166221948</t>
   </si>
   <si>
     <t>EAST JAPAN RAILWAY COMPANY 3.727 02/09/2037</t>
   </si>
   <si>
-    <t>2 653.22</t>
+    <t>2 901.95</t>
   </si>
   <si>
     <t>XS3071203056</t>
   </si>
   <si>
     <t>EATON CAPITAL UNLIMITED CO 3.625 09/05/2035</t>
   </si>
   <si>
-    <t>3 376.71</t>
+    <t>3 585.27</t>
   </si>
   <si>
     <t>PTEDP6OM0007</t>
   </si>
   <si>
     <t>EDP SA 02/12/2055</t>
   </si>
   <si>
     <t>XS3171675393</t>
   </si>
   <si>
     <t>EDP SERVICIOS FINANCIEROS ESPANA S 3.125 03/12/2031</t>
   </si>
   <si>
-    <t>1 130.14</t>
-[...8 lines deleted...]
-    <t>6 518.49</t>
+    <t>1 309.93</t>
   </si>
   <si>
     <t>FR0014016ZV3</t>
   </si>
   <si>
     <t>ELIS SA 3.875 23/03/2032</t>
   </si>
   <si>
     <t>XS3070067072</t>
   </si>
   <si>
     <t>ELISA OYJ 2.875 14/05/2030</t>
   </si>
   <si>
-    <t>6 121.78</t>
+    <t>6 505.53</t>
   </si>
   <si>
     <t>XS3086867440</t>
   </si>
   <si>
     <t>ELM BV 3.375 19/06/2030</t>
   </si>
   <si>
-    <t>2 764.73</t>
+    <t>2 958.90</t>
   </si>
   <si>
     <t>XS2312746345</t>
   </si>
   <si>
     <t>ENEL SPA NC30 PERP</t>
   </si>
   <si>
-    <t>3 449.18</t>
+    <t>3 781.44</t>
   </si>
   <si>
     <t>FR001400KHG0</t>
   </si>
   <si>
     <t>ENGIE SA 3.875 06/01/2031</t>
   </si>
   <si>
-    <t>1 040.41</t>
+    <t>1 263.36</t>
   </si>
   <si>
     <t>AT0000A3RNZ8</t>
   </si>
   <si>
     <t>ERSTE GROUP BANK AG 21/04/2036</t>
   </si>
   <si>
-    <t>XS2113167568</t>
-[...2 lines deleted...]
-    <t>ESSITY AB (PUBL) 0.5 03/02/2030</t>
+    <t>FR0014017VR8</t>
+  </si>
+  <si>
+    <t>EURAZEO SE 4.625 17/04/2031</t>
   </si>
   <si>
     <t>XS2904504979</t>
   </si>
   <si>
     <t>EUROBANK SA (ATHINA) 24/09/2030</t>
   </si>
   <si>
-    <t>2 213.70</t>
-[...8 lines deleted...]
-    <t>2 461.05</t>
+    <t>2 443.84</t>
+  </si>
+  <si>
+    <t>EU000A4ERVC2</t>
+  </si>
+  <si>
+    <t>EUROPEAN UNION 3.25 12/12/2036</t>
+  </si>
+  <si>
+    <t>2 320.67</t>
   </si>
   <si>
     <t>EU000A3K4EY2</t>
   </si>
   <si>
     <t>EUROPEAN UNION 3.375 05/10/2054</t>
   </si>
   <si>
-    <t>9 183.70</t>
-[...8 lines deleted...]
-    <t>4 037.54</t>
+    <t>10 229.86</t>
   </si>
   <si>
     <t>DE000A4DFWV3</t>
   </si>
   <si>
     <t>EVONIK INDUSTRIES AG 09/09/2055</t>
   </si>
   <si>
-    <t>2 526.71</t>
+    <t>2 771.23</t>
   </si>
   <si>
     <t>XS2982065018</t>
   </si>
   <si>
     <t>EXPERIAN PLC 3.51 15/12/2033</t>
   </si>
   <si>
-    <t>1 500.16</t>
-[...5 lines deleted...]
-    <t>FINLAND (REPUBLIC OF) 0 15/09/2030</t>
+    <t>1 762.69</t>
+  </si>
+  <si>
+    <t>XS3003232272</t>
+  </si>
+  <si>
+    <t>FASTIGHETS AB BALDER 4 19/02/2032</t>
+  </si>
+  <si>
+    <t>FI4000415153</t>
+  </si>
+  <si>
+    <t>FINLAND (REPUBLIC OF) 0.125 15/04/2036</t>
+  </si>
+  <si>
+    <t>FI4000507231</t>
+  </si>
+  <si>
+    <t>FINLAND (REPUBLIC OF) 0.125 15/09/2031</t>
   </si>
   <si>
     <t>FI4000440557</t>
   </si>
   <si>
     <t>FINLAND (REPUBLIC OF) 0.25 15/09/2040</t>
   </si>
   <si>
     <t>FI4000348727</t>
   </si>
   <si>
     <t>FINLAND (REPUBLIC OF) 0.5 15/09/2028</t>
   </si>
   <si>
-    <t>FI4000306758</t>
-[...7 lines deleted...]
-  <si>
     <t>XS3299544711</t>
   </si>
   <si>
     <t>FORD MOTOR CREDIT COMPANY LLC 3.305 17/05/2029</t>
   </si>
   <si>
     <t>XS2764790833</t>
   </si>
   <si>
     <t>FORTIVE CORP 3.7 15/08/2029</t>
   </si>
   <si>
-    <t>3 679.73</t>
+    <t>3 999.04</t>
   </si>
   <si>
     <t>FR0013516549</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 0 25/11/2030</t>
   </si>
   <si>
     <t>FR0014002WK3</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 0 25/11/2031</t>
   </si>
   <si>
     <t>FR0013515806</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 0.5 25/05/2040</t>
   </si>
   <si>
-    <t>11 108.95</t>
-[...44 lines deleted...]
-    <t>6 845.72</t>
+    <t>18 345.34</t>
   </si>
   <si>
     <t>FR0014012II5</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 3.5 25/11/2035</t>
   </si>
   <si>
-    <t>6 348.32</t>
+    <t>16 359.39</t>
   </si>
   <si>
     <t>FR0014015MU5</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 4.1 25/05/2046</t>
   </si>
   <si>
-    <t>8 152.37</t>
+    <t>8 711.81</t>
+  </si>
+  <si>
+    <t>FR0014016CV2</t>
+  </si>
+  <si>
+    <t>FRANCE (REPUBLIC OF) 4.4 25/05/2057</t>
+  </si>
+  <si>
+    <t>17 029.01</t>
   </si>
   <si>
     <t>FR0012602779</t>
   </si>
   <si>
     <t>GDF SUEZ 1.5 13/03/2035</t>
   </si>
   <si>
-    <t>DE0001102515</t>
-[...2 lines deleted...]
-    <t>GERMANY (FEDERAL REPUBLIC OF) 0 15/05/2035</t>
+    <t>DE000BU22098</t>
+  </si>
+  <si>
+    <t>GERMANY (FEDERAL REPUBLIC OF) 1.7 10/06/2027</t>
+  </si>
+  <si>
+    <t>30 298.06</t>
   </si>
   <si>
     <t>DE0001135481</t>
   </si>
   <si>
     <t>GERMANY (FEDERAL REPUBLIC OF) 2.5 04/07/2044</t>
   </si>
   <si>
-    <t>44 031.12</t>
+    <t>47 455.99</t>
   </si>
   <si>
     <t>DE000BU2Z049</t>
   </si>
   <si>
     <t>GERMANY (FEDERAL REPUBLIC OF) 2.5 15/02/2035</t>
   </si>
   <si>
-    <t>2 839.24</t>
-[...17 lines deleted...]
-    <t>20 027.84</t>
+    <t>15 121.78</t>
+  </si>
+  <si>
+    <t>XS3350929454</t>
+  </si>
+  <si>
+    <t>GOLDMAN SACHS GROUP INC/THE 22/04/2036</t>
   </si>
   <si>
     <t>BE6371086297</t>
   </si>
   <si>
     <t>GROEP BRUSSEL LAMBERT NV 3.75 21/01/2036</t>
   </si>
   <si>
+    <t>1 068.49</t>
+  </si>
+  <si>
     <t>FR0014006144</t>
   </si>
   <si>
     <t>GROUPE DES ASSURANCES DU CREDIT MU 21/04/2042</t>
   </si>
   <si>
-    <t>1 814.52</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2198574209</t>
   </si>
   <si>
     <t>HANNOVER RUECK SE 08/10/2040</t>
   </si>
   <si>
-    <t>1 802.74</t>
+    <t>2 004.11</t>
   </si>
   <si>
     <t>XS3319131119</t>
   </si>
   <si>
     <t>HENKEL AG &amp; CO KGAA 3.625 02/04/2031</t>
   </si>
   <si>
     <t>XS2385390724</t>
   </si>
   <si>
     <t>HOLDING DINFRASTRUCTURES DES METIE 0.625 16/09/2028</t>
   </si>
   <si>
     <t>DE000A383PT8</t>
   </si>
   <si>
     <t>HOWOGE WOHNUNGSBAU GMBH 3.875 05/06/2030</t>
   </si>
   <si>
-    <t>3 322.95</t>
+    <t>3 545.89</t>
   </si>
   <si>
     <t>XS3224600232</t>
   </si>
   <si>
     <t>IBERDROLA FINANZAS SAU PERP</t>
   </si>
   <si>
-    <t>1 643.84</t>
-[...5 lines deleted...]
-    <t>IBERDROLA INTERNATIONAL BV PERP</t>
+    <t>3 719.18</t>
   </si>
   <si>
     <t>FR001400ZRC6</t>
   </si>
   <si>
     <t>ICADE 4.375 22/05/2035</t>
   </si>
   <si>
-    <t>7 839.04</t>
+    <t>4 171.23</t>
   </si>
   <si>
     <t>XS3190744907</t>
   </si>
   <si>
     <t>IDS FINANCING PLC 3.25 01/01/2029</t>
   </si>
   <si>
-    <t>2 569.73</t>
+    <t>2 846.47</t>
   </si>
   <si>
     <t>FR00140141X5</t>
   </si>
   <si>
     <t>IMERYS S.A. 4 21/11/2032</t>
   </si>
   <si>
-    <t>1 578.08</t>
-[...8 lines deleted...]
-    <t>2 971.48</t>
+    <t>1 808.22</t>
+  </si>
+  <si>
+    <t>XS3324619231</t>
+  </si>
+  <si>
+    <t>INFORMA PLC 3.75 29/04/2032</t>
   </si>
   <si>
     <t>XS2244936659</t>
   </si>
   <si>
     <t>INFRASTRUTTURE WIRELESS ITALIANE S 1.625 21/10/2028</t>
   </si>
   <si>
     <t>XS3153087559</t>
   </si>
   <si>
     <t>ING GROEP NV 20/08/2037</t>
   </si>
   <si>
-    <t>5 032.19</t>
+    <t>5 478.08</t>
   </si>
   <si>
     <t>IT0005611550</t>
   </si>
   <si>
     <t>INTESA SANPAOLO SPA 16/09/2032</t>
   </si>
   <si>
-    <t>3 366.90</t>
+    <t>3 703.59</t>
   </si>
   <si>
     <t>XS3032046016</t>
   </si>
   <si>
     <t>INVESTOR AB 3.5 31/03/2034</t>
   </si>
   <si>
-    <t>IE00BH3SQ895</t>
-[...7 lines deleted...]
-  <si>
     <t>IE00BFZRPZ02</t>
   </si>
   <si>
     <t>IRELAND (REPUBLIC OF) 1.3 15/05/2033</t>
   </si>
   <si>
-    <t>1 227.46</t>
-[...5 lines deleted...]
-    <t>IRELAND (REPUBLIC OF) 2 18/02/2045</t>
+    <t>1 309.32</t>
+  </si>
+  <si>
+    <t>IE00BFZRQ242</t>
+  </si>
+  <si>
+    <t>IRELAND (REPUBLIC OF) 1.35 18/03/2031</t>
+  </si>
+  <si>
+    <t>IE00BH3SQB22</t>
+  </si>
+  <si>
+    <t>IRELAND (REPUBLIC OF) 1.5 15/05/2050</t>
+  </si>
+  <si>
+    <t>1 171.29</t>
   </si>
   <si>
     <t>IT0005138828</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 1.25 15/09/2032</t>
   </si>
   <si>
+    <t>1 525.94</t>
+  </si>
+  <si>
     <t>IT0005633794</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 2.55 25/02/2027</t>
   </si>
   <si>
-    <t>2 535.91</t>
+    <t>3 659.95</t>
+  </si>
+  <si>
+    <t>IT0005689994</t>
+  </si>
+  <si>
+    <t>ITALY (REPUBLIC OF) 3.15 15/03/2033</t>
+  </si>
+  <si>
+    <t>3 308.62</t>
+  </si>
+  <si>
+    <t>IT0005496770</t>
+  </si>
+  <si>
+    <t>ITALY (REPUBLIC OF) 3.25 01/03/2038</t>
+  </si>
+  <si>
+    <t>8 071.12</t>
   </si>
   <si>
     <t>IT0005083057</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 3.25 01/09/2046</t>
   </si>
   <si>
-    <t>2 187.74</t>
-[...35 lines deleted...]
-    <t>11 352.93</t>
+    <t>3 243.38</t>
+  </si>
+  <si>
+    <t>IT0005706285</t>
+  </si>
+  <si>
+    <t>ITALY (REPUBLIC OF) 3.8 01/07/2036</t>
+  </si>
+  <si>
+    <t>1 955.53</t>
+  </si>
+  <si>
+    <t>IT0005635583</t>
+  </si>
+  <si>
+    <t>ITALY (REPUBLIC OF) 3.85 01/10/2040</t>
+  </si>
+  <si>
+    <t>3 862.63</t>
   </si>
   <si>
     <t>XS2957380228</t>
   </si>
   <si>
     <t>JOHNSON CONTROLS INTERNATIONAL PLC 3.125 11/12/2033</t>
   </si>
   <si>
-    <t>1 273.97</t>
+    <t>1 489.73</t>
   </si>
   <si>
     <t>XS3300349639</t>
   </si>
   <si>
     <t>JPMORGAN CHASE &amp; CO 18/02/2032</t>
   </si>
   <si>
+    <t>1 247.18</t>
+  </si>
+  <si>
     <t>BE0002990712</t>
   </si>
   <si>
     <t>KBC GROEP NV 17/04/2035</t>
   </si>
   <si>
-    <t>4 710.96</t>
-[...1 lines deleted...]
-  <si>
     <t>FR001400NDQ2</t>
   </si>
   <si>
     <t>KLEPIERRE SA 3.875 23/09/2033</t>
   </si>
   <si>
-    <t>2 155.14</t>
+    <t>2 378.08</t>
   </si>
   <si>
     <t>XS2229470146</t>
   </si>
   <si>
     <t>KONINKLIJKE KPN NV 0.875 14/12/2032</t>
   </si>
   <si>
     <t>FR0013508694</t>
   </si>
   <si>
     <t>LA POSTE SA 1.375 21/04/2032</t>
   </si>
   <si>
-    <t>1 348.63</t>
+    <t>DE000A3E5VK1</t>
+  </si>
+  <si>
+    <t>LEG IMMOBILIEN SE 0.75 30/06/2031</t>
   </si>
   <si>
     <t>FR001400ZEB6</t>
   </si>
   <si>
     <t>LVMH MOET HENNESSY LOUIS VUITTON S 3 07/03/2032</t>
   </si>
   <si>
     <t>XS3238212164</t>
   </si>
   <si>
     <t>MAGNUM ICC FINANCE BV 3.75 26/11/2034</t>
   </si>
   <si>
-    <t>1 085.34</t>
+    <t>1 249.32</t>
   </si>
   <si>
     <t>XS3320665444</t>
   </si>
   <si>
     <t>MAPLE PARENT HOLDINGS CORP 4.728 26/03/2035</t>
   </si>
   <si>
     <t>XS3223939466</t>
   </si>
   <si>
     <t>MERCK KGAA 24/11/2055</t>
   </si>
   <si>
-    <t>1 006.85</t>
+    <t>1 438.36</t>
   </si>
   <si>
     <t>XS3293638568</t>
   </si>
   <si>
     <t>MIZUHO FINANCIAL GROUP INC 3.21 16/05/2032</t>
   </si>
   <si>
+    <t>1 234.75</t>
+  </si>
+  <si>
     <t>XS3025943419</t>
   </si>
   <si>
     <t>MONDI FINANCE PLC 3.75 18/05/2033</t>
   </si>
   <si>
+    <t>2 970.21</t>
+  </si>
+  <si>
     <t>XS2790333889</t>
   </si>
   <si>
     <t>MORGAN STANLEY 21/03/2035</t>
   </si>
   <si>
     <t>XS3057365549</t>
   </si>
   <si>
     <t>MORGAN STANLEY 22/05/2031</t>
   </si>
   <si>
-    <t>5 173.27</t>
+    <t>5 505.49</t>
   </si>
   <si>
     <t>XS3086253039</t>
   </si>
   <si>
     <t>NATIONAL GRID NORTH AMERICA INC 3.15 03/06/2030</t>
   </si>
   <si>
-    <t>2 718.49</t>
+    <t>2 899.73</t>
   </si>
   <si>
     <t>XS2894910665</t>
   </si>
   <si>
     <t>NATIONAL GRID NORTH AMERICA INC 3.631 03/09/2031</t>
   </si>
   <si>
-    <t>2 706.44</t>
+    <t>2 961.30</t>
   </si>
   <si>
     <t>XS2388449758</t>
   </si>
   <si>
     <t>NATIONALE NEDERLANDEN BANK N V 0.5 21/09/2028</t>
   </si>
   <si>
     <t>XS3059437460</t>
   </si>
   <si>
     <t>NATIONWIDE BUILDING SOCIETY 30/07/2035</t>
   </si>
   <si>
-    <t>2 827.40</t>
+    <t>3 057.53</t>
   </si>
   <si>
     <t>XS3009472989</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 25/02/2035</t>
   </si>
   <si>
+    <t>1 407.60</t>
+  </si>
+  <si>
     <t>NL0012171458</t>
   </si>
   <si>
     <t>NETHERLANDS (KINGDOM OF) 0.75 15/07/2027</t>
   </si>
   <si>
     <t>NL0010071189</t>
   </si>
   <si>
     <t>NETHERLANDS (KINGDOM OF) 2.5 15/01/2033</t>
   </si>
   <si>
-    <t>3 746.31</t>
+    <t>4 646.82</t>
   </si>
   <si>
     <t>NL0009446418</t>
   </si>
   <si>
     <t>NETHERLANDS (KINGDOM OF) 3.75 15/01/2042</t>
   </si>
   <si>
-    <t>3 375.33</t>
+    <t>4 186.65</t>
   </si>
   <si>
     <t>XS3303513066</t>
   </si>
   <si>
     <t>NETWORK FINANCE COMPANY PTY LTD 3.5 05/09/2033</t>
   </si>
   <si>
     <t>XS3232967318</t>
   </si>
   <si>
     <t>NORDEA BANK ABP 19/11/2035</t>
   </si>
   <si>
-    <t>2 600.00</t>
+    <t>2 973.97</t>
   </si>
   <si>
     <t>XS3100081507</t>
   </si>
   <si>
     <t>NTT FINANCE CORP 3.678 16/07/2033</t>
   </si>
   <si>
-    <t>3 152.00</t>
+    <t>3 395.35</t>
   </si>
   <si>
     <t>XS2776001377</t>
   </si>
   <si>
     <t>OMNICOM FINANCE HOLDINGS PLC 3.7 06/03/2032</t>
   </si>
   <si>
+    <t>1 216.44</t>
+  </si>
+  <si>
     <t>XS3284416917</t>
   </si>
   <si>
     <t>OP CORPORATE BANK PLC 30/01/2032</t>
   </si>
   <si>
-    <t>1 574.78</t>
+    <t>2 021.68</t>
   </si>
   <si>
     <t>FR001400GDJ1</t>
   </si>
   <si>
     <t>ORANGE SA PERP</t>
   </si>
   <si>
-    <t>10 632.19</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2901491261</t>
   </si>
   <si>
     <t>P3 GROUP SARL 4 19/04/2032</t>
   </si>
   <si>
-    <t>3 945.21</t>
-[...7 lines deleted...]
-  <si>
     <t>PTOTEMOE0035</t>
   </si>
   <si>
     <t>PORTUGAL (REPUBLIC OF) 0.7 15/10/2027</t>
   </si>
   <si>
     <t>PTOTENOE0034</t>
   </si>
   <si>
     <t>PORTUGAL (REPUBLIC OF) 0.9 12/10/2035</t>
   </si>
   <si>
+    <t>PTOTEYOE0031</t>
+  </si>
+  <si>
+    <t>PORTUGAL (REPUBLIC OF) 1.65 16/07/2032</t>
+  </si>
+  <si>
+    <t>2 219.87</t>
+  </si>
+  <si>
     <t>PTOTEBOE0020</t>
   </si>
   <si>
     <t>PORTUGAL (REPUBLIC OF) 4.1 15/02/2045</t>
   </si>
   <si>
-    <t>2 009.80</t>
+    <t>2 747.29</t>
+  </si>
+  <si>
+    <t>XS3296830444</t>
+  </si>
+  <si>
+    <t>POWSZECHNA KASA OSZCZEDNOSCI BANK 06/05/2030</t>
   </si>
   <si>
     <t>XS3013011203</t>
   </si>
   <si>
     <t>PPG INDUSTRIES INC 3.25 04/03/2032</t>
   </si>
   <si>
     <t>XS2810794680</t>
   </si>
   <si>
     <t>PROLOGIS EURO FINANCE LLC 4 05/05/2034</t>
   </si>
   <si>
-    <t>7 162.74</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2187529180</t>
   </si>
   <si>
     <t>PROLOGIS INTERNATIONAL FUNDING II 1.625 17/06/2032</t>
   </si>
   <si>
-    <t>2 680.14</t>
+    <t>2 867.12</t>
   </si>
   <si>
     <t>BE0002830116</t>
   </si>
   <si>
     <t>PROXIMUS NV 0.75 17/11/2036</t>
   </si>
   <si>
     <t>FR0014010CI2</t>
   </si>
   <si>
     <t>PUBLICIS GROUPE SA 3.375 12/06/2032</t>
   </si>
   <si>
-    <t>5 658.90</t>
+    <t>6 047.26</t>
   </si>
   <si>
     <t>CH1353015048</t>
   </si>
   <si>
     <t>RAIFFEISEN SCHWEIZ GENOSSENSCHAFT 03/09/2032</t>
   </si>
   <si>
-    <t>2 353.41</t>
-[...8 lines deleted...]
-    <t>6 335.62</t>
+    <t>2 575.04</t>
+  </si>
+  <si>
+    <t>XS3348120653</t>
+  </si>
+  <si>
+    <t>REDEIA CORPORACION SA PERP</t>
   </si>
   <si>
     <t>XS2779010300</t>
   </si>
   <si>
     <t>RELX FINANCE BV 3.375 20/03/2033</t>
   </si>
   <si>
     <t>XS3308054124</t>
   </si>
   <si>
     <t>ROYAL SCHIPHOL GROUP NV 3.625 20/11/2035</t>
   </si>
   <si>
     <t>XS3304304945</t>
   </si>
   <si>
     <t>SAGE GROUP PLC 3.821 25/02/2033</t>
   </si>
   <si>
-    <t>FR001400Y1I6</t>
-[...4 lines deleted...]
-  <si>
     <t>XS2974156031</t>
   </si>
   <si>
     <t>SELP FINANCE SARL 3.75 16/01/2032</t>
   </si>
   <si>
+    <t>1 119.86</t>
+  </si>
+  <si>
     <t>SK4120013400</t>
   </si>
   <si>
     <t>SLOVAKIA GOVERNMENT BOND 2 17/10/2047</t>
   </si>
   <si>
-    <t>8 827.40</t>
+    <t>9 898.26</t>
   </si>
   <si>
     <t>XS3237109965</t>
   </si>
   <si>
     <t>SMURFIT KAPPA TREASURY UNLIMITED C 3.489 24/11/2031</t>
   </si>
   <si>
-    <t>1 347.81</t>
+    <t>1 548.54</t>
   </si>
   <si>
     <t>FR0014014A53</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 20/11/2035</t>
   </si>
   <si>
-    <t>1 539.38</t>
+    <t>1 762.33</t>
+  </si>
+  <si>
+    <t>XS3317460619</t>
+  </si>
+  <si>
+    <t>SOFTBANK CORP 3.936 30/06/2032</t>
   </si>
   <si>
     <t>ES0000012K20</t>
   </si>
   <si>
     <t>SPAIN (KINGDOM OF) 0.7 30/04/2032</t>
   </si>
   <si>
-    <t>6 626.22</t>
-[...1 lines deleted...]
-  <si>
     <t>ES0000012I24</t>
   </si>
   <si>
     <t>SPAIN (KINGDOM OF) 0.85 30/07/2037</t>
   </si>
   <si>
-    <t>2 583.53</t>
-[...26 lines deleted...]
-    <t>31 334.63</t>
+    <t>4 236.22</t>
   </si>
   <si>
     <t>ES0000012O75</t>
   </si>
   <si>
     <t>SPAIN (KINGDOM OF) 3.5 31/01/2041</t>
   </si>
   <si>
-    <t>3 920.00</t>
+    <t>14 385.87</t>
   </si>
   <si>
     <t>ES0000012M93</t>
   </si>
   <si>
     <t>SPAIN (KINGDOM OF) 4 31/10/2054</t>
   </si>
   <si>
-    <t>1 265.75</t>
+    <t>1 426.85</t>
   </si>
   <si>
     <t>XS3027988263</t>
   </si>
   <si>
     <t>SSE PLC 3.5 18/03/2032</t>
   </si>
   <si>
     <t>XS2439704318</t>
   </si>
   <si>
     <t>SSE PLC PERP</t>
   </si>
   <si>
-    <t>3 923.29</t>
-[...17 lines deleted...]
-    <t>5 936.30</t>
+    <t>XS3326547992</t>
+  </si>
+  <si>
+    <t>SWISS RE SUBORDINATED FINANCE PLC 22/04/2037</t>
+  </si>
+  <si>
+    <t>XS3324584260</t>
+  </si>
+  <si>
+    <t>SYDNEY AIRPORT FINANCE COMPANY PTY 3.965 28/04/2034</t>
   </si>
   <si>
     <t>XS2314267449</t>
   </si>
   <si>
     <t>TELE2 AB 0.75 23/03/2031</t>
   </si>
   <si>
     <t>XS2589828941</t>
   </si>
   <si>
     <t>TELIA COMPANY AB 3.625 22/02/2032</t>
   </si>
   <si>
     <t>XS3166363906</t>
   </si>
   <si>
     <t>TELSTRA GROUP LTD 3.375 02/03/2035</t>
   </si>
   <si>
+    <t>1 183.56</t>
+  </si>
+  <si>
     <t>XS2549543226</t>
   </si>
   <si>
     <t>TENNET NETHERLANDS BV 4.25 28/04/2032</t>
   </si>
   <si>
-    <t>4 086.99</t>
+    <t>XS3281650823</t>
+  </si>
+  <si>
+    <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
+  </si>
+  <si>
+    <t>1 001.04</t>
   </si>
   <si>
     <t>XS2798269069</t>
   </si>
   <si>
-    <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
-[...4 lines deleted...]
-  <si>
     <t>FR001400L263</t>
   </si>
   <si>
     <t>THALES SA 4.25 18/10/2031</t>
   </si>
   <si>
-    <t>2 072.60</t>
+    <t>2 317.12</t>
   </si>
   <si>
     <t>XS3298843924</t>
   </si>
   <si>
     <t>T-MOBILE USA INC 3.625 19/02/2035</t>
   </si>
   <si>
+    <t>1 273.72</t>
+  </si>
+  <si>
     <t>XS2980851351</t>
   </si>
   <si>
     <t>TORONTO-DOMINION BANK/THE 23/01/2036</t>
   </si>
   <si>
-    <t>1 502.47</t>
+    <t>1 892.00</t>
   </si>
   <si>
     <t>XS3047435659</t>
   </si>
   <si>
     <t>TRANSURBAN FINANCE COMPANY PTY LTD 4.143 17/04/2035</t>
   </si>
   <si>
-    <t>4 108.95</t>
-[...1 lines deleted...]
-  <si>
     <t>BE0390119825</t>
   </si>
   <si>
     <t>UCB SA 4.25 20/03/2030</t>
   </si>
   <si>
     <t>FR001400SIL1</t>
   </si>
   <si>
     <t>UNIBAIL-RODAMCO-WESTFIELD SE 3.875 11/09/2034</t>
   </si>
   <si>
-    <t>4 565.07</t>
+    <t>5 010.96</t>
+  </si>
+  <si>
+    <t>IT0005704900</t>
+  </si>
+  <si>
+    <t>UNICREDIT SPA 16/04/2032</t>
   </si>
   <si>
     <t>XS2496289138</t>
   </si>
   <si>
     <t>UNIVERSAL MUSIC GROUP NV 3.75 30/06/2032</t>
   </si>
   <si>
-    <t>4 497.53</t>
+    <t>4 825.48</t>
   </si>
   <si>
     <t>FR001400UHP0</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA 2.974 10/01/2031</t>
   </si>
   <si>
     <t>FR00140007L3</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA NC8.5 PERP</t>
   </si>
   <si>
-    <t>2 458.90</t>
-[...10 lines deleted...]
-  <si>
     <t>XS3310548105</t>
   </si>
   <si>
     <t>VESTAS WIND SYSTEMS A/S 3.75 15/06/2033</t>
   </si>
   <si>
     <t>DE000A3MP4V7</t>
   </si>
   <si>
     <t>VONOVIA SE 0.75 01/09/2032</t>
   </si>
   <si>
-    <t>1 386.99</t>
+    <t>1 516.44</t>
   </si>
   <si>
     <t>XS2592516210</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 3.75 03/04/2031</t>
   </si>
   <si>
-    <t>SX5E2604CQ08</t>
-[...10 lines deleted...]
-  <si>
     <t>ER32612CK01</t>
   </si>
   <si>
     <t>DEC26 0RZ7 C @ 97.875</t>
   </si>
   <si>
     <t>SX5E2612CR08</t>
   </si>
   <si>
     <t>DEC26 SX5E C @ 6600.000000</t>
   </si>
   <si>
+    <t>SX5E2605PO34</t>
+  </si>
+  <si>
+    <t>MAY26 SX5E P @ 5450.000000</t>
+  </si>
+  <si>
+    <t>SX5E2605PO09</t>
+  </si>
+  <si>
+    <t>MAY26 SX5E P @ 5750.000000</t>
+  </si>
+  <si>
     <t>SX5E2609CR01</t>
   </si>
   <si>
     <t>SEP26 SX5E C @ 6350.000000</t>
   </si>
   <si>
-    <t>SX5E2604CQ21</t>
-[...4 lines deleted...]
-  <si>
     <t>ER32612CK02</t>
   </si>
   <si>
     <t>DEC26 0RZ7 C @ 98.0</t>
+  </si>
+  <si>
+    <t>SX5E2605PO05</t>
+  </si>
+  <si>
+    <t>MAY26 SX5E P @ 5600.000000</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -3133,209 +3085,209 @@
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
         <v>15.0</v>
       </c>
       <c r="D2">
-        <v>225.4</v>
+        <v>226.11</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>3381.0</v>
+        <v>3391.71</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>3381.0</v>
+        <v>3391.71</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>636212.9154</v>
+        <v>639231.6585</v>
       </c>
       <c r="D3">
-        <v>135.06</v>
+        <v>135.43</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>85932413.29</v>
+        <v>86576751.84</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>85932413.29</v>
+        <v>86576751.84</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>317110.11</v>
+        <v>316614.65</v>
       </c>
       <c r="D4">
-        <v>125.65</v>
+        <v>126.05</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>39847569.7</v>
+        <v>39909653.4</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>39847569.7</v>
+        <v>39909653.4</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>991.1282</v>
+        <v>993.0746</v>
       </c>
       <c r="D5">
-        <v>124.01</v>
+        <v>124.31</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>122909.9</v>
+        <v>123454.91</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>122909.9</v>
+        <v>123454.91</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
         <v>1.0</v>
       </c>
       <c r="D6">
-        <v>131.27</v>
+        <v>131.68</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>131.27</v>
+        <v>131.68</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>131.27</v>
+        <v>131.68</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P372"/>
+  <dimension ref="A1:P371"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O372" sqref="O372"/>
+      <selection activeCell="O371" sqref="O371"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>17</v>
       </c>
       <c r="B1" t="s">
         <v>18</v>
       </c>
       <c r="C1" t="s">
         <v>19</v>
       </c>
       <c r="D1" t="s">
         <v>20</v>
       </c>
       <c r="E1" t="s">
         <v>21</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>22</v>
@@ -3357,18586 +3309,18536 @@
       </c>
       <c r="M1" t="s">
         <v>28</v>
       </c>
       <c r="N1" t="s">
         <v>29</v>
       </c>
       <c r="O1" t="s">
         <v>30</v>
       </c>
       <c r="P1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>32</v>
       </c>
       <c r="B2" t="s">
         <v>33</v>
       </c>
       <c r="C2" s="1">
         <v>1817.0</v>
       </c>
       <c r="D2" s="1">
-        <v>32.26</v>
+        <v>32.28</v>
       </c>
       <c r="E2" s="1">
         <v>35.22</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
         <v>63994.74</v>
       </c>
       <c r="I2" s="1">
-        <v>-5378.32</v>
+        <v>-5341.98</v>
       </c>
       <c r="J2" s="1">
-        <v>-8.404315729699</v>
+        <v>-8.3475298126065</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>58616.42</v>
+        <v>58652.76</v>
       </c>
       <c r="N2" s="1">
-        <v>58616.42</v>
+        <v>58652.76</v>
       </c>
       <c r="O2" s="1">
         <v>0.05</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>34</v>
       </c>
       <c r="B3" t="s">
         <v>35</v>
       </c>
       <c r="C3" s="1">
-        <v>5400.0</v>
+        <v>5267.0</v>
       </c>
       <c r="D3" s="1">
-        <v>29.06</v>
+        <v>29.59</v>
       </c>
       <c r="E3" s="1">
-        <v>28.3174074074</v>
+        <v>28.3174064933</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
-        <v>152914.0</v>
+        <v>149147.78</v>
       </c>
       <c r="I3" s="1">
-        <v>4010.0</v>
+        <v>6702.75</v>
       </c>
       <c r="J3" s="1">
-        <v>2.622389055286</v>
+        <v>4.4940326969667</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>156924.0</v>
+        <v>155850.53</v>
       </c>
       <c r="N3" s="1">
-        <v>156924.0</v>
+        <v>155850.53</v>
       </c>
       <c r="O3" s="1">
         <v>0.12</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>36</v>
       </c>
       <c r="B4" t="s">
         <v>37</v>
       </c>
       <c r="C4" s="1">
-        <v>1464.0</v>
+        <v>1428.0</v>
       </c>
       <c r="D4" s="1">
-        <v>239.8</v>
+        <v>247.4</v>
       </c>
       <c r="E4" s="1">
-        <v>245.9803278689</v>
+        <v>245.9803291317</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
-        <v>360115.2</v>
+        <v>351259.91</v>
       </c>
       <c r="I4" s="1">
-        <v>-9048.0</v>
+        <v>2027.29</v>
       </c>
       <c r="J4" s="1">
-        <v>-2.5125293239497</v>
+        <v>0.57714812942929</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>351067.2</v>
+        <v>353287.2</v>
       </c>
       <c r="N4" s="1">
-        <v>351067.2</v>
+        <v>353287.2</v>
       </c>
       <c r="O4" s="1">
         <v>0.28</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>38</v>
       </c>
       <c r="B5" t="s">
         <v>39</v>
       </c>
       <c r="C5" s="1">
-        <v>2385.0</v>
+        <v>2326.0</v>
       </c>
       <c r="D5" s="1">
-        <v>137.8</v>
+        <v>147.4</v>
       </c>
       <c r="E5" s="1">
-        <v>204.983672956</v>
+        <v>204.9836715391</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
-        <v>488886.06</v>
+        <v>476792.02</v>
       </c>
       <c r="I5" s="1">
-        <v>-160233.06</v>
+        <v>-133939.62</v>
       </c>
       <c r="J5" s="1">
-        <v>-32.775133739751</v>
+        <v>-28.091833416172</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>328653.0</v>
+        <v>342852.4</v>
       </c>
       <c r="N5" s="1">
-        <v>328653.0</v>
+        <v>342852.4</v>
       </c>
       <c r="O5" s="1">
-        <v>0.26</v>
+        <v>0.27</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>40</v>
       </c>
       <c r="B6" t="s">
         <v>41</v>
       </c>
       <c r="C6" s="1">
-        <v>227.0</v>
+        <v>221.0</v>
       </c>
       <c r="D6" s="1">
-        <v>858.8</v>
+        <v>958.5</v>
       </c>
       <c r="E6" s="1">
-        <v>1266.3645814978</v>
+        <v>1266.3645701357</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
-        <v>287464.76</v>
+        <v>279866.57</v>
       </c>
       <c r="I6" s="1">
-        <v>-92517.16</v>
+        <v>-68038.07</v>
       </c>
       <c r="J6" s="1">
-        <v>-32.183826636698</v>
+        <v>-24.310895724345</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>194947.6</v>
+        <v>211828.5</v>
       </c>
       <c r="N6" s="1">
-        <v>194947.6</v>
+        <v>211828.5</v>
       </c>
       <c r="O6" s="1">
-        <v>0.15</v>
+        <v>0.17</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>42</v>
       </c>
       <c r="B7" t="s">
         <v>43</v>
       </c>
       <c r="C7" s="1">
-        <v>29344.0</v>
+        <v>28621.0</v>
       </c>
       <c r="D7" s="1">
-        <v>26.8</v>
+        <v>23.24</v>
       </c>
       <c r="E7" s="1">
-        <v>27.0990543212</v>
+        <v>27.099054191</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>795194.65</v>
+        <v>775602.03</v>
       </c>
       <c r="I7" s="1">
-        <v>-8775.45</v>
+        <v>-110449.99</v>
       </c>
       <c r="J7" s="1">
-        <v>-1.1035599899974</v>
+        <v>-14.240549370403</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>786419.2</v>
+        <v>665152.04</v>
       </c>
       <c r="N7" s="1">
-        <v>786419.2</v>
+        <v>665152.04</v>
       </c>
       <c r="O7" s="1">
-        <v>0.62</v>
+        <v>0.53</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>44</v>
       </c>
       <c r="B8" t="s">
         <v>45</v>
       </c>
       <c r="C8" s="1">
         <v>498.0</v>
       </c>
       <c r="D8" s="1">
-        <v>116.1</v>
+        <v>103.0</v>
       </c>
       <c r="E8" s="1">
         <v>118.4</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
         <v>58963.2</v>
       </c>
       <c r="I8" s="1">
-        <v>-1145.4</v>
+        <v>-7669.2</v>
       </c>
       <c r="J8" s="1">
-        <v>-1.9425675675676</v>
+        <v>-13.006756756757</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>57817.8</v>
+        <v>51294.0</v>
       </c>
       <c r="N8" s="1">
-        <v>57817.8</v>
+        <v>51294.0</v>
       </c>
       <c r="O8" s="1">
-        <v>0.05</v>
+        <v>0.04</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>46</v>
       </c>
       <c r="B9" t="s">
         <v>47</v>
       </c>
       <c r="C9" s="1">
         <v>1464.0</v>
       </c>
       <c r="D9" s="1">
-        <v>67.0</v>
+        <v>66.7</v>
       </c>
       <c r="E9" s="1">
         <v>62.9</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
         <v>92085.6</v>
       </c>
       <c r="I9" s="1">
-        <v>6002.4</v>
+        <v>5563.2</v>
       </c>
       <c r="J9" s="1">
-        <v>6.5182829888712</v>
+        <v>6.0413354531002</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>98088.0</v>
+        <v>97648.8</v>
       </c>
       <c r="N9" s="1">
-        <v>98088.0</v>
+        <v>97648.8</v>
       </c>
       <c r="O9" s="1">
         <v>0.08</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>48</v>
       </c>
       <c r="B10" t="s">
         <v>49</v>
       </c>
       <c r="C10" s="1">
-        <v>26841.0</v>
+        <v>26179.0</v>
       </c>
       <c r="D10" s="1">
-        <v>9.564</v>
+        <v>9.798</v>
       </c>
       <c r="E10" s="1">
-        <v>8.8556186431</v>
+        <v>8.8556186256</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>237693.66</v>
+        <v>231831.24</v>
       </c>
       <c r="I10" s="1">
-        <v>19013.66</v>
+        <v>24670.6</v>
       </c>
       <c r="J10" s="1">
-        <v>7.9992289234808</v>
+        <v>10.641620171639</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>256707.32</v>
+        <v>256501.84</v>
       </c>
       <c r="N10" s="1">
-        <v>256707.32</v>
+        <v>256501.84</v>
       </c>
       <c r="O10" s="1">
         <v>0.2</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>50</v>
       </c>
       <c r="B11" t="s">
         <v>51</v>
       </c>
       <c r="C11" s="1">
-        <v>5433.0</v>
+        <v>5299.0</v>
       </c>
       <c r="D11" s="1">
-        <v>169.5</v>
+        <v>174.88</v>
       </c>
       <c r="E11" s="1">
-        <v>159.3010178539</v>
+        <v>159.3010171731</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>865482.43</v>
+        <v>844136.09</v>
       </c>
       <c r="I11" s="1">
-        <v>55411.07</v>
+        <v>82553.03</v>
       </c>
       <c r="J11" s="1">
-        <v>6.4023333206198</v>
+        <v>9.7795877913477</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>920893.5</v>
+        <v>926689.12</v>
       </c>
       <c r="N11" s="1">
-        <v>920893.5</v>
+        <v>926689.12</v>
       </c>
       <c r="O11" s="1">
         <v>0.73</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>52</v>
       </c>
       <c r="B12" t="s">
         <v>53</v>
       </c>
       <c r="C12" s="1">
-        <v>3502.0</v>
+        <v>3416.0</v>
       </c>
       <c r="D12" s="1">
-        <v>377.3</v>
+        <v>389.0</v>
       </c>
       <c r="E12" s="1">
-        <v>217.4322044546</v>
+        <v>217.4322043326</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>761447.58</v>
+        <v>742748.41</v>
       </c>
       <c r="I12" s="1">
-        <v>559857.02</v>
+        <v>586075.59</v>
       </c>
       <c r="J12" s="1">
-        <v>73.525352854887</v>
+        <v>78.906340573654</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>1321304.6</v>
+        <v>1328824.0</v>
       </c>
       <c r="N12" s="1">
-        <v>1321304.6</v>
+        <v>1328824.0</v>
       </c>
       <c r="O12" s="1">
         <v>1.05</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>54</v>
       </c>
       <c r="B13" t="s">
         <v>55</v>
       </c>
       <c r="C13" s="1">
-        <v>8580.0</v>
+        <v>8369.0</v>
       </c>
       <c r="D13" s="1">
-        <v>23.15</v>
+        <v>17.08</v>
       </c>
       <c r="E13" s="1">
-        <v>24.8976724942</v>
+        <v>24.8976723623</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>213622.03</v>
+        <v>208368.62</v>
       </c>
       <c r="I13" s="1">
-        <v>-14995.03</v>
+        <v>-65426.1</v>
       </c>
       <c r="J13" s="1">
-        <v>-7.0194211711217</v>
+        <v>-31.399209727453</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>198627.0</v>
+        <v>142942.52</v>
       </c>
       <c r="N13" s="1">
-        <v>198627.0</v>
+        <v>142942.52</v>
       </c>
       <c r="O13" s="1">
-        <v>0.16</v>
+        <v>0.11</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>56</v>
       </c>
       <c r="B14" t="s">
         <v>57</v>
       </c>
       <c r="C14" s="1">
         <v>1041.0</v>
       </c>
       <c r="D14" s="1">
-        <v>52.3</v>
+        <v>56.5</v>
       </c>
       <c r="E14" s="1">
         <v>63.55</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
         <v>66155.55</v>
       </c>
       <c r="I14" s="1">
-        <v>-11711.25</v>
+        <v>-7339.05</v>
       </c>
       <c r="J14" s="1">
-        <v>-17.702596380803</v>
+        <v>-11.093627065303</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>54444.3</v>
+        <v>58816.5</v>
       </c>
       <c r="N14" s="1">
-        <v>54444.3</v>
+        <v>58816.5</v>
       </c>
       <c r="O14" s="1">
-        <v>0.04</v>
+        <v>0.05</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>58</v>
       </c>
       <c r="B15" t="s">
         <v>59</v>
       </c>
       <c r="C15" s="1">
-        <v>10039.0</v>
+        <v>9792.0</v>
       </c>
       <c r="D15" s="1">
-        <v>49.26</v>
+        <v>49.0</v>
       </c>
       <c r="E15" s="1">
-        <v>60.681894611</v>
+        <v>60.6818944036</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>609185.54</v>
+        <v>594197.11</v>
       </c>
       <c r="I15" s="1">
-        <v>-114664.4</v>
+        <v>-114389.11</v>
       </c>
       <c r="J15" s="1">
-        <v>-18.822574153681</v>
+        <v>-19.251037757488</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>494521.14</v>
+        <v>479808.0</v>
       </c>
       <c r="N15" s="1">
-        <v>494521.14</v>
+        <v>479808.0</v>
       </c>
       <c r="O15" s="1">
-        <v>0.39</v>
+        <v>0.38</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>60</v>
       </c>
       <c r="B16" t="s">
         <v>61</v>
       </c>
       <c r="C16" s="1">
         <v>4764.0</v>
       </c>
       <c r="D16" s="1">
-        <v>9.196</v>
+        <v>9.4</v>
       </c>
       <c r="E16" s="1">
         <v>13.175</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
         <v>62765.7</v>
       </c>
       <c r="I16" s="1">
-        <v>-18955.96</v>
+        <v>-17984.1</v>
       </c>
       <c r="J16" s="1">
-        <v>-30.201144892832</v>
+        <v>-28.65275142315</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>43809.74</v>
+        <v>44781.6</v>
       </c>
       <c r="N16" s="1">
-        <v>43809.74</v>
+        <v>44781.6</v>
       </c>
       <c r="O16" s="1">
-        <v>0.03</v>
+        <v>0.04</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>62</v>
       </c>
       <c r="B17" t="s">
         <v>63</v>
       </c>
       <c r="C17" s="1">
-        <v>11803.0</v>
+        <v>11512.0</v>
       </c>
       <c r="D17" s="1">
-        <v>64.44</v>
+        <v>64.4</v>
       </c>
       <c r="E17" s="1">
-        <v>55.0945412183</v>
+        <v>55.0945413482</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>650280.87</v>
+        <v>634248.36</v>
       </c>
       <c r="I17" s="1">
-        <v>110304.45</v>
+        <v>107124.44</v>
       </c>
       <c r="J17" s="1">
-        <v>16.962585720844</v>
+        <v>16.889982971339</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>760585.32</v>
+        <v>741372.8</v>
       </c>
       <c r="N17" s="1">
-        <v>760585.32</v>
+        <v>741372.8</v>
       </c>
       <c r="O17" s="1">
-        <v>0.6</v>
+        <v>0.59</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>64</v>
       </c>
       <c r="B18" t="s">
         <v>65</v>
       </c>
       <c r="C18" s="1">
-        <v>5542.0</v>
+        <v>5405.0</v>
       </c>
       <c r="D18" s="1">
-        <v>29.34</v>
+        <v>36.4</v>
       </c>
       <c r="E18" s="1">
-        <v>29.8347419704</v>
+        <v>29.8347419056</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>165344.14</v>
+        <v>161256.78</v>
       </c>
       <c r="I18" s="1">
-        <v>-2741.86</v>
+        <v>35485.22</v>
       </c>
       <c r="J18" s="1">
-        <v>-1.658274674869</v>
+        <v>22.005412733654</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>162602.28</v>
+        <v>196742.0</v>
       </c>
       <c r="N18" s="1">
-        <v>162602.28</v>
+        <v>196742.0</v>
       </c>
       <c r="O18" s="1">
-        <v>0.13</v>
+        <v>0.16</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>66</v>
       </c>
       <c r="B19" t="s">
         <v>67</v>
       </c>
       <c r="C19" s="1">
-        <v>4074.0</v>
+        <v>3974.0</v>
       </c>
       <c r="D19" s="1">
-        <v>1270.0</v>
+        <v>1222.4</v>
       </c>
       <c r="E19" s="1">
-        <v>509.9953730977</v>
+        <v>509.9953724207</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>2077721.15</v>
+        <v>2026721.61</v>
       </c>
       <c r="I19" s="1">
-        <v>3096258.85</v>
+        <v>2831095.99</v>
       </c>
       <c r="J19" s="1">
-        <v>149.02186705853</v>
+        <v>139.68844936725</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>5173980.0</v>
+        <v>4857817.6</v>
       </c>
       <c r="N19" s="1">
-        <v>5173980.0</v>
+        <v>4857817.6</v>
       </c>
       <c r="O19" s="1">
-        <v>4.11</v>
+        <v>3.84</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>68</v>
       </c>
       <c r="B20" t="s">
         <v>69</v>
       </c>
       <c r="C20" s="1">
         <v>1308.0</v>
       </c>
       <c r="D20" s="1">
-        <v>61.56</v>
+        <v>64.56</v>
       </c>
       <c r="E20" s="1">
         <v>61.44</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
         <v>80363.52</v>
       </c>
       <c r="I20" s="1">
-        <v>156.96</v>
+        <v>4080.96</v>
       </c>
       <c r="J20" s="1">
-        <v>0.1953125</v>
+        <v>5.078125</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>80520.48</v>
+        <v>84444.48</v>
       </c>
       <c r="N20" s="1">
-        <v>80520.48</v>
+        <v>84444.48</v>
       </c>
       <c r="O20" s="1">
-        <v>0.06</v>
+        <v>0.07</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>70</v>
       </c>
       <c r="B21" t="s">
         <v>71</v>
       </c>
       <c r="C21" s="1">
-        <v>32057.0</v>
+        <v>31907.0</v>
       </c>
       <c r="D21" s="1">
-        <v>41.11</v>
+        <v>40.94</v>
       </c>
       <c r="E21" s="1">
-        <v>27.5437526905</v>
+        <v>27.5437527815</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>882970.08</v>
+        <v>878838.52</v>
       </c>
       <c r="I21" s="1">
-        <v>434893.19</v>
+        <v>427434.06</v>
       </c>
       <c r="J21" s="1">
-        <v>49.253445824574</v>
+        <v>48.636245484552</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>1317863.27</v>
+        <v>1306272.58</v>
       </c>
       <c r="N21" s="1">
-        <v>1317863.27</v>
+        <v>1306272.58</v>
       </c>
       <c r="O21" s="1">
-        <v>1.05</v>
+        <v>1.03</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>72</v>
       </c>
       <c r="B22" t="s">
         <v>73</v>
       </c>
       <c r="C22" s="1">
         <v>7106.0</v>
       </c>
       <c r="D22" s="1">
-        <v>9.415</v>
+        <v>11.28</v>
       </c>
       <c r="E22" s="1">
         <v>8.395</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
         <v>59654.87</v>
       </c>
       <c r="I22" s="1">
-        <v>7248.12</v>
+        <v>20500.81</v>
       </c>
       <c r="J22" s="1">
-        <v>12.150089338892</v>
+        <v>34.365693865396</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>66902.99</v>
+        <v>80155.68</v>
       </c>
       <c r="N22" s="1">
-        <v>66902.99</v>
+        <v>80155.68</v>
       </c>
       <c r="O22" s="1">
-        <v>0.05</v>
+        <v>0.06</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>74</v>
       </c>
       <c r="B23" t="s">
         <v>75</v>
       </c>
       <c r="C23" s="1">
         <v>1135.0</v>
       </c>
       <c r="D23" s="1">
-        <v>53.05</v>
+        <v>55.75</v>
       </c>
       <c r="E23" s="1">
         <v>54.85</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
         <v>62254.75</v>
       </c>
       <c r="I23" s="1">
-        <v>-2043.0</v>
+        <v>1021.5</v>
       </c>
       <c r="J23" s="1">
-        <v>-3.281677301732</v>
+        <v>1.640838650866</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>60211.75</v>
+        <v>63276.25</v>
       </c>
       <c r="N23" s="1">
-        <v>60211.75</v>
+        <v>63276.25</v>
       </c>
       <c r="O23" s="1">
         <v>0.05</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>76</v>
       </c>
       <c r="B24" t="s">
         <v>77</v>
       </c>
       <c r="C24" s="1">
-        <v>7002.0</v>
+        <v>6829.0</v>
       </c>
       <c r="D24" s="1">
-        <v>18.54</v>
+        <v>18.63</v>
       </c>
       <c r="E24" s="1">
-        <v>18.2073693231</v>
+        <v>18.2073700395</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>127488.0</v>
+        <v>124338.13</v>
       </c>
       <c r="I24" s="1">
-        <v>2329.08</v>
+        <v>2886.14</v>
       </c>
       <c r="J24" s="1">
-        <v>1.8269013554217</v>
+        <v>2.3212026753177</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>129817.08</v>
+        <v>127224.27</v>
       </c>
       <c r="N24" s="1">
-        <v>129817.08</v>
+        <v>127224.27</v>
       </c>
       <c r="O24" s="1">
         <v>0.1</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>78</v>
       </c>
       <c r="B25" t="s">
         <v>79</v>
       </c>
       <c r="C25" s="1">
-        <v>58855.0</v>
+        <v>57404.0</v>
       </c>
       <c r="D25" s="1">
-        <v>19.705</v>
+        <v>18.81</v>
       </c>
       <c r="E25" s="1">
-        <v>9.3511917424</v>
+        <v>9.3511917288</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>550364.39</v>
+        <v>536795.81</v>
       </c>
       <c r="I25" s="1">
-        <v>609373.39</v>
+        <v>542973.43</v>
       </c>
       <c r="J25" s="1">
-        <v>110.72180560228</v>
+        <v>101.15083238075</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>1159737.78</v>
+        <v>1079769.24</v>
       </c>
       <c r="N25" s="1">
-        <v>1159737.78</v>
+        <v>1079769.24</v>
       </c>
       <c r="O25" s="1">
-        <v>0.92</v>
+        <v>0.85</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>80</v>
       </c>
       <c r="B26" t="s">
         <v>81</v>
       </c>
       <c r="C26" s="1">
-        <v>47136.0</v>
+        <v>45974.0</v>
       </c>
       <c r="D26" s="1">
-        <v>3.267</v>
+        <v>3.298</v>
       </c>
       <c r="E26" s="1">
-        <v>3.2023818313</v>
+        <v>3.202381781</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>150947.47</v>
+        <v>147226.3</v>
       </c>
       <c r="I26" s="1">
-        <v>3045.84</v>
+        <v>4395.95</v>
       </c>
       <c r="J26" s="1">
-        <v>2.0178145417078</v>
+        <v>2.9858455995974</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>153993.31</v>
+        <v>151622.25</v>
       </c>
       <c r="N26" s="1">
-        <v>153993.31</v>
+        <v>151622.25</v>
       </c>
       <c r="O26" s="1">
         <v>0.12</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>82</v>
       </c>
       <c r="B27" t="s">
         <v>83</v>
       </c>
       <c r="C27" s="1">
-        <v>131088.0</v>
+        <v>127857.0</v>
       </c>
       <c r="D27" s="1">
-        <v>10.516</v>
+        <v>10.38</v>
       </c>
       <c r="E27" s="1">
-        <v>7.4100548487</v>
+        <v>7.4100548269</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>971369.27</v>
+        <v>947427.38</v>
       </c>
       <c r="I27" s="1">
-        <v>407152.14</v>
+        <v>379728.28</v>
       </c>
       <c r="J27" s="1">
-        <v>41.915279036983</v>
+        <v>40.079935203055</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>1378521.41</v>
+        <v>1327155.66</v>
       </c>
       <c r="N27" s="1">
-        <v>1378521.41</v>
+        <v>1327155.66</v>
       </c>
       <c r="O27" s="1">
-        <v>1.09</v>
+        <v>1.05</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>84</v>
       </c>
       <c r="B28" t="s">
         <v>85</v>
       </c>
       <c r="C28" s="1">
-        <v>8194.0</v>
+        <v>7992.0</v>
       </c>
       <c r="D28" s="1">
-        <v>16.425</v>
+        <v>16.74</v>
       </c>
       <c r="E28" s="1">
-        <v>16.4975469856</v>
+        <v>16.4975475475</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>135180.9</v>
+        <v>131848.4</v>
       </c>
       <c r="I28" s="1">
-        <v>-594.45</v>
+        <v>1937.68</v>
       </c>
       <c r="J28" s="1">
-        <v>-0.43974407627113</v>
+        <v>1.4696272385558</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>134586.45</v>
+        <v>133786.08</v>
       </c>
       <c r="N28" s="1">
-        <v>134586.45</v>
+        <v>133786.08</v>
       </c>
       <c r="O28" s="1">
         <v>0.11</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>86</v>
       </c>
       <c r="B29" t="s">
         <v>87</v>
       </c>
       <c r="C29" s="1">
         <v>5578.0</v>
       </c>
       <c r="D29" s="1">
-        <v>14.495</v>
+        <v>14.165</v>
       </c>
       <c r="E29" s="1">
         <v>14.175</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
         <v>79068.15</v>
       </c>
       <c r="I29" s="1">
-        <v>1784.96</v>
+        <v>-55.78</v>
       </c>
       <c r="J29" s="1">
-        <v>2.2574955908289</v>
+        <v>-0.070546737213404</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>80853.11</v>
+        <v>79012.37</v>
       </c>
       <c r="N29" s="1">
-        <v>80853.11</v>
+        <v>79012.37</v>
       </c>
       <c r="O29" s="1">
         <v>0.06</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>88</v>
       </c>
       <c r="B30" t="s">
         <v>89</v>
       </c>
       <c r="C30" s="1">
-        <v>1198.0</v>
+        <v>1168.0</v>
       </c>
       <c r="D30" s="1">
-        <v>140.9</v>
+        <v>145.7</v>
       </c>
       <c r="E30" s="1">
-        <v>131.9144407346</v>
+        <v>127.8644434932</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>158033.5</v>
+        <v>149345.67</v>
       </c>
       <c r="I30" s="1">
-        <v>10764.7</v>
+        <v>20831.93</v>
       </c>
       <c r="J30" s="1">
-        <v>6.8116570220871</v>
+        <v>13.948800792149</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>168798.2</v>
+        <v>170177.6</v>
       </c>
       <c r="N30" s="1">
-        <v>168798.2</v>
+        <v>170177.6</v>
       </c>
       <c r="O30" s="1">
         <v>0.13</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>90</v>
       </c>
       <c r="B31" t="s">
         <v>91</v>
       </c>
       <c r="C31" s="1">
-        <v>660.0</v>
+        <v>644.0</v>
       </c>
       <c r="D31" s="1">
-        <v>211.5</v>
+        <v>247.2</v>
       </c>
       <c r="E31" s="1">
         <v>189.4</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>125004.0</v>
+        <v>121973.6</v>
       </c>
       <c r="I31" s="1">
-        <v>14586.0</v>
+        <v>37223.2</v>
       </c>
       <c r="J31" s="1">
-        <v>11.668426610348</v>
+        <v>30.51742344245</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>139590.0</v>
+        <v>159196.8</v>
       </c>
       <c r="N31" s="1">
-        <v>139590.0</v>
+        <v>159196.8</v>
       </c>
       <c r="O31" s="1">
-        <v>0.11</v>
+        <v>0.13</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>92</v>
       </c>
       <c r="B32" t="s">
         <v>93</v>
       </c>
       <c r="C32" s="1">
         <v>1906.0</v>
       </c>
       <c r="D32" s="1">
-        <v>29.78</v>
+        <v>29.04</v>
       </c>
       <c r="E32" s="1">
         <v>34.2</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
         <v>65185.2</v>
       </c>
       <c r="I32" s="1">
-        <v>-8424.52</v>
+        <v>-9834.96</v>
       </c>
       <c r="J32" s="1">
-        <v>-12.923976608187</v>
+        <v>-15.087719298246</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>56760.68</v>
+        <v>55350.24</v>
       </c>
       <c r="N32" s="1">
-        <v>56760.68</v>
+        <v>55350.24</v>
       </c>
       <c r="O32" s="1">
-        <v>0.05</v>
+        <v>0.04</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>94</v>
       </c>
       <c r="B33" t="s">
         <v>95</v>
       </c>
       <c r="C33" s="1">
-        <v>9843.0</v>
+        <v>9600.0</v>
       </c>
       <c r="D33" s="1">
-        <v>83.84</v>
+        <v>77.92</v>
       </c>
       <c r="E33" s="1">
-        <v>78.6050320024</v>
+        <v>78.6050322917</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>773709.33</v>
+        <v>754608.31</v>
       </c>
       <c r="I33" s="1">
-        <v>51527.79</v>
+        <v>-6576.31</v>
       </c>
       <c r="J33" s="1">
-        <v>6.6598382625165</v>
+        <v>-0.87148655969612</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>825237.12</v>
+        <v>748032.0</v>
       </c>
       <c r="N33" s="1">
-        <v>825237.12</v>
+        <v>748032.0</v>
       </c>
       <c r="O33" s="1">
-        <v>0.66</v>
+        <v>0.59</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>96</v>
       </c>
       <c r="B34" t="s">
         <v>97</v>
       </c>
       <c r="C34" s="1">
-        <v>11042.0</v>
+        <v>10770.0</v>
       </c>
       <c r="D34" s="1">
-        <v>90.33</v>
+        <v>89.23</v>
       </c>
       <c r="E34" s="1">
-        <v>76.3751213548</v>
+        <v>76.3751216342</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>843334.09</v>
+        <v>822560.06</v>
       </c>
       <c r="I34" s="1">
-        <v>154089.77</v>
+        <v>138447.04</v>
       </c>
       <c r="J34" s="1">
-        <v>18.271497835455</v>
+        <v>16.831237830828</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>997423.86</v>
+        <v>961007.1</v>
       </c>
       <c r="N34" s="1">
-        <v>997423.86</v>
+        <v>961007.1</v>
       </c>
       <c r="O34" s="1">
-        <v>0.79</v>
+        <v>0.76</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>98</v>
       </c>
       <c r="B35" t="s">
         <v>99</v>
       </c>
       <c r="C35" s="1">
         <v>222264.0</v>
       </c>
       <c r="D35" s="1">
-        <v>11.188</v>
+        <v>11.178</v>
       </c>
       <c r="E35" s="1">
         <v>11.1837090577</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
         <v>2485735.91</v>
       </c>
       <c r="I35" s="1">
-        <v>953.72</v>
+        <v>-1268.92</v>
       </c>
       <c r="J35" s="1">
-        <v>0.038367712199966</v>
+        <v>-0.051048061658328</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>2486689.63</v>
+        <v>2484466.99</v>
       </c>
       <c r="N35" s="1">
-        <v>2486689.63</v>
+        <v>2484466.99</v>
       </c>
       <c r="O35" s="1">
-        <v>1.98</v>
+        <v>1.96</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>100</v>
       </c>
       <c r="B36" t="s">
         <v>101</v>
       </c>
       <c r="C36" s="1">
         <v>484676.0</v>
       </c>
       <c r="D36" s="1">
-        <v>10.616</v>
+        <v>10.644</v>
       </c>
       <c r="E36" s="1">
         <v>10.7427529112</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
         <v>5206754.51</v>
       </c>
       <c r="I36" s="1">
-        <v>-61434.09</v>
+        <v>-47863.17</v>
       </c>
       <c r="J36" s="1">
-        <v>-1.1798921935346</v>
+        <v>-0.91925152046394</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>5145320.42</v>
+        <v>5158891.34</v>
       </c>
       <c r="N36" s="1">
-        <v>5145320.42</v>
+        <v>5158891.34</v>
       </c>
       <c r="O36" s="1">
-        <v>4.09</v>
+        <v>4.07</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>102</v>
       </c>
       <c r="B37" t="s">
         <v>103</v>
       </c>
       <c r="C37" s="1">
         <v>2479.0</v>
       </c>
       <c r="D37" s="1">
-        <v>52.54</v>
+        <v>50.28</v>
       </c>
       <c r="E37" s="1">
         <v>52.569197257</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
         <v>130319.04</v>
       </c>
       <c r="I37" s="1">
-        <v>-72.38</v>
+        <v>-5674.92</v>
       </c>
       <c r="J37" s="1">
-        <v>-0.055540617855994</v>
+        <v>-4.3546361299162</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>130246.66</v>
+        <v>124644.12</v>
       </c>
       <c r="N37" s="1">
-        <v>130246.66</v>
+        <v>124644.12</v>
       </c>
       <c r="O37" s="1">
         <v>0.1</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>104</v>
       </c>
       <c r="B38" t="s">
         <v>105</v>
       </c>
       <c r="C38" s="1">
-        <v>13167.0</v>
+        <v>12842.0</v>
       </c>
       <c r="D38" s="1">
-        <v>12.28</v>
+        <v>12.534</v>
       </c>
       <c r="E38" s="1">
-        <v>11.9802286018</v>
+        <v>11.9802289363</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>157743.67</v>
+        <v>153850.1</v>
       </c>
       <c r="I38" s="1">
-        <v>3947.09</v>
+        <v>7111.53</v>
       </c>
       <c r="J38" s="1">
-        <v>2.5022176801136</v>
+        <v>4.6223759360572</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>161690.76</v>
+        <v>160961.63</v>
       </c>
       <c r="N38" s="1">
-        <v>161690.76</v>
+        <v>160961.63</v>
       </c>
       <c r="O38" s="1">
         <v>0.13</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>106</v>
       </c>
       <c r="B39" t="s">
         <v>107</v>
       </c>
       <c r="C39" s="1">
-        <v>15009.0</v>
+        <v>14639.0</v>
       </c>
       <c r="D39" s="1">
-        <v>27.21</v>
+        <v>26.06</v>
       </c>
       <c r="E39" s="1">
-        <v>24.8443487241</v>
+        <v>24.8443486577</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>372888.83</v>
+        <v>363696.42</v>
       </c>
       <c r="I39" s="1">
-        <v>35506.06</v>
+        <v>17795.92</v>
       </c>
       <c r="J39" s="1">
-        <v>9.5218888696666</v>
+        <v>4.8930698850431</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>408394.89</v>
+        <v>381492.34</v>
       </c>
       <c r="N39" s="1">
-        <v>408394.89</v>
+        <v>381492.34</v>
       </c>
       <c r="O39" s="1">
-        <v>0.32</v>
+        <v>0.3</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>108</v>
       </c>
       <c r="B40" t="s">
         <v>109</v>
       </c>
       <c r="C40" s="1">
-        <v>51447.0</v>
+        <v>50179.0</v>
       </c>
       <c r="D40" s="1">
-        <v>10.655</v>
+        <v>10.84</v>
       </c>
       <c r="E40" s="1">
-        <v>10.5529212588</v>
+        <v>10.5529213416</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>542916.14</v>
+        <v>529535.04</v>
       </c>
       <c r="I40" s="1">
-        <v>5251.65</v>
+        <v>14405.32</v>
       </c>
       <c r="J40" s="1">
-        <v>0.96730408493658</v>
+        <v>2.7203714413309</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>548167.79</v>
+        <v>543940.36</v>
       </c>
       <c r="N40" s="1">
-        <v>548167.79</v>
+        <v>543940.36</v>
       </c>
       <c r="O40" s="1">
-        <v>0.44</v>
+        <v>0.43</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>110</v>
       </c>
       <c r="B41" t="s">
         <v>111</v>
       </c>
       <c r="C41" s="1">
         <v>5766.0</v>
       </c>
       <c r="D41" s="1">
-        <v>16.36</v>
+        <v>16.95</v>
       </c>
       <c r="E41" s="1">
         <v>16.045</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
         <v>92515.47</v>
       </c>
       <c r="I41" s="1">
-        <v>1816.29</v>
+        <v>5218.23</v>
       </c>
       <c r="J41" s="1">
-        <v>1.9632284200686</v>
+        <v>5.6403864132128</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>94331.76</v>
+        <v>97733.7</v>
       </c>
       <c r="N41" s="1">
-        <v>94331.76</v>
+        <v>97733.7</v>
       </c>
       <c r="O41" s="1">
-        <v>0.07</v>
+        <v>0.08</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>112</v>
       </c>
       <c r="B42" t="s">
         <v>113</v>
       </c>
       <c r="C42" s="1">
         <v>680.0</v>
       </c>
       <c r="D42" s="1">
-        <v>86.45</v>
+        <v>83.85</v>
       </c>
       <c r="E42" s="1">
         <v>92.7</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
         <v>63036.0</v>
       </c>
       <c r="I42" s="1">
-        <v>-4250.0</v>
+        <v>-6018.0</v>
       </c>
       <c r="J42" s="1">
-        <v>-6.7421790722762</v>
+        <v>-9.546925566343</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>58786.0</v>
+        <v>57018.0</v>
       </c>
       <c r="N42" s="1">
-        <v>58786.0</v>
+        <v>57018.0</v>
       </c>
       <c r="O42" s="1">
         <v>0.05</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>114</v>
       </c>
       <c r="B43" t="s">
         <v>115</v>
       </c>
       <c r="C43" s="1">
-        <v>4654.0</v>
+        <v>4539.0</v>
       </c>
       <c r="D43" s="1">
-        <v>34.56</v>
+        <v>35.21</v>
       </c>
       <c r="E43" s="1">
-        <v>34.518955737</v>
+        <v>34.5189557171</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>160651.22</v>
+        <v>156681.54</v>
       </c>
       <c r="I43" s="1">
-        <v>191.02</v>
+        <v>3136.65</v>
       </c>
       <c r="J43" s="1">
-        <v>0.11890354769793</v>
+        <v>2.0019269659974</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>160842.24</v>
+        <v>159818.19</v>
       </c>
       <c r="N43" s="1">
-        <v>160842.24</v>
+        <v>159818.19</v>
       </c>
       <c r="O43" s="1">
         <v>0.13</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>116</v>
       </c>
       <c r="B44" t="s">
         <v>117</v>
       </c>
       <c r="C44" s="1">
-        <v>5351.0</v>
+        <v>5219.0</v>
       </c>
       <c r="D44" s="1">
-        <v>76.0</v>
+        <v>77.64</v>
       </c>
       <c r="E44" s="1">
-        <v>65.6869837414</v>
+        <v>65.6869840966</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>351491.05</v>
+        <v>342820.37</v>
       </c>
       <c r="I44" s="1">
-        <v>55184.95</v>
+        <v>62382.79</v>
       </c>
       <c r="J44" s="1">
-        <v>15.700243292112</v>
+        <v>18.196932113456</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>406676.0</v>
+        <v>405203.16</v>
       </c>
       <c r="N44" s="1">
-        <v>406676.0</v>
+        <v>405203.16</v>
       </c>
       <c r="O44" s="1">
         <v>0.32</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>118</v>
       </c>
       <c r="B45" t="s">
         <v>119</v>
       </c>
       <c r="C45" s="1">
         <v>1010.0</v>
       </c>
       <c r="D45" s="1">
-        <v>56.7</v>
+        <v>56.2</v>
       </c>
       <c r="E45" s="1">
         <v>62.15</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
         <v>62771.5</v>
       </c>
       <c r="I45" s="1">
-        <v>-5504.5</v>
+        <v>-6009.5</v>
       </c>
       <c r="J45" s="1">
-        <v>-8.7691069991955</v>
+        <v>-9.5736122284795</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>57267.0</v>
+        <v>56762.0</v>
       </c>
       <c r="N45" s="1">
-        <v>57267.0</v>
+        <v>56762.0</v>
       </c>
       <c r="O45" s="1">
-        <v>0.05</v>
+        <v>0.04</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>120</v>
       </c>
       <c r="B46" t="s">
         <v>121</v>
       </c>
       <c r="C46" s="1">
-        <v>20319.0</v>
+        <v>19818.0</v>
       </c>
       <c r="D46" s="1">
-        <v>17.175</v>
+        <v>16.595</v>
       </c>
       <c r="E46" s="1">
-        <v>18.6877680988</v>
+        <v>18.6877681905</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>379716.76</v>
+        <v>370354.19</v>
       </c>
       <c r="I46" s="1">
-        <v>-30737.93</v>
+        <v>-41474.48</v>
       </c>
       <c r="J46" s="1">
-        <v>-8.0949626769174</v>
+        <v>-11.198598833187</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>348978.83</v>
+        <v>328879.71</v>
       </c>
       <c r="N46" s="1">
-        <v>348978.83</v>
+        <v>328879.71</v>
       </c>
       <c r="O46" s="1">
-        <v>0.28</v>
+        <v>0.26</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>122</v>
       </c>
       <c r="B47" t="s">
         <v>123</v>
       </c>
       <c r="C47" s="1">
-        <v>6059.0</v>
+        <v>5910.0</v>
       </c>
       <c r="D47" s="1">
-        <v>69.18</v>
+        <v>66.74</v>
       </c>
       <c r="E47" s="1">
-        <v>60.2427578808</v>
+        <v>60.2427580372</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>365010.87</v>
+        <v>356034.7</v>
       </c>
       <c r="I47" s="1">
-        <v>54150.75</v>
+        <v>38398.7</v>
       </c>
       <c r="J47" s="1">
-        <v>14.835380107995</v>
+        <v>10.785100441053</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>419161.62</v>
+        <v>394433.4</v>
       </c>
       <c r="N47" s="1">
-        <v>419161.62</v>
+        <v>394433.4</v>
       </c>
       <c r="O47" s="1">
-        <v>0.33</v>
+        <v>0.31</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>124</v>
       </c>
       <c r="B48" t="s">
         <v>125</v>
       </c>
       <c r="C48" s="1">
-        <v>12119.0</v>
+        <v>11820.0</v>
       </c>
       <c r="D48" s="1">
-        <v>16.815</v>
+        <v>19.095</v>
       </c>
       <c r="E48" s="1">
-        <v>29.1879981847</v>
+        <v>29.187998308</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>353729.35</v>
+        <v>345002.14</v>
       </c>
       <c r="I48" s="1">
-        <v>-149948.36</v>
+        <v>-119299.24</v>
       </c>
       <c r="J48" s="1">
-        <v>-42.390703513859</v>
+        <v>-34.579275363335</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>203780.99</v>
+        <v>225702.9</v>
       </c>
       <c r="N48" s="1">
-        <v>203780.99</v>
+        <v>225702.9</v>
       </c>
       <c r="O48" s="1">
-        <v>0.16</v>
+        <v>0.18</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>126</v>
       </c>
       <c r="B49" t="s">
         <v>127</v>
       </c>
       <c r="C49" s="1">
-        <v>15884.0</v>
+        <v>15493.0</v>
       </c>
       <c r="D49" s="1">
-        <v>27.71</v>
+        <v>26.5</v>
       </c>
       <c r="E49" s="1">
-        <v>30.1185727776</v>
+        <v>30.1185729039</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>478403.41</v>
+        <v>466627.05</v>
       </c>
       <c r="I49" s="1">
-        <v>-38257.77</v>
+        <v>-56062.55</v>
       </c>
       <c r="J49" s="1">
-        <v>-7.9969684998692</v>
+        <v>-12.014423510167</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>440145.64</v>
+        <v>410564.5</v>
       </c>
       <c r="N49" s="1">
-        <v>440145.64</v>
+        <v>410564.5</v>
       </c>
       <c r="O49" s="1">
-        <v>0.35</v>
+        <v>0.32</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>128</v>
       </c>
       <c r="B50" t="s">
         <v>129</v>
       </c>
       <c r="C50" s="1">
-        <v>2470.0</v>
+        <v>2409.0</v>
       </c>
       <c r="D50" s="1">
-        <v>252.5</v>
+        <v>261.6</v>
       </c>
       <c r="E50" s="1">
-        <v>222.9023562753</v>
+        <v>222.9023578248</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>550568.82</v>
+        <v>536971.78</v>
       </c>
       <c r="I50" s="1">
-        <v>73106.18</v>
+        <v>93222.62</v>
       </c>
       <c r="J50" s="1">
-        <v>13.278300067919</v>
+        <v>17.360804323832</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>623675.0</v>
+        <v>630194.4</v>
       </c>
       <c r="N50" s="1">
-        <v>623675.0</v>
+        <v>630194.4</v>
       </c>
       <c r="O50" s="1">
         <v>0.5</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>130</v>
       </c>
       <c r="B51" t="s">
         <v>131</v>
       </c>
       <c r="C51" s="1">
-        <v>8427.0</v>
+        <v>8219.0</v>
       </c>
       <c r="D51" s="1">
-        <v>49.14</v>
+        <v>50.38</v>
       </c>
       <c r="E51" s="1">
-        <v>49.9177939955</v>
+        <v>49.9177941355</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>420657.25</v>
+        <v>410274.35</v>
       </c>
       <c r="I51" s="1">
-        <v>-6554.47</v>
+        <v>3798.87</v>
       </c>
       <c r="J51" s="1">
-        <v>-1.5581497763322</v>
+        <v>0.92593407313911</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>414102.78</v>
+        <v>414073.22</v>
       </c>
       <c r="N51" s="1">
-        <v>414102.78</v>
+        <v>414073.22</v>
       </c>
       <c r="O51" s="1">
         <v>0.33</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>132</v>
       </c>
       <c r="B52" t="s">
         <v>133</v>
       </c>
       <c r="C52" s="1">
-        <v>9734.0</v>
+        <v>9494.0</v>
       </c>
       <c r="D52" s="1">
-        <v>30.99</v>
+        <v>27.57</v>
       </c>
       <c r="E52" s="1">
-        <v>30.8287620711</v>
+        <v>30.8287623762</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>300087.17</v>
+        <v>292688.27</v>
       </c>
       <c r="I52" s="1">
-        <v>1569.49</v>
+        <v>-30938.69</v>
       </c>
       <c r="J52" s="1">
-        <v>0.52301136366476</v>
+        <v>-10.57052610957</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>301656.66</v>
+        <v>261749.58</v>
       </c>
       <c r="N52" s="1">
-        <v>301656.66</v>
+        <v>261749.58</v>
       </c>
       <c r="O52" s="1">
-        <v>0.24</v>
+        <v>0.21</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>134</v>
       </c>
       <c r="B53" t="s">
         <v>135</v>
       </c>
       <c r="C53" s="1">
-        <v>49359.0</v>
+        <v>48142.0</v>
       </c>
       <c r="D53" s="1">
-        <v>19.59</v>
+        <v>18.89</v>
       </c>
       <c r="E53" s="1">
-        <v>19.1443325432</v>
+        <v>19.1443325994</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>944945.11</v>
+        <v>921646.46</v>
       </c>
       <c r="I53" s="1">
-        <v>21997.7</v>
+        <v>-12244.08</v>
       </c>
       <c r="J53" s="1">
-        <v>2.327934159054</v>
+        <v>-1.3285007355206</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>966942.81</v>
+        <v>909402.38</v>
       </c>
       <c r="N53" s="1">
-        <v>966942.81</v>
+        <v>909402.38</v>
       </c>
       <c r="O53" s="1">
-        <v>0.77</v>
+        <v>0.72</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>136</v>
       </c>
       <c r="B54" t="s">
         <v>137</v>
       </c>
       <c r="C54" s="1">
-        <v>99291.0</v>
+        <v>96844.0</v>
       </c>
       <c r="D54" s="1">
-        <v>4.735</v>
+        <v>4.643</v>
       </c>
       <c r="E54" s="1">
-        <v>4.5163065132</v>
+        <v>4.5163065342</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>448428.59</v>
+        <v>437377.19</v>
       </c>
       <c r="I54" s="1">
-        <v>21714.3</v>
+        <v>12269.5</v>
       </c>
       <c r="J54" s="1">
-        <v>4.842309452214</v>
+        <v>2.8052445990611</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>470142.89</v>
+        <v>449646.69</v>
       </c>
       <c r="N54" s="1">
-        <v>470142.89</v>
+        <v>449646.69</v>
       </c>
       <c r="O54" s="1">
-        <v>0.37</v>
+        <v>0.36</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>138</v>
       </c>
       <c r="B55" t="s">
         <v>139</v>
       </c>
       <c r="C55" s="1">
-        <v>1351.0</v>
+        <v>1318.0</v>
       </c>
       <c r="D55" s="1">
-        <v>141.5</v>
+        <v>137.0</v>
       </c>
       <c r="E55" s="1">
-        <v>145.6875647668</v>
+        <v>145.6875644917</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>196823.9</v>
+        <v>192016.21</v>
       </c>
       <c r="I55" s="1">
-        <v>-5657.4</v>
+        <v>-11450.21</v>
       </c>
       <c r="J55" s="1">
-        <v>-2.8743460524865</v>
+        <v>-5.9631475905081</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>191166.5</v>
+        <v>180566.0</v>
       </c>
       <c r="N55" s="1">
-        <v>191166.5</v>
+        <v>180566.0</v>
       </c>
       <c r="O55" s="1">
-        <v>0.15</v>
+        <v>0.14</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>140</v>
       </c>
       <c r="B56" t="s">
         <v>141</v>
       </c>
       <c r="C56" s="1">
-        <v>10319.0</v>
+        <v>10065.0</v>
       </c>
       <c r="D56" s="1">
-        <v>41.82</v>
+        <v>41.34</v>
       </c>
       <c r="E56" s="1">
-        <v>43.3882973156</v>
+        <v>43.3882970691</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>447723.84</v>
+        <v>436703.21</v>
       </c>
       <c r="I56" s="1">
-        <v>-16183.26</v>
+        <v>-20616.11</v>
       </c>
       <c r="J56" s="1">
-        <v>-3.6145629412988</v>
+        <v>-4.7208514908787</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>431540.58</v>
+        <v>416087.1</v>
       </c>
       <c r="N56" s="1">
-        <v>431540.58</v>
+        <v>416087.1</v>
       </c>
       <c r="O56" s="1">
-        <v>0.34</v>
+        <v>0.33</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>142</v>
       </c>
       <c r="B57" t="s">
         <v>143</v>
       </c>
       <c r="C57" s="1">
-        <v>133060.0</v>
+        <v>129780.0</v>
       </c>
       <c r="D57" s="1">
-        <v>9.866</v>
+        <v>9.924</v>
       </c>
       <c r="E57" s="1">
-        <v>6.0852837818</v>
+        <v>6.0852837879</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>809707.86</v>
+        <v>789748.13</v>
       </c>
       <c r="I57" s="1">
-        <v>503062.1</v>
+        <v>498188.59</v>
       </c>
       <c r="J57" s="1">
-        <v>62.128839900356</v>
+        <v>63.081958801219</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>1312769.96</v>
+        <v>1287936.72</v>
       </c>
       <c r="N57" s="1">
-        <v>1312769.96</v>
+        <v>1287936.72</v>
       </c>
       <c r="O57" s="1">
-        <v>1.04</v>
+        <v>1.02</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
         <v>144</v>
       </c>
       <c r="B58" t="s">
         <v>145</v>
       </c>
       <c r="C58" s="1">
-        <v>33828.0</v>
+        <v>32994.0</v>
       </c>
       <c r="D58" s="1">
-        <v>29.13</v>
+        <v>28.07</v>
       </c>
       <c r="E58" s="1">
-        <v>15.7991953411</v>
+        <v>15.4801954901</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>534455.18</v>
+        <v>510753.57</v>
       </c>
       <c r="I58" s="1">
-        <v>450954.46</v>
+        <v>415388.01</v>
       </c>
       <c r="J58" s="1">
-        <v>84.376478491611</v>
+        <v>81.328459436906</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>985409.64</v>
+        <v>926141.58</v>
       </c>
       <c r="N58" s="1">
-        <v>985409.64</v>
+        <v>926141.58</v>
       </c>
       <c r="O58" s="1">
-        <v>0.78</v>
+        <v>0.73</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
         <v>146</v>
       </c>
       <c r="B59" t="s">
         <v>147</v>
       </c>
       <c r="C59" s="1">
-        <v>2783.0</v>
+        <v>2714.0</v>
       </c>
       <c r="D59" s="1">
-        <v>103.8</v>
+        <v>94.2</v>
       </c>
       <c r="E59" s="1">
-        <v>104.1770104204</v>
+        <v>104.1770117907</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>289924.62</v>
+        <v>282736.41</v>
       </c>
       <c r="I59" s="1">
-        <v>-1049.22</v>
+        <v>-27077.61</v>
       </c>
       <c r="J59" s="1">
-        <v>-0.36189406749934</v>
+        <v>-9.5769801986239</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>288875.4</v>
+        <v>255658.8</v>
       </c>
       <c r="N59" s="1">
-        <v>288875.4</v>
+        <v>255658.8</v>
       </c>
       <c r="O59" s="1">
-        <v>0.23</v>
+        <v>0.2</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
         <v>148</v>
       </c>
       <c r="B60" t="s">
         <v>149</v>
       </c>
       <c r="C60" s="1">
-        <v>2610.0</v>
+        <v>2546.0</v>
       </c>
       <c r="D60" s="1">
-        <v>199.25</v>
+        <v>181.25</v>
       </c>
       <c r="E60" s="1">
-        <v>202.2140268199</v>
+        <v>202.214025923</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>527778.61</v>
+        <v>514836.91</v>
       </c>
       <c r="I60" s="1">
-        <v>-7736.11</v>
+        <v>-53374.41</v>
       </c>
       <c r="J60" s="1">
-        <v>-1.4657869518433</v>
+        <v>-10.367246202297</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60">
         <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>520042.5</v>
+        <v>461462.5</v>
       </c>
       <c r="N60" s="1">
-        <v>520042.5</v>
+        <v>461462.5</v>
       </c>
       <c r="O60" s="1">
-        <v>0.41</v>
+        <v>0.36</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
         <v>150</v>
       </c>
       <c r="B61" t="s">
         <v>151</v>
       </c>
       <c r="C61" s="1">
         <v>1013.0</v>
       </c>
       <c r="D61" s="1">
-        <v>64.16</v>
+        <v>59.02</v>
       </c>
       <c r="E61" s="1">
         <v>68.16</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
         <v>69046.08</v>
       </c>
       <c r="I61" s="1">
-        <v>-4052.0</v>
+        <v>-9258.82</v>
       </c>
       <c r="J61" s="1">
-        <v>-5.868544600939</v>
+        <v>-13.409624413146</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61" s="1">
-        <v>64994.08</v>
+        <v>59787.26</v>
       </c>
       <c r="N61" s="1">
-        <v>64994.08</v>
+        <v>59787.26</v>
       </c>
       <c r="O61" s="1">
         <v>0.05</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
         <v>152</v>
       </c>
       <c r="B62" t="s">
         <v>153</v>
       </c>
       <c r="C62" s="1">
         <v>2454.0</v>
       </c>
       <c r="D62" s="1">
-        <v>25.45</v>
+        <v>23.1</v>
       </c>
       <c r="E62" s="1">
         <v>25.66</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
         <v>62969.64</v>
       </c>
       <c r="I62" s="1">
-        <v>-515.34</v>
+        <v>-6282.24</v>
       </c>
       <c r="J62" s="1">
-        <v>-0.81839438815277</v>
+        <v>-9.9766173031956</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>62454.3</v>
+        <v>56687.4</v>
       </c>
       <c r="N62" s="1">
-        <v>62454.3</v>
+        <v>56687.4</v>
       </c>
       <c r="O62" s="1">
-        <v>0.05</v>
+        <v>0.04</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
         <v>154</v>
       </c>
       <c r="B63" t="s">
         <v>155</v>
       </c>
       <c r="C63" s="1">
         <v>402.0</v>
       </c>
       <c r="D63" s="1">
-        <v>301.65</v>
+        <v>293.35</v>
       </c>
       <c r="E63" s="1">
         <v>320.271641791</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
         <v>128749.2</v>
       </c>
       <c r="I63" s="1">
-        <v>-7485.9</v>
+        <v>-10822.5</v>
       </c>
       <c r="J63" s="1">
-        <v>-5.8143273899954</v>
+        <v>-8.4058774734134</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>121263.3</v>
+        <v>117926.7</v>
       </c>
       <c r="N63" s="1">
-        <v>121263.3</v>
+        <v>117926.7</v>
       </c>
       <c r="O63" s="1">
-        <v>0.1</v>
+        <v>0.09</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
         <v>156</v>
       </c>
       <c r="B64" t="s">
         <v>157</v>
       </c>
       <c r="C64" s="1">
-        <v>4537.0</v>
+        <v>4425.0</v>
       </c>
       <c r="D64" s="1">
-        <v>60.84</v>
+        <v>58.44</v>
       </c>
       <c r="E64" s="1">
-        <v>62.8972801411</v>
+        <v>62.897279096</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
-        <v>285364.96</v>
+        <v>278320.46</v>
       </c>
       <c r="I64" s="1">
-        <v>-9333.88</v>
+        <v>-19723.46</v>
       </c>
       <c r="J64" s="1">
-        <v>-3.2708570807011</v>
+        <v>-7.0866008197888</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>276031.08</v>
+        <v>258597.0</v>
       </c>
       <c r="N64" s="1">
-        <v>276031.08</v>
+        <v>258597.0</v>
       </c>
       <c r="O64" s="1">
-        <v>0.22</v>
+        <v>0.2</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
         <v>158</v>
       </c>
       <c r="B65" t="s">
         <v>159</v>
       </c>
       <c r="C65" s="1">
         <v>723.0</v>
       </c>
       <c r="D65" s="1">
-        <v>79.7</v>
+        <v>69.75</v>
       </c>
       <c r="E65" s="1">
         <v>83.25</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
         <v>60189.75</v>
       </c>
       <c r="I65" s="1">
-        <v>-2566.65</v>
+        <v>-9760.5</v>
       </c>
       <c r="J65" s="1">
-        <v>-4.2642642642643</v>
+        <v>-16.216216216216</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
         <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>57623.1</v>
+        <v>50429.25</v>
       </c>
       <c r="N65" s="1">
-        <v>57623.1</v>
+        <v>50429.25</v>
       </c>
       <c r="O65" s="1">
-        <v>0.05</v>
+        <v>0.04</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
         <v>160</v>
       </c>
       <c r="B66" t="s">
         <v>161</v>
       </c>
       <c r="C66" s="1">
         <v>1948.0</v>
       </c>
       <c r="D66" s="1">
-        <v>40.34</v>
+        <v>38.61</v>
       </c>
       <c r="E66" s="1">
         <v>39.45</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
         <v>76848.6</v>
       </c>
       <c r="I66" s="1">
-        <v>1733.72</v>
+        <v>-1636.32</v>
       </c>
       <c r="J66" s="1">
-        <v>2.256020278834</v>
+        <v>-2.1292775665399</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66">
         <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>78582.32</v>
+        <v>75212.28</v>
       </c>
       <c r="N66" s="1">
-        <v>78582.32</v>
+        <v>75212.28</v>
       </c>
       <c r="O66" s="1">
         <v>0.06</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
         <v>162</v>
       </c>
       <c r="B67" t="s">
         <v>163</v>
       </c>
       <c r="C67" s="1">
         <v>1676.0</v>
       </c>
       <c r="D67" s="1">
-        <v>38.3</v>
+        <v>40.18</v>
       </c>
       <c r="E67" s="1">
         <v>36.76</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
         <v>61609.76</v>
       </c>
       <c r="I67" s="1">
-        <v>2581.04</v>
+        <v>5731.92</v>
       </c>
       <c r="J67" s="1">
-        <v>4.1893362350381</v>
+        <v>9.30359085963</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67">
         <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>64190.8</v>
+        <v>67341.68</v>
       </c>
       <c r="N67" s="1">
-        <v>64190.8</v>
+        <v>67341.68</v>
       </c>
       <c r="O67" s="1">
         <v>0.05</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
         <v>164</v>
       </c>
       <c r="B68" t="s">
         <v>165</v>
       </c>
       <c r="C68" s="1">
-        <v>3720.0</v>
+        <v>3628.0</v>
       </c>
       <c r="D68" s="1">
-        <v>199.9</v>
+        <v>207.0</v>
       </c>
       <c r="E68" s="1">
-        <v>152.7432365591</v>
+        <v>152.7432359427</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
-        <v>568204.84</v>
+        <v>554152.46</v>
       </c>
       <c r="I68" s="1">
-        <v>175423.16</v>
+        <v>196843.54</v>
       </c>
       <c r="J68" s="1">
-        <v>30.873225226311</v>
+        <v>35.521549430639</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68">
         <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>743628.0</v>
+        <v>750996.0</v>
       </c>
       <c r="N68" s="1">
-        <v>743628.0</v>
+        <v>750996.0</v>
       </c>
       <c r="O68" s="1">
         <v>0.59</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
         <v>166</v>
       </c>
       <c r="B69" t="s">
         <v>167</v>
       </c>
       <c r="C69" s="1">
         <v>1308.0</v>
       </c>
       <c r="D69" s="1">
-        <v>62.25</v>
+        <v>58.35</v>
       </c>
       <c r="E69" s="1">
         <v>65.9</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
         <v>86197.2</v>
       </c>
       <c r="I69" s="1">
-        <v>-4774.2</v>
+        <v>-9875.4</v>
       </c>
       <c r="J69" s="1">
-        <v>-5.5386949924127</v>
+        <v>-11.456752655539</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69">
         <v>0.0</v>
       </c>
       <c r="M69" s="1">
-        <v>81423.0</v>
+        <v>76321.8</v>
       </c>
       <c r="N69" s="1">
-        <v>81423.0</v>
+        <v>76321.8</v>
       </c>
       <c r="O69" s="1">
         <v>0.06</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
         <v>168</v>
       </c>
       <c r="B70" t="s">
         <v>169</v>
       </c>
       <c r="C70" s="1">
-        <v>19178.0</v>
+        <v>18705.0</v>
       </c>
       <c r="D70" s="1">
-        <v>35.9</v>
+        <v>38.1</v>
       </c>
       <c r="E70" s="1">
-        <v>35.1181264991</v>
+        <v>35.1181267041</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
-        <v>673495.43</v>
+        <v>656884.56</v>
       </c>
       <c r="I70" s="1">
-        <v>14994.77</v>
+        <v>55775.94</v>
       </c>
       <c r="J70" s="1">
-        <v>2.2264100589369</v>
+        <v>8.4909805156632</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70">
         <v>0.0</v>
       </c>
       <c r="M70" s="1">
-        <v>688490.2</v>
+        <v>712660.5</v>
       </c>
       <c r="N70" s="1">
-        <v>688490.2</v>
+        <v>712660.5</v>
       </c>
       <c r="O70" s="1">
-        <v>0.55</v>
+        <v>0.56</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
         <v>170</v>
       </c>
       <c r="B71" t="s">
         <v>171</v>
       </c>
       <c r="C71" s="1">
         <v>5624.0</v>
       </c>
       <c r="D71" s="1">
-        <v>8.934</v>
+        <v>8.96</v>
       </c>
       <c r="E71" s="1">
         <v>10.63</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
         <v>59783.12</v>
       </c>
       <c r="I71" s="1">
-        <v>-9538.3</v>
+        <v>-9392.08</v>
       </c>
       <c r="J71" s="1">
-        <v>-15.954838088076</v>
+        <v>-15.710253998119</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71">
         <v>0.0</v>
       </c>
       <c r="M71" s="1">
-        <v>50244.82</v>
+        <v>50391.04</v>
       </c>
       <c r="N71" s="1">
-        <v>50244.82</v>
+        <v>50391.04</v>
       </c>
       <c r="O71" s="1">
         <v>0.04</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
         <v>172</v>
       </c>
       <c r="B72" t="s">
         <v>173</v>
       </c>
       <c r="C72" s="1">
-        <v>909.0</v>
+        <v>887.0</v>
       </c>
       <c r="D72" s="1">
-        <v>272.8</v>
+        <v>257.6</v>
       </c>
       <c r="E72" s="1">
-        <v>258.1410341034</v>
+        <v>258.1410372041</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
-        <v>234650.2</v>
+        <v>228971.1</v>
       </c>
       <c r="I72" s="1">
-        <v>13325.0</v>
+        <v>-479.9</v>
       </c>
       <c r="J72" s="1">
-        <v>5.6786655199953</v>
+        <v>-0.20958976918921</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72">
         <v>0.0</v>
       </c>
       <c r="M72" s="1">
-        <v>247975.2</v>
+        <v>228491.2</v>
       </c>
       <c r="N72" s="1">
-        <v>247975.2</v>
+        <v>228491.2</v>
       </c>
       <c r="O72" s="1">
-        <v>0.2</v>
+        <v>0.18</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
         <v>174</v>
       </c>
       <c r="B73" t="s">
         <v>175</v>
       </c>
       <c r="C73" s="1">
-        <v>5560.0</v>
+        <v>5423.0</v>
       </c>
       <c r="D73" s="1">
-        <v>68.34</v>
+        <v>66.14</v>
       </c>
       <c r="E73" s="1">
-        <v>78.1432482014</v>
+        <v>78.1432472801</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>434476.46</v>
+        <v>423770.83</v>
       </c>
       <c r="I73" s="1">
-        <v>-54506.06</v>
+        <v>-65093.61</v>
       </c>
       <c r="J73" s="1">
-        <v>-12.545227421527</v>
+        <v>-15.360568824428</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73">
         <v>0.0</v>
       </c>
       <c r="M73" s="1">
-        <v>379970.4</v>
+        <v>358677.22</v>
       </c>
       <c r="N73" s="1">
-        <v>379970.4</v>
+        <v>358677.22</v>
       </c>
       <c r="O73" s="1">
-        <v>0.3</v>
+        <v>0.28</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
         <v>176</v>
       </c>
       <c r="B74" t="s">
         <v>177</v>
       </c>
       <c r="C74" s="1">
         <v>1716.0</v>
       </c>
       <c r="D74" s="1">
-        <v>66.7</v>
+        <v>62.1</v>
       </c>
       <c r="E74" s="1">
         <v>69.1924184149</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
         <v>118734.19</v>
       </c>
       <c r="I74" s="1">
-        <v>-4276.99</v>
+        <v>-12170.59</v>
       </c>
       <c r="J74" s="1">
-        <v>-3.6021553690643</v>
+        <v>-10.250282584991</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74">
         <v>0.0</v>
       </c>
       <c r="M74" s="1">
-        <v>114457.2</v>
+        <v>106563.6</v>
       </c>
       <c r="N74" s="1">
-        <v>114457.2</v>
+        <v>106563.6</v>
       </c>
       <c r="O74" s="1">
-        <v>0.09</v>
+        <v>0.08</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
         <v>178</v>
       </c>
       <c r="B75" t="s">
         <v>179</v>
       </c>
       <c r="C75" s="1">
-        <v>324.0</v>
+        <v>316.0</v>
       </c>
       <c r="D75" s="1">
-        <v>1757.5</v>
+        <v>1623.5</v>
       </c>
       <c r="E75" s="1">
-        <v>1471.092191358</v>
+        <v>1471.0921835443</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
-        <v>476633.87</v>
+        <v>464865.13</v>
       </c>
       <c r="I75" s="1">
-        <v>92796.13</v>
+        <v>48160.87</v>
       </c>
       <c r="J75" s="1">
-        <v>19.469059133376</v>
+        <v>10.360181242245</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75">
         <v>0.0</v>
       </c>
       <c r="M75" s="1">
-        <v>569430.0</v>
+        <v>513026.0</v>
       </c>
       <c r="N75" s="1">
-        <v>569430.0</v>
+        <v>513026.0</v>
       </c>
       <c r="O75" s="1">
-        <v>0.45</v>
+        <v>0.41</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
         <v>180</v>
       </c>
       <c r="B76" t="s">
         <v>181</v>
       </c>
       <c r="C76" s="1">
         <v>1253.0</v>
       </c>
       <c r="D76" s="1">
-        <v>47.32</v>
+        <v>50.65</v>
       </c>
       <c r="E76" s="1">
         <v>48.74</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
         <v>61071.22</v>
       </c>
       <c r="I76" s="1">
-        <v>-1779.26</v>
+        <v>2393.23</v>
       </c>
       <c r="J76" s="1">
-        <v>-2.9134181370538</v>
+        <v>3.9187525646286</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76">
         <v>0.0</v>
       </c>
       <c r="M76" s="1">
-        <v>59291.96</v>
+        <v>63464.45</v>
       </c>
       <c r="N76" s="1">
-        <v>59291.96</v>
+        <v>63464.45</v>
       </c>
       <c r="O76" s="1">
         <v>0.05</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
         <v>182</v>
       </c>
       <c r="B77" t="s">
         <v>183</v>
       </c>
       <c r="C77" s="1">
         <v>1928.0</v>
       </c>
       <c r="D77" s="1">
-        <v>29.02</v>
+        <v>27.26</v>
       </c>
       <c r="E77" s="1">
         <v>31.64</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
         <v>61001.92</v>
       </c>
       <c r="I77" s="1">
-        <v>-5051.36</v>
+        <v>-8444.64</v>
       </c>
       <c r="J77" s="1">
-        <v>-8.2806573957016</v>
+        <v>-13.843236409608</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77">
         <v>0.0</v>
       </c>
       <c r="M77" s="1">
-        <v>55950.56</v>
+        <v>52557.28</v>
       </c>
       <c r="N77" s="1">
-        <v>55950.56</v>
+        <v>52557.28</v>
       </c>
       <c r="O77" s="1">
         <v>0.04</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
         <v>184</v>
       </c>
       <c r="B78" t="s">
         <v>185</v>
       </c>
       <c r="C78" s="1">
-        <v>26520.0</v>
+        <v>25866.0</v>
       </c>
       <c r="D78" s="1">
-        <v>20.32</v>
+        <v>19.95</v>
       </c>
       <c r="E78" s="1">
-        <v>13.5598133484</v>
+        <v>13.5598132684</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>359606.25</v>
+        <v>350738.13</v>
       </c>
       <c r="I78" s="1">
-        <v>179280.15</v>
+        <v>165288.57</v>
       </c>
       <c r="J78" s="1">
-        <v>49.854570102717</v>
+        <v>47.125919842248</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
       <c r="L78">
         <v>0.0</v>
       </c>
       <c r="M78" s="1">
-        <v>538886.4</v>
+        <v>516026.7</v>
       </c>
       <c r="N78" s="1">
-        <v>538886.4</v>
+        <v>516026.7</v>
       </c>
       <c r="O78" s="1">
-        <v>0.43</v>
+        <v>0.41</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
         <v>186</v>
       </c>
       <c r="B79" t="s">
         <v>187</v>
       </c>
       <c r="C79" s="1">
-        <v>11713.0</v>
+        <v>11424.0</v>
       </c>
       <c r="D79" s="1">
-        <v>54.0</v>
+        <v>50.58</v>
       </c>
       <c r="E79" s="1">
-        <v>40.1591573465</v>
+        <v>40.1591570378</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
-        <v>470384.21</v>
+        <v>458778.21</v>
       </c>
       <c r="I79" s="1">
-        <v>162117.79</v>
+        <v>119047.71</v>
       </c>
       <c r="J79" s="1">
-        <v>34.464972793198</v>
+        <v>25.948858817859</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
       <c r="L79">
         <v>0.0</v>
       </c>
       <c r="M79" s="1">
-        <v>632502.0</v>
+        <v>577825.92</v>
       </c>
       <c r="N79" s="1">
-        <v>632502.0</v>
+        <v>577825.92</v>
       </c>
       <c r="O79" s="1">
-        <v>0.5</v>
+        <v>0.46</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
         <v>188</v>
       </c>
       <c r="B80" t="s">
         <v>189</v>
       </c>
       <c r="C80" s="1">
-        <v>12004.0</v>
+        <v>11708.0</v>
       </c>
       <c r="D80" s="1">
-        <v>42.825</v>
+        <v>57.13</v>
       </c>
       <c r="E80" s="1">
-        <v>34.8188053982</v>
+        <v>34.8188050905</v>
       </c>
       <c r="F80" t="s">
         <v>8</v>
       </c>
       <c r="G80">
         <v>1.0</v>
       </c>
       <c r="H80" s="1">
-        <v>417964.94</v>
+        <v>407658.57</v>
       </c>
       <c r="I80" s="1">
-        <v>96106.36</v>
+        <v>261219.47</v>
       </c>
       <c r="J80" s="1">
-        <v>22.993880778613</v>
+        <v>64.078002824766</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
       <c r="L80">
         <v>0.0</v>
       </c>
       <c r="M80" s="1">
-        <v>514071.3</v>
+        <v>668878.04</v>
       </c>
       <c r="N80" s="1">
-        <v>514071.3</v>
+        <v>668878.04</v>
       </c>
       <c r="O80" s="1">
-        <v>0.41</v>
+        <v>0.53</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
         <v>190</v>
       </c>
       <c r="B81" t="s">
         <v>191</v>
       </c>
       <c r="C81" s="1">
-        <v>27880.0</v>
+        <v>27193.0</v>
       </c>
       <c r="D81" s="1">
-        <v>24.585</v>
+        <v>24.755</v>
       </c>
       <c r="E81" s="1">
-        <v>12.6131427547</v>
+        <v>12.6131427206</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
-        <v>351654.42</v>
+        <v>342989.19</v>
       </c>
       <c r="I81" s="1">
-        <v>333775.38</v>
+        <v>330173.53</v>
       </c>
       <c r="J81" s="1">
-        <v>94.915735738513</v>
+        <v>96.263538218216</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
       <c r="L81">
         <v>0.0</v>
       </c>
       <c r="M81" s="1">
-        <v>685429.8</v>
+        <v>673162.72</v>
       </c>
       <c r="N81" s="1">
-        <v>685429.8</v>
+        <v>673162.72</v>
       </c>
       <c r="O81" s="1">
-        <v>0.54</v>
+        <v>0.53</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
         <v>192</v>
       </c>
       <c r="B82" t="s">
         <v>193</v>
       </c>
       <c r="C82" s="1">
         <v>1536.0</v>
       </c>
       <c r="D82" s="1">
-        <v>37.6</v>
+        <v>35.78</v>
       </c>
       <c r="E82" s="1">
         <v>39.1</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
         <v>60057.6</v>
       </c>
       <c r="I82" s="1">
-        <v>-2304.0</v>
+        <v>-5099.52</v>
       </c>
       <c r="J82" s="1">
-        <v>-3.8363171355499</v>
+        <v>-8.4910485933504</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
       <c r="L82">
         <v>0.0</v>
       </c>
       <c r="M82" s="1">
-        <v>57753.6</v>
+        <v>54958.08</v>
       </c>
       <c r="N82" s="1">
-        <v>57753.6</v>
+        <v>54958.08</v>
       </c>
       <c r="O82" s="1">
-        <v>0.05</v>
+        <v>0.04</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
         <v>194</v>
       </c>
       <c r="B83" t="s">
         <v>195</v>
       </c>
       <c r="C83" s="1">
-        <v>217271.0</v>
+        <v>211916.0</v>
       </c>
       <c r="D83" s="1">
-        <v>5.657</v>
+        <v>5.775</v>
       </c>
       <c r="E83" s="1">
-        <v>2.8251290324</v>
+        <v>2.8251290134</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
-        <v>613818.61</v>
+        <v>598690.04</v>
       </c>
       <c r="I83" s="1">
-        <v>615283.44</v>
+        <v>625124.86</v>
       </c>
       <c r="J83" s="1">
-        <v>100.23864216173</v>
+        <v>104.41544342378</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
       <c r="L83">
         <v>0.0</v>
       </c>
       <c r="M83" s="1">
-        <v>1229102.05</v>
+        <v>1223814.9</v>
       </c>
       <c r="N83" s="1">
-        <v>1229102.05</v>
+        <v>1223814.9</v>
       </c>
       <c r="O83" s="1">
-        <v>0.98</v>
+        <v>0.97</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
         <v>196</v>
       </c>
       <c r="B84" t="s">
         <v>197</v>
       </c>
       <c r="C84" s="1">
-        <v>11425.0</v>
+        <v>11143.0</v>
       </c>
       <c r="D84" s="1">
-        <v>19.2</v>
+        <v>13.965</v>
       </c>
       <c r="E84" s="1">
-        <v>19.1496595186</v>
+        <v>19.1496598762</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
-        <v>218784.86</v>
+        <v>213384.66</v>
       </c>
       <c r="I84" s="1">
-        <v>575.14</v>
+        <v>-57772.66</v>
       </c>
       <c r="J84" s="1">
-        <v>0.2628792504198</v>
+        <v>-27.074420438658</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
       <c r="L84">
         <v>0.0</v>
       </c>
       <c r="M84" s="1">
-        <v>219360.0</v>
+        <v>155612.0</v>
       </c>
       <c r="N84" s="1">
-        <v>219360.0</v>
+        <v>155612.0</v>
       </c>
       <c r="O84" s="1">
-        <v>0.17</v>
+        <v>0.12</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
         <v>198</v>
       </c>
       <c r="B85" t="s">
         <v>199</v>
       </c>
       <c r="C85" s="1">
         <v>4134.0</v>
       </c>
       <c r="D85" s="1">
-        <v>15.64</v>
+        <v>15.96</v>
       </c>
       <c r="E85" s="1">
         <v>14.99</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
         <v>61968.66</v>
       </c>
       <c r="I85" s="1">
-        <v>2687.1</v>
+        <v>4009.98</v>
       </c>
       <c r="J85" s="1">
-        <v>4.336224149433</v>
+        <v>6.4709806537692</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
       <c r="L85">
         <v>0.0</v>
       </c>
       <c r="M85" s="1">
-        <v>64655.76</v>
+        <v>65978.64</v>
       </c>
       <c r="N85" s="1">
-        <v>64655.76</v>
+        <v>65978.64</v>
       </c>
       <c r="O85" s="1">
         <v>0.05</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
         <v>200</v>
       </c>
       <c r="B86" t="s">
         <v>201</v>
       </c>
       <c r="C86" s="1">
-        <v>2579.0</v>
+        <v>2515.0</v>
       </c>
       <c r="D86" s="1">
-        <v>114.8</v>
+        <v>113.25</v>
       </c>
       <c r="E86" s="1">
-        <v>114.448545948</v>
+        <v>114.4485447316</v>
       </c>
       <c r="F86" t="s">
         <v>8</v>
       </c>
       <c r="G86">
         <v>1.0</v>
       </c>
       <c r="H86" s="1">
-        <v>295162.8</v>
+        <v>287838.09</v>
       </c>
       <c r="I86" s="1">
-        <v>906.4</v>
+        <v>-3014.34</v>
       </c>
       <c r="J86" s="1">
-        <v>0.30708476813474</v>
+        <v>-1.0472345755213</v>
       </c>
       <c r="K86">
         <v>0.0</v>
       </c>
       <c r="L86">
         <v>0.0</v>
       </c>
       <c r="M86" s="1">
-        <v>296069.2</v>
+        <v>284823.75</v>
       </c>
       <c r="N86" s="1">
-        <v>296069.2</v>
+        <v>284823.75</v>
       </c>
       <c r="O86" s="1">
-        <v>0.24</v>
+        <v>0.22</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
         <v>202</v>
       </c>
       <c r="B87" t="s">
         <v>203</v>
       </c>
       <c r="C87" s="1">
-        <v>647.0</v>
+        <v>631.0</v>
       </c>
       <c r="D87" s="1">
-        <v>276.45</v>
+        <v>232.65</v>
       </c>
       <c r="E87" s="1">
-        <v>517.4809582689</v>
+        <v>517.4809508716</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
-        <v>334810.18</v>
+        <v>326530.48</v>
       </c>
       <c r="I87" s="1">
-        <v>-155947.03</v>
+        <v>-179728.33</v>
       </c>
       <c r="J87" s="1">
-        <v>-46.577744440148</v>
+        <v>-55.041823354438</v>
       </c>
       <c r="K87">
         <v>0.0</v>
       </c>
       <c r="L87">
         <v>0.0</v>
       </c>
       <c r="M87" s="1">
-        <v>178863.15</v>
+        <v>146802.15</v>
       </c>
       <c r="N87" s="1">
-        <v>178863.15</v>
+        <v>146802.15</v>
       </c>
       <c r="O87" s="1">
-        <v>0.14</v>
+        <v>0.12</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
         <v>204</v>
       </c>
       <c r="B88" t="s">
         <v>205</v>
       </c>
       <c r="C88" s="1">
         <v>1966.0</v>
       </c>
       <c r="D88" s="1">
-        <v>34.8</v>
+        <v>34.46</v>
       </c>
       <c r="E88" s="1">
         <v>35.62</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
         <v>70028.92</v>
       </c>
       <c r="I88" s="1">
-        <v>-1612.12</v>
+        <v>-2280.56</v>
       </c>
       <c r="J88" s="1">
-        <v>-2.3020774845592</v>
+        <v>-3.2565974171814</v>
       </c>
       <c r="K88">
         <v>0.0</v>
       </c>
       <c r="L88">
         <v>0.0</v>
       </c>
       <c r="M88" s="1">
-        <v>68416.8</v>
+        <v>67748.36</v>
       </c>
       <c r="N88" s="1">
-        <v>68416.8</v>
+        <v>67748.36</v>
       </c>
       <c r="O88" s="1">
         <v>0.05</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
         <v>206</v>
       </c>
       <c r="B89" t="s">
         <v>207</v>
       </c>
       <c r="C89" s="1">
-        <v>3694.0</v>
+        <v>3603.0</v>
       </c>
       <c r="D89" s="1">
-        <v>57.2</v>
+        <v>54.2</v>
       </c>
       <c r="E89" s="1">
-        <v>63.7048294532</v>
+        <v>63.7048293089</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
-        <v>235325.64</v>
+        <v>229528.5</v>
       </c>
       <c r="I89" s="1">
-        <v>-24028.84</v>
+        <v>-34245.9</v>
       </c>
       <c r="J89" s="1">
-        <v>-10.210889047194</v>
+        <v>-14.920107960449</v>
       </c>
       <c r="K89">
         <v>0.0</v>
       </c>
       <c r="L89">
         <v>0.0</v>
       </c>
       <c r="M89" s="1">
-        <v>211296.8</v>
+        <v>195282.6</v>
       </c>
       <c r="N89" s="1">
-        <v>211296.8</v>
+        <v>195282.6</v>
       </c>
       <c r="O89" s="1">
-        <v>0.17</v>
+        <v>0.15</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
         <v>208</v>
       </c>
       <c r="B90" t="s">
         <v>209</v>
       </c>
       <c r="C90" s="1">
         <v>1830.0</v>
       </c>
       <c r="D90" s="1">
-        <v>30.78</v>
+        <v>27.94</v>
       </c>
       <c r="E90" s="1">
         <v>33.4333333333</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
         <v>61183.0</v>
       </c>
       <c r="I90" s="1">
-        <v>-4855.6</v>
+        <v>-10052.8</v>
       </c>
       <c r="J90" s="1">
-        <v>-7.9361914257228</v>
+        <v>-16.430707876371</v>
       </c>
       <c r="K90">
         <v>0.0</v>
       </c>
       <c r="L90">
         <v>0.0</v>
       </c>
       <c r="M90" s="1">
-        <v>56327.4</v>
+        <v>51130.2</v>
       </c>
       <c r="N90" s="1">
-        <v>56327.4</v>
+        <v>51130.2</v>
       </c>
       <c r="O90" s="1">
         <v>0.04</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
         <v>210</v>
       </c>
       <c r="B91" t="s">
         <v>211</v>
       </c>
       <c r="C91" s="1">
-        <v>170106.0</v>
+        <v>165913.0</v>
       </c>
       <c r="D91" s="1">
-        <v>4.824</v>
+        <v>4.564</v>
       </c>
       <c r="E91" s="1">
-        <v>3.3842772154</v>
+        <v>3.3842772417</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
-        <v>575685.86</v>
+        <v>561495.59</v>
       </c>
       <c r="I91" s="1">
-        <v>244905.48</v>
+        <v>195731.34</v>
       </c>
       <c r="J91" s="1">
-        <v>42.541513873556</v>
+        <v>34.858927387123</v>
       </c>
       <c r="K91">
         <v>0.0</v>
       </c>
       <c r="L91">
         <v>0.0</v>
       </c>
       <c r="M91" s="1">
-        <v>820591.34</v>
+        <v>757226.93</v>
       </c>
       <c r="N91" s="1">
-        <v>820591.34</v>
+        <v>757226.93</v>
       </c>
       <c r="O91" s="1">
-        <v>0.65</v>
+        <v>0.6</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
         <v>212</v>
       </c>
       <c r="B92" t="s">
         <v>213</v>
       </c>
       <c r="C92" s="1">
-        <v>7154.0</v>
+        <v>6978.0</v>
       </c>
       <c r="D92" s="1">
-        <v>24.27</v>
+        <v>22.39</v>
       </c>
       <c r="E92" s="1">
-        <v>26.9524405927</v>
+        <v>26.9524405274</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
-        <v>192817.76</v>
+        <v>188074.13</v>
       </c>
       <c r="I92" s="1">
-        <v>-19190.18</v>
+        <v>-31836.71</v>
       </c>
       <c r="J92" s="1">
-        <v>-9.9524960771248</v>
+        <v>-16.927745458666</v>
       </c>
       <c r="K92">
         <v>0.0</v>
       </c>
       <c r="L92">
         <v>0.0</v>
       </c>
       <c r="M92" s="1">
-        <v>173627.58</v>
+        <v>156237.42</v>
       </c>
       <c r="N92" s="1">
-        <v>173627.58</v>
+        <v>156237.42</v>
       </c>
       <c r="O92" s="1">
-        <v>0.14</v>
+        <v>0.12</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
         <v>214</v>
       </c>
       <c r="B93" t="s">
         <v>215</v>
       </c>
       <c r="C93" s="1">
-        <v>3782.0</v>
+        <v>3689.0</v>
       </c>
       <c r="D93" s="1">
-        <v>188.54</v>
+        <v>183.08</v>
       </c>
       <c r="E93" s="1">
-        <v>151.4181041777</v>
+        <v>151.4181051776</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
-        <v>572663.27</v>
+        <v>558581.39</v>
       </c>
       <c r="I93" s="1">
-        <v>140395.01</v>
+        <v>116800.73</v>
       </c>
       <c r="J93" s="1">
-        <v>24.516154144127</v>
+        <v>20.910243715782</v>
       </c>
       <c r="K93">
         <v>0.0</v>
       </c>
       <c r="L93">
         <v>0.0</v>
       </c>
       <c r="M93" s="1">
-        <v>713058.28</v>
+        <v>675382.12</v>
       </c>
       <c r="N93" s="1">
-        <v>713058.28</v>
+        <v>675382.12</v>
       </c>
       <c r="O93" s="1">
-        <v>0.57</v>
+        <v>0.53</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
         <v>216</v>
       </c>
       <c r="B94" t="s">
         <v>217</v>
       </c>
       <c r="C94" s="1">
-        <v>3248.0</v>
+        <v>3168.0</v>
       </c>
       <c r="D94" s="1">
-        <v>148.85</v>
+        <v>151.8</v>
       </c>
       <c r="E94" s="1">
-        <v>74.6189562808</v>
+        <v>74.6189551768</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
-        <v>242362.37</v>
+        <v>236392.85</v>
       </c>
       <c r="I94" s="1">
-        <v>241102.43</v>
+        <v>244509.55</v>
       </c>
       <c r="J94" s="1">
-        <v>99.48014206991</v>
+        <v>103.43356408622</v>
       </c>
       <c r="K94">
         <v>0.0</v>
       </c>
       <c r="L94">
         <v>0.0</v>
       </c>
       <c r="M94" s="1">
-        <v>483464.8</v>
+        <v>480902.4</v>
       </c>
       <c r="N94" s="1">
-        <v>483464.8</v>
+        <v>480902.4</v>
       </c>
       <c r="O94" s="1">
         <v>0.38</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
         <v>218</v>
       </c>
       <c r="B95" t="s">
         <v>219</v>
       </c>
       <c r="C95" s="1">
-        <v>3766.0</v>
+        <v>3673.0</v>
       </c>
       <c r="D95" s="1">
-        <v>56.31</v>
+        <v>53.02</v>
       </c>
       <c r="E95" s="1">
-        <v>56.8421455125</v>
+        <v>56.8421453852</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
-        <v>214067.52</v>
+        <v>208781.2</v>
       </c>
       <c r="I95" s="1">
-        <v>-2004.06</v>
+        <v>-14038.74</v>
       </c>
       <c r="J95" s="1">
-        <v>-0.93618125720333</v>
+        <v>-6.7241399129807</v>
       </c>
       <c r="K95">
         <v>0.0</v>
       </c>
       <c r="L95">
         <v>0.0</v>
       </c>
       <c r="M95" s="1">
-        <v>212063.46</v>
+        <v>194742.46</v>
       </c>
       <c r="N95" s="1">
-        <v>212063.46</v>
+        <v>194742.46</v>
       </c>
       <c r="O95" s="1">
-        <v>0.17</v>
+        <v>0.15</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
         <v>220</v>
       </c>
       <c r="B96" t="s">
         <v>221</v>
       </c>
       <c r="C96" s="1">
-        <v>2155.0</v>
+        <v>2102.0</v>
       </c>
       <c r="D96" s="1">
-        <v>358.9</v>
+        <v>366.05</v>
       </c>
       <c r="E96" s="1">
-        <v>394.5045104408</v>
+        <v>394.5045099905</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
-        <v>850157.22</v>
+        <v>829248.48</v>
       </c>
       <c r="I96" s="1">
-        <v>-76727.72</v>
+        <v>-59811.38</v>
       </c>
       <c r="J96" s="1">
-        <v>-9.025121259336</v>
+        <v>-7.212721089341</v>
       </c>
       <c r="K96">
         <v>0.0</v>
       </c>
       <c r="L96">
         <v>0.0</v>
       </c>
       <c r="M96" s="1">
-        <v>773429.5</v>
+        <v>769437.1</v>
       </c>
       <c r="N96" s="1">
-        <v>773429.5</v>
+        <v>769437.1</v>
       </c>
       <c r="O96" s="1">
         <v>0.61</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
         <v>222</v>
       </c>
       <c r="B97" t="s">
         <v>223</v>
       </c>
       <c r="C97" s="1">
-        <v>12562.0</v>
+        <v>12252.0</v>
       </c>
       <c r="D97" s="1">
-        <v>26.68</v>
+        <v>25.08</v>
       </c>
       <c r="E97" s="1">
-        <v>20.6837796529</v>
+        <v>20.6837797911</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
-        <v>259829.64</v>
+        <v>253417.67</v>
       </c>
       <c r="I97" s="1">
-        <v>75324.52</v>
+        <v>53862.49</v>
       </c>
       <c r="J97" s="1">
-        <v>28.989964347409</v>
+        <v>21.254433441835</v>
       </c>
       <c r="K97">
         <v>0.0</v>
       </c>
       <c r="L97">
         <v>0.0</v>
       </c>
       <c r="M97" s="1">
-        <v>335154.16</v>
+        <v>307280.16</v>
       </c>
       <c r="N97" s="1">
-        <v>335154.16</v>
+        <v>307280.16</v>
       </c>
       <c r="O97" s="1">
-        <v>0.27</v>
+        <v>0.24</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
         <v>224</v>
       </c>
       <c r="B98" t="s">
         <v>225</v>
       </c>
       <c r="C98" s="1">
-        <v>2313.0</v>
+        <v>2256.0</v>
       </c>
       <c r="D98" s="1">
-        <v>483.3</v>
+        <v>451.4</v>
       </c>
       <c r="E98" s="1">
-        <v>624.332542153</v>
+        <v>624.3325443262</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
-        <v>1444081.17</v>
+        <v>1408494.22</v>
       </c>
       <c r="I98" s="1">
-        <v>-326208.27</v>
+        <v>-390135.82</v>
       </c>
       <c r="J98" s="1">
-        <v>-22.589330626062</v>
+        <v>-27.698787432724</v>
       </c>
       <c r="K98">
         <v>0.0</v>
       </c>
       <c r="L98">
         <v>0.0</v>
       </c>
       <c r="M98" s="1">
-        <v>1117872.9</v>
+        <v>1018358.4</v>
       </c>
       <c r="N98" s="1">
-        <v>1117872.9</v>
+        <v>1018358.4</v>
       </c>
       <c r="O98" s="1">
-        <v>0.89</v>
+        <v>0.8</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
         <v>226</v>
       </c>
       <c r="B99" t="s">
         <v>227</v>
       </c>
       <c r="C99" s="1">
-        <v>6590.0</v>
+        <v>6428.0</v>
       </c>
       <c r="D99" s="1">
-        <v>53.88</v>
+        <v>49.585</v>
       </c>
       <c r="E99" s="1">
-        <v>58.7753201821</v>
+        <v>58.7753204729</v>
       </c>
       <c r="F99" t="s">
         <v>8</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
-        <v>387329.36</v>
+        <v>377807.76</v>
       </c>
       <c r="I99" s="1">
-        <v>-32260.16</v>
+        <v>-59075.38</v>
       </c>
       <c r="J99" s="1">
-        <v>-8.3288702927142</v>
+        <v>-15.636359613154</v>
       </c>
       <c r="K99">
         <v>0.0</v>
       </c>
       <c r="L99">
         <v>0.0</v>
       </c>
       <c r="M99" s="1">
-        <v>355069.2</v>
+        <v>318732.38</v>
       </c>
       <c r="N99" s="1">
-        <v>355069.2</v>
+        <v>318732.38</v>
       </c>
       <c r="O99" s="1">
-        <v>0.28</v>
+        <v>0.25</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
         <v>228</v>
       </c>
       <c r="B100" t="s">
         <v>229</v>
       </c>
       <c r="C100" s="1">
-        <v>3115.0</v>
+        <v>3038.0</v>
       </c>
       <c r="D100" s="1">
-        <v>111.85</v>
+        <v>110.05</v>
       </c>
       <c r="E100" s="1">
-        <v>115.6788314607</v>
+        <v>115.6788314681</v>
       </c>
       <c r="F100" t="s">
         <v>8</v>
       </c>
       <c r="G100">
         <v>1.0</v>
       </c>
       <c r="H100" s="1">
-        <v>360339.56</v>
+        <v>351432.29</v>
       </c>
       <c r="I100" s="1">
-        <v>-11926.81</v>
+        <v>-17100.39</v>
       </c>
       <c r="J100" s="1">
-        <v>-3.3098808246311</v>
+        <v>-4.8659131464556</v>
       </c>
       <c r="K100">
         <v>0.0</v>
       </c>
       <c r="L100">
         <v>0.0</v>
       </c>
       <c r="M100" s="1">
-        <v>348412.75</v>
+        <v>334331.9</v>
       </c>
       <c r="N100" s="1">
-        <v>348412.75</v>
+        <v>334331.9</v>
       </c>
       <c r="O100" s="1">
-        <v>0.28</v>
+        <v>0.26</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
         <v>230</v>
       </c>
       <c r="B101" t="s">
         <v>231</v>
       </c>
       <c r="C101" s="1">
         <v>5580.0</v>
       </c>
       <c r="D101" s="1">
-        <v>16.33</v>
+        <v>14.68</v>
       </c>
       <c r="E101" s="1">
         <v>11.7747831541</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
         <v>65703.29</v>
       </c>
       <c r="I101" s="1">
-        <v>25418.11</v>
+        <v>16211.11</v>
       </c>
       <c r="J101" s="1">
-        <v>38.686205820135</v>
+        <v>24.673208906282</v>
       </c>
       <c r="K101">
         <v>0.0</v>
       </c>
       <c r="L101">
         <v>0.0</v>
       </c>
       <c r="M101" s="1">
-        <v>91121.4</v>
+        <v>81914.4</v>
       </c>
       <c r="N101" s="1">
-        <v>91121.4</v>
+        <v>81914.4</v>
       </c>
       <c r="O101" s="1">
-        <v>0.07</v>
+        <v>0.06</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
         <v>232</v>
       </c>
       <c r="B102" t="s">
         <v>233</v>
       </c>
       <c r="C102" s="1">
-        <v>5958.0</v>
+        <v>5811.0</v>
       </c>
       <c r="D102" s="1">
-        <v>54.38</v>
+        <v>51.24</v>
       </c>
       <c r="E102" s="1">
-        <v>52.1764132259</v>
+        <v>52.1764136982</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
-        <v>310867.07</v>
+        <v>303197.14</v>
       </c>
       <c r="I102" s="1">
-        <v>13128.97</v>
+        <v>-5441.5</v>
       </c>
       <c r="J102" s="1">
-        <v>4.2233389339051</v>
+        <v>-1.7947069025783</v>
       </c>
       <c r="K102">
         <v>0.0</v>
       </c>
       <c r="L102">
         <v>0.0</v>
       </c>
       <c r="M102" s="1">
-        <v>323996.04</v>
+        <v>297755.64</v>
       </c>
       <c r="N102" s="1">
-        <v>323996.04</v>
+        <v>297755.64</v>
       </c>
       <c r="O102" s="1">
-        <v>0.26</v>
+        <v>0.24</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
         <v>234</v>
       </c>
       <c r="B103" t="s">
         <v>235</v>
       </c>
       <c r="C103" s="1">
-        <v>591.0</v>
+        <v>576.0</v>
       </c>
       <c r="D103" s="1">
-        <v>549.4</v>
+        <v>510.8</v>
       </c>
       <c r="E103" s="1">
-        <v>220.137106599</v>
+        <v>220.1371006944</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
-        <v>130101.03</v>
+        <v>126798.97</v>
       </c>
       <c r="I103" s="1">
-        <v>194594.37</v>
+        <v>167421.83</v>
       </c>
       <c r="J103" s="1">
-        <v>149.57173667265</v>
+        <v>132.03721607518</v>
       </c>
       <c r="K103">
         <v>0.0</v>
       </c>
       <c r="L103">
         <v>0.0</v>
       </c>
       <c r="M103" s="1">
-        <v>324695.4</v>
+        <v>294220.8</v>
       </c>
       <c r="N103" s="1">
-        <v>324695.4</v>
+        <v>294220.8</v>
       </c>
       <c r="O103" s="1">
-        <v>0.26</v>
+        <v>0.23</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
         <v>236</v>
       </c>
       <c r="B104" t="s">
         <v>237</v>
       </c>
       <c r="C104" s="1">
-        <v>62816.0</v>
+        <v>61268.0</v>
       </c>
       <c r="D104" s="1">
-        <v>3.417</v>
+        <v>4.048</v>
       </c>
       <c r="E104" s="1">
-        <v>3.4678526172</v>
+        <v>3.4678525495</v>
       </c>
       <c r="F104" t="s">
         <v>8</v>
       </c>
       <c r="G104">
         <v>1.0</v>
       </c>
       <c r="H104" s="1">
-        <v>217836.63</v>
+        <v>212468.39</v>
       </c>
       <c r="I104" s="1">
-        <v>-3194.36</v>
+        <v>35544.47</v>
       </c>
       <c r="J104" s="1">
-        <v>-1.4664016790932</v>
+        <v>16.729297944038</v>
       </c>
       <c r="K104">
         <v>0.0</v>
       </c>
       <c r="L104">
         <v>0.0</v>
       </c>
       <c r="M104" s="1">
-        <v>214642.27</v>
+        <v>248012.86</v>
       </c>
       <c r="N104" s="1">
-        <v>214642.27</v>
+        <v>248012.86</v>
       </c>
       <c r="O104" s="1">
-        <v>0.17</v>
+        <v>0.2</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
         <v>238</v>
       </c>
       <c r="B105" t="s">
         <v>239</v>
       </c>
       <c r="C105" s="1">
-        <v>4121.0</v>
+        <v>4019.0</v>
       </c>
       <c r="D105" s="1">
-        <v>71.4</v>
+        <v>74.3</v>
       </c>
       <c r="E105" s="1">
-        <v>69.2239019655</v>
+        <v>69.223901468</v>
       </c>
       <c r="F105" t="s">
         <v>8</v>
       </c>
       <c r="G105">
         <v>1.0</v>
       </c>
       <c r="H105" s="1">
-        <v>285271.7</v>
+        <v>278210.86</v>
       </c>
       <c r="I105" s="1">
-        <v>8967.7</v>
+        <v>20400.84</v>
       </c>
       <c r="J105" s="1">
-        <v>3.1435645386486</v>
+        <v>7.332869752101</v>
       </c>
       <c r="K105">
         <v>0.0</v>
       </c>
       <c r="L105">
         <v>0.0</v>
       </c>
       <c r="M105" s="1">
-        <v>294239.4</v>
+        <v>298611.7</v>
       </c>
       <c r="N105" s="1">
-        <v>294239.4</v>
+        <v>298611.7</v>
       </c>
       <c r="O105" s="1">
-        <v>0.23</v>
+        <v>0.24</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
         <v>240</v>
       </c>
       <c r="B106" t="s">
         <v>241</v>
       </c>
       <c r="C106" s="1">
-        <v>69779.0</v>
+        <v>68059.0</v>
       </c>
       <c r="D106" s="1">
-        <v>8.034</v>
+        <v>10.605</v>
       </c>
       <c r="E106" s="1">
-        <v>5.3897532209</v>
+        <v>5.3897531554</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
       <c r="G106">
         <v>1.0</v>
       </c>
       <c r="H106" s="1">
-        <v>376091.59</v>
+        <v>366821.21</v>
       </c>
       <c r="I106" s="1">
-        <v>184512.9</v>
+        <v>354944.49</v>
       </c>
       <c r="J106" s="1">
-        <v>49.060629087718</v>
+        <v>96.762259194336</v>
       </c>
       <c r="K106">
         <v>0.0</v>
       </c>
       <c r="L106">
         <v>0.0</v>
       </c>
       <c r="M106" s="1">
-        <v>560604.49</v>
+        <v>721765.7</v>
       </c>
       <c r="N106" s="1">
-        <v>560604.49</v>
+        <v>721765.7</v>
       </c>
       <c r="O106" s="1">
-        <v>0.45</v>
+        <v>0.57</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
         <v>242</v>
       </c>
       <c r="B107" t="s">
         <v>243</v>
       </c>
       <c r="C107" s="1">
-        <v>29999.0</v>
+        <v>29260.0</v>
       </c>
       <c r="D107" s="1">
-        <v>15.79</v>
+        <v>15.99</v>
       </c>
       <c r="E107" s="1">
-        <v>16.3895889863</v>
+        <v>16.3895888585</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
-        <v>491671.28</v>
+        <v>479559.37</v>
       </c>
       <c r="I107" s="1">
-        <v>-17987.07</v>
+        <v>-11691.97</v>
       </c>
       <c r="J107" s="1">
-        <v>-3.6583527921338</v>
+        <v>-2.4380651763722</v>
       </c>
       <c r="K107">
         <v>0.0</v>
       </c>
       <c r="L107">
         <v>0.0</v>
       </c>
       <c r="M107" s="1">
-        <v>473684.21</v>
+        <v>467867.4</v>
       </c>
       <c r="N107" s="1">
-        <v>473684.21</v>
+        <v>467867.4</v>
       </c>
       <c r="O107" s="1">
-        <v>0.38</v>
+        <v>0.37</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
         <v>244</v>
       </c>
       <c r="B108" t="s">
         <v>245</v>
       </c>
       <c r="C108" s="1">
-        <v>855.0</v>
+        <v>1134.0</v>
       </c>
       <c r="D108" s="1">
-        <v>4790.39</v>
+        <v>4796.02</v>
       </c>
       <c r="E108" s="1">
-        <v>4779.5440935673</v>
+        <v>4785.9111022928</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
       <c r="G108">
         <v>1.0</v>
       </c>
       <c r="H108" s="1">
-        <v>4086510.2</v>
+        <v>5427223.19</v>
       </c>
       <c r="I108" s="1">
-        <v>9273.25</v>
+        <v>11463.49</v>
       </c>
       <c r="J108" s="1">
-        <v>0.22692345170214</v>
+        <v>0.21122201167481</v>
       </c>
       <c r="K108">
         <v>0.0</v>
       </c>
       <c r="L108">
         <v>0.0</v>
       </c>
       <c r="M108" s="1">
-        <v>4095783.45</v>
+        <v>5438686.68</v>
       </c>
       <c r="N108" s="1">
-        <v>4095783.45</v>
+        <v>5438686.68</v>
       </c>
       <c r="O108" s="1">
-        <v>3.25</v>
+        <v>4.3</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
         <v>246</v>
       </c>
       <c r="B109" t="s">
         <v>247</v>
       </c>
       <c r="C109" s="1">
-        <v>25428.0</v>
+        <v>24801.0</v>
       </c>
       <c r="D109" s="1">
-        <v>17.945</v>
+        <v>17.77</v>
       </c>
       <c r="E109" s="1">
-        <v>18.1724606733</v>
+        <v>18.1724607879</v>
       </c>
       <c r="F109" t="s">
         <v>8</v>
       </c>
       <c r="G109">
         <v>1.0</v>
       </c>
       <c r="H109" s="1">
-        <v>462089.33</v>
+        <v>450695.2</v>
       </c>
       <c r="I109" s="1">
-        <v>-5783.87</v>
+        <v>-9981.43</v>
       </c>
       <c r="J109" s="1">
-        <v>-1.2516778952676</v>
+        <v>-2.2146741300995</v>
       </c>
       <c r="K109">
         <v>0.0</v>
       </c>
       <c r="L109">
         <v>0.0</v>
       </c>
       <c r="M109" s="1">
-        <v>456305.46</v>
+        <v>440713.77</v>
       </c>
       <c r="N109" s="1">
-        <v>456305.46</v>
+        <v>440713.77</v>
       </c>
       <c r="O109" s="1">
-        <v>0.36</v>
+        <v>0.35</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
         <v>248</v>
       </c>
       <c r="B110" t="s">
         <v>249</v>
       </c>
       <c r="C110" s="1">
-        <v>2442.0</v>
+        <v>2382.0</v>
       </c>
       <c r="D110" s="1">
-        <v>73.1</v>
+        <v>68.7</v>
       </c>
       <c r="E110" s="1">
-        <v>67.767977068</v>
+        <v>67.7679764903</v>
       </c>
       <c r="F110" t="s">
         <v>8</v>
       </c>
       <c r="G110">
         <v>1.0</v>
       </c>
       <c r="H110" s="1">
-        <v>165489.4</v>
+        <v>161423.32</v>
       </c>
       <c r="I110" s="1">
-        <v>13020.8</v>
+        <v>2220.08</v>
       </c>
       <c r="J110" s="1">
-        <v>7.8680568060553</v>
+        <v>1.3753155368134</v>
       </c>
       <c r="K110">
         <v>0.0</v>
       </c>
       <c r="L110">
         <v>0.0</v>
       </c>
       <c r="M110" s="1">
-        <v>178510.2</v>
+        <v>163643.4</v>
       </c>
       <c r="N110" s="1">
-        <v>178510.2</v>
+        <v>163643.4</v>
       </c>
       <c r="O110" s="1">
-        <v>0.14</v>
+        <v>0.13</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
         <v>250</v>
       </c>
       <c r="B111" t="s">
         <v>251</v>
       </c>
       <c r="C111" s="1">
-        <v>8430.0</v>
+        <v>8222.0</v>
       </c>
       <c r="D111" s="1">
-        <v>21.56</v>
+        <v>22.59</v>
       </c>
       <c r="E111" s="1">
-        <v>22.6611423488</v>
+        <v>22.6611420579</v>
       </c>
       <c r="F111" t="s">
         <v>8</v>
       </c>
       <c r="G111">
         <v>1.0</v>
       </c>
       <c r="H111" s="1">
-        <v>191033.43</v>
+        <v>186319.91</v>
       </c>
       <c r="I111" s="1">
-        <v>-9282.63</v>
+        <v>-584.93</v>
       </c>
       <c r="J111" s="1">
-        <v>-4.8591652256885</v>
+        <v>-0.31393853721806</v>
       </c>
       <c r="K111">
         <v>0.0</v>
       </c>
       <c r="L111">
         <v>0.0</v>
       </c>
       <c r="M111" s="1">
-        <v>181750.8</v>
+        <v>185734.98</v>
       </c>
       <c r="N111" s="1">
-        <v>181750.8</v>
+        <v>185734.98</v>
       </c>
       <c r="O111" s="1">
-        <v>0.14</v>
+        <v>0.15</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
         <v>252</v>
       </c>
       <c r="B112" t="s">
         <v>253</v>
       </c>
       <c r="C112" s="1">
-        <v>5120.0</v>
+        <v>4994.0</v>
       </c>
       <c r="D112" s="1">
-        <v>41.555</v>
+        <v>41.07</v>
       </c>
       <c r="E112" s="1">
-        <v>30.6325292969</v>
+        <v>30.6325290348</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
-        <v>156838.55</v>
+        <v>152978.85</v>
       </c>
       <c r="I112" s="1">
-        <v>55923.05</v>
+        <v>52124.73</v>
       </c>
       <c r="J112" s="1">
-        <v>35.656444158659</v>
+        <v>34.073161093837</v>
       </c>
       <c r="K112">
         <v>0.0</v>
       </c>
       <c r="L112">
         <v>0.0</v>
       </c>
       <c r="M112" s="1">
-        <v>212761.6</v>
+        <v>205103.58</v>
       </c>
       <c r="N112" s="1">
-        <v>212761.6</v>
+        <v>205103.58</v>
       </c>
       <c r="O112" s="1">
-        <v>0.17</v>
+        <v>0.16</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
         <v>254</v>
       </c>
       <c r="B113" t="s">
         <v>255</v>
       </c>
       <c r="C113" s="1">
         <v>3827.0</v>
       </c>
       <c r="D113" s="1">
-        <v>17.36</v>
+        <v>17.66</v>
       </c>
       <c r="E113" s="1">
         <v>16.36</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
       <c r="G113">
         <v>1.0</v>
       </c>
       <c r="H113" s="1">
         <v>62609.72</v>
       </c>
       <c r="I113" s="1">
-        <v>3827.0</v>
+        <v>4975.1</v>
       </c>
       <c r="J113" s="1">
-        <v>6.1124694376528</v>
+        <v>7.9462102689487</v>
       </c>
       <c r="K113">
         <v>0.0</v>
       </c>
       <c r="L113">
         <v>0.0</v>
       </c>
       <c r="M113" s="1">
-        <v>66436.72</v>
+        <v>67584.82</v>
       </c>
       <c r="N113" s="1">
-        <v>66436.72</v>
+        <v>67584.82</v>
       </c>
       <c r="O113" s="1">
         <v>0.05</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
         <v>256</v>
       </c>
       <c r="B114" t="s">
         <v>257</v>
       </c>
       <c r="C114" s="1">
         <v>2648.0</v>
       </c>
       <c r="D114" s="1">
-        <v>24.75</v>
+        <v>25.98</v>
       </c>
       <c r="E114" s="1">
         <v>23.76</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
       <c r="G114">
         <v>1.0</v>
       </c>
       <c r="H114" s="1">
         <v>62916.48</v>
       </c>
       <c r="I114" s="1">
-        <v>2621.52</v>
+        <v>5878.56</v>
       </c>
       <c r="J114" s="1">
-        <v>4.1666666666667</v>
+        <v>9.3434343434343</v>
       </c>
       <c r="K114">
         <v>0.0</v>
       </c>
       <c r="L114">
         <v>0.0</v>
       </c>
       <c r="M114" s="1">
-        <v>65538.0</v>
+        <v>68795.04</v>
       </c>
       <c r="N114" s="1">
-        <v>65538.0</v>
+        <v>68795.04</v>
       </c>
       <c r="O114" s="1">
         <v>0.05</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
         <v>258</v>
       </c>
       <c r="B115" t="s">
         <v>259</v>
       </c>
       <c r="C115" s="1">
-        <v>7176.0</v>
+        <v>6999.0</v>
       </c>
       <c r="D115" s="1">
-        <v>35.045</v>
+        <v>29.035</v>
       </c>
       <c r="E115" s="1">
-        <v>41.714673913</v>
+        <v>41.7146735248</v>
       </c>
       <c r="F115" t="s">
         <v>8</v>
       </c>
       <c r="G115">
         <v>1.0</v>
       </c>
       <c r="H115" s="1">
-        <v>299344.5</v>
+        <v>291961.0</v>
       </c>
       <c r="I115" s="1">
-        <v>-47861.58</v>
+        <v>-88745.03</v>
       </c>
       <c r="J115" s="1">
-        <v>-15.988795518207</v>
+        <v>-30.396193327191</v>
       </c>
       <c r="K115">
         <v>0.0</v>
       </c>
       <c r="L115">
         <v>0.0</v>
       </c>
       <c r="M115" s="1">
-        <v>251482.92</v>
+        <v>203215.97</v>
       </c>
       <c r="N115" s="1">
-        <v>251482.92</v>
+        <v>203215.97</v>
       </c>
       <c r="O115" s="1">
-        <v>0.2</v>
+        <v>0.16</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
         <v>260</v>
       </c>
       <c r="B116" t="s">
         <v>261</v>
       </c>
       <c r="C116" s="1">
         <v>2308.0</v>
       </c>
       <c r="D116" s="1">
-        <v>21.79</v>
+        <v>25.14</v>
       </c>
       <c r="E116" s="1">
         <v>27.83</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
         <v>64231.64</v>
       </c>
       <c r="I116" s="1">
-        <v>-13940.32</v>
+        <v>-6208.52</v>
       </c>
       <c r="J116" s="1">
-        <v>-21.703197987783</v>
+        <v>-9.6658282429033</v>
       </c>
       <c r="K116">
         <v>0.0</v>
       </c>
       <c r="L116">
         <v>0.0</v>
       </c>
       <c r="M116" s="1">
-        <v>50291.32</v>
+        <v>58023.12</v>
       </c>
       <c r="N116" s="1">
-        <v>50291.32</v>
+        <v>58023.12</v>
       </c>
       <c r="O116" s="1">
-        <v>0.04</v>
+        <v>0.05</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
         <v>262</v>
       </c>
       <c r="B117" t="s">
         <v>263</v>
       </c>
       <c r="C117" s="1">
         <v>698.0</v>
       </c>
       <c r="D117" s="1">
-        <v>83.7</v>
+        <v>94.3</v>
       </c>
       <c r="E117" s="1">
         <v>90.7</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
         <v>63308.6</v>
       </c>
       <c r="I117" s="1">
-        <v>-4886.0</v>
+        <v>2512.8</v>
       </c>
       <c r="J117" s="1">
-        <v>-7.7177508269019</v>
+        <v>3.9691289966924</v>
       </c>
       <c r="K117">
         <v>0.0</v>
       </c>
       <c r="L117">
         <v>0.0</v>
       </c>
       <c r="M117" s="1">
-        <v>58422.6</v>
+        <v>65821.4</v>
       </c>
       <c r="N117" s="1">
-        <v>58422.6</v>
+        <v>65821.4</v>
       </c>
       <c r="O117" s="1">
         <v>0.05</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
         <v>264</v>
       </c>
       <c r="B118" t="s">
         <v>265</v>
       </c>
       <c r="C118" s="1">
         <v>2013.0</v>
       </c>
       <c r="D118" s="1">
-        <v>38.05</v>
+        <v>35.76</v>
       </c>
       <c r="E118" s="1">
         <v>36.87</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
         <v>74219.31</v>
       </c>
       <c r="I118" s="1">
-        <v>2375.34</v>
+        <v>-2234.43</v>
       </c>
       <c r="J118" s="1">
-        <v>3.2004339571467</v>
+        <v>-3.0105777054516</v>
       </c>
       <c r="K118">
         <v>0.0</v>
       </c>
       <c r="L118">
         <v>0.0</v>
       </c>
       <c r="M118" s="1">
-        <v>76594.65</v>
+        <v>71984.88</v>
       </c>
       <c r="N118" s="1">
-        <v>76594.65</v>
+        <v>71984.88</v>
       </c>
       <c r="O118" s="1">
         <v>0.06</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
         <v>266</v>
       </c>
       <c r="B119" t="s">
         <v>267</v>
       </c>
       <c r="C119" s="1">
-        <v>3210.0</v>
+        <v>3131.0</v>
       </c>
       <c r="D119" s="1">
-        <v>313.3</v>
+        <v>273.0</v>
       </c>
       <c r="E119" s="1">
-        <v>232.9061370717</v>
+        <v>232.9061386139</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
-        <v>747628.7</v>
+        <v>729229.12</v>
       </c>
       <c r="I119" s="1">
-        <v>258064.3</v>
+        <v>125533.88</v>
       </c>
       <c r="J119" s="1">
-        <v>34.517709124864</v>
+        <v>17.214600535974</v>
       </c>
       <c r="K119">
         <v>0.0</v>
       </c>
       <c r="L119">
         <v>0.0</v>
       </c>
       <c r="M119" s="1">
-        <v>1005693.0</v>
+        <v>854763.0</v>
       </c>
       <c r="N119" s="1">
-        <v>1005693.0</v>
+        <v>854763.0</v>
       </c>
       <c r="O119" s="1">
-        <v>0.8</v>
+        <v>0.68</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
         <v>268</v>
       </c>
       <c r="B120" t="s">
         <v>269</v>
       </c>
       <c r="C120" s="1">
-        <v>106147.0</v>
+        <v>103531.0</v>
       </c>
       <c r="D120" s="1">
-        <v>4.133</v>
+        <v>4.606</v>
       </c>
       <c r="E120" s="1">
-        <v>2.6188503679</v>
+        <v>2.6188503926</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
-        <v>277983.11</v>
+        <v>271132.2</v>
       </c>
       <c r="I120" s="1">
-        <v>160722.44</v>
+        <v>205731.59</v>
       </c>
       <c r="J120" s="1">
-        <v>57.817340053502</v>
+        <v>75.878700501084</v>
       </c>
       <c r="K120">
         <v>0.0</v>
       </c>
       <c r="L120">
         <v>0.0</v>
       </c>
       <c r="M120" s="1">
-        <v>438705.55</v>
+        <v>476863.79</v>
       </c>
       <c r="N120" s="1">
-        <v>438705.55</v>
+        <v>476863.79</v>
       </c>
       <c r="O120" s="1">
-        <v>0.35</v>
+        <v>0.38</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
         <v>270</v>
       </c>
       <c r="B121" t="s">
         <v>271</v>
       </c>
       <c r="C121" s="1">
-        <v>22986.0</v>
+        <v>22419.0</v>
       </c>
       <c r="D121" s="1">
-        <v>9.3</v>
+        <v>8.85</v>
       </c>
       <c r="E121" s="1">
-        <v>9.3816640564</v>
+        <v>9.3816642134</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
-        <v>215646.93</v>
+        <v>210327.53</v>
       </c>
       <c r="I121" s="1">
-        <v>-1877.13</v>
+        <v>-11919.38</v>
       </c>
       <c r="J121" s="1">
-        <v>-0.87046451345261</v>
+        <v>-5.6670565189445</v>
       </c>
       <c r="K121">
         <v>0.0</v>
       </c>
       <c r="L121">
         <v>0.0</v>
       </c>
       <c r="M121" s="1">
-        <v>213769.8</v>
+        <v>198408.15</v>
       </c>
       <c r="N121" s="1">
-        <v>213769.8</v>
+        <v>198408.15</v>
       </c>
       <c r="O121" s="1">
-        <v>0.17</v>
+        <v>0.16</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
         <v>272</v>
       </c>
       <c r="B122" t="s">
         <v>273</v>
       </c>
       <c r="C122" s="1">
-        <v>10496.0</v>
+        <v>10237.0</v>
       </c>
       <c r="D122" s="1">
-        <v>80.19</v>
+        <v>79.82</v>
       </c>
       <c r="E122" s="1">
-        <v>91.4352896341</v>
+        <v>91.4352896356</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
-        <v>959704.8</v>
+        <v>936023.06</v>
       </c>
       <c r="I122" s="1">
-        <v>-118030.56</v>
+        <v>-118905.72</v>
       </c>
       <c r="J122" s="1">
-        <v>-12.298631829288</v>
+        <v>-12.703289596305</v>
       </c>
       <c r="K122">
         <v>0.0</v>
       </c>
       <c r="L122">
         <v>0.0</v>
       </c>
       <c r="M122" s="1">
-        <v>841674.24</v>
+        <v>817117.34</v>
       </c>
       <c r="N122" s="1">
-        <v>841674.24</v>
+        <v>817117.34</v>
       </c>
       <c r="O122" s="1">
-        <v>0.67</v>
+        <v>0.65</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
         <v>274</v>
       </c>
       <c r="B123" t="s">
         <v>275</v>
       </c>
       <c r="C123" s="1">
-        <v>9399.0</v>
+        <v>9167.0</v>
       </c>
       <c r="D123" s="1">
-        <v>139.38</v>
+        <v>145.5</v>
       </c>
       <c r="E123" s="1">
-        <v>168.4906500692</v>
+        <v>168.4906501582</v>
       </c>
       <c r="F123" t="s">
         <v>8</v>
       </c>
       <c r="G123">
         <v>1.0</v>
       </c>
       <c r="H123" s="1">
-        <v>1583643.62</v>
+        <v>1544553.79</v>
       </c>
       <c r="I123" s="1">
-        <v>-273611.0</v>
+        <v>-210755.29</v>
       </c>
       <c r="J123" s="1">
-        <v>-17.277308893525</v>
+        <v>-13.645059910798</v>
       </c>
       <c r="K123">
         <v>0.0</v>
       </c>
       <c r="L123">
         <v>0.0</v>
       </c>
       <c r="M123" s="1">
-        <v>1310032.62</v>
+        <v>1333798.5</v>
       </c>
       <c r="N123" s="1">
-        <v>1310032.62</v>
+        <v>1333798.5</v>
       </c>
       <c r="O123" s="1">
-        <v>1.04</v>
+        <v>1.05</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
         <v>276</v>
       </c>
       <c r="B124" t="s">
         <v>277</v>
       </c>
       <c r="C124" s="1">
-        <v>21229.0</v>
+        <v>20706.0</v>
       </c>
       <c r="D124" s="1">
-        <v>36.76</v>
+        <v>36.44</v>
       </c>
       <c r="E124" s="1">
-        <v>32.6164802864</v>
+        <v>32.6164802473</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
-        <v>692415.26</v>
+        <v>675356.84</v>
       </c>
       <c r="I124" s="1">
-        <v>87962.78</v>
+        <v>79169.8</v>
       </c>
       <c r="J124" s="1">
-        <v>12.70376103496</v>
+        <v>11.722662052257</v>
       </c>
       <c r="K124">
         <v>0.0</v>
       </c>
       <c r="L124">
         <v>0.0</v>
       </c>
       <c r="M124" s="1">
-        <v>780378.04</v>
+        <v>754526.64</v>
       </c>
       <c r="N124" s="1">
-        <v>780378.04</v>
+        <v>754526.64</v>
       </c>
       <c r="O124" s="1">
-        <v>0.62</v>
+        <v>0.6</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
         <v>278</v>
       </c>
       <c r="B125" t="s">
         <v>279</v>
       </c>
       <c r="C125" s="1">
-        <v>5562.0</v>
+        <v>5425.0</v>
       </c>
       <c r="D125" s="1">
-        <v>260.2</v>
+        <v>268.6</v>
       </c>
       <c r="E125" s="1">
-        <v>136.6097770586</v>
+        <v>136.6097769585</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
-        <v>759823.58</v>
+        <v>741108.04</v>
       </c>
       <c r="I125" s="1">
-        <v>687408.82</v>
+        <v>716046.96</v>
       </c>
       <c r="J125" s="1">
-        <v>90.469529782163</v>
+        <v>96.618430964532</v>
       </c>
       <c r="K125">
         <v>0.0</v>
       </c>
       <c r="L125">
         <v>0.0</v>
       </c>
       <c r="M125" s="1">
-        <v>1447232.4</v>
+        <v>1457155.0</v>
       </c>
       <c r="N125" s="1">
-        <v>1447232.4</v>
+        <v>1457155.0</v>
       </c>
       <c r="O125" s="1">
         <v>1.15</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
         <v>280</v>
       </c>
       <c r="B126" t="s">
         <v>281</v>
       </c>
       <c r="C126" s="1">
-        <v>7605.0</v>
+        <v>7418.0</v>
       </c>
       <c r="D126" s="1">
-        <v>167.22</v>
+        <v>180.58</v>
       </c>
       <c r="E126" s="1">
-        <v>125.6896738988</v>
+        <v>125.6896737665</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
-        <v>955869.97</v>
+        <v>932366.0</v>
       </c>
       <c r="I126" s="1">
-        <v>315838.13</v>
+        <v>407176.44</v>
       </c>
       <c r="J126" s="1">
-        <v>33.041955486895</v>
+        <v>43.671309335604</v>
       </c>
       <c r="K126">
         <v>0.0</v>
       </c>
       <c r="L126">
         <v>0.0</v>
       </c>
       <c r="M126" s="1">
-        <v>1271708.1</v>
+        <v>1339542.44</v>
       </c>
       <c r="N126" s="1">
-        <v>1271708.1</v>
+        <v>1339542.44</v>
       </c>
       <c r="O126" s="1">
-        <v>1.01</v>
+        <v>1.06</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
         <v>282</v>
       </c>
       <c r="B127" t="s">
         <v>283</v>
       </c>
       <c r="C127" s="1">
-        <v>6838.0</v>
+        <v>6669.0</v>
       </c>
       <c r="D127" s="1">
-        <v>229.45</v>
+        <v>252.55</v>
       </c>
       <c r="E127" s="1">
-        <v>187.9708365019</v>
+        <v>187.9708367072</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
-        <v>1285344.58</v>
+        <v>1253577.51</v>
       </c>
       <c r="I127" s="1">
-        <v>283634.52</v>
+        <v>430678.44</v>
       </c>
       <c r="J127" s="1">
-        <v>22.066807952775</v>
+        <v>34.3559482014</v>
       </c>
       <c r="K127">
         <v>0.0</v>
       </c>
       <c r="L127">
         <v>0.0</v>
       </c>
       <c r="M127" s="1">
-        <v>1568979.1</v>
+        <v>1684255.95</v>
       </c>
       <c r="N127" s="1">
-        <v>1568979.1</v>
+        <v>1684255.95</v>
       </c>
       <c r="O127" s="1">
-        <v>1.25</v>
+        <v>1.33</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
         <v>284</v>
       </c>
       <c r="B128" t="s">
         <v>285</v>
       </c>
       <c r="C128" s="1">
-        <v>7515.0</v>
+        <v>7330.0</v>
       </c>
       <c r="D128" s="1">
-        <v>19.37</v>
+        <v>19.32</v>
       </c>
       <c r="E128" s="1">
-        <v>19.6634517631</v>
+        <v>19.6634515689</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
-        <v>147770.84</v>
+        <v>144133.1</v>
       </c>
       <c r="I128" s="1">
-        <v>-2205.29</v>
+        <v>-2517.5</v>
       </c>
       <c r="J128" s="1">
-        <v>-1.4923715666772</v>
+        <v>-1.7466494510976</v>
       </c>
       <c r="K128">
         <v>0.0</v>
       </c>
       <c r="L128">
         <v>0.0</v>
       </c>
       <c r="M128" s="1">
-        <v>145565.55</v>
+        <v>141615.6</v>
       </c>
       <c r="N128" s="1">
-        <v>145565.55</v>
+        <v>141615.6</v>
       </c>
       <c r="O128" s="1">
-        <v>0.12</v>
+        <v>0.11</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
         <v>286</v>
       </c>
       <c r="B129" t="s">
         <v>287</v>
       </c>
       <c r="C129" s="1">
-        <v>7066.0</v>
+        <v>6892.0</v>
       </c>
       <c r="D129" s="1">
-        <v>71.4</v>
+        <v>68.44</v>
       </c>
       <c r="E129" s="1">
-        <v>34.3292739881</v>
+        <v>34.3292745212</v>
       </c>
       <c r="F129" t="s">
         <v>8</v>
       </c>
       <c r="G129">
         <v>1.0</v>
       </c>
       <c r="H129" s="1">
-        <v>242570.65</v>
+        <v>236597.36</v>
       </c>
       <c r="I129" s="1">
-        <v>261941.75</v>
+        <v>235091.12</v>
       </c>
       <c r="J129" s="1">
-        <v>107.98575590246</v>
+        <v>99.363374130633</v>
       </c>
       <c r="K129">
         <v>0.0</v>
       </c>
       <c r="L129">
         <v>0.0</v>
       </c>
       <c r="M129" s="1">
-        <v>504512.4</v>
+        <v>471688.48</v>
       </c>
       <c r="N129" s="1">
-        <v>504512.4</v>
+        <v>471688.48</v>
       </c>
       <c r="O129" s="1">
-        <v>0.4</v>
+        <v>0.37</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
         <v>288</v>
       </c>
       <c r="B130" t="s">
         <v>289</v>
       </c>
       <c r="C130" s="1">
         <v>519.0</v>
       </c>
       <c r="D130" s="1">
-        <v>117.9</v>
+        <v>132.5</v>
       </c>
       <c r="E130" s="1">
         <v>131.2</v>
       </c>
       <c r="F130" t="s">
         <v>8</v>
       </c>
       <c r="G130">
         <v>1.0</v>
       </c>
       <c r="H130" s="1">
         <v>68092.8</v>
       </c>
       <c r="I130" s="1">
-        <v>-6902.7</v>
+        <v>674.7</v>
       </c>
       <c r="J130" s="1">
-        <v>-10.137195121951</v>
+        <v>0.99085365853659</v>
       </c>
       <c r="K130">
         <v>0.0</v>
       </c>
       <c r="L130">
         <v>0.0</v>
       </c>
       <c r="M130" s="1">
-        <v>61190.1</v>
+        <v>68767.5</v>
       </c>
       <c r="N130" s="1">
-        <v>61190.1</v>
+        <v>68767.5</v>
       </c>
       <c r="O130" s="1">
         <v>0.05</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
         <v>290</v>
       </c>
       <c r="B131" t="s">
         <v>291</v>
       </c>
       <c r="C131" s="1">
         <v>1530.0</v>
       </c>
       <c r="D131" s="1">
-        <v>47.86</v>
+        <v>49.3</v>
       </c>
       <c r="E131" s="1">
         <v>52.5</v>
       </c>
       <c r="F131" t="s">
         <v>8</v>
       </c>
       <c r="G131">
         <v>1.0</v>
       </c>
       <c r="H131" s="1">
         <v>80325.0</v>
       </c>
       <c r="I131" s="1">
-        <v>-7099.2</v>
+        <v>-4896.0</v>
       </c>
       <c r="J131" s="1">
-        <v>-8.8380952380952</v>
+        <v>-6.0952380952381</v>
       </c>
       <c r="K131">
         <v>0.0</v>
       </c>
       <c r="L131">
         <v>0.0</v>
       </c>
       <c r="M131" s="1">
-        <v>73225.8</v>
+        <v>75429.0</v>
       </c>
       <c r="N131" s="1">
-        <v>73225.8</v>
+        <v>75429.0</v>
       </c>
       <c r="O131" s="1">
         <v>0.06</v>
       </c>
       <c r="P131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
         <v>292</v>
       </c>
       <c r="B132" t="s">
         <v>293</v>
       </c>
       <c r="C132" s="1">
-        <v>6009.0</v>
+        <v>5861.0</v>
       </c>
       <c r="D132" s="1">
-        <v>33.885</v>
+        <v>45.995</v>
       </c>
       <c r="E132" s="1">
-        <v>24.9724380097</v>
+        <v>24.9724381505</v>
       </c>
       <c r="F132" t="s">
         <v>8</v>
       </c>
       <c r="G132">
         <v>1.0</v>
       </c>
       <c r="H132" s="1">
-        <v>150059.38</v>
+        <v>146363.46</v>
       </c>
       <c r="I132" s="1">
-        <v>53555.59</v>
+        <v>123213.24</v>
       </c>
       <c r="J132" s="1">
-        <v>35.689598344335</v>
+        <v>84.183060444185</v>
       </c>
       <c r="K132">
         <v>0.0</v>
       </c>
       <c r="L132">
         <v>0.0</v>
       </c>
       <c r="M132" s="1">
-        <v>203614.97</v>
+        <v>269576.7</v>
       </c>
       <c r="N132" s="1">
-        <v>203614.97</v>
+        <v>269576.7</v>
       </c>
       <c r="O132" s="1">
-        <v>0.16</v>
+        <v>0.21</v>
       </c>
       <c r="P132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
         <v>294</v>
       </c>
       <c r="B133" t="s">
         <v>295</v>
       </c>
       <c r="C133" s="1">
         <v>5410.0</v>
       </c>
       <c r="D133" s="1">
-        <v>10.345</v>
+        <v>9.46</v>
       </c>
       <c r="E133" s="1">
         <v>11.505</v>
       </c>
       <c r="F133" t="s">
         <v>8</v>
       </c>
       <c r="G133">
         <v>1.0</v>
       </c>
       <c r="H133" s="1">
         <v>62242.05</v>
       </c>
       <c r="I133" s="1">
-        <v>-6275.6</v>
+        <v>-11063.45</v>
       </c>
       <c r="J133" s="1">
-        <v>-10.082572794437</v>
+        <v>-17.774880486745</v>
       </c>
       <c r="K133">
         <v>0.0</v>
       </c>
       <c r="L133">
         <v>0.0</v>
       </c>
       <c r="M133" s="1">
-        <v>55966.45</v>
+        <v>51178.6</v>
       </c>
       <c r="N133" s="1">
-        <v>55966.45</v>
+        <v>51178.6</v>
       </c>
       <c r="O133" s="1">
         <v>0.04</v>
       </c>
       <c r="P133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
         <v>296</v>
       </c>
       <c r="B134" t="s">
         <v>297</v>
       </c>
       <c r="C134" s="1">
         <v>18252.0</v>
       </c>
       <c r="D134" s="1">
-        <v>39.12</v>
+        <v>40.3</v>
       </c>
       <c r="E134" s="1">
         <v>29.4078594127</v>
       </c>
       <c r="F134" t="s">
         <v>8</v>
       </c>
       <c r="G134">
         <v>1.0</v>
       </c>
       <c r="H134" s="1">
         <v>536752.25</v>
       </c>
       <c r="I134" s="1">
-        <v>177265.99</v>
+        <v>198803.35</v>
       </c>
       <c r="J134" s="1">
-        <v>33.025663143471</v>
+        <v>37.038195927451</v>
       </c>
       <c r="K134">
         <v>0.0</v>
       </c>
       <c r="L134">
         <v>0.0</v>
       </c>
       <c r="M134" s="1">
-        <v>714018.24</v>
+        <v>735555.6</v>
       </c>
       <c r="N134" s="1">
-        <v>714018.24</v>
+        <v>735555.6</v>
       </c>
       <c r="O134" s="1">
-        <v>0.57</v>
+        <v>0.58</v>
       </c>
       <c r="P134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
         <v>298</v>
       </c>
       <c r="B135" t="s">
         <v>299</v>
       </c>
       <c r="C135" s="1">
         <v>1209.0</v>
       </c>
       <c r="D135" s="1">
-        <v>49.57</v>
+        <v>57.54</v>
       </c>
       <c r="E135" s="1">
         <v>51.48</v>
       </c>
       <c r="F135" t="s">
         <v>8</v>
       </c>
       <c r="G135">
         <v>1.0</v>
       </c>
       <c r="H135" s="1">
         <v>62239.32</v>
       </c>
       <c r="I135" s="1">
-        <v>-2309.19</v>
+        <v>7326.54</v>
       </c>
       <c r="J135" s="1">
-        <v>-3.7101787101787</v>
+        <v>11.771561771562</v>
       </c>
       <c r="K135">
         <v>0.0</v>
       </c>
       <c r="L135">
         <v>0.0</v>
       </c>
       <c r="M135" s="1">
-        <v>59930.13</v>
+        <v>69565.86</v>
       </c>
       <c r="N135" s="1">
-        <v>59930.13</v>
+        <v>69565.86</v>
       </c>
       <c r="O135" s="1">
         <v>0.05</v>
       </c>
       <c r="P135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
         <v>300</v>
       </c>
       <c r="B136" t="s">
         <v>301</v>
       </c>
       <c r="C136" s="1">
         <v>12697.0</v>
       </c>
       <c r="D136" s="1">
-        <v>10.32</v>
+        <v>10.25</v>
       </c>
       <c r="E136" s="1">
         <v>10.1885681657</v>
       </c>
       <c r="F136" t="s">
         <v>8</v>
       </c>
       <c r="G136">
         <v>1.0</v>
       </c>
       <c r="H136" s="1">
         <v>129364.25</v>
       </c>
       <c r="I136" s="1">
-        <v>1668.79</v>
+        <v>780.0</v>
       </c>
       <c r="J136" s="1">
-        <v>1.2899931781771</v>
+        <v>0.60294865080577</v>
       </c>
       <c r="K136">
         <v>0.0</v>
       </c>
       <c r="L136">
         <v>0.0</v>
       </c>
       <c r="M136" s="1">
-        <v>131033.04</v>
+        <v>130144.25</v>
       </c>
       <c r="N136" s="1">
-        <v>131033.04</v>
+        <v>130144.25</v>
       </c>
       <c r="O136" s="1">
         <v>0.1</v>
       </c>
       <c r="P136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
         <v>302</v>
       </c>
       <c r="B137" t="s">
         <v>303</v>
       </c>
       <c r="C137" s="1">
-        <v>887.0</v>
+        <v>865.0</v>
       </c>
       <c r="D137" s="1">
-        <v>259.2</v>
+        <v>233.9</v>
       </c>
       <c r="E137" s="1">
-        <v>254.8052987599</v>
+        <v>254.8052947977</v>
       </c>
       <c r="F137" t="s">
         <v>8</v>
       </c>
       <c r="G137">
         <v>1.0</v>
       </c>
       <c r="H137" s="1">
-        <v>226012.3</v>
+        <v>220406.58</v>
       </c>
       <c r="I137" s="1">
-        <v>3898.1</v>
+        <v>-18083.08</v>
       </c>
       <c r="J137" s="1">
-        <v>1.7247291408476</v>
+        <v>-8.204419305449</v>
       </c>
       <c r="K137">
         <v>0.0</v>
       </c>
       <c r="L137">
         <v>0.0</v>
       </c>
       <c r="M137" s="1">
-        <v>229910.4</v>
+        <v>202323.5</v>
       </c>
       <c r="N137" s="1">
-        <v>229910.4</v>
+        <v>202323.5</v>
       </c>
       <c r="O137" s="1">
-        <v>0.18</v>
+        <v>0.16</v>
       </c>
       <c r="P137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
         <v>304</v>
       </c>
       <c r="B138" t="s">
         <v>305</v>
       </c>
       <c r="C138" s="1">
-        <v>1143.0</v>
+        <v>1115.0</v>
       </c>
       <c r="D138" s="1">
-        <v>275.0</v>
+        <v>231.2</v>
       </c>
       <c r="E138" s="1">
-        <v>252.5115485564</v>
+        <v>252.5115515695</v>
       </c>
       <c r="F138" t="s">
         <v>8</v>
       </c>
       <c r="G138">
         <v>1.0</v>
       </c>
       <c r="H138" s="1">
-        <v>288620.7</v>
+        <v>281550.38</v>
       </c>
       <c r="I138" s="1">
-        <v>25704.3</v>
+        <v>-23762.38</v>
       </c>
       <c r="J138" s="1">
-        <v>8.905910075057</v>
+        <v>-8.439832331251</v>
       </c>
       <c r="K138">
         <v>0.0</v>
       </c>
       <c r="L138">
         <v>0.0</v>
       </c>
       <c r="M138" s="1">
-        <v>314325.0</v>
+        <v>257788.0</v>
       </c>
       <c r="N138" s="1">
-        <v>314325.0</v>
+        <v>257788.0</v>
       </c>
       <c r="O138" s="1">
-        <v>0.25</v>
+        <v>0.2</v>
       </c>
       <c r="P138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
         <v>306</v>
       </c>
       <c r="B139" t="s">
         <v>307</v>
       </c>
       <c r="C139" s="1">
         <v>3437.0</v>
       </c>
       <c r="D139" s="1">
-        <v>17.55</v>
+        <v>17.18</v>
       </c>
       <c r="E139" s="1">
         <v>18.02</v>
       </c>
       <c r="F139" t="s">
         <v>8</v>
       </c>
       <c r="G139">
         <v>1.0</v>
       </c>
       <c r="H139" s="1">
         <v>61934.74</v>
       </c>
       <c r="I139" s="1">
-        <v>-1615.39</v>
+        <v>-2887.08</v>
       </c>
       <c r="J139" s="1">
-        <v>-2.6082130965594</v>
+        <v>-4.661487236404</v>
       </c>
       <c r="K139">
         <v>0.0</v>
       </c>
       <c r="L139">
         <v>0.0</v>
       </c>
       <c r="M139" s="1">
-        <v>60319.35</v>
+        <v>59047.66</v>
       </c>
       <c r="N139" s="1">
-        <v>60319.35</v>
+        <v>59047.66</v>
       </c>
       <c r="O139" s="1">
         <v>0.05</v>
       </c>
       <c r="P139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
         <v>308</v>
       </c>
       <c r="B140" t="s">
         <v>309</v>
       </c>
       <c r="C140" s="1">
-        <v>4390.0</v>
+        <v>4282.0</v>
       </c>
       <c r="D140" s="1">
-        <v>102.45</v>
+        <v>103.1</v>
       </c>
       <c r="E140" s="1">
-        <v>104.3610683371</v>
+        <v>104.3610672583</v>
       </c>
       <c r="F140" t="s">
         <v>8</v>
       </c>
       <c r="G140">
         <v>1.0</v>
       </c>
       <c r="H140" s="1">
-        <v>458145.09</v>
+        <v>446874.09</v>
       </c>
       <c r="I140" s="1">
-        <v>-8389.59</v>
+        <v>-5399.89</v>
       </c>
       <c r="J140" s="1">
-        <v>-1.8312081004731</v>
+        <v>-1.2083694536866</v>
       </c>
       <c r="K140">
         <v>0.0</v>
       </c>
       <c r="L140">
         <v>0.0</v>
       </c>
       <c r="M140" s="1">
-        <v>449755.5</v>
+        <v>441474.2</v>
       </c>
       <c r="N140" s="1">
-        <v>449755.5</v>
+        <v>441474.2</v>
       </c>
       <c r="O140" s="1">
-        <v>0.36</v>
+        <v>0.35</v>
       </c>
       <c r="P140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
         <v>310</v>
       </c>
       <c r="B141" t="s">
         <v>311</v>
       </c>
       <c r="C141" s="1">
-        <v>16192.0</v>
+        <v>15793.0</v>
       </c>
       <c r="D141" s="1">
-        <v>68.52</v>
+        <v>65.62</v>
       </c>
       <c r="E141" s="1">
-        <v>67.8432775445</v>
+        <v>67.8432774014</v>
       </c>
       <c r="F141" t="s">
         <v>8</v>
       </c>
       <c r="G141">
         <v>1.0</v>
       </c>
       <c r="H141" s="1">
-        <v>1098518.35</v>
+        <v>1071448.88</v>
       </c>
       <c r="I141" s="1">
-        <v>10957.49</v>
+        <v>-35112.22</v>
       </c>
       <c r="J141" s="1">
-        <v>0.9974790134366</v>
+        <v>-3.2770784174043</v>
       </c>
       <c r="K141">
         <v>0.0</v>
       </c>
       <c r="L141">
         <v>0.0</v>
       </c>
       <c r="M141" s="1">
-        <v>1109475.84</v>
+        <v>1036336.66</v>
       </c>
       <c r="N141" s="1">
-        <v>1109475.84</v>
+        <v>1036336.66</v>
       </c>
       <c r="O141" s="1">
-        <v>0.88</v>
+        <v>0.82</v>
       </c>
       <c r="P141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
         <v>312</v>
       </c>
       <c r="B142" t="s">
         <v>313</v>
       </c>
       <c r="C142" s="1">
         <v>3476.0</v>
       </c>
       <c r="D142" s="1">
-        <v>21.61</v>
+        <v>22.2</v>
       </c>
       <c r="E142" s="1">
         <v>21.16</v>
       </c>
       <c r="F142" t="s">
         <v>8</v>
       </c>
       <c r="G142">
         <v>1.0</v>
       </c>
       <c r="H142" s="1">
         <v>73552.16</v>
       </c>
       <c r="I142" s="1">
-        <v>1564.2</v>
+        <v>3615.04</v>
       </c>
       <c r="J142" s="1">
-        <v>2.1266540642722</v>
+        <v>4.9149338374291</v>
       </c>
       <c r="K142">
         <v>0.0</v>
       </c>
       <c r="L142">
         <v>0.0</v>
       </c>
       <c r="M142" s="1">
-        <v>75116.36</v>
+        <v>77167.2</v>
       </c>
       <c r="N142" s="1">
-        <v>75116.36</v>
+        <v>77167.2</v>
       </c>
       <c r="O142" s="1">
         <v>0.06</v>
       </c>
       <c r="P142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
         <v>314</v>
       </c>
       <c r="B143" t="s">
         <v>315</v>
       </c>
       <c r="C143" s="1">
-        <v>10061.0</v>
+        <v>9813.0</v>
       </c>
       <c r="D143" s="1">
-        <v>19.425</v>
+        <v>17.815</v>
       </c>
       <c r="E143" s="1">
-        <v>19.0256227015</v>
+        <v>19.025623153</v>
       </c>
       <c r="F143" t="s">
         <v>8</v>
       </c>
       <c r="G143">
         <v>1.0</v>
       </c>
       <c r="H143" s="1">
-        <v>191416.79</v>
+        <v>186698.44</v>
       </c>
       <c r="I143" s="1">
-        <v>4018.14</v>
+        <v>-11879.84</v>
       </c>
       <c r="J143" s="1">
-        <v>2.0991575503904</v>
+        <v>-6.3631169066008</v>
       </c>
       <c r="K143">
         <v>0.0</v>
       </c>
       <c r="L143">
         <v>0.0</v>
       </c>
       <c r="M143" s="1">
-        <v>195434.93</v>
+        <v>174818.6</v>
       </c>
       <c r="N143" s="1">
-        <v>195434.93</v>
+        <v>174818.6</v>
       </c>
       <c r="O143" s="1">
-        <v>0.16</v>
+        <v>0.14</v>
       </c>
       <c r="P143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
         <v>316</v>
       </c>
       <c r="B144" t="s">
         <v>317</v>
       </c>
       <c r="C144" s="1">
         <v>4929.0</v>
       </c>
       <c r="D144" s="1">
-        <v>26.65</v>
+        <v>25.47</v>
       </c>
       <c r="E144" s="1">
         <v>26.9738648813</v>
       </c>
       <c r="F144" t="s">
         <v>8</v>
       </c>
       <c r="G144">
         <v>1.0</v>
       </c>
       <c r="H144" s="1">
         <v>132954.18</v>
       </c>
       <c r="I144" s="1">
-        <v>-1596.33</v>
+        <v>-7412.55</v>
       </c>
       <c r="J144" s="1">
-        <v>-1.200661761819</v>
+        <v>-5.5752666068867</v>
       </c>
       <c r="K144">
         <v>0.0</v>
       </c>
       <c r="L144">
         <v>0.0</v>
       </c>
       <c r="M144" s="1">
-        <v>131357.85</v>
+        <v>125541.63</v>
       </c>
       <c r="N144" s="1">
-        <v>131357.85</v>
+        <v>125541.63</v>
       </c>
       <c r="O144" s="1">
         <v>0.1</v>
       </c>
       <c r="P144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
         <v>318</v>
       </c>
       <c r="B145" t="s">
         <v>319</v>
       </c>
       <c r="C145" s="1">
-        <v>16332.0</v>
+        <v>15929.0</v>
       </c>
       <c r="D145" s="1">
-        <v>23.14</v>
+        <v>25.65</v>
       </c>
       <c r="E145" s="1">
-        <v>19.8277455302</v>
+        <v>19.8277456212</v>
       </c>
       <c r="F145" t="s">
         <v>8</v>
       </c>
       <c r="G145">
         <v>1.0</v>
       </c>
       <c r="H145" s="1">
-        <v>323826.74</v>
+        <v>315836.16</v>
       </c>
       <c r="I145" s="1">
-        <v>54095.74</v>
+        <v>92742.69</v>
       </c>
       <c r="J145" s="1">
-        <v>16.705149179466</v>
+        <v>29.364177300028</v>
       </c>
       <c r="K145">
         <v>0.0</v>
       </c>
       <c r="L145">
         <v>0.0</v>
       </c>
       <c r="M145" s="1">
-        <v>377922.48</v>
+        <v>408578.85</v>
       </c>
       <c r="N145" s="1">
-        <v>377922.48</v>
+        <v>408578.85</v>
       </c>
       <c r="O145" s="1">
-        <v>0.3</v>
+        <v>0.32</v>
       </c>
       <c r="P145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
         <v>320</v>
       </c>
       <c r="B146" t="s">
         <v>321</v>
       </c>
       <c r="C146" s="1">
-        <v>7204.0</v>
+        <v>7026.0</v>
       </c>
       <c r="D146" s="1">
-        <v>66.75</v>
+        <v>64.15</v>
       </c>
       <c r="E146" s="1">
-        <v>60.4819475292</v>
+        <v>60.4819470538</v>
       </c>
       <c r="F146" t="s">
         <v>8</v>
       </c>
       <c r="G146">
         <v>1.0</v>
       </c>
       <c r="H146" s="1">
-        <v>435711.95</v>
+        <v>424946.16</v>
       </c>
       <c r="I146" s="1">
-        <v>45155.05</v>
+        <v>25771.74</v>
       </c>
       <c r="J146" s="1">
-        <v>10.363509653568</v>
+        <v>6.0647071148966</v>
       </c>
       <c r="K146">
         <v>0.0</v>
       </c>
       <c r="L146">
         <v>0.0</v>
       </c>
       <c r="M146" s="1">
-        <v>480867.0</v>
+        <v>450717.9</v>
       </c>
       <c r="N146" s="1">
-        <v>480867.0</v>
+        <v>450717.9</v>
       </c>
       <c r="O146" s="1">
-        <v>0.38</v>
+        <v>0.36</v>
       </c>
       <c r="P146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
         <v>322</v>
       </c>
       <c r="B147" t="s">
         <v>323</v>
       </c>
       <c r="C147" s="1">
         <v>776.0</v>
       </c>
       <c r="D147" s="1">
-        <v>79.1</v>
+        <v>76.9</v>
       </c>
       <c r="E147" s="1">
         <v>82.0</v>
       </c>
       <c r="F147" t="s">
         <v>8</v>
       </c>
       <c r="G147">
         <v>1.0</v>
       </c>
       <c r="H147" s="1">
         <v>63632.0</v>
       </c>
       <c r="I147" s="1">
-        <v>-2250.4</v>
+        <v>-3957.6</v>
       </c>
       <c r="J147" s="1">
-        <v>-3.5365853658537</v>
+        <v>-6.219512195122</v>
       </c>
       <c r="K147">
         <v>0.0</v>
       </c>
       <c r="L147">
         <v>0.0</v>
       </c>
       <c r="M147" s="1">
-        <v>61381.6</v>
+        <v>59674.4</v>
       </c>
       <c r="N147" s="1">
-        <v>61381.6</v>
+        <v>59674.4</v>
       </c>
       <c r="O147" s="1">
         <v>0.05</v>
       </c>
       <c r="P147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
         <v>324</v>
       </c>
       <c r="B148" t="s">
         <v>325</v>
       </c>
       <c r="C148" s="1">
-        <v>2763.0</v>
+        <v>2695.0</v>
       </c>
       <c r="D148" s="1">
-        <v>135.65</v>
+        <v>128.5</v>
       </c>
       <c r="E148" s="1">
-        <v>100.5404777416</v>
+        <v>100.5404786642</v>
       </c>
       <c r="F148" t="s">
         <v>8</v>
       </c>
       <c r="G148">
         <v>1.0</v>
       </c>
       <c r="H148" s="1">
-        <v>277793.34</v>
+        <v>270956.59</v>
       </c>
       <c r="I148" s="1">
-        <v>97007.61</v>
+        <v>75350.91</v>
       </c>
       <c r="J148" s="1">
-        <v>34.920783198042</v>
+        <v>27.809218443441</v>
       </c>
       <c r="K148">
         <v>0.0</v>
       </c>
       <c r="L148">
         <v>0.0</v>
       </c>
       <c r="M148" s="1">
-        <v>374800.95</v>
+        <v>346307.5</v>
       </c>
       <c r="N148" s="1">
-        <v>374800.95</v>
+        <v>346307.5</v>
       </c>
       <c r="O148" s="1">
-        <v>0.3</v>
+        <v>0.27</v>
       </c>
       <c r="P148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
         <v>326</v>
       </c>
       <c r="B149" t="s">
         <v>327</v>
       </c>
       <c r="C149" s="1">
-        <v>1929.0</v>
+        <v>1881.0</v>
       </c>
       <c r="D149" s="1">
-        <v>89.04</v>
+        <v>86.22</v>
       </c>
       <c r="E149" s="1">
-        <v>100.6936236392</v>
+        <v>100.693625731</v>
       </c>
       <c r="F149" t="s">
         <v>8</v>
       </c>
       <c r="G149">
         <v>1.0</v>
       </c>
       <c r="H149" s="1">
-        <v>194238.0</v>
+        <v>189404.71</v>
       </c>
       <c r="I149" s="1">
-        <v>-22479.84</v>
+        <v>-27224.89</v>
       </c>
       <c r="J149" s="1">
-        <v>-11.573348160504</v>
+        <v>-14.373924492163</v>
       </c>
       <c r="K149">
         <v>0.0</v>
       </c>
       <c r="L149">
         <v>0.0</v>
       </c>
       <c r="M149" s="1">
-        <v>171758.16</v>
+        <v>162179.82</v>
       </c>
       <c r="N149" s="1">
-        <v>171758.16</v>
+        <v>162179.82</v>
       </c>
       <c r="O149" s="1">
-        <v>0.14</v>
+        <v>0.13</v>
       </c>
       <c r="P149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
         <v>328</v>
       </c>
       <c r="B150" t="s">
         <v>329</v>
       </c>
       <c r="C150" s="1">
-        <v>12664.0</v>
+        <v>12352.0</v>
       </c>
       <c r="D150" s="1">
-        <v>23.13</v>
+        <v>22.91</v>
       </c>
       <c r="E150" s="1">
-        <v>33.8087997473</v>
+        <v>33.8087993847</v>
       </c>
       <c r="F150" t="s">
         <v>8</v>
       </c>
       <c r="G150">
         <v>1.0</v>
       </c>
       <c r="H150" s="1">
-        <v>428154.64</v>
+        <v>417606.29</v>
       </c>
       <c r="I150" s="1">
-        <v>-135236.32</v>
+        <v>-134621.97</v>
       </c>
       <c r="J150" s="1">
-        <v>-31.585858791581</v>
+        <v>-32.236576225899</v>
       </c>
       <c r="K150">
         <v>0.0</v>
       </c>
       <c r="L150">
         <v>0.0</v>
       </c>
       <c r="M150" s="1">
-        <v>292918.32</v>
+        <v>282984.32</v>
       </c>
       <c r="N150" s="1">
-        <v>292918.32</v>
+        <v>282984.32</v>
       </c>
       <c r="O150" s="1">
-        <v>0.23</v>
+        <v>0.22</v>
       </c>
       <c r="P150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
         <v>330</v>
       </c>
       <c r="B151" t="s">
         <v>331</v>
       </c>
       <c r="C151" s="1">
-        <v>14684.0</v>
+        <v>14322.0</v>
       </c>
       <c r="D151" s="1">
-        <v>35.67</v>
+        <v>35.75</v>
       </c>
       <c r="E151" s="1">
-        <v>36.7232770362</v>
+        <v>36.723276777</v>
       </c>
       <c r="F151" t="s">
         <v>8</v>
       </c>
       <c r="G151">
         <v>1.0</v>
       </c>
       <c r="H151" s="1">
-        <v>539244.6</v>
+        <v>525950.77</v>
       </c>
       <c r="I151" s="1">
-        <v>-15466.32</v>
+        <v>-13939.27</v>
       </c>
       <c r="J151" s="1">
-        <v>-2.8681455502753</v>
+        <v>-2.6502993806816</v>
       </c>
       <c r="K151">
         <v>0.0</v>
       </c>
       <c r="L151">
         <v>0.0</v>
       </c>
       <c r="M151" s="1">
-        <v>523778.28</v>
+        <v>512011.5</v>
       </c>
       <c r="N151" s="1">
-        <v>523778.28</v>
+        <v>512011.5</v>
       </c>
       <c r="O151" s="1">
-        <v>0.42</v>
+        <v>0.4</v>
       </c>
       <c r="P151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152" t="s">
         <v>332</v>
       </c>
       <c r="B152" t="s">
         <v>333</v>
       </c>
       <c r="C152" s="1">
-        <v>10840.0</v>
+        <v>10573.0</v>
       </c>
       <c r="D152" s="1">
-        <v>25.38</v>
+        <v>24.64</v>
       </c>
       <c r="E152" s="1">
-        <v>30.7903108856</v>
+        <v>30.79031117</v>
       </c>
       <c r="F152" t="s">
         <v>8</v>
       </c>
       <c r="G152">
         <v>1.0</v>
       </c>
       <c r="H152" s="1">
-        <v>333766.97</v>
+        <v>325545.96</v>
       </c>
       <c r="I152" s="1">
-        <v>-58647.77</v>
+        <v>-65027.24</v>
       </c>
       <c r="J152" s="1">
-        <v>-17.571472096235</v>
+        <v>-19.974826288737</v>
       </c>
       <c r="K152">
         <v>0.0</v>
       </c>
       <c r="L152">
         <v>0.0</v>
       </c>
       <c r="M152" s="1">
-        <v>275119.2</v>
+        <v>260518.72</v>
       </c>
       <c r="N152" s="1">
-        <v>275119.2</v>
+        <v>260518.72</v>
       </c>
       <c r="O152" s="1">
-        <v>0.22</v>
+        <v>0.21</v>
       </c>
       <c r="P152">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:16">
       <c r="A153" t="s">
         <v>334</v>
       </c>
       <c r="B153" t="s">
         <v>335</v>
       </c>
       <c r="C153" s="1">
-        <v>7183.0</v>
+        <v>7006.0</v>
       </c>
       <c r="D153" s="1">
-        <v>62.68</v>
+        <v>66.42</v>
       </c>
       <c r="E153" s="1">
-        <v>121.3013740777</v>
+        <v>121.3013745361</v>
       </c>
       <c r="F153" t="s">
         <v>8</v>
       </c>
       <c r="G153">
         <v>1.0</v>
       </c>
       <c r="H153" s="1">
-        <v>871307.77</v>
+        <v>849837.43</v>
       </c>
       <c r="I153" s="1">
-        <v>-421077.33</v>
+        <v>-384498.91</v>
       </c>
       <c r="J153" s="1">
-        <v>-48.327048661577</v>
+        <v>-45.243819161978</v>
       </c>
       <c r="K153">
         <v>0.0</v>
       </c>
       <c r="L153">
         <v>0.0</v>
       </c>
       <c r="M153" s="1">
-        <v>450230.44</v>
+        <v>465338.52</v>
       </c>
       <c r="N153" s="1">
-        <v>450230.44</v>
+        <v>465338.52</v>
       </c>
       <c r="O153" s="1">
-        <v>0.36</v>
+        <v>0.37</v>
       </c>
       <c r="P153">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:16">
       <c r="A154" t="s">
         <v>336</v>
       </c>
       <c r="B154" t="s">
         <v>337</v>
       </c>
       <c r="C154" s="1">
         <v>263.0</v>
       </c>
       <c r="D154" s="1">
-        <v>256.7</v>
+        <v>254.95</v>
       </c>
       <c r="E154" s="1">
         <v>247.645437262</v>
       </c>
       <c r="F154" t="s">
         <v>8</v>
       </c>
       <c r="G154">
         <v>1.0</v>
       </c>
       <c r="H154" s="1">
         <v>0.0</v>
       </c>
       <c r="I154" s="1">
-        <v>238135.0</v>
+        <v>192110.0</v>
       </c>
       <c r="J154" s="1">
         <v>0</v>
       </c>
       <c r="K154">
         <v>0.0</v>
       </c>
       <c r="L154">
         <v>0.0</v>
       </c>
       <c r="M154" s="1">
-        <v>238135.0</v>
+        <v>192110.0</v>
       </c>
       <c r="N154" s="1">
-        <v>238135.0</v>
+        <v>192110.0</v>
       </c>
       <c r="O154" s="1">
-        <v>0.19</v>
+        <v>0.15</v>
       </c>
       <c r="P154">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:16">
       <c r="A155" t="s">
         <v>338</v>
       </c>
       <c r="B155" t="s">
         <v>339</v>
       </c>
       <c r="C155" s="1">
-        <v>31.0</v>
+        <v>27.0</v>
       </c>
       <c r="D155" s="1">
-        <v>115.5</v>
+        <v>115.45</v>
       </c>
       <c r="E155" s="1">
         <v>115.66</v>
       </c>
       <c r="F155" t="s">
         <v>8</v>
       </c>
       <c r="G155">
         <v>1.0</v>
       </c>
       <c r="H155" s="1">
         <v>0.0</v>
       </c>
       <c r="I155" s="1">
-        <v>-59680.0</v>
+        <v>-60390.0</v>
       </c>
       <c r="J155" s="1">
         <v>0</v>
       </c>
       <c r="K155">
         <v>0.0</v>
       </c>
       <c r="L155">
         <v>0.0</v>
       </c>
       <c r="M155" s="1">
-        <v>-59680.0</v>
+        <v>-60390.0</v>
       </c>
       <c r="N155" s="1">
-        <v>-59680.0</v>
+        <v>-60390.0</v>
       </c>
       <c r="O155" s="1">
         <v>-0.05</v>
       </c>
       <c r="P155">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:16">
       <c r="A156" t="s">
         <v>340</v>
       </c>
       <c r="B156" t="s">
         <v>341</v>
       </c>
       <c r="C156" s="1">
-        <v>24.0</v>
+        <v>25.0</v>
       </c>
       <c r="D156" s="1">
-        <v>125.2</v>
+        <v>125.36</v>
       </c>
       <c r="E156" s="1">
         <v>126.692857143</v>
       </c>
       <c r="F156" t="s">
         <v>8</v>
       </c>
       <c r="G156">
         <v>1.0</v>
       </c>
       <c r="H156" s="1">
         <v>0.0</v>
       </c>
       <c r="I156" s="1">
-        <v>-5408.94</v>
+        <v>-5248.94</v>
       </c>
       <c r="J156" s="1">
         <v>0</v>
       </c>
       <c r="K156">
         <v>0.0</v>
       </c>
       <c r="L156">
         <v>0.0</v>
       </c>
       <c r="M156" s="1">
-        <v>-5408.94</v>
+        <v>-5248.94</v>
       </c>
       <c r="N156" s="1">
-        <v>-5408.94</v>
+        <v>-5248.94</v>
       </c>
       <c r="O156" s="1">
         <v>0.0</v>
       </c>
       <c r="P156">
         <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:16">
       <c r="A157" t="s">
         <v>342</v>
       </c>
       <c r="B157" t="s">
         <v>343</v>
       </c>
       <c r="C157" s="1">
-        <v>-103.0</v>
+        <v>12.0</v>
       </c>
       <c r="D157" s="1">
-        <v>5876.0</v>
+        <v>105.75</v>
       </c>
       <c r="E157" s="1">
-        <v>5541.811581645</v>
+        <v>105.99</v>
       </c>
       <c r="F157" t="s">
         <v>8</v>
       </c>
       <c r="G157">
         <v>1.0</v>
       </c>
       <c r="H157" s="1">
         <v>0.0</v>
       </c>
       <c r="I157" s="1">
-        <v>-344214.07</v>
+        <v>2620.0</v>
       </c>
       <c r="J157" s="1">
         <v>0</v>
       </c>
       <c r="K157">
         <v>0.0</v>
       </c>
       <c r="L157">
         <v>0.0</v>
       </c>
       <c r="M157" s="1">
-        <v>-344214.07</v>
+        <v>2620.0</v>
       </c>
       <c r="N157" s="1">
-        <v>-344214.07</v>
+        <v>2620.0</v>
       </c>
       <c r="O157" s="1">
-        <v>-0.27</v>
+        <v>0.0</v>
       </c>
       <c r="P157">
         <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:16">
       <c r="A158" t="s">
         <v>344</v>
       </c>
       <c r="B158" t="s">
         <v>345</v>
       </c>
       <c r="C158" s="1">
-        <v>-4.0</v>
+        <v>-49.0</v>
       </c>
       <c r="D158" s="1">
-        <v>117.29</v>
+        <v>5840.0</v>
       </c>
       <c r="E158" s="1">
-        <v>119.97</v>
+        <v>5554.937622224</v>
       </c>
       <c r="F158" t="s">
         <v>8</v>
       </c>
       <c r="G158">
         <v>1.0</v>
       </c>
       <c r="H158" s="1">
         <v>0.0</v>
       </c>
       <c r="I158" s="1">
-        <v>10720.0</v>
+        <v>-139680.57</v>
       </c>
       <c r="J158" s="1">
         <v>0</v>
       </c>
       <c r="K158">
         <v>0.0</v>
       </c>
       <c r="L158">
         <v>0.0</v>
       </c>
       <c r="M158" s="1">
-        <v>10720.0</v>
+        <v>-139680.57</v>
       </c>
       <c r="N158" s="1">
-        <v>10720.0</v>
+        <v>-139680.57</v>
       </c>
       <c r="O158" s="1">
-        <v>0.01</v>
+        <v>-0.11</v>
       </c>
       <c r="P158">
         <v>1</v>
       </c>
     </row>
     <row r="159" spans="1:16">
       <c r="A159" t="s">
         <v>346</v>
       </c>
       <c r="B159" t="s">
         <v>347</v>
       </c>
       <c r="C159" s="1">
-        <v>-8.0</v>
+        <v>-4.0</v>
       </c>
       <c r="D159" s="1">
-        <v>119.21</v>
+        <v>116.96</v>
       </c>
       <c r="E159" s="1">
-        <v>121.64</v>
+        <v>119.97</v>
       </c>
       <c r="F159" t="s">
         <v>8</v>
       </c>
       <c r="G159">
         <v>1.0</v>
       </c>
       <c r="H159" s="1">
         <v>0.0</v>
       </c>
       <c r="I159" s="1">
-        <v>19440.0</v>
+        <v>12040.0</v>
       </c>
       <c r="J159" s="1">
         <v>0</v>
       </c>
       <c r="K159">
         <v>0.0</v>
       </c>
       <c r="L159">
         <v>0.0</v>
       </c>
       <c r="M159" s="1">
-        <v>19440.0</v>
+        <v>12040.0</v>
       </c>
       <c r="N159" s="1">
-        <v>19440.0</v>
+        <v>12040.0</v>
       </c>
       <c r="O159" s="1">
-        <v>0.02</v>
+        <v>0.01</v>
       </c>
       <c r="P159">
         <v>1</v>
       </c>
     </row>
     <row r="160" spans="1:16">
       <c r="A160" t="s">
         <v>348</v>
       </c>
       <c r="B160" t="s">
         <v>349</v>
       </c>
       <c r="C160" s="1">
-        <v>100000.0</v>
+        <v>-8.0</v>
       </c>
       <c r="D160" s="1">
-        <v>101.138</v>
+        <v>119.27</v>
       </c>
       <c r="E160" s="1">
-        <v>99.634</v>
+        <v>121.64</v>
       </c>
       <c r="F160" t="s">
         <v>8</v>
       </c>
       <c r="G160">
         <v>1.0</v>
       </c>
       <c r="H160" s="1">
-        <v>99634.0</v>
+        <v>0.0</v>
       </c>
       <c r="I160" s="1">
-        <v>1504.0</v>
+        <v>18960.0</v>
       </c>
       <c r="J160" s="1">
-        <v>1.5095248609912</v>
+        <v>0</v>
       </c>
       <c r="K160">
-        <v>3.26</v>
-[...2 lines deleted...]
-        <v>350</v>
+        <v>0.0</v>
+      </c>
+      <c r="L160">
+        <v>0.0</v>
       </c>
       <c r="M160" s="1">
-        <v>101138.0</v>
+        <v>18960.0</v>
       </c>
       <c r="N160" s="1">
-        <v>104398.27</v>
+        <v>18960.0</v>
       </c>
       <c r="O160" s="1">
-        <v>0.08</v>
+        <v>0.01</v>
       </c>
       <c r="P160">
         <v>1</v>
       </c>
     </row>
     <row r="161" spans="1:16">
       <c r="A161" t="s">
+        <v>350</v>
+      </c>
+      <c r="B161" t="s">
         <v>351</v>
-      </c>
-[...1 lines deleted...]
-        <v>352</v>
       </c>
       <c r="C161" s="1">
         <v>100000.0</v>
       </c>
       <c r="D161" s="1">
-        <v>101.192</v>
+        <v>101.45</v>
       </c>
       <c r="E161" s="1">
-        <v>99.179</v>
+        <v>99.634</v>
       </c>
       <c r="F161" t="s">
         <v>8</v>
       </c>
       <c r="G161">
         <v>1.0</v>
       </c>
       <c r="H161" s="1">
-        <v>99179.0</v>
+        <v>99634.0</v>
       </c>
       <c r="I161" s="1">
-        <v>2013.0</v>
+        <v>1816.0</v>
       </c>
       <c r="J161" s="1">
-        <v>2.0296635376441</v>
+        <v>1.8226709757713</v>
       </c>
       <c r="K161">
-        <v>0.94</v>
-[...2 lines deleted...]
-        <v>944.86</v>
+        <v>3.51</v>
+      </c>
+      <c r="L161" t="s">
+        <v>352</v>
       </c>
       <c r="M161" s="1">
-        <v>101192.0</v>
+        <v>101450.0</v>
       </c>
       <c r="N161" s="1">
-        <v>102136.86</v>
+        <v>104961.99</v>
       </c>
       <c r="O161" s="1">
         <v>0.08</v>
       </c>
       <c r="P161">
         <v>1</v>
       </c>
     </row>
     <row r="162" spans="1:16">
       <c r="A162" t="s">
         <v>353</v>
       </c>
       <c r="B162" t="s">
         <v>354</v>
       </c>
       <c r="C162" s="1">
         <v>100000.0</v>
       </c>
       <c r="D162" s="1">
-        <v>101.245</v>
+        <v>101.036</v>
       </c>
       <c r="E162" s="1">
-        <v>99.89</v>
+        <v>99.179</v>
       </c>
       <c r="F162" t="s">
         <v>8</v>
       </c>
       <c r="G162">
         <v>1.0</v>
       </c>
       <c r="H162" s="1">
-        <v>99890.0</v>
+        <v>99179.0</v>
       </c>
       <c r="I162" s="1">
-        <v>1355.0</v>
+        <v>1857.0</v>
       </c>
       <c r="J162" s="1">
-        <v>1.3564921413555</v>
+        <v>1.8723721755614</v>
       </c>
       <c r="K162">
-        <v>4.4</v>
+        <v>1.17</v>
       </c>
       <c r="L162" t="s">
         <v>355</v>
       </c>
       <c r="M162" s="1">
-        <v>101245.0</v>
+        <v>101036.0</v>
       </c>
       <c r="N162" s="1">
-        <v>105641.92</v>
+        <v>102203.81</v>
       </c>
       <c r="O162" s="1">
         <v>0.08</v>
       </c>
       <c r="P162">
         <v>1</v>
       </c>
     </row>
     <row r="163" spans="1:16">
       <c r="A163" t="s">
         <v>356</v>
       </c>
       <c r="B163" t="s">
         <v>357</v>
       </c>
       <c r="C163" s="1">
         <v>100000.0</v>
       </c>
       <c r="D163" s="1">
-        <v>97.769</v>
+        <v>101.088</v>
       </c>
       <c r="E163" s="1">
-        <v>99.33</v>
+        <v>99.89</v>
       </c>
       <c r="F163" t="s">
         <v>8</v>
       </c>
       <c r="G163">
         <v>1.0</v>
       </c>
       <c r="H163" s="1">
-        <v>99330.0</v>
+        <v>99890.0</v>
       </c>
       <c r="I163" s="1">
-        <v>-1561.0</v>
+        <v>1198.0</v>
       </c>
       <c r="J163" s="1">
-        <v>-1.5715292459479</v>
+        <v>1.1993192511763</v>
       </c>
       <c r="K163">
-        <v>1.37</v>
-[...2 lines deleted...]
-        <v>358</v>
+        <v>0.04</v>
+      </c>
+      <c r="L163">
+        <v>38.01</v>
       </c>
       <c r="M163" s="1">
-        <v>97769.0</v>
+        <v>101088.0</v>
       </c>
       <c r="N163" s="1">
-        <v>99135.44</v>
+        <v>101126.01</v>
       </c>
       <c r="O163" s="1">
         <v>0.08</v>
       </c>
       <c r="P163">
         <v>1</v>
       </c>
     </row>
     <row r="164" spans="1:16">
       <c r="A164" t="s">
+        <v>358</v>
+      </c>
+      <c r="B164" t="s">
         <v>359</v>
       </c>
-      <c r="B164" t="s">
+      <c r="C164" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D164" s="1">
+        <v>97.954</v>
+      </c>
+      <c r="E164" s="1">
+        <v>99.33</v>
+      </c>
+      <c r="F164" t="s">
+        <v>8</v>
+      </c>
+      <c r="G164">
+        <v>1.0</v>
+      </c>
+      <c r="H164" s="1">
+        <v>99330.0</v>
+      </c>
+      <c r="I164" s="1">
+        <v>-1376.0</v>
+      </c>
+      <c r="J164" s="1">
+        <v>-1.3852813852814</v>
+      </c>
+      <c r="K164">
+        <v>1.58</v>
+      </c>
+      <c r="L164" t="s">
         <v>360</v>
       </c>
-      <c r="C164" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M164" s="1">
-        <v>193570.0</v>
+        <v>97954.0</v>
       </c>
       <c r="N164" s="1">
-        <v>196200.14</v>
+        <v>99536.19</v>
       </c>
       <c r="O164" s="1">
-        <v>0.16</v>
+        <v>0.08</v>
       </c>
       <c r="P164">
         <v>1</v>
       </c>
     </row>
     <row r="165" spans="1:16">
       <c r="A165" t="s">
+        <v>361</v>
+      </c>
+      <c r="B165" t="s">
         <v>362</v>
       </c>
-      <c r="B165" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C165" s="1">
-        <v>124000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D165" s="1">
-        <v>100.265</v>
+        <v>96.702</v>
       </c>
       <c r="E165" s="1">
-        <v>99.955</v>
+        <v>99.253</v>
       </c>
       <c r="F165" t="s">
         <v>8</v>
       </c>
       <c r="G165">
         <v>1.0</v>
       </c>
       <c r="H165" s="1">
-        <v>123944.2</v>
+        <v>198506.0</v>
       </c>
       <c r="I165" s="1">
-        <v>384.4</v>
+        <v>-5102.0</v>
       </c>
       <c r="J165" s="1">
-        <v>0.31013956280326</v>
+        <v>-2.5701993894391</v>
       </c>
       <c r="K165">
-        <v>0.22</v>
+        <v>0.0</v>
       </c>
       <c r="L165">
-        <v>271.78</v>
+        <v>0.0</v>
       </c>
       <c r="M165" s="1">
-        <v>124328.6</v>
+        <v>193404.0</v>
       </c>
       <c r="N165" s="1">
-        <v>124600.38</v>
+        <v>193404.0</v>
       </c>
       <c r="O165" s="1">
-        <v>0.1</v>
+        <v>0.15</v>
       </c>
       <c r="P165">
         <v>1</v>
       </c>
     </row>
     <row r="166" spans="1:16">
       <c r="A166" t="s">
+        <v>363</v>
+      </c>
+      <c r="B166" t="s">
         <v>364</v>
       </c>
-      <c r="B166" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C166" s="1">
-        <v>118000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D166" s="1">
-        <v>101.725</v>
+        <v>93.477</v>
       </c>
       <c r="E166" s="1">
-        <v>101.04697458</v>
+        <v>93.8</v>
       </c>
       <c r="F166" t="s">
         <v>8</v>
       </c>
       <c r="G166">
         <v>1.0</v>
       </c>
       <c r="H166" s="1">
-        <v>119235.43</v>
+        <v>93800.0</v>
       </c>
       <c r="I166" s="1">
-        <v>800.07</v>
+        <v>-323.0</v>
       </c>
       <c r="J166" s="1">
-        <v>0.67100022199777</v>
+        <v>-0.34434968017058</v>
       </c>
       <c r="K166">
-        <v>3.59</v>
-[...2 lines deleted...]
-        <v>366</v>
+        <v>0.35</v>
+      </c>
+      <c r="L166">
+        <v>351.37</v>
       </c>
       <c r="M166" s="1">
-        <v>120035.5</v>
+        <v>93477.0</v>
       </c>
       <c r="N166" s="1">
-        <v>124268.95</v>
+        <v>93828.37</v>
       </c>
       <c r="O166" s="1">
-        <v>0.1</v>
+        <v>0.07</v>
       </c>
       <c r="P166">
         <v>1</v>
       </c>
     </row>
     <row r="167" spans="1:16">
       <c r="A167" t="s">
-        <v>367</v>
+        <v>365</v>
       </c>
       <c r="B167" t="s">
-        <v>368</v>
+        <v>366</v>
       </c>
       <c r="C167" s="1">
-        <v>200000.0</v>
+        <v>124000.0</v>
       </c>
       <c r="D167" s="1">
-        <v>109.751</v>
+        <v>100.165</v>
       </c>
       <c r="E167" s="1">
-        <v>100.019</v>
+        <v>99.955</v>
       </c>
       <c r="F167" t="s">
         <v>8</v>
       </c>
       <c r="G167">
         <v>1.0</v>
       </c>
       <c r="H167" s="1">
-        <v>200038.0</v>
+        <v>123944.2</v>
       </c>
       <c r="I167" s="1">
-        <v>19464.0</v>
+        <v>260.4</v>
       </c>
       <c r="J167" s="1">
-        <v>9.7301512712585</v>
+        <v>0.21009454254414</v>
       </c>
       <c r="K167">
-        <v>4.2</v>
-[...2 lines deleted...]
-        <v>369</v>
+        <v>0.45</v>
+      </c>
+      <c r="L167">
+        <v>557.15</v>
       </c>
       <c r="M167" s="1">
-        <v>219502.0</v>
+        <v>124204.6</v>
       </c>
       <c r="N167" s="1">
-        <v>227894.94</v>
+        <v>124761.75</v>
       </c>
       <c r="O167" s="1">
-        <v>0.18</v>
+        <v>0.1</v>
       </c>
       <c r="P167">
         <v>1</v>
       </c>
     </row>
     <row r="168" spans="1:16">
       <c r="A168" t="s">
-        <v>370</v>
+        <v>367</v>
       </c>
       <c r="B168" t="s">
-        <v>371</v>
+        <v>368</v>
       </c>
       <c r="C168" s="1">
         <v>100000.0</v>
       </c>
       <c r="D168" s="1">
-        <v>103.705</v>
+        <v>99.524</v>
       </c>
       <c r="E168" s="1">
-        <v>106.65</v>
+        <v>99.646</v>
       </c>
       <c r="F168" t="s">
         <v>8</v>
       </c>
       <c r="G168">
         <v>1.0</v>
       </c>
       <c r="H168" s="1">
-        <v>106650.0</v>
+        <v>99646.0</v>
       </c>
       <c r="I168" s="1">
-        <v>-2945.0</v>
+        <v>-122.0</v>
       </c>
       <c r="J168" s="1">
-        <v>-2.7613689639006</v>
+        <v>-0.12243341428657</v>
       </c>
       <c r="K168">
-        <v>4.62</v>
-[...2 lines deleted...]
-        <v>372</v>
+        <v>0.04</v>
+      </c>
+      <c r="L168">
+        <v>44.52</v>
       </c>
       <c r="M168" s="1">
-        <v>103705.0</v>
+        <v>99524.0</v>
       </c>
       <c r="N168" s="1">
-        <v>108321.44</v>
+        <v>99568.52</v>
       </c>
       <c r="O168" s="1">
-        <v>0.09</v>
+        <v>0.08</v>
       </c>
       <c r="P168">
         <v>1</v>
       </c>
     </row>
     <row r="169" spans="1:16">
       <c r="A169" t="s">
-        <v>373</v>
+        <v>369</v>
       </c>
       <c r="B169" t="s">
-        <v>374</v>
+        <v>370</v>
       </c>
       <c r="C169" s="1">
-        <v>100000.0</v>
+        <v>118000.0</v>
       </c>
       <c r="D169" s="1">
-        <v>97.411</v>
+        <v>100.692</v>
       </c>
       <c r="E169" s="1">
-        <v>99.433</v>
+        <v>101.04697458</v>
       </c>
       <c r="F169" t="s">
         <v>8</v>
       </c>
       <c r="G169">
         <v>1.0</v>
       </c>
       <c r="H169" s="1">
-        <v>99433.0</v>
+        <v>119235.43</v>
       </c>
       <c r="I169" s="1">
-        <v>-2022.0</v>
+        <v>-418.87</v>
       </c>
       <c r="J169" s="1">
-        <v>-2.0335301157563</v>
+        <v>-0.35129659028361</v>
       </c>
       <c r="K169">
-        <v>2.82</v>
+        <v>3.85</v>
       </c>
       <c r="L169" t="s">
-        <v>375</v>
+        <v>371</v>
       </c>
       <c r="M169" s="1">
-        <v>97411.0</v>
+        <v>118816.56</v>
       </c>
       <c r="N169" s="1">
-        <v>100230.18</v>
+        <v>123355.52</v>
       </c>
       <c r="O169" s="1">
-        <v>0.08</v>
+        <v>0.1</v>
       </c>
       <c r="P169">
         <v>1</v>
       </c>
     </row>
     <row r="170" spans="1:16">
       <c r="A170" t="s">
-        <v>376</v>
+        <v>372</v>
       </c>
       <c r="B170" t="s">
-        <v>377</v>
+        <v>373</v>
       </c>
       <c r="C170" s="1">
-        <v>29000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D170" s="1">
-        <v>95.724</v>
+        <v>109.798</v>
       </c>
       <c r="E170" s="1">
-        <v>98.803</v>
+        <v>100.019</v>
       </c>
       <c r="F170" t="s">
         <v>8</v>
       </c>
       <c r="G170">
         <v>1.0</v>
       </c>
       <c r="H170" s="1">
-        <v>28652.87</v>
+        <v>200038.0</v>
       </c>
       <c r="I170" s="1">
-        <v>-892.91</v>
+        <v>19558.0</v>
       </c>
       <c r="J170" s="1">
-        <v>-3.1163021365748</v>
+        <v>9.7771423429548</v>
       </c>
       <c r="K170">
-        <v>1.52</v>
-[...2 lines deleted...]
-        <v>442.15</v>
+        <v>4.53</v>
+      </c>
+      <c r="L170" t="s">
+        <v>374</v>
       </c>
       <c r="M170" s="1">
-        <v>27759.96</v>
+        <v>219596.0</v>
       </c>
       <c r="N170" s="1">
-        <v>28202.11</v>
+        <v>228659.1</v>
       </c>
       <c r="O170" s="1">
-        <v>0.02</v>
+        <v>0.18</v>
       </c>
       <c r="P170">
         <v>1</v>
       </c>
     </row>
     <row r="171" spans="1:16">
       <c r="A171" t="s">
-        <v>378</v>
+        <v>375</v>
       </c>
       <c r="B171" t="s">
-        <v>379</v>
+        <v>376</v>
       </c>
       <c r="C171" s="1">
-        <v>100000.0</v>
+        <v>134000.0</v>
       </c>
       <c r="D171" s="1">
-        <v>97.97</v>
+        <v>99.698</v>
       </c>
       <c r="E171" s="1">
-        <v>99.726</v>
+        <v>99.58</v>
       </c>
       <c r="F171" t="s">
         <v>8</v>
       </c>
       <c r="G171">
         <v>1.0</v>
       </c>
       <c r="H171" s="1">
-        <v>99726.0</v>
+        <v>133437.2</v>
       </c>
       <c r="I171" s="1">
-        <v>-1756.0</v>
+        <v>158.12</v>
       </c>
       <c r="J171" s="1">
-        <v>-1.7608246595672</v>
+        <v>0.11849769029926</v>
       </c>
       <c r="K171">
-        <v>0.54</v>
+        <v>0.0</v>
       </c>
       <c r="L171">
-        <v>544.52</v>
+        <v>0.0</v>
       </c>
       <c r="M171" s="1">
-        <v>97970.0</v>
+        <v>133595.32</v>
       </c>
       <c r="N171" s="1">
-        <v>98514.52</v>
+        <v>133595.32</v>
       </c>
       <c r="O171" s="1">
-        <v>0.08</v>
+        <v>0.11</v>
       </c>
       <c r="P171">
         <v>1</v>
       </c>
     </row>
     <row r="172" spans="1:16">
       <c r="A172" t="s">
-        <v>380</v>
+        <v>377</v>
       </c>
       <c r="B172" t="s">
-        <v>381</v>
+        <v>378</v>
       </c>
       <c r="C172" s="1">
         <v>100000.0</v>
       </c>
       <c r="D172" s="1">
-        <v>99.188</v>
+        <v>103.626</v>
       </c>
       <c r="E172" s="1">
-        <v>100.0</v>
+        <v>106.65</v>
       </c>
       <c r="F172" t="s">
         <v>8</v>
       </c>
       <c r="G172">
         <v>1.0</v>
       </c>
       <c r="H172" s="1">
-        <v>100000.0</v>
+        <v>106650.0</v>
       </c>
       <c r="I172" s="1">
-        <v>-812.0</v>
+        <v>-3024.0</v>
       </c>
       <c r="J172" s="1">
-        <v>-0.812</v>
+        <v>-2.8354430379747</v>
       </c>
       <c r="K172">
-        <v>3.75</v>
+        <v>4.9</v>
       </c>
       <c r="L172" t="s">
-        <v>382</v>
+        <v>379</v>
       </c>
       <c r="M172" s="1">
-        <v>99188.0</v>
+        <v>103626.0</v>
       </c>
       <c r="N172" s="1">
-        <v>102937.32</v>
+        <v>108530.11</v>
       </c>
       <c r="O172" s="1">
-        <v>0.08</v>
+        <v>0.09</v>
       </c>
       <c r="P172">
         <v>1</v>
       </c>
     </row>
     <row r="173" spans="1:16">
       <c r="A173" t="s">
-        <v>383</v>
+        <v>380</v>
       </c>
       <c r="B173" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="C173" s="1">
-        <v>140000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D173" s="1">
-        <v>98.91</v>
+        <v>97.447</v>
       </c>
       <c r="E173" s="1">
-        <v>101.0269</v>
+        <v>99.433</v>
       </c>
       <c r="F173" t="s">
         <v>8</v>
       </c>
       <c r="G173">
         <v>1.0</v>
       </c>
       <c r="H173" s="1">
-        <v>141437.66</v>
+        <v>99433.0</v>
       </c>
       <c r="I173" s="1">
-        <v>-2963.66</v>
+        <v>-1986.0</v>
       </c>
       <c r="J173" s="1">
-        <v>-2.0953825169336</v>
+        <v>-1.9973248317963</v>
       </c>
       <c r="K173">
-        <v>2.26</v>
+        <v>2.99</v>
       </c>
       <c r="L173" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
       <c r="M173" s="1">
-        <v>138474.0</v>
+        <v>97447.0</v>
       </c>
       <c r="N173" s="1">
-        <v>141642.43</v>
+        <v>100438.78</v>
       </c>
       <c r="O173" s="1">
-        <v>0.11</v>
+        <v>0.08</v>
       </c>
       <c r="P173">
         <v>1</v>
       </c>
     </row>
     <row r="174" spans="1:16">
       <c r="A174" t="s">
-        <v>386</v>
+        <v>383</v>
       </c>
       <c r="B174" t="s">
-        <v>387</v>
+        <v>384</v>
       </c>
       <c r="C174" s="1">
-        <v>161000.0</v>
+        <v>29000.0</v>
       </c>
       <c r="D174" s="1">
-        <v>89.947</v>
+        <v>95.435</v>
       </c>
       <c r="E174" s="1">
-        <v>87.48901242</v>
+        <v>98.803</v>
       </c>
       <c r="F174" t="s">
         <v>8</v>
       </c>
       <c r="G174">
         <v>1.0</v>
       </c>
       <c r="H174" s="1">
-        <v>140857.31</v>
+        <v>28652.87</v>
       </c>
       <c r="I174" s="1">
-        <v>3957.36</v>
+        <v>-976.72</v>
       </c>
       <c r="J174" s="1">
-        <v>2.8094814532522</v>
+        <v>-3.4088033764157</v>
       </c>
       <c r="K174">
-        <v>0.0</v>
+        <v>1.73</v>
       </c>
       <c r="L174">
-        <v>0.0</v>
+        <v>500.55</v>
       </c>
       <c r="M174" s="1">
-        <v>144814.67</v>
+        <v>27676.15</v>
       </c>
       <c r="N174" s="1">
-        <v>144814.67</v>
+        <v>28176.7</v>
       </c>
       <c r="O174" s="1">
-        <v>0.12</v>
+        <v>0.02</v>
       </c>
       <c r="P174">
         <v>1</v>
       </c>
     </row>
     <row r="175" spans="1:16">
       <c r="A175" t="s">
-        <v>388</v>
+        <v>385</v>
       </c>
       <c r="B175" t="s">
-        <v>389</v>
+        <v>386</v>
       </c>
       <c r="C175" s="1">
-        <v>648000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D175" s="1">
-        <v>59.407</v>
+        <v>98.028</v>
       </c>
       <c r="E175" s="1">
-        <v>68.52636883</v>
+        <v>99.726</v>
       </c>
       <c r="F175" t="s">
         <v>8</v>
       </c>
       <c r="G175">
         <v>1.0</v>
       </c>
       <c r="H175" s="1">
-        <v>444050.87</v>
+        <v>99726.0</v>
       </c>
       <c r="I175" s="1">
-        <v>-59093.51</v>
+        <v>-1698.0</v>
       </c>
       <c r="J175" s="1">
-        <v>-13.307824394083</v>
+        <v>-1.70266530293</v>
       </c>
       <c r="K175">
-        <v>0.0</v>
+        <v>0.76</v>
       </c>
       <c r="L175">
-        <v>0.0</v>
+        <v>760.27</v>
       </c>
       <c r="M175" s="1">
-        <v>384957.36</v>
+        <v>98028.0</v>
       </c>
       <c r="N175" s="1">
-        <v>384957.36</v>
+        <v>98788.27</v>
       </c>
       <c r="O175" s="1">
-        <v>0.31</v>
+        <v>0.08</v>
       </c>
       <c r="P175">
         <v>1</v>
       </c>
     </row>
     <row r="176" spans="1:16">
       <c r="A176" t="s">
-        <v>390</v>
+        <v>387</v>
       </c>
       <c r="B176" t="s">
-        <v>391</v>
+        <v>388</v>
       </c>
       <c r="C176" s="1">
-        <v>104100.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D176" s="1">
-        <v>97.705</v>
+        <v>97.813</v>
       </c>
       <c r="E176" s="1">
-        <v>99.59600384</v>
+        <v>100.0</v>
       </c>
       <c r="F176" t="s">
         <v>8</v>
       </c>
       <c r="G176">
         <v>1.0</v>
       </c>
       <c r="H176" s="1">
-        <v>103679.44</v>
+        <v>100000.0</v>
       </c>
       <c r="I176" s="1">
-        <v>-1968.54</v>
+        <v>-2187.0</v>
       </c>
       <c r="J176" s="1">
-        <v>-1.8986792366934</v>
+        <v>-2.187</v>
       </c>
       <c r="K176">
-        <v>0.43</v>
-[...2 lines deleted...]
-        <v>445.92</v>
+        <v>3.99</v>
+      </c>
+      <c r="L176" t="s">
+        <v>389</v>
       </c>
       <c r="M176" s="1">
-        <v>101710.9</v>
+        <v>97813.0</v>
       </c>
       <c r="N176" s="1">
-        <v>102156.82</v>
+        <v>101806.84</v>
       </c>
       <c r="O176" s="1">
         <v>0.08</v>
       </c>
       <c r="P176">
         <v>1</v>
       </c>
     </row>
     <row r="177" spans="1:16">
       <c r="A177" t="s">
+        <v>390</v>
+      </c>
+      <c r="B177" t="s">
+        <v>391</v>
+      </c>
+      <c r="C177" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D177" s="1">
+        <v>97.831</v>
+      </c>
+      <c r="E177" s="1">
+        <v>97.929</v>
+      </c>
+      <c r="F177" t="s">
+        <v>8</v>
+      </c>
+      <c r="G177">
+        <v>1.0</v>
+      </c>
+      <c r="H177" s="1">
+        <v>195858.0</v>
+      </c>
+      <c r="I177" s="1">
+        <v>-196.0</v>
+      </c>
+      <c r="J177" s="1">
+        <v>-0.10007250150619</v>
+      </c>
+      <c r="K177">
+        <v>3.42</v>
+      </c>
+      <c r="L177" t="s">
         <v>392</v>
       </c>
-      <c r="B177" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M177" s="1">
-        <v>123992.4</v>
+        <v>195662.0</v>
       </c>
       <c r="N177" s="1">
-        <v>124989.18</v>
+        <v>202508.58</v>
       </c>
       <c r="O177" s="1">
-        <v>0.1</v>
+        <v>0.16</v>
       </c>
       <c r="P177">
         <v>1</v>
       </c>
     </row>
     <row r="178" spans="1:16">
       <c r="A178" t="s">
+        <v>393</v>
+      </c>
+      <c r="B178" t="s">
         <v>394</v>
       </c>
-      <c r="B178" t="s">
+      <c r="C178" s="1">
+        <v>140000.0</v>
+      </c>
+      <c r="D178" s="1">
+        <v>98.82</v>
+      </c>
+      <c r="E178" s="1">
+        <v>101.0269</v>
+      </c>
+      <c r="F178" t="s">
+        <v>8</v>
+      </c>
+      <c r="G178">
+        <v>1.0</v>
+      </c>
+      <c r="H178" s="1">
+        <v>141437.66</v>
+      </c>
+      <c r="I178" s="1">
+        <v>-3089.66</v>
+      </c>
+      <c r="J178" s="1">
+        <v>-2.1844677011766</v>
+      </c>
+      <c r="K178">
+        <v>2.45</v>
+      </c>
+      <c r="L178" t="s">
         <v>395</v>
       </c>
-      <c r="C178" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M178" s="1">
-        <v>116118.4</v>
+        <v>138348.0</v>
       </c>
       <c r="N178" s="1">
-        <v>117989.19</v>
+        <v>141780.47</v>
       </c>
       <c r="O178" s="1">
-        <v>0.09</v>
+        <v>0.11</v>
       </c>
       <c r="P178">
         <v>1</v>
       </c>
     </row>
     <row r="179" spans="1:16">
       <c r="A179" t="s">
+        <v>396</v>
+      </c>
+      <c r="B179" t="s">
         <v>397</v>
       </c>
-      <c r="B179" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C179" s="1">
-        <v>100000.0</v>
+        <v>162000.0</v>
       </c>
       <c r="D179" s="1">
-        <v>98.997</v>
+        <v>90.05</v>
       </c>
       <c r="E179" s="1">
-        <v>99.991</v>
+        <v>87.50488889</v>
       </c>
       <c r="F179" t="s">
         <v>8</v>
       </c>
       <c r="G179">
         <v>1.0</v>
       </c>
       <c r="H179" s="1">
-        <v>99991.0</v>
+        <v>141757.92</v>
       </c>
       <c r="I179" s="1">
-        <v>-994.0</v>
+        <v>4123.08</v>
       </c>
       <c r="J179" s="1">
-        <v>-0.99408946805212</v>
+        <v>2.9085359040257</v>
       </c>
       <c r="K179">
-        <v>2.92</v>
-[...2 lines deleted...]
-        <v>399</v>
+        <v>0.0</v>
+      </c>
+      <c r="L179">
+        <v>0.0</v>
       </c>
       <c r="M179" s="1">
-        <v>98997.0</v>
+        <v>145881.0</v>
       </c>
       <c r="N179" s="1">
-        <v>101921.66</v>
+        <v>145881.0</v>
       </c>
       <c r="O179" s="1">
-        <v>0.08</v>
+        <v>0.12</v>
       </c>
       <c r="P179">
         <v>1</v>
       </c>
     </row>
     <row r="180" spans="1:16">
       <c r="A180" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
       <c r="B180" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="C180" s="1">
-        <v>100000.0</v>
+        <v>686000.0</v>
       </c>
       <c r="D180" s="1">
-        <v>100.387</v>
+        <v>59.828</v>
       </c>
       <c r="E180" s="1">
-        <v>102.64</v>
+        <v>68.05445044</v>
       </c>
       <c r="F180" t="s">
         <v>8</v>
       </c>
       <c r="G180">
         <v>1.0</v>
       </c>
       <c r="H180" s="1">
-        <v>102640.0</v>
+        <v>466853.53</v>
       </c>
       <c r="I180" s="1">
-        <v>-2253.0</v>
+        <v>-56433.45</v>
       </c>
       <c r="J180" s="1">
-        <v>-2.1950506625097</v>
+        <v>-12.088041831878</v>
       </c>
       <c r="K180">
-        <v>0.98</v>
+        <v>0.0</v>
       </c>
       <c r="L180">
-        <v>976.03</v>
+        <v>0.0</v>
       </c>
       <c r="M180" s="1">
-        <v>100387.0</v>
+        <v>410420.08</v>
       </c>
       <c r="N180" s="1">
-        <v>101363.03</v>
+        <v>410420.08</v>
       </c>
       <c r="O180" s="1">
-        <v>0.08</v>
+        <v>0.32</v>
       </c>
       <c r="P180">
         <v>1</v>
       </c>
     </row>
     <row r="181" spans="1:16">
       <c r="A181" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="B181" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
       <c r="C181" s="1">
-        <v>322000.0</v>
+        <v>104500.0</v>
       </c>
       <c r="D181" s="1">
-        <v>88.699</v>
+        <v>97.945</v>
       </c>
       <c r="E181" s="1">
-        <v>89.0625</v>
+        <v>99.59004785</v>
       </c>
       <c r="F181" t="s">
         <v>8</v>
       </c>
       <c r="G181">
         <v>1.0</v>
       </c>
       <c r="H181" s="1">
-        <v>286781.25</v>
+        <v>104071.6</v>
       </c>
       <c r="I181" s="1">
-        <v>-1170.47</v>
+        <v>-1719.07</v>
       </c>
       <c r="J181" s="1">
-        <v>-0.40814035087719</v>
+        <v>-1.6518147121789</v>
       </c>
       <c r="K181">
-        <v>0.98</v>
-[...2 lines deleted...]
-        <v>404</v>
+        <v>0.6</v>
+      </c>
+      <c r="L181">
+        <v>624.99</v>
       </c>
       <c r="M181" s="1">
-        <v>285610.78</v>
+        <v>102352.53</v>
       </c>
       <c r="N181" s="1">
-        <v>288770.35</v>
+        <v>102977.52</v>
       </c>
       <c r="O181" s="1">
-        <v>0.23</v>
+        <v>0.08</v>
       </c>
       <c r="P181">
         <v>1</v>
       </c>
     </row>
     <row r="182" spans="1:16">
       <c r="A182" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="B182" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="C182" s="1">
-        <v>149000.0</v>
+        <v>140000.0</v>
       </c>
       <c r="D182" s="1">
-        <v>100.172</v>
+        <v>88.671</v>
       </c>
       <c r="E182" s="1">
-        <v>99.298</v>
+        <v>87.671</v>
       </c>
       <c r="F182" t="s">
         <v>8</v>
       </c>
       <c r="G182">
         <v>1.0</v>
       </c>
       <c r="H182" s="1">
-        <v>147954.02</v>
+        <v>122739.4</v>
       </c>
       <c r="I182" s="1">
-        <v>1302.26</v>
+        <v>1400.0</v>
       </c>
       <c r="J182" s="1">
-        <v>0.88017885556607</v>
+        <v>1.1406280297932</v>
       </c>
       <c r="K182">
-        <v>0.13</v>
-[...2 lines deleted...]
-        <v>189.82</v>
+        <v>0.79</v>
+      </c>
+      <c r="L182" t="s">
+        <v>404</v>
       </c>
       <c r="M182" s="1">
-        <v>149256.28</v>
+        <v>124139.4</v>
       </c>
       <c r="N182" s="1">
-        <v>149446.1</v>
+        <v>125246.93</v>
       </c>
       <c r="O182" s="1">
-        <v>0.12</v>
+        <v>0.1</v>
       </c>
       <c r="P182">
         <v>1</v>
       </c>
     </row>
     <row r="183" spans="1:16">
       <c r="A183" t="s">
+        <v>405</v>
+      </c>
+      <c r="B183" t="s">
+        <v>406</v>
+      </c>
+      <c r="C183" s="1">
+        <v>131000.0</v>
+      </c>
+      <c r="D183" s="1">
+        <v>88.744</v>
+      </c>
+      <c r="E183" s="1">
+        <v>84.29</v>
+      </c>
+      <c r="F183" t="s">
+        <v>8</v>
+      </c>
+      <c r="G183">
+        <v>1.0</v>
+      </c>
+      <c r="H183" s="1">
+        <v>110419.9</v>
+      </c>
+      <c r="I183" s="1">
+        <v>5834.74</v>
+      </c>
+      <c r="J183" s="1">
+        <v>5.2841380946732</v>
+      </c>
+      <c r="K183">
+        <v>1.54</v>
+      </c>
+      <c r="L183" t="s">
         <v>407</v>
       </c>
-      <c r="B183" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M183" s="1">
-        <v>139088.04</v>
+        <v>116254.64</v>
       </c>
       <c r="N183" s="1">
-        <v>140280.75</v>
+        <v>118266.75</v>
       </c>
       <c r="O183" s="1">
-        <v>0.11</v>
+        <v>0.09</v>
       </c>
       <c r="P183">
         <v>1</v>
       </c>
     </row>
     <row r="184" spans="1:16">
       <c r="A184" t="s">
-        <v>410</v>
+        <v>408</v>
       </c>
       <c r="B184" t="s">
-        <v>411</v>
+        <v>409</v>
       </c>
       <c r="C184" s="1">
         <v>100000.0</v>
       </c>
       <c r="D184" s="1">
-        <v>97.999</v>
+        <v>91.631</v>
       </c>
       <c r="E184" s="1">
-        <v>99.292</v>
+        <v>91.61</v>
       </c>
       <c r="F184" t="s">
         <v>8</v>
       </c>
       <c r="G184">
         <v>1.0</v>
       </c>
       <c r="H184" s="1">
-        <v>99292.0</v>
+        <v>91610.0</v>
       </c>
       <c r="I184" s="1">
-        <v>-1293.0</v>
+        <v>21.0</v>
       </c>
       <c r="J184" s="1">
-        <v>-1.3022197155864</v>
+        <v>0.022923261652658</v>
       </c>
       <c r="K184">
-        <v>0.8</v>
+        <v>0.59</v>
       </c>
       <c r="L184">
-        <v>795.89</v>
+        <v>586.3</v>
       </c>
       <c r="M184" s="1">
-        <v>97999.0</v>
+        <v>91631.0</v>
       </c>
       <c r="N184" s="1">
-        <v>98794.89</v>
+        <v>92217.3</v>
       </c>
       <c r="O184" s="1">
-        <v>0.08</v>
+        <v>0.07</v>
       </c>
       <c r="P184">
         <v>1</v>
       </c>
     </row>
     <row r="185" spans="1:16">
       <c r="A185" t="s">
-        <v>412</v>
+        <v>410</v>
       </c>
       <c r="B185" t="s">
-        <v>413</v>
+        <v>411</v>
       </c>
       <c r="C185" s="1">
         <v>100000.0</v>
       </c>
       <c r="D185" s="1">
-        <v>103.378</v>
+        <v>98.857</v>
       </c>
       <c r="E185" s="1">
-        <v>105.478</v>
+        <v>99.991</v>
       </c>
       <c r="F185" t="s">
         <v>8</v>
       </c>
       <c r="G185">
         <v>1.0</v>
       </c>
       <c r="H185" s="1">
-        <v>105478.0</v>
+        <v>99991.0</v>
       </c>
       <c r="I185" s="1">
-        <v>-2100.0</v>
+        <v>-1134.0</v>
       </c>
       <c r="J185" s="1">
-        <v>-1.9909364986063</v>
+        <v>-1.1341020691862</v>
       </c>
       <c r="K185">
-        <v>4.33</v>
+        <v>3.13</v>
       </c>
       <c r="L185" t="s">
-        <v>414</v>
+        <v>412</v>
       </c>
       <c r="M185" s="1">
-        <v>103378.0</v>
+        <v>98857.0</v>
       </c>
       <c r="N185" s="1">
-        <v>107710.64</v>
+        <v>101983.03</v>
       </c>
       <c r="O185" s="1">
-        <v>0.09</v>
+        <v>0.08</v>
       </c>
       <c r="P185">
         <v>1</v>
       </c>
     </row>
     <row r="186" spans="1:16">
       <c r="A186" t="s">
-        <v>415</v>
+        <v>413</v>
       </c>
       <c r="B186" t="s">
-        <v>416</v>
+        <v>414</v>
       </c>
       <c r="C186" s="1">
         <v>100000.0</v>
       </c>
       <c r="D186" s="1">
-        <v>97.724</v>
+        <v>100.121</v>
       </c>
       <c r="E186" s="1">
-        <v>99.74</v>
+        <v>99.834</v>
       </c>
       <c r="F186" t="s">
         <v>8</v>
       </c>
       <c r="G186">
         <v>1.0</v>
       </c>
       <c r="H186" s="1">
-        <v>99740.0</v>
+        <v>99834.0</v>
       </c>
       <c r="I186" s="1">
-        <v>-2016.0</v>
+        <v>287.0</v>
       </c>
       <c r="J186" s="1">
-        <v>-2.0212552636856</v>
+        <v>0.28747721217221</v>
       </c>
       <c r="K186">
-        <v>2.07</v>
-[...2 lines deleted...]
-        <v>417</v>
+        <v>0.15</v>
+      </c>
+      <c r="L186">
+        <v>151.37</v>
       </c>
       <c r="M186" s="1">
-        <v>97724.0</v>
+        <v>100121.0</v>
       </c>
       <c r="N186" s="1">
-        <v>99795.23</v>
+        <v>100272.37</v>
       </c>
       <c r="O186" s="1">
         <v>0.08</v>
       </c>
       <c r="P186">
         <v>1</v>
       </c>
     </row>
     <row r="187" spans="1:16">
       <c r="A187" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
       <c r="B187" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="C187" s="1">
-        <v>100000.0</v>
+        <v>322000.0</v>
       </c>
       <c r="D187" s="1">
-        <v>98.758</v>
+        <v>88.739</v>
       </c>
       <c r="E187" s="1">
-        <v>99.933</v>
+        <v>89.0625</v>
       </c>
       <c r="F187" t="s">
         <v>8</v>
       </c>
       <c r="G187">
         <v>1.0</v>
       </c>
       <c r="H187" s="1">
-        <v>99933.0</v>
+        <v>286781.25</v>
       </c>
       <c r="I187" s="1">
-        <v>-1175.0</v>
+        <v>-1041.67</v>
       </c>
       <c r="J187" s="1">
-        <v>-1.1757877778111</v>
+        <v>-0.36322807017544</v>
       </c>
       <c r="K187">
-        <v>0.49</v>
-[...2 lines deleted...]
-        <v>490.07</v>
+        <v>1.04</v>
+      </c>
+      <c r="L187" t="s">
+        <v>417</v>
       </c>
       <c r="M187" s="1">
-        <v>98758.0</v>
+        <v>285739.58</v>
       </c>
       <c r="N187" s="1">
-        <v>99248.07</v>
+        <v>289103.31</v>
       </c>
       <c r="O187" s="1">
-        <v>0.08</v>
+        <v>0.23</v>
       </c>
       <c r="P187">
         <v>1</v>
       </c>
     </row>
     <row r="188" spans="1:16">
       <c r="A188" t="s">
-        <v>420</v>
+        <v>418</v>
       </c>
       <c r="B188" t="s">
-        <v>421</v>
+        <v>419</v>
       </c>
       <c r="C188" s="1">
-        <v>457345.06</v>
+        <v>149000.0</v>
       </c>
       <c r="D188" s="1">
-        <v>89.038</v>
+        <v>99.903</v>
       </c>
       <c r="E188" s="1">
-        <v>88.29020477</v>
+        <v>99.298</v>
       </c>
       <c r="F188" t="s">
         <v>8</v>
       </c>
       <c r="G188">
         <v>1.0</v>
       </c>
       <c r="H188" s="1">
-        <v>403790.89</v>
+        <v>147954.02</v>
       </c>
       <c r="I188" s="1">
-        <v>3420.0</v>
+        <v>901.45</v>
       </c>
       <c r="J188" s="1">
-        <v>0.8469730458753</v>
+        <v>0.60927712542045</v>
       </c>
       <c r="K188">
-        <v>0.08</v>
+        <v>0.35</v>
       </c>
       <c r="L188">
-        <v>370.89</v>
+        <v>522.01</v>
       </c>
       <c r="M188" s="1">
-        <v>407210.89</v>
+        <v>148855.47</v>
       </c>
       <c r="N188" s="1">
-        <v>407581.78</v>
+        <v>149377.48</v>
       </c>
       <c r="O188" s="1">
-        <v>0.32</v>
+        <v>0.12</v>
       </c>
       <c r="P188">
         <v>1</v>
       </c>
     </row>
     <row r="189" spans="1:16">
       <c r="A189" t="s">
+        <v>420</v>
+      </c>
+      <c r="B189" t="s">
+        <v>421</v>
+      </c>
+      <c r="C189" s="1">
+        <v>141000.0</v>
+      </c>
+      <c r="D189" s="1">
+        <v>98.659</v>
+      </c>
+      <c r="E189" s="1">
+        <v>99.459</v>
+      </c>
+      <c r="F189" t="s">
+        <v>8</v>
+      </c>
+      <c r="G189">
+        <v>1.0</v>
+      </c>
+      <c r="H189" s="1">
+        <v>140237.19</v>
+      </c>
+      <c r="I189" s="1">
+        <v>-1128.0</v>
+      </c>
+      <c r="J189" s="1">
+        <v>-0.80435154184136</v>
+      </c>
+      <c r="K189">
+        <v>1.03</v>
+      </c>
+      <c r="L189" t="s">
         <v>422</v>
       </c>
-      <c r="B189" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M189" s="1">
-        <v>99077.61</v>
+        <v>139109.19</v>
       </c>
       <c r="N189" s="1">
-        <v>99747.19</v>
+        <v>140565.55</v>
       </c>
       <c r="O189" s="1">
-        <v>0.08</v>
+        <v>0.11</v>
       </c>
       <c r="P189">
         <v>1</v>
       </c>
     </row>
     <row r="190" spans="1:16">
       <c r="A190" t="s">
+        <v>423</v>
+      </c>
+      <c r="B190" t="s">
         <v>424</v>
       </c>
-      <c r="B190" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C190" s="1">
-        <v>406143.64</v>
+        <v>100000.0</v>
       </c>
       <c r="D190" s="1">
-        <v>97.378</v>
+        <v>98.023</v>
       </c>
       <c r="E190" s="1">
-        <v>103.69442939</v>
+        <v>99.292</v>
       </c>
       <c r="F190" t="s">
         <v>8</v>
       </c>
       <c r="G190">
         <v>1.0</v>
       </c>
       <c r="H190" s="1">
-        <v>421148.33</v>
+        <v>99292.0</v>
       </c>
       <c r="I190" s="1">
-        <v>-25653.77</v>
+        <v>-1269.0</v>
       </c>
       <c r="J190" s="1">
-        <v>-6.0913859019695</v>
+        <v>-1.2780485839745</v>
       </c>
       <c r="K190">
-        <v>2.43</v>
-[...2 lines deleted...]
-        <v>426</v>
+        <v>1.0</v>
+      </c>
+      <c r="L190">
+        <v>997.26</v>
       </c>
       <c r="M190" s="1">
-        <v>395494.56</v>
+        <v>98023.0</v>
       </c>
       <c r="N190" s="1">
-        <v>405375.53</v>
+        <v>99020.26</v>
       </c>
       <c r="O190" s="1">
-        <v>0.32</v>
+        <v>0.08</v>
       </c>
       <c r="P190">
         <v>1</v>
       </c>
     </row>
     <row r="191" spans="1:16">
       <c r="A191" t="s">
+        <v>425</v>
+      </c>
+      <c r="B191" t="s">
+        <v>426</v>
+      </c>
+      <c r="C191" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D191" s="1">
+        <v>103.415</v>
+      </c>
+      <c r="E191" s="1">
+        <v>105.478</v>
+      </c>
+      <c r="F191" t="s">
+        <v>8</v>
+      </c>
+      <c r="G191">
+        <v>1.0</v>
+      </c>
+      <c r="H191" s="1">
+        <v>105478.0</v>
+      </c>
+      <c r="I191" s="1">
+        <v>-2063.0</v>
+      </c>
+      <c r="J191" s="1">
+        <v>-1.9558580936309</v>
+      </c>
+      <c r="K191">
+        <v>4.62</v>
+      </c>
+      <c r="L191" t="s">
         <v>427</v>
       </c>
-      <c r="B191" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M191" s="1">
-        <v>618652.03</v>
+        <v>103415.0</v>
       </c>
       <c r="N191" s="1">
-        <v>619840.45</v>
+        <v>108033.76</v>
       </c>
       <c r="O191" s="1">
-        <v>0.49</v>
+        <v>0.09</v>
       </c>
       <c r="P191">
         <v>1</v>
       </c>
     </row>
     <row r="192" spans="1:16">
       <c r="A192" t="s">
-        <v>430</v>
+        <v>428</v>
       </c>
       <c r="B192" t="s">
-        <v>431</v>
+        <v>429</v>
       </c>
       <c r="C192" s="1">
-        <v>162000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D192" s="1">
-        <v>97.869</v>
+        <v>98.687</v>
       </c>
       <c r="E192" s="1">
-        <v>100.0</v>
+        <v>99.933</v>
       </c>
       <c r="F192" t="s">
         <v>8</v>
       </c>
       <c r="G192">
         <v>1.0</v>
       </c>
       <c r="H192" s="1">
-        <v>162000.0</v>
+        <v>99933.0</v>
       </c>
       <c r="I192" s="1">
-        <v>-3452.22</v>
+        <v>-1246.0</v>
       </c>
       <c r="J192" s="1">
-        <v>-2.131</v>
+        <v>-1.2468353797044</v>
       </c>
       <c r="K192">
-        <v>1.43</v>
-[...2 lines deleted...]
-        <v>432</v>
+        <v>0.68</v>
+      </c>
+      <c r="L192">
+        <v>684.25</v>
       </c>
       <c r="M192" s="1">
-        <v>158547.78</v>
+        <v>98687.0</v>
       </c>
       <c r="N192" s="1">
-        <v>160861.34</v>
+        <v>99371.25</v>
       </c>
       <c r="O192" s="1">
-        <v>0.13</v>
+        <v>0.08</v>
       </c>
       <c r="P192">
         <v>1</v>
       </c>
     </row>
     <row r="193" spans="1:16">
       <c r="A193" t="s">
-        <v>433</v>
+        <v>430</v>
       </c>
       <c r="B193" t="s">
-        <v>434</v>
+        <v>431</v>
       </c>
       <c r="C193" s="1">
-        <v>100000.0</v>
+        <v>458979.06</v>
       </c>
       <c r="D193" s="1">
-        <v>99.619</v>
+        <v>89.152</v>
       </c>
       <c r="E193" s="1">
-        <v>99.785</v>
+        <v>88.29334393</v>
       </c>
       <c r="F193" t="s">
         <v>8</v>
       </c>
       <c r="G193">
         <v>1.0</v>
       </c>
       <c r="H193" s="1">
-        <v>99785.0</v>
+        <v>405247.96</v>
       </c>
       <c r="I193" s="1">
-        <v>-166.0</v>
+        <v>3941.05</v>
       </c>
       <c r="J193" s="1">
-        <v>-0.16635766898832</v>
+        <v>0.97250335325562</v>
       </c>
       <c r="K193">
-        <v>2.93</v>
-[...2 lines deleted...]
-        <v>435</v>
+        <v>0.09</v>
+      </c>
+      <c r="L193">
+        <v>398.62</v>
       </c>
       <c r="M193" s="1">
-        <v>99619.0</v>
+        <v>409189.01</v>
       </c>
       <c r="N193" s="1">
-        <v>102548.45</v>
+        <v>409587.63</v>
       </c>
       <c r="O193" s="1">
-        <v>0.08</v>
+        <v>0.32</v>
       </c>
       <c r="P193">
         <v>1</v>
       </c>
     </row>
     <row r="194" spans="1:16">
       <c r="A194" t="s">
-        <v>436</v>
+        <v>432</v>
       </c>
       <c r="B194" t="s">
-        <v>437</v>
+        <v>433</v>
       </c>
       <c r="C194" s="1">
-        <v>100000.0</v>
+        <v>103207.99</v>
       </c>
       <c r="D194" s="1">
-        <v>104.981</v>
+        <v>96.056</v>
       </c>
       <c r="E194" s="1">
-        <v>104.64733</v>
+        <v>95.95644678</v>
       </c>
       <c r="F194" t="s">
         <v>8</v>
       </c>
       <c r="G194">
         <v>1.0</v>
       </c>
       <c r="H194" s="1">
-        <v>104647.33</v>
+        <v>99034.72</v>
       </c>
       <c r="I194" s="1">
-        <v>333.67</v>
+        <v>102.75</v>
       </c>
       <c r="J194" s="1">
-        <v>0.31885189999592</v>
+        <v>0.1037514924059</v>
       </c>
       <c r="K194">
-        <v>1.98</v>
-[...2 lines deleted...]
-        <v>438</v>
+        <v>0.69</v>
+      </c>
+      <c r="L194">
+        <v>717.08</v>
       </c>
       <c r="M194" s="1">
-        <v>104981.0</v>
+        <v>99137.47</v>
       </c>
       <c r="N194" s="1">
-        <v>106959.08</v>
+        <v>99854.55</v>
       </c>
       <c r="O194" s="1">
         <v>0.08</v>
       </c>
       <c r="P194">
         <v>1</v>
       </c>
     </row>
     <row r="195" spans="1:16">
       <c r="A195" t="s">
-        <v>439</v>
+        <v>434</v>
       </c>
       <c r="B195" t="s">
-        <v>440</v>
+        <v>435</v>
       </c>
       <c r="C195" s="1">
-        <v>100000.0</v>
+        <v>407595.64</v>
       </c>
       <c r="D195" s="1">
-        <v>98.291</v>
+        <v>97.42</v>
       </c>
       <c r="E195" s="1">
-        <v>100.028</v>
+        <v>103.67228904</v>
       </c>
       <c r="F195" t="s">
         <v>8</v>
       </c>
       <c r="G195">
         <v>1.0</v>
       </c>
       <c r="H195" s="1">
-        <v>100028.0</v>
+        <v>422563.73</v>
       </c>
       <c r="I195" s="1">
-        <v>-1737.0</v>
+        <v>-25484.06</v>
       </c>
       <c r="J195" s="1">
-        <v>-1.7365137761427</v>
+        <v>-6.0308204871251</v>
       </c>
       <c r="K195">
-        <v>0.88</v>
-[...2 lines deleted...]
-        <v>880.18</v>
+        <v>2.61</v>
+      </c>
+      <c r="L195" t="s">
+        <v>436</v>
       </c>
       <c r="M195" s="1">
-        <v>98291.0</v>
+        <v>397079.67</v>
       </c>
       <c r="N195" s="1">
-        <v>99171.18</v>
+        <v>407699.49</v>
       </c>
       <c r="O195" s="1">
-        <v>0.08</v>
+        <v>0.32</v>
       </c>
       <c r="P195">
         <v>1</v>
       </c>
     </row>
     <row r="196" spans="1:16">
       <c r="A196" t="s">
-        <v>441</v>
+        <v>437</v>
       </c>
       <c r="B196" t="s">
-        <v>442</v>
+        <v>438</v>
       </c>
       <c r="C196" s="1">
-        <v>100000.0</v>
+        <v>602523.57</v>
       </c>
       <c r="D196" s="1">
-        <v>105.996</v>
+        <v>103.363</v>
       </c>
       <c r="E196" s="1">
-        <v>107.84</v>
+        <v>122.01000203</v>
       </c>
       <c r="F196" t="s">
         <v>8</v>
       </c>
       <c r="G196">
         <v>1.0</v>
       </c>
       <c r="H196" s="1">
-        <v>107840.0</v>
+        <v>735139.02</v>
       </c>
       <c r="I196" s="1">
-        <v>-1844.0</v>
+        <v>-112352.58</v>
       </c>
       <c r="J196" s="1">
-        <v>-1.709940652819</v>
+        <v>-15.283174602812</v>
       </c>
       <c r="K196">
-        <v>1.95</v>
+        <v>0.44</v>
       </c>
       <c r="L196" t="s">
-        <v>443</v>
+        <v>439</v>
       </c>
       <c r="M196" s="1">
-        <v>105996.0</v>
+        <v>622786.44</v>
       </c>
       <c r="N196" s="1">
-        <v>107948.05</v>
+        <v>625452.4</v>
       </c>
       <c r="O196" s="1">
-        <v>0.09</v>
+        <v>0.49</v>
       </c>
       <c r="P196">
         <v>1</v>
       </c>
     </row>
     <row r="197" spans="1:16">
       <c r="A197" t="s">
-        <v>444</v>
+        <v>440</v>
       </c>
       <c r="B197" t="s">
-        <v>445</v>
+        <v>441</v>
       </c>
       <c r="C197" s="1">
-        <v>200000.0</v>
+        <v>162000.0</v>
       </c>
       <c r="D197" s="1">
-        <v>103.344</v>
+        <v>97.946</v>
       </c>
       <c r="E197" s="1">
-        <v>105.68</v>
+        <v>100.0</v>
       </c>
       <c r="F197" t="s">
         <v>8</v>
       </c>
       <c r="G197">
         <v>1.0</v>
       </c>
       <c r="H197" s="1">
-        <v>211360.0</v>
+        <v>162000.0</v>
       </c>
       <c r="I197" s="1">
-        <v>-4672.0</v>
+        <v>-3327.48</v>
       </c>
       <c r="J197" s="1">
-        <v>-2.2104466313399</v>
+        <v>-2.054</v>
       </c>
       <c r="K197">
-        <v>0.54</v>
+        <v>1.62</v>
       </c>
       <c r="L197" t="s">
-        <v>446</v>
+        <v>442</v>
       </c>
       <c r="M197" s="1">
-        <v>206688.0</v>
+        <v>158672.52</v>
       </c>
       <c r="N197" s="1">
-        <v>207777.73</v>
+        <v>161299.53</v>
       </c>
       <c r="O197" s="1">
-        <v>0.17</v>
+        <v>0.13</v>
       </c>
       <c r="P197">
         <v>1</v>
       </c>
     </row>
     <row r="198" spans="1:16">
       <c r="A198" t="s">
-        <v>447</v>
+        <v>443</v>
       </c>
       <c r="B198" t="s">
-        <v>448</v>
+        <v>444</v>
       </c>
       <c r="C198" s="1">
-        <v>136000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D198" s="1">
-        <v>97.918</v>
+        <v>99.295</v>
       </c>
       <c r="E198" s="1">
-        <v>99.528</v>
+        <v>99.785</v>
       </c>
       <c r="F198" t="s">
         <v>8</v>
       </c>
       <c r="G198">
         <v>1.0</v>
       </c>
       <c r="H198" s="1">
-        <v>135358.08</v>
+        <v>99785.0</v>
       </c>
       <c r="I198" s="1">
-        <v>-2189.6</v>
+        <v>-490.0</v>
       </c>
       <c r="J198" s="1">
-        <v>-1.6176352383249</v>
+        <v>-0.4910557699053</v>
       </c>
       <c r="K198">
-        <v>1.37</v>
+        <v>3.12</v>
       </c>
       <c r="L198" t="s">
-        <v>449</v>
+        <v>445</v>
       </c>
       <c r="M198" s="1">
-        <v>133168.48</v>
+        <v>99295.0</v>
       </c>
       <c r="N198" s="1">
-        <v>135029.63</v>
+        <v>102411.44</v>
       </c>
       <c r="O198" s="1">
-        <v>0.11</v>
+        <v>0.08</v>
       </c>
       <c r="P198">
         <v>1</v>
       </c>
     </row>
     <row r="199" spans="1:16">
       <c r="A199" t="s">
-        <v>450</v>
+        <v>446</v>
       </c>
       <c r="B199" t="s">
-        <v>451</v>
+        <v>447</v>
       </c>
       <c r="C199" s="1">
         <v>100000.0</v>
       </c>
       <c r="D199" s="1">
-        <v>97.2</v>
+        <v>104.865</v>
       </c>
       <c r="E199" s="1">
-        <v>99.46</v>
+        <v>104.64733</v>
       </c>
       <c r="F199" t="s">
         <v>8</v>
       </c>
       <c r="G199">
         <v>1.0</v>
       </c>
       <c r="H199" s="1">
-        <v>99460.0</v>
+        <v>104647.33</v>
       </c>
       <c r="I199" s="1">
-        <v>-2260.0</v>
+        <v>217.67</v>
       </c>
       <c r="J199" s="1">
-        <v>-2.2722702594008</v>
+        <v>0.20800339578659</v>
       </c>
       <c r="K199">
-        <v>1.8</v>
+        <v>2.25</v>
       </c>
       <c r="L199" t="s">
-        <v>452</v>
+        <v>448</v>
       </c>
       <c r="M199" s="1">
-        <v>97200.0</v>
+        <v>104865.0</v>
       </c>
       <c r="N199" s="1">
-        <v>99003.08</v>
+        <v>107116.37</v>
       </c>
       <c r="O199" s="1">
         <v>0.08</v>
       </c>
       <c r="P199">
         <v>1</v>
       </c>
     </row>
     <row r="200" spans="1:16">
       <c r="A200" t="s">
-        <v>453</v>
+        <v>449</v>
       </c>
       <c r="B200" t="s">
-        <v>454</v>
+        <v>450</v>
       </c>
       <c r="C200" s="1">
         <v>100000.0</v>
       </c>
       <c r="D200" s="1">
-        <v>97.511</v>
+        <v>98.629</v>
       </c>
       <c r="E200" s="1">
-        <v>100.45</v>
+        <v>100.028</v>
       </c>
       <c r="F200" t="s">
         <v>8</v>
       </c>
       <c r="G200">
         <v>1.0</v>
       </c>
       <c r="H200" s="1">
-        <v>100450.0</v>
+        <v>100028.0</v>
       </c>
       <c r="I200" s="1">
-        <v>-2939.0</v>
+        <v>-1399.0</v>
       </c>
       <c r="J200" s="1">
-        <v>-2.9258337481334</v>
+        <v>-1.3986083896509</v>
       </c>
       <c r="K200">
-        <v>1.6</v>
+        <v>1.1</v>
       </c>
       <c r="L200" t="s">
-        <v>455</v>
+        <v>451</v>
       </c>
       <c r="M200" s="1">
-        <v>97511.0</v>
+        <v>98629.0</v>
       </c>
       <c r="N200" s="1">
-        <v>99114.08</v>
+        <v>99726.64</v>
       </c>
       <c r="O200" s="1">
         <v>0.08</v>
       </c>
       <c r="P200">
         <v>1</v>
       </c>
     </row>
     <row r="201" spans="1:16">
       <c r="A201" t="s">
-        <v>456</v>
+        <v>452</v>
       </c>
       <c r="B201" t="s">
-        <v>457</v>
+        <v>453</v>
       </c>
       <c r="C201" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D201" s="1">
-        <v>95.951</v>
+        <v>105.307</v>
       </c>
       <c r="E201" s="1">
-        <v>99.077</v>
+        <v>107.84</v>
       </c>
       <c r="F201" t="s">
         <v>8</v>
       </c>
       <c r="G201">
         <v>1.0</v>
       </c>
       <c r="H201" s="1">
-        <v>198154.0</v>
+        <v>107840.0</v>
       </c>
       <c r="I201" s="1">
-        <v>-6252.0</v>
+        <v>-2533.0</v>
       </c>
       <c r="J201" s="1">
-        <v>-3.1551217739738</v>
+        <v>-2.348850148368</v>
       </c>
       <c r="K201">
-        <v>1.93</v>
+        <v>2.23</v>
       </c>
       <c r="L201" t="s">
-        <v>458</v>
+        <v>454</v>
       </c>
       <c r="M201" s="1">
-        <v>191902.0</v>
+        <v>105307.0</v>
       </c>
       <c r="N201" s="1">
-        <v>195756.79</v>
+        <v>107532.34</v>
       </c>
       <c r="O201" s="1">
-        <v>0.16</v>
+        <v>0.08</v>
       </c>
       <c r="P201">
         <v>1</v>
       </c>
     </row>
     <row r="202" spans="1:16">
       <c r="A202" t="s">
-        <v>459</v>
+        <v>455</v>
       </c>
       <c r="B202" t="s">
-        <v>460</v>
+        <v>456</v>
       </c>
       <c r="C202" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D202" s="1">
-        <v>93.769</v>
+        <v>103.096</v>
       </c>
       <c r="E202" s="1">
-        <v>92.51784</v>
+        <v>105.68</v>
       </c>
       <c r="F202" t="s">
         <v>8</v>
       </c>
       <c r="G202">
         <v>1.0</v>
       </c>
       <c r="H202" s="1">
-        <v>92517.84</v>
+        <v>211360.0</v>
       </c>
       <c r="I202" s="1">
-        <v>1251.16</v>
+        <v>-5168.0</v>
       </c>
       <c r="J202" s="1">
-        <v>1.3523445856496</v>
+        <v>-2.445117335352</v>
       </c>
       <c r="K202">
-        <v>0.5</v>
-[...2 lines deleted...]
-        <v>501.03</v>
+        <v>0.81</v>
+      </c>
+      <c r="L202" t="s">
+        <v>457</v>
       </c>
       <c r="M202" s="1">
-        <v>93769.0</v>
+        <v>206192.0</v>
       </c>
       <c r="N202" s="1">
-        <v>94270.03</v>
+        <v>207813.92</v>
       </c>
       <c r="O202" s="1">
-        <v>0.07</v>
+        <v>0.16</v>
       </c>
       <c r="P202">
         <v>1</v>
       </c>
     </row>
     <row r="203" spans="1:16">
       <c r="A203" t="s">
-        <v>461</v>
+        <v>458</v>
       </c>
       <c r="B203" t="s">
-        <v>462</v>
+        <v>459</v>
       </c>
       <c r="C203" s="1">
-        <v>170000.0</v>
+        <v>136000.0</v>
       </c>
       <c r="D203" s="1">
-        <v>102.857</v>
+        <v>97.904</v>
       </c>
       <c r="E203" s="1">
-        <v>99.953</v>
+        <v>99.528</v>
       </c>
       <c r="F203" t="s">
         <v>8</v>
       </c>
       <c r="G203">
         <v>1.0</v>
       </c>
       <c r="H203" s="1">
-        <v>169920.1</v>
+        <v>135358.08</v>
       </c>
       <c r="I203" s="1">
-        <v>4936.8</v>
+        <v>-2208.64</v>
       </c>
       <c r="J203" s="1">
-        <v>2.9053655217952</v>
+        <v>-1.6317016317016</v>
       </c>
       <c r="K203">
-        <v>0.23</v>
-[...2 lines deleted...]
-        <v>398.22</v>
+        <v>1.56</v>
+      </c>
+      <c r="L203" t="s">
+        <v>460</v>
       </c>
       <c r="M203" s="1">
-        <v>174856.9</v>
+        <v>133149.44</v>
       </c>
       <c r="N203" s="1">
-        <v>175255.12</v>
+        <v>135274.67</v>
       </c>
       <c r="O203" s="1">
-        <v>0.14</v>
+        <v>0.11</v>
       </c>
       <c r="P203">
         <v>1</v>
       </c>
     </row>
     <row r="204" spans="1:16">
       <c r="A204" t="s">
-        <v>463</v>
+        <v>461</v>
       </c>
       <c r="B204" t="s">
-        <v>464</v>
+        <v>462</v>
       </c>
       <c r="C204" s="1">
         <v>100000.0</v>
       </c>
       <c r="D204" s="1">
-        <v>103.665</v>
+        <v>97.381</v>
       </c>
       <c r="E204" s="1">
-        <v>99.961</v>
+        <v>99.46</v>
       </c>
       <c r="F204" t="s">
         <v>8</v>
       </c>
       <c r="G204">
         <v>1.0</v>
       </c>
       <c r="H204" s="1">
-        <v>99961.0</v>
+        <v>99460.0</v>
       </c>
       <c r="I204" s="1">
-        <v>3704.0</v>
+        <v>-2079.0</v>
       </c>
       <c r="J204" s="1">
-        <v>3.7054451235982</v>
+        <v>-2.090287552785</v>
       </c>
       <c r="K204">
-        <v>3.63</v>
+        <v>2.0</v>
       </c>
       <c r="L204" t="s">
-        <v>465</v>
+        <v>463</v>
       </c>
       <c r="M204" s="1">
-        <v>103665.0</v>
+        <v>97381.0</v>
       </c>
       <c r="N204" s="1">
-        <v>107297.88</v>
+        <v>99378.26</v>
       </c>
       <c r="O204" s="1">
-        <v>0.09</v>
+        <v>0.08</v>
       </c>
       <c r="P204">
         <v>1</v>
       </c>
     </row>
     <row r="205" spans="1:16">
       <c r="A205" t="s">
-        <v>466</v>
+        <v>464</v>
       </c>
       <c r="B205" t="s">
-        <v>467</v>
+        <v>465</v>
       </c>
       <c r="C205" s="1">
         <v>100000.0</v>
       </c>
       <c r="D205" s="1">
-        <v>101.68</v>
+        <v>97.799</v>
       </c>
       <c r="E205" s="1">
-        <v>99.943</v>
+        <v>100.45</v>
       </c>
       <c r="F205" t="s">
         <v>8</v>
       </c>
       <c r="G205">
         <v>1.0</v>
       </c>
       <c r="H205" s="1">
-        <v>99943.0</v>
+        <v>100450.0</v>
       </c>
       <c r="I205" s="1">
-        <v>1737.0</v>
+        <v>-2651.0</v>
       </c>
       <c r="J205" s="1">
-        <v>1.7379906546732</v>
+        <v>-2.6391239422598</v>
       </c>
       <c r="K205">
-        <v>0.14</v>
-[...2 lines deleted...]
-        <v>142.47</v>
+        <v>1.83</v>
+      </c>
+      <c r="L205" t="s">
+        <v>466</v>
       </c>
       <c r="M205" s="1">
-        <v>101680.0</v>
+        <v>97799.0</v>
       </c>
       <c r="N205" s="1">
-        <v>101822.47</v>
+        <v>99625.03</v>
       </c>
       <c r="O205" s="1">
         <v>0.08</v>
       </c>
       <c r="P205">
         <v>1</v>
       </c>
     </row>
     <row r="206" spans="1:16">
       <c r="A206" t="s">
+        <v>467</v>
+      </c>
+      <c r="B206" t="s">
         <v>468</v>
       </c>
-      <c r="B206" t="s">
+      <c r="C206" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D206" s="1">
+        <v>95.556</v>
+      </c>
+      <c r="E206" s="1">
+        <v>99.077</v>
+      </c>
+      <c r="F206" t="s">
+        <v>8</v>
+      </c>
+      <c r="G206">
+        <v>1.0</v>
+      </c>
+      <c r="H206" s="1">
+        <v>198154.0</v>
+      </c>
+      <c r="I206" s="1">
+        <v>-7042.0</v>
+      </c>
+      <c r="J206" s="1">
+        <v>-3.5538015886634</v>
+      </c>
+      <c r="K206">
+        <v>2.13</v>
+      </c>
+      <c r="L206" t="s">
         <v>469</v>
       </c>
-      <c r="C206" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M206" s="1">
-        <v>137670.99</v>
+        <v>191112.0</v>
       </c>
       <c r="N206" s="1">
-        <v>140181.95</v>
+        <v>195369.53</v>
       </c>
       <c r="O206" s="1">
-        <v>0.11</v>
+        <v>0.15</v>
       </c>
       <c r="P206">
         <v>1</v>
       </c>
     </row>
     <row r="207" spans="1:16">
       <c r="A207" t="s">
+        <v>470</v>
+      </c>
+      <c r="B207" t="s">
         <v>471</v>
-      </c>
-[...1 lines deleted...]
-        <v>472</v>
       </c>
       <c r="C207" s="1">
         <v>100000.0</v>
       </c>
       <c r="D207" s="1">
-        <v>101.222</v>
+        <v>93.611</v>
       </c>
       <c r="E207" s="1">
-        <v>99.611</v>
+        <v>92.51784</v>
       </c>
       <c r="F207" t="s">
         <v>8</v>
       </c>
       <c r="G207">
         <v>1.0</v>
       </c>
       <c r="H207" s="1">
-        <v>99611.0</v>
+        <v>92517.84</v>
       </c>
       <c r="I207" s="1">
-        <v>1611.0</v>
+        <v>1093.16</v>
       </c>
       <c r="J207" s="1">
-        <v>1.6172912630131</v>
+        <v>1.1815667118904</v>
       </c>
       <c r="K207">
-        <v>2.98</v>
-[...2 lines deleted...]
-        <v>473</v>
+        <v>0.55</v>
+      </c>
+      <c r="L207">
+        <v>551.37</v>
       </c>
       <c r="M207" s="1">
-        <v>101222.0</v>
+        <v>93611.0</v>
       </c>
       <c r="N207" s="1">
-        <v>104202.82</v>
+        <v>94162.37</v>
       </c>
       <c r="O207" s="1">
-        <v>0.08</v>
+        <v>0.07</v>
       </c>
       <c r="P207">
         <v>1</v>
       </c>
     </row>
     <row r="208" spans="1:16">
       <c r="A208" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="B208" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="C208" s="1">
-        <v>100000.0</v>
+        <v>170000.0</v>
       </c>
       <c r="D208" s="1">
-        <v>98.994</v>
+        <v>103.22</v>
       </c>
       <c r="E208" s="1">
-        <v>99.438</v>
+        <v>99.953</v>
       </c>
       <c r="F208" t="s">
         <v>8</v>
       </c>
       <c r="G208">
         <v>1.0</v>
       </c>
       <c r="H208" s="1">
-        <v>99438.0</v>
+        <v>169920.1</v>
       </c>
       <c r="I208" s="1">
-        <v>-444.0</v>
+        <v>5553.9</v>
       </c>
       <c r="J208" s="1">
-        <v>-0.44650938273095</v>
+        <v>3.2685362120196</v>
       </c>
       <c r="K208">
-        <v>2.85</v>
-[...2 lines deleted...]
-        <v>476</v>
+        <v>0.51</v>
+      </c>
+      <c r="L208">
+        <v>862.81</v>
       </c>
       <c r="M208" s="1">
-        <v>98994.0</v>
+        <v>175474.0</v>
       </c>
       <c r="N208" s="1">
-        <v>101845.03</v>
+        <v>176336.81</v>
       </c>
       <c r="O208" s="1">
-        <v>0.08</v>
+        <v>0.14</v>
       </c>
       <c r="P208">
         <v>1</v>
       </c>
     </row>
     <row r="209" spans="1:16">
       <c r="A209" t="s">
-        <v>477</v>
+        <v>474</v>
       </c>
       <c r="B209" t="s">
-        <v>478</v>
+        <v>475</v>
       </c>
       <c r="C209" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D209" s="1">
-        <v>99.672</v>
+        <v>103.355</v>
       </c>
       <c r="E209" s="1">
-        <v>102.8745</v>
+        <v>99.961</v>
       </c>
       <c r="F209" t="s">
         <v>8</v>
       </c>
       <c r="G209">
         <v>1.0</v>
       </c>
       <c r="H209" s="1">
-        <v>205749.0</v>
+        <v>99961.0</v>
       </c>
       <c r="I209" s="1">
-        <v>-6405.0</v>
+        <v>3394.0</v>
       </c>
       <c r="J209" s="1">
-        <v>-3.1130163451584</v>
+        <v>3.3953241764288</v>
       </c>
       <c r="K209">
-        <v>3.68</v>
+        <v>3.91</v>
       </c>
       <c r="L209" t="s">
-        <v>479</v>
+        <v>476</v>
       </c>
       <c r="M209" s="1">
-        <v>199344.0</v>
+        <v>103355.0</v>
       </c>
       <c r="N209" s="1">
-        <v>206712.49</v>
+        <v>107268.36</v>
       </c>
       <c r="O209" s="1">
-        <v>0.16</v>
+        <v>0.08</v>
       </c>
       <c r="P209">
         <v>1</v>
       </c>
     </row>
     <row r="210" spans="1:16">
       <c r="A210" t="s">
-        <v>480</v>
+        <v>477</v>
       </c>
       <c r="B210" t="s">
-        <v>481</v>
+        <v>478</v>
       </c>
       <c r="C210" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D210" s="1">
-        <v>103.486</v>
+        <v>101.355</v>
       </c>
       <c r="E210" s="1">
-        <v>99.661</v>
+        <v>99.943</v>
       </c>
       <c r="F210" t="s">
         <v>8</v>
       </c>
       <c r="G210">
         <v>1.0</v>
       </c>
       <c r="H210" s="1">
-        <v>199322.0</v>
+        <v>99943.0</v>
       </c>
       <c r="I210" s="1">
-        <v>7650.0</v>
+        <v>1412.0</v>
       </c>
       <c r="J210" s="1">
-        <v>3.8380108568046</v>
+        <v>1.4128052990204</v>
       </c>
       <c r="K210">
-        <v>3.97</v>
-[...2 lines deleted...]
-        <v>482</v>
+        <v>0.37</v>
+      </c>
+      <c r="L210">
+        <v>372.6</v>
       </c>
       <c r="M210" s="1">
-        <v>206972.0</v>
+        <v>101355.0</v>
       </c>
       <c r="N210" s="1">
-        <v>214904.19</v>
+        <v>101727.6</v>
       </c>
       <c r="O210" s="1">
-        <v>0.17</v>
+        <v>0.08</v>
       </c>
       <c r="P210">
         <v>1</v>
       </c>
     </row>
     <row r="211" spans="1:16">
       <c r="A211" t="s">
-        <v>483</v>
+        <v>479</v>
       </c>
       <c r="B211" t="s">
-        <v>484</v>
+        <v>480</v>
       </c>
       <c r="C211" s="1">
-        <v>200000.0</v>
+        <v>141000.0</v>
       </c>
       <c r="D211" s="1">
-        <v>101.209</v>
+        <v>97.691</v>
       </c>
       <c r="E211" s="1">
-        <v>98.6</v>
+        <v>99.702</v>
       </c>
       <c r="F211" t="s">
         <v>8</v>
       </c>
       <c r="G211">
         <v>1.0</v>
       </c>
       <c r="H211" s="1">
-        <v>197200.0</v>
+        <v>140579.82</v>
       </c>
       <c r="I211" s="1">
-        <v>5218.0</v>
+        <v>-2835.51</v>
       </c>
       <c r="J211" s="1">
-        <v>2.6460446247465</v>
+        <v>-2.0170106918617</v>
       </c>
       <c r="K211">
-        <v>4.36</v>
+        <v>1.97</v>
       </c>
       <c r="L211" t="s">
-        <v>485</v>
+        <v>481</v>
       </c>
       <c r="M211" s="1">
-        <v>202418.0</v>
+        <v>137744.31</v>
       </c>
       <c r="N211" s="1">
-        <v>211144.03</v>
+        <v>140518.92</v>
       </c>
       <c r="O211" s="1">
-        <v>0.17</v>
+        <v>0.11</v>
       </c>
       <c r="P211">
         <v>1</v>
       </c>
     </row>
     <row r="212" spans="1:16">
       <c r="A212" t="s">
-        <v>486</v>
+        <v>482</v>
       </c>
       <c r="B212" t="s">
-        <v>487</v>
+        <v>483</v>
       </c>
       <c r="C212" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D212" s="1">
-        <v>102.42</v>
+        <v>101.132</v>
       </c>
       <c r="E212" s="1">
-        <v>100.0</v>
+        <v>99.611</v>
       </c>
       <c r="F212" t="s">
         <v>8</v>
       </c>
       <c r="G212">
         <v>1.0</v>
       </c>
       <c r="H212" s="1">
-        <v>200000.0</v>
+        <v>99611.0</v>
       </c>
       <c r="I212" s="1">
-        <v>4840.0</v>
+        <v>1521.0</v>
       </c>
       <c r="J212" s="1">
-        <v>2.42</v>
+        <v>1.5269397958057</v>
       </c>
       <c r="K212">
-        <v>4.4</v>
+        <v>3.21</v>
       </c>
       <c r="L212" t="s">
-        <v>488</v>
+        <v>484</v>
       </c>
       <c r="M212" s="1">
-        <v>204840.0</v>
+        <v>101132.0</v>
       </c>
       <c r="N212" s="1">
-        <v>213642.96</v>
+        <v>104342.96</v>
       </c>
       <c r="O212" s="1">
-        <v>0.17</v>
+        <v>0.08</v>
       </c>
       <c r="P212">
         <v>1</v>
       </c>
     </row>
     <row r="213" spans="1:16">
       <c r="A213" t="s">
-        <v>489</v>
+        <v>485</v>
       </c>
       <c r="B213" t="s">
-        <v>490</v>
+        <v>486</v>
       </c>
       <c r="C213" s="1">
         <v>100000.0</v>
       </c>
       <c r="D213" s="1">
-        <v>106.65</v>
+        <v>98.833</v>
       </c>
       <c r="E213" s="1">
-        <v>109.3</v>
+        <v>99.438</v>
       </c>
       <c r="F213" t="s">
         <v>8</v>
       </c>
       <c r="G213">
         <v>1.0</v>
       </c>
       <c r="H213" s="1">
-        <v>109300.0</v>
+        <v>99438.0</v>
       </c>
       <c r="I213" s="1">
-        <v>-2650.0</v>
+        <v>-605.0</v>
       </c>
       <c r="J213" s="1">
-        <v>-2.4245196706313</v>
+        <v>-0.60841931655906</v>
       </c>
       <c r="K213">
-        <v>1.17</v>
+        <v>3.03</v>
       </c>
       <c r="L213" t="s">
-        <v>491</v>
+        <v>487</v>
       </c>
       <c r="M213" s="1">
-        <v>106650.0</v>
+        <v>98833.0</v>
       </c>
       <c r="N213" s="1">
-        <v>107815.07</v>
+        <v>101863.82</v>
       </c>
       <c r="O213" s="1">
-        <v>0.09</v>
+        <v>0.08</v>
       </c>
       <c r="P213">
         <v>1</v>
       </c>
     </row>
     <row r="214" spans="1:16">
       <c r="A214" t="s">
-        <v>492</v>
+        <v>488</v>
       </c>
       <c r="B214" t="s">
-        <v>493</v>
+        <v>489</v>
       </c>
       <c r="C214" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D214" s="1">
-        <v>99.028</v>
+        <v>99.902</v>
       </c>
       <c r="E214" s="1">
-        <v>99.852</v>
+        <v>102.8745</v>
       </c>
       <c r="F214" t="s">
         <v>8</v>
       </c>
       <c r="G214">
         <v>1.0</v>
       </c>
       <c r="H214" s="1">
-        <v>99852.0</v>
+        <v>205749.0</v>
       </c>
       <c r="I214" s="1">
-        <v>-824.0</v>
+        <v>-5945.0</v>
       </c>
       <c r="J214" s="1">
-        <v>-0.8252213275648</v>
+        <v>-2.8894429620557</v>
       </c>
       <c r="K214">
-        <v>0.81</v>
-[...2 lines deleted...]
-        <v>810.96</v>
+        <v>3.92</v>
+      </c>
+      <c r="L214" t="s">
+        <v>490</v>
       </c>
       <c r="M214" s="1">
-        <v>99028.0</v>
+        <v>199804.0</v>
       </c>
       <c r="N214" s="1">
-        <v>99838.96</v>
+        <v>207647.15</v>
       </c>
       <c r="O214" s="1">
-        <v>0.08</v>
+        <v>0.16</v>
       </c>
       <c r="P214">
         <v>1</v>
       </c>
     </row>
     <row r="215" spans="1:16">
       <c r="A215" t="s">
-        <v>494</v>
+        <v>491</v>
       </c>
       <c r="B215" t="s">
-        <v>495</v>
+        <v>492</v>
       </c>
       <c r="C215" s="1">
         <v>100000.0</v>
       </c>
       <c r="D215" s="1">
-        <v>100.937</v>
+        <v>103.723</v>
       </c>
       <c r="E215" s="1">
-        <v>100.0</v>
+        <v>99.661</v>
       </c>
       <c r="F215" t="s">
         <v>8</v>
       </c>
       <c r="G215">
         <v>1.0</v>
       </c>
       <c r="H215" s="1">
-        <v>100000.0</v>
+        <v>99661.0</v>
       </c>
       <c r="I215" s="1">
-        <v>937.0</v>
+        <v>4062.0</v>
       </c>
       <c r="J215" s="1">
-        <v>0.937</v>
+        <v>4.0758170196968</v>
       </c>
       <c r="K215">
-        <v>0.13</v>
-[...2 lines deleted...]
-        <v>134.81</v>
+        <v>4.23</v>
+      </c>
+      <c r="L215" t="s">
+        <v>493</v>
       </c>
       <c r="M215" s="1">
-        <v>100937.0</v>
+        <v>103723.0</v>
       </c>
       <c r="N215" s="1">
-        <v>101071.81</v>
+        <v>107955.19</v>
       </c>
       <c r="O215" s="1">
-        <v>0.08</v>
+        <v>0.09</v>
       </c>
       <c r="P215">
         <v>1</v>
       </c>
     </row>
     <row r="216" spans="1:16">
       <c r="A216" t="s">
-        <v>496</v>
+        <v>494</v>
       </c>
       <c r="B216" t="s">
-        <v>497</v>
+        <v>495</v>
       </c>
       <c r="C216" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D216" s="1">
-        <v>99.074</v>
+        <v>101.225</v>
       </c>
       <c r="E216" s="1">
-        <v>99.589</v>
+        <v>98.6</v>
       </c>
       <c r="F216" t="s">
         <v>8</v>
       </c>
       <c r="G216">
         <v>1.0</v>
       </c>
       <c r="H216" s="1">
-        <v>99589.0</v>
+        <v>197200.0</v>
       </c>
       <c r="I216" s="1">
-        <v>-515.0</v>
+        <v>5250.0</v>
       </c>
       <c r="J216" s="1">
-        <v>-0.51712538533372</v>
+        <v>2.6622718052738</v>
       </c>
       <c r="K216">
-        <v>0.55</v>
+        <v>0.24</v>
       </c>
       <c r="L216">
-        <v>554.79</v>
+        <v>479.45</v>
       </c>
       <c r="M216" s="1">
-        <v>99074.0</v>
+        <v>202450.0</v>
       </c>
       <c r="N216" s="1">
-        <v>99628.79</v>
+        <v>202929.45</v>
       </c>
       <c r="O216" s="1">
-        <v>0.08</v>
+        <v>0.16</v>
       </c>
       <c r="P216">
         <v>1</v>
       </c>
     </row>
     <row r="217" spans="1:16">
       <c r="A217" t="s">
-        <v>498</v>
+        <v>496</v>
       </c>
       <c r="B217" t="s">
-        <v>499</v>
+        <v>497</v>
       </c>
       <c r="C217" s="1">
         <v>200000.0</v>
       </c>
       <c r="D217" s="1">
-        <v>84.938</v>
+        <v>102.595</v>
       </c>
       <c r="E217" s="1">
-        <v>85.96</v>
+        <v>100.0</v>
       </c>
       <c r="F217" t="s">
         <v>8</v>
       </c>
       <c r="G217">
         <v>1.0</v>
       </c>
       <c r="H217" s="1">
-        <v>171920.0</v>
+        <v>200000.0</v>
       </c>
       <c r="I217" s="1">
-        <v>-2044.0</v>
+        <v>5190.0</v>
       </c>
       <c r="J217" s="1">
-        <v>-1.1889250814332</v>
+        <v>2.595</v>
       </c>
       <c r="K217">
-        <v>0.47</v>
-[...2 lines deleted...]
-        <v>934.93</v>
+        <v>4.68</v>
+      </c>
+      <c r="L217" t="s">
+        <v>498</v>
       </c>
       <c r="M217" s="1">
-        <v>169876.0</v>
+        <v>205190.0</v>
       </c>
       <c r="N217" s="1">
-        <v>170810.93</v>
+        <v>214546.44</v>
       </c>
       <c r="O217" s="1">
-        <v>0.14</v>
+        <v>0.17</v>
       </c>
       <c r="P217">
         <v>1</v>
       </c>
     </row>
     <row r="218" spans="1:16">
       <c r="A218" t="s">
+        <v>499</v>
+      </c>
+      <c r="B218" t="s">
         <v>500</v>
-      </c>
-[...1 lines deleted...]
-        <v>501</v>
       </c>
       <c r="C218" s="1">
         <v>100000.0</v>
       </c>
       <c r="D218" s="1">
-        <v>98.958</v>
+        <v>106.438</v>
       </c>
       <c r="E218" s="1">
-        <v>100.65</v>
+        <v>109.3</v>
       </c>
       <c r="F218" t="s">
         <v>8</v>
       </c>
       <c r="G218">
         <v>1.0</v>
       </c>
       <c r="H218" s="1">
-        <v>100650.0</v>
+        <v>109300.0</v>
       </c>
       <c r="I218" s="1">
-        <v>-1692.0</v>
+        <v>-2862.0</v>
       </c>
       <c r="J218" s="1">
-        <v>-1.6810730253353</v>
+        <v>-2.6184812442818</v>
       </c>
       <c r="K218">
-        <v>0.73</v>
-[...2 lines deleted...]
-        <v>731.51</v>
+        <v>1.47</v>
+      </c>
+      <c r="L218" t="s">
+        <v>501</v>
       </c>
       <c r="M218" s="1">
-        <v>98958.0</v>
+        <v>106438.0</v>
       </c>
       <c r="N218" s="1">
-        <v>99689.51</v>
+        <v>107905.12</v>
       </c>
       <c r="O218" s="1">
-        <v>0.08</v>
+        <v>0.09</v>
       </c>
       <c r="P218">
         <v>1</v>
       </c>
     </row>
     <row r="219" spans="1:16">
       <c r="A219" t="s">
         <v>502</v>
       </c>
       <c r="B219" t="s">
         <v>503</v>
       </c>
       <c r="C219" s="1">
         <v>100000.0</v>
       </c>
       <c r="D219" s="1">
-        <v>99.512</v>
+        <v>99.016</v>
       </c>
       <c r="E219" s="1">
-        <v>99.571</v>
+        <v>99.852</v>
       </c>
       <c r="F219" t="s">
         <v>8</v>
       </c>
       <c r="G219">
         <v>1.0</v>
       </c>
       <c r="H219" s="1">
-        <v>99571.0</v>
+        <v>99852.0</v>
       </c>
       <c r="I219" s="1">
-        <v>-59.0</v>
+        <v>-836.0</v>
       </c>
       <c r="J219" s="1">
-        <v>-0.059254200520232</v>
+        <v>-0.83723911388856</v>
       </c>
       <c r="K219">
-        <v>1.42</v>
-[...2 lines deleted...]
-        <v>504</v>
+        <v>0.05</v>
+      </c>
+      <c r="L219">
+        <v>54.79</v>
       </c>
       <c r="M219" s="1">
-        <v>99512.0</v>
+        <v>99016.0</v>
       </c>
       <c r="N219" s="1">
-        <v>100927.75</v>
+        <v>99070.79</v>
       </c>
       <c r="O219" s="1">
         <v>0.08</v>
       </c>
       <c r="P219">
         <v>1</v>
       </c>
     </row>
     <row r="220" spans="1:16">
       <c r="A220" t="s">
+        <v>504</v>
+      </c>
+      <c r="B220" t="s">
         <v>505</v>
-      </c>
-[...1 lines deleted...]
-        <v>506</v>
       </c>
       <c r="C220" s="1">
         <v>100000.0</v>
       </c>
       <c r="D220" s="1">
-        <v>98.643</v>
+        <v>99.864</v>
       </c>
       <c r="E220" s="1">
-        <v>100.0</v>
+        <v>99.934</v>
       </c>
       <c r="F220" t="s">
         <v>8</v>
       </c>
       <c r="G220">
         <v>1.0</v>
       </c>
       <c r="H220" s="1">
-        <v>100000.0</v>
+        <v>99934.0</v>
       </c>
       <c r="I220" s="1">
-        <v>-1357.0</v>
+        <v>-70.0</v>
       </c>
       <c r="J220" s="1">
-        <v>-1.357</v>
+        <v>-0.070046230512138</v>
       </c>
       <c r="K220">
-        <v>1.84</v>
-[...2 lines deleted...]
-        <v>507</v>
+        <v>0.05</v>
+      </c>
+      <c r="L220">
+        <v>53.42</v>
       </c>
       <c r="M220" s="1">
-        <v>98643.0</v>
+        <v>99864.0</v>
       </c>
       <c r="N220" s="1">
-        <v>100480.77</v>
+        <v>99917.42</v>
       </c>
       <c r="O220" s="1">
         <v>0.08</v>
       </c>
       <c r="P220">
         <v>1</v>
       </c>
     </row>
     <row r="221" spans="1:16">
       <c r="A221" t="s">
-        <v>508</v>
+        <v>506</v>
       </c>
       <c r="B221" t="s">
-        <v>509</v>
+        <v>507</v>
       </c>
       <c r="C221" s="1">
-        <v>175000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D221" s="1">
-        <v>98.4</v>
+        <v>100.715</v>
       </c>
       <c r="E221" s="1">
         <v>100.0</v>
       </c>
       <c r="F221" t="s">
         <v>8</v>
       </c>
       <c r="G221">
         <v>1.0</v>
       </c>
       <c r="H221" s="1">
-        <v>175000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="I221" s="1">
-        <v>-2800.0</v>
+        <v>715.0</v>
       </c>
       <c r="J221" s="1">
-        <v>-1.6</v>
+        <v>0.715</v>
       </c>
       <c r="K221">
-        <v>0.8</v>
-[...2 lines deleted...]
-        <v>510</v>
+        <v>0.35</v>
+      </c>
+      <c r="L221">
+        <v>352.58</v>
       </c>
       <c r="M221" s="1">
-        <v>172200.0</v>
+        <v>100715.0</v>
       </c>
       <c r="N221" s="1">
-        <v>173605.18</v>
+        <v>101067.58</v>
       </c>
       <c r="O221" s="1">
-        <v>0.14</v>
+        <v>0.08</v>
       </c>
       <c r="P221">
         <v>1</v>
       </c>
     </row>
     <row r="222" spans="1:16">
       <c r="A222" t="s">
-        <v>511</v>
+        <v>508</v>
       </c>
       <c r="B222" t="s">
-        <v>512</v>
+        <v>509</v>
       </c>
       <c r="C222" s="1">
-        <v>116000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D222" s="1">
-        <v>97.816</v>
+        <v>98.888</v>
       </c>
       <c r="E222" s="1">
-        <v>100.0</v>
+        <v>99.589</v>
       </c>
       <c r="F222" t="s">
         <v>8</v>
       </c>
       <c r="G222">
         <v>1.0</v>
       </c>
       <c r="H222" s="1">
-        <v>116000.0</v>
+        <v>99589.0</v>
       </c>
       <c r="I222" s="1">
-        <v>-2533.44</v>
+        <v>-701.0</v>
       </c>
       <c r="J222" s="1">
-        <v>-2.184</v>
+        <v>-0.70389300023095</v>
       </c>
       <c r="K222">
-        <v>2.29</v>
-[...2 lines deleted...]
-        <v>513</v>
+        <v>0.75</v>
+      </c>
+      <c r="L222">
+        <v>748.97</v>
       </c>
       <c r="M222" s="1">
-        <v>113466.56</v>
+        <v>98888.0</v>
       </c>
       <c r="N222" s="1">
-        <v>116119.78</v>
+        <v>99636.97</v>
       </c>
       <c r="O222" s="1">
-        <v>0.09</v>
+        <v>0.08</v>
       </c>
       <c r="P222">
         <v>1</v>
       </c>
     </row>
     <row r="223" spans="1:16">
       <c r="A223" t="s">
-        <v>514</v>
+        <v>510</v>
       </c>
       <c r="B223" t="s">
-        <v>515</v>
+        <v>511</v>
       </c>
       <c r="C223" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D223" s="1">
-        <v>98.743</v>
+        <v>84.952</v>
       </c>
       <c r="E223" s="1">
-        <v>100.42</v>
+        <v>85.96</v>
       </c>
       <c r="F223" t="s">
         <v>8</v>
       </c>
       <c r="G223">
         <v>1.0</v>
       </c>
       <c r="H223" s="1">
-        <v>100420.0</v>
+        <v>171920.0</v>
       </c>
       <c r="I223" s="1">
-        <v>-1677.0</v>
+        <v>-2016.0</v>
       </c>
       <c r="J223" s="1">
-        <v>-1.6699860585541</v>
+        <v>-1.1726384364821</v>
       </c>
       <c r="K223">
-        <v>3.38</v>
+        <v>0.5</v>
       </c>
       <c r="L223" t="s">
-        <v>516</v>
+        <v>512</v>
       </c>
       <c r="M223" s="1">
-        <v>98743.0</v>
+        <v>169904.0</v>
       </c>
       <c r="N223" s="1">
-        <v>102119.71</v>
+        <v>170910.85</v>
       </c>
       <c r="O223" s="1">
-        <v>0.08</v>
+        <v>0.13</v>
       </c>
       <c r="P223">
         <v>1</v>
       </c>
     </row>
     <row r="224" spans="1:16">
       <c r="A224" t="s">
-        <v>517</v>
+        <v>513</v>
       </c>
       <c r="B224" t="s">
-        <v>518</v>
+        <v>514</v>
       </c>
       <c r="C224" s="1">
         <v>100000.0</v>
       </c>
       <c r="D224" s="1">
-        <v>97.625</v>
+        <v>99.033</v>
       </c>
       <c r="E224" s="1">
-        <v>99.259</v>
+        <v>100.65</v>
       </c>
       <c r="F224" t="s">
         <v>8</v>
       </c>
       <c r="G224">
         <v>1.0</v>
       </c>
       <c r="H224" s="1">
-        <v>99259.0</v>
+        <v>100650.0</v>
       </c>
       <c r="I224" s="1">
-        <v>-1634.0</v>
+        <v>-1617.0</v>
       </c>
       <c r="J224" s="1">
-        <v>-1.6461983296225</v>
+        <v>-1.6065573770492</v>
       </c>
       <c r="K224">
-        <v>0.52</v>
+        <v>0.9</v>
       </c>
       <c r="L224">
-        <v>515.41</v>
+        <v>904.11</v>
       </c>
       <c r="M224" s="1">
-        <v>97625.0</v>
+        <v>99033.0</v>
       </c>
       <c r="N224" s="1">
-        <v>98140.41</v>
+        <v>99937.11</v>
       </c>
       <c r="O224" s="1">
         <v>0.08</v>
       </c>
       <c r="P224">
         <v>1</v>
       </c>
     </row>
     <row r="225" spans="1:16">
       <c r="A225" t="s">
-        <v>519</v>
+        <v>515</v>
       </c>
       <c r="B225" t="s">
-        <v>520</v>
+        <v>516</v>
       </c>
       <c r="C225" s="1">
         <v>100000.0</v>
       </c>
       <c r="D225" s="1">
-        <v>97.864</v>
+        <v>100.227</v>
       </c>
       <c r="E225" s="1">
-        <v>99.362</v>
+        <v>99.662</v>
       </c>
       <c r="F225" t="s">
         <v>8</v>
       </c>
       <c r="G225">
         <v>1.0</v>
       </c>
       <c r="H225" s="1">
-        <v>99362.0</v>
+        <v>99662.0</v>
       </c>
       <c r="I225" s="1">
-        <v>-1498.0</v>
+        <v>565.0</v>
       </c>
       <c r="J225" s="1">
-        <v>-1.5076186067108</v>
+        <v>0.56691617667717</v>
       </c>
       <c r="K225">
-        <v>1.13</v>
-[...2 lines deleted...]
-        <v>521</v>
+        <v>0.13</v>
+      </c>
+      <c r="L225">
+        <v>129.11</v>
       </c>
       <c r="M225" s="1">
-        <v>97864.0</v>
+        <v>100227.0</v>
       </c>
       <c r="N225" s="1">
-        <v>98994.14</v>
+        <v>100356.11</v>
       </c>
       <c r="O225" s="1">
         <v>0.08</v>
       </c>
       <c r="P225">
         <v>1</v>
       </c>
     </row>
     <row r="226" spans="1:16">
       <c r="A226" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="B226" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
       <c r="C226" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D226" s="1">
-        <v>100.316</v>
+        <v>99.329</v>
       </c>
       <c r="E226" s="1">
-        <v>100.4</v>
+        <v>99.571</v>
       </c>
       <c r="F226" t="s">
         <v>8</v>
       </c>
       <c r="G226">
         <v>1.0</v>
       </c>
       <c r="H226" s="1">
-        <v>200800.0</v>
+        <v>99571.0</v>
       </c>
       <c r="I226" s="1">
-        <v>-168.0</v>
+        <v>-242.0</v>
       </c>
       <c r="J226" s="1">
-        <v>-0.083665338645418</v>
+        <v>-0.24304265298129</v>
       </c>
       <c r="K226">
-        <v>3.26</v>
+        <v>1.6</v>
       </c>
       <c r="L226" t="s">
-        <v>524</v>
+        <v>519</v>
       </c>
       <c r="M226" s="1">
-        <v>200632.0</v>
+        <v>99329.0</v>
       </c>
       <c r="N226" s="1">
-        <v>207150.49</v>
+        <v>100931.74</v>
       </c>
       <c r="O226" s="1">
-        <v>0.16</v>
+        <v>0.08</v>
       </c>
       <c r="P226">
         <v>1</v>
       </c>
     </row>
     <row r="227" spans="1:16">
       <c r="A227" t="s">
-        <v>525</v>
+        <v>520</v>
       </c>
       <c r="B227" t="s">
-        <v>526</v>
+        <v>521</v>
       </c>
       <c r="C227" s="1">
         <v>100000.0</v>
       </c>
       <c r="D227" s="1">
-        <v>99.669</v>
+        <v>98.607</v>
       </c>
       <c r="E227" s="1">
-        <v>99.821</v>
+        <v>100.0</v>
       </c>
       <c r="F227" t="s">
         <v>8</v>
       </c>
       <c r="G227">
         <v>1.0</v>
       </c>
       <c r="H227" s="1">
-        <v>99821.0</v>
+        <v>100000.0</v>
       </c>
       <c r="I227" s="1">
-        <v>-152.0</v>
+        <v>-1393.0</v>
       </c>
       <c r="J227" s="1">
-        <v>-0.15227256789653</v>
+        <v>-1.393</v>
       </c>
       <c r="K227">
-        <v>0.23</v>
-[...2 lines deleted...]
-        <v>233.56</v>
+        <v>2.05</v>
+      </c>
+      <c r="L227" t="s">
+        <v>522</v>
       </c>
       <c r="M227" s="1">
-        <v>99669.0</v>
+        <v>98607.0</v>
       </c>
       <c r="N227" s="1">
-        <v>99902.56</v>
+        <v>100657.99</v>
       </c>
       <c r="O227" s="1">
         <v>0.08</v>
       </c>
       <c r="P227">
         <v>1</v>
       </c>
     </row>
     <row r="228" spans="1:16">
       <c r="A228" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="B228" t="s">
-        <v>528</v>
+        <v>524</v>
       </c>
       <c r="C228" s="1">
-        <v>232000.0</v>
+        <v>175000.0</v>
       </c>
       <c r="D228" s="1">
-        <v>98.062</v>
+        <v>98.343</v>
       </c>
       <c r="E228" s="1">
-        <v>99.228</v>
+        <v>100.0</v>
       </c>
       <c r="F228" t="s">
         <v>8</v>
       </c>
       <c r="G228">
         <v>1.0</v>
       </c>
       <c r="H228" s="1">
-        <v>230208.96</v>
+        <v>175000.0</v>
       </c>
       <c r="I228" s="1">
-        <v>-2705.12</v>
+        <v>-2899.75</v>
       </c>
       <c r="J228" s="1">
-        <v>-1.1750715523844</v>
+        <v>-1.657</v>
       </c>
       <c r="K228">
-        <v>2.64</v>
+        <v>1.0</v>
       </c>
       <c r="L228" t="s">
-        <v>529</v>
+        <v>525</v>
       </c>
       <c r="M228" s="1">
-        <v>227503.84</v>
+        <v>172100.25</v>
       </c>
       <c r="N228" s="1">
-        <v>233625.62</v>
+        <v>173852.59</v>
       </c>
       <c r="O228" s="1">
-        <v>0.19</v>
+        <v>0.14</v>
       </c>
       <c r="P228">
         <v>1</v>
       </c>
     </row>
     <row r="229" spans="1:16">
       <c r="A229" t="s">
-        <v>530</v>
+        <v>526</v>
       </c>
       <c r="B229" t="s">
-        <v>531</v>
+        <v>527</v>
       </c>
       <c r="C229" s="1">
-        <v>100000.0</v>
+        <v>116000.0</v>
       </c>
       <c r="D229" s="1">
-        <v>98.606</v>
+        <v>97.76</v>
       </c>
       <c r="E229" s="1">
-        <v>99.517</v>
+        <v>100.0</v>
       </c>
       <c r="F229" t="s">
         <v>8</v>
       </c>
       <c r="G229">
         <v>1.0</v>
       </c>
       <c r="H229" s="1">
-        <v>99517.0</v>
+        <v>116000.0</v>
       </c>
       <c r="I229" s="1">
-        <v>-911.0</v>
+        <v>-2598.4</v>
       </c>
       <c r="J229" s="1">
-        <v>-0.9154214857763</v>
+        <v>-2.24</v>
       </c>
       <c r="K229">
-        <v>2.76</v>
+        <v>2.5</v>
       </c>
       <c r="L229" t="s">
-        <v>532</v>
+        <v>528</v>
       </c>
       <c r="M229" s="1">
-        <v>98606.0</v>
+        <v>113401.6</v>
       </c>
       <c r="N229" s="1">
-        <v>101370.73</v>
+        <v>116303.55</v>
       </c>
       <c r="O229" s="1">
-        <v>0.08</v>
+        <v>0.09</v>
       </c>
       <c r="P229">
         <v>1</v>
       </c>
     </row>
     <row r="230" spans="1:16">
       <c r="A230" t="s">
-        <v>533</v>
+        <v>529</v>
       </c>
       <c r="B230" t="s">
-        <v>534</v>
+        <v>530</v>
       </c>
       <c r="C230" s="1">
-        <v>308000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D230" s="1">
-        <v>90.997</v>
+        <v>98.689</v>
       </c>
       <c r="E230" s="1">
-        <v>83.45955844</v>
+        <v>100.42</v>
       </c>
       <c r="F230" t="s">
         <v>8</v>
       </c>
       <c r="G230">
         <v>1.0</v>
       </c>
       <c r="H230" s="1">
-        <v>257055.44</v>
+        <v>100420.0</v>
       </c>
       <c r="I230" s="1">
-        <v>23215.32</v>
+        <v>-1731.0</v>
       </c>
       <c r="J230" s="1">
-        <v>9.0312502236872</v>
+        <v>-1.7237602071301</v>
       </c>
       <c r="K230">
-        <v>1.12</v>
+        <v>3.59</v>
       </c>
       <c r="L230" t="s">
-        <v>535</v>
+        <v>531</v>
       </c>
       <c r="M230" s="1">
-        <v>280270.76</v>
+        <v>98689.0</v>
       </c>
       <c r="N230" s="1">
-        <v>283719.94</v>
+        <v>102274.27</v>
       </c>
       <c r="O230" s="1">
-        <v>0.23</v>
+        <v>0.08</v>
       </c>
       <c r="P230">
         <v>1</v>
       </c>
     </row>
     <row r="231" spans="1:16">
       <c r="A231" t="s">
-        <v>536</v>
+        <v>532</v>
       </c>
       <c r="B231" t="s">
-        <v>537</v>
+        <v>533</v>
       </c>
       <c r="C231" s="1">
         <v>100000.0</v>
       </c>
       <c r="D231" s="1">
-        <v>101.903</v>
+        <v>97.375</v>
       </c>
       <c r="E231" s="1">
-        <v>99.329</v>
+        <v>99.259</v>
       </c>
       <c r="F231" t="s">
         <v>8</v>
       </c>
       <c r="G231">
         <v>1.0</v>
       </c>
       <c r="H231" s="1">
-        <v>99329.0</v>
+        <v>99259.0</v>
       </c>
       <c r="I231" s="1">
-        <v>2574.0</v>
+        <v>-1884.0</v>
       </c>
       <c r="J231" s="1">
-        <v>2.5913882149221</v>
+        <v>-1.8980646591241</v>
       </c>
       <c r="K231">
-        <v>1.04</v>
-[...2 lines deleted...]
-        <v>538</v>
+        <v>0.77</v>
+      </c>
+      <c r="L231">
+        <v>767.12</v>
       </c>
       <c r="M231" s="1">
-        <v>101903.0</v>
+        <v>97375.0</v>
       </c>
       <c r="N231" s="1">
-        <v>102943.41</v>
+        <v>98142.12</v>
       </c>
       <c r="O231" s="1">
         <v>0.08</v>
       </c>
       <c r="P231">
         <v>1</v>
       </c>
     </row>
     <row r="232" spans="1:16">
       <c r="A232" t="s">
-        <v>539</v>
+        <v>534</v>
       </c>
       <c r="B232" t="s">
-        <v>540</v>
+        <v>535</v>
       </c>
       <c r="C232" s="1">
         <v>100000.0</v>
       </c>
       <c r="D232" s="1">
-        <v>98.394</v>
+        <v>97.907</v>
       </c>
       <c r="E232" s="1">
-        <v>100.231</v>
+        <v>99.362</v>
       </c>
       <c r="F232" t="s">
         <v>8</v>
       </c>
       <c r="G232">
         <v>1.0</v>
       </c>
       <c r="H232" s="1">
-        <v>100231.0</v>
+        <v>99362.0</v>
       </c>
       <c r="I232" s="1">
-        <v>-1837.0</v>
+        <v>-1455.0</v>
       </c>
       <c r="J232" s="1">
-        <v>-1.8327663098243</v>
+        <v>-1.4643425051831</v>
       </c>
       <c r="K232">
-        <v>0.85</v>
-[...2 lines deleted...]
-        <v>852.74</v>
+        <v>1.31</v>
+      </c>
+      <c r="L232" t="s">
+        <v>536</v>
       </c>
       <c r="M232" s="1">
-        <v>98394.0</v>
+        <v>97907.0</v>
       </c>
       <c r="N232" s="1">
-        <v>99246.74</v>
+        <v>99216.93</v>
       </c>
       <c r="O232" s="1">
         <v>0.08</v>
       </c>
       <c r="P232">
         <v>1</v>
       </c>
     </row>
     <row r="233" spans="1:16">
       <c r="A233" t="s">
-        <v>541</v>
+        <v>537</v>
       </c>
       <c r="B233" t="s">
-        <v>542</v>
+        <v>538</v>
       </c>
       <c r="C233" s="1">
         <v>100000.0</v>
       </c>
       <c r="D233" s="1">
-        <v>90.261</v>
+        <v>99.898</v>
       </c>
       <c r="E233" s="1">
-        <v>89.875</v>
+        <v>99.821</v>
       </c>
       <c r="F233" t="s">
         <v>8</v>
       </c>
       <c r="G233">
         <v>1.0</v>
       </c>
       <c r="H233" s="1">
-        <v>89875.0</v>
+        <v>99821.0</v>
       </c>
       <c r="I233" s="1">
-        <v>386.0</v>
+        <v>77.0</v>
       </c>
       <c r="J233" s="1">
-        <v>0.42948539638387</v>
+        <v>0.077138077158113</v>
       </c>
       <c r="K233">
-        <v>0.1</v>
+        <v>0.46</v>
       </c>
       <c r="L233">
-        <v>95.89</v>
+        <v>456.51</v>
       </c>
       <c r="M233" s="1">
-        <v>90261.0</v>
+        <v>99898.0</v>
       </c>
       <c r="N233" s="1">
-        <v>90356.89</v>
+        <v>100354.51</v>
       </c>
       <c r="O233" s="1">
-        <v>0.07</v>
+        <v>0.08</v>
       </c>
       <c r="P233">
         <v>1</v>
       </c>
     </row>
     <row r="234" spans="1:16">
       <c r="A234" t="s">
-        <v>543</v>
+        <v>539</v>
       </c>
       <c r="B234" t="s">
-        <v>544</v>
+        <v>540</v>
       </c>
       <c r="C234" s="1">
-        <v>100000.0</v>
+        <v>232000.0</v>
       </c>
       <c r="D234" s="1">
-        <v>100.727</v>
+        <v>97.96</v>
       </c>
       <c r="E234" s="1">
-        <v>100.539</v>
+        <v>99.228</v>
       </c>
       <c r="F234" t="s">
         <v>8</v>
       </c>
       <c r="G234">
         <v>1.0</v>
       </c>
       <c r="H234" s="1">
-        <v>100539.0</v>
+        <v>230208.96</v>
       </c>
       <c r="I234" s="1">
-        <v>188.0</v>
+        <v>-2941.76</v>
       </c>
       <c r="J234" s="1">
-        <v>0.18699211251355</v>
+        <v>-1.2778651187165</v>
       </c>
       <c r="K234">
-        <v>2.21</v>
+        <v>2.8</v>
       </c>
       <c r="L234" t="s">
-        <v>545</v>
+        <v>541</v>
       </c>
       <c r="M234" s="1">
-        <v>100727.0</v>
+        <v>227267.2</v>
       </c>
       <c r="N234" s="1">
-        <v>102940.7</v>
+        <v>233772.73</v>
       </c>
       <c r="O234" s="1">
-        <v>0.08</v>
+        <v>0.18</v>
       </c>
       <c r="P234">
         <v>1</v>
       </c>
     </row>
     <row r="235" spans="1:16">
       <c r="A235" t="s">
-        <v>546</v>
+        <v>542</v>
       </c>
       <c r="B235" t="s">
-        <v>547</v>
+        <v>543</v>
       </c>
       <c r="C235" s="1">
-        <v>228571.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D235" s="1">
-        <v>97.929</v>
+        <v>98.685</v>
       </c>
       <c r="E235" s="1">
-        <v>100.36900132</v>
+        <v>99.517</v>
       </c>
       <c r="F235" t="s">
         <v>8</v>
       </c>
       <c r="G235">
         <v>1.0</v>
       </c>
       <c r="H235" s="1">
-        <v>229414.43</v>
+        <v>99517.0</v>
       </c>
       <c r="I235" s="1">
-        <v>-5577.13</v>
+        <v>-832.0</v>
       </c>
       <c r="J235" s="1">
-        <v>-2.4310284231031</v>
+        <v>-0.83603806384839</v>
       </c>
       <c r="K235">
-        <v>1.08</v>
+        <v>2.96</v>
       </c>
       <c r="L235" t="s">
-        <v>548</v>
+        <v>544</v>
       </c>
       <c r="M235" s="1">
-        <v>223837.3</v>
+        <v>98685.0</v>
       </c>
       <c r="N235" s="1">
-        <v>226298.35</v>
+        <v>101643.9</v>
       </c>
       <c r="O235" s="1">
-        <v>0.18</v>
+        <v>0.08</v>
       </c>
       <c r="P235">
         <v>1</v>
       </c>
     </row>
     <row r="236" spans="1:16">
       <c r="A236" t="s">
-        <v>549</v>
+        <v>545</v>
       </c>
       <c r="B236" t="s">
-        <v>550</v>
+        <v>546</v>
       </c>
       <c r="C236" s="1">
-        <v>520000.0</v>
+        <v>308000.0</v>
       </c>
       <c r="D236" s="1">
-        <v>87.192</v>
+        <v>90.379</v>
       </c>
       <c r="E236" s="1">
-        <v>90.91529423</v>
+        <v>83.45955844</v>
       </c>
       <c r="F236" t="s">
         <v>8</v>
       </c>
       <c r="G236">
         <v>1.0</v>
       </c>
       <c r="H236" s="1">
-        <v>472759.53</v>
+        <v>257055.44</v>
       </c>
       <c r="I236" s="1">
-        <v>-19361.13</v>
+        <v>21311.88</v>
       </c>
       <c r="J236" s="1">
-        <v>-4.095344201734</v>
+        <v>8.2907718272759</v>
       </c>
       <c r="K236">
-        <v>1.77</v>
+        <v>1.23</v>
       </c>
       <c r="L236" t="s">
-        <v>551</v>
+        <v>547</v>
       </c>
       <c r="M236" s="1">
-        <v>453398.4</v>
+        <v>278367.32</v>
       </c>
       <c r="N236" s="1">
-        <v>462582.1</v>
+        <v>282148.76</v>
       </c>
       <c r="O236" s="1">
-        <v>0.37</v>
+        <v>0.22</v>
       </c>
       <c r="P236">
         <v>1</v>
       </c>
     </row>
     <row r="237" spans="1:16">
       <c r="A237" t="s">
-        <v>552</v>
+        <v>548</v>
       </c>
       <c r="B237" t="s">
-        <v>553</v>
+        <v>549</v>
       </c>
       <c r="C237" s="1">
-        <v>355002.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D237" s="1">
-        <v>99.898</v>
+        <v>101.884</v>
       </c>
       <c r="E237" s="1">
-        <v>99.67399902</v>
+        <v>99.329</v>
       </c>
       <c r="F237" t="s">
         <v>8</v>
       </c>
       <c r="G237">
         <v>1.0</v>
       </c>
       <c r="H237" s="1">
-        <v>353844.69</v>
+        <v>99329.0</v>
       </c>
       <c r="I237" s="1">
-        <v>795.21</v>
+        <v>2555.0</v>
       </c>
       <c r="J237" s="1">
-        <v>0.22473419058514</v>
+        <v>2.5722598636853</v>
       </c>
       <c r="K237">
-        <v>1.14</v>
+        <v>1.26</v>
       </c>
       <c r="L237" t="s">
-        <v>554</v>
+        <v>550</v>
       </c>
       <c r="M237" s="1">
-        <v>354639.9</v>
+        <v>101884.0</v>
       </c>
       <c r="N237" s="1">
-        <v>358677.44</v>
+        <v>103147.36</v>
       </c>
       <c r="O237" s="1">
-        <v>0.28</v>
+        <v>0.08</v>
       </c>
       <c r="P237">
         <v>1</v>
       </c>
     </row>
     <row r="238" spans="1:16">
       <c r="A238" t="s">
-        <v>555</v>
+        <v>551</v>
       </c>
       <c r="B238" t="s">
-        <v>556</v>
+        <v>552</v>
       </c>
       <c r="C238" s="1">
         <v>100000.0</v>
       </c>
       <c r="D238" s="1">
-        <v>98.051</v>
+        <v>98.392</v>
       </c>
       <c r="E238" s="1">
-        <v>99.766</v>
+        <v>100.231</v>
       </c>
       <c r="F238" t="s">
         <v>8</v>
       </c>
       <c r="G238">
         <v>1.0</v>
       </c>
       <c r="H238" s="1">
-        <v>99766.0</v>
+        <v>100231.0</v>
       </c>
       <c r="I238" s="1">
-        <v>-1715.0</v>
+        <v>-1839.0</v>
       </c>
       <c r="J238" s="1">
-        <v>-1.7190225126797</v>
+        <v>-1.8347617004719</v>
       </c>
       <c r="K238">
-        <v>2.53</v>
-[...2 lines deleted...]
-        <v>557</v>
+        <v>0.14</v>
+      </c>
+      <c r="L238">
+        <v>143.84</v>
       </c>
       <c r="M238" s="1">
-        <v>98051.0</v>
+        <v>98392.0</v>
       </c>
       <c r="N238" s="1">
-        <v>100577.71</v>
+        <v>98535.84</v>
       </c>
       <c r="O238" s="1">
         <v>0.08</v>
       </c>
       <c r="P238">
         <v>1</v>
       </c>
     </row>
     <row r="239" spans="1:16">
       <c r="A239" t="s">
-        <v>558</v>
+        <v>553</v>
       </c>
       <c r="B239" t="s">
-        <v>559</v>
+        <v>554</v>
       </c>
       <c r="C239" s="1">
-        <v>130000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D239" s="1">
-        <v>97.981</v>
+        <v>100.658</v>
       </c>
       <c r="E239" s="1">
-        <v>99.945</v>
+        <v>99.651</v>
       </c>
       <c r="F239" t="s">
         <v>8</v>
       </c>
       <c r="G239">
         <v>1.0</v>
       </c>
       <c r="H239" s="1">
-        <v>129928.5</v>
+        <v>99651.0</v>
       </c>
       <c r="I239" s="1">
-        <v>-2553.2</v>
+        <v>1007.0</v>
       </c>
       <c r="J239" s="1">
-        <v>-1.9650807944369</v>
+        <v>1.0105267383167</v>
       </c>
       <c r="K239">
-        <v>1.15</v>
-[...2 lines deleted...]
-        <v>560</v>
+        <v>0.23</v>
+      </c>
+      <c r="L239">
+        <v>228.08</v>
       </c>
       <c r="M239" s="1">
-        <v>127375.3</v>
+        <v>100658.0</v>
       </c>
       <c r="N239" s="1">
-        <v>128875.46</v>
+        <v>100886.08</v>
       </c>
       <c r="O239" s="1">
-        <v>0.1</v>
+        <v>0.08</v>
       </c>
       <c r="P239">
         <v>1</v>
       </c>
     </row>
     <row r="240" spans="1:16">
       <c r="A240" t="s">
-        <v>561</v>
+        <v>555</v>
       </c>
       <c r="B240" t="s">
-        <v>562</v>
+        <v>556</v>
       </c>
       <c r="C240" s="1">
-        <v>673000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D240" s="1">
-        <v>88.256</v>
+        <v>100.922</v>
       </c>
       <c r="E240" s="1">
-        <v>87.89336553</v>
+        <v>100.539</v>
       </c>
       <c r="F240" t="s">
         <v>8</v>
       </c>
       <c r="G240">
         <v>1.0</v>
       </c>
       <c r="H240" s="1">
-        <v>591522.35</v>
+        <v>100539.0</v>
       </c>
       <c r="I240" s="1">
-        <v>2440.53</v>
+        <v>383.0</v>
       </c>
       <c r="J240" s="1">
-        <v>0.41258457943305</v>
+        <v>0.38094669730154</v>
       </c>
       <c r="K240">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>2.44</v>
+      </c>
+      <c r="L240" t="s">
+        <v>557</v>
       </c>
       <c r="M240" s="1">
-        <v>593962.88</v>
+        <v>100922.0</v>
       </c>
       <c r="N240" s="1">
-        <v>593962.88</v>
+        <v>103365.84</v>
       </c>
       <c r="O240" s="1">
-        <v>0.47</v>
+        <v>0.08</v>
       </c>
       <c r="P240">
         <v>1</v>
       </c>
     </row>
     <row r="241" spans="1:16">
       <c r="A241" t="s">
-        <v>563</v>
+        <v>558</v>
       </c>
       <c r="B241" t="s">
-        <v>564</v>
+        <v>559</v>
       </c>
       <c r="C241" s="1">
-        <v>24000.0</v>
+        <v>531896.0</v>
       </c>
       <c r="D241" s="1">
-        <v>61.837</v>
+        <v>97.803</v>
       </c>
       <c r="E241" s="1">
-        <v>73.332375</v>
+        <v>98.05712959</v>
       </c>
       <c r="F241" t="s">
         <v>8</v>
       </c>
       <c r="G241">
         <v>1.0</v>
       </c>
       <c r="H241" s="1">
-        <v>17599.77</v>
+        <v>521561.95</v>
       </c>
       <c r="I241" s="1">
-        <v>-2758.89</v>
+        <v>-1351.71</v>
       </c>
       <c r="J241" s="1">
-        <v>-15.675716216746</v>
+        <v>-0.25916576161279</v>
       </c>
       <c r="K241">
-        <v>0.14</v>
-[...2 lines deleted...]
-        <v>34.68</v>
+        <v>0.44</v>
+      </c>
+      <c r="L241" t="s">
+        <v>560</v>
       </c>
       <c r="M241" s="1">
-        <v>14840.88</v>
+        <v>520210.24</v>
       </c>
       <c r="N241" s="1">
-        <v>14875.56</v>
+        <v>522530.91</v>
       </c>
       <c r="O241" s="1">
-        <v>0.01</v>
+        <v>0.41</v>
       </c>
       <c r="P241">
         <v>1</v>
       </c>
     </row>
     <row r="242" spans="1:16">
       <c r="A242" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="B242" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
       <c r="C242" s="1">
-        <v>198000.0</v>
+        <v>521859.0</v>
       </c>
       <c r="D242" s="1">
-        <v>94.955</v>
+        <v>87.512</v>
       </c>
       <c r="E242" s="1">
-        <v>93.47240909</v>
+        <v>90.90333021</v>
       </c>
       <c r="F242" t="s">
         <v>8</v>
       </c>
       <c r="G242">
         <v>1.0</v>
       </c>
       <c r="H242" s="1">
-        <v>185075.37</v>
+        <v>474387.21</v>
       </c>
       <c r="I242" s="1">
-        <v>2935.53</v>
+        <v>-17697.96</v>
       </c>
       <c r="J242" s="1">
-        <v>1.5861267763506</v>
+        <v>-3.7306992319629</v>
       </c>
       <c r="K242">
-        <v>0.29</v>
-[...2 lines deleted...]
-        <v>572.3</v>
+        <v>1.96</v>
+      </c>
+      <c r="L242" t="s">
+        <v>563</v>
       </c>
       <c r="M242" s="1">
-        <v>188010.9</v>
+        <v>456689.25</v>
       </c>
       <c r="N242" s="1">
-        <v>188583.2</v>
+        <v>466919.11</v>
       </c>
       <c r="O242" s="1">
-        <v>0.15</v>
+        <v>0.37</v>
       </c>
       <c r="P242">
         <v>1</v>
       </c>
     </row>
     <row r="243" spans="1:16">
       <c r="A243" t="s">
-        <v>567</v>
+        <v>564</v>
       </c>
       <c r="B243" t="s">
-        <v>568</v>
+        <v>565</v>
       </c>
       <c r="C243" s="1">
-        <v>124000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D243" s="1">
-        <v>85.362</v>
+        <v>97.803</v>
       </c>
       <c r="E243" s="1">
-        <v>91.51215323</v>
+        <v>99.766</v>
       </c>
       <c r="F243" t="s">
         <v>8</v>
       </c>
       <c r="G243">
         <v>1.0</v>
       </c>
       <c r="H243" s="1">
-        <v>113475.07</v>
+        <v>99766.0</v>
       </c>
       <c r="I243" s="1">
-        <v>-7626.19</v>
+        <v>-1963.0</v>
       </c>
       <c r="J243" s="1">
-        <v>-6.7205862926544</v>
+        <v>-1.9676041938135</v>
       </c>
       <c r="K243">
-        <v>1.12</v>
+        <v>2.77</v>
       </c>
       <c r="L243" t="s">
-        <v>569</v>
+        <v>566</v>
       </c>
       <c r="M243" s="1">
-        <v>105848.88</v>
+        <v>97803.0</v>
       </c>
       <c r="N243" s="1">
-        <v>107240.06</v>
+        <v>100574.23</v>
       </c>
       <c r="O243" s="1">
-        <v>0.09</v>
+        <v>0.08</v>
       </c>
       <c r="P243">
         <v>1</v>
       </c>
     </row>
     <row r="244" spans="1:16">
       <c r="A244" t="s">
-        <v>570</v>
+        <v>567</v>
       </c>
       <c r="B244" t="s">
-        <v>571</v>
+        <v>568</v>
       </c>
       <c r="C244" s="1">
-        <v>135000.0</v>
+        <v>130000.0</v>
       </c>
       <c r="D244" s="1">
-        <v>98.364</v>
+        <v>98.182</v>
       </c>
       <c r="E244" s="1">
-        <v>99.998</v>
+        <v>99.945</v>
       </c>
       <c r="F244" t="s">
         <v>8</v>
       </c>
       <c r="G244">
         <v>1.0</v>
       </c>
       <c r="H244" s="1">
-        <v>134997.3</v>
+        <v>129928.5</v>
       </c>
       <c r="I244" s="1">
-        <v>-2205.9</v>
+        <v>-2291.9</v>
       </c>
       <c r="J244" s="1">
-        <v>-1.6340326806536</v>
+        <v>-1.763970183601</v>
       </c>
       <c r="K244">
-        <v>0.51</v>
-[...2 lines deleted...]
-        <v>684.54</v>
+        <v>1.36</v>
+      </c>
+      <c r="L244" t="s">
+        <v>569</v>
       </c>
       <c r="M244" s="1">
-        <v>132791.4</v>
+        <v>127636.6</v>
       </c>
       <c r="N244" s="1">
-        <v>133475.94</v>
+        <v>129399.29</v>
       </c>
       <c r="O244" s="1">
-        <v>0.11</v>
+        <v>0.1</v>
       </c>
       <c r="P244">
         <v>1</v>
       </c>
     </row>
     <row r="245" spans="1:16">
       <c r="A245" t="s">
-        <v>572</v>
+        <v>570</v>
       </c>
       <c r="B245" t="s">
-        <v>573</v>
+        <v>571</v>
       </c>
       <c r="C245" s="1">
-        <v>150000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D245" s="1">
-        <v>101.078</v>
+        <v>98.335</v>
       </c>
       <c r="E245" s="1">
-        <v>100.0965</v>
+        <v>98.71</v>
       </c>
       <c r="F245" t="s">
         <v>8</v>
       </c>
       <c r="G245">
         <v>1.0</v>
       </c>
       <c r="H245" s="1">
-        <v>150144.75</v>
+        <v>98710.0</v>
       </c>
       <c r="I245" s="1">
-        <v>1472.25</v>
+        <v>-375.0</v>
       </c>
       <c r="J245" s="1">
-        <v>0.98055376561618</v>
+        <v>-0.3799007192787</v>
       </c>
       <c r="K245">
-        <v>2.45</v>
-[...2 lines deleted...]
-        <v>574</v>
+        <v>0.82</v>
+      </c>
+      <c r="L245">
+        <v>821.92</v>
       </c>
       <c r="M245" s="1">
-        <v>151617.0</v>
+        <v>98335.0</v>
       </c>
       <c r="N245" s="1">
-        <v>155296.73</v>
+        <v>99156.92</v>
       </c>
       <c r="O245" s="1">
-        <v>0.12</v>
+        <v>0.08</v>
       </c>
       <c r="P245">
         <v>1</v>
       </c>
     </row>
     <row r="246" spans="1:16">
       <c r="A246" t="s">
-        <v>575</v>
+        <v>572</v>
       </c>
       <c r="B246" t="s">
-        <v>576</v>
+        <v>573</v>
       </c>
       <c r="C246" s="1">
-        <v>1035800.0</v>
+        <v>114000.0</v>
       </c>
       <c r="D246" s="1">
-        <v>87.023</v>
+        <v>72.805</v>
       </c>
       <c r="E246" s="1">
-        <v>87.23165862</v>
+        <v>72.707</v>
       </c>
       <c r="F246" t="s">
         <v>8</v>
       </c>
       <c r="G246">
         <v>1.0</v>
       </c>
       <c r="H246" s="1">
-        <v>903545.52</v>
+        <v>82885.98</v>
       </c>
       <c r="I246" s="1">
-        <v>-2161.29</v>
+        <v>111.72</v>
       </c>
       <c r="J246" s="1">
-        <v>-0.23920100893201</v>
+        <v>0.1347875720357</v>
       </c>
       <c r="K246">
-        <v>0.0</v>
+        <v>0.01</v>
       </c>
       <c r="L246">
-        <v>0.0</v>
+        <v>7.81</v>
       </c>
       <c r="M246" s="1">
-        <v>901384.23</v>
+        <v>82997.7</v>
       </c>
       <c r="N246" s="1">
-        <v>901384.23</v>
+        <v>83005.51</v>
       </c>
       <c r="O246" s="1">
-        <v>0.72</v>
+        <v>0.07</v>
       </c>
       <c r="P246">
         <v>1</v>
       </c>
     </row>
     <row r="247" spans="1:16">
       <c r="A247" t="s">
-        <v>577</v>
+        <v>574</v>
       </c>
       <c r="B247" t="s">
-        <v>578</v>
+        <v>575</v>
       </c>
       <c r="C247" s="1">
-        <v>980000.0</v>
+        <v>567000.0</v>
       </c>
       <c r="D247" s="1">
-        <v>83.825</v>
+        <v>86.019</v>
       </c>
       <c r="E247" s="1">
-        <v>84.103</v>
+        <v>86.1775873</v>
       </c>
       <c r="F247" t="s">
         <v>8</v>
       </c>
       <c r="G247">
         <v>1.0</v>
       </c>
       <c r="H247" s="1">
-        <v>824209.4</v>
+        <v>488626.92</v>
       </c>
       <c r="I247" s="1">
-        <v>-2724.4</v>
+        <v>-899.19</v>
       </c>
       <c r="J247" s="1">
-        <v>-0.33054706728654</v>
+        <v>-0.18402383560857</v>
       </c>
       <c r="K247">
-        <v>0.0</v>
+        <v>0.08</v>
       </c>
       <c r="L247">
-        <v>0.0</v>
+        <v>450.49</v>
       </c>
       <c r="M247" s="1">
-        <v>821485.0</v>
+        <v>487727.73</v>
       </c>
       <c r="N247" s="1">
-        <v>821485.0</v>
+        <v>488178.22</v>
       </c>
       <c r="O247" s="1">
-        <v>0.65</v>
+        <v>0.39</v>
       </c>
       <c r="P247">
         <v>1</v>
       </c>
     </row>
     <row r="248" spans="1:16">
       <c r="A248" t="s">
-        <v>579</v>
+        <v>576</v>
       </c>
       <c r="B248" t="s">
-        <v>580</v>
+        <v>577</v>
       </c>
       <c r="C248" s="1">
-        <v>2502943.0</v>
+        <v>24000.0</v>
       </c>
       <c r="D248" s="1">
-        <v>61.991</v>
+        <v>62.271</v>
       </c>
       <c r="E248" s="1">
-        <v>72.69136173</v>
+        <v>73.332375</v>
       </c>
       <c r="F248" t="s">
         <v>8</v>
       </c>
       <c r="G248">
         <v>1.0</v>
       </c>
       <c r="H248" s="1">
-        <v>1819423.35</v>
+        <v>17599.77</v>
       </c>
       <c r="I248" s="1">
-        <v>-267823.95</v>
+        <v>-2654.73</v>
       </c>
       <c r="J248" s="1">
-        <v>-14.720265627019</v>
+        <v>-15.083890300839</v>
       </c>
       <c r="K248">
-        <v>0.44</v>
-[...2 lines deleted...]
-        <v>581</v>
+        <v>0.16</v>
+      </c>
+      <c r="L248">
+        <v>38.14</v>
       </c>
       <c r="M248" s="1">
-        <v>1551599.4</v>
+        <v>14945.04</v>
       </c>
       <c r="N248" s="1">
-        <v>1562708.35</v>
+        <v>14983.18</v>
       </c>
       <c r="O248" s="1">
-        <v>1.24</v>
+        <v>0.01</v>
       </c>
       <c r="P248">
         <v>1</v>
       </c>
     </row>
     <row r="249" spans="1:16">
       <c r="A249" t="s">
-        <v>582</v>
+        <v>578</v>
       </c>
       <c r="B249" t="s">
-        <v>583</v>
+        <v>579</v>
       </c>
       <c r="C249" s="1">
-        <v>444553.0</v>
+        <v>199000.0</v>
       </c>
       <c r="D249" s="1">
-        <v>84.087</v>
+        <v>94.966</v>
       </c>
       <c r="E249" s="1">
-        <v>86.69857362</v>
+        <v>93.4798794</v>
       </c>
       <c r="F249" t="s">
         <v>8</v>
       </c>
       <c r="G249">
         <v>1.0</v>
       </c>
       <c r="H249" s="1">
-        <v>385421.11</v>
+        <v>186024.96</v>
       </c>
       <c r="I249" s="1">
-        <v>-11609.83</v>
+        <v>2957.38</v>
       </c>
       <c r="J249" s="1">
-        <v>-3.0122454890963</v>
+        <v>1.5897759096414</v>
       </c>
       <c r="K249">
-        <v>1.11</v>
-[...2 lines deleted...]
-        <v>584</v>
+        <v>0.32</v>
+      </c>
+      <c r="L249">
+        <v>632.44</v>
       </c>
       <c r="M249" s="1">
-        <v>373811.28</v>
+        <v>188982.34</v>
       </c>
       <c r="N249" s="1">
-        <v>378743.99</v>
+        <v>189614.78</v>
       </c>
       <c r="O249" s="1">
-        <v>0.3</v>
+        <v>0.15</v>
       </c>
       <c r="P249">
         <v>1</v>
       </c>
     </row>
     <row r="250" spans="1:16">
       <c r="A250" t="s">
-        <v>585</v>
+        <v>580</v>
       </c>
       <c r="B250" t="s">
-        <v>586</v>
+        <v>581</v>
       </c>
       <c r="C250" s="1">
-        <v>1380000.0</v>
+        <v>135000.0</v>
       </c>
       <c r="D250" s="1">
-        <v>74.289</v>
+        <v>98.248</v>
       </c>
       <c r="E250" s="1">
-        <v>78.5174029</v>
+        <v>99.998</v>
       </c>
       <c r="F250" t="s">
         <v>8</v>
       </c>
       <c r="G250">
         <v>1.0</v>
       </c>
       <c r="H250" s="1">
-        <v>1083540.16</v>
+        <v>134997.3</v>
       </c>
       <c r="I250" s="1">
-        <v>-58351.96</v>
+        <v>-2362.5</v>
       </c>
       <c r="J250" s="1">
-        <v>-5.3853066230605</v>
+        <v>-1.7500350007</v>
       </c>
       <c r="K250">
-        <v>1.11</v>
-[...2 lines deleted...]
-        <v>587</v>
+        <v>0.7</v>
+      </c>
+      <c r="L250">
+        <v>941.25</v>
       </c>
       <c r="M250" s="1">
-        <v>1025188.2</v>
+        <v>132634.8</v>
       </c>
       <c r="N250" s="1">
-        <v>1040500.53</v>
+        <v>133576.05</v>
       </c>
       <c r="O250" s="1">
-        <v>0.83</v>
+        <v>0.11</v>
       </c>
       <c r="P250">
         <v>1</v>
       </c>
     </row>
     <row r="251" spans="1:16">
       <c r="A251" t="s">
-        <v>588</v>
+        <v>582</v>
       </c>
       <c r="B251" t="s">
-        <v>589</v>
+        <v>583</v>
       </c>
       <c r="C251" s="1">
-        <v>850000.0</v>
+        <v>150000.0</v>
       </c>
       <c r="D251" s="1">
-        <v>98.294</v>
+        <v>100.935</v>
       </c>
       <c r="E251" s="1">
-        <v>99.934</v>
+        <v>100.0965</v>
       </c>
       <c r="F251" t="s">
         <v>8</v>
       </c>
       <c r="G251">
         <v>1.0</v>
       </c>
       <c r="H251" s="1">
-        <v>849439.0</v>
+        <v>150144.75</v>
       </c>
       <c r="I251" s="1">
-        <v>-13940.0</v>
+        <v>1257.75</v>
       </c>
       <c r="J251" s="1">
-        <v>-1.6410831148558</v>
+        <v>0.83769162757939</v>
       </c>
       <c r="K251">
-        <v>1.33</v>
+        <v>2.67</v>
       </c>
       <c r="L251" t="s">
-        <v>590</v>
+        <v>584</v>
       </c>
       <c r="M251" s="1">
-        <v>835499.0</v>
+        <v>151402.5</v>
       </c>
       <c r="N251" s="1">
-        <v>846788.86</v>
+        <v>155401.54</v>
       </c>
       <c r="O251" s="1">
-        <v>0.67</v>
+        <v>0.12</v>
       </c>
       <c r="P251">
         <v>1</v>
       </c>
     </row>
     <row r="252" spans="1:16">
       <c r="A252" t="s">
-        <v>591</v>
+        <v>585</v>
       </c>
       <c r="B252" t="s">
-        <v>592</v>
+        <v>586</v>
       </c>
       <c r="C252" s="1">
-        <v>500000.0</v>
+        <v>1039503.0</v>
       </c>
       <c r="D252" s="1">
-        <v>76.269</v>
+        <v>87.17</v>
       </c>
       <c r="E252" s="1">
-        <v>82.8884</v>
+        <v>87.23149621</v>
       </c>
       <c r="F252" t="s">
         <v>8</v>
       </c>
       <c r="G252">
         <v>1.0</v>
       </c>
       <c r="H252" s="1">
-        <v>414442.0</v>
+        <v>906774.02</v>
       </c>
       <c r="I252" s="1">
-        <v>-33097.0</v>
+        <v>-639.25</v>
       </c>
       <c r="J252" s="1">
-        <v>-7.9859184156046</v>
+        <v>-0.07049716753023</v>
       </c>
       <c r="K252">
-        <v>2.66</v>
-[...2 lines deleted...]
-        <v>593</v>
+        <v>0.0</v>
+      </c>
+      <c r="L252">
+        <v>0.0</v>
       </c>
       <c r="M252" s="1">
-        <v>381345.0</v>
+        <v>906134.77</v>
       </c>
       <c r="N252" s="1">
-        <v>394660.07</v>
+        <v>906134.77</v>
       </c>
       <c r="O252" s="1">
-        <v>0.31</v>
+        <v>0.72</v>
       </c>
       <c r="P252">
         <v>1</v>
       </c>
     </row>
     <row r="253" spans="1:16">
       <c r="A253" t="s">
-        <v>594</v>
+        <v>587</v>
       </c>
       <c r="B253" t="s">
-        <v>595</v>
+        <v>588</v>
       </c>
       <c r="C253" s="1">
-        <v>241000.0</v>
+        <v>1578300.0</v>
       </c>
       <c r="D253" s="1">
-        <v>96.591</v>
+        <v>83.988</v>
       </c>
       <c r="E253" s="1">
-        <v>99.46728631</v>
+        <v>84.13685168</v>
       </c>
       <c r="F253" t="s">
         <v>8</v>
       </c>
       <c r="G253">
         <v>1.0</v>
       </c>
       <c r="H253" s="1">
-        <v>239716.16</v>
+        <v>1327931.93</v>
       </c>
       <c r="I253" s="1">
-        <v>-6931.85</v>
+        <v>-2349.33</v>
       </c>
       <c r="J253" s="1">
-        <v>-2.8916907395813</v>
+        <v>-0.17691644781823</v>
       </c>
       <c r="K253">
-        <v>2.84</v>
-[...2 lines deleted...]
-        <v>596</v>
+        <v>0.0</v>
+      </c>
+      <c r="L253">
+        <v>0.0</v>
       </c>
       <c r="M253" s="1">
-        <v>232784.31</v>
+        <v>1325582.6</v>
       </c>
       <c r="N253" s="1">
-        <v>239630.03</v>
+        <v>1325582.6</v>
       </c>
       <c r="O253" s="1">
-        <v>0.19</v>
+        <v>1.05</v>
       </c>
       <c r="P253">
         <v>1</v>
       </c>
     </row>
     <row r="254" spans="1:16">
       <c r="A254" t="s">
-        <v>597</v>
+        <v>589</v>
       </c>
       <c r="B254" t="s">
-        <v>598</v>
+        <v>590</v>
       </c>
       <c r="C254" s="1">
-        <v>472885.0</v>
+        <v>3881769.0</v>
       </c>
       <c r="D254" s="1">
-        <v>98.349</v>
+        <v>62.23</v>
       </c>
       <c r="E254" s="1">
-        <v>100.3378813</v>
+        <v>68.99503886</v>
       </c>
       <c r="F254" t="s">
         <v>8</v>
       </c>
       <c r="G254">
         <v>1.0</v>
       </c>
       <c r="H254" s="1">
-        <v>474482.79</v>
+        <v>2678228.03</v>
       </c>
       <c r="I254" s="1">
-        <v>-9405.12</v>
+        <v>-262603.18</v>
       </c>
       <c r="J254" s="1">
-        <v>-1.9821835898411</v>
+        <v>-9.8051090892361</v>
       </c>
       <c r="K254">
-        <v>1.34</v>
+        <v>0.47</v>
       </c>
       <c r="L254" t="s">
-        <v>599</v>
+        <v>591</v>
       </c>
       <c r="M254" s="1">
-        <v>465077.67</v>
+        <v>2415624.85</v>
       </c>
       <c r="N254" s="1">
-        <v>471425.99</v>
+        <v>2433970.19</v>
       </c>
       <c r="O254" s="1">
-        <v>0.37</v>
+        <v>1.92</v>
       </c>
       <c r="P254">
         <v>1</v>
       </c>
     </row>
     <row r="255" spans="1:16">
       <c r="A255" t="s">
-        <v>600</v>
+        <v>592</v>
       </c>
       <c r="B255" t="s">
-        <v>601</v>
+        <v>593</v>
       </c>
       <c r="C255" s="1">
-        <v>224000.0</v>
+        <v>1059659.0</v>
       </c>
       <c r="D255" s="1">
-        <v>97.285</v>
+        <v>98.459</v>
       </c>
       <c r="E255" s="1">
-        <v>98.725</v>
+        <v>99.44075028</v>
       </c>
       <c r="F255" t="s">
         <v>8</v>
       </c>
       <c r="G255">
         <v>1.0</v>
       </c>
       <c r="H255" s="1">
-        <v>221144.0</v>
+        <v>1053732.86</v>
       </c>
       <c r="I255" s="1">
-        <v>-3225.6</v>
+        <v>-10403.21</v>
       </c>
       <c r="J255" s="1">
-        <v>-1.4585971131932</v>
+        <v>-0.9872720491985</v>
       </c>
       <c r="K255">
-        <v>3.64</v>
+        <v>1.54</v>
       </c>
       <c r="L255" t="s">
-        <v>602</v>
+        <v>594</v>
       </c>
       <c r="M255" s="1">
-        <v>217918.4</v>
+        <v>1043329.65</v>
       </c>
       <c r="N255" s="1">
-        <v>226070.77</v>
+        <v>1059689.04</v>
       </c>
       <c r="O255" s="1">
-        <v>0.18</v>
+        <v>0.84</v>
       </c>
       <c r="P255">
         <v>1</v>
       </c>
     </row>
     <row r="256" spans="1:16">
       <c r="A256" t="s">
-        <v>603</v>
+        <v>595</v>
       </c>
       <c r="B256" t="s">
-        <v>604</v>
+        <v>596</v>
       </c>
       <c r="C256" s="1">
-        <v>100000.0</v>
+        <v>224801.0</v>
       </c>
       <c r="D256" s="1">
-        <v>82.044</v>
+        <v>97.739</v>
       </c>
       <c r="E256" s="1">
-        <v>81.75</v>
+        <v>98.7220475</v>
       </c>
       <c r="F256" t="s">
         <v>8</v>
       </c>
       <c r="G256">
         <v>1.0</v>
       </c>
       <c r="H256" s="1">
-        <v>81750.0</v>
+        <v>221928.15</v>
       </c>
       <c r="I256" s="1">
-        <v>294.0</v>
+        <v>-2209.9</v>
       </c>
       <c r="J256" s="1">
-        <v>0.35963302752294</v>
+        <v>-0.99577273094918</v>
       </c>
       <c r="K256">
-        <v>0.13</v>
-[...2 lines deleted...]
-        <v>131.51</v>
+        <v>3.88</v>
+      </c>
+      <c r="L256" t="s">
+        <v>597</v>
       </c>
       <c r="M256" s="1">
-        <v>82044.0</v>
+        <v>219718.25</v>
       </c>
       <c r="N256" s="1">
-        <v>82175.51</v>
+        <v>228430.06</v>
       </c>
       <c r="O256" s="1">
-        <v>0.07</v>
+        <v>0.18</v>
       </c>
       <c r="P256">
         <v>1</v>
       </c>
     </row>
     <row r="257" spans="1:16">
       <c r="A257" t="s">
-        <v>605</v>
+        <v>598</v>
       </c>
       <c r="B257" t="s">
-        <v>606</v>
+        <v>599</v>
       </c>
       <c r="C257" s="1">
-        <v>704635.29</v>
+        <v>409459.0</v>
       </c>
       <c r="D257" s="1">
-        <v>76.252</v>
+        <v>98.078</v>
       </c>
       <c r="E257" s="1">
-        <v>77.63493651</v>
+        <v>98.46843762</v>
       </c>
       <c r="F257" t="s">
         <v>8</v>
       </c>
       <c r="G257">
         <v>1.0</v>
       </c>
       <c r="H257" s="1">
-        <v>547043.16</v>
+        <v>403187.88</v>
       </c>
       <c r="I257" s="1">
-        <v>-9744.66</v>
+        <v>-1598.68</v>
       </c>
       <c r="J257" s="1">
-        <v>-1.7813329390683</v>
+        <v>-0.39650993477284</v>
       </c>
       <c r="K257">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>4.16</v>
+      </c>
+      <c r="L257" t="s">
+        <v>600</v>
       </c>
       <c r="M257" s="1">
-        <v>537298.5</v>
+        <v>401589.2</v>
       </c>
       <c r="N257" s="1">
-        <v>537298.5</v>
+        <v>418618.21</v>
       </c>
       <c r="O257" s="1">
-        <v>0.43</v>
+        <v>0.33</v>
       </c>
       <c r="P257">
         <v>1</v>
       </c>
     </row>
     <row r="258" spans="1:16">
       <c r="A258" t="s">
-        <v>607</v>
+        <v>601</v>
       </c>
       <c r="B258" t="s">
-        <v>608</v>
+        <v>602</v>
       </c>
       <c r="C258" s="1">
-        <v>2263571.72</v>
+        <v>100000.0</v>
       </c>
       <c r="D258" s="1">
-        <v>86.818</v>
+        <v>82.311</v>
       </c>
       <c r="E258" s="1">
-        <v>102.8383713</v>
+        <v>81.75</v>
       </c>
       <c r="F258" t="s">
         <v>8</v>
       </c>
       <c r="G258">
         <v>1.0</v>
       </c>
       <c r="H258" s="1">
-        <v>2327820.29</v>
+        <v>81750.0</v>
       </c>
       <c r="I258" s="1">
-        <v>-362632.59</v>
+        <v>561.0</v>
       </c>
       <c r="J258" s="1">
-        <v>-15.578203848374</v>
+        <v>0.68623853211009</v>
       </c>
       <c r="K258">
-        <v>1.95</v>
-[...2 lines deleted...]
-        <v>609</v>
+        <v>0.22</v>
+      </c>
+      <c r="L258">
+        <v>217.81</v>
       </c>
       <c r="M258" s="1">
-        <v>1965187.7</v>
+        <v>82311.0</v>
       </c>
       <c r="N258" s="1">
-        <v>2009218.82</v>
+        <v>82528.81</v>
       </c>
       <c r="O258" s="1">
-        <v>1.6</v>
+        <v>0.07</v>
       </c>
       <c r="P258">
         <v>1</v>
       </c>
     </row>
     <row r="259" spans="1:16">
       <c r="A259" t="s">
-        <v>610</v>
+        <v>603</v>
       </c>
       <c r="B259" t="s">
-        <v>611</v>
+        <v>604</v>
       </c>
       <c r="C259" s="1">
-        <v>714704.0</v>
+        <v>1730099.0</v>
       </c>
       <c r="D259" s="1">
-        <v>96.161</v>
+        <v>99.063</v>
       </c>
       <c r="E259" s="1">
-        <v>98.81541589</v>
+        <v>99.18152661</v>
       </c>
       <c r="F259" t="s">
         <v>8</v>
       </c>
       <c r="G259">
         <v>1.0</v>
       </c>
       <c r="H259" s="1">
-        <v>706237.73</v>
+        <v>1715938.6</v>
       </c>
       <c r="I259" s="1">
-        <v>-18971.22</v>
+        <v>-2050.63</v>
       </c>
       <c r="J259" s="1">
-        <v>-2.6862371116876</v>
+        <v>-0.11950485874028</v>
       </c>
       <c r="K259">
-        <v>0.4</v>
+        <v>1.75</v>
       </c>
       <c r="L259" t="s">
-        <v>612</v>
+        <v>605</v>
       </c>
       <c r="M259" s="1">
-        <v>687266.51</v>
+        <v>1713887.97</v>
       </c>
       <c r="N259" s="1">
-        <v>690105.75</v>
+        <v>1744186.03</v>
       </c>
       <c r="O259" s="1">
-        <v>0.55</v>
+        <v>1.38</v>
       </c>
       <c r="P259">
         <v>1</v>
       </c>
     </row>
     <row r="260" spans="1:16">
       <c r="A260" t="s">
-        <v>613</v>
+        <v>606</v>
       </c>
       <c r="B260" t="s">
-        <v>614</v>
+        <v>607</v>
       </c>
       <c r="C260" s="1">
-        <v>415996.0</v>
+        <v>2271663.72</v>
       </c>
       <c r="D260" s="1">
-        <v>97.287</v>
+        <v>87.383</v>
       </c>
       <c r="E260" s="1">
-        <v>99.89010231</v>
+        <v>102.78399041</v>
       </c>
       <c r="F260" t="s">
         <v>8</v>
       </c>
       <c r="G260">
         <v>1.0</v>
       </c>
       <c r="H260" s="1">
-        <v>415538.83</v>
+        <v>2334906.62</v>
       </c>
       <c r="I260" s="1">
-        <v>-10828.8</v>
+        <v>-349858.71</v>
       </c>
       <c r="J260" s="1">
-        <v>-2.6059658492084</v>
+        <v>-14.983841623611</v>
       </c>
       <c r="K260">
-        <v>1.72</v>
+        <v>2.09</v>
       </c>
       <c r="L260" t="s">
-        <v>615</v>
+        <v>608</v>
       </c>
       <c r="M260" s="1">
-        <v>404710.03</v>
+        <v>1985047.91</v>
       </c>
       <c r="N260" s="1">
-        <v>411881.12</v>
+        <v>2032503.9</v>
       </c>
       <c r="O260" s="1">
-        <v>0.33</v>
+        <v>1.61</v>
       </c>
       <c r="P260">
         <v>1</v>
       </c>
     </row>
     <row r="261" spans="1:16">
       <c r="A261" t="s">
-        <v>616</v>
+        <v>609</v>
       </c>
       <c r="B261" t="s">
-        <v>617</v>
+        <v>610</v>
       </c>
       <c r="C261" s="1">
-        <v>990000.0</v>
+        <v>2794658.0</v>
       </c>
       <c r="D261" s="1">
-        <v>96.564</v>
+        <v>96.323</v>
       </c>
       <c r="E261" s="1">
-        <v>99.374</v>
+        <v>97.05321331</v>
       </c>
       <c r="F261" t="s">
         <v>8</v>
       </c>
       <c r="G261">
         <v>1.0</v>
       </c>
       <c r="H261" s="1">
-        <v>983802.6</v>
+        <v>2712305.39</v>
       </c>
       <c r="I261" s="1">
-        <v>-27819.0</v>
+        <v>-20406.97</v>
       </c>
       <c r="J261" s="1">
-        <v>-2.8277014108318</v>
+        <v>-0.75238467155057</v>
       </c>
       <c r="K261">
-        <v>2.02</v>
+        <v>0.54</v>
       </c>
       <c r="L261" t="s">
-        <v>618</v>
+        <v>611</v>
       </c>
       <c r="M261" s="1">
-        <v>955983.6</v>
+        <v>2691898.42</v>
       </c>
       <c r="N261" s="1">
-        <v>976011.44</v>
+        <v>2707020.2</v>
       </c>
       <c r="O261" s="1">
-        <v>0.78</v>
+        <v>2.14</v>
       </c>
       <c r="P261">
         <v>1</v>
       </c>
     </row>
     <row r="262" spans="1:16">
       <c r="A262" t="s">
-        <v>619</v>
+        <v>612</v>
       </c>
       <c r="B262" t="s">
-        <v>620</v>
+        <v>613</v>
       </c>
       <c r="C262" s="1">
         <v>100000.0</v>
       </c>
       <c r="D262" s="1">
-        <v>98.22</v>
+        <v>100.003</v>
       </c>
       <c r="E262" s="1">
-        <v>99.24</v>
+        <v>100.0</v>
       </c>
       <c r="F262" t="s">
         <v>8</v>
       </c>
       <c r="G262">
         <v>1.0</v>
       </c>
       <c r="H262" s="1">
-        <v>99240.0</v>
+        <v>100000.0</v>
       </c>
       <c r="I262" s="1">
-        <v>-1020.0</v>
+        <v>3.0</v>
       </c>
       <c r="J262" s="1">
-        <v>-1.0278113663845</v>
+        <v>0.003</v>
       </c>
       <c r="K262">
-        <v>0.85</v>
+        <v>0.15</v>
       </c>
       <c r="L262">
-        <v>852.74</v>
+        <v>149.16</v>
       </c>
       <c r="M262" s="1">
-        <v>98220.0</v>
+        <v>100003.0</v>
       </c>
       <c r="N262" s="1">
-        <v>99072.74</v>
+        <v>100152.16</v>
       </c>
       <c r="O262" s="1">
         <v>0.08</v>
       </c>
       <c r="P262">
         <v>1</v>
       </c>
     </row>
     <row r="263" spans="1:16">
       <c r="A263" t="s">
-        <v>621</v>
+        <v>614</v>
       </c>
       <c r="B263" t="s">
-        <v>622</v>
+        <v>615</v>
       </c>
       <c r="C263" s="1">
         <v>100000.0</v>
       </c>
       <c r="D263" s="1">
-        <v>88.128</v>
+        <v>98.405</v>
       </c>
       <c r="E263" s="1">
-        <v>85.48</v>
+        <v>99.24</v>
       </c>
       <c r="F263" t="s">
         <v>8</v>
       </c>
       <c r="G263">
         <v>1.0</v>
       </c>
       <c r="H263" s="1">
-        <v>85480.0</v>
+        <v>99240.0</v>
       </c>
       <c r="I263" s="1">
-        <v>2648.0</v>
+        <v>-835.0</v>
       </c>
       <c r="J263" s="1">
-        <v>3.097800655124</v>
+        <v>-0.84139459895204</v>
       </c>
       <c r="K263">
-        <v>1.81</v>
+        <v>1.07</v>
       </c>
       <c r="L263" t="s">
-        <v>623</v>
+        <v>616</v>
       </c>
       <c r="M263" s="1">
-        <v>88128.0</v>
+        <v>98405.0</v>
       </c>
       <c r="N263" s="1">
-        <v>89942.52</v>
+        <v>99473.49</v>
       </c>
       <c r="O263" s="1">
-        <v>0.07</v>
+        <v>0.08</v>
       </c>
       <c r="P263">
         <v>1</v>
       </c>
     </row>
     <row r="264" spans="1:16">
       <c r="A264" t="s">
-        <v>624</v>
+        <v>617</v>
       </c>
       <c r="B264" t="s">
-        <v>625</v>
+        <v>618</v>
       </c>
       <c r="C264" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D264" s="1">
-        <v>91.899</v>
+        <v>88.534</v>
       </c>
       <c r="E264" s="1">
-        <v>92.546</v>
+        <v>85.48</v>
       </c>
       <c r="F264" t="s">
         <v>8</v>
       </c>
       <c r="G264">
         <v>1.0</v>
       </c>
       <c r="H264" s="1">
-        <v>185092.0</v>
+        <v>85480.0</v>
       </c>
       <c r="I264" s="1">
-        <v>-1294.0</v>
+        <v>3054.0</v>
       </c>
       <c r="J264" s="1">
-        <v>-0.69911179305426</v>
+        <v>3.5727655591951</v>
       </c>
       <c r="K264">
-        <v>0.9</v>
-[...2 lines deleted...]
-        <v>626</v>
+        <v>0.07</v>
+      </c>
+      <c r="L264">
+        <v>70.96</v>
       </c>
       <c r="M264" s="1">
-        <v>183798.0</v>
+        <v>88534.0</v>
       </c>
       <c r="N264" s="1">
-        <v>185600.74</v>
+        <v>88604.96</v>
       </c>
       <c r="O264" s="1">
-        <v>0.15</v>
+        <v>0.07</v>
       </c>
       <c r="P264">
         <v>1</v>
       </c>
     </row>
     <row r="265" spans="1:16">
       <c r="A265" t="s">
-        <v>627</v>
+        <v>619</v>
       </c>
       <c r="B265" t="s">
-        <v>628</v>
+        <v>620</v>
       </c>
       <c r="C265" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D265" s="1">
-        <v>100.947</v>
+        <v>92.045</v>
       </c>
       <c r="E265" s="1">
-        <v>99.942</v>
+        <v>92.546</v>
       </c>
       <c r="F265" t="s">
         <v>8</v>
       </c>
       <c r="G265">
         <v>1.0</v>
       </c>
       <c r="H265" s="1">
-        <v>99942.0</v>
+        <v>185092.0</v>
       </c>
       <c r="I265" s="1">
-        <v>1005.0</v>
+        <v>-1002.0</v>
       </c>
       <c r="J265" s="1">
-        <v>1.0055832382782</v>
+        <v>-0.54135240853197</v>
       </c>
       <c r="K265">
-        <v>0.12</v>
-[...2 lines deleted...]
-        <v>119.18</v>
+        <v>1.0</v>
+      </c>
+      <c r="L265" t="s">
+        <v>621</v>
       </c>
       <c r="M265" s="1">
-        <v>100947.0</v>
+        <v>184090.0</v>
       </c>
       <c r="N265" s="1">
-        <v>101066.18</v>
+        <v>186094.11</v>
       </c>
       <c r="O265" s="1">
-        <v>0.08</v>
+        <v>0.15</v>
       </c>
       <c r="P265">
         <v>1</v>
       </c>
     </row>
     <row r="266" spans="1:16">
       <c r="A266" t="s">
-        <v>629</v>
+        <v>622</v>
       </c>
       <c r="B266" t="s">
-        <v>630</v>
+        <v>623</v>
       </c>
       <c r="C266" s="1">
         <v>100000.0</v>
       </c>
       <c r="D266" s="1">
-        <v>94.102</v>
+        <v>101.284</v>
       </c>
       <c r="E266" s="1">
-        <v>94.7</v>
+        <v>99.942</v>
       </c>
       <c r="F266" t="s">
         <v>8</v>
       </c>
       <c r="G266">
         <v>1.0</v>
       </c>
       <c r="H266" s="1">
-        <v>94700.0</v>
+        <v>99942.0</v>
       </c>
       <c r="I266" s="1">
-        <v>-598.0</v>
+        <v>1342.0</v>
       </c>
       <c r="J266" s="1">
-        <v>-0.63146779303062</v>
+        <v>1.3427788117108</v>
       </c>
       <c r="K266">
-        <v>0.36</v>
+        <v>0.33</v>
       </c>
       <c r="L266">
-        <v>359.59</v>
+        <v>327.74</v>
       </c>
       <c r="M266" s="1">
-        <v>94102.0</v>
+        <v>101284.0</v>
       </c>
       <c r="N266" s="1">
-        <v>94461.59</v>
+        <v>101611.74</v>
       </c>
       <c r="O266" s="1">
         <v>0.08</v>
       </c>
       <c r="P266">
         <v>1</v>
       </c>
     </row>
     <row r="267" spans="1:16">
       <c r="A267" t="s">
-        <v>631</v>
+        <v>624</v>
       </c>
       <c r="B267" t="s">
-        <v>632</v>
+        <v>625</v>
       </c>
       <c r="C267" s="1">
         <v>100000.0</v>
       </c>
       <c r="D267" s="1">
-        <v>100.718</v>
+        <v>94.009</v>
       </c>
       <c r="E267" s="1">
-        <v>99.858</v>
+        <v>94.7</v>
       </c>
       <c r="F267" t="s">
         <v>8</v>
       </c>
       <c r="G267">
         <v>1.0</v>
       </c>
       <c r="H267" s="1">
-        <v>99858.0</v>
+        <v>94700.0</v>
       </c>
       <c r="I267" s="1">
-        <v>860.0</v>
+        <v>-691.0</v>
       </c>
       <c r="J267" s="1">
-        <v>0.86122293656993</v>
+        <v>-0.72967265047518</v>
       </c>
       <c r="K267">
-        <v>3.32</v>
-[...2 lines deleted...]
-        <v>633</v>
+        <v>0.4</v>
+      </c>
+      <c r="L267">
+        <v>395.55</v>
       </c>
       <c r="M267" s="1">
-        <v>100718.0</v>
+        <v>94009.0</v>
       </c>
       <c r="N267" s="1">
-        <v>104040.95</v>
+        <v>94404.55</v>
       </c>
       <c r="O267" s="1">
-        <v>0.08</v>
+        <v>0.07</v>
       </c>
       <c r="P267">
         <v>1</v>
       </c>
     </row>
     <row r="268" spans="1:16">
       <c r="A268" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="B268" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="C268" s="1">
         <v>100000.0</v>
       </c>
       <c r="D268" s="1">
-        <v>98.482</v>
+        <v>101.057</v>
       </c>
       <c r="E268" s="1">
-        <v>100.0</v>
+        <v>99.858</v>
       </c>
       <c r="F268" t="s">
         <v>8</v>
       </c>
       <c r="G268">
         <v>1.0</v>
       </c>
       <c r="H268" s="1">
-        <v>100000.0</v>
+        <v>99858.0</v>
       </c>
       <c r="I268" s="1">
-        <v>-1518.0</v>
+        <v>1199.0</v>
       </c>
       <c r="J268" s="1">
-        <v>-1.518</v>
+        <v>1.2007050011016</v>
       </c>
       <c r="K268">
-        <v>1.64</v>
+        <v>3.55</v>
       </c>
       <c r="L268" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
       <c r="M268" s="1">
-        <v>98482.0</v>
+        <v>101057.0</v>
       </c>
       <c r="N268" s="1">
-        <v>100125.84</v>
+        <v>104602.89</v>
       </c>
       <c r="O268" s="1">
         <v>0.08</v>
       </c>
       <c r="P268">
         <v>1</v>
       </c>
     </row>
     <row r="269" spans="1:16">
       <c r="A269" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="B269" t="s">
-        <v>638</v>
+        <v>630</v>
       </c>
       <c r="C269" s="1">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D269" s="1">
-        <v>93.37</v>
+        <v>97.66</v>
       </c>
       <c r="E269" s="1">
-        <v>96.33333333</v>
+        <v>98.9</v>
       </c>
       <c r="F269" t="s">
         <v>8</v>
       </c>
       <c r="G269">
         <v>1.0</v>
       </c>
       <c r="H269" s="1">
-        <v>289000.0</v>
+        <v>197800.0</v>
       </c>
       <c r="I269" s="1">
-        <v>-8890.0</v>
+        <v>-2480.0</v>
       </c>
       <c r="J269" s="1">
-        <v>-3.076124567474</v>
+        <v>-1.2537917087968</v>
       </c>
       <c r="K269">
-        <v>0.32</v>
-[...2 lines deleted...]
-        <v>960.0</v>
+        <v>1.86</v>
+      </c>
+      <c r="L269" t="s">
+        <v>631</v>
       </c>
       <c r="M269" s="1">
-        <v>280110.0</v>
+        <v>195320.0</v>
       </c>
       <c r="N269" s="1">
-        <v>281070.0</v>
+        <v>199039.18</v>
       </c>
       <c r="O269" s="1">
-        <v>0.22</v>
+        <v>0.16</v>
       </c>
       <c r="P269">
         <v>1</v>
       </c>
     </row>
     <row r="270" spans="1:16">
       <c r="A270" t="s">
-        <v>639</v>
+        <v>632</v>
       </c>
       <c r="B270" t="s">
-        <v>640</v>
+        <v>633</v>
       </c>
       <c r="C270" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D270" s="1">
-        <v>96.333</v>
+        <v>97.152</v>
       </c>
       <c r="E270" s="1">
         <v>98.642</v>
       </c>
       <c r="F270" t="s">
         <v>8</v>
       </c>
       <c r="G270">
         <v>1.0</v>
       </c>
       <c r="H270" s="1">
-        <v>197284.0</v>
+        <v>98642.0</v>
       </c>
       <c r="I270" s="1">
-        <v>-4618.0</v>
+        <v>-1490.0</v>
       </c>
       <c r="J270" s="1">
-        <v>-2.3407878996776</v>
+        <v>-1.510512763326</v>
       </c>
       <c r="K270">
-        <v>3.92</v>
+        <v>4.17</v>
       </c>
       <c r="L270" t="s">
-        <v>641</v>
+        <v>634</v>
       </c>
       <c r="M270" s="1">
-        <v>192666.0</v>
+        <v>97152.0</v>
       </c>
       <c r="N270" s="1">
-        <v>200505.04</v>
+        <v>101323.23</v>
       </c>
       <c r="O270" s="1">
-        <v>0.16</v>
+        <v>0.08</v>
       </c>
       <c r="P270">
         <v>1</v>
       </c>
     </row>
     <row r="271" spans="1:16">
       <c r="A271" t="s">
-        <v>642</v>
+        <v>635</v>
       </c>
       <c r="B271" t="s">
-        <v>643</v>
+        <v>636</v>
       </c>
       <c r="C271" s="1">
         <v>148000.0</v>
       </c>
       <c r="D271" s="1">
-        <v>97.899</v>
+        <v>97.885</v>
       </c>
       <c r="E271" s="1">
         <v>99.628</v>
       </c>
       <c r="F271" t="s">
         <v>8</v>
       </c>
       <c r="G271">
         <v>1.0</v>
       </c>
       <c r="H271" s="1">
         <v>147449.44</v>
       </c>
       <c r="I271" s="1">
-        <v>-2558.92</v>
+        <v>-2579.64</v>
       </c>
       <c r="J271" s="1">
-        <v>-1.7354558959329</v>
+        <v>-1.7495081703939</v>
       </c>
       <c r="K271">
-        <v>1.74</v>
+        <v>1.92</v>
       </c>
       <c r="L271" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="M271" s="1">
-        <v>144890.52</v>
+        <v>144869.8</v>
       </c>
       <c r="N271" s="1">
-        <v>147460.25</v>
+        <v>147716.27</v>
       </c>
       <c r="O271" s="1">
         <v>0.12</v>
       </c>
       <c r="P271">
         <v>1</v>
       </c>
     </row>
     <row r="272" spans="1:16">
       <c r="A272" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
       <c r="B272" t="s">
-        <v>646</v>
+        <v>639</v>
       </c>
       <c r="C272" s="1">
         <v>100000.0</v>
       </c>
       <c r="D272" s="1">
-        <v>98.053</v>
+        <v>98.407</v>
       </c>
       <c r="E272" s="1">
         <v>99.736</v>
       </c>
       <c r="F272" t="s">
         <v>8</v>
       </c>
       <c r="G272">
         <v>1.0</v>
       </c>
       <c r="H272" s="1">
         <v>99736.0</v>
       </c>
       <c r="I272" s="1">
-        <v>-1683.0</v>
+        <v>-1329.0</v>
       </c>
       <c r="J272" s="1">
-        <v>-1.6874548808855</v>
+        <v>-1.3325178471164</v>
       </c>
       <c r="K272">
-        <v>1.58</v>
+        <v>1.81</v>
       </c>
       <c r="L272" t="s">
-        <v>647</v>
+        <v>640</v>
       </c>
       <c r="M272" s="1">
-        <v>98053.0</v>
+        <v>98407.0</v>
       </c>
       <c r="N272" s="1">
-        <v>99631.08</v>
+        <v>100215.22</v>
       </c>
       <c r="O272" s="1">
         <v>0.08</v>
       </c>
       <c r="P272">
         <v>1</v>
       </c>
     </row>
     <row r="273" spans="1:16">
       <c r="A273" t="s">
-        <v>648</v>
+        <v>641</v>
       </c>
       <c r="B273" t="s">
-        <v>649</v>
+        <v>642</v>
       </c>
       <c r="C273" s="1">
-        <v>104000.0</v>
+        <v>116000.0</v>
       </c>
       <c r="D273" s="1">
-        <v>97.939</v>
+        <v>99.257</v>
       </c>
       <c r="E273" s="1">
-        <v>99.594</v>
+        <v>99.394</v>
       </c>
       <c r="F273" t="s">
         <v>8</v>
       </c>
       <c r="G273">
         <v>1.0</v>
       </c>
       <c r="H273" s="1">
-        <v>103577.76</v>
+        <v>115297.04</v>
       </c>
       <c r="I273" s="1">
-        <v>-1721.2</v>
+        <v>-158.92</v>
       </c>
       <c r="J273" s="1">
-        <v>-1.6617466915678</v>
+        <v>-0.13783528180776</v>
       </c>
       <c r="K273">
-        <v>2.86</v>
-[...2 lines deleted...]
-        <v>650</v>
+        <v>0.06</v>
+      </c>
+      <c r="L273">
+        <v>71.51</v>
       </c>
       <c r="M273" s="1">
-        <v>101856.56</v>
+        <v>115138.12</v>
       </c>
       <c r="N273" s="1">
-        <v>104828.04</v>
+        <v>115209.63</v>
       </c>
       <c r="O273" s="1">
-        <v>0.08</v>
+        <v>0.09</v>
       </c>
       <c r="P273">
         <v>1</v>
       </c>
     </row>
     <row r="274" spans="1:16">
       <c r="A274" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="B274" t="s">
-        <v>652</v>
+        <v>644</v>
       </c>
       <c r="C274" s="1">
         <v>100000.0</v>
       </c>
       <c r="D274" s="1">
-        <v>95.272</v>
+        <v>95.064</v>
       </c>
       <c r="E274" s="1">
         <v>93.6</v>
       </c>
       <c r="F274" t="s">
         <v>8</v>
       </c>
       <c r="G274">
         <v>1.0</v>
       </c>
       <c r="H274" s="1">
         <v>93600.0</v>
       </c>
       <c r="I274" s="1">
-        <v>1672.0</v>
+        <v>1464.0</v>
       </c>
       <c r="J274" s="1">
-        <v>1.7863247863248</v>
+        <v>1.5641025641026</v>
       </c>
       <c r="K274">
-        <v>0.78</v>
+        <v>0.87</v>
       </c>
       <c r="L274">
-        <v>779.11</v>
+        <v>872.6</v>
       </c>
       <c r="M274" s="1">
-        <v>95272.0</v>
+        <v>95064.0</v>
       </c>
       <c r="N274" s="1">
-        <v>96051.11</v>
+        <v>95936.6</v>
       </c>
       <c r="O274" s="1">
         <v>0.08</v>
       </c>
       <c r="P274">
         <v>1</v>
       </c>
     </row>
     <row r="275" spans="1:16">
       <c r="A275" t="s">
-        <v>653</v>
+        <v>645</v>
       </c>
       <c r="B275" t="s">
-        <v>654</v>
+        <v>646</v>
       </c>
       <c r="C275" s="1">
         <v>200000.0</v>
       </c>
       <c r="D275" s="1">
-        <v>97.974</v>
+        <v>98.215</v>
       </c>
       <c r="E275" s="1">
         <v>100.0</v>
       </c>
       <c r="F275" t="s">
         <v>8</v>
       </c>
       <c r="G275">
         <v>1.0</v>
       </c>
       <c r="H275" s="1">
         <v>200000.0</v>
       </c>
       <c r="I275" s="1">
-        <v>-4052.0</v>
+        <v>-3570.0</v>
       </c>
       <c r="J275" s="1">
-        <v>-2.026</v>
+        <v>-1.785</v>
       </c>
       <c r="K275">
-        <v>2.52</v>
+        <v>2.74</v>
       </c>
       <c r="L275" t="s">
-        <v>655</v>
+        <v>647</v>
       </c>
       <c r="M275" s="1">
-        <v>195948.0</v>
+        <v>196430.0</v>
       </c>
       <c r="N275" s="1">
-        <v>200980.19</v>
+        <v>201908.08</v>
       </c>
       <c r="O275" s="1">
         <v>0.16</v>
       </c>
       <c r="P275">
         <v>1</v>
       </c>
     </row>
     <row r="276" spans="1:16">
       <c r="A276" t="s">
-        <v>656</v>
+        <v>648</v>
       </c>
       <c r="B276" t="s">
-        <v>657</v>
+        <v>649</v>
       </c>
       <c r="C276" s="1">
         <v>152000.0</v>
       </c>
       <c r="D276" s="1">
-        <v>100.719</v>
+        <v>100.6</v>
       </c>
       <c r="E276" s="1">
         <v>99.849</v>
       </c>
       <c r="F276" t="s">
         <v>8</v>
       </c>
       <c r="G276">
         <v>1.0</v>
       </c>
       <c r="H276" s="1">
         <v>151770.48</v>
       </c>
       <c r="I276" s="1">
-        <v>1322.4</v>
+        <v>1141.52</v>
       </c>
       <c r="J276" s="1">
-        <v>0.8713156866869</v>
+        <v>0.75213572494467</v>
       </c>
       <c r="K276">
-        <v>2.22</v>
+        <v>2.44</v>
       </c>
       <c r="L276" t="s">
-        <v>658</v>
+        <v>650</v>
       </c>
       <c r="M276" s="1">
-        <v>153092.88</v>
+        <v>152912.0</v>
       </c>
       <c r="N276" s="1">
-        <v>156459.78</v>
+        <v>156615.59</v>
       </c>
       <c r="O276" s="1">
         <v>0.12</v>
       </c>
       <c r="P276">
         <v>1</v>
       </c>
     </row>
     <row r="277" spans="1:16">
       <c r="A277" t="s">
-        <v>659</v>
+        <v>651</v>
       </c>
       <c r="B277" t="s">
-        <v>660</v>
+        <v>652</v>
       </c>
       <c r="C277" s="1">
         <v>117000.0</v>
       </c>
       <c r="D277" s="1">
-        <v>99.278</v>
+        <v>99.66</v>
       </c>
       <c r="E277" s="1">
         <v>99.115</v>
       </c>
       <c r="F277" t="s">
         <v>8</v>
       </c>
       <c r="G277">
         <v>1.0</v>
       </c>
       <c r="H277" s="1">
         <v>115964.55</v>
       </c>
       <c r="I277" s="1">
-        <v>190.71</v>
+        <v>637.65</v>
       </c>
       <c r="J277" s="1">
-        <v>0.16445543056046</v>
+        <v>0.54986631690461</v>
       </c>
       <c r="K277">
-        <v>0.13</v>
+        <v>0.34</v>
       </c>
       <c r="L277">
-        <v>157.07</v>
+        <v>392.67</v>
       </c>
       <c r="M277" s="1">
-        <v>116155.26</v>
+        <v>116602.2</v>
       </c>
       <c r="N277" s="1">
-        <v>116312.33</v>
+        <v>116994.87</v>
       </c>
       <c r="O277" s="1">
         <v>0.09</v>
       </c>
       <c r="P277">
         <v>1</v>
       </c>
     </row>
     <row r="278" spans="1:16">
       <c r="A278" t="s">
-        <v>661</v>
+        <v>653</v>
       </c>
       <c r="B278" t="s">
-        <v>662</v>
+        <v>654</v>
       </c>
       <c r="C278" s="1">
-        <v>203227.6</v>
+        <v>103553.72</v>
       </c>
       <c r="D278" s="1">
-        <v>95.319</v>
+        <v>89.445</v>
       </c>
       <c r="E278" s="1">
-        <v>96.26519233</v>
+        <v>92.96769831</v>
       </c>
       <c r="F278" t="s">
         <v>8</v>
       </c>
       <c r="G278">
         <v>1.0</v>
       </c>
       <c r="H278" s="1">
-        <v>195637.44</v>
+        <v>96271.51</v>
       </c>
       <c r="I278" s="1">
-        <v>-1922.93</v>
+        <v>-3647.89</v>
       </c>
       <c r="J278" s="1">
-        <v>-0.98290490818117</v>
+        <v>-3.7891687790085</v>
       </c>
       <c r="K278">
-        <v>1.01</v>
+        <v>1.26</v>
       </c>
       <c r="L278" t="s">
-        <v>663</v>
+        <v>655</v>
       </c>
       <c r="M278" s="1">
-        <v>193714.51</v>
+        <v>92623.62</v>
       </c>
       <c r="N278" s="1">
-        <v>195760.15</v>
+        <v>93932.94</v>
       </c>
       <c r="O278" s="1">
-        <v>0.16</v>
+        <v>0.07</v>
       </c>
       <c r="P278">
         <v>1</v>
       </c>
     </row>
     <row r="279" spans="1:16">
       <c r="A279" t="s">
-        <v>664</v>
+        <v>656</v>
       </c>
       <c r="B279" t="s">
-        <v>665</v>
+        <v>657</v>
       </c>
       <c r="C279" s="1">
-        <v>103183.72</v>
+        <v>130465.0</v>
       </c>
       <c r="D279" s="1">
-        <v>89.374</v>
+        <v>93.586</v>
       </c>
       <c r="E279" s="1">
-        <v>92.98022014</v>
+        <v>93.81726133</v>
       </c>
       <c r="F279" t="s">
         <v>8</v>
       </c>
       <c r="G279">
         <v>1.0</v>
       </c>
       <c r="H279" s="1">
-        <v>95940.45</v>
+        <v>122398.69</v>
       </c>
       <c r="I279" s="1">
-        <v>-3721.03</v>
+        <v>-301.71</v>
       </c>
       <c r="J279" s="1">
-        <v>-3.8784787855383</v>
+        <v>-0.24649773620943</v>
       </c>
       <c r="K279">
-        <v>1.19</v>
-[...2 lines deleted...]
-        <v>666</v>
+        <v>0.18</v>
+      </c>
+      <c r="L279">
+        <v>231.62</v>
       </c>
       <c r="M279" s="1">
-        <v>92219.42</v>
+        <v>122096.98</v>
       </c>
       <c r="N279" s="1">
-        <v>93446.88</v>
+        <v>122328.6</v>
       </c>
       <c r="O279" s="1">
-        <v>0.07</v>
+        <v>0.1</v>
       </c>
       <c r="P279">
         <v>1</v>
       </c>
     </row>
     <row r="280" spans="1:16">
       <c r="A280" t="s">
-        <v>667</v>
+        <v>658</v>
       </c>
       <c r="B280" t="s">
-        <v>668</v>
+        <v>659</v>
       </c>
       <c r="C280" s="1">
-        <v>86980.33</v>
+        <v>80286.0</v>
       </c>
       <c r="D280" s="1">
-        <v>77.902</v>
+        <v>65.648</v>
       </c>
       <c r="E280" s="1">
-        <v>95.00003047</v>
+        <v>65.16331614</v>
       </c>
       <c r="F280" t="s">
         <v>8</v>
       </c>
       <c r="G280">
         <v>1.0</v>
       </c>
       <c r="H280" s="1">
-        <v>82631.34</v>
+        <v>52317.02</v>
       </c>
       <c r="I280" s="1">
-        <v>-14871.92</v>
+        <v>389.14</v>
       </c>
       <c r="J280" s="1">
-        <v>-17.997917013085</v>
+        <v>0.74381147855899</v>
       </c>
       <c r="K280">
-        <v>0.3</v>
-[...2 lines deleted...]
-        <v>262.13</v>
+        <v>1.46</v>
+      </c>
+      <c r="L280" t="s">
+        <v>660</v>
       </c>
       <c r="M280" s="1">
-        <v>67759.42</v>
+        <v>52706.16</v>
       </c>
       <c r="N280" s="1">
-        <v>68021.55</v>
+        <v>53877.45</v>
       </c>
       <c r="O280" s="1">
-        <v>0.05</v>
+        <v>0.04</v>
       </c>
       <c r="P280">
         <v>1</v>
       </c>
     </row>
     <row r="281" spans="1:16">
       <c r="A281" t="s">
-        <v>669</v>
+        <v>661</v>
       </c>
       <c r="B281" t="s">
-        <v>670</v>
+        <v>662</v>
       </c>
       <c r="C281" s="1">
-        <v>681000.0</v>
+        <v>684000.0</v>
       </c>
       <c r="D281" s="1">
-        <v>101.167</v>
+        <v>102.276</v>
       </c>
       <c r="E281" s="1">
-        <v>123.85769604</v>
+        <v>123.89212865</v>
       </c>
       <c r="F281" t="s">
         <v>8</v>
       </c>
       <c r="G281">
         <v>1.0</v>
       </c>
       <c r="H281" s="1">
-        <v>843470.91</v>
+        <v>847422.16</v>
       </c>
       <c r="I281" s="1">
-        <v>39042.98</v>
+        <v>53481.3</v>
       </c>
       <c r="J281" s="1">
-        <v>4.6288472473817</v>
+        <v>6.3110575253307</v>
       </c>
       <c r="K281">
-        <v>0.13</v>
-[...2 lines deleted...]
-        <v>888.93</v>
+        <v>0.22</v>
+      </c>
+      <c r="L281" t="s">
+        <v>663</v>
       </c>
       <c r="M281" s="1">
-        <v>882513.89</v>
+        <v>900903.46</v>
       </c>
       <c r="N281" s="1">
-        <v>883402.82</v>
+        <v>902429.4</v>
       </c>
       <c r="O281" s="1">
-        <v>0.7</v>
+        <v>0.71</v>
       </c>
       <c r="P281">
         <v>1</v>
       </c>
     </row>
     <row r="282" spans="1:16">
       <c r="A282" t="s">
-        <v>671</v>
+        <v>664</v>
       </c>
       <c r="B282" t="s">
-        <v>672</v>
+        <v>665</v>
       </c>
       <c r="C282" s="1">
-        <v>750000.0</v>
+        <v>753000.0</v>
       </c>
       <c r="D282" s="1">
-        <v>99.956</v>
+        <v>99.939</v>
       </c>
       <c r="E282" s="1">
-        <v>100.913</v>
+        <v>100.90909562</v>
       </c>
       <c r="F282" t="s">
         <v>8</v>
       </c>
       <c r="G282">
         <v>1.0</v>
       </c>
       <c r="H282" s="1">
-        <v>756847.5</v>
+        <v>759845.49</v>
       </c>
       <c r="I282" s="1">
-        <v>-7177.5</v>
+        <v>-7304.82</v>
       </c>
       <c r="J282" s="1">
-        <v>-0.94834164081932</v>
+        <v>-0.96135597251489</v>
       </c>
       <c r="K282">
-        <v>0.34</v>
+        <v>0.49</v>
       </c>
       <c r="L282" t="s">
-        <v>673</v>
+        <v>666</v>
       </c>
       <c r="M282" s="1">
-        <v>749670.0</v>
+        <v>752540.67</v>
       </c>
       <c r="N282" s="1">
-        <v>752205.91</v>
+        <v>756200.62</v>
       </c>
       <c r="O282" s="1">
         <v>0.6</v>
       </c>
       <c r="P282">
         <v>1</v>
       </c>
     </row>
     <row r="283" spans="1:16">
       <c r="A283" t="s">
-        <v>674</v>
+        <v>667</v>
       </c>
       <c r="B283" t="s">
-        <v>675</v>
+        <v>668</v>
       </c>
       <c r="C283" s="1">
-        <v>563000.0</v>
+        <v>773000.0</v>
       </c>
       <c r="D283" s="1">
-        <v>84.76</v>
+        <v>97.963</v>
       </c>
       <c r="E283" s="1">
-        <v>95.40138544</v>
+        <v>97.90117853</v>
       </c>
       <c r="F283" t="s">
         <v>8</v>
       </c>
       <c r="G283">
         <v>1.0</v>
       </c>
       <c r="H283" s="1">
-        <v>537109.8</v>
+        <v>756776.11</v>
       </c>
       <c r="I283" s="1">
-        <v>-59911.0</v>
+        <v>477.88</v>
       </c>
       <c r="J283" s="1">
-        <v>-11.154330082974</v>
+        <v>0.063146813659327</v>
       </c>
       <c r="K283">
-        <v>0.39</v>
+        <v>0.43</v>
       </c>
       <c r="L283" t="s">
-        <v>676</v>
+        <v>669</v>
       </c>
       <c r="M283" s="1">
-        <v>477198.8</v>
+        <v>757253.99</v>
       </c>
       <c r="N283" s="1">
-        <v>479386.54</v>
+        <v>760562.61</v>
       </c>
       <c r="O283" s="1">
-        <v>0.38</v>
+        <v>0.6</v>
       </c>
       <c r="P283">
         <v>1</v>
       </c>
     </row>
     <row r="284" spans="1:16">
       <c r="A284" t="s">
-        <v>677</v>
+        <v>670</v>
       </c>
       <c r="B284" t="s">
-        <v>678</v>
+        <v>671</v>
       </c>
       <c r="C284" s="1">
-        <v>470000.0</v>
+        <v>1406000.0</v>
       </c>
       <c r="D284" s="1">
-        <v>97.613</v>
+        <v>93.093</v>
       </c>
       <c r="E284" s="1">
-        <v>101.176</v>
+        <v>93.70031579</v>
       </c>
       <c r="F284" t="s">
         <v>8</v>
       </c>
       <c r="G284">
         <v>1.0</v>
       </c>
       <c r="H284" s="1">
-        <v>475527.2</v>
+        <v>1317426.44</v>
       </c>
       <c r="I284" s="1">
-        <v>-16746.1</v>
+        <v>-8538.86</v>
       </c>
       <c r="J284" s="1">
-        <v>-3.5215861469123</v>
+        <v>-0.64814700394202</v>
       </c>
       <c r="K284">
-        <v>0.4</v>
+        <v>0.57</v>
       </c>
       <c r="L284" t="s">
-        <v>679</v>
+        <v>672</v>
       </c>
       <c r="M284" s="1">
-        <v>458781.1</v>
+        <v>1308887.58</v>
       </c>
       <c r="N284" s="1">
-        <v>460663.65</v>
+        <v>1316958.7</v>
       </c>
       <c r="O284" s="1">
-        <v>0.37</v>
+        <v>1.04</v>
       </c>
       <c r="P284">
         <v>1</v>
       </c>
     </row>
     <row r="285" spans="1:16">
       <c r="A285" t="s">
-        <v>680</v>
+        <v>673</v>
       </c>
       <c r="B285" t="s">
-        <v>681</v>
+        <v>674</v>
       </c>
       <c r="C285" s="1">
-        <v>2563000.0</v>
+        <v>565000.0</v>
       </c>
       <c r="D285" s="1">
-        <v>99.205</v>
+        <v>84.844</v>
       </c>
       <c r="E285" s="1">
-        <v>101.08832462</v>
+        <v>95.36410973</v>
       </c>
       <c r="F285" t="s">
         <v>8</v>
       </c>
       <c r="G285">
         <v>1.0</v>
       </c>
       <c r="H285" s="1">
-        <v>2590893.76</v>
+        <v>538807.22</v>
       </c>
       <c r="I285" s="1">
-        <v>-48269.61</v>
+        <v>-59438.62</v>
       </c>
       <c r="J285" s="1">
-        <v>-1.8630486029655</v>
+        <v>-11.031518842676</v>
       </c>
       <c r="K285">
-        <v>0.73</v>
+        <v>0.57</v>
       </c>
       <c r="L285" t="s">
-        <v>682</v>
+        <v>675</v>
       </c>
       <c r="M285" s="1">
-        <v>2542624.15</v>
+        <v>479368.6</v>
       </c>
       <c r="N285" s="1">
-        <v>2561230.68</v>
+        <v>482611.98</v>
       </c>
       <c r="O285" s="1">
-        <v>2.03</v>
+        <v>0.38</v>
       </c>
       <c r="P285">
         <v>1</v>
       </c>
     </row>
     <row r="286" spans="1:16">
       <c r="A286" t="s">
-        <v>683</v>
+        <v>676</v>
       </c>
       <c r="B286" t="s">
-        <v>684</v>
+        <v>677</v>
       </c>
       <c r="C286" s="1">
-        <v>1190000.0</v>
+        <v>1433000.0</v>
       </c>
       <c r="D286" s="1">
-        <v>102.352</v>
+        <v>99.462</v>
       </c>
       <c r="E286" s="1">
-        <v>104.37051849</v>
+        <v>99.84837962</v>
       </c>
       <c r="F286" t="s">
         <v>8</v>
       </c>
       <c r="G286">
         <v>1.0</v>
       </c>
       <c r="H286" s="1">
-        <v>1242009.17</v>
+        <v>1430827.28</v>
       </c>
       <c r="I286" s="1">
-        <v>-24020.37</v>
+        <v>-5536.82</v>
       </c>
       <c r="J286" s="1">
-        <v>-1.9339929672178</v>
+        <v>-0.38696634299564</v>
       </c>
       <c r="K286">
-        <v>1.22</v>
+        <v>0.14</v>
       </c>
       <c r="L286" t="s">
-        <v>685</v>
+        <v>678</v>
       </c>
       <c r="M286" s="1">
-        <v>1217988.8</v>
+        <v>1425290.46</v>
       </c>
       <c r="N286" s="1">
-        <v>1232504.18</v>
+        <v>1427245.99</v>
       </c>
       <c r="O286" s="1">
-        <v>0.98</v>
+        <v>1.13</v>
       </c>
       <c r="P286">
         <v>1</v>
       </c>
     </row>
     <row r="287" spans="1:16">
       <c r="A287" t="s">
-        <v>686</v>
+        <v>679</v>
       </c>
       <c r="B287" t="s">
-        <v>687</v>
+        <v>680</v>
       </c>
       <c r="C287" s="1">
-        <v>1427000.0</v>
+        <v>1080000.0</v>
       </c>
       <c r="D287" s="1">
-        <v>101.392</v>
+        <v>96.551</v>
       </c>
       <c r="E287" s="1">
-        <v>107.71495725</v>
+        <v>96.79010741</v>
       </c>
       <c r="F287" t="s">
         <v>8</v>
       </c>
       <c r="G287">
         <v>1.0</v>
       </c>
       <c r="H287" s="1">
-        <v>1537092.44</v>
+        <v>1045333.16</v>
       </c>
       <c r="I287" s="1">
-        <v>-90228.6</v>
+        <v>-2582.36</v>
       </c>
       <c r="J287" s="1">
-        <v>-5.8700828689262</v>
+        <v>-0.24703703075869</v>
       </c>
       <c r="K287">
-        <v>0.8</v>
+        <v>0.36</v>
       </c>
       <c r="L287" t="s">
-        <v>688</v>
+        <v>681</v>
       </c>
       <c r="M287" s="1">
-        <v>1446863.84</v>
+        <v>1042750.8</v>
       </c>
       <c r="N287" s="1">
-        <v>1458216.77</v>
+        <v>1046613.43</v>
       </c>
       <c r="O287" s="1">
-        <v>1.16</v>
+        <v>0.83</v>
       </c>
       <c r="P287">
         <v>1</v>
       </c>
     </row>
     <row r="288" spans="1:16">
       <c r="A288" t="s">
-        <v>689</v>
+        <v>682</v>
       </c>
       <c r="B288" t="s">
-        <v>690</v>
+        <v>683</v>
       </c>
       <c r="C288" s="1">
         <v>120000.0</v>
       </c>
       <c r="D288" s="1">
-        <v>95.872</v>
+        <v>95.974</v>
       </c>
       <c r="E288" s="1">
         <v>99.406</v>
       </c>
       <c r="F288" t="s">
         <v>8</v>
       </c>
       <c r="G288">
         <v>1.0</v>
       </c>
       <c r="H288" s="1">
         <v>119287.2</v>
       </c>
       <c r="I288" s="1">
-        <v>-4240.8</v>
+        <v>-4118.4</v>
       </c>
       <c r="J288" s="1">
-        <v>-3.5551173973402</v>
+        <v>-3.4525078969076</v>
       </c>
       <c r="K288">
-        <v>1.06</v>
+        <v>1.24</v>
       </c>
       <c r="L288" t="s">
-        <v>691</v>
+        <v>684</v>
       </c>
       <c r="M288" s="1">
-        <v>115046.4</v>
+        <v>115168.8</v>
       </c>
       <c r="N288" s="1">
-        <v>116320.37</v>
+        <v>116658.53</v>
       </c>
       <c r="O288" s="1">
         <v>0.09</v>
       </c>
       <c r="P288">
         <v>1</v>
       </c>
     </row>
     <row r="289" spans="1:16">
       <c r="A289" t="s">
-        <v>692</v>
+        <v>685</v>
       </c>
       <c r="B289" t="s">
-        <v>693</v>
+        <v>686</v>
       </c>
       <c r="C289" s="1">
         <v>191000.0</v>
       </c>
       <c r="D289" s="1">
-        <v>98.135</v>
+        <v>98.245</v>
       </c>
       <c r="E289" s="1">
         <v>100.0</v>
       </c>
       <c r="F289" t="s">
         <v>8</v>
       </c>
       <c r="G289">
         <v>1.0</v>
       </c>
       <c r="H289" s="1">
         <v>191000.0</v>
       </c>
       <c r="I289" s="1">
-        <v>-3562.15</v>
+        <v>-3352.05</v>
       </c>
       <c r="J289" s="1">
-        <v>-1.865</v>
+        <v>-1.755</v>
       </c>
       <c r="K289">
-        <v>0.47</v>
-[...2 lines deleted...]
-        <v>902.57</v>
+        <v>0.65</v>
+      </c>
+      <c r="L289" t="s">
+        <v>687</v>
       </c>
       <c r="M289" s="1">
-        <v>187437.85</v>
+        <v>187647.95</v>
       </c>
       <c r="N289" s="1">
-        <v>188340.42</v>
+        <v>188895.13</v>
       </c>
       <c r="O289" s="1">
         <v>0.15</v>
       </c>
       <c r="P289">
         <v>1</v>
       </c>
     </row>
     <row r="290" spans="1:16">
       <c r="A290" t="s">
-        <v>694</v>
+        <v>688</v>
       </c>
       <c r="B290" t="s">
-        <v>695</v>
+        <v>689</v>
       </c>
       <c r="C290" s="1">
         <v>100000.0</v>
       </c>
       <c r="D290" s="1">
-        <v>103.103</v>
+        <v>103.126</v>
       </c>
       <c r="E290" s="1">
         <v>100.77</v>
       </c>
       <c r="F290" t="s">
         <v>8</v>
       </c>
       <c r="G290">
         <v>1.0</v>
       </c>
       <c r="H290" s="1">
         <v>100770.0</v>
       </c>
       <c r="I290" s="1">
-        <v>2333.0</v>
+        <v>2356.0</v>
       </c>
       <c r="J290" s="1">
-        <v>2.315173166617</v>
+        <v>2.337997419867</v>
       </c>
       <c r="K290">
-        <v>4.71</v>
-[...2 lines deleted...]
-        <v>696</v>
+        <v>0.23</v>
+      </c>
+      <c r="L290">
+        <v>234.25</v>
       </c>
       <c r="M290" s="1">
-        <v>103103.0</v>
+        <v>103126.0</v>
       </c>
       <c r="N290" s="1">
-        <v>107813.96</v>
+        <v>103360.25</v>
       </c>
       <c r="O290" s="1">
-        <v>0.09</v>
+        <v>0.08</v>
       </c>
       <c r="P290">
         <v>1</v>
       </c>
     </row>
     <row r="291" spans="1:16">
       <c r="A291" t="s">
-        <v>697</v>
+        <v>690</v>
       </c>
       <c r="B291" t="s">
-        <v>698</v>
+        <v>691</v>
       </c>
       <c r="C291" s="1">
         <v>100000.0</v>
       </c>
       <c r="D291" s="1">
-        <v>99.602</v>
+        <v>99.911</v>
       </c>
       <c r="E291" s="1">
         <v>98.69</v>
       </c>
       <c r="F291" t="s">
         <v>8</v>
       </c>
       <c r="G291">
         <v>1.0</v>
       </c>
       <c r="H291" s="1">
         <v>98690.0</v>
       </c>
       <c r="I291" s="1">
-        <v>912.0</v>
+        <v>1221.0</v>
       </c>
       <c r="J291" s="1">
-        <v>0.9241057857939</v>
+        <v>1.2372074171649</v>
       </c>
       <c r="K291">
-        <v>2.16</v>
+        <v>2.38</v>
       </c>
       <c r="L291" t="s">
-        <v>699</v>
+        <v>692</v>
       </c>
       <c r="M291" s="1">
-        <v>99602.0</v>
+        <v>99911.0</v>
       </c>
       <c r="N291" s="1">
-        <v>101757.14</v>
+        <v>102289.08</v>
       </c>
       <c r="O291" s="1">
         <v>0.08</v>
       </c>
       <c r="P291">
         <v>1</v>
       </c>
     </row>
     <row r="292" spans="1:16">
       <c r="A292" t="s">
-        <v>700</v>
+        <v>693</v>
       </c>
       <c r="B292" t="s">
-        <v>701</v>
+        <v>694</v>
       </c>
       <c r="C292" s="1">
         <v>200000.0</v>
       </c>
       <c r="D292" s="1">
-        <v>83.688</v>
+        <v>83.97</v>
       </c>
       <c r="E292" s="1">
         <v>85.427</v>
       </c>
       <c r="F292" t="s">
         <v>8</v>
       </c>
       <c r="G292">
         <v>1.0</v>
       </c>
       <c r="H292" s="1">
         <v>170854.0</v>
       </c>
       <c r="I292" s="1">
-        <v>-3478.0</v>
+        <v>-2914.0</v>
       </c>
       <c r="J292" s="1">
-        <v>-2.0356561742775</v>
+        <v>-1.7055497676379</v>
       </c>
       <c r="K292">
-        <v>0.29</v>
+        <v>0.34</v>
       </c>
       <c r="L292">
-        <v>580.14</v>
+        <v>680.82</v>
       </c>
       <c r="M292" s="1">
-        <v>167376.0</v>
+        <v>167940.0</v>
       </c>
       <c r="N292" s="1">
-        <v>167956.14</v>
+        <v>168620.82</v>
       </c>
       <c r="O292" s="1">
         <v>0.13</v>
       </c>
       <c r="P292">
         <v>1</v>
       </c>
     </row>
     <row r="293" spans="1:16">
       <c r="A293" t="s">
-        <v>702</v>
+        <v>695</v>
       </c>
       <c r="B293" t="s">
-        <v>703</v>
+        <v>696</v>
       </c>
       <c r="C293" s="1">
         <v>100000.0</v>
       </c>
       <c r="D293" s="1">
-        <v>88.55</v>
+        <v>88.503</v>
       </c>
       <c r="E293" s="1">
         <v>85.8</v>
       </c>
       <c r="F293" t="s">
         <v>8</v>
       </c>
       <c r="G293">
         <v>1.0</v>
       </c>
       <c r="H293" s="1">
         <v>85800.0</v>
       </c>
       <c r="I293" s="1">
-        <v>2750.0</v>
+        <v>2703.0</v>
       </c>
       <c r="J293" s="1">
-        <v>3.2051282051282</v>
+        <v>3.1503496503496</v>
       </c>
       <c r="K293">
-        <v>1.35</v>
-[...2 lines deleted...]
-        <v>704</v>
+        <v>0.05</v>
+      </c>
+      <c r="L293">
+        <v>52.74</v>
       </c>
       <c r="M293" s="1">
-        <v>88550.0</v>
+        <v>88503.0</v>
       </c>
       <c r="N293" s="1">
-        <v>89898.63</v>
+        <v>88555.74</v>
       </c>
       <c r="O293" s="1">
         <v>0.07</v>
       </c>
       <c r="P293">
         <v>1</v>
       </c>
     </row>
     <row r="294" spans="1:16">
       <c r="A294" t="s">
-        <v>705</v>
+        <v>697</v>
       </c>
       <c r="B294" t="s">
-        <v>706</v>
+        <v>698</v>
       </c>
       <c r="C294" s="1">
         <v>100000.0</v>
       </c>
       <c r="D294" s="1">
-        <v>98.173</v>
+        <v>85.812</v>
       </c>
       <c r="E294" s="1">
-        <v>99.423</v>
+        <v>85.957</v>
       </c>
       <c r="F294" t="s">
         <v>8</v>
       </c>
       <c r="G294">
         <v>1.0</v>
       </c>
       <c r="H294" s="1">
-        <v>99423.0</v>
+        <v>85957.0</v>
       </c>
       <c r="I294" s="1">
-        <v>-1250.0</v>
+        <v>-145.0</v>
       </c>
       <c r="J294" s="1">
-        <v>-1.2572543576436</v>
+        <v>-0.16868899566062</v>
       </c>
       <c r="K294">
-        <v>0.31</v>
+        <v>0.63</v>
       </c>
       <c r="L294">
-        <v>312.33</v>
+        <v>634.93</v>
       </c>
       <c r="M294" s="1">
-        <v>98173.0</v>
+        <v>85812.0</v>
       </c>
       <c r="N294" s="1">
-        <v>98485.33</v>
+        <v>86446.93</v>
       </c>
       <c r="O294" s="1">
-        <v>0.08</v>
+        <v>0.07</v>
       </c>
       <c r="P294">
         <v>1</v>
       </c>
     </row>
     <row r="295" spans="1:16">
       <c r="A295" t="s">
-        <v>707</v>
+        <v>699</v>
       </c>
       <c r="B295" t="s">
-        <v>708</v>
+        <v>700</v>
       </c>
       <c r="C295" s="1">
-        <v>76000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D295" s="1">
-        <v>97.961</v>
+        <v>98.01</v>
       </c>
       <c r="E295" s="1">
-        <v>99.947</v>
+        <v>99.423</v>
       </c>
       <c r="F295" t="s">
         <v>8</v>
       </c>
       <c r="G295">
         <v>1.0</v>
       </c>
       <c r="H295" s="1">
-        <v>75959.72</v>
+        <v>99423.0</v>
       </c>
       <c r="I295" s="1">
-        <v>-1509.36</v>
+        <v>-1413.0</v>
       </c>
       <c r="J295" s="1">
-        <v>-1.9870531381632</v>
+        <v>-1.4212003258803</v>
       </c>
       <c r="K295">
-        <v>1.43</v>
-[...2 lines deleted...]
-        <v>709</v>
+        <v>0.48</v>
+      </c>
+      <c r="L295">
+        <v>484.93</v>
       </c>
       <c r="M295" s="1">
-        <v>74450.36</v>
+        <v>98010.0</v>
       </c>
       <c r="N295" s="1">
-        <v>75535.7</v>
+        <v>98494.93</v>
       </c>
       <c r="O295" s="1">
-        <v>0.06</v>
+        <v>0.08</v>
       </c>
       <c r="P295">
         <v>1</v>
       </c>
     </row>
     <row r="296" spans="1:16">
       <c r="A296" t="s">
-        <v>710</v>
+        <v>701</v>
       </c>
       <c r="B296" t="s">
-        <v>711</v>
+        <v>702</v>
       </c>
       <c r="C296" s="1">
-        <v>102000.0</v>
+        <v>76000.0</v>
       </c>
       <c r="D296" s="1">
-        <v>100.779</v>
+        <v>97.688</v>
       </c>
       <c r="E296" s="1">
-        <v>100.0</v>
+        <v>99.947</v>
       </c>
       <c r="F296" t="s">
         <v>8</v>
       </c>
       <c r="G296">
         <v>1.0</v>
       </c>
       <c r="H296" s="1">
-        <v>102000.0</v>
+        <v>75959.72</v>
       </c>
       <c r="I296" s="1">
-        <v>794.58</v>
+        <v>-1716.84</v>
       </c>
       <c r="J296" s="1">
-        <v>0.779</v>
+        <v>-2.2601979048896</v>
       </c>
       <c r="K296">
-        <v>0.25</v>
-[...2 lines deleted...]
-        <v>251.04</v>
+        <v>1.64</v>
+      </c>
+      <c r="L296" t="s">
+        <v>703</v>
       </c>
       <c r="M296" s="1">
-        <v>102794.58</v>
+        <v>74242.88</v>
       </c>
       <c r="N296" s="1">
-        <v>103045.62</v>
+        <v>75492.2</v>
       </c>
       <c r="O296" s="1">
-        <v>0.08</v>
+        <v>0.06</v>
       </c>
       <c r="P296">
         <v>1</v>
       </c>
     </row>
     <row r="297" spans="1:16">
       <c r="A297" t="s">
-        <v>712</v>
+        <v>704</v>
       </c>
       <c r="B297" t="s">
-        <v>713</v>
+        <v>705</v>
       </c>
       <c r="C297" s="1">
-        <v>200000.0</v>
+        <v>102000.0</v>
       </c>
       <c r="D297" s="1">
-        <v>98.367</v>
+        <v>100.441</v>
       </c>
       <c r="E297" s="1">
-        <v>99.779</v>
+        <v>100.0</v>
       </c>
       <c r="F297" t="s">
         <v>8</v>
       </c>
       <c r="G297">
         <v>1.0</v>
       </c>
       <c r="H297" s="1">
-        <v>199558.0</v>
+        <v>102000.0</v>
       </c>
       <c r="I297" s="1">
-        <v>-2824.0</v>
+        <v>449.82</v>
       </c>
       <c r="J297" s="1">
-        <v>-1.4151274316239</v>
+        <v>0.441</v>
       </c>
       <c r="K297">
-        <v>0.5</v>
-[...2 lines deleted...]
-        <v>714</v>
+        <v>0.52</v>
+      </c>
+      <c r="L297">
+        <v>528.5</v>
       </c>
       <c r="M297" s="1">
-        <v>196734.0</v>
+        <v>102449.82</v>
       </c>
       <c r="N297" s="1">
-        <v>197740.85</v>
+        <v>102978.32</v>
       </c>
       <c r="O297" s="1">
-        <v>0.16</v>
+        <v>0.08</v>
       </c>
       <c r="P297">
         <v>1</v>
       </c>
     </row>
     <row r="298" spans="1:16">
       <c r="A298" t="s">
-        <v>715</v>
+        <v>706</v>
       </c>
       <c r="B298" t="s">
-        <v>716</v>
+        <v>707</v>
       </c>
       <c r="C298" s="1">
-        <v>180000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D298" s="1">
-        <v>97.791</v>
+        <v>97.702</v>
       </c>
       <c r="E298" s="1">
-        <v>100.0</v>
+        <v>99.779</v>
       </c>
       <c r="F298" t="s">
         <v>8</v>
       </c>
       <c r="G298">
         <v>1.0</v>
       </c>
       <c r="H298" s="1">
-        <v>180000.0</v>
+        <v>199558.0</v>
       </c>
       <c r="I298" s="1">
-        <v>-3976.2</v>
+        <v>-4154.0</v>
       </c>
       <c r="J298" s="1">
-        <v>-2.209</v>
+        <v>-2.0816003367442</v>
       </c>
       <c r="K298">
-        <v>0.5</v>
-[...2 lines deleted...]
-        <v>902.32</v>
+        <v>0.72</v>
+      </c>
+      <c r="L298" t="s">
+        <v>708</v>
       </c>
       <c r="M298" s="1">
-        <v>176023.8</v>
+        <v>195404.0</v>
       </c>
       <c r="N298" s="1">
-        <v>176926.12</v>
+        <v>196842.36</v>
       </c>
       <c r="O298" s="1">
-        <v>0.14</v>
+        <v>0.16</v>
       </c>
       <c r="P298">
         <v>1</v>
       </c>
     </row>
     <row r="299" spans="1:16">
       <c r="A299" t="s">
-        <v>717</v>
+        <v>709</v>
       </c>
       <c r="B299" t="s">
-        <v>718</v>
+        <v>710</v>
       </c>
       <c r="C299" s="1">
-        <v>70000.0</v>
+        <v>180000.0</v>
       </c>
       <c r="D299" s="1">
-        <v>97.566</v>
+        <v>98.072</v>
       </c>
       <c r="E299" s="1">
-        <v>99.215</v>
+        <v>100.0</v>
       </c>
       <c r="F299" t="s">
         <v>8</v>
       </c>
       <c r="G299">
         <v>1.0</v>
       </c>
       <c r="H299" s="1">
-        <v>69450.5</v>
+        <v>180000.0</v>
       </c>
       <c r="I299" s="1">
-        <v>-1154.3</v>
+        <v>-3470.4</v>
       </c>
       <c r="J299" s="1">
-        <v>-1.6620470694955</v>
+        <v>-1.928</v>
       </c>
       <c r="K299">
-        <v>4.03</v>
+        <v>0.69</v>
       </c>
       <c r="L299" t="s">
-        <v>375</v>
+        <v>711</v>
       </c>
       <c r="M299" s="1">
-        <v>68296.2</v>
+        <v>176529.6</v>
       </c>
       <c r="N299" s="1">
-        <v>71115.38</v>
+        <v>177764.35</v>
       </c>
       <c r="O299" s="1">
-        <v>0.06</v>
+        <v>0.14</v>
       </c>
       <c r="P299">
         <v>1</v>
       </c>
     </row>
     <row r="300" spans="1:16">
       <c r="A300" t="s">
-        <v>719</v>
+        <v>712</v>
       </c>
       <c r="B300" t="s">
-        <v>720</v>
+        <v>713</v>
       </c>
       <c r="C300" s="1">
-        <v>100000.0</v>
+        <v>70000.0</v>
       </c>
       <c r="D300" s="1">
-        <v>100.0</v>
+        <v>97.35</v>
       </c>
       <c r="E300" s="1">
-        <v>101.669</v>
+        <v>99.215</v>
       </c>
       <c r="F300" t="s">
         <v>8</v>
       </c>
       <c r="G300">
         <v>1.0</v>
       </c>
       <c r="H300" s="1">
-        <v>101669.0</v>
+        <v>69450.5</v>
       </c>
       <c r="I300" s="1">
-        <v>-1669.0</v>
+        <v>-1305.5</v>
       </c>
       <c r="J300" s="1">
-        <v>-1.6416016681584</v>
+        <v>-1.8797560852694</v>
       </c>
       <c r="K300">
-        <v>0.26</v>
-[...2 lines deleted...]
-        <v>260.05</v>
+        <v>4.24</v>
+      </c>
+      <c r="L300" t="s">
+        <v>714</v>
       </c>
       <c r="M300" s="1">
-        <v>100000.0</v>
+        <v>68145.0</v>
       </c>
       <c r="N300" s="1">
-        <v>100260.05</v>
+        <v>71115.21</v>
       </c>
       <c r="O300" s="1">
-        <v>0.08</v>
+        <v>0.06</v>
       </c>
       <c r="P300">
         <v>1</v>
       </c>
     </row>
     <row r="301" spans="1:16">
       <c r="A301" t="s">
-        <v>721</v>
+        <v>715</v>
       </c>
       <c r="B301" t="s">
-        <v>722</v>
+        <v>716</v>
       </c>
       <c r="C301" s="1">
-        <v>164000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D301" s="1">
-        <v>99.936</v>
+        <v>100.279</v>
       </c>
       <c r="E301" s="1">
-        <v>100.0</v>
+        <v>101.669</v>
       </c>
       <c r="F301" t="s">
         <v>8</v>
       </c>
       <c r="G301">
         <v>1.0</v>
       </c>
       <c r="H301" s="1">
-        <v>164000.0</v>
+        <v>101669.0</v>
       </c>
       <c r="I301" s="1">
-        <v>-104.96</v>
+        <v>-1390.0</v>
       </c>
       <c r="J301" s="1">
-        <v>-0.064</v>
+        <v>-1.3671817368126</v>
       </c>
       <c r="K301">
-        <v>3.15</v>
-[...2 lines deleted...]
-        <v>723</v>
+        <v>0.49</v>
+      </c>
+      <c r="L301">
+        <v>487.6</v>
       </c>
       <c r="M301" s="1">
-        <v>163895.04</v>
+        <v>100279.0</v>
       </c>
       <c r="N301" s="1">
-        <v>169068.31</v>
+        <v>100766.6</v>
       </c>
       <c r="O301" s="1">
-        <v>0.13</v>
+        <v>0.08</v>
       </c>
       <c r="P301">
         <v>1</v>
       </c>
     </row>
     <row r="302" spans="1:16">
       <c r="A302" t="s">
-        <v>724</v>
+        <v>717</v>
       </c>
       <c r="B302" t="s">
-        <v>725</v>
+        <v>718</v>
       </c>
       <c r="C302" s="1">
-        <v>100000.0</v>
+        <v>164000.0</v>
       </c>
       <c r="D302" s="1">
-        <v>98.81</v>
+        <v>99.907</v>
       </c>
       <c r="E302" s="1">
-        <v>100.78</v>
+        <v>100.0</v>
       </c>
       <c r="F302" t="s">
         <v>8</v>
       </c>
       <c r="G302">
         <v>1.0</v>
       </c>
       <c r="H302" s="1">
-        <v>100780.0</v>
+        <v>164000.0</v>
       </c>
       <c r="I302" s="1">
-        <v>-1970.0</v>
+        <v>-152.52</v>
       </c>
       <c r="J302" s="1">
-        <v>-1.9547529271681</v>
+        <v>-0.093</v>
       </c>
       <c r="K302">
-        <v>2.72</v>
+        <v>3.36</v>
       </c>
       <c r="L302" t="s">
-        <v>726</v>
+        <v>719</v>
       </c>
       <c r="M302" s="1">
-        <v>98810.0</v>
+        <v>163847.48</v>
       </c>
       <c r="N302" s="1">
-        <v>101528.49</v>
+        <v>169352.97</v>
       </c>
       <c r="O302" s="1">
-        <v>0.08</v>
+        <v>0.13</v>
       </c>
       <c r="P302">
         <v>1</v>
       </c>
     </row>
     <row r="303" spans="1:16">
       <c r="A303" t="s">
-        <v>727</v>
+        <v>720</v>
       </c>
       <c r="B303" t="s">
-        <v>728</v>
+        <v>721</v>
       </c>
       <c r="C303" s="1">
-        <v>122000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D303" s="1">
-        <v>100.104</v>
+        <v>98.816</v>
       </c>
       <c r="E303" s="1">
-        <v>100.0</v>
+        <v>100.78</v>
       </c>
       <c r="F303" t="s">
         <v>8</v>
       </c>
       <c r="G303">
         <v>1.0</v>
       </c>
       <c r="H303" s="1">
-        <v>122000.0</v>
+        <v>100780.0</v>
       </c>
       <c r="I303" s="1">
-        <v>126.88</v>
+        <v>-1964.0</v>
       </c>
       <c r="J303" s="1">
-        <v>0.104</v>
+        <v>-1.9487993649534</v>
       </c>
       <c r="K303">
-        <v>2.22</v>
+        <v>2.9</v>
       </c>
       <c r="L303" t="s">
-        <v>729</v>
+        <v>722</v>
       </c>
       <c r="M303" s="1">
-        <v>122126.88</v>
+        <v>98816.0</v>
       </c>
       <c r="N303" s="1">
-        <v>124833.32</v>
+        <v>101715.73</v>
       </c>
       <c r="O303" s="1">
-        <v>0.1</v>
+        <v>0.08</v>
       </c>
       <c r="P303">
         <v>1</v>
       </c>
     </row>
     <row r="304" spans="1:16">
       <c r="A304" t="s">
-        <v>730</v>
+        <v>723</v>
       </c>
       <c r="B304" t="s">
-        <v>731</v>
+        <v>724</v>
       </c>
       <c r="C304" s="1">
-        <v>200000.0</v>
+        <v>122000.0</v>
       </c>
       <c r="D304" s="1">
-        <v>93.596</v>
+        <v>100.253</v>
       </c>
       <c r="E304" s="1">
-        <v>93.109</v>
+        <v>100.0</v>
       </c>
       <c r="F304" t="s">
         <v>8</v>
       </c>
       <c r="G304">
         <v>1.0</v>
       </c>
       <c r="H304" s="1">
-        <v>186218.0</v>
+        <v>122000.0</v>
       </c>
       <c r="I304" s="1">
-        <v>974.0</v>
+        <v>308.66</v>
       </c>
       <c r="J304" s="1">
-        <v>0.52304288522055</v>
+        <v>0.253</v>
       </c>
       <c r="K304">
-        <v>0.28</v>
-[...2 lines deleted...]
-        <v>561.64</v>
+        <v>2.43</v>
+      </c>
+      <c r="L304" t="s">
+        <v>725</v>
       </c>
       <c r="M304" s="1">
-        <v>187192.0</v>
+        <v>122308.66</v>
       </c>
       <c r="N304" s="1">
-        <v>187753.64</v>
+        <v>125269.96</v>
       </c>
       <c r="O304" s="1">
-        <v>0.15</v>
+        <v>0.1</v>
       </c>
       <c r="P304">
         <v>1</v>
       </c>
     </row>
     <row r="305" spans="1:16">
       <c r="A305" t="s">
-        <v>732</v>
+        <v>726</v>
       </c>
       <c r="B305" t="s">
-        <v>733</v>
+        <v>727</v>
       </c>
       <c r="C305" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D305" s="1">
-        <v>99.81</v>
+        <v>93.747</v>
       </c>
       <c r="E305" s="1">
-        <v>99.833</v>
+        <v>93.109</v>
       </c>
       <c r="F305" t="s">
         <v>8</v>
       </c>
       <c r="G305">
         <v>1.0</v>
       </c>
       <c r="H305" s="1">
-        <v>99833.0</v>
+        <v>186218.0</v>
       </c>
       <c r="I305" s="1">
-        <v>-23.0</v>
+        <v>1276.0</v>
       </c>
       <c r="J305" s="1">
-        <v>-0.023038474252001</v>
+        <v>0.68521839993986</v>
       </c>
       <c r="K305">
-        <v>2.83</v>
-[...2 lines deleted...]
-        <v>734</v>
+        <v>0.31</v>
+      </c>
+      <c r="L305">
+        <v>619.18</v>
       </c>
       <c r="M305" s="1">
-        <v>99810.0</v>
+        <v>187494.0</v>
       </c>
       <c r="N305" s="1">
-        <v>102637.4</v>
+        <v>188113.18</v>
       </c>
       <c r="O305" s="1">
-        <v>0.08</v>
+        <v>0.15</v>
       </c>
       <c r="P305">
         <v>1</v>
       </c>
     </row>
     <row r="306" spans="1:16">
       <c r="A306" t="s">
-        <v>735</v>
+        <v>728</v>
       </c>
       <c r="B306" t="s">
-        <v>736</v>
+        <v>729</v>
       </c>
       <c r="C306" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D306" s="1">
-        <v>99.1</v>
+        <v>100.102</v>
       </c>
       <c r="E306" s="1">
-        <v>99.07</v>
+        <v>99.833</v>
       </c>
       <c r="F306" t="s">
         <v>8</v>
       </c>
       <c r="G306">
         <v>1.0</v>
       </c>
       <c r="H306" s="1">
-        <v>198140.0</v>
+        <v>99833.0</v>
       </c>
       <c r="I306" s="1">
-        <v>60.0</v>
+        <v>269.0</v>
       </c>
       <c r="J306" s="1">
-        <v>0.030281619057232</v>
+        <v>0.26944998146905</v>
       </c>
       <c r="K306">
-        <v>0.49</v>
-[...2 lines deleted...]
-        <v>979.2</v>
+        <v>3.06</v>
+      </c>
+      <c r="L306" t="s">
+        <v>730</v>
       </c>
       <c r="M306" s="1">
-        <v>198200.0</v>
+        <v>100102.0</v>
       </c>
       <c r="N306" s="1">
-        <v>199179.2</v>
+        <v>103159.53</v>
       </c>
       <c r="O306" s="1">
-        <v>0.16</v>
+        <v>0.08</v>
       </c>
       <c r="P306">
         <v>1</v>
       </c>
     </row>
     <row r="307" spans="1:16">
       <c r="A307" t="s">
-        <v>737</v>
+        <v>731</v>
       </c>
       <c r="B307" t="s">
-        <v>738</v>
+        <v>732</v>
       </c>
       <c r="C307" s="1">
-        <v>152912.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D307" s="1">
-        <v>97.797</v>
+        <v>99.131</v>
       </c>
       <c r="E307" s="1">
-        <v>97.12653029</v>
+        <v>99.07</v>
       </c>
       <c r="F307" t="s">
         <v>8</v>
       </c>
       <c r="G307">
         <v>1.0</v>
       </c>
       <c r="H307" s="1">
-        <v>148518.12</v>
+        <v>198140.0</v>
       </c>
       <c r="I307" s="1">
-        <v>1025.23</v>
+        <v>122.0</v>
       </c>
       <c r="J307" s="1">
-        <v>0.69030634107138</v>
+        <v>0.061572625416372</v>
       </c>
       <c r="K307">
-        <v>0.56</v>
-[...2 lines deleted...]
-        <v>857.77</v>
+        <v>0.7</v>
+      </c>
+      <c r="L307" t="s">
+        <v>733</v>
       </c>
       <c r="M307" s="1">
-        <v>149543.35</v>
+        <v>198262.0</v>
       </c>
       <c r="N307" s="1">
-        <v>150401.12</v>
+        <v>199669.6</v>
       </c>
       <c r="O307" s="1">
-        <v>0.12</v>
+        <v>0.16</v>
       </c>
       <c r="P307">
         <v>1</v>
       </c>
     </row>
     <row r="308" spans="1:16">
       <c r="A308" t="s">
-        <v>739</v>
+        <v>734</v>
       </c>
       <c r="B308" t="s">
-        <v>740</v>
+        <v>735</v>
       </c>
       <c r="C308" s="1">
-        <v>614563.0</v>
+        <v>153459.0</v>
       </c>
       <c r="D308" s="1">
-        <v>97.403</v>
+        <v>97.85</v>
       </c>
       <c r="E308" s="1">
-        <v>100.78871816</v>
+        <v>97.12905076</v>
       </c>
       <c r="F308" t="s">
         <v>8</v>
       </c>
       <c r="G308">
         <v>1.0</v>
       </c>
       <c r="H308" s="1">
-        <v>619410.17</v>
+        <v>149053.27</v>
       </c>
       <c r="I308" s="1">
-        <v>-20807.37</v>
+        <v>1106.36</v>
       </c>
       <c r="J308" s="1">
-        <v>-3.3592231783989</v>
+        <v>0.74225812020092</v>
       </c>
       <c r="K308">
-        <v>0.61</v>
-[...2 lines deleted...]
-        <v>741</v>
+        <v>0.6</v>
+      </c>
+      <c r="L308">
+        <v>927.06</v>
       </c>
       <c r="M308" s="1">
-        <v>598602.8</v>
+        <v>150159.63</v>
       </c>
       <c r="N308" s="1">
-        <v>602349.11</v>
+        <v>151086.69</v>
       </c>
       <c r="O308" s="1">
-        <v>0.48</v>
+        <v>0.12</v>
       </c>
       <c r="P308">
         <v>1</v>
       </c>
     </row>
     <row r="309" spans="1:16">
       <c r="A309" t="s">
-        <v>742</v>
+        <v>736</v>
       </c>
       <c r="B309" t="s">
-        <v>743</v>
+        <v>737</v>
       </c>
       <c r="C309" s="1">
-        <v>369137.0</v>
+        <v>616760.0</v>
       </c>
       <c r="D309" s="1">
-        <v>103.289</v>
+        <v>97.437</v>
       </c>
       <c r="E309" s="1">
-        <v>117.40858001</v>
+        <v>100.77701699</v>
       </c>
       <c r="F309" t="s">
         <v>8</v>
       </c>
       <c r="G309">
         <v>1.0</v>
       </c>
       <c r="H309" s="1">
-        <v>433398.51</v>
+        <v>621552.33</v>
       </c>
       <c r="I309" s="1">
-        <v>-52120.6</v>
+        <v>-20599.89</v>
       </c>
       <c r="J309" s="1">
-        <v>-12.02602196302</v>
+        <v>-3.3142647860398</v>
       </c>
       <c r="K309">
-        <v>0.91</v>
+        <v>0.75</v>
       </c>
       <c r="L309" t="s">
-        <v>744</v>
+        <v>738</v>
       </c>
       <c r="M309" s="1">
-        <v>381277.91</v>
+        <v>600952.44</v>
       </c>
       <c r="N309" s="1">
-        <v>384653.24</v>
+        <v>605599.26</v>
       </c>
       <c r="O309" s="1">
-        <v>0.31</v>
+        <v>0.48</v>
       </c>
       <c r="P309">
         <v>1</v>
       </c>
     </row>
     <row r="310" spans="1:16">
       <c r="A310" t="s">
-        <v>745</v>
+        <v>739</v>
       </c>
       <c r="B310" t="s">
-        <v>746</v>
+        <v>740</v>
       </c>
       <c r="C310" s="1">
-        <v>100000.0</v>
+        <v>370455.0</v>
       </c>
       <c r="D310" s="1">
-        <v>97.893</v>
+        <v>103.854</v>
       </c>
       <c r="E310" s="1">
-        <v>99.794</v>
+        <v>117.36097232</v>
       </c>
       <c r="F310" t="s">
         <v>8</v>
       </c>
       <c r="G310">
         <v>1.0</v>
       </c>
       <c r="H310" s="1">
-        <v>99794.0</v>
+        <v>434769.59</v>
       </c>
       <c r="I310" s="1">
-        <v>-1901.0</v>
+        <v>-50037.25</v>
       </c>
       <c r="J310" s="1">
-        <v>-1.9049241437361</v>
+        <v>-11.508912111355</v>
       </c>
       <c r="K310">
-        <v>0.38</v>
-[...2 lines deleted...]
-        <v>383.56</v>
+        <v>1.13</v>
+      </c>
+      <c r="L310" t="s">
+        <v>741</v>
       </c>
       <c r="M310" s="1">
-        <v>97893.0</v>
+        <v>384732.34</v>
       </c>
       <c r="N310" s="1">
-        <v>98276.56</v>
+        <v>388918.99</v>
       </c>
       <c r="O310" s="1">
-        <v>0.08</v>
+        <v>0.31</v>
       </c>
       <c r="P310">
         <v>1</v>
       </c>
     </row>
     <row r="311" spans="1:16">
       <c r="A311" t="s">
-        <v>747</v>
+        <v>742</v>
       </c>
       <c r="B311" t="s">
-        <v>748</v>
+        <v>743</v>
       </c>
       <c r="C311" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D311" s="1">
-        <v>96.927</v>
+        <v>97.858</v>
       </c>
       <c r="E311" s="1">
-        <v>99.105</v>
+        <v>99.794</v>
       </c>
       <c r="F311" t="s">
         <v>8</v>
       </c>
       <c r="G311">
         <v>1.0</v>
       </c>
       <c r="H311" s="1">
-        <v>198210.0</v>
+        <v>99794.0</v>
       </c>
       <c r="I311" s="1">
-        <v>-4356.0</v>
+        <v>-1936.0</v>
       </c>
       <c r="J311" s="1">
-        <v>-2.1976691387922</v>
+        <v>-1.9399963925687</v>
       </c>
       <c r="K311">
-        <v>1.3</v>
-[...2 lines deleted...]
-        <v>749</v>
+        <v>0.58</v>
+      </c>
+      <c r="L311">
+        <v>584.93</v>
       </c>
       <c r="M311" s="1">
-        <v>193854.0</v>
+        <v>97858.0</v>
       </c>
       <c r="N311" s="1">
-        <v>196454.0</v>
+        <v>98442.93</v>
       </c>
       <c r="O311" s="1">
-        <v>0.16</v>
+        <v>0.08</v>
       </c>
       <c r="P311">
         <v>1</v>
       </c>
     </row>
     <row r="312" spans="1:16">
       <c r="A312" t="s">
-        <v>750</v>
+        <v>744</v>
       </c>
       <c r="B312" t="s">
-        <v>751</v>
+        <v>745</v>
       </c>
       <c r="C312" s="1">
-        <v>115000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D312" s="1">
-        <v>99.602</v>
+        <v>97.201</v>
       </c>
       <c r="E312" s="1">
-        <v>100.0</v>
+        <v>99.105</v>
       </c>
       <c r="F312" t="s">
         <v>8</v>
       </c>
       <c r="G312">
         <v>1.0</v>
       </c>
       <c r="H312" s="1">
-        <v>115000.0</v>
+        <v>198210.0</v>
       </c>
       <c r="I312" s="1">
-        <v>-457.7</v>
+        <v>-3808.0</v>
       </c>
       <c r="J312" s="1">
-        <v>-0.398</v>
+        <v>-1.9211946924979</v>
       </c>
       <c r="K312">
-        <v>2.74</v>
+        <v>1.49</v>
       </c>
       <c r="L312" t="s">
-        <v>752</v>
+        <v>746</v>
       </c>
       <c r="M312" s="1">
-        <v>114542.3</v>
+        <v>194402.0</v>
       </c>
       <c r="N312" s="1">
-        <v>117694.3</v>
+        <v>197375.97</v>
       </c>
       <c r="O312" s="1">
-        <v>0.09</v>
+        <v>0.16</v>
       </c>
       <c r="P312">
         <v>1</v>
       </c>
     </row>
     <row r="313" spans="1:16">
       <c r="A313" t="s">
-        <v>753</v>
+        <v>747</v>
       </c>
       <c r="B313" t="s">
-        <v>754</v>
+        <v>748</v>
       </c>
       <c r="C313" s="1">
-        <v>200000.0</v>
+        <v>115000.0</v>
       </c>
       <c r="D313" s="1">
-        <v>99.0</v>
+        <v>99.388</v>
       </c>
       <c r="E313" s="1">
-        <v>101.2</v>
+        <v>100.0</v>
       </c>
       <c r="F313" t="s">
         <v>8</v>
       </c>
       <c r="G313">
         <v>1.0</v>
       </c>
       <c r="H313" s="1">
-        <v>202400.0</v>
+        <v>115000.0</v>
       </c>
       <c r="I313" s="1">
-        <v>-4400.0</v>
+        <v>-703.8</v>
       </c>
       <c r="J313" s="1">
-        <v>-2.1739130434783</v>
+        <v>-0.612</v>
       </c>
       <c r="K313">
-        <v>0.4</v>
-[...2 lines deleted...]
-        <v>790.68</v>
+        <v>2.95</v>
+      </c>
+      <c r="L313" t="s">
+        <v>749</v>
       </c>
       <c r="M313" s="1">
-        <v>198000.0</v>
+        <v>114296.2</v>
       </c>
       <c r="N313" s="1">
-        <v>198790.68</v>
+        <v>117691.55</v>
       </c>
       <c r="O313" s="1">
-        <v>0.16</v>
+        <v>0.09</v>
       </c>
       <c r="P313">
         <v>1</v>
       </c>
     </row>
     <row r="314" spans="1:16">
       <c r="A314" t="s">
-        <v>755</v>
+        <v>750</v>
       </c>
       <c r="B314" t="s">
-        <v>756</v>
+        <v>751</v>
       </c>
       <c r="C314" s="1">
-        <v>239000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D314" s="1">
-        <v>98.481</v>
+        <v>99.082</v>
       </c>
       <c r="E314" s="1">
-        <v>99.728</v>
+        <v>101.2</v>
       </c>
       <c r="F314" t="s">
         <v>8</v>
       </c>
       <c r="G314">
         <v>1.0</v>
       </c>
       <c r="H314" s="1">
-        <v>238349.92</v>
+        <v>202400.0</v>
       </c>
       <c r="I314" s="1">
-        <v>-2980.33</v>
+        <v>-4236.0</v>
       </c>
       <c r="J314" s="1">
-        <v>-1.2504010909674</v>
+        <v>-2.0928853754941</v>
       </c>
       <c r="K314">
-        <v>0.66</v>
+        <v>0.61</v>
       </c>
       <c r="L314" t="s">
-        <v>757</v>
+        <v>752</v>
       </c>
       <c r="M314" s="1">
-        <v>235369.59</v>
+        <v>198164.0</v>
       </c>
       <c r="N314" s="1">
-        <v>236944.37</v>
+        <v>199380.44</v>
       </c>
       <c r="O314" s="1">
-        <v>0.19</v>
+        <v>0.16</v>
       </c>
       <c r="P314">
         <v>1</v>
       </c>
     </row>
     <row r="315" spans="1:16">
       <c r="A315" t="s">
-        <v>758</v>
+        <v>753</v>
       </c>
       <c r="B315" t="s">
-        <v>759</v>
+        <v>754</v>
       </c>
       <c r="C315" s="1">
-        <v>200000.0</v>
+        <v>239000.0</v>
       </c>
       <c r="D315" s="1">
-        <v>104.594</v>
+        <v>98.429</v>
       </c>
       <c r="E315" s="1">
-        <v>99.29</v>
+        <v>99.728</v>
       </c>
       <c r="F315" t="s">
         <v>8</v>
       </c>
       <c r="G315">
         <v>1.0</v>
       </c>
       <c r="H315" s="1">
-        <v>198580.0</v>
+        <v>238349.92</v>
       </c>
       <c r="I315" s="1">
-        <v>10608.0</v>
+        <v>-3104.61</v>
       </c>
       <c r="J315" s="1">
-        <v>5.3419276865747</v>
+        <v>-1.3025429167335</v>
       </c>
       <c r="K315">
-        <v>5.32</v>
+        <v>0.85</v>
       </c>
       <c r="L315" t="s">
-        <v>760</v>
+        <v>755</v>
       </c>
       <c r="M315" s="1">
-        <v>209188.0</v>
+        <v>235245.31</v>
       </c>
       <c r="N315" s="1">
-        <v>219820.19</v>
+        <v>237266.99</v>
       </c>
       <c r="O315" s="1">
-        <v>0.17</v>
+        <v>0.19</v>
       </c>
       <c r="P315">
         <v>1</v>
       </c>
     </row>
     <row r="316" spans="1:16">
       <c r="A316" t="s">
-        <v>761</v>
+        <v>756</v>
       </c>
       <c r="B316" t="s">
-        <v>762</v>
+        <v>757</v>
       </c>
       <c r="C316" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D316" s="1">
-        <v>99.672</v>
+        <v>104.18</v>
       </c>
       <c r="E316" s="1">
-        <v>102.47</v>
+        <v>99.29</v>
       </c>
       <c r="F316" t="s">
         <v>8</v>
       </c>
       <c r="G316">
         <v>1.0</v>
       </c>
       <c r="H316" s="1">
-        <v>102470.0</v>
+        <v>198580.0</v>
       </c>
       <c r="I316" s="1">
-        <v>-2798.0</v>
+        <v>9780.0</v>
       </c>
       <c r="J316" s="1">
-        <v>-2.7305552844735</v>
+        <v>4.9249672676</v>
       </c>
       <c r="K316">
-        <v>3.95</v>
-[...2 lines deleted...]
-        <v>763</v>
+        <v>0.25</v>
+      </c>
+      <c r="L316">
+        <v>500.68</v>
       </c>
       <c r="M316" s="1">
-        <v>99672.0</v>
+        <v>208360.0</v>
       </c>
       <c r="N316" s="1">
-        <v>103617.21</v>
+        <v>208860.68</v>
       </c>
       <c r="O316" s="1">
-        <v>0.08</v>
+        <v>0.16</v>
       </c>
       <c r="P316">
         <v>1</v>
       </c>
     </row>
     <row r="317" spans="1:16">
       <c r="A317" t="s">
-        <v>764</v>
+        <v>758</v>
       </c>
       <c r="B317" t="s">
-        <v>765</v>
+        <v>759</v>
       </c>
       <c r="C317" s="1">
-        <v>229167.52</v>
+        <v>100000.0</v>
       </c>
       <c r="D317" s="1">
-        <v>90.277</v>
+        <v>99.737</v>
       </c>
       <c r="E317" s="1">
-        <v>88.01611153</v>
+        <v>102.47</v>
       </c>
       <c r="F317" t="s">
         <v>8</v>
       </c>
       <c r="G317">
         <v>1.0</v>
       </c>
       <c r="H317" s="1">
-        <v>201704.34</v>
+        <v>102470.0</v>
       </c>
       <c r="I317" s="1">
-        <v>5181.22</v>
+        <v>-2733.0</v>
       </c>
       <c r="J317" s="1">
-        <v>2.5687201376034</v>
+        <v>-2.6671220845125</v>
       </c>
       <c r="K317">
-        <v>0.23</v>
+        <v>0.18</v>
       </c>
       <c r="L317">
-        <v>530.85</v>
+        <v>175.34</v>
       </c>
       <c r="M317" s="1">
-        <v>206885.56</v>
+        <v>99737.0</v>
       </c>
       <c r="N317" s="1">
-        <v>207416.41</v>
+        <v>99912.34</v>
       </c>
       <c r="O317" s="1">
-        <v>0.16</v>
+        <v>0.08</v>
       </c>
       <c r="P317">
         <v>1</v>
       </c>
     </row>
     <row r="318" spans="1:16">
       <c r="A318" t="s">
-        <v>766</v>
+        <v>760</v>
       </c>
       <c r="B318" t="s">
-        <v>767</v>
+        <v>761</v>
       </c>
       <c r="C318" s="1">
-        <v>216647.49</v>
+        <v>217422.49</v>
       </c>
       <c r="D318" s="1">
-        <v>97.196</v>
+        <v>97.256</v>
       </c>
       <c r="E318" s="1">
-        <v>95.01094612</v>
+        <v>95.01893295</v>
       </c>
       <c r="F318" t="s">
         <v>8</v>
       </c>
       <c r="G318">
         <v>1.0</v>
       </c>
       <c r="H318" s="1">
-        <v>205838.83</v>
+        <v>206592.53</v>
       </c>
       <c r="I318" s="1">
-        <v>4733.87</v>
+        <v>4863.88</v>
       </c>
       <c r="J318" s="1">
-        <v>2.2997944556914</v>
+        <v>2.3543348832603</v>
       </c>
       <c r="K318">
-        <v>0.35</v>
+        <v>0.39</v>
       </c>
       <c r="L318">
-        <v>752.03</v>
+        <v>842.29</v>
       </c>
       <c r="M318" s="1">
-        <v>210572.7</v>
+        <v>211456.41</v>
       </c>
       <c r="N318" s="1">
-        <v>211324.73</v>
+        <v>212298.7</v>
       </c>
       <c r="O318" s="1">
         <v>0.17</v>
       </c>
       <c r="P318">
         <v>1</v>
       </c>
     </row>
     <row r="319" spans="1:16">
       <c r="A319" t="s">
-        <v>768</v>
+        <v>762</v>
       </c>
       <c r="B319" t="s">
-        <v>769</v>
+        <v>763</v>
       </c>
       <c r="C319" s="1">
-        <v>139513.84</v>
+        <v>140011.84</v>
       </c>
       <c r="D319" s="1">
-        <v>80.17</v>
+        <v>80.367</v>
       </c>
       <c r="E319" s="1">
-        <v>82.27299887</v>
+        <v>82.26630691</v>
       </c>
       <c r="F319" t="s">
         <v>8</v>
       </c>
       <c r="G319">
         <v>1.0</v>
       </c>
       <c r="H319" s="1">
-        <v>114782.22</v>
+        <v>115182.57</v>
       </c>
       <c r="I319" s="1">
-        <v>-2933.97</v>
+        <v>-2659.25</v>
       </c>
       <c r="J319" s="1">
-        <v>-2.5561188832208</v>
+        <v>-2.3087260511725</v>
       </c>
       <c r="K319">
-        <v>0.45</v>
+        <v>0.51</v>
       </c>
       <c r="L319">
-        <v>632.97</v>
+        <v>707.73</v>
       </c>
       <c r="M319" s="1">
-        <v>111848.25</v>
+        <v>112523.32</v>
       </c>
       <c r="N319" s="1">
-        <v>112481.22</v>
+        <v>113231.05</v>
       </c>
       <c r="O319" s="1">
         <v>0.09</v>
       </c>
       <c r="P319">
         <v>1</v>
       </c>
     </row>
     <row r="320" spans="1:16">
       <c r="A320" t="s">
-        <v>770</v>
+        <v>764</v>
       </c>
       <c r="B320" t="s">
-        <v>771</v>
+        <v>765</v>
       </c>
       <c r="C320" s="1">
-        <v>308484.93</v>
+        <v>167598.0</v>
       </c>
       <c r="D320" s="1">
-        <v>102.133</v>
+        <v>92.379</v>
       </c>
       <c r="E320" s="1">
-        <v>106.29075138</v>
+        <v>92.58533515</v>
       </c>
       <c r="F320" t="s">
         <v>8</v>
       </c>
       <c r="G320">
         <v>1.0</v>
       </c>
       <c r="H320" s="1">
-        <v>327890.95</v>
+        <v>155171.17</v>
       </c>
       <c r="I320" s="1">
-        <v>-12826.04</v>
+        <v>-345.81</v>
       </c>
       <c r="J320" s="1">
-        <v>-3.9116785626441</v>
+        <v>-0.22285711965696</v>
       </c>
       <c r="K320">
-        <v>0.65</v>
+        <v>1.32</v>
       </c>
       <c r="L320" t="s">
-        <v>772</v>
+        <v>766</v>
       </c>
       <c r="M320" s="1">
-        <v>315064.91</v>
+        <v>154825.36</v>
       </c>
       <c r="N320" s="1">
-        <v>317074.71</v>
+        <v>157045.23</v>
       </c>
       <c r="O320" s="1">
-        <v>0.25</v>
+        <v>0.12</v>
       </c>
       <c r="P320">
         <v>1</v>
       </c>
     </row>
     <row r="321" spans="1:16">
       <c r="A321" t="s">
-        <v>773</v>
+        <v>767</v>
       </c>
       <c r="B321" t="s">
-        <v>774</v>
+        <v>768</v>
       </c>
       <c r="C321" s="1">
-        <v>158000.0</v>
+        <v>309588.93</v>
       </c>
       <c r="D321" s="1">
-        <v>97.222</v>
+        <v>102.594</v>
       </c>
       <c r="E321" s="1">
-        <v>99.422</v>
+        <v>106.27810239</v>
       </c>
       <c r="F321" t="s">
         <v>8</v>
       </c>
       <c r="G321">
         <v>1.0</v>
       </c>
       <c r="H321" s="1">
-        <v>157086.76</v>
+        <v>329025.24</v>
       </c>
       <c r="I321" s="1">
-        <v>-3476.0</v>
+        <v>-11405.58</v>
       </c>
       <c r="J321" s="1">
-        <v>-2.212789925771</v>
+        <v>-3.4664757025935</v>
       </c>
       <c r="K321">
-        <v>0.37</v>
-[...2 lines deleted...]
-        <v>576.81</v>
+        <v>0.89</v>
+      </c>
+      <c r="L321" t="s">
+        <v>769</v>
       </c>
       <c r="M321" s="1">
-        <v>153610.76</v>
+        <v>317619.66</v>
       </c>
       <c r="N321" s="1">
-        <v>154187.57</v>
+        <v>320366.95</v>
       </c>
       <c r="O321" s="1">
-        <v>0.12</v>
+        <v>0.25</v>
       </c>
       <c r="P321">
         <v>1</v>
       </c>
     </row>
     <row r="322" spans="1:16">
       <c r="A322" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
       <c r="B322" t="s">
-        <v>776</v>
+        <v>771</v>
       </c>
       <c r="C322" s="1">
-        <v>190000.0</v>
+        <v>103000.0</v>
       </c>
       <c r="D322" s="1">
-        <v>100.108</v>
+        <v>100.12</v>
       </c>
       <c r="E322" s="1">
-        <v>100.0</v>
+        <v>99.958</v>
       </c>
       <c r="F322" t="s">
         <v>8</v>
       </c>
       <c r="G322">
         <v>1.0</v>
       </c>
       <c r="H322" s="1">
-        <v>190000.0</v>
+        <v>102956.74</v>
       </c>
       <c r="I322" s="1">
-        <v>205.2</v>
+        <v>166.86</v>
       </c>
       <c r="J322" s="1">
-        <v>0.108</v>
+        <v>0.16206806858881</v>
       </c>
       <c r="K322">
-        <v>3.77</v>
-[...2 lines deleted...]
-        <v>777</v>
+        <v>0.0</v>
+      </c>
+      <c r="L322">
+        <v>0.0</v>
       </c>
       <c r="M322" s="1">
-        <v>190205.2</v>
+        <v>103123.6</v>
       </c>
       <c r="N322" s="1">
-        <v>197367.94</v>
+        <v>103123.6</v>
       </c>
       <c r="O322" s="1">
-        <v>0.16</v>
+        <v>0.08</v>
       </c>
       <c r="P322">
         <v>1</v>
       </c>
     </row>
     <row r="323" spans="1:16">
       <c r="A323" t="s">
-        <v>778</v>
+        <v>772</v>
       </c>
       <c r="B323" t="s">
-        <v>779</v>
+        <v>773</v>
       </c>
       <c r="C323" s="1">
-        <v>200000.0</v>
+        <v>158000.0</v>
       </c>
       <c r="D323" s="1">
-        <v>88.42</v>
+        <v>97.884</v>
       </c>
       <c r="E323" s="1">
-        <v>88.621</v>
+        <v>99.422</v>
       </c>
       <c r="F323" t="s">
         <v>8</v>
       </c>
       <c r="G323">
         <v>1.0</v>
       </c>
       <c r="H323" s="1">
-        <v>177242.0</v>
+        <v>157086.76</v>
       </c>
       <c r="I323" s="1">
-        <v>-402.0</v>
+        <v>-2430.04</v>
       </c>
       <c r="J323" s="1">
-        <v>-0.22680854425023</v>
+        <v>-1.5469413208344</v>
       </c>
       <c r="K323">
-        <v>1.34</v>
-[...2 lines deleted...]
-        <v>780</v>
+        <v>0.55</v>
+      </c>
+      <c r="L323">
+        <v>872.25</v>
       </c>
       <c r="M323" s="1">
-        <v>176840.0</v>
+        <v>154656.72</v>
       </c>
       <c r="N323" s="1">
-        <v>179520.14</v>
+        <v>155528.97</v>
       </c>
       <c r="O323" s="1">
-        <v>0.14</v>
+        <v>0.12</v>
       </c>
       <c r="P323">
         <v>1</v>
       </c>
     </row>
     <row r="324" spans="1:16">
       <c r="A324" t="s">
-        <v>781</v>
+        <v>774</v>
       </c>
       <c r="B324" t="s">
-        <v>782</v>
+        <v>775</v>
       </c>
       <c r="C324" s="1">
-        <v>200000.0</v>
+        <v>190000.0</v>
       </c>
       <c r="D324" s="1">
-        <v>74.259</v>
+        <v>100.423</v>
       </c>
       <c r="E324" s="1">
-        <v>73.87</v>
+        <v>100.0</v>
       </c>
       <c r="F324" t="s">
         <v>8</v>
       </c>
       <c r="G324">
         <v>1.0</v>
       </c>
       <c r="H324" s="1">
-        <v>147740.0</v>
+        <v>190000.0</v>
       </c>
       <c r="I324" s="1">
-        <v>778.0</v>
+        <v>803.7</v>
       </c>
       <c r="J324" s="1">
-        <v>0.52660078516312</v>
+        <v>0.423</v>
       </c>
       <c r="K324">
-        <v>0.3</v>
+        <v>0.0</v>
       </c>
       <c r="L324">
-        <v>608.22</v>
+        <v>0.0</v>
       </c>
       <c r="M324" s="1">
-        <v>148518.0</v>
+        <v>190803.7</v>
       </c>
       <c r="N324" s="1">
-        <v>149126.22</v>
+        <v>190803.7</v>
       </c>
       <c r="O324" s="1">
-        <v>0.12</v>
+        <v>0.15</v>
       </c>
       <c r="P324">
         <v>1</v>
       </c>
     </row>
     <row r="325" spans="1:16">
       <c r="A325" t="s">
-        <v>783</v>
+        <v>776</v>
       </c>
       <c r="B325" t="s">
-        <v>784</v>
+        <v>777</v>
       </c>
       <c r="C325" s="1">
         <v>200000.0</v>
       </c>
       <c r="D325" s="1">
-        <v>97.469</v>
+        <v>88.595</v>
       </c>
       <c r="E325" s="1">
-        <v>99.985</v>
+        <v>88.621</v>
       </c>
       <c r="F325" t="s">
         <v>8</v>
       </c>
       <c r="G325">
         <v>1.0</v>
       </c>
       <c r="H325" s="1">
-        <v>199970.0</v>
+        <v>177242.0</v>
       </c>
       <c r="I325" s="1">
-        <v>-5032.0</v>
+        <v>-52.0</v>
       </c>
       <c r="J325" s="1">
-        <v>-2.5163774566185</v>
+        <v>-0.029338418659234</v>
       </c>
       <c r="K325">
-        <v>2.83</v>
+        <v>1.43</v>
       </c>
       <c r="L325" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="M325" s="1">
-        <v>194938.0</v>
+        <v>177190.0</v>
       </c>
       <c r="N325" s="1">
-        <v>200596.9</v>
+        <v>180057.12</v>
       </c>
       <c r="O325" s="1">
-        <v>0.16</v>
+        <v>0.14</v>
       </c>
       <c r="P325">
         <v>1</v>
       </c>
     </row>
     <row r="326" spans="1:16">
       <c r="A326" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="B326" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
       <c r="C326" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D326" s="1">
-        <v>100.604</v>
+        <v>74.441</v>
       </c>
       <c r="E326" s="1">
-        <v>100.0</v>
+        <v>73.87</v>
       </c>
       <c r="F326" t="s">
         <v>8</v>
       </c>
       <c r="G326">
         <v>1.0</v>
       </c>
       <c r="H326" s="1">
-        <v>100000.0</v>
+        <v>147740.0</v>
       </c>
       <c r="I326" s="1">
-        <v>604.0</v>
+        <v>1142.0</v>
       </c>
       <c r="J326" s="1">
-        <v>0.604</v>
+        <v>0.77297955868417</v>
       </c>
       <c r="K326">
-        <v>2.35</v>
-[...2 lines deleted...]
-        <v>788</v>
+        <v>0.35</v>
+      </c>
+      <c r="L326">
+        <v>694.52</v>
       </c>
       <c r="M326" s="1">
-        <v>100604.0</v>
+        <v>148882.0</v>
       </c>
       <c r="N326" s="1">
-        <v>102957.41</v>
+        <v>149576.52</v>
       </c>
       <c r="O326" s="1">
-        <v>0.08</v>
+        <v>0.12</v>
       </c>
       <c r="P326">
         <v>1</v>
       </c>
     </row>
     <row r="327" spans="1:16">
       <c r="A327" t="s">
-        <v>789</v>
+        <v>781</v>
       </c>
       <c r="B327" t="s">
-        <v>790</v>
+        <v>782</v>
       </c>
       <c r="C327" s="1">
         <v>200000.0</v>
       </c>
       <c r="D327" s="1">
-        <v>102.185</v>
+        <v>98.095</v>
       </c>
       <c r="E327" s="1">
-        <v>102.21575</v>
+        <v>99.985</v>
       </c>
       <c r="F327" t="s">
         <v>8</v>
       </c>
       <c r="G327">
         <v>1.0</v>
       </c>
       <c r="H327" s="1">
-        <v>204431.5</v>
+        <v>199970.0</v>
       </c>
       <c r="I327" s="1">
-        <v>-61.5</v>
+        <v>-3780.0</v>
       </c>
       <c r="J327" s="1">
-        <v>-0.030083426477818</v>
+        <v>-1.8902835425314</v>
       </c>
       <c r="K327">
-        <v>3.17</v>
+        <v>3.02</v>
       </c>
       <c r="L327" t="s">
-        <v>791</v>
+        <v>783</v>
       </c>
       <c r="M327" s="1">
-        <v>204370.0</v>
+        <v>196190.0</v>
       </c>
       <c r="N327" s="1">
-        <v>210705.62</v>
+        <v>202237.26</v>
       </c>
       <c r="O327" s="1">
-        <v>0.17</v>
+        <v>0.16</v>
       </c>
       <c r="P327">
         <v>1</v>
       </c>
     </row>
     <row r="328" spans="1:16">
       <c r="A328" t="s">
-        <v>792</v>
+        <v>784</v>
       </c>
       <c r="B328" t="s">
-        <v>793</v>
+        <v>785</v>
       </c>
       <c r="C328" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D328" s="1">
-        <v>97.775</v>
+        <v>100.939</v>
       </c>
       <c r="E328" s="1">
-        <v>99.917</v>
+        <v>100.0</v>
       </c>
       <c r="F328" t="s">
         <v>8</v>
       </c>
       <c r="G328">
         <v>1.0</v>
       </c>
       <c r="H328" s="1">
-        <v>199834.0</v>
+        <v>100000.0</v>
       </c>
       <c r="I328" s="1">
-        <v>-4284.0</v>
+        <v>939.0</v>
       </c>
       <c r="J328" s="1">
-        <v>-2.1437793368496</v>
+        <v>0.939</v>
       </c>
       <c r="K328">
-        <v>0.23</v>
-[...2 lines deleted...]
-        <v>462.33</v>
+        <v>2.58</v>
+      </c>
+      <c r="L328" t="s">
+        <v>786</v>
       </c>
       <c r="M328" s="1">
-        <v>195550.0</v>
+        <v>100939.0</v>
       </c>
       <c r="N328" s="1">
-        <v>196012.33</v>
+        <v>103514.04</v>
       </c>
       <c r="O328" s="1">
-        <v>0.16</v>
+        <v>0.08</v>
       </c>
       <c r="P328">
         <v>1</v>
       </c>
     </row>
     <row r="329" spans="1:16">
       <c r="A329" t="s">
-        <v>794</v>
+        <v>787</v>
       </c>
       <c r="B329" t="s">
-        <v>795</v>
+        <v>788</v>
       </c>
       <c r="C329" s="1">
         <v>100000.0</v>
       </c>
       <c r="D329" s="1">
-        <v>98.304</v>
+        <v>100.106</v>
       </c>
       <c r="E329" s="1">
-        <v>99.326</v>
+        <v>100.0</v>
       </c>
       <c r="F329" t="s">
         <v>8</v>
       </c>
       <c r="G329">
         <v>1.0</v>
       </c>
       <c r="H329" s="1">
-        <v>99326.0</v>
+        <v>100000.0</v>
       </c>
       <c r="I329" s="1">
-        <v>-1022.0</v>
+        <v>106.0</v>
       </c>
       <c r="J329" s="1">
-        <v>-1.0289350220486</v>
+        <v>0.106</v>
       </c>
       <c r="K329">
-        <v>0.25</v>
+        <v>0.1</v>
       </c>
       <c r="L329">
-        <v>248.29</v>
+        <v>95.89</v>
       </c>
       <c r="M329" s="1">
-        <v>98304.0</v>
+        <v>100106.0</v>
       </c>
       <c r="N329" s="1">
-        <v>98552.29</v>
+        <v>100201.89</v>
       </c>
       <c r="O329" s="1">
         <v>0.08</v>
       </c>
       <c r="P329">
         <v>1</v>
       </c>
     </row>
     <row r="330" spans="1:16">
       <c r="A330" t="s">
-        <v>796</v>
+        <v>789</v>
       </c>
       <c r="B330" t="s">
-        <v>797</v>
+        <v>790</v>
       </c>
       <c r="C330" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D330" s="1">
-        <v>97.562</v>
+        <v>97.952</v>
       </c>
       <c r="E330" s="1">
-        <v>100.0</v>
+        <v>99.917</v>
       </c>
       <c r="F330" t="s">
         <v>8</v>
       </c>
       <c r="G330">
         <v>1.0</v>
       </c>
       <c r="H330" s="1">
-        <v>100000.0</v>
+        <v>199834.0</v>
       </c>
       <c r="I330" s="1">
-        <v>-2438.0</v>
+        <v>-3930.0</v>
       </c>
       <c r="J330" s="1">
-        <v>-2.438</v>
+        <v>-1.966632304813</v>
       </c>
       <c r="K330">
-        <v>0.5</v>
+        <v>0.43</v>
       </c>
       <c r="L330">
-        <v>502.49</v>
+        <v>850.68</v>
       </c>
       <c r="M330" s="1">
-        <v>97562.0</v>
+        <v>195904.0</v>
       </c>
       <c r="N330" s="1">
-        <v>98064.49</v>
+        <v>196754.68</v>
       </c>
       <c r="O330" s="1">
-        <v>0.08</v>
+        <v>0.16</v>
       </c>
       <c r="P330">
         <v>1</v>
       </c>
     </row>
     <row r="331" spans="1:16">
       <c r="A331" t="s">
-        <v>798</v>
+        <v>791</v>
       </c>
       <c r="B331" t="s">
-        <v>799</v>
+        <v>792</v>
       </c>
       <c r="C331" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D331" s="1">
-        <v>98.356</v>
+        <v>98.595</v>
       </c>
       <c r="E331" s="1">
-        <v>99.3</v>
+        <v>99.326</v>
       </c>
       <c r="F331" t="s">
         <v>8</v>
       </c>
       <c r="G331">
         <v>1.0</v>
       </c>
       <c r="H331" s="1">
-        <v>198600.0</v>
+        <v>99326.0</v>
       </c>
       <c r="I331" s="1">
-        <v>-1888.0</v>
+        <v>-731.0</v>
       </c>
       <c r="J331" s="1">
-        <v>-0.95065458207452</v>
+        <v>-0.73596037291344</v>
       </c>
       <c r="K331">
-        <v>0.26</v>
+        <v>0.46</v>
       </c>
       <c r="L331">
-        <v>512.33</v>
+        <v>456.85</v>
       </c>
       <c r="M331" s="1">
-        <v>196712.0</v>
+        <v>98595.0</v>
       </c>
       <c r="N331" s="1">
-        <v>197224.33</v>
+        <v>99051.85</v>
       </c>
       <c r="O331" s="1">
-        <v>0.16</v>
+        <v>0.08</v>
       </c>
       <c r="P331">
         <v>1</v>
       </c>
     </row>
     <row r="332" spans="1:16">
       <c r="A332" t="s">
-        <v>800</v>
+        <v>793</v>
       </c>
       <c r="B332" t="s">
-        <v>801</v>
+        <v>794</v>
       </c>
       <c r="C332" s="1">
         <v>100000.0</v>
       </c>
       <c r="D332" s="1">
-        <v>98.874</v>
+        <v>98.033</v>
       </c>
       <c r="E332" s="1">
-        <v>99.499</v>
+        <v>100.0</v>
       </c>
       <c r="F332" t="s">
         <v>8</v>
       </c>
       <c r="G332">
         <v>1.0</v>
       </c>
       <c r="H332" s="1">
-        <v>99499.0</v>
+        <v>100000.0</v>
       </c>
       <c r="I332" s="1">
-        <v>-625.0</v>
+        <v>-1967.0</v>
       </c>
       <c r="J332" s="1">
-        <v>-0.62814701655293</v>
+        <v>-1.967</v>
       </c>
       <c r="K332">
-        <v>0.9</v>
+        <v>0.72</v>
       </c>
       <c r="L332">
-        <v>904.11</v>
+        <v>722.33</v>
       </c>
       <c r="M332" s="1">
-        <v>98874.0</v>
+        <v>98033.0</v>
       </c>
       <c r="N332" s="1">
-        <v>99778.11</v>
+        <v>98755.33</v>
       </c>
       <c r="O332" s="1">
         <v>0.08</v>
       </c>
       <c r="P332">
         <v>1</v>
       </c>
     </row>
     <row r="333" spans="1:16">
       <c r="A333" t="s">
-        <v>802</v>
+        <v>795</v>
       </c>
       <c r="B333" t="s">
-        <v>803</v>
+        <v>796</v>
       </c>
       <c r="C333" s="1">
-        <v>900000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D333" s="1">
-        <v>66.476</v>
+        <v>99.415</v>
       </c>
       <c r="E333" s="1">
-        <v>70.36</v>
+        <v>99.499</v>
       </c>
       <c r="F333" t="s">
         <v>8</v>
       </c>
       <c r="G333">
         <v>1.0</v>
       </c>
       <c r="H333" s="1">
-        <v>633240.0</v>
+        <v>99499.0</v>
       </c>
       <c r="I333" s="1">
-        <v>-34956.0</v>
+        <v>-84.0</v>
       </c>
       <c r="J333" s="1">
-        <v>-5.5201819215463</v>
+        <v>-0.084422959024714</v>
       </c>
       <c r="K333">
-        <v>0.98</v>
+        <v>1.12</v>
       </c>
       <c r="L333" t="s">
-        <v>804</v>
+        <v>797</v>
       </c>
       <c r="M333" s="1">
-        <v>598284.0</v>
+        <v>99415.0</v>
       </c>
       <c r="N333" s="1">
-        <v>607111.4</v>
+        <v>100534.86</v>
       </c>
       <c r="O333" s="1">
-        <v>0.48</v>
+        <v>0.08</v>
       </c>
       <c r="P333">
         <v>1</v>
       </c>
     </row>
     <row r="334" spans="1:16">
       <c r="A334" t="s">
-        <v>805</v>
+        <v>798</v>
       </c>
       <c r="B334" t="s">
-        <v>806</v>
+        <v>799</v>
       </c>
       <c r="C334" s="1">
-        <v>100000.0</v>
+        <v>903217.0</v>
       </c>
       <c r="D334" s="1">
-        <v>98.696</v>
+        <v>66.96</v>
       </c>
       <c r="E334" s="1">
-        <v>100.0</v>
+        <v>70.35181468</v>
       </c>
       <c r="F334" t="s">
         <v>8</v>
       </c>
       <c r="G334">
         <v>1.0</v>
       </c>
       <c r="H334" s="1">
-        <v>100000.0</v>
+        <v>635429.55</v>
       </c>
       <c r="I334" s="1">
-        <v>-1304.0</v>
+        <v>-30635.44</v>
       </c>
       <c r="J334" s="1">
-        <v>-1.304</v>
+        <v>-4.8212173953824</v>
       </c>
       <c r="K334">
-        <v>1.35</v>
+        <v>1.1</v>
       </c>
       <c r="L334" t="s">
-        <v>807</v>
+        <v>800</v>
       </c>
       <c r="M334" s="1">
-        <v>98696.0</v>
+        <v>604794.11</v>
       </c>
       <c r="N334" s="1">
-        <v>100043.81</v>
+        <v>614692.37</v>
       </c>
       <c r="O334" s="1">
-        <v>0.08</v>
+        <v>0.49</v>
       </c>
       <c r="P334">
         <v>1</v>
       </c>
     </row>
     <row r="335" spans="1:16">
       <c r="A335" t="s">
-        <v>808</v>
+        <v>801</v>
       </c>
       <c r="B335" t="s">
-        <v>809</v>
+        <v>802</v>
       </c>
       <c r="C335" s="1">
         <v>100000.0</v>
       </c>
       <c r="D335" s="1">
-        <v>98.623</v>
+        <v>98.742</v>
       </c>
       <c r="E335" s="1">
-        <v>99.871</v>
+        <v>100.0</v>
       </c>
       <c r="F335" t="s">
         <v>8</v>
       </c>
       <c r="G335">
         <v>1.0</v>
       </c>
       <c r="H335" s="1">
-        <v>99871.0</v>
+        <v>100000.0</v>
       </c>
       <c r="I335" s="1">
-        <v>-1248.0</v>
+        <v>-1258.0</v>
       </c>
       <c r="J335" s="1">
-        <v>-1.2496119994793</v>
+        <v>-1.258</v>
       </c>
       <c r="K335">
-        <v>1.54</v>
+        <v>1.55</v>
       </c>
       <c r="L335" t="s">
-        <v>810</v>
+        <v>803</v>
       </c>
       <c r="M335" s="1">
-        <v>98623.0</v>
+        <v>98742.0</v>
       </c>
       <c r="N335" s="1">
-        <v>100162.38</v>
+        <v>100290.54</v>
       </c>
       <c r="O335" s="1">
         <v>0.08</v>
       </c>
       <c r="P335">
         <v>1</v>
       </c>
     </row>
     <row r="336" spans="1:16">
       <c r="A336" t="s">
-        <v>811</v>
+        <v>804</v>
       </c>
       <c r="B336" t="s">
-        <v>812</v>
+        <v>805</v>
       </c>
       <c r="C336" s="1">
-        <v>990000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D336" s="1">
-        <v>87.061</v>
+        <v>98.687</v>
       </c>
       <c r="E336" s="1">
-        <v>87.637</v>
+        <v>99.871</v>
       </c>
       <c r="F336" t="s">
         <v>8</v>
       </c>
       <c r="G336">
         <v>1.0</v>
       </c>
       <c r="H336" s="1">
-        <v>867606.3</v>
+        <v>99871.0</v>
       </c>
       <c r="I336" s="1">
-        <v>-5702.4</v>
+        <v>-1184.0</v>
       </c>
       <c r="J336" s="1">
-        <v>-0.65725663817794</v>
+        <v>-1.1855293328394</v>
       </c>
       <c r="K336">
-        <v>0.67</v>
+        <v>1.76</v>
       </c>
       <c r="L336" t="s">
-        <v>813</v>
+        <v>806</v>
       </c>
       <c r="M336" s="1">
-        <v>861903.9</v>
+        <v>98687.0</v>
       </c>
       <c r="N336" s="1">
-        <v>868530.12</v>
+        <v>100449.33</v>
       </c>
       <c r="O336" s="1">
-        <v>0.69</v>
+        <v>0.08</v>
       </c>
       <c r="P336">
         <v>1</v>
       </c>
     </row>
     <row r="337" spans="1:16">
       <c r="A337" t="s">
-        <v>814</v>
+        <v>807</v>
       </c>
       <c r="B337" t="s">
-        <v>815</v>
+        <v>808</v>
       </c>
       <c r="C337" s="1">
-        <v>430000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D337" s="1">
-        <v>74.366</v>
+        <v>100.224</v>
       </c>
       <c r="E337" s="1">
-        <v>74.707</v>
+        <v>100.0</v>
       </c>
       <c r="F337" t="s">
         <v>8</v>
       </c>
       <c r="G337">
         <v>1.0</v>
       </c>
       <c r="H337" s="1">
-        <v>321240.1</v>
+        <v>100000.0</v>
       </c>
       <c r="I337" s="1">
-        <v>-1466.3</v>
+        <v>224.0</v>
       </c>
       <c r="J337" s="1">
-        <v>-0.45644986413589</v>
+        <v>0.224</v>
       </c>
       <c r="K337">
-        <v>0.6</v>
-[...2 lines deleted...]
-        <v>816</v>
+        <v>0.19</v>
+      </c>
+      <c r="L337">
+        <v>194.1</v>
       </c>
       <c r="M337" s="1">
-        <v>319773.8</v>
+        <v>100224.0</v>
       </c>
       <c r="N337" s="1">
-        <v>322357.33</v>
+        <v>100418.1</v>
       </c>
       <c r="O337" s="1">
-        <v>0.26</v>
+        <v>0.08</v>
       </c>
       <c r="P337">
         <v>1</v>
       </c>
     </row>
     <row r="338" spans="1:16">
       <c r="A338" t="s">
-        <v>817</v>
+        <v>809</v>
       </c>
       <c r="B338" t="s">
-        <v>818</v>
+        <v>810</v>
       </c>
       <c r="C338" s="1">
-        <v>1238000.0</v>
+        <v>2379000.0</v>
       </c>
       <c r="D338" s="1">
-        <v>70.632</v>
+        <v>87.24</v>
       </c>
       <c r="E338" s="1">
-        <v>70.58412843</v>
+        <v>87.41459521</v>
       </c>
       <c r="F338" t="s">
         <v>8</v>
       </c>
       <c r="G338">
         <v>1.0</v>
       </c>
       <c r="H338" s="1">
-        <v>873831.51</v>
+        <v>2079593.22</v>
       </c>
       <c r="I338" s="1">
-        <v>592.65</v>
+        <v>-4153.62</v>
       </c>
       <c r="J338" s="1">
-        <v>0.067821999231866</v>
+        <v>-0.19973233034487</v>
       </c>
       <c r="K338">
-        <v>0.54</v>
-[...2 lines deleted...]
-        <v>819</v>
+        <v>0.01</v>
+      </c>
+      <c r="L338">
+        <v>228.13</v>
       </c>
       <c r="M338" s="1">
-        <v>874424.16</v>
+        <v>2075439.6</v>
       </c>
       <c r="N338" s="1">
-        <v>881139.89</v>
+        <v>2075667.73</v>
       </c>
       <c r="O338" s="1">
-        <v>0.7</v>
+        <v>1.64</v>
       </c>
       <c r="P338">
         <v>1</v>
       </c>
     </row>
     <row r="339" spans="1:16">
       <c r="A339" t="s">
-        <v>820</v>
+        <v>811</v>
       </c>
       <c r="B339" t="s">
-        <v>821</v>
+        <v>812</v>
       </c>
       <c r="C339" s="1">
-        <v>232000.0</v>
+        <v>652000.0</v>
       </c>
       <c r="D339" s="1">
-        <v>87.636</v>
+        <v>74.676</v>
       </c>
       <c r="E339" s="1">
-        <v>88.3007069</v>
+        <v>74.61877607</v>
       </c>
       <c r="F339" t="s">
         <v>8</v>
       </c>
       <c r="G339">
         <v>1.0</v>
       </c>
       <c r="H339" s="1">
-        <v>204857.64</v>
+        <v>486514.42</v>
       </c>
       <c r="I339" s="1">
-        <v>-1542.12</v>
+        <v>373.1</v>
       </c>
       <c r="J339" s="1">
-        <v>-0.7527764158564</v>
+        <v>0.076688374416528</v>
       </c>
       <c r="K339">
-        <v>1.31</v>
+        <v>0.65</v>
       </c>
       <c r="L339" t="s">
-        <v>822</v>
+        <v>813</v>
       </c>
       <c r="M339" s="1">
-        <v>203315.52</v>
+        <v>486887.52</v>
       </c>
       <c r="N339" s="1">
-        <v>206349.32</v>
+        <v>491123.74</v>
       </c>
       <c r="O339" s="1">
-        <v>0.16</v>
+        <v>0.39</v>
       </c>
       <c r="P339">
         <v>1</v>
       </c>
     </row>
     <row r="340" spans="1:16">
       <c r="A340" t="s">
-        <v>823</v>
+        <v>814</v>
       </c>
       <c r="B340" t="s">
-        <v>824</v>
+        <v>815</v>
       </c>
       <c r="C340" s="1">
-        <v>1430000.0</v>
+        <v>1596000.0</v>
       </c>
       <c r="D340" s="1">
-        <v>100.471</v>
+        <v>96.025</v>
       </c>
       <c r="E340" s="1">
-        <v>100.961</v>
+        <v>96.37825063</v>
       </c>
       <c r="F340" t="s">
         <v>8</v>
       </c>
       <c r="G340">
         <v>1.0</v>
       </c>
       <c r="H340" s="1">
-        <v>1443742.3</v>
+        <v>1538196.88</v>
       </c>
       <c r="I340" s="1">
-        <v>-7007.0</v>
+        <v>-5637.88</v>
       </c>
       <c r="J340" s="1">
-        <v>-0.48533592179158</v>
+        <v>-0.36652525260616</v>
       </c>
       <c r="K340">
-        <v>2.19</v>
+        <v>0.9</v>
       </c>
       <c r="L340" t="s">
-        <v>825</v>
+        <v>816</v>
       </c>
       <c r="M340" s="1">
-        <v>1436735.3</v>
+        <v>1532559.0</v>
       </c>
       <c r="N340" s="1">
-        <v>1468069.93</v>
+        <v>1546944.87</v>
       </c>
       <c r="O340" s="1">
-        <v>1.17</v>
+        <v>1.22</v>
       </c>
       <c r="P340">
         <v>1</v>
       </c>
     </row>
     <row r="341" spans="1:16">
       <c r="A341" t="s">
-        <v>826</v>
+        <v>817</v>
       </c>
       <c r="B341" t="s">
-        <v>827</v>
+        <v>818</v>
       </c>
       <c r="C341" s="1">
-        <v>560000.0</v>
+        <v>70000.0</v>
       </c>
       <c r="D341" s="1">
-        <v>95.59</v>
+        <v>97.497</v>
       </c>
       <c r="E341" s="1">
-        <v>97.669</v>
+        <v>101.30508571</v>
       </c>
       <c r="F341" t="s">
         <v>8</v>
       </c>
       <c r="G341">
         <v>1.0</v>
       </c>
       <c r="H341" s="1">
-        <v>546946.4</v>
+        <v>70913.56</v>
       </c>
       <c r="I341" s="1">
-        <v>-11642.4</v>
+        <v>-2665.66</v>
       </c>
       <c r="J341" s="1">
-        <v>-2.1286180876225</v>
+        <v>-3.759027187466</v>
       </c>
       <c r="K341">
-        <v>0.7</v>
+        <v>2.04</v>
       </c>
       <c r="L341" t="s">
-        <v>828</v>
+        <v>819</v>
       </c>
       <c r="M341" s="1">
-        <v>535304.0</v>
+        <v>68247.9</v>
       </c>
       <c r="N341" s="1">
-        <v>539224.0</v>
+        <v>69674.75</v>
       </c>
       <c r="O341" s="1">
-        <v>0.43</v>
+        <v>0.06</v>
       </c>
       <c r="P341">
         <v>1</v>
       </c>
     </row>
     <row r="342" spans="1:16">
       <c r="A342" t="s">
-        <v>829</v>
+        <v>820</v>
       </c>
       <c r="B342" t="s">
-        <v>830</v>
+        <v>821</v>
       </c>
       <c r="C342" s="1">
-        <v>70000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D342" s="1">
-        <v>96.639</v>
+        <v>99.72</v>
       </c>
       <c r="E342" s="1">
-        <v>101.30508571</v>
+        <v>99.646</v>
       </c>
       <c r="F342" t="s">
         <v>8</v>
       </c>
       <c r="G342">
         <v>1.0</v>
       </c>
       <c r="H342" s="1">
-        <v>70913.56</v>
+        <v>99646.0</v>
       </c>
       <c r="I342" s="1">
-        <v>-3266.26</v>
+        <v>74.0</v>
       </c>
       <c r="J342" s="1">
-        <v>-4.6059738081123</v>
+        <v>0.07426289063284</v>
       </c>
       <c r="K342">
-        <v>1.81</v>
-[...2 lines deleted...]
-        <v>831</v>
+        <v>0.46</v>
+      </c>
+      <c r="L342">
+        <v>460.27</v>
       </c>
       <c r="M342" s="1">
-        <v>67647.3</v>
+        <v>99720.0</v>
       </c>
       <c r="N342" s="1">
-        <v>68913.05</v>
+        <v>100180.27</v>
       </c>
       <c r="O342" s="1">
-        <v>0.05</v>
+        <v>0.08</v>
       </c>
       <c r="P342">
         <v>1</v>
       </c>
     </row>
     <row r="343" spans="1:16">
       <c r="A343" t="s">
-        <v>832</v>
+        <v>822</v>
       </c>
       <c r="B343" t="s">
-        <v>833</v>
+        <v>823</v>
       </c>
       <c r="C343" s="1">
         <v>100000.0</v>
       </c>
       <c r="D343" s="1">
-        <v>99.699</v>
+        <v>100.229</v>
       </c>
       <c r="E343" s="1">
-        <v>99.646</v>
+        <v>97.41</v>
       </c>
       <c r="F343" t="s">
         <v>8</v>
       </c>
       <c r="G343">
         <v>1.0</v>
       </c>
       <c r="H343" s="1">
-        <v>99646.0</v>
+        <v>97410.0</v>
       </c>
       <c r="I343" s="1">
-        <v>53.0</v>
+        <v>2819.0</v>
       </c>
       <c r="J343" s="1">
-        <v>0.053188286534332</v>
+        <v>2.8939533928755</v>
       </c>
       <c r="K343">
-        <v>0.26</v>
+        <v>0.15</v>
       </c>
       <c r="L343">
-        <v>258.9</v>
+        <v>153.42</v>
       </c>
       <c r="M343" s="1">
-        <v>99699.0</v>
+        <v>100229.0</v>
       </c>
       <c r="N343" s="1">
-        <v>99957.9</v>
+        <v>100382.42</v>
       </c>
       <c r="O343" s="1">
         <v>0.08</v>
       </c>
       <c r="P343">
         <v>1</v>
       </c>
     </row>
     <row r="344" spans="1:16">
       <c r="A344" t="s">
-        <v>834</v>
+        <v>824</v>
       </c>
       <c r="B344" t="s">
-        <v>835</v>
+        <v>825</v>
       </c>
       <c r="C344" s="1">
         <v>100000.0</v>
       </c>
       <c r="D344" s="1">
-        <v>100.501</v>
+        <v>100.237</v>
       </c>
       <c r="E344" s="1">
-        <v>97.41</v>
+        <v>100.0</v>
       </c>
       <c r="F344" t="s">
         <v>8</v>
       </c>
       <c r="G344">
         <v>1.0</v>
       </c>
       <c r="H344" s="1">
-        <v>97410.0</v>
+        <v>100000.0</v>
       </c>
       <c r="I344" s="1">
-        <v>3091.0</v>
+        <v>237.0</v>
       </c>
       <c r="J344" s="1">
-        <v>3.1731855045683</v>
+        <v>0.237</v>
       </c>
       <c r="K344">
-        <v>3.92</v>
-[...2 lines deleted...]
-        <v>836</v>
+        <v>0.16</v>
+      </c>
+      <c r="L344">
+        <v>156.68</v>
       </c>
       <c r="M344" s="1">
-        <v>100501.0</v>
+        <v>100237.0</v>
       </c>
       <c r="N344" s="1">
-        <v>104424.29</v>
+        <v>100393.68</v>
       </c>
       <c r="O344" s="1">
         <v>0.08</v>
       </c>
       <c r="P344">
         <v>1</v>
       </c>
     </row>
     <row r="345" spans="1:16">
       <c r="A345" t="s">
-        <v>837</v>
+        <v>826</v>
       </c>
       <c r="B345" t="s">
-        <v>838</v>
+        <v>827</v>
       </c>
       <c r="C345" s="1">
         <v>100000.0</v>
       </c>
       <c r="D345" s="1">
-        <v>106.337</v>
+        <v>99.931</v>
       </c>
       <c r="E345" s="1">
-        <v>108.24</v>
+        <v>100.0</v>
       </c>
       <c r="F345" t="s">
         <v>8</v>
       </c>
       <c r="G345">
         <v>1.0</v>
       </c>
       <c r="H345" s="1">
-        <v>108240.0</v>
+        <v>100000.0</v>
       </c>
       <c r="I345" s="1">
-        <v>-1903.0</v>
+        <v>-69.0</v>
       </c>
       <c r="J345" s="1">
-        <v>-1.7581300813008</v>
+        <v>-0.069</v>
       </c>
       <c r="K345">
-        <v>2.22</v>
-[...2 lines deleted...]
-        <v>839</v>
+        <v>0.08</v>
+      </c>
+      <c r="L345">
+        <v>76.04</v>
       </c>
       <c r="M345" s="1">
-        <v>106337.0</v>
+        <v>99931.0</v>
       </c>
       <c r="N345" s="1">
-        <v>108556.18</v>
+        <v>100007.04</v>
       </c>
       <c r="O345" s="1">
-        <v>0.09</v>
+        <v>0.08</v>
       </c>
       <c r="P345">
         <v>1</v>
       </c>
     </row>
     <row r="346" spans="1:16">
       <c r="A346" t="s">
-        <v>840</v>
+        <v>828</v>
       </c>
       <c r="B346" t="s">
-        <v>841</v>
+        <v>829</v>
       </c>
       <c r="C346" s="1">
-        <v>200000.0</v>
+        <v>50000.0</v>
       </c>
       <c r="D346" s="1">
-        <v>98.717</v>
+        <v>88.53</v>
       </c>
       <c r="E346" s="1">
-        <v>100.507</v>
+        <v>85.25</v>
       </c>
       <c r="F346" t="s">
         <v>8</v>
       </c>
       <c r="G346">
         <v>1.0</v>
       </c>
       <c r="H346" s="1">
-        <v>201014.0</v>
+        <v>42625.0</v>
       </c>
       <c r="I346" s="1">
-        <v>-3580.0</v>
+        <v>1640.0</v>
       </c>
       <c r="J346" s="1">
-        <v>-1.7809704796681</v>
+        <v>3.8475073313783</v>
       </c>
       <c r="K346">
-        <v>2.97</v>
-[...2 lines deleted...]
-        <v>842</v>
+        <v>0.09</v>
+      </c>
+      <c r="L346">
+        <v>44.18</v>
       </c>
       <c r="M346" s="1">
-        <v>197434.0</v>
+        <v>44265.0</v>
       </c>
       <c r="N346" s="1">
-        <v>203370.3</v>
+        <v>44309.18</v>
       </c>
       <c r="O346" s="1">
-        <v>0.16</v>
+        <v>0.03</v>
       </c>
       <c r="P346">
         <v>1</v>
       </c>
     </row>
     <row r="347" spans="1:16">
       <c r="A347" t="s">
-        <v>843</v>
+        <v>830</v>
       </c>
       <c r="B347" t="s">
-        <v>844</v>
+        <v>831</v>
       </c>
       <c r="C347" s="1">
-        <v>50000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D347" s="1">
-        <v>88.505</v>
+        <v>100.572</v>
       </c>
       <c r="E347" s="1">
-        <v>85.25</v>
+        <v>102.939</v>
       </c>
       <c r="F347" t="s">
         <v>8</v>
       </c>
       <c r="G347">
         <v>1.0</v>
       </c>
       <c r="H347" s="1">
-        <v>42625.0</v>
+        <v>102939.0</v>
       </c>
       <c r="I347" s="1">
-        <v>1627.5</v>
+        <v>-2367.0</v>
       </c>
       <c r="J347" s="1">
-        <v>3.8181818181818</v>
+        <v>-2.2994200448809</v>
       </c>
       <c r="K347">
-        <v>0.05</v>
+        <v>0.72</v>
       </c>
       <c r="L347">
-        <v>22.6</v>
+        <v>715.07</v>
       </c>
       <c r="M347" s="1">
-        <v>44252.5</v>
+        <v>100572.0</v>
       </c>
       <c r="N347" s="1">
-        <v>44275.1</v>
+        <v>101287.07</v>
       </c>
       <c r="O347" s="1">
-        <v>0.04</v>
+        <v>0.08</v>
       </c>
       <c r="P347">
         <v>1</v>
       </c>
     </row>
     <row r="348" spans="1:16">
       <c r="A348" t="s">
-        <v>845</v>
+        <v>832</v>
       </c>
       <c r="B348" t="s">
-        <v>846</v>
+        <v>833</v>
       </c>
       <c r="C348" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D348" s="1">
-        <v>100.378</v>
+        <v>97.382</v>
       </c>
       <c r="E348" s="1">
-        <v>102.939</v>
+        <v>100.761</v>
       </c>
       <c r="F348" t="s">
         <v>8</v>
       </c>
       <c r="G348">
         <v>1.0</v>
       </c>
       <c r="H348" s="1">
-        <v>102939.0</v>
+        <v>201522.0</v>
       </c>
       <c r="I348" s="1">
-        <v>-2561.0</v>
+        <v>-6758.0</v>
       </c>
       <c r="J348" s="1">
-        <v>-2.4878811723448</v>
+        <v>-3.3534800170701</v>
       </c>
       <c r="K348">
-        <v>0.51</v>
-[...2 lines deleted...]
-        <v>506.51</v>
+        <v>0.59</v>
+      </c>
+      <c r="L348" t="s">
+        <v>834</v>
       </c>
       <c r="M348" s="1">
-        <v>100378.0</v>
+        <v>194764.0</v>
       </c>
       <c r="N348" s="1">
-        <v>100884.51</v>
+        <v>195947.56</v>
       </c>
       <c r="O348" s="1">
-        <v>0.08</v>
+        <v>0.15</v>
       </c>
       <c r="P348">
         <v>1</v>
       </c>
     </row>
     <row r="349" spans="1:16">
       <c r="A349" t="s">
-        <v>847</v>
+        <v>835</v>
       </c>
       <c r="B349" t="s">
-        <v>848</v>
+        <v>836</v>
       </c>
       <c r="C349" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D349" s="1">
-        <v>97.062</v>
+        <v>104.569</v>
       </c>
       <c r="E349" s="1">
-        <v>100.761</v>
+        <v>104.45</v>
       </c>
       <c r="F349" t="s">
         <v>8</v>
       </c>
       <c r="G349">
         <v>1.0</v>
       </c>
       <c r="H349" s="1">
-        <v>201522.0</v>
+        <v>104450.0</v>
       </c>
       <c r="I349" s="1">
-        <v>-7398.0</v>
+        <v>119.0</v>
       </c>
       <c r="J349" s="1">
-        <v>-3.6710632089797</v>
+        <v>0.11393011010053</v>
       </c>
       <c r="K349">
-        <v>0.4</v>
+        <v>0.08</v>
       </c>
       <c r="L349">
-        <v>795.21</v>
+        <v>81.51</v>
       </c>
       <c r="M349" s="1">
-        <v>194124.0</v>
+        <v>104569.0</v>
       </c>
       <c r="N349" s="1">
-        <v>194919.21</v>
+        <v>104650.51</v>
       </c>
       <c r="O349" s="1">
-        <v>0.15</v>
+        <v>0.08</v>
       </c>
       <c r="P349">
         <v>1</v>
       </c>
     </row>
     <row r="350" spans="1:16">
       <c r="A350" t="s">
-        <v>849</v>
+        <v>837</v>
       </c>
       <c r="B350" t="s">
-        <v>850</v>
+        <v>838</v>
       </c>
       <c r="C350" s="1">
         <v>100000.0</v>
       </c>
       <c r="D350" s="1">
-        <v>104.703</v>
+        <v>97.102</v>
       </c>
       <c r="E350" s="1">
-        <v>104.45</v>
+        <v>99.908</v>
       </c>
       <c r="F350" t="s">
         <v>8</v>
       </c>
       <c r="G350">
         <v>1.0</v>
       </c>
       <c r="H350" s="1">
-        <v>104450.0</v>
+        <v>99908.0</v>
       </c>
       <c r="I350" s="1">
-        <v>253.0</v>
+        <v>-2806.0</v>
       </c>
       <c r="J350" s="1">
-        <v>0.24222115844902</v>
+        <v>-2.8085838971854</v>
       </c>
       <c r="K350">
-        <v>4.09</v>
+        <v>1.0</v>
       </c>
       <c r="L350" t="s">
-        <v>851</v>
+        <v>839</v>
       </c>
       <c r="M350" s="1">
-        <v>104703.0</v>
+        <v>97102.0</v>
       </c>
       <c r="N350" s="1">
-        <v>108789.99</v>
+        <v>98103.04</v>
       </c>
       <c r="O350" s="1">
-        <v>0.09</v>
+        <v>0.08</v>
       </c>
       <c r="P350">
         <v>1</v>
       </c>
     </row>
     <row r="351" spans="1:16">
       <c r="A351" t="s">
-        <v>852</v>
+        <v>840</v>
       </c>
       <c r="B351" t="s">
-        <v>853</v>
+        <v>838</v>
       </c>
       <c r="C351" s="1">
         <v>100000.0</v>
       </c>
       <c r="D351" s="1">
-        <v>102.409</v>
+        <v>101.819</v>
       </c>
       <c r="E351" s="1">
         <v>103.15</v>
       </c>
       <c r="F351" t="s">
         <v>8</v>
       </c>
       <c r="G351">
         <v>1.0</v>
       </c>
       <c r="H351" s="1">
         <v>103150.0</v>
       </c>
       <c r="I351" s="1">
-        <v>-741.0</v>
+        <v>-1331.0</v>
       </c>
       <c r="J351" s="1">
-        <v>-0.71837130392632</v>
+        <v>-1.2903538536112</v>
       </c>
       <c r="K351">
-        <v>0.04</v>
+        <v>0.31</v>
       </c>
       <c r="L351">
-        <v>39.04</v>
+        <v>312.33</v>
       </c>
       <c r="M351" s="1">
-        <v>102409.0</v>
+        <v>101819.0</v>
       </c>
       <c r="N351" s="1">
-        <v>102448.04</v>
+        <v>102131.33</v>
       </c>
       <c r="O351" s="1">
         <v>0.08</v>
       </c>
       <c r="P351">
         <v>1</v>
       </c>
     </row>
     <row r="352" spans="1:16">
       <c r="A352" t="s">
-        <v>854</v>
+        <v>841</v>
       </c>
       <c r="B352" t="s">
-        <v>853</v>
+        <v>842</v>
       </c>
       <c r="C352" s="1">
         <v>100000.0</v>
       </c>
       <c r="D352" s="1">
-        <v>97.429</v>
+        <v>103.789</v>
       </c>
       <c r="E352" s="1">
-        <v>99.908</v>
+        <v>106.6</v>
       </c>
       <c r="F352" t="s">
         <v>8</v>
       </c>
       <c r="G352">
         <v>1.0</v>
       </c>
       <c r="H352" s="1">
-        <v>99908.0</v>
+        <v>106600.0</v>
       </c>
       <c r="I352" s="1">
-        <v>-2479.0</v>
+        <v>-2811.0</v>
       </c>
       <c r="J352" s="1">
-        <v>-2.4812827801577</v>
+        <v>-2.6369606003752</v>
       </c>
       <c r="K352">
-        <v>0.78</v>
-[...2 lines deleted...]
-        <v>775.0</v>
+        <v>2.32</v>
+      </c>
+      <c r="L352" t="s">
+        <v>843</v>
       </c>
       <c r="M352" s="1">
-        <v>97429.0</v>
+        <v>103789.0</v>
       </c>
       <c r="N352" s="1">
-        <v>98204.0</v>
+        <v>106106.12</v>
       </c>
       <c r="O352" s="1">
         <v>0.08</v>
       </c>
       <c r="P352">
         <v>1</v>
       </c>
     </row>
     <row r="353" spans="1:16">
       <c r="A353" t="s">
-        <v>855</v>
+        <v>844</v>
       </c>
       <c r="B353" t="s">
-        <v>856</v>
+        <v>845</v>
       </c>
       <c r="C353" s="1">
-        <v>100000.0</v>
+        <v>171000.0</v>
       </c>
       <c r="D353" s="1">
-        <v>104.054</v>
+        <v>97.956</v>
       </c>
       <c r="E353" s="1">
-        <v>106.6</v>
+        <v>99.902</v>
       </c>
       <c r="F353" t="s">
         <v>8</v>
       </c>
       <c r="G353">
         <v>1.0</v>
       </c>
       <c r="H353" s="1">
-        <v>106600.0</v>
+        <v>170832.42</v>
       </c>
       <c r="I353" s="1">
-        <v>-2546.0</v>
+        <v>-3327.66</v>
       </c>
       <c r="J353" s="1">
-        <v>-2.3883677298311</v>
+        <v>-1.9479089507718</v>
       </c>
       <c r="K353">
-        <v>2.07</v>
+        <v>0.74</v>
       </c>
       <c r="L353" t="s">
-        <v>857</v>
+        <v>846</v>
       </c>
       <c r="M353" s="1">
-        <v>104054.0</v>
+        <v>167504.76</v>
       </c>
       <c r="N353" s="1">
-        <v>106126.6</v>
+        <v>168778.48</v>
       </c>
       <c r="O353" s="1">
-        <v>0.08</v>
+        <v>0.13</v>
       </c>
       <c r="P353">
         <v>1</v>
       </c>
     </row>
     <row r="354" spans="1:16">
       <c r="A354" t="s">
-        <v>858</v>
+        <v>847</v>
       </c>
       <c r="B354" t="s">
-        <v>859</v>
+        <v>848</v>
       </c>
       <c r="C354" s="1">
-        <v>171000.0</v>
+        <v>168000.0</v>
       </c>
       <c r="D354" s="1">
-        <v>97.875</v>
+        <v>100.113</v>
       </c>
       <c r="E354" s="1">
-        <v>99.902</v>
+        <v>100.0</v>
       </c>
       <c r="F354" t="s">
         <v>8</v>
       </c>
       <c r="G354">
         <v>1.0</v>
       </c>
       <c r="H354" s="1">
-        <v>170832.42</v>
+        <v>168000.0</v>
       </c>
       <c r="I354" s="1">
-        <v>-3466.17</v>
+        <v>189.84</v>
       </c>
       <c r="J354" s="1">
-        <v>-2.0289884086405</v>
+        <v>0.113</v>
       </c>
       <c r="K354">
-        <v>0.54</v>
-[...2 lines deleted...]
-        <v>917.08</v>
+        <v>1.13</v>
+      </c>
+      <c r="L354" t="s">
+        <v>849</v>
       </c>
       <c r="M354" s="1">
-        <v>167366.25</v>
+        <v>168189.84</v>
       </c>
       <c r="N354" s="1">
-        <v>168283.33</v>
+        <v>170081.84</v>
       </c>
       <c r="O354" s="1">
         <v>0.13</v>
       </c>
       <c r="P354">
         <v>1</v>
       </c>
     </row>
     <row r="355" spans="1:16">
       <c r="A355" t="s">
-        <v>860</v>
+        <v>850</v>
       </c>
       <c r="B355" t="s">
-        <v>861</v>
+        <v>851</v>
       </c>
       <c r="C355" s="1">
-        <v>168000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D355" s="1">
-        <v>99.83</v>
+        <v>100.975</v>
       </c>
       <c r="E355" s="1">
         <v>100.0</v>
       </c>
       <c r="F355" t="s">
         <v>8</v>
       </c>
       <c r="G355">
         <v>1.0</v>
       </c>
       <c r="H355" s="1">
-        <v>168000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="I355" s="1">
-        <v>-285.6</v>
+        <v>975.0</v>
       </c>
       <c r="J355" s="1">
-        <v>-0.17</v>
+        <v>0.975</v>
       </c>
       <c r="K355">
-        <v>0.89</v>
-[...2 lines deleted...]
-        <v>862</v>
+        <v>0.2</v>
+      </c>
+      <c r="L355">
+        <v>204.31</v>
       </c>
       <c r="M355" s="1">
-        <v>167714.4</v>
+        <v>100975.0</v>
       </c>
       <c r="N355" s="1">
-        <v>169216.87</v>
+        <v>101179.31</v>
       </c>
       <c r="O355" s="1">
-        <v>0.13</v>
+        <v>0.08</v>
       </c>
       <c r="P355">
         <v>1</v>
       </c>
     </row>
     <row r="356" spans="1:16">
       <c r="A356" t="s">
-        <v>863</v>
+        <v>852</v>
       </c>
       <c r="B356" t="s">
-        <v>864</v>
+        <v>853</v>
       </c>
       <c r="C356" s="1">
         <v>100000.0</v>
       </c>
       <c r="D356" s="1">
-        <v>100.984</v>
+        <v>101.802</v>
       </c>
       <c r="E356" s="1">
-        <v>100.0</v>
+        <v>103.602</v>
       </c>
       <c r="F356" t="s">
         <v>8</v>
       </c>
       <c r="G356">
         <v>1.0</v>
       </c>
       <c r="H356" s="1">
-        <v>100000.0</v>
+        <v>103602.0</v>
       </c>
       <c r="I356" s="1">
-        <v>984.0</v>
+        <v>-1800.0</v>
       </c>
       <c r="J356" s="1">
-        <v>0.984</v>
+        <v>-1.7374181965599</v>
       </c>
       <c r="K356">
-        <v>4.11</v>
-[...2 lines deleted...]
-        <v>865</v>
+        <v>0.54</v>
+      </c>
+      <c r="L356">
+        <v>535.62</v>
       </c>
       <c r="M356" s="1">
-        <v>100984.0</v>
+        <v>101802.0</v>
       </c>
       <c r="N356" s="1">
-        <v>105092.95</v>
+        <v>102337.62</v>
       </c>
       <c r="O356" s="1">
         <v>0.08</v>
       </c>
       <c r="P356">
         <v>1</v>
       </c>
     </row>
     <row r="357" spans="1:16">
       <c r="A357" t="s">
-        <v>866</v>
+        <v>854</v>
       </c>
       <c r="B357" t="s">
-        <v>867</v>
+        <v>855</v>
       </c>
       <c r="C357" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D357" s="1">
-        <v>101.92</v>
+        <v>98.625</v>
       </c>
       <c r="E357" s="1">
-        <v>103.602</v>
+        <v>99.142</v>
       </c>
       <c r="F357" t="s">
         <v>8</v>
       </c>
       <c r="G357">
         <v>1.0</v>
       </c>
       <c r="H357" s="1">
-        <v>103602.0</v>
+        <v>198284.0</v>
       </c>
       <c r="I357" s="1">
-        <v>-1682.0</v>
+        <v>-1034.0</v>
       </c>
       <c r="J357" s="1">
-        <v>-1.6235207814521</v>
+        <v>-0.52147424905691</v>
       </c>
       <c r="K357">
-        <v>0.29</v>
-[...2 lines deleted...]
-        <v>291.1</v>
+        <v>2.51</v>
+      </c>
+      <c r="L357" t="s">
+        <v>856</v>
       </c>
       <c r="M357" s="1">
-        <v>101920.0</v>
+        <v>197250.0</v>
       </c>
       <c r="N357" s="1">
-        <v>102211.1</v>
+        <v>202260.96</v>
       </c>
       <c r="O357" s="1">
-        <v>0.08</v>
+        <v>0.16</v>
       </c>
       <c r="P357">
         <v>1</v>
       </c>
     </row>
     <row r="358" spans="1:16">
       <c r="A358" t="s">
-        <v>868</v>
+        <v>857</v>
       </c>
       <c r="B358" t="s">
-        <v>869</v>
+        <v>858</v>
       </c>
       <c r="C358" s="1">
-        <v>200000.0</v>
+        <v>150000.0</v>
       </c>
       <c r="D358" s="1">
-        <v>98.187</v>
+        <v>99.997</v>
       </c>
       <c r="E358" s="1">
-        <v>99.142</v>
+        <v>100.0</v>
       </c>
       <c r="F358" t="s">
         <v>8</v>
       </c>
       <c r="G358">
         <v>1.0</v>
       </c>
       <c r="H358" s="1">
-        <v>198284.0</v>
+        <v>150000.0</v>
       </c>
       <c r="I358" s="1">
-        <v>-1910.0</v>
+        <v>-4.5</v>
       </c>
       <c r="J358" s="1">
-        <v>-0.96326481208771</v>
+        <v>-0.003</v>
       </c>
       <c r="K358">
-        <v>2.28</v>
-[...2 lines deleted...]
-        <v>870</v>
+        <v>0.2</v>
+      </c>
+      <c r="L358">
+        <v>294.84</v>
       </c>
       <c r="M358" s="1">
-        <v>196374.0</v>
+        <v>149995.5</v>
       </c>
       <c r="N358" s="1">
-        <v>200939.07</v>
+        <v>150290.34</v>
       </c>
       <c r="O358" s="1">
-        <v>0.16</v>
+        <v>0.12</v>
       </c>
       <c r="P358">
         <v>1</v>
       </c>
     </row>
     <row r="359" spans="1:16">
       <c r="A359" t="s">
-        <v>871</v>
+        <v>859</v>
       </c>
       <c r="B359" t="s">
-        <v>872</v>
+        <v>860</v>
       </c>
       <c r="C359" s="1">
         <v>152000.0</v>
       </c>
       <c r="D359" s="1">
-        <v>98.869</v>
+        <v>99.347</v>
       </c>
       <c r="E359" s="1">
         <v>102.83</v>
       </c>
       <c r="F359" t="s">
         <v>8</v>
       </c>
       <c r="G359">
         <v>1.0</v>
       </c>
       <c r="H359" s="1">
         <v>156301.6</v>
       </c>
       <c r="I359" s="1">
-        <v>-6020.72</v>
+        <v>-5294.16</v>
       </c>
       <c r="J359" s="1">
-        <v>-3.8519887192454</v>
+        <v>-3.3871438296217</v>
       </c>
       <c r="K359">
-        <v>2.96</v>
+        <v>3.17</v>
       </c>
       <c r="L359" t="s">
-        <v>873</v>
+        <v>861</v>
       </c>
       <c r="M359" s="1">
-        <v>150280.88</v>
+        <v>151007.44</v>
       </c>
       <c r="N359" s="1">
-        <v>154778.41</v>
+        <v>155832.92</v>
       </c>
       <c r="O359" s="1">
         <v>0.12</v>
       </c>
       <c r="P359">
         <v>1</v>
       </c>
     </row>
     <row r="360" spans="1:16">
       <c r="A360" t="s">
-        <v>874</v>
+        <v>862</v>
       </c>
       <c r="B360" t="s">
-        <v>875</v>
+        <v>863</v>
       </c>
       <c r="C360" s="1">
         <v>100000.0</v>
       </c>
       <c r="D360" s="1">
-        <v>97.865</v>
+        <v>97.914</v>
       </c>
       <c r="E360" s="1">
         <v>100.0</v>
       </c>
       <c r="F360" t="s">
         <v>8</v>
       </c>
       <c r="G360">
         <v>1.0</v>
       </c>
       <c r="H360" s="1">
         <v>100000.0</v>
       </c>
       <c r="I360" s="1">
-        <v>-2135.0</v>
+        <v>-2086.0</v>
       </c>
       <c r="J360" s="1">
-        <v>-2.135</v>
+        <v>-2.086</v>
       </c>
       <c r="K360">
-        <v>0.77</v>
+        <v>0.94</v>
       </c>
       <c r="L360">
-        <v>765.91</v>
+        <v>937.01</v>
       </c>
       <c r="M360" s="1">
-        <v>97865.0</v>
+        <v>97914.0</v>
       </c>
       <c r="N360" s="1">
-        <v>98630.91</v>
+        <v>98851.01</v>
       </c>
       <c r="O360" s="1">
         <v>0.08</v>
       </c>
       <c r="P360">
         <v>1</v>
       </c>
     </row>
     <row r="361" spans="1:16">
       <c r="A361" t="s">
-        <v>876</v>
+        <v>864</v>
       </c>
       <c r="B361" t="s">
-        <v>877</v>
+        <v>865</v>
       </c>
       <c r="C361" s="1">
         <v>100000.0</v>
       </c>
       <c r="D361" s="1">
-        <v>95.916</v>
+        <v>95.409</v>
       </c>
       <c r="E361" s="1">
         <v>97.25</v>
       </c>
       <c r="F361" t="s">
         <v>8</v>
       </c>
       <c r="G361">
         <v>1.0</v>
       </c>
       <c r="H361" s="1">
         <v>97250.0</v>
       </c>
       <c r="I361" s="1">
-        <v>-1334.0</v>
+        <v>-1841.0</v>
       </c>
       <c r="J361" s="1">
-        <v>-1.3717223650386</v>
+        <v>-1.893059125964</v>
       </c>
       <c r="K361">
-        <v>2.46</v>
-[...2 lines deleted...]
-        <v>878</v>
+        <v>0.1</v>
+      </c>
+      <c r="L361">
+        <v>102.74</v>
       </c>
       <c r="M361" s="1">
-        <v>95916.0</v>
+        <v>95409.0</v>
       </c>
       <c r="N361" s="1">
-        <v>98374.9</v>
+        <v>95511.74</v>
       </c>
       <c r="O361" s="1">
         <v>0.08</v>
       </c>
       <c r="P361">
         <v>1</v>
       </c>
     </row>
     <row r="362" spans="1:16">
       <c r="A362" t="s">
-        <v>879</v>
+        <v>866</v>
       </c>
       <c r="B362" t="s">
-        <v>880</v>
+        <v>867</v>
       </c>
       <c r="C362" s="1">
         <v>100000.0</v>
       </c>
       <c r="D362" s="1">
-        <v>99.757</v>
+        <v>99.432</v>
       </c>
       <c r="E362" s="1">
-        <v>99.147</v>
+        <v>99.695</v>
       </c>
       <c r="F362" t="s">
         <v>8</v>
       </c>
       <c r="G362">
         <v>1.0</v>
       </c>
       <c r="H362" s="1">
-        <v>99147.0</v>
+        <v>99695.0</v>
       </c>
       <c r="I362" s="1">
-        <v>610.0</v>
+        <v>-263.0</v>
       </c>
       <c r="J362" s="1">
-        <v>0.61524806600301</v>
+        <v>-0.26380460404233</v>
       </c>
       <c r="K362">
-        <v>2.96</v>
-[...2 lines deleted...]
-        <v>881</v>
+        <v>0.49</v>
+      </c>
+      <c r="L362">
+        <v>493.15</v>
       </c>
       <c r="M362" s="1">
-        <v>99757.0</v>
+        <v>99432.0</v>
       </c>
       <c r="N362" s="1">
-        <v>102713.16</v>
+        <v>99925.15</v>
       </c>
       <c r="O362" s="1">
         <v>0.08</v>
       </c>
       <c r="P362">
         <v>1</v>
       </c>
     </row>
     <row r="363" spans="1:16">
       <c r="A363" t="s">
-        <v>882</v>
+        <v>868</v>
       </c>
       <c r="B363" t="s">
-        <v>883</v>
+        <v>869</v>
       </c>
       <c r="C363" s="1">
-        <v>100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D363" s="1">
-        <v>99.173</v>
+        <v>82.783</v>
       </c>
       <c r="E363" s="1">
-        <v>99.695</v>
+        <v>81.804</v>
       </c>
       <c r="F363" t="s">
         <v>8</v>
       </c>
       <c r="G363">
         <v>1.0</v>
       </c>
       <c r="H363" s="1">
-        <v>99695.0</v>
+        <v>245412.0</v>
       </c>
       <c r="I363" s="1">
-        <v>-522.0</v>
+        <v>2937.0</v>
       </c>
       <c r="J363" s="1">
-        <v>-0.52359697076082</v>
+        <v>1.1967629944746</v>
       </c>
       <c r="K363">
-        <v>0.28</v>
-[...2 lines deleted...]
-        <v>277.4</v>
+        <v>0.51</v>
+      </c>
+      <c r="L363" t="s">
+        <v>870</v>
       </c>
       <c r="M363" s="1">
-        <v>99173.0</v>
+        <v>248349.0</v>
       </c>
       <c r="N363" s="1">
-        <v>99450.4</v>
+        <v>249865.44</v>
       </c>
       <c r="O363" s="1">
-        <v>0.08</v>
+        <v>0.2</v>
       </c>
       <c r="P363">
         <v>1</v>
       </c>
     </row>
     <row r="364" spans="1:16">
       <c r="A364" t="s">
-        <v>884</v>
+        <v>871</v>
       </c>
       <c r="B364" t="s">
-        <v>885</v>
+        <v>872</v>
       </c>
       <c r="C364" s="1">
-        <v>300000.0</v>
+        <v>155000.0</v>
       </c>
       <c r="D364" s="1">
-        <v>82.546</v>
+        <v>100.875</v>
       </c>
       <c r="E364" s="1">
-        <v>81.804</v>
+        <v>99.417</v>
       </c>
       <c r="F364" t="s">
         <v>8</v>
       </c>
       <c r="G364">
         <v>1.0</v>
       </c>
       <c r="H364" s="1">
-        <v>245412.0</v>
+        <v>154096.35</v>
       </c>
       <c r="I364" s="1">
-        <v>2226.0</v>
+        <v>2259.9</v>
       </c>
       <c r="J364" s="1">
-        <v>0.90704611021466</v>
+        <v>1.4665499864208</v>
       </c>
       <c r="K364">
-        <v>0.46</v>
-[...2 lines deleted...]
-        <v>886</v>
+        <v>0.33</v>
+      </c>
+      <c r="L364">
+        <v>509.59</v>
       </c>
       <c r="M364" s="1">
-        <v>247638.0</v>
+        <v>156356.25</v>
       </c>
       <c r="N364" s="1">
-        <v>249024.99</v>
+        <v>156865.84</v>
       </c>
       <c r="O364" s="1">
-        <v>0.2</v>
+        <v>0.12</v>
       </c>
       <c r="P364">
         <v>1</v>
       </c>
     </row>
     <row r="365" spans="1:16">
       <c r="A365" t="s">
-        <v>887</v>
+        <v>873</v>
       </c>
       <c r="B365" t="s">
-        <v>888</v>
+        <v>874</v>
       </c>
       <c r="C365" s="1">
-        <v>155000.0</v>
+        <v>630.0</v>
       </c>
       <c r="D365" s="1">
-        <v>100.566</v>
+        <v>0.0775</v>
       </c>
       <c r="E365" s="1">
-        <v>99.417</v>
+        <v>0.1083650794</v>
       </c>
       <c r="F365" t="s">
         <v>8</v>
       </c>
       <c r="G365">
         <v>1.0</v>
       </c>
       <c r="H365" s="1">
-        <v>154096.35</v>
+        <v>0.0</v>
       </c>
       <c r="I365" s="1">
-        <v>1780.95</v>
+        <v>-48612.5</v>
       </c>
       <c r="J365" s="1">
-        <v>1.1557379522617</v>
+        <v>0</v>
       </c>
       <c r="K365">
-        <v>0.11</v>
+        <v>0.0</v>
       </c>
       <c r="L365">
-        <v>175.17</v>
+        <v>0.0</v>
       </c>
       <c r="M365" s="1">
-        <v>155877.3</v>
+        <v>-48612.5</v>
       </c>
       <c r="N365" s="1">
-        <v>156052.47</v>
+        <v>-48612.5</v>
       </c>
       <c r="O365" s="1">
-        <v>0.12</v>
+        <v>-0.04</v>
       </c>
       <c r="P365">
         <v>1</v>
       </c>
     </row>
     <row r="366" spans="1:16">
       <c r="A366" t="s">
-        <v>889</v>
+        <v>875</v>
       </c>
       <c r="B366" t="s">
-        <v>890</v>
+        <v>876</v>
       </c>
       <c r="C366" s="1">
-        <v>477.0</v>
+        <v>115.0</v>
       </c>
       <c r="D366" s="1">
-        <v>153.1</v>
+        <v>66.9</v>
       </c>
       <c r="E366" s="1">
-        <v>44.3746331237</v>
+        <v>53.2</v>
       </c>
       <c r="F366" t="s">
         <v>8</v>
       </c>
       <c r="G366">
         <v>1.0</v>
       </c>
       <c r="H366" s="1">
-        <v>211667.0</v>
+        <v>61180.0</v>
       </c>
       <c r="I366" s="1">
-        <v>518620.0</v>
+        <v>15755.0</v>
       </c>
       <c r="J366" s="1">
-        <v>245.0169369812</v>
+        <v>25.751879699248</v>
       </c>
       <c r="K366">
         <v>0.0</v>
       </c>
       <c r="L366">
         <v>0.0</v>
       </c>
       <c r="M366" s="1">
-        <v>730287.0</v>
+        <v>76935.0</v>
       </c>
       <c r="N366" s="1">
-        <v>730287.0</v>
+        <v>76935.0</v>
       </c>
       <c r="O366" s="1">
-        <v>0.58</v>
+        <v>0.06</v>
       </c>
       <c r="P366">
         <v>1</v>
       </c>
     </row>
     <row r="367" spans="1:16">
       <c r="A367" t="s">
-        <v>891</v>
+        <v>877</v>
       </c>
       <c r="B367" t="s">
-        <v>892</v>
+        <v>878</v>
       </c>
       <c r="C367" s="1">
-        <v>477.0</v>
+        <v>410.0</v>
       </c>
       <c r="D367" s="1">
-        <v>8.4</v>
+        <v>14.1</v>
       </c>
       <c r="E367" s="1">
-        <v>2.7381551363</v>
+        <v>16.3</v>
       </c>
       <c r="F367" t="s">
         <v>8</v>
       </c>
       <c r="G367">
         <v>1.0</v>
       </c>
       <c r="H367" s="1">
-        <v>13061.0</v>
+        <v>66830.0</v>
       </c>
       <c r="I367" s="1">
-        <v>27007.0</v>
+        <v>-9020.0</v>
       </c>
       <c r="J367" s="1">
-        <v>206.77589771074</v>
+        <v>-13.496932515337</v>
       </c>
       <c r="K367">
         <v>0.0</v>
       </c>
       <c r="L367">
         <v>0.0</v>
       </c>
       <c r="M367" s="1">
-        <v>40068.0</v>
+        <v>57810.0</v>
       </c>
       <c r="N367" s="1">
-        <v>40068.0</v>
+        <v>57810.0</v>
       </c>
       <c r="O367" s="1">
-        <v>0.03</v>
+        <v>0.05</v>
       </c>
       <c r="P367">
         <v>1</v>
       </c>
     </row>
     <row r="368" spans="1:16">
       <c r="A368" t="s">
-        <v>893</v>
+        <v>879</v>
       </c>
       <c r="B368" t="s">
-        <v>894</v>
+        <v>880</v>
       </c>
       <c r="C368" s="1">
-        <v>630.0</v>
+        <v>410.0</v>
       </c>
       <c r="D368" s="1">
-        <v>0.0925</v>
+        <v>62.9</v>
       </c>
       <c r="E368" s="1">
-        <v>0.1083650794</v>
+        <v>71.3</v>
       </c>
       <c r="F368" t="s">
         <v>8</v>
       </c>
       <c r="G368">
         <v>1.0</v>
       </c>
       <c r="H368" s="1">
-        <v>0.0</v>
+        <v>292330.0</v>
       </c>
       <c r="I368" s="1">
-        <v>-24987.5</v>
+        <v>-34440.0</v>
       </c>
       <c r="J368" s="1">
-        <v>0</v>
+        <v>-11.781206171108</v>
       </c>
       <c r="K368">
         <v>0.0</v>
       </c>
       <c r="L368">
         <v>0.0</v>
       </c>
       <c r="M368" s="1">
-        <v>-24987.5</v>
+        <v>257890.0</v>
       </c>
       <c r="N368" s="1">
-        <v>-24987.5</v>
+        <v>257890.0</v>
       </c>
       <c r="O368" s="1">
-        <v>-0.02</v>
+        <v>0.2</v>
       </c>
       <c r="P368">
         <v>1</v>
       </c>
     </row>
     <row r="369" spans="1:16">
       <c r="A369" t="s">
-        <v>895</v>
+        <v>881</v>
       </c>
       <c r="B369" t="s">
-        <v>896</v>
+        <v>882</v>
       </c>
       <c r="C369" s="1">
-        <v>115.0</v>
+        <v>160.0</v>
       </c>
       <c r="D369" s="1">
-        <v>86.7</v>
+        <v>68.1</v>
       </c>
       <c r="E369" s="1">
-        <v>53.2</v>
+        <v>75.3</v>
       </c>
       <c r="F369" t="s">
         <v>8</v>
       </c>
       <c r="G369">
         <v>1.0</v>
       </c>
       <c r="H369" s="1">
-        <v>61180.0</v>
+        <v>120480.0</v>
       </c>
       <c r="I369" s="1">
-        <v>38525.0</v>
+        <v>-11520.0</v>
       </c>
       <c r="J369" s="1">
-        <v>62.96992481203</v>
+        <v>-9.5617529880478</v>
       </c>
       <c r="K369">
         <v>0.0</v>
       </c>
       <c r="L369">
         <v>0.0</v>
       </c>
       <c r="M369" s="1">
-        <v>99705.0</v>
+        <v>108960.0</v>
       </c>
       <c r="N369" s="1">
-        <v>99705.0</v>
+        <v>108960.0</v>
       </c>
       <c r="O369" s="1">
-        <v>0.08</v>
+        <v>0.09</v>
       </c>
       <c r="P369">
         <v>1</v>
       </c>
     </row>
     <row r="370" spans="1:16">
       <c r="A370" t="s">
-        <v>897</v>
+        <v>883</v>
       </c>
       <c r="B370" t="s">
-        <v>898</v>
+        <v>884</v>
       </c>
       <c r="C370" s="1">
-        <v>160.0</v>
+        <v>-630.0</v>
       </c>
       <c r="D370" s="1">
-        <v>93.6</v>
+        <v>0.055</v>
       </c>
       <c r="E370" s="1">
-        <v>75.3</v>
+        <v>0.0738333333</v>
       </c>
       <c r="F370" t="s">
         <v>8</v>
       </c>
       <c r="G370">
         <v>1.0</v>
       </c>
       <c r="H370" s="1">
-        <v>120480.0</v>
+        <v>0.0</v>
       </c>
       <c r="I370" s="1">
-        <v>29280.0</v>
+        <v>29662.5</v>
       </c>
       <c r="J370" s="1">
-        <v>24.302788844622</v>
+        <v>0</v>
       </c>
       <c r="K370">
         <v>0.0</v>
       </c>
       <c r="L370">
         <v>0.0</v>
       </c>
       <c r="M370" s="1">
-        <v>149760.0</v>
+        <v>29662.5</v>
       </c>
       <c r="N370" s="1">
-        <v>149760.0</v>
+        <v>29662.5</v>
       </c>
       <c r="O370" s="1">
-        <v>0.12</v>
+        <v>0.02</v>
       </c>
       <c r="P370">
         <v>1</v>
       </c>
     </row>
     <row r="371" spans="1:16">
       <c r="A371" t="s">
-        <v>899</v>
+        <v>885</v>
       </c>
       <c r="B371" t="s">
-        <v>900</v>
+        <v>886</v>
       </c>
       <c r="C371" s="1">
-        <v>-952.0</v>
+        <v>-820.0</v>
       </c>
       <c r="D371" s="1">
-        <v>50.9</v>
+        <v>30.3</v>
       </c>
       <c r="E371" s="1">
-        <v>13.2580882353</v>
+        <v>34.7</v>
       </c>
       <c r="F371" t="s">
         <v>8</v>
       </c>
       <c r="G371">
         <v>1.0</v>
       </c>
       <c r="H371" s="1">
-        <v>-126217.0</v>
+        <v>-284540.0</v>
       </c>
       <c r="I371" s="1">
-        <v>-358351.0</v>
+        <v>36080.0</v>
       </c>
       <c r="J371" s="1">
-        <v>283.91658809828</v>
+        <v>-12.680115273775</v>
       </c>
       <c r="K371">
         <v>0.0</v>
       </c>
       <c r="L371">
         <v>0.0</v>
       </c>
       <c r="M371" s="1">
-        <v>-484568.0</v>
+        <v>-248460.0</v>
       </c>
       <c r="N371" s="1">
-        <v>-484568.0</v>
+        <v>-248460.0</v>
       </c>
       <c r="O371" s="1">
-        <v>-0.38</v>
+        <v>-0.2</v>
       </c>
       <c r="P371">
-        <v>1</v>
-[...48 lines deleted...]
-      <c r="P372">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>