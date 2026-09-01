--- v4 (2026-08-01)
+++ v5 (2026-09-01)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="887">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="894">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C/D</t>
   </si>
   <si>
     <t>FR0000970097</t>
   </si>
   <si>
@@ -265,51 +265,51 @@
   <si>
     <t>BANCA GENERALI</t>
   </si>
   <si>
     <t>IT0004776628</t>
   </si>
   <si>
     <t>BANCA MEDIOLANUM</t>
   </si>
   <si>
     <t>ES0113211835</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA</t>
   </si>
   <si>
     <t>ES0113860A34</t>
   </si>
   <si>
     <t>BANCO DE SABADELL SA</t>
   </si>
   <si>
     <t>ES0113900J37</t>
   </si>
   <si>
-    <t>BANCO SANTANDER SA</t>
+    <t>BANCO SANTANDER</t>
   </si>
   <si>
     <t>IE00BD1RP616</t>
   </si>
   <si>
     <t>BANK OF IRELAND GROUP PLC</t>
   </si>
   <si>
     <t>ES0113679I37</t>
   </si>
   <si>
     <t>BANKINTER SA</t>
   </si>
   <si>
     <t>AT0000BAWAG2</t>
   </si>
   <si>
     <t>BAWAG GROUP AG</t>
   </si>
   <si>
     <t>NL0012866412</t>
   </si>
   <si>
     <t>BE SEMICONDUCTOR INDUSTRIES NV</t>
   </si>
@@ -487,51 +487,51 @@
   <si>
     <t>ESSILORLUXOTTICA SA</t>
   </si>
   <si>
     <t>FR0014000MR3</t>
   </si>
   <si>
     <t>EUROFINS SCIENTIFIC</t>
   </si>
   <si>
     <t>FR0013451333</t>
   </si>
   <si>
     <t>FDJ UNITED</t>
   </si>
   <si>
     <t>NL0011585146</t>
   </si>
   <si>
     <t>FERRARI NV</t>
   </si>
   <si>
     <t>NL0015001FS8</t>
   </si>
   <si>
-    <t>FERROVIAL</t>
+    <t>FERROVIAL NV</t>
   </si>
   <si>
     <t>DE0005773303</t>
   </si>
   <si>
     <t>FRAPORT FRANKFURT AIRPORT SERVICES</t>
   </si>
   <si>
     <t>DE0005785802</t>
   </si>
   <si>
     <t>FRESENIUS MEDICAL CARE AG</t>
   </si>
   <si>
     <t>DE000A3E5D64</t>
   </si>
   <si>
     <t>FUCHS PREF</t>
   </si>
   <si>
     <t>FR0011726835</t>
   </si>
   <si>
     <t>GAZTRANSPORT &amp; TECHNIGAZ SA</t>
   </si>
@@ -1036,1689 +1036,1710 @@
   <si>
     <t>AT0000831706</t>
   </si>
   <si>
     <t>WIENERBERGER AG</t>
   </si>
   <si>
     <t>NL0000395903</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV</t>
   </si>
   <si>
     <t>XSS190626</t>
   </si>
   <si>
     <t>EURO STOXX 50 ESG JUN 26</t>
   </si>
   <si>
     <t>OE100626</t>
   </si>
   <si>
     <t>EURO-BOBL JUN 26</t>
   </si>
   <si>
+    <t>DU100626</t>
+  </si>
+  <si>
+    <t>EURO-SCHATZ JUN 26</t>
+  </si>
+  <si>
+    <t>VG190626</t>
+  </si>
+  <si>
+    <t>EURO STOXX 50 JUN 26</t>
+  </si>
+  <si>
+    <t>IK1100626</t>
+  </si>
+  <si>
+    <t>EURO-BTP (ITALY GOVT) JUN 26</t>
+  </si>
+  <si>
     <t>RX100626</t>
   </si>
   <si>
     <t>EURO-BUND JUN 26</t>
   </si>
   <si>
-    <t>DU100626</t>
-[...16 lines deleted...]
-  <si>
     <t>OAT100626</t>
   </si>
   <si>
     <t>EURO-OAT JUN 26</t>
   </si>
   <si>
     <t>XS2859413341</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 16/07/2036</t>
   </si>
   <si>
-    <t>3 511.99</t>
+    <t>3 859.59</t>
   </si>
   <si>
     <t>XS2747610751</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 3.875 15/01/2032</t>
   </si>
   <si>
-    <t>1 167.81</t>
+    <t>1 475.68</t>
+  </si>
+  <si>
+    <t>XS3388179676</t>
+  </si>
+  <si>
+    <t>ADIDAS AG 3.5 26/05/2031</t>
   </si>
   <si>
     <t>BE6363767821</t>
   </si>
   <si>
     <t>AGEAS SA 02/05/2056</t>
   </si>
   <si>
     <t>XS3237229193</t>
   </si>
   <si>
     <t>AIB GROUP PLC 02/12/2036</t>
   </si>
   <si>
-    <t>1 582.19</t>
+    <t>1 880.14</t>
   </si>
   <si>
     <t>FR0014013VX5</t>
   </si>
   <si>
     <t>AIR LIQUIDE FINANCE SA 3 05/05/2033</t>
   </si>
   <si>
     <t>XS2251233651</t>
   </si>
   <si>
     <t>AKELIUS RESIDENTIAL PROPERTY FINAN 1.125 11/01/2029</t>
   </si>
   <si>
     <t>XS3324546251</t>
   </si>
   <si>
     <t>AKZO NOBEL NV 4 25/03/2031</t>
   </si>
   <si>
     <t>XS3359749481</t>
   </si>
   <si>
     <t>ALLIANDER NV 3.25 30/04/2031</t>
   </si>
   <si>
     <t>XS2829852842</t>
   </si>
   <si>
     <t>ALLIANDER NV PERP</t>
   </si>
   <si>
-    <t>4 538.96</t>
+    <t>4 960.85</t>
   </si>
   <si>
     <t>DE000A351U49</t>
   </si>
   <si>
     <t>ALLIANZ SE 25/07/2053</t>
   </si>
   <si>
-    <t>9 063.10</t>
+    <t>9 988.56</t>
   </si>
   <si>
     <t>XS3357187809</t>
   </si>
   <si>
     <t>ALPHA BANK SA 06/05/2032</t>
   </si>
   <si>
     <t>XS2761146468</t>
   </si>
   <si>
     <t>ALPHA BANK SA 12/05/2030</t>
   </si>
   <si>
-    <t>4 904.11</t>
-[...8 lines deleted...]
-    <t>2 991.78</t>
+    <t>XS3372845746</t>
+  </si>
+  <si>
+    <t>ALPHABET INC 3.45 11/05/2032</t>
   </si>
   <si>
     <t>XS3224609456</t>
   </si>
   <si>
     <t>ALPHABET INC 3.5 06/11/2038</t>
   </si>
   <si>
     <t>XS3229091015</t>
   </si>
   <si>
     <t>AMCOR UK FINANCE PLC 3.75 20/02/2033</t>
   </si>
   <si>
+    <t>1 058.22</t>
+  </si>
+  <si>
     <t>FR001400ZZD7</t>
   </si>
   <si>
     <t>ARKEMA SA PERP</t>
   </si>
   <si>
-    <t>3 993.84</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3070545234</t>
   </si>
   <si>
     <t>AROUNDTOWN SA 3.5 13/05/2030</t>
   </si>
   <si>
-    <t>6 846.58</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2872909770</t>
   </si>
   <si>
     <t>ASTRAZENECA FINANCE LLC 3.278 05/08/2033</t>
   </si>
   <si>
-    <t>3 432.47</t>
+    <t>3 797.09</t>
   </si>
   <si>
     <t>AT0000A2CQD2</t>
   </si>
   <si>
     <t>AUSTRIA (REPUBLIC OF) 0 20/02/2030</t>
   </si>
   <si>
     <t>AT0000A2KQ43</t>
   </si>
   <si>
     <t>AUSTRIA (REPUBLIC OF) 0 20/10/2040</t>
   </si>
   <si>
     <t>AT0000A3HU25</t>
   </si>
   <si>
     <t>AUSTRIA (REPUBLIC OF) 2.95 20/02/2035</t>
   </si>
   <si>
     <t>XS2314312179</t>
   </si>
   <si>
     <t>AXA SA 07/10/2041</t>
   </si>
   <si>
-    <t>1 107.53</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2431029441</t>
   </si>
   <si>
     <t>AXA SA 10/07/2042</t>
   </si>
   <si>
-    <t>2 012.11</t>
+    <t>2 207.26</t>
+  </si>
+  <si>
+    <t>XS3393830651</t>
+  </si>
+  <si>
+    <t>AXA SA 29/05/2056</t>
   </si>
   <si>
     <t>XS2432565187</t>
   </si>
   <si>
     <t>BALDER FINLAND OYJ 2 18/01/2031</t>
   </si>
   <si>
     <t>XS3090080733</t>
   </si>
   <si>
     <t>BANCO DE CREDITO SOCIAL COOPERATIV 13/06/2031</t>
   </si>
   <si>
-    <t>3 126.03</t>
+    <t>3 404.11</t>
   </si>
   <si>
     <t>XS3352075058</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA 22/04/2038</t>
   </si>
   <si>
     <t>XS2345798271</t>
   </si>
   <si>
     <t>BANK OF AMERICA CORP 24/05/2032</t>
   </si>
   <si>
-    <t>3 363.73</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3332496184</t>
   </si>
   <si>
     <t>BANK OF IRELAND GROUP PLC 02/04/2034</t>
   </si>
   <si>
     <t>XS3112064947</t>
   </si>
   <si>
     <t>BANK OF MONTREAL 09/01/2032</t>
   </si>
   <si>
-    <t>1 456.36</t>
+    <t>1 820.45</t>
   </si>
   <si>
     <t>FR0014015J95</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 21/07/2033</t>
   </si>
   <si>
+    <t>1 275.34</t>
+  </si>
+  <si>
     <t>XS2831195644</t>
   </si>
   <si>
     <t>BARCLAYS PLC 31/05/2036</t>
   </si>
   <si>
-    <t>4 618.76</t>
-[...1 lines deleted...]
-  <si>
     <t>BE0390167337</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 3.375 20/02/2031</t>
   </si>
   <si>
-    <t>BE0000349580</t>
-[...4 lines deleted...]
-  <si>
     <t>BE0000345547</t>
   </si>
   <si>
     <t>BELGIUM KINGDOM OF (GOVERNMENT) 0.8 22/06/2028</t>
   </si>
   <si>
     <t>BE0000333428</t>
   </si>
   <si>
     <t>BELGIUM KINGDOM OF (GOVERNMENT) 3 22/06/2034</t>
   </si>
   <si>
-    <t>10 619.82</t>
+    <t>12 131.68</t>
+  </si>
+  <si>
+    <t>BE0000368770</t>
+  </si>
+  <si>
+    <t>BELGIUM KINGDOM OF (GOVERNMENT) 3.1 22/08/2031</t>
   </si>
   <si>
     <t>BE0000320292</t>
   </si>
   <si>
     <t>BELGIUM KINGDOM OF (GOVERNMENT) 4.25 28/03/2041</t>
   </si>
   <si>
-    <t>2 665.96</t>
+    <t>4 911.15</t>
   </si>
   <si>
     <t>XS3215466338</t>
   </si>
   <si>
     <t>BMS IRELAND CAPITAL FUNDING DAC 3.363 10/11/2033</t>
   </si>
   <si>
-    <t>2 627.01</t>
-[...8 lines deleted...]
-    <t>3 116.44</t>
+    <t>3 059.87</t>
+  </si>
+  <si>
+    <t>FR0014018PQ0</t>
+  </si>
+  <si>
+    <t>BNP PARIBAS CARDIF SA 27/05/2041</t>
   </si>
   <si>
     <t>FR001400LZI6</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 13/11/2032</t>
   </si>
   <si>
-    <t>2 251.37</t>
+    <t>2 628.77</t>
   </si>
   <si>
     <t>FR0014010KM7</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 19/01/2036</t>
   </si>
   <si>
-    <t>1 097.64</t>
+    <t>1 397.93</t>
   </si>
   <si>
     <t>XS2555221246</t>
   </si>
   <si>
     <t>BOOKING HOLDINGS INC 4.75 15/11/2034</t>
   </si>
   <si>
-    <t>2 225.34</t>
-[...8 lines deleted...]
-    <t>1 621.92</t>
+    <t>2 602.74</t>
+  </si>
+  <si>
+    <t>FR001400WP90</t>
+  </si>
+  <si>
+    <t>BPCE SA 20/01/2034</t>
+  </si>
+  <si>
+    <t>2 936.99</t>
   </si>
   <si>
     <t>XS3227880021</t>
   </si>
   <si>
     <t>BT FINANCE PLC 3.375 17/11/2032</t>
   </si>
   <si>
+    <t>2 489.92</t>
+  </si>
+  <si>
+    <t>FR0014013058</t>
+  </si>
+  <si>
+    <t>BUREAU VERITAS SA 3.375 01/10/2033</t>
+  </si>
+  <si>
+    <t>2 265.41</t>
+  </si>
+  <si>
+    <t>XS3226502485</t>
+  </si>
+  <si>
+    <t>CAIXABANK SA 14/05/2038</t>
+  </si>
+  <si>
+    <t>FR0014012S89</t>
+  </si>
+  <si>
+    <t>CAPGEMINI SE 3.5 25/09/2034</t>
+  </si>
+  <si>
+    <t>4 813.70</t>
+  </si>
+  <si>
+    <t>XS2387052744</t>
+  </si>
+  <si>
+    <t>CASTELLUM HELSINKI FINANCE HOLDING 0.875 17/09/2029</t>
+  </si>
+  <si>
+    <t>XS2793256137</t>
+  </si>
+  <si>
+    <t>CBRE GLOBAL INVESTORS OPEN-ENDED F 4.75 27/03/2034</t>
+  </si>
+  <si>
+    <t>1 504.38</t>
+  </si>
+  <si>
+    <t>FR001400RIX8</t>
+  </si>
+  <si>
+    <t>CNP ASSURANCES 16/07/2054</t>
+  </si>
+  <si>
+    <t>4 300.68</t>
+  </si>
+  <si>
+    <t>XS3326476523</t>
+  </si>
+  <si>
+    <t>COCA-COLA HBC FINANCE BV 4 01/10/2033</t>
+  </si>
+  <si>
+    <t>XS2909746310</t>
+  </si>
+  <si>
+    <t>COMCAST CORPORATION 3.25 26/09/2032</t>
+  </si>
+  <si>
+    <t>3 138.70</t>
+  </si>
+  <si>
+    <t>DE000CZ45YV9</t>
+  </si>
+  <si>
+    <t>COMMERZBANK AG 16/07/2032</t>
+  </si>
+  <si>
+    <t>3 528.77</t>
+  </si>
+  <si>
+    <t>FR001400Q486</t>
+  </si>
+  <si>
+    <t>COMPAGNIE GENERALE DES ETABLISSEME 3.125 16/05/2031</t>
+  </si>
+  <si>
+    <t>FR001400Q7X2</t>
+  </si>
+  <si>
+    <t>COVIVIO HOTELS SCA 4.125 23/05/2033</t>
+  </si>
+  <si>
+    <t>FR001400MDV4</t>
+  </si>
+  <si>
+    <t>COVIVIO SA 4.625 05/06/2032</t>
+  </si>
+  <si>
+    <t>4 599.66</t>
+  </si>
+  <si>
+    <t>FR001400PGC0</t>
+  </si>
+  <si>
+    <t>CREDIT AGRICOLE SA 15/04/2036</t>
+  </si>
+  <si>
+    <t>1 174.66</t>
+  </si>
+  <si>
+    <t>FR001400PZV0</t>
+  </si>
+  <si>
+    <t>CREDIT MUTUEL ARKEA 15/05/2035</t>
+  </si>
+  <si>
+    <t>BE0002989706</t>
+  </si>
+  <si>
+    <t>CRELAN SA 23/01/2032</t>
+  </si>
+  <si>
+    <t>1 884.25</t>
+  </si>
+  <si>
+    <t>BE0390287564</t>
+  </si>
+  <si>
+    <t>CRELAN SA-BRUSSELS HEAD OFFICE 30/04/2037</t>
+  </si>
+  <si>
+    <t>XS3352082930</t>
+  </si>
+  <si>
+    <t>DANAHER CORPORATION 3.25 29/04/2030</t>
+  </si>
+  <si>
+    <t>FR0014017HO4</t>
+  </si>
+  <si>
+    <t>DANONE SA 3.785 01/04/2034</t>
+  </si>
+  <si>
+    <t>DE000A4DE9Y3</t>
+  </si>
+  <si>
+    <t>DEUTSCHE BANK AG 13/02/2031</t>
+  </si>
+  <si>
+    <t>1 017.12</t>
+  </si>
+  <si>
+    <t>XS2280835260</t>
+  </si>
+  <si>
+    <t>DIGITAL INTREPID HOLDING BV 0.625 15/07/2031</t>
+  </si>
+  <si>
+    <t>1 106.16</t>
+  </si>
+  <si>
+    <t>XS2977974927</t>
+  </si>
+  <si>
+    <t>DNB BANK ASA 15/01/2031</t>
+  </si>
+  <si>
+    <t>1 142.47</t>
+  </si>
+  <si>
+    <t>XS3351033785</t>
+  </si>
+  <si>
+    <t>DSB 3.625 22/04/2036</t>
+  </si>
+  <si>
+    <t>XS2932834604</t>
+  </si>
+  <si>
+    <t>DSV FINANCE BV 3.25 06/11/2030</t>
+  </si>
+  <si>
+    <t>1 860.96</t>
+  </si>
+  <si>
+    <t>XS3204041266</t>
+  </si>
+  <si>
+    <t>DZ BANK AG DEUTSCHE ZENTRAL GENOSS 15/10/2035</t>
+  </si>
+  <si>
+    <t>2 345.44</t>
+  </si>
+  <si>
+    <t>XS3274805376</t>
+  </si>
+  <si>
+    <t>E.ON SE 3.448 19/01/2034</t>
+  </si>
+  <si>
+    <t>2 231.75</t>
+  </si>
+  <si>
+    <t>XS3166221948</t>
+  </si>
+  <si>
+    <t>EAST JAPAN RAILWAY COMPANY 3.727 02/09/2037</t>
+  </si>
+  <si>
+    <t>3 245.45</t>
+  </si>
+  <si>
+    <t>XS3071203056</t>
+  </si>
+  <si>
+    <t>EATON CAPITAL UNLIMITED CO 3.625 09/05/2035</t>
+  </si>
+  <si>
+    <t>PTEDP6OM0007</t>
+  </si>
+  <si>
+    <t>EDP SA 02/12/2055</t>
+  </si>
+  <si>
+    <t>1 114.73</t>
+  </si>
+  <si>
+    <t>XS3391835629</t>
+  </si>
+  <si>
+    <t>EDP SERVICIOS FINANCIEROS ESPANA S 3.75 01/03/2033</t>
+  </si>
+  <si>
+    <t>BE6373697216</t>
+  </si>
+  <si>
+    <t>ELIA GROUP SA PERP</t>
+  </si>
+  <si>
+    <t>XS3070067072</t>
+  </si>
+  <si>
+    <t>ELISA OYJ 2.875 14/05/2030</t>
+  </si>
+  <si>
+    <t>XS2312746345</t>
+  </si>
+  <si>
+    <t>ENEL SPA NC30 PERP</t>
+  </si>
+  <si>
+    <t>4 240.27</t>
+  </si>
+  <si>
+    <t>FR001400KHG0</t>
+  </si>
+  <si>
+    <t>ENGIE SA 3.875 06/01/2031</t>
+  </si>
+  <si>
+    <t>1 571.23</t>
+  </si>
+  <si>
+    <t>FR0014016Z94</t>
+  </si>
+  <si>
+    <t>ENGIE SA PERP</t>
+  </si>
+  <si>
+    <t>AT0000A3RNZ8</t>
+  </si>
+  <si>
+    <t>ERSTE GROUP BANK AG 21/04/2036</t>
+  </si>
+  <si>
+    <t>FR0014017VR8</t>
+  </si>
+  <si>
+    <t>EURAZEO SE 4.625 17/04/2031</t>
+  </si>
+  <si>
+    <t>XS3386670270</t>
+  </si>
+  <si>
+    <t>EUROBANK SA 25/05/2032</t>
+  </si>
+  <si>
+    <t>EU000A4ERVC2</t>
+  </si>
+  <si>
+    <t>EUROPEAN UNION 3.25 12/12/2036</t>
+  </si>
+  <si>
+    <t>3 860.81</t>
+  </si>
+  <si>
+    <t>EU000A3K4EY2</t>
+  </si>
+  <si>
+    <t>EUROPEAN UNION 3.375 05/10/2054</t>
+  </si>
+  <si>
+    <t>12 141.77</t>
+  </si>
+  <si>
+    <t>DE000A4DFWV3</t>
+  </si>
+  <si>
+    <t>EVONIK INDUSTRIES AG 09/09/2055</t>
+  </si>
+  <si>
+    <t>3 108.90</t>
+  </si>
+  <si>
+    <t>XS2982065018</t>
+  </si>
+  <si>
+    <t>EXPERIAN PLC 3.51 15/12/2033</t>
+  </si>
+  <si>
     <t>2 125.23</t>
   </si>
   <si>
-    <t>FR0014013058</t>
-[...325 lines deleted...]
-  <si>
     <t>XS3003232272</t>
   </si>
   <si>
     <t>FASTIGHETS AB BALDER 4 19/02/2032</t>
   </si>
   <si>
+    <t>1 139.73</t>
+  </si>
+  <si>
     <t>FI4000415153</t>
   </si>
   <si>
     <t>FINLAND (REPUBLIC OF) 0.125 15/04/2036</t>
   </si>
   <si>
     <t>FI4000507231</t>
   </si>
   <si>
     <t>FINLAND (REPUBLIC OF) 0.125 15/09/2031</t>
   </si>
   <si>
     <t>FI4000440557</t>
   </si>
   <si>
     <t>FINLAND (REPUBLIC OF) 0.25 15/09/2040</t>
   </si>
   <si>
     <t>FI4000348727</t>
   </si>
   <si>
     <t>FINLAND (REPUBLIC OF) 0.5 15/09/2028</t>
   </si>
   <si>
     <t>XS3299544711</t>
   </si>
   <si>
     <t>FORD MOTOR CREDIT COMPANY LLC 3.305 17/05/2029</t>
   </si>
   <si>
     <t>XS2764790833</t>
   </si>
   <si>
     <t>FORTIVE CORP 3.7 15/08/2029</t>
   </si>
   <si>
-    <t>3 999.04</t>
+    <t>4 440.00</t>
   </si>
   <si>
     <t>FR0013516549</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 0 25/11/2030</t>
   </si>
   <si>
     <t>FR0014002WK3</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 0 25/11/2031</t>
   </si>
   <si>
     <t>FR0013515806</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 0.5 25/05/2040</t>
   </si>
   <si>
-    <t>18 345.34</t>
-[...1 lines deleted...]
-  <si>
     <t>FR0014012II5</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 3.5 25/11/2035</t>
   </si>
   <si>
-    <t>16 359.39</t>
+    <t>20 162.42</t>
   </si>
   <si>
     <t>FR0014015MU5</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 4.1 25/05/2046</t>
   </si>
   <si>
-    <t>8 711.81</t>
-[...1 lines deleted...]
-  <si>
     <t>FR0014016CV2</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 4.4 25/05/2057</t>
   </si>
   <si>
-    <t>17 029.01</t>
-[...1 lines deleted...]
-  <si>
     <t>FR0012602779</t>
   </si>
   <si>
     <t>GDF SUEZ 1.5 13/03/2035</t>
   </si>
   <si>
     <t>DE000BU22098</t>
   </si>
   <si>
     <t>GERMANY (FEDERAL REPUBLIC OF) 1.7 10/06/2027</t>
   </si>
   <si>
-    <t>30 298.06</t>
+    <t>34 087.33</t>
   </si>
   <si>
     <t>DE0001135481</t>
   </si>
   <si>
     <t>GERMANY (FEDERAL REPUBLIC OF) 2.5 04/07/2044</t>
   </si>
   <si>
-    <t>47 455.99</t>
+    <t>54 301.62</t>
   </si>
   <si>
     <t>DE000BU2Z049</t>
   </si>
   <si>
     <t>GERMANY (FEDERAL REPUBLIC OF) 2.5 15/02/2035</t>
   </si>
   <si>
-    <t>15 121.78</t>
+    <t>21 597.47</t>
   </si>
   <si>
     <t>XS3350929454</t>
   </si>
   <si>
     <t>GOLDMAN SACHS GROUP INC/THE 22/04/2036</t>
   </si>
   <si>
     <t>BE6371086297</t>
   </si>
   <si>
     <t>GROEP BRUSSEL LAMBERT NV 3.75 21/01/2036</t>
   </si>
   <si>
-    <t>1 068.49</t>
+    <t>1 366.44</t>
   </si>
   <si>
     <t>FR0014006144</t>
   </si>
   <si>
     <t>GROUPE DES ASSURANCES DU CREDIT MU 21/04/2042</t>
   </si>
   <si>
     <t>XS2198574209</t>
   </si>
   <si>
     <t>HANNOVER RUECK SE 08/10/2040</t>
   </si>
   <si>
-    <t>2 004.11</t>
+    <t>2 282.19</t>
   </si>
   <si>
     <t>XS3319131119</t>
   </si>
   <si>
     <t>HENKEL AG &amp; CO KGAA 3.625 02/04/2031</t>
   </si>
   <si>
     <t>XS2385390724</t>
   </si>
   <si>
     <t>HOLDING DINFRASTRUCTURES DES METIE 0.625 16/09/2028</t>
   </si>
   <si>
     <t>DE000A383PT8</t>
   </si>
   <si>
     <t>HOWOGE WOHNUNGSBAU GMBH 3.875 05/06/2030</t>
   </si>
   <si>
-    <t>3 545.89</t>
+    <t>3 853.77</t>
   </si>
   <si>
     <t>XS3224600232</t>
   </si>
   <si>
     <t>IBERDROLA FINANZAS SAU PERP</t>
   </si>
   <si>
-    <t>3 719.18</t>
+    <t>4 315.07</t>
   </si>
   <si>
     <t>FR001400ZRC6</t>
   </si>
   <si>
     <t>ICADE 4.375 22/05/2035</t>
   </si>
   <si>
-    <t>4 171.23</t>
+    <t>FR0014018J01</t>
   </si>
   <si>
     <t>XS3190744907</t>
   </si>
   <si>
     <t>IDS FINANCING PLC 3.25 01/01/2029</t>
   </si>
   <si>
-    <t>2 846.47</t>
+    <t>3 228.63</t>
   </si>
   <si>
     <t>FR00140141X5</t>
   </si>
   <si>
     <t>IMERYS S.A. 4 21/11/2032</t>
   </si>
   <si>
-    <t>1 808.22</t>
+    <t>2 126.03</t>
   </si>
   <si>
     <t>XS3324619231</t>
   </si>
   <si>
     <t>INFORMA PLC 3.75 29/04/2032</t>
   </si>
   <si>
     <t>XS2244936659</t>
   </si>
   <si>
     <t>INFRASTRUTTURE WIRELESS ITALIANE S 1.625 21/10/2028</t>
   </si>
   <si>
+    <t>1 001.71</t>
+  </si>
+  <si>
     <t>XS3153087559</t>
   </si>
   <si>
     <t>ING GROEP NV 20/08/2037</t>
   </si>
   <si>
-    <t>5 478.08</t>
+    <t>6 093.84</t>
   </si>
   <si>
     <t>IT0005611550</t>
   </si>
   <si>
     <t>INTESA SANPAOLO SPA 16/09/2032</t>
   </si>
   <si>
-    <t>3 703.59</t>
+    <t>4 168.55</t>
   </si>
   <si>
     <t>XS3032046016</t>
   </si>
   <si>
     <t>INVESTOR AB 3.5 31/03/2034</t>
   </si>
   <si>
     <t>IE00BFZRPZ02</t>
   </si>
   <si>
     <t>IRELAND (REPUBLIC OF) 1.3 15/05/2033</t>
   </si>
   <si>
-    <t>1 309.32</t>
-[...1 lines deleted...]
-  <si>
     <t>IE00BFZRQ242</t>
   </si>
   <si>
     <t>IRELAND (REPUBLIC OF) 1.35 18/03/2031</t>
   </si>
   <si>
     <t>IE00BH3SQB22</t>
   </si>
   <si>
     <t>IRELAND (REPUBLIC OF) 1.5 15/05/2050</t>
   </si>
   <si>
-    <t>1 171.29</t>
-[...1 lines deleted...]
-  <si>
     <t>IT0005138828</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 1.25 15/09/2032</t>
   </si>
   <si>
-    <t>1 525.94</t>
+    <t>2 531.97</t>
   </si>
   <si>
     <t>IT0005633794</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 2.55 25/02/2027</t>
   </si>
   <si>
-    <t>3 659.95</t>
+    <t>5 426.01</t>
   </si>
   <si>
     <t>IT0005689994</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 3.15 15/03/2033</t>
   </si>
   <si>
-    <t>3 308.62</t>
+    <t>5 457.11</t>
   </si>
   <si>
     <t>IT0005496770</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 3.25 01/03/2038</t>
   </si>
   <si>
-    <t>8 071.12</t>
+    <t>12 195.10</t>
   </si>
   <si>
     <t>IT0005083057</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 3.25 01/09/2046</t>
   </si>
   <si>
-    <t>3 243.38</t>
+    <t>4 897.96</t>
   </si>
   <si>
     <t>IT0005706285</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 3.8 01/07/2036</t>
   </si>
   <si>
-    <t>1 955.53</t>
+    <t>6 600.03</t>
   </si>
   <si>
     <t>IT0005635583</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 3.85 01/10/2040</t>
   </si>
   <si>
-    <t>3 862.63</t>
+    <t>7 475.31</t>
   </si>
   <si>
     <t>XS2957380228</t>
   </si>
   <si>
     <t>JOHNSON CONTROLS INTERNATIONAL PLC 3.125 11/12/2033</t>
   </si>
   <si>
-    <t>1 489.73</t>
+    <t>1 787.67</t>
   </si>
   <si>
     <t>XS3300349639</t>
   </si>
   <si>
     <t>JPMORGAN CHASE &amp; CO 18/02/2032</t>
   </si>
   <si>
-    <t>1 247.18</t>
+    <t>1 723.08</t>
   </si>
   <si>
     <t>BE0002990712</t>
   </si>
   <si>
     <t>KBC GROEP NV 17/04/2035</t>
   </si>
   <si>
     <t>FR001400NDQ2</t>
   </si>
   <si>
     <t>KLEPIERRE SA 3.875 23/09/2033</t>
   </si>
   <si>
-    <t>2 378.08</t>
+    <t>2 685.96</t>
   </si>
   <si>
     <t>XS2229470146</t>
   </si>
   <si>
     <t>KONINKLIJKE KPN NV 0.875 14/12/2032</t>
   </si>
   <si>
+    <t>FR0014018T74</t>
+  </si>
+  <si>
+    <t>LA BANQUE POSTALE 03/06/2034</t>
+  </si>
+  <si>
     <t>FR0013508694</t>
   </si>
   <si>
     <t>LA POSTE SA 1.375 21/04/2032</t>
   </si>
   <si>
     <t>DE000A3E5VK1</t>
   </si>
   <si>
     <t>LEG IMMOBILIEN SE 0.75 30/06/2031</t>
   </si>
   <si>
     <t>FR001400ZEB6</t>
   </si>
   <si>
     <t>LVMH MOET HENNESSY LOUIS VUITTON S 3 07/03/2032</t>
   </si>
   <si>
+    <t>XS3238400165</t>
+  </si>
+  <si>
+    <t>MAGNUM ICC FINANCE BV 3.25 26/11/2031</t>
+  </si>
+  <si>
+    <t>1 682.88</t>
+  </si>
+  <si>
     <t>XS3238212164</t>
   </si>
   <si>
     <t>MAGNUM ICC FINANCE BV 3.75 26/11/2034</t>
   </si>
   <si>
-    <t>1 249.32</t>
+    <t>1 475.75</t>
   </si>
   <si>
     <t>XS3320665444</t>
   </si>
   <si>
     <t>MAPLE PARENT HOLDINGS CORP 4.728 26/03/2035</t>
   </si>
   <si>
     <t>XS3223939466</t>
   </si>
   <si>
     <t>MERCK KGAA 24/11/2055</t>
   </si>
   <si>
-    <t>1 438.36</t>
+    <t>2 034.25</t>
   </si>
   <si>
     <t>XS3293638568</t>
   </si>
   <si>
-    <t>MIZUHO FINANCIAL GROUP INC 3.21 16/05/2032</t>
-[...2 lines deleted...]
-    <t>1 234.75</t>
+    <t>MIZUHO FINANCIAL GROUP INC 16/05/2032</t>
   </si>
   <si>
     <t>XS3025943419</t>
   </si>
   <si>
     <t>MONDI FINANCE PLC 3.75 18/05/2033</t>
   </si>
   <si>
-    <t>2 970.21</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2790333889</t>
   </si>
   <si>
     <t>MORGAN STANLEY 21/03/2035</t>
   </si>
   <si>
     <t>XS3057365549</t>
   </si>
   <si>
     <t>MORGAN STANLEY 22/05/2031</t>
   </si>
   <si>
-    <t>5 505.49</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3086253039</t>
   </si>
   <si>
     <t>NATIONAL GRID NORTH AMERICA INC 3.15 03/06/2030</t>
   </si>
   <si>
-    <t>2 899.73</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2894910665</t>
   </si>
   <si>
     <t>NATIONAL GRID NORTH AMERICA INC 3.631 03/09/2031</t>
   </si>
   <si>
-    <t>2 961.30</t>
+    <t>3 313.26</t>
   </si>
   <si>
     <t>XS2388449758</t>
   </si>
   <si>
     <t>NATIONALE NEDERLANDEN BANK N V 0.5 21/09/2028</t>
   </si>
   <si>
     <t>XS3059437460</t>
   </si>
   <si>
     <t>NATIONWIDE BUILDING SOCIETY 30/07/2035</t>
   </si>
   <si>
-    <t>3 057.53</t>
+    <t>3 375.34</t>
   </si>
   <si>
     <t>XS3009472989</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 25/02/2035</t>
   </si>
   <si>
-    <t>1 407.60</t>
+    <t>1 999.20</t>
   </si>
   <si>
     <t>NL0012171458</t>
   </si>
   <si>
     <t>NETHERLANDS (KINGDOM OF) 0.75 15/07/2027</t>
   </si>
   <si>
+    <t>1 058.33</t>
+  </si>
+  <si>
     <t>NL0010071189</t>
   </si>
   <si>
     <t>NETHERLANDS (KINGDOM OF) 2.5 15/01/2033</t>
   </si>
   <si>
-    <t>4 646.82</t>
+    <t>6 138.47</t>
   </si>
   <si>
     <t>NL0009446418</t>
   </si>
   <si>
     <t>NETHERLANDS (KINGDOM OF) 3.75 15/01/2042</t>
   </si>
   <si>
-    <t>4 186.65</t>
+    <t>5 533.18</t>
   </si>
   <si>
     <t>XS3303513066</t>
   </si>
   <si>
     <t>NETWORK FINANCE COMPANY PTY LTD 3.5 05/09/2033</t>
   </si>
   <si>
     <t>XS3232967318</t>
   </si>
   <si>
     <t>NORDEA BANK ABP 19/11/2035</t>
   </si>
   <si>
-    <t>2 973.97</t>
+    <t>3 490.41</t>
   </si>
   <si>
     <t>XS3100081507</t>
   </si>
   <si>
     <t>NTT FINANCE CORP 3.678 16/07/2033</t>
   </si>
   <si>
-    <t>3 395.35</t>
+    <t>3 731.41</t>
   </si>
   <si>
     <t>XS2776001377</t>
   </si>
   <si>
     <t>OMNICOM FINANCE HOLDINGS PLC 3.7 06/03/2032</t>
   </si>
   <si>
-    <t>1 216.44</t>
+    <t>1 804.38</t>
   </si>
   <si>
     <t>XS3284416917</t>
   </si>
   <si>
     <t>OP CORPORATE BANK PLC 30/01/2032</t>
   </si>
   <si>
-    <t>2 021.68</t>
+    <t>2 638.82</t>
   </si>
   <si>
     <t>FR001400GDJ1</t>
   </si>
   <si>
     <t>ORANGE SA PERP</t>
   </si>
   <si>
+    <t>1 354.79</t>
+  </si>
+  <si>
     <t>XS2901491261</t>
   </si>
   <si>
     <t>P3 GROUP SARL 4 19/04/2032</t>
   </si>
   <si>
     <t>PTOTEMOE0035</t>
   </si>
   <si>
     <t>PORTUGAL (REPUBLIC OF) 0.7 15/10/2027</t>
   </si>
   <si>
+    <t>1 003.08</t>
+  </si>
+  <si>
     <t>PTOTENOE0034</t>
   </si>
   <si>
     <t>PORTUGAL (REPUBLIC OF) 0.9 12/10/2035</t>
   </si>
   <si>
     <t>PTOTEYOE0031</t>
   </si>
   <si>
     <t>PORTUGAL (REPUBLIC OF) 1.65 16/07/2032</t>
   </si>
   <si>
-    <t>2 219.87</t>
+    <t>2 541.48</t>
   </si>
   <si>
     <t>PTOTEBOE0020</t>
   </si>
   <si>
     <t>PORTUGAL (REPUBLIC OF) 4.1 15/02/2045</t>
   </si>
   <si>
-    <t>2 747.29</t>
+    <t>3 925.62</t>
   </si>
   <si>
     <t>XS3296830444</t>
   </si>
   <si>
     <t>POWSZECHNA KASA OSZCZEDNOSCI BANK 06/05/2030</t>
   </si>
   <si>
     <t>XS3013011203</t>
   </si>
   <si>
     <t>PPG INDUSTRIES INC 3.25 04/03/2032</t>
   </si>
   <si>
+    <t>1 280.23</t>
+  </si>
+  <si>
     <t>XS2810794680</t>
   </si>
   <si>
     <t>PROLOGIS EURO FINANCE LLC 4 05/05/2034</t>
   </si>
   <si>
     <t>XS2187529180</t>
   </si>
   <si>
     <t>PROLOGIS INTERNATIONAL FUNDING II 1.625 17/06/2032</t>
   </si>
   <si>
-    <t>2 867.12</t>
+    <t>3 125.34</t>
   </si>
   <si>
     <t>BE0002830116</t>
   </si>
   <si>
     <t>PROXIMUS NV 0.75 17/11/2036</t>
   </si>
   <si>
     <t>FR0014010CI2</t>
   </si>
   <si>
     <t>PUBLICIS GROUPE SA 3.375 12/06/2032</t>
   </si>
   <si>
-    <t>6 047.26</t>
+    <t>6 583.56</t>
   </si>
   <si>
     <t>CH1353015048</t>
   </si>
   <si>
     <t>RAIFFEISEN SCHWEIZ GENOSSENSCHAFT 03/09/2032</t>
   </si>
   <si>
-    <t>2 575.04</t>
+    <t>2 881.08</t>
   </si>
   <si>
     <t>XS3348120653</t>
   </si>
   <si>
     <t>REDEIA CORPORACION SA PERP</t>
   </si>
   <si>
     <t>XS2779010300</t>
   </si>
   <si>
     <t>RELX FINANCE BV 3.375 20/03/2033</t>
   </si>
   <si>
+    <t>1 386.99</t>
+  </si>
+  <si>
     <t>XS3308054124</t>
   </si>
   <si>
     <t>ROYAL SCHIPHOL GROUP NV 3.625 20/11/2035</t>
   </si>
   <si>
     <t>XS3304304945</t>
   </si>
   <si>
     <t>SAGE GROUP PLC 3.821 25/02/2033</t>
   </si>
   <si>
+    <t>1 025.91</t>
+  </si>
+  <si>
+    <t>XS3393869279</t>
+  </si>
+  <si>
+    <t>SAP SE 3.25 03/06/2031</t>
+  </si>
+  <si>
     <t>XS2974156031</t>
   </si>
   <si>
     <t>SELP FINANCE SARL 3.75 16/01/2032</t>
   </si>
   <si>
-    <t>1 119.86</t>
+    <t>1 417.81</t>
   </si>
   <si>
     <t>SK4120013400</t>
   </si>
   <si>
     <t>SLOVAKIA GOVERNMENT BOND 2 17/10/2047</t>
   </si>
   <si>
-    <t>9 898.26</t>
+    <t>4 369.41</t>
   </si>
   <si>
     <t>XS3237109965</t>
   </si>
   <si>
     <t>SMURFIT KAPPA TREASURY UNLIMITED C 3.489 24/11/2031</t>
   </si>
   <si>
-    <t>1 548.54</t>
+    <t>1 825.75</t>
   </si>
   <si>
     <t>FR0014014A53</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 20/11/2035</t>
   </si>
   <si>
-    <t>1 762.33</t>
+    <t>2 070.21</t>
   </si>
   <si>
     <t>XS3317460619</t>
   </si>
   <si>
     <t>SOFTBANK CORP 3.936 30/06/2032</t>
   </si>
   <si>
     <t>ES0000012K20</t>
   </si>
   <si>
     <t>SPAIN (KINGDOM OF) 0.7 30/04/2032</t>
   </si>
   <si>
+    <t>1 621.01</t>
+  </si>
+  <si>
     <t>ES0000012I24</t>
   </si>
   <si>
     <t>SPAIN (KINGDOM OF) 0.85 30/07/2037</t>
   </si>
   <si>
-    <t>4 236.22</t>
-[...8 lines deleted...]
-    <t>14 385.87</t>
+    <t>4 884.54</t>
+  </si>
+  <si>
+    <t>ES0000012J07</t>
+  </si>
+  <si>
+    <t>SPAIN (KINGDOM OF) 1 30/07/2042</t>
+  </si>
+  <si>
+    <t>16 395.73</t>
+  </si>
+  <si>
+    <t>ES00000128C6</t>
+  </si>
+  <si>
+    <t>SPAIN (KINGDOM OF) 2.9 31/10/2046</t>
+  </si>
+  <si>
+    <t>4 219.30</t>
   </si>
   <si>
     <t>ES0000012M93</t>
   </si>
   <si>
     <t>SPAIN (KINGDOM OF) 4 31/10/2054</t>
   </si>
   <si>
-    <t>1 426.85</t>
+    <t>1 720.00</t>
   </si>
   <si>
     <t>XS3027988263</t>
   </si>
   <si>
     <t>SSE PLC 3.5 18/03/2032</t>
   </si>
   <si>
     <t>XS2439704318</t>
   </si>
   <si>
     <t>SSE PLC PERP</t>
   </si>
   <si>
     <t>XS3326547992</t>
   </si>
   <si>
     <t>SWISS RE SUBORDINATED FINANCE PLC 22/04/2037</t>
   </si>
   <si>
     <t>XS3324584260</t>
   </si>
   <si>
     <t>SYDNEY AIRPORT FINANCE COMPANY PTY 3.965 28/04/2034</t>
   </si>
   <si>
     <t>XS2314267449</t>
   </si>
   <si>
     <t>TELE2 AB 0.75 23/03/2031</t>
   </si>
   <si>
     <t>XS2589828941</t>
   </si>
   <si>
     <t>TELIA COMPANY AB 3.625 22/02/2032</t>
   </si>
   <si>
     <t>XS3166363906</t>
   </si>
   <si>
     <t>TELSTRA GROUP LTD 3.375 02/03/2035</t>
   </si>
   <si>
-    <t>1 183.56</t>
+    <t>1 719.86</t>
   </si>
   <si>
     <t>XS2549543226</t>
   </si>
   <si>
     <t>TENNET NETHERLANDS BV 4.25 28/04/2032</t>
   </si>
   <si>
     <t>XS3281650823</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
   </si>
   <si>
-    <t>1 001.04</t>
+    <t>1 302.43</t>
   </si>
   <si>
     <t>XS2798269069</t>
   </si>
   <si>
     <t>FR001400L263</t>
   </si>
   <si>
     <t>THALES SA 4.25 18/10/2031</t>
   </si>
   <si>
-    <t>2 317.12</t>
+    <t>2 654.79</t>
   </si>
   <si>
     <t>XS3298843924</t>
   </si>
   <si>
     <t>T-MOBILE USA INC 3.625 19/02/2035</t>
   </si>
   <si>
-    <t>1 273.72</t>
+    <t>1 766.22</t>
   </si>
   <si>
     <t>XS2980851351</t>
   </si>
   <si>
     <t>TORONTO-DOMINION BANK/THE 23/01/2036</t>
   </si>
   <si>
-    <t>1 892.00</t>
+    <t>2 429.92</t>
   </si>
   <si>
     <t>XS3047435659</t>
   </si>
   <si>
     <t>TRANSURBAN FINANCE COMPANY PTY LTD 4.143 17/04/2035</t>
   </si>
   <si>
     <t>BE0390119825</t>
   </si>
   <si>
     <t>UCB SA 4.25 20/03/2030</t>
   </si>
   <si>
     <t>FR001400SIL1</t>
   </si>
   <si>
     <t>UNIBAIL-RODAMCO-WESTFIELD SE 3.875 11/09/2034</t>
   </si>
   <si>
-    <t>5 010.96</t>
+    <t>5 626.71</t>
   </si>
   <si>
     <t>IT0005704900</t>
   </si>
   <si>
     <t>UNICREDIT SPA 16/04/2032</t>
   </si>
   <si>
     <t>XS2496289138</t>
   </si>
   <si>
     <t>UNIVERSAL MUSIC GROUP NV 3.75 30/06/2032</t>
   </si>
   <si>
-    <t>4 825.48</t>
+    <t>5 278.36</t>
   </si>
   <si>
     <t>FR001400UHP0</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA 2.974 10/01/2031</t>
   </si>
   <si>
+    <t>1 173.30</t>
+  </si>
+  <si>
     <t>FR00140007L3</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA NC8.5 PERP</t>
   </si>
   <si>
     <t>XS3310548105</t>
   </si>
   <si>
     <t>VESTAS WIND SYSTEMS A/S 3.75 15/06/2033</t>
   </si>
   <si>
     <t>DE000A3MP4V7</t>
   </si>
   <si>
     <t>VONOVIA SE 0.75 01/09/2032</t>
   </si>
   <si>
-    <t>1 516.44</t>
+    <t>1 695.21</t>
   </si>
   <si>
     <t>XS2592516210</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 3.75 03/04/2031</t>
   </si>
   <si>
     <t>ER32612CK01</t>
   </si>
   <si>
     <t>DEC26 0RZ7 C @ 97.875</t>
   </si>
   <si>
-    <t>SX5E2612CR08</t>
-[...20 lines deleted...]
-    <t>SEP26 SX5E C @ 6350.000000</t>
+    <t>ER32612CK03</t>
+  </si>
+  <si>
+    <t>ER3/202612/C/973750.</t>
+  </si>
+  <si>
+    <t>SX5E2606PS25</t>
+  </si>
+  <si>
+    <t>JUN26 SX5E P @ 5650.000000</t>
+  </si>
+  <si>
+    <t>SX5E2606PS48</t>
+  </si>
+  <si>
+    <t>JUN26 SX5E P @ 5950.000000</t>
   </si>
   <si>
     <t>ER32612CK02</t>
   </si>
   <si>
     <t>DEC26 0RZ7 C @ 98.0</t>
   </si>
   <si>
-    <t>SX5E2605PO05</t>
-[...2 lines deleted...]
-    <t>MAY26 SX5E P @ 5600.000000</t>
+    <t>ER32612CK04</t>
+  </si>
+  <si>
+    <t>ER3/202612/C/975000.</t>
+  </si>
+  <si>
+    <t>ER32612CK05</t>
+  </si>
+  <si>
+    <t>ER3/202612/C/977500.</t>
+  </si>
+  <si>
+    <t>SX5E2606PS26</t>
+  </si>
+  <si>
+    <t>JUN26 SX5E P @ 5800.000000</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -3085,209 +3106,209 @@
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
         <v>15.0</v>
       </c>
       <c r="D2">
-        <v>226.11</v>
+        <v>230.69</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>3391.71</v>
+        <v>3460.4</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>3391.71</v>
+        <v>3460.4</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>639231.6585</v>
+        <v>641904.7173</v>
       </c>
       <c r="D3">
-        <v>135.43</v>
+        <v>138.08</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>86576751.84</v>
+        <v>88637653.07</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>86576751.84</v>
+        <v>88637653.07</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>316614.65</v>
+        <v>359457.84</v>
       </c>
       <c r="D4">
-        <v>126.05</v>
+        <v>126.38</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>39909653.4</v>
+        <v>45430856.39</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>39909653.4</v>
+        <v>45430856.39</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>993.0746</v>
+        <v>994.2656</v>
       </c>
       <c r="D5">
-        <v>124.31</v>
+        <v>126.68</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>123454.91</v>
+        <v>125963.07</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>123454.91</v>
+        <v>125963.07</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
         <v>1.0</v>
       </c>
       <c r="D6">
-        <v>131.68</v>
+        <v>134.33</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>131.68</v>
+        <v>134.33</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>131.68</v>
+        <v>134.33</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P371"/>
+  <dimension ref="A1:P379"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O371" sqref="O371"/>
+      <selection activeCell="O379" sqref="O379"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>17</v>
       </c>
       <c r="B1" t="s">
         <v>18</v>
       </c>
       <c r="C1" t="s">
         <v>19</v>
       </c>
       <c r="D1" t="s">
         <v>20</v>
       </c>
       <c r="E1" t="s">
         <v>21</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>22</v>
@@ -3309,18536 +3330,18936 @@
       </c>
       <c r="M1" t="s">
         <v>28</v>
       </c>
       <c r="N1" t="s">
         <v>29</v>
       </c>
       <c r="O1" t="s">
         <v>30</v>
       </c>
       <c r="P1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>32</v>
       </c>
       <c r="B2" t="s">
         <v>33</v>
       </c>
       <c r="C2" s="1">
         <v>1817.0</v>
       </c>
       <c r="D2" s="1">
-        <v>32.28</v>
+        <v>38.1</v>
       </c>
       <c r="E2" s="1">
         <v>35.22</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
         <v>63994.74</v>
       </c>
       <c r="I2" s="1">
-        <v>-5341.98</v>
+        <v>5232.96</v>
       </c>
       <c r="J2" s="1">
-        <v>-8.3475298126065</v>
+        <v>8.1771720613288</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>58652.76</v>
+        <v>69227.7</v>
       </c>
       <c r="N2" s="1">
-        <v>58652.76</v>
+        <v>69227.7</v>
       </c>
       <c r="O2" s="1">
         <v>0.05</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>34</v>
       </c>
       <c r="B3" t="s">
         <v>35</v>
       </c>
       <c r="C3" s="1">
-        <v>5267.0</v>
+        <v>6025.0</v>
       </c>
       <c r="D3" s="1">
-        <v>29.59</v>
+        <v>33.93</v>
       </c>
       <c r="E3" s="1">
-        <v>28.3174064933</v>
+        <v>29.1505892116</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
-        <v>149147.78</v>
+        <v>175632.3</v>
       </c>
       <c r="I3" s="1">
-        <v>6702.75</v>
+        <v>28795.95</v>
       </c>
       <c r="J3" s="1">
-        <v>4.4940326969667</v>
+        <v>16.395588966266</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>155850.53</v>
+        <v>204428.25</v>
       </c>
       <c r="N3" s="1">
-        <v>155850.53</v>
+        <v>204428.25</v>
       </c>
       <c r="O3" s="1">
-        <v>0.12</v>
+        <v>0.15</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>36</v>
       </c>
       <c r="B4" t="s">
         <v>37</v>
       </c>
       <c r="C4" s="1">
-        <v>1428.0</v>
+        <v>1473.0</v>
       </c>
       <c r="D4" s="1">
-        <v>247.4</v>
+        <v>244.2</v>
       </c>
       <c r="E4" s="1">
-        <v>245.9803291317</v>
+        <v>246.3108689749</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
-        <v>351259.91</v>
+        <v>362815.91</v>
       </c>
       <c r="I4" s="1">
-        <v>2027.29</v>
+        <v>-3109.31</v>
       </c>
       <c r="J4" s="1">
-        <v>0.57714812942929</v>
+        <v>-0.85699384020949</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>353287.2</v>
+        <v>359706.6</v>
       </c>
       <c r="N4" s="1">
-        <v>353287.2</v>
+        <v>359706.6</v>
       </c>
       <c r="O4" s="1">
-        <v>0.28</v>
+        <v>0.27</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>38</v>
       </c>
       <c r="B5" t="s">
         <v>39</v>
       </c>
       <c r="C5" s="1">
-        <v>2326.0</v>
+        <v>2420.0</v>
       </c>
       <c r="D5" s="1">
-        <v>147.4</v>
+        <v>165.0</v>
       </c>
       <c r="E5" s="1">
-        <v>204.9836715391</v>
+        <v>203.2324049587</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
-        <v>476792.02</v>
+        <v>491822.42</v>
       </c>
       <c r="I5" s="1">
-        <v>-133939.62</v>
+        <v>-92522.42</v>
       </c>
       <c r="J5" s="1">
-        <v>-28.091833416172</v>
+        <v>-18.812159884863</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>342852.4</v>
+        <v>399300.0</v>
       </c>
       <c r="N5" s="1">
-        <v>342852.4</v>
+        <v>399300.0</v>
       </c>
       <c r="O5" s="1">
-        <v>0.27</v>
+        <v>0.3</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>40</v>
       </c>
       <c r="B6" t="s">
         <v>41</v>
       </c>
       <c r="C6" s="1">
         <v>221.0</v>
       </c>
       <c r="D6" s="1">
-        <v>958.5</v>
+        <v>911.8</v>
       </c>
       <c r="E6" s="1">
         <v>1266.3645701357</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
         <v>279866.57</v>
       </c>
       <c r="I6" s="1">
-        <v>-68038.07</v>
+        <v>-78358.77</v>
       </c>
       <c r="J6" s="1">
-        <v>-24.310895724345</v>
+        <v>-27.998617341114</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>211828.5</v>
+        <v>201507.8</v>
       </c>
       <c r="N6" s="1">
-        <v>211828.5</v>
+        <v>201507.8</v>
       </c>
       <c r="O6" s="1">
-        <v>0.17</v>
+        <v>0.15</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>42</v>
       </c>
       <c r="B7" t="s">
         <v>43</v>
       </c>
       <c r="C7" s="1">
-        <v>28621.0</v>
+        <v>29781.0</v>
       </c>
       <c r="D7" s="1">
-        <v>23.24</v>
+        <v>24.14</v>
       </c>
       <c r="E7" s="1">
-        <v>27.099054191</v>
+        <v>26.9972247406</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>775602.03</v>
+        <v>804004.35</v>
       </c>
       <c r="I7" s="1">
-        <v>-110449.99</v>
+        <v>-85091.01</v>
       </c>
       <c r="J7" s="1">
-        <v>-14.240549370403</v>
+        <v>-10.583401694282</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>665152.04</v>
+        <v>718913.34</v>
       </c>
       <c r="N7" s="1">
-        <v>665152.04</v>
+        <v>718913.34</v>
       </c>
       <c r="O7" s="1">
-        <v>0.53</v>
+        <v>0.54</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>44</v>
       </c>
       <c r="B8" t="s">
         <v>45</v>
       </c>
       <c r="C8" s="1">
         <v>498.0</v>
       </c>
       <c r="D8" s="1">
-        <v>103.0</v>
+        <v>113.3</v>
       </c>
       <c r="E8" s="1">
         <v>118.4</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
         <v>58963.2</v>
       </c>
       <c r="I8" s="1">
-        <v>-7669.2</v>
+        <v>-2539.8</v>
       </c>
       <c r="J8" s="1">
-        <v>-13.006756756757</v>
+        <v>-4.3074324324324</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>51294.0</v>
+        <v>56423.4</v>
       </c>
       <c r="N8" s="1">
-        <v>51294.0</v>
+        <v>56423.4</v>
       </c>
       <c r="O8" s="1">
         <v>0.04</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>46</v>
       </c>
       <c r="B9" t="s">
         <v>47</v>
       </c>
       <c r="C9" s="1">
-        <v>1464.0</v>
+        <v>1842.0</v>
       </c>
       <c r="D9" s="1">
-        <v>66.7</v>
+        <v>66.1</v>
       </c>
       <c r="E9" s="1">
-        <v>62.9</v>
+        <v>64.0799674267</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
-        <v>92085.6</v>
+        <v>118035.3</v>
       </c>
       <c r="I9" s="1">
-        <v>5563.2</v>
+        <v>3720.9</v>
       </c>
       <c r="J9" s="1">
-        <v>6.0413354531002</v>
+        <v>3.1523620476247</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>97648.8</v>
+        <v>121756.2</v>
       </c>
       <c r="N9" s="1">
-        <v>97648.8</v>
+        <v>121756.2</v>
       </c>
       <c r="O9" s="1">
-        <v>0.08</v>
+        <v>0.09</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>48</v>
       </c>
       <c r="B10" t="s">
         <v>49</v>
       </c>
       <c r="C10" s="1">
-        <v>26179.0</v>
+        <v>27450.0</v>
       </c>
       <c r="D10" s="1">
-        <v>9.798</v>
+        <v>10.065</v>
       </c>
       <c r="E10" s="1">
-        <v>8.8556186256</v>
+        <v>8.9227285974</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>231831.24</v>
+        <v>244928.9</v>
       </c>
       <c r="I10" s="1">
-        <v>24670.6</v>
+        <v>31355.35</v>
       </c>
       <c r="J10" s="1">
-        <v>10.641620171639</v>
+        <v>12.801817180414</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>256501.84</v>
+        <v>276284.25</v>
       </c>
       <c r="N10" s="1">
-        <v>256501.84</v>
+        <v>276284.25</v>
       </c>
       <c r="O10" s="1">
-        <v>0.2</v>
+        <v>0.21</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>50</v>
       </c>
       <c r="B11" t="s">
         <v>51</v>
       </c>
       <c r="C11" s="1">
-        <v>5299.0</v>
+        <v>5514.0</v>
       </c>
       <c r="D11" s="1">
-        <v>174.88</v>
+        <v>173.18</v>
       </c>
       <c r="E11" s="1">
-        <v>159.3010171731</v>
+        <v>159.9336216902</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>844136.09</v>
+        <v>881873.99</v>
       </c>
       <c r="I11" s="1">
-        <v>82553.03</v>
+        <v>73040.53</v>
       </c>
       <c r="J11" s="1">
-        <v>9.7795877913477</v>
+        <v>8.282422526148</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>926689.12</v>
+        <v>954914.52</v>
       </c>
       <c r="N11" s="1">
-        <v>926689.12</v>
+        <v>954914.52</v>
       </c>
       <c r="O11" s="1">
-        <v>0.73</v>
+        <v>0.71</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>52</v>
       </c>
       <c r="B12" t="s">
         <v>53</v>
       </c>
       <c r="C12" s="1">
-        <v>3416.0</v>
+        <v>3554.0</v>
       </c>
       <c r="D12" s="1">
-        <v>389.0</v>
+        <v>374.9</v>
       </c>
       <c r="E12" s="1">
-        <v>217.4322043326</v>
+        <v>224.0871159257</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>742748.41</v>
+        <v>796405.61</v>
       </c>
       <c r="I12" s="1">
-        <v>586075.59</v>
+        <v>535988.99</v>
       </c>
       <c r="J12" s="1">
-        <v>78.906340573654</v>
+        <v>67.301006330179</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>1328824.0</v>
+        <v>1332394.6</v>
       </c>
       <c r="N12" s="1">
-        <v>1328824.0</v>
+        <v>1332394.6</v>
       </c>
       <c r="O12" s="1">
-        <v>1.05</v>
+        <v>0.99</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>54</v>
       </c>
       <c r="B13" t="s">
         <v>55</v>
       </c>
       <c r="C13" s="1">
         <v>8369.0</v>
       </c>
       <c r="D13" s="1">
-        <v>17.08</v>
+        <v>17.16</v>
       </c>
       <c r="E13" s="1">
         <v>24.8976723623</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
         <v>208368.62</v>
       </c>
       <c r="I13" s="1">
-        <v>-65426.1</v>
+        <v>-64756.58</v>
       </c>
       <c r="J13" s="1">
-        <v>-31.399209727453</v>
+        <v>-31.077894550533</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>142942.52</v>
+        <v>143612.04</v>
       </c>
       <c r="N13" s="1">
-        <v>142942.52</v>
+        <v>143612.04</v>
       </c>
       <c r="O13" s="1">
         <v>0.11</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>56</v>
       </c>
       <c r="B14" t="s">
         <v>57</v>
       </c>
       <c r="C14" s="1">
         <v>1041.0</v>
       </c>
       <c r="D14" s="1">
-        <v>56.5</v>
+        <v>66.8</v>
       </c>
       <c r="E14" s="1">
         <v>63.55</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
         <v>66155.55</v>
       </c>
       <c r="I14" s="1">
-        <v>-7339.05</v>
+        <v>3383.25</v>
       </c>
       <c r="J14" s="1">
-        <v>-11.093627065303</v>
+        <v>5.1140833988985</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>58816.5</v>
+        <v>69538.8</v>
       </c>
       <c r="N14" s="1">
-        <v>58816.5</v>
+        <v>69538.8</v>
       </c>
       <c r="O14" s="1">
         <v>0.05</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>58</v>
       </c>
       <c r="B15" t="s">
         <v>59</v>
       </c>
       <c r="C15" s="1">
-        <v>9792.0</v>
+        <v>10189.0</v>
       </c>
       <c r="D15" s="1">
-        <v>49.0</v>
+        <v>55.7</v>
       </c>
       <c r="E15" s="1">
-        <v>60.6818944036</v>
+        <v>60.400686034</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>594197.11</v>
+        <v>615422.59</v>
       </c>
       <c r="I15" s="1">
-        <v>-114389.11</v>
+        <v>-47895.29</v>
       </c>
       <c r="J15" s="1">
-        <v>-19.251037757488</v>
+        <v>-7.7825043763831</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>479808.0</v>
+        <v>567527.3</v>
       </c>
       <c r="N15" s="1">
-        <v>479808.0</v>
+        <v>567527.3</v>
       </c>
       <c r="O15" s="1">
-        <v>0.38</v>
+        <v>0.42</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>60</v>
       </c>
       <c r="B16" t="s">
         <v>61</v>
       </c>
       <c r="C16" s="1">
         <v>4764.0</v>
       </c>
       <c r="D16" s="1">
-        <v>9.4</v>
+        <v>10.915</v>
       </c>
       <c r="E16" s="1">
         <v>13.175</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
         <v>62765.7</v>
       </c>
       <c r="I16" s="1">
-        <v>-17984.1</v>
+        <v>-10766.64</v>
       </c>
       <c r="J16" s="1">
-        <v>-28.65275142315</v>
+        <v>-17.153700189753</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>44781.6</v>
+        <v>51999.06</v>
       </c>
       <c r="N16" s="1">
-        <v>44781.6</v>
+        <v>51999.06</v>
       </c>
       <c r="O16" s="1">
         <v>0.04</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>62</v>
       </c>
       <c r="B17" t="s">
         <v>63</v>
       </c>
       <c r="C17" s="1">
-        <v>11512.0</v>
+        <v>11979.0</v>
       </c>
       <c r="D17" s="1">
-        <v>64.4</v>
+        <v>69.24</v>
       </c>
       <c r="E17" s="1">
-        <v>55.0945413482</v>
+        <v>55.7349428166</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>634248.36</v>
+        <v>667648.88</v>
       </c>
       <c r="I17" s="1">
-        <v>107124.44</v>
+        <v>161777.08</v>
       </c>
       <c r="J17" s="1">
-        <v>16.889982971339</v>
+        <v>24.230862186124</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>741372.8</v>
+        <v>829425.96</v>
       </c>
       <c r="N17" s="1">
-        <v>741372.8</v>
+        <v>829425.96</v>
       </c>
       <c r="O17" s="1">
-        <v>0.59</v>
+        <v>0.62</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>64</v>
       </c>
       <c r="B18" t="s">
         <v>65</v>
       </c>
       <c r="C18" s="1">
         <v>5405.0</v>
       </c>
       <c r="D18" s="1">
-        <v>36.4</v>
+        <v>35.36</v>
       </c>
       <c r="E18" s="1">
         <v>29.8347419056</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
         <v>161256.78</v>
       </c>
       <c r="I18" s="1">
-        <v>35485.22</v>
+        <v>29864.02</v>
       </c>
       <c r="J18" s="1">
-        <v>22.005412733654</v>
+        <v>18.519543798406</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>196742.0</v>
+        <v>191120.8</v>
       </c>
       <c r="N18" s="1">
-        <v>196742.0</v>
+        <v>191120.8</v>
       </c>
       <c r="O18" s="1">
-        <v>0.16</v>
+        <v>0.14</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>66</v>
       </c>
       <c r="B19" t="s">
         <v>67</v>
       </c>
       <c r="C19" s="1">
-        <v>3974.0</v>
+        <v>4135.0</v>
       </c>
       <c r="D19" s="1">
-        <v>1222.4</v>
+        <v>1394.0</v>
       </c>
       <c r="E19" s="1">
-        <v>509.9953724207</v>
+        <v>545.4301354293</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>2026721.61</v>
+        <v>2255353.61</v>
       </c>
       <c r="I19" s="1">
-        <v>2831095.99</v>
+        <v>3508836.39</v>
       </c>
       <c r="J19" s="1">
-        <v>139.68844936725</v>
+        <v>155.57810422464</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>4857817.6</v>
+        <v>5764190.0</v>
       </c>
       <c r="N19" s="1">
-        <v>4857817.6</v>
+        <v>5764190.0</v>
       </c>
       <c r="O19" s="1">
-        <v>3.84</v>
+        <v>4.3</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>68</v>
       </c>
       <c r="B20" t="s">
         <v>69</v>
       </c>
       <c r="C20" s="1">
         <v>1308.0</v>
       </c>
       <c r="D20" s="1">
-        <v>64.56</v>
+        <v>63.44</v>
       </c>
       <c r="E20" s="1">
         <v>61.44</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
         <v>80363.52</v>
       </c>
       <c r="I20" s="1">
-        <v>4080.96</v>
+        <v>2616.0</v>
       </c>
       <c r="J20" s="1">
-        <v>5.078125</v>
+        <v>3.2552083333333</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>84444.48</v>
+        <v>82979.52</v>
       </c>
       <c r="N20" s="1">
-        <v>84444.48</v>
+        <v>82979.52</v>
       </c>
       <c r="O20" s="1">
-        <v>0.07</v>
+        <v>0.06</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>70</v>
       </c>
       <c r="B21" t="s">
         <v>71</v>
       </c>
       <c r="C21" s="1">
-        <v>31907.0</v>
+        <v>32197.0</v>
       </c>
       <c r="D21" s="1">
-        <v>40.94</v>
+        <v>39.57</v>
       </c>
       <c r="E21" s="1">
-        <v>27.5437527815</v>
+        <v>27.6535149238</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>878838.52</v>
+        <v>890360.22</v>
       </c>
       <c r="I21" s="1">
-        <v>427434.06</v>
+        <v>383675.07</v>
       </c>
       <c r="J21" s="1">
-        <v>48.636245484552</v>
+        <v>43.092117255643</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>1306272.58</v>
+        <v>1274035.29</v>
       </c>
       <c r="N21" s="1">
-        <v>1306272.58</v>
+        <v>1274035.29</v>
       </c>
       <c r="O21" s="1">
-        <v>1.03</v>
+        <v>0.95</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>72</v>
       </c>
       <c r="B22" t="s">
         <v>73</v>
       </c>
       <c r="C22" s="1">
         <v>7106.0</v>
       </c>
       <c r="D22" s="1">
-        <v>11.28</v>
+        <v>10.2</v>
       </c>
       <c r="E22" s="1">
         <v>8.395</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
         <v>59654.87</v>
       </c>
       <c r="I22" s="1">
-        <v>20500.81</v>
+        <v>12826.33</v>
       </c>
       <c r="J22" s="1">
-        <v>34.365693865396</v>
+        <v>21.500893388922</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>80155.68</v>
+        <v>72481.2</v>
       </c>
       <c r="N22" s="1">
-        <v>80155.68</v>
+        <v>72481.2</v>
       </c>
       <c r="O22" s="1">
-        <v>0.06</v>
+        <v>0.05</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>74</v>
       </c>
       <c r="B23" t="s">
         <v>75</v>
       </c>
       <c r="C23" s="1">
         <v>1135.0</v>
       </c>
       <c r="D23" s="1">
-        <v>55.75</v>
+        <v>54.9</v>
       </c>
       <c r="E23" s="1">
         <v>54.85</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
         <v>62254.75</v>
       </c>
       <c r="I23" s="1">
-        <v>1021.5</v>
+        <v>56.75</v>
       </c>
       <c r="J23" s="1">
-        <v>1.640838650866</v>
+        <v>0.091157702825889</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>63276.25</v>
+        <v>62311.5</v>
       </c>
       <c r="N23" s="1">
-        <v>63276.25</v>
+        <v>62311.5</v>
       </c>
       <c r="O23" s="1">
         <v>0.05</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>76</v>
       </c>
       <c r="B24" t="s">
         <v>77</v>
       </c>
       <c r="C24" s="1">
-        <v>6829.0</v>
+        <v>7804.0</v>
       </c>
       <c r="D24" s="1">
-        <v>18.63</v>
+        <v>19.615</v>
       </c>
       <c r="E24" s="1">
-        <v>18.2073700395</v>
+        <v>18.4263364941</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>124338.13</v>
+        <v>143799.13</v>
       </c>
       <c r="I24" s="1">
-        <v>2886.14</v>
+        <v>9276.33</v>
       </c>
       <c r="J24" s="1">
-        <v>2.3212026753177</v>
+        <v>6.4508943830189</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>127224.27</v>
+        <v>153075.46</v>
       </c>
       <c r="N24" s="1">
-        <v>127224.27</v>
+        <v>153075.46</v>
       </c>
       <c r="O24" s="1">
-        <v>0.1</v>
+        <v>0.11</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>78</v>
       </c>
       <c r="B25" t="s">
         <v>79</v>
       </c>
       <c r="C25" s="1">
-        <v>57404.0</v>
+        <v>59731.0</v>
       </c>
       <c r="D25" s="1">
-        <v>18.81</v>
+        <v>19.825</v>
       </c>
       <c r="E25" s="1">
-        <v>9.3511917288</v>
+        <v>9.7697343088</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>536795.81</v>
+        <v>583556.0</v>
       </c>
       <c r="I25" s="1">
-        <v>542973.43</v>
+        <v>600611.08</v>
       </c>
       <c r="J25" s="1">
-        <v>101.15083238075</v>
+        <v>102.9226123971</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>1079769.24</v>
+        <v>1184167.08</v>
       </c>
       <c r="N25" s="1">
-        <v>1079769.24</v>
+        <v>1184167.08</v>
       </c>
       <c r="O25" s="1">
-        <v>0.85</v>
+        <v>0.88</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>80</v>
       </c>
       <c r="B26" t="s">
         <v>81</v>
       </c>
       <c r="C26" s="1">
         <v>45974.0</v>
       </c>
       <c r="D26" s="1">
-        <v>3.298</v>
+        <v>2.839</v>
       </c>
       <c r="E26" s="1">
         <v>3.202381781</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
         <v>147226.3</v>
       </c>
       <c r="I26" s="1">
-        <v>4395.95</v>
+        <v>-16706.11</v>
       </c>
       <c r="J26" s="1">
-        <v>2.9858455995974</v>
+        <v>-11.347232118175</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>151622.25</v>
+        <v>130520.19</v>
       </c>
       <c r="N26" s="1">
-        <v>151622.25</v>
+        <v>130520.19</v>
       </c>
       <c r="O26" s="1">
-        <v>0.12</v>
+        <v>0.1</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>82</v>
       </c>
       <c r="B27" t="s">
         <v>83</v>
       </c>
       <c r="C27" s="1">
-        <v>127857.0</v>
+        <v>133040.0</v>
       </c>
       <c r="D27" s="1">
-        <v>10.38</v>
+        <v>10.656</v>
       </c>
       <c r="E27" s="1">
-        <v>7.4100548269</v>
+        <v>7.5430302165</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>947427.38</v>
+        <v>1003524.74</v>
       </c>
       <c r="I27" s="1">
-        <v>379728.28</v>
+        <v>414149.5</v>
       </c>
       <c r="J27" s="1">
-        <v>40.079935203055</v>
+        <v>41.269485792647</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>1327155.66</v>
+        <v>1417674.24</v>
       </c>
       <c r="N27" s="1">
-        <v>1327155.66</v>
+        <v>1417674.24</v>
       </c>
       <c r="O27" s="1">
-        <v>1.05</v>
+        <v>1.06</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>84</v>
       </c>
       <c r="B28" t="s">
         <v>85</v>
       </c>
       <c r="C28" s="1">
-        <v>7992.0</v>
+        <v>9841.0</v>
       </c>
       <c r="D28" s="1">
-        <v>16.74</v>
+        <v>17.4</v>
       </c>
       <c r="E28" s="1">
-        <v>16.4975475475</v>
+        <v>16.735686414</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>131848.4</v>
+        <v>164695.89</v>
       </c>
       <c r="I28" s="1">
-        <v>1937.68</v>
+        <v>6537.51</v>
       </c>
       <c r="J28" s="1">
-        <v>1.4696272385558</v>
+        <v>3.9694433176201</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>133786.08</v>
+        <v>171233.4</v>
       </c>
       <c r="N28" s="1">
-        <v>133786.08</v>
+        <v>171233.4</v>
       </c>
       <c r="O28" s="1">
-        <v>0.11</v>
+        <v>0.13</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>86</v>
       </c>
       <c r="B29" t="s">
         <v>87</v>
       </c>
       <c r="C29" s="1">
-        <v>5578.0</v>
+        <v>6954.0</v>
       </c>
       <c r="D29" s="1">
-        <v>14.165</v>
+        <v>14.22</v>
       </c>
       <c r="E29" s="1">
-        <v>14.175</v>
+        <v>14.2214998562</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>79068.15</v>
+        <v>98896.31</v>
       </c>
       <c r="I29" s="1">
-        <v>-55.78</v>
+        <v>-10.43</v>
       </c>
       <c r="J29" s="1">
-        <v>-0.070546737213404</v>
+        <v>-0.010546399557274</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>79012.37</v>
+        <v>98885.88</v>
       </c>
       <c r="N29" s="1">
-        <v>79012.37</v>
+        <v>98885.88</v>
       </c>
       <c r="O29" s="1">
-        <v>0.06</v>
+        <v>0.07</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>88</v>
       </c>
       <c r="B30" t="s">
         <v>89</v>
       </c>
       <c r="C30" s="1">
-        <v>1168.0</v>
+        <v>1295.0</v>
       </c>
       <c r="D30" s="1">
-        <v>145.7</v>
+        <v>151.2</v>
       </c>
       <c r="E30" s="1">
-        <v>127.8644434932</v>
+        <v>130.5452277992</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>149345.67</v>
+        <v>169056.07</v>
       </c>
       <c r="I30" s="1">
-        <v>20831.93</v>
+        <v>26747.93</v>
       </c>
       <c r="J30" s="1">
-        <v>13.948800792149</v>
+        <v>15.821928192226</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>170177.6</v>
+        <v>195804.0</v>
       </c>
       <c r="N30" s="1">
-        <v>170177.6</v>
+        <v>195804.0</v>
       </c>
       <c r="O30" s="1">
-        <v>0.13</v>
+        <v>0.15</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>90</v>
       </c>
       <c r="B31" t="s">
         <v>91</v>
       </c>
       <c r="C31" s="1">
-        <v>644.0</v>
+        <v>738.0</v>
       </c>
       <c r="D31" s="1">
-        <v>247.2</v>
+        <v>278.2</v>
       </c>
       <c r="E31" s="1">
-        <v>189.4</v>
+        <v>201.1945799458</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>121973.6</v>
+        <v>148481.6</v>
       </c>
       <c r="I31" s="1">
-        <v>37223.2</v>
+        <v>56830.0</v>
       </c>
       <c r="J31" s="1">
-        <v>30.51742344245</v>
+        <v>38.274102649756</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>159196.8</v>
+        <v>205311.6</v>
       </c>
       <c r="N31" s="1">
-        <v>159196.8</v>
+        <v>205311.6</v>
       </c>
       <c r="O31" s="1">
-        <v>0.13</v>
+        <v>0.15</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>92</v>
       </c>
       <c r="B32" t="s">
         <v>93</v>
       </c>
       <c r="C32" s="1">
         <v>1906.0</v>
       </c>
       <c r="D32" s="1">
-        <v>29.04</v>
+        <v>33.96</v>
       </c>
       <c r="E32" s="1">
         <v>34.2</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
         <v>65185.2</v>
       </c>
       <c r="I32" s="1">
-        <v>-9834.96</v>
+        <v>-457.44</v>
       </c>
       <c r="J32" s="1">
-        <v>-15.087719298246</v>
+        <v>-0.70175438596491</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>55350.24</v>
+        <v>64727.76</v>
       </c>
       <c r="N32" s="1">
-        <v>55350.24</v>
+        <v>64727.76</v>
       </c>
       <c r="O32" s="1">
-        <v>0.04</v>
+        <v>0.05</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>94</v>
       </c>
       <c r="B33" t="s">
         <v>95</v>
       </c>
       <c r="C33" s="1">
-        <v>9600.0</v>
+        <v>9989.0</v>
       </c>
       <c r="D33" s="1">
-        <v>77.92</v>
+        <v>73.72</v>
       </c>
       <c r="E33" s="1">
-        <v>78.6050322917</v>
+        <v>78.4756502152</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>754608.31</v>
+        <v>783893.27</v>
       </c>
       <c r="I33" s="1">
-        <v>-6576.31</v>
+        <v>-47504.19</v>
       </c>
       <c r="J33" s="1">
-        <v>-0.87148655969612</v>
+        <v>-6.0600328919778</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>748032.0</v>
+        <v>736389.08</v>
       </c>
       <c r="N33" s="1">
-        <v>748032.0</v>
+        <v>736389.08</v>
       </c>
       <c r="O33" s="1">
-        <v>0.59</v>
+        <v>0.55</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>96</v>
       </c>
       <c r="B34" t="s">
         <v>97</v>
       </c>
       <c r="C34" s="1">
-        <v>10770.0</v>
+        <v>11207.0</v>
       </c>
       <c r="D34" s="1">
-        <v>89.23</v>
+        <v>92.58</v>
       </c>
       <c r="E34" s="1">
-        <v>76.3751216342</v>
+        <v>77.0085419827</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>822560.06</v>
+        <v>863034.73</v>
       </c>
       <c r="I34" s="1">
-        <v>138447.04</v>
+        <v>174509.33</v>
       </c>
       <c r="J34" s="1">
-        <v>16.831237830828</v>
+        <v>20.220429599629</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>961007.1</v>
+        <v>1037544.06</v>
       </c>
       <c r="N34" s="1">
-        <v>961007.1</v>
+        <v>1037544.06</v>
       </c>
       <c r="O34" s="1">
-        <v>0.76</v>
+        <v>0.77</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>98</v>
       </c>
       <c r="B35" t="s">
         <v>99</v>
       </c>
       <c r="C35" s="1">
-        <v>222264.0</v>
+        <v>573335.0</v>
       </c>
       <c r="D35" s="1">
-        <v>11.178</v>
+        <v>11.286</v>
       </c>
       <c r="E35" s="1">
-        <v>11.1837090577</v>
+        <v>11.2317102915</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>2485735.91</v>
+        <v>6439532.62</v>
       </c>
       <c r="I35" s="1">
-        <v>-1268.92</v>
+        <v>31126.19</v>
       </c>
       <c r="J35" s="1">
-        <v>-0.051048061658328</v>
+        <v>0.48336101137725</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>2484466.99</v>
+        <v>6470658.81</v>
       </c>
       <c r="N35" s="1">
-        <v>2484466.99</v>
+        <v>6470658.81</v>
       </c>
       <c r="O35" s="1">
-        <v>1.96</v>
+        <v>4.82</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>100</v>
       </c>
       <c r="B36" t="s">
         <v>101</v>
       </c>
       <c r="C36" s="1">
-        <v>484676.0</v>
+        <v>364861.0</v>
       </c>
       <c r="D36" s="1">
-        <v>10.644</v>
+        <v>10.702</v>
       </c>
       <c r="E36" s="1">
-        <v>10.7427529112</v>
+        <v>10.7060685028</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>5206754.51</v>
+        <v>3906226.86</v>
       </c>
       <c r="I36" s="1">
-        <v>-47863.17</v>
+        <v>-1484.44</v>
       </c>
       <c r="J36" s="1">
-        <v>-0.91925152046394</v>
+        <v>-0.038001889117111</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>5158891.34</v>
+        <v>3904742.42</v>
       </c>
       <c r="N36" s="1">
-        <v>5158891.34</v>
+        <v>3904742.42</v>
       </c>
       <c r="O36" s="1">
-        <v>4.07</v>
+        <v>2.91</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>102</v>
       </c>
       <c r="B37" t="s">
         <v>103</v>
       </c>
       <c r="C37" s="1">
-        <v>2479.0</v>
+        <v>2870.0</v>
       </c>
       <c r="D37" s="1">
-        <v>50.28</v>
+        <v>49.69</v>
       </c>
       <c r="E37" s="1">
-        <v>52.569197257</v>
+        <v>52.2573240418</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>130319.04</v>
+        <v>149978.52</v>
       </c>
       <c r="I37" s="1">
-        <v>-5674.92</v>
+        <v>-7368.22</v>
       </c>
       <c r="J37" s="1">
-        <v>-4.3546361299162</v>
+        <v>-4.9128501868134</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>124644.12</v>
+        <v>142610.3</v>
       </c>
       <c r="N37" s="1">
-        <v>124644.12</v>
+        <v>142610.3</v>
       </c>
       <c r="O37" s="1">
-        <v>0.1</v>
+        <v>0.11</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>104</v>
       </c>
       <c r="B38" t="s">
         <v>105</v>
       </c>
       <c r="C38" s="1">
-        <v>12842.0</v>
+        <v>15081.0</v>
       </c>
       <c r="D38" s="1">
-        <v>12.534</v>
+        <v>11.654</v>
       </c>
       <c r="E38" s="1">
-        <v>11.9802289363</v>
+        <v>11.948720244</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>153850.1</v>
+        <v>180198.65</v>
       </c>
       <c r="I38" s="1">
-        <v>7111.53</v>
+        <v>-4444.68</v>
       </c>
       <c r="J38" s="1">
-        <v>4.6223759360572</v>
+        <v>-2.4665445606834</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>160961.63</v>
+        <v>175753.97</v>
       </c>
       <c r="N38" s="1">
-        <v>160961.63</v>
+        <v>175753.97</v>
       </c>
       <c r="O38" s="1">
         <v>0.13</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>106</v>
       </c>
       <c r="B39" t="s">
         <v>107</v>
       </c>
       <c r="C39" s="1">
-        <v>14639.0</v>
+        <v>15232.0</v>
       </c>
       <c r="D39" s="1">
-        <v>26.06</v>
+        <v>25.99</v>
       </c>
       <c r="E39" s="1">
-        <v>24.8443486577</v>
+        <v>24.9207733718</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>363696.42</v>
+        <v>379593.22</v>
       </c>
       <c r="I39" s="1">
-        <v>17795.92</v>
+        <v>16286.46</v>
       </c>
       <c r="J39" s="1">
-        <v>4.8930698850431</v>
+        <v>4.2905033972946</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>381492.34</v>
+        <v>395879.68</v>
       </c>
       <c r="N39" s="1">
-        <v>381492.34</v>
+        <v>395879.68</v>
       </c>
       <c r="O39" s="1">
-        <v>0.3</v>
+        <v>0.29</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>108</v>
       </c>
       <c r="B40" t="s">
         <v>109</v>
       </c>
       <c r="C40" s="1">
-        <v>50179.0</v>
+        <v>52213.0</v>
       </c>
       <c r="D40" s="1">
-        <v>10.84</v>
+        <v>11.56</v>
       </c>
       <c r="E40" s="1">
-        <v>10.5529213416</v>
+        <v>10.5967065673</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>529535.04</v>
+        <v>553285.84</v>
       </c>
       <c r="I40" s="1">
-        <v>14405.32</v>
+        <v>50296.44</v>
       </c>
       <c r="J40" s="1">
-        <v>2.7203714413309</v>
+        <v>9.0904983218078</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>543940.36</v>
+        <v>603582.28</v>
       </c>
       <c r="N40" s="1">
-        <v>543940.36</v>
+        <v>603582.28</v>
       </c>
       <c r="O40" s="1">
-        <v>0.43</v>
+        <v>0.45</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>110</v>
       </c>
       <c r="B41" t="s">
         <v>111</v>
       </c>
       <c r="C41" s="1">
-        <v>5766.0</v>
+        <v>7271.0</v>
       </c>
       <c r="D41" s="1">
-        <v>16.95</v>
+        <v>16.155</v>
       </c>
       <c r="E41" s="1">
-        <v>16.045</v>
+        <v>16.2664764131</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>92515.47</v>
+        <v>118273.55</v>
       </c>
       <c r="I41" s="1">
-        <v>5218.23</v>
+        <v>-810.54</v>
       </c>
       <c r="J41" s="1">
-        <v>5.6403864132128</v>
+        <v>-0.68530960641665</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>97733.7</v>
+        <v>117463.01</v>
       </c>
       <c r="N41" s="1">
-        <v>97733.7</v>
+        <v>117463.01</v>
       </c>
       <c r="O41" s="1">
-        <v>0.08</v>
+        <v>0.09</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>112</v>
       </c>
       <c r="B42" t="s">
         <v>113</v>
       </c>
       <c r="C42" s="1">
         <v>680.0</v>
       </c>
       <c r="D42" s="1">
-        <v>83.85</v>
+        <v>81.7</v>
       </c>
       <c r="E42" s="1">
         <v>92.7</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
         <v>63036.0</v>
       </c>
       <c r="I42" s="1">
-        <v>-6018.0</v>
+        <v>-7480.0</v>
       </c>
       <c r="J42" s="1">
-        <v>-9.546925566343</v>
+        <v>-11.866235167206</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>57018.0</v>
+        <v>55556.0</v>
       </c>
       <c r="N42" s="1">
-        <v>57018.0</v>
+        <v>55556.0</v>
       </c>
       <c r="O42" s="1">
-        <v>0.05</v>
+        <v>0.04</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>114</v>
       </c>
       <c r="B43" t="s">
         <v>115</v>
       </c>
       <c r="C43" s="1">
         <v>4539.0</v>
       </c>
       <c r="D43" s="1">
-        <v>35.21</v>
+        <v>36.98</v>
       </c>
       <c r="E43" s="1">
         <v>34.5189557171</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
         <v>156681.54</v>
       </c>
       <c r="I43" s="1">
-        <v>3136.65</v>
+        <v>11170.68</v>
       </c>
       <c r="J43" s="1">
-        <v>2.0019269659974</v>
+        <v>7.1295444249527</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>159818.19</v>
+        <v>167852.22</v>
       </c>
       <c r="N43" s="1">
-        <v>159818.19</v>
+        <v>167852.22</v>
       </c>
       <c r="O43" s="1">
         <v>0.13</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>116</v>
       </c>
       <c r="B44" t="s">
         <v>117</v>
       </c>
       <c r="C44" s="1">
-        <v>5219.0</v>
+        <v>5431.0</v>
       </c>
       <c r="D44" s="1">
-        <v>77.64</v>
+        <v>76.16</v>
       </c>
       <c r="E44" s="1">
-        <v>65.6869840966</v>
+        <v>66.154964095</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>342820.37</v>
+        <v>359287.61</v>
       </c>
       <c r="I44" s="1">
-        <v>62382.79</v>
+        <v>54337.35</v>
       </c>
       <c r="J44" s="1">
-        <v>18.196932113456</v>
+        <v>15.123635908291</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>405203.16</v>
+        <v>413624.96</v>
       </c>
       <c r="N44" s="1">
-        <v>405203.16</v>
+        <v>413624.96</v>
       </c>
       <c r="O44" s="1">
-        <v>0.32</v>
+        <v>0.31</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>118</v>
       </c>
       <c r="B45" t="s">
         <v>119</v>
       </c>
       <c r="C45" s="1">
         <v>1010.0</v>
       </c>
       <c r="D45" s="1">
-        <v>56.2</v>
+        <v>55.2</v>
       </c>
       <c r="E45" s="1">
         <v>62.15</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
         <v>62771.5</v>
       </c>
       <c r="I45" s="1">
-        <v>-6009.5</v>
+        <v>-7019.5</v>
       </c>
       <c r="J45" s="1">
-        <v>-9.5736122284795</v>
+        <v>-11.182622687047</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>56762.0</v>
+        <v>55752.0</v>
       </c>
       <c r="N45" s="1">
-        <v>56762.0</v>
+        <v>55752.0</v>
       </c>
       <c r="O45" s="1">
         <v>0.04</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>120</v>
       </c>
       <c r="B46" t="s">
         <v>121</v>
       </c>
       <c r="C46" s="1">
-        <v>19818.0</v>
+        <v>20436.0</v>
       </c>
       <c r="D46" s="1">
-        <v>16.595</v>
+        <v>16.45</v>
       </c>
       <c r="E46" s="1">
-        <v>18.6877681905</v>
+        <v>18.6503371501</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>370354.19</v>
+        <v>381138.29</v>
       </c>
       <c r="I46" s="1">
-        <v>-41474.48</v>
+        <v>-44966.09</v>
       </c>
       <c r="J46" s="1">
-        <v>-11.198598833187</v>
+        <v>-11.797841145795</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>328879.71</v>
+        <v>336172.2</v>
       </c>
       <c r="N46" s="1">
-        <v>328879.71</v>
+        <v>336172.2</v>
       </c>
       <c r="O46" s="1">
-        <v>0.26</v>
+        <v>0.25</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>122</v>
       </c>
       <c r="B47" t="s">
         <v>123</v>
       </c>
       <c r="C47" s="1">
-        <v>5910.0</v>
+        <v>6094.0</v>
       </c>
       <c r="D47" s="1">
-        <v>66.74</v>
+        <v>61.36</v>
       </c>
       <c r="E47" s="1">
-        <v>60.2427580372</v>
+        <v>60.287361339</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>356034.7</v>
+        <v>367391.18</v>
       </c>
       <c r="I47" s="1">
-        <v>38398.7</v>
+        <v>6536.66</v>
       </c>
       <c r="J47" s="1">
-        <v>10.785100441053</v>
+        <v>1.7792098329633</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>394433.4</v>
+        <v>373927.84</v>
       </c>
       <c r="N47" s="1">
-        <v>394433.4</v>
+        <v>373927.84</v>
       </c>
       <c r="O47" s="1">
-        <v>0.31</v>
+        <v>0.28</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>124</v>
       </c>
       <c r="B48" t="s">
         <v>125</v>
       </c>
       <c r="C48" s="1">
-        <v>11820.0</v>
+        <v>12453.0</v>
       </c>
       <c r="D48" s="1">
-        <v>19.095</v>
+        <v>20.26</v>
       </c>
       <c r="E48" s="1">
-        <v>29.187998308</v>
+        <v>28.7540022485</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>345002.14</v>
+        <v>358073.59</v>
       </c>
       <c r="I48" s="1">
-        <v>-119299.24</v>
+        <v>-105775.81</v>
       </c>
       <c r="J48" s="1">
-        <v>-34.579275363335</v>
+        <v>-29.540243389634</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>225702.9</v>
+        <v>252297.78</v>
       </c>
       <c r="N48" s="1">
-        <v>225702.9</v>
+        <v>252297.78</v>
       </c>
       <c r="O48" s="1">
-        <v>0.18</v>
+        <v>0.19</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>126</v>
       </c>
       <c r="B49" t="s">
         <v>127</v>
       </c>
       <c r="C49" s="1">
-        <v>15493.0</v>
+        <v>16121.0</v>
       </c>
       <c r="D49" s="1">
-        <v>26.5</v>
+        <v>27.52</v>
       </c>
       <c r="E49" s="1">
-        <v>30.1185729039</v>
+        <v>30.0731338006</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>466627.05</v>
+        <v>484808.99</v>
       </c>
       <c r="I49" s="1">
-        <v>-56062.55</v>
+        <v>-41159.07</v>
       </c>
       <c r="J49" s="1">
-        <v>-12.014423510167</v>
+        <v>-8.4897497465961</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>410564.5</v>
+        <v>443649.92</v>
       </c>
       <c r="N49" s="1">
-        <v>410564.5</v>
+        <v>443649.92</v>
       </c>
       <c r="O49" s="1">
-        <v>0.32</v>
+        <v>0.33</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>128</v>
       </c>
       <c r="B50" t="s">
         <v>129</v>
       </c>
       <c r="C50" s="1">
-        <v>2409.0</v>
+        <v>2431.0</v>
       </c>
       <c r="D50" s="1">
-        <v>261.6</v>
+        <v>248.0</v>
       </c>
       <c r="E50" s="1">
-        <v>222.9023578248</v>
+        <v>223.1258658988</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>536971.78</v>
+        <v>542418.98</v>
       </c>
       <c r="I50" s="1">
-        <v>93222.62</v>
+        <v>60469.02</v>
       </c>
       <c r="J50" s="1">
-        <v>17.360804323832</v>
+        <v>11.148028042824</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>630194.4</v>
+        <v>602888.0</v>
       </c>
       <c r="N50" s="1">
-        <v>630194.4</v>
+        <v>602888.0</v>
       </c>
       <c r="O50" s="1">
-        <v>0.5</v>
+        <v>0.45</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>130</v>
       </c>
       <c r="B51" t="s">
         <v>131</v>
       </c>
       <c r="C51" s="1">
-        <v>8219.0</v>
+        <v>8552.0</v>
       </c>
       <c r="D51" s="1">
-        <v>50.38</v>
+        <v>51.4</v>
       </c>
       <c r="E51" s="1">
-        <v>49.9177941355</v>
+        <v>49.9395825538</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>410274.35</v>
+        <v>427083.31</v>
       </c>
       <c r="I51" s="1">
-        <v>3798.87</v>
+        <v>12489.49</v>
       </c>
       <c r="J51" s="1">
-        <v>0.92593407313911</v>
+        <v>2.9243685500143</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>414073.22</v>
+        <v>439572.8</v>
       </c>
       <c r="N51" s="1">
-        <v>414073.22</v>
+        <v>439572.8</v>
       </c>
       <c r="O51" s="1">
         <v>0.33</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>132</v>
       </c>
       <c r="B52" t="s">
         <v>133</v>
       </c>
       <c r="C52" s="1">
         <v>9494.0</v>
       </c>
       <c r="D52" s="1">
-        <v>27.57</v>
+        <v>28.82</v>
       </c>
       <c r="E52" s="1">
         <v>30.8287623762</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
         <v>292688.27</v>
       </c>
       <c r="I52" s="1">
-        <v>-30938.69</v>
+        <v>-19071.19</v>
       </c>
       <c r="J52" s="1">
-        <v>-10.57052610957</v>
+        <v>-6.5158709640123</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>261749.58</v>
+        <v>273617.08</v>
       </c>
       <c r="N52" s="1">
-        <v>261749.58</v>
+        <v>273617.08</v>
       </c>
       <c r="O52" s="1">
-        <v>0.21</v>
+        <v>0.2</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>134</v>
       </c>
       <c r="B53" t="s">
         <v>135</v>
       </c>
       <c r="C53" s="1">
-        <v>48142.0</v>
+        <v>48579.0</v>
       </c>
       <c r="D53" s="1">
-        <v>18.89</v>
+        <v>18.005</v>
       </c>
       <c r="E53" s="1">
-        <v>19.1443325994</v>
+        <v>19.1358377077</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>921646.46</v>
+        <v>929599.86</v>
       </c>
       <c r="I53" s="1">
-        <v>-12244.08</v>
+        <v>-54934.96</v>
       </c>
       <c r="J53" s="1">
-        <v>-1.3285007355206</v>
+        <v>-5.9095275681302</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>909402.38</v>
+        <v>874664.9</v>
       </c>
       <c r="N53" s="1">
-        <v>909402.38</v>
+        <v>874664.9</v>
       </c>
       <c r="O53" s="1">
-        <v>0.72</v>
+        <v>0.65</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>136</v>
       </c>
       <c r="B54" t="s">
         <v>137</v>
       </c>
       <c r="C54" s="1">
-        <v>96844.0</v>
+        <v>100769.0</v>
       </c>
       <c r="D54" s="1">
-        <v>4.643</v>
+        <v>4.334</v>
       </c>
       <c r="E54" s="1">
-        <v>4.5163065342</v>
+        <v>4.5127372505</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>437377.19</v>
+        <v>454744.02</v>
       </c>
       <c r="I54" s="1">
-        <v>12269.5</v>
+        <v>-18011.17</v>
       </c>
       <c r="J54" s="1">
-        <v>2.8052445990611</v>
+        <v>-3.9607271800957</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>449646.69</v>
+        <v>436732.85</v>
       </c>
       <c r="N54" s="1">
-        <v>449646.69</v>
+        <v>436732.85</v>
       </c>
       <c r="O54" s="1">
-        <v>0.36</v>
+        <v>0.33</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>138</v>
       </c>
       <c r="B55" t="s">
         <v>139</v>
       </c>
       <c r="C55" s="1">
         <v>1318.0</v>
       </c>
       <c r="D55" s="1">
-        <v>137.0</v>
+        <v>123.45</v>
       </c>
       <c r="E55" s="1">
         <v>145.6875644917</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
         <v>192016.21</v>
       </c>
       <c r="I55" s="1">
-        <v>-11450.21</v>
+        <v>-29309.11</v>
       </c>
       <c r="J55" s="1">
-        <v>-5.9631475905081</v>
+        <v>-15.263872774075</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>180566.0</v>
+        <v>162707.1</v>
       </c>
       <c r="N55" s="1">
-        <v>180566.0</v>
+        <v>162707.1</v>
       </c>
       <c r="O55" s="1">
-        <v>0.14</v>
+        <v>0.12</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>140</v>
       </c>
       <c r="B56" t="s">
         <v>141</v>
       </c>
       <c r="C56" s="1">
-        <v>10065.0</v>
+        <v>10473.0</v>
       </c>
       <c r="D56" s="1">
-        <v>41.34</v>
+        <v>40.66</v>
       </c>
       <c r="E56" s="1">
-        <v>43.3882970691</v>
+        <v>43.3131223145</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>436703.21</v>
+        <v>453618.33</v>
       </c>
       <c r="I56" s="1">
-        <v>-20616.11</v>
+        <v>-27786.15</v>
       </c>
       <c r="J56" s="1">
-        <v>-4.7208514908787</v>
+        <v>-6.1254469148105</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>416087.1</v>
+        <v>425832.18</v>
       </c>
       <c r="N56" s="1">
-        <v>416087.1</v>
+        <v>425832.18</v>
       </c>
       <c r="O56" s="1">
-        <v>0.33</v>
+        <v>0.32</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>142</v>
       </c>
       <c r="B57" t="s">
         <v>143</v>
       </c>
       <c r="C57" s="1">
-        <v>129780.0</v>
+        <v>135041.0</v>
       </c>
       <c r="D57" s="1">
-        <v>9.924</v>
+        <v>9.56</v>
       </c>
       <c r="E57" s="1">
-        <v>6.0852837879</v>
+        <v>6.228397968</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>789748.13</v>
+        <v>841089.09</v>
       </c>
       <c r="I57" s="1">
-        <v>498188.59</v>
+        <v>449902.87</v>
       </c>
       <c r="J57" s="1">
-        <v>63.081958801219</v>
+        <v>53.490513115561</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>1287936.72</v>
+        <v>1290991.96</v>
       </c>
       <c r="N57" s="1">
-        <v>1287936.72</v>
+        <v>1290991.96</v>
       </c>
       <c r="O57" s="1">
-        <v>1.02</v>
+        <v>0.96</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
         <v>144</v>
       </c>
       <c r="B58" t="s">
         <v>145</v>
       </c>
       <c r="C58" s="1">
-        <v>32994.0</v>
+        <v>34331.0</v>
       </c>
       <c r="D58" s="1">
-        <v>28.07</v>
+        <v>26.66</v>
       </c>
       <c r="E58" s="1">
-        <v>15.4801954901</v>
+        <v>15.9324412339</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>510753.57</v>
+        <v>546976.64</v>
       </c>
       <c r="I58" s="1">
-        <v>415388.01</v>
+        <v>368287.82</v>
       </c>
       <c r="J58" s="1">
-        <v>81.328459436906</v>
+        <v>67.331544542743</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>926141.58</v>
+        <v>915264.46</v>
       </c>
       <c r="N58" s="1">
-        <v>926141.58</v>
+        <v>915264.46</v>
       </c>
       <c r="O58" s="1">
-        <v>0.73</v>
+        <v>0.68</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
         <v>146</v>
       </c>
       <c r="B59" t="s">
         <v>147</v>
       </c>
       <c r="C59" s="1">
-        <v>2714.0</v>
+        <v>2845.0</v>
       </c>
       <c r="D59" s="1">
-        <v>94.2</v>
+        <v>101.8</v>
       </c>
       <c r="E59" s="1">
-        <v>104.1770117907</v>
+        <v>104.1228154657</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>282736.41</v>
+        <v>296229.41</v>
       </c>
       <c r="I59" s="1">
-        <v>-27077.61</v>
+        <v>-6608.41</v>
       </c>
       <c r="J59" s="1">
-        <v>-9.5769801986239</v>
+        <v>-2.2308419680544</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>255658.8</v>
+        <v>289621.0</v>
       </c>
       <c r="N59" s="1">
-        <v>255658.8</v>
+        <v>289621.0</v>
       </c>
       <c r="O59" s="1">
-        <v>0.2</v>
+        <v>0.22</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
         <v>148</v>
       </c>
       <c r="B60" t="s">
         <v>149</v>
       </c>
       <c r="C60" s="1">
-        <v>2546.0</v>
+        <v>2649.0</v>
       </c>
       <c r="D60" s="1">
-        <v>181.25</v>
+        <v>172.8</v>
       </c>
       <c r="E60" s="1">
-        <v>202.214025923</v>
+        <v>201.1602151755</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>514836.91</v>
+        <v>532873.41</v>
       </c>
       <c r="I60" s="1">
-        <v>-53374.41</v>
+        <v>-75126.21</v>
       </c>
       <c r="J60" s="1">
-        <v>-10.367246202297</v>
+        <v>-14.098322151222</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60">
         <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>461462.5</v>
+        <v>457747.2</v>
       </c>
       <c r="N60" s="1">
-        <v>461462.5</v>
+        <v>457747.2</v>
       </c>
       <c r="O60" s="1">
-        <v>0.36</v>
+        <v>0.34</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
         <v>150</v>
       </c>
       <c r="B61" t="s">
         <v>151</v>
       </c>
       <c r="C61" s="1">
         <v>1013.0</v>
       </c>
       <c r="D61" s="1">
-        <v>59.02</v>
+        <v>61.86</v>
       </c>
       <c r="E61" s="1">
         <v>68.16</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
         <v>69046.08</v>
       </c>
       <c r="I61" s="1">
-        <v>-9258.82</v>
+        <v>-6381.9</v>
       </c>
       <c r="J61" s="1">
-        <v>-13.409624413146</v>
+        <v>-9.2429577464789</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61" s="1">
-        <v>59787.26</v>
+        <v>62664.18</v>
       </c>
       <c r="N61" s="1">
-        <v>59787.26</v>
+        <v>62664.18</v>
       </c>
       <c r="O61" s="1">
         <v>0.05</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
         <v>152</v>
       </c>
       <c r="B62" t="s">
         <v>153</v>
       </c>
       <c r="C62" s="1">
         <v>2454.0</v>
       </c>
       <c r="D62" s="1">
-        <v>23.1</v>
+        <v>22.86</v>
       </c>
       <c r="E62" s="1">
         <v>25.66</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
         <v>62969.64</v>
       </c>
       <c r="I62" s="1">
-        <v>-6282.24</v>
+        <v>-6871.2</v>
       </c>
       <c r="J62" s="1">
-        <v>-9.9766173031956</v>
+        <v>-10.91192517537</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>56687.4</v>
+        <v>56098.44</v>
       </c>
       <c r="N62" s="1">
-        <v>56687.4</v>
+        <v>56098.44</v>
       </c>
       <c r="O62" s="1">
         <v>0.04</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
         <v>154</v>
       </c>
       <c r="B63" t="s">
         <v>155</v>
       </c>
       <c r="C63" s="1">
-        <v>402.0</v>
+        <v>487.0</v>
       </c>
       <c r="D63" s="1">
-        <v>293.35</v>
+        <v>298.6</v>
       </c>
       <c r="E63" s="1">
-        <v>320.271641791</v>
+        <v>318.4788501027</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
-        <v>128749.2</v>
+        <v>155099.2</v>
       </c>
       <c r="I63" s="1">
-        <v>-10822.5</v>
+        <v>-9681.0</v>
       </c>
       <c r="J63" s="1">
-        <v>-8.4058774734134</v>
+        <v>-6.2418116921299</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>117926.7</v>
+        <v>145418.2</v>
       </c>
       <c r="N63" s="1">
-        <v>117926.7</v>
+        <v>145418.2</v>
       </c>
       <c r="O63" s="1">
-        <v>0.09</v>
+        <v>0.11</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
         <v>156</v>
       </c>
       <c r="B64" t="s">
         <v>157</v>
       </c>
       <c r="C64" s="1">
-        <v>4425.0</v>
+        <v>4645.0</v>
       </c>
       <c r="D64" s="1">
-        <v>58.44</v>
+        <v>56.58</v>
       </c>
       <c r="E64" s="1">
-        <v>62.897279096</v>
+        <v>62.742058127</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
-        <v>278320.46</v>
+        <v>291436.86</v>
       </c>
       <c r="I64" s="1">
-        <v>-19723.46</v>
+        <v>-28622.76</v>
       </c>
       <c r="J64" s="1">
-        <v>-7.0866008197888</v>
+        <v>-9.8212559660436</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>258597.0</v>
+        <v>262814.1</v>
       </c>
       <c r="N64" s="1">
-        <v>258597.0</v>
+        <v>262814.1</v>
       </c>
       <c r="O64" s="1">
         <v>0.2</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
         <v>158</v>
       </c>
       <c r="B65" t="s">
         <v>159</v>
       </c>
       <c r="C65" s="1">
         <v>723.0</v>
       </c>
       <c r="D65" s="1">
-        <v>69.75</v>
+        <v>68.85</v>
       </c>
       <c r="E65" s="1">
         <v>83.25</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
         <v>60189.75</v>
       </c>
       <c r="I65" s="1">
-        <v>-9760.5</v>
+        <v>-10411.2</v>
       </c>
       <c r="J65" s="1">
-        <v>-16.216216216216</v>
+        <v>-17.297297297297</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
         <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>50429.25</v>
+        <v>49778.55</v>
       </c>
       <c r="N65" s="1">
-        <v>50429.25</v>
+        <v>49778.55</v>
       </c>
       <c r="O65" s="1">
         <v>0.04</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
         <v>160</v>
       </c>
       <c r="B66" t="s">
         <v>161</v>
       </c>
       <c r="C66" s="1">
         <v>1948.0</v>
       </c>
       <c r="D66" s="1">
-        <v>38.61</v>
+        <v>36.4</v>
       </c>
       <c r="E66" s="1">
         <v>39.45</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
         <v>76848.6</v>
       </c>
       <c r="I66" s="1">
-        <v>-1636.32</v>
+        <v>-5941.4</v>
       </c>
       <c r="J66" s="1">
-        <v>-2.1292775665399</v>
+        <v>-7.7313054499366</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66">
         <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>75212.28</v>
+        <v>70907.2</v>
       </c>
       <c r="N66" s="1">
-        <v>75212.28</v>
+        <v>70907.2</v>
       </c>
       <c r="O66" s="1">
-        <v>0.06</v>
+        <v>0.05</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
         <v>162</v>
       </c>
       <c r="B67" t="s">
         <v>163</v>
       </c>
       <c r="C67" s="1">
         <v>1676.0</v>
       </c>
       <c r="D67" s="1">
-        <v>40.18</v>
+        <v>39.48</v>
       </c>
       <c r="E67" s="1">
         <v>36.76</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
         <v>61609.76</v>
       </c>
       <c r="I67" s="1">
-        <v>5731.92</v>
+        <v>4558.72</v>
       </c>
       <c r="J67" s="1">
-        <v>9.30359085963</v>
+        <v>7.3993471164309</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67">
         <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>67341.68</v>
+        <v>66168.48</v>
       </c>
       <c r="N67" s="1">
-        <v>67341.68</v>
+        <v>66168.48</v>
       </c>
       <c r="O67" s="1">
         <v>0.05</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
         <v>164</v>
       </c>
       <c r="B68" t="s">
         <v>165</v>
       </c>
       <c r="C68" s="1">
-        <v>3628.0</v>
+        <v>3661.0</v>
       </c>
       <c r="D68" s="1">
-        <v>207.0</v>
+        <v>196.5</v>
       </c>
       <c r="E68" s="1">
-        <v>152.7432359427</v>
+        <v>153.1502758809</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
-        <v>554152.46</v>
+        <v>560683.16</v>
       </c>
       <c r="I68" s="1">
-        <v>196843.54</v>
+        <v>158703.34</v>
       </c>
       <c r="J68" s="1">
-        <v>35.521549430639</v>
+        <v>28.305351635672</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68">
         <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>750996.0</v>
+        <v>719386.5</v>
       </c>
       <c r="N68" s="1">
-        <v>750996.0</v>
+        <v>719386.5</v>
       </c>
       <c r="O68" s="1">
-        <v>0.59</v>
+        <v>0.54</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
         <v>166</v>
       </c>
       <c r="B69" t="s">
         <v>167</v>
       </c>
       <c r="C69" s="1">
         <v>1308.0</v>
       </c>
       <c r="D69" s="1">
-        <v>58.35</v>
+        <v>54.7</v>
       </c>
       <c r="E69" s="1">
         <v>65.9</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
         <v>86197.2</v>
       </c>
       <c r="I69" s="1">
-        <v>-9875.4</v>
+        <v>-14649.6</v>
       </c>
       <c r="J69" s="1">
-        <v>-11.456752655539</v>
+        <v>-16.995447647951</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69">
         <v>0.0</v>
       </c>
       <c r="M69" s="1">
-        <v>76321.8</v>
+        <v>71547.6</v>
       </c>
       <c r="N69" s="1">
-        <v>76321.8</v>
+        <v>71547.6</v>
       </c>
       <c r="O69" s="1">
-        <v>0.06</v>
+        <v>0.05</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
         <v>168</v>
       </c>
       <c r="B70" t="s">
         <v>169</v>
       </c>
       <c r="C70" s="1">
-        <v>18705.0</v>
+        <v>19463.0</v>
       </c>
       <c r="D70" s="1">
-        <v>38.1</v>
+        <v>38.4</v>
       </c>
       <c r="E70" s="1">
-        <v>35.1181267041</v>
+        <v>35.2702959462</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
-        <v>656884.56</v>
+        <v>686465.77</v>
       </c>
       <c r="I70" s="1">
-        <v>55775.94</v>
+        <v>60913.43</v>
       </c>
       <c r="J70" s="1">
-        <v>8.4909805156632</v>
+        <v>8.8734839611886</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70">
         <v>0.0</v>
       </c>
       <c r="M70" s="1">
-        <v>712660.5</v>
+        <v>747379.2</v>
       </c>
       <c r="N70" s="1">
-        <v>712660.5</v>
+        <v>747379.2</v>
       </c>
       <c r="O70" s="1">
         <v>0.56</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
         <v>170</v>
       </c>
       <c r="B71" t="s">
         <v>171</v>
       </c>
       <c r="C71" s="1">
         <v>5624.0</v>
       </c>
       <c r="D71" s="1">
-        <v>8.96</v>
+        <v>9.208</v>
       </c>
       <c r="E71" s="1">
         <v>10.63</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
         <v>59783.12</v>
       </c>
       <c r="I71" s="1">
-        <v>-9392.08</v>
+        <v>-7997.33</v>
       </c>
       <c r="J71" s="1">
-        <v>-15.710253998119</v>
+        <v>-13.377237588135</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71">
         <v>0.0</v>
       </c>
       <c r="M71" s="1">
-        <v>50391.04</v>
+        <v>51785.79</v>
       </c>
       <c r="N71" s="1">
-        <v>50391.04</v>
+        <v>51785.79</v>
       </c>
       <c r="O71" s="1">
         <v>0.04</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
         <v>172</v>
       </c>
       <c r="B72" t="s">
         <v>173</v>
       </c>
       <c r="C72" s="1">
-        <v>887.0</v>
+        <v>940.0</v>
       </c>
       <c r="D72" s="1">
-        <v>257.6</v>
+        <v>227.4</v>
       </c>
       <c r="E72" s="1">
-        <v>258.1410372041</v>
+        <v>257.355</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
-        <v>228971.1</v>
+        <v>241913.7</v>
       </c>
       <c r="I72" s="1">
-        <v>-479.9</v>
+        <v>-28157.7</v>
       </c>
       <c r="J72" s="1">
-        <v>-0.20958976918921</v>
+        <v>-11.639564026345</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72">
         <v>0.0</v>
       </c>
       <c r="M72" s="1">
-        <v>228491.2</v>
+        <v>213756.0</v>
       </c>
       <c r="N72" s="1">
-        <v>228491.2</v>
+        <v>213756.0</v>
       </c>
       <c r="O72" s="1">
-        <v>0.18</v>
+        <v>0.16</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
         <v>174</v>
       </c>
       <c r="B73" t="s">
         <v>175</v>
       </c>
       <c r="C73" s="1">
-        <v>5423.0</v>
+        <v>5643.0</v>
       </c>
       <c r="D73" s="1">
-        <v>66.14</v>
+        <v>66.26</v>
       </c>
       <c r="E73" s="1">
-        <v>78.1432472801</v>
+        <v>77.7788357257</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>423770.83</v>
+        <v>438905.97</v>
       </c>
       <c r="I73" s="1">
-        <v>-65093.61</v>
+        <v>-65000.79</v>
       </c>
       <c r="J73" s="1">
-        <v>-15.360568824428</v>
+        <v>-14.809730202576</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73">
         <v>0.0</v>
       </c>
       <c r="M73" s="1">
-        <v>358677.22</v>
+        <v>373905.18</v>
       </c>
       <c r="N73" s="1">
-        <v>358677.22</v>
+        <v>373905.18</v>
       </c>
       <c r="O73" s="1">
         <v>0.28</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
         <v>176</v>
       </c>
       <c r="B74" t="s">
         <v>177</v>
       </c>
       <c r="C74" s="1">
-        <v>1716.0</v>
+        <v>2106.0</v>
       </c>
       <c r="D74" s="1">
-        <v>62.1</v>
+        <v>65.78</v>
       </c>
       <c r="E74" s="1">
-        <v>69.1924184149</v>
+        <v>68.7123409307</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
-        <v>118734.19</v>
+        <v>144708.19</v>
       </c>
       <c r="I74" s="1">
-        <v>-12170.59</v>
+        <v>-6175.51</v>
       </c>
       <c r="J74" s="1">
-        <v>-10.250282584991</v>
+        <v>-4.2675608063372</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74">
         <v>0.0</v>
       </c>
       <c r="M74" s="1">
-        <v>106563.6</v>
+        <v>138532.68</v>
       </c>
       <c r="N74" s="1">
-        <v>106563.6</v>
+        <v>138532.68</v>
       </c>
       <c r="O74" s="1">
-        <v>0.08</v>
+        <v>0.1</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
         <v>178</v>
       </c>
       <c r="B75" t="s">
         <v>179</v>
       </c>
       <c r="C75" s="1">
-        <v>316.0</v>
+        <v>329.0</v>
       </c>
       <c r="D75" s="1">
-        <v>1623.5</v>
+        <v>1609.5</v>
       </c>
       <c r="E75" s="1">
-        <v>1471.0921835443</v>
+        <v>1477.9031306991</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
-        <v>464865.13</v>
+        <v>486230.13</v>
       </c>
       <c r="I75" s="1">
-        <v>48160.87</v>
+        <v>43295.37</v>
       </c>
       <c r="J75" s="1">
-        <v>10.360181242245</v>
+        <v>8.9042959966302</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75">
         <v>0.0</v>
       </c>
       <c r="M75" s="1">
-        <v>513026.0</v>
+        <v>529525.5</v>
       </c>
       <c r="N75" s="1">
-        <v>513026.0</v>
+        <v>529525.5</v>
       </c>
       <c r="O75" s="1">
-        <v>0.41</v>
+        <v>0.39</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
         <v>180</v>
       </c>
       <c r="B76" t="s">
         <v>181</v>
       </c>
       <c r="C76" s="1">
         <v>1253.0</v>
       </c>
       <c r="D76" s="1">
-        <v>50.65</v>
+        <v>56.9</v>
       </c>
       <c r="E76" s="1">
         <v>48.74</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
         <v>61071.22</v>
       </c>
       <c r="I76" s="1">
-        <v>2393.23</v>
+        <v>10224.48</v>
       </c>
       <c r="J76" s="1">
-        <v>3.9187525646286</v>
+        <v>16.741895773492</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76">
         <v>0.0</v>
       </c>
       <c r="M76" s="1">
-        <v>63464.45</v>
+        <v>71295.7</v>
       </c>
       <c r="N76" s="1">
-        <v>63464.45</v>
+        <v>71295.7</v>
       </c>
       <c r="O76" s="1">
         <v>0.05</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
         <v>182</v>
       </c>
       <c r="B77" t="s">
         <v>183</v>
       </c>
       <c r="C77" s="1">
         <v>1928.0</v>
       </c>
       <c r="D77" s="1">
-        <v>27.26</v>
+        <v>26.72</v>
       </c>
       <c r="E77" s="1">
         <v>31.64</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
         <v>61001.92</v>
       </c>
       <c r="I77" s="1">
-        <v>-8444.64</v>
+        <v>-9485.76</v>
       </c>
       <c r="J77" s="1">
-        <v>-13.843236409608</v>
+        <v>-15.549936788875</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77">
         <v>0.0</v>
       </c>
       <c r="M77" s="1">
-        <v>52557.28</v>
+        <v>51516.16</v>
       </c>
       <c r="N77" s="1">
-        <v>52557.28</v>
+        <v>51516.16</v>
       </c>
       <c r="O77" s="1">
         <v>0.04</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
         <v>184</v>
       </c>
       <c r="B78" t="s">
         <v>185</v>
       </c>
       <c r="C78" s="1">
-        <v>25866.0</v>
+        <v>26914.0</v>
       </c>
       <c r="D78" s="1">
-        <v>19.95</v>
+        <v>19.365</v>
       </c>
       <c r="E78" s="1">
-        <v>13.5598132684</v>
+        <v>13.7980051274</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>350738.13</v>
+        <v>371359.51</v>
       </c>
       <c r="I78" s="1">
-        <v>165288.57</v>
+        <v>149830.1</v>
       </c>
       <c r="J78" s="1">
-        <v>47.125919842248</v>
+        <v>40.346374864616</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
       <c r="L78">
         <v>0.0</v>
       </c>
       <c r="M78" s="1">
-        <v>516026.7</v>
+        <v>521189.61</v>
       </c>
       <c r="N78" s="1">
-        <v>516026.7</v>
+        <v>521189.61</v>
       </c>
       <c r="O78" s="1">
-        <v>0.41</v>
+        <v>0.39</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
         <v>186</v>
       </c>
       <c r="B79" t="s">
         <v>187</v>
       </c>
       <c r="C79" s="1">
-        <v>11424.0</v>
+        <v>11887.0</v>
       </c>
       <c r="D79" s="1">
-        <v>50.58</v>
+        <v>52.68</v>
       </c>
       <c r="E79" s="1">
-        <v>40.1591570378</v>
+        <v>40.6200816017</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
-        <v>458778.21</v>
+        <v>482850.91</v>
       </c>
       <c r="I79" s="1">
-        <v>119047.71</v>
+        <v>143356.25</v>
       </c>
       <c r="J79" s="1">
-        <v>25.948858817859</v>
+        <v>29.689547442294</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
       <c r="L79">
         <v>0.0</v>
       </c>
       <c r="M79" s="1">
-        <v>577825.92</v>
+        <v>626207.16</v>
       </c>
       <c r="N79" s="1">
-        <v>577825.92</v>
+        <v>626207.16</v>
       </c>
       <c r="O79" s="1">
-        <v>0.46</v>
+        <v>0.47</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
         <v>188</v>
       </c>
       <c r="B80" t="s">
         <v>189</v>
       </c>
       <c r="C80" s="1">
-        <v>11708.0</v>
+        <v>12183.0</v>
       </c>
       <c r="D80" s="1">
-        <v>57.13</v>
+        <v>80.35</v>
       </c>
       <c r="E80" s="1">
-        <v>34.8188050905</v>
+        <v>36.4924173028</v>
       </c>
       <c r="F80" t="s">
         <v>8</v>
       </c>
       <c r="G80">
         <v>1.0</v>
       </c>
       <c r="H80" s="1">
-        <v>407658.57</v>
+        <v>444587.12</v>
       </c>
       <c r="I80" s="1">
-        <v>261219.47</v>
+        <v>534316.93</v>
       </c>
       <c r="J80" s="1">
-        <v>64.078002824766</v>
+        <v>120.1827281906</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
       <c r="L80">
         <v>0.0</v>
       </c>
       <c r="M80" s="1">
-        <v>668878.04</v>
+        <v>978904.05</v>
       </c>
       <c r="N80" s="1">
-        <v>668878.04</v>
+        <v>978904.05</v>
       </c>
       <c r="O80" s="1">
-        <v>0.53</v>
+        <v>0.73</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
         <v>190</v>
       </c>
       <c r="B81" t="s">
         <v>191</v>
       </c>
       <c r="C81" s="1">
-        <v>27193.0</v>
+        <v>28295.0</v>
       </c>
       <c r="D81" s="1">
-        <v>24.755</v>
+        <v>26.5</v>
       </c>
       <c r="E81" s="1">
-        <v>12.6131427206</v>
+        <v>13.1743534193</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
-        <v>342989.19</v>
+        <v>372768.33</v>
       </c>
       <c r="I81" s="1">
-        <v>330173.53</v>
+        <v>377049.17</v>
       </c>
       <c r="J81" s="1">
-        <v>96.263538218216</v>
+        <v>101.14839154925</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
       <c r="L81">
         <v>0.0</v>
       </c>
       <c r="M81" s="1">
-        <v>673162.72</v>
+        <v>749817.5</v>
       </c>
       <c r="N81" s="1">
-        <v>673162.72</v>
+        <v>749817.5</v>
       </c>
       <c r="O81" s="1">
-        <v>0.53</v>
+        <v>0.56</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
         <v>192</v>
       </c>
       <c r="B82" t="s">
         <v>193</v>
       </c>
       <c r="C82" s="1">
         <v>1536.0</v>
       </c>
       <c r="D82" s="1">
-        <v>35.78</v>
+        <v>34.5</v>
       </c>
       <c r="E82" s="1">
         <v>39.1</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
         <v>60057.6</v>
       </c>
       <c r="I82" s="1">
-        <v>-5099.52</v>
+        <v>-7065.6</v>
       </c>
       <c r="J82" s="1">
-        <v>-8.4910485933504</v>
+        <v>-11.764705882353</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
       <c r="L82">
         <v>0.0</v>
       </c>
       <c r="M82" s="1">
-        <v>54958.08</v>
+        <v>52992.0</v>
       </c>
       <c r="N82" s="1">
-        <v>54958.08</v>
+        <v>52992.0</v>
       </c>
       <c r="O82" s="1">
         <v>0.04</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
         <v>194</v>
       </c>
       <c r="B83" t="s">
         <v>195</v>
       </c>
       <c r="C83" s="1">
-        <v>211916.0</v>
+        <v>220505.0</v>
       </c>
       <c r="D83" s="1">
-        <v>5.775</v>
+        <v>5.694</v>
       </c>
       <c r="E83" s="1">
-        <v>2.8251290134</v>
+        <v>2.9392707648</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
-        <v>598690.04</v>
+        <v>648123.9</v>
       </c>
       <c r="I83" s="1">
-        <v>625124.86</v>
+        <v>607431.57</v>
       </c>
       <c r="J83" s="1">
-        <v>104.41544342378</v>
+        <v>93.721519913091</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
       <c r="L83">
         <v>0.0</v>
       </c>
       <c r="M83" s="1">
-        <v>1223814.9</v>
+        <v>1255555.47</v>
       </c>
       <c r="N83" s="1">
-        <v>1223814.9</v>
+        <v>1255555.47</v>
       </c>
       <c r="O83" s="1">
-        <v>0.97</v>
+        <v>0.94</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
         <v>196</v>
       </c>
       <c r="B84" t="s">
         <v>197</v>
       </c>
       <c r="C84" s="1">
         <v>11143.0</v>
       </c>
       <c r="D84" s="1">
-        <v>13.965</v>
+        <v>13.94</v>
       </c>
       <c r="E84" s="1">
         <v>19.1496598762</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
         <v>213384.66</v>
       </c>
       <c r="I84" s="1">
-        <v>-57772.66</v>
+        <v>-58051.24</v>
       </c>
       <c r="J84" s="1">
-        <v>-27.074420438658</v>
+        <v>-27.20497340343</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
       <c r="L84">
         <v>0.0</v>
       </c>
       <c r="M84" s="1">
-        <v>155612.0</v>
+        <v>155333.42</v>
       </c>
       <c r="N84" s="1">
-        <v>155612.0</v>
+        <v>155333.42</v>
       </c>
       <c r="O84" s="1">
         <v>0.12</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
         <v>198</v>
       </c>
       <c r="B85" t="s">
         <v>199</v>
       </c>
       <c r="C85" s="1">
         <v>4134.0</v>
       </c>
       <c r="D85" s="1">
-        <v>15.96</v>
+        <v>14.76</v>
       </c>
       <c r="E85" s="1">
         <v>14.99</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
         <v>61968.66</v>
       </c>
       <c r="I85" s="1">
-        <v>4009.98</v>
+        <v>-950.82</v>
       </c>
       <c r="J85" s="1">
-        <v>6.4709806537692</v>
+        <v>-1.5343562374917</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
       <c r="L85">
         <v>0.0</v>
       </c>
       <c r="M85" s="1">
-        <v>65978.64</v>
+        <v>61017.84</v>
       </c>
       <c r="N85" s="1">
-        <v>65978.64</v>
+        <v>61017.84</v>
       </c>
       <c r="O85" s="1">
         <v>0.05</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
         <v>200</v>
       </c>
       <c r="B86" t="s">
         <v>201</v>
       </c>
       <c r="C86" s="1">
         <v>2515.0</v>
       </c>
       <c r="D86" s="1">
-        <v>113.25</v>
+        <v>113.65</v>
       </c>
       <c r="E86" s="1">
         <v>114.4485447316</v>
       </c>
       <c r="F86" t="s">
         <v>8</v>
       </c>
       <c r="G86">
         <v>1.0</v>
       </c>
       <c r="H86" s="1">
         <v>287838.09</v>
       </c>
       <c r="I86" s="1">
-        <v>-3014.34</v>
+        <v>-2008.34</v>
       </c>
       <c r="J86" s="1">
-        <v>-1.0472345755213</v>
+        <v>-0.6977325342869</v>
       </c>
       <c r="K86">
         <v>0.0</v>
       </c>
       <c r="L86">
         <v>0.0</v>
       </c>
       <c r="M86" s="1">
-        <v>284823.75</v>
+        <v>285829.75</v>
       </c>
       <c r="N86" s="1">
-        <v>284823.75</v>
+        <v>285829.75</v>
       </c>
       <c r="O86" s="1">
-        <v>0.22</v>
+        <v>0.21</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
         <v>202</v>
       </c>
       <c r="B87" t="s">
         <v>203</v>
       </c>
       <c r="C87" s="1">
         <v>631.0</v>
       </c>
       <c r="D87" s="1">
-        <v>232.65</v>
+        <v>247.75</v>
       </c>
       <c r="E87" s="1">
         <v>517.4809508716</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
         <v>326530.48</v>
       </c>
       <c r="I87" s="1">
-        <v>-179728.33</v>
+        <v>-170200.23</v>
       </c>
       <c r="J87" s="1">
-        <v>-55.041823354438</v>
+        <v>-52.123841547656</v>
       </c>
       <c r="K87">
         <v>0.0</v>
       </c>
       <c r="L87">
         <v>0.0</v>
       </c>
       <c r="M87" s="1">
-        <v>146802.15</v>
+        <v>156330.25</v>
       </c>
       <c r="N87" s="1">
-        <v>146802.15</v>
+        <v>156330.25</v>
       </c>
       <c r="O87" s="1">
         <v>0.12</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
         <v>204</v>
       </c>
       <c r="B88" t="s">
         <v>205</v>
       </c>
       <c r="C88" s="1">
         <v>1966.0</v>
       </c>
       <c r="D88" s="1">
-        <v>34.46</v>
+        <v>34.76</v>
       </c>
       <c r="E88" s="1">
         <v>35.62</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
         <v>70028.92</v>
       </c>
       <c r="I88" s="1">
-        <v>-2280.56</v>
+        <v>-1690.76</v>
       </c>
       <c r="J88" s="1">
-        <v>-3.2565974171814</v>
+        <v>-2.4143739472207</v>
       </c>
       <c r="K88">
         <v>0.0</v>
       </c>
       <c r="L88">
         <v>0.0</v>
       </c>
       <c r="M88" s="1">
-        <v>67748.36</v>
+        <v>68338.16</v>
       </c>
       <c r="N88" s="1">
-        <v>67748.36</v>
+        <v>68338.16</v>
       </c>
       <c r="O88" s="1">
         <v>0.05</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
         <v>206</v>
       </c>
       <c r="B89" t="s">
         <v>207</v>
       </c>
       <c r="C89" s="1">
         <v>3603.0</v>
       </c>
       <c r="D89" s="1">
-        <v>54.2</v>
+        <v>50.28</v>
       </c>
       <c r="E89" s="1">
         <v>63.7048293089</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
         <v>229528.5</v>
       </c>
       <c r="I89" s="1">
-        <v>-34245.9</v>
+        <v>-48369.66</v>
       </c>
       <c r="J89" s="1">
-        <v>-14.920107960449</v>
+        <v>-21.073487606114</v>
       </c>
       <c r="K89">
         <v>0.0</v>
       </c>
       <c r="L89">
         <v>0.0</v>
       </c>
       <c r="M89" s="1">
-        <v>195282.6</v>
+        <v>181158.84</v>
       </c>
       <c r="N89" s="1">
-        <v>195282.6</v>
+        <v>181158.84</v>
       </c>
       <c r="O89" s="1">
-        <v>0.15</v>
+        <v>0.13</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
         <v>208</v>
       </c>
       <c r="B90" t="s">
         <v>209</v>
       </c>
       <c r="C90" s="1">
         <v>1830.0</v>
       </c>
       <c r="D90" s="1">
-        <v>27.94</v>
+        <v>27.26</v>
       </c>
       <c r="E90" s="1">
         <v>33.4333333333</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
         <v>61183.0</v>
       </c>
       <c r="I90" s="1">
-        <v>-10052.8</v>
+        <v>-11297.2</v>
       </c>
       <c r="J90" s="1">
-        <v>-16.430707876371</v>
+        <v>-18.464606181456</v>
       </c>
       <c r="K90">
         <v>0.0</v>
       </c>
       <c r="L90">
         <v>0.0</v>
       </c>
       <c r="M90" s="1">
-        <v>51130.2</v>
+        <v>49885.8</v>
       </c>
       <c r="N90" s="1">
-        <v>51130.2</v>
+        <v>49885.8</v>
       </c>
       <c r="O90" s="1">
         <v>0.04</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
         <v>210</v>
       </c>
       <c r="B91" t="s">
         <v>211</v>
       </c>
       <c r="C91" s="1">
-        <v>165913.0</v>
+        <v>172638.0</v>
       </c>
       <c r="D91" s="1">
-        <v>4.564</v>
+        <v>4.43</v>
       </c>
       <c r="E91" s="1">
-        <v>3.3842772417</v>
+        <v>3.4298296435</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
-        <v>561495.59</v>
+        <v>592118.93</v>
       </c>
       <c r="I91" s="1">
-        <v>195731.34</v>
+        <v>172667.41</v>
       </c>
       <c r="J91" s="1">
-        <v>34.858927387123</v>
+        <v>29.160933936025</v>
       </c>
       <c r="K91">
         <v>0.0</v>
       </c>
       <c r="L91">
         <v>0.0</v>
       </c>
       <c r="M91" s="1">
-        <v>757226.93</v>
+        <v>764786.34</v>
       </c>
       <c r="N91" s="1">
-        <v>757226.93</v>
+        <v>764786.34</v>
       </c>
       <c r="O91" s="1">
-        <v>0.6</v>
+        <v>0.57</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
         <v>212</v>
       </c>
       <c r="B92" t="s">
         <v>213</v>
       </c>
       <c r="C92" s="1">
-        <v>6978.0</v>
+        <v>8079.0</v>
       </c>
       <c r="D92" s="1">
         <v>22.39</v>
       </c>
       <c r="E92" s="1">
-        <v>26.9524405274</v>
+        <v>26.5228283203</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
-        <v>188074.13</v>
+        <v>214277.93</v>
       </c>
       <c r="I92" s="1">
-        <v>-31836.71</v>
+        <v>-33389.12</v>
       </c>
       <c r="J92" s="1">
-        <v>-16.927745458666</v>
+        <v>-15.582155381098</v>
       </c>
       <c r="K92">
         <v>0.0</v>
       </c>
       <c r="L92">
         <v>0.0</v>
       </c>
       <c r="M92" s="1">
-        <v>156237.42</v>
+        <v>180888.81</v>
       </c>
       <c r="N92" s="1">
-        <v>156237.42</v>
+        <v>180888.81</v>
       </c>
       <c r="O92" s="1">
-        <v>0.12</v>
+        <v>0.13</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
         <v>214</v>
       </c>
       <c r="B93" t="s">
         <v>215</v>
       </c>
       <c r="C93" s="1">
-        <v>3689.0</v>
+        <v>3839.0</v>
       </c>
       <c r="D93" s="1">
-        <v>183.08</v>
+        <v>177.42</v>
       </c>
       <c r="E93" s="1">
-        <v>151.4181051776</v>
+        <v>152.6419874967</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
-        <v>558581.39</v>
+        <v>585992.59</v>
       </c>
       <c r="I93" s="1">
-        <v>116800.73</v>
+        <v>95122.79</v>
       </c>
       <c r="J93" s="1">
-        <v>20.910243715782</v>
+        <v>16.232763284601</v>
       </c>
       <c r="K93">
         <v>0.0</v>
       </c>
       <c r="L93">
         <v>0.0</v>
       </c>
       <c r="M93" s="1">
-        <v>675382.12</v>
+        <v>681115.38</v>
       </c>
       <c r="N93" s="1">
-        <v>675382.12</v>
+        <v>681115.38</v>
       </c>
       <c r="O93" s="1">
-        <v>0.53</v>
+        <v>0.51</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
         <v>216</v>
       </c>
       <c r="B94" t="s">
         <v>217</v>
       </c>
       <c r="C94" s="1">
-        <v>3168.0</v>
+        <v>3297.0</v>
       </c>
       <c r="D94" s="1">
-        <v>151.8</v>
+        <v>146.95</v>
       </c>
       <c r="E94" s="1">
-        <v>74.6189551768</v>
+        <v>77.7181225356</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
-        <v>236392.85</v>
+        <v>256236.65</v>
       </c>
       <c r="I94" s="1">
-        <v>244509.55</v>
+        <v>228257.5</v>
       </c>
       <c r="J94" s="1">
-        <v>103.43356408622</v>
+        <v>89.080738450179</v>
       </c>
       <c r="K94">
         <v>0.0</v>
       </c>
       <c r="L94">
         <v>0.0</v>
       </c>
       <c r="M94" s="1">
-        <v>480902.4</v>
+        <v>484494.15</v>
       </c>
       <c r="N94" s="1">
-        <v>480902.4</v>
+        <v>484494.15</v>
       </c>
       <c r="O94" s="1">
-        <v>0.38</v>
+        <v>0.36</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
         <v>218</v>
       </c>
       <c r="B95" t="s">
         <v>219</v>
       </c>
       <c r="C95" s="1">
         <v>3673.0</v>
       </c>
       <c r="D95" s="1">
-        <v>53.02</v>
+        <v>52.47</v>
       </c>
       <c r="E95" s="1">
         <v>56.8421453852</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
         <v>208781.2</v>
       </c>
       <c r="I95" s="1">
-        <v>-14038.74</v>
+        <v>-16058.89</v>
       </c>
       <c r="J95" s="1">
-        <v>-6.7241399129807</v>
+        <v>-7.6917318225971</v>
       </c>
       <c r="K95">
         <v>0.0</v>
       </c>
       <c r="L95">
         <v>0.0</v>
       </c>
       <c r="M95" s="1">
-        <v>194742.46</v>
+        <v>192722.31</v>
       </c>
       <c r="N95" s="1">
-        <v>194742.46</v>
+        <v>192722.31</v>
       </c>
       <c r="O95" s="1">
-        <v>0.15</v>
+        <v>0.14</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
         <v>220</v>
       </c>
       <c r="B96" t="s">
         <v>221</v>
       </c>
       <c r="C96" s="1">
-        <v>2102.0</v>
+        <v>2188.0</v>
       </c>
       <c r="D96" s="1">
-        <v>366.05</v>
+        <v>379.4</v>
       </c>
       <c r="E96" s="1">
-        <v>394.5045099905</v>
+        <v>393.5851828154</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
-        <v>829248.48</v>
+        <v>861164.38</v>
       </c>
       <c r="I96" s="1">
-        <v>-59811.38</v>
+        <v>-31037.18</v>
       </c>
       <c r="J96" s="1">
-        <v>-7.212721089341</v>
+        <v>-3.6040947257944</v>
       </c>
       <c r="K96">
         <v>0.0</v>
       </c>
       <c r="L96">
         <v>0.0</v>
       </c>
       <c r="M96" s="1">
-        <v>769437.1</v>
+        <v>830127.2</v>
       </c>
       <c r="N96" s="1">
-        <v>769437.1</v>
+        <v>830127.2</v>
       </c>
       <c r="O96" s="1">
-        <v>0.61</v>
+        <v>0.62</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
         <v>222</v>
       </c>
       <c r="B97" t="s">
         <v>223</v>
       </c>
       <c r="C97" s="1">
         <v>12252.0</v>
       </c>
       <c r="D97" s="1">
-        <v>25.08</v>
+        <v>25.33</v>
       </c>
       <c r="E97" s="1">
         <v>20.6837797911</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
         <v>253417.67</v>
       </c>
       <c r="I97" s="1">
-        <v>53862.49</v>
+        <v>56925.49</v>
       </c>
       <c r="J97" s="1">
-        <v>21.254433441835</v>
+        <v>22.463110011232</v>
       </c>
       <c r="K97">
         <v>0.0</v>
       </c>
       <c r="L97">
         <v>0.0</v>
       </c>
       <c r="M97" s="1">
-        <v>307280.16</v>
+        <v>310343.16</v>
       </c>
       <c r="N97" s="1">
-        <v>307280.16</v>
+        <v>310343.16</v>
       </c>
       <c r="O97" s="1">
-        <v>0.24</v>
+        <v>0.23</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
         <v>224</v>
       </c>
       <c r="B98" t="s">
         <v>225</v>
       </c>
       <c r="C98" s="1">
-        <v>2256.0</v>
+        <v>2347.0</v>
       </c>
       <c r="D98" s="1">
-        <v>451.4</v>
+        <v>469.8</v>
       </c>
       <c r="E98" s="1">
-        <v>624.3325443262</v>
+        <v>618.611533873</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
-        <v>1408494.22</v>
+        <v>1451881.27</v>
       </c>
       <c r="I98" s="1">
-        <v>-390135.82</v>
+        <v>-349260.67</v>
       </c>
       <c r="J98" s="1">
-        <v>-27.698787432724</v>
+        <v>-24.055732188073</v>
       </c>
       <c r="K98">
         <v>0.0</v>
       </c>
       <c r="L98">
         <v>0.0</v>
       </c>
       <c r="M98" s="1">
-        <v>1018358.4</v>
+        <v>1102620.6</v>
       </c>
       <c r="N98" s="1">
-        <v>1018358.4</v>
+        <v>1102620.6</v>
       </c>
       <c r="O98" s="1">
-        <v>0.8</v>
+        <v>0.82</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
         <v>226</v>
       </c>
       <c r="B99" t="s">
         <v>227</v>
       </c>
       <c r="C99" s="1">
-        <v>6428.0</v>
+        <v>6628.0</v>
       </c>
       <c r="D99" s="1">
-        <v>49.585</v>
+        <v>51.44</v>
       </c>
       <c r="E99" s="1">
-        <v>58.7753204729</v>
+        <v>58.5334580567</v>
       </c>
       <c r="F99" t="s">
         <v>8</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
-        <v>377807.76</v>
+        <v>387959.76</v>
       </c>
       <c r="I99" s="1">
-        <v>-59075.38</v>
+        <v>-47015.44</v>
       </c>
       <c r="J99" s="1">
-        <v>-15.636359613154</v>
+        <v>-12.118638283517</v>
       </c>
       <c r="K99">
         <v>0.0</v>
       </c>
       <c r="L99">
         <v>0.0</v>
       </c>
       <c r="M99" s="1">
-        <v>318732.38</v>
+        <v>340944.32</v>
       </c>
       <c r="N99" s="1">
-        <v>318732.38</v>
+        <v>340944.32</v>
       </c>
       <c r="O99" s="1">
         <v>0.25</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
         <v>228</v>
       </c>
       <c r="B100" t="s">
         <v>229</v>
       </c>
       <c r="C100" s="1">
-        <v>3038.0</v>
+        <v>3161.0</v>
       </c>
       <c r="D100" s="1">
-        <v>110.05</v>
+        <v>130.85</v>
       </c>
       <c r="E100" s="1">
-        <v>115.6788314681</v>
+        <v>116.2436222714</v>
       </c>
       <c r="F100" t="s">
         <v>8</v>
       </c>
       <c r="G100">
         <v>1.0</v>
       </c>
       <c r="H100" s="1">
-        <v>351432.29</v>
+        <v>367446.09</v>
       </c>
       <c r="I100" s="1">
-        <v>-17100.39</v>
+        <v>46170.76</v>
       </c>
       <c r="J100" s="1">
-        <v>-4.8659131464556</v>
+        <v>12.565315363677</v>
       </c>
       <c r="K100">
         <v>0.0</v>
       </c>
       <c r="L100">
         <v>0.0</v>
       </c>
       <c r="M100" s="1">
-        <v>334331.9</v>
+        <v>413616.85</v>
       </c>
       <c r="N100" s="1">
-        <v>334331.9</v>
+        <v>413616.85</v>
       </c>
       <c r="O100" s="1">
-        <v>0.26</v>
+        <v>0.31</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
         <v>230</v>
       </c>
       <c r="B101" t="s">
         <v>231</v>
       </c>
       <c r="C101" s="1">
         <v>5580.0</v>
       </c>
       <c r="D101" s="1">
-        <v>14.68</v>
+        <v>15.68</v>
       </c>
       <c r="E101" s="1">
         <v>11.7747831541</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
         <v>65703.29</v>
       </c>
       <c r="I101" s="1">
-        <v>16211.11</v>
+        <v>21791.11</v>
       </c>
       <c r="J101" s="1">
-        <v>24.673208906282</v>
+        <v>33.165934308617</v>
       </c>
       <c r="K101">
         <v>0.0</v>
       </c>
       <c r="L101">
         <v>0.0</v>
       </c>
       <c r="M101" s="1">
-        <v>81914.4</v>
+        <v>87494.4</v>
       </c>
       <c r="N101" s="1">
-        <v>81914.4</v>
+        <v>87494.4</v>
       </c>
       <c r="O101" s="1">
-        <v>0.06</v>
+        <v>0.07</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
         <v>232</v>
       </c>
       <c r="B102" t="s">
         <v>233</v>
       </c>
       <c r="C102" s="1">
         <v>5811.0</v>
       </c>
       <c r="D102" s="1">
-        <v>51.24</v>
+        <v>54.82</v>
       </c>
       <c r="E102" s="1">
         <v>52.1764136982</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
         <v>303197.14</v>
       </c>
       <c r="I102" s="1">
-        <v>-5441.5</v>
+        <v>15361.88</v>
       </c>
       <c r="J102" s="1">
-        <v>-1.7947069025783</v>
+        <v>5.0666309055554</v>
       </c>
       <c r="K102">
         <v>0.0</v>
       </c>
       <c r="L102">
         <v>0.0</v>
       </c>
       <c r="M102" s="1">
-        <v>297755.64</v>
+        <v>318559.02</v>
       </c>
       <c r="N102" s="1">
-        <v>297755.64</v>
+        <v>318559.02</v>
       </c>
       <c r="O102" s="1">
         <v>0.24</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
         <v>234</v>
       </c>
       <c r="B103" t="s">
         <v>235</v>
       </c>
       <c r="C103" s="1">
         <v>576.0</v>
       </c>
       <c r="D103" s="1">
-        <v>510.8</v>
+        <v>444.9</v>
       </c>
       <c r="E103" s="1">
         <v>220.1371006944</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
         <v>126798.97</v>
       </c>
       <c r="I103" s="1">
-        <v>167421.83</v>
+        <v>129463.43</v>
       </c>
       <c r="J103" s="1">
-        <v>132.03721607518</v>
+        <v>102.1013262174</v>
       </c>
       <c r="K103">
         <v>0.0</v>
       </c>
       <c r="L103">
         <v>0.0</v>
       </c>
       <c r="M103" s="1">
-        <v>294220.8</v>
+        <v>256262.4</v>
       </c>
       <c r="N103" s="1">
-        <v>294220.8</v>
+        <v>256262.4</v>
       </c>
       <c r="O103" s="1">
-        <v>0.23</v>
+        <v>0.19</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
         <v>236</v>
       </c>
       <c r="B104" t="s">
         <v>237</v>
       </c>
       <c r="C104" s="1">
-        <v>61268.0</v>
+        <v>65072.0</v>
       </c>
       <c r="D104" s="1">
-        <v>4.048</v>
+        <v>3.494</v>
       </c>
       <c r="E104" s="1">
-        <v>3.4678525495</v>
+        <v>3.4756946152</v>
       </c>
       <c r="F104" t="s">
         <v>8</v>
       </c>
       <c r="G104">
         <v>1.0</v>
       </c>
       <c r="H104" s="1">
-        <v>212468.39</v>
+        <v>226170.4</v>
       </c>
       <c r="I104" s="1">
-        <v>35544.47</v>
+        <v>1191.17</v>
       </c>
       <c r="J104" s="1">
-        <v>16.729297944038</v>
+        <v>0.52666927237163</v>
       </c>
       <c r="K104">
         <v>0.0</v>
       </c>
       <c r="L104">
         <v>0.0</v>
       </c>
       <c r="M104" s="1">
-        <v>248012.86</v>
+        <v>227361.57</v>
       </c>
       <c r="N104" s="1">
-        <v>248012.86</v>
+        <v>227361.57</v>
       </c>
       <c r="O104" s="1">
-        <v>0.2</v>
+        <v>0.17</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
         <v>238</v>
       </c>
       <c r="B105" t="s">
         <v>239</v>
       </c>
       <c r="C105" s="1">
         <v>4019.0</v>
       </c>
       <c r="D105" s="1">
-        <v>74.3</v>
+        <v>71.68</v>
       </c>
       <c r="E105" s="1">
         <v>69.223901468</v>
       </c>
       <c r="F105" t="s">
         <v>8</v>
       </c>
       <c r="G105">
         <v>1.0</v>
       </c>
       <c r="H105" s="1">
         <v>278210.86</v>
       </c>
       <c r="I105" s="1">
-        <v>20400.84</v>
+        <v>9871.06</v>
       </c>
       <c r="J105" s="1">
-        <v>7.332869752101</v>
+        <v>3.5480498496716</v>
       </c>
       <c r="K105">
         <v>0.0</v>
       </c>
       <c r="L105">
         <v>0.0</v>
       </c>
       <c r="M105" s="1">
-        <v>298611.7</v>
+        <v>288081.92</v>
       </c>
       <c r="N105" s="1">
-        <v>298611.7</v>
+        <v>288081.92</v>
       </c>
       <c r="O105" s="1">
-        <v>0.24</v>
+        <v>0.21</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
         <v>240</v>
       </c>
       <c r="B106" t="s">
         <v>241</v>
       </c>
       <c r="C106" s="1">
-        <v>68059.0</v>
+        <v>68677.0</v>
       </c>
       <c r="D106" s="1">
-        <v>10.605</v>
+        <v>13.545</v>
       </c>
       <c r="E106" s="1">
-        <v>5.3897531554</v>
+        <v>5.453645762</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
       <c r="G106">
         <v>1.0</v>
       </c>
       <c r="H106" s="1">
-        <v>366821.21</v>
+        <v>374540.03</v>
       </c>
       <c r="I106" s="1">
-        <v>354944.49</v>
+        <v>555689.94</v>
       </c>
       <c r="J106" s="1">
-        <v>96.762259194336</v>
+        <v>148.36596771779</v>
       </c>
       <c r="K106">
         <v>0.0</v>
       </c>
       <c r="L106">
         <v>0.0</v>
       </c>
       <c r="M106" s="1">
-        <v>721765.7</v>
+        <v>930229.97</v>
       </c>
       <c r="N106" s="1">
-        <v>721765.7</v>
+        <v>930229.97</v>
       </c>
       <c r="O106" s="1">
-        <v>0.57</v>
+        <v>0.69</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
         <v>242</v>
       </c>
       <c r="B107" t="s">
         <v>243</v>
       </c>
       <c r="C107" s="1">
-        <v>29260.0</v>
+        <v>30446.0</v>
       </c>
       <c r="D107" s="1">
-        <v>15.99</v>
+        <v>16.235</v>
       </c>
       <c r="E107" s="1">
-        <v>16.3895888585</v>
+        <v>16.4017076135</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
-        <v>479559.37</v>
+        <v>499366.39</v>
       </c>
       <c r="I107" s="1">
-        <v>-11691.97</v>
+        <v>-5075.58</v>
       </c>
       <c r="J107" s="1">
-        <v>-2.4380651763722</v>
+        <v>-1.0164040074864</v>
       </c>
       <c r="K107">
         <v>0.0</v>
       </c>
       <c r="L107">
         <v>0.0</v>
       </c>
       <c r="M107" s="1">
-        <v>467867.4</v>
+        <v>494290.81</v>
       </c>
       <c r="N107" s="1">
-        <v>467867.4</v>
+        <v>494290.81</v>
       </c>
       <c r="O107" s="1">
         <v>0.37</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
         <v>244</v>
       </c>
       <c r="B108" t="s">
         <v>245</v>
       </c>
       <c r="C108" s="1">
-        <v>1134.0</v>
+        <v>1601.0</v>
       </c>
       <c r="D108" s="1">
-        <v>4796.02</v>
+        <v>4805.57</v>
       </c>
       <c r="E108" s="1">
-        <v>4785.9111022928</v>
+        <v>4797.3325546533</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
       <c r="G108">
         <v>1.0</v>
       </c>
       <c r="H108" s="1">
-        <v>5427223.19</v>
+        <v>7680529.42</v>
       </c>
       <c r="I108" s="1">
-        <v>11463.49</v>
+        <v>13188.15</v>
       </c>
       <c r="J108" s="1">
-        <v>0.21122201167481</v>
+        <v>0.17170886639218</v>
       </c>
       <c r="K108">
         <v>0.0</v>
       </c>
       <c r="L108">
         <v>0.0</v>
       </c>
       <c r="M108" s="1">
-        <v>5438686.68</v>
+        <v>7693717.57</v>
       </c>
       <c r="N108" s="1">
-        <v>5438686.68</v>
+        <v>7693717.57</v>
       </c>
       <c r="O108" s="1">
-        <v>4.3</v>
+        <v>5.73</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
         <v>246</v>
       </c>
       <c r="B109" t="s">
         <v>247</v>
       </c>
       <c r="C109" s="1">
-        <v>24801.0</v>
+        <v>25806.0</v>
       </c>
       <c r="D109" s="1">
-        <v>17.77</v>
+        <v>17.905</v>
       </c>
       <c r="E109" s="1">
-        <v>18.1724607879</v>
+        <v>18.1693536387</v>
       </c>
       <c r="F109" t="s">
         <v>8</v>
       </c>
       <c r="G109">
         <v>1.0</v>
       </c>
       <c r="H109" s="1">
-        <v>450695.2</v>
+        <v>468878.34</v>
       </c>
       <c r="I109" s="1">
-        <v>-9981.43</v>
+        <v>-6821.91</v>
       </c>
       <c r="J109" s="1">
-        <v>-2.2146741300995</v>
+        <v>-1.4549424483972</v>
       </c>
       <c r="K109">
         <v>0.0</v>
       </c>
       <c r="L109">
         <v>0.0</v>
       </c>
       <c r="M109" s="1">
-        <v>440713.77</v>
+        <v>462056.43</v>
       </c>
       <c r="N109" s="1">
-        <v>440713.77</v>
+        <v>462056.43</v>
       </c>
       <c r="O109" s="1">
-        <v>0.35</v>
+        <v>0.34</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
         <v>248</v>
       </c>
       <c r="B110" t="s">
         <v>249</v>
       </c>
       <c r="C110" s="1">
-        <v>2382.0</v>
+        <v>2743.0</v>
       </c>
       <c r="D110" s="1">
-        <v>68.7</v>
+        <v>68.1</v>
       </c>
       <c r="E110" s="1">
-        <v>67.7679764903</v>
+        <v>68.3907473569</v>
       </c>
       <c r="F110" t="s">
         <v>8</v>
       </c>
       <c r="G110">
         <v>1.0</v>
       </c>
       <c r="H110" s="1">
-        <v>161423.32</v>
+        <v>187595.82</v>
       </c>
       <c r="I110" s="1">
-        <v>2220.08</v>
+        <v>-797.52</v>
       </c>
       <c r="J110" s="1">
-        <v>1.3753155368134</v>
+        <v>-0.42512674322914</v>
       </c>
       <c r="K110">
         <v>0.0</v>
       </c>
       <c r="L110">
         <v>0.0</v>
       </c>
       <c r="M110" s="1">
-        <v>163643.4</v>
+        <v>186798.3</v>
       </c>
       <c r="N110" s="1">
-        <v>163643.4</v>
+        <v>186798.3</v>
       </c>
       <c r="O110" s="1">
-        <v>0.13</v>
+        <v>0.14</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
         <v>250</v>
       </c>
       <c r="B111" t="s">
         <v>251</v>
       </c>
       <c r="C111" s="1">
-        <v>8222.0</v>
+        <v>8736.0</v>
       </c>
       <c r="D111" s="1">
-        <v>22.59</v>
+        <v>25.58</v>
       </c>
       <c r="E111" s="1">
-        <v>22.6611420579</v>
+        <v>22.8193463828</v>
       </c>
       <c r="F111" t="s">
         <v>8</v>
       </c>
       <c r="G111">
         <v>1.0</v>
       </c>
       <c r="H111" s="1">
-        <v>186319.91</v>
+        <v>199349.81</v>
       </c>
       <c r="I111" s="1">
-        <v>-584.93</v>
+        <v>24117.07</v>
       </c>
       <c r="J111" s="1">
-        <v>-0.31393853721806</v>
+        <v>12.097864552768</v>
       </c>
       <c r="K111">
         <v>0.0</v>
       </c>
       <c r="L111">
         <v>0.0</v>
       </c>
       <c r="M111" s="1">
-        <v>185734.98</v>
+        <v>223466.88</v>
       </c>
       <c r="N111" s="1">
-        <v>185734.98</v>
+        <v>223466.88</v>
       </c>
       <c r="O111" s="1">
-        <v>0.15</v>
+        <v>0.17</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
         <v>252</v>
       </c>
       <c r="B112" t="s">
         <v>253</v>
       </c>
       <c r="C112" s="1">
         <v>4994.0</v>
       </c>
       <c r="D112" s="1">
-        <v>41.07</v>
+        <v>38.945</v>
       </c>
       <c r="E112" s="1">
         <v>30.6325290348</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
         <v>152978.85</v>
       </c>
       <c r="I112" s="1">
-        <v>52124.73</v>
+        <v>41512.48</v>
       </c>
       <c r="J112" s="1">
-        <v>34.073161093837</v>
+        <v>27.136091034806</v>
       </c>
       <c r="K112">
         <v>0.0</v>
       </c>
       <c r="L112">
         <v>0.0</v>
       </c>
       <c r="M112" s="1">
-        <v>205103.58</v>
+        <v>194491.33</v>
       </c>
       <c r="N112" s="1">
-        <v>205103.58</v>
+        <v>194491.33</v>
       </c>
       <c r="O112" s="1">
-        <v>0.16</v>
+        <v>0.14</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
         <v>254</v>
       </c>
       <c r="B113" t="s">
         <v>255</v>
       </c>
       <c r="C113" s="1">
         <v>3827.0</v>
       </c>
       <c r="D113" s="1">
-        <v>17.66</v>
+        <v>15.86</v>
       </c>
       <c r="E113" s="1">
         <v>16.36</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
       <c r="G113">
         <v>1.0</v>
       </c>
       <c r="H113" s="1">
         <v>62609.72</v>
       </c>
       <c r="I113" s="1">
-        <v>4975.1</v>
+        <v>-1913.5</v>
       </c>
       <c r="J113" s="1">
-        <v>7.9462102689487</v>
+        <v>-3.0562347188264</v>
       </c>
       <c r="K113">
         <v>0.0</v>
       </c>
       <c r="L113">
         <v>0.0</v>
       </c>
       <c r="M113" s="1">
-        <v>67584.82</v>
+        <v>60696.22</v>
       </c>
       <c r="N113" s="1">
-        <v>67584.82</v>
+        <v>60696.22</v>
       </c>
       <c r="O113" s="1">
         <v>0.05</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
         <v>256</v>
       </c>
       <c r="B114" t="s">
         <v>257</v>
       </c>
       <c r="C114" s="1">
-        <v>2648.0</v>
+        <v>3318.0</v>
       </c>
       <c r="D114" s="1">
-        <v>25.98</v>
+        <v>27.81</v>
       </c>
       <c r="E114" s="1">
-        <v>23.76</v>
+        <v>24.5858890898</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
       <c r="G114">
         <v>1.0</v>
       </c>
       <c r="H114" s="1">
-        <v>62916.48</v>
+        <v>81575.98</v>
       </c>
       <c r="I114" s="1">
-        <v>5878.56</v>
+        <v>10697.6</v>
       </c>
       <c r="J114" s="1">
-        <v>9.3434343434343</v>
+        <v>13.11366409573</v>
       </c>
       <c r="K114">
         <v>0.0</v>
       </c>
       <c r="L114">
         <v>0.0</v>
       </c>
       <c r="M114" s="1">
-        <v>68795.04</v>
+        <v>92273.58</v>
       </c>
       <c r="N114" s="1">
-        <v>68795.04</v>
+        <v>92273.58</v>
       </c>
       <c r="O114" s="1">
-        <v>0.05</v>
+        <v>0.07</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
         <v>258</v>
       </c>
       <c r="B115" t="s">
         <v>259</v>
       </c>
       <c r="C115" s="1">
         <v>6999.0</v>
       </c>
       <c r="D115" s="1">
-        <v>29.035</v>
+        <v>31.37</v>
       </c>
       <c r="E115" s="1">
         <v>41.7146735248</v>
       </c>
       <c r="F115" t="s">
         <v>8</v>
       </c>
       <c r="G115">
         <v>1.0</v>
       </c>
       <c r="H115" s="1">
         <v>291961.0</v>
       </c>
       <c r="I115" s="1">
-        <v>-88745.03</v>
+        <v>-72402.37</v>
       </c>
       <c r="J115" s="1">
-        <v>-30.396193327191</v>
+        <v>-24.798644339484</v>
       </c>
       <c r="K115">
         <v>0.0</v>
       </c>
       <c r="L115">
         <v>0.0</v>
       </c>
       <c r="M115" s="1">
-        <v>203215.97</v>
+        <v>219558.63</v>
       </c>
       <c r="N115" s="1">
-        <v>203215.97</v>
+        <v>219558.63</v>
       </c>
       <c r="O115" s="1">
         <v>0.16</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
         <v>260</v>
       </c>
       <c r="B116" t="s">
         <v>261</v>
       </c>
       <c r="C116" s="1">
         <v>2308.0</v>
       </c>
       <c r="D116" s="1">
-        <v>25.14</v>
+        <v>27.58</v>
       </c>
       <c r="E116" s="1">
         <v>27.83</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
         <v>64231.64</v>
       </c>
       <c r="I116" s="1">
-        <v>-6208.52</v>
+        <v>-577.0</v>
       </c>
       <c r="J116" s="1">
-        <v>-9.6658282429033</v>
+        <v>-0.89831117499102</v>
       </c>
       <c r="K116">
         <v>0.0</v>
       </c>
       <c r="L116">
         <v>0.0</v>
       </c>
       <c r="M116" s="1">
-        <v>58023.12</v>
+        <v>63654.64</v>
       </c>
       <c r="N116" s="1">
-        <v>58023.12</v>
+        <v>63654.64</v>
       </c>
       <c r="O116" s="1">
         <v>0.05</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
         <v>262</v>
       </c>
       <c r="B117" t="s">
         <v>263</v>
       </c>
       <c r="C117" s="1">
         <v>698.0</v>
       </c>
       <c r="D117" s="1">
-        <v>94.3</v>
+        <v>108.3</v>
       </c>
       <c r="E117" s="1">
         <v>90.7</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
         <v>63308.6</v>
       </c>
       <c r="I117" s="1">
-        <v>2512.8</v>
+        <v>12284.8</v>
       </c>
       <c r="J117" s="1">
-        <v>3.9691289966924</v>
+        <v>19.404630650496</v>
       </c>
       <c r="K117">
         <v>0.0</v>
       </c>
       <c r="L117">
         <v>0.0</v>
       </c>
       <c r="M117" s="1">
-        <v>65821.4</v>
+        <v>75593.4</v>
       </c>
       <c r="N117" s="1">
-        <v>65821.4</v>
+        <v>75593.4</v>
       </c>
       <c r="O117" s="1">
-        <v>0.05</v>
+        <v>0.06</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
         <v>264</v>
       </c>
       <c r="B118" t="s">
         <v>265</v>
       </c>
       <c r="C118" s="1">
-        <v>2013.0</v>
+        <v>2539.0</v>
       </c>
       <c r="D118" s="1">
-        <v>35.76</v>
+        <v>36.3</v>
       </c>
       <c r="E118" s="1">
-        <v>36.87</v>
+        <v>36.9735840882</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
-        <v>74219.31</v>
+        <v>93875.93</v>
       </c>
       <c r="I118" s="1">
-        <v>-2234.43</v>
+        <v>-1710.23</v>
       </c>
       <c r="J118" s="1">
-        <v>-3.0105777054516</v>
+        <v>-1.8217981968328</v>
       </c>
       <c r="K118">
         <v>0.0</v>
       </c>
       <c r="L118">
         <v>0.0</v>
       </c>
       <c r="M118" s="1">
-        <v>71984.88</v>
+        <v>92165.7</v>
       </c>
       <c r="N118" s="1">
-        <v>71984.88</v>
+        <v>92165.7</v>
       </c>
       <c r="O118" s="1">
-        <v>0.06</v>
+        <v>0.07</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
         <v>266</v>
       </c>
       <c r="B119" t="s">
         <v>267</v>
       </c>
       <c r="C119" s="1">
-        <v>3131.0</v>
+        <v>3258.0</v>
       </c>
       <c r="D119" s="1">
-        <v>273.0</v>
+        <v>297.0</v>
       </c>
       <c r="E119" s="1">
-        <v>232.9061386139</v>
+        <v>235.61737876</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
-        <v>729229.12</v>
+        <v>767641.42</v>
       </c>
       <c r="I119" s="1">
-        <v>125533.88</v>
+        <v>199984.58</v>
       </c>
       <c r="J119" s="1">
-        <v>17.214600535974</v>
+        <v>26.051822477219</v>
       </c>
       <c r="K119">
         <v>0.0</v>
       </c>
       <c r="L119">
         <v>0.0</v>
       </c>
       <c r="M119" s="1">
-        <v>854763.0</v>
+        <v>967626.0</v>
       </c>
       <c r="N119" s="1">
-        <v>854763.0</v>
+        <v>967626.0</v>
       </c>
       <c r="O119" s="1">
-        <v>0.68</v>
+        <v>0.72</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
         <v>268</v>
       </c>
       <c r="B120" t="s">
         <v>269</v>
       </c>
       <c r="C120" s="1">
-        <v>103531.0</v>
+        <v>107728.0</v>
       </c>
       <c r="D120" s="1">
-        <v>4.606</v>
+        <v>4.234</v>
       </c>
       <c r="E120" s="1">
-        <v>2.6188503926</v>
+        <v>2.6802696606</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
-        <v>271132.2</v>
+        <v>288740.09</v>
       </c>
       <c r="I120" s="1">
-        <v>205731.59</v>
+        <v>167380.26</v>
       </c>
       <c r="J120" s="1">
-        <v>75.878700501084</v>
+        <v>57.969179132693</v>
       </c>
       <c r="K120">
         <v>0.0</v>
       </c>
       <c r="L120">
         <v>0.0</v>
       </c>
       <c r="M120" s="1">
-        <v>476863.79</v>
+        <v>456120.35</v>
       </c>
       <c r="N120" s="1">
-        <v>476863.79</v>
+        <v>456120.35</v>
       </c>
       <c r="O120" s="1">
-        <v>0.38</v>
+        <v>0.34</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
         <v>270</v>
       </c>
       <c r="B121" t="s">
         <v>271</v>
       </c>
       <c r="C121" s="1">
-        <v>22419.0</v>
+        <v>23810.0</v>
       </c>
       <c r="D121" s="1">
-        <v>8.85</v>
+        <v>8.994</v>
       </c>
       <c r="E121" s="1">
-        <v>9.3816642134</v>
+        <v>9.3778282234</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
-        <v>210327.53</v>
+        <v>223286.09</v>
       </c>
       <c r="I121" s="1">
-        <v>-11919.38</v>
+        <v>-9138.95</v>
       </c>
       <c r="J121" s="1">
-        <v>-5.6670565189445</v>
+        <v>-4.0929329722241</v>
       </c>
       <c r="K121">
         <v>0.0</v>
       </c>
       <c r="L121">
         <v>0.0</v>
       </c>
       <c r="M121" s="1">
-        <v>198408.15</v>
+        <v>214147.14</v>
       </c>
       <c r="N121" s="1">
-        <v>198408.15</v>
+        <v>214147.14</v>
       </c>
       <c r="O121" s="1">
         <v>0.16</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
         <v>272</v>
       </c>
       <c r="B122" t="s">
         <v>273</v>
       </c>
       <c r="C122" s="1">
-        <v>10237.0</v>
+        <v>10652.0</v>
       </c>
       <c r="D122" s="1">
-        <v>79.82</v>
+        <v>74.16</v>
       </c>
       <c r="E122" s="1">
-        <v>91.4352896356</v>
+        <v>90.8712579797</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
-        <v>936023.06</v>
+        <v>967960.64</v>
       </c>
       <c r="I122" s="1">
-        <v>-118905.72</v>
+        <v>-178008.32</v>
       </c>
       <c r="J122" s="1">
-        <v>-12.703289596305</v>
+        <v>-18.390037016381</v>
       </c>
       <c r="K122">
         <v>0.0</v>
       </c>
       <c r="L122">
         <v>0.0</v>
       </c>
       <c r="M122" s="1">
-        <v>817117.34</v>
+        <v>789952.32</v>
       </c>
       <c r="N122" s="1">
-        <v>817117.34</v>
+        <v>789952.32</v>
       </c>
       <c r="O122" s="1">
-        <v>0.65</v>
+        <v>0.59</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
         <v>274</v>
       </c>
       <c r="B123" t="s">
         <v>275</v>
       </c>
       <c r="C123" s="1">
-        <v>9167.0</v>
+        <v>9539.0</v>
       </c>
       <c r="D123" s="1">
-        <v>145.5</v>
+        <v>167.9</v>
       </c>
       <c r="E123" s="1">
-        <v>168.4906501582</v>
+        <v>167.95129783</v>
       </c>
       <c r="F123" t="s">
         <v>8</v>
       </c>
       <c r="G123">
         <v>1.0</v>
       </c>
       <c r="H123" s="1">
-        <v>1544553.79</v>
+        <v>1602087.43</v>
       </c>
       <c r="I123" s="1">
-        <v>-210755.29</v>
+        <v>-489.33</v>
       </c>
       <c r="J123" s="1">
-        <v>-13.645059910798</v>
+        <v>-0.030543276904682</v>
       </c>
       <c r="K123">
         <v>0.0</v>
       </c>
       <c r="L123">
         <v>0.0</v>
       </c>
       <c r="M123" s="1">
-        <v>1333798.5</v>
+        <v>1601598.1</v>
       </c>
       <c r="N123" s="1">
-        <v>1333798.5</v>
+        <v>1601598.1</v>
       </c>
       <c r="O123" s="1">
-        <v>1.05</v>
+        <v>1.19</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
         <v>276</v>
       </c>
       <c r="B124" t="s">
         <v>277</v>
       </c>
       <c r="C124" s="1">
-        <v>20706.0</v>
+        <v>20894.0</v>
       </c>
       <c r="D124" s="1">
-        <v>36.44</v>
+        <v>34.42</v>
       </c>
       <c r="E124" s="1">
-        <v>32.6164802473</v>
+        <v>32.6166918733</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
-        <v>675356.84</v>
+        <v>681493.16</v>
       </c>
       <c r="I124" s="1">
-        <v>79169.8</v>
+        <v>37678.32</v>
       </c>
       <c r="J124" s="1">
-        <v>11.722662052257</v>
+        <v>5.5287891664239</v>
       </c>
       <c r="K124">
         <v>0.0</v>
       </c>
       <c r="L124">
         <v>0.0</v>
       </c>
       <c r="M124" s="1">
-        <v>754526.64</v>
+        <v>719171.48</v>
       </c>
       <c r="N124" s="1">
-        <v>754526.64</v>
+        <v>719171.48</v>
       </c>
       <c r="O124" s="1">
-        <v>0.6</v>
+        <v>0.54</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
         <v>278</v>
       </c>
       <c r="B125" t="s">
         <v>279</v>
       </c>
       <c r="C125" s="1">
-        <v>5425.0</v>
+        <v>5645.0</v>
       </c>
       <c r="D125" s="1">
-        <v>268.6</v>
+        <v>276.2</v>
       </c>
       <c r="E125" s="1">
-        <v>136.6097769585</v>
+        <v>142.026428698</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
-        <v>741108.04</v>
+        <v>801739.19</v>
       </c>
       <c r="I125" s="1">
-        <v>716046.96</v>
+        <v>757409.81</v>
       </c>
       <c r="J125" s="1">
-        <v>96.618430964532</v>
+        <v>94.470847807752</v>
       </c>
       <c r="K125">
         <v>0.0</v>
       </c>
       <c r="L125">
         <v>0.0</v>
       </c>
       <c r="M125" s="1">
-        <v>1457155.0</v>
+        <v>1559149.0</v>
       </c>
       <c r="N125" s="1">
-        <v>1457155.0</v>
+        <v>1559149.0</v>
       </c>
       <c r="O125" s="1">
-        <v>1.15</v>
+        <v>1.16</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
         <v>280</v>
       </c>
       <c r="B126" t="s">
         <v>281</v>
       </c>
       <c r="C126" s="1">
-        <v>7418.0</v>
+        <v>7718.0</v>
       </c>
       <c r="D126" s="1">
-        <v>180.58</v>
+        <v>160.0</v>
       </c>
       <c r="E126" s="1">
-        <v>125.6896737665</v>
+        <v>127.6891992744</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
-        <v>932366.0</v>
+        <v>985505.24</v>
       </c>
       <c r="I126" s="1">
-        <v>407176.44</v>
+        <v>249374.76</v>
       </c>
       <c r="J126" s="1">
-        <v>43.671309335604</v>
+        <v>25.304255104722</v>
       </c>
       <c r="K126">
         <v>0.0</v>
       </c>
       <c r="L126">
         <v>0.0</v>
       </c>
       <c r="M126" s="1">
-        <v>1339542.44</v>
+        <v>1234880.0</v>
       </c>
       <c r="N126" s="1">
-        <v>1339542.44</v>
+        <v>1234880.0</v>
       </c>
       <c r="O126" s="1">
-        <v>1.06</v>
+        <v>0.92</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
         <v>282</v>
       </c>
       <c r="B127" t="s">
         <v>283</v>
       </c>
       <c r="C127" s="1">
-        <v>6669.0</v>
+        <v>6939.0</v>
       </c>
       <c r="D127" s="1">
-        <v>252.55</v>
+        <v>272.65</v>
       </c>
       <c r="E127" s="1">
-        <v>187.9708367072</v>
+        <v>191.3631805736</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
-        <v>1253577.51</v>
+        <v>1327869.11</v>
       </c>
       <c r="I127" s="1">
-        <v>430678.44</v>
+        <v>564049.24</v>
       </c>
       <c r="J127" s="1">
-        <v>34.3559482014</v>
+        <v>42.477774033014</v>
       </c>
       <c r="K127">
         <v>0.0</v>
       </c>
       <c r="L127">
         <v>0.0</v>
       </c>
       <c r="M127" s="1">
-        <v>1684255.95</v>
+        <v>1891918.35</v>
       </c>
       <c r="N127" s="1">
-        <v>1684255.95</v>
+        <v>1891918.35</v>
       </c>
       <c r="O127" s="1">
-        <v>1.33</v>
+        <v>1.41</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
         <v>284</v>
       </c>
       <c r="B128" t="s">
         <v>285</v>
       </c>
       <c r="C128" s="1">
-        <v>7330.0</v>
+        <v>8269.0</v>
       </c>
       <c r="D128" s="1">
-        <v>19.32</v>
+        <v>20.82</v>
       </c>
       <c r="E128" s="1">
-        <v>19.6634515689</v>
+        <v>19.7925142097</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
-        <v>144133.1</v>
+        <v>163664.3</v>
       </c>
       <c r="I128" s="1">
-        <v>-2517.5</v>
+        <v>8496.28</v>
       </c>
       <c r="J128" s="1">
-        <v>-1.7466494510976</v>
+        <v>5.1912848434265</v>
       </c>
       <c r="K128">
         <v>0.0</v>
       </c>
       <c r="L128">
         <v>0.0</v>
       </c>
       <c r="M128" s="1">
-        <v>141615.6</v>
+        <v>172160.58</v>
       </c>
       <c r="N128" s="1">
-        <v>141615.6</v>
+        <v>172160.58</v>
       </c>
       <c r="O128" s="1">
-        <v>0.11</v>
+        <v>0.13</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
         <v>286</v>
       </c>
       <c r="B129" t="s">
         <v>287</v>
       </c>
       <c r="C129" s="1">
-        <v>6892.0</v>
+        <v>7172.0</v>
       </c>
       <c r="D129" s="1">
-        <v>68.44</v>
+        <v>70.82</v>
       </c>
       <c r="E129" s="1">
-        <v>34.3292745212</v>
+        <v>35.793615449</v>
       </c>
       <c r="F129" t="s">
         <v>8</v>
       </c>
       <c r="G129">
         <v>1.0</v>
       </c>
       <c r="H129" s="1">
-        <v>236597.36</v>
+        <v>256711.81</v>
       </c>
       <c r="I129" s="1">
-        <v>235091.12</v>
+        <v>251209.23</v>
       </c>
       <c r="J129" s="1">
-        <v>99.363374130633</v>
+        <v>97.856514665219</v>
       </c>
       <c r="K129">
         <v>0.0</v>
       </c>
       <c r="L129">
         <v>0.0</v>
       </c>
       <c r="M129" s="1">
-        <v>471688.48</v>
+        <v>507921.04</v>
       </c>
       <c r="N129" s="1">
-        <v>471688.48</v>
+        <v>507921.04</v>
       </c>
       <c r="O129" s="1">
-        <v>0.37</v>
+        <v>0.38</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
         <v>288</v>
       </c>
       <c r="B130" t="s">
         <v>289</v>
       </c>
       <c r="C130" s="1">
         <v>519.0</v>
       </c>
       <c r="D130" s="1">
-        <v>132.5</v>
+        <v>155.7</v>
       </c>
       <c r="E130" s="1">
         <v>131.2</v>
       </c>
       <c r="F130" t="s">
         <v>8</v>
       </c>
       <c r="G130">
         <v>1.0</v>
       </c>
       <c r="H130" s="1">
         <v>68092.8</v>
       </c>
       <c r="I130" s="1">
-        <v>674.7</v>
+        <v>12715.5</v>
       </c>
       <c r="J130" s="1">
-        <v>0.99085365853659</v>
+        <v>18.673780487805</v>
       </c>
       <c r="K130">
         <v>0.0</v>
       </c>
       <c r="L130">
         <v>0.0</v>
       </c>
       <c r="M130" s="1">
-        <v>68767.5</v>
+        <v>80808.3</v>
       </c>
       <c r="N130" s="1">
-        <v>68767.5</v>
+        <v>80808.3</v>
       </c>
       <c r="O130" s="1">
-        <v>0.05</v>
+        <v>0.06</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
         <v>290</v>
       </c>
       <c r="B131" t="s">
         <v>291</v>
       </c>
       <c r="C131" s="1">
-        <v>1530.0</v>
+        <v>1928.0</v>
       </c>
       <c r="D131" s="1">
-        <v>49.3</v>
+        <v>49.32</v>
       </c>
       <c r="E131" s="1">
-        <v>52.5</v>
+        <v>51.8724481328</v>
       </c>
       <c r="F131" t="s">
         <v>8</v>
       </c>
       <c r="G131">
         <v>1.0</v>
       </c>
       <c r="H131" s="1">
-        <v>80325.0</v>
+        <v>100010.08</v>
       </c>
       <c r="I131" s="1">
-        <v>-4896.0</v>
+        <v>-4921.12</v>
       </c>
       <c r="J131" s="1">
-        <v>-6.0952380952381</v>
+        <v>-4.9206240011007</v>
       </c>
       <c r="K131">
         <v>0.0</v>
       </c>
       <c r="L131">
         <v>0.0</v>
       </c>
       <c r="M131" s="1">
-        <v>75429.0</v>
+        <v>95088.96</v>
       </c>
       <c r="N131" s="1">
-        <v>75429.0</v>
+        <v>95088.96</v>
       </c>
       <c r="O131" s="1">
-        <v>0.06</v>
+        <v>0.07</v>
       </c>
       <c r="P131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
         <v>292</v>
       </c>
       <c r="B132" t="s">
         <v>293</v>
       </c>
       <c r="C132" s="1">
-        <v>5861.0</v>
+        <v>6194.0</v>
       </c>
       <c r="D132" s="1">
-        <v>45.995</v>
+        <v>59.3</v>
       </c>
       <c r="E132" s="1">
-        <v>24.9724381505</v>
+        <v>26.7491314175</v>
       </c>
       <c r="F132" t="s">
         <v>8</v>
       </c>
       <c r="G132">
         <v>1.0</v>
       </c>
       <c r="H132" s="1">
-        <v>146363.46</v>
+        <v>165684.12</v>
       </c>
       <c r="I132" s="1">
-        <v>123213.24</v>
+        <v>201620.08</v>
       </c>
       <c r="J132" s="1">
-        <v>84.183060444185</v>
+        <v>121.68944132968</v>
       </c>
       <c r="K132">
         <v>0.0</v>
       </c>
       <c r="L132">
         <v>0.0</v>
       </c>
       <c r="M132" s="1">
-        <v>269576.7</v>
+        <v>367304.2</v>
       </c>
       <c r="N132" s="1">
-        <v>269576.7</v>
+        <v>367304.2</v>
       </c>
       <c r="O132" s="1">
-        <v>0.21</v>
+        <v>0.27</v>
       </c>
       <c r="P132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
         <v>294</v>
       </c>
       <c r="B133" t="s">
         <v>295</v>
       </c>
       <c r="C133" s="1">
         <v>5410.0</v>
       </c>
       <c r="D133" s="1">
-        <v>9.46</v>
+        <v>9.98</v>
       </c>
       <c r="E133" s="1">
         <v>11.505</v>
       </c>
       <c r="F133" t="s">
         <v>8</v>
       </c>
       <c r="G133">
         <v>1.0</v>
       </c>
       <c r="H133" s="1">
         <v>62242.05</v>
       </c>
       <c r="I133" s="1">
-        <v>-11063.45</v>
+        <v>-8250.25</v>
       </c>
       <c r="J133" s="1">
-        <v>-17.774880486745</v>
+        <v>-13.255106475445</v>
       </c>
       <c r="K133">
         <v>0.0</v>
       </c>
       <c r="L133">
         <v>0.0</v>
       </c>
       <c r="M133" s="1">
-        <v>51178.6</v>
+        <v>53991.8</v>
       </c>
       <c r="N133" s="1">
-        <v>51178.6</v>
+        <v>53991.8</v>
       </c>
       <c r="O133" s="1">
         <v>0.04</v>
       </c>
       <c r="P133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
         <v>296</v>
       </c>
       <c r="B134" t="s">
         <v>297</v>
       </c>
       <c r="C134" s="1">
-        <v>18252.0</v>
+        <v>18992.0</v>
       </c>
       <c r="D134" s="1">
-        <v>40.3</v>
+        <v>35.48</v>
       </c>
       <c r="E134" s="1">
-        <v>29.4078594127</v>
+        <v>29.6970024221</v>
       </c>
       <c r="F134" t="s">
         <v>8</v>
       </c>
       <c r="G134">
         <v>1.0</v>
       </c>
       <c r="H134" s="1">
-        <v>536752.25</v>
+        <v>564005.47</v>
       </c>
       <c r="I134" s="1">
-        <v>198803.35</v>
+        <v>109830.69</v>
       </c>
       <c r="J134" s="1">
-        <v>37.038195927451</v>
+        <v>19.47333773199</v>
       </c>
       <c r="K134">
         <v>0.0</v>
       </c>
       <c r="L134">
         <v>0.0</v>
       </c>
       <c r="M134" s="1">
-        <v>735555.6</v>
+        <v>673836.16</v>
       </c>
       <c r="N134" s="1">
-        <v>735555.6</v>
+        <v>673836.16</v>
       </c>
       <c r="O134" s="1">
-        <v>0.58</v>
+        <v>0.5</v>
       </c>
       <c r="P134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
         <v>298</v>
       </c>
       <c r="B135" t="s">
         <v>299</v>
       </c>
       <c r="C135" s="1">
         <v>1209.0</v>
       </c>
       <c r="D135" s="1">
-        <v>57.54</v>
+        <v>64.32</v>
       </c>
       <c r="E135" s="1">
         <v>51.48</v>
       </c>
       <c r="F135" t="s">
         <v>8</v>
       </c>
       <c r="G135">
         <v>1.0</v>
       </c>
       <c r="H135" s="1">
         <v>62239.32</v>
       </c>
       <c r="I135" s="1">
-        <v>7326.54</v>
+        <v>15523.56</v>
       </c>
       <c r="J135" s="1">
-        <v>11.771561771562</v>
+        <v>24.941724941725</v>
       </c>
       <c r="K135">
         <v>0.0</v>
       </c>
       <c r="L135">
         <v>0.0</v>
       </c>
       <c r="M135" s="1">
-        <v>69565.86</v>
+        <v>77762.88</v>
       </c>
       <c r="N135" s="1">
-        <v>69565.86</v>
+        <v>77762.88</v>
       </c>
       <c r="O135" s="1">
-        <v>0.05</v>
+        <v>0.06</v>
       </c>
       <c r="P135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
         <v>300</v>
       </c>
       <c r="B136" t="s">
         <v>301</v>
       </c>
       <c r="C136" s="1">
-        <v>12697.0</v>
+        <v>15283.0</v>
       </c>
       <c r="D136" s="1">
-        <v>10.25</v>
+        <v>9.704</v>
       </c>
       <c r="E136" s="1">
-        <v>10.1885681657</v>
+        <v>10.1668134529</v>
       </c>
       <c r="F136" t="s">
         <v>8</v>
       </c>
       <c r="G136">
         <v>1.0</v>
       </c>
       <c r="H136" s="1">
-        <v>129364.25</v>
+        <v>155379.41</v>
       </c>
       <c r="I136" s="1">
-        <v>780.0</v>
+        <v>-7073.18</v>
       </c>
       <c r="J136" s="1">
-        <v>0.60294865080577</v>
+        <v>-4.5521990333211</v>
       </c>
       <c r="K136">
         <v>0.0</v>
       </c>
       <c r="L136">
         <v>0.0</v>
       </c>
       <c r="M136" s="1">
-        <v>130144.25</v>
+        <v>148306.23</v>
       </c>
       <c r="N136" s="1">
-        <v>130144.25</v>
+        <v>148306.23</v>
       </c>
       <c r="O136" s="1">
-        <v>0.1</v>
+        <v>0.11</v>
       </c>
       <c r="P136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
         <v>302</v>
       </c>
       <c r="B137" t="s">
         <v>303</v>
       </c>
       <c r="C137" s="1">
         <v>865.0</v>
       </c>
       <c r="D137" s="1">
-        <v>233.9</v>
+        <v>230.0</v>
       </c>
       <c r="E137" s="1">
         <v>254.8052947977</v>
       </c>
       <c r="F137" t="s">
         <v>8</v>
       </c>
       <c r="G137">
         <v>1.0</v>
       </c>
       <c r="H137" s="1">
         <v>220406.58</v>
       </c>
       <c r="I137" s="1">
-        <v>-18083.08</v>
+        <v>-21456.58</v>
       </c>
       <c r="J137" s="1">
-        <v>-8.204419305449</v>
+        <v>-9.734999744563</v>
       </c>
       <c r="K137">
         <v>0.0</v>
       </c>
       <c r="L137">
         <v>0.0</v>
       </c>
       <c r="M137" s="1">
-        <v>202323.5</v>
+        <v>198950.0</v>
       </c>
       <c r="N137" s="1">
-        <v>202323.5</v>
+        <v>198950.0</v>
       </c>
       <c r="O137" s="1">
-        <v>0.16</v>
+        <v>0.15</v>
       </c>
       <c r="P137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
         <v>304</v>
       </c>
       <c r="B138" t="s">
         <v>305</v>
       </c>
       <c r="C138" s="1">
         <v>1115.0</v>
       </c>
       <c r="D138" s="1">
-        <v>231.2</v>
+        <v>254.2</v>
       </c>
       <c r="E138" s="1">
         <v>252.5115515695</v>
       </c>
       <c r="F138" t="s">
         <v>8</v>
       </c>
       <c r="G138">
         <v>1.0</v>
       </c>
       <c r="H138" s="1">
         <v>281550.38</v>
       </c>
       <c r="I138" s="1">
-        <v>-23762.38</v>
+        <v>1882.62</v>
       </c>
       <c r="J138" s="1">
-        <v>-8.439832331251</v>
+        <v>0.66866185724914</v>
       </c>
       <c r="K138">
         <v>0.0</v>
       </c>
       <c r="L138">
         <v>0.0</v>
       </c>
       <c r="M138" s="1">
-        <v>257788.0</v>
+        <v>283433.0</v>
       </c>
       <c r="N138" s="1">
-        <v>257788.0</v>
+        <v>283433.0</v>
       </c>
       <c r="O138" s="1">
-        <v>0.2</v>
+        <v>0.21</v>
       </c>
       <c r="P138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
         <v>306</v>
       </c>
       <c r="B139" t="s">
         <v>307</v>
       </c>
       <c r="C139" s="1">
-        <v>3437.0</v>
+        <v>4174.0</v>
       </c>
       <c r="D139" s="1">
-        <v>17.18</v>
+        <v>25.34</v>
       </c>
       <c r="E139" s="1">
-        <v>18.02</v>
+        <v>19.4360852899</v>
       </c>
       <c r="F139" t="s">
         <v>8</v>
       </c>
       <c r="G139">
         <v>1.0</v>
       </c>
       <c r="H139" s="1">
-        <v>61934.74</v>
+        <v>81126.22</v>
       </c>
       <c r="I139" s="1">
-        <v>-2887.08</v>
+        <v>24642.94</v>
       </c>
       <c r="J139" s="1">
-        <v>-4.661487236404</v>
+        <v>30.376048582074</v>
       </c>
       <c r="K139">
         <v>0.0</v>
       </c>
       <c r="L139">
         <v>0.0</v>
       </c>
       <c r="M139" s="1">
-        <v>59047.66</v>
+        <v>105769.16</v>
       </c>
       <c r="N139" s="1">
-        <v>59047.66</v>
+        <v>105769.16</v>
       </c>
       <c r="O139" s="1">
-        <v>0.05</v>
+        <v>0.08</v>
       </c>
       <c r="P139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
         <v>308</v>
       </c>
       <c r="B140" t="s">
         <v>309</v>
       </c>
       <c r="C140" s="1">
-        <v>4282.0</v>
+        <v>4321.0</v>
       </c>
       <c r="D140" s="1">
-        <v>103.1</v>
+        <v>98.38</v>
       </c>
       <c r="E140" s="1">
-        <v>104.3610672583</v>
+        <v>104.3157486693</v>
       </c>
       <c r="F140" t="s">
         <v>8</v>
       </c>
       <c r="G140">
         <v>1.0</v>
       </c>
       <c r="H140" s="1">
-        <v>446874.09</v>
+        <v>450748.35</v>
       </c>
       <c r="I140" s="1">
-        <v>-5399.89</v>
+        <v>-25648.37</v>
       </c>
       <c r="J140" s="1">
-        <v>-1.2083694536866</v>
+        <v>-5.690175016725</v>
       </c>
       <c r="K140">
         <v>0.0</v>
       </c>
       <c r="L140">
         <v>0.0</v>
       </c>
       <c r="M140" s="1">
-        <v>441474.2</v>
+        <v>425099.98</v>
       </c>
       <c r="N140" s="1">
-        <v>441474.2</v>
+        <v>425099.98</v>
       </c>
       <c r="O140" s="1">
-        <v>0.35</v>
+        <v>0.32</v>
       </c>
       <c r="P140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
         <v>310</v>
       </c>
       <c r="B141" t="s">
         <v>311</v>
       </c>
       <c r="C141" s="1">
-        <v>15793.0</v>
+        <v>16433.0</v>
       </c>
       <c r="D141" s="1">
-        <v>65.62</v>
+        <v>73.72</v>
       </c>
       <c r="E141" s="1">
-        <v>67.8432774014</v>
+        <v>68.0879133451</v>
       </c>
       <c r="F141" t="s">
         <v>8</v>
       </c>
       <c r="G141">
         <v>1.0</v>
       </c>
       <c r="H141" s="1">
-        <v>1071448.88</v>
+        <v>1118888.68</v>
       </c>
       <c r="I141" s="1">
-        <v>-35112.22</v>
+        <v>92552.08</v>
       </c>
       <c r="J141" s="1">
-        <v>-3.2770784174043</v>
+        <v>8.2717862513365</v>
       </c>
       <c r="K141">
         <v>0.0</v>
       </c>
       <c r="L141">
         <v>0.0</v>
       </c>
       <c r="M141" s="1">
-        <v>1036336.66</v>
+        <v>1211440.76</v>
       </c>
       <c r="N141" s="1">
-        <v>1036336.66</v>
+        <v>1211440.76</v>
       </c>
       <c r="O141" s="1">
-        <v>0.82</v>
+        <v>0.9</v>
       </c>
       <c r="P141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
         <v>312</v>
       </c>
       <c r="B142" t="s">
         <v>313</v>
       </c>
       <c r="C142" s="1">
-        <v>3476.0</v>
+        <v>4369.0</v>
       </c>
       <c r="D142" s="1">
-        <v>22.2</v>
+        <v>21.13</v>
       </c>
       <c r="E142" s="1">
-        <v>21.16</v>
+        <v>21.3030762188</v>
       </c>
       <c r="F142" t="s">
         <v>8</v>
       </c>
       <c r="G142">
         <v>1.0</v>
       </c>
       <c r="H142" s="1">
-        <v>73552.16</v>
+        <v>93073.14</v>
       </c>
       <c r="I142" s="1">
-        <v>3615.04</v>
+        <v>-756.17</v>
       </c>
       <c r="J142" s="1">
-        <v>4.9149338374291</v>
+        <v>-0.81244707119584</v>
       </c>
       <c r="K142">
         <v>0.0</v>
       </c>
       <c r="L142">
         <v>0.0</v>
       </c>
       <c r="M142" s="1">
-        <v>77167.2</v>
+        <v>92316.97</v>
       </c>
       <c r="N142" s="1">
-        <v>77167.2</v>
+        <v>92316.97</v>
       </c>
       <c r="O142" s="1">
-        <v>0.06</v>
+        <v>0.07</v>
       </c>
       <c r="P142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
         <v>314</v>
       </c>
       <c r="B143" t="s">
         <v>315</v>
       </c>
       <c r="C143" s="1">
         <v>9813.0</v>
       </c>
       <c r="D143" s="1">
-        <v>17.815</v>
+        <v>19.535</v>
       </c>
       <c r="E143" s="1">
         <v>19.025623153</v>
       </c>
       <c r="F143" t="s">
         <v>8</v>
       </c>
       <c r="G143">
         <v>1.0</v>
       </c>
       <c r="H143" s="1">
         <v>186698.44</v>
       </c>
       <c r="I143" s="1">
-        <v>-11879.84</v>
+        <v>4998.52</v>
       </c>
       <c r="J143" s="1">
-        <v>-6.3631169066008</v>
+        <v>2.6773228528316</v>
       </c>
       <c r="K143">
         <v>0.0</v>
       </c>
       <c r="L143">
         <v>0.0</v>
       </c>
       <c r="M143" s="1">
-        <v>174818.6</v>
+        <v>191696.96</v>
       </c>
       <c r="N143" s="1">
-        <v>174818.6</v>
+        <v>191696.96</v>
       </c>
       <c r="O143" s="1">
         <v>0.14</v>
       </c>
       <c r="P143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
         <v>316</v>
       </c>
       <c r="B144" t="s">
         <v>317</v>
       </c>
       <c r="C144" s="1">
-        <v>4929.0</v>
+        <v>5951.0</v>
       </c>
       <c r="D144" s="1">
-        <v>25.47</v>
+        <v>25.04</v>
       </c>
       <c r="E144" s="1">
-        <v>26.9738648813</v>
+        <v>26.7070105865</v>
       </c>
       <c r="F144" t="s">
         <v>8</v>
       </c>
       <c r="G144">
         <v>1.0</v>
       </c>
       <c r="H144" s="1">
-        <v>132954.18</v>
+        <v>158933.42</v>
       </c>
       <c r="I144" s="1">
-        <v>-7412.55</v>
+        <v>-9920.38</v>
       </c>
       <c r="J144" s="1">
-        <v>-5.5752666068867</v>
+        <v>-6.2418464285233</v>
       </c>
       <c r="K144">
         <v>0.0</v>
       </c>
       <c r="L144">
         <v>0.0</v>
       </c>
       <c r="M144" s="1">
-        <v>125541.63</v>
+        <v>149013.04</v>
       </c>
       <c r="N144" s="1">
-        <v>125541.63</v>
+        <v>149013.04</v>
       </c>
       <c r="O144" s="1">
-        <v>0.1</v>
+        <v>0.11</v>
       </c>
       <c r="P144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
         <v>318</v>
       </c>
       <c r="B145" t="s">
         <v>319</v>
       </c>
       <c r="C145" s="1">
-        <v>15929.0</v>
+        <v>16574.0</v>
       </c>
       <c r="D145" s="1">
-        <v>25.65</v>
+        <v>24.08</v>
       </c>
       <c r="E145" s="1">
-        <v>19.8277456212</v>
+        <v>19.9986726198</v>
       </c>
       <c r="F145" t="s">
         <v>8</v>
       </c>
       <c r="G145">
         <v>1.0</v>
       </c>
       <c r="H145" s="1">
-        <v>315836.16</v>
+        <v>331458.0</v>
       </c>
       <c r="I145" s="1">
-        <v>92742.69</v>
+        <v>67643.92</v>
       </c>
       <c r="J145" s="1">
-        <v>29.364177300028</v>
+        <v>20.407991359388</v>
       </c>
       <c r="K145">
         <v>0.0</v>
       </c>
       <c r="L145">
         <v>0.0</v>
       </c>
       <c r="M145" s="1">
-        <v>408578.85</v>
+        <v>399101.92</v>
       </c>
       <c r="N145" s="1">
-        <v>408578.85</v>
+        <v>399101.92</v>
       </c>
       <c r="O145" s="1">
-        <v>0.32</v>
+        <v>0.3</v>
       </c>
       <c r="P145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
         <v>320</v>
       </c>
       <c r="B146" t="s">
         <v>321</v>
       </c>
       <c r="C146" s="1">
-        <v>7026.0</v>
+        <v>7311.0</v>
       </c>
       <c r="D146" s="1">
-        <v>64.15</v>
+        <v>57.7</v>
       </c>
       <c r="E146" s="1">
-        <v>60.4819470538</v>
+        <v>60.4260648338</v>
       </c>
       <c r="F146" t="s">
         <v>8</v>
       </c>
       <c r="G146">
         <v>1.0</v>
       </c>
       <c r="H146" s="1">
-        <v>424946.16</v>
+        <v>441774.96</v>
       </c>
       <c r="I146" s="1">
-        <v>25771.74</v>
+        <v>-19930.26</v>
       </c>
       <c r="J146" s="1">
-        <v>6.0647071148966</v>
+        <v>-4.5114055355242</v>
       </c>
       <c r="K146">
         <v>0.0</v>
       </c>
       <c r="L146">
         <v>0.0</v>
       </c>
       <c r="M146" s="1">
-        <v>450717.9</v>
+        <v>421844.7</v>
       </c>
       <c r="N146" s="1">
-        <v>450717.9</v>
+        <v>421844.7</v>
       </c>
       <c r="O146" s="1">
-        <v>0.36</v>
+        <v>0.31</v>
       </c>
       <c r="P146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
         <v>322</v>
       </c>
       <c r="B147" t="s">
         <v>323</v>
       </c>
       <c r="C147" s="1">
         <v>776.0</v>
       </c>
       <c r="D147" s="1">
-        <v>76.9</v>
+        <v>74.9</v>
       </c>
       <c r="E147" s="1">
         <v>82.0</v>
       </c>
       <c r="F147" t="s">
         <v>8</v>
       </c>
       <c r="G147">
         <v>1.0</v>
       </c>
       <c r="H147" s="1">
         <v>63632.0</v>
       </c>
       <c r="I147" s="1">
-        <v>-3957.6</v>
+        <v>-5509.6</v>
       </c>
       <c r="J147" s="1">
-        <v>-6.219512195122</v>
+        <v>-8.6585365853659</v>
       </c>
       <c r="K147">
         <v>0.0</v>
       </c>
       <c r="L147">
         <v>0.0</v>
       </c>
       <c r="M147" s="1">
-        <v>59674.4</v>
+        <v>58122.4</v>
       </c>
       <c r="N147" s="1">
-        <v>59674.4</v>
+        <v>58122.4</v>
       </c>
       <c r="O147" s="1">
-        <v>0.05</v>
+        <v>0.04</v>
       </c>
       <c r="P147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
         <v>324</v>
       </c>
       <c r="B148" t="s">
         <v>325</v>
       </c>
       <c r="C148" s="1">
-        <v>2695.0</v>
+        <v>2779.0</v>
       </c>
       <c r="D148" s="1">
-        <v>128.5</v>
+        <v>123.35</v>
       </c>
       <c r="E148" s="1">
-        <v>100.5404786642</v>
+        <v>101.2994566391</v>
       </c>
       <c r="F148" t="s">
         <v>8</v>
       </c>
       <c r="G148">
         <v>1.0</v>
       </c>
       <c r="H148" s="1">
-        <v>270956.59</v>
+        <v>281511.19</v>
       </c>
       <c r="I148" s="1">
-        <v>75350.91</v>
+        <v>61278.46</v>
       </c>
       <c r="J148" s="1">
-        <v>27.809218443441</v>
+        <v>21.767681774923</v>
       </c>
       <c r="K148">
         <v>0.0</v>
       </c>
       <c r="L148">
         <v>0.0</v>
       </c>
       <c r="M148" s="1">
-        <v>346307.5</v>
+        <v>342789.65</v>
       </c>
       <c r="N148" s="1">
-        <v>346307.5</v>
+        <v>342789.65</v>
       </c>
       <c r="O148" s="1">
-        <v>0.27</v>
+        <v>0.26</v>
       </c>
       <c r="P148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
         <v>326</v>
       </c>
       <c r="B149" t="s">
         <v>327</v>
       </c>
       <c r="C149" s="1">
-        <v>1881.0</v>
+        <v>2168.0</v>
       </c>
       <c r="D149" s="1">
-        <v>86.22</v>
+        <v>90.56</v>
       </c>
       <c r="E149" s="1">
-        <v>100.693625731</v>
+        <v>99.4024400369</v>
       </c>
       <c r="F149" t="s">
         <v>8</v>
       </c>
       <c r="G149">
         <v>1.0</v>
       </c>
       <c r="H149" s="1">
-        <v>189404.71</v>
+        <v>215504.49</v>
       </c>
       <c r="I149" s="1">
-        <v>-27224.89</v>
+        <v>-19170.41</v>
       </c>
       <c r="J149" s="1">
-        <v>-14.373924492163</v>
+        <v>-8.8955965604243</v>
       </c>
       <c r="K149">
         <v>0.0</v>
       </c>
       <c r="L149">
         <v>0.0</v>
       </c>
       <c r="M149" s="1">
-        <v>162179.82</v>
+        <v>196334.08</v>
       </c>
       <c r="N149" s="1">
-        <v>162179.82</v>
+        <v>196334.08</v>
       </c>
       <c r="O149" s="1">
-        <v>0.13</v>
+        <v>0.15</v>
       </c>
       <c r="P149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
         <v>328</v>
       </c>
       <c r="B150" t="s">
         <v>329</v>
       </c>
       <c r="C150" s="1">
         <v>12352.0</v>
       </c>
       <c r="D150" s="1">
-        <v>22.91</v>
+        <v>21.01</v>
       </c>
       <c r="E150" s="1">
         <v>33.8087993847</v>
       </c>
       <c r="F150" t="s">
         <v>8</v>
       </c>
       <c r="G150">
         <v>1.0</v>
       </c>
       <c r="H150" s="1">
         <v>417606.29</v>
       </c>
       <c r="I150" s="1">
-        <v>-134621.97</v>
+        <v>-158090.77</v>
       </c>
       <c r="J150" s="1">
-        <v>-32.236576225899</v>
+        <v>-37.856414950072</v>
       </c>
       <c r="K150">
         <v>0.0</v>
       </c>
       <c r="L150">
         <v>0.0</v>
       </c>
       <c r="M150" s="1">
-        <v>282984.32</v>
+        <v>259515.52</v>
       </c>
       <c r="N150" s="1">
-        <v>282984.32</v>
+        <v>259515.52</v>
       </c>
       <c r="O150" s="1">
-        <v>0.22</v>
+        <v>0.19</v>
       </c>
       <c r="P150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
         <v>330</v>
       </c>
       <c r="B151" t="s">
         <v>331</v>
       </c>
       <c r="C151" s="1">
-        <v>14322.0</v>
+        <v>14452.0</v>
       </c>
       <c r="D151" s="1">
-        <v>35.75</v>
+        <v>33.34</v>
       </c>
       <c r="E151" s="1">
-        <v>36.723276777</v>
+        <v>36.7068758649</v>
       </c>
       <c r="F151" t="s">
         <v>8</v>
       </c>
       <c r="G151">
         <v>1.0</v>
       </c>
       <c r="H151" s="1">
-        <v>525950.77</v>
+        <v>530487.77</v>
       </c>
       <c r="I151" s="1">
-        <v>-13939.27</v>
+        <v>-48658.09</v>
       </c>
       <c r="J151" s="1">
-        <v>-2.6502993806816</v>
+        <v>-9.1723302122498</v>
       </c>
       <c r="K151">
         <v>0.0</v>
       </c>
       <c r="L151">
         <v>0.0</v>
       </c>
       <c r="M151" s="1">
-        <v>512011.5</v>
+        <v>481829.68</v>
       </c>
       <c r="N151" s="1">
-        <v>512011.5</v>
+        <v>481829.68</v>
       </c>
       <c r="O151" s="1">
-        <v>0.4</v>
+        <v>0.36</v>
       </c>
       <c r="P151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152" t="s">
         <v>332</v>
       </c>
       <c r="B152" t="s">
         <v>333</v>
       </c>
       <c r="C152" s="1">
-        <v>10573.0</v>
+        <v>11134.0</v>
       </c>
       <c r="D152" s="1">
-        <v>24.64</v>
+        <v>24.1</v>
       </c>
       <c r="E152" s="1">
-        <v>30.79031117</v>
+        <v>30.4360804742</v>
       </c>
       <c r="F152" t="s">
         <v>8</v>
       </c>
       <c r="G152">
         <v>1.0</v>
       </c>
       <c r="H152" s="1">
-        <v>325545.96</v>
+        <v>338875.32</v>
       </c>
       <c r="I152" s="1">
-        <v>-65027.24</v>
+        <v>-70545.92</v>
       </c>
       <c r="J152" s="1">
-        <v>-19.974826288737</v>
+        <v>-20.81766237801</v>
       </c>
       <c r="K152">
         <v>0.0</v>
       </c>
       <c r="L152">
         <v>0.0</v>
       </c>
       <c r="M152" s="1">
-        <v>260518.72</v>
+        <v>268329.4</v>
       </c>
       <c r="N152" s="1">
-        <v>260518.72</v>
+        <v>268329.4</v>
       </c>
       <c r="O152" s="1">
-        <v>0.21</v>
+        <v>0.2</v>
       </c>
       <c r="P152">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:16">
       <c r="A153" t="s">
         <v>334</v>
       </c>
       <c r="B153" t="s">
         <v>335</v>
       </c>
       <c r="C153" s="1">
-        <v>7006.0</v>
+        <v>7290.0</v>
       </c>
       <c r="D153" s="1">
-        <v>66.42</v>
+        <v>64.04</v>
       </c>
       <c r="E153" s="1">
-        <v>121.3013745361</v>
+        <v>118.9744951989</v>
       </c>
       <c r="F153" t="s">
         <v>8</v>
       </c>
       <c r="G153">
         <v>1.0</v>
       </c>
       <c r="H153" s="1">
-        <v>849837.43</v>
+        <v>867324.07</v>
       </c>
       <c r="I153" s="1">
-        <v>-384498.91</v>
+        <v>-400472.47</v>
       </c>
       <c r="J153" s="1">
-        <v>-45.243819161978</v>
+        <v>-46.173337493101</v>
       </c>
       <c r="K153">
         <v>0.0</v>
       </c>
       <c r="L153">
         <v>0.0</v>
       </c>
       <c r="M153" s="1">
-        <v>465338.52</v>
+        <v>466851.6</v>
       </c>
       <c r="N153" s="1">
-        <v>465338.52</v>
+        <v>466851.6</v>
       </c>
       <c r="O153" s="1">
-        <v>0.37</v>
+        <v>0.35</v>
       </c>
       <c r="P153">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:16">
       <c r="A154" t="s">
         <v>336</v>
       </c>
       <c r="B154" t="s">
         <v>337</v>
       </c>
       <c r="C154" s="1">
-        <v>263.0</v>
+        <v>262.0</v>
       </c>
       <c r="D154" s="1">
-        <v>254.95</v>
+        <v>264.8</v>
       </c>
       <c r="E154" s="1">
-        <v>247.645437262</v>
+        <v>250.432824427</v>
       </c>
       <c r="F154" t="s">
         <v>8</v>
       </c>
       <c r="G154">
         <v>1.0</v>
       </c>
       <c r="H154" s="1">
         <v>0.0</v>
       </c>
       <c r="I154" s="1">
-        <v>192110.0</v>
+        <v>376420.0</v>
       </c>
       <c r="J154" s="1">
         <v>0</v>
       </c>
       <c r="K154">
         <v>0.0</v>
       </c>
       <c r="L154">
         <v>0.0</v>
       </c>
       <c r="M154" s="1">
-        <v>192110.0</v>
+        <v>376420.0</v>
       </c>
       <c r="N154" s="1">
-        <v>192110.0</v>
+        <v>376420.0</v>
       </c>
       <c r="O154" s="1">
-        <v>0.15</v>
+        <v>0.28</v>
       </c>
       <c r="P154">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:16">
       <c r="A155" t="s">
         <v>338</v>
       </c>
       <c r="B155" t="s">
         <v>339</v>
       </c>
       <c r="C155" s="1">
-        <v>27.0</v>
+        <v>24.0</v>
       </c>
       <c r="D155" s="1">
-        <v>115.45</v>
+        <v>115.64</v>
       </c>
       <c r="E155" s="1">
-        <v>115.66</v>
+        <v>117.94</v>
       </c>
       <c r="F155" t="s">
         <v>8</v>
       </c>
       <c r="G155">
         <v>1.0</v>
       </c>
       <c r="H155" s="1">
         <v>0.0</v>
       </c>
       <c r="I155" s="1">
-        <v>-60390.0</v>
+        <v>-55200.0</v>
       </c>
       <c r="J155" s="1">
         <v>0</v>
       </c>
       <c r="K155">
         <v>0.0</v>
       </c>
       <c r="L155">
         <v>0.0</v>
       </c>
       <c r="M155" s="1">
-        <v>-60390.0</v>
+        <v>-55200.0</v>
       </c>
       <c r="N155" s="1">
-        <v>-60390.0</v>
+        <v>-55200.0</v>
       </c>
       <c r="O155" s="1">
-        <v>-0.05</v>
+        <v>-0.04</v>
       </c>
       <c r="P155">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:16">
       <c r="A156" t="s">
         <v>340</v>
       </c>
       <c r="B156" t="s">
         <v>341</v>
       </c>
       <c r="C156" s="1">
-        <v>25.0</v>
+        <v>23.0</v>
       </c>
       <c r="D156" s="1">
-        <v>125.36</v>
+        <v>105.82</v>
       </c>
       <c r="E156" s="1">
-        <v>126.692857143</v>
+        <v>105.99</v>
       </c>
       <c r="F156" t="s">
         <v>8</v>
       </c>
       <c r="G156">
         <v>1.0</v>
       </c>
       <c r="H156" s="1">
         <v>0.0</v>
       </c>
       <c r="I156" s="1">
-        <v>-5248.94</v>
+        <v>-3220.0</v>
       </c>
       <c r="J156" s="1">
         <v>0</v>
       </c>
       <c r="K156">
         <v>0.0</v>
       </c>
       <c r="L156">
         <v>0.0</v>
       </c>
       <c r="M156" s="1">
-        <v>-5248.94</v>
+        <v>-3220.0</v>
       </c>
       <c r="N156" s="1">
-        <v>-5248.94</v>
+        <v>-3220.0</v>
       </c>
       <c r="O156" s="1">
         <v>0.0</v>
       </c>
       <c r="P156">
         <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:16">
       <c r="A157" t="s">
         <v>342</v>
       </c>
       <c r="B157" t="s">
         <v>343</v>
       </c>
       <c r="C157" s="1">
-        <v>12.0</v>
+        <v>-5.0</v>
       </c>
       <c r="D157" s="1">
-        <v>105.75</v>
+        <v>6027.0</v>
       </c>
       <c r="E157" s="1">
-        <v>105.99</v>
+        <v>5560.0</v>
       </c>
       <c r="F157" t="s">
         <v>8</v>
       </c>
       <c r="G157">
         <v>1.0</v>
       </c>
       <c r="H157" s="1">
         <v>0.0</v>
       </c>
       <c r="I157" s="1">
-        <v>2620.0</v>
+        <v>-23350.0</v>
       </c>
       <c r="J157" s="1">
         <v>0</v>
       </c>
       <c r="K157">
         <v>0.0</v>
       </c>
       <c r="L157">
         <v>0.0</v>
       </c>
       <c r="M157" s="1">
-        <v>2620.0</v>
+        <v>-23350.0</v>
       </c>
       <c r="N157" s="1">
-        <v>2620.0</v>
+        <v>-23350.0</v>
       </c>
       <c r="O157" s="1">
-        <v>0.0</v>
+        <v>-0.02</v>
       </c>
       <c r="P157">
         <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:16">
       <c r="A158" t="s">
         <v>344</v>
       </c>
       <c r="B158" t="s">
         <v>345</v>
       </c>
       <c r="C158" s="1">
-        <v>-49.0</v>
+        <v>-4.0</v>
       </c>
       <c r="D158" s="1">
-        <v>5840.0</v>
+        <v>118.06</v>
       </c>
       <c r="E158" s="1">
-        <v>5554.937622224</v>
+        <v>119.97</v>
       </c>
       <c r="F158" t="s">
         <v>8</v>
       </c>
       <c r="G158">
         <v>1.0</v>
       </c>
       <c r="H158" s="1">
         <v>0.0</v>
       </c>
       <c r="I158" s="1">
-        <v>-139680.57</v>
+        <v>7640.0</v>
       </c>
       <c r="J158" s="1">
         <v>0</v>
       </c>
       <c r="K158">
         <v>0.0</v>
       </c>
       <c r="L158">
         <v>0.0</v>
       </c>
       <c r="M158" s="1">
-        <v>-139680.57</v>
+        <v>7640.0</v>
       </c>
       <c r="N158" s="1">
-        <v>-139680.57</v>
+        <v>7640.0</v>
       </c>
       <c r="O158" s="1">
-        <v>-0.11</v>
+        <v>0.01</v>
       </c>
       <c r="P158">
         <v>1</v>
       </c>
     </row>
     <row r="159" spans="1:16">
       <c r="A159" t="s">
         <v>346</v>
       </c>
       <c r="B159" t="s">
         <v>347</v>
       </c>
       <c r="C159" s="1">
-        <v>-4.0</v>
+        <v>-14.0</v>
       </c>
       <c r="D159" s="1">
-        <v>116.96</v>
+        <v>125.7</v>
       </c>
       <c r="E159" s="1">
-        <v>119.97</v>
+        <v>126.692857143</v>
       </c>
       <c r="F159" t="s">
         <v>8</v>
       </c>
       <c r="G159">
         <v>1.0</v>
       </c>
       <c r="H159" s="1">
         <v>0.0</v>
       </c>
       <c r="I159" s="1">
-        <v>12040.0</v>
+        <v>30330.0</v>
       </c>
       <c r="J159" s="1">
         <v>0</v>
       </c>
       <c r="K159">
         <v>0.0</v>
       </c>
       <c r="L159">
         <v>0.0</v>
       </c>
       <c r="M159" s="1">
-        <v>12040.0</v>
+        <v>30330.0</v>
       </c>
       <c r="N159" s="1">
-        <v>12040.0</v>
+        <v>30330.0</v>
       </c>
       <c r="O159" s="1">
-        <v>0.01</v>
+        <v>0.02</v>
       </c>
       <c r="P159">
         <v>1</v>
       </c>
     </row>
     <row r="160" spans="1:16">
       <c r="A160" t="s">
         <v>348</v>
       </c>
       <c r="B160" t="s">
         <v>349</v>
       </c>
       <c r="C160" s="1">
         <v>-8.0</v>
       </c>
       <c r="D160" s="1">
-        <v>119.27</v>
+        <v>119.89</v>
       </c>
       <c r="E160" s="1">
         <v>121.64</v>
       </c>
       <c r="F160" t="s">
         <v>8</v>
       </c>
       <c r="G160">
         <v>1.0</v>
       </c>
       <c r="H160" s="1">
         <v>0.0</v>
       </c>
       <c r="I160" s="1">
-        <v>18960.0</v>
+        <v>14000.0</v>
       </c>
       <c r="J160" s="1">
         <v>0</v>
       </c>
       <c r="K160">
         <v>0.0</v>
       </c>
       <c r="L160">
         <v>0.0</v>
       </c>
       <c r="M160" s="1">
-        <v>18960.0</v>
+        <v>14000.0</v>
       </c>
       <c r="N160" s="1">
-        <v>18960.0</v>
+        <v>14000.0</v>
       </c>
       <c r="O160" s="1">
         <v>0.01</v>
       </c>
       <c r="P160">
         <v>1</v>
       </c>
     </row>
     <row r="161" spans="1:16">
       <c r="A161" t="s">
         <v>350</v>
       </c>
       <c r="B161" t="s">
         <v>351</v>
       </c>
       <c r="C161" s="1">
         <v>100000.0</v>
       </c>
       <c r="D161" s="1">
-        <v>101.45</v>
+        <v>101.76</v>
       </c>
       <c r="E161" s="1">
         <v>99.634</v>
       </c>
       <c r="F161" t="s">
         <v>8</v>
       </c>
       <c r="G161">
         <v>1.0</v>
       </c>
       <c r="H161" s="1">
         <v>99634.0</v>
       </c>
       <c r="I161" s="1">
-        <v>1816.0</v>
+        <v>2126.0</v>
       </c>
       <c r="J161" s="1">
-        <v>1.8226709757713</v>
+        <v>2.1338097436618</v>
       </c>
       <c r="K161">
-        <v>3.51</v>
+        <v>3.86</v>
       </c>
       <c r="L161" t="s">
         <v>352</v>
       </c>
       <c r="M161" s="1">
-        <v>101450.0</v>
+        <v>101760.0</v>
       </c>
       <c r="N161" s="1">
-        <v>104961.99</v>
+        <v>105619.59</v>
       </c>
       <c r="O161" s="1">
         <v>0.08</v>
       </c>
       <c r="P161">
         <v>1</v>
       </c>
     </row>
     <row r="162" spans="1:16">
       <c r="A162" t="s">
         <v>353</v>
       </c>
       <c r="B162" t="s">
         <v>354</v>
       </c>
       <c r="C162" s="1">
         <v>100000.0</v>
       </c>
       <c r="D162" s="1">
-        <v>101.036</v>
+        <v>101.463</v>
       </c>
       <c r="E162" s="1">
         <v>99.179</v>
       </c>
       <c r="F162" t="s">
         <v>8</v>
       </c>
       <c r="G162">
         <v>1.0</v>
       </c>
       <c r="H162" s="1">
         <v>99179.0</v>
       </c>
       <c r="I162" s="1">
-        <v>1857.0</v>
+        <v>2284.0</v>
       </c>
       <c r="J162" s="1">
-        <v>1.8723721755614</v>
+        <v>2.3029068653646</v>
       </c>
       <c r="K162">
-        <v>1.17</v>
+        <v>1.48</v>
       </c>
       <c r="L162" t="s">
         <v>355</v>
       </c>
       <c r="M162" s="1">
-        <v>101036.0</v>
+        <v>101463.0</v>
       </c>
       <c r="N162" s="1">
-        <v>102203.81</v>
+        <v>102938.68</v>
       </c>
       <c r="O162" s="1">
         <v>0.08</v>
       </c>
       <c r="P162">
         <v>1</v>
       </c>
     </row>
     <row r="163" spans="1:16">
       <c r="A163" t="s">
         <v>356</v>
       </c>
       <c r="B163" t="s">
         <v>357</v>
       </c>
       <c r="C163" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D163" s="1">
-        <v>101.088</v>
+        <v>100.753</v>
       </c>
       <c r="E163" s="1">
-        <v>99.89</v>
+        <v>99.847</v>
       </c>
       <c r="F163" t="s">
         <v>8</v>
       </c>
       <c r="G163">
         <v>1.0</v>
       </c>
       <c r="H163" s="1">
-        <v>99890.0</v>
+        <v>199694.0</v>
       </c>
       <c r="I163" s="1">
-        <v>1198.0</v>
+        <v>1812.0</v>
       </c>
       <c r="J163" s="1">
-        <v>1.1993192511763</v>
+        <v>0.90738830410528</v>
       </c>
       <c r="K163">
-        <v>0.04</v>
+        <v>0.08</v>
       </c>
       <c r="L163">
-        <v>38.01</v>
+        <v>153.42</v>
       </c>
       <c r="M163" s="1">
-        <v>101088.0</v>
+        <v>201506.0</v>
       </c>
       <c r="N163" s="1">
-        <v>101126.01</v>
+        <v>201659.42</v>
       </c>
       <c r="O163" s="1">
-        <v>0.08</v>
+        <v>0.15</v>
       </c>
       <c r="P163">
         <v>1</v>
       </c>
     </row>
     <row r="164" spans="1:16">
       <c r="A164" t="s">
         <v>358</v>
       </c>
       <c r="B164" t="s">
         <v>359</v>
       </c>
       <c r="C164" s="1">
         <v>100000.0</v>
       </c>
       <c r="D164" s="1">
-        <v>97.954</v>
+        <v>101.44</v>
       </c>
       <c r="E164" s="1">
-        <v>99.33</v>
+        <v>99.89</v>
       </c>
       <c r="F164" t="s">
         <v>8</v>
       </c>
       <c r="G164">
         <v>1.0</v>
       </c>
       <c r="H164" s="1">
-        <v>99330.0</v>
+        <v>99890.0</v>
       </c>
       <c r="I164" s="1">
-        <v>-1376.0</v>
+        <v>1550.0</v>
       </c>
       <c r="J164" s="1">
-        <v>-1.3852813852814</v>
+        <v>1.5517068775653</v>
       </c>
       <c r="K164">
-        <v>1.58</v>
-[...2 lines deleted...]
-        <v>360</v>
+        <v>0.41</v>
+      </c>
+      <c r="L164">
+        <v>405.48</v>
       </c>
       <c r="M164" s="1">
-        <v>97954.0</v>
+        <v>101440.0</v>
       </c>
       <c r="N164" s="1">
-        <v>99536.19</v>
+        <v>101845.48</v>
       </c>
       <c r="O164" s="1">
         <v>0.08</v>
       </c>
       <c r="P164">
         <v>1</v>
       </c>
     </row>
     <row r="165" spans="1:16">
       <c r="A165" t="s">
+        <v>360</v>
+      </c>
+      <c r="B165" t="s">
         <v>361</v>
       </c>
-      <c r="B165" t="s">
+      <c r="C165" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D165" s="1">
+        <v>98.211</v>
+      </c>
+      <c r="E165" s="1">
+        <v>99.33</v>
+      </c>
+      <c r="F165" t="s">
+        <v>8</v>
+      </c>
+      <c r="G165">
+        <v>1.0</v>
+      </c>
+      <c r="H165" s="1">
+        <v>99330.0</v>
+      </c>
+      <c r="I165" s="1">
+        <v>-1119.0</v>
+      </c>
+      <c r="J165" s="1">
+        <v>-1.1265478707339</v>
+      </c>
+      <c r="K165">
+        <v>1.88</v>
+      </c>
+      <c r="L165" t="s">
         <v>362</v>
       </c>
-      <c r="C165" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M165" s="1">
-        <v>193404.0</v>
+        <v>98211.0</v>
       </c>
       <c r="N165" s="1">
-        <v>193404.0</v>
+        <v>100091.14</v>
       </c>
       <c r="O165" s="1">
-        <v>0.15</v>
+        <v>0.07</v>
       </c>
       <c r="P165">
         <v>1</v>
       </c>
     </row>
     <row r="166" spans="1:16">
       <c r="A166" t="s">
         <v>363</v>
       </c>
       <c r="B166" t="s">
         <v>364</v>
       </c>
       <c r="C166" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D166" s="1">
-        <v>93.477</v>
+        <v>96.988</v>
       </c>
       <c r="E166" s="1">
-        <v>93.8</v>
+        <v>99.253</v>
       </c>
       <c r="F166" t="s">
         <v>8</v>
       </c>
       <c r="G166">
         <v>1.0</v>
       </c>
       <c r="H166" s="1">
-        <v>93800.0</v>
+        <v>198506.0</v>
       </c>
       <c r="I166" s="1">
-        <v>-323.0</v>
+        <v>-4530.0</v>
       </c>
       <c r="J166" s="1">
-        <v>-0.34434968017058</v>
+        <v>-2.2820468902703</v>
       </c>
       <c r="K166">
-        <v>0.35</v>
+        <v>0.24</v>
       </c>
       <c r="L166">
-        <v>351.37</v>
+        <v>476.71</v>
       </c>
       <c r="M166" s="1">
-        <v>93477.0</v>
+        <v>193976.0</v>
       </c>
       <c r="N166" s="1">
-        <v>93828.37</v>
+        <v>194452.71</v>
       </c>
       <c r="O166" s="1">
-        <v>0.07</v>
+        <v>0.14</v>
       </c>
       <c r="P166">
         <v>1</v>
       </c>
     </row>
     <row r="167" spans="1:16">
       <c r="A167" t="s">
         <v>365</v>
       </c>
       <c r="B167" t="s">
         <v>366</v>
       </c>
       <c r="C167" s="1">
-        <v>124000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D167" s="1">
-        <v>100.165</v>
+        <v>93.827</v>
       </c>
       <c r="E167" s="1">
-        <v>99.955</v>
+        <v>93.8</v>
       </c>
       <c r="F167" t="s">
         <v>8</v>
       </c>
       <c r="G167">
         <v>1.0</v>
       </c>
       <c r="H167" s="1">
-        <v>123944.2</v>
+        <v>93800.0</v>
       </c>
       <c r="I167" s="1">
-        <v>260.4</v>
+        <v>27.0</v>
       </c>
       <c r="J167" s="1">
-        <v>0.21009454254414</v>
+        <v>0.028784648187633</v>
       </c>
       <c r="K167">
-        <v>0.45</v>
+        <v>0.44</v>
       </c>
       <c r="L167">
-        <v>557.15</v>
+        <v>440.75</v>
       </c>
       <c r="M167" s="1">
-        <v>124204.6</v>
+        <v>93827.0</v>
       </c>
       <c r="N167" s="1">
-        <v>124761.75</v>
+        <v>94267.75</v>
       </c>
       <c r="O167" s="1">
-        <v>0.1</v>
+        <v>0.07</v>
       </c>
       <c r="P167">
         <v>1</v>
       </c>
     </row>
     <row r="168" spans="1:16">
       <c r="A168" t="s">
         <v>367</v>
       </c>
       <c r="B168" t="s">
         <v>368</v>
       </c>
       <c r="C168" s="1">
-        <v>100000.0</v>
+        <v>124000.0</v>
       </c>
       <c r="D168" s="1">
-        <v>99.524</v>
+        <v>100.723</v>
       </c>
       <c r="E168" s="1">
-        <v>99.646</v>
+        <v>99.955</v>
       </c>
       <c r="F168" t="s">
         <v>8</v>
       </c>
       <c r="G168">
         <v>1.0</v>
       </c>
       <c r="H168" s="1">
-        <v>99646.0</v>
+        <v>123944.2</v>
       </c>
       <c r="I168" s="1">
-        <v>-122.0</v>
+        <v>952.32</v>
       </c>
       <c r="J168" s="1">
-        <v>-0.12243341428657</v>
+        <v>0.76834575559002</v>
       </c>
       <c r="K168">
-        <v>0.04</v>
+        <v>0.77</v>
       </c>
       <c r="L168">
-        <v>44.52</v>
+        <v>951.23</v>
       </c>
       <c r="M168" s="1">
-        <v>99524.0</v>
+        <v>124896.52</v>
       </c>
       <c r="N168" s="1">
-        <v>99568.52</v>
+        <v>125847.75</v>
       </c>
       <c r="O168" s="1">
-        <v>0.08</v>
+        <v>0.09</v>
       </c>
       <c r="P168">
         <v>1</v>
       </c>
     </row>
     <row r="169" spans="1:16">
       <c r="A169" t="s">
         <v>369</v>
       </c>
       <c r="B169" t="s">
         <v>370</v>
       </c>
       <c r="C169" s="1">
-        <v>118000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D169" s="1">
-        <v>100.692</v>
+        <v>99.704</v>
       </c>
       <c r="E169" s="1">
-        <v>101.04697458</v>
+        <v>99.646</v>
       </c>
       <c r="F169" t="s">
         <v>8</v>
       </c>
       <c r="G169">
         <v>1.0</v>
       </c>
       <c r="H169" s="1">
-        <v>119235.43</v>
+        <v>99646.0</v>
       </c>
       <c r="I169" s="1">
-        <v>-418.87</v>
+        <v>58.0</v>
       </c>
       <c r="J169" s="1">
-        <v>-0.35129659028361</v>
+        <v>0.058206049414929</v>
       </c>
       <c r="K169">
-        <v>3.85</v>
-[...2 lines deleted...]
-        <v>371</v>
+        <v>0.3</v>
+      </c>
+      <c r="L169">
+        <v>302.74</v>
       </c>
       <c r="M169" s="1">
-        <v>118816.56</v>
+        <v>99704.0</v>
       </c>
       <c r="N169" s="1">
-        <v>123355.52</v>
+        <v>100006.74</v>
       </c>
       <c r="O169" s="1">
-        <v>0.1</v>
+        <v>0.07</v>
       </c>
       <c r="P169">
         <v>1</v>
       </c>
     </row>
     <row r="170" spans="1:16">
       <c r="A170" t="s">
+        <v>371</v>
+      </c>
+      <c r="B170" t="s">
         <v>372</v>
       </c>
-      <c r="B170" t="s">
+      <c r="C170" s="1">
+        <v>118000.0</v>
+      </c>
+      <c r="D170" s="1">
+        <v>101.402</v>
+      </c>
+      <c r="E170" s="1">
+        <v>101.04697458</v>
+      </c>
+      <c r="F170" t="s">
+        <v>8</v>
+      </c>
+      <c r="G170">
+        <v>1.0</v>
+      </c>
+      <c r="H170" s="1">
+        <v>119235.43</v>
+      </c>
+      <c r="I170" s="1">
+        <v>418.93</v>
+      </c>
+      <c r="J170" s="1">
+        <v>0.35134691089721</v>
+      </c>
+      <c r="K170">
+        <v>4.2</v>
+      </c>
+      <c r="L170" t="s">
         <v>373</v>
       </c>
-      <c r="C170" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M170" s="1">
-        <v>219596.0</v>
+        <v>119654.36</v>
       </c>
       <c r="N170" s="1">
-        <v>228659.1</v>
+        <v>124615.21</v>
       </c>
       <c r="O170" s="1">
-        <v>0.18</v>
+        <v>0.09</v>
       </c>
       <c r="P170">
         <v>1</v>
       </c>
     </row>
     <row r="171" spans="1:16">
       <c r="A171" t="s">
+        <v>374</v>
+      </c>
+      <c r="B171" t="s">
         <v>375</v>
       </c>
-      <c r="B171" t="s">
+      <c r="C171" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D171" s="1">
+        <v>110.149</v>
+      </c>
+      <c r="E171" s="1">
+        <v>100.019</v>
+      </c>
+      <c r="F171" t="s">
+        <v>8</v>
+      </c>
+      <c r="G171">
+        <v>1.0</v>
+      </c>
+      <c r="H171" s="1">
+        <v>200038.0</v>
+      </c>
+      <c r="I171" s="1">
+        <v>20260.0</v>
+      </c>
+      <c r="J171" s="1">
+        <v>10.128075665624</v>
+      </c>
+      <c r="K171">
+        <v>4.99</v>
+      </c>
+      <c r="L171" t="s">
         <v>376</v>
       </c>
-      <c r="C171" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M171" s="1">
-        <v>133595.32</v>
+        <v>220298.0</v>
       </c>
       <c r="N171" s="1">
-        <v>133595.32</v>
+        <v>230286.56</v>
       </c>
       <c r="O171" s="1">
-        <v>0.11</v>
+        <v>0.17</v>
       </c>
       <c r="P171">
         <v>1</v>
       </c>
     </row>
     <row r="172" spans="1:16">
       <c r="A172" t="s">
         <v>377</v>
       </c>
       <c r="B172" t="s">
         <v>378</v>
       </c>
       <c r="C172" s="1">
-        <v>100000.0</v>
+        <v>134000.0</v>
       </c>
       <c r="D172" s="1">
-        <v>103.626</v>
+        <v>99.986</v>
       </c>
       <c r="E172" s="1">
-        <v>106.65</v>
+        <v>99.58</v>
       </c>
       <c r="F172" t="s">
         <v>8</v>
       </c>
       <c r="G172">
         <v>1.0</v>
       </c>
       <c r="H172" s="1">
-        <v>106650.0</v>
+        <v>133437.2</v>
       </c>
       <c r="I172" s="1">
-        <v>-3024.0</v>
+        <v>544.04</v>
       </c>
       <c r="J172" s="1">
-        <v>-2.8354430379747</v>
+        <v>0.4077123920466</v>
       </c>
       <c r="K172">
-        <v>4.9</v>
-[...2 lines deleted...]
-        <v>379</v>
+        <v>0.29</v>
+      </c>
+      <c r="L172">
+        <v>385.48</v>
       </c>
       <c r="M172" s="1">
-        <v>103626.0</v>
+        <v>133981.24</v>
       </c>
       <c r="N172" s="1">
-        <v>108530.11</v>
+        <v>134366.72</v>
       </c>
       <c r="O172" s="1">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="P172">
         <v>1</v>
       </c>
     </row>
     <row r="173" spans="1:16">
       <c r="A173" t="s">
+        <v>379</v>
+      </c>
+      <c r="B173" t="s">
         <v>380</v>
-      </c>
-[...1 lines deleted...]
-        <v>381</v>
       </c>
       <c r="C173" s="1">
         <v>100000.0</v>
       </c>
       <c r="D173" s="1">
-        <v>97.447</v>
+        <v>104.104</v>
       </c>
       <c r="E173" s="1">
-        <v>99.433</v>
+        <v>106.65</v>
       </c>
       <c r="F173" t="s">
         <v>8</v>
       </c>
       <c r="G173">
         <v>1.0</v>
       </c>
       <c r="H173" s="1">
-        <v>99433.0</v>
+        <v>106650.0</v>
       </c>
       <c r="I173" s="1">
-        <v>-1986.0</v>
+        <v>-2546.0</v>
       </c>
       <c r="J173" s="1">
-        <v>-1.9973248317963</v>
+        <v>-2.3872480075012</v>
       </c>
       <c r="K173">
-        <v>2.99</v>
-[...2 lines deleted...]
-        <v>382</v>
+        <v>0.3</v>
+      </c>
+      <c r="L173">
+        <v>301.37</v>
       </c>
       <c r="M173" s="1">
-        <v>97447.0</v>
+        <v>104104.0</v>
       </c>
       <c r="N173" s="1">
-        <v>100438.78</v>
+        <v>104405.37</v>
       </c>
       <c r="O173" s="1">
         <v>0.08</v>
       </c>
       <c r="P173">
         <v>1</v>
       </c>
     </row>
     <row r="174" spans="1:16">
       <c r="A174" t="s">
-        <v>383</v>
+        <v>381</v>
       </c>
       <c r="B174" t="s">
-        <v>384</v>
+        <v>382</v>
       </c>
       <c r="C174" s="1">
-        <v>29000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D174" s="1">
-        <v>95.435</v>
+        <v>100.348</v>
       </c>
       <c r="E174" s="1">
-        <v>98.803</v>
+        <v>100.61</v>
       </c>
       <c r="F174" t="s">
         <v>8</v>
       </c>
       <c r="G174">
         <v>1.0</v>
       </c>
       <c r="H174" s="1">
-        <v>28652.87</v>
+        <v>100610.0</v>
       </c>
       <c r="I174" s="1">
-        <v>-976.72</v>
+        <v>-262.0</v>
       </c>
       <c r="J174" s="1">
-        <v>-3.4088033764157</v>
+        <v>-0.26041148991154</v>
       </c>
       <c r="K174">
-        <v>1.73</v>
+        <v>0.22</v>
       </c>
       <c r="L174">
-        <v>500.55</v>
+        <v>217.4</v>
       </c>
       <c r="M174" s="1">
-        <v>27676.15</v>
+        <v>100348.0</v>
       </c>
       <c r="N174" s="1">
-        <v>28176.7</v>
+        <v>100565.4</v>
       </c>
       <c r="O174" s="1">
-        <v>0.02</v>
+        <v>0.07</v>
       </c>
       <c r="P174">
         <v>1</v>
       </c>
     </row>
     <row r="175" spans="1:16">
       <c r="A175" t="s">
-        <v>385</v>
+        <v>383</v>
       </c>
       <c r="B175" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="C175" s="1">
-        <v>100000.0</v>
+        <v>29000.0</v>
       </c>
       <c r="D175" s="1">
-        <v>98.028</v>
+        <v>95.804</v>
       </c>
       <c r="E175" s="1">
-        <v>99.726</v>
+        <v>98.803</v>
       </c>
       <c r="F175" t="s">
         <v>8</v>
       </c>
       <c r="G175">
         <v>1.0</v>
       </c>
       <c r="H175" s="1">
-        <v>99726.0</v>
+        <v>28652.87</v>
       </c>
       <c r="I175" s="1">
-        <v>-1698.0</v>
+        <v>-869.71</v>
       </c>
       <c r="J175" s="1">
-        <v>-1.70266530293</v>
+        <v>-3.0353329352348</v>
       </c>
       <c r="K175">
-        <v>0.76</v>
+        <v>2.0</v>
       </c>
       <c r="L175">
-        <v>760.27</v>
+        <v>581.19</v>
       </c>
       <c r="M175" s="1">
-        <v>98028.0</v>
+        <v>27783.16</v>
       </c>
       <c r="N175" s="1">
-        <v>98788.27</v>
+        <v>28364.35</v>
       </c>
       <c r="O175" s="1">
-        <v>0.08</v>
+        <v>0.02</v>
       </c>
       <c r="P175">
         <v>1</v>
       </c>
     </row>
     <row r="176" spans="1:16">
       <c r="A176" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="B176" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="C176" s="1">
         <v>100000.0</v>
       </c>
       <c r="D176" s="1">
-        <v>97.813</v>
+        <v>98.622</v>
       </c>
       <c r="E176" s="1">
-        <v>100.0</v>
+        <v>99.726</v>
       </c>
       <c r="F176" t="s">
         <v>8</v>
       </c>
       <c r="G176">
         <v>1.0</v>
       </c>
       <c r="H176" s="1">
-        <v>100000.0</v>
+        <v>99726.0</v>
       </c>
       <c r="I176" s="1">
-        <v>-2187.0</v>
+        <v>-1104.0</v>
       </c>
       <c r="J176" s="1">
-        <v>-2.187</v>
+        <v>-1.107033271163</v>
       </c>
       <c r="K176">
-        <v>3.99</v>
+        <v>1.06</v>
       </c>
       <c r="L176" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="M176" s="1">
-        <v>97813.0</v>
+        <v>98622.0</v>
       </c>
       <c r="N176" s="1">
-        <v>101806.84</v>
+        <v>99680.22</v>
       </c>
       <c r="O176" s="1">
-        <v>0.08</v>
+        <v>0.07</v>
       </c>
       <c r="P176">
         <v>1</v>
       </c>
     </row>
     <row r="177" spans="1:16">
       <c r="A177" t="s">
-        <v>390</v>
+        <v>388</v>
       </c>
       <c r="B177" t="s">
-        <v>391</v>
+        <v>389</v>
       </c>
       <c r="C177" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D177" s="1">
-        <v>97.831</v>
+        <v>99.296</v>
       </c>
       <c r="E177" s="1">
-        <v>97.929</v>
+        <v>100.0</v>
       </c>
       <c r="F177" t="s">
         <v>8</v>
       </c>
       <c r="G177">
         <v>1.0</v>
       </c>
       <c r="H177" s="1">
-        <v>195858.0</v>
+        <v>100000.0</v>
       </c>
       <c r="I177" s="1">
-        <v>-196.0</v>
+        <v>-704.0</v>
       </c>
       <c r="J177" s="1">
-        <v>-0.10007250150619</v>
+        <v>-0.704</v>
       </c>
       <c r="K177">
-        <v>3.42</v>
-[...2 lines deleted...]
-        <v>392</v>
+        <v>0.08</v>
+      </c>
+      <c r="L177">
+        <v>81.51</v>
       </c>
       <c r="M177" s="1">
-        <v>195662.0</v>
+        <v>99296.0</v>
       </c>
       <c r="N177" s="1">
-        <v>202508.58</v>
+        <v>99377.51</v>
       </c>
       <c r="O177" s="1">
-        <v>0.16</v>
+        <v>0.07</v>
       </c>
       <c r="P177">
         <v>1</v>
       </c>
     </row>
     <row r="178" spans="1:16">
       <c r="A178" t="s">
-        <v>393</v>
+        <v>390</v>
       </c>
       <c r="B178" t="s">
-        <v>394</v>
+        <v>391</v>
       </c>
       <c r="C178" s="1">
-        <v>140000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D178" s="1">
-        <v>98.82</v>
+        <v>97.888</v>
       </c>
       <c r="E178" s="1">
-        <v>101.0269</v>
+        <v>97.929</v>
       </c>
       <c r="F178" t="s">
         <v>8</v>
       </c>
       <c r="G178">
         <v>1.0</v>
       </c>
       <c r="H178" s="1">
-        <v>141437.66</v>
+        <v>195858.0</v>
       </c>
       <c r="I178" s="1">
-        <v>-3089.66</v>
+        <v>-82.0</v>
       </c>
       <c r="J178" s="1">
-        <v>-2.1844677011766</v>
+        <v>-0.041867066956673</v>
       </c>
       <c r="K178">
-        <v>2.45</v>
-[...2 lines deleted...]
-        <v>395</v>
+        <v>0.2</v>
+      </c>
+      <c r="L178">
+        <v>402.74</v>
       </c>
       <c r="M178" s="1">
-        <v>138348.0</v>
+        <v>195776.0</v>
       </c>
       <c r="N178" s="1">
-        <v>141780.47</v>
+        <v>196178.74</v>
       </c>
       <c r="O178" s="1">
-        <v>0.11</v>
+        <v>0.15</v>
       </c>
       <c r="P178">
         <v>1</v>
       </c>
     </row>
     <row r="179" spans="1:16">
       <c r="A179" t="s">
-        <v>396</v>
+        <v>392</v>
       </c>
       <c r="B179" t="s">
-        <v>397</v>
+        <v>393</v>
       </c>
       <c r="C179" s="1">
-        <v>162000.0</v>
+        <v>140000.0</v>
       </c>
       <c r="D179" s="1">
-        <v>90.05</v>
+        <v>98.963</v>
       </c>
       <c r="E179" s="1">
-        <v>87.50488889</v>
+        <v>101.0269</v>
       </c>
       <c r="F179" t="s">
         <v>8</v>
       </c>
       <c r="G179">
         <v>1.0</v>
       </c>
       <c r="H179" s="1">
-        <v>141757.92</v>
+        <v>141437.66</v>
       </c>
       <c r="I179" s="1">
-        <v>4123.08</v>
+        <v>-2889.46</v>
       </c>
       <c r="J179" s="1">
-        <v>2.9085359040257</v>
+        <v>-2.0429212417683</v>
       </c>
       <c r="K179">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>2.71</v>
+      </c>
+      <c r="L179" t="s">
+        <v>394</v>
       </c>
       <c r="M179" s="1">
-        <v>145881.0</v>
+        <v>138548.2</v>
       </c>
       <c r="N179" s="1">
-        <v>145881.0</v>
+        <v>142345.29</v>
       </c>
       <c r="O179" s="1">
-        <v>0.12</v>
+        <v>0.11</v>
       </c>
       <c r="P179">
         <v>1</v>
       </c>
     </row>
     <row r="180" spans="1:16">
       <c r="A180" t="s">
-        <v>398</v>
+        <v>395</v>
       </c>
       <c r="B180" t="s">
-        <v>399</v>
+        <v>396</v>
       </c>
       <c r="C180" s="1">
-        <v>686000.0</v>
+        <v>169000.0</v>
       </c>
       <c r="D180" s="1">
-        <v>59.828</v>
+        <v>90.417</v>
       </c>
       <c r="E180" s="1">
-        <v>68.05445044</v>
+        <v>87.63511834</v>
       </c>
       <c r="F180" t="s">
         <v>8</v>
       </c>
       <c r="G180">
         <v>1.0</v>
       </c>
       <c r="H180" s="1">
-        <v>466853.53</v>
+        <v>148103.35</v>
       </c>
       <c r="I180" s="1">
-        <v>-56433.45</v>
+        <v>4701.38</v>
       </c>
       <c r="J180" s="1">
-        <v>-12.088041831878</v>
+        <v>3.1743913962783</v>
       </c>
       <c r="K180">
         <v>0.0</v>
       </c>
       <c r="L180">
         <v>0.0</v>
       </c>
       <c r="M180" s="1">
-        <v>410420.08</v>
+        <v>152804.73</v>
       </c>
       <c r="N180" s="1">
-        <v>410420.08</v>
+        <v>152804.73</v>
       </c>
       <c r="O180" s="1">
-        <v>0.32</v>
+        <v>0.11</v>
       </c>
       <c r="P180">
         <v>1</v>
       </c>
     </row>
     <row r="181" spans="1:16">
       <c r="A181" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="B181" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
       <c r="C181" s="1">
-        <v>104500.0</v>
+        <v>717000.0</v>
       </c>
       <c r="D181" s="1">
-        <v>97.945</v>
+        <v>60.527</v>
       </c>
       <c r="E181" s="1">
-        <v>99.59004785</v>
+        <v>67.7512622</v>
       </c>
       <c r="F181" t="s">
         <v>8</v>
       </c>
       <c r="G181">
         <v>1.0</v>
       </c>
       <c r="H181" s="1">
-        <v>104071.6</v>
+        <v>485776.55</v>
       </c>
       <c r="I181" s="1">
-        <v>-1719.07</v>
+        <v>-51797.96</v>
       </c>
       <c r="J181" s="1">
-        <v>-1.6518147121789</v>
+        <v>-10.662918990223</v>
       </c>
       <c r="K181">
-        <v>0.6</v>
+        <v>0.0</v>
       </c>
       <c r="L181">
-        <v>624.99</v>
+        <v>0.0</v>
       </c>
       <c r="M181" s="1">
-        <v>102352.53</v>
+        <v>433978.59</v>
       </c>
       <c r="N181" s="1">
-        <v>102977.52</v>
+        <v>433978.59</v>
       </c>
       <c r="O181" s="1">
-        <v>0.08</v>
+        <v>0.32</v>
       </c>
       <c r="P181">
         <v>1</v>
       </c>
     </row>
     <row r="182" spans="1:16">
       <c r="A182" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="B182" t="s">
-        <v>403</v>
+        <v>400</v>
       </c>
       <c r="C182" s="1">
-        <v>140000.0</v>
+        <v>109500.0</v>
       </c>
       <c r="D182" s="1">
-        <v>88.671</v>
+        <v>98.436</v>
       </c>
       <c r="E182" s="1">
-        <v>87.671</v>
+        <v>99.56292237</v>
       </c>
       <c r="F182" t="s">
         <v>8</v>
       </c>
       <c r="G182">
         <v>1.0</v>
       </c>
       <c r="H182" s="1">
-        <v>122739.4</v>
+        <v>109021.4</v>
       </c>
       <c r="I182" s="1">
-        <v>1400.0</v>
+        <v>-1233.98</v>
       </c>
       <c r="J182" s="1">
-        <v>1.1406280297932</v>
+        <v>-1.1318695228643</v>
       </c>
       <c r="K182">
-        <v>0.79</v>
-[...2 lines deleted...]
-        <v>404</v>
+        <v>0.83</v>
+      </c>
+      <c r="L182">
+        <v>911.55</v>
       </c>
       <c r="M182" s="1">
-        <v>124139.4</v>
+        <v>107787.42</v>
       </c>
       <c r="N182" s="1">
-        <v>125246.93</v>
+        <v>108698.97</v>
       </c>
       <c r="O182" s="1">
-        <v>0.1</v>
+        <v>0.08</v>
       </c>
       <c r="P182">
         <v>1</v>
       </c>
     </row>
     <row r="183" spans="1:16">
       <c r="A183" t="s">
-        <v>405</v>
+        <v>401</v>
       </c>
       <c r="B183" t="s">
-        <v>406</v>
+        <v>402</v>
       </c>
       <c r="C183" s="1">
-        <v>131000.0</v>
+        <v>40000.0</v>
       </c>
       <c r="D183" s="1">
-        <v>88.744</v>
+        <v>88.929</v>
       </c>
       <c r="E183" s="1">
-        <v>84.29</v>
+        <v>87.671</v>
       </c>
       <c r="F183" t="s">
         <v>8</v>
       </c>
       <c r="G183">
         <v>1.0</v>
       </c>
       <c r="H183" s="1">
-        <v>110419.9</v>
+        <v>35068.4</v>
       </c>
       <c r="I183" s="1">
-        <v>5834.74</v>
+        <v>503.2</v>
       </c>
       <c r="J183" s="1">
-        <v>5.2841380946732</v>
+        <v>1.4349100614799</v>
       </c>
       <c r="K183">
-        <v>1.54</v>
-[...2 lines deleted...]
-        <v>407</v>
+        <v>0.9</v>
+      </c>
+      <c r="L183">
+        <v>360.14</v>
       </c>
       <c r="M183" s="1">
-        <v>116254.64</v>
+        <v>35571.6</v>
       </c>
       <c r="N183" s="1">
-        <v>118266.75</v>
+        <v>35931.74</v>
       </c>
       <c r="O183" s="1">
-        <v>0.09</v>
+        <v>0.03</v>
       </c>
       <c r="P183">
         <v>1</v>
       </c>
     </row>
     <row r="184" spans="1:16">
       <c r="A184" t="s">
-        <v>408</v>
+        <v>403</v>
       </c>
       <c r="B184" t="s">
-        <v>409</v>
+        <v>404</v>
       </c>
       <c r="C184" s="1">
-        <v>100000.0</v>
+        <v>131000.0</v>
       </c>
       <c r="D184" s="1">
-        <v>91.631</v>
+        <v>89.347</v>
       </c>
       <c r="E184" s="1">
-        <v>91.61</v>
+        <v>84.29</v>
       </c>
       <c r="F184" t="s">
         <v>8</v>
       </c>
       <c r="G184">
         <v>1.0</v>
       </c>
       <c r="H184" s="1">
-        <v>91610.0</v>
+        <v>110419.9</v>
       </c>
       <c r="I184" s="1">
-        <v>21.0</v>
+        <v>6624.67</v>
       </c>
       <c r="J184" s="1">
-        <v>0.022923261652658</v>
+        <v>5.9995254478586</v>
       </c>
       <c r="K184">
-        <v>0.59</v>
-[...2 lines deleted...]
-        <v>586.3</v>
+        <v>1.68</v>
+      </c>
+      <c r="L184" t="s">
+        <v>405</v>
       </c>
       <c r="M184" s="1">
-        <v>91631.0</v>
+        <v>117044.57</v>
       </c>
       <c r="N184" s="1">
-        <v>92217.3</v>
+        <v>119251.83</v>
       </c>
       <c r="O184" s="1">
-        <v>0.07</v>
+        <v>0.09</v>
       </c>
       <c r="P184">
         <v>1</v>
       </c>
     </row>
     <row r="185" spans="1:16">
       <c r="A185" t="s">
-        <v>410</v>
+        <v>406</v>
       </c>
       <c r="B185" t="s">
-        <v>411</v>
+        <v>407</v>
       </c>
       <c r="C185" s="1">
-        <v>100000.0</v>
+        <v>117000.0</v>
       </c>
       <c r="D185" s="1">
-        <v>98.857</v>
+        <v>99.649</v>
       </c>
       <c r="E185" s="1">
-        <v>99.991</v>
+        <v>99.658</v>
       </c>
       <c r="F185" t="s">
         <v>8</v>
       </c>
       <c r="G185">
         <v>1.0</v>
       </c>
       <c r="H185" s="1">
-        <v>99991.0</v>
+        <v>116599.86</v>
       </c>
       <c r="I185" s="1">
-        <v>-1134.0</v>
+        <v>-10.53</v>
       </c>
       <c r="J185" s="1">
-        <v>-1.1341020691862</v>
+        <v>-0.0090308856288507</v>
       </c>
       <c r="K185">
-        <v>3.13</v>
-[...2 lines deleted...]
-        <v>412</v>
+        <v>0.05</v>
+      </c>
+      <c r="L185">
+        <v>56.88</v>
       </c>
       <c r="M185" s="1">
-        <v>98857.0</v>
+        <v>116589.33</v>
       </c>
       <c r="N185" s="1">
-        <v>101983.03</v>
+        <v>116646.21</v>
       </c>
       <c r="O185" s="1">
-        <v>0.08</v>
+        <v>0.09</v>
       </c>
       <c r="P185">
         <v>1</v>
       </c>
     </row>
     <row r="186" spans="1:16">
       <c r="A186" t="s">
-        <v>413</v>
+        <v>408</v>
       </c>
       <c r="B186" t="s">
-        <v>414</v>
+        <v>409</v>
       </c>
       <c r="C186" s="1">
         <v>100000.0</v>
       </c>
       <c r="D186" s="1">
-        <v>100.121</v>
+        <v>91.838</v>
       </c>
       <c r="E186" s="1">
-        <v>99.834</v>
+        <v>91.61</v>
       </c>
       <c r="F186" t="s">
         <v>8</v>
       </c>
       <c r="G186">
         <v>1.0</v>
       </c>
       <c r="H186" s="1">
-        <v>99834.0</v>
+        <v>91610.0</v>
       </c>
       <c r="I186" s="1">
-        <v>287.0</v>
+        <v>228.0</v>
       </c>
       <c r="J186" s="1">
-        <v>0.28747721217221</v>
+        <v>0.24888112651457</v>
       </c>
       <c r="K186">
-        <v>0.15</v>
+        <v>0.75</v>
       </c>
       <c r="L186">
-        <v>151.37</v>
+        <v>745.21</v>
       </c>
       <c r="M186" s="1">
-        <v>100121.0</v>
+        <v>91838.0</v>
       </c>
       <c r="N186" s="1">
-        <v>100272.37</v>
+        <v>92583.21</v>
       </c>
       <c r="O186" s="1">
-        <v>0.08</v>
+        <v>0.07</v>
       </c>
       <c r="P186">
         <v>1</v>
       </c>
     </row>
     <row r="187" spans="1:16">
       <c r="A187" t="s">
-        <v>415</v>
+        <v>410</v>
       </c>
       <c r="B187" t="s">
-        <v>416</v>
+        <v>411</v>
       </c>
       <c r="C187" s="1">
-        <v>322000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D187" s="1">
-        <v>88.739</v>
+        <v>99.184</v>
       </c>
       <c r="E187" s="1">
-        <v>89.0625</v>
+        <v>99.991</v>
       </c>
       <c r="F187" t="s">
         <v>8</v>
       </c>
       <c r="G187">
         <v>1.0</v>
       </c>
       <c r="H187" s="1">
-        <v>286781.25</v>
+        <v>99991.0</v>
       </c>
       <c r="I187" s="1">
-        <v>-1041.67</v>
+        <v>-807.0</v>
       </c>
       <c r="J187" s="1">
-        <v>-0.36322807017544</v>
+        <v>-0.80707263653729</v>
       </c>
       <c r="K187">
-        <v>1.04</v>
+        <v>3.4</v>
       </c>
       <c r="L187" t="s">
-        <v>417</v>
+        <v>412</v>
       </c>
       <c r="M187" s="1">
-        <v>285739.58</v>
+        <v>99184.0</v>
       </c>
       <c r="N187" s="1">
-        <v>289103.31</v>
+        <v>102588.11</v>
       </c>
       <c r="O187" s="1">
-        <v>0.23</v>
+        <v>0.08</v>
       </c>
       <c r="P187">
         <v>1</v>
       </c>
     </row>
     <row r="188" spans="1:16">
       <c r="A188" t="s">
-        <v>418</v>
+        <v>413</v>
       </c>
       <c r="B188" t="s">
-        <v>419</v>
+        <v>414</v>
       </c>
       <c r="C188" s="1">
-        <v>149000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D188" s="1">
-        <v>99.903</v>
+        <v>100.339</v>
       </c>
       <c r="E188" s="1">
-        <v>99.298</v>
+        <v>99.834</v>
       </c>
       <c r="F188" t="s">
         <v>8</v>
       </c>
       <c r="G188">
         <v>1.0</v>
       </c>
       <c r="H188" s="1">
-        <v>147954.02</v>
+        <v>99834.0</v>
       </c>
       <c r="I188" s="1">
-        <v>901.45</v>
+        <v>505.0</v>
       </c>
       <c r="J188" s="1">
-        <v>0.60927712542045</v>
+        <v>0.50583969389186</v>
       </c>
       <c r="K188">
-        <v>0.35</v>
+        <v>0.49</v>
       </c>
       <c r="L188">
-        <v>522.01</v>
+        <v>489.04</v>
       </c>
       <c r="M188" s="1">
-        <v>148855.47</v>
+        <v>100339.0</v>
       </c>
       <c r="N188" s="1">
-        <v>149377.48</v>
+        <v>100828.04</v>
       </c>
       <c r="O188" s="1">
-        <v>0.12</v>
+        <v>0.08</v>
       </c>
       <c r="P188">
         <v>1</v>
       </c>
     </row>
     <row r="189" spans="1:16">
       <c r="A189" t="s">
-        <v>420</v>
+        <v>415</v>
       </c>
       <c r="B189" t="s">
-        <v>421</v>
+        <v>416</v>
       </c>
       <c r="C189" s="1">
-        <v>141000.0</v>
+        <v>322000.0</v>
       </c>
       <c r="D189" s="1">
-        <v>98.659</v>
+        <v>89.15</v>
       </c>
       <c r="E189" s="1">
-        <v>99.459</v>
+        <v>89.0625</v>
       </c>
       <c r="F189" t="s">
         <v>8</v>
       </c>
       <c r="G189">
         <v>1.0</v>
       </c>
       <c r="H189" s="1">
-        <v>140237.19</v>
+        <v>286781.25</v>
       </c>
       <c r="I189" s="1">
-        <v>-1128.0</v>
+        <v>281.75</v>
       </c>
       <c r="J189" s="1">
-        <v>-0.80435154184136</v>
+        <v>0.098245614035088</v>
       </c>
       <c r="K189">
-        <v>1.03</v>
-[...2 lines deleted...]
-        <v>422</v>
+        <v>0.03</v>
+      </c>
+      <c r="L189">
+        <v>97.22</v>
       </c>
       <c r="M189" s="1">
-        <v>139109.19</v>
+        <v>287063.0</v>
       </c>
       <c r="N189" s="1">
-        <v>140565.55</v>
+        <v>287160.22</v>
       </c>
       <c r="O189" s="1">
-        <v>0.11</v>
+        <v>0.21</v>
       </c>
       <c r="P189">
         <v>1</v>
       </c>
     </row>
     <row r="190" spans="1:16">
       <c r="A190" t="s">
-        <v>423</v>
+        <v>417</v>
       </c>
       <c r="B190" t="s">
-        <v>424</v>
+        <v>418</v>
       </c>
       <c r="C190" s="1">
-        <v>100000.0</v>
+        <v>149000.0</v>
       </c>
       <c r="D190" s="1">
-        <v>98.023</v>
+        <v>100.602</v>
       </c>
       <c r="E190" s="1">
-        <v>99.292</v>
+        <v>99.298</v>
       </c>
       <c r="F190" t="s">
         <v>8</v>
       </c>
       <c r="G190">
         <v>1.0</v>
       </c>
       <c r="H190" s="1">
-        <v>99292.0</v>
+        <v>147954.02</v>
       </c>
       <c r="I190" s="1">
-        <v>-1269.0</v>
+        <v>1942.96</v>
       </c>
       <c r="J190" s="1">
-        <v>-1.2780485839745</v>
+        <v>1.3132187959476</v>
       </c>
       <c r="K190">
-        <v>1.0</v>
+        <v>0.66</v>
       </c>
       <c r="L190">
-        <v>997.26</v>
+        <v>980.75</v>
       </c>
       <c r="M190" s="1">
-        <v>98023.0</v>
+        <v>149896.98</v>
       </c>
       <c r="N190" s="1">
-        <v>99020.26</v>
+        <v>150877.73</v>
       </c>
       <c r="O190" s="1">
-        <v>0.08</v>
+        <v>0.11</v>
       </c>
       <c r="P190">
         <v>1</v>
       </c>
     </row>
     <row r="191" spans="1:16">
       <c r="A191" t="s">
-        <v>425</v>
+        <v>419</v>
       </c>
       <c r="B191" t="s">
-        <v>426</v>
+        <v>420</v>
       </c>
       <c r="C191" s="1">
-        <v>100000.0</v>
+        <v>141000.0</v>
       </c>
       <c r="D191" s="1">
-        <v>103.415</v>
+        <v>98.928</v>
       </c>
       <c r="E191" s="1">
-        <v>105.478</v>
+        <v>99.459</v>
       </c>
       <c r="F191" t="s">
         <v>8</v>
       </c>
       <c r="G191">
         <v>1.0</v>
       </c>
       <c r="H191" s="1">
-        <v>105478.0</v>
+        <v>140237.19</v>
       </c>
       <c r="I191" s="1">
-        <v>-2063.0</v>
+        <v>-748.71</v>
       </c>
       <c r="J191" s="1">
-        <v>-1.9558580936309</v>
+        <v>-0.5338883358972</v>
       </c>
       <c r="K191">
-        <v>4.62</v>
+        <v>1.29</v>
       </c>
       <c r="L191" t="s">
-        <v>427</v>
+        <v>421</v>
       </c>
       <c r="M191" s="1">
-        <v>103415.0</v>
+        <v>139488.48</v>
       </c>
       <c r="N191" s="1">
-        <v>108033.76</v>
+        <v>141308.93</v>
       </c>
       <c r="O191" s="1">
-        <v>0.09</v>
+        <v>0.11</v>
       </c>
       <c r="P191">
         <v>1</v>
       </c>
     </row>
     <row r="192" spans="1:16">
       <c r="A192" t="s">
-        <v>428</v>
+        <v>422</v>
       </c>
       <c r="B192" t="s">
-        <v>429</v>
+        <v>423</v>
       </c>
       <c r="C192" s="1">
         <v>100000.0</v>
       </c>
       <c r="D192" s="1">
-        <v>98.687</v>
+        <v>98.469</v>
       </c>
       <c r="E192" s="1">
-        <v>99.933</v>
+        <v>99.292</v>
       </c>
       <c r="F192" t="s">
         <v>8</v>
       </c>
       <c r="G192">
         <v>1.0</v>
       </c>
       <c r="H192" s="1">
-        <v>99933.0</v>
+        <v>99292.0</v>
       </c>
       <c r="I192" s="1">
-        <v>-1246.0</v>
+        <v>-823.0</v>
       </c>
       <c r="J192" s="1">
-        <v>-1.2468353797044</v>
+        <v>-0.82886838818837</v>
       </c>
       <c r="K192">
-        <v>0.68</v>
-[...2 lines deleted...]
-        <v>684.25</v>
+        <v>1.28</v>
+      </c>
+      <c r="L192" t="s">
+        <v>424</v>
       </c>
       <c r="M192" s="1">
-        <v>98687.0</v>
+        <v>98469.0</v>
       </c>
       <c r="N192" s="1">
-        <v>99371.25</v>
+        <v>99744.34</v>
       </c>
       <c r="O192" s="1">
-        <v>0.08</v>
+        <v>0.07</v>
       </c>
       <c r="P192">
         <v>1</v>
       </c>
     </row>
     <row r="193" spans="1:16">
       <c r="A193" t="s">
-        <v>430</v>
+        <v>425</v>
       </c>
       <c r="B193" t="s">
-        <v>431</v>
+        <v>426</v>
       </c>
       <c r="C193" s="1">
-        <v>458979.06</v>
+        <v>100000.0</v>
       </c>
       <c r="D193" s="1">
-        <v>89.152</v>
+        <v>103.774</v>
       </c>
       <c r="E193" s="1">
-        <v>88.29334393</v>
+        <v>105.478</v>
       </c>
       <c r="F193" t="s">
         <v>8</v>
       </c>
       <c r="G193">
         <v>1.0</v>
       </c>
       <c r="H193" s="1">
-        <v>405247.96</v>
+        <v>105478.0</v>
       </c>
       <c r="I193" s="1">
-        <v>3941.05</v>
+        <v>-1704.0</v>
       </c>
       <c r="J193" s="1">
-        <v>0.97250335325562</v>
+        <v>-1.6155027588691</v>
       </c>
       <c r="K193">
-        <v>0.09</v>
+        <v>0.04</v>
       </c>
       <c r="L193">
-        <v>398.62</v>
+        <v>40.87</v>
       </c>
       <c r="M193" s="1">
-        <v>409189.01</v>
+        <v>103774.0</v>
       </c>
       <c r="N193" s="1">
-        <v>409587.63</v>
+        <v>103814.87</v>
       </c>
       <c r="O193" s="1">
-        <v>0.32</v>
+        <v>0.08</v>
       </c>
       <c r="P193">
         <v>1</v>
       </c>
     </row>
     <row r="194" spans="1:16">
       <c r="A194" t="s">
-        <v>432</v>
+        <v>427</v>
       </c>
       <c r="B194" t="s">
-        <v>433</v>
+        <v>428</v>
       </c>
       <c r="C194" s="1">
-        <v>103207.99</v>
+        <v>100000.0</v>
       </c>
       <c r="D194" s="1">
-        <v>96.056</v>
+        <v>98.991</v>
       </c>
       <c r="E194" s="1">
-        <v>95.95644678</v>
+        <v>99.933</v>
       </c>
       <c r="F194" t="s">
         <v>8</v>
       </c>
       <c r="G194">
         <v>1.0</v>
       </c>
       <c r="H194" s="1">
-        <v>99034.72</v>
+        <v>99933.0</v>
       </c>
       <c r="I194" s="1">
-        <v>102.75</v>
+        <v>-942.0</v>
       </c>
       <c r="J194" s="1">
-        <v>0.1037514924059</v>
+        <v>-0.94263156314731</v>
       </c>
       <c r="K194">
-        <v>0.69</v>
+        <v>0.95</v>
       </c>
       <c r="L194">
-        <v>717.08</v>
+        <v>952.4</v>
       </c>
       <c r="M194" s="1">
-        <v>99137.47</v>
+        <v>98991.0</v>
       </c>
       <c r="N194" s="1">
-        <v>99854.55</v>
+        <v>99943.4</v>
       </c>
       <c r="O194" s="1">
-        <v>0.08</v>
+        <v>0.07</v>
       </c>
       <c r="P194">
         <v>1</v>
       </c>
     </row>
     <row r="195" spans="1:16">
       <c r="A195" t="s">
-        <v>434</v>
+        <v>429</v>
       </c>
       <c r="B195" t="s">
-        <v>435</v>
+        <v>430</v>
       </c>
       <c r="C195" s="1">
-        <v>407595.64</v>
+        <v>108207.99</v>
       </c>
       <c r="D195" s="1">
-        <v>97.42</v>
+        <v>96.272</v>
       </c>
       <c r="E195" s="1">
-        <v>103.67228904</v>
+        <v>95.97999187</v>
       </c>
       <c r="F195" t="s">
         <v>8</v>
       </c>
       <c r="G195">
         <v>1.0</v>
       </c>
       <c r="H195" s="1">
-        <v>422563.73</v>
+        <v>103858.02</v>
       </c>
       <c r="I195" s="1">
-        <v>-25484.06</v>
+        <v>315.98</v>
       </c>
       <c r="J195" s="1">
-        <v>-6.0308204871251</v>
+        <v>0.30424227228672</v>
       </c>
       <c r="K195">
-        <v>2.61</v>
-[...2 lines deleted...]
-        <v>436</v>
+        <v>0.76</v>
+      </c>
+      <c r="L195">
+        <v>820.6</v>
       </c>
       <c r="M195" s="1">
-        <v>397079.67</v>
+        <v>104174.0</v>
       </c>
       <c r="N195" s="1">
-        <v>407699.49</v>
+        <v>104994.6</v>
       </c>
       <c r="O195" s="1">
-        <v>0.32</v>
+        <v>0.08</v>
       </c>
       <c r="P195">
         <v>1</v>
       </c>
     </row>
     <row r="196" spans="1:16">
       <c r="A196" t="s">
-        <v>437</v>
+        <v>431</v>
       </c>
       <c r="B196" t="s">
-        <v>438</v>
+        <v>432</v>
       </c>
       <c r="C196" s="1">
-        <v>602523.57</v>
+        <v>426595.64</v>
       </c>
       <c r="D196" s="1">
-        <v>103.363</v>
+        <v>97.907</v>
       </c>
       <c r="E196" s="1">
-        <v>122.01000203</v>
+        <v>103.44637606</v>
       </c>
       <c r="F196" t="s">
         <v>8</v>
       </c>
       <c r="G196">
         <v>1.0</v>
       </c>
       <c r="H196" s="1">
-        <v>735139.02</v>
+        <v>441297.73</v>
       </c>
       <c r="I196" s="1">
-        <v>-112352.58</v>
+        <v>-23630.74</v>
       </c>
       <c r="J196" s="1">
-        <v>-15.283174602812</v>
+        <v>-5.3548292668535</v>
       </c>
       <c r="K196">
-        <v>0.44</v>
+        <v>2.84</v>
       </c>
       <c r="L196" t="s">
-        <v>439</v>
+        <v>433</v>
       </c>
       <c r="M196" s="1">
-        <v>622786.44</v>
+        <v>417666.99</v>
       </c>
       <c r="N196" s="1">
-        <v>625452.4</v>
+        <v>429798.67</v>
       </c>
       <c r="O196" s="1">
-        <v>0.49</v>
+        <v>0.32</v>
       </c>
       <c r="P196">
         <v>1</v>
       </c>
     </row>
     <row r="197" spans="1:16">
       <c r="A197" t="s">
-        <v>440</v>
+        <v>434</v>
       </c>
       <c r="B197" t="s">
-        <v>441</v>
+        <v>435</v>
       </c>
       <c r="C197" s="1">
-        <v>162000.0</v>
+        <v>478979.0</v>
       </c>
       <c r="D197" s="1">
-        <v>97.946</v>
+        <v>100.428</v>
       </c>
       <c r="E197" s="1">
-        <v>100.0</v>
+        <v>99.94868669</v>
       </c>
       <c r="F197" t="s">
         <v>8</v>
       </c>
       <c r="G197">
         <v>1.0</v>
       </c>
       <c r="H197" s="1">
-        <v>162000.0</v>
+        <v>478733.22</v>
       </c>
       <c r="I197" s="1">
-        <v>-3327.48</v>
+        <v>2295.81</v>
       </c>
       <c r="J197" s="1">
-        <v>-2.054</v>
+        <v>0.47955936711474</v>
       </c>
       <c r="K197">
-        <v>1.62</v>
-[...2 lines deleted...]
-        <v>442</v>
+        <v>0.11</v>
+      </c>
+      <c r="L197">
+        <v>528.85</v>
       </c>
       <c r="M197" s="1">
-        <v>158672.52</v>
+        <v>481029.03</v>
       </c>
       <c r="N197" s="1">
-        <v>161299.53</v>
+        <v>481557.88</v>
       </c>
       <c r="O197" s="1">
-        <v>0.13</v>
+        <v>0.36</v>
       </c>
       <c r="P197">
         <v>1</v>
       </c>
     </row>
     <row r="198" spans="1:16">
       <c r="A198" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
       <c r="B198" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="C198" s="1">
-        <v>100000.0</v>
+        <v>629523.57</v>
       </c>
       <c r="D198" s="1">
-        <v>99.295</v>
+        <v>103.888</v>
       </c>
       <c r="E198" s="1">
-        <v>99.785</v>
+        <v>121.27118608</v>
       </c>
       <c r="F198" t="s">
         <v>8</v>
       </c>
       <c r="G198">
         <v>1.0</v>
       </c>
       <c r="H198" s="1">
-        <v>99785.0</v>
+        <v>763430.7</v>
       </c>
       <c r="I198" s="1">
-        <v>-490.0</v>
+        <v>-109431.26</v>
       </c>
       <c r="J198" s="1">
-        <v>-0.4910557699053</v>
+        <v>-14.334144539904</v>
       </c>
       <c r="K198">
-        <v>3.12</v>
+        <v>0.78</v>
       </c>
       <c r="L198" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="M198" s="1">
-        <v>99295.0</v>
+        <v>653999.44</v>
       </c>
       <c r="N198" s="1">
-        <v>102411.44</v>
+        <v>658910.59</v>
       </c>
       <c r="O198" s="1">
-        <v>0.08</v>
+        <v>0.49</v>
       </c>
       <c r="P198">
         <v>1</v>
       </c>
     </row>
     <row r="199" spans="1:16">
       <c r="A199" t="s">
-        <v>446</v>
+        <v>439</v>
       </c>
       <c r="B199" t="s">
-        <v>447</v>
+        <v>440</v>
       </c>
       <c r="C199" s="1">
-        <v>100000.0</v>
+        <v>162000.0</v>
       </c>
       <c r="D199" s="1">
-        <v>104.865</v>
+        <v>98.516</v>
       </c>
       <c r="E199" s="1">
-        <v>104.64733</v>
+        <v>100.0</v>
       </c>
       <c r="F199" t="s">
         <v>8</v>
       </c>
       <c r="G199">
         <v>1.0</v>
       </c>
       <c r="H199" s="1">
-        <v>104647.33</v>
+        <v>162000.0</v>
       </c>
       <c r="I199" s="1">
-        <v>217.67</v>
+        <v>-2404.08</v>
       </c>
       <c r="J199" s="1">
-        <v>0.20800339578659</v>
+        <v>-1.484</v>
       </c>
       <c r="K199">
-        <v>2.25</v>
+        <v>1.89</v>
       </c>
       <c r="L199" t="s">
-        <v>448</v>
+        <v>441</v>
       </c>
       <c r="M199" s="1">
-        <v>104865.0</v>
+        <v>159595.92</v>
       </c>
       <c r="N199" s="1">
-        <v>107116.37</v>
+        <v>162655.79</v>
       </c>
       <c r="O199" s="1">
-        <v>0.08</v>
+        <v>0.12</v>
       </c>
       <c r="P199">
         <v>1</v>
       </c>
     </row>
     <row r="200" spans="1:16">
       <c r="A200" t="s">
-        <v>449</v>
+        <v>442</v>
       </c>
       <c r="B200" t="s">
-        <v>450</v>
+        <v>443</v>
       </c>
       <c r="C200" s="1">
         <v>100000.0</v>
       </c>
       <c r="D200" s="1">
-        <v>98.629</v>
+        <v>101.044</v>
       </c>
       <c r="E200" s="1">
-        <v>100.028</v>
+        <v>100.0</v>
       </c>
       <c r="F200" t="s">
         <v>8</v>
       </c>
       <c r="G200">
         <v>1.0</v>
       </c>
       <c r="H200" s="1">
-        <v>100028.0</v>
+        <v>100000.0</v>
       </c>
       <c r="I200" s="1">
-        <v>-1399.0</v>
+        <v>1044.0</v>
       </c>
       <c r="J200" s="1">
-        <v>-1.3986083896509</v>
+        <v>1.044</v>
       </c>
       <c r="K200">
-        <v>1.1</v>
-[...2 lines deleted...]
-        <v>451</v>
+        <v>0.08</v>
+      </c>
+      <c r="L200">
+        <v>84.65</v>
       </c>
       <c r="M200" s="1">
-        <v>98629.0</v>
+        <v>101044.0</v>
       </c>
       <c r="N200" s="1">
-        <v>99726.64</v>
+        <v>101128.65</v>
       </c>
       <c r="O200" s="1">
         <v>0.08</v>
       </c>
       <c r="P200">
         <v>1</v>
       </c>
     </row>
     <row r="201" spans="1:16">
       <c r="A201" t="s">
-        <v>452</v>
+        <v>444</v>
       </c>
       <c r="B201" t="s">
-        <v>453</v>
+        <v>445</v>
       </c>
       <c r="C201" s="1">
         <v>100000.0</v>
       </c>
       <c r="D201" s="1">
-        <v>105.307</v>
+        <v>105.19</v>
       </c>
       <c r="E201" s="1">
-        <v>107.84</v>
+        <v>104.64733</v>
       </c>
       <c r="F201" t="s">
         <v>8</v>
       </c>
       <c r="G201">
         <v>1.0</v>
       </c>
       <c r="H201" s="1">
-        <v>107840.0</v>
+        <v>104647.33</v>
       </c>
       <c r="I201" s="1">
-        <v>-2533.0</v>
+        <v>542.67</v>
       </c>
       <c r="J201" s="1">
-        <v>-2.348850148368</v>
+        <v>0.51857032568342</v>
       </c>
       <c r="K201">
-        <v>2.23</v>
+        <v>2.63</v>
       </c>
       <c r="L201" t="s">
-        <v>454</v>
+        <v>446</v>
       </c>
       <c r="M201" s="1">
-        <v>105307.0</v>
+        <v>105190.0</v>
       </c>
       <c r="N201" s="1">
-        <v>107532.34</v>
+        <v>107818.77</v>
       </c>
       <c r="O201" s="1">
         <v>0.08</v>
       </c>
       <c r="P201">
         <v>1</v>
       </c>
     </row>
     <row r="202" spans="1:16">
       <c r="A202" t="s">
-        <v>455</v>
+        <v>447</v>
       </c>
       <c r="B202" t="s">
-        <v>456</v>
+        <v>448</v>
       </c>
       <c r="C202" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D202" s="1">
-        <v>103.096</v>
+        <v>99.013</v>
       </c>
       <c r="E202" s="1">
-        <v>105.68</v>
+        <v>100.028</v>
       </c>
       <c r="F202" t="s">
         <v>8</v>
       </c>
       <c r="G202">
         <v>1.0</v>
       </c>
       <c r="H202" s="1">
-        <v>211360.0</v>
+        <v>100028.0</v>
       </c>
       <c r="I202" s="1">
-        <v>-5168.0</v>
+        <v>-1015.0</v>
       </c>
       <c r="J202" s="1">
-        <v>-2.445117335352</v>
+        <v>-1.0147158795537</v>
       </c>
       <c r="K202">
-        <v>0.81</v>
+        <v>1.4</v>
       </c>
       <c r="L202" t="s">
-        <v>457</v>
+        <v>449</v>
       </c>
       <c r="M202" s="1">
-        <v>206192.0</v>
+        <v>99013.0</v>
       </c>
       <c r="N202" s="1">
-        <v>207813.92</v>
+        <v>100410.93</v>
       </c>
       <c r="O202" s="1">
-        <v>0.16</v>
+        <v>0.07</v>
       </c>
       <c r="P202">
         <v>1</v>
       </c>
     </row>
     <row r="203" spans="1:16">
       <c r="A203" t="s">
-        <v>458</v>
+        <v>450</v>
       </c>
       <c r="B203" t="s">
-        <v>459</v>
+        <v>451</v>
       </c>
       <c r="C203" s="1">
-        <v>136000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D203" s="1">
-        <v>97.904</v>
+        <v>105.727</v>
       </c>
       <c r="E203" s="1">
-        <v>99.528</v>
+        <v>107.84</v>
       </c>
       <c r="F203" t="s">
         <v>8</v>
       </c>
       <c r="G203">
         <v>1.0</v>
       </c>
       <c r="H203" s="1">
-        <v>135358.08</v>
+        <v>107840.0</v>
       </c>
       <c r="I203" s="1">
-        <v>-2208.64</v>
+        <v>-2113.0</v>
       </c>
       <c r="J203" s="1">
-        <v>-1.6317016317016</v>
+        <v>-1.959384272997</v>
       </c>
       <c r="K203">
-        <v>1.56</v>
+        <v>2.6</v>
       </c>
       <c r="L203" t="s">
-        <v>460</v>
+        <v>452</v>
       </c>
       <c r="M203" s="1">
-        <v>133149.44</v>
+        <v>105727.0</v>
       </c>
       <c r="N203" s="1">
-        <v>135274.67</v>
+        <v>108329.74</v>
       </c>
       <c r="O203" s="1">
-        <v>0.11</v>
+        <v>0.08</v>
       </c>
       <c r="P203">
         <v>1</v>
       </c>
     </row>
     <row r="204" spans="1:16">
       <c r="A204" t="s">
-        <v>461</v>
+        <v>453</v>
       </c>
       <c r="B204" t="s">
-        <v>462</v>
+        <v>454</v>
       </c>
       <c r="C204" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D204" s="1">
-        <v>97.381</v>
+        <v>100.465</v>
       </c>
       <c r="E204" s="1">
-        <v>99.46</v>
+        <v>100.34</v>
       </c>
       <c r="F204" t="s">
         <v>8</v>
       </c>
       <c r="G204">
         <v>1.0</v>
       </c>
       <c r="H204" s="1">
-        <v>99460.0</v>
+        <v>200680.0</v>
       </c>
       <c r="I204" s="1">
-        <v>-2079.0</v>
+        <v>250.0</v>
       </c>
       <c r="J204" s="1">
-        <v>-2.090287552785</v>
+        <v>0.12457644010365</v>
       </c>
       <c r="K204">
-        <v>2.0</v>
+        <v>1.47</v>
       </c>
       <c r="L204" t="s">
-        <v>463</v>
+        <v>455</v>
       </c>
       <c r="M204" s="1">
-        <v>97381.0</v>
+        <v>200930.0</v>
       </c>
       <c r="N204" s="1">
-        <v>99378.26</v>
+        <v>203866.99</v>
       </c>
       <c r="O204" s="1">
-        <v>0.08</v>
+        <v>0.15</v>
       </c>
       <c r="P204">
         <v>1</v>
       </c>
     </row>
     <row r="205" spans="1:16">
       <c r="A205" t="s">
-        <v>464</v>
+        <v>456</v>
       </c>
       <c r="B205" t="s">
-        <v>465</v>
+        <v>457</v>
       </c>
       <c r="C205" s="1">
-        <v>100000.0</v>
+        <v>136000.0</v>
       </c>
       <c r="D205" s="1">
-        <v>97.799</v>
+        <v>98.218</v>
       </c>
       <c r="E205" s="1">
-        <v>100.45</v>
+        <v>99.528</v>
       </c>
       <c r="F205" t="s">
         <v>8</v>
       </c>
       <c r="G205">
         <v>1.0</v>
       </c>
       <c r="H205" s="1">
-        <v>100450.0</v>
+        <v>135358.08</v>
       </c>
       <c r="I205" s="1">
-        <v>-2651.0</v>
+        <v>-1781.6</v>
       </c>
       <c r="J205" s="1">
-        <v>-2.6391239422598</v>
+        <v>-1.3162125231091</v>
       </c>
       <c r="K205">
         <v>1.83</v>
       </c>
       <c r="L205" t="s">
-        <v>466</v>
+        <v>458</v>
       </c>
       <c r="M205" s="1">
-        <v>97799.0</v>
+        <v>133576.48</v>
       </c>
       <c r="N205" s="1">
-        <v>99625.03</v>
+        <v>136066.4</v>
       </c>
       <c r="O205" s="1">
-        <v>0.08</v>
+        <v>0.1</v>
       </c>
       <c r="P205">
         <v>1</v>
       </c>
     </row>
     <row r="206" spans="1:16">
       <c r="A206" t="s">
-        <v>467</v>
+        <v>459</v>
       </c>
       <c r="B206" t="s">
-        <v>468</v>
+        <v>460</v>
       </c>
       <c r="C206" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D206" s="1">
-        <v>95.556</v>
+        <v>97.739</v>
       </c>
       <c r="E206" s="1">
-        <v>99.077</v>
+        <v>99.46</v>
       </c>
       <c r="F206" t="s">
         <v>8</v>
       </c>
       <c r="G206">
         <v>1.0</v>
       </c>
       <c r="H206" s="1">
-        <v>198154.0</v>
+        <v>99460.0</v>
       </c>
       <c r="I206" s="1">
-        <v>-7042.0</v>
+        <v>-1721.0</v>
       </c>
       <c r="J206" s="1">
-        <v>-3.5538015886634</v>
+        <v>-1.7303438568269</v>
       </c>
       <c r="K206">
-        <v>2.13</v>
+        <v>2.27</v>
       </c>
       <c r="L206" t="s">
-        <v>469</v>
+        <v>461</v>
       </c>
       <c r="M206" s="1">
-        <v>191112.0</v>
+        <v>97739.0</v>
       </c>
       <c r="N206" s="1">
-        <v>195369.53</v>
+        <v>100004.41</v>
       </c>
       <c r="O206" s="1">
-        <v>0.15</v>
+        <v>0.07</v>
       </c>
       <c r="P206">
         <v>1</v>
       </c>
     </row>
     <row r="207" spans="1:16">
       <c r="A207" t="s">
-        <v>470</v>
+        <v>462</v>
       </c>
       <c r="B207" t="s">
-        <v>471</v>
+        <v>463</v>
       </c>
       <c r="C207" s="1">
         <v>100000.0</v>
       </c>
       <c r="D207" s="1">
-        <v>93.611</v>
+        <v>98.499</v>
       </c>
       <c r="E207" s="1">
-        <v>92.51784</v>
+        <v>100.45</v>
       </c>
       <c r="F207" t="s">
         <v>8</v>
       </c>
       <c r="G207">
         <v>1.0</v>
       </c>
       <c r="H207" s="1">
-        <v>92517.84</v>
+        <v>100450.0</v>
       </c>
       <c r="I207" s="1">
-        <v>1093.16</v>
+        <v>-1951.0</v>
       </c>
       <c r="J207" s="1">
-        <v>1.1815667118904</v>
+        <v>-1.9422598307616</v>
       </c>
       <c r="K207">
-        <v>0.55</v>
+        <v>0.21</v>
       </c>
       <c r="L207">
-        <v>551.37</v>
+        <v>212.33</v>
       </c>
       <c r="M207" s="1">
-        <v>93611.0</v>
+        <v>98499.0</v>
       </c>
       <c r="N207" s="1">
-        <v>94162.37</v>
+        <v>98711.33</v>
       </c>
       <c r="O207" s="1">
         <v>0.07</v>
       </c>
       <c r="P207">
         <v>1</v>
       </c>
     </row>
     <row r="208" spans="1:16">
       <c r="A208" t="s">
-        <v>472</v>
+        <v>464</v>
       </c>
       <c r="B208" t="s">
-        <v>473</v>
+        <v>465</v>
       </c>
       <c r="C208" s="1">
-        <v>170000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D208" s="1">
-        <v>103.22</v>
+        <v>96.065</v>
       </c>
       <c r="E208" s="1">
-        <v>99.953</v>
+        <v>99.077</v>
       </c>
       <c r="F208" t="s">
         <v>8</v>
       </c>
       <c r="G208">
         <v>1.0</v>
       </c>
       <c r="H208" s="1">
-        <v>169920.1</v>
+        <v>198154.0</v>
       </c>
       <c r="I208" s="1">
-        <v>5553.9</v>
+        <v>-6024.0</v>
       </c>
       <c r="J208" s="1">
-        <v>3.2685362120196</v>
+        <v>-3.0400597515064</v>
       </c>
       <c r="K208">
-        <v>0.51</v>
-[...2 lines deleted...]
-        <v>862.81</v>
+        <v>2.41</v>
+      </c>
+      <c r="L208" t="s">
+        <v>466</v>
       </c>
       <c r="M208" s="1">
-        <v>175474.0</v>
+        <v>192130.0</v>
       </c>
       <c r="N208" s="1">
-        <v>176336.81</v>
+        <v>196943.7</v>
       </c>
       <c r="O208" s="1">
-        <v>0.14</v>
+        <v>0.15</v>
       </c>
       <c r="P208">
         <v>1</v>
       </c>
     </row>
     <row r="209" spans="1:16">
       <c r="A209" t="s">
-        <v>474</v>
+        <v>467</v>
       </c>
       <c r="B209" t="s">
-        <v>475</v>
+        <v>468</v>
       </c>
       <c r="C209" s="1">
         <v>100000.0</v>
       </c>
       <c r="D209" s="1">
-        <v>103.355</v>
+        <v>93.621</v>
       </c>
       <c r="E209" s="1">
-        <v>99.961</v>
+        <v>92.51784</v>
       </c>
       <c r="F209" t="s">
         <v>8</v>
       </c>
       <c r="G209">
         <v>1.0</v>
       </c>
       <c r="H209" s="1">
-        <v>99961.0</v>
+        <v>92517.84</v>
       </c>
       <c r="I209" s="1">
-        <v>3394.0</v>
+        <v>1103.16</v>
       </c>
       <c r="J209" s="1">
-        <v>3.3953241764288</v>
+        <v>1.1923754380777</v>
       </c>
       <c r="K209">
-        <v>3.91</v>
-[...2 lines deleted...]
-        <v>476</v>
+        <v>0.62</v>
+      </c>
+      <c r="L209">
+        <v>620.89</v>
       </c>
       <c r="M209" s="1">
-        <v>103355.0</v>
+        <v>93621.0</v>
       </c>
       <c r="N209" s="1">
-        <v>107268.36</v>
+        <v>94241.89</v>
       </c>
       <c r="O209" s="1">
-        <v>0.08</v>
+        <v>0.07</v>
       </c>
       <c r="P209">
         <v>1</v>
       </c>
     </row>
     <row r="210" spans="1:16">
       <c r="A210" t="s">
-        <v>477</v>
+        <v>469</v>
       </c>
       <c r="B210" t="s">
-        <v>478</v>
+        <v>470</v>
       </c>
       <c r="C210" s="1">
-        <v>100000.0</v>
+        <v>170000.0</v>
       </c>
       <c r="D210" s="1">
-        <v>101.355</v>
+        <v>103.339</v>
       </c>
       <c r="E210" s="1">
-        <v>99.943</v>
+        <v>99.953</v>
       </c>
       <c r="F210" t="s">
         <v>8</v>
       </c>
       <c r="G210">
         <v>1.0</v>
       </c>
       <c r="H210" s="1">
-        <v>99943.0</v>
+        <v>169920.1</v>
       </c>
       <c r="I210" s="1">
-        <v>1412.0</v>
+        <v>5756.2</v>
       </c>
       <c r="J210" s="1">
-        <v>1.4128052990204</v>
+        <v>3.3875921683191</v>
       </c>
       <c r="K210">
-        <v>0.37</v>
-[...2 lines deleted...]
-        <v>372.6</v>
+        <v>0.88</v>
+      </c>
+      <c r="L210" t="s">
+        <v>471</v>
       </c>
       <c r="M210" s="1">
-        <v>101355.0</v>
+        <v>175676.3</v>
       </c>
       <c r="N210" s="1">
-        <v>101727.6</v>
+        <v>177180.68</v>
       </c>
       <c r="O210" s="1">
-        <v>0.08</v>
+        <v>0.13</v>
       </c>
       <c r="P210">
         <v>1</v>
       </c>
     </row>
     <row r="211" spans="1:16">
       <c r="A211" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="B211" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
       <c r="C211" s="1">
-        <v>141000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D211" s="1">
-        <v>97.691</v>
+        <v>103.518</v>
       </c>
       <c r="E211" s="1">
-        <v>99.702</v>
+        <v>99.961</v>
       </c>
       <c r="F211" t="s">
         <v>8</v>
       </c>
       <c r="G211">
         <v>1.0</v>
       </c>
       <c r="H211" s="1">
-        <v>140579.82</v>
+        <v>99961.0</v>
       </c>
       <c r="I211" s="1">
-        <v>-2835.51</v>
+        <v>3557.0</v>
       </c>
       <c r="J211" s="1">
-        <v>-2.0170106918617</v>
+        <v>3.5583877712308</v>
       </c>
       <c r="K211">
-        <v>1.97</v>
+        <v>4.3</v>
       </c>
       <c r="L211" t="s">
-        <v>481</v>
+        <v>474</v>
       </c>
       <c r="M211" s="1">
-        <v>137744.31</v>
+        <v>103518.0</v>
       </c>
       <c r="N211" s="1">
-        <v>140518.92</v>
+        <v>107818.68</v>
       </c>
       <c r="O211" s="1">
-        <v>0.11</v>
+        <v>0.08</v>
       </c>
       <c r="P211">
         <v>1</v>
       </c>
     </row>
     <row r="212" spans="1:16">
       <c r="A212" t="s">
-        <v>482</v>
+        <v>475</v>
       </c>
       <c r="B212" t="s">
-        <v>483</v>
+        <v>476</v>
       </c>
       <c r="C212" s="1">
         <v>100000.0</v>
       </c>
       <c r="D212" s="1">
-        <v>101.132</v>
+        <v>101.833</v>
       </c>
       <c r="E212" s="1">
-        <v>99.611</v>
+        <v>99.943</v>
       </c>
       <c r="F212" t="s">
         <v>8</v>
       </c>
       <c r="G212">
         <v>1.0</v>
       </c>
       <c r="H212" s="1">
-        <v>99611.0</v>
+        <v>99943.0</v>
       </c>
       <c r="I212" s="1">
-        <v>1521.0</v>
+        <v>1890.0</v>
       </c>
       <c r="J212" s="1">
-        <v>1.5269397958057</v>
+        <v>1.8910779144112</v>
       </c>
       <c r="K212">
-        <v>3.21</v>
-[...2 lines deleted...]
-        <v>484</v>
+        <v>0.69</v>
+      </c>
+      <c r="L212">
+        <v>690.41</v>
       </c>
       <c r="M212" s="1">
-        <v>101132.0</v>
+        <v>101833.0</v>
       </c>
       <c r="N212" s="1">
-        <v>104342.96</v>
+        <v>102523.41</v>
       </c>
       <c r="O212" s="1">
         <v>0.08</v>
       </c>
       <c r="P212">
         <v>1</v>
       </c>
     </row>
     <row r="213" spans="1:16">
       <c r="A213" t="s">
-        <v>485</v>
+        <v>477</v>
       </c>
       <c r="B213" t="s">
-        <v>486</v>
+        <v>478</v>
       </c>
       <c r="C213" s="1">
-        <v>100000.0</v>
+        <v>141000.0</v>
       </c>
       <c r="D213" s="1">
-        <v>98.833</v>
+        <v>97.972</v>
       </c>
       <c r="E213" s="1">
-        <v>99.438</v>
+        <v>99.702</v>
       </c>
       <c r="F213" t="s">
         <v>8</v>
       </c>
       <c r="G213">
         <v>1.0</v>
       </c>
       <c r="H213" s="1">
-        <v>99438.0</v>
+        <v>140579.82</v>
       </c>
       <c r="I213" s="1">
-        <v>-605.0</v>
+        <v>-2439.3</v>
       </c>
       <c r="J213" s="1">
-        <v>-0.60841931655906</v>
+        <v>-1.7351708090109</v>
       </c>
       <c r="K213">
-        <v>3.03</v>
+        <v>2.23</v>
       </c>
       <c r="L213" t="s">
-        <v>487</v>
+        <v>479</v>
       </c>
       <c r="M213" s="1">
-        <v>98833.0</v>
+        <v>138140.52</v>
       </c>
       <c r="N213" s="1">
-        <v>101863.82</v>
+        <v>141279.22</v>
       </c>
       <c r="O213" s="1">
-        <v>0.08</v>
+        <v>0.11</v>
       </c>
       <c r="P213">
         <v>1</v>
       </c>
     </row>
     <row r="214" spans="1:16">
       <c r="A214" t="s">
-        <v>488</v>
+        <v>480</v>
       </c>
       <c r="B214" t="s">
-        <v>489</v>
+        <v>481</v>
       </c>
       <c r="C214" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D214" s="1">
-        <v>99.902</v>
+        <v>101.532</v>
       </c>
       <c r="E214" s="1">
-        <v>102.8745</v>
+        <v>99.611</v>
       </c>
       <c r="F214" t="s">
         <v>8</v>
       </c>
       <c r="G214">
         <v>1.0</v>
       </c>
       <c r="H214" s="1">
-        <v>205749.0</v>
+        <v>99611.0</v>
       </c>
       <c r="I214" s="1">
-        <v>-5945.0</v>
+        <v>1921.0</v>
       </c>
       <c r="J214" s="1">
-        <v>-2.8894429620557</v>
+        <v>1.9285018722832</v>
       </c>
       <c r="K214">
-        <v>3.92</v>
+        <v>3.53</v>
       </c>
       <c r="L214" t="s">
-        <v>490</v>
+        <v>482</v>
       </c>
       <c r="M214" s="1">
-        <v>199804.0</v>
+        <v>101532.0</v>
       </c>
       <c r="N214" s="1">
-        <v>207647.15</v>
+        <v>105060.77</v>
       </c>
       <c r="O214" s="1">
-        <v>0.16</v>
+        <v>0.08</v>
       </c>
       <c r="P214">
         <v>1</v>
       </c>
     </row>
     <row r="215" spans="1:16">
       <c r="A215" t="s">
-        <v>491</v>
+        <v>483</v>
       </c>
       <c r="B215" t="s">
-        <v>492</v>
+        <v>484</v>
       </c>
       <c r="C215" s="1">
         <v>100000.0</v>
       </c>
       <c r="D215" s="1">
-        <v>103.723</v>
+        <v>98.891</v>
       </c>
       <c r="E215" s="1">
-        <v>99.661</v>
+        <v>99.438</v>
       </c>
       <c r="F215" t="s">
         <v>8</v>
       </c>
       <c r="G215">
         <v>1.0</v>
       </c>
       <c r="H215" s="1">
-        <v>99661.0</v>
+        <v>99438.0</v>
       </c>
       <c r="I215" s="1">
-        <v>4062.0</v>
+        <v>-547.0</v>
       </c>
       <c r="J215" s="1">
-        <v>4.0758170196968</v>
+        <v>-0.55009151431042</v>
       </c>
       <c r="K215">
-        <v>4.23</v>
-[...2 lines deleted...]
-        <v>493</v>
+        <v>0.15</v>
+      </c>
+      <c r="L215">
+        <v>154.11</v>
       </c>
       <c r="M215" s="1">
-        <v>103723.0</v>
+        <v>98891.0</v>
       </c>
       <c r="N215" s="1">
-        <v>107955.19</v>
+        <v>99045.11</v>
       </c>
       <c r="O215" s="1">
-        <v>0.09</v>
+        <v>0.07</v>
       </c>
       <c r="P215">
         <v>1</v>
       </c>
     </row>
     <row r="216" spans="1:16">
       <c r="A216" t="s">
-        <v>494</v>
+        <v>485</v>
       </c>
       <c r="B216" t="s">
-        <v>495</v>
+        <v>486</v>
       </c>
       <c r="C216" s="1">
         <v>200000.0</v>
       </c>
       <c r="D216" s="1">
-        <v>101.225</v>
+        <v>99.86</v>
       </c>
       <c r="E216" s="1">
-        <v>98.6</v>
+        <v>102.8745</v>
       </c>
       <c r="F216" t="s">
         <v>8</v>
       </c>
       <c r="G216">
         <v>1.0</v>
       </c>
       <c r="H216" s="1">
-        <v>197200.0</v>
+        <v>205749.0</v>
       </c>
       <c r="I216" s="1">
-        <v>5250.0</v>
+        <v>-6029.0</v>
       </c>
       <c r="J216" s="1">
-        <v>2.6622718052738</v>
+        <v>-2.9302694059266</v>
       </c>
       <c r="K216">
-        <v>0.24</v>
+        <v>0.12</v>
       </c>
       <c r="L216">
-        <v>479.45</v>
+        <v>248.63</v>
       </c>
       <c r="M216" s="1">
-        <v>202450.0</v>
+        <v>199720.0</v>
       </c>
       <c r="N216" s="1">
-        <v>202929.45</v>
+        <v>199968.63</v>
       </c>
       <c r="O216" s="1">
-        <v>0.16</v>
+        <v>0.15</v>
       </c>
       <c r="P216">
         <v>1</v>
       </c>
     </row>
     <row r="217" spans="1:16">
       <c r="A217" t="s">
-        <v>496</v>
+        <v>487</v>
       </c>
       <c r="B217" t="s">
-        <v>497</v>
+        <v>488</v>
       </c>
       <c r="C217" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D217" s="1">
-        <v>102.595</v>
+        <v>103.97</v>
       </c>
       <c r="E217" s="1">
-        <v>100.0</v>
+        <v>99.661</v>
       </c>
       <c r="F217" t="s">
         <v>8</v>
       </c>
       <c r="G217">
         <v>1.0</v>
       </c>
       <c r="H217" s="1">
-        <v>200000.0</v>
+        <v>99661.0</v>
       </c>
       <c r="I217" s="1">
-        <v>5190.0</v>
+        <v>4309.0</v>
       </c>
       <c r="J217" s="1">
-        <v>2.595</v>
+        <v>4.3236571979009</v>
       </c>
       <c r="K217">
-        <v>4.68</v>
+        <v>4.6</v>
       </c>
       <c r="L217" t="s">
-        <v>498</v>
+        <v>489</v>
       </c>
       <c r="M217" s="1">
-        <v>205190.0</v>
+        <v>103970.0</v>
       </c>
       <c r="N217" s="1">
-        <v>214546.44</v>
+        <v>108569.66</v>
       </c>
       <c r="O217" s="1">
-        <v>0.17</v>
+        <v>0.08</v>
       </c>
       <c r="P217">
         <v>1</v>
       </c>
     </row>
     <row r="218" spans="1:16">
       <c r="A218" t="s">
-        <v>499</v>
+        <v>490</v>
       </c>
       <c r="B218" t="s">
-        <v>500</v>
+        <v>491</v>
       </c>
       <c r="C218" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D218" s="1">
-        <v>106.438</v>
+        <v>101.438</v>
       </c>
       <c r="E218" s="1">
-        <v>109.3</v>
+        <v>98.6</v>
       </c>
       <c r="F218" t="s">
         <v>8</v>
       </c>
       <c r="G218">
         <v>1.0</v>
       </c>
       <c r="H218" s="1">
-        <v>109300.0</v>
+        <v>197200.0</v>
       </c>
       <c r="I218" s="1">
-        <v>-2862.0</v>
+        <v>5676.0</v>
       </c>
       <c r="J218" s="1">
-        <v>-2.6184812442818</v>
+        <v>2.8782961460446</v>
       </c>
       <c r="K218">
-        <v>1.47</v>
+        <v>0.59</v>
       </c>
       <c r="L218" t="s">
-        <v>501</v>
+        <v>492</v>
       </c>
       <c r="M218" s="1">
-        <v>106438.0</v>
+        <v>202876.0</v>
       </c>
       <c r="N218" s="1">
-        <v>107905.12</v>
+        <v>204050.66</v>
       </c>
       <c r="O218" s="1">
-        <v>0.09</v>
+        <v>0.15</v>
       </c>
       <c r="P218">
         <v>1</v>
       </c>
     </row>
     <row r="219" spans="1:16">
       <c r="A219" t="s">
-        <v>502</v>
+        <v>493</v>
       </c>
       <c r="B219" t="s">
-        <v>503</v>
+        <v>494</v>
       </c>
       <c r="C219" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D219" s="1">
-        <v>99.016</v>
+        <v>103.134</v>
       </c>
       <c r="E219" s="1">
-        <v>99.852</v>
+        <v>100.0</v>
       </c>
       <c r="F219" t="s">
         <v>8</v>
       </c>
       <c r="G219">
         <v>1.0</v>
       </c>
       <c r="H219" s="1">
-        <v>99852.0</v>
+        <v>200000.0</v>
       </c>
       <c r="I219" s="1">
-        <v>-836.0</v>
+        <v>6268.0</v>
       </c>
       <c r="J219" s="1">
-        <v>-0.83723911388856</v>
+        <v>3.134</v>
       </c>
       <c r="K219">
-        <v>0.05</v>
+        <v>0.25</v>
       </c>
       <c r="L219">
-        <v>54.79</v>
+        <v>500.77</v>
       </c>
       <c r="M219" s="1">
-        <v>99016.0</v>
+        <v>206268.0</v>
       </c>
       <c r="N219" s="1">
-        <v>99070.79</v>
+        <v>206768.77</v>
       </c>
       <c r="O219" s="1">
-        <v>0.08</v>
+        <v>0.15</v>
       </c>
       <c r="P219">
         <v>1</v>
       </c>
     </row>
     <row r="220" spans="1:16">
       <c r="A220" t="s">
-        <v>504</v>
+        <v>495</v>
       </c>
       <c r="B220" t="s">
-        <v>505</v>
+        <v>496</v>
       </c>
       <c r="C220" s="1">
         <v>100000.0</v>
       </c>
       <c r="D220" s="1">
-        <v>99.864</v>
+        <v>106.556</v>
       </c>
       <c r="E220" s="1">
-        <v>99.934</v>
+        <v>109.3</v>
       </c>
       <c r="F220" t="s">
         <v>8</v>
       </c>
       <c r="G220">
         <v>1.0</v>
       </c>
       <c r="H220" s="1">
-        <v>99934.0</v>
+        <v>109300.0</v>
       </c>
       <c r="I220" s="1">
-        <v>-70.0</v>
+        <v>-2744.0</v>
       </c>
       <c r="J220" s="1">
-        <v>-0.070046230512138</v>
+        <v>-2.5105215004575</v>
       </c>
       <c r="K220">
-        <v>0.05</v>
-[...2 lines deleted...]
-        <v>53.42</v>
+        <v>1.88</v>
+      </c>
+      <c r="L220" t="s">
+        <v>497</v>
       </c>
       <c r="M220" s="1">
-        <v>99864.0</v>
+        <v>106556.0</v>
       </c>
       <c r="N220" s="1">
-        <v>99917.42</v>
+        <v>108440.25</v>
       </c>
       <c r="O220" s="1">
         <v>0.08</v>
       </c>
       <c r="P220">
         <v>1</v>
       </c>
     </row>
     <row r="221" spans="1:16">
       <c r="A221" t="s">
-        <v>506</v>
+        <v>498</v>
       </c>
       <c r="B221" t="s">
-        <v>507</v>
+        <v>499</v>
       </c>
       <c r="C221" s="1">
         <v>100000.0</v>
       </c>
       <c r="D221" s="1">
-        <v>100.715</v>
+        <v>98.939</v>
       </c>
       <c r="E221" s="1">
-        <v>100.0</v>
+        <v>99.852</v>
       </c>
       <c r="F221" t="s">
         <v>8</v>
       </c>
       <c r="G221">
         <v>1.0</v>
       </c>
       <c r="H221" s="1">
-        <v>100000.0</v>
+        <v>99852.0</v>
       </c>
       <c r="I221" s="1">
-        <v>715.0</v>
+        <v>-913.0</v>
       </c>
       <c r="J221" s="1">
-        <v>0.715</v>
+        <v>-0.91435324279934</v>
       </c>
       <c r="K221">
-        <v>0.35</v>
+        <v>0.37</v>
       </c>
       <c r="L221">
-        <v>352.58</v>
+        <v>372.6</v>
       </c>
       <c r="M221" s="1">
-        <v>100715.0</v>
+        <v>98939.0</v>
       </c>
       <c r="N221" s="1">
-        <v>101067.58</v>
+        <v>99311.6</v>
       </c>
       <c r="O221" s="1">
-        <v>0.08</v>
+        <v>0.07</v>
       </c>
       <c r="P221">
         <v>1</v>
       </c>
     </row>
     <row r="222" spans="1:16">
       <c r="A222" t="s">
-        <v>508</v>
+        <v>500</v>
       </c>
       <c r="B222" t="s">
-        <v>509</v>
+        <v>501</v>
       </c>
       <c r="C222" s="1">
         <v>100000.0</v>
       </c>
       <c r="D222" s="1">
-        <v>98.888</v>
+        <v>100.045</v>
       </c>
       <c r="E222" s="1">
-        <v>99.589</v>
+        <v>99.934</v>
       </c>
       <c r="F222" t="s">
         <v>8</v>
       </c>
       <c r="G222">
         <v>1.0</v>
       </c>
       <c r="H222" s="1">
-        <v>99589.0</v>
+        <v>99934.0</v>
       </c>
       <c r="I222" s="1">
-        <v>-701.0</v>
+        <v>111.0</v>
       </c>
       <c r="J222" s="1">
-        <v>-0.70389300023095</v>
+        <v>0.11107330838353</v>
       </c>
       <c r="K222">
-        <v>0.75</v>
+        <v>0.31</v>
       </c>
       <c r="L222">
-        <v>748.97</v>
+        <v>311.64</v>
       </c>
       <c r="M222" s="1">
-        <v>98888.0</v>
+        <v>100045.0</v>
       </c>
       <c r="N222" s="1">
-        <v>99636.97</v>
+        <v>100356.64</v>
       </c>
       <c r="O222" s="1">
-        <v>0.08</v>
+        <v>0.07</v>
       </c>
       <c r="P222">
         <v>1</v>
       </c>
     </row>
     <row r="223" spans="1:16">
       <c r="A223" t="s">
-        <v>510</v>
+        <v>502</v>
       </c>
       <c r="B223" t="s">
-        <v>511</v>
+        <v>503</v>
       </c>
       <c r="C223" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D223" s="1">
-        <v>84.952</v>
+        <v>100.834</v>
       </c>
       <c r="E223" s="1">
-        <v>85.96</v>
+        <v>100.0</v>
       </c>
       <c r="F223" t="s">
         <v>8</v>
       </c>
       <c r="G223">
         <v>1.0</v>
       </c>
       <c r="H223" s="1">
-        <v>171920.0</v>
+        <v>100000.0</v>
       </c>
       <c r="I223" s="1">
-        <v>-2016.0</v>
+        <v>834.0</v>
       </c>
       <c r="J223" s="1">
-        <v>-1.1726384364821</v>
+        <v>0.834</v>
       </c>
       <c r="K223">
-        <v>0.5</v>
-[...2 lines deleted...]
-        <v>512</v>
+        <v>0.65</v>
+      </c>
+      <c r="L223">
+        <v>653.3</v>
       </c>
       <c r="M223" s="1">
-        <v>169904.0</v>
+        <v>100834.0</v>
       </c>
       <c r="N223" s="1">
-        <v>170910.85</v>
+        <v>101487.3</v>
       </c>
       <c r="O223" s="1">
-        <v>0.13</v>
+        <v>0.08</v>
       </c>
       <c r="P223">
         <v>1</v>
       </c>
     </row>
     <row r="224" spans="1:16">
       <c r="A224" t="s">
-        <v>513</v>
+        <v>504</v>
       </c>
       <c r="B224" t="s">
-        <v>514</v>
+        <v>505</v>
       </c>
       <c r="C224" s="1">
         <v>100000.0</v>
       </c>
       <c r="D224" s="1">
-        <v>99.033</v>
+        <v>99.274</v>
       </c>
       <c r="E224" s="1">
-        <v>100.65</v>
+        <v>99.589</v>
       </c>
       <c r="F224" t="s">
         <v>8</v>
       </c>
       <c r="G224">
         <v>1.0</v>
       </c>
       <c r="H224" s="1">
-        <v>100650.0</v>
+        <v>99589.0</v>
       </c>
       <c r="I224" s="1">
-        <v>-1617.0</v>
+        <v>-315.0</v>
       </c>
       <c r="J224" s="1">
-        <v>-1.6065573770492</v>
+        <v>-0.31629999297111</v>
       </c>
       <c r="K224">
-        <v>0.9</v>
-[...2 lines deleted...]
-        <v>904.11</v>
+        <v>1.02</v>
+      </c>
+      <c r="L224" t="s">
+        <v>506</v>
       </c>
       <c r="M224" s="1">
-        <v>99033.0</v>
+        <v>99274.0</v>
       </c>
       <c r="N224" s="1">
-        <v>99937.11</v>
+        <v>100291.12</v>
       </c>
       <c r="O224" s="1">
-        <v>0.08</v>
+        <v>0.07</v>
       </c>
       <c r="P224">
         <v>1</v>
       </c>
     </row>
     <row r="225" spans="1:16">
       <c r="A225" t="s">
-        <v>515</v>
+        <v>507</v>
       </c>
       <c r="B225" t="s">
-        <v>516</v>
+        <v>508</v>
       </c>
       <c r="C225" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D225" s="1">
-        <v>100.227</v>
+        <v>85.466</v>
       </c>
       <c r="E225" s="1">
-        <v>99.662</v>
+        <v>85.96</v>
       </c>
       <c r="F225" t="s">
         <v>8</v>
       </c>
       <c r="G225">
         <v>1.0</v>
       </c>
       <c r="H225" s="1">
-        <v>99662.0</v>
+        <v>171920.0</v>
       </c>
       <c r="I225" s="1">
-        <v>565.0</v>
+        <v>-988.0</v>
       </c>
       <c r="J225" s="1">
-        <v>0.56691617667717</v>
+        <v>-0.5746859004188</v>
       </c>
       <c r="K225">
+        <v>0.55</v>
+      </c>
+      <c r="L225" t="s">
+        <v>509</v>
+      </c>
+      <c r="M225" s="1">
+        <v>170932.0</v>
+      </c>
+      <c r="N225" s="1">
+        <v>172038.16</v>
+      </c>
+      <c r="O225" s="1">
         <v>0.13</v>
-      </c>
-[...10 lines deleted...]
-        <v>0.08</v>
       </c>
       <c r="P225">
         <v>1</v>
       </c>
     </row>
     <row r="226" spans="1:16">
       <c r="A226" t="s">
-        <v>517</v>
+        <v>510</v>
       </c>
       <c r="B226" t="s">
-        <v>518</v>
+        <v>511</v>
       </c>
       <c r="C226" s="1">
         <v>100000.0</v>
       </c>
       <c r="D226" s="1">
-        <v>99.329</v>
+        <v>99.19</v>
       </c>
       <c r="E226" s="1">
-        <v>99.571</v>
+        <v>100.65</v>
       </c>
       <c r="F226" t="s">
         <v>8</v>
       </c>
       <c r="G226">
         <v>1.0</v>
       </c>
       <c r="H226" s="1">
-        <v>99571.0</v>
+        <v>100650.0</v>
       </c>
       <c r="I226" s="1">
-        <v>-242.0</v>
+        <v>-1460.0</v>
       </c>
       <c r="J226" s="1">
-        <v>-0.24304265298129</v>
+        <v>-1.4505712866369</v>
       </c>
       <c r="K226">
-        <v>1.6</v>
+        <v>1.14</v>
       </c>
       <c r="L226" t="s">
-        <v>519</v>
+        <v>512</v>
       </c>
       <c r="M226" s="1">
-        <v>99329.0</v>
+        <v>99190.0</v>
       </c>
       <c r="N226" s="1">
-        <v>100931.74</v>
+        <v>100332.47</v>
       </c>
       <c r="O226" s="1">
-        <v>0.08</v>
+        <v>0.07</v>
       </c>
       <c r="P226">
         <v>1</v>
       </c>
     </row>
     <row r="227" spans="1:16">
       <c r="A227" t="s">
-        <v>520</v>
+        <v>513</v>
       </c>
       <c r="B227" t="s">
-        <v>521</v>
+        <v>514</v>
       </c>
       <c r="C227" s="1">
         <v>100000.0</v>
       </c>
       <c r="D227" s="1">
-        <v>98.607</v>
+        <v>100.352</v>
       </c>
       <c r="E227" s="1">
-        <v>100.0</v>
+        <v>99.662</v>
       </c>
       <c r="F227" t="s">
         <v>8</v>
       </c>
       <c r="G227">
         <v>1.0</v>
       </c>
       <c r="H227" s="1">
-        <v>100000.0</v>
+        <v>99662.0</v>
       </c>
       <c r="I227" s="1">
-        <v>-1393.0</v>
+        <v>690.0</v>
       </c>
       <c r="J227" s="1">
-        <v>-1.393</v>
+        <v>0.69234010957035</v>
       </c>
       <c r="K227">
-        <v>2.05</v>
-[...2 lines deleted...]
-        <v>522</v>
+        <v>0.42</v>
+      </c>
+      <c r="L227">
+        <v>417.12</v>
       </c>
       <c r="M227" s="1">
-        <v>98607.0</v>
+        <v>100352.0</v>
       </c>
       <c r="N227" s="1">
-        <v>100657.99</v>
+        <v>100769.12</v>
       </c>
       <c r="O227" s="1">
         <v>0.08</v>
       </c>
       <c r="P227">
         <v>1</v>
       </c>
     </row>
     <row r="228" spans="1:16">
       <c r="A228" t="s">
-        <v>523</v>
+        <v>515</v>
       </c>
       <c r="B228" t="s">
-        <v>524</v>
+        <v>516</v>
       </c>
       <c r="C228" s="1">
-        <v>175000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D228" s="1">
-        <v>98.343</v>
+        <v>99.617</v>
       </c>
       <c r="E228" s="1">
-        <v>100.0</v>
+        <v>99.571</v>
       </c>
       <c r="F228" t="s">
         <v>8</v>
       </c>
       <c r="G228">
         <v>1.0</v>
       </c>
       <c r="H228" s="1">
-        <v>175000.0</v>
+        <v>99571.0</v>
       </c>
       <c r="I228" s="1">
-        <v>-2899.75</v>
+        <v>46.0</v>
       </c>
       <c r="J228" s="1">
-        <v>-1.657</v>
+        <v>0.046198190236113</v>
       </c>
       <c r="K228">
-        <v>1.0</v>
+        <v>1.86</v>
       </c>
       <c r="L228" t="s">
-        <v>525</v>
+        <v>517</v>
       </c>
       <c r="M228" s="1">
-        <v>172100.25</v>
+        <v>99617.0</v>
       </c>
       <c r="N228" s="1">
-        <v>173852.59</v>
+        <v>101477.96</v>
       </c>
       <c r="O228" s="1">
-        <v>0.14</v>
+        <v>0.08</v>
       </c>
       <c r="P228">
         <v>1</v>
       </c>
     </row>
     <row r="229" spans="1:16">
       <c r="A229" t="s">
-        <v>526</v>
+        <v>518</v>
       </c>
       <c r="B229" t="s">
-        <v>527</v>
+        <v>519</v>
       </c>
       <c r="C229" s="1">
-        <v>116000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D229" s="1">
-        <v>97.76</v>
+        <v>98.905</v>
       </c>
       <c r="E229" s="1">
         <v>100.0</v>
       </c>
       <c r="F229" t="s">
         <v>8</v>
       </c>
       <c r="G229">
         <v>1.0</v>
       </c>
       <c r="H229" s="1">
-        <v>116000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="I229" s="1">
-        <v>-2598.4</v>
+        <v>-1095.0</v>
       </c>
       <c r="J229" s="1">
-        <v>-2.24</v>
+        <v>-1.095</v>
       </c>
       <c r="K229">
-        <v>2.5</v>
+        <v>2.35</v>
       </c>
       <c r="L229" t="s">
-        <v>528</v>
+        <v>520</v>
       </c>
       <c r="M229" s="1">
-        <v>113401.6</v>
+        <v>98905.0</v>
       </c>
       <c r="N229" s="1">
-        <v>116303.55</v>
+        <v>101250.44</v>
       </c>
       <c r="O229" s="1">
-        <v>0.09</v>
+        <v>0.08</v>
       </c>
       <c r="P229">
         <v>1</v>
       </c>
     </row>
     <row r="230" spans="1:16">
       <c r="A230" t="s">
-        <v>529</v>
+        <v>521</v>
       </c>
       <c r="B230" t="s">
-        <v>530</v>
+        <v>522</v>
       </c>
       <c r="C230" s="1">
-        <v>100000.0</v>
+        <v>175000.0</v>
       </c>
       <c r="D230" s="1">
-        <v>98.689</v>
+        <v>98.532</v>
       </c>
       <c r="E230" s="1">
-        <v>100.42</v>
+        <v>100.0</v>
       </c>
       <c r="F230" t="s">
         <v>8</v>
       </c>
       <c r="G230">
         <v>1.0</v>
       </c>
       <c r="H230" s="1">
-        <v>100420.0</v>
+        <v>175000.0</v>
       </c>
       <c r="I230" s="1">
-        <v>-1731.0</v>
+        <v>-2569.0</v>
       </c>
       <c r="J230" s="1">
-        <v>-1.7237602071301</v>
+        <v>-1.468</v>
       </c>
       <c r="K230">
-        <v>3.59</v>
+        <v>1.28</v>
       </c>
       <c r="L230" t="s">
-        <v>531</v>
+        <v>523</v>
       </c>
       <c r="M230" s="1">
-        <v>98689.0</v>
+        <v>172431.0</v>
       </c>
       <c r="N230" s="1">
-        <v>102274.27</v>
+        <v>174662.75</v>
       </c>
       <c r="O230" s="1">
-        <v>0.08</v>
+        <v>0.13</v>
       </c>
       <c r="P230">
         <v>1</v>
       </c>
     </row>
     <row r="231" spans="1:16">
       <c r="A231" t="s">
-        <v>532</v>
+        <v>524</v>
       </c>
       <c r="B231" t="s">
-        <v>533</v>
+        <v>525</v>
       </c>
       <c r="C231" s="1">
-        <v>100000.0</v>
+        <v>116000.0</v>
       </c>
       <c r="D231" s="1">
-        <v>97.375</v>
+        <v>98.123</v>
       </c>
       <c r="E231" s="1">
-        <v>99.259</v>
+        <v>100.0</v>
       </c>
       <c r="F231" t="s">
         <v>8</v>
       </c>
       <c r="G231">
         <v>1.0</v>
       </c>
       <c r="H231" s="1">
-        <v>99259.0</v>
+        <v>116000.0</v>
       </c>
       <c r="I231" s="1">
-        <v>-1884.0</v>
+        <v>-2177.32</v>
       </c>
       <c r="J231" s="1">
-        <v>-1.8980646591241</v>
+        <v>-1.877</v>
       </c>
       <c r="K231">
-        <v>0.77</v>
-[...2 lines deleted...]
-        <v>767.12</v>
+        <v>2.8</v>
+      </c>
+      <c r="L231" t="s">
+        <v>526</v>
       </c>
       <c r="M231" s="1">
-        <v>97375.0</v>
+        <v>113822.68</v>
       </c>
       <c r="N231" s="1">
-        <v>98142.12</v>
+        <v>117068.13</v>
       </c>
       <c r="O231" s="1">
-        <v>0.08</v>
+        <v>0.09</v>
       </c>
       <c r="P231">
         <v>1</v>
       </c>
     </row>
     <row r="232" spans="1:16">
       <c r="A232" t="s">
-        <v>534</v>
+        <v>527</v>
       </c>
       <c r="B232" t="s">
-        <v>535</v>
+        <v>528</v>
       </c>
       <c r="C232" s="1">
         <v>100000.0</v>
       </c>
       <c r="D232" s="1">
-        <v>97.907</v>
+        <v>99.123</v>
       </c>
       <c r="E232" s="1">
-        <v>99.362</v>
+        <v>100.42</v>
       </c>
       <c r="F232" t="s">
         <v>8</v>
       </c>
       <c r="G232">
         <v>1.0</v>
       </c>
       <c r="H232" s="1">
-        <v>99362.0</v>
+        <v>100420.0</v>
       </c>
       <c r="I232" s="1">
-        <v>-1455.0</v>
+        <v>-1297.0</v>
       </c>
       <c r="J232" s="1">
-        <v>-1.4643425051831</v>
+        <v>-1.2915753833898</v>
       </c>
       <c r="K232">
-        <v>1.31</v>
-[...2 lines deleted...]
-        <v>536</v>
+        <v>0.25</v>
+      </c>
+      <c r="L232">
+        <v>248.29</v>
       </c>
       <c r="M232" s="1">
-        <v>97907.0</v>
+        <v>99123.0</v>
       </c>
       <c r="N232" s="1">
-        <v>99216.93</v>
+        <v>99371.29</v>
       </c>
       <c r="O232" s="1">
-        <v>0.08</v>
+        <v>0.07</v>
       </c>
       <c r="P232">
         <v>1</v>
       </c>
     </row>
     <row r="233" spans="1:16">
       <c r="A233" t="s">
-        <v>537</v>
+        <v>529</v>
       </c>
       <c r="B233" t="s">
-        <v>538</v>
+        <v>530</v>
       </c>
       <c r="C233" s="1">
         <v>100000.0</v>
       </c>
       <c r="D233" s="1">
-        <v>99.898</v>
+        <v>98.255</v>
       </c>
       <c r="E233" s="1">
-        <v>99.821</v>
+        <v>99.259</v>
       </c>
       <c r="F233" t="s">
         <v>8</v>
       </c>
       <c r="G233">
         <v>1.0</v>
       </c>
       <c r="H233" s="1">
-        <v>99821.0</v>
+        <v>99259.0</v>
       </c>
       <c r="I233" s="1">
-        <v>77.0</v>
+        <v>-1004.0</v>
       </c>
       <c r="J233" s="1">
-        <v>0.077138077158113</v>
+        <v>-1.0114951792785</v>
       </c>
       <c r="K233">
-        <v>0.46</v>
-[...2 lines deleted...]
-        <v>456.51</v>
+        <v>1.11</v>
+      </c>
+      <c r="L233" t="s">
+        <v>531</v>
       </c>
       <c r="M233" s="1">
-        <v>99898.0</v>
+        <v>98255.0</v>
       </c>
       <c r="N233" s="1">
-        <v>100354.51</v>
+        <v>99369.73</v>
       </c>
       <c r="O233" s="1">
-        <v>0.08</v>
+        <v>0.07</v>
       </c>
       <c r="P233">
         <v>1</v>
       </c>
     </row>
     <row r="234" spans="1:16">
       <c r="A234" t="s">
-        <v>539</v>
+        <v>532</v>
       </c>
       <c r="B234" t="s">
-        <v>540</v>
+        <v>533</v>
       </c>
       <c r="C234" s="1">
-        <v>232000.0</v>
+        <v>186000.0</v>
       </c>
       <c r="D234" s="1">
-        <v>97.96</v>
+        <v>100.311</v>
       </c>
       <c r="E234" s="1">
-        <v>99.228</v>
+        <v>99.731</v>
       </c>
       <c r="F234" t="s">
         <v>8</v>
       </c>
       <c r="G234">
         <v>1.0</v>
       </c>
       <c r="H234" s="1">
-        <v>230208.96</v>
+        <v>185499.66</v>
       </c>
       <c r="I234" s="1">
-        <v>-2941.76</v>
+        <v>1078.8</v>
       </c>
       <c r="J234" s="1">
-        <v>-1.2778651187165</v>
+        <v>0.58156440825821</v>
       </c>
       <c r="K234">
-        <v>2.8</v>
-[...2 lines deleted...]
-        <v>541</v>
+        <v>0.05</v>
+      </c>
+      <c r="L234">
+        <v>95.55</v>
       </c>
       <c r="M234" s="1">
-        <v>227267.2</v>
+        <v>186578.46</v>
       </c>
       <c r="N234" s="1">
-        <v>233772.73</v>
+        <v>186674.01</v>
       </c>
       <c r="O234" s="1">
-        <v>0.18</v>
+        <v>0.14</v>
       </c>
       <c r="P234">
         <v>1</v>
       </c>
     </row>
     <row r="235" spans="1:16">
       <c r="A235" t="s">
-        <v>542</v>
+        <v>534</v>
       </c>
       <c r="B235" t="s">
-        <v>543</v>
+        <v>535</v>
       </c>
       <c r="C235" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D235" s="1">
-        <v>98.685</v>
+        <v>100.101</v>
       </c>
       <c r="E235" s="1">
-        <v>99.517</v>
+        <v>99.451</v>
       </c>
       <c r="F235" t="s">
         <v>8</v>
       </c>
       <c r="G235">
         <v>1.0</v>
       </c>
       <c r="H235" s="1">
-        <v>99517.0</v>
+        <v>198902.0</v>
       </c>
       <c r="I235" s="1">
-        <v>-832.0</v>
+        <v>1300.0</v>
       </c>
       <c r="J235" s="1">
-        <v>-0.83603806384839</v>
+        <v>0.65358819921368</v>
       </c>
       <c r="K235">
-        <v>2.96</v>
-[...2 lines deleted...]
-        <v>544</v>
+        <v>0.37</v>
+      </c>
+      <c r="L235">
+        <v>734.93</v>
       </c>
       <c r="M235" s="1">
-        <v>98685.0</v>
+        <v>200202.0</v>
       </c>
       <c r="N235" s="1">
-        <v>101643.9</v>
+        <v>200936.93</v>
       </c>
       <c r="O235" s="1">
-        <v>0.08</v>
+        <v>0.15</v>
       </c>
       <c r="P235">
         <v>1</v>
       </c>
     </row>
     <row r="236" spans="1:16">
       <c r="A236" t="s">
-        <v>545</v>
+        <v>536</v>
       </c>
       <c r="B236" t="s">
-        <v>546</v>
+        <v>537</v>
       </c>
       <c r="C236" s="1">
-        <v>308000.0</v>
+        <v>232000.0</v>
       </c>
       <c r="D236" s="1">
-        <v>90.379</v>
+        <v>98.168</v>
       </c>
       <c r="E236" s="1">
-        <v>83.45955844</v>
+        <v>99.228</v>
       </c>
       <c r="F236" t="s">
         <v>8</v>
       </c>
       <c r="G236">
         <v>1.0</v>
       </c>
       <c r="H236" s="1">
-        <v>257055.44</v>
+        <v>230208.96</v>
       </c>
       <c r="I236" s="1">
-        <v>21311.88</v>
+        <v>-2459.2</v>
       </c>
       <c r="J236" s="1">
-        <v>8.2907718272759</v>
+        <v>-1.068246865804</v>
       </c>
       <c r="K236">
-        <v>1.23</v>
-[...2 lines deleted...]
-        <v>547</v>
+        <v>0.16</v>
+      </c>
+      <c r="L236">
+        <v>365.48</v>
       </c>
       <c r="M236" s="1">
-        <v>278367.32</v>
+        <v>227749.76</v>
       </c>
       <c r="N236" s="1">
-        <v>282148.76</v>
+        <v>228115.24</v>
       </c>
       <c r="O236" s="1">
-        <v>0.22</v>
+        <v>0.17</v>
       </c>
       <c r="P236">
         <v>1</v>
       </c>
     </row>
     <row r="237" spans="1:16">
       <c r="A237" t="s">
-        <v>548</v>
+        <v>538</v>
       </c>
       <c r="B237" t="s">
-        <v>549</v>
+        <v>539</v>
       </c>
       <c r="C237" s="1">
-        <v>100000.0</v>
+        <v>308000.0</v>
       </c>
       <c r="D237" s="1">
-        <v>101.884</v>
+        <v>91.253</v>
       </c>
       <c r="E237" s="1">
-        <v>99.329</v>
+        <v>83.45955844</v>
       </c>
       <c r="F237" t="s">
         <v>8</v>
       </c>
       <c r="G237">
         <v>1.0</v>
       </c>
       <c r="H237" s="1">
-        <v>99329.0</v>
+        <v>257055.44</v>
       </c>
       <c r="I237" s="1">
-        <v>2555.0</v>
+        <v>24003.8</v>
       </c>
       <c r="J237" s="1">
-        <v>2.5722598636853</v>
+        <v>9.3379856111973</v>
       </c>
       <c r="K237">
-        <v>1.26</v>
+        <v>1.38</v>
       </c>
       <c r="L237" t="s">
-        <v>550</v>
+        <v>540</v>
       </c>
       <c r="M237" s="1">
-        <v>101884.0</v>
+        <v>281059.24</v>
       </c>
       <c r="N237" s="1">
-        <v>103147.36</v>
+        <v>285299.51</v>
       </c>
       <c r="O237" s="1">
-        <v>0.08</v>
+        <v>0.21</v>
       </c>
       <c r="P237">
         <v>1</v>
       </c>
     </row>
     <row r="238" spans="1:16">
       <c r="A238" t="s">
-        <v>551</v>
+        <v>541</v>
       </c>
       <c r="B238" t="s">
-        <v>552</v>
+        <v>542</v>
       </c>
       <c r="C238" s="1">
         <v>100000.0</v>
       </c>
       <c r="D238" s="1">
-        <v>98.392</v>
+        <v>102.046</v>
       </c>
       <c r="E238" s="1">
-        <v>100.231</v>
+        <v>99.329</v>
       </c>
       <c r="F238" t="s">
         <v>8</v>
       </c>
       <c r="G238">
         <v>1.0</v>
       </c>
       <c r="H238" s="1">
-        <v>100231.0</v>
+        <v>99329.0</v>
       </c>
       <c r="I238" s="1">
-        <v>-1839.0</v>
+        <v>2717.0</v>
       </c>
       <c r="J238" s="1">
-        <v>-1.8347617004719</v>
+        <v>2.7353542268622</v>
       </c>
       <c r="K238">
-        <v>0.14</v>
-[...2 lines deleted...]
-        <v>143.84</v>
+        <v>1.57</v>
+      </c>
+      <c r="L238" t="s">
+        <v>543</v>
       </c>
       <c r="M238" s="1">
-        <v>98392.0</v>
+        <v>102046.0</v>
       </c>
       <c r="N238" s="1">
-        <v>98535.84</v>
+        <v>103617.23</v>
       </c>
       <c r="O238" s="1">
         <v>0.08</v>
       </c>
       <c r="P238">
         <v>1</v>
       </c>
     </row>
     <row r="239" spans="1:16">
       <c r="A239" t="s">
-        <v>553</v>
+        <v>544</v>
       </c>
       <c r="B239" t="s">
-        <v>554</v>
+        <v>545</v>
       </c>
       <c r="C239" s="1">
         <v>100000.0</v>
       </c>
       <c r="D239" s="1">
-        <v>100.658</v>
+        <v>100.309</v>
       </c>
       <c r="E239" s="1">
-        <v>99.651</v>
+        <v>100.25</v>
       </c>
       <c r="F239" t="s">
         <v>8</v>
       </c>
       <c r="G239">
         <v>1.0</v>
       </c>
       <c r="H239" s="1">
-        <v>99651.0</v>
+        <v>100250.0</v>
       </c>
       <c r="I239" s="1">
-        <v>1007.0</v>
+        <v>59.0</v>
       </c>
       <c r="J239" s="1">
-        <v>1.0105267383167</v>
+        <v>0.058852867830424</v>
       </c>
       <c r="K239">
-        <v>0.23</v>
+        <v>0.57</v>
       </c>
       <c r="L239">
-        <v>228.08</v>
+        <v>574.84</v>
       </c>
       <c r="M239" s="1">
-        <v>100658.0</v>
+        <v>100309.0</v>
       </c>
       <c r="N239" s="1">
-        <v>100886.08</v>
+        <v>100883.84</v>
       </c>
       <c r="O239" s="1">
         <v>0.08</v>
       </c>
       <c r="P239">
         <v>1</v>
       </c>
     </row>
     <row r="240" spans="1:16">
       <c r="A240" t="s">
-        <v>555</v>
+        <v>546</v>
       </c>
       <c r="B240" t="s">
-        <v>556</v>
+        <v>547</v>
       </c>
       <c r="C240" s="1">
         <v>100000.0</v>
       </c>
       <c r="D240" s="1">
-        <v>100.922</v>
+        <v>98.679</v>
       </c>
       <c r="E240" s="1">
-        <v>100.539</v>
+        <v>100.231</v>
       </c>
       <c r="F240" t="s">
         <v>8</v>
       </c>
       <c r="G240">
         <v>1.0</v>
       </c>
       <c r="H240" s="1">
-        <v>100539.0</v>
+        <v>100231.0</v>
       </c>
       <c r="I240" s="1">
-        <v>383.0</v>
+        <v>-1552.0</v>
       </c>
       <c r="J240" s="1">
-        <v>0.38094669730154</v>
+        <v>-1.5484231425407</v>
       </c>
       <c r="K240">
-        <v>2.44</v>
-[...2 lines deleted...]
-        <v>557</v>
+        <v>0.44</v>
+      </c>
+      <c r="L240">
+        <v>441.78</v>
       </c>
       <c r="M240" s="1">
-        <v>100922.0</v>
+        <v>98679.0</v>
       </c>
       <c r="N240" s="1">
-        <v>103365.84</v>
+        <v>99120.78</v>
       </c>
       <c r="O240" s="1">
-        <v>0.08</v>
+        <v>0.07</v>
       </c>
       <c r="P240">
         <v>1</v>
       </c>
     </row>
     <row r="241" spans="1:16">
       <c r="A241" t="s">
-        <v>558</v>
+        <v>548</v>
       </c>
       <c r="B241" t="s">
-        <v>559</v>
+        <v>549</v>
       </c>
       <c r="C241" s="1">
-        <v>531896.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D241" s="1">
-        <v>97.803</v>
+        <v>101.433</v>
       </c>
       <c r="E241" s="1">
-        <v>98.05712959</v>
+        <v>99.651</v>
       </c>
       <c r="F241" t="s">
         <v>8</v>
       </c>
       <c r="G241">
         <v>1.0</v>
       </c>
       <c r="H241" s="1">
-        <v>521561.95</v>
+        <v>99651.0</v>
       </c>
       <c r="I241" s="1">
-        <v>-1351.71</v>
+        <v>1782.0</v>
       </c>
       <c r="J241" s="1">
-        <v>-0.25916576161279</v>
+        <v>1.7882409609537</v>
       </c>
       <c r="K241">
-        <v>0.44</v>
-[...2 lines deleted...]
-        <v>560</v>
+        <v>0.6</v>
+      </c>
+      <c r="L241">
+        <v>595.55</v>
       </c>
       <c r="M241" s="1">
-        <v>520210.24</v>
+        <v>101433.0</v>
       </c>
       <c r="N241" s="1">
-        <v>522530.91</v>
+        <v>102028.55</v>
       </c>
       <c r="O241" s="1">
-        <v>0.41</v>
+        <v>0.08</v>
       </c>
       <c r="P241">
         <v>1</v>
       </c>
     </row>
     <row r="242" spans="1:16">
       <c r="A242" t="s">
-        <v>561</v>
+        <v>550</v>
       </c>
       <c r="B242" t="s">
-        <v>562</v>
+        <v>551</v>
       </c>
       <c r="C242" s="1">
-        <v>521859.0</v>
+        <v>150000.0</v>
       </c>
       <c r="D242" s="1">
-        <v>87.512</v>
+        <v>100.453</v>
       </c>
       <c r="E242" s="1">
-        <v>90.90333021</v>
+        <v>99.768</v>
       </c>
       <c r="F242" t="s">
         <v>8</v>
       </c>
       <c r="G242">
         <v>1.0</v>
       </c>
       <c r="H242" s="1">
-        <v>474387.21</v>
+        <v>149652.0</v>
       </c>
       <c r="I242" s="1">
-        <v>-17697.96</v>
+        <v>1027.5</v>
       </c>
       <c r="J242" s="1">
-        <v>-3.7306992319629</v>
+        <v>0.6865928955176</v>
       </c>
       <c r="K242">
-        <v>1.96</v>
-[...2 lines deleted...]
-        <v>563</v>
+        <v>0.1</v>
+      </c>
+      <c r="L242">
+        <v>143.32</v>
       </c>
       <c r="M242" s="1">
-        <v>456689.25</v>
+        <v>150679.5</v>
       </c>
       <c r="N242" s="1">
-        <v>466919.11</v>
+        <v>150822.82</v>
       </c>
       <c r="O242" s="1">
-        <v>0.37</v>
+        <v>0.11</v>
       </c>
       <c r="P242">
         <v>1</v>
       </c>
     </row>
     <row r="243" spans="1:16">
       <c r="A243" t="s">
-        <v>564</v>
+        <v>552</v>
       </c>
       <c r="B243" t="s">
-        <v>565</v>
+        <v>553</v>
       </c>
       <c r="C243" s="1">
-        <v>100000.0</v>
+        <v>555896.0</v>
       </c>
       <c r="D243" s="1">
-        <v>97.803</v>
+        <v>98.39</v>
       </c>
       <c r="E243" s="1">
-        <v>99.766</v>
+        <v>98.10396729</v>
       </c>
       <c r="F243" t="s">
         <v>8</v>
       </c>
       <c r="G243">
         <v>1.0</v>
       </c>
       <c r="H243" s="1">
-        <v>99766.0</v>
+        <v>545356.03</v>
       </c>
       <c r="I243" s="1">
-        <v>-1963.0</v>
+        <v>1590.05</v>
       </c>
       <c r="J243" s="1">
-        <v>-1.9676041938135</v>
+        <v>0.29156182613402</v>
       </c>
       <c r="K243">
-        <v>2.77</v>
+        <v>0.69</v>
       </c>
       <c r="L243" t="s">
-        <v>566</v>
+        <v>554</v>
       </c>
       <c r="M243" s="1">
-        <v>97803.0</v>
+        <v>546946.08</v>
       </c>
       <c r="N243" s="1">
-        <v>100574.23</v>
+        <v>550806.89</v>
       </c>
       <c r="O243" s="1">
-        <v>0.08</v>
+        <v>0.41</v>
       </c>
       <c r="P243">
         <v>1</v>
       </c>
     </row>
     <row r="244" spans="1:16">
       <c r="A244" t="s">
-        <v>567</v>
+        <v>555</v>
       </c>
       <c r="B244" t="s">
-        <v>568</v>
+        <v>556</v>
       </c>
       <c r="C244" s="1">
-        <v>130000.0</v>
+        <v>544859.0</v>
       </c>
       <c r="D244" s="1">
-        <v>98.182</v>
+        <v>87.911</v>
       </c>
       <c r="E244" s="1">
-        <v>99.945</v>
+        <v>90.81661127</v>
       </c>
       <c r="F244" t="s">
         <v>8</v>
       </c>
       <c r="G244">
         <v>1.0</v>
       </c>
       <c r="H244" s="1">
-        <v>129928.5</v>
+        <v>494822.48</v>
       </c>
       <c r="I244" s="1">
-        <v>-2291.9</v>
+        <v>-15831.48</v>
       </c>
       <c r="J244" s="1">
-        <v>-1.763970183601</v>
+        <v>-3.1994261861345</v>
       </c>
       <c r="K244">
-        <v>1.36</v>
+        <v>2.23</v>
       </c>
       <c r="L244" t="s">
-        <v>569</v>
+        <v>557</v>
       </c>
       <c r="M244" s="1">
-        <v>127636.6</v>
+        <v>478991.0</v>
       </c>
       <c r="N244" s="1">
-        <v>129399.29</v>
+        <v>491132.77</v>
       </c>
       <c r="O244" s="1">
-        <v>0.1</v>
+        <v>0.37</v>
       </c>
       <c r="P244">
         <v>1</v>
       </c>
     </row>
     <row r="245" spans="1:16">
       <c r="A245" t="s">
-        <v>570</v>
+        <v>558</v>
       </c>
       <c r="B245" t="s">
-        <v>571</v>
+        <v>559</v>
       </c>
       <c r="C245" s="1">
         <v>100000.0</v>
       </c>
       <c r="D245" s="1">
-        <v>98.335</v>
+        <v>99.231</v>
       </c>
       <c r="E245" s="1">
-        <v>98.71</v>
+        <v>99.766</v>
       </c>
       <c r="F245" t="s">
         <v>8</v>
       </c>
       <c r="G245">
         <v>1.0</v>
       </c>
       <c r="H245" s="1">
-        <v>98710.0</v>
+        <v>99766.0</v>
       </c>
       <c r="I245" s="1">
-        <v>-375.0</v>
+        <v>-535.0</v>
       </c>
       <c r="J245" s="1">
-        <v>-0.3799007192787</v>
+        <v>-0.53625483631698</v>
       </c>
       <c r="K245">
-        <v>0.82</v>
-[...2 lines deleted...]
-        <v>821.92</v>
+        <v>3.11</v>
+      </c>
+      <c r="L245" t="s">
+        <v>560</v>
       </c>
       <c r="M245" s="1">
-        <v>98335.0</v>
+        <v>99231.0</v>
       </c>
       <c r="N245" s="1">
-        <v>99156.92</v>
+        <v>102339.9</v>
       </c>
       <c r="O245" s="1">
         <v>0.08</v>
       </c>
       <c r="P245">
         <v>1</v>
       </c>
     </row>
     <row r="246" spans="1:16">
       <c r="A246" t="s">
-        <v>572</v>
+        <v>561</v>
       </c>
       <c r="B246" t="s">
-        <v>573</v>
+        <v>562</v>
       </c>
       <c r="C246" s="1">
-        <v>114000.0</v>
+        <v>130000.0</v>
       </c>
       <c r="D246" s="1">
-        <v>72.805</v>
+        <v>98.464</v>
       </c>
       <c r="E246" s="1">
-        <v>72.707</v>
+        <v>99.945</v>
       </c>
       <c r="F246" t="s">
         <v>8</v>
       </c>
       <c r="G246">
         <v>1.0</v>
       </c>
       <c r="H246" s="1">
-        <v>82885.98</v>
+        <v>129928.5</v>
       </c>
       <c r="I246" s="1">
-        <v>111.72</v>
+        <v>-1925.3</v>
       </c>
       <c r="J246" s="1">
-        <v>0.1347875720357</v>
+        <v>-1.481814998249</v>
       </c>
       <c r="K246">
-        <v>0.01</v>
-[...2 lines deleted...]
-        <v>7.81</v>
+        <v>1.63</v>
+      </c>
+      <c r="L246" t="s">
+        <v>563</v>
       </c>
       <c r="M246" s="1">
-        <v>82997.7</v>
+        <v>128003.2</v>
       </c>
       <c r="N246" s="1">
-        <v>83005.51</v>
+        <v>130128.43</v>
       </c>
       <c r="O246" s="1">
-        <v>0.07</v>
+        <v>0.1</v>
       </c>
       <c r="P246">
         <v>1</v>
       </c>
     </row>
     <row r="247" spans="1:16">
       <c r="A247" t="s">
-        <v>574</v>
+        <v>564</v>
       </c>
       <c r="B247" t="s">
-        <v>575</v>
+        <v>565</v>
       </c>
       <c r="C247" s="1">
-        <v>567000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D247" s="1">
-        <v>86.019</v>
+        <v>98.572</v>
       </c>
       <c r="E247" s="1">
-        <v>86.1775873</v>
+        <v>98.71</v>
       </c>
       <c r="F247" t="s">
         <v>8</v>
       </c>
       <c r="G247">
         <v>1.0</v>
       </c>
       <c r="H247" s="1">
-        <v>488626.92</v>
+        <v>98710.0</v>
       </c>
       <c r="I247" s="1">
-        <v>-899.19</v>
+        <v>-138.0</v>
       </c>
       <c r="J247" s="1">
-        <v>-0.18402383560857</v>
+        <v>-0.13980346469456</v>
       </c>
       <c r="K247">
-        <v>0.08</v>
-[...2 lines deleted...]
-        <v>450.49</v>
+        <v>1.14</v>
+      </c>
+      <c r="L247" t="s">
+        <v>566</v>
       </c>
       <c r="M247" s="1">
-        <v>487727.73</v>
+        <v>98572.0</v>
       </c>
       <c r="N247" s="1">
-        <v>488178.22</v>
+        <v>99711.73</v>
       </c>
       <c r="O247" s="1">
-        <v>0.39</v>
+        <v>0.07</v>
       </c>
       <c r="P247">
         <v>1</v>
       </c>
     </row>
     <row r="248" spans="1:16">
       <c r="A248" t="s">
-        <v>576</v>
+        <v>567</v>
       </c>
       <c r="B248" t="s">
-        <v>577</v>
+        <v>568</v>
       </c>
       <c r="C248" s="1">
-        <v>24000.0</v>
+        <v>120000.0</v>
       </c>
       <c r="D248" s="1">
-        <v>62.271</v>
+        <v>73.384</v>
       </c>
       <c r="E248" s="1">
-        <v>73.332375</v>
+        <v>72.7651</v>
       </c>
       <c r="F248" t="s">
         <v>8</v>
       </c>
       <c r="G248">
         <v>1.0</v>
       </c>
       <c r="H248" s="1">
-        <v>17599.77</v>
+        <v>87318.12</v>
       </c>
       <c r="I248" s="1">
-        <v>-2654.73</v>
+        <v>742.68</v>
       </c>
       <c r="J248" s="1">
-        <v>-15.083890300839</v>
+        <v>0.85054511022454</v>
       </c>
       <c r="K248">
-        <v>0.16</v>
+        <v>0.02</v>
       </c>
       <c r="L248">
-        <v>38.14</v>
+        <v>20.14</v>
       </c>
       <c r="M248" s="1">
-        <v>14945.04</v>
+        <v>88060.8</v>
       </c>
       <c r="N248" s="1">
-        <v>14983.18</v>
+        <v>88080.94</v>
       </c>
       <c r="O248" s="1">
-        <v>0.01</v>
+        <v>0.07</v>
       </c>
       <c r="P248">
         <v>1</v>
       </c>
     </row>
     <row r="249" spans="1:16">
       <c r="A249" t="s">
-        <v>578</v>
+        <v>569</v>
       </c>
       <c r="B249" t="s">
-        <v>579</v>
+        <v>570</v>
       </c>
       <c r="C249" s="1">
-        <v>199000.0</v>
+        <v>592000.0</v>
       </c>
       <c r="D249" s="1">
-        <v>94.966</v>
+        <v>86.527</v>
       </c>
       <c r="E249" s="1">
-        <v>93.4798794</v>
+        <v>86.20606757</v>
       </c>
       <c r="F249" t="s">
         <v>8</v>
       </c>
       <c r="G249">
         <v>1.0</v>
       </c>
       <c r="H249" s="1">
-        <v>186024.96</v>
+        <v>510339.92</v>
       </c>
       <c r="I249" s="1">
-        <v>2957.38</v>
+        <v>1899.92</v>
       </c>
       <c r="J249" s="1">
-        <v>1.5897759096414</v>
+        <v>0.37228520159661</v>
       </c>
       <c r="K249">
-        <v>0.32</v>
+        <v>0.09</v>
       </c>
       <c r="L249">
-        <v>632.44</v>
+        <v>529.15</v>
       </c>
       <c r="M249" s="1">
-        <v>188982.34</v>
+        <v>512239.84</v>
       </c>
       <c r="N249" s="1">
-        <v>189614.78</v>
+        <v>512768.99</v>
       </c>
       <c r="O249" s="1">
-        <v>0.15</v>
+        <v>0.38</v>
       </c>
       <c r="P249">
         <v>1</v>
       </c>
     </row>
     <row r="250" spans="1:16">
       <c r="A250" t="s">
-        <v>580</v>
+        <v>571</v>
       </c>
       <c r="B250" t="s">
-        <v>581</v>
+        <v>572</v>
       </c>
       <c r="C250" s="1">
-        <v>135000.0</v>
+        <v>25000.0</v>
       </c>
       <c r="D250" s="1">
-        <v>98.248</v>
+        <v>62.637</v>
       </c>
       <c r="E250" s="1">
-        <v>99.998</v>
+        <v>72.92776</v>
       </c>
       <c r="F250" t="s">
         <v>8</v>
       </c>
       <c r="G250">
         <v>1.0</v>
       </c>
       <c r="H250" s="1">
-        <v>134997.3</v>
+        <v>18231.94</v>
       </c>
       <c r="I250" s="1">
-        <v>-2362.5</v>
+        <v>-2572.69</v>
       </c>
       <c r="J250" s="1">
-        <v>-1.7500350007</v>
+        <v>-14.110895494391</v>
       </c>
       <c r="K250">
-        <v>0.7</v>
+        <v>0.18</v>
       </c>
       <c r="L250">
-        <v>941.25</v>
+        <v>44.69</v>
       </c>
       <c r="M250" s="1">
-        <v>132634.8</v>
+        <v>15659.25</v>
       </c>
       <c r="N250" s="1">
-        <v>133576.05</v>
+        <v>15703.94</v>
       </c>
       <c r="O250" s="1">
-        <v>0.11</v>
+        <v>0.01</v>
       </c>
       <c r="P250">
         <v>1</v>
       </c>
     </row>
     <row r="251" spans="1:16">
       <c r="A251" t="s">
-        <v>582</v>
+        <v>573</v>
       </c>
       <c r="B251" t="s">
-        <v>583</v>
+        <v>574</v>
       </c>
       <c r="C251" s="1">
-        <v>150000.0</v>
+        <v>208000.0</v>
       </c>
       <c r="D251" s="1">
-        <v>100.935</v>
+        <v>95.247</v>
       </c>
       <c r="E251" s="1">
-        <v>100.0965</v>
+        <v>93.56469231</v>
       </c>
       <c r="F251" t="s">
         <v>8</v>
       </c>
       <c r="G251">
         <v>1.0</v>
       </c>
       <c r="H251" s="1">
-        <v>150144.75</v>
+        <v>194614.56</v>
       </c>
       <c r="I251" s="1">
-        <v>1257.75</v>
+        <v>3499.2</v>
       </c>
       <c r="J251" s="1">
-        <v>0.83769162757939</v>
+        <v>1.7980155236073</v>
       </c>
       <c r="K251">
-        <v>2.67</v>
-[...2 lines deleted...]
-        <v>584</v>
+        <v>0.36</v>
+      </c>
+      <c r="L251">
+        <v>743.67</v>
       </c>
       <c r="M251" s="1">
-        <v>151402.5</v>
+        <v>198113.76</v>
       </c>
       <c r="N251" s="1">
-        <v>155401.54</v>
+        <v>198857.43</v>
       </c>
       <c r="O251" s="1">
-        <v>0.12</v>
+        <v>0.15</v>
       </c>
       <c r="P251">
         <v>1</v>
       </c>
     </row>
     <row r="252" spans="1:16">
       <c r="A252" t="s">
-        <v>585</v>
+        <v>575</v>
       </c>
       <c r="B252" t="s">
-        <v>586</v>
+        <v>576</v>
       </c>
       <c r="C252" s="1">
-        <v>1039503.0</v>
+        <v>135000.0</v>
       </c>
       <c r="D252" s="1">
-        <v>87.17</v>
+        <v>98.92</v>
       </c>
       <c r="E252" s="1">
-        <v>87.23149621</v>
+        <v>99.998</v>
       </c>
       <c r="F252" t="s">
         <v>8</v>
       </c>
       <c r="G252">
         <v>1.0</v>
       </c>
       <c r="H252" s="1">
-        <v>906774.02</v>
+        <v>134997.3</v>
       </c>
       <c r="I252" s="1">
-        <v>-639.25</v>
+        <v>-1455.3</v>
       </c>
       <c r="J252" s="1">
-        <v>-0.07049716753023</v>
+        <v>-1.0780215604312</v>
       </c>
       <c r="K252">
-        <v>0.0</v>
+        <v>0.15</v>
       </c>
       <c r="L252">
-        <v>0.0</v>
+        <v>207.81</v>
       </c>
       <c r="M252" s="1">
-        <v>906134.77</v>
+        <v>133542.0</v>
       </c>
       <c r="N252" s="1">
-        <v>906134.77</v>
+        <v>133749.81</v>
       </c>
       <c r="O252" s="1">
-        <v>0.72</v>
+        <v>0.1</v>
       </c>
       <c r="P252">
         <v>1</v>
       </c>
     </row>
     <row r="253" spans="1:16">
       <c r="A253" t="s">
-        <v>587</v>
+        <v>577</v>
       </c>
       <c r="B253" t="s">
-        <v>588</v>
+        <v>578</v>
       </c>
       <c r="C253" s="1">
-        <v>1578300.0</v>
+        <v>150000.0</v>
       </c>
       <c r="D253" s="1">
-        <v>83.988</v>
+        <v>101.075</v>
       </c>
       <c r="E253" s="1">
-        <v>84.13685168</v>
+        <v>100.0965</v>
       </c>
       <c r="F253" t="s">
         <v>8</v>
       </c>
       <c r="G253">
         <v>1.0</v>
       </c>
       <c r="H253" s="1">
-        <v>1327931.93</v>
+        <v>150144.75</v>
       </c>
       <c r="I253" s="1">
-        <v>-2349.33</v>
+        <v>1467.75</v>
       </c>
       <c r="J253" s="1">
-        <v>-0.17691644781823</v>
+        <v>0.9775566578252</v>
       </c>
       <c r="K253">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>2.96</v>
+      </c>
+      <c r="L253" t="s">
+        <v>579</v>
       </c>
       <c r="M253" s="1">
-        <v>1325582.6</v>
+        <v>151612.5</v>
       </c>
       <c r="N253" s="1">
-        <v>1325582.6</v>
+        <v>156052.5</v>
       </c>
       <c r="O253" s="1">
-        <v>1.05</v>
+        <v>0.12</v>
       </c>
       <c r="P253">
         <v>1</v>
       </c>
     </row>
     <row r="254" spans="1:16">
       <c r="A254" t="s">
-        <v>589</v>
+        <v>580</v>
       </c>
       <c r="B254" t="s">
-        <v>590</v>
+        <v>581</v>
       </c>
       <c r="C254" s="1">
-        <v>3881769.0</v>
+        <v>1085503.0</v>
       </c>
       <c r="D254" s="1">
-        <v>62.23</v>
+        <v>87.582</v>
       </c>
       <c r="E254" s="1">
-        <v>68.99503886</v>
+        <v>87.26291867</v>
       </c>
       <c r="F254" t="s">
         <v>8</v>
       </c>
       <c r="G254">
         <v>1.0</v>
       </c>
       <c r="H254" s="1">
-        <v>2678228.03</v>
+        <v>947241.6</v>
       </c>
       <c r="I254" s="1">
-        <v>-262603.18</v>
+        <v>3463.64</v>
       </c>
       <c r="J254" s="1">
-        <v>-9.8051090892361</v>
+        <v>0.36565539351312</v>
       </c>
       <c r="K254">
-        <v>0.47</v>
-[...2 lines deleted...]
-        <v>591</v>
+        <v>0.0</v>
+      </c>
+      <c r="L254">
+        <v>0.0</v>
       </c>
       <c r="M254" s="1">
-        <v>2415624.85</v>
+        <v>950705.24</v>
       </c>
       <c r="N254" s="1">
-        <v>2433970.19</v>
+        <v>950705.24</v>
       </c>
       <c r="O254" s="1">
-        <v>1.92</v>
+        <v>0.71</v>
       </c>
       <c r="P254">
         <v>1</v>
       </c>
     </row>
     <row r="255" spans="1:16">
       <c r="A255" t="s">
-        <v>592</v>
+        <v>582</v>
       </c>
       <c r="B255" t="s">
-        <v>593</v>
+        <v>583</v>
       </c>
       <c r="C255" s="1">
-        <v>1059659.0</v>
+        <v>1648300.0</v>
       </c>
       <c r="D255" s="1">
-        <v>98.459</v>
+        <v>84.463</v>
       </c>
       <c r="E255" s="1">
-        <v>99.44075028</v>
+        <v>84.17083237</v>
       </c>
       <c r="F255" t="s">
         <v>8</v>
       </c>
       <c r="G255">
         <v>1.0</v>
       </c>
       <c r="H255" s="1">
-        <v>1053732.86</v>
+        <v>1387387.83</v>
       </c>
       <c r="I255" s="1">
-        <v>-10403.21</v>
+        <v>4815.8</v>
       </c>
       <c r="J255" s="1">
-        <v>-0.9872720491985</v>
+        <v>0.34711274640488</v>
       </c>
       <c r="K255">
-        <v>1.54</v>
-[...2 lines deleted...]
-        <v>594</v>
+        <v>0.0</v>
+      </c>
+      <c r="L255">
+        <v>0.0</v>
       </c>
       <c r="M255" s="1">
-        <v>1043329.65</v>
+        <v>1392203.63</v>
       </c>
       <c r="N255" s="1">
-        <v>1059689.04</v>
+        <v>1392203.63</v>
       </c>
       <c r="O255" s="1">
-        <v>0.84</v>
+        <v>1.04</v>
       </c>
       <c r="P255">
         <v>1</v>
       </c>
     </row>
     <row r="256" spans="1:16">
       <c r="A256" t="s">
-        <v>595</v>
+        <v>584</v>
       </c>
       <c r="B256" t="s">
-        <v>596</v>
+        <v>585</v>
       </c>
       <c r="C256" s="1">
-        <v>224801.0</v>
+        <v>4054769.0</v>
       </c>
       <c r="D256" s="1">
-        <v>97.739</v>
+        <v>62.77</v>
       </c>
       <c r="E256" s="1">
-        <v>98.7220475</v>
+        <v>68.75977793</v>
       </c>
       <c r="F256" t="s">
         <v>8</v>
       </c>
       <c r="G256">
         <v>1.0</v>
       </c>
       <c r="H256" s="1">
-        <v>221928.15</v>
+        <v>2788050.16</v>
       </c>
       <c r="I256" s="1">
-        <v>-2209.9</v>
+        <v>-242871.66</v>
       </c>
       <c r="J256" s="1">
-        <v>-0.99577273094918</v>
+        <v>-8.7111653687034</v>
       </c>
       <c r="K256">
-        <v>3.88</v>
-[...2 lines deleted...]
-        <v>597</v>
+        <v>0.01</v>
+      </c>
+      <c r="L256">
+        <v>499.9</v>
       </c>
       <c r="M256" s="1">
-        <v>219718.25</v>
+        <v>2545178.5</v>
       </c>
       <c r="N256" s="1">
-        <v>228430.06</v>
+        <v>2545678.4</v>
       </c>
       <c r="O256" s="1">
-        <v>0.18</v>
+        <v>1.9</v>
       </c>
       <c r="P256">
         <v>1</v>
       </c>
     </row>
     <row r="257" spans="1:16">
       <c r="A257" t="s">
-        <v>598</v>
+        <v>586</v>
       </c>
       <c r="B257" t="s">
-        <v>599</v>
+        <v>587</v>
       </c>
       <c r="C257" s="1">
-        <v>409459.0</v>
+        <v>1106659.0</v>
       </c>
       <c r="D257" s="1">
-        <v>98.078</v>
+        <v>98.965</v>
       </c>
       <c r="E257" s="1">
-        <v>98.46843762</v>
+        <v>99.44980703</v>
       </c>
       <c r="F257" t="s">
         <v>8</v>
       </c>
       <c r="G257">
         <v>1.0</v>
       </c>
       <c r="H257" s="1">
-        <v>403187.88</v>
+        <v>1100570.24</v>
       </c>
       <c r="I257" s="1">
-        <v>-1598.68</v>
+        <v>-5365.16</v>
       </c>
       <c r="J257" s="1">
-        <v>-0.39650993477284</v>
+        <v>-0.48748910383039</v>
       </c>
       <c r="K257">
-        <v>4.16</v>
+        <v>1.82</v>
       </c>
       <c r="L257" t="s">
-        <v>600</v>
+        <v>588</v>
       </c>
       <c r="M257" s="1">
-        <v>401589.2</v>
+        <v>1095205.08</v>
       </c>
       <c r="N257" s="1">
-        <v>418618.21</v>
+        <v>1115367.5</v>
       </c>
       <c r="O257" s="1">
-        <v>0.33</v>
+        <v>0.83</v>
       </c>
       <c r="P257">
         <v>1</v>
       </c>
     </row>
     <row r="258" spans="1:16">
       <c r="A258" t="s">
-        <v>601</v>
+        <v>589</v>
       </c>
       <c r="B258" t="s">
-        <v>602</v>
+        <v>590</v>
       </c>
       <c r="C258" s="1">
-        <v>100000.0</v>
+        <v>492884.0</v>
       </c>
       <c r="D258" s="1">
-        <v>82.311</v>
+        <v>98.099</v>
       </c>
       <c r="E258" s="1">
-        <v>81.75</v>
+        <v>98.21541377</v>
       </c>
       <c r="F258" t="s">
         <v>8</v>
       </c>
       <c r="G258">
         <v>1.0</v>
       </c>
       <c r="H258" s="1">
-        <v>81750.0</v>
+        <v>484088.06</v>
       </c>
       <c r="I258" s="1">
-        <v>561.0</v>
+        <v>-573.79</v>
       </c>
       <c r="J258" s="1">
-        <v>0.68623853211009</v>
+        <v>-0.11853008727379</v>
       </c>
       <c r="K258">
-        <v>0.22</v>
+        <v>0.1</v>
       </c>
       <c r="L258">
-        <v>217.81</v>
+        <v>498.29</v>
       </c>
       <c r="M258" s="1">
-        <v>82311.0</v>
+        <v>483514.27</v>
       </c>
       <c r="N258" s="1">
-        <v>82528.81</v>
+        <v>484012.56</v>
       </c>
       <c r="O258" s="1">
-        <v>0.07</v>
+        <v>0.36</v>
       </c>
       <c r="P258">
         <v>1</v>
       </c>
     </row>
     <row r="259" spans="1:16">
       <c r="A259" t="s">
-        <v>603</v>
+        <v>591</v>
       </c>
       <c r="B259" t="s">
-        <v>604</v>
+        <v>592</v>
       </c>
       <c r="C259" s="1">
-        <v>1730099.0</v>
+        <v>428459.0</v>
       </c>
       <c r="D259" s="1">
-        <v>99.063</v>
+        <v>98.305</v>
       </c>
       <c r="E259" s="1">
-        <v>99.18152661</v>
+        <v>98.51635512</v>
       </c>
       <c r="F259" t="s">
         <v>8</v>
       </c>
       <c r="G259">
         <v>1.0</v>
       </c>
       <c r="H259" s="1">
-        <v>1715938.6</v>
+        <v>422102.19</v>
       </c>
       <c r="I259" s="1">
-        <v>-2050.63</v>
+        <v>-905.57</v>
       </c>
       <c r="J259" s="1">
-        <v>-0.11950485874028</v>
+        <v>-0.21453809562087</v>
       </c>
       <c r="K259">
-        <v>1.75</v>
-[...2 lines deleted...]
-        <v>605</v>
+        <v>0.11</v>
+      </c>
+      <c r="L259">
+        <v>464.85</v>
       </c>
       <c r="M259" s="1">
-        <v>1713887.97</v>
+        <v>421196.62</v>
       </c>
       <c r="N259" s="1">
-        <v>1744186.03</v>
+        <v>421661.47</v>
       </c>
       <c r="O259" s="1">
-        <v>1.38</v>
+        <v>0.31</v>
       </c>
       <c r="P259">
         <v>1</v>
       </c>
     </row>
     <row r="260" spans="1:16">
       <c r="A260" t="s">
-        <v>606</v>
+        <v>593</v>
       </c>
       <c r="B260" t="s">
-        <v>607</v>
+        <v>594</v>
       </c>
       <c r="C260" s="1">
-        <v>2271663.72</v>
+        <v>100000.0</v>
       </c>
       <c r="D260" s="1">
-        <v>87.383</v>
+        <v>82.762</v>
       </c>
       <c r="E260" s="1">
-        <v>102.78399041</v>
+        <v>81.75</v>
       </c>
       <c r="F260" t="s">
         <v>8</v>
       </c>
       <c r="G260">
         <v>1.0</v>
       </c>
       <c r="H260" s="1">
-        <v>2334906.62</v>
+        <v>81750.0</v>
       </c>
       <c r="I260" s="1">
-        <v>-349858.71</v>
+        <v>1012.0</v>
       </c>
       <c r="J260" s="1">
-        <v>-14.983841623611</v>
+        <v>1.2379204892966</v>
       </c>
       <c r="K260">
-        <v>2.09</v>
-[...2 lines deleted...]
-        <v>608</v>
+        <v>0.34</v>
+      </c>
+      <c r="L260">
+        <v>336.99</v>
       </c>
       <c r="M260" s="1">
-        <v>1985047.91</v>
+        <v>82762.0</v>
       </c>
       <c r="N260" s="1">
-        <v>2032503.9</v>
+        <v>83098.99</v>
       </c>
       <c r="O260" s="1">
-        <v>1.61</v>
+        <v>0.06</v>
       </c>
       <c r="P260">
         <v>1</v>
       </c>
     </row>
     <row r="261" spans="1:16">
       <c r="A261" t="s">
-        <v>609</v>
+        <v>595</v>
       </c>
       <c r="B261" t="s">
-        <v>610</v>
+        <v>596</v>
       </c>
       <c r="C261" s="1">
-        <v>2794658.0</v>
+        <v>1807099.0</v>
       </c>
       <c r="D261" s="1">
-        <v>96.323</v>
+        <v>99.133</v>
       </c>
       <c r="E261" s="1">
-        <v>97.05321331</v>
+        <v>99.18303812</v>
       </c>
       <c r="F261" t="s">
         <v>8</v>
       </c>
       <c r="G261">
         <v>1.0</v>
       </c>
       <c r="H261" s="1">
-        <v>2712305.39</v>
+        <v>1792335.69</v>
       </c>
       <c r="I261" s="1">
-        <v>-20406.97</v>
+        <v>-904.24</v>
       </c>
       <c r="J261" s="1">
-        <v>-0.75238467155057</v>
+        <v>-0.050450370711527</v>
       </c>
       <c r="K261">
-        <v>0.54</v>
+        <v>1.89</v>
       </c>
       <c r="L261" t="s">
-        <v>611</v>
+        <v>597</v>
       </c>
       <c r="M261" s="1">
-        <v>2691898.42</v>
+        <v>1791431.45</v>
       </c>
       <c r="N261" s="1">
-        <v>2707020.2</v>
+        <v>1825518.78</v>
       </c>
       <c r="O261" s="1">
-        <v>2.14</v>
+        <v>1.36</v>
       </c>
       <c r="P261">
         <v>1</v>
       </c>
     </row>
     <row r="262" spans="1:16">
       <c r="A262" t="s">
-        <v>612</v>
+        <v>598</v>
       </c>
       <c r="B262" t="s">
-        <v>613</v>
+        <v>599</v>
       </c>
       <c r="C262" s="1">
-        <v>100000.0</v>
+        <v>2373663.72</v>
       </c>
       <c r="D262" s="1">
-        <v>100.003</v>
+        <v>87.642</v>
       </c>
       <c r="E262" s="1">
-        <v>100.0</v>
+        <v>102.1667905</v>
       </c>
       <c r="F262" t="s">
         <v>8</v>
       </c>
       <c r="G262">
         <v>1.0</v>
       </c>
       <c r="H262" s="1">
-        <v>100000.0</v>
+        <v>2425096.04</v>
       </c>
       <c r="I262" s="1">
-        <v>3.0</v>
+        <v>-344769.68</v>
       </c>
       <c r="J262" s="1">
-        <v>0.003</v>
+        <v>-14.21674335009</v>
       </c>
       <c r="K262">
-        <v>0.15</v>
-[...2 lines deleted...]
-        <v>149.16</v>
+        <v>2.29</v>
+      </c>
+      <c r="L262" t="s">
+        <v>600</v>
       </c>
       <c r="M262" s="1">
-        <v>100003.0</v>
+        <v>2080326.36</v>
       </c>
       <c r="N262" s="1">
-        <v>100152.16</v>
+        <v>2134627.98</v>
       </c>
       <c r="O262" s="1">
-        <v>0.08</v>
+        <v>1.59</v>
       </c>
       <c r="P262">
         <v>1</v>
       </c>
     </row>
     <row r="263" spans="1:16">
       <c r="A263" t="s">
-        <v>614</v>
+        <v>601</v>
       </c>
       <c r="B263" t="s">
-        <v>615</v>
+        <v>602</v>
       </c>
       <c r="C263" s="1">
-        <v>100000.0</v>
+        <v>2919658.0</v>
       </c>
       <c r="D263" s="1">
-        <v>98.405</v>
+        <v>96.619</v>
       </c>
       <c r="E263" s="1">
-        <v>99.24</v>
+        <v>97.0584702</v>
       </c>
       <c r="F263" t="s">
         <v>8</v>
       </c>
       <c r="G263">
         <v>1.0</v>
       </c>
       <c r="H263" s="1">
-        <v>99240.0</v>
+        <v>2833775.39</v>
       </c>
       <c r="I263" s="1">
-        <v>-835.0</v>
+        <v>-12831.03</v>
       </c>
       <c r="J263" s="1">
-        <v>-0.84139459895204</v>
+        <v>-0.452789238176</v>
       </c>
       <c r="K263">
-        <v>1.07</v>
+        <v>0.74</v>
       </c>
       <c r="L263" t="s">
-        <v>616</v>
+        <v>603</v>
       </c>
       <c r="M263" s="1">
-        <v>98405.0</v>
+        <v>2820944.36</v>
       </c>
       <c r="N263" s="1">
-        <v>99473.49</v>
+        <v>2842541.83</v>
       </c>
       <c r="O263" s="1">
-        <v>0.08</v>
+        <v>2.12</v>
       </c>
       <c r="P263">
         <v>1</v>
       </c>
     </row>
     <row r="264" spans="1:16">
       <c r="A264" t="s">
-        <v>617</v>
+        <v>604</v>
       </c>
       <c r="B264" t="s">
-        <v>618</v>
+        <v>605</v>
       </c>
       <c r="C264" s="1">
         <v>100000.0</v>
       </c>
       <c r="D264" s="1">
-        <v>88.534</v>
+        <v>100.273</v>
       </c>
       <c r="E264" s="1">
-        <v>85.48</v>
+        <v>100.0</v>
       </c>
       <c r="F264" t="s">
         <v>8</v>
       </c>
       <c r="G264">
         <v>1.0</v>
       </c>
       <c r="H264" s="1">
-        <v>85480.0</v>
+        <v>100000.0</v>
       </c>
       <c r="I264" s="1">
-        <v>3054.0</v>
+        <v>273.0</v>
       </c>
       <c r="J264" s="1">
-        <v>3.5727655591951</v>
+        <v>0.273</v>
       </c>
       <c r="K264">
-        <v>0.07</v>
+        <v>0.48</v>
       </c>
       <c r="L264">
-        <v>70.96</v>
+        <v>481.91</v>
       </c>
       <c r="M264" s="1">
-        <v>88534.0</v>
+        <v>100273.0</v>
       </c>
       <c r="N264" s="1">
-        <v>88604.96</v>
+        <v>100754.91</v>
       </c>
       <c r="O264" s="1">
-        <v>0.07</v>
+        <v>0.08</v>
       </c>
       <c r="P264">
         <v>1</v>
       </c>
     </row>
     <row r="265" spans="1:16">
       <c r="A265" t="s">
-        <v>619</v>
+        <v>606</v>
       </c>
       <c r="B265" t="s">
-        <v>620</v>
+        <v>607</v>
       </c>
       <c r="C265" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D265" s="1">
-        <v>92.045</v>
+        <v>98.79</v>
       </c>
       <c r="E265" s="1">
-        <v>92.546</v>
+        <v>99.24</v>
       </c>
       <c r="F265" t="s">
         <v>8</v>
       </c>
       <c r="G265">
         <v>1.0</v>
       </c>
       <c r="H265" s="1">
-        <v>185092.0</v>
+        <v>99240.0</v>
       </c>
       <c r="I265" s="1">
-        <v>-1002.0</v>
+        <v>-450.0</v>
       </c>
       <c r="J265" s="1">
-        <v>-0.54135240853197</v>
+        <v>-0.453446191052</v>
       </c>
       <c r="K265">
-        <v>1.0</v>
+        <v>1.37</v>
       </c>
       <c r="L265" t="s">
-        <v>621</v>
+        <v>608</v>
       </c>
       <c r="M265" s="1">
-        <v>184090.0</v>
+        <v>98790.0</v>
       </c>
       <c r="N265" s="1">
-        <v>186094.11</v>
+        <v>100156.44</v>
       </c>
       <c r="O265" s="1">
-        <v>0.15</v>
+        <v>0.07</v>
       </c>
       <c r="P265">
         <v>1</v>
       </c>
     </row>
     <row r="266" spans="1:16">
       <c r="A266" t="s">
-        <v>622</v>
+        <v>609</v>
       </c>
       <c r="B266" t="s">
-        <v>623</v>
+        <v>610</v>
       </c>
       <c r="C266" s="1">
         <v>100000.0</v>
       </c>
       <c r="D266" s="1">
-        <v>101.284</v>
+        <v>89.242</v>
       </c>
       <c r="E266" s="1">
-        <v>99.942</v>
+        <v>85.48</v>
       </c>
       <c r="F266" t="s">
         <v>8</v>
       </c>
       <c r="G266">
         <v>1.0</v>
       </c>
       <c r="H266" s="1">
-        <v>99942.0</v>
+        <v>85480.0</v>
       </c>
       <c r="I266" s="1">
-        <v>1342.0</v>
+        <v>3762.0</v>
       </c>
       <c r="J266" s="1">
-        <v>1.3427788117108</v>
+        <v>4.4010294805803</v>
       </c>
       <c r="K266">
-        <v>0.33</v>
+        <v>0.22</v>
       </c>
       <c r="L266">
-        <v>327.74</v>
+        <v>217.95</v>
       </c>
       <c r="M266" s="1">
-        <v>101284.0</v>
+        <v>89242.0</v>
       </c>
       <c r="N266" s="1">
-        <v>101611.74</v>
+        <v>89459.95</v>
       </c>
       <c r="O266" s="1">
-        <v>0.08</v>
+        <v>0.07</v>
       </c>
       <c r="P266">
         <v>1</v>
       </c>
     </row>
     <row r="267" spans="1:16">
       <c r="A267" t="s">
-        <v>624</v>
+        <v>611</v>
       </c>
       <c r="B267" t="s">
-        <v>625</v>
+        <v>612</v>
       </c>
       <c r="C267" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D267" s="1">
-        <v>94.009</v>
+        <v>92.39</v>
       </c>
       <c r="E267" s="1">
-        <v>94.7</v>
+        <v>92.546</v>
       </c>
       <c r="F267" t="s">
         <v>8</v>
       </c>
       <c r="G267">
         <v>1.0</v>
       </c>
       <c r="H267" s="1">
-        <v>94700.0</v>
+        <v>185092.0</v>
       </c>
       <c r="I267" s="1">
-        <v>-691.0</v>
+        <v>-312.0</v>
       </c>
       <c r="J267" s="1">
-        <v>-0.72967265047518</v>
+        <v>-0.16856482181834</v>
       </c>
       <c r="K267">
-        <v>0.4</v>
-[...2 lines deleted...]
-        <v>395.55</v>
+        <v>1.14</v>
+      </c>
+      <c r="L267" t="s">
+        <v>613</v>
       </c>
       <c r="M267" s="1">
-        <v>94009.0</v>
+        <v>184780.0</v>
       </c>
       <c r="N267" s="1">
-        <v>94404.55</v>
+        <v>187062.19</v>
       </c>
       <c r="O267" s="1">
-        <v>0.07</v>
+        <v>0.14</v>
       </c>
       <c r="P267">
         <v>1</v>
       </c>
     </row>
     <row r="268" spans="1:16">
       <c r="A268" t="s">
-        <v>626</v>
+        <v>614</v>
       </c>
       <c r="B268" t="s">
-        <v>627</v>
+        <v>615</v>
       </c>
       <c r="C268" s="1">
         <v>100000.0</v>
       </c>
       <c r="D268" s="1">
-        <v>101.057</v>
+        <v>101.327</v>
       </c>
       <c r="E268" s="1">
-        <v>99.858</v>
+        <v>99.942</v>
       </c>
       <c r="F268" t="s">
         <v>8</v>
       </c>
       <c r="G268">
         <v>1.0</v>
       </c>
       <c r="H268" s="1">
-        <v>99858.0</v>
+        <v>99942.0</v>
       </c>
       <c r="I268" s="1">
-        <v>1199.0</v>
+        <v>1385.0</v>
       </c>
       <c r="J268" s="1">
-        <v>1.2007050011016</v>
+        <v>1.3858037661844</v>
       </c>
       <c r="K268">
-        <v>3.55</v>
-[...2 lines deleted...]
-        <v>628</v>
+        <v>0.62</v>
+      </c>
+      <c r="L268">
+        <v>615.75</v>
       </c>
       <c r="M268" s="1">
-        <v>101057.0</v>
+        <v>101327.0</v>
       </c>
       <c r="N268" s="1">
-        <v>104602.89</v>
+        <v>101942.75</v>
       </c>
       <c r="O268" s="1">
         <v>0.08</v>
       </c>
       <c r="P268">
         <v>1</v>
       </c>
     </row>
     <row r="269" spans="1:16">
       <c r="A269" t="s">
-        <v>629</v>
+        <v>616</v>
       </c>
       <c r="B269" t="s">
-        <v>630</v>
+        <v>617</v>
       </c>
       <c r="C269" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D269" s="1">
-        <v>97.66</v>
+        <v>94.132</v>
       </c>
       <c r="E269" s="1">
-        <v>98.9</v>
+        <v>94.7</v>
       </c>
       <c r="F269" t="s">
         <v>8</v>
       </c>
       <c r="G269">
         <v>1.0</v>
       </c>
       <c r="H269" s="1">
-        <v>197800.0</v>
+        <v>94700.0</v>
       </c>
       <c r="I269" s="1">
-        <v>-2480.0</v>
+        <v>-568.0</v>
       </c>
       <c r="J269" s="1">
-        <v>-1.2537917087968</v>
+        <v>-0.59978880675818</v>
       </c>
       <c r="K269">
-        <v>1.86</v>
-[...2 lines deleted...]
-        <v>631</v>
+        <v>0.45</v>
+      </c>
+      <c r="L269">
+        <v>445.21</v>
       </c>
       <c r="M269" s="1">
-        <v>195320.0</v>
+        <v>94132.0</v>
       </c>
       <c r="N269" s="1">
-        <v>199039.18</v>
+        <v>94577.21</v>
       </c>
       <c r="O269" s="1">
-        <v>0.16</v>
+        <v>0.07</v>
       </c>
       <c r="P269">
         <v>1</v>
       </c>
     </row>
     <row r="270" spans="1:16">
       <c r="A270" t="s">
-        <v>632</v>
+        <v>618</v>
       </c>
       <c r="B270" t="s">
-        <v>633</v>
+        <v>619</v>
       </c>
       <c r="C270" s="1">
         <v>100000.0</v>
       </c>
       <c r="D270" s="1">
-        <v>97.152</v>
+        <v>101.341</v>
       </c>
       <c r="E270" s="1">
-        <v>98.642</v>
+        <v>99.858</v>
       </c>
       <c r="F270" t="s">
         <v>8</v>
       </c>
       <c r="G270">
         <v>1.0</v>
       </c>
       <c r="H270" s="1">
-        <v>98642.0</v>
+        <v>99858.0</v>
       </c>
       <c r="I270" s="1">
-        <v>-1490.0</v>
+        <v>1483.0</v>
       </c>
       <c r="J270" s="1">
-        <v>-1.510512763326</v>
+        <v>1.4851088545735</v>
       </c>
       <c r="K270">
-        <v>4.17</v>
+        <v>3.85</v>
       </c>
       <c r="L270" t="s">
-        <v>634</v>
+        <v>620</v>
       </c>
       <c r="M270" s="1">
-        <v>97152.0</v>
+        <v>101341.0</v>
       </c>
       <c r="N270" s="1">
-        <v>101323.23</v>
+        <v>105194.77</v>
       </c>
       <c r="O270" s="1">
         <v>0.08</v>
       </c>
       <c r="P270">
         <v>1</v>
       </c>
     </row>
     <row r="271" spans="1:16">
       <c r="A271" t="s">
-        <v>635</v>
+        <v>621</v>
       </c>
       <c r="B271" t="s">
-        <v>636</v>
+        <v>622</v>
       </c>
       <c r="C271" s="1">
-        <v>148000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D271" s="1">
-        <v>97.885</v>
+        <v>98.074</v>
       </c>
       <c r="E271" s="1">
-        <v>99.628</v>
+        <v>98.9</v>
       </c>
       <c r="F271" t="s">
         <v>8</v>
       </c>
       <c r="G271">
         <v>1.0</v>
       </c>
       <c r="H271" s="1">
-        <v>147449.44</v>
+        <v>197800.0</v>
       </c>
       <c r="I271" s="1">
-        <v>-2579.64</v>
+        <v>-1652.0</v>
       </c>
       <c r="J271" s="1">
-        <v>-1.7495081703939</v>
+        <v>-0.83518705763397</v>
       </c>
       <c r="K271">
-        <v>1.92</v>
+        <v>2.16</v>
       </c>
       <c r="L271" t="s">
-        <v>637</v>
+        <v>623</v>
       </c>
       <c r="M271" s="1">
-        <v>144869.8</v>
+        <v>196148.0</v>
       </c>
       <c r="N271" s="1">
-        <v>147716.27</v>
+        <v>200463.07</v>
       </c>
       <c r="O271" s="1">
-        <v>0.12</v>
+        <v>0.15</v>
       </c>
       <c r="P271">
         <v>1</v>
       </c>
     </row>
     <row r="272" spans="1:16">
       <c r="A272" t="s">
-        <v>638</v>
+        <v>624</v>
       </c>
       <c r="B272" t="s">
-        <v>639</v>
+        <v>625</v>
       </c>
       <c r="C272" s="1">
         <v>100000.0</v>
       </c>
       <c r="D272" s="1">
-        <v>98.407</v>
+        <v>96.602</v>
       </c>
       <c r="E272" s="1">
-        <v>99.736</v>
+        <v>98.642</v>
       </c>
       <c r="F272" t="s">
         <v>8</v>
       </c>
       <c r="G272">
         <v>1.0</v>
       </c>
       <c r="H272" s="1">
-        <v>99736.0</v>
+        <v>98642.0</v>
       </c>
       <c r="I272" s="1">
-        <v>-1329.0</v>
+        <v>-2040.0</v>
       </c>
       <c r="J272" s="1">
-        <v>-1.3325178471164</v>
+        <v>-2.0680845887147</v>
       </c>
       <c r="K272">
-        <v>1.81</v>
-[...2 lines deleted...]
-        <v>640</v>
+        <v>0.14</v>
+      </c>
+      <c r="L272">
+        <v>143.84</v>
       </c>
       <c r="M272" s="1">
-        <v>98407.0</v>
+        <v>96602.0</v>
       </c>
       <c r="N272" s="1">
-        <v>100215.22</v>
+        <v>96745.84</v>
       </c>
       <c r="O272" s="1">
-        <v>0.08</v>
+        <v>0.07</v>
       </c>
       <c r="P272">
         <v>1</v>
       </c>
     </row>
     <row r="273" spans="1:16">
       <c r="A273" t="s">
-        <v>641</v>
+        <v>626</v>
       </c>
       <c r="B273" t="s">
-        <v>642</v>
+        <v>625</v>
       </c>
       <c r="C273" s="1">
-        <v>116000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D273" s="1">
-        <v>99.257</v>
+        <v>96.679</v>
       </c>
       <c r="E273" s="1">
-        <v>99.394</v>
+        <v>95.396</v>
       </c>
       <c r="F273" t="s">
         <v>8</v>
       </c>
       <c r="G273">
         <v>1.0</v>
       </c>
       <c r="H273" s="1">
-        <v>115297.04</v>
+        <v>95396.0</v>
       </c>
       <c r="I273" s="1">
-        <v>-158.92</v>
+        <v>1283.0</v>
       </c>
       <c r="J273" s="1">
-        <v>-0.13783528180776</v>
+        <v>1.344920122437</v>
       </c>
       <c r="K273">
-        <v>0.06</v>
+        <v>0.14</v>
       </c>
       <c r="L273">
-        <v>71.51</v>
+        <v>143.84</v>
       </c>
       <c r="M273" s="1">
-        <v>115138.12</v>
+        <v>96679.0</v>
       </c>
       <c r="N273" s="1">
-        <v>115209.63</v>
+        <v>96822.84</v>
       </c>
       <c r="O273" s="1">
-        <v>0.09</v>
+        <v>0.07</v>
       </c>
       <c r="P273">
         <v>1</v>
       </c>
     </row>
     <row r="274" spans="1:16">
       <c r="A274" t="s">
-        <v>643</v>
+        <v>627</v>
       </c>
       <c r="B274" t="s">
-        <v>644</v>
+        <v>628</v>
       </c>
       <c r="C274" s="1">
-        <v>100000.0</v>
+        <v>148000.0</v>
       </c>
       <c r="D274" s="1">
-        <v>95.064</v>
+        <v>98.102</v>
       </c>
       <c r="E274" s="1">
-        <v>93.6</v>
+        <v>99.628</v>
       </c>
       <c r="F274" t="s">
         <v>8</v>
       </c>
       <c r="G274">
         <v>1.0</v>
       </c>
       <c r="H274" s="1">
-        <v>93600.0</v>
+        <v>147449.44</v>
       </c>
       <c r="I274" s="1">
-        <v>1464.0</v>
+        <v>-2258.48</v>
       </c>
       <c r="J274" s="1">
-        <v>1.5641025641026</v>
+        <v>-1.5316979162484</v>
       </c>
       <c r="K274">
-        <v>0.87</v>
-[...2 lines deleted...]
-        <v>872.6</v>
+        <v>2.18</v>
+      </c>
+      <c r="L274" t="s">
+        <v>629</v>
       </c>
       <c r="M274" s="1">
-        <v>95064.0</v>
+        <v>145190.96</v>
       </c>
       <c r="N274" s="1">
-        <v>95936.6</v>
+        <v>148419.59</v>
       </c>
       <c r="O274" s="1">
-        <v>0.08</v>
+        <v>0.11</v>
       </c>
       <c r="P274">
         <v>1</v>
       </c>
     </row>
     <row r="275" spans="1:16">
       <c r="A275" t="s">
-        <v>645</v>
+        <v>630</v>
       </c>
       <c r="B275" t="s">
-        <v>646</v>
+        <v>631</v>
       </c>
       <c r="C275" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D275" s="1">
-        <v>98.215</v>
+        <v>98.864</v>
       </c>
       <c r="E275" s="1">
-        <v>100.0</v>
+        <v>99.736</v>
       </c>
       <c r="F275" t="s">
         <v>8</v>
       </c>
       <c r="G275">
         <v>1.0</v>
       </c>
       <c r="H275" s="1">
-        <v>200000.0</v>
+        <v>99736.0</v>
       </c>
       <c r="I275" s="1">
-        <v>-3570.0</v>
+        <v>-872.0</v>
       </c>
       <c r="J275" s="1">
-        <v>-1.785</v>
+        <v>-0.87430817357825</v>
       </c>
       <c r="K275">
-        <v>2.74</v>
+        <v>2.13</v>
       </c>
       <c r="L275" t="s">
-        <v>647</v>
+        <v>632</v>
       </c>
       <c r="M275" s="1">
-        <v>196430.0</v>
+        <v>98864.0</v>
       </c>
       <c r="N275" s="1">
-        <v>201908.08</v>
+        <v>100990.03</v>
       </c>
       <c r="O275" s="1">
-        <v>0.16</v>
+        <v>0.08</v>
       </c>
       <c r="P275">
         <v>1</v>
       </c>
     </row>
     <row r="276" spans="1:16">
       <c r="A276" t="s">
-        <v>648</v>
+        <v>633</v>
       </c>
       <c r="B276" t="s">
-        <v>649</v>
+        <v>634</v>
       </c>
       <c r="C276" s="1">
-        <v>152000.0</v>
+        <v>116000.0</v>
       </c>
       <c r="D276" s="1">
-        <v>100.6</v>
+        <v>99.361</v>
       </c>
       <c r="E276" s="1">
-        <v>99.849</v>
+        <v>99.394</v>
       </c>
       <c r="F276" t="s">
         <v>8</v>
       </c>
       <c r="G276">
         <v>1.0</v>
       </c>
       <c r="H276" s="1">
-        <v>151770.48</v>
+        <v>115297.04</v>
       </c>
       <c r="I276" s="1">
-        <v>1141.52</v>
+        <v>-38.28</v>
       </c>
       <c r="J276" s="1">
-        <v>0.75213572494467</v>
+        <v>-0.033201199267561</v>
       </c>
       <c r="K276">
-        <v>2.44</v>
-[...2 lines deleted...]
-        <v>650</v>
+        <v>0.36</v>
+      </c>
+      <c r="L276">
+        <v>417.12</v>
       </c>
       <c r="M276" s="1">
-        <v>152912.0</v>
+        <v>115258.76</v>
       </c>
       <c r="N276" s="1">
-        <v>156615.59</v>
+        <v>115675.88</v>
       </c>
       <c r="O276" s="1">
-        <v>0.12</v>
+        <v>0.09</v>
       </c>
       <c r="P276">
         <v>1</v>
       </c>
     </row>
     <row r="277" spans="1:16">
       <c r="A277" t="s">
-        <v>651</v>
+        <v>635</v>
       </c>
       <c r="B277" t="s">
-        <v>652</v>
+        <v>636</v>
       </c>
       <c r="C277" s="1">
-        <v>117000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D277" s="1">
-        <v>99.66</v>
+        <v>95.334</v>
       </c>
       <c r="E277" s="1">
-        <v>99.115</v>
+        <v>93.6</v>
       </c>
       <c r="F277" t="s">
         <v>8</v>
       </c>
       <c r="G277">
         <v>1.0</v>
       </c>
       <c r="H277" s="1">
-        <v>115964.55</v>
+        <v>93600.0</v>
       </c>
       <c r="I277" s="1">
-        <v>637.65</v>
+        <v>1734.0</v>
       </c>
       <c r="J277" s="1">
-        <v>0.54986631690461</v>
+        <v>1.8525641025641</v>
       </c>
       <c r="K277">
-        <v>0.34</v>
-[...2 lines deleted...]
-        <v>392.67</v>
+        <v>1.0</v>
+      </c>
+      <c r="L277" t="s">
+        <v>637</v>
       </c>
       <c r="M277" s="1">
-        <v>116602.2</v>
+        <v>95334.0</v>
       </c>
       <c r="N277" s="1">
-        <v>116994.87</v>
+        <v>96335.71</v>
       </c>
       <c r="O277" s="1">
-        <v>0.09</v>
+        <v>0.07</v>
       </c>
       <c r="P277">
         <v>1</v>
       </c>
     </row>
     <row r="278" spans="1:16">
       <c r="A278" t="s">
-        <v>653</v>
+        <v>638</v>
       </c>
       <c r="B278" t="s">
-        <v>654</v>
+        <v>639</v>
       </c>
       <c r="C278" s="1">
-        <v>103553.72</v>
+        <v>200000.0</v>
       </c>
       <c r="D278" s="1">
-        <v>89.445</v>
+        <v>98.639</v>
       </c>
       <c r="E278" s="1">
-        <v>92.96769831</v>
+        <v>100.0</v>
       </c>
       <c r="F278" t="s">
         <v>8</v>
       </c>
       <c r="G278">
         <v>1.0</v>
       </c>
       <c r="H278" s="1">
-        <v>96271.51</v>
+        <v>200000.0</v>
       </c>
       <c r="I278" s="1">
-        <v>-3647.89</v>
+        <v>-2722.0</v>
       </c>
       <c r="J278" s="1">
-        <v>-3.7891687790085</v>
+        <v>-1.361</v>
       </c>
       <c r="K278">
-        <v>1.26</v>
+        <v>3.05</v>
       </c>
       <c r="L278" t="s">
-        <v>655</v>
+        <v>640</v>
       </c>
       <c r="M278" s="1">
-        <v>92623.62</v>
+        <v>197278.0</v>
       </c>
       <c r="N278" s="1">
-        <v>93932.94</v>
+        <v>203371.84</v>
       </c>
       <c r="O278" s="1">
-        <v>0.07</v>
+        <v>0.15</v>
       </c>
       <c r="P278">
         <v>1</v>
       </c>
     </row>
     <row r="279" spans="1:16">
       <c r="A279" t="s">
-        <v>656</v>
+        <v>641</v>
       </c>
       <c r="B279" t="s">
-        <v>657</v>
+        <v>642</v>
       </c>
       <c r="C279" s="1">
-        <v>130465.0</v>
+        <v>152000.0</v>
       </c>
       <c r="D279" s="1">
-        <v>93.586</v>
+        <v>100.983</v>
       </c>
       <c r="E279" s="1">
-        <v>93.81726133</v>
+        <v>99.849</v>
       </c>
       <c r="F279" t="s">
         <v>8</v>
       </c>
       <c r="G279">
         <v>1.0</v>
       </c>
       <c r="H279" s="1">
-        <v>122398.69</v>
+        <v>151770.48</v>
       </c>
       <c r="I279" s="1">
-        <v>-301.71</v>
+        <v>1723.68</v>
       </c>
       <c r="J279" s="1">
-        <v>-0.24649773620943</v>
+        <v>1.1357149295436</v>
       </c>
       <c r="K279">
-        <v>0.18</v>
-[...2 lines deleted...]
-        <v>231.62</v>
+        <v>2.74</v>
+      </c>
+      <c r="L279" t="s">
+        <v>643</v>
       </c>
       <c r="M279" s="1">
-        <v>122096.98</v>
+        <v>153494.16</v>
       </c>
       <c r="N279" s="1">
-        <v>122328.6</v>
+        <v>157662.71</v>
       </c>
       <c r="O279" s="1">
-        <v>0.1</v>
+        <v>0.12</v>
       </c>
       <c r="P279">
         <v>1</v>
       </c>
     </row>
     <row r="280" spans="1:16">
       <c r="A280" t="s">
-        <v>658</v>
+        <v>644</v>
       </c>
       <c r="B280" t="s">
-        <v>659</v>
+        <v>645</v>
       </c>
       <c r="C280" s="1">
-        <v>80286.0</v>
+        <v>117000.0</v>
       </c>
       <c r="D280" s="1">
-        <v>65.648</v>
+        <v>99.692</v>
       </c>
       <c r="E280" s="1">
-        <v>65.16331614</v>
+        <v>99.115</v>
       </c>
       <c r="F280" t="s">
         <v>8</v>
       </c>
       <c r="G280">
         <v>1.0</v>
       </c>
       <c r="H280" s="1">
-        <v>52317.02</v>
+        <v>115964.55</v>
       </c>
       <c r="I280" s="1">
-        <v>389.14</v>
+        <v>675.09</v>
       </c>
       <c r="J280" s="1">
-        <v>0.74381147855899</v>
+        <v>0.58215204560359</v>
       </c>
       <c r="K280">
-        <v>1.46</v>
-[...2 lines deleted...]
-        <v>660</v>
+        <v>0.61</v>
+      </c>
+      <c r="L280">
+        <v>718.03</v>
       </c>
       <c r="M280" s="1">
-        <v>52706.16</v>
+        <v>116639.64</v>
       </c>
       <c r="N280" s="1">
-        <v>53877.45</v>
+        <v>117357.67</v>
       </c>
       <c r="O280" s="1">
-        <v>0.04</v>
+        <v>0.09</v>
       </c>
       <c r="P280">
         <v>1</v>
       </c>
     </row>
     <row r="281" spans="1:16">
       <c r="A281" t="s">
-        <v>661</v>
+        <v>646</v>
       </c>
       <c r="B281" t="s">
-        <v>662</v>
+        <v>647</v>
       </c>
       <c r="C281" s="1">
-        <v>684000.0</v>
+        <v>108553.72</v>
       </c>
       <c r="D281" s="1">
-        <v>102.276</v>
+        <v>90.059</v>
       </c>
       <c r="E281" s="1">
-        <v>123.89212865</v>
+        <v>92.84837037</v>
       </c>
       <c r="F281" t="s">
         <v>8</v>
       </c>
       <c r="G281">
         <v>1.0</v>
       </c>
       <c r="H281" s="1">
-        <v>847422.16</v>
+        <v>100790.36</v>
       </c>
       <c r="I281" s="1">
-        <v>53481.3</v>
+        <v>-3027.97</v>
       </c>
       <c r="J281" s="1">
-        <v>6.3110575253307</v>
+        <v>-3.0042258009595</v>
       </c>
       <c r="K281">
-        <v>0.22</v>
-[...2 lines deleted...]
-        <v>663</v>
+        <v>0.07</v>
+      </c>
+      <c r="L281">
+        <v>73.46</v>
       </c>
       <c r="M281" s="1">
-        <v>900903.46</v>
+        <v>97762.39</v>
       </c>
       <c r="N281" s="1">
-        <v>902429.4</v>
+        <v>97835.85</v>
       </c>
       <c r="O281" s="1">
-        <v>0.71</v>
+        <v>0.07</v>
       </c>
       <c r="P281">
         <v>1</v>
       </c>
     </row>
     <row r="282" spans="1:16">
       <c r="A282" t="s">
-        <v>664</v>
+        <v>648</v>
       </c>
       <c r="B282" t="s">
-        <v>665</v>
+        <v>649</v>
       </c>
       <c r="C282" s="1">
-        <v>753000.0</v>
+        <v>136465.0</v>
       </c>
       <c r="D282" s="1">
-        <v>99.939</v>
+        <v>93.847</v>
       </c>
       <c r="E282" s="1">
-        <v>100.90909562</v>
+        <v>93.83347378</v>
       </c>
       <c r="F282" t="s">
         <v>8</v>
       </c>
       <c r="G282">
         <v>1.0</v>
       </c>
       <c r="H282" s="1">
-        <v>759845.49</v>
+        <v>128049.85</v>
       </c>
       <c r="I282" s="1">
-        <v>-7304.82</v>
+        <v>18.46</v>
       </c>
       <c r="J282" s="1">
-        <v>-0.96135597251489</v>
+        <v>0.014416260542281</v>
       </c>
       <c r="K282">
-        <v>0.49</v>
-[...2 lines deleted...]
-        <v>666</v>
+        <v>0.28</v>
+      </c>
+      <c r="L282">
+        <v>388.64</v>
       </c>
       <c r="M282" s="1">
-        <v>752540.67</v>
+        <v>128068.31</v>
       </c>
       <c r="N282" s="1">
-        <v>756200.62</v>
+        <v>128456.95</v>
       </c>
       <c r="O282" s="1">
-        <v>0.6</v>
+        <v>0.1</v>
       </c>
       <c r="P282">
         <v>1</v>
       </c>
     </row>
     <row r="283" spans="1:16">
       <c r="A283" t="s">
-        <v>667</v>
+        <v>650</v>
       </c>
       <c r="B283" t="s">
-        <v>668</v>
+        <v>651</v>
       </c>
       <c r="C283" s="1">
-        <v>773000.0</v>
+        <v>84286.0</v>
       </c>
       <c r="D283" s="1">
-        <v>97.963</v>
+        <v>66.371</v>
       </c>
       <c r="E283" s="1">
-        <v>97.90117853</v>
+        <v>65.25033813</v>
       </c>
       <c r="F283" t="s">
         <v>8</v>
       </c>
       <c r="G283">
         <v>1.0</v>
       </c>
       <c r="H283" s="1">
-        <v>756776.11</v>
+        <v>54996.9</v>
       </c>
       <c r="I283" s="1">
-        <v>477.88</v>
+        <v>944.56</v>
       </c>
       <c r="J283" s="1">
-        <v>0.063146813659327</v>
+        <v>1.7174786215223</v>
       </c>
       <c r="K283">
-        <v>0.43</v>
-[...2 lines deleted...]
-        <v>669</v>
+        <v>0.08</v>
+      </c>
+      <c r="L283">
+        <v>65.81</v>
       </c>
       <c r="M283" s="1">
-        <v>757253.99</v>
+        <v>55941.46</v>
       </c>
       <c r="N283" s="1">
-        <v>760562.61</v>
+        <v>56007.27</v>
       </c>
       <c r="O283" s="1">
-        <v>0.6</v>
+        <v>0.04</v>
       </c>
       <c r="P283">
         <v>1</v>
       </c>
     </row>
     <row r="284" spans="1:16">
       <c r="A284" t="s">
-        <v>670</v>
+        <v>652</v>
       </c>
       <c r="B284" t="s">
-        <v>671</v>
+        <v>653</v>
       </c>
       <c r="C284" s="1">
-        <v>1406000.0</v>
+        <v>715000.0</v>
       </c>
       <c r="D284" s="1">
-        <v>93.093</v>
+        <v>101.461</v>
       </c>
       <c r="E284" s="1">
-        <v>93.70031579</v>
+        <v>124.26114266</v>
       </c>
       <c r="F284" t="s">
         <v>8</v>
       </c>
       <c r="G284">
         <v>1.0</v>
       </c>
       <c r="H284" s="1">
-        <v>1317426.44</v>
+        <v>888467.17</v>
       </c>
       <c r="I284" s="1">
-        <v>-8538.86</v>
+        <v>56912.49</v>
       </c>
       <c r="J284" s="1">
-        <v>-0.64814700394202</v>
+        <v>6.4056942025219</v>
       </c>
       <c r="K284">
-        <v>0.57</v>
+        <v>0.35</v>
       </c>
       <c r="L284" t="s">
-        <v>672</v>
+        <v>654</v>
       </c>
       <c r="M284" s="1">
-        <v>1308887.58</v>
+        <v>945379.66</v>
       </c>
       <c r="N284" s="1">
-        <v>1316958.7</v>
+        <v>947911.63</v>
       </c>
       <c r="O284" s="1">
-        <v>1.04</v>
+        <v>0.71</v>
       </c>
       <c r="P284">
         <v>1</v>
       </c>
     </row>
     <row r="285" spans="1:16">
       <c r="A285" t="s">
-        <v>673</v>
+        <v>655</v>
       </c>
       <c r="B285" t="s">
-        <v>674</v>
+        <v>656</v>
       </c>
       <c r="C285" s="1">
-        <v>565000.0</v>
+        <v>786000.0</v>
       </c>
       <c r="D285" s="1">
-        <v>84.844</v>
+        <v>99.972</v>
       </c>
       <c r="E285" s="1">
-        <v>95.36410973</v>
+        <v>100.87206107</v>
       </c>
       <c r="F285" t="s">
         <v>8</v>
       </c>
       <c r="G285">
         <v>1.0</v>
       </c>
       <c r="H285" s="1">
-        <v>538807.22</v>
+        <v>792854.4</v>
       </c>
       <c r="I285" s="1">
-        <v>-59438.62</v>
+        <v>-7074.48</v>
       </c>
       <c r="J285" s="1">
-        <v>-11.031518842676</v>
+        <v>-0.8922798435627</v>
       </c>
       <c r="K285">
-        <v>0.57</v>
+        <v>0.69</v>
       </c>
       <c r="L285" t="s">
-        <v>675</v>
+        <v>657</v>
       </c>
       <c r="M285" s="1">
-        <v>479368.6</v>
+        <v>785779.92</v>
       </c>
       <c r="N285" s="1">
-        <v>482611.98</v>
+        <v>791205.93</v>
       </c>
       <c r="O285" s="1">
-        <v>0.38</v>
+        <v>0.59</v>
       </c>
       <c r="P285">
         <v>1</v>
       </c>
     </row>
     <row r="286" spans="1:16">
       <c r="A286" t="s">
-        <v>676</v>
+        <v>658</v>
       </c>
       <c r="B286" t="s">
-        <v>677</v>
+        <v>659</v>
       </c>
       <c r="C286" s="1">
-        <v>1433000.0</v>
+        <v>807000.0</v>
       </c>
       <c r="D286" s="1">
-        <v>99.462</v>
+        <v>98.625</v>
       </c>
       <c r="E286" s="1">
-        <v>99.84837962</v>
+        <v>97.95745849</v>
       </c>
       <c r="F286" t="s">
         <v>8</v>
       </c>
       <c r="G286">
         <v>1.0</v>
       </c>
       <c r="H286" s="1">
-        <v>1430827.28</v>
+        <v>790516.69</v>
       </c>
       <c r="I286" s="1">
-        <v>-5536.82</v>
+        <v>5387.06</v>
       </c>
       <c r="J286" s="1">
-        <v>-0.38696634299564</v>
+        <v>0.68146062798497</v>
       </c>
       <c r="K286">
-        <v>0.14</v>
+        <v>0.68</v>
       </c>
       <c r="L286" t="s">
-        <v>678</v>
+        <v>660</v>
       </c>
       <c r="M286" s="1">
-        <v>1425290.46</v>
+        <v>795903.75</v>
       </c>
       <c r="N286" s="1">
-        <v>1427245.99</v>
+        <v>801360.86</v>
       </c>
       <c r="O286" s="1">
-        <v>1.13</v>
+        <v>0.6</v>
       </c>
       <c r="P286">
         <v>1</v>
       </c>
     </row>
     <row r="287" spans="1:16">
       <c r="A287" t="s">
-        <v>679</v>
+        <v>661</v>
       </c>
       <c r="B287" t="s">
-        <v>680</v>
+        <v>662</v>
       </c>
       <c r="C287" s="1">
-        <v>1080000.0</v>
+        <v>1469000.0</v>
       </c>
       <c r="D287" s="1">
-        <v>96.551</v>
+        <v>94.137</v>
       </c>
       <c r="E287" s="1">
-        <v>96.79010741</v>
+        <v>93.75584003</v>
       </c>
       <c r="F287" t="s">
         <v>8</v>
       </c>
       <c r="G287">
         <v>1.0</v>
       </c>
       <c r="H287" s="1">
-        <v>1045333.16</v>
+        <v>1377273.29</v>
       </c>
       <c r="I287" s="1">
-        <v>-2582.36</v>
+        <v>5599.24</v>
       </c>
       <c r="J287" s="1">
-        <v>-0.24703703075869</v>
+        <v>0.40654531244122</v>
       </c>
       <c r="K287">
-        <v>0.36</v>
+        <v>0.83</v>
       </c>
       <c r="L287" t="s">
-        <v>681</v>
+        <v>663</v>
       </c>
       <c r="M287" s="1">
-        <v>1042750.8</v>
+        <v>1382872.53</v>
       </c>
       <c r="N287" s="1">
-        <v>1046613.43</v>
+        <v>1395067.63</v>
       </c>
       <c r="O287" s="1">
-        <v>0.83</v>
+        <v>1.04</v>
       </c>
       <c r="P287">
         <v>1</v>
       </c>
     </row>
     <row r="288" spans="1:16">
       <c r="A288" t="s">
-        <v>682</v>
+        <v>664</v>
       </c>
       <c r="B288" t="s">
-        <v>683</v>
+        <v>665</v>
       </c>
       <c r="C288" s="1">
-        <v>120000.0</v>
+        <v>590000.0</v>
       </c>
       <c r="D288" s="1">
-        <v>95.974</v>
+        <v>85.819</v>
       </c>
       <c r="E288" s="1">
-        <v>99.406</v>
+        <v>95.00168983</v>
       </c>
       <c r="F288" t="s">
         <v>8</v>
       </c>
       <c r="G288">
         <v>1.0</v>
       </c>
       <c r="H288" s="1">
-        <v>119287.2</v>
+        <v>560509.97</v>
       </c>
       <c r="I288" s="1">
-        <v>-4118.4</v>
+        <v>-54177.87</v>
       </c>
       <c r="J288" s="1">
-        <v>-3.4525078969076</v>
+        <v>-9.6658173627135</v>
       </c>
       <c r="K288">
-        <v>1.24</v>
+        <v>0.83</v>
       </c>
       <c r="L288" t="s">
-        <v>684</v>
+        <v>666</v>
       </c>
       <c r="M288" s="1">
-        <v>115168.8</v>
+        <v>506332.1</v>
       </c>
       <c r="N288" s="1">
-        <v>116658.53</v>
+        <v>511230.06</v>
       </c>
       <c r="O288" s="1">
-        <v>0.09</v>
+        <v>0.38</v>
       </c>
       <c r="P288">
         <v>1</v>
       </c>
     </row>
     <row r="289" spans="1:16">
       <c r="A289" t="s">
-        <v>685</v>
+        <v>667</v>
       </c>
       <c r="B289" t="s">
-        <v>686</v>
+        <v>668</v>
       </c>
       <c r="C289" s="1">
-        <v>191000.0</v>
+        <v>1497000.0</v>
       </c>
       <c r="D289" s="1">
-        <v>98.245</v>
+        <v>100.441</v>
       </c>
       <c r="E289" s="1">
-        <v>100.0</v>
+        <v>99.90877221</v>
       </c>
       <c r="F289" t="s">
         <v>8</v>
       </c>
       <c r="G289">
         <v>1.0</v>
       </c>
       <c r="H289" s="1">
-        <v>191000.0</v>
+        <v>1495634.32</v>
       </c>
       <c r="I289" s="1">
-        <v>-3352.05</v>
+        <v>7967.45</v>
       </c>
       <c r="J289" s="1">
-        <v>-1.755</v>
+        <v>0.53271377190649</v>
       </c>
       <c r="K289">
-        <v>0.65</v>
+        <v>0.44</v>
       </c>
       <c r="L289" t="s">
-        <v>687</v>
+        <v>669</v>
       </c>
       <c r="M289" s="1">
-        <v>187647.95</v>
+        <v>1503601.77</v>
       </c>
       <c r="N289" s="1">
-        <v>188895.13</v>
+        <v>1510201.8</v>
       </c>
       <c r="O289" s="1">
-        <v>0.15</v>
+        <v>1.13</v>
       </c>
       <c r="P289">
         <v>1</v>
       </c>
     </row>
     <row r="290" spans="1:16">
       <c r="A290" t="s">
-        <v>688</v>
+        <v>670</v>
       </c>
       <c r="B290" t="s">
-        <v>689</v>
+        <v>671</v>
       </c>
       <c r="C290" s="1">
-        <v>100000.0</v>
+        <v>1128000.0</v>
       </c>
       <c r="D290" s="1">
-        <v>103.126</v>
+        <v>97.649</v>
       </c>
       <c r="E290" s="1">
-        <v>100.77</v>
+        <v>96.86516667</v>
       </c>
       <c r="F290" t="s">
         <v>8</v>
       </c>
       <c r="G290">
         <v>1.0</v>
       </c>
       <c r="H290" s="1">
-        <v>100770.0</v>
+        <v>1092639.08</v>
       </c>
       <c r="I290" s="1">
-        <v>2356.0</v>
+        <v>8841.64</v>
       </c>
       <c r="J290" s="1">
-        <v>2.337997419867</v>
+        <v>0.80920041776284</v>
       </c>
       <c r="K290">
-        <v>0.23</v>
-[...2 lines deleted...]
-        <v>234.25</v>
+        <v>0.66</v>
+      </c>
+      <c r="L290" t="s">
+        <v>672</v>
       </c>
       <c r="M290" s="1">
-        <v>103126.0</v>
+        <v>1101480.72</v>
       </c>
       <c r="N290" s="1">
-        <v>103360.25</v>
+        <v>1108956.03</v>
       </c>
       <c r="O290" s="1">
-        <v>0.08</v>
+        <v>0.83</v>
       </c>
       <c r="P290">
         <v>1</v>
       </c>
     </row>
     <row r="291" spans="1:16">
       <c r="A291" t="s">
-        <v>690</v>
+        <v>673</v>
       </c>
       <c r="B291" t="s">
-        <v>691</v>
+        <v>674</v>
       </c>
       <c r="C291" s="1">
-        <v>100000.0</v>
+        <v>120000.0</v>
       </c>
       <c r="D291" s="1">
-        <v>99.911</v>
+        <v>96.665</v>
       </c>
       <c r="E291" s="1">
-        <v>98.69</v>
+        <v>99.406</v>
       </c>
       <c r="F291" t="s">
         <v>8</v>
       </c>
       <c r="G291">
         <v>1.0</v>
       </c>
       <c r="H291" s="1">
-        <v>98690.0</v>
+        <v>119287.2</v>
       </c>
       <c r="I291" s="1">
-        <v>1221.0</v>
+        <v>-3289.2</v>
       </c>
       <c r="J291" s="1">
-        <v>1.2372074171649</v>
+        <v>-2.7573788302517</v>
       </c>
       <c r="K291">
-        <v>2.38</v>
+        <v>1.49</v>
       </c>
       <c r="L291" t="s">
-        <v>692</v>
+        <v>675</v>
       </c>
       <c r="M291" s="1">
-        <v>99911.0</v>
+        <v>115998.0</v>
       </c>
       <c r="N291" s="1">
-        <v>102289.08</v>
+        <v>117785.67</v>
       </c>
       <c r="O291" s="1">
-        <v>0.08</v>
+        <v>0.09</v>
       </c>
       <c r="P291">
         <v>1</v>
       </c>
     </row>
     <row r="292" spans="1:16">
       <c r="A292" t="s">
-        <v>693</v>
+        <v>676</v>
       </c>
       <c r="B292" t="s">
-        <v>694</v>
+        <v>677</v>
       </c>
       <c r="C292" s="1">
-        <v>200000.0</v>
+        <v>191000.0</v>
       </c>
       <c r="D292" s="1">
-        <v>83.97</v>
+        <v>98.445</v>
       </c>
       <c r="E292" s="1">
-        <v>85.427</v>
+        <v>100.0</v>
       </c>
       <c r="F292" t="s">
         <v>8</v>
       </c>
       <c r="G292">
         <v>1.0</v>
       </c>
       <c r="H292" s="1">
-        <v>170854.0</v>
+        <v>191000.0</v>
       </c>
       <c r="I292" s="1">
-        <v>-2914.0</v>
+        <v>-2970.05</v>
       </c>
       <c r="J292" s="1">
-        <v>-1.7055497676379</v>
+        <v>-1.555</v>
       </c>
       <c r="K292">
-        <v>0.34</v>
-[...2 lines deleted...]
-        <v>680.82</v>
+        <v>0.9</v>
+      </c>
+      <c r="L292" t="s">
+        <v>678</v>
       </c>
       <c r="M292" s="1">
-        <v>167940.0</v>
+        <v>188029.95</v>
       </c>
       <c r="N292" s="1">
-        <v>168620.82</v>
+        <v>189753.03</v>
       </c>
       <c r="O292" s="1">
-        <v>0.13</v>
+        <v>0.14</v>
       </c>
       <c r="P292">
         <v>1</v>
       </c>
     </row>
     <row r="293" spans="1:16">
       <c r="A293" t="s">
-        <v>695</v>
+        <v>679</v>
       </c>
       <c r="B293" t="s">
-        <v>696</v>
+        <v>680</v>
       </c>
       <c r="C293" s="1">
         <v>100000.0</v>
       </c>
       <c r="D293" s="1">
-        <v>88.503</v>
+        <v>103.245</v>
       </c>
       <c r="E293" s="1">
-        <v>85.8</v>
+        <v>100.77</v>
       </c>
       <c r="F293" t="s">
         <v>8</v>
       </c>
       <c r="G293">
         <v>1.0</v>
       </c>
       <c r="H293" s="1">
-        <v>85800.0</v>
+        <v>100770.0</v>
       </c>
       <c r="I293" s="1">
-        <v>2703.0</v>
+        <v>2475.0</v>
       </c>
       <c r="J293" s="1">
-        <v>3.1503496503496</v>
+        <v>2.4560881214647</v>
       </c>
       <c r="K293">
-        <v>0.05</v>
+        <v>0.61</v>
       </c>
       <c r="L293">
-        <v>52.74</v>
+        <v>611.64</v>
       </c>
       <c r="M293" s="1">
-        <v>88503.0</v>
+        <v>103245.0</v>
       </c>
       <c r="N293" s="1">
-        <v>88555.74</v>
+        <v>103856.64</v>
       </c>
       <c r="O293" s="1">
-        <v>0.07</v>
+        <v>0.08</v>
       </c>
       <c r="P293">
         <v>1</v>
       </c>
     </row>
     <row r="294" spans="1:16">
       <c r="A294" t="s">
-        <v>697</v>
+        <v>681</v>
       </c>
       <c r="B294" t="s">
-        <v>698</v>
+        <v>682</v>
       </c>
       <c r="C294" s="1">
         <v>100000.0</v>
       </c>
       <c r="D294" s="1">
-        <v>85.812</v>
+        <v>100.613</v>
       </c>
       <c r="E294" s="1">
-        <v>85.957</v>
+        <v>98.69</v>
       </c>
       <c r="F294" t="s">
         <v>8</v>
       </c>
       <c r="G294">
         <v>1.0</v>
       </c>
       <c r="H294" s="1">
-        <v>85957.0</v>
+        <v>98690.0</v>
       </c>
       <c r="I294" s="1">
-        <v>-145.0</v>
+        <v>1923.0</v>
       </c>
       <c r="J294" s="1">
-        <v>-0.16868899566062</v>
+        <v>1.9485256864931</v>
       </c>
       <c r="K294">
-        <v>0.63</v>
-[...2 lines deleted...]
-        <v>634.93</v>
+        <v>2.69</v>
+      </c>
+      <c r="L294" t="s">
+        <v>683</v>
       </c>
       <c r="M294" s="1">
-        <v>85812.0</v>
+        <v>100613.0</v>
       </c>
       <c r="N294" s="1">
-        <v>86446.93</v>
+        <v>103298.96</v>
       </c>
       <c r="O294" s="1">
-        <v>0.07</v>
+        <v>0.08</v>
       </c>
       <c r="P294">
         <v>1</v>
       </c>
     </row>
     <row r="295" spans="1:16">
       <c r="A295" t="s">
-        <v>699</v>
+        <v>684</v>
       </c>
       <c r="B295" t="s">
-        <v>700</v>
+        <v>685</v>
       </c>
       <c r="C295" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D295" s="1">
-        <v>98.01</v>
+        <v>84.483</v>
       </c>
       <c r="E295" s="1">
-        <v>99.423</v>
+        <v>85.427</v>
       </c>
       <c r="F295" t="s">
         <v>8</v>
       </c>
       <c r="G295">
         <v>1.0</v>
       </c>
       <c r="H295" s="1">
-        <v>99423.0</v>
+        <v>170854.0</v>
       </c>
       <c r="I295" s="1">
-        <v>-1413.0</v>
+        <v>-1888.0</v>
       </c>
       <c r="J295" s="1">
-        <v>-1.4212003258803</v>
+        <v>-1.1050370491765</v>
       </c>
       <c r="K295">
-        <v>0.48</v>
+        <v>0.41</v>
       </c>
       <c r="L295">
-        <v>484.93</v>
+        <v>819.86</v>
       </c>
       <c r="M295" s="1">
-        <v>98010.0</v>
+        <v>168966.0</v>
       </c>
       <c r="N295" s="1">
-        <v>98494.93</v>
+        <v>169785.86</v>
       </c>
       <c r="O295" s="1">
-        <v>0.08</v>
+        <v>0.13</v>
       </c>
       <c r="P295">
         <v>1</v>
       </c>
     </row>
     <row r="296" spans="1:16">
       <c r="A296" t="s">
-        <v>701</v>
+        <v>686</v>
       </c>
       <c r="B296" t="s">
-        <v>702</v>
+        <v>687</v>
       </c>
       <c r="C296" s="1">
-        <v>76000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D296" s="1">
-        <v>97.688</v>
+        <v>99.754</v>
       </c>
       <c r="E296" s="1">
-        <v>99.947</v>
+        <v>99.898</v>
       </c>
       <c r="F296" t="s">
         <v>8</v>
       </c>
       <c r="G296">
         <v>1.0</v>
       </c>
       <c r="H296" s="1">
-        <v>75959.72</v>
+        <v>299694.0</v>
       </c>
       <c r="I296" s="1">
-        <v>-1716.84</v>
+        <v>-432.0</v>
       </c>
       <c r="J296" s="1">
-        <v>-2.2601979048896</v>
+        <v>-0.14414702997057</v>
       </c>
       <c r="K296">
-        <v>1.64</v>
-[...2 lines deleted...]
-        <v>703</v>
+        <v>0.0</v>
+      </c>
+      <c r="L296">
+        <v>0.0</v>
       </c>
       <c r="M296" s="1">
-        <v>74242.88</v>
+        <v>299262.0</v>
       </c>
       <c r="N296" s="1">
-        <v>75492.2</v>
+        <v>299262.0</v>
       </c>
       <c r="O296" s="1">
-        <v>0.06</v>
+        <v>0.22</v>
       </c>
       <c r="P296">
         <v>1</v>
       </c>
     </row>
     <row r="297" spans="1:16">
       <c r="A297" t="s">
-        <v>704</v>
+        <v>688</v>
       </c>
       <c r="B297" t="s">
-        <v>705</v>
+        <v>689</v>
       </c>
       <c r="C297" s="1">
-        <v>102000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D297" s="1">
-        <v>100.441</v>
+        <v>88.813</v>
       </c>
       <c r="E297" s="1">
-        <v>100.0</v>
+        <v>85.8</v>
       </c>
       <c r="F297" t="s">
         <v>8</v>
       </c>
       <c r="G297">
         <v>1.0</v>
       </c>
       <c r="H297" s="1">
-        <v>102000.0</v>
+        <v>85800.0</v>
       </c>
       <c r="I297" s="1">
-        <v>449.82</v>
+        <v>3013.0</v>
       </c>
       <c r="J297" s="1">
-        <v>0.441</v>
+        <v>3.511655011655</v>
       </c>
       <c r="K297">
-        <v>0.52</v>
+        <v>0.16</v>
       </c>
       <c r="L297">
-        <v>528.5</v>
+        <v>161.99</v>
       </c>
       <c r="M297" s="1">
-        <v>102449.82</v>
+        <v>88813.0</v>
       </c>
       <c r="N297" s="1">
-        <v>102978.32</v>
+        <v>88974.99</v>
       </c>
       <c r="O297" s="1">
-        <v>0.08</v>
+        <v>0.07</v>
       </c>
       <c r="P297">
         <v>1</v>
       </c>
     </row>
     <row r="298" spans="1:16">
       <c r="A298" t="s">
-        <v>706</v>
+        <v>690</v>
       </c>
       <c r="B298" t="s">
-        <v>707</v>
+        <v>691</v>
       </c>
       <c r="C298" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D298" s="1">
-        <v>97.702</v>
+        <v>86.374</v>
       </c>
       <c r="E298" s="1">
-        <v>99.779</v>
+        <v>85.957</v>
       </c>
       <c r="F298" t="s">
         <v>8</v>
       </c>
       <c r="G298">
         <v>1.0</v>
       </c>
       <c r="H298" s="1">
-        <v>199558.0</v>
+        <v>85957.0</v>
       </c>
       <c r="I298" s="1">
-        <v>-4154.0</v>
+        <v>417.0</v>
       </c>
       <c r="J298" s="1">
-        <v>-2.0816003367442</v>
+        <v>0.48512628407227</v>
       </c>
       <c r="K298">
-        <v>0.72</v>
-[...2 lines deleted...]
-        <v>708</v>
+        <v>0.69</v>
+      </c>
+      <c r="L298">
+        <v>694.52</v>
       </c>
       <c r="M298" s="1">
-        <v>195404.0</v>
+        <v>86374.0</v>
       </c>
       <c r="N298" s="1">
-        <v>196842.36</v>
+        <v>87068.52</v>
       </c>
       <c r="O298" s="1">
-        <v>0.16</v>
+        <v>0.06</v>
       </c>
       <c r="P298">
         <v>1</v>
       </c>
     </row>
     <row r="299" spans="1:16">
       <c r="A299" t="s">
-        <v>709</v>
+        <v>692</v>
       </c>
       <c r="B299" t="s">
-        <v>710</v>
+        <v>693</v>
       </c>
       <c r="C299" s="1">
-        <v>180000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D299" s="1">
-        <v>98.072</v>
+        <v>98.221</v>
       </c>
       <c r="E299" s="1">
-        <v>100.0</v>
+        <v>99.423</v>
       </c>
       <c r="F299" t="s">
         <v>8</v>
       </c>
       <c r="G299">
         <v>1.0</v>
       </c>
       <c r="H299" s="1">
-        <v>180000.0</v>
+        <v>99423.0</v>
       </c>
       <c r="I299" s="1">
-        <v>-3470.4</v>
+        <v>-1202.0</v>
       </c>
       <c r="J299" s="1">
-        <v>-1.928</v>
+        <v>-1.2089757903101</v>
       </c>
       <c r="K299">
-        <v>0.69</v>
-[...2 lines deleted...]
-        <v>711</v>
+        <v>0.72</v>
+      </c>
+      <c r="L299">
+        <v>723.29</v>
       </c>
       <c r="M299" s="1">
-        <v>176529.6</v>
+        <v>98221.0</v>
       </c>
       <c r="N299" s="1">
-        <v>177764.35</v>
+        <v>98944.29</v>
       </c>
       <c r="O299" s="1">
-        <v>0.14</v>
+        <v>0.07</v>
       </c>
       <c r="P299">
         <v>1</v>
       </c>
     </row>
     <row r="300" spans="1:16">
       <c r="A300" t="s">
-        <v>712</v>
+        <v>694</v>
       </c>
       <c r="B300" t="s">
-        <v>713</v>
+        <v>695</v>
       </c>
       <c r="C300" s="1">
-        <v>70000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D300" s="1">
-        <v>97.35</v>
+        <v>98.268</v>
       </c>
       <c r="E300" s="1">
-        <v>99.215</v>
+        <v>97.59</v>
       </c>
       <c r="F300" t="s">
         <v>8</v>
       </c>
       <c r="G300">
         <v>1.0</v>
       </c>
       <c r="H300" s="1">
-        <v>69450.5</v>
+        <v>97590.0</v>
       </c>
       <c r="I300" s="1">
-        <v>-1305.5</v>
+        <v>678.0</v>
       </c>
       <c r="J300" s="1">
-        <v>-1.8797560852694</v>
+        <v>0.69474331386413</v>
       </c>
       <c r="K300">
-        <v>4.24</v>
+        <v>1.68</v>
       </c>
       <c r="L300" t="s">
-        <v>714</v>
+        <v>696</v>
       </c>
       <c r="M300" s="1">
-        <v>68145.0</v>
+        <v>98268.0</v>
       </c>
       <c r="N300" s="1">
-        <v>71115.21</v>
+        <v>99950.88</v>
       </c>
       <c r="O300" s="1">
-        <v>0.06</v>
+        <v>0.07</v>
       </c>
       <c r="P300">
         <v>1</v>
       </c>
     </row>
     <row r="301" spans="1:16">
       <c r="A301" t="s">
-        <v>715</v>
+        <v>697</v>
       </c>
       <c r="B301" t="s">
-        <v>716</v>
+        <v>698</v>
       </c>
       <c r="C301" s="1">
-        <v>100000.0</v>
+        <v>76000.0</v>
       </c>
       <c r="D301" s="1">
-        <v>100.279</v>
+        <v>98.559</v>
       </c>
       <c r="E301" s="1">
-        <v>101.669</v>
+        <v>99.947</v>
       </c>
       <c r="F301" t="s">
         <v>8</v>
       </c>
       <c r="G301">
         <v>1.0</v>
       </c>
       <c r="H301" s="1">
-        <v>101669.0</v>
+        <v>75959.72</v>
       </c>
       <c r="I301" s="1">
-        <v>-1390.0</v>
+        <v>-1054.88</v>
       </c>
       <c r="J301" s="1">
-        <v>-1.3671817368126</v>
+        <v>-1.388736030096</v>
       </c>
       <c r="K301">
-        <v>0.49</v>
-[...2 lines deleted...]
-        <v>487.6</v>
+        <v>1.94</v>
+      </c>
+      <c r="L301" t="s">
+        <v>699</v>
       </c>
       <c r="M301" s="1">
-        <v>100279.0</v>
+        <v>74904.84</v>
       </c>
       <c r="N301" s="1">
-        <v>100766.6</v>
+        <v>76380.59</v>
       </c>
       <c r="O301" s="1">
-        <v>0.08</v>
+        <v>0.06</v>
       </c>
       <c r="P301">
         <v>1</v>
       </c>
     </row>
     <row r="302" spans="1:16">
       <c r="A302" t="s">
-        <v>717</v>
+        <v>700</v>
       </c>
       <c r="B302" t="s">
-        <v>718</v>
+        <v>701</v>
       </c>
       <c r="C302" s="1">
-        <v>164000.0</v>
+        <v>102000.0</v>
       </c>
       <c r="D302" s="1">
-        <v>99.907</v>
+        <v>101.183</v>
       </c>
       <c r="E302" s="1">
         <v>100.0</v>
       </c>
       <c r="F302" t="s">
         <v>8</v>
       </c>
       <c r="G302">
         <v>1.0</v>
       </c>
       <c r="H302" s="1">
-        <v>164000.0</v>
+        <v>102000.0</v>
       </c>
       <c r="I302" s="1">
-        <v>-152.52</v>
+        <v>1206.66</v>
       </c>
       <c r="J302" s="1">
-        <v>-0.093</v>
+        <v>1.183</v>
       </c>
       <c r="K302">
-        <v>3.36</v>
-[...2 lines deleted...]
-        <v>719</v>
+        <v>0.89</v>
+      </c>
+      <c r="L302">
+        <v>911.66</v>
       </c>
       <c r="M302" s="1">
-        <v>163847.48</v>
+        <v>103206.66</v>
       </c>
       <c r="N302" s="1">
-        <v>169352.97</v>
+        <v>104118.32</v>
       </c>
       <c r="O302" s="1">
-        <v>0.13</v>
+        <v>0.08</v>
       </c>
       <c r="P302">
         <v>1</v>
       </c>
     </row>
     <row r="303" spans="1:16">
       <c r="A303" t="s">
-        <v>720</v>
+        <v>702</v>
       </c>
       <c r="B303" t="s">
-        <v>721</v>
+        <v>703</v>
       </c>
       <c r="C303" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D303" s="1">
-        <v>98.816</v>
+        <v>98.705</v>
       </c>
       <c r="E303" s="1">
-        <v>100.78</v>
+        <v>99.779</v>
       </c>
       <c r="F303" t="s">
         <v>8</v>
       </c>
       <c r="G303">
         <v>1.0</v>
       </c>
       <c r="H303" s="1">
-        <v>100780.0</v>
+        <v>199558.0</v>
       </c>
       <c r="I303" s="1">
-        <v>-1964.0</v>
+        <v>-2148.0</v>
       </c>
       <c r="J303" s="1">
-        <v>-1.9487993649534</v>
+        <v>-1.0763787971417</v>
       </c>
       <c r="K303">
-        <v>2.9</v>
+        <v>1.02</v>
       </c>
       <c r="L303" t="s">
-        <v>722</v>
+        <v>704</v>
       </c>
       <c r="M303" s="1">
-        <v>98816.0</v>
+        <v>197410.0</v>
       </c>
       <c r="N303" s="1">
-        <v>101715.73</v>
+        <v>199444.25</v>
       </c>
       <c r="O303" s="1">
-        <v>0.08</v>
+        <v>0.15</v>
       </c>
       <c r="P303">
         <v>1</v>
       </c>
     </row>
     <row r="304" spans="1:16">
       <c r="A304" t="s">
-        <v>723</v>
+        <v>705</v>
       </c>
       <c r="B304" t="s">
-        <v>724</v>
+        <v>706</v>
       </c>
       <c r="C304" s="1">
-        <v>122000.0</v>
+        <v>180000.0</v>
       </c>
       <c r="D304" s="1">
-        <v>100.253</v>
+        <v>98.492</v>
       </c>
       <c r="E304" s="1">
         <v>100.0</v>
       </c>
       <c r="F304" t="s">
         <v>8</v>
       </c>
       <c r="G304">
         <v>1.0</v>
       </c>
       <c r="H304" s="1">
-        <v>122000.0</v>
+        <v>180000.0</v>
       </c>
       <c r="I304" s="1">
-        <v>308.66</v>
+        <v>-2714.4</v>
       </c>
       <c r="J304" s="1">
-        <v>0.253</v>
+        <v>-1.508</v>
       </c>
       <c r="K304">
-        <v>2.43</v>
-[...2 lines deleted...]
-        <v>725</v>
+        <v>0.16</v>
+      </c>
+      <c r="L304">
+        <v>284.94</v>
       </c>
       <c r="M304" s="1">
-        <v>122308.66</v>
+        <v>177285.6</v>
       </c>
       <c r="N304" s="1">
-        <v>125269.96</v>
+        <v>177570.54</v>
       </c>
       <c r="O304" s="1">
-        <v>0.1</v>
+        <v>0.13</v>
       </c>
       <c r="P304">
         <v>1</v>
       </c>
     </row>
     <row r="305" spans="1:16">
       <c r="A305" t="s">
-        <v>726</v>
+        <v>707</v>
       </c>
       <c r="B305" t="s">
-        <v>727</v>
+        <v>708</v>
       </c>
       <c r="C305" s="1">
-        <v>200000.0</v>
+        <v>70000.0</v>
       </c>
       <c r="D305" s="1">
-        <v>93.747</v>
+        <v>98.159</v>
       </c>
       <c r="E305" s="1">
-        <v>93.109</v>
+        <v>99.215</v>
       </c>
       <c r="F305" t="s">
         <v>8</v>
       </c>
       <c r="G305">
         <v>1.0</v>
       </c>
       <c r="H305" s="1">
-        <v>186218.0</v>
+        <v>69450.5</v>
       </c>
       <c r="I305" s="1">
-        <v>1276.0</v>
+        <v>-739.2</v>
       </c>
       <c r="J305" s="1">
-        <v>0.68521839993986</v>
+        <v>-1.0643551882276</v>
       </c>
       <c r="K305">
-        <v>0.31</v>
+        <v>0.16</v>
       </c>
       <c r="L305">
-        <v>619.18</v>
+        <v>115.07</v>
       </c>
       <c r="M305" s="1">
-        <v>187494.0</v>
+        <v>68711.3</v>
       </c>
       <c r="N305" s="1">
-        <v>188113.18</v>
+        <v>68826.37</v>
       </c>
       <c r="O305" s="1">
-        <v>0.15</v>
+        <v>0.05</v>
       </c>
       <c r="P305">
         <v>1</v>
       </c>
     </row>
     <row r="306" spans="1:16">
       <c r="A306" t="s">
-        <v>728</v>
+        <v>709</v>
       </c>
       <c r="B306" t="s">
-        <v>729</v>
+        <v>710</v>
       </c>
       <c r="C306" s="1">
         <v>100000.0</v>
       </c>
       <c r="D306" s="1">
-        <v>100.102</v>
+        <v>100.602</v>
       </c>
       <c r="E306" s="1">
-        <v>99.833</v>
+        <v>101.669</v>
       </c>
       <c r="F306" t="s">
         <v>8</v>
       </c>
       <c r="G306">
         <v>1.0</v>
       </c>
       <c r="H306" s="1">
-        <v>99833.0</v>
+        <v>101669.0</v>
       </c>
       <c r="I306" s="1">
-        <v>269.0</v>
+        <v>-1067.0</v>
       </c>
       <c r="J306" s="1">
-        <v>0.26944998146905</v>
+        <v>-1.0494841102007</v>
       </c>
       <c r="K306">
-        <v>3.06</v>
-[...2 lines deleted...]
-        <v>730</v>
+        <v>0.8</v>
+      </c>
+      <c r="L306">
+        <v>801.84</v>
       </c>
       <c r="M306" s="1">
-        <v>100102.0</v>
+        <v>100602.0</v>
       </c>
       <c r="N306" s="1">
-        <v>103159.53</v>
+        <v>101403.84</v>
       </c>
       <c r="O306" s="1">
         <v>0.08</v>
       </c>
       <c r="P306">
         <v>1</v>
       </c>
     </row>
     <row r="307" spans="1:16">
       <c r="A307" t="s">
-        <v>731</v>
+        <v>711</v>
       </c>
       <c r="B307" t="s">
-        <v>732</v>
+        <v>712</v>
       </c>
       <c r="C307" s="1">
-        <v>200000.0</v>
+        <v>164000.0</v>
       </c>
       <c r="D307" s="1">
-        <v>99.131</v>
+        <v>100.084</v>
       </c>
       <c r="E307" s="1">
-        <v>99.07</v>
+        <v>100.0</v>
       </c>
       <c r="F307" t="s">
         <v>8</v>
       </c>
       <c r="G307">
         <v>1.0</v>
       </c>
       <c r="H307" s="1">
-        <v>198140.0</v>
+        <v>164000.0</v>
       </c>
       <c r="I307" s="1">
-        <v>122.0</v>
+        <v>137.76</v>
       </c>
       <c r="J307" s="1">
-        <v>0.061572625416372</v>
+        <v>0.084</v>
       </c>
       <c r="K307">
-        <v>0.7</v>
-[...2 lines deleted...]
-        <v>733</v>
+        <v>0.12</v>
+      </c>
+      <c r="L307">
+        <v>189.84</v>
       </c>
       <c r="M307" s="1">
-        <v>198262.0</v>
+        <v>164137.76</v>
       </c>
       <c r="N307" s="1">
-        <v>199669.6</v>
+        <v>164327.6</v>
       </c>
       <c r="O307" s="1">
-        <v>0.16</v>
+        <v>0.12</v>
       </c>
       <c r="P307">
         <v>1</v>
       </c>
     </row>
     <row r="308" spans="1:16">
       <c r="A308" t="s">
-        <v>734</v>
+        <v>713</v>
       </c>
       <c r="B308" t="s">
-        <v>735</v>
+        <v>714</v>
       </c>
       <c r="C308" s="1">
-        <v>153459.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D308" s="1">
-        <v>97.85</v>
+        <v>99.054</v>
       </c>
       <c r="E308" s="1">
-        <v>97.12905076</v>
+        <v>100.78</v>
       </c>
       <c r="F308" t="s">
         <v>8</v>
       </c>
       <c r="G308">
         <v>1.0</v>
       </c>
       <c r="H308" s="1">
-        <v>149053.27</v>
+        <v>100780.0</v>
       </c>
       <c r="I308" s="1">
-        <v>1106.36</v>
+        <v>-1726.0</v>
       </c>
       <c r="J308" s="1">
-        <v>0.74225812020092</v>
+        <v>-1.7126413971026</v>
       </c>
       <c r="K308">
-        <v>0.6</v>
+        <v>0.0</v>
       </c>
       <c r="L308">
-        <v>927.06</v>
+        <v>0.0</v>
       </c>
       <c r="M308" s="1">
-        <v>150159.63</v>
+        <v>99054.0</v>
       </c>
       <c r="N308" s="1">
-        <v>151086.69</v>
+        <v>99054.0</v>
       </c>
       <c r="O308" s="1">
-        <v>0.12</v>
+        <v>0.07</v>
       </c>
       <c r="P308">
         <v>1</v>
       </c>
     </row>
     <row r="309" spans="1:16">
       <c r="A309" t="s">
-        <v>736</v>
+        <v>715</v>
       </c>
       <c r="B309" t="s">
-        <v>737</v>
+        <v>716</v>
       </c>
       <c r="C309" s="1">
-        <v>616760.0</v>
+        <v>122000.0</v>
       </c>
       <c r="D309" s="1">
-        <v>97.437</v>
+        <v>100.581</v>
       </c>
       <c r="E309" s="1">
-        <v>100.77701699</v>
+        <v>100.0</v>
       </c>
       <c r="F309" t="s">
         <v>8</v>
       </c>
       <c r="G309">
         <v>1.0</v>
       </c>
       <c r="H309" s="1">
-        <v>621552.33</v>
+        <v>122000.0</v>
       </c>
       <c r="I309" s="1">
-        <v>-20599.89</v>
+        <v>708.82</v>
       </c>
       <c r="J309" s="1">
-        <v>-3.3142647860398</v>
+        <v>0.581</v>
       </c>
       <c r="K309">
-        <v>0.75</v>
+        <v>2.72</v>
       </c>
       <c r="L309" t="s">
-        <v>738</v>
+        <v>717</v>
       </c>
       <c r="M309" s="1">
-        <v>600952.44</v>
+        <v>122708.82</v>
       </c>
       <c r="N309" s="1">
-        <v>605599.26</v>
+        <v>126022.08</v>
       </c>
       <c r="O309" s="1">
-        <v>0.48</v>
+        <v>0.09</v>
       </c>
       <c r="P309">
         <v>1</v>
       </c>
     </row>
     <row r="310" spans="1:16">
       <c r="A310" t="s">
-        <v>739</v>
+        <v>718</v>
       </c>
       <c r="B310" t="s">
-        <v>740</v>
+        <v>719</v>
       </c>
       <c r="C310" s="1">
-        <v>370455.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D310" s="1">
-        <v>103.854</v>
+        <v>94.215</v>
       </c>
       <c r="E310" s="1">
-        <v>117.36097232</v>
+        <v>93.109</v>
       </c>
       <c r="F310" t="s">
         <v>8</v>
       </c>
       <c r="G310">
         <v>1.0</v>
       </c>
       <c r="H310" s="1">
-        <v>434769.59</v>
+        <v>186218.0</v>
       </c>
       <c r="I310" s="1">
-        <v>-50037.25</v>
+        <v>2212.0</v>
       </c>
       <c r="J310" s="1">
-        <v>-11.508912111355</v>
+        <v>1.1878550945666</v>
       </c>
       <c r="K310">
-        <v>1.13</v>
-[...2 lines deleted...]
-        <v>741</v>
+        <v>0.35</v>
+      </c>
+      <c r="L310">
+        <v>698.63</v>
       </c>
       <c r="M310" s="1">
-        <v>384732.34</v>
+        <v>188430.0</v>
       </c>
       <c r="N310" s="1">
-        <v>388918.99</v>
+        <v>189128.63</v>
       </c>
       <c r="O310" s="1">
-        <v>0.31</v>
+        <v>0.14</v>
       </c>
       <c r="P310">
         <v>1</v>
       </c>
     </row>
     <row r="311" spans="1:16">
       <c r="A311" t="s">
-        <v>742</v>
+        <v>720</v>
       </c>
       <c r="B311" t="s">
-        <v>743</v>
+        <v>721</v>
       </c>
       <c r="C311" s="1">
         <v>100000.0</v>
       </c>
       <c r="D311" s="1">
-        <v>97.858</v>
+        <v>100.542</v>
       </c>
       <c r="E311" s="1">
-        <v>99.794</v>
+        <v>99.833</v>
       </c>
       <c r="F311" t="s">
         <v>8</v>
       </c>
       <c r="G311">
         <v>1.0</v>
       </c>
       <c r="H311" s="1">
-        <v>99794.0</v>
+        <v>99833.0</v>
       </c>
       <c r="I311" s="1">
-        <v>-1936.0</v>
+        <v>709.0</v>
       </c>
       <c r="J311" s="1">
-        <v>-1.9399963925687</v>
+        <v>0.71018601063776</v>
       </c>
       <c r="K311">
-        <v>0.58</v>
-[...2 lines deleted...]
-        <v>584.93</v>
+        <v>3.38</v>
+      </c>
+      <c r="L311" t="s">
+        <v>722</v>
       </c>
       <c r="M311" s="1">
-        <v>97858.0</v>
+        <v>100542.0</v>
       </c>
       <c r="N311" s="1">
-        <v>98442.93</v>
+        <v>103917.34</v>
       </c>
       <c r="O311" s="1">
         <v>0.08</v>
       </c>
       <c r="P311">
         <v>1</v>
       </c>
     </row>
     <row r="312" spans="1:16">
       <c r="A312" t="s">
-        <v>744</v>
+        <v>723</v>
       </c>
       <c r="B312" t="s">
-        <v>745</v>
+        <v>724</v>
       </c>
       <c r="C312" s="1">
         <v>200000.0</v>
       </c>
       <c r="D312" s="1">
-        <v>97.201</v>
+        <v>99.419</v>
       </c>
       <c r="E312" s="1">
-        <v>99.105</v>
+        <v>99.07</v>
       </c>
       <c r="F312" t="s">
         <v>8</v>
       </c>
       <c r="G312">
         <v>1.0</v>
       </c>
       <c r="H312" s="1">
-        <v>198210.0</v>
+        <v>198140.0</v>
       </c>
       <c r="I312" s="1">
-        <v>-3808.0</v>
+        <v>698.0</v>
       </c>
       <c r="J312" s="1">
-        <v>-1.9211946924979</v>
+        <v>0.3522761683658</v>
       </c>
       <c r="K312">
-        <v>1.49</v>
+        <v>1.0</v>
       </c>
       <c r="L312" t="s">
-        <v>746</v>
+        <v>725</v>
       </c>
       <c r="M312" s="1">
-        <v>194402.0</v>
+        <v>198838.0</v>
       </c>
       <c r="N312" s="1">
-        <v>197375.97</v>
+        <v>200837.2</v>
       </c>
       <c r="O312" s="1">
-        <v>0.16</v>
+        <v>0.15</v>
       </c>
       <c r="P312">
         <v>1</v>
       </c>
     </row>
     <row r="313" spans="1:16">
       <c r="A313" t="s">
-        <v>747</v>
+        <v>726</v>
       </c>
       <c r="B313" t="s">
-        <v>748</v>
+        <v>727</v>
       </c>
       <c r="C313" s="1">
-        <v>115000.0</v>
+        <v>159459.0</v>
       </c>
       <c r="D313" s="1">
-        <v>99.388</v>
+        <v>98.03</v>
       </c>
       <c r="E313" s="1">
-        <v>100.0</v>
+        <v>97.16645031</v>
       </c>
       <c r="F313" t="s">
         <v>8</v>
       </c>
       <c r="G313">
         <v>1.0</v>
       </c>
       <c r="H313" s="1">
-        <v>115000.0</v>
+        <v>154940.65</v>
       </c>
       <c r="I313" s="1">
-        <v>-703.8</v>
+        <v>1377.0</v>
       </c>
       <c r="J313" s="1">
-        <v>-0.612</v>
+        <v>0.88872739335997</v>
       </c>
       <c r="K313">
-        <v>2.95</v>
+        <v>0.66</v>
       </c>
       <c r="L313" t="s">
-        <v>749</v>
+        <v>728</v>
       </c>
       <c r="M313" s="1">
-        <v>114296.2</v>
+        <v>156317.65</v>
       </c>
       <c r="N313" s="1">
-        <v>117691.55</v>
+        <v>157375.98</v>
       </c>
       <c r="O313" s="1">
-        <v>0.09</v>
+        <v>0.12</v>
       </c>
       <c r="P313">
         <v>1</v>
       </c>
     </row>
     <row r="314" spans="1:16">
       <c r="A314" t="s">
-        <v>750</v>
+        <v>729</v>
       </c>
       <c r="B314" t="s">
-        <v>751</v>
+        <v>730</v>
       </c>
       <c r="C314" s="1">
-        <v>200000.0</v>
+        <v>644760.0</v>
       </c>
       <c r="D314" s="1">
-        <v>99.082</v>
+        <v>97.686</v>
       </c>
       <c r="E314" s="1">
-        <v>101.2</v>
+        <v>100.66154383</v>
       </c>
       <c r="F314" t="s">
         <v>8</v>
       </c>
       <c r="G314">
         <v>1.0</v>
       </c>
       <c r="H314" s="1">
-        <v>202400.0</v>
+        <v>649025.37</v>
       </c>
       <c r="I314" s="1">
-        <v>-4236.0</v>
+        <v>-19185.12</v>
       </c>
       <c r="J314" s="1">
-        <v>-2.0928853754941</v>
+        <v>-2.9559892242733</v>
       </c>
       <c r="K314">
-        <v>0.61</v>
+        <v>0.95</v>
       </c>
       <c r="L314" t="s">
-        <v>752</v>
+        <v>731</v>
       </c>
       <c r="M314" s="1">
-        <v>198164.0</v>
+        <v>629840.25</v>
       </c>
       <c r="N314" s="1">
-        <v>199380.44</v>
+        <v>635978.72</v>
       </c>
       <c r="O314" s="1">
-        <v>0.16</v>
+        <v>0.47</v>
       </c>
       <c r="P314">
         <v>1</v>
       </c>
     </row>
     <row r="315" spans="1:16">
       <c r="A315" t="s">
-        <v>753</v>
+        <v>732</v>
       </c>
       <c r="B315" t="s">
-        <v>754</v>
+        <v>733</v>
       </c>
       <c r="C315" s="1">
-        <v>239000.0</v>
+        <v>387455.0</v>
       </c>
       <c r="D315" s="1">
-        <v>98.429</v>
+        <v>104.075</v>
       </c>
       <c r="E315" s="1">
-        <v>99.728</v>
+        <v>116.81598895</v>
       </c>
       <c r="F315" t="s">
         <v>8</v>
       </c>
       <c r="G315">
         <v>1.0</v>
       </c>
       <c r="H315" s="1">
-        <v>238349.92</v>
+        <v>452609.39</v>
       </c>
       <c r="I315" s="1">
-        <v>-3104.61</v>
+        <v>-49365.6</v>
       </c>
       <c r="J315" s="1">
-        <v>-1.3025429167335</v>
+        <v>-10.906888166858</v>
       </c>
       <c r="K315">
-        <v>0.85</v>
+        <v>1.43</v>
       </c>
       <c r="L315" t="s">
-        <v>755</v>
+        <v>734</v>
       </c>
       <c r="M315" s="1">
-        <v>235245.31</v>
+        <v>403243.79</v>
       </c>
       <c r="N315" s="1">
-        <v>237266.99</v>
+        <v>408776.97</v>
       </c>
       <c r="O315" s="1">
-        <v>0.19</v>
+        <v>0.3</v>
       </c>
       <c r="P315">
         <v>1</v>
       </c>
     </row>
     <row r="316" spans="1:16">
       <c r="A316" t="s">
-        <v>756</v>
+        <v>735</v>
       </c>
       <c r="B316" t="s">
-        <v>757</v>
+        <v>736</v>
       </c>
       <c r="C316" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D316" s="1">
-        <v>104.18</v>
+        <v>98.11</v>
       </c>
       <c r="E316" s="1">
-        <v>99.29</v>
+        <v>99.794</v>
       </c>
       <c r="F316" t="s">
         <v>8</v>
       </c>
       <c r="G316">
         <v>1.0</v>
       </c>
       <c r="H316" s="1">
-        <v>198580.0</v>
+        <v>99794.0</v>
       </c>
       <c r="I316" s="1">
-        <v>9780.0</v>
+        <v>-1684.0</v>
       </c>
       <c r="J316" s="1">
-        <v>4.9249672676</v>
+        <v>-1.687476200974</v>
       </c>
       <c r="K316">
-        <v>0.25</v>
+        <v>0.86</v>
       </c>
       <c r="L316">
-        <v>500.68</v>
+        <v>863.01</v>
       </c>
       <c r="M316" s="1">
-        <v>208360.0</v>
+        <v>98110.0</v>
       </c>
       <c r="N316" s="1">
-        <v>208860.68</v>
+        <v>98973.01</v>
       </c>
       <c r="O316" s="1">
-        <v>0.16</v>
+        <v>0.07</v>
       </c>
       <c r="P316">
         <v>1</v>
       </c>
     </row>
     <row r="317" spans="1:16">
       <c r="A317" t="s">
-        <v>758</v>
+        <v>737</v>
       </c>
       <c r="B317" t="s">
-        <v>759</v>
+        <v>738</v>
       </c>
       <c r="C317" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D317" s="1">
-        <v>99.737</v>
+        <v>97.906</v>
       </c>
       <c r="E317" s="1">
-        <v>102.47</v>
+        <v>99.105</v>
       </c>
       <c r="F317" t="s">
         <v>8</v>
       </c>
       <c r="G317">
         <v>1.0</v>
       </c>
       <c r="H317" s="1">
-        <v>102470.0</v>
+        <v>198210.0</v>
       </c>
       <c r="I317" s="1">
-        <v>-2733.0</v>
+        <v>-2398.0</v>
       </c>
       <c r="J317" s="1">
-        <v>-2.6671220845125</v>
+        <v>-1.2098279602442</v>
       </c>
       <c r="K317">
-        <v>0.18</v>
-[...2 lines deleted...]
-        <v>175.34</v>
+        <v>1.75</v>
+      </c>
+      <c r="L317" t="s">
+        <v>739</v>
       </c>
       <c r="M317" s="1">
-        <v>99737.0</v>
+        <v>195812.0</v>
       </c>
       <c r="N317" s="1">
-        <v>99912.34</v>
+        <v>199302.41</v>
       </c>
       <c r="O317" s="1">
-        <v>0.08</v>
+        <v>0.15</v>
       </c>
       <c r="P317">
         <v>1</v>
       </c>
     </row>
     <row r="318" spans="1:16">
       <c r="A318" t="s">
-        <v>760</v>
+        <v>740</v>
       </c>
       <c r="B318" t="s">
-        <v>761</v>
+        <v>741</v>
       </c>
       <c r="C318" s="1">
-        <v>217422.49</v>
+        <v>115000.0</v>
       </c>
       <c r="D318" s="1">
-        <v>97.256</v>
+        <v>99.679</v>
       </c>
       <c r="E318" s="1">
-        <v>95.01893295</v>
+        <v>100.0</v>
       </c>
       <c r="F318" t="s">
         <v>8</v>
       </c>
       <c r="G318">
         <v>1.0</v>
       </c>
       <c r="H318" s="1">
-        <v>206592.53</v>
+        <v>115000.0</v>
       </c>
       <c r="I318" s="1">
-        <v>4863.88</v>
+        <v>-369.15</v>
       </c>
       <c r="J318" s="1">
-        <v>2.3543348832603</v>
+        <v>-0.321</v>
       </c>
       <c r="K318">
-        <v>0.39</v>
-[...2 lines deleted...]
-        <v>842.29</v>
+        <v>3.24</v>
+      </c>
+      <c r="L318" t="s">
+        <v>742</v>
       </c>
       <c r="M318" s="1">
-        <v>211456.41</v>
+        <v>114630.85</v>
       </c>
       <c r="N318" s="1">
-        <v>212298.7</v>
+        <v>118362.26</v>
       </c>
       <c r="O318" s="1">
-        <v>0.17</v>
+        <v>0.09</v>
       </c>
       <c r="P318">
         <v>1</v>
       </c>
     </row>
     <row r="319" spans="1:16">
       <c r="A319" t="s">
-        <v>762</v>
+        <v>743</v>
       </c>
       <c r="B319" t="s">
-        <v>763</v>
+        <v>744</v>
       </c>
       <c r="C319" s="1">
-        <v>140011.84</v>
+        <v>200000.0</v>
       </c>
       <c r="D319" s="1">
-        <v>80.367</v>
+        <v>99.597</v>
       </c>
       <c r="E319" s="1">
-        <v>82.26630691</v>
+        <v>101.2</v>
       </c>
       <c r="F319" t="s">
         <v>8</v>
       </c>
       <c r="G319">
         <v>1.0</v>
       </c>
       <c r="H319" s="1">
-        <v>115182.57</v>
+        <v>202400.0</v>
       </c>
       <c r="I319" s="1">
-        <v>-2659.25</v>
+        <v>-3206.0</v>
       </c>
       <c r="J319" s="1">
-        <v>-2.3087260511725</v>
+        <v>-1.5839920948617</v>
       </c>
       <c r="K319">
-        <v>0.51</v>
-[...2 lines deleted...]
-        <v>707.73</v>
+        <v>0.9</v>
+      </c>
+      <c r="L319" t="s">
+        <v>745</v>
       </c>
       <c r="M319" s="1">
-        <v>112523.32</v>
+        <v>199194.0</v>
       </c>
       <c r="N319" s="1">
-        <v>113231.05</v>
+        <v>200998.38</v>
       </c>
       <c r="O319" s="1">
-        <v>0.09</v>
+        <v>0.15</v>
       </c>
       <c r="P319">
         <v>1</v>
       </c>
     </row>
     <row r="320" spans="1:16">
       <c r="A320" t="s">
-        <v>764</v>
+        <v>746</v>
       </c>
       <c r="B320" t="s">
-        <v>765</v>
+        <v>747</v>
       </c>
       <c r="C320" s="1">
-        <v>167598.0</v>
+        <v>239000.0</v>
       </c>
       <c r="D320" s="1">
-        <v>92.379</v>
+        <v>98.576</v>
       </c>
       <c r="E320" s="1">
-        <v>92.58533515</v>
+        <v>99.728</v>
       </c>
       <c r="F320" t="s">
         <v>8</v>
       </c>
       <c r="G320">
         <v>1.0</v>
       </c>
       <c r="H320" s="1">
-        <v>155171.17</v>
+        <v>238349.92</v>
       </c>
       <c r="I320" s="1">
-        <v>-345.81</v>
+        <v>-2753.28</v>
       </c>
       <c r="J320" s="1">
-        <v>-0.22285711965696</v>
+        <v>-1.1551419862025</v>
       </c>
       <c r="K320">
-        <v>1.32</v>
+        <v>1.1</v>
       </c>
       <c r="L320" t="s">
-        <v>766</v>
+        <v>748</v>
       </c>
       <c r="M320" s="1">
-        <v>154825.36</v>
+        <v>235596.64</v>
       </c>
       <c r="N320" s="1">
-        <v>157045.23</v>
+        <v>238235.46</v>
       </c>
       <c r="O320" s="1">
-        <v>0.12</v>
+        <v>0.18</v>
       </c>
       <c r="P320">
         <v>1</v>
       </c>
     </row>
     <row r="321" spans="1:16">
       <c r="A321" t="s">
-        <v>767</v>
+        <v>749</v>
       </c>
       <c r="B321" t="s">
-        <v>768</v>
+        <v>750</v>
       </c>
       <c r="C321" s="1">
-        <v>309588.93</v>
+        <v>200000.0</v>
       </c>
       <c r="D321" s="1">
-        <v>102.594</v>
+        <v>104.932</v>
       </c>
       <c r="E321" s="1">
-        <v>106.27810239</v>
+        <v>99.29</v>
       </c>
       <c r="F321" t="s">
         <v>8</v>
       </c>
       <c r="G321">
         <v>1.0</v>
       </c>
       <c r="H321" s="1">
-        <v>329025.24</v>
+        <v>198580.0</v>
       </c>
       <c r="I321" s="1">
-        <v>-11405.58</v>
+        <v>11284.0</v>
       </c>
       <c r="J321" s="1">
-        <v>-3.4664757025935</v>
+        <v>5.6823446469937</v>
       </c>
       <c r="K321">
-        <v>0.89</v>
+        <v>0.68</v>
       </c>
       <c r="L321" t="s">
-        <v>769</v>
+        <v>751</v>
       </c>
       <c r="M321" s="1">
-        <v>317619.66</v>
+        <v>209864.0</v>
       </c>
       <c r="N321" s="1">
-        <v>320366.95</v>
+        <v>211218.79</v>
       </c>
       <c r="O321" s="1">
-        <v>0.25</v>
+        <v>0.16</v>
       </c>
       <c r="P321">
         <v>1</v>
       </c>
     </row>
     <row r="322" spans="1:16">
       <c r="A322" t="s">
-        <v>770</v>
+        <v>752</v>
       </c>
       <c r="B322" t="s">
-        <v>771</v>
+        <v>753</v>
       </c>
       <c r="C322" s="1">
-        <v>103000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D322" s="1">
-        <v>100.12</v>
+        <v>99.71</v>
       </c>
       <c r="E322" s="1">
-        <v>99.958</v>
+        <v>102.47</v>
       </c>
       <c r="F322" t="s">
         <v>8</v>
       </c>
       <c r="G322">
         <v>1.0</v>
       </c>
       <c r="H322" s="1">
-        <v>102956.74</v>
+        <v>102470.0</v>
       </c>
       <c r="I322" s="1">
-        <v>166.86</v>
+        <v>-2760.0</v>
       </c>
       <c r="J322" s="1">
-        <v>0.16206806858881</v>
+        <v>-2.6934712598809</v>
       </c>
       <c r="K322">
-        <v>0.0</v>
+        <v>0.49</v>
       </c>
       <c r="L322">
-        <v>0.0</v>
+        <v>493.15</v>
       </c>
       <c r="M322" s="1">
-        <v>103123.6</v>
+        <v>99710.0</v>
       </c>
       <c r="N322" s="1">
-        <v>103123.6</v>
+        <v>100203.15</v>
       </c>
       <c r="O322" s="1">
-        <v>0.08</v>
+        <v>0.07</v>
       </c>
       <c r="P322">
         <v>1</v>
       </c>
     </row>
     <row r="323" spans="1:16">
       <c r="A323" t="s">
-        <v>772</v>
+        <v>754</v>
       </c>
       <c r="B323" t="s">
-        <v>773</v>
+        <v>755</v>
       </c>
       <c r="C323" s="1">
-        <v>158000.0</v>
+        <v>226422.49</v>
       </c>
       <c r="D323" s="1">
-        <v>97.884</v>
+        <v>97.509</v>
       </c>
       <c r="E323" s="1">
-        <v>99.422</v>
+        <v>95.12240149</v>
       </c>
       <c r="F323" t="s">
         <v>8</v>
       </c>
       <c r="G323">
         <v>1.0</v>
       </c>
       <c r="H323" s="1">
-        <v>157086.76</v>
+        <v>215378.51</v>
       </c>
       <c r="I323" s="1">
-        <v>-2430.04</v>
+        <v>5403.8</v>
       </c>
       <c r="J323" s="1">
-        <v>-1.5469413208344</v>
+        <v>2.5089782634303</v>
       </c>
       <c r="K323">
-        <v>0.55</v>
-[...2 lines deleted...]
-        <v>872.25</v>
+        <v>0.44</v>
+      </c>
+      <c r="L323" t="s">
+        <v>756</v>
       </c>
       <c r="M323" s="1">
-        <v>154656.72</v>
+        <v>220782.31</v>
       </c>
       <c r="N323" s="1">
-        <v>155528.97</v>
+        <v>221785.39</v>
       </c>
       <c r="O323" s="1">
-        <v>0.12</v>
+        <v>0.17</v>
       </c>
       <c r="P323">
         <v>1</v>
       </c>
     </row>
     <row r="324" spans="1:16">
       <c r="A324" t="s">
-        <v>774</v>
+        <v>757</v>
       </c>
       <c r="B324" t="s">
-        <v>775</v>
+        <v>758</v>
       </c>
       <c r="C324" s="1">
-        <v>190000.0</v>
+        <v>147011.84</v>
       </c>
       <c r="D324" s="1">
-        <v>100.423</v>
+        <v>81.035</v>
       </c>
       <c r="E324" s="1">
-        <v>100.0</v>
+        <v>82.23615186</v>
       </c>
       <c r="F324" t="s">
         <v>8</v>
       </c>
       <c r="G324">
         <v>1.0</v>
       </c>
       <c r="H324" s="1">
-        <v>190000.0</v>
+        <v>120896.88</v>
       </c>
       <c r="I324" s="1">
-        <v>803.7</v>
+        <v>-1765.84</v>
       </c>
       <c r="J324" s="1">
-        <v>0.423</v>
+        <v>-1.4606166842354</v>
       </c>
       <c r="K324">
-        <v>0.0</v>
+        <v>0.58</v>
       </c>
       <c r="L324">
-        <v>0.0</v>
+        <v>848.24</v>
       </c>
       <c r="M324" s="1">
-        <v>190803.7</v>
+        <v>119131.04</v>
       </c>
       <c r="N324" s="1">
-        <v>190803.7</v>
+        <v>119979.28</v>
       </c>
       <c r="O324" s="1">
-        <v>0.15</v>
+        <v>0.09</v>
       </c>
       <c r="P324">
         <v>1</v>
       </c>
     </row>
     <row r="325" spans="1:16">
       <c r="A325" t="s">
-        <v>776</v>
+        <v>759</v>
       </c>
       <c r="B325" t="s">
-        <v>777</v>
+        <v>760</v>
       </c>
       <c r="C325" s="1">
-        <v>200000.0</v>
+        <v>174598.0</v>
       </c>
       <c r="D325" s="1">
-        <v>88.595</v>
+        <v>92.831</v>
       </c>
       <c r="E325" s="1">
-        <v>88.621</v>
+        <v>92.6137871</v>
       </c>
       <c r="F325" t="s">
         <v>8</v>
       </c>
       <c r="G325">
         <v>1.0</v>
       </c>
       <c r="H325" s="1">
-        <v>177242.0</v>
+        <v>161701.82</v>
       </c>
       <c r="I325" s="1">
-        <v>-52.0</v>
+        <v>379.25</v>
       </c>
       <c r="J325" s="1">
-        <v>-0.029338418659234</v>
+        <v>0.23453663044733</v>
       </c>
       <c r="K325">
-        <v>1.43</v>
+        <v>1.46</v>
       </c>
       <c r="L325" t="s">
-        <v>778</v>
+        <v>761</v>
       </c>
       <c r="M325" s="1">
-        <v>177190.0</v>
+        <v>162081.07</v>
       </c>
       <c r="N325" s="1">
-        <v>180057.12</v>
+        <v>164622.55</v>
       </c>
       <c r="O325" s="1">
-        <v>0.14</v>
+        <v>0.12</v>
       </c>
       <c r="P325">
         <v>1</v>
       </c>
     </row>
     <row r="326" spans="1:16">
       <c r="A326" t="s">
-        <v>779</v>
+        <v>762</v>
       </c>
       <c r="B326" t="s">
-        <v>780</v>
+        <v>763</v>
       </c>
       <c r="C326" s="1">
-        <v>200000.0</v>
+        <v>323588.93</v>
       </c>
       <c r="D326" s="1">
-        <v>74.441</v>
+        <v>103.442</v>
       </c>
       <c r="E326" s="1">
-        <v>73.87</v>
+        <v>106.19840425</v>
       </c>
       <c r="F326" t="s">
         <v>8</v>
       </c>
       <c r="G326">
         <v>1.0</v>
       </c>
       <c r="H326" s="1">
-        <v>147740.0</v>
+        <v>343646.28</v>
       </c>
       <c r="I326" s="1">
-        <v>1142.0</v>
+        <v>-8919.42</v>
       </c>
       <c r="J326" s="1">
-        <v>0.77297955868417</v>
+        <v>-2.5955235133056</v>
       </c>
       <c r="K326">
-        <v>0.35</v>
-[...2 lines deleted...]
-        <v>694.52</v>
+        <v>1.21</v>
+      </c>
+      <c r="L326" t="s">
+        <v>764</v>
       </c>
       <c r="M326" s="1">
-        <v>148882.0</v>
+        <v>334726.86</v>
       </c>
       <c r="N326" s="1">
-        <v>149576.52</v>
+        <v>338652.48</v>
       </c>
       <c r="O326" s="1">
-        <v>0.12</v>
+        <v>0.25</v>
       </c>
       <c r="P326">
         <v>1</v>
       </c>
     </row>
     <row r="327" spans="1:16">
       <c r="A327" t="s">
-        <v>781</v>
+        <v>765</v>
       </c>
       <c r="B327" t="s">
-        <v>782</v>
+        <v>766</v>
       </c>
       <c r="C327" s="1">
-        <v>200000.0</v>
+        <v>103000.0</v>
       </c>
       <c r="D327" s="1">
-        <v>98.095</v>
+        <v>100.277</v>
       </c>
       <c r="E327" s="1">
-        <v>99.985</v>
+        <v>99.958</v>
       </c>
       <c r="F327" t="s">
         <v>8</v>
       </c>
       <c r="G327">
         <v>1.0</v>
       </c>
       <c r="H327" s="1">
-        <v>199970.0</v>
+        <v>102956.74</v>
       </c>
       <c r="I327" s="1">
-        <v>-3780.0</v>
+        <v>328.57</v>
       </c>
       <c r="J327" s="1">
-        <v>-1.8902835425314</v>
+        <v>0.31913403629524</v>
       </c>
       <c r="K327">
-        <v>3.02</v>
-[...2 lines deleted...]
-        <v>783</v>
+        <v>0.29</v>
+      </c>
+      <c r="L327">
+        <v>296.3</v>
       </c>
       <c r="M327" s="1">
-        <v>196190.0</v>
+        <v>103285.31</v>
       </c>
       <c r="N327" s="1">
-        <v>202237.26</v>
+        <v>103581.61</v>
       </c>
       <c r="O327" s="1">
-        <v>0.16</v>
+        <v>0.08</v>
       </c>
       <c r="P327">
         <v>1</v>
       </c>
     </row>
     <row r="328" spans="1:16">
       <c r="A328" t="s">
-        <v>784</v>
+        <v>767</v>
       </c>
       <c r="B328" t="s">
-        <v>785</v>
+        <v>768</v>
       </c>
       <c r="C328" s="1">
-        <v>100000.0</v>
+        <v>158000.0</v>
       </c>
       <c r="D328" s="1">
-        <v>100.939</v>
+        <v>98.181</v>
       </c>
       <c r="E328" s="1">
-        <v>100.0</v>
+        <v>99.422</v>
       </c>
       <c r="F328" t="s">
         <v>8</v>
       </c>
       <c r="G328">
         <v>1.0</v>
       </c>
       <c r="H328" s="1">
-        <v>100000.0</v>
+        <v>157086.76</v>
       </c>
       <c r="I328" s="1">
-        <v>939.0</v>
+        <v>-1960.78</v>
       </c>
       <c r="J328" s="1">
-        <v>0.939</v>
+        <v>-1.2482146808553</v>
       </c>
       <c r="K328">
-        <v>2.58</v>
+        <v>0.81</v>
       </c>
       <c r="L328" t="s">
-        <v>786</v>
+        <v>769</v>
       </c>
       <c r="M328" s="1">
-        <v>100939.0</v>
+        <v>155125.98</v>
       </c>
       <c r="N328" s="1">
-        <v>103514.04</v>
+        <v>156406.21</v>
       </c>
       <c r="O328" s="1">
-        <v>0.08</v>
+        <v>0.12</v>
       </c>
       <c r="P328">
         <v>1</v>
       </c>
     </row>
     <row r="329" spans="1:16">
       <c r="A329" t="s">
-        <v>787</v>
+        <v>770</v>
       </c>
       <c r="B329" t="s">
-        <v>788</v>
+        <v>771</v>
       </c>
       <c r="C329" s="1">
-        <v>100000.0</v>
+        <v>190000.0</v>
       </c>
       <c r="D329" s="1">
-        <v>100.106</v>
+        <v>100.804</v>
       </c>
       <c r="E329" s="1">
         <v>100.0</v>
       </c>
       <c r="F329" t="s">
         <v>8</v>
       </c>
       <c r="G329">
         <v>1.0</v>
       </c>
       <c r="H329" s="1">
-        <v>100000.0</v>
+        <v>190000.0</v>
       </c>
       <c r="I329" s="1">
-        <v>106.0</v>
+        <v>1527.6</v>
       </c>
       <c r="J329" s="1">
-        <v>0.106</v>
+        <v>0.804</v>
       </c>
       <c r="K329">
-        <v>0.1</v>
+        <v>0.32</v>
       </c>
       <c r="L329">
-        <v>95.89</v>
+        <v>603.84</v>
       </c>
       <c r="M329" s="1">
-        <v>100106.0</v>
+        <v>191527.6</v>
       </c>
       <c r="N329" s="1">
-        <v>100201.89</v>
+        <v>192131.44</v>
       </c>
       <c r="O329" s="1">
-        <v>0.08</v>
+        <v>0.14</v>
       </c>
       <c r="P329">
         <v>1</v>
       </c>
     </row>
     <row r="330" spans="1:16">
       <c r="A330" t="s">
-        <v>789</v>
+        <v>772</v>
       </c>
       <c r="B330" t="s">
-        <v>790</v>
+        <v>773</v>
       </c>
       <c r="C330" s="1">
         <v>200000.0</v>
       </c>
       <c r="D330" s="1">
-        <v>97.952</v>
+        <v>89.017</v>
       </c>
       <c r="E330" s="1">
-        <v>99.917</v>
+        <v>88.621</v>
       </c>
       <c r="F330" t="s">
         <v>8</v>
       </c>
       <c r="G330">
         <v>1.0</v>
       </c>
       <c r="H330" s="1">
-        <v>199834.0</v>
+        <v>177242.0</v>
       </c>
       <c r="I330" s="1">
-        <v>-3930.0</v>
+        <v>792.0</v>
       </c>
       <c r="J330" s="1">
-        <v>-1.966632304813</v>
+        <v>0.44684668419449</v>
       </c>
       <c r="K330">
-        <v>0.43</v>
-[...2 lines deleted...]
-        <v>850.68</v>
+        <v>1.56</v>
+      </c>
+      <c r="L330" t="s">
+        <v>774</v>
       </c>
       <c r="M330" s="1">
-        <v>195904.0</v>
+        <v>178034.0</v>
       </c>
       <c r="N330" s="1">
-        <v>196754.68</v>
+        <v>181159.34</v>
       </c>
       <c r="O330" s="1">
-        <v>0.16</v>
+        <v>0.13</v>
       </c>
       <c r="P330">
         <v>1</v>
       </c>
     </row>
     <row r="331" spans="1:16">
       <c r="A331" t="s">
-        <v>791</v>
+        <v>775</v>
       </c>
       <c r="B331" t="s">
-        <v>792</v>
+        <v>776</v>
       </c>
       <c r="C331" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D331" s="1">
-        <v>98.595</v>
+        <v>75.13</v>
       </c>
       <c r="E331" s="1">
-        <v>99.326</v>
+        <v>73.87</v>
       </c>
       <c r="F331" t="s">
         <v>8</v>
       </c>
       <c r="G331">
         <v>1.0</v>
       </c>
       <c r="H331" s="1">
-        <v>99326.0</v>
+        <v>147740.0</v>
       </c>
       <c r="I331" s="1">
-        <v>-731.0</v>
+        <v>2520.0</v>
       </c>
       <c r="J331" s="1">
-        <v>-0.73596037291344</v>
+        <v>1.7056992012996</v>
       </c>
       <c r="K331">
-        <v>0.46</v>
+        <v>0.41</v>
       </c>
       <c r="L331">
-        <v>456.85</v>
+        <v>813.7</v>
       </c>
       <c r="M331" s="1">
-        <v>98595.0</v>
+        <v>150260.0</v>
       </c>
       <c r="N331" s="1">
-        <v>99051.85</v>
+        <v>151073.7</v>
       </c>
       <c r="O331" s="1">
-        <v>0.08</v>
+        <v>0.11</v>
       </c>
       <c r="P331">
         <v>1</v>
       </c>
     </row>
     <row r="332" spans="1:16">
       <c r="A332" t="s">
-        <v>793</v>
+        <v>777</v>
       </c>
       <c r="B332" t="s">
-        <v>794</v>
+        <v>778</v>
       </c>
       <c r="C332" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D332" s="1">
-        <v>98.033</v>
+        <v>98.549</v>
       </c>
       <c r="E332" s="1">
-        <v>100.0</v>
+        <v>99.985</v>
       </c>
       <c r="F332" t="s">
         <v>8</v>
       </c>
       <c r="G332">
         <v>1.0</v>
       </c>
       <c r="H332" s="1">
-        <v>100000.0</v>
+        <v>199970.0</v>
       </c>
       <c r="I332" s="1">
-        <v>-1967.0</v>
+        <v>-2872.0</v>
       </c>
       <c r="J332" s="1">
-        <v>-1.967</v>
+        <v>-1.4362154323148</v>
       </c>
       <c r="K332">
-        <v>0.72</v>
-[...2 lines deleted...]
-        <v>722.33</v>
+        <v>3.29</v>
+      </c>
+      <c r="L332" t="s">
+        <v>779</v>
       </c>
       <c r="M332" s="1">
-        <v>98033.0</v>
+        <v>197098.0</v>
       </c>
       <c r="N332" s="1">
-        <v>98755.33</v>
+        <v>203681.56</v>
       </c>
       <c r="O332" s="1">
-        <v>0.08</v>
+        <v>0.15</v>
       </c>
       <c r="P332">
         <v>1</v>
       </c>
     </row>
     <row r="333" spans="1:16">
       <c r="A333" t="s">
-        <v>795</v>
+        <v>780</v>
       </c>
       <c r="B333" t="s">
-        <v>796</v>
+        <v>781</v>
       </c>
       <c r="C333" s="1">
         <v>100000.0</v>
       </c>
       <c r="D333" s="1">
-        <v>99.415</v>
+        <v>101.358</v>
       </c>
       <c r="E333" s="1">
-        <v>99.499</v>
+        <v>100.0</v>
       </c>
       <c r="F333" t="s">
         <v>8</v>
       </c>
       <c r="G333">
         <v>1.0</v>
       </c>
       <c r="H333" s="1">
-        <v>99499.0</v>
+        <v>100000.0</v>
       </c>
       <c r="I333" s="1">
-        <v>-84.0</v>
+        <v>1358.0</v>
       </c>
       <c r="J333" s="1">
-        <v>-0.084422959024714</v>
+        <v>1.358</v>
       </c>
       <c r="K333">
-        <v>1.12</v>
+        <v>2.88</v>
       </c>
       <c r="L333" t="s">
-        <v>797</v>
+        <v>782</v>
       </c>
       <c r="M333" s="1">
-        <v>99415.0</v>
+        <v>101358.0</v>
       </c>
       <c r="N333" s="1">
-        <v>100534.86</v>
+        <v>104239.08</v>
       </c>
       <c r="O333" s="1">
         <v>0.08</v>
       </c>
       <c r="P333">
         <v>1</v>
       </c>
     </row>
     <row r="334" spans="1:16">
       <c r="A334" t="s">
-        <v>798</v>
+        <v>783</v>
       </c>
       <c r="B334" t="s">
-        <v>799</v>
+        <v>784</v>
       </c>
       <c r="C334" s="1">
-        <v>903217.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D334" s="1">
-        <v>66.96</v>
+        <v>100.672</v>
       </c>
       <c r="E334" s="1">
-        <v>70.35181468</v>
+        <v>100.0</v>
       </c>
       <c r="F334" t="s">
         <v>8</v>
       </c>
       <c r="G334">
         <v>1.0</v>
       </c>
       <c r="H334" s="1">
-        <v>635429.55</v>
+        <v>100000.0</v>
       </c>
       <c r="I334" s="1">
-        <v>-30635.44</v>
+        <v>672.0</v>
       </c>
       <c r="J334" s="1">
-        <v>-4.8212173953824</v>
+        <v>0.672</v>
       </c>
       <c r="K334">
-        <v>1.1</v>
-[...2 lines deleted...]
-        <v>800</v>
+        <v>0.44</v>
+      </c>
+      <c r="L334">
+        <v>443.49</v>
       </c>
       <c r="M334" s="1">
-        <v>604794.11</v>
+        <v>100672.0</v>
       </c>
       <c r="N334" s="1">
-        <v>614692.37</v>
+        <v>101115.49</v>
       </c>
       <c r="O334" s="1">
-        <v>0.49</v>
+        <v>0.08</v>
       </c>
       <c r="P334">
         <v>1</v>
       </c>
     </row>
     <row r="335" spans="1:16">
       <c r="A335" t="s">
-        <v>801</v>
+        <v>785</v>
       </c>
       <c r="B335" t="s">
-        <v>802</v>
+        <v>786</v>
       </c>
       <c r="C335" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D335" s="1">
-        <v>98.742</v>
+        <v>98.184</v>
       </c>
       <c r="E335" s="1">
-        <v>100.0</v>
+        <v>99.917</v>
       </c>
       <c r="F335" t="s">
         <v>8</v>
       </c>
       <c r="G335">
         <v>1.0</v>
       </c>
       <c r="H335" s="1">
-        <v>100000.0</v>
+        <v>199834.0</v>
       </c>
       <c r="I335" s="1">
-        <v>-1258.0</v>
+        <v>-3466.0</v>
       </c>
       <c r="J335" s="1">
-        <v>-1.258</v>
+        <v>-1.7344395848554</v>
       </c>
       <c r="K335">
-        <v>1.55</v>
+        <v>0.69</v>
       </c>
       <c r="L335" t="s">
-        <v>803</v>
+        <v>787</v>
       </c>
       <c r="M335" s="1">
-        <v>98742.0</v>
+        <v>196368.0</v>
       </c>
       <c r="N335" s="1">
-        <v>100290.54</v>
+        <v>197754.99</v>
       </c>
       <c r="O335" s="1">
-        <v>0.08</v>
+        <v>0.15</v>
       </c>
       <c r="P335">
         <v>1</v>
       </c>
     </row>
     <row r="336" spans="1:16">
       <c r="A336" t="s">
-        <v>804</v>
+        <v>788</v>
       </c>
       <c r="B336" t="s">
-        <v>805</v>
+        <v>789</v>
       </c>
       <c r="C336" s="1">
         <v>100000.0</v>
       </c>
       <c r="D336" s="1">
-        <v>98.687</v>
+        <v>98.778</v>
       </c>
       <c r="E336" s="1">
-        <v>99.871</v>
+        <v>99.326</v>
       </c>
       <c r="F336" t="s">
         <v>8</v>
       </c>
       <c r="G336">
         <v>1.0</v>
       </c>
       <c r="H336" s="1">
-        <v>99871.0</v>
+        <v>99326.0</v>
       </c>
       <c r="I336" s="1">
-        <v>-1184.0</v>
+        <v>-548.0</v>
       </c>
       <c r="J336" s="1">
-        <v>-1.1855293328394</v>
+        <v>-0.55171858325111</v>
       </c>
       <c r="K336">
-        <v>1.76</v>
-[...2 lines deleted...]
-        <v>806</v>
+        <v>0.74</v>
+      </c>
+      <c r="L336">
+        <v>744.86</v>
       </c>
       <c r="M336" s="1">
-        <v>98687.0</v>
+        <v>98778.0</v>
       </c>
       <c r="N336" s="1">
-        <v>100449.33</v>
+        <v>99522.86</v>
       </c>
       <c r="O336" s="1">
-        <v>0.08</v>
+        <v>0.07</v>
       </c>
       <c r="P336">
         <v>1</v>
       </c>
     </row>
     <row r="337" spans="1:16">
       <c r="A337" t="s">
-        <v>807</v>
+        <v>790</v>
       </c>
       <c r="B337" t="s">
-        <v>808</v>
+        <v>791</v>
       </c>
       <c r="C337" s="1">
         <v>100000.0</v>
       </c>
       <c r="D337" s="1">
-        <v>100.224</v>
+        <v>98.539</v>
       </c>
       <c r="E337" s="1">
         <v>100.0</v>
       </c>
       <c r="F337" t="s">
         <v>8</v>
       </c>
       <c r="G337">
         <v>1.0</v>
       </c>
       <c r="H337" s="1">
         <v>100000.0</v>
       </c>
       <c r="I337" s="1">
-        <v>224.0</v>
+        <v>-1461.0</v>
       </c>
       <c r="J337" s="1">
-        <v>0.224</v>
+        <v>-1.461</v>
       </c>
       <c r="K337">
-        <v>0.19</v>
-[...2 lines deleted...]
-        <v>194.1</v>
+        <v>1.03</v>
+      </c>
+      <c r="L337" t="s">
+        <v>792</v>
       </c>
       <c r="M337" s="1">
-        <v>100224.0</v>
+        <v>98539.0</v>
       </c>
       <c r="N337" s="1">
-        <v>100418.1</v>
+        <v>99564.91</v>
       </c>
       <c r="O337" s="1">
-        <v>0.08</v>
+        <v>0.07</v>
       </c>
       <c r="P337">
         <v>1</v>
       </c>
     </row>
     <row r="338" spans="1:16">
       <c r="A338" t="s">
-        <v>809</v>
+        <v>793</v>
       </c>
       <c r="B338" t="s">
-        <v>810</v>
+        <v>794</v>
       </c>
       <c r="C338" s="1">
-        <v>2379000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D338" s="1">
-        <v>87.24</v>
+        <v>99.801</v>
       </c>
       <c r="E338" s="1">
-        <v>87.41459521</v>
+        <v>99.7</v>
       </c>
       <c r="F338" t="s">
         <v>8</v>
       </c>
       <c r="G338">
         <v>1.0</v>
       </c>
       <c r="H338" s="1">
-        <v>2079593.22</v>
+        <v>199400.0</v>
       </c>
       <c r="I338" s="1">
-        <v>-4153.62</v>
+        <v>202.0</v>
       </c>
       <c r="J338" s="1">
-        <v>-0.19973233034487</v>
+        <v>0.10130391173521</v>
       </c>
       <c r="K338">
-        <v>0.01</v>
+        <v>0.0</v>
       </c>
       <c r="L338">
-        <v>228.13</v>
+        <v>0.0</v>
       </c>
       <c r="M338" s="1">
-        <v>2075439.6</v>
+        <v>199602.0</v>
       </c>
       <c r="N338" s="1">
-        <v>2075667.73</v>
+        <v>199602.0</v>
       </c>
       <c r="O338" s="1">
-        <v>1.64</v>
+        <v>0.15</v>
       </c>
       <c r="P338">
         <v>1</v>
       </c>
     </row>
     <row r="339" spans="1:16">
       <c r="A339" t="s">
-        <v>811</v>
+        <v>795</v>
       </c>
       <c r="B339" t="s">
-        <v>812</v>
+        <v>796</v>
       </c>
       <c r="C339" s="1">
-        <v>652000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D339" s="1">
-        <v>74.676</v>
+        <v>99.584</v>
       </c>
       <c r="E339" s="1">
-        <v>74.61877607</v>
+        <v>99.499</v>
       </c>
       <c r="F339" t="s">
         <v>8</v>
       </c>
       <c r="G339">
         <v>1.0</v>
       </c>
       <c r="H339" s="1">
-        <v>486514.42</v>
+        <v>99499.0</v>
       </c>
       <c r="I339" s="1">
-        <v>373.1</v>
+        <v>85.0</v>
       </c>
       <c r="J339" s="1">
-        <v>0.076688374416528</v>
+        <v>0.085427994251198</v>
       </c>
       <c r="K339">
-        <v>0.65</v>
+        <v>1.42</v>
       </c>
       <c r="L339" t="s">
-        <v>813</v>
+        <v>797</v>
       </c>
       <c r="M339" s="1">
-        <v>486887.52</v>
+        <v>99584.0</v>
       </c>
       <c r="N339" s="1">
-        <v>491123.74</v>
+        <v>101001.81</v>
       </c>
       <c r="O339" s="1">
-        <v>0.39</v>
+        <v>0.08</v>
       </c>
       <c r="P339">
         <v>1</v>
       </c>
     </row>
     <row r="340" spans="1:16">
       <c r="A340" t="s">
-        <v>814</v>
+        <v>798</v>
       </c>
       <c r="B340" t="s">
-        <v>815</v>
+        <v>799</v>
       </c>
       <c r="C340" s="1">
-        <v>1596000.0</v>
+        <v>348217.0</v>
       </c>
       <c r="D340" s="1">
-        <v>96.025</v>
+        <v>68.741</v>
       </c>
       <c r="E340" s="1">
-        <v>96.37825063</v>
+        <v>70.31891321</v>
       </c>
       <c r="F340" t="s">
         <v>8</v>
       </c>
       <c r="G340">
         <v>1.0</v>
       </c>
       <c r="H340" s="1">
-        <v>1538196.88</v>
+        <v>244862.41</v>
       </c>
       <c r="I340" s="1">
-        <v>-5637.88</v>
+        <v>-5494.56</v>
       </c>
       <c r="J340" s="1">
-        <v>-0.36652525260616</v>
+        <v>-2.2439377281307</v>
       </c>
       <c r="K340">
-        <v>0.9</v>
+        <v>1.25</v>
       </c>
       <c r="L340" t="s">
-        <v>816</v>
+        <v>800</v>
       </c>
       <c r="M340" s="1">
-        <v>1532559.0</v>
+        <v>239367.85</v>
       </c>
       <c r="N340" s="1">
-        <v>1546944.87</v>
+        <v>243737.26</v>
       </c>
       <c r="O340" s="1">
-        <v>1.22</v>
+        <v>0.18</v>
       </c>
       <c r="P340">
         <v>1</v>
       </c>
     </row>
     <row r="341" spans="1:16">
       <c r="A341" t="s">
-        <v>817</v>
+        <v>801</v>
       </c>
       <c r="B341" t="s">
-        <v>818</v>
+        <v>802</v>
       </c>
       <c r="C341" s="1">
-        <v>70000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D341" s="1">
-        <v>97.497</v>
+        <v>99.275</v>
       </c>
       <c r="E341" s="1">
-        <v>101.30508571</v>
+        <v>100.0</v>
       </c>
       <c r="F341" t="s">
         <v>8</v>
       </c>
       <c r="G341">
         <v>1.0</v>
       </c>
       <c r="H341" s="1">
-        <v>70913.56</v>
+        <v>100000.0</v>
       </c>
       <c r="I341" s="1">
-        <v>-2665.66</v>
+        <v>-725.0</v>
       </c>
       <c r="J341" s="1">
-        <v>-3.759027187466</v>
+        <v>-0.725</v>
       </c>
       <c r="K341">
-        <v>2.04</v>
+        <v>1.83</v>
       </c>
       <c r="L341" t="s">
-        <v>819</v>
+        <v>803</v>
       </c>
       <c r="M341" s="1">
-        <v>68247.9</v>
+        <v>99275.0</v>
       </c>
       <c r="N341" s="1">
-        <v>69674.75</v>
+        <v>101100.75</v>
       </c>
       <c r="O341" s="1">
-        <v>0.06</v>
+        <v>0.08</v>
       </c>
       <c r="P341">
         <v>1</v>
       </c>
     </row>
     <row r="342" spans="1:16">
       <c r="A342" t="s">
-        <v>820</v>
+        <v>804</v>
       </c>
       <c r="B342" t="s">
-        <v>821</v>
+        <v>805</v>
       </c>
       <c r="C342" s="1">
         <v>100000.0</v>
       </c>
       <c r="D342" s="1">
-        <v>99.72</v>
+        <v>99.078</v>
       </c>
       <c r="E342" s="1">
-        <v>99.646</v>
+        <v>99.871</v>
       </c>
       <c r="F342" t="s">
         <v>8</v>
       </c>
       <c r="G342">
         <v>1.0</v>
       </c>
       <c r="H342" s="1">
-        <v>99646.0</v>
+        <v>99871.0</v>
       </c>
       <c r="I342" s="1">
-        <v>74.0</v>
+        <v>-793.0</v>
       </c>
       <c r="J342" s="1">
-        <v>0.07426289063284</v>
+        <v>-0.79402429133582</v>
       </c>
       <c r="K342">
-        <v>0.46</v>
-[...2 lines deleted...]
-        <v>460.27</v>
+        <v>2.07</v>
+      </c>
+      <c r="L342" t="s">
+        <v>806</v>
       </c>
       <c r="M342" s="1">
-        <v>99720.0</v>
+        <v>99078.0</v>
       </c>
       <c r="N342" s="1">
-        <v>100180.27</v>
+        <v>101148.21</v>
       </c>
       <c r="O342" s="1">
         <v>0.08</v>
       </c>
       <c r="P342">
         <v>1</v>
       </c>
     </row>
     <row r="343" spans="1:16">
       <c r="A343" t="s">
-        <v>822</v>
+        <v>807</v>
       </c>
       <c r="B343" t="s">
-        <v>823</v>
+        <v>808</v>
       </c>
       <c r="C343" s="1">
         <v>100000.0</v>
       </c>
       <c r="D343" s="1">
-        <v>100.229</v>
+        <v>100.5</v>
       </c>
       <c r="E343" s="1">
-        <v>97.41</v>
+        <v>100.0</v>
       </c>
       <c r="F343" t="s">
         <v>8</v>
       </c>
       <c r="G343">
         <v>1.0</v>
       </c>
       <c r="H343" s="1">
-        <v>97410.0</v>
+        <v>100000.0</v>
       </c>
       <c r="I343" s="1">
-        <v>2819.0</v>
+        <v>500.0</v>
       </c>
       <c r="J343" s="1">
-        <v>2.8939533928755</v>
+        <v>0.5</v>
       </c>
       <c r="K343">
-        <v>0.15</v>
+        <v>0.51</v>
       </c>
       <c r="L343">
-        <v>153.42</v>
+        <v>506.83</v>
       </c>
       <c r="M343" s="1">
-        <v>100229.0</v>
+        <v>100500.0</v>
       </c>
       <c r="N343" s="1">
-        <v>100382.42</v>
+        <v>101006.83</v>
       </c>
       <c r="O343" s="1">
         <v>0.08</v>
       </c>
       <c r="P343">
         <v>1</v>
       </c>
     </row>
     <row r="344" spans="1:16">
       <c r="A344" t="s">
-        <v>824</v>
+        <v>809</v>
       </c>
       <c r="B344" t="s">
-        <v>825</v>
+        <v>810</v>
       </c>
       <c r="C344" s="1">
-        <v>100000.0</v>
+        <v>2486000.0</v>
       </c>
       <c r="D344" s="1">
-        <v>100.237</v>
+        <v>87.687</v>
       </c>
       <c r="E344" s="1">
-        <v>100.0</v>
+        <v>87.4449996</v>
       </c>
       <c r="F344" t="s">
         <v>8</v>
       </c>
       <c r="G344">
         <v>1.0</v>
       </c>
       <c r="H344" s="1">
-        <v>100000.0</v>
+        <v>2173882.69</v>
       </c>
       <c r="I344" s="1">
-        <v>237.0</v>
+        <v>6016.13</v>
       </c>
       <c r="J344" s="1">
-        <v>0.237</v>
+        <v>0.27674584409152</v>
       </c>
       <c r="K344">
-        <v>0.16</v>
-[...2 lines deleted...]
-        <v>156.68</v>
+        <v>0.07</v>
+      </c>
+      <c r="L344" t="s">
+        <v>811</v>
       </c>
       <c r="M344" s="1">
-        <v>100237.0</v>
+        <v>2179898.82</v>
       </c>
       <c r="N344" s="1">
-        <v>100393.68</v>
+        <v>2181519.83</v>
       </c>
       <c r="O344" s="1">
-        <v>0.08</v>
+        <v>1.63</v>
       </c>
       <c r="P344">
         <v>1</v>
       </c>
     </row>
     <row r="345" spans="1:16">
       <c r="A345" t="s">
-        <v>826</v>
+        <v>812</v>
       </c>
       <c r="B345" t="s">
-        <v>827</v>
+        <v>813</v>
       </c>
       <c r="C345" s="1">
-        <v>100000.0</v>
+        <v>681000.0</v>
       </c>
       <c r="D345" s="1">
-        <v>99.931</v>
+        <v>75.295</v>
       </c>
       <c r="E345" s="1">
-        <v>100.0</v>
+        <v>74.67478414</v>
       </c>
       <c r="F345" t="s">
         <v>8</v>
       </c>
       <c r="G345">
         <v>1.0</v>
       </c>
       <c r="H345" s="1">
-        <v>100000.0</v>
+        <v>508535.28</v>
       </c>
       <c r="I345" s="1">
-        <v>-69.0</v>
+        <v>4223.67</v>
       </c>
       <c r="J345" s="1">
-        <v>-0.069</v>
+        <v>0.83055594490907</v>
       </c>
       <c r="K345">
-        <v>0.08</v>
-[...2 lines deleted...]
-        <v>76.04</v>
+        <v>0.72</v>
+      </c>
+      <c r="L345" t="s">
+        <v>814</v>
       </c>
       <c r="M345" s="1">
-        <v>99931.0</v>
+        <v>512758.95</v>
       </c>
       <c r="N345" s="1">
-        <v>100007.04</v>
+        <v>517643.49</v>
       </c>
       <c r="O345" s="1">
-        <v>0.08</v>
+        <v>0.39</v>
       </c>
       <c r="P345">
         <v>1</v>
       </c>
     </row>
     <row r="346" spans="1:16">
       <c r="A346" t="s">
-        <v>828</v>
+        <v>815</v>
       </c>
       <c r="B346" t="s">
-        <v>829</v>
+        <v>816</v>
       </c>
       <c r="C346" s="1">
-        <v>50000.0</v>
+        <v>1943000.0</v>
       </c>
       <c r="D346" s="1">
-        <v>88.53</v>
+        <v>66.032</v>
       </c>
       <c r="E346" s="1">
-        <v>85.25</v>
+        <v>65.68154452</v>
       </c>
       <c r="F346" t="s">
         <v>8</v>
       </c>
       <c r="G346">
         <v>1.0</v>
       </c>
       <c r="H346" s="1">
-        <v>42625.0</v>
+        <v>1276192.41</v>
       </c>
       <c r="I346" s="1">
-        <v>1640.0</v>
+        <v>6809.35</v>
       </c>
       <c r="J346" s="1">
-        <v>3.8475073313783</v>
+        <v>0.53356766163497</v>
       </c>
       <c r="K346">
-        <v>0.09</v>
-[...2 lines deleted...]
-        <v>44.18</v>
+        <v>0.84</v>
+      </c>
+      <c r="L346" t="s">
+        <v>817</v>
       </c>
       <c r="M346" s="1">
-        <v>44265.0</v>
+        <v>1283001.76</v>
       </c>
       <c r="N346" s="1">
-        <v>44309.18</v>
+        <v>1299397.49</v>
       </c>
       <c r="O346" s="1">
-        <v>0.03</v>
+        <v>0.97</v>
       </c>
       <c r="P346">
         <v>1</v>
       </c>
     </row>
     <row r="347" spans="1:16">
       <c r="A347" t="s">
-        <v>830</v>
+        <v>818</v>
       </c>
       <c r="B347" t="s">
-        <v>831</v>
+        <v>819</v>
       </c>
       <c r="C347" s="1">
-        <v>100000.0</v>
+        <v>247000.0</v>
       </c>
       <c r="D347" s="1">
-        <v>100.572</v>
+        <v>85.331</v>
       </c>
       <c r="E347" s="1">
-        <v>102.939</v>
+        <v>84.87216194</v>
       </c>
       <c r="F347" t="s">
         <v>8</v>
       </c>
       <c r="G347">
         <v>1.0</v>
       </c>
       <c r="H347" s="1">
-        <v>102939.0</v>
+        <v>209634.24</v>
       </c>
       <c r="I347" s="1">
-        <v>-2367.0</v>
+        <v>1133.33</v>
       </c>
       <c r="J347" s="1">
-        <v>-2.2994200448809</v>
+        <v>0.5406225624211</v>
       </c>
       <c r="K347">
-        <v>0.72</v>
-[...2 lines deleted...]
-        <v>715.07</v>
+        <v>1.71</v>
+      </c>
+      <c r="L347" t="s">
+        <v>820</v>
       </c>
       <c r="M347" s="1">
-        <v>100572.0</v>
+        <v>210767.57</v>
       </c>
       <c r="N347" s="1">
-        <v>101287.07</v>
+        <v>214986.87</v>
       </c>
       <c r="O347" s="1">
-        <v>0.08</v>
+        <v>0.16</v>
       </c>
       <c r="P347">
         <v>1</v>
       </c>
     </row>
     <row r="348" spans="1:16">
       <c r="A348" t="s">
-        <v>832</v>
+        <v>821</v>
       </c>
       <c r="B348" t="s">
-        <v>833</v>
+        <v>822</v>
       </c>
       <c r="C348" s="1">
-        <v>200000.0</v>
+        <v>73000.0</v>
       </c>
       <c r="D348" s="1">
-        <v>97.382</v>
+        <v>97.972</v>
       </c>
       <c r="E348" s="1">
-        <v>100.761</v>
+        <v>101.21261644</v>
       </c>
       <c r="F348" t="s">
         <v>8</v>
       </c>
       <c r="G348">
         <v>1.0</v>
       </c>
       <c r="H348" s="1">
-        <v>201522.0</v>
+        <v>73885.21</v>
       </c>
       <c r="I348" s="1">
-        <v>-6758.0</v>
+        <v>-2365.65</v>
       </c>
       <c r="J348" s="1">
-        <v>-3.3534800170701</v>
+        <v>-3.2017909944358</v>
       </c>
       <c r="K348">
-        <v>0.59</v>
+        <v>2.36</v>
       </c>
       <c r="L348" t="s">
-        <v>834</v>
+        <v>823</v>
       </c>
       <c r="M348" s="1">
-        <v>194764.0</v>
+        <v>71519.56</v>
       </c>
       <c r="N348" s="1">
-        <v>195947.56</v>
+        <v>73239.56</v>
       </c>
       <c r="O348" s="1">
-        <v>0.15</v>
+        <v>0.05</v>
       </c>
       <c r="P348">
         <v>1</v>
       </c>
     </row>
     <row r="349" spans="1:16">
       <c r="A349" t="s">
-        <v>835</v>
+        <v>824</v>
       </c>
       <c r="B349" t="s">
-        <v>836</v>
+        <v>825</v>
       </c>
       <c r="C349" s="1">
         <v>100000.0</v>
       </c>
       <c r="D349" s="1">
-        <v>104.569</v>
+        <v>99.827</v>
       </c>
       <c r="E349" s="1">
-        <v>104.45</v>
+        <v>99.646</v>
       </c>
       <c r="F349" t="s">
         <v>8</v>
       </c>
       <c r="G349">
         <v>1.0</v>
       </c>
       <c r="H349" s="1">
-        <v>104450.0</v>
+        <v>99646.0</v>
       </c>
       <c r="I349" s="1">
-        <v>119.0</v>
+        <v>181.0</v>
       </c>
       <c r="J349" s="1">
-        <v>0.11393011010053</v>
+        <v>0.18164301627762</v>
       </c>
       <c r="K349">
-        <v>0.08</v>
+        <v>0.74</v>
       </c>
       <c r="L349">
-        <v>81.51</v>
+        <v>738.36</v>
       </c>
       <c r="M349" s="1">
-        <v>104569.0</v>
+        <v>99827.0</v>
       </c>
       <c r="N349" s="1">
-        <v>104650.51</v>
+        <v>100565.36</v>
       </c>
       <c r="O349" s="1">
-        <v>0.08</v>
+        <v>0.07</v>
       </c>
       <c r="P349">
         <v>1</v>
       </c>
     </row>
     <row r="350" spans="1:16">
       <c r="A350" t="s">
-        <v>837</v>
+        <v>826</v>
       </c>
       <c r="B350" t="s">
-        <v>838</v>
+        <v>827</v>
       </c>
       <c r="C350" s="1">
         <v>100000.0</v>
       </c>
       <c r="D350" s="1">
-        <v>97.102</v>
+        <v>100.374</v>
       </c>
       <c r="E350" s="1">
-        <v>99.908</v>
+        <v>97.41</v>
       </c>
       <c r="F350" t="s">
         <v>8</v>
       </c>
       <c r="G350">
         <v>1.0</v>
       </c>
       <c r="H350" s="1">
-        <v>99908.0</v>
+        <v>97410.0</v>
       </c>
       <c r="I350" s="1">
-        <v>-2806.0</v>
+        <v>2964.0</v>
       </c>
       <c r="J350" s="1">
-        <v>-2.8085838971854</v>
+        <v>3.0428087465353</v>
       </c>
       <c r="K350">
-        <v>1.0</v>
-[...2 lines deleted...]
-        <v>839</v>
+        <v>0.47</v>
+      </c>
+      <c r="L350">
+        <v>471.23</v>
       </c>
       <c r="M350" s="1">
-        <v>97102.0</v>
+        <v>100374.0</v>
       </c>
       <c r="N350" s="1">
-        <v>98103.04</v>
+        <v>100845.23</v>
       </c>
       <c r="O350" s="1">
         <v>0.08</v>
       </c>
       <c r="P350">
         <v>1</v>
       </c>
     </row>
     <row r="351" spans="1:16">
       <c r="A351" t="s">
-        <v>840</v>
+        <v>828</v>
       </c>
       <c r="B351" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
       <c r="C351" s="1">
         <v>100000.0</v>
       </c>
       <c r="D351" s="1">
-        <v>101.819</v>
+        <v>100.613</v>
       </c>
       <c r="E351" s="1">
-        <v>103.15</v>
+        <v>100.0</v>
       </c>
       <c r="F351" t="s">
         <v>8</v>
       </c>
       <c r="G351">
         <v>1.0</v>
       </c>
       <c r="H351" s="1">
-        <v>103150.0</v>
+        <v>100000.0</v>
       </c>
       <c r="I351" s="1">
-        <v>-1331.0</v>
+        <v>613.0</v>
       </c>
       <c r="J351" s="1">
-        <v>-1.2903538536112</v>
+        <v>0.613</v>
       </c>
       <c r="K351">
-        <v>0.31</v>
+        <v>0.51</v>
       </c>
       <c r="L351">
-        <v>312.33</v>
+        <v>506.19</v>
       </c>
       <c r="M351" s="1">
-        <v>101819.0</v>
+        <v>100613.0</v>
       </c>
       <c r="N351" s="1">
-        <v>102131.33</v>
+        <v>101119.19</v>
       </c>
       <c r="O351" s="1">
         <v>0.08</v>
       </c>
       <c r="P351">
         <v>1</v>
       </c>
     </row>
     <row r="352" spans="1:16">
       <c r="A352" t="s">
-        <v>841</v>
+        <v>830</v>
       </c>
       <c r="B352" t="s">
-        <v>842</v>
+        <v>831</v>
       </c>
       <c r="C352" s="1">
         <v>100000.0</v>
       </c>
       <c r="D352" s="1">
-        <v>103.789</v>
+        <v>100.089</v>
       </c>
       <c r="E352" s="1">
-        <v>106.6</v>
+        <v>100.0</v>
       </c>
       <c r="F352" t="s">
         <v>8</v>
       </c>
       <c r="G352">
         <v>1.0</v>
       </c>
       <c r="H352" s="1">
-        <v>106600.0</v>
+        <v>100000.0</v>
       </c>
       <c r="I352" s="1">
-        <v>-2811.0</v>
+        <v>89.0</v>
       </c>
       <c r="J352" s="1">
-        <v>-2.6369606003752</v>
+        <v>0.089</v>
       </c>
       <c r="K352">
-        <v>2.32</v>
-[...2 lines deleted...]
-        <v>843</v>
+        <v>0.39</v>
+      </c>
+      <c r="L352">
+        <v>391.07</v>
       </c>
       <c r="M352" s="1">
-        <v>103789.0</v>
+        <v>100089.0</v>
       </c>
       <c r="N352" s="1">
-        <v>106106.12</v>
+        <v>100480.07</v>
       </c>
       <c r="O352" s="1">
-        <v>0.08</v>
+        <v>0.07</v>
       </c>
       <c r="P352">
         <v>1</v>
       </c>
     </row>
     <row r="353" spans="1:16">
       <c r="A353" t="s">
-        <v>844</v>
+        <v>832</v>
       </c>
       <c r="B353" t="s">
-        <v>845</v>
+        <v>833</v>
       </c>
       <c r="C353" s="1">
-        <v>171000.0</v>
+        <v>50000.0</v>
       </c>
       <c r="D353" s="1">
-        <v>97.956</v>
+        <v>88.696</v>
       </c>
       <c r="E353" s="1">
-        <v>99.902</v>
+        <v>85.25</v>
       </c>
       <c r="F353" t="s">
         <v>8</v>
       </c>
       <c r="G353">
         <v>1.0</v>
       </c>
       <c r="H353" s="1">
-        <v>170832.42</v>
+        <v>42625.0</v>
       </c>
       <c r="I353" s="1">
-        <v>-3327.66</v>
+        <v>1723.0</v>
       </c>
       <c r="J353" s="1">
-        <v>-1.9479089507718</v>
+        <v>4.0422287390029</v>
       </c>
       <c r="K353">
-        <v>0.74</v>
-[...2 lines deleted...]
-        <v>846</v>
+        <v>0.15</v>
+      </c>
+      <c r="L353">
+        <v>73.97</v>
       </c>
       <c r="M353" s="1">
-        <v>167504.76</v>
+        <v>44348.0</v>
       </c>
       <c r="N353" s="1">
-        <v>168778.48</v>
+        <v>44421.97</v>
       </c>
       <c r="O353" s="1">
-        <v>0.13</v>
+        <v>0.03</v>
       </c>
       <c r="P353">
         <v>1</v>
       </c>
     </row>
     <row r="354" spans="1:16">
       <c r="A354" t="s">
-        <v>847</v>
+        <v>834</v>
       </c>
       <c r="B354" t="s">
-        <v>848</v>
+        <v>835</v>
       </c>
       <c r="C354" s="1">
-        <v>168000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D354" s="1">
-        <v>100.113</v>
+        <v>100.728</v>
       </c>
       <c r="E354" s="1">
-        <v>100.0</v>
+        <v>102.939</v>
       </c>
       <c r="F354" t="s">
         <v>8</v>
       </c>
       <c r="G354">
         <v>1.0</v>
       </c>
       <c r="H354" s="1">
-        <v>168000.0</v>
+        <v>102939.0</v>
       </c>
       <c r="I354" s="1">
-        <v>189.84</v>
+        <v>-2211.0</v>
       </c>
       <c r="J354" s="1">
-        <v>0.113</v>
+        <v>-2.1478739836214</v>
       </c>
       <c r="K354">
-        <v>1.13</v>
+        <v>1.0</v>
       </c>
       <c r="L354" t="s">
-        <v>849</v>
+        <v>756</v>
       </c>
       <c r="M354" s="1">
-        <v>168189.84</v>
+        <v>100728.0</v>
       </c>
       <c r="N354" s="1">
-        <v>170081.84</v>
+        <v>101731.08</v>
       </c>
       <c r="O354" s="1">
-        <v>0.13</v>
+        <v>0.08</v>
       </c>
       <c r="P354">
         <v>1</v>
       </c>
     </row>
     <row r="355" spans="1:16">
       <c r="A355" t="s">
-        <v>850</v>
+        <v>836</v>
       </c>
       <c r="B355" t="s">
-        <v>851</v>
+        <v>837</v>
       </c>
       <c r="C355" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D355" s="1">
-        <v>100.975</v>
+        <v>97.735</v>
       </c>
       <c r="E355" s="1">
-        <v>100.0</v>
+        <v>100.761</v>
       </c>
       <c r="F355" t="s">
         <v>8</v>
       </c>
       <c r="G355">
         <v>1.0</v>
       </c>
       <c r="H355" s="1">
-        <v>100000.0</v>
+        <v>201522.0</v>
       </c>
       <c r="I355" s="1">
-        <v>975.0</v>
+        <v>-6052.0</v>
       </c>
       <c r="J355" s="1">
-        <v>0.975</v>
+        <v>-3.0031460584949</v>
       </c>
       <c r="K355">
-        <v>0.2</v>
-[...2 lines deleted...]
-        <v>204.31</v>
+        <v>0.86</v>
+      </c>
+      <c r="L355" t="s">
+        <v>838</v>
       </c>
       <c r="M355" s="1">
-        <v>100975.0</v>
+        <v>195470.0</v>
       </c>
       <c r="N355" s="1">
-        <v>101179.31</v>
+        <v>197189.86</v>
       </c>
       <c r="O355" s="1">
-        <v>0.08</v>
+        <v>0.15</v>
       </c>
       <c r="P355">
         <v>1</v>
       </c>
     </row>
     <row r="356" spans="1:16">
       <c r="A356" t="s">
-        <v>852</v>
+        <v>839</v>
       </c>
       <c r="B356" t="s">
-        <v>853</v>
+        <v>840</v>
       </c>
       <c r="C356" s="1">
         <v>100000.0</v>
       </c>
       <c r="D356" s="1">
-        <v>101.802</v>
+        <v>104.659</v>
       </c>
       <c r="E356" s="1">
-        <v>103.602</v>
+        <v>104.45</v>
       </c>
       <c r="F356" t="s">
         <v>8</v>
       </c>
       <c r="G356">
         <v>1.0</v>
       </c>
       <c r="H356" s="1">
-        <v>103602.0</v>
+        <v>104450.0</v>
       </c>
       <c r="I356" s="1">
-        <v>-1800.0</v>
+        <v>209.0</v>
       </c>
       <c r="J356" s="1">
-        <v>-1.7374181965599</v>
+        <v>0.20009573958832</v>
       </c>
       <c r="K356">
-        <v>0.54</v>
+        <v>0.42</v>
       </c>
       <c r="L356">
-        <v>535.62</v>
+        <v>419.18</v>
       </c>
       <c r="M356" s="1">
-        <v>101802.0</v>
+        <v>104659.0</v>
       </c>
       <c r="N356" s="1">
-        <v>102337.62</v>
+        <v>105078.18</v>
       </c>
       <c r="O356" s="1">
         <v>0.08</v>
       </c>
       <c r="P356">
         <v>1</v>
       </c>
     </row>
     <row r="357" spans="1:16">
       <c r="A357" t="s">
-        <v>854</v>
+        <v>841</v>
       </c>
       <c r="B357" t="s">
-        <v>855</v>
+        <v>842</v>
       </c>
       <c r="C357" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D357" s="1">
-        <v>98.625</v>
+        <v>97.882</v>
       </c>
       <c r="E357" s="1">
-        <v>99.142</v>
+        <v>99.908</v>
       </c>
       <c r="F357" t="s">
         <v>8</v>
       </c>
       <c r="G357">
         <v>1.0</v>
       </c>
       <c r="H357" s="1">
-        <v>198284.0</v>
+        <v>99908.0</v>
       </c>
       <c r="I357" s="1">
-        <v>-1034.0</v>
+        <v>-2026.0</v>
       </c>
       <c r="J357" s="1">
-        <v>-0.52147424905691</v>
+        <v>-2.0278656363855</v>
       </c>
       <c r="K357">
-        <v>2.51</v>
+        <v>1.3</v>
       </c>
       <c r="L357" t="s">
-        <v>856</v>
+        <v>843</v>
       </c>
       <c r="M357" s="1">
-        <v>197250.0</v>
+        <v>97882.0</v>
       </c>
       <c r="N357" s="1">
-        <v>202260.96</v>
+        <v>99184.43</v>
       </c>
       <c r="O357" s="1">
-        <v>0.16</v>
+        <v>0.07</v>
       </c>
       <c r="P357">
         <v>1</v>
       </c>
     </row>
     <row r="358" spans="1:16">
       <c r="A358" t="s">
-        <v>857</v>
+        <v>844</v>
       </c>
       <c r="B358" t="s">
-        <v>858</v>
+        <v>842</v>
       </c>
       <c r="C358" s="1">
-        <v>150000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D358" s="1">
-        <v>99.997</v>
+        <v>102.614</v>
       </c>
       <c r="E358" s="1">
-        <v>100.0</v>
+        <v>103.15</v>
       </c>
       <c r="F358" t="s">
         <v>8</v>
       </c>
       <c r="G358">
         <v>1.0</v>
       </c>
       <c r="H358" s="1">
-        <v>150000.0</v>
+        <v>103150.0</v>
       </c>
       <c r="I358" s="1">
-        <v>-4.5</v>
+        <v>-536.0</v>
       </c>
       <c r="J358" s="1">
-        <v>-0.003</v>
+        <v>-0.51963160445952</v>
       </c>
       <c r="K358">
-        <v>0.2</v>
+        <v>0.69</v>
       </c>
       <c r="L358">
-        <v>294.84</v>
+        <v>689.73</v>
       </c>
       <c r="M358" s="1">
-        <v>149995.5</v>
+        <v>102614.0</v>
       </c>
       <c r="N358" s="1">
-        <v>150290.34</v>
+        <v>103303.73</v>
       </c>
       <c r="O358" s="1">
-        <v>0.12</v>
+        <v>0.08</v>
       </c>
       <c r="P358">
         <v>1</v>
       </c>
     </row>
     <row r="359" spans="1:16">
       <c r="A359" t="s">
-        <v>859</v>
+        <v>845</v>
       </c>
       <c r="B359" t="s">
-        <v>860</v>
+        <v>846</v>
       </c>
       <c r="C359" s="1">
-        <v>152000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D359" s="1">
-        <v>99.347</v>
+        <v>104.16</v>
       </c>
       <c r="E359" s="1">
-        <v>102.83</v>
+        <v>106.6</v>
       </c>
       <c r="F359" t="s">
         <v>8</v>
       </c>
       <c r="G359">
         <v>1.0</v>
       </c>
       <c r="H359" s="1">
-        <v>156301.6</v>
+        <v>106600.0</v>
       </c>
       <c r="I359" s="1">
-        <v>-5294.16</v>
+        <v>-2440.0</v>
       </c>
       <c r="J359" s="1">
-        <v>-3.3871438296217</v>
+        <v>-2.2889305816135</v>
       </c>
       <c r="K359">
-        <v>3.17</v>
+        <v>2.65</v>
       </c>
       <c r="L359" t="s">
-        <v>861</v>
+        <v>847</v>
       </c>
       <c r="M359" s="1">
-        <v>151007.44</v>
+        <v>104160.0</v>
       </c>
       <c r="N359" s="1">
-        <v>155832.92</v>
+        <v>106814.79</v>
       </c>
       <c r="O359" s="1">
-        <v>0.12</v>
+        <v>0.08</v>
       </c>
       <c r="P359">
         <v>1</v>
       </c>
     </row>
     <row r="360" spans="1:16">
       <c r="A360" t="s">
-        <v>862</v>
+        <v>848</v>
       </c>
       <c r="B360" t="s">
-        <v>863</v>
+        <v>849</v>
       </c>
       <c r="C360" s="1">
-        <v>100000.0</v>
+        <v>171000.0</v>
       </c>
       <c r="D360" s="1">
-        <v>97.914</v>
+        <v>98.519</v>
       </c>
       <c r="E360" s="1">
-        <v>100.0</v>
+        <v>99.902</v>
       </c>
       <c r="F360" t="s">
         <v>8</v>
       </c>
       <c r="G360">
         <v>1.0</v>
       </c>
       <c r="H360" s="1">
-        <v>100000.0</v>
+        <v>170832.42</v>
       </c>
       <c r="I360" s="1">
-        <v>-2086.0</v>
+        <v>-2364.93</v>
       </c>
       <c r="J360" s="1">
-        <v>-2.086</v>
+        <v>-1.3843566695361</v>
       </c>
       <c r="K360">
-        <v>0.94</v>
-[...2 lines deleted...]
-        <v>937.01</v>
+        <v>1.03</v>
+      </c>
+      <c r="L360" t="s">
+        <v>850</v>
       </c>
       <c r="M360" s="1">
-        <v>97914.0</v>
+        <v>168467.49</v>
       </c>
       <c r="N360" s="1">
-        <v>98851.01</v>
+        <v>170233.71</v>
       </c>
       <c r="O360" s="1">
-        <v>0.08</v>
+        <v>0.13</v>
       </c>
       <c r="P360">
         <v>1</v>
       </c>
     </row>
     <row r="361" spans="1:16">
       <c r="A361" t="s">
-        <v>864</v>
+        <v>851</v>
       </c>
       <c r="B361" t="s">
-        <v>865</v>
+        <v>852</v>
       </c>
       <c r="C361" s="1">
-        <v>100000.0</v>
+        <v>168000.0</v>
       </c>
       <c r="D361" s="1">
-        <v>95.409</v>
+        <v>100.461</v>
       </c>
       <c r="E361" s="1">
-        <v>97.25</v>
+        <v>100.0</v>
       </c>
       <c r="F361" t="s">
         <v>8</v>
       </c>
       <c r="G361">
         <v>1.0</v>
       </c>
       <c r="H361" s="1">
-        <v>97250.0</v>
+        <v>168000.0</v>
       </c>
       <c r="I361" s="1">
-        <v>-1841.0</v>
+        <v>774.48</v>
       </c>
       <c r="J361" s="1">
-        <v>-1.893059125964</v>
+        <v>0.461</v>
       </c>
       <c r="K361">
-        <v>0.1</v>
-[...2 lines deleted...]
-        <v>102.74</v>
+        <v>1.45</v>
+      </c>
+      <c r="L361" t="s">
+        <v>853</v>
       </c>
       <c r="M361" s="1">
-        <v>95409.0</v>
+        <v>168774.48</v>
       </c>
       <c r="N361" s="1">
-        <v>95511.74</v>
+        <v>171204.4</v>
       </c>
       <c r="O361" s="1">
-        <v>0.08</v>
+        <v>0.13</v>
       </c>
       <c r="P361">
         <v>1</v>
       </c>
     </row>
     <row r="362" spans="1:16">
       <c r="A362" t="s">
-        <v>866</v>
+        <v>854</v>
       </c>
       <c r="B362" t="s">
-        <v>867</v>
+        <v>855</v>
       </c>
       <c r="C362" s="1">
         <v>100000.0</v>
       </c>
       <c r="D362" s="1">
-        <v>99.432</v>
+        <v>101.399</v>
       </c>
       <c r="E362" s="1">
-        <v>99.695</v>
+        <v>100.0</v>
       </c>
       <c r="F362" t="s">
         <v>8</v>
       </c>
       <c r="G362">
         <v>1.0</v>
       </c>
       <c r="H362" s="1">
-        <v>99695.0</v>
+        <v>100000.0</v>
       </c>
       <c r="I362" s="1">
-        <v>-263.0</v>
+        <v>1399.0</v>
       </c>
       <c r="J362" s="1">
-        <v>-0.26380460404233</v>
+        <v>1.399</v>
       </c>
       <c r="K362">
-        <v>0.49</v>
+        <v>0.53</v>
       </c>
       <c r="L362">
-        <v>493.15</v>
+        <v>533.48</v>
       </c>
       <c r="M362" s="1">
-        <v>99432.0</v>
+        <v>101399.0</v>
       </c>
       <c r="N362" s="1">
-        <v>99925.15</v>
+        <v>101932.48</v>
       </c>
       <c r="O362" s="1">
         <v>0.08</v>
       </c>
       <c r="P362">
         <v>1</v>
       </c>
     </row>
     <row r="363" spans="1:16">
       <c r="A363" t="s">
-        <v>868</v>
+        <v>856</v>
       </c>
       <c r="B363" t="s">
-        <v>869</v>
+        <v>857</v>
       </c>
       <c r="C363" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D363" s="1">
-        <v>82.783</v>
+        <v>101.956</v>
       </c>
       <c r="E363" s="1">
-        <v>81.804</v>
+        <v>103.602</v>
       </c>
       <c r="F363" t="s">
         <v>8</v>
       </c>
       <c r="G363">
         <v>1.0</v>
       </c>
       <c r="H363" s="1">
-        <v>245412.0</v>
+        <v>103602.0</v>
       </c>
       <c r="I363" s="1">
-        <v>2937.0</v>
+        <v>-1646.0</v>
       </c>
       <c r="J363" s="1">
-        <v>1.1967629944746</v>
+        <v>-1.5887724175209</v>
       </c>
       <c r="K363">
-        <v>0.51</v>
-[...2 lines deleted...]
-        <v>870</v>
+        <v>0.87</v>
+      </c>
+      <c r="L363">
+        <v>873.29</v>
       </c>
       <c r="M363" s="1">
-        <v>248349.0</v>
+        <v>101956.0</v>
       </c>
       <c r="N363" s="1">
-        <v>249865.44</v>
+        <v>102829.29</v>
       </c>
       <c r="O363" s="1">
-        <v>0.2</v>
+        <v>0.08</v>
       </c>
       <c r="P363">
         <v>1</v>
       </c>
     </row>
     <row r="364" spans="1:16">
       <c r="A364" t="s">
-        <v>871</v>
+        <v>858</v>
       </c>
       <c r="B364" t="s">
-        <v>872</v>
+        <v>859</v>
       </c>
       <c r="C364" s="1">
-        <v>155000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D364" s="1">
-        <v>100.875</v>
+        <v>99.092</v>
       </c>
       <c r="E364" s="1">
-        <v>99.417</v>
+        <v>99.142</v>
       </c>
       <c r="F364" t="s">
         <v>8</v>
       </c>
       <c r="G364">
         <v>1.0</v>
       </c>
       <c r="H364" s="1">
-        <v>154096.35</v>
+        <v>198284.0</v>
       </c>
       <c r="I364" s="1">
-        <v>2259.9</v>
+        <v>-100.0</v>
       </c>
       <c r="J364" s="1">
-        <v>1.4665499864208</v>
+        <v>-0.050432712674749</v>
       </c>
       <c r="K364">
-        <v>0.33</v>
-[...2 lines deleted...]
-        <v>509.59</v>
+        <v>2.81</v>
+      </c>
+      <c r="L364" t="s">
+        <v>860</v>
       </c>
       <c r="M364" s="1">
-        <v>156356.25</v>
+        <v>198184.0</v>
       </c>
       <c r="N364" s="1">
-        <v>156865.84</v>
+        <v>203810.71</v>
       </c>
       <c r="O364" s="1">
-        <v>0.12</v>
+        <v>0.15</v>
       </c>
       <c r="P364">
         <v>1</v>
       </c>
     </row>
     <row r="365" spans="1:16">
       <c r="A365" t="s">
-        <v>873</v>
+        <v>861</v>
       </c>
       <c r="B365" t="s">
-        <v>874</v>
+        <v>862</v>
       </c>
       <c r="C365" s="1">
-        <v>630.0</v>
+        <v>150000.0</v>
       </c>
       <c r="D365" s="1">
-        <v>0.0775</v>
+        <v>100.511</v>
       </c>
       <c r="E365" s="1">
-        <v>0.1083650794</v>
+        <v>100.0</v>
       </c>
       <c r="F365" t="s">
         <v>8</v>
       </c>
       <c r="G365">
         <v>1.0</v>
       </c>
       <c r="H365" s="1">
-        <v>0.0</v>
+        <v>150000.0</v>
       </c>
       <c r="I365" s="1">
-        <v>-48612.5</v>
+        <v>766.5</v>
       </c>
       <c r="J365" s="1">
-        <v>0</v>
+        <v>0.511</v>
       </c>
       <c r="K365">
-        <v>0.0</v>
+        <v>0.5</v>
       </c>
       <c r="L365">
-        <v>0.0</v>
+        <v>744.85</v>
       </c>
       <c r="M365" s="1">
-        <v>-48612.5</v>
+        <v>150766.5</v>
       </c>
       <c r="N365" s="1">
-        <v>-48612.5</v>
+        <v>151511.35</v>
       </c>
       <c r="O365" s="1">
-        <v>-0.04</v>
+        <v>0.11</v>
       </c>
       <c r="P365">
         <v>1</v>
       </c>
     </row>
     <row r="366" spans="1:16">
       <c r="A366" t="s">
-        <v>875</v>
+        <v>863</v>
       </c>
       <c r="B366" t="s">
-        <v>876</v>
+        <v>864</v>
       </c>
       <c r="C366" s="1">
-        <v>115.0</v>
+        <v>152000.0</v>
       </c>
       <c r="D366" s="1">
-        <v>66.9</v>
+        <v>100.068</v>
       </c>
       <c r="E366" s="1">
-        <v>53.2</v>
+        <v>102.83</v>
       </c>
       <c r="F366" t="s">
         <v>8</v>
       </c>
       <c r="G366">
         <v>1.0</v>
       </c>
       <c r="H366" s="1">
-        <v>61180.0</v>
+        <v>156301.6</v>
       </c>
       <c r="I366" s="1">
-        <v>15755.0</v>
+        <v>-4198.24</v>
       </c>
       <c r="J366" s="1">
-        <v>25.751879699248</v>
+        <v>-2.6859865797919</v>
       </c>
       <c r="K366">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>3.47</v>
+      </c>
+      <c r="L366" t="s">
+        <v>865</v>
       </c>
       <c r="M366" s="1">
-        <v>76935.0</v>
+        <v>152103.36</v>
       </c>
       <c r="N366" s="1">
-        <v>76935.0</v>
+        <v>157381.72</v>
       </c>
       <c r="O366" s="1">
-        <v>0.06</v>
+        <v>0.12</v>
       </c>
       <c r="P366">
         <v>1</v>
       </c>
     </row>
     <row r="367" spans="1:16">
       <c r="A367" t="s">
-        <v>877</v>
+        <v>866</v>
       </c>
       <c r="B367" t="s">
-        <v>878</v>
+        <v>867</v>
       </c>
       <c r="C367" s="1">
-        <v>410.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D367" s="1">
-        <v>14.1</v>
+        <v>98.143</v>
       </c>
       <c r="E367" s="1">
-        <v>16.3</v>
+        <v>100.0</v>
       </c>
       <c r="F367" t="s">
         <v>8</v>
       </c>
       <c r="G367">
         <v>1.0</v>
       </c>
       <c r="H367" s="1">
-        <v>66830.0</v>
+        <v>100000.0</v>
       </c>
       <c r="I367" s="1">
-        <v>-9020.0</v>
+        <v>-1857.0</v>
       </c>
       <c r="J367" s="1">
-        <v>-13.496932515337</v>
+        <v>-1.857</v>
       </c>
       <c r="K367">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.17</v>
+      </c>
+      <c r="L367" t="s">
+        <v>868</v>
       </c>
       <c r="M367" s="1">
-        <v>57810.0</v>
+        <v>98143.0</v>
       </c>
       <c r="N367" s="1">
-        <v>57810.0</v>
+        <v>99316.3</v>
       </c>
       <c r="O367" s="1">
-        <v>0.05</v>
+        <v>0.07</v>
       </c>
       <c r="P367">
         <v>1</v>
       </c>
     </row>
     <row r="368" spans="1:16">
       <c r="A368" t="s">
-        <v>879</v>
+        <v>869</v>
       </c>
       <c r="B368" t="s">
-        <v>880</v>
+        <v>870</v>
       </c>
       <c r="C368" s="1">
-        <v>410.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D368" s="1">
-        <v>62.9</v>
+        <v>96.247</v>
       </c>
       <c r="E368" s="1">
-        <v>71.3</v>
+        <v>97.25</v>
       </c>
       <c r="F368" t="s">
         <v>8</v>
       </c>
       <c r="G368">
         <v>1.0</v>
       </c>
       <c r="H368" s="1">
-        <v>292330.0</v>
+        <v>97250.0</v>
       </c>
       <c r="I368" s="1">
-        <v>-34440.0</v>
+        <v>-1003.0</v>
       </c>
       <c r="J368" s="1">
-        <v>-11.781206171108</v>
+        <v>-1.0313624678663</v>
       </c>
       <c r="K368">
-        <v>0.0</v>
+        <v>0.3</v>
       </c>
       <c r="L368">
-        <v>0.0</v>
+        <v>301.37</v>
       </c>
       <c r="M368" s="1">
-        <v>257890.0</v>
+        <v>96247.0</v>
       </c>
       <c r="N368" s="1">
-        <v>257890.0</v>
+        <v>96548.37</v>
       </c>
       <c r="O368" s="1">
-        <v>0.2</v>
+        <v>0.07</v>
       </c>
       <c r="P368">
         <v>1</v>
       </c>
     </row>
     <row r="369" spans="1:16">
       <c r="A369" t="s">
-        <v>881</v>
+        <v>871</v>
       </c>
       <c r="B369" t="s">
-        <v>882</v>
+        <v>872</v>
       </c>
       <c r="C369" s="1">
-        <v>160.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D369" s="1">
-        <v>68.1</v>
+        <v>99.714</v>
       </c>
       <c r="E369" s="1">
-        <v>75.3</v>
+        <v>99.695</v>
       </c>
       <c r="F369" t="s">
         <v>8</v>
       </c>
       <c r="G369">
         <v>1.0</v>
       </c>
       <c r="H369" s="1">
-        <v>120480.0</v>
+        <v>99695.0</v>
       </c>
       <c r="I369" s="1">
-        <v>-11520.0</v>
+        <v>19.0</v>
       </c>
       <c r="J369" s="1">
-        <v>-9.5617529880478</v>
+        <v>0.019058127288229</v>
       </c>
       <c r="K369">
-        <v>0.0</v>
+        <v>0.79</v>
       </c>
       <c r="L369">
-        <v>0.0</v>
+        <v>791.1</v>
       </c>
       <c r="M369" s="1">
-        <v>108960.0</v>
+        <v>99714.0</v>
       </c>
       <c r="N369" s="1">
-        <v>108960.0</v>
+        <v>100505.1</v>
       </c>
       <c r="O369" s="1">
-        <v>0.09</v>
+        <v>0.07</v>
       </c>
       <c r="P369">
         <v>1</v>
       </c>
     </row>
     <row r="370" spans="1:16">
       <c r="A370" t="s">
-        <v>883</v>
+        <v>873</v>
       </c>
       <c r="B370" t="s">
-        <v>884</v>
+        <v>874</v>
       </c>
       <c r="C370" s="1">
-        <v>-630.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D370" s="1">
-        <v>0.055</v>
+        <v>83.11</v>
       </c>
       <c r="E370" s="1">
-        <v>0.0738333333</v>
+        <v>81.804</v>
       </c>
       <c r="F370" t="s">
         <v>8</v>
       </c>
       <c r="G370">
         <v>1.0</v>
       </c>
       <c r="H370" s="1">
-        <v>0.0</v>
+        <v>245412.0</v>
       </c>
       <c r="I370" s="1">
-        <v>29662.5</v>
+        <v>3918.0</v>
       </c>
       <c r="J370" s="1">
-        <v>0</v>
+        <v>1.5964989487067</v>
       </c>
       <c r="K370">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.57</v>
+      </c>
+      <c r="L370" t="s">
+        <v>875</v>
       </c>
       <c r="M370" s="1">
-        <v>29662.5</v>
+        <v>249330.0</v>
       </c>
       <c r="N370" s="1">
-        <v>29662.5</v>
+        <v>251025.21</v>
       </c>
       <c r="O370" s="1">
-        <v>0.02</v>
+        <v>0.19</v>
       </c>
       <c r="P370">
         <v>1</v>
       </c>
     </row>
     <row r="371" spans="1:16">
       <c r="A371" t="s">
+        <v>876</v>
+      </c>
+      <c r="B371" t="s">
+        <v>877</v>
+      </c>
+      <c r="C371" s="1">
+        <v>155000.0</v>
+      </c>
+      <c r="D371" s="1">
+        <v>101.153</v>
+      </c>
+      <c r="E371" s="1">
+        <v>99.417</v>
+      </c>
+      <c r="F371" t="s">
+        <v>8</v>
+      </c>
+      <c r="G371">
+        <v>1.0</v>
+      </c>
+      <c r="H371" s="1">
+        <v>154096.35</v>
+      </c>
+      <c r="I371" s="1">
+        <v>2690.8</v>
+      </c>
+      <c r="J371" s="1">
+        <v>1.7461802307452</v>
+      </c>
+      <c r="K371">
+        <v>0.63</v>
+      </c>
+      <c r="L371">
+        <v>971.4</v>
+      </c>
+      <c r="M371" s="1">
+        <v>156787.15</v>
+      </c>
+      <c r="N371" s="1">
+        <v>157758.55</v>
+      </c>
+      <c r="O371" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="P371">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="372" spans="1:16">
+      <c r="A372" t="s">
+        <v>878</v>
+      </c>
+      <c r="B372" t="s">
+        <v>879</v>
+      </c>
+      <c r="C372" s="1">
+        <v>630.0</v>
+      </c>
+      <c r="D372" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="E372" s="1">
+        <v>0.1083650794</v>
+      </c>
+      <c r="F372" t="s">
+        <v>8</v>
+      </c>
+      <c r="G372">
+        <v>1.0</v>
+      </c>
+      <c r="H372" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I372" s="1">
+        <v>-91925.0</v>
+      </c>
+      <c r="J372" s="1">
+        <v>0</v>
+      </c>
+      <c r="K372">
+        <v>0.0</v>
+      </c>
+      <c r="L372">
+        <v>0.0</v>
+      </c>
+      <c r="M372" s="1">
+        <v>-91925.0</v>
+      </c>
+      <c r="N372" s="1">
+        <v>-91925.0</v>
+      </c>
+      <c r="O372" s="1">
+        <v>-0.07</v>
+      </c>
+      <c r="P372">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="373" spans="1:16">
+      <c r="A373" t="s">
+        <v>880</v>
+      </c>
+      <c r="B373" t="s">
+        <v>881</v>
+      </c>
+      <c r="C373" s="1">
+        <v>19.0</v>
+      </c>
+      <c r="D373" s="1">
+        <v>0.2125</v>
+      </c>
+      <c r="E373" s="1">
+        <v>0.1975</v>
+      </c>
+      <c r="F373" t="s">
+        <v>8</v>
+      </c>
+      <c r="G373">
+        <v>1.0</v>
+      </c>
+      <c r="H373" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I373" s="1">
+        <v>712.5</v>
+      </c>
+      <c r="J373" s="1">
+        <v>0</v>
+      </c>
+      <c r="K373">
+        <v>0.0</v>
+      </c>
+      <c r="L373">
+        <v>0.0</v>
+      </c>
+      <c r="M373" s="1">
+        <v>712.5</v>
+      </c>
+      <c r="N373" s="1">
+        <v>712.5</v>
+      </c>
+      <c r="O373" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P373">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="374" spans="1:16">
+      <c r="A374" t="s">
+        <v>882</v>
+      </c>
+      <c r="B374" t="s">
+        <v>883</v>
+      </c>
+      <c r="C374" s="1">
+        <v>310.0</v>
+      </c>
+      <c r="D374" s="1">
+        <v>15.7</v>
+      </c>
+      <c r="E374" s="1">
+        <v>18.0</v>
+      </c>
+      <c r="F374" t="s">
+        <v>8</v>
+      </c>
+      <c r="G374">
+        <v>1.0</v>
+      </c>
+      <c r="H374" s="1">
+        <v>55800.0</v>
+      </c>
+      <c r="I374" s="1">
+        <v>-7130.0</v>
+      </c>
+      <c r="J374" s="1">
+        <v>-12.777777777778</v>
+      </c>
+      <c r="K374">
+        <v>0.0</v>
+      </c>
+      <c r="L374">
+        <v>0.0</v>
+      </c>
+      <c r="M374" s="1">
+        <v>48670.0</v>
+      </c>
+      <c r="N374" s="1">
+        <v>48670.0</v>
+      </c>
+      <c r="O374" s="1">
+        <v>0.04</v>
+      </c>
+      <c r="P374">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="375" spans="1:16">
+      <c r="A375" t="s">
+        <v>884</v>
+      </c>
+      <c r="B375" t="s">
         <v>885</v>
       </c>
-      <c r="B371" t="s">
+      <c r="C375" s="1">
+        <v>310.0</v>
+      </c>
+      <c r="D375" s="1">
+        <v>64.6</v>
+      </c>
+      <c r="E375" s="1">
+        <v>56.5</v>
+      </c>
+      <c r="F375" t="s">
+        <v>8</v>
+      </c>
+      <c r="G375">
+        <v>1.0</v>
+      </c>
+      <c r="H375" s="1">
+        <v>175150.0</v>
+      </c>
+      <c r="I375" s="1">
+        <v>25110.0</v>
+      </c>
+      <c r="J375" s="1">
+        <v>14.336283185841</v>
+      </c>
+      <c r="K375">
+        <v>0.0</v>
+      </c>
+      <c r="L375">
+        <v>0.0</v>
+      </c>
+      <c r="M375" s="1">
+        <v>200260.0</v>
+      </c>
+      <c r="N375" s="1">
+        <v>200260.0</v>
+      </c>
+      <c r="O375" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="P375">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="376" spans="1:16">
+      <c r="A376" t="s">
         <v>886</v>
       </c>
-      <c r="C371" s="1">
-[...38 lines deleted...]
-      <c r="P371">
+      <c r="B376" t="s">
+        <v>887</v>
+      </c>
+      <c r="C376" s="1">
+        <v>-630.0</v>
+      </c>
+      <c r="D376" s="1">
+        <v>0.035</v>
+      </c>
+      <c r="E376" s="1">
+        <v>0.0738333333</v>
+      </c>
+      <c r="F376" t="s">
+        <v>8</v>
+      </c>
+      <c r="G376">
+        <v>1.0</v>
+      </c>
+      <c r="H376" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I376" s="1">
+        <v>61162.5</v>
+      </c>
+      <c r="J376" s="1">
+        <v>0</v>
+      </c>
+      <c r="K376">
+        <v>0.0</v>
+      </c>
+      <c r="L376">
+        <v>0.0</v>
+      </c>
+      <c r="M376" s="1">
+        <v>61162.5</v>
+      </c>
+      <c r="N376" s="1">
+        <v>61162.5</v>
+      </c>
+      <c r="O376" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="P376">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="377" spans="1:16">
+      <c r="A377" t="s">
+        <v>888</v>
+      </c>
+      <c r="B377" t="s">
+        <v>889</v>
+      </c>
+      <c r="C377" s="1">
+        <v>-19.0</v>
+      </c>
+      <c r="D377" s="1">
+        <v>0.1525</v>
+      </c>
+      <c r="E377" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="F377" t="s">
+        <v>8</v>
+      </c>
+      <c r="G377">
+        <v>1.0</v>
+      </c>
+      <c r="H377" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I377" s="1">
+        <v>-593.75</v>
+      </c>
+      <c r="J377" s="1">
+        <v>0</v>
+      </c>
+      <c r="K377">
+        <v>0.0</v>
+      </c>
+      <c r="L377">
+        <v>0.0</v>
+      </c>
+      <c r="M377" s="1">
+        <v>-593.75</v>
+      </c>
+      <c r="N377" s="1">
+        <v>-593.75</v>
+      </c>
+      <c r="O377" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P377">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="378" spans="1:16">
+      <c r="A378" t="s">
+        <v>890</v>
+      </c>
+      <c r="B378" t="s">
+        <v>891</v>
+      </c>
+      <c r="C378" s="1">
+        <v>-19.0</v>
+      </c>
+      <c r="D378" s="1">
+        <v>0.0725</v>
+      </c>
+      <c r="E378" s="1">
+        <v>0.0625</v>
+      </c>
+      <c r="F378" t="s">
+        <v>8</v>
+      </c>
+      <c r="G378">
+        <v>1.0</v>
+      </c>
+      <c r="H378" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I378" s="1">
+        <v>-475.0</v>
+      </c>
+      <c r="J378" s="1">
+        <v>0</v>
+      </c>
+      <c r="K378">
+        <v>0.0</v>
+      </c>
+      <c r="L378">
+        <v>0.0</v>
+      </c>
+      <c r="M378" s="1">
+        <v>-475.0</v>
+      </c>
+      <c r="N378" s="1">
+        <v>-475.0</v>
+      </c>
+      <c r="O378" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P378">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="379" spans="1:16">
+      <c r="A379" t="s">
+        <v>892</v>
+      </c>
+      <c r="B379" t="s">
+        <v>893</v>
+      </c>
+      <c r="C379" s="1">
+        <v>-620.0</v>
+      </c>
+      <c r="D379" s="1">
+        <v>31.1</v>
+      </c>
+      <c r="E379" s="1">
+        <v>30.4935483871</v>
+      </c>
+      <c r="F379" t="s">
+        <v>8</v>
+      </c>
+      <c r="G379">
+        <v>1.0</v>
+      </c>
+      <c r="H379" s="1">
+        <v>-189060.0</v>
+      </c>
+      <c r="I379" s="1">
+        <v>-3760.0</v>
+      </c>
+      <c r="J379" s="1">
+        <v>1.9887866285835</v>
+      </c>
+      <c r="K379">
+        <v>0.0</v>
+      </c>
+      <c r="L379">
+        <v>0.0</v>
+      </c>
+      <c r="M379" s="1">
+        <v>-192820.0</v>
+      </c>
+      <c r="N379" s="1">
+        <v>-192820.0</v>
+      </c>
+      <c r="O379" s="1">
+        <v>-0.14</v>
+      </c>
+      <c r="P379">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>