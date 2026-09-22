--- v5 (2026-09-01)
+++ v6 (2026-09-22)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="894">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="902">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C/D</t>
   </si>
   <si>
     <t>FR0000970097</t>
   </si>
   <si>
@@ -259,57 +259,57 @@
   <si>
     <t>AZELIS GROUP NV</t>
   </si>
   <si>
     <t>IT0001031084</t>
   </si>
   <si>
     <t>BANCA GENERALI</t>
   </si>
   <si>
     <t>IT0004776628</t>
   </si>
   <si>
     <t>BANCA MEDIOLANUM</t>
   </si>
   <si>
     <t>ES0113211835</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA</t>
   </si>
   <si>
     <t>ES0113860A34</t>
   </si>
   <si>
-    <t>BANCO DE SABADELL SA</t>
+    <t>BANCO DE SABADELL</t>
   </si>
   <si>
     <t>ES0113900J37</t>
   </si>
   <si>
-    <t>BANCO SANTANDER</t>
+    <t>BANCO SANTANDER SA</t>
   </si>
   <si>
     <t>IE00BD1RP616</t>
   </si>
   <si>
     <t>BANK OF IRELAND GROUP PLC</t>
   </si>
   <si>
     <t>ES0113679I37</t>
   </si>
   <si>
     <t>BANKINTER SA</t>
   </si>
   <si>
     <t>AT0000BAWAG2</t>
   </si>
   <si>
     <t>BAWAG GROUP AG</t>
   </si>
   <si>
     <t>NL0012866412</t>
   </si>
   <si>
     <t>BE SEMICONDUCTOR INDUSTRIES NV</t>
   </si>
@@ -1024,1722 +1024,1746 @@
   <si>
     <t>DE000A1ML7J1</t>
   </si>
   <si>
     <t>VONOVIA</t>
   </si>
   <si>
     <t>FI0009003727</t>
   </si>
   <si>
     <t>WARTSILA</t>
   </si>
   <si>
     <t>AT0000831706</t>
   </si>
   <si>
     <t>WIENERBERGER AG</t>
   </si>
   <si>
     <t>NL0000395903</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV</t>
   </si>
   <si>
-    <t>XSS190626</t>
-[...38 lines deleted...]
-    <t>EURO-OAT JUN 26</t>
+    <t>XSS180926</t>
+  </si>
+  <si>
+    <t>EURO STOXX 50 ESG SEP 26</t>
+  </si>
+  <si>
+    <t>OE100926</t>
+  </si>
+  <si>
+    <t>EURO-BOBL SEP 26</t>
+  </si>
+  <si>
+    <t>DU100926</t>
+  </si>
+  <si>
+    <t>EURO-SCHATZ SEP 26</t>
+  </si>
+  <si>
+    <t>VG180926</t>
+  </si>
+  <si>
+    <t>EURO STOXX 50 SEP 26</t>
+  </si>
+  <si>
+    <t>IK1100926</t>
+  </si>
+  <si>
+    <t>EURO-BTP (ITALY GOVT) SEP 26</t>
+  </si>
+  <si>
+    <t>RX100926</t>
+  </si>
+  <si>
+    <t>EURO-BUND SEP 26</t>
+  </si>
+  <si>
+    <t>OAT100926</t>
+  </si>
+  <si>
+    <t>EURO-OAT SEP 26</t>
+  </si>
+  <si>
+    <t>XS3399007288</t>
+  </si>
+  <si>
+    <t>ABERTIS INFRAESTRUCTURAS SA 3.625 08/03/2032</t>
   </si>
   <si>
     <t>XS2859413341</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 16/07/2036</t>
   </si>
   <si>
-    <t>3 859.59</t>
+    <t>4 111.30</t>
   </si>
   <si>
     <t>XS2747610751</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 3.875 15/01/2032</t>
   </si>
   <si>
-    <t>1 475.68</t>
+    <t>1 698.63</t>
   </si>
   <si>
     <t>XS3388179676</t>
   </si>
   <si>
     <t>ADIDAS AG 3.5 26/05/2031</t>
   </si>
   <si>
     <t>BE6363767821</t>
   </si>
   <si>
     <t>AGEAS SA 02/05/2056</t>
   </si>
   <si>
     <t>XS3237229193</t>
   </si>
   <si>
     <t>AIB GROUP PLC 02/12/2036</t>
   </si>
   <si>
-    <t>1 880.14</t>
+    <t>2 095.89</t>
   </si>
   <si>
     <t>FR0014013VX5</t>
   </si>
   <si>
     <t>AIR LIQUIDE FINANCE SA 3 05/05/2033</t>
   </si>
   <si>
     <t>XS2251233651</t>
   </si>
   <si>
     <t>AKELIUS RESIDENTIAL PROPERTY FINAN 1.125 11/01/2029</t>
   </si>
   <si>
-    <t>XS3324546251</t>
-[...4 lines deleted...]
-  <si>
     <t>XS3359749481</t>
   </si>
   <si>
     <t>ALLIANDER NV 3.25 30/04/2031</t>
   </si>
   <si>
     <t>XS2829852842</t>
   </si>
   <si>
     <t>ALLIANDER NV PERP</t>
   </si>
   <si>
-    <t>4 960.85</t>
+    <t>5 266.36</t>
   </si>
   <si>
     <t>DE000A351U49</t>
   </si>
   <si>
     <t>ALLIANZ SE 25/07/2053</t>
   </si>
   <si>
-    <t>9 988.56</t>
+    <t>10 658.72</t>
   </si>
   <si>
     <t>XS3357187809</t>
   </si>
   <si>
     <t>ALPHA BANK SA 06/05/2032</t>
   </si>
   <si>
     <t>XS2761146468</t>
   </si>
   <si>
     <t>ALPHA BANK SA 12/05/2030</t>
   </si>
   <si>
     <t>XS3372845746</t>
   </si>
   <si>
     <t>ALPHABET INC 3.45 11/05/2032</t>
   </si>
   <si>
     <t>XS3224609456</t>
   </si>
   <si>
     <t>ALPHABET INC 3.5 06/11/2038</t>
   </si>
   <si>
-    <t>XS3229091015</t>
-[...13 lines deleted...]
-  <si>
     <t>XS3070545234</t>
   </si>
   <si>
     <t>AROUNDTOWN SA 3.5 13/05/2030</t>
   </si>
   <si>
     <t>XS2872909770</t>
   </si>
   <si>
     <t>ASTRAZENECA FINANCE LLC 3.278 05/08/2033</t>
   </si>
   <si>
-    <t>3 797.09</t>
+    <t>4 061.13</t>
   </si>
   <si>
     <t>AT0000A2CQD2</t>
   </si>
   <si>
     <t>AUSTRIA (REPUBLIC OF) 0 20/02/2030</t>
   </si>
   <si>
     <t>AT0000A2KQ43</t>
   </si>
   <si>
     <t>AUSTRIA (REPUBLIC OF) 0 20/10/2040</t>
   </si>
   <si>
     <t>AT0000A3HU25</t>
   </si>
   <si>
     <t>AUSTRIA (REPUBLIC OF) 2.95 20/02/2035</t>
   </si>
   <si>
+    <t>1 097.40</t>
+  </si>
+  <si>
     <t>XS2314312179</t>
   </si>
   <si>
     <t>AXA SA 07/10/2041</t>
   </si>
   <si>
     <t>XS2431029441</t>
   </si>
   <si>
     <t>AXA SA 10/07/2042</t>
   </si>
   <si>
-    <t>2 207.26</t>
+    <t>2 348.58</t>
   </si>
   <si>
     <t>XS3393830651</t>
   </si>
   <si>
     <t>AXA SA 29/05/2056</t>
   </si>
   <si>
     <t>XS2432565187</t>
   </si>
   <si>
     <t>BALDER FINLAND OYJ 2 18/01/2031</t>
   </si>
   <si>
     <t>XS3090080733</t>
   </si>
   <si>
     <t>BANCO DE CREDITO SOCIAL COOPERATIV 13/06/2031</t>
   </si>
   <si>
-    <t>3 404.11</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3352075058</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA 22/04/2038</t>
   </si>
   <si>
     <t>XS2345798271</t>
   </si>
   <si>
     <t>BANK OF AMERICA CORP 24/05/2032</t>
   </si>
   <si>
     <t>XS3332496184</t>
   </si>
   <si>
     <t>BANK OF IRELAND GROUP PLC 02/04/2034</t>
   </si>
   <si>
+    <t>1 312.93</t>
+  </si>
+  <si>
     <t>XS3112064947</t>
   </si>
   <si>
     <t>BANK OF MONTREAL 09/01/2032</t>
   </si>
   <si>
-    <t>1 820.45</t>
+    <t>2 084.10</t>
   </si>
   <si>
     <t>FR0014015J95</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 21/07/2033</t>
   </si>
   <si>
-    <t>1 275.34</t>
+    <t>1 476.71</t>
   </si>
   <si>
     <t>XS2831195644</t>
   </si>
   <si>
     <t>BARCLAYS PLC 31/05/2036</t>
   </si>
   <si>
     <t>BE0390167337</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 3.375 20/02/2031</t>
   </si>
   <si>
+    <t>1 146.58</t>
+  </si>
+  <si>
     <t>BE0000345547</t>
   </si>
   <si>
     <t>BELGIUM KINGDOM OF (GOVERNMENT) 0.8 22/06/2028</t>
   </si>
   <si>
     <t>BE0000333428</t>
   </si>
   <si>
     <t>BELGIUM KINGDOM OF (GOVERNMENT) 3 22/06/2034</t>
   </si>
   <si>
-    <t>12 131.68</t>
-[...1 lines deleted...]
-  <si>
     <t>BE0000368770</t>
   </si>
   <si>
     <t>BELGIUM KINGDOM OF (GOVERNMENT) 3.1 22/08/2031</t>
   </si>
   <si>
+    <t>1 383.13</t>
+  </si>
+  <si>
     <t>BE0000320292</t>
   </si>
   <si>
     <t>BELGIUM KINGDOM OF (GOVERNMENT) 4.25 28/03/2041</t>
   </si>
   <si>
-    <t>4 911.15</t>
+    <t>6 450.46</t>
   </si>
   <si>
     <t>XS3215466338</t>
   </si>
   <si>
     <t>BMS IRELAND CAPITAL FUNDING DAC 3.363 10/11/2033</t>
   </si>
   <si>
-    <t>3 059.87</t>
+    <t>3 373.32</t>
   </si>
   <si>
     <t>FR0014018PQ0</t>
   </si>
   <si>
     <t>BNP PARIBAS CARDIF SA 27/05/2041</t>
   </si>
   <si>
     <t>FR001400LZI6</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 13/11/2032</t>
   </si>
   <si>
-    <t>2 628.77</t>
+    <t>2 902.05</t>
   </si>
   <si>
     <t>FR0014010KM7</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 19/01/2036</t>
   </si>
   <si>
-    <t>1 397.93</t>
+    <t>1 615.39</t>
   </si>
   <si>
     <t>XS2555221246</t>
   </si>
   <si>
     <t>BOOKING HOLDINGS INC 4.75 15/11/2034</t>
   </si>
   <si>
-    <t>2 602.74</t>
+    <t>2 876.03</t>
   </si>
   <si>
     <t>FR001400WP90</t>
   </si>
   <si>
     <t>BPCE SA 20/01/2034</t>
   </si>
   <si>
-    <t>2 936.99</t>
+    <t>3 397.26</t>
   </si>
   <si>
     <t>XS3227880021</t>
   </si>
   <si>
     <t>BT FINANCE PLC 3.375 17/11/2032</t>
   </si>
   <si>
-    <t>2 489.92</t>
+    <t>2 754.00</t>
   </si>
   <si>
     <t>FR0014013058</t>
   </si>
   <si>
     <t>BUREAU VERITAS SA 3.375 01/10/2033</t>
   </si>
   <si>
-    <t>2 265.41</t>
+    <t>2 459.59</t>
   </si>
   <si>
     <t>XS3226502485</t>
   </si>
   <si>
     <t>CAIXABANK SA 14/05/2038</t>
   </si>
   <si>
     <t>FR0014012S89</t>
   </si>
   <si>
     <t>CAPGEMINI SE 3.5 25/09/2034</t>
   </si>
   <si>
-    <t>4 813.70</t>
-[...5 lines deleted...]
-    <t>CASTELLUM HELSINKI FINANCE HOLDING 0.875 17/09/2029</t>
+    <t>5 216.44</t>
+  </si>
+  <si>
+    <t>XS2751689048</t>
+  </si>
+  <si>
+    <t>CARRIER GLOBAL CORP 4.5 29/11/2032</t>
+  </si>
+  <si>
+    <t>2 552.05</t>
   </si>
   <si>
     <t>XS2793256137</t>
   </si>
   <si>
     <t>CBRE GLOBAL INVESTORS OPEN-ENDED F 4.75 27/03/2034</t>
   </si>
   <si>
-    <t>1 504.38</t>
+    <t>1 968.97</t>
+  </si>
+  <si>
+    <t>XS3311989787</t>
+  </si>
+  <si>
+    <t>CLARIANT INTERNATIONAL FINANCIAL S 4.125 15/01/2032</t>
   </si>
   <si>
     <t>FR001400RIX8</t>
   </si>
   <si>
     <t>CNP ASSURANCES 16/07/2054</t>
   </si>
   <si>
-    <t>4 300.68</t>
+    <t>4 581.16</t>
   </si>
   <si>
     <t>XS3326476523</t>
   </si>
   <si>
     <t>COCA-COLA HBC FINANCE BV 4 01/10/2033</t>
   </si>
   <si>
     <t>XS2909746310</t>
   </si>
   <si>
     <t>COMCAST CORPORATION 3.25 26/09/2032</t>
   </si>
   <si>
-    <t>3 138.70</t>
+    <t>3 402.35</t>
   </si>
   <si>
     <t>DE000CZ45YV9</t>
   </si>
   <si>
     <t>COMMERZBANK AG 16/07/2032</t>
   </si>
   <si>
-    <t>3 528.77</t>
+    <t>3 758.90</t>
   </si>
   <si>
     <t>FR001400Q486</t>
   </si>
   <si>
     <t>COMPAGNIE GENERALE DES ETABLISSEME 3.125 16/05/2031</t>
   </si>
   <si>
     <t>FR001400Q7X2</t>
   </si>
   <si>
     <t>COVIVIO HOTELS SCA 4.125 23/05/2033</t>
   </si>
   <si>
     <t>FR001400MDV4</t>
   </si>
   <si>
     <t>COVIVIO SA 4.625 05/06/2032</t>
   </si>
   <si>
-    <t>4 599.66</t>
-[...1 lines deleted...]
-  <si>
     <t>FR001400PGC0</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA 15/04/2036</t>
   </si>
   <si>
-    <t>1 174.66</t>
+    <t>1 678.08</t>
   </si>
   <si>
     <t>FR001400PZV0</t>
   </si>
   <si>
     <t>CREDIT MUTUEL ARKEA 15/05/2035</t>
   </si>
   <si>
+    <t>1 054.25</t>
+  </si>
+  <si>
     <t>BE0002989706</t>
   </si>
   <si>
     <t>CRELAN SA 23/01/2032</t>
   </si>
   <si>
-    <t>1 884.25</t>
+    <t>2 186.30</t>
   </si>
   <si>
     <t>BE0390287564</t>
   </si>
   <si>
     <t>CRELAN SA-BRUSSELS HEAD OFFICE 30/04/2037</t>
   </si>
   <si>
     <t>XS3352082930</t>
   </si>
   <si>
     <t>DANAHER CORPORATION 3.25 29/04/2030</t>
   </si>
   <si>
     <t>FR0014017HO4</t>
   </si>
   <si>
     <t>DANONE SA 3.785 01/04/2034</t>
   </si>
   <si>
     <t>DE000A4DE9Y3</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG 13/02/2031</t>
   </si>
   <si>
-    <t>1 017.12</t>
+    <t>1 211.30</t>
   </si>
   <si>
     <t>XS2280835260</t>
   </si>
   <si>
     <t>DIGITAL INTREPID HOLDING BV 0.625 15/07/2031</t>
   </si>
   <si>
-    <t>1 106.16</t>
+    <t>1 178.08</t>
   </si>
   <si>
     <t>XS2977974927</t>
   </si>
   <si>
     <t>DNB BANK ASA 15/01/2031</t>
   </si>
   <si>
-    <t>1 142.47</t>
+    <t>1 315.07</t>
   </si>
   <si>
     <t>XS3351033785</t>
   </si>
   <si>
     <t>DSB 3.625 22/04/2036</t>
   </si>
   <si>
     <t>XS2932834604</t>
   </si>
   <si>
     <t>DSV FINANCE BV 3.25 06/11/2030</t>
   </si>
   <si>
-    <t>1 860.96</t>
+    <t>2 047.95</t>
   </si>
   <si>
     <t>XS3204041266</t>
   </si>
   <si>
     <t>DZ BANK AG DEUTSCHE ZENTRAL GENOSS 15/10/2035</t>
   </si>
   <si>
-    <t>2 345.44</t>
+    <t>2 558.66</t>
   </si>
   <si>
     <t>XS3274805376</t>
   </si>
   <si>
     <t>E.ON SE 3.448 19/01/2034</t>
   </si>
   <si>
-    <t>2 231.75</t>
+    <t>2 578.92</t>
   </si>
   <si>
     <t>XS3166221948</t>
   </si>
   <si>
     <t>EAST JAPAN RAILWAY COMPANY 3.727 02/09/2037</t>
   </si>
   <si>
-    <t>3 245.45</t>
+    <t>3 494.19</t>
   </si>
   <si>
     <t>XS3071203056</t>
   </si>
   <si>
     <t>EATON CAPITAL UNLIMITED CO 3.625 09/05/2035</t>
   </si>
   <si>
     <t>PTEDP6OM0007</t>
   </si>
   <si>
     <t>EDP SA 02/12/2055</t>
   </si>
   <si>
-    <t>1 114.73</t>
+    <t>1 366.44</t>
   </si>
   <si>
     <t>XS3391835629</t>
   </si>
   <si>
     <t>EDP SERVICIOS FINANCIEROS ESPANA S 3.75 01/03/2033</t>
   </si>
   <si>
     <t>BE6373697216</t>
   </si>
   <si>
     <t>ELIA GROUP SA PERP</t>
   </si>
   <si>
+    <t>1 267.12</t>
+  </si>
+  <si>
     <t>XS3070067072</t>
   </si>
   <si>
     <t>ELISA OYJ 2.875 14/05/2030</t>
   </si>
   <si>
     <t>XS2312746345</t>
   </si>
   <si>
     <t>ENEL SPA NC30 PERP</t>
   </si>
   <si>
-    <t>4 240.27</t>
+    <t>4 572.53</t>
   </si>
   <si>
     <t>FR001400KHG0</t>
   </si>
   <si>
     <t>ENGIE SA 3.875 06/01/2031</t>
   </si>
   <si>
-    <t>1 571.23</t>
+    <t>1 794.18</t>
   </si>
   <si>
     <t>FR0014016Z94</t>
   </si>
   <si>
     <t>ENGIE SA PERP</t>
   </si>
   <si>
     <t>AT0000A3RNZ8</t>
   </si>
   <si>
     <t>ERSTE GROUP BANK AG 21/04/2036</t>
   </si>
   <si>
     <t>FR0014017VR8</t>
   </si>
   <si>
     <t>EURAZEO SE 4.625 17/04/2031</t>
   </si>
   <si>
     <t>XS3386670270</t>
   </si>
   <si>
     <t>EUROBANK SA 25/05/2032</t>
   </si>
   <si>
     <t>EU000A4ERVC2</t>
   </si>
   <si>
     <t>EUROPEAN UNION 3.25 12/12/2036</t>
   </si>
   <si>
-    <t>3 860.81</t>
+    <t>4 900.26</t>
   </si>
   <si>
     <t>EU000A3K4EY2</t>
   </si>
   <si>
     <t>EUROPEAN UNION 3.375 05/10/2054</t>
   </si>
   <si>
-    <t>12 141.77</t>
+    <t>13 199.77</t>
   </si>
   <si>
     <t>DE000A4DFWV3</t>
   </si>
   <si>
     <t>EVONIK INDUSTRIES AG 09/09/2055</t>
   </si>
   <si>
-    <t>3 108.90</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2982065018</t>
   </si>
   <si>
     <t>EXPERIAN PLC 3.51 15/12/2033</t>
   </si>
   <si>
-    <t>2 125.23</t>
+    <t>2 387.76</t>
   </si>
   <si>
     <t>XS3003232272</t>
   </si>
   <si>
     <t>FASTIGHETS AB BALDER 4 19/02/2032</t>
   </si>
   <si>
-    <t>1 139.73</t>
+    <t>1 369.86</t>
   </si>
   <si>
     <t>FI4000415153</t>
   </si>
   <si>
     <t>FINLAND (REPUBLIC OF) 0.125 15/04/2036</t>
   </si>
   <si>
     <t>FI4000507231</t>
   </si>
   <si>
     <t>FINLAND (REPUBLIC OF) 0.125 15/09/2031</t>
   </si>
   <si>
     <t>FI4000440557</t>
   </si>
   <si>
     <t>FINLAND (REPUBLIC OF) 0.25 15/09/2040</t>
   </si>
   <si>
     <t>FI4000348727</t>
   </si>
   <si>
     <t>FINLAND (REPUBLIC OF) 0.5 15/09/2028</t>
   </si>
   <si>
     <t>XS3299544711</t>
   </si>
   <si>
     <t>FORD MOTOR CREDIT COMPANY LLC 3.305 17/05/2029</t>
   </si>
   <si>
     <t>XS2764790833</t>
   </si>
   <si>
     <t>FORTIVE CORP 3.7 15/08/2029</t>
   </si>
   <si>
-    <t>4 440.00</t>
+    <t>4 759.32</t>
   </si>
   <si>
     <t>FR0013516549</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 0 25/11/2030</t>
   </si>
   <si>
     <t>FR0014002WK3</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 0 25/11/2031</t>
   </si>
   <si>
     <t>FR0013515806</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 0.5 25/05/2040</t>
   </si>
   <si>
-    <t>FR0014012II5</t>
-[...5 lines deleted...]
-    <t>20 162.42</t>
+    <t>1 666.34</t>
+  </si>
+  <si>
+    <t>FR0014018YR0</t>
+  </si>
+  <si>
+    <t>FRANCE (REPUBLIC OF) 3.7 25/11/2036</t>
+  </si>
+  <si>
+    <t>23 527.95</t>
   </si>
   <si>
     <t>FR0014015MU5</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 4.1 25/05/2046</t>
   </si>
   <si>
+    <t>1 660.95</t>
+  </si>
+  <si>
     <t>FR0014016CV2</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 4.4 25/05/2057</t>
   </si>
   <si>
+    <t>1 549.50</t>
+  </si>
+  <si>
     <t>FR0012602779</t>
   </si>
   <si>
     <t>GDF SUEZ 1.5 13/03/2035</t>
   </si>
   <si>
     <t>DE000BU22098</t>
   </si>
   <si>
     <t>GERMANY (FEDERAL REPUBLIC OF) 1.7 10/06/2027</t>
   </si>
   <si>
-    <t>34 087.33</t>
+    <t>1 178.33</t>
   </si>
   <si>
     <t>DE0001135481</t>
   </si>
   <si>
     <t>GERMANY (FEDERAL REPUBLIC OF) 2.5 04/07/2044</t>
   </si>
   <si>
-    <t>54 301.62</t>
+    <t>57 715.80</t>
   </si>
   <si>
     <t>DE000BU2Z049</t>
   </si>
   <si>
     <t>GERMANY (FEDERAL REPUBLIC OF) 2.5 15/02/2035</t>
   </si>
   <si>
-    <t>21 597.47</t>
+    <t>25 796.98</t>
   </si>
   <si>
     <t>XS3350929454</t>
   </si>
   <si>
     <t>GOLDMAN SACHS GROUP INC/THE 22/04/2036</t>
   </si>
   <si>
     <t>BE6371086297</t>
   </si>
   <si>
     <t>GROEP BRUSSEL LAMBERT NV 3.75 21/01/2036</t>
   </si>
   <si>
-    <t>1 366.44</t>
+    <t>1 582.19</t>
   </si>
   <si>
     <t>FR0014006144</t>
   </si>
   <si>
     <t>GROUPE DES ASSURANCES DU CREDIT MU 21/04/2042</t>
   </si>
   <si>
     <t>XS2198574209</t>
   </si>
   <si>
     <t>HANNOVER RUECK SE 08/10/2040</t>
   </si>
   <si>
-    <t>2 282.19</t>
+    <t>2 483.56</t>
   </si>
   <si>
     <t>XS3319131119</t>
   </si>
   <si>
     <t>HENKEL AG &amp; CO KGAA 3.625 02/04/2031</t>
   </si>
   <si>
     <t>XS2385390724</t>
   </si>
   <si>
     <t>HOLDING DINFRASTRUCTURES DES METIE 0.625 16/09/2028</t>
   </si>
   <si>
     <t>DE000A383PT8</t>
   </si>
   <si>
     <t>HOWOGE WOHNUNGSBAU GMBH 3.875 05/06/2030</t>
   </si>
   <si>
-    <t>3 853.77</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3224600232</t>
   </si>
   <si>
     <t>IBERDROLA FINANZAS SAU PERP</t>
   </si>
   <si>
-    <t>4 315.07</t>
+    <t>4 746.58</t>
+  </si>
+  <si>
+    <t>FR0014018J01</t>
+  </si>
+  <si>
+    <t>ICADE 4.375 22/05/2035</t>
   </si>
   <si>
     <t>FR001400ZRC6</t>
   </si>
   <si>
-    <t>ICADE 4.375 22/05/2035</t>
-[...4 lines deleted...]
-  <si>
     <t>XS3190744907</t>
   </si>
   <si>
     <t>IDS FINANCING PLC 3.25 01/01/2029</t>
   </si>
   <si>
-    <t>3 228.63</t>
+    <t>3 505.37</t>
   </si>
   <si>
     <t>FR00140141X5</t>
   </si>
   <si>
     <t>IMERYS S.A. 4 21/11/2032</t>
   </si>
   <si>
-    <t>2 126.03</t>
+    <t>2 356.16</t>
   </si>
   <si>
     <t>XS3324619231</t>
   </si>
   <si>
     <t>INFORMA PLC 3.75 29/04/2032</t>
   </si>
   <si>
     <t>XS2244936659</t>
   </si>
   <si>
     <t>INFRASTRUTTURE WIRELESS ITALIANE S 1.625 21/10/2028</t>
   </si>
   <si>
-    <t>1 001.71</t>
+    <t>1 095.21</t>
   </si>
   <si>
     <t>XS3153087559</t>
   </si>
   <si>
     <t>ING GROEP NV 20/08/2037</t>
   </si>
   <si>
-    <t>6 093.84</t>
+    <t>6 539.73</t>
   </si>
   <si>
     <t>IT0005611550</t>
   </si>
   <si>
     <t>INTESA SANPAOLO SPA 16/09/2032</t>
   </si>
   <si>
-    <t>4 168.55</t>
+    <t>4 505.24</t>
   </si>
   <si>
     <t>XS3032046016</t>
   </si>
   <si>
     <t>INVESTOR AB 3.5 31/03/2034</t>
   </si>
   <si>
     <t>IE00BFZRPZ02</t>
   </si>
   <si>
     <t>IRELAND (REPUBLIC OF) 1.3 15/05/2033</t>
   </si>
   <si>
     <t>IE00BFZRQ242</t>
   </si>
   <si>
     <t>IRELAND (REPUBLIC OF) 1.35 18/03/2031</t>
   </si>
   <si>
     <t>IE00BH3SQB22</t>
   </si>
   <si>
     <t>IRELAND (REPUBLIC OF) 1.5 15/05/2050</t>
   </si>
   <si>
     <t>IT0005138828</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 1.25 15/09/2032</t>
   </si>
   <si>
-    <t>2 531.97</t>
+    <t>3 219.85</t>
   </si>
   <si>
     <t>IT0005633794</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 2.55 25/02/2027</t>
   </si>
   <si>
-    <t>5 426.01</t>
+    <t>6 588.72</t>
   </si>
   <si>
     <t>IT0005689994</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 3.15 15/03/2033</t>
   </si>
   <si>
-    <t>5 457.11</t>
-[...8 lines deleted...]
-    <t>12 195.10</t>
+    <t>6 907.74</t>
   </si>
   <si>
     <t>IT0005083057</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 3.25 01/09/2046</t>
   </si>
   <si>
-    <t>4 897.96</t>
+    <t>5 992.19</t>
   </si>
   <si>
     <t>IT0005706285</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 3.8 01/07/2036</t>
   </si>
   <si>
-    <t>6 600.03</t>
+    <t>7 188.61</t>
   </si>
   <si>
     <t>IT0005635583</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 3.85 01/10/2040</t>
   </si>
   <si>
-    <t>7 475.31</t>
+    <t>21 277.29</t>
   </si>
   <si>
     <t>XS2957380228</t>
   </si>
   <si>
     <t>JOHNSON CONTROLS INTERNATIONAL PLC 3.125 11/12/2033</t>
   </si>
   <si>
-    <t>1 787.67</t>
+    <t>2 003.42</t>
   </si>
   <si>
     <t>XS3300349639</t>
   </si>
   <si>
     <t>JPMORGAN CHASE &amp; CO 18/02/2032</t>
   </si>
   <si>
-    <t>1 723.08</t>
+    <t>2 067.70</t>
   </si>
   <si>
     <t>BE0002990712</t>
   </si>
   <si>
     <t>KBC GROEP NV 17/04/2035</t>
   </si>
   <si>
+    <t>BE6374729836</t>
+  </si>
+  <si>
+    <t>KBC INSURANCE NV 4.25 11/06/2036</t>
+  </si>
+  <si>
     <t>FR001400NDQ2</t>
   </si>
   <si>
     <t>KLEPIERRE SA 3.875 23/09/2033</t>
   </si>
   <si>
-    <t>2 685.96</t>
+    <t>2 908.90</t>
   </si>
   <si>
     <t>XS2229470146</t>
   </si>
   <si>
     <t>KONINKLIJKE KPN NV 0.875 14/12/2032</t>
   </si>
   <si>
     <t>FR0014018T74</t>
   </si>
   <si>
     <t>LA BANQUE POSTALE 03/06/2034</t>
   </si>
   <si>
     <t>FR0013508694</t>
   </si>
   <si>
     <t>LA POSTE SA 1.375 21/04/2032</t>
   </si>
   <si>
     <t>DE000A3E5VK1</t>
   </si>
   <si>
     <t>LEG IMMOBILIEN SE 0.75 30/06/2031</t>
   </si>
   <si>
     <t>FR001400ZEB6</t>
   </si>
   <si>
     <t>LVMH MOET HENNESSY LOUIS VUITTON S 3 07/03/2032</t>
   </si>
   <si>
     <t>XS3238400165</t>
   </si>
   <si>
     <t>MAGNUM ICC FINANCE BV 3.25 26/11/2031</t>
   </si>
   <si>
-    <t>1 682.88</t>
+    <t>1 869.86</t>
   </si>
   <si>
     <t>XS3238212164</t>
   </si>
   <si>
     <t>MAGNUM ICC FINANCE BV 3.75 26/11/2034</t>
   </si>
   <si>
-    <t>1 475.75</t>
+    <t>1 639.73</t>
   </si>
   <si>
     <t>XS3320665444</t>
   </si>
   <si>
     <t>MAPLE PARENT HOLDINGS CORP 4.728 26/03/2035</t>
   </si>
   <si>
+    <t>1 189.12</t>
+  </si>
+  <si>
     <t>XS3223939466</t>
   </si>
   <si>
     <t>MERCK KGAA 24/11/2055</t>
   </si>
   <si>
-    <t>2 034.25</t>
+    <t>2 465.75</t>
   </si>
   <si>
     <t>XS3293638568</t>
   </si>
   <si>
     <t>MIZUHO FINANCIAL GROUP INC 16/05/2032</t>
   </si>
   <si>
     <t>XS3025943419</t>
   </si>
   <si>
     <t>MONDI FINANCE PLC 3.75 18/05/2033</t>
   </si>
   <si>
     <t>XS2790333889</t>
   </si>
   <si>
     <t>MORGAN STANLEY 21/03/2035</t>
   </si>
   <si>
+    <t>1 029.38</t>
+  </si>
+  <si>
     <t>XS3057365549</t>
   </si>
   <si>
     <t>MORGAN STANLEY 22/05/2031</t>
   </si>
   <si>
     <t>XS3086253039</t>
   </si>
   <si>
     <t>NATIONAL GRID NORTH AMERICA INC 3.15 03/06/2030</t>
   </si>
   <si>
     <t>XS2894910665</t>
   </si>
   <si>
     <t>NATIONAL GRID NORTH AMERICA INC 3.631 03/09/2031</t>
   </si>
   <si>
-    <t>3 313.26</t>
+    <t>3 568.13</t>
   </si>
   <si>
     <t>XS2388449758</t>
   </si>
   <si>
     <t>NATIONALE NEDERLANDEN BANK N V 0.5 21/09/2028</t>
   </si>
   <si>
     <t>XS3059437460</t>
   </si>
   <si>
     <t>NATIONWIDE BUILDING SOCIETY 30/07/2035</t>
   </si>
   <si>
-    <t>3 375.34</t>
+    <t>3 605.48</t>
   </si>
   <si>
     <t>XS3009472989</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 25/02/2035</t>
   </si>
   <si>
-    <t>1 999.20</t>
+    <t>2 427.60</t>
   </si>
   <si>
     <t>NL0012171458</t>
   </si>
   <si>
     <t>NETHERLANDS (KINGDOM OF) 0.75 15/07/2027</t>
   </si>
   <si>
-    <t>1 058.33</t>
+    <t>1 127.13</t>
   </si>
   <si>
     <t>NL0010071189</t>
   </si>
   <si>
     <t>NETHERLANDS (KINGDOM OF) 2.5 15/01/2033</t>
   </si>
   <si>
-    <t>6 138.47</t>
+    <t>7 065.86</t>
   </si>
   <si>
     <t>NL0009446418</t>
   </si>
   <si>
     <t>NETHERLANDS (KINGDOM OF) 3.75 15/01/2042</t>
   </si>
   <si>
-    <t>5 533.18</t>
+    <t>6 369.12</t>
   </si>
   <si>
     <t>XS3303513066</t>
   </si>
   <si>
     <t>NETWORK FINANCE COMPANY PTY LTD 3.5 05/09/2033</t>
   </si>
   <si>
+    <t>1 064.38</t>
+  </si>
+  <si>
+    <t>XS3406830052</t>
+  </si>
+  <si>
+    <t>NORDEA BANK ABP 16/06/2036</t>
+  </si>
+  <si>
     <t>XS3232967318</t>
   </si>
   <si>
     <t>NORDEA BANK ABP 19/11/2035</t>
   </si>
   <si>
-    <t>3 490.41</t>
+    <t>1 932.19</t>
   </si>
   <si>
     <t>XS3100081507</t>
   </si>
   <si>
     <t>NTT FINANCE CORP 3.678 16/07/2033</t>
   </si>
   <si>
-    <t>3 731.41</t>
+    <t>3 974.76</t>
   </si>
   <si>
     <t>XS2776001377</t>
   </si>
   <si>
     <t>OMNICOM FINANCE HOLDINGS PLC 3.7 06/03/2032</t>
   </si>
   <si>
-    <t>1 804.38</t>
+    <t>2 230.14</t>
   </si>
   <si>
     <t>XS3284416917</t>
   </si>
   <si>
     <t>OP CORPORATE BANK PLC 30/01/2032</t>
   </si>
   <si>
-    <t>2 638.82</t>
+    <t>3 085.72</t>
   </si>
   <si>
     <t>FR001400GDJ1</t>
   </si>
   <si>
     <t>ORANGE SA PERP</t>
   </si>
   <si>
-    <t>1 354.79</t>
+    <t>1 973.29</t>
   </si>
   <si>
     <t>XS2901491261</t>
   </si>
   <si>
     <t>P3 GROUP SARL 4 19/04/2032</t>
   </si>
   <si>
     <t>PTOTEMOE0035</t>
   </si>
   <si>
     <t>PORTUGAL (REPUBLIC OF) 0.7 15/10/2027</t>
   </si>
   <si>
-    <t>1 003.08</t>
+    <t>1 094.27</t>
   </si>
   <si>
     <t>PTOTENOE0034</t>
   </si>
   <si>
     <t>PORTUGAL (REPUBLIC OF) 0.9 12/10/2035</t>
   </si>
   <si>
     <t>PTOTEYOE0031</t>
   </si>
   <si>
     <t>PORTUGAL (REPUBLIC OF) 1.65 16/07/2032</t>
   </si>
   <si>
-    <t>2 541.48</t>
+    <t>2 707.23</t>
   </si>
   <si>
     <t>PTOTEBOE0020</t>
   </si>
   <si>
     <t>PORTUGAL (REPUBLIC OF) 4.1 15/02/2045</t>
   </si>
   <si>
-    <t>3 925.62</t>
+    <t>4 688.94</t>
   </si>
   <si>
     <t>XS3296830444</t>
   </si>
   <si>
     <t>POWSZECHNA KASA OSZCZEDNOSCI BANK 06/05/2030</t>
   </si>
   <si>
     <t>XS3013011203</t>
   </si>
   <si>
     <t>PPG INDUSTRIES INC 3.25 04/03/2032</t>
   </si>
   <si>
-    <t>1 280.23</t>
+    <t>1 575.67</t>
   </si>
   <si>
     <t>XS2810794680</t>
   </si>
   <si>
     <t>PROLOGIS EURO FINANCE LLC 4 05/05/2034</t>
   </si>
   <si>
+    <t>1 041.10</t>
+  </si>
+  <si>
     <t>XS2187529180</t>
   </si>
   <si>
     <t>PROLOGIS INTERNATIONAL FUNDING II 1.625 17/06/2032</t>
   </si>
   <si>
-    <t>3 125.34</t>
-[...1 lines deleted...]
-  <si>
     <t>BE0002830116</t>
   </si>
   <si>
     <t>PROXIMUS NV 0.75 17/11/2036</t>
   </si>
   <si>
     <t>FR0014010CI2</t>
   </si>
   <si>
     <t>PUBLICIS GROUPE SA 3.375 12/06/2032</t>
   </si>
   <si>
-    <t>6 583.56</t>
-[...1 lines deleted...]
-  <si>
     <t>CH1353015048</t>
   </si>
   <si>
     <t>RAIFFEISEN SCHWEIZ GENOSSENSCHAFT 03/09/2032</t>
   </si>
   <si>
-    <t>2 881.08</t>
+    <t>3 102.71</t>
+  </si>
+  <si>
+    <t>FR00140193X6</t>
+  </si>
+  <si>
+    <t>RCI BANQUE SA 4 19/08/2031</t>
   </si>
   <si>
     <t>XS3348120653</t>
   </si>
   <si>
     <t>REDEIA CORPORACION SA PERP</t>
   </si>
   <si>
     <t>XS2779010300</t>
   </si>
   <si>
     <t>RELX FINANCE BV 3.375 20/03/2033</t>
   </si>
   <si>
-    <t>1 386.99</t>
+    <t>1 775.34</t>
   </si>
   <si>
     <t>XS3308054124</t>
   </si>
   <si>
     <t>ROYAL SCHIPHOL GROUP NV 3.625 20/11/2035</t>
   </si>
   <si>
     <t>XS3304304945</t>
   </si>
   <si>
     <t>SAGE GROUP PLC 3.821 25/02/2033</t>
   </si>
   <si>
-    <t>1 025.91</t>
+    <t>1 245.75</t>
   </si>
   <si>
     <t>XS3393869279</t>
   </si>
   <si>
     <t>SAP SE 3.25 03/06/2031</t>
   </si>
   <si>
     <t>XS2974156031</t>
   </si>
   <si>
     <t>SELP FINANCE SARL 3.75 16/01/2032</t>
   </si>
   <si>
-    <t>1 417.81</t>
+    <t>1 633.56</t>
   </si>
   <si>
     <t>SK4120013400</t>
   </si>
   <si>
     <t>SLOVAKIA GOVERNMENT BOND 2 17/10/2047</t>
   </si>
   <si>
-    <t>4 369.41</t>
+    <t>4 770.10</t>
   </si>
   <si>
     <t>XS3237109965</t>
   </si>
   <si>
     <t>SMURFIT KAPPA TREASURY UNLIMITED C 3.489 24/11/2031</t>
   </si>
   <si>
-    <t>1 825.75</t>
+    <t>2 026.49</t>
   </si>
   <si>
     <t>FR0014014A53</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 20/11/2035</t>
   </si>
   <si>
-    <t>2 070.21</t>
+    <t>2 293.15</t>
   </si>
   <si>
     <t>XS3317460619</t>
   </si>
   <si>
     <t>SOFTBANK CORP 3.936 30/06/2032</t>
   </si>
   <si>
     <t>ES0000012K20</t>
   </si>
   <si>
     <t>SPAIN (KINGDOM OF) 0.7 30/04/2032</t>
   </si>
   <si>
-    <t>1 621.01</t>
+    <t>2 622.22</t>
   </si>
   <si>
     <t>ES0000012I24</t>
   </si>
   <si>
     <t>SPAIN (KINGDOM OF) 0.85 30/07/2037</t>
   </si>
   <si>
-    <t>4 884.54</t>
+    <t>5 217.58</t>
   </si>
   <si>
     <t>ES0000012J07</t>
   </si>
   <si>
     <t>SPAIN (KINGDOM OF) 1 30/07/2042</t>
   </si>
   <si>
-    <t>16 395.73</t>
+    <t>14 268.68</t>
   </si>
   <si>
     <t>ES00000128C6</t>
   </si>
   <si>
     <t>SPAIN (KINGDOM OF) 2.9 31/10/2046</t>
   </si>
   <si>
-    <t>4 219.30</t>
+    <t>4 631.42</t>
   </si>
   <si>
     <t>ES0000012M93</t>
   </si>
   <si>
     <t>SPAIN (KINGDOM OF) 4 31/10/2054</t>
   </si>
   <si>
-    <t>1 720.00</t>
+    <t>1 888.00</t>
   </si>
   <si>
     <t>XS3027988263</t>
   </si>
   <si>
     <t>SSE PLC 3.5 18/03/2032</t>
   </si>
   <si>
     <t>XS2439704318</t>
   </si>
   <si>
     <t>SSE PLC PERP</t>
   </si>
   <si>
     <t>XS3326547992</t>
   </si>
   <si>
     <t>SWISS RE SUBORDINATED FINANCE PLC 22/04/2037</t>
   </si>
   <si>
     <t>XS3324584260</t>
   </si>
   <si>
     <t>SYDNEY AIRPORT FINANCE COMPANY PTY 3.965 28/04/2034</t>
   </si>
   <si>
     <t>XS2314267449</t>
   </si>
   <si>
     <t>TELE2 AB 0.75 23/03/2031</t>
   </si>
   <si>
     <t>XS2589828941</t>
   </si>
   <si>
     <t>TELIA COMPANY AB 3.625 22/02/2032</t>
   </si>
   <si>
+    <t>1 211.64</t>
+  </si>
+  <si>
     <t>XS3166363906</t>
   </si>
   <si>
     <t>TELSTRA GROUP LTD 3.375 02/03/2035</t>
   </si>
   <si>
-    <t>1 719.86</t>
+    <t>2 108.22</t>
   </si>
   <si>
     <t>XS2549543226</t>
   </si>
   <si>
     <t>TENNET NETHERLANDS BV 4.25 28/04/2032</t>
   </si>
   <si>
+    <t>XS2798269069</t>
+  </si>
+  <si>
+    <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
+  </si>
+  <si>
     <t>XS3281650823</t>
   </si>
   <si>
-    <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
-[...5 lines deleted...]
-    <t>XS2798269069</t>
+    <t>1 528.47</t>
   </si>
   <si>
     <t>FR001400L263</t>
   </si>
   <si>
     <t>THALES SA 4.25 18/10/2031</t>
   </si>
   <si>
-    <t>2 654.79</t>
+    <t>2 899.32</t>
   </si>
   <si>
     <t>XS3298843924</t>
   </si>
   <si>
     <t>T-MOBILE USA INC 3.625 19/02/2035</t>
   </si>
   <si>
-    <t>1 766.22</t>
+    <t>2 122.86</t>
   </si>
   <si>
     <t>XS2980851351</t>
   </si>
   <si>
     <t>TORONTO-DOMINION BANK/THE 23/01/2036</t>
   </si>
   <si>
-    <t>2 429.92</t>
+    <t>2 819.45</t>
   </si>
   <si>
     <t>XS3047435659</t>
   </si>
   <si>
     <t>TRANSURBAN FINANCE COMPANY PTY LTD 4.143 17/04/2035</t>
   </si>
   <si>
     <t>BE0390119825</t>
   </si>
   <si>
     <t>UCB SA 4.25 20/03/2030</t>
   </si>
   <si>
+    <t>1 117.81</t>
+  </si>
+  <si>
     <t>FR001400SIL1</t>
   </si>
   <si>
     <t>UNIBAIL-RODAMCO-WESTFIELD SE 3.875 11/09/2034</t>
   </si>
   <si>
-    <t>5 626.71</t>
-[...5 lines deleted...]
-    <t>UNICREDIT SPA 16/04/2032</t>
+    <t>6 072.60</t>
+  </si>
+  <si>
+    <t>IT0005710055</t>
+  </si>
+  <si>
+    <t>UNICREDIT SPA 19/05/2036</t>
   </si>
   <si>
     <t>XS2496289138</t>
   </si>
   <si>
     <t>UNIVERSAL MUSIC GROUP NV 3.75 30/06/2032</t>
   </si>
   <si>
-    <t>5 278.36</t>
+    <t>5 606.30</t>
   </si>
   <si>
     <t>FR001400UHP0</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA 2.974 10/01/2031</t>
   </si>
   <si>
-    <t>1 173.30</t>
+    <t>1 344.41</t>
   </si>
   <si>
     <t>FR00140007L3</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA NC8.5 PERP</t>
   </si>
   <si>
     <t>XS3310548105</t>
   </si>
   <si>
     <t>VESTAS WIND SYSTEMS A/S 3.75 15/06/2033</t>
   </si>
   <si>
     <t>DE000A3MP4V7</t>
   </si>
   <si>
     <t>VONOVIA SE 0.75 01/09/2032</t>
   </si>
   <si>
-    <t>1 695.21</t>
+    <t>1 824.66</t>
   </si>
   <si>
     <t>XS2592516210</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 3.75 03/04/2031</t>
   </si>
   <si>
-    <t>ER32612CK01</t>
+    <t>1 305.82</t>
+  </si>
+  <si>
+    <t>CH1515238637</t>
+  </si>
+  <si>
+    <t>ZUERCHER KANTONALBANK 17/06/2032</t>
+  </si>
+  <si>
+    <t>ER32612CK06</t>
+  </si>
+  <si>
+    <t>DEC26 0RZ7 C @ 97.375</t>
+  </si>
+  <si>
+    <t>ER32612CK09</t>
   </si>
   <si>
     <t>DEC26 0RZ7 C @ 97.875</t>
   </si>
   <si>
-    <t>ER32612CK03</t>
-[...38 lines deleted...]
-    <t>JUN26 SX5E P @ 5800.000000</t>
+    <t>SX5E2607PQ14</t>
+  </si>
+  <si>
+    <t>JUL26 SX5E P @ 5800.000000</t>
+  </si>
+  <si>
+    <t>ER32612CK07</t>
+  </si>
+  <si>
+    <t>DEC26 0RZ7 C @ 97.5</t>
+  </si>
+  <si>
+    <t>ER32612CK08</t>
+  </si>
+  <si>
+    <t>DEC26 0RZ7 C @ 97.75</t>
+  </si>
+  <si>
+    <t>SX5E2607PQ21</t>
+  </si>
+  <si>
+    <t>JUL26 SX5E P @ 5750.000000</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -3048,19219 +3072,19219 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N6"/>
+  <dimension ref="A1:Z6"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="C6" sqref="C6"/>
+      <selection activeCell="B6" sqref="B6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
-[...4 lines deleted...]
-    <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B1" t="s">
+        <v>2</v>
+      </c>
+      <c r="C1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D1" t="s">
+        <v>4</v>
+      </c>
+      <c r="E1" t="s">
+        <v>5</v>
+      </c>
+      <c r="F1" t="s">
+        <v>4</v>
+      </c>
+      <c r="G1" t="s">
+        <v>5</v>
+      </c>
+      <c r="H1" t="s">
+        <v>4</v>
+      </c>
+      <c r="Z1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
-[...24 lines deleted...]
-    <row r="2" spans="1:14">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2" s="1">
+        <v>15.0</v>
+      </c>
+      <c r="C2">
+        <v>236.36</v>
+      </c>
+      <c r="D2" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2">
+        <v>3545.42</v>
+      </c>
+      <c r="F2" t="s">
+        <v>8</v>
+      </c>
+      <c r="G2">
+        <v>3545.42</v>
+      </c>
+      <c r="H2" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z2" t="s">
         <v>6</v>
       </c>
-      <c r="B2" t="s">
-[...24 lines deleted...]
-    <row r="3" spans="1:14">
+    </row>
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
+        <v>10</v>
+      </c>
+      <c r="B3" s="1">
+        <v>640056.8753</v>
+      </c>
+      <c r="C3">
+        <v>141.41</v>
+      </c>
+      <c r="D3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E3">
+        <v>90512961.73</v>
+      </c>
+      <c r="F3" t="s">
+        <v>8</v>
+      </c>
+      <c r="G3">
+        <v>90512961.73</v>
+      </c>
+      <c r="H3" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z3" t="s">
         <v>9</v>
       </c>
-      <c r="B3" t="s">
-[...24 lines deleted...]
-    <row r="4" spans="1:14">
+    </row>
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
+        <v>12</v>
+      </c>
+      <c r="B4" s="1">
+        <v>363707.67</v>
+      </c>
+      <c r="C4">
+        <v>129.48</v>
+      </c>
+      <c r="D4" t="s">
+        <v>8</v>
+      </c>
+      <c r="E4">
+        <v>47094997.96</v>
+      </c>
+      <c r="F4" t="s">
+        <v>8</v>
+      </c>
+      <c r="G4">
+        <v>47094997.96</v>
+      </c>
+      <c r="H4" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z4" t="s">
         <v>11</v>
       </c>
-      <c r="B4" t="s">
-[...24 lines deleted...]
-    <row r="5" spans="1:14">
+    </row>
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
+        <v>14</v>
+      </c>
+      <c r="B5" s="1">
+        <v>909.6139</v>
+      </c>
+      <c r="C5">
+        <v>129.7</v>
+      </c>
+      <c r="D5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E5">
+        <v>117982.78</v>
+      </c>
+      <c r="F5" t="s">
+        <v>8</v>
+      </c>
+      <c r="G5">
+        <v>117982.78</v>
+      </c>
+      <c r="H5" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z5" t="s">
         <v>13</v>
       </c>
-      <c r="B5" t="s">
-[...24 lines deleted...]
-    <row r="6" spans="1:14">
+    </row>
+    <row r="6" spans="1:26">
       <c r="A6" t="s">
+        <v>16</v>
+      </c>
+      <c r="B6" s="1">
+        <v>1.0</v>
+      </c>
+      <c r="C6">
+        <v>137.65</v>
+      </c>
+      <c r="D6" t="s">
+        <v>8</v>
+      </c>
+      <c r="E6">
+        <v>137.65</v>
+      </c>
+      <c r="F6" t="s">
+        <v>8</v>
+      </c>
+      <c r="G6">
+        <v>137.65</v>
+      </c>
+      <c r="H6" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z6" t="s">
         <v>15</v>
-      </c>
-[...22 lines deleted...]
-        <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P379"/>
+  <dimension ref="A1:Z379"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O379" sqref="O379"/>
+      <selection activeCell="N379" sqref="N379"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:16">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>18</v>
+      </c>
+      <c r="B1" t="s">
+        <v>19</v>
+      </c>
+      <c r="C1" t="s">
+        <v>20</v>
+      </c>
+      <c r="D1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>22</v>
+      </c>
+      <c r="G1" t="s">
+        <v>23</v>
+      </c>
+      <c r="H1" t="s">
+        <v>24</v>
+      </c>
+      <c r="I1" t="s">
+        <v>25</v>
+      </c>
+      <c r="J1" t="s">
+        <v>26</v>
+      </c>
+      <c r="K1" t="s">
+        <v>27</v>
+      </c>
+      <c r="L1" t="s">
+        <v>28</v>
+      </c>
+      <c r="M1" t="s">
+        <v>29</v>
+      </c>
+      <c r="N1" t="s">
+        <v>30</v>
+      </c>
+      <c r="O1" t="s">
+        <v>31</v>
+      </c>
+      <c r="Z1" t="s">
         <v>17</v>
       </c>
-      <c r="B1" t="s">
-[...45 lines deleted...]
-    <row r="2" spans="1:16">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>33</v>
+      </c>
+      <c r="B2" s="1">
+        <v>1817.0</v>
+      </c>
+      <c r="C2" s="1">
+        <v>41.14</v>
+      </c>
+      <c r="D2" s="1">
+        <v>35.22</v>
+      </c>
+      <c r="E2" t="s">
+        <v>8</v>
+      </c>
+      <c r="F2">
+        <v>1.0</v>
+      </c>
+      <c r="G2" s="1">
+        <v>63994.74</v>
+      </c>
+      <c r="H2" s="1">
+        <v>10756.64</v>
+      </c>
+      <c r="I2" s="1">
+        <v>16.808631459398</v>
+      </c>
+      <c r="J2">
+        <v>0.0</v>
+      </c>
+      <c r="K2">
+        <v>0.0</v>
+      </c>
+      <c r="L2" s="1">
+        <v>74751.38</v>
+      </c>
+      <c r="M2" s="1">
+        <v>74751.38</v>
+      </c>
+      <c r="N2" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O2">
+        <v>1</v>
+      </c>
+      <c r="Z2" t="s">
         <v>32</v>
       </c>
-      <c r="B2" t="s">
-[...5 lines deleted...]
-      <c r="D2" s="1">
+    </row>
+    <row r="3" spans="1:26">
+      <c r="A3" t="s">
+        <v>35</v>
+      </c>
+      <c r="B3" s="1">
+        <v>6025.0</v>
+      </c>
+      <c r="C3" s="1">
+        <v>38.41</v>
+      </c>
+      <c r="D3" s="1">
+        <v>29.1505892116</v>
+      </c>
+      <c r="E3" t="s">
+        <v>8</v>
+      </c>
+      <c r="F3">
+        <v>1.0</v>
+      </c>
+      <c r="G3" s="1">
+        <v>175632.3</v>
+      </c>
+      <c r="H3" s="1">
+        <v>55787.95</v>
+      </c>
+      <c r="I3" s="1">
+        <v>31.76406048318</v>
+      </c>
+      <c r="J3">
+        <v>0.0</v>
+      </c>
+      <c r="K3">
+        <v>0.0</v>
+      </c>
+      <c r="L3" s="1">
+        <v>231420.25</v>
+      </c>
+      <c r="M3" s="1">
+        <v>231420.25</v>
+      </c>
+      <c r="N3" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O3">
+        <v>1</v>
+      </c>
+      <c r="Z3" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="4" spans="1:26">
+      <c r="A4" t="s">
+        <v>37</v>
+      </c>
+      <c r="B4" s="1">
+        <v>1473.0</v>
+      </c>
+      <c r="C4" s="1">
+        <v>284.4</v>
+      </c>
+      <c r="D4" s="1">
+        <v>246.3108689749</v>
+      </c>
+      <c r="E4" t="s">
+        <v>8</v>
+      </c>
+      <c r="F4">
+        <v>1.0</v>
+      </c>
+      <c r="G4" s="1">
+        <v>362815.91</v>
+      </c>
+      <c r="H4" s="1">
+        <v>56105.29</v>
+      </c>
+      <c r="I4" s="1">
+        <v>15.463845011648</v>
+      </c>
+      <c r="J4">
+        <v>0.0</v>
+      </c>
+      <c r="K4">
+        <v>0.0</v>
+      </c>
+      <c r="L4" s="1">
+        <v>418921.2</v>
+      </c>
+      <c r="M4" s="1">
+        <v>418921.2</v>
+      </c>
+      <c r="N4" s="1">
+        <v>0.3</v>
+      </c>
+      <c r="O4">
+        <v>1</v>
+      </c>
+      <c r="Z4" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="5" spans="1:26">
+      <c r="A5" t="s">
+        <v>39</v>
+      </c>
+      <c r="B5" s="1">
+        <v>2420.0</v>
+      </c>
+      <c r="C5" s="1">
+        <v>174.5</v>
+      </c>
+      <c r="D5" s="1">
+        <v>203.2324049587</v>
+      </c>
+      <c r="E5" t="s">
+        <v>8</v>
+      </c>
+      <c r="F5">
+        <v>1.0</v>
+      </c>
+      <c r="G5" s="1">
+        <v>491822.42</v>
+      </c>
+      <c r="H5" s="1">
+        <v>-69532.42</v>
+      </c>
+      <c r="I5" s="1">
+        <v>-14.137708484294</v>
+      </c>
+      <c r="J5">
+        <v>0.0</v>
+      </c>
+      <c r="K5">
+        <v>0.0</v>
+      </c>
+      <c r="L5" s="1">
+        <v>422290.0</v>
+      </c>
+      <c r="M5" s="1">
+        <v>422290.0</v>
+      </c>
+      <c r="N5" s="1">
+        <v>0.31</v>
+      </c>
+      <c r="O5">
+        <v>1</v>
+      </c>
+      <c r="Z5" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="6" spans="1:26">
+      <c r="A6" t="s">
+        <v>41</v>
+      </c>
+      <c r="B6" s="1">
+        <v>221.0</v>
+      </c>
+      <c r="C6" s="1">
+        <v>874.2</v>
+      </c>
+      <c r="D6" s="1">
+        <v>1266.3645701357</v>
+      </c>
+      <c r="E6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F6">
+        <v>1.0</v>
+      </c>
+      <c r="G6" s="1">
+        <v>279866.57</v>
+      </c>
+      <c r="H6" s="1">
+        <v>-86668.37</v>
+      </c>
+      <c r="I6" s="1">
+        <v>-30.967746522923</v>
+      </c>
+      <c r="J6">
+        <v>0.0</v>
+      </c>
+      <c r="K6">
+        <v>0.0</v>
+      </c>
+      <c r="L6" s="1">
+        <v>193198.2</v>
+      </c>
+      <c r="M6" s="1">
+        <v>193198.2</v>
+      </c>
+      <c r="N6" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="O6">
+        <v>1</v>
+      </c>
+      <c r="Z6" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="7" spans="1:26">
+      <c r="A7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B7" s="1">
+        <v>29781.0</v>
+      </c>
+      <c r="C7" s="1">
+        <v>26.56</v>
+      </c>
+      <c r="D7" s="1">
+        <v>26.9972247406</v>
+      </c>
+      <c r="E7" t="s">
+        <v>8</v>
+      </c>
+      <c r="F7">
+        <v>1.0</v>
+      </c>
+      <c r="G7" s="1">
+        <v>804004.35</v>
+      </c>
+      <c r="H7" s="1">
+        <v>-13020.99</v>
+      </c>
+      <c r="I7" s="1">
+        <v>-1.6195173570889</v>
+      </c>
+      <c r="J7">
+        <v>0.0</v>
+      </c>
+      <c r="K7">
+        <v>0.0</v>
+      </c>
+      <c r="L7" s="1">
+        <v>790983.36</v>
+      </c>
+      <c r="M7" s="1">
+        <v>790983.36</v>
+      </c>
+      <c r="N7" s="1">
+        <v>0.57</v>
+      </c>
+      <c r="O7">
+        <v>1</v>
+      </c>
+      <c r="Z7" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="8" spans="1:26">
+      <c r="A8" t="s">
+        <v>45</v>
+      </c>
+      <c r="B8" s="1">
+        <v>498.0</v>
+      </c>
+      <c r="C8" s="1">
+        <v>111.2</v>
+      </c>
+      <c r="D8" s="1">
+        <v>118.4</v>
+      </c>
+      <c r="E8" t="s">
+        <v>8</v>
+      </c>
+      <c r="F8">
+        <v>1.0</v>
+      </c>
+      <c r="G8" s="1">
+        <v>58963.2</v>
+      </c>
+      <c r="H8" s="1">
+        <v>-3585.6</v>
+      </c>
+      <c r="I8" s="1">
+        <v>-6.0810810810811</v>
+      </c>
+      <c r="J8">
+        <v>0.0</v>
+      </c>
+      <c r="K8">
+        <v>0.0</v>
+      </c>
+      <c r="L8" s="1">
+        <v>55377.6</v>
+      </c>
+      <c r="M8" s="1">
+        <v>55377.6</v>
+      </c>
+      <c r="N8" s="1">
+        <v>0.04</v>
+      </c>
+      <c r="O8">
+        <v>1</v>
+      </c>
+      <c r="Z8" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="9" spans="1:26">
+      <c r="A9" t="s">
+        <v>47</v>
+      </c>
+      <c r="B9" s="1">
+        <v>1842.0</v>
+      </c>
+      <c r="C9" s="1">
+        <v>68.85</v>
+      </c>
+      <c r="D9" s="1">
+        <v>64.0799674267</v>
+      </c>
+      <c r="E9" t="s">
+        <v>8</v>
+      </c>
+      <c r="F9">
+        <v>1.0</v>
+      </c>
+      <c r="G9" s="1">
+        <v>118035.3</v>
+      </c>
+      <c r="H9" s="1">
+        <v>8786.4</v>
+      </c>
+      <c r="I9" s="1">
+        <v>7.4438748408315</v>
+      </c>
+      <c r="J9">
+        <v>0.0</v>
+      </c>
+      <c r="K9">
+        <v>0.0</v>
+      </c>
+      <c r="L9" s="1">
+        <v>126821.7</v>
+      </c>
+      <c r="M9" s="1">
+        <v>126821.7</v>
+      </c>
+      <c r="N9" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O9">
+        <v>1</v>
+      </c>
+      <c r="Z9" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="10" spans="1:26">
+      <c r="A10" t="s">
+        <v>49</v>
+      </c>
+      <c r="B10" s="1">
+        <v>27450.0</v>
+      </c>
+      <c r="C10" s="1">
+        <v>10.725</v>
+      </c>
+      <c r="D10" s="1">
+        <v>8.9227285974</v>
+      </c>
+      <c r="E10" t="s">
+        <v>8</v>
+      </c>
+      <c r="F10">
+        <v>1.0</v>
+      </c>
+      <c r="G10" s="1">
+        <v>244928.9</v>
+      </c>
+      <c r="H10" s="1">
+        <v>49472.35</v>
+      </c>
+      <c r="I10" s="1">
+        <v>20.198657651261</v>
+      </c>
+      <c r="J10">
+        <v>0.0</v>
+      </c>
+      <c r="K10">
+        <v>0.0</v>
+      </c>
+      <c r="L10" s="1">
+        <v>294401.25</v>
+      </c>
+      <c r="M10" s="1">
+        <v>294401.25</v>
+      </c>
+      <c r="N10" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O10">
+        <v>1</v>
+      </c>
+      <c r="Z10" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="11" spans="1:26">
+      <c r="A11" t="s">
+        <v>51</v>
+      </c>
+      <c r="B11" s="1">
+        <v>5514.0</v>
+      </c>
+      <c r="C11" s="1">
+        <v>189.52</v>
+      </c>
+      <c r="D11" s="1">
+        <v>159.9336216902</v>
+      </c>
+      <c r="E11" t="s">
+        <v>8</v>
+      </c>
+      <c r="F11">
+        <v>1.0</v>
+      </c>
+      <c r="G11" s="1">
+        <v>881873.99</v>
+      </c>
+      <c r="H11" s="1">
+        <v>163139.29</v>
+      </c>
+      <c r="I11" s="1">
+        <v>18.499161087629</v>
+      </c>
+      <c r="J11">
+        <v>0.0</v>
+      </c>
+      <c r="K11">
+        <v>0.0</v>
+      </c>
+      <c r="L11" s="1">
+        <v>1045013.28</v>
+      </c>
+      <c r="M11" s="1">
+        <v>1045013.28</v>
+      </c>
+      <c r="N11" s="1">
+        <v>0.76</v>
+      </c>
+      <c r="O11">
+        <v>1</v>
+      </c>
+      <c r="Z11" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="12" spans="1:26">
+      <c r="A12" t="s">
+        <v>53</v>
+      </c>
+      <c r="B12" s="1">
+        <v>3554.0</v>
+      </c>
+      <c r="C12" s="1">
+        <v>406.6</v>
+      </c>
+      <c r="D12" s="1">
+        <v>224.0871159257</v>
+      </c>
+      <c r="E12" t="s">
+        <v>8</v>
+      </c>
+      <c r="F12">
+        <v>1.0</v>
+      </c>
+      <c r="G12" s="1">
+        <v>796405.61</v>
+      </c>
+      <c r="H12" s="1">
+        <v>648650.79</v>
+      </c>
+      <c r="I12" s="1">
+        <v>81.447290407711</v>
+      </c>
+      <c r="J12">
+        <v>0.0</v>
+      </c>
+      <c r="K12">
+        <v>0.0</v>
+      </c>
+      <c r="L12" s="1">
+        <v>1445056.4</v>
+      </c>
+      <c r="M12" s="1">
+        <v>1445056.4</v>
+      </c>
+      <c r="N12" s="1">
+        <v>1.05</v>
+      </c>
+      <c r="O12">
+        <v>1</v>
+      </c>
+      <c r="Z12" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="13" spans="1:26">
+      <c r="A13" t="s">
+        <v>55</v>
+      </c>
+      <c r="B13" s="1">
+        <v>8369.0</v>
+      </c>
+      <c r="C13" s="1">
+        <v>16.21</v>
+      </c>
+      <c r="D13" s="1">
+        <v>24.8976723623</v>
+      </c>
+      <c r="E13" t="s">
+        <v>8</v>
+      </c>
+      <c r="F13">
+        <v>1.0</v>
+      </c>
+      <c r="G13" s="1">
+        <v>208368.62</v>
+      </c>
+      <c r="H13" s="1">
+        <v>-72707.13</v>
+      </c>
+      <c r="I13" s="1">
+        <v>-34.893512276465</v>
+      </c>
+      <c r="J13">
+        <v>0.0</v>
+      </c>
+      <c r="K13">
+        <v>0.0</v>
+      </c>
+      <c r="L13" s="1">
+        <v>135661.49</v>
+      </c>
+      <c r="M13" s="1">
+        <v>135661.49</v>
+      </c>
+      <c r="N13" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O13">
+        <v>1</v>
+      </c>
+      <c r="Z13" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="14" spans="1:26">
+      <c r="A14" t="s">
+        <v>57</v>
+      </c>
+      <c r="B14" s="1">
+        <v>1041.0</v>
+      </c>
+      <c r="C14" s="1">
+        <v>55.3</v>
+      </c>
+      <c r="D14" s="1">
+        <v>63.55</v>
+      </c>
+      <c r="E14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F14">
+        <v>1.0</v>
+      </c>
+      <c r="G14" s="1">
+        <v>66155.55</v>
+      </c>
+      <c r="H14" s="1">
+        <v>-8588.25</v>
+      </c>
+      <c r="I14" s="1">
+        <v>-12.981904012589</v>
+      </c>
+      <c r="J14">
+        <v>0.0</v>
+      </c>
+      <c r="K14">
+        <v>0.0</v>
+      </c>
+      <c r="L14" s="1">
+        <v>57567.3</v>
+      </c>
+      <c r="M14" s="1">
+        <v>57567.3</v>
+      </c>
+      <c r="N14" s="1">
+        <v>0.04</v>
+      </c>
+      <c r="O14">
+        <v>1</v>
+      </c>
+      <c r="Z14" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="15" spans="1:26">
+      <c r="A15" t="s">
+        <v>59</v>
+      </c>
+      <c r="B15" s="1">
+        <v>10189.0</v>
+      </c>
+      <c r="C15" s="1">
+        <v>51.32</v>
+      </c>
+      <c r="D15" s="1">
+        <v>60.400686034</v>
+      </c>
+      <c r="E15" t="s">
+        <v>8</v>
+      </c>
+      <c r="F15">
+        <v>1.0</v>
+      </c>
+      <c r="G15" s="1">
+        <v>615422.59</v>
+      </c>
+      <c r="H15" s="1">
+        <v>-92523.11</v>
+      </c>
+      <c r="I15" s="1">
+        <v>-15.034077640861</v>
+      </c>
+      <c r="J15">
+        <v>0.0</v>
+      </c>
+      <c r="K15">
+        <v>0.0</v>
+      </c>
+      <c r="L15" s="1">
+        <v>522899.48</v>
+      </c>
+      <c r="M15" s="1">
+        <v>522899.48</v>
+      </c>
+      <c r="N15" s="1">
+        <v>0.38</v>
+      </c>
+      <c r="O15">
+        <v>1</v>
+      </c>
+      <c r="Z15" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="16" spans="1:26">
+      <c r="A16" t="s">
+        <v>61</v>
+      </c>
+      <c r="B16" s="1">
+        <v>4764.0</v>
+      </c>
+      <c r="C16" s="1">
+        <v>9.976</v>
+      </c>
+      <c r="D16" s="1">
+        <v>13.175</v>
+      </c>
+      <c r="E16" t="s">
+        <v>8</v>
+      </c>
+      <c r="F16">
+        <v>1.0</v>
+      </c>
+      <c r="G16" s="1">
+        <v>62765.7</v>
+      </c>
+      <c r="H16" s="1">
+        <v>-15240.04</v>
+      </c>
+      <c r="I16" s="1">
+        <v>-24.280841287519</v>
+      </c>
+      <c r="J16">
+        <v>0.0</v>
+      </c>
+      <c r="K16">
+        <v>0.0</v>
+      </c>
+      <c r="L16" s="1">
+        <v>47525.66</v>
+      </c>
+      <c r="M16" s="1">
+        <v>47525.66</v>
+      </c>
+      <c r="N16" s="1">
+        <v>0.03</v>
+      </c>
+      <c r="O16">
+        <v>1</v>
+      </c>
+      <c r="Z16" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="17" spans="1:26">
+      <c r="A17" t="s">
+        <v>63</v>
+      </c>
+      <c r="B17" s="1">
+        <v>11979.0</v>
+      </c>
+      <c r="C17" s="1">
+        <v>70.84</v>
+      </c>
+      <c r="D17" s="1">
+        <v>55.7349428166</v>
+      </c>
+      <c r="E17" t="s">
+        <v>8</v>
+      </c>
+      <c r="F17">
+        <v>1.0</v>
+      </c>
+      <c r="G17" s="1">
+        <v>667648.88</v>
+      </c>
+      <c r="H17" s="1">
+        <v>180943.48</v>
+      </c>
+      <c r="I17" s="1">
+        <v>27.101592681471</v>
+      </c>
+      <c r="J17">
+        <v>0.0</v>
+      </c>
+      <c r="K17">
+        <v>0.0</v>
+      </c>
+      <c r="L17" s="1">
+        <v>848592.36</v>
+      </c>
+      <c r="M17" s="1">
+        <v>848592.36</v>
+      </c>
+      <c r="N17" s="1">
+        <v>0.62</v>
+      </c>
+      <c r="O17">
+        <v>1</v>
+      </c>
+      <c r="Z17" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="18" spans="1:26">
+      <c r="A18" t="s">
+        <v>65</v>
+      </c>
+      <c r="B18" s="1">
+        <v>5405.0</v>
+      </c>
+      <c r="C18" s="1">
+        <v>34.06</v>
+      </c>
+      <c r="D18" s="1">
+        <v>29.8347419056</v>
+      </c>
+      <c r="E18" t="s">
+        <v>8</v>
+      </c>
+      <c r="F18">
+        <v>1.0</v>
+      </c>
+      <c r="G18" s="1">
+        <v>161256.78</v>
+      </c>
+      <c r="H18" s="1">
+        <v>22837.52</v>
+      </c>
+      <c r="I18" s="1">
+        <v>14.162207629347</v>
+      </c>
+      <c r="J18">
+        <v>0.0</v>
+      </c>
+      <c r="K18">
+        <v>0.0</v>
+      </c>
+      <c r="L18" s="1">
+        <v>184094.3</v>
+      </c>
+      <c r="M18" s="1">
+        <v>184094.3</v>
+      </c>
+      <c r="N18" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="O18">
+        <v>1</v>
+      </c>
+      <c r="Z18" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="19" spans="1:26">
+      <c r="A19" t="s">
+        <v>67</v>
+      </c>
+      <c r="B19" s="1">
+        <v>4135.0</v>
+      </c>
+      <c r="C19" s="1">
+        <v>1655.8</v>
+      </c>
+      <c r="D19" s="1">
+        <v>545.4301354293</v>
+      </c>
+      <c r="E19" t="s">
+        <v>8</v>
+      </c>
+      <c r="F19">
+        <v>1.0</v>
+      </c>
+      <c r="G19" s="1">
+        <v>2255353.61</v>
+      </c>
+      <c r="H19" s="1">
+        <v>4591379.39</v>
+      </c>
+      <c r="I19" s="1">
+        <v>203.57691892049</v>
+      </c>
+      <c r="J19">
+        <v>0.0</v>
+      </c>
+      <c r="K19">
+        <v>0.0</v>
+      </c>
+      <c r="L19" s="1">
+        <v>6846733.0</v>
+      </c>
+      <c r="M19" s="1">
+        <v>6846733.0</v>
+      </c>
+      <c r="N19" s="1">
+        <v>4.97</v>
+      </c>
+      <c r="O19">
+        <v>1</v>
+      </c>
+      <c r="Z19" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="20" spans="1:26">
+      <c r="A20" t="s">
+        <v>69</v>
+      </c>
+      <c r="B20" s="1">
+        <v>1308.0</v>
+      </c>
+      <c r="C20" s="1">
+        <v>66.94</v>
+      </c>
+      <c r="D20" s="1">
+        <v>61.44</v>
+      </c>
+      <c r="E20" t="s">
+        <v>8</v>
+      </c>
+      <c r="F20">
+        <v>1.0</v>
+      </c>
+      <c r="G20" s="1">
+        <v>80363.52</v>
+      </c>
+      <c r="H20" s="1">
+        <v>7194.0</v>
+      </c>
+      <c r="I20" s="1">
+        <v>8.9518229166667</v>
+      </c>
+      <c r="J20">
+        <v>0.0</v>
+      </c>
+      <c r="K20">
+        <v>0.0</v>
+      </c>
+      <c r="L20" s="1">
+        <v>87557.52</v>
+      </c>
+      <c r="M20" s="1">
+        <v>87557.52</v>
+      </c>
+      <c r="N20" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O20">
+        <v>1</v>
+      </c>
+      <c r="Z20" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="21" spans="1:26">
+      <c r="A21" t="s">
+        <v>71</v>
+      </c>
+      <c r="B21" s="1">
+        <v>32197.0</v>
+      </c>
+      <c r="C21" s="1">
+        <v>42.81</v>
+      </c>
+      <c r="D21" s="1">
+        <v>27.6535149238</v>
+      </c>
+      <c r="E21" t="s">
+        <v>8</v>
+      </c>
+      <c r="F21">
+        <v>1.0</v>
+      </c>
+      <c r="G21" s="1">
+        <v>890360.22</v>
+      </c>
+      <c r="H21" s="1">
+        <v>487993.35</v>
+      </c>
+      <c r="I21" s="1">
+        <v>54.80853019242</v>
+      </c>
+      <c r="J21">
+        <v>0.0</v>
+      </c>
+      <c r="K21">
+        <v>0.0</v>
+      </c>
+      <c r="L21" s="1">
+        <v>1378353.57</v>
+      </c>
+      <c r="M21" s="1">
+        <v>1378353.57</v>
+      </c>
+      <c r="N21" s="1">
+        <v>1.0</v>
+      </c>
+      <c r="O21">
+        <v>1</v>
+      </c>
+      <c r="Z21" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="22" spans="1:26">
+      <c r="A22" t="s">
+        <v>73</v>
+      </c>
+      <c r="B22" s="1">
+        <v>7106.0</v>
+      </c>
+      <c r="C22" s="1">
+        <v>9.79</v>
+      </c>
+      <c r="D22" s="1">
+        <v>8.395</v>
+      </c>
+      <c r="E22" t="s">
+        <v>8</v>
+      </c>
+      <c r="F22">
+        <v>1.0</v>
+      </c>
+      <c r="G22" s="1">
+        <v>59654.87</v>
+      </c>
+      <c r="H22" s="1">
+        <v>9912.87</v>
+      </c>
+      <c r="I22" s="1">
+        <v>16.617033948779</v>
+      </c>
+      <c r="J22">
+        <v>0.0</v>
+      </c>
+      <c r="K22">
+        <v>0.0</v>
+      </c>
+      <c r="L22" s="1">
+        <v>69567.74</v>
+      </c>
+      <c r="M22" s="1">
+        <v>69567.74</v>
+      </c>
+      <c r="N22" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O22">
+        <v>1</v>
+      </c>
+      <c r="Z22" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="23" spans="1:26">
+      <c r="A23" t="s">
+        <v>75</v>
+      </c>
+      <c r="B23" s="1">
+        <v>1135.0</v>
+      </c>
+      <c r="C23" s="1">
+        <v>66.3</v>
+      </c>
+      <c r="D23" s="1">
+        <v>54.85</v>
+      </c>
+      <c r="E23" t="s">
+        <v>8</v>
+      </c>
+      <c r="F23">
+        <v>1.0</v>
+      </c>
+      <c r="G23" s="1">
+        <v>62254.75</v>
+      </c>
+      <c r="H23" s="1">
+        <v>12995.75</v>
+      </c>
+      <c r="I23" s="1">
+        <v>20.875113947129</v>
+      </c>
+      <c r="J23">
+        <v>0.0</v>
+      </c>
+      <c r="K23">
+        <v>0.0</v>
+      </c>
+      <c r="L23" s="1">
+        <v>75250.5</v>
+      </c>
+      <c r="M23" s="1">
+        <v>75250.5</v>
+      </c>
+      <c r="N23" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O23">
+        <v>1</v>
+      </c>
+      <c r="Z23" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="24" spans="1:26">
+      <c r="A24" t="s">
+        <v>77</v>
+      </c>
+      <c r="B24" s="1">
+        <v>7804.0</v>
+      </c>
+      <c r="C24" s="1">
+        <v>22.24</v>
+      </c>
+      <c r="D24" s="1">
+        <v>18.4263364941</v>
+      </c>
+      <c r="E24" t="s">
+        <v>8</v>
+      </c>
+      <c r="F24">
+        <v>1.0</v>
+      </c>
+      <c r="G24" s="1">
+        <v>143799.13</v>
+      </c>
+      <c r="H24" s="1">
+        <v>29761.83</v>
+      </c>
+      <c r="I24" s="1">
+        <v>20.696808110035</v>
+      </c>
+      <c r="J24">
+        <v>0.0</v>
+      </c>
+      <c r="K24">
+        <v>0.0</v>
+      </c>
+      <c r="L24" s="1">
+        <v>173560.96</v>
+      </c>
+      <c r="M24" s="1">
+        <v>173560.96</v>
+      </c>
+      <c r="N24" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="O24">
+        <v>1</v>
+      </c>
+      <c r="Z24" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="25" spans="1:26">
+      <c r="A25" t="s">
+        <v>79</v>
+      </c>
+      <c r="B25" s="1">
+        <v>59731.0</v>
+      </c>
+      <c r="C25" s="1">
+        <v>21.75</v>
+      </c>
+      <c r="D25" s="1">
+        <v>9.7697343088</v>
+      </c>
+      <c r="E25" t="s">
+        <v>8</v>
+      </c>
+      <c r="F25">
+        <v>1.0</v>
+      </c>
+      <c r="G25" s="1">
+        <v>583556.0</v>
+      </c>
+      <c r="H25" s="1">
+        <v>715593.25</v>
+      </c>
+      <c r="I25" s="1">
+        <v>122.62632035315</v>
+      </c>
+      <c r="J25">
+        <v>0.0</v>
+      </c>
+      <c r="K25">
+        <v>0.0</v>
+      </c>
+      <c r="L25" s="1">
+        <v>1299149.25</v>
+      </c>
+      <c r="M25" s="1">
+        <v>1299149.25</v>
+      </c>
+      <c r="N25" s="1">
+        <v>0.94</v>
+      </c>
+      <c r="O25">
+        <v>1</v>
+      </c>
+      <c r="Z25" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="26" spans="1:26">
+      <c r="A26" t="s">
+        <v>81</v>
+      </c>
+      <c r="B26" s="1">
+        <v>45974.0</v>
+      </c>
+      <c r="C26" s="1">
+        <v>3.183</v>
+      </c>
+      <c r="D26" s="1">
+        <v>3.202381781</v>
+      </c>
+      <c r="E26" t="s">
+        <v>8</v>
+      </c>
+      <c r="F26">
+        <v>1.0</v>
+      </c>
+      <c r="G26" s="1">
+        <v>147226.3</v>
+      </c>
+      <c r="H26" s="1">
+        <v>-891.06</v>
+      </c>
+      <c r="I26" s="1">
+        <v>-0.60523153811513</v>
+      </c>
+      <c r="J26">
+        <v>0.0</v>
+      </c>
+      <c r="K26">
+        <v>0.0</v>
+      </c>
+      <c r="L26" s="1">
+        <v>146335.24</v>
+      </c>
+      <c r="M26" s="1">
+        <v>146335.24</v>
+      </c>
+      <c r="N26" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O26">
+        <v>1</v>
+      </c>
+      <c r="Z26" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="27" spans="1:26">
+      <c r="A27" t="s">
+        <v>83</v>
+      </c>
+      <c r="B27" s="1">
+        <v>133040.0</v>
+      </c>
+      <c r="C27" s="1">
+        <v>11.998</v>
+      </c>
+      <c r="D27" s="1">
+        <v>7.5430302165</v>
+      </c>
+      <c r="E27" t="s">
+        <v>8</v>
+      </c>
+      <c r="F27">
+        <v>1.0</v>
+      </c>
+      <c r="G27" s="1">
+        <v>1003524.74</v>
+      </c>
+      <c r="H27" s="1">
+        <v>592689.18</v>
+      </c>
+      <c r="I27" s="1">
+        <v>59.060744232374</v>
+      </c>
+      <c r="J27">
+        <v>0.0</v>
+      </c>
+      <c r="K27">
+        <v>0.0</v>
+      </c>
+      <c r="L27" s="1">
+        <v>1596213.92</v>
+      </c>
+      <c r="M27" s="1">
+        <v>1596213.92</v>
+      </c>
+      <c r="N27" s="1">
+        <v>1.16</v>
+      </c>
+      <c r="O27">
+        <v>1</v>
+      </c>
+      <c r="Z27" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="28" spans="1:26">
+      <c r="A28" t="s">
+        <v>85</v>
+      </c>
+      <c r="B28" s="1">
+        <v>9841.0</v>
+      </c>
+      <c r="C28" s="1">
+        <v>18.68</v>
+      </c>
+      <c r="D28" s="1">
+        <v>16.735686414</v>
+      </c>
+      <c r="E28" t="s">
+        <v>8</v>
+      </c>
+      <c r="F28">
+        <v>1.0</v>
+      </c>
+      <c r="G28" s="1">
+        <v>164695.89</v>
+      </c>
+      <c r="H28" s="1">
+        <v>19133.99</v>
+      </c>
+      <c r="I28" s="1">
+        <v>11.617770182365</v>
+      </c>
+      <c r="J28">
+        <v>0.0</v>
+      </c>
+      <c r="K28">
+        <v>0.0</v>
+      </c>
+      <c r="L28" s="1">
+        <v>183829.88</v>
+      </c>
+      <c r="M28" s="1">
+        <v>183829.88</v>
+      </c>
+      <c r="N28" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="O28">
+        <v>1</v>
+      </c>
+      <c r="Z28" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="29" spans="1:26">
+      <c r="A29" t="s">
+        <v>87</v>
+      </c>
+      <c r="B29" s="1">
+        <v>6954.0</v>
+      </c>
+      <c r="C29" s="1">
+        <v>15.17</v>
+      </c>
+      <c r="D29" s="1">
+        <v>14.2214998562</v>
+      </c>
+      <c r="E29" t="s">
+        <v>8</v>
+      </c>
+      <c r="F29">
+        <v>1.0</v>
+      </c>
+      <c r="G29" s="1">
+        <v>98896.31</v>
+      </c>
+      <c r="H29" s="1">
+        <v>6595.87</v>
+      </c>
+      <c r="I29" s="1">
+        <v>6.6694803880954</v>
+      </c>
+      <c r="J29">
+        <v>0.0</v>
+      </c>
+      <c r="K29">
+        <v>0.0</v>
+      </c>
+      <c r="L29" s="1">
+        <v>105492.18</v>
+      </c>
+      <c r="M29" s="1">
+        <v>105492.18</v>
+      </c>
+      <c r="N29" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O29">
+        <v>1</v>
+      </c>
+      <c r="Z29" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="30" spans="1:26">
+      <c r="A30" t="s">
+        <v>89</v>
+      </c>
+      <c r="B30" s="1">
+        <v>1295.0</v>
+      </c>
+      <c r="C30" s="1">
+        <v>172.6</v>
+      </c>
+      <c r="D30" s="1">
+        <v>130.5452277992</v>
+      </c>
+      <c r="E30" t="s">
+        <v>8</v>
+      </c>
+      <c r="F30">
+        <v>1.0</v>
+      </c>
+      <c r="G30" s="1">
+        <v>169056.07</v>
+      </c>
+      <c r="H30" s="1">
+        <v>54460.93</v>
+      </c>
+      <c r="I30" s="1">
+        <v>32.214714325253</v>
+      </c>
+      <c r="J30">
+        <v>0.0</v>
+      </c>
+      <c r="K30">
+        <v>0.0</v>
+      </c>
+      <c r="L30" s="1">
+        <v>223517.0</v>
+      </c>
+      <c r="M30" s="1">
+        <v>223517.0</v>
+      </c>
+      <c r="N30" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O30">
+        <v>1</v>
+      </c>
+      <c r="Z30" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="31" spans="1:26">
+      <c r="A31" t="s">
+        <v>91</v>
+      </c>
+      <c r="B31" s="1">
+        <v>738.0</v>
+      </c>
+      <c r="C31" s="1">
+        <v>320.3</v>
+      </c>
+      <c r="D31" s="1">
+        <v>201.1945799458</v>
+      </c>
+      <c r="E31" t="s">
+        <v>8</v>
+      </c>
+      <c r="F31">
+        <v>1.0</v>
+      </c>
+      <c r="G31" s="1">
+        <v>148481.6</v>
+      </c>
+      <c r="H31" s="1">
+        <v>87899.8</v>
+      </c>
+      <c r="I31" s="1">
+        <v>59.199119621556</v>
+      </c>
+      <c r="J31">
+        <v>0.0</v>
+      </c>
+      <c r="K31">
+        <v>0.0</v>
+      </c>
+      <c r="L31" s="1">
+        <v>236381.4</v>
+      </c>
+      <c r="M31" s="1">
+        <v>236381.4</v>
+      </c>
+      <c r="N31" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O31">
+        <v>1</v>
+      </c>
+      <c r="Z31" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="32" spans="1:26">
+      <c r="A32" t="s">
+        <v>93</v>
+      </c>
+      <c r="B32" s="1">
+        <v>1906.0</v>
+      </c>
+      <c r="C32" s="1">
+        <v>30.08</v>
+      </c>
+      <c r="D32" s="1">
+        <v>34.2</v>
+      </c>
+      <c r="E32" t="s">
+        <v>8</v>
+      </c>
+      <c r="F32">
+        <v>1.0</v>
+      </c>
+      <c r="G32" s="1">
+        <v>65185.2</v>
+      </c>
+      <c r="H32" s="1">
+        <v>-7852.72</v>
+      </c>
+      <c r="I32" s="1">
+        <v>-12.046783625731</v>
+      </c>
+      <c r="J32">
+        <v>0.0</v>
+      </c>
+      <c r="K32">
+        <v>0.0</v>
+      </c>
+      <c r="L32" s="1">
+        <v>57332.48</v>
+      </c>
+      <c r="M32" s="1">
+        <v>57332.48</v>
+      </c>
+      <c r="N32" s="1">
+        <v>0.04</v>
+      </c>
+      <c r="O32">
+        <v>1</v>
+      </c>
+      <c r="Z32" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="33" spans="1:26">
+      <c r="A33" t="s">
+        <v>95</v>
+      </c>
+      <c r="B33" s="1">
+        <v>9989.0</v>
+      </c>
+      <c r="C33" s="1">
+        <v>60.94</v>
+      </c>
+      <c r="D33" s="1">
+        <v>78.4756502152</v>
+      </c>
+      <c r="E33" t="s">
+        <v>8</v>
+      </c>
+      <c r="F33">
+        <v>1.0</v>
+      </c>
+      <c r="G33" s="1">
+        <v>783893.27</v>
+      </c>
+      <c r="H33" s="1">
+        <v>-175163.61</v>
+      </c>
+      <c r="I33" s="1">
+        <v>-22.345339181187</v>
+      </c>
+      <c r="J33">
+        <v>0.0</v>
+      </c>
+      <c r="K33">
+        <v>0.0</v>
+      </c>
+      <c r="L33" s="1">
+        <v>608729.66</v>
+      </c>
+      <c r="M33" s="1">
+        <v>608729.66</v>
+      </c>
+      <c r="N33" s="1">
+        <v>0.44</v>
+      </c>
+      <c r="O33">
+        <v>1</v>
+      </c>
+      <c r="Z33" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="34" spans="1:26">
+      <c r="A34" t="s">
+        <v>97</v>
+      </c>
+      <c r="B34" s="1">
+        <v>11207.0</v>
+      </c>
+      <c r="C34" s="1">
+        <v>101.84</v>
+      </c>
+      <c r="D34" s="1">
+        <v>77.0085419827</v>
+      </c>
+      <c r="E34" t="s">
+        <v>8</v>
+      </c>
+      <c r="F34">
+        <v>1.0</v>
+      </c>
+      <c r="G34" s="1">
+        <v>863034.73</v>
+      </c>
+      <c r="H34" s="1">
+        <v>278286.15</v>
+      </c>
+      <c r="I34" s="1">
+        <v>32.245069674079</v>
+      </c>
+      <c r="J34">
+        <v>0.0</v>
+      </c>
+      <c r="K34">
+        <v>0.0</v>
+      </c>
+      <c r="L34" s="1">
+        <v>1141320.88</v>
+      </c>
+      <c r="M34" s="1">
+        <v>1141320.88</v>
+      </c>
+      <c r="N34" s="1">
+        <v>0.83</v>
+      </c>
+      <c r="O34">
+        <v>1</v>
+      </c>
+      <c r="Z34" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="35" spans="1:26">
+      <c r="A35" t="s">
+        <v>99</v>
+      </c>
+      <c r="B35" s="1">
+        <v>728098.0</v>
+      </c>
+      <c r="C35" s="1">
+        <v>11.314</v>
+      </c>
+      <c r="D35" s="1">
+        <v>11.2551319877</v>
+      </c>
+      <c r="E35" t="s">
+        <v>8</v>
+      </c>
+      <c r="F35">
+        <v>1.0</v>
+      </c>
+      <c r="G35" s="1">
+        <v>8194839.09</v>
+      </c>
+      <c r="H35" s="1">
+        <v>42861.68</v>
+      </c>
+      <c r="I35" s="1">
+        <v>0.52303260050955</v>
+      </c>
+      <c r="J35">
+        <v>0.0</v>
+      </c>
+      <c r="K35">
+        <v>0.0</v>
+      </c>
+      <c r="L35" s="1">
+        <v>8237700.77</v>
+      </c>
+      <c r="M35" s="1">
+        <v>8237700.77</v>
+      </c>
+      <c r="N35" s="1">
+        <v>5.98</v>
+      </c>
+      <c r="O35">
+        <v>1</v>
+      </c>
+      <c r="Z35" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="36" spans="1:26">
+      <c r="A36" t="s">
+        <v>101</v>
+      </c>
+      <c r="B36" s="1">
+        <v>199820.0</v>
+      </c>
+      <c r="C36" s="1">
+        <v>10.738</v>
+      </c>
+      <c r="D36" s="1">
+        <v>10.7060685117</v>
+      </c>
+      <c r="E36" t="s">
+        <v>8</v>
+      </c>
+      <c r="F36">
+        <v>1.0</v>
+      </c>
+      <c r="G36" s="1">
+        <v>2139286.61</v>
+      </c>
+      <c r="H36" s="1">
+        <v>6380.55</v>
+      </c>
+      <c r="I36" s="1">
+        <v>0.29825596861002</v>
+      </c>
+      <c r="J36">
+        <v>0.0</v>
+      </c>
+      <c r="K36">
+        <v>0.0</v>
+      </c>
+      <c r="L36" s="1">
+        <v>2145667.16</v>
+      </c>
+      <c r="M36" s="1">
+        <v>2145667.16</v>
+      </c>
+      <c r="N36" s="1">
+        <v>1.56</v>
+      </c>
+      <c r="O36">
+        <v>1</v>
+      </c>
+      <c r="Z36" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="37" spans="1:26">
+      <c r="A37" t="s">
+        <v>103</v>
+      </c>
+      <c r="B37" s="1">
+        <v>2870.0</v>
+      </c>
+      <c r="C37" s="1">
+        <v>50.42</v>
+      </c>
+      <c r="D37" s="1">
+        <v>52.2573240418</v>
+      </c>
+      <c r="E37" t="s">
+        <v>8</v>
+      </c>
+      <c r="F37">
+        <v>1.0</v>
+      </c>
+      <c r="G37" s="1">
+        <v>149978.52</v>
+      </c>
+      <c r="H37" s="1">
+        <v>-5273.12</v>
+      </c>
+      <c r="I37" s="1">
+        <v>-3.5159168126209</v>
+      </c>
+      <c r="J37">
+        <v>0.0</v>
+      </c>
+      <c r="K37">
+        <v>0.0</v>
+      </c>
+      <c r="L37" s="1">
+        <v>144705.4</v>
+      </c>
+      <c r="M37" s="1">
+        <v>144705.4</v>
+      </c>
+      <c r="N37" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O37">
+        <v>1</v>
+      </c>
+      <c r="Z37" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="38" spans="1:26">
+      <c r="A38" t="s">
+        <v>105</v>
+      </c>
+      <c r="B38" s="1">
+        <v>15081.0</v>
+      </c>
+      <c r="C38" s="1">
+        <v>13.904</v>
+      </c>
+      <c r="D38" s="1">
+        <v>11.948720244</v>
+      </c>
+      <c r="E38" t="s">
+        <v>8</v>
+      </c>
+      <c r="F38">
+        <v>1.0</v>
+      </c>
+      <c r="G38" s="1">
+        <v>180198.65</v>
+      </c>
+      <c r="H38" s="1">
+        <v>29487.57</v>
+      </c>
+      <c r="I38" s="1">
+        <v>16.363923925068</v>
+      </c>
+      <c r="J38">
+        <v>0.0</v>
+      </c>
+      <c r="K38">
+        <v>0.0</v>
+      </c>
+      <c r="L38" s="1">
+        <v>209686.22</v>
+      </c>
+      <c r="M38" s="1">
+        <v>209686.22</v>
+      </c>
+      <c r="N38" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O38">
+        <v>1</v>
+      </c>
+      <c r="Z38" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="39" spans="1:26">
+      <c r="A39" t="s">
+        <v>107</v>
+      </c>
+      <c r="B39" s="1">
+        <v>15232.0</v>
+      </c>
+      <c r="C39" s="1">
+        <v>25.54</v>
+      </c>
+      <c r="D39" s="1">
+        <v>24.9207733718</v>
+      </c>
+      <c r="E39" t="s">
+        <v>8</v>
+      </c>
+      <c r="F39">
+        <v>1.0</v>
+      </c>
+      <c r="G39" s="1">
+        <v>379593.22</v>
+      </c>
+      <c r="H39" s="1">
+        <v>9432.06</v>
+      </c>
+      <c r="I39" s="1">
+        <v>2.4847809452445</v>
+      </c>
+      <c r="J39">
+        <v>0.0</v>
+      </c>
+      <c r="K39">
+        <v>0.0</v>
+      </c>
+      <c r="L39" s="1">
+        <v>389025.28</v>
+      </c>
+      <c r="M39" s="1">
+        <v>389025.28</v>
+      </c>
+      <c r="N39" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O39">
+        <v>1</v>
+      </c>
+      <c r="Z39" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="40" spans="1:26">
+      <c r="A40" t="s">
+        <v>109</v>
+      </c>
+      <c r="B40" s="1">
+        <v>52213.0</v>
+      </c>
+      <c r="C40" s="1">
+        <v>12.72</v>
+      </c>
+      <c r="D40" s="1">
+        <v>10.5967065673</v>
+      </c>
+      <c r="E40" t="s">
+        <v>8</v>
+      </c>
+      <c r="F40">
+        <v>1.0</v>
+      </c>
+      <c r="G40" s="1">
+        <v>553285.84</v>
+      </c>
+      <c r="H40" s="1">
+        <v>110863.52</v>
+      </c>
+      <c r="I40" s="1">
+        <v>20.037295731263</v>
+      </c>
+      <c r="J40">
+        <v>0.0</v>
+      </c>
+      <c r="K40">
+        <v>0.0</v>
+      </c>
+      <c r="L40" s="1">
+        <v>664149.36</v>
+      </c>
+      <c r="M40" s="1">
+        <v>664149.36</v>
+      </c>
+      <c r="N40" s="1">
+        <v>0.48</v>
+      </c>
+      <c r="O40">
+        <v>1</v>
+      </c>
+      <c r="Z40" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="41" spans="1:26">
+      <c r="A41" t="s">
+        <v>111</v>
+      </c>
+      <c r="B41" s="1">
+        <v>7271.0</v>
+      </c>
+      <c r="C41" s="1">
+        <v>16.1</v>
+      </c>
+      <c r="D41" s="1">
+        <v>16.2664764131</v>
+      </c>
+      <c r="E41" t="s">
+        <v>8</v>
+      </c>
+      <c r="F41">
+        <v>1.0</v>
+      </c>
+      <c r="G41" s="1">
+        <v>118273.55</v>
+      </c>
+      <c r="H41" s="1">
+        <v>-1210.45</v>
+      </c>
+      <c r="I41" s="1">
+        <v>-1.0234325426099</v>
+      </c>
+      <c r="J41">
+        <v>0.0</v>
+      </c>
+      <c r="K41">
+        <v>0.0</v>
+      </c>
+      <c r="L41" s="1">
+        <v>117063.1</v>
+      </c>
+      <c r="M41" s="1">
+        <v>117063.1</v>
+      </c>
+      <c r="N41" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O41">
+        <v>1</v>
+      </c>
+      <c r="Z41" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="42" spans="1:26">
+      <c r="A42" t="s">
+        <v>113</v>
+      </c>
+      <c r="B42" s="1">
+        <v>680.0</v>
+      </c>
+      <c r="C42" s="1">
+        <v>81.0</v>
+      </c>
+      <c r="D42" s="1">
+        <v>92.7</v>
+      </c>
+      <c r="E42" t="s">
+        <v>8</v>
+      </c>
+      <c r="F42">
+        <v>1.0</v>
+      </c>
+      <c r="G42" s="1">
+        <v>63036.0</v>
+      </c>
+      <c r="H42" s="1">
+        <v>-7956.0</v>
+      </c>
+      <c r="I42" s="1">
+        <v>-12.621359223301</v>
+      </c>
+      <c r="J42">
+        <v>0.0</v>
+      </c>
+      <c r="K42">
+        <v>0.0</v>
+      </c>
+      <c r="L42" s="1">
+        <v>55080.0</v>
+      </c>
+      <c r="M42" s="1">
+        <v>55080.0</v>
+      </c>
+      <c r="N42" s="1">
+        <v>0.04</v>
+      </c>
+      <c r="O42">
+        <v>1</v>
+      </c>
+      <c r="Z42" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="43" spans="1:26">
+      <c r="A43" t="s">
+        <v>115</v>
+      </c>
+      <c r="B43" s="1">
+        <v>4539.0</v>
+      </c>
+      <c r="C43" s="1">
         <v>38.1</v>
       </c>
-      <c r="E2" s="1">
-[...29 lines deleted...]
-      <c r="O2" s="1">
+      <c r="D43" s="1">
+        <v>34.5189557171</v>
+      </c>
+      <c r="E43" t="s">
+        <v>8</v>
+      </c>
+      <c r="F43">
+        <v>1.0</v>
+      </c>
+      <c r="G43" s="1">
+        <v>156681.54</v>
+      </c>
+      <c r="H43" s="1">
+        <v>16254.36</v>
+      </c>
+      <c r="I43" s="1">
+        <v>10.374138523275</v>
+      </c>
+      <c r="J43">
+        <v>0.0</v>
+      </c>
+      <c r="K43">
+        <v>0.0</v>
+      </c>
+      <c r="L43" s="1">
+        <v>172935.9</v>
+      </c>
+      <c r="M43" s="1">
+        <v>172935.9</v>
+      </c>
+      <c r="N43" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="O43">
+        <v>1</v>
+      </c>
+      <c r="Z43" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="44" spans="1:26">
+      <c r="A44" t="s">
+        <v>117</v>
+      </c>
+      <c r="B44" s="1">
+        <v>5431.0</v>
+      </c>
+      <c r="C44" s="1">
+        <v>78.1</v>
+      </c>
+      <c r="D44" s="1">
+        <v>66.154964095</v>
+      </c>
+      <c r="E44" t="s">
+        <v>8</v>
+      </c>
+      <c r="F44">
+        <v>1.0</v>
+      </c>
+      <c r="G44" s="1">
+        <v>359287.61</v>
+      </c>
+      <c r="H44" s="1">
+        <v>64873.49</v>
+      </c>
+      <c r="I44" s="1">
+        <v>18.056144491039</v>
+      </c>
+      <c r="J44">
+        <v>0.0</v>
+      </c>
+      <c r="K44">
+        <v>0.0</v>
+      </c>
+      <c r="L44" s="1">
+        <v>424161.1</v>
+      </c>
+      <c r="M44" s="1">
+        <v>424161.1</v>
+      </c>
+      <c r="N44" s="1">
+        <v>0.31</v>
+      </c>
+      <c r="O44">
+        <v>1</v>
+      </c>
+      <c r="Z44" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="45" spans="1:26">
+      <c r="A45" t="s">
+        <v>119</v>
+      </c>
+      <c r="B45" s="1">
+        <v>1010.0</v>
+      </c>
+      <c r="C45" s="1">
+        <v>53.2</v>
+      </c>
+      <c r="D45" s="1">
+        <v>62.15</v>
+      </c>
+      <c r="E45" t="s">
+        <v>8</v>
+      </c>
+      <c r="F45">
+        <v>1.0</v>
+      </c>
+      <c r="G45" s="1">
+        <v>62771.5</v>
+      </c>
+      <c r="H45" s="1">
+        <v>-9039.5</v>
+      </c>
+      <c r="I45" s="1">
+        <v>-14.400643604183</v>
+      </c>
+      <c r="J45">
+        <v>0.0</v>
+      </c>
+      <c r="K45">
+        <v>0.0</v>
+      </c>
+      <c r="L45" s="1">
+        <v>53732.0</v>
+      </c>
+      <c r="M45" s="1">
+        <v>53732.0</v>
+      </c>
+      <c r="N45" s="1">
+        <v>0.04</v>
+      </c>
+      <c r="O45">
+        <v>1</v>
+      </c>
+      <c r="Z45" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="46" spans="1:26">
+      <c r="A46" t="s">
+        <v>121</v>
+      </c>
+      <c r="B46" s="1">
+        <v>20436.0</v>
+      </c>
+      <c r="C46" s="1">
+        <v>17.685</v>
+      </c>
+      <c r="D46" s="1">
+        <v>18.6503371501</v>
+      </c>
+      <c r="E46" t="s">
+        <v>8</v>
+      </c>
+      <c r="F46">
+        <v>1.0</v>
+      </c>
+      <c r="G46" s="1">
+        <v>381138.29</v>
+      </c>
+      <c r="H46" s="1">
+        <v>-19727.63</v>
+      </c>
+      <c r="I46" s="1">
+        <v>-5.1759769400235</v>
+      </c>
+      <c r="J46">
+        <v>0.0</v>
+      </c>
+      <c r="K46">
+        <v>0.0</v>
+      </c>
+      <c r="L46" s="1">
+        <v>361410.66</v>
+      </c>
+      <c r="M46" s="1">
+        <v>361410.66</v>
+      </c>
+      <c r="N46" s="1">
+        <v>0.26</v>
+      </c>
+      <c r="O46">
+        <v>1</v>
+      </c>
+      <c r="Z46" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="47" spans="1:26">
+      <c r="A47" t="s">
+        <v>123</v>
+      </c>
+      <c r="B47" s="1">
+        <v>6094.0</v>
+      </c>
+      <c r="C47" s="1">
+        <v>66.64</v>
+      </c>
+      <c r="D47" s="1">
+        <v>60.287361339</v>
+      </c>
+      <c r="E47" t="s">
+        <v>8</v>
+      </c>
+      <c r="F47">
+        <v>1.0</v>
+      </c>
+      <c r="G47" s="1">
+        <v>367391.18</v>
+      </c>
+      <c r="H47" s="1">
+        <v>38712.98</v>
+      </c>
+      <c r="I47" s="1">
+        <v>10.537264394861</v>
+      </c>
+      <c r="J47">
+        <v>0.0</v>
+      </c>
+      <c r="K47">
+        <v>0.0</v>
+      </c>
+      <c r="L47" s="1">
+        <v>406104.16</v>
+      </c>
+      <c r="M47" s="1">
+        <v>406104.16</v>
+      </c>
+      <c r="N47" s="1">
+        <v>0.29</v>
+      </c>
+      <c r="O47">
+        <v>1</v>
+      </c>
+      <c r="Z47" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="48" spans="1:26">
+      <c r="A48" t="s">
+        <v>125</v>
+      </c>
+      <c r="B48" s="1">
+        <v>12453.0</v>
+      </c>
+      <c r="C48" s="1">
+        <v>17.03</v>
+      </c>
+      <c r="D48" s="1">
+        <v>28.7540022485</v>
+      </c>
+      <c r="E48" t="s">
+        <v>8</v>
+      </c>
+      <c r="F48">
+        <v>1.0</v>
+      </c>
+      <c r="G48" s="1">
+        <v>358073.59</v>
+      </c>
+      <c r="H48" s="1">
+        <v>-145999.0</v>
+      </c>
+      <c r="I48" s="1">
+        <v>-40.77346223719</v>
+      </c>
+      <c r="J48">
+        <v>0.0</v>
+      </c>
+      <c r="K48">
+        <v>0.0</v>
+      </c>
+      <c r="L48" s="1">
+        <v>212074.59</v>
+      </c>
+      <c r="M48" s="1">
+        <v>212074.59</v>
+      </c>
+      <c r="N48" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O48">
+        <v>1</v>
+      </c>
+      <c r="Z48" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="49" spans="1:26">
+      <c r="A49" t="s">
+        <v>127</v>
+      </c>
+      <c r="B49" s="1">
+        <v>16121.0</v>
+      </c>
+      <c r="C49" s="1">
+        <v>31.5</v>
+      </c>
+      <c r="D49" s="1">
+        <v>30.0731338006</v>
+      </c>
+      <c r="E49" t="s">
+        <v>8</v>
+      </c>
+      <c r="F49">
+        <v>1.0</v>
+      </c>
+      <c r="G49" s="1">
+        <v>484808.99</v>
+      </c>
+      <c r="H49" s="1">
+        <v>23002.51</v>
+      </c>
+      <c r="I49" s="1">
+        <v>4.7446541781331</v>
+      </c>
+      <c r="J49">
+        <v>0.0</v>
+      </c>
+      <c r="K49">
+        <v>0.0</v>
+      </c>
+      <c r="L49" s="1">
+        <v>507811.5</v>
+      </c>
+      <c r="M49" s="1">
+        <v>507811.5</v>
+      </c>
+      <c r="N49" s="1">
+        <v>0.37</v>
+      </c>
+      <c r="O49">
+        <v>1</v>
+      </c>
+      <c r="Z49" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="50" spans="1:26">
+      <c r="A50" t="s">
+        <v>129</v>
+      </c>
+      <c r="B50" s="1">
+        <v>2431.0</v>
+      </c>
+      <c r="C50" s="1">
+        <v>244.0</v>
+      </c>
+      <c r="D50" s="1">
+        <v>223.1258658988</v>
+      </c>
+      <c r="E50" t="s">
+        <v>8</v>
+      </c>
+      <c r="F50">
+        <v>1.0</v>
+      </c>
+      <c r="G50" s="1">
+        <v>542418.98</v>
+      </c>
+      <c r="H50" s="1">
+        <v>50745.02</v>
+      </c>
+      <c r="I50" s="1">
+        <v>9.3553179131011</v>
+      </c>
+      <c r="J50">
+        <v>0.0</v>
+      </c>
+      <c r="K50">
+        <v>0.0</v>
+      </c>
+      <c r="L50" s="1">
+        <v>593164.0</v>
+      </c>
+      <c r="M50" s="1">
+        <v>593164.0</v>
+      </c>
+      <c r="N50" s="1">
+        <v>0.43</v>
+      </c>
+      <c r="O50">
+        <v>1</v>
+      </c>
+      <c r="Z50" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="51" spans="1:26">
+      <c r="A51" t="s">
+        <v>131</v>
+      </c>
+      <c r="B51" s="1">
+        <v>8552.0</v>
+      </c>
+      <c r="C51" s="1">
+        <v>51.6</v>
+      </c>
+      <c r="D51" s="1">
+        <v>49.9395825538</v>
+      </c>
+      <c r="E51" t="s">
+        <v>8</v>
+      </c>
+      <c r="F51">
+        <v>1.0</v>
+      </c>
+      <c r="G51" s="1">
+        <v>427083.31</v>
+      </c>
+      <c r="H51" s="1">
+        <v>14199.89</v>
+      </c>
+      <c r="I51" s="1">
+        <v>3.3248524743334</v>
+      </c>
+      <c r="J51">
+        <v>0.0</v>
+      </c>
+      <c r="K51">
+        <v>0.0</v>
+      </c>
+      <c r="L51" s="1">
+        <v>441283.2</v>
+      </c>
+      <c r="M51" s="1">
+        <v>441283.2</v>
+      </c>
+      <c r="N51" s="1">
+        <v>0.32</v>
+      </c>
+      <c r="O51">
+        <v>1</v>
+      </c>
+      <c r="Z51" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="52" spans="1:26">
+      <c r="A52" t="s">
+        <v>133</v>
+      </c>
+      <c r="B52" s="1">
+        <v>9494.0</v>
+      </c>
+      <c r="C52" s="1">
+        <v>26.12</v>
+      </c>
+      <c r="D52" s="1">
+        <v>30.8287623762</v>
+      </c>
+      <c r="E52" t="s">
+        <v>8</v>
+      </c>
+      <c r="F52">
+        <v>1.0</v>
+      </c>
+      <c r="G52" s="1">
+        <v>292688.27</v>
+      </c>
+      <c r="H52" s="1">
+        <v>-44704.99</v>
+      </c>
+      <c r="I52" s="1">
+        <v>-15.273926078418</v>
+      </c>
+      <c r="J52">
+        <v>0.0</v>
+      </c>
+      <c r="K52">
+        <v>0.0</v>
+      </c>
+      <c r="L52" s="1">
+        <v>247983.28</v>
+      </c>
+      <c r="M52" s="1">
+        <v>247983.28</v>
+      </c>
+      <c r="N52" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O52">
+        <v>1</v>
+      </c>
+      <c r="Z52" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="53" spans="1:26">
+      <c r="A53" t="s">
+        <v>135</v>
+      </c>
+      <c r="B53" s="1">
+        <v>48579.0</v>
+      </c>
+      <c r="C53" s="1">
+        <v>17.805</v>
+      </c>
+      <c r="D53" s="1">
+        <v>19.1358377077</v>
+      </c>
+      <c r="E53" t="s">
+        <v>8</v>
+      </c>
+      <c r="F53">
+        <v>1.0</v>
+      </c>
+      <c r="G53" s="1">
+        <v>929599.86</v>
+      </c>
+      <c r="H53" s="1">
+        <v>-64650.76</v>
+      </c>
+      <c r="I53" s="1">
+        <v>-6.9546869337954</v>
+      </c>
+      <c r="J53">
+        <v>0.0</v>
+      </c>
+      <c r="K53">
+        <v>0.0</v>
+      </c>
+      <c r="L53" s="1">
+        <v>864949.1</v>
+      </c>
+      <c r="M53" s="1">
+        <v>864949.1</v>
+      </c>
+      <c r="N53" s="1">
+        <v>0.63</v>
+      </c>
+      <c r="O53">
+        <v>1</v>
+      </c>
+      <c r="Z53" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="54" spans="1:26">
+      <c r="A54" t="s">
+        <v>137</v>
+      </c>
+      <c r="B54" s="1">
+        <v>100769.0</v>
+      </c>
+      <c r="C54" s="1">
+        <v>4.449</v>
+      </c>
+      <c r="D54" s="1">
+        <v>4.5127372505</v>
+      </c>
+      <c r="E54" t="s">
+        <v>8</v>
+      </c>
+      <c r="F54">
+        <v>1.0</v>
+      </c>
+      <c r="G54" s="1">
+        <v>454744.02</v>
+      </c>
+      <c r="H54" s="1">
+        <v>-6422.74</v>
+      </c>
+      <c r="I54" s="1">
+        <v>-1.4123858077342</v>
+      </c>
+      <c r="J54">
+        <v>0.0</v>
+      </c>
+      <c r="K54">
+        <v>0.0</v>
+      </c>
+      <c r="L54" s="1">
+        <v>448321.28</v>
+      </c>
+      <c r="M54" s="1">
+        <v>448321.28</v>
+      </c>
+      <c r="N54" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O54">
+        <v>1</v>
+      </c>
+      <c r="Z54" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="55" spans="1:26">
+      <c r="A55" t="s">
+        <v>139</v>
+      </c>
+      <c r="B55" s="1">
+        <v>1318.0</v>
+      </c>
+      <c r="C55" s="1">
+        <v>129.95</v>
+      </c>
+      <c r="D55" s="1">
+        <v>145.6875644917</v>
+      </c>
+      <c r="E55" t="s">
+        <v>8</v>
+      </c>
+      <c r="F55">
+        <v>1.0</v>
+      </c>
+      <c r="G55" s="1">
+        <v>192016.21</v>
+      </c>
+      <c r="H55" s="1">
+        <v>-20742.11</v>
+      </c>
+      <c r="I55" s="1">
+        <v>-10.802270287493</v>
+      </c>
+      <c r="J55">
+        <v>0.0</v>
+      </c>
+      <c r="K55">
+        <v>0.0</v>
+      </c>
+      <c r="L55" s="1">
+        <v>171274.1</v>
+      </c>
+      <c r="M55" s="1">
+        <v>171274.1</v>
+      </c>
+      <c r="N55" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O55">
+        <v>1</v>
+      </c>
+      <c r="Z55" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="56" spans="1:26">
+      <c r="A56" t="s">
+        <v>141</v>
+      </c>
+      <c r="B56" s="1">
+        <v>10473.0</v>
+      </c>
+      <c r="C56" s="1">
+        <v>37.66</v>
+      </c>
+      <c r="D56" s="1">
+        <v>43.3131223145</v>
+      </c>
+      <c r="E56" t="s">
+        <v>8</v>
+      </c>
+      <c r="F56">
+        <v>1.0</v>
+      </c>
+      <c r="G56" s="1">
+        <v>453618.33</v>
+      </c>
+      <c r="H56" s="1">
+        <v>-59205.15</v>
+      </c>
+      <c r="I56" s="1">
+        <v>-13.051754323949</v>
+      </c>
+      <c r="J56">
+        <v>0.0</v>
+      </c>
+      <c r="K56">
+        <v>0.0</v>
+      </c>
+      <c r="L56" s="1">
+        <v>394413.18</v>
+      </c>
+      <c r="M56" s="1">
+        <v>394413.18</v>
+      </c>
+      <c r="N56" s="1">
+        <v>0.29</v>
+      </c>
+      <c r="O56">
+        <v>1</v>
+      </c>
+      <c r="Z56" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="57" spans="1:26">
+      <c r="A57" t="s">
+        <v>143</v>
+      </c>
+      <c r="B57" s="1">
+        <v>135041.0</v>
+      </c>
+      <c r="C57" s="1">
+        <v>9.821</v>
+      </c>
+      <c r="D57" s="1">
+        <v>6.228397968</v>
+      </c>
+      <c r="E57" t="s">
+        <v>8</v>
+      </c>
+      <c r="F57">
+        <v>1.0</v>
+      </c>
+      <c r="G57" s="1">
+        <v>841089.09</v>
+      </c>
+      <c r="H57" s="1">
+        <v>485148.57</v>
+      </c>
+      <c r="I57" s="1">
+        <v>57.680996670638</v>
+      </c>
+      <c r="J57">
+        <v>0.0</v>
+      </c>
+      <c r="K57">
+        <v>0.0</v>
+      </c>
+      <c r="L57" s="1">
+        <v>1326237.66</v>
+      </c>
+      <c r="M57" s="1">
+        <v>1326237.66</v>
+      </c>
+      <c r="N57" s="1">
+        <v>0.96</v>
+      </c>
+      <c r="O57">
+        <v>1</v>
+      </c>
+      <c r="Z57" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="58" spans="1:26">
+      <c r="A58" t="s">
+        <v>145</v>
+      </c>
+      <c r="B58" s="1">
+        <v>34331.0</v>
+      </c>
+      <c r="C58" s="1">
+        <v>27.18</v>
+      </c>
+      <c r="D58" s="1">
+        <v>15.9324412339</v>
+      </c>
+      <c r="E58" t="s">
+        <v>8</v>
+      </c>
+      <c r="F58">
+        <v>1.0</v>
+      </c>
+      <c r="G58" s="1">
+        <v>546976.64</v>
+      </c>
+      <c r="H58" s="1">
+        <v>386139.94</v>
+      </c>
+      <c r="I58" s="1">
+        <v>70.595325606593</v>
+      </c>
+      <c r="J58">
+        <v>0.0</v>
+      </c>
+      <c r="K58">
+        <v>0.0</v>
+      </c>
+      <c r="L58" s="1">
+        <v>933116.58</v>
+      </c>
+      <c r="M58" s="1">
+        <v>933116.58</v>
+      </c>
+      <c r="N58" s="1">
+        <v>0.68</v>
+      </c>
+      <c r="O58">
+        <v>1</v>
+      </c>
+      <c r="Z58" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="59" spans="1:26">
+      <c r="A59" t="s">
+        <v>147</v>
+      </c>
+      <c r="B59" s="1">
+        <v>2845.0</v>
+      </c>
+      <c r="C59" s="1">
+        <v>116.5</v>
+      </c>
+      <c r="D59" s="1">
+        <v>104.1228154657</v>
+      </c>
+      <c r="E59" t="s">
+        <v>8</v>
+      </c>
+      <c r="F59">
+        <v>1.0</v>
+      </c>
+      <c r="G59" s="1">
+        <v>296229.41</v>
+      </c>
+      <c r="H59" s="1">
+        <v>35213.09</v>
+      </c>
+      <c r="I59" s="1">
+        <v>11.887101284103</v>
+      </c>
+      <c r="J59">
+        <v>0.0</v>
+      </c>
+      <c r="K59">
+        <v>0.0</v>
+      </c>
+      <c r="L59" s="1">
+        <v>331442.5</v>
+      </c>
+      <c r="M59" s="1">
+        <v>331442.5</v>
+      </c>
+      <c r="N59" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O59">
+        <v>1</v>
+      </c>
+      <c r="Z59" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="60" spans="1:26">
+      <c r="A60" t="s">
+        <v>149</v>
+      </c>
+      <c r="B60" s="1">
+        <v>2649.0</v>
+      </c>
+      <c r="C60" s="1">
+        <v>168.5</v>
+      </c>
+      <c r="D60" s="1">
+        <v>201.1602151755</v>
+      </c>
+      <c r="E60" t="s">
+        <v>8</v>
+      </c>
+      <c r="F60">
+        <v>1.0</v>
+      </c>
+      <c r="G60" s="1">
+        <v>532873.41</v>
+      </c>
+      <c r="H60" s="1">
+        <v>-86516.91</v>
+      </c>
+      <c r="I60" s="1">
+        <v>-16.235921773616</v>
+      </c>
+      <c r="J60">
+        <v>0.0</v>
+      </c>
+      <c r="K60">
+        <v>0.0</v>
+      </c>
+      <c r="L60" s="1">
+        <v>446356.5</v>
+      </c>
+      <c r="M60" s="1">
+        <v>446356.5</v>
+      </c>
+      <c r="N60" s="1">
+        <v>0.32</v>
+      </c>
+      <c r="O60">
+        <v>1</v>
+      </c>
+      <c r="Z60" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="61" spans="1:26">
+      <c r="A61" t="s">
+        <v>151</v>
+      </c>
+      <c r="B61" s="1">
+        <v>1013.0</v>
+      </c>
+      <c r="C61" s="1">
+        <v>63.48</v>
+      </c>
+      <c r="D61" s="1">
+        <v>68.16</v>
+      </c>
+      <c r="E61" t="s">
+        <v>8</v>
+      </c>
+      <c r="F61">
+        <v>1.0</v>
+      </c>
+      <c r="G61" s="1">
+        <v>69046.08</v>
+      </c>
+      <c r="H61" s="1">
+        <v>-4740.84</v>
+      </c>
+      <c r="I61" s="1">
+        <v>-6.8661971830986</v>
+      </c>
+      <c r="J61">
+        <v>0.0</v>
+      </c>
+      <c r="K61">
+        <v>0.0</v>
+      </c>
+      <c r="L61" s="1">
+        <v>64305.24</v>
+      </c>
+      <c r="M61" s="1">
+        <v>64305.24</v>
+      </c>
+      <c r="N61" s="1">
         <v>0.05</v>
       </c>
-      <c r="P2">
-[...96 lines deleted...]
-      <c r="O4" s="1">
+      <c r="O61">
+        <v>1</v>
+      </c>
+      <c r="Z61" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="62" spans="1:26">
+      <c r="A62" t="s">
+        <v>153</v>
+      </c>
+      <c r="B62" s="1">
+        <v>2454.0</v>
+      </c>
+      <c r="C62" s="1">
+        <v>22.2</v>
+      </c>
+      <c r="D62" s="1">
+        <v>25.66</v>
+      </c>
+      <c r="E62" t="s">
+        <v>8</v>
+      </c>
+      <c r="F62">
+        <v>1.0</v>
+      </c>
+      <c r="G62" s="1">
+        <v>62969.64</v>
+      </c>
+      <c r="H62" s="1">
+        <v>-8490.84</v>
+      </c>
+      <c r="I62" s="1">
+        <v>-13.48402182385</v>
+      </c>
+      <c r="J62">
+        <v>0.0</v>
+      </c>
+      <c r="K62">
+        <v>0.0</v>
+      </c>
+      <c r="L62" s="1">
+        <v>54478.8</v>
+      </c>
+      <c r="M62" s="1">
+        <v>54478.8</v>
+      </c>
+      <c r="N62" s="1">
+        <v>0.04</v>
+      </c>
+      <c r="O62">
+        <v>1</v>
+      </c>
+      <c r="Z62" t="s">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="63" spans="1:26">
+      <c r="A63" t="s">
+        <v>155</v>
+      </c>
+      <c r="B63" s="1">
+        <v>487.0</v>
+      </c>
+      <c r="C63" s="1">
+        <v>306.2</v>
+      </c>
+      <c r="D63" s="1">
+        <v>318.4788501027</v>
+      </c>
+      <c r="E63" t="s">
+        <v>8</v>
+      </c>
+      <c r="F63">
+        <v>1.0</v>
+      </c>
+      <c r="G63" s="1">
+        <v>155099.2</v>
+      </c>
+      <c r="H63" s="1">
+        <v>-5979.8</v>
+      </c>
+      <c r="I63" s="1">
+        <v>-3.855467984361</v>
+      </c>
+      <c r="J63">
+        <v>0.0</v>
+      </c>
+      <c r="K63">
+        <v>0.0</v>
+      </c>
+      <c r="L63" s="1">
+        <v>149119.4</v>
+      </c>
+      <c r="M63" s="1">
+        <v>149119.4</v>
+      </c>
+      <c r="N63" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O63">
+        <v>1</v>
+      </c>
+      <c r="Z63" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="64" spans="1:26">
+      <c r="A64" t="s">
+        <v>157</v>
+      </c>
+      <c r="B64" s="1">
+        <v>4645.0</v>
+      </c>
+      <c r="C64" s="1">
+        <v>61.62</v>
+      </c>
+      <c r="D64" s="1">
+        <v>62.742058127</v>
+      </c>
+      <c r="E64" t="s">
+        <v>8</v>
+      </c>
+      <c r="F64">
+        <v>1.0</v>
+      </c>
+      <c r="G64" s="1">
+        <v>291436.86</v>
+      </c>
+      <c r="H64" s="1">
+        <v>-5211.96</v>
+      </c>
+      <c r="I64" s="1">
+        <v>-1.7883667838035</v>
+      </c>
+      <c r="J64">
+        <v>0.0</v>
+      </c>
+      <c r="K64">
+        <v>0.0</v>
+      </c>
+      <c r="L64" s="1">
+        <v>286224.9</v>
+      </c>
+      <c r="M64" s="1">
+        <v>286224.9</v>
+      </c>
+      <c r="N64" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O64">
+        <v>1</v>
+      </c>
+      <c r="Z64" t="s">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="65" spans="1:26">
+      <c r="A65" t="s">
+        <v>159</v>
+      </c>
+      <c r="B65" s="1">
+        <v>723.0</v>
+      </c>
+      <c r="C65" s="1">
+        <v>71.8</v>
+      </c>
+      <c r="D65" s="1">
+        <v>83.25</v>
+      </c>
+      <c r="E65" t="s">
+        <v>8</v>
+      </c>
+      <c r="F65">
+        <v>1.0</v>
+      </c>
+      <c r="G65" s="1">
+        <v>60189.75</v>
+      </c>
+      <c r="H65" s="1">
+        <v>-8278.35</v>
+      </c>
+      <c r="I65" s="1">
+        <v>-13.753753753754</v>
+      </c>
+      <c r="J65">
+        <v>0.0</v>
+      </c>
+      <c r="K65">
+        <v>0.0</v>
+      </c>
+      <c r="L65" s="1">
+        <v>51911.4</v>
+      </c>
+      <c r="M65" s="1">
+        <v>51911.4</v>
+      </c>
+      <c r="N65" s="1">
+        <v>0.04</v>
+      </c>
+      <c r="O65">
+        <v>1</v>
+      </c>
+      <c r="Z65" t="s">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="66" spans="1:26">
+      <c r="A66" t="s">
+        <v>161</v>
+      </c>
+      <c r="B66" s="1">
+        <v>1948.0</v>
+      </c>
+      <c r="C66" s="1">
+        <v>41.25</v>
+      </c>
+      <c r="D66" s="1">
+        <v>39.45</v>
+      </c>
+      <c r="E66" t="s">
+        <v>8</v>
+      </c>
+      <c r="F66">
+        <v>1.0</v>
+      </c>
+      <c r="G66" s="1">
+        <v>76848.6</v>
+      </c>
+      <c r="H66" s="1">
+        <v>3506.4</v>
+      </c>
+      <c r="I66" s="1">
+        <v>4.5627376425856</v>
+      </c>
+      <c r="J66">
+        <v>0.0</v>
+      </c>
+      <c r="K66">
+        <v>0.0</v>
+      </c>
+      <c r="L66" s="1">
+        <v>80355.0</v>
+      </c>
+      <c r="M66" s="1">
+        <v>80355.0</v>
+      </c>
+      <c r="N66" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O66">
+        <v>1</v>
+      </c>
+      <c r="Z66" t="s">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="67" spans="1:26">
+      <c r="A67" t="s">
+        <v>163</v>
+      </c>
+      <c r="B67" s="1">
+        <v>1676.0</v>
+      </c>
+      <c r="C67" s="1">
+        <v>39.26</v>
+      </c>
+      <c r="D67" s="1">
+        <v>36.76</v>
+      </c>
+      <c r="E67" t="s">
+        <v>8</v>
+      </c>
+      <c r="F67">
+        <v>1.0</v>
+      </c>
+      <c r="G67" s="1">
+        <v>61609.76</v>
+      </c>
+      <c r="H67" s="1">
+        <v>4190.0</v>
+      </c>
+      <c r="I67" s="1">
+        <v>6.8008705114255</v>
+      </c>
+      <c r="J67">
+        <v>0.0</v>
+      </c>
+      <c r="K67">
+        <v>0.0</v>
+      </c>
+      <c r="L67" s="1">
+        <v>65799.76</v>
+      </c>
+      <c r="M67" s="1">
+        <v>65799.76</v>
+      </c>
+      <c r="N67" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O67">
+        <v>1</v>
+      </c>
+      <c r="Z67" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="68" spans="1:26">
+      <c r="A68" t="s">
+        <v>165</v>
+      </c>
+      <c r="B68" s="1">
+        <v>3661.0</v>
+      </c>
+      <c r="C68" s="1">
+        <v>191.5</v>
+      </c>
+      <c r="D68" s="1">
+        <v>153.1502758809</v>
+      </c>
+      <c r="E68" t="s">
+        <v>8</v>
+      </c>
+      <c r="F68">
+        <v>1.0</v>
+      </c>
+      <c r="G68" s="1">
+        <v>560683.16</v>
+      </c>
+      <c r="H68" s="1">
+        <v>140398.34</v>
+      </c>
+      <c r="I68" s="1">
+        <v>25.04058441848</v>
+      </c>
+      <c r="J68">
+        <v>0.0</v>
+      </c>
+      <c r="K68">
+        <v>0.0</v>
+      </c>
+      <c r="L68" s="1">
+        <v>701081.5</v>
+      </c>
+      <c r="M68" s="1">
+        <v>701081.5</v>
+      </c>
+      <c r="N68" s="1">
+        <v>0.51</v>
+      </c>
+      <c r="O68">
+        <v>1</v>
+      </c>
+      <c r="Z68" t="s">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="69" spans="1:26">
+      <c r="A69" t="s">
+        <v>167</v>
+      </c>
+      <c r="B69" s="1">
+        <v>1308.0</v>
+      </c>
+      <c r="C69" s="1">
+        <v>58.3</v>
+      </c>
+      <c r="D69" s="1">
+        <v>65.9</v>
+      </c>
+      <c r="E69" t="s">
+        <v>8</v>
+      </c>
+      <c r="F69">
+        <v>1.0</v>
+      </c>
+      <c r="G69" s="1">
+        <v>86197.2</v>
+      </c>
+      <c r="H69" s="1">
+        <v>-9940.8</v>
+      </c>
+      <c r="I69" s="1">
+        <v>-11.532625189681</v>
+      </c>
+      <c r="J69">
+        <v>0.0</v>
+      </c>
+      <c r="K69">
+        <v>0.0</v>
+      </c>
+      <c r="L69" s="1">
+        <v>76256.4</v>
+      </c>
+      <c r="M69" s="1">
+        <v>76256.4</v>
+      </c>
+      <c r="N69" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O69">
+        <v>1</v>
+      </c>
+      <c r="Z69" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="70" spans="1:26">
+      <c r="A70" t="s">
+        <v>169</v>
+      </c>
+      <c r="B70" s="1">
+        <v>19463.0</v>
+      </c>
+      <c r="C70" s="1">
+        <v>42.82</v>
+      </c>
+      <c r="D70" s="1">
+        <v>35.2702959462</v>
+      </c>
+      <c r="E70" t="s">
+        <v>8</v>
+      </c>
+      <c r="F70">
+        <v>1.0</v>
+      </c>
+      <c r="G70" s="1">
+        <v>686465.77</v>
+      </c>
+      <c r="H70" s="1">
+        <v>146939.89</v>
+      </c>
+      <c r="I70" s="1">
+        <v>21.405275604638</v>
+      </c>
+      <c r="J70">
+        <v>0.0</v>
+      </c>
+      <c r="K70">
+        <v>0.0</v>
+      </c>
+      <c r="L70" s="1">
+        <v>833405.66</v>
+      </c>
+      <c r="M70" s="1">
+        <v>833405.66</v>
+      </c>
+      <c r="N70" s="1">
+        <v>0.61</v>
+      </c>
+      <c r="O70">
+        <v>1</v>
+      </c>
+      <c r="Z70" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="71" spans="1:26">
+      <c r="A71" t="s">
+        <v>171</v>
+      </c>
+      <c r="B71" s="1">
+        <v>5624.0</v>
+      </c>
+      <c r="C71" s="1">
+        <v>9.026</v>
+      </c>
+      <c r="D71" s="1">
+        <v>10.63</v>
+      </c>
+      <c r="E71" t="s">
+        <v>8</v>
+      </c>
+      <c r="F71">
+        <v>1.0</v>
+      </c>
+      <c r="G71" s="1">
+        <v>59783.12</v>
+      </c>
+      <c r="H71" s="1">
+        <v>-9020.9</v>
+      </c>
+      <c r="I71" s="1">
+        <v>-15.089376399224</v>
+      </c>
+      <c r="J71">
+        <v>0.0</v>
+      </c>
+      <c r="K71">
+        <v>0.0</v>
+      </c>
+      <c r="L71" s="1">
+        <v>50762.22</v>
+      </c>
+      <c r="M71" s="1">
+        <v>50762.22</v>
+      </c>
+      <c r="N71" s="1">
+        <v>0.04</v>
+      </c>
+      <c r="O71">
+        <v>1</v>
+      </c>
+      <c r="Z71" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="72" spans="1:26">
+      <c r="A72" t="s">
+        <v>173</v>
+      </c>
+      <c r="B72" s="1">
+        <v>940.0</v>
+      </c>
+      <c r="C72" s="1">
+        <v>236.2</v>
+      </c>
+      <c r="D72" s="1">
+        <v>257.355</v>
+      </c>
+      <c r="E72" t="s">
+        <v>8</v>
+      </c>
+      <c r="F72">
+        <v>1.0</v>
+      </c>
+      <c r="G72" s="1">
+        <v>241913.7</v>
+      </c>
+      <c r="H72" s="1">
+        <v>-19885.7</v>
+      </c>
+      <c r="I72" s="1">
+        <v>-8.2201628101261</v>
+      </c>
+      <c r="J72">
+        <v>0.0</v>
+      </c>
+      <c r="K72">
+        <v>0.0</v>
+      </c>
+      <c r="L72" s="1">
+        <v>222028.0</v>
+      </c>
+      <c r="M72" s="1">
+        <v>222028.0</v>
+      </c>
+      <c r="N72" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O72">
+        <v>1</v>
+      </c>
+      <c r="Z72" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="73" spans="1:26">
+      <c r="A73" t="s">
+        <v>175</v>
+      </c>
+      <c r="B73" s="1">
+        <v>5643.0</v>
+      </c>
+      <c r="C73" s="1">
+        <v>71.0</v>
+      </c>
+      <c r="D73" s="1">
+        <v>77.7788357257</v>
+      </c>
+      <c r="E73" t="s">
+        <v>8</v>
+      </c>
+      <c r="F73">
+        <v>1.0</v>
+      </c>
+      <c r="G73" s="1">
+        <v>438905.97</v>
+      </c>
+      <c r="H73" s="1">
+        <v>-38252.97</v>
+      </c>
+      <c r="I73" s="1">
+        <v>-8.7155273827786</v>
+      </c>
+      <c r="J73">
+        <v>0.0</v>
+      </c>
+      <c r="K73">
+        <v>0.0</v>
+      </c>
+      <c r="L73" s="1">
+        <v>400653.0</v>
+      </c>
+      <c r="M73" s="1">
+        <v>400653.0</v>
+      </c>
+      <c r="N73" s="1">
+        <v>0.29</v>
+      </c>
+      <c r="O73">
+        <v>1</v>
+      </c>
+      <c r="Z73" t="s">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="74" spans="1:26">
+      <c r="A74" t="s">
+        <v>177</v>
+      </c>
+      <c r="B74" s="1">
+        <v>2106.0</v>
+      </c>
+      <c r="C74" s="1">
+        <v>70.26</v>
+      </c>
+      <c r="D74" s="1">
+        <v>68.7123409307</v>
+      </c>
+      <c r="E74" t="s">
+        <v>8</v>
+      </c>
+      <c r="F74">
+        <v>1.0</v>
+      </c>
+      <c r="G74" s="1">
+        <v>144708.19</v>
+      </c>
+      <c r="H74" s="1">
+        <v>3259.37</v>
+      </c>
+      <c r="I74" s="1">
+        <v>2.2523742436416</v>
+      </c>
+      <c r="J74">
+        <v>0.0</v>
+      </c>
+      <c r="K74">
+        <v>0.0</v>
+      </c>
+      <c r="L74" s="1">
+        <v>147967.56</v>
+      </c>
+      <c r="M74" s="1">
+        <v>147967.56</v>
+      </c>
+      <c r="N74" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O74">
+        <v>1</v>
+      </c>
+      <c r="Z74" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="75" spans="1:26">
+      <c r="A75" t="s">
+        <v>179</v>
+      </c>
+      <c r="B75" s="1">
+        <v>329.0</v>
+      </c>
+      <c r="C75" s="1">
+        <v>1620.0</v>
+      </c>
+      <c r="D75" s="1">
+        <v>1477.9031306991</v>
+      </c>
+      <c r="E75" t="s">
+        <v>8</v>
+      </c>
+      <c r="F75">
+        <v>1.0</v>
+      </c>
+      <c r="G75" s="1">
+        <v>486230.13</v>
+      </c>
+      <c r="H75" s="1">
+        <v>46749.87</v>
+      </c>
+      <c r="I75" s="1">
+        <v>9.6147620469344</v>
+      </c>
+      <c r="J75">
+        <v>0.0</v>
+      </c>
+      <c r="K75">
+        <v>0.0</v>
+      </c>
+      <c r="L75" s="1">
+        <v>532980.0</v>
+      </c>
+      <c r="M75" s="1">
+        <v>532980.0</v>
+      </c>
+      <c r="N75" s="1">
+        <v>0.39</v>
+      </c>
+      <c r="O75">
+        <v>1</v>
+      </c>
+      <c r="Z75" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="76" spans="1:26">
+      <c r="A76" t="s">
+        <v>181</v>
+      </c>
+      <c r="B76" s="1">
+        <v>1253.0</v>
+      </c>
+      <c r="C76" s="1">
+        <v>55.95</v>
+      </c>
+      <c r="D76" s="1">
+        <v>48.74</v>
+      </c>
+      <c r="E76" t="s">
+        <v>8</v>
+      </c>
+      <c r="F76">
+        <v>1.0</v>
+      </c>
+      <c r="G76" s="1">
+        <v>61071.22</v>
+      </c>
+      <c r="H76" s="1">
+        <v>9034.13</v>
+      </c>
+      <c r="I76" s="1">
+        <v>14.792778005745</v>
+      </c>
+      <c r="J76">
+        <v>0.0</v>
+      </c>
+      <c r="K76">
+        <v>0.0</v>
+      </c>
+      <c r="L76" s="1">
+        <v>70105.35</v>
+      </c>
+      <c r="M76" s="1">
+        <v>70105.35</v>
+      </c>
+      <c r="N76" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O76">
+        <v>1</v>
+      </c>
+      <c r="Z76" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="77" spans="1:26">
+      <c r="A77" t="s">
+        <v>183</v>
+      </c>
+      <c r="B77" s="1">
+        <v>1928.0</v>
+      </c>
+      <c r="C77" s="1">
+        <v>26.82</v>
+      </c>
+      <c r="D77" s="1">
+        <v>31.64</v>
+      </c>
+      <c r="E77" t="s">
+        <v>8</v>
+      </c>
+      <c r="F77">
+        <v>1.0</v>
+      </c>
+      <c r="G77" s="1">
+        <v>61001.92</v>
+      </c>
+      <c r="H77" s="1">
+        <v>-9292.96</v>
+      </c>
+      <c r="I77" s="1">
+        <v>-15.233881163085</v>
+      </c>
+      <c r="J77">
+        <v>0.0</v>
+      </c>
+      <c r="K77">
+        <v>0.0</v>
+      </c>
+      <c r="L77" s="1">
+        <v>51708.96</v>
+      </c>
+      <c r="M77" s="1">
+        <v>51708.96</v>
+      </c>
+      <c r="N77" s="1">
+        <v>0.04</v>
+      </c>
+      <c r="O77">
+        <v>1</v>
+      </c>
+      <c r="Z77" t="s">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="78" spans="1:26">
+      <c r="A78" t="s">
+        <v>185</v>
+      </c>
+      <c r="B78" s="1">
+        <v>26914.0</v>
+      </c>
+      <c r="C78" s="1">
+        <v>21.19</v>
+      </c>
+      <c r="D78" s="1">
+        <v>13.7980051274</v>
+      </c>
+      <c r="E78" t="s">
+        <v>8</v>
+      </c>
+      <c r="F78">
+        <v>1.0</v>
+      </c>
+      <c r="G78" s="1">
+        <v>371359.51</v>
+      </c>
+      <c r="H78" s="1">
+        <v>198948.15</v>
+      </c>
+      <c r="I78" s="1">
+        <v>53.572924522655</v>
+      </c>
+      <c r="J78">
+        <v>0.0</v>
+      </c>
+      <c r="K78">
+        <v>0.0</v>
+      </c>
+      <c r="L78" s="1">
+        <v>570307.66</v>
+      </c>
+      <c r="M78" s="1">
+        <v>570307.66</v>
+      </c>
+      <c r="N78" s="1">
+        <v>0.41</v>
+      </c>
+      <c r="O78">
+        <v>1</v>
+      </c>
+      <c r="Z78" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="79" spans="1:26">
+      <c r="A79" t="s">
+        <v>187</v>
+      </c>
+      <c r="B79" s="1">
+        <v>11887.0</v>
+      </c>
+      <c r="C79" s="1">
+        <v>55.16</v>
+      </c>
+      <c r="D79" s="1">
+        <v>40.6200816017</v>
+      </c>
+      <c r="E79" t="s">
+        <v>8</v>
+      </c>
+      <c r="F79">
+        <v>1.0</v>
+      </c>
+      <c r="G79" s="1">
+        <v>482850.91</v>
+      </c>
+      <c r="H79" s="1">
+        <v>172836.01</v>
+      </c>
+      <c r="I79" s="1">
+        <v>35.79490199159</v>
+      </c>
+      <c r="J79">
+        <v>0.0</v>
+      </c>
+      <c r="K79">
+        <v>0.0</v>
+      </c>
+      <c r="L79" s="1">
+        <v>655686.92</v>
+      </c>
+      <c r="M79" s="1">
+        <v>655686.92</v>
+      </c>
+      <c r="N79" s="1">
+        <v>0.48</v>
+      </c>
+      <c r="O79">
+        <v>1</v>
+      </c>
+      <c r="Z79" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="80" spans="1:26">
+      <c r="A80" t="s">
+        <v>189</v>
+      </c>
+      <c r="B80" s="1">
+        <v>12183.0</v>
+      </c>
+      <c r="C80" s="1">
+        <v>85.94</v>
+      </c>
+      <c r="D80" s="1">
+        <v>36.4924173028</v>
+      </c>
+      <c r="E80" t="s">
+        <v>8</v>
+      </c>
+      <c r="F80">
+        <v>1.0</v>
+      </c>
+      <c r="G80" s="1">
+        <v>444587.12</v>
+      </c>
+      <c r="H80" s="1">
+        <v>602419.9</v>
+      </c>
+      <c r="I80" s="1">
+        <v>135.50097897573</v>
+      </c>
+      <c r="J80">
+        <v>0.0</v>
+      </c>
+      <c r="K80">
+        <v>0.0</v>
+      </c>
+      <c r="L80" s="1">
+        <v>1047007.02</v>
+      </c>
+      <c r="M80" s="1">
+        <v>1047007.02</v>
+      </c>
+      <c r="N80" s="1">
+        <v>0.76</v>
+      </c>
+      <c r="O80">
+        <v>1</v>
+      </c>
+      <c r="Z80" t="s">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="81" spans="1:26">
+      <c r="A81" t="s">
+        <v>191</v>
+      </c>
+      <c r="B81" s="1">
+        <v>28295.0</v>
+      </c>
+      <c r="C81" s="1">
+        <v>28.175</v>
+      </c>
+      <c r="D81" s="1">
+        <v>13.1743534193</v>
+      </c>
+      <c r="E81" t="s">
+        <v>8</v>
+      </c>
+      <c r="F81">
+        <v>1.0</v>
+      </c>
+      <c r="G81" s="1">
+        <v>372768.33</v>
+      </c>
+      <c r="H81" s="1">
+        <v>424443.3</v>
+      </c>
+      <c r="I81" s="1">
+        <v>113.86248933755</v>
+      </c>
+      <c r="J81">
+        <v>0.0</v>
+      </c>
+      <c r="K81">
+        <v>0.0</v>
+      </c>
+      <c r="L81" s="1">
+        <v>797211.63</v>
+      </c>
+      <c r="M81" s="1">
+        <v>797211.63</v>
+      </c>
+      <c r="N81" s="1">
+        <v>0.58</v>
+      </c>
+      <c r="O81">
+        <v>1</v>
+      </c>
+      <c r="Z81" t="s">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="82" spans="1:26">
+      <c r="A82" t="s">
+        <v>193</v>
+      </c>
+      <c r="B82" s="1">
+        <v>1536.0</v>
+      </c>
+      <c r="C82" s="1">
+        <v>35.26</v>
+      </c>
+      <c r="D82" s="1">
+        <v>39.1</v>
+      </c>
+      <c r="E82" t="s">
+        <v>8</v>
+      </c>
+      <c r="F82">
+        <v>1.0</v>
+      </c>
+      <c r="G82" s="1">
+        <v>60057.6</v>
+      </c>
+      <c r="H82" s="1">
+        <v>-5898.24</v>
+      </c>
+      <c r="I82" s="1">
+        <v>-9.8209718670077</v>
+      </c>
+      <c r="J82">
+        <v>0.0</v>
+      </c>
+      <c r="K82">
+        <v>0.0</v>
+      </c>
+      <c r="L82" s="1">
+        <v>54159.36</v>
+      </c>
+      <c r="M82" s="1">
+        <v>54159.36</v>
+      </c>
+      <c r="N82" s="1">
+        <v>0.04</v>
+      </c>
+      <c r="O82">
+        <v>1</v>
+      </c>
+      <c r="Z82" t="s">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="83" spans="1:26">
+      <c r="A83" t="s">
+        <v>195</v>
+      </c>
+      <c r="B83" s="1">
+        <v>220505.0</v>
+      </c>
+      <c r="C83" s="1">
+        <v>6.234</v>
+      </c>
+      <c r="D83" s="1">
+        <v>2.9392707648</v>
+      </c>
+      <c r="E83" t="s">
+        <v>8</v>
+      </c>
+      <c r="F83">
+        <v>1.0</v>
+      </c>
+      <c r="G83" s="1">
+        <v>648123.9</v>
+      </c>
+      <c r="H83" s="1">
+        <v>726504.27</v>
+      </c>
+      <c r="I83" s="1">
+        <v>112.09342380369</v>
+      </c>
+      <c r="J83">
+        <v>0.0</v>
+      </c>
+      <c r="K83">
+        <v>0.0</v>
+      </c>
+      <c r="L83" s="1">
+        <v>1374628.17</v>
+      </c>
+      <c r="M83" s="1">
+        <v>1374628.17</v>
+      </c>
+      <c r="N83" s="1">
+        <v>1.0</v>
+      </c>
+      <c r="O83">
+        <v>1</v>
+      </c>
+      <c r="Z83" t="s">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="84" spans="1:26">
+      <c r="A84" t="s">
+        <v>197</v>
+      </c>
+      <c r="B84" s="1">
+        <v>11143.0</v>
+      </c>
+      <c r="C84" s="1">
+        <v>13.925</v>
+      </c>
+      <c r="D84" s="1">
+        <v>19.1496598762</v>
+      </c>
+      <c r="E84" t="s">
+        <v>8</v>
+      </c>
+      <c r="F84">
+        <v>1.0</v>
+      </c>
+      <c r="G84" s="1">
+        <v>213384.66</v>
+      </c>
+      <c r="H84" s="1">
+        <v>-58218.38</v>
+      </c>
+      <c r="I84" s="1">
+        <v>-27.283301433196</v>
+      </c>
+      <c r="J84">
+        <v>0.0</v>
+      </c>
+      <c r="K84">
+        <v>0.0</v>
+      </c>
+      <c r="L84" s="1">
+        <v>155166.28</v>
+      </c>
+      <c r="M84" s="1">
+        <v>155166.28</v>
+      </c>
+      <c r="N84" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O84">
+        <v>1</v>
+      </c>
+      <c r="Z84" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="85" spans="1:26">
+      <c r="A85" t="s">
+        <v>199</v>
+      </c>
+      <c r="B85" s="1">
+        <v>4134.0</v>
+      </c>
+      <c r="C85" s="1">
+        <v>13.43</v>
+      </c>
+      <c r="D85" s="1">
+        <v>14.99</v>
+      </c>
+      <c r="E85" t="s">
+        <v>8</v>
+      </c>
+      <c r="F85">
+        <v>1.0</v>
+      </c>
+      <c r="G85" s="1">
+        <v>61968.66</v>
+      </c>
+      <c r="H85" s="1">
+        <v>-6449.04</v>
+      </c>
+      <c r="I85" s="1">
+        <v>-10.406937958639</v>
+      </c>
+      <c r="J85">
+        <v>0.0</v>
+      </c>
+      <c r="K85">
+        <v>0.0</v>
+      </c>
+      <c r="L85" s="1">
+        <v>55519.62</v>
+      </c>
+      <c r="M85" s="1">
+        <v>55519.62</v>
+      </c>
+      <c r="N85" s="1">
+        <v>0.04</v>
+      </c>
+      <c r="O85">
+        <v>1</v>
+      </c>
+      <c r="Z85" t="s">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="86" spans="1:26">
+      <c r="A86" t="s">
+        <v>201</v>
+      </c>
+      <c r="B86" s="1">
+        <v>2515.0</v>
+      </c>
+      <c r="C86" s="1">
+        <v>121.55</v>
+      </c>
+      <c r="D86" s="1">
+        <v>114.4485447316</v>
+      </c>
+      <c r="E86" t="s">
+        <v>8</v>
+      </c>
+      <c r="F86">
+        <v>1.0</v>
+      </c>
+      <c r="G86" s="1">
+        <v>287838.09</v>
+      </c>
+      <c r="H86" s="1">
+        <v>17860.16</v>
+      </c>
+      <c r="I86" s="1">
+        <v>6.2049327800918</v>
+      </c>
+      <c r="J86">
+        <v>0.0</v>
+      </c>
+      <c r="K86">
+        <v>0.0</v>
+      </c>
+      <c r="L86" s="1">
+        <v>305698.25</v>
+      </c>
+      <c r="M86" s="1">
+        <v>305698.25</v>
+      </c>
+      <c r="N86" s="1">
+        <v>0.22</v>
+      </c>
+      <c r="O86">
+        <v>1</v>
+      </c>
+      <c r="Z86" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="87" spans="1:26">
+      <c r="A87" t="s">
+        <v>203</v>
+      </c>
+      <c r="B87" s="1">
+        <v>631.0</v>
+      </c>
+      <c r="C87" s="1">
+        <v>266.1</v>
+      </c>
+      <c r="D87" s="1">
+        <v>517.4809508716</v>
+      </c>
+      <c r="E87" t="s">
+        <v>8</v>
+      </c>
+      <c r="F87">
+        <v>1.0</v>
+      </c>
+      <c r="G87" s="1">
+        <v>326530.48</v>
+      </c>
+      <c r="H87" s="1">
+        <v>-158621.38</v>
+      </c>
+      <c r="I87" s="1">
+        <v>-48.577817299016</v>
+      </c>
+      <c r="J87">
+        <v>0.0</v>
+      </c>
+      <c r="K87">
+        <v>0.0</v>
+      </c>
+      <c r="L87" s="1">
+        <v>167909.1</v>
+      </c>
+      <c r="M87" s="1">
+        <v>167909.1</v>
+      </c>
+      <c r="N87" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O87">
+        <v>1</v>
+      </c>
+      <c r="Z87" t="s">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="88" spans="1:26">
+      <c r="A88" t="s">
+        <v>205</v>
+      </c>
+      <c r="B88" s="1">
+        <v>1966.0</v>
+      </c>
+      <c r="C88" s="1">
+        <v>35.9</v>
+      </c>
+      <c r="D88" s="1">
+        <v>35.62</v>
+      </c>
+      <c r="E88" t="s">
+        <v>8</v>
+      </c>
+      <c r="F88">
+        <v>1.0</v>
+      </c>
+      <c r="G88" s="1">
+        <v>70028.92</v>
+      </c>
+      <c r="H88" s="1">
+        <v>550.48</v>
+      </c>
+      <c r="I88" s="1">
+        <v>0.78607523862998</v>
+      </c>
+      <c r="J88">
+        <v>0.0</v>
+      </c>
+      <c r="K88">
+        <v>0.0</v>
+      </c>
+      <c r="L88" s="1">
+        <v>70579.4</v>
+      </c>
+      <c r="M88" s="1">
+        <v>70579.4</v>
+      </c>
+      <c r="N88" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O88">
+        <v>1</v>
+      </c>
+      <c r="Z88" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="89" spans="1:26">
+      <c r="A89" t="s">
+        <v>207</v>
+      </c>
+      <c r="B89" s="1">
+        <v>3603.0</v>
+      </c>
+      <c r="C89" s="1">
+        <v>49.36</v>
+      </c>
+      <c r="D89" s="1">
+        <v>63.7048293089</v>
+      </c>
+      <c r="E89" t="s">
+        <v>8</v>
+      </c>
+      <c r="F89">
+        <v>1.0</v>
+      </c>
+      <c r="G89" s="1">
+        <v>229528.5</v>
+      </c>
+      <c r="H89" s="1">
+        <v>-51684.42</v>
+      </c>
+      <c r="I89" s="1">
+        <v>-22.517648135199</v>
+      </c>
+      <c r="J89">
+        <v>0.0</v>
+      </c>
+      <c r="K89">
+        <v>0.0</v>
+      </c>
+      <c r="L89" s="1">
+        <v>177844.08</v>
+      </c>
+      <c r="M89" s="1">
+        <v>177844.08</v>
+      </c>
+      <c r="N89" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="O89">
+        <v>1</v>
+      </c>
+      <c r="Z89" t="s">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="90" spans="1:26">
+      <c r="A90" t="s">
+        <v>209</v>
+      </c>
+      <c r="B90" s="1">
+        <v>1830.0</v>
+      </c>
+      <c r="C90" s="1">
+        <v>28.1</v>
+      </c>
+      <c r="D90" s="1">
+        <v>33.4333333333</v>
+      </c>
+      <c r="E90" t="s">
+        <v>8</v>
+      </c>
+      <c r="F90">
+        <v>1.0</v>
+      </c>
+      <c r="G90" s="1">
+        <v>61183.0</v>
+      </c>
+      <c r="H90" s="1">
+        <v>-9760.0</v>
+      </c>
+      <c r="I90" s="1">
+        <v>-15.952143569292</v>
+      </c>
+      <c r="J90">
+        <v>0.0</v>
+      </c>
+      <c r="K90">
+        <v>0.0</v>
+      </c>
+      <c r="L90" s="1">
+        <v>51423.0</v>
+      </c>
+      <c r="M90" s="1">
+        <v>51423.0</v>
+      </c>
+      <c r="N90" s="1">
+        <v>0.04</v>
+      </c>
+      <c r="O90">
+        <v>1</v>
+      </c>
+      <c r="Z90" t="s">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="91" spans="1:26">
+      <c r="A91" t="s">
+        <v>211</v>
+      </c>
+      <c r="B91" s="1">
+        <v>172638.0</v>
+      </c>
+      <c r="C91" s="1">
+        <v>4.361</v>
+      </c>
+      <c r="D91" s="1">
+        <v>3.4298296435</v>
+      </c>
+      <c r="E91" t="s">
+        <v>8</v>
+      </c>
+      <c r="F91">
+        <v>1.0</v>
+      </c>
+      <c r="G91" s="1">
+        <v>592118.93</v>
+      </c>
+      <c r="H91" s="1">
+        <v>160755.39</v>
+      </c>
+      <c r="I91" s="1">
+        <v>27.149172548832</v>
+      </c>
+      <c r="J91">
+        <v>0.0</v>
+      </c>
+      <c r="K91">
+        <v>0.0</v>
+      </c>
+      <c r="L91" s="1">
+        <v>752874.32</v>
+      </c>
+      <c r="M91" s="1">
+        <v>752874.32</v>
+      </c>
+      <c r="N91" s="1">
+        <v>0.55</v>
+      </c>
+      <c r="O91">
+        <v>1</v>
+      </c>
+      <c r="Z91" t="s">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="92" spans="1:26">
+      <c r="A92" t="s">
+        <v>213</v>
+      </c>
+      <c r="B92" s="1">
+        <v>8079.0</v>
+      </c>
+      <c r="C92" s="1">
+        <v>23.68</v>
+      </c>
+      <c r="D92" s="1">
+        <v>26.5228283203</v>
+      </c>
+      <c r="E92" t="s">
+        <v>8</v>
+      </c>
+      <c r="F92">
+        <v>1.0</v>
+      </c>
+      <c r="G92" s="1">
+        <v>214277.93</v>
+      </c>
+      <c r="H92" s="1">
+        <v>-22967.21</v>
+      </c>
+      <c r="I92" s="1">
+        <v>-10.718420697829</v>
+      </c>
+      <c r="J92">
+        <v>0.0</v>
+      </c>
+      <c r="K92">
+        <v>0.0</v>
+      </c>
+      <c r="L92" s="1">
+        <v>191310.72</v>
+      </c>
+      <c r="M92" s="1">
+        <v>191310.72</v>
+      </c>
+      <c r="N92" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="O92">
+        <v>1</v>
+      </c>
+      <c r="Z92" t="s">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="93" spans="1:26">
+      <c r="A93" t="s">
+        <v>215</v>
+      </c>
+      <c r="B93" s="1">
+        <v>4222.0</v>
+      </c>
+      <c r="C93" s="1">
+        <v>165.7</v>
+      </c>
+      <c r="D93" s="1">
+        <v>138.7950236855</v>
+      </c>
+      <c r="E93" t="s">
+        <v>8</v>
+      </c>
+      <c r="F93">
+        <v>1.0</v>
+      </c>
+      <c r="G93" s="1">
+        <v>585992.59</v>
+      </c>
+      <c r="H93" s="1">
+        <v>113592.81</v>
+      </c>
+      <c r="I93" s="1">
+        <v>19.384683686871</v>
+      </c>
+      <c r="J93">
+        <v>0.0</v>
+      </c>
+      <c r="K93">
+        <v>0.0</v>
+      </c>
+      <c r="L93" s="1">
+        <v>699585.4</v>
+      </c>
+      <c r="M93" s="1">
+        <v>699585.4</v>
+      </c>
+      <c r="N93" s="1">
+        <v>0.51</v>
+      </c>
+      <c r="O93">
+        <v>1</v>
+      </c>
+      <c r="Z93" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="94" spans="1:26">
+      <c r="A94" t="s">
+        <v>217</v>
+      </c>
+      <c r="B94" s="1">
+        <v>3297.0</v>
+      </c>
+      <c r="C94" s="1">
+        <v>154.05</v>
+      </c>
+      <c r="D94" s="1">
+        <v>77.7181225356</v>
+      </c>
+      <c r="E94" t="s">
+        <v>8</v>
+      </c>
+      <c r="F94">
+        <v>1.0</v>
+      </c>
+      <c r="G94" s="1">
+        <v>256236.65</v>
+      </c>
+      <c r="H94" s="1">
+        <v>251666.2</v>
+      </c>
+      <c r="I94" s="1">
+        <v>98.216316830555</v>
+      </c>
+      <c r="J94">
+        <v>0.0</v>
+      </c>
+      <c r="K94">
+        <v>0.0</v>
+      </c>
+      <c r="L94" s="1">
+        <v>507902.85</v>
+      </c>
+      <c r="M94" s="1">
+        <v>507902.85</v>
+      </c>
+      <c r="N94" s="1">
+        <v>0.37</v>
+      </c>
+      <c r="O94">
+        <v>1</v>
+      </c>
+      <c r="Z94" t="s">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="95" spans="1:26">
+      <c r="A95" t="s">
+        <v>219</v>
+      </c>
+      <c r="B95" s="1">
+        <v>3673.0</v>
+      </c>
+      <c r="C95" s="1">
+        <v>50.08</v>
+      </c>
+      <c r="D95" s="1">
+        <v>56.8421453852</v>
+      </c>
+      <c r="E95" t="s">
+        <v>8</v>
+      </c>
+      <c r="F95">
+        <v>1.0</v>
+      </c>
+      <c r="G95" s="1">
+        <v>208781.2</v>
+      </c>
+      <c r="H95" s="1">
+        <v>-24837.36</v>
+      </c>
+      <c r="I95" s="1">
+        <v>-11.896358484385</v>
+      </c>
+      <c r="J95">
+        <v>0.0</v>
+      </c>
+      <c r="K95">
+        <v>0.0</v>
+      </c>
+      <c r="L95" s="1">
+        <v>183943.84</v>
+      </c>
+      <c r="M95" s="1">
+        <v>183943.84</v>
+      </c>
+      <c r="N95" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="O95">
+        <v>1</v>
+      </c>
+      <c r="Z95" t="s">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="96" spans="1:26">
+      <c r="A96" t="s">
+        <v>221</v>
+      </c>
+      <c r="B96" s="1">
+        <v>2188.0</v>
+      </c>
+      <c r="C96" s="1">
+        <v>378.1</v>
+      </c>
+      <c r="D96" s="1">
+        <v>393.5851828154</v>
+      </c>
+      <c r="E96" t="s">
+        <v>8</v>
+      </c>
+      <c r="F96">
+        <v>1.0</v>
+      </c>
+      <c r="G96" s="1">
+        <v>861164.38</v>
+      </c>
+      <c r="H96" s="1">
+        <v>-33881.58</v>
+      </c>
+      <c r="I96" s="1">
+        <v>-3.9343917127645</v>
+      </c>
+      <c r="J96">
+        <v>0.0</v>
+      </c>
+      <c r="K96">
+        <v>0.0</v>
+      </c>
+      <c r="L96" s="1">
+        <v>827282.8</v>
+      </c>
+      <c r="M96" s="1">
+        <v>827282.8</v>
+      </c>
+      <c r="N96" s="1">
+        <v>0.6</v>
+      </c>
+      <c r="O96">
+        <v>1</v>
+      </c>
+      <c r="Z96" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="97" spans="1:26">
+      <c r="A97" t="s">
+        <v>223</v>
+      </c>
+      <c r="B97" s="1">
+        <v>12252.0</v>
+      </c>
+      <c r="C97" s="1">
+        <v>26.26</v>
+      </c>
+      <c r="D97" s="1">
+        <v>20.6837797911</v>
+      </c>
+      <c r="E97" t="s">
+        <v>8</v>
+      </c>
+      <c r="F97">
+        <v>1.0</v>
+      </c>
+      <c r="G97" s="1">
+        <v>253417.67</v>
+      </c>
+      <c r="H97" s="1">
+        <v>68319.85</v>
+      </c>
+      <c r="I97" s="1">
+        <v>26.959386849386</v>
+      </c>
+      <c r="J97">
+        <v>0.0</v>
+      </c>
+      <c r="K97">
+        <v>0.0</v>
+      </c>
+      <c r="L97" s="1">
+        <v>321737.52</v>
+      </c>
+      <c r="M97" s="1">
+        <v>321737.52</v>
+      </c>
+      <c r="N97" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O97">
+        <v>1</v>
+      </c>
+      <c r="Z97" t="s">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="98" spans="1:26">
+      <c r="A98" t="s">
+        <v>225</v>
+      </c>
+      <c r="B98" s="1">
+        <v>2347.0</v>
+      </c>
+      <c r="C98" s="1">
+        <v>481.35</v>
+      </c>
+      <c r="D98" s="1">
+        <v>618.611533873</v>
+      </c>
+      <c r="E98" t="s">
+        <v>8</v>
+      </c>
+      <c r="F98">
+        <v>1.0</v>
+      </c>
+      <c r="G98" s="1">
+        <v>1451881.27</v>
+      </c>
+      <c r="H98" s="1">
+        <v>-322152.82</v>
+      </c>
+      <c r="I98" s="1">
+        <v>-22.188647698444</v>
+      </c>
+      <c r="J98">
+        <v>0.0</v>
+      </c>
+      <c r="K98">
+        <v>0.0</v>
+      </c>
+      <c r="L98" s="1">
+        <v>1129728.45</v>
+      </c>
+      <c r="M98" s="1">
+        <v>1129728.45</v>
+      </c>
+      <c r="N98" s="1">
+        <v>0.82</v>
+      </c>
+      <c r="O98">
+        <v>1</v>
+      </c>
+      <c r="Z98" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="99" spans="1:26">
+      <c r="A99" t="s">
+        <v>227</v>
+      </c>
+      <c r="B99" s="1">
+        <v>6628.0</v>
+      </c>
+      <c r="C99" s="1">
+        <v>45.53</v>
+      </c>
+      <c r="D99" s="1">
+        <v>58.5334580567</v>
+      </c>
+      <c r="E99" t="s">
+        <v>8</v>
+      </c>
+      <c r="F99">
+        <v>1.0</v>
+      </c>
+      <c r="G99" s="1">
+        <v>387959.76</v>
+      </c>
+      <c r="H99" s="1">
+        <v>-86186.92</v>
+      </c>
+      <c r="I99" s="1">
+        <v>-22.215427703121</v>
+      </c>
+      <c r="J99">
+        <v>0.0</v>
+      </c>
+      <c r="K99">
+        <v>0.0</v>
+      </c>
+      <c r="L99" s="1">
+        <v>301772.84</v>
+      </c>
+      <c r="M99" s="1">
+        <v>301772.84</v>
+      </c>
+      <c r="N99" s="1">
+        <v>0.22</v>
+      </c>
+      <c r="O99">
+        <v>1</v>
+      </c>
+      <c r="Z99" t="s">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="100" spans="1:26">
+      <c r="A100" t="s">
+        <v>229</v>
+      </c>
+      <c r="B100" s="1">
+        <v>3161.0</v>
+      </c>
+      <c r="C100" s="1">
+        <v>133.0</v>
+      </c>
+      <c r="D100" s="1">
+        <v>116.2436222714</v>
+      </c>
+      <c r="E100" t="s">
+        <v>8</v>
+      </c>
+      <c r="F100">
+        <v>1.0</v>
+      </c>
+      <c r="G100" s="1">
+        <v>367446.09</v>
+      </c>
+      <c r="H100" s="1">
+        <v>52966.91</v>
+      </c>
+      <c r="I100" s="1">
+        <v>14.414879200375</v>
+      </c>
+      <c r="J100">
+        <v>0.0</v>
+      </c>
+      <c r="K100">
+        <v>0.0</v>
+      </c>
+      <c r="L100" s="1">
+        <v>420413.0</v>
+      </c>
+      <c r="M100" s="1">
+        <v>420413.0</v>
+      </c>
+      <c r="N100" s="1">
+        <v>0.31</v>
+      </c>
+      <c r="O100">
+        <v>1</v>
+      </c>
+      <c r="Z100" t="s">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="101" spans="1:26">
+      <c r="A101" t="s">
+        <v>231</v>
+      </c>
+      <c r="B101" s="1">
+        <v>5580.0</v>
+      </c>
+      <c r="C101" s="1">
+        <v>15.72</v>
+      </c>
+      <c r="D101" s="1">
+        <v>11.7747831541</v>
+      </c>
+      <c r="E101" t="s">
+        <v>8</v>
+      </c>
+      <c r="F101">
+        <v>1.0</v>
+      </c>
+      <c r="G101" s="1">
+        <v>65703.29</v>
+      </c>
+      <c r="H101" s="1">
+        <v>22014.31</v>
+      </c>
+      <c r="I101" s="1">
+        <v>33.50564332471</v>
+      </c>
+      <c r="J101">
+        <v>0.0</v>
+      </c>
+      <c r="K101">
+        <v>0.0</v>
+      </c>
+      <c r="L101" s="1">
+        <v>87717.6</v>
+      </c>
+      <c r="M101" s="1">
+        <v>87717.6</v>
+      </c>
+      <c r="N101" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O101">
+        <v>1</v>
+      </c>
+      <c r="Z101" t="s">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="102" spans="1:26">
+      <c r="A102" t="s">
+        <v>233</v>
+      </c>
+      <c r="B102" s="1">
+        <v>5811.0</v>
+      </c>
+      <c r="C102" s="1">
+        <v>51.22</v>
+      </c>
+      <c r="D102" s="1">
+        <v>52.1764136982</v>
+      </c>
+      <c r="E102" t="s">
+        <v>8</v>
+      </c>
+      <c r="F102">
+        <v>1.0</v>
+      </c>
+      <c r="G102" s="1">
+        <v>303197.14</v>
+      </c>
+      <c r="H102" s="1">
+        <v>-5557.72</v>
+      </c>
+      <c r="I102" s="1">
+        <v>-1.8330383987131</v>
+      </c>
+      <c r="J102">
+        <v>0.0</v>
+      </c>
+      <c r="K102">
+        <v>0.0</v>
+      </c>
+      <c r="L102" s="1">
+        <v>297639.42</v>
+      </c>
+      <c r="M102" s="1">
+        <v>297639.42</v>
+      </c>
+      <c r="N102" s="1">
+        <v>0.22</v>
+      </c>
+      <c r="O102">
+        <v>1</v>
+      </c>
+      <c r="Z102" t="s">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="103" spans="1:26">
+      <c r="A103" t="s">
+        <v>235</v>
+      </c>
+      <c r="B103" s="1">
+        <v>576.0</v>
+      </c>
+      <c r="C103" s="1">
+        <v>478.0</v>
+      </c>
+      <c r="D103" s="1">
+        <v>220.1371006944</v>
+      </c>
+      <c r="E103" t="s">
+        <v>8</v>
+      </c>
+      <c r="F103">
+        <v>1.0</v>
+      </c>
+      <c r="G103" s="1">
+        <v>126798.97</v>
+      </c>
+      <c r="H103" s="1">
+        <v>148529.03</v>
+      </c>
+      <c r="I103" s="1">
+        <v>117.13741050105</v>
+      </c>
+      <c r="J103">
+        <v>0.0</v>
+      </c>
+      <c r="K103">
+        <v>0.0</v>
+      </c>
+      <c r="L103" s="1">
+        <v>275328.0</v>
+      </c>
+      <c r="M103" s="1">
+        <v>275328.0</v>
+      </c>
+      <c r="N103" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O103">
+        <v>1</v>
+      </c>
+      <c r="Z103" t="s">
+        <v>234</v>
+      </c>
+    </row>
+    <row r="104" spans="1:26">
+      <c r="A104" t="s">
+        <v>237</v>
+      </c>
+      <c r="B104" s="1">
+        <v>65072.0</v>
+      </c>
+      <c r="C104" s="1">
+        <v>3.594</v>
+      </c>
+      <c r="D104" s="1">
+        <v>3.4756946152</v>
+      </c>
+      <c r="E104" t="s">
+        <v>8</v>
+      </c>
+      <c r="F104">
+        <v>1.0</v>
+      </c>
+      <c r="G104" s="1">
+        <v>226170.4</v>
+      </c>
+      <c r="H104" s="1">
+        <v>7698.37</v>
+      </c>
+      <c r="I104" s="1">
+        <v>3.4037920081496</v>
+      </c>
+      <c r="J104">
+        <v>0.0</v>
+      </c>
+      <c r="K104">
+        <v>0.0</v>
+      </c>
+      <c r="L104" s="1">
+        <v>233868.77</v>
+      </c>
+      <c r="M104" s="1">
+        <v>233868.77</v>
+      </c>
+      <c r="N104" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O104">
+        <v>1</v>
+      </c>
+      <c r="Z104" t="s">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="105" spans="1:26">
+      <c r="A105" t="s">
+        <v>239</v>
+      </c>
+      <c r="B105" s="1">
+        <v>4019.0</v>
+      </c>
+      <c r="C105" s="1">
+        <v>76.28</v>
+      </c>
+      <c r="D105" s="1">
+        <v>69.223901468</v>
+      </c>
+      <c r="E105" t="s">
+        <v>8</v>
+      </c>
+      <c r="F105">
+        <v>1.0</v>
+      </c>
+      <c r="G105" s="1">
+        <v>278210.86</v>
+      </c>
+      <c r="H105" s="1">
+        <v>28358.46</v>
+      </c>
+      <c r="I105" s="1">
+        <v>10.193153495158</v>
+      </c>
+      <c r="J105">
+        <v>0.0</v>
+      </c>
+      <c r="K105">
+        <v>0.0</v>
+      </c>
+      <c r="L105" s="1">
+        <v>306569.32</v>
+      </c>
+      <c r="M105" s="1">
+        <v>306569.32</v>
+      </c>
+      <c r="N105" s="1">
+        <v>0.22</v>
+      </c>
+      <c r="O105">
+        <v>1</v>
+      </c>
+      <c r="Z105" t="s">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="106" spans="1:26">
+      <c r="A106" t="s">
+        <v>241</v>
+      </c>
+      <c r="B106" s="1">
+        <v>68677.0</v>
+      </c>
+      <c r="C106" s="1">
+        <v>12.28</v>
+      </c>
+      <c r="D106" s="1">
+        <v>5.453645762</v>
+      </c>
+      <c r="E106" t="s">
+        <v>8</v>
+      </c>
+      <c r="F106">
+        <v>1.0</v>
+      </c>
+      <c r="G106" s="1">
+        <v>374540.03</v>
+      </c>
+      <c r="H106" s="1">
+        <v>468813.53</v>
+      </c>
+      <c r="I106" s="1">
+        <v>125.17047376752</v>
+      </c>
+      <c r="J106">
+        <v>0.0</v>
+      </c>
+      <c r="K106">
+        <v>0.0</v>
+      </c>
+      <c r="L106" s="1">
+        <v>843353.56</v>
+      </c>
+      <c r="M106" s="1">
+        <v>843353.56</v>
+      </c>
+      <c r="N106" s="1">
+        <v>0.61</v>
+      </c>
+      <c r="O106">
+        <v>1</v>
+      </c>
+      <c r="Z106" t="s">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="107" spans="1:26">
+      <c r="A107" t="s">
+        <v>243</v>
+      </c>
+      <c r="B107" s="1">
+        <v>30446.0</v>
+      </c>
+      <c r="C107" s="1">
+        <v>16.815</v>
+      </c>
+      <c r="D107" s="1">
+        <v>16.4017076135</v>
+      </c>
+      <c r="E107" t="s">
+        <v>8</v>
+      </c>
+      <c r="F107">
+        <v>1.0</v>
+      </c>
+      <c r="G107" s="1">
+        <v>499366.39</v>
+      </c>
+      <c r="H107" s="1">
+        <v>12583.1</v>
+      </c>
+      <c r="I107" s="1">
+        <v>2.5198131576296</v>
+      </c>
+      <c r="J107">
+        <v>0.0</v>
+      </c>
+      <c r="K107">
+        <v>0.0</v>
+      </c>
+      <c r="L107" s="1">
+        <v>511949.49</v>
+      </c>
+      <c r="M107" s="1">
+        <v>511949.49</v>
+      </c>
+      <c r="N107" s="1">
+        <v>0.37</v>
+      </c>
+      <c r="O107">
+        <v>1</v>
+      </c>
+      <c r="Z107" t="s">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="108" spans="1:26">
+      <c r="A108" t="s">
+        <v>245</v>
+      </c>
+      <c r="B108" s="1">
+        <v>1223.0</v>
+      </c>
+      <c r="C108" s="1">
+        <v>4811.69</v>
+      </c>
+      <c r="D108" s="1">
+        <v>4800.5881357318</v>
+      </c>
+      <c r="E108" t="s">
+        <v>8</v>
+      </c>
+      <c r="F108">
+        <v>1.0</v>
+      </c>
+      <c r="G108" s="1">
+        <v>5871119.29</v>
+      </c>
+      <c r="H108" s="1">
+        <v>13577.58</v>
+      </c>
+      <c r="I108" s="1">
+        <v>0.23126050296961</v>
+      </c>
+      <c r="J108">
+        <v>0.0</v>
+      </c>
+      <c r="K108">
+        <v>0.0</v>
+      </c>
+      <c r="L108" s="1">
+        <v>5884696.87</v>
+      </c>
+      <c r="M108" s="1">
+        <v>5884696.87</v>
+      </c>
+      <c r="N108" s="1">
+        <v>4.27</v>
+      </c>
+      <c r="O108">
+        <v>1</v>
+      </c>
+      <c r="Z108" t="s">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="109" spans="1:26">
+      <c r="A109" t="s">
+        <v>247</v>
+      </c>
+      <c r="B109" s="1">
+        <v>25806.0</v>
+      </c>
+      <c r="C109" s="1">
+        <v>16.865</v>
+      </c>
+      <c r="D109" s="1">
+        <v>18.1693536387</v>
+      </c>
+      <c r="E109" t="s">
+        <v>8</v>
+      </c>
+      <c r="F109">
+        <v>1.0</v>
+      </c>
+      <c r="G109" s="1">
+        <v>468878.34</v>
+      </c>
+      <c r="H109" s="1">
+        <v>-33660.15</v>
+      </c>
+      <c r="I109" s="1">
+        <v>-7.1788664837877</v>
+      </c>
+      <c r="J109">
+        <v>0.0</v>
+      </c>
+      <c r="K109">
+        <v>0.0</v>
+      </c>
+      <c r="L109" s="1">
+        <v>435218.19</v>
+      </c>
+      <c r="M109" s="1">
+        <v>435218.19</v>
+      </c>
+      <c r="N109" s="1">
+        <v>0.32</v>
+      </c>
+      <c r="O109">
+        <v>1</v>
+      </c>
+      <c r="Z109" t="s">
+        <v>246</v>
+      </c>
+    </row>
+    <row r="110" spans="1:26">
+      <c r="A110" t="s">
+        <v>249</v>
+      </c>
+      <c r="B110" s="1">
+        <v>2743.0</v>
+      </c>
+      <c r="C110" s="1">
+        <v>68.5</v>
+      </c>
+      <c r="D110" s="1">
+        <v>68.3907473569</v>
+      </c>
+      <c r="E110" t="s">
+        <v>8</v>
+      </c>
+      <c r="F110">
+        <v>1.0</v>
+      </c>
+      <c r="G110" s="1">
+        <v>187595.82</v>
+      </c>
+      <c r="H110" s="1">
+        <v>299.68</v>
+      </c>
+      <c r="I110" s="1">
+        <v>0.15974769587084</v>
+      </c>
+      <c r="J110">
+        <v>0.0</v>
+      </c>
+      <c r="K110">
+        <v>0.0</v>
+      </c>
+      <c r="L110" s="1">
+        <v>187895.5</v>
+      </c>
+      <c r="M110" s="1">
+        <v>187895.5</v>
+      </c>
+      <c r="N110" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="O110">
+        <v>1</v>
+      </c>
+      <c r="Z110" t="s">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="111" spans="1:26">
+      <c r="A111" t="s">
+        <v>251</v>
+      </c>
+      <c r="B111" s="1">
+        <v>8736.0</v>
+      </c>
+      <c r="C111" s="1">
+        <v>27.88</v>
+      </c>
+      <c r="D111" s="1">
+        <v>22.8193463828</v>
+      </c>
+      <c r="E111" t="s">
+        <v>8</v>
+      </c>
+      <c r="F111">
+        <v>1.0</v>
+      </c>
+      <c r="G111" s="1">
+        <v>199349.81</v>
+      </c>
+      <c r="H111" s="1">
+        <v>44209.87</v>
+      </c>
+      <c r="I111" s="1">
+        <v>22.177031420296</v>
+      </c>
+      <c r="J111">
+        <v>0.0</v>
+      </c>
+      <c r="K111">
+        <v>0.0</v>
+      </c>
+      <c r="L111" s="1">
+        <v>243559.68</v>
+      </c>
+      <c r="M111" s="1">
+        <v>243559.68</v>
+      </c>
+      <c r="N111" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O111">
+        <v>1</v>
+      </c>
+      <c r="Z111" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="112" spans="1:26">
+      <c r="A112" t="s">
+        <v>253</v>
+      </c>
+      <c r="B112" s="1">
+        <v>4994.0</v>
+      </c>
+      <c r="C112" s="1">
+        <v>37.855</v>
+      </c>
+      <c r="D112" s="1">
+        <v>30.6325290348</v>
+      </c>
+      <c r="E112" t="s">
+        <v>8</v>
+      </c>
+      <c r="F112">
+        <v>1.0</v>
+      </c>
+      <c r="G112" s="1">
+        <v>152978.85</v>
+      </c>
+      <c r="H112" s="1">
+        <v>36069.02</v>
+      </c>
+      <c r="I112" s="1">
+        <v>23.577782157468</v>
+      </c>
+      <c r="J112">
+        <v>0.0</v>
+      </c>
+      <c r="K112">
+        <v>0.0</v>
+      </c>
+      <c r="L112" s="1">
+        <v>189047.87</v>
+      </c>
+      <c r="M112" s="1">
+        <v>189047.87</v>
+      </c>
+      <c r="N112" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="O112">
+        <v>1</v>
+      </c>
+      <c r="Z112" t="s">
+        <v>252</v>
+      </c>
+    </row>
+    <row r="113" spans="1:26">
+      <c r="A113" t="s">
+        <v>255</v>
+      </c>
+      <c r="B113" s="1">
+        <v>3827.0</v>
+      </c>
+      <c r="C113" s="1">
+        <v>15.92</v>
+      </c>
+      <c r="D113" s="1">
+        <v>16.36</v>
+      </c>
+      <c r="E113" t="s">
+        <v>8</v>
+      </c>
+      <c r="F113">
+        <v>1.0</v>
+      </c>
+      <c r="G113" s="1">
+        <v>62609.72</v>
+      </c>
+      <c r="H113" s="1">
+        <v>-1683.88</v>
+      </c>
+      <c r="I113" s="1">
+        <v>-2.6894865525672</v>
+      </c>
+      <c r="J113">
+        <v>0.0</v>
+      </c>
+      <c r="K113">
+        <v>0.0</v>
+      </c>
+      <c r="L113" s="1">
+        <v>60925.84</v>
+      </c>
+      <c r="M113" s="1">
+        <v>60925.84</v>
+      </c>
+      <c r="N113" s="1">
+        <v>0.04</v>
+      </c>
+      <c r="O113">
+        <v>1</v>
+      </c>
+      <c r="Z113" t="s">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="114" spans="1:26">
+      <c r="A114" t="s">
+        <v>257</v>
+      </c>
+      <c r="B114" s="1">
+        <v>3318.0</v>
+      </c>
+      <c r="C114" s="1">
+        <v>28.13</v>
+      </c>
+      <c r="D114" s="1">
+        <v>24.5858890898</v>
+      </c>
+      <c r="E114" t="s">
+        <v>8</v>
+      </c>
+      <c r="F114">
+        <v>1.0</v>
+      </c>
+      <c r="G114" s="1">
+        <v>81575.98</v>
+      </c>
+      <c r="H114" s="1">
+        <v>11759.36</v>
+      </c>
+      <c r="I114" s="1">
+        <v>14.415223696976</v>
+      </c>
+      <c r="J114">
+        <v>0.0</v>
+      </c>
+      <c r="K114">
+        <v>0.0</v>
+      </c>
+      <c r="L114" s="1">
+        <v>93335.34</v>
+      </c>
+      <c r="M114" s="1">
+        <v>93335.34</v>
+      </c>
+      <c r="N114" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O114">
+        <v>1</v>
+      </c>
+      <c r="Z114" t="s">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="115" spans="1:26">
+      <c r="A115" t="s">
+        <v>259</v>
+      </c>
+      <c r="B115" s="1">
+        <v>6999.0</v>
+      </c>
+      <c r="C115" s="1">
+        <v>32.015</v>
+      </c>
+      <c r="D115" s="1">
+        <v>41.7146735248</v>
+      </c>
+      <c r="E115" t="s">
+        <v>8</v>
+      </c>
+      <c r="F115">
+        <v>1.0</v>
+      </c>
+      <c r="G115" s="1">
+        <v>291961.0</v>
+      </c>
+      <c r="H115" s="1">
+        <v>-67888.01</v>
+      </c>
+      <c r="I115" s="1">
+        <v>-23.25242412514</v>
+      </c>
+      <c r="J115">
+        <v>0.0</v>
+      </c>
+      <c r="K115">
+        <v>0.0</v>
+      </c>
+      <c r="L115" s="1">
+        <v>224072.99</v>
+      </c>
+      <c r="M115" s="1">
+        <v>224072.99</v>
+      </c>
+      <c r="N115" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O115">
+        <v>1</v>
+      </c>
+      <c r="Z115" t="s">
+        <v>258</v>
+      </c>
+    </row>
+    <row r="116" spans="1:26">
+      <c r="A116" t="s">
+        <v>261</v>
+      </c>
+      <c r="B116" s="1">
+        <v>2308.0</v>
+      </c>
+      <c r="C116" s="1">
+        <v>26.39</v>
+      </c>
+      <c r="D116" s="1">
+        <v>27.83</v>
+      </c>
+      <c r="E116" t="s">
+        <v>8</v>
+      </c>
+      <c r="F116">
+        <v>1.0</v>
+      </c>
+      <c r="G116" s="1">
+        <v>64231.64</v>
+      </c>
+      <c r="H116" s="1">
+        <v>-3323.52</v>
+      </c>
+      <c r="I116" s="1">
+        <v>-5.1742723679483</v>
+      </c>
+      <c r="J116">
+        <v>0.0</v>
+      </c>
+      <c r="K116">
+        <v>0.0</v>
+      </c>
+      <c r="L116" s="1">
+        <v>60908.12</v>
+      </c>
+      <c r="M116" s="1">
+        <v>60908.12</v>
+      </c>
+      <c r="N116" s="1">
+        <v>0.04</v>
+      </c>
+      <c r="O116">
+        <v>1</v>
+      </c>
+      <c r="Z116" t="s">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="117" spans="1:26">
+      <c r="A117" t="s">
+        <v>263</v>
+      </c>
+      <c r="B117" s="1">
+        <v>698.0</v>
+      </c>
+      <c r="C117" s="1">
+        <v>91.2</v>
+      </c>
+      <c r="D117" s="1">
+        <v>90.7</v>
+      </c>
+      <c r="E117" t="s">
+        <v>8</v>
+      </c>
+      <c r="F117">
+        <v>1.0</v>
+      </c>
+      <c r="G117" s="1">
+        <v>63308.6</v>
+      </c>
+      <c r="H117" s="1">
+        <v>349.0</v>
+      </c>
+      <c r="I117" s="1">
+        <v>0.55126791620728</v>
+      </c>
+      <c r="J117">
+        <v>0.0</v>
+      </c>
+      <c r="K117">
+        <v>0.0</v>
+      </c>
+      <c r="L117" s="1">
+        <v>63657.6</v>
+      </c>
+      <c r="M117" s="1">
+        <v>63657.6</v>
+      </c>
+      <c r="N117" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O117">
+        <v>1</v>
+      </c>
+      <c r="Z117" t="s">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="118" spans="1:26">
+      <c r="A118" t="s">
+        <v>265</v>
+      </c>
+      <c r="B118" s="1">
+        <v>2539.0</v>
+      </c>
+      <c r="C118" s="1">
+        <v>38.38</v>
+      </c>
+      <c r="D118" s="1">
+        <v>36.9735840882</v>
+      </c>
+      <c r="E118" t="s">
+        <v>8</v>
+      </c>
+      <c r="F118">
+        <v>1.0</v>
+      </c>
+      <c r="G118" s="1">
+        <v>93875.93</v>
+      </c>
+      <c r="H118" s="1">
+        <v>3570.89</v>
+      </c>
+      <c r="I118" s="1">
+        <v>3.8038398128253</v>
+      </c>
+      <c r="J118">
+        <v>0.0</v>
+      </c>
+      <c r="K118">
+        <v>0.0</v>
+      </c>
+      <c r="L118" s="1">
+        <v>97446.82</v>
+      </c>
+      <c r="M118" s="1">
+        <v>97446.82</v>
+      </c>
+      <c r="N118" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O118">
+        <v>1</v>
+      </c>
+      <c r="Z118" t="s">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="119" spans="1:26">
+      <c r="A119" t="s">
+        <v>267</v>
+      </c>
+      <c r="B119" s="1">
+        <v>3258.0</v>
+      </c>
+      <c r="C119" s="1">
+        <v>331.2</v>
+      </c>
+      <c r="D119" s="1">
+        <v>235.61737876</v>
+      </c>
+      <c r="E119" t="s">
+        <v>8</v>
+      </c>
+      <c r="F119">
+        <v>1.0</v>
+      </c>
+      <c r="G119" s="1">
+        <v>767641.42</v>
+      </c>
+      <c r="H119" s="1">
+        <v>311408.18</v>
+      </c>
+      <c r="I119" s="1">
+        <v>40.56688082308</v>
+      </c>
+      <c r="J119">
+        <v>0.0</v>
+      </c>
+      <c r="K119">
+        <v>0.0</v>
+      </c>
+      <c r="L119" s="1">
+        <v>1079049.6</v>
+      </c>
+      <c r="M119" s="1">
+        <v>1079049.6</v>
+      </c>
+      <c r="N119" s="1">
+        <v>0.78</v>
+      </c>
+      <c r="O119">
+        <v>1</v>
+      </c>
+      <c r="Z119" t="s">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="120" spans="1:26">
+      <c r="A120" t="s">
+        <v>269</v>
+      </c>
+      <c r="B120" s="1">
+        <v>107728.0</v>
+      </c>
+      <c r="C120" s="1">
+        <v>4.493</v>
+      </c>
+      <c r="D120" s="1">
+        <v>2.6802696606</v>
+      </c>
+      <c r="E120" t="s">
+        <v>8</v>
+      </c>
+      <c r="F120">
+        <v>1.0</v>
+      </c>
+      <c r="G120" s="1">
+        <v>288740.09</v>
+      </c>
+      <c r="H120" s="1">
+        <v>195281.81</v>
+      </c>
+      <c r="I120" s="1">
+        <v>67.632385236148</v>
+      </c>
+      <c r="J120">
+        <v>0.0</v>
+      </c>
+      <c r="K120">
+        <v>0.0</v>
+      </c>
+      <c r="L120" s="1">
+        <v>484021.9</v>
+      </c>
+      <c r="M120" s="1">
+        <v>484021.9</v>
+      </c>
+      <c r="N120" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O120">
+        <v>1</v>
+      </c>
+      <c r="Z120" t="s">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="121" spans="1:26">
+      <c r="A121" t="s">
+        <v>271</v>
+      </c>
+      <c r="B121" s="1">
+        <v>23810.0</v>
+      </c>
+      <c r="C121" s="1">
+        <v>9.08</v>
+      </c>
+      <c r="D121" s="1">
+        <v>9.3778282234</v>
+      </c>
+      <c r="E121" t="s">
+        <v>8</v>
+      </c>
+      <c r="F121">
+        <v>1.0</v>
+      </c>
+      <c r="G121" s="1">
+        <v>223286.09</v>
+      </c>
+      <c r="H121" s="1">
+        <v>-7091.29</v>
+      </c>
+      <c r="I121" s="1">
+        <v>-3.175876293951</v>
+      </c>
+      <c r="J121">
+        <v>0.0</v>
+      </c>
+      <c r="K121">
+        <v>0.0</v>
+      </c>
+      <c r="L121" s="1">
+        <v>216194.8</v>
+      </c>
+      <c r="M121" s="1">
+        <v>216194.8</v>
+      </c>
+      <c r="N121" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O121">
+        <v>1</v>
+      </c>
+      <c r="Z121" t="s">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="122" spans="1:26">
+      <c r="A122" t="s">
+        <v>273</v>
+      </c>
+      <c r="B122" s="1">
+        <v>10652.0</v>
+      </c>
+      <c r="C122" s="1">
+        <v>72.49</v>
+      </c>
+      <c r="D122" s="1">
+        <v>90.8712579797</v>
+      </c>
+      <c r="E122" t="s">
+        <v>8</v>
+      </c>
+      <c r="F122">
+        <v>1.0</v>
+      </c>
+      <c r="G122" s="1">
+        <v>967960.64</v>
+      </c>
+      <c r="H122" s="1">
+        <v>-195797.16</v>
+      </c>
+      <c r="I122" s="1">
+        <v>-20.227801824669</v>
+      </c>
+      <c r="J122">
+        <v>0.0</v>
+      </c>
+      <c r="K122">
+        <v>0.0</v>
+      </c>
+      <c r="L122" s="1">
+        <v>772163.48</v>
+      </c>
+      <c r="M122" s="1">
+        <v>772163.48</v>
+      </c>
+      <c r="N122" s="1">
+        <v>0.56</v>
+      </c>
+      <c r="O122">
+        <v>1</v>
+      </c>
+      <c r="Z122" t="s">
+        <v>272</v>
+      </c>
+    </row>
+    <row r="123" spans="1:26">
+      <c r="A123" t="s">
+        <v>275</v>
+      </c>
+      <c r="B123" s="1">
+        <v>9539.0</v>
+      </c>
+      <c r="C123" s="1">
+        <v>132.22</v>
+      </c>
+      <c r="D123" s="1">
+        <v>167.95129783</v>
+      </c>
+      <c r="E123" t="s">
+        <v>8</v>
+      </c>
+      <c r="F123">
+        <v>1.0</v>
+      </c>
+      <c r="G123" s="1">
+        <v>1602087.43</v>
+      </c>
+      <c r="H123" s="1">
+        <v>-340840.85</v>
+      </c>
+      <c r="I123" s="1">
+        <v>-21.274797093939</v>
+      </c>
+      <c r="J123">
+        <v>0.0</v>
+      </c>
+      <c r="K123">
+        <v>0.0</v>
+      </c>
+      <c r="L123" s="1">
+        <v>1261246.58</v>
+      </c>
+      <c r="M123" s="1">
+        <v>1261246.58</v>
+      </c>
+      <c r="N123" s="1">
+        <v>0.92</v>
+      </c>
+      <c r="O123">
+        <v>1</v>
+      </c>
+      <c r="Z123" t="s">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="124" spans="1:26">
+      <c r="A124" t="s">
+        <v>277</v>
+      </c>
+      <c r="B124" s="1">
+        <v>20894.0</v>
+      </c>
+      <c r="C124" s="1">
+        <v>32.7</v>
+      </c>
+      <c r="D124" s="1">
+        <v>32.6166918733</v>
+      </c>
+      <c r="E124" t="s">
+        <v>8</v>
+      </c>
+      <c r="F124">
+        <v>1.0</v>
+      </c>
+      <c r="G124" s="1">
+        <v>681493.16</v>
+      </c>
+      <c r="H124" s="1">
+        <v>1740.64</v>
+      </c>
+      <c r="I124" s="1">
+        <v>0.25541562295357</v>
+      </c>
+      <c r="J124">
+        <v>0.0</v>
+      </c>
+      <c r="K124">
+        <v>0.0</v>
+      </c>
+      <c r="L124" s="1">
+        <v>683233.8</v>
+      </c>
+      <c r="M124" s="1">
+        <v>683233.8</v>
+      </c>
+      <c r="N124" s="1">
+        <v>0.5</v>
+      </c>
+      <c r="O124">
+        <v>1</v>
+      </c>
+      <c r="Z124" t="s">
+        <v>276</v>
+      </c>
+    </row>
+    <row r="125" spans="1:26">
+      <c r="A125" t="s">
+        <v>279</v>
+      </c>
+      <c r="B125" s="1">
+        <v>5645.0</v>
+      </c>
+      <c r="C125" s="1">
+        <v>292.75</v>
+      </c>
+      <c r="D125" s="1">
+        <v>142.026428698</v>
+      </c>
+      <c r="E125" t="s">
+        <v>8</v>
+      </c>
+      <c r="F125">
+        <v>1.0</v>
+      </c>
+      <c r="G125" s="1">
+        <v>801739.19</v>
+      </c>
+      <c r="H125" s="1">
+        <v>850834.56</v>
+      </c>
+      <c r="I125" s="1">
+        <v>106.12360860145</v>
+      </c>
+      <c r="J125">
+        <v>0.0</v>
+      </c>
+      <c r="K125">
+        <v>0.0</v>
+      </c>
+      <c r="L125" s="1">
+        <v>1652573.75</v>
+      </c>
+      <c r="M125" s="1">
+        <v>1652573.75</v>
+      </c>
+      <c r="N125" s="1">
+        <v>1.2</v>
+      </c>
+      <c r="O125">
+        <v>1</v>
+      </c>
+      <c r="Z125" t="s">
+        <v>278</v>
+      </c>
+    </row>
+    <row r="126" spans="1:26">
+      <c r="A126" t="s">
+        <v>281</v>
+      </c>
+      <c r="B126" s="1">
+        <v>7718.0</v>
+      </c>
+      <c r="C126" s="1">
+        <v>169.14</v>
+      </c>
+      <c r="D126" s="1">
+        <v>127.6891992744</v>
+      </c>
+      <c r="E126" t="s">
+        <v>8</v>
+      </c>
+      <c r="F126">
+        <v>1.0</v>
+      </c>
+      <c r="G126" s="1">
+        <v>985505.24</v>
+      </c>
+      <c r="H126" s="1">
+        <v>319917.28</v>
+      </c>
+      <c r="I126" s="1">
+        <v>32.462260677579</v>
+      </c>
+      <c r="J126">
+        <v>0.0</v>
+      </c>
+      <c r="K126">
+        <v>0.0</v>
+      </c>
+      <c r="L126" s="1">
+        <v>1305422.52</v>
+      </c>
+      <c r="M126" s="1">
+        <v>1305422.52</v>
+      </c>
+      <c r="N126" s="1">
+        <v>0.95</v>
+      </c>
+      <c r="O126">
+        <v>1</v>
+      </c>
+      <c r="Z126" t="s">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="127" spans="1:26">
+      <c r="A127" t="s">
+        <v>283</v>
+      </c>
+      <c r="B127" s="1">
+        <v>6939.0</v>
+      </c>
+      <c r="C127" s="1">
+        <v>279.0</v>
+      </c>
+      <c r="D127" s="1">
+        <v>191.3631805736</v>
+      </c>
+      <c r="E127" t="s">
+        <v>8</v>
+      </c>
+      <c r="F127">
+        <v>1.0</v>
+      </c>
+      <c r="G127" s="1">
+        <v>1327869.11</v>
+      </c>
+      <c r="H127" s="1">
+        <v>608111.89</v>
+      </c>
+      <c r="I127" s="1">
+        <v>45.796071722762</v>
+      </c>
+      <c r="J127">
+        <v>0.0</v>
+      </c>
+      <c r="K127">
+        <v>0.0</v>
+      </c>
+      <c r="L127" s="1">
+        <v>1935981.0</v>
+      </c>
+      <c r="M127" s="1">
+        <v>1935981.0</v>
+      </c>
+      <c r="N127" s="1">
+        <v>1.41</v>
+      </c>
+      <c r="O127">
+        <v>1</v>
+      </c>
+      <c r="Z127" t="s">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="128" spans="1:26">
+      <c r="A128" t="s">
+        <v>285</v>
+      </c>
+      <c r="B128" s="1">
+        <v>8269.0</v>
+      </c>
+      <c r="C128" s="1">
+        <v>20.92</v>
+      </c>
+      <c r="D128" s="1">
+        <v>19.7925142097</v>
+      </c>
+      <c r="E128" t="s">
+        <v>8</v>
+      </c>
+      <c r="F128">
+        <v>1.0</v>
+      </c>
+      <c r="G128" s="1">
+        <v>163664.3</v>
+      </c>
+      <c r="H128" s="1">
+        <v>9323.18</v>
+      </c>
+      <c r="I128" s="1">
+        <v>5.6965263652489</v>
+      </c>
+      <c r="J128">
+        <v>0.0</v>
+      </c>
+      <c r="K128">
+        <v>0.0</v>
+      </c>
+      <c r="L128" s="1">
+        <v>172987.48</v>
+      </c>
+      <c r="M128" s="1">
+        <v>172987.48</v>
+      </c>
+      <c r="N128" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="O128">
+        <v>1</v>
+      </c>
+      <c r="Z128" t="s">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="129" spans="1:26">
+      <c r="A129" t="s">
+        <v>287</v>
+      </c>
+      <c r="B129" s="1">
+        <v>7172.0</v>
+      </c>
+      <c r="C129" s="1">
+        <v>78.92</v>
+      </c>
+      <c r="D129" s="1">
+        <v>35.793615449</v>
+      </c>
+      <c r="E129" t="s">
+        <v>8</v>
+      </c>
+      <c r="F129">
+        <v>1.0</v>
+      </c>
+      <c r="G129" s="1">
+        <v>256711.81</v>
+      </c>
+      <c r="H129" s="1">
+        <v>309302.43</v>
+      </c>
+      <c r="I129" s="1">
+        <v>120.48624876277</v>
+      </c>
+      <c r="J129">
+        <v>0.0</v>
+      </c>
+      <c r="K129">
+        <v>0.0</v>
+      </c>
+      <c r="L129" s="1">
+        <v>566014.24</v>
+      </c>
+      <c r="M129" s="1">
+        <v>566014.24</v>
+      </c>
+      <c r="N129" s="1">
+        <v>0.41</v>
+      </c>
+      <c r="O129">
+        <v>1</v>
+      </c>
+      <c r="Z129" t="s">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="130" spans="1:26">
+      <c r="A130" t="s">
+        <v>289</v>
+      </c>
+      <c r="B130" s="1">
+        <v>519.0</v>
+      </c>
+      <c r="C130" s="1">
+        <v>141.3</v>
+      </c>
+      <c r="D130" s="1">
+        <v>131.2</v>
+      </c>
+      <c r="E130" t="s">
+        <v>8</v>
+      </c>
+      <c r="F130">
+        <v>1.0</v>
+      </c>
+      <c r="G130" s="1">
+        <v>68092.8</v>
+      </c>
+      <c r="H130" s="1">
+        <v>5241.9</v>
+      </c>
+      <c r="I130" s="1">
+        <v>7.6981707317073</v>
+      </c>
+      <c r="J130">
+        <v>0.0</v>
+      </c>
+      <c r="K130">
+        <v>0.0</v>
+      </c>
+      <c r="L130" s="1">
+        <v>73334.7</v>
+      </c>
+      <c r="M130" s="1">
+        <v>73334.7</v>
+      </c>
+      <c r="N130" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O130">
+        <v>1</v>
+      </c>
+      <c r="Z130" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="131" spans="1:26">
+      <c r="A131" t="s">
+        <v>291</v>
+      </c>
+      <c r="B131" s="1">
+        <v>1928.0</v>
+      </c>
+      <c r="C131" s="1">
+        <v>51.1</v>
+      </c>
+      <c r="D131" s="1">
+        <v>51.8724481328</v>
+      </c>
+      <c r="E131" t="s">
+        <v>8</v>
+      </c>
+      <c r="F131">
+        <v>1.0</v>
+      </c>
+      <c r="G131" s="1">
+        <v>100010.08</v>
+      </c>
+      <c r="H131" s="1">
+        <v>-1489.28</v>
+      </c>
+      <c r="I131" s="1">
+        <v>-1.4891298957065</v>
+      </c>
+      <c r="J131">
+        <v>0.0</v>
+      </c>
+      <c r="K131">
+        <v>0.0</v>
+      </c>
+      <c r="L131" s="1">
+        <v>98520.8</v>
+      </c>
+      <c r="M131" s="1">
+        <v>98520.8</v>
+      </c>
+      <c r="N131" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O131">
+        <v>1</v>
+      </c>
+      <c r="Z131" t="s">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="132" spans="1:26">
+      <c r="A132" t="s">
+        <v>293</v>
+      </c>
+      <c r="B132" s="1">
+        <v>6194.0</v>
+      </c>
+      <c r="C132" s="1">
+        <v>69.35</v>
+      </c>
+      <c r="D132" s="1">
+        <v>26.7491314175</v>
+      </c>
+      <c r="E132" t="s">
+        <v>8</v>
+      </c>
+      <c r="F132">
+        <v>1.0</v>
+      </c>
+      <c r="G132" s="1">
+        <v>165684.12</v>
+      </c>
+      <c r="H132" s="1">
+        <v>263869.78</v>
+      </c>
+      <c r="I132" s="1">
+        <v>159.26075474222</v>
+      </c>
+      <c r="J132">
+        <v>0.0</v>
+      </c>
+      <c r="K132">
+        <v>0.0</v>
+      </c>
+      <c r="L132" s="1">
+        <v>429553.9</v>
+      </c>
+      <c r="M132" s="1">
+        <v>429553.9</v>
+      </c>
+      <c r="N132" s="1">
+        <v>0.31</v>
+      </c>
+      <c r="O132">
+        <v>1</v>
+      </c>
+      <c r="Z132" t="s">
+        <v>292</v>
+      </c>
+    </row>
+    <row r="133" spans="1:26">
+      <c r="A133" t="s">
+        <v>295</v>
+      </c>
+      <c r="B133" s="1">
+        <v>5410.0</v>
+      </c>
+      <c r="C133" s="1">
+        <v>9.72</v>
+      </c>
+      <c r="D133" s="1">
+        <v>11.505</v>
+      </c>
+      <c r="E133" t="s">
+        <v>8</v>
+      </c>
+      <c r="F133">
+        <v>1.0</v>
+      </c>
+      <c r="G133" s="1">
+        <v>62242.05</v>
+      </c>
+      <c r="H133" s="1">
+        <v>-9656.85</v>
+      </c>
+      <c r="I133" s="1">
+        <v>-15.514993481095</v>
+      </c>
+      <c r="J133">
+        <v>0.0</v>
+      </c>
+      <c r="K133">
+        <v>0.0</v>
+      </c>
+      <c r="L133" s="1">
+        <v>52585.2</v>
+      </c>
+      <c r="M133" s="1">
+        <v>52585.2</v>
+      </c>
+      <c r="N133" s="1">
+        <v>0.04</v>
+      </c>
+      <c r="O133">
+        <v>1</v>
+      </c>
+      <c r="Z133" t="s">
+        <v>294</v>
+      </c>
+    </row>
+    <row r="134" spans="1:26">
+      <c r="A134" t="s">
+        <v>297</v>
+      </c>
+      <c r="B134" s="1">
+        <v>18992.0</v>
+      </c>
+      <c r="C134" s="1">
+        <v>35.1</v>
+      </c>
+      <c r="D134" s="1">
+        <v>29.6970024221</v>
+      </c>
+      <c r="E134" t="s">
+        <v>8</v>
+      </c>
+      <c r="F134">
+        <v>1.0</v>
+      </c>
+      <c r="G134" s="1">
+        <v>564005.47</v>
+      </c>
+      <c r="H134" s="1">
+        <v>102613.73</v>
+      </c>
+      <c r="I134" s="1">
+        <v>18.193747305323</v>
+      </c>
+      <c r="J134">
+        <v>0.0</v>
+      </c>
+      <c r="K134">
+        <v>0.0</v>
+      </c>
+      <c r="L134" s="1">
+        <v>666619.2</v>
+      </c>
+      <c r="M134" s="1">
+        <v>666619.2</v>
+      </c>
+      <c r="N134" s="1">
+        <v>0.48</v>
+      </c>
+      <c r="O134">
+        <v>1</v>
+      </c>
+      <c r="Z134" t="s">
+        <v>296</v>
+      </c>
+    </row>
+    <row r="135" spans="1:26">
+      <c r="A135" t="s">
+        <v>299</v>
+      </c>
+      <c r="B135" s="1">
+        <v>1209.0</v>
+      </c>
+      <c r="C135" s="1">
+        <v>53.06</v>
+      </c>
+      <c r="D135" s="1">
+        <v>51.48</v>
+      </c>
+      <c r="E135" t="s">
+        <v>8</v>
+      </c>
+      <c r="F135">
+        <v>1.0</v>
+      </c>
+      <c r="G135" s="1">
+        <v>62239.32</v>
+      </c>
+      <c r="H135" s="1">
+        <v>1910.22</v>
+      </c>
+      <c r="I135" s="1">
+        <v>3.0691530691531</v>
+      </c>
+      <c r="J135">
+        <v>0.0</v>
+      </c>
+      <c r="K135">
+        <v>0.0</v>
+      </c>
+      <c r="L135" s="1">
+        <v>64149.54</v>
+      </c>
+      <c r="M135" s="1">
+        <v>64149.54</v>
+      </c>
+      <c r="N135" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O135">
+        <v>1</v>
+      </c>
+      <c r="Z135" t="s">
+        <v>298</v>
+      </c>
+    </row>
+    <row r="136" spans="1:26">
+      <c r="A136" t="s">
+        <v>301</v>
+      </c>
+      <c r="B136" s="1">
+        <v>15283.0</v>
+      </c>
+      <c r="C136" s="1">
+        <v>10.135</v>
+      </c>
+      <c r="D136" s="1">
+        <v>10.1668134529</v>
+      </c>
+      <c r="E136" t="s">
+        <v>8</v>
+      </c>
+      <c r="F136">
+        <v>1.0</v>
+      </c>
+      <c r="G136" s="1">
+        <v>155379.41</v>
+      </c>
+      <c r="H136" s="1">
+        <v>-486.2</v>
+      </c>
+      <c r="I136" s="1">
+        <v>-0.31291147263334</v>
+      </c>
+      <c r="J136">
+        <v>0.0</v>
+      </c>
+      <c r="K136">
+        <v>0.0</v>
+      </c>
+      <c r="L136" s="1">
+        <v>154893.21</v>
+      </c>
+      <c r="M136" s="1">
+        <v>154893.21</v>
+      </c>
+      <c r="N136" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O136">
+        <v>1</v>
+      </c>
+      <c r="Z136" t="s">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="137" spans="1:26">
+      <c r="A137" t="s">
+        <v>303</v>
+      </c>
+      <c r="B137" s="1">
+        <v>865.0</v>
+      </c>
+      <c r="C137" s="1">
+        <v>226.3</v>
+      </c>
+      <c r="D137" s="1">
+        <v>254.8052947977</v>
+      </c>
+      <c r="E137" t="s">
+        <v>8</v>
+      </c>
+      <c r="F137">
+        <v>1.0</v>
+      </c>
+      <c r="G137" s="1">
+        <v>220406.58</v>
+      </c>
+      <c r="H137" s="1">
+        <v>-24657.08</v>
+      </c>
+      <c r="I137" s="1">
+        <v>-11.187088879107</v>
+      </c>
+      <c r="J137">
+        <v>0.0</v>
+      </c>
+      <c r="K137">
+        <v>0.0</v>
+      </c>
+      <c r="L137" s="1">
+        <v>195749.5</v>
+      </c>
+      <c r="M137" s="1">
+        <v>195749.5</v>
+      </c>
+      <c r="N137" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="O137">
+        <v>1</v>
+      </c>
+      <c r="Z137" t="s">
+        <v>302</v>
+      </c>
+    </row>
+    <row r="138" spans="1:26">
+      <c r="A138" t="s">
+        <v>305</v>
+      </c>
+      <c r="B138" s="1">
+        <v>1115.0</v>
+      </c>
+      <c r="C138" s="1">
+        <v>247.6</v>
+      </c>
+      <c r="D138" s="1">
+        <v>252.5115515695</v>
+      </c>
+      <c r="E138" t="s">
+        <v>8</v>
+      </c>
+      <c r="F138">
+        <v>1.0</v>
+      </c>
+      <c r="G138" s="1">
+        <v>281550.38</v>
+      </c>
+      <c r="H138" s="1">
+        <v>-5476.38</v>
+      </c>
+      <c r="I138" s="1">
+        <v>-1.9450799533639</v>
+      </c>
+      <c r="J138">
+        <v>0.0</v>
+      </c>
+      <c r="K138">
+        <v>0.0</v>
+      </c>
+      <c r="L138" s="1">
+        <v>276074.0</v>
+      </c>
+      <c r="M138" s="1">
+        <v>276074.0</v>
+      </c>
+      <c r="N138" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O138">
+        <v>1</v>
+      </c>
+      <c r="Z138" t="s">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="139" spans="1:26">
+      <c r="A139" t="s">
+        <v>307</v>
+      </c>
+      <c r="B139" s="1">
+        <v>4174.0</v>
+      </c>
+      <c r="C139" s="1">
+        <v>22.08</v>
+      </c>
+      <c r="D139" s="1">
+        <v>19.4360852899</v>
+      </c>
+      <c r="E139" t="s">
+        <v>8</v>
+      </c>
+      <c r="F139">
+        <v>1.0</v>
+      </c>
+      <c r="G139" s="1">
+        <v>81126.22</v>
+      </c>
+      <c r="H139" s="1">
+        <v>11035.7</v>
+      </c>
+      <c r="I139" s="1">
+        <v>13.603123626369</v>
+      </c>
+      <c r="J139">
+        <v>0.0</v>
+      </c>
+      <c r="K139">
+        <v>0.0</v>
+      </c>
+      <c r="L139" s="1">
+        <v>92161.92</v>
+      </c>
+      <c r="M139" s="1">
+        <v>92161.92</v>
+      </c>
+      <c r="N139" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O139">
+        <v>1</v>
+      </c>
+      <c r="Z139" t="s">
+        <v>306</v>
+      </c>
+    </row>
+    <row r="140" spans="1:26">
+      <c r="A140" t="s">
+        <v>309</v>
+      </c>
+      <c r="B140" s="1">
+        <v>4321.0</v>
+      </c>
+      <c r="C140" s="1">
+        <v>100.3</v>
+      </c>
+      <c r="D140" s="1">
+        <v>104.3157486693</v>
+      </c>
+      <c r="E140" t="s">
+        <v>8</v>
+      </c>
+      <c r="F140">
+        <v>1.0</v>
+      </c>
+      <c r="G140" s="1">
+        <v>450748.35</v>
+      </c>
+      <c r="H140" s="1">
+        <v>-17352.05</v>
+      </c>
+      <c r="I140" s="1">
+        <v>-3.8496092109932</v>
+      </c>
+      <c r="J140">
+        <v>0.0</v>
+      </c>
+      <c r="K140">
+        <v>0.0</v>
+      </c>
+      <c r="L140" s="1">
+        <v>433396.3</v>
+      </c>
+      <c r="M140" s="1">
+        <v>433396.3</v>
+      </c>
+      <c r="N140" s="1">
+        <v>0.31</v>
+      </c>
+      <c r="O140">
+        <v>1</v>
+      </c>
+      <c r="Z140" t="s">
+        <v>308</v>
+      </c>
+    </row>
+    <row r="141" spans="1:26">
+      <c r="A141" t="s">
+        <v>311</v>
+      </c>
+      <c r="B141" s="1">
+        <v>16433.0</v>
+      </c>
+      <c r="C141" s="1">
+        <v>80.04</v>
+      </c>
+      <c r="D141" s="1">
+        <v>68.0879133451</v>
+      </c>
+      <c r="E141" t="s">
+        <v>8</v>
+      </c>
+      <c r="F141">
+        <v>1.0</v>
+      </c>
+      <c r="G141" s="1">
+        <v>1118888.68</v>
+      </c>
+      <c r="H141" s="1">
+        <v>196408.64</v>
+      </c>
+      <c r="I141" s="1">
+        <v>17.553903575108</v>
+      </c>
+      <c r="J141">
+        <v>0.0</v>
+      </c>
+      <c r="K141">
+        <v>0.0</v>
+      </c>
+      <c r="L141" s="1">
+        <v>1315297.32</v>
+      </c>
+      <c r="M141" s="1">
+        <v>1315297.32</v>
+      </c>
+      <c r="N141" s="1">
+        <v>0.95</v>
+      </c>
+      <c r="O141">
+        <v>1</v>
+      </c>
+      <c r="Z141" t="s">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="142" spans="1:26">
+      <c r="A142" t="s">
+        <v>313</v>
+      </c>
+      <c r="B142" s="1">
+        <v>4369.0</v>
+      </c>
+      <c r="C142" s="1">
+        <v>24.62</v>
+      </c>
+      <c r="D142" s="1">
+        <v>21.3030762188</v>
+      </c>
+      <c r="E142" t="s">
+        <v>8</v>
+      </c>
+      <c r="F142">
+        <v>1.0</v>
+      </c>
+      <c r="G142" s="1">
+        <v>93073.14</v>
+      </c>
+      <c r="H142" s="1">
+        <v>14491.64</v>
+      </c>
+      <c r="I142" s="1">
+        <v>15.570163422014</v>
+      </c>
+      <c r="J142">
+        <v>0.0</v>
+      </c>
+      <c r="K142">
+        <v>0.0</v>
+      </c>
+      <c r="L142" s="1">
+        <v>107564.78</v>
+      </c>
+      <c r="M142" s="1">
+        <v>107564.78</v>
+      </c>
+      <c r="N142" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O142">
+        <v>1</v>
+      </c>
+      <c r="Z142" t="s">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="143" spans="1:26">
+      <c r="A143" t="s">
+        <v>315</v>
+      </c>
+      <c r="B143" s="1">
+        <v>9813.0</v>
+      </c>
+      <c r="C143" s="1">
+        <v>18.305</v>
+      </c>
+      <c r="D143" s="1">
+        <v>19.025623153</v>
+      </c>
+      <c r="E143" t="s">
+        <v>8</v>
+      </c>
+      <c r="F143">
+        <v>1.0</v>
+      </c>
+      <c r="G143" s="1">
+        <v>186698.44</v>
+      </c>
+      <c r="H143" s="1">
+        <v>-7071.47</v>
+      </c>
+      <c r="I143" s="1">
+        <v>-3.7876427890881</v>
+      </c>
+      <c r="J143">
+        <v>0.0</v>
+      </c>
+      <c r="K143">
+        <v>0.0</v>
+      </c>
+      <c r="L143" s="1">
+        <v>179626.97</v>
+      </c>
+      <c r="M143" s="1">
+        <v>179626.97</v>
+      </c>
+      <c r="N143" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="O143">
+        <v>1</v>
+      </c>
+      <c r="Z143" t="s">
+        <v>314</v>
+      </c>
+    </row>
+    <row r="144" spans="1:26">
+      <c r="A144" t="s">
+        <v>317</v>
+      </c>
+      <c r="B144" s="1">
+        <v>5951.0</v>
+      </c>
+      <c r="C144" s="1">
+        <v>24.35</v>
+      </c>
+      <c r="D144" s="1">
+        <v>26.7070105865</v>
+      </c>
+      <c r="E144" t="s">
+        <v>8</v>
+      </c>
+      <c r="F144">
+        <v>1.0</v>
+      </c>
+      <c r="G144" s="1">
+        <v>158933.42</v>
+      </c>
+      <c r="H144" s="1">
+        <v>-14026.57</v>
+      </c>
+      <c r="I144" s="1">
+        <v>-8.8254377210281</v>
+      </c>
+      <c r="J144">
+        <v>0.0</v>
+      </c>
+      <c r="K144">
+        <v>0.0</v>
+      </c>
+      <c r="L144" s="1">
+        <v>144906.85</v>
+      </c>
+      <c r="M144" s="1">
+        <v>144906.85</v>
+      </c>
+      <c r="N144" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O144">
+        <v>1</v>
+      </c>
+      <c r="Z144" t="s">
+        <v>316</v>
+      </c>
+    </row>
+    <row r="145" spans="1:26">
+      <c r="A145" t="s">
+        <v>319</v>
+      </c>
+      <c r="B145" s="1">
+        <v>16574.0</v>
+      </c>
+      <c r="C145" s="1">
+        <v>22.27</v>
+      </c>
+      <c r="D145" s="1">
+        <v>19.9986726198</v>
+      </c>
+      <c r="E145" t="s">
+        <v>8</v>
+      </c>
+      <c r="F145">
+        <v>1.0</v>
+      </c>
+      <c r="G145" s="1">
+        <v>331458.0</v>
+      </c>
+      <c r="H145" s="1">
+        <v>37644.98</v>
+      </c>
+      <c r="I145" s="1">
+        <v>11.357390679965</v>
+      </c>
+      <c r="J145">
+        <v>0.0</v>
+      </c>
+      <c r="K145">
+        <v>0.0</v>
+      </c>
+      <c r="L145" s="1">
+        <v>369102.98</v>
+      </c>
+      <c r="M145" s="1">
+        <v>369102.98</v>
+      </c>
+      <c r="N145" s="1">
         <v>0.27</v>
       </c>
-      <c r="P4">
-[...46 lines deleted...]
-      <c r="O5" s="1">
+      <c r="O145">
+        <v>1</v>
+      </c>
+      <c r="Z145" t="s">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="146" spans="1:26">
+      <c r="A146" t="s">
+        <v>321</v>
+      </c>
+      <c r="B146" s="1">
+        <v>7311.0</v>
+      </c>
+      <c r="C146" s="1">
+        <v>56.0</v>
+      </c>
+      <c r="D146" s="1">
+        <v>60.4260648338</v>
+      </c>
+      <c r="E146" t="s">
+        <v>8</v>
+      </c>
+      <c r="F146">
+        <v>1.0</v>
+      </c>
+      <c r="G146" s="1">
+        <v>441774.96</v>
+      </c>
+      <c r="H146" s="1">
+        <v>-32358.96</v>
+      </c>
+      <c r="I146" s="1">
+        <v>-7.3247610050149</v>
+      </c>
+      <c r="J146">
+        <v>0.0</v>
+      </c>
+      <c r="K146">
+        <v>0.0</v>
+      </c>
+      <c r="L146" s="1">
+        <v>409416.0</v>
+      </c>
+      <c r="M146" s="1">
+        <v>409416.0</v>
+      </c>
+      <c r="N146" s="1">
         <v>0.3</v>
       </c>
-      <c r="P5">
-[...446 lines deleted...]
-      <c r="O14" s="1">
+      <c r="O146">
+        <v>1</v>
+      </c>
+      <c r="Z146" t="s">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="147" spans="1:26">
+      <c r="A147" t="s">
+        <v>323</v>
+      </c>
+      <c r="B147" s="1">
+        <v>776.0</v>
+      </c>
+      <c r="C147" s="1">
+        <v>80.5</v>
+      </c>
+      <c r="D147" s="1">
+        <v>82.0</v>
+      </c>
+      <c r="E147" t="s">
+        <v>8</v>
+      </c>
+      <c r="F147">
+        <v>1.0</v>
+      </c>
+      <c r="G147" s="1">
+        <v>63632.0</v>
+      </c>
+      <c r="H147" s="1">
+        <v>-1164.0</v>
+      </c>
+      <c r="I147" s="1">
+        <v>-1.8292682926829</v>
+      </c>
+      <c r="J147">
+        <v>0.0</v>
+      </c>
+      <c r="K147">
+        <v>0.0</v>
+      </c>
+      <c r="L147" s="1">
+        <v>62468.0</v>
+      </c>
+      <c r="M147" s="1">
+        <v>62468.0</v>
+      </c>
+      <c r="N147" s="1">
         <v>0.05</v>
       </c>
-      <c r="P14">
-[...696 lines deleted...]
-      <c r="O28" s="1">
+      <c r="O147">
+        <v>1</v>
+      </c>
+      <c r="Z147" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="148" spans="1:26">
+      <c r="A148" t="s">
+        <v>325</v>
+      </c>
+      <c r="B148" s="1">
+        <v>2779.0</v>
+      </c>
+      <c r="C148" s="1">
+        <v>130.65</v>
+      </c>
+      <c r="D148" s="1">
+        <v>101.2994566391</v>
+      </c>
+      <c r="E148" t="s">
+        <v>8</v>
+      </c>
+      <c r="F148">
+        <v>1.0</v>
+      </c>
+      <c r="G148" s="1">
+        <v>281511.19</v>
+      </c>
+      <c r="H148" s="1">
+        <v>81565.16</v>
+      </c>
+      <c r="I148" s="1">
+        <v>28.974038296666</v>
+      </c>
+      <c r="J148">
+        <v>0.0</v>
+      </c>
+      <c r="K148">
+        <v>0.0</v>
+      </c>
+      <c r="L148" s="1">
+        <v>363076.35</v>
+      </c>
+      <c r="M148" s="1">
+        <v>363076.35</v>
+      </c>
+      <c r="N148" s="1">
+        <v>0.26</v>
+      </c>
+      <c r="O148">
+        <v>1</v>
+      </c>
+      <c r="Z148" t="s">
+        <v>324</v>
+      </c>
+    </row>
+    <row r="149" spans="1:26">
+      <c r="A149" t="s">
+        <v>327</v>
+      </c>
+      <c r="B149" s="1">
+        <v>2168.0</v>
+      </c>
+      <c r="C149" s="1">
+        <v>80.32</v>
+      </c>
+      <c r="D149" s="1">
+        <v>99.4024400369</v>
+      </c>
+      <c r="E149" t="s">
+        <v>8</v>
+      </c>
+      <c r="F149">
+        <v>1.0</v>
+      </c>
+      <c r="G149" s="1">
+        <v>215504.49</v>
+      </c>
+      <c r="H149" s="1">
+        <v>-41370.73</v>
+      </c>
+      <c r="I149" s="1">
+        <v>-19.197154546525</v>
+      </c>
+      <c r="J149">
+        <v>0.0</v>
+      </c>
+      <c r="K149">
+        <v>0.0</v>
+      </c>
+      <c r="L149" s="1">
+        <v>174133.76</v>
+      </c>
+      <c r="M149" s="1">
+        <v>174133.76</v>
+      </c>
+      <c r="N149" s="1">
         <v>0.13</v>
       </c>
-      <c r="P28">
-[...46 lines deleted...]
-      <c r="O29" s="1">
+      <c r="O149">
+        <v>1</v>
+      </c>
+      <c r="Z149" t="s">
+        <v>326</v>
+      </c>
+    </row>
+    <row r="150" spans="1:26">
+      <c r="A150" t="s">
+        <v>329</v>
+      </c>
+      <c r="B150" s="1">
+        <v>12352.0</v>
+      </c>
+      <c r="C150" s="1">
+        <v>20.86</v>
+      </c>
+      <c r="D150" s="1">
+        <v>33.8087993847</v>
+      </c>
+      <c r="E150" t="s">
+        <v>8</v>
+      </c>
+      <c r="F150">
+        <v>1.0</v>
+      </c>
+      <c r="G150" s="1">
+        <v>417606.29</v>
+      </c>
+      <c r="H150" s="1">
+        <v>-159943.57</v>
+      </c>
+      <c r="I150" s="1">
+        <v>-38.300086428296</v>
+      </c>
+      <c r="J150">
+        <v>0.0</v>
+      </c>
+      <c r="K150">
+        <v>0.0</v>
+      </c>
+      <c r="L150" s="1">
+        <v>257662.72</v>
+      </c>
+      <c r="M150" s="1">
+        <v>257662.72</v>
+      </c>
+      <c r="N150" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O150">
+        <v>1</v>
+      </c>
+      <c r="Z150" t="s">
+        <v>328</v>
+      </c>
+    </row>
+    <row r="151" spans="1:26">
+      <c r="A151" t="s">
+        <v>331</v>
+      </c>
+      <c r="B151" s="1">
+        <v>14452.0</v>
+      </c>
+      <c r="C151" s="1">
+        <v>34.27</v>
+      </c>
+      <c r="D151" s="1">
+        <v>36.7068758649</v>
+      </c>
+      <c r="E151" t="s">
+        <v>8</v>
+      </c>
+      <c r="F151">
+        <v>1.0</v>
+      </c>
+      <c r="G151" s="1">
+        <v>530487.77</v>
+      </c>
+      <c r="H151" s="1">
+        <v>-35217.73</v>
+      </c>
+      <c r="I151" s="1">
+        <v>-6.6387449422255</v>
+      </c>
+      <c r="J151">
+        <v>0.0</v>
+      </c>
+      <c r="K151">
+        <v>0.0</v>
+      </c>
+      <c r="L151" s="1">
+        <v>495270.04</v>
+      </c>
+      <c r="M151" s="1">
+        <v>495270.04</v>
+      </c>
+      <c r="N151" s="1">
+        <v>0.36</v>
+      </c>
+      <c r="O151">
+        <v>1</v>
+      </c>
+      <c r="Z151" t="s">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="152" spans="1:26">
+      <c r="A152" t="s">
+        <v>333</v>
+      </c>
+      <c r="B152" s="1">
+        <v>11134.0</v>
+      </c>
+      <c r="C152" s="1">
+        <v>23.62</v>
+      </c>
+      <c r="D152" s="1">
+        <v>30.4360804742</v>
+      </c>
+      <c r="E152" t="s">
+        <v>8</v>
+      </c>
+      <c r="F152">
+        <v>1.0</v>
+      </c>
+      <c r="G152" s="1">
+        <v>338875.32</v>
+      </c>
+      <c r="H152" s="1">
+        <v>-75890.24</v>
+      </c>
+      <c r="I152" s="1">
+        <v>-22.394737982099</v>
+      </c>
+      <c r="J152">
+        <v>0.0</v>
+      </c>
+      <c r="K152">
+        <v>0.0</v>
+      </c>
+      <c r="L152" s="1">
+        <v>262985.08</v>
+      </c>
+      <c r="M152" s="1">
+        <v>262985.08</v>
+      </c>
+      <c r="N152" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O152">
+        <v>1</v>
+      </c>
+      <c r="Z152" t="s">
+        <v>332</v>
+      </c>
+    </row>
+    <row r="153" spans="1:26">
+      <c r="A153" t="s">
+        <v>335</v>
+      </c>
+      <c r="B153" s="1">
+        <v>7290.0</v>
+      </c>
+      <c r="C153" s="1">
+        <v>56.54</v>
+      </c>
+      <c r="D153" s="1">
+        <v>118.9744951989</v>
+      </c>
+      <c r="E153" t="s">
+        <v>8</v>
+      </c>
+      <c r="F153">
+        <v>1.0</v>
+      </c>
+      <c r="G153" s="1">
+        <v>867324.07</v>
+      </c>
+      <c r="H153" s="1">
+        <v>-455147.47</v>
+      </c>
+      <c r="I153" s="1">
+        <v>-52.47720958557</v>
+      </c>
+      <c r="J153">
+        <v>0.0</v>
+      </c>
+      <c r="K153">
+        <v>0.0</v>
+      </c>
+      <c r="L153" s="1">
+        <v>412176.6</v>
+      </c>
+      <c r="M153" s="1">
+        <v>412176.6</v>
+      </c>
+      <c r="N153" s="1">
+        <v>0.3</v>
+      </c>
+      <c r="O153">
+        <v>1</v>
+      </c>
+      <c r="Z153" t="s">
+        <v>334</v>
+      </c>
+    </row>
+    <row r="154" spans="1:26">
+      <c r="A154" t="s">
+        <v>337</v>
+      </c>
+      <c r="B154" s="1">
+        <v>290.0</v>
+      </c>
+      <c r="C154" s="1">
+        <v>279.95</v>
+      </c>
+      <c r="D154" s="1">
+        <v>276.05</v>
+      </c>
+      <c r="E154" t="s">
+        <v>8</v>
+      </c>
+      <c r="F154">
+        <v>1.0</v>
+      </c>
+      <c r="G154" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H154" s="1">
+        <v>113100.0</v>
+      </c>
+      <c r="I154" s="1">
+        <v>0</v>
+      </c>
+      <c r="J154">
+        <v>0.0</v>
+      </c>
+      <c r="K154">
+        <v>0.0</v>
+      </c>
+      <c r="L154" s="1">
+        <v>113100.0</v>
+      </c>
+      <c r="M154" s="1">
+        <v>113100.0</v>
+      </c>
+      <c r="N154" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O154">
+        <v>1</v>
+      </c>
+      <c r="Z154" t="s">
+        <v>336</v>
+      </c>
+    </row>
+    <row r="155" spans="1:26">
+      <c r="A155" t="s">
+        <v>339</v>
+      </c>
+      <c r="B155" s="1">
+        <v>60.0</v>
+      </c>
+      <c r="C155" s="1">
+        <v>114.97</v>
+      </c>
+      <c r="D155" s="1">
+        <v>114.872</v>
+      </c>
+      <c r="E155" t="s">
+        <v>8</v>
+      </c>
+      <c r="F155">
+        <v>1.0</v>
+      </c>
+      <c r="G155" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H155" s="1">
+        <v>5880.0</v>
+      </c>
+      <c r="I155" s="1">
+        <v>0</v>
+      </c>
+      <c r="J155">
+        <v>0.0</v>
+      </c>
+      <c r="K155">
+        <v>0.0</v>
+      </c>
+      <c r="L155" s="1">
+        <v>5880.0</v>
+      </c>
+      <c r="M155" s="1">
+        <v>5880.0</v>
+      </c>
+      <c r="N155" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O155">
+        <v>1</v>
+      </c>
+      <c r="Z155" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="156" spans="1:26">
+      <c r="A156" t="s">
+        <v>341</v>
+      </c>
+      <c r="B156" s="1">
+        <v>5.0</v>
+      </c>
+      <c r="C156" s="1">
+        <v>105.83</v>
+      </c>
+      <c r="D156" s="1">
+        <v>105.69</v>
+      </c>
+      <c r="E156" t="s">
+        <v>8</v>
+      </c>
+      <c r="F156">
+        <v>1.0</v>
+      </c>
+      <c r="G156" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H156" s="1">
+        <v>700.0</v>
+      </c>
+      <c r="I156" s="1">
+        <v>0</v>
+      </c>
+      <c r="J156">
+        <v>0.0</v>
+      </c>
+      <c r="K156">
+        <v>0.0</v>
+      </c>
+      <c r="L156" s="1">
+        <v>700.0</v>
+      </c>
+      <c r="M156" s="1">
+        <v>700.0</v>
+      </c>
+      <c r="N156" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O156">
+        <v>1</v>
+      </c>
+      <c r="Z156" t="s">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="157" spans="1:26">
+      <c r="A157" t="s">
+        <v>343</v>
+      </c>
+      <c r="B157" s="1">
+        <v>-5.0</v>
+      </c>
+      <c r="C157" s="1">
+        <v>6359.0</v>
+      </c>
+      <c r="D157" s="1">
+        <v>6288.0</v>
+      </c>
+      <c r="E157" t="s">
+        <v>8</v>
+      </c>
+      <c r="F157">
+        <v>1.0</v>
+      </c>
+      <c r="G157" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H157" s="1">
+        <v>-3550.0</v>
+      </c>
+      <c r="I157" s="1">
+        <v>0</v>
+      </c>
+      <c r="J157">
+        <v>0.0</v>
+      </c>
+      <c r="K157">
+        <v>0.0</v>
+      </c>
+      <c r="L157" s="1">
+        <v>-3550.0</v>
+      </c>
+      <c r="M157" s="1">
+        <v>-3550.0</v>
+      </c>
+      <c r="N157" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O157">
+        <v>1</v>
+      </c>
+      <c r="Z157" t="s">
+        <v>342</v>
+      </c>
+    </row>
+    <row r="158" spans="1:26">
+      <c r="A158" t="s">
+        <v>345</v>
+      </c>
+      <c r="B158" s="1">
+        <v>-4.0</v>
+      </c>
+      <c r="C158" s="1">
+        <v>118.81</v>
+      </c>
+      <c r="D158" s="1">
+        <v>117.835</v>
+      </c>
+      <c r="E158" t="s">
+        <v>8</v>
+      </c>
+      <c r="F158">
+        <v>1.0</v>
+      </c>
+      <c r="G158" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H158" s="1">
+        <v>-3900.0</v>
+      </c>
+      <c r="I158" s="1">
+        <v>0</v>
+      </c>
+      <c r="J158">
+        <v>0.0</v>
+      </c>
+      <c r="K158">
+        <v>0.0</v>
+      </c>
+      <c r="L158" s="1">
+        <v>-3900.0</v>
+      </c>
+      <c r="M158" s="1">
+        <v>-3900.0</v>
+      </c>
+      <c r="N158" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O158">
+        <v>1</v>
+      </c>
+      <c r="Z158" t="s">
+        <v>344</v>
+      </c>
+    </row>
+    <row r="159" spans="1:26">
+      <c r="A159" t="s">
+        <v>347</v>
+      </c>
+      <c r="B159" s="1">
+        <v>-14.0</v>
+      </c>
+      <c r="C159" s="1">
+        <v>126.47</v>
+      </c>
+      <c r="D159" s="1">
+        <v>125.77</v>
+      </c>
+      <c r="E159" t="s">
+        <v>8</v>
+      </c>
+      <c r="F159">
+        <v>1.0</v>
+      </c>
+      <c r="G159" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H159" s="1">
+        <v>-9800.0</v>
+      </c>
+      <c r="I159" s="1">
+        <v>0</v>
+      </c>
+      <c r="J159">
+        <v>0.0</v>
+      </c>
+      <c r="K159">
+        <v>0.0</v>
+      </c>
+      <c r="L159" s="1">
+        <v>-9800.0</v>
+      </c>
+      <c r="M159" s="1">
+        <v>-9800.0</v>
+      </c>
+      <c r="N159" s="1">
+        <v>-0.01</v>
+      </c>
+      <c r="O159">
+        <v>1</v>
+      </c>
+      <c r="Z159" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="160" spans="1:26">
+      <c r="A160" t="s">
+        <v>349</v>
+      </c>
+      <c r="B160" s="1">
+        <v>-8.0</v>
+      </c>
+      <c r="C160" s="1">
+        <v>119.53</v>
+      </c>
+      <c r="D160" s="1">
+        <v>118.9</v>
+      </c>
+      <c r="E160" t="s">
+        <v>8</v>
+      </c>
+      <c r="F160">
+        <v>1.0</v>
+      </c>
+      <c r="G160" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H160" s="1">
+        <v>-5040.0</v>
+      </c>
+      <c r="I160" s="1">
+        <v>0</v>
+      </c>
+      <c r="J160">
+        <v>0.0</v>
+      </c>
+      <c r="K160">
+        <v>0.0</v>
+      </c>
+      <c r="L160" s="1">
+        <v>-5040.0</v>
+      </c>
+      <c r="M160" s="1">
+        <v>-5040.0</v>
+      </c>
+      <c r="N160" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O160">
+        <v>1</v>
+      </c>
+      <c r="Z160" t="s">
+        <v>348</v>
+      </c>
+    </row>
+    <row r="161" spans="1:26">
+      <c r="A161" t="s">
+        <v>351</v>
+      </c>
+      <c r="B161" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C161" s="1">
+        <v>99.75</v>
+      </c>
+      <c r="D161" s="1">
+        <v>99.331</v>
+      </c>
+      <c r="E161" t="s">
+        <v>8</v>
+      </c>
+      <c r="F161">
+        <v>1.0</v>
+      </c>
+      <c r="G161" s="1">
+        <v>99331.0</v>
+      </c>
+      <c r="H161" s="1">
+        <v>419.0</v>
+      </c>
+      <c r="I161" s="1">
+        <v>0.42182198910713</v>
+      </c>
+      <c r="J161">
+        <v>0.16</v>
+      </c>
+      <c r="K161">
+        <v>158.9</v>
+      </c>
+      <c r="L161" s="1">
+        <v>99750.0</v>
+      </c>
+      <c r="M161" s="1">
+        <v>99908.9</v>
+      </c>
+      <c r="N161" s="1">
         <v>0.07</v>
       </c>
-      <c r="P29">
-[...6554 lines deleted...]
-      <c r="A161" t="s">
+      <c r="O161">
+        <v>1</v>
+      </c>
+      <c r="Z161" t="s">
         <v>350</v>
       </c>
-      <c r="B161" t="s">
-[...45 lines deleted...]
-    <row r="162" spans="1:16">
+    </row>
+    <row r="162" spans="1:26">
       <c r="A162" t="s">
         <v>353</v>
       </c>
-      <c r="B162" t="s">
+      <c r="B162" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C162" s="1">
+        <v>101.992</v>
+      </c>
+      <c r="D162" s="1">
+        <v>99.634</v>
+      </c>
+      <c r="E162" t="s">
+        <v>8</v>
+      </c>
+      <c r="F162">
+        <v>1.0</v>
+      </c>
+      <c r="G162" s="1">
+        <v>99634.0</v>
+      </c>
+      <c r="H162" s="1">
+        <v>2358.0</v>
+      </c>
+      <c r="I162" s="1">
+        <v>2.3666619828573</v>
+      </c>
+      <c r="J162">
+        <v>4.11</v>
+      </c>
+      <c r="K162" t="s">
         <v>354</v>
       </c>
-      <c r="C162" s="1">
-[...27 lines deleted...]
-        <v>355</v>
+      <c r="L162" s="1">
+        <v>101992.0</v>
       </c>
       <c r="M162" s="1">
-        <v>101463.0</v>
+        <v>106103.3</v>
       </c>
       <c r="N162" s="1">
-        <v>102938.68</v>
-[...1 lines deleted...]
-      <c r="O162" s="1">
         <v>0.08</v>
       </c>
-      <c r="P162">
-[...3 lines deleted...]
-    <row r="163" spans="1:16">
+      <c r="O162">
+        <v>1</v>
+      </c>
+      <c r="Z162" t="s">
+        <v>352</v>
+      </c>
+    </row>
+    <row r="163" spans="1:26">
       <c r="A163" t="s">
         <v>356</v>
       </c>
-      <c r="B163" t="s">
+      <c r="B163" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C163" s="1">
+        <v>101.625</v>
+      </c>
+      <c r="D163" s="1">
+        <v>99.179</v>
+      </c>
+      <c r="E163" t="s">
+        <v>8</v>
+      </c>
+      <c r="F163">
+        <v>1.0</v>
+      </c>
+      <c r="G163" s="1">
+        <v>99179.0</v>
+      </c>
+      <c r="H163" s="1">
+        <v>2446.0</v>
+      </c>
+      <c r="I163" s="1">
+        <v>2.4662478952198</v>
+      </c>
+      <c r="J163">
+        <v>1.7</v>
+      </c>
+      <c r="K163" t="s">
         <v>357</v>
       </c>
-      <c r="C163" s="1">
+      <c r="L163" s="1">
+        <v>101625.0</v>
+      </c>
+      <c r="M163" s="1">
+        <v>103323.63</v>
+      </c>
+      <c r="N163" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O163">
+        <v>1</v>
+      </c>
+      <c r="Z163" t="s">
+        <v>355</v>
+      </c>
+    </row>
+    <row r="164" spans="1:26">
+      <c r="A164" t="s">
+        <v>359</v>
+      </c>
+      <c r="B164" s="1">
         <v>200000.0</v>
       </c>
-      <c r="D163" s="1">
-[...2 lines deleted...]
-      <c r="E163" s="1">
+      <c r="C164" s="1">
+        <v>100.873</v>
+      </c>
+      <c r="D164" s="1">
         <v>99.847</v>
       </c>
-      <c r="F163" t="s">
-[...5 lines deleted...]
-      <c r="H163" s="1">
+      <c r="E164" t="s">
+        <v>8</v>
+      </c>
+      <c r="F164">
+        <v>1.0</v>
+      </c>
+      <c r="G164" s="1">
         <v>199694.0</v>
       </c>
-      <c r="I163" s="1">
-[...17 lines deleted...]
-      <c r="O163" s="1">
+      <c r="H164" s="1">
+        <v>2052.0</v>
+      </c>
+      <c r="I164" s="1">
+        <v>1.0275721854437</v>
+      </c>
+      <c r="J164">
+        <v>0.28</v>
+      </c>
+      <c r="K164">
+        <v>556.16</v>
+      </c>
+      <c r="L164" s="1">
+        <v>201746.0</v>
+      </c>
+      <c r="M164" s="1">
+        <v>202302.16</v>
+      </c>
+      <c r="N164" s="1">
         <v>0.15</v>
       </c>
-      <c r="P163">
-[...4 lines deleted...]
-      <c r="A164" t="s">
+      <c r="O164">
+        <v>1</v>
+      </c>
+      <c r="Z164" t="s">
         <v>358</v>
       </c>
-      <c r="B164" t="s">
-[...2 lines deleted...]
-      <c r="C164" s="1">
+    </row>
+    <row r="165" spans="1:26">
+      <c r="A165" t="s">
+        <v>361</v>
+      </c>
+      <c r="B165" s="1">
         <v>100000.0</v>
       </c>
-      <c r="D164" s="1">
-[...2 lines deleted...]
-      <c r="E164" s="1">
+      <c r="C165" s="1">
+        <v>101.736</v>
+      </c>
+      <c r="D165" s="1">
         <v>99.89</v>
       </c>
-      <c r="F164" t="s">
-[...5 lines deleted...]
-      <c r="H164" s="1">
+      <c r="E165" t="s">
+        <v>8</v>
+      </c>
+      <c r="F165">
+        <v>1.0</v>
+      </c>
+      <c r="G165" s="1">
         <v>99890.0</v>
       </c>
-      <c r="I164" s="1">
-[...25 lines deleted...]
-      <c r="A165" t="s">
+      <c r="H165" s="1">
+        <v>1846.0</v>
+      </c>
+      <c r="I165" s="1">
+        <v>1.8480328361197</v>
+      </c>
+      <c r="J165">
+        <v>0.67</v>
+      </c>
+      <c r="K165">
+        <v>671.58</v>
+      </c>
+      <c r="L165" s="1">
+        <v>101736.0</v>
+      </c>
+      <c r="M165" s="1">
+        <v>102407.58</v>
+      </c>
+      <c r="N165" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O165">
+        <v>1</v>
+      </c>
+      <c r="Z165" t="s">
         <v>360</v>
       </c>
-      <c r="B165" t="s">
-[...45 lines deleted...]
-    <row r="166" spans="1:16">
+    </row>
+    <row r="166" spans="1:26">
       <c r="A166" t="s">
         <v>363</v>
       </c>
-      <c r="B166" t="s">
+      <c r="B166" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C166" s="1">
+        <v>98.591</v>
+      </c>
+      <c r="D166" s="1">
+        <v>99.33</v>
+      </c>
+      <c r="E166" t="s">
+        <v>8</v>
+      </c>
+      <c r="F166">
+        <v>1.0</v>
+      </c>
+      <c r="G166" s="1">
+        <v>99330.0</v>
+      </c>
+      <c r="H166" s="1">
+        <v>-739.0</v>
+      </c>
+      <c r="I166" s="1">
+        <v>-0.74398469747307</v>
+      </c>
+      <c r="J166">
+        <v>2.1</v>
+      </c>
+      <c r="K166" t="s">
         <v>364</v>
       </c>
-      <c r="C166" s="1">
+      <c r="L166" s="1">
+        <v>98591.0</v>
+      </c>
+      <c r="M166" s="1">
+        <v>100686.89</v>
+      </c>
+      <c r="N166" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O166">
+        <v>1</v>
+      </c>
+      <c r="Z166" t="s">
+        <v>362</v>
+      </c>
+    </row>
+    <row r="167" spans="1:26">
+      <c r="A167" t="s">
+        <v>366</v>
+      </c>
+      <c r="B167" s="1">
         <v>200000.0</v>
       </c>
-      <c r="D166" s="1">
-[...2 lines deleted...]
-      <c r="E166" s="1">
+      <c r="C167" s="1">
+        <v>97.219</v>
+      </c>
+      <c r="D167" s="1">
         <v>99.253</v>
       </c>
-      <c r="F166" t="s">
-[...5 lines deleted...]
-      <c r="H166" s="1">
+      <c r="E167" t="s">
+        <v>8</v>
+      </c>
+      <c r="F167">
+        <v>1.0</v>
+      </c>
+      <c r="G167" s="1">
         <v>198506.0</v>
       </c>
-      <c r="I166" s="1">
-[...17 lines deleted...]
-      <c r="O166" s="1">
+      <c r="H167" s="1">
+        <v>-4068.0</v>
+      </c>
+      <c r="I167" s="1">
+        <v>-2.0493083332494</v>
+      </c>
+      <c r="J167">
+        <v>0.41</v>
+      </c>
+      <c r="K167">
+        <v>821.92</v>
+      </c>
+      <c r="L167" s="1">
+        <v>194438.0</v>
+      </c>
+      <c r="M167" s="1">
+        <v>195259.92</v>
+      </c>
+      <c r="N167" s="1">
         <v>0.14</v>
       </c>
-      <c r="P166">
-[...4 lines deleted...]
-      <c r="A167" t="s">
+      <c r="O167">
+        <v>1</v>
+      </c>
+      <c r="Z167" t="s">
         <v>365</v>
       </c>
-      <c r="B167" t="s">
-[...2 lines deleted...]
-      <c r="C167" s="1">
+    </row>
+    <row r="168" spans="1:26">
+      <c r="A168" t="s">
+        <v>368</v>
+      </c>
+      <c r="B168" s="1">
         <v>100000.0</v>
       </c>
-      <c r="D167" s="1">
-[...2 lines deleted...]
-      <c r="E167" s="1">
+      <c r="C168" s="1">
+        <v>94.155</v>
+      </c>
+      <c r="D168" s="1">
         <v>93.8</v>
       </c>
-      <c r="F167" t="s">
-[...5 lines deleted...]
-      <c r="H167" s="1">
+      <c r="E168" t="s">
+        <v>8</v>
+      </c>
+      <c r="F168">
+        <v>1.0</v>
+      </c>
+      <c r="G168" s="1">
         <v>93800.0</v>
       </c>
-      <c r="I167" s="1">
-[...17 lines deleted...]
-      <c r="O167" s="1">
+      <c r="H168" s="1">
+        <v>355.0</v>
+      </c>
+      <c r="I168" s="1">
+        <v>0.37846481876333</v>
+      </c>
+      <c r="J168">
+        <v>0.51</v>
+      </c>
+      <c r="K168">
+        <v>505.48</v>
+      </c>
+      <c r="L168" s="1">
+        <v>94155.0</v>
+      </c>
+      <c r="M168" s="1">
+        <v>94660.48</v>
+      </c>
+      <c r="N168" s="1">
         <v>0.07</v>
       </c>
-      <c r="P167">
-[...4 lines deleted...]
-      <c r="A168" t="s">
+      <c r="O168">
+        <v>1</v>
+      </c>
+      <c r="Z168" t="s">
         <v>367</v>
       </c>
-      <c r="B168" t="s">
-[...38 lines deleted...]
-      <c r="O168" s="1">
+    </row>
+    <row r="169" spans="1:26">
+      <c r="A169" t="s">
+        <v>370</v>
+      </c>
+      <c r="B169" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C169" s="1">
+        <v>99.968</v>
+      </c>
+      <c r="D169" s="1">
+        <v>99.646</v>
+      </c>
+      <c r="E169" t="s">
+        <v>8</v>
+      </c>
+      <c r="F169">
+        <v>1.0</v>
+      </c>
+      <c r="G169" s="1">
+        <v>99646.0</v>
+      </c>
+      <c r="H169" s="1">
+        <v>322.0</v>
+      </c>
+      <c r="I169" s="1">
+        <v>0.32314392951047</v>
+      </c>
+      <c r="J169">
+        <v>0.49</v>
+      </c>
+      <c r="K169">
+        <v>489.73</v>
+      </c>
+      <c r="L169" s="1">
+        <v>99968.0</v>
+      </c>
+      <c r="M169" s="1">
+        <v>100457.73</v>
+      </c>
+      <c r="N169" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O169">
+        <v>1</v>
+      </c>
+      <c r="Z169" t="s">
+        <v>369</v>
+      </c>
+    </row>
+    <row r="170" spans="1:26">
+      <c r="A170" t="s">
+        <v>372</v>
+      </c>
+      <c r="B170" s="1">
+        <v>118000.0</v>
+      </c>
+      <c r="C170" s="1">
+        <v>101.747</v>
+      </c>
+      <c r="D170" s="1">
+        <v>101.04697458</v>
+      </c>
+      <c r="E170" t="s">
+        <v>8</v>
+      </c>
+      <c r="F170">
+        <v>1.0</v>
+      </c>
+      <c r="G170" s="1">
+        <v>119235.43</v>
+      </c>
+      <c r="H170" s="1">
+        <v>826.03</v>
+      </c>
+      <c r="I170" s="1">
+        <v>0.69277227414704</v>
+      </c>
+      <c r="J170">
+        <v>4.46</v>
+      </c>
+      <c r="K170" t="s">
+        <v>373</v>
+      </c>
+      <c r="L170" s="1">
+        <v>120061.46</v>
+      </c>
+      <c r="M170" s="1">
+        <v>125327.82</v>
+      </c>
+      <c r="N170" s="1">
         <v>0.09</v>
       </c>
-      <c r="P168">
-[...10 lines deleted...]
-      <c r="C169" s="1">
+      <c r="O170">
+        <v>1</v>
+      </c>
+      <c r="Z170" t="s">
+        <v>371</v>
+      </c>
+    </row>
+    <row r="171" spans="1:26">
+      <c r="A171" t="s">
+        <v>375</v>
+      </c>
+      <c r="B171" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C171" s="1">
+        <v>110.477</v>
+      </c>
+      <c r="D171" s="1">
+        <v>100.019</v>
+      </c>
+      <c r="E171" t="s">
+        <v>8</v>
+      </c>
+      <c r="F171">
+        <v>1.0</v>
+      </c>
+      <c r="G171" s="1">
+        <v>200038.0</v>
+      </c>
+      <c r="H171" s="1">
+        <v>20916.0</v>
+      </c>
+      <c r="I171" s="1">
+        <v>10.456013357462</v>
+      </c>
+      <c r="J171">
+        <v>5.33</v>
+      </c>
+      <c r="K171" t="s">
+        <v>376</v>
+      </c>
+      <c r="L171" s="1">
+        <v>220954.0</v>
+      </c>
+      <c r="M171" s="1">
+        <v>231612.72</v>
+      </c>
+      <c r="N171" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O171">
+        <v>1</v>
+      </c>
+      <c r="Z171" t="s">
+        <v>374</v>
+      </c>
+    </row>
+    <row r="172" spans="1:26">
+      <c r="A172" t="s">
+        <v>378</v>
+      </c>
+      <c r="B172" s="1">
+        <v>134000.0</v>
+      </c>
+      <c r="C172" s="1">
+        <v>100.312</v>
+      </c>
+      <c r="D172" s="1">
+        <v>99.58</v>
+      </c>
+      <c r="E172" t="s">
+        <v>8</v>
+      </c>
+      <c r="F172">
+        <v>1.0</v>
+      </c>
+      <c r="G172" s="1">
+        <v>133437.2</v>
+      </c>
+      <c r="H172" s="1">
+        <v>980.88</v>
+      </c>
+      <c r="I172" s="1">
+        <v>0.73508736694115</v>
+      </c>
+      <c r="J172">
+        <v>0.5</v>
+      </c>
+      <c r="K172">
+        <v>674.59</v>
+      </c>
+      <c r="L172" s="1">
+        <v>134418.08</v>
+      </c>
+      <c r="M172" s="1">
+        <v>135092.67</v>
+      </c>
+      <c r="N172" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O172">
+        <v>1</v>
+      </c>
+      <c r="Z172" t="s">
+        <v>377</v>
+      </c>
+    </row>
+    <row r="173" spans="1:26">
+      <c r="A173" t="s">
+        <v>380</v>
+      </c>
+      <c r="B173" s="1">
         <v>100000.0</v>
       </c>
-      <c r="D169" s="1">
-[...32 lines deleted...]
-      <c r="O169" s="1">
+      <c r="C173" s="1">
+        <v>104.412</v>
+      </c>
+      <c r="D173" s="1">
+        <v>106.65</v>
+      </c>
+      <c r="E173" t="s">
+        <v>8</v>
+      </c>
+      <c r="F173">
+        <v>1.0</v>
+      </c>
+      <c r="G173" s="1">
+        <v>106650.0</v>
+      </c>
+      <c r="H173" s="1">
+        <v>-2238.0</v>
+      </c>
+      <c r="I173" s="1">
+        <v>-2.098452883263</v>
+      </c>
+      <c r="J173">
+        <v>0.59</v>
+      </c>
+      <c r="K173">
+        <v>589.04</v>
+      </c>
+      <c r="L173" s="1">
+        <v>104412.0</v>
+      </c>
+      <c r="M173" s="1">
+        <v>105001.04</v>
+      </c>
+      <c r="N173" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O173">
+        <v>1</v>
+      </c>
+      <c r="Z173" t="s">
+        <v>379</v>
+      </c>
+    </row>
+    <row r="174" spans="1:26">
+      <c r="A174" t="s">
+        <v>382</v>
+      </c>
+      <c r="B174" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C174" s="1">
+        <v>100.587</v>
+      </c>
+      <c r="D174" s="1">
+        <v>100.61</v>
+      </c>
+      <c r="E174" t="s">
+        <v>8</v>
+      </c>
+      <c r="F174">
+        <v>1.0</v>
+      </c>
+      <c r="G174" s="1">
+        <v>100610.0</v>
+      </c>
+      <c r="H174" s="1">
+        <v>-23.0</v>
+      </c>
+      <c r="I174" s="1">
+        <v>-0.022860550641089</v>
+      </c>
+      <c r="J174">
+        <v>0.42</v>
+      </c>
+      <c r="K174">
+        <v>415.89</v>
+      </c>
+      <c r="L174" s="1">
+        <v>100587.0</v>
+      </c>
+      <c r="M174" s="1">
+        <v>101002.89</v>
+      </c>
+      <c r="N174" s="1">
         <v>0.07</v>
       </c>
-      <c r="P169">
-[...60 lines deleted...]
-      <c r="C171" s="1">
+      <c r="O174">
+        <v>1</v>
+      </c>
+      <c r="Z174" t="s">
+        <v>381</v>
+      </c>
+    </row>
+    <row r="175" spans="1:26">
+      <c r="A175" t="s">
+        <v>384</v>
+      </c>
+      <c r="B175" s="1">
+        <v>29000.0</v>
+      </c>
+      <c r="C175" s="1">
+        <v>96.239</v>
+      </c>
+      <c r="D175" s="1">
+        <v>98.803</v>
+      </c>
+      <c r="E175" t="s">
+        <v>8</v>
+      </c>
+      <c r="F175">
+        <v>1.0</v>
+      </c>
+      <c r="G175" s="1">
+        <v>28652.87</v>
+      </c>
+      <c r="H175" s="1">
+        <v>-743.56</v>
+      </c>
+      <c r="I175" s="1">
+        <v>-2.5950629029483</v>
+      </c>
+      <c r="J175">
+        <v>2.21</v>
+      </c>
+      <c r="K175">
+        <v>639.59</v>
+      </c>
+      <c r="L175" s="1">
+        <v>27909.31</v>
+      </c>
+      <c r="M175" s="1">
+        <v>28548.9</v>
+      </c>
+      <c r="N175" s="1">
+        <v>0.02</v>
+      </c>
+      <c r="O175">
+        <v>1</v>
+      </c>
+      <c r="Z175" t="s">
+        <v>383</v>
+      </c>
+    </row>
+    <row r="176" spans="1:26">
+      <c r="A176" t="s">
+        <v>386</v>
+      </c>
+      <c r="B176" s="1">
         <v>200000.0</v>
       </c>
-      <c r="D171" s="1">
-[...240 lines deleted...]
-      <c r="A176" t="s">
+      <c r="C176" s="1">
+        <v>98.318</v>
+      </c>
+      <c r="D176" s="1">
+        <v>97.929</v>
+      </c>
+      <c r="E176" t="s">
+        <v>8</v>
+      </c>
+      <c r="F176">
+        <v>1.0</v>
+      </c>
+      <c r="G176" s="1">
+        <v>195858.0</v>
+      </c>
+      <c r="H176" s="1">
+        <v>778.0</v>
+      </c>
+      <c r="I176" s="1">
+        <v>0.39722656210111</v>
+      </c>
+      <c r="J176">
+        <v>0.4</v>
+      </c>
+      <c r="K176">
+        <v>805.48</v>
+      </c>
+      <c r="L176" s="1">
+        <v>196636.0</v>
+      </c>
+      <c r="M176" s="1">
+        <v>197441.48</v>
+      </c>
+      <c r="N176" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="O176">
+        <v>1</v>
+      </c>
+      <c r="Z176" t="s">
         <v>385</v>
       </c>
-      <c r="B176" t="s">
-[...45 lines deleted...]
-    <row r="177" spans="1:16">
+    </row>
+    <row r="177" spans="1:26">
       <c r="A177" t="s">
         <v>388</v>
       </c>
-      <c r="B177" t="s">
+      <c r="B177" s="1">
+        <v>140000.0</v>
+      </c>
+      <c r="C177" s="1">
+        <v>99.195</v>
+      </c>
+      <c r="D177" s="1">
+        <v>101.0269</v>
+      </c>
+      <c r="E177" t="s">
+        <v>8</v>
+      </c>
+      <c r="F177">
+        <v>1.0</v>
+      </c>
+      <c r="G177" s="1">
+        <v>141437.66</v>
+      </c>
+      <c r="H177" s="1">
+        <v>-2564.66</v>
+      </c>
+      <c r="I177" s="1">
+        <v>-1.8132794334974</v>
+      </c>
+      <c r="J177">
+        <v>2.9</v>
+      </c>
+      <c r="K177" t="s">
         <v>389</v>
       </c>
-      <c r="C177" s="1">
-[...27 lines deleted...]
-        <v>81.51</v>
+      <c r="L177" s="1">
+        <v>138873.0</v>
       </c>
       <c r="M177" s="1">
-        <v>99296.0</v>
+        <v>142934.13</v>
       </c>
       <c r="N177" s="1">
-        <v>99377.51</v>
-[...8 lines deleted...]
-    <row r="178" spans="1:16">
+        <v>0.1</v>
+      </c>
+      <c r="O177">
+        <v>1</v>
+      </c>
+      <c r="Z177" t="s">
+        <v>387</v>
+      </c>
+    </row>
+    <row r="178" spans="1:26">
       <c r="A178" t="s">
+        <v>391</v>
+      </c>
+      <c r="B178" s="1">
+        <v>169000.0</v>
+      </c>
+      <c r="C178" s="1">
+        <v>90.611</v>
+      </c>
+      <c r="D178" s="1">
+        <v>87.63511834</v>
+      </c>
+      <c r="E178" t="s">
+        <v>8</v>
+      </c>
+      <c r="F178">
+        <v>1.0</v>
+      </c>
+      <c r="G178" s="1">
+        <v>148103.35</v>
+      </c>
+      <c r="H178" s="1">
+        <v>5029.24</v>
+      </c>
+      <c r="I178" s="1">
+        <v>3.3957638365371</v>
+      </c>
+      <c r="J178">
+        <v>0.0</v>
+      </c>
+      <c r="K178">
+        <v>0.0</v>
+      </c>
+      <c r="L178" s="1">
+        <v>153132.59</v>
+      </c>
+      <c r="M178" s="1">
+        <v>153132.59</v>
+      </c>
+      <c r="N178" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O178">
+        <v>1</v>
+      </c>
+      <c r="Z178" t="s">
         <v>390</v>
       </c>
-      <c r="B178" t="s">
-[...45 lines deleted...]
-    <row r="179" spans="1:16">
+    </row>
+    <row r="179" spans="1:26">
       <c r="A179" t="s">
+        <v>393</v>
+      </c>
+      <c r="B179" s="1">
+        <v>717000.0</v>
+      </c>
+      <c r="C179" s="1">
+        <v>60.963</v>
+      </c>
+      <c r="D179" s="1">
+        <v>67.7512622</v>
+      </c>
+      <c r="E179" t="s">
+        <v>8</v>
+      </c>
+      <c r="F179">
+        <v>1.0</v>
+      </c>
+      <c r="G179" s="1">
+        <v>485776.55</v>
+      </c>
+      <c r="H179" s="1">
+        <v>-48671.84</v>
+      </c>
+      <c r="I179" s="1">
+        <v>-10.019388543972</v>
+      </c>
+      <c r="J179">
+        <v>0.0</v>
+      </c>
+      <c r="K179">
+        <v>0.0</v>
+      </c>
+      <c r="L179" s="1">
+        <v>437104.71</v>
+      </c>
+      <c r="M179" s="1">
+        <v>437104.71</v>
+      </c>
+      <c r="N179" s="1">
+        <v>0.32</v>
+      </c>
+      <c r="O179">
+        <v>1</v>
+      </c>
+      <c r="Z179" t="s">
         <v>392</v>
       </c>
-      <c r="B179" t="s">
-[...45 lines deleted...]
-    <row r="180" spans="1:16">
+    </row>
+    <row r="180" spans="1:26">
       <c r="A180" t="s">
         <v>395</v>
       </c>
-      <c r="B180" t="s">
+      <c r="B180" s="1">
+        <v>109500.0</v>
+      </c>
+      <c r="C180" s="1">
+        <v>98.731</v>
+      </c>
+      <c r="D180" s="1">
+        <v>99.56292237</v>
+      </c>
+      <c r="E180" t="s">
+        <v>8</v>
+      </c>
+      <c r="F180">
+        <v>1.0</v>
+      </c>
+      <c r="G180" s="1">
+        <v>109021.4</v>
+      </c>
+      <c r="H180" s="1">
+        <v>-910.95</v>
+      </c>
+      <c r="I180" s="1">
+        <v>-0.83556989728622</v>
+      </c>
+      <c r="J180">
+        <v>1.0</v>
+      </c>
+      <c r="K180" t="s">
         <v>396</v>
       </c>
-      <c r="C180" s="1">
-[...27 lines deleted...]
-        <v>0.0</v>
+      <c r="L180" s="1">
+        <v>108110.45</v>
       </c>
       <c r="M180" s="1">
-        <v>152804.73</v>
+        <v>109207.85</v>
       </c>
       <c r="N180" s="1">
-        <v>152804.73</v>
-[...1 lines deleted...]
-      <c r="O180" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O180">
+        <v>1</v>
+      </c>
+      <c r="Z180" t="s">
+        <v>394</v>
+      </c>
+    </row>
+    <row r="181" spans="1:26">
+      <c r="A181" t="s">
+        <v>398</v>
+      </c>
+      <c r="B181" s="1">
+        <v>40000.0</v>
+      </c>
+      <c r="C181" s="1">
+        <v>89.646</v>
+      </c>
+      <c r="D181" s="1">
+        <v>87.671</v>
+      </c>
+      <c r="E181" t="s">
+        <v>8</v>
+      </c>
+      <c r="F181">
+        <v>1.0</v>
+      </c>
+      <c r="G181" s="1">
+        <v>35068.4</v>
+      </c>
+      <c r="H181" s="1">
+        <v>790.0</v>
+      </c>
+      <c r="I181" s="1">
+        <v>2.2527403588416</v>
+      </c>
+      <c r="J181">
+        <v>0.98</v>
+      </c>
+      <c r="K181">
+        <v>391.78</v>
+      </c>
+      <c r="L181" s="1">
+        <v>35858.4</v>
+      </c>
+      <c r="M181" s="1">
+        <v>36250.18</v>
+      </c>
+      <c r="N181" s="1">
+        <v>0.03</v>
+      </c>
+      <c r="O181">
+        <v>1</v>
+      </c>
+      <c r="Z181" t="s">
+        <v>397</v>
+      </c>
+    </row>
+    <row r="182" spans="1:26">
+      <c r="A182" t="s">
+        <v>400</v>
+      </c>
+      <c r="B182" s="1">
+        <v>131000.0</v>
+      </c>
+      <c r="C182" s="1">
+        <v>89.858</v>
+      </c>
+      <c r="D182" s="1">
+        <v>84.29</v>
+      </c>
+      <c r="E182" t="s">
+        <v>8</v>
+      </c>
+      <c r="F182">
+        <v>1.0</v>
+      </c>
+      <c r="G182" s="1">
+        <v>110419.9</v>
+      </c>
+      <c r="H182" s="1">
+        <v>7294.08</v>
+      </c>
+      <c r="I182" s="1">
+        <v>6.6057658085182</v>
+      </c>
+      <c r="J182">
+        <v>1.79</v>
+      </c>
+      <c r="K182" t="s">
+        <v>401</v>
+      </c>
+      <c r="L182" s="1">
+        <v>117713.98</v>
+      </c>
+      <c r="M182" s="1">
+        <v>120062.56</v>
+      </c>
+      <c r="N182" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O182">
+        <v>1</v>
+      </c>
+      <c r="Z182" t="s">
+        <v>399</v>
+      </c>
+    </row>
+    <row r="183" spans="1:26">
+      <c r="A183" t="s">
+        <v>403</v>
+      </c>
+      <c r="B183" s="1">
+        <v>117000.0</v>
+      </c>
+      <c r="C183" s="1">
+        <v>100.225</v>
+      </c>
+      <c r="D183" s="1">
+        <v>99.658</v>
+      </c>
+      <c r="E183" t="s">
+        <v>8</v>
+      </c>
+      <c r="F183">
+        <v>1.0</v>
+      </c>
+      <c r="G183" s="1">
+        <v>116599.86</v>
+      </c>
+      <c r="H183" s="1">
+        <v>663.39</v>
+      </c>
+      <c r="I183" s="1">
+        <v>0.56894579461759</v>
+      </c>
+      <c r="J183">
+        <v>0.3</v>
+      </c>
+      <c r="K183">
+        <v>355.47</v>
+      </c>
+      <c r="L183" s="1">
+        <v>117263.25</v>
+      </c>
+      <c r="M183" s="1">
+        <v>117618.72</v>
+      </c>
+      <c r="N183" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O183">
+        <v>1</v>
+      </c>
+      <c r="Z183" t="s">
+        <v>402</v>
+      </c>
+    </row>
+    <row r="184" spans="1:26">
+      <c r="A184" t="s">
+        <v>405</v>
+      </c>
+      <c r="B184" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C184" s="1">
+        <v>92.198</v>
+      </c>
+      <c r="D184" s="1">
+        <v>91.61</v>
+      </c>
+      <c r="E184" t="s">
+        <v>8</v>
+      </c>
+      <c r="F184">
+        <v>1.0</v>
+      </c>
+      <c r="G184" s="1">
+        <v>91610.0</v>
+      </c>
+      <c r="H184" s="1">
+        <v>588.0</v>
+      </c>
+      <c r="I184" s="1">
+        <v>0.64185132627442</v>
+      </c>
+      <c r="J184">
+        <v>0.86</v>
+      </c>
+      <c r="K184">
+        <v>860.27</v>
+      </c>
+      <c r="L184" s="1">
+        <v>92198.0</v>
+      </c>
+      <c r="M184" s="1">
+        <v>93058.27</v>
+      </c>
+      <c r="N184" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O184">
+        <v>1</v>
+      </c>
+      <c r="Z184" t="s">
+        <v>404</v>
+      </c>
+    </row>
+    <row r="185" spans="1:26">
+      <c r="A185" t="s">
+        <v>407</v>
+      </c>
+      <c r="B185" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C185" s="1">
+        <v>99.625</v>
+      </c>
+      <c r="D185" s="1">
+        <v>99.991</v>
+      </c>
+      <c r="E185" t="s">
+        <v>8</v>
+      </c>
+      <c r="F185">
+        <v>1.0</v>
+      </c>
+      <c r="G185" s="1">
+        <v>99991.0</v>
+      </c>
+      <c r="H185" s="1">
+        <v>-366.0</v>
+      </c>
+      <c r="I185" s="1">
+        <v>-0.36603294296487</v>
+      </c>
+      <c r="J185">
         <v>0.11</v>
       </c>
-      <c r="P180">
-[...196 lines deleted...]
-      <c r="O184" s="1">
+      <c r="K185">
+        <v>105.48</v>
+      </c>
+      <c r="L185" s="1">
+        <v>99625.0</v>
+      </c>
+      <c r="M185" s="1">
+        <v>99730.48</v>
+      </c>
+      <c r="N185" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O185">
+        <v>1</v>
+      </c>
+      <c r="Z185" t="s">
+        <v>406</v>
+      </c>
+    </row>
+    <row r="186" spans="1:26">
+      <c r="A186" t="s">
+        <v>409</v>
+      </c>
+      <c r="B186" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C186" s="1">
+        <v>100.821</v>
+      </c>
+      <c r="D186" s="1">
+        <v>99.834</v>
+      </c>
+      <c r="E186" t="s">
+        <v>8</v>
+      </c>
+      <c r="F186">
+        <v>1.0</v>
+      </c>
+      <c r="G186" s="1">
+        <v>99834.0</v>
+      </c>
+      <c r="H186" s="1">
+        <v>987.0</v>
+      </c>
+      <c r="I186" s="1">
+        <v>0.98864114429954</v>
+      </c>
+      <c r="J186">
+        <v>0.73</v>
+      </c>
+      <c r="K186">
+        <v>733.56</v>
+      </c>
+      <c r="L186" s="1">
+        <v>100821.0</v>
+      </c>
+      <c r="M186" s="1">
+        <v>101554.56</v>
+      </c>
+      <c r="N186" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O186">
+        <v>1</v>
+      </c>
+      <c r="Z186" t="s">
+        <v>408</v>
+      </c>
+    </row>
+    <row r="187" spans="1:26">
+      <c r="A187" t="s">
+        <v>411</v>
+      </c>
+      <c r="B187" s="1">
+        <v>322000.0</v>
+      </c>
+      <c r="C187" s="1">
+        <v>89.495</v>
+      </c>
+      <c r="D187" s="1">
+        <v>89.0625</v>
+      </c>
+      <c r="E187" t="s">
+        <v>8</v>
+      </c>
+      <c r="F187">
+        <v>1.0</v>
+      </c>
+      <c r="G187" s="1">
+        <v>286781.25</v>
+      </c>
+      <c r="H187" s="1">
+        <v>1392.65</v>
+      </c>
+      <c r="I187" s="1">
+        <v>0.48561403508772</v>
+      </c>
+      <c r="J187">
         <v>0.09</v>
       </c>
-      <c r="P184">
-[...104 lines deleted...]
-      <c r="A187" t="s">
+      <c r="K187">
+        <v>301.37</v>
+      </c>
+      <c r="L187" s="1">
+        <v>288173.9</v>
+      </c>
+      <c r="M187" s="1">
+        <v>288475.27</v>
+      </c>
+      <c r="N187" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O187">
+        <v>1</v>
+      </c>
+      <c r="Z187" t="s">
         <v>410</v>
       </c>
-      <c r="B187" t="s">
-[...45 lines deleted...]
-    <row r="188" spans="1:16">
+    </row>
+    <row r="188" spans="1:26">
       <c r="A188" t="s">
         <v>413</v>
       </c>
-      <c r="B188" t="s">
+      <c r="B188" s="1">
+        <v>149000.0</v>
+      </c>
+      <c r="C188" s="1">
+        <v>100.902</v>
+      </c>
+      <c r="D188" s="1">
+        <v>99.298</v>
+      </c>
+      <c r="E188" t="s">
+        <v>8</v>
+      </c>
+      <c r="F188">
+        <v>1.0</v>
+      </c>
+      <c r="G188" s="1">
+        <v>147954.02</v>
+      </c>
+      <c r="H188" s="1">
+        <v>2389.96</v>
+      </c>
+      <c r="I188" s="1">
+        <v>1.6153396845858</v>
+      </c>
+      <c r="J188">
+        <v>0.88</v>
+      </c>
+      <c r="K188" t="s">
         <v>414</v>
       </c>
-      <c r="C188" s="1">
+      <c r="L188" s="1">
+        <v>150343.98</v>
+      </c>
+      <c r="M188" s="1">
+        <v>151656.91</v>
+      </c>
+      <c r="N188" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O188">
+        <v>1</v>
+      </c>
+      <c r="Z188" t="s">
+        <v>412</v>
+      </c>
+    </row>
+    <row r="189" spans="1:26">
+      <c r="A189" t="s">
+        <v>416</v>
+      </c>
+      <c r="B189" s="1">
+        <v>141000.0</v>
+      </c>
+      <c r="C189" s="1">
+        <v>99.128</v>
+      </c>
+      <c r="D189" s="1">
+        <v>99.459</v>
+      </c>
+      <c r="E189" t="s">
+        <v>8</v>
+      </c>
+      <c r="F189">
+        <v>1.0</v>
+      </c>
+      <c r="G189" s="1">
+        <v>140237.19</v>
+      </c>
+      <c r="H189" s="1">
+        <v>-466.71</v>
+      </c>
+      <c r="I189" s="1">
+        <v>-0.33280045043686</v>
+      </c>
+      <c r="J189">
+        <v>1.48</v>
+      </c>
+      <c r="K189" t="s">
+        <v>417</v>
+      </c>
+      <c r="L189" s="1">
+        <v>139770.48</v>
+      </c>
+      <c r="M189" s="1">
+        <v>141854.58</v>
+      </c>
+      <c r="N189" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O189">
+        <v>1</v>
+      </c>
+      <c r="Z189" t="s">
+        <v>415</v>
+      </c>
+    </row>
+    <row r="190" spans="1:26">
+      <c r="A190" t="s">
+        <v>419</v>
+      </c>
+      <c r="B190" s="1">
         <v>100000.0</v>
       </c>
-      <c r="D188" s="1">
-[...32 lines deleted...]
-      <c r="O188" s="1">
+      <c r="C190" s="1">
+        <v>98.511</v>
+      </c>
+      <c r="D190" s="1">
+        <v>99.292</v>
+      </c>
+      <c r="E190" t="s">
+        <v>8</v>
+      </c>
+      <c r="F190">
+        <v>1.0</v>
+      </c>
+      <c r="G190" s="1">
+        <v>99292.0</v>
+      </c>
+      <c r="H190" s="1">
+        <v>-781.0</v>
+      </c>
+      <c r="I190" s="1">
+        <v>-0.7865689078677</v>
+      </c>
+      <c r="J190">
+        <v>1.48</v>
+      </c>
+      <c r="K190" t="s">
+        <v>420</v>
+      </c>
+      <c r="L190" s="1">
+        <v>98511.0</v>
+      </c>
+      <c r="M190" s="1">
+        <v>99987.71</v>
+      </c>
+      <c r="N190" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O190">
+        <v>1</v>
+      </c>
+      <c r="Z190" t="s">
+        <v>418</v>
+      </c>
+    </row>
+    <row r="191" spans="1:26">
+      <c r="A191" t="s">
+        <v>422</v>
+      </c>
+      <c r="B191" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C191" s="1">
+        <v>103.835</v>
+      </c>
+      <c r="D191" s="1">
+        <v>105.478</v>
+      </c>
+      <c r="E191" t="s">
+        <v>8</v>
+      </c>
+      <c r="F191">
+        <v>1.0</v>
+      </c>
+      <c r="G191" s="1">
+        <v>105478.0</v>
+      </c>
+      <c r="H191" s="1">
+        <v>-1643.0</v>
+      </c>
+      <c r="I191" s="1">
+        <v>-1.5576707939096</v>
+      </c>
+      <c r="J191">
+        <v>0.33</v>
+      </c>
+      <c r="K191">
+        <v>326.99</v>
+      </c>
+      <c r="L191" s="1">
+        <v>103835.0</v>
+      </c>
+      <c r="M191" s="1">
+        <v>104161.99</v>
+      </c>
+      <c r="N191" s="1">
         <v>0.08</v>
       </c>
-      <c r="P188">
-[...34 lines deleted...]
-      <c r="K189">
+      <c r="O191">
+        <v>1</v>
+      </c>
+      <c r="Z191" t="s">
+        <v>421</v>
+      </c>
+    </row>
+    <row r="192" spans="1:26">
+      <c r="A192" t="s">
+        <v>424</v>
+      </c>
+      <c r="B192" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C192" s="1">
+        <v>99.334</v>
+      </c>
+      <c r="D192" s="1">
+        <v>99.933</v>
+      </c>
+      <c r="E192" t="s">
+        <v>8</v>
+      </c>
+      <c r="F192">
+        <v>1.0</v>
+      </c>
+      <c r="G192" s="1">
+        <v>99933.0</v>
+      </c>
+      <c r="H192" s="1">
+        <v>-599.0</v>
+      </c>
+      <c r="I192" s="1">
+        <v>-0.59940159907138</v>
+      </c>
+      <c r="J192">
+        <v>1.15</v>
+      </c>
+      <c r="K192" t="s">
+        <v>425</v>
+      </c>
+      <c r="L192" s="1">
+        <v>99334.0</v>
+      </c>
+      <c r="M192" s="1">
+        <v>100480.58</v>
+      </c>
+      <c r="N192" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O192">
+        <v>1</v>
+      </c>
+      <c r="Z192" t="s">
+        <v>423</v>
+      </c>
+    </row>
+    <row r="193" spans="1:26">
+      <c r="A193" t="s">
+        <v>427</v>
+      </c>
+      <c r="B193" s="1">
+        <v>108207.99</v>
+      </c>
+      <c r="C193" s="1">
+        <v>96.449</v>
+      </c>
+      <c r="D193" s="1">
+        <v>95.97999187</v>
+      </c>
+      <c r="E193" t="s">
+        <v>8</v>
+      </c>
+      <c r="F193">
+        <v>1.0</v>
+      </c>
+      <c r="G193" s="1">
+        <v>103858.02</v>
+      </c>
+      <c r="H193" s="1">
+        <v>507.51</v>
+      </c>
+      <c r="I193" s="1">
+        <v>0.48865749607012</v>
+      </c>
+      <c r="J193">
+        <v>0.0</v>
+      </c>
+      <c r="K193">
+        <v>4.74</v>
+      </c>
+      <c r="L193" s="1">
+        <v>104365.53</v>
+      </c>
+      <c r="M193" s="1">
+        <v>104370.27</v>
+      </c>
+      <c r="N193" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O193">
+        <v>1</v>
+      </c>
+      <c r="Z193" t="s">
+        <v>426</v>
+      </c>
+    </row>
+    <row r="194" spans="1:26">
+      <c r="A194" t="s">
+        <v>429</v>
+      </c>
+      <c r="B194" s="1">
+        <v>426595.64</v>
+      </c>
+      <c r="C194" s="1">
+        <v>98.244</v>
+      </c>
+      <c r="D194" s="1">
+        <v>103.44637606</v>
+      </c>
+      <c r="E194" t="s">
+        <v>8</v>
+      </c>
+      <c r="F194">
+        <v>1.0</v>
+      </c>
+      <c r="G194" s="1">
+        <v>441297.73</v>
+      </c>
+      <c r="H194" s="1">
+        <v>-22193.11</v>
+      </c>
+      <c r="I194" s="1">
+        <v>-5.0290560071542</v>
+      </c>
+      <c r="J194">
+        <v>0.02</v>
+      </c>
+      <c r="K194">
+        <v>70.13</v>
+      </c>
+      <c r="L194" s="1">
+        <v>419104.62</v>
+      </c>
+      <c r="M194" s="1">
+        <v>419174.75</v>
+      </c>
+      <c r="N194" s="1">
+        <v>0.3</v>
+      </c>
+      <c r="O194">
+        <v>1</v>
+      </c>
+      <c r="Z194" t="s">
+        <v>428</v>
+      </c>
+    </row>
+    <row r="195" spans="1:26">
+      <c r="A195" t="s">
+        <v>431</v>
+      </c>
+      <c r="B195" s="1">
+        <v>478979.0</v>
+      </c>
+      <c r="C195" s="1">
+        <v>100.582</v>
+      </c>
+      <c r="D195" s="1">
+        <v>99.94868669</v>
+      </c>
+      <c r="E195" t="s">
+        <v>8</v>
+      </c>
+      <c r="F195">
+        <v>1.0</v>
+      </c>
+      <c r="G195" s="1">
+        <v>478733.22</v>
+      </c>
+      <c r="H195" s="1">
+        <v>3033.44</v>
+      </c>
+      <c r="I195" s="1">
+        <v>0.63363891897872</v>
+      </c>
+      <c r="J195">
+        <v>0.29</v>
+      </c>
+      <c r="K195" t="s">
+        <v>432</v>
+      </c>
+      <c r="L195" s="1">
+        <v>481766.66</v>
+      </c>
+      <c r="M195" s="1">
+        <v>483149.79</v>
+      </c>
+      <c r="N195" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O195">
+        <v>1</v>
+      </c>
+      <c r="Z195" t="s">
+        <v>430</v>
+      </c>
+    </row>
+    <row r="196" spans="1:26">
+      <c r="A196" t="s">
+        <v>434</v>
+      </c>
+      <c r="B196" s="1">
+        <v>629523.57</v>
+      </c>
+      <c r="C196" s="1">
+        <v>104.312</v>
+      </c>
+      <c r="D196" s="1">
+        <v>121.27118608</v>
+      </c>
+      <c r="E196" t="s">
+        <v>8</v>
+      </c>
+      <c r="F196">
+        <v>1.0</v>
+      </c>
+      <c r="G196" s="1">
+        <v>763430.7</v>
+      </c>
+      <c r="H196" s="1">
+        <v>-106762.07</v>
+      </c>
+      <c r="I196" s="1">
+        <v>-13.984513591083</v>
+      </c>
+      <c r="J196">
+        <v>1.02</v>
+      </c>
+      <c r="K196" t="s">
+        <v>435</v>
+      </c>
+      <c r="L196" s="1">
+        <v>656668.63</v>
+      </c>
+      <c r="M196" s="1">
+        <v>663119.09</v>
+      </c>
+      <c r="N196" s="1">
+        <v>0.48</v>
+      </c>
+      <c r="O196">
+        <v>1</v>
+      </c>
+      <c r="Z196" t="s">
+        <v>433</v>
+      </c>
+    </row>
+    <row r="197" spans="1:26">
+      <c r="A197" t="s">
+        <v>437</v>
+      </c>
+      <c r="B197" s="1">
+        <v>162000.0</v>
+      </c>
+      <c r="C197" s="1">
+        <v>98.818</v>
+      </c>
+      <c r="D197" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E197" t="s">
+        <v>8</v>
+      </c>
+      <c r="F197">
+        <v>1.0</v>
+      </c>
+      <c r="G197" s="1">
+        <v>162000.0</v>
+      </c>
+      <c r="H197" s="1">
+        <v>-1914.84</v>
+      </c>
+      <c r="I197" s="1">
+        <v>-1.182</v>
+      </c>
+      <c r="J197">
+        <v>2.08</v>
+      </c>
+      <c r="K197" t="s">
+        <v>438</v>
+      </c>
+      <c r="L197" s="1">
+        <v>160085.16</v>
+      </c>
+      <c r="M197" s="1">
+        <v>163458.48</v>
+      </c>
+      <c r="N197" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O197">
+        <v>1</v>
+      </c>
+      <c r="Z197" t="s">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="198" spans="1:26">
+      <c r="A198" t="s">
+        <v>440</v>
+      </c>
+      <c r="B198" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C198" s="1">
+        <v>101.223</v>
+      </c>
+      <c r="D198" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E198" t="s">
+        <v>8</v>
+      </c>
+      <c r="F198">
+        <v>1.0</v>
+      </c>
+      <c r="G198" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="H198" s="1">
+        <v>1223.0</v>
+      </c>
+      <c r="I198" s="1">
+        <v>1.223</v>
+      </c>
+      <c r="J198">
+        <v>0.34</v>
+      </c>
+      <c r="K198">
+        <v>338.61</v>
+      </c>
+      <c r="L198" s="1">
+        <v>101223.0</v>
+      </c>
+      <c r="M198" s="1">
+        <v>101561.61</v>
+      </c>
+      <c r="N198" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O198">
+        <v>1</v>
+      </c>
+      <c r="Z198" t="s">
+        <v>439</v>
+      </c>
+    </row>
+    <row r="199" spans="1:26">
+      <c r="A199" t="s">
+        <v>442</v>
+      </c>
+      <c r="B199" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C199" s="1">
+        <v>105.222</v>
+      </c>
+      <c r="D199" s="1">
+        <v>104.64733</v>
+      </c>
+      <c r="E199" t="s">
+        <v>8</v>
+      </c>
+      <c r="F199">
+        <v>1.0</v>
+      </c>
+      <c r="G199" s="1">
+        <v>104647.33</v>
+      </c>
+      <c r="H199" s="1">
+        <v>574.67</v>
+      </c>
+      <c r="I199" s="1">
+        <v>0.54914922339633</v>
+      </c>
+      <c r="J199">
+        <v>2.9</v>
+      </c>
+      <c r="K199" t="s">
+        <v>443</v>
+      </c>
+      <c r="L199" s="1">
+        <v>105222.0</v>
+      </c>
+      <c r="M199" s="1">
+        <v>108124.05</v>
+      </c>
+      <c r="N199" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O199">
+        <v>1</v>
+      </c>
+      <c r="Z199" t="s">
+        <v>441</v>
+      </c>
+    </row>
+    <row r="200" spans="1:26">
+      <c r="A200" t="s">
+        <v>445</v>
+      </c>
+      <c r="B200" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C200" s="1">
+        <v>99.172</v>
+      </c>
+      <c r="D200" s="1">
+        <v>100.028</v>
+      </c>
+      <c r="E200" t="s">
+        <v>8</v>
+      </c>
+      <c r="F200">
+        <v>1.0</v>
+      </c>
+      <c r="G200" s="1">
+        <v>100028.0</v>
+      </c>
+      <c r="H200" s="1">
+        <v>-856.0</v>
+      </c>
+      <c r="I200" s="1">
+        <v>-0.85576038709161</v>
+      </c>
+      <c r="J200">
+        <v>1.62</v>
+      </c>
+      <c r="K200" t="s">
+        <v>446</v>
+      </c>
+      <c r="L200" s="1">
+        <v>99172.0</v>
+      </c>
+      <c r="M200" s="1">
+        <v>100787.39</v>
+      </c>
+      <c r="N200" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O200">
+        <v>1</v>
+      </c>
+      <c r="Z200" t="s">
+        <v>444</v>
+      </c>
+    </row>
+    <row r="201" spans="1:26">
+      <c r="A201" t="s">
+        <v>448</v>
+      </c>
+      <c r="B201" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C201" s="1">
+        <v>106.16</v>
+      </c>
+      <c r="D201" s="1">
+        <v>107.84</v>
+      </c>
+      <c r="E201" t="s">
+        <v>8</v>
+      </c>
+      <c r="F201">
+        <v>1.0</v>
+      </c>
+      <c r="G201" s="1">
+        <v>107840.0</v>
+      </c>
+      <c r="H201" s="1">
+        <v>-1680.0</v>
+      </c>
+      <c r="I201" s="1">
+        <v>-1.5578635014837</v>
+      </c>
+      <c r="J201">
+        <v>2.88</v>
+      </c>
+      <c r="K201" t="s">
+        <v>449</v>
+      </c>
+      <c r="L201" s="1">
+        <v>106160.0</v>
+      </c>
+      <c r="M201" s="1">
+        <v>109036.03</v>
+      </c>
+      <c r="N201" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O201">
+        <v>1</v>
+      </c>
+      <c r="Z201" t="s">
+        <v>447</v>
+      </c>
+    </row>
+    <row r="202" spans="1:26">
+      <c r="A202" t="s">
+        <v>451</v>
+      </c>
+      <c r="B202" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C202" s="1">
+        <v>100.588</v>
+      </c>
+      <c r="D202" s="1">
+        <v>100.34</v>
+      </c>
+      <c r="E202" t="s">
+        <v>8</v>
+      </c>
+      <c r="F202">
+        <v>1.0</v>
+      </c>
+      <c r="G202" s="1">
+        <v>200680.0</v>
+      </c>
+      <c r="H202" s="1">
+        <v>496.0</v>
+      </c>
+      <c r="I202" s="1">
+        <v>0.24715965716564</v>
+      </c>
+      <c r="J202">
+        <v>1.7</v>
+      </c>
+      <c r="K202" t="s">
+        <v>452</v>
+      </c>
+      <c r="L202" s="1">
+        <v>201176.0</v>
+      </c>
+      <c r="M202" s="1">
+        <v>204573.26</v>
+      </c>
+      <c r="N202" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O202">
+        <v>1</v>
+      </c>
+      <c r="Z202" t="s">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="203" spans="1:26">
+      <c r="A203" t="s">
+        <v>454</v>
+      </c>
+      <c r="B203" s="1">
+        <v>136000.0</v>
+      </c>
+      <c r="C203" s="1">
+        <v>98.464</v>
+      </c>
+      <c r="D203" s="1">
+        <v>99.528</v>
+      </c>
+      <c r="E203" t="s">
+        <v>8</v>
+      </c>
+      <c r="F203">
+        <v>1.0</v>
+      </c>
+      <c r="G203" s="1">
+        <v>135358.08</v>
+      </c>
+      <c r="H203" s="1">
+        <v>-1447.04</v>
+      </c>
+      <c r="I203" s="1">
+        <v>-1.0690458966321</v>
+      </c>
+      <c r="J203">
+        <v>2.03</v>
+      </c>
+      <c r="K203" t="s">
+        <v>455</v>
+      </c>
+      <c r="L203" s="1">
+        <v>133911.04</v>
+      </c>
+      <c r="M203" s="1">
+        <v>136665.04</v>
+      </c>
+      <c r="N203" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O203">
+        <v>1</v>
+      </c>
+      <c r="Z203" t="s">
+        <v>453</v>
+      </c>
+    </row>
+    <row r="204" spans="1:26">
+      <c r="A204" t="s">
+        <v>457</v>
+      </c>
+      <c r="B204" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C204" s="1">
+        <v>98.246</v>
+      </c>
+      <c r="D204" s="1">
+        <v>99.46</v>
+      </c>
+      <c r="E204" t="s">
+        <v>8</v>
+      </c>
+      <c r="F204">
+        <v>1.0</v>
+      </c>
+      <c r="G204" s="1">
+        <v>99460.0</v>
+      </c>
+      <c r="H204" s="1">
+        <v>-1214.0</v>
+      </c>
+      <c r="I204" s="1">
+        <v>-1.2205911924392</v>
+      </c>
+      <c r="J204">
+        <v>2.46</v>
+      </c>
+      <c r="K204" t="s">
+        <v>458</v>
+      </c>
+      <c r="L204" s="1">
+        <v>98246.0</v>
+      </c>
+      <c r="M204" s="1">
+        <v>100705.59</v>
+      </c>
+      <c r="N204" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O204">
+        <v>1</v>
+      </c>
+      <c r="Z204" t="s">
+        <v>456</v>
+      </c>
+    </row>
+    <row r="205" spans="1:26">
+      <c r="A205" t="s">
+        <v>460</v>
+      </c>
+      <c r="B205" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C205" s="1">
+        <v>98.744</v>
+      </c>
+      <c r="D205" s="1">
+        <v>100.45</v>
+      </c>
+      <c r="E205" t="s">
+        <v>8</v>
+      </c>
+      <c r="F205">
+        <v>1.0</v>
+      </c>
+      <c r="G205" s="1">
+        <v>100450.0</v>
+      </c>
+      <c r="H205" s="1">
+        <v>-1706.0</v>
+      </c>
+      <c r="I205" s="1">
+        <v>-1.6983573917372</v>
+      </c>
+      <c r="J205">
+        <v>0.44</v>
+      </c>
+      <c r="K205">
+        <v>435.27</v>
+      </c>
+      <c r="L205" s="1">
+        <v>98744.0</v>
+      </c>
+      <c r="M205" s="1">
+        <v>99179.27</v>
+      </c>
+      <c r="N205" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O205">
+        <v>1</v>
+      </c>
+      <c r="Z205" t="s">
+        <v>459</v>
+      </c>
+    </row>
+    <row r="206" spans="1:26">
+      <c r="A206" t="s">
+        <v>462</v>
+      </c>
+      <c r="B206" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C206" s="1">
+        <v>96.213</v>
+      </c>
+      <c r="D206" s="1">
+        <v>99.077</v>
+      </c>
+      <c r="E206" t="s">
+        <v>8</v>
+      </c>
+      <c r="F206">
+        <v>1.0</v>
+      </c>
+      <c r="G206" s="1">
+        <v>198154.0</v>
+      </c>
+      <c r="H206" s="1">
+        <v>-5728.0</v>
+      </c>
+      <c r="I206" s="1">
+        <v>-2.8906809854961</v>
+      </c>
+      <c r="J206">
+        <v>2.61</v>
+      </c>
+      <c r="K206" t="s">
+        <v>463</v>
+      </c>
+      <c r="L206" s="1">
+        <v>192426.0</v>
+      </c>
+      <c r="M206" s="1">
+        <v>197642.44</v>
+      </c>
+      <c r="N206" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="O206">
+        <v>1</v>
+      </c>
+      <c r="Z206" t="s">
+        <v>461</v>
+      </c>
+    </row>
+    <row r="207" spans="1:26">
+      <c r="A207" t="s">
+        <v>465</v>
+      </c>
+      <c r="B207" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C207" s="1">
+        <v>105.153</v>
+      </c>
+      <c r="D207" s="1">
+        <v>104.92</v>
+      </c>
+      <c r="E207" t="s">
+        <v>8</v>
+      </c>
+      <c r="F207">
+        <v>1.0</v>
+      </c>
+      <c r="G207" s="1">
+        <v>104920.0</v>
+      </c>
+      <c r="H207" s="1">
+        <v>233.0</v>
+      </c>
+      <c r="I207" s="1">
+        <v>0.22207396111323</v>
+      </c>
+      <c r="J207">
+        <v>2.55</v>
+      </c>
+      <c r="K207" t="s">
+        <v>466</v>
+      </c>
+      <c r="L207" s="1">
+        <v>105153.0</v>
+      </c>
+      <c r="M207" s="1">
+        <v>107705.05</v>
+      </c>
+      <c r="N207" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O207">
+        <v>1</v>
+      </c>
+      <c r="Z207" t="s">
+        <v>464</v>
+      </c>
+    </row>
+    <row r="208" spans="1:26">
+      <c r="A208" t="s">
+        <v>468</v>
+      </c>
+      <c r="B208" s="1">
+        <v>170000.0</v>
+      </c>
+      <c r="C208" s="1">
+        <v>103.693</v>
+      </c>
+      <c r="D208" s="1">
+        <v>99.953</v>
+      </c>
+      <c r="E208" t="s">
+        <v>8</v>
+      </c>
+      <c r="F208">
+        <v>1.0</v>
+      </c>
+      <c r="G208" s="1">
+        <v>169920.1</v>
+      </c>
+      <c r="H208" s="1">
+        <v>6358.0</v>
+      </c>
+      <c r="I208" s="1">
+        <v>3.7417586265545</v>
+      </c>
+      <c r="J208">
+        <v>1.16</v>
+      </c>
+      <c r="K208" t="s">
+        <v>469</v>
+      </c>
+      <c r="L208" s="1">
+        <v>176278.1</v>
+      </c>
+      <c r="M208" s="1">
+        <v>178247.07</v>
+      </c>
+      <c r="N208" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="O208">
+        <v>1</v>
+      </c>
+      <c r="Z208" t="s">
+        <v>467</v>
+      </c>
+    </row>
+    <row r="209" spans="1:26">
+      <c r="A209" t="s">
+        <v>471</v>
+      </c>
+      <c r="B209" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C209" s="1">
+        <v>99.937</v>
+      </c>
+      <c r="D209" s="1">
+        <v>99.254</v>
+      </c>
+      <c r="E209" t="s">
+        <v>8</v>
+      </c>
+      <c r="F209">
+        <v>1.0</v>
+      </c>
+      <c r="G209" s="1">
+        <v>99254.0</v>
+      </c>
+      <c r="H209" s="1">
+        <v>683.0</v>
+      </c>
+      <c r="I209" s="1">
+        <v>0.68813347572894</v>
+      </c>
+      <c r="J209">
+        <v>0.14</v>
+      </c>
+      <c r="K209">
+        <v>135.62</v>
+      </c>
+      <c r="L209" s="1">
+        <v>99937.0</v>
+      </c>
+      <c r="M209" s="1">
+        <v>100072.62</v>
+      </c>
+      <c r="N209" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O209">
+        <v>1</v>
+      </c>
+      <c r="Z209" t="s">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="210" spans="1:26">
+      <c r="A210" t="s">
+        <v>473</v>
+      </c>
+      <c r="B210" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C210" s="1">
+        <v>104.035</v>
+      </c>
+      <c r="D210" s="1">
+        <v>99.961</v>
+      </c>
+      <c r="E210" t="s">
+        <v>8</v>
+      </c>
+      <c r="F210">
+        <v>1.0</v>
+      </c>
+      <c r="G210" s="1">
+        <v>99961.0</v>
+      </c>
+      <c r="H210" s="1">
+        <v>4074.0</v>
+      </c>
+      <c r="I210" s="1">
+        <v>4.0755894798972</v>
+      </c>
+      <c r="J210">
+        <v>4.58</v>
+      </c>
+      <c r="K210" t="s">
+        <v>474</v>
+      </c>
+      <c r="L210" s="1">
+        <v>104035.0</v>
+      </c>
+      <c r="M210" s="1">
+        <v>108616.16</v>
+      </c>
+      <c r="N210" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O210">
+        <v>1</v>
+      </c>
+      <c r="Z210" t="s">
+        <v>472</v>
+      </c>
+    </row>
+    <row r="211" spans="1:26">
+      <c r="A211" t="s">
+        <v>476</v>
+      </c>
+      <c r="B211" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C211" s="1">
+        <v>101.893</v>
+      </c>
+      <c r="D211" s="1">
+        <v>99.943</v>
+      </c>
+      <c r="E211" t="s">
+        <v>8</v>
+      </c>
+      <c r="F211">
+        <v>1.0</v>
+      </c>
+      <c r="G211" s="1">
+        <v>99943.0</v>
+      </c>
+      <c r="H211" s="1">
+        <v>1950.0</v>
+      </c>
+      <c r="I211" s="1">
+        <v>1.9511121339163</v>
+      </c>
+      <c r="J211">
+        <v>0.92</v>
+      </c>
+      <c r="K211">
+        <v>920.55</v>
+      </c>
+      <c r="L211" s="1">
+        <v>101893.0</v>
+      </c>
+      <c r="M211" s="1">
+        <v>102813.55</v>
+      </c>
+      <c r="N211" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O211">
+        <v>1</v>
+      </c>
+      <c r="Z211" t="s">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="212" spans="1:26">
+      <c r="A212" t="s">
+        <v>478</v>
+      </c>
+      <c r="B212" s="1">
+        <v>141000.0</v>
+      </c>
+      <c r="C212" s="1">
+        <v>98.357</v>
+      </c>
+      <c r="D212" s="1">
+        <v>99.702</v>
+      </c>
+      <c r="E212" t="s">
+        <v>8</v>
+      </c>
+      <c r="F212">
+        <v>1.0</v>
+      </c>
+      <c r="G212" s="1">
+        <v>140579.82</v>
+      </c>
+      <c r="H212" s="1">
+        <v>-1896.45</v>
+      </c>
+      <c r="I212" s="1">
+        <v>-1.3490200798379</v>
+      </c>
+      <c r="J212">
+        <v>2.41</v>
+      </c>
+      <c r="K212" t="s">
+        <v>479</v>
+      </c>
+      <c r="L212" s="1">
+        <v>138683.37</v>
+      </c>
+      <c r="M212" s="1">
+        <v>142085.72</v>
+      </c>
+      <c r="N212" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O212">
+        <v>1</v>
+      </c>
+      <c r="Z212" t="s">
+        <v>477</v>
+      </c>
+    </row>
+    <row r="213" spans="1:26">
+      <c r="A213" t="s">
+        <v>481</v>
+      </c>
+      <c r="B213" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C213" s="1">
+        <v>101.89</v>
+      </c>
+      <c r="D213" s="1">
+        <v>99.611</v>
+      </c>
+      <c r="E213" t="s">
+        <v>8</v>
+      </c>
+      <c r="F213">
+        <v>1.0</v>
+      </c>
+      <c r="G213" s="1">
+        <v>99611.0</v>
+      </c>
+      <c r="H213" s="1">
+        <v>2279.0</v>
+      </c>
+      <c r="I213" s="1">
+        <v>2.2878999307305</v>
+      </c>
+      <c r="J213">
+        <v>3.76</v>
+      </c>
+      <c r="K213" t="s">
+        <v>482</v>
+      </c>
+      <c r="L213" s="1">
+        <v>101890.0</v>
+      </c>
+      <c r="M213" s="1">
+        <v>105648.9</v>
+      </c>
+      <c r="N213" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O213">
+        <v>1</v>
+      </c>
+      <c r="Z213" t="s">
+        <v>480</v>
+      </c>
+    </row>
+    <row r="214" spans="1:26">
+      <c r="A214" t="s">
+        <v>484</v>
+      </c>
+      <c r="B214" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C214" s="1">
+        <v>99.067</v>
+      </c>
+      <c r="D214" s="1">
+        <v>99.438</v>
+      </c>
+      <c r="E214" t="s">
+        <v>8</v>
+      </c>
+      <c r="F214">
+        <v>1.0</v>
+      </c>
+      <c r="G214" s="1">
+        <v>99438.0</v>
+      </c>
+      <c r="H214" s="1">
+        <v>-371.0</v>
+      </c>
+      <c r="I214" s="1">
+        <v>-0.3730968040387</v>
+      </c>
+      <c r="J214">
+        <v>0.33</v>
+      </c>
+      <c r="K214">
+        <v>333.9</v>
+      </c>
+      <c r="L214" s="1">
+        <v>99067.0</v>
+      </c>
+      <c r="M214" s="1">
+        <v>99400.9</v>
+      </c>
+      <c r="N214" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O214">
+        <v>1</v>
+      </c>
+      <c r="Z214" t="s">
+        <v>483</v>
+      </c>
+    </row>
+    <row r="215" spans="1:26">
+      <c r="A215" t="s">
+        <v>486</v>
+      </c>
+      <c r="B215" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C215" s="1">
+        <v>100.253</v>
+      </c>
+      <c r="D215" s="1">
+        <v>102.8745</v>
+      </c>
+      <c r="E215" t="s">
+        <v>8</v>
+      </c>
+      <c r="F215">
+        <v>1.0</v>
+      </c>
+      <c r="G215" s="1">
+        <v>205749.0</v>
+      </c>
+      <c r="H215" s="1">
+        <v>-5243.0</v>
+      </c>
+      <c r="I215" s="1">
+        <v>-2.5482505382772</v>
+      </c>
+      <c r="J215">
+        <v>0.36</v>
+      </c>
+      <c r="K215">
+        <v>723.29</v>
+      </c>
+      <c r="L215" s="1">
+        <v>200506.0</v>
+      </c>
+      <c r="M215" s="1">
+        <v>201229.29</v>
+      </c>
+      <c r="N215" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O215">
+        <v>1</v>
+      </c>
+      <c r="Z215" t="s">
+        <v>485</v>
+      </c>
+    </row>
+    <row r="216" spans="1:26">
+      <c r="A216" t="s">
+        <v>488</v>
+      </c>
+      <c r="B216" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C216" s="1">
+        <v>104.409</v>
+      </c>
+      <c r="D216" s="1">
+        <v>99.661</v>
+      </c>
+      <c r="E216" t="s">
+        <v>8</v>
+      </c>
+      <c r="F216">
+        <v>1.0</v>
+      </c>
+      <c r="G216" s="1">
+        <v>99661.0</v>
+      </c>
+      <c r="H216" s="1">
+        <v>4748.0</v>
+      </c>
+      <c r="I216" s="1">
+        <v>4.7641504700936</v>
+      </c>
+      <c r="J216">
+        <v>0.24</v>
+      </c>
+      <c r="K216">
+        <v>240.75</v>
+      </c>
+      <c r="L216" s="1">
+        <v>104409.0</v>
+      </c>
+      <c r="M216" s="1">
+        <v>104649.75</v>
+      </c>
+      <c r="N216" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O216">
+        <v>1</v>
+      </c>
+      <c r="Z216" t="s">
+        <v>487</v>
+      </c>
+    </row>
+    <row r="217" spans="1:26">
+      <c r="A217" t="s">
+        <v>490</v>
+      </c>
+      <c r="B217" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C217" s="1">
+        <v>101.652</v>
+      </c>
+      <c r="D217" s="1">
+        <v>98.6</v>
+      </c>
+      <c r="E217" t="s">
+        <v>8</v>
+      </c>
+      <c r="F217">
+        <v>1.0</v>
+      </c>
+      <c r="G217" s="1">
+        <v>197200.0</v>
+      </c>
+      <c r="H217" s="1">
+        <v>6104.0</v>
+      </c>
+      <c r="I217" s="1">
+        <v>3.0953346855984</v>
+      </c>
+      <c r="J217">
+        <v>0.84</v>
+      </c>
+      <c r="K217" t="s">
+        <v>491</v>
+      </c>
+      <c r="L217" s="1">
+        <v>203304.0</v>
+      </c>
+      <c r="M217" s="1">
+        <v>204982.08</v>
+      </c>
+      <c r="N217" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O217">
+        <v>1</v>
+      </c>
+      <c r="Z217" t="s">
+        <v>489</v>
+      </c>
+    </row>
+    <row r="218" spans="1:26">
+      <c r="A218" t="s">
+        <v>493</v>
+      </c>
+      <c r="B218" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C218" s="1">
+        <v>103.216</v>
+      </c>
+      <c r="D218" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E218" t="s">
+        <v>8</v>
+      </c>
+      <c r="F218">
+        <v>1.0</v>
+      </c>
+      <c r="G218" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="H218" s="1">
+        <v>6432.0</v>
+      </c>
+      <c r="I218" s="1">
+        <v>3.216</v>
+      </c>
+      <c r="J218">
+        <v>0.53</v>
+      </c>
+      <c r="K218" t="s">
+        <v>494</v>
+      </c>
+      <c r="L218" s="1">
+        <v>206432.0</v>
+      </c>
+      <c r="M218" s="1">
+        <v>207486.25</v>
+      </c>
+      <c r="N218" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O218">
+        <v>1</v>
+      </c>
+      <c r="Z218" t="s">
+        <v>492</v>
+      </c>
+    </row>
+    <row r="219" spans="1:26">
+      <c r="A219" t="s">
+        <v>496</v>
+      </c>
+      <c r="B219" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C219" s="1">
+        <v>106.799</v>
+      </c>
+      <c r="D219" s="1">
+        <v>109.3</v>
+      </c>
+      <c r="E219" t="s">
+        <v>8</v>
+      </c>
+      <c r="F219">
+        <v>1.0</v>
+      </c>
+      <c r="G219" s="1">
+        <v>109300.0</v>
+      </c>
+      <c r="H219" s="1">
+        <v>-2501.0</v>
+      </c>
+      <c r="I219" s="1">
+        <v>-2.288197621226</v>
+      </c>
+      <c r="J219">
+        <v>2.19</v>
+      </c>
+      <c r="K219" t="s">
+        <v>497</v>
+      </c>
+      <c r="L219" s="1">
+        <v>106799.0</v>
+      </c>
+      <c r="M219" s="1">
+        <v>108985.3</v>
+      </c>
+      <c r="N219" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O219">
+        <v>1</v>
+      </c>
+      <c r="Z219" t="s">
+        <v>495</v>
+      </c>
+    </row>
+    <row r="220" spans="1:26">
+      <c r="A220" t="s">
+        <v>499</v>
+      </c>
+      <c r="B220" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C220" s="1">
+        <v>99.179</v>
+      </c>
+      <c r="D220" s="1">
+        <v>99.852</v>
+      </c>
+      <c r="E220" t="s">
+        <v>8</v>
+      </c>
+      <c r="F220">
+        <v>1.0</v>
+      </c>
+      <c r="G220" s="1">
+        <v>99852.0</v>
+      </c>
+      <c r="H220" s="1">
+        <v>-673.0</v>
+      </c>
+      <c r="I220" s="1">
+        <v>-0.67399751632416</v>
+      </c>
+      <c r="J220">
+        <v>0.6</v>
+      </c>
+      <c r="K220">
+        <v>602.74</v>
+      </c>
+      <c r="L220" s="1">
+        <v>99179.0</v>
+      </c>
+      <c r="M220" s="1">
+        <v>99781.74</v>
+      </c>
+      <c r="N220" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O220">
+        <v>1</v>
+      </c>
+      <c r="Z220" t="s">
+        <v>498</v>
+      </c>
+    </row>
+    <row r="221" spans="1:26">
+      <c r="A221" t="s">
+        <v>501</v>
+      </c>
+      <c r="B221" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C221" s="1">
+        <v>100.167</v>
+      </c>
+      <c r="D221" s="1">
+        <v>99.934</v>
+      </c>
+      <c r="E221" t="s">
+        <v>8</v>
+      </c>
+      <c r="F221">
+        <v>1.0</v>
+      </c>
+      <c r="G221" s="1">
+        <v>99934.0</v>
+      </c>
+      <c r="H221" s="1">
+        <v>233.0</v>
+      </c>
+      <c r="I221" s="1">
+        <v>0.23315388156183</v>
+      </c>
+      <c r="J221">
+        <v>0.5</v>
+      </c>
+      <c r="K221">
+        <v>498.63</v>
+      </c>
+      <c r="L221" s="1">
+        <v>100167.0</v>
+      </c>
+      <c r="M221" s="1">
+        <v>100665.63</v>
+      </c>
+      <c r="N221" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O221">
+        <v>1</v>
+      </c>
+      <c r="Z221" t="s">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="222" spans="1:26">
+      <c r="A222" t="s">
+        <v>503</v>
+      </c>
+      <c r="B222" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C222" s="1">
+        <v>101.179</v>
+      </c>
+      <c r="D222" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E222" t="s">
+        <v>8</v>
+      </c>
+      <c r="F222">
+        <v>1.0</v>
+      </c>
+      <c r="G222" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="H222" s="1">
+        <v>1179.0</v>
+      </c>
+      <c r="I222" s="1">
+        <v>1.179</v>
+      </c>
+      <c r="J222">
+        <v>0.87</v>
+      </c>
+      <c r="K222">
+        <v>871.07</v>
+      </c>
+      <c r="L222" s="1">
+        <v>101179.0</v>
+      </c>
+      <c r="M222" s="1">
+        <v>102050.07</v>
+      </c>
+      <c r="N222" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O222">
+        <v>1</v>
+      </c>
+      <c r="Z222" t="s">
+        <v>502</v>
+      </c>
+    </row>
+    <row r="223" spans="1:26">
+      <c r="A223" t="s">
+        <v>505</v>
+      </c>
+      <c r="B223" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C223" s="1">
+        <v>99.465</v>
+      </c>
+      <c r="D223" s="1">
+        <v>99.589</v>
+      </c>
+      <c r="E223" t="s">
+        <v>8</v>
+      </c>
+      <c r="F223">
+        <v>1.0</v>
+      </c>
+      <c r="G223" s="1">
+        <v>99589.0</v>
+      </c>
+      <c r="H223" s="1">
+        <v>-124.0</v>
+      </c>
+      <c r="I223" s="1">
+        <v>-0.12451174326482</v>
+      </c>
+      <c r="J223">
+        <v>1.21</v>
+      </c>
+      <c r="K223" t="s">
+        <v>506</v>
+      </c>
+      <c r="L223" s="1">
+        <v>99465.0</v>
+      </c>
+      <c r="M223" s="1">
+        <v>100676.3</v>
+      </c>
+      <c r="N223" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O223">
+        <v>1</v>
+      </c>
+      <c r="Z223" t="s">
+        <v>504</v>
+      </c>
+    </row>
+    <row r="224" spans="1:26">
+      <c r="A224" t="s">
+        <v>508</v>
+      </c>
+      <c r="B224" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C224" s="1">
+        <v>85.968</v>
+      </c>
+      <c r="D224" s="1">
+        <v>85.96</v>
+      </c>
+      <c r="E224" t="s">
+        <v>8</v>
+      </c>
+      <c r="F224">
+        <v>1.0</v>
+      </c>
+      <c r="G224" s="1">
+        <v>171920.0</v>
+      </c>
+      <c r="H224" s="1">
+        <v>16.0</v>
+      </c>
+      <c r="I224" s="1">
+        <v>0.0093066542577943</v>
+      </c>
+      <c r="J224">
+        <v>0.59</v>
+      </c>
+      <c r="K224" t="s">
+        <v>509</v>
+      </c>
+      <c r="L224" s="1">
+        <v>171936.0</v>
+      </c>
+      <c r="M224" s="1">
+        <v>173114.08</v>
+      </c>
+      <c r="N224" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="O224">
+        <v>1</v>
+      </c>
+      <c r="Z224" t="s">
+        <v>507</v>
+      </c>
+    </row>
+    <row r="225" spans="1:26">
+      <c r="A225" t="s">
+        <v>511</v>
+      </c>
+      <c r="B225" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C225" s="1">
+        <v>99.404</v>
+      </c>
+      <c r="D225" s="1">
+        <v>100.65</v>
+      </c>
+      <c r="E225" t="s">
+        <v>8</v>
+      </c>
+      <c r="F225">
+        <v>1.0</v>
+      </c>
+      <c r="G225" s="1">
+        <v>100650.0</v>
+      </c>
+      <c r="H225" s="1">
+        <v>-1246.0</v>
+      </c>
+      <c r="I225" s="1">
+        <v>-1.2379533035271</v>
+      </c>
+      <c r="J225">
+        <v>1.32</v>
+      </c>
+      <c r="K225" t="s">
+        <v>512</v>
+      </c>
+      <c r="L225" s="1">
+        <v>99404.0</v>
+      </c>
+      <c r="M225" s="1">
+        <v>100719.07</v>
+      </c>
+      <c r="N225" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O225">
+        <v>1</v>
+      </c>
+      <c r="Z225" t="s">
+        <v>510</v>
+      </c>
+    </row>
+    <row r="226" spans="1:26">
+      <c r="A226" t="s">
+        <v>514</v>
+      </c>
+      <c r="B226" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C226" s="1">
+        <v>100.832</v>
+      </c>
+      <c r="D226" s="1">
+        <v>99.662</v>
+      </c>
+      <c r="E226" t="s">
+        <v>8</v>
+      </c>
+      <c r="F226">
+        <v>1.0</v>
+      </c>
+      <c r="G226" s="1">
+        <v>99662.0</v>
+      </c>
+      <c r="H226" s="1">
+        <v>1170.0</v>
+      </c>
+      <c r="I226" s="1">
+        <v>1.1739680118802</v>
+      </c>
+      <c r="J226">
+        <v>0.63</v>
+      </c>
+      <c r="K226">
+        <v>625.68</v>
+      </c>
+      <c r="L226" s="1">
+        <v>100832.0</v>
+      </c>
+      <c r="M226" s="1">
+        <v>101457.68</v>
+      </c>
+      <c r="N226" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O226">
+        <v>1</v>
+      </c>
+      <c r="Z226" t="s">
+        <v>513</v>
+      </c>
+    </row>
+    <row r="227" spans="1:26">
+      <c r="A227" t="s">
+        <v>516</v>
+      </c>
+      <c r="B227" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C227" s="1">
+        <v>99.766</v>
+      </c>
+      <c r="D227" s="1">
+        <v>99.571</v>
+      </c>
+      <c r="E227" t="s">
+        <v>8</v>
+      </c>
+      <c r="F227">
+        <v>1.0</v>
+      </c>
+      <c r="G227" s="1">
+        <v>99571.0</v>
+      </c>
+      <c r="H227" s="1">
+        <v>195.0</v>
+      </c>
+      <c r="I227" s="1">
+        <v>0.19584015426178</v>
+      </c>
+      <c r="J227">
+        <v>2.05</v>
+      </c>
+      <c r="K227" t="s">
+        <v>517</v>
+      </c>
+      <c r="L227" s="1">
+        <v>99766.0</v>
+      </c>
+      <c r="M227" s="1">
+        <v>101813.95</v>
+      </c>
+      <c r="N227" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O227">
+        <v>1</v>
+      </c>
+      <c r="Z227" t="s">
+        <v>515</v>
+      </c>
+    </row>
+    <row r="228" spans="1:26">
+      <c r="A228" t="s">
+        <v>519</v>
+      </c>
+      <c r="B228" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C228" s="1">
+        <v>99.133</v>
+      </c>
+      <c r="D228" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E228" t="s">
+        <v>8</v>
+      </c>
+      <c r="F228">
+        <v>1.0</v>
+      </c>
+      <c r="G228" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="H228" s="1">
+        <v>-867.0</v>
+      </c>
+      <c r="I228" s="1">
+        <v>-0.867</v>
+      </c>
+      <c r="J228">
+        <v>2.56</v>
+      </c>
+      <c r="K228" t="s">
+        <v>520</v>
+      </c>
+      <c r="L228" s="1">
+        <v>99133.0</v>
+      </c>
+      <c r="M228" s="1">
+        <v>101691.66</v>
+      </c>
+      <c r="N228" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O228">
+        <v>1</v>
+      </c>
+      <c r="Z228" t="s">
+        <v>518</v>
+      </c>
+    </row>
+    <row r="229" spans="1:26">
+      <c r="A229" t="s">
+        <v>522</v>
+      </c>
+      <c r="B229" s="1">
+        <v>175000.0</v>
+      </c>
+      <c r="C229" s="1">
+        <v>98.893</v>
+      </c>
+      <c r="D229" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E229" t="s">
+        <v>8</v>
+      </c>
+      <c r="F229">
+        <v>1.0</v>
+      </c>
+      <c r="G229" s="1">
+        <v>175000.0</v>
+      </c>
+      <c r="H229" s="1">
+        <v>-1937.25</v>
+      </c>
+      <c r="I229" s="1">
+        <v>-1.107</v>
+      </c>
+      <c r="J229">
+        <v>1.47</v>
+      </c>
+      <c r="K229" t="s">
+        <v>523</v>
+      </c>
+      <c r="L229" s="1">
+        <v>173062.75</v>
+      </c>
+      <c r="M229" s="1">
+        <v>175641.67</v>
+      </c>
+      <c r="N229" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="O229">
+        <v>1</v>
+      </c>
+      <c r="Z229" t="s">
+        <v>521</v>
+      </c>
+    </row>
+    <row r="230" spans="1:26">
+      <c r="A230" t="s">
+        <v>525</v>
+      </c>
+      <c r="B230" s="1">
+        <v>116000.0</v>
+      </c>
+      <c r="C230" s="1">
+        <v>98.522</v>
+      </c>
+      <c r="D230" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E230" t="s">
+        <v>8</v>
+      </c>
+      <c r="F230">
+        <v>1.0</v>
+      </c>
+      <c r="G230" s="1">
+        <v>116000.0</v>
+      </c>
+      <c r="H230" s="1">
+        <v>-1714.48</v>
+      </c>
+      <c r="I230" s="1">
+        <v>-1.478</v>
+      </c>
+      <c r="J230">
+        <v>3.01</v>
+      </c>
+      <c r="K230" t="s">
+        <v>526</v>
+      </c>
+      <c r="L230" s="1">
+        <v>114285.52</v>
+      </c>
+      <c r="M230" s="1">
+        <v>117779.71</v>
+      </c>
+      <c r="N230" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O230">
+        <v>1</v>
+      </c>
+      <c r="Z230" t="s">
+        <v>524</v>
+      </c>
+    </row>
+    <row r="231" spans="1:26">
+      <c r="A231" t="s">
+        <v>528</v>
+      </c>
+      <c r="B231" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C231" s="1">
+        <v>99.466</v>
+      </c>
+      <c r="D231" s="1">
+        <v>100.42</v>
+      </c>
+      <c r="E231" t="s">
+        <v>8</v>
+      </c>
+      <c r="F231">
+        <v>1.0</v>
+      </c>
+      <c r="G231" s="1">
+        <v>100420.0</v>
+      </c>
+      <c r="H231" s="1">
+        <v>-954.0</v>
+      </c>
+      <c r="I231" s="1">
+        <v>-0.95000995817566</v>
+      </c>
+      <c r="J231">
+        <v>0.46</v>
+      </c>
+      <c r="K231">
+        <v>456.85</v>
+      </c>
+      <c r="L231" s="1">
+        <v>99466.0</v>
+      </c>
+      <c r="M231" s="1">
+        <v>99922.85</v>
+      </c>
+      <c r="N231" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O231">
+        <v>1</v>
+      </c>
+      <c r="Z231" t="s">
+        <v>527</v>
+      </c>
+    </row>
+    <row r="232" spans="1:26">
+      <c r="A232" t="s">
+        <v>530</v>
+      </c>
+      <c r="B232" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C232" s="1">
+        <v>98.744</v>
+      </c>
+      <c r="D232" s="1">
+        <v>99.259</v>
+      </c>
+      <c r="E232" t="s">
+        <v>8</v>
+      </c>
+      <c r="F232">
+        <v>1.0</v>
+      </c>
+      <c r="G232" s="1">
+        <v>99259.0</v>
+      </c>
+      <c r="H232" s="1">
+        <v>-515.0</v>
+      </c>
+      <c r="I232" s="1">
+        <v>-0.51884463877331</v>
+      </c>
+      <c r="J232">
+        <v>1.37</v>
+      </c>
+      <c r="K232" t="s">
+        <v>531</v>
+      </c>
+      <c r="L232" s="1">
+        <v>98744.0</v>
+      </c>
+      <c r="M232" s="1">
+        <v>100110.44</v>
+      </c>
+      <c r="N232" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O232">
+        <v>1</v>
+      </c>
+      <c r="Z232" t="s">
+        <v>529</v>
+      </c>
+    </row>
+    <row r="233" spans="1:26">
+      <c r="A233" t="s">
+        <v>533</v>
+      </c>
+      <c r="B233" s="1">
+        <v>186000.0</v>
+      </c>
+      <c r="C233" s="1">
+        <v>100.537</v>
+      </c>
+      <c r="D233" s="1">
+        <v>99.731</v>
+      </c>
+      <c r="E233" t="s">
+        <v>8</v>
+      </c>
+      <c r="F233">
+        <v>1.0</v>
+      </c>
+      <c r="G233" s="1">
+        <v>185499.66</v>
+      </c>
+      <c r="H233" s="1">
+        <v>1499.16</v>
+      </c>
+      <c r="I233" s="1">
+        <v>0.80817398802779</v>
+      </c>
+      <c r="J233">
+        <v>0.27</v>
+      </c>
+      <c r="K233">
+        <v>496.85</v>
+      </c>
+      <c r="L233" s="1">
+        <v>186998.82</v>
+      </c>
+      <c r="M233" s="1">
+        <v>187495.67</v>
+      </c>
+      <c r="N233" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="O233">
+        <v>1</v>
+      </c>
+      <c r="Z233" t="s">
+        <v>532</v>
+      </c>
+    </row>
+    <row r="234" spans="1:26">
+      <c r="A234" t="s">
+        <v>535</v>
+      </c>
+      <c r="B234" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C234" s="1">
+        <v>100.407</v>
+      </c>
+      <c r="D234" s="1">
+        <v>99.451</v>
+      </c>
+      <c r="E234" t="s">
+        <v>8</v>
+      </c>
+      <c r="F234">
+        <v>1.0</v>
+      </c>
+      <c r="G234" s="1">
+        <v>198902.0</v>
+      </c>
+      <c r="H234" s="1">
+        <v>1912.0</v>
+      </c>
+      <c r="I234" s="1">
+        <v>0.96127741299736</v>
+      </c>
+      <c r="J234">
+        <v>0.63</v>
+      </c>
+      <c r="K234" t="s">
+        <v>536</v>
+      </c>
+      <c r="L234" s="1">
+        <v>200814.0</v>
+      </c>
+      <c r="M234" s="1">
+        <v>202081.12</v>
+      </c>
+      <c r="N234" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O234">
+        <v>1</v>
+      </c>
+      <c r="Z234" t="s">
+        <v>534</v>
+      </c>
+    </row>
+    <row r="235" spans="1:26">
+      <c r="A235" t="s">
+        <v>538</v>
+      </c>
+      <c r="B235" s="1">
+        <v>232000.0</v>
+      </c>
+      <c r="C235" s="1">
+        <v>98.417</v>
+      </c>
+      <c r="D235" s="1">
+        <v>99.228</v>
+      </c>
+      <c r="E235" t="s">
+        <v>8</v>
+      </c>
+      <c r="F235">
+        <v>1.0</v>
+      </c>
+      <c r="G235" s="1">
+        <v>230208.96</v>
+      </c>
+      <c r="H235" s="1">
+        <v>-1881.52</v>
+      </c>
+      <c r="I235" s="1">
+        <v>-0.81730963034627</v>
+      </c>
+      <c r="J235">
+        <v>0.32</v>
+      </c>
+      <c r="K235">
+        <v>749.23</v>
+      </c>
+      <c r="L235" s="1">
+        <v>228327.44</v>
+      </c>
+      <c r="M235" s="1">
+        <v>229076.67</v>
+      </c>
+      <c r="N235" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O235">
+        <v>1</v>
+      </c>
+      <c r="Z235" t="s">
+        <v>537</v>
+      </c>
+    </row>
+    <row r="236" spans="1:26">
+      <c r="A236" t="s">
+        <v>540</v>
+      </c>
+      <c r="B236" s="1">
+        <v>308000.0</v>
+      </c>
+      <c r="C236" s="1">
+        <v>91.263</v>
+      </c>
+      <c r="D236" s="1">
+        <v>83.45955844</v>
+      </c>
+      <c r="E236" t="s">
+        <v>8</v>
+      </c>
+      <c r="F236">
+        <v>1.0</v>
+      </c>
+      <c r="G236" s="1">
+        <v>257055.44</v>
+      </c>
+      <c r="H236" s="1">
+        <v>24034.6</v>
+      </c>
+      <c r="I236" s="1">
+        <v>9.3499674622719</v>
+      </c>
+      <c r="J236">
+        <v>1.48</v>
+      </c>
+      <c r="K236" t="s">
+        <v>541</v>
+      </c>
+      <c r="L236" s="1">
+        <v>281090.04</v>
+      </c>
+      <c r="M236" s="1">
+        <v>285662.57</v>
+      </c>
+      <c r="N236" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O236">
+        <v>1</v>
+      </c>
+      <c r="Z236" t="s">
+        <v>539</v>
+      </c>
+    </row>
+    <row r="237" spans="1:26">
+      <c r="A237" t="s">
+        <v>543</v>
+      </c>
+      <c r="B237" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C237" s="1">
+        <v>102.25</v>
+      </c>
+      <c r="D237" s="1">
+        <v>99.329</v>
+      </c>
+      <c r="E237" t="s">
+        <v>8</v>
+      </c>
+      <c r="F237">
+        <v>1.0</v>
+      </c>
+      <c r="G237" s="1">
+        <v>99329.0</v>
+      </c>
+      <c r="H237" s="1">
+        <v>2921.0</v>
+      </c>
+      <c r="I237" s="1">
+        <v>2.9407323138258</v>
+      </c>
+      <c r="J237">
+        <v>1.79</v>
+      </c>
+      <c r="K237" t="s">
+        <v>544</v>
+      </c>
+      <c r="L237" s="1">
+        <v>102250.0</v>
+      </c>
+      <c r="M237" s="1">
+        <v>104044.18</v>
+      </c>
+      <c r="N237" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O237">
+        <v>1</v>
+      </c>
+      <c r="Z237" t="s">
+        <v>542</v>
+      </c>
+    </row>
+    <row r="238" spans="1:26">
+      <c r="A238" t="s">
+        <v>546</v>
+      </c>
+      <c r="B238" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C238" s="1">
+        <v>100.439</v>
+      </c>
+      <c r="D238" s="1">
+        <v>100.25</v>
+      </c>
+      <c r="E238" t="s">
+        <v>8</v>
+      </c>
+      <c r="F238">
+        <v>1.0</v>
+      </c>
+      <c r="G238" s="1">
+        <v>100250.0</v>
+      </c>
+      <c r="H238" s="1">
+        <v>189.0</v>
+      </c>
+      <c r="I238" s="1">
+        <v>0.18852867830424</v>
+      </c>
+      <c r="J238">
+        <v>0.83</v>
+      </c>
+      <c r="K238">
+        <v>826.34</v>
+      </c>
+      <c r="L238" s="1">
+        <v>100439.0</v>
+      </c>
+      <c r="M238" s="1">
+        <v>101265.34</v>
+      </c>
+      <c r="N238" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O238">
+        <v>1</v>
+      </c>
+      <c r="Z238" t="s">
+        <v>545</v>
+      </c>
+    </row>
+    <row r="239" spans="1:26">
+      <c r="A239" t="s">
+        <v>548</v>
+      </c>
+      <c r="B239" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C239" s="1">
+        <v>99.048</v>
+      </c>
+      <c r="D239" s="1">
+        <v>99.5965</v>
+      </c>
+      <c r="E239" t="s">
+        <v>8</v>
+      </c>
+      <c r="F239">
+        <v>1.0</v>
+      </c>
+      <c r="G239" s="1">
+        <v>199193.0</v>
+      </c>
+      <c r="H239" s="1">
+        <v>-1097.0</v>
+      </c>
+      <c r="I239" s="1">
+        <v>-0.55072216393146</v>
+      </c>
+      <c r="J239">
+        <v>0.66</v>
+      </c>
+      <c r="K239" t="s">
+        <v>512</v>
+      </c>
+      <c r="L239" s="1">
+        <v>198096.0</v>
+      </c>
+      <c r="M239" s="1">
+        <v>199411.07</v>
+      </c>
+      <c r="N239" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="O239">
+        <v>1</v>
+      </c>
+      <c r="Z239" t="s">
+        <v>547</v>
+      </c>
+    </row>
+    <row r="240" spans="1:26">
+      <c r="A240" t="s">
+        <v>550</v>
+      </c>
+      <c r="B240" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C240" s="1">
+        <v>101.612</v>
+      </c>
+      <c r="D240" s="1">
+        <v>99.651</v>
+      </c>
+      <c r="E240" t="s">
+        <v>8</v>
+      </c>
+      <c r="F240">
+        <v>1.0</v>
+      </c>
+      <c r="G240" s="1">
+        <v>99651.0</v>
+      </c>
+      <c r="H240" s="1">
+        <v>1961.0</v>
+      </c>
+      <c r="I240" s="1">
+        <v>1.9678678588273</v>
+      </c>
+      <c r="J240">
+        <v>0.86</v>
+      </c>
+      <c r="K240">
+        <v>861.64</v>
+      </c>
+      <c r="L240" s="1">
+        <v>101612.0</v>
+      </c>
+      <c r="M240" s="1">
+        <v>102473.64</v>
+      </c>
+      <c r="N240" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O240">
+        <v>1</v>
+      </c>
+      <c r="Z240" t="s">
+        <v>549</v>
+      </c>
+    </row>
+    <row r="241" spans="1:26">
+      <c r="A241" t="s">
+        <v>552</v>
+      </c>
+      <c r="B241" s="1">
+        <v>150000.0</v>
+      </c>
+      <c r="C241" s="1">
+        <v>100.755</v>
+      </c>
+      <c r="D241" s="1">
+        <v>99.768</v>
+      </c>
+      <c r="E241" t="s">
+        <v>8</v>
+      </c>
+      <c r="F241">
+        <v>1.0</v>
+      </c>
+      <c r="G241" s="1">
+        <v>149652.0</v>
+      </c>
+      <c r="H241" s="1">
+        <v>1480.5</v>
+      </c>
+      <c r="I241" s="1">
+        <v>0.98929516478229</v>
+      </c>
+      <c r="J241">
+        <v>0.32</v>
+      </c>
+      <c r="K241">
+        <v>477.74</v>
+      </c>
+      <c r="L241" s="1">
+        <v>151132.5</v>
+      </c>
+      <c r="M241" s="1">
+        <v>151610.24</v>
+      </c>
+      <c r="N241" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O241">
+        <v>1</v>
+      </c>
+      <c r="Z241" t="s">
+        <v>551</v>
+      </c>
+    </row>
+    <row r="242" spans="1:26">
+      <c r="A242" t="s">
+        <v>554</v>
+      </c>
+      <c r="B242" s="1">
+        <v>555896.0</v>
+      </c>
+      <c r="C242" s="1">
+        <v>98.881</v>
+      </c>
+      <c r="D242" s="1">
+        <v>98.10396729</v>
+      </c>
+      <c r="E242" t="s">
+        <v>8</v>
+      </c>
+      <c r="F242">
+        <v>1.0</v>
+      </c>
+      <c r="G242" s="1">
+        <v>545356.03</v>
+      </c>
+      <c r="H242" s="1">
+        <v>4319.5</v>
+      </c>
+      <c r="I242" s="1">
+        <v>0.79205138705443</v>
+      </c>
+      <c r="J242">
+        <v>0.88</v>
+      </c>
+      <c r="K242" t="s">
+        <v>555</v>
+      </c>
+      <c r="L242" s="1">
+        <v>549675.53</v>
+      </c>
+      <c r="M242" s="1">
+        <v>554575.79</v>
+      </c>
+      <c r="N242" s="1">
+        <v>0.4</v>
+      </c>
+      <c r="O242">
+        <v>1</v>
+      </c>
+      <c r="Z242" t="s">
+        <v>553</v>
+      </c>
+    </row>
+    <row r="243" spans="1:26">
+      <c r="A243" t="s">
+        <v>557</v>
+      </c>
+      <c r="B243" s="1">
+        <v>544859.0</v>
+      </c>
+      <c r="C243" s="1">
+        <v>88.556</v>
+      </c>
+      <c r="D243" s="1">
+        <v>90.81661127</v>
+      </c>
+      <c r="E243" t="s">
+        <v>8</v>
+      </c>
+      <c r="F243">
+        <v>1.0</v>
+      </c>
+      <c r="G243" s="1">
+        <v>494822.48</v>
+      </c>
+      <c r="H243" s="1">
+        <v>-12317.14</v>
+      </c>
+      <c r="I243" s="1">
+        <v>-2.4892038049686</v>
+      </c>
+      <c r="J243">
+        <v>2.42</v>
+      </c>
+      <c r="K243" t="s">
+        <v>558</v>
+      </c>
+      <c r="L243" s="1">
+        <v>482505.34</v>
+      </c>
+      <c r="M243" s="1">
+        <v>495705.11</v>
+      </c>
+      <c r="N243" s="1">
+        <v>0.36</v>
+      </c>
+      <c r="O243">
+        <v>1</v>
+      </c>
+      <c r="Z243" t="s">
+        <v>556</v>
+      </c>
+    </row>
+    <row r="244" spans="1:26">
+      <c r="A244" t="s">
+        <v>560</v>
+      </c>
+      <c r="B244" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C244" s="1">
+        <v>99.375</v>
+      </c>
+      <c r="D244" s="1">
+        <v>99.766</v>
+      </c>
+      <c r="E244" t="s">
+        <v>8</v>
+      </c>
+      <c r="F244">
+        <v>1.0</v>
+      </c>
+      <c r="G244" s="1">
+        <v>99766.0</v>
+      </c>
+      <c r="H244" s="1">
+        <v>-391.0</v>
+      </c>
+      <c r="I244" s="1">
+        <v>-0.3919170859812</v>
+      </c>
+      <c r="J244">
+        <v>0.17</v>
+      </c>
+      <c r="K244">
+        <v>174.66</v>
+      </c>
+      <c r="L244" s="1">
+        <v>99375.0</v>
+      </c>
+      <c r="M244" s="1">
+        <v>99549.66</v>
+      </c>
+      <c r="N244" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O244">
+        <v>1</v>
+      </c>
+      <c r="Z244" t="s">
+        <v>559</v>
+      </c>
+    </row>
+    <row r="245" spans="1:26">
+      <c r="A245" t="s">
+        <v>562</v>
+      </c>
+      <c r="B245" s="1">
+        <v>130000.0</v>
+      </c>
+      <c r="C245" s="1">
+        <v>98.929</v>
+      </c>
+      <c r="D245" s="1">
+        <v>99.945</v>
+      </c>
+      <c r="E245" t="s">
+        <v>8</v>
+      </c>
+      <c r="F245">
+        <v>1.0</v>
+      </c>
+      <c r="G245" s="1">
+        <v>129928.5</v>
+      </c>
+      <c r="H245" s="1">
+        <v>-1320.8</v>
+      </c>
+      <c r="I245" s="1">
+        <v>-1.0165591075091</v>
+      </c>
+      <c r="J245">
+        <v>1.84</v>
+      </c>
+      <c r="K245" t="s">
+        <v>563</v>
+      </c>
+      <c r="L245" s="1">
+        <v>128607.7</v>
+      </c>
+      <c r="M245" s="1">
+        <v>130995.46</v>
+      </c>
+      <c r="N245" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O245">
+        <v>1</v>
+      </c>
+      <c r="Z245" t="s">
+        <v>561</v>
+      </c>
+    </row>
+    <row r="246" spans="1:26">
+      <c r="A246" t="s">
+        <v>565</v>
+      </c>
+      <c r="B246" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C246" s="1">
+        <v>98.93</v>
+      </c>
+      <c r="D246" s="1">
+        <v>98.71</v>
+      </c>
+      <c r="E246" t="s">
+        <v>8</v>
+      </c>
+      <c r="F246">
+        <v>1.0</v>
+      </c>
+      <c r="G246" s="1">
+        <v>98710.0</v>
+      </c>
+      <c r="H246" s="1">
+        <v>220.0</v>
+      </c>
+      <c r="I246" s="1">
+        <v>0.2228750886435</v>
+      </c>
+      <c r="J246">
+        <v>1.37</v>
+      </c>
+      <c r="K246" t="s">
+        <v>566</v>
+      </c>
+      <c r="L246" s="1">
+        <v>98930.0</v>
+      </c>
+      <c r="M246" s="1">
+        <v>100299.86</v>
+      </c>
+      <c r="N246" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O246">
+        <v>1</v>
+      </c>
+      <c r="Z246" t="s">
+        <v>564</v>
+      </c>
+    </row>
+    <row r="247" spans="1:26">
+      <c r="A247" t="s">
+        <v>568</v>
+      </c>
+      <c r="B247" s="1">
+        <v>120000.0</v>
+      </c>
+      <c r="C247" s="1">
+        <v>73.839</v>
+      </c>
+      <c r="D247" s="1">
+        <v>72.7651</v>
+      </c>
+      <c r="E247" t="s">
+        <v>8</v>
+      </c>
+      <c r="F247">
+        <v>1.0</v>
+      </c>
+      <c r="G247" s="1">
+        <v>87318.12</v>
+      </c>
+      <c r="H247" s="1">
+        <v>1288.68</v>
+      </c>
+      <c r="I247" s="1">
+        <v>1.4758448761838</v>
+      </c>
+      <c r="J247">
+        <v>0.02</v>
+      </c>
+      <c r="K247">
+        <v>28.77</v>
+      </c>
+      <c r="L247" s="1">
+        <v>88606.8</v>
+      </c>
+      <c r="M247" s="1">
+        <v>88635.57</v>
+      </c>
+      <c r="N247" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O247">
+        <v>1</v>
+      </c>
+      <c r="Z247" t="s">
+        <v>567</v>
+      </c>
+    </row>
+    <row r="248" spans="1:26">
+      <c r="A248" t="s">
+        <v>570</v>
+      </c>
+      <c r="B248" s="1">
+        <v>592000.0</v>
+      </c>
+      <c r="C248" s="1">
+        <v>86.73</v>
+      </c>
+      <c r="D248" s="1">
+        <v>86.20606757</v>
+      </c>
+      <c r="E248" t="s">
+        <v>8</v>
+      </c>
+      <c r="F248">
+        <v>1.0</v>
+      </c>
+      <c r="G248" s="1">
+        <v>510339.92</v>
+      </c>
+      <c r="H248" s="1">
+        <v>3101.68</v>
+      </c>
+      <c r="I248" s="1">
+        <v>0.60776746604498</v>
+      </c>
+      <c r="J248">
+        <v>0.1</v>
+      </c>
+      <c r="K248">
+        <v>571.73</v>
+      </c>
+      <c r="L248" s="1">
+        <v>513441.6</v>
+      </c>
+      <c r="M248" s="1">
+        <v>514013.33</v>
+      </c>
+      <c r="N248" s="1">
+        <v>0.37</v>
+      </c>
+      <c r="O248">
+        <v>1</v>
+      </c>
+      <c r="Z248" t="s">
+        <v>569</v>
+      </c>
+    </row>
+    <row r="249" spans="1:26">
+      <c r="A249" t="s">
+        <v>572</v>
+      </c>
+      <c r="B249" s="1">
+        <v>25000.0</v>
+      </c>
+      <c r="C249" s="1">
+        <v>63.036</v>
+      </c>
+      <c r="D249" s="1">
+        <v>72.92776</v>
+      </c>
+      <c r="E249" t="s">
+        <v>8</v>
+      </c>
+      <c r="F249">
+        <v>1.0</v>
+      </c>
+      <c r="G249" s="1">
+        <v>18231.94</v>
+      </c>
+      <c r="H249" s="1">
+        <v>-2472.94</v>
+      </c>
+      <c r="I249" s="1">
+        <v>-13.563778731172</v>
+      </c>
+      <c r="J249">
+        <v>0.19</v>
+      </c>
+      <c r="K249">
+        <v>48.29</v>
+      </c>
+      <c r="L249" s="1">
+        <v>15759.0</v>
+      </c>
+      <c r="M249" s="1">
+        <v>15807.29</v>
+      </c>
+      <c r="N249" s="1">
+        <v>0.01</v>
+      </c>
+      <c r="O249">
+        <v>1</v>
+      </c>
+      <c r="Z249" t="s">
+        <v>571</v>
+      </c>
+    </row>
+    <row r="250" spans="1:26">
+      <c r="A250" t="s">
+        <v>574</v>
+      </c>
+      <c r="B250" s="1">
+        <v>208000.0</v>
+      </c>
+      <c r="C250" s="1">
+        <v>95.444</v>
+      </c>
+      <c r="D250" s="1">
+        <v>93.56469231</v>
+      </c>
+      <c r="E250" t="s">
+        <v>8</v>
+      </c>
+      <c r="F250">
+        <v>1.0</v>
+      </c>
+      <c r="G250" s="1">
+        <v>194614.56</v>
+      </c>
+      <c r="H250" s="1">
+        <v>3908.96</v>
+      </c>
+      <c r="I250" s="1">
+        <v>2.0085650323388</v>
+      </c>
+      <c r="J250">
+        <v>0.39</v>
+      </c>
+      <c r="K250">
+        <v>803.51</v>
+      </c>
+      <c r="L250" s="1">
+        <v>198523.52</v>
+      </c>
+      <c r="M250" s="1">
+        <v>199327.03</v>
+      </c>
+      <c r="N250" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="O250">
+        <v>1</v>
+      </c>
+      <c r="Z250" t="s">
+        <v>573</v>
+      </c>
+    </row>
+    <row r="251" spans="1:26">
+      <c r="A251" t="s">
+        <v>576</v>
+      </c>
+      <c r="B251" s="1">
+        <v>135000.0</v>
+      </c>
+      <c r="C251" s="1">
+        <v>98.912</v>
+      </c>
+      <c r="D251" s="1">
+        <v>99.998</v>
+      </c>
+      <c r="E251" t="s">
+        <v>8</v>
+      </c>
+      <c r="F251">
+        <v>1.0</v>
+      </c>
+      <c r="G251" s="1">
+        <v>134997.3</v>
+      </c>
+      <c r="H251" s="1">
+        <v>-1466.1</v>
+      </c>
+      <c r="I251" s="1">
+        <v>-1.0860217204344</v>
+      </c>
+      <c r="J251">
+        <v>0.34</v>
+      </c>
+      <c r="K251">
+        <v>464.51</v>
+      </c>
+      <c r="L251" s="1">
+        <v>133531.2</v>
+      </c>
+      <c r="M251" s="1">
+        <v>133995.71</v>
+      </c>
+      <c r="N251" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O251">
+        <v>1</v>
+      </c>
+      <c r="Z251" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="252" spans="1:26">
+      <c r="A252" t="s">
+        <v>578</v>
+      </c>
+      <c r="B252" s="1">
+        <v>150000.0</v>
+      </c>
+      <c r="C252" s="1">
+        <v>101.195</v>
+      </c>
+      <c r="D252" s="1">
+        <v>100.0965</v>
+      </c>
+      <c r="E252" t="s">
+        <v>8</v>
+      </c>
+      <c r="F252">
+        <v>1.0</v>
+      </c>
+      <c r="G252" s="1">
+        <v>150144.75</v>
+      </c>
+      <c r="H252" s="1">
+        <v>1647.75</v>
+      </c>
+      <c r="I252" s="1">
+        <v>1.0974409694645</v>
+      </c>
+      <c r="J252">
+        <v>3.17</v>
+      </c>
+      <c r="K252" t="s">
+        <v>579</v>
+      </c>
+      <c r="L252" s="1">
+        <v>151792.5</v>
+      </c>
+      <c r="M252" s="1">
+        <v>156551.82</v>
+      </c>
+      <c r="N252" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O252">
+        <v>1</v>
+      </c>
+      <c r="Z252" t="s">
+        <v>577</v>
+      </c>
+    </row>
+    <row r="253" spans="1:26">
+      <c r="A253" t="s">
+        <v>581</v>
+      </c>
+      <c r="B253" s="1">
+        <v>1085503.0</v>
+      </c>
+      <c r="C253" s="1">
+        <v>87.871</v>
+      </c>
+      <c r="D253" s="1">
+        <v>87.26291867</v>
+      </c>
+      <c r="E253" t="s">
+        <v>8</v>
+      </c>
+      <c r="F253">
+        <v>1.0</v>
+      </c>
+      <c r="G253" s="1">
+        <v>947241.6</v>
+      </c>
+      <c r="H253" s="1">
+        <v>6600.74</v>
+      </c>
+      <c r="I253" s="1">
+        <v>0.69683806116623</v>
+      </c>
+      <c r="J253">
+        <v>0.0</v>
+      </c>
+      <c r="K253">
+        <v>0.0</v>
+      </c>
+      <c r="L253" s="1">
+        <v>953842.34</v>
+      </c>
+      <c r="M253" s="1">
+        <v>953842.34</v>
+      </c>
+      <c r="N253" s="1">
+        <v>0.69</v>
+      </c>
+      <c r="O253">
+        <v>1</v>
+      </c>
+      <c r="Z253" t="s">
+        <v>580</v>
+      </c>
+    </row>
+    <row r="254" spans="1:26">
+      <c r="A254" t="s">
+        <v>583</v>
+      </c>
+      <c r="B254" s="1">
+        <v>1648300.0</v>
+      </c>
+      <c r="C254" s="1">
+        <v>84.762</v>
+      </c>
+      <c r="D254" s="1">
+        <v>84.17083237</v>
+      </c>
+      <c r="E254" t="s">
+        <v>8</v>
+      </c>
+      <c r="F254">
+        <v>1.0</v>
+      </c>
+      <c r="G254" s="1">
+        <v>1387387.83</v>
+      </c>
+      <c r="H254" s="1">
+        <v>9744.22</v>
+      </c>
+      <c r="I254" s="1">
+        <v>0.7023429058045</v>
+      </c>
+      <c r="J254">
+        <v>0.0</v>
+      </c>
+      <c r="K254">
+        <v>0.0</v>
+      </c>
+      <c r="L254" s="1">
+        <v>1397132.05</v>
+      </c>
+      <c r="M254" s="1">
+        <v>1397132.05</v>
+      </c>
+      <c r="N254" s="1">
+        <v>1.01</v>
+      </c>
+      <c r="O254">
+        <v>1</v>
+      </c>
+      <c r="Z254" t="s">
+        <v>582</v>
+      </c>
+    </row>
+    <row r="255" spans="1:26">
+      <c r="A255" t="s">
+        <v>585</v>
+      </c>
+      <c r="B255" s="1">
+        <v>4054769.0</v>
+      </c>
+      <c r="C255" s="1">
+        <v>63.064</v>
+      </c>
+      <c r="D255" s="1">
+        <v>68.75977793</v>
+      </c>
+      <c r="E255" t="s">
+        <v>8</v>
+      </c>
+      <c r="F255">
+        <v>1.0</v>
+      </c>
+      <c r="G255" s="1">
+        <v>2788050.16</v>
+      </c>
+      <c r="H255" s="1">
+        <v>-230950.63</v>
+      </c>
+      <c r="I255" s="1">
+        <v>-8.2835894889352</v>
+      </c>
+      <c r="J255">
+        <v>0.04</v>
+      </c>
+      <c r="K255" t="s">
+        <v>586</v>
+      </c>
+      <c r="L255" s="1">
+        <v>2557099.53</v>
+      </c>
+      <c r="M255" s="1">
+        <v>2558765.87</v>
+      </c>
+      <c r="N255" s="1">
+        <v>1.86</v>
+      </c>
+      <c r="O255">
+        <v>1</v>
+      </c>
+      <c r="Z255" t="s">
+        <v>584</v>
+      </c>
+    </row>
+    <row r="256" spans="1:26">
+      <c r="A256" t="s">
+        <v>588</v>
+      </c>
+      <c r="B256" s="1">
+        <v>1100000.0</v>
+      </c>
+      <c r="C256" s="1">
+        <v>99.921</v>
+      </c>
+      <c r="D256" s="1">
+        <v>99.868</v>
+      </c>
+      <c r="E256" t="s">
+        <v>8</v>
+      </c>
+      <c r="F256">
+        <v>1.0</v>
+      </c>
+      <c r="G256" s="1">
+        <v>1098548.0</v>
+      </c>
+      <c r="H256" s="1">
+        <v>583.0</v>
+      </c>
+      <c r="I256" s="1">
+        <v>0.053070052469259</v>
+      </c>
+      <c r="J256">
+        <v>2.14</v>
+      </c>
+      <c r="K256" t="s">
+        <v>589</v>
+      </c>
+      <c r="L256" s="1">
+        <v>1099131.0</v>
+      </c>
+      <c r="M256" s="1">
+        <v>1122658.95</v>
+      </c>
+      <c r="N256" s="1">
+        <v>0.82</v>
+      </c>
+      <c r="O256">
+        <v>1</v>
+      </c>
+      <c r="Z256" t="s">
+        <v>587</v>
+      </c>
+    </row>
+    <row r="257" spans="1:26">
+      <c r="A257" t="s">
+        <v>591</v>
+      </c>
+      <c r="B257" s="1">
+        <v>492884.0</v>
+      </c>
+      <c r="C257" s="1">
+        <v>98.269</v>
+      </c>
+      <c r="D257" s="1">
+        <v>98.21541377</v>
+      </c>
+      <c r="E257" t="s">
+        <v>8</v>
+      </c>
+      <c r="F257">
+        <v>1.0</v>
+      </c>
+      <c r="G257" s="1">
+        <v>484088.06</v>
+      </c>
+      <c r="H257" s="1">
+        <v>264.12</v>
+      </c>
+      <c r="I257" s="1">
+        <v>0.054560321111824</v>
+      </c>
+      <c r="J257">
+        <v>0.34</v>
+      </c>
+      <c r="K257" t="s">
+        <v>592</v>
+      </c>
+      <c r="L257" s="1">
+        <v>484352.18</v>
+      </c>
+      <c r="M257" s="1">
+        <v>486013.13</v>
+      </c>
+      <c r="N257" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O257">
+        <v>1</v>
+      </c>
+      <c r="Z257" t="s">
+        <v>590</v>
+      </c>
+    </row>
+    <row r="258" spans="1:26">
+      <c r="A258" t="s">
+        <v>594</v>
+      </c>
+      <c r="B258" s="1">
+        <v>428459.0</v>
+      </c>
+      <c r="C258" s="1">
+        <v>98.448</v>
+      </c>
+      <c r="D258" s="1">
+        <v>98.51635512</v>
+      </c>
+      <c r="E258" t="s">
+        <v>8</v>
+      </c>
+      <c r="F258">
+        <v>1.0</v>
+      </c>
+      <c r="G258" s="1">
+        <v>422102.19</v>
+      </c>
+      <c r="H258" s="1">
+        <v>-292.88</v>
+      </c>
+      <c r="I258" s="1">
+        <v>-0.069386041328049</v>
+      </c>
+      <c r="J258">
+        <v>0.36</v>
+      </c>
+      <c r="K258" t="s">
+        <v>595</v>
+      </c>
+      <c r="L258" s="1">
+        <v>421809.31</v>
+      </c>
+      <c r="M258" s="1">
+        <v>423358.81</v>
+      </c>
+      <c r="N258" s="1">
+        <v>0.31</v>
+      </c>
+      <c r="O258">
+        <v>1</v>
+      </c>
+      <c r="Z258" t="s">
+        <v>593</v>
+      </c>
+    </row>
+    <row r="259" spans="1:26">
+      <c r="A259" t="s">
+        <v>597</v>
+      </c>
+      <c r="B259" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C259" s="1">
+        <v>83.372</v>
+      </c>
+      <c r="D259" s="1">
+        <v>81.75</v>
+      </c>
+      <c r="E259" t="s">
+        <v>8</v>
+      </c>
+      <c r="F259">
+        <v>1.0</v>
+      </c>
+      <c r="G259" s="1">
+        <v>81750.0</v>
+      </c>
+      <c r="H259" s="1">
+        <v>1622.0</v>
+      </c>
+      <c r="I259" s="1">
+        <v>1.9840978593272</v>
+      </c>
+      <c r="J259">
+        <v>0.42</v>
+      </c>
+      <c r="K259">
+        <v>423.29</v>
+      </c>
+      <c r="L259" s="1">
+        <v>83372.0</v>
+      </c>
+      <c r="M259" s="1">
+        <v>83795.29</v>
+      </c>
+      <c r="N259" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O259">
+        <v>1</v>
+      </c>
+      <c r="Z259" t="s">
+        <v>596</v>
+      </c>
+    </row>
+    <row r="260" spans="1:26">
+      <c r="A260" t="s">
+        <v>599</v>
+      </c>
+      <c r="B260" s="1">
+        <v>1807099.0</v>
+      </c>
+      <c r="C260" s="1">
+        <v>99.226</v>
+      </c>
+      <c r="D260" s="1">
+        <v>99.18303812</v>
+      </c>
+      <c r="E260" t="s">
+        <v>8</v>
+      </c>
+      <c r="F260">
+        <v>1.0</v>
+      </c>
+      <c r="G260" s="1">
+        <v>1792335.69</v>
+      </c>
+      <c r="H260" s="1">
+        <v>776.36</v>
+      </c>
+      <c r="I260" s="1">
+        <v>0.043315546542512</v>
+      </c>
+      <c r="J260">
+        <v>0.07</v>
+      </c>
+      <c r="K260" t="s">
+        <v>600</v>
+      </c>
+      <c r="L260" s="1">
+        <v>1793112.05</v>
+      </c>
+      <c r="M260" s="1">
+        <v>1794290.38</v>
+      </c>
+      <c r="N260" s="1">
+        <v>1.3</v>
+      </c>
+      <c r="O260">
+        <v>1</v>
+      </c>
+      <c r="Z260" t="s">
+        <v>598</v>
+      </c>
+    </row>
+    <row r="261" spans="1:26">
+      <c r="A261" t="s">
+        <v>602</v>
+      </c>
+      <c r="B261" s="1">
+        <v>2373663.72</v>
+      </c>
+      <c r="C261" s="1">
+        <v>88.136</v>
+      </c>
+      <c r="D261" s="1">
+        <v>102.1667905</v>
+      </c>
+      <c r="E261" t="s">
+        <v>8</v>
+      </c>
+      <c r="F261">
+        <v>1.0</v>
+      </c>
+      <c r="G261" s="1">
+        <v>2425096.04</v>
+      </c>
+      <c r="H261" s="1">
+        <v>-333043.79</v>
+      </c>
+      <c r="I261" s="1">
+        <v>-13.733220643913</v>
+      </c>
+      <c r="J261">
+        <v>2.43</v>
+      </c>
+      <c r="K261" t="s">
+        <v>603</v>
+      </c>
+      <c r="L261" s="1">
+        <v>2092052.25</v>
+      </c>
+      <c r="M261" s="1">
+        <v>2149768.05</v>
+      </c>
+      <c r="N261" s="1">
+        <v>1.56</v>
+      </c>
+      <c r="O261">
+        <v>1</v>
+      </c>
+      <c r="Z261" t="s">
+        <v>601</v>
+      </c>
+    </row>
+    <row r="262" spans="1:26">
+      <c r="A262" t="s">
+        <v>605</v>
+      </c>
+      <c r="B262" s="1">
+        <v>2919658.0</v>
+      </c>
+      <c r="C262" s="1">
+        <v>97.003</v>
+      </c>
+      <c r="D262" s="1">
+        <v>97.0584702</v>
+      </c>
+      <c r="E262" t="s">
+        <v>8</v>
+      </c>
+      <c r="F262">
+        <v>1.0</v>
+      </c>
+      <c r="G262" s="1">
+        <v>2833775.39</v>
+      </c>
+      <c r="H262" s="1">
+        <v>-1619.54</v>
+      </c>
+      <c r="I262" s="1">
+        <v>-0.057151318545398</v>
+      </c>
+      <c r="J262">
+        <v>0.88</v>
+      </c>
+      <c r="K262" t="s">
+        <v>606</v>
+      </c>
+      <c r="L262" s="1">
+        <v>2832155.85</v>
+      </c>
+      <c r="M262" s="1">
+        <v>2857952.83</v>
+      </c>
+      <c r="N262" s="1">
+        <v>2.08</v>
+      </c>
+      <c r="O262">
+        <v>1</v>
+      </c>
+      <c r="Z262" t="s">
+        <v>604</v>
+      </c>
+    </row>
+    <row r="263" spans="1:26">
+      <c r="A263" t="s">
+        <v>608</v>
+      </c>
+      <c r="B263" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C263" s="1">
+        <v>100.476</v>
+      </c>
+      <c r="D263" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E263" t="s">
+        <v>8</v>
+      </c>
+      <c r="F263">
+        <v>1.0</v>
+      </c>
+      <c r="G263" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="H263" s="1">
+        <v>476.0</v>
+      </c>
+      <c r="I263" s="1">
+        <v>0.476</v>
+      </c>
+      <c r="J263">
+        <v>0.72</v>
+      </c>
+      <c r="K263">
+        <v>722.86</v>
+      </c>
+      <c r="L263" s="1">
+        <v>100476.0</v>
+      </c>
+      <c r="M263" s="1">
+        <v>101198.86</v>
+      </c>
+      <c r="N263" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O263">
+        <v>1</v>
+      </c>
+      <c r="Z263" t="s">
+        <v>607</v>
+      </c>
+    </row>
+    <row r="264" spans="1:26">
+      <c r="A264" t="s">
+        <v>610</v>
+      </c>
+      <c r="B264" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C264" s="1">
+        <v>99.495</v>
+      </c>
+      <c r="D264" s="1">
+        <v>99.24</v>
+      </c>
+      <c r="E264" t="s">
+        <v>8</v>
+      </c>
+      <c r="F264">
+        <v>1.0</v>
+      </c>
+      <c r="G264" s="1">
+        <v>99240.0</v>
+      </c>
+      <c r="H264" s="1">
+        <v>255.0</v>
+      </c>
+      <c r="I264" s="1">
+        <v>0.25695284159613</v>
+      </c>
+      <c r="J264">
+        <v>1.58</v>
+      </c>
+      <c r="K264" t="s">
+        <v>611</v>
+      </c>
+      <c r="L264" s="1">
+        <v>99495.0</v>
+      </c>
+      <c r="M264" s="1">
+        <v>101077.19</v>
+      </c>
+      <c r="N264" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O264">
+        <v>1</v>
+      </c>
+      <c r="Z264" t="s">
+        <v>609</v>
+      </c>
+    </row>
+    <row r="265" spans="1:26">
+      <c r="A265" t="s">
+        <v>613</v>
+      </c>
+      <c r="B265" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C265" s="1">
+        <v>89.784</v>
+      </c>
+      <c r="D265" s="1">
+        <v>85.48</v>
+      </c>
+      <c r="E265" t="s">
+        <v>8</v>
+      </c>
+      <c r="F265">
+        <v>1.0</v>
+      </c>
+      <c r="G265" s="1">
+        <v>85480.0</v>
+      </c>
+      <c r="H265" s="1">
+        <v>4304.0</v>
+      </c>
+      <c r="I265" s="1">
+        <v>5.0350959288723</v>
+      </c>
+      <c r="J265">
+        <v>0.32</v>
+      </c>
+      <c r="K265">
+        <v>324.38</v>
+      </c>
+      <c r="L265" s="1">
+        <v>89784.0</v>
+      </c>
+      <c r="M265" s="1">
+        <v>90108.38</v>
+      </c>
+      <c r="N265" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O265">
+        <v>1</v>
+      </c>
+      <c r="Z265" t="s">
+        <v>612</v>
+      </c>
+    </row>
+    <row r="266" spans="1:26">
+      <c r="A266" t="s">
+        <v>615</v>
+      </c>
+      <c r="B266" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C266" s="1">
+        <v>92.782</v>
+      </c>
+      <c r="D266" s="1">
+        <v>92.546</v>
+      </c>
+      <c r="E266" t="s">
+        <v>8</v>
+      </c>
+      <c r="F266">
+        <v>1.0</v>
+      </c>
+      <c r="G266" s="1">
+        <v>185092.0</v>
+      </c>
+      <c r="H266" s="1">
+        <v>472.0</v>
+      </c>
+      <c r="I266" s="1">
+        <v>0.25500832018672</v>
+      </c>
+      <c r="J266">
+        <v>1.24</v>
+      </c>
+      <c r="K266" t="s">
+        <v>616</v>
+      </c>
+      <c r="L266" s="1">
+        <v>185564.0</v>
+      </c>
+      <c r="M266" s="1">
+        <v>188047.56</v>
+      </c>
+      <c r="N266" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="O266">
+        <v>1</v>
+      </c>
+      <c r="Z266" t="s">
+        <v>614</v>
+      </c>
+    </row>
+    <row r="267" spans="1:26">
+      <c r="A267" t="s">
+        <v>618</v>
+      </c>
+      <c r="B267" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C267" s="1">
+        <v>101.385</v>
+      </c>
+      <c r="D267" s="1">
+        <v>99.942</v>
+      </c>
+      <c r="E267" t="s">
+        <v>8</v>
+      </c>
+      <c r="F267">
+        <v>1.0</v>
+      </c>
+      <c r="G267" s="1">
+        <v>99942.0</v>
+      </c>
+      <c r="H267" s="1">
+        <v>1443.0</v>
+      </c>
+      <c r="I267" s="1">
+        <v>1.4438374257069</v>
+      </c>
+      <c r="J267">
+        <v>0.82</v>
+      </c>
+      <c r="K267">
+        <v>824.32</v>
+      </c>
+      <c r="L267" s="1">
+        <v>101385.0</v>
+      </c>
+      <c r="M267" s="1">
+        <v>102209.32</v>
+      </c>
+      <c r="N267" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O267">
+        <v>1</v>
+      </c>
+      <c r="Z267" t="s">
+        <v>617</v>
+      </c>
+    </row>
+    <row r="268" spans="1:26">
+      <c r="A268" t="s">
+        <v>620</v>
+      </c>
+      <c r="B268" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C268" s="1">
+        <v>95.308</v>
+      </c>
+      <c r="D268" s="1">
+        <v>94.7</v>
+      </c>
+      <c r="E268" t="s">
+        <v>8</v>
+      </c>
+      <c r="F268">
+        <v>1.0</v>
+      </c>
+      <c r="G268" s="1">
+        <v>94700.0</v>
+      </c>
+      <c r="H268" s="1">
+        <v>608.0</v>
+      </c>
+      <c r="I268" s="1">
+        <v>0.64202745512144</v>
+      </c>
+      <c r="J268">
+        <v>0.48</v>
+      </c>
+      <c r="K268">
+        <v>481.16</v>
+      </c>
+      <c r="L268" s="1">
+        <v>95308.0</v>
+      </c>
+      <c r="M268" s="1">
+        <v>95789.16</v>
+      </c>
+      <c r="N268" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O268">
+        <v>1</v>
+      </c>
+      <c r="Z268" t="s">
+        <v>619</v>
+      </c>
+    </row>
+    <row r="269" spans="1:26">
+      <c r="A269" t="s">
+        <v>622</v>
+      </c>
+      <c r="B269" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C269" s="1">
+        <v>101.616</v>
+      </c>
+      <c r="D269" s="1">
+        <v>99.858</v>
+      </c>
+      <c r="E269" t="s">
+        <v>8</v>
+      </c>
+      <c r="F269">
+        <v>1.0</v>
+      </c>
+      <c r="G269" s="1">
+        <v>99858.0</v>
+      </c>
+      <c r="H269" s="1">
+        <v>1758.0</v>
+      </c>
+      <c r="I269" s="1">
+        <v>1.760499909872</v>
+      </c>
+      <c r="J269">
+        <v>0.2</v>
+      </c>
+      <c r="K269">
+        <v>201.71</v>
+      </c>
+      <c r="L269" s="1">
+        <v>101616.0</v>
+      </c>
+      <c r="M269" s="1">
+        <v>101817.71</v>
+      </c>
+      <c r="N269" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O269">
+        <v>1</v>
+      </c>
+      <c r="Z269" t="s">
+        <v>621</v>
+      </c>
+    </row>
+    <row r="270" spans="1:26">
+      <c r="A270" t="s">
+        <v>624</v>
+      </c>
+      <c r="B270" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C270" s="1">
+        <v>98.151</v>
+      </c>
+      <c r="D270" s="1">
+        <v>98.9</v>
+      </c>
+      <c r="E270" t="s">
+        <v>8</v>
+      </c>
+      <c r="F270">
+        <v>1.0</v>
+      </c>
+      <c r="G270" s="1">
+        <v>197800.0</v>
+      </c>
+      <c r="H270" s="1">
+        <v>-1498.0</v>
+      </c>
+      <c r="I270" s="1">
+        <v>-0.75733063700708</v>
+      </c>
+      <c r="J270">
+        <v>2.37</v>
+      </c>
+      <c r="K270" t="s">
+        <v>625</v>
+      </c>
+      <c r="L270" s="1">
+        <v>196302.0</v>
+      </c>
+      <c r="M270" s="1">
+        <v>201048.58</v>
+      </c>
+      <c r="N270" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O270">
+        <v>1</v>
+      </c>
+      <c r="Z270" t="s">
+        <v>623</v>
+      </c>
+    </row>
+    <row r="271" spans="1:26">
+      <c r="A271" t="s">
+        <v>627</v>
+      </c>
+      <c r="B271" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C271" s="1">
+        <v>98.225</v>
+      </c>
+      <c r="D271" s="1">
+        <v>95.396</v>
+      </c>
+      <c r="E271" t="s">
+        <v>8</v>
+      </c>
+      <c r="F271">
+        <v>1.0</v>
+      </c>
+      <c r="G271" s="1">
+        <v>95396.0</v>
+      </c>
+      <c r="H271" s="1">
+        <v>2829.0</v>
+      </c>
+      <c r="I271" s="1">
+        <v>2.9655331460439</v>
+      </c>
+      <c r="J271">
+        <v>0.4</v>
+      </c>
+      <c r="K271">
+        <v>395.55</v>
+      </c>
+      <c r="L271" s="1">
+        <v>98225.0</v>
+      </c>
+      <c r="M271" s="1">
+        <v>98620.55</v>
+      </c>
+      <c r="N271" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O271">
+        <v>1</v>
+      </c>
+      <c r="Z271" t="s">
+        <v>626</v>
+      </c>
+    </row>
+    <row r="272" spans="1:26">
+      <c r="A272" t="s">
+        <v>627</v>
+      </c>
+      <c r="B272" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C272" s="1">
+        <v>98.099</v>
+      </c>
+      <c r="D272" s="1">
+        <v>98.642</v>
+      </c>
+      <c r="E272" t="s">
+        <v>8</v>
+      </c>
+      <c r="F272">
+        <v>1.0</v>
+      </c>
+      <c r="G272" s="1">
+        <v>98642.0</v>
+      </c>
+      <c r="H272" s="1">
+        <v>-543.0</v>
+      </c>
+      <c r="I272" s="1">
+        <v>-0.55047545670201</v>
+      </c>
+      <c r="J272">
+        <v>0.4</v>
+      </c>
+      <c r="K272">
+        <v>395.55</v>
+      </c>
+      <c r="L272" s="1">
+        <v>98099.0</v>
+      </c>
+      <c r="M272" s="1">
+        <v>98494.55</v>
+      </c>
+      <c r="N272" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O272">
+        <v>1</v>
+      </c>
+      <c r="Z272" t="s">
+        <v>628</v>
+      </c>
+    </row>
+    <row r="273" spans="1:26">
+      <c r="A273" t="s">
+        <v>630</v>
+      </c>
+      <c r="B273" s="1">
+        <v>148000.0</v>
+      </c>
+      <c r="C273" s="1">
+        <v>98.686</v>
+      </c>
+      <c r="D273" s="1">
+        <v>99.628</v>
+      </c>
+      <c r="E273" t="s">
+        <v>8</v>
+      </c>
+      <c r="F273">
+        <v>1.0</v>
+      </c>
+      <c r="G273" s="1">
+        <v>147449.44</v>
+      </c>
+      <c r="H273" s="1">
+        <v>-1394.16</v>
+      </c>
+      <c r="I273" s="1">
+        <v>-0.94551732444694</v>
+      </c>
+      <c r="J273">
+        <v>2.37</v>
+      </c>
+      <c r="K273" t="s">
+        <v>631</v>
+      </c>
+      <c r="L273" s="1">
+        <v>146055.28</v>
+      </c>
+      <c r="M273" s="1">
+        <v>149560.65</v>
+      </c>
+      <c r="N273" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O273">
+        <v>1</v>
+      </c>
+      <c r="Z273" t="s">
+        <v>629</v>
+      </c>
+    </row>
+    <row r="274" spans="1:26">
+      <c r="A274" t="s">
+        <v>633</v>
+      </c>
+      <c r="B274" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C274" s="1">
+        <v>99.16</v>
+      </c>
+      <c r="D274" s="1">
+        <v>99.736</v>
+      </c>
+      <c r="E274" t="s">
+        <v>8</v>
+      </c>
+      <c r="F274">
+        <v>1.0</v>
+      </c>
+      <c r="G274" s="1">
+        <v>99736.0</v>
+      </c>
+      <c r="H274" s="1">
+        <v>-576.0</v>
+      </c>
+      <c r="I274" s="1">
+        <v>-0.57752466511591</v>
+      </c>
+      <c r="J274">
+        <v>2.36</v>
+      </c>
+      <c r="K274" t="s">
+        <v>634</v>
+      </c>
+      <c r="L274" s="1">
+        <v>99160.0</v>
+      </c>
+      <c r="M274" s="1">
+        <v>101516.16</v>
+      </c>
+      <c r="N274" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O274">
+        <v>1</v>
+      </c>
+      <c r="Z274" t="s">
+        <v>632</v>
+      </c>
+    </row>
+    <row r="275" spans="1:26">
+      <c r="A275" t="s">
+        <v>636</v>
+      </c>
+      <c r="B275" s="1">
+        <v>116000.0</v>
+      </c>
+      <c r="C275" s="1">
+        <v>99.734</v>
+      </c>
+      <c r="D275" s="1">
+        <v>99.394</v>
+      </c>
+      <c r="E275" t="s">
+        <v>8</v>
+      </c>
+      <c r="F275">
+        <v>1.0</v>
+      </c>
+      <c r="G275" s="1">
+        <v>115297.04</v>
+      </c>
+      <c r="H275" s="1">
+        <v>394.4</v>
+      </c>
+      <c r="I275" s="1">
+        <v>0.34207296215063</v>
+      </c>
+      <c r="J275">
+        <v>0.58</v>
+      </c>
+      <c r="K275">
+        <v>667.4</v>
+      </c>
+      <c r="L275" s="1">
+        <v>115691.44</v>
+      </c>
+      <c r="M275" s="1">
+        <v>116358.84</v>
+      </c>
+      <c r="N275" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O275">
+        <v>1</v>
+      </c>
+      <c r="Z275" t="s">
+        <v>635</v>
+      </c>
+    </row>
+    <row r="276" spans="1:26">
+      <c r="A276" t="s">
+        <v>638</v>
+      </c>
+      <c r="B276" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C276" s="1">
+        <v>95.808</v>
+      </c>
+      <c r="D276" s="1">
+        <v>93.6</v>
+      </c>
+      <c r="E276" t="s">
+        <v>8</v>
+      </c>
+      <c r="F276">
+        <v>1.0</v>
+      </c>
+      <c r="G276" s="1">
+        <v>93600.0</v>
+      </c>
+      <c r="H276" s="1">
+        <v>2208.0</v>
+      </c>
+      <c r="I276" s="1">
+        <v>2.3589743589744</v>
+      </c>
+      <c r="J276">
+        <v>1.1</v>
+      </c>
+      <c r="K276" t="s">
+        <v>639</v>
+      </c>
+      <c r="L276" s="1">
+        <v>95808.0</v>
+      </c>
+      <c r="M276" s="1">
+        <v>96903.21</v>
+      </c>
+      <c r="N276" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O276">
+        <v>1</v>
+      </c>
+      <c r="Z276" t="s">
+        <v>637</v>
+      </c>
+    </row>
+    <row r="277" spans="1:26">
+      <c r="A277" t="s">
+        <v>641</v>
+      </c>
+      <c r="B277" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C277" s="1">
+        <v>98.99</v>
+      </c>
+      <c r="D277" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E277" t="s">
+        <v>8</v>
+      </c>
+      <c r="F277">
+        <v>1.0</v>
+      </c>
+      <c r="G277" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="H277" s="1">
+        <v>-2020.0</v>
+      </c>
+      <c r="I277" s="1">
+        <v>-1.01</v>
+      </c>
+      <c r="J277">
+        <v>3.27</v>
+      </c>
+      <c r="K277" t="s">
+        <v>642</v>
+      </c>
+      <c r="L277" s="1">
+        <v>197980.0</v>
+      </c>
+      <c r="M277" s="1">
+        <v>204519.73</v>
+      </c>
+      <c r="N277" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O277">
+        <v>1</v>
+      </c>
+      <c r="Z277" t="s">
+        <v>640</v>
+      </c>
+    </row>
+    <row r="278" spans="1:26">
+      <c r="A278" t="s">
+        <v>644</v>
+      </c>
+      <c r="B278" s="1">
+        <v>152000.0</v>
+      </c>
+      <c r="C278" s="1">
+        <v>101.146</v>
+      </c>
+      <c r="D278" s="1">
+        <v>99.849</v>
+      </c>
+      <c r="E278" t="s">
+        <v>8</v>
+      </c>
+      <c r="F278">
+        <v>1.0</v>
+      </c>
+      <c r="G278" s="1">
+        <v>151770.48</v>
+      </c>
+      <c r="H278" s="1">
+        <v>1971.44</v>
+      </c>
+      <c r="I278" s="1">
+        <v>1.298961431762</v>
+      </c>
+      <c r="J278">
+        <v>2.96</v>
+      </c>
+      <c r="K278" t="s">
+        <v>645</v>
+      </c>
+      <c r="L278" s="1">
+        <v>153741.92</v>
+      </c>
+      <c r="M278" s="1">
+        <v>158247.16</v>
+      </c>
+      <c r="N278" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O278">
+        <v>1</v>
+      </c>
+      <c r="Z278" t="s">
+        <v>643</v>
+      </c>
+    </row>
+    <row r="279" spans="1:26">
+      <c r="A279" t="s">
+        <v>647</v>
+      </c>
+      <c r="B279" s="1">
+        <v>117000.0</v>
+      </c>
+      <c r="C279" s="1">
+        <v>99.873</v>
+      </c>
+      <c r="D279" s="1">
+        <v>99.115</v>
+      </c>
+      <c r="E279" t="s">
+        <v>8</v>
+      </c>
+      <c r="F279">
+        <v>1.0</v>
+      </c>
+      <c r="G279" s="1">
+        <v>115964.55</v>
+      </c>
+      <c r="H279" s="1">
+        <v>886.86</v>
+      </c>
+      <c r="I279" s="1">
+        <v>0.76476819855723</v>
+      </c>
+      <c r="J279">
+        <v>0.82</v>
+      </c>
+      <c r="K279">
+        <v>953.63</v>
+      </c>
+      <c r="L279" s="1">
+        <v>116851.41</v>
+      </c>
+      <c r="M279" s="1">
+        <v>117805.04</v>
+      </c>
+      <c r="N279" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O279">
+        <v>1</v>
+      </c>
+      <c r="Z279" t="s">
+        <v>646</v>
+      </c>
+    </row>
+    <row r="280" spans="1:26">
+      <c r="A280" t="s">
+        <v>649</v>
+      </c>
+      <c r="B280" s="1">
+        <v>108553.72</v>
+      </c>
+      <c r="C280" s="1">
+        <v>90.287</v>
+      </c>
+      <c r="D280" s="1">
+        <v>92.84837037</v>
+      </c>
+      <c r="E280" t="s">
+        <v>8</v>
+      </c>
+      <c r="F280">
+        <v>1.0</v>
+      </c>
+      <c r="G280" s="1">
+        <v>100790.36</v>
+      </c>
+      <c r="H280" s="1">
+        <v>-2780.46</v>
+      </c>
+      <c r="I280" s="1">
+        <v>-2.7586566810556</v>
+      </c>
+      <c r="J280">
+        <v>0.14</v>
+      </c>
+      <c r="K280">
+        <v>154.65</v>
+      </c>
+      <c r="L280" s="1">
+        <v>98009.9</v>
+      </c>
+      <c r="M280" s="1">
+        <v>98164.55</v>
+      </c>
+      <c r="N280" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O280">
+        <v>1</v>
+      </c>
+      <c r="Z280" t="s">
+        <v>648</v>
+      </c>
+    </row>
+    <row r="281" spans="1:26">
+      <c r="A281" t="s">
+        <v>651</v>
+      </c>
+      <c r="B281" s="1">
+        <v>136465.0</v>
+      </c>
+      <c r="C281" s="1">
+        <v>94.039</v>
+      </c>
+      <c r="D281" s="1">
+        <v>93.83347378</v>
+      </c>
+      <c r="E281" t="s">
+        <v>8</v>
+      </c>
+      <c r="F281">
+        <v>1.0</v>
+      </c>
+      <c r="G281" s="1">
+        <v>128049.85</v>
+      </c>
+      <c r="H281" s="1">
+        <v>280.47</v>
+      </c>
+      <c r="I281" s="1">
+        <v>0.21903188484797</v>
+      </c>
+      <c r="J281">
+        <v>0.36</v>
+      </c>
+      <c r="K281">
+        <v>494.64</v>
+      </c>
+      <c r="L281" s="1">
+        <v>128330.32</v>
+      </c>
+      <c r="M281" s="1">
+        <v>128824.96</v>
+      </c>
+      <c r="N281" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O281">
+        <v>1</v>
+      </c>
+      <c r="Z281" t="s">
+        <v>650</v>
+      </c>
+    </row>
+    <row r="282" spans="1:26">
+      <c r="A282" t="s">
+        <v>653</v>
+      </c>
+      <c r="B282" s="1">
+        <v>84286.0</v>
+      </c>
+      <c r="C282" s="1">
+        <v>66.813</v>
+      </c>
+      <c r="D282" s="1">
+        <v>65.25033813</v>
+      </c>
+      <c r="E282" t="s">
+        <v>8</v>
+      </c>
+      <c r="F282">
+        <v>1.0</v>
+      </c>
+      <c r="G282" s="1">
+        <v>54996.9</v>
+      </c>
+      <c r="H282" s="1">
+        <v>1317.11</v>
+      </c>
+      <c r="I282" s="1">
+        <v>2.3948804387156</v>
+      </c>
+      <c r="J282">
+        <v>0.16</v>
+      </c>
+      <c r="K282">
+        <v>138.55</v>
+      </c>
+      <c r="L282" s="1">
+        <v>56314.01</v>
+      </c>
+      <c r="M282" s="1">
+        <v>56452.56</v>
+      </c>
+      <c r="N282" s="1">
+        <v>0.04</v>
+      </c>
+      <c r="O282">
+        <v>1</v>
+      </c>
+      <c r="Z282" t="s">
+        <v>652</v>
+      </c>
+    </row>
+    <row r="283" spans="1:26">
+      <c r="A283" t="s">
+        <v>655</v>
+      </c>
+      <c r="B283" s="1">
+        <v>715000.0</v>
+      </c>
+      <c r="C283" s="1">
+        <v>100.481</v>
+      </c>
+      <c r="D283" s="1">
+        <v>124.26114266</v>
+      </c>
+      <c r="E283" t="s">
+        <v>8</v>
+      </c>
+      <c r="F283">
+        <v>1.0</v>
+      </c>
+      <c r="G283" s="1">
+        <v>888467.17</v>
+      </c>
+      <c r="H283" s="1">
+        <v>54584.79</v>
+      </c>
+      <c r="I283" s="1">
+        <v>6.1437036553641</v>
+      </c>
+      <c r="J283">
+        <v>0.45</v>
+      </c>
+      <c r="K283" t="s">
+        <v>656</v>
+      </c>
+      <c r="L283" s="1">
+        <v>943051.96</v>
+      </c>
+      <c r="M283" s="1">
+        <v>946271.81</v>
+      </c>
+      <c r="N283" s="1">
+        <v>0.69</v>
+      </c>
+      <c r="O283">
+        <v>1</v>
+      </c>
+      <c r="Z283" t="s">
+        <v>654</v>
+      </c>
+    </row>
+    <row r="284" spans="1:26">
+      <c r="A284" t="s">
+        <v>658</v>
+      </c>
+      <c r="B284" s="1">
+        <v>786000.0</v>
+      </c>
+      <c r="C284" s="1">
+        <v>99.994</v>
+      </c>
+      <c r="D284" s="1">
+        <v>100.87206107</v>
+      </c>
+      <c r="E284" t="s">
+        <v>8</v>
+      </c>
+      <c r="F284">
+        <v>1.0</v>
+      </c>
+      <c r="G284" s="1">
+        <v>792854.4</v>
+      </c>
+      <c r="H284" s="1">
+        <v>-6901.56</v>
+      </c>
+      <c r="I284" s="1">
+        <v>-0.87047003838284</v>
+      </c>
+      <c r="J284">
+        <v>0.84</v>
+      </c>
+      <c r="K284" t="s">
+        <v>659</v>
+      </c>
+      <c r="L284" s="1">
+        <v>785952.84</v>
+      </c>
+      <c r="M284" s="1">
+        <v>792541.56</v>
+      </c>
+      <c r="N284" s="1">
+        <v>0.58</v>
+      </c>
+      <c r="O284">
+        <v>1</v>
+      </c>
+      <c r="Z284" t="s">
+        <v>657</v>
+      </c>
+    </row>
+    <row r="285" spans="1:26">
+      <c r="A285" t="s">
+        <v>661</v>
+      </c>
+      <c r="B285" s="1">
+        <v>807000.0</v>
+      </c>
+      <c r="C285" s="1">
+        <v>99.07</v>
+      </c>
+      <c r="D285" s="1">
+        <v>97.95745849</v>
+      </c>
+      <c r="E285" t="s">
+        <v>8</v>
+      </c>
+      <c r="F285">
+        <v>1.0</v>
+      </c>
+      <c r="G285" s="1">
+        <v>790516.69</v>
+      </c>
+      <c r="H285" s="1">
+        <v>8978.21</v>
+      </c>
+      <c r="I285" s="1">
+        <v>1.1357394617437</v>
+      </c>
+      <c r="J285">
+        <v>0.86</v>
+      </c>
+      <c r="K285" t="s">
+        <v>662</v>
+      </c>
+      <c r="L285" s="1">
+        <v>799494.9</v>
+      </c>
+      <c r="M285" s="1">
+        <v>806402.64</v>
+      </c>
+      <c r="N285" s="1">
+        <v>0.59</v>
+      </c>
+      <c r="O285">
+        <v>1</v>
+      </c>
+      <c r="Z285" t="s">
+        <v>660</v>
+      </c>
+    </row>
+    <row r="286" spans="1:26">
+      <c r="A286" t="s">
+        <v>664</v>
+      </c>
+      <c r="B286" s="1">
+        <v>590000.0</v>
+      </c>
+      <c r="C286" s="1">
+        <v>86.663</v>
+      </c>
+      <c r="D286" s="1">
+        <v>95.00168983</v>
+      </c>
+      <c r="E286" t="s">
+        <v>8</v>
+      </c>
+      <c r="F286">
+        <v>1.0</v>
+      </c>
+      <c r="G286" s="1">
+        <v>560509.97</v>
+      </c>
+      <c r="H286" s="1">
+        <v>-49198.27</v>
+      </c>
+      <c r="I286" s="1">
+        <v>-8.7774121127587</v>
+      </c>
+      <c r="J286">
+        <v>1.02</v>
+      </c>
+      <c r="K286" t="s">
+        <v>665</v>
+      </c>
+      <c r="L286" s="1">
+        <v>511311.7</v>
+      </c>
+      <c r="M286" s="1">
+        <v>517303.89</v>
+      </c>
+      <c r="N286" s="1">
+        <v>0.38</v>
+      </c>
+      <c r="O286">
+        <v>1</v>
+      </c>
+      <c r="Z286" t="s">
+        <v>663</v>
+      </c>
+    </row>
+    <row r="287" spans="1:26">
+      <c r="A287" t="s">
+        <v>667</v>
+      </c>
+      <c r="B287" s="1">
+        <v>1087000.0</v>
+      </c>
+      <c r="C287" s="1">
+        <v>101.121</v>
+      </c>
+      <c r="D287" s="1">
+        <v>99.90877185</v>
+      </c>
+      <c r="E287" t="s">
+        <v>8</v>
+      </c>
+      <c r="F287">
+        <v>1.0</v>
+      </c>
+      <c r="G287" s="1">
+        <v>1086008.35</v>
+      </c>
+      <c r="H287" s="1">
+        <v>13176.92</v>
+      </c>
+      <c r="I287" s="1">
+        <v>1.2133350540076</v>
+      </c>
+      <c r="J287">
+        <v>0.66</v>
+      </c>
+      <c r="K287" t="s">
+        <v>668</v>
+      </c>
+      <c r="L287" s="1">
+        <v>1099185.27</v>
+      </c>
+      <c r="M287" s="1">
+        <v>1106373.88</v>
+      </c>
+      <c r="N287" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="O287">
+        <v>1</v>
+      </c>
+      <c r="Z287" t="s">
+        <v>666</v>
+      </c>
+    </row>
+    <row r="288" spans="1:26">
+      <c r="A288" t="s">
+        <v>670</v>
+      </c>
+      <c r="B288" s="1">
+        <v>2408000.0</v>
+      </c>
+      <c r="C288" s="1">
+        <v>98.395</v>
+      </c>
+      <c r="D288" s="1">
+        <v>97.7336495</v>
+      </c>
+      <c r="E288" t="s">
+        <v>8</v>
+      </c>
+      <c r="F288">
+        <v>1.0</v>
+      </c>
+      <c r="G288" s="1">
+        <v>2353426.28</v>
+      </c>
+      <c r="H288" s="1">
+        <v>15925.32</v>
+      </c>
+      <c r="I288" s="1">
+        <v>0.6766865882028</v>
+      </c>
+      <c r="J288">
+        <v>0.88</v>
+      </c>
+      <c r="K288" t="s">
+        <v>671</v>
+      </c>
+      <c r="L288" s="1">
+        <v>2369351.6</v>
+      </c>
+      <c r="M288" s="1">
+        <v>2390628.89</v>
+      </c>
+      <c r="N288" s="1">
+        <v>1.74</v>
+      </c>
+      <c r="O288">
+        <v>1</v>
+      </c>
+      <c r="Z288" t="s">
+        <v>669</v>
+      </c>
+    </row>
+    <row r="289" spans="1:26">
+      <c r="A289" t="s">
+        <v>673</v>
+      </c>
+      <c r="B289" s="1">
+        <v>120000.0</v>
+      </c>
+      <c r="C289" s="1">
+        <v>96.959</v>
+      </c>
+      <c r="D289" s="1">
+        <v>99.406</v>
+      </c>
+      <c r="E289" t="s">
+        <v>8</v>
+      </c>
+      <c r="F289">
+        <v>1.0</v>
+      </c>
+      <c r="G289" s="1">
+        <v>119287.2</v>
+      </c>
+      <c r="H289" s="1">
+        <v>-2936.4</v>
+      </c>
+      <c r="I289" s="1">
+        <v>-2.4616220348872</v>
+      </c>
+      <c r="J289">
+        <v>1.67</v>
+      </c>
+      <c r="K289" t="s">
+        <v>674</v>
+      </c>
+      <c r="L289" s="1">
+        <v>116350.8</v>
+      </c>
+      <c r="M289" s="1">
+        <v>118354.22</v>
+      </c>
+      <c r="N289" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O289">
+        <v>1</v>
+      </c>
+      <c r="Z289" t="s">
+        <v>672</v>
+      </c>
+    </row>
+    <row r="290" spans="1:26">
+      <c r="A290" t="s">
+        <v>676</v>
+      </c>
+      <c r="B290" s="1">
+        <v>191000.0</v>
+      </c>
+      <c r="C290" s="1">
+        <v>98.611</v>
+      </c>
+      <c r="D290" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E290" t="s">
+        <v>8</v>
+      </c>
+      <c r="F290">
+        <v>1.0</v>
+      </c>
+      <c r="G290" s="1">
+        <v>191000.0</v>
+      </c>
+      <c r="H290" s="1">
+        <v>-2652.99</v>
+      </c>
+      <c r="I290" s="1">
+        <v>-1.389</v>
+      </c>
+      <c r="J290">
+        <v>1.08</v>
+      </c>
+      <c r="K290" t="s">
+        <v>677</v>
+      </c>
+      <c r="L290" s="1">
+        <v>188347.01</v>
+      </c>
+      <c r="M290" s="1">
+        <v>190414.71</v>
+      </c>
+      <c r="N290" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="O290">
+        <v>1</v>
+      </c>
+      <c r="Z290" t="s">
+        <v>675</v>
+      </c>
+    </row>
+    <row r="291" spans="1:26">
+      <c r="A291" t="s">
+        <v>679</v>
+      </c>
+      <c r="B291" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C291" s="1">
+        <v>103.365</v>
+      </c>
+      <c r="D291" s="1">
+        <v>100.77</v>
+      </c>
+      <c r="E291" t="s">
+        <v>8</v>
+      </c>
+      <c r="F291">
+        <v>1.0</v>
+      </c>
+      <c r="G291" s="1">
+        <v>100770.0</v>
+      </c>
+      <c r="H291" s="1">
+        <v>2595.0</v>
+      </c>
+      <c r="I291" s="1">
+        <v>2.5751711818994</v>
+      </c>
+      <c r="J291">
+        <v>0.88</v>
+      </c>
+      <c r="K291">
+        <v>884.93</v>
+      </c>
+      <c r="L291" s="1">
+        <v>103365.0</v>
+      </c>
+      <c r="M291" s="1">
+        <v>104249.93</v>
+      </c>
+      <c r="N291" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O291">
+        <v>1</v>
+      </c>
+      <c r="Z291" t="s">
+        <v>678</v>
+      </c>
+    </row>
+    <row r="292" spans="1:26">
+      <c r="A292" t="s">
+        <v>681</v>
+      </c>
+      <c r="B292" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C292" s="1">
+        <v>100.104</v>
+      </c>
+      <c r="D292" s="1">
+        <v>99.076</v>
+      </c>
+      <c r="E292" t="s">
+        <v>8</v>
+      </c>
+      <c r="F292">
+        <v>1.0</v>
+      </c>
+      <c r="G292" s="1">
+        <v>99076.0</v>
+      </c>
+      <c r="H292" s="1">
+        <v>1028.0</v>
+      </c>
+      <c r="I292" s="1">
+        <v>1.037587306714</v>
+      </c>
+      <c r="J292">
+        <v>0.15</v>
+      </c>
+      <c r="K292">
+        <v>151.37</v>
+      </c>
+      <c r="L292" s="1">
+        <v>100104.0</v>
+      </c>
+      <c r="M292" s="1">
+        <v>100255.37</v>
+      </c>
+      <c r="N292" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O292">
+        <v>1</v>
+      </c>
+      <c r="Z292" t="s">
+        <v>680</v>
+      </c>
+    </row>
+    <row r="293" spans="1:26">
+      <c r="A293" t="s">
+        <v>683</v>
+      </c>
+      <c r="B293" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C293" s="1">
+        <v>101.187</v>
+      </c>
+      <c r="D293" s="1">
+        <v>98.69</v>
+      </c>
+      <c r="E293" t="s">
+        <v>8</v>
+      </c>
+      <c r="F293">
+        <v>1.0</v>
+      </c>
+      <c r="G293" s="1">
+        <v>98690.0</v>
+      </c>
+      <c r="H293" s="1">
+        <v>2497.0</v>
+      </c>
+      <c r="I293" s="1">
+        <v>2.530144898166</v>
+      </c>
+      <c r="J293">
+        <v>2.91</v>
+      </c>
+      <c r="K293" t="s">
+        <v>684</v>
+      </c>
+      <c r="L293" s="1">
+        <v>101187.0</v>
+      </c>
+      <c r="M293" s="1">
+        <v>104095.9</v>
+      </c>
+      <c r="N293" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O293">
+        <v>1</v>
+      </c>
+      <c r="Z293" t="s">
+        <v>682</v>
+      </c>
+    </row>
+    <row r="294" spans="1:26">
+      <c r="A294" t="s">
+        <v>686</v>
+      </c>
+      <c r="B294" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C294" s="1">
+        <v>84.934</v>
+      </c>
+      <c r="D294" s="1">
+        <v>85.427</v>
+      </c>
+      <c r="E294" t="s">
+        <v>8</v>
+      </c>
+      <c r="F294">
+        <v>1.0</v>
+      </c>
+      <c r="G294" s="1">
+        <v>170854.0</v>
+      </c>
+      <c r="H294" s="1">
+        <v>-986.0</v>
+      </c>
+      <c r="I294" s="1">
+        <v>-0.57710091657204</v>
+      </c>
+      <c r="J294">
+        <v>0.46</v>
+      </c>
+      <c r="K294">
+        <v>920.55</v>
+      </c>
+      <c r="L294" s="1">
+        <v>169868.0</v>
+      </c>
+      <c r="M294" s="1">
+        <v>170788.55</v>
+      </c>
+      <c r="N294" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O294">
+        <v>1</v>
+      </c>
+      <c r="Z294" t="s">
+        <v>685</v>
+      </c>
+    </row>
+    <row r="295" spans="1:26">
+      <c r="A295" t="s">
+        <v>688</v>
+      </c>
+      <c r="B295" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C295" s="1">
+        <v>99.911</v>
+      </c>
+      <c r="D295" s="1">
+        <v>99.898</v>
+      </c>
+      <c r="E295" t="s">
+        <v>8</v>
+      </c>
+      <c r="F295">
+        <v>1.0</v>
+      </c>
+      <c r="G295" s="1">
+        <v>299694.0</v>
+      </c>
+      <c r="H295" s="1">
+        <v>39.0</v>
+      </c>
+      <c r="I295" s="1">
+        <v>0.01301327353901</v>
+      </c>
+      <c r="J295">
+        <v>0.23</v>
+      </c>
+      <c r="K295">
+        <v>690.41</v>
+      </c>
+      <c r="L295" s="1">
+        <v>299733.0</v>
+      </c>
+      <c r="M295" s="1">
+        <v>300423.41</v>
+      </c>
+      <c r="N295" s="1">
+        <v>0.22</v>
+      </c>
+      <c r="O295">
+        <v>1</v>
+      </c>
+      <c r="Z295" t="s">
+        <v>687</v>
+      </c>
+    </row>
+    <row r="296" spans="1:26">
+      <c r="A296" t="s">
+        <v>690</v>
+      </c>
+      <c r="B296" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C296" s="1">
+        <v>89.032</v>
+      </c>
+      <c r="D296" s="1">
+        <v>85.8</v>
+      </c>
+      <c r="E296" t="s">
+        <v>8</v>
+      </c>
+      <c r="F296">
+        <v>1.0</v>
+      </c>
+      <c r="G296" s="1">
+        <v>85800.0</v>
+      </c>
+      <c r="H296" s="1">
+        <v>3232.0</v>
+      </c>
+      <c r="I296" s="1">
+        <v>3.7668997668998</v>
+      </c>
+      <c r="J296">
+        <v>0.24</v>
+      </c>
+      <c r="K296">
+        <v>241.1</v>
+      </c>
+      <c r="L296" s="1">
+        <v>89032.0</v>
+      </c>
+      <c r="M296" s="1">
+        <v>89273.1</v>
+      </c>
+      <c r="N296" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O296">
+        <v>1</v>
+      </c>
+      <c r="Z296" t="s">
+        <v>689</v>
+      </c>
+    </row>
+    <row r="297" spans="1:26">
+      <c r="A297" t="s">
+        <v>692</v>
+      </c>
+      <c r="B297" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C297" s="1">
+        <v>86.846</v>
+      </c>
+      <c r="D297" s="1">
+        <v>85.957</v>
+      </c>
+      <c r="E297" t="s">
+        <v>8</v>
+      </c>
+      <c r="F297">
+        <v>1.0</v>
+      </c>
+      <c r="G297" s="1">
+        <v>85957.0</v>
+      </c>
+      <c r="H297" s="1">
+        <v>889.0</v>
+      </c>
+      <c r="I297" s="1">
+        <v>1.0342380492572</v>
+      </c>
+      <c r="J297">
+        <v>0.74</v>
+      </c>
+      <c r="K297">
+        <v>737.67</v>
+      </c>
+      <c r="L297" s="1">
+        <v>86846.0</v>
+      </c>
+      <c r="M297" s="1">
+        <v>87583.67</v>
+      </c>
+      <c r="N297" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O297">
+        <v>1</v>
+      </c>
+      <c r="Z297" t="s">
+        <v>691</v>
+      </c>
+    </row>
+    <row r="298" spans="1:26">
+      <c r="A298" t="s">
+        <v>694</v>
+      </c>
+      <c r="B298" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C298" s="1">
+        <v>98.485</v>
+      </c>
+      <c r="D298" s="1">
+        <v>99.423</v>
+      </c>
+      <c r="E298" t="s">
+        <v>8</v>
+      </c>
+      <c r="F298">
+        <v>1.0</v>
+      </c>
+      <c r="G298" s="1">
+        <v>99423.0</v>
+      </c>
+      <c r="H298" s="1">
+        <v>-938.0</v>
+      </c>
+      <c r="I298" s="1">
+        <v>-0.94344366997576</v>
+      </c>
+      <c r="J298">
+        <v>0.9</v>
+      </c>
+      <c r="K298">
+        <v>895.89</v>
+      </c>
+      <c r="L298" s="1">
+        <v>98485.0</v>
+      </c>
+      <c r="M298" s="1">
+        <v>99380.89</v>
+      </c>
+      <c r="N298" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O298">
+        <v>1</v>
+      </c>
+      <c r="Z298" t="s">
+        <v>693</v>
+      </c>
+    </row>
+    <row r="299" spans="1:26">
+      <c r="A299" t="s">
+        <v>696</v>
+      </c>
+      <c r="B299" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C299" s="1">
+        <v>98.48</v>
+      </c>
+      <c r="D299" s="1">
+        <v>97.59</v>
+      </c>
+      <c r="E299" t="s">
+        <v>8</v>
+      </c>
+      <c r="F299">
+        <v>1.0</v>
+      </c>
+      <c r="G299" s="1">
+        <v>97590.0</v>
+      </c>
+      <c r="H299" s="1">
+        <v>890.0</v>
+      </c>
+      <c r="I299" s="1">
+        <v>0.91197868634081</v>
+      </c>
+      <c r="J299">
+        <v>1.87</v>
+      </c>
+      <c r="K299" t="s">
+        <v>697</v>
+      </c>
+      <c r="L299" s="1">
+        <v>98480.0</v>
+      </c>
+      <c r="M299" s="1">
+        <v>100349.86</v>
+      </c>
+      <c r="N299" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O299">
+        <v>1</v>
+      </c>
+      <c r="Z299" t="s">
+        <v>695</v>
+      </c>
+    </row>
+    <row r="300" spans="1:26">
+      <c r="A300" t="s">
+        <v>699</v>
+      </c>
+      <c r="B300" s="1">
+        <v>76000.0</v>
+      </c>
+      <c r="C300" s="1">
+        <v>98.673</v>
+      </c>
+      <c r="D300" s="1">
+        <v>99.947</v>
+      </c>
+      <c r="E300" t="s">
+        <v>8</v>
+      </c>
+      <c r="F300">
+        <v>1.0</v>
+      </c>
+      <c r="G300" s="1">
+        <v>75959.72</v>
+      </c>
+      <c r="H300" s="1">
+        <v>-968.24</v>
+      </c>
+      <c r="I300" s="1">
+        <v>-1.2746755780564</v>
+      </c>
+      <c r="J300">
+        <v>2.16</v>
+      </c>
+      <c r="K300" t="s">
+        <v>700</v>
+      </c>
+      <c r="L300" s="1">
+        <v>74991.48</v>
+      </c>
+      <c r="M300" s="1">
+        <v>76631.21</v>
+      </c>
+      <c r="N300" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O300">
+        <v>1</v>
+      </c>
+      <c r="Z300" t="s">
+        <v>698</v>
+      </c>
+    </row>
+    <row r="301" spans="1:26">
+      <c r="A301" t="s">
+        <v>702</v>
+      </c>
+      <c r="B301" s="1">
+        <v>102000.0</v>
+      </c>
+      <c r="C301" s="1">
+        <v>101.872</v>
+      </c>
+      <c r="D301" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E301" t="s">
+        <v>8</v>
+      </c>
+      <c r="F301">
+        <v>1.0</v>
+      </c>
+      <c r="G301" s="1">
+        <v>102000.0</v>
+      </c>
+      <c r="H301" s="1">
+        <v>1909.44</v>
+      </c>
+      <c r="I301" s="1">
+        <v>1.872</v>
+      </c>
+      <c r="J301">
+        <v>1.17</v>
+      </c>
+      <c r="K301" t="s">
+        <v>703</v>
+      </c>
+      <c r="L301" s="1">
+        <v>103909.44</v>
+      </c>
+      <c r="M301" s="1">
+        <v>105098.56</v>
+      </c>
+      <c r="N301" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O301">
+        <v>1</v>
+      </c>
+      <c r="Z301" t="s">
+        <v>701</v>
+      </c>
+    </row>
+    <row r="302" spans="1:26">
+      <c r="A302" t="s">
+        <v>705</v>
+      </c>
+      <c r="B302" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C302" s="1">
+        <v>98.855</v>
+      </c>
+      <c r="D302" s="1">
+        <v>99.779</v>
+      </c>
+      <c r="E302" t="s">
+        <v>8</v>
+      </c>
+      <c r="F302">
+        <v>1.0</v>
+      </c>
+      <c r="G302" s="1">
+        <v>199558.0</v>
+      </c>
+      <c r="H302" s="1">
+        <v>-1848.0</v>
+      </c>
+      <c r="I302" s="1">
+        <v>-0.92604656290402</v>
+      </c>
+      <c r="J302">
+        <v>1.23</v>
+      </c>
+      <c r="K302" t="s">
+        <v>706</v>
+      </c>
+      <c r="L302" s="1">
+        <v>197710.0</v>
+      </c>
+      <c r="M302" s="1">
+        <v>200175.75</v>
+      </c>
+      <c r="N302" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O302">
+        <v>1</v>
+      </c>
+      <c r="Z302" t="s">
+        <v>704</v>
+      </c>
+    </row>
+    <row r="303" spans="1:26">
+      <c r="A303" t="s">
+        <v>708</v>
+      </c>
+      <c r="B303" s="1">
+        <v>180000.0</v>
+      </c>
+      <c r="C303" s="1">
+        <v>98.647</v>
+      </c>
+      <c r="D303" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E303" t="s">
+        <v>8</v>
+      </c>
+      <c r="F303">
+        <v>1.0</v>
+      </c>
+      <c r="G303" s="1">
+        <v>180000.0</v>
+      </c>
+      <c r="H303" s="1">
+        <v>-2435.4</v>
+      </c>
+      <c r="I303" s="1">
+        <v>-1.353</v>
+      </c>
+      <c r="J303">
+        <v>0.34</v>
+      </c>
+      <c r="K303">
+        <v>617.38</v>
+      </c>
+      <c r="L303" s="1">
+        <v>177564.6</v>
+      </c>
+      <c r="M303" s="1">
+        <v>178181.98</v>
+      </c>
+      <c r="N303" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="O303">
+        <v>1</v>
+      </c>
+      <c r="Z303" t="s">
+        <v>707</v>
+      </c>
+    </row>
+    <row r="304" spans="1:26">
+      <c r="A304" t="s">
+        <v>710</v>
+      </c>
+      <c r="B304" s="1">
+        <v>70000.0</v>
+      </c>
+      <c r="C304" s="1">
+        <v>98.513</v>
+      </c>
+      <c r="D304" s="1">
+        <v>99.215</v>
+      </c>
+      <c r="E304" t="s">
+        <v>8</v>
+      </c>
+      <c r="F304">
+        <v>1.0</v>
+      </c>
+      <c r="G304" s="1">
+        <v>69450.5</v>
+      </c>
+      <c r="H304" s="1">
+        <v>-491.4</v>
+      </c>
+      <c r="I304" s="1">
+        <v>-0.70755430126493</v>
+      </c>
+      <c r="J304">
+        <v>0.38</v>
+      </c>
+      <c r="K304">
+        <v>266.1</v>
+      </c>
+      <c r="L304" s="1">
+        <v>68959.1</v>
+      </c>
+      <c r="M304" s="1">
+        <v>69225.2</v>
+      </c>
+      <c r="N304" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O304">
+        <v>1</v>
+      </c>
+      <c r="Z304" t="s">
+        <v>709</v>
+      </c>
+    </row>
+    <row r="305" spans="1:26">
+      <c r="A305" t="s">
+        <v>712</v>
+      </c>
+      <c r="B305" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C305" s="1">
+        <v>100.867</v>
+      </c>
+      <c r="D305" s="1">
+        <v>101.669</v>
+      </c>
+      <c r="E305" t="s">
+        <v>8</v>
+      </c>
+      <c r="F305">
+        <v>1.0</v>
+      </c>
+      <c r="G305" s="1">
+        <v>101669.0</v>
+      </c>
+      <c r="H305" s="1">
+        <v>-802.0</v>
+      </c>
+      <c r="I305" s="1">
+        <v>-0.78883435462137</v>
+      </c>
+      <c r="J305">
+        <v>1.03</v>
+      </c>
+      <c r="K305" t="s">
+        <v>713</v>
+      </c>
+      <c r="L305" s="1">
+        <v>100867.0</v>
+      </c>
+      <c r="M305" s="1">
+        <v>101896.38</v>
+      </c>
+      <c r="N305" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O305">
+        <v>1</v>
+      </c>
+      <c r="Z305" t="s">
+        <v>711</v>
+      </c>
+    </row>
+    <row r="306" spans="1:26">
+      <c r="A306" t="s">
+        <v>715</v>
+      </c>
+      <c r="B306" s="1">
+        <v>164000.0</v>
+      </c>
+      <c r="C306" s="1">
+        <v>100.243</v>
+      </c>
+      <c r="D306" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E306" t="s">
+        <v>8</v>
+      </c>
+      <c r="F306">
+        <v>1.0</v>
+      </c>
+      <c r="G306" s="1">
+        <v>164000.0</v>
+      </c>
+      <c r="H306" s="1">
+        <v>398.52</v>
+      </c>
+      <c r="I306" s="1">
+        <v>0.243</v>
+      </c>
+      <c r="J306">
+        <v>0.32</v>
+      </c>
+      <c r="K306">
+        <v>522.07</v>
+      </c>
+      <c r="L306" s="1">
+        <v>164398.52</v>
+      </c>
+      <c r="M306" s="1">
+        <v>164920.59</v>
+      </c>
+      <c r="N306" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O306">
+        <v>1</v>
+      </c>
+      <c r="Z306" t="s">
+        <v>714</v>
+      </c>
+    </row>
+    <row r="307" spans="1:26">
+      <c r="A307" t="s">
+        <v>717</v>
+      </c>
+      <c r="B307" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C307" s="1">
+        <v>99.263</v>
+      </c>
+      <c r="D307" s="1">
+        <v>100.78</v>
+      </c>
+      <c r="E307" t="s">
+        <v>8</v>
+      </c>
+      <c r="F307">
+        <v>1.0</v>
+      </c>
+      <c r="G307" s="1">
+        <v>100780.0</v>
+      </c>
+      <c r="H307" s="1">
+        <v>-1517.0</v>
+      </c>
+      <c r="I307" s="1">
+        <v>-1.5052589799563</v>
+      </c>
+      <c r="J307">
+        <v>0.18</v>
+      </c>
+      <c r="K307">
+        <v>181.23</v>
+      </c>
+      <c r="L307" s="1">
+        <v>99263.0</v>
+      </c>
+      <c r="M307" s="1">
+        <v>99444.23</v>
+      </c>
+      <c r="N307" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O307">
+        <v>1</v>
+      </c>
+      <c r="Z307" t="s">
+        <v>716</v>
+      </c>
+    </row>
+    <row r="308" spans="1:26">
+      <c r="A308" t="s">
+        <v>719</v>
+      </c>
+      <c r="B308" s="1">
+        <v>122000.0</v>
+      </c>
+      <c r="C308" s="1">
+        <v>100.694</v>
+      </c>
+      <c r="D308" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E308" t="s">
+        <v>8</v>
+      </c>
+      <c r="F308">
+        <v>1.0</v>
+      </c>
+      <c r="G308" s="1">
+        <v>122000.0</v>
+      </c>
+      <c r="H308" s="1">
+        <v>846.68</v>
+      </c>
+      <c r="I308" s="1">
+        <v>0.694</v>
+      </c>
+      <c r="J308">
+        <v>2.92</v>
+      </c>
+      <c r="K308" t="s">
+        <v>720</v>
+      </c>
+      <c r="L308" s="1">
+        <v>122846.68</v>
+      </c>
+      <c r="M308" s="1">
+        <v>126414.81</v>
+      </c>
+      <c r="N308" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O308">
+        <v>1</v>
+      </c>
+      <c r="Z308" t="s">
+        <v>718</v>
+      </c>
+    </row>
+    <row r="309" spans="1:26">
+      <c r="A309" t="s">
+        <v>722</v>
+      </c>
+      <c r="B309" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C309" s="1">
+        <v>94.506</v>
+      </c>
+      <c r="D309" s="1">
+        <v>93.109</v>
+      </c>
+      <c r="E309" t="s">
+        <v>8</v>
+      </c>
+      <c r="F309">
+        <v>1.0</v>
+      </c>
+      <c r="G309" s="1">
+        <v>186218.0</v>
+      </c>
+      <c r="H309" s="1">
+        <v>2794.0</v>
+      </c>
+      <c r="I309" s="1">
+        <v>1.5003920136614</v>
+      </c>
+      <c r="J309">
+        <v>0.38</v>
+      </c>
+      <c r="K309">
+        <v>756.16</v>
+      </c>
+      <c r="L309" s="1">
+        <v>189012.0</v>
+      </c>
+      <c r="M309" s="1">
+        <v>189768.16</v>
+      </c>
+      <c r="N309" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="O309">
+        <v>1</v>
+      </c>
+      <c r="Z309" t="s">
+        <v>721</v>
+      </c>
+    </row>
+    <row r="310" spans="1:26">
+      <c r="A310" t="s">
+        <v>724</v>
+      </c>
+      <c r="B310" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C310" s="1">
+        <v>100.689</v>
+      </c>
+      <c r="D310" s="1">
+        <v>99.833</v>
+      </c>
+      <c r="E310" t="s">
+        <v>8</v>
+      </c>
+      <c r="F310">
+        <v>1.0</v>
+      </c>
+      <c r="G310" s="1">
+        <v>99833.0</v>
+      </c>
+      <c r="H310" s="1">
+        <v>856.0</v>
+      </c>
+      <c r="I310" s="1">
+        <v>0.85743191129186</v>
+      </c>
+      <c r="J310">
+        <v>3.61</v>
+      </c>
+      <c r="K310" t="s">
+        <v>725</v>
+      </c>
+      <c r="L310" s="1">
+        <v>100689.0</v>
+      </c>
+      <c r="M310" s="1">
+        <v>104294.48</v>
+      </c>
+      <c r="N310" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O310">
+        <v>1</v>
+      </c>
+      <c r="Z310" t="s">
+        <v>723</v>
+      </c>
+    </row>
+    <row r="311" spans="1:26">
+      <c r="A311" t="s">
+        <v>727</v>
+      </c>
+      <c r="B311" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C311" s="1">
+        <v>99.659</v>
+      </c>
+      <c r="D311" s="1">
+        <v>99.07</v>
+      </c>
+      <c r="E311" t="s">
+        <v>8</v>
+      </c>
+      <c r="F311">
+        <v>1.0</v>
+      </c>
+      <c r="G311" s="1">
+        <v>198140.0</v>
+      </c>
+      <c r="H311" s="1">
+        <v>1178.0</v>
+      </c>
+      <c r="I311" s="1">
+        <v>0.59452912082366</v>
+      </c>
+      <c r="J311">
+        <v>1.21</v>
+      </c>
+      <c r="K311" t="s">
+        <v>728</v>
+      </c>
+      <c r="L311" s="1">
+        <v>199318.0</v>
+      </c>
+      <c r="M311" s="1">
+        <v>201745.6</v>
+      </c>
+      <c r="N311" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O311">
+        <v>1</v>
+      </c>
+      <c r="Z311" t="s">
+        <v>726</v>
+      </c>
+    </row>
+    <row r="312" spans="1:26">
+      <c r="A312" t="s">
+        <v>730</v>
+      </c>
+      <c r="B312" s="1">
+        <v>159459.0</v>
+      </c>
+      <c r="C312" s="1">
+        <v>98.151</v>
+      </c>
+      <c r="D312" s="1">
+        <v>97.16645031</v>
+      </c>
+      <c r="E312" t="s">
+        <v>8</v>
+      </c>
+      <c r="F312">
+        <v>1.0</v>
+      </c>
+      <c r="G312" s="1">
+        <v>154940.65</v>
+      </c>
+      <c r="H312" s="1">
+        <v>1569.96</v>
+      </c>
+      <c r="I312" s="1">
+        <v>1.0132654019458</v>
+      </c>
+      <c r="J312">
+        <v>0.71</v>
+      </c>
+      <c r="K312" t="s">
+        <v>731</v>
+      </c>
+      <c r="L312" s="1">
+        <v>156510.61</v>
+      </c>
+      <c r="M312" s="1">
+        <v>157637.74</v>
+      </c>
+      <c r="N312" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O312">
+        <v>1</v>
+      </c>
+      <c r="Z312" t="s">
+        <v>729</v>
+      </c>
+    </row>
+    <row r="313" spans="1:26">
+      <c r="A313" t="s">
+        <v>733</v>
+      </c>
+      <c r="B313" s="1">
+        <v>644760.0</v>
+      </c>
+      <c r="C313" s="1">
+        <v>97.97</v>
+      </c>
+      <c r="D313" s="1">
+        <v>100.66154383</v>
+      </c>
+      <c r="E313" t="s">
+        <v>8</v>
+      </c>
+      <c r="F313">
+        <v>1.0</v>
+      </c>
+      <c r="G313" s="1">
+        <v>649025.37</v>
+      </c>
+      <c r="H313" s="1">
+        <v>-17353.99</v>
+      </c>
+      <c r="I313" s="1">
+        <v>-2.673853874156</v>
+      </c>
+      <c r="J313">
+        <v>1.1</v>
+      </c>
+      <c r="K313" t="s">
+        <v>734</v>
+      </c>
+      <c r="L313" s="1">
+        <v>631671.38</v>
+      </c>
+      <c r="M313" s="1">
+        <v>638737.24</v>
+      </c>
+      <c r="N313" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O313">
+        <v>1</v>
+      </c>
+      <c r="Z313" t="s">
+        <v>732</v>
+      </c>
+    </row>
+    <row r="314" spans="1:26">
+      <c r="A314" t="s">
+        <v>736</v>
+      </c>
+      <c r="B314" s="1">
+        <v>387455.0</v>
+      </c>
+      <c r="C314" s="1">
+        <v>104.451</v>
+      </c>
+      <c r="D314" s="1">
+        <v>116.81598895</v>
+      </c>
+      <c r="E314" t="s">
+        <v>8</v>
+      </c>
+      <c r="F314">
+        <v>1.0</v>
+      </c>
+      <c r="G314" s="1">
+        <v>452609.39</v>
+      </c>
+      <c r="H314" s="1">
+        <v>-47908.76</v>
+      </c>
+      <c r="I314" s="1">
+        <v>-10.585012387834</v>
+      </c>
+      <c r="J314">
+        <v>1.64</v>
+      </c>
+      <c r="K314" t="s">
+        <v>737</v>
+      </c>
+      <c r="L314" s="1">
+        <v>404700.63</v>
+      </c>
+      <c r="M314" s="1">
+        <v>411069.75</v>
+      </c>
+      <c r="N314" s="1">
+        <v>0.3</v>
+      </c>
+      <c r="O314">
+        <v>1</v>
+      </c>
+      <c r="Z314" t="s">
+        <v>735</v>
+      </c>
+    </row>
+    <row r="315" spans="1:26">
+      <c r="A315" t="s">
+        <v>739</v>
+      </c>
+      <c r="B315" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C315" s="1">
+        <v>98.582</v>
+      </c>
+      <c r="D315" s="1">
+        <v>99.794</v>
+      </c>
+      <c r="E315" t="s">
+        <v>8</v>
+      </c>
+      <c r="F315">
+        <v>1.0</v>
+      </c>
+      <c r="G315" s="1">
+        <v>99794.0</v>
+      </c>
+      <c r="H315" s="1">
+        <v>-1212.0</v>
+      </c>
+      <c r="I315" s="1">
+        <v>-1.2145018738602</v>
+      </c>
+      <c r="J315">
+        <v>1.06</v>
+      </c>
+      <c r="K315" t="s">
+        <v>740</v>
+      </c>
+      <c r="L315" s="1">
+        <v>98582.0</v>
+      </c>
+      <c r="M315" s="1">
+        <v>99646.38</v>
+      </c>
+      <c r="N315" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O315">
+        <v>1</v>
+      </c>
+      <c r="Z315" t="s">
+        <v>738</v>
+      </c>
+    </row>
+    <row r="316" spans="1:26">
+      <c r="A316" t="s">
+        <v>742</v>
+      </c>
+      <c r="B316" s="1">
+        <v>121000.0</v>
+      </c>
+      <c r="C316" s="1">
+        <v>100.456</v>
+      </c>
+      <c r="D316" s="1">
+        <v>99.888</v>
+      </c>
+      <c r="E316" t="s">
+        <v>8</v>
+      </c>
+      <c r="F316">
+        <v>1.0</v>
+      </c>
+      <c r="G316" s="1">
+        <v>120864.48</v>
+      </c>
+      <c r="H316" s="1">
+        <v>687.28</v>
+      </c>
+      <c r="I316" s="1">
+        <v>0.56863687329809</v>
+      </c>
+      <c r="J316">
+        <v>0.08</v>
+      </c>
+      <c r="K316">
+        <v>102.77</v>
+      </c>
+      <c r="L316" s="1">
+        <v>121551.76</v>
+      </c>
+      <c r="M316" s="1">
+        <v>121654.53</v>
+      </c>
+      <c r="N316" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O316">
+        <v>1</v>
+      </c>
+      <c r="Z316" t="s">
+        <v>741</v>
+      </c>
+    </row>
+    <row r="317" spans="1:26">
+      <c r="A317" t="s">
+        <v>744</v>
+      </c>
+      <c r="B317" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C317" s="1">
+        <v>98.4</v>
+      </c>
+      <c r="D317" s="1">
+        <v>99.105</v>
+      </c>
+      <c r="E317" t="s">
+        <v>8</v>
+      </c>
+      <c r="F317">
+        <v>1.0</v>
+      </c>
+      <c r="G317" s="1">
+        <v>99105.0</v>
+      </c>
+      <c r="H317" s="1">
+        <v>-705.0</v>
+      </c>
+      <c r="I317" s="1">
+        <v>-0.71136673225367</v>
+      </c>
+      <c r="J317">
+        <v>1.93</v>
+      </c>
+      <c r="K317" t="s">
+        <v>745</v>
+      </c>
+      <c r="L317" s="1">
+        <v>98400.0</v>
+      </c>
+      <c r="M317" s="1">
+        <v>100332.19</v>
+      </c>
+      <c r="N317" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O317">
+        <v>1</v>
+      </c>
+      <c r="Z317" t="s">
+        <v>743</v>
+      </c>
+    </row>
+    <row r="318" spans="1:26">
+      <c r="A318" t="s">
+        <v>747</v>
+      </c>
+      <c r="B318" s="1">
+        <v>115000.0</v>
+      </c>
+      <c r="C318" s="1">
+        <v>99.985</v>
+      </c>
+      <c r="D318" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E318" t="s">
+        <v>8</v>
+      </c>
+      <c r="F318">
+        <v>1.0</v>
+      </c>
+      <c r="G318" s="1">
+        <v>115000.0</v>
+      </c>
+      <c r="H318" s="1">
+        <v>-17.25</v>
+      </c>
+      <c r="I318" s="1">
+        <v>-0.015</v>
+      </c>
+      <c r="J318">
+        <v>3.46</v>
+      </c>
+      <c r="K318" t="s">
+        <v>748</v>
+      </c>
+      <c r="L318" s="1">
+        <v>114982.75</v>
+      </c>
+      <c r="M318" s="1">
+        <v>118957.51</v>
+      </c>
+      <c r="N318" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O318">
+        <v>1</v>
+      </c>
+      <c r="Z318" t="s">
+        <v>746</v>
+      </c>
+    </row>
+    <row r="319" spans="1:26">
+      <c r="A319" t="s">
+        <v>750</v>
+      </c>
+      <c r="B319" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C319" s="1">
+        <v>99.798</v>
+      </c>
+      <c r="D319" s="1">
+        <v>101.2</v>
+      </c>
+      <c r="E319" t="s">
+        <v>8</v>
+      </c>
+      <c r="F319">
+        <v>1.0</v>
+      </c>
+      <c r="G319" s="1">
+        <v>202400.0</v>
+      </c>
+      <c r="H319" s="1">
+        <v>-2804.0</v>
+      </c>
+      <c r="I319" s="1">
+        <v>-1.3853754940711</v>
+      </c>
+      <c r="J319">
+        <v>1.12</v>
+      </c>
+      <c r="K319" t="s">
+        <v>751</v>
+      </c>
+      <c r="L319" s="1">
+        <v>199596.0</v>
+      </c>
+      <c r="M319" s="1">
+        <v>201826.14</v>
+      </c>
+      <c r="N319" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O319">
+        <v>1</v>
+      </c>
+      <c r="Z319" t="s">
+        <v>749</v>
+      </c>
+    </row>
+    <row r="320" spans="1:26">
+      <c r="A320" t="s">
+        <v>753</v>
+      </c>
+      <c r="B320" s="1">
+        <v>239000.0</v>
+      </c>
+      <c r="C320" s="1">
+        <v>98.639</v>
+      </c>
+      <c r="D320" s="1">
+        <v>99.728</v>
+      </c>
+      <c r="E320" t="s">
+        <v>8</v>
+      </c>
+      <c r="F320">
+        <v>1.0</v>
+      </c>
+      <c r="G320" s="1">
+        <v>238349.92</v>
+      </c>
+      <c r="H320" s="1">
+        <v>-2602.71</v>
+      </c>
+      <c r="I320" s="1">
+        <v>-1.091970158832</v>
+      </c>
+      <c r="J320">
+        <v>1.29</v>
+      </c>
+      <c r="K320" t="s">
+        <v>754</v>
+      </c>
+      <c r="L320" s="1">
+        <v>235747.21</v>
+      </c>
+      <c r="M320" s="1">
+        <v>238832.93</v>
+      </c>
+      <c r="N320" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O320">
+        <v>1</v>
+      </c>
+      <c r="Z320" t="s">
+        <v>752</v>
+      </c>
+    </row>
+    <row r="321" spans="1:26">
+      <c r="A321" t="s">
+        <v>756</v>
+      </c>
+      <c r="B321" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C321" s="1">
+        <v>104.905</v>
+      </c>
+      <c r="D321" s="1">
+        <v>99.29</v>
+      </c>
+      <c r="E321" t="s">
+        <v>8</v>
+      </c>
+      <c r="F321">
+        <v>1.0</v>
+      </c>
+      <c r="G321" s="1">
+        <v>198580.0</v>
+      </c>
+      <c r="H321" s="1">
+        <v>11230.0</v>
+      </c>
+      <c r="I321" s="1">
+        <v>5.655151576191</v>
+      </c>
+      <c r="J321">
+        <v>0.99</v>
+      </c>
+      <c r="K321" t="s">
+        <v>757</v>
+      </c>
+      <c r="L321" s="1">
+        <v>209810.0</v>
+      </c>
+      <c r="M321" s="1">
+        <v>211783.29</v>
+      </c>
+      <c r="N321" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O321">
+        <v>1</v>
+      </c>
+      <c r="Z321" t="s">
+        <v>755</v>
+      </c>
+    </row>
+    <row r="322" spans="1:26">
+      <c r="A322" t="s">
+        <v>759</v>
+      </c>
+      <c r="B322" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C322" s="1">
+        <v>100.381</v>
+      </c>
+      <c r="D322" s="1">
+        <v>102.47</v>
+      </c>
+      <c r="E322" t="s">
+        <v>8</v>
+      </c>
+      <c r="F322">
+        <v>1.0</v>
+      </c>
+      <c r="G322" s="1">
+        <v>102470.0</v>
+      </c>
+      <c r="H322" s="1">
+        <v>-2089.0</v>
+      </c>
+      <c r="I322" s="1">
+        <v>-2.038645457207</v>
+      </c>
+      <c r="J322">
+        <v>0.72</v>
+      </c>
+      <c r="K322">
+        <v>723.29</v>
+      </c>
+      <c r="L322" s="1">
+        <v>100381.0</v>
+      </c>
+      <c r="M322" s="1">
+        <v>101104.29</v>
+      </c>
+      <c r="N322" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O322">
+        <v>1</v>
+      </c>
+      <c r="Z322" t="s">
+        <v>758</v>
+      </c>
+    </row>
+    <row r="323" spans="1:26">
+      <c r="A323" t="s">
+        <v>761</v>
+      </c>
+      <c r="B323" s="1">
+        <v>226422.49</v>
+      </c>
+      <c r="C323" s="1">
+        <v>97.672</v>
+      </c>
+      <c r="D323" s="1">
+        <v>95.12240149</v>
+      </c>
+      <c r="E323" t="s">
+        <v>8</v>
+      </c>
+      <c r="F323">
+        <v>1.0</v>
+      </c>
+      <c r="G323" s="1">
+        <v>215378.51</v>
+      </c>
+      <c r="H323" s="1">
+        <v>5772.87</v>
+      </c>
+      <c r="I323" s="1">
+        <v>2.6803370494113</v>
+      </c>
+      <c r="J323">
+        <v>0.48</v>
+      </c>
+      <c r="K323" t="s">
+        <v>762</v>
+      </c>
+      <c r="L323" s="1">
+        <v>221151.38</v>
+      </c>
+      <c r="M323" s="1">
+        <v>222245.65</v>
+      </c>
+      <c r="N323" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O323">
+        <v>1</v>
+      </c>
+      <c r="Z323" t="s">
+        <v>760</v>
+      </c>
+    </row>
+    <row r="324" spans="1:26">
+      <c r="A324" t="s">
+        <v>764</v>
+      </c>
+      <c r="B324" s="1">
+        <v>147011.84</v>
+      </c>
+      <c r="C324" s="1">
+        <v>81.477</v>
+      </c>
+      <c r="D324" s="1">
+        <v>82.23615186</v>
+      </c>
+      <c r="E324" t="s">
+        <v>8</v>
+      </c>
+      <c r="F324">
+        <v>1.0</v>
+      </c>
+      <c r="G324" s="1">
+        <v>120896.88</v>
+      </c>
+      <c r="H324" s="1">
+        <v>-1116.04</v>
+      </c>
+      <c r="I324" s="1">
+        <v>-0.92313383107984</v>
+      </c>
+      <c r="J324">
+        <v>0.63</v>
+      </c>
+      <c r="K324">
+        <v>924.36</v>
+      </c>
+      <c r="L324" s="1">
+        <v>119780.84</v>
+      </c>
+      <c r="M324" s="1">
+        <v>120705.2</v>
+      </c>
+      <c r="N324" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O324">
+        <v>1</v>
+      </c>
+      <c r="Z324" t="s">
+        <v>763</v>
+      </c>
+    </row>
+    <row r="325" spans="1:26">
+      <c r="A325" t="s">
+        <v>766</v>
+      </c>
+      <c r="B325" s="1">
+        <v>174598.0</v>
+      </c>
+      <c r="C325" s="1">
+        <v>93.11</v>
+      </c>
+      <c r="D325" s="1">
+        <v>92.6137871</v>
+      </c>
+      <c r="E325" t="s">
+        <v>8</v>
+      </c>
+      <c r="F325">
+        <v>1.0</v>
+      </c>
+      <c r="G325" s="1">
+        <v>161701.82</v>
+      </c>
+      <c r="H325" s="1">
+        <v>866.37</v>
+      </c>
+      <c r="I325" s="1">
+        <v>0.53578246676506</v>
+      </c>
+      <c r="J325">
+        <v>1.55</v>
+      </c>
+      <c r="K325" t="s">
+        <v>767</v>
+      </c>
+      <c r="L325" s="1">
+        <v>162568.19</v>
+      </c>
+      <c r="M325" s="1">
+        <v>165275.42</v>
+      </c>
+      <c r="N325" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O325">
+        <v>1</v>
+      </c>
+      <c r="Z325" t="s">
+        <v>765</v>
+      </c>
+    </row>
+    <row r="326" spans="1:26">
+      <c r="A326" t="s">
+        <v>769</v>
+      </c>
+      <c r="B326" s="1">
+        <v>323588.93</v>
+      </c>
+      <c r="C326" s="1">
+        <v>104.1</v>
+      </c>
+      <c r="D326" s="1">
+        <v>106.19840425</v>
+      </c>
+      <c r="E326" t="s">
+        <v>8</v>
+      </c>
+      <c r="F326">
+        <v>1.0</v>
+      </c>
+      <c r="G326" s="1">
+        <v>343646.28</v>
+      </c>
+      <c r="H326" s="1">
+        <v>-6790.21</v>
+      </c>
+      <c r="I326" s="1">
+        <v>-1.9759300173423</v>
+      </c>
+      <c r="J326">
+        <v>1.45</v>
+      </c>
+      <c r="K326" t="s">
+        <v>770</v>
+      </c>
+      <c r="L326" s="1">
+        <v>336856.07</v>
+      </c>
+      <c r="M326" s="1">
+        <v>341545.01</v>
+      </c>
+      <c r="N326" s="1">
+        <v>0.25</v>
+      </c>
+      <c r="O326">
+        <v>1</v>
+      </c>
+      <c r="Z326" t="s">
+        <v>768</v>
+      </c>
+    </row>
+    <row r="327" spans="1:26">
+      <c r="A327" t="s">
+        <v>772</v>
+      </c>
+      <c r="B327" s="1">
+        <v>103000.0</v>
+      </c>
+      <c r="C327" s="1">
+        <v>100.557</v>
+      </c>
+      <c r="D327" s="1">
+        <v>99.958</v>
+      </c>
+      <c r="E327" t="s">
+        <v>8</v>
+      </c>
+      <c r="F327">
+        <v>1.0</v>
+      </c>
+      <c r="G327" s="1">
+        <v>102956.74</v>
+      </c>
+      <c r="H327" s="1">
+        <v>616.97</v>
+      </c>
+      <c r="I327" s="1">
+        <v>0.599251685708</v>
+      </c>
+      <c r="J327">
+        <v>0.5</v>
+      </c>
+      <c r="K327">
+        <v>518.53</v>
+      </c>
+      <c r="L327" s="1">
+        <v>103573.71</v>
+      </c>
+      <c r="M327" s="1">
+        <v>104092.24</v>
+      </c>
+      <c r="N327" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O327">
+        <v>1</v>
+      </c>
+      <c r="Z327" t="s">
+        <v>771</v>
+      </c>
+    </row>
+    <row r="328" spans="1:26">
+      <c r="A328" t="s">
+        <v>774</v>
+      </c>
+      <c r="B328" s="1">
+        <v>158000.0</v>
+      </c>
+      <c r="C328" s="1">
+        <v>98.339</v>
+      </c>
+      <c r="D328" s="1">
+        <v>99.422</v>
+      </c>
+      <c r="E328" t="s">
+        <v>8</v>
+      </c>
+      <c r="F328">
+        <v>1.0</v>
+      </c>
+      <c r="G328" s="1">
+        <v>157086.76</v>
+      </c>
+      <c r="H328" s="1">
+        <v>-1711.14</v>
+      </c>
+      <c r="I328" s="1">
+        <v>-1.0892961316409</v>
+      </c>
+      <c r="J328">
+        <v>1.0</v>
+      </c>
+      <c r="K328" t="s">
+        <v>775</v>
+      </c>
+      <c r="L328" s="1">
+        <v>155375.62</v>
+      </c>
+      <c r="M328" s="1">
+        <v>156951.29</v>
+      </c>
+      <c r="N328" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O328">
+        <v>1</v>
+      </c>
+      <c r="Z328" t="s">
+        <v>773</v>
+      </c>
+    </row>
+    <row r="329" spans="1:26">
+      <c r="A329" t="s">
+        <v>777</v>
+      </c>
+      <c r="B329" s="1">
+        <v>190000.0</v>
+      </c>
+      <c r="C329" s="1">
+        <v>101.271</v>
+      </c>
+      <c r="D329" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E329" t="s">
+        <v>8</v>
+      </c>
+      <c r="F329">
+        <v>1.0</v>
+      </c>
+      <c r="G329" s="1">
+        <v>190000.0</v>
+      </c>
+      <c r="H329" s="1">
+        <v>2414.9</v>
+      </c>
+      <c r="I329" s="1">
+        <v>1.271</v>
+      </c>
+      <c r="J329">
+        <v>0.55</v>
+      </c>
+      <c r="K329" t="s">
+        <v>778</v>
+      </c>
+      <c r="L329" s="1">
+        <v>192414.9</v>
+      </c>
+      <c r="M329" s="1">
+        <v>193456.0</v>
+      </c>
+      <c r="N329" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="O329">
+        <v>1</v>
+      </c>
+      <c r="Z329" t="s">
+        <v>776</v>
+      </c>
+    </row>
+    <row r="330" spans="1:26">
+      <c r="A330" t="s">
+        <v>780</v>
+      </c>
+      <c r="B330" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C330" s="1">
+        <v>89.489</v>
+      </c>
+      <c r="D330" s="1">
+        <v>88.621</v>
+      </c>
+      <c r="E330" t="s">
+        <v>8</v>
+      </c>
+      <c r="F330">
+        <v>1.0</v>
+      </c>
+      <c r="G330" s="1">
+        <v>177242.0</v>
+      </c>
+      <c r="H330" s="1">
+        <v>1736.0</v>
+      </c>
+      <c r="I330" s="1">
+        <v>0.97945182293136</v>
+      </c>
+      <c r="J330">
         <v>0.03</v>
       </c>
-      <c r="L189">
-[...46 lines deleted...]
-      <c r="K190">
+      <c r="K330">
+        <v>62.33</v>
+      </c>
+      <c r="L330" s="1">
+        <v>178978.0</v>
+      </c>
+      <c r="M330" s="1">
+        <v>179040.33</v>
+      </c>
+      <c r="N330" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="O330">
+        <v>1</v>
+      </c>
+      <c r="Z330" t="s">
+        <v>779</v>
+      </c>
+    </row>
+    <row r="331" spans="1:26">
+      <c r="A331" t="s">
+        <v>782</v>
+      </c>
+      <c r="B331" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C331" s="1">
+        <v>75.683</v>
+      </c>
+      <c r="D331" s="1">
+        <v>73.87</v>
+      </c>
+      <c r="E331" t="s">
+        <v>8</v>
+      </c>
+      <c r="F331">
+        <v>1.0</v>
+      </c>
+      <c r="G331" s="1">
+        <v>147740.0</v>
+      </c>
+      <c r="H331" s="1">
+        <v>3626.0</v>
+      </c>
+      <c r="I331" s="1">
+        <v>2.4543116285366</v>
+      </c>
+      <c r="J331">
+        <v>0.45</v>
+      </c>
+      <c r="K331">
+        <v>900.0</v>
+      </c>
+      <c r="L331" s="1">
+        <v>151366.0</v>
+      </c>
+      <c r="M331" s="1">
+        <v>152266.0</v>
+      </c>
+      <c r="N331" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O331">
+        <v>1</v>
+      </c>
+      <c r="Z331" t="s">
+        <v>781</v>
+      </c>
+    </row>
+    <row r="332" spans="1:26">
+      <c r="A332" t="s">
+        <v>784</v>
+      </c>
+      <c r="B332" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C332" s="1">
+        <v>98.922</v>
+      </c>
+      <c r="D332" s="1">
+        <v>99.985</v>
+      </c>
+      <c r="E332" t="s">
+        <v>8</v>
+      </c>
+      <c r="F332">
+        <v>1.0</v>
+      </c>
+      <c r="G332" s="1">
+        <v>199970.0</v>
+      </c>
+      <c r="H332" s="1">
+        <v>-2126.0</v>
+      </c>
+      <c r="I332" s="1">
+        <v>-1.0631594739211</v>
+      </c>
+      <c r="J332">
+        <v>0.11</v>
+      </c>
+      <c r="K332">
+        <v>221.92</v>
+      </c>
+      <c r="L332" s="1">
+        <v>197844.0</v>
+      </c>
+      <c r="M332" s="1">
+        <v>198065.92</v>
+      </c>
+      <c r="N332" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="O332">
+        <v>1</v>
+      </c>
+      <c r="Z332" t="s">
+        <v>783</v>
+      </c>
+    </row>
+    <row r="333" spans="1:26">
+      <c r="A333" t="s">
+        <v>786</v>
+      </c>
+      <c r="B333" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C333" s="1">
+        <v>101.499</v>
+      </c>
+      <c r="D333" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E333" t="s">
+        <v>8</v>
+      </c>
+      <c r="F333">
+        <v>1.0</v>
+      </c>
+      <c r="G333" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="H333" s="1">
+        <v>1499.0</v>
+      </c>
+      <c r="I333" s="1">
+        <v>1.499</v>
+      </c>
+      <c r="J333">
+        <v>3.1</v>
+      </c>
+      <c r="K333" t="s">
+        <v>787</v>
+      </c>
+      <c r="L333" s="1">
+        <v>101499.0</v>
+      </c>
+      <c r="M333" s="1">
+        <v>104601.71</v>
+      </c>
+      <c r="N333" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O333">
+        <v>1</v>
+      </c>
+      <c r="Z333" t="s">
+        <v>785</v>
+      </c>
+    </row>
+    <row r="334" spans="1:26">
+      <c r="A334" t="s">
+        <v>789</v>
+      </c>
+      <c r="B334" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C334" s="1">
+        <v>100.58</v>
+      </c>
+      <c r="D334" s="1">
+        <v>99.915</v>
+      </c>
+      <c r="E334" t="s">
+        <v>8</v>
+      </c>
+      <c r="F334">
+        <v>1.0</v>
+      </c>
+      <c r="G334" s="1">
+        <v>99915.0</v>
+      </c>
+      <c r="H334" s="1">
+        <v>665.0</v>
+      </c>
+      <c r="I334" s="1">
+        <v>0.66556573087124</v>
+      </c>
+      <c r="J334">
+        <v>0.05</v>
+      </c>
+      <c r="K334">
+        <v>54.79</v>
+      </c>
+      <c r="L334" s="1">
+        <v>100580.0</v>
+      </c>
+      <c r="M334" s="1">
+        <v>100634.79</v>
+      </c>
+      <c r="N334" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O334">
+        <v>1</v>
+      </c>
+      <c r="Z334" t="s">
+        <v>788</v>
+      </c>
+    </row>
+    <row r="335" spans="1:26">
+      <c r="A335" t="s">
+        <v>791</v>
+      </c>
+      <c r="B335" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C335" s="1">
+        <v>100.235</v>
+      </c>
+      <c r="D335" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E335" t="s">
+        <v>8</v>
+      </c>
+      <c r="F335">
+        <v>1.0</v>
+      </c>
+      <c r="G335" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="H335" s="1">
+        <v>235.0</v>
+      </c>
+      <c r="I335" s="1">
+        <v>0.235</v>
+      </c>
+      <c r="J335">
+        <v>0.7</v>
+      </c>
+      <c r="K335">
+        <v>695.21</v>
+      </c>
+      <c r="L335" s="1">
+        <v>100235.0</v>
+      </c>
+      <c r="M335" s="1">
+        <v>100930.21</v>
+      </c>
+      <c r="N335" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O335">
+        <v>1</v>
+      </c>
+      <c r="Z335" t="s">
+        <v>790</v>
+      </c>
+    </row>
+    <row r="336" spans="1:26">
+      <c r="A336" t="s">
+        <v>793</v>
+      </c>
+      <c r="B336" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C336" s="1">
+        <v>98.385</v>
+      </c>
+      <c r="D336" s="1">
+        <v>99.917</v>
+      </c>
+      <c r="E336" t="s">
+        <v>8</v>
+      </c>
+      <c r="F336">
+        <v>1.0</v>
+      </c>
+      <c r="G336" s="1">
+        <v>199834.0</v>
+      </c>
+      <c r="H336" s="1">
+        <v>-3064.0</v>
+      </c>
+      <c r="I336" s="1">
+        <v>-1.5332726162715</v>
+      </c>
+      <c r="J336">
+        <v>0.89</v>
+      </c>
+      <c r="K336" t="s">
+        <v>794</v>
+      </c>
+      <c r="L336" s="1">
+        <v>196770.0</v>
+      </c>
+      <c r="M336" s="1">
+        <v>198545.34</v>
+      </c>
+      <c r="N336" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="O336">
+        <v>1</v>
+      </c>
+      <c r="Z336" t="s">
+        <v>792</v>
+      </c>
+    </row>
+    <row r="337" spans="1:26">
+      <c r="A337" t="s">
+        <v>796</v>
+      </c>
+      <c r="B337" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C337" s="1">
+        <v>99.185</v>
+      </c>
+      <c r="D337" s="1">
+        <v>99.326</v>
+      </c>
+      <c r="E337" t="s">
+        <v>8</v>
+      </c>
+      <c r="F337">
+        <v>1.0</v>
+      </c>
+      <c r="G337" s="1">
+        <v>99326.0</v>
+      </c>
+      <c r="H337" s="1">
+        <v>-141.0</v>
+      </c>
+      <c r="I337" s="1">
+        <v>-0.14195678875622</v>
+      </c>
+      <c r="J337">
+        <v>0.95</v>
+      </c>
+      <c r="K337">
+        <v>953.42</v>
+      </c>
+      <c r="L337" s="1">
+        <v>99185.0</v>
+      </c>
+      <c r="M337" s="1">
+        <v>100138.42</v>
+      </c>
+      <c r="N337" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O337">
+        <v>1</v>
+      </c>
+      <c r="Z337" t="s">
+        <v>795</v>
+      </c>
+    </row>
+    <row r="338" spans="1:26">
+      <c r="A338" t="s">
+        <v>798</v>
+      </c>
+      <c r="B338" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C338" s="1">
+        <v>98.81</v>
+      </c>
+      <c r="D338" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E338" t="s">
+        <v>8</v>
+      </c>
+      <c r="F338">
+        <v>1.0</v>
+      </c>
+      <c r="G338" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="H338" s="1">
+        <v>-1190.0</v>
+      </c>
+      <c r="I338" s="1">
+        <v>-1.19</v>
+      </c>
+      <c r="J338">
+        <v>1.25</v>
+      </c>
+      <c r="K338" t="s">
+        <v>799</v>
+      </c>
+      <c r="L338" s="1">
+        <v>98810.0</v>
+      </c>
+      <c r="M338" s="1">
+        <v>100055.75</v>
+      </c>
+      <c r="N338" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O338">
+        <v>1</v>
+      </c>
+      <c r="Z338" t="s">
+        <v>797</v>
+      </c>
+    </row>
+    <row r="339" spans="1:26">
+      <c r="A339" t="s">
+        <v>801</v>
+      </c>
+      <c r="B339" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C339" s="1">
+        <v>100.066</v>
+      </c>
+      <c r="D339" s="1">
+        <v>99.7</v>
+      </c>
+      <c r="E339" t="s">
+        <v>8</v>
+      </c>
+      <c r="F339">
+        <v>1.0</v>
+      </c>
+      <c r="G339" s="1">
+        <v>199400.0</v>
+      </c>
+      <c r="H339" s="1">
+        <v>732.0</v>
+      </c>
+      <c r="I339" s="1">
+        <v>0.36710130391174</v>
+      </c>
+      <c r="J339">
+        <v>0.19</v>
+      </c>
+      <c r="K339">
+        <v>373.97</v>
+      </c>
+      <c r="L339" s="1">
+        <v>200132.0</v>
+      </c>
+      <c r="M339" s="1">
+        <v>200505.97</v>
+      </c>
+      <c r="N339" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O339">
+        <v>1</v>
+      </c>
+      <c r="Z339" t="s">
+        <v>800</v>
+      </c>
+    </row>
+    <row r="340" spans="1:26">
+      <c r="A340" t="s">
+        <v>803</v>
+      </c>
+      <c r="B340" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C340" s="1">
+        <v>99.907</v>
+      </c>
+      <c r="D340" s="1">
+        <v>99.499</v>
+      </c>
+      <c r="E340" t="s">
+        <v>8</v>
+      </c>
+      <c r="F340">
+        <v>1.0</v>
+      </c>
+      <c r="G340" s="1">
+        <v>99499.0</v>
+      </c>
+      <c r="H340" s="1">
+        <v>408.0</v>
+      </c>
+      <c r="I340" s="1">
+        <v>0.41005437240575</v>
+      </c>
+      <c r="J340">
+        <v>1.63</v>
+      </c>
+      <c r="K340" t="s">
+        <v>804</v>
+      </c>
+      <c r="L340" s="1">
+        <v>99907.0</v>
+      </c>
+      <c r="M340" s="1">
+        <v>101540.56</v>
+      </c>
+      <c r="N340" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O340">
+        <v>1</v>
+      </c>
+      <c r="Z340" t="s">
+        <v>802</v>
+      </c>
+    </row>
+    <row r="341" spans="1:26">
+      <c r="A341" t="s">
+        <v>806</v>
+      </c>
+      <c r="B341" s="1">
+        <v>348217.0</v>
+      </c>
+      <c r="C341" s="1">
+        <v>69.145</v>
+      </c>
+      <c r="D341" s="1">
+        <v>70.31891321</v>
+      </c>
+      <c r="E341" t="s">
+        <v>8</v>
+      </c>
+      <c r="F341">
+        <v>1.0</v>
+      </c>
+      <c r="G341" s="1">
+        <v>244862.41</v>
+      </c>
+      <c r="H341" s="1">
+        <v>-4087.77</v>
+      </c>
+      <c r="I341" s="1">
+        <v>-1.669415080902</v>
+      </c>
+      <c r="J341">
+        <v>1.37</v>
+      </c>
+      <c r="K341" t="s">
+        <v>807</v>
+      </c>
+      <c r="L341" s="1">
+        <v>240774.64</v>
+      </c>
+      <c r="M341" s="1">
+        <v>245544.74</v>
+      </c>
+      <c r="N341" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O341">
+        <v>1</v>
+      </c>
+      <c r="Z341" t="s">
+        <v>805</v>
+      </c>
+    </row>
+    <row r="342" spans="1:26">
+      <c r="A342" t="s">
+        <v>809</v>
+      </c>
+      <c r="B342" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C342" s="1">
+        <v>99.388</v>
+      </c>
+      <c r="D342" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E342" t="s">
+        <v>8</v>
+      </c>
+      <c r="F342">
+        <v>1.0</v>
+      </c>
+      <c r="G342" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="H342" s="1">
+        <v>-612.0</v>
+      </c>
+      <c r="I342" s="1">
+        <v>-0.612</v>
+      </c>
+      <c r="J342">
+        <v>2.03</v>
+      </c>
+      <c r="K342" t="s">
+        <v>810</v>
+      </c>
+      <c r="L342" s="1">
+        <v>99388.0</v>
+      </c>
+      <c r="M342" s="1">
+        <v>101414.49</v>
+      </c>
+      <c r="N342" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O342">
+        <v>1</v>
+      </c>
+      <c r="Z342" t="s">
+        <v>808</v>
+      </c>
+    </row>
+    <row r="343" spans="1:26">
+      <c r="A343" t="s">
+        <v>812</v>
+      </c>
+      <c r="B343" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C343" s="1">
+        <v>99.322</v>
+      </c>
+      <c r="D343" s="1">
+        <v>99.871</v>
+      </c>
+      <c r="E343" t="s">
+        <v>8</v>
+      </c>
+      <c r="F343">
+        <v>1.0</v>
+      </c>
+      <c r="G343" s="1">
+        <v>99871.0</v>
+      </c>
+      <c r="H343" s="1">
+        <v>-549.0</v>
+      </c>
+      <c r="I343" s="1">
+        <v>-0.54970912477095</v>
+      </c>
+      <c r="J343">
+        <v>2.29</v>
+      </c>
+      <c r="K343" t="s">
+        <v>813</v>
+      </c>
+      <c r="L343" s="1">
+        <v>99322.0</v>
+      </c>
+      <c r="M343" s="1">
+        <v>101615.15</v>
+      </c>
+      <c r="N343" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O343">
+        <v>1</v>
+      </c>
+      <c r="Z343" t="s">
+        <v>811</v>
+      </c>
+    </row>
+    <row r="344" spans="1:26">
+      <c r="A344" t="s">
+        <v>815</v>
+      </c>
+      <c r="B344" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C344" s="1">
+        <v>100.741</v>
+      </c>
+      <c r="D344" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E344" t="s">
+        <v>8</v>
+      </c>
+      <c r="F344">
+        <v>1.0</v>
+      </c>
+      <c r="G344" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="H344" s="1">
+        <v>741.0</v>
+      </c>
+      <c r="I344" s="1">
+        <v>0.741</v>
+      </c>
+      <c r="J344">
+        <v>0.73</v>
+      </c>
+      <c r="K344">
+        <v>733.28</v>
+      </c>
+      <c r="L344" s="1">
+        <v>100741.0</v>
+      </c>
+      <c r="M344" s="1">
+        <v>101474.28</v>
+      </c>
+      <c r="N344" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O344">
+        <v>1</v>
+      </c>
+      <c r="Z344" t="s">
+        <v>814</v>
+      </c>
+    </row>
+    <row r="345" spans="1:26">
+      <c r="A345" t="s">
+        <v>817</v>
+      </c>
+      <c r="B345" s="1">
+        <v>2486000.0</v>
+      </c>
+      <c r="C345" s="1">
+        <v>88.028</v>
+      </c>
+      <c r="D345" s="1">
+        <v>87.4449996</v>
+      </c>
+      <c r="E345" t="s">
+        <v>8</v>
+      </c>
+      <c r="F345">
+        <v>1.0</v>
+      </c>
+      <c r="G345" s="1">
+        <v>2173882.69</v>
+      </c>
+      <c r="H345" s="1">
+        <v>14493.39</v>
+      </c>
+      <c r="I345" s="1">
+        <v>0.66670524893871</v>
+      </c>
+      <c r="J345">
+        <v>0.11</v>
+      </c>
+      <c r="K345" t="s">
+        <v>818</v>
+      </c>
+      <c r="L345" s="1">
+        <v>2188376.08</v>
+      </c>
+      <c r="M345" s="1">
+        <v>2190998.3</v>
+      </c>
+      <c r="N345" s="1">
+        <v>1.59</v>
+      </c>
+      <c r="O345">
+        <v>1</v>
+      </c>
+      <c r="Z345" t="s">
+        <v>816</v>
+      </c>
+    </row>
+    <row r="346" spans="1:26">
+      <c r="A346" t="s">
+        <v>820</v>
+      </c>
+      <c r="B346" s="1">
+        <v>681000.0</v>
+      </c>
+      <c r="C346" s="1">
+        <v>75.877</v>
+      </c>
+      <c r="D346" s="1">
+        <v>74.67478414</v>
+      </c>
+      <c r="E346" t="s">
+        <v>8</v>
+      </c>
+      <c r="F346">
+        <v>1.0</v>
+      </c>
+      <c r="G346" s="1">
+        <v>508535.28</v>
+      </c>
+      <c r="H346" s="1">
+        <v>8187.09</v>
+      </c>
+      <c r="I346" s="1">
+        <v>1.6099354994603</v>
+      </c>
+      <c r="J346">
+        <v>0.77</v>
+      </c>
+      <c r="K346" t="s">
+        <v>821</v>
+      </c>
+      <c r="L346" s="1">
+        <v>516722.37</v>
+      </c>
+      <c r="M346" s="1">
+        <v>521939.95</v>
+      </c>
+      <c r="N346" s="1">
+        <v>0.38</v>
+      </c>
+      <c r="O346">
+        <v>1</v>
+      </c>
+      <c r="Z346" t="s">
+        <v>819</v>
+      </c>
+    </row>
+    <row r="347" spans="1:26">
+      <c r="A347" t="s">
+        <v>823</v>
+      </c>
+      <c r="B347" s="1">
+        <v>1583000.0</v>
+      </c>
+      <c r="C347" s="1">
+        <v>66.627</v>
+      </c>
+      <c r="D347" s="1">
+        <v>65.68154454</v>
+      </c>
+      <c r="E347" t="s">
+        <v>8</v>
+      </c>
+      <c r="F347">
+        <v>1.0</v>
+      </c>
+      <c r="G347" s="1">
+        <v>1039738.85</v>
+      </c>
+      <c r="H347" s="1">
+        <v>14966.56</v>
+      </c>
+      <c r="I347" s="1">
+        <v>1.4394537628367</v>
+      </c>
+      <c r="J347">
+        <v>0.9</v>
+      </c>
+      <c r="K347" t="s">
+        <v>824</v>
+      </c>
+      <c r="L347" s="1">
+        <v>1054705.41</v>
+      </c>
+      <c r="M347" s="1">
+        <v>1068974.09</v>
+      </c>
+      <c r="N347" s="1">
+        <v>0.78</v>
+      </c>
+      <c r="O347">
+        <v>1</v>
+      </c>
+      <c r="Z347" t="s">
+        <v>822</v>
+      </c>
+    </row>
+    <row r="348" spans="1:26">
+      <c r="A348" t="s">
+        <v>826</v>
+      </c>
+      <c r="B348" s="1">
+        <v>247000.0</v>
+      </c>
+      <c r="C348" s="1">
+        <v>85.914</v>
+      </c>
+      <c r="D348" s="1">
+        <v>84.87216194</v>
+      </c>
+      <c r="E348" t="s">
+        <v>8</v>
+      </c>
+      <c r="F348">
+        <v>1.0</v>
+      </c>
+      <c r="G348" s="1">
+        <v>209634.24</v>
+      </c>
+      <c r="H348" s="1">
+        <v>2573.34</v>
+      </c>
+      <c r="I348" s="1">
+        <v>1.2275380205066</v>
+      </c>
+      <c r="J348">
+        <v>1.88</v>
+      </c>
+      <c r="K348" t="s">
+        <v>827</v>
+      </c>
+      <c r="L348" s="1">
+        <v>212207.58</v>
+      </c>
+      <c r="M348" s="1">
+        <v>216839.0</v>
+      </c>
+      <c r="N348" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O348">
+        <v>1</v>
+      </c>
+      <c r="Z348" t="s">
+        <v>825</v>
+      </c>
+    </row>
+    <row r="349" spans="1:26">
+      <c r="A349" t="s">
+        <v>829</v>
+      </c>
+      <c r="B349" s="1">
+        <v>73000.0</v>
+      </c>
+      <c r="C349" s="1">
+        <v>98.748</v>
+      </c>
+      <c r="D349" s="1">
+        <v>101.21261644</v>
+      </c>
+      <c r="E349" t="s">
+        <v>8</v>
+      </c>
+      <c r="F349">
+        <v>1.0</v>
+      </c>
+      <c r="G349" s="1">
+        <v>73885.21</v>
+      </c>
+      <c r="H349" s="1">
+        <v>-1799.17</v>
+      </c>
+      <c r="I349" s="1">
+        <v>-2.435088159051</v>
+      </c>
+      <c r="J349">
+        <v>2.59</v>
+      </c>
+      <c r="K349" t="s">
+        <v>830</v>
+      </c>
+      <c r="L349" s="1">
+        <v>72086.04</v>
+      </c>
+      <c r="M349" s="1">
+        <v>73974.04</v>
+      </c>
+      <c r="N349" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O349">
+        <v>1</v>
+      </c>
+      <c r="Z349" t="s">
+        <v>828</v>
+      </c>
+    </row>
+    <row r="350" spans="1:26">
+      <c r="A350" t="s">
+        <v>832</v>
+      </c>
+      <c r="B350" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C350" s="1">
+        <v>100.058</v>
+      </c>
+      <c r="D350" s="1">
+        <v>99.646</v>
+      </c>
+      <c r="E350" t="s">
+        <v>8</v>
+      </c>
+      <c r="F350">
+        <v>1.0</v>
+      </c>
+      <c r="G350" s="1">
+        <v>99646.0</v>
+      </c>
+      <c r="H350" s="1">
+        <v>412.0</v>
+      </c>
+      <c r="I350" s="1">
+        <v>0.41346366136122</v>
+      </c>
+      <c r="J350">
+        <v>0.94</v>
+      </c>
+      <c r="K350">
+        <v>939.73</v>
+      </c>
+      <c r="L350" s="1">
+        <v>100058.0</v>
+      </c>
+      <c r="M350" s="1">
+        <v>100997.73</v>
+      </c>
+      <c r="N350" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O350">
+        <v>1</v>
+      </c>
+      <c r="Z350" t="s">
+        <v>831</v>
+      </c>
+    </row>
+    <row r="351" spans="1:26">
+      <c r="A351" t="s">
+        <v>834</v>
+      </c>
+      <c r="B351" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C351" s="1">
+        <v>100.439</v>
+      </c>
+      <c r="D351" s="1">
+        <v>97.41</v>
+      </c>
+      <c r="E351" t="s">
+        <v>8</v>
+      </c>
+      <c r="F351">
+        <v>1.0</v>
+      </c>
+      <c r="G351" s="1">
+        <v>97410.0</v>
+      </c>
+      <c r="H351" s="1">
+        <v>3029.0</v>
+      </c>
+      <c r="I351" s="1">
+        <v>3.1095370085207</v>
+      </c>
+      <c r="J351">
+        <v>0.7</v>
+      </c>
+      <c r="K351">
+        <v>701.37</v>
+      </c>
+      <c r="L351" s="1">
+        <v>100439.0</v>
+      </c>
+      <c r="M351" s="1">
+        <v>101140.37</v>
+      </c>
+      <c r="N351" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O351">
+        <v>1</v>
+      </c>
+      <c r="Z351" t="s">
+        <v>833</v>
+      </c>
+    </row>
+    <row r="352" spans="1:26">
+      <c r="A352" t="s">
+        <v>836</v>
+      </c>
+      <c r="B352" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C352" s="1">
+        <v>101.103</v>
+      </c>
+      <c r="D352" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E352" t="s">
+        <v>8</v>
+      </c>
+      <c r="F352">
+        <v>1.0</v>
+      </c>
+      <c r="G352" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="H352" s="1">
+        <v>1103.0</v>
+      </c>
+      <c r="I352" s="1">
+        <v>1.103</v>
+      </c>
+      <c r="J352">
+        <v>0.76</v>
+      </c>
+      <c r="K352">
+        <v>759.28</v>
+      </c>
+      <c r="L352" s="1">
+        <v>101103.0</v>
+      </c>
+      <c r="M352" s="1">
+        <v>101862.28</v>
+      </c>
+      <c r="N352" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O352">
+        <v>1</v>
+      </c>
+      <c r="Z352" t="s">
+        <v>835</v>
+      </c>
+    </row>
+    <row r="353" spans="1:26">
+      <c r="A353" t="s">
+        <v>838</v>
+      </c>
+      <c r="B353" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C353" s="1">
+        <v>100.442</v>
+      </c>
+      <c r="D353" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E353" t="s">
+        <v>8</v>
+      </c>
+      <c r="F353">
+        <v>1.0</v>
+      </c>
+      <c r="G353" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="H353" s="1">
+        <v>442.0</v>
+      </c>
+      <c r="I353" s="1">
+        <v>0.442</v>
+      </c>
+      <c r="J353">
+        <v>0.62</v>
+      </c>
+      <c r="K353">
+        <v>619.19</v>
+      </c>
+      <c r="L353" s="1">
+        <v>100442.0</v>
+      </c>
+      <c r="M353" s="1">
+        <v>101061.19</v>
+      </c>
+      <c r="N353" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O353">
+        <v>1</v>
+      </c>
+      <c r="Z353" t="s">
+        <v>837</v>
+      </c>
+    </row>
+    <row r="354" spans="1:26">
+      <c r="A354" t="s">
+        <v>840</v>
+      </c>
+      <c r="B354" s="1">
+        <v>50000.0</v>
+      </c>
+      <c r="C354" s="1">
+        <v>88.971</v>
+      </c>
+      <c r="D354" s="1">
+        <v>85.25</v>
+      </c>
+      <c r="E354" t="s">
+        <v>8</v>
+      </c>
+      <c r="F354">
+        <v>1.0</v>
+      </c>
+      <c r="G354" s="1">
+        <v>42625.0</v>
+      </c>
+      <c r="H354" s="1">
+        <v>1860.5</v>
+      </c>
+      <c r="I354" s="1">
+        <v>4.3648093841642</v>
+      </c>
+      <c r="J354">
+        <v>0.19</v>
+      </c>
+      <c r="K354">
+        <v>95.55</v>
+      </c>
+      <c r="L354" s="1">
+        <v>44485.5</v>
+      </c>
+      <c r="M354" s="1">
+        <v>44581.05</v>
+      </c>
+      <c r="N354" s="1">
+        <v>0.03</v>
+      </c>
+      <c r="O354">
+        <v>1</v>
+      </c>
+      <c r="Z354" t="s">
+        <v>839</v>
+      </c>
+    </row>
+    <row r="355" spans="1:26">
+      <c r="A355" t="s">
+        <v>842</v>
+      </c>
+      <c r="B355" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C355" s="1">
+        <v>101.05</v>
+      </c>
+      <c r="D355" s="1">
+        <v>102.939</v>
+      </c>
+      <c r="E355" t="s">
+        <v>8</v>
+      </c>
+      <c r="F355">
+        <v>1.0</v>
+      </c>
+      <c r="G355" s="1">
+        <v>102939.0</v>
+      </c>
+      <c r="H355" s="1">
+        <v>-1889.0</v>
+      </c>
+      <c r="I355" s="1">
+        <v>-1.8350673699958</v>
+      </c>
+      <c r="J355">
+        <v>1.21</v>
+      </c>
+      <c r="K355" t="s">
+        <v>843</v>
+      </c>
+      <c r="L355" s="1">
+        <v>101050.0</v>
+      </c>
+      <c r="M355" s="1">
+        <v>102261.64</v>
+      </c>
+      <c r="N355" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O355">
+        <v>1</v>
+      </c>
+      <c r="Z355" t="s">
+        <v>841</v>
+      </c>
+    </row>
+    <row r="356" spans="1:26">
+      <c r="A356" t="s">
+        <v>845</v>
+      </c>
+      <c r="B356" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C356" s="1">
+        <v>98.205</v>
+      </c>
+      <c r="D356" s="1">
+        <v>100.761</v>
+      </c>
+      <c r="E356" t="s">
+        <v>8</v>
+      </c>
+      <c r="F356">
+        <v>1.0</v>
+      </c>
+      <c r="G356" s="1">
+        <v>201522.0</v>
+      </c>
+      <c r="H356" s="1">
+        <v>-5112.0</v>
+      </c>
+      <c r="I356" s="1">
+        <v>-2.5366957453777</v>
+      </c>
+      <c r="J356">
+        <v>1.05</v>
+      </c>
+      <c r="K356" t="s">
+        <v>846</v>
+      </c>
+      <c r="L356" s="1">
+        <v>196410.0</v>
+      </c>
+      <c r="M356" s="1">
+        <v>198518.22</v>
+      </c>
+      <c r="N356" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="O356">
+        <v>1</v>
+      </c>
+      <c r="Z356" t="s">
+        <v>844</v>
+      </c>
+    </row>
+    <row r="357" spans="1:26">
+      <c r="A357" t="s">
+        <v>848</v>
+      </c>
+      <c r="B357" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C357" s="1">
+        <v>104.775</v>
+      </c>
+      <c r="D357" s="1">
+        <v>104.45</v>
+      </c>
+      <c r="E357" t="s">
+        <v>8</v>
+      </c>
+      <c r="F357">
+        <v>1.0</v>
+      </c>
+      <c r="G357" s="1">
+        <v>104450.0</v>
+      </c>
+      <c r="H357" s="1">
+        <v>325.0</v>
+      </c>
+      <c r="I357" s="1">
+        <v>0.31115366203925</v>
+      </c>
+      <c r="J357">
         <v>0.66</v>
       </c>
-      <c r="L190">
-[...72 lines deleted...]
-      <c r="C192" s="1">
+      <c r="K357">
+        <v>663.7</v>
+      </c>
+      <c r="L357" s="1">
+        <v>104775.0</v>
+      </c>
+      <c r="M357" s="1">
+        <v>105438.7</v>
+      </c>
+      <c r="N357" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O357">
+        <v>1</v>
+      </c>
+      <c r="Z357" t="s">
+        <v>847</v>
+      </c>
+    </row>
+    <row r="358" spans="1:26">
+      <c r="A358" t="s">
+        <v>850</v>
+      </c>
+      <c r="B358" s="1">
         <v>100000.0</v>
       </c>
-      <c r="D192" s="1">
-[...32 lines deleted...]
-      <c r="O192" s="1">
+      <c r="C358" s="1">
+        <v>102.628</v>
+      </c>
+      <c r="D358" s="1">
+        <v>103.15</v>
+      </c>
+      <c r="E358" t="s">
+        <v>8</v>
+      </c>
+      <c r="F358">
+        <v>1.0</v>
+      </c>
+      <c r="G358" s="1">
+        <v>103150.0</v>
+      </c>
+      <c r="H358" s="1">
+        <v>-522.0</v>
+      </c>
+      <c r="I358" s="1">
+        <v>-0.50605913717887</v>
+      </c>
+      <c r="J358">
+        <v>0.96</v>
+      </c>
+      <c r="K358">
+        <v>963.01</v>
+      </c>
+      <c r="L358" s="1">
+        <v>102628.0</v>
+      </c>
+      <c r="M358" s="1">
+        <v>103591.01</v>
+      </c>
+      <c r="N358" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O358">
+        <v>1</v>
+      </c>
+      <c r="Z358" t="s">
+        <v>849</v>
+      </c>
+    </row>
+    <row r="359" spans="1:26">
+      <c r="A359" t="s">
+        <v>850</v>
+      </c>
+      <c r="B359" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C359" s="1">
+        <v>98.175</v>
+      </c>
+      <c r="D359" s="1">
+        <v>99.908</v>
+      </c>
+      <c r="E359" t="s">
+        <v>8</v>
+      </c>
+      <c r="F359">
+        <v>1.0</v>
+      </c>
+      <c r="G359" s="1">
+        <v>99908.0</v>
+      </c>
+      <c r="H359" s="1">
+        <v>-1733.0</v>
+      </c>
+      <c r="I359" s="1">
+        <v>-1.7345958281619</v>
+      </c>
+      <c r="J359">
+        <v>1.53</v>
+      </c>
+      <c r="K359" t="s">
+        <v>852</v>
+      </c>
+      <c r="L359" s="1">
+        <v>98175.0</v>
+      </c>
+      <c r="M359" s="1">
+        <v>99703.47</v>
+      </c>
+      <c r="N359" s="1">
         <v>0.07</v>
       </c>
-      <c r="P192">
-[...10 lines deleted...]
-      <c r="C193" s="1">
+      <c r="O359">
+        <v>1</v>
+      </c>
+      <c r="Z359" t="s">
+        <v>851</v>
+      </c>
+    </row>
+    <row r="360" spans="1:26">
+      <c r="A360" t="s">
+        <v>854</v>
+      </c>
+      <c r="B360" s="1">
         <v>100000.0</v>
       </c>
-      <c r="D193" s="1">
-[...32 lines deleted...]
-      <c r="O193" s="1">
+      <c r="C360" s="1">
+        <v>104.427</v>
+      </c>
+      <c r="D360" s="1">
+        <v>106.6</v>
+      </c>
+      <c r="E360" t="s">
+        <v>8</v>
+      </c>
+      <c r="F360">
+        <v>1.0</v>
+      </c>
+      <c r="G360" s="1">
+        <v>106600.0</v>
+      </c>
+      <c r="H360" s="1">
+        <v>-2173.0</v>
+      </c>
+      <c r="I360" s="1">
+        <v>-2.0384615384615</v>
+      </c>
+      <c r="J360">
+        <v>2.9</v>
+      </c>
+      <c r="K360" t="s">
+        <v>855</v>
+      </c>
+      <c r="L360" s="1">
+        <v>104427.0</v>
+      </c>
+      <c r="M360" s="1">
+        <v>107326.32</v>
+      </c>
+      <c r="N360" s="1">
         <v>0.08</v>
       </c>
-      <c r="P193">
-[...10 lines deleted...]
-      <c r="C194" s="1">
+      <c r="O360">
+        <v>1</v>
+      </c>
+      <c r="Z360" t="s">
+        <v>853</v>
+      </c>
+    </row>
+    <row r="361" spans="1:26">
+      <c r="A361" t="s">
+        <v>857</v>
+      </c>
+      <c r="B361" s="1">
+        <v>171000.0</v>
+      </c>
+      <c r="C361" s="1">
+        <v>98.932</v>
+      </c>
+      <c r="D361" s="1">
+        <v>99.902</v>
+      </c>
+      <c r="E361" t="s">
+        <v>8</v>
+      </c>
+      <c r="F361">
+        <v>1.0</v>
+      </c>
+      <c r="G361" s="1">
+        <v>170832.42</v>
+      </c>
+      <c r="H361" s="1">
+        <v>-1658.7</v>
+      </c>
+      <c r="I361" s="1">
+        <v>-0.97095153250185</v>
+      </c>
+      <c r="J361">
+        <v>1.24</v>
+      </c>
+      <c r="K361" t="s">
+        <v>858</v>
+      </c>
+      <c r="L361" s="1">
+        <v>169173.72</v>
+      </c>
+      <c r="M361" s="1">
+        <v>171296.58</v>
+      </c>
+      <c r="N361" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O361">
+        <v>1</v>
+      </c>
+      <c r="Z361" t="s">
+        <v>856</v>
+      </c>
+    </row>
+    <row r="362" spans="1:26">
+      <c r="A362" t="s">
+        <v>860</v>
+      </c>
+      <c r="B362" s="1">
+        <v>168000.0</v>
+      </c>
+      <c r="C362" s="1">
+        <v>100.452</v>
+      </c>
+      <c r="D362" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E362" t="s">
+        <v>8</v>
+      </c>
+      <c r="F362">
+        <v>1.0</v>
+      </c>
+      <c r="G362" s="1">
+        <v>168000.0</v>
+      </c>
+      <c r="H362" s="1">
+        <v>759.36</v>
+      </c>
+      <c r="I362" s="1">
+        <v>0.452</v>
+      </c>
+      <c r="J362">
+        <v>1.68</v>
+      </c>
+      <c r="K362" t="s">
+        <v>861</v>
+      </c>
+      <c r="L362" s="1">
+        <v>168759.36</v>
+      </c>
+      <c r="M362" s="1">
+        <v>171578.81</v>
+      </c>
+      <c r="N362" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O362">
+        <v>1</v>
+      </c>
+      <c r="Z362" t="s">
+        <v>859</v>
+      </c>
+    </row>
+    <row r="363" spans="1:26">
+      <c r="A363" t="s">
+        <v>863</v>
+      </c>
+      <c r="B363" s="1">
         <v>100000.0</v>
       </c>
-      <c r="D194" s="1">
-[...32 lines deleted...]
-      <c r="O194" s="1">
+      <c r="C363" s="1">
+        <v>101.924</v>
+      </c>
+      <c r="D363" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E363" t="s">
+        <v>8</v>
+      </c>
+      <c r="F363">
+        <v>1.0</v>
+      </c>
+      <c r="G363" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="H363" s="1">
+        <v>1924.0</v>
+      </c>
+      <c r="I363" s="1">
+        <v>1.924</v>
+      </c>
+      <c r="J363">
+        <v>0.77</v>
+      </c>
+      <c r="K363">
+        <v>771.85</v>
+      </c>
+      <c r="L363" s="1">
+        <v>101924.0</v>
+      </c>
+      <c r="M363" s="1">
+        <v>102695.85</v>
+      </c>
+      <c r="N363" s="1">
         <v>0.07</v>
       </c>
-      <c r="P194">
-[...216 lines deleted...]
-      <c r="E199" s="1">
+      <c r="O363">
+        <v>1</v>
+      </c>
+      <c r="Z363" t="s">
+        <v>862</v>
+      </c>
+    </row>
+    <row r="364" spans="1:26">
+      <c r="A364" t="s">
+        <v>865</v>
+      </c>
+      <c r="B364" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C364" s="1">
+        <v>102.159</v>
+      </c>
+      <c r="D364" s="1">
+        <v>103.602</v>
+      </c>
+      <c r="E364" t="s">
+        <v>8</v>
+      </c>
+      <c r="F364">
+        <v>1.0</v>
+      </c>
+      <c r="G364" s="1">
+        <v>103602.0</v>
+      </c>
+      <c r="H364" s="1">
+        <v>-1443.0</v>
+      </c>
+      <c r="I364" s="1">
+        <v>-1.3928302542422</v>
+      </c>
+      <c r="J364">
+        <v>1.12</v>
+      </c>
+      <c r="K364" t="s">
+        <v>866</v>
+      </c>
+      <c r="L364" s="1">
+        <v>102159.0</v>
+      </c>
+      <c r="M364" s="1">
+        <v>103276.81</v>
+      </c>
+      <c r="N364" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O364">
+        <v>1</v>
+      </c>
+      <c r="Z364" t="s">
+        <v>864</v>
+      </c>
+    </row>
+    <row r="365" spans="1:26">
+      <c r="A365" t="s">
+        <v>868</v>
+      </c>
+      <c r="B365" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C365" s="1">
+        <v>99.594</v>
+      </c>
+      <c r="D365" s="1">
+        <v>99.142</v>
+      </c>
+      <c r="E365" t="s">
+        <v>8</v>
+      </c>
+      <c r="F365">
+        <v>1.0</v>
+      </c>
+      <c r="G365" s="1">
+        <v>198284.0</v>
+      </c>
+      <c r="H365" s="1">
+        <v>904.0</v>
+      </c>
+      <c r="I365" s="1">
+        <v>0.45591172257973</v>
+      </c>
+      <c r="J365">
+        <v>3.04</v>
+      </c>
+      <c r="K365" t="s">
+        <v>869</v>
+      </c>
+      <c r="L365" s="1">
+        <v>199188.0</v>
+      </c>
+      <c r="M365" s="1">
+        <v>205260.6</v>
+      </c>
+      <c r="N365" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O365">
+        <v>1</v>
+      </c>
+      <c r="Z365" t="s">
+        <v>867</v>
+      </c>
+    </row>
+    <row r="366" spans="1:26">
+      <c r="A366" t="s">
+        <v>871</v>
+      </c>
+      <c r="B366" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C366" s="1">
+        <v>100.761</v>
+      </c>
+      <c r="D366" s="1">
+        <v>100.413</v>
+      </c>
+      <c r="E366" t="s">
+        <v>8</v>
+      </c>
+      <c r="F366">
+        <v>1.0</v>
+      </c>
+      <c r="G366" s="1">
+        <v>200826.0</v>
+      </c>
+      <c r="H366" s="1">
+        <v>696.0</v>
+      </c>
+      <c r="I366" s="1">
+        <v>0.34656867138717</v>
+      </c>
+      <c r="J366">
+        <v>0.42</v>
+      </c>
+      <c r="K366">
+        <v>834.61</v>
+      </c>
+      <c r="L366" s="1">
+        <v>201522.0</v>
+      </c>
+      <c r="M366" s="1">
+        <v>202356.61</v>
+      </c>
+      <c r="N366" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O366">
+        <v>1</v>
+      </c>
+      <c r="Z366" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="367" spans="1:26">
+      <c r="A367" t="s">
+        <v>873</v>
+      </c>
+      <c r="B367" s="1">
+        <v>152000.0</v>
+      </c>
+      <c r="C367" s="1">
+        <v>100.973</v>
+      </c>
+      <c r="D367" s="1">
+        <v>102.83</v>
+      </c>
+      <c r="E367" t="s">
+        <v>8</v>
+      </c>
+      <c r="F367">
+        <v>1.0</v>
+      </c>
+      <c r="G367" s="1">
+        <v>156301.6</v>
+      </c>
+      <c r="H367" s="1">
+        <v>-2822.64</v>
+      </c>
+      <c r="I367" s="1">
+        <v>-1.8058932218224</v>
+      </c>
+      <c r="J367">
+        <v>3.69</v>
+      </c>
+      <c r="K367" t="s">
+        <v>874</v>
+      </c>
+      <c r="L367" s="1">
+        <v>153478.96</v>
+      </c>
+      <c r="M367" s="1">
+        <v>159085.26</v>
+      </c>
+      <c r="N367" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O367">
+        <v>1</v>
+      </c>
+      <c r="Z367" t="s">
+        <v>872</v>
+      </c>
+    </row>
+    <row r="368" spans="1:26">
+      <c r="A368" t="s">
+        <v>876</v>
+      </c>
+      <c r="B368" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C368" s="1">
+        <v>98.411</v>
+      </c>
+      <c r="D368" s="1">
         <v>100.0</v>
       </c>
-      <c r="F199" t="s">
-[...26 lines deleted...]
-      <c r="O199" s="1">
+      <c r="E368" t="s">
+        <v>8</v>
+      </c>
+      <c r="F368">
+        <v>1.0</v>
+      </c>
+      <c r="G368" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="H368" s="1">
+        <v>-1589.0</v>
+      </c>
+      <c r="I368" s="1">
+        <v>-1.589</v>
+      </c>
+      <c r="J368">
+        <v>1.34</v>
+      </c>
+      <c r="K368" t="s">
+        <v>877</v>
+      </c>
+      <c r="L368" s="1">
+        <v>98411.0</v>
+      </c>
+      <c r="M368" s="1">
+        <v>99755.41</v>
+      </c>
+      <c r="N368" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O368">
+        <v>1</v>
+      </c>
+      <c r="Z368" t="s">
+        <v>875</v>
+      </c>
+    </row>
+    <row r="369" spans="1:26">
+      <c r="A369" t="s">
+        <v>879</v>
+      </c>
+      <c r="B369" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C369" s="1">
+        <v>96.5</v>
+      </c>
+      <c r="D369" s="1">
+        <v>97.25</v>
+      </c>
+      <c r="E369" t="s">
+        <v>8</v>
+      </c>
+      <c r="F369">
+        <v>1.0</v>
+      </c>
+      <c r="G369" s="1">
+        <v>97250.0</v>
+      </c>
+      <c r="H369" s="1">
+        <v>-750.0</v>
+      </c>
+      <c r="I369" s="1">
+        <v>-0.77120822622108</v>
+      </c>
+      <c r="J369">
+        <v>0.45</v>
+      </c>
+      <c r="K369">
+        <v>445.21</v>
+      </c>
+      <c r="L369" s="1">
+        <v>96500.0</v>
+      </c>
+      <c r="M369" s="1">
+        <v>96945.21</v>
+      </c>
+      <c r="N369" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O369">
+        <v>1</v>
+      </c>
+      <c r="Z369" t="s">
+        <v>878</v>
+      </c>
+    </row>
+    <row r="370" spans="1:26">
+      <c r="A370" t="s">
+        <v>881</v>
+      </c>
+      <c r="B370" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C370" s="1">
+        <v>99.765</v>
+      </c>
+      <c r="D370" s="1">
+        <v>99.695</v>
+      </c>
+      <c r="E370" t="s">
+        <v>8</v>
+      </c>
+      <c r="F370">
+        <v>1.0</v>
+      </c>
+      <c r="G370" s="1">
+        <v>99695.0</v>
+      </c>
+      <c r="H370" s="1">
+        <v>70.0</v>
+      </c>
+      <c r="I370" s="1">
+        <v>0.07021415316716</v>
+      </c>
+      <c r="J370">
+        <v>0.09</v>
+      </c>
+      <c r="K370">
+        <v>92.47</v>
+      </c>
+      <c r="L370" s="1">
+        <v>99765.0</v>
+      </c>
+      <c r="M370" s="1">
+        <v>99857.47</v>
+      </c>
+      <c r="N370" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O370">
+        <v>1</v>
+      </c>
+      <c r="Z370" t="s">
+        <v>880</v>
+      </c>
+    </row>
+    <row r="371" spans="1:26">
+      <c r="A371" t="s">
+        <v>883</v>
+      </c>
+      <c r="B371" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C371" s="1">
+        <v>83.543</v>
+      </c>
+      <c r="D371" s="1">
+        <v>81.804</v>
+      </c>
+      <c r="E371" t="s">
+        <v>8</v>
+      </c>
+      <c r="F371">
+        <v>1.0</v>
+      </c>
+      <c r="G371" s="1">
+        <v>245412.0</v>
+      </c>
+      <c r="H371" s="1">
+        <v>5217.0</v>
+      </c>
+      <c r="I371" s="1">
+        <v>2.1258129186837</v>
+      </c>
+      <c r="J371">
+        <v>0.61</v>
+      </c>
+      <c r="K371" t="s">
+        <v>884</v>
+      </c>
+      <c r="L371" s="1">
+        <v>250629.0</v>
+      </c>
+      <c r="M371" s="1">
+        <v>252453.66</v>
+      </c>
+      <c r="N371" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O371">
+        <v>1</v>
+      </c>
+      <c r="Z371" t="s">
+        <v>882</v>
+      </c>
+    </row>
+    <row r="372" spans="1:26">
+      <c r="A372" t="s">
+        <v>886</v>
+      </c>
+      <c r="B372" s="1">
+        <v>155000.0</v>
+      </c>
+      <c r="C372" s="1">
+        <v>101.663</v>
+      </c>
+      <c r="D372" s="1">
+        <v>99.417</v>
+      </c>
+      <c r="E372" t="s">
+        <v>8</v>
+      </c>
+      <c r="F372">
+        <v>1.0</v>
+      </c>
+      <c r="G372" s="1">
+        <v>154096.35</v>
+      </c>
+      <c r="H372" s="1">
+        <v>3481.3</v>
+      </c>
+      <c r="I372" s="1">
+        <v>2.2591709667361</v>
+      </c>
+      <c r="J372">
+        <v>0.84</v>
+      </c>
+      <c r="K372" t="s">
+        <v>887</v>
+      </c>
+      <c r="L372" s="1">
+        <v>157577.65</v>
+      </c>
+      <c r="M372" s="1">
+        <v>158883.47</v>
+      </c>
+      <c r="N372" s="1">
         <v>0.12</v>
       </c>
-      <c r="P199">
-[...210 lines deleted...]
-      <c r="C204" s="1">
+      <c r="O372">
+        <v>1</v>
+      </c>
+      <c r="Z372" t="s">
+        <v>885</v>
+      </c>
+    </row>
+    <row r="373" spans="1:26">
+      <c r="A373" t="s">
+        <v>889</v>
+      </c>
+      <c r="B373" s="1">
         <v>200000.0</v>
       </c>
-      <c r="D204" s="1">
-[...32 lines deleted...]
-      <c r="O204" s="1">
+      <c r="C373" s="1">
+        <v>100.535</v>
+      </c>
+      <c r="D373" s="1">
+        <v>100.86</v>
+      </c>
+      <c r="E373" t="s">
+        <v>8</v>
+      </c>
+      <c r="F373">
+        <v>1.0</v>
+      </c>
+      <c r="G373" s="1">
+        <v>201720.0</v>
+      </c>
+      <c r="H373" s="1">
+        <v>-650.0</v>
+      </c>
+      <c r="I373" s="1">
+        <v>-0.32222883204442</v>
+      </c>
+      <c r="J373">
+        <v>0.12</v>
+      </c>
+      <c r="K373">
+        <v>238.03</v>
+      </c>
+      <c r="L373" s="1">
+        <v>201070.0</v>
+      </c>
+      <c r="M373" s="1">
+        <v>201308.03</v>
+      </c>
+      <c r="N373" s="1">
         <v>0.15</v>
       </c>
-      <c r="P204">
-[...528 lines deleted...]
-      <c r="I215" s="1">
+      <c r="O373">
+        <v>1</v>
+      </c>
+      <c r="Z373" t="s">
+        <v>888</v>
+      </c>
+    </row>
+    <row r="374" spans="1:26">
+      <c r="A374" t="s">
+        <v>891</v>
+      </c>
+      <c r="B374" s="1">
+        <v>630.0</v>
+      </c>
+      <c r="C374" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="D374" s="1">
+        <v>0.2015277778</v>
+      </c>
+      <c r="E374" t="s">
+        <v>8</v>
+      </c>
+      <c r="F374">
+        <v>1.0</v>
+      </c>
+      <c r="G374" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H374" s="1">
+        <v>-18156.25</v>
+      </c>
+      <c r="I374" s="1">
+        <v>0</v>
+      </c>
+      <c r="J374">
+        <v>0.0</v>
+      </c>
+      <c r="K374">
+        <v>0.0</v>
+      </c>
+      <c r="L374" s="1">
+        <v>-18156.25</v>
+      </c>
+      <c r="M374" s="1">
+        <v>-18156.25</v>
+      </c>
+      <c r="N374" s="1">
+        <v>-0.01</v>
+      </c>
+      <c r="O374">
+        <v>1</v>
+      </c>
+      <c r="Z374" t="s">
+        <v>890</v>
+      </c>
+    </row>
+    <row r="375" spans="1:26">
+      <c r="A375" t="s">
+        <v>893</v>
+      </c>
+      <c r="B375" s="1">
+        <v>630.0</v>
+      </c>
+      <c r="C375" s="1">
+        <v>0.0325</v>
+      </c>
+      <c r="D375" s="1">
+        <v>0.1083650794</v>
+      </c>
+      <c r="E375" t="s">
+        <v>8</v>
+      </c>
+      <c r="F375">
+        <v>1.0</v>
+      </c>
+      <c r="G375" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H375" s="1">
+        <v>-119487.5</v>
+      </c>
+      <c r="I375" s="1">
+        <v>0</v>
+      </c>
+      <c r="J375">
+        <v>0.0</v>
+      </c>
+      <c r="K375">
+        <v>0.0</v>
+      </c>
+      <c r="L375" s="1">
+        <v>-119487.5</v>
+      </c>
+      <c r="M375" s="1">
+        <v>-119487.5</v>
+      </c>
+      <c r="N375" s="1">
+        <v>-0.09</v>
+      </c>
+      <c r="O375">
+        <v>1</v>
+      </c>
+      <c r="Z375" t="s">
+        <v>892</v>
+      </c>
+    </row>
+    <row r="376" spans="1:26">
+      <c r="A376" t="s">
+        <v>895</v>
+      </c>
+      <c r="B376" s="1">
+        <v>547.0</v>
+      </c>
+      <c r="C376" s="1">
+        <v>7.8</v>
+      </c>
+      <c r="D376" s="1">
+        <v>60.3524680073</v>
+      </c>
+      <c r="E376" t="s">
+        <v>8</v>
+      </c>
+      <c r="F376">
+        <v>1.0</v>
+      </c>
+      <c r="G376" s="1">
+        <v>330128.0</v>
+      </c>
+      <c r="H376" s="1">
+        <v>-287462.0</v>
+      </c>
+      <c r="I376" s="1">
+        <v>-87.075922066592</v>
+      </c>
+      <c r="J376">
+        <v>0.0</v>
+      </c>
+      <c r="K376">
+        <v>0.0</v>
+      </c>
+      <c r="L376" s="1">
+        <v>42666.0</v>
+      </c>
+      <c r="M376" s="1">
+        <v>42666.0</v>
+      </c>
+      <c r="N376" s="1">
+        <v>0.03</v>
+      </c>
+      <c r="O376">
+        <v>1</v>
+      </c>
+      <c r="Z376" t="s">
+        <v>894</v>
+      </c>
+    </row>
+    <row r="377" spans="1:26">
+      <c r="A377" t="s">
+        <v>897</v>
+      </c>
+      <c r="B377" s="1">
+        <v>-630.0</v>
+      </c>
+      <c r="C377" s="1">
+        <v>0.1275</v>
+      </c>
+      <c r="D377" s="1">
+        <v>0.1422380952</v>
+      </c>
+      <c r="E377" t="s">
+        <v>8</v>
+      </c>
+      <c r="F377">
+        <v>1.0</v>
+      </c>
+      <c r="G377" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H377" s="1">
+        <v>23212.5</v>
+      </c>
+      <c r="I377" s="1">
+        <v>0</v>
+      </c>
+      <c r="J377">
+        <v>0.0</v>
+      </c>
+      <c r="K377">
+        <v>0.0</v>
+      </c>
+      <c r="L377" s="1">
+        <v>23212.5</v>
+      </c>
+      <c r="M377" s="1">
+        <v>23212.5</v>
+      </c>
+      <c r="N377" s="1">
+        <v>0.02</v>
+      </c>
+      <c r="O377">
+        <v>1</v>
+      </c>
+      <c r="Z377" t="s">
+        <v>896</v>
+      </c>
+    </row>
+    <row r="378" spans="1:26">
+      <c r="A378" t="s">
+        <v>899</v>
+      </c>
+      <c r="B378" s="1">
+        <v>-630.0</v>
+      </c>
+      <c r="C378" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="D378" s="1">
+        <v>0.0661944444</v>
+      </c>
+      <c r="E378" t="s">
+        <v>8</v>
+      </c>
+      <c r="F378">
+        <v>1.0</v>
+      </c>
+      <c r="G378" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H378" s="1">
+        <v>25506.25</v>
+      </c>
+      <c r="I378" s="1">
+        <v>0</v>
+      </c>
+      <c r="J378">
+        <v>0.0</v>
+      </c>
+      <c r="K378">
+        <v>0.0</v>
+      </c>
+      <c r="L378" s="1">
+        <v>25506.25</v>
+      </c>
+      <c r="M378" s="1">
+        <v>25506.25</v>
+      </c>
+      <c r="N378" s="1">
+        <v>0.02</v>
+      </c>
+      <c r="O378">
+        <v>1</v>
+      </c>
+      <c r="Z378" t="s">
+        <v>898</v>
+      </c>
+    </row>
+    <row r="379" spans="1:26">
+      <c r="A379" t="s">
+        <v>901</v>
+      </c>
+      <c r="B379" s="1">
         <v>-547.0</v>
       </c>
-      <c r="J215" s="1">
-[...8177 lines deleted...]
-      </c>
       <c r="C379" s="1">
-        <v>-620.0</v>
+        <v>6.7</v>
       </c>
       <c r="D379" s="1">
-        <v>31.1</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>50.6</v>
+      </c>
+      <c r="E379" t="s">
+        <v>8</v>
+      </c>
+      <c r="F379">
+        <v>1.0</v>
+      </c>
+      <c r="G379" s="1">
+        <v>-276782.0</v>
       </c>
       <c r="H379" s="1">
-        <v>-189060.0</v>
+        <v>240133.0</v>
       </c>
       <c r="I379" s="1">
-        <v>-3760.0</v>
-[...2 lines deleted...]
-        <v>1.9887866285835</v>
+        <v>-86.758893280632</v>
+      </c>
+      <c r="J379">
+        <v>0.0</v>
       </c>
       <c r="K379">
         <v>0.0</v>
       </c>
-      <c r="L379">
-        <v>0.0</v>
+      <c r="L379" s="1">
+        <v>-36649.0</v>
       </c>
       <c r="M379" s="1">
-        <v>-192820.0</v>
+        <v>-36649.0</v>
       </c>
       <c r="N379" s="1">
-        <v>-192820.0</v>
-[...5 lines deleted...]
-        <v>1</v>
+        <v>-0.03</v>
+      </c>
+      <c r="O379">
+        <v>1</v>
+      </c>
+      <c r="Z379" t="s">
+        <v>900</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">