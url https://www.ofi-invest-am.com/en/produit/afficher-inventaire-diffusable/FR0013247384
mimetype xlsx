--- v6 (2026-09-22)
+++ v7 (2026-10-19)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="902">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="889">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C/D</t>
   </si>
   <si>
     <t>FR0000970097</t>
   </si>
   <si>
@@ -112,296 +112,266 @@
   <si>
     <t>PMV (EUR)</t>
   </si>
   <si>
     <t>Var.</t>
   </si>
   <si>
     <t>CC (EUR)</t>
   </si>
   <si>
     <t>Interets (EUR)</t>
   </si>
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
-    <t>NL0000852564</t>
-[...4 lines deleted...]
-  <si>
     <t>NL0011540547</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV</t>
   </si>
   <si>
     <t>ES0125220311</t>
   </si>
   <si>
     <t>ACCIONA SA</t>
   </si>
   <si>
     <t>DE000A1EWWW0</t>
   </si>
   <si>
     <t>ADIDAS N AG</t>
   </si>
   <si>
-    <t>NL0012969182</t>
-[...2 lines deleted...]
-    <t>ADYEN NV</t>
+    <t>BE0003851681</t>
+  </si>
+  <si>
+    <t>AEDIFICA NV</t>
   </si>
   <si>
     <t>ES0105046017</t>
   </si>
   <si>
     <t>AENA SME SA</t>
   </si>
   <si>
-    <t>FR0010340141</t>
-[...4 lines deleted...]
-  <si>
     <t>BE0974264930</t>
   </si>
   <si>
     <t>AGEAS SA</t>
   </si>
   <si>
     <t>IE00BF0L3536</t>
   </si>
   <si>
     <t>AIB GROUP PLC</t>
   </si>
   <si>
     <t>NL0000235190</t>
   </si>
   <si>
     <t>AIRBUS</t>
   </si>
   <si>
     <t>DE0008404005</t>
   </si>
   <si>
     <t>ALLIANZ</t>
   </si>
   <si>
     <t>FR0010220475</t>
   </si>
   <si>
     <t>ALSTOM SA</t>
   </si>
   <si>
-    <t>FR0000071946</t>
-[...4 lines deleted...]
-  <si>
     <t>ES0109067019</t>
   </si>
   <si>
     <t>AMADEUS IT GROUP SA</t>
   </si>
   <si>
     <t>IT0004056880</t>
   </si>
   <si>
     <t>AMPLIFON</t>
   </si>
   <si>
+    <t>FR0004125920</t>
+  </si>
+  <si>
+    <t>AMUNDI SA</t>
+  </si>
+  <si>
     <t>BE0974293251</t>
   </si>
   <si>
     <t>ANHEUSER-BUSCH INBEV SA</t>
   </si>
   <si>
     <t>NL0006237562</t>
   </si>
   <si>
     <t>ARCADIS NV</t>
   </si>
   <si>
+    <t>NL0000334118</t>
+  </si>
+  <si>
+    <t>ASM INTERNATIONAL NV</t>
+  </si>
+  <si>
     <t>NL0010273215</t>
   </si>
   <si>
     <t>ASML HOLDING NV</t>
   </si>
   <si>
     <t>NL0011872643</t>
   </si>
   <si>
     <t>ASR NEDERLAND NV</t>
   </si>
   <si>
+    <t>DE0006766504</t>
+  </si>
+  <si>
+    <t>AURUBIS AG</t>
+  </si>
+  <si>
     <t>FR0000120628</t>
   </si>
   <si>
     <t>AXA SA</t>
   </si>
   <si>
     <t>BE0974400328</t>
   </si>
   <si>
     <t>AZELIS GROUP NV</t>
   </si>
   <si>
-    <t>IT0001031084</t>
-[...2 lines deleted...]
-    <t>BANCA GENERALI</t>
+    <t>NL0000337319</t>
+  </si>
+  <si>
+    <t>BAM GROEP KONINKLIJKE NV</t>
   </si>
   <si>
     <t>IT0004776628</t>
   </si>
   <si>
     <t>BANCA MEDIOLANUM</t>
   </si>
   <si>
     <t>ES0113211835</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA</t>
   </si>
   <si>
     <t>ES0113860A34</t>
   </si>
   <si>
     <t>BANCO DE SABADELL</t>
   </si>
   <si>
     <t>ES0113900J37</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA</t>
   </si>
   <si>
     <t>IE00BD1RP616</t>
   </si>
   <si>
     <t>BANK OF IRELAND GROUP PLC</t>
   </si>
   <si>
     <t>ES0113679I37</t>
   </si>
   <si>
     <t>BANKINTER SA</t>
   </si>
   <si>
-    <t>AT0000BAWAG2</t>
-[...4 lines deleted...]
-  <si>
     <t>NL0012866412</t>
   </si>
   <si>
     <t>BE SEMICONDUCTOR INDUSTRIES NV</t>
   </si>
   <si>
-    <t>DE0005158703</t>
-[...4 lines deleted...]
-  <si>
     <t>DE0005190003</t>
   </si>
   <si>
     <t>BMW AG</t>
   </si>
   <si>
     <t>FR0000131104</t>
   </si>
   <si>
     <t>BNP PARIBAS SA</t>
   </si>
   <si>
     <t>LU2244386053</t>
   </si>
   <si>
     <t>BNPP EASY   HY SRI FOSSIL FREE UCI</t>
   </si>
   <si>
     <t>LU2533812991</t>
   </si>
   <si>
     <t>BNPP EASY AGG BD SRI FOSSIL FREE U</t>
   </si>
   <si>
     <t>FR0000120503</t>
   </si>
   <si>
     <t>BOUYGUES SA</t>
   </si>
   <si>
-    <t>IT0000066123</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0006174348</t>
   </si>
   <si>
     <t>BUREAU VERITAS SA</t>
   </si>
   <si>
     <t>ES0140609019</t>
   </si>
   <si>
     <t>CAIXABANK SA</t>
   </si>
   <si>
-    <t>FR0000120172</t>
-[...10 lines deleted...]
-  <si>
     <t>DE000CBK1001</t>
   </si>
   <si>
     <t>COMMERZBANK AG</t>
   </si>
   <si>
     <t>FR0000125007</t>
   </si>
   <si>
     <t>COMPAGNIE DE SAINT GOBAIN SA</t>
   </si>
   <si>
     <t>FR0000064578</t>
   </si>
   <si>
     <t>COVIVIO SA</t>
   </si>
   <si>
     <t>FR0000045072</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA</t>
   </si>
   <si>
     <t>FR0000120644</t>
@@ -472,224 +442,188 @@
   <si>
     <t>FR0010208488</t>
   </si>
   <si>
     <t>ENGIE SA</t>
   </si>
   <si>
     <t>AT0000652011</t>
   </si>
   <si>
     <t>ERSTE GROUP BANK AG</t>
   </si>
   <si>
     <t>FR0000121667</t>
   </si>
   <si>
     <t>ESSILORLUXOTTICA SA</t>
   </si>
   <si>
     <t>FR0014000MR3</t>
   </si>
   <si>
     <t>EUROFINS SCIENTIFIC</t>
   </si>
   <si>
+    <t>DE000EVNK013</t>
+  </si>
+  <si>
+    <t>EVONIK INDUSTRIES AG</t>
+  </si>
+  <si>
     <t>FR0013451333</t>
   </si>
   <si>
     <t>FDJ UNITED</t>
   </si>
   <si>
-    <t>NL0011585146</t>
-[...28 lines deleted...]
-  <si>
     <t>FR0011726835</t>
   </si>
   <si>
     <t>GAZTRANSPORT &amp; TECHNIGAZ SA</t>
   </si>
   <si>
     <t>DE0006602006</t>
   </si>
   <si>
     <t>GEA GROUP AG</t>
   </si>
   <si>
     <t>IT0000062072</t>
   </si>
   <si>
     <t>GENERALI</t>
   </si>
   <si>
-    <t>ES0171996087</t>
-[...4 lines deleted...]
-  <si>
     <t>DE0008402215</t>
   </si>
   <si>
     <t>HANNOVER RUECK</t>
   </si>
   <si>
     <t>NL0000009165</t>
   </si>
   <si>
     <t>HEINEKEN NV</t>
   </si>
   <si>
     <t>DE0006048432</t>
   </si>
   <si>
     <t>HENKEL &amp; KGAA PREF AG</t>
   </si>
   <si>
     <t>FR0000052292</t>
   </si>
   <si>
     <t>HERMES INTERNATIONAL</t>
   </si>
   <si>
     <t>FI4000571013</t>
   </si>
   <si>
     <t>HIAB CORPORATION CLASS B</t>
   </si>
   <si>
     <t>FI0009000459</t>
   </si>
   <si>
     <t>HUHTAMAKI</t>
   </si>
   <si>
+    <t>ES06445809W9</t>
+  </si>
+  <si>
+    <t>IBERDROLA S A    RIGHTS SA</t>
+  </si>
+  <si>
     <t>ES0144580Y14</t>
   </si>
   <si>
     <t>IBERDROLA SA</t>
   </si>
   <si>
     <t>ES0148396007</t>
   </si>
   <si>
     <t>INDUSTRIA DE DISENO TEXTIL SA</t>
   </si>
   <si>
     <t>DE0006231004</t>
   </si>
   <si>
     <t>INFINEON TECHNOLOGIES AG</t>
   </si>
   <si>
     <t>NL0011821202</t>
   </si>
   <si>
     <t>ING GROEP NV</t>
   </si>
   <si>
-    <t>IT0001078911</t>
-[...4 lines deleted...]
-  <si>
     <t>IT0000072618</t>
   </si>
   <si>
     <t>INTESA SANPAOLO</t>
   </si>
   <si>
     <t>NL0015000LU4</t>
   </si>
   <si>
     <t>IVECO GROUP NV</t>
   </si>
   <si>
-    <t>DE000KSAG888</t>
-[...4 lines deleted...]
-  <si>
     <t>BE0003565737</t>
   </si>
   <si>
     <t>KBC GROEP NV</t>
   </si>
   <si>
-    <t>FR0000121485</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0000121964</t>
   </si>
   <si>
     <t>KLEPIERRE REIT SA</t>
   </si>
   <si>
     <t>FI0009013403</t>
   </si>
   <si>
     <t>KONE CORP CLASS B</t>
   </si>
   <si>
     <t>FI0009005870</t>
   </si>
   <si>
     <t>KONECRANES</t>
   </si>
   <si>
+    <t>NL0011794037</t>
+  </si>
+  <si>
+    <t>KONINKLIJKE AHOLD DELHAIZE NV</t>
+  </si>
+  <si>
     <t>NL0000009082</t>
   </si>
   <si>
     <t>KONINKLIJKE KPN NV</t>
   </si>
   <si>
     <t>NL0000009538</t>
   </si>
   <si>
     <t>KONINKLIJKE PHILIPS NV</t>
   </si>
   <si>
     <t>FR0000120073</t>
   </si>
   <si>
     <t>LAIR LIQUIDE SOCIETE ANONYME POUR</t>
   </si>
   <si>
     <t>FR0010307819</t>
   </si>
   <si>
     <t>LEGRAND SA</t>
   </si>
   <si>
     <t>IT0003856405</t>
@@ -724,134 +658,122 @@
   <si>
     <t>DE0006599905</t>
   </si>
   <si>
     <t>MERCK</t>
   </si>
   <si>
     <t>FI0009014575</t>
   </si>
   <si>
     <t>METSO CORPORATION</t>
   </si>
   <si>
     <t>IT0004965148</t>
   </si>
   <si>
     <t>MONCLER</t>
   </si>
   <si>
     <t>DE0008430026</t>
   </si>
   <si>
     <t>MUENCHENER RUECKVERSICHERUNGS-GESE</t>
   </si>
   <si>
-    <t>IT0005366767</t>
-[...4 lines deleted...]
-  <si>
     <t>NL0010773842</t>
   </si>
   <si>
     <t>NN GROUP NV</t>
   </si>
   <si>
     <t>FI0009000681</t>
   </si>
   <si>
     <t>NOKIA</t>
   </si>
   <si>
     <t>FI4000297767</t>
   </si>
   <si>
     <t>NORDEA BANK</t>
   </si>
   <si>
     <t>FR0000008997</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
   <si>
     <t>FR0000133308</t>
   </si>
   <si>
     <t>ORANGE SA</t>
   </si>
   <si>
     <t>FI0009014377</t>
   </si>
   <si>
     <t>ORION CLASS B</t>
   </si>
   <si>
     <t>IT0003796171</t>
   </si>
   <si>
     <t>POSTE ITALIANE</t>
   </si>
   <si>
-    <t>NL0013654783</t>
-[...2 lines deleted...]
-    <t>PROSUS NV CLASS N</t>
+    <t>IT0004176001</t>
+  </si>
+  <si>
+    <t>PRYSMIAN</t>
   </si>
   <si>
     <t>ES0105777017</t>
   </si>
   <si>
     <t>PUIG BRANDS SA CLASS B</t>
   </si>
   <si>
     <t>DE0006969603</t>
   </si>
   <si>
     <t>PUMA</t>
   </si>
   <si>
     <t>NL0015002SN0</t>
   </si>
   <si>
     <t>QIAGEN NV</t>
   </si>
   <si>
     <t>NL0000379121</t>
   </si>
   <si>
     <t>RANDSTAD NV</t>
   </si>
   <si>
-    <t>IT0005282865</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0010451203</t>
   </si>
   <si>
     <t>REXEL SA</t>
   </si>
   <si>
     <t>FR0000073272</t>
   </si>
   <si>
     <t>SAFRAN SA</t>
   </si>
   <si>
     <t>IT0005495657</t>
   </si>
   <si>
     <t>SAIPEM</t>
   </si>
   <si>
     <t>FI4000552500</t>
   </si>
   <si>
     <t>SAMPO CLASS A</t>
   </si>
   <si>
     <t>FR0000120578</t>
@@ -910,128 +832,110 @@
   <si>
     <t>FR0012757854</t>
   </si>
   <si>
     <t>SPIE SA</t>
   </si>
   <si>
     <t>NL0000226223</t>
   </si>
   <si>
     <t>STMICROELECTRONICS NV</t>
   </si>
   <si>
     <t>FI0009005961</t>
   </si>
   <si>
     <t>STORA ENSO CLASS R</t>
   </si>
   <si>
     <t>NL0014559478</t>
   </si>
   <si>
     <t>TECHNIP ENERGIES NV</t>
   </si>
   <si>
-    <t>FR0000051807</t>
-[...10 lines deleted...]
-  <si>
     <t>FR0000121329</t>
   </si>
   <si>
     <t>THALES SA</t>
   </si>
   <si>
     <t>BE0003739530</t>
   </si>
   <si>
     <t>UCB SA</t>
   </si>
   <si>
     <t>BE0974320526</t>
   </si>
   <si>
     <t>UMICORE SA</t>
   </si>
   <si>
     <t>FR0013326246</t>
   </si>
   <si>
     <t>UNIBAIL RODAMCO WE STAPLED UNITS</t>
   </si>
   <si>
     <t>IT0005239360</t>
   </si>
   <si>
     <t>UNICREDIT</t>
   </si>
   <si>
-    <t>IT0004810054</t>
-[...4 lines deleted...]
-  <si>
     <t>NL0015000IY2</t>
   </si>
   <si>
     <t>UNIVERSAL MUSIC GROUP NV</t>
   </si>
   <si>
     <t>FI0009005987</t>
   </si>
   <si>
     <t>UPM-KYMMENE</t>
   </si>
   <si>
     <t>FR0013506730</t>
   </si>
   <si>
     <t>VALLOUREC SA</t>
   </si>
   <si>
+    <t>FR0000124141</t>
+  </si>
+  <si>
+    <t>VEOLIA ENVIRON. SA</t>
+  </si>
+  <si>
     <t>AT0000746409</t>
   </si>
   <si>
     <t>VERBUND AG</t>
   </si>
   <si>
-    <t>ES0183746314</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0000125486</t>
   </si>
   <si>
     <t>VINCI SA</t>
   </si>
   <si>
     <t>DE0007664039</t>
   </si>
   <si>
     <t>VOLKSWAGEN NON-VOTING PREF AG</t>
   </si>
   <si>
     <t>DE000A1ML7J1</t>
   </si>
   <si>
     <t>VONOVIA</t>
   </si>
   <si>
     <t>FI0009003727</t>
   </si>
   <si>
     <t>WARTSILA</t>
   </si>
   <si>
     <t>AT0000831706</t>
@@ -1078,1692 +982,1749 @@
   <si>
     <t>RX100926</t>
   </si>
   <si>
     <t>EURO-BUND SEP 26</t>
   </si>
   <si>
     <t>OAT100926</t>
   </si>
   <si>
     <t>EURO-OAT SEP 26</t>
   </si>
   <si>
     <t>XS3399007288</t>
   </si>
   <si>
     <t>ABERTIS INFRAESTRUCTURAS SA 3.625 08/03/2032</t>
   </si>
   <si>
     <t>XS2859413341</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 16/07/2036</t>
   </si>
   <si>
-    <t>4 111.30</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2747610751</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 3.875 15/01/2032</t>
   </si>
   <si>
-    <t>1 698.63</t>
+    <t>1 985.27</t>
   </si>
   <si>
     <t>XS3388179676</t>
   </si>
   <si>
     <t>ADIDAS AG 3.5 26/05/2031</t>
   </si>
   <si>
+    <t>1 073.97</t>
+  </si>
+  <si>
     <t>BE6363767821</t>
   </si>
   <si>
     <t>AGEAS SA 02/05/2056</t>
   </si>
   <si>
+    <t>1 013.70</t>
+  </si>
+  <si>
     <t>XS3237229193</t>
   </si>
   <si>
     <t>AIB GROUP PLC 02/12/2036</t>
   </si>
   <si>
-    <t>2 095.89</t>
+    <t>2 373.29</t>
   </si>
   <si>
     <t>FR0014013VX5</t>
   </si>
   <si>
     <t>AIR LIQUIDE FINANCE SA 3 05/05/2033</t>
   </si>
   <si>
+    <t>1 265.75</t>
+  </si>
+  <si>
     <t>XS2251233651</t>
   </si>
   <si>
     <t>AKELIUS RESIDENTIAL PROPERTY FINAN 1.125 11/01/2029</t>
   </si>
   <si>
     <t>XS3359749481</t>
   </si>
   <si>
     <t>ALLIANDER NV 3.25 30/04/2031</t>
   </si>
   <si>
     <t>XS2829852842</t>
   </si>
   <si>
     <t>ALLIANDER NV PERP</t>
   </si>
   <si>
-    <t>5 266.36</t>
-[...1 lines deleted...]
-  <si>
     <t>DE000A351U49</t>
   </si>
   <si>
     <t>ALLIANZ SE 25/07/2053</t>
   </si>
   <si>
-    <t>10 658.72</t>
+    <t>11 520.35</t>
   </si>
   <si>
     <t>XS3357187809</t>
   </si>
   <si>
     <t>ALPHA BANK SA 06/05/2032</t>
   </si>
   <si>
+    <t>1 046.30</t>
+  </si>
+  <si>
     <t>XS2761146468</t>
   </si>
   <si>
     <t>ALPHA BANK SA 12/05/2030</t>
   </si>
   <si>
-    <t>XS3372845746</t>
-[...4 lines deleted...]
-  <si>
     <t>XS3224609456</t>
   </si>
   <si>
     <t>ALPHABET INC 3.5 06/11/2038</t>
   </si>
   <si>
-    <t>XS3070545234</t>
-[...2 lines deleted...]
-    <t>AROUNDTOWN SA 3.5 13/05/2030</t>
+    <t>XS3196024296</t>
+  </si>
+  <si>
+    <t>AROUNDTOWN SA 3.25 02/01/2031</t>
+  </si>
+  <si>
+    <t>5 342.47</t>
   </si>
   <si>
     <t>XS2872909770</t>
   </si>
   <si>
     <t>ASTRAZENECA FINANCE LLC 3.278 05/08/2033</t>
   </si>
   <si>
-    <t>4 061.13</t>
-[...5 lines deleted...]
-    <t>AUSTRIA (REPUBLIC OF) 0 20/02/2030</t>
+    <t>4 400.60</t>
   </si>
   <si>
     <t>AT0000A2KQ43</t>
   </si>
   <si>
     <t>AUSTRIA (REPUBLIC OF) 0 20/10/2040</t>
   </si>
   <si>
     <t>AT0000A3HU25</t>
   </si>
   <si>
     <t>AUSTRIA (REPUBLIC OF) 2.95 20/02/2035</t>
   </si>
   <si>
-    <t>1 097.40</t>
+    <t>1 336.35</t>
   </si>
   <si>
     <t>XS2314312179</t>
   </si>
   <si>
     <t>AXA SA 07/10/2041</t>
   </si>
   <si>
     <t>XS2431029441</t>
   </si>
   <si>
     <t>AXA SA 10/07/2042</t>
   </si>
   <si>
-    <t>2 348.58</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3393830651</t>
   </si>
   <si>
     <t>AXA SA 29/05/2056</t>
   </si>
   <si>
     <t>XS2432565187</t>
   </si>
   <si>
     <t>BALDER FINLAND OYJ 2 18/01/2031</t>
   </si>
   <si>
+    <t>1 008.22</t>
+  </si>
+  <si>
     <t>XS3090080733</t>
   </si>
   <si>
     <t>BANCO DE CREDITO SOCIAL COOPERATIV 13/06/2031</t>
   </si>
   <si>
     <t>XS3352075058</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA 22/04/2038</t>
   </si>
   <si>
-    <t>XS2345798271</t>
-[...2 lines deleted...]
-    <t>BANK OF AMERICA CORP 24/05/2032</t>
+    <t>1 047.95</t>
   </si>
   <si>
     <t>XS3332496184</t>
   </si>
   <si>
     <t>BANK OF IRELAND GROUP PLC 02/04/2034</t>
   </si>
   <si>
-    <t>1 312.93</t>
+    <t>1 740.03</t>
   </si>
   <si>
     <t>XS3112064947</t>
   </si>
   <si>
     <t>BANK OF MONTREAL 09/01/2032</t>
   </si>
   <si>
-    <t>2 084.10</t>
+    <t>2 423.08</t>
   </si>
   <si>
     <t>FR0014015J95</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 21/07/2033</t>
   </si>
   <si>
-    <t>1 476.71</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2831195644</t>
   </si>
   <si>
     <t>BARCLAYS PLC 31/05/2036</t>
   </si>
   <si>
     <t>BE0390167337</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 3.375 20/02/2031</t>
   </si>
   <si>
-    <t>1 146.58</t>
+    <t>1 396.23</t>
+  </si>
+  <si>
+    <t>BE0000331406</t>
+  </si>
+  <si>
+    <t>BELGIUM (KINGDOM OF) 3.75 22/06/2045</t>
+  </si>
+  <si>
+    <t>1 712.06</t>
   </si>
   <si>
     <t>BE0000345547</t>
   </si>
   <si>
     <t>BELGIUM KINGDOM OF (GOVERNMENT) 0.8 22/06/2028</t>
   </si>
   <si>
     <t>BE0000333428</t>
   </si>
   <si>
     <t>BELGIUM KINGDOM OF (GOVERNMENT) 3 22/06/2034</t>
   </si>
   <si>
+    <t>1 016.82</t>
+  </si>
+  <si>
     <t>BE0000368770</t>
   </si>
   <si>
     <t>BELGIUM KINGDOM OF (GOVERNMENT) 3.1 22/08/2031</t>
   </si>
   <si>
-    <t>1 383.13</t>
-[...8 lines deleted...]
-    <t>6 450.46</t>
+    <t>2 533.31</t>
   </si>
   <si>
     <t>XS3215466338</t>
   </si>
   <si>
     <t>BMS IRELAND CAPITAL FUNDING DAC 3.363 10/11/2033</t>
   </si>
   <si>
-    <t>3 373.32</t>
+    <t>3 776.33</t>
   </si>
   <si>
     <t>FR0014018PQ0</t>
   </si>
   <si>
     <t>BNP PARIBAS CARDIF SA 27/05/2041</t>
   </si>
   <si>
     <t>FR001400LZI6</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 13/11/2032</t>
   </si>
   <si>
-    <t>2 902.05</t>
+    <t>3 253.42</t>
   </si>
   <si>
     <t>FR0014010KM7</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 19/01/2036</t>
   </si>
   <si>
-    <t>1 615.39</t>
+    <t>1 894.98</t>
   </si>
   <si>
     <t>XS2555221246</t>
   </si>
   <si>
     <t>BOOKING HOLDINGS INC 4.75 15/11/2034</t>
   </si>
   <si>
-    <t>2 876.03</t>
+    <t>3 227.40</t>
   </si>
   <si>
     <t>FR001400WP90</t>
   </si>
   <si>
     <t>BPCE SA 20/01/2034</t>
   </si>
   <si>
-    <t>3 397.26</t>
+    <t>3 989.04</t>
   </si>
   <si>
     <t>XS3227880021</t>
   </si>
   <si>
     <t>BT FINANCE PLC 3.375 17/11/2032</t>
   </si>
   <si>
-    <t>2 754.00</t>
+    <t>3 093.53</t>
   </si>
   <si>
     <t>FR0014013058</t>
   </si>
   <si>
     <t>BUREAU VERITAS SA 3.375 01/10/2033</t>
   </si>
   <si>
-    <t>2 459.59</t>
+    <t>2 709.25</t>
   </si>
   <si>
     <t>XS3226502485</t>
   </si>
   <si>
     <t>CAIXABANK SA 14/05/2038</t>
   </si>
   <si>
     <t>FR0014012S89</t>
   </si>
   <si>
     <t>CAPGEMINI SE 3.5 25/09/2034</t>
   </si>
   <si>
-    <t>5 216.44</t>
+    <t>5 734.25</t>
   </si>
   <si>
     <t>XS2751689048</t>
   </si>
   <si>
     <t>CARRIER GLOBAL CORP 4.5 29/11/2032</t>
   </si>
   <si>
-    <t>2 552.05</t>
+    <t>2 884.93</t>
   </si>
   <si>
     <t>XS2793256137</t>
   </si>
   <si>
     <t>CBRE GLOBAL INVESTORS OPEN-ENDED F 4.75 27/03/2034</t>
   </si>
   <si>
-    <t>1 968.97</t>
+    <t>2 566.30</t>
   </si>
   <si>
     <t>XS3311989787</t>
   </si>
   <si>
     <t>CLARIANT INTERNATIONAL FINANCIAL S 4.125 15/01/2032</t>
   </si>
   <si>
     <t>FR001400RIX8</t>
   </si>
   <si>
     <t>CNP ASSURANCES 16/07/2054</t>
   </si>
   <si>
-    <t>4 581.16</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3326476523</t>
   </si>
   <si>
     <t>COCA-COLA HBC FINANCE BV 4 01/10/2033</t>
   </si>
   <si>
-    <t>XS2909746310</t>
-[...5 lines deleted...]
-    <t>3 402.35</t>
+    <t>1 216.44</t>
   </si>
   <si>
     <t>DE000CZ45YV9</t>
   </si>
   <si>
     <t>COMMERZBANK AG 16/07/2032</t>
   </si>
   <si>
-    <t>3 758.90</t>
-[...1 lines deleted...]
-  <si>
     <t>FR001400Q486</t>
   </si>
   <si>
     <t>COMPAGNIE GENERALE DES ETABLISSEME 3.125 16/05/2031</t>
   </si>
   <si>
     <t>FR001400Q7X2</t>
   </si>
   <si>
     <t>COVIVIO HOTELS SCA 4.125 23/05/2033</t>
   </si>
   <si>
+    <t>1 333.56</t>
+  </si>
+  <si>
     <t>FR001400MDV4</t>
   </si>
   <si>
     <t>COVIVIO SA 4.625 05/06/2032</t>
   </si>
   <si>
     <t>FR001400PGC0</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA 15/04/2036</t>
   </si>
   <si>
-    <t>1 678.08</t>
+    <t>2 325.34</t>
   </si>
   <si>
     <t>FR001400PZV0</t>
   </si>
   <si>
     <t>CREDIT MUTUEL ARKEA 15/05/2035</t>
   </si>
   <si>
-    <t>1 054.25</t>
+    <t>1 765.86</t>
   </si>
   <si>
     <t>BE0002989706</t>
   </si>
   <si>
     <t>CRELAN SA 23/01/2032</t>
   </si>
   <si>
-    <t>2 186.30</t>
+    <t>2 574.66</t>
   </si>
   <si>
     <t>BE0390287564</t>
   </si>
   <si>
     <t>CRELAN SA-BRUSSELS HEAD OFFICE 30/04/2037</t>
   </si>
   <si>
     <t>XS3352082930</t>
   </si>
   <si>
     <t>DANAHER CORPORATION 3.25 29/04/2030</t>
   </si>
   <si>
     <t>FR0014017HO4</t>
   </si>
   <si>
     <t>DANONE SA 3.785 01/04/2034</t>
   </si>
   <si>
+    <t>1 151.05</t>
+  </si>
+  <si>
     <t>DE000A4DE9Y3</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG 13/02/2031</t>
   </si>
   <si>
-    <t>1 211.30</t>
+    <t>1 460.96</t>
   </si>
   <si>
     <t>XS2280835260</t>
   </si>
   <si>
     <t>DIGITAL INTREPID HOLDING BV 0.625 15/07/2031</t>
   </si>
   <si>
-    <t>1 178.08</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2977974927</t>
   </si>
   <si>
     <t>DNB BANK ASA 15/01/2031</t>
   </si>
   <si>
-    <t>1 315.07</t>
+    <t>6 147.95</t>
   </si>
   <si>
     <t>XS3351033785</t>
   </si>
   <si>
     <t>DSB 3.625 22/04/2036</t>
   </si>
   <si>
     <t>XS2932834604</t>
   </si>
   <si>
     <t>DSV FINANCE BV 3.25 06/11/2030</t>
   </si>
   <si>
-    <t>2 047.95</t>
+    <t>2 288.36</t>
   </si>
   <si>
     <t>XS3204041266</t>
   </si>
   <si>
     <t>DZ BANK AG DEUTSCHE ZENTRAL GENOSS 15/10/2035</t>
   </si>
   <si>
-    <t>2 558.66</t>
+    <t>2 832.81</t>
   </si>
   <si>
     <t>XS3274805376</t>
   </si>
   <si>
     <t>E.ON SE 3.448 19/01/2034</t>
   </si>
   <si>
-    <t>2 578.92</t>
+    <t>3 025.27</t>
   </si>
   <si>
     <t>XS3166221948</t>
   </si>
   <si>
     <t>EAST JAPAN RAILWAY COMPANY 3.727 02/09/2037</t>
   </si>
   <si>
-    <t>3 494.19</t>
+    <t>3 814.00</t>
   </si>
   <si>
     <t>XS3071203056</t>
   </si>
   <si>
     <t>EATON CAPITAL UNLIMITED CO 3.625 09/05/2035</t>
   </si>
   <si>
     <t>PTEDP6OM0007</t>
   </si>
   <si>
     <t>EDP SA 02/12/2055</t>
   </si>
   <si>
-    <t>1 366.44</t>
+    <t>1 690.07</t>
   </si>
   <si>
     <t>XS3391835629</t>
   </si>
   <si>
     <t>EDP SERVICIOS FINANCIEROS ESPANA S 3.75 01/03/2033</t>
   </si>
   <si>
-    <t>BE6373697216</t>
-[...5 lines deleted...]
-    <t>1 267.12</t>
+    <t>1 012.81</t>
   </si>
   <si>
     <t>XS3070067072</t>
   </si>
   <si>
     <t>ELISA OYJ 2.875 14/05/2030</t>
   </si>
   <si>
+    <t>1 242.63</t>
+  </si>
+  <si>
     <t>XS2312746345</t>
   </si>
   <si>
     <t>ENEL SPA NC30 PERP</t>
   </si>
   <si>
-    <t>4 572.53</t>
+    <t>4 999.73</t>
   </si>
   <si>
     <t>FR001400KHG0</t>
   </si>
   <si>
     <t>ENGIE SA 3.875 06/01/2031</t>
   </si>
   <si>
-    <t>1 794.18</t>
+    <t>2 080.82</t>
   </si>
   <si>
     <t>FR0014016Z94</t>
   </si>
   <si>
     <t>ENGIE SA PERP</t>
   </si>
   <si>
     <t>AT0000A3RNZ8</t>
   </si>
   <si>
     <t>ERSTE GROUP BANK AG 21/04/2036</t>
   </si>
   <si>
+    <t>1 869.86</t>
+  </si>
+  <si>
     <t>FR0014017VR8</t>
   </si>
   <si>
     <t>EURAZEO SE 4.625 17/04/2031</t>
   </si>
   <si>
+    <t>1 203.77</t>
+  </si>
+  <si>
     <t>XS3386670270</t>
   </si>
   <si>
     <t>EUROBANK SA 25/05/2032</t>
   </si>
   <si>
-    <t>EU000A4ERVC2</t>
-[...7 lines deleted...]
-  <si>
     <t>EU000A3K4EY2</t>
   </si>
   <si>
     <t>EUROPEAN UNION 3.375 05/10/2054</t>
   </si>
   <si>
-    <t>13 199.77</t>
+    <t>14 827.28</t>
+  </si>
+  <si>
+    <t>EU000A4EJF17</t>
+  </si>
+  <si>
+    <t>EUROPEAN UNION 3.625 12/12/2040</t>
+  </si>
+  <si>
+    <t>12 513.70</t>
   </si>
   <si>
     <t>DE000A4DFWV3</t>
   </si>
   <si>
     <t>EVONIK INDUSTRIES AG 09/09/2055</t>
   </si>
   <si>
     <t>XS2982065018</t>
   </si>
   <si>
     <t>EXPERIAN PLC 3.51 15/12/2033</t>
   </si>
   <si>
-    <t>2 387.76</t>
+    <t>2 725.30</t>
   </si>
   <si>
     <t>XS3003232272</t>
   </si>
   <si>
     <t>FASTIGHETS AB BALDER 4 19/02/2032</t>
   </si>
   <si>
-    <t>1 369.86</t>
+    <t>1 665.75</t>
   </si>
   <si>
     <t>FI4000415153</t>
   </si>
   <si>
     <t>FINLAND (REPUBLIC OF) 0.125 15/04/2036</t>
   </si>
   <si>
     <t>FI4000507231</t>
   </si>
   <si>
     <t>FINLAND (REPUBLIC OF) 0.125 15/09/2031</t>
   </si>
   <si>
     <t>FI4000440557</t>
   </si>
   <si>
     <t>FINLAND (REPUBLIC OF) 0.25 15/09/2040</t>
   </si>
   <si>
     <t>FI4000348727</t>
   </si>
   <si>
     <t>FINLAND (REPUBLIC OF) 0.5 15/09/2028</t>
   </si>
   <si>
-    <t>XS3299544711</t>
-[...2 lines deleted...]
-    <t>FORD MOTOR CREDIT COMPANY LLC 3.305 17/05/2029</t>
+    <t>XS3370251459</t>
+  </si>
+  <si>
+    <t>FORD MOTOR CREDIT COMPANY LLC 4.48 08/07/2031</t>
   </si>
   <si>
     <t>XS2764790833</t>
   </si>
   <si>
     <t>FORTIVE CORP 3.7 15/08/2029</t>
   </si>
   <si>
-    <t>4 759.32</t>
-[...5 lines deleted...]
-    <t>FRANCE (REPUBLIC OF) 0 25/11/2030</t>
+    <t>5 169.86</t>
   </si>
   <si>
     <t>FR0014002WK3</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 0 25/11/2031</t>
   </si>
   <si>
     <t>FR0013515806</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 0.5 25/05/2040</t>
   </si>
   <si>
-    <t>1 666.34</t>
+    <t>3 205.09</t>
+  </si>
+  <si>
+    <t>FR001400L834</t>
+  </si>
+  <si>
+    <t>FRANCE (REPUBLIC OF) 3.5 25/11/2033</t>
+  </si>
+  <si>
+    <t>35 602.19</t>
   </si>
   <si>
     <t>FR0014018YR0</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 3.7 25/11/2036</t>
   </si>
   <si>
-    <t>23 527.95</t>
+    <t>26 852.27</t>
   </si>
   <si>
     <t>FR0014015MU5</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 4.1 25/05/2046</t>
   </si>
   <si>
-    <t>1 660.95</t>
+    <t>3 219.84</t>
   </si>
   <si>
     <t>FR0014016CV2</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 4.4 25/05/2057</t>
   </si>
   <si>
-    <t>1 549.50</t>
+    <t>2 944.04</t>
   </si>
   <si>
     <t>FR0012602779</t>
   </si>
   <si>
     <t>GDF SUEZ 1.5 13/03/2035</t>
   </si>
   <si>
     <t>DE000BU22098</t>
   </si>
   <si>
     <t>GERMANY (FEDERAL REPUBLIC OF) 1.7 10/06/2027</t>
   </si>
   <si>
-    <t>1 178.33</t>
+    <t>3 489.01</t>
   </si>
   <si>
     <t>DE0001135481</t>
   </si>
   <si>
     <t>GERMANY (FEDERAL REPUBLIC OF) 2.5 04/07/2044</t>
   </si>
   <si>
-    <t>57 715.80</t>
+    <t>2 798.79</t>
   </si>
   <si>
     <t>DE000BU2Z049</t>
   </si>
   <si>
     <t>GERMANY (FEDERAL REPUBLIC OF) 2.5 15/02/2035</t>
   </si>
   <si>
-    <t>25 796.98</t>
+    <t>31 516.89</t>
   </si>
   <si>
     <t>XS3350929454</t>
   </si>
   <si>
     <t>GOLDMAN SACHS GROUP INC/THE 22/04/2036</t>
   </si>
   <si>
+    <t>1 032.66</t>
+  </si>
+  <si>
     <t>BE6371086297</t>
   </si>
   <si>
     <t>GROEP BRUSSEL LAMBERT NV 3.75 21/01/2036</t>
   </si>
   <si>
-    <t>1 582.19</t>
+    <t>1 859.59</t>
   </si>
   <si>
     <t>FR0014006144</t>
   </si>
   <si>
     <t>GROUPE DES ASSURANCES DU CREDIT MU 21/04/2042</t>
   </si>
   <si>
     <t>XS2198574209</t>
   </si>
   <si>
     <t>HANNOVER RUECK SE 08/10/2040</t>
   </si>
   <si>
-    <t>2 483.56</t>
+    <t>2 742.47</t>
   </si>
   <si>
     <t>XS3319131119</t>
   </si>
   <si>
     <t>HENKEL AG &amp; CO KGAA 3.625 02/04/2031</t>
   </si>
   <si>
+    <t>1 092.47</t>
+  </si>
+  <si>
     <t>XS2385390724</t>
   </si>
   <si>
     <t>HOLDING DINFRASTRUCTURES DES METIE 0.625 16/09/2028</t>
   </si>
   <si>
     <t>DE000A383PT8</t>
   </si>
   <si>
     <t>HOWOGE WOHNUNGSBAU GMBH 3.875 05/06/2030</t>
   </si>
   <si>
     <t>XS3224600232</t>
   </si>
   <si>
     <t>IBERDROLA FINANZAS SAU PERP</t>
   </si>
   <si>
-    <t>4 746.58</t>
-[...2 lines deleted...]
-    <t>FR0014018J01</t>
+    <t>5 301.37</t>
+  </si>
+  <si>
+    <t>FR001400ZRC6</t>
   </si>
   <si>
     <t>ICADE 4.375 22/05/2035</t>
   </si>
   <si>
-    <t>FR001400ZRC6</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3190744907</t>
   </si>
   <si>
     <t>IDS FINANCING PLC 3.25 01/01/2029</t>
   </si>
   <si>
-    <t>3 505.37</t>
+    <t>3 861.18</t>
   </si>
   <si>
     <t>FR00140141X5</t>
   </si>
   <si>
     <t>IMERYS S.A. 4 21/11/2032</t>
   </si>
   <si>
-    <t>2 356.16</t>
+    <t>2 652.05</t>
   </si>
   <si>
     <t>XS3324619231</t>
   </si>
   <si>
     <t>INFORMA PLC 3.75 29/04/2032</t>
   </si>
   <si>
     <t>XS2244936659</t>
   </si>
   <si>
     <t>INFRASTRUTTURE WIRELESS ITALIANE S 1.625 21/10/2028</t>
   </si>
   <si>
-    <t>1 095.21</t>
+    <t>1 215.41</t>
   </si>
   <si>
     <t>XS3153087559</t>
   </si>
   <si>
     <t>ING GROEP NV 20/08/2037</t>
   </si>
   <si>
-    <t>6 539.73</t>
+    <t>7 113.01</t>
   </si>
   <si>
     <t>IT0005611550</t>
   </si>
   <si>
     <t>INTESA SANPAOLO SPA 16/09/2032</t>
   </si>
   <si>
-    <t>4 505.24</t>
+    <t>4 938.13</t>
   </si>
   <si>
     <t>XS3032046016</t>
   </si>
   <si>
     <t>INVESTOR AB 3.5 31/03/2034</t>
   </si>
   <si>
+    <t>1 256.55</t>
+  </si>
+  <si>
     <t>IE00BFZRPZ02</t>
   </si>
   <si>
     <t>IRELAND (REPUBLIC OF) 1.3 15/05/2033</t>
   </si>
   <si>
     <t>IE00BFZRQ242</t>
   </si>
   <si>
     <t>IRELAND (REPUBLIC OF) 1.35 18/03/2031</t>
   </si>
   <si>
     <t>IE00BH3SQB22</t>
   </si>
   <si>
     <t>IRELAND (REPUBLIC OF) 1.5 15/05/2050</t>
   </si>
   <si>
     <t>IT0005138828</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 1.25 15/09/2032</t>
   </si>
   <si>
-    <t>3 219.85</t>
+    <t>4 149.71</t>
   </si>
   <si>
     <t>IT0005633794</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 2.55 25/02/2027</t>
   </si>
   <si>
-    <t>6 588.72</t>
+    <t>8 186.49</t>
   </si>
   <si>
     <t>IT0005689994</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 3.15 15/03/2033</t>
   </si>
   <si>
-    <t>6 907.74</t>
+    <t>5 772.46</t>
   </si>
   <si>
     <t>IT0005083057</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 3.25 01/09/2046</t>
   </si>
   <si>
-    <t>5 992.19</t>
+    <t>3 887.64</t>
   </si>
   <si>
     <t>IT0005706285</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 3.8 01/07/2036</t>
   </si>
   <si>
-    <t>7 188.61</t>
+    <t>2 265.54</t>
   </si>
   <si>
     <t>IT0005635583</t>
   </si>
   <si>
     <t>ITALY (REPUBLIC OF) 3.85 01/10/2040</t>
   </si>
   <si>
-    <t>21 277.29</t>
+    <t>28 466.65</t>
   </si>
   <si>
     <t>XS2957380228</t>
   </si>
   <si>
     <t>JOHNSON CONTROLS INTERNATIONAL PLC 3.125 11/12/2033</t>
   </si>
   <si>
-    <t>2 003.42</t>
+    <t>2 280.82</t>
   </si>
   <si>
     <t>XS3300349639</t>
   </si>
   <si>
     <t>JPMORGAN CHASE &amp; CO 18/02/2032</t>
   </si>
   <si>
-    <t>2 067.70</t>
+    <t>2 510.78</t>
   </si>
   <si>
     <t>BE0002990712</t>
   </si>
   <si>
     <t>KBC GROEP NV 17/04/2035</t>
   </si>
   <si>
+    <t>1 236.30</t>
+  </si>
+  <si>
     <t>BE6374729836</t>
   </si>
   <si>
     <t>KBC INSURANCE NV 4.25 11/06/2036</t>
   </si>
   <si>
+    <t>DE000A383B10</t>
+  </si>
+  <si>
+    <t>KFW 2.75 01/10/2027</t>
+  </si>
+  <si>
+    <t>64 018.49</t>
+  </si>
+  <si>
     <t>FR001400NDQ2</t>
   </si>
   <si>
     <t>KLEPIERRE SA 3.875 23/09/2033</t>
   </si>
   <si>
-    <t>2 908.90</t>
+    <t>3 195.55</t>
   </si>
   <si>
     <t>XS2229470146</t>
   </si>
   <si>
     <t>KONINKLIJKE KPN NV 0.875 14/12/2032</t>
   </si>
   <si>
+    <t>1 050.00</t>
+  </si>
+  <si>
     <t>FR0014018T74</t>
   </si>
   <si>
     <t>LA BANQUE POSTALE 03/06/2034</t>
   </si>
   <si>
+    <t>1 578.08</t>
+  </si>
+  <si>
     <t>FR0013508694</t>
   </si>
   <si>
     <t>LA POSTE SA 1.375 21/04/2032</t>
   </si>
   <si>
-    <t>DE000A3E5VK1</t>
-[...2 lines deleted...]
-    <t>LEG IMMOBILIEN SE 0.75 30/06/2031</t>
+    <t>DE000A3H3JU7</t>
+  </si>
+  <si>
+    <t>LEG IMMOBILIEN AG 0.875 30/03/2033</t>
   </si>
   <si>
     <t>FR001400ZEB6</t>
   </si>
   <si>
     <t>LVMH MOET HENNESSY LOUIS VUITTON S 3 07/03/2032</t>
   </si>
   <si>
+    <t>1 117.81</t>
+  </si>
+  <si>
     <t>XS3238400165</t>
   </si>
   <si>
     <t>MAGNUM ICC FINANCE BV 3.25 26/11/2031</t>
   </si>
   <si>
-    <t>1 869.86</t>
+    <t>2 110.27</t>
   </si>
   <si>
     <t>XS3238212164</t>
   </si>
   <si>
     <t>MAGNUM ICC FINANCE BV 3.75 26/11/2034</t>
   </si>
   <si>
-    <t>1 639.73</t>
+    <t>1 850.55</t>
   </si>
   <si>
     <t>XS3320665444</t>
   </si>
   <si>
     <t>MAPLE PARENT HOLDINGS CORP 4.728 26/03/2035</t>
   </si>
   <si>
-    <t>1 189.12</t>
+    <t>1 545.86</t>
   </si>
   <si>
     <t>XS3223939466</t>
   </si>
   <si>
     <t>MERCK KGAA 24/11/2055</t>
   </si>
   <si>
-    <t>2 465.75</t>
+    <t>3 020.55</t>
   </si>
   <si>
     <t>XS3293638568</t>
   </si>
   <si>
     <t>MIZUHO FINANCIAL GROUP INC 16/05/2032</t>
   </si>
   <si>
+    <t>1 044.79</t>
+  </si>
+  <si>
     <t>XS3025943419</t>
   </si>
   <si>
     <t>MONDI FINANCE PLC 3.75 18/05/2033</t>
   </si>
   <si>
     <t>XS2790333889</t>
   </si>
   <si>
     <t>MORGAN STANLEY 21/03/2035</t>
   </si>
   <si>
-    <t>1 029.38</t>
+    <t>1 321.95</t>
   </si>
   <si>
     <t>XS3057365549</t>
   </si>
   <si>
     <t>MORGAN STANLEY 22/05/2031</t>
   </si>
   <si>
     <t>XS3086253039</t>
   </si>
   <si>
     <t>NATIONAL GRID NORTH AMERICA INC 3.15 03/06/2030</t>
   </si>
   <si>
     <t>XS2894910665</t>
   </si>
   <si>
     <t>NATIONAL GRID NORTH AMERICA INC 3.631 03/09/2031</t>
   </si>
   <si>
-    <t>3 568.13</t>
+    <t>3 895.81</t>
+  </si>
+  <si>
+    <t>XS3441768093</t>
+  </si>
+  <si>
+    <t>NATIONAL GRID NORTH AMERICA INC 4.268 15/04/2037</t>
   </si>
   <si>
     <t>XS2388449758</t>
   </si>
   <si>
     <t>NATIONALE NEDERLANDEN BANK N V 0.5 21/09/2028</t>
   </si>
   <si>
     <t>XS3059437460</t>
   </si>
   <si>
     <t>NATIONWIDE BUILDING SOCIETY 30/07/2035</t>
   </si>
   <si>
-    <t>3 605.48</t>
+    <t>3 901.37</t>
   </si>
   <si>
     <t>XS3009472989</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 25/02/2035</t>
   </si>
   <si>
-    <t>2 427.60</t>
+    <t>2 978.40</t>
   </si>
   <si>
     <t>NL0012171458</t>
   </si>
   <si>
     <t>NETHERLANDS (KINGDOM OF) 0.75 15/07/2027</t>
   </si>
   <si>
-    <t>1 127.13</t>
-[...1 lines deleted...]
-  <si>
     <t>NL0010071189</t>
   </si>
   <si>
     <t>NETHERLANDS (KINGDOM OF) 2.5 15/01/2033</t>
   </si>
   <si>
-    <t>7 065.86</t>
+    <t>8 386.31</t>
   </si>
   <si>
     <t>NL0009446418</t>
   </si>
   <si>
     <t>NETHERLANDS (KINGDOM OF) 3.75 15/01/2042</t>
   </si>
   <si>
-    <t>6 369.12</t>
+    <t>7 443.91</t>
   </si>
   <si>
     <t>XS3303513066</t>
   </si>
   <si>
     <t>NETWORK FINANCE COMPANY PTY LTD 3.5 05/09/2033</t>
   </si>
   <si>
-    <t>1 064.38</t>
+    <t>1 323.29</t>
   </si>
   <si>
     <t>XS3406830052</t>
   </si>
   <si>
     <t>NORDEA BANK ABP 16/06/2036</t>
   </si>
   <si>
     <t>XS3232967318</t>
   </si>
   <si>
     <t>NORDEA BANK ABP 19/11/2035</t>
   </si>
   <si>
-    <t>1 932.19</t>
+    <t>2 172.60</t>
   </si>
   <si>
     <t>XS3100081507</t>
   </si>
   <si>
     <t>NTT FINANCE CORP 3.678 16/07/2033</t>
   </si>
   <si>
-    <t>3 974.76</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2776001377</t>
   </si>
   <si>
     <t>OMNICOM FINANCE HOLDINGS PLC 3.7 06/03/2032</t>
   </si>
   <si>
-    <t>2 230.14</t>
+    <t>1 388.77</t>
   </si>
   <si>
     <t>XS3284416917</t>
   </si>
   <si>
     <t>OP CORPORATE BANK PLC 30/01/2032</t>
   </si>
   <si>
-    <t>3 085.72</t>
+    <t>3 660.30</t>
   </si>
   <si>
     <t>FR001400GDJ1</t>
   </si>
   <si>
     <t>ORANGE SA PERP</t>
   </si>
   <si>
-    <t>1 973.29</t>
+    <t>2 768.49</t>
   </si>
   <si>
     <t>XS2901491261</t>
   </si>
   <si>
     <t>P3 GROUP SARL 4 19/04/2032</t>
   </si>
   <si>
+    <t>1 019.18</t>
+  </si>
+  <si>
     <t>PTOTEMOE0035</t>
   </si>
   <si>
     <t>PORTUGAL (REPUBLIC OF) 0.7 15/10/2027</t>
   </si>
   <si>
-    <t>1 094.27</t>
+    <t>1 211.52</t>
   </si>
   <si>
     <t>PTOTENOE0034</t>
   </si>
   <si>
     <t>PORTUGAL (REPUBLIC OF) 0.9 12/10/2035</t>
   </si>
   <si>
+    <t>1 022.24</t>
+  </si>
+  <si>
     <t>PTOTEYOE0031</t>
   </si>
   <si>
     <t>PORTUGAL (REPUBLIC OF) 1.65 16/07/2032</t>
   </si>
   <si>
-    <t>2 707.23</t>
-[...1 lines deleted...]
-  <si>
     <t>PTOTEBOE0020</t>
   </si>
   <si>
     <t>PORTUGAL (REPUBLIC OF) 4.1 15/02/2045</t>
   </si>
   <si>
-    <t>4 688.94</t>
+    <t>5 670.34</t>
   </si>
   <si>
     <t>XS3296830444</t>
   </si>
   <si>
     <t>POWSZECHNA KASA OSZCZEDNOSCI BANK 06/05/2030</t>
   </si>
   <si>
     <t>XS3013011203</t>
   </si>
   <si>
     <t>PPG INDUSTRIES INC 3.25 04/03/2032</t>
   </si>
   <si>
-    <t>1 575.67</t>
+    <t>1 955.52</t>
   </si>
   <si>
     <t>XS2810794680</t>
   </si>
   <si>
     <t>PROLOGIS EURO FINANCE LLC 4 05/05/2034</t>
   </si>
   <si>
-    <t>1 041.10</t>
+    <t>1 603.29</t>
   </si>
   <si>
     <t>XS2187529180</t>
   </si>
   <si>
     <t>PROLOGIS INTERNATIONAL FUNDING II 1.625 17/06/2032</t>
   </si>
   <si>
     <t>BE0002830116</t>
   </si>
   <si>
     <t>PROXIMUS NV 0.75 17/11/2036</t>
   </si>
   <si>
+    <t>1 010.96</t>
+  </si>
+  <si>
     <t>FR0014010CI2</t>
   </si>
   <si>
     <t>PUBLICIS GROUPE SA 3.375 12/06/2032</t>
   </si>
   <si>
     <t>CH1353015048</t>
   </si>
   <si>
     <t>RAIFFEISEN SCHWEIZ GENOSSENSCHAFT 03/09/2032</t>
   </si>
   <si>
-    <t>3 102.71</t>
+    <t>3 387.65</t>
   </si>
   <si>
     <t>FR00140193X6</t>
   </si>
   <si>
     <t>RCI BANQUE SA 4 19/08/2031</t>
   </si>
   <si>
     <t>XS3348120653</t>
   </si>
   <si>
     <t>REDEIA CORPORACION SA PERP</t>
   </si>
   <si>
+    <t>1 018.84</t>
+  </si>
+  <si>
     <t>XS2779010300</t>
   </si>
   <si>
     <t>RELX FINANCE BV 3.375 20/03/2033</t>
   </si>
   <si>
-    <t>1 775.34</t>
+    <t>2 274.66</t>
   </si>
   <si>
     <t>XS3308054124</t>
   </si>
   <si>
     <t>ROYAL SCHIPHOL GROUP NV 3.625 20/11/2035</t>
   </si>
   <si>
+    <t>1 221.58</t>
+  </si>
+  <si>
     <t>XS3304304945</t>
   </si>
   <si>
     <t>SAGE GROUP PLC 3.821 25/02/2033</t>
   </si>
   <si>
-    <t>1 245.75</t>
+    <t>1 528.40</t>
   </si>
   <si>
     <t>XS3393869279</t>
   </si>
   <si>
     <t>SAP SE 3.25 03/06/2031</t>
   </si>
   <si>
     <t>XS2974156031</t>
   </si>
   <si>
     <t>SELP FINANCE SARL 3.75 16/01/2032</t>
   </si>
   <si>
-    <t>1 633.56</t>
+    <t>1 910.96</t>
   </si>
   <si>
     <t>SK4120013400</t>
   </si>
   <si>
     <t>SLOVAKIA GOVERNMENT BOND 2 17/10/2047</t>
   </si>
   <si>
-    <t>4 770.10</t>
+    <t>5 285.27</t>
   </si>
   <si>
     <t>XS3237109965</t>
   </si>
   <si>
     <t>SMURFIT KAPPA TREASURY UNLIMITED C 3.489 24/11/2031</t>
   </si>
   <si>
-    <t>2 026.49</t>
+    <t>2 284.58</t>
   </si>
   <si>
     <t>FR0014014A53</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 20/11/2035</t>
   </si>
   <si>
-    <t>2 293.15</t>
+    <t>2 579.79</t>
   </si>
   <si>
     <t>XS3317460619</t>
   </si>
   <si>
     <t>SOFTBANK CORP 3.936 30/06/2032</t>
   </si>
   <si>
     <t>ES0000012K20</t>
   </si>
   <si>
     <t>SPAIN (KINGDOM OF) 0.7 30/04/2032</t>
   </si>
   <si>
-    <t>2 622.22</t>
-[...8 lines deleted...]
-    <t>5 217.58</t>
+    <t>3 956.67</t>
   </si>
   <si>
     <t>ES0000012J07</t>
   </si>
   <si>
     <t>SPAIN (KINGDOM OF) 1 30/07/2042</t>
   </si>
   <si>
-    <t>14 268.68</t>
+    <t>8 651.29</t>
   </si>
   <si>
     <t>ES00000128C6</t>
   </si>
   <si>
     <t>SPAIN (KINGDOM OF) 2.9 31/10/2046</t>
   </si>
   <si>
-    <t>4 631.42</t>
+    <t>5 161.28</t>
+  </si>
+  <si>
+    <t>ES0000012L60</t>
+  </si>
+  <si>
+    <t>SPAIN (KINGDOM OF) 3.9 30/07/2039</t>
+  </si>
+  <si>
+    <t>22 442.63</t>
   </si>
   <si>
     <t>ES0000012M93</t>
   </si>
   <si>
     <t>SPAIN (KINGDOM OF) 4 31/10/2054</t>
   </si>
   <si>
-    <t>1 888.00</t>
+    <t>2 104.00</t>
   </si>
   <si>
     <t>XS3027988263</t>
   </si>
   <si>
     <t>SSE PLC 3.5 18/03/2032</t>
   </si>
   <si>
+    <t>2 397.26</t>
+  </si>
+  <si>
     <t>XS2439704318</t>
   </si>
   <si>
     <t>SSE PLC PERP</t>
   </si>
   <si>
     <t>XS3326547992</t>
   </si>
   <si>
     <t>SWISS RE SUBORDINATED FINANCE PLC 22/04/2037</t>
   </si>
   <si>
+    <t>1 084.68</t>
+  </si>
+  <si>
     <t>XS3324584260</t>
   </si>
   <si>
     <t>SYDNEY AIRPORT FINANCE COMPANY PTY 3.965 28/04/2034</t>
   </si>
   <si>
     <t>XS2314267449</t>
   </si>
   <si>
     <t>TELE2 AB 0.75 23/03/2031</t>
   </si>
   <si>
     <t>XS2589828941</t>
   </si>
   <si>
     <t>TELIA COMPANY AB 3.625 22/02/2032</t>
   </si>
   <si>
-    <t>1 211.64</t>
+    <t>2 959.59</t>
   </si>
   <si>
     <t>XS3166363906</t>
   </si>
   <si>
     <t>TELSTRA GROUP LTD 3.375 02/03/2035</t>
   </si>
   <si>
-    <t>2 108.22</t>
+    <t>2 607.53</t>
   </si>
   <si>
     <t>XS2549543226</t>
   </si>
   <si>
     <t>TENNET NETHERLANDS BV 4.25 28/04/2032</t>
   </si>
   <si>
+    <t>XS3281650823</t>
+  </si>
+  <si>
+    <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
+  </si>
+  <si>
+    <t>1 819.10</t>
+  </si>
+  <si>
     <t>XS2798269069</t>
   </si>
   <si>
-    <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
-[...14 lines deleted...]
-    <t>2 899.32</t>
+    <t>1 314.38</t>
+  </si>
+  <si>
+    <t>XS3298843684</t>
+  </si>
+  <si>
+    <t>T-MOBILE USA INC 3.2 19/02/2032</t>
+  </si>
+  <si>
+    <t>1 332.60</t>
   </si>
   <si>
     <t>XS3298843924</t>
   </si>
   <si>
     <t>T-MOBILE USA INC 3.625 19/02/2035</t>
   </si>
   <si>
-    <t>2 122.86</t>
+    <t>2 581.40</t>
   </si>
   <si>
     <t>XS2980851351</t>
   </si>
   <si>
     <t>TORONTO-DOMINION BANK/THE 23/01/2036</t>
   </si>
   <si>
-    <t>2 819.45</t>
+    <t>3 320.28</t>
   </si>
   <si>
     <t>XS3047435659</t>
   </si>
   <si>
     <t>TRANSURBAN FINANCE COMPANY PTY LTD 4.143 17/04/2035</t>
   </si>
   <si>
+    <t>1 078.32</t>
+  </si>
+  <si>
     <t>BE0390119825</t>
   </si>
   <si>
     <t>UCB SA 4.25 20/03/2030</t>
   </si>
   <si>
-    <t>1 117.81</t>
+    <t>1 432.19</t>
   </si>
   <si>
     <t>FR001400SIL1</t>
   </si>
   <si>
     <t>UNIBAIL-RODAMCO-WESTFIELD SE 3.875 11/09/2034</t>
   </si>
   <si>
-    <t>6 072.60</t>
+    <t>6 645.89</t>
   </si>
   <si>
     <t>IT0005710055</t>
   </si>
   <si>
     <t>UNICREDIT SPA 19/05/2036</t>
   </si>
   <si>
+    <t>1 460.56</t>
+  </si>
+  <si>
+    <t>XS2450200741</t>
+  </si>
+  <si>
+    <t>UNILEVER FINANCE NETHERLANDS BV 1.25 28/02/2031</t>
+  </si>
+  <si>
+    <t>XS1769091296</t>
+  </si>
+  <si>
+    <t>UNILEVER FINANCE NETHERLANDS BV 1.625 12/02/2033</t>
+  </si>
+  <si>
     <t>XS2496289138</t>
   </si>
   <si>
     <t>UNIVERSAL MUSIC GROUP NV 3.75 30/06/2032</t>
   </si>
   <si>
-    <t>5 606.30</t>
-[...1 lines deleted...]
-  <si>
     <t>FR001400UHP0</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA 2.974 10/01/2031</t>
   </si>
   <si>
-    <t>1 344.41</t>
+    <t>1 564.41</t>
   </si>
   <si>
     <t>FR00140007L3</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA NC8.5 PERP</t>
   </si>
   <si>
     <t>XS3310548105</t>
   </si>
   <si>
     <t>VESTAS WIND SYSTEMS A/S 3.75 15/06/2033</t>
   </si>
   <si>
     <t>DE000A3MP4V7</t>
   </si>
   <si>
     <t>VONOVIA SE 0.75 01/09/2032</t>
   </si>
   <si>
-    <t>1 824.66</t>
+    <t>1 991.10</t>
   </si>
   <si>
     <t>XS2592516210</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 3.75 03/04/2031</t>
   </si>
   <si>
-    <t>1 305.82</t>
+    <t>1 735.79</t>
   </si>
   <si>
     <t>CH1515238637</t>
   </si>
   <si>
     <t>ZUERCHER KANTONALBANK 17/06/2032</t>
   </si>
   <si>
     <t>ER32612CK06</t>
   </si>
   <si>
     <t>DEC26 0RZ7 C @ 97.375</t>
   </si>
   <si>
     <t>ER32612CK09</t>
   </si>
   <si>
     <t>DEC26 0RZ7 C @ 97.875</t>
   </si>
   <si>
-    <t>SX5E2607PQ14</t>
-[...2 lines deleted...]
-    <t>JUL26 SX5E P @ 5800.000000</t>
+    <t>SX5E2609PR21</t>
+  </si>
+  <si>
+    <t>SEP26 SX5E P @ 6100.000000</t>
   </si>
   <si>
     <t>ER32612CK07</t>
   </si>
   <si>
     <t>DEC26 0RZ7 C @ 97.5</t>
   </si>
   <si>
     <t>ER32612CK08</t>
   </si>
   <si>
     <t>DEC26 0RZ7 C @ 97.75</t>
   </si>
   <si>
-    <t>SX5E2607PQ21</t>
-[...2 lines deleted...]
-    <t>JUL26 SX5E P @ 5750.000000</t>
+    <t>SX5E2609PR23</t>
+  </si>
+  <si>
+    <t>SEP26 SX5E P @ 6075.000000</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -3127,212 +3088,212 @@
       </c>
       <c r="E1" t="s">
         <v>5</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>5</v>
       </c>
       <c r="H1" t="s">
         <v>4</v>
       </c>
       <c r="Z1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>7</v>
       </c>
       <c r="B2" s="1">
         <v>15.0</v>
       </c>
       <c r="C2">
-        <v>236.36</v>
+        <v>232.98</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2">
-        <v>3545.42</v>
+        <v>3494.8</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
-        <v>3545.42</v>
+        <v>3494.8</v>
       </c>
       <c r="H2" t="s">
         <v>8</v>
       </c>
       <c r="Z2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3" s="1">
-        <v>640056.8753</v>
+        <v>638308.3113</v>
       </c>
       <c r="C3">
-        <v>141.41</v>
+        <v>139.31</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3">
-        <v>90512961.73</v>
+        <v>88928879.31</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
-        <v>90512961.73</v>
+        <v>88928879.31</v>
       </c>
       <c r="H3" t="s">
         <v>8</v>
       </c>
       <c r="Z3" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>12</v>
       </c>
       <c r="B4" s="1">
-        <v>363707.67</v>
+        <v>364397.69</v>
       </c>
       <c r="C4">
-        <v>129.48</v>
+        <v>127.62</v>
       </c>
       <c r="D4" t="s">
         <v>8</v>
       </c>
       <c r="E4">
-        <v>47094997.96</v>
+        <v>46507845.9</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
-        <v>47094997.96</v>
+        <v>46507845.9</v>
       </c>
       <c r="H4" t="s">
         <v>8</v>
       </c>
       <c r="Z4" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" s="1">
-        <v>909.6139</v>
+        <v>725.5755</v>
       </c>
       <c r="C5">
-        <v>129.7</v>
+        <v>127.74</v>
       </c>
       <c r="D5" t="s">
         <v>8</v>
       </c>
       <c r="E5">
-        <v>117982.78</v>
+        <v>92686.53</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
-        <v>117982.78</v>
+        <v>92686.53</v>
       </c>
       <c r="H5" t="s">
         <v>8</v>
       </c>
       <c r="Z5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>16</v>
       </c>
       <c r="B6" s="1">
         <v>1.0</v>
       </c>
       <c r="C6">
-        <v>137.65</v>
+        <v>135.68</v>
       </c>
       <c r="D6" t="s">
         <v>8</v>
       </c>
       <c r="E6">
-        <v>137.65</v>
+        <v>135.68</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
-        <v>137.65</v>
+        <v>135.68</v>
       </c>
       <c r="H6" t="s">
         <v>8</v>
       </c>
       <c r="Z6" t="s">
         <v>15</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z379"/>
+  <dimension ref="A1:Z361"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="N379" sqref="N379"/>
+      <selection activeCell="N361" sqref="N361"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>18</v>
       </c>
       <c r="B1" t="s">
         <v>19</v>
       </c>
       <c r="C1" t="s">
         <v>20</v>
       </c>
       <c r="D1" t="s">
         <v>21</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>22</v>
       </c>
       <c r="G1" t="s">
         <v>23</v>
@@ -3348,18943 +3309,18043 @@
       </c>
       <c r="K1" t="s">
         <v>27</v>
       </c>
       <c r="L1" t="s">
         <v>28</v>
       </c>
       <c r="M1" t="s">
         <v>29</v>
       </c>
       <c r="N1" t="s">
         <v>30</v>
       </c>
       <c r="O1" t="s">
         <v>31</v>
       </c>
       <c r="Z1" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" s="1">
-        <v>1817.0</v>
+        <v>6025.0</v>
       </c>
       <c r="C2" s="1">
-        <v>41.14</v>
+        <v>37.35</v>
       </c>
       <c r="D2" s="1">
-        <v>35.22</v>
+        <v>29.1505892116</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
         <v>1.0</v>
       </c>
       <c r="G2" s="1">
-        <v>63994.74</v>
+        <v>175632.3</v>
       </c>
       <c r="H2" s="1">
-        <v>10756.64</v>
+        <v>49401.45</v>
       </c>
       <c r="I2" s="1">
-        <v>16.808631459398</v>
+        <v>28.127770347482</v>
       </c>
       <c r="J2">
         <v>0.0</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2" s="1">
-        <v>74751.38</v>
+        <v>225033.75</v>
       </c>
       <c r="M2" s="1">
-        <v>74751.38</v>
+        <v>225033.75</v>
       </c>
       <c r="N2" s="1">
-        <v>0.05</v>
+        <v>0.17</v>
       </c>
       <c r="O2">
         <v>1</v>
       </c>
       <c r="Z2" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>35</v>
       </c>
       <c r="B3" s="1">
-        <v>6025.0</v>
+        <v>1455.0</v>
       </c>
       <c r="C3" s="1">
-        <v>38.41</v>
+        <v>244.8</v>
       </c>
       <c r="D3" s="1">
-        <v>29.1505892116</v>
+        <v>246.3108659794</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
         <v>1.0</v>
       </c>
       <c r="G3" s="1">
-        <v>175632.3</v>
+        <v>358382.31</v>
       </c>
       <c r="H3" s="1">
-        <v>55787.95</v>
+        <v>-2198.31</v>
       </c>
       <c r="I3" s="1">
-        <v>31.76406048318</v>
+        <v>-0.6133980217941</v>
       </c>
       <c r="J3">
         <v>0.0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3" s="1">
-        <v>231420.25</v>
+        <v>356184.0</v>
       </c>
       <c r="M3" s="1">
-        <v>231420.25</v>
+        <v>356184.0</v>
       </c>
       <c r="N3" s="1">
-        <v>0.17</v>
+        <v>0.26</v>
       </c>
       <c r="O3">
         <v>1</v>
       </c>
       <c r="Z3" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>37</v>
       </c>
       <c r="B4" s="1">
-        <v>1473.0</v>
+        <v>2391.0</v>
       </c>
       <c r="C4" s="1">
-        <v>284.4</v>
+        <v>181.1</v>
       </c>
       <c r="D4" s="1">
-        <v>246.3108689749</v>
+        <v>203.2324048515</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
         <v>1.0</v>
       </c>
       <c r="G4" s="1">
-        <v>362815.91</v>
+        <v>485928.68</v>
       </c>
       <c r="H4" s="1">
-        <v>56105.29</v>
+        <v>-52918.58</v>
       </c>
       <c r="I4" s="1">
-        <v>15.463845011648</v>
+        <v>-10.890194832707</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4" s="1">
-        <v>418921.2</v>
+        <v>433010.1</v>
       </c>
       <c r="M4" s="1">
-        <v>418921.2</v>
+        <v>433010.1</v>
       </c>
       <c r="N4" s="1">
-        <v>0.3</v>
+        <v>0.32</v>
       </c>
       <c r="O4">
         <v>1</v>
       </c>
       <c r="Z4" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>39</v>
       </c>
       <c r="B5" s="1">
-        <v>2420.0</v>
+        <v>801.0</v>
       </c>
       <c r="C5" s="1">
-        <v>174.5</v>
+        <v>70.2</v>
       </c>
       <c r="D5" s="1">
-        <v>203.2324049587</v>
+        <v>78.6966292135</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
         <v>1.0</v>
       </c>
       <c r="G5" s="1">
-        <v>491822.42</v>
+        <v>63036.0</v>
       </c>
       <c r="H5" s="1">
-        <v>-69532.42</v>
+        <v>-6805.8</v>
       </c>
       <c r="I5" s="1">
-        <v>-14.137708484294</v>
+        <v>-10.796687607082</v>
       </c>
       <c r="J5">
         <v>0.0</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5" s="1">
-        <v>422290.0</v>
+        <v>56230.2</v>
       </c>
       <c r="M5" s="1">
-        <v>422290.0</v>
+        <v>56230.2</v>
       </c>
       <c r="N5" s="1">
-        <v>0.31</v>
+        <v>0.04</v>
       </c>
       <c r="O5">
         <v>1</v>
       </c>
       <c r="Z5" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>41</v>
       </c>
       <c r="B6" s="1">
-        <v>221.0</v>
+        <v>29426.0</v>
       </c>
       <c r="C6" s="1">
-        <v>874.2</v>
+        <v>26.16</v>
       </c>
       <c r="D6" s="1">
-        <v>1266.3645701357</v>
+        <v>26.9972249031</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
         <v>1.0</v>
       </c>
       <c r="G6" s="1">
-        <v>279866.57</v>
+        <v>794420.34</v>
       </c>
       <c r="H6" s="1">
-        <v>-86668.37</v>
+        <v>-24636.18</v>
       </c>
       <c r="I6" s="1">
-        <v>-30.967746522923</v>
+        <v>-3.1011517152242</v>
       </c>
       <c r="J6">
         <v>0.0</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6" s="1">
-        <v>193198.2</v>
+        <v>769784.16</v>
       </c>
       <c r="M6" s="1">
-        <v>193198.2</v>
+        <v>769784.16</v>
       </c>
       <c r="N6" s="1">
-        <v>0.14</v>
+        <v>0.57</v>
       </c>
       <c r="O6">
         <v>1</v>
       </c>
       <c r="Z6" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
         <v>43</v>
       </c>
       <c r="B7" s="1">
-        <v>29781.0</v>
+        <v>1842.0</v>
       </c>
       <c r="C7" s="1">
-        <v>26.56</v>
+        <v>72.35</v>
       </c>
       <c r="D7" s="1">
-        <v>26.9972247406</v>
+        <v>64.0799674267</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
         <v>1.0</v>
       </c>
       <c r="G7" s="1">
-        <v>804004.35</v>
+        <v>118035.3</v>
       </c>
       <c r="H7" s="1">
-        <v>-13020.99</v>
+        <v>15233.4</v>
       </c>
       <c r="I7" s="1">
-        <v>-1.6195173570889</v>
+        <v>12.905800214004</v>
       </c>
       <c r="J7">
         <v>0.0</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7" s="1">
-        <v>790983.36</v>
+        <v>133268.7</v>
       </c>
       <c r="M7" s="1">
-        <v>790983.36</v>
+        <v>133268.7</v>
       </c>
       <c r="N7" s="1">
-        <v>0.57</v>
+        <v>0.1</v>
       </c>
       <c r="O7">
         <v>1</v>
       </c>
       <c r="Z7" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" t="s">
         <v>45</v>
       </c>
       <c r="B8" s="1">
-        <v>498.0</v>
+        <v>39938.0</v>
       </c>
       <c r="C8" s="1">
-        <v>111.2</v>
+        <v>10.26</v>
       </c>
       <c r="D8" s="1">
-        <v>118.4</v>
+        <v>9.3518168161</v>
       </c>
       <c r="E8" t="s">
         <v>8</v>
       </c>
       <c r="F8">
         <v>1.0</v>
       </c>
       <c r="G8" s="1">
-        <v>58963.2</v>
+        <v>373492.86</v>
       </c>
       <c r="H8" s="1">
-        <v>-3585.6</v>
+        <v>36271.02</v>
       </c>
       <c r="I8" s="1">
-        <v>-6.0810810810811</v>
+        <v>9.7113021116388</v>
       </c>
       <c r="J8">
         <v>0.0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8" s="1">
-        <v>55377.6</v>
+        <v>409763.88</v>
       </c>
       <c r="M8" s="1">
-        <v>55377.6</v>
+        <v>409763.88</v>
       </c>
       <c r="N8" s="1">
-        <v>0.04</v>
+        <v>0.3</v>
       </c>
       <c r="O8">
         <v>1</v>
       </c>
       <c r="Z8" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" t="s">
         <v>47</v>
       </c>
       <c r="B9" s="1">
-        <v>1842.0</v>
+        <v>5448.0</v>
       </c>
       <c r="C9" s="1">
-        <v>68.85</v>
+        <v>194.32</v>
       </c>
       <c r="D9" s="1">
-        <v>64.0799674267</v>
+        <v>159.9336215125</v>
       </c>
       <c r="E9" t="s">
         <v>8</v>
       </c>
       <c r="F9">
         <v>1.0</v>
       </c>
       <c r="G9" s="1">
-        <v>118035.3</v>
+        <v>871318.37</v>
       </c>
       <c r="H9" s="1">
-        <v>8786.4</v>
+        <v>187336.99</v>
       </c>
       <c r="I9" s="1">
-        <v>7.4438748408315</v>
+        <v>21.500406332533</v>
       </c>
       <c r="J9">
         <v>0.0</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9" s="1">
-        <v>126821.7</v>
+        <v>1058655.36</v>
       </c>
       <c r="M9" s="1">
-        <v>126821.7</v>
+        <v>1058655.36</v>
       </c>
       <c r="N9" s="1">
-        <v>0.09</v>
+        <v>0.78</v>
       </c>
       <c r="O9">
         <v>1</v>
       </c>
       <c r="Z9" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" t="s">
         <v>49</v>
       </c>
       <c r="B10" s="1">
-        <v>27450.0</v>
+        <v>3512.0</v>
       </c>
       <c r="C10" s="1">
-        <v>10.725</v>
+        <v>422.9</v>
       </c>
       <c r="D10" s="1">
-        <v>8.9227285974</v>
+        <v>224.0871156036</v>
       </c>
       <c r="E10" t="s">
         <v>8</v>
       </c>
       <c r="F10">
         <v>1.0</v>
       </c>
       <c r="G10" s="1">
-        <v>244928.9</v>
+        <v>786993.95</v>
       </c>
       <c r="H10" s="1">
-        <v>49472.35</v>
+        <v>698230.85</v>
       </c>
       <c r="I10" s="1">
-        <v>20.198657651261</v>
+        <v>88.721247475918</v>
       </c>
       <c r="J10">
         <v>0.0</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10" s="1">
-        <v>294401.25</v>
+        <v>1485224.8</v>
       </c>
       <c r="M10" s="1">
-        <v>294401.25</v>
+        <v>1485224.8</v>
       </c>
       <c r="N10" s="1">
-        <v>0.21</v>
+        <v>1.1</v>
       </c>
       <c r="O10">
         <v>1</v>
       </c>
       <c r="Z10" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" t="s">
         <v>51</v>
       </c>
       <c r="B11" s="1">
-        <v>5514.0</v>
+        <v>9371.0</v>
       </c>
       <c r="C11" s="1">
-        <v>189.52</v>
+        <v>15.705</v>
       </c>
       <c r="D11" s="1">
-        <v>159.9336216902</v>
+        <v>23.9633913136</v>
       </c>
       <c r="E11" t="s">
         <v>8</v>
       </c>
       <c r="F11">
         <v>1.0</v>
       </c>
       <c r="G11" s="1">
-        <v>881873.99</v>
+        <v>224560.94</v>
       </c>
       <c r="H11" s="1">
-        <v>163139.29</v>
+        <v>-77389.38</v>
       </c>
       <c r="I11" s="1">
-        <v>18.499161087629</v>
+        <v>-34.462529414065</v>
       </c>
       <c r="J11">
         <v>0.0</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11" s="1">
-        <v>1045013.28</v>
+        <v>147171.56</v>
       </c>
       <c r="M11" s="1">
-        <v>1045013.28</v>
+        <v>147171.56</v>
       </c>
       <c r="N11" s="1">
-        <v>0.76</v>
+        <v>0.11</v>
       </c>
       <c r="O11">
         <v>1</v>
       </c>
       <c r="Z11" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" t="s">
         <v>53</v>
       </c>
       <c r="B12" s="1">
-        <v>3554.0</v>
+        <v>14591.0</v>
       </c>
       <c r="C12" s="1">
-        <v>406.6</v>
+        <v>49.94</v>
       </c>
       <c r="D12" s="1">
-        <v>224.0871159257</v>
+        <v>57.6973990816</v>
       </c>
       <c r="E12" t="s">
         <v>8</v>
       </c>
       <c r="F12">
         <v>1.0</v>
       </c>
       <c r="G12" s="1">
-        <v>796405.61</v>
+        <v>841862.75</v>
       </c>
       <c r="H12" s="1">
-        <v>648650.79</v>
+        <v>-113188.21</v>
       </c>
       <c r="I12" s="1">
-        <v>81.447290407711</v>
+        <v>-13.444971879324</v>
       </c>
       <c r="J12">
         <v>0.0</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12" s="1">
-        <v>1445056.4</v>
+        <v>728674.54</v>
       </c>
       <c r="M12" s="1">
-        <v>1445056.4</v>
+        <v>728674.54</v>
       </c>
       <c r="N12" s="1">
-        <v>1.05</v>
+        <v>0.54</v>
       </c>
       <c r="O12">
         <v>1</v>
       </c>
       <c r="Z12" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" t="s">
         <v>55</v>
       </c>
       <c r="B13" s="1">
-        <v>8369.0</v>
+        <v>4764.0</v>
       </c>
       <c r="C13" s="1">
-        <v>16.21</v>
+        <v>10.74</v>
       </c>
       <c r="D13" s="1">
-        <v>24.8976723623</v>
+        <v>13.175</v>
       </c>
       <c r="E13" t="s">
         <v>8</v>
       </c>
       <c r="F13">
         <v>1.0</v>
       </c>
       <c r="G13" s="1">
-        <v>208368.62</v>
+        <v>62765.7</v>
       </c>
       <c r="H13" s="1">
-        <v>-72707.13</v>
+        <v>-11600.34</v>
       </c>
       <c r="I13" s="1">
-        <v>-34.893512276465</v>
+        <v>-18.481973434535</v>
       </c>
       <c r="J13">
         <v>0.0</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13" s="1">
-        <v>135661.49</v>
+        <v>51165.36</v>
       </c>
       <c r="M13" s="1">
-        <v>135661.49</v>
+        <v>51165.36</v>
       </c>
       <c r="N13" s="1">
-        <v>0.1</v>
+        <v>0.04</v>
       </c>
       <c r="O13">
         <v>1</v>
       </c>
       <c r="Z13" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" t="s">
         <v>57</v>
       </c>
       <c r="B14" s="1">
-        <v>1041.0</v>
+        <v>1547.0</v>
       </c>
       <c r="C14" s="1">
-        <v>55.3</v>
+        <v>89.3</v>
       </c>
       <c r="D14" s="1">
-        <v>63.55</v>
+        <v>89.45</v>
       </c>
       <c r="E14" t="s">
         <v>8</v>
       </c>
       <c r="F14">
         <v>1.0</v>
       </c>
       <c r="G14" s="1">
-        <v>66155.55</v>
+        <v>138379.15</v>
       </c>
       <c r="H14" s="1">
-        <v>-8588.25</v>
+        <v>-232.05</v>
       </c>
       <c r="I14" s="1">
-        <v>-12.981904012589</v>
+        <v>-0.16769144773617</v>
       </c>
       <c r="J14">
         <v>0.0</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14" s="1">
-        <v>57567.3</v>
+        <v>138147.1</v>
       </c>
       <c r="M14" s="1">
-        <v>57567.3</v>
+        <v>138147.1</v>
       </c>
       <c r="N14" s="1">
-        <v>0.04</v>
+        <v>0.1</v>
       </c>
       <c r="O14">
         <v>1</v>
       </c>
       <c r="Z14" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" t="s">
         <v>59</v>
       </c>
       <c r="B15" s="1">
-        <v>10189.0</v>
+        <v>11836.0</v>
       </c>
       <c r="C15" s="1">
-        <v>51.32</v>
+        <v>71.1</v>
       </c>
       <c r="D15" s="1">
-        <v>60.400686034</v>
+        <v>55.7349425482</v>
       </c>
       <c r="E15" t="s">
         <v>8</v>
       </c>
       <c r="F15">
         <v>1.0</v>
       </c>
       <c r="G15" s="1">
-        <v>615422.59</v>
+        <v>659678.78</v>
       </c>
       <c r="H15" s="1">
-        <v>-92523.11</v>
+        <v>181860.82</v>
       </c>
       <c r="I15" s="1">
-        <v>-15.034077640861</v>
+        <v>27.568087001374</v>
       </c>
       <c r="J15">
         <v>0.0</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15" s="1">
-        <v>522899.48</v>
+        <v>841539.6</v>
       </c>
       <c r="M15" s="1">
-        <v>522899.48</v>
+        <v>841539.6</v>
       </c>
       <c r="N15" s="1">
-        <v>0.38</v>
+        <v>0.62</v>
       </c>
       <c r="O15">
         <v>1</v>
       </c>
       <c r="Z15" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" t="s">
         <v>61</v>
       </c>
       <c r="B16" s="1">
-        <v>4764.0</v>
+        <v>7817.0</v>
       </c>
       <c r="C16" s="1">
-        <v>9.976</v>
+        <v>34.66</v>
       </c>
       <c r="D16" s="1">
-        <v>13.175</v>
+        <v>31.0150569272</v>
       </c>
       <c r="E16" t="s">
         <v>8</v>
       </c>
       <c r="F16">
         <v>1.0</v>
       </c>
       <c r="G16" s="1">
-        <v>62765.7</v>
+        <v>242444.7</v>
       </c>
       <c r="H16" s="1">
-        <v>-15240.04</v>
+        <v>28492.52</v>
       </c>
       <c r="I16" s="1">
-        <v>-24.280841287519</v>
+        <v>11.752172763521</v>
       </c>
       <c r="J16">
         <v>0.0</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16" s="1">
-        <v>47525.66</v>
+        <v>270937.22</v>
       </c>
       <c r="M16" s="1">
-        <v>47525.66</v>
+        <v>270937.22</v>
       </c>
       <c r="N16" s="1">
-        <v>0.03</v>
+        <v>0.2</v>
       </c>
       <c r="O16">
         <v>1</v>
       </c>
       <c r="Z16" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" t="s">
         <v>63</v>
       </c>
       <c r="B17" s="1">
-        <v>11979.0</v>
+        <v>319.0</v>
       </c>
       <c r="C17" s="1">
-        <v>70.84</v>
+        <v>869.4</v>
       </c>
       <c r="D17" s="1">
-        <v>55.7349428166</v>
+        <v>964.4</v>
       </c>
       <c r="E17" t="s">
         <v>8</v>
       </c>
       <c r="F17">
         <v>1.0</v>
       </c>
       <c r="G17" s="1">
-        <v>667648.88</v>
+        <v>307643.6</v>
       </c>
       <c r="H17" s="1">
-        <v>180943.48</v>
+        <v>-30305.0</v>
       </c>
       <c r="I17" s="1">
-        <v>27.101592681471</v>
+        <v>-9.8506843633347</v>
       </c>
       <c r="J17">
         <v>0.0</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17" s="1">
-        <v>848592.36</v>
+        <v>277338.6</v>
       </c>
       <c r="M17" s="1">
-        <v>848592.36</v>
+        <v>277338.6</v>
       </c>
       <c r="N17" s="1">
-        <v>0.62</v>
+        <v>0.2</v>
       </c>
       <c r="O17">
         <v>1</v>
       </c>
       <c r="Z17" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" t="s">
         <v>65</v>
       </c>
       <c r="B18" s="1">
-        <v>5405.0</v>
+        <v>4086.0</v>
       </c>
       <c r="C18" s="1">
-        <v>34.06</v>
+        <v>1537.0</v>
       </c>
       <c r="D18" s="1">
-        <v>29.8347419056</v>
+        <v>545.430134606</v>
       </c>
       <c r="E18" t="s">
         <v>8</v>
       </c>
       <c r="F18">
         <v>1.0</v>
       </c>
       <c r="G18" s="1">
-        <v>161256.78</v>
+        <v>2228627.53</v>
       </c>
       <c r="H18" s="1">
-        <v>22837.52</v>
+        <v>4051554.47</v>
       </c>
       <c r="I18" s="1">
-        <v>14.162207629347</v>
+        <v>181.79594460991</v>
       </c>
       <c r="J18">
         <v>0.0</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18" s="1">
-        <v>184094.3</v>
+        <v>6280182.0</v>
       </c>
       <c r="M18" s="1">
-        <v>184094.3</v>
+        <v>6280182.0</v>
       </c>
       <c r="N18" s="1">
-        <v>0.13</v>
+        <v>4.63</v>
       </c>
       <c r="O18">
         <v>1</v>
       </c>
       <c r="Z18" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" t="s">
         <v>67</v>
       </c>
       <c r="B19" s="1">
-        <v>4135.0</v>
+        <v>1308.0</v>
       </c>
       <c r="C19" s="1">
-        <v>1655.8</v>
+        <v>69.66</v>
       </c>
       <c r="D19" s="1">
-        <v>545.4301354293</v>
+        <v>61.44</v>
       </c>
       <c r="E19" t="s">
         <v>8</v>
       </c>
       <c r="F19">
         <v>1.0</v>
       </c>
       <c r="G19" s="1">
-        <v>2255353.61</v>
+        <v>80363.52</v>
       </c>
       <c r="H19" s="1">
-        <v>4591379.39</v>
+        <v>10751.76</v>
       </c>
       <c r="I19" s="1">
-        <v>203.57691892049</v>
+        <v>13.37890625</v>
       </c>
       <c r="J19">
         <v>0.0</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19" s="1">
-        <v>6846733.0</v>
+        <v>91115.28</v>
       </c>
       <c r="M19" s="1">
-        <v>6846733.0</v>
+        <v>91115.28</v>
       </c>
       <c r="N19" s="1">
-        <v>4.97</v>
+        <v>0.07</v>
       </c>
       <c r="O19">
         <v>1</v>
       </c>
       <c r="Z19" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" t="s">
         <v>69</v>
       </c>
       <c r="B20" s="1">
-        <v>1308.0</v>
+        <v>1688.0</v>
       </c>
       <c r="C20" s="1">
-        <v>66.94</v>
+        <v>171.1</v>
       </c>
       <c r="D20" s="1">
-        <v>61.44</v>
+        <v>179.8</v>
       </c>
       <c r="E20" t="s">
         <v>8</v>
       </c>
       <c r="F20">
         <v>1.0</v>
       </c>
       <c r="G20" s="1">
-        <v>80363.52</v>
+        <v>303502.4</v>
       </c>
       <c r="H20" s="1">
-        <v>7194.0</v>
+        <v>-14685.6</v>
       </c>
       <c r="I20" s="1">
-        <v>8.9518229166667</v>
+        <v>-4.8387096774194</v>
       </c>
       <c r="J20">
         <v>0.0</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20" s="1">
-        <v>87557.52</v>
+        <v>288816.8</v>
       </c>
       <c r="M20" s="1">
-        <v>87557.52</v>
+        <v>288816.8</v>
       </c>
       <c r="N20" s="1">
-        <v>0.06</v>
+        <v>0.21</v>
       </c>
       <c r="O20">
         <v>1</v>
       </c>
       <c r="Z20" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" t="s">
         <v>71</v>
       </c>
       <c r="B21" s="1">
-        <v>32197.0</v>
+        <v>33013.0</v>
       </c>
       <c r="C21" s="1">
-        <v>42.81</v>
+        <v>44.8</v>
       </c>
       <c r="D21" s="1">
-        <v>27.6535149238</v>
+        <v>28.2538778663</v>
       </c>
       <c r="E21" t="s">
         <v>8</v>
       </c>
       <c r="F21">
         <v>1.0</v>
       </c>
       <c r="G21" s="1">
-        <v>890360.22</v>
+        <v>932745.27</v>
       </c>
       <c r="H21" s="1">
-        <v>487993.35</v>
+        <v>546237.13</v>
       </c>
       <c r="I21" s="1">
-        <v>54.80853019242</v>
+        <v>58.562305011742</v>
       </c>
       <c r="J21">
         <v>0.0</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21" s="1">
-        <v>1378353.57</v>
+        <v>1478982.4</v>
       </c>
       <c r="M21" s="1">
-        <v>1378353.57</v>
+        <v>1478982.4</v>
       </c>
       <c r="N21" s="1">
-        <v>1.0</v>
+        <v>1.09</v>
       </c>
       <c r="O21">
         <v>1</v>
       </c>
       <c r="Z21" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" t="s">
         <v>73</v>
       </c>
       <c r="B22" s="1">
         <v>7106.0</v>
       </c>
       <c r="C22" s="1">
-        <v>9.79</v>
+        <v>10.59</v>
       </c>
       <c r="D22" s="1">
         <v>8.395</v>
       </c>
       <c r="E22" t="s">
         <v>8</v>
       </c>
       <c r="F22">
         <v>1.0</v>
       </c>
       <c r="G22" s="1">
         <v>59654.87</v>
       </c>
       <c r="H22" s="1">
-        <v>9912.87</v>
+        <v>15597.67</v>
       </c>
       <c r="I22" s="1">
-        <v>16.617033948779</v>
+        <v>26.146515783204</v>
       </c>
       <c r="J22">
         <v>0.0</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22" s="1">
-        <v>69567.74</v>
+        <v>75252.54</v>
       </c>
       <c r="M22" s="1">
-        <v>69567.74</v>
+        <v>75252.54</v>
       </c>
       <c r="N22" s="1">
-        <v>0.05</v>
+        <v>0.06</v>
       </c>
       <c r="O22">
         <v>1</v>
       </c>
       <c r="Z22" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" t="s">
         <v>75</v>
       </c>
       <c r="B23" s="1">
-        <v>1135.0</v>
+        <v>8345.0</v>
       </c>
       <c r="C23" s="1">
-        <v>66.3</v>
+        <v>11.28</v>
       </c>
       <c r="D23" s="1">
-        <v>54.85</v>
+        <v>12.5344002397</v>
       </c>
       <c r="E23" t="s">
         <v>8</v>
       </c>
       <c r="F23">
         <v>1.0</v>
       </c>
       <c r="G23" s="1">
-        <v>62254.75</v>
+        <v>104599.57</v>
       </c>
       <c r="H23" s="1">
-        <v>12995.75</v>
+        <v>-10467.97</v>
       </c>
       <c r="I23" s="1">
-        <v>20.875113947129</v>
+        <v>-10.007660643347</v>
       </c>
       <c r="J23">
         <v>0.0</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23" s="1">
-        <v>75250.5</v>
+        <v>94131.6</v>
       </c>
       <c r="M23" s="1">
-        <v>75250.5</v>
+        <v>94131.6</v>
       </c>
       <c r="N23" s="1">
-        <v>0.05</v>
+        <v>0.07</v>
       </c>
       <c r="O23">
         <v>1</v>
       </c>
       <c r="Z23" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" t="s">
         <v>77</v>
       </c>
       <c r="B24" s="1">
         <v>7804.0</v>
       </c>
       <c r="C24" s="1">
-        <v>22.24</v>
+        <v>22.37</v>
       </c>
       <c r="D24" s="1">
         <v>18.4263364941</v>
       </c>
       <c r="E24" t="s">
         <v>8</v>
       </c>
       <c r="F24">
         <v>1.0</v>
       </c>
       <c r="G24" s="1">
         <v>143799.13</v>
       </c>
       <c r="H24" s="1">
-        <v>29761.83</v>
+        <v>30776.35</v>
       </c>
       <c r="I24" s="1">
-        <v>20.696808110035</v>
+        <v>21.402320027945</v>
       </c>
       <c r="J24">
         <v>0.0</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24" s="1">
-        <v>173560.96</v>
+        <v>174575.48</v>
       </c>
       <c r="M24" s="1">
-        <v>173560.96</v>
+        <v>174575.48</v>
       </c>
       <c r="N24" s="1">
         <v>0.13</v>
       </c>
       <c r="O24">
         <v>1</v>
       </c>
       <c r="Z24" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" t="s">
         <v>79</v>
       </c>
       <c r="B25" s="1">
-        <v>59731.0</v>
+        <v>61899.0</v>
       </c>
       <c r="C25" s="1">
-        <v>21.75</v>
+        <v>22.07</v>
       </c>
       <c r="D25" s="1">
-        <v>9.7697343088</v>
+        <v>10.3748580753</v>
       </c>
       <c r="E25" t="s">
         <v>8</v>
       </c>
       <c r="F25">
         <v>1.0</v>
       </c>
       <c r="G25" s="1">
-        <v>583556.0</v>
+        <v>642193.34</v>
       </c>
       <c r="H25" s="1">
-        <v>715593.25</v>
+        <v>723917.59</v>
       </c>
       <c r="I25" s="1">
-        <v>122.62632035315</v>
+        <v>112.72580154755</v>
       </c>
       <c r="J25">
         <v>0.0</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25" s="1">
-        <v>1299149.25</v>
+        <v>1366110.93</v>
       </c>
       <c r="M25" s="1">
-        <v>1299149.25</v>
+        <v>1366110.93</v>
       </c>
       <c r="N25" s="1">
-        <v>0.94</v>
+        <v>1.01</v>
       </c>
       <c r="O25">
         <v>1</v>
       </c>
       <c r="Z25" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="26" spans="1:26">
       <c r="A26" t="s">
         <v>81</v>
       </c>
       <c r="B26" s="1">
-        <v>45974.0</v>
+        <v>53032.0</v>
       </c>
       <c r="C26" s="1">
-        <v>3.183</v>
+        <v>3.186</v>
       </c>
       <c r="D26" s="1">
-        <v>3.202381781</v>
+        <v>3.2063237291</v>
       </c>
       <c r="E26" t="s">
         <v>8</v>
       </c>
       <c r="F26">
         <v>1.0</v>
       </c>
       <c r="G26" s="1">
-        <v>147226.3</v>
+        <v>170037.76</v>
       </c>
       <c r="H26" s="1">
-        <v>-891.06</v>
+        <v>-1077.81</v>
       </c>
       <c r="I26" s="1">
-        <v>-0.60523153811513</v>
+        <v>-0.63386508973066</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26" s="1">
-        <v>146335.24</v>
+        <v>168959.95</v>
       </c>
       <c r="M26" s="1">
-        <v>146335.24</v>
+        <v>168959.95</v>
       </c>
       <c r="N26" s="1">
-        <v>0.11</v>
+        <v>0.12</v>
       </c>
       <c r="O26">
         <v>1</v>
       </c>
       <c r="Z26" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="27" spans="1:26">
       <c r="A27" t="s">
         <v>83</v>
       </c>
       <c r="B27" s="1">
-        <v>133040.0</v>
+        <v>131455.0</v>
       </c>
       <c r="C27" s="1">
-        <v>11.998</v>
+        <v>11.814</v>
       </c>
       <c r="D27" s="1">
-        <v>7.5430302165</v>
+        <v>7.5430302385</v>
       </c>
       <c r="E27" t="s">
         <v>8</v>
       </c>
       <c r="F27">
         <v>1.0</v>
       </c>
       <c r="G27" s="1">
-        <v>1003524.74</v>
+        <v>991569.04</v>
       </c>
       <c r="H27" s="1">
-        <v>592689.18</v>
+        <v>561440.33</v>
       </c>
       <c r="I27" s="1">
-        <v>59.060744232374</v>
+        <v>56.621405807507</v>
       </c>
       <c r="J27">
         <v>0.0</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27" s="1">
-        <v>1596213.92</v>
+        <v>1553009.37</v>
       </c>
       <c r="M27" s="1">
-        <v>1596213.92</v>
+        <v>1553009.37</v>
       </c>
       <c r="N27" s="1">
-        <v>1.16</v>
+        <v>1.15</v>
       </c>
       <c r="O27">
         <v>1</v>
       </c>
       <c r="Z27" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="28" spans="1:26">
       <c r="A28" t="s">
         <v>85</v>
       </c>
       <c r="B28" s="1">
         <v>9841.0</v>
       </c>
       <c r="C28" s="1">
-        <v>18.68</v>
+        <v>17.29</v>
       </c>
       <c r="D28" s="1">
         <v>16.735686414</v>
       </c>
       <c r="E28" t="s">
         <v>8</v>
       </c>
       <c r="F28">
         <v>1.0</v>
       </c>
       <c r="G28" s="1">
         <v>164695.89</v>
       </c>
       <c r="H28" s="1">
-        <v>19133.99</v>
+        <v>5455.0</v>
       </c>
       <c r="I28" s="1">
-        <v>11.617770182365</v>
+        <v>3.3121652276812</v>
       </c>
       <c r="J28">
         <v>0.0</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28" s="1">
-        <v>183829.88</v>
+        <v>170150.89</v>
       </c>
       <c r="M28" s="1">
-        <v>183829.88</v>
+        <v>170150.89</v>
       </c>
       <c r="N28" s="1">
         <v>0.13</v>
       </c>
       <c r="O28">
         <v>1</v>
       </c>
       <c r="Z28" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="29" spans="1:26">
       <c r="A29" t="s">
         <v>87</v>
       </c>
       <c r="B29" s="1">
         <v>6954.0</v>
       </c>
       <c r="C29" s="1">
-        <v>15.17</v>
+        <v>15.45</v>
       </c>
       <c r="D29" s="1">
         <v>14.2214998562</v>
       </c>
       <c r="E29" t="s">
         <v>8</v>
       </c>
       <c r="F29">
         <v>1.0</v>
       </c>
       <c r="G29" s="1">
         <v>98896.31</v>
       </c>
       <c r="H29" s="1">
-        <v>6595.87</v>
+        <v>8542.99</v>
       </c>
       <c r="I29" s="1">
-        <v>6.6694803880954</v>
+        <v>8.6383303886667</v>
       </c>
       <c r="J29">
         <v>0.0</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29" s="1">
-        <v>105492.18</v>
+        <v>107439.3</v>
       </c>
       <c r="M29" s="1">
-        <v>105492.18</v>
+        <v>107439.3</v>
       </c>
       <c r="N29" s="1">
         <v>0.08</v>
       </c>
       <c r="O29">
         <v>1</v>
       </c>
       <c r="Z29" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="30" spans="1:26">
       <c r="A30" t="s">
         <v>89</v>
       </c>
       <c r="B30" s="1">
-        <v>1295.0</v>
+        <v>738.0</v>
       </c>
       <c r="C30" s="1">
-        <v>172.6</v>
+        <v>225.5</v>
       </c>
       <c r="D30" s="1">
-        <v>130.5452277992</v>
+        <v>201.1945799458</v>
       </c>
       <c r="E30" t="s">
         <v>8</v>
       </c>
       <c r="F30">
         <v>1.0</v>
       </c>
       <c r="G30" s="1">
-        <v>169056.07</v>
+        <v>148481.6</v>
       </c>
       <c r="H30" s="1">
-        <v>54460.93</v>
+        <v>17937.4</v>
       </c>
       <c r="I30" s="1">
-        <v>32.214714325253</v>
+        <v>12.080554088857</v>
       </c>
       <c r="J30">
         <v>0.0</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30" s="1">
-        <v>223517.0</v>
+        <v>166419.0</v>
       </c>
       <c r="M30" s="1">
-        <v>223517.0</v>
+        <v>166419.0</v>
       </c>
       <c r="N30" s="1">
-        <v>0.16</v>
+        <v>0.12</v>
       </c>
       <c r="O30">
         <v>1</v>
       </c>
       <c r="Z30" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:26">
       <c r="A31" t="s">
         <v>91</v>
       </c>
       <c r="B31" s="1">
-        <v>738.0</v>
+        <v>9870.0</v>
       </c>
       <c r="C31" s="1">
-        <v>320.3</v>
+        <v>58.54</v>
       </c>
       <c r="D31" s="1">
-        <v>201.1945799458</v>
+        <v>78.4756504559</v>
       </c>
       <c r="E31" t="s">
         <v>8</v>
       </c>
       <c r="F31">
         <v>1.0</v>
       </c>
       <c r="G31" s="1">
-        <v>148481.6</v>
+        <v>774554.67</v>
       </c>
       <c r="H31" s="1">
-        <v>87899.8</v>
+        <v>-196764.87</v>
       </c>
       <c r="I31" s="1">
-        <v>59.199119621556</v>
+        <v>-25.403612891521</v>
       </c>
       <c r="J31">
         <v>0.0</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31" s="1">
-        <v>236381.4</v>
+        <v>577789.8</v>
       </c>
       <c r="M31" s="1">
-        <v>236381.4</v>
+        <v>577789.8</v>
       </c>
       <c r="N31" s="1">
-        <v>0.17</v>
+        <v>0.43</v>
       </c>
       <c r="O31">
         <v>1</v>
       </c>
       <c r="Z31" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="32" spans="1:26">
       <c r="A32" t="s">
         <v>93</v>
       </c>
       <c r="B32" s="1">
-        <v>1906.0</v>
+        <v>11707.0</v>
       </c>
       <c r="C32" s="1">
-        <v>30.08</v>
+        <v>101.94</v>
       </c>
       <c r="D32" s="1">
-        <v>34.2</v>
+        <v>78.4463474844</v>
       </c>
       <c r="E32" t="s">
         <v>8</v>
       </c>
       <c r="F32">
         <v>1.0</v>
       </c>
       <c r="G32" s="1">
-        <v>65185.2</v>
+        <v>918371.39</v>
       </c>
       <c r="H32" s="1">
-        <v>-7852.72</v>
+        <v>275040.19</v>
       </c>
       <c r="I32" s="1">
-        <v>-12.046783625731</v>
+        <v>29.94868884145</v>
       </c>
       <c r="J32">
         <v>0.0</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32" s="1">
-        <v>57332.48</v>
+        <v>1193411.58</v>
       </c>
       <c r="M32" s="1">
-        <v>57332.48</v>
+        <v>1193411.58</v>
       </c>
       <c r="N32" s="1">
-        <v>0.04</v>
+        <v>0.88</v>
       </c>
       <c r="O32">
         <v>1</v>
       </c>
       <c r="Z32" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="33" spans="1:26">
       <c r="A33" t="s">
         <v>95</v>
       </c>
       <c r="B33" s="1">
-        <v>9989.0</v>
+        <v>728098.0</v>
       </c>
       <c r="C33" s="1">
-        <v>60.94</v>
+        <v>11.292</v>
       </c>
       <c r="D33" s="1">
-        <v>78.4756502152</v>
+        <v>11.2551319877</v>
       </c>
       <c r="E33" t="s">
         <v>8</v>
       </c>
       <c r="F33">
         <v>1.0</v>
       </c>
       <c r="G33" s="1">
-        <v>783893.27</v>
+        <v>8194839.09</v>
       </c>
       <c r="H33" s="1">
-        <v>-175163.61</v>
+        <v>26843.53</v>
       </c>
       <c r="I33" s="1">
-        <v>-22.345339181187</v>
+        <v>0.32756628538023</v>
       </c>
       <c r="J33">
         <v>0.0</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33" s="1">
-        <v>608729.66</v>
+        <v>8221682.62</v>
       </c>
       <c r="M33" s="1">
-        <v>608729.66</v>
+        <v>8221682.62</v>
       </c>
       <c r="N33" s="1">
-        <v>0.44</v>
+        <v>6.07</v>
       </c>
       <c r="O33">
         <v>1</v>
       </c>
       <c r="Z33" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="34" spans="1:26">
       <c r="A34" t="s">
         <v>97</v>
       </c>
       <c r="B34" s="1">
-        <v>11207.0</v>
+        <v>199820.0</v>
       </c>
       <c r="C34" s="1">
-        <v>101.84</v>
+        <v>10.646</v>
       </c>
       <c r="D34" s="1">
-        <v>77.0085419827</v>
+        <v>10.7060685117</v>
       </c>
       <c r="E34" t="s">
         <v>8</v>
       </c>
       <c r="F34">
         <v>1.0</v>
       </c>
       <c r="G34" s="1">
-        <v>863034.73</v>
+        <v>2139286.61</v>
       </c>
       <c r="H34" s="1">
-        <v>278286.15</v>
+        <v>-12002.89</v>
       </c>
       <c r="I34" s="1">
-        <v>32.245069674079</v>
+        <v>-0.56106974838682</v>
       </c>
       <c r="J34">
         <v>0.0</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34" s="1">
-        <v>1141320.88</v>
+        <v>2127283.72</v>
       </c>
       <c r="M34" s="1">
-        <v>1141320.88</v>
+        <v>2127283.72</v>
       </c>
       <c r="N34" s="1">
-        <v>0.83</v>
+        <v>1.57</v>
       </c>
       <c r="O34">
         <v>1</v>
       </c>
       <c r="Z34" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="35" spans="1:26">
       <c r="A35" t="s">
         <v>99</v>
       </c>
       <c r="B35" s="1">
-        <v>728098.0</v>
+        <v>2870.0</v>
       </c>
       <c r="C35" s="1">
-        <v>11.314</v>
+        <v>47.78</v>
       </c>
       <c r="D35" s="1">
-        <v>11.2551319877</v>
+        <v>52.2573240418</v>
       </c>
       <c r="E35" t="s">
         <v>8</v>
       </c>
       <c r="F35">
         <v>1.0</v>
       </c>
       <c r="G35" s="1">
-        <v>8194839.09</v>
+        <v>149978.52</v>
       </c>
       <c r="H35" s="1">
-        <v>42861.68</v>
+        <v>-12849.92</v>
       </c>
       <c r="I35" s="1">
-        <v>0.52303260050955</v>
+        <v>-8.5678402480569</v>
       </c>
       <c r="J35">
         <v>0.0</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35" s="1">
-        <v>8237700.77</v>
+        <v>137128.6</v>
       </c>
       <c r="M35" s="1">
-        <v>8237700.77</v>
+        <v>137128.6</v>
       </c>
       <c r="N35" s="1">
-        <v>5.98</v>
+        <v>0.1</v>
       </c>
       <c r="O35">
         <v>1</v>
       </c>
       <c r="Z35" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="36" spans="1:26">
       <c r="A36" t="s">
         <v>101</v>
       </c>
       <c r="B36" s="1">
-        <v>199820.0</v>
+        <v>15051.0</v>
       </c>
       <c r="C36" s="1">
-        <v>10.738</v>
+        <v>27.4</v>
       </c>
       <c r="D36" s="1">
-        <v>10.7060685117</v>
+        <v>24.9207733705</v>
       </c>
       <c r="E36" t="s">
         <v>8</v>
       </c>
       <c r="F36">
         <v>1.0</v>
       </c>
       <c r="G36" s="1">
-        <v>2139286.61</v>
+        <v>375082.56</v>
       </c>
       <c r="H36" s="1">
-        <v>6380.55</v>
+        <v>37314.84</v>
       </c>
       <c r="I36" s="1">
-        <v>0.29825596861002</v>
+        <v>9.948433752825</v>
       </c>
       <c r="J36">
         <v>0.0</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36" s="1">
-        <v>2145667.16</v>
+        <v>412397.4</v>
       </c>
       <c r="M36" s="1">
-        <v>2145667.16</v>
+        <v>412397.4</v>
       </c>
       <c r="N36" s="1">
-        <v>1.56</v>
+        <v>0.3</v>
       </c>
       <c r="O36">
         <v>1</v>
       </c>
       <c r="Z36" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="37" spans="1:26">
       <c r="A37" t="s">
         <v>103</v>
       </c>
       <c r="B37" s="1">
-        <v>2870.0</v>
+        <v>51591.0</v>
       </c>
       <c r="C37" s="1">
-        <v>50.42</v>
+        <v>12.47</v>
       </c>
       <c r="D37" s="1">
-        <v>52.2573240418</v>
+        <v>10.5967065961</v>
       </c>
       <c r="E37" t="s">
         <v>8</v>
       </c>
       <c r="F37">
         <v>1.0</v>
       </c>
       <c r="G37" s="1">
-        <v>149978.52</v>
+        <v>546694.69</v>
       </c>
       <c r="H37" s="1">
-        <v>-5273.12</v>
+        <v>96645.08</v>
       </c>
       <c r="I37" s="1">
-        <v>-3.5159168126209</v>
+        <v>17.678071832013</v>
       </c>
       <c r="J37">
         <v>0.0</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37" s="1">
-        <v>144705.4</v>
+        <v>643339.77</v>
       </c>
       <c r="M37" s="1">
-        <v>144705.4</v>
+        <v>643339.77</v>
       </c>
       <c r="N37" s="1">
-        <v>0.11</v>
+        <v>0.47</v>
       </c>
       <c r="O37">
         <v>1</v>
       </c>
       <c r="Z37" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="38" spans="1:26">
       <c r="A38" t="s">
         <v>105</v>
       </c>
       <c r="B38" s="1">
-        <v>15081.0</v>
+        <v>7499.0</v>
       </c>
       <c r="C38" s="1">
-        <v>13.904</v>
+        <v>36.85</v>
       </c>
       <c r="D38" s="1">
-        <v>11.948720244</v>
+        <v>35.9600933458</v>
       </c>
       <c r="E38" t="s">
         <v>8</v>
       </c>
       <c r="F38">
         <v>1.0</v>
       </c>
       <c r="G38" s="1">
-        <v>180198.65</v>
+        <v>269664.74</v>
       </c>
       <c r="H38" s="1">
-        <v>29487.57</v>
+        <v>6673.41</v>
       </c>
       <c r="I38" s="1">
-        <v>16.363923925068</v>
+        <v>2.474706185169</v>
       </c>
       <c r="J38">
         <v>0.0</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38" s="1">
-        <v>209686.22</v>
+        <v>276338.15</v>
       </c>
       <c r="M38" s="1">
-        <v>209686.22</v>
+        <v>276338.15</v>
       </c>
       <c r="N38" s="1">
-        <v>0.15</v>
+        <v>0.2</v>
       </c>
       <c r="O38">
         <v>1</v>
       </c>
       <c r="Z38" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="39" spans="1:26">
       <c r="A39" t="s">
         <v>107</v>
       </c>
       <c r="B39" s="1">
-        <v>15232.0</v>
+        <v>2024.0</v>
       </c>
       <c r="C39" s="1">
-        <v>25.54</v>
+        <v>75.98</v>
       </c>
       <c r="D39" s="1">
-        <v>24.9207733718</v>
+        <v>66.154965415</v>
       </c>
       <c r="E39" t="s">
         <v>8</v>
       </c>
       <c r="F39">
         <v>1.0</v>
       </c>
       <c r="G39" s="1">
-        <v>379593.22</v>
+        <v>133897.65</v>
       </c>
       <c r="H39" s="1">
-        <v>9432.06</v>
+        <v>19885.87</v>
       </c>
       <c r="I39" s="1">
-        <v>2.4847809452445</v>
+        <v>14.85154519142</v>
       </c>
       <c r="J39">
         <v>0.0</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39" s="1">
-        <v>389025.28</v>
+        <v>153783.52</v>
       </c>
       <c r="M39" s="1">
-        <v>389025.28</v>
+        <v>153783.52</v>
       </c>
       <c r="N39" s="1">
-        <v>0.28</v>
+        <v>0.11</v>
       </c>
       <c r="O39">
         <v>1</v>
       </c>
       <c r="Z39" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="40" spans="1:26">
       <c r="A40" t="s">
         <v>109</v>
       </c>
       <c r="B40" s="1">
-        <v>52213.0</v>
+        <v>1010.0</v>
       </c>
       <c r="C40" s="1">
-        <v>12.72</v>
+        <v>52.55</v>
       </c>
       <c r="D40" s="1">
-        <v>10.5967065673</v>
+        <v>59.9485643564</v>
       </c>
       <c r="E40" t="s">
         <v>8</v>
       </c>
       <c r="F40">
         <v>1.0</v>
       </c>
       <c r="G40" s="1">
-        <v>553285.84</v>
+        <v>60548.05</v>
       </c>
       <c r="H40" s="1">
-        <v>110863.52</v>
+        <v>-7472.55</v>
       </c>
       <c r="I40" s="1">
-        <v>20.037295731263</v>
+        <v>-12.34152049488</v>
       </c>
       <c r="J40">
         <v>0.0</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40" s="1">
-        <v>664149.36</v>
+        <v>53075.5</v>
       </c>
       <c r="M40" s="1">
-        <v>664149.36</v>
+        <v>53075.5</v>
       </c>
       <c r="N40" s="1">
-        <v>0.48</v>
+        <v>0.04</v>
       </c>
       <c r="O40">
         <v>1</v>
       </c>
       <c r="Z40" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="41" spans="1:26">
       <c r="A41" t="s">
         <v>111</v>
       </c>
       <c r="B41" s="1">
-        <v>7271.0</v>
+        <v>20436.0</v>
       </c>
       <c r="C41" s="1">
-        <v>16.1</v>
+        <v>17.785</v>
       </c>
       <c r="D41" s="1">
-        <v>16.2664764131</v>
+        <v>18.6503371501</v>
       </c>
       <c r="E41" t="s">
         <v>8</v>
       </c>
       <c r="F41">
         <v>1.0</v>
       </c>
       <c r="G41" s="1">
-        <v>118273.55</v>
+        <v>381138.29</v>
       </c>
       <c r="H41" s="1">
-        <v>-1210.45</v>
+        <v>-17684.03</v>
       </c>
       <c r="I41" s="1">
-        <v>-1.0234325426099</v>
+        <v>-4.6397936035238</v>
       </c>
       <c r="J41">
         <v>0.0</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41" s="1">
-        <v>117063.1</v>
+        <v>363454.26</v>
       </c>
       <c r="M41" s="1">
-        <v>117063.1</v>
+        <v>363454.26</v>
       </c>
       <c r="N41" s="1">
-        <v>0.08</v>
+        <v>0.27</v>
       </c>
       <c r="O41">
         <v>1</v>
       </c>
       <c r="Z41" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="42" spans="1:26">
       <c r="A42" t="s">
         <v>113</v>
       </c>
       <c r="B42" s="1">
-        <v>680.0</v>
+        <v>5707.0</v>
       </c>
       <c r="C42" s="1">
-        <v>81.0</v>
+        <v>72.98</v>
       </c>
       <c r="D42" s="1">
-        <v>92.7</v>
+        <v>60.2873611354</v>
       </c>
       <c r="E42" t="s">
         <v>8</v>
       </c>
       <c r="F42">
         <v>1.0</v>
       </c>
       <c r="G42" s="1">
-        <v>63036.0</v>
+        <v>344059.97</v>
       </c>
       <c r="H42" s="1">
-        <v>-7956.0</v>
+        <v>72436.89</v>
       </c>
       <c r="I42" s="1">
-        <v>-12.621359223301</v>
+        <v>21.053565167724</v>
       </c>
       <c r="J42">
         <v>0.0</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42" s="1">
-        <v>55080.0</v>
+        <v>416496.86</v>
       </c>
       <c r="M42" s="1">
-        <v>55080.0</v>
+        <v>416496.86</v>
       </c>
       <c r="N42" s="1">
-        <v>0.04</v>
+        <v>0.31</v>
       </c>
       <c r="O42">
         <v>1</v>
       </c>
       <c r="Z42" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="43" spans="1:26">
       <c r="A43" t="s">
         <v>115</v>
       </c>
       <c r="B43" s="1">
-        <v>4539.0</v>
+        <v>15702.0</v>
       </c>
       <c r="C43" s="1">
-        <v>38.1</v>
+        <v>17.885</v>
       </c>
       <c r="D43" s="1">
-        <v>34.5189557171</v>
+        <v>26.6167634696</v>
       </c>
       <c r="E43" t="s">
         <v>8</v>
       </c>
       <c r="F43">
         <v>1.0</v>
       </c>
       <c r="G43" s="1">
-        <v>156681.54</v>
+        <v>417936.42</v>
       </c>
       <c r="H43" s="1">
-        <v>16254.36</v>
+        <v>-137106.15</v>
       </c>
       <c r="I43" s="1">
-        <v>10.374138523275</v>
+        <v>-32.805504243923</v>
       </c>
       <c r="J43">
         <v>0.0</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43" s="1">
-        <v>172935.9</v>
+        <v>280830.27</v>
       </c>
       <c r="M43" s="1">
-        <v>172935.9</v>
+        <v>280830.27</v>
       </c>
       <c r="N43" s="1">
-        <v>0.13</v>
+        <v>0.21</v>
       </c>
       <c r="O43">
         <v>1</v>
       </c>
       <c r="Z43" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="44" spans="1:26">
       <c r="A44" t="s">
         <v>117</v>
       </c>
       <c r="B44" s="1">
-        <v>5431.0</v>
+        <v>15929.0</v>
       </c>
       <c r="C44" s="1">
-        <v>78.1</v>
+        <v>30.835</v>
       </c>
       <c r="D44" s="1">
-        <v>66.154964095</v>
+        <v>30.0731339067</v>
       </c>
       <c r="E44" t="s">
         <v>8</v>
       </c>
       <c r="F44">
         <v>1.0</v>
       </c>
       <c r="G44" s="1">
-        <v>359287.61</v>
+        <v>479034.95</v>
       </c>
       <c r="H44" s="1">
-        <v>64873.49</v>
+        <v>12135.77</v>
       </c>
       <c r="I44" s="1">
-        <v>18.056144491039</v>
+        <v>2.5333788275782</v>
       </c>
       <c r="J44">
         <v>0.0</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44" s="1">
-        <v>424161.1</v>
+        <v>491170.72</v>
       </c>
       <c r="M44" s="1">
-        <v>424161.1</v>
+        <v>491170.72</v>
       </c>
       <c r="N44" s="1">
-        <v>0.31</v>
+        <v>0.36</v>
       </c>
       <c r="O44">
         <v>1</v>
       </c>
       <c r="Z44" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="45" spans="1:26">
       <c r="A45" t="s">
         <v>119</v>
       </c>
       <c r="B45" s="1">
-        <v>1010.0</v>
+        <v>2474.0</v>
       </c>
       <c r="C45" s="1">
-        <v>53.2</v>
+        <v>256.9</v>
       </c>
       <c r="D45" s="1">
-        <v>62.15</v>
+        <v>224.0302061439</v>
       </c>
       <c r="E45" t="s">
         <v>8</v>
       </c>
       <c r="F45">
         <v>1.0</v>
       </c>
       <c r="G45" s="1">
-        <v>62771.5</v>
+        <v>554250.73</v>
       </c>
       <c r="H45" s="1">
-        <v>-9039.5</v>
+        <v>81319.87</v>
       </c>
       <c r="I45" s="1">
-        <v>-14.400643604183</v>
+        <v>14.67203660697</v>
       </c>
       <c r="J45">
         <v>0.0</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45" s="1">
-        <v>53732.0</v>
+        <v>635570.6</v>
       </c>
       <c r="M45" s="1">
-        <v>53732.0</v>
+        <v>635570.6</v>
       </c>
       <c r="N45" s="1">
-        <v>0.04</v>
+        <v>0.47</v>
       </c>
       <c r="O45">
         <v>1</v>
       </c>
       <c r="Z45" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="46" spans="1:26">
       <c r="A46" t="s">
         <v>121</v>
       </c>
       <c r="B46" s="1">
-        <v>20436.0</v>
+        <v>8450.0</v>
       </c>
       <c r="C46" s="1">
-        <v>17.685</v>
+        <v>56.9</v>
       </c>
       <c r="D46" s="1">
-        <v>18.6503371501</v>
+        <v>49.9395822485</v>
       </c>
       <c r="E46" t="s">
         <v>8</v>
       </c>
       <c r="F46">
         <v>1.0</v>
       </c>
       <c r="G46" s="1">
-        <v>381138.29</v>
+        <v>421989.47</v>
       </c>
       <c r="H46" s="1">
-        <v>-19727.63</v>
+        <v>58815.53</v>
       </c>
       <c r="I46" s="1">
-        <v>-5.1759769400235</v>
+        <v>13.937677165262</v>
       </c>
       <c r="J46">
         <v>0.0</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46" s="1">
-        <v>361410.66</v>
+        <v>480805.0</v>
       </c>
       <c r="M46" s="1">
-        <v>361410.66</v>
+        <v>480805.0</v>
       </c>
       <c r="N46" s="1">
-        <v>0.26</v>
+        <v>0.35</v>
       </c>
       <c r="O46">
         <v>1</v>
       </c>
       <c r="Z46" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="47" spans="1:26">
       <c r="A47" t="s">
         <v>123</v>
       </c>
       <c r="B47" s="1">
-        <v>6094.0</v>
+        <v>9494.0</v>
       </c>
       <c r="C47" s="1">
-        <v>66.64</v>
+        <v>27.11</v>
       </c>
       <c r="D47" s="1">
-        <v>60.287361339</v>
+        <v>30.8287623762</v>
       </c>
       <c r="E47" t="s">
         <v>8</v>
       </c>
       <c r="F47">
         <v>1.0</v>
       </c>
       <c r="G47" s="1">
-        <v>367391.18</v>
+        <v>292688.27</v>
       </c>
       <c r="H47" s="1">
-        <v>38712.98</v>
+        <v>-35305.93</v>
       </c>
       <c r="I47" s="1">
-        <v>10.537264394861</v>
+        <v>-12.062639203136</v>
       </c>
       <c r="J47">
         <v>0.0</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47" s="1">
-        <v>406104.16</v>
+        <v>257382.34</v>
       </c>
       <c r="M47" s="1">
-        <v>406104.16</v>
+        <v>257382.34</v>
       </c>
       <c r="N47" s="1">
-        <v>0.29</v>
+        <v>0.19</v>
       </c>
       <c r="O47">
         <v>1</v>
       </c>
       <c r="Z47" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="48" spans="1:26">
       <c r="A48" t="s">
         <v>125</v>
       </c>
       <c r="B48" s="1">
-        <v>12453.0</v>
+        <v>45797.0</v>
       </c>
       <c r="C48" s="1">
-        <v>17.03</v>
+        <v>19.235</v>
       </c>
       <c r="D48" s="1">
-        <v>28.7540022485</v>
+        <v>19.1358377186</v>
       </c>
       <c r="E48" t="s">
         <v>8</v>
       </c>
       <c r="F48">
         <v>1.0</v>
       </c>
       <c r="G48" s="1">
-        <v>358073.59</v>
+        <v>876363.96</v>
       </c>
       <c r="H48" s="1">
-        <v>-145999.0</v>
+        <v>4541.34</v>
       </c>
       <c r="I48" s="1">
-        <v>-40.77346223719</v>
+        <v>0.51820250572605</v>
       </c>
       <c r="J48">
         <v>0.0</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48" s="1">
-        <v>212074.59</v>
+        <v>880905.3</v>
       </c>
       <c r="M48" s="1">
-        <v>212074.59</v>
+        <v>880905.3</v>
       </c>
       <c r="N48" s="1">
-        <v>0.15</v>
+        <v>0.65</v>
       </c>
       <c r="O48">
         <v>1</v>
       </c>
       <c r="Z48" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="49" spans="1:26">
       <c r="A49" t="s">
         <v>127</v>
       </c>
       <c r="B49" s="1">
-        <v>16121.0</v>
+        <v>142601.0</v>
       </c>
       <c r="C49" s="1">
-        <v>31.5</v>
+        <v>4.518</v>
       </c>
       <c r="D49" s="1">
-        <v>30.0731338006</v>
+        <v>4.5327330804</v>
       </c>
       <c r="E49" t="s">
         <v>8</v>
       </c>
       <c r="F49">
         <v>1.0</v>
       </c>
       <c r="G49" s="1">
-        <v>484808.99</v>
+        <v>646372.27</v>
       </c>
       <c r="H49" s="1">
-        <v>23002.51</v>
+        <v>-2100.95</v>
       </c>
       <c r="I49" s="1">
-        <v>4.7446541781331</v>
+        <v>-0.32503714925766</v>
       </c>
       <c r="J49">
         <v>0.0</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49" s="1">
-        <v>507811.5</v>
+        <v>644271.32</v>
       </c>
       <c r="M49" s="1">
-        <v>507811.5</v>
+        <v>644271.32</v>
       </c>
       <c r="N49" s="1">
-        <v>0.37</v>
+        <v>0.48</v>
       </c>
       <c r="O49">
         <v>1</v>
       </c>
       <c r="Z49" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="50" spans="1:26">
       <c r="A50" t="s">
         <v>129</v>
       </c>
       <c r="B50" s="1">
-        <v>2431.0</v>
+        <v>1318.0</v>
       </c>
       <c r="C50" s="1">
-        <v>244.0</v>
+        <v>121.35</v>
       </c>
       <c r="D50" s="1">
-        <v>223.1258658988</v>
+        <v>145.6875644917</v>
       </c>
       <c r="E50" t="s">
         <v>8</v>
       </c>
       <c r="F50">
         <v>1.0</v>
       </c>
       <c r="G50" s="1">
-        <v>542418.98</v>
+        <v>192016.21</v>
       </c>
       <c r="H50" s="1">
-        <v>50745.02</v>
+        <v>-32076.91</v>
       </c>
       <c r="I50" s="1">
-        <v>9.3553179131011</v>
+        <v>-16.705313577432</v>
       </c>
       <c r="J50">
         <v>0.0</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50" s="1">
-        <v>593164.0</v>
+        <v>159939.3</v>
       </c>
       <c r="M50" s="1">
-        <v>593164.0</v>
+        <v>159939.3</v>
       </c>
       <c r="N50" s="1">
-        <v>0.43</v>
+        <v>0.12</v>
       </c>
       <c r="O50">
         <v>1</v>
       </c>
       <c r="Z50" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="51" spans="1:26">
       <c r="A51" t="s">
         <v>131</v>
       </c>
       <c r="B51" s="1">
-        <v>8552.0</v>
+        <v>10473.0</v>
       </c>
       <c r="C51" s="1">
-        <v>51.6</v>
+        <v>35.22</v>
       </c>
       <c r="D51" s="1">
-        <v>49.9395825538</v>
+        <v>43.3131223145</v>
       </c>
       <c r="E51" t="s">
         <v>8</v>
       </c>
       <c r="F51">
         <v>1.0</v>
       </c>
       <c r="G51" s="1">
-        <v>427083.31</v>
+        <v>453618.33</v>
       </c>
       <c r="H51" s="1">
-        <v>14199.89</v>
+        <v>-84759.27</v>
       </c>
       <c r="I51" s="1">
-        <v>3.3248524743334</v>
+        <v>-18.685151016715</v>
       </c>
       <c r="J51">
         <v>0.0</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51" s="1">
-        <v>441283.2</v>
+        <v>368859.06</v>
       </c>
       <c r="M51" s="1">
-        <v>441283.2</v>
+        <v>368859.06</v>
       </c>
       <c r="N51" s="1">
-        <v>0.32</v>
+        <v>0.27</v>
       </c>
       <c r="O51">
         <v>1</v>
       </c>
       <c r="Z51" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="52" spans="1:26">
       <c r="A52" t="s">
         <v>133</v>
       </c>
       <c r="B52" s="1">
-        <v>9494.0</v>
+        <v>133432.0</v>
       </c>
       <c r="C52" s="1">
-        <v>26.12</v>
+        <v>10.168</v>
       </c>
       <c r="D52" s="1">
-        <v>30.8287623762</v>
+        <v>6.2283979855</v>
       </c>
       <c r="E52" t="s">
         <v>8</v>
       </c>
       <c r="F52">
         <v>1.0</v>
       </c>
       <c r="G52" s="1">
-        <v>292688.27</v>
+        <v>831067.6</v>
       </c>
       <c r="H52" s="1">
-        <v>-44704.99</v>
+        <v>525668.98</v>
       </c>
       <c r="I52" s="1">
-        <v>-15.273926078418</v>
+        <v>63.252252885325</v>
       </c>
       <c r="J52">
         <v>0.0</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52" s="1">
-        <v>247983.28</v>
+        <v>1356736.58</v>
       </c>
       <c r="M52" s="1">
-        <v>247983.28</v>
+        <v>1356736.58</v>
       </c>
       <c r="N52" s="1">
-        <v>0.18</v>
+        <v>1.0</v>
       </c>
       <c r="O52">
         <v>1</v>
       </c>
       <c r="Z52" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="53" spans="1:26">
       <c r="A53" t="s">
         <v>135</v>
       </c>
       <c r="B53" s="1">
-        <v>48579.0</v>
+        <v>36322.0</v>
       </c>
       <c r="C53" s="1">
-        <v>17.805</v>
+        <v>26.86</v>
       </c>
       <c r="D53" s="1">
-        <v>19.1358377077</v>
+        <v>16.6776132922</v>
       </c>
       <c r="E53" t="s">
         <v>8</v>
       </c>
       <c r="F53">
         <v>1.0</v>
       </c>
       <c r="G53" s="1">
-        <v>929599.86</v>
+        <v>605764.27</v>
       </c>
       <c r="H53" s="1">
-        <v>-64650.76</v>
+        <v>369844.65</v>
       </c>
       <c r="I53" s="1">
-        <v>-6.9546869337954</v>
+        <v>61.054219985606</v>
       </c>
       <c r="J53">
         <v>0.0</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53" s="1">
-        <v>864949.1</v>
+        <v>975608.92</v>
       </c>
       <c r="M53" s="1">
-        <v>864949.1</v>
+        <v>975608.92</v>
       </c>
       <c r="N53" s="1">
-        <v>0.63</v>
+        <v>0.72</v>
       </c>
       <c r="O53">
         <v>1</v>
       </c>
       <c r="Z53" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="54" spans="1:26">
       <c r="A54" t="s">
         <v>137</v>
       </c>
       <c r="B54" s="1">
-        <v>100769.0</v>
+        <v>1384.0</v>
       </c>
       <c r="C54" s="1">
-        <v>4.449</v>
+        <v>111.7</v>
       </c>
       <c r="D54" s="1">
-        <v>4.5127372505</v>
+        <v>104.1228179191</v>
       </c>
       <c r="E54" t="s">
         <v>8</v>
       </c>
       <c r="F54">
         <v>1.0</v>
       </c>
       <c r="G54" s="1">
-        <v>454744.02</v>
+        <v>144105.98</v>
       </c>
       <c r="H54" s="1">
-        <v>-6422.74</v>
+        <v>10486.82</v>
       </c>
       <c r="I54" s="1">
-        <v>-1.4123858077342</v>
+        <v>7.2771581026686</v>
       </c>
       <c r="J54">
         <v>0.0</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54" s="1">
-        <v>448321.28</v>
+        <v>154592.8</v>
       </c>
       <c r="M54" s="1">
-        <v>448321.28</v>
+        <v>154592.8</v>
       </c>
       <c r="N54" s="1">
-        <v>0.33</v>
+        <v>0.11</v>
       </c>
       <c r="O54">
         <v>1</v>
       </c>
       <c r="Z54" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="55" spans="1:26">
       <c r="A55" t="s">
         <v>139</v>
       </c>
       <c r="B55" s="1">
-        <v>1318.0</v>
+        <v>2617.0</v>
       </c>
       <c r="C55" s="1">
-        <v>129.95</v>
+        <v>166.7</v>
       </c>
       <c r="D55" s="1">
-        <v>145.6875644917</v>
+        <v>201.1602139855</v>
       </c>
       <c r="E55" t="s">
         <v>8</v>
       </c>
       <c r="F55">
         <v>1.0</v>
       </c>
       <c r="G55" s="1">
-        <v>192016.21</v>
+        <v>526436.28</v>
       </c>
       <c r="H55" s="1">
-        <v>-20742.11</v>
+        <v>-90182.38</v>
       </c>
       <c r="I55" s="1">
-        <v>-10.802270287493</v>
+        <v>-17.130730427622</v>
       </c>
       <c r="J55">
         <v>0.0</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55" s="1">
-        <v>171274.1</v>
+        <v>436253.9</v>
       </c>
       <c r="M55" s="1">
-        <v>171274.1</v>
+        <v>436253.9</v>
       </c>
       <c r="N55" s="1">
-        <v>0.12</v>
+        <v>0.32</v>
       </c>
       <c r="O55">
         <v>1</v>
       </c>
       <c r="Z55" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="56" spans="1:26">
       <c r="A56" t="s">
         <v>141</v>
       </c>
       <c r="B56" s="1">
-        <v>10473.0</v>
+        <v>1013.0</v>
       </c>
       <c r="C56" s="1">
-        <v>37.66</v>
+        <v>70.28</v>
       </c>
       <c r="D56" s="1">
-        <v>43.3131223145</v>
+        <v>68.16</v>
       </c>
       <c r="E56" t="s">
         <v>8</v>
       </c>
       <c r="F56">
         <v>1.0</v>
       </c>
       <c r="G56" s="1">
-        <v>453618.33</v>
+        <v>69046.08</v>
       </c>
       <c r="H56" s="1">
-        <v>-59205.15</v>
+        <v>2147.56</v>
       </c>
       <c r="I56" s="1">
-        <v>-13.051754323949</v>
+        <v>3.1103286384977</v>
       </c>
       <c r="J56">
         <v>0.0</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56" s="1">
-        <v>394413.18</v>
+        <v>71193.64</v>
       </c>
       <c r="M56" s="1">
-        <v>394413.18</v>
+        <v>71193.64</v>
       </c>
       <c r="N56" s="1">
-        <v>0.29</v>
+        <v>0.05</v>
       </c>
       <c r="O56">
         <v>1</v>
       </c>
       <c r="Z56" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="57" spans="1:26">
       <c r="A57" t="s">
         <v>143</v>
       </c>
       <c r="B57" s="1">
-        <v>135041.0</v>
+        <v>33128.0</v>
       </c>
       <c r="C57" s="1">
-        <v>9.821</v>
+        <v>16.95</v>
       </c>
       <c r="D57" s="1">
-        <v>6.228397968</v>
+        <v>15.9615998551</v>
       </c>
       <c r="E57" t="s">
         <v>8</v>
       </c>
       <c r="F57">
         <v>1.0</v>
       </c>
       <c r="G57" s="1">
-        <v>841089.09</v>
+        <v>528775.88</v>
       </c>
       <c r="H57" s="1">
-        <v>485148.57</v>
+        <v>32743.72</v>
       </c>
       <c r="I57" s="1">
-        <v>57.680996670638</v>
+        <v>6.1923626319718</v>
       </c>
       <c r="J57">
         <v>0.0</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57" s="1">
-        <v>1326237.66</v>
+        <v>561519.6</v>
       </c>
       <c r="M57" s="1">
-        <v>1326237.66</v>
+        <v>561519.6</v>
       </c>
       <c r="N57" s="1">
-        <v>0.96</v>
+        <v>0.41</v>
       </c>
       <c r="O57">
         <v>1</v>
       </c>
       <c r="Z57" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="58" spans="1:26">
       <c r="A58" t="s">
         <v>145</v>
       </c>
       <c r="B58" s="1">
-        <v>34331.0</v>
+        <v>2454.0</v>
       </c>
       <c r="C58" s="1">
-        <v>27.18</v>
+        <v>23.11</v>
       </c>
       <c r="D58" s="1">
-        <v>15.9324412339</v>
+        <v>25.66</v>
       </c>
       <c r="E58" t="s">
         <v>8</v>
       </c>
       <c r="F58">
         <v>1.0</v>
       </c>
       <c r="G58" s="1">
-        <v>546976.64</v>
+        <v>62969.64</v>
       </c>
       <c r="H58" s="1">
-        <v>386139.94</v>
+        <v>-6257.7</v>
       </c>
       <c r="I58" s="1">
-        <v>70.595325606593</v>
+        <v>-9.937646141855</v>
       </c>
       <c r="J58">
         <v>0.0</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58" s="1">
-        <v>933116.58</v>
+        <v>56711.94</v>
       </c>
       <c r="M58" s="1">
-        <v>933116.58</v>
+        <v>56711.94</v>
       </c>
       <c r="N58" s="1">
-        <v>0.68</v>
+        <v>0.04</v>
       </c>
       <c r="O58">
         <v>1</v>
       </c>
       <c r="Z58" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="59" spans="1:26">
       <c r="A59" t="s">
         <v>147</v>
       </c>
       <c r="B59" s="1">
-        <v>2845.0</v>
+        <v>3896.0</v>
       </c>
       <c r="C59" s="1">
-        <v>116.5</v>
+        <v>186.3</v>
       </c>
       <c r="D59" s="1">
-        <v>104.1228154657</v>
+        <v>155.7605107803</v>
       </c>
       <c r="E59" t="s">
         <v>8</v>
       </c>
       <c r="F59">
         <v>1.0</v>
       </c>
       <c r="G59" s="1">
-        <v>296229.41</v>
+        <v>606842.95</v>
       </c>
       <c r="H59" s="1">
-        <v>35213.09</v>
+        <v>118981.85</v>
       </c>
       <c r="I59" s="1">
-        <v>11.887101284103</v>
+        <v>19.606695603863</v>
       </c>
       <c r="J59">
         <v>0.0</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59" s="1">
-        <v>331442.5</v>
+        <v>725824.8</v>
       </c>
       <c r="M59" s="1">
-        <v>331442.5</v>
+        <v>725824.8</v>
       </c>
       <c r="N59" s="1">
-        <v>0.24</v>
+        <v>0.54</v>
       </c>
       <c r="O59">
         <v>1</v>
       </c>
       <c r="Z59" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="60" spans="1:26">
       <c r="A60" t="s">
         <v>149</v>
       </c>
       <c r="B60" s="1">
-        <v>2649.0</v>
+        <v>1308.0</v>
       </c>
       <c r="C60" s="1">
-        <v>168.5</v>
+        <v>60.3</v>
       </c>
       <c r="D60" s="1">
-        <v>201.1602151755</v>
+        <v>65.9</v>
       </c>
       <c r="E60" t="s">
         <v>8</v>
       </c>
       <c r="F60">
         <v>1.0</v>
       </c>
       <c r="G60" s="1">
-        <v>532873.41</v>
+        <v>86197.2</v>
       </c>
       <c r="H60" s="1">
-        <v>-86516.91</v>
+        <v>-7324.8</v>
       </c>
       <c r="I60" s="1">
-        <v>-16.235921773616</v>
+        <v>-8.4977238239757</v>
       </c>
       <c r="J60">
         <v>0.0</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60" s="1">
-        <v>446356.5</v>
+        <v>78872.4</v>
       </c>
       <c r="M60" s="1">
-        <v>446356.5</v>
+        <v>78872.4</v>
       </c>
       <c r="N60" s="1">
-        <v>0.32</v>
+        <v>0.06</v>
       </c>
       <c r="O60">
         <v>1</v>
       </c>
       <c r="Z60" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="61" spans="1:26">
       <c r="A61" t="s">
         <v>151</v>
       </c>
       <c r="B61" s="1">
-        <v>1013.0</v>
+        <v>19231.0</v>
       </c>
       <c r="C61" s="1">
-        <v>63.48</v>
+        <v>42.24</v>
       </c>
       <c r="D61" s="1">
-        <v>68.16</v>
+        <v>35.2702958764</v>
       </c>
       <c r="E61" t="s">
         <v>8</v>
       </c>
       <c r="F61">
         <v>1.0</v>
       </c>
       <c r="G61" s="1">
-        <v>69046.08</v>
+        <v>678283.06</v>
       </c>
       <c r="H61" s="1">
-        <v>-4740.84</v>
+        <v>134034.38</v>
       </c>
       <c r="I61" s="1">
-        <v>-6.8661971830986</v>
+        <v>19.760832593991</v>
       </c>
       <c r="J61">
         <v>0.0</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61" s="1">
-        <v>64305.24</v>
+        <v>812317.44</v>
       </c>
       <c r="M61" s="1">
-        <v>64305.24</v>
+        <v>812317.44</v>
       </c>
       <c r="N61" s="1">
-        <v>0.05</v>
+        <v>0.6</v>
       </c>
       <c r="O61">
         <v>1</v>
       </c>
       <c r="Z61" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="62" spans="1:26">
       <c r="A62" t="s">
         <v>153</v>
       </c>
       <c r="B62" s="1">
-        <v>2454.0</v>
+        <v>940.0</v>
       </c>
       <c r="C62" s="1">
-        <v>22.2</v>
+        <v>255.0</v>
       </c>
       <c r="D62" s="1">
-        <v>25.66</v>
+        <v>257.355</v>
       </c>
       <c r="E62" t="s">
         <v>8</v>
       </c>
       <c r="F62">
         <v>1.0</v>
       </c>
       <c r="G62" s="1">
-        <v>62969.64</v>
+        <v>241913.7</v>
       </c>
       <c r="H62" s="1">
-        <v>-8490.84</v>
+        <v>-2213.7</v>
       </c>
       <c r="I62" s="1">
-        <v>-13.48402182385</v>
+        <v>-0.91507839365856</v>
       </c>
       <c r="J62">
         <v>0.0</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62" s="1">
-        <v>54478.8</v>
+        <v>239700.0</v>
       </c>
       <c r="M62" s="1">
-        <v>54478.8</v>
+        <v>239700.0</v>
       </c>
       <c r="N62" s="1">
-        <v>0.04</v>
+        <v>0.18</v>
       </c>
       <c r="O62">
         <v>1</v>
       </c>
       <c r="Z62" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="63" spans="1:26">
       <c r="A63" t="s">
         <v>155</v>
       </c>
       <c r="B63" s="1">
-        <v>487.0</v>
+        <v>5576.0</v>
       </c>
       <c r="C63" s="1">
-        <v>306.2</v>
+        <v>77.24</v>
       </c>
       <c r="D63" s="1">
-        <v>318.4788501027</v>
+        <v>77.7788360832</v>
       </c>
       <c r="E63" t="s">
         <v>8</v>
       </c>
       <c r="F63">
         <v>1.0</v>
       </c>
       <c r="G63" s="1">
-        <v>155099.2</v>
+        <v>433694.79</v>
       </c>
       <c r="H63" s="1">
-        <v>-5979.8</v>
+        <v>-3004.55</v>
       </c>
       <c r="I63" s="1">
-        <v>-3.855467984361</v>
+        <v>-0.69277982334074</v>
       </c>
       <c r="J63">
         <v>0.0</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63" s="1">
-        <v>149119.4</v>
+        <v>430690.24</v>
       </c>
       <c r="M63" s="1">
-        <v>149119.4</v>
+        <v>430690.24</v>
       </c>
       <c r="N63" s="1">
-        <v>0.11</v>
+        <v>0.32</v>
       </c>
       <c r="O63">
         <v>1</v>
       </c>
       <c r="Z63" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="64" spans="1:26">
       <c r="A64" t="s">
         <v>157</v>
       </c>
       <c r="B64" s="1">
-        <v>4645.0</v>
+        <v>2106.0</v>
       </c>
       <c r="C64" s="1">
-        <v>61.62</v>
+        <v>74.9</v>
       </c>
       <c r="D64" s="1">
-        <v>62.742058127</v>
+        <v>68.7123409307</v>
       </c>
       <c r="E64" t="s">
         <v>8</v>
       </c>
       <c r="F64">
         <v>1.0</v>
       </c>
       <c r="G64" s="1">
-        <v>291436.86</v>
+        <v>144708.19</v>
       </c>
       <c r="H64" s="1">
-        <v>-5211.96</v>
+        <v>13031.21</v>
       </c>
       <c r="I64" s="1">
-        <v>-1.7883667838035</v>
+        <v>9.005164116834</v>
       </c>
       <c r="J64">
         <v>0.0</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64" s="1">
-        <v>286224.9</v>
+        <v>157739.4</v>
       </c>
       <c r="M64" s="1">
-        <v>286224.9</v>
+        <v>157739.4</v>
       </c>
       <c r="N64" s="1">
-        <v>0.21</v>
+        <v>0.12</v>
       </c>
       <c r="O64">
         <v>1</v>
       </c>
       <c r="Z64" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="65" spans="1:26">
       <c r="A65" t="s">
         <v>159</v>
       </c>
       <c r="B65" s="1">
-        <v>723.0</v>
+        <v>325.0</v>
       </c>
       <c r="C65" s="1">
-        <v>71.8</v>
+        <v>1681.0</v>
       </c>
       <c r="D65" s="1">
-        <v>83.25</v>
+        <v>1477.9031384615</v>
       </c>
       <c r="E65" t="s">
         <v>8</v>
       </c>
       <c r="F65">
         <v>1.0</v>
       </c>
       <c r="G65" s="1">
-        <v>60189.75</v>
+        <v>480318.52</v>
       </c>
       <c r="H65" s="1">
-        <v>-8278.35</v>
+        <v>66006.48</v>
       </c>
       <c r="I65" s="1">
-        <v>-13.753753753754</v>
+        <v>13.742230884622</v>
       </c>
       <c r="J65">
         <v>0.0</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65" s="1">
-        <v>51911.4</v>
+        <v>546325.0</v>
       </c>
       <c r="M65" s="1">
-        <v>51911.4</v>
+        <v>546325.0</v>
       </c>
       <c r="N65" s="1">
-        <v>0.04</v>
+        <v>0.4</v>
       </c>
       <c r="O65">
         <v>1</v>
       </c>
       <c r="Z65" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="66" spans="1:26">
       <c r="A66" t="s">
         <v>161</v>
       </c>
       <c r="B66" s="1">
-        <v>1948.0</v>
+        <v>1253.0</v>
       </c>
       <c r="C66" s="1">
-        <v>41.25</v>
+        <v>54.1</v>
       </c>
       <c r="D66" s="1">
-        <v>39.45</v>
+        <v>48.74</v>
       </c>
       <c r="E66" t="s">
         <v>8</v>
       </c>
       <c r="F66">
         <v>1.0</v>
       </c>
       <c r="G66" s="1">
-        <v>76848.6</v>
+        <v>61071.22</v>
       </c>
       <c r="H66" s="1">
-        <v>3506.4</v>
+        <v>6716.08</v>
       </c>
       <c r="I66" s="1">
-        <v>4.5627376425856</v>
+        <v>10.997127615921</v>
       </c>
       <c r="J66">
         <v>0.0</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66" s="1">
-        <v>80355.0</v>
+        <v>67787.3</v>
       </c>
       <c r="M66" s="1">
-        <v>80355.0</v>
+        <v>67787.3</v>
       </c>
       <c r="N66" s="1">
-        <v>0.06</v>
+        <v>0.05</v>
       </c>
       <c r="O66">
         <v>1</v>
       </c>
       <c r="Z66" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="67" spans="1:26">
       <c r="A67" t="s">
         <v>163</v>
       </c>
       <c r="B67" s="1">
-        <v>1676.0</v>
+        <v>1928.0</v>
       </c>
       <c r="C67" s="1">
-        <v>39.26</v>
+        <v>26.92</v>
       </c>
       <c r="D67" s="1">
-        <v>36.76</v>
+        <v>31.64</v>
       </c>
       <c r="E67" t="s">
         <v>8</v>
       </c>
       <c r="F67">
         <v>1.0</v>
       </c>
       <c r="G67" s="1">
-        <v>61609.76</v>
+        <v>61001.92</v>
       </c>
       <c r="H67" s="1">
-        <v>4190.0</v>
+        <v>-9100.16</v>
       </c>
       <c r="I67" s="1">
-        <v>6.8008705114255</v>
+        <v>-14.917825537295</v>
       </c>
       <c r="J67">
         <v>0.0</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67" s="1">
-        <v>65799.76</v>
+        <v>51901.76</v>
       </c>
       <c r="M67" s="1">
-        <v>65799.76</v>
+        <v>51901.76</v>
       </c>
       <c r="N67" s="1">
-        <v>0.05</v>
+        <v>0.04</v>
       </c>
       <c r="O67">
         <v>1</v>
       </c>
       <c r="Z67" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="68" spans="1:26">
       <c r="A68" t="s">
         <v>165</v>
       </c>
       <c r="B68" s="1">
-        <v>3661.0</v>
+        <v>26593.0</v>
       </c>
       <c r="C68" s="1">
-        <v>191.5</v>
+        <v>0.4248</v>
       </c>
       <c r="D68" s="1">
-        <v>153.1502758809</v>
+        <v>0.0</v>
       </c>
       <c r="E68" t="s">
         <v>8</v>
       </c>
       <c r="F68">
         <v>1.0</v>
       </c>
       <c r="G68" s="1">
-        <v>560683.16</v>
+        <v>0.0</v>
       </c>
       <c r="H68" s="1">
-        <v>140398.34</v>
+        <v>11296.71</v>
       </c>
       <c r="I68" s="1">
-        <v>25.04058441848</v>
+        <v>0</v>
       </c>
       <c r="J68">
         <v>0.0</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68" s="1">
-        <v>701081.5</v>
+        <v>11296.71</v>
       </c>
       <c r="M68" s="1">
-        <v>701081.5</v>
+        <v>11296.71</v>
       </c>
       <c r="N68" s="1">
-        <v>0.51</v>
+        <v>0.01</v>
       </c>
       <c r="O68">
         <v>1</v>
       </c>
       <c r="Z68" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="69" spans="1:26">
       <c r="A69" t="s">
         <v>167</v>
       </c>
       <c r="B69" s="1">
-        <v>1308.0</v>
+        <v>26593.0</v>
       </c>
       <c r="C69" s="1">
-        <v>58.3</v>
+        <v>21.25</v>
       </c>
       <c r="D69" s="1">
-        <v>65.9</v>
+        <v>13.7980051141</v>
       </c>
       <c r="E69" t="s">
         <v>8</v>
       </c>
       <c r="F69">
         <v>1.0</v>
       </c>
       <c r="G69" s="1">
-        <v>86197.2</v>
+        <v>366930.35</v>
       </c>
       <c r="H69" s="1">
-        <v>-9940.8</v>
+        <v>198170.9</v>
       </c>
       <c r="I69" s="1">
-        <v>-11.532625189681</v>
+        <v>54.007770139483</v>
       </c>
       <c r="J69">
         <v>0.0</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69" s="1">
-        <v>76256.4</v>
+        <v>565101.25</v>
       </c>
       <c r="M69" s="1">
-        <v>76256.4</v>
+        <v>565101.25</v>
       </c>
       <c r="N69" s="1">
-        <v>0.06</v>
+        <v>0.42</v>
       </c>
       <c r="O69">
         <v>1</v>
       </c>
       <c r="Z69" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="70" spans="1:26">
       <c r="A70" t="s">
         <v>169</v>
       </c>
       <c r="B70" s="1">
-        <v>19463.0</v>
+        <v>11745.0</v>
       </c>
       <c r="C70" s="1">
-        <v>42.82</v>
+        <v>53.74</v>
       </c>
       <c r="D70" s="1">
-        <v>35.2702959462</v>
+        <v>40.6200817369</v>
       </c>
       <c r="E70" t="s">
         <v>8</v>
       </c>
       <c r="F70">
         <v>1.0</v>
       </c>
       <c r="G70" s="1">
-        <v>686465.77</v>
+        <v>477082.86</v>
       </c>
       <c r="H70" s="1">
-        <v>146939.89</v>
+        <v>154093.44</v>
       </c>
       <c r="I70" s="1">
-        <v>21.405275604638</v>
+        <v>32.299093704603</v>
       </c>
       <c r="J70">
         <v>0.0</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70" s="1">
-        <v>833405.66</v>
+        <v>631176.3</v>
       </c>
       <c r="M70" s="1">
-        <v>833405.66</v>
+        <v>631176.3</v>
       </c>
       <c r="N70" s="1">
-        <v>0.61</v>
+        <v>0.47</v>
       </c>
       <c r="O70">
         <v>1</v>
       </c>
       <c r="Z70" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="71" spans="1:26">
       <c r="A71" t="s">
         <v>171</v>
       </c>
       <c r="B71" s="1">
-        <v>5624.0</v>
+        <v>10014.0</v>
       </c>
       <c r="C71" s="1">
-        <v>9.026</v>
+        <v>63.66</v>
       </c>
       <c r="D71" s="1">
-        <v>10.63</v>
+        <v>36.4924176153</v>
       </c>
       <c r="E71" t="s">
         <v>8</v>
       </c>
       <c r="F71">
         <v>1.0</v>
       </c>
       <c r="G71" s="1">
-        <v>59783.12</v>
+        <v>365435.07</v>
       </c>
       <c r="H71" s="1">
-        <v>-9020.9</v>
+        <v>272056.17</v>
       </c>
       <c r="I71" s="1">
-        <v>-15.089376399224</v>
+        <v>74.447197965975</v>
       </c>
       <c r="J71">
         <v>0.0</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71" s="1">
-        <v>50762.22</v>
+        <v>637491.24</v>
       </c>
       <c r="M71" s="1">
-        <v>50762.22</v>
+        <v>637491.24</v>
       </c>
       <c r="N71" s="1">
-        <v>0.04</v>
+        <v>0.47</v>
       </c>
       <c r="O71">
         <v>1</v>
       </c>
       <c r="Z71" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="72" spans="1:26">
       <c r="A72" t="s">
         <v>173</v>
       </c>
       <c r="B72" s="1">
-        <v>940.0</v>
+        <v>27958.0</v>
       </c>
       <c r="C72" s="1">
-        <v>236.2</v>
+        <v>28.37</v>
       </c>
       <c r="D72" s="1">
-        <v>257.355</v>
+        <v>13.1743533157</v>
       </c>
       <c r="E72" t="s">
         <v>8</v>
       </c>
       <c r="F72">
         <v>1.0</v>
       </c>
       <c r="G72" s="1">
-        <v>241913.7</v>
+        <v>368328.57</v>
       </c>
       <c r="H72" s="1">
-        <v>-19885.7</v>
+        <v>424839.89</v>
       </c>
       <c r="I72" s="1">
-        <v>-8.2201628101261</v>
+        <v>115.34263823195</v>
       </c>
       <c r="J72">
         <v>0.0</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72" s="1">
-        <v>222028.0</v>
+        <v>793168.46</v>
       </c>
       <c r="M72" s="1">
-        <v>222028.0</v>
+        <v>793168.46</v>
       </c>
       <c r="N72" s="1">
-        <v>0.16</v>
+        <v>0.59</v>
       </c>
       <c r="O72">
         <v>1</v>
       </c>
       <c r="Z72" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="73" spans="1:26">
       <c r="A73" t="s">
         <v>175</v>
       </c>
       <c r="B73" s="1">
-        <v>5643.0</v>
+        <v>217878.0</v>
       </c>
       <c r="C73" s="1">
-        <v>71.0</v>
+        <v>6.282</v>
       </c>
       <c r="D73" s="1">
-        <v>77.7788357257</v>
+        <v>2.9392707846</v>
       </c>
       <c r="E73" t="s">
         <v>8</v>
       </c>
       <c r="F73">
         <v>1.0</v>
       </c>
       <c r="G73" s="1">
-        <v>438905.97</v>
+        <v>640402.44</v>
       </c>
       <c r="H73" s="1">
-        <v>-38252.97</v>
+        <v>728307.16</v>
       </c>
       <c r="I73" s="1">
-        <v>-8.7155273827786</v>
+        <v>113.72648111709</v>
       </c>
       <c r="J73">
         <v>0.0</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73" s="1">
-        <v>400653.0</v>
+        <v>1368709.6</v>
       </c>
       <c r="M73" s="1">
-        <v>400653.0</v>
+        <v>1368709.6</v>
       </c>
       <c r="N73" s="1">
-        <v>0.29</v>
+        <v>1.01</v>
       </c>
       <c r="O73">
         <v>1</v>
       </c>
       <c r="Z73" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="74" spans="1:26">
       <c r="A74" t="s">
         <v>177</v>
       </c>
       <c r="B74" s="1">
-        <v>2106.0</v>
+        <v>12478.0</v>
       </c>
       <c r="C74" s="1">
-        <v>70.26</v>
+        <v>13.95</v>
       </c>
       <c r="D74" s="1">
-        <v>68.7123409307</v>
+        <v>18.5933571085</v>
       </c>
       <c r="E74" t="s">
         <v>8</v>
       </c>
       <c r="F74">
         <v>1.0</v>
       </c>
       <c r="G74" s="1">
-        <v>144708.19</v>
+        <v>232007.91</v>
       </c>
       <c r="H74" s="1">
-        <v>3259.37</v>
+        <v>-57939.81</v>
       </c>
       <c r="I74" s="1">
-        <v>2.2523742436416</v>
+        <v>-24.973204577378</v>
       </c>
       <c r="J74">
         <v>0.0</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74" s="1">
-        <v>147967.56</v>
+        <v>174068.1</v>
       </c>
       <c r="M74" s="1">
-        <v>147967.56</v>
+        <v>174068.1</v>
       </c>
       <c r="N74" s="1">
-        <v>0.11</v>
+        <v>0.13</v>
       </c>
       <c r="O74">
         <v>1</v>
       </c>
       <c r="Z74" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="75" spans="1:26">
       <c r="A75" t="s">
         <v>179</v>
       </c>
       <c r="B75" s="1">
-        <v>329.0</v>
+        <v>3676.0</v>
       </c>
       <c r="C75" s="1">
-        <v>1620.0</v>
+        <v>120.4</v>
       </c>
       <c r="D75" s="1">
-        <v>1477.9031306991</v>
+        <v>116.5492899891</v>
       </c>
       <c r="E75" t="s">
         <v>8</v>
       </c>
       <c r="F75">
         <v>1.0</v>
       </c>
       <c r="G75" s="1">
-        <v>486230.13</v>
+        <v>428435.19</v>
       </c>
       <c r="H75" s="1">
-        <v>46749.87</v>
+        <v>14155.21</v>
       </c>
       <c r="I75" s="1">
-        <v>9.6147620469344</v>
+        <v>3.3039326204741</v>
       </c>
       <c r="J75">
         <v>0.0</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75" s="1">
-        <v>532980.0</v>
+        <v>442590.4</v>
       </c>
       <c r="M75" s="1">
-        <v>532980.0</v>
+        <v>442590.4</v>
       </c>
       <c r="N75" s="1">
-        <v>0.39</v>
+        <v>0.33</v>
       </c>
       <c r="O75">
         <v>1</v>
       </c>
       <c r="Z75" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="76" spans="1:26">
       <c r="A76" t="s">
         <v>181</v>
       </c>
       <c r="B76" s="1">
-        <v>1253.0</v>
+        <v>1966.0</v>
       </c>
       <c r="C76" s="1">
-        <v>55.95</v>
+        <v>37.78</v>
       </c>
       <c r="D76" s="1">
-        <v>48.74</v>
+        <v>35.62</v>
       </c>
       <c r="E76" t="s">
         <v>8</v>
       </c>
       <c r="F76">
         <v>1.0</v>
       </c>
       <c r="G76" s="1">
-        <v>61071.22</v>
+        <v>70028.92</v>
       </c>
       <c r="H76" s="1">
-        <v>9034.13</v>
+        <v>4246.56</v>
       </c>
       <c r="I76" s="1">
-        <v>14.792778005745</v>
+        <v>6.064008983717</v>
       </c>
       <c r="J76">
         <v>0.0</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76" s="1">
-        <v>70105.35</v>
+        <v>74275.48</v>
       </c>
       <c r="M76" s="1">
-        <v>70105.35</v>
+        <v>74275.48</v>
       </c>
       <c r="N76" s="1">
         <v>0.05</v>
       </c>
       <c r="O76">
         <v>1</v>
       </c>
       <c r="Z76" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="77" spans="1:26">
       <c r="A77" t="s">
         <v>183</v>
       </c>
       <c r="B77" s="1">
-        <v>1928.0</v>
+        <v>2393.0</v>
       </c>
       <c r="C77" s="1">
-        <v>26.82</v>
+        <v>49.38</v>
       </c>
       <c r="D77" s="1">
-        <v>31.64</v>
+        <v>63.7048307564</v>
       </c>
       <c r="E77" t="s">
         <v>8</v>
       </c>
       <c r="F77">
         <v>1.0</v>
       </c>
       <c r="G77" s="1">
-        <v>61001.92</v>
+        <v>152445.66</v>
       </c>
       <c r="H77" s="1">
-        <v>-9292.96</v>
+        <v>-34279.32</v>
       </c>
       <c r="I77" s="1">
-        <v>-15.233881163085</v>
+        <v>-22.48625510231</v>
       </c>
       <c r="J77">
         <v>0.0</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77" s="1">
-        <v>51708.96</v>
+        <v>118166.34</v>
       </c>
       <c r="M77" s="1">
-        <v>51708.96</v>
+        <v>118166.34</v>
       </c>
       <c r="N77" s="1">
-        <v>0.04</v>
+        <v>0.09</v>
       </c>
       <c r="O77">
         <v>1</v>
       </c>
       <c r="Z77" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="78" spans="1:26">
       <c r="A78" t="s">
         <v>185</v>
       </c>
       <c r="B78" s="1">
-        <v>26914.0</v>
+        <v>1830.0</v>
       </c>
       <c r="C78" s="1">
-        <v>21.19</v>
+        <v>27.38</v>
       </c>
       <c r="D78" s="1">
-        <v>13.7980051274</v>
+        <v>33.4333333333</v>
       </c>
       <c r="E78" t="s">
         <v>8</v>
       </c>
       <c r="F78">
         <v>1.0</v>
       </c>
       <c r="G78" s="1">
-        <v>371359.51</v>
+        <v>61183.0</v>
       </c>
       <c r="H78" s="1">
-        <v>198948.15</v>
+        <v>-11077.6</v>
       </c>
       <c r="I78" s="1">
-        <v>53.572924522655</v>
+        <v>-18.105682951147</v>
       </c>
       <c r="J78">
         <v>0.0</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
       <c r="L78" s="1">
-        <v>570307.66</v>
+        <v>50105.4</v>
       </c>
       <c r="M78" s="1">
-        <v>570307.66</v>
+        <v>50105.4</v>
       </c>
       <c r="N78" s="1">
-        <v>0.41</v>
+        <v>0.04</v>
       </c>
       <c r="O78">
         <v>1</v>
       </c>
       <c r="Z78" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="79" spans="1:26">
       <c r="A79" t="s">
         <v>187</v>
       </c>
       <c r="B79" s="1">
-        <v>11887.0</v>
+        <v>3499.0</v>
       </c>
       <c r="C79" s="1">
-        <v>55.16</v>
+        <v>36.3</v>
       </c>
       <c r="D79" s="1">
-        <v>40.6200816017</v>
+        <v>35.44</v>
       </c>
       <c r="E79" t="s">
         <v>8</v>
       </c>
       <c r="F79">
         <v>1.0</v>
       </c>
       <c r="G79" s="1">
-        <v>482850.91</v>
+        <v>124004.56</v>
       </c>
       <c r="H79" s="1">
-        <v>172836.01</v>
+        <v>3009.14</v>
       </c>
       <c r="I79" s="1">
-        <v>35.79490199159</v>
+        <v>2.4266365688488</v>
       </c>
       <c r="J79">
         <v>0.0</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
       <c r="L79" s="1">
-        <v>655686.92</v>
+        <v>127013.7</v>
       </c>
       <c r="M79" s="1">
-        <v>655686.92</v>
+        <v>127013.7</v>
       </c>
       <c r="N79" s="1">
-        <v>0.48</v>
+        <v>0.09</v>
       </c>
       <c r="O79">
         <v>1</v>
       </c>
       <c r="Z79" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="80" spans="1:26">
       <c r="A80" t="s">
         <v>189</v>
       </c>
       <c r="B80" s="1">
-        <v>12183.0</v>
+        <v>198729.0</v>
       </c>
       <c r="C80" s="1">
-        <v>85.94</v>
+        <v>4.357</v>
       </c>
       <c r="D80" s="1">
-        <v>36.4924173028</v>
+        <v>3.5356551887</v>
       </c>
       <c r="E80" t="s">
         <v>8</v>
       </c>
       <c r="F80">
         <v>1.0</v>
       </c>
       <c r="G80" s="1">
-        <v>444587.12</v>
+        <v>702637.22</v>
       </c>
       <c r="H80" s="1">
-        <v>602419.9</v>
+        <v>163225.03</v>
       </c>
       <c r="I80" s="1">
-        <v>135.50097897573</v>
+        <v>23.230342110257</v>
       </c>
       <c r="J80">
         <v>0.0</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
       <c r="L80" s="1">
-        <v>1047007.02</v>
+        <v>865862.25</v>
       </c>
       <c r="M80" s="1">
-        <v>1047007.02</v>
+        <v>865862.25</v>
       </c>
       <c r="N80" s="1">
-        <v>0.76</v>
+        <v>0.64</v>
       </c>
       <c r="O80">
         <v>1</v>
       </c>
       <c r="Z80" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="81" spans="1:26">
       <c r="A81" t="s">
         <v>191</v>
       </c>
       <c r="B81" s="1">
-        <v>28295.0</v>
+        <v>8079.0</v>
       </c>
       <c r="C81" s="1">
-        <v>28.175</v>
+        <v>23.66</v>
       </c>
       <c r="D81" s="1">
-        <v>13.1743534193</v>
+        <v>26.5228283203</v>
       </c>
       <c r="E81" t="s">
         <v>8</v>
       </c>
       <c r="F81">
         <v>1.0</v>
       </c>
       <c r="G81" s="1">
-        <v>372768.33</v>
+        <v>214277.93</v>
       </c>
       <c r="H81" s="1">
-        <v>424443.3</v>
+        <v>-23128.79</v>
       </c>
       <c r="I81" s="1">
-        <v>113.86248933755</v>
+        <v>-10.793827437105</v>
       </c>
       <c r="J81">
         <v>0.0</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
       <c r="L81" s="1">
-        <v>797211.63</v>
+        <v>191149.14</v>
       </c>
       <c r="M81" s="1">
-        <v>797211.63</v>
+        <v>191149.14</v>
       </c>
       <c r="N81" s="1">
-        <v>0.58</v>
+        <v>0.14</v>
       </c>
       <c r="O81">
         <v>1</v>
       </c>
       <c r="Z81" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="82" spans="1:26">
       <c r="A82" t="s">
         <v>193</v>
       </c>
       <c r="B82" s="1">
-        <v>1536.0</v>
+        <v>4172.0</v>
       </c>
       <c r="C82" s="1">
-        <v>35.26</v>
+        <v>176.46</v>
       </c>
       <c r="D82" s="1">
-        <v>39.1</v>
+        <v>138.7950239693</v>
       </c>
       <c r="E82" t="s">
         <v>8</v>
       </c>
       <c r="F82">
         <v>1.0</v>
       </c>
       <c r="G82" s="1">
-        <v>60057.6</v>
+        <v>579052.84</v>
       </c>
       <c r="H82" s="1">
-        <v>-5898.24</v>
+        <v>157138.28</v>
       </c>
       <c r="I82" s="1">
-        <v>-9.8209718670077</v>
+        <v>27.137122753771</v>
       </c>
       <c r="J82">
         <v>0.0</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
       <c r="L82" s="1">
-        <v>54159.36</v>
+        <v>736191.12</v>
       </c>
       <c r="M82" s="1">
-        <v>54159.36</v>
+        <v>736191.12</v>
       </c>
       <c r="N82" s="1">
-        <v>0.04</v>
+        <v>0.54</v>
       </c>
       <c r="O82">
         <v>1</v>
       </c>
       <c r="Z82" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="83" spans="1:26">
       <c r="A83" t="s">
         <v>195</v>
       </c>
       <c r="B83" s="1">
-        <v>220505.0</v>
+        <v>3258.0</v>
       </c>
       <c r="C83" s="1">
-        <v>6.234</v>
+        <v>135.4</v>
       </c>
       <c r="D83" s="1">
-        <v>2.9392707648</v>
+        <v>77.718121547</v>
       </c>
       <c r="E83" t="s">
         <v>8</v>
       </c>
       <c r="F83">
         <v>1.0</v>
       </c>
       <c r="G83" s="1">
-        <v>648123.9</v>
+        <v>253205.64</v>
       </c>
       <c r="H83" s="1">
-        <v>726504.27</v>
+        <v>187927.56</v>
       </c>
       <c r="I83" s="1">
-        <v>112.09342380369</v>
+        <v>74.219342033613</v>
       </c>
       <c r="J83">
         <v>0.0</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
       <c r="L83" s="1">
-        <v>1374628.17</v>
+        <v>441133.2</v>
       </c>
       <c r="M83" s="1">
-        <v>1374628.17</v>
+        <v>441133.2</v>
       </c>
       <c r="N83" s="1">
-        <v>1.0</v>
+        <v>0.33</v>
       </c>
       <c r="O83">
         <v>1</v>
       </c>
       <c r="Z83" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="84" spans="1:26">
       <c r="A84" t="s">
         <v>197</v>
       </c>
       <c r="B84" s="1">
-        <v>11143.0</v>
+        <v>2489.0</v>
       </c>
       <c r="C84" s="1">
-        <v>13.925</v>
+        <v>50.75</v>
       </c>
       <c r="D84" s="1">
-        <v>19.1496598762</v>
+        <v>56.8421454399</v>
       </c>
       <c r="E84" t="s">
         <v>8</v>
       </c>
       <c r="F84">
         <v>1.0</v>
       </c>
       <c r="G84" s="1">
-        <v>213384.66</v>
+        <v>141480.1</v>
       </c>
       <c r="H84" s="1">
-        <v>-58218.38</v>
+        <v>-15163.35</v>
       </c>
       <c r="I84" s="1">
-        <v>-27.283301433196</v>
+        <v>-10.717655698575</v>
       </c>
       <c r="J84">
         <v>0.0</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
       <c r="L84" s="1">
-        <v>155166.28</v>
+        <v>126316.75</v>
       </c>
       <c r="M84" s="1">
-        <v>155166.28</v>
+        <v>126316.75</v>
       </c>
       <c r="N84" s="1">
-        <v>0.11</v>
+        <v>0.09</v>
       </c>
       <c r="O84">
         <v>1</v>
       </c>
       <c r="Z84" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="85" spans="1:26">
       <c r="A85" t="s">
         <v>199</v>
       </c>
       <c r="B85" s="1">
-        <v>4134.0</v>
+        <v>2162.0</v>
       </c>
       <c r="C85" s="1">
-        <v>13.43</v>
+        <v>381.75</v>
       </c>
       <c r="D85" s="1">
-        <v>14.99</v>
+        <v>393.5851850139</v>
       </c>
       <c r="E85" t="s">
         <v>8</v>
       </c>
       <c r="F85">
         <v>1.0</v>
       </c>
       <c r="G85" s="1">
-        <v>61968.66</v>
+        <v>850931.17</v>
       </c>
       <c r="H85" s="1">
-        <v>-6449.04</v>
+        <v>-25587.67</v>
       </c>
       <c r="I85" s="1">
-        <v>-10.406937958639</v>
+        <v>-3.0070199449857</v>
       </c>
       <c r="J85">
         <v>0.0</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
       <c r="L85" s="1">
-        <v>55519.62</v>
+        <v>825343.5</v>
       </c>
       <c r="M85" s="1">
-        <v>55519.62</v>
+        <v>825343.5</v>
       </c>
       <c r="N85" s="1">
-        <v>0.04</v>
+        <v>0.61</v>
       </c>
       <c r="O85">
         <v>1</v>
       </c>
       <c r="Z85" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="86" spans="1:26">
       <c r="A86" t="s">
         <v>201</v>
       </c>
       <c r="B86" s="1">
-        <v>2515.0</v>
+        <v>12252.0</v>
       </c>
       <c r="C86" s="1">
-        <v>121.55</v>
+        <v>25.1</v>
       </c>
       <c r="D86" s="1">
-        <v>114.4485447316</v>
+        <v>20.6837797911</v>
       </c>
       <c r="E86" t="s">
         <v>8</v>
       </c>
       <c r="F86">
         <v>1.0</v>
       </c>
       <c r="G86" s="1">
-        <v>287838.09</v>
+        <v>253417.67</v>
       </c>
       <c r="H86" s="1">
-        <v>17860.16</v>
+        <v>54107.53</v>
       </c>
       <c r="I86" s="1">
-        <v>6.2049327800918</v>
+        <v>21.351127567387</v>
       </c>
       <c r="J86">
         <v>0.0</v>
       </c>
       <c r="K86">
         <v>0.0</v>
       </c>
       <c r="L86" s="1">
-        <v>305698.25</v>
+        <v>307525.2</v>
       </c>
       <c r="M86" s="1">
-        <v>305698.25</v>
+        <v>307525.2</v>
       </c>
       <c r="N86" s="1">
-        <v>0.22</v>
+        <v>0.23</v>
       </c>
       <c r="O86">
         <v>1</v>
       </c>
       <c r="Z86" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="87" spans="1:26">
       <c r="A87" t="s">
         <v>203</v>
       </c>
       <c r="B87" s="1">
-        <v>631.0</v>
+        <v>1847.0</v>
       </c>
       <c r="C87" s="1">
-        <v>266.1</v>
+        <v>495.1</v>
       </c>
       <c r="D87" s="1">
-        <v>517.4809508716</v>
+        <v>618.6115376286</v>
       </c>
       <c r="E87" t="s">
         <v>8</v>
       </c>
       <c r="F87">
         <v>1.0</v>
       </c>
       <c r="G87" s="1">
-        <v>326530.48</v>
+        <v>1142575.51</v>
       </c>
       <c r="H87" s="1">
-        <v>-158621.38</v>
+        <v>-228125.81</v>
       </c>
       <c r="I87" s="1">
-        <v>-48.577817299016</v>
+        <v>-19.965928553816</v>
       </c>
       <c r="J87">
         <v>0.0</v>
       </c>
       <c r="K87">
         <v>0.0</v>
       </c>
       <c r="L87" s="1">
-        <v>167909.1</v>
+        <v>914449.7</v>
       </c>
       <c r="M87" s="1">
-        <v>167909.1</v>
+        <v>914449.7</v>
       </c>
       <c r="N87" s="1">
-        <v>0.12</v>
+        <v>0.67</v>
       </c>
       <c r="O87">
         <v>1</v>
       </c>
       <c r="Z87" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="88" spans="1:26">
       <c r="A88" t="s">
         <v>205</v>
       </c>
       <c r="B88" s="1">
-        <v>1966.0</v>
+        <v>10017.0</v>
       </c>
       <c r="C88" s="1">
-        <v>35.9</v>
+        <v>45.51</v>
       </c>
       <c r="D88" s="1">
-        <v>35.62</v>
+        <v>54.0917749825</v>
       </c>
       <c r="E88" t="s">
         <v>8</v>
       </c>
       <c r="F88">
         <v>1.0</v>
       </c>
       <c r="G88" s="1">
-        <v>70028.92</v>
+        <v>541837.31</v>
       </c>
       <c r="H88" s="1">
-        <v>550.48</v>
+        <v>-85963.64</v>
       </c>
       <c r="I88" s="1">
-        <v>0.78607523862998</v>
+        <v>-15.865212382662</v>
       </c>
       <c r="J88">
         <v>0.0</v>
       </c>
       <c r="K88">
         <v>0.0</v>
       </c>
       <c r="L88" s="1">
-        <v>70579.4</v>
+        <v>455873.67</v>
       </c>
       <c r="M88" s="1">
-        <v>70579.4</v>
+        <v>455873.67</v>
       </c>
       <c r="N88" s="1">
-        <v>0.05</v>
+        <v>0.34</v>
       </c>
       <c r="O88">
         <v>1</v>
       </c>
       <c r="Z88" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="89" spans="1:26">
       <c r="A89" t="s">
         <v>207</v>
       </c>
       <c r="B89" s="1">
-        <v>3603.0</v>
+        <v>4023.0</v>
       </c>
       <c r="C89" s="1">
-        <v>49.36</v>
+        <v>136.3</v>
       </c>
       <c r="D89" s="1">
-        <v>63.7048293089</v>
+        <v>122.1846457867</v>
       </c>
       <c r="E89" t="s">
         <v>8</v>
       </c>
       <c r="F89">
         <v>1.0</v>
       </c>
       <c r="G89" s="1">
-        <v>229528.5</v>
+        <v>491548.83</v>
       </c>
       <c r="H89" s="1">
-        <v>-51684.42</v>
+        <v>56786.07</v>
       </c>
       <c r="I89" s="1">
-        <v>-22.517648135199</v>
+        <v>11.552477909468</v>
       </c>
       <c r="J89">
         <v>0.0</v>
       </c>
       <c r="K89">
         <v>0.0</v>
       </c>
       <c r="L89" s="1">
-        <v>177844.08</v>
+        <v>548334.9</v>
       </c>
       <c r="M89" s="1">
-        <v>177844.08</v>
+        <v>548334.9</v>
       </c>
       <c r="N89" s="1">
-        <v>0.13</v>
+        <v>0.4</v>
       </c>
       <c r="O89">
         <v>1</v>
       </c>
       <c r="Z89" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="90" spans="1:26">
       <c r="A90" t="s">
         <v>209</v>
       </c>
       <c r="B90" s="1">
-        <v>1830.0</v>
+        <v>10578.0</v>
       </c>
       <c r="C90" s="1">
-        <v>28.1</v>
+        <v>15.25</v>
       </c>
       <c r="D90" s="1">
-        <v>33.4333333333</v>
+        <v>13.6577585555</v>
       </c>
       <c r="E90" t="s">
         <v>8</v>
       </c>
       <c r="F90">
         <v>1.0</v>
       </c>
       <c r="G90" s="1">
-        <v>61183.0</v>
+        <v>144471.77</v>
       </c>
       <c r="H90" s="1">
-        <v>-9760.0</v>
+        <v>16842.73</v>
       </c>
       <c r="I90" s="1">
-        <v>-15.952143569292</v>
+        <v>11.658146086256</v>
       </c>
       <c r="J90">
         <v>0.0</v>
       </c>
       <c r="K90">
         <v>0.0</v>
       </c>
       <c r="L90" s="1">
-        <v>51423.0</v>
+        <v>161314.5</v>
       </c>
       <c r="M90" s="1">
-        <v>51423.0</v>
+        <v>161314.5</v>
       </c>
       <c r="N90" s="1">
-        <v>0.04</v>
+        <v>0.12</v>
       </c>
       <c r="O90">
         <v>1</v>
       </c>
       <c r="Z90" t="s">
         <v>208</v>
       </c>
     </row>
     <row r="91" spans="1:26">
       <c r="A91" t="s">
         <v>211</v>
       </c>
       <c r="B91" s="1">
-        <v>172638.0</v>
+        <v>6055.0</v>
       </c>
       <c r="C91" s="1">
-        <v>4.361</v>
+        <v>50.64</v>
       </c>
       <c r="D91" s="1">
-        <v>3.4298296435</v>
+        <v>52.1346490504</v>
       </c>
       <c r="E91" t="s">
         <v>8</v>
       </c>
       <c r="F91">
         <v>1.0</v>
       </c>
       <c r="G91" s="1">
-        <v>592118.93</v>
+        <v>315675.3</v>
       </c>
       <c r="H91" s="1">
-        <v>160755.39</v>
+        <v>-9050.1</v>
       </c>
       <c r="I91" s="1">
-        <v>27.149172548832</v>
+        <v>-2.8669015282475</v>
       </c>
       <c r="J91">
         <v>0.0</v>
       </c>
       <c r="K91">
         <v>0.0</v>
       </c>
       <c r="L91" s="1">
-        <v>752874.32</v>
+        <v>306625.2</v>
       </c>
       <c r="M91" s="1">
-        <v>752874.32</v>
+        <v>306625.2</v>
       </c>
       <c r="N91" s="1">
-        <v>0.55</v>
+        <v>0.23</v>
       </c>
       <c r="O91">
         <v>1</v>
       </c>
       <c r="Z91" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="92" spans="1:26">
       <c r="A92" t="s">
         <v>213</v>
       </c>
       <c r="B92" s="1">
-        <v>8079.0</v>
+        <v>576.0</v>
       </c>
       <c r="C92" s="1">
-        <v>23.68</v>
+        <v>515.6</v>
       </c>
       <c r="D92" s="1">
-        <v>26.5228283203</v>
+        <v>220.1371006944</v>
       </c>
       <c r="E92" t="s">
         <v>8</v>
       </c>
       <c r="F92">
         <v>1.0</v>
       </c>
       <c r="G92" s="1">
-        <v>214277.93</v>
+        <v>126798.97</v>
       </c>
       <c r="H92" s="1">
-        <v>-22967.21</v>
+        <v>170186.63</v>
       </c>
       <c r="I92" s="1">
-        <v>-10.718420697829</v>
+        <v>134.21767542749</v>
       </c>
       <c r="J92">
         <v>0.0</v>
       </c>
       <c r="K92">
         <v>0.0</v>
       </c>
       <c r="L92" s="1">
-        <v>191310.72</v>
+        <v>296985.6</v>
       </c>
       <c r="M92" s="1">
-        <v>191310.72</v>
+        <v>296985.6</v>
       </c>
       <c r="N92" s="1">
-        <v>0.14</v>
+        <v>0.22</v>
       </c>
       <c r="O92">
         <v>1</v>
       </c>
       <c r="Z92" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="93" spans="1:26">
       <c r="A93" t="s">
         <v>215</v>
       </c>
       <c r="B93" s="1">
-        <v>4222.0</v>
+        <v>4019.0</v>
       </c>
       <c r="C93" s="1">
-        <v>165.7</v>
+        <v>78.06</v>
       </c>
       <c r="D93" s="1">
-        <v>138.7950236855</v>
+        <v>69.223901468</v>
       </c>
       <c r="E93" t="s">
         <v>8</v>
       </c>
       <c r="F93">
         <v>1.0</v>
       </c>
       <c r="G93" s="1">
-        <v>585992.59</v>
+        <v>278210.86</v>
       </c>
       <c r="H93" s="1">
-        <v>113592.81</v>
+        <v>35512.28</v>
       </c>
       <c r="I93" s="1">
-        <v>19.384683686871</v>
+        <v>12.764519688412</v>
       </c>
       <c r="J93">
         <v>0.0</v>
       </c>
       <c r="K93">
         <v>0.0</v>
       </c>
       <c r="L93" s="1">
-        <v>699585.4</v>
+        <v>313723.14</v>
       </c>
       <c r="M93" s="1">
-        <v>699585.4</v>
+        <v>313723.14</v>
       </c>
       <c r="N93" s="1">
-        <v>0.51</v>
+        <v>0.23</v>
       </c>
       <c r="O93">
         <v>1</v>
       </c>
       <c r="Z93" t="s">
         <v>214</v>
       </c>
     </row>
     <row r="94" spans="1:26">
       <c r="A94" t="s">
         <v>217</v>
       </c>
       <c r="B94" s="1">
-        <v>3297.0</v>
+        <v>69870.0</v>
       </c>
       <c r="C94" s="1">
-        <v>154.05</v>
+        <v>8.852</v>
       </c>
       <c r="D94" s="1">
-        <v>77.7181225356</v>
+        <v>5.6141445542</v>
       </c>
       <c r="E94" t="s">
         <v>8</v>
       </c>
       <c r="F94">
         <v>1.0</v>
       </c>
       <c r="G94" s="1">
-        <v>256236.65</v>
+        <v>392260.28</v>
       </c>
       <c r="H94" s="1">
-        <v>251666.2</v>
+        <v>226228.96</v>
       </c>
       <c r="I94" s="1">
-        <v>98.216316830555</v>
+        <v>57.673175576176</v>
       </c>
       <c r="J94">
         <v>0.0</v>
       </c>
       <c r="K94">
         <v>0.0</v>
       </c>
       <c r="L94" s="1">
-        <v>507902.85</v>
+        <v>618489.24</v>
       </c>
       <c r="M94" s="1">
-        <v>507902.85</v>
+        <v>618489.24</v>
       </c>
       <c r="N94" s="1">
-        <v>0.37</v>
+        <v>0.46</v>
       </c>
       <c r="O94">
         <v>1</v>
       </c>
       <c r="Z94" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="95" spans="1:26">
       <c r="A95" t="s">
         <v>219</v>
       </c>
       <c r="B95" s="1">
-        <v>3673.0</v>
+        <v>30083.0</v>
       </c>
       <c r="C95" s="1">
-        <v>50.08</v>
+        <v>17.04</v>
       </c>
       <c r="D95" s="1">
-        <v>56.8421453852</v>
+        <v>16.4017076089</v>
       </c>
       <c r="E95" t="s">
         <v>8</v>
       </c>
       <c r="F95">
         <v>1.0</v>
       </c>
       <c r="G95" s="1">
-        <v>208781.2</v>
+        <v>493412.57</v>
       </c>
       <c r="H95" s="1">
-        <v>-24837.36</v>
+        <v>19201.75</v>
       </c>
       <c r="I95" s="1">
-        <v>-11.896358484385</v>
+        <v>3.8916215693492</v>
       </c>
       <c r="J95">
         <v>0.0</v>
       </c>
       <c r="K95">
         <v>0.0</v>
       </c>
       <c r="L95" s="1">
-        <v>183943.84</v>
+        <v>512614.32</v>
       </c>
       <c r="M95" s="1">
-        <v>183943.84</v>
+        <v>512614.32</v>
       </c>
       <c r="N95" s="1">
-        <v>0.13</v>
+        <v>0.38</v>
       </c>
       <c r="O95">
         <v>1</v>
       </c>
       <c r="Z95" t="s">
         <v>218</v>
       </c>
     </row>
     <row r="96" spans="1:26">
       <c r="A96" t="s">
         <v>221</v>
       </c>
       <c r="B96" s="1">
-        <v>2188.0</v>
+        <v>1020.0</v>
       </c>
       <c r="C96" s="1">
-        <v>378.1</v>
+        <v>4819.08</v>
       </c>
       <c r="D96" s="1">
-        <v>393.5851828154</v>
+        <v>4809.5546470588</v>
       </c>
       <c r="E96" t="s">
         <v>8</v>
       </c>
       <c r="F96">
         <v>1.0</v>
       </c>
       <c r="G96" s="1">
-        <v>861164.38</v>
+        <v>4905745.74</v>
       </c>
       <c r="H96" s="1">
-        <v>-33881.58</v>
+        <v>9715.86</v>
       </c>
       <c r="I96" s="1">
-        <v>-3.9343917127645</v>
+        <v>0.19805062298235</v>
       </c>
       <c r="J96">
         <v>0.0</v>
       </c>
       <c r="K96">
         <v>0.0</v>
       </c>
       <c r="L96" s="1">
-        <v>827282.8</v>
+        <v>4915461.6</v>
       </c>
       <c r="M96" s="1">
-        <v>827282.8</v>
+        <v>4915461.6</v>
       </c>
       <c r="N96" s="1">
-        <v>0.6</v>
+        <v>3.63</v>
       </c>
       <c r="O96">
         <v>1</v>
       </c>
       <c r="Z96" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="97" spans="1:26">
       <c r="A97" t="s">
         <v>223</v>
       </c>
       <c r="B97" s="1">
-        <v>12252.0</v>
+        <v>17067.0</v>
       </c>
       <c r="C97" s="1">
-        <v>26.26</v>
+        <v>16.465</v>
       </c>
       <c r="D97" s="1">
-        <v>20.6837797911</v>
+        <v>18.1693537236</v>
       </c>
       <c r="E97" t="s">
         <v>8</v>
       </c>
       <c r="F97">
         <v>1.0</v>
       </c>
       <c r="G97" s="1">
-        <v>253417.67</v>
+        <v>310096.36</v>
       </c>
       <c r="H97" s="1">
-        <v>68319.85</v>
+        <v>-29088.2</v>
       </c>
       <c r="I97" s="1">
-        <v>26.959386849386</v>
+        <v>-9.3803745390626</v>
       </c>
       <c r="J97">
         <v>0.0</v>
       </c>
       <c r="K97">
         <v>0.0</v>
       </c>
       <c r="L97" s="1">
-        <v>321737.52</v>
+        <v>281008.16</v>
       </c>
       <c r="M97" s="1">
-        <v>321737.52</v>
+        <v>281008.16</v>
       </c>
       <c r="N97" s="1">
-        <v>0.23</v>
+        <v>0.21</v>
       </c>
       <c r="O97">
         <v>1</v>
       </c>
       <c r="Z97" t="s">
         <v>222</v>
       </c>
     </row>
     <row r="98" spans="1:26">
       <c r="A98" t="s">
         <v>225</v>
       </c>
       <c r="B98" s="1">
-        <v>2347.0</v>
+        <v>4398.0</v>
       </c>
       <c r="C98" s="1">
-        <v>481.35</v>
+        <v>77.4</v>
       </c>
       <c r="D98" s="1">
-        <v>618.611533873</v>
+        <v>69.1844747613</v>
       </c>
       <c r="E98" t="s">
         <v>8</v>
       </c>
       <c r="F98">
         <v>1.0</v>
       </c>
       <c r="G98" s="1">
-        <v>1451881.27</v>
+        <v>304273.32</v>
       </c>
       <c r="H98" s="1">
-        <v>-322152.82</v>
+        <v>36131.88</v>
       </c>
       <c r="I98" s="1">
-        <v>-22.188647698444</v>
+        <v>11.874810450026</v>
       </c>
       <c r="J98">
         <v>0.0</v>
       </c>
       <c r="K98">
         <v>0.0</v>
       </c>
       <c r="L98" s="1">
-        <v>1129728.45</v>
+        <v>340405.2</v>
       </c>
       <c r="M98" s="1">
-        <v>1129728.45</v>
+        <v>340405.2</v>
       </c>
       <c r="N98" s="1">
-        <v>0.82</v>
+        <v>0.25</v>
       </c>
       <c r="O98">
         <v>1</v>
       </c>
       <c r="Z98" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="99" spans="1:26">
       <c r="A99" t="s">
         <v>227</v>
       </c>
       <c r="B99" s="1">
-        <v>6628.0</v>
+        <v>8736.0</v>
       </c>
       <c r="C99" s="1">
-        <v>45.53</v>
+        <v>27.84</v>
       </c>
       <c r="D99" s="1">
-        <v>58.5334580567</v>
+        <v>22.8193463828</v>
       </c>
       <c r="E99" t="s">
         <v>8</v>
       </c>
       <c r="F99">
         <v>1.0</v>
       </c>
       <c r="G99" s="1">
-        <v>387959.76</v>
+        <v>199349.81</v>
       </c>
       <c r="H99" s="1">
-        <v>-86186.92</v>
+        <v>43860.43</v>
       </c>
       <c r="I99" s="1">
-        <v>-22.215427703121</v>
+        <v>22.00174156173</v>
       </c>
       <c r="J99">
         <v>0.0</v>
       </c>
       <c r="K99">
         <v>0.0</v>
       </c>
       <c r="L99" s="1">
-        <v>301772.84</v>
+        <v>243210.24</v>
       </c>
       <c r="M99" s="1">
-        <v>301772.84</v>
+        <v>243210.24</v>
       </c>
       <c r="N99" s="1">
-        <v>0.22</v>
+        <v>0.18</v>
       </c>
       <c r="O99">
         <v>1</v>
       </c>
       <c r="Z99" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="100" spans="1:26">
       <c r="A100" t="s">
         <v>229</v>
       </c>
       <c r="B100" s="1">
-        <v>3161.0</v>
+        <v>2109.0</v>
       </c>
       <c r="C100" s="1">
-        <v>133.0</v>
+        <v>125.35</v>
       </c>
       <c r="D100" s="1">
-        <v>116.2436222714</v>
+        <v>143.25</v>
       </c>
       <c r="E100" t="s">
         <v>8</v>
       </c>
       <c r="F100">
         <v>1.0</v>
       </c>
       <c r="G100" s="1">
-        <v>367446.09</v>
+        <v>302114.25</v>
       </c>
       <c r="H100" s="1">
-        <v>52966.91</v>
+        <v>-37751.1</v>
       </c>
       <c r="I100" s="1">
-        <v>14.414879200375</v>
+        <v>-12.495636998255</v>
       </c>
       <c r="J100">
         <v>0.0</v>
       </c>
       <c r="K100">
         <v>0.0</v>
       </c>
       <c r="L100" s="1">
-        <v>420413.0</v>
+        <v>264363.15</v>
       </c>
       <c r="M100" s="1">
-        <v>420413.0</v>
+        <v>264363.15</v>
       </c>
       <c r="N100" s="1">
-        <v>0.31</v>
+        <v>0.2</v>
       </c>
       <c r="O100">
         <v>1</v>
       </c>
       <c r="Z100" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="101" spans="1:26">
       <c r="A101" t="s">
         <v>231</v>
       </c>
       <c r="B101" s="1">
-        <v>5580.0</v>
+        <v>3827.0</v>
       </c>
       <c r="C101" s="1">
-        <v>15.72</v>
+        <v>16.74</v>
       </c>
       <c r="D101" s="1">
-        <v>11.7747831541</v>
+        <v>16.36</v>
       </c>
       <c r="E101" t="s">
         <v>8</v>
       </c>
       <c r="F101">
         <v>1.0</v>
       </c>
       <c r="G101" s="1">
-        <v>65703.29</v>
+        <v>62609.72</v>
       </c>
       <c r="H101" s="1">
-        <v>22014.31</v>
+        <v>1454.26</v>
       </c>
       <c r="I101" s="1">
-        <v>33.50564332471</v>
+        <v>2.3227383863081</v>
       </c>
       <c r="J101">
         <v>0.0</v>
       </c>
       <c r="K101">
         <v>0.0</v>
       </c>
       <c r="L101" s="1">
-        <v>87717.6</v>
+        <v>64063.98</v>
       </c>
       <c r="M101" s="1">
-        <v>87717.6</v>
+        <v>64063.98</v>
       </c>
       <c r="N101" s="1">
-        <v>0.06</v>
+        <v>0.05</v>
       </c>
       <c r="O101">
         <v>1</v>
       </c>
       <c r="Z101" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="102" spans="1:26">
       <c r="A102" t="s">
         <v>233</v>
       </c>
       <c r="B102" s="1">
-        <v>5811.0</v>
+        <v>3318.0</v>
       </c>
       <c r="C102" s="1">
-        <v>51.22</v>
+        <v>28.68</v>
       </c>
       <c r="D102" s="1">
-        <v>52.1764136982</v>
+        <v>24.5858890898</v>
       </c>
       <c r="E102" t="s">
         <v>8</v>
       </c>
       <c r="F102">
         <v>1.0</v>
       </c>
       <c r="G102" s="1">
-        <v>303197.14</v>
+        <v>81575.98</v>
       </c>
       <c r="H102" s="1">
-        <v>-5557.72</v>
+        <v>13584.26</v>
       </c>
       <c r="I102" s="1">
-        <v>-1.8330383987131</v>
+        <v>16.652279261616</v>
       </c>
       <c r="J102">
         <v>0.0</v>
       </c>
       <c r="K102">
         <v>0.0</v>
       </c>
       <c r="L102" s="1">
-        <v>297639.42</v>
+        <v>95160.24</v>
       </c>
       <c r="M102" s="1">
-        <v>297639.42</v>
+        <v>95160.24</v>
       </c>
       <c r="N102" s="1">
-        <v>0.22</v>
+        <v>0.07</v>
       </c>
       <c r="O102">
         <v>1</v>
       </c>
       <c r="Z102" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="103" spans="1:26">
       <c r="A103" t="s">
         <v>235</v>
       </c>
       <c r="B103" s="1">
-        <v>576.0</v>
+        <v>6999.0</v>
       </c>
       <c r="C103" s="1">
-        <v>478.0</v>
+        <v>35.9</v>
       </c>
       <c r="D103" s="1">
-        <v>220.1371006944</v>
+        <v>41.7146735248</v>
       </c>
       <c r="E103" t="s">
         <v>8</v>
       </c>
       <c r="F103">
         <v>1.0</v>
       </c>
       <c r="G103" s="1">
-        <v>126798.97</v>
+        <v>291961.0</v>
       </c>
       <c r="H103" s="1">
-        <v>148529.03</v>
+        <v>-40696.9</v>
       </c>
       <c r="I103" s="1">
-        <v>117.13741050105</v>
+        <v>-13.939156257171</v>
       </c>
       <c r="J103">
         <v>0.0</v>
       </c>
       <c r="K103">
         <v>0.0</v>
       </c>
       <c r="L103" s="1">
-        <v>275328.0</v>
+        <v>251264.1</v>
       </c>
       <c r="M103" s="1">
-        <v>275328.0</v>
+        <v>251264.1</v>
       </c>
       <c r="N103" s="1">
-        <v>0.2</v>
+        <v>0.19</v>
       </c>
       <c r="O103">
         <v>1</v>
       </c>
       <c r="Z103" t="s">
         <v>234</v>
       </c>
     </row>
     <row r="104" spans="1:26">
       <c r="A104" t="s">
         <v>237</v>
       </c>
       <c r="B104" s="1">
-        <v>65072.0</v>
+        <v>5734.0</v>
       </c>
       <c r="C104" s="1">
-        <v>3.594</v>
+        <v>32.7</v>
       </c>
       <c r="D104" s="1">
-        <v>3.4756946152</v>
+        <v>28.1167945588</v>
       </c>
       <c r="E104" t="s">
         <v>8</v>
       </c>
       <c r="F104">
         <v>1.0</v>
       </c>
       <c r="G104" s="1">
-        <v>226170.4</v>
+        <v>161221.7</v>
       </c>
       <c r="H104" s="1">
-        <v>7698.37</v>
+        <v>26280.1</v>
       </c>
       <c r="I104" s="1">
-        <v>3.4037920081496</v>
+        <v>16.300597252107</v>
       </c>
       <c r="J104">
         <v>0.0</v>
       </c>
       <c r="K104">
         <v>0.0</v>
       </c>
       <c r="L104" s="1">
-        <v>233868.77</v>
+        <v>187501.8</v>
       </c>
       <c r="M104" s="1">
-        <v>233868.77</v>
+        <v>187501.8</v>
       </c>
       <c r="N104" s="1">
-        <v>0.17</v>
+        <v>0.14</v>
       </c>
       <c r="O104">
         <v>1</v>
       </c>
       <c r="Z104" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="105" spans="1:26">
       <c r="A105" t="s">
         <v>239</v>
       </c>
       <c r="B105" s="1">
-        <v>4019.0</v>
+        <v>4003.0</v>
       </c>
       <c r="C105" s="1">
-        <v>76.28</v>
+        <v>38.59</v>
       </c>
       <c r="D105" s="1">
-        <v>69.223901468</v>
+        <v>37.5757207095</v>
       </c>
       <c r="E105" t="s">
         <v>8</v>
       </c>
       <c r="F105">
         <v>1.0</v>
       </c>
       <c r="G105" s="1">
-        <v>278210.86</v>
+        <v>150415.61</v>
       </c>
       <c r="H105" s="1">
-        <v>28358.46</v>
+        <v>4060.16</v>
       </c>
       <c r="I105" s="1">
-        <v>10.193153495158</v>
+        <v>2.699294308616</v>
       </c>
       <c r="J105">
         <v>0.0</v>
       </c>
       <c r="K105">
         <v>0.0</v>
       </c>
       <c r="L105" s="1">
-        <v>306569.32</v>
+        <v>154475.77</v>
       </c>
       <c r="M105" s="1">
-        <v>306569.32</v>
+        <v>154475.77</v>
       </c>
       <c r="N105" s="1">
-        <v>0.22</v>
+        <v>0.11</v>
       </c>
       <c r="O105">
         <v>1</v>
       </c>
       <c r="Z105" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="106" spans="1:26">
       <c r="A106" t="s">
         <v>241</v>
       </c>
       <c r="B106" s="1">
-        <v>68677.0</v>
+        <v>3219.0</v>
       </c>
       <c r="C106" s="1">
-        <v>12.28</v>
+        <v>329.5</v>
       </c>
       <c r="D106" s="1">
-        <v>5.453645762</v>
+        <v>235.6173780677</v>
       </c>
       <c r="E106" t="s">
         <v>8</v>
       </c>
       <c r="F106">
         <v>1.0</v>
       </c>
       <c r="G106" s="1">
-        <v>374540.03</v>
+        <v>758452.34</v>
       </c>
       <c r="H106" s="1">
-        <v>468813.53</v>
+        <v>302208.16</v>
       </c>
       <c r="I106" s="1">
-        <v>125.17047376752</v>
+        <v>39.845372485765</v>
       </c>
       <c r="J106">
         <v>0.0</v>
       </c>
       <c r="K106">
         <v>0.0</v>
       </c>
       <c r="L106" s="1">
-        <v>843353.56</v>
+        <v>1060660.5</v>
       </c>
       <c r="M106" s="1">
-        <v>843353.56</v>
+        <v>1060660.5</v>
       </c>
       <c r="N106" s="1">
-        <v>0.61</v>
+        <v>0.78</v>
       </c>
       <c r="O106">
         <v>1</v>
       </c>
       <c r="Z106" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="107" spans="1:26">
       <c r="A107" t="s">
         <v>243</v>
       </c>
       <c r="B107" s="1">
-        <v>30446.0</v>
+        <v>65576.0</v>
       </c>
       <c r="C107" s="1">
-        <v>16.815</v>
+        <v>4.202</v>
       </c>
       <c r="D107" s="1">
-        <v>16.4017076135</v>
+        <v>2.6802696108</v>
       </c>
       <c r="E107" t="s">
         <v>8</v>
       </c>
       <c r="F107">
         <v>1.0</v>
       </c>
       <c r="G107" s="1">
-        <v>499366.39</v>
+        <v>175761.36</v>
       </c>
       <c r="H107" s="1">
-        <v>12583.1</v>
+        <v>99788.99</v>
       </c>
       <c r="I107" s="1">
-        <v>2.5198131576296</v>
+        <v>56.775271880008</v>
       </c>
       <c r="J107">
         <v>0.0</v>
       </c>
       <c r="K107">
         <v>0.0</v>
       </c>
       <c r="L107" s="1">
-        <v>511949.49</v>
+        <v>275550.35</v>
       </c>
       <c r="M107" s="1">
-        <v>511949.49</v>
+        <v>275550.35</v>
       </c>
       <c r="N107" s="1">
-        <v>0.37</v>
+        <v>0.2</v>
       </c>
       <c r="O107">
         <v>1</v>
       </c>
       <c r="Z107" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="108" spans="1:26">
       <c r="A108" t="s">
         <v>245</v>
       </c>
       <c r="B108" s="1">
-        <v>1223.0</v>
+        <v>23810.0</v>
       </c>
       <c r="C108" s="1">
-        <v>4811.69</v>
+        <v>9.696</v>
       </c>
       <c r="D108" s="1">
-        <v>4800.5881357318</v>
+        <v>9.3778282234</v>
       </c>
       <c r="E108" t="s">
         <v>8</v>
       </c>
       <c r="F108">
         <v>1.0</v>
       </c>
       <c r="G108" s="1">
-        <v>5871119.29</v>
+        <v>223286.09</v>
       </c>
       <c r="H108" s="1">
-        <v>13577.58</v>
+        <v>7575.67</v>
       </c>
       <c r="I108" s="1">
-        <v>0.23126050296961</v>
+        <v>3.3928087504242</v>
       </c>
       <c r="J108">
         <v>0.0</v>
       </c>
       <c r="K108">
         <v>0.0</v>
       </c>
       <c r="L108" s="1">
-        <v>5884696.87</v>
+        <v>230861.76</v>
       </c>
       <c r="M108" s="1">
-        <v>5884696.87</v>
+        <v>230861.76</v>
       </c>
       <c r="N108" s="1">
-        <v>4.27</v>
+        <v>0.17</v>
       </c>
       <c r="O108">
         <v>1</v>
       </c>
       <c r="Z108" t="s">
         <v>244</v>
       </c>
     </row>
     <row r="109" spans="1:26">
       <c r="A109" t="s">
         <v>247</v>
       </c>
       <c r="B109" s="1">
-        <v>25806.0</v>
+        <v>10525.0</v>
       </c>
       <c r="C109" s="1">
-        <v>16.865</v>
+        <v>77.34</v>
       </c>
       <c r="D109" s="1">
-        <v>18.1693536387</v>
+        <v>90.8712579572</v>
       </c>
       <c r="E109" t="s">
         <v>8</v>
       </c>
       <c r="F109">
         <v>1.0</v>
       </c>
       <c r="G109" s="1">
-        <v>468878.34</v>
+        <v>956419.99</v>
       </c>
       <c r="H109" s="1">
-        <v>-33660.15</v>
+        <v>-142416.49</v>
       </c>
       <c r="I109" s="1">
-        <v>-7.1788664837877</v>
+        <v>-14.890580653798</v>
       </c>
       <c r="J109">
         <v>0.0</v>
       </c>
       <c r="K109">
         <v>0.0</v>
       </c>
       <c r="L109" s="1">
-        <v>435218.19</v>
+        <v>814003.5</v>
       </c>
       <c r="M109" s="1">
-        <v>435218.19</v>
+        <v>814003.5</v>
       </c>
       <c r="N109" s="1">
-        <v>0.32</v>
+        <v>0.6</v>
       </c>
       <c r="O109">
         <v>1</v>
       </c>
       <c r="Z109" t="s">
         <v>246</v>
       </c>
     </row>
     <row r="110" spans="1:26">
       <c r="A110" t="s">
         <v>249</v>
       </c>
       <c r="B110" s="1">
-        <v>2743.0</v>
+        <v>9425.0</v>
       </c>
       <c r="C110" s="1">
-        <v>68.5</v>
+        <v>137.92</v>
       </c>
       <c r="D110" s="1">
-        <v>68.3907473569</v>
+        <v>167.9512976127</v>
       </c>
       <c r="E110" t="s">
         <v>8</v>
       </c>
       <c r="F110">
         <v>1.0</v>
       </c>
       <c r="G110" s="1">
-        <v>187595.82</v>
+        <v>1582940.98</v>
       </c>
       <c r="H110" s="1">
-        <v>299.68</v>
+        <v>-283044.98</v>
       </c>
       <c r="I110" s="1">
-        <v>0.15974769587084</v>
+        <v>-17.88095599117</v>
       </c>
       <c r="J110">
         <v>0.0</v>
       </c>
       <c r="K110">
         <v>0.0</v>
       </c>
       <c r="L110" s="1">
-        <v>187895.5</v>
+        <v>1299896.0</v>
       </c>
       <c r="M110" s="1">
-        <v>187895.5</v>
+        <v>1299896.0</v>
       </c>
       <c r="N110" s="1">
-        <v>0.14</v>
+        <v>0.96</v>
       </c>
       <c r="O110">
         <v>1</v>
       </c>
       <c r="Z110" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="111" spans="1:26">
       <c r="A111" t="s">
         <v>251</v>
       </c>
       <c r="B111" s="1">
-        <v>8736.0</v>
+        <v>23480.0</v>
       </c>
       <c r="C111" s="1">
-        <v>27.88</v>
+        <v>31.56</v>
       </c>
       <c r="D111" s="1">
-        <v>22.8193463828</v>
+        <v>32.4552981261</v>
       </c>
       <c r="E111" t="s">
         <v>8</v>
       </c>
       <c r="F111">
         <v>1.0</v>
       </c>
       <c r="G111" s="1">
-        <v>199349.81</v>
+        <v>762050.4</v>
       </c>
       <c r="H111" s="1">
-        <v>44209.87</v>
+        <v>-21021.6</v>
       </c>
       <c r="I111" s="1">
-        <v>22.177031420296</v>
+        <v>-2.7585577016953</v>
       </c>
       <c r="J111">
         <v>0.0</v>
       </c>
       <c r="K111">
         <v>0.0</v>
       </c>
       <c r="L111" s="1">
-        <v>243559.68</v>
+        <v>741028.8</v>
       </c>
       <c r="M111" s="1">
-        <v>243559.68</v>
+        <v>741028.8</v>
       </c>
       <c r="N111" s="1">
-        <v>0.18</v>
+        <v>0.55</v>
       </c>
       <c r="O111">
         <v>1</v>
       </c>
       <c r="Z111" t="s">
         <v>250</v>
       </c>
     </row>
     <row r="112" spans="1:26">
       <c r="A112" t="s">
         <v>253</v>
       </c>
       <c r="B112" s="1">
-        <v>4994.0</v>
+        <v>5811.0</v>
       </c>
       <c r="C112" s="1">
-        <v>37.855</v>
+        <v>262.45</v>
       </c>
       <c r="D112" s="1">
-        <v>30.6325290348</v>
+        <v>147.4925090346</v>
       </c>
       <c r="E112" t="s">
         <v>8</v>
       </c>
       <c r="F112">
         <v>1.0</v>
       </c>
       <c r="G112" s="1">
-        <v>152978.85</v>
+        <v>857078.97</v>
       </c>
       <c r="H112" s="1">
-        <v>36069.02</v>
+        <v>668017.98</v>
       </c>
       <c r="I112" s="1">
-        <v>23.577782157468</v>
+        <v>77.94124035035</v>
       </c>
       <c r="J112">
         <v>0.0</v>
       </c>
       <c r="K112">
         <v>0.0</v>
       </c>
       <c r="L112" s="1">
-        <v>189047.87</v>
+        <v>1525096.95</v>
       </c>
       <c r="M112" s="1">
-        <v>189047.87</v>
+        <v>1525096.95</v>
       </c>
       <c r="N112" s="1">
-        <v>0.14</v>
+        <v>1.13</v>
       </c>
       <c r="O112">
         <v>1</v>
       </c>
       <c r="Z112" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="113" spans="1:26">
       <c r="A113" t="s">
         <v>255</v>
       </c>
       <c r="B113" s="1">
-        <v>3827.0</v>
+        <v>7626.0</v>
       </c>
       <c r="C113" s="1">
-        <v>15.92</v>
+        <v>147.66</v>
       </c>
       <c r="D113" s="1">
-        <v>16.36</v>
+        <v>127.6891987936</v>
       </c>
       <c r="E113" t="s">
         <v>8</v>
       </c>
       <c r="F113">
         <v>1.0</v>
       </c>
       <c r="G113" s="1">
-        <v>62609.72</v>
+        <v>973757.83</v>
       </c>
       <c r="H113" s="1">
-        <v>-1683.88</v>
+        <v>152297.33</v>
       </c>
       <c r="I113" s="1">
-        <v>-2.6894865525672</v>
+        <v>15.640164865221</v>
       </c>
       <c r="J113">
         <v>0.0</v>
       </c>
       <c r="K113">
         <v>0.0</v>
       </c>
       <c r="L113" s="1">
-        <v>60925.84</v>
+        <v>1126055.16</v>
       </c>
       <c r="M113" s="1">
-        <v>60925.84</v>
+        <v>1126055.16</v>
       </c>
       <c r="N113" s="1">
-        <v>0.04</v>
+        <v>0.83</v>
       </c>
       <c r="O113">
         <v>1</v>
       </c>
       <c r="Z113" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="114" spans="1:26">
       <c r="A114" t="s">
         <v>257</v>
       </c>
       <c r="B114" s="1">
-        <v>3318.0</v>
+        <v>6856.0</v>
       </c>
       <c r="C114" s="1">
-        <v>28.13</v>
+        <v>264.55</v>
       </c>
       <c r="D114" s="1">
-        <v>24.5858890898</v>
+        <v>191.3631811552</v>
       </c>
       <c r="E114" t="s">
         <v>8</v>
       </c>
       <c r="F114">
         <v>1.0</v>
       </c>
       <c r="G114" s="1">
-        <v>81575.98</v>
+        <v>1311985.97</v>
       </c>
       <c r="H114" s="1">
-        <v>11759.36</v>
+        <v>501768.83</v>
       </c>
       <c r="I114" s="1">
-        <v>14.415223696976</v>
+        <v>38.244984433789</v>
       </c>
       <c r="J114">
         <v>0.0</v>
       </c>
       <c r="K114">
         <v>0.0</v>
       </c>
       <c r="L114" s="1">
-        <v>93335.34</v>
+        <v>1813754.8</v>
       </c>
       <c r="M114" s="1">
-        <v>93335.34</v>
+        <v>1813754.8</v>
       </c>
       <c r="N114" s="1">
-        <v>0.07</v>
+        <v>1.34</v>
       </c>
       <c r="O114">
         <v>1</v>
       </c>
       <c r="Z114" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="115" spans="1:26">
       <c r="A115" t="s">
         <v>259</v>
       </c>
       <c r="B115" s="1">
-        <v>6999.0</v>
+        <v>8269.0</v>
       </c>
       <c r="C115" s="1">
-        <v>32.015</v>
+        <v>16.44</v>
       </c>
       <c r="D115" s="1">
-        <v>41.7146735248</v>
+        <v>19.7925142097</v>
       </c>
       <c r="E115" t="s">
         <v>8</v>
       </c>
       <c r="F115">
         <v>1.0</v>
       </c>
       <c r="G115" s="1">
-        <v>291961.0</v>
+        <v>163664.3</v>
       </c>
       <c r="H115" s="1">
-        <v>-67888.01</v>
+        <v>-27721.94</v>
       </c>
       <c r="I115" s="1">
-        <v>-23.25242412514</v>
+        <v>-16.938293812395</v>
       </c>
       <c r="J115">
         <v>0.0</v>
       </c>
       <c r="K115">
         <v>0.0</v>
       </c>
       <c r="L115" s="1">
-        <v>224072.99</v>
+        <v>135942.36</v>
       </c>
       <c r="M115" s="1">
-        <v>224072.99</v>
+        <v>135942.36</v>
       </c>
       <c r="N115" s="1">
-        <v>0.16</v>
+        <v>0.1</v>
       </c>
       <c r="O115">
         <v>1</v>
       </c>
       <c r="Z115" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="116" spans="1:26">
       <c r="A116" t="s">
         <v>261</v>
       </c>
       <c r="B116" s="1">
-        <v>2308.0</v>
+        <v>7087.0</v>
       </c>
       <c r="C116" s="1">
-        <v>26.39</v>
+        <v>74.55</v>
       </c>
       <c r="D116" s="1">
-        <v>27.83</v>
+        <v>35.7936150698</v>
       </c>
       <c r="E116" t="s">
         <v>8</v>
       </c>
       <c r="F116">
         <v>1.0</v>
       </c>
       <c r="G116" s="1">
-        <v>64231.64</v>
+        <v>253669.35</v>
       </c>
       <c r="H116" s="1">
-        <v>-3323.52</v>
+        <v>274666.5</v>
       </c>
       <c r="I116" s="1">
-        <v>-5.1742723679483</v>
+        <v>108.27736973347</v>
       </c>
       <c r="J116">
         <v>0.0</v>
       </c>
       <c r="K116">
         <v>0.0</v>
       </c>
       <c r="L116" s="1">
-        <v>60908.12</v>
+        <v>528335.85</v>
       </c>
       <c r="M116" s="1">
-        <v>60908.12</v>
+        <v>528335.85</v>
       </c>
       <c r="N116" s="1">
-        <v>0.04</v>
+        <v>0.39</v>
       </c>
       <c r="O116">
         <v>1</v>
       </c>
       <c r="Z116" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="117" spans="1:26">
       <c r="A117" t="s">
         <v>263</v>
       </c>
       <c r="B117" s="1">
-        <v>698.0</v>
+        <v>519.0</v>
       </c>
       <c r="C117" s="1">
-        <v>91.2</v>
+        <v>148.7</v>
       </c>
       <c r="D117" s="1">
-        <v>90.7</v>
+        <v>131.2</v>
       </c>
       <c r="E117" t="s">
         <v>8</v>
       </c>
       <c r="F117">
         <v>1.0</v>
       </c>
       <c r="G117" s="1">
-        <v>63308.6</v>
+        <v>68092.8</v>
       </c>
       <c r="H117" s="1">
-        <v>349.0</v>
+        <v>9082.5</v>
       </c>
       <c r="I117" s="1">
-        <v>0.55126791620728</v>
+        <v>13.338414634146</v>
       </c>
       <c r="J117">
         <v>0.0</v>
       </c>
       <c r="K117">
         <v>0.0</v>
       </c>
       <c r="L117" s="1">
-        <v>63657.6</v>
+        <v>77175.3</v>
       </c>
       <c r="M117" s="1">
-        <v>63657.6</v>
+        <v>77175.3</v>
       </c>
       <c r="N117" s="1">
-        <v>0.05</v>
+        <v>0.06</v>
       </c>
       <c r="O117">
         <v>1</v>
       </c>
       <c r="Z117" t="s">
         <v>262</v>
       </c>
     </row>
     <row r="118" spans="1:26">
       <c r="A118" t="s">
         <v>265</v>
       </c>
       <c r="B118" s="1">
-        <v>2539.0</v>
+        <v>1928.0</v>
       </c>
       <c r="C118" s="1">
-        <v>38.38</v>
+        <v>47.7</v>
       </c>
       <c r="D118" s="1">
-        <v>36.9735840882</v>
+        <v>51.8724481328</v>
       </c>
       <c r="E118" t="s">
         <v>8</v>
       </c>
       <c r="F118">
         <v>1.0</v>
       </c>
       <c r="G118" s="1">
-        <v>93875.93</v>
+        <v>100010.08</v>
       </c>
       <c r="H118" s="1">
-        <v>3570.89</v>
+        <v>-8044.48</v>
       </c>
       <c r="I118" s="1">
-        <v>3.8038398128253</v>
+        <v>-8.0436691981448</v>
       </c>
       <c r="J118">
         <v>0.0</v>
       </c>
       <c r="K118">
         <v>0.0</v>
       </c>
       <c r="L118" s="1">
-        <v>97446.82</v>
+        <v>91965.6</v>
       </c>
       <c r="M118" s="1">
-        <v>97446.82</v>
+        <v>91965.6</v>
       </c>
       <c r="N118" s="1">
         <v>0.07</v>
       </c>
       <c r="O118">
         <v>1</v>
       </c>
       <c r="Z118" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="119" spans="1:26">
       <c r="A119" t="s">
         <v>267</v>
       </c>
       <c r="B119" s="1">
-        <v>3258.0</v>
+        <v>4939.0</v>
       </c>
       <c r="C119" s="1">
-        <v>331.2</v>
+        <v>53.79</v>
       </c>
       <c r="D119" s="1">
-        <v>235.61737876</v>
+        <v>26.7491314031</v>
       </c>
       <c r="E119" t="s">
         <v>8</v>
       </c>
       <c r="F119">
         <v>1.0</v>
       </c>
       <c r="G119" s="1">
-        <v>767641.42</v>
+        <v>132113.96</v>
       </c>
       <c r="H119" s="1">
-        <v>311408.18</v>
+        <v>133554.85</v>
       </c>
       <c r="I119" s="1">
-        <v>40.56688082308</v>
+        <v>101.09064174596</v>
       </c>
       <c r="J119">
         <v>0.0</v>
       </c>
       <c r="K119">
         <v>0.0</v>
       </c>
       <c r="L119" s="1">
-        <v>1079049.6</v>
+        <v>265668.81</v>
       </c>
       <c r="M119" s="1">
-        <v>1079049.6</v>
+        <v>265668.81</v>
       </c>
       <c r="N119" s="1">
-        <v>0.78</v>
+        <v>0.2</v>
       </c>
       <c r="O119">
         <v>1</v>
       </c>
       <c r="Z119" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="120" spans="1:26">
       <c r="A120" t="s">
         <v>269</v>
       </c>
       <c r="B120" s="1">
-        <v>107728.0</v>
+        <v>5410.0</v>
       </c>
       <c r="C120" s="1">
-        <v>4.493</v>
+        <v>9.772</v>
       </c>
       <c r="D120" s="1">
-        <v>2.6802696606</v>
+        <v>11.505</v>
       </c>
       <c r="E120" t="s">
         <v>8</v>
       </c>
       <c r="F120">
         <v>1.0</v>
       </c>
       <c r="G120" s="1">
-        <v>288740.09</v>
+        <v>62242.05</v>
       </c>
       <c r="H120" s="1">
-        <v>195281.81</v>
+        <v>-9375.53</v>
       </c>
       <c r="I120" s="1">
-        <v>67.632385236148</v>
+        <v>-15.063016079965</v>
       </c>
       <c r="J120">
         <v>0.0</v>
       </c>
       <c r="K120">
         <v>0.0</v>
       </c>
       <c r="L120" s="1">
-        <v>484021.9</v>
+        <v>52866.52</v>
       </c>
       <c r="M120" s="1">
-        <v>484021.9</v>
+        <v>52866.52</v>
       </c>
       <c r="N120" s="1">
-        <v>0.35</v>
+        <v>0.04</v>
       </c>
       <c r="O120">
         <v>1</v>
       </c>
       <c r="Z120" t="s">
         <v>268</v>
       </c>
     </row>
     <row r="121" spans="1:26">
       <c r="A121" t="s">
         <v>271</v>
       </c>
       <c r="B121" s="1">
-        <v>23810.0</v>
+        <v>12965.0</v>
       </c>
       <c r="C121" s="1">
-        <v>9.08</v>
+        <v>33.08</v>
       </c>
       <c r="D121" s="1">
-        <v>9.3778282234</v>
+        <v>29.6970026996</v>
       </c>
       <c r="E121" t="s">
         <v>8</v>
       </c>
       <c r="F121">
         <v>1.0</v>
       </c>
       <c r="G121" s="1">
-        <v>223286.09</v>
+        <v>385021.64</v>
       </c>
       <c r="H121" s="1">
-        <v>-7091.29</v>
+        <v>43860.56</v>
       </c>
       <c r="I121" s="1">
-        <v>-3.175876293951</v>
+        <v>11.391712943719</v>
       </c>
       <c r="J121">
         <v>0.0</v>
       </c>
       <c r="K121">
         <v>0.0</v>
       </c>
       <c r="L121" s="1">
-        <v>216194.8</v>
+        <v>428882.2</v>
       </c>
       <c r="M121" s="1">
-        <v>216194.8</v>
+        <v>428882.2</v>
       </c>
       <c r="N121" s="1">
-        <v>0.16</v>
+        <v>0.32</v>
       </c>
       <c r="O121">
         <v>1</v>
       </c>
       <c r="Z121" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="122" spans="1:26">
       <c r="A122" t="s">
         <v>273</v>
       </c>
       <c r="B122" s="1">
-        <v>10652.0</v>
+        <v>865.0</v>
       </c>
       <c r="C122" s="1">
-        <v>72.49</v>
+        <v>223.1</v>
       </c>
       <c r="D122" s="1">
-        <v>90.8712579797</v>
+        <v>254.8052947977</v>
       </c>
       <c r="E122" t="s">
         <v>8</v>
       </c>
       <c r="F122">
         <v>1.0</v>
       </c>
       <c r="G122" s="1">
-        <v>967960.64</v>
+        <v>220406.58</v>
       </c>
       <c r="H122" s="1">
-        <v>-195797.16</v>
+        <v>-27425.08</v>
       </c>
       <c r="I122" s="1">
-        <v>-20.227801824669</v>
+        <v>-12.442949752226</v>
       </c>
       <c r="J122">
         <v>0.0</v>
       </c>
       <c r="K122">
         <v>0.0</v>
       </c>
       <c r="L122" s="1">
-        <v>772163.48</v>
+        <v>192981.5</v>
       </c>
       <c r="M122" s="1">
-        <v>772163.48</v>
+        <v>192981.5</v>
       </c>
       <c r="N122" s="1">
-        <v>0.56</v>
+        <v>0.14</v>
       </c>
       <c r="O122">
         <v>1</v>
       </c>
       <c r="Z122" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="123" spans="1:26">
       <c r="A123" t="s">
         <v>275</v>
       </c>
       <c r="B123" s="1">
-        <v>9539.0</v>
+        <v>1115.0</v>
       </c>
       <c r="C123" s="1">
-        <v>132.22</v>
+        <v>239.3</v>
       </c>
       <c r="D123" s="1">
-        <v>167.95129783</v>
+        <v>252.5115515695</v>
       </c>
       <c r="E123" t="s">
         <v>8</v>
       </c>
       <c r="F123">
         <v>1.0</v>
       </c>
       <c r="G123" s="1">
-        <v>1602087.43</v>
+        <v>281550.38</v>
       </c>
       <c r="H123" s="1">
-        <v>-340840.85</v>
+        <v>-14730.88</v>
       </c>
       <c r="I123" s="1">
-        <v>-21.274797093939</v>
+        <v>-5.2320582909531</v>
       </c>
       <c r="J123">
         <v>0.0</v>
       </c>
       <c r="K123">
         <v>0.0</v>
       </c>
       <c r="L123" s="1">
-        <v>1261246.58</v>
+        <v>266819.5</v>
       </c>
       <c r="M123" s="1">
-        <v>1261246.58</v>
+        <v>266819.5</v>
       </c>
       <c r="N123" s="1">
-        <v>0.92</v>
+        <v>0.2</v>
       </c>
       <c r="O123">
         <v>1</v>
       </c>
       <c r="Z123" t="s">
         <v>274</v>
       </c>
     </row>
     <row r="124" spans="1:26">
       <c r="A124" t="s">
         <v>277</v>
       </c>
       <c r="B124" s="1">
-        <v>20894.0</v>
+        <v>4174.0</v>
       </c>
       <c r="C124" s="1">
-        <v>32.7</v>
+        <v>19.33</v>
       </c>
       <c r="D124" s="1">
-        <v>32.6166918733</v>
+        <v>19.4360852899</v>
       </c>
       <c r="E124" t="s">
         <v>8</v>
       </c>
       <c r="F124">
         <v>1.0</v>
       </c>
       <c r="G124" s="1">
-        <v>681493.16</v>
+        <v>81126.22</v>
       </c>
       <c r="H124" s="1">
-        <v>1740.64</v>
+        <v>-442.8</v>
       </c>
       <c r="I124" s="1">
-        <v>0.25541562295357</v>
+        <v>-0.54581613687905</v>
       </c>
       <c r="J124">
         <v>0.0</v>
       </c>
       <c r="K124">
         <v>0.0</v>
       </c>
       <c r="L124" s="1">
-        <v>683233.8</v>
+        <v>80683.42</v>
       </c>
       <c r="M124" s="1">
-        <v>683233.8</v>
+        <v>80683.42</v>
       </c>
       <c r="N124" s="1">
-        <v>0.5</v>
+        <v>0.06</v>
       </c>
       <c r="O124">
         <v>1</v>
       </c>
       <c r="Z124" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="125" spans="1:26">
       <c r="A125" t="s">
         <v>279</v>
       </c>
       <c r="B125" s="1">
-        <v>5645.0</v>
+        <v>4395.0</v>
       </c>
       <c r="C125" s="1">
-        <v>292.75</v>
+        <v>103.65</v>
       </c>
       <c r="D125" s="1">
-        <v>142.026428698</v>
+        <v>104.2655290102</v>
       </c>
       <c r="E125" t="s">
         <v>8</v>
       </c>
       <c r="F125">
         <v>1.0</v>
       </c>
       <c r="G125" s="1">
-        <v>801739.19</v>
+        <v>458247.0</v>
       </c>
       <c r="H125" s="1">
-        <v>850834.56</v>
+        <v>-2705.25</v>
       </c>
       <c r="I125" s="1">
-        <v>106.12360860145</v>
+        <v>-0.59034756365017</v>
       </c>
       <c r="J125">
         <v>0.0</v>
       </c>
       <c r="K125">
         <v>0.0</v>
       </c>
       <c r="L125" s="1">
-        <v>1652573.75</v>
+        <v>455541.75</v>
       </c>
       <c r="M125" s="1">
-        <v>1652573.75</v>
+        <v>455541.75</v>
       </c>
       <c r="N125" s="1">
-        <v>1.2</v>
+        <v>0.34</v>
       </c>
       <c r="O125">
         <v>1</v>
       </c>
       <c r="Z125" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="126" spans="1:26">
       <c r="A126" t="s">
         <v>281</v>
       </c>
       <c r="B126" s="1">
-        <v>7718.0</v>
+        <v>16237.0</v>
       </c>
       <c r="C126" s="1">
-        <v>169.14</v>
+        <v>80.6</v>
       </c>
       <c r="D126" s="1">
-        <v>127.6891992744</v>
+        <v>68.0879134076</v>
       </c>
       <c r="E126" t="s">
         <v>8</v>
       </c>
       <c r="F126">
         <v>1.0</v>
       </c>
       <c r="G126" s="1">
-        <v>985505.24</v>
+        <v>1105543.45</v>
       </c>
       <c r="H126" s="1">
-        <v>319917.28</v>
+        <v>203158.75</v>
       </c>
       <c r="I126" s="1">
-        <v>32.462260677579</v>
+        <v>18.376369558338</v>
       </c>
       <c r="J126">
         <v>0.0</v>
       </c>
       <c r="K126">
         <v>0.0</v>
       </c>
       <c r="L126" s="1">
-        <v>1305422.52</v>
+        <v>1308702.2</v>
       </c>
       <c r="M126" s="1">
-        <v>1305422.52</v>
+        <v>1308702.2</v>
       </c>
       <c r="N126" s="1">
-        <v>0.95</v>
+        <v>0.97</v>
       </c>
       <c r="O126">
         <v>1</v>
       </c>
       <c r="Z126" t="s">
         <v>280</v>
       </c>
     </row>
     <row r="127" spans="1:26">
       <c r="A127" t="s">
         <v>283</v>
       </c>
       <c r="B127" s="1">
-        <v>6939.0</v>
+        <v>9813.0</v>
       </c>
       <c r="C127" s="1">
-        <v>279.0</v>
+        <v>18.29</v>
       </c>
       <c r="D127" s="1">
-        <v>191.3631805736</v>
+        <v>19.025623153</v>
       </c>
       <c r="E127" t="s">
         <v>8</v>
       </c>
       <c r="F127">
         <v>1.0</v>
       </c>
       <c r="G127" s="1">
-        <v>1327869.11</v>
+        <v>186698.44</v>
       </c>
       <c r="H127" s="1">
-        <v>608111.89</v>
+        <v>-7218.67</v>
       </c>
       <c r="I127" s="1">
-        <v>45.796071722762</v>
+        <v>-3.8664865116173</v>
       </c>
       <c r="J127">
         <v>0.0</v>
       </c>
       <c r="K127">
         <v>0.0</v>
       </c>
       <c r="L127" s="1">
-        <v>1935981.0</v>
+        <v>179479.77</v>
       </c>
       <c r="M127" s="1">
-        <v>1935981.0</v>
+        <v>179479.77</v>
       </c>
       <c r="N127" s="1">
-        <v>1.41</v>
+        <v>0.13</v>
       </c>
       <c r="O127">
         <v>1</v>
       </c>
       <c r="Z127" t="s">
         <v>282</v>
       </c>
     </row>
     <row r="128" spans="1:26">
       <c r="A128" t="s">
         <v>285</v>
       </c>
       <c r="B128" s="1">
-        <v>8269.0</v>
+        <v>5951.0</v>
       </c>
       <c r="C128" s="1">
-        <v>20.92</v>
+        <v>23.45</v>
       </c>
       <c r="D128" s="1">
-        <v>19.7925142097</v>
+        <v>26.7070105865</v>
       </c>
       <c r="E128" t="s">
         <v>8</v>
       </c>
       <c r="F128">
         <v>1.0</v>
       </c>
       <c r="G128" s="1">
-        <v>163664.3</v>
+        <v>158933.42</v>
       </c>
       <c r="H128" s="1">
-        <v>9323.18</v>
+        <v>-19382.47</v>
       </c>
       <c r="I128" s="1">
-        <v>5.6965263652489</v>
+        <v>-12.195339406904</v>
       </c>
       <c r="J128">
         <v>0.0</v>
       </c>
       <c r="K128">
         <v>0.0</v>
       </c>
       <c r="L128" s="1">
-        <v>172987.48</v>
+        <v>139550.95</v>
       </c>
       <c r="M128" s="1">
-        <v>172987.48</v>
+        <v>139550.95</v>
       </c>
       <c r="N128" s="1">
-        <v>0.13</v>
+        <v>0.1</v>
       </c>
       <c r="O128">
         <v>1</v>
       </c>
       <c r="Z128" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="129" spans="1:26">
       <c r="A129" t="s">
         <v>287</v>
       </c>
       <c r="B129" s="1">
-        <v>7172.0</v>
+        <v>22272.0</v>
       </c>
       <c r="C129" s="1">
-        <v>78.92</v>
+        <v>20.73</v>
       </c>
       <c r="D129" s="1">
-        <v>35.793615449</v>
+        <v>20.062971444</v>
       </c>
       <c r="E129" t="s">
         <v>8</v>
       </c>
       <c r="F129">
         <v>1.0</v>
       </c>
       <c r="G129" s="1">
-        <v>256711.81</v>
+        <v>446842.5</v>
       </c>
       <c r="H129" s="1">
-        <v>309302.43</v>
+        <v>14856.06</v>
       </c>
       <c r="I129" s="1">
-        <v>120.48624876277</v>
+        <v>3.324674801524</v>
       </c>
       <c r="J129">
         <v>0.0</v>
       </c>
       <c r="K129">
         <v>0.0</v>
       </c>
       <c r="L129" s="1">
-        <v>566014.24</v>
+        <v>461698.56</v>
       </c>
       <c r="M129" s="1">
-        <v>566014.24</v>
+        <v>461698.56</v>
       </c>
       <c r="N129" s="1">
-        <v>0.41</v>
+        <v>0.34</v>
       </c>
       <c r="O129">
         <v>1</v>
       </c>
       <c r="Z129" t="s">
         <v>286</v>
       </c>
     </row>
     <row r="130" spans="1:26">
       <c r="A130" t="s">
         <v>289</v>
       </c>
       <c r="B130" s="1">
-        <v>519.0</v>
+        <v>6386.0</v>
       </c>
       <c r="C130" s="1">
-        <v>141.3</v>
+        <v>37.51</v>
       </c>
       <c r="D130" s="1">
-        <v>131.2</v>
+        <v>37.08</v>
       </c>
       <c r="E130" t="s">
         <v>8</v>
       </c>
       <c r="F130">
         <v>1.0</v>
       </c>
       <c r="G130" s="1">
-        <v>68092.8</v>
+        <v>236792.88</v>
       </c>
       <c r="H130" s="1">
-        <v>5241.9</v>
+        <v>2745.98</v>
       </c>
       <c r="I130" s="1">
-        <v>7.6981707317073</v>
+        <v>1.1596548004315</v>
       </c>
       <c r="J130">
         <v>0.0</v>
       </c>
       <c r="K130">
         <v>0.0</v>
       </c>
       <c r="L130" s="1">
-        <v>73334.7</v>
+        <v>239538.86</v>
       </c>
       <c r="M130" s="1">
-        <v>73334.7</v>
+        <v>239538.86</v>
       </c>
       <c r="N130" s="1">
-        <v>0.05</v>
+        <v>0.18</v>
       </c>
       <c r="O130">
         <v>1</v>
       </c>
       <c r="Z130" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="131" spans="1:26">
       <c r="A131" t="s">
         <v>291</v>
       </c>
       <c r="B131" s="1">
-        <v>1928.0</v>
+        <v>7224.0</v>
       </c>
       <c r="C131" s="1">
-        <v>51.1</v>
+        <v>58.6</v>
       </c>
       <c r="D131" s="1">
-        <v>51.8724481328</v>
+        <v>60.4260645072</v>
       </c>
       <c r="E131" t="s">
         <v>8</v>
       </c>
       <c r="F131">
         <v>1.0</v>
       </c>
       <c r="G131" s="1">
-        <v>100010.08</v>
+        <v>436517.89</v>
       </c>
       <c r="H131" s="1">
-        <v>-1489.28</v>
+        <v>-13191.49</v>
       </c>
       <c r="I131" s="1">
-        <v>-1.4891298957065</v>
+        <v>-3.0219815274925</v>
       </c>
       <c r="J131">
         <v>0.0</v>
       </c>
       <c r="K131">
         <v>0.0</v>
       </c>
       <c r="L131" s="1">
-        <v>98520.8</v>
+        <v>423326.4</v>
       </c>
       <c r="M131" s="1">
-        <v>98520.8</v>
+        <v>423326.4</v>
       </c>
       <c r="N131" s="1">
-        <v>0.07</v>
+        <v>0.31</v>
       </c>
       <c r="O131">
         <v>1</v>
       </c>
       <c r="Z131" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="132" spans="1:26">
       <c r="A132" t="s">
         <v>293</v>
       </c>
       <c r="B132" s="1">
-        <v>6194.0</v>
+        <v>2779.0</v>
       </c>
       <c r="C132" s="1">
-        <v>69.35</v>
+        <v>117.95</v>
       </c>
       <c r="D132" s="1">
-        <v>26.7491314175</v>
+        <v>101.2994566391</v>
       </c>
       <c r="E132" t="s">
         <v>8</v>
       </c>
       <c r="F132">
         <v>1.0</v>
       </c>
       <c r="G132" s="1">
-        <v>165684.12</v>
+        <v>281511.19</v>
       </c>
       <c r="H132" s="1">
-        <v>263869.78</v>
+        <v>46271.86</v>
       </c>
       <c r="I132" s="1">
-        <v>159.26075474222</v>
+        <v>16.436952293086</v>
       </c>
       <c r="J132">
         <v>0.0</v>
       </c>
       <c r="K132">
         <v>0.0</v>
       </c>
       <c r="L132" s="1">
-        <v>429553.9</v>
+        <v>327783.05</v>
       </c>
       <c r="M132" s="1">
-        <v>429553.9</v>
+        <v>327783.05</v>
       </c>
       <c r="N132" s="1">
-        <v>0.31</v>
+        <v>0.24</v>
       </c>
       <c r="O132">
         <v>1</v>
       </c>
       <c r="Z132" t="s">
         <v>292</v>
       </c>
     </row>
     <row r="133" spans="1:26">
       <c r="A133" t="s">
         <v>295</v>
       </c>
       <c r="B133" s="1">
-        <v>5410.0</v>
+        <v>2168.0</v>
       </c>
       <c r="C133" s="1">
-        <v>9.72</v>
+        <v>73.12</v>
       </c>
       <c r="D133" s="1">
-        <v>11.505</v>
+        <v>99.4024400369</v>
       </c>
       <c r="E133" t="s">
         <v>8</v>
       </c>
       <c r="F133">
         <v>1.0</v>
       </c>
       <c r="G133" s="1">
-        <v>62242.05</v>
+        <v>215504.49</v>
       </c>
       <c r="H133" s="1">
-        <v>-9656.85</v>
+        <v>-56980.33</v>
       </c>
       <c r="I133" s="1">
-        <v>-15.514993481095</v>
+        <v>-26.440437505502</v>
       </c>
       <c r="J133">
         <v>0.0</v>
       </c>
       <c r="K133">
         <v>0.0</v>
       </c>
       <c r="L133" s="1">
-        <v>52585.2</v>
+        <v>158524.16</v>
       </c>
       <c r="M133" s="1">
-        <v>52585.2</v>
+        <v>158524.16</v>
       </c>
       <c r="N133" s="1">
-        <v>0.04</v>
+        <v>0.12</v>
       </c>
       <c r="O133">
         <v>1</v>
       </c>
       <c r="Z133" t="s">
         <v>294</v>
       </c>
     </row>
     <row r="134" spans="1:26">
       <c r="A134" t="s">
         <v>297</v>
       </c>
       <c r="B134" s="1">
-        <v>18992.0</v>
+        <v>12352.0</v>
       </c>
       <c r="C134" s="1">
-        <v>35.1</v>
+        <v>21.09</v>
       </c>
       <c r="D134" s="1">
-        <v>29.6970024221</v>
+        <v>33.8087993847</v>
       </c>
       <c r="E134" t="s">
         <v>8</v>
       </c>
       <c r="F134">
         <v>1.0</v>
       </c>
       <c r="G134" s="1">
-        <v>564005.47</v>
+        <v>417606.29</v>
       </c>
       <c r="H134" s="1">
-        <v>102613.73</v>
+        <v>-157102.61</v>
       </c>
       <c r="I134" s="1">
-        <v>18.193747305323</v>
+        <v>-37.619790161686</v>
       </c>
       <c r="J134">
         <v>0.0</v>
       </c>
       <c r="K134">
         <v>0.0</v>
       </c>
       <c r="L134" s="1">
-        <v>666619.2</v>
+        <v>260503.68</v>
       </c>
       <c r="M134" s="1">
-        <v>666619.2</v>
+        <v>260503.68</v>
       </c>
       <c r="N134" s="1">
-        <v>0.48</v>
+        <v>0.19</v>
       </c>
       <c r="O134">
         <v>1</v>
       </c>
       <c r="Z134" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="135" spans="1:26">
       <c r="A135" t="s">
         <v>299</v>
       </c>
       <c r="B135" s="1">
-        <v>1209.0</v>
+        <v>16796.0</v>
       </c>
       <c r="C135" s="1">
-        <v>53.06</v>
+        <v>29.88</v>
       </c>
       <c r="D135" s="1">
-        <v>51.48</v>
+        <v>35.985319719</v>
       </c>
       <c r="E135" t="s">
         <v>8</v>
       </c>
       <c r="F135">
         <v>1.0</v>
       </c>
       <c r="G135" s="1">
-        <v>62239.32</v>
+        <v>604409.43</v>
       </c>
       <c r="H135" s="1">
-        <v>1910.22</v>
+        <v>-102544.95</v>
       </c>
       <c r="I135" s="1">
-        <v>3.0691530691531</v>
+        <v>-16.966139988914</v>
       </c>
       <c r="J135">
         <v>0.0</v>
       </c>
       <c r="K135">
         <v>0.0</v>
       </c>
       <c r="L135" s="1">
-        <v>64149.54</v>
+        <v>501864.48</v>
       </c>
       <c r="M135" s="1">
-        <v>64149.54</v>
+        <v>501864.48</v>
       </c>
       <c r="N135" s="1">
-        <v>0.05</v>
+        <v>0.37</v>
       </c>
       <c r="O135">
         <v>1</v>
       </c>
       <c r="Z135" t="s">
         <v>298</v>
       </c>
     </row>
     <row r="136" spans="1:26">
       <c r="A136" t="s">
         <v>301</v>
       </c>
       <c r="B136" s="1">
-        <v>15283.0</v>
+        <v>5857.0</v>
       </c>
       <c r="C136" s="1">
-        <v>10.135</v>
+        <v>22.94</v>
       </c>
       <c r="D136" s="1">
-        <v>10.1668134529</v>
+        <v>30.4360799044</v>
       </c>
       <c r="E136" t="s">
         <v>8</v>
       </c>
       <c r="F136">
         <v>1.0</v>
       </c>
       <c r="G136" s="1">
-        <v>155379.41</v>
+        <v>178264.12</v>
       </c>
       <c r="H136" s="1">
-        <v>-486.2</v>
+        <v>-43904.54</v>
       </c>
       <c r="I136" s="1">
-        <v>-0.31291147263334</v>
+        <v>-24.628927010102</v>
       </c>
       <c r="J136">
         <v>0.0</v>
       </c>
       <c r="K136">
         <v>0.0</v>
       </c>
       <c r="L136" s="1">
-        <v>154893.21</v>
+        <v>134359.58</v>
       </c>
       <c r="M136" s="1">
-        <v>154893.21</v>
+        <v>134359.58</v>
       </c>
       <c r="N136" s="1">
-        <v>0.11</v>
+        <v>0.1</v>
       </c>
       <c r="O136">
         <v>1</v>
       </c>
       <c r="Z136" t="s">
         <v>300</v>
       </c>
     </row>
     <row r="137" spans="1:26">
       <c r="A137" t="s">
         <v>303</v>
       </c>
       <c r="B137" s="1">
-        <v>865.0</v>
+        <v>9505.0</v>
       </c>
       <c r="C137" s="1">
-        <v>226.3</v>
+        <v>61.78</v>
       </c>
       <c r="D137" s="1">
-        <v>254.8052947977</v>
+        <v>104.178122041</v>
       </c>
       <c r="E137" t="s">
         <v>8</v>
       </c>
       <c r="F137">
         <v>1.0</v>
       </c>
       <c r="G137" s="1">
-        <v>220406.58</v>
+        <v>990213.05</v>
       </c>
       <c r="H137" s="1">
-        <v>-24657.08</v>
+        <v>-402994.15</v>
       </c>
       <c r="I137" s="1">
-        <v>-11.187088879107</v>
+        <v>-40.697721566081</v>
       </c>
       <c r="J137">
         <v>0.0</v>
       </c>
       <c r="K137">
         <v>0.0</v>
       </c>
       <c r="L137" s="1">
-        <v>195749.5</v>
+        <v>587218.9</v>
       </c>
       <c r="M137" s="1">
-        <v>195749.5</v>
+        <v>587218.9</v>
       </c>
       <c r="N137" s="1">
-        <v>0.14</v>
+        <v>0.43</v>
       </c>
       <c r="O137">
         <v>1</v>
       </c>
       <c r="Z137" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="138" spans="1:26">
       <c r="A138" t="s">
         <v>305</v>
       </c>
       <c r="B138" s="1">
-        <v>1115.0</v>
+        <v>290.0</v>
       </c>
       <c r="C138" s="1">
-        <v>247.6</v>
+        <v>273.15</v>
       </c>
       <c r="D138" s="1">
-        <v>252.5115515695</v>
+        <v>276.05</v>
       </c>
       <c r="E138" t="s">
         <v>8</v>
       </c>
       <c r="F138">
         <v>1.0</v>
       </c>
       <c r="G138" s="1">
-        <v>281550.38</v>
+        <v>0.0</v>
       </c>
       <c r="H138" s="1">
-        <v>-5476.38</v>
+        <v>-84100.0</v>
       </c>
       <c r="I138" s="1">
-        <v>-1.9450799533639</v>
+        <v>0</v>
       </c>
       <c r="J138">
         <v>0.0</v>
       </c>
       <c r="K138">
         <v>0.0</v>
       </c>
       <c r="L138" s="1">
-        <v>276074.0</v>
+        <v>-84100.0</v>
       </c>
       <c r="M138" s="1">
-        <v>276074.0</v>
+        <v>-84100.0</v>
       </c>
       <c r="N138" s="1">
-        <v>0.2</v>
+        <v>-0.06</v>
       </c>
       <c r="O138">
         <v>1</v>
       </c>
       <c r="Z138" t="s">
         <v>304</v>
       </c>
     </row>
     <row r="139" spans="1:26">
       <c r="A139" t="s">
         <v>307</v>
       </c>
       <c r="B139" s="1">
-        <v>4174.0</v>
+        <v>53.0</v>
       </c>
       <c r="C139" s="1">
-        <v>22.08</v>
+        <v>114.1</v>
       </c>
       <c r="D139" s="1">
-        <v>19.4360852899</v>
+        <v>115.362857143</v>
       </c>
       <c r="E139" t="s">
         <v>8</v>
       </c>
       <c r="F139">
         <v>1.0</v>
       </c>
       <c r="G139" s="1">
-        <v>81126.22</v>
+        <v>0.0</v>
       </c>
       <c r="H139" s="1">
-        <v>11035.7</v>
+        <v>-37480.0</v>
       </c>
       <c r="I139" s="1">
-        <v>13.603123626369</v>
+        <v>0</v>
       </c>
       <c r="J139">
         <v>0.0</v>
       </c>
       <c r="K139">
         <v>0.0</v>
       </c>
       <c r="L139" s="1">
-        <v>92161.92</v>
+        <v>-37480.0</v>
       </c>
       <c r="M139" s="1">
-        <v>92161.92</v>
+        <v>-37480.0</v>
       </c>
       <c r="N139" s="1">
-        <v>0.07</v>
+        <v>-0.03</v>
       </c>
       <c r="O139">
         <v>1</v>
       </c>
       <c r="Z139" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="140" spans="1:26">
       <c r="A140" t="s">
         <v>309</v>
       </c>
       <c r="B140" s="1">
-        <v>4321.0</v>
+        <v>11.0</v>
       </c>
       <c r="C140" s="1">
-        <v>100.3</v>
+        <v>105.5</v>
       </c>
       <c r="D140" s="1">
-        <v>104.3157486693</v>
+        <v>105.869310345</v>
       </c>
       <c r="E140" t="s">
         <v>8</v>
       </c>
       <c r="F140">
         <v>1.0</v>
       </c>
       <c r="G140" s="1">
-        <v>450748.35</v>
+        <v>0.0</v>
       </c>
       <c r="H140" s="1">
-        <v>-17352.05</v>
+        <v>-685.0</v>
       </c>
       <c r="I140" s="1">
-        <v>-3.8496092109932</v>
+        <v>0</v>
       </c>
       <c r="J140">
         <v>0.0</v>
       </c>
       <c r="K140">
         <v>0.0</v>
       </c>
       <c r="L140" s="1">
-        <v>433396.3</v>
+        <v>-685.0</v>
       </c>
       <c r="M140" s="1">
-        <v>433396.3</v>
+        <v>-685.0</v>
       </c>
       <c r="N140" s="1">
-        <v>0.31</v>
+        <v>0.0</v>
       </c>
       <c r="O140">
         <v>1</v>
       </c>
       <c r="Z140" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="141" spans="1:26">
       <c r="A141" t="s">
         <v>311</v>
       </c>
       <c r="B141" s="1">
-        <v>16433.0</v>
+        <v>-5.0</v>
       </c>
       <c r="C141" s="1">
-        <v>80.04</v>
+        <v>6251.0</v>
       </c>
       <c r="D141" s="1">
-        <v>68.0879133451</v>
+        <v>6288.0</v>
       </c>
       <c r="E141" t="s">
         <v>8</v>
       </c>
       <c r="F141">
         <v>1.0</v>
       </c>
       <c r="G141" s="1">
-        <v>1118888.68</v>
+        <v>0.0</v>
       </c>
       <c r="H141" s="1">
-        <v>196408.64</v>
+        <v>1850.0</v>
       </c>
       <c r="I141" s="1">
-        <v>17.553903575108</v>
+        <v>0</v>
       </c>
       <c r="J141">
         <v>0.0</v>
       </c>
       <c r="K141">
         <v>0.0</v>
       </c>
       <c r="L141" s="1">
-        <v>1315297.32</v>
+        <v>1850.0</v>
       </c>
       <c r="M141" s="1">
-        <v>1315297.32</v>
+        <v>1850.0</v>
       </c>
       <c r="N141" s="1">
-        <v>0.95</v>
+        <v>0.0</v>
       </c>
       <c r="O141">
         <v>1</v>
       </c>
       <c r="Z141" t="s">
         <v>310</v>
       </c>
     </row>
     <row r="142" spans="1:26">
       <c r="A142" t="s">
         <v>313</v>
       </c>
       <c r="B142" s="1">
-        <v>4369.0</v>
+        <v>-4.0</v>
       </c>
       <c r="C142" s="1">
-        <v>24.62</v>
+        <v>116.63</v>
       </c>
       <c r="D142" s="1">
-        <v>21.3030762188</v>
+        <v>117.835</v>
       </c>
       <c r="E142" t="s">
         <v>8</v>
       </c>
       <c r="F142">
         <v>1.0</v>
       </c>
       <c r="G142" s="1">
-        <v>93073.14</v>
+        <v>0.0</v>
       </c>
       <c r="H142" s="1">
-        <v>14491.64</v>
+        <v>4820.0</v>
       </c>
       <c r="I142" s="1">
-        <v>15.570163422014</v>
+        <v>0</v>
       </c>
       <c r="J142">
         <v>0.0</v>
       </c>
       <c r="K142">
         <v>0.0</v>
       </c>
       <c r="L142" s="1">
-        <v>107564.78</v>
+        <v>4820.0</v>
       </c>
       <c r="M142" s="1">
-        <v>107564.78</v>
+        <v>4820.0</v>
       </c>
       <c r="N142" s="1">
-        <v>0.08</v>
+        <v>0.0</v>
       </c>
       <c r="O142">
         <v>1</v>
       </c>
       <c r="Z142" t="s">
         <v>312</v>
       </c>
     </row>
     <row r="143" spans="1:26">
       <c r="A143" t="s">
         <v>315</v>
       </c>
       <c r="B143" s="1">
-        <v>9813.0</v>
+        <v>-4.0</v>
       </c>
       <c r="C143" s="1">
-        <v>18.305</v>
+        <v>125.05</v>
       </c>
       <c r="D143" s="1">
-        <v>19.025623153</v>
+        <v>125.59</v>
       </c>
       <c r="E143" t="s">
         <v>8</v>
       </c>
       <c r="F143">
         <v>1.0</v>
       </c>
       <c r="G143" s="1">
-        <v>186698.44</v>
+        <v>0.0</v>
       </c>
       <c r="H143" s="1">
-        <v>-7071.47</v>
+        <v>3420.0</v>
       </c>
       <c r="I143" s="1">
-        <v>-3.7876427890881</v>
+        <v>0</v>
       </c>
       <c r="J143">
         <v>0.0</v>
       </c>
       <c r="K143">
         <v>0.0</v>
       </c>
       <c r="L143" s="1">
-        <v>179626.97</v>
+        <v>3420.0</v>
       </c>
       <c r="M143" s="1">
-        <v>179626.97</v>
+        <v>3420.0</v>
       </c>
       <c r="N143" s="1">
-        <v>0.13</v>
+        <v>0.0</v>
       </c>
       <c r="O143">
         <v>1</v>
       </c>
       <c r="Z143" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="144" spans="1:26">
       <c r="A144" t="s">
         <v>317</v>
       </c>
       <c r="B144" s="1">
-        <v>5951.0</v>
+        <v>-8.0</v>
       </c>
       <c r="C144" s="1">
-        <v>24.35</v>
+        <v>117.59</v>
       </c>
       <c r="D144" s="1">
-        <v>26.7070105865</v>
+        <v>118.9</v>
       </c>
       <c r="E144" t="s">
         <v>8</v>
       </c>
       <c r="F144">
         <v>1.0</v>
       </c>
       <c r="G144" s="1">
-        <v>158933.42</v>
+        <v>0.0</v>
       </c>
       <c r="H144" s="1">
-        <v>-14026.57</v>
+        <v>10480.0</v>
       </c>
       <c r="I144" s="1">
-        <v>-8.8254377210281</v>
+        <v>0</v>
       </c>
       <c r="J144">
         <v>0.0</v>
       </c>
       <c r="K144">
         <v>0.0</v>
       </c>
       <c r="L144" s="1">
-        <v>144906.85</v>
+        <v>10480.0</v>
       </c>
       <c r="M144" s="1">
-        <v>144906.85</v>
+        <v>10480.0</v>
       </c>
       <c r="N144" s="1">
-        <v>0.11</v>
+        <v>0.01</v>
       </c>
       <c r="O144">
         <v>1</v>
       </c>
       <c r="Z144" t="s">
         <v>316</v>
       </c>
     </row>
     <row r="145" spans="1:26">
       <c r="A145" t="s">
         <v>319</v>
       </c>
       <c r="B145" s="1">
-        <v>16574.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C145" s="1">
-        <v>22.27</v>
+        <v>98.873</v>
       </c>
       <c r="D145" s="1">
-        <v>19.9986726198</v>
+        <v>99.331</v>
       </c>
       <c r="E145" t="s">
         <v>8</v>
       </c>
       <c r="F145">
         <v>1.0</v>
       </c>
       <c r="G145" s="1">
-        <v>331458.0</v>
+        <v>99331.0</v>
       </c>
       <c r="H145" s="1">
-        <v>37644.98</v>
+        <v>-458.0</v>
       </c>
       <c r="I145" s="1">
-        <v>11.357390679965</v>
+        <v>-0.46108465635099</v>
       </c>
       <c r="J145">
-        <v>0.0</v>
+        <v>0.43</v>
       </c>
       <c r="K145">
-        <v>0.0</v>
+        <v>427.05</v>
       </c>
       <c r="L145" s="1">
-        <v>369102.98</v>
+        <v>98873.0</v>
       </c>
       <c r="M145" s="1">
-        <v>369102.98</v>
+        <v>99300.05</v>
       </c>
       <c r="N145" s="1">
-        <v>0.27</v>
+        <v>0.07</v>
       </c>
       <c r="O145">
         <v>1</v>
       </c>
       <c r="Z145" t="s">
         <v>318</v>
       </c>
     </row>
     <row r="146" spans="1:26">
       <c r="A146" t="s">
         <v>321</v>
       </c>
       <c r="B146" s="1">
-        <v>7311.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C146" s="1">
-        <v>56.0</v>
+        <v>101.548</v>
       </c>
       <c r="D146" s="1">
-        <v>60.4260648338</v>
+        <v>99.634</v>
       </c>
       <c r="E146" t="s">
         <v>8</v>
       </c>
       <c r="F146">
         <v>1.0</v>
       </c>
       <c r="G146" s="1">
-        <v>441774.96</v>
+        <v>99634.0</v>
       </c>
       <c r="H146" s="1">
-        <v>-32358.96</v>
+        <v>1914.0</v>
       </c>
       <c r="I146" s="1">
-        <v>-7.3247610050149</v>
+        <v>1.9210309733625</v>
       </c>
       <c r="J146">
-        <v>0.0</v>
+        <v>0.06</v>
       </c>
       <c r="K146">
-        <v>0.0</v>
+        <v>59.93</v>
       </c>
       <c r="L146" s="1">
-        <v>409416.0</v>
+        <v>101548.0</v>
       </c>
       <c r="M146" s="1">
-        <v>409416.0</v>
+        <v>101607.93</v>
       </c>
       <c r="N146" s="1">
-        <v>0.3</v>
+        <v>0.07</v>
       </c>
       <c r="O146">
         <v>1</v>
       </c>
       <c r="Z146" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="147" spans="1:26">
       <c r="A147" t="s">
         <v>323</v>
       </c>
       <c r="B147" s="1">
-        <v>776.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C147" s="1">
-        <v>80.5</v>
+        <v>100.832</v>
       </c>
       <c r="D147" s="1">
-        <v>82.0</v>
+        <v>99.179</v>
       </c>
       <c r="E147" t="s">
         <v>8</v>
       </c>
       <c r="F147">
         <v>1.0</v>
       </c>
       <c r="G147" s="1">
-        <v>63632.0</v>
+        <v>99179.0</v>
       </c>
       <c r="H147" s="1">
-        <v>-1164.0</v>
+        <v>1653.0</v>
       </c>
       <c r="I147" s="1">
-        <v>-1.8292682926829</v>
+        <v>1.6666834712994</v>
       </c>
       <c r="J147">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.99</v>
+      </c>
+      <c r="K147" t="s">
+        <v>324</v>
       </c>
       <c r="L147" s="1">
-        <v>62468.0</v>
+        <v>100832.0</v>
       </c>
       <c r="M147" s="1">
-        <v>62468.0</v>
+        <v>102817.27</v>
       </c>
       <c r="N147" s="1">
-        <v>0.05</v>
+        <v>0.08</v>
       </c>
       <c r="O147">
         <v>1</v>
       </c>
       <c r="Z147" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="148" spans="1:26">
       <c r="A148" t="s">
+        <v>326</v>
+      </c>
+      <c r="B148" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C148" s="1">
+        <v>100.139</v>
+      </c>
+      <c r="D148" s="1">
+        <v>99.847</v>
+      </c>
+      <c r="E148" t="s">
+        <v>8</v>
+      </c>
+      <c r="F148">
+        <v>1.0</v>
+      </c>
+      <c r="G148" s="1">
+        <v>199694.0</v>
+      </c>
+      <c r="H148" s="1">
+        <v>584.0</v>
+      </c>
+      <c r="I148" s="1">
+        <v>0.29244744459022</v>
+      </c>
+      <c r="J148">
+        <v>0.54</v>
+      </c>
+      <c r="K148" t="s">
+        <v>327</v>
+      </c>
+      <c r="L148" s="1">
+        <v>200278.0</v>
+      </c>
+      <c r="M148" s="1">
+        <v>201351.97</v>
+      </c>
+      <c r="N148" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O148">
+        <v>1</v>
+      </c>
+      <c r="Z148" t="s">
         <v>325</v>
-      </c>
-[...43 lines deleted...]
-        <v>324</v>
       </c>
     </row>
     <row r="149" spans="1:26">
       <c r="A149" t="s">
-        <v>327</v>
+        <v>329</v>
       </c>
       <c r="B149" s="1">
-        <v>2168.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C149" s="1">
-        <v>80.32</v>
+        <v>100.904</v>
       </c>
       <c r="D149" s="1">
-        <v>99.4024400369</v>
+        <v>99.89</v>
       </c>
       <c r="E149" t="s">
         <v>8</v>
       </c>
       <c r="F149">
         <v>1.0</v>
       </c>
       <c r="G149" s="1">
-        <v>215504.49</v>
+        <v>99890.0</v>
       </c>
       <c r="H149" s="1">
-        <v>-41370.73</v>
+        <v>1014.0</v>
       </c>
       <c r="I149" s="1">
-        <v>-19.197154546525</v>
+        <v>1.0151166282911</v>
       </c>
       <c r="J149">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.01</v>
+      </c>
+      <c r="K149" t="s">
+        <v>330</v>
       </c>
       <c r="L149" s="1">
-        <v>174133.76</v>
+        <v>100904.0</v>
       </c>
       <c r="M149" s="1">
-        <v>174133.76</v>
+        <v>101917.7</v>
       </c>
       <c r="N149" s="1">
-        <v>0.13</v>
+        <v>0.08</v>
       </c>
       <c r="O149">
         <v>1</v>
       </c>
       <c r="Z149" t="s">
-        <v>326</v>
+        <v>328</v>
       </c>
     </row>
     <row r="150" spans="1:26">
       <c r="A150" t="s">
-        <v>329</v>
+        <v>332</v>
       </c>
       <c r="B150" s="1">
-        <v>12352.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C150" s="1">
-        <v>20.86</v>
+        <v>98.113</v>
       </c>
       <c r="D150" s="1">
-        <v>33.8087993847</v>
+        <v>99.33</v>
       </c>
       <c r="E150" t="s">
         <v>8</v>
       </c>
       <c r="F150">
         <v>1.0</v>
       </c>
       <c r="G150" s="1">
-        <v>417606.29</v>
+        <v>99330.0</v>
       </c>
       <c r="H150" s="1">
-        <v>-159943.57</v>
+        <v>-1217.0</v>
       </c>
       <c r="I150" s="1">
-        <v>-38.300086428296</v>
+        <v>-1.2252088996275</v>
       </c>
       <c r="J150">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>2.37</v>
+      </c>
+      <c r="K150" t="s">
+        <v>333</v>
       </c>
       <c r="L150" s="1">
-        <v>257662.72</v>
+        <v>98113.0</v>
       </c>
       <c r="M150" s="1">
-        <v>257662.72</v>
+        <v>100486.29</v>
       </c>
       <c r="N150" s="1">
-        <v>0.19</v>
+        <v>0.07</v>
       </c>
       <c r="O150">
         <v>1</v>
       </c>
       <c r="Z150" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
     </row>
     <row r="151" spans="1:26">
       <c r="A151" t="s">
-        <v>331</v>
+        <v>335</v>
       </c>
       <c r="B151" s="1">
-        <v>14452.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C151" s="1">
-        <v>34.27</v>
+        <v>96.43</v>
       </c>
       <c r="D151" s="1">
-        <v>36.7068758649</v>
+        <v>99.253</v>
       </c>
       <c r="E151" t="s">
         <v>8</v>
       </c>
       <c r="F151">
         <v>1.0</v>
       </c>
       <c r="G151" s="1">
-        <v>530487.77</v>
+        <v>198506.0</v>
       </c>
       <c r="H151" s="1">
-        <v>-35217.73</v>
+        <v>-5646.0</v>
       </c>
       <c r="I151" s="1">
-        <v>-6.6387449422255</v>
+        <v>-2.8442465215157</v>
       </c>
       <c r="J151">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.63</v>
+      </c>
+      <c r="K151" t="s">
+        <v>336</v>
       </c>
       <c r="L151" s="1">
-        <v>495270.04</v>
+        <v>192860.0</v>
       </c>
       <c r="M151" s="1">
-        <v>495270.04</v>
+        <v>194125.75</v>
       </c>
       <c r="N151" s="1">
-        <v>0.36</v>
+        <v>0.14</v>
       </c>
       <c r="O151">
         <v>1</v>
       </c>
       <c r="Z151" t="s">
-        <v>330</v>
+        <v>334</v>
       </c>
     </row>
     <row r="152" spans="1:26">
       <c r="A152" t="s">
-        <v>333</v>
+        <v>338</v>
       </c>
       <c r="B152" s="1">
-        <v>11134.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C152" s="1">
-        <v>23.62</v>
+        <v>93.918</v>
       </c>
       <c r="D152" s="1">
-        <v>30.4360804742</v>
+        <v>93.8</v>
       </c>
       <c r="E152" t="s">
         <v>8</v>
       </c>
       <c r="F152">
         <v>1.0</v>
       </c>
       <c r="G152" s="1">
-        <v>338875.32</v>
+        <v>93800.0</v>
       </c>
       <c r="H152" s="1">
-        <v>-75890.24</v>
+        <v>118.0</v>
       </c>
       <c r="I152" s="1">
-        <v>-22.394737982099</v>
+        <v>0.12579957356077</v>
       </c>
       <c r="J152">
-        <v>0.0</v>
+        <v>0.59</v>
       </c>
       <c r="K152">
-        <v>0.0</v>
+        <v>588.7</v>
       </c>
       <c r="L152" s="1">
-        <v>262985.08</v>
+        <v>93918.0</v>
       </c>
       <c r="M152" s="1">
-        <v>262985.08</v>
+        <v>94506.7</v>
       </c>
       <c r="N152" s="1">
-        <v>0.19</v>
+        <v>0.07</v>
       </c>
       <c r="O152">
         <v>1</v>
       </c>
       <c r="Z152" t="s">
-        <v>332</v>
+        <v>337</v>
       </c>
     </row>
     <row r="153" spans="1:26">
       <c r="A153" t="s">
-        <v>335</v>
+        <v>340</v>
       </c>
       <c r="B153" s="1">
-        <v>7290.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C153" s="1">
-        <v>56.54</v>
+        <v>99.146</v>
       </c>
       <c r="D153" s="1">
-        <v>118.9744951989</v>
+        <v>99.646</v>
       </c>
       <c r="E153" t="s">
         <v>8</v>
       </c>
       <c r="F153">
         <v>1.0</v>
       </c>
       <c r="G153" s="1">
-        <v>867324.07</v>
+        <v>99646.0</v>
       </c>
       <c r="H153" s="1">
-        <v>-455147.47</v>
+        <v>-500.0</v>
       </c>
       <c r="I153" s="1">
-        <v>-52.47720958557</v>
+        <v>-0.50177628805973</v>
       </c>
       <c r="J153">
-        <v>0.0</v>
+        <v>0.73</v>
       </c>
       <c r="K153">
-        <v>0.0</v>
+        <v>730.14</v>
       </c>
       <c r="L153" s="1">
-        <v>412176.6</v>
+        <v>99146.0</v>
       </c>
       <c r="M153" s="1">
-        <v>412176.6</v>
+        <v>99876.14</v>
       </c>
       <c r="N153" s="1">
-        <v>0.3</v>
+        <v>0.07</v>
       </c>
       <c r="O153">
         <v>1</v>
       </c>
       <c r="Z153" t="s">
-        <v>334</v>
+        <v>339</v>
       </c>
     </row>
     <row r="154" spans="1:26">
       <c r="A154" t="s">
-        <v>337</v>
+        <v>342</v>
       </c>
       <c r="B154" s="1">
-        <v>290.0</v>
+        <v>118000.0</v>
       </c>
       <c r="C154" s="1">
-        <v>279.95</v>
+        <v>101.463</v>
       </c>
       <c r="D154" s="1">
-        <v>276.05</v>
+        <v>101.04697458</v>
       </c>
       <c r="E154" t="s">
         <v>8</v>
       </c>
       <c r="F154">
         <v>1.0</v>
       </c>
       <c r="G154" s="1">
-        <v>0.0</v>
+        <v>119235.43</v>
       </c>
       <c r="H154" s="1">
-        <v>113100.0</v>
+        <v>490.91</v>
       </c>
       <c r="I154" s="1">
-        <v>0</v>
+        <v>0.41171487367471</v>
       </c>
       <c r="J154">
-        <v>0.0</v>
+        <v>0.3</v>
       </c>
       <c r="K154">
-        <v>0.0</v>
+        <v>349.15</v>
       </c>
       <c r="L154" s="1">
-        <v>113100.0</v>
+        <v>119726.34</v>
       </c>
       <c r="M154" s="1">
-        <v>113100.0</v>
+        <v>120075.49</v>
       </c>
       <c r="N154" s="1">
-        <v>0.08</v>
+        <v>0.09</v>
       </c>
       <c r="O154">
         <v>1</v>
       </c>
       <c r="Z154" t="s">
-        <v>336</v>
+        <v>341</v>
       </c>
     </row>
     <row r="155" spans="1:26">
       <c r="A155" t="s">
-        <v>339</v>
+        <v>344</v>
       </c>
       <c r="B155" s="1">
-        <v>60.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C155" s="1">
-        <v>114.97</v>
+        <v>109.409</v>
       </c>
       <c r="D155" s="1">
-        <v>114.872</v>
+        <v>100.019</v>
       </c>
       <c r="E155" t="s">
         <v>8</v>
       </c>
       <c r="F155">
         <v>1.0</v>
       </c>
       <c r="G155" s="1">
-        <v>0.0</v>
+        <v>200038.0</v>
       </c>
       <c r="H155" s="1">
-        <v>5880.0</v>
+        <v>18780.0</v>
       </c>
       <c r="I155" s="1">
-        <v>0</v>
+        <v>9.3882162389146</v>
       </c>
       <c r="J155">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>5.76</v>
+      </c>
+      <c r="K155" t="s">
+        <v>345</v>
       </c>
       <c r="L155" s="1">
-        <v>5880.0</v>
+        <v>218818.0</v>
       </c>
       <c r="M155" s="1">
-        <v>5880.0</v>
+        <v>230338.35</v>
       </c>
       <c r="N155" s="1">
-        <v>0.0</v>
+        <v>0.17</v>
       </c>
       <c r="O155">
         <v>1</v>
       </c>
       <c r="Z155" t="s">
-        <v>338</v>
+        <v>343</v>
       </c>
     </row>
     <row r="156" spans="1:26">
       <c r="A156" t="s">
-        <v>341</v>
+        <v>347</v>
       </c>
       <c r="B156" s="1">
-        <v>5.0</v>
+        <v>134000.0</v>
       </c>
       <c r="C156" s="1">
-        <v>105.83</v>
+        <v>99.561</v>
       </c>
       <c r="D156" s="1">
-        <v>105.69</v>
+        <v>99.58</v>
       </c>
       <c r="E156" t="s">
         <v>8</v>
       </c>
       <c r="F156">
         <v>1.0</v>
       </c>
       <c r="G156" s="1">
-        <v>0.0</v>
+        <v>133437.2</v>
       </c>
       <c r="H156" s="1">
-        <v>700.0</v>
+        <v>-25.46</v>
       </c>
       <c r="I156" s="1">
-        <v>0</v>
+        <v>-0.019080136573609</v>
       </c>
       <c r="J156">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.78</v>
+      </c>
+      <c r="K156" t="s">
+        <v>348</v>
       </c>
       <c r="L156" s="1">
-        <v>700.0</v>
+        <v>133411.74</v>
       </c>
       <c r="M156" s="1">
-        <v>700.0</v>
+        <v>134458.04</v>
       </c>
       <c r="N156" s="1">
-        <v>0.0</v>
+        <v>0.1</v>
       </c>
       <c r="O156">
         <v>1</v>
       </c>
       <c r="Z156" t="s">
-        <v>340</v>
+        <v>346</v>
       </c>
     </row>
     <row r="157" spans="1:26">
       <c r="A157" t="s">
-        <v>343</v>
+        <v>350</v>
       </c>
       <c r="B157" s="1">
-        <v>-5.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C157" s="1">
-        <v>6359.0</v>
+        <v>103.986</v>
       </c>
       <c r="D157" s="1">
-        <v>6288.0</v>
+        <v>106.65</v>
       </c>
       <c r="E157" t="s">
         <v>8</v>
       </c>
       <c r="F157">
         <v>1.0</v>
       </c>
       <c r="G157" s="1">
-        <v>0.0</v>
+        <v>106650.0</v>
       </c>
       <c r="H157" s="1">
-        <v>-3550.0</v>
+        <v>-2664.0</v>
       </c>
       <c r="I157" s="1">
-        <v>0</v>
+        <v>-2.4978902953586</v>
       </c>
       <c r="J157">
-        <v>0.0</v>
+        <v>0.96</v>
       </c>
       <c r="K157">
-        <v>0.0</v>
+        <v>958.9</v>
       </c>
       <c r="L157" s="1">
-        <v>-3550.0</v>
+        <v>103986.0</v>
       </c>
       <c r="M157" s="1">
-        <v>-3550.0</v>
+        <v>104944.9</v>
       </c>
       <c r="N157" s="1">
-        <v>0.0</v>
+        <v>0.08</v>
       </c>
       <c r="O157">
         <v>1</v>
       </c>
       <c r="Z157" t="s">
-        <v>342</v>
+        <v>349</v>
       </c>
     </row>
     <row r="158" spans="1:26">
       <c r="A158" t="s">
-        <v>345</v>
+        <v>352</v>
       </c>
       <c r="B158" s="1">
-        <v>-4.0</v>
+        <v>29000.0</v>
       </c>
       <c r="C158" s="1">
-        <v>118.81</v>
+        <v>94.068</v>
       </c>
       <c r="D158" s="1">
-        <v>117.835</v>
+        <v>98.803</v>
       </c>
       <c r="E158" t="s">
         <v>8</v>
       </c>
       <c r="F158">
         <v>1.0</v>
       </c>
       <c r="G158" s="1">
-        <v>0.0</v>
+        <v>28652.87</v>
       </c>
       <c r="H158" s="1">
-        <v>-3900.0</v>
+        <v>-1373.15</v>
       </c>
       <c r="I158" s="1">
-        <v>0</v>
+        <v>-4.7923646043136</v>
       </c>
       <c r="J158">
-        <v>0.0</v>
+        <v>2.46</v>
       </c>
       <c r="K158">
-        <v>0.0</v>
+        <v>714.67</v>
       </c>
       <c r="L158" s="1">
-        <v>-3900.0</v>
+        <v>27279.72</v>
       </c>
       <c r="M158" s="1">
-        <v>-3900.0</v>
+        <v>27994.39</v>
       </c>
       <c r="N158" s="1">
-        <v>0.0</v>
+        <v>0.02</v>
       </c>
       <c r="O158">
         <v>1</v>
       </c>
       <c r="Z158" t="s">
-        <v>344</v>
+        <v>351</v>
       </c>
     </row>
     <row r="159" spans="1:26">
       <c r="A159" t="s">
-        <v>347</v>
+        <v>354</v>
       </c>
       <c r="B159" s="1">
-        <v>-14.0</v>
+        <v>300000.0</v>
       </c>
       <c r="C159" s="1">
-        <v>126.47</v>
+        <v>96.034</v>
       </c>
       <c r="D159" s="1">
-        <v>125.77</v>
+        <v>96.91366667</v>
       </c>
       <c r="E159" t="s">
         <v>8</v>
       </c>
       <c r="F159">
         <v>1.0</v>
       </c>
       <c r="G159" s="1">
-        <v>0.0</v>
+        <v>290741.0</v>
       </c>
       <c r="H159" s="1">
-        <v>-9800.0</v>
+        <v>-2639.0</v>
       </c>
       <c r="I159" s="1">
-        <v>0</v>
+        <v>-0.9076807192656</v>
       </c>
       <c r="J159">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.78</v>
+      </c>
+      <c r="K159" t="s">
+        <v>355</v>
       </c>
       <c r="L159" s="1">
-        <v>-9800.0</v>
+        <v>288102.0</v>
       </c>
       <c r="M159" s="1">
-        <v>-9800.0</v>
+        <v>293444.47</v>
       </c>
       <c r="N159" s="1">
-        <v>-0.01</v>
+        <v>0.22</v>
       </c>
       <c r="O159">
         <v>1</v>
       </c>
       <c r="Z159" t="s">
-        <v>346</v>
+        <v>353</v>
       </c>
     </row>
     <row r="160" spans="1:26">
       <c r="A160" t="s">
-        <v>349</v>
+        <v>357</v>
       </c>
       <c r="B160" s="1">
-        <v>-8.0</v>
+        <v>140000.0</v>
       </c>
       <c r="C160" s="1">
-        <v>119.53</v>
+        <v>98.477</v>
       </c>
       <c r="D160" s="1">
-        <v>118.9</v>
+        <v>101.0269</v>
       </c>
       <c r="E160" t="s">
         <v>8</v>
       </c>
       <c r="F160">
         <v>1.0</v>
       </c>
       <c r="G160" s="1">
-        <v>0.0</v>
+        <v>141437.66</v>
       </c>
       <c r="H160" s="1">
-        <v>-5040.0</v>
+        <v>-3569.86</v>
       </c>
       <c r="I160" s="1">
-        <v>0</v>
+        <v>-2.5239812366805</v>
       </c>
       <c r="J160">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>3.14</v>
+      </c>
+      <c r="K160" t="s">
+        <v>358</v>
       </c>
       <c r="L160" s="1">
-        <v>-5040.0</v>
+        <v>137867.8</v>
       </c>
       <c r="M160" s="1">
-        <v>-5040.0</v>
+        <v>142268.4</v>
       </c>
       <c r="N160" s="1">
-        <v>0.0</v>
+        <v>0.1</v>
       </c>
       <c r="O160">
         <v>1</v>
       </c>
       <c r="Z160" t="s">
-        <v>348</v>
+        <v>356</v>
       </c>
     </row>
     <row r="161" spans="1:26">
       <c r="A161" t="s">
-        <v>351</v>
+        <v>360</v>
       </c>
       <c r="B161" s="1">
-        <v>100000.0</v>
+        <v>727000.0</v>
       </c>
       <c r="C161" s="1">
-        <v>99.75</v>
+        <v>60.012</v>
       </c>
       <c r="D161" s="1">
-        <v>99.331</v>
+        <v>67.66762724</v>
       </c>
       <c r="E161" t="s">
         <v>8</v>
       </c>
       <c r="F161">
         <v>1.0</v>
       </c>
       <c r="G161" s="1">
-        <v>99331.0</v>
+        <v>491943.65</v>
       </c>
       <c r="H161" s="1">
-        <v>419.0</v>
+        <v>-55656.41</v>
       </c>
       <c r="I161" s="1">
-        <v>0.42182198910713</v>
+        <v>-11.313574227455</v>
       </c>
       <c r="J161">
-        <v>0.16</v>
+        <v>0.0</v>
       </c>
       <c r="K161">
-        <v>158.9</v>
+        <v>0.0</v>
       </c>
       <c r="L161" s="1">
-        <v>99750.0</v>
+        <v>436287.24</v>
       </c>
       <c r="M161" s="1">
-        <v>99908.9</v>
+        <v>436287.24</v>
       </c>
       <c r="N161" s="1">
-        <v>0.07</v>
+        <v>0.32</v>
       </c>
       <c r="O161">
         <v>1</v>
       </c>
       <c r="Z161" t="s">
-        <v>350</v>
+        <v>359</v>
       </c>
     </row>
     <row r="162" spans="1:26">
       <c r="A162" t="s">
-        <v>353</v>
+        <v>362</v>
       </c>
       <c r="B162" s="1">
-        <v>100000.0</v>
+        <v>109500.0</v>
       </c>
       <c r="C162" s="1">
-        <v>101.992</v>
+        <v>97.493</v>
       </c>
       <c r="D162" s="1">
-        <v>99.634</v>
+        <v>99.56292237</v>
       </c>
       <c r="E162" t="s">
         <v>8</v>
       </c>
       <c r="F162">
         <v>1.0</v>
       </c>
       <c r="G162" s="1">
-        <v>99634.0</v>
+        <v>109021.4</v>
       </c>
       <c r="H162" s="1">
-        <v>2358.0</v>
+        <v>-2266.56</v>
       </c>
       <c r="I162" s="1">
-        <v>2.3666619828573</v>
+        <v>-2.0790046724771</v>
       </c>
       <c r="J162">
-        <v>4.11</v>
+        <v>1.22</v>
       </c>
       <c r="K162" t="s">
-        <v>354</v>
+        <v>363</v>
       </c>
       <c r="L162" s="1">
-        <v>101992.0</v>
+        <v>106754.84</v>
       </c>
       <c r="M162" s="1">
-        <v>106103.3</v>
+        <v>108091.19</v>
       </c>
       <c r="N162" s="1">
         <v>0.08</v>
       </c>
       <c r="O162">
         <v>1</v>
       </c>
       <c r="Z162" t="s">
-        <v>352</v>
+        <v>361</v>
       </c>
     </row>
     <row r="163" spans="1:26">
       <c r="A163" t="s">
-        <v>356</v>
+        <v>365</v>
       </c>
       <c r="B163" s="1">
-        <v>100000.0</v>
+        <v>40000.0</v>
       </c>
       <c r="C163" s="1">
-        <v>101.625</v>
+        <v>89.304</v>
       </c>
       <c r="D163" s="1">
-        <v>99.179</v>
+        <v>87.671</v>
       </c>
       <c r="E163" t="s">
         <v>8</v>
       </c>
       <c r="F163">
         <v>1.0</v>
       </c>
       <c r="G163" s="1">
-        <v>99179.0</v>
+        <v>35068.4</v>
       </c>
       <c r="H163" s="1">
-        <v>2446.0</v>
+        <v>653.2</v>
       </c>
       <c r="I163" s="1">
-        <v>2.4662478952198</v>
+        <v>1.8626455726523</v>
       </c>
       <c r="J163">
-        <v>1.7</v>
-[...2 lines deleted...]
-        <v>357</v>
+        <v>1.08</v>
+      </c>
+      <c r="K163">
+        <v>432.47</v>
       </c>
       <c r="L163" s="1">
-        <v>101625.0</v>
+        <v>35721.6</v>
       </c>
       <c r="M163" s="1">
-        <v>103323.63</v>
+        <v>36154.07</v>
       </c>
       <c r="N163" s="1">
-        <v>0.08</v>
+        <v>0.03</v>
       </c>
       <c r="O163">
         <v>1</v>
       </c>
       <c r="Z163" t="s">
-        <v>355</v>
+        <v>364</v>
       </c>
     </row>
     <row r="164" spans="1:26">
       <c r="A164" t="s">
-        <v>359</v>
+        <v>367</v>
       </c>
       <c r="B164" s="1">
-        <v>200000.0</v>
+        <v>131000.0</v>
       </c>
       <c r="C164" s="1">
-        <v>100.873</v>
+        <v>89.243</v>
       </c>
       <c r="D164" s="1">
-        <v>99.847</v>
+        <v>84.29</v>
       </c>
       <c r="E164" t="s">
         <v>8</v>
       </c>
       <c r="F164">
         <v>1.0</v>
       </c>
       <c r="G164" s="1">
-        <v>199694.0</v>
+        <v>110419.9</v>
       </c>
       <c r="H164" s="1">
-        <v>2052.0</v>
+        <v>6488.43</v>
       </c>
       <c r="I164" s="1">
-        <v>1.0275721854437</v>
+        <v>5.8761418910903</v>
       </c>
       <c r="J164">
-        <v>0.28</v>
+        <v>0.06</v>
       </c>
       <c r="K164">
-        <v>556.16</v>
+        <v>74.02</v>
       </c>
       <c r="L164" s="1">
-        <v>201746.0</v>
+        <v>116908.33</v>
       </c>
       <c r="M164" s="1">
-        <v>202302.16</v>
+        <v>116982.35</v>
       </c>
       <c r="N164" s="1">
-        <v>0.15</v>
+        <v>0.09</v>
       </c>
       <c r="O164">
         <v>1</v>
       </c>
       <c r="Z164" t="s">
-        <v>358</v>
+        <v>366</v>
       </c>
     </row>
     <row r="165" spans="1:26">
       <c r="A165" t="s">
-        <v>361</v>
+        <v>369</v>
       </c>
       <c r="B165" s="1">
-        <v>100000.0</v>
+        <v>117000.0</v>
       </c>
       <c r="C165" s="1">
-        <v>101.736</v>
+        <v>99.289</v>
       </c>
       <c r="D165" s="1">
-        <v>99.89</v>
+        <v>99.658</v>
       </c>
       <c r="E165" t="s">
         <v>8</v>
       </c>
       <c r="F165">
         <v>1.0</v>
       </c>
       <c r="G165" s="1">
-        <v>99890.0</v>
+        <v>116599.86</v>
       </c>
       <c r="H165" s="1">
-        <v>1846.0</v>
+        <v>-431.73</v>
       </c>
       <c r="I165" s="1">
-        <v>1.8480328361197</v>
+        <v>-0.37026631078288</v>
       </c>
       <c r="J165">
-        <v>0.67</v>
+        <v>0.63</v>
       </c>
       <c r="K165">
-        <v>671.58</v>
+        <v>739.38</v>
       </c>
       <c r="L165" s="1">
-        <v>101736.0</v>
+        <v>116168.13</v>
       </c>
       <c r="M165" s="1">
-        <v>102407.58</v>
+        <v>116907.51</v>
       </c>
       <c r="N165" s="1">
-        <v>0.07</v>
+        <v>0.09</v>
       </c>
       <c r="O165">
         <v>1</v>
       </c>
       <c r="Z165" t="s">
-        <v>360</v>
+        <v>368</v>
       </c>
     </row>
     <row r="166" spans="1:26">
       <c r="A166" t="s">
-        <v>363</v>
+        <v>371</v>
       </c>
       <c r="B166" s="1">
         <v>100000.0</v>
       </c>
       <c r="C166" s="1">
-        <v>98.591</v>
+        <v>91.766</v>
       </c>
       <c r="D166" s="1">
-        <v>99.33</v>
+        <v>91.61</v>
       </c>
       <c r="E166" t="s">
         <v>8</v>
       </c>
       <c r="F166">
         <v>1.0</v>
       </c>
       <c r="G166" s="1">
-        <v>99330.0</v>
+        <v>91610.0</v>
       </c>
       <c r="H166" s="1">
-        <v>-739.0</v>
+        <v>156.0</v>
       </c>
       <c r="I166" s="1">
-        <v>-0.74398469747307</v>
+        <v>0.1702870865626</v>
       </c>
       <c r="J166">
-        <v>2.1</v>
+        <v>1.01</v>
       </c>
       <c r="K166" t="s">
-        <v>364</v>
+        <v>372</v>
       </c>
       <c r="L166" s="1">
-        <v>98591.0</v>
+        <v>91766.0</v>
       </c>
       <c r="M166" s="1">
-        <v>100686.89</v>
+        <v>92774.22</v>
       </c>
       <c r="N166" s="1">
         <v>0.07</v>
       </c>
       <c r="O166">
         <v>1</v>
       </c>
       <c r="Z166" t="s">
-        <v>362</v>
+        <v>370</v>
       </c>
     </row>
     <row r="167" spans="1:26">
       <c r="A167" t="s">
-        <v>366</v>
+        <v>374</v>
       </c>
       <c r="B167" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C167" s="1">
-        <v>97.219</v>
+        <v>99.056</v>
       </c>
       <c r="D167" s="1">
-        <v>99.253</v>
+        <v>99.991</v>
       </c>
       <c r="E167" t="s">
         <v>8</v>
       </c>
       <c r="F167">
         <v>1.0</v>
       </c>
       <c r="G167" s="1">
-        <v>198506.0</v>
+        <v>99991.0</v>
       </c>
       <c r="H167" s="1">
-        <v>-4068.0</v>
+        <v>-935.0</v>
       </c>
       <c r="I167" s="1">
-        <v>-2.0493083332494</v>
+        <v>-0.93508415757418</v>
       </c>
       <c r="J167">
-        <v>0.41</v>
+        <v>0.36</v>
       </c>
       <c r="K167">
-        <v>821.92</v>
+        <v>364.38</v>
       </c>
       <c r="L167" s="1">
-        <v>194438.0</v>
+        <v>99056.0</v>
       </c>
       <c r="M167" s="1">
-        <v>195259.92</v>
+        <v>99420.38</v>
       </c>
       <c r="N167" s="1">
-        <v>0.14</v>
+        <v>0.07</v>
       </c>
       <c r="O167">
         <v>1</v>
       </c>
       <c r="Z167" t="s">
-        <v>365</v>
+        <v>373</v>
       </c>
     </row>
     <row r="168" spans="1:26">
       <c r="A168" t="s">
-        <v>368</v>
+        <v>376</v>
       </c>
       <c r="B168" s="1">
         <v>100000.0</v>
       </c>
       <c r="C168" s="1">
-        <v>94.155</v>
+        <v>100.28</v>
       </c>
       <c r="D168" s="1">
-        <v>93.8</v>
+        <v>99.834</v>
       </c>
       <c r="E168" t="s">
         <v>8</v>
       </c>
       <c r="F168">
         <v>1.0</v>
       </c>
       <c r="G168" s="1">
-        <v>93800.0</v>
+        <v>99834.0</v>
       </c>
       <c r="H168" s="1">
-        <v>355.0</v>
+        <v>446.0</v>
       </c>
       <c r="I168" s="1">
-        <v>0.37846481876333</v>
+        <v>0.44674159104113</v>
       </c>
       <c r="J168">
-        <v>0.51</v>
-[...2 lines deleted...]
-        <v>505.48</v>
+        <v>1.05</v>
+      </c>
+      <c r="K168" t="s">
+        <v>377</v>
       </c>
       <c r="L168" s="1">
-        <v>94155.0</v>
+        <v>100280.0</v>
       </c>
       <c r="M168" s="1">
-        <v>94660.48</v>
+        <v>101327.95</v>
       </c>
       <c r="N168" s="1">
         <v>0.07</v>
       </c>
       <c r="O168">
         <v>1</v>
       </c>
       <c r="Z168" t="s">
-        <v>367</v>
+        <v>375</v>
       </c>
     </row>
     <row r="169" spans="1:26">
       <c r="A169" t="s">
-        <v>370</v>
+        <v>379</v>
       </c>
       <c r="B169" s="1">
-        <v>100000.0</v>
+        <v>149000.0</v>
       </c>
       <c r="C169" s="1">
-        <v>99.968</v>
+        <v>100.055</v>
       </c>
       <c r="D169" s="1">
-        <v>99.646</v>
+        <v>99.298</v>
       </c>
       <c r="E169" t="s">
         <v>8</v>
       </c>
       <c r="F169">
         <v>1.0</v>
       </c>
       <c r="G169" s="1">
-        <v>99646.0</v>
+        <v>147954.02</v>
       </c>
       <c r="H169" s="1">
-        <v>322.0</v>
+        <v>1127.93</v>
       </c>
       <c r="I169" s="1">
-        <v>0.32314392951047</v>
+        <v>0.76235170899716</v>
       </c>
       <c r="J169">
-        <v>0.49</v>
-[...2 lines deleted...]
-        <v>489.73</v>
+        <v>1.17</v>
+      </c>
+      <c r="K169" t="s">
+        <v>380</v>
       </c>
       <c r="L169" s="1">
-        <v>99968.0</v>
+        <v>149081.95</v>
       </c>
       <c r="M169" s="1">
-        <v>100457.73</v>
+        <v>150821.98</v>
       </c>
       <c r="N169" s="1">
-        <v>0.07</v>
+        <v>0.11</v>
       </c>
       <c r="O169">
         <v>1</v>
       </c>
       <c r="Z169" t="s">
-        <v>369</v>
+        <v>378</v>
       </c>
     </row>
     <row r="170" spans="1:26">
       <c r="A170" t="s">
-        <v>372</v>
+        <v>382</v>
       </c>
       <c r="B170" s="1">
-        <v>118000.0</v>
+        <v>141000.0</v>
       </c>
       <c r="C170" s="1">
-        <v>101.747</v>
+        <v>98.311</v>
       </c>
       <c r="D170" s="1">
-        <v>101.04697458</v>
+        <v>99.459</v>
       </c>
       <c r="E170" t="s">
         <v>8</v>
       </c>
       <c r="F170">
         <v>1.0</v>
       </c>
       <c r="G170" s="1">
-        <v>119235.43</v>
+        <v>140237.19</v>
       </c>
       <c r="H170" s="1">
-        <v>826.03</v>
+        <v>-1618.68</v>
       </c>
       <c r="I170" s="1">
-        <v>0.69277227414704</v>
+        <v>-1.1542444625424</v>
       </c>
       <c r="J170">
-        <v>4.46</v>
+        <v>1.72</v>
       </c>
       <c r="K170" t="s">
-        <v>373</v>
+        <v>383</v>
       </c>
       <c r="L170" s="1">
-        <v>120061.46</v>
+        <v>138618.51</v>
       </c>
       <c r="M170" s="1">
-        <v>125327.82</v>
+        <v>141041.59</v>
       </c>
       <c r="N170" s="1">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="O170">
         <v>1</v>
       </c>
       <c r="Z170" t="s">
-        <v>371</v>
+        <v>381</v>
       </c>
     </row>
     <row r="171" spans="1:26">
       <c r="A171" t="s">
-        <v>375</v>
+        <v>385</v>
       </c>
       <c r="B171" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C171" s="1">
-        <v>110.477</v>
+        <v>97.689</v>
       </c>
       <c r="D171" s="1">
-        <v>100.019</v>
+        <v>99.292</v>
       </c>
       <c r="E171" t="s">
         <v>8</v>
       </c>
       <c r="F171">
         <v>1.0</v>
       </c>
       <c r="G171" s="1">
-        <v>200038.0</v>
+        <v>99292.0</v>
       </c>
       <c r="H171" s="1">
-        <v>20916.0</v>
+        <v>-1603.0</v>
       </c>
       <c r="I171" s="1">
-        <v>10.456013357462</v>
+        <v>-1.6144301655723</v>
       </c>
       <c r="J171">
-        <v>5.33</v>
-[...2 lines deleted...]
-        <v>376</v>
+        <v>0.0</v>
+      </c>
+      <c r="K171">
+        <v>0.0</v>
       </c>
       <c r="L171" s="1">
-        <v>220954.0</v>
+        <v>97689.0</v>
       </c>
       <c r="M171" s="1">
-        <v>231612.72</v>
+        <v>97689.0</v>
       </c>
       <c r="N171" s="1">
-        <v>0.17</v>
+        <v>0.07</v>
       </c>
       <c r="O171">
         <v>1</v>
       </c>
       <c r="Z171" t="s">
-        <v>374</v>
+        <v>384</v>
       </c>
     </row>
     <row r="172" spans="1:26">
       <c r="A172" t="s">
-        <v>378</v>
+        <v>387</v>
       </c>
       <c r="B172" s="1">
-        <v>134000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C172" s="1">
-        <v>100.312</v>
+        <v>103.2</v>
       </c>
       <c r="D172" s="1">
-        <v>99.58</v>
+        <v>105.478</v>
       </c>
       <c r="E172" t="s">
         <v>8</v>
       </c>
       <c r="F172">
         <v>1.0</v>
       </c>
       <c r="G172" s="1">
-        <v>133437.2</v>
+        <v>105478.0</v>
       </c>
       <c r="H172" s="1">
-        <v>980.88</v>
+        <v>-2278.0</v>
       </c>
       <c r="I172" s="1">
-        <v>0.73508736694115</v>
+        <v>-2.1596920684882</v>
       </c>
       <c r="J172">
-        <v>0.5</v>
+        <v>0.69</v>
       </c>
       <c r="K172">
-        <v>674.59</v>
+        <v>694.86</v>
       </c>
       <c r="L172" s="1">
-        <v>134418.08</v>
+        <v>103200.0</v>
       </c>
       <c r="M172" s="1">
-        <v>135092.67</v>
+        <v>103894.86</v>
       </c>
       <c r="N172" s="1">
-        <v>0.1</v>
+        <v>0.08</v>
       </c>
       <c r="O172">
         <v>1</v>
       </c>
       <c r="Z172" t="s">
-        <v>377</v>
+        <v>386</v>
       </c>
     </row>
     <row r="173" spans="1:26">
       <c r="A173" t="s">
-        <v>380</v>
+        <v>389</v>
       </c>
       <c r="B173" s="1">
         <v>100000.0</v>
       </c>
       <c r="C173" s="1">
-        <v>104.412</v>
+        <v>98.676</v>
       </c>
       <c r="D173" s="1">
-        <v>106.65</v>
+        <v>99.933</v>
       </c>
       <c r="E173" t="s">
         <v>8</v>
       </c>
       <c r="F173">
         <v>1.0</v>
       </c>
       <c r="G173" s="1">
-        <v>106650.0</v>
+        <v>99933.0</v>
       </c>
       <c r="H173" s="1">
-        <v>-2238.0</v>
+        <v>-1257.0</v>
       </c>
       <c r="I173" s="1">
-        <v>-2.098452883263</v>
+        <v>-1.2578427546456</v>
       </c>
       <c r="J173">
-        <v>0.59</v>
-[...2 lines deleted...]
-        <v>589.04</v>
+        <v>1.4</v>
+      </c>
+      <c r="K173" t="s">
+        <v>390</v>
       </c>
       <c r="L173" s="1">
-        <v>104412.0</v>
+        <v>98676.0</v>
       </c>
       <c r="M173" s="1">
-        <v>105001.04</v>
+        <v>100072.23</v>
       </c>
       <c r="N173" s="1">
-        <v>0.08</v>
+        <v>0.07</v>
       </c>
       <c r="O173">
         <v>1</v>
       </c>
       <c r="Z173" t="s">
-        <v>379</v>
+        <v>388</v>
       </c>
     </row>
     <row r="174" spans="1:26">
       <c r="A174" t="s">
-        <v>382</v>
+        <v>392</v>
       </c>
       <c r="B174" s="1">
-        <v>100000.0</v>
+        <v>574622.0</v>
       </c>
       <c r="C174" s="1">
-        <v>100.587</v>
+        <v>93.887</v>
       </c>
       <c r="D174" s="1">
-        <v>100.61</v>
+        <v>95.45999979</v>
       </c>
       <c r="E174" t="s">
         <v>8</v>
       </c>
       <c r="F174">
         <v>1.0</v>
       </c>
       <c r="G174" s="1">
-        <v>100610.0</v>
+        <v>548534.16</v>
       </c>
       <c r="H174" s="1">
-        <v>-23.0</v>
+        <v>-9038.8</v>
       </c>
       <c r="I174" s="1">
-        <v>-0.022860550641089</v>
+        <v>-1.6478098647494</v>
       </c>
       <c r="J174">
-        <v>0.42</v>
-[...2 lines deleted...]
-        <v>415.89</v>
+        <v>0.3</v>
+      </c>
+      <c r="K174" t="s">
+        <v>393</v>
       </c>
       <c r="L174" s="1">
-        <v>100587.0</v>
+        <v>539495.36</v>
       </c>
       <c r="M174" s="1">
-        <v>101002.89</v>
+        <v>541207.42</v>
       </c>
       <c r="N174" s="1">
-        <v>0.07</v>
+        <v>0.4</v>
       </c>
       <c r="O174">
         <v>1</v>
       </c>
       <c r="Z174" t="s">
-        <v>381</v>
+        <v>391</v>
       </c>
     </row>
     <row r="175" spans="1:26">
       <c r="A175" t="s">
-        <v>384</v>
+        <v>395</v>
       </c>
       <c r="B175" s="1">
-        <v>29000.0</v>
+        <v>108207.99</v>
       </c>
       <c r="C175" s="1">
-        <v>96.239</v>
+        <v>96.292</v>
       </c>
       <c r="D175" s="1">
-        <v>98.803</v>
+        <v>95.97999187</v>
       </c>
       <c r="E175" t="s">
         <v>8</v>
       </c>
       <c r="F175">
         <v>1.0</v>
       </c>
       <c r="G175" s="1">
-        <v>28652.87</v>
+        <v>103858.02</v>
       </c>
       <c r="H175" s="1">
-        <v>-743.56</v>
+        <v>337.62</v>
       </c>
       <c r="I175" s="1">
-        <v>-2.5950629029483</v>
+        <v>0.32507840992925</v>
       </c>
       <c r="J175">
-        <v>2.21</v>
+        <v>0.06</v>
       </c>
       <c r="K175">
-        <v>639.59</v>
+        <v>68.78</v>
       </c>
       <c r="L175" s="1">
-        <v>27909.31</v>
+        <v>104195.64</v>
       </c>
       <c r="M175" s="1">
-        <v>28548.9</v>
+        <v>104264.42</v>
       </c>
       <c r="N175" s="1">
-        <v>0.02</v>
+        <v>0.08</v>
       </c>
       <c r="O175">
         <v>1</v>
       </c>
       <c r="Z175" t="s">
-        <v>383</v>
+        <v>394</v>
       </c>
     </row>
     <row r="176" spans="1:26">
       <c r="A176" t="s">
-        <v>386</v>
+        <v>397</v>
       </c>
       <c r="B176" s="1">
-        <v>200000.0</v>
+        <v>426595.64</v>
       </c>
       <c r="C176" s="1">
-        <v>98.318</v>
+        <v>96.979</v>
       </c>
       <c r="D176" s="1">
-        <v>97.929</v>
+        <v>103.44637606</v>
       </c>
       <c r="E176" t="s">
         <v>8</v>
       </c>
       <c r="F176">
         <v>1.0</v>
       </c>
       <c r="G176" s="1">
-        <v>195858.0</v>
+        <v>441297.73</v>
       </c>
       <c r="H176" s="1">
-        <v>778.0</v>
+        <v>-27589.55</v>
       </c>
       <c r="I176" s="1">
-        <v>0.39722656210111</v>
+        <v>-6.2519129658791</v>
       </c>
       <c r="J176">
-        <v>0.4</v>
-[...2 lines deleted...]
-        <v>805.48</v>
+        <v>0.24</v>
+      </c>
+      <c r="K176" t="s">
+        <v>398</v>
       </c>
       <c r="L176" s="1">
-        <v>196636.0</v>
+        <v>413708.18</v>
       </c>
       <c r="M176" s="1">
-        <v>197441.48</v>
+        <v>414725.0</v>
       </c>
       <c r="N176" s="1">
-        <v>0.14</v>
+        <v>0.31</v>
       </c>
       <c r="O176">
         <v>1</v>
       </c>
       <c r="Z176" t="s">
-        <v>385</v>
+        <v>396</v>
       </c>
     </row>
     <row r="177" spans="1:26">
       <c r="A177" t="s">
-        <v>388</v>
+        <v>400</v>
       </c>
       <c r="B177" s="1">
-        <v>140000.0</v>
+        <v>488979.0</v>
       </c>
       <c r="C177" s="1">
-        <v>99.195</v>
+        <v>99.708</v>
       </c>
       <c r="D177" s="1">
-        <v>101.0269</v>
+        <v>99.96836674</v>
       </c>
       <c r="E177" t="s">
         <v>8</v>
       </c>
       <c r="F177">
         <v>1.0</v>
       </c>
       <c r="G177" s="1">
-        <v>141437.66</v>
+        <v>488824.32</v>
       </c>
       <c r="H177" s="1">
-        <v>-2564.66</v>
+        <v>-1273.14</v>
       </c>
       <c r="I177" s="1">
-        <v>-1.8132794334974</v>
+        <v>-0.26044939826235</v>
       </c>
       <c r="J177">
-        <v>2.9</v>
+        <v>0.52</v>
       </c>
       <c r="K177" t="s">
-        <v>389</v>
+        <v>401</v>
       </c>
       <c r="L177" s="1">
-        <v>138873.0</v>
+        <v>487551.18</v>
       </c>
       <c r="M177" s="1">
-        <v>142934.13</v>
+        <v>490084.49</v>
       </c>
       <c r="N177" s="1">
-        <v>0.1</v>
+        <v>0.36</v>
       </c>
       <c r="O177">
         <v>1</v>
       </c>
       <c r="Z177" t="s">
-        <v>387</v>
+        <v>399</v>
       </c>
     </row>
     <row r="178" spans="1:26">
       <c r="A178" t="s">
-        <v>391</v>
+        <v>403</v>
       </c>
       <c r="B178" s="1">
-        <v>169000.0</v>
+        <v>162000.0</v>
       </c>
       <c r="C178" s="1">
-        <v>90.611</v>
+        <v>97.88</v>
       </c>
       <c r="D178" s="1">
-        <v>87.63511834</v>
+        <v>100.0</v>
       </c>
       <c r="E178" t="s">
         <v>8</v>
       </c>
       <c r="F178">
         <v>1.0</v>
       </c>
       <c r="G178" s="1">
-        <v>148103.35</v>
+        <v>162000.0</v>
       </c>
       <c r="H178" s="1">
-        <v>5029.24</v>
+        <v>-3434.4</v>
       </c>
       <c r="I178" s="1">
-        <v>3.3957638365371</v>
+        <v>-2.12</v>
       </c>
       <c r="J178">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>2.33</v>
+      </c>
+      <c r="K178" t="s">
+        <v>404</v>
       </c>
       <c r="L178" s="1">
-        <v>153132.59</v>
+        <v>158565.6</v>
       </c>
       <c r="M178" s="1">
-        <v>153132.59</v>
+        <v>162341.93</v>
       </c>
       <c r="N178" s="1">
-        <v>0.11</v>
+        <v>0.12</v>
       </c>
       <c r="O178">
         <v>1</v>
       </c>
       <c r="Z178" t="s">
-        <v>390</v>
+        <v>402</v>
       </c>
     </row>
     <row r="179" spans="1:26">
       <c r="A179" t="s">
-        <v>393</v>
+        <v>406</v>
       </c>
       <c r="B179" s="1">
-        <v>717000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C179" s="1">
-        <v>60.963</v>
+        <v>100.67</v>
       </c>
       <c r="D179" s="1">
-        <v>67.7512622</v>
+        <v>100.0</v>
       </c>
       <c r="E179" t="s">
         <v>8</v>
       </c>
       <c r="F179">
         <v>1.0</v>
       </c>
       <c r="G179" s="1">
-        <v>485776.55</v>
+        <v>100000.0</v>
       </c>
       <c r="H179" s="1">
-        <v>-48671.84</v>
+        <v>670.0</v>
       </c>
       <c r="I179" s="1">
-        <v>-10.019388543972</v>
+        <v>0.67</v>
       </c>
       <c r="J179">
-        <v>0.0</v>
+        <v>0.67</v>
       </c>
       <c r="K179">
-        <v>0.0</v>
+        <v>665.12</v>
       </c>
       <c r="L179" s="1">
-        <v>437104.71</v>
+        <v>100670.0</v>
       </c>
       <c r="M179" s="1">
-        <v>437104.71</v>
+        <v>101335.12</v>
       </c>
       <c r="N179" s="1">
-        <v>0.32</v>
+        <v>0.07</v>
       </c>
       <c r="O179">
         <v>1</v>
       </c>
       <c r="Z179" t="s">
-        <v>392</v>
+        <v>405</v>
       </c>
     </row>
     <row r="180" spans="1:26">
       <c r="A180" t="s">
-        <v>395</v>
+        <v>408</v>
       </c>
       <c r="B180" s="1">
-        <v>109500.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C180" s="1">
-        <v>98.731</v>
+        <v>104.334</v>
       </c>
       <c r="D180" s="1">
-        <v>99.56292237</v>
+        <v>104.64733</v>
       </c>
       <c r="E180" t="s">
         <v>8</v>
       </c>
       <c r="F180">
         <v>1.0</v>
       </c>
       <c r="G180" s="1">
-        <v>109021.4</v>
+        <v>104647.33</v>
       </c>
       <c r="H180" s="1">
-        <v>-910.95</v>
+        <v>-313.33</v>
       </c>
       <c r="I180" s="1">
-        <v>-0.83556989728622</v>
+        <v>-0.29941518813715</v>
       </c>
       <c r="J180">
-        <v>1.0</v>
+        <v>3.25</v>
       </c>
       <c r="K180" t="s">
-        <v>396</v>
+        <v>409</v>
       </c>
       <c r="L180" s="1">
-        <v>108110.45</v>
+        <v>104334.0</v>
       </c>
       <c r="M180" s="1">
-        <v>109207.85</v>
+        <v>107587.42</v>
       </c>
       <c r="N180" s="1">
         <v>0.08</v>
       </c>
       <c r="O180">
         <v>1</v>
       </c>
       <c r="Z180" t="s">
-        <v>394</v>
+        <v>407</v>
       </c>
     </row>
     <row r="181" spans="1:26">
       <c r="A181" t="s">
-        <v>398</v>
+        <v>411</v>
       </c>
       <c r="B181" s="1">
-        <v>40000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C181" s="1">
-        <v>89.646</v>
+        <v>98.493</v>
       </c>
       <c r="D181" s="1">
-        <v>87.671</v>
+        <v>100.028</v>
       </c>
       <c r="E181" t="s">
         <v>8</v>
       </c>
       <c r="F181">
         <v>1.0</v>
       </c>
       <c r="G181" s="1">
-        <v>35068.4</v>
+        <v>100028.0</v>
       </c>
       <c r="H181" s="1">
-        <v>790.0</v>
+        <v>-1535.0</v>
       </c>
       <c r="I181" s="1">
-        <v>2.2527403588416</v>
+        <v>-1.5345703203103</v>
       </c>
       <c r="J181">
-        <v>0.98</v>
-[...2 lines deleted...]
-        <v>391.78</v>
+        <v>1.89</v>
+      </c>
+      <c r="K181" t="s">
+        <v>412</v>
       </c>
       <c r="L181" s="1">
-        <v>35858.4</v>
+        <v>98493.0</v>
       </c>
       <c r="M181" s="1">
-        <v>36250.18</v>
+        <v>100387.98</v>
       </c>
       <c r="N181" s="1">
-        <v>0.03</v>
+        <v>0.07</v>
       </c>
       <c r="O181">
         <v>1</v>
       </c>
       <c r="Z181" t="s">
-        <v>397</v>
+        <v>410</v>
       </c>
     </row>
     <row r="182" spans="1:26">
       <c r="A182" t="s">
-        <v>400</v>
+        <v>414</v>
       </c>
       <c r="B182" s="1">
-        <v>131000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C182" s="1">
-        <v>89.858</v>
+        <v>105.092</v>
       </c>
       <c r="D182" s="1">
-        <v>84.29</v>
+        <v>107.84</v>
       </c>
       <c r="E182" t="s">
         <v>8</v>
       </c>
       <c r="F182">
         <v>1.0</v>
       </c>
       <c r="G182" s="1">
-        <v>110419.9</v>
+        <v>107840.0</v>
       </c>
       <c r="H182" s="1">
-        <v>7294.08</v>
+        <v>-2748.0</v>
       </c>
       <c r="I182" s="1">
-        <v>6.6057658085182</v>
+        <v>-2.5482195845697</v>
       </c>
       <c r="J182">
-        <v>1.79</v>
+        <v>3.23</v>
       </c>
       <c r="K182" t="s">
-        <v>401</v>
+        <v>415</v>
       </c>
       <c r="L182" s="1">
-        <v>117713.98</v>
+        <v>105092.0</v>
       </c>
       <c r="M182" s="1">
-        <v>120062.56</v>
+        <v>108319.4</v>
       </c>
       <c r="N182" s="1">
-        <v>0.09</v>
+        <v>0.08</v>
       </c>
       <c r="O182">
         <v>1</v>
       </c>
       <c r="Z182" t="s">
-        <v>399</v>
+        <v>413</v>
       </c>
     </row>
     <row r="183" spans="1:26">
       <c r="A183" t="s">
-        <v>403</v>
+        <v>417</v>
       </c>
       <c r="B183" s="1">
-        <v>117000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C183" s="1">
-        <v>100.225</v>
+        <v>99.482</v>
       </c>
       <c r="D183" s="1">
-        <v>99.658</v>
+        <v>100.34</v>
       </c>
       <c r="E183" t="s">
         <v>8</v>
       </c>
       <c r="F183">
         <v>1.0</v>
       </c>
       <c r="G183" s="1">
-        <v>116599.86</v>
+        <v>200680.0</v>
       </c>
       <c r="H183" s="1">
-        <v>663.39</v>
+        <v>-1716.0</v>
       </c>
       <c r="I183" s="1">
-        <v>0.56894579461759</v>
+        <v>-0.85509268487144</v>
       </c>
       <c r="J183">
-        <v>0.3</v>
-[...2 lines deleted...]
-        <v>355.47</v>
+        <v>1.99</v>
+      </c>
+      <c r="K183" t="s">
+        <v>418</v>
       </c>
       <c r="L183" s="1">
-        <v>117263.25</v>
+        <v>198964.0</v>
       </c>
       <c r="M183" s="1">
-        <v>117618.72</v>
+        <v>202953.04</v>
       </c>
       <c r="N183" s="1">
-        <v>0.09</v>
+        <v>0.15</v>
       </c>
       <c r="O183">
         <v>1</v>
       </c>
       <c r="Z183" t="s">
-        <v>402</v>
+        <v>416</v>
       </c>
     </row>
     <row r="184" spans="1:26">
       <c r="A184" t="s">
-        <v>405</v>
+        <v>420</v>
       </c>
       <c r="B184" s="1">
-        <v>100000.0</v>
+        <v>136000.0</v>
       </c>
       <c r="C184" s="1">
-        <v>92.198</v>
+        <v>97.529</v>
       </c>
       <c r="D184" s="1">
-        <v>91.61</v>
+        <v>99.528</v>
       </c>
       <c r="E184" t="s">
         <v>8</v>
       </c>
       <c r="F184">
         <v>1.0</v>
       </c>
       <c r="G184" s="1">
-        <v>91610.0</v>
+        <v>135358.08</v>
       </c>
       <c r="H184" s="1">
-        <v>588.0</v>
+        <v>-2718.64</v>
       </c>
       <c r="I184" s="1">
-        <v>0.64185132627442</v>
+        <v>-2.0084800257214</v>
       </c>
       <c r="J184">
-        <v>0.86</v>
-[...2 lines deleted...]
-        <v>860.27</v>
+        <v>2.27</v>
+      </c>
+      <c r="K184" t="s">
+        <v>421</v>
       </c>
       <c r="L184" s="1">
-        <v>92198.0</v>
+        <v>132639.44</v>
       </c>
       <c r="M184" s="1">
-        <v>93058.27</v>
+        <v>135732.97</v>
       </c>
       <c r="N184" s="1">
-        <v>0.07</v>
+        <v>0.1</v>
       </c>
       <c r="O184">
         <v>1</v>
       </c>
       <c r="Z184" t="s">
-        <v>404</v>
+        <v>419</v>
       </c>
     </row>
     <row r="185" spans="1:26">
       <c r="A185" t="s">
-        <v>407</v>
+        <v>423</v>
       </c>
       <c r="B185" s="1">
         <v>100000.0</v>
       </c>
       <c r="C185" s="1">
-        <v>99.625</v>
+        <v>97.291</v>
       </c>
       <c r="D185" s="1">
-        <v>99.991</v>
+        <v>99.46</v>
       </c>
       <c r="E185" t="s">
         <v>8</v>
       </c>
       <c r="F185">
         <v>1.0</v>
       </c>
       <c r="G185" s="1">
-        <v>99991.0</v>
+        <v>99460.0</v>
       </c>
       <c r="H185" s="1">
-        <v>-366.0</v>
+        <v>-2169.0</v>
       </c>
       <c r="I185" s="1">
-        <v>-0.36603294296487</v>
+        <v>-2.1807761914337</v>
       </c>
       <c r="J185">
-        <v>0.11</v>
-[...2 lines deleted...]
-        <v>105.48</v>
+        <v>2.71</v>
+      </c>
+      <c r="K185" t="s">
+        <v>424</v>
       </c>
       <c r="L185" s="1">
-        <v>99625.0</v>
+        <v>97291.0</v>
       </c>
       <c r="M185" s="1">
-        <v>99730.48</v>
+        <v>100000.25</v>
       </c>
       <c r="N185" s="1">
         <v>0.07</v>
       </c>
       <c r="O185">
         <v>1</v>
       </c>
       <c r="Z185" t="s">
-        <v>406</v>
+        <v>422</v>
       </c>
     </row>
     <row r="186" spans="1:26">
       <c r="A186" t="s">
-        <v>409</v>
+        <v>426</v>
       </c>
       <c r="B186" s="1">
         <v>100000.0</v>
       </c>
       <c r="C186" s="1">
-        <v>100.821</v>
+        <v>98.263</v>
       </c>
       <c r="D186" s="1">
-        <v>99.834</v>
+        <v>100.45</v>
       </c>
       <c r="E186" t="s">
         <v>8</v>
       </c>
       <c r="F186">
         <v>1.0</v>
       </c>
       <c r="G186" s="1">
-        <v>99834.0</v>
+        <v>100450.0</v>
       </c>
       <c r="H186" s="1">
-        <v>987.0</v>
+        <v>-2187.0</v>
       </c>
       <c r="I186" s="1">
-        <v>0.98864114429954</v>
+        <v>-2.1772025883524</v>
       </c>
       <c r="J186">
-        <v>0.73</v>
+        <v>0.72</v>
       </c>
       <c r="K186">
-        <v>733.56</v>
+        <v>721.92</v>
       </c>
       <c r="L186" s="1">
-        <v>100821.0</v>
+        <v>98263.0</v>
       </c>
       <c r="M186" s="1">
-        <v>101554.56</v>
+        <v>98984.92</v>
       </c>
       <c r="N186" s="1">
         <v>0.07</v>
       </c>
       <c r="O186">
         <v>1</v>
       </c>
       <c r="Z186" t="s">
-        <v>408</v>
+        <v>425</v>
       </c>
     </row>
     <row r="187" spans="1:26">
       <c r="A187" t="s">
-        <v>411</v>
+        <v>428</v>
       </c>
       <c r="B187" s="1">
-        <v>322000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C187" s="1">
-        <v>89.495</v>
+        <v>95.036</v>
       </c>
       <c r="D187" s="1">
-        <v>89.0625</v>
+        <v>99.077</v>
       </c>
       <c r="E187" t="s">
         <v>8</v>
       </c>
       <c r="F187">
         <v>1.0</v>
       </c>
       <c r="G187" s="1">
-        <v>286781.25</v>
+        <v>198154.0</v>
       </c>
       <c r="H187" s="1">
-        <v>1392.65</v>
+        <v>-8082.0</v>
       </c>
       <c r="I187" s="1">
-        <v>0.48561403508772</v>
+        <v>-4.0786459016724</v>
       </c>
       <c r="J187">
-        <v>0.09</v>
-[...2 lines deleted...]
-        <v>301.37</v>
+        <v>2.87</v>
+      </c>
+      <c r="K187" t="s">
+        <v>429</v>
       </c>
       <c r="L187" s="1">
-        <v>288173.9</v>
+        <v>190072.0</v>
       </c>
       <c r="M187" s="1">
-        <v>288475.27</v>
+        <v>195806.25</v>
       </c>
       <c r="N187" s="1">
-        <v>0.21</v>
+        <v>0.14</v>
       </c>
       <c r="O187">
         <v>1</v>
       </c>
       <c r="Z187" t="s">
-        <v>410</v>
+        <v>427</v>
       </c>
     </row>
     <row r="188" spans="1:26">
       <c r="A188" t="s">
-        <v>413</v>
+        <v>431</v>
       </c>
       <c r="B188" s="1">
-        <v>149000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C188" s="1">
-        <v>100.902</v>
+        <v>104.47</v>
       </c>
       <c r="D188" s="1">
-        <v>99.298</v>
+        <v>104.92</v>
       </c>
       <c r="E188" t="s">
         <v>8</v>
       </c>
       <c r="F188">
         <v>1.0</v>
       </c>
       <c r="G188" s="1">
-        <v>147954.02</v>
+        <v>104920.0</v>
       </c>
       <c r="H188" s="1">
-        <v>2389.96</v>
+        <v>-450.0</v>
       </c>
       <c r="I188" s="1">
-        <v>1.6153396845858</v>
+        <v>-0.4288982081586</v>
       </c>
       <c r="J188">
-        <v>0.88</v>
+        <v>2.88</v>
       </c>
       <c r="K188" t="s">
-        <v>414</v>
+        <v>432</v>
       </c>
       <c r="L188" s="1">
-        <v>150343.98</v>
+        <v>104470.0</v>
       </c>
       <c r="M188" s="1">
-        <v>151656.91</v>
+        <v>107354.93</v>
       </c>
       <c r="N188" s="1">
-        <v>0.11</v>
+        <v>0.08</v>
       </c>
       <c r="O188">
         <v>1</v>
       </c>
       <c r="Z188" t="s">
-        <v>412</v>
+        <v>430</v>
       </c>
     </row>
     <row r="189" spans="1:26">
       <c r="A189" t="s">
-        <v>416</v>
+        <v>434</v>
       </c>
       <c r="B189" s="1">
-        <v>141000.0</v>
+        <v>170000.0</v>
       </c>
       <c r="C189" s="1">
-        <v>99.128</v>
+        <v>102.878</v>
       </c>
       <c r="D189" s="1">
-        <v>99.459</v>
+        <v>99.953</v>
       </c>
       <c r="E189" t="s">
         <v>8</v>
       </c>
       <c r="F189">
         <v>1.0</v>
       </c>
       <c r="G189" s="1">
-        <v>140237.19</v>
+        <v>169920.1</v>
       </c>
       <c r="H189" s="1">
-        <v>-466.71</v>
+        <v>4972.5</v>
       </c>
       <c r="I189" s="1">
-        <v>-0.33280045043686</v>
+        <v>2.9263753964363</v>
       </c>
       <c r="J189">
-        <v>1.48</v>
+        <v>1.51</v>
       </c>
       <c r="K189" t="s">
-        <v>417</v>
+        <v>435</v>
       </c>
       <c r="L189" s="1">
-        <v>139770.48</v>
+        <v>174892.6</v>
       </c>
       <c r="M189" s="1">
-        <v>141854.58</v>
+        <v>177458.9</v>
       </c>
       <c r="N189" s="1">
-        <v>0.1</v>
+        <v>0.13</v>
       </c>
       <c r="O189">
         <v>1</v>
       </c>
       <c r="Z189" t="s">
-        <v>415</v>
+        <v>433</v>
       </c>
     </row>
     <row r="190" spans="1:26">
       <c r="A190" t="s">
-        <v>419</v>
+        <v>437</v>
       </c>
       <c r="B190" s="1">
         <v>100000.0</v>
       </c>
       <c r="C190" s="1">
-        <v>98.511</v>
+        <v>99.103</v>
       </c>
       <c r="D190" s="1">
-        <v>99.292</v>
+        <v>99.254</v>
       </c>
       <c r="E190" t="s">
         <v>8</v>
       </c>
       <c r="F190">
         <v>1.0</v>
       </c>
       <c r="G190" s="1">
-        <v>99292.0</v>
+        <v>99254.0</v>
       </c>
       <c r="H190" s="1">
-        <v>-781.0</v>
+        <v>-151.0</v>
       </c>
       <c r="I190" s="1">
-        <v>-0.7865689078677</v>
+        <v>-0.15213492655208</v>
       </c>
       <c r="J190">
-        <v>1.48</v>
-[...2 lines deleted...]
-        <v>420</v>
+        <v>0.44</v>
+      </c>
+      <c r="K190">
+        <v>440.75</v>
       </c>
       <c r="L190" s="1">
-        <v>98511.0</v>
+        <v>99103.0</v>
       </c>
       <c r="M190" s="1">
-        <v>99987.71</v>
+        <v>99543.75</v>
       </c>
       <c r="N190" s="1">
         <v>0.07</v>
       </c>
       <c r="O190">
         <v>1</v>
       </c>
       <c r="Z190" t="s">
-        <v>418</v>
+        <v>436</v>
       </c>
     </row>
     <row r="191" spans="1:26">
       <c r="A191" t="s">
-        <v>422</v>
+        <v>439</v>
       </c>
       <c r="B191" s="1">
         <v>100000.0</v>
       </c>
       <c r="C191" s="1">
-        <v>103.835</v>
+        <v>103.152</v>
       </c>
       <c r="D191" s="1">
-        <v>105.478</v>
+        <v>99.961</v>
       </c>
       <c r="E191" t="s">
         <v>8</v>
       </c>
       <c r="F191">
         <v>1.0</v>
       </c>
       <c r="G191" s="1">
-        <v>105478.0</v>
+        <v>99961.0</v>
       </c>
       <c r="H191" s="1">
-        <v>-1643.0</v>
+        <v>3191.0</v>
       </c>
       <c r="I191" s="1">
-        <v>-1.5576707939096</v>
+        <v>3.1922449755405</v>
       </c>
       <c r="J191">
-        <v>0.33</v>
+        <v>0.07</v>
       </c>
       <c r="K191">
-        <v>326.99</v>
+        <v>66.78</v>
       </c>
       <c r="L191" s="1">
-        <v>103835.0</v>
+        <v>103152.0</v>
       </c>
       <c r="M191" s="1">
-        <v>104161.99</v>
+        <v>103218.78</v>
       </c>
       <c r="N191" s="1">
         <v>0.08</v>
       </c>
       <c r="O191">
         <v>1</v>
       </c>
       <c r="Z191" t="s">
-        <v>421</v>
+        <v>438</v>
       </c>
     </row>
     <row r="192" spans="1:26">
       <c r="A192" t="s">
-        <v>424</v>
+        <v>441</v>
       </c>
       <c r="B192" s="1">
         <v>100000.0</v>
       </c>
       <c r="C192" s="1">
-        <v>99.334</v>
+        <v>101.033</v>
       </c>
       <c r="D192" s="1">
-        <v>99.933</v>
+        <v>99.943</v>
       </c>
       <c r="E192" t="s">
         <v>8</v>
       </c>
       <c r="F192">
         <v>1.0</v>
       </c>
       <c r="G192" s="1">
-        <v>99933.0</v>
+        <v>99943.0</v>
       </c>
       <c r="H192" s="1">
-        <v>-599.0</v>
+        <v>1090.0</v>
       </c>
       <c r="I192" s="1">
-        <v>-0.59940159907138</v>
+        <v>1.090621654343</v>
       </c>
       <c r="J192">
-        <v>1.15</v>
+        <v>1.22</v>
       </c>
       <c r="K192" t="s">
-        <v>425</v>
+        <v>442</v>
       </c>
       <c r="L192" s="1">
-        <v>99334.0</v>
+        <v>101033.0</v>
       </c>
       <c r="M192" s="1">
-        <v>100480.58</v>
+        <v>102249.44</v>
       </c>
       <c r="N192" s="1">
-        <v>0.07</v>
+        <v>0.08</v>
       </c>
       <c r="O192">
         <v>1</v>
       </c>
       <c r="Z192" t="s">
-        <v>423</v>
+        <v>440</v>
       </c>
     </row>
     <row r="193" spans="1:26">
       <c r="A193" t="s">
-        <v>427</v>
+        <v>444</v>
       </c>
       <c r="B193" s="1">
-        <v>108207.99</v>
+        <v>100000.0</v>
       </c>
       <c r="C193" s="1">
-        <v>96.449</v>
+        <v>101.111</v>
       </c>
       <c r="D193" s="1">
-        <v>95.97999187</v>
+        <v>99.611</v>
       </c>
       <c r="E193" t="s">
         <v>8</v>
       </c>
       <c r="F193">
         <v>1.0</v>
       </c>
       <c r="G193" s="1">
-        <v>103858.02</v>
+        <v>99611.0</v>
       </c>
       <c r="H193" s="1">
-        <v>507.51</v>
+        <v>1500.0</v>
       </c>
       <c r="I193" s="1">
-        <v>0.48865749607012</v>
+        <v>1.5058577867906</v>
       </c>
       <c r="J193">
-        <v>0.0</v>
+        <v>0.05</v>
       </c>
       <c r="K193">
-        <v>4.74</v>
+        <v>54.79</v>
       </c>
       <c r="L193" s="1">
-        <v>104365.53</v>
+        <v>101111.0</v>
       </c>
       <c r="M193" s="1">
-        <v>104370.27</v>
+        <v>101165.79</v>
       </c>
       <c r="N193" s="1">
-        <v>0.08</v>
+        <v>0.07</v>
       </c>
       <c r="O193">
         <v>1</v>
       </c>
       <c r="Z193" t="s">
-        <v>426</v>
+        <v>443</v>
       </c>
     </row>
     <row r="194" spans="1:26">
       <c r="A194" t="s">
-        <v>429</v>
+        <v>446</v>
       </c>
       <c r="B194" s="1">
-        <v>426595.64</v>
+        <v>100000.0</v>
       </c>
       <c r="C194" s="1">
-        <v>98.244</v>
+        <v>98.428</v>
       </c>
       <c r="D194" s="1">
-        <v>103.44637606</v>
+        <v>99.438</v>
       </c>
       <c r="E194" t="s">
         <v>8</v>
       </c>
       <c r="F194">
         <v>1.0</v>
       </c>
       <c r="G194" s="1">
-        <v>441297.73</v>
+        <v>99438.0</v>
       </c>
       <c r="H194" s="1">
-        <v>-22193.11</v>
+        <v>-1010.0</v>
       </c>
       <c r="I194" s="1">
-        <v>-5.0290560071542</v>
+        <v>-1.0157082805366</v>
       </c>
       <c r="J194">
-        <v>0.02</v>
+        <v>0.57</v>
       </c>
       <c r="K194">
-        <v>70.13</v>
+        <v>565.07</v>
       </c>
       <c r="L194" s="1">
-        <v>419104.62</v>
+        <v>98428.0</v>
       </c>
       <c r="M194" s="1">
-        <v>419174.75</v>
+        <v>98993.07</v>
       </c>
       <c r="N194" s="1">
-        <v>0.3</v>
+        <v>0.07</v>
       </c>
       <c r="O194">
         <v>1</v>
       </c>
       <c r="Z194" t="s">
-        <v>428</v>
+        <v>445</v>
       </c>
     </row>
     <row r="195" spans="1:26">
       <c r="A195" t="s">
-        <v>431</v>
+        <v>448</v>
       </c>
       <c r="B195" s="1">
-        <v>478979.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C195" s="1">
-        <v>100.582</v>
+        <v>99.355</v>
       </c>
       <c r="D195" s="1">
-        <v>99.94868669</v>
+        <v>102.8745</v>
       </c>
       <c r="E195" t="s">
         <v>8</v>
       </c>
       <c r="F195">
         <v>1.0</v>
       </c>
       <c r="G195" s="1">
-        <v>478733.22</v>
+        <v>205749.0</v>
       </c>
       <c r="H195" s="1">
-        <v>3033.44</v>
+        <v>-7039.0</v>
       </c>
       <c r="I195" s="1">
-        <v>0.63363891897872</v>
+        <v>-3.4211587905652</v>
       </c>
       <c r="J195">
-        <v>0.29</v>
+        <v>0.67</v>
       </c>
       <c r="K195" t="s">
-        <v>432</v>
+        <v>449</v>
       </c>
       <c r="L195" s="1">
-        <v>481766.66</v>
+        <v>198710.0</v>
       </c>
       <c r="M195" s="1">
-        <v>483149.79</v>
+        <v>200043.56</v>
       </c>
       <c r="N195" s="1">
-        <v>0.35</v>
+        <v>0.15</v>
       </c>
       <c r="O195">
         <v>1</v>
       </c>
       <c r="Z195" t="s">
-        <v>430</v>
+        <v>447</v>
       </c>
     </row>
     <row r="196" spans="1:26">
       <c r="A196" t="s">
-        <v>434</v>
+        <v>451</v>
       </c>
       <c r="B196" s="1">
-        <v>629523.57</v>
+        <v>100000.0</v>
       </c>
       <c r="C196" s="1">
-        <v>104.312</v>
+        <v>103.852</v>
       </c>
       <c r="D196" s="1">
-        <v>121.27118608</v>
+        <v>99.661</v>
       </c>
       <c r="E196" t="s">
         <v>8</v>
       </c>
       <c r="F196">
         <v>1.0</v>
       </c>
       <c r="G196" s="1">
-        <v>763430.7</v>
+        <v>99661.0</v>
       </c>
       <c r="H196" s="1">
-        <v>-106762.07</v>
+        <v>4191.0</v>
       </c>
       <c r="I196" s="1">
-        <v>-13.984513591083</v>
+        <v>4.2052558172204</v>
       </c>
       <c r="J196">
-        <v>1.02</v>
-[...2 lines deleted...]
-        <v>435</v>
+        <v>0.58</v>
+      </c>
+      <c r="K196">
+        <v>582.88</v>
       </c>
       <c r="L196" s="1">
-        <v>656668.63</v>
+        <v>103852.0</v>
       </c>
       <c r="M196" s="1">
-        <v>663119.09</v>
+        <v>104434.88</v>
       </c>
       <c r="N196" s="1">
-        <v>0.48</v>
+        <v>0.08</v>
       </c>
       <c r="O196">
         <v>1</v>
       </c>
       <c r="Z196" t="s">
-        <v>433</v>
+        <v>450</v>
       </c>
     </row>
     <row r="197" spans="1:26">
       <c r="A197" t="s">
-        <v>437</v>
+        <v>453</v>
       </c>
       <c r="B197" s="1">
-        <v>162000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C197" s="1">
-        <v>98.818</v>
+        <v>101.137</v>
       </c>
       <c r="D197" s="1">
-        <v>100.0</v>
+        <v>98.6</v>
       </c>
       <c r="E197" t="s">
         <v>8</v>
       </c>
       <c r="F197">
         <v>1.0</v>
       </c>
       <c r="G197" s="1">
-        <v>162000.0</v>
+        <v>197200.0</v>
       </c>
       <c r="H197" s="1">
-        <v>-1914.84</v>
+        <v>5074.0</v>
       </c>
       <c r="I197" s="1">
-        <v>-1.182</v>
+        <v>2.5730223123732</v>
       </c>
       <c r="J197">
-        <v>2.08</v>
+        <v>1.16</v>
       </c>
       <c r="K197" t="s">
-        <v>438</v>
+        <v>454</v>
       </c>
       <c r="L197" s="1">
-        <v>160085.16</v>
+        <v>202274.0</v>
       </c>
       <c r="M197" s="1">
-        <v>163458.48</v>
+        <v>204599.34</v>
       </c>
       <c r="N197" s="1">
-        <v>0.12</v>
+        <v>0.15</v>
       </c>
       <c r="O197">
         <v>1</v>
       </c>
       <c r="Z197" t="s">
-        <v>436</v>
+        <v>452</v>
       </c>
     </row>
     <row r="198" spans="1:26">
       <c r="A198" t="s">
-        <v>440</v>
+        <v>456</v>
       </c>
       <c r="B198" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C198" s="1">
-        <v>101.223</v>
+        <v>102.702</v>
       </c>
       <c r="D198" s="1">
         <v>100.0</v>
       </c>
       <c r="E198" t="s">
         <v>8</v>
       </c>
       <c r="F198">
         <v>1.0</v>
       </c>
       <c r="G198" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="H198" s="1">
-        <v>1223.0</v>
+        <v>5404.0</v>
       </c>
       <c r="I198" s="1">
-        <v>1.223</v>
+        <v>2.702</v>
       </c>
       <c r="J198">
-        <v>0.34</v>
-[...2 lines deleted...]
-        <v>338.61</v>
+        <v>0.88</v>
+      </c>
+      <c r="K198" t="s">
+        <v>457</v>
       </c>
       <c r="L198" s="1">
-        <v>101223.0</v>
+        <v>205404.0</v>
       </c>
       <c r="M198" s="1">
-        <v>101561.61</v>
+        <v>207169.86</v>
       </c>
       <c r="N198" s="1">
-        <v>0.07</v>
+        <v>0.15</v>
       </c>
       <c r="O198">
         <v>1</v>
       </c>
       <c r="Z198" t="s">
-        <v>439</v>
+        <v>455</v>
       </c>
     </row>
     <row r="199" spans="1:26">
       <c r="A199" t="s">
-        <v>442</v>
+        <v>459</v>
       </c>
       <c r="B199" s="1">
         <v>100000.0</v>
       </c>
       <c r="C199" s="1">
-        <v>105.222</v>
+        <v>106.031</v>
       </c>
       <c r="D199" s="1">
-        <v>104.64733</v>
+        <v>109.3</v>
       </c>
       <c r="E199" t="s">
         <v>8</v>
       </c>
       <c r="F199">
         <v>1.0</v>
       </c>
       <c r="G199" s="1">
-        <v>104647.33</v>
+        <v>109300.0</v>
       </c>
       <c r="H199" s="1">
-        <v>574.67</v>
+        <v>-3269.0</v>
       </c>
       <c r="I199" s="1">
-        <v>0.54914922339633</v>
+        <v>-2.9908508691674</v>
       </c>
       <c r="J199">
-        <v>2.9</v>
+        <v>2.57</v>
       </c>
       <c r="K199" t="s">
-        <v>443</v>
+        <v>460</v>
       </c>
       <c r="L199" s="1">
-        <v>105222.0</v>
+        <v>106031.0</v>
       </c>
       <c r="M199" s="1">
-        <v>108124.05</v>
+        <v>108605.66</v>
       </c>
       <c r="N199" s="1">
         <v>0.08</v>
       </c>
       <c r="O199">
         <v>1</v>
       </c>
       <c r="Z199" t="s">
-        <v>441</v>
+        <v>458</v>
       </c>
     </row>
     <row r="200" spans="1:26">
       <c r="A200" t="s">
-        <v>445</v>
+        <v>462</v>
       </c>
       <c r="B200" s="1">
         <v>100000.0</v>
       </c>
       <c r="C200" s="1">
-        <v>99.172</v>
+        <v>98.503</v>
       </c>
       <c r="D200" s="1">
-        <v>100.028</v>
+        <v>99.852</v>
       </c>
       <c r="E200" t="s">
         <v>8</v>
       </c>
       <c r="F200">
         <v>1.0</v>
       </c>
       <c r="G200" s="1">
-        <v>100028.0</v>
+        <v>99852.0</v>
       </c>
       <c r="H200" s="1">
-        <v>-856.0</v>
+        <v>-1349.0</v>
       </c>
       <c r="I200" s="1">
-        <v>-0.85576038709161</v>
+        <v>-1.3509994792293</v>
       </c>
       <c r="J200">
-        <v>1.62</v>
-[...2 lines deleted...]
-        <v>446</v>
+        <v>0.9</v>
+      </c>
+      <c r="K200">
+        <v>898.63</v>
       </c>
       <c r="L200" s="1">
-        <v>99172.0</v>
+        <v>98503.0</v>
       </c>
       <c r="M200" s="1">
-        <v>100787.39</v>
+        <v>99401.63</v>
       </c>
       <c r="N200" s="1">
         <v>0.07</v>
       </c>
       <c r="O200">
         <v>1</v>
       </c>
       <c r="Z200" t="s">
-        <v>444</v>
+        <v>461</v>
       </c>
     </row>
     <row r="201" spans="1:26">
       <c r="A201" t="s">
-        <v>448</v>
+        <v>464</v>
       </c>
       <c r="B201" s="1">
         <v>100000.0</v>
       </c>
       <c r="C201" s="1">
-        <v>106.16</v>
+        <v>99.513</v>
       </c>
       <c r="D201" s="1">
-        <v>107.84</v>
+        <v>99.934</v>
       </c>
       <c r="E201" t="s">
         <v>8</v>
       </c>
       <c r="F201">
         <v>1.0</v>
       </c>
       <c r="G201" s="1">
-        <v>107840.0</v>
+        <v>99934.0</v>
       </c>
       <c r="H201" s="1">
-        <v>-1680.0</v>
+        <v>-421.0</v>
       </c>
       <c r="I201" s="1">
-        <v>-1.5578635014837</v>
+        <v>-0.42127804350872</v>
       </c>
       <c r="J201">
-        <v>2.88</v>
-[...2 lines deleted...]
-        <v>449</v>
+        <v>0.74</v>
+      </c>
+      <c r="K201">
+        <v>739.04</v>
       </c>
       <c r="L201" s="1">
-        <v>106160.0</v>
+        <v>99513.0</v>
       </c>
       <c r="M201" s="1">
-        <v>109036.03</v>
+        <v>100252.04</v>
       </c>
       <c r="N201" s="1">
-        <v>0.08</v>
+        <v>0.07</v>
       </c>
       <c r="O201">
         <v>1</v>
       </c>
       <c r="Z201" t="s">
-        <v>447</v>
+        <v>463</v>
       </c>
     </row>
     <row r="202" spans="1:26">
       <c r="A202" t="s">
-        <v>451</v>
+        <v>466</v>
       </c>
       <c r="B202" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C202" s="1">
-        <v>100.588</v>
+        <v>100.155</v>
       </c>
       <c r="D202" s="1">
-        <v>100.34</v>
+        <v>100.0</v>
       </c>
       <c r="E202" t="s">
         <v>8</v>
       </c>
       <c r="F202">
         <v>1.0</v>
       </c>
       <c r="G202" s="1">
-        <v>200680.0</v>
+        <v>100000.0</v>
       </c>
       <c r="H202" s="1">
-        <v>496.0</v>
+        <v>155.0</v>
       </c>
       <c r="I202" s="1">
-        <v>0.24715965716564</v>
+        <v>0.155</v>
       </c>
       <c r="J202">
-        <v>1.7</v>
+        <v>1.15</v>
       </c>
       <c r="K202" t="s">
-        <v>452</v>
+        <v>467</v>
       </c>
       <c r="L202" s="1">
-        <v>201176.0</v>
+        <v>100155.0</v>
       </c>
       <c r="M202" s="1">
-        <v>204573.26</v>
+        <v>101306.05</v>
       </c>
       <c r="N202" s="1">
-        <v>0.15</v>
+        <v>0.07</v>
       </c>
       <c r="O202">
         <v>1</v>
       </c>
       <c r="Z202" t="s">
-        <v>450</v>
+        <v>465</v>
       </c>
     </row>
     <row r="203" spans="1:26">
       <c r="A203" t="s">
-        <v>454</v>
+        <v>469</v>
       </c>
       <c r="B203" s="1">
-        <v>136000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C203" s="1">
-        <v>98.464</v>
+        <v>98.959</v>
       </c>
       <c r="D203" s="1">
-        <v>99.528</v>
+        <v>99.589</v>
       </c>
       <c r="E203" t="s">
         <v>8</v>
       </c>
       <c r="F203">
         <v>1.0</v>
       </c>
       <c r="G203" s="1">
-        <v>135358.08</v>
+        <v>99589.0</v>
       </c>
       <c r="H203" s="1">
-        <v>-1447.04</v>
+        <v>-630.0</v>
       </c>
       <c r="I203" s="1">
-        <v>-1.0690458966321</v>
+        <v>-0.63259998594222</v>
       </c>
       <c r="J203">
-        <v>2.03</v>
+        <v>1.46</v>
       </c>
       <c r="K203" t="s">
-        <v>455</v>
+        <v>470</v>
       </c>
       <c r="L203" s="1">
-        <v>133911.04</v>
+        <v>98959.0</v>
       </c>
       <c r="M203" s="1">
-        <v>136665.04</v>
+        <v>100419.96</v>
       </c>
       <c r="N203" s="1">
-        <v>0.1</v>
+        <v>0.07</v>
       </c>
       <c r="O203">
         <v>1</v>
       </c>
       <c r="Z203" t="s">
-        <v>453</v>
+        <v>468</v>
       </c>
     </row>
     <row r="204" spans="1:26">
       <c r="A204" t="s">
-        <v>457</v>
+        <v>472</v>
       </c>
       <c r="B204" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C204" s="1">
-        <v>98.246</v>
+        <v>85.336</v>
       </c>
       <c r="D204" s="1">
-        <v>99.46</v>
+        <v>85.96</v>
       </c>
       <c r="E204" t="s">
         <v>8</v>
       </c>
       <c r="F204">
         <v>1.0</v>
       </c>
       <c r="G204" s="1">
-        <v>99460.0</v>
+        <v>171920.0</v>
       </c>
       <c r="H204" s="1">
-        <v>-1214.0</v>
+        <v>-1248.0</v>
       </c>
       <c r="I204" s="1">
-        <v>-1.2205911924392</v>
+        <v>-0.72591903210796</v>
       </c>
       <c r="J204">
-        <v>2.46</v>
-[...2 lines deleted...]
-        <v>458</v>
+        <v>0.01</v>
+      </c>
+      <c r="K204">
+        <v>20.55</v>
       </c>
       <c r="L204" s="1">
-        <v>98246.0</v>
+        <v>170672.0</v>
       </c>
       <c r="M204" s="1">
-        <v>100705.59</v>
+        <v>170692.55</v>
       </c>
       <c r="N204" s="1">
-        <v>0.07</v>
+        <v>0.13</v>
       </c>
       <c r="O204">
         <v>1</v>
       </c>
       <c r="Z204" t="s">
-        <v>456</v>
+        <v>471</v>
       </c>
     </row>
     <row r="205" spans="1:26">
       <c r="A205" t="s">
-        <v>460</v>
+        <v>474</v>
       </c>
       <c r="B205" s="1">
-        <v>100000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="C205" s="1">
-        <v>98.744</v>
+        <v>98.846</v>
       </c>
       <c r="D205" s="1">
-        <v>100.45</v>
+        <v>99.89775</v>
       </c>
       <c r="E205" t="s">
         <v>8</v>
       </c>
       <c r="F205">
         <v>1.0</v>
       </c>
       <c r="G205" s="1">
-        <v>100450.0</v>
+        <v>399591.0</v>
       </c>
       <c r="H205" s="1">
-        <v>-1706.0</v>
+        <v>-4207.0</v>
       </c>
       <c r="I205" s="1">
-        <v>-1.6983573917372</v>
+        <v>-1.0528265151117</v>
       </c>
       <c r="J205">
-        <v>0.44</v>
-[...2 lines deleted...]
-        <v>435.27</v>
+        <v>1.54</v>
+      </c>
+      <c r="K205" t="s">
+        <v>475</v>
       </c>
       <c r="L205" s="1">
-        <v>98744.0</v>
+        <v>395384.0</v>
       </c>
       <c r="M205" s="1">
-        <v>99179.27</v>
+        <v>401531.95</v>
       </c>
       <c r="N205" s="1">
-        <v>0.07</v>
+        <v>0.3</v>
       </c>
       <c r="O205">
         <v>1</v>
       </c>
       <c r="Z205" t="s">
-        <v>459</v>
+        <v>473</v>
       </c>
     </row>
     <row r="206" spans="1:26">
       <c r="A206" t="s">
-        <v>462</v>
+        <v>477</v>
       </c>
       <c r="B206" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C206" s="1">
-        <v>96.213</v>
+        <v>99.489</v>
       </c>
       <c r="D206" s="1">
-        <v>99.077</v>
+        <v>99.662</v>
       </c>
       <c r="E206" t="s">
         <v>8</v>
       </c>
       <c r="F206">
         <v>1.0</v>
       </c>
       <c r="G206" s="1">
-        <v>198154.0</v>
+        <v>99662.0</v>
       </c>
       <c r="H206" s="1">
-        <v>-5728.0</v>
+        <v>-173.0</v>
       </c>
       <c r="I206" s="1">
-        <v>-2.8906809854961</v>
+        <v>-0.17358672312416</v>
       </c>
       <c r="J206">
-        <v>2.61</v>
-[...2 lines deleted...]
-        <v>463</v>
+        <v>0.89</v>
+      </c>
+      <c r="K206">
+        <v>893.84</v>
       </c>
       <c r="L206" s="1">
-        <v>192426.0</v>
+        <v>99489.0</v>
       </c>
       <c r="M206" s="1">
-        <v>197642.44</v>
+        <v>100382.84</v>
       </c>
       <c r="N206" s="1">
-        <v>0.14</v>
+        <v>0.07</v>
       </c>
       <c r="O206">
         <v>1</v>
       </c>
       <c r="Z206" t="s">
-        <v>461</v>
+        <v>476</v>
       </c>
     </row>
     <row r="207" spans="1:26">
       <c r="A207" t="s">
-        <v>465</v>
+        <v>479</v>
       </c>
       <c r="B207" s="1">
         <v>100000.0</v>
       </c>
       <c r="C207" s="1">
-        <v>105.153</v>
+        <v>99.103</v>
       </c>
       <c r="D207" s="1">
-        <v>104.92</v>
+        <v>99.571</v>
       </c>
       <c r="E207" t="s">
         <v>8</v>
       </c>
       <c r="F207">
         <v>1.0</v>
       </c>
       <c r="G207" s="1">
-        <v>104920.0</v>
+        <v>99571.0</v>
       </c>
       <c r="H207" s="1">
-        <v>233.0</v>
+        <v>-468.0</v>
       </c>
       <c r="I207" s="1">
-        <v>0.22207396111323</v>
+        <v>-0.47001637022828</v>
       </c>
       <c r="J207">
-        <v>2.55</v>
+        <v>2.29</v>
       </c>
       <c r="K207" t="s">
-        <v>466</v>
+        <v>480</v>
       </c>
       <c r="L207" s="1">
-        <v>105153.0</v>
+        <v>99103.0</v>
       </c>
       <c r="M207" s="1">
-        <v>107705.05</v>
+        <v>101391.36</v>
       </c>
       <c r="N207" s="1">
-        <v>0.08</v>
+        <v>0.07</v>
       </c>
       <c r="O207">
         <v>1</v>
       </c>
       <c r="Z207" t="s">
-        <v>464</v>
+        <v>478</v>
       </c>
     </row>
     <row r="208" spans="1:26">
       <c r="A208" t="s">
-        <v>468</v>
+        <v>482</v>
       </c>
       <c r="B208" s="1">
-        <v>170000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C208" s="1">
-        <v>103.693</v>
+        <v>98.772</v>
       </c>
       <c r="D208" s="1">
-        <v>99.953</v>
+        <v>100.0</v>
       </c>
       <c r="E208" t="s">
         <v>8</v>
       </c>
       <c r="F208">
         <v>1.0</v>
       </c>
       <c r="G208" s="1">
-        <v>169920.1</v>
+        <v>100000.0</v>
       </c>
       <c r="H208" s="1">
-        <v>6358.0</v>
+        <v>-1228.0</v>
       </c>
       <c r="I208" s="1">
-        <v>3.7417586265545</v>
+        <v>-1.228</v>
       </c>
       <c r="J208">
-        <v>1.16</v>
+        <v>2.83</v>
       </c>
       <c r="K208" t="s">
-        <v>469</v>
+        <v>483</v>
       </c>
       <c r="L208" s="1">
-        <v>176278.1</v>
+        <v>98772.0</v>
       </c>
       <c r="M208" s="1">
-        <v>178247.07</v>
+        <v>101604.81</v>
       </c>
       <c r="N208" s="1">
-        <v>0.13</v>
+        <v>0.07</v>
       </c>
       <c r="O208">
         <v>1</v>
       </c>
       <c r="Z208" t="s">
-        <v>467</v>
+        <v>481</v>
       </c>
     </row>
     <row r="209" spans="1:26">
       <c r="A209" t="s">
-        <v>471</v>
+        <v>485</v>
       </c>
       <c r="B209" s="1">
-        <v>100000.0</v>
+        <v>175000.0</v>
       </c>
       <c r="C209" s="1">
-        <v>99.937</v>
+        <v>97.771</v>
       </c>
       <c r="D209" s="1">
-        <v>99.254</v>
+        <v>100.0</v>
       </c>
       <c r="E209" t="s">
         <v>8</v>
       </c>
       <c r="F209">
         <v>1.0</v>
       </c>
       <c r="G209" s="1">
-        <v>99254.0</v>
+        <v>175000.0</v>
       </c>
       <c r="H209" s="1">
-        <v>683.0</v>
+        <v>-3900.75</v>
       </c>
       <c r="I209" s="1">
-        <v>0.68813347572894</v>
+        <v>-2.229</v>
       </c>
       <c r="J209">
-        <v>0.14</v>
-[...2 lines deleted...]
-        <v>135.62</v>
+        <v>1.73</v>
+      </c>
+      <c r="K209" t="s">
+        <v>486</v>
       </c>
       <c r="L209" s="1">
-        <v>99937.0</v>
+        <v>171099.25</v>
       </c>
       <c r="M209" s="1">
-        <v>100072.62</v>
+        <v>174124.52</v>
       </c>
       <c r="N209" s="1">
-        <v>0.07</v>
+        <v>0.13</v>
       </c>
       <c r="O209">
         <v>1</v>
       </c>
       <c r="Z209" t="s">
-        <v>470</v>
+        <v>484</v>
       </c>
     </row>
     <row r="210" spans="1:26">
       <c r="A210" t="s">
-        <v>473</v>
+        <v>488</v>
       </c>
       <c r="B210" s="1">
-        <v>100000.0</v>
+        <v>116000.0</v>
       </c>
       <c r="C210" s="1">
-        <v>104.035</v>
+        <v>97.394</v>
       </c>
       <c r="D210" s="1">
-        <v>99.961</v>
+        <v>100.0</v>
       </c>
       <c r="E210" t="s">
         <v>8</v>
       </c>
       <c r="F210">
         <v>1.0</v>
       </c>
       <c r="G210" s="1">
-        <v>99961.0</v>
+        <v>116000.0</v>
       </c>
       <c r="H210" s="1">
-        <v>4074.0</v>
+        <v>-3022.96</v>
       </c>
       <c r="I210" s="1">
-        <v>4.0755894798972</v>
+        <v>-2.606</v>
       </c>
       <c r="J210">
-        <v>4.58</v>
+        <v>3.29</v>
       </c>
       <c r="K210" t="s">
-        <v>474</v>
+        <v>489</v>
       </c>
       <c r="L210" s="1">
-        <v>104035.0</v>
+        <v>112977.04</v>
       </c>
       <c r="M210" s="1">
-        <v>108616.16</v>
+        <v>116791.04</v>
       </c>
       <c r="N210" s="1">
-        <v>0.08</v>
+        <v>0.09</v>
       </c>
       <c r="O210">
         <v>1</v>
       </c>
       <c r="Z210" t="s">
-        <v>472</v>
+        <v>487</v>
       </c>
     </row>
     <row r="211" spans="1:26">
       <c r="A211" t="s">
-        <v>476</v>
+        <v>491</v>
       </c>
       <c r="B211" s="1">
         <v>100000.0</v>
       </c>
       <c r="C211" s="1">
-        <v>101.893</v>
+        <v>98.498</v>
       </c>
       <c r="D211" s="1">
-        <v>99.943</v>
+        <v>100.42</v>
       </c>
       <c r="E211" t="s">
         <v>8</v>
       </c>
       <c r="F211">
         <v>1.0</v>
       </c>
       <c r="G211" s="1">
-        <v>99943.0</v>
+        <v>100420.0</v>
       </c>
       <c r="H211" s="1">
-        <v>1950.0</v>
+        <v>-1922.0</v>
       </c>
       <c r="I211" s="1">
-        <v>1.9511121339163</v>
+        <v>-1.9139613622784</v>
       </c>
       <c r="J211">
-        <v>0.92</v>
+        <v>0.73</v>
       </c>
       <c r="K211">
-        <v>920.55</v>
+        <v>725.0</v>
       </c>
       <c r="L211" s="1">
-        <v>101893.0</v>
+        <v>98498.0</v>
       </c>
       <c r="M211" s="1">
-        <v>102813.55</v>
+        <v>99223.0</v>
       </c>
       <c r="N211" s="1">
         <v>0.07</v>
       </c>
       <c r="O211">
         <v>1</v>
       </c>
       <c r="Z211" t="s">
-        <v>475</v>
+        <v>490</v>
       </c>
     </row>
     <row r="212" spans="1:26">
       <c r="A212" t="s">
-        <v>478</v>
+        <v>493</v>
       </c>
       <c r="B212" s="1">
-        <v>141000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C212" s="1">
-        <v>98.357</v>
+        <v>98.376</v>
       </c>
       <c r="D212" s="1">
-        <v>99.702</v>
+        <v>99.259</v>
       </c>
       <c r="E212" t="s">
         <v>8</v>
       </c>
       <c r="F212">
         <v>1.0</v>
       </c>
       <c r="G212" s="1">
-        <v>140579.82</v>
+        <v>99259.0</v>
       </c>
       <c r="H212" s="1">
-        <v>-1896.45</v>
+        <v>-883.0</v>
       </c>
       <c r="I212" s="1">
-        <v>-1.3490200798379</v>
+        <v>-0.88959187579968</v>
       </c>
       <c r="J212">
-        <v>2.41</v>
+        <v>1.69</v>
       </c>
       <c r="K212" t="s">
-        <v>479</v>
+        <v>494</v>
       </c>
       <c r="L212" s="1">
-        <v>138683.37</v>
+        <v>98376.0</v>
       </c>
       <c r="M212" s="1">
-        <v>142085.72</v>
+        <v>100066.07</v>
       </c>
       <c r="N212" s="1">
-        <v>0.1</v>
+        <v>0.07</v>
       </c>
       <c r="O212">
         <v>1</v>
       </c>
       <c r="Z212" t="s">
-        <v>477</v>
+        <v>492</v>
       </c>
     </row>
     <row r="213" spans="1:26">
       <c r="A213" t="s">
-        <v>481</v>
+        <v>496</v>
       </c>
       <c r="B213" s="1">
-        <v>100000.0</v>
+        <v>186000.0</v>
       </c>
       <c r="C213" s="1">
-        <v>101.89</v>
+        <v>99.82</v>
       </c>
       <c r="D213" s="1">
-        <v>99.611</v>
+        <v>99.731</v>
       </c>
       <c r="E213" t="s">
         <v>8</v>
       </c>
       <c r="F213">
         <v>1.0</v>
       </c>
       <c r="G213" s="1">
-        <v>99611.0</v>
+        <v>185499.66</v>
       </c>
       <c r="H213" s="1">
-        <v>2279.0</v>
+        <v>165.54</v>
       </c>
       <c r="I213" s="1">
-        <v>2.2878999307305</v>
+        <v>0.089240055749967</v>
       </c>
       <c r="J213">
-        <v>3.76</v>
+        <v>0.54</v>
       </c>
       <c r="K213" t="s">
-        <v>482</v>
+        <v>497</v>
       </c>
       <c r="L213" s="1">
-        <v>101890.0</v>
+        <v>185665.2</v>
       </c>
       <c r="M213" s="1">
-        <v>105648.9</v>
+        <v>186678.01</v>
       </c>
       <c r="N213" s="1">
-        <v>0.08</v>
+        <v>0.14</v>
       </c>
       <c r="O213">
         <v>1</v>
       </c>
       <c r="Z213" t="s">
-        <v>480</v>
+        <v>495</v>
       </c>
     </row>
     <row r="214" spans="1:26">
       <c r="A214" t="s">
-        <v>484</v>
+        <v>499</v>
       </c>
       <c r="B214" s="1">
-        <v>100000.0</v>
+        <v>232000.0</v>
       </c>
       <c r="C214" s="1">
-        <v>99.067</v>
+        <v>97.781</v>
       </c>
       <c r="D214" s="1">
-        <v>99.438</v>
+        <v>99.228</v>
       </c>
       <c r="E214" t="s">
         <v>8</v>
       </c>
       <c r="F214">
         <v>1.0</v>
       </c>
       <c r="G214" s="1">
-        <v>99438.0</v>
+        <v>230208.96</v>
       </c>
       <c r="H214" s="1">
-        <v>-371.0</v>
+        <v>-3357.04</v>
       </c>
       <c r="I214" s="1">
-        <v>-0.3730968040387</v>
+        <v>-1.4582577498287</v>
       </c>
       <c r="J214">
-        <v>0.33</v>
-[...2 lines deleted...]
-        <v>333.9</v>
+        <v>0.54</v>
+      </c>
+      <c r="K214" t="s">
+        <v>500</v>
       </c>
       <c r="L214" s="1">
-        <v>99067.0</v>
+        <v>226851.92</v>
       </c>
       <c r="M214" s="1">
-        <v>99400.9</v>
+        <v>228094.55</v>
       </c>
       <c r="N214" s="1">
-        <v>0.07</v>
+        <v>0.17</v>
       </c>
       <c r="O214">
         <v>1</v>
       </c>
       <c r="Z214" t="s">
-        <v>483</v>
+        <v>498</v>
       </c>
     </row>
     <row r="215" spans="1:26">
       <c r="A215" t="s">
-        <v>486</v>
+        <v>502</v>
       </c>
       <c r="B215" s="1">
-        <v>200000.0</v>
+        <v>308000.0</v>
       </c>
       <c r="C215" s="1">
-        <v>100.253</v>
+        <v>91.181</v>
       </c>
       <c r="D215" s="1">
-        <v>102.8745</v>
+        <v>83.45955844</v>
       </c>
       <c r="E215" t="s">
         <v>8</v>
       </c>
       <c r="F215">
         <v>1.0</v>
       </c>
       <c r="G215" s="1">
-        <v>205749.0</v>
+        <v>257055.44</v>
       </c>
       <c r="H215" s="1">
-        <v>-5243.0</v>
+        <v>23782.04</v>
       </c>
       <c r="I215" s="1">
-        <v>-2.5482505382772</v>
+        <v>9.2517162834601</v>
       </c>
       <c r="J215">
-        <v>0.36</v>
-[...2 lines deleted...]
-        <v>723.29</v>
+        <v>1.62</v>
+      </c>
+      <c r="K215" t="s">
+        <v>503</v>
       </c>
       <c r="L215" s="1">
-        <v>200506.0</v>
+        <v>280837.48</v>
       </c>
       <c r="M215" s="1">
-        <v>201229.29</v>
+        <v>285837.21</v>
       </c>
       <c r="N215" s="1">
-        <v>0.15</v>
+        <v>0.21</v>
       </c>
       <c r="O215">
         <v>1</v>
       </c>
       <c r="Z215" t="s">
-        <v>485</v>
+        <v>501</v>
       </c>
     </row>
     <row r="216" spans="1:26">
       <c r="A216" t="s">
-        <v>488</v>
+        <v>505</v>
       </c>
       <c r="B216" s="1">
         <v>100000.0</v>
       </c>
       <c r="C216" s="1">
-        <v>104.409</v>
+        <v>101.458</v>
       </c>
       <c r="D216" s="1">
-        <v>99.661</v>
+        <v>99.329</v>
       </c>
       <c r="E216" t="s">
         <v>8</v>
       </c>
       <c r="F216">
         <v>1.0</v>
       </c>
       <c r="G216" s="1">
-        <v>99661.0</v>
+        <v>99329.0</v>
       </c>
       <c r="H216" s="1">
-        <v>4748.0</v>
+        <v>2129.0</v>
       </c>
       <c r="I216" s="1">
-        <v>4.7641504700936</v>
+        <v>2.1433820938497</v>
       </c>
       <c r="J216">
-        <v>0.24</v>
-[...2 lines deleted...]
-        <v>240.75</v>
+        <v>2.08</v>
+      </c>
+      <c r="K216" t="s">
+        <v>506</v>
       </c>
       <c r="L216" s="1">
-        <v>104409.0</v>
+        <v>101458.0</v>
       </c>
       <c r="M216" s="1">
-        <v>104649.75</v>
+        <v>103538.82</v>
       </c>
       <c r="N216" s="1">
         <v>0.08</v>
       </c>
       <c r="O216">
         <v>1</v>
       </c>
       <c r="Z216" t="s">
-        <v>487</v>
+        <v>504</v>
       </c>
     </row>
     <row r="217" spans="1:26">
       <c r="A217" t="s">
-        <v>490</v>
+        <v>508</v>
       </c>
       <c r="B217" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C217" s="1">
-        <v>101.652</v>
+        <v>100.054</v>
       </c>
       <c r="D217" s="1">
-        <v>98.6</v>
+        <v>100.25</v>
       </c>
       <c r="E217" t="s">
         <v>8</v>
       </c>
       <c r="F217">
         <v>1.0</v>
       </c>
       <c r="G217" s="1">
-        <v>197200.0</v>
+        <v>100250.0</v>
       </c>
       <c r="H217" s="1">
-        <v>6104.0</v>
+        <v>-196.0</v>
       </c>
       <c r="I217" s="1">
-        <v>3.0953346855984</v>
+        <v>-0.19551122194514</v>
       </c>
       <c r="J217">
-        <v>0.84</v>
-[...2 lines deleted...]
-        <v>491</v>
+        <v>0.06</v>
+      </c>
+      <c r="K217">
+        <v>59.88</v>
       </c>
       <c r="L217" s="1">
-        <v>203304.0</v>
+        <v>100054.0</v>
       </c>
       <c r="M217" s="1">
-        <v>204982.08</v>
+        <v>100113.88</v>
       </c>
       <c r="N217" s="1">
-        <v>0.15</v>
+        <v>0.07</v>
       </c>
       <c r="O217">
         <v>1</v>
       </c>
       <c r="Z217" t="s">
-        <v>489</v>
+        <v>507</v>
       </c>
     </row>
     <row r="218" spans="1:26">
       <c r="A218" t="s">
-        <v>493</v>
+        <v>510</v>
       </c>
       <c r="B218" s="1">
         <v>200000.0</v>
       </c>
       <c r="C218" s="1">
-        <v>103.216</v>
+        <v>98.565</v>
       </c>
       <c r="D218" s="1">
-        <v>100.0</v>
+        <v>99.5965</v>
       </c>
       <c r="E218" t="s">
         <v>8</v>
       </c>
       <c r="F218">
         <v>1.0</v>
       </c>
       <c r="G218" s="1">
-        <v>200000.0</v>
+        <v>199193.0</v>
       </c>
       <c r="H218" s="1">
-        <v>6432.0</v>
+        <v>-2063.0</v>
       </c>
       <c r="I218" s="1">
-        <v>3.216</v>
+        <v>-1.0356789646223</v>
       </c>
       <c r="J218">
-        <v>0.53</v>
+        <v>0.93</v>
       </c>
       <c r="K218" t="s">
-        <v>494</v>
+        <v>511</v>
       </c>
       <c r="L218" s="1">
-        <v>206432.0</v>
+        <v>197130.0</v>
       </c>
       <c r="M218" s="1">
-        <v>207486.25</v>
+        <v>198999.86</v>
       </c>
       <c r="N218" s="1">
         <v>0.15</v>
       </c>
       <c r="O218">
         <v>1</v>
       </c>
       <c r="Z218" t="s">
-        <v>492</v>
+        <v>509</v>
       </c>
     </row>
     <row r="219" spans="1:26">
       <c r="A219" t="s">
-        <v>496</v>
+        <v>513</v>
       </c>
       <c r="B219" s="1">
         <v>100000.0</v>
       </c>
       <c r="C219" s="1">
-        <v>106.799</v>
+        <v>100.909</v>
       </c>
       <c r="D219" s="1">
-        <v>109.3</v>
+        <v>99.651</v>
       </c>
       <c r="E219" t="s">
         <v>8</v>
       </c>
       <c r="F219">
         <v>1.0</v>
       </c>
       <c r="G219" s="1">
-        <v>109300.0</v>
+        <v>99651.0</v>
       </c>
       <c r="H219" s="1">
-        <v>-2501.0</v>
+        <v>1258.0</v>
       </c>
       <c r="I219" s="1">
-        <v>-2.288197621226</v>
+        <v>1.2624057962288</v>
       </c>
       <c r="J219">
-        <v>2.19</v>
+        <v>1.2</v>
       </c>
       <c r="K219" t="s">
-        <v>497</v>
+        <v>514</v>
       </c>
       <c r="L219" s="1">
-        <v>106799.0</v>
+        <v>100909.0</v>
       </c>
       <c r="M219" s="1">
-        <v>108985.3</v>
+        <v>102112.77</v>
       </c>
       <c r="N219" s="1">
         <v>0.08</v>
       </c>
       <c r="O219">
         <v>1</v>
       </c>
       <c r="Z219" t="s">
-        <v>495</v>
+        <v>512</v>
       </c>
     </row>
     <row r="220" spans="1:26">
       <c r="A220" t="s">
-        <v>499</v>
+        <v>516</v>
       </c>
       <c r="B220" s="1">
-        <v>100000.0</v>
+        <v>150000.0</v>
       </c>
       <c r="C220" s="1">
-        <v>99.179</v>
+        <v>100.105</v>
       </c>
       <c r="D220" s="1">
-        <v>99.852</v>
+        <v>99.768</v>
       </c>
       <c r="E220" t="s">
         <v>8</v>
       </c>
       <c r="F220">
         <v>1.0</v>
       </c>
       <c r="G220" s="1">
-        <v>99852.0</v>
+        <v>149652.0</v>
       </c>
       <c r="H220" s="1">
-        <v>-673.0</v>
+        <v>505.5</v>
       </c>
       <c r="I220" s="1">
-        <v>-0.67399751632416</v>
+        <v>0.33778365808676</v>
       </c>
       <c r="J220">
-        <v>0.6</v>
+        <v>0.61</v>
       </c>
       <c r="K220">
-        <v>602.74</v>
+        <v>907.71</v>
       </c>
       <c r="L220" s="1">
-        <v>99179.0</v>
+        <v>150157.5</v>
       </c>
       <c r="M220" s="1">
-        <v>99781.74</v>
+        <v>151065.21</v>
       </c>
       <c r="N220" s="1">
-        <v>0.07</v>
+        <v>0.11</v>
       </c>
       <c r="O220">
         <v>1</v>
       </c>
       <c r="Z220" t="s">
-        <v>498</v>
+        <v>515</v>
       </c>
     </row>
     <row r="221" spans="1:26">
       <c r="A221" t="s">
-        <v>501</v>
+        <v>518</v>
       </c>
       <c r="B221" s="1">
-        <v>100000.0</v>
+        <v>554859.0</v>
       </c>
       <c r="C221" s="1">
-        <v>100.167</v>
+        <v>86.529</v>
       </c>
       <c r="D221" s="1">
-        <v>99.934</v>
+        <v>90.79023319</v>
       </c>
       <c r="E221" t="s">
         <v>8</v>
       </c>
       <c r="F221">
         <v>1.0</v>
       </c>
       <c r="G221" s="1">
-        <v>99934.0</v>
+        <v>503757.78</v>
       </c>
       <c r="H221" s="1">
-        <v>233.0</v>
+        <v>-23643.84</v>
       </c>
       <c r="I221" s="1">
-        <v>0.23315388156183</v>
+        <v>-4.6934937659921</v>
       </c>
       <c r="J221">
-        <v>0.5</v>
-[...2 lines deleted...]
-        <v>498.63</v>
+        <v>2.67</v>
+      </c>
+      <c r="K221" t="s">
+        <v>519</v>
       </c>
       <c r="L221" s="1">
-        <v>100167.0</v>
+        <v>480113.94</v>
       </c>
       <c r="M221" s="1">
-        <v>100665.63</v>
+        <v>494941.22</v>
       </c>
       <c r="N221" s="1">
-        <v>0.07</v>
+        <v>0.37</v>
       </c>
       <c r="O221">
         <v>1</v>
       </c>
       <c r="Z221" t="s">
-        <v>500</v>
+        <v>517</v>
       </c>
     </row>
     <row r="222" spans="1:26">
       <c r="A222" t="s">
-        <v>503</v>
+        <v>521</v>
       </c>
       <c r="B222" s="1">
-        <v>100000.0</v>
+        <v>450000.0</v>
       </c>
       <c r="C222" s="1">
-        <v>101.179</v>
+        <v>97.345</v>
       </c>
       <c r="D222" s="1">
-        <v>100.0</v>
+        <v>97.89</v>
       </c>
       <c r="E222" t="s">
         <v>8</v>
       </c>
       <c r="F222">
         <v>1.0</v>
       </c>
       <c r="G222" s="1">
-        <v>100000.0</v>
+        <v>440505.0</v>
       </c>
       <c r="H222" s="1">
-        <v>1179.0</v>
+        <v>-2452.5</v>
       </c>
       <c r="I222" s="1">
-        <v>1.179</v>
+        <v>-0.55674736949637</v>
       </c>
       <c r="J222">
-        <v>0.87</v>
-[...2 lines deleted...]
-        <v>871.07</v>
+        <v>2.78</v>
+      </c>
+      <c r="K222" t="s">
+        <v>522</v>
       </c>
       <c r="L222" s="1">
-        <v>101179.0</v>
+        <v>438052.5</v>
       </c>
       <c r="M222" s="1">
-        <v>102050.07</v>
+        <v>450566.2</v>
       </c>
       <c r="N222" s="1">
-        <v>0.07</v>
+        <v>0.33</v>
       </c>
       <c r="O222">
         <v>1</v>
       </c>
       <c r="Z222" t="s">
-        <v>502</v>
+        <v>520</v>
       </c>
     </row>
     <row r="223" spans="1:26">
       <c r="A223" t="s">
-        <v>505</v>
+        <v>524</v>
       </c>
       <c r="B223" s="1">
         <v>100000.0</v>
       </c>
       <c r="C223" s="1">
-        <v>99.465</v>
+        <v>99.192</v>
       </c>
       <c r="D223" s="1">
-        <v>99.589</v>
+        <v>99.766</v>
       </c>
       <c r="E223" t="s">
         <v>8</v>
       </c>
       <c r="F223">
         <v>1.0</v>
       </c>
       <c r="G223" s="1">
-        <v>99589.0</v>
+        <v>99766.0</v>
       </c>
       <c r="H223" s="1">
-        <v>-124.0</v>
+        <v>-574.0</v>
       </c>
       <c r="I223" s="1">
-        <v>-0.12451174326482</v>
+        <v>-0.57534631036626</v>
       </c>
       <c r="J223">
-        <v>1.21</v>
-[...2 lines deleted...]
-        <v>506</v>
+        <v>0.49</v>
+      </c>
+      <c r="K223">
+        <v>489.04</v>
       </c>
       <c r="L223" s="1">
-        <v>99465.0</v>
+        <v>99192.0</v>
       </c>
       <c r="M223" s="1">
-        <v>100676.3</v>
+        <v>99681.04</v>
       </c>
       <c r="N223" s="1">
         <v>0.07</v>
       </c>
       <c r="O223">
         <v>1</v>
       </c>
       <c r="Z223" t="s">
-        <v>504</v>
+        <v>523</v>
       </c>
     </row>
     <row r="224" spans="1:26">
       <c r="A224" t="s">
-        <v>508</v>
+        <v>526</v>
       </c>
       <c r="B224" s="1">
-        <v>200000.0</v>
+        <v>130000.0</v>
       </c>
       <c r="C224" s="1">
-        <v>85.968</v>
+        <v>97.81</v>
       </c>
       <c r="D224" s="1">
-        <v>85.96</v>
+        <v>99.945</v>
       </c>
       <c r="E224" t="s">
         <v>8</v>
       </c>
       <c r="F224">
         <v>1.0</v>
       </c>
       <c r="G224" s="1">
-        <v>171920.0</v>
+        <v>129928.5</v>
       </c>
       <c r="H224" s="1">
-        <v>16.0</v>
+        <v>-2775.5</v>
       </c>
       <c r="I224" s="1">
-        <v>0.0093066542577943</v>
+        <v>-2.1361748961929</v>
       </c>
       <c r="J224">
-        <v>0.59</v>
+        <v>2.1</v>
       </c>
       <c r="K224" t="s">
-        <v>509</v>
+        <v>527</v>
       </c>
       <c r="L224" s="1">
-        <v>171936.0</v>
+        <v>127153.0</v>
       </c>
       <c r="M224" s="1">
-        <v>173114.08</v>
+        <v>129878.3</v>
       </c>
       <c r="N224" s="1">
-        <v>0.13</v>
+        <v>0.1</v>
       </c>
       <c r="O224">
         <v>1</v>
       </c>
       <c r="Z224" t="s">
-        <v>507</v>
+        <v>525</v>
       </c>
     </row>
     <row r="225" spans="1:26">
       <c r="A225" t="s">
-        <v>511</v>
+        <v>529</v>
       </c>
       <c r="B225" s="1">
         <v>100000.0</v>
       </c>
       <c r="C225" s="1">
-        <v>99.404</v>
+        <v>98.398</v>
       </c>
       <c r="D225" s="1">
-        <v>100.65</v>
+        <v>98.71</v>
       </c>
       <c r="E225" t="s">
         <v>8</v>
       </c>
       <c r="F225">
         <v>1.0</v>
       </c>
       <c r="G225" s="1">
-        <v>100650.0</v>
+        <v>98710.0</v>
       </c>
       <c r="H225" s="1">
-        <v>-1246.0</v>
+        <v>-312.0</v>
       </c>
       <c r="I225" s="1">
-        <v>-1.2379533035271</v>
+        <v>-0.31607739843987</v>
       </c>
       <c r="J225">
-        <v>1.32</v>
+        <v>1.67</v>
       </c>
       <c r="K225" t="s">
-        <v>512</v>
+        <v>530</v>
       </c>
       <c r="L225" s="1">
-        <v>99404.0</v>
+        <v>98398.0</v>
       </c>
       <c r="M225" s="1">
-        <v>100719.07</v>
+        <v>100063.75</v>
       </c>
       <c r="N225" s="1">
         <v>0.07</v>
       </c>
       <c r="O225">
         <v>1</v>
       </c>
       <c r="Z225" t="s">
-        <v>510</v>
+        <v>528</v>
       </c>
     </row>
     <row r="226" spans="1:26">
       <c r="A226" t="s">
-        <v>514</v>
+        <v>532</v>
       </c>
       <c r="B226" s="1">
-        <v>100000.0</v>
+        <v>120000.0</v>
       </c>
       <c r="C226" s="1">
-        <v>100.832</v>
+        <v>73.281</v>
       </c>
       <c r="D226" s="1">
-        <v>99.662</v>
+        <v>72.7651</v>
       </c>
       <c r="E226" t="s">
         <v>8</v>
       </c>
       <c r="F226">
         <v>1.0</v>
       </c>
       <c r="G226" s="1">
-        <v>99662.0</v>
+        <v>87318.12</v>
       </c>
       <c r="H226" s="1">
-        <v>1170.0</v>
+        <v>619.08</v>
       </c>
       <c r="I226" s="1">
-        <v>1.1739680118802</v>
+        <v>0.70899373463377</v>
       </c>
       <c r="J226">
-        <v>0.63</v>
+        <v>0.03</v>
       </c>
       <c r="K226">
-        <v>625.68</v>
+        <v>39.86</v>
       </c>
       <c r="L226" s="1">
-        <v>100832.0</v>
+        <v>87937.2</v>
       </c>
       <c r="M226" s="1">
-        <v>101457.68</v>
+        <v>87977.06</v>
       </c>
       <c r="N226" s="1">
-        <v>0.07</v>
+        <v>0.06</v>
       </c>
       <c r="O226">
         <v>1</v>
       </c>
       <c r="Z226" t="s">
-        <v>513</v>
+        <v>531</v>
       </c>
     </row>
     <row r="227" spans="1:26">
       <c r="A227" t="s">
-        <v>516</v>
+        <v>534</v>
       </c>
       <c r="B227" s="1">
-        <v>100000.0</v>
+        <v>772000.0</v>
       </c>
       <c r="C227" s="1">
-        <v>99.766</v>
+        <v>86.167</v>
       </c>
       <c r="D227" s="1">
-        <v>99.571</v>
+        <v>86.41115544</v>
       </c>
       <c r="E227" t="s">
         <v>8</v>
       </c>
       <c r="F227">
         <v>1.0</v>
       </c>
       <c r="G227" s="1">
-        <v>99571.0</v>
+        <v>667094.12</v>
       </c>
       <c r="H227" s="1">
-        <v>195.0</v>
+        <v>-1884.88</v>
       </c>
       <c r="I227" s="1">
-        <v>0.19584015426178</v>
+        <v>-0.28255083405622</v>
       </c>
       <c r="J227">
-        <v>2.05</v>
-[...2 lines deleted...]
-        <v>517</v>
+        <v>0.11</v>
+      </c>
+      <c r="K227">
+        <v>816.95</v>
       </c>
       <c r="L227" s="1">
-        <v>99766.0</v>
+        <v>665209.24</v>
       </c>
       <c r="M227" s="1">
-        <v>101813.95</v>
+        <v>666026.19</v>
       </c>
       <c r="N227" s="1">
-        <v>0.07</v>
+        <v>0.49</v>
       </c>
       <c r="O227">
         <v>1</v>
       </c>
       <c r="Z227" t="s">
-        <v>515</v>
+        <v>533</v>
       </c>
     </row>
     <row r="228" spans="1:26">
       <c r="A228" t="s">
-        <v>519</v>
+        <v>536</v>
       </c>
       <c r="B228" s="1">
-        <v>100000.0</v>
+        <v>25000.0</v>
       </c>
       <c r="C228" s="1">
-        <v>99.133</v>
+        <v>62.096</v>
       </c>
       <c r="D228" s="1">
-        <v>100.0</v>
+        <v>72.92776</v>
       </c>
       <c r="E228" t="s">
         <v>8</v>
       </c>
       <c r="F228">
         <v>1.0</v>
       </c>
       <c r="G228" s="1">
-        <v>100000.0</v>
+        <v>18231.94</v>
       </c>
       <c r="H228" s="1">
-        <v>-867.0</v>
+        <v>-2707.94</v>
       </c>
       <c r="I228" s="1">
-        <v>-0.867</v>
+        <v>-14.852725491637</v>
       </c>
       <c r="J228">
-        <v>2.56</v>
-[...2 lines deleted...]
-        <v>520</v>
+        <v>0.21</v>
+      </c>
+      <c r="K228">
+        <v>52.91</v>
       </c>
       <c r="L228" s="1">
-        <v>99133.0</v>
+        <v>15524.0</v>
       </c>
       <c r="M228" s="1">
-        <v>101691.66</v>
+        <v>15576.91</v>
       </c>
       <c r="N228" s="1">
-        <v>0.07</v>
+        <v>0.01</v>
       </c>
       <c r="O228">
         <v>1</v>
       </c>
       <c r="Z228" t="s">
-        <v>518</v>
+        <v>535</v>
       </c>
     </row>
     <row r="229" spans="1:26">
       <c r="A229" t="s">
-        <v>522</v>
+        <v>538</v>
       </c>
       <c r="B229" s="1">
-        <v>175000.0</v>
+        <v>208000.0</v>
       </c>
       <c r="C229" s="1">
-        <v>98.893</v>
+        <v>95.237</v>
       </c>
       <c r="D229" s="1">
-        <v>100.0</v>
+        <v>93.56469231</v>
       </c>
       <c r="E229" t="s">
         <v>8</v>
       </c>
       <c r="F229">
         <v>1.0</v>
       </c>
       <c r="G229" s="1">
-        <v>175000.0</v>
+        <v>194614.56</v>
       </c>
       <c r="H229" s="1">
-        <v>-1937.25</v>
+        <v>3478.4</v>
       </c>
       <c r="I229" s="1">
-        <v>-1.107</v>
+        <v>1.7873277312859</v>
       </c>
       <c r="J229">
-        <v>1.47</v>
-[...2 lines deleted...]
-        <v>523</v>
+        <v>0.42</v>
+      </c>
+      <c r="K229">
+        <v>880.44</v>
       </c>
       <c r="L229" s="1">
-        <v>173062.75</v>
+        <v>198092.96</v>
       </c>
       <c r="M229" s="1">
-        <v>175641.67</v>
+        <v>198973.4</v>
       </c>
       <c r="N229" s="1">
-        <v>0.13</v>
+        <v>0.15</v>
       </c>
       <c r="O229">
         <v>1</v>
       </c>
       <c r="Z229" t="s">
-        <v>521</v>
+        <v>537</v>
       </c>
     </row>
     <row r="230" spans="1:26">
       <c r="A230" t="s">
-        <v>525</v>
+        <v>540</v>
       </c>
       <c r="B230" s="1">
-        <v>116000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C230" s="1">
-        <v>98.522</v>
+        <v>100.582</v>
       </c>
       <c r="D230" s="1">
-        <v>100.0</v>
+        <v>101.62</v>
       </c>
       <c r="E230" t="s">
         <v>8</v>
       </c>
       <c r="F230">
         <v>1.0</v>
       </c>
       <c r="G230" s="1">
-        <v>116000.0</v>
+        <v>101620.0</v>
       </c>
       <c r="H230" s="1">
-        <v>-1714.48</v>
+        <v>-1038.0</v>
       </c>
       <c r="I230" s="1">
-        <v>-1.478</v>
+        <v>-1.0214524699862</v>
       </c>
       <c r="J230">
-        <v>3.01</v>
-[...2 lines deleted...]
-        <v>526</v>
+        <v>0.16</v>
+      </c>
+      <c r="K230">
+        <v>159.56</v>
       </c>
       <c r="L230" s="1">
-        <v>114285.52</v>
+        <v>100582.0</v>
       </c>
       <c r="M230" s="1">
-        <v>117779.71</v>
+        <v>100741.56</v>
       </c>
       <c r="N230" s="1">
-        <v>0.09</v>
+        <v>0.07</v>
       </c>
       <c r="O230">
         <v>1</v>
       </c>
       <c r="Z230" t="s">
-        <v>524</v>
+        <v>539</v>
       </c>
     </row>
     <row r="231" spans="1:26">
       <c r="A231" t="s">
-        <v>528</v>
+        <v>542</v>
       </c>
       <c r="B231" s="1">
-        <v>100000.0</v>
+        <v>150000.0</v>
       </c>
       <c r="C231" s="1">
-        <v>99.466</v>
+        <v>100.623</v>
       </c>
       <c r="D231" s="1">
-        <v>100.42</v>
+        <v>100.0965</v>
       </c>
       <c r="E231" t="s">
         <v>8</v>
       </c>
       <c r="F231">
         <v>1.0</v>
       </c>
       <c r="G231" s="1">
-        <v>100420.0</v>
+        <v>150144.75</v>
       </c>
       <c r="H231" s="1">
-        <v>-954.0</v>
+        <v>789.75</v>
       </c>
       <c r="I231" s="1">
-        <v>-0.95000995817566</v>
+        <v>0.52599241731729</v>
       </c>
       <c r="J231">
-        <v>0.46</v>
-[...2 lines deleted...]
-        <v>456.85</v>
+        <v>3.45</v>
+      </c>
+      <c r="K231" t="s">
+        <v>543</v>
       </c>
       <c r="L231" s="1">
-        <v>99466.0</v>
+        <v>150934.5</v>
       </c>
       <c r="M231" s="1">
-        <v>99922.85</v>
+        <v>156104.36</v>
       </c>
       <c r="N231" s="1">
-        <v>0.07</v>
+        <v>0.12</v>
       </c>
       <c r="O231">
         <v>1</v>
       </c>
       <c r="Z231" t="s">
-        <v>527</v>
+        <v>541</v>
       </c>
     </row>
     <row r="232" spans="1:26">
       <c r="A232" t="s">
-        <v>530</v>
+        <v>545</v>
       </c>
       <c r="B232" s="1">
-        <v>100000.0</v>
+        <v>398300.0</v>
       </c>
       <c r="C232" s="1">
-        <v>98.744</v>
+        <v>84.018</v>
       </c>
       <c r="D232" s="1">
-        <v>99.259</v>
+        <v>84.18192317</v>
       </c>
       <c r="E232" t="s">
         <v>8</v>
       </c>
       <c r="F232">
         <v>1.0</v>
       </c>
       <c r="G232" s="1">
-        <v>99259.0</v>
+        <v>335296.6</v>
       </c>
       <c r="H232" s="1">
-        <v>-515.0</v>
+        <v>-652.91</v>
       </c>
       <c r="I232" s="1">
-        <v>-0.51884463877331</v>
+        <v>-0.19472610220324</v>
       </c>
       <c r="J232">
-        <v>1.37</v>
-[...2 lines deleted...]
-        <v>531</v>
+        <v>0.0</v>
+      </c>
+      <c r="K232">
+        <v>0.0</v>
       </c>
       <c r="L232" s="1">
-        <v>98744.0</v>
+        <v>334643.69</v>
       </c>
       <c r="M232" s="1">
-        <v>100110.44</v>
+        <v>334643.69</v>
       </c>
       <c r="N232" s="1">
-        <v>0.07</v>
+        <v>0.25</v>
       </c>
       <c r="O232">
         <v>1</v>
       </c>
       <c r="Z232" t="s">
-        <v>529</v>
+        <v>544</v>
       </c>
     </row>
     <row r="233" spans="1:26">
       <c r="A233" t="s">
-        <v>533</v>
+        <v>547</v>
       </c>
       <c r="B233" s="1">
-        <v>186000.0</v>
+        <v>4104769.0</v>
       </c>
       <c r="C233" s="1">
-        <v>100.537</v>
+        <v>61.608</v>
       </c>
       <c r="D233" s="1">
-        <v>99.731</v>
+        <v>68.69611079</v>
       </c>
       <c r="E233" t="s">
         <v>8</v>
       </c>
       <c r="F233">
         <v>1.0</v>
       </c>
       <c r="G233" s="1">
-        <v>185499.66</v>
+        <v>2819816.66</v>
       </c>
       <c r="H233" s="1">
-        <v>1499.16</v>
+        <v>-290950.57</v>
       </c>
       <c r="I233" s="1">
-        <v>0.80817398802779</v>
+        <v>-10.318066919996</v>
       </c>
       <c r="J233">
-        <v>0.27</v>
-[...2 lines deleted...]
-        <v>496.85</v>
+        <v>0.08</v>
+      </c>
+      <c r="K233" t="s">
+        <v>548</v>
       </c>
       <c r="L233" s="1">
-        <v>186998.82</v>
+        <v>2528866.09</v>
       </c>
       <c r="M233" s="1">
-        <v>187495.67</v>
+        <v>2532071.18</v>
       </c>
       <c r="N233" s="1">
-        <v>0.14</v>
+        <v>1.87</v>
       </c>
       <c r="O233">
         <v>1</v>
       </c>
       <c r="Z233" t="s">
-        <v>532</v>
+        <v>546</v>
       </c>
     </row>
     <row r="234" spans="1:26">
       <c r="A234" t="s">
-        <v>535</v>
+        <v>550</v>
       </c>
       <c r="B234" s="1">
-        <v>200000.0</v>
+        <v>1560000.0</v>
       </c>
       <c r="C234" s="1">
-        <v>100.407</v>
+        <v>99.463</v>
       </c>
       <c r="D234" s="1">
-        <v>99.451</v>
+        <v>99.514</v>
       </c>
       <c r="E234" t="s">
         <v>8</v>
       </c>
       <c r="F234">
         <v>1.0</v>
       </c>
       <c r="G234" s="1">
-        <v>198902.0</v>
+        <v>1552418.4</v>
       </c>
       <c r="H234" s="1">
-        <v>1912.0</v>
+        <v>-795.6</v>
       </c>
       <c r="I234" s="1">
-        <v>0.96127741299736</v>
+        <v>-0.051249070482545</v>
       </c>
       <c r="J234">
-        <v>0.63</v>
+        <v>2.28</v>
       </c>
       <c r="K234" t="s">
-        <v>536</v>
+        <v>551</v>
       </c>
       <c r="L234" s="1">
-        <v>200814.0</v>
+        <v>1551622.8</v>
       </c>
       <c r="M234" s="1">
-        <v>202081.12</v>
+        <v>1587224.99</v>
       </c>
       <c r="N234" s="1">
-        <v>0.15</v>
+        <v>1.17</v>
       </c>
       <c r="O234">
         <v>1</v>
       </c>
       <c r="Z234" t="s">
-        <v>534</v>
+        <v>549</v>
       </c>
     </row>
     <row r="235" spans="1:26">
       <c r="A235" t="s">
-        <v>538</v>
+        <v>553</v>
       </c>
       <c r="B235" s="1">
-        <v>232000.0</v>
+        <v>1113000.0</v>
       </c>
       <c r="C235" s="1">
-        <v>98.417</v>
+        <v>98.091</v>
       </c>
       <c r="D235" s="1">
-        <v>99.228</v>
+        <v>99.15048158</v>
       </c>
       <c r="E235" t="s">
         <v>8</v>
       </c>
       <c r="F235">
         <v>1.0</v>
       </c>
       <c r="G235" s="1">
-        <v>230208.96</v>
+        <v>1103544.86</v>
       </c>
       <c r="H235" s="1">
-        <v>-1881.52</v>
+        <v>-11792.03</v>
       </c>
       <c r="I235" s="1">
-        <v>-0.81730963034627</v>
+        <v>-1.0685591884321</v>
       </c>
       <c r="J235">
-        <v>0.32</v>
-[...2 lines deleted...]
-        <v>749.23</v>
+        <v>2.41</v>
+      </c>
+      <c r="K235" t="s">
+        <v>554</v>
       </c>
       <c r="L235" s="1">
-        <v>228327.44</v>
+        <v>1091752.83</v>
       </c>
       <c r="M235" s="1">
-        <v>229076.67</v>
+        <v>1118605.1</v>
       </c>
       <c r="N235" s="1">
-        <v>0.17</v>
+        <v>0.83</v>
       </c>
       <c r="O235">
         <v>1</v>
       </c>
       <c r="Z235" t="s">
-        <v>537</v>
+        <v>552</v>
       </c>
     </row>
     <row r="236" spans="1:26">
       <c r="A236" t="s">
-        <v>540</v>
+        <v>556</v>
       </c>
       <c r="B236" s="1">
-        <v>308000.0</v>
+        <v>502884.0</v>
       </c>
       <c r="C236" s="1">
-        <v>91.263</v>
+        <v>95.613</v>
       </c>
       <c r="D236" s="1">
-        <v>83.45955844</v>
+        <v>98.22407553</v>
       </c>
       <c r="E236" t="s">
         <v>8</v>
       </c>
       <c r="F236">
         <v>1.0</v>
       </c>
       <c r="G236" s="1">
-        <v>257055.44</v>
+        <v>493953.16</v>
       </c>
       <c r="H236" s="1">
-        <v>24034.6</v>
+        <v>-13130.69</v>
       </c>
       <c r="I236" s="1">
-        <v>9.3499674622719</v>
+        <v>-2.6582864658665</v>
       </c>
       <c r="J236">
-        <v>1.48</v>
+        <v>0.64</v>
       </c>
       <c r="K236" t="s">
-        <v>541</v>
+        <v>557</v>
       </c>
       <c r="L236" s="1">
-        <v>281090.04</v>
+        <v>480822.47</v>
       </c>
       <c r="M236" s="1">
-        <v>285662.57</v>
+        <v>484042.31</v>
       </c>
       <c r="N236" s="1">
-        <v>0.21</v>
+        <v>0.36</v>
       </c>
       <c r="O236">
         <v>1</v>
       </c>
       <c r="Z236" t="s">
-        <v>539</v>
+        <v>555</v>
       </c>
     </row>
     <row r="237" spans="1:26">
       <c r="A237" t="s">
-        <v>543</v>
+        <v>559</v>
       </c>
       <c r="B237" s="1">
-        <v>100000.0</v>
+        <v>428459.0</v>
       </c>
       <c r="C237" s="1">
-        <v>102.25</v>
+        <v>95.342</v>
       </c>
       <c r="D237" s="1">
-        <v>99.329</v>
+        <v>98.51635512</v>
       </c>
       <c r="E237" t="s">
         <v>8</v>
       </c>
       <c r="F237">
         <v>1.0</v>
       </c>
       <c r="G237" s="1">
-        <v>99329.0</v>
+        <v>422102.19</v>
       </c>
       <c r="H237" s="1">
-        <v>2921.0</v>
+        <v>-13600.81</v>
       </c>
       <c r="I237" s="1">
-        <v>2.9407323138258</v>
+        <v>-3.2221604915151</v>
       </c>
       <c r="J237">
-        <v>1.79</v>
+        <v>0.69</v>
       </c>
       <c r="K237" t="s">
-        <v>544</v>
+        <v>560</v>
       </c>
       <c r="L237" s="1">
-        <v>102250.0</v>
+        <v>408501.38</v>
       </c>
       <c r="M237" s="1">
-        <v>104044.18</v>
+        <v>411445.42</v>
       </c>
       <c r="N237" s="1">
-        <v>0.08</v>
+        <v>0.3</v>
       </c>
       <c r="O237">
         <v>1</v>
       </c>
       <c r="Z237" t="s">
-        <v>542</v>
+        <v>558</v>
       </c>
     </row>
     <row r="238" spans="1:26">
       <c r="A238" t="s">
-        <v>546</v>
+        <v>562</v>
       </c>
       <c r="B238" s="1">
         <v>100000.0</v>
       </c>
       <c r="C238" s="1">
-        <v>100.439</v>
+        <v>82.53</v>
       </c>
       <c r="D238" s="1">
-        <v>100.25</v>
+        <v>81.75</v>
       </c>
       <c r="E238" t="s">
         <v>8</v>
       </c>
       <c r="F238">
         <v>1.0</v>
       </c>
       <c r="G238" s="1">
-        <v>100250.0</v>
+        <v>81750.0</v>
       </c>
       <c r="H238" s="1">
-        <v>189.0</v>
+        <v>780.0</v>
       </c>
       <c r="I238" s="1">
-        <v>0.18852867830424</v>
+        <v>0.95412844036697</v>
       </c>
       <c r="J238">
-        <v>0.83</v>
+        <v>0.53</v>
       </c>
       <c r="K238">
-        <v>826.34</v>
+        <v>534.25</v>
       </c>
       <c r="L238" s="1">
-        <v>100439.0</v>
+        <v>82530.0</v>
       </c>
       <c r="M238" s="1">
-        <v>101265.34</v>
+        <v>83064.25</v>
       </c>
       <c r="N238" s="1">
-        <v>0.07</v>
+        <v>0.06</v>
       </c>
       <c r="O238">
         <v>1</v>
       </c>
       <c r="Z238" t="s">
-        <v>545</v>
+        <v>561</v>
       </c>
     </row>
     <row r="239" spans="1:26">
       <c r="A239" t="s">
-        <v>548</v>
+        <v>564</v>
       </c>
       <c r="B239" s="1">
-        <v>200000.0</v>
+        <v>1827099.0</v>
       </c>
       <c r="C239" s="1">
-        <v>99.048</v>
+        <v>99.175</v>
       </c>
       <c r="D239" s="1">
-        <v>99.5965</v>
+        <v>99.1842418</v>
       </c>
       <c r="E239" t="s">
         <v>8</v>
       </c>
       <c r="F239">
         <v>1.0</v>
       </c>
       <c r="G239" s="1">
-        <v>199193.0</v>
+        <v>1812194.29</v>
       </c>
       <c r="H239" s="1">
-        <v>-1097.0</v>
+        <v>-168.86</v>
       </c>
       <c r="I239" s="1">
-        <v>-0.55072216393146</v>
+        <v>-0.0093179854352151</v>
       </c>
       <c r="J239">
-        <v>0.66</v>
+        <v>0.19</v>
       </c>
       <c r="K239" t="s">
-        <v>512</v>
+        <v>565</v>
       </c>
       <c r="L239" s="1">
-        <v>198096.0</v>
+        <v>1812025.43</v>
       </c>
       <c r="M239" s="1">
-        <v>199411.07</v>
+        <v>1815514.44</v>
       </c>
       <c r="N239" s="1">
-        <v>0.14</v>
+        <v>1.34</v>
       </c>
       <c r="O239">
         <v>1</v>
       </c>
       <c r="Z239" t="s">
-        <v>547</v>
+        <v>563</v>
       </c>
     </row>
     <row r="240" spans="1:26">
       <c r="A240" t="s">
-        <v>550</v>
+        <v>567</v>
       </c>
       <c r="B240" s="1">
-        <v>100000.0</v>
+        <v>2403663.72</v>
       </c>
       <c r="C240" s="1">
-        <v>101.612</v>
+        <v>86.645</v>
       </c>
       <c r="D240" s="1">
-        <v>99.651</v>
+        <v>102.00630062</v>
       </c>
       <c r="E240" t="s">
         <v>8</v>
       </c>
       <c r="F240">
         <v>1.0</v>
       </c>
       <c r="G240" s="1">
-        <v>99651.0</v>
+        <v>2451888.44</v>
       </c>
       <c r="H240" s="1">
-        <v>1961.0</v>
+        <v>-369234.01</v>
       </c>
       <c r="I240" s="1">
-        <v>1.9678678588273</v>
+        <v>-15.05916843427</v>
       </c>
       <c r="J240">
-        <v>0.86</v>
-[...2 lines deleted...]
-        <v>861.64</v>
+        <v>0.12</v>
+      </c>
+      <c r="K240" t="s">
+        <v>568</v>
       </c>
       <c r="L240" s="1">
-        <v>101612.0</v>
+        <v>2082654.43</v>
       </c>
       <c r="M240" s="1">
-        <v>102473.64</v>
+        <v>2085453.22</v>
       </c>
       <c r="N240" s="1">
-        <v>0.07</v>
+        <v>1.54</v>
       </c>
       <c r="O240">
         <v>1</v>
       </c>
       <c r="Z240" t="s">
-        <v>549</v>
+        <v>566</v>
       </c>
     </row>
     <row r="241" spans="1:26">
       <c r="A241" t="s">
-        <v>552</v>
+        <v>570</v>
       </c>
       <c r="B241" s="1">
-        <v>150000.0</v>
+        <v>2949658.0</v>
       </c>
       <c r="C241" s="1">
-        <v>100.755</v>
+        <v>95.933</v>
       </c>
       <c r="D241" s="1">
-        <v>99.768</v>
+        <v>97.06506619</v>
       </c>
       <c r="E241" t="s">
         <v>8</v>
       </c>
       <c r="F241">
         <v>1.0</v>
       </c>
       <c r="G241" s="1">
-        <v>149652.0</v>
+        <v>2863087.49</v>
       </c>
       <c r="H241" s="1">
-        <v>1480.5</v>
+        <v>-33392.08</v>
       </c>
       <c r="I241" s="1">
-        <v>0.98929516478229</v>
+        <v>-1.1662961790944</v>
       </c>
       <c r="J241">
-        <v>0.32</v>
-[...2 lines deleted...]
-        <v>477.74</v>
+        <v>1.07</v>
+      </c>
+      <c r="K241" t="s">
+        <v>571</v>
       </c>
       <c r="L241" s="1">
-        <v>151132.5</v>
+        <v>2829695.41</v>
       </c>
       <c r="M241" s="1">
-        <v>151610.24</v>
+        <v>2861212.3</v>
       </c>
       <c r="N241" s="1">
-        <v>0.11</v>
+        <v>2.11</v>
       </c>
       <c r="O241">
         <v>1</v>
       </c>
       <c r="Z241" t="s">
-        <v>551</v>
+        <v>569</v>
       </c>
     </row>
     <row r="242" spans="1:26">
       <c r="A242" t="s">
-        <v>554</v>
+        <v>573</v>
       </c>
       <c r="B242" s="1">
-        <v>555896.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C242" s="1">
-        <v>98.881</v>
+        <v>99.846</v>
       </c>
       <c r="D242" s="1">
-        <v>98.10396729</v>
+        <v>100.0</v>
       </c>
       <c r="E242" t="s">
         <v>8</v>
       </c>
       <c r="F242">
         <v>1.0</v>
       </c>
       <c r="G242" s="1">
-        <v>545356.03</v>
+        <v>100000.0</v>
       </c>
       <c r="H242" s="1">
-        <v>4319.5</v>
+        <v>-154.0</v>
       </c>
       <c r="I242" s="1">
-        <v>0.79205138705443</v>
+        <v>-0.154</v>
       </c>
       <c r="J242">
-        <v>0.88</v>
+        <v>1.03</v>
       </c>
       <c r="K242" t="s">
-        <v>555</v>
+        <v>574</v>
       </c>
       <c r="L242" s="1">
-        <v>549675.53</v>
+        <v>99846.0</v>
       </c>
       <c r="M242" s="1">
-        <v>554575.79</v>
+        <v>100878.66</v>
       </c>
       <c r="N242" s="1">
-        <v>0.4</v>
+        <v>0.07</v>
       </c>
       <c r="O242">
         <v>1</v>
       </c>
       <c r="Z242" t="s">
-        <v>553</v>
+        <v>572</v>
       </c>
     </row>
     <row r="243" spans="1:26">
       <c r="A243" t="s">
-        <v>557</v>
+        <v>576</v>
       </c>
       <c r="B243" s="1">
-        <v>544859.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C243" s="1">
-        <v>88.556</v>
+        <v>98.207</v>
       </c>
       <c r="D243" s="1">
-        <v>90.81661127</v>
+        <v>99.24</v>
       </c>
       <c r="E243" t="s">
         <v>8</v>
       </c>
       <c r="F243">
         <v>1.0</v>
       </c>
       <c r="G243" s="1">
-        <v>494822.48</v>
+        <v>99240.0</v>
       </c>
       <c r="H243" s="1">
-        <v>-12317.14</v>
+        <v>-1033.0</v>
       </c>
       <c r="I243" s="1">
-        <v>-2.4892038049686</v>
+        <v>-1.0409109230149</v>
       </c>
       <c r="J243">
-        <v>2.42</v>
+        <v>1.86</v>
       </c>
       <c r="K243" t="s">
-        <v>558</v>
+        <v>577</v>
       </c>
       <c r="L243" s="1">
-        <v>482505.34</v>
+        <v>98207.0</v>
       </c>
       <c r="M243" s="1">
-        <v>495705.11</v>
+        <v>100066.59</v>
       </c>
       <c r="N243" s="1">
-        <v>0.36</v>
+        <v>0.07</v>
       </c>
       <c r="O243">
         <v>1</v>
       </c>
       <c r="Z243" t="s">
-        <v>556</v>
+        <v>575</v>
       </c>
     </row>
     <row r="244" spans="1:26">
       <c r="A244" t="s">
-        <v>560</v>
+        <v>579</v>
       </c>
       <c r="B244" s="1">
         <v>100000.0</v>
       </c>
       <c r="C244" s="1">
-        <v>99.375</v>
+        <v>89.252</v>
       </c>
       <c r="D244" s="1">
-        <v>99.766</v>
+        <v>85.48</v>
       </c>
       <c r="E244" t="s">
         <v>8</v>
       </c>
       <c r="F244">
         <v>1.0</v>
       </c>
       <c r="G244" s="1">
-        <v>99766.0</v>
+        <v>85480.0</v>
       </c>
       <c r="H244" s="1">
-        <v>-391.0</v>
+        <v>3772.0</v>
       </c>
       <c r="I244" s="1">
-        <v>-0.3919170859812</v>
+        <v>4.4127281235377</v>
       </c>
       <c r="J244">
-        <v>0.17</v>
+        <v>0.46</v>
       </c>
       <c r="K244">
-        <v>174.66</v>
+        <v>461.23</v>
       </c>
       <c r="L244" s="1">
-        <v>99375.0</v>
+        <v>89252.0</v>
       </c>
       <c r="M244" s="1">
-        <v>99549.66</v>
+        <v>89713.23</v>
       </c>
       <c r="N244" s="1">
         <v>0.07</v>
       </c>
       <c r="O244">
         <v>1</v>
       </c>
       <c r="Z244" t="s">
-        <v>559</v>
+        <v>578</v>
       </c>
     </row>
     <row r="245" spans="1:26">
       <c r="A245" t="s">
-        <v>562</v>
+        <v>581</v>
       </c>
       <c r="B245" s="1">
-        <v>130000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C245" s="1">
-        <v>98.929</v>
+        <v>92.326</v>
       </c>
       <c r="D245" s="1">
-        <v>99.945</v>
+        <v>92.546</v>
       </c>
       <c r="E245" t="s">
         <v>8</v>
       </c>
       <c r="F245">
         <v>1.0</v>
       </c>
       <c r="G245" s="1">
-        <v>129928.5</v>
+        <v>185092.0</v>
       </c>
       <c r="H245" s="1">
-        <v>-1320.8</v>
+        <v>-440.0</v>
       </c>
       <c r="I245" s="1">
-        <v>-1.0165591075091</v>
+        <v>-0.23771962051304</v>
       </c>
       <c r="J245">
-        <v>1.84</v>
+        <v>1.37</v>
       </c>
       <c r="K245" t="s">
-        <v>563</v>
+        <v>582</v>
       </c>
       <c r="L245" s="1">
-        <v>128607.7</v>
+        <v>184652.0</v>
       </c>
       <c r="M245" s="1">
-        <v>130995.46</v>
+        <v>187394.47</v>
       </c>
       <c r="N245" s="1">
-        <v>0.1</v>
+        <v>0.14</v>
       </c>
       <c r="O245">
         <v>1</v>
       </c>
       <c r="Z245" t="s">
-        <v>561</v>
+        <v>580</v>
       </c>
     </row>
     <row r="246" spans="1:26">
       <c r="A246" t="s">
-        <v>565</v>
+        <v>584</v>
       </c>
       <c r="B246" s="1">
         <v>100000.0</v>
       </c>
       <c r="C246" s="1">
-        <v>98.93</v>
+        <v>100.662</v>
       </c>
       <c r="D246" s="1">
-        <v>98.71</v>
+        <v>99.942</v>
       </c>
       <c r="E246" t="s">
         <v>8</v>
       </c>
       <c r="F246">
         <v>1.0</v>
       </c>
       <c r="G246" s="1">
-        <v>98710.0</v>
+        <v>99942.0</v>
       </c>
       <c r="H246" s="1">
-        <v>220.0</v>
+        <v>720.0</v>
       </c>
       <c r="I246" s="1">
-        <v>0.2228750886435</v>
+        <v>0.72041784234856</v>
       </c>
       <c r="J246">
-        <v>1.37</v>
+        <v>1.09</v>
       </c>
       <c r="K246" t="s">
-        <v>566</v>
+        <v>585</v>
       </c>
       <c r="L246" s="1">
-        <v>98930.0</v>
+        <v>100662.0</v>
       </c>
       <c r="M246" s="1">
-        <v>100299.86</v>
+        <v>101754.47</v>
       </c>
       <c r="N246" s="1">
-        <v>0.07</v>
+        <v>0.08</v>
       </c>
       <c r="O246">
         <v>1</v>
       </c>
       <c r="Z246" t="s">
-        <v>564</v>
+        <v>583</v>
       </c>
     </row>
     <row r="247" spans="1:26">
       <c r="A247" t="s">
-        <v>568</v>
+        <v>587</v>
       </c>
       <c r="B247" s="1">
-        <v>120000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C247" s="1">
-        <v>73.839</v>
+        <v>95.777</v>
       </c>
       <c r="D247" s="1">
-        <v>72.7651</v>
+        <v>94.7</v>
       </c>
       <c r="E247" t="s">
         <v>8</v>
       </c>
       <c r="F247">
         <v>1.0</v>
       </c>
       <c r="G247" s="1">
-        <v>87318.12</v>
+        <v>94700.0</v>
       </c>
       <c r="H247" s="1">
-        <v>1288.68</v>
+        <v>1077.0</v>
       </c>
       <c r="I247" s="1">
-        <v>1.4758448761838</v>
+        <v>1.1372756071806</v>
       </c>
       <c r="J247">
-        <v>0.02</v>
+        <v>0.53</v>
       </c>
       <c r="K247">
-        <v>28.77</v>
+        <v>527.4</v>
       </c>
       <c r="L247" s="1">
-        <v>88606.8</v>
+        <v>95777.0</v>
       </c>
       <c r="M247" s="1">
-        <v>88635.57</v>
+        <v>96304.4</v>
       </c>
       <c r="N247" s="1">
-        <v>0.06</v>
+        <v>0.07</v>
       </c>
       <c r="O247">
         <v>1</v>
       </c>
       <c r="Z247" t="s">
-        <v>567</v>
+        <v>586</v>
       </c>
     </row>
     <row r="248" spans="1:26">
       <c r="A248" t="s">
-        <v>570</v>
+        <v>589</v>
       </c>
       <c r="B248" s="1">
-        <v>592000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C248" s="1">
-        <v>86.73</v>
+        <v>100.994</v>
       </c>
       <c r="D248" s="1">
-        <v>86.20606757</v>
+        <v>99.858</v>
       </c>
       <c r="E248" t="s">
         <v>8</v>
       </c>
       <c r="F248">
         <v>1.0</v>
       </c>
       <c r="G248" s="1">
-        <v>510339.92</v>
+        <v>99858.0</v>
       </c>
       <c r="H248" s="1">
-        <v>3101.68</v>
+        <v>1136.0</v>
       </c>
       <c r="I248" s="1">
-        <v>0.60776746604498</v>
+        <v>1.1376154138877</v>
       </c>
       <c r="J248">
-        <v>0.1</v>
+        <v>0.49</v>
       </c>
       <c r="K248">
-        <v>571.73</v>
+        <v>488.36</v>
       </c>
       <c r="L248" s="1">
-        <v>513441.6</v>
+        <v>100994.0</v>
       </c>
       <c r="M248" s="1">
-        <v>514013.33</v>
+        <v>101482.36</v>
       </c>
       <c r="N248" s="1">
-        <v>0.37</v>
+        <v>0.07</v>
       </c>
       <c r="O248">
         <v>1</v>
       </c>
       <c r="Z248" t="s">
-        <v>569</v>
+        <v>588</v>
       </c>
     </row>
     <row r="249" spans="1:26">
       <c r="A249" t="s">
-        <v>572</v>
+        <v>591</v>
       </c>
       <c r="B249" s="1">
-        <v>25000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C249" s="1">
-        <v>63.036</v>
+        <v>97.796</v>
       </c>
       <c r="D249" s="1">
-        <v>72.92776</v>
+        <v>98.9</v>
       </c>
       <c r="E249" t="s">
         <v>8</v>
       </c>
       <c r="F249">
         <v>1.0</v>
       </c>
       <c r="G249" s="1">
-        <v>18231.94</v>
+        <v>197800.0</v>
       </c>
       <c r="H249" s="1">
-        <v>-2472.94</v>
+        <v>-2208.0</v>
       </c>
       <c r="I249" s="1">
-        <v>-13.563778731172</v>
+        <v>-1.1162790697674</v>
       </c>
       <c r="J249">
-        <v>0.19</v>
-[...2 lines deleted...]
-        <v>48.29</v>
+        <v>2.65</v>
+      </c>
+      <c r="K249" t="s">
+        <v>592</v>
       </c>
       <c r="L249" s="1">
-        <v>15759.0</v>
+        <v>195592.0</v>
       </c>
       <c r="M249" s="1">
-        <v>15807.29</v>
+        <v>200893.37</v>
       </c>
       <c r="N249" s="1">
-        <v>0.01</v>
+        <v>0.15</v>
       </c>
       <c r="O249">
         <v>1</v>
       </c>
       <c r="Z249" t="s">
-        <v>571</v>
+        <v>590</v>
       </c>
     </row>
     <row r="250" spans="1:26">
       <c r="A250" t="s">
-        <v>574</v>
+        <v>594</v>
       </c>
       <c r="B250" s="1">
-        <v>208000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C250" s="1">
-        <v>95.444</v>
+        <v>97.018</v>
       </c>
       <c r="D250" s="1">
-        <v>93.56469231</v>
+        <v>97.019</v>
       </c>
       <c r="E250" t="s">
         <v>8</v>
       </c>
       <c r="F250">
         <v>1.0</v>
       </c>
       <c r="G250" s="1">
-        <v>194614.56</v>
+        <v>97019.0</v>
       </c>
       <c r="H250" s="1">
-        <v>3908.96</v>
+        <v>-1.0</v>
       </c>
       <c r="I250" s="1">
-        <v>2.0085650323388</v>
+        <v>-0.0010307259402797</v>
       </c>
       <c r="J250">
-        <v>0.39</v>
+        <v>0.72</v>
       </c>
       <c r="K250">
-        <v>803.51</v>
+        <v>719.18</v>
       </c>
       <c r="L250" s="1">
-        <v>198523.52</v>
+        <v>97018.0</v>
       </c>
       <c r="M250" s="1">
-        <v>199327.03</v>
+        <v>97737.18</v>
       </c>
       <c r="N250" s="1">
-        <v>0.14</v>
+        <v>0.07</v>
       </c>
       <c r="O250">
         <v>1</v>
       </c>
       <c r="Z250" t="s">
-        <v>573</v>
+        <v>593</v>
       </c>
     </row>
     <row r="251" spans="1:26">
       <c r="A251" t="s">
-        <v>576</v>
+        <v>596</v>
       </c>
       <c r="B251" s="1">
-        <v>135000.0</v>
+        <v>148000.0</v>
       </c>
       <c r="C251" s="1">
-        <v>98.912</v>
+        <v>98.145</v>
       </c>
       <c r="D251" s="1">
-        <v>99.998</v>
+        <v>99.628</v>
       </c>
       <c r="E251" t="s">
         <v>8</v>
       </c>
       <c r="F251">
         <v>1.0</v>
       </c>
       <c r="G251" s="1">
-        <v>134997.3</v>
+        <v>147449.44</v>
       </c>
       <c r="H251" s="1">
-        <v>-1466.1</v>
+        <v>-2194.84</v>
       </c>
       <c r="I251" s="1">
-        <v>-1.0860217204344</v>
+        <v>-1.4885373589754</v>
       </c>
       <c r="J251">
-        <v>0.34</v>
-[...2 lines deleted...]
-        <v>464.51</v>
+        <v>2.61</v>
+      </c>
+      <c r="K251" t="s">
+        <v>597</v>
       </c>
       <c r="L251" s="1">
-        <v>133531.2</v>
+        <v>145254.6</v>
       </c>
       <c r="M251" s="1">
-        <v>133995.71</v>
+        <v>149115.78</v>
       </c>
       <c r="N251" s="1">
-        <v>0.1</v>
+        <v>0.11</v>
       </c>
       <c r="O251">
         <v>1</v>
       </c>
       <c r="Z251" t="s">
-        <v>575</v>
+        <v>595</v>
       </c>
     </row>
     <row r="252" spans="1:26">
       <c r="A252" t="s">
-        <v>578</v>
+        <v>599</v>
       </c>
       <c r="B252" s="1">
-        <v>150000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C252" s="1">
-        <v>101.195</v>
+        <v>98.545</v>
       </c>
       <c r="D252" s="1">
-        <v>100.0965</v>
+        <v>99.736</v>
       </c>
       <c r="E252" t="s">
         <v>8</v>
       </c>
       <c r="F252">
         <v>1.0</v>
       </c>
       <c r="G252" s="1">
-        <v>150144.75</v>
+        <v>99736.0</v>
       </c>
       <c r="H252" s="1">
-        <v>1647.75</v>
+        <v>-1191.0</v>
       </c>
       <c r="I252" s="1">
-        <v>1.0974409694645</v>
+        <v>-1.1941525627657</v>
       </c>
       <c r="J252">
-        <v>3.17</v>
+        <v>2.65</v>
       </c>
       <c r="K252" t="s">
-        <v>579</v>
+        <v>600</v>
       </c>
       <c r="L252" s="1">
-        <v>151792.5</v>
+        <v>98545.0</v>
       </c>
       <c r="M252" s="1">
-        <v>156551.82</v>
+        <v>101197.05</v>
       </c>
       <c r="N252" s="1">
-        <v>0.11</v>
+        <v>0.07</v>
       </c>
       <c r="O252">
         <v>1</v>
       </c>
       <c r="Z252" t="s">
-        <v>577</v>
+        <v>598</v>
       </c>
     </row>
     <row r="253" spans="1:26">
       <c r="A253" t="s">
-        <v>581</v>
+        <v>602</v>
       </c>
       <c r="B253" s="1">
-        <v>1085503.0</v>
+        <v>116000.0</v>
       </c>
       <c r="C253" s="1">
-        <v>87.871</v>
+        <v>99.128</v>
       </c>
       <c r="D253" s="1">
-        <v>87.26291867</v>
+        <v>99.394</v>
       </c>
       <c r="E253" t="s">
         <v>8</v>
       </c>
       <c r="F253">
         <v>1.0</v>
       </c>
       <c r="G253" s="1">
-        <v>947241.6</v>
+        <v>115297.04</v>
       </c>
       <c r="H253" s="1">
-        <v>6600.74</v>
+        <v>-308.56</v>
       </c>
       <c r="I253" s="1">
-        <v>0.69683806116623</v>
+        <v>-0.2676217880355</v>
       </c>
       <c r="J253">
-        <v>0.0</v>
+        <v>0.85</v>
       </c>
       <c r="K253">
-        <v>0.0</v>
+        <v>989.18</v>
       </c>
       <c r="L253" s="1">
-        <v>953842.34</v>
+        <v>114988.48</v>
       </c>
       <c r="M253" s="1">
-        <v>953842.34</v>
+        <v>115977.66</v>
       </c>
       <c r="N253" s="1">
-        <v>0.69</v>
+        <v>0.09</v>
       </c>
       <c r="O253">
         <v>1</v>
       </c>
       <c r="Z253" t="s">
-        <v>580</v>
+        <v>601</v>
       </c>
     </row>
     <row r="254" spans="1:26">
       <c r="A254" t="s">
-        <v>583</v>
+        <v>604</v>
       </c>
       <c r="B254" s="1">
-        <v>1648300.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C254" s="1">
-        <v>84.762</v>
+        <v>95.292</v>
       </c>
       <c r="D254" s="1">
-        <v>84.17083237</v>
+        <v>93.6</v>
       </c>
       <c r="E254" t="s">
         <v>8</v>
       </c>
       <c r="F254">
         <v>1.0</v>
       </c>
       <c r="G254" s="1">
-        <v>1387387.83</v>
+        <v>93600.0</v>
       </c>
       <c r="H254" s="1">
-        <v>9744.22</v>
+        <v>1692.0</v>
       </c>
       <c r="I254" s="1">
-        <v>0.7023429058045</v>
+        <v>1.8076923076923</v>
       </c>
       <c r="J254">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.22</v>
+      </c>
+      <c r="K254" t="s">
+        <v>605</v>
       </c>
       <c r="L254" s="1">
-        <v>1397132.05</v>
+        <v>95292.0</v>
       </c>
       <c r="M254" s="1">
-        <v>1397132.05</v>
+        <v>96507.41</v>
       </c>
       <c r="N254" s="1">
-        <v>1.01</v>
+        <v>0.07</v>
       </c>
       <c r="O254">
         <v>1</v>
       </c>
       <c r="Z254" t="s">
-        <v>582</v>
+        <v>603</v>
       </c>
     </row>
     <row r="255" spans="1:26">
       <c r="A255" t="s">
-        <v>585</v>
+        <v>607</v>
       </c>
       <c r="B255" s="1">
-        <v>4054769.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C255" s="1">
-        <v>63.064</v>
+        <v>98.439</v>
       </c>
       <c r="D255" s="1">
-        <v>68.75977793</v>
+        <v>100.0</v>
       </c>
       <c r="E255" t="s">
         <v>8</v>
       </c>
       <c r="F255">
         <v>1.0</v>
       </c>
       <c r="G255" s="1">
-        <v>2788050.16</v>
+        <v>200000.0</v>
       </c>
       <c r="H255" s="1">
-        <v>-230950.63</v>
+        <v>-3122.0</v>
       </c>
       <c r="I255" s="1">
-        <v>-8.2835894889352</v>
+        <v>-1.561</v>
       </c>
       <c r="J255">
-        <v>0.04</v>
+        <v>3.56</v>
       </c>
       <c r="K255" t="s">
-        <v>586</v>
+        <v>608</v>
       </c>
       <c r="L255" s="1">
-        <v>2557099.53</v>
+        <v>196878.0</v>
       </c>
       <c r="M255" s="1">
-        <v>2558765.87</v>
+        <v>203991.01</v>
       </c>
       <c r="N255" s="1">
-        <v>1.86</v>
+        <v>0.15</v>
       </c>
       <c r="O255">
         <v>1</v>
       </c>
       <c r="Z255" t="s">
-        <v>584</v>
+        <v>606</v>
       </c>
     </row>
     <row r="256" spans="1:26">
       <c r="A256" t="s">
-        <v>588</v>
+        <v>610</v>
       </c>
       <c r="B256" s="1">
-        <v>1100000.0</v>
+        <v>152000.0</v>
       </c>
       <c r="C256" s="1">
-        <v>99.921</v>
+        <v>100.488</v>
       </c>
       <c r="D256" s="1">
-        <v>99.868</v>
+        <v>99.849</v>
       </c>
       <c r="E256" t="s">
         <v>8</v>
       </c>
       <c r="F256">
         <v>1.0</v>
       </c>
       <c r="G256" s="1">
-        <v>1098548.0</v>
+        <v>151770.48</v>
       </c>
       <c r="H256" s="1">
-        <v>583.0</v>
+        <v>971.28</v>
       </c>
       <c r="I256" s="1">
-        <v>0.053070052469259</v>
+        <v>0.63996634918727</v>
       </c>
       <c r="J256">
-        <v>2.14</v>
+        <v>3.25</v>
       </c>
       <c r="K256" t="s">
-        <v>589</v>
+        <v>611</v>
       </c>
       <c r="L256" s="1">
-        <v>1099131.0</v>
+        <v>152741.76</v>
       </c>
       <c r="M256" s="1">
-        <v>1122658.95</v>
+        <v>157679.89</v>
       </c>
       <c r="N256" s="1">
-        <v>0.82</v>
+        <v>0.12</v>
       </c>
       <c r="O256">
         <v>1</v>
       </c>
       <c r="Z256" t="s">
-        <v>587</v>
+        <v>609</v>
       </c>
     </row>
     <row r="257" spans="1:26">
       <c r="A257" t="s">
-        <v>591</v>
+        <v>613</v>
       </c>
       <c r="B257" s="1">
-        <v>492884.0</v>
+        <v>117000.0</v>
       </c>
       <c r="C257" s="1">
-        <v>98.269</v>
+        <v>99.117</v>
       </c>
       <c r="D257" s="1">
-        <v>98.21541377</v>
+        <v>99.115</v>
       </c>
       <c r="E257" t="s">
         <v>8</v>
       </c>
       <c r="F257">
         <v>1.0</v>
       </c>
       <c r="G257" s="1">
-        <v>484088.06</v>
+        <v>115964.55</v>
       </c>
       <c r="H257" s="1">
-        <v>264.12</v>
+        <v>2.34</v>
       </c>
       <c r="I257" s="1">
-        <v>0.054560321111824</v>
+        <v>0.0020178580436866</v>
       </c>
       <c r="J257">
-        <v>0.34</v>
+        <v>1.07</v>
       </c>
       <c r="K257" t="s">
-        <v>592</v>
+        <v>614</v>
       </c>
       <c r="L257" s="1">
-        <v>484352.18</v>
+        <v>115966.89</v>
       </c>
       <c r="M257" s="1">
-        <v>486013.13</v>
+        <v>117223.44</v>
       </c>
       <c r="N257" s="1">
-        <v>0.35</v>
+        <v>0.09</v>
       </c>
       <c r="O257">
         <v>1</v>
       </c>
       <c r="Z257" t="s">
-        <v>590</v>
+        <v>612</v>
       </c>
     </row>
     <row r="258" spans="1:26">
       <c r="A258" t="s">
-        <v>594</v>
+        <v>616</v>
       </c>
       <c r="B258" s="1">
-        <v>428459.0</v>
+        <v>108553.72</v>
       </c>
       <c r="C258" s="1">
-        <v>98.448</v>
+        <v>89.4</v>
       </c>
       <c r="D258" s="1">
-        <v>98.51635512</v>
+        <v>92.84837037</v>
       </c>
       <c r="E258" t="s">
         <v>8</v>
       </c>
       <c r="F258">
         <v>1.0</v>
       </c>
       <c r="G258" s="1">
-        <v>422102.19</v>
+        <v>100790.36</v>
       </c>
       <c r="H258" s="1">
-        <v>-292.88</v>
+        <v>-3743.33</v>
       </c>
       <c r="I258" s="1">
-        <v>-0.069386041328049</v>
+        <v>-3.7139762175668</v>
       </c>
       <c r="J258">
-        <v>0.36</v>
-[...2 lines deleted...]
-        <v>595</v>
+        <v>0.24</v>
+      </c>
+      <c r="K258">
+        <v>259.04</v>
       </c>
       <c r="L258" s="1">
-        <v>421809.31</v>
+        <v>97047.03</v>
       </c>
       <c r="M258" s="1">
-        <v>423358.81</v>
+        <v>97306.07</v>
       </c>
       <c r="N258" s="1">
-        <v>0.31</v>
+        <v>0.07</v>
       </c>
       <c r="O258">
         <v>1</v>
       </c>
       <c r="Z258" t="s">
-        <v>593</v>
+        <v>615</v>
       </c>
     </row>
     <row r="259" spans="1:26">
       <c r="A259" t="s">
-        <v>597</v>
+        <v>618</v>
       </c>
       <c r="B259" s="1">
-        <v>100000.0</v>
+        <v>136465.0</v>
       </c>
       <c r="C259" s="1">
-        <v>83.372</v>
+        <v>93.378</v>
       </c>
       <c r="D259" s="1">
-        <v>81.75</v>
+        <v>93.83347378</v>
       </c>
       <c r="E259" t="s">
         <v>8</v>
       </c>
       <c r="F259">
         <v>1.0</v>
       </c>
       <c r="G259" s="1">
-        <v>81750.0</v>
+        <v>128049.85</v>
       </c>
       <c r="H259" s="1">
-        <v>1622.0</v>
+        <v>-621.57</v>
       </c>
       <c r="I259" s="1">
-        <v>1.9840978593272</v>
+        <v>-0.48541251707831</v>
       </c>
       <c r="J259">
-        <v>0.42</v>
+        <v>0.46</v>
       </c>
       <c r="K259">
-        <v>423.29</v>
+        <v>630.92</v>
       </c>
       <c r="L259" s="1">
-        <v>83372.0</v>
+        <v>127428.28</v>
       </c>
       <c r="M259" s="1">
-        <v>83795.29</v>
+        <v>128059.2</v>
       </c>
       <c r="N259" s="1">
-        <v>0.06</v>
+        <v>0.09</v>
       </c>
       <c r="O259">
         <v>1</v>
       </c>
       <c r="Z259" t="s">
-        <v>596</v>
+        <v>617</v>
       </c>
     </row>
     <row r="260" spans="1:26">
       <c r="A260" t="s">
-        <v>599</v>
+        <v>620</v>
       </c>
       <c r="B260" s="1">
-        <v>1807099.0</v>
+        <v>84286.0</v>
       </c>
       <c r="C260" s="1">
-        <v>99.226</v>
+        <v>65.47</v>
       </c>
       <c r="D260" s="1">
-        <v>99.18303812</v>
+        <v>65.25033813</v>
       </c>
       <c r="E260" t="s">
         <v>8</v>
       </c>
       <c r="F260">
         <v>1.0</v>
       </c>
       <c r="G260" s="1">
-        <v>1792335.69</v>
+        <v>54996.9</v>
       </c>
       <c r="H260" s="1">
-        <v>776.36</v>
+        <v>185.14</v>
       </c>
       <c r="I260" s="1">
-        <v>0.043315546542512</v>
+        <v>0.33663715591242</v>
       </c>
       <c r="J260">
-        <v>0.07</v>
-[...2 lines deleted...]
-        <v>600</v>
+        <v>0.28</v>
+      </c>
+      <c r="K260">
+        <v>232.08</v>
       </c>
       <c r="L260" s="1">
-        <v>1793112.05</v>
+        <v>55182.04</v>
       </c>
       <c r="M260" s="1">
-        <v>1794290.38</v>
+        <v>55414.12</v>
       </c>
       <c r="N260" s="1">
-        <v>1.3</v>
+        <v>0.04</v>
       </c>
       <c r="O260">
         <v>1</v>
       </c>
       <c r="Z260" t="s">
-        <v>598</v>
+        <v>619</v>
       </c>
     </row>
     <row r="261" spans="1:26">
       <c r="A261" t="s">
-        <v>602</v>
+        <v>622</v>
       </c>
       <c r="B261" s="1">
-        <v>2373663.72</v>
+        <v>725000.0</v>
       </c>
       <c r="C261" s="1">
-        <v>88.136</v>
+        <v>100.109</v>
       </c>
       <c r="D261" s="1">
-        <v>102.1667905</v>
+        <v>124.37369103</v>
       </c>
       <c r="E261" t="s">
         <v>8</v>
       </c>
       <c r="F261">
         <v>1.0</v>
       </c>
       <c r="G261" s="1">
-        <v>2425096.04</v>
+        <v>901709.26</v>
       </c>
       <c r="H261" s="1">
-        <v>-333043.79</v>
+        <v>53764.57</v>
       </c>
       <c r="I261" s="1">
-        <v>-13.733220643913</v>
+        <v>5.9625172308866</v>
       </c>
       <c r="J261">
-        <v>2.43</v>
+        <v>0.57</v>
       </c>
       <c r="K261" t="s">
-        <v>603</v>
+        <v>623</v>
       </c>
       <c r="L261" s="1">
-        <v>2092052.25</v>
+        <v>955473.83</v>
       </c>
       <c r="M261" s="1">
-        <v>2149768.05</v>
+        <v>959623.54</v>
       </c>
       <c r="N261" s="1">
-        <v>1.56</v>
+        <v>0.71</v>
       </c>
       <c r="O261">
         <v>1</v>
       </c>
       <c r="Z261" t="s">
-        <v>601</v>
+        <v>621</v>
       </c>
     </row>
     <row r="262" spans="1:26">
       <c r="A262" t="s">
-        <v>605</v>
+        <v>625</v>
       </c>
       <c r="B262" s="1">
-        <v>2919658.0</v>
+        <v>796000.0</v>
       </c>
       <c r="C262" s="1">
-        <v>97.003</v>
+        <v>99.927</v>
       </c>
       <c r="D262" s="1">
-        <v>97.0584702</v>
+        <v>100.86104271</v>
       </c>
       <c r="E262" t="s">
         <v>8</v>
       </c>
       <c r="F262">
         <v>1.0</v>
       </c>
       <c r="G262" s="1">
-        <v>2833775.39</v>
+        <v>802853.9</v>
       </c>
       <c r="H262" s="1">
-        <v>-1619.54</v>
+        <v>-7434.98</v>
       </c>
       <c r="I262" s="1">
-        <v>-0.057151318545398</v>
+        <v>-0.92606886508243</v>
       </c>
       <c r="J262">
-        <v>0.88</v>
+        <v>1.03</v>
       </c>
       <c r="K262" t="s">
-        <v>606</v>
+        <v>626</v>
       </c>
       <c r="L262" s="1">
-        <v>2832155.85</v>
+        <v>795418.92</v>
       </c>
       <c r="M262" s="1">
-        <v>2857952.83</v>
+        <v>803605.41</v>
       </c>
       <c r="N262" s="1">
-        <v>2.08</v>
+        <v>0.59</v>
       </c>
       <c r="O262">
         <v>1</v>
       </c>
       <c r="Z262" t="s">
-        <v>604</v>
+        <v>624</v>
       </c>
     </row>
     <row r="263" spans="1:26">
       <c r="A263" t="s">
-        <v>608</v>
+        <v>628</v>
       </c>
       <c r="B263" s="1">
-        <v>100000.0</v>
+        <v>531000.0</v>
       </c>
       <c r="C263" s="1">
-        <v>100.476</v>
+        <v>97.656</v>
       </c>
       <c r="D263" s="1">
-        <v>100.0</v>
+        <v>97.9866968</v>
       </c>
       <c r="E263" t="s">
         <v>8</v>
       </c>
       <c r="F263">
         <v>1.0</v>
       </c>
       <c r="G263" s="1">
-        <v>100000.0</v>
+        <v>520309.36</v>
       </c>
       <c r="H263" s="1">
-        <v>476.0</v>
+        <v>-1756.0</v>
       </c>
       <c r="I263" s="1">
-        <v>0.476</v>
+        <v>-0.33749152619511</v>
       </c>
       <c r="J263">
-        <v>0.72</v>
-[...2 lines deleted...]
-        <v>722.86</v>
+        <v>1.09</v>
+      </c>
+      <c r="K263" t="s">
+        <v>629</v>
       </c>
       <c r="L263" s="1">
-        <v>100476.0</v>
+        <v>518553.36</v>
       </c>
       <c r="M263" s="1">
-        <v>101198.86</v>
+        <v>524325.82</v>
       </c>
       <c r="N263" s="1">
-        <v>0.07</v>
+        <v>0.39</v>
       </c>
       <c r="O263">
         <v>1</v>
       </c>
       <c r="Z263" t="s">
-        <v>607</v>
+        <v>627</v>
       </c>
     </row>
     <row r="264" spans="1:26">
       <c r="A264" t="s">
-        <v>610</v>
+        <v>631</v>
       </c>
       <c r="B264" s="1">
-        <v>100000.0</v>
+        <v>310000.0</v>
       </c>
       <c r="C264" s="1">
-        <v>99.495</v>
+        <v>84.166</v>
       </c>
       <c r="D264" s="1">
-        <v>99.24</v>
+        <v>95.00169032</v>
       </c>
       <c r="E264" t="s">
         <v>8</v>
       </c>
       <c r="F264">
         <v>1.0</v>
       </c>
       <c r="G264" s="1">
-        <v>99240.0</v>
+        <v>294505.24</v>
       </c>
       <c r="H264" s="1">
-        <v>255.0</v>
+        <v>-33590.64</v>
       </c>
       <c r="I264" s="1">
-        <v>0.25695284159613</v>
+        <v>-11.405786871568</v>
       </c>
       <c r="J264">
-        <v>1.58</v>
+        <v>1.25</v>
       </c>
       <c r="K264" t="s">
-        <v>611</v>
+        <v>632</v>
       </c>
       <c r="L264" s="1">
-        <v>99495.0</v>
+        <v>260914.6</v>
       </c>
       <c r="M264" s="1">
-        <v>101077.19</v>
+        <v>264802.24</v>
       </c>
       <c r="N264" s="1">
-        <v>0.07</v>
+        <v>0.2</v>
       </c>
       <c r="O264">
         <v>1</v>
       </c>
       <c r="Z264" t="s">
-        <v>609</v>
+        <v>630</v>
       </c>
     </row>
     <row r="265" spans="1:26">
       <c r="A265" t="s">
-        <v>613</v>
+        <v>634</v>
       </c>
       <c r="B265" s="1">
-        <v>100000.0</v>
+        <v>1097000.0</v>
       </c>
       <c r="C265" s="1">
-        <v>89.784</v>
+        <v>99.129</v>
       </c>
       <c r="D265" s="1">
-        <v>85.48</v>
+        <v>99.92508204</v>
       </c>
       <c r="E265" t="s">
         <v>8</v>
       </c>
       <c r="F265">
         <v>1.0</v>
       </c>
       <c r="G265" s="1">
-        <v>85480.0</v>
+        <v>1096178.15</v>
       </c>
       <c r="H265" s="1">
-        <v>4304.0</v>
+        <v>-8733.02</v>
       </c>
       <c r="I265" s="1">
-        <v>5.0350959288723</v>
+        <v>-0.7966788974949</v>
       </c>
       <c r="J265">
-        <v>0.32</v>
-[...2 lines deleted...]
-        <v>324.38</v>
+        <v>0.21</v>
+      </c>
+      <c r="K265" t="s">
+        <v>635</v>
       </c>
       <c r="L265" s="1">
-        <v>89784.0</v>
+        <v>1087445.13</v>
       </c>
       <c r="M265" s="1">
-        <v>90108.38</v>
+        <v>1089710.67</v>
       </c>
       <c r="N265" s="1">
-        <v>0.07</v>
+        <v>0.8</v>
       </c>
       <c r="O265">
         <v>1</v>
       </c>
       <c r="Z265" t="s">
-        <v>612</v>
+        <v>633</v>
       </c>
     </row>
     <row r="266" spans="1:26">
       <c r="A266" t="s">
-        <v>615</v>
+        <v>637</v>
       </c>
       <c r="B266" s="1">
-        <v>200000.0</v>
+        <v>2438000.0</v>
       </c>
       <c r="C266" s="1">
-        <v>92.782</v>
+        <v>96.093</v>
       </c>
       <c r="D266" s="1">
-        <v>92.546</v>
+        <v>97.75063495</v>
       </c>
       <c r="E266" t="s">
         <v>8</v>
       </c>
       <c r="F266">
         <v>1.0</v>
       </c>
       <c r="G266" s="1">
-        <v>185092.0</v>
+        <v>2383160.48</v>
       </c>
       <c r="H266" s="1">
-        <v>472.0</v>
+        <v>-40413.14</v>
       </c>
       <c r="I266" s="1">
-        <v>0.25500832018672</v>
+        <v>-1.6957792116459</v>
       </c>
       <c r="J266">
-        <v>1.24</v>
+        <v>1.17</v>
       </c>
       <c r="K266" t="s">
-        <v>616</v>
+        <v>638</v>
       </c>
       <c r="L266" s="1">
-        <v>185564.0</v>
+        <v>2342747.34</v>
       </c>
       <c r="M266" s="1">
-        <v>188047.56</v>
+        <v>2371213.99</v>
       </c>
       <c r="N266" s="1">
-        <v>0.14</v>
+        <v>1.75</v>
       </c>
       <c r="O266">
         <v>1</v>
       </c>
       <c r="Z266" t="s">
-        <v>614</v>
+        <v>636</v>
       </c>
     </row>
     <row r="267" spans="1:26">
       <c r="A267" t="s">
-        <v>618</v>
+        <v>640</v>
       </c>
       <c r="B267" s="1">
-        <v>100000.0</v>
+        <v>120000.0</v>
       </c>
       <c r="C267" s="1">
-        <v>101.385</v>
+        <v>96.135</v>
       </c>
       <c r="D267" s="1">
-        <v>99.942</v>
+        <v>99.406</v>
       </c>
       <c r="E267" t="s">
         <v>8</v>
       </c>
       <c r="F267">
         <v>1.0</v>
       </c>
       <c r="G267" s="1">
-        <v>99942.0</v>
+        <v>119287.2</v>
       </c>
       <c r="H267" s="1">
-        <v>1443.0</v>
+        <v>-3925.2</v>
       </c>
       <c r="I267" s="1">
-        <v>1.4438374257069</v>
+        <v>-3.2905458423033</v>
       </c>
       <c r="J267">
-        <v>0.82</v>
-[...2 lines deleted...]
-        <v>824.32</v>
+        <v>1.9</v>
+      </c>
+      <c r="K267" t="s">
+        <v>641</v>
       </c>
       <c r="L267" s="1">
-        <v>101385.0</v>
+        <v>115362.0</v>
       </c>
       <c r="M267" s="1">
-        <v>102209.32</v>
+        <v>117642.82</v>
       </c>
       <c r="N267" s="1">
-        <v>0.07</v>
+        <v>0.09</v>
       </c>
       <c r="O267">
         <v>1</v>
       </c>
       <c r="Z267" t="s">
-        <v>617</v>
+        <v>639</v>
       </c>
     </row>
     <row r="268" spans="1:26">
       <c r="A268" t="s">
-        <v>620</v>
+        <v>643</v>
       </c>
       <c r="B268" s="1">
-        <v>100000.0</v>
+        <v>191000.0</v>
       </c>
       <c r="C268" s="1">
-        <v>95.308</v>
+        <v>97.9</v>
       </c>
       <c r="D268" s="1">
-        <v>94.7</v>
+        <v>100.0</v>
       </c>
       <c r="E268" t="s">
         <v>8</v>
       </c>
       <c r="F268">
         <v>1.0</v>
       </c>
       <c r="G268" s="1">
-        <v>94700.0</v>
+        <v>191000.0</v>
       </c>
       <c r="H268" s="1">
-        <v>608.0</v>
+        <v>-4011.0</v>
       </c>
       <c r="I268" s="1">
-        <v>0.64202745512144</v>
+        <v>-2.1</v>
       </c>
       <c r="J268">
-        <v>0.48</v>
-[...2 lines deleted...]
-        <v>481.16</v>
+        <v>1.31</v>
+      </c>
+      <c r="K268" t="s">
+        <v>644</v>
       </c>
       <c r="L268" s="1">
-        <v>95308.0</v>
+        <v>186989.0</v>
       </c>
       <c r="M268" s="1">
-        <v>95789.16</v>
+        <v>189499.78</v>
       </c>
       <c r="N268" s="1">
-        <v>0.07</v>
+        <v>0.14</v>
       </c>
       <c r="O268">
         <v>1</v>
       </c>
       <c r="Z268" t="s">
-        <v>619</v>
+        <v>642</v>
       </c>
     </row>
     <row r="269" spans="1:26">
       <c r="A269" t="s">
-        <v>622</v>
+        <v>646</v>
       </c>
       <c r="B269" s="1">
         <v>100000.0</v>
       </c>
       <c r="C269" s="1">
-        <v>101.616</v>
+        <v>102.883</v>
       </c>
       <c r="D269" s="1">
-        <v>99.858</v>
+        <v>100.77</v>
       </c>
       <c r="E269" t="s">
         <v>8</v>
       </c>
       <c r="F269">
         <v>1.0</v>
       </c>
       <c r="G269" s="1">
-        <v>99858.0</v>
+        <v>100770.0</v>
       </c>
       <c r="H269" s="1">
-        <v>1758.0</v>
+        <v>2113.0</v>
       </c>
       <c r="I269" s="1">
-        <v>1.760499909872</v>
+        <v>2.0968542224869</v>
       </c>
       <c r="J269">
-        <v>0.2</v>
-[...2 lines deleted...]
-        <v>201.71</v>
+        <v>1.24</v>
+      </c>
+      <c r="K269" t="s">
+        <v>647</v>
       </c>
       <c r="L269" s="1">
-        <v>101616.0</v>
+        <v>102883.0</v>
       </c>
       <c r="M269" s="1">
-        <v>101817.71</v>
+        <v>104119.3</v>
       </c>
       <c r="N269" s="1">
-        <v>0.07</v>
+        <v>0.08</v>
       </c>
       <c r="O269">
         <v>1</v>
       </c>
       <c r="Z269" t="s">
-        <v>621</v>
+        <v>645</v>
       </c>
     </row>
     <row r="270" spans="1:26">
       <c r="A270" t="s">
-        <v>624</v>
+        <v>649</v>
       </c>
       <c r="B270" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C270" s="1">
-        <v>98.151</v>
+        <v>99.534</v>
       </c>
       <c r="D270" s="1">
-        <v>98.9</v>
+        <v>99.076</v>
       </c>
       <c r="E270" t="s">
         <v>8</v>
       </c>
       <c r="F270">
         <v>1.0</v>
       </c>
       <c r="G270" s="1">
-        <v>197800.0</v>
+        <v>99076.0</v>
       </c>
       <c r="H270" s="1">
-        <v>-1498.0</v>
+        <v>458.0</v>
       </c>
       <c r="I270" s="1">
-        <v>-0.75733063700708</v>
+        <v>0.46227138762162</v>
       </c>
       <c r="J270">
-        <v>2.37</v>
-[...2 lines deleted...]
-        <v>625</v>
+        <v>0.47</v>
+      </c>
+      <c r="K270">
+        <v>465.75</v>
       </c>
       <c r="L270" s="1">
-        <v>196302.0</v>
+        <v>99534.0</v>
       </c>
       <c r="M270" s="1">
-        <v>201048.58</v>
+        <v>99999.75</v>
       </c>
       <c r="N270" s="1">
-        <v>0.15</v>
+        <v>0.07</v>
       </c>
       <c r="O270">
         <v>1</v>
       </c>
       <c r="Z270" t="s">
-        <v>623</v>
+        <v>648</v>
       </c>
     </row>
     <row r="271" spans="1:26">
       <c r="A271" t="s">
-        <v>627</v>
+        <v>651</v>
       </c>
       <c r="B271" s="1">
-        <v>100000.0</v>
+        <v>2900000.0</v>
       </c>
       <c r="C271" s="1">
-        <v>98.225</v>
+        <v>99.944</v>
       </c>
       <c r="D271" s="1">
-        <v>95.396</v>
+        <v>100.228</v>
       </c>
       <c r="E271" t="s">
         <v>8</v>
       </c>
       <c r="F271">
         <v>1.0</v>
       </c>
       <c r="G271" s="1">
-        <v>95396.0</v>
+        <v>2906612.0</v>
       </c>
       <c r="H271" s="1">
-        <v>2829.0</v>
+        <v>-8236.0</v>
       </c>
       <c r="I271" s="1">
-        <v>2.9655331460439</v>
+        <v>-0.28335395298719</v>
       </c>
       <c r="J271">
-        <v>0.4</v>
-[...2 lines deleted...]
-        <v>395.55</v>
+        <v>2.21</v>
+      </c>
+      <c r="K271" t="s">
+        <v>652</v>
       </c>
       <c r="L271" s="1">
-        <v>98225.0</v>
+        <v>2898376.0</v>
       </c>
       <c r="M271" s="1">
-        <v>98620.55</v>
+        <v>2962394.49</v>
       </c>
       <c r="N271" s="1">
-        <v>0.07</v>
+        <v>2.19</v>
       </c>
       <c r="O271">
         <v>1</v>
       </c>
       <c r="Z271" t="s">
-        <v>626</v>
+        <v>650</v>
       </c>
     </row>
     <row r="272" spans="1:26">
       <c r="A272" t="s">
-        <v>627</v>
+        <v>654</v>
       </c>
       <c r="B272" s="1">
         <v>100000.0</v>
       </c>
       <c r="C272" s="1">
-        <v>98.099</v>
+        <v>100.024</v>
       </c>
       <c r="D272" s="1">
-        <v>98.642</v>
+        <v>98.69</v>
       </c>
       <c r="E272" t="s">
         <v>8</v>
       </c>
       <c r="F272">
         <v>1.0</v>
       </c>
       <c r="G272" s="1">
-        <v>98642.0</v>
+        <v>98690.0</v>
       </c>
       <c r="H272" s="1">
-        <v>-543.0</v>
+        <v>1334.0</v>
       </c>
       <c r="I272" s="1">
-        <v>-0.55047545670201</v>
+        <v>1.3517073665012</v>
       </c>
       <c r="J272">
-        <v>0.4</v>
-[...2 lines deleted...]
-        <v>395.55</v>
+        <v>3.2</v>
+      </c>
+      <c r="K272" t="s">
+        <v>655</v>
       </c>
       <c r="L272" s="1">
-        <v>98099.0</v>
+        <v>100024.0</v>
       </c>
       <c r="M272" s="1">
-        <v>98494.55</v>
+        <v>103219.55</v>
       </c>
       <c r="N272" s="1">
-        <v>0.07</v>
+        <v>0.08</v>
       </c>
       <c r="O272">
         <v>1</v>
       </c>
       <c r="Z272" t="s">
-        <v>628</v>
+        <v>653</v>
       </c>
     </row>
     <row r="273" spans="1:26">
       <c r="A273" t="s">
-        <v>630</v>
+        <v>657</v>
       </c>
       <c r="B273" s="1">
-        <v>148000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C273" s="1">
-        <v>98.686</v>
+        <v>84.218</v>
       </c>
       <c r="D273" s="1">
-        <v>99.628</v>
+        <v>85.427</v>
       </c>
       <c r="E273" t="s">
         <v>8</v>
       </c>
       <c r="F273">
         <v>1.0</v>
       </c>
       <c r="G273" s="1">
-        <v>147449.44</v>
+        <v>170854.0</v>
       </c>
       <c r="H273" s="1">
-        <v>-1394.16</v>
+        <v>-2418.0</v>
       </c>
       <c r="I273" s="1">
-        <v>-0.94551732444694</v>
+        <v>-1.4152434242101</v>
       </c>
       <c r="J273">
-        <v>2.37</v>
+        <v>0.53</v>
       </c>
       <c r="K273" t="s">
-        <v>631</v>
+        <v>658</v>
       </c>
       <c r="L273" s="1">
-        <v>146055.28</v>
+        <v>168436.0</v>
       </c>
       <c r="M273" s="1">
-        <v>149560.65</v>
+        <v>169486.0</v>
       </c>
       <c r="N273" s="1">
-        <v>0.11</v>
+        <v>0.13</v>
       </c>
       <c r="O273">
         <v>1</v>
       </c>
       <c r="Z273" t="s">
-        <v>629</v>
+        <v>656</v>
       </c>
     </row>
     <row r="274" spans="1:26">
       <c r="A274" t="s">
-        <v>633</v>
+        <v>660</v>
       </c>
       <c r="B274" s="1">
-        <v>100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="C274" s="1">
-        <v>99.16</v>
+        <v>98.868</v>
       </c>
       <c r="D274" s="1">
-        <v>99.736</v>
+        <v>99.898</v>
       </c>
       <c r="E274" t="s">
         <v>8</v>
       </c>
       <c r="F274">
         <v>1.0</v>
       </c>
       <c r="G274" s="1">
-        <v>99736.0</v>
+        <v>299694.0</v>
       </c>
       <c r="H274" s="1">
-        <v>-576.0</v>
+        <v>-3090.0</v>
       </c>
       <c r="I274" s="1">
-        <v>-0.57752466511591</v>
+        <v>-1.0310516727062</v>
       </c>
       <c r="J274">
-        <v>2.36</v>
+        <v>0.53</v>
       </c>
       <c r="K274" t="s">
-        <v>634</v>
+        <v>661</v>
       </c>
       <c r="L274" s="1">
-        <v>99160.0</v>
+        <v>296604.0</v>
       </c>
       <c r="M274" s="1">
-        <v>101516.16</v>
+        <v>298182.08</v>
       </c>
       <c r="N274" s="1">
-        <v>0.07</v>
+        <v>0.22</v>
       </c>
       <c r="O274">
         <v>1</v>
       </c>
       <c r="Z274" t="s">
-        <v>632</v>
+        <v>659</v>
       </c>
     </row>
     <row r="275" spans="1:26">
       <c r="A275" t="s">
-        <v>636</v>
+        <v>663</v>
       </c>
       <c r="B275" s="1">
-        <v>116000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C275" s="1">
-        <v>99.734</v>
+        <v>88.06</v>
       </c>
       <c r="D275" s="1">
-        <v>99.394</v>
+        <v>85.8</v>
       </c>
       <c r="E275" t="s">
         <v>8</v>
       </c>
       <c r="F275">
         <v>1.0</v>
       </c>
       <c r="G275" s="1">
-        <v>115297.04</v>
+        <v>85800.0</v>
       </c>
       <c r="H275" s="1">
-        <v>394.4</v>
+        <v>2260.0</v>
       </c>
       <c r="I275" s="1">
-        <v>0.34207296215063</v>
+        <v>2.6340326340326</v>
       </c>
       <c r="J275">
-        <v>0.58</v>
+        <v>0.34</v>
       </c>
       <c r="K275">
-        <v>667.4</v>
+        <v>342.81</v>
       </c>
       <c r="L275" s="1">
-        <v>115691.44</v>
+        <v>88060.0</v>
       </c>
       <c r="M275" s="1">
-        <v>116358.84</v>
+        <v>88402.81</v>
       </c>
       <c r="N275" s="1">
-        <v>0.08</v>
+        <v>0.07</v>
       </c>
       <c r="O275">
         <v>1</v>
       </c>
       <c r="Z275" t="s">
-        <v>635</v>
+        <v>662</v>
       </c>
     </row>
     <row r="276" spans="1:26">
       <c r="A276" t="s">
-        <v>638</v>
+        <v>665</v>
       </c>
       <c r="B276" s="1">
         <v>100000.0</v>
       </c>
       <c r="C276" s="1">
-        <v>95.808</v>
+        <v>81.078</v>
       </c>
       <c r="D276" s="1">
-        <v>93.6</v>
+        <v>82.0</v>
       </c>
       <c r="E276" t="s">
         <v>8</v>
       </c>
       <c r="F276">
         <v>1.0</v>
       </c>
       <c r="G276" s="1">
-        <v>93600.0</v>
+        <v>82000.0</v>
       </c>
       <c r="H276" s="1">
-        <v>2208.0</v>
+        <v>-922.0</v>
       </c>
       <c r="I276" s="1">
-        <v>2.3589743589744</v>
+        <v>-1.1243902439024</v>
       </c>
       <c r="J276">
-        <v>1.1</v>
-[...2 lines deleted...]
-        <v>639</v>
+        <v>0.27</v>
+      </c>
+      <c r="K276">
+        <v>270.89</v>
       </c>
       <c r="L276" s="1">
-        <v>95808.0</v>
+        <v>81078.0</v>
       </c>
       <c r="M276" s="1">
-        <v>96903.21</v>
+        <v>81348.89</v>
       </c>
       <c r="N276" s="1">
-        <v>0.07</v>
+        <v>0.06</v>
       </c>
       <c r="O276">
         <v>1</v>
       </c>
       <c r="Z276" t="s">
-        <v>637</v>
+        <v>664</v>
       </c>
     </row>
     <row r="277" spans="1:26">
       <c r="A277" t="s">
-        <v>641</v>
+        <v>667</v>
       </c>
       <c r="B277" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C277" s="1">
-        <v>98.99</v>
+        <v>97.769</v>
       </c>
       <c r="D277" s="1">
-        <v>100.0</v>
+        <v>99.423</v>
       </c>
       <c r="E277" t="s">
         <v>8</v>
       </c>
       <c r="F277">
         <v>1.0</v>
       </c>
       <c r="G277" s="1">
-        <v>200000.0</v>
+        <v>99423.0</v>
       </c>
       <c r="H277" s="1">
-        <v>-2020.0</v>
+        <v>-1654.0</v>
       </c>
       <c r="I277" s="1">
-        <v>-1.01</v>
+        <v>-1.663598966034</v>
       </c>
       <c r="J277">
-        <v>3.27</v>
+        <v>1.12</v>
       </c>
       <c r="K277" t="s">
-        <v>642</v>
+        <v>668</v>
       </c>
       <c r="L277" s="1">
-        <v>197980.0</v>
+        <v>97769.0</v>
       </c>
       <c r="M277" s="1">
-        <v>204519.73</v>
+        <v>98886.81</v>
       </c>
       <c r="N277" s="1">
-        <v>0.15</v>
+        <v>0.07</v>
       </c>
       <c r="O277">
         <v>1</v>
       </c>
       <c r="Z277" t="s">
-        <v>640</v>
+        <v>666</v>
       </c>
     </row>
     <row r="278" spans="1:26">
       <c r="A278" t="s">
-        <v>644</v>
+        <v>670</v>
       </c>
       <c r="B278" s="1">
-        <v>152000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C278" s="1">
-        <v>101.146</v>
+        <v>97.749</v>
       </c>
       <c r="D278" s="1">
-        <v>99.849</v>
+        <v>97.59</v>
       </c>
       <c r="E278" t="s">
         <v>8</v>
       </c>
       <c r="F278">
         <v>1.0</v>
       </c>
       <c r="G278" s="1">
-        <v>151770.48</v>
+        <v>97590.0</v>
       </c>
       <c r="H278" s="1">
-        <v>1971.44</v>
+        <v>159.0</v>
       </c>
       <c r="I278" s="1">
-        <v>1.298961431762</v>
+        <v>0.16292652935752</v>
       </c>
       <c r="J278">
-        <v>2.96</v>
+        <v>2.11</v>
       </c>
       <c r="K278" t="s">
-        <v>645</v>
+        <v>671</v>
       </c>
       <c r="L278" s="1">
-        <v>153741.92</v>
+        <v>97749.0</v>
       </c>
       <c r="M278" s="1">
-        <v>158247.16</v>
+        <v>99859.27</v>
       </c>
       <c r="N278" s="1">
-        <v>0.11</v>
+        <v>0.07</v>
       </c>
       <c r="O278">
         <v>1</v>
       </c>
       <c r="Z278" t="s">
-        <v>643</v>
+        <v>669</v>
       </c>
     </row>
     <row r="279" spans="1:26">
       <c r="A279" t="s">
-        <v>647</v>
+        <v>673</v>
       </c>
       <c r="B279" s="1">
-        <v>117000.0</v>
+        <v>76000.0</v>
       </c>
       <c r="C279" s="1">
-        <v>99.873</v>
+        <v>97.513</v>
       </c>
       <c r="D279" s="1">
-        <v>99.115</v>
+        <v>99.947</v>
       </c>
       <c r="E279" t="s">
         <v>8</v>
       </c>
       <c r="F279">
         <v>1.0</v>
       </c>
       <c r="G279" s="1">
-        <v>115964.55</v>
+        <v>75959.72</v>
       </c>
       <c r="H279" s="1">
-        <v>886.86</v>
+        <v>-1849.84</v>
       </c>
       <c r="I279" s="1">
-        <v>0.76476819855723</v>
+        <v>-2.4352907040732</v>
       </c>
       <c r="J279">
-        <v>0.82</v>
-[...2 lines deleted...]
-        <v>953.63</v>
+        <v>2.43</v>
+      </c>
+      <c r="K279" t="s">
+        <v>674</v>
       </c>
       <c r="L279" s="1">
-        <v>116851.41</v>
+        <v>74109.88</v>
       </c>
       <c r="M279" s="1">
-        <v>117805.04</v>
+        <v>75960.43</v>
       </c>
       <c r="N279" s="1">
-        <v>0.09</v>
+        <v>0.06</v>
       </c>
       <c r="O279">
         <v>1</v>
       </c>
       <c r="Z279" t="s">
-        <v>646</v>
+        <v>672</v>
       </c>
     </row>
     <row r="280" spans="1:26">
       <c r="A280" t="s">
-        <v>649</v>
+        <v>676</v>
       </c>
       <c r="B280" s="1">
-        <v>108553.72</v>
+        <v>102000.0</v>
       </c>
       <c r="C280" s="1">
-        <v>90.287</v>
+        <v>101.707</v>
       </c>
       <c r="D280" s="1">
-        <v>92.84837037</v>
+        <v>100.0</v>
       </c>
       <c r="E280" t="s">
         <v>8</v>
       </c>
       <c r="F280">
         <v>1.0</v>
       </c>
       <c r="G280" s="1">
-        <v>100790.36</v>
+        <v>102000.0</v>
       </c>
       <c r="H280" s="1">
-        <v>-2780.46</v>
+        <v>1741.14</v>
       </c>
       <c r="I280" s="1">
-        <v>-2.7586566810556</v>
+        <v>1.707</v>
       </c>
       <c r="J280">
-        <v>0.14</v>
-[...2 lines deleted...]
-        <v>154.65</v>
+        <v>1.52</v>
+      </c>
+      <c r="K280" t="s">
+        <v>677</v>
       </c>
       <c r="L280" s="1">
-        <v>98009.9</v>
+        <v>103741.14</v>
       </c>
       <c r="M280" s="1">
-        <v>98164.55</v>
+        <v>105287.0</v>
       </c>
       <c r="N280" s="1">
-        <v>0.07</v>
+        <v>0.08</v>
       </c>
       <c r="O280">
         <v>1</v>
       </c>
       <c r="Z280" t="s">
-        <v>648</v>
+        <v>675</v>
       </c>
     </row>
     <row r="281" spans="1:26">
       <c r="A281" t="s">
-        <v>651</v>
+        <v>679</v>
       </c>
       <c r="B281" s="1">
-        <v>136465.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C281" s="1">
-        <v>94.039</v>
+        <v>98.262</v>
       </c>
       <c r="D281" s="1">
-        <v>93.83347378</v>
+        <v>99.779</v>
       </c>
       <c r="E281" t="s">
         <v>8</v>
       </c>
       <c r="F281">
         <v>1.0</v>
       </c>
       <c r="G281" s="1">
-        <v>128049.85</v>
+        <v>199558.0</v>
       </c>
       <c r="H281" s="1">
-        <v>280.47</v>
+        <v>-3034.0</v>
       </c>
       <c r="I281" s="1">
-        <v>0.21903188484797</v>
+        <v>-1.5203599955903</v>
       </c>
       <c r="J281">
-        <v>0.36</v>
-[...2 lines deleted...]
-        <v>494.64</v>
+        <v>1.51</v>
+      </c>
+      <c r="K281" t="s">
+        <v>680</v>
       </c>
       <c r="L281" s="1">
-        <v>128330.32</v>
+        <v>196524.0</v>
       </c>
       <c r="M281" s="1">
-        <v>128824.96</v>
+        <v>199544.55</v>
       </c>
       <c r="N281" s="1">
-        <v>0.09</v>
+        <v>0.15</v>
       </c>
       <c r="O281">
         <v>1</v>
       </c>
       <c r="Z281" t="s">
-        <v>650</v>
+        <v>678</v>
       </c>
     </row>
     <row r="282" spans="1:26">
       <c r="A282" t="s">
-        <v>653</v>
+        <v>682</v>
       </c>
       <c r="B282" s="1">
-        <v>84286.0</v>
+        <v>180000.0</v>
       </c>
       <c r="C282" s="1">
-        <v>66.813</v>
+        <v>97.824</v>
       </c>
       <c r="D282" s="1">
-        <v>65.25033813</v>
+        <v>100.0</v>
       </c>
       <c r="E282" t="s">
         <v>8</v>
       </c>
       <c r="F282">
         <v>1.0</v>
       </c>
       <c r="G282" s="1">
-        <v>54996.9</v>
+        <v>180000.0</v>
       </c>
       <c r="H282" s="1">
-        <v>1317.11</v>
+        <v>-3916.8</v>
       </c>
       <c r="I282" s="1">
-        <v>2.3948804387156</v>
+        <v>-2.176</v>
       </c>
       <c r="J282">
-        <v>0.16</v>
-[...2 lines deleted...]
-        <v>138.55</v>
+        <v>0.58</v>
+      </c>
+      <c r="K282" t="s">
+        <v>683</v>
       </c>
       <c r="L282" s="1">
-        <v>56314.01</v>
+        <v>176083.2</v>
       </c>
       <c r="M282" s="1">
-        <v>56452.56</v>
+        <v>177127.99</v>
       </c>
       <c r="N282" s="1">
-        <v>0.04</v>
+        <v>0.13</v>
       </c>
       <c r="O282">
         <v>1</v>
       </c>
       <c r="Z282" t="s">
-        <v>652</v>
+        <v>681</v>
       </c>
     </row>
     <row r="283" spans="1:26">
       <c r="A283" t="s">
-        <v>655</v>
+        <v>685</v>
       </c>
       <c r="B283" s="1">
-        <v>715000.0</v>
+        <v>70000.0</v>
       </c>
       <c r="C283" s="1">
-        <v>100.481</v>
+        <v>97.542</v>
       </c>
       <c r="D283" s="1">
-        <v>124.26114266</v>
+        <v>99.215</v>
       </c>
       <c r="E283" t="s">
         <v>8</v>
       </c>
       <c r="F283">
         <v>1.0</v>
       </c>
       <c r="G283" s="1">
-        <v>888467.17</v>
+        <v>69450.5</v>
       </c>
       <c r="H283" s="1">
-        <v>54584.79</v>
+        <v>-1171.1</v>
       </c>
       <c r="I283" s="1">
-        <v>6.1437036553641</v>
+        <v>-1.6862369601371</v>
       </c>
       <c r="J283">
-        <v>0.45</v>
-[...2 lines deleted...]
-        <v>656</v>
+        <v>0.66</v>
+      </c>
+      <c r="K283">
+        <v>460.27</v>
       </c>
       <c r="L283" s="1">
-        <v>943051.96</v>
+        <v>68279.4</v>
       </c>
       <c r="M283" s="1">
-        <v>946271.81</v>
+        <v>68739.67</v>
       </c>
       <c r="N283" s="1">
-        <v>0.69</v>
+        <v>0.05</v>
       </c>
       <c r="O283">
         <v>1</v>
       </c>
       <c r="Z283" t="s">
-        <v>654</v>
+        <v>684</v>
       </c>
     </row>
     <row r="284" spans="1:26">
       <c r="A284" t="s">
-        <v>658</v>
+        <v>687</v>
       </c>
       <c r="B284" s="1">
-        <v>786000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C284" s="1">
-        <v>99.994</v>
+        <v>99.813</v>
       </c>
       <c r="D284" s="1">
-        <v>100.87206107</v>
+        <v>101.669</v>
       </c>
       <c r="E284" t="s">
         <v>8</v>
       </c>
       <c r="F284">
         <v>1.0</v>
       </c>
       <c r="G284" s="1">
-        <v>792854.4</v>
+        <v>101669.0</v>
       </c>
       <c r="H284" s="1">
-        <v>-6901.56</v>
+        <v>-1856.0</v>
       </c>
       <c r="I284" s="1">
-        <v>-0.87047003838284</v>
+        <v>-1.825531873039</v>
       </c>
       <c r="J284">
-        <v>0.84</v>
+        <v>1.32</v>
       </c>
       <c r="K284" t="s">
-        <v>659</v>
+        <v>688</v>
       </c>
       <c r="L284" s="1">
-        <v>785952.84</v>
+        <v>99813.0</v>
       </c>
       <c r="M284" s="1">
-        <v>792541.56</v>
+        <v>101134.95</v>
       </c>
       <c r="N284" s="1">
-        <v>0.58</v>
+        <v>0.07</v>
       </c>
       <c r="O284">
         <v>1</v>
       </c>
       <c r="Z284" t="s">
-        <v>657</v>
+        <v>686</v>
       </c>
     </row>
     <row r="285" spans="1:26">
       <c r="A285" t="s">
-        <v>661</v>
+        <v>690</v>
       </c>
       <c r="B285" s="1">
-        <v>807000.0</v>
+        <v>164000.0</v>
       </c>
       <c r="C285" s="1">
-        <v>99.07</v>
+        <v>99.587</v>
       </c>
       <c r="D285" s="1">
-        <v>97.95745849</v>
+        <v>100.0</v>
       </c>
       <c r="E285" t="s">
         <v>8</v>
       </c>
       <c r="F285">
         <v>1.0</v>
       </c>
       <c r="G285" s="1">
-        <v>790516.69</v>
+        <v>164000.0</v>
       </c>
       <c r="H285" s="1">
-        <v>8978.21</v>
+        <v>-677.32</v>
       </c>
       <c r="I285" s="1">
-        <v>1.1357394617437</v>
+        <v>-0.413</v>
       </c>
       <c r="J285">
-        <v>0.86</v>
-[...2 lines deleted...]
-        <v>662</v>
+        <v>0.58</v>
+      </c>
+      <c r="K285">
+        <v>949.22</v>
       </c>
       <c r="L285" s="1">
-        <v>799494.9</v>
+        <v>163322.68</v>
       </c>
       <c r="M285" s="1">
-        <v>806402.64</v>
+        <v>164271.9</v>
       </c>
       <c r="N285" s="1">
-        <v>0.59</v>
+        <v>0.12</v>
       </c>
       <c r="O285">
         <v>1</v>
       </c>
       <c r="Z285" t="s">
-        <v>660</v>
+        <v>689</v>
       </c>
     </row>
     <row r="286" spans="1:26">
       <c r="A286" t="s">
-        <v>664</v>
+        <v>692</v>
       </c>
       <c r="B286" s="1">
-        <v>590000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C286" s="1">
-        <v>86.663</v>
+        <v>98.644</v>
       </c>
       <c r="D286" s="1">
-        <v>95.00168983</v>
+        <v>100.78</v>
       </c>
       <c r="E286" t="s">
         <v>8</v>
       </c>
       <c r="F286">
         <v>1.0</v>
       </c>
       <c r="G286" s="1">
-        <v>560509.97</v>
+        <v>100780.0</v>
       </c>
       <c r="H286" s="1">
-        <v>-49198.27</v>
+        <v>-2136.0</v>
       </c>
       <c r="I286" s="1">
-        <v>-8.7774121127587</v>
+        <v>-2.1194681484422</v>
       </c>
       <c r="J286">
-        <v>1.02</v>
-[...2 lines deleted...]
-        <v>665</v>
+        <v>0.41</v>
+      </c>
+      <c r="K286">
+        <v>414.25</v>
       </c>
       <c r="L286" s="1">
-        <v>511311.7</v>
+        <v>98644.0</v>
       </c>
       <c r="M286" s="1">
-        <v>517303.89</v>
+        <v>99058.25</v>
       </c>
       <c r="N286" s="1">
-        <v>0.38</v>
+        <v>0.07</v>
       </c>
       <c r="O286">
         <v>1</v>
       </c>
       <c r="Z286" t="s">
-        <v>663</v>
+        <v>691</v>
       </c>
     </row>
     <row r="287" spans="1:26">
       <c r="A287" t="s">
-        <v>667</v>
+        <v>694</v>
       </c>
       <c r="B287" s="1">
-        <v>1087000.0</v>
+        <v>122000.0</v>
       </c>
       <c r="C287" s="1">
-        <v>101.121</v>
+        <v>99.9</v>
       </c>
       <c r="D287" s="1">
-        <v>99.90877185</v>
+        <v>100.0</v>
       </c>
       <c r="E287" t="s">
         <v>8</v>
       </c>
       <c r="F287">
         <v>1.0</v>
       </c>
       <c r="G287" s="1">
-        <v>1086008.35</v>
+        <v>122000.0</v>
       </c>
       <c r="H287" s="1">
-        <v>13176.92</v>
+        <v>-122.0</v>
       </c>
       <c r="I287" s="1">
-        <v>1.2133350540076</v>
+        <v>-0.1</v>
       </c>
       <c r="J287">
-        <v>0.66</v>
+        <v>3.19</v>
       </c>
       <c r="K287" t="s">
-        <v>668</v>
+        <v>695</v>
       </c>
       <c r="L287" s="1">
-        <v>1099185.27</v>
+        <v>121878.0</v>
       </c>
       <c r="M287" s="1">
-        <v>1106373.88</v>
+        <v>125773.81</v>
       </c>
       <c r="N287" s="1">
-        <v>0.8</v>
+        <v>0.09</v>
       </c>
       <c r="O287">
         <v>1</v>
       </c>
       <c r="Z287" t="s">
-        <v>666</v>
+        <v>693</v>
       </c>
     </row>
     <row r="288" spans="1:26">
       <c r="A288" t="s">
-        <v>670</v>
+        <v>697</v>
       </c>
       <c r="B288" s="1">
-        <v>2408000.0</v>
+        <v>173000.0</v>
       </c>
       <c r="C288" s="1">
-        <v>98.395</v>
+        <v>100.239</v>
       </c>
       <c r="D288" s="1">
-        <v>97.7336495</v>
+        <v>99.999</v>
       </c>
       <c r="E288" t="s">
         <v>8</v>
       </c>
       <c r="F288">
         <v>1.0</v>
       </c>
       <c r="G288" s="1">
-        <v>2353426.28</v>
+        <v>172998.27</v>
       </c>
       <c r="H288" s="1">
-        <v>15925.32</v>
+        <v>415.2</v>
       </c>
       <c r="I288" s="1">
-        <v>0.6766865882028</v>
+        <v>0.240002400024</v>
       </c>
       <c r="J288">
-        <v>0.88</v>
-[...2 lines deleted...]
-        <v>671</v>
+        <v>0.07</v>
+      </c>
+      <c r="K288">
+        <v>121.37</v>
       </c>
       <c r="L288" s="1">
-        <v>2369351.6</v>
+        <v>173413.47</v>
       </c>
       <c r="M288" s="1">
-        <v>2390628.89</v>
+        <v>173534.84</v>
       </c>
       <c r="N288" s="1">
-        <v>1.74</v>
+        <v>0.13</v>
       </c>
       <c r="O288">
         <v>1</v>
       </c>
       <c r="Z288" t="s">
-        <v>669</v>
+        <v>696</v>
       </c>
     </row>
     <row r="289" spans="1:26">
       <c r="A289" t="s">
-        <v>673</v>
+        <v>699</v>
       </c>
       <c r="B289" s="1">
-        <v>120000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C289" s="1">
-        <v>96.959</v>
+        <v>94.356</v>
       </c>
       <c r="D289" s="1">
-        <v>99.406</v>
+        <v>93.109</v>
       </c>
       <c r="E289" t="s">
         <v>8</v>
       </c>
       <c r="F289">
         <v>1.0</v>
       </c>
       <c r="G289" s="1">
-        <v>119287.2</v>
+        <v>186218.0</v>
       </c>
       <c r="H289" s="1">
-        <v>-2936.4</v>
+        <v>2494.0</v>
       </c>
       <c r="I289" s="1">
-        <v>-2.4616220348872</v>
+        <v>1.3392905089734</v>
       </c>
       <c r="J289">
-        <v>1.67</v>
-[...2 lines deleted...]
-        <v>674</v>
+        <v>0.42</v>
+      </c>
+      <c r="K289">
+        <v>830.14</v>
       </c>
       <c r="L289" s="1">
-        <v>116350.8</v>
+        <v>188712.0</v>
       </c>
       <c r="M289" s="1">
-        <v>118354.22</v>
+        <v>189542.14</v>
       </c>
       <c r="N289" s="1">
-        <v>0.09</v>
+        <v>0.14</v>
       </c>
       <c r="O289">
         <v>1</v>
       </c>
       <c r="Z289" t="s">
-        <v>672</v>
+        <v>698</v>
       </c>
     </row>
     <row r="290" spans="1:26">
       <c r="A290" t="s">
-        <v>676</v>
+        <v>701</v>
       </c>
       <c r="B290" s="1">
-        <v>191000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C290" s="1">
-        <v>98.611</v>
+        <v>100.093</v>
       </c>
       <c r="D290" s="1">
-        <v>100.0</v>
+        <v>99.833</v>
       </c>
       <c r="E290" t="s">
         <v>8</v>
       </c>
       <c r="F290">
         <v>1.0</v>
       </c>
       <c r="G290" s="1">
-        <v>191000.0</v>
+        <v>99833.0</v>
       </c>
       <c r="H290" s="1">
-        <v>-2652.99</v>
+        <v>260.0</v>
       </c>
       <c r="I290" s="1">
-        <v>-1.389</v>
+        <v>0.26043492632697</v>
       </c>
       <c r="J290">
-        <v>1.08</v>
+        <v>3.9</v>
       </c>
       <c r="K290" t="s">
-        <v>677</v>
+        <v>702</v>
       </c>
       <c r="L290" s="1">
-        <v>188347.01</v>
+        <v>100093.0</v>
       </c>
       <c r="M290" s="1">
-        <v>190414.71</v>
+        <v>103994.37</v>
       </c>
       <c r="N290" s="1">
-        <v>0.14</v>
+        <v>0.08</v>
       </c>
       <c r="O290">
         <v>1</v>
       </c>
       <c r="Z290" t="s">
-        <v>675</v>
+        <v>700</v>
       </c>
     </row>
     <row r="291" spans="1:26">
       <c r="A291" t="s">
-        <v>679</v>
+        <v>704</v>
       </c>
       <c r="B291" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C291" s="1">
-        <v>103.365</v>
+        <v>99.31</v>
       </c>
       <c r="D291" s="1">
-        <v>100.77</v>
+        <v>99.07</v>
       </c>
       <c r="E291" t="s">
         <v>8</v>
       </c>
       <c r="F291">
         <v>1.0</v>
       </c>
       <c r="G291" s="1">
-        <v>100770.0</v>
+        <v>198140.0</v>
       </c>
       <c r="H291" s="1">
-        <v>2595.0</v>
+        <v>480.0</v>
       </c>
       <c r="I291" s="1">
-        <v>2.5751711818994</v>
+        <v>0.24225295245786</v>
       </c>
       <c r="J291">
-        <v>0.88</v>
-[...2 lines deleted...]
-        <v>884.93</v>
+        <v>1.49</v>
+      </c>
+      <c r="K291" t="s">
+        <v>705</v>
       </c>
       <c r="L291" s="1">
-        <v>103365.0</v>
+        <v>198620.0</v>
       </c>
       <c r="M291" s="1">
-        <v>104249.93</v>
+        <v>201598.4</v>
       </c>
       <c r="N291" s="1">
-        <v>0.08</v>
+        <v>0.15</v>
       </c>
       <c r="O291">
         <v>1</v>
       </c>
       <c r="Z291" t="s">
-        <v>678</v>
+        <v>703</v>
       </c>
     </row>
     <row r="292" spans="1:26">
       <c r="A292" t="s">
-        <v>681</v>
+        <v>707</v>
       </c>
       <c r="B292" s="1">
-        <v>100000.0</v>
+        <v>159459.0</v>
       </c>
       <c r="C292" s="1">
-        <v>100.104</v>
+        <v>98.181</v>
       </c>
       <c r="D292" s="1">
-        <v>99.076</v>
+        <v>97.16645031</v>
       </c>
       <c r="E292" t="s">
         <v>8</v>
       </c>
       <c r="F292">
         <v>1.0</v>
       </c>
       <c r="G292" s="1">
-        <v>99076.0</v>
+        <v>154940.65</v>
       </c>
       <c r="H292" s="1">
-        <v>1028.0</v>
+        <v>1617.79</v>
       </c>
       <c r="I292" s="1">
-        <v>1.037587306714</v>
+        <v>1.0441352866404</v>
       </c>
       <c r="J292">
-        <v>0.15</v>
+        <v>0.01</v>
       </c>
       <c r="K292">
-        <v>151.37</v>
+        <v>19.66</v>
       </c>
       <c r="L292" s="1">
-        <v>100104.0</v>
+        <v>156558.44</v>
       </c>
       <c r="M292" s="1">
-        <v>100255.37</v>
+        <v>156578.1</v>
       </c>
       <c r="N292" s="1">
-        <v>0.07</v>
+        <v>0.12</v>
       </c>
       <c r="O292">
         <v>1</v>
       </c>
       <c r="Z292" t="s">
-        <v>680</v>
+        <v>706</v>
       </c>
     </row>
     <row r="293" spans="1:26">
       <c r="A293" t="s">
-        <v>683</v>
+        <v>709</v>
       </c>
       <c r="B293" s="1">
-        <v>100000.0</v>
+        <v>654760.0</v>
       </c>
       <c r="C293" s="1">
-        <v>101.187</v>
+        <v>96.993</v>
       </c>
       <c r="D293" s="1">
-        <v>98.69</v>
+        <v>100.62804234</v>
       </c>
       <c r="E293" t="s">
         <v>8</v>
       </c>
       <c r="F293">
         <v>1.0</v>
       </c>
       <c r="G293" s="1">
-        <v>98690.0</v>
+        <v>658872.17</v>
       </c>
       <c r="H293" s="1">
-        <v>2497.0</v>
+        <v>-23800.8</v>
       </c>
       <c r="I293" s="1">
-        <v>2.530144898166</v>
+        <v>-3.6123547303569</v>
       </c>
       <c r="J293">
-        <v>2.91</v>
+        <v>1.28</v>
       </c>
       <c r="K293" t="s">
-        <v>684</v>
+        <v>710</v>
       </c>
       <c r="L293" s="1">
-        <v>101187.0</v>
+        <v>635071.37</v>
       </c>
       <c r="M293" s="1">
-        <v>104095.9</v>
+        <v>643457.68</v>
       </c>
       <c r="N293" s="1">
-        <v>0.08</v>
+        <v>0.47</v>
       </c>
       <c r="O293">
         <v>1</v>
       </c>
       <c r="Z293" t="s">
-        <v>682</v>
+        <v>708</v>
       </c>
     </row>
     <row r="294" spans="1:26">
       <c r="A294" t="s">
-        <v>686</v>
+        <v>712</v>
       </c>
       <c r="B294" s="1">
-        <v>200000.0</v>
+        <v>387455.0</v>
       </c>
       <c r="C294" s="1">
-        <v>84.934</v>
+        <v>102.889</v>
       </c>
       <c r="D294" s="1">
-        <v>85.427</v>
+        <v>116.81598895</v>
       </c>
       <c r="E294" t="s">
         <v>8</v>
       </c>
       <c r="F294">
         <v>1.0</v>
       </c>
       <c r="G294" s="1">
-        <v>170854.0</v>
+        <v>452609.39</v>
       </c>
       <c r="H294" s="1">
-        <v>-986.0</v>
+        <v>-53960.81</v>
       </c>
       <c r="I294" s="1">
-        <v>-0.57710091657204</v>
+        <v>-11.922158751501</v>
       </c>
       <c r="J294">
-        <v>0.46</v>
-[...2 lines deleted...]
-        <v>920.55</v>
+        <v>1.92</v>
+      </c>
+      <c r="K294" t="s">
+        <v>713</v>
       </c>
       <c r="L294" s="1">
-        <v>169868.0</v>
+        <v>398648.58</v>
       </c>
       <c r="M294" s="1">
-        <v>170788.55</v>
+        <v>406092.49</v>
       </c>
       <c r="N294" s="1">
-        <v>0.12</v>
+        <v>0.3</v>
       </c>
       <c r="O294">
         <v>1</v>
       </c>
       <c r="Z294" t="s">
-        <v>685</v>
+        <v>711</v>
       </c>
     </row>
     <row r="295" spans="1:26">
       <c r="A295" t="s">
-        <v>688</v>
+        <v>715</v>
       </c>
       <c r="B295" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C295" s="1">
-        <v>99.911</v>
+        <v>97.693</v>
       </c>
       <c r="D295" s="1">
-        <v>99.898</v>
+        <v>99.794</v>
       </c>
       <c r="E295" t="s">
         <v>8</v>
       </c>
       <c r="F295">
         <v>1.0</v>
       </c>
       <c r="G295" s="1">
-        <v>299694.0</v>
+        <v>99794.0</v>
       </c>
       <c r="H295" s="1">
-        <v>39.0</v>
+        <v>-2101.0</v>
       </c>
       <c r="I295" s="1">
-        <v>0.01301327353901</v>
+        <v>-2.1053369942081</v>
       </c>
       <c r="J295">
-        <v>0.23</v>
-[...2 lines deleted...]
-        <v>690.41</v>
+        <v>1.32</v>
+      </c>
+      <c r="K295" t="s">
+        <v>716</v>
       </c>
       <c r="L295" s="1">
-        <v>299733.0</v>
+        <v>97693.0</v>
       </c>
       <c r="M295" s="1">
-        <v>300423.41</v>
+        <v>99016.29</v>
       </c>
       <c r="N295" s="1">
-        <v>0.22</v>
+        <v>0.07</v>
       </c>
       <c r="O295">
         <v>1</v>
       </c>
       <c r="Z295" t="s">
-        <v>687</v>
+        <v>714</v>
       </c>
     </row>
     <row r="296" spans="1:26">
       <c r="A296" t="s">
-        <v>690</v>
+        <v>718</v>
       </c>
       <c r="B296" s="1">
-        <v>100000.0</v>
+        <v>121000.0</v>
       </c>
       <c r="C296" s="1">
-        <v>89.032</v>
+        <v>99.753</v>
       </c>
       <c r="D296" s="1">
-        <v>85.8</v>
+        <v>99.888</v>
       </c>
       <c r="E296" t="s">
         <v>8</v>
       </c>
       <c r="F296">
         <v>1.0</v>
       </c>
       <c r="G296" s="1">
-        <v>85800.0</v>
+        <v>120864.48</v>
       </c>
       <c r="H296" s="1">
-        <v>3232.0</v>
+        <v>-163.35</v>
       </c>
       <c r="I296" s="1">
-        <v>3.7668997668998</v>
+        <v>-0.13515136953388</v>
       </c>
       <c r="J296">
-        <v>0.24</v>
+        <v>0.37</v>
       </c>
       <c r="K296">
-        <v>241.1</v>
+        <v>449.61</v>
       </c>
       <c r="L296" s="1">
-        <v>89032.0</v>
+        <v>120701.13</v>
       </c>
       <c r="M296" s="1">
-        <v>89273.1</v>
+        <v>121150.74</v>
       </c>
       <c r="N296" s="1">
-        <v>0.06</v>
+        <v>0.09</v>
       </c>
       <c r="O296">
         <v>1</v>
       </c>
       <c r="Z296" t="s">
-        <v>689</v>
+        <v>717</v>
       </c>
     </row>
     <row r="297" spans="1:26">
       <c r="A297" t="s">
-        <v>692</v>
+        <v>720</v>
       </c>
       <c r="B297" s="1">
         <v>100000.0</v>
       </c>
       <c r="C297" s="1">
-        <v>86.846</v>
+        <v>97.828</v>
       </c>
       <c r="D297" s="1">
-        <v>85.957</v>
+        <v>99.105</v>
       </c>
       <c r="E297" t="s">
         <v>8</v>
       </c>
       <c r="F297">
         <v>1.0</v>
       </c>
       <c r="G297" s="1">
-        <v>85957.0</v>
+        <v>99105.0</v>
       </c>
       <c r="H297" s="1">
-        <v>889.0</v>
+        <v>-1277.0</v>
       </c>
       <c r="I297" s="1">
-        <v>1.0342380492572</v>
+        <v>-1.2885323646637</v>
       </c>
       <c r="J297">
-        <v>0.74</v>
-[...2 lines deleted...]
-        <v>737.67</v>
+        <v>2.17</v>
+      </c>
+      <c r="K297" t="s">
+        <v>721</v>
       </c>
       <c r="L297" s="1">
-        <v>86846.0</v>
+        <v>97828.0</v>
       </c>
       <c r="M297" s="1">
-        <v>87583.67</v>
+        <v>100000.6</v>
       </c>
       <c r="N297" s="1">
-        <v>0.06</v>
+        <v>0.07</v>
       </c>
       <c r="O297">
         <v>1</v>
       </c>
       <c r="Z297" t="s">
-        <v>691</v>
+        <v>719</v>
       </c>
     </row>
     <row r="298" spans="1:26">
       <c r="A298" t="s">
-        <v>694</v>
+        <v>723</v>
       </c>
       <c r="B298" s="1">
-        <v>100000.0</v>
+        <v>115000.0</v>
       </c>
       <c r="C298" s="1">
-        <v>98.485</v>
+        <v>98.576</v>
       </c>
       <c r="D298" s="1">
-        <v>99.423</v>
+        <v>100.0</v>
       </c>
       <c r="E298" t="s">
         <v>8</v>
       </c>
       <c r="F298">
         <v>1.0</v>
       </c>
       <c r="G298" s="1">
-        <v>99423.0</v>
+        <v>115000.0</v>
       </c>
       <c r="H298" s="1">
-        <v>-938.0</v>
+        <v>-1637.6</v>
       </c>
       <c r="I298" s="1">
-        <v>-0.94344366997576</v>
+        <v>-1.424</v>
       </c>
       <c r="J298">
-        <v>0.9</v>
+        <v>0.05</v>
       </c>
       <c r="K298">
-        <v>895.89</v>
+        <v>57.94</v>
       </c>
       <c r="L298" s="1">
-        <v>98485.0</v>
+        <v>113362.4</v>
       </c>
       <c r="M298" s="1">
-        <v>99380.89</v>
+        <v>113420.34</v>
       </c>
       <c r="N298" s="1">
-        <v>0.07</v>
+        <v>0.08</v>
       </c>
       <c r="O298">
         <v>1</v>
       </c>
       <c r="Z298" t="s">
-        <v>693</v>
+        <v>722</v>
       </c>
     </row>
     <row r="299" spans="1:26">
       <c r="A299" t="s">
-        <v>696</v>
+        <v>725</v>
       </c>
       <c r="B299" s="1">
         <v>100000.0</v>
       </c>
       <c r="C299" s="1">
-        <v>98.48</v>
+        <v>99.039</v>
       </c>
       <c r="D299" s="1">
-        <v>97.59</v>
+        <v>101.2</v>
       </c>
       <c r="E299" t="s">
         <v>8</v>
       </c>
       <c r="F299">
         <v>1.0</v>
       </c>
       <c r="G299" s="1">
-        <v>97590.0</v>
+        <v>101200.0</v>
       </c>
       <c r="H299" s="1">
-        <v>890.0</v>
+        <v>-2161.0</v>
       </c>
       <c r="I299" s="1">
-        <v>0.91197868634081</v>
+        <v>-2.1353754940711</v>
       </c>
       <c r="J299">
-        <v>1.87</v>
+        <v>1.39</v>
       </c>
       <c r="K299" t="s">
-        <v>697</v>
+        <v>726</v>
       </c>
       <c r="L299" s="1">
-        <v>98480.0</v>
+        <v>99039.0</v>
       </c>
       <c r="M299" s="1">
-        <v>100349.86</v>
+        <v>100427.77</v>
       </c>
       <c r="N299" s="1">
         <v>0.07</v>
       </c>
       <c r="O299">
         <v>1</v>
       </c>
       <c r="Z299" t="s">
-        <v>695</v>
+        <v>724</v>
       </c>
     </row>
     <row r="300" spans="1:26">
       <c r="A300" t="s">
-        <v>699</v>
+        <v>728</v>
       </c>
       <c r="B300" s="1">
-        <v>76000.0</v>
+        <v>239000.0</v>
       </c>
       <c r="C300" s="1">
-        <v>98.673</v>
+        <v>98.027</v>
       </c>
       <c r="D300" s="1">
-        <v>99.947</v>
+        <v>99.728</v>
       </c>
       <c r="E300" t="s">
         <v>8</v>
       </c>
       <c r="F300">
         <v>1.0</v>
       </c>
       <c r="G300" s="1">
-        <v>75959.72</v>
+        <v>238349.92</v>
       </c>
       <c r="H300" s="1">
-        <v>-968.24</v>
+        <v>-4065.39</v>
       </c>
       <c r="I300" s="1">
-        <v>-1.2746755780564</v>
+        <v>-1.7056393390021</v>
       </c>
       <c r="J300">
-        <v>2.16</v>
+        <v>1.53</v>
       </c>
       <c r="K300" t="s">
-        <v>700</v>
+        <v>729</v>
       </c>
       <c r="L300" s="1">
-        <v>74991.48</v>
+        <v>234284.53</v>
       </c>
       <c r="M300" s="1">
-        <v>76631.21</v>
+        <v>237944.83</v>
       </c>
       <c r="N300" s="1">
-        <v>0.06</v>
+        <v>0.18</v>
       </c>
       <c r="O300">
         <v>1</v>
       </c>
       <c r="Z300" t="s">
-        <v>698</v>
+        <v>727</v>
       </c>
     </row>
     <row r="301" spans="1:26">
       <c r="A301" t="s">
-        <v>702</v>
+        <v>731</v>
       </c>
       <c r="B301" s="1">
-        <v>102000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C301" s="1">
-        <v>101.872</v>
+        <v>104.376</v>
       </c>
       <c r="D301" s="1">
-        <v>100.0</v>
+        <v>99.29</v>
       </c>
       <c r="E301" t="s">
         <v>8</v>
       </c>
       <c r="F301">
         <v>1.0</v>
       </c>
       <c r="G301" s="1">
-        <v>102000.0</v>
+        <v>198580.0</v>
       </c>
       <c r="H301" s="1">
-        <v>1909.44</v>
+        <v>10172.0</v>
       </c>
       <c r="I301" s="1">
-        <v>1.872</v>
+        <v>5.1223688186121</v>
       </c>
       <c r="J301">
-        <v>1.17</v>
+        <v>1.38</v>
       </c>
       <c r="K301" t="s">
-        <v>703</v>
+        <v>732</v>
       </c>
       <c r="L301" s="1">
-        <v>103909.44</v>
+        <v>208752.0</v>
       </c>
       <c r="M301" s="1">
-        <v>105098.56</v>
+        <v>211520.49</v>
       </c>
       <c r="N301" s="1">
-        <v>0.08</v>
+        <v>0.16</v>
       </c>
       <c r="O301">
         <v>1</v>
       </c>
       <c r="Z301" t="s">
-        <v>701</v>
+        <v>730</v>
       </c>
     </row>
     <row r="302" spans="1:26">
       <c r="A302" t="s">
-        <v>705</v>
+        <v>734</v>
       </c>
       <c r="B302" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C302" s="1">
-        <v>98.855</v>
+        <v>99.688</v>
       </c>
       <c r="D302" s="1">
-        <v>99.779</v>
+        <v>102.47</v>
       </c>
       <c r="E302" t="s">
         <v>8</v>
       </c>
       <c r="F302">
         <v>1.0</v>
       </c>
       <c r="G302" s="1">
-        <v>199558.0</v>
+        <v>102470.0</v>
       </c>
       <c r="H302" s="1">
-        <v>-1848.0</v>
+        <v>-2782.0</v>
       </c>
       <c r="I302" s="1">
-        <v>-0.92604656290402</v>
+        <v>-2.7149409583293</v>
       </c>
       <c r="J302">
-        <v>1.23</v>
+        <v>1.02</v>
       </c>
       <c r="K302" t="s">
-        <v>706</v>
+        <v>735</v>
       </c>
       <c r="L302" s="1">
-        <v>197710.0</v>
+        <v>99688.0</v>
       </c>
       <c r="M302" s="1">
-        <v>200175.75</v>
+        <v>100707.18</v>
       </c>
       <c r="N302" s="1">
-        <v>0.15</v>
+        <v>0.07</v>
       </c>
       <c r="O302">
         <v>1</v>
       </c>
       <c r="Z302" t="s">
-        <v>704</v>
+        <v>733</v>
       </c>
     </row>
     <row r="303" spans="1:26">
       <c r="A303" t="s">
-        <v>708</v>
+        <v>737</v>
       </c>
       <c r="B303" s="1">
-        <v>180000.0</v>
+        <v>226422.49</v>
       </c>
       <c r="C303" s="1">
-        <v>98.647</v>
+        <v>97.596</v>
       </c>
       <c r="D303" s="1">
-        <v>100.0</v>
+        <v>95.12240149</v>
       </c>
       <c r="E303" t="s">
         <v>8</v>
       </c>
       <c r="F303">
         <v>1.0</v>
       </c>
       <c r="G303" s="1">
-        <v>180000.0</v>
+        <v>215378.51</v>
       </c>
       <c r="H303" s="1">
-        <v>-2435.4</v>
+        <v>5600.78</v>
       </c>
       <c r="I303" s="1">
-        <v>-1.353</v>
+        <v>2.6004358559264</v>
       </c>
       <c r="J303">
-        <v>0.34</v>
-[...2 lines deleted...]
-        <v>617.38</v>
+        <v>0.54</v>
+      </c>
+      <c r="K303" t="s">
+        <v>738</v>
       </c>
       <c r="L303" s="1">
-        <v>177564.6</v>
+        <v>220979.29</v>
       </c>
       <c r="M303" s="1">
-        <v>178181.98</v>
+        <v>222190.81</v>
       </c>
       <c r="N303" s="1">
-        <v>0.13</v>
+        <v>0.16</v>
       </c>
       <c r="O303">
         <v>1</v>
       </c>
       <c r="Z303" t="s">
-        <v>707</v>
+        <v>736</v>
       </c>
     </row>
     <row r="304" spans="1:26">
       <c r="A304" t="s">
-        <v>710</v>
+        <v>740</v>
       </c>
       <c r="B304" s="1">
-        <v>70000.0</v>
+        <v>147011.84</v>
       </c>
       <c r="C304" s="1">
-        <v>98.513</v>
+        <v>80.373</v>
       </c>
       <c r="D304" s="1">
-        <v>99.215</v>
+        <v>82.23615186</v>
       </c>
       <c r="E304" t="s">
         <v>8</v>
       </c>
       <c r="F304">
         <v>1.0</v>
       </c>
       <c r="G304" s="1">
-        <v>69450.5</v>
+        <v>120896.88</v>
       </c>
       <c r="H304" s="1">
-        <v>-491.4</v>
+        <v>-2739.06</v>
       </c>
       <c r="I304" s="1">
-        <v>-0.70755430126493</v>
+        <v>-2.2656167801849</v>
       </c>
       <c r="J304">
-        <v>0.38</v>
-[...2 lines deleted...]
-        <v>266.1</v>
+        <v>0.7</v>
+      </c>
+      <c r="K304" t="s">
+        <v>741</v>
       </c>
       <c r="L304" s="1">
-        <v>68959.1</v>
+        <v>118157.82</v>
       </c>
       <c r="M304" s="1">
-        <v>69225.2</v>
+        <v>119180.06</v>
       </c>
       <c r="N304" s="1">
-        <v>0.05</v>
+        <v>0.09</v>
       </c>
       <c r="O304">
         <v>1</v>
       </c>
       <c r="Z304" t="s">
-        <v>709</v>
+        <v>739</v>
       </c>
     </row>
     <row r="305" spans="1:26">
       <c r="A305" t="s">
-        <v>712</v>
+        <v>743</v>
       </c>
       <c r="B305" s="1">
-        <v>100000.0</v>
+        <v>174598.0</v>
       </c>
       <c r="C305" s="1">
-        <v>100.867</v>
+        <v>92.213</v>
       </c>
       <c r="D305" s="1">
-        <v>101.669</v>
+        <v>92.6137871</v>
       </c>
       <c r="E305" t="s">
         <v>8</v>
       </c>
       <c r="F305">
         <v>1.0</v>
       </c>
       <c r="G305" s="1">
-        <v>101669.0</v>
+        <v>161701.82</v>
       </c>
       <c r="H305" s="1">
-        <v>-802.0</v>
+        <v>-699.76</v>
       </c>
       <c r="I305" s="1">
-        <v>-0.78883435462137</v>
+        <v>-0.43274713914785</v>
       </c>
       <c r="J305">
-        <v>1.03</v>
-[...2 lines deleted...]
-        <v>713</v>
+        <v>0.02</v>
+      </c>
+      <c r="K305">
+        <v>39.46</v>
       </c>
       <c r="L305" s="1">
-        <v>100867.0</v>
+        <v>161002.06</v>
       </c>
       <c r="M305" s="1">
-        <v>101896.38</v>
+        <v>161041.52</v>
       </c>
       <c r="N305" s="1">
-        <v>0.07</v>
+        <v>0.12</v>
       </c>
       <c r="O305">
         <v>1</v>
       </c>
       <c r="Z305" t="s">
-        <v>711</v>
+        <v>742</v>
       </c>
     </row>
     <row r="306" spans="1:26">
       <c r="A306" t="s">
-        <v>715</v>
+        <v>745</v>
       </c>
       <c r="B306" s="1">
-        <v>164000.0</v>
+        <v>323588.93</v>
       </c>
       <c r="C306" s="1">
-        <v>100.243</v>
+        <v>102.002</v>
       </c>
       <c r="D306" s="1">
-        <v>100.0</v>
+        <v>106.19840425</v>
       </c>
       <c r="E306" t="s">
         <v>8</v>
       </c>
       <c r="F306">
         <v>1.0</v>
       </c>
       <c r="G306" s="1">
-        <v>164000.0</v>
+        <v>343646.28</v>
       </c>
       <c r="H306" s="1">
-        <v>398.52</v>
+        <v>-13579.1</v>
       </c>
       <c r="I306" s="1">
-        <v>0.243</v>
+        <v>-3.9514759187849</v>
       </c>
       <c r="J306">
-        <v>0.32</v>
-[...2 lines deleted...]
-        <v>522.07</v>
+        <v>1.75</v>
+      </c>
+      <c r="K306" t="s">
+        <v>746</v>
       </c>
       <c r="L306" s="1">
-        <v>164398.52</v>
+        <v>330067.18</v>
       </c>
       <c r="M306" s="1">
-        <v>164920.59</v>
+        <v>335737.52</v>
       </c>
       <c r="N306" s="1">
-        <v>0.12</v>
+        <v>0.25</v>
       </c>
       <c r="O306">
         <v>1</v>
       </c>
       <c r="Z306" t="s">
-        <v>714</v>
+        <v>744</v>
       </c>
     </row>
     <row r="307" spans="1:26">
       <c r="A307" t="s">
-        <v>717</v>
+        <v>748</v>
       </c>
       <c r="B307" s="1">
-        <v>100000.0</v>
+        <v>103000.0</v>
       </c>
       <c r="C307" s="1">
-        <v>99.263</v>
+        <v>100.019</v>
       </c>
       <c r="D307" s="1">
-        <v>100.78</v>
+        <v>99.958</v>
       </c>
       <c r="E307" t="s">
         <v>8</v>
       </c>
       <c r="F307">
         <v>1.0</v>
       </c>
       <c r="G307" s="1">
-        <v>100780.0</v>
+        <v>102956.74</v>
       </c>
       <c r="H307" s="1">
-        <v>-1517.0</v>
+        <v>62.83</v>
       </c>
       <c r="I307" s="1">
-        <v>-1.5052589799563</v>
+        <v>0.061025630764921</v>
       </c>
       <c r="J307">
-        <v>0.18</v>
+        <v>0.78</v>
       </c>
       <c r="K307">
-        <v>181.23</v>
+        <v>804.25</v>
       </c>
       <c r="L307" s="1">
-        <v>99263.0</v>
+        <v>103019.57</v>
       </c>
       <c r="M307" s="1">
-        <v>99444.23</v>
+        <v>103823.82</v>
       </c>
       <c r="N307" s="1">
-        <v>0.07</v>
+        <v>0.08</v>
       </c>
       <c r="O307">
         <v>1</v>
       </c>
       <c r="Z307" t="s">
-        <v>716</v>
+        <v>747</v>
       </c>
     </row>
     <row r="308" spans="1:26">
       <c r="A308" t="s">
-        <v>719</v>
+        <v>750</v>
       </c>
       <c r="B308" s="1">
-        <v>122000.0</v>
+        <v>158000.0</v>
       </c>
       <c r="C308" s="1">
-        <v>100.694</v>
+        <v>97.525</v>
       </c>
       <c r="D308" s="1">
-        <v>100.0</v>
+        <v>99.422</v>
       </c>
       <c r="E308" t="s">
         <v>8</v>
       </c>
       <c r="F308">
         <v>1.0</v>
       </c>
       <c r="G308" s="1">
-        <v>122000.0</v>
+        <v>157086.76</v>
       </c>
       <c r="H308" s="1">
-        <v>846.68</v>
+        <v>-2997.26</v>
       </c>
       <c r="I308" s="1">
-        <v>0.694</v>
+        <v>-1.9080284041761</v>
       </c>
       <c r="J308">
-        <v>2.92</v>
+        <v>1.24</v>
       </c>
       <c r="K308" t="s">
-        <v>720</v>
+        <v>751</v>
       </c>
       <c r="L308" s="1">
-        <v>122846.68</v>
+        <v>154089.5</v>
       </c>
       <c r="M308" s="1">
-        <v>126414.81</v>
+        <v>156045.02</v>
       </c>
       <c r="N308" s="1">
-        <v>0.09</v>
+        <v>0.12</v>
       </c>
       <c r="O308">
         <v>1</v>
       </c>
       <c r="Z308" t="s">
-        <v>718</v>
+        <v>749</v>
       </c>
     </row>
     <row r="309" spans="1:26">
       <c r="A309" t="s">
-        <v>722</v>
+        <v>753</v>
       </c>
       <c r="B309" s="1">
-        <v>200000.0</v>
+        <v>190000.0</v>
       </c>
       <c r="C309" s="1">
-        <v>94.506</v>
+        <v>100.292</v>
       </c>
       <c r="D309" s="1">
-        <v>93.109</v>
+        <v>100.0</v>
       </c>
       <c r="E309" t="s">
         <v>8</v>
       </c>
       <c r="F309">
         <v>1.0</v>
       </c>
       <c r="G309" s="1">
-        <v>186218.0</v>
+        <v>190000.0</v>
       </c>
       <c r="H309" s="1">
-        <v>2794.0</v>
+        <v>554.8</v>
       </c>
       <c r="I309" s="1">
-        <v>1.5003920136614</v>
+        <v>0.292</v>
       </c>
       <c r="J309">
-        <v>0.38</v>
-[...2 lines deleted...]
-        <v>756.16</v>
+        <v>0.84</v>
+      </c>
+      <c r="K309" t="s">
+        <v>754</v>
       </c>
       <c r="L309" s="1">
-        <v>189012.0</v>
+        <v>190554.8</v>
       </c>
       <c r="M309" s="1">
-        <v>189768.16</v>
+        <v>192158.09</v>
       </c>
       <c r="N309" s="1">
         <v>0.14</v>
       </c>
       <c r="O309">
         <v>1</v>
       </c>
       <c r="Z309" t="s">
-        <v>721</v>
+        <v>752</v>
       </c>
     </row>
     <row r="310" spans="1:26">
       <c r="A310" t="s">
-        <v>724</v>
+        <v>756</v>
       </c>
       <c r="B310" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C310" s="1">
-        <v>100.689</v>
+        <v>88.788</v>
       </c>
       <c r="D310" s="1">
-        <v>99.833</v>
+        <v>88.621</v>
       </c>
       <c r="E310" t="s">
         <v>8</v>
       </c>
       <c r="F310">
         <v>1.0</v>
       </c>
       <c r="G310" s="1">
-        <v>99833.0</v>
+        <v>177242.0</v>
       </c>
       <c r="H310" s="1">
-        <v>856.0</v>
+        <v>334.0</v>
       </c>
       <c r="I310" s="1">
-        <v>0.85743191129186</v>
+        <v>0.1884429198497</v>
       </c>
       <c r="J310">
-        <v>3.61</v>
-[...2 lines deleted...]
-        <v>725</v>
+        <v>0.15</v>
+      </c>
+      <c r="K310">
+        <v>302.74</v>
       </c>
       <c r="L310" s="1">
-        <v>100689.0</v>
+        <v>177576.0</v>
       </c>
       <c r="M310" s="1">
-        <v>104294.48</v>
+        <v>177878.74</v>
       </c>
       <c r="N310" s="1">
-        <v>0.08</v>
+        <v>0.13</v>
       </c>
       <c r="O310">
         <v>1</v>
       </c>
       <c r="Z310" t="s">
-        <v>723</v>
+        <v>755</v>
       </c>
     </row>
     <row r="311" spans="1:26">
       <c r="A311" t="s">
-        <v>727</v>
+        <v>758</v>
       </c>
       <c r="B311" s="1">
         <v>200000.0</v>
       </c>
       <c r="C311" s="1">
-        <v>99.659</v>
+        <v>74.62</v>
       </c>
       <c r="D311" s="1">
-        <v>99.07</v>
+        <v>73.87</v>
       </c>
       <c r="E311" t="s">
         <v>8</v>
       </c>
       <c r="F311">
         <v>1.0</v>
       </c>
       <c r="G311" s="1">
-        <v>198140.0</v>
+        <v>147740.0</v>
       </c>
       <c r="H311" s="1">
-        <v>1178.0</v>
+        <v>1500.0</v>
       </c>
       <c r="I311" s="1">
-        <v>0.59452912082366</v>
+        <v>1.0152971436307</v>
       </c>
       <c r="J311">
-        <v>1.21</v>
+        <v>0.51</v>
       </c>
       <c r="K311" t="s">
-        <v>728</v>
+        <v>759</v>
       </c>
       <c r="L311" s="1">
-        <v>199318.0</v>
+        <v>149240.0</v>
       </c>
       <c r="M311" s="1">
-        <v>201745.6</v>
+        <v>150250.96</v>
       </c>
       <c r="N311" s="1">
-        <v>0.15</v>
+        <v>0.11</v>
       </c>
       <c r="O311">
         <v>1</v>
       </c>
       <c r="Z311" t="s">
-        <v>726</v>
+        <v>757</v>
       </c>
     </row>
     <row r="312" spans="1:26">
       <c r="A312" t="s">
-        <v>730</v>
+        <v>761</v>
       </c>
       <c r="B312" s="1">
-        <v>159459.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C312" s="1">
-        <v>98.151</v>
+        <v>98.201</v>
       </c>
       <c r="D312" s="1">
-        <v>97.16645031</v>
+        <v>99.985</v>
       </c>
       <c r="E312" t="s">
         <v>8</v>
       </c>
       <c r="F312">
         <v>1.0</v>
       </c>
       <c r="G312" s="1">
-        <v>154940.65</v>
+        <v>199970.0</v>
       </c>
       <c r="H312" s="1">
-        <v>1569.96</v>
+        <v>-3568.0</v>
       </c>
       <c r="I312" s="1">
-        <v>1.0132654019458</v>
+        <v>-1.784267640146</v>
       </c>
       <c r="J312">
-        <v>0.71</v>
-[...2 lines deleted...]
-        <v>731</v>
+        <v>0.36</v>
+      </c>
+      <c r="K312">
+        <v>721.23</v>
       </c>
       <c r="L312" s="1">
-        <v>156510.61</v>
+        <v>196402.0</v>
       </c>
       <c r="M312" s="1">
-        <v>157637.74</v>
+        <v>197123.23</v>
       </c>
       <c r="N312" s="1">
-        <v>0.11</v>
+        <v>0.15</v>
       </c>
       <c r="O312">
         <v>1</v>
       </c>
       <c r="Z312" t="s">
-        <v>729</v>
+        <v>760</v>
       </c>
     </row>
     <row r="313" spans="1:26">
       <c r="A313" t="s">
-        <v>733</v>
+        <v>763</v>
       </c>
       <c r="B313" s="1">
-        <v>644760.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C313" s="1">
-        <v>97.97</v>
+        <v>100.95</v>
       </c>
       <c r="D313" s="1">
-        <v>100.66154383</v>
+        <v>100.0</v>
       </c>
       <c r="E313" t="s">
         <v>8</v>
       </c>
       <c r="F313">
         <v>1.0</v>
       </c>
       <c r="G313" s="1">
-        <v>649025.37</v>
+        <v>100000.0</v>
       </c>
       <c r="H313" s="1">
-        <v>-17353.99</v>
+        <v>950.0</v>
       </c>
       <c r="I313" s="1">
-        <v>-2.673853874156</v>
+        <v>0.95</v>
       </c>
       <c r="J313">
-        <v>1.1</v>
+        <v>3.39</v>
       </c>
       <c r="K313" t="s">
-        <v>734</v>
+        <v>764</v>
       </c>
       <c r="L313" s="1">
-        <v>631671.38</v>
+        <v>100950.0</v>
       </c>
       <c r="M313" s="1">
-        <v>638737.24</v>
+        <v>104337.65</v>
       </c>
       <c r="N313" s="1">
-        <v>0.46</v>
+        <v>0.08</v>
       </c>
       <c r="O313">
         <v>1</v>
       </c>
       <c r="Z313" t="s">
-        <v>732</v>
+        <v>762</v>
       </c>
     </row>
     <row r="314" spans="1:26">
       <c r="A314" t="s">
-        <v>736</v>
+        <v>766</v>
       </c>
       <c r="B314" s="1">
-        <v>387455.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C314" s="1">
-        <v>104.451</v>
+        <v>99.689</v>
       </c>
       <c r="D314" s="1">
-        <v>116.81598895</v>
+        <v>99.915</v>
       </c>
       <c r="E314" t="s">
         <v>8</v>
       </c>
       <c r="F314">
         <v>1.0</v>
       </c>
       <c r="G314" s="1">
-        <v>452609.39</v>
+        <v>99915.0</v>
       </c>
       <c r="H314" s="1">
-        <v>-47908.76</v>
+        <v>-226.0</v>
       </c>
       <c r="I314" s="1">
-        <v>-10.585012387834</v>
+        <v>-0.22619226342391</v>
       </c>
       <c r="J314">
-        <v>1.64</v>
-[...2 lines deleted...]
-        <v>737</v>
+        <v>0.35</v>
+      </c>
+      <c r="K314">
+        <v>350.68</v>
       </c>
       <c r="L314" s="1">
-        <v>404700.63</v>
+        <v>99689.0</v>
       </c>
       <c r="M314" s="1">
-        <v>411069.75</v>
+        <v>100039.68</v>
       </c>
       <c r="N314" s="1">
-        <v>0.3</v>
+        <v>0.07</v>
       </c>
       <c r="O314">
         <v>1</v>
       </c>
       <c r="Z314" t="s">
-        <v>735</v>
+        <v>765</v>
       </c>
     </row>
     <row r="315" spans="1:26">
       <c r="A315" t="s">
-        <v>739</v>
+        <v>768</v>
       </c>
       <c r="B315" s="1">
         <v>100000.0</v>
       </c>
       <c r="C315" s="1">
-        <v>98.582</v>
+        <v>99.765</v>
       </c>
       <c r="D315" s="1">
-        <v>99.794</v>
+        <v>100.0</v>
       </c>
       <c r="E315" t="s">
         <v>8</v>
       </c>
       <c r="F315">
         <v>1.0</v>
       </c>
       <c r="G315" s="1">
-        <v>99794.0</v>
+        <v>100000.0</v>
       </c>
       <c r="H315" s="1">
-        <v>-1212.0</v>
+        <v>-235.0</v>
       </c>
       <c r="I315" s="1">
-        <v>-1.2145018738602</v>
+        <v>-0.235</v>
       </c>
       <c r="J315">
-        <v>1.06</v>
+        <v>1.02</v>
       </c>
       <c r="K315" t="s">
-        <v>740</v>
+        <v>769</v>
       </c>
       <c r="L315" s="1">
-        <v>98582.0</v>
+        <v>99765.0</v>
       </c>
       <c r="M315" s="1">
-        <v>99646.38</v>
+        <v>100783.84</v>
       </c>
       <c r="N315" s="1">
         <v>0.07</v>
       </c>
       <c r="O315">
         <v>1</v>
       </c>
       <c r="Z315" t="s">
-        <v>738</v>
+        <v>767</v>
       </c>
     </row>
     <row r="316" spans="1:26">
       <c r="A316" t="s">
-        <v>742</v>
+        <v>771</v>
       </c>
       <c r="B316" s="1">
-        <v>121000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C316" s="1">
-        <v>100.456</v>
+        <v>97.612</v>
       </c>
       <c r="D316" s="1">
-        <v>99.888</v>
+        <v>99.917</v>
       </c>
       <c r="E316" t="s">
         <v>8</v>
       </c>
       <c r="F316">
         <v>1.0</v>
       </c>
       <c r="G316" s="1">
-        <v>120864.48</v>
+        <v>199834.0</v>
       </c>
       <c r="H316" s="1">
-        <v>687.28</v>
+        <v>-4610.0</v>
       </c>
       <c r="I316" s="1">
-        <v>0.56863687329809</v>
+        <v>-2.3069147392336</v>
       </c>
       <c r="J316">
-        <v>0.08</v>
-[...2 lines deleted...]
-        <v>102.77</v>
+        <v>1.14</v>
+      </c>
+      <c r="K316" t="s">
+        <v>772</v>
       </c>
       <c r="L316" s="1">
-        <v>121551.76</v>
+        <v>195224.0</v>
       </c>
       <c r="M316" s="1">
-        <v>121654.53</v>
+        <v>197498.66</v>
       </c>
       <c r="N316" s="1">
-        <v>0.09</v>
+        <v>0.15</v>
       </c>
       <c r="O316">
         <v>1</v>
       </c>
       <c r="Z316" t="s">
-        <v>741</v>
+        <v>770</v>
       </c>
     </row>
     <row r="317" spans="1:26">
       <c r="A317" t="s">
-        <v>744</v>
+        <v>774</v>
       </c>
       <c r="B317" s="1">
         <v>100000.0</v>
       </c>
       <c r="C317" s="1">
-        <v>98.4</v>
+        <v>98.233</v>
       </c>
       <c r="D317" s="1">
-        <v>99.105</v>
+        <v>99.326</v>
       </c>
       <c r="E317" t="s">
         <v>8</v>
       </c>
       <c r="F317">
         <v>1.0</v>
       </c>
       <c r="G317" s="1">
-        <v>99105.0</v>
+        <v>99326.0</v>
       </c>
       <c r="H317" s="1">
-        <v>-705.0</v>
+        <v>-1093.0</v>
       </c>
       <c r="I317" s="1">
-        <v>-0.71136673225367</v>
+        <v>-1.1004168092946</v>
       </c>
       <c r="J317">
-        <v>1.93</v>
+        <v>1.22</v>
       </c>
       <c r="K317" t="s">
-        <v>745</v>
+        <v>775</v>
       </c>
       <c r="L317" s="1">
-        <v>98400.0</v>
+        <v>98233.0</v>
       </c>
       <c r="M317" s="1">
-        <v>100332.19</v>
+        <v>99454.58</v>
       </c>
       <c r="N317" s="1">
         <v>0.07</v>
       </c>
       <c r="O317">
         <v>1</v>
       </c>
       <c r="Z317" t="s">
-        <v>743</v>
+        <v>773</v>
       </c>
     </row>
     <row r="318" spans="1:26">
       <c r="A318" t="s">
-        <v>747</v>
+        <v>777</v>
       </c>
       <c r="B318" s="1">
-        <v>115000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C318" s="1">
-        <v>99.985</v>
+        <v>98.159</v>
       </c>
       <c r="D318" s="1">
         <v>100.0</v>
       </c>
       <c r="E318" t="s">
         <v>8</v>
       </c>
       <c r="F318">
         <v>1.0</v>
       </c>
       <c r="G318" s="1">
-        <v>115000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="H318" s="1">
-        <v>-17.25</v>
+        <v>-1841.0</v>
       </c>
       <c r="I318" s="1">
-        <v>-0.015</v>
+        <v>-1.841</v>
       </c>
       <c r="J318">
-        <v>3.46</v>
+        <v>1.53</v>
       </c>
       <c r="K318" t="s">
-        <v>748</v>
+        <v>778</v>
       </c>
       <c r="L318" s="1">
-        <v>114982.75</v>
+        <v>98159.0</v>
       </c>
       <c r="M318" s="1">
-        <v>118957.51</v>
+        <v>99687.4</v>
       </c>
       <c r="N318" s="1">
-        <v>0.09</v>
+        <v>0.07</v>
       </c>
       <c r="O318">
         <v>1</v>
       </c>
       <c r="Z318" t="s">
-        <v>746</v>
+        <v>776</v>
       </c>
     </row>
     <row r="319" spans="1:26">
       <c r="A319" t="s">
-        <v>750</v>
+        <v>780</v>
       </c>
       <c r="B319" s="1">
         <v>200000.0</v>
       </c>
       <c r="C319" s="1">
-        <v>99.798</v>
+        <v>99.183</v>
       </c>
       <c r="D319" s="1">
-        <v>101.2</v>
+        <v>99.7</v>
       </c>
       <c r="E319" t="s">
         <v>8</v>
       </c>
       <c r="F319">
         <v>1.0</v>
       </c>
       <c r="G319" s="1">
-        <v>202400.0</v>
+        <v>199400.0</v>
       </c>
       <c r="H319" s="1">
-        <v>-2804.0</v>
+        <v>-1034.0</v>
       </c>
       <c r="I319" s="1">
-        <v>-1.3853754940711</v>
+        <v>-0.518555667001</v>
       </c>
       <c r="J319">
-        <v>1.12</v>
-[...2 lines deleted...]
-        <v>751</v>
+        <v>0.43</v>
+      </c>
+      <c r="K319">
+        <v>854.79</v>
       </c>
       <c r="L319" s="1">
-        <v>199596.0</v>
+        <v>198366.0</v>
       </c>
       <c r="M319" s="1">
-        <v>201826.14</v>
+        <v>199220.79</v>
       </c>
       <c r="N319" s="1">
         <v>0.15</v>
       </c>
       <c r="O319">
         <v>1</v>
       </c>
       <c r="Z319" t="s">
-        <v>749</v>
+        <v>779</v>
       </c>
     </row>
     <row r="320" spans="1:26">
       <c r="A320" t="s">
-        <v>753</v>
+        <v>782</v>
       </c>
       <c r="B320" s="1">
-        <v>239000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C320" s="1">
-        <v>98.639</v>
+        <v>99.098</v>
       </c>
       <c r="D320" s="1">
-        <v>99.728</v>
+        <v>99.499</v>
       </c>
       <c r="E320" t="s">
         <v>8</v>
       </c>
       <c r="F320">
         <v>1.0</v>
       </c>
       <c r="G320" s="1">
-        <v>238349.92</v>
+        <v>99499.0</v>
       </c>
       <c r="H320" s="1">
-        <v>-2602.71</v>
+        <v>-401.0</v>
       </c>
       <c r="I320" s="1">
-        <v>-1.091970158832</v>
+        <v>-0.40301912582036</v>
       </c>
       <c r="J320">
-        <v>1.29</v>
+        <v>1.91</v>
       </c>
       <c r="K320" t="s">
-        <v>754</v>
+        <v>783</v>
       </c>
       <c r="L320" s="1">
-        <v>235747.21</v>
+        <v>99098.0</v>
       </c>
       <c r="M320" s="1">
-        <v>238832.93</v>
+        <v>101008.96</v>
       </c>
       <c r="N320" s="1">
-        <v>0.17</v>
+        <v>0.07</v>
       </c>
       <c r="O320">
         <v>1</v>
       </c>
       <c r="Z320" t="s">
-        <v>752</v>
+        <v>781</v>
       </c>
     </row>
     <row r="321" spans="1:26">
       <c r="A321" t="s">
-        <v>756</v>
+        <v>785</v>
       </c>
       <c r="B321" s="1">
-        <v>200000.0</v>
+        <v>348217.0</v>
       </c>
       <c r="C321" s="1">
-        <v>104.905</v>
+        <v>67.86</v>
       </c>
       <c r="D321" s="1">
-        <v>99.29</v>
+        <v>70.31891321</v>
       </c>
       <c r="E321" t="s">
         <v>8</v>
       </c>
       <c r="F321">
         <v>1.0</v>
       </c>
       <c r="G321" s="1">
-        <v>198580.0</v>
+        <v>244862.41</v>
       </c>
       <c r="H321" s="1">
-        <v>11230.0</v>
+        <v>-8562.36</v>
       </c>
       <c r="I321" s="1">
-        <v>5.655151576191</v>
+        <v>-3.4968045932408</v>
       </c>
       <c r="J321">
-        <v>0.99</v>
+        <v>1.52</v>
       </c>
       <c r="K321" t="s">
-        <v>757</v>
+        <v>786</v>
       </c>
       <c r="L321" s="1">
-        <v>209810.0</v>
+        <v>236300.05</v>
       </c>
       <c r="M321" s="1">
-        <v>211783.29</v>
+        <v>241585.32</v>
       </c>
       <c r="N321" s="1">
-        <v>0.15</v>
+        <v>0.18</v>
       </c>
       <c r="O321">
         <v>1</v>
       </c>
       <c r="Z321" t="s">
-        <v>755</v>
+        <v>784</v>
       </c>
     </row>
     <row r="322" spans="1:26">
       <c r="A322" t="s">
-        <v>759</v>
+        <v>788</v>
       </c>
       <c r="B322" s="1">
         <v>100000.0</v>
       </c>
       <c r="C322" s="1">
-        <v>100.381</v>
+        <v>98.796</v>
       </c>
       <c r="D322" s="1">
-        <v>102.47</v>
+        <v>100.0</v>
       </c>
       <c r="E322" t="s">
         <v>8</v>
       </c>
       <c r="F322">
         <v>1.0</v>
       </c>
       <c r="G322" s="1">
-        <v>102470.0</v>
+        <v>100000.0</v>
       </c>
       <c r="H322" s="1">
-        <v>-2089.0</v>
+        <v>-1204.0</v>
       </c>
       <c r="I322" s="1">
-        <v>-2.038645457207</v>
+        <v>-1.204</v>
       </c>
       <c r="J322">
-        <v>0.72</v>
-[...2 lines deleted...]
-        <v>723.29</v>
+        <v>2.28</v>
+      </c>
+      <c r="K322" t="s">
+        <v>789</v>
       </c>
       <c r="L322" s="1">
-        <v>100381.0</v>
+        <v>98796.0</v>
       </c>
       <c r="M322" s="1">
-        <v>101104.29</v>
+        <v>101080.58</v>
       </c>
       <c r="N322" s="1">
         <v>0.07</v>
       </c>
       <c r="O322">
         <v>1</v>
       </c>
       <c r="Z322" t="s">
-        <v>758</v>
+        <v>787</v>
       </c>
     </row>
     <row r="323" spans="1:26">
       <c r="A323" t="s">
-        <v>761</v>
+        <v>791</v>
       </c>
       <c r="B323" s="1">
-        <v>226422.49</v>
+        <v>100000.0</v>
       </c>
       <c r="C323" s="1">
-        <v>97.672</v>
+        <v>98.706</v>
       </c>
       <c r="D323" s="1">
-        <v>95.12240149</v>
+        <v>99.871</v>
       </c>
       <c r="E323" t="s">
         <v>8</v>
       </c>
       <c r="F323">
         <v>1.0</v>
       </c>
       <c r="G323" s="1">
-        <v>215378.51</v>
+        <v>99871.0</v>
       </c>
       <c r="H323" s="1">
-        <v>5772.87</v>
+        <v>-1165.0</v>
       </c>
       <c r="I323" s="1">
-        <v>2.6803370494113</v>
+        <v>-1.1665047911806</v>
       </c>
       <c r="J323">
-        <v>0.48</v>
+        <v>2.58</v>
       </c>
       <c r="K323" t="s">
-        <v>762</v>
+        <v>792</v>
       </c>
       <c r="L323" s="1">
-        <v>221151.38</v>
+        <v>98706.0</v>
       </c>
       <c r="M323" s="1">
-        <v>222245.65</v>
+        <v>101285.79</v>
       </c>
       <c r="N323" s="1">
-        <v>0.16</v>
+        <v>0.07</v>
       </c>
       <c r="O323">
         <v>1</v>
       </c>
       <c r="Z323" t="s">
-        <v>760</v>
+        <v>790</v>
       </c>
     </row>
     <row r="324" spans="1:26">
       <c r="A324" t="s">
-        <v>764</v>
+        <v>794</v>
       </c>
       <c r="B324" s="1">
-        <v>147011.84</v>
+        <v>100000.0</v>
       </c>
       <c r="C324" s="1">
-        <v>81.477</v>
+        <v>99.817</v>
       </c>
       <c r="D324" s="1">
-        <v>82.23615186</v>
+        <v>100.0</v>
       </c>
       <c r="E324" t="s">
         <v>8</v>
       </c>
       <c r="F324">
         <v>1.0</v>
       </c>
       <c r="G324" s="1">
-        <v>120896.88</v>
+        <v>100000.0</v>
       </c>
       <c r="H324" s="1">
-        <v>-1116.04</v>
+        <v>-183.0</v>
       </c>
       <c r="I324" s="1">
-        <v>-0.92313383107984</v>
+        <v>-0.183</v>
       </c>
       <c r="J324">
-        <v>0.63</v>
+        <v>0.23</v>
       </c>
       <c r="K324">
-        <v>924.36</v>
+        <v>226.45</v>
       </c>
       <c r="L324" s="1">
-        <v>119780.84</v>
+        <v>99817.0</v>
       </c>
       <c r="M324" s="1">
-        <v>120705.2</v>
+        <v>100043.45</v>
       </c>
       <c r="N324" s="1">
-        <v>0.09</v>
+        <v>0.07</v>
       </c>
       <c r="O324">
         <v>1</v>
       </c>
       <c r="Z324" t="s">
-        <v>763</v>
+        <v>793</v>
       </c>
     </row>
     <row r="325" spans="1:26">
       <c r="A325" t="s">
-        <v>766</v>
+        <v>796</v>
       </c>
       <c r="B325" s="1">
-        <v>174598.0</v>
+        <v>2516000.0</v>
       </c>
       <c r="C325" s="1">
-        <v>93.11</v>
+        <v>87.287</v>
       </c>
       <c r="D325" s="1">
-        <v>92.6137871</v>
+        <v>87.45701868</v>
       </c>
       <c r="E325" t="s">
         <v>8</v>
       </c>
       <c r="F325">
         <v>1.0</v>
       </c>
       <c r="G325" s="1">
-        <v>161701.82</v>
+        <v>2200418.59</v>
       </c>
       <c r="H325" s="1">
-        <v>866.37</v>
+        <v>-4277.67</v>
       </c>
       <c r="I325" s="1">
-        <v>0.53578246676506</v>
+        <v>-0.19440255683352</v>
       </c>
       <c r="J325">
-        <v>1.55</v>
+        <v>0.16</v>
       </c>
       <c r="K325" t="s">
-        <v>767</v>
+        <v>797</v>
       </c>
       <c r="L325" s="1">
-        <v>162568.19</v>
+        <v>2196140.92</v>
       </c>
       <c r="M325" s="1">
-        <v>165275.42</v>
+        <v>2200097.59</v>
       </c>
       <c r="N325" s="1">
-        <v>0.12</v>
+        <v>1.62</v>
       </c>
       <c r="O325">
         <v>1</v>
       </c>
       <c r="Z325" t="s">
-        <v>765</v>
+        <v>795</v>
       </c>
     </row>
     <row r="326" spans="1:26">
       <c r="A326" t="s">
-        <v>769</v>
+        <v>799</v>
       </c>
       <c r="B326" s="1">
-        <v>323588.93</v>
+        <v>887000.0</v>
       </c>
       <c r="C326" s="1">
-        <v>104.1</v>
+        <v>65.329</v>
       </c>
       <c r="D326" s="1">
-        <v>106.19840425</v>
+        <v>65.7006133</v>
       </c>
       <c r="E326" t="s">
         <v>8</v>
       </c>
       <c r="F326">
         <v>1.0</v>
       </c>
       <c r="G326" s="1">
-        <v>343646.28</v>
+        <v>582764.44</v>
       </c>
       <c r="H326" s="1">
-        <v>-6790.21</v>
+        <v>-3296.21</v>
       </c>
       <c r="I326" s="1">
-        <v>-1.9759300173423</v>
+        <v>-0.56561618619008</v>
       </c>
       <c r="J326">
-        <v>1.45</v>
+        <v>0.98</v>
       </c>
       <c r="K326" t="s">
-        <v>770</v>
+        <v>800</v>
       </c>
       <c r="L326" s="1">
-        <v>336856.07</v>
+        <v>579468.23</v>
       </c>
       <c r="M326" s="1">
-        <v>341545.01</v>
+        <v>588119.52</v>
       </c>
       <c r="N326" s="1">
-        <v>0.25</v>
+        <v>0.43</v>
       </c>
       <c r="O326">
         <v>1</v>
       </c>
       <c r="Z326" t="s">
-        <v>768</v>
+        <v>798</v>
       </c>
     </row>
     <row r="327" spans="1:26">
       <c r="A327" t="s">
-        <v>772</v>
+        <v>802</v>
       </c>
       <c r="B327" s="1">
-        <v>103000.0</v>
+        <v>247000.0</v>
       </c>
       <c r="C327" s="1">
-        <v>100.557</v>
+        <v>84.058</v>
       </c>
       <c r="D327" s="1">
-        <v>99.958</v>
+        <v>84.87216194</v>
       </c>
       <c r="E327" t="s">
         <v>8</v>
       </c>
       <c r="F327">
         <v>1.0</v>
       </c>
       <c r="G327" s="1">
-        <v>102956.74</v>
+        <v>209634.24</v>
       </c>
       <c r="H327" s="1">
-        <v>616.97</v>
+        <v>-2010.98</v>
       </c>
       <c r="I327" s="1">
-        <v>0.599251685708</v>
+        <v>-0.95928031603998</v>
       </c>
       <c r="J327">
-        <v>0.5</v>
-[...2 lines deleted...]
-        <v>518.53</v>
+        <v>2.09</v>
+      </c>
+      <c r="K327" t="s">
+        <v>803</v>
       </c>
       <c r="L327" s="1">
-        <v>103573.71</v>
+        <v>207623.26</v>
       </c>
       <c r="M327" s="1">
-        <v>104092.24</v>
+        <v>212784.54</v>
       </c>
       <c r="N327" s="1">
-        <v>0.08</v>
+        <v>0.16</v>
       </c>
       <c r="O327">
         <v>1</v>
       </c>
       <c r="Z327" t="s">
-        <v>771</v>
+        <v>801</v>
       </c>
     </row>
     <row r="328" spans="1:26">
       <c r="A328" t="s">
-        <v>774</v>
+        <v>805</v>
       </c>
       <c r="B328" s="1">
-        <v>158000.0</v>
+        <v>590000.0</v>
       </c>
       <c r="C328" s="1">
-        <v>98.339</v>
+        <v>101.059</v>
       </c>
       <c r="D328" s="1">
-        <v>99.422</v>
+        <v>103.54855932</v>
       </c>
       <c r="E328" t="s">
         <v>8</v>
       </c>
       <c r="F328">
         <v>1.0</v>
       </c>
       <c r="G328" s="1">
-        <v>157086.76</v>
+        <v>610936.5</v>
       </c>
       <c r="H328" s="1">
-        <v>-1711.14</v>
+        <v>-14688.4</v>
       </c>
       <c r="I328" s="1">
-        <v>-1.0892961316409</v>
+        <v>-2.4042433215236</v>
       </c>
       <c r="J328">
-        <v>1.0</v>
+        <v>3.8</v>
       </c>
       <c r="K328" t="s">
-        <v>775</v>
+        <v>806</v>
       </c>
       <c r="L328" s="1">
-        <v>155375.62</v>
+        <v>596248.1</v>
       </c>
       <c r="M328" s="1">
-        <v>156951.29</v>
+        <v>618690.73</v>
       </c>
       <c r="N328" s="1">
-        <v>0.11</v>
+        <v>0.46</v>
       </c>
       <c r="O328">
         <v>1</v>
       </c>
       <c r="Z328" t="s">
-        <v>773</v>
+        <v>804</v>
       </c>
     </row>
     <row r="329" spans="1:26">
       <c r="A329" t="s">
-        <v>777</v>
+        <v>808</v>
       </c>
       <c r="B329" s="1">
-        <v>190000.0</v>
+        <v>73000.0</v>
       </c>
       <c r="C329" s="1">
-        <v>101.271</v>
+        <v>96.401</v>
       </c>
       <c r="D329" s="1">
-        <v>100.0</v>
+        <v>101.21261644</v>
       </c>
       <c r="E329" t="s">
         <v>8</v>
       </c>
       <c r="F329">
         <v>1.0</v>
       </c>
       <c r="G329" s="1">
-        <v>190000.0</v>
+        <v>73885.21</v>
       </c>
       <c r="H329" s="1">
-        <v>2414.9</v>
+        <v>-3512.48</v>
       </c>
       <c r="I329" s="1">
-        <v>1.271</v>
+        <v>-4.7539690284429</v>
       </c>
       <c r="J329">
-        <v>0.55</v>
+        <v>2.88</v>
       </c>
       <c r="K329" t="s">
-        <v>778</v>
+        <v>809</v>
       </c>
       <c r="L329" s="1">
-        <v>192414.9</v>
+        <v>70372.73</v>
       </c>
       <c r="M329" s="1">
-        <v>193456.0</v>
+        <v>72476.73</v>
       </c>
       <c r="N329" s="1">
-        <v>0.14</v>
+        <v>0.05</v>
       </c>
       <c r="O329">
         <v>1</v>
       </c>
       <c r="Z329" t="s">
-        <v>776</v>
+        <v>807</v>
       </c>
     </row>
     <row r="330" spans="1:26">
       <c r="A330" t="s">
-        <v>780</v>
+        <v>811</v>
       </c>
       <c r="B330" s="1">
         <v>200000.0</v>
       </c>
       <c r="C330" s="1">
-        <v>89.489</v>
+        <v>99.147</v>
       </c>
       <c r="D330" s="1">
-        <v>88.621</v>
+        <v>99.8525</v>
       </c>
       <c r="E330" t="s">
         <v>8</v>
       </c>
       <c r="F330">
         <v>1.0</v>
       </c>
       <c r="G330" s="1">
-        <v>177242.0</v>
+        <v>199705.0</v>
       </c>
       <c r="H330" s="1">
-        <v>1736.0</v>
+        <v>-1411.0</v>
       </c>
       <c r="I330" s="1">
-        <v>0.97945182293136</v>
+        <v>-0.70654214967076</v>
       </c>
       <c r="J330">
-        <v>0.03</v>
-[...2 lines deleted...]
-        <v>62.33</v>
+        <v>1.2</v>
+      </c>
+      <c r="K330" t="s">
+        <v>812</v>
       </c>
       <c r="L330" s="1">
-        <v>178978.0</v>
+        <v>198294.0</v>
       </c>
       <c r="M330" s="1">
-        <v>179040.33</v>
+        <v>200691.26</v>
       </c>
       <c r="N330" s="1">
-        <v>0.13</v>
+        <v>0.15</v>
       </c>
       <c r="O330">
         <v>1</v>
       </c>
       <c r="Z330" t="s">
-        <v>779</v>
+        <v>810</v>
       </c>
     </row>
     <row r="331" spans="1:26">
       <c r="A331" t="s">
-        <v>782</v>
+        <v>814</v>
       </c>
       <c r="B331" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C331" s="1">
-        <v>75.683</v>
+        <v>100.336</v>
       </c>
       <c r="D331" s="1">
-        <v>73.87</v>
+        <v>97.41</v>
       </c>
       <c r="E331" t="s">
         <v>8</v>
       </c>
       <c r="F331">
         <v>1.0</v>
       </c>
       <c r="G331" s="1">
-        <v>147740.0</v>
+        <v>97410.0</v>
       </c>
       <c r="H331" s="1">
-        <v>3626.0</v>
+        <v>2926.0</v>
       </c>
       <c r="I331" s="1">
-        <v>2.4543116285366</v>
+        <v>3.0037983779899</v>
       </c>
       <c r="J331">
-        <v>0.45</v>
+        <v>1.0</v>
       </c>
       <c r="K331">
-        <v>900.0</v>
+        <v>997.26</v>
       </c>
       <c r="L331" s="1">
-        <v>151366.0</v>
+        <v>100336.0</v>
       </c>
       <c r="M331" s="1">
-        <v>152266.0</v>
+        <v>101333.26</v>
       </c>
       <c r="N331" s="1">
-        <v>0.11</v>
+        <v>0.07</v>
       </c>
       <c r="O331">
         <v>1</v>
       </c>
       <c r="Z331" t="s">
-        <v>781</v>
+        <v>813</v>
       </c>
     </row>
     <row r="332" spans="1:26">
       <c r="A332" t="s">
-        <v>784</v>
+        <v>816</v>
       </c>
       <c r="B332" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C332" s="1">
-        <v>98.922</v>
+        <v>100.318</v>
       </c>
       <c r="D332" s="1">
-        <v>99.985</v>
+        <v>100.0</v>
       </c>
       <c r="E332" t="s">
         <v>8</v>
       </c>
       <c r="F332">
         <v>1.0</v>
       </c>
       <c r="G332" s="1">
-        <v>199970.0</v>
+        <v>100000.0</v>
       </c>
       <c r="H332" s="1">
-        <v>-2126.0</v>
+        <v>318.0</v>
       </c>
       <c r="I332" s="1">
-        <v>-1.0631594739211</v>
+        <v>0.318</v>
       </c>
       <c r="J332">
-        <v>0.11</v>
-[...2 lines deleted...]
-        <v>221.92</v>
+        <v>1.08</v>
+      </c>
+      <c r="K332" t="s">
+        <v>817</v>
       </c>
       <c r="L332" s="1">
-        <v>197844.0</v>
+        <v>100318.0</v>
       </c>
       <c r="M332" s="1">
-        <v>198065.92</v>
+        <v>101402.68</v>
       </c>
       <c r="N332" s="1">
-        <v>0.14</v>
+        <v>0.07</v>
       </c>
       <c r="O332">
         <v>1</v>
       </c>
       <c r="Z332" t="s">
-        <v>783</v>
+        <v>815</v>
       </c>
     </row>
     <row r="333" spans="1:26">
       <c r="A333" t="s">
-        <v>786</v>
+        <v>819</v>
       </c>
       <c r="B333" s="1">
         <v>100000.0</v>
       </c>
       <c r="C333" s="1">
-        <v>101.499</v>
+        <v>99.478</v>
       </c>
       <c r="D333" s="1">
         <v>100.0</v>
       </c>
       <c r="E333" t="s">
         <v>8</v>
       </c>
       <c r="F333">
         <v>1.0</v>
       </c>
       <c r="G333" s="1">
         <v>100000.0</v>
       </c>
       <c r="H333" s="1">
-        <v>1499.0</v>
+        <v>-522.0</v>
       </c>
       <c r="I333" s="1">
-        <v>1.499</v>
+        <v>-0.522</v>
       </c>
       <c r="J333">
-        <v>3.1</v>
-[...2 lines deleted...]
-        <v>787</v>
+        <v>0.91</v>
+      </c>
+      <c r="K333">
+        <v>912.49</v>
       </c>
       <c r="L333" s="1">
-        <v>101499.0</v>
+        <v>99478.0</v>
       </c>
       <c r="M333" s="1">
-        <v>104601.71</v>
+        <v>100390.49</v>
       </c>
       <c r="N333" s="1">
-        <v>0.08</v>
+        <v>0.07</v>
       </c>
       <c r="O333">
         <v>1</v>
       </c>
       <c r="Z333" t="s">
-        <v>785</v>
+        <v>818</v>
       </c>
     </row>
     <row r="334" spans="1:26">
       <c r="A334" t="s">
-        <v>789</v>
+        <v>821</v>
       </c>
       <c r="B334" s="1">
-        <v>100000.0</v>
+        <v>50000.0</v>
       </c>
       <c r="C334" s="1">
-        <v>100.58</v>
+        <v>88.464</v>
       </c>
       <c r="D334" s="1">
-        <v>99.915</v>
+        <v>85.25</v>
       </c>
       <c r="E334" t="s">
         <v>8</v>
       </c>
       <c r="F334">
         <v>1.0</v>
       </c>
       <c r="G334" s="1">
-        <v>99915.0</v>
+        <v>42625.0</v>
       </c>
       <c r="H334" s="1">
-        <v>665.0</v>
+        <v>1607.0</v>
       </c>
       <c r="I334" s="1">
-        <v>0.66556573087124</v>
+        <v>3.7700879765396</v>
       </c>
       <c r="J334">
-        <v>0.05</v>
+        <v>0.25</v>
       </c>
       <c r="K334">
-        <v>54.79</v>
+        <v>123.29</v>
       </c>
       <c r="L334" s="1">
-        <v>100580.0</v>
+        <v>44232.0</v>
       </c>
       <c r="M334" s="1">
-        <v>100634.79</v>
+        <v>44355.29</v>
       </c>
       <c r="N334" s="1">
-        <v>0.07</v>
+        <v>0.03</v>
       </c>
       <c r="O334">
         <v>1</v>
       </c>
       <c r="Z334" t="s">
-        <v>788</v>
+        <v>820</v>
       </c>
     </row>
     <row r="335" spans="1:26">
       <c r="A335" t="s">
-        <v>791</v>
+        <v>823</v>
       </c>
       <c r="B335" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C335" s="1">
-        <v>100.235</v>
+        <v>100.288</v>
       </c>
       <c r="D335" s="1">
-        <v>100.0</v>
+        <v>102.1775</v>
       </c>
       <c r="E335" t="s">
         <v>8</v>
       </c>
       <c r="F335">
         <v>1.0</v>
       </c>
       <c r="G335" s="1">
-        <v>100000.0</v>
+        <v>204355.0</v>
       </c>
       <c r="H335" s="1">
-        <v>235.0</v>
+        <v>-3779.0</v>
       </c>
       <c r="I335" s="1">
-        <v>0.235</v>
+        <v>-1.8492329524602</v>
       </c>
       <c r="J335">
-        <v>0.7</v>
-[...2 lines deleted...]
-        <v>695.21</v>
+        <v>1.48</v>
+      </c>
+      <c r="K335" t="s">
+        <v>824</v>
       </c>
       <c r="L335" s="1">
-        <v>100235.0</v>
+        <v>200576.0</v>
       </c>
       <c r="M335" s="1">
-        <v>100930.21</v>
+        <v>203535.59</v>
       </c>
       <c r="N335" s="1">
-        <v>0.07</v>
+        <v>0.15</v>
       </c>
       <c r="O335">
         <v>1</v>
       </c>
       <c r="Z335" t="s">
-        <v>790</v>
+        <v>822</v>
       </c>
     </row>
     <row r="336" spans="1:26">
       <c r="A336" t="s">
-        <v>793</v>
+        <v>826</v>
       </c>
       <c r="B336" s="1">
         <v>200000.0</v>
       </c>
       <c r="C336" s="1">
-        <v>98.385</v>
+        <v>96.989</v>
       </c>
       <c r="D336" s="1">
-        <v>99.917</v>
+        <v>100.761</v>
       </c>
       <c r="E336" t="s">
         <v>8</v>
       </c>
       <c r="F336">
         <v>1.0</v>
       </c>
       <c r="G336" s="1">
-        <v>199834.0</v>
+        <v>201522.0</v>
       </c>
       <c r="H336" s="1">
-        <v>-3064.0</v>
+        <v>-7544.0</v>
       </c>
       <c r="I336" s="1">
-        <v>-1.5332726162715</v>
+        <v>-3.743511874634</v>
       </c>
       <c r="J336">
-        <v>0.89</v>
+        <v>1.3</v>
       </c>
       <c r="K336" t="s">
-        <v>794</v>
+        <v>827</v>
       </c>
       <c r="L336" s="1">
-        <v>196770.0</v>
+        <v>193978.0</v>
       </c>
       <c r="M336" s="1">
-        <v>198545.34</v>
+        <v>196585.53</v>
       </c>
       <c r="N336" s="1">
-        <v>0.14</v>
+        <v>0.15</v>
       </c>
       <c r="O336">
         <v>1</v>
       </c>
       <c r="Z336" t="s">
-        <v>792</v>
+        <v>825</v>
       </c>
     </row>
     <row r="337" spans="1:26">
       <c r="A337" t="s">
-        <v>796</v>
+        <v>829</v>
       </c>
       <c r="B337" s="1">
         <v>100000.0</v>
       </c>
       <c r="C337" s="1">
-        <v>99.185</v>
+        <v>103.659</v>
       </c>
       <c r="D337" s="1">
-        <v>99.326</v>
+        <v>104.45</v>
       </c>
       <c r="E337" t="s">
         <v>8</v>
       </c>
       <c r="F337">
         <v>1.0</v>
       </c>
       <c r="G337" s="1">
-        <v>99326.0</v>
+        <v>104450.0</v>
       </c>
       <c r="H337" s="1">
-        <v>-141.0</v>
+        <v>-791.0</v>
       </c>
       <c r="I337" s="1">
-        <v>-0.14195678875622</v>
+        <v>-0.75730014360938</v>
       </c>
       <c r="J337">
-        <v>0.95</v>
+        <v>0.98</v>
       </c>
       <c r="K337">
-        <v>953.42</v>
+        <v>978.08</v>
       </c>
       <c r="L337" s="1">
-        <v>99185.0</v>
+        <v>103659.0</v>
       </c>
       <c r="M337" s="1">
-        <v>100138.42</v>
+        <v>104637.08</v>
       </c>
       <c r="N337" s="1">
-        <v>0.07</v>
+        <v>0.08</v>
       </c>
       <c r="O337">
         <v>1</v>
       </c>
       <c r="Z337" t="s">
-        <v>795</v>
+        <v>828</v>
       </c>
     </row>
     <row r="338" spans="1:26">
       <c r="A338" t="s">
-        <v>798</v>
+        <v>831</v>
       </c>
       <c r="B338" s="1">
         <v>100000.0</v>
       </c>
       <c r="C338" s="1">
-        <v>98.81</v>
+        <v>97.66</v>
       </c>
       <c r="D338" s="1">
-        <v>100.0</v>
+        <v>99.908</v>
       </c>
       <c r="E338" t="s">
         <v>8</v>
       </c>
       <c r="F338">
         <v>1.0</v>
       </c>
       <c r="G338" s="1">
-        <v>100000.0</v>
+        <v>99908.0</v>
       </c>
       <c r="H338" s="1">
-        <v>-1190.0</v>
+        <v>-2248.0</v>
       </c>
       <c r="I338" s="1">
-        <v>-1.19</v>
+        <v>-2.2500700644593</v>
       </c>
       <c r="J338">
-        <v>1.25</v>
+        <v>1.82</v>
       </c>
       <c r="K338" t="s">
-        <v>799</v>
+        <v>832</v>
       </c>
       <c r="L338" s="1">
-        <v>98810.0</v>
+        <v>97660.0</v>
       </c>
       <c r="M338" s="1">
-        <v>100055.75</v>
+        <v>99479.1</v>
       </c>
       <c r="N338" s="1">
         <v>0.07</v>
       </c>
       <c r="O338">
         <v>1</v>
       </c>
       <c r="Z338" t="s">
-        <v>797</v>
+        <v>830</v>
       </c>
     </row>
     <row r="339" spans="1:26">
       <c r="A339" t="s">
-        <v>801</v>
+        <v>831</v>
       </c>
       <c r="B339" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C339" s="1">
-        <v>100.066</v>
+        <v>102.124</v>
       </c>
       <c r="D339" s="1">
-        <v>99.7</v>
+        <v>103.15</v>
       </c>
       <c r="E339" t="s">
         <v>8</v>
       </c>
       <c r="F339">
         <v>1.0</v>
       </c>
       <c r="G339" s="1">
-        <v>199400.0</v>
+        <v>103150.0</v>
       </c>
       <c r="H339" s="1">
-        <v>732.0</v>
+        <v>-1026.0</v>
       </c>
       <c r="I339" s="1">
-        <v>0.36710130391174</v>
+        <v>-0.9946679592826</v>
       </c>
       <c r="J339">
-        <v>0.19</v>
-[...2 lines deleted...]
-        <v>373.97</v>
+        <v>1.31</v>
+      </c>
+      <c r="K339" t="s">
+        <v>834</v>
       </c>
       <c r="L339" s="1">
-        <v>200132.0</v>
+        <v>102124.0</v>
       </c>
       <c r="M339" s="1">
-        <v>200505.97</v>
+        <v>103438.38</v>
       </c>
       <c r="N339" s="1">
-        <v>0.15</v>
+        <v>0.08</v>
       </c>
       <c r="O339">
         <v>1</v>
       </c>
       <c r="Z339" t="s">
-        <v>800</v>
+        <v>833</v>
       </c>
     </row>
     <row r="340" spans="1:26">
       <c r="A340" t="s">
-        <v>803</v>
+        <v>836</v>
       </c>
       <c r="B340" s="1">
         <v>100000.0</v>
       </c>
       <c r="C340" s="1">
-        <v>99.907</v>
+        <v>97.506</v>
       </c>
       <c r="D340" s="1">
-        <v>99.499</v>
+        <v>97.93</v>
       </c>
       <c r="E340" t="s">
         <v>8</v>
       </c>
       <c r="F340">
         <v>1.0</v>
       </c>
       <c r="G340" s="1">
-        <v>99499.0</v>
+        <v>97930.0</v>
       </c>
       <c r="H340" s="1">
-        <v>408.0</v>
+        <v>-424.0</v>
       </c>
       <c r="I340" s="1">
-        <v>0.41005437240575</v>
+        <v>-0.43296232002451</v>
       </c>
       <c r="J340">
-        <v>1.63</v>
+        <v>1.33</v>
       </c>
       <c r="K340" t="s">
-        <v>804</v>
+        <v>837</v>
       </c>
       <c r="L340" s="1">
-        <v>99907.0</v>
+        <v>97506.0</v>
       </c>
       <c r="M340" s="1">
-        <v>101540.56</v>
+        <v>98838.6</v>
       </c>
       <c r="N340" s="1">
         <v>0.07</v>
       </c>
       <c r="O340">
         <v>1</v>
       </c>
       <c r="Z340" t="s">
-        <v>802</v>
+        <v>835</v>
       </c>
     </row>
     <row r="341" spans="1:26">
       <c r="A341" t="s">
-        <v>806</v>
+        <v>839</v>
       </c>
       <c r="B341" s="1">
-        <v>348217.0</v>
+        <v>171000.0</v>
       </c>
       <c r="C341" s="1">
-        <v>69.145</v>
+        <v>97.506</v>
       </c>
       <c r="D341" s="1">
-        <v>70.31891321</v>
+        <v>99.902</v>
       </c>
       <c r="E341" t="s">
         <v>8</v>
       </c>
       <c r="F341">
         <v>1.0</v>
       </c>
       <c r="G341" s="1">
-        <v>244862.41</v>
+        <v>170832.42</v>
       </c>
       <c r="H341" s="1">
-        <v>-4087.77</v>
+        <v>-4097.16</v>
       </c>
       <c r="I341" s="1">
-        <v>-1.669415080902</v>
+        <v>-2.3983503833757</v>
       </c>
       <c r="J341">
-        <v>1.37</v>
+        <v>1.51</v>
       </c>
       <c r="K341" t="s">
-        <v>807</v>
+        <v>840</v>
       </c>
       <c r="L341" s="1">
-        <v>240774.64</v>
+        <v>166735.26</v>
       </c>
       <c r="M341" s="1">
-        <v>245544.74</v>
+        <v>169316.66</v>
       </c>
       <c r="N341" s="1">
-        <v>0.18</v>
+        <v>0.12</v>
       </c>
       <c r="O341">
         <v>1</v>
       </c>
       <c r="Z341" t="s">
-        <v>805</v>
+        <v>838</v>
       </c>
     </row>
     <row r="342" spans="1:26">
       <c r="A342" t="s">
-        <v>809</v>
+        <v>842</v>
       </c>
       <c r="B342" s="1">
-        <v>100000.0</v>
+        <v>168000.0</v>
       </c>
       <c r="C342" s="1">
-        <v>99.388</v>
+        <v>100.061</v>
       </c>
       <c r="D342" s="1">
         <v>100.0</v>
       </c>
       <c r="E342" t="s">
         <v>8</v>
       </c>
       <c r="F342">
         <v>1.0</v>
       </c>
       <c r="G342" s="1">
-        <v>100000.0</v>
+        <v>168000.0</v>
       </c>
       <c r="H342" s="1">
-        <v>-612.0</v>
+        <v>102.48</v>
       </c>
       <c r="I342" s="1">
-        <v>-0.612</v>
+        <v>0.061</v>
       </c>
       <c r="J342">
-        <v>2.03</v>
+        <v>1.98</v>
       </c>
       <c r="K342" t="s">
-        <v>810</v>
+        <v>843</v>
       </c>
       <c r="L342" s="1">
-        <v>99388.0</v>
+        <v>168102.48</v>
       </c>
       <c r="M342" s="1">
-        <v>101414.49</v>
+        <v>171422.76</v>
       </c>
       <c r="N342" s="1">
-        <v>0.07</v>
+        <v>0.13</v>
       </c>
       <c r="O342">
         <v>1</v>
       </c>
       <c r="Z342" t="s">
-        <v>808</v>
+        <v>841</v>
       </c>
     </row>
     <row r="343" spans="1:26">
       <c r="A343" t="s">
-        <v>812</v>
+        <v>845</v>
       </c>
       <c r="B343" s="1">
         <v>100000.0</v>
       </c>
       <c r="C343" s="1">
-        <v>99.322</v>
+        <v>101.02</v>
       </c>
       <c r="D343" s="1">
-        <v>99.871</v>
+        <v>100.0</v>
       </c>
       <c r="E343" t="s">
         <v>8</v>
       </c>
       <c r="F343">
         <v>1.0</v>
       </c>
       <c r="G343" s="1">
-        <v>99871.0</v>
+        <v>100000.0</v>
       </c>
       <c r="H343" s="1">
-        <v>-549.0</v>
+        <v>1020.0</v>
       </c>
       <c r="I343" s="1">
-        <v>-0.54970912477095</v>
+        <v>1.02</v>
       </c>
       <c r="J343">
-        <v>2.29</v>
+        <v>1.08</v>
       </c>
       <c r="K343" t="s">
-        <v>813</v>
+        <v>846</v>
       </c>
       <c r="L343" s="1">
-        <v>99322.0</v>
+        <v>101020.0</v>
       </c>
       <c r="M343" s="1">
-        <v>101615.15</v>
+        <v>102098.32</v>
       </c>
       <c r="N343" s="1">
-        <v>0.07</v>
+        <v>0.08</v>
       </c>
       <c r="O343">
         <v>1</v>
       </c>
       <c r="Z343" t="s">
-        <v>811</v>
+        <v>844</v>
       </c>
     </row>
     <row r="344" spans="1:26">
       <c r="A344" t="s">
-        <v>815</v>
+        <v>848</v>
       </c>
       <c r="B344" s="1">
         <v>100000.0</v>
       </c>
       <c r="C344" s="1">
-        <v>100.741</v>
+        <v>101.607</v>
       </c>
       <c r="D344" s="1">
-        <v>100.0</v>
+        <v>103.602</v>
       </c>
       <c r="E344" t="s">
         <v>8</v>
       </c>
       <c r="F344">
         <v>1.0</v>
       </c>
       <c r="G344" s="1">
-        <v>100000.0</v>
+        <v>103602.0</v>
       </c>
       <c r="H344" s="1">
-        <v>741.0</v>
+        <v>-1995.0</v>
       </c>
       <c r="I344" s="1">
-        <v>0.741</v>
+        <v>-1.9256385011872</v>
       </c>
       <c r="J344">
-        <v>0.73</v>
-[...2 lines deleted...]
-        <v>733.28</v>
+        <v>1.43</v>
+      </c>
+      <c r="K344" t="s">
+        <v>849</v>
       </c>
       <c r="L344" s="1">
-        <v>100741.0</v>
+        <v>101607.0</v>
       </c>
       <c r="M344" s="1">
-        <v>101474.28</v>
+        <v>103039.19</v>
       </c>
       <c r="N344" s="1">
-        <v>0.07</v>
+        <v>0.08</v>
       </c>
       <c r="O344">
         <v>1</v>
       </c>
       <c r="Z344" t="s">
-        <v>814</v>
+        <v>847</v>
       </c>
     </row>
     <row r="345" spans="1:26">
       <c r="A345" t="s">
-        <v>817</v>
+        <v>851</v>
       </c>
       <c r="B345" s="1">
-        <v>2486000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C345" s="1">
-        <v>88.028</v>
+        <v>98.231</v>
       </c>
       <c r="D345" s="1">
-        <v>87.4449996</v>
+        <v>99.142</v>
       </c>
       <c r="E345" t="s">
         <v>8</v>
       </c>
       <c r="F345">
         <v>1.0</v>
       </c>
       <c r="G345" s="1">
-        <v>2173882.69</v>
+        <v>198284.0</v>
       </c>
       <c r="H345" s="1">
-        <v>14493.39</v>
+        <v>-1822.0</v>
       </c>
       <c r="I345" s="1">
-        <v>0.66670524893871</v>
+        <v>-0.91888402493393</v>
       </c>
       <c r="J345">
-        <v>0.11</v>
+        <v>3.32</v>
       </c>
       <c r="K345" t="s">
-        <v>818</v>
+        <v>852</v>
       </c>
       <c r="L345" s="1">
-        <v>2188376.08</v>
+        <v>196462.0</v>
       </c>
       <c r="M345" s="1">
-        <v>2190998.3</v>
+        <v>203107.89</v>
       </c>
       <c r="N345" s="1">
-        <v>1.59</v>
+        <v>0.15</v>
       </c>
       <c r="O345">
         <v>1</v>
       </c>
       <c r="Z345" t="s">
-        <v>816</v>
+        <v>850</v>
       </c>
     </row>
     <row r="346" spans="1:26">
       <c r="A346" t="s">
-        <v>820</v>
+        <v>854</v>
       </c>
       <c r="B346" s="1">
-        <v>681000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C346" s="1">
-        <v>75.877</v>
+        <v>100.088</v>
       </c>
       <c r="D346" s="1">
-        <v>74.67478414</v>
+        <v>100.413</v>
       </c>
       <c r="E346" t="s">
         <v>8</v>
       </c>
       <c r="F346">
         <v>1.0</v>
       </c>
       <c r="G346" s="1">
-        <v>508535.28</v>
+        <v>200826.0</v>
       </c>
       <c r="H346" s="1">
-        <v>8187.09</v>
+        <v>-650.0</v>
       </c>
       <c r="I346" s="1">
-        <v>1.6099354994603</v>
+        <v>-0.32366327069204</v>
       </c>
       <c r="J346">
-        <v>0.77</v>
+        <v>0.73</v>
       </c>
       <c r="K346" t="s">
-        <v>821</v>
+        <v>855</v>
       </c>
       <c r="L346" s="1">
-        <v>516722.37</v>
+        <v>200176.0</v>
       </c>
       <c r="M346" s="1">
-        <v>521939.95</v>
+        <v>201636.56</v>
       </c>
       <c r="N346" s="1">
-        <v>0.38</v>
+        <v>0.15</v>
       </c>
       <c r="O346">
         <v>1</v>
       </c>
       <c r="Z346" t="s">
-        <v>819</v>
+        <v>853</v>
       </c>
     </row>
     <row r="347" spans="1:26">
       <c r="A347" t="s">
-        <v>823</v>
+        <v>857</v>
       </c>
       <c r="B347" s="1">
-        <v>1583000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C347" s="1">
-        <v>66.627</v>
+        <v>91.319</v>
       </c>
       <c r="D347" s="1">
-        <v>65.68154454</v>
+        <v>92.35</v>
       </c>
       <c r="E347" t="s">
         <v>8</v>
       </c>
       <c r="F347">
         <v>1.0</v>
       </c>
       <c r="G347" s="1">
-        <v>1039738.85</v>
+        <v>92350.0</v>
       </c>
       <c r="H347" s="1">
-        <v>14966.56</v>
+        <v>-1031.0</v>
       </c>
       <c r="I347" s="1">
-        <v>1.4394537628367</v>
+        <v>-1.1164049810504</v>
       </c>
       <c r="J347">
-        <v>0.9</v>
-[...2 lines deleted...]
-        <v>824</v>
+        <v>0.49</v>
+      </c>
+      <c r="K347">
+        <v>489.73</v>
       </c>
       <c r="L347" s="1">
-        <v>1054705.41</v>
+        <v>91319.0</v>
       </c>
       <c r="M347" s="1">
-        <v>1068974.09</v>
+        <v>91808.73</v>
       </c>
       <c r="N347" s="1">
-        <v>0.78</v>
+        <v>0.07</v>
       </c>
       <c r="O347">
         <v>1</v>
       </c>
       <c r="Z347" t="s">
-        <v>822</v>
+        <v>856</v>
       </c>
     </row>
     <row r="348" spans="1:26">
       <c r="A348" t="s">
-        <v>826</v>
+        <v>859</v>
       </c>
       <c r="B348" s="1">
-        <v>247000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C348" s="1">
-        <v>85.914</v>
+        <v>89.219</v>
       </c>
       <c r="D348" s="1">
-        <v>84.87216194</v>
+        <v>90.199</v>
       </c>
       <c r="E348" t="s">
         <v>8</v>
       </c>
       <c r="F348">
         <v>1.0</v>
       </c>
       <c r="G348" s="1">
-        <v>209634.24</v>
+        <v>90199.0</v>
       </c>
       <c r="H348" s="1">
-        <v>2573.34</v>
+        <v>-980.0</v>
       </c>
       <c r="I348" s="1">
-        <v>1.2275380205066</v>
+        <v>-1.086486546414</v>
       </c>
       <c r="J348">
-        <v>1.88</v>
-[...2 lines deleted...]
-        <v>827</v>
+        <v>0.71</v>
+      </c>
+      <c r="K348">
+        <v>707.88</v>
       </c>
       <c r="L348" s="1">
-        <v>212207.58</v>
+        <v>89219.0</v>
       </c>
       <c r="M348" s="1">
-        <v>216839.0</v>
+        <v>89926.88</v>
       </c>
       <c r="N348" s="1">
-        <v>0.16</v>
+        <v>0.07</v>
       </c>
       <c r="O348">
         <v>1</v>
       </c>
       <c r="Z348" t="s">
-        <v>825</v>
+        <v>858</v>
       </c>
     </row>
     <row r="349" spans="1:26">
       <c r="A349" t="s">
-        <v>829</v>
+        <v>861</v>
       </c>
       <c r="B349" s="1">
-        <v>73000.0</v>
+        <v>152000.0</v>
       </c>
       <c r="C349" s="1">
-        <v>98.748</v>
+        <v>99.893</v>
       </c>
       <c r="D349" s="1">
-        <v>101.21261644</v>
+        <v>102.83</v>
       </c>
       <c r="E349" t="s">
         <v>8</v>
       </c>
       <c r="F349">
         <v>1.0</v>
       </c>
       <c r="G349" s="1">
-        <v>73885.21</v>
+        <v>156301.6</v>
       </c>
       <c r="H349" s="1">
-        <v>-1799.17</v>
+        <v>-4464.24</v>
       </c>
       <c r="I349" s="1">
-        <v>-2.435088159051</v>
+        <v>-2.8561703782943</v>
       </c>
       <c r="J349">
-        <v>2.59</v>
-[...2 lines deleted...]
-        <v>830</v>
+        <v>0.22</v>
+      </c>
+      <c r="K349">
+        <v>327.95</v>
       </c>
       <c r="L349" s="1">
-        <v>72086.04</v>
+        <v>151837.36</v>
       </c>
       <c r="M349" s="1">
-        <v>73974.04</v>
+        <v>152165.31</v>
       </c>
       <c r="N349" s="1">
-        <v>0.05</v>
+        <v>0.11</v>
       </c>
       <c r="O349">
         <v>1</v>
       </c>
       <c r="Z349" t="s">
-        <v>828</v>
+        <v>860</v>
       </c>
     </row>
     <row r="350" spans="1:26">
       <c r="A350" t="s">
-        <v>832</v>
+        <v>863</v>
       </c>
       <c r="B350" s="1">
         <v>100000.0</v>
       </c>
       <c r="C350" s="1">
-        <v>100.058</v>
+        <v>97.62</v>
       </c>
       <c r="D350" s="1">
-        <v>99.646</v>
+        <v>100.0</v>
       </c>
       <c r="E350" t="s">
         <v>8</v>
       </c>
       <c r="F350">
         <v>1.0</v>
       </c>
       <c r="G350" s="1">
-        <v>99646.0</v>
+        <v>100000.0</v>
       </c>
       <c r="H350" s="1">
-        <v>412.0</v>
+        <v>-2380.0</v>
       </c>
       <c r="I350" s="1">
-        <v>0.41346366136122</v>
+        <v>-2.38</v>
       </c>
       <c r="J350">
-        <v>0.94</v>
-[...2 lines deleted...]
-        <v>939.73</v>
+        <v>1.56</v>
+      </c>
+      <c r="K350" t="s">
+        <v>864</v>
       </c>
       <c r="L350" s="1">
-        <v>100058.0</v>
+        <v>97620.0</v>
       </c>
       <c r="M350" s="1">
-        <v>100997.73</v>
+        <v>99184.41</v>
       </c>
       <c r="N350" s="1">
         <v>0.07</v>
       </c>
       <c r="O350">
         <v>1</v>
       </c>
       <c r="Z350" t="s">
-        <v>831</v>
+        <v>862</v>
       </c>
     </row>
     <row r="351" spans="1:26">
       <c r="A351" t="s">
-        <v>834</v>
+        <v>866</v>
       </c>
       <c r="B351" s="1">
         <v>100000.0</v>
       </c>
       <c r="C351" s="1">
-        <v>100.439</v>
+        <v>96.227</v>
       </c>
       <c r="D351" s="1">
-        <v>97.41</v>
+        <v>97.25</v>
       </c>
       <c r="E351" t="s">
         <v>8</v>
       </c>
       <c r="F351">
         <v>1.0</v>
       </c>
       <c r="G351" s="1">
-        <v>97410.0</v>
+        <v>97250.0</v>
       </c>
       <c r="H351" s="1">
-        <v>3029.0</v>
+        <v>-1023.0</v>
       </c>
       <c r="I351" s="1">
-        <v>3.1095370085207</v>
+        <v>-1.0519280205656</v>
       </c>
       <c r="J351">
-        <v>0.7</v>
+        <v>0.63</v>
       </c>
       <c r="K351">
-        <v>701.37</v>
+        <v>630.14</v>
       </c>
       <c r="L351" s="1">
-        <v>100439.0</v>
+        <v>96227.0</v>
       </c>
       <c r="M351" s="1">
-        <v>101140.37</v>
+        <v>96857.14</v>
       </c>
       <c r="N351" s="1">
         <v>0.07</v>
       </c>
       <c r="O351">
         <v>1</v>
       </c>
       <c r="Z351" t="s">
-        <v>833</v>
+        <v>865</v>
       </c>
     </row>
     <row r="352" spans="1:26">
       <c r="A352" t="s">
-        <v>836</v>
+        <v>868</v>
       </c>
       <c r="B352" s="1">
         <v>100000.0</v>
       </c>
       <c r="C352" s="1">
-        <v>101.103</v>
+        <v>98.783</v>
       </c>
       <c r="D352" s="1">
-        <v>100.0</v>
+        <v>99.695</v>
       </c>
       <c r="E352" t="s">
         <v>8</v>
       </c>
       <c r="F352">
         <v>1.0</v>
       </c>
       <c r="G352" s="1">
-        <v>100000.0</v>
+        <v>99695.0</v>
       </c>
       <c r="H352" s="1">
-        <v>1103.0</v>
+        <v>-912.0</v>
       </c>
       <c r="I352" s="1">
-        <v>1.103</v>
+        <v>-0.914790109835</v>
       </c>
       <c r="J352">
-        <v>0.76</v>
+        <v>0.37</v>
       </c>
       <c r="K352">
-        <v>759.28</v>
+        <v>369.86</v>
       </c>
       <c r="L352" s="1">
-        <v>101103.0</v>
+        <v>98783.0</v>
       </c>
       <c r="M352" s="1">
-        <v>101862.28</v>
+        <v>99152.86</v>
       </c>
       <c r="N352" s="1">
         <v>0.07</v>
       </c>
       <c r="O352">
         <v>1</v>
       </c>
       <c r="Z352" t="s">
-        <v>835</v>
+        <v>867</v>
       </c>
     </row>
     <row r="353" spans="1:26">
       <c r="A353" t="s">
-        <v>838</v>
+        <v>870</v>
       </c>
       <c r="B353" s="1">
-        <v>100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="C353" s="1">
-        <v>100.442</v>
+        <v>82.894</v>
       </c>
       <c r="D353" s="1">
-        <v>100.0</v>
+        <v>81.804</v>
       </c>
       <c r="E353" t="s">
         <v>8</v>
       </c>
       <c r="F353">
         <v>1.0</v>
       </c>
       <c r="G353" s="1">
-        <v>100000.0</v>
+        <v>245412.0</v>
       </c>
       <c r="H353" s="1">
-        <v>442.0</v>
+        <v>3270.0</v>
       </c>
       <c r="I353" s="1">
-        <v>0.442</v>
+        <v>1.3324531807736</v>
       </c>
       <c r="J353">
-        <v>0.62</v>
-[...2 lines deleted...]
-        <v>619.19</v>
+        <v>0.66</v>
+      </c>
+      <c r="K353" t="s">
+        <v>871</v>
       </c>
       <c r="L353" s="1">
-        <v>100442.0</v>
+        <v>248682.0</v>
       </c>
       <c r="M353" s="1">
-        <v>101061.19</v>
+        <v>250673.1</v>
       </c>
       <c r="N353" s="1">
-        <v>0.07</v>
+        <v>0.18</v>
       </c>
       <c r="O353">
         <v>1</v>
       </c>
       <c r="Z353" t="s">
-        <v>837</v>
+        <v>869</v>
       </c>
     </row>
     <row r="354" spans="1:26">
       <c r="A354" t="s">
-        <v>840</v>
+        <v>873</v>
       </c>
       <c r="B354" s="1">
-        <v>50000.0</v>
+        <v>155000.0</v>
       </c>
       <c r="C354" s="1">
-        <v>88.971</v>
+        <v>100.857</v>
       </c>
       <c r="D354" s="1">
-        <v>85.25</v>
+        <v>99.417</v>
       </c>
       <c r="E354" t="s">
         <v>8</v>
       </c>
       <c r="F354">
         <v>1.0</v>
       </c>
       <c r="G354" s="1">
-        <v>42625.0</v>
+        <v>154096.35</v>
       </c>
       <c r="H354" s="1">
-        <v>1860.5</v>
+        <v>2232.0</v>
       </c>
       <c r="I354" s="1">
-        <v>4.3648093841642</v>
+        <v>1.4484444310329</v>
       </c>
       <c r="J354">
-        <v>0.19</v>
-[...2 lines deleted...]
-        <v>95.55</v>
+        <v>1.12</v>
+      </c>
+      <c r="K354" t="s">
+        <v>874</v>
       </c>
       <c r="L354" s="1">
-        <v>44485.5</v>
+        <v>156328.35</v>
       </c>
       <c r="M354" s="1">
-        <v>44581.05</v>
+        <v>158064.14</v>
       </c>
       <c r="N354" s="1">
-        <v>0.03</v>
+        <v>0.12</v>
       </c>
       <c r="O354">
         <v>1</v>
       </c>
       <c r="Z354" t="s">
-        <v>839</v>
+        <v>872</v>
       </c>
     </row>
     <row r="355" spans="1:26">
       <c r="A355" t="s">
-        <v>842</v>
+        <v>876</v>
       </c>
       <c r="B355" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C355" s="1">
-        <v>101.05</v>
+        <v>99.882</v>
       </c>
       <c r="D355" s="1">
-        <v>102.939</v>
+        <v>100.86</v>
       </c>
       <c r="E355" t="s">
         <v>8</v>
       </c>
       <c r="F355">
         <v>1.0</v>
       </c>
       <c r="G355" s="1">
-        <v>102939.0</v>
+        <v>201720.0</v>
       </c>
       <c r="H355" s="1">
-        <v>-1889.0</v>
+        <v>-1956.0</v>
       </c>
       <c r="I355" s="1">
-        <v>-1.8350673699958</v>
+        <v>-0.96966091612136</v>
       </c>
       <c r="J355">
-        <v>1.21</v>
-[...2 lines deleted...]
-        <v>843</v>
+        <v>0.37</v>
+      </c>
+      <c r="K355">
+        <v>733.92</v>
       </c>
       <c r="L355" s="1">
-        <v>101050.0</v>
+        <v>199764.0</v>
       </c>
       <c r="M355" s="1">
-        <v>102261.64</v>
+        <v>200497.92</v>
       </c>
       <c r="N355" s="1">
-        <v>0.07</v>
+        <v>0.15</v>
       </c>
       <c r="O355">
         <v>1</v>
       </c>
       <c r="Z355" t="s">
-        <v>841</v>
+        <v>875</v>
       </c>
     </row>
     <row r="356" spans="1:26">
       <c r="A356" t="s">
-        <v>845</v>
+        <v>878</v>
       </c>
       <c r="B356" s="1">
-        <v>200000.0</v>
+        <v>840.0</v>
       </c>
       <c r="C356" s="1">
-        <v>98.205</v>
+        <v>0.1075</v>
       </c>
       <c r="D356" s="1">
-        <v>100.761</v>
+        <v>0.2090744048</v>
       </c>
       <c r="E356" t="s">
         <v>8</v>
       </c>
       <c r="F356">
         <v>1.0</v>
       </c>
       <c r="G356" s="1">
-        <v>201522.0</v>
+        <v>0.0</v>
       </c>
       <c r="H356" s="1">
-        <v>-5112.0</v>
+        <v>-213306.25</v>
       </c>
       <c r="I356" s="1">
-        <v>-2.5366957453777</v>
+        <v>0</v>
       </c>
       <c r="J356">
-        <v>1.05</v>
-[...2 lines deleted...]
-        <v>846</v>
+        <v>0.0</v>
+      </c>
+      <c r="K356">
+        <v>0.0</v>
       </c>
       <c r="L356" s="1">
-        <v>196410.0</v>
+        <v>-213306.25</v>
       </c>
       <c r="M356" s="1">
-        <v>198518.22</v>
+        <v>-213306.25</v>
       </c>
       <c r="N356" s="1">
-        <v>0.14</v>
+        <v>-0.16</v>
       </c>
       <c r="O356">
         <v>1</v>
       </c>
       <c r="Z356" t="s">
-        <v>844</v>
+        <v>877</v>
       </c>
     </row>
     <row r="357" spans="1:26">
       <c r="A357" t="s">
-        <v>848</v>
+        <v>880</v>
       </c>
       <c r="B357" s="1">
-        <v>100000.0</v>
+        <v>840.0</v>
       </c>
       <c r="C357" s="1">
-        <v>104.775</v>
+        <v>0.02</v>
       </c>
       <c r="D357" s="1">
-        <v>104.45</v>
+        <v>0.091</v>
       </c>
       <c r="E357" t="s">
         <v>8</v>
       </c>
       <c r="F357">
         <v>1.0</v>
       </c>
       <c r="G357" s="1">
-        <v>104450.0</v>
+        <v>0.0</v>
       </c>
       <c r="H357" s="1">
-        <v>325.0</v>
+        <v>-149100.0</v>
       </c>
       <c r="I357" s="1">
-        <v>0.31115366203925</v>
+        <v>0</v>
       </c>
       <c r="J357">
-        <v>0.66</v>
+        <v>0.0</v>
       </c>
       <c r="K357">
-        <v>663.7</v>
+        <v>0.0</v>
       </c>
       <c r="L357" s="1">
-        <v>104775.0</v>
+        <v>-149100.0</v>
       </c>
       <c r="M357" s="1">
-        <v>105438.7</v>
+        <v>-149100.0</v>
       </c>
       <c r="N357" s="1">
-        <v>0.08</v>
+        <v>-0.11</v>
       </c>
       <c r="O357">
         <v>1</v>
       </c>
       <c r="Z357" t="s">
-        <v>847</v>
+        <v>879</v>
       </c>
     </row>
     <row r="358" spans="1:26">
       <c r="A358" t="s">
-        <v>850</v>
+        <v>882</v>
       </c>
       <c r="B358" s="1">
-        <v>100000.0</v>
+        <v>1480.0</v>
       </c>
       <c r="C358" s="1">
-        <v>102.628</v>
+        <v>108.8</v>
       </c>
       <c r="D358" s="1">
-        <v>103.15</v>
+        <v>85.2180405405</v>
       </c>
       <c r="E358" t="s">
         <v>8</v>
       </c>
       <c r="F358">
         <v>1.0</v>
       </c>
       <c r="G358" s="1">
-        <v>103150.0</v>
+        <v>1261227.0</v>
       </c>
       <c r="H358" s="1">
-        <v>-522.0</v>
+        <v>349013.0</v>
       </c>
       <c r="I358" s="1">
-        <v>-0.50605913717887</v>
+        <v>27.672496703607</v>
       </c>
       <c r="J358">
-        <v>0.96</v>
+        <v>0.0</v>
       </c>
       <c r="K358">
-        <v>963.01</v>
+        <v>0.0</v>
       </c>
       <c r="L358" s="1">
-        <v>102628.0</v>
+        <v>1610240.0</v>
       </c>
       <c r="M358" s="1">
-        <v>103591.01</v>
+        <v>1610240.0</v>
       </c>
       <c r="N358" s="1">
-        <v>0.08</v>
+        <v>1.19</v>
       </c>
       <c r="O358">
         <v>1</v>
       </c>
       <c r="Z358" t="s">
-        <v>849</v>
+        <v>881</v>
       </c>
     </row>
     <row r="359" spans="1:26">
       <c r="A359" t="s">
-        <v>850</v>
+        <v>884</v>
       </c>
       <c r="B359" s="1">
-        <v>100000.0</v>
+        <v>-840.0</v>
       </c>
       <c r="C359" s="1">
-        <v>98.175</v>
+        <v>0.07</v>
       </c>
       <c r="D359" s="1">
-        <v>99.908</v>
+        <v>0.1458571429</v>
       </c>
       <c r="E359" t="s">
         <v>8</v>
       </c>
       <c r="F359">
         <v>1.0</v>
       </c>
       <c r="G359" s="1">
-        <v>99908.0</v>
+        <v>0.0</v>
       </c>
       <c r="H359" s="1">
-        <v>-1733.0</v>
+        <v>159300.0</v>
       </c>
       <c r="I359" s="1">
-        <v>-1.7345958281619</v>
+        <v>0</v>
       </c>
       <c r="J359">
-        <v>1.53</v>
-[...2 lines deleted...]
-        <v>852</v>
+        <v>0.0</v>
+      </c>
+      <c r="K359">
+        <v>0.0</v>
       </c>
       <c r="L359" s="1">
-        <v>98175.0</v>
+        <v>159300.0</v>
       </c>
       <c r="M359" s="1">
-        <v>99703.47</v>
+        <v>159300.0</v>
       </c>
       <c r="N359" s="1">
-        <v>0.07</v>
+        <v>0.12</v>
       </c>
       <c r="O359">
         <v>1</v>
       </c>
       <c r="Z359" t="s">
-        <v>851</v>
+        <v>883</v>
       </c>
     </row>
     <row r="360" spans="1:26">
       <c r="A360" t="s">
-        <v>854</v>
+        <v>886</v>
       </c>
       <c r="B360" s="1">
-        <v>100000.0</v>
+        <v>-840.0</v>
       </c>
       <c r="C360" s="1">
-        <v>104.427</v>
+        <v>0.03</v>
       </c>
       <c r="D360" s="1">
-        <v>106.6</v>
+        <v>0.0649970238</v>
       </c>
       <c r="E360" t="s">
         <v>8</v>
       </c>
       <c r="F360">
         <v>1.0</v>
       </c>
       <c r="G360" s="1">
-        <v>106600.0</v>
+        <v>0.0</v>
       </c>
       <c r="H360" s="1">
-        <v>-2173.0</v>
+        <v>73493.75</v>
       </c>
       <c r="I360" s="1">
-        <v>-2.0384615384615</v>
+        <v>0</v>
       </c>
       <c r="J360">
-        <v>2.9</v>
-[...2 lines deleted...]
-        <v>855</v>
+        <v>0.0</v>
+      </c>
+      <c r="K360">
+        <v>0.0</v>
       </c>
       <c r="L360" s="1">
-        <v>104427.0</v>
+        <v>73493.75</v>
       </c>
       <c r="M360" s="1">
-        <v>107326.32</v>
+        <v>73493.75</v>
       </c>
       <c r="N360" s="1">
-        <v>0.08</v>
+        <v>0.05</v>
       </c>
       <c r="O360">
         <v>1</v>
       </c>
       <c r="Z360" t="s">
-        <v>853</v>
+        <v>885</v>
       </c>
     </row>
     <row r="361" spans="1:26">
       <c r="A361" t="s">
-        <v>857</v>
+        <v>888</v>
       </c>
       <c r="B361" s="1">
-        <v>171000.0</v>
+        <v>-1480.0</v>
       </c>
       <c r="C361" s="1">
-        <v>98.932</v>
+        <v>101.8</v>
       </c>
       <c r="D361" s="1">
-        <v>99.902</v>
+        <v>80.0240540541</v>
       </c>
       <c r="E361" t="s">
         <v>8</v>
       </c>
       <c r="F361">
         <v>1.0</v>
       </c>
       <c r="G361" s="1">
-        <v>170832.42</v>
+        <v>-1184356.0</v>
       </c>
       <c r="H361" s="1">
-        <v>-1658.7</v>
+        <v>-322284.0</v>
       </c>
       <c r="I361" s="1">
-        <v>-0.97095153250185</v>
+        <v>27.211750520958</v>
       </c>
       <c r="J361">
-        <v>1.24</v>
-[...2 lines deleted...]
-        <v>858</v>
+        <v>0.0</v>
+      </c>
+      <c r="K361">
+        <v>0.0</v>
       </c>
       <c r="L361" s="1">
-        <v>169173.72</v>
+        <v>-1506640.0</v>
       </c>
       <c r="M361" s="1">
-        <v>171296.58</v>
+        <v>-1506640.0</v>
       </c>
       <c r="N361" s="1">
-        <v>0.12</v>
+        <v>-1.11</v>
       </c>
       <c r="O361">
         <v>1</v>
       </c>
       <c r="Z361" t="s">
-        <v>856</v>
-[...533 lines deleted...]
-      <c r="K372" t="s">
         <v>887</v>
-      </c>
-[...363 lines deleted...]
-        <v>900</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">