--- v3 (2026-07-10)
+++ v4 (2026-09-02)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="641">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="643">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>FR0000945180</t>
   </si>
   <si>
@@ -118,1869 +118,1875 @@
   <si>
     <t>CC (EUR)</t>
   </si>
   <si>
     <t>Interets (EUR)</t>
   </si>
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>FR0000008997</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
   <si>
-    <t>OE100626</t>
-[...4 lines deleted...]
-  <si>
     <t>DU100626</t>
   </si>
   <si>
     <t>EURO-SCHATZ JUN 26</t>
   </si>
   <si>
+    <t>XS3399007288</t>
+  </si>
+  <si>
+    <t>ABERTIS INFRAESTRUCTURAS SA 3.625 08/03/2032</t>
+  </si>
+  <si>
     <t>XS2859413341</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 16/07/2036</t>
   </si>
   <si>
-    <t>16 301.37</t>
+    <t>19 357.88</t>
   </si>
   <si>
     <t>XS2747610751</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 3.875 15/01/2032</t>
   </si>
   <si>
-    <t>2 834.59</t>
+    <t>4 458.90</t>
   </si>
   <si>
     <t>XS2809859536</t>
   </si>
   <si>
     <t>ACHMEA BV 02/11/2044</t>
   </si>
   <si>
-    <t>12 384.09</t>
+    <t>16 258.87</t>
+  </si>
+  <si>
+    <t>XS3388179676</t>
+  </si>
+  <si>
+    <t>ADIDAS AG 3.5 26/05/2031</t>
+  </si>
+  <si>
+    <t>1 121.92</t>
   </si>
   <si>
     <t>BE6363767821</t>
   </si>
   <si>
     <t>AGEAS SA 02/05/2056</t>
   </si>
   <si>
-    <t>35 175.34</t>
+    <t>3 345.21</t>
   </si>
   <si>
     <t>BE6369832363</t>
   </si>
   <si>
     <t>AGEAS SA PERP</t>
   </si>
   <si>
-    <t>22 984.93</t>
+    <t>32 835.62</t>
   </si>
   <si>
     <t>XS3237229193</t>
   </si>
   <si>
     <t>AIB GROUP PLC 02/12/2036</t>
   </si>
   <si>
-    <t>17 080.48</t>
+    <t>23 630.14</t>
   </si>
   <si>
     <t>FR0014013VX5</t>
   </si>
   <si>
     <t>AIR LIQUIDE FINANCE SA 3 05/05/2033</t>
   </si>
   <si>
-    <t>10 520.55</t>
+    <t>1 972.60</t>
+  </si>
+  <si>
+    <t>XS2251233651</t>
+  </si>
+  <si>
+    <t>AKELIUS RESIDENTIAL PROPERTY FINAN 1.125 11/01/2029</t>
+  </si>
+  <si>
+    <t>4 043.34</t>
   </si>
   <si>
     <t>XS3324546251</t>
   </si>
   <si>
     <t>AKZO NOBEL NV 4 25/03/2031</t>
   </si>
   <si>
-    <t>1 900.27</t>
+    <t>6 745.97</t>
+  </si>
+  <si>
+    <t>XS3359749481</t>
+  </si>
+  <si>
+    <t>ALLIANDER NV 3.25 30/04/2031</t>
+  </si>
+  <si>
+    <t>1 726.51</t>
   </si>
   <si>
     <t>XS2829852842</t>
   </si>
   <si>
     <t>ALLIANDER NV PERP</t>
   </si>
   <si>
-    <t>32 289.04</t>
+    <t>37 947.95</t>
   </si>
   <si>
     <t>DE000A351U49</t>
   </si>
   <si>
     <t>ALLIANZ SE 25/07/2053</t>
   </si>
   <si>
-    <t>8 392.94</t>
-[...17 lines deleted...]
-    <t>19 888.22</t>
+    <t>10 020.47</t>
+  </si>
+  <si>
+    <t>XS3357187809</t>
+  </si>
+  <si>
+    <t>ALPHA BANK SA 06/05/2032</t>
+  </si>
+  <si>
+    <t>5 780.14</t>
   </si>
   <si>
     <t>XS2761146468</t>
   </si>
   <si>
     <t>ALPHA BANK SA 12/05/2030</t>
   </si>
   <si>
-    <t>18 465.75</t>
-[...17 lines deleted...]
-    <t>16 915.07</t>
+    <t>1 260.27</t>
+  </si>
+  <si>
+    <t>XS3372845746</t>
+  </si>
+  <si>
+    <t>ALPHABET INC 3.45 11/05/2032</t>
+  </si>
+  <si>
+    <t>1 361.10</t>
   </si>
   <si>
     <t>XS3224609456</t>
   </si>
   <si>
     <t>ALPHABET INC 3.5 06/11/2038</t>
   </si>
   <si>
-    <t>6 098.63</t>
+    <t>8 054.79</t>
   </si>
   <si>
     <t>XS3229091015</t>
   </si>
   <si>
     <t>AMCOR UK FINANCE PLC 3.75 20/02/2033</t>
   </si>
   <si>
-    <t>5 445.21</t>
+    <t>10 684.93</t>
   </si>
   <si>
     <t>FR001400P728</t>
   </si>
   <si>
     <t>APRR SA 3.125 06/01/2034</t>
   </si>
   <si>
-    <t>3 356.16</t>
+    <t>5 102.74</t>
   </si>
   <si>
     <t>FR001400ZZD7</t>
   </si>
   <si>
     <t>ARKEMA SA PERP</t>
   </si>
   <si>
-    <t>29 994.52</t>
+    <t>XS3196024296</t>
+  </si>
+  <si>
+    <t>AROUNDTOWN SA 3.25 02/01/2031</t>
+  </si>
+  <si>
+    <t>5 449.32</t>
   </si>
   <si>
     <t>XS3070545234</t>
   </si>
   <si>
     <t>AROUNDTOWN SA 3.5 13/05/2030</t>
   </si>
   <si>
-    <t>54 772.60</t>
-[...8 lines deleted...]
-    <t>34 843.03</t>
+    <t>3 586.30</t>
   </si>
   <si>
     <t>XS2790191303</t>
   </si>
   <si>
     <t>ASR NEDERLAND NV PERP</t>
   </si>
   <si>
-    <t>13 721.92</t>
+    <t>20 201.71</t>
   </si>
   <si>
     <t>XS1311440082</t>
   </si>
   <si>
     <t>ASSICURAZIONI GENERALI SPA PERP</t>
   </si>
   <si>
-    <t>33 105.48</t>
+    <t>43 095.89</t>
   </si>
   <si>
     <t>XS2872909770</t>
   </si>
   <si>
     <t>ASTRAZENECA FINANCE LLC 3.278 05/08/2033</t>
   </si>
   <si>
-    <t>31 231.71</t>
+    <t>67 485.49</t>
   </si>
   <si>
     <t>XS2314312179</t>
   </si>
   <si>
     <t>AXA SA 07/10/2041</t>
   </si>
   <si>
-    <t>5 076.46</t>
+    <t>6 446.30</t>
   </si>
   <si>
     <t>XS2431029441</t>
   </si>
   <si>
     <t>AXA SA 10/07/2042</t>
   </si>
   <si>
-    <t>4 012.91</t>
-[...8 lines deleted...]
-    <t>5 601.37</t>
+    <t>4 749.09</t>
+  </si>
+  <si>
+    <t>XS3393830651</t>
+  </si>
+  <si>
+    <t>AXA SA 29/05/2056</t>
   </si>
   <si>
     <t>XS2737652474</t>
   </si>
   <si>
     <t>AXA SA PERP</t>
   </si>
   <si>
-    <t>4 447.71</t>
+    <t>7 025.36</t>
+  </si>
+  <si>
+    <t>XS2432565187</t>
+  </si>
+  <si>
+    <t>BALDER FINLAND OYJ 2 18/01/2031</t>
+  </si>
+  <si>
+    <t>8 257.53</t>
   </si>
   <si>
     <t>XS2762369549</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA 08/02/2036</t>
   </si>
   <si>
-    <t>7 813.36</t>
+    <t>13 943.84</t>
   </si>
   <si>
     <t>IT0005632267</t>
   </si>
   <si>
     <t>BANCO BPM SPA 3.375 21/01/2030</t>
   </si>
   <si>
-    <t>2 241.00</t>
+    <t>3 618.00</t>
   </si>
   <si>
     <t>XS3090080733</t>
   </si>
   <si>
     <t>BANCO DE CREDITO SOCIAL COOPERATIV 13/06/2031</t>
   </si>
   <si>
-    <t>26 321.92</t>
-[...8 lines deleted...]
-    <t>4 880.14</t>
+    <t>30 723.29</t>
+  </si>
+  <si>
+    <t>XS3352075058</t>
+  </si>
+  <si>
+    <t>BANCO SANTANDER SA 22/04/2038</t>
+  </si>
+  <si>
+    <t>7 009.59</t>
   </si>
   <si>
     <t>XS2817323749</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA PERP</t>
   </si>
   <si>
-    <t>8 337.08</t>
+    <t>2 282.61</t>
   </si>
   <si>
     <t>XS2345798271</t>
   </si>
   <si>
     <t>BANK OF AMERICA CORP 24/05/2032</t>
   </si>
   <si>
-    <t>13 737.26</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3332496184</t>
   </si>
   <si>
     <t>BANK OF IRELAND GROUP PLC 02/04/2034</t>
   </si>
   <si>
-    <t>1 331.30</t>
+    <t>6 989.33</t>
   </si>
   <si>
     <t>XS3112064947</t>
   </si>
   <si>
     <t>BANK OF MONTREAL 09/01/2032</t>
   </si>
   <si>
-    <t>14 253.25</t>
+    <t>21 905.00</t>
   </si>
   <si>
     <t>FR0014015J95</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 21/07/2033</t>
   </si>
   <si>
-    <t>10 346.58</t>
+    <t>16 704.11</t>
   </si>
   <si>
     <t>XS2831195644</t>
   </si>
   <si>
     <t>BARCLAYS PLC 31/05/2036</t>
   </si>
   <si>
-    <t>38 993.77</t>
-[...10 lines deleted...]
-  <si>
     <t>BE0390167337</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 3.375 20/02/2031</t>
   </si>
   <si>
-    <t>7 351.03</t>
+    <t>14 424.66</t>
   </si>
   <si>
     <t>BE6365319829</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 3.375 28/05/2030</t>
   </si>
   <si>
-    <t>41 554.11</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3215466338</t>
   </si>
   <si>
     <t>BMS IRELAND CAPITAL FUNDING DAC 3.363 10/11/2033</t>
   </si>
   <si>
-    <t>14 281.23</t>
-[...8 lines deleted...]
-    <t>27 009.55</t>
+    <t>18 980.22</t>
+  </si>
+  <si>
+    <t>FR0014018PQ0</t>
+  </si>
+  <si>
+    <t>BNP PARIBAS CARDIF SA 27/05/2041</t>
   </si>
   <si>
     <t>FR001400LZI6</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 13/11/2032</t>
   </si>
   <si>
-    <t>17 802.74</t>
+    <t>23 776.03</t>
   </si>
   <si>
     <t>FR001400F2H9</t>
   </si>
   <si>
     <t>BNP PARIBAS SA PERP</t>
   </si>
   <si>
-    <t>20 098.90</t>
+    <t>28 365.38</t>
   </si>
   <si>
     <t>XS2555221246</t>
   </si>
   <si>
     <t>BOOKING HOLDINGS INC 4.75 15/11/2034</t>
   </si>
   <si>
+    <t>26 157.53</t>
+  </si>
+  <si>
+    <t>FR0014005V67</t>
+  </si>
+  <si>
+    <t>BPCE SA 13/10/2046</t>
+  </si>
+  <si>
+    <t>10 898.63</t>
+  </si>
+  <si>
+    <t>FR001400WP90</t>
+  </si>
+  <si>
+    <t>BPCE SA 20/01/2034</t>
+  </si>
+  <si>
+    <t>32 547.95</t>
+  </si>
+  <si>
+    <t>XS3227880021</t>
+  </si>
+  <si>
+    <t>BT FINANCE PLC 3.375 17/11/2032</t>
+  </si>
+  <si>
+    <t>16 947.03</t>
+  </si>
+  <si>
+    <t>FR0014013058</t>
+  </si>
+  <si>
+    <t>BUREAU VERITAS SA 3.375 01/10/2033</t>
+  </si>
+  <si>
+    <t>20 471.92</t>
+  </si>
+  <si>
+    <t>XS3226502485</t>
+  </si>
+  <si>
+    <t>CAIXABANK SA 14/05/2038</t>
+  </si>
+  <si>
+    <t>1 560.62</t>
+  </si>
+  <si>
+    <t>FR0014012S89</t>
+  </si>
+  <si>
+    <t>CAPGEMINI SE 3.5 25/09/2034</t>
+  </si>
+  <si>
+    <t>19 331.51</t>
+  </si>
+  <si>
+    <t>XS2387052744</t>
+  </si>
+  <si>
+    <t>CASTELLUM HELSINKI FINANCE HOLDING 0.875 17/09/2029</t>
+  </si>
+  <si>
+    <t>5 609.59</t>
+  </si>
+  <si>
+    <t>XS2793256137</t>
+  </si>
+  <si>
+    <t>CBRE GLOBAL INVESTORS OPEN-ENDED F 4.75 27/03/2034</t>
+  </si>
+  <si>
+    <t>11 224.32</t>
+  </si>
+  <si>
+    <t>FR001400RIX8</t>
+  </si>
+  <si>
+    <t>CNP ASSURANCES 16/07/2054</t>
+  </si>
+  <si>
+    <t>30 198.29</t>
+  </si>
+  <si>
+    <t>XS3326476523</t>
+  </si>
+  <si>
+    <t>COCA-COLA HBC FINANCE BV 4 01/10/2033</t>
+  </si>
+  <si>
+    <t>8 374.36</t>
+  </si>
+  <si>
+    <t>XS2909746310</t>
+  </si>
+  <si>
+    <t>COMCAST CORPORATION 3.25 26/09/2032</t>
+  </si>
+  <si>
+    <t>11 554.60</t>
+  </si>
+  <si>
+    <t>DE000CZ45YV9</t>
+  </si>
+  <si>
+    <t>COMMERZBANK AG 16/07/2032</t>
+  </si>
+  <si>
+    <t>49 556.16</t>
+  </si>
+  <si>
+    <t>XS2796609787</t>
+  </si>
+  <si>
+    <t>COMPAGNIE DE SAINT GOBAIN SA 3.375 08/04/2030</t>
+  </si>
+  <si>
+    <t>4 743.49</t>
+  </si>
+  <si>
+    <t>FR001400Q486</t>
+  </si>
+  <si>
+    <t>COMPAGNIE GENERALE DES ETABLISSEME 3.125 16/05/2031</t>
+  </si>
+  <si>
+    <t>1 789.38</t>
+  </si>
+  <si>
+    <t>FR001400Q7X2</t>
+  </si>
+  <si>
+    <t>COVIVIO HOTELS SCA 4.125 23/05/2033</t>
+  </si>
+  <si>
+    <t>2 712.33</t>
+  </si>
+  <si>
+    <t>FR001400MDV4</t>
+  </si>
+  <si>
+    <t>COVIVIO SA 4.625 05/06/2032</t>
+  </si>
+  <si>
+    <t>18 449.32</t>
+  </si>
+  <si>
+    <t>FR001400F067</t>
+  </si>
+  <si>
+    <t>CREDIT AGRICOLE SA PERP</t>
+  </si>
+  <si>
+    <t>11 505.43</t>
+  </si>
+  <si>
+    <t>FR001400PZV0</t>
+  </si>
+  <si>
+    <t>CREDIT MUTUEL ARKEA 15/05/2035</t>
+  </si>
+  <si>
+    <t>1 581.37</t>
+  </si>
+  <si>
+    <t>BE0002989706</t>
+  </si>
+  <si>
+    <t>CRELAN SA 23/01/2032</t>
+  </si>
+  <si>
+    <t>20 884.93</t>
+  </si>
+  <si>
+    <t>BE0390287564</t>
+  </si>
+  <si>
+    <t>CRELAN SA-BRUSSELS HEAD OFFICE 30/04/2037</t>
+  </si>
+  <si>
+    <t>3 452.05</t>
+  </si>
+  <si>
+    <t>XS2900380812</t>
+  </si>
+  <si>
+    <t>DAIMLER TRUCK INTERNATIONAL FINANC 3.375 23/09/2030</t>
+  </si>
+  <si>
+    <t>16 440.41</t>
+  </si>
+  <si>
+    <t>XS3352082930</t>
+  </si>
+  <si>
+    <t>DANAHER CORPORATION 3.25 29/04/2030</t>
+  </si>
+  <si>
+    <t>2 186.14</t>
+  </si>
+  <si>
+    <t>FR0014017HO4</t>
+  </si>
+  <si>
+    <t>DANONE SA 3.785 01/04/2034</t>
+  </si>
+  <si>
+    <t>4 645.70</t>
+  </si>
+  <si>
+    <t>DE000A30VT06</t>
+  </si>
+  <si>
+    <t>DEUTSCHE BANK AG (PARIS BRANCH) 05/09/2030</t>
+  </si>
+  <si>
+    <t>70 794.52</t>
+  </si>
+  <si>
+    <t>DE000A4DE9Y3</t>
+  </si>
+  <si>
+    <t>DEUTSCHE BANK AG 13/02/2031</t>
+  </si>
+  <si>
+    <t>4 105.48</t>
+  </si>
+  <si>
+    <t>XS2280835260</t>
+  </si>
+  <si>
+    <t>DIGITAL INTREPID HOLDING BV 0.625 15/07/2031</t>
+  </si>
+  <si>
+    <t>3 883.56</t>
+  </si>
+  <si>
+    <t>XS2977974927</t>
+  </si>
+  <si>
+    <t>DNB BANK ASA 15/01/2031</t>
+  </si>
+  <si>
+    <t>XS3074473474</t>
+  </si>
+  <si>
+    <t>DNB BANK ASA 20/05/2031</t>
+  </si>
+  <si>
+    <t>XS3351033785</t>
+  </si>
+  <si>
+    <t>DSB 3.625 22/04/2036</t>
+  </si>
+  <si>
+    <t>2 464.11</t>
+  </si>
+  <si>
+    <t>XS2852136063</t>
+  </si>
+  <si>
+    <t>DSM BV 3.625 02/07/2034</t>
+  </si>
+  <si>
+    <t>23 428.42</t>
+  </si>
+  <si>
+    <t>XS2932834604</t>
+  </si>
+  <si>
+    <t>DSV FINANCE BV 3.25 06/11/2030</t>
+  </si>
+  <si>
+    <t>14 023.97</t>
+  </si>
+  <si>
+    <t>XS3204041266</t>
+  </si>
+  <si>
+    <t>DZ BANK AG DEUTSCHE ZENTRAL GENOSS 15/10/2035</t>
+  </si>
+  <si>
+    <t>14 133.57</t>
+  </si>
+  <si>
+    <t>XS3274805376</t>
+  </si>
+  <si>
+    <t>E.ON SE 3.448 19/01/2034</t>
+  </si>
+  <si>
+    <t>28 649.57</t>
+  </si>
+  <si>
+    <t>XS3166221948</t>
+  </si>
+  <si>
+    <t>EAST JAPAN RAILWAY COMPANY 3.727 02/09/2037</t>
+  </si>
+  <si>
+    <t>34 398.17</t>
+  </si>
+  <si>
+    <t>XS3071203056</t>
+  </si>
+  <si>
+    <t>EATON CAPITAL UNLIMITED CO 3.625 09/05/2035</t>
+  </si>
+  <si>
+    <t>2 065.75</t>
+  </si>
+  <si>
+    <t>PTEDP6OM0007</t>
+  </si>
+  <si>
+    <t>EDP SA 02/12/2055</t>
+  </si>
+  <si>
+    <t>11 267.12</t>
+  </si>
+  <si>
+    <t>XS3391835629</t>
+  </si>
+  <si>
+    <t>EDP SERVICIOS FINANCIEROS ESPANA S 3.75 01/03/2033</t>
+  </si>
+  <si>
+    <t>BE6373697216</t>
+  </si>
+  <si>
+    <t>ELIA GROUP SA PERP</t>
+  </si>
+  <si>
+    <t>5 702.05</t>
+  </si>
+  <si>
+    <t>XS3070067072</t>
+  </si>
+  <si>
+    <t>ELISA OYJ 2.875 14/05/2030</t>
+  </si>
+  <si>
+    <t>2 585.37</t>
+  </si>
+  <si>
+    <t>XS2312746345</t>
+  </si>
+  <si>
+    <t>ENEL SPA NC30 PERP</t>
+  </si>
+  <si>
+    <t>14 039.59</t>
+  </si>
+  <si>
+    <t>XS1713463559</t>
+  </si>
+  <si>
+    <t>ENEL SPA PERP</t>
+  </si>
+  <si>
+    <t>10 652.05</t>
+  </si>
+  <si>
+    <t>FR0013504677</t>
+  </si>
+  <si>
+    <t>ENGIE SA 1.75 27/03/2028</t>
+  </si>
+  <si>
+    <t>2 646.58</t>
+  </si>
+  <si>
+    <t>FR001400KHG0</t>
+  </si>
+  <si>
+    <t>ENGIE SA 3.875 06/01/2031</t>
+  </si>
+  <si>
+    <t>9 491.10</t>
+  </si>
+  <si>
+    <t>FR0014016Z94</t>
+  </si>
+  <si>
+    <t>ENGIE SA PERP</t>
+  </si>
+  <si>
+    <t>8 802.28</t>
+  </si>
+  <si>
+    <t>AT0000A3RNZ8</t>
+  </si>
+  <si>
+    <t>ERSTE GROUP BANK AG 21/04/2036</t>
+  </si>
+  <si>
+    <t>4 068.49</t>
+  </si>
+  <si>
+    <t>FR001400RX89</t>
+  </si>
+  <si>
+    <t>ESSILORLUXOTTICA SA 3 05/03/2032</t>
+  </si>
+  <si>
+    <t>8 975.34</t>
+  </si>
+  <si>
+    <t>FR0014017VR8</t>
+  </si>
+  <si>
+    <t>EURAZEO SE 4.625 17/04/2031</t>
+  </si>
+  <si>
+    <t>4 865.75</t>
+  </si>
+  <si>
+    <t>XS3386670270</t>
+  </si>
+  <si>
+    <t>EUROBANK SA 25/05/2032</t>
+  </si>
+  <si>
+    <t>1 270.79</t>
+  </si>
+  <si>
+    <t>DE000A4DFWV3</t>
+  </si>
+  <si>
+    <t>EVONIK INDUSTRIES AG 09/09/2055</t>
+  </si>
+  <si>
+    <t>18 723.29</t>
+  </si>
+  <si>
+    <t>XS2982065018</t>
+  </si>
+  <si>
+    <t>EXPERIAN PLC 3.51 15/12/2033</t>
+  </si>
+  <si>
+    <t>9 751.36</t>
+  </si>
+  <si>
+    <t>XS3003232272</t>
+  </si>
+  <si>
+    <t>FASTIGHETS AB BALDER 4 19/02/2032</t>
+  </si>
+  <si>
+    <t>11 506.85</t>
+  </si>
+  <si>
+    <t>XS2950696869</t>
+  </si>
+  <si>
+    <t>FINGRID OYJ 2.75 04/12/2029</t>
+  </si>
+  <si>
+    <t>12 546.78</t>
+  </si>
+  <si>
+    <t>XS3350929454</t>
+  </si>
+  <si>
+    <t>GOLDMAN SACHS GROUP INC/THE 22/04/2036</t>
+  </si>
+  <si>
+    <t>3 340.19</t>
+  </si>
+  <si>
+    <t>FR0014006144</t>
+  </si>
+  <si>
+    <t>GROUPE DES ASSURANCES DU CREDIT MU 21/04/2042</t>
+  </si>
+  <si>
+    <t>1 115.07</t>
+  </si>
+  <si>
+    <t>XS2198574209</t>
+  </si>
+  <si>
+    <t>HANNOVER RUECK SE 08/10/2040</t>
+  </si>
+  <si>
+    <t>4 583.56</t>
+  </si>
+  <si>
+    <t>XS3319131119</t>
+  </si>
+  <si>
+    <t>HENKEL AG &amp; CO KGAA 3.625 02/04/2031</t>
+  </si>
+  <si>
+    <t>6 882.53</t>
+  </si>
+  <si>
+    <t>XS2385390724</t>
+  </si>
+  <si>
+    <t>HOLDING DINFRASTRUCTURES DES METIE 0.625 16/09/2028</t>
+  </si>
+  <si>
+    <t>4 022.26</t>
+  </si>
+  <si>
+    <t>DE000A383PT8</t>
+  </si>
+  <si>
+    <t>HOWOGE WOHNUNGSBAU GMBH 3.875 05/06/2030</t>
+  </si>
+  <si>
+    <t>57 965.75</t>
+  </si>
+  <si>
+    <t>XS3224600232</t>
+  </si>
+  <si>
+    <t>IBERDROLA FINANZAS SAU PERP</t>
+  </si>
+  <si>
+    <t>62 866.44</t>
+  </si>
+  <si>
+    <t>FR001400ZRC6</t>
+  </si>
+  <si>
+    <t>ICADE 4.375 22/05/2035</t>
+  </si>
+  <si>
+    <t>1 558.22</t>
+  </si>
+  <si>
+    <t>FR0014018J01</t>
+  </si>
+  <si>
+    <t>1 246.58</t>
+  </si>
+  <si>
+    <t>XS3190744907</t>
+  </si>
+  <si>
+    <t>IDS FINANCING PLC 3.25 01/01/2029</t>
+  </si>
+  <si>
+    <t>23 393.59</t>
+  </si>
+  <si>
+    <t>FR00140141X5</t>
+  </si>
+  <si>
+    <t>IMERYS S.A. 4 21/11/2032</t>
+  </si>
+  <si>
+    <t>12 821.92</t>
+  </si>
+  <si>
+    <t>XS3324619231</t>
+  </si>
+  <si>
+    <t>INFORMA PLC 3.75 29/04/2032</t>
+  </si>
+  <si>
+    <t>3 291.78</t>
+  </si>
+  <si>
+    <t>XS2244936659</t>
+  </si>
+  <si>
+    <t>INFRASTRUTTURE WIRELESS ITALIANE S 1.625 21/10/2028</t>
+  </si>
+  <si>
+    <t>10 061.64</t>
+  </si>
+  <si>
+    <t>XS3153087559</t>
+  </si>
+  <si>
+    <t>ING GROEP NV 20/08/2037</t>
+  </si>
+  <si>
+    <t>51 978.08</t>
+  </si>
+  <si>
+    <t>XS2886191589</t>
+  </si>
+  <si>
+    <t>ING GROEP NV 26/08/2035</t>
+  </si>
+  <si>
+    <t>29 552.05</t>
+  </si>
+  <si>
+    <t>IT0005611550</t>
+  </si>
+  <si>
+    <t>INTESA SANPAOLO SPA 16/09/2032</t>
+  </si>
+  <si>
+    <t>33 283.94</t>
+  </si>
+  <si>
+    <t>XS3032046016</t>
+  </si>
+  <si>
+    <t>INVESTOR AB 3.5 31/03/2034</t>
+  </si>
+  <si>
+    <t>XS2977890313</t>
+  </si>
+  <si>
+    <t>IREN SPA PERP</t>
+  </si>
+  <si>
+    <t>3 624.66</t>
+  </si>
+  <si>
+    <t>XS2957380228</t>
+  </si>
+  <si>
+    <t>JOHNSON CONTROLS INTERNATIONAL PLC 3.125 11/12/2033</t>
+  </si>
+  <si>
+    <t>11 611.73</t>
+  </si>
+  <si>
+    <t>XS3300349639</t>
+  </si>
+  <si>
+    <t>JPMORGAN CHASE &amp; CO 18/02/2032</t>
+  </si>
+  <si>
+    <t>15 099.88</t>
+  </si>
+  <si>
+    <t>BE0002990712</t>
+  </si>
+  <si>
+    <t>KBC GROEP NV 17/04/2035</t>
+  </si>
+  <si>
+    <t>6 246.58</t>
+  </si>
+  <si>
+    <t>BE0390152180</t>
+  </si>
+  <si>
+    <t>KBC GROEP NV PERP</t>
+  </si>
+  <si>
+    <t>10 821.92</t>
+  </si>
+  <si>
+    <t>FR001400NDQ2</t>
+  </si>
+  <si>
+    <t>KLEPIERRE SA 3.875 23/09/2033</t>
+  </si>
+  <si>
+    <t>32 358.90</t>
+  </si>
+  <si>
+    <t>XS2229470146</t>
+  </si>
+  <si>
+    <t>KONINKLIJKE KPN NV 0.875 14/12/2032</t>
+  </si>
+  <si>
+    <t>3 298.63</t>
+  </si>
+  <si>
+    <t>FR0014018T74</t>
+  </si>
+  <si>
+    <t>LA BANQUE POSTALE 03/06/2034</t>
+  </si>
+  <si>
+    <t>DE000A3E5VK1</t>
+  </si>
+  <si>
+    <t>LEG IMMOBILIEN SE 0.75 30/06/2031</t>
+  </si>
+  <si>
+    <t>3 482.88</t>
+  </si>
+  <si>
+    <t>XS3069338336</t>
+  </si>
+  <si>
+    <t>LLOYDS BANKING GROUP PLC 09/05/2035</t>
+  </si>
+  <si>
+    <t>1 299.29</t>
+  </si>
+  <si>
+    <t>XS2815980664</t>
+  </si>
+  <si>
+    <t>LLOYDS BANKING GROUP PLC 14/05/2032</t>
+  </si>
+  <si>
+    <t>XS2679904685</t>
+  </si>
+  <si>
+    <t>LSEG NETHERLANDS BV 4.231 29/09/2030</t>
+  </si>
+  <si>
+    <t>33 864.69</t>
+  </si>
+  <si>
+    <t>FR001400ZEB6</t>
+  </si>
+  <si>
+    <t>LVMH MOET HENNESSY LOUIS VUITTON S 3 07/03/2032</t>
+  </si>
+  <si>
+    <t>14 630.14</t>
+  </si>
+  <si>
+    <t>XS3238400165</t>
+  </si>
+  <si>
+    <t>MAGNUM ICC FINANCE BV 3.25 26/11/2031</t>
+  </si>
+  <si>
+    <t>10 150.68</t>
+  </si>
+  <si>
+    <t>XS3238212164</t>
+  </si>
+  <si>
+    <t>MAGNUM ICC FINANCE BV 3.75 26/11/2034</t>
+  </si>
+  <si>
     <t>19 520.55</t>
   </si>
   <si>
-    <t>FR001400G6Y4</t>
-[...736 lines deleted...]
-  <si>
     <t>XS3320665444</t>
   </si>
   <si>
     <t>MAPLE PARENT HOLDINGS CORP 4.728 26/03/2035</t>
   </si>
   <si>
-    <t>2 254.41</t>
+    <t>8 305.74</t>
   </si>
   <si>
     <t>XS3223939466</t>
   </si>
   <si>
     <t>MERCK KGAA 24/11/2055</t>
   </si>
   <si>
-    <t>12 082.19</t>
+    <t>24 657.53</t>
   </si>
   <si>
     <t>XS3293638568</t>
   </si>
   <si>
-    <t>MIZUHO FINANCIAL GROUP INC 3.21 16/05/2032</t>
-[...2 lines deleted...]
-    <t>7 815.07</t>
+    <t>MIZUHO FINANCIAL GROUP INC 16/05/2032</t>
+  </si>
+  <si>
+    <t>3 273.41</t>
   </si>
   <si>
     <t>XS2790333889</t>
   </si>
   <si>
     <t>MORGAN STANLEY 21/03/2035</t>
   </si>
   <si>
-    <t>6 501.37</t>
+    <t>20 316.78</t>
+  </si>
+  <si>
+    <t>XS3281048499</t>
+  </si>
+  <si>
+    <t>MORGAN STANLEY 23/01/2032</t>
+  </si>
+  <si>
+    <t>7 340.65</t>
   </si>
   <si>
     <t>XS2434710872</t>
   </si>
   <si>
     <t>NATIONAL GRID NORTH AMERICA INC 1.054 20/01/2031</t>
   </si>
   <si>
-    <t>2 981.12</t>
+    <t>4 791.08</t>
   </si>
   <si>
     <t>XS2894910665</t>
   </si>
   <si>
     <t>NATIONAL GRID NORTH AMERICA INC 3.631 03/09/2031</t>
   </si>
   <si>
-    <t>10 004.95</t>
+    <t>12 293.07</t>
   </si>
   <si>
     <t>XS2388449758</t>
   </si>
   <si>
     <t>NATIONALE NEDERLANDEN BANK N V 0.5 21/09/2028</t>
   </si>
   <si>
-    <t>5 616.44</t>
+    <t>7 013.70</t>
+  </si>
+  <si>
+    <t>XS3059437460</t>
+  </si>
+  <si>
+    <t>NATIONWIDE BUILDING SOCIETY 30/07/2035</t>
+  </si>
+  <si>
+    <t>47 408.22</t>
   </si>
   <si>
     <t>XS2898838516</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 12/09/2032</t>
   </si>
   <si>
-    <t>30 015.11</t>
+    <t>37 168.25</t>
   </si>
   <si>
     <t>XS3009472989</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 25/02/2035</t>
   </si>
   <si>
-    <t>5 385.60</t>
+    <t>11 107.80</t>
   </si>
   <si>
     <t>XS3303513066</t>
   </si>
   <si>
     <t>NETWORK FINANCE COMPANY PTY LTD 3.5 05/09/2033</t>
   </si>
   <si>
-    <t>1 917.81</t>
+    <t>4 363.01</t>
   </si>
   <si>
     <t>XS2602037629</t>
   </si>
   <si>
     <t>NN GROUP NV PERP</t>
   </si>
   <si>
-    <t>5 442.31</t>
+    <t>13 853.15</t>
   </si>
   <si>
     <t>XS3232967318</t>
   </si>
   <si>
     <t>NORDEA BANK ABP 19/11/2035</t>
   </si>
   <si>
-    <t>28 600.00</t>
+    <t>38 590.41</t>
   </si>
   <si>
     <t>XS3100081507</t>
   </si>
   <si>
     <t>NTT FINANCE CORP 3.678 16/07/2033</t>
   </si>
   <si>
-    <t>14 992.54</t>
+    <t>17 803.64</t>
   </si>
   <si>
     <t>XS2776001377</t>
   </si>
   <si>
     <t>OMNICOM FINANCE HOLDINGS PLC 3.7 06/03/2032</t>
   </si>
   <si>
-    <t>3 558.08</t>
+    <t>8 210.96</t>
   </si>
   <si>
     <t>XS3284416917</t>
   </si>
   <si>
     <t>OP CORPORATE BANK PLC 30/01/2032</t>
   </si>
   <si>
-    <t>14 179.62</t>
+    <t>23 952.05</t>
   </si>
   <si>
     <t>FR001400DY43</t>
   </si>
   <si>
     <t>ORANGE SA 3.625 16/11/2031</t>
   </si>
   <si>
-    <t>7 398.97</t>
+    <t>9 931.51</t>
   </si>
   <si>
     <t>FR001400OXS4</t>
   </si>
   <si>
     <t>ORANGE SA PERP</t>
   </si>
   <si>
-    <t>1 479.45</t>
+    <t>3 994.52</t>
   </si>
   <si>
     <t>FR001400GDJ1</t>
   </si>
   <si>
-    <t>79 741.44</t>
+    <t>10 381.85</t>
+  </si>
+  <si>
+    <t>XS3195025054</t>
+  </si>
+  <si>
+    <t>P3 GROUP SARL 3.75 02/04/2033</t>
   </si>
   <si>
     <t>XS2901491261</t>
   </si>
   <si>
     <t>P3 GROUP SARL 4 19/04/2032</t>
   </si>
   <si>
-    <t>15 031.23</t>
+    <t>1 920.66</t>
+  </si>
+  <si>
+    <t>XS3296830444</t>
+  </si>
+  <si>
+    <t>POWSZECHNA KASA OSZCZEDNOSCI BANK 06/05/2030</t>
+  </si>
+  <si>
+    <t>2 347.81</t>
   </si>
   <si>
     <t>XS3013011203</t>
   </si>
   <si>
     <t>PPG INDUSTRIES INC 3.25 04/03/2032</t>
   </si>
   <si>
-    <t>2 303.58</t>
-[...5 lines deleted...]
-    <t>PROLOGIS EURO FINANCE LLC 1 08/02/2029</t>
+    <t>5 169.01</t>
   </si>
   <si>
     <t>XS2810794680</t>
   </si>
   <si>
     <t>PROLOGIS EURO FINANCE LLC 4 05/05/2034</t>
   </si>
   <si>
-    <t>24 051.73</t>
+    <t>2 097.53</t>
   </si>
   <si>
     <t>XS2187529180</t>
   </si>
   <si>
     <t>PROLOGIS INTERNATIONAL FUNDING II 1.625 17/06/2032</t>
   </si>
   <si>
-    <t>8 040.41</t>
+    <t>9 402.74</t>
   </si>
   <si>
     <t>BE0002830116</t>
   </si>
   <si>
     <t>PROXIMUS NV 0.75 17/11/2036</t>
   </si>
   <si>
-    <t>2 736.99</t>
+    <t>3 680.14</t>
   </si>
   <si>
     <t>FR0014010CI2</t>
   </si>
   <si>
     <t>PUBLICIS GROUPE SA 3.375 12/06/2032</t>
   </si>
   <si>
-    <t>25 465.07</t>
+    <t>29 709.25</t>
   </si>
   <si>
     <t>CH1353015048</t>
   </si>
   <si>
     <t>RAIFFEISEN SCHWEIZ GENOSSENSCHAFT 03/09/2032</t>
   </si>
   <si>
-    <t>16 473.90</t>
+    <t>20 241.47</t>
   </si>
   <si>
     <t>FR0014015EO5</t>
   </si>
   <si>
     <t>RCI BANQUE SA 3.75 16/02/2032</t>
   </si>
   <si>
-    <t>7 232.88</t>
-[...8 lines deleted...]
-    <t>60 188.36</t>
+    <t>11 424.66</t>
   </si>
   <si>
     <t>XS2744299335</t>
   </si>
   <si>
     <t>RED ELECTRICA FINANCIACIONES SAU 3 17/01/2034</t>
   </si>
   <si>
-    <t>4 290.41</t>
+    <t>15 879.45</t>
   </si>
   <si>
     <t>XS2838500218</t>
   </si>
   <si>
     <t>REDEIA CORPORACION SA 3.375 09/07/2032</t>
   </si>
   <si>
-    <t>10 319.18</t>
-[...5 lines deleted...]
-    <t>RELX FINANCE BV 0.5 10/03/2028</t>
+    <t>12 205.48</t>
+  </si>
+  <si>
+    <t>XS3348120653</t>
+  </si>
+  <si>
+    <t>REDEIA CORPORACION SA PERP</t>
+  </si>
+  <si>
+    <t>4 554.79</t>
   </si>
   <si>
     <t>XS2779010300</t>
   </si>
   <si>
     <t>RELX FINANCE BV 3.375 20/03/2033</t>
   </si>
   <si>
-    <t>2 311.64</t>
+    <t>7 027.40</t>
   </si>
   <si>
     <t>FR001400U3P1</t>
   </si>
   <si>
     <t>ROQUETTE FRERES SA 3.774 25/11/2031</t>
   </si>
   <si>
-    <t>10 132.93</t>
+    <t>13 824.21</t>
   </si>
   <si>
     <t>FR001400J150</t>
   </si>
   <si>
     <t>RTE RESEAU DE TRANSPORT D ELECTRIC 3.75 04/07/2035</t>
   </si>
   <si>
-    <t>43 767.12</t>
+    <t>51 626.71</t>
   </si>
   <si>
     <t>XS3304304945</t>
   </si>
   <si>
     <t>SAGE GROUP PLC 3.821 25/02/2033</t>
   </si>
   <si>
-    <t>4 100.30</t>
-[...8 lines deleted...]
-    <t>2 305.48</t>
+    <t>8 456.87</t>
+  </si>
+  <si>
+    <t>XS3393869279</t>
+  </si>
+  <si>
+    <t>SAP SE 3.25 03/06/2031</t>
   </si>
   <si>
     <t>XS2894895684</t>
   </si>
   <si>
     <t>SCOTTISH HYDRO ELECTRIC TRANSMISSI 3.375 04/09/2032</t>
   </si>
   <si>
-    <t>25 084.48</t>
+    <t>30 847.13</t>
+  </si>
+  <si>
+    <t>XS3310387256</t>
+  </si>
+  <si>
+    <t>SELP FINANCE SARL 3.875 21/04/2031</t>
+  </si>
+  <si>
+    <t>1 868.49</t>
   </si>
   <si>
     <t>XS2616008970</t>
   </si>
   <si>
     <t>SIKA CAPITAL BV 3.75 03/05/2030</t>
   </si>
   <si>
-    <t>49 198.36</t>
+    <t>4 550.14</t>
   </si>
   <si>
     <t>FR0014012ID6</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 02/09/2033</t>
   </si>
   <si>
-    <t>4 541.10</t>
+    <t>5 589.04</t>
   </si>
   <si>
     <t>FR0014014A53</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 20/11/2035</t>
   </si>
   <si>
-    <t>16 933.22</t>
+    <t>22 889.04</t>
+  </si>
+  <si>
+    <t>XS3317460619</t>
+  </si>
+  <si>
+    <t>SOFTBANK CORP 3.936 30/06/2032</t>
+  </si>
+  <si>
+    <t>3 561.16</t>
   </si>
   <si>
     <t>XS3027988263</t>
   </si>
   <si>
     <t>SSE PLC 3.5 18/03/2032</t>
   </si>
   <si>
-    <t>2 094.53</t>
+    <t>9 790.60</t>
   </si>
   <si>
     <t>XS2439704318</t>
   </si>
   <si>
     <t>SSE PLC PERP</t>
   </si>
   <si>
-    <t>31 386.30</t>
+    <t>3 857.53</t>
   </si>
   <si>
     <t>XS2631822868</t>
   </si>
   <si>
     <t>STATKRAFT AS 3.5 09/06/2033</t>
   </si>
   <si>
-    <t>21 955.93</t>
+    <t>25 579.73</t>
   </si>
   <si>
     <t>XS2768793676</t>
   </si>
   <si>
     <t>STATNETT SF 3.375 26/02/2036</t>
   </si>
   <si>
-    <t>3 911.30</t>
-[...17 lines deleted...]
-    <t>38 585.96</t>
+    <t>8 155.48</t>
+  </si>
+  <si>
+    <t>XS3326547992</t>
+  </si>
+  <si>
+    <t>SWISS RE SUBORDINATED FINANCE PLC 22/04/2037</t>
+  </si>
+  <si>
+    <t>4 897.35</t>
   </si>
   <si>
     <t>XS2314267449</t>
   </si>
   <si>
     <t>TELE2 AB 0.75 23/03/2031</t>
   </si>
   <si>
     <t>XS2623868994</t>
   </si>
   <si>
     <t>TELE2 AB 3.75 22/11/2029</t>
   </si>
   <si>
-    <t>8 961.99</t>
+    <t>12 158.22</t>
   </si>
   <si>
     <t>XS2589828941</t>
   </si>
   <si>
     <t>TELIA COMPANY AB 3.625 22/02/2032</t>
   </si>
   <si>
-    <t>4 052.05</t>
+    <t>8 104.11</t>
   </si>
   <si>
     <t>XS3166363906</t>
   </si>
   <si>
     <t>TELSTRA GROUP LTD 3.375 02/03/2035</t>
   </si>
   <si>
-    <t>5 168.84</t>
+    <t>11 299.32</t>
   </si>
   <si>
     <t>XS2613162424</t>
   </si>
   <si>
     <t>TELSTRA GROUP LTD 3.75 04/05/2031</t>
   </si>
   <si>
-    <t>21 267.12</t>
+    <t>1 910.96</t>
   </si>
   <si>
     <t>XS2549543143</t>
   </si>
   <si>
     <t>TENNET NETHERLANDS BV 3.875 28/10/2028</t>
   </si>
   <si>
-    <t>5 350.68</t>
+    <t>6 975.00</t>
   </si>
   <si>
     <t>XS2549543226</t>
   </si>
   <si>
     <t>TENNET NETHERLANDS BV 4.25 28/04/2032</t>
   </si>
   <si>
-    <t>8 173.97</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3128477521</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA 3 22/07/2031</t>
   </si>
   <si>
-    <t>20 769.86</t>
+    <t>24 752.05</t>
+  </si>
+  <si>
+    <t>XS3281650823</t>
+  </si>
+  <si>
+    <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
+  </si>
+  <si>
+    <t>6 565.97</t>
   </si>
   <si>
     <t>XS2798269069</t>
   </si>
   <si>
-    <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
-[...5 lines deleted...]
-    <t>3 875.00</t>
+    <t>4 919.18</t>
   </si>
   <si>
     <t>FR001400L263</t>
   </si>
   <si>
     <t>THALES SA 4.25 18/10/2031</t>
   </si>
   <si>
-    <t>14 508.22</t>
+    <t>18 665.07</t>
   </si>
   <si>
     <t>XS3298843924</t>
   </si>
   <si>
     <t>T-MOBILE USA INC 3.625 19/02/2035</t>
   </si>
   <si>
-    <t>7 937.26</t>
+    <t>15 433.56</t>
   </si>
   <si>
     <t>XS2980851351</t>
   </si>
   <si>
     <t>TORONTO-DOMINION BANK/THE 23/01/2036</t>
   </si>
   <si>
-    <t>5 965.17</t>
-[...17 lines deleted...]
-    <t>10 190.19</t>
+    <t>9 721.02</t>
+  </si>
+  <si>
+    <t>XS2614623978</t>
+  </si>
+  <si>
+    <t>TRANSURBAN FINANCE COMPANY PTY LTD 4.225 26/04/2033</t>
+  </si>
+  <si>
+    <t>6 771.58</t>
   </si>
   <si>
     <t>CH1305916897</t>
   </si>
   <si>
     <t>UBS GROUP AG 09/06/2033</t>
   </si>
   <si>
-    <t>17 460.62</t>
+    <t>20 342.47</t>
   </si>
   <si>
     <t>BE0390119825</t>
   </si>
   <si>
     <t>UCB SA 4.25 20/03/2030</t>
   </si>
   <si>
-    <t>2 328.77</t>
+    <t>7 079.45</t>
   </si>
   <si>
     <t>FR001400SIL1</t>
   </si>
   <si>
     <t>UNIBAIL-RODAMCO-WESTFIELD SE 3.875 11/09/2034</t>
   </si>
   <si>
-    <t>18 260.27</t>
+    <t>22 591.78</t>
+  </si>
+  <si>
+    <t>IT0005704900</t>
+  </si>
+  <si>
+    <t>UNICREDIT SPA 16/04/2032</t>
+  </si>
+  <si>
+    <t>4 688.96</t>
   </si>
   <si>
     <t>XS2496289138</t>
   </si>
   <si>
     <t>UNIVERSAL MUSIC GROUP NV 3.75 30/06/2032</t>
   </si>
   <si>
-    <t>32 074.52</t>
-[...5 lines deleted...]
-    <t>VATTENFALL AB 3.75 18/10/2026</t>
+    <t>37 754.38</t>
   </si>
   <si>
     <t>FR001400UHP0</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA 2.974 10/01/2031</t>
   </si>
   <si>
-    <t>6 127.25</t>
+    <t>9 451.62</t>
   </si>
   <si>
     <t>FR0014017P12</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA 3.69 10/04/2031</t>
   </si>
   <si>
+    <t>2 224.11</t>
+  </si>
+  <si>
     <t>FR00140007L3</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA NC8.5 PERP</t>
   </si>
   <si>
-    <t>22 130.14</t>
-[...8 lines deleted...]
-    <t>26 605.48</t>
+    <t>2 773.97</t>
   </si>
   <si>
     <t>XS3310548105</t>
   </si>
   <si>
     <t>VESTAS WIND SYSTEMS A/S 3.75 15/06/2033</t>
   </si>
   <si>
-    <t>2 496.58</t>
+    <t>7 212.33</t>
   </si>
   <si>
     <t>DE000A3MP4V7</t>
   </si>
   <si>
     <t>VONOVIA SE 0.75 01/09/2032</t>
   </si>
   <si>
-    <t>4 160.96</t>
+    <t>5 104.11</t>
   </si>
   <si>
     <t>XS2198580271</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 0.75 03/07/2030</t>
   </si>
   <si>
-    <t>6 441.78</t>
+    <t>7 594.52</t>
   </si>
   <si>
     <t>XS2592516210</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 3.75 03/04/2031</t>
   </si>
   <si>
+    <t>3 821.92</t>
+  </si>
+  <si>
     <t>CH1471403852</t>
   </si>
   <si>
     <t>ZUERCHER KANTONALBANK 11/09/2031</t>
   </si>
   <si>
-    <t>14 857.97</t>
+    <t>18 382.42</t>
   </si>
   <si>
     <t>CDS-00108784</t>
   </si>
   <si>
     <t>PAR20260409050236053</t>
   </si>
   <si>
-    <t>-14 930.56</t>
+    <t>-45 388.89</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -2344,212 +2350,212 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>326.4981</v>
+        <v>326.3351</v>
       </c>
       <c r="D2">
-        <v>6403.41</v>
+        <v>6463.9</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>2090702.43</v>
+        <v>2109398.27</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>2090702.43</v>
+        <v>2109398.27</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>3484.0</v>
+        <v>3289.0</v>
       </c>
       <c r="D3">
-        <v>11413.74</v>
+        <v>11521.56</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>39765494.68</v>
+        <v>37894427.53</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>39765494.68</v>
+        <v>37894427.53</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>1179065.8776</v>
+        <v>1360539.5584</v>
       </c>
       <c r="D4">
-        <v>112.31</v>
+        <v>113.43</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>132429325.54</v>
+        <v>154328524.59</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>132429325.54</v>
+        <v>154328524.59</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>165325.6491</v>
+        <v>175859.0445</v>
       </c>
       <c r="D5">
-        <v>102.27</v>
+        <v>103.18</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>16909102.85</v>
+        <v>18146003.97</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>16909102.85</v>
+        <v>18146003.97</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
         <v>1901.0</v>
       </c>
       <c r="D6">
-        <v>99.3</v>
+        <v>100.18</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>188781.2</v>
+        <v>190456.57</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>188781.2</v>
+        <v>190456.57</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P210"/>
+  <dimension ref="A1:P212"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O210" sqref="O210"/>
+      <selection activeCell="O212" sqref="O212"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>17</v>
       </c>
       <c r="B1" t="s">
         <v>18</v>
       </c>
       <c r="C1" t="s">
         <v>19</v>
       </c>
       <c r="D1" t="s">
         <v>20</v>
       </c>
       <c r="E1" t="s">
         <v>21</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>22</v>
@@ -2568,10489 +2574,10589 @@
       </c>
       <c r="L1" t="s">
         <v>27</v>
       </c>
       <c r="M1" t="s">
         <v>28</v>
       </c>
       <c r="N1" t="s">
         <v>29</v>
       </c>
       <c r="O1" t="s">
         <v>30</v>
       </c>
       <c r="P1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>32</v>
       </c>
       <c r="B2" t="s">
         <v>33</v>
       </c>
       <c r="C2" s="1">
-        <v>1509.0</v>
+        <v>2639.0</v>
       </c>
       <c r="D2" s="1">
-        <v>4790.39</v>
+        <v>4805.92</v>
       </c>
       <c r="E2" s="1">
-        <v>4786.9710072896</v>
+        <v>4799.6333270178</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>7223539.25</v>
+        <v>12666232.35</v>
       </c>
       <c r="I2" s="1">
-        <v>5159.26</v>
+        <v>16590.53</v>
       </c>
       <c r="J2" s="1">
-        <v>0.071422883180153</v>
+        <v>0.13098235956488</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>7228698.51</v>
+        <v>12682822.88</v>
       </c>
       <c r="N2" s="1">
-        <v>7228698.51</v>
+        <v>12682822.88</v>
       </c>
       <c r="O2" s="1">
-        <v>3.78</v>
+        <v>5.96</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>34</v>
       </c>
       <c r="B3" t="s">
         <v>35</v>
       </c>
       <c r="C3" s="1">
-        <v>84.0</v>
+        <v>456.0</v>
       </c>
       <c r="D3" s="1">
-        <v>115.5</v>
+        <v>105.845</v>
       </c>
       <c r="E3" s="1">
-        <v>116.0125</v>
+        <v>105.804342105</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>0.0</v>
       </c>
       <c r="I3" s="1">
-        <v>-43050.0</v>
+        <v>18540.0</v>
       </c>
       <c r="J3" s="1">
         <v>0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>-43050.0</v>
+        <v>18540.0</v>
       </c>
       <c r="N3" s="1">
-        <v>-43050.0</v>
+        <v>18540.0</v>
       </c>
       <c r="O3" s="1">
-        <v>-0.02</v>
+        <v>0.01</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>36</v>
       </c>
       <c r="B4" t="s">
         <v>37</v>
       </c>
       <c r="C4" s="1">
-        <v>153.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D4" s="1">
-        <v>105.855</v>
+        <v>99.769</v>
       </c>
       <c r="E4" s="1">
-        <v>105.725</v>
+        <v>99.331</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
-        <v>0.0</v>
+        <v>695317.0</v>
       </c>
       <c r="I4" s="1">
-        <v>19890.0</v>
+        <v>3066.0</v>
       </c>
       <c r="J4" s="1">
-        <v>0</v>
+        <v>0.44094995520029</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>19890.0</v>
+        <v>698383.0</v>
       </c>
       <c r="N4" s="1">
-        <v>19890.0</v>
+        <v>698383.0</v>
       </c>
       <c r="O4" s="1">
-        <v>0.01</v>
+        <v>0.33</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>38</v>
       </c>
       <c r="B5" t="s">
         <v>39</v>
       </c>
       <c r="C5" s="1">
         <v>500000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>101.138</v>
+        <v>101.932</v>
       </c>
       <c r="E5" s="1">
         <v>99.634</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
         <v>498170.0</v>
       </c>
       <c r="I5" s="1">
-        <v>7520.0</v>
+        <v>11490.0</v>
       </c>
       <c r="J5" s="1">
-        <v>1.5095248609912</v>
+        <v>2.3064415761688</v>
       </c>
       <c r="K5">
-        <v>3.26</v>
+        <v>3.87</v>
       </c>
       <c r="L5" t="s">
         <v>40</v>
       </c>
       <c r="M5" s="1">
-        <v>505690.0</v>
+        <v>509660.0</v>
       </c>
       <c r="N5" s="1">
-        <v>521991.37</v>
+        <v>529017.88</v>
       </c>
       <c r="O5" s="1">
-        <v>0.27</v>
+        <v>0.25</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>41</v>
       </c>
       <c r="B6" t="s">
         <v>42</v>
       </c>
       <c r="C6" s="1">
         <v>300000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>101.192</v>
+        <v>101.698</v>
       </c>
       <c r="E6" s="1">
         <v>99.179</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
         <v>297537.0</v>
       </c>
       <c r="I6" s="1">
-        <v>6039.0</v>
+        <v>7557.0</v>
       </c>
       <c r="J6" s="1">
-        <v>2.0296635376441</v>
+        <v>2.5398521864508</v>
       </c>
       <c r="K6">
-        <v>0.94</v>
+        <v>1.49</v>
       </c>
       <c r="L6" t="s">
         <v>43</v>
       </c>
       <c r="M6" s="1">
-        <v>303576.0</v>
+        <v>305094.0</v>
       </c>
       <c r="N6" s="1">
-        <v>306410.59</v>
+        <v>309552.9</v>
       </c>
       <c r="O6" s="1">
-        <v>0.16</v>
+        <v>0.15</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>44</v>
       </c>
       <c r="B7" t="s">
         <v>45</v>
       </c>
       <c r="C7" s="1">
         <v>493000.0</v>
       </c>
       <c r="D7" s="1">
-        <v>106.546</v>
+        <v>107.874</v>
       </c>
       <c r="E7" s="1">
         <v>100.24670385</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
         <v>494216.25</v>
       </c>
       <c r="I7" s="1">
-        <v>31055.53</v>
+        <v>37602.57</v>
       </c>
       <c r="J7" s="1">
-        <v>6.2837937846034</v>
+        <v>7.6085256201106</v>
       </c>
       <c r="K7">
-        <v>2.51</v>
+        <v>3.3</v>
       </c>
       <c r="L7" t="s">
         <v>46</v>
       </c>
       <c r="M7" s="1">
-        <v>525271.78</v>
+        <v>531818.82</v>
       </c>
       <c r="N7" s="1">
-        <v>537655.87</v>
+        <v>548077.69</v>
       </c>
       <c r="O7" s="1">
-        <v>0.28</v>
+        <v>0.26</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>47</v>
       </c>
       <c r="B8" t="s">
         <v>48</v>
       </c>
       <c r="C8" s="1">
-        <v>800000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="D8" s="1">
-        <v>101.245</v>
+        <v>100.871</v>
       </c>
       <c r="E8" s="1">
-        <v>99.9080525</v>
+        <v>99.847</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
-        <v>799264.42</v>
+        <v>1298011.0</v>
       </c>
       <c r="I8" s="1">
-        <v>10695.58</v>
+        <v>13312.0</v>
       </c>
       <c r="J8" s="1">
-        <v>1.338177921144</v>
+        <v>1.0255691207548</v>
       </c>
       <c r="K8">
-        <v>4.4</v>
+        <v>0.09</v>
       </c>
       <c r="L8" t="s">
         <v>49</v>
       </c>
       <c r="M8" s="1">
-        <v>809960.0</v>
+        <v>1311323.0</v>
       </c>
       <c r="N8" s="1">
-        <v>845135.34</v>
+        <v>1312444.92</v>
       </c>
       <c r="O8" s="1">
-        <v>0.44</v>
+        <v>0.62</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>50</v>
       </c>
       <c r="B9" t="s">
         <v>51</v>
       </c>
       <c r="C9" s="1">
-        <v>1200000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>99.547</v>
+        <v>101.791</v>
       </c>
       <c r="E9" s="1">
-        <v>100.0</v>
+        <v>99.9080525</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
-        <v>1200000.0</v>
+        <v>799264.42</v>
       </c>
       <c r="I9" s="1">
-        <v>-5436.0</v>
+        <v>15063.58</v>
       </c>
       <c r="J9" s="1">
-        <v>-0.453</v>
+        <v>1.884680416526</v>
       </c>
       <c r="K9">
-        <v>1.92</v>
+        <v>0.42</v>
       </c>
       <c r="L9" t="s">
         <v>52</v>
       </c>
       <c r="M9" s="1">
-        <v>1194564.0</v>
+        <v>814328.0</v>
       </c>
       <c r="N9" s="1">
-        <v>1217548.93</v>
+        <v>817673.21</v>
       </c>
       <c r="O9" s="1">
-        <v>0.64</v>
+        <v>0.38</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>53</v>
       </c>
       <c r="B10" t="s">
         <v>54</v>
       </c>
       <c r="C10" s="1">
-        <v>1250000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>97.769</v>
+        <v>101.204</v>
       </c>
       <c r="E10" s="1">
-        <v>99.33</v>
+        <v>100.0</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>1241625.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="I10" s="1">
-        <v>-19512.5</v>
+        <v>14448.0</v>
       </c>
       <c r="J10" s="1">
-        <v>-1.5715292459479</v>
+        <v>1.204</v>
       </c>
       <c r="K10">
-        <v>1.37</v>
+        <v>2.74</v>
       </c>
       <c r="L10" t="s">
         <v>55</v>
       </c>
       <c r="M10" s="1">
-        <v>1222112.5</v>
+        <v>1214448.0</v>
       </c>
       <c r="N10" s="1">
-        <v>1239192.98</v>
+        <v>1247283.62</v>
       </c>
       <c r="O10" s="1">
-        <v>0.65</v>
+        <v>0.59</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>56</v>
       </c>
       <c r="B11" t="s">
         <v>57</v>
       </c>
       <c r="C11" s="1">
-        <v>800000.0</v>
+        <v>1250000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>96.785</v>
+        <v>98.388</v>
       </c>
       <c r="E11" s="1">
-        <v>99.253</v>
+        <v>99.33</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>794024.0</v>
+        <v>1241625.0</v>
       </c>
       <c r="I11" s="1">
-        <v>-19744.0</v>
+        <v>-11775.0</v>
       </c>
       <c r="J11" s="1">
-        <v>-2.4865747131069</v>
+        <v>-0.94835397160979</v>
       </c>
       <c r="K11">
-        <v>1.32</v>
+        <v>1.89</v>
       </c>
       <c r="L11" t="s">
         <v>58</v>
       </c>
       <c r="M11" s="1">
-        <v>774280.0</v>
+        <v>1229850.0</v>
       </c>
       <c r="N11" s="1">
-        <v>784800.55</v>
+        <v>1253480.14</v>
       </c>
       <c r="O11" s="1">
-        <v>0.41</v>
+        <v>0.59</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>59</v>
       </c>
       <c r="B12" t="s">
         <v>60</v>
       </c>
       <c r="C12" s="1">
-        <v>867000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>100.265</v>
+        <v>97.131</v>
       </c>
       <c r="E12" s="1">
-        <v>99.955</v>
+        <v>99.253</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>866609.85</v>
+        <v>794024.0</v>
       </c>
       <c r="I12" s="1">
-        <v>2687.7</v>
+        <v>-16976.0</v>
       </c>
       <c r="J12" s="1">
-        <v>0.31013956280326</v>
+        <v>-2.1379706406859</v>
       </c>
       <c r="K12">
-        <v>0.22</v>
+        <v>0.25</v>
       </c>
       <c r="L12" t="s">
         <v>61</v>
       </c>
       <c r="M12" s="1">
-        <v>869297.55</v>
+        <v>777048.0</v>
       </c>
       <c r="N12" s="1">
-        <v>871197.82</v>
+        <v>779020.6</v>
       </c>
       <c r="O12" s="1">
-        <v>0.46</v>
+        <v>0.37</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>62</v>
       </c>
       <c r="B13" t="s">
         <v>63</v>
       </c>
       <c r="C13" s="1">
-        <v>900000.0</v>
+        <v>911000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>101.725</v>
+        <v>93.922</v>
       </c>
       <c r="E13" s="1">
-        <v>100.85737</v>
+        <v>93.75230516</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>907716.33</v>
+        <v>854083.5</v>
       </c>
       <c r="I13" s="1">
-        <v>7808.67</v>
+        <v>1545.92</v>
       </c>
       <c r="J13" s="1">
-        <v>0.86025443653746</v>
+        <v>0.18100337964614</v>
       </c>
       <c r="K13">
-        <v>3.59</v>
+        <v>0.44</v>
       </c>
       <c r="L13" t="s">
         <v>64</v>
       </c>
       <c r="M13" s="1">
-        <v>915525.0</v>
+        <v>855629.42</v>
       </c>
       <c r="N13" s="1">
-        <v>947814.04</v>
+        <v>859672.76</v>
       </c>
       <c r="O13" s="1">
-        <v>0.5</v>
+        <v>0.4</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>65</v>
       </c>
       <c r="B14" t="s">
         <v>66</v>
       </c>
       <c r="C14" s="1">
-        <v>200000.0</v>
+        <v>867000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>109.751</v>
+        <v>100.842</v>
       </c>
       <c r="E14" s="1">
-        <v>100.412855</v>
+        <v>99.955</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>200825.71</v>
+        <v>866609.85</v>
       </c>
       <c r="I14" s="1">
-        <v>18676.29</v>
+        <v>7690.29</v>
       </c>
       <c r="J14" s="1">
-        <v>9.2997505150113</v>
+        <v>0.88739932969836</v>
       </c>
       <c r="K14">
-        <v>4.2</v>
+        <v>0.78</v>
       </c>
       <c r="L14" t="s">
         <v>67</v>
       </c>
       <c r="M14" s="1">
-        <v>219502.0</v>
+        <v>874300.14</v>
       </c>
       <c r="N14" s="1">
-        <v>227894.94</v>
+        <v>881046.11</v>
       </c>
       <c r="O14" s="1">
-        <v>0.12</v>
+        <v>0.41</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>68</v>
       </c>
       <c r="B15" t="s">
         <v>69</v>
       </c>
       <c r="C15" s="1">
-        <v>900000.0</v>
+        <v>554000.0</v>
       </c>
       <c r="D15" s="1">
-        <v>101.159</v>
+        <v>99.864</v>
       </c>
       <c r="E15" s="1">
-        <v>100.021</v>
+        <v>99.646</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>900189.0</v>
+        <v>552038.84</v>
       </c>
       <c r="I15" s="1">
-        <v>10242.0</v>
+        <v>1207.72</v>
       </c>
       <c r="J15" s="1">
-        <v>1.1377610701753</v>
+        <v>0.21877446159404</v>
       </c>
       <c r="K15">
-        <v>3.19</v>
+        <v>0.31</v>
       </c>
       <c r="L15" t="s">
         <v>70</v>
       </c>
       <c r="M15" s="1">
-        <v>910431.0</v>
+        <v>553246.56</v>
       </c>
       <c r="N15" s="1">
-        <v>939165.73</v>
+        <v>554973.07</v>
       </c>
       <c r="O15" s="1">
-        <v>0.49</v>
+        <v>0.26</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>71</v>
       </c>
       <c r="B16" t="s">
         <v>72</v>
       </c>
       <c r="C16" s="1">
-        <v>800000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>88.543</v>
+        <v>101.599</v>
       </c>
       <c r="E16" s="1">
-        <v>77.49666625</v>
+        <v>100.85737</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
-        <v>619973.33</v>
+        <v>907716.33</v>
       </c>
       <c r="I16" s="1">
-        <v>88370.67</v>
+        <v>6674.67</v>
       </c>
       <c r="J16" s="1">
-        <v>14.253947020592</v>
+        <v>0.73532553942265</v>
       </c>
       <c r="K16">
-        <v>2.49</v>
+        <v>4.22</v>
       </c>
       <c r="L16" t="s">
         <v>73</v>
       </c>
       <c r="M16" s="1">
-        <v>708344.0</v>
+        <v>914391.0</v>
       </c>
       <c r="N16" s="1">
-        <v>728232.22</v>
+        <v>952338.95</v>
       </c>
       <c r="O16" s="1">
-        <v>0.38</v>
+        <v>0.45</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>74</v>
       </c>
       <c r="B17" t="s">
         <v>75</v>
       </c>
       <c r="C17" s="1">
-        <v>400000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D17" s="1">
-        <v>103.705</v>
+        <v>110.356</v>
       </c>
       <c r="E17" s="1">
-        <v>106.6386</v>
+        <v>100.412855</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>426554.4</v>
+        <v>200825.71</v>
       </c>
       <c r="I17" s="1">
-        <v>-11734.4</v>
+        <v>19886.29</v>
       </c>
       <c r="J17" s="1">
-        <v>-2.7509738499943</v>
+        <v>9.9022630120416</v>
       </c>
       <c r="K17">
-        <v>4.62</v>
+        <v>5.01</v>
       </c>
       <c r="L17" t="s">
         <v>76</v>
       </c>
       <c r="M17" s="1">
-        <v>414820.0</v>
+        <v>220712.0</v>
       </c>
       <c r="N17" s="1">
-        <v>433285.75</v>
+        <v>230732.47</v>
       </c>
       <c r="O17" s="1">
-        <v>0.23</v>
+        <v>0.11</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>77</v>
       </c>
       <c r="B18" t="s">
         <v>78</v>
       </c>
       <c r="C18" s="1">
-        <v>300000.0</v>
+        <v>1940000.0</v>
       </c>
       <c r="D18" s="1">
-        <v>107.134</v>
+        <v>100.209</v>
       </c>
       <c r="E18" s="1">
-        <v>111.15333333</v>
+        <v>99.58</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>333460.0</v>
+        <v>1931852.0</v>
       </c>
       <c r="I18" s="1">
-        <v>-12058.0</v>
+        <v>12202.6</v>
       </c>
       <c r="J18" s="1">
-        <v>-3.6160259101541</v>
+        <v>0.6316529423579</v>
       </c>
       <c r="K18">
-        <v>5.48</v>
+        <v>0.3</v>
       </c>
       <c r="L18" t="s">
         <v>79</v>
       </c>
       <c r="M18" s="1">
-        <v>321402.0</v>
+        <v>1944054.6</v>
       </c>
       <c r="N18" s="1">
-        <v>337845.49</v>
+        <v>1949834.74</v>
       </c>
       <c r="O18" s="1">
-        <v>0.18</v>
+        <v>0.92</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>80</v>
       </c>
       <c r="B19" t="s">
         <v>81</v>
       </c>
       <c r="C19" s="1">
-        <v>600000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D19" s="1">
-        <v>97.411</v>
+        <v>104.162</v>
       </c>
       <c r="E19" s="1">
-        <v>99.433</v>
+        <v>106.6386</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>596598.0</v>
+        <v>426554.4</v>
       </c>
       <c r="I19" s="1">
-        <v>-12132.0</v>
+        <v>-9906.4</v>
       </c>
       <c r="J19" s="1">
-        <v>-2.0335301157563</v>
+        <v>-2.3224235877065</v>
       </c>
       <c r="K19">
-        <v>2.82</v>
+        <v>0.32</v>
       </c>
       <c r="L19" t="s">
         <v>82</v>
       </c>
       <c r="M19" s="1">
-        <v>584466.0</v>
+        <v>416648.0</v>
       </c>
       <c r="N19" s="1">
-        <v>601381.07</v>
+        <v>417908.27</v>
       </c>
       <c r="O19" s="1">
-        <v>0.31</v>
+        <v>0.2</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>83</v>
       </c>
       <c r="B20" t="s">
         <v>84</v>
       </c>
       <c r="C20" s="1">
-        <v>400000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D20" s="1">
-        <v>95.724</v>
+        <v>100.693</v>
       </c>
       <c r="E20" s="1">
-        <v>98.803</v>
+        <v>100.61</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
-        <v>395212.0</v>
+        <v>603660.0</v>
       </c>
       <c r="I20" s="1">
-        <v>-12316.0</v>
+        <v>498.0</v>
       </c>
       <c r="J20" s="1">
-        <v>-3.1163021365748</v>
+        <v>0.082496769704801</v>
       </c>
       <c r="K20">
-        <v>1.52</v>
+        <v>0.23</v>
       </c>
       <c r="L20" t="s">
         <v>85</v>
       </c>
       <c r="M20" s="1">
-        <v>382896.0</v>
+        <v>604158.0</v>
       </c>
       <c r="N20" s="1">
-        <v>388994.63</v>
+        <v>605519.1</v>
       </c>
       <c r="O20" s="1">
-        <v>0.2</v>
+        <v>0.28</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>86</v>
       </c>
       <c r="B21" t="s">
         <v>87</v>
       </c>
       <c r="C21" s="1">
-        <v>1000000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D21" s="1">
-        <v>97.97</v>
+        <v>96.617</v>
       </c>
       <c r="E21" s="1">
-        <v>99.462144</v>
+        <v>98.803</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>994621.44</v>
+        <v>395212.0</v>
       </c>
       <c r="I21" s="1">
-        <v>-14921.44</v>
+        <v>-8744.0</v>
       </c>
       <c r="J21" s="1">
-        <v>-1.5002129855556</v>
+        <v>-2.2124834266166</v>
       </c>
       <c r="K21">
-        <v>0.54</v>
+        <v>2.01</v>
       </c>
       <c r="L21" t="s">
         <v>88</v>
       </c>
       <c r="M21" s="1">
-        <v>979700.0</v>
+        <v>386468.0</v>
       </c>
       <c r="N21" s="1">
-        <v>985145.21</v>
+        <v>394522.79</v>
       </c>
       <c r="O21" s="1">
-        <v>0.51</v>
+        <v>0.19</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>89</v>
       </c>
       <c r="B22" t="s">
         <v>90</v>
       </c>
       <c r="C22" s="1">
-        <v>400000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D22" s="1">
-        <v>96.423</v>
+        <v>98.882</v>
       </c>
       <c r="E22" s="1">
-        <v>98.646</v>
+        <v>99.462144</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
-        <v>394584.0</v>
+        <v>994621.44</v>
       </c>
       <c r="I22" s="1">
-        <v>-8892.0</v>
+        <v>-5801.44</v>
       </c>
       <c r="J22" s="1">
-        <v>-2.2535125600633</v>
+        <v>-0.583281213001</v>
       </c>
       <c r="K22">
-        <v>0.84</v>
+        <v>1.07</v>
       </c>
       <c r="L22" t="s">
         <v>91</v>
       </c>
       <c r="M22" s="1">
-        <v>385692.0</v>
+        <v>988820.0</v>
       </c>
       <c r="N22" s="1">
-        <v>389048.16</v>
+        <v>999504.93</v>
       </c>
       <c r="O22" s="1">
-        <v>0.2</v>
+        <v>0.47</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>92</v>
       </c>
       <c r="B23" t="s">
         <v>93</v>
       </c>
       <c r="C23" s="1">
-        <v>800000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D23" s="1">
-        <v>99.188</v>
+        <v>96.948</v>
       </c>
       <c r="E23" s="1">
-        <v>99.912</v>
+        <v>98.646</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
-        <v>799296.0</v>
+        <v>394584.0</v>
       </c>
       <c r="I23" s="1">
-        <v>-5792.0</v>
+        <v>-6792.0</v>
       </c>
       <c r="J23" s="1">
-        <v>-0.72463768115942</v>
+        <v>-1.7213064898729</v>
       </c>
       <c r="K23">
-        <v>3.75</v>
+        <v>1.28</v>
       </c>
       <c r="L23" t="s">
         <v>94</v>
       </c>
       <c r="M23" s="1">
-        <v>793504.0</v>
+        <v>387792.0</v>
       </c>
       <c r="N23" s="1">
-        <v>823498.52</v>
+        <v>392894.74</v>
       </c>
       <c r="O23" s="1">
-        <v>0.43</v>
+        <v>0.18</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>95</v>
       </c>
       <c r="B24" t="s">
         <v>96</v>
       </c>
       <c r="C24" s="1">
-        <v>1700000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D24" s="1">
-        <v>97.578</v>
+        <v>99.338</v>
       </c>
       <c r="E24" s="1">
-        <v>97.87029412</v>
+        <v>99.912</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>1663795.0</v>
+        <v>799296.0</v>
       </c>
       <c r="I24" s="1">
-        <v>-4969.0</v>
+        <v>-4592.0</v>
       </c>
       <c r="J24" s="1">
-        <v>-0.29865458184452</v>
+        <v>-0.57450556489711</v>
       </c>
       <c r="K24">
-        <v>3.22</v>
-[...2 lines deleted...]
-        <v>97</v>
+        <v>0.09</v>
+      </c>
+      <c r="L24">
+        <v>745.21</v>
       </c>
       <c r="M24" s="1">
-        <v>1658826.0</v>
+        <v>794704.0</v>
       </c>
       <c r="N24" s="1">
-        <v>1713598.6</v>
+        <v>795449.21</v>
       </c>
       <c r="O24" s="1">
-        <v>0.9</v>
+        <v>0.37</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
+        <v>97</v>
+      </c>
+      <c r="B25" t="s">
         <v>98</v>
       </c>
-      <c r="B25" t="s">
+      <c r="C25" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="D25" s="1">
+        <v>96.449</v>
+      </c>
+      <c r="E25" s="1">
+        <v>96.04</v>
+      </c>
+      <c r="F25" t="s">
+        <v>8</v>
+      </c>
+      <c r="G25">
+        <v>1.0</v>
+      </c>
+      <c r="H25" s="1">
+        <v>384160.0</v>
+      </c>
+      <c r="I25" s="1">
+        <v>1636.0</v>
+      </c>
+      <c r="J25" s="1">
+        <v>0.42586422324032</v>
+      </c>
+      <c r="K25">
+        <v>1.36</v>
+      </c>
+      <c r="L25" t="s">
         <v>99</v>
       </c>
-      <c r="C25" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M25" s="1">
-        <v>1099769.0</v>
+        <v>385796.0</v>
       </c>
       <c r="N25" s="1">
-        <v>1134612.03</v>
+        <v>391245.32</v>
       </c>
       <c r="O25" s="1">
-        <v>0.59</v>
+        <v>0.18</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
+        <v>100</v>
+      </c>
+      <c r="B26" t="s">
         <v>101</v>
       </c>
-      <c r="B26" t="s">
+      <c r="C26" s="1">
+        <v>1700000.0</v>
+      </c>
+      <c r="D26" s="1">
+        <v>98.052</v>
+      </c>
+      <c r="E26" s="1">
+        <v>97.87029412</v>
+      </c>
+      <c r="F26" t="s">
+        <v>8</v>
+      </c>
+      <c r="G26">
+        <v>1.0</v>
+      </c>
+      <c r="H26" s="1">
+        <v>1663795.0</v>
+      </c>
+      <c r="I26" s="1">
+        <v>3089.0</v>
+      </c>
+      <c r="J26" s="1">
+        <v>0.18565989199391</v>
+      </c>
+      <c r="K26">
+        <v>0.21</v>
+      </c>
+      <c r="L26" t="s">
         <v>102</v>
       </c>
-      <c r="C26" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M26" s="1">
-        <v>744506.0</v>
+        <v>1666884.0</v>
       </c>
       <c r="N26" s="1">
-        <v>758227.92</v>
+        <v>1670470.3</v>
       </c>
       <c r="O26" s="1">
-        <v>0.4</v>
+        <v>0.79</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
+        <v>103</v>
+      </c>
+      <c r="B27" t="s">
         <v>104</v>
       </c>
-      <c r="B27" t="s">
+      <c r="C27" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="D27" s="1">
+        <v>107.018</v>
+      </c>
+      <c r="E27" s="1">
+        <v>103.75</v>
+      </c>
+      <c r="F27" t="s">
+        <v>8</v>
+      </c>
+      <c r="G27">
+        <v>1.0</v>
+      </c>
+      <c r="H27" s="1">
+        <v>726250.0</v>
+      </c>
+      <c r="I27" s="1">
+        <v>22876.0</v>
+      </c>
+      <c r="J27" s="1">
+        <v>3.1498795180723</v>
+      </c>
+      <c r="K27">
+        <v>2.89</v>
+      </c>
+      <c r="L27" t="s">
         <v>105</v>
       </c>
-      <c r="C27" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M27" s="1">
-        <v>1334827.0</v>
+        <v>749126.0</v>
       </c>
       <c r="N27" s="1">
-        <v>1367932.48</v>
+        <v>769327.71</v>
       </c>
       <c r="O27" s="1">
-        <v>0.71</v>
+        <v>0.36</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
+        <v>106</v>
+      </c>
+      <c r="B28" t="s">
         <v>107</v>
       </c>
-      <c r="B28" t="s">
+      <c r="C28" s="1">
+        <v>1300000.0</v>
+      </c>
+      <c r="D28" s="1">
+        <v>102.614</v>
+      </c>
+      <c r="E28" s="1">
+        <v>105.43894615</v>
+      </c>
+      <c r="F28" t="s">
+        <v>8</v>
+      </c>
+      <c r="G28">
+        <v>1.0</v>
+      </c>
+      <c r="H28" s="1">
+        <v>1370706.3</v>
+      </c>
+      <c r="I28" s="1">
+        <v>-36724.3</v>
+      </c>
+      <c r="J28" s="1">
+        <v>-2.6792245720327</v>
+      </c>
+      <c r="K28">
+        <v>3.32</v>
+      </c>
+      <c r="L28" t="s">
         <v>108</v>
       </c>
-      <c r="C28" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M28" s="1">
-        <v>1364958.0</v>
+        <v>1333982.0</v>
       </c>
       <c r="N28" s="1">
-        <v>1396189.71</v>
+        <v>1377077.89</v>
       </c>
       <c r="O28" s="1">
-        <v>0.73</v>
+        <v>0.65</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
+        <v>109</v>
+      </c>
+      <c r="B29" t="s">
         <v>110</v>
       </c>
-      <c r="B29" t="s">
+      <c r="C29" s="1">
+        <v>2480000.0</v>
+      </c>
+      <c r="D29" s="1">
+        <v>99.164</v>
+      </c>
+      <c r="E29" s="1">
+        <v>99.65603468</v>
+      </c>
+      <c r="F29" t="s">
+        <v>8</v>
+      </c>
+      <c r="G29">
+        <v>1.0</v>
+      </c>
+      <c r="H29" s="1">
+        <v>2471469.66</v>
+      </c>
+      <c r="I29" s="1">
+        <v>-12202.46</v>
+      </c>
+      <c r="J29" s="1">
+        <v>-0.49373294754507</v>
+      </c>
+      <c r="K29">
+        <v>2.72</v>
+      </c>
+      <c r="L29" t="s">
         <v>111</v>
       </c>
-      <c r="C29" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M29" s="1">
-        <v>631475.58</v>
+        <v>2459267.2</v>
       </c>
       <c r="N29" s="1">
-        <v>636552.04</v>
+        <v>2526752.69</v>
       </c>
       <c r="O29" s="1">
-        <v>0.33</v>
+        <v>1.19</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
+        <v>112</v>
+      </c>
+      <c r="B30" t="s">
         <v>113</v>
       </c>
-      <c r="B30" t="s">
+      <c r="C30" s="1">
+        <v>713000.0</v>
+      </c>
+      <c r="D30" s="1">
+        <v>89.089</v>
+      </c>
+      <c r="E30" s="1">
+        <v>98.844</v>
+      </c>
+      <c r="F30" t="s">
+        <v>8</v>
+      </c>
+      <c r="G30">
+        <v>1.0</v>
+      </c>
+      <c r="H30" s="1">
+        <v>704757.72</v>
+      </c>
+      <c r="I30" s="1">
+        <v>-69553.15</v>
+      </c>
+      <c r="J30" s="1">
+        <v>-9.8690866415766</v>
+      </c>
+      <c r="K30">
+        <v>0.9</v>
+      </c>
+      <c r="L30" t="s">
         <v>114</v>
       </c>
-      <c r="C30" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M30" s="1">
-        <v>249078.4</v>
+        <v>635204.57</v>
       </c>
       <c r="N30" s="1">
-        <v>253091.31</v>
+        <v>641650.87</v>
       </c>
       <c r="O30" s="1">
-        <v>0.13</v>
+        <v>0.3</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
+        <v>115</v>
+      </c>
+      <c r="B31" t="s">
         <v>116</v>
       </c>
-      <c r="B31" t="s">
+      <c r="C31" s="1">
+        <v>281000.0</v>
+      </c>
+      <c r="D31" s="1">
+        <v>89.611</v>
+      </c>
+      <c r="E31" s="1">
+        <v>84.29</v>
+      </c>
+      <c r="F31" t="s">
+        <v>8</v>
+      </c>
+      <c r="G31">
+        <v>1.0</v>
+      </c>
+      <c r="H31" s="1">
+        <v>236854.9</v>
+      </c>
+      <c r="I31" s="1">
+        <v>14952.01</v>
+      </c>
+      <c r="J31" s="1">
+        <v>6.3127298611935</v>
+      </c>
+      <c r="K31">
+        <v>1.69</v>
+      </c>
+      <c r="L31" t="s">
         <v>117</v>
       </c>
-      <c r="C31" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M31" s="1">
-        <v>602292.0</v>
+        <v>251806.91</v>
       </c>
       <c r="N31" s="1">
-        <v>607893.37</v>
+        <v>256556.0</v>
       </c>
       <c r="O31" s="1">
-        <v>0.32</v>
+        <v>0.12</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
+        <v>118</v>
+      </c>
+      <c r="B32" t="s">
         <v>119</v>
       </c>
-      <c r="B32" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C32" s="1">
-        <v>287000.0</v>
+        <v>976000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>106.654</v>
+        <v>99.935</v>
       </c>
       <c r="E32" s="1">
-        <v>100.0</v>
+        <v>99.658</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>287000.0</v>
+        <v>972662.08</v>
       </c>
       <c r="I32" s="1">
-        <v>19096.98</v>
+        <v>2703.52</v>
       </c>
       <c r="J32" s="1">
-        <v>6.654</v>
+        <v>0.27795059102129</v>
       </c>
       <c r="K32">
-        <v>1.55</v>
-[...2 lines deleted...]
-        <v>121</v>
+        <v>0.06</v>
+      </c>
+      <c r="L32">
+        <v>593.06</v>
       </c>
       <c r="M32" s="1">
-        <v>306096.98</v>
+        <v>975365.6</v>
       </c>
       <c r="N32" s="1">
-        <v>310544.69</v>
+        <v>975958.66</v>
       </c>
       <c r="O32" s="1">
-        <v>0.16</v>
+        <v>0.46</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
+        <v>120</v>
+      </c>
+      <c r="B33" t="s">
+        <v>121</v>
+      </c>
+      <c r="C33" s="1">
+        <v>287000.0</v>
+      </c>
+      <c r="D33" s="1">
+        <v>107.568</v>
+      </c>
+      <c r="E33" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F33" t="s">
+        <v>8</v>
+      </c>
+      <c r="G33">
+        <v>1.0</v>
+      </c>
+      <c r="H33" s="1">
+        <v>287000.0</v>
+      </c>
+      <c r="I33" s="1">
+        <v>21720.16</v>
+      </c>
+      <c r="J33" s="1">
+        <v>7.568</v>
+      </c>
+      <c r="K33">
+        <v>2.45</v>
+      </c>
+      <c r="L33" t="s">
         <v>122</v>
       </c>
-      <c r="B33" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M33" s="1">
-        <v>929457.0</v>
+        <v>308720.16</v>
       </c>
       <c r="N33" s="1">
-        <v>937270.36</v>
+        <v>315745.52</v>
       </c>
       <c r="O33" s="1">
-        <v>0.49</v>
+        <v>0.15</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
+        <v>123</v>
+      </c>
+      <c r="B34" t="s">
+        <v>124</v>
+      </c>
+      <c r="C34" s="1">
+        <v>1100000.0</v>
+      </c>
+      <c r="D34" s="1">
+        <v>91.978</v>
+      </c>
+      <c r="E34" s="1">
+        <v>91.63853818</v>
+      </c>
+      <c r="F34" t="s">
+        <v>8</v>
+      </c>
+      <c r="G34">
+        <v>1.0</v>
+      </c>
+      <c r="H34" s="1">
+        <v>1008023.92</v>
+      </c>
+      <c r="I34" s="1">
+        <v>3734.08</v>
+      </c>
+      <c r="J34" s="1">
+        <v>0.37043565394758</v>
+      </c>
+      <c r="K34">
+        <v>0.75</v>
+      </c>
+      <c r="L34" t="s">
         <v>125</v>
       </c>
-      <c r="B34" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M34" s="1">
-        <v>291640.84</v>
+        <v>1011758.0</v>
       </c>
       <c r="N34" s="1">
-        <v>293881.84</v>
+        <v>1020015.53</v>
       </c>
       <c r="O34" s="1">
-        <v>0.15</v>
+        <v>0.48</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="B35" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="C35" s="1">
         <v>900000.0</v>
       </c>
       <c r="D35" s="1">
-        <v>98.997</v>
+        <v>104.075</v>
       </c>
       <c r="E35" s="1">
-        <v>100.23766667</v>
+        <v>105.76</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>902139.0</v>
+        <v>951840.0</v>
       </c>
       <c r="I35" s="1">
-        <v>-11166.0</v>
+        <v>-15165.0</v>
       </c>
       <c r="J35" s="1">
-        <v>-1.2377250069003</v>
+        <v>-1.5932299546142</v>
       </c>
       <c r="K35">
-        <v>2.92</v>
+        <v>1.55</v>
       </c>
       <c r="L35" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="M35" s="1">
-        <v>890973.0</v>
+        <v>936675.0</v>
       </c>
       <c r="N35" s="1">
-        <v>917294.92</v>
+        <v>950618.84</v>
       </c>
       <c r="O35" s="1">
-        <v>0.48</v>
+        <v>0.45</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
+        <v>129</v>
+      </c>
+      <c r="B36" t="s">
+        <v>130</v>
+      </c>
+      <c r="C36" s="1">
+        <v>292000.0</v>
+      </c>
+      <c r="D36" s="1">
+        <v>100.096</v>
+      </c>
+      <c r="E36" s="1">
+        <v>99.607</v>
+      </c>
+      <c r="F36" t="s">
+        <v>8</v>
+      </c>
+      <c r="G36">
+        <v>1.0</v>
+      </c>
+      <c r="H36" s="1">
+        <v>290852.44</v>
+      </c>
+      <c r="I36" s="1">
+        <v>1427.88</v>
+      </c>
+      <c r="J36" s="1">
+        <v>0.49092935235475</v>
+      </c>
+      <c r="K36">
+        <v>1.24</v>
+      </c>
+      <c r="L36" t="s">
         <v>131</v>
       </c>
-      <c r="B36" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M36" s="1">
-        <v>501935.0</v>
+        <v>292280.32</v>
       </c>
       <c r="N36" s="1">
-        <v>506815.14</v>
+        <v>295898.32</v>
       </c>
       <c r="O36" s="1">
-        <v>0.26</v>
+        <v>0.14</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
+        <v>132</v>
+      </c>
+      <c r="B37" t="s">
+        <v>133</v>
+      </c>
+      <c r="C37" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="D37" s="1">
+        <v>99.345</v>
+      </c>
+      <c r="E37" s="1">
+        <v>100.23766667</v>
+      </c>
+      <c r="F37" t="s">
+        <v>8</v>
+      </c>
+      <c r="G37">
+        <v>1.0</v>
+      </c>
+      <c r="H37" s="1">
+        <v>902139.0</v>
+      </c>
+      <c r="I37" s="1">
+        <v>-8034.0</v>
+      </c>
+      <c r="J37" s="1">
+        <v>-0.89055012586752</v>
+      </c>
+      <c r="K37">
+        <v>3.41</v>
+      </c>
+      <c r="L37" t="s">
         <v>134</v>
       </c>
-      <c r="B37" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M37" s="1">
-        <v>847504.0</v>
+        <v>894105.0</v>
       </c>
       <c r="N37" s="1">
-        <v>855841.08</v>
+        <v>924828.29</v>
       </c>
       <c r="O37" s="1">
-        <v>0.45</v>
+        <v>0.43</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="B38" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="C38" s="1">
         <v>1400000.0</v>
       </c>
       <c r="D38" s="1">
-        <v>88.699</v>
+        <v>100.571</v>
       </c>
       <c r="E38" s="1">
-        <v>86.95369714</v>
+        <v>99.834</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>1217351.76</v>
+        <v>1397676.0</v>
       </c>
       <c r="I38" s="1">
-        <v>24434.24</v>
+        <v>10318.0</v>
       </c>
       <c r="J38" s="1">
-        <v>2.007163484119</v>
+        <v>0.73822545425406</v>
       </c>
       <c r="K38">
-        <v>0.98</v>
+        <v>0.5</v>
       </c>
       <c r="L38" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
       <c r="M38" s="1">
-        <v>1241786.0</v>
+        <v>1407994.0</v>
       </c>
       <c r="N38" s="1">
-        <v>1255523.26</v>
+        <v>1415003.59</v>
       </c>
       <c r="O38" s="1">
-        <v>0.66</v>
+        <v>0.67</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
+        <v>138</v>
+      </c>
+      <c r="B39" t="s">
+        <v>139</v>
+      </c>
+      <c r="C39" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="D39" s="1">
+        <v>107.314</v>
+      </c>
+      <c r="E39" s="1">
+        <v>107.962</v>
+      </c>
+      <c r="F39" t="s">
+        <v>8</v>
+      </c>
+      <c r="G39">
+        <v>1.0</v>
+      </c>
+      <c r="H39" s="1">
+        <v>863696.0</v>
+      </c>
+      <c r="I39" s="1">
+        <v>-5184.0</v>
+      </c>
+      <c r="J39" s="1">
+        <v>-0.60021118541709</v>
+      </c>
+      <c r="K39">
+        <v>0.29</v>
+      </c>
+      <c r="L39" t="s">
         <v>140</v>
       </c>
-      <c r="B39" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M39" s="1">
-        <v>1046797.4</v>
+        <v>858512.0</v>
       </c>
       <c r="N39" s="1">
-        <v>1048128.7</v>
+        <v>860794.61</v>
       </c>
       <c r="O39" s="1">
-        <v>0.55</v>
+        <v>0.4</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
-        <v>143</v>
+        <v>141</v>
       </c>
       <c r="B40" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="C40" s="1">
-        <v>1685000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D40" s="1">
-        <v>98.644</v>
+        <v>89.281</v>
       </c>
       <c r="E40" s="1">
-        <v>99.459</v>
+        <v>87.458688</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>1675884.15</v>
+        <v>1749173.76</v>
       </c>
       <c r="I40" s="1">
-        <v>-13732.75</v>
+        <v>36446.24</v>
       </c>
       <c r="J40" s="1">
-        <v>-0.81943313325089</v>
+        <v>2.083626042961</v>
       </c>
       <c r="K40">
-        <v>0.85</v>
-[...2 lines deleted...]
-        <v>145</v>
+        <v>0.03</v>
+      </c>
+      <c r="L40">
+        <v>664.22</v>
       </c>
       <c r="M40" s="1">
-        <v>1662151.4</v>
+        <v>1785620.0</v>
       </c>
       <c r="N40" s="1">
-        <v>1676404.65</v>
+        <v>1786284.22</v>
       </c>
       <c r="O40" s="1">
-        <v>0.88</v>
+        <v>0.84</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>146</v>
+        <v>143</v>
       </c>
       <c r="B41" t="s">
-        <v>147</v>
+        <v>144</v>
       </c>
       <c r="C41" s="1">
-        <v>1300000.0</v>
+        <v>1045000.0</v>
       </c>
       <c r="D41" s="1">
-        <v>97.999</v>
+        <v>100.886</v>
       </c>
       <c r="E41" s="1">
-        <v>99.292</v>
+        <v>99.298</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>1290796.0</v>
+        <v>1037664.1</v>
       </c>
       <c r="I41" s="1">
-        <v>-16809.0</v>
+        <v>16594.6</v>
       </c>
       <c r="J41" s="1">
-        <v>-1.3022197155864</v>
+        <v>1.5992265705251</v>
       </c>
       <c r="K41">
-        <v>0.8</v>
+        <v>0.67</v>
       </c>
       <c r="L41" t="s">
-        <v>148</v>
+        <v>145</v>
       </c>
       <c r="M41" s="1">
-        <v>1273987.0</v>
+        <v>1054258.7</v>
       </c>
       <c r="N41" s="1">
-        <v>1284333.58</v>
+        <v>1061248.03</v>
       </c>
       <c r="O41" s="1">
-        <v>0.67</v>
+        <v>0.5</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>149</v>
+        <v>146</v>
       </c>
       <c r="B42" t="s">
-        <v>150</v>
+        <v>147</v>
       </c>
       <c r="C42" s="1">
-        <v>900000.0</v>
+        <v>1685000.0</v>
       </c>
       <c r="D42" s="1">
-        <v>103.378</v>
+        <v>99.082</v>
       </c>
       <c r="E42" s="1">
-        <v>104.31933333</v>
+        <v>99.459</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>938874.0</v>
+        <v>1675884.15</v>
       </c>
       <c r="I42" s="1">
-        <v>-8472.0</v>
+        <v>-6352.45</v>
       </c>
       <c r="J42" s="1">
-        <v>-0.90235750484091</v>
+        <v>-0.37905066409274</v>
       </c>
       <c r="K42">
-        <v>4.33</v>
+        <v>1.3</v>
       </c>
       <c r="L42" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="M42" s="1">
-        <v>930402.0</v>
+        <v>1669531.7</v>
       </c>
       <c r="N42" s="1">
-        <v>969395.77</v>
+        <v>1691436.7</v>
       </c>
       <c r="O42" s="1">
-        <v>0.51</v>
+        <v>0.8</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
       <c r="B43" t="s">
-        <v>153</v>
+        <v>150</v>
       </c>
       <c r="C43" s="1">
-        <v>600000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="D43" s="1">
-        <v>97.724</v>
+        <v>98.641</v>
       </c>
       <c r="E43" s="1">
-        <v>99.74</v>
+        <v>99.292</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>598440.0</v>
+        <v>1290796.0</v>
       </c>
       <c r="I43" s="1">
-        <v>-12096.0</v>
+        <v>-8463.0</v>
       </c>
       <c r="J43" s="1">
-        <v>-2.0212552636856</v>
+        <v>-0.65564194497039</v>
       </c>
       <c r="K43">
-        <v>2.07</v>
+        <v>1.28</v>
       </c>
       <c r="L43" t="s">
-        <v>154</v>
+        <v>151</v>
       </c>
       <c r="M43" s="1">
-        <v>586344.0</v>
+        <v>1282333.0</v>
       </c>
       <c r="N43" s="1">
-        <v>598771.4</v>
+        <v>1299037.11</v>
       </c>
       <c r="O43" s="1">
-        <v>0.31</v>
+        <v>0.61</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>155</v>
+        <v>152</v>
       </c>
       <c r="B44" t="s">
-        <v>156</v>
+        <v>153</v>
       </c>
       <c r="C44" s="1">
-        <v>1500000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D44" s="1">
-        <v>98.758</v>
+        <v>103.971</v>
       </c>
       <c r="E44" s="1">
-        <v>99.933</v>
+        <v>104.31933333</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>1498995.0</v>
+        <v>938874.0</v>
       </c>
       <c r="I44" s="1">
-        <v>-17625.0</v>
+        <v>-3135.0</v>
       </c>
       <c r="J44" s="1">
-        <v>-1.1757877778111</v>
+        <v>-0.33391062059446</v>
       </c>
       <c r="K44">
-        <v>0.49</v>
-[...2 lines deleted...]
-        <v>157</v>
+        <v>0.05</v>
+      </c>
+      <c r="L44">
+        <v>490.49</v>
       </c>
       <c r="M44" s="1">
-        <v>1481370.0</v>
+        <v>935739.0</v>
       </c>
       <c r="N44" s="1">
-        <v>1488721.03</v>
+        <v>936229.49</v>
       </c>
       <c r="O44" s="1">
-        <v>0.78</v>
+        <v>0.44</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>158</v>
+        <v>154</v>
       </c>
       <c r="B45" t="s">
-        <v>159</v>
+        <v>155</v>
       </c>
       <c r="C45" s="1">
-        <v>1400000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D45" s="1">
-        <v>99.492</v>
+        <v>99.178</v>
       </c>
       <c r="E45" s="1">
-        <v>100.91</v>
+        <v>99.933</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
-        <v>1412740.0</v>
+        <v>1498995.0</v>
       </c>
       <c r="I45" s="1">
-        <v>-19852.0</v>
+        <v>-11325.0</v>
       </c>
       <c r="J45" s="1">
-        <v>-1.4052125656526</v>
+        <v>-0.75550618914673</v>
       </c>
       <c r="K45">
-        <v>2.97</v>
+        <v>0.96</v>
       </c>
       <c r="L45" t="s">
-        <v>160</v>
+        <v>156</v>
       </c>
       <c r="M45" s="1">
-        <v>1392888.0</v>
+        <v>1487670.0</v>
       </c>
       <c r="N45" s="1">
-        <v>1434442.11</v>
+        <v>1502094.66</v>
       </c>
       <c r="O45" s="1">
-        <v>0.75</v>
+        <v>0.71</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>161</v>
+        <v>157</v>
       </c>
       <c r="B46" t="s">
-        <v>162</v>
+        <v>158</v>
       </c>
       <c r="C46" s="1">
-        <v>1000000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D46" s="1">
-        <v>97.869</v>
+        <v>99.714</v>
       </c>
       <c r="E46" s="1">
-        <v>99.8407</v>
+        <v>100.91</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>998407.0</v>
+        <v>1412740.0</v>
       </c>
       <c r="I46" s="1">
-        <v>-19717.0</v>
+        <v>-16744.0</v>
       </c>
       <c r="J46" s="1">
-        <v>-1.9748459295658</v>
+        <v>-1.1852145476167</v>
       </c>
       <c r="K46">
-        <v>1.43</v>
-[...2 lines deleted...]
-        <v>163</v>
+        <v>0.06</v>
+      </c>
+      <c r="L46">
+        <v>906.16</v>
       </c>
       <c r="M46" s="1">
-        <v>978690.0</v>
+        <v>1395996.0</v>
       </c>
       <c r="N46" s="1">
-        <v>992971.23</v>
+        <v>1396902.16</v>
       </c>
       <c r="O46" s="1">
-        <v>0.52</v>
+        <v>0.66</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
-        <v>164</v>
+        <v>159</v>
       </c>
       <c r="B47" t="s">
-        <v>165</v>
+        <v>160</v>
       </c>
       <c r="C47" s="1">
-        <v>922000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D47" s="1">
-        <v>99.619</v>
+        <v>98.726</v>
       </c>
       <c r="E47" s="1">
-        <v>99.785</v>
+        <v>99.8407</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>920017.7</v>
+        <v>998407.0</v>
       </c>
       <c r="I47" s="1">
-        <v>-1530.52</v>
+        <v>-11147.0</v>
       </c>
       <c r="J47" s="1">
-        <v>-0.16635766898832</v>
+        <v>-1.1164785503307</v>
       </c>
       <c r="K47">
-        <v>2.93</v>
+        <v>1.9</v>
       </c>
       <c r="L47" t="s">
-        <v>166</v>
+        <v>161</v>
       </c>
       <c r="M47" s="1">
-        <v>918487.18</v>
+        <v>987260.0</v>
       </c>
       <c r="N47" s="1">
-        <v>945496.73</v>
+        <v>1006240.22</v>
       </c>
       <c r="O47" s="1">
-        <v>0.49</v>
+        <v>0.47</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
-        <v>167</v>
+        <v>162</v>
       </c>
       <c r="B48" t="s">
-        <v>168</v>
+        <v>163</v>
       </c>
       <c r="C48" s="1">
-        <v>900000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D48" s="1">
-        <v>104.981</v>
+        <v>101.203</v>
       </c>
       <c r="E48" s="1">
-        <v>99.922</v>
+        <v>100.0</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>899298.0</v>
+        <v>800000.0</v>
       </c>
       <c r="I48" s="1">
-        <v>45531.0</v>
+        <v>9624.0</v>
       </c>
       <c r="J48" s="1">
-        <v>5.0629491002982</v>
+        <v>1.203</v>
       </c>
       <c r="K48">
-        <v>1.98</v>
-[...2 lines deleted...]
-        <v>169</v>
+        <v>0.1</v>
+      </c>
+      <c r="L48">
+        <v>773.96</v>
       </c>
       <c r="M48" s="1">
-        <v>944829.0</v>
+        <v>809624.0</v>
       </c>
       <c r="N48" s="1">
-        <v>962631.74</v>
+        <v>810397.96</v>
       </c>
       <c r="O48" s="1">
-        <v>0.5</v>
+        <v>0.38</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
-        <v>170</v>
+        <v>164</v>
       </c>
       <c r="B49" t="s">
-        <v>171</v>
+        <v>165</v>
       </c>
       <c r="C49" s="1">
-        <v>800000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D49" s="1">
-        <v>108.686</v>
+        <v>105.396</v>
       </c>
       <c r="E49" s="1">
-        <v>109.825</v>
+        <v>99.922</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>878600.0</v>
+        <v>899298.0</v>
       </c>
       <c r="I49" s="1">
-        <v>-9112.0</v>
+        <v>49266.0</v>
       </c>
       <c r="J49" s="1">
-        <v>-1.037104484407</v>
+        <v>5.4782730529813</v>
       </c>
       <c r="K49">
-        <v>2.51</v>
+        <v>2.64</v>
       </c>
       <c r="L49" t="s">
-        <v>172</v>
+        <v>166</v>
       </c>
       <c r="M49" s="1">
-        <v>869488.0</v>
+        <v>948564.0</v>
       </c>
       <c r="N49" s="1">
-        <v>889586.9</v>
+        <v>972340.03</v>
       </c>
       <c r="O49" s="1">
         <v>0.46</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
-        <v>173</v>
+        <v>167</v>
       </c>
       <c r="B50" t="s">
-        <v>174</v>
+        <v>168</v>
       </c>
       <c r="C50" s="1">
-        <v>1000000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D50" s="1">
-        <v>105.996</v>
+        <v>108.999</v>
       </c>
       <c r="E50" s="1">
-        <v>107.84</v>
+        <v>109.825</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>1078400.0</v>
+        <v>878600.0</v>
       </c>
       <c r="I50" s="1">
-        <v>-18440.0</v>
+        <v>-6608.0</v>
       </c>
       <c r="J50" s="1">
-        <v>-1.709940652819</v>
+        <v>-0.75210562258138</v>
       </c>
       <c r="K50">
-        <v>1.95</v>
+        <v>3.55</v>
       </c>
       <c r="L50" t="s">
-        <v>175</v>
+        <v>169</v>
       </c>
       <c r="M50" s="1">
-        <v>1059960.0</v>
+        <v>871992.0</v>
       </c>
       <c r="N50" s="1">
-        <v>1079480.55</v>
+        <v>900357.38</v>
       </c>
       <c r="O50" s="1">
-        <v>0.56</v>
+        <v>0.42</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
-        <v>176</v>
+        <v>170</v>
       </c>
       <c r="B51" t="s">
-        <v>177</v>
+        <v>171</v>
       </c>
       <c r="C51" s="1">
-        <v>700000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D51" s="1">
-        <v>103.344</v>
+        <v>105.949</v>
       </c>
       <c r="E51" s="1">
-        <v>105.696</v>
+        <v>107.84</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>739872.0</v>
+        <v>1078400.0</v>
       </c>
       <c r="I51" s="1">
-        <v>-16464.0</v>
+        <v>-18910.0</v>
       </c>
       <c r="J51" s="1">
-        <v>-2.2252497729337</v>
+        <v>-1.7535237388724</v>
       </c>
       <c r="K51">
-        <v>0.54</v>
+        <v>2.62</v>
       </c>
       <c r="L51" t="s">
-        <v>178</v>
+        <v>172</v>
       </c>
       <c r="M51" s="1">
-        <v>723408.0</v>
+        <v>1059490.0</v>
       </c>
       <c r="N51" s="1">
-        <v>727222.04</v>
+        <v>1085647.53</v>
       </c>
       <c r="O51" s="1">
-        <v>0.38</v>
+        <v>0.51</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
-        <v>179</v>
+        <v>173</v>
       </c>
       <c r="B52" t="s">
-        <v>180</v>
+        <v>174</v>
       </c>
       <c r="C52" s="1">
         <v>800000.0</v>
       </c>
       <c r="D52" s="1">
-        <v>88.839</v>
+        <v>89.744</v>
       </c>
       <c r="E52" s="1">
         <v>88.7895</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
         <v>710316.0</v>
       </c>
       <c r="I52" s="1">
-        <v>396.0</v>
+        <v>7636.0</v>
       </c>
       <c r="J52" s="1">
-        <v>0.055749835284578</v>
+        <v>1.0750145005885</v>
       </c>
       <c r="K52">
-        <v>1.07</v>
+        <v>1.36</v>
       </c>
       <c r="L52" t="s">
-        <v>181</v>
+        <v>175</v>
       </c>
       <c r="M52" s="1">
-        <v>710712.0</v>
+        <v>717952.0</v>
       </c>
       <c r="N52" s="1">
-        <v>719235.29</v>
+        <v>728850.63</v>
       </c>
       <c r="O52" s="1">
-        <v>0.38</v>
+        <v>0.34</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
-        <v>182</v>
+        <v>176</v>
       </c>
       <c r="B53" t="s">
-        <v>183</v>
+        <v>177</v>
       </c>
       <c r="C53" s="1">
-        <v>1500000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="D53" s="1">
-        <v>100.153</v>
+        <v>100.702</v>
       </c>
       <c r="E53" s="1">
-        <v>102.47372</v>
+        <v>101.79480909</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>1537105.8</v>
+        <v>2239485.8</v>
       </c>
       <c r="I53" s="1">
-        <v>-34810.8</v>
+        <v>-24041.8</v>
       </c>
       <c r="J53" s="1">
-        <v>-2.2646977195714</v>
+        <v>-1.0735410780457</v>
       </c>
       <c r="K53">
-        <v>0.92</v>
+        <v>1.48</v>
       </c>
       <c r="L53" t="s">
-        <v>184</v>
+        <v>178</v>
       </c>
       <c r="M53" s="1">
-        <v>1502295.0</v>
+        <v>2215444.0</v>
       </c>
       <c r="N53" s="1">
-        <v>1516103.22</v>
+        <v>2247991.95</v>
       </c>
       <c r="O53" s="1">
-        <v>0.79</v>
+        <v>1.06</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
-        <v>185</v>
+        <v>179</v>
       </c>
       <c r="B54" t="s">
-        <v>186</v>
+        <v>180</v>
       </c>
       <c r="C54" s="1">
         <v>921000.0</v>
       </c>
       <c r="D54" s="1">
-        <v>97.918</v>
+        <v>98.384</v>
       </c>
       <c r="E54" s="1">
         <v>99.528</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
         <v>916652.88</v>
       </c>
       <c r="I54" s="1">
-        <v>-14828.1</v>
+        <v>-10536.24</v>
       </c>
       <c r="J54" s="1">
-        <v>-1.6176352383249</v>
+        <v>-1.1494252873563</v>
       </c>
       <c r="K54">
-        <v>1.37</v>
+        <v>1.84</v>
       </c>
       <c r="L54" t="s">
-        <v>187</v>
+        <v>181</v>
       </c>
       <c r="M54" s="1">
-        <v>901824.78</v>
+        <v>906116.64</v>
       </c>
       <c r="N54" s="1">
-        <v>914428.6</v>
+        <v>923063.67</v>
       </c>
       <c r="O54" s="1">
-        <v>0.48</v>
+        <v>0.43</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
-        <v>188</v>
+        <v>182</v>
       </c>
       <c r="B55" t="s">
-        <v>189</v>
+        <v>183</v>
       </c>
       <c r="C55" s="1">
         <v>900000.0</v>
       </c>
       <c r="D55" s="1">
-        <v>97.2</v>
+        <v>98.019</v>
       </c>
       <c r="E55" s="1">
         <v>99.46</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
         <v>895140.0</v>
       </c>
       <c r="I55" s="1">
-        <v>-20340.0</v>
+        <v>-12969.0</v>
       </c>
       <c r="J55" s="1">
-        <v>-2.2722702594008</v>
+        <v>-1.4488236476976</v>
       </c>
       <c r="K55">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="L55" t="s">
-        <v>190</v>
+        <v>184</v>
       </c>
       <c r="M55" s="1">
-        <v>874800.0</v>
+        <v>882171.0</v>
       </c>
       <c r="N55" s="1">
-        <v>891027.74</v>
+        <v>902642.92</v>
       </c>
       <c r="O55" s="1">
-        <v>0.47</v>
+        <v>0.42</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
-        <v>191</v>
+        <v>185</v>
       </c>
       <c r="B56" t="s">
-        <v>192</v>
+        <v>186</v>
       </c>
       <c r="C56" s="1">
         <v>700000.0</v>
       </c>
       <c r="D56" s="1">
-        <v>97.511</v>
+        <v>98.676</v>
       </c>
       <c r="E56" s="1">
         <v>100.45</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
         <v>703150.0</v>
       </c>
       <c r="I56" s="1">
-        <v>-20573.0</v>
+        <v>-12418.0</v>
       </c>
       <c r="J56" s="1">
-        <v>-2.9258337481334</v>
+        <v>-1.7660527625684</v>
       </c>
       <c r="K56">
-        <v>1.6</v>
+        <v>0.22</v>
       </c>
       <c r="L56" t="s">
-        <v>193</v>
+        <v>187</v>
       </c>
       <c r="M56" s="1">
-        <v>682577.0</v>
+        <v>690732.0</v>
       </c>
       <c r="N56" s="1">
-        <v>693798.58</v>
+        <v>692292.62</v>
       </c>
       <c r="O56" s="1">
-        <v>0.36</v>
+        <v>0.33</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
-        <v>194</v>
+        <v>188</v>
       </c>
       <c r="B57" t="s">
-        <v>195</v>
+        <v>189</v>
       </c>
       <c r="C57" s="1">
         <v>800000.0</v>
       </c>
       <c r="D57" s="1">
-        <v>95.951</v>
+        <v>96.402</v>
       </c>
       <c r="E57" s="1">
         <v>99.077</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
         <v>792616.0</v>
       </c>
       <c r="I57" s="1">
-        <v>-25008.0</v>
+        <v>-21400.0</v>
       </c>
       <c r="J57" s="1">
-        <v>-3.1551217739738</v>
+        <v>-2.6999202640371</v>
       </c>
       <c r="K57">
-        <v>1.93</v>
+        <v>2.42</v>
       </c>
       <c r="L57" t="s">
-        <v>196</v>
+        <v>190</v>
       </c>
       <c r="M57" s="1">
-        <v>767608.0</v>
+        <v>771216.0</v>
       </c>
       <c r="N57" s="1">
-        <v>783027.18</v>
+        <v>790547.51</v>
       </c>
       <c r="O57" s="1">
-        <v>0.41</v>
+        <v>0.37</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
-        <v>197</v>
+        <v>191</v>
       </c>
       <c r="B58" t="s">
-        <v>198</v>
+        <v>192</v>
       </c>
       <c r="C58" s="1">
         <v>900000.0</v>
       </c>
       <c r="D58" s="1">
-        <v>93.769</v>
+        <v>100.0</v>
       </c>
       <c r="E58" s="1">
         <v>92.47746</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
         <v>832297.14</v>
       </c>
       <c r="I58" s="1">
-        <v>11623.86</v>
+        <v>67702.86</v>
       </c>
       <c r="J58" s="1">
-        <v>1.3965997768537</v>
+        <v>8.1344578451874</v>
       </c>
       <c r="K58">
-        <v>0.5</v>
+        <v>0.62</v>
       </c>
       <c r="L58" t="s">
-        <v>199</v>
+        <v>193</v>
       </c>
       <c r="M58" s="1">
-        <v>843921.0</v>
+        <v>900000.0</v>
       </c>
       <c r="N58" s="1">
-        <v>848430.25</v>
+        <v>905609.59</v>
       </c>
       <c r="O58" s="1">
-        <v>0.44</v>
+        <v>0.43</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
-        <v>200</v>
+        <v>194</v>
       </c>
       <c r="B59" t="s">
-        <v>201</v>
+        <v>195</v>
       </c>
       <c r="C59" s="1">
         <v>1250000.0</v>
       </c>
       <c r="D59" s="1">
-        <v>102.857</v>
+        <v>103.558</v>
       </c>
       <c r="E59" s="1">
         <v>100.8613224</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
         <v>1260766.53</v>
       </c>
       <c r="I59" s="1">
-        <v>24945.97</v>
+        <v>33708.47</v>
       </c>
       <c r="J59" s="1">
-        <v>1.9786351720489</v>
+        <v>2.6736488634418</v>
       </c>
       <c r="K59">
-        <v>0.23</v>
+        <v>0.9</v>
       </c>
       <c r="L59" t="s">
-        <v>202</v>
+        <v>196</v>
       </c>
       <c r="M59" s="1">
-        <v>1285712.5</v>
+        <v>1294475.0</v>
       </c>
       <c r="N59" s="1">
-        <v>1288640.58</v>
+        <v>1305699.32</v>
       </c>
       <c r="O59" s="1">
-        <v>0.67</v>
+        <v>0.61</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
-        <v>203</v>
+        <v>197</v>
       </c>
       <c r="B60" t="s">
-        <v>204</v>
+        <v>198</v>
       </c>
       <c r="C60" s="1">
         <v>700000.0</v>
       </c>
       <c r="D60" s="1">
-        <v>103.665</v>
+        <v>103.772</v>
       </c>
       <c r="E60" s="1">
         <v>99.961</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
         <v>699727.0</v>
       </c>
       <c r="I60" s="1">
-        <v>25928.0</v>
+        <v>26677.0</v>
       </c>
       <c r="J60" s="1">
-        <v>3.7054451235982</v>
+        <v>3.8124868698793</v>
       </c>
       <c r="K60">
-        <v>3.63</v>
+        <v>4.31</v>
       </c>
       <c r="L60" t="s">
-        <v>205</v>
+        <v>199</v>
       </c>
       <c r="M60" s="1">
-        <v>725655.0</v>
+        <v>726404.0</v>
       </c>
       <c r="N60" s="1">
-        <v>751085.14</v>
+        <v>756602.29</v>
       </c>
       <c r="O60" s="1">
-        <v>0.39</v>
+        <v>0.36</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
-        <v>206</v>
+        <v>200</v>
       </c>
       <c r="B61" t="s">
-        <v>207</v>
+        <v>201</v>
       </c>
       <c r="C61" s="1">
-        <v>794000.0</v>
+        <v>1194000.0</v>
       </c>
       <c r="D61" s="1">
-        <v>101.68</v>
+        <v>102.052</v>
       </c>
       <c r="E61" s="1">
-        <v>99.943</v>
+        <v>100.42909715</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
-        <v>793547.42</v>
+        <v>1199123.42</v>
       </c>
       <c r="I61" s="1">
-        <v>13791.78</v>
+        <v>19377.46</v>
       </c>
       <c r="J61" s="1">
-        <v>1.7379906546732</v>
+        <v>1.6159687715882</v>
       </c>
       <c r="K61">
-        <v>0.14</v>
+        <v>0.7</v>
       </c>
       <c r="L61" t="s">
-        <v>208</v>
+        <v>202</v>
       </c>
       <c r="M61" s="1">
-        <v>807339.2</v>
+        <v>1218500.88</v>
       </c>
       <c r="N61" s="1">
-        <v>808470.38</v>
+        <v>1226875.24</v>
       </c>
       <c r="O61" s="1">
-        <v>0.42</v>
+        <v>0.58</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
-        <v>209</v>
+        <v>203</v>
       </c>
       <c r="B62" t="s">
-        <v>210</v>
+        <v>204</v>
       </c>
       <c r="C62" s="1">
         <v>517000.0</v>
       </c>
       <c r="D62" s="1">
-        <v>97.639</v>
+        <v>98.171</v>
       </c>
       <c r="E62" s="1">
         <v>99.702</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
         <v>515459.34</v>
       </c>
       <c r="I62" s="1">
-        <v>-10665.71</v>
+        <v>-7915.27</v>
       </c>
       <c r="J62" s="1">
-        <v>-2.0691661150228</v>
+        <v>-1.5355760165293</v>
       </c>
       <c r="K62">
-        <v>1.78</v>
+        <v>2.23</v>
       </c>
       <c r="L62" t="s">
-        <v>211</v>
+        <v>205</v>
       </c>
       <c r="M62" s="1">
-        <v>504793.63</v>
+        <v>507544.07</v>
       </c>
       <c r="N62" s="1">
-        <v>514000.48</v>
+        <v>519098.67</v>
       </c>
       <c r="O62" s="1">
-        <v>0.27</v>
+        <v>0.24</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
-        <v>212</v>
+        <v>206</v>
       </c>
       <c r="B63" t="s">
-        <v>213</v>
+        <v>207</v>
       </c>
       <c r="C63" s="1">
-        <v>500000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D63" s="1">
-        <v>96.487</v>
+        <v>101.69</v>
       </c>
       <c r="E63" s="1">
-        <v>99.3</v>
+        <v>101.58528571</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
-        <v>496500.0</v>
+        <v>1422194.0</v>
       </c>
       <c r="I63" s="1">
-        <v>-14065.0</v>
+        <v>1466.0</v>
       </c>
       <c r="J63" s="1">
-        <v>-2.8328298086606</v>
+        <v>0.10308017049713</v>
       </c>
       <c r="K63">
-        <v>1.95</v>
+        <v>3.54</v>
       </c>
       <c r="L63" t="s">
-        <v>214</v>
+        <v>208</v>
       </c>
       <c r="M63" s="1">
-        <v>482435.0</v>
+        <v>1423660.0</v>
       </c>
       <c r="N63" s="1">
-        <v>492161.03</v>
+        <v>1473216.16</v>
       </c>
       <c r="O63" s="1">
-        <v>0.26</v>
+        <v>0.69</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
-        <v>215</v>
+        <v>209</v>
       </c>
       <c r="B64" t="s">
-        <v>216</v>
+        <v>210</v>
       </c>
       <c r="C64" s="1">
-        <v>1400000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D64" s="1">
-        <v>101.222</v>
+        <v>100.376</v>
       </c>
       <c r="E64" s="1">
-        <v>101.58528571</v>
+        <v>99.05583333</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
-        <v>1422194.0</v>
+        <v>891502.5</v>
       </c>
       <c r="I64" s="1">
-        <v>-5086.0</v>
+        <v>11881.5</v>
       </c>
       <c r="J64" s="1">
-        <v>-0.35761647145186</v>
+        <v>1.3327500483734</v>
       </c>
       <c r="K64">
-        <v>2.98</v>
+        <v>0.53</v>
       </c>
       <c r="L64" t="s">
-        <v>217</v>
+        <v>211</v>
       </c>
       <c r="M64" s="1">
-        <v>1417108.0</v>
+        <v>903384.0</v>
       </c>
       <c r="N64" s="1">
-        <v>1458839.51</v>
+        <v>908127.49</v>
       </c>
       <c r="O64" s="1">
-        <v>0.76</v>
+        <v>0.43</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
-        <v>218</v>
+        <v>212</v>
       </c>
       <c r="B65" t="s">
-        <v>219</v>
+        <v>213</v>
       </c>
       <c r="C65" s="1">
-        <v>900000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D65" s="1">
-        <v>100.029</v>
+        <v>99.071</v>
       </c>
       <c r="E65" s="1">
-        <v>99.05583333</v>
+        <v>99.12791364</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
-        <v>891502.5</v>
+        <v>1090407.05</v>
       </c>
       <c r="I65" s="1">
-        <v>8758.5</v>
+        <v>-626.05</v>
       </c>
       <c r="J65" s="1">
-        <v>0.98244256185485</v>
+        <v>-0.057414338984694</v>
       </c>
       <c r="K65">
-        <v>0.06</v>
-[...2 lines deleted...]
-        <v>499.32</v>
+        <v>0.16</v>
+      </c>
+      <c r="L65" t="s">
+        <v>214</v>
       </c>
       <c r="M65" s="1">
-        <v>900261.0</v>
+        <v>1089781.0</v>
       </c>
       <c r="N65" s="1">
-        <v>900760.32</v>
+        <v>1091570.38</v>
       </c>
       <c r="O65" s="1">
-        <v>0.47</v>
+        <v>0.51</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
-        <v>220</v>
+        <v>215</v>
       </c>
       <c r="B66" t="s">
-        <v>221</v>
+        <v>216</v>
       </c>
       <c r="C66" s="1">
-        <v>1100000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D66" s="1">
-        <v>98.994</v>
+        <v>100.028</v>
       </c>
       <c r="E66" s="1">
-        <v>99.12791364</v>
+        <v>100.3119</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
-        <v>1090407.05</v>
+        <v>2006238.0</v>
       </c>
       <c r="I66" s="1">
-        <v>-1473.05</v>
+        <v>-5678.0</v>
       </c>
       <c r="J66" s="1">
-        <v>-0.135091753121</v>
+        <v>-0.28301726913756</v>
       </c>
       <c r="K66">
-        <v>2.85</v>
+        <v>0.14</v>
       </c>
       <c r="L66" t="s">
-        <v>222</v>
+        <v>217</v>
       </c>
       <c r="M66" s="1">
-        <v>1088934.0</v>
+        <v>2000560.0</v>
       </c>
       <c r="N66" s="1">
-        <v>1120295.3</v>
+        <v>2003272.33</v>
       </c>
       <c r="O66" s="1">
-        <v>0.59</v>
+        <v>0.94</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
-        <v>223</v>
+        <v>218</v>
       </c>
       <c r="B67" t="s">
-        <v>224</v>
+        <v>219</v>
       </c>
       <c r="C67" s="1">
-        <v>2000000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D67" s="1">
-        <v>99.672</v>
+        <v>104.147</v>
       </c>
       <c r="E67" s="1">
-        <v>100.3119</v>
+        <v>99.661</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
-        <v>2006238.0</v>
+        <v>398644.0</v>
       </c>
       <c r="I67" s="1">
-        <v>-12798.0</v>
+        <v>17944.0</v>
       </c>
       <c r="J67" s="1">
-        <v>-0.63791035759466</v>
+        <v>4.5012592689216</v>
       </c>
       <c r="K67">
-        <v>3.68</v>
+        <v>4.61</v>
       </c>
       <c r="L67" t="s">
-        <v>225</v>
+        <v>220</v>
       </c>
       <c r="M67" s="1">
-        <v>1993440.0</v>
+        <v>416588.0</v>
       </c>
       <c r="N67" s="1">
-        <v>2067124.93</v>
+        <v>435037.32</v>
       </c>
       <c r="O67" s="1">
-        <v>1.08</v>
+        <v>0.2</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
-        <v>226</v>
+        <v>221</v>
       </c>
       <c r="B68" t="s">
-        <v>227</v>
+        <v>222</v>
       </c>
       <c r="C68" s="1">
-        <v>400000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D68" s="1">
-        <v>103.486</v>
+        <v>106.017</v>
       </c>
       <c r="E68" s="1">
-        <v>99.661</v>
+        <v>107.34</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
-        <v>398644.0</v>
+        <v>858720.0</v>
       </c>
       <c r="I68" s="1">
-        <v>15300.0</v>
+        <v>-10584.0</v>
       </c>
       <c r="J68" s="1">
-        <v>3.8380108568046</v>
+        <v>-1.2325321408608</v>
       </c>
       <c r="K68">
-        <v>3.97</v>
+        <v>1.44</v>
       </c>
       <c r="L68" t="s">
-        <v>228</v>
+        <v>223</v>
       </c>
       <c r="M68" s="1">
-        <v>413944.0</v>
+        <v>848136.0</v>
       </c>
       <c r="N68" s="1">
-        <v>429808.38</v>
+        <v>859641.43</v>
       </c>
       <c r="O68" s="1">
-        <v>0.22</v>
+        <v>0.4</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
-        <v>229</v>
+        <v>224</v>
       </c>
       <c r="B69" t="s">
-        <v>230</v>
+        <v>225</v>
       </c>
       <c r="C69" s="1">
-        <v>800000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D69" s="1">
-        <v>106.423</v>
+        <v>103.275</v>
       </c>
       <c r="E69" s="1">
-        <v>107.34</v>
+        <v>100.0</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
-        <v>858720.0</v>
+        <v>600000.0</v>
       </c>
       <c r="I69" s="1">
-        <v>-7336.0</v>
+        <v>19650.0</v>
       </c>
       <c r="J69" s="1">
-        <v>-0.85429476430035</v>
+        <v>3.275</v>
       </c>
       <c r="K69">
-        <v>0.43</v>
+        <v>0.26</v>
       </c>
       <c r="L69" t="s">
-        <v>231</v>
+        <v>226</v>
       </c>
       <c r="M69" s="1">
-        <v>851384.0</v>
+        <v>619650.0</v>
       </c>
       <c r="N69" s="1">
-        <v>854851.39</v>
+        <v>621231.37</v>
       </c>
       <c r="O69" s="1">
-        <v>0.45</v>
+        <v>0.29</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
-        <v>232</v>
+        <v>227</v>
       </c>
       <c r="B70" t="s">
-        <v>233</v>
+        <v>228</v>
       </c>
       <c r="C70" s="1">
-        <v>600000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D70" s="1">
-        <v>102.42</v>
+        <v>106.744</v>
       </c>
       <c r="E70" s="1">
-        <v>100.0</v>
+        <v>107.82818182</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
-        <v>600000.0</v>
+        <v>1186110.0</v>
       </c>
       <c r="I70" s="1">
-        <v>14520.0</v>
+        <v>-11926.0</v>
       </c>
       <c r="J70" s="1">
-        <v>2.42</v>
+        <v>-1.0054716678892</v>
       </c>
       <c r="K70">
-        <v>4.4</v>
+        <v>1.9</v>
       </c>
       <c r="L70" t="s">
-        <v>234</v>
+        <v>229</v>
       </c>
       <c r="M70" s="1">
-        <v>614520.0</v>
+        <v>1174184.0</v>
       </c>
       <c r="N70" s="1">
-        <v>640928.88</v>
+        <v>1195068.93</v>
       </c>
       <c r="O70" s="1">
-        <v>0.33</v>
+        <v>0.56</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
-        <v>235</v>
+        <v>230</v>
       </c>
       <c r="B71" t="s">
-        <v>236</v>
+        <v>231</v>
       </c>
       <c r="C71" s="1">
-        <v>700000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D71" s="1">
-        <v>99.778</v>
+        <v>99.166</v>
       </c>
       <c r="E71" s="1">
-        <v>102.0</v>
+        <v>99.852</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
-        <v>714000.0</v>
+        <v>898668.0</v>
       </c>
       <c r="I71" s="1">
-        <v>-15554.0</v>
+        <v>-6174.0</v>
       </c>
       <c r="J71" s="1">
-        <v>-2.178431372549</v>
+        <v>-0.68701678484157</v>
       </c>
       <c r="K71">
-        <v>0.61</v>
+        <v>0.38</v>
       </c>
       <c r="L71" t="s">
-        <v>237</v>
+        <v>232</v>
       </c>
       <c r="M71" s="1">
-        <v>698446.0</v>
+        <v>892494.0</v>
       </c>
       <c r="N71" s="1">
-        <v>702741.89</v>
+        <v>895946.05</v>
       </c>
       <c r="O71" s="1">
-        <v>0.37</v>
+        <v>0.42</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
-        <v>238</v>
+        <v>233</v>
       </c>
       <c r="B72" t="s">
-        <v>239</v>
+        <v>234</v>
       </c>
       <c r="C72" s="1">
-        <v>600000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D72" s="1">
-        <v>106.65</v>
+        <v>100.203</v>
       </c>
       <c r="E72" s="1">
-        <v>109.3</v>
+        <v>99.653</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
-        <v>655800.0</v>
+        <v>697571.0</v>
       </c>
       <c r="I72" s="1">
-        <v>-15900.0</v>
+        <v>3850.0</v>
       </c>
       <c r="J72" s="1">
-        <v>-2.4245196706313</v>
+        <v>0.55191514555508</v>
       </c>
       <c r="K72">
-        <v>1.17</v>
+        <v>2.35</v>
       </c>
       <c r="L72" t="s">
-        <v>240</v>
+        <v>235</v>
       </c>
       <c r="M72" s="1">
-        <v>639900.0</v>
+        <v>701421.0</v>
       </c>
       <c r="N72" s="1">
-        <v>646890.41</v>
+        <v>717861.41</v>
       </c>
       <c r="O72" s="1">
         <v>0.34</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
-        <v>241</v>
+        <v>236</v>
       </c>
       <c r="B73" t="s">
-        <v>242</v>
+        <v>237</v>
       </c>
       <c r="C73" s="1">
-        <v>900000.0</v>
+        <v>682000.0</v>
       </c>
       <c r="D73" s="1">
-        <v>99.028</v>
+        <v>100.166</v>
       </c>
       <c r="E73" s="1">
-        <v>99.852</v>
+        <v>99.934</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>898668.0</v>
+        <v>681549.88</v>
       </c>
       <c r="I73" s="1">
-        <v>-7416.0</v>
+        <v>1582.24</v>
       </c>
       <c r="J73" s="1">
-        <v>-0.8252213275648</v>
+        <v>0.23215322112594</v>
       </c>
       <c r="K73">
-        <v>0.81</v>
+        <v>0.32</v>
       </c>
       <c r="L73" t="s">
-        <v>243</v>
+        <v>238</v>
       </c>
       <c r="M73" s="1">
-        <v>891252.0</v>
+        <v>683132.12</v>
       </c>
       <c r="N73" s="1">
-        <v>898550.63</v>
+        <v>685318.26</v>
       </c>
       <c r="O73" s="1">
-        <v>0.47</v>
+        <v>0.32</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
-        <v>244</v>
+        <v>239</v>
       </c>
       <c r="B74" t="s">
-        <v>245</v>
+        <v>240</v>
       </c>
       <c r="C74" s="1">
         <v>700000.0</v>
       </c>
       <c r="D74" s="1">
-        <v>100.027</v>
+        <v>101.064</v>
       </c>
       <c r="E74" s="1">
-        <v>99.653</v>
+        <v>100.582</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
-        <v>697571.0</v>
+        <v>704074.0</v>
       </c>
       <c r="I74" s="1">
-        <v>2618.0</v>
+        <v>3374.0</v>
       </c>
       <c r="J74" s="1">
-        <v>0.37530229897745</v>
+        <v>0.47921099202641</v>
       </c>
       <c r="K74">
-        <v>1.88</v>
+        <v>0.66</v>
       </c>
       <c r="L74" t="s">
-        <v>246</v>
+        <v>241</v>
       </c>
       <c r="M74" s="1">
-        <v>700189.0</v>
+        <v>707448.0</v>
       </c>
       <c r="N74" s="1">
-        <v>713328.38</v>
+        <v>712093.7</v>
       </c>
       <c r="O74" s="1">
-        <v>0.37</v>
+        <v>0.33</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
-        <v>247</v>
+        <v>242</v>
       </c>
       <c r="B75" t="s">
-        <v>248</v>
+        <v>243</v>
       </c>
       <c r="C75" s="1">
-        <v>700000.0</v>
+        <v>1900000.0</v>
       </c>
       <c r="D75" s="1">
-        <v>100.937</v>
+        <v>104.543</v>
       </c>
       <c r="E75" s="1">
-        <v>100.582</v>
+        <v>106.52073684</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
-        <v>704074.0</v>
+        <v>2023894.0</v>
       </c>
       <c r="I75" s="1">
-        <v>2485.0</v>
+        <v>-37577.0</v>
       </c>
       <c r="J75" s="1">
-        <v>0.35294585512318</v>
+        <v>-1.8566683828303</v>
       </c>
       <c r="K75">
-        <v>0.13</v>
-[...2 lines deleted...]
-        <v>943.66</v>
+        <v>3.73</v>
+      </c>
+      <c r="L75" t="s">
+        <v>244</v>
       </c>
       <c r="M75" s="1">
-        <v>706559.0</v>
+        <v>1986317.0</v>
       </c>
       <c r="N75" s="1">
-        <v>707502.66</v>
+        <v>2057111.52</v>
       </c>
       <c r="O75" s="1">
-        <v>0.37</v>
+        <v>0.97</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
-        <v>249</v>
+        <v>245</v>
       </c>
       <c r="B76" t="s">
-        <v>250</v>
+        <v>246</v>
       </c>
       <c r="C76" s="1">
-        <v>1900000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D76" s="1">
-        <v>104.382</v>
+        <v>99.396</v>
       </c>
       <c r="E76" s="1">
-        <v>106.52073684</v>
+        <v>99.589</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
-        <v>2023894.0</v>
+        <v>398356.0</v>
       </c>
       <c r="I76" s="1">
-        <v>-40636.0</v>
+        <v>-772.0</v>
       </c>
       <c r="J76" s="1">
-        <v>-2.0078126621256</v>
+        <v>-0.19379650362992</v>
       </c>
       <c r="K76">
-        <v>3.03</v>
+        <v>1.03</v>
       </c>
       <c r="L76" t="s">
-        <v>251</v>
+        <v>247</v>
       </c>
       <c r="M76" s="1">
-        <v>1983258.0</v>
+        <v>397584.0</v>
       </c>
       <c r="N76" s="1">
-        <v>2040778.55</v>
+        <v>401689.48</v>
       </c>
       <c r="O76" s="1">
-        <v>1.07</v>
+        <v>0.19</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
-        <v>252</v>
+        <v>248</v>
       </c>
       <c r="B77" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
       <c r="C77" s="1">
-        <v>400000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D77" s="1">
-        <v>99.074</v>
+        <v>85.61</v>
       </c>
       <c r="E77" s="1">
-        <v>99.589</v>
+        <v>85.96</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
-        <v>398356.0</v>
+        <v>601720.0</v>
       </c>
       <c r="I77" s="1">
-        <v>-2060.0</v>
+        <v>-2450.0</v>
       </c>
       <c r="J77" s="1">
-        <v>-0.51712538533372</v>
+        <v>-0.4071661237785</v>
       </c>
       <c r="K77">
         <v>0.55</v>
       </c>
       <c r="L77" t="s">
-        <v>254</v>
+        <v>250</v>
       </c>
       <c r="M77" s="1">
-        <v>396296.0</v>
+        <v>599270.0</v>
       </c>
       <c r="N77" s="1">
-        <v>398515.18</v>
+        <v>603153.56</v>
       </c>
       <c r="O77" s="1">
-        <v>0.21</v>
+        <v>0.28</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
-        <v>255</v>
+        <v>251</v>
       </c>
       <c r="B78" t="s">
-        <v>256</v>
+        <v>252</v>
       </c>
       <c r="C78" s="1">
         <v>700000.0</v>
       </c>
       <c r="D78" s="1">
-        <v>84.938</v>
+        <v>99.292</v>
       </c>
       <c r="E78" s="1">
-        <v>85.96</v>
+        <v>100.65</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>601720.0</v>
+        <v>704550.0</v>
       </c>
       <c r="I78" s="1">
-        <v>-7154.0</v>
+        <v>-9506.0</v>
       </c>
       <c r="J78" s="1">
-        <v>-1.1889250814332</v>
+        <v>-1.3492300049677</v>
       </c>
       <c r="K78">
-        <v>0.47</v>
+        <v>1.15</v>
       </c>
       <c r="L78" t="s">
-        <v>257</v>
+        <v>88</v>
       </c>
       <c r="M78" s="1">
-        <v>594566.0</v>
+        <v>695044.0</v>
       </c>
       <c r="N78" s="1">
-        <v>597838.26</v>
+        <v>703098.79</v>
       </c>
       <c r="O78" s="1">
-        <v>0.31</v>
+        <v>0.33</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
-        <v>258</v>
+        <v>253</v>
       </c>
       <c r="B79" t="s">
-        <v>259</v>
+        <v>254</v>
       </c>
       <c r="C79" s="1">
-        <v>700000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D79" s="1">
-        <v>98.958</v>
+        <v>99.126</v>
       </c>
       <c r="E79" s="1">
-        <v>100.65</v>
+        <v>100.62</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
-        <v>704550.0</v>
+        <v>402480.0</v>
       </c>
       <c r="I79" s="1">
-        <v>-11844.0</v>
+        <v>-5976.0</v>
       </c>
       <c r="J79" s="1">
-        <v>-1.6810730253353</v>
+        <v>-1.4847942754919</v>
       </c>
       <c r="K79">
-        <v>0.73</v>
-[...2 lines deleted...]
-        <v>260</v>
+        <v>0.13</v>
+      </c>
+      <c r="L79">
+        <v>513.7</v>
       </c>
       <c r="M79" s="1">
-        <v>692706.0</v>
+        <v>396504.0</v>
       </c>
       <c r="N79" s="1">
-        <v>697826.55</v>
+        <v>397017.7</v>
       </c>
       <c r="O79" s="1">
-        <v>0.36</v>
+        <v>0.19</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
-        <v>261</v>
+        <v>255</v>
       </c>
       <c r="B80" t="s">
-        <v>262</v>
+        <v>256</v>
       </c>
       <c r="C80" s="1">
-        <v>400000.0</v>
+        <v>577000.0</v>
       </c>
       <c r="D80" s="1">
-        <v>98.647</v>
+        <v>100.613</v>
       </c>
       <c r="E80" s="1">
-        <v>100.62</v>
+        <v>99.662</v>
       </c>
       <c r="F80" t="s">
         <v>8</v>
       </c>
       <c r="G80">
         <v>1.0</v>
       </c>
       <c r="H80" s="1">
-        <v>402480.0</v>
+        <v>575049.74</v>
       </c>
       <c r="I80" s="1">
-        <v>-7892.0</v>
+        <v>5487.27</v>
       </c>
       <c r="J80" s="1">
-        <v>-1.9608427747963</v>
+        <v>0.95422528145131</v>
       </c>
       <c r="K80">
-        <v>2.82</v>
+        <v>0.43</v>
       </c>
       <c r="L80" t="s">
-        <v>263</v>
+        <v>257</v>
       </c>
       <c r="M80" s="1">
-        <v>394588.0</v>
+        <v>580537.01</v>
       </c>
       <c r="N80" s="1">
-        <v>405855.12</v>
+        <v>583001.12</v>
       </c>
       <c r="O80" s="1">
-        <v>0.21</v>
+        <v>0.27</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
-        <v>264</v>
+        <v>258</v>
       </c>
       <c r="B81" t="s">
-        <v>265</v>
+        <v>259</v>
       </c>
       <c r="C81" s="1">
         <v>700000.0</v>
       </c>
       <c r="D81" s="1">
-        <v>98.779</v>
+        <v>99.303</v>
       </c>
       <c r="E81" s="1">
         <v>99.64619429</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
         <v>697523.36</v>
       </c>
       <c r="I81" s="1">
-        <v>-6070.36</v>
+        <v>-2402.36</v>
       </c>
       <c r="J81" s="1">
-        <v>-0.87027336260107</v>
+        <v>-0.34441283801592</v>
       </c>
       <c r="K81">
-        <v>2.84</v>
+        <v>3.35</v>
       </c>
       <c r="L81" t="s">
-        <v>266</v>
+        <v>260</v>
       </c>
       <c r="M81" s="1">
-        <v>691453.0</v>
+        <v>695121.0</v>
       </c>
       <c r="N81" s="1">
-        <v>711335.88</v>
+        <v>718549.42</v>
       </c>
       <c r="O81" s="1">
-        <v>0.37</v>
+        <v>0.34</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
-        <v>267</v>
+        <v>261</v>
       </c>
       <c r="B82" t="s">
-        <v>268</v>
+        <v>262</v>
       </c>
       <c r="C82" s="1">
         <v>750000.0</v>
       </c>
       <c r="D82" s="1">
-        <v>99.512</v>
+        <v>99.748</v>
       </c>
       <c r="E82" s="1">
         <v>99.96570933</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
         <v>749742.82</v>
       </c>
       <c r="I82" s="1">
-        <v>-3402.82</v>
+        <v>-1632.82</v>
       </c>
       <c r="J82" s="1">
-        <v>-0.45386496665617</v>
+        <v>-0.21778401292326</v>
       </c>
       <c r="K82">
-        <v>1.42</v>
+        <v>1.87</v>
       </c>
       <c r="L82" t="s">
-        <v>269</v>
+        <v>263</v>
       </c>
       <c r="M82" s="1">
-        <v>746340.0</v>
+        <v>748110.0</v>
       </c>
       <c r="N82" s="1">
-        <v>756958.15</v>
+        <v>762133.97</v>
       </c>
       <c r="O82" s="1">
-        <v>0.4</v>
+        <v>0.36</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
-        <v>270</v>
+        <v>264</v>
       </c>
       <c r="B83" t="s">
-        <v>271</v>
+        <v>265</v>
       </c>
       <c r="C83" s="1">
         <v>600000.0</v>
       </c>
       <c r="D83" s="1">
-        <v>98.643</v>
+        <v>99.067</v>
       </c>
       <c r="E83" s="1">
         <v>100.0</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
         <v>600000.0</v>
       </c>
       <c r="I83" s="1">
-        <v>-8142.0</v>
+        <v>-5598.0</v>
       </c>
       <c r="J83" s="1">
-        <v>-1.357</v>
+        <v>-0.933</v>
       </c>
       <c r="K83">
-        <v>1.84</v>
+        <v>2.36</v>
       </c>
       <c r="L83" t="s">
-        <v>272</v>
+        <v>266</v>
       </c>
       <c r="M83" s="1">
-        <v>591858.0</v>
+        <v>594402.0</v>
       </c>
       <c r="N83" s="1">
-        <v>602884.62</v>
+        <v>608535.57</v>
       </c>
       <c r="O83" s="1">
-        <v>0.32</v>
+        <v>0.29</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
-        <v>273</v>
+        <v>267</v>
       </c>
       <c r="B84" t="s">
-        <v>274</v>
+        <v>268</v>
       </c>
       <c r="C84" s="1">
-        <v>1930000.0</v>
+        <v>2230000.0</v>
       </c>
       <c r="D84" s="1">
-        <v>98.4</v>
+        <v>98.749</v>
       </c>
       <c r="E84" s="1">
-        <v>100.0</v>
+        <v>99.68358744</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
-        <v>1930000.0</v>
+        <v>2222944.0</v>
       </c>
       <c r="I84" s="1">
-        <v>-30880.0</v>
+        <v>-20841.3</v>
       </c>
       <c r="J84" s="1">
-        <v>-1.6</v>
+        <v>-0.93755398246649</v>
       </c>
       <c r="K84">
-        <v>0.8</v>
+        <v>1.28</v>
       </c>
       <c r="L84" t="s">
-        <v>275</v>
+        <v>269</v>
       </c>
       <c r="M84" s="1">
-        <v>1899120.0</v>
+        <v>2202102.7</v>
       </c>
       <c r="N84" s="1">
-        <v>1914617.11</v>
+        <v>2230752.27</v>
       </c>
       <c r="O84" s="1">
-        <v>1.0</v>
+        <v>1.05</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
-        <v>276</v>
+        <v>270</v>
       </c>
       <c r="B85" t="s">
-        <v>277</v>
+        <v>271</v>
       </c>
       <c r="C85" s="1">
         <v>1225000.0</v>
       </c>
       <c r="D85" s="1">
-        <v>97.816</v>
+        <v>98.455</v>
       </c>
       <c r="E85" s="1">
         <v>100.0</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
         <v>1225000.0</v>
       </c>
       <c r="I85" s="1">
-        <v>-26754.0</v>
+        <v>-18926.25</v>
       </c>
       <c r="J85" s="1">
-        <v>-2.184</v>
+        <v>-1.545</v>
       </c>
       <c r="K85">
-        <v>2.29</v>
+        <v>2.81</v>
       </c>
       <c r="L85" t="s">
-        <v>278</v>
+        <v>272</v>
       </c>
       <c r="M85" s="1">
-        <v>1198246.0</v>
+        <v>1206073.75</v>
       </c>
       <c r="N85" s="1">
-        <v>1226264.87</v>
+        <v>1240471.92</v>
       </c>
       <c r="O85" s="1">
-        <v>0.64</v>
+        <v>0.58</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
-        <v>279</v>
+        <v>273</v>
       </c>
       <c r="B86" t="s">
-        <v>280</v>
+        <v>274</v>
       </c>
       <c r="C86" s="1">
         <v>800000.0</v>
       </c>
       <c r="D86" s="1">
-        <v>98.743</v>
+        <v>99.394</v>
       </c>
       <c r="E86" s="1">
         <v>100.42</v>
       </c>
       <c r="F86" t="s">
         <v>8</v>
       </c>
       <c r="G86">
         <v>1.0</v>
       </c>
       <c r="H86" s="1">
         <v>803360.0</v>
       </c>
       <c r="I86" s="1">
-        <v>-13416.0</v>
+        <v>-8208.0</v>
       </c>
       <c r="J86" s="1">
-        <v>-1.6699860585541</v>
+        <v>-1.0217088229436</v>
       </c>
       <c r="K86">
-        <v>3.38</v>
+        <v>0.26</v>
       </c>
       <c r="L86" t="s">
-        <v>281</v>
+        <v>275</v>
       </c>
       <c r="M86" s="1">
-        <v>789944.0</v>
+        <v>795152.0</v>
       </c>
       <c r="N86" s="1">
-        <v>816957.7</v>
+        <v>797217.75</v>
       </c>
       <c r="O86" s="1">
-        <v>0.43</v>
+        <v>0.37</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
-        <v>282</v>
+        <v>276</v>
       </c>
       <c r="B87" t="s">
-        <v>283</v>
+        <v>277</v>
       </c>
       <c r="C87" s="1">
         <v>1000000.0</v>
       </c>
       <c r="D87" s="1">
-        <v>97.625</v>
+        <v>98.512</v>
       </c>
       <c r="E87" s="1">
         <v>99.259</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
         <v>992590.0</v>
       </c>
       <c r="I87" s="1">
-        <v>-16340.0</v>
+        <v>-7470.0</v>
       </c>
       <c r="J87" s="1">
-        <v>-1.6461983296225</v>
+        <v>-0.7525765925508</v>
       </c>
       <c r="K87">
-        <v>0.52</v>
+        <v>1.13</v>
       </c>
       <c r="L87" t="s">
-        <v>284</v>
+        <v>278</v>
       </c>
       <c r="M87" s="1">
-        <v>976250.0</v>
+        <v>985120.0</v>
       </c>
       <c r="N87" s="1">
-        <v>981404.11</v>
+        <v>996387.12</v>
       </c>
       <c r="O87" s="1">
-        <v>0.51</v>
+        <v>0.47</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
-        <v>285</v>
+        <v>279</v>
       </c>
       <c r="B88" t="s">
-        <v>286</v>
+        <v>280</v>
       </c>
       <c r="C88" s="1">
-        <v>858000.0</v>
+        <v>1549000.0</v>
       </c>
       <c r="D88" s="1">
-        <v>97.864</v>
+        <v>100.57</v>
       </c>
       <c r="E88" s="1">
-        <v>99.362</v>
+        <v>99.731</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
-        <v>852525.96</v>
+        <v>1544833.19</v>
       </c>
       <c r="I88" s="1">
-        <v>-12852.84</v>
+        <v>12996.11</v>
       </c>
       <c r="J88" s="1">
-        <v>-1.5076186067108</v>
+        <v>0.84126299746318</v>
       </c>
       <c r="K88">
-        <v>1.13</v>
-[...2 lines deleted...]
-        <v>287</v>
+        <v>0.06</v>
+      </c>
+      <c r="L88">
+        <v>954.86</v>
       </c>
       <c r="M88" s="1">
-        <v>839673.12</v>
+        <v>1557829.3</v>
       </c>
       <c r="N88" s="1">
-        <v>849369.7</v>
+        <v>1558784.16</v>
       </c>
       <c r="O88" s="1">
-        <v>0.44</v>
+        <v>0.73</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
-        <v>288</v>
+        <v>281</v>
       </c>
       <c r="B89" t="s">
-        <v>289</v>
+        <v>282</v>
       </c>
       <c r="C89" s="1">
-        <v>600000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D89" s="1">
-        <v>100.316</v>
+        <v>100.488</v>
       </c>
       <c r="E89" s="1">
-        <v>100.4</v>
+        <v>99.451</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
-        <v>602400.0</v>
+        <v>1491765.0</v>
       </c>
       <c r="I89" s="1">
-        <v>-504.0</v>
+        <v>15555.0</v>
       </c>
       <c r="J89" s="1">
-        <v>-0.083665338645418</v>
+        <v>1.0427245578224</v>
       </c>
       <c r="K89">
-        <v>3.26</v>
+        <v>0.38</v>
       </c>
       <c r="L89" t="s">
-        <v>290</v>
+        <v>283</v>
       </c>
       <c r="M89" s="1">
-        <v>601896.0</v>
+        <v>1507320.0</v>
       </c>
       <c r="N89" s="1">
-        <v>621451.48</v>
+        <v>1513022.05</v>
       </c>
       <c r="O89" s="1">
-        <v>0.32</v>
+        <v>0.71</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
-        <v>291</v>
+        <v>284</v>
       </c>
       <c r="B90" t="s">
-        <v>292</v>
+        <v>285</v>
       </c>
       <c r="C90" s="1">
-        <v>1000000.0</v>
+        <v>1563000.0</v>
       </c>
       <c r="D90" s="1">
-        <v>99.669</v>
+        <v>98.28</v>
       </c>
       <c r="E90" s="1">
-        <v>99.9464</v>
+        <v>99.228</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
-        <v>999464.0</v>
+        <v>1550933.64</v>
       </c>
       <c r="I90" s="1">
-        <v>-2774.0</v>
+        <v>-14817.24</v>
       </c>
       <c r="J90" s="1">
-        <v>-0.27754876613865</v>
+        <v>-0.95537549885113</v>
       </c>
       <c r="K90">
-        <v>0.23</v>
+        <v>0.17</v>
       </c>
       <c r="L90" t="s">
-        <v>293</v>
+        <v>286</v>
       </c>
       <c r="M90" s="1">
-        <v>996690.0</v>
+        <v>1536116.4</v>
       </c>
       <c r="N90" s="1">
-        <v>999025.62</v>
+        <v>1538701.77</v>
       </c>
       <c r="O90" s="1">
-        <v>0.52</v>
+        <v>0.72</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
-        <v>294</v>
+        <v>287</v>
       </c>
       <c r="B91" t="s">
-        <v>295</v>
+        <v>288</v>
       </c>
       <c r="C91" s="1">
-        <v>1563000.0</v>
+        <v>1016000.0</v>
       </c>
       <c r="D91" s="1">
-        <v>98.062</v>
+        <v>91.304</v>
       </c>
       <c r="E91" s="1">
-        <v>99.228</v>
+        <v>83.44605217</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
-        <v>1550933.64</v>
+        <v>847811.89</v>
       </c>
       <c r="I91" s="1">
-        <v>-18224.58</v>
+        <v>79836.75</v>
       </c>
       <c r="J91" s="1">
-        <v>-1.1750715523844</v>
+        <v>9.4167999932155</v>
       </c>
       <c r="K91">
-        <v>2.64</v>
+        <v>1.38</v>
       </c>
       <c r="L91" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="M91" s="1">
-        <v>1532709.06</v>
+        <v>927648.64</v>
       </c>
       <c r="N91" s="1">
-        <v>1573951.92</v>
+        <v>941688.23</v>
       </c>
       <c r="O91" s="1">
-        <v>0.82</v>
+        <v>0.44</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
       <c r="B92" t="s">
-        <v>298</v>
+        <v>291</v>
       </c>
       <c r="C92" s="1">
-        <v>700000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D92" s="1">
-        <v>98.606</v>
+        <v>100.127</v>
       </c>
       <c r="E92" s="1">
-        <v>99.517</v>
+        <v>100.375</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
-        <v>696619.0</v>
+        <v>602250.0</v>
       </c>
       <c r="I92" s="1">
-        <v>-6377.0</v>
+        <v>-1488.0</v>
       </c>
       <c r="J92" s="1">
-        <v>-0.9154214857763</v>
+        <v>-0.24707347447073</v>
       </c>
       <c r="K92">
-        <v>2.76</v>
+        <v>1.78</v>
       </c>
       <c r="L92" t="s">
-        <v>299</v>
+        <v>292</v>
       </c>
       <c r="M92" s="1">
-        <v>690242.0</v>
+        <v>600762.0</v>
       </c>
       <c r="N92" s="1">
-        <v>709595.08</v>
+        <v>611414.05</v>
       </c>
       <c r="O92" s="1">
-        <v>0.37</v>
+        <v>0.29</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
-        <v>300</v>
+        <v>293</v>
       </c>
       <c r="B93" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
       <c r="C93" s="1">
-        <v>1016000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D93" s="1">
-        <v>90.997</v>
+        <v>97.929</v>
       </c>
       <c r="E93" s="1">
-        <v>83.44605217</v>
+        <v>92.081555</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
-        <v>847811.89</v>
+        <v>736652.44</v>
       </c>
       <c r="I93" s="1">
-        <v>76717.63</v>
+        <v>46779.56</v>
       </c>
       <c r="J93" s="1">
-        <v>9.048897627515</v>
+        <v>6.3502891540005</v>
       </c>
       <c r="K93">
-        <v>1.12</v>
+        <v>0.33</v>
       </c>
       <c r="L93" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="M93" s="1">
-        <v>924529.52</v>
+        <v>783432.0</v>
       </c>
       <c r="N93" s="1">
-        <v>935907.33</v>
+        <v>786078.58</v>
       </c>
       <c r="O93" s="1">
-        <v>0.49</v>
+        <v>0.37</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
-        <v>303</v>
+        <v>296</v>
       </c>
       <c r="B94" t="s">
-        <v>304</v>
+        <v>297</v>
       </c>
       <c r="C94" s="1">
         <v>600000.0</v>
       </c>
       <c r="D94" s="1">
-        <v>100.098</v>
+        <v>102.132</v>
       </c>
       <c r="E94" s="1">
-        <v>100.375</v>
+        <v>99.329</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
-        <v>602250.0</v>
+        <v>595974.0</v>
       </c>
       <c r="I94" s="1">
-        <v>-1662.0</v>
+        <v>16818.0</v>
       </c>
       <c r="J94" s="1">
-        <v>-0.27596513075965</v>
+        <v>2.821935185092</v>
       </c>
       <c r="K94">
-        <v>1.3</v>
+        <v>1.58</v>
       </c>
       <c r="L94" t="s">
-        <v>305</v>
+        <v>298</v>
       </c>
       <c r="M94" s="1">
-        <v>600588.0</v>
+        <v>612792.0</v>
       </c>
       <c r="N94" s="1">
-        <v>608410.6</v>
+        <v>622283.1</v>
       </c>
       <c r="O94" s="1">
-        <v>0.32</v>
+        <v>0.29</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
-        <v>306</v>
+        <v>299</v>
       </c>
       <c r="B95" t="s">
-        <v>307</v>
+        <v>300</v>
       </c>
       <c r="C95" s="1">
-        <v>800000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D95" s="1">
-        <v>97.64</v>
+        <v>100.352</v>
       </c>
       <c r="E95" s="1">
-        <v>92.081555</v>
+        <v>100.30333333</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
-        <v>736652.44</v>
+        <v>1504550.0</v>
       </c>
       <c r="I95" s="1">
-        <v>44467.56</v>
+        <v>730.0</v>
       </c>
       <c r="J95" s="1">
-        <v>6.0364369389722</v>
+        <v>0.048519490877671</v>
       </c>
       <c r="K95">
-        <v>0.09</v>
-[...2 lines deleted...]
-        <v>690.41</v>
+        <v>0.59</v>
+      </c>
+      <c r="L95" t="s">
+        <v>301</v>
       </c>
       <c r="M95" s="1">
-        <v>781120.0</v>
+        <v>1505280.0</v>
       </c>
       <c r="N95" s="1">
-        <v>781810.41</v>
+        <v>1514082.28</v>
       </c>
       <c r="O95" s="1">
-        <v>0.41</v>
+        <v>0.71</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
-        <v>308</v>
+        <v>302</v>
       </c>
       <c r="B96" t="s">
-        <v>309</v>
+        <v>303</v>
       </c>
       <c r="C96" s="1">
-        <v>600000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D96" s="1">
-        <v>101.903</v>
+        <v>98.844</v>
       </c>
       <c r="E96" s="1">
-        <v>99.329</v>
+        <v>100.231</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
-        <v>595974.0</v>
+        <v>902079.0</v>
       </c>
       <c r="I96" s="1">
-        <v>15444.0</v>
+        <v>-12483.0</v>
       </c>
       <c r="J96" s="1">
-        <v>2.5913882149221</v>
+        <v>-1.3838034141134</v>
       </c>
       <c r="K96">
-        <v>1.04</v>
+        <v>0.45</v>
       </c>
       <c r="L96" t="s">
-        <v>310</v>
+        <v>304</v>
       </c>
       <c r="M96" s="1">
-        <v>611418.0</v>
+        <v>889596.0</v>
       </c>
       <c r="N96" s="1">
-        <v>617660.47</v>
+        <v>893664.49</v>
       </c>
       <c r="O96" s="1">
-        <v>0.32</v>
+        <v>0.42</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
-        <v>311</v>
+        <v>305</v>
       </c>
       <c r="B97" t="s">
-        <v>312</v>
+        <v>306</v>
       </c>
       <c r="C97" s="1">
-        <v>900000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D97" s="1">
-        <v>98.394</v>
+        <v>98.483</v>
       </c>
       <c r="E97" s="1">
-        <v>100.231</v>
+        <v>100.33</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
-        <v>902079.0</v>
+        <v>1203960.0</v>
       </c>
       <c r="I97" s="1">
-        <v>-16533.0</v>
+        <v>-22164.0</v>
       </c>
       <c r="J97" s="1">
-        <v>-1.8327663098243</v>
+        <v>-1.8409249476727</v>
       </c>
       <c r="K97">
-        <v>0.85</v>
+        <v>0.75</v>
       </c>
       <c r="L97" t="s">
-        <v>313</v>
+        <v>307</v>
       </c>
       <c r="M97" s="1">
-        <v>885546.0</v>
+        <v>1181796.0</v>
       </c>
       <c r="N97" s="1">
-        <v>893220.66</v>
+        <v>1190771.34</v>
       </c>
       <c r="O97" s="1">
-        <v>0.47</v>
+        <v>0.56</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
-        <v>314</v>
+        <v>308</v>
       </c>
       <c r="B98" t="s">
-        <v>315</v>
+        <v>309</v>
       </c>
       <c r="C98" s="1">
-        <v>1200000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D98" s="1">
-        <v>98.101</v>
+        <v>101.532</v>
       </c>
       <c r="E98" s="1">
-        <v>100.33</v>
+        <v>99.651</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
-        <v>1203960.0</v>
+        <v>797208.0</v>
       </c>
       <c r="I98" s="1">
-        <v>-26748.0</v>
+        <v>15048.0</v>
       </c>
       <c r="J98" s="1">
-        <v>-2.2216684939699</v>
+        <v>1.8875876810067</v>
       </c>
       <c r="K98">
-        <v>0.33</v>
+        <v>0.61</v>
       </c>
       <c r="L98" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
       <c r="M98" s="1">
-        <v>1177212.0</v>
+        <v>812256.0</v>
       </c>
       <c r="N98" s="1">
-        <v>1181157.21</v>
+        <v>817121.75</v>
       </c>
       <c r="O98" s="1">
-        <v>0.62</v>
+        <v>0.38</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
-        <v>317</v>
+        <v>311</v>
       </c>
       <c r="B99" t="s">
-        <v>318</v>
+        <v>312</v>
       </c>
       <c r="C99" s="1">
-        <v>200000.0</v>
+        <v>1197000.0</v>
       </c>
       <c r="D99" s="1">
-        <v>90.261</v>
+        <v>100.689</v>
       </c>
       <c r="E99" s="1">
-        <v>89.875</v>
+        <v>99.768</v>
       </c>
       <c r="F99" t="s">
         <v>8</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
-        <v>179750.0</v>
+        <v>1194222.96</v>
       </c>
       <c r="I99" s="1">
-        <v>772.0</v>
+        <v>11024.37</v>
       </c>
       <c r="J99" s="1">
-        <v>0.42948539638387</v>
+        <v>0.92314168871783</v>
       </c>
       <c r="K99">
-        <v>0.1</v>
-[...2 lines deleted...]
-        <v>191.78</v>
+        <v>0.11</v>
+      </c>
+      <c r="L99" t="s">
+        <v>313</v>
       </c>
       <c r="M99" s="1">
-        <v>180522.0</v>
+        <v>1205247.33</v>
       </c>
       <c r="N99" s="1">
-        <v>180713.78</v>
+        <v>1206518.12</v>
       </c>
       <c r="O99" s="1">
-        <v>0.09</v>
+        <v>0.57</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
-        <v>319</v>
+        <v>314</v>
       </c>
       <c r="B100" t="s">
-        <v>320</v>
+        <v>315</v>
       </c>
       <c r="C100" s="1">
-        <v>100000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D100" s="1">
-        <v>90.778</v>
+        <v>99.271</v>
       </c>
       <c r="E100" s="1">
-        <v>89.875</v>
+        <v>99.766</v>
       </c>
       <c r="F100" t="s">
         <v>8</v>
       </c>
       <c r="G100">
         <v>1.0</v>
       </c>
       <c r="H100" s="1">
-        <v>89875.0</v>
+        <v>598596.0</v>
       </c>
       <c r="I100" s="1">
-        <v>903.0</v>
+        <v>-2970.0</v>
       </c>
       <c r="J100" s="1">
-        <v>1.0047287899861</v>
+        <v>-0.49616101677926</v>
       </c>
       <c r="K100">
-        <v>0.14</v>
-[...2 lines deleted...]
-        <v>144.52</v>
+        <v>3.12</v>
+      </c>
+      <c r="L100" t="s">
+        <v>316</v>
       </c>
       <c r="M100" s="1">
-        <v>90778.0</v>
+        <v>595626.0</v>
       </c>
       <c r="N100" s="1">
-        <v>90922.52</v>
+        <v>614349.29</v>
       </c>
       <c r="O100" s="1">
-        <v>0.05</v>
+        <v>0.29</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
-        <v>321</v>
+        <v>317</v>
       </c>
       <c r="B101" t="s">
-        <v>322</v>
+        <v>318</v>
       </c>
       <c r="C101" s="1">
-        <v>600000.0</v>
+        <v>593000.0</v>
       </c>
       <c r="D101" s="1">
-        <v>100.727</v>
+        <v>98.712</v>
       </c>
       <c r="E101" s="1">
-        <v>100.539</v>
+        <v>99.945</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
-        <v>603234.0</v>
+        <v>592673.85</v>
       </c>
       <c r="I101" s="1">
-        <v>1128.0</v>
+        <v>-7311.69</v>
       </c>
       <c r="J101" s="1">
-        <v>0.18699211251355</v>
+        <v>-1.2336785231878</v>
       </c>
       <c r="K101">
-        <v>2.21</v>
+        <v>1.64</v>
       </c>
       <c r="L101" t="s">
-        <v>323</v>
+        <v>319</v>
       </c>
       <c r="M101" s="1">
-        <v>604362.0</v>
+        <v>585362.16</v>
       </c>
       <c r="N101" s="1">
-        <v>617644.19</v>
+        <v>595113.52</v>
       </c>
       <c r="O101" s="1">
-        <v>0.32</v>
+        <v>0.28</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
-        <v>324</v>
+        <v>320</v>
       </c>
       <c r="B102" t="s">
-        <v>325</v>
+        <v>321</v>
       </c>
       <c r="C102" s="1">
-        <v>600000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D102" s="1">
-        <v>98.051</v>
+        <v>98.732</v>
       </c>
       <c r="E102" s="1">
-        <v>99.766</v>
+        <v>98.71</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
-        <v>598596.0</v>
+        <v>987100.0</v>
       </c>
       <c r="I102" s="1">
-        <v>-10290.0</v>
+        <v>220.0</v>
       </c>
       <c r="J102" s="1">
-        <v>-1.7190225126797</v>
+        <v>0.02228750886435</v>
       </c>
       <c r="K102">
-        <v>2.53</v>
+        <v>1.15</v>
       </c>
       <c r="L102" t="s">
-        <v>326</v>
+        <v>322</v>
       </c>
       <c r="M102" s="1">
-        <v>588306.0</v>
+        <v>987320.0</v>
       </c>
       <c r="N102" s="1">
-        <v>603466.27</v>
+        <v>998826.85</v>
       </c>
       <c r="O102" s="1">
-        <v>0.32</v>
+        <v>0.47</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
-        <v>327</v>
+        <v>323</v>
       </c>
       <c r="B103" t="s">
-        <v>328</v>
+        <v>324</v>
       </c>
       <c r="C103" s="1">
-        <v>593000.0</v>
+        <v>915000.0</v>
       </c>
       <c r="D103" s="1">
-        <v>97.981</v>
+        <v>98.757</v>
       </c>
       <c r="E103" s="1">
-        <v>99.945</v>
+        <v>99.90538798</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
-        <v>592673.85</v>
+        <v>914134.3</v>
       </c>
       <c r="I103" s="1">
-        <v>-11646.52</v>
+        <v>-10507.75</v>
       </c>
       <c r="J103" s="1">
-        <v>-1.9650807944369</v>
+        <v>-1.1494755201725</v>
       </c>
       <c r="K103">
-        <v>1.15</v>
+        <v>1.37</v>
       </c>
       <c r="L103" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
       <c r="M103" s="1">
-        <v>581027.33</v>
+        <v>903626.55</v>
       </c>
       <c r="N103" s="1">
-        <v>587870.39</v>
+        <v>916173.33</v>
       </c>
       <c r="O103" s="1">
-        <v>0.31</v>
+        <v>0.43</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
-        <v>330</v>
+        <v>326</v>
       </c>
       <c r="B104" t="s">
-        <v>331</v>
+        <v>327</v>
       </c>
       <c r="C104" s="1">
-        <v>915000.0</v>
+        <v>677000.0</v>
       </c>
       <c r="D104" s="1">
-        <v>98.728</v>
+        <v>100.392</v>
       </c>
       <c r="E104" s="1">
-        <v>99.90538798</v>
+        <v>100.0</v>
       </c>
       <c r="F104" t="s">
         <v>8</v>
       </c>
       <c r="G104">
         <v>1.0</v>
       </c>
       <c r="H104" s="1">
-        <v>914134.3</v>
+        <v>677000.0</v>
       </c>
       <c r="I104" s="1">
-        <v>-10773.1</v>
+        <v>2653.84</v>
       </c>
       <c r="J104" s="1">
-        <v>-1.1785029836426</v>
+        <v>0.392</v>
       </c>
       <c r="K104">
-        <v>0.99</v>
+        <v>0.49</v>
       </c>
       <c r="L104" t="s">
-        <v>332</v>
+        <v>328</v>
       </c>
       <c r="M104" s="1">
-        <v>903361.2</v>
+        <v>679653.84</v>
       </c>
       <c r="N104" s="1">
-        <v>912392.12</v>
+        <v>682994.03</v>
       </c>
       <c r="O104" s="1">
-        <v>0.48</v>
+        <v>0.32</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
-        <v>333</v>
+        <v>329</v>
       </c>
       <c r="B105" t="s">
-        <v>334</v>
+        <v>330</v>
       </c>
       <c r="C105" s="1">
-        <v>200000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D105" s="1">
-        <v>82.044</v>
+        <v>89.382</v>
       </c>
       <c r="E105" s="1">
-        <v>81.75</v>
+        <v>88.81</v>
       </c>
       <c r="F105" t="s">
         <v>8</v>
       </c>
       <c r="G105">
         <v>1.0</v>
       </c>
       <c r="H105" s="1">
-        <v>163500.0</v>
+        <v>444050.0</v>
       </c>
       <c r="I105" s="1">
-        <v>588.0</v>
+        <v>2860.0</v>
       </c>
       <c r="J105" s="1">
-        <v>0.35963302752294</v>
+        <v>0.64407161355703</v>
       </c>
       <c r="K105">
-        <v>0.13</v>
-[...2 lines deleted...]
-        <v>263.01</v>
+        <v>0.22</v>
+      </c>
+      <c r="L105" t="s">
+        <v>331</v>
       </c>
       <c r="M105" s="1">
-        <v>164088.0</v>
+        <v>446910.0</v>
       </c>
       <c r="N105" s="1">
-        <v>164351.01</v>
+        <v>448025.07</v>
       </c>
       <c r="O105" s="1">
-        <v>0.09</v>
+        <v>0.21</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
-        <v>335</v>
+        <v>332</v>
       </c>
       <c r="B106" t="s">
-        <v>336</v>
+        <v>333</v>
       </c>
       <c r="C106" s="1">
-        <v>900000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D106" s="1">
-        <v>98.86</v>
+        <v>92.471</v>
       </c>
       <c r="E106" s="1">
-        <v>100.118</v>
+        <v>99.271</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
       <c r="G106">
         <v>1.0</v>
       </c>
       <c r="H106" s="1">
-        <v>901062.0</v>
+        <v>397084.0</v>
       </c>
       <c r="I106" s="1">
-        <v>-11322.0</v>
+        <v>-27200.0</v>
       </c>
       <c r="J106" s="1">
-        <v>-1.2565173095747</v>
+        <v>-6.8499360336856</v>
       </c>
       <c r="K106">
-        <v>1.71</v>
+        <v>1.15</v>
       </c>
       <c r="L106" t="s">
-        <v>337</v>
+        <v>334</v>
       </c>
       <c r="M106" s="1">
-        <v>889740.0</v>
+        <v>369884.0</v>
       </c>
       <c r="N106" s="1">
-        <v>905123.22</v>
+        <v>374467.56</v>
       </c>
       <c r="O106" s="1">
-        <v>0.47</v>
+        <v>0.18</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
-        <v>338</v>
+        <v>335</v>
       </c>
       <c r="B107" t="s">
-        <v>339</v>
+        <v>336</v>
       </c>
       <c r="C107" s="1">
-        <v>400000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D107" s="1">
-        <v>91.899</v>
+        <v>101.439</v>
       </c>
       <c r="E107" s="1">
-        <v>99.271</v>
+        <v>99.942</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
-        <v>397084.0</v>
+        <v>1099362.0</v>
       </c>
       <c r="I107" s="1">
-        <v>-29488.0</v>
+        <v>16467.0</v>
       </c>
       <c r="J107" s="1">
-        <v>-7.4261365353426</v>
+        <v>1.4978687638831</v>
       </c>
       <c r="K107">
-        <v>0.9</v>
+        <v>0.63</v>
       </c>
       <c r="L107" t="s">
-        <v>340</v>
+        <v>337</v>
       </c>
       <c r="M107" s="1">
-        <v>367596.0</v>
+        <v>1115829.0</v>
       </c>
       <c r="N107" s="1">
-        <v>371201.48</v>
+        <v>1122711.53</v>
       </c>
       <c r="O107" s="1">
-        <v>0.19</v>
+        <v>0.53</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
-        <v>341</v>
+        <v>338</v>
       </c>
       <c r="B108" t="s">
-        <v>342</v>
+        <v>339</v>
       </c>
       <c r="C108" s="1">
-        <v>1100000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D108" s="1">
-        <v>100.947</v>
+        <v>94.18</v>
       </c>
       <c r="E108" s="1">
-        <v>99.942</v>
+        <v>94.62629</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
       <c r="G108">
         <v>1.0</v>
       </c>
       <c r="H108" s="1">
-        <v>1099362.0</v>
+        <v>851636.61</v>
       </c>
       <c r="I108" s="1">
-        <v>11055.0</v>
+        <v>-4016.61</v>
       </c>
       <c r="J108" s="1">
-        <v>1.0055832382782</v>
+        <v>-0.471634257245</v>
       </c>
       <c r="K108">
-        <v>0.12</v>
+        <v>0.45</v>
       </c>
       <c r="L108" t="s">
-        <v>343</v>
+        <v>340</v>
       </c>
       <c r="M108" s="1">
-        <v>1110417.0</v>
+        <v>847620.0</v>
       </c>
       <c r="N108" s="1">
-        <v>1111727.96</v>
+        <v>851642.26</v>
       </c>
       <c r="O108" s="1">
-        <v>0.58</v>
+        <v>0.4</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
-        <v>344</v>
+        <v>341</v>
       </c>
       <c r="B109" t="s">
-        <v>345</v>
+        <v>342</v>
       </c>
       <c r="C109" s="1">
-        <v>900000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D109" s="1">
-        <v>94.102</v>
+        <v>101.436</v>
       </c>
       <c r="E109" s="1">
-        <v>94.62629</v>
+        <v>101.3728</v>
       </c>
       <c r="F109" t="s">
         <v>8</v>
       </c>
       <c r="G109">
         <v>1.0</v>
       </c>
       <c r="H109" s="1">
-        <v>851636.61</v>
+        <v>1520592.0</v>
       </c>
       <c r="I109" s="1">
-        <v>-4718.61</v>
+        <v>948.0</v>
       </c>
       <c r="J109" s="1">
-        <v>-0.55406378079496</v>
+        <v>0.062344139650873</v>
       </c>
       <c r="K109">
-        <v>0.36</v>
+        <v>3.86</v>
       </c>
       <c r="L109" t="s">
-        <v>346</v>
+        <v>343</v>
       </c>
       <c r="M109" s="1">
-        <v>846918.0</v>
+        <v>1521540.0</v>
       </c>
       <c r="N109" s="1">
-        <v>850154.3</v>
+        <v>1579505.75</v>
       </c>
       <c r="O109" s="1">
-        <v>0.44</v>
+        <v>0.74</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
-        <v>347</v>
+        <v>344</v>
       </c>
       <c r="B110" t="s">
-        <v>348</v>
+        <v>345</v>
       </c>
       <c r="C110" s="1">
-        <v>1500000.0</v>
+        <v>2900000.0</v>
       </c>
       <c r="D110" s="1">
-        <v>100.718</v>
+        <v>98.093</v>
       </c>
       <c r="E110" s="1">
-        <v>101.3728</v>
+        <v>98.42482759</v>
       </c>
       <c r="F110" t="s">
         <v>8</v>
       </c>
       <c r="G110">
         <v>1.0</v>
       </c>
       <c r="H110" s="1">
-        <v>1520592.0</v>
+        <v>2854320.0</v>
       </c>
       <c r="I110" s="1">
-        <v>-9822.0</v>
+        <v>-9623.0</v>
       </c>
       <c r="J110" s="1">
-        <v>-0.64593263676252</v>
+        <v>-0.33713809243533</v>
       </c>
       <c r="K110">
-        <v>3.32</v>
+        <v>2.17</v>
       </c>
       <c r="L110" t="s">
-        <v>349</v>
+        <v>346</v>
       </c>
       <c r="M110" s="1">
-        <v>1510770.0</v>
+        <v>2844697.0</v>
       </c>
       <c r="N110" s="1">
-        <v>1560614.18</v>
+        <v>2907563.44</v>
       </c>
       <c r="O110" s="1">
-        <v>0.82</v>
+        <v>1.37</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
-        <v>350</v>
+        <v>347</v>
       </c>
       <c r="B111" t="s">
-        <v>351</v>
+        <v>348</v>
       </c>
       <c r="C111" s="1">
-        <v>900000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D111" s="1">
-        <v>98.482</v>
+        <v>96.967</v>
       </c>
       <c r="E111" s="1">
-        <v>99.81333333</v>
+        <v>98.642</v>
       </c>
       <c r="F111" t="s">
         <v>8</v>
       </c>
       <c r="G111">
         <v>1.0</v>
       </c>
       <c r="H111" s="1">
-        <v>898320.0</v>
+        <v>986420.0</v>
       </c>
       <c r="I111" s="1">
-        <v>-11982.0</v>
+        <v>-16750.0</v>
       </c>
       <c r="J111" s="1">
-        <v>-1.3338231365215</v>
+        <v>-1.6980596500476</v>
       </c>
       <c r="K111">
-        <v>1.64</v>
+        <v>0.16</v>
       </c>
       <c r="L111" t="s">
-        <v>352</v>
+        <v>349</v>
       </c>
       <c r="M111" s="1">
-        <v>886338.0</v>
+        <v>969670.0</v>
       </c>
       <c r="N111" s="1">
-        <v>901132.52</v>
+        <v>971228.22</v>
       </c>
       <c r="O111" s="1">
-        <v>0.47</v>
+        <v>0.46</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
-        <v>353</v>
+        <v>350</v>
       </c>
       <c r="B112" t="s">
-        <v>354</v>
+        <v>348</v>
       </c>
       <c r="C112" s="1">
-        <v>2900000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D112" s="1">
-        <v>93.37</v>
+        <v>97.039</v>
       </c>
       <c r="E112" s="1">
-        <v>93.09788345</v>
+        <v>95.396</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
-        <v>2699838.62</v>
+        <v>763168.0</v>
       </c>
       <c r="I112" s="1">
-        <v>7891.38</v>
+        <v>13144.0</v>
       </c>
       <c r="J112" s="1">
-        <v>0.29229080366292</v>
+        <v>1.7222944358254</v>
       </c>
       <c r="K112">
-        <v>0.32</v>
+        <v>0.16</v>
       </c>
       <c r="L112" t="s">
-        <v>355</v>
+        <v>351</v>
       </c>
       <c r="M112" s="1">
-        <v>2707730.0</v>
+        <v>776312.0</v>
       </c>
       <c r="N112" s="1">
-        <v>2717010.0</v>
+        <v>777558.58</v>
       </c>
       <c r="O112" s="1">
-        <v>1.42</v>
+        <v>0.37</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
-        <v>356</v>
+        <v>352</v>
       </c>
       <c r="B113" t="s">
-        <v>357</v>
+        <v>353</v>
       </c>
       <c r="C113" s="1">
-        <v>1100000.0</v>
+        <v>1068000.0</v>
       </c>
       <c r="D113" s="1">
-        <v>96.333</v>
+        <v>98.17</v>
       </c>
       <c r="E113" s="1">
-        <v>98.642</v>
+        <v>99.14878652</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
       <c r="G113">
         <v>1.0</v>
       </c>
       <c r="H113" s="1">
-        <v>1085062.0</v>
+        <v>1058909.04</v>
       </c>
       <c r="I113" s="1">
-        <v>-25399.0</v>
+        <v>-10453.44</v>
       </c>
       <c r="J113" s="1">
-        <v>-2.3407878996776</v>
+        <v>-0.9871896079006</v>
       </c>
       <c r="K113">
-        <v>3.92</v>
+        <v>2.19</v>
       </c>
       <c r="L113" t="s">
-        <v>358</v>
+        <v>354</v>
       </c>
       <c r="M113" s="1">
-        <v>1059663.0</v>
+        <v>1048455.6</v>
       </c>
       <c r="N113" s="1">
-        <v>1102777.73</v>
+        <v>1071849.19</v>
       </c>
       <c r="O113" s="1">
-        <v>0.58</v>
+        <v>0.5</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
-        <v>359</v>
+        <v>355</v>
       </c>
       <c r="B114" t="s">
-        <v>360</v>
+        <v>356</v>
       </c>
       <c r="C114" s="1">
-        <v>768000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D114" s="1">
-        <v>97.899</v>
+        <v>99.058</v>
       </c>
       <c r="E114" s="1">
-        <v>99.628</v>
+        <v>99.736</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
       <c r="G114">
         <v>1.0</v>
       </c>
       <c r="H114" s="1">
-        <v>765143.04</v>
+        <v>598416.0</v>
       </c>
       <c r="I114" s="1">
-        <v>-13278.72</v>
+        <v>-4068.0</v>
       </c>
       <c r="J114" s="1">
-        <v>-1.7354558959329</v>
+        <v>-0.67979465789685</v>
       </c>
       <c r="K114">
-        <v>1.74</v>
+        <v>2.14</v>
       </c>
       <c r="L114" t="s">
-        <v>361</v>
+        <v>357</v>
       </c>
       <c r="M114" s="1">
-        <v>751864.32</v>
+        <v>594348.0</v>
       </c>
       <c r="N114" s="1">
-        <v>765199.11</v>
+        <v>607169.92</v>
       </c>
       <c r="O114" s="1">
-        <v>0.4</v>
+        <v>0.29</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
-        <v>362</v>
+        <v>358</v>
       </c>
       <c r="B115" t="s">
-        <v>363</v>
+        <v>359</v>
       </c>
       <c r="C115" s="1">
-        <v>600000.0</v>
+        <v>890000.0</v>
       </c>
       <c r="D115" s="1">
-        <v>98.053</v>
+        <v>99.511</v>
       </c>
       <c r="E115" s="1">
-        <v>99.736</v>
+        <v>99.394</v>
       </c>
       <c r="F115" t="s">
         <v>8</v>
       </c>
       <c r="G115">
         <v>1.0</v>
       </c>
       <c r="H115" s="1">
-        <v>598416.0</v>
+        <v>884606.6</v>
       </c>
       <c r="I115" s="1">
-        <v>-10098.0</v>
+        <v>1041.3</v>
       </c>
       <c r="J115" s="1">
-        <v>-1.6874548808855</v>
+        <v>0.11771334285772</v>
       </c>
       <c r="K115">
-        <v>1.58</v>
+        <v>0.37</v>
       </c>
       <c r="L115" t="s">
-        <v>364</v>
+        <v>360</v>
       </c>
       <c r="M115" s="1">
-        <v>588318.0</v>
+        <v>885647.9</v>
       </c>
       <c r="N115" s="1">
-        <v>597786.49</v>
+        <v>888939.68</v>
       </c>
       <c r="O115" s="1">
-        <v>0.31</v>
+        <v>0.42</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
-        <v>365</v>
+        <v>361</v>
       </c>
       <c r="B116" t="s">
-        <v>366</v>
+        <v>362</v>
       </c>
       <c r="C116" s="1">
-        <v>469000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D116" s="1">
-        <v>97.939</v>
+        <v>95.4</v>
       </c>
       <c r="E116" s="1">
-        <v>99.594</v>
+        <v>93.6</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
-        <v>467095.86</v>
+        <v>936000.0</v>
       </c>
       <c r="I116" s="1">
-        <v>-7761.95</v>
+        <v>18000.0</v>
       </c>
       <c r="J116" s="1">
-        <v>-1.6617466915678</v>
+        <v>1.9230769230769</v>
       </c>
       <c r="K116">
-        <v>2.86</v>
+        <v>1.01</v>
       </c>
       <c r="L116" t="s">
-        <v>367</v>
+        <v>363</v>
       </c>
       <c r="M116" s="1">
-        <v>459333.91</v>
+        <v>954000.0</v>
       </c>
       <c r="N116" s="1">
-        <v>472734.14</v>
+        <v>964061.64</v>
       </c>
       <c r="O116" s="1">
-        <v>0.25</v>
+        <v>0.45</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="B117" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
       <c r="C117" s="1">
-        <v>1000000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="D117" s="1">
-        <v>95.272</v>
+        <v>98.848</v>
       </c>
       <c r="E117" s="1">
-        <v>93.6</v>
+        <v>100.0</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
-        <v>936000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="I117" s="1">
-        <v>16720.0</v>
+        <v>-19584.0</v>
       </c>
       <c r="J117" s="1">
-        <v>1.7863247863248</v>
+        <v>-1.152</v>
       </c>
       <c r="K117">
-        <v>0.78</v>
+        <v>3.06</v>
       </c>
       <c r="L117" t="s">
-        <v>370</v>
+        <v>366</v>
       </c>
       <c r="M117" s="1">
-        <v>952720.0</v>
+        <v>1680416.0</v>
       </c>
       <c r="N117" s="1">
-        <v>960511.1</v>
+        <v>1732394.08</v>
       </c>
       <c r="O117" s="1">
-        <v>0.5</v>
+        <v>0.81</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
-        <v>371</v>
+        <v>367</v>
       </c>
       <c r="B118" t="s">
-        <v>372</v>
+        <v>368</v>
       </c>
       <c r="C118" s="1">
-        <v>1700000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D118" s="1">
-        <v>97.974</v>
+        <v>101.532</v>
       </c>
       <c r="E118" s="1">
-        <v>100.0</v>
+        <v>103.012</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
-        <v>1700000.0</v>
+        <v>927108.0</v>
       </c>
       <c r="I118" s="1">
-        <v>-34442.0</v>
+        <v>-13320.0</v>
       </c>
       <c r="J118" s="1">
-        <v>-2.026</v>
+        <v>-1.4367258183513</v>
       </c>
       <c r="K118">
-        <v>2.52</v>
+        <v>3.28</v>
       </c>
       <c r="L118" t="s">
-        <v>373</v>
+        <v>369</v>
       </c>
       <c r="M118" s="1">
-        <v>1665558.0</v>
+        <v>913788.0</v>
       </c>
       <c r="N118" s="1">
-        <v>1708331.63</v>
+        <v>943340.05</v>
       </c>
       <c r="O118" s="1">
-        <v>0.89</v>
+        <v>0.44</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
-        <v>374</v>
+        <v>370</v>
       </c>
       <c r="B119" t="s">
-        <v>375</v>
+        <v>371</v>
       </c>
       <c r="C119" s="1">
-        <v>900000.0</v>
+        <v>1209000.0</v>
       </c>
       <c r="D119" s="1">
-        <v>101.048</v>
+        <v>101.179</v>
       </c>
       <c r="E119" s="1">
-        <v>103.012</v>
+        <v>99.849</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
-        <v>927108.0</v>
+        <v>1207174.41</v>
       </c>
       <c r="I119" s="1">
-        <v>-17676.0</v>
+        <v>16079.7</v>
       </c>
       <c r="J119" s="1">
-        <v>-1.9065739913796</v>
+        <v>1.3320113371191</v>
       </c>
       <c r="K119">
-        <v>2.69</v>
+        <v>2.75</v>
       </c>
       <c r="L119" t="s">
-        <v>376</v>
+        <v>372</v>
       </c>
       <c r="M119" s="1">
-        <v>909432.0</v>
+        <v>1223254.11</v>
       </c>
       <c r="N119" s="1">
-        <v>933639.53</v>
+        <v>1256538.05</v>
       </c>
       <c r="O119" s="1">
-        <v>0.49</v>
+        <v>0.59</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
-        <v>377</v>
+        <v>373</v>
       </c>
       <c r="B120" t="s">
-        <v>378</v>
+        <v>374</v>
       </c>
       <c r="C120" s="1">
-        <v>1209000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D120" s="1">
-        <v>100.719</v>
+        <v>99.947</v>
       </c>
       <c r="E120" s="1">
-        <v>99.849</v>
+        <v>99.58877778</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
-        <v>1207174.41</v>
+        <v>896299.0</v>
       </c>
       <c r="I120" s="1">
-        <v>10518.3</v>
+        <v>3224.0</v>
       </c>
       <c r="J120" s="1">
-        <v>0.8713156866869</v>
+        <v>0.35970139428918</v>
       </c>
       <c r="K120">
-        <v>2.22</v>
+        <v>0.62</v>
       </c>
       <c r="L120" t="s">
-        <v>379</v>
+        <v>193</v>
       </c>
       <c r="M120" s="1">
-        <v>1217692.71</v>
+        <v>899523.0</v>
       </c>
       <c r="N120" s="1">
-        <v>1244472.89</v>
+        <v>905132.59</v>
       </c>
       <c r="O120" s="1">
-        <v>0.65</v>
+        <v>0.43</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
-        <v>380</v>
+        <v>375</v>
       </c>
       <c r="B121" t="s">
-        <v>381</v>
+        <v>376</v>
       </c>
       <c r="C121" s="1">
-        <v>900000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D121" s="1">
-        <v>99.278</v>
+        <v>100.735</v>
       </c>
       <c r="E121" s="1">
-        <v>99.58877778</v>
+        <v>100.242</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
-        <v>896299.0</v>
+        <v>701694.0</v>
       </c>
       <c r="I121" s="1">
-        <v>-2797.0</v>
+        <v>3451.0</v>
       </c>
       <c r="J121" s="1">
-        <v>-0.31206104212991</v>
+        <v>0.49180982023503</v>
       </c>
       <c r="K121">
-        <v>0.13</v>
+        <v>0.52</v>
       </c>
       <c r="L121" t="s">
-        <v>382</v>
+        <v>377</v>
       </c>
       <c r="M121" s="1">
-        <v>893502.0</v>
+        <v>705145.0</v>
       </c>
       <c r="N121" s="1">
-        <v>894710.22</v>
+        <v>708769.66</v>
       </c>
       <c r="O121" s="1">
-        <v>0.47</v>
+        <v>0.33</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
-        <v>383</v>
+        <v>378</v>
       </c>
       <c r="B122" t="s">
-        <v>384</v>
+        <v>379</v>
       </c>
       <c r="C122" s="1">
-        <v>700000.0</v>
+        <v>775000.0</v>
       </c>
       <c r="D122" s="1">
-        <v>99.984</v>
+        <v>96.946</v>
       </c>
       <c r="E122" s="1">
-        <v>100.242</v>
+        <v>98.42664516</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
-        <v>701694.0</v>
+        <v>762806.5</v>
       </c>
       <c r="I122" s="1">
-        <v>-1806.0</v>
+        <v>-11475.0</v>
       </c>
       <c r="J122" s="1">
-        <v>-0.25737714730353</v>
+        <v>-1.5043133481427</v>
       </c>
       <c r="K122">
-        <v>4.39</v>
+        <v>1.5</v>
       </c>
       <c r="L122" t="s">
-        <v>385</v>
+        <v>380</v>
       </c>
       <c r="M122" s="1">
-        <v>699888.0</v>
+        <v>751331.5</v>
       </c>
       <c r="N122" s="1">
-        <v>730611.29</v>
+        <v>762943.23</v>
       </c>
       <c r="O122" s="1">
-        <v>0.38</v>
+        <v>0.36</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
-        <v>386</v>
+        <v>381</v>
       </c>
       <c r="B123" t="s">
-        <v>387</v>
+        <v>382</v>
       </c>
       <c r="C123" s="1">
-        <v>775000.0</v>
+        <v>1658000.0</v>
       </c>
       <c r="D123" s="1">
-        <v>95.872</v>
+        <v>98.626</v>
       </c>
       <c r="E123" s="1">
-        <v>98.42664516</v>
+        <v>100.0</v>
       </c>
       <c r="F123" t="s">
         <v>8</v>
       </c>
       <c r="G123">
         <v>1.0</v>
       </c>
       <c r="H123" s="1">
-        <v>762806.5</v>
+        <v>1658000.0</v>
       </c>
       <c r="I123" s="1">
-        <v>-19798.5</v>
+        <v>-22780.92</v>
       </c>
       <c r="J123" s="1">
-        <v>-2.5954812917824</v>
+        <v>-1.374</v>
       </c>
       <c r="K123">
-        <v>1.06</v>
+        <v>0.91</v>
       </c>
       <c r="L123" t="s">
-        <v>388</v>
+        <v>383</v>
       </c>
       <c r="M123" s="1">
-        <v>743008.0</v>
+        <v>1635219.08</v>
       </c>
       <c r="N123" s="1">
-        <v>751235.74</v>
+        <v>1650318.96</v>
       </c>
       <c r="O123" s="1">
-        <v>0.39</v>
+        <v>0.78</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
-        <v>389</v>
+        <v>384</v>
       </c>
       <c r="B124" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="C124" s="1">
-        <v>1658000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D124" s="1">
-        <v>98.135</v>
+        <v>103.332</v>
       </c>
       <c r="E124" s="1">
-        <v>100.0</v>
+        <v>102.806722</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
-        <v>1658000.0</v>
+        <v>1028067.22</v>
       </c>
       <c r="I124" s="1">
-        <v>-30921.7</v>
+        <v>5252.78</v>
       </c>
       <c r="J124" s="1">
-        <v>-1.865</v>
+        <v>0.51093740738081</v>
       </c>
       <c r="K124">
-        <v>0.47</v>
+        <v>0.62</v>
       </c>
       <c r="L124" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
       <c r="M124" s="1">
-        <v>1627078.3</v>
+        <v>1033320.0</v>
       </c>
       <c r="N124" s="1">
-        <v>1634913.14</v>
+        <v>1039566.58</v>
       </c>
       <c r="O124" s="1">
-        <v>0.85</v>
+        <v>0.49</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
-        <v>392</v>
+        <v>387</v>
       </c>
       <c r="B125" t="s">
-        <v>393</v>
+        <v>388</v>
       </c>
       <c r="C125" s="1">
-        <v>1000000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D125" s="1">
-        <v>103.103</v>
+        <v>104.523</v>
       </c>
       <c r="E125" s="1">
-        <v>102.806722</v>
+        <v>105.93</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
-        <v>1028067.22</v>
+        <v>847440.0</v>
       </c>
       <c r="I125" s="1">
-        <v>2962.78</v>
+        <v>-11256.0</v>
       </c>
       <c r="J125" s="1">
-        <v>0.28818932676406</v>
+        <v>-1.328235627301</v>
       </c>
       <c r="K125">
-        <v>4.71</v>
+        <v>1.35</v>
       </c>
       <c r="L125" t="s">
-        <v>394</v>
+        <v>389</v>
       </c>
       <c r="M125" s="1">
-        <v>1031030.0</v>
+        <v>836184.0</v>
       </c>
       <c r="N125" s="1">
-        <v>1078139.59</v>
+        <v>847005.92</v>
       </c>
       <c r="O125" s="1">
-        <v>0.56</v>
+        <v>0.4</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
-        <v>395</v>
+        <v>390</v>
       </c>
       <c r="B126" t="s">
-        <v>396</v>
+        <v>391</v>
       </c>
       <c r="C126" s="1">
-        <v>800000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D126" s="1">
-        <v>104.607</v>
+        <v>100.881</v>
       </c>
       <c r="E126" s="1">
-        <v>105.93</v>
+        <v>99.07293333</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
-        <v>847440.0</v>
+        <v>1188875.2</v>
       </c>
       <c r="I126" s="1">
-        <v>-10584.0</v>
+        <v>21696.8</v>
       </c>
       <c r="J126" s="1">
-        <v>-1.2489379779099</v>
+        <v>1.8249854988985</v>
       </c>
       <c r="K126">
-        <v>0.48</v>
+        <v>2.7</v>
       </c>
       <c r="L126" t="s">
-        <v>397</v>
+        <v>392</v>
       </c>
       <c r="M126" s="1">
-        <v>836856.0</v>
+        <v>1210572.0</v>
       </c>
       <c r="N126" s="1">
-        <v>840691.62</v>
+        <v>1242930.9</v>
       </c>
       <c r="O126" s="1">
-        <v>0.44</v>
+        <v>0.58</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
-        <v>398</v>
+        <v>393</v>
       </c>
       <c r="B127" t="s">
-        <v>399</v>
+        <v>394</v>
       </c>
       <c r="C127" s="1">
-        <v>1200000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D127" s="1">
-        <v>99.602</v>
+        <v>84.642</v>
       </c>
       <c r="E127" s="1">
-        <v>99.07293333</v>
+        <v>85.38325</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
-        <v>1188875.2</v>
+        <v>683066.0</v>
       </c>
       <c r="I127" s="1">
-        <v>6348.8</v>
+        <v>-5930.0</v>
       </c>
       <c r="J127" s="1">
-        <v>0.53401736363918</v>
+        <v>-0.86814451312172</v>
       </c>
       <c r="K127">
-        <v>2.16</v>
+        <v>0.41</v>
       </c>
       <c r="L127" t="s">
-        <v>400</v>
+        <v>395</v>
       </c>
       <c r="M127" s="1">
-        <v>1195224.0</v>
+        <v>677136.0</v>
       </c>
       <c r="N127" s="1">
-        <v>1221085.64</v>
+        <v>680434.63</v>
       </c>
       <c r="O127" s="1">
-        <v>0.64</v>
+        <v>0.32</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
-        <v>401</v>
+        <v>396</v>
       </c>
       <c r="B128" t="s">
-        <v>402</v>
+        <v>397</v>
       </c>
       <c r="C128" s="1">
-        <v>800000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="D128" s="1">
-        <v>83.688</v>
+        <v>99.97</v>
       </c>
       <c r="E128" s="1">
-        <v>85.38325</v>
+        <v>99.898</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
-        <v>683066.0</v>
+        <v>2197756.0</v>
       </c>
       <c r="I128" s="1">
-        <v>-13562.0</v>
+        <v>1584.0</v>
       </c>
       <c r="J128" s="1">
-        <v>-1.9854596773957</v>
+        <v>0.072073514985285</v>
       </c>
       <c r="K128">
-        <v>0.29</v>
-[...2 lines deleted...]
-        <v>403</v>
+        <v>0.01</v>
+      </c>
+      <c r="L128">
+        <v>241.1</v>
       </c>
       <c r="M128" s="1">
-        <v>669504.0</v>
+        <v>2199340.0</v>
       </c>
       <c r="N128" s="1">
-        <v>671824.55</v>
+        <v>2199581.1</v>
       </c>
       <c r="O128" s="1">
-        <v>0.35</v>
+        <v>1.03</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="B129" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
       <c r="C129" s="1">
         <v>500000.0</v>
       </c>
       <c r="D129" s="1">
-        <v>96.983</v>
+        <v>86.489</v>
       </c>
       <c r="E129" s="1">
-        <v>95.972</v>
+        <v>85.957</v>
       </c>
       <c r="F129" t="s">
         <v>8</v>
       </c>
       <c r="G129">
         <v>1.0</v>
       </c>
       <c r="H129" s="1">
-        <v>479860.0</v>
+        <v>429785.0</v>
       </c>
       <c r="I129" s="1">
-        <v>5055.0</v>
+        <v>2660.0</v>
       </c>
       <c r="J129" s="1">
-        <v>1.0534322510732</v>
+        <v>0.6189141082169</v>
       </c>
       <c r="K129">
-        <v>0.52</v>
+        <v>0.7</v>
       </c>
       <c r="L129" t="s">
-        <v>406</v>
+        <v>400</v>
       </c>
       <c r="M129" s="1">
-        <v>484915.0</v>
+        <v>432445.0</v>
       </c>
       <c r="N129" s="1">
-        <v>487534.86</v>
+        <v>435927.88</v>
       </c>
       <c r="O129" s="1">
-        <v>0.25</v>
+        <v>0.2</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="B130" t="s">
-        <v>408</v>
+        <v>402</v>
       </c>
       <c r="C130" s="1">
         <v>456000.0</v>
       </c>
       <c r="D130" s="1">
-        <v>100.319</v>
+        <v>100.732</v>
       </c>
       <c r="E130" s="1">
         <v>99.609</v>
       </c>
       <c r="F130" t="s">
         <v>8</v>
       </c>
       <c r="G130">
         <v>1.0</v>
       </c>
       <c r="H130" s="1">
         <v>454217.04</v>
       </c>
       <c r="I130" s="1">
-        <v>3237.6</v>
+        <v>5120.88</v>
       </c>
       <c r="J130" s="1">
-        <v>0.71278699715889</v>
+        <v>1.1274081659288</v>
       </c>
       <c r="K130">
-        <v>3.73</v>
+        <v>0.28</v>
       </c>
       <c r="L130" t="s">
-        <v>409</v>
+        <v>403</v>
       </c>
       <c r="M130" s="1">
-        <v>457454.64</v>
+        <v>459337.92</v>
       </c>
       <c r="N130" s="1">
-        <v>474445.32</v>
+        <v>460637.21</v>
       </c>
       <c r="O130" s="1">
-        <v>0.25</v>
+        <v>0.22</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
-        <v>410</v>
+        <v>404</v>
       </c>
       <c r="B131" t="s">
-        <v>411</v>
+        <v>405</v>
       </c>
       <c r="C131" s="1">
         <v>700000.0</v>
       </c>
       <c r="D131" s="1">
-        <v>101.312</v>
+        <v>101.689</v>
       </c>
       <c r="E131" s="1">
         <v>102.847</v>
       </c>
       <c r="F131" t="s">
         <v>8</v>
       </c>
       <c r="G131">
         <v>1.0</v>
       </c>
       <c r="H131" s="1">
         <v>719929.0</v>
       </c>
       <c r="I131" s="1">
-        <v>-10745.0</v>
+        <v>-8106.0</v>
       </c>
       <c r="J131" s="1">
-        <v>-1.4925082890118</v>
+        <v>-1.1259443639581</v>
       </c>
       <c r="K131">
-        <v>3.56</v>
+        <v>0.22</v>
       </c>
       <c r="L131" t="s">
-        <v>412</v>
+        <v>187</v>
       </c>
       <c r="M131" s="1">
-        <v>709184.0</v>
+        <v>711823.0</v>
       </c>
       <c r="N131" s="1">
-        <v>734079.55</v>
+        <v>713383.62</v>
       </c>
       <c r="O131" s="1">
-        <v>0.38</v>
+        <v>0.34</v>
       </c>
       <c r="P131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
       <c r="B132" t="s">
-        <v>414</v>
+        <v>407</v>
       </c>
       <c r="C132" s="1">
         <v>1178000.0</v>
       </c>
       <c r="D132" s="1">
-        <v>103.337</v>
+        <v>103.522</v>
       </c>
       <c r="E132" s="1">
         <v>101.91549321</v>
       </c>
       <c r="F132" t="s">
         <v>8</v>
       </c>
       <c r="G132">
         <v>1.0</v>
       </c>
       <c r="H132" s="1">
         <v>1200564.51</v>
       </c>
       <c r="I132" s="1">
-        <v>16745.35</v>
+        <v>18924.65</v>
       </c>
       <c r="J132" s="1">
-        <v>1.3947896893937</v>
+        <v>1.5763126297978</v>
       </c>
       <c r="K132">
-        <v>2.28</v>
+        <v>2.87</v>
       </c>
       <c r="L132" t="s">
-        <v>415</v>
+        <v>408</v>
       </c>
       <c r="M132" s="1">
-        <v>1217309.86</v>
+        <v>1219489.16</v>
       </c>
       <c r="N132" s="1">
-        <v>1244210.44</v>
+        <v>1253353.85</v>
       </c>
       <c r="O132" s="1">
-        <v>0.65</v>
+        <v>0.59</v>
       </c>
       <c r="P132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
-        <v>416</v>
+        <v>409</v>
       </c>
       <c r="B133" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="C133" s="1">
-        <v>1500000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D133" s="1">
-        <v>98.173</v>
+        <v>98.388</v>
       </c>
       <c r="E133" s="1">
-        <v>99.423</v>
+        <v>98.94725</v>
       </c>
       <c r="F133" t="s">
         <v>8</v>
       </c>
       <c r="G133">
         <v>1.0</v>
       </c>
       <c r="H133" s="1">
-        <v>1491345.0</v>
+        <v>1978945.0</v>
       </c>
       <c r="I133" s="1">
-        <v>-18750.0</v>
+        <v>-11185.0</v>
       </c>
       <c r="J133" s="1">
-        <v>-1.2572543576436</v>
+        <v>-0.56520014452145</v>
       </c>
       <c r="K133">
-        <v>0.31</v>
+        <v>0.73</v>
       </c>
       <c r="L133" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="M133" s="1">
-        <v>1472595.0</v>
+        <v>1967760.0</v>
       </c>
       <c r="N133" s="1">
-        <v>1477279.93</v>
+        <v>1982390.14</v>
       </c>
       <c r="O133" s="1">
-        <v>0.77</v>
+        <v>0.93</v>
       </c>
       <c r="P133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
       <c r="B134" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="C134" s="1">
-        <v>1000000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D134" s="1">
-        <v>97.961</v>
+        <v>98.393</v>
       </c>
       <c r="E134" s="1">
-        <v>99.68483</v>
+        <v>97.929</v>
       </c>
       <c r="F134" t="s">
         <v>8</v>
       </c>
       <c r="G134">
         <v>1.0</v>
       </c>
       <c r="H134" s="1">
-        <v>996848.3</v>
+        <v>587574.0</v>
       </c>
       <c r="I134" s="1">
-        <v>-17238.3</v>
+        <v>2784.0</v>
       </c>
       <c r="J134" s="1">
-        <v>-1.7292801723191</v>
+        <v>0.47381266019259</v>
       </c>
       <c r="K134">
-        <v>1.43</v>
+        <v>1.69</v>
       </c>
       <c r="L134" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="M134" s="1">
-        <v>979610.0</v>
+        <v>590358.0</v>
       </c>
       <c r="N134" s="1">
-        <v>993890.82</v>
+        <v>600508.68</v>
       </c>
       <c r="O134" s="1">
-        <v>0.52</v>
+        <v>0.28</v>
       </c>
       <c r="P134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
       <c r="B135" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="C135" s="1">
-        <v>916000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D135" s="1">
-        <v>100.779</v>
+        <v>98.809</v>
       </c>
       <c r="E135" s="1">
-        <v>100.0</v>
+        <v>99.68483</v>
       </c>
       <c r="F135" t="s">
         <v>8</v>
       </c>
       <c r="G135">
         <v>1.0</v>
       </c>
       <c r="H135" s="1">
-        <v>916000.0</v>
+        <v>996848.3</v>
       </c>
       <c r="I135" s="1">
-        <v>7135.64</v>
+        <v>-8758.3</v>
       </c>
       <c r="J135" s="1">
-        <v>0.779</v>
+        <v>-0.87859908072271</v>
       </c>
       <c r="K135">
-        <v>0.25</v>
+        <v>1.95</v>
       </c>
       <c r="L135" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="M135" s="1">
-        <v>923135.64</v>
+        <v>988090.0</v>
       </c>
       <c r="N135" s="1">
-        <v>925390.05</v>
+        <v>1007610.55</v>
       </c>
       <c r="O135" s="1">
-        <v>0.48</v>
+        <v>0.47</v>
       </c>
       <c r="P135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
       <c r="B136" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="C136" s="1">
-        <v>2400000.0</v>
+        <v>916000.0</v>
       </c>
       <c r="D136" s="1">
-        <v>98.367</v>
+        <v>101.448</v>
       </c>
       <c r="E136" s="1">
-        <v>99.779</v>
+        <v>100.0</v>
       </c>
       <c r="F136" t="s">
         <v>8</v>
       </c>
       <c r="G136">
         <v>1.0</v>
       </c>
       <c r="H136" s="1">
-        <v>2394696.0</v>
+        <v>916000.0</v>
       </c>
       <c r="I136" s="1">
-        <v>-33888.0</v>
+        <v>13263.68</v>
       </c>
       <c r="J136" s="1">
-        <v>-1.4151274316239</v>
+        <v>1.448</v>
       </c>
       <c r="K136">
-        <v>0.5</v>
+        <v>0.91</v>
       </c>
       <c r="L136" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="M136" s="1">
-        <v>2360808.0</v>
+        <v>929263.68</v>
       </c>
       <c r="N136" s="1">
-        <v>2372890.19</v>
+        <v>937569.42</v>
       </c>
       <c r="O136" s="1">
-        <v>1.24</v>
+        <v>0.44</v>
       </c>
       <c r="P136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
       <c r="B137" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="C137" s="1">
-        <v>1559000.0</v>
+        <v>2400000.0</v>
       </c>
       <c r="D137" s="1">
-        <v>97.791</v>
+        <v>98.723</v>
       </c>
       <c r="E137" s="1">
-        <v>100.0</v>
+        <v>99.779</v>
       </c>
       <c r="F137" t="s">
         <v>8</v>
       </c>
       <c r="G137">
         <v>1.0</v>
       </c>
       <c r="H137" s="1">
-        <v>1559000.0</v>
+        <v>2394696.0</v>
       </c>
       <c r="I137" s="1">
-        <v>-34438.31</v>
+        <v>-25344.0</v>
       </c>
       <c r="J137" s="1">
-        <v>-2.209</v>
+        <v>-1.0583389290332</v>
       </c>
       <c r="K137">
-        <v>0.5</v>
+        <v>1.03</v>
       </c>
       <c r="L137" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="M137" s="1">
-        <v>1524561.69</v>
+        <v>2369352.0</v>
       </c>
       <c r="N137" s="1">
-        <v>1532376.76</v>
+        <v>2394009.53</v>
       </c>
       <c r="O137" s="1">
-        <v>0.8</v>
+        <v>1.13</v>
       </c>
       <c r="P137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
       <c r="B138" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="C138" s="1">
-        <v>2500000.0</v>
+        <v>1959000.0</v>
       </c>
       <c r="D138" s="1">
-        <v>100.0</v>
+        <v>98.667</v>
       </c>
       <c r="E138" s="1">
-        <v>102.33536</v>
+        <v>99.59162838</v>
       </c>
       <c r="F138" t="s">
         <v>8</v>
       </c>
       <c r="G138">
         <v>1.0</v>
       </c>
       <c r="H138" s="1">
-        <v>2558384.0</v>
+        <v>1951000.0</v>
       </c>
       <c r="I138" s="1">
-        <v>-58384.0</v>
+        <v>-18113.47</v>
       </c>
       <c r="J138" s="1">
-        <v>-2.2820655538809</v>
+        <v>-0.92841978472578</v>
       </c>
       <c r="K138">
-        <v>0.26</v>
+        <v>0.17</v>
       </c>
       <c r="L138" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="M138" s="1">
-        <v>2500000.0</v>
+        <v>1932886.53</v>
       </c>
       <c r="N138" s="1">
-        <v>2506501.37</v>
+        <v>1936159.94</v>
       </c>
       <c r="O138" s="1">
-        <v>1.31</v>
+        <v>0.91</v>
       </c>
       <c r="P138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
       <c r="B139" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="C139" s="1">
-        <v>1229000.0</v>
+        <v>2500000.0</v>
       </c>
       <c r="D139" s="1">
-        <v>89.144</v>
+        <v>100.946</v>
       </c>
       <c r="E139" s="1">
-        <v>85.4301904</v>
+        <v>102.33536</v>
       </c>
       <c r="F139" t="s">
         <v>8</v>
       </c>
       <c r="G139">
         <v>1.0</v>
       </c>
       <c r="H139" s="1">
-        <v>1049937.04</v>
+        <v>2558384.0</v>
       </c>
       <c r="I139" s="1">
-        <v>45642.72</v>
+        <v>-34734.0</v>
       </c>
       <c r="J139" s="1">
-        <v>4.3471863798614</v>
+        <v>-1.3576538940206</v>
       </c>
       <c r="K139">
-        <v>0.24</v>
+        <v>0.81</v>
       </c>
       <c r="L139" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="M139" s="1">
-        <v>1095579.76</v>
+        <v>2523650.0</v>
       </c>
       <c r="N139" s="1">
-        <v>1098560.88</v>
+        <v>2543966.78</v>
       </c>
       <c r="O139" s="1">
-        <v>0.57</v>
+        <v>1.2</v>
       </c>
       <c r="P139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
       <c r="B140" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="C140" s="1">
-        <v>451000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D140" s="1">
-        <v>100.104</v>
+        <v>99.227</v>
       </c>
       <c r="E140" s="1">
-        <v>100.0</v>
+        <v>98.819</v>
       </c>
       <c r="F140" t="s">
         <v>8</v>
       </c>
       <c r="G140">
         <v>1.0</v>
       </c>
       <c r="H140" s="1">
-        <v>451000.0</v>
+        <v>592914.0</v>
       </c>
       <c r="I140" s="1">
-        <v>469.04</v>
+        <v>2448.0</v>
       </c>
       <c r="J140" s="1">
-        <v>0.104</v>
+        <v>0.41287606634352</v>
       </c>
       <c r="K140">
-        <v>2.22</v>
+        <v>1.22</v>
       </c>
       <c r="L140" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="M140" s="1">
-        <v>451469.04</v>
+        <v>595362.0</v>
       </c>
       <c r="N140" s="1">
-        <v>461473.99</v>
+        <v>602702.65</v>
       </c>
       <c r="O140" s="1">
-        <v>0.24</v>
+        <v>0.28</v>
       </c>
       <c r="P140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
       <c r="B141" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
       <c r="C141" s="1">
-        <v>2000000.0</v>
+        <v>1229000.0</v>
       </c>
       <c r="D141" s="1">
-        <v>93.596</v>
+        <v>89.933</v>
       </c>
       <c r="E141" s="1">
-        <v>91.6578065</v>
+        <v>85.4301904</v>
       </c>
       <c r="F141" t="s">
         <v>8</v>
       </c>
       <c r="G141">
         <v>1.0</v>
       </c>
       <c r="H141" s="1">
-        <v>1833156.13</v>
+        <v>1049937.04</v>
       </c>
       <c r="I141" s="1">
-        <v>38763.87</v>
+        <v>55339.53</v>
       </c>
       <c r="J141" s="1">
-        <v>2.1145972983763</v>
+        <v>5.2707474726294</v>
       </c>
       <c r="K141">
-        <v>0.28</v>
+        <v>0.39</v>
       </c>
       <c r="L141" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="M141" s="1">
-        <v>1871920.0</v>
+        <v>1105276.57</v>
       </c>
       <c r="N141" s="1">
-        <v>1877536.44</v>
+        <v>1110067.65</v>
       </c>
       <c r="O141" s="1">
-        <v>0.98</v>
+        <v>0.52</v>
       </c>
       <c r="P141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
       <c r="B142" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="C142" s="1">
-        <v>1432000.0</v>
+        <v>451000.0</v>
       </c>
       <c r="D142" s="1">
-        <v>99.772</v>
+        <v>100.737</v>
       </c>
       <c r="E142" s="1">
-        <v>100.45530726</v>
+        <v>100.0</v>
       </c>
       <c r="F142" t="s">
         <v>8</v>
       </c>
       <c r="G142">
         <v>1.0</v>
       </c>
       <c r="H142" s="1">
-        <v>1438520.0</v>
+        <v>451000.0</v>
       </c>
       <c r="I142" s="1">
-        <v>-9784.96</v>
+        <v>3323.87</v>
       </c>
       <c r="J142" s="1">
-        <v>-0.68021021605539</v>
+        <v>0.737</v>
       </c>
       <c r="K142">
-        <v>2.1</v>
+        <v>2.73</v>
       </c>
       <c r="L142" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="M142" s="1">
-        <v>1428735.04</v>
+        <v>454323.87</v>
       </c>
       <c r="N142" s="1">
-        <v>1458750.15</v>
+        <v>466616.94</v>
       </c>
       <c r="O142" s="1">
-        <v>0.76</v>
+        <v>0.22</v>
       </c>
       <c r="P142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
-        <v>446</v>
+        <v>439</v>
       </c>
       <c r="B143" t="s">
-        <v>447</v>
+        <v>440</v>
       </c>
       <c r="C143" s="1">
-        <v>1100000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D143" s="1">
-        <v>99.1</v>
+        <v>94.303</v>
       </c>
       <c r="E143" s="1">
-        <v>99.40027273</v>
+        <v>91.6578065</v>
       </c>
       <c r="F143" t="s">
         <v>8</v>
       </c>
       <c r="G143">
         <v>1.0</v>
       </c>
       <c r="H143" s="1">
-        <v>1093403.0</v>
+        <v>1833156.13</v>
       </c>
       <c r="I143" s="1">
-        <v>-3303.0</v>
+        <v>52903.87</v>
       </c>
       <c r="J143" s="1">
-        <v>-0.30208440986535</v>
+        <v>2.8859445812725</v>
       </c>
       <c r="K143">
-        <v>0.49</v>
+        <v>0.35</v>
       </c>
       <c r="L143" t="s">
-        <v>448</v>
+        <v>441</v>
       </c>
       <c r="M143" s="1">
-        <v>1090100.0</v>
+        <v>1886060.0</v>
       </c>
       <c r="N143" s="1">
-        <v>1095485.6</v>
+        <v>1893073.7</v>
       </c>
       <c r="O143" s="1">
-        <v>0.57</v>
+        <v>0.89</v>
       </c>
       <c r="P143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
-        <v>449</v>
+        <v>442</v>
       </c>
       <c r="B144" t="s">
-        <v>450</v>
+        <v>443</v>
       </c>
       <c r="C144" s="1">
-        <v>500000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D144" s="1">
-        <v>97.893</v>
+        <v>100.643</v>
       </c>
       <c r="E144" s="1">
-        <v>99.794</v>
+        <v>100.467</v>
       </c>
       <c r="F144" t="s">
         <v>8</v>
       </c>
       <c r="G144">
         <v>1.0</v>
       </c>
       <c r="H144" s="1">
-        <v>498970.0</v>
+        <v>1406538.0</v>
       </c>
       <c r="I144" s="1">
-        <v>-9505.0</v>
+        <v>2464.0</v>
       </c>
       <c r="J144" s="1">
-        <v>-1.9049241437361</v>
+        <v>0.17518190052455</v>
       </c>
       <c r="K144">
-        <v>0.38</v>
+        <v>3.39</v>
       </c>
       <c r="L144" t="s">
-        <v>451</v>
+        <v>444</v>
       </c>
       <c r="M144" s="1">
-        <v>489465.0</v>
+        <v>1409002.0</v>
       </c>
       <c r="N144" s="1">
-        <v>491382.81</v>
+        <v>1456410.22</v>
       </c>
       <c r="O144" s="1">
-        <v>0.26</v>
+        <v>0.68</v>
       </c>
       <c r="P144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
-        <v>452</v>
+        <v>445</v>
       </c>
       <c r="B145" t="s">
-        <v>453</v>
+        <v>446</v>
       </c>
       <c r="C145" s="1">
-        <v>952000.0</v>
+        <v>1432000.0</v>
       </c>
       <c r="D145" s="1">
-        <v>105.225</v>
+        <v>100.379</v>
       </c>
       <c r="E145" s="1">
-        <v>100.27343697</v>
+        <v>100.45530726</v>
       </c>
       <c r="F145" t="s">
         <v>8</v>
       </c>
       <c r="G145">
         <v>1.0</v>
       </c>
       <c r="H145" s="1">
-        <v>954603.12</v>
+        <v>1438520.0</v>
       </c>
       <c r="I145" s="1">
-        <v>47138.88</v>
+        <v>-1092.72</v>
       </c>
       <c r="J145" s="1">
-        <v>4.9380605418512</v>
+        <v>-0.075961404777132</v>
       </c>
       <c r="K145">
-        <v>0.57</v>
+        <v>2.6</v>
       </c>
       <c r="L145" t="s">
-        <v>454</v>
+        <v>447</v>
       </c>
       <c r="M145" s="1">
-        <v>1001742.0</v>
+        <v>1437427.28</v>
       </c>
       <c r="N145" s="1">
-        <v>1007184.31</v>
+        <v>1474595.53</v>
       </c>
       <c r="O145" s="1">
-        <v>0.53</v>
+        <v>0.69</v>
       </c>
       <c r="P145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
-        <v>455</v>
+        <v>448</v>
       </c>
       <c r="B146" t="s">
-        <v>456</v>
+        <v>449</v>
       </c>
       <c r="C146" s="1">
-        <v>2200000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D146" s="1">
-        <v>96.927</v>
+        <v>99.576</v>
       </c>
       <c r="E146" s="1">
-        <v>99.24563636</v>
+        <v>99.40027273</v>
       </c>
       <c r="F146" t="s">
         <v>8</v>
       </c>
       <c r="G146">
         <v>1.0</v>
       </c>
       <c r="H146" s="1">
-        <v>2183404.0</v>
+        <v>1093403.0</v>
       </c>
       <c r="I146" s="1">
-        <v>-51010.0</v>
+        <v>1933.0</v>
       </c>
       <c r="J146" s="1">
-        <v>-2.3362602614999</v>
+        <v>0.17678751567354</v>
       </c>
       <c r="K146">
-        <v>1.3</v>
+        <v>1.01</v>
       </c>
       <c r="L146" t="s">
-        <v>457</v>
+        <v>450</v>
       </c>
       <c r="M146" s="1">
-        <v>2132394.0</v>
+        <v>1095336.0</v>
       </c>
       <c r="N146" s="1">
-        <v>2160994.0</v>
+        <v>1106443.8</v>
       </c>
       <c r="O146" s="1">
-        <v>1.13</v>
+        <v>0.52</v>
       </c>
       <c r="P146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
-        <v>458</v>
+        <v>451</v>
       </c>
       <c r="B147" t="s">
-        <v>459</v>
+        <v>452</v>
       </c>
       <c r="C147" s="1">
-        <v>547000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D147" s="1">
-        <v>99.602</v>
+        <v>98.358</v>
       </c>
       <c r="E147" s="1">
-        <v>100.0</v>
+        <v>99.794</v>
       </c>
       <c r="F147" t="s">
         <v>8</v>
       </c>
       <c r="G147">
         <v>1.0</v>
       </c>
       <c r="H147" s="1">
-        <v>547000.0</v>
+        <v>498970.0</v>
       </c>
       <c r="I147" s="1">
-        <v>-2177.06</v>
+        <v>-7180.0</v>
       </c>
       <c r="J147" s="1">
-        <v>-0.398</v>
+        <v>-1.4389642663888</v>
       </c>
       <c r="K147">
-        <v>2.74</v>
+        <v>0.87</v>
       </c>
       <c r="L147" t="s">
-        <v>460</v>
+        <v>453</v>
       </c>
       <c r="M147" s="1">
-        <v>544822.94</v>
+        <v>491790.0</v>
       </c>
       <c r="N147" s="1">
-        <v>559815.48</v>
+        <v>496153.01</v>
       </c>
       <c r="O147" s="1">
-        <v>0.29</v>
+        <v>0.23</v>
       </c>
       <c r="P147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
-        <v>461</v>
+        <v>454</v>
       </c>
       <c r="B148" t="s">
-        <v>462</v>
+        <v>455</v>
       </c>
       <c r="C148" s="1">
-        <v>900000.0</v>
+        <v>952000.0</v>
       </c>
       <c r="D148" s="1">
-        <v>99.0</v>
+        <v>105.382</v>
       </c>
       <c r="E148" s="1">
-        <v>101.2</v>
+        <v>100.27343697</v>
       </c>
       <c r="F148" t="s">
         <v>8</v>
       </c>
       <c r="G148">
         <v>1.0</v>
       </c>
       <c r="H148" s="1">
-        <v>910800.0</v>
+        <v>954603.12</v>
       </c>
       <c r="I148" s="1">
-        <v>-19800.0</v>
+        <v>48633.52</v>
       </c>
       <c r="J148" s="1">
-        <v>-2.1739130434783</v>
+        <v>5.0946324164539</v>
       </c>
       <c r="K148">
-        <v>0.4</v>
+        <v>1.46</v>
       </c>
       <c r="L148" t="s">
-        <v>463</v>
+        <v>456</v>
       </c>
       <c r="M148" s="1">
-        <v>891000.0</v>
+        <v>1003236.64</v>
       </c>
       <c r="N148" s="1">
-        <v>894558.08</v>
+        <v>1017089.79</v>
       </c>
       <c r="O148" s="1">
-        <v>0.47</v>
+        <v>0.48</v>
       </c>
       <c r="P148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
-        <v>464</v>
+        <v>457</v>
       </c>
       <c r="B149" t="s">
-        <v>465</v>
+        <v>458</v>
       </c>
       <c r="C149" s="1">
-        <v>2152000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="D149" s="1">
-        <v>98.481</v>
+        <v>98.086</v>
       </c>
       <c r="E149" s="1">
-        <v>99.728</v>
+        <v>99.24563636</v>
       </c>
       <c r="F149" t="s">
         <v>8</v>
       </c>
       <c r="G149">
         <v>1.0</v>
       </c>
       <c r="H149" s="1">
-        <v>2146146.56</v>
+        <v>2183404.0</v>
       </c>
       <c r="I149" s="1">
-        <v>-26835.44</v>
+        <v>-25512.0</v>
       </c>
       <c r="J149" s="1">
-        <v>-1.2504010909674</v>
+        <v>-1.1684507310603</v>
       </c>
       <c r="K149">
-        <v>0.66</v>
+        <v>1.75</v>
       </c>
       <c r="L149" t="s">
-        <v>466</v>
+        <v>459</v>
       </c>
       <c r="M149" s="1">
-        <v>2119311.12</v>
+        <v>2157892.0</v>
       </c>
       <c r="N149" s="1">
-        <v>2133490.74</v>
+        <v>2196482.41</v>
       </c>
       <c r="O149" s="1">
-        <v>1.11</v>
+        <v>1.03</v>
       </c>
       <c r="P149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
-        <v>467</v>
+        <v>460</v>
       </c>
       <c r="B150" t="s">
-        <v>468</v>
+        <v>461</v>
       </c>
       <c r="C150" s="1">
-        <v>500000.0</v>
+        <v>547000.0</v>
       </c>
       <c r="D150" s="1">
-        <v>100.907</v>
+        <v>99.906</v>
       </c>
       <c r="E150" s="1">
-        <v>102.5055</v>
+        <v>100.0</v>
       </c>
       <c r="F150" t="s">
         <v>8</v>
       </c>
       <c r="G150">
         <v>1.0</v>
       </c>
       <c r="H150" s="1">
-        <v>512527.5</v>
+        <v>547000.0</v>
       </c>
       <c r="I150" s="1">
-        <v>-7992.5</v>
+        <v>-514.18</v>
       </c>
       <c r="J150" s="1">
-        <v>-1.5594285184697</v>
+        <v>-0.094</v>
       </c>
       <c r="K150">
-        <v>1.48</v>
+        <v>3.25</v>
       </c>
       <c r="L150" t="s">
-        <v>469</v>
+        <v>462</v>
       </c>
       <c r="M150" s="1">
-        <v>504535.0</v>
+        <v>546485.82</v>
       </c>
       <c r="N150" s="1">
-        <v>511933.97</v>
+        <v>564289.46</v>
       </c>
       <c r="O150" s="1">
         <v>0.27</v>
       </c>
       <c r="P150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
-        <v>470</v>
+        <v>463</v>
       </c>
       <c r="B151" t="s">
-        <v>471</v>
+        <v>464</v>
       </c>
       <c r="C151" s="1">
-        <v>400000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D151" s="1">
-        <v>101.527</v>
+        <v>99.78</v>
       </c>
       <c r="E151" s="1">
-        <v>103.479</v>
+        <v>101.2</v>
       </c>
       <c r="F151" t="s">
         <v>8</v>
       </c>
       <c r="G151">
         <v>1.0</v>
       </c>
       <c r="H151" s="1">
-        <v>413916.0</v>
+        <v>910800.0</v>
       </c>
       <c r="I151" s="1">
-        <v>-7808.0</v>
+        <v>-12780.0</v>
       </c>
       <c r="J151" s="1">
-        <v>-1.8863730805284</v>
+        <v>-1.403162055336</v>
       </c>
       <c r="K151">
-        <v>0.37</v>
+        <v>0.91</v>
       </c>
       <c r="L151" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="M151" s="1">
-        <v>406108.0</v>
+        <v>898020.0</v>
       </c>
       <c r="N151" s="1">
-        <v>407587.45</v>
+        <v>906230.96</v>
       </c>
       <c r="O151" s="1">
-        <v>0.21</v>
+        <v>0.43</v>
       </c>
       <c r="P151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
       <c r="B152" t="s">
-        <v>471</v>
+        <v>467</v>
       </c>
       <c r="C152" s="1">
-        <v>1500000.0</v>
+        <v>2152000.0</v>
       </c>
       <c r="D152" s="1">
-        <v>104.594</v>
+        <v>98.725</v>
       </c>
       <c r="E152" s="1">
-        <v>103.12185667</v>
+        <v>99.728</v>
       </c>
       <c r="F152" t="s">
         <v>8</v>
       </c>
       <c r="G152">
         <v>1.0</v>
       </c>
       <c r="H152" s="1">
-        <v>1546827.85</v>
+        <v>2146146.56</v>
       </c>
       <c r="I152" s="1">
-        <v>22082.15</v>
+        <v>-21584.56</v>
       </c>
       <c r="J152" s="1">
-        <v>1.4275764429765</v>
+        <v>-1.0057356008343</v>
       </c>
       <c r="K152">
-        <v>5.32</v>
+        <v>1.11</v>
       </c>
       <c r="L152" t="s">
-        <v>474</v>
+        <v>468</v>
       </c>
       <c r="M152" s="1">
-        <v>1568910.0</v>
+        <v>2124562.0</v>
       </c>
       <c r="N152" s="1">
-        <v>1648651.44</v>
+        <v>2148514.05</v>
       </c>
       <c r="O152" s="1">
-        <v>0.86</v>
+        <v>1.01</v>
       </c>
       <c r="P152">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:16">
       <c r="A153" t="s">
-        <v>475</v>
+        <v>469</v>
       </c>
       <c r="B153" t="s">
-        <v>476</v>
+        <v>470</v>
       </c>
       <c r="C153" s="1">
-        <v>381000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D153" s="1">
-        <v>99.672</v>
+        <v>101.26</v>
       </c>
       <c r="E153" s="1">
-        <v>102.47</v>
+        <v>102.5055</v>
       </c>
       <c r="F153" t="s">
         <v>8</v>
       </c>
       <c r="G153">
         <v>1.0</v>
       </c>
       <c r="H153" s="1">
-        <v>390410.7</v>
+        <v>512527.5</v>
       </c>
       <c r="I153" s="1">
-        <v>-10660.38</v>
+        <v>-6227.5</v>
       </c>
       <c r="J153" s="1">
-        <v>-2.7305552844735</v>
+        <v>-1.2150567530523</v>
       </c>
       <c r="K153">
-        <v>3.95</v>
+        <v>1.99</v>
       </c>
       <c r="L153" t="s">
-        <v>477</v>
+        <v>471</v>
       </c>
       <c r="M153" s="1">
-        <v>379750.32</v>
+        <v>506300.0</v>
       </c>
       <c r="N153" s="1">
-        <v>394781.55</v>
+        <v>516231.51</v>
       </c>
       <c r="O153" s="1">
-        <v>0.21</v>
+        <v>0.24</v>
       </c>
       <c r="P153">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:16">
       <c r="A154" t="s">
-        <v>478</v>
+        <v>472</v>
       </c>
       <c r="B154" t="s">
-        <v>479</v>
+        <v>473</v>
       </c>
       <c r="C154" s="1">
-        <v>631000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D154" s="1">
-        <v>97.222</v>
+        <v>102.122</v>
       </c>
       <c r="E154" s="1">
-        <v>99.422</v>
+        <v>103.479</v>
       </c>
       <c r="F154" t="s">
         <v>8</v>
       </c>
       <c r="G154">
         <v>1.0</v>
       </c>
       <c r="H154" s="1">
-        <v>627352.82</v>
+        <v>413916.0</v>
       </c>
       <c r="I154" s="1">
-        <v>-13882.0</v>
+        <v>-5428.0</v>
       </c>
       <c r="J154" s="1">
-        <v>-2.212789925771</v>
+        <v>-1.3113771876419</v>
       </c>
       <c r="K154">
-        <v>0.37</v>
+        <v>1.0</v>
       </c>
       <c r="L154" t="s">
-        <v>480</v>
+        <v>474</v>
       </c>
       <c r="M154" s="1">
-        <v>613470.82</v>
+        <v>408488.0</v>
       </c>
       <c r="N154" s="1">
-        <v>615774.4</v>
+        <v>412482.52</v>
       </c>
       <c r="O154" s="1">
-        <v>0.32</v>
+        <v>0.19</v>
       </c>
       <c r="P154">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:16">
       <c r="A155" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="B155" t="s">
-        <v>482</v>
+        <v>473</v>
       </c>
       <c r="C155" s="1">
-        <v>200000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D155" s="1">
-        <v>94.111</v>
+        <v>104.967</v>
       </c>
       <c r="E155" s="1">
-        <v>99.383</v>
+        <v>103.12185667</v>
       </c>
       <c r="F155" t="s">
         <v>8</v>
       </c>
       <c r="G155">
         <v>1.0</v>
       </c>
       <c r="H155" s="1">
-        <v>198766.0</v>
+        <v>1546827.85</v>
       </c>
       <c r="I155" s="1">
-        <v>-10544.0</v>
+        <v>27677.15</v>
       </c>
       <c r="J155" s="1">
-        <v>-5.3047301852429</v>
+        <v>1.7892844378255</v>
       </c>
       <c r="K155">
-        <v>0.18</v>
-[...2 lines deleted...]
-        <v>356.16</v>
+        <v>0.69</v>
+      </c>
+      <c r="L155" t="s">
+        <v>476</v>
       </c>
       <c r="M155" s="1">
-        <v>188222.0</v>
+        <v>1574505.0</v>
       </c>
       <c r="N155" s="1">
-        <v>188578.16</v>
+        <v>1584886.85</v>
       </c>
       <c r="O155" s="1">
-        <v>0.1</v>
+        <v>0.75</v>
       </c>
       <c r="P155">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:16">
       <c r="A156" t="s">
-        <v>483</v>
+        <v>477</v>
       </c>
       <c r="B156" t="s">
-        <v>484</v>
+        <v>478</v>
       </c>
       <c r="C156" s="1">
-        <v>638000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D156" s="1">
-        <v>100.108</v>
+        <v>97.465</v>
       </c>
       <c r="E156" s="1">
-        <v>100.0</v>
+        <v>97.26</v>
       </c>
       <c r="F156" t="s">
         <v>8</v>
       </c>
       <c r="G156">
         <v>1.0</v>
       </c>
       <c r="H156" s="1">
-        <v>638000.0</v>
+        <v>583560.0</v>
       </c>
       <c r="I156" s="1">
-        <v>689.04</v>
+        <v>1230.0</v>
       </c>
       <c r="J156" s="1">
-        <v>0.108</v>
+        <v>0.2107752416204</v>
       </c>
       <c r="K156">
-        <v>3.77</v>
+        <v>0.65</v>
       </c>
       <c r="L156" t="s">
-        <v>485</v>
+        <v>250</v>
       </c>
       <c r="M156" s="1">
-        <v>638689.04</v>
+        <v>584790.0</v>
       </c>
       <c r="N156" s="1">
-        <v>662740.77</v>
+        <v>588673.56</v>
       </c>
       <c r="O156" s="1">
-        <v>0.35</v>
+        <v>0.28</v>
       </c>
       <c r="P156">
         <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:16">
       <c r="A157" t="s">
-        <v>486</v>
+        <v>479</v>
       </c>
       <c r="B157" t="s">
-        <v>487</v>
+        <v>480</v>
       </c>
       <c r="C157" s="1">
-        <v>600000.0</v>
+        <v>381000.0</v>
       </c>
       <c r="D157" s="1">
-        <v>88.42</v>
+        <v>99.919</v>
       </c>
       <c r="E157" s="1">
-        <v>88.621</v>
+        <v>102.47</v>
       </c>
       <c r="F157" t="s">
         <v>8</v>
       </c>
       <c r="G157">
         <v>1.0</v>
       </c>
       <c r="H157" s="1">
-        <v>531726.0</v>
+        <v>390410.7</v>
       </c>
       <c r="I157" s="1">
-        <v>-1206.0</v>
+        <v>-9719.31</v>
       </c>
       <c r="J157" s="1">
-        <v>-0.22680854425023</v>
+        <v>-2.4895091246218</v>
       </c>
       <c r="K157">
-        <v>1.34</v>
+        <v>0.5</v>
       </c>
       <c r="L157" t="s">
-        <v>488</v>
+        <v>481</v>
       </c>
       <c r="M157" s="1">
-        <v>530520.0</v>
+        <v>380691.39</v>
       </c>
       <c r="N157" s="1">
-        <v>538560.41</v>
+        <v>382612.05</v>
       </c>
       <c r="O157" s="1">
-        <v>0.28</v>
+        <v>0.18</v>
       </c>
       <c r="P157">
         <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:16">
       <c r="A158" t="s">
-        <v>489</v>
+        <v>482</v>
       </c>
       <c r="B158" t="s">
-        <v>490</v>
+        <v>483</v>
       </c>
       <c r="C158" s="1">
-        <v>900000.0</v>
+        <v>788000.0</v>
       </c>
       <c r="D158" s="1">
-        <v>74.259</v>
+        <v>100.44</v>
       </c>
       <c r="E158" s="1">
-        <v>74.33222222</v>
+        <v>99.958</v>
       </c>
       <c r="F158" t="s">
         <v>8</v>
       </c>
       <c r="G158">
         <v>1.0</v>
       </c>
       <c r="H158" s="1">
-        <v>668990.0</v>
+        <v>787669.04</v>
       </c>
       <c r="I158" s="1">
-        <v>-659.0</v>
+        <v>3798.16</v>
       </c>
       <c r="J158" s="1">
-        <v>-0.098506704136086</v>
+        <v>0.48220252506053</v>
       </c>
       <c r="K158">
         <v>0.3</v>
       </c>
       <c r="L158" t="s">
-        <v>491</v>
+        <v>484</v>
       </c>
       <c r="M158" s="1">
-        <v>668331.0</v>
+        <v>791467.2</v>
       </c>
       <c r="N158" s="1">
-        <v>671067.99</v>
+        <v>793815.01</v>
       </c>
       <c r="O158" s="1">
-        <v>0.35</v>
+        <v>0.37</v>
       </c>
       <c r="P158">
         <v>1</v>
       </c>
     </row>
     <row r="159" spans="1:16">
       <c r="A159" t="s">
-        <v>492</v>
+        <v>485</v>
       </c>
       <c r="B159" t="s">
-        <v>493</v>
+        <v>486</v>
       </c>
       <c r="C159" s="1">
-        <v>900000.0</v>
+        <v>631000.0</v>
       </c>
       <c r="D159" s="1">
-        <v>97.469</v>
+        <v>98.31</v>
       </c>
       <c r="E159" s="1">
-        <v>99.985</v>
+        <v>99.422</v>
       </c>
       <c r="F159" t="s">
         <v>8</v>
       </c>
       <c r="G159">
         <v>1.0</v>
       </c>
       <c r="H159" s="1">
-        <v>899865.0</v>
+        <v>627352.82</v>
       </c>
       <c r="I159" s="1">
-        <v>-22644.0</v>
+        <v>-7016.72</v>
       </c>
       <c r="J159" s="1">
-        <v>-2.5163774566185</v>
+        <v>-1.118464726117</v>
       </c>
       <c r="K159">
-        <v>2.83</v>
+        <v>0.82</v>
       </c>
       <c r="L159" t="s">
-        <v>494</v>
+        <v>487</v>
       </c>
       <c r="M159" s="1">
-        <v>877221.0</v>
+        <v>620336.1</v>
       </c>
       <c r="N159" s="1">
-        <v>902686.07</v>
+        <v>625505.11</v>
       </c>
       <c r="O159" s="1">
-        <v>0.47</v>
+        <v>0.29</v>
       </c>
       <c r="P159">
         <v>1</v>
       </c>
     </row>
     <row r="160" spans="1:16">
       <c r="A160" t="s">
-        <v>495</v>
+        <v>488</v>
       </c>
       <c r="B160" t="s">
-        <v>496</v>
+        <v>489</v>
       </c>
       <c r="C160" s="1">
-        <v>700000.0</v>
+        <v>638000.0</v>
       </c>
       <c r="D160" s="1">
-        <v>100.604</v>
+        <v>101.099</v>
       </c>
       <c r="E160" s="1">
         <v>100.0</v>
       </c>
       <c r="F160" t="s">
         <v>8</v>
       </c>
       <c r="G160">
         <v>1.0</v>
       </c>
       <c r="H160" s="1">
-        <v>700000.0</v>
+        <v>638000.0</v>
       </c>
       <c r="I160" s="1">
-        <v>4228.0</v>
+        <v>7011.62</v>
       </c>
       <c r="J160" s="1">
-        <v>0.604</v>
+        <v>1.099</v>
       </c>
       <c r="K160">
-        <v>2.35</v>
+        <v>0.33</v>
       </c>
       <c r="L160" t="s">
-        <v>497</v>
+        <v>490</v>
       </c>
       <c r="M160" s="1">
-        <v>704228.0</v>
+        <v>645011.62</v>
       </c>
       <c r="N160" s="1">
-        <v>720701.9</v>
+        <v>647109.15</v>
       </c>
       <c r="O160" s="1">
-        <v>0.38</v>
+        <v>0.3</v>
       </c>
       <c r="P160">
         <v>1</v>
       </c>
     </row>
     <row r="161" spans="1:16">
       <c r="A161" t="s">
-        <v>498</v>
+        <v>491</v>
       </c>
       <c r="B161" t="s">
-        <v>499</v>
+        <v>492</v>
       </c>
       <c r="C161" s="1">
-        <v>800000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D161" s="1">
-        <v>98.684</v>
+        <v>89.141</v>
       </c>
       <c r="E161" s="1">
-        <v>99.6055</v>
+        <v>88.621</v>
       </c>
       <c r="F161" t="s">
         <v>8</v>
       </c>
       <c r="G161">
         <v>1.0</v>
       </c>
       <c r="H161" s="1">
-        <v>796844.0</v>
+        <v>531726.0</v>
       </c>
       <c r="I161" s="1">
-        <v>-7372.0</v>
+        <v>3120.0</v>
       </c>
       <c r="J161" s="1">
-        <v>-0.92514971562815</v>
+        <v>0.58676837318469</v>
       </c>
       <c r="K161">
-        <v>0.9</v>
+        <v>1.57</v>
       </c>
       <c r="L161" t="s">
-        <v>500</v>
+        <v>493</v>
       </c>
       <c r="M161" s="1">
-        <v>789472.0</v>
+        <v>534846.0</v>
       </c>
       <c r="N161" s="1">
-        <v>796704.88</v>
+        <v>544248.74</v>
       </c>
       <c r="O161" s="1">
-        <v>0.42</v>
+        <v>0.26</v>
       </c>
       <c r="P161">
         <v>1</v>
       </c>
     </row>
     <row r="162" spans="1:16">
       <c r="A162" t="s">
-        <v>501</v>
+        <v>494</v>
       </c>
       <c r="B162" t="s">
-        <v>502</v>
+        <v>495</v>
       </c>
       <c r="C162" s="1">
-        <v>1900000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D162" s="1">
-        <v>102.185</v>
+        <v>75.549</v>
       </c>
       <c r="E162" s="1">
-        <v>102.18216842</v>
+        <v>74.33222222</v>
       </c>
       <c r="F162" t="s">
         <v>8</v>
       </c>
       <c r="G162">
         <v>1.0</v>
       </c>
       <c r="H162" s="1">
-        <v>1941461.2</v>
+        <v>668990.0</v>
       </c>
       <c r="I162" s="1">
-        <v>53.8</v>
+        <v>10951.0</v>
       </c>
       <c r="J162" s="1">
-        <v>0.0027711086886516</v>
+        <v>1.6369452458183</v>
       </c>
       <c r="K162">
-        <v>3.17</v>
+        <v>0.41</v>
       </c>
       <c r="L162" t="s">
-        <v>503</v>
+        <v>496</v>
       </c>
       <c r="M162" s="1">
-        <v>1941515.0</v>
+        <v>679941.0</v>
       </c>
       <c r="N162" s="1">
-        <v>2001703.36</v>
+        <v>683621.14</v>
       </c>
       <c r="O162" s="1">
-        <v>1.05</v>
+        <v>0.32</v>
       </c>
       <c r="P162">
         <v>1</v>
       </c>
     </row>
     <row r="163" spans="1:16">
       <c r="A163" t="s">
-        <v>504</v>
+        <v>497</v>
       </c>
       <c r="B163" t="s">
-        <v>505</v>
+        <v>498</v>
       </c>
       <c r="C163" s="1">
-        <v>600000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D163" s="1">
-        <v>95.215</v>
+        <v>98.829</v>
       </c>
       <c r="E163" s="1">
-        <v>99.405</v>
+        <v>99.985</v>
       </c>
       <c r="F163" t="s">
         <v>8</v>
       </c>
       <c r="G163">
         <v>1.0</v>
       </c>
       <c r="H163" s="1">
-        <v>596430.0</v>
+        <v>899865.0</v>
       </c>
       <c r="I163" s="1">
-        <v>-25140.0</v>
+        <v>-10404.0</v>
       </c>
       <c r="J163" s="1">
-        <v>-4.2150797243599</v>
+        <v>-1.1561734260139</v>
       </c>
       <c r="K163">
-        <v>0.72</v>
+        <v>3.3</v>
       </c>
       <c r="L163" t="s">
-        <v>506</v>
+        <v>499</v>
       </c>
       <c r="M163" s="1">
-        <v>571290.0</v>
+        <v>889461.0</v>
       </c>
       <c r="N163" s="1">
-        <v>575580.41</v>
+        <v>919170.25</v>
       </c>
       <c r="O163" s="1">
-        <v>0.3</v>
+        <v>0.43</v>
       </c>
       <c r="P163">
         <v>1</v>
       </c>
     </row>
     <row r="164" spans="1:16">
       <c r="A164" t="s">
-        <v>507</v>
+        <v>500</v>
       </c>
       <c r="B164" t="s">
-        <v>508</v>
+        <v>501</v>
       </c>
       <c r="C164" s="1">
-        <v>400000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D164" s="1">
-        <v>98.046</v>
+        <v>101.57</v>
       </c>
       <c r="E164" s="1">
-        <v>100.66</v>
+        <v>100.0</v>
       </c>
       <c r="F164" t="s">
         <v>8</v>
       </c>
       <c r="G164">
         <v>1.0</v>
       </c>
       <c r="H164" s="1">
-        <v>402640.0</v>
+        <v>700000.0</v>
       </c>
       <c r="I164" s="1">
-        <v>-10456.0</v>
+        <v>10990.0</v>
       </c>
       <c r="J164" s="1">
-        <v>-2.5968607192529</v>
+        <v>1.57</v>
       </c>
       <c r="K164">
-        <v>2.58</v>
+        <v>2.89</v>
       </c>
       <c r="L164" t="s">
-        <v>509</v>
+        <v>502</v>
       </c>
       <c r="M164" s="1">
-        <v>392184.0</v>
+        <v>710990.0</v>
       </c>
       <c r="N164" s="1">
-        <v>402503.18</v>
+        <v>731231.47</v>
       </c>
       <c r="O164" s="1">
-        <v>0.21</v>
+        <v>0.34</v>
       </c>
       <c r="P164">
         <v>1</v>
       </c>
     </row>
     <row r="165" spans="1:16">
       <c r="A165" t="s">
-        <v>510</v>
+        <v>503</v>
       </c>
       <c r="B165" t="s">
-        <v>511</v>
+        <v>504</v>
       </c>
       <c r="C165" s="1">
-        <v>150000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D165" s="1">
-        <v>95.292</v>
+        <v>99.188</v>
       </c>
       <c r="E165" s="1">
-        <v>99.237</v>
+        <v>99.6055</v>
       </c>
       <c r="F165" t="s">
         <v>8</v>
       </c>
       <c r="G165">
         <v>1.0</v>
       </c>
       <c r="H165" s="1">
-        <v>148855.5</v>
+        <v>796844.0</v>
       </c>
       <c r="I165" s="1">
-        <v>-5917.5</v>
+        <v>-3340.0</v>
       </c>
       <c r="J165" s="1">
-        <v>-3.9753317814928</v>
+        <v>-0.41915356079735</v>
       </c>
       <c r="K165">
-        <v>0.05</v>
-[...2 lines deleted...]
-        <v>71.92</v>
+        <v>1.43</v>
+      </c>
+      <c r="L165" t="s">
+        <v>505</v>
       </c>
       <c r="M165" s="1">
-        <v>142938.0</v>
+        <v>793504.0</v>
       </c>
       <c r="N165" s="1">
-        <v>143009.92</v>
+        <v>804928.66</v>
       </c>
       <c r="O165" s="1">
-        <v>0.07</v>
+        <v>0.38</v>
       </c>
       <c r="P165">
         <v>1</v>
       </c>
     </row>
     <row r="166" spans="1:16">
       <c r="A166" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
       <c r="B166" t="s">
-        <v>513</v>
+        <v>507</v>
       </c>
       <c r="C166" s="1">
-        <v>1000000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D166" s="1">
-        <v>97.775</v>
+        <v>95.968</v>
       </c>
       <c r="E166" s="1">
-        <v>99.42228</v>
+        <v>97.273</v>
       </c>
       <c r="F166" t="s">
         <v>8</v>
       </c>
       <c r="G166">
         <v>1.0</v>
       </c>
       <c r="H166" s="1">
-        <v>994222.8</v>
+        <v>1361822.0</v>
       </c>
       <c r="I166" s="1">
-        <v>-16472.8</v>
+        <v>-18270.0</v>
       </c>
       <c r="J166" s="1">
-        <v>-1.6568519651732</v>
+        <v>-1.3415850235934</v>
       </c>
       <c r="K166">
-        <v>0.23</v>
+        <v>1.13</v>
       </c>
       <c r="L166" t="s">
-        <v>514</v>
+        <v>508</v>
       </c>
       <c r="M166" s="1">
-        <v>977750.0</v>
+        <v>1343552.0</v>
       </c>
       <c r="N166" s="1">
-        <v>980061.64</v>
+        <v>1359431.45</v>
       </c>
       <c r="O166" s="1">
-        <v>0.51</v>
+        <v>0.64</v>
       </c>
       <c r="P166">
         <v>1</v>
       </c>
     </row>
     <row r="167" spans="1:16">
       <c r="A167" t="s">
-        <v>515</v>
+        <v>509</v>
       </c>
       <c r="B167" t="s">
-        <v>516</v>
+        <v>510</v>
       </c>
       <c r="C167" s="1">
-        <v>700000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D167" s="1">
-        <v>98.309</v>
+        <v>98.816</v>
       </c>
       <c r="E167" s="1">
-        <v>100.0</v>
+        <v>100.66</v>
       </c>
       <c r="F167" t="s">
         <v>8</v>
       </c>
       <c r="G167">
         <v>1.0</v>
       </c>
       <c r="H167" s="1">
-        <v>700000.0</v>
+        <v>402640.0</v>
       </c>
       <c r="I167" s="1">
-        <v>-11837.0</v>
+        <v>-7376.0</v>
       </c>
       <c r="J167" s="1">
-        <v>-1.691</v>
+        <v>-1.8319093979734</v>
       </c>
       <c r="K167">
-        <v>1.45</v>
+        <v>3.05</v>
       </c>
       <c r="L167" t="s">
-        <v>517</v>
+        <v>511</v>
       </c>
       <c r="M167" s="1">
-        <v>688163.0</v>
+        <v>395264.0</v>
       </c>
       <c r="N167" s="1">
-        <v>698295.93</v>
+        <v>407469.48</v>
       </c>
       <c r="O167" s="1">
-        <v>0.36</v>
+        <v>0.19</v>
       </c>
       <c r="P167">
         <v>1</v>
       </c>
     </row>
     <row r="168" spans="1:16">
       <c r="A168" t="s">
-        <v>518</v>
+        <v>512</v>
       </c>
       <c r="B168" t="s">
-        <v>519</v>
+        <v>513</v>
       </c>
       <c r="C168" s="1">
-        <v>1500000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D168" s="1">
-        <v>98.751</v>
+        <v>100.666</v>
       </c>
       <c r="E168" s="1">
-        <v>99.1624</v>
+        <v>100.05625</v>
       </c>
       <c r="F168" t="s">
         <v>8</v>
       </c>
       <c r="G168">
         <v>1.0</v>
       </c>
       <c r="H168" s="1">
-        <v>1487436.0</v>
+        <v>1000562.5</v>
       </c>
       <c r="I168" s="1">
-        <v>-6171.0</v>
+        <v>6097.5</v>
       </c>
       <c r="J168" s="1">
-        <v>-0.41487499294087</v>
+        <v>0.60940720844525</v>
       </c>
       <c r="K168">
-        <v>2.92</v>
+        <v>0.46</v>
       </c>
       <c r="L168" t="s">
-        <v>520</v>
+        <v>514</v>
       </c>
       <c r="M168" s="1">
-        <v>1481265.0</v>
+        <v>1006660.0</v>
       </c>
       <c r="N168" s="1">
-        <v>1525032.12</v>
+        <v>1011214.79</v>
       </c>
       <c r="O168" s="1">
-        <v>0.8</v>
+        <v>0.48</v>
       </c>
       <c r="P168">
         <v>1</v>
       </c>
     </row>
     <row r="169" spans="1:16">
       <c r="A169" t="s">
-        <v>521</v>
+        <v>515</v>
       </c>
       <c r="B169" t="s">
-        <v>522</v>
+        <v>516</v>
       </c>
       <c r="C169" s="1">
-        <v>816000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D169" s="1">
-        <v>97.562</v>
+        <v>98.322</v>
       </c>
       <c r="E169" s="1">
-        <v>100.0</v>
+        <v>99.42228</v>
       </c>
       <c r="F169" t="s">
         <v>8</v>
       </c>
       <c r="G169">
         <v>1.0</v>
       </c>
       <c r="H169" s="1">
-        <v>816000.0</v>
+        <v>994222.8</v>
       </c>
       <c r="I169" s="1">
-        <v>-19894.08</v>
+        <v>-11002.8</v>
       </c>
       <c r="J169" s="1">
-        <v>-2.438</v>
+        <v>-1.106673473994</v>
       </c>
       <c r="K169">
-        <v>0.5</v>
+        <v>0.7</v>
       </c>
       <c r="L169" t="s">
-        <v>523</v>
+        <v>517</v>
       </c>
       <c r="M169" s="1">
-        <v>796105.92</v>
+        <v>983220.0</v>
       </c>
       <c r="N169" s="1">
-        <v>800206.22</v>
+        <v>990247.4</v>
       </c>
       <c r="O169" s="1">
-        <v>0.42</v>
+        <v>0.47</v>
       </c>
       <c r="P169">
         <v>1</v>
       </c>
     </row>
     <row r="170" spans="1:16">
       <c r="A170" t="s">
-        <v>524</v>
+        <v>518</v>
       </c>
       <c r="B170" t="s">
-        <v>525</v>
+        <v>519</v>
       </c>
       <c r="C170" s="1">
-        <v>900000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D170" s="1">
-        <v>98.356</v>
+        <v>99.322</v>
       </c>
       <c r="E170" s="1">
-        <v>99.3</v>
+        <v>100.0</v>
       </c>
       <c r="F170" t="s">
         <v>8</v>
       </c>
       <c r="G170">
         <v>1.0</v>
       </c>
       <c r="H170" s="1">
-        <v>893700.0</v>
+        <v>700000.0</v>
       </c>
       <c r="I170" s="1">
-        <v>-8496.0</v>
+        <v>-4746.0</v>
       </c>
       <c r="J170" s="1">
-        <v>-0.95065458207452</v>
+        <v>-0.678</v>
       </c>
       <c r="K170">
-        <v>0.26</v>
+        <v>1.97</v>
       </c>
       <c r="L170" t="s">
-        <v>526</v>
+        <v>520</v>
       </c>
       <c r="M170" s="1">
-        <v>885204.0</v>
+        <v>695254.0</v>
       </c>
       <c r="N170" s="1">
-        <v>887509.48</v>
+        <v>709078.21</v>
       </c>
       <c r="O170" s="1">
-        <v>0.46</v>
+        <v>0.33</v>
       </c>
       <c r="P170">
         <v>1</v>
       </c>
     </row>
     <row r="171" spans="1:16">
       <c r="A171" t="s">
-        <v>527</v>
+        <v>521</v>
       </c>
       <c r="B171" t="s">
-        <v>528</v>
+        <v>522</v>
       </c>
       <c r="C171" s="1">
-        <v>1222000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D171" s="1">
-        <v>98.601</v>
+        <v>100.017</v>
       </c>
       <c r="E171" s="1">
-        <v>99.24314075</v>
+        <v>99.1624</v>
       </c>
       <c r="F171" t="s">
         <v>8</v>
       </c>
       <c r="G171">
         <v>1.0</v>
       </c>
       <c r="H171" s="1">
-        <v>1212751.18</v>
+        <v>1487436.0</v>
       </c>
       <c r="I171" s="1">
-        <v>-7846.96</v>
+        <v>12819.0</v>
       </c>
       <c r="J171" s="1">
-        <v>-0.64703791918801</v>
+        <v>0.86181859253104</v>
       </c>
       <c r="K171">
-        <v>2.05</v>
+        <v>3.44</v>
       </c>
       <c r="L171" t="s">
-        <v>529</v>
+        <v>523</v>
       </c>
       <c r="M171" s="1">
-        <v>1204904.22</v>
+        <v>1500255.0</v>
       </c>
       <c r="N171" s="1">
-        <v>1229988.7</v>
+        <v>1551881.71</v>
       </c>
       <c r="O171" s="1">
-        <v>0.64</v>
+        <v>0.73</v>
       </c>
       <c r="P171">
         <v>1</v>
       </c>
     </row>
     <row r="172" spans="1:16">
       <c r="A172" t="s">
-        <v>530</v>
+        <v>524</v>
       </c>
       <c r="B172" t="s">
-        <v>531</v>
+        <v>525</v>
       </c>
       <c r="C172" s="1">
-        <v>1384000.0</v>
+        <v>816000.0</v>
       </c>
       <c r="D172" s="1">
-        <v>101.251</v>
+        <v>98.761</v>
       </c>
       <c r="E172" s="1">
-        <v>100.62532081</v>
+        <v>100.0</v>
       </c>
       <c r="F172" t="s">
         <v>8</v>
       </c>
       <c r="G172">
         <v>1.0</v>
       </c>
       <c r="H172" s="1">
-        <v>1392654.44</v>
+        <v>816000.0</v>
       </c>
       <c r="I172" s="1">
-        <v>8659.4</v>
+        <v>-10110.24</v>
       </c>
       <c r="J172" s="1">
-        <v>0.6217910022245</v>
+        <v>-1.239</v>
       </c>
       <c r="K172">
-        <v>3.55</v>
+        <v>1.04</v>
       </c>
       <c r="L172" t="s">
-        <v>532</v>
+        <v>526</v>
       </c>
       <c r="M172" s="1">
-        <v>1401313.84</v>
+        <v>805889.76</v>
       </c>
       <c r="N172" s="1">
-        <v>1450512.2</v>
+        <v>814346.63</v>
       </c>
       <c r="O172" s="1">
-        <v>0.76</v>
+        <v>0.38</v>
       </c>
       <c r="P172">
         <v>1</v>
       </c>
     </row>
     <row r="173" spans="1:16">
       <c r="A173" t="s">
-        <v>533</v>
+        <v>527</v>
       </c>
       <c r="B173" t="s">
-        <v>534</v>
+        <v>528</v>
       </c>
       <c r="C173" s="1">
-        <v>200000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D173" s="1">
-        <v>98.772</v>
+        <v>99.962</v>
       </c>
       <c r="E173" s="1">
-        <v>100.23</v>
+        <v>99.7</v>
       </c>
       <c r="F173" t="s">
         <v>8</v>
       </c>
       <c r="G173">
         <v>1.0</v>
       </c>
       <c r="H173" s="1">
-        <v>200460.0</v>
+        <v>1395800.0</v>
       </c>
       <c r="I173" s="1">
-        <v>-2916.0</v>
+        <v>3668.0</v>
       </c>
       <c r="J173" s="1">
-        <v>-1.4546542951212</v>
+        <v>0.26278836509529</v>
       </c>
       <c r="K173">
-        <v>2.27</v>
-[...2 lines deleted...]
-        <v>535</v>
+        <v>0.01</v>
+      </c>
+      <c r="L173">
+        <v>124.66</v>
       </c>
       <c r="M173" s="1">
-        <v>197544.0</v>
+        <v>1399468.0</v>
       </c>
       <c r="N173" s="1">
-        <v>202085.1</v>
+        <v>1399592.66</v>
       </c>
       <c r="O173" s="1">
-        <v>0.11</v>
+        <v>0.66</v>
       </c>
       <c r="P173">
         <v>1</v>
       </c>
     </row>
     <row r="174" spans="1:16">
       <c r="A174" t="s">
-        <v>536</v>
+        <v>529</v>
       </c>
       <c r="B174" t="s">
-        <v>537</v>
+        <v>530</v>
       </c>
       <c r="C174" s="1">
-        <v>1100000.0</v>
+        <v>1222000.0</v>
       </c>
       <c r="D174" s="1">
-        <v>98.623</v>
+        <v>98.897</v>
       </c>
       <c r="E174" s="1">
-        <v>99.871</v>
+        <v>99.24314075</v>
       </c>
       <c r="F174" t="s">
         <v>8</v>
       </c>
       <c r="G174">
         <v>1.0</v>
       </c>
       <c r="H174" s="1">
-        <v>1098581.0</v>
+        <v>1212751.18</v>
       </c>
       <c r="I174" s="1">
-        <v>-13728.0</v>
+        <v>-4229.84</v>
       </c>
       <c r="J174" s="1">
-        <v>-1.2496119994793</v>
+        <v>-0.34878053056192</v>
       </c>
       <c r="K174">
-        <v>1.54</v>
+        <v>2.52</v>
       </c>
       <c r="L174" t="s">
-        <v>538</v>
+        <v>531</v>
       </c>
       <c r="M174" s="1">
-        <v>1084853.0</v>
+        <v>1208521.34</v>
       </c>
       <c r="N174" s="1">
-        <v>1101786.22</v>
+        <v>1239368.47</v>
       </c>
       <c r="O174" s="1">
         <v>0.58</v>
       </c>
       <c r="P174">
         <v>1</v>
       </c>
     </row>
     <row r="175" spans="1:16">
       <c r="A175" t="s">
-        <v>539</v>
+        <v>532</v>
       </c>
       <c r="B175" t="s">
-        <v>540</v>
+        <v>533</v>
       </c>
       <c r="C175" s="1">
-        <v>809000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D175" s="1">
-        <v>99.699</v>
+        <v>100.477</v>
       </c>
       <c r="E175" s="1">
-        <v>99.646</v>
+        <v>99.897</v>
       </c>
       <c r="F175" t="s">
         <v>8</v>
       </c>
       <c r="G175">
         <v>1.0</v>
       </c>
       <c r="H175" s="1">
-        <v>806136.14</v>
+        <v>399588.0</v>
       </c>
       <c r="I175" s="1">
-        <v>428.77</v>
+        <v>2320.0</v>
       </c>
       <c r="J175" s="1">
-        <v>0.053188286534332</v>
+        <v>0.58059801595644</v>
       </c>
       <c r="K175">
-        <v>0.26</v>
+        <v>0.47</v>
       </c>
       <c r="L175" t="s">
-        <v>541</v>
+        <v>534</v>
       </c>
       <c r="M175" s="1">
-        <v>806564.91</v>
+        <v>401908.0</v>
       </c>
       <c r="N175" s="1">
-        <v>808659.44</v>
+        <v>403776.49</v>
       </c>
       <c r="O175" s="1">
-        <v>0.42</v>
+        <v>0.19</v>
       </c>
       <c r="P175">
         <v>1</v>
       </c>
     </row>
     <row r="176" spans="1:16">
       <c r="A176" t="s">
-        <v>542</v>
+        <v>535</v>
       </c>
       <c r="B176" t="s">
-        <v>543</v>
+        <v>536</v>
       </c>
       <c r="C176" s="1">
-        <v>800000.0</v>
+        <v>1384000.0</v>
       </c>
       <c r="D176" s="1">
-        <v>100.501</v>
+        <v>101.665</v>
       </c>
       <c r="E176" s="1">
-        <v>99.471</v>
+        <v>100.62532081</v>
       </c>
       <c r="F176" t="s">
         <v>8</v>
       </c>
       <c r="G176">
         <v>1.0</v>
       </c>
       <c r="H176" s="1">
-        <v>795768.0</v>
+        <v>1392654.44</v>
       </c>
       <c r="I176" s="1">
-        <v>8240.0</v>
+        <v>14389.16</v>
       </c>
       <c r="J176" s="1">
-        <v>1.0354776769109</v>
+        <v>1.0332182619545</v>
       </c>
       <c r="K176">
-        <v>3.92</v>
+        <v>0.33</v>
       </c>
       <c r="L176" t="s">
-        <v>544</v>
+        <v>537</v>
       </c>
       <c r="M176" s="1">
-        <v>804008.0</v>
+        <v>1407043.6</v>
       </c>
       <c r="N176" s="1">
-        <v>835394.3</v>
+        <v>1411593.74</v>
       </c>
       <c r="O176" s="1">
-        <v>0.44</v>
+        <v>0.66</v>
       </c>
       <c r="P176">
         <v>1</v>
       </c>
     </row>
     <row r="177" spans="1:16">
       <c r="A177" t="s">
-        <v>545</v>
+        <v>538</v>
       </c>
       <c r="B177" t="s">
-        <v>546</v>
+        <v>539</v>
       </c>
       <c r="C177" s="1">
-        <v>741000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D177" s="1">
-        <v>99.183</v>
+        <v>99.251</v>
       </c>
       <c r="E177" s="1">
-        <v>98.46009582</v>
+        <v>100.23</v>
       </c>
       <c r="F177" t="s">
         <v>8</v>
       </c>
       <c r="G177">
         <v>1.0</v>
       </c>
       <c r="H177" s="1">
-        <v>729589.31</v>
+        <v>200460.0</v>
       </c>
       <c r="I177" s="1">
-        <v>5356.72</v>
+        <v>-1958.0</v>
       </c>
       <c r="J177" s="1">
-        <v>0.73421031895328</v>
+        <v>-0.97675346702584</v>
       </c>
       <c r="K177">
-        <v>2.96</v>
+        <v>2.79</v>
       </c>
       <c r="L177" t="s">
-        <v>547</v>
+        <v>540</v>
       </c>
       <c r="M177" s="1">
-        <v>734946.03</v>
+        <v>198502.0</v>
       </c>
       <c r="N177" s="1">
-        <v>756901.96</v>
+        <v>204091.04</v>
       </c>
       <c r="O177" s="1">
-        <v>0.4</v>
+        <v>0.1</v>
       </c>
       <c r="P177">
         <v>1</v>
       </c>
     </row>
     <row r="178" spans="1:16">
       <c r="A178" t="s">
-        <v>548</v>
+        <v>541</v>
       </c>
       <c r="B178" t="s">
-        <v>549</v>
+        <v>542</v>
       </c>
       <c r="C178" s="1">
-        <v>900000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D178" s="1">
-        <v>97.01</v>
+        <v>99.195</v>
       </c>
       <c r="E178" s="1">
-        <v>98.41</v>
+        <v>99.871</v>
       </c>
       <c r="F178" t="s">
         <v>8</v>
       </c>
       <c r="G178">
         <v>1.0</v>
       </c>
       <c r="H178" s="1">
-        <v>885690.0</v>
+        <v>1098581.0</v>
       </c>
       <c r="I178" s="1">
-        <v>-12600.0</v>
+        <v>-7436.0</v>
       </c>
       <c r="J178" s="1">
-        <v>-1.4226196524743</v>
+        <v>-0.67687316638464</v>
       </c>
       <c r="K178">
-        <v>0.43</v>
+        <v>2.08</v>
       </c>
       <c r="L178" t="s">
-        <v>550</v>
+        <v>543</v>
       </c>
       <c r="M178" s="1">
-        <v>873090.0</v>
+        <v>1091145.0</v>
       </c>
       <c r="N178" s="1">
-        <v>877001.3</v>
+        <v>1114034.04</v>
       </c>
       <c r="O178" s="1">
-        <v>0.46</v>
+        <v>0.52</v>
       </c>
       <c r="P178">
         <v>1</v>
       </c>
     </row>
     <row r="179" spans="1:16">
       <c r="A179" t="s">
-        <v>551</v>
+        <v>544</v>
       </c>
       <c r="B179" t="s">
-        <v>552</v>
+        <v>545</v>
       </c>
       <c r="C179" s="1">
-        <v>800000.0</v>
+        <v>688000.0</v>
       </c>
       <c r="D179" s="1">
-        <v>106.337</v>
+        <v>100.675</v>
       </c>
       <c r="E179" s="1">
-        <v>108.24</v>
+        <v>100.0</v>
       </c>
       <c r="F179" t="s">
         <v>8</v>
       </c>
       <c r="G179">
         <v>1.0</v>
       </c>
       <c r="H179" s="1">
-        <v>865920.0</v>
+        <v>688000.0</v>
       </c>
       <c r="I179" s="1">
-        <v>-15224.0</v>
+        <v>4644.0</v>
       </c>
       <c r="J179" s="1">
-        <v>-1.7581300813008</v>
+        <v>0.675</v>
       </c>
       <c r="K179">
-        <v>2.22</v>
+        <v>0.52</v>
       </c>
       <c r="L179" t="s">
-        <v>553</v>
+        <v>546</v>
       </c>
       <c r="M179" s="1">
-        <v>850696.0</v>
+        <v>692644.0</v>
       </c>
       <c r="N179" s="1">
-        <v>868449.42</v>
+        <v>696205.16</v>
       </c>
       <c r="O179" s="1">
-        <v>0.45</v>
+        <v>0.33</v>
       </c>
       <c r="P179">
         <v>1</v>
       </c>
     </row>
     <row r="180" spans="1:16">
       <c r="A180" t="s">
-        <v>554</v>
+        <v>547</v>
       </c>
       <c r="B180" t="s">
-        <v>555</v>
+        <v>548</v>
       </c>
       <c r="C180" s="1">
-        <v>1300000.0</v>
+        <v>1309000.0</v>
       </c>
       <c r="D180" s="1">
-        <v>98.717</v>
+        <v>99.984</v>
       </c>
       <c r="E180" s="1">
-        <v>100.51323077</v>
+        <v>99.42560275</v>
       </c>
       <c r="F180" t="s">
         <v>8</v>
       </c>
       <c r="G180">
         <v>1.0</v>
       </c>
       <c r="H180" s="1">
-        <v>1306672.0</v>
+        <v>1301481.14</v>
       </c>
       <c r="I180" s="1">
-        <v>-23351.0</v>
+        <v>7309.42</v>
       </c>
       <c r="J180" s="1">
-        <v>-1.7870590324121</v>
+        <v>0.56162319801269</v>
       </c>
       <c r="K180">
-        <v>2.97</v>
+        <v>0.75</v>
       </c>
       <c r="L180" t="s">
-        <v>556</v>
+        <v>549</v>
       </c>
       <c r="M180" s="1">
-        <v>1283321.0</v>
+        <v>1308790.56</v>
       </c>
       <c r="N180" s="1">
-        <v>1321906.96</v>
+        <v>1318581.16</v>
       </c>
       <c r="O180" s="1">
-        <v>0.69</v>
+        <v>0.62</v>
       </c>
       <c r="P180">
         <v>1</v>
       </c>
     </row>
     <row r="181" spans="1:16">
       <c r="A181" t="s">
-        <v>557</v>
+        <v>550</v>
       </c>
       <c r="B181" t="s">
-        <v>558</v>
+        <v>551</v>
       </c>
       <c r="C181" s="1">
-        <v>500000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D181" s="1">
-        <v>88.505</v>
+        <v>100.306</v>
       </c>
       <c r="E181" s="1">
-        <v>85.25</v>
+        <v>99.471</v>
       </c>
       <c r="F181" t="s">
         <v>8</v>
       </c>
       <c r="G181">
         <v>1.0</v>
       </c>
       <c r="H181" s="1">
-        <v>426250.0</v>
+        <v>795768.0</v>
       </c>
       <c r="I181" s="1">
-        <v>16275.0</v>
+        <v>6680.0</v>
       </c>
       <c r="J181" s="1">
-        <v>3.8181818181818</v>
+        <v>0.83944064099084</v>
       </c>
       <c r="K181">
-        <v>0.05</v>
-[...2 lines deleted...]
-        <v>226.03</v>
+        <v>0.48</v>
+      </c>
+      <c r="L181" t="s">
+        <v>552</v>
       </c>
       <c r="M181" s="1">
-        <v>442525.0</v>
+        <v>802448.0</v>
       </c>
       <c r="N181" s="1">
-        <v>442751.03</v>
+        <v>806305.53</v>
       </c>
       <c r="O181" s="1">
-        <v>0.23</v>
+        <v>0.38</v>
       </c>
       <c r="P181">
         <v>1</v>
       </c>
     </row>
     <row r="182" spans="1:16">
       <c r="A182" t="s">
-        <v>559</v>
+        <v>553</v>
       </c>
       <c r="B182" t="s">
-        <v>560</v>
+        <v>554</v>
       </c>
       <c r="C182" s="1">
-        <v>610000.0</v>
+        <v>741000.0</v>
       </c>
       <c r="D182" s="1">
-        <v>101.067</v>
+        <v>99.917</v>
       </c>
       <c r="E182" s="1">
-        <v>99.18943934</v>
+        <v>98.46009582</v>
       </c>
       <c r="F182" t="s">
         <v>8</v>
       </c>
       <c r="G182">
         <v>1.0</v>
       </c>
       <c r="H182" s="1">
-        <v>605055.58</v>
+        <v>729589.31</v>
       </c>
       <c r="I182" s="1">
-        <v>11453.12</v>
+        <v>10795.66</v>
       </c>
       <c r="J182" s="1">
-        <v>1.8929037891031</v>
+        <v>1.4796899916201</v>
       </c>
       <c r="K182">
-        <v>1.47</v>
+        <v>3.45</v>
       </c>
       <c r="L182" t="s">
-        <v>561</v>
+        <v>555</v>
       </c>
       <c r="M182" s="1">
-        <v>616508.7</v>
+        <v>740384.97</v>
       </c>
       <c r="N182" s="1">
-        <v>625470.69</v>
+        <v>765964.7</v>
       </c>
       <c r="O182" s="1">
-        <v>0.33</v>
+        <v>0.36</v>
       </c>
       <c r="P182">
         <v>1</v>
       </c>
     </row>
     <row r="183" spans="1:16">
       <c r="A183" t="s">
-        <v>562</v>
+        <v>556</v>
       </c>
       <c r="B183" t="s">
-        <v>563</v>
+        <v>557</v>
       </c>
       <c r="C183" s="1">
-        <v>800000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D183" s="1">
-        <v>100.378</v>
+        <v>97.935</v>
       </c>
       <c r="E183" s="1">
-        <v>102.939</v>
+        <v>98.41</v>
       </c>
       <c r="F183" t="s">
         <v>8</v>
       </c>
       <c r="G183">
         <v>1.0</v>
       </c>
       <c r="H183" s="1">
-        <v>823512.0</v>
+        <v>885690.0</v>
       </c>
       <c r="I183" s="1">
-        <v>-20488.0</v>
+        <v>-4275.0</v>
       </c>
       <c r="J183" s="1">
-        <v>-2.4878811723448</v>
+        <v>-0.48267452494665</v>
       </c>
       <c r="K183">
-        <v>0.51</v>
+        <v>0.91</v>
       </c>
       <c r="L183" t="s">
-        <v>564</v>
+        <v>558</v>
       </c>
       <c r="M183" s="1">
-        <v>803024.0</v>
+        <v>881415.0</v>
       </c>
       <c r="N183" s="1">
-        <v>807076.05</v>
+        <v>889570.48</v>
       </c>
       <c r="O183" s="1">
         <v>0.42</v>
       </c>
       <c r="P183">
         <v>1</v>
       </c>
     </row>
     <row r="184" spans="1:16">
       <c r="A184" t="s">
-        <v>565</v>
+        <v>559</v>
       </c>
       <c r="B184" t="s">
-        <v>566</v>
+        <v>560</v>
       </c>
       <c r="C184" s="1">
-        <v>1300000.0</v>
+        <v>945000.0</v>
       </c>
       <c r="D184" s="1">
-        <v>97.062</v>
+        <v>100.964</v>
       </c>
       <c r="E184" s="1">
-        <v>100.761</v>
+        <v>100.0</v>
       </c>
       <c r="F184" t="s">
         <v>8</v>
       </c>
       <c r="G184">
         <v>1.0</v>
       </c>
       <c r="H184" s="1">
-        <v>1309893.0</v>
+        <v>945000.0</v>
       </c>
       <c r="I184" s="1">
-        <v>-48087.0</v>
+        <v>9109.8</v>
       </c>
       <c r="J184" s="1">
-        <v>-3.6710632089797</v>
+        <v>0.964</v>
       </c>
       <c r="K184">
-        <v>0.4</v>
+        <v>0.52</v>
       </c>
       <c r="L184" t="s">
-        <v>567</v>
+        <v>561</v>
       </c>
       <c r="M184" s="1">
-        <v>1261806.0</v>
+        <v>954109.8</v>
       </c>
       <c r="N184" s="1">
-        <v>1266974.84</v>
+        <v>959007.15</v>
       </c>
       <c r="O184" s="1">
-        <v>0.66</v>
+        <v>0.45</v>
       </c>
       <c r="P184">
         <v>1</v>
       </c>
     </row>
     <row r="185" spans="1:16">
       <c r="A185" t="s">
-        <v>568</v>
+        <v>562</v>
       </c>
       <c r="B185" t="s">
-        <v>569</v>
+        <v>563</v>
       </c>
       <c r="C185" s="1">
-        <v>600000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D185" s="1">
-        <v>101.586</v>
+        <v>88.786</v>
       </c>
       <c r="E185" s="1">
-        <v>101.425395</v>
+        <v>85.25</v>
       </c>
       <c r="F185" t="s">
         <v>8</v>
       </c>
       <c r="G185">
         <v>1.0</v>
       </c>
       <c r="H185" s="1">
-        <v>608552.37</v>
+        <v>426250.0</v>
       </c>
       <c r="I185" s="1">
-        <v>963.63</v>
+        <v>17680.0</v>
       </c>
       <c r="J185" s="1">
-        <v>0.15834791671257</v>
+        <v>4.1478005865103</v>
       </c>
       <c r="K185">
-        <v>3.54</v>
-[...2 lines deleted...]
-        <v>570</v>
+        <v>0.15</v>
+      </c>
+      <c r="L185">
+        <v>750.0</v>
       </c>
       <c r="M185" s="1">
-        <v>609516.0</v>
+        <v>443930.0</v>
       </c>
       <c r="N185" s="1">
-        <v>630783.12</v>
+        <v>444680.0</v>
       </c>
       <c r="O185" s="1">
-        <v>0.33</v>
+        <v>0.21</v>
       </c>
       <c r="P185">
         <v>1</v>
       </c>
     </row>
     <row r="186" spans="1:16">
       <c r="A186" t="s">
-        <v>571</v>
+        <v>564</v>
       </c>
       <c r="B186" t="s">
-        <v>572</v>
+        <v>565</v>
       </c>
       <c r="C186" s="1">
-        <v>300000.0</v>
+        <v>610000.0</v>
       </c>
       <c r="D186" s="1">
-        <v>102.177</v>
+        <v>101.498</v>
       </c>
       <c r="E186" s="1">
-        <v>99.96825</v>
+        <v>99.18943934</v>
       </c>
       <c r="F186" t="s">
         <v>8</v>
       </c>
       <c r="G186">
         <v>1.0</v>
       </c>
       <c r="H186" s="1">
-        <v>299904.75</v>
+        <v>605055.58</v>
       </c>
       <c r="I186" s="1">
-        <v>6626.25</v>
+        <v>14082.22</v>
       </c>
       <c r="J186" s="1">
-        <v>2.2094515008515</v>
+        <v>2.3274258540017</v>
       </c>
       <c r="K186">
-        <v>1.78</v>
+        <v>1.99</v>
       </c>
       <c r="L186" t="s">
-        <v>573</v>
+        <v>566</v>
       </c>
       <c r="M186" s="1">
-        <v>306531.0</v>
+        <v>619137.8</v>
       </c>
       <c r="N186" s="1">
-        <v>311881.68</v>
+        <v>631296.02</v>
       </c>
       <c r="O186" s="1">
-        <v>0.16</v>
+        <v>0.3</v>
       </c>
       <c r="P186">
         <v>1</v>
       </c>
     </row>
     <row r="187" spans="1:16">
       <c r="A187" t="s">
-        <v>574</v>
+        <v>567</v>
       </c>
       <c r="B187" t="s">
-        <v>575</v>
+        <v>568</v>
       </c>
       <c r="C187" s="1">
-        <v>200000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D187" s="1">
-        <v>104.703</v>
+        <v>100.908</v>
       </c>
       <c r="E187" s="1">
-        <v>104.45</v>
+        <v>102.939</v>
       </c>
       <c r="F187" t="s">
         <v>8</v>
       </c>
       <c r="G187">
         <v>1.0</v>
       </c>
       <c r="H187" s="1">
-        <v>208900.0</v>
+        <v>823512.0</v>
       </c>
       <c r="I187" s="1">
-        <v>506.0</v>
+        <v>-16248.0</v>
       </c>
       <c r="J187" s="1">
-        <v>0.24222115844902</v>
+        <v>-1.9730131437065</v>
       </c>
       <c r="K187">
-        <v>4.09</v>
+        <v>1.01</v>
       </c>
       <c r="L187" t="s">
-        <v>576</v>
+        <v>569</v>
       </c>
       <c r="M187" s="1">
-        <v>209406.0</v>
+        <v>807264.0</v>
       </c>
       <c r="N187" s="1">
-        <v>217579.97</v>
+        <v>815368.11</v>
       </c>
       <c r="O187" s="1">
-        <v>0.11</v>
+        <v>0.38</v>
       </c>
       <c r="P187">
         <v>1</v>
       </c>
     </row>
     <row r="188" spans="1:16">
       <c r="A188" t="s">
-        <v>577</v>
+        <v>570</v>
       </c>
       <c r="B188" t="s">
-        <v>578</v>
+        <v>571</v>
       </c>
       <c r="C188" s="1">
-        <v>950000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="D188" s="1">
-        <v>97.98</v>
+        <v>98.108</v>
       </c>
       <c r="E188" s="1">
-        <v>99.589</v>
+        <v>100.761</v>
       </c>
       <c r="F188" t="s">
         <v>8</v>
       </c>
       <c r="G188">
         <v>1.0</v>
       </c>
       <c r="H188" s="1">
-        <v>946095.5</v>
+        <v>1309893.0</v>
       </c>
       <c r="I188" s="1">
-        <v>-15285.5</v>
+        <v>-34489.0</v>
       </c>
       <c r="J188" s="1">
-        <v>-1.6156402815572</v>
+        <v>-2.6329631504253</v>
       </c>
       <c r="K188">
-        <v>2.19</v>
+        <v>0.87</v>
       </c>
       <c r="L188" t="s">
-        <v>579</v>
+        <v>572</v>
       </c>
       <c r="M188" s="1">
-        <v>930810.0</v>
+        <v>1275404.0</v>
       </c>
       <c r="N188" s="1">
-        <v>951579.86</v>
+        <v>1286703.32</v>
       </c>
       <c r="O188" s="1">
-        <v>0.5</v>
+        <v>0.61</v>
       </c>
       <c r="P188">
         <v>1</v>
       </c>
     </row>
     <row r="189" spans="1:16">
       <c r="A189" t="s">
-        <v>580</v>
+        <v>573</v>
       </c>
       <c r="B189" t="s">
-        <v>581</v>
+        <v>574</v>
       </c>
       <c r="C189" s="1">
-        <v>700000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D189" s="1">
-        <v>102.409</v>
+        <v>101.994</v>
       </c>
       <c r="E189" s="1">
-        <v>103.012</v>
+        <v>101.425395</v>
       </c>
       <c r="F189" t="s">
         <v>8</v>
       </c>
       <c r="G189">
         <v>1.0</v>
       </c>
       <c r="H189" s="1">
-        <v>721084.0</v>
+        <v>608552.37</v>
       </c>
       <c r="I189" s="1">
-        <v>-4221.0</v>
+        <v>3411.63</v>
       </c>
       <c r="J189" s="1">
-        <v>-0.58536869490933</v>
+        <v>0.56061403556772</v>
       </c>
       <c r="K189">
-        <v>0.04</v>
-[...2 lines deleted...]
-        <v>273.29</v>
+        <v>0.32</v>
+      </c>
+      <c r="L189" t="s">
+        <v>575</v>
       </c>
       <c r="M189" s="1">
-        <v>716863.0</v>
+        <v>611964.0</v>
       </c>
       <c r="N189" s="1">
-        <v>717136.29</v>
+        <v>613874.96</v>
       </c>
       <c r="O189" s="1">
-        <v>0.37</v>
+        <v>0.29</v>
       </c>
       <c r="P189">
         <v>1</v>
       </c>
     </row>
     <row r="190" spans="1:16">
       <c r="A190" t="s">
-        <v>582</v>
+        <v>576</v>
       </c>
       <c r="B190" t="s">
-        <v>581</v>
+        <v>577</v>
       </c>
       <c r="C190" s="1">
-        <v>500000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D190" s="1">
-        <v>97.429</v>
+        <v>102.003</v>
       </c>
       <c r="E190" s="1">
-        <v>99.908</v>
+        <v>99.96825</v>
       </c>
       <c r="F190" t="s">
         <v>8</v>
       </c>
       <c r="G190">
         <v>1.0</v>
       </c>
       <c r="H190" s="1">
-        <v>499540.0</v>
+        <v>299904.75</v>
       </c>
       <c r="I190" s="1">
-        <v>-12395.0</v>
+        <v>6104.25</v>
       </c>
       <c r="J190" s="1">
-        <v>-2.4812827801577</v>
+        <v>2.0353962383057</v>
       </c>
       <c r="K190">
-        <v>0.78</v>
+        <v>2.33</v>
       </c>
       <c r="L190" t="s">
-        <v>583</v>
+        <v>578</v>
       </c>
       <c r="M190" s="1">
-        <v>487145.0</v>
+        <v>306009.0</v>
       </c>
       <c r="N190" s="1">
-        <v>491020.0</v>
+        <v>312984.0</v>
       </c>
       <c r="O190" s="1">
-        <v>0.26</v>
+        <v>0.15</v>
       </c>
       <c r="P190">
         <v>1</v>
       </c>
     </row>
     <row r="191" spans="1:16">
       <c r="A191" t="s">
-        <v>584</v>
+        <v>579</v>
       </c>
       <c r="B191" t="s">
-        <v>585</v>
+        <v>580</v>
       </c>
       <c r="C191" s="1">
-        <v>700000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D191" s="1">
-        <v>104.054</v>
+        <v>104.821</v>
       </c>
       <c r="E191" s="1">
-        <v>106.6</v>
+        <v>104.45</v>
       </c>
       <c r="F191" t="s">
         <v>8</v>
       </c>
       <c r="G191">
         <v>1.0</v>
       </c>
       <c r="H191" s="1">
-        <v>746200.0</v>
+        <v>208900.0</v>
       </c>
       <c r="I191" s="1">
-        <v>-17822.0</v>
+        <v>742.0</v>
       </c>
       <c r="J191" s="1">
-        <v>-2.3883677298311</v>
+        <v>0.35519387266635</v>
       </c>
       <c r="K191">
-        <v>2.07</v>
-[...2 lines deleted...]
-        <v>586</v>
+        <v>0.43</v>
+      </c>
+      <c r="L191">
+        <v>861.64</v>
       </c>
       <c r="M191" s="1">
-        <v>728378.0</v>
+        <v>209642.0</v>
       </c>
       <c r="N191" s="1">
-        <v>742886.22</v>
+        <v>210503.64</v>
       </c>
       <c r="O191" s="1">
-        <v>0.39</v>
+        <v>0.1</v>
       </c>
       <c r="P191">
         <v>1</v>
       </c>
     </row>
     <row r="192" spans="1:16">
       <c r="A192" t="s">
-        <v>587</v>
+        <v>581</v>
       </c>
       <c r="B192" t="s">
-        <v>588</v>
+        <v>582</v>
       </c>
       <c r="C192" s="1">
-        <v>1480000.0</v>
+        <v>950000.0</v>
       </c>
       <c r="D192" s="1">
-        <v>97.875</v>
+        <v>98.348</v>
       </c>
       <c r="E192" s="1">
-        <v>99.902</v>
+        <v>99.589</v>
       </c>
       <c r="F192" t="s">
         <v>8</v>
       </c>
       <c r="G192">
         <v>1.0</v>
       </c>
       <c r="H192" s="1">
-        <v>1478549.6</v>
+        <v>946095.5</v>
       </c>
       <c r="I192" s="1">
-        <v>-29999.6</v>
+        <v>-11789.5</v>
       </c>
       <c r="J192" s="1">
-        <v>-2.0289884086405</v>
+        <v>-1.24612155961</v>
       </c>
       <c r="K192">
-        <v>0.54</v>
+        <v>2.61</v>
       </c>
       <c r="L192" t="s">
-        <v>589</v>
+        <v>583</v>
       </c>
       <c r="M192" s="1">
-        <v>1448550.0</v>
+        <v>934306.0</v>
       </c>
       <c r="N192" s="1">
-        <v>1456487.26</v>
+        <v>959058.05</v>
       </c>
       <c r="O192" s="1">
-        <v>0.76</v>
+        <v>0.45</v>
       </c>
       <c r="P192">
         <v>1</v>
       </c>
     </row>
     <row r="193" spans="1:16">
       <c r="A193" t="s">
-        <v>590</v>
+        <v>584</v>
       </c>
       <c r="B193" t="s">
-        <v>591</v>
+        <v>585</v>
       </c>
       <c r="C193" s="1">
-        <v>667000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D193" s="1">
-        <v>99.83</v>
+        <v>98.041</v>
       </c>
       <c r="E193" s="1">
-        <v>100.0</v>
+        <v>99.908</v>
       </c>
       <c r="F193" t="s">
         <v>8</v>
       </c>
       <c r="G193">
         <v>1.0</v>
       </c>
       <c r="H193" s="1">
-        <v>667000.0</v>
+        <v>499540.0</v>
       </c>
       <c r="I193" s="1">
-        <v>-1133.9</v>
+        <v>-9335.0</v>
       </c>
       <c r="J193" s="1">
-        <v>-0.17</v>
+        <v>-1.8687192216839</v>
       </c>
       <c r="K193">
-        <v>0.89</v>
+        <v>1.31</v>
       </c>
       <c r="L193" t="s">
-        <v>592</v>
+        <v>586</v>
       </c>
       <c r="M193" s="1">
-        <v>665866.1</v>
+        <v>490205.0</v>
       </c>
       <c r="N193" s="1">
-        <v>671831.27</v>
+        <v>496770.97</v>
       </c>
       <c r="O193" s="1">
-        <v>0.35</v>
+        <v>0.23</v>
       </c>
       <c r="P193">
         <v>1</v>
       </c>
     </row>
     <row r="194" spans="1:16">
       <c r="A194" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
       <c r="B194" t="s">
-        <v>594</v>
+        <v>585</v>
       </c>
       <c r="C194" s="1">
-        <v>727000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D194" s="1">
-        <v>100.166</v>
+        <v>102.626</v>
       </c>
       <c r="E194" s="1">
-        <v>99.79727373</v>
+        <v>103.012</v>
       </c>
       <c r="F194" t="s">
         <v>8</v>
       </c>
       <c r="G194">
         <v>1.0</v>
       </c>
       <c r="H194" s="1">
-        <v>725526.18</v>
+        <v>721084.0</v>
       </c>
       <c r="I194" s="1">
-        <v>2680.64</v>
+        <v>-2702.0</v>
       </c>
       <c r="J194" s="1">
-        <v>0.36947529584666</v>
+        <v>-0.37471362559702</v>
       </c>
       <c r="K194">
+        <v>0.7</v>
+      </c>
+      <c r="L194" t="s">
+        <v>588</v>
+      </c>
+      <c r="M194" s="1">
+        <v>718382.0</v>
+      </c>
+      <c r="N194" s="1">
+        <v>723301.18</v>
+      </c>
+      <c r="O194" s="1">
         <v>0.34</v>
-      </c>
-[...10 lines deleted...]
-        <v>0.38</v>
       </c>
       <c r="P194">
         <v>1</v>
       </c>
     </row>
     <row r="195" spans="1:16">
       <c r="A195" t="s">
-        <v>596</v>
+        <v>589</v>
       </c>
       <c r="B195" t="s">
-        <v>597</v>
+        <v>590</v>
       </c>
       <c r="C195" s="1">
-        <v>248000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="D195" s="1">
-        <v>100.984</v>
+        <v>104.274</v>
       </c>
       <c r="E195" s="1">
-        <v>100.0</v>
+        <v>106.6</v>
       </c>
       <c r="F195" t="s">
         <v>8</v>
       </c>
       <c r="G195">
         <v>1.0</v>
       </c>
       <c r="H195" s="1">
-        <v>248000.0</v>
+        <v>746200.0</v>
       </c>
       <c r="I195" s="1">
-        <v>2440.32</v>
+        <v>-16282.0</v>
       </c>
       <c r="J195" s="1">
-        <v>0.984</v>
+        <v>-2.1819887429644</v>
       </c>
       <c r="K195">
-        <v>4.11</v>
+        <v>2.67</v>
       </c>
       <c r="L195" t="s">
-        <v>598</v>
+        <v>591</v>
       </c>
       <c r="M195" s="1">
-        <v>250440.32</v>
+        <v>729918.0</v>
       </c>
       <c r="N195" s="1">
-        <v>260630.51</v>
+        <v>748583.07</v>
       </c>
       <c r="O195" s="1">
-        <v>0.14</v>
+        <v>0.35</v>
       </c>
       <c r="P195">
         <v>1</v>
       </c>
     </row>
     <row r="196" spans="1:16">
       <c r="A196" t="s">
-        <v>599</v>
+        <v>592</v>
       </c>
       <c r="B196" t="s">
-        <v>600</v>
+        <v>593</v>
       </c>
       <c r="C196" s="1">
-        <v>500000.0</v>
+        <v>1480000.0</v>
       </c>
       <c r="D196" s="1">
-        <v>102.173</v>
+        <v>98.774</v>
       </c>
       <c r="E196" s="1">
-        <v>99.660226</v>
+        <v>99.902</v>
       </c>
       <c r="F196" t="s">
         <v>8</v>
       </c>
       <c r="G196">
         <v>1.0</v>
       </c>
       <c r="H196" s="1">
-        <v>498301.13</v>
+        <v>1478549.6</v>
       </c>
       <c r="I196" s="1">
-        <v>12563.87</v>
+        <v>-16694.4</v>
       </c>
       <c r="J196" s="1">
-        <v>2.521340860696</v>
+        <v>-1.1291065243939</v>
       </c>
       <c r="K196">
-        <v>3.49</v>
+        <v>1.04</v>
       </c>
       <c r="L196" t="s">
-        <v>601</v>
+        <v>594</v>
       </c>
       <c r="M196" s="1">
-        <v>510865.0</v>
+        <v>1461855.2</v>
       </c>
       <c r="N196" s="1">
-        <v>528325.62</v>
+        <v>1477288.76</v>
       </c>
       <c r="O196" s="1">
-        <v>0.28</v>
+        <v>0.69</v>
       </c>
       <c r="P196">
         <v>1</v>
       </c>
     </row>
     <row r="197" spans="1:16">
       <c r="A197" t="s">
-        <v>602</v>
+        <v>595</v>
       </c>
       <c r="B197" t="s">
-        <v>603</v>
+        <v>596</v>
       </c>
       <c r="C197" s="1">
-        <v>800000.0</v>
+        <v>667000.0</v>
       </c>
       <c r="D197" s="1">
-        <v>101.92</v>
+        <v>100.6</v>
       </c>
       <c r="E197" s="1">
-        <v>103.47225</v>
+        <v>100.0</v>
       </c>
       <c r="F197" t="s">
         <v>8</v>
       </c>
       <c r="G197">
         <v>1.0</v>
       </c>
       <c r="H197" s="1">
-        <v>827778.0</v>
+        <v>667000.0</v>
       </c>
       <c r="I197" s="1">
-        <v>-12418.0</v>
+        <v>4002.0</v>
       </c>
       <c r="J197" s="1">
-        <v>-1.5001606710978</v>
+        <v>0.6</v>
       </c>
       <c r="K197">
-        <v>0.29</v>
+        <v>1.46</v>
       </c>
       <c r="L197" t="s">
-        <v>604</v>
+        <v>597</v>
       </c>
       <c r="M197" s="1">
-        <v>815360.0</v>
+        <v>671002.0</v>
       </c>
       <c r="N197" s="1">
-        <v>817688.77</v>
+        <v>680723.02</v>
       </c>
       <c r="O197" s="1">
-        <v>0.43</v>
+        <v>0.32</v>
       </c>
       <c r="P197">
         <v>1</v>
       </c>
     </row>
     <row r="198" spans="1:16">
       <c r="A198" t="s">
-        <v>605</v>
+        <v>598</v>
       </c>
       <c r="B198" t="s">
-        <v>606</v>
+        <v>599</v>
       </c>
       <c r="C198" s="1">
-        <v>800000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D198" s="1">
-        <v>98.187</v>
+        <v>102.924</v>
       </c>
       <c r="E198" s="1">
-        <v>99.495</v>
+        <v>102.706</v>
       </c>
       <c r="F198" t="s">
         <v>8</v>
       </c>
       <c r="G198">
         <v>1.0</v>
       </c>
       <c r="H198" s="1">
-        <v>795960.0</v>
+        <v>1540590.0</v>
       </c>
       <c r="I198" s="1">
-        <v>-10464.0</v>
+        <v>3270.0</v>
       </c>
       <c r="J198" s="1">
-        <v>-1.3146389265792</v>
+        <v>0.21225634334898</v>
       </c>
       <c r="K198">
-        <v>2.28</v>
+        <v>0.45</v>
       </c>
       <c r="L198" t="s">
-        <v>607</v>
+        <v>600</v>
       </c>
       <c r="M198" s="1">
-        <v>785496.0</v>
+        <v>1543860.0</v>
       </c>
       <c r="N198" s="1">
-        <v>803756.27</v>
+        <v>1550631.58</v>
       </c>
       <c r="O198" s="1">
-        <v>0.42</v>
+        <v>0.73</v>
       </c>
       <c r="P198">
         <v>1</v>
       </c>
     </row>
     <row r="199" spans="1:16">
       <c r="A199" t="s">
-        <v>608</v>
+        <v>601</v>
       </c>
       <c r="B199" t="s">
-        <v>609</v>
+        <v>602</v>
       </c>
       <c r="C199" s="1">
-        <v>1084000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D199" s="1">
-        <v>98.869</v>
+        <v>102.838</v>
       </c>
       <c r="E199" s="1">
-        <v>101.11874539</v>
+        <v>99.660226</v>
       </c>
       <c r="F199" t="s">
         <v>8</v>
       </c>
       <c r="G199">
         <v>1.0</v>
       </c>
       <c r="H199" s="1">
-        <v>1096127.2</v>
+        <v>498301.13</v>
       </c>
       <c r="I199" s="1">
-        <v>-24387.24</v>
+        <v>15888.87</v>
       </c>
       <c r="J199" s="1">
-        <v>-2.2248549255962</v>
+        <v>3.1886080611537</v>
       </c>
       <c r="K199">
-        <v>2.96</v>
+        <v>4.07</v>
       </c>
       <c r="L199" t="s">
-        <v>610</v>
+        <v>603</v>
       </c>
       <c r="M199" s="1">
-        <v>1071739.96</v>
+        <v>514190.0</v>
       </c>
       <c r="N199" s="1">
-        <v>1103814.48</v>
+        <v>534532.47</v>
       </c>
       <c r="O199" s="1">
-        <v>0.58</v>
+        <v>0.25</v>
       </c>
       <c r="P199">
         <v>1</v>
       </c>
     </row>
     <row r="200" spans="1:16">
       <c r="A200" t="s">
-        <v>611</v>
+        <v>604</v>
       </c>
       <c r="B200" t="s">
-        <v>612</v>
+        <v>605</v>
       </c>
       <c r="C200" s="1">
-        <v>7000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D200" s="1">
-        <v>100.45</v>
+        <v>102.048</v>
       </c>
       <c r="E200" s="1">
-        <v>100.19914286</v>
+        <v>103.47225</v>
       </c>
       <c r="F200" t="s">
         <v>8</v>
       </c>
       <c r="G200">
         <v>1.0</v>
       </c>
       <c r="H200" s="1">
-        <v>7013.94</v>
+        <v>827778.0</v>
       </c>
       <c r="I200" s="1">
-        <v>17.56</v>
+        <v>-11394.0</v>
       </c>
       <c r="J200" s="1">
-        <v>0.25035857164447</v>
+        <v>-1.3764560063205</v>
       </c>
       <c r="K200">
-        <v>1.83</v>
-[...2 lines deleted...]
-        <v>128.01</v>
+        <v>0.88</v>
+      </c>
+      <c r="L200" t="s">
+        <v>606</v>
       </c>
       <c r="M200" s="1">
-        <v>7031.5</v>
+        <v>816384.0</v>
       </c>
       <c r="N200" s="1">
-        <v>7159.51</v>
+        <v>823463.45</v>
       </c>
       <c r="O200" s="1">
-        <v>0.0</v>
+        <v>0.39</v>
       </c>
       <c r="P200">
         <v>1</v>
       </c>
     </row>
     <row r="201" spans="1:16">
       <c r="A201" t="s">
-        <v>613</v>
+        <v>607</v>
       </c>
       <c r="B201" t="s">
-        <v>614</v>
+        <v>608</v>
       </c>
       <c r="C201" s="1">
         <v>800000.0</v>
       </c>
       <c r="D201" s="1">
-        <v>97.865</v>
+        <v>99.451</v>
       </c>
       <c r="E201" s="1">
-        <v>100.0</v>
+        <v>99.495</v>
       </c>
       <c r="F201" t="s">
         <v>8</v>
       </c>
       <c r="G201">
         <v>1.0</v>
       </c>
       <c r="H201" s="1">
-        <v>800000.0</v>
+        <v>795960.0</v>
       </c>
       <c r="I201" s="1">
-        <v>-17080.0</v>
+        <v>-352.0</v>
       </c>
       <c r="J201" s="1">
-        <v>-2.135</v>
+        <v>-0.044223327805417</v>
       </c>
       <c r="K201">
-        <v>0.77</v>
+        <v>2.82</v>
       </c>
       <c r="L201" t="s">
-        <v>615</v>
+        <v>609</v>
       </c>
       <c r="M201" s="1">
-        <v>782920.0</v>
+        <v>795608.0</v>
       </c>
       <c r="N201" s="1">
-        <v>789047.25</v>
+        <v>818199.78</v>
       </c>
       <c r="O201" s="1">
-        <v>0.41</v>
+        <v>0.38</v>
       </c>
       <c r="P201">
         <v>1</v>
       </c>
     </row>
     <row r="202" spans="1:16">
       <c r="A202" t="s">
-        <v>616</v>
+        <v>610</v>
       </c>
       <c r="B202" t="s">
-        <v>617</v>
+        <v>611</v>
       </c>
       <c r="C202" s="1">
-        <v>400000.0</v>
+        <v>925000.0</v>
       </c>
       <c r="D202" s="1">
-        <v>100.324</v>
+        <v>100.663</v>
       </c>
       <c r="E202" s="1">
         <v>100.0</v>
       </c>
       <c r="F202" t="s">
         <v>8</v>
       </c>
       <c r="G202">
         <v>1.0</v>
       </c>
       <c r="H202" s="1">
-        <v>400000.0</v>
+        <v>925000.0</v>
       </c>
       <c r="I202" s="1">
-        <v>1296.0</v>
+        <v>6132.75</v>
       </c>
       <c r="J202" s="1">
-        <v>0.324</v>
+        <v>0.663</v>
       </c>
       <c r="K202">
-        <v>0.04</v>
-[...2 lines deleted...]
-        <v>161.75</v>
+        <v>0.51</v>
+      </c>
+      <c r="L202" t="s">
+        <v>612</v>
       </c>
       <c r="M202" s="1">
-        <v>401296.0</v>
+        <v>931132.75</v>
       </c>
       <c r="N202" s="1">
-        <v>401457.75</v>
+        <v>935821.71</v>
       </c>
       <c r="O202" s="1">
-        <v>0.21</v>
+        <v>0.44</v>
       </c>
       <c r="P202">
         <v>1</v>
       </c>
     </row>
     <row r="203" spans="1:16">
       <c r="A203" t="s">
-        <v>618</v>
+        <v>613</v>
       </c>
       <c r="B203" t="s">
-        <v>619</v>
+        <v>614</v>
       </c>
       <c r="C203" s="1">
-        <v>900000.0</v>
+        <v>1084000.0</v>
       </c>
       <c r="D203" s="1">
-        <v>95.916</v>
+        <v>100.292</v>
       </c>
       <c r="E203" s="1">
-        <v>97.25</v>
+        <v>101.11874539</v>
       </c>
       <c r="F203" t="s">
         <v>8</v>
       </c>
       <c r="G203">
         <v>1.0</v>
       </c>
       <c r="H203" s="1">
-        <v>875250.0</v>
+        <v>1096127.2</v>
       </c>
       <c r="I203" s="1">
-        <v>-12006.0</v>
+        <v>-8961.92</v>
       </c>
       <c r="J203" s="1">
-        <v>-1.3717223650386</v>
+        <v>-0.81759854148314</v>
       </c>
       <c r="K203">
-        <v>2.46</v>
+        <v>3.48</v>
       </c>
       <c r="L203" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="M203" s="1">
-        <v>863244.0</v>
+        <v>1087165.28</v>
       </c>
       <c r="N203" s="1">
-        <v>885374.14</v>
+        <v>1124919.66</v>
       </c>
       <c r="O203" s="1">
-        <v>0.46</v>
+        <v>0.53</v>
       </c>
       <c r="P203">
         <v>1</v>
       </c>
     </row>
     <row r="204" spans="1:16">
       <c r="A204" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
       <c r="B204" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
       <c r="C204" s="1">
-        <v>900000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D204" s="1">
-        <v>99.757</v>
+        <v>98.331</v>
       </c>
       <c r="E204" s="1">
-        <v>99.33133333</v>
+        <v>100.0</v>
       </c>
       <c r="F204" t="s">
         <v>8</v>
       </c>
       <c r="G204">
         <v>1.0</v>
       </c>
       <c r="H204" s="1">
-        <v>893982.0</v>
+        <v>800000.0</v>
       </c>
       <c r="I204" s="1">
-        <v>3831.0</v>
+        <v>-13352.0</v>
       </c>
       <c r="J204" s="1">
-        <v>0.42853211809634</v>
+        <v>-1.669</v>
       </c>
       <c r="K204">
-        <v>2.96</v>
+        <v>1.18</v>
       </c>
       <c r="L204" t="s">
-        <v>623</v>
+        <v>618</v>
       </c>
       <c r="M204" s="1">
-        <v>897813.0</v>
+        <v>786648.0</v>
       </c>
       <c r="N204" s="1">
-        <v>924418.48</v>
+        <v>796099.62</v>
       </c>
       <c r="O204" s="1">
-        <v>0.48</v>
+        <v>0.37</v>
       </c>
       <c r="P204">
         <v>1</v>
       </c>
     </row>
     <row r="205" spans="1:16">
       <c r="A205" t="s">
-        <v>624</v>
+        <v>619</v>
       </c>
       <c r="B205" t="s">
-        <v>625</v>
+        <v>620</v>
       </c>
       <c r="C205" s="1">
-        <v>900000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D205" s="1">
-        <v>99.173</v>
+        <v>101.06</v>
       </c>
       <c r="E205" s="1">
-        <v>99.8356</v>
+        <v>100.0</v>
       </c>
       <c r="F205" t="s">
         <v>8</v>
       </c>
       <c r="G205">
         <v>1.0</v>
       </c>
       <c r="H205" s="1">
-        <v>898520.4</v>
+        <v>400000.0</v>
       </c>
       <c r="I205" s="1">
-        <v>-5963.4</v>
+        <v>4240.0</v>
       </c>
       <c r="J205" s="1">
-        <v>-0.66369110818185</v>
+        <v>1.06</v>
       </c>
       <c r="K205">
-        <v>0.28</v>
+        <v>0.56</v>
       </c>
       <c r="L205" t="s">
-        <v>626</v>
+        <v>621</v>
       </c>
       <c r="M205" s="1">
-        <v>892557.0</v>
+        <v>404240.0</v>
       </c>
       <c r="N205" s="1">
-        <v>895053.58</v>
+        <v>406464.11</v>
       </c>
       <c r="O205" s="1">
-        <v>0.47</v>
+        <v>0.19</v>
       </c>
       <c r="P205">
         <v>1</v>
       </c>
     </row>
     <row r="206" spans="1:16">
       <c r="A206" t="s">
-        <v>627</v>
+        <v>622</v>
       </c>
       <c r="B206" t="s">
-        <v>628</v>
+        <v>623</v>
       </c>
       <c r="C206" s="1">
         <v>900000.0</v>
       </c>
       <c r="D206" s="1">
-        <v>82.546</v>
+        <v>96.316</v>
       </c>
       <c r="E206" s="1">
-        <v>81.04033333</v>
+        <v>97.25</v>
       </c>
       <c r="F206" t="s">
         <v>8</v>
       </c>
       <c r="G206">
         <v>1.0</v>
       </c>
       <c r="H206" s="1">
-        <v>729363.0</v>
+        <v>875250.0</v>
       </c>
       <c r="I206" s="1">
-        <v>13551.0</v>
+        <v>-8406.0</v>
       </c>
       <c r="J206" s="1">
-        <v>1.8579225982124</v>
+        <v>-0.96041131105398</v>
       </c>
       <c r="K206">
-        <v>0.46</v>
+        <v>0.31</v>
       </c>
       <c r="L206" t="s">
-        <v>629</v>
+        <v>624</v>
       </c>
       <c r="M206" s="1">
-        <v>742914.0</v>
+        <v>866844.0</v>
       </c>
       <c r="N206" s="1">
-        <v>747074.96</v>
+        <v>869617.97</v>
       </c>
       <c r="O206" s="1">
-        <v>0.39</v>
+        <v>0.41</v>
       </c>
       <c r="P206">
         <v>1</v>
       </c>
     </row>
     <row r="207" spans="1:16">
       <c r="A207" t="s">
-        <v>630</v>
+        <v>625</v>
       </c>
       <c r="B207" t="s">
-        <v>631</v>
+        <v>626</v>
       </c>
       <c r="C207" s="1">
-        <v>1100000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D207" s="1">
-        <v>89.504</v>
+        <v>99.903</v>
       </c>
       <c r="E207" s="1">
-        <v>89.675</v>
+        <v>99.8356</v>
       </c>
       <c r="F207" t="s">
         <v>8</v>
       </c>
       <c r="G207">
         <v>1.0</v>
       </c>
       <c r="H207" s="1">
-        <v>986425.0</v>
+        <v>898520.4</v>
       </c>
       <c r="I207" s="1">
-        <v>-1881.0</v>
+        <v>606.6</v>
       </c>
       <c r="J207" s="1">
-        <v>-0.19068859771397</v>
+        <v>0.067510988064378</v>
       </c>
       <c r="K207">
-        <v>0.59</v>
+        <v>0.8</v>
       </c>
       <c r="L207" t="s">
-        <v>632</v>
+        <v>627</v>
       </c>
       <c r="M207" s="1">
-        <v>984544.0</v>
+        <v>899127.0</v>
       </c>
       <c r="N207" s="1">
-        <v>990985.78</v>
+        <v>906339.33</v>
       </c>
       <c r="O207" s="1">
-        <v>0.52</v>
+        <v>0.43</v>
       </c>
       <c r="P207">
         <v>1</v>
       </c>
     </row>
     <row r="208" spans="1:16">
       <c r="A208" t="s">
-        <v>633</v>
+        <v>628</v>
       </c>
       <c r="B208" t="s">
-        <v>634</v>
+        <v>629</v>
       </c>
       <c r="C208" s="1">
-        <v>600000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D208" s="1">
-        <v>100.566</v>
+        <v>83.281</v>
       </c>
       <c r="E208" s="1">
-        <v>99.774775</v>
+        <v>81.04033333</v>
       </c>
       <c r="F208" t="s">
         <v>8</v>
       </c>
       <c r="G208">
         <v>1.0</v>
       </c>
       <c r="H208" s="1">
-        <v>598648.65</v>
+        <v>729363.0</v>
       </c>
       <c r="I208" s="1">
-        <v>4747.35</v>
+        <v>20166.0</v>
       </c>
       <c r="J208" s="1">
-        <v>0.79301105915799</v>
+        <v>2.7648783938862</v>
       </c>
       <c r="K208">
-        <v>0.11</v>
-[...2 lines deleted...]
-        <v>678.08</v>
+        <v>0.57</v>
+      </c>
+      <c r="L208" t="s">
+        <v>630</v>
       </c>
       <c r="M208" s="1">
-        <v>603396.0</v>
+        <v>749529.0</v>
       </c>
       <c r="N208" s="1">
-        <v>604074.08</v>
+        <v>754633.11</v>
       </c>
       <c r="O208" s="1">
-        <v>0.32</v>
+        <v>0.35</v>
       </c>
       <c r="P208">
         <v>1</v>
       </c>
     </row>
     <row r="209" spans="1:16">
       <c r="A209" t="s">
-        <v>635</v>
+        <v>631</v>
       </c>
       <c r="B209" t="s">
-        <v>636</v>
+        <v>632</v>
       </c>
       <c r="C209" s="1">
-        <v>800000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D209" s="1">
-        <v>98.55</v>
+        <v>90.21</v>
       </c>
       <c r="E209" s="1">
-        <v>100.0</v>
+        <v>89.675</v>
       </c>
       <c r="F209" t="s">
         <v>8</v>
       </c>
       <c r="G209">
         <v>1.0</v>
       </c>
       <c r="H209" s="1">
-        <v>800000.0</v>
+        <v>986425.0</v>
       </c>
       <c r="I209" s="1">
-        <v>-11600.0</v>
+        <v>5885.0</v>
       </c>
       <c r="J209" s="1">
-        <v>-1.45</v>
+        <v>0.5965988291051</v>
       </c>
       <c r="K209">
-        <v>1.86</v>
+        <v>0.69</v>
       </c>
       <c r="L209" t="s">
-        <v>637</v>
+        <v>633</v>
       </c>
       <c r="M209" s="1">
-        <v>788400.0</v>
+        <v>992310.0</v>
       </c>
       <c r="N209" s="1">
-        <v>803257.97</v>
+        <v>999904.52</v>
       </c>
       <c r="O209" s="1">
-        <v>0.42</v>
+        <v>0.47</v>
       </c>
       <c r="P209">
         <v>1</v>
       </c>
     </row>
     <row r="210" spans="1:16">
       <c r="A210" t="s">
+        <v>634</v>
+      </c>
+      <c r="B210" t="s">
+        <v>635</v>
+      </c>
+      <c r="C210" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="D210" s="1">
+        <v>101.364</v>
+      </c>
+      <c r="E210" s="1">
+        <v>99.774775</v>
+      </c>
+      <c r="F210" t="s">
+        <v>8</v>
+      </c>
+      <c r="G210">
+        <v>1.0</v>
+      </c>
+      <c r="H210" s="1">
+        <v>598648.65</v>
+      </c>
+      <c r="I210" s="1">
+        <v>9535.35</v>
+      </c>
+      <c r="J210" s="1">
+        <v>1.5928124117544</v>
+      </c>
+      <c r="K210">
+        <v>0.64</v>
+      </c>
+      <c r="L210" t="s">
+        <v>636</v>
+      </c>
+      <c r="M210" s="1">
+        <v>608184.0</v>
+      </c>
+      <c r="N210" s="1">
+        <v>612005.92</v>
+      </c>
+      <c r="O210" s="1">
+        <v>0.29</v>
+      </c>
+      <c r="P210">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="211" spans="1:16">
+      <c r="A211" t="s">
+        <v>637</v>
+      </c>
+      <c r="B211" t="s">
         <v>638</v>
       </c>
-      <c r="B210" t="s">
+      <c r="C211" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="D211" s="1">
+        <v>99.295</v>
+      </c>
+      <c r="E211" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F211" t="s">
+        <v>8</v>
+      </c>
+      <c r="G211">
+        <v>1.0</v>
+      </c>
+      <c r="H211" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="I211" s="1">
+        <v>-5640.0</v>
+      </c>
+      <c r="J211" s="1">
+        <v>-0.705</v>
+      </c>
+      <c r="K211">
+        <v>2.3</v>
+      </c>
+      <c r="L211" t="s">
         <v>639</v>
       </c>
-      <c r="C210" s="1">
+      <c r="M211" s="1">
+        <v>794360.0</v>
+      </c>
+      <c r="N211" s="1">
+        <v>812742.42</v>
+      </c>
+      <c r="O211" s="1">
+        <v>0.38</v>
+      </c>
+      <c r="P211">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="212" spans="1:16">
+      <c r="A212" t="s">
+        <v>640</v>
+      </c>
+      <c r="B212" t="s">
+        <v>641</v>
+      </c>
+      <c r="C212" s="1">
         <v>-4300000.0</v>
       </c>
-      <c r="D210" s="1">
-[...2 lines deleted...]
-      <c r="E210" s="1">
+      <c r="D212" s="1">
+        <v>11.49025558</v>
+      </c>
+      <c r="E212" s="1">
         <v>0.0</v>
       </c>
-      <c r="F210" t="s">
-[...5 lines deleted...]
-      <c r="H210" s="1">
+      <c r="F212" t="s">
+        <v>8</v>
+      </c>
+      <c r="G212">
+        <v>1.0</v>
+      </c>
+      <c r="H212" s="1">
         <v>0.0</v>
       </c>
-      <c r="I210" s="1">
-[...2 lines deleted...]
-      <c r="J210" s="1">
+      <c r="I212" s="1">
+        <v>-448692.1</v>
+      </c>
+      <c r="J212" s="1">
         <v>0</v>
       </c>
-      <c r="K210">
+      <c r="K212">
         <v>0.0</v>
       </c>
-      <c r="L210" t="s">
-[...11 lines deleted...]
-      <c r="P210">
+      <c r="L212" t="s">
+        <v>642</v>
+      </c>
+      <c r="M212" s="1">
+        <v>-448692.1</v>
+      </c>
+      <c r="N212" s="1">
+        <v>-494080.99</v>
+      </c>
+      <c r="O212" s="1">
+        <v>-0.23</v>
+      </c>
+      <c r="P212">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>