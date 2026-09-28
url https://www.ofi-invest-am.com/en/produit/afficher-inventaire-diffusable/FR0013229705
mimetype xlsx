--- v4 (2026-09-02)
+++ v5 (2026-09-28)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="643">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="658">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>FR0000945180</t>
   </si>
   <si>
@@ -118,1875 +118,1920 @@
   <si>
     <t>CC (EUR)</t>
   </si>
   <si>
     <t>Interets (EUR)</t>
   </si>
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>FR0000008997</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
   <si>
-    <t>DU100626</t>
-[...2 lines deleted...]
-    <t>EURO-SCHATZ JUN 26</t>
+    <t>OE100926</t>
+  </si>
+  <si>
+    <t>EURO-BOBL SEP 26</t>
   </si>
   <si>
     <t>XS3399007288</t>
   </si>
   <si>
     <t>ABERTIS INFRAESTRUCTURAS SA 3.625 08/03/2032</t>
   </si>
   <si>
+    <t>1 529.45</t>
+  </si>
+  <si>
     <t>XS2859413341</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 16/07/2036</t>
   </si>
   <si>
-    <t>19 357.88</t>
+    <t>20 916.10</t>
   </si>
   <si>
     <t>XS2747610751</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 3.875 15/01/2032</t>
   </si>
   <si>
-    <t>4 458.90</t>
+    <t>5 286.99</t>
   </si>
   <si>
     <t>XS2809859536</t>
   </si>
   <si>
     <t>ACHMEA BV 02/11/2044</t>
   </si>
   <si>
-    <t>16 258.87</t>
+    <t>18 234.25</t>
   </si>
   <si>
     <t>XS3388179676</t>
   </si>
   <si>
     <t>ADIDAS AG 3.5 26/05/2031</t>
   </si>
   <si>
-    <t>1 121.92</t>
+    <t>4 363.01</t>
   </si>
   <si>
     <t>BE6363767821</t>
   </si>
   <si>
     <t>AGEAS SA 02/05/2056</t>
   </si>
   <si>
-    <t>3 345.21</t>
+    <t>5 980.82</t>
   </si>
   <si>
     <t>BE6369832363</t>
   </si>
   <si>
     <t>AGEAS SA PERP</t>
   </si>
   <si>
-    <t>32 835.62</t>
+    <t>37 857.53</t>
   </si>
   <si>
     <t>XS3237229193</t>
   </si>
   <si>
     <t>AIB GROUP PLC 02/12/2036</t>
   </si>
   <si>
-    <t>23 630.14</t>
+    <t>26 969.18</t>
   </si>
   <si>
     <t>FR0014013VX5</t>
   </si>
   <si>
     <t>AIR LIQUIDE FINANCE SA 3 05/05/2033</t>
   </si>
   <si>
-    <t>1 972.60</t>
+    <t>3 682.19</t>
   </si>
   <si>
     <t>XS2251233651</t>
   </si>
   <si>
     <t>AKELIUS RESIDENTIAL PROPERTY FINAN 1.125 11/01/2029</t>
   </si>
   <si>
-    <t>4 043.34</t>
-[...8 lines deleted...]
-    <t>6 745.97</t>
+    <t>4 773.39</t>
   </si>
   <si>
     <t>XS3359749481</t>
   </si>
   <si>
     <t>ALLIANDER NV 3.25 30/04/2031</t>
   </si>
   <si>
-    <t>1 726.51</t>
+    <t>3 009.05</t>
   </si>
   <si>
     <t>XS2829852842</t>
   </si>
   <si>
     <t>ALLIANDER NV PERP</t>
   </si>
   <si>
-    <t>37 947.95</t>
-[...1 lines deleted...]
-  <si>
     <t>DE000A351U49</t>
   </si>
   <si>
     <t>ALLIANZ SE 25/07/2053</t>
   </si>
   <si>
-    <t>10 020.47</t>
+    <t>10 850.19</t>
   </si>
   <si>
     <t>XS3357187809</t>
   </si>
   <si>
     <t>ALPHA BANK SA 06/05/2032</t>
   </si>
   <si>
-    <t>5 780.14</t>
+    <t>10 962.33</t>
   </si>
   <si>
     <t>XS2761146468</t>
   </si>
   <si>
     <t>ALPHA BANK SA 12/05/2030</t>
   </si>
   <si>
-    <t>1 260.27</t>
+    <t>2 684.93</t>
   </si>
   <si>
     <t>XS3372845746</t>
   </si>
   <si>
     <t>ALPHABET INC 3.45 11/05/2032</t>
   </si>
   <si>
-    <t>1 361.10</t>
+    <t>2 835.62</t>
   </si>
   <si>
     <t>XS3224609456</t>
   </si>
   <si>
     <t>ALPHABET INC 3.5 06/11/2038</t>
   </si>
   <si>
-    <t>8 054.79</t>
-[...8 lines deleted...]
-    <t>10 684.93</t>
+    <t>9 052.05</t>
   </si>
   <si>
     <t>FR001400P728</t>
   </si>
   <si>
     <t>APRR SA 3.125 06/01/2034</t>
   </si>
   <si>
-    <t>5 102.74</t>
-[...5 lines deleted...]
-    <t>ARKEMA SA PERP</t>
+    <t>5 993.15</t>
   </si>
   <si>
     <t>XS3196024296</t>
   </si>
   <si>
     <t>AROUNDTOWN SA 3.25 02/01/2031</t>
   </si>
   <si>
-    <t>5 449.32</t>
+    <t>6 375.34</t>
   </si>
   <si>
     <t>XS3070545234</t>
   </si>
   <si>
     <t>AROUNDTOWN SA 3.5 13/05/2030</t>
   </si>
   <si>
-    <t>3 586.30</t>
+    <t>7 824.66</t>
   </si>
   <si>
     <t>XS2790191303</t>
   </si>
   <si>
     <t>ASR NEDERLAND NV PERP</t>
   </si>
   <si>
-    <t>20 201.71</t>
-[...1 lines deleted...]
-  <si>
     <t>XS1311440082</t>
   </si>
   <si>
     <t>ASSICURAZIONI GENERALI SPA PERP</t>
   </si>
   <si>
-    <t>43 095.89</t>
+    <t>48 189.04</t>
   </si>
   <si>
     <t>XS2872909770</t>
   </si>
   <si>
     <t>ASTRAZENECA FINANCE LLC 3.278 05/08/2033</t>
   </si>
   <si>
-    <t>67 485.49</t>
+    <t>73 276.32</t>
   </si>
   <si>
     <t>XS2314312179</t>
   </si>
   <si>
     <t>AXA SA 07/10/2041</t>
   </si>
   <si>
-    <t>6 446.30</t>
+    <t>7 144.65</t>
   </si>
   <si>
     <t>XS2431029441</t>
   </si>
   <si>
     <t>AXA SA 10/07/2042</t>
   </si>
   <si>
-    <t>4 749.09</t>
+    <t>5 124.40</t>
   </si>
   <si>
     <t>XS3393830651</t>
   </si>
   <si>
     <t>AXA SA 29/05/2056</t>
   </si>
   <si>
+    <t>3 676.94</t>
+  </si>
+  <si>
     <t>XS2737652474</t>
   </si>
   <si>
     <t>AXA SA PERP</t>
   </si>
   <si>
-    <t>7 025.36</t>
+    <t>8 339.45</t>
   </si>
   <si>
     <t>XS2432565187</t>
   </si>
   <si>
     <t>BALDER FINLAND OYJ 2 18/01/2031</t>
   </si>
   <si>
-    <t>8 257.53</t>
+    <t>9 824.66</t>
   </si>
   <si>
     <t>XS2762369549</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA 08/02/2036</t>
   </si>
   <si>
-    <t>13 943.84</t>
+    <t>17 069.18</t>
   </si>
   <si>
     <t>IT0005632267</t>
   </si>
   <si>
     <t>BANCO BPM SPA 3.375 21/01/2030</t>
   </si>
   <si>
-    <t>3 618.00</t>
+    <t>4 320.00</t>
   </si>
   <si>
     <t>XS3090080733</t>
   </si>
   <si>
     <t>BANCO DE CREDITO SOCIAL COOPERATIV 13/06/2031</t>
   </si>
   <si>
-    <t>30 723.29</t>
+    <t>1 467.12</t>
   </si>
   <si>
     <t>XS3352075058</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA 22/04/2038</t>
   </si>
   <si>
-    <t>7 009.59</t>
+    <t>11 247.95</t>
   </si>
   <si>
     <t>XS2817323749</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA PERP</t>
   </si>
   <si>
-    <t>2 282.61</t>
+    <t>6 239.13</t>
   </si>
   <si>
     <t>XS2345798271</t>
   </si>
   <si>
     <t>BANK OF AMERICA CORP 24/05/2032</t>
   </si>
   <si>
+    <t>2 234.19</t>
+  </si>
+  <si>
     <t>XS3332496184</t>
   </si>
   <si>
     <t>BANK OF IRELAND GROUP PLC 02/04/2034</t>
   </si>
   <si>
-    <t>6 989.33</t>
+    <t>9 873.82</t>
   </si>
   <si>
     <t>XS3112064947</t>
   </si>
   <si>
     <t>BANK OF MONTREAL 09/01/2032</t>
   </si>
   <si>
-    <t>21 905.00</t>
+    <t>25 805.89</t>
   </si>
   <si>
     <t>FR0014015J95</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 21/07/2033</t>
   </si>
   <si>
-    <t>16 704.11</t>
+    <t>19 945.21</t>
   </si>
   <si>
     <t>XS2831195644</t>
   </si>
   <si>
     <t>BARCLAYS PLC 31/05/2036</t>
   </si>
   <si>
+    <t>3 678.66</t>
+  </si>
+  <si>
     <t>BE0390167337</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 3.375 20/02/2031</t>
   </si>
   <si>
+    <t>18 030.82</t>
+  </si>
+  <si>
+    <t>BE6365319829</t>
+  </si>
+  <si>
+    <t>BELFIUS BANQUE SA 3.375 28/05/2030</t>
+  </si>
+  <si>
+    <t>4 271.92</t>
+  </si>
+  <si>
+    <t>XS3215466338</t>
+  </si>
+  <si>
+    <t>BMS IRELAND CAPITAL FUNDING DAC 3.363 10/11/2033</t>
+  </si>
+  <si>
+    <t>21 375.78</t>
+  </si>
+  <si>
+    <t>FR0014018PQ0</t>
+  </si>
+  <si>
+    <t>BNP PARIBAS CARDIF SA 27/05/2041</t>
+  </si>
+  <si>
+    <t>3 289.34</t>
+  </si>
+  <si>
+    <t>FR001400LZI6</t>
+  </si>
+  <si>
+    <t>BNP PARIBAS SA 13/11/2032</t>
+  </si>
+  <si>
+    <t>26 821.23</t>
+  </si>
+  <si>
+    <t>FR001400F2H9</t>
+  </si>
+  <si>
+    <t>BNP PARIBAS SA PERP</t>
+  </si>
+  <si>
+    <t>3 062.84</t>
+  </si>
+  <si>
+    <t>XS2555221246</t>
+  </si>
+  <si>
+    <t>BOOKING HOLDINGS INC 4.75 15/11/2034</t>
+  </si>
+  <si>
+    <t>29 541.10</t>
+  </si>
+  <si>
+    <t>FR0014005V67</t>
+  </si>
+  <si>
+    <t>BPCE SA 13/10/2046</t>
+  </si>
+  <si>
+    <t>12 109.59</t>
+  </si>
+  <si>
+    <t>FR001400WP90</t>
+  </si>
+  <si>
+    <t>BPCE SA 20/01/2034</t>
+  </si>
+  <si>
+    <t>38 816.44</t>
+  </si>
+  <si>
+    <t>XS3227880021</t>
+  </si>
+  <si>
+    <t>BT FINANCE PLC 3.375 17/11/2032</t>
+  </si>
+  <si>
+    <t>19 161.22</t>
+  </si>
+  <si>
+    <t>FR0014013058</t>
+  </si>
+  <si>
+    <t>BUREAU VERITAS SA 3.375 01/10/2033</t>
+  </si>
+  <si>
+    <t>22 635.62</t>
+  </si>
+  <si>
+    <t>XS3226502485</t>
+  </si>
+  <si>
+    <t>CAIXABANK SA 14/05/2038</t>
+  </si>
+  <si>
+    <t>3 492.81</t>
+  </si>
+  <si>
+    <t>ES0840609053</t>
+  </si>
+  <si>
+    <t>CAIXABANK SA PERP</t>
+  </si>
+  <si>
+    <t>15 453.30</t>
+  </si>
+  <si>
+    <t>FR0014012S89</t>
+  </si>
+  <si>
+    <t>CAPGEMINI SE 3.5 25/09/2034</t>
+  </si>
+  <si>
+    <t>21 326.03</t>
+  </si>
+  <si>
+    <t>XS2751689048</t>
+  </si>
+  <si>
+    <t>CARRIER GLOBAL CORP 4.5 29/11/2032</t>
+  </si>
+  <si>
+    <t>26 260.27</t>
+  </si>
+  <si>
+    <t>XS2793256137</t>
+  </si>
+  <si>
+    <t>CBRE GLOBAL INVESTORS OPEN-ENDED F 4.75 27/03/2034</t>
+  </si>
+  <si>
+    <t>15 453.77</t>
+  </si>
+  <si>
+    <t>XS3311989787</t>
+  </si>
+  <si>
+    <t>CLARIANT INTERNATIONAL FINANCIAL S 4.125 15/01/2032</t>
+  </si>
+  <si>
+    <t>1 212.41</t>
+  </si>
+  <si>
+    <t>FR001400RIX8</t>
+  </si>
+  <si>
+    <t>CNP ASSURANCES 16/07/2054</t>
+  </si>
+  <si>
+    <t>32 629.11</t>
+  </si>
+  <si>
+    <t>XS3326476523</t>
+  </si>
+  <si>
+    <t>COCA-COLA HBC FINANCE BV 4 01/10/2033</t>
+  </si>
+  <si>
+    <t>11 776.44</t>
+  </si>
+  <si>
+    <t>XS2909746310</t>
+  </si>
+  <si>
+    <t>COMCAST CORPORATION 3.25 26/09/2032</t>
+  </si>
+  <si>
+    <t>12 751.49</t>
+  </si>
+  <si>
+    <t>DE000CZ45YV9</t>
+  </si>
+  <si>
+    <t>COMMERZBANK AG 16/07/2032</t>
+  </si>
+  <si>
+    <t>53 545.21</t>
+  </si>
+  <si>
+    <t>XS2796609787</t>
+  </si>
+  <si>
+    <t>COMPAGNIE DE SAINT GOBAIN SA 3.375 08/04/2030</t>
+  </si>
+  <si>
+    <t>6 907.19</t>
+  </si>
+  <si>
+    <t>FR001400Q486</t>
+  </si>
+  <si>
+    <t>COMPAGNIE GENERALE DES ETABLISSEME 3.125 16/05/2031</t>
+  </si>
+  <si>
+    <t>4 238.01</t>
+  </si>
+  <si>
+    <t>FR001400Q7X2</t>
+  </si>
+  <si>
+    <t>COVIVIO HOTELS SCA 4.125 23/05/2033</t>
+  </si>
+  <si>
+    <t>8 589.04</t>
+  </si>
+  <si>
+    <t>FR001400MDV4</t>
+  </si>
+  <si>
+    <t>COVIVIO SA 4.625 05/06/2032</t>
+  </si>
+  <si>
+    <t>1 267.12</t>
+  </si>
+  <si>
+    <t>FR00140193E6</t>
+  </si>
+  <si>
+    <t>CREDIT AGRICOLE ASSURANCES SA PERP</t>
+  </si>
+  <si>
+    <t>1 577.40</t>
+  </si>
+  <si>
+    <t>FR001400F067</t>
+  </si>
+  <si>
+    <t>CREDIT AGRICOLE SA PERP</t>
+  </si>
+  <si>
+    <t>1 103.26</t>
+  </si>
+  <si>
+    <t>FR001400PZV0</t>
+  </si>
+  <si>
+    <t>CREDIT MUTUEL ARKEA 15/05/2035</t>
+  </si>
+  <si>
+    <t>3 637.15</t>
+  </si>
+  <si>
+    <t>BE0002989706</t>
+  </si>
+  <si>
+    <t>CRELAN SA 23/01/2032</t>
+  </si>
+  <si>
+    <t>24 998.63</t>
+  </si>
+  <si>
+    <t>BE0390287564</t>
+  </si>
+  <si>
+    <t>CRELAN SA-BRUSSELS HEAD OFFICE 30/04/2037</t>
+  </si>
+  <si>
+    <t>6 016.44</t>
+  </si>
+  <si>
+    <t>XS3352082930</t>
+  </si>
+  <si>
+    <t>DANAHER CORPORATION 3.25 29/04/2030</t>
+  </si>
+  <si>
+    <t>3 765.01</t>
+  </si>
+  <si>
+    <t>FR0014017HO4</t>
+  </si>
+  <si>
+    <t>DANONE SA 3.785 01/04/2034</t>
+  </si>
+  <si>
+    <t>6 533.01</t>
+  </si>
+  <si>
+    <t>DE000A30VT06</t>
+  </si>
+  <si>
+    <t>DEUTSCHE BANK AG (PARIS BRANCH) 05/09/2030</t>
+  </si>
+  <si>
+    <t>77 561.64</t>
+  </si>
+  <si>
+    <t>DE000A4DE9Y3</t>
+  </si>
+  <si>
+    <t>DEUTSCHE BANK AG 13/02/2031</t>
+  </si>
+  <si>
+    <t>5 067.12</t>
+  </si>
+  <si>
+    <t>XS2280835260</t>
+  </si>
+  <si>
+    <t>DIGITAL INTREPID HOLDING BV 0.625 15/07/2031</t>
+  </si>
+  <si>
+    <t>4 195.21</t>
+  </si>
+  <si>
+    <t>XS2977974927</t>
+  </si>
+  <si>
+    <t>DNB BANK ASA 15/01/2031</t>
+  </si>
+  <si>
+    <t>9 550.68</t>
+  </si>
+  <si>
+    <t>XS3074473474</t>
+  </si>
+  <si>
+    <t>DNB BANK ASA 20/05/2031</t>
+  </si>
+  <si>
+    <t>1 404.11</t>
+  </si>
+  <si>
+    <t>XS3351033785</t>
+  </si>
+  <si>
+    <t>DSB 3.625 22/04/2036</t>
+  </si>
+  <si>
+    <t>3 954.03</t>
+  </si>
+  <si>
+    <t>XS2852136063</t>
+  </si>
+  <si>
+    <t>DSM BV 3.625 02/07/2034</t>
+  </si>
+  <si>
+    <t>25 235.96</t>
+  </si>
+  <si>
+    <t>XS2932834604</t>
+  </si>
+  <si>
+    <t>DSV FINANCE BV 3.25 06/11/2030</t>
+  </si>
+  <si>
+    <t>15 760.27</t>
+  </si>
+  <si>
+    <t>XS3204041266</t>
+  </si>
+  <si>
+    <t>DZ BANK AG DEUTSCHE ZENTRAL GENOSS 15/10/2035</t>
+  </si>
+  <si>
+    <t>15 717.50</t>
+  </si>
+  <si>
+    <t>XS3274805376</t>
+  </si>
+  <si>
+    <t>E.ON SE 3.448 19/01/2034</t>
+  </si>
+  <si>
+    <t>34 126.70</t>
+  </si>
+  <si>
+    <t>XS3166221948</t>
+  </si>
+  <si>
+    <t>EAST JAPAN RAILWAY COMPANY 3.727 02/09/2037</t>
+  </si>
+  <si>
+    <t>37 650.36</t>
+  </si>
+  <si>
+    <t>XS3071203056</t>
+  </si>
+  <si>
+    <t>EATON CAPITAL UNLIMITED CO 3.625 09/05/2035</t>
+  </si>
+  <si>
+    <t>4 131.51</t>
+  </si>
+  <si>
+    <t>PTEDP6OM0007</t>
+  </si>
+  <si>
+    <t>EDP SA 02/12/2055</t>
+  </si>
+  <si>
+    <t>14 383.56</t>
+  </si>
+  <si>
+    <t>XS3391835629</t>
+  </si>
+  <si>
+    <t>EDP SERVICIOS FINANCIEROS ESPANA S 3.75 01/03/2033</t>
+  </si>
+  <si>
+    <t>5 092.60</t>
+  </si>
+  <si>
+    <t>BE6373697216</t>
+  </si>
+  <si>
+    <t>ELIA GROUP SA PERP</t>
+  </si>
+  <si>
+    <t>10 643.84</t>
+  </si>
+  <si>
+    <t>XS3070067072</t>
+  </si>
+  <si>
+    <t>ELISA OYJ 2.875 14/05/2030</t>
+  </si>
+  <si>
+    <t>5 786.31</t>
+  </si>
+  <si>
+    <t>XS2312746345</t>
+  </si>
+  <si>
+    <t>ENEL SPA NC30 PERP</t>
+  </si>
+  <si>
+    <t>15 396.58</t>
+  </si>
+  <si>
+    <t>XS1713463559</t>
+  </si>
+  <si>
+    <t>ENEL SPA PERP</t>
+  </si>
+  <si>
+    <t>12 094.52</t>
+  </si>
+  <si>
+    <t>FR0013504677</t>
+  </si>
+  <si>
+    <t>ENGIE SA 1.75 27/03/2028</t>
+  </si>
+  <si>
+    <t>3 643.84</t>
+  </si>
+  <si>
+    <t>FR001400KHG0</t>
+  </si>
+  <si>
+    <t>ENGIE SA 3.875 06/01/2031</t>
+  </si>
+  <si>
+    <t>11 147.26</t>
+  </si>
+  <si>
+    <t>FR0014016Z94</t>
+  </si>
+  <si>
+    <t>ENGIE SA PERP</t>
+  </si>
+  <si>
+    <t>13 472.88</t>
+  </si>
+  <si>
+    <t>AT0000A3RNZ8</t>
+  </si>
+  <si>
+    <t>ERSTE GROUP BANK AG 21/04/2036</t>
+  </si>
+  <si>
+    <t>12 226.03</t>
+  </si>
+  <si>
+    <t>FR001400RX89</t>
+  </si>
+  <si>
+    <t>ESSILORLUXOTTICA SA 3 05/03/2032</t>
+  </si>
+  <si>
+    <t>11 539.73</t>
+  </si>
+  <si>
+    <t>FR0014017VR8</t>
+  </si>
+  <si>
+    <t>EURAZEO SE 4.625 17/04/2031</t>
+  </si>
+  <si>
+    <t>7 501.37</t>
+  </si>
+  <si>
+    <t>XS3386670270</t>
+  </si>
+  <si>
+    <t>EUROBANK SA 25/05/2032</t>
+  </si>
+  <si>
+    <t>4 574.84</t>
+  </si>
+  <si>
+    <t>DE000A4DFWV3</t>
+  </si>
+  <si>
+    <t>EVONIK INDUSTRIES AG 09/09/2055</t>
+  </si>
+  <si>
+    <t>XS2982065018</t>
+  </si>
+  <si>
+    <t>EXPERIAN PLC 3.51 15/12/2033</t>
+  </si>
+  <si>
+    <t>11 234.02</t>
+  </si>
+  <si>
+    <t>XS3003232272</t>
+  </si>
+  <si>
+    <t>FASTIGHETS AB BALDER 4 19/02/2032</t>
+  </si>
+  <si>
+    <t>14 356.16</t>
+  </si>
+  <si>
+    <t>XS2950696869</t>
+  </si>
+  <si>
+    <t>FINGRID OYJ 2.75 04/12/2029</t>
+  </si>
+  <si>
+    <t>14 339.18</t>
+  </si>
+  <si>
+    <t>XS3350929454</t>
+  </si>
+  <si>
+    <t>GOLDMAN SACHS GROUP INC/THE 22/04/2036</t>
+  </si>
+  <si>
+    <t>5 359.84</t>
+  </si>
+  <si>
+    <t>FR0014006144</t>
+  </si>
+  <si>
+    <t>GROUPE DES ASSURANCES DU CREDIT MU 21/04/2042</t>
+  </si>
+  <si>
+    <t>1 773.97</t>
+  </si>
+  <si>
+    <t>XS2198574209</t>
+  </si>
+  <si>
+    <t>HANNOVER RUECK SE 08/10/2040</t>
+  </si>
+  <si>
+    <t>5 082.19</t>
+  </si>
+  <si>
+    <t>XS3319131119</t>
+  </si>
+  <si>
+    <t>HENKEL AG &amp; CO KGAA 3.625 02/04/2031</t>
+  </si>
+  <si>
+    <t>9 722.95</t>
+  </si>
+  <si>
+    <t>XS2385390724</t>
+  </si>
+  <si>
+    <t>HOLDING DINFRASTRUCTURES DES METIE 0.625 16/09/2028</t>
+  </si>
+  <si>
+    <t>4 422.95</t>
+  </si>
+  <si>
+    <t>DE000A383PT8</t>
+  </si>
+  <si>
+    <t>HOWOGE WOHNUNGSBAU GMBH 3.875 05/06/2030</t>
+  </si>
+  <si>
+    <t>3 981.16</t>
+  </si>
+  <si>
+    <t>XS3224600232</t>
+  </si>
+  <si>
+    <t>IBERDROLA FINANZAS SAU PERP</t>
+  </si>
+  <si>
+    <t>70 613.01</t>
+  </si>
+  <si>
+    <t>FR001400ZRC6</t>
+  </si>
+  <si>
+    <t>ICADE 4.375 22/05/2035</t>
+  </si>
+  <si>
+    <t>4 674.66</t>
+  </si>
+  <si>
+    <t>FR0014018J01</t>
+  </si>
+  <si>
+    <t>3 739.73</t>
+  </si>
+  <si>
+    <t>XS3190744907</t>
+  </si>
+  <si>
+    <t>IDS FINANCING PLC 3.25 01/01/2029</t>
+  </si>
+  <si>
+    <t>25 866.08</t>
+  </si>
+  <si>
+    <t>FR00140141X5</t>
+  </si>
+  <si>
+    <t>IMERYS S.A. 4 21/11/2032</t>
+  </si>
+  <si>
+    <t>14 531.51</t>
+  </si>
+  <si>
+    <t>XS3324619231</t>
+  </si>
+  <si>
+    <t>INFORMA PLC 3.75 29/04/2032</t>
+  </si>
+  <si>
+    <t>5 669.18</t>
+  </si>
+  <si>
+    <t>XS2244936659</t>
+  </si>
+  <si>
+    <t>INFRASTRUTTURE WIRELESS ITALIANE S 1.625 21/10/2028</t>
+  </si>
+  <si>
+    <t>11 219.18</t>
+  </si>
+  <si>
+    <t>XS3153087559</t>
+  </si>
+  <si>
+    <t>ING GROEP NV 20/08/2037</t>
+  </si>
+  <si>
+    <t>56 670.55</t>
+  </si>
+  <si>
+    <t>XS2886191589</t>
+  </si>
+  <si>
+    <t>ING GROEP NV 26/08/2035</t>
+  </si>
+  <si>
+    <t>32 276.71</t>
+  </si>
+  <si>
+    <t>IT0005611550</t>
+  </si>
+  <si>
+    <t>INTESA SANPAOLO SPA 16/09/2032</t>
+  </si>
+  <si>
+    <t>36 599.58</t>
+  </si>
+  <si>
+    <t>XS3032046016</t>
+  </si>
+  <si>
+    <t>INVESTOR AB 3.5 31/03/2034</t>
+  </si>
+  <si>
+    <t>7 853.42</t>
+  </si>
+  <si>
+    <t>XS2977890313</t>
+  </si>
+  <si>
+    <t>IREN SPA PERP</t>
+  </si>
+  <si>
+    <t>5 868.49</t>
+  </si>
+  <si>
+    <t>XS2957380228</t>
+  </si>
+  <si>
+    <t>JOHNSON CONTROLS INTERNATIONAL PLC 3.125 11/12/2033</t>
+  </si>
+  <si>
+    <t>13 336.90</t>
+  </si>
+  <si>
+    <t>XS3300349639</t>
+  </si>
+  <si>
+    <t>JPMORGAN CHASE &amp; CO 18/02/2032</t>
+  </si>
+  <si>
+    <t>18 803.63</t>
+  </si>
+  <si>
+    <t>BE0002990712</t>
+  </si>
+  <si>
+    <t>KBC GROEP NV 17/04/2035</t>
+  </si>
+  <si>
+    <t>9 630.14</t>
+  </si>
+  <si>
+    <t>BE0390152180</t>
+  </si>
+  <si>
+    <t>KBC GROEP NV PERP</t>
+  </si>
+  <si>
+    <t>BE6374729836</t>
+  </si>
+  <si>
+    <t>KBC INSURANCE NV 4.25 11/06/2036</t>
+  </si>
+  <si>
+    <t>2 654.79</t>
+  </si>
+  <si>
+    <t>FR001400NDQ2</t>
+  </si>
+  <si>
+    <t>KLEPIERRE SA 3.875 23/09/2033</t>
+  </si>
+  <si>
+    <t>35 671.23</t>
+  </si>
+  <si>
+    <t>XS2229470146</t>
+  </si>
+  <si>
+    <t>KONINKLIJKE KPN NV 0.875 14/12/2032</t>
+  </si>
+  <si>
+    <t>3 797.26</t>
+  </si>
+  <si>
+    <t>FR0014018T74</t>
+  </si>
+  <si>
+    <t>LA BANQUE POSTALE 03/06/2034</t>
+  </si>
+  <si>
+    <t>6 509.59</t>
+  </si>
+  <si>
+    <t>DE000A3H3JU7</t>
+  </si>
+  <si>
+    <t>LEG IMMOBILIEN AG 0.875 30/03/2033</t>
+  </si>
+  <si>
+    <t>2 867.12</t>
+  </si>
+  <si>
+    <t>XS3069338336</t>
+  </si>
+  <si>
+    <t>LLOYDS BANKING GROUP PLC 09/05/2035</t>
+  </si>
+  <si>
+    <t>2 598.58</t>
+  </si>
+  <si>
+    <t>XS2815980664</t>
+  </si>
+  <si>
+    <t>LLOYDS BANKING GROUP PLC 14/05/2032</t>
+  </si>
+  <si>
+    <t>XS2679904685</t>
+  </si>
+  <si>
+    <t>LSEG NETHERLANDS BV 4.231 29/09/2030</t>
+  </si>
+  <si>
+    <t>37 415.02</t>
+  </si>
+  <si>
+    <t>FR001400ZEB6</t>
+  </si>
+  <si>
+    <t>LVMH MOET HENNESSY LOUIS VUITTON S 3 07/03/2032</t>
+  </si>
+  <si>
+    <t>18 904.11</t>
+  </si>
+  <si>
+    <t>XS3238400165</t>
+  </si>
+  <si>
+    <t>MAGNUM ICC FINANCE BV 3.25 26/11/2031</t>
+  </si>
+  <si>
+    <t>XS3238212164</t>
+  </si>
+  <si>
+    <t>MAGNUM ICC FINANCE BV 3.75 26/11/2034</t>
+  </si>
+  <si>
+    <t>22 191.78</t>
+  </si>
+  <si>
+    <t>XS3320665444</t>
+  </si>
+  <si>
+    <t>MAPLE PARENT HOLDINGS CORP 4.728 26/03/2035</t>
+  </si>
+  <si>
+    <t>11 390.72</t>
+  </si>
+  <si>
+    <t>XS3223939466</t>
+  </si>
+  <si>
+    <t>MERCK KGAA 24/11/2055</t>
+  </si>
+  <si>
+    <t>31 068.49</t>
+  </si>
+  <si>
+    <t>XS3293638568</t>
+  </si>
+  <si>
+    <t>MIZUHO FINANCIAL GROUP INC 16/05/2032</t>
+  </si>
+  <si>
+    <t>7 752.81</t>
+  </si>
+  <si>
+    <t>XS2790333889</t>
+  </si>
+  <si>
+    <t>MORGAN STANLEY 21/03/2035</t>
+  </si>
+  <si>
+    <t>27 359.93</t>
+  </si>
+  <si>
+    <t>XS3281048499</t>
+  </si>
+  <si>
+    <t>MORGAN STANLEY 23/01/2032</t>
+  </si>
+  <si>
+    <t>8 786.53</t>
+  </si>
+  <si>
+    <t>XS2434710872</t>
+  </si>
+  <si>
+    <t>NATIONAL GRID NORTH AMERICA INC 1.054 20/01/2031</t>
+  </si>
+  <si>
+    <t>5 713.81</t>
+  </si>
+  <si>
+    <t>XS2894910665</t>
+  </si>
+  <si>
+    <t>NATIONAL GRID NORTH AMERICA INC 3.631 03/09/2031</t>
+  </si>
+  <si>
+    <t>13 459.57</t>
+  </si>
+  <si>
+    <t>XS2388449758</t>
+  </si>
+  <si>
+    <t>NATIONALE NEDERLANDEN BANK N V 0.5 21/09/2028</t>
+  </si>
+  <si>
+    <t>7 726.03</t>
+  </si>
+  <si>
+    <t>XS3059437460</t>
+  </si>
+  <si>
+    <t>NATIONWIDE BUILDING SOCIETY 30/07/2035</t>
+  </si>
+  <si>
+    <t>51 397.26</t>
+  </si>
+  <si>
+    <t>XS2898838516</t>
+  </si>
+  <si>
+    <t>NATWEST GROUP PLC 12/09/2032</t>
+  </si>
+  <si>
+    <t>40 814.94</t>
+  </si>
+  <si>
+    <t>XS3009472989</t>
+  </si>
+  <si>
+    <t>NATWEST GROUP PLC 25/02/2035</t>
+  </si>
+  <si>
+    <t>14 025.00</t>
+  </si>
+  <si>
+    <t>XS3303513066</t>
+  </si>
+  <si>
+    <t>NETWORK FINANCE COMPANY PTY LTD 3.5 05/09/2033</t>
+  </si>
+  <si>
+    <t>5 609.59</t>
+  </si>
+  <si>
+    <t>XS2602037629</t>
+  </si>
+  <si>
+    <t>NN GROUP NV PERP</t>
+  </si>
+  <si>
+    <t>18 141.03</t>
+  </si>
+  <si>
+    <t>XS3406830052</t>
+  </si>
+  <si>
+    <t>NORDEA BANK ABP 16/06/2036</t>
+  </si>
+  <si>
+    <t>1 672.09</t>
+  </si>
+  <si>
+    <t>XS3232967318</t>
+  </si>
+  <si>
+    <t>NORDEA BANK ABP 19/11/2035</t>
+  </si>
+  <si>
+    <t>23 827.40</t>
+  </si>
+  <si>
+    <t>XS3100081507</t>
+  </si>
+  <si>
+    <t>NTT FINANCE CORP 3.678 16/07/2033</t>
+  </si>
+  <si>
+    <t>19 236.75</t>
+  </si>
+  <si>
+    <t>XS2776001377</t>
+  </si>
+  <si>
+    <t>OMNICOM FINANCE HOLDINGS PLC 3.7 06/03/2032</t>
+  </si>
+  <si>
+    <t>10 583.01</t>
+  </si>
+  <si>
+    <t>XS3284416917</t>
+  </si>
+  <si>
+    <t>OP CORPORATE BANK PLC 30/01/2032</t>
+  </si>
+  <si>
+    <t>28 934.08</t>
+  </si>
+  <si>
+    <t>FR001400DY43</t>
+  </si>
+  <si>
+    <t>ORANGE SA 3.625 16/11/2031</t>
+  </si>
+  <si>
+    <t>11 222.60</t>
+  </si>
+  <si>
+    <t>FR001400GDJ1</t>
+  </si>
+  <si>
+    <t>ORANGE SA PERP</t>
+  </si>
+  <si>
+    <t>16 125.00</t>
+  </si>
+  <si>
+    <t>FR001400OXS4</t>
+  </si>
+  <si>
+    <t>5 276.71</t>
+  </si>
+  <si>
+    <t>XS3195025054</t>
+  </si>
+  <si>
+    <t>P3 GROUP SARL 3.75 02/04/2033</t>
+  </si>
+  <si>
+    <t>5 486.30</t>
+  </si>
+  <si>
+    <t>XS2901491261</t>
+  </si>
+  <si>
+    <t>P3 GROUP SARL 4 19/04/2032</t>
+  </si>
+  <si>
+    <t>3 006.25</t>
+  </si>
+  <si>
+    <t>XS3296830444</t>
+  </si>
+  <si>
+    <t>POWSZECHNA KASA OSZCZEDNOSCI BANK 06/05/2030</t>
+  </si>
+  <si>
+    <t>4 452.74</t>
+  </si>
+  <si>
+    <t>XS3013011203</t>
+  </si>
+  <si>
+    <t>PPG INDUSTRIES INC 3.25 04/03/2032</t>
+  </si>
+  <si>
+    <t>6 629.82</t>
+  </si>
+  <si>
+    <t>XS2810794680</t>
+  </si>
+  <si>
+    <t>PROLOGIS EURO FINANCE LLC 4 05/05/2034</t>
+  </si>
+  <si>
+    <t>3 915.40</t>
+  </si>
+  <si>
+    <t>XS2187529180</t>
+  </si>
+  <si>
+    <t>PROLOGIS INTERNATIONAL FUNDING II 1.625 17/06/2032</t>
+  </si>
+  <si>
+    <t>BE0002830116</t>
+  </si>
+  <si>
+    <t>PROXIMUS NV 0.75 17/11/2036</t>
+  </si>
+  <si>
+    <t>4 160.96</t>
+  </si>
+  <si>
+    <t>FR0014010CI2</t>
+  </si>
+  <si>
+    <t>PUBLICIS GROUPE SA 3.375 12/06/2032</t>
+  </si>
+  <si>
+    <t>1 497.95</t>
+  </si>
+  <si>
+    <t>CH1353015048</t>
+  </si>
+  <si>
+    <t>RAIFFEISEN SCHWEIZ GENOSSENSCHAFT 03/09/2032</t>
+  </si>
+  <si>
+    <t>22 162.19</t>
+  </si>
+  <si>
+    <t>FR00140193X6</t>
+  </si>
+  <si>
+    <t>RCI BANQUE SA 4 19/08/2031</t>
+  </si>
+  <si>
+    <t>1 326.03</t>
+  </si>
+  <si>
+    <t>XS2744299335</t>
+  </si>
+  <si>
+    <t>RED ELECTRICA FINANCIACIONES SAU 3 17/01/2034</t>
+  </si>
+  <si>
+    <t>18 871.23</t>
+  </si>
+  <si>
+    <t>XS2838500218</t>
+  </si>
+  <si>
+    <t>REDEIA CORPORACION SA 3.375 09/07/2032</t>
+  </si>
+  <si>
+    <t>13 167.12</t>
+  </si>
+  <si>
+    <t>XS3348120653</t>
+  </si>
+  <si>
+    <t>REDEIA CORPORACION SA PERP</t>
+  </si>
+  <si>
+    <t>7 671.23</t>
+  </si>
+  <si>
+    <t>XS2779010300</t>
+  </si>
+  <si>
+    <t>RELX FINANCE BV 3.375 20/03/2033</t>
+  </si>
+  <si>
+    <t>9 431.51</t>
+  </si>
+  <si>
+    <t>FR001400U3P1</t>
+  </si>
+  <si>
+    <t>ROQUETTE FRERES SA 3.774 25/11/2031</t>
+  </si>
+  <si>
+    <t>15 706.04</t>
+  </si>
+  <si>
+    <t>FR001400J150</t>
+  </si>
+  <si>
+    <t>RTE RESEAU DE TRANSPORT D ELECTRIC 3.75 04/07/2035</t>
+  </si>
+  <si>
+    <t>55 633.56</t>
+  </si>
+  <si>
+    <t>XS3304304945</t>
+  </si>
+  <si>
+    <t>SAGE GROUP PLC 3.821 25/02/2033</t>
+  </si>
+  <si>
+    <t>10 677.86</t>
+  </si>
+  <si>
+    <t>XS3393869279</t>
+  </si>
+  <si>
+    <t>SAP SE 3.25 03/06/2031</t>
+  </si>
+  <si>
+    <t>3 365.75</t>
+  </si>
+  <si>
+    <t>XS2894895684</t>
+  </si>
+  <si>
+    <t>SCOTTISH HYDRO ELECTRIC TRANSMISSI 3.375 04/09/2032</t>
+  </si>
+  <si>
+    <t>33 784.95</t>
+  </si>
+  <si>
+    <t>XS3310387256</t>
+  </si>
+  <si>
+    <t>SELP FINANCE SARL 3.875 21/04/2031</t>
+  </si>
+  <si>
+    <t>2 972.60</t>
+  </si>
+  <si>
+    <t>FR0014012ID6</t>
+  </si>
+  <si>
+    <t>SOCIETE GENERALE SA 02/09/2033</t>
+  </si>
+  <si>
+    <t>6 123.29</t>
+  </si>
+  <si>
+    <t>FR0014014A53</t>
+  </si>
+  <si>
+    <t>SOCIETE GENERALE SA 20/11/2035</t>
+  </si>
+  <si>
+    <t>25 925.34</t>
+  </si>
+  <si>
+    <t>XS3317460619</t>
+  </si>
+  <si>
+    <t>SOFTBANK CORP 3.936 30/06/2032</t>
+  </si>
+  <si>
+    <t>XS3027988263</t>
+  </si>
+  <si>
+    <t>SSE PLC 3.5 18/03/2032</t>
+  </si>
+  <si>
+    <t>13 054.14</t>
+  </si>
+  <si>
+    <t>XS2439704318</t>
+  </si>
+  <si>
+    <t>SSE PLC PERP</t>
+  </si>
+  <si>
+    <t>6 136.99</t>
+  </si>
+  <si>
+    <t>XS3310370955</t>
+  </si>
+  <si>
+    <t>1 227.48</t>
+  </si>
+  <si>
+    <t>XS2631822868</t>
+  </si>
+  <si>
+    <t>STATKRAFT AS 3.5 09/06/2033</t>
+  </si>
+  <si>
+    <t>1 492.15</t>
+  </si>
+  <si>
+    <t>XS2768793676</t>
+  </si>
+  <si>
+    <t>STATNETT SF 3.375 26/02/2036</t>
+  </si>
+  <si>
+    <t>10 319.18</t>
+  </si>
+  <si>
+    <t>XS3326547992</t>
+  </si>
+  <si>
+    <t>SWISS RE SUBORDINATED FINANCE PLC 22/04/2037</t>
+  </si>
+  <si>
+    <t>7 858.54</t>
+  </si>
+  <si>
+    <t>XS2314267449</t>
+  </si>
+  <si>
+    <t>TELE2 AB 0.75 23/03/2031</t>
+  </si>
+  <si>
+    <t>1 017.12</t>
+  </si>
+  <si>
+    <t>XS2623868994</t>
+  </si>
+  <si>
+    <t>TELE2 AB 3.75 22/11/2029</t>
+  </si>
+  <si>
+    <t>13 787.67</t>
+  </si>
+  <si>
+    <t>XS2589828941</t>
+  </si>
+  <si>
+    <t>TELIA COMPANY AB 3.625 22/02/2032</t>
+  </si>
+  <si>
+    <t>10 169.86</t>
+  </si>
+  <si>
+    <t>XS3166363906</t>
+  </si>
+  <si>
+    <t>TELSTRA GROUP LTD 3.375 02/03/2035</t>
+  </si>
+  <si>
     <t>14 424.66</t>
   </si>
   <si>
-    <t>BE6365319829</t>
-[...1246 lines deleted...]
-  <si>
     <t>XS2613162424</t>
   </si>
   <si>
     <t>TELSTRA GROUP LTD 3.75 04/05/2031</t>
   </si>
   <si>
-    <t>1 910.96</t>
+    <t>3 513.70</t>
   </si>
   <si>
     <t>XS2549543143</t>
   </si>
   <si>
     <t>TENNET NETHERLANDS BV 3.875 28/10/2028</t>
   </si>
   <si>
-    <t>6 975.00</t>
+    <t>7 803.08</t>
   </si>
   <si>
     <t>XS2549543226</t>
   </si>
   <si>
     <t>TENNET NETHERLANDS BV 4.25 28/04/2032</t>
   </si>
   <si>
     <t>XS3128477521</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA 3 22/07/2031</t>
   </si>
   <si>
-    <t>24 752.05</t>
+    <t>26 782.19</t>
   </si>
   <si>
     <t>XS3281650823</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
   </si>
   <si>
-    <t>6 565.97</t>
+    <t>7 965.28</t>
   </si>
   <si>
     <t>XS2798269069</t>
   </si>
   <si>
-    <t>4 919.18</t>
+    <t>7 287.67</t>
   </si>
   <si>
     <t>FR001400L263</t>
   </si>
   <si>
     <t>THALES SA 4.25 18/10/2031</t>
   </si>
   <si>
-    <t>18 665.07</t>
+    <t>20 784.25</t>
   </si>
   <si>
     <t>XS3298843924</t>
   </si>
   <si>
     <t>T-MOBILE USA INC 3.625 19/02/2035</t>
   </si>
   <si>
-    <t>15 433.56</t>
+    <t>19 255.21</t>
   </si>
   <si>
     <t>XS2980851351</t>
   </si>
   <si>
     <t>TORONTO-DOMINION BANK/THE 23/01/2036</t>
   </si>
   <si>
-    <t>9 721.02</t>
+    <t>11 635.77</t>
   </si>
   <si>
     <t>XS2614623978</t>
   </si>
   <si>
     <t>TRANSURBAN FINANCE COMPANY PTY LTD 4.225 26/04/2033</t>
   </si>
   <si>
-    <t>6 771.58</t>
+    <t>11 285.96</t>
   </si>
   <si>
     <t>CH1305916897</t>
   </si>
   <si>
     <t>UBS GROUP AG 09/06/2033</t>
   </si>
   <si>
-    <t>20 342.47</t>
+    <t>1 186.64</t>
   </si>
   <si>
     <t>BE0390119825</t>
   </si>
   <si>
     <t>UCB SA 4.25 20/03/2030</t>
   </si>
   <si>
-    <t>7 079.45</t>
+    <t>9 501.37</t>
   </si>
   <si>
     <t>FR001400SIL1</t>
   </si>
   <si>
     <t>UNIBAIL-RODAMCO-WESTFIELD SE 3.875 11/09/2034</t>
   </si>
   <si>
-    <t>22 591.78</t>
-[...8 lines deleted...]
-    <t>4 688.96</t>
+    <t>24 800.00</t>
+  </si>
+  <si>
+    <t>IT0005710055</t>
+  </si>
+  <si>
+    <t>UNICREDIT SPA 19/05/2036</t>
+  </si>
+  <si>
+    <t>7 789.68</t>
+  </si>
+  <si>
+    <t>XS2450200741</t>
+  </si>
+  <si>
+    <t>UNILEVER FINANCE NETHERLANDS BV 1.25 28/02/2031</t>
+  </si>
+  <si>
+    <t>3 760.27</t>
+  </si>
+  <si>
+    <t>XS1769091296</t>
+  </si>
+  <si>
+    <t>UNILEVER FINANCE NETHERLANDS BV 1.625 12/02/2033</t>
+  </si>
+  <si>
+    <t>4 915.07</t>
   </si>
   <si>
     <t>XS2496289138</t>
   </si>
   <si>
     <t>UNIVERSAL MUSIC GROUP NV 3.75 30/06/2032</t>
   </si>
   <si>
-    <t>37 754.38</t>
-[...1 lines deleted...]
-  <si>
     <t>FR001400UHP0</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA 2.974 10/01/2031</t>
   </si>
   <si>
-    <t>9 451.62</t>
+    <t>11 146.39</t>
   </si>
   <si>
     <t>FR0014017P12</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA 3.69 10/04/2031</t>
   </si>
   <si>
-    <t>2 224.11</t>
+    <t>3 275.51</t>
   </si>
   <si>
     <t>FR00140007L3</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA NC8.5 PERP</t>
   </si>
   <si>
-    <t>2 773.97</t>
+    <t>4 376.71</t>
   </si>
   <si>
     <t>XS3310548105</t>
   </si>
   <si>
     <t>VESTAS WIND SYSTEMS A/S 3.75 15/06/2033</t>
   </si>
   <si>
-    <t>7 212.33</t>
+    <t>1 386.99</t>
   </si>
   <si>
     <t>DE000A3MP4V7</t>
   </si>
   <si>
     <t>VONOVIA SE 0.75 01/09/2032</t>
   </si>
   <si>
-    <t>5 104.11</t>
+    <t>5 584.93</t>
   </si>
   <si>
     <t>XS2198580271</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 0.75 03/07/2030</t>
   </si>
   <si>
-    <t>7 594.52</t>
+    <t>8 182.19</t>
   </si>
   <si>
     <t>XS2592516210</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 3.75 03/04/2031</t>
   </si>
   <si>
-    <t>3 821.92</t>
-[...8 lines deleted...]
-    <t>18 382.42</t>
+    <t>5 424.66</t>
+  </si>
+  <si>
+    <t>CH1515238637</t>
+  </si>
+  <si>
+    <t>ZUERCHER KANTONALBANK 17/06/2032</t>
+  </si>
+  <si>
+    <t>1 586.85</t>
   </si>
   <si>
     <t>CDS-00108784</t>
   </si>
   <si>
     <t>PAR20260409050236053</t>
   </si>
   <si>
-    <t>-45 388.89</t>
+    <t>-4 777.78</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -2295,10869 +2340,11019 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N6"/>
+  <dimension ref="A1:Z6"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="C6" sqref="C6"/>
+      <selection activeCell="B6" sqref="B6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
-[...2 lines deleted...]
-    <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="10.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B1" t="s">
+        <v>2</v>
+      </c>
+      <c r="C1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D1" t="s">
+        <v>4</v>
+      </c>
+      <c r="E1" t="s">
+        <v>5</v>
+      </c>
+      <c r="F1" t="s">
+        <v>4</v>
+      </c>
+      <c r="G1" t="s">
+        <v>5</v>
+      </c>
+      <c r="H1" t="s">
+        <v>4</v>
+      </c>
+      <c r="Z1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
-[...24 lines deleted...]
-    <row r="2" spans="1:14">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2" s="1">
+        <v>327.2253</v>
+      </c>
+      <c r="C2">
+        <v>6511.13</v>
+      </c>
+      <c r="D2" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2">
+        <v>2130608.84</v>
+      </c>
+      <c r="F2" t="s">
+        <v>8</v>
+      </c>
+      <c r="G2">
+        <v>2130608.84</v>
+      </c>
+      <c r="H2" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z2" t="s">
         <v>6</v>
       </c>
-      <c r="B2" t="s">
-[...24 lines deleted...]
-    <row r="3" spans="1:14">
+    </row>
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
+        <v>10</v>
+      </c>
+      <c r="B3" s="1">
+        <v>3044.0</v>
+      </c>
+      <c r="C3">
+        <v>11605.75</v>
+      </c>
+      <c r="D3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E3">
+        <v>35327930.73</v>
+      </c>
+      <c r="F3" t="s">
+        <v>8</v>
+      </c>
+      <c r="G3">
+        <v>35327930.73</v>
+      </c>
+      <c r="H3" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z3" t="s">
         <v>9</v>
       </c>
-      <c r="B3" t="s">
-[...24 lines deleted...]
-    <row r="4" spans="1:14">
+    </row>
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
+        <v>12</v>
+      </c>
+      <c r="B4" s="1">
+        <v>1383694.4771</v>
+      </c>
+      <c r="C4">
+        <v>114.28</v>
+      </c>
+      <c r="D4" t="s">
+        <v>8</v>
+      </c>
+      <c r="E4">
+        <v>158136181.51</v>
+      </c>
+      <c r="F4" t="s">
+        <v>8</v>
+      </c>
+      <c r="G4">
+        <v>158136181.51</v>
+      </c>
+      <c r="H4" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z4" t="s">
         <v>11</v>
       </c>
-      <c r="B4" t="s">
-[...24 lines deleted...]
-    <row r="5" spans="1:14">
+    </row>
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
+        <v>14</v>
+      </c>
+      <c r="B5" s="1">
+        <v>184267.8275</v>
+      </c>
+      <c r="C5">
+        <v>103.91</v>
+      </c>
+      <c r="D5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E5">
+        <v>19147648.32</v>
+      </c>
+      <c r="F5" t="s">
+        <v>8</v>
+      </c>
+      <c r="G5">
+        <v>19147648.32</v>
+      </c>
+      <c r="H5" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z5" t="s">
         <v>13</v>
       </c>
-      <c r="B5" t="s">
-[...24 lines deleted...]
-    <row r="6" spans="1:14">
+    </row>
+    <row r="6" spans="1:26">
       <c r="A6" t="s">
+        <v>16</v>
+      </c>
+      <c r="B6" s="1">
+        <v>2466.0</v>
+      </c>
+      <c r="C6">
+        <v>100.89</v>
+      </c>
+      <c r="D6" t="s">
+        <v>8</v>
+      </c>
+      <c r="E6">
+        <v>248802.34</v>
+      </c>
+      <c r="F6" t="s">
+        <v>8</v>
+      </c>
+      <c r="G6">
+        <v>248802.34</v>
+      </c>
+      <c r="H6" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z6" t="s">
         <v>15</v>
-      </c>
-[...22 lines deleted...]
-        <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P212"/>
+  <dimension ref="A1:Z215"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O212" sqref="O212"/>
+      <selection activeCell="N215" sqref="N215"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:16">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>18</v>
+      </c>
+      <c r="B1" t="s">
+        <v>19</v>
+      </c>
+      <c r="C1" t="s">
+        <v>20</v>
+      </c>
+      <c r="D1" t="s">
+        <v>21</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>22</v>
+      </c>
+      <c r="G1" t="s">
+        <v>23</v>
+      </c>
+      <c r="H1" t="s">
+        <v>24</v>
+      </c>
+      <c r="I1" t="s">
+        <v>25</v>
+      </c>
+      <c r="J1" t="s">
+        <v>26</v>
+      </c>
+      <c r="K1" t="s">
+        <v>27</v>
+      </c>
+      <c r="L1" t="s">
+        <v>28</v>
+      </c>
+      <c r="M1" t="s">
+        <v>29</v>
+      </c>
+      <c r="N1" t="s">
+        <v>30</v>
+      </c>
+      <c r="O1" t="s">
+        <v>31</v>
+      </c>
+      <c r="Z1" t="s">
         <v>17</v>
       </c>
-      <c r="B1" t="s">
-[...45 lines deleted...]
-    <row r="2" spans="1:16">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
-        <v>32</v>
-[...1 lines deleted...]
-      <c r="B2" t="s">
         <v>33</v>
       </c>
+      <c r="B2" s="1">
+        <v>1599.0</v>
+      </c>
       <c r="C2" s="1">
-        <v>2639.0</v>
+        <v>4812.52</v>
       </c>
       <c r="D2" s="1">
-        <v>4805.92</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>4803.7204002502</v>
+      </c>
+      <c r="E2" t="s">
+        <v>8</v>
+      </c>
+      <c r="F2">
+        <v>1.0</v>
+      </c>
+      <c r="G2" s="1">
+        <v>7681148.92</v>
       </c>
       <c r="H2" s="1">
-        <v>12666232.35</v>
+        <v>14070.56</v>
       </c>
       <c r="I2" s="1">
-        <v>16590.53</v>
-[...2 lines deleted...]
-        <v>0.13098235956488</v>
+        <v>0.18318301267879</v>
+      </c>
+      <c r="J2">
+        <v>0.0</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
-      <c r="L2">
+      <c r="L2" s="1">
+        <v>7695219.48</v>
+      </c>
+      <c r="M2" s="1">
+        <v>7695219.48</v>
+      </c>
+      <c r="N2" s="1">
+        <v>3.58</v>
+      </c>
+      <c r="O2">
+        <v>1</v>
+      </c>
+      <c r="Z2" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="3" spans="1:26">
+      <c r="A3" t="s">
+        <v>35</v>
+      </c>
+      <c r="B3" s="1">
+        <v>-95.0</v>
+      </c>
+      <c r="C3" s="1">
+        <v>115.46</v>
+      </c>
+      <c r="D3" s="1">
+        <v>115.335789474</v>
+      </c>
+      <c r="E3" t="s">
+        <v>8</v>
+      </c>
+      <c r="F3">
+        <v>1.0</v>
+      </c>
+      <c r="G3" s="1">
         <v>0.0</v>
       </c>
-      <c r="M2" s="1">
-[...33 lines deleted...]
-      </c>
       <c r="H3" s="1">
+        <v>-11800.0</v>
+      </c>
+      <c r="I3" s="1">
+        <v>0</v>
+      </c>
+      <c r="J3">
         <v>0.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
-      <c r="L3">
+      <c r="L3" s="1">
+        <v>-11800.0</v>
+      </c>
+      <c r="M3" s="1">
+        <v>-11800.0</v>
+      </c>
+      <c r="N3" s="1">
+        <v>-0.01</v>
+      </c>
+      <c r="O3">
+        <v>1</v>
+      </c>
+      <c r="Z3" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="4" spans="1:26">
+      <c r="A4" t="s">
+        <v>37</v>
+      </c>
+      <c r="B4" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C4" s="1">
+        <v>100.072</v>
+      </c>
+      <c r="D4" s="1">
+        <v>99.331</v>
+      </c>
+      <c r="E4" t="s">
+        <v>8</v>
+      </c>
+      <c r="F4">
+        <v>1.0</v>
+      </c>
+      <c r="G4" s="1">
+        <v>695317.0</v>
+      </c>
+      <c r="H4" s="1">
+        <v>5187.0</v>
+      </c>
+      <c r="I4" s="1">
+        <v>0.74599067763337</v>
+      </c>
+      <c r="J4">
+        <v>0.22</v>
+      </c>
+      <c r="K4" t="s">
+        <v>38</v>
+      </c>
+      <c r="L4" s="1">
+        <v>700504.0</v>
+      </c>
+      <c r="M4" s="1">
+        <v>702033.45</v>
+      </c>
+      <c r="N4" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O4">
+        <v>1</v>
+      </c>
+      <c r="Z4" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="5" spans="1:26">
+      <c r="A5" t="s">
+        <v>40</v>
+      </c>
+      <c r="B5" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C5" s="1">
+        <v>102.412</v>
+      </c>
+      <c r="D5" s="1">
+        <v>99.634</v>
+      </c>
+      <c r="E5" t="s">
+        <v>8</v>
+      </c>
+      <c r="F5">
+        <v>1.0</v>
+      </c>
+      <c r="G5" s="1">
+        <v>498170.0</v>
+      </c>
+      <c r="H5" s="1">
+        <v>13890.0</v>
+      </c>
+      <c r="I5" s="1">
+        <v>2.7882048296766</v>
+      </c>
+      <c r="J5">
+        <v>4.18</v>
+      </c>
+      <c r="K5" t="s">
+        <v>41</v>
+      </c>
+      <c r="L5" s="1">
+        <v>512060.0</v>
+      </c>
+      <c r="M5" s="1">
+        <v>532976.1</v>
+      </c>
+      <c r="N5" s="1">
+        <v>0.25</v>
+      </c>
+      <c r="O5">
+        <v>1</v>
+      </c>
+      <c r="Z5" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="6" spans="1:26">
+      <c r="A6" t="s">
+        <v>43</v>
+      </c>
+      <c r="B6" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C6" s="1">
+        <v>102.13</v>
+      </c>
+      <c r="D6" s="1">
+        <v>99.179</v>
+      </c>
+      <c r="E6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F6">
+        <v>1.0</v>
+      </c>
+      <c r="G6" s="1">
+        <v>297537.0</v>
+      </c>
+      <c r="H6" s="1">
+        <v>8853.0</v>
+      </c>
+      <c r="I6" s="1">
+        <v>2.9754282660644</v>
+      </c>
+      <c r="J6">
+        <v>1.76</v>
+      </c>
+      <c r="K6" t="s">
+        <v>44</v>
+      </c>
+      <c r="L6" s="1">
+        <v>306390.0</v>
+      </c>
+      <c r="M6" s="1">
+        <v>311676.99</v>
+      </c>
+      <c r="N6" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="O6">
+        <v>1</v>
+      </c>
+      <c r="Z6" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="7" spans="1:26">
+      <c r="A7" t="s">
+        <v>46</v>
+      </c>
+      <c r="B7" s="1">
+        <v>493000.0</v>
+      </c>
+      <c r="C7" s="1">
+        <v>109.881</v>
+      </c>
+      <c r="D7" s="1">
+        <v>100.24670385</v>
+      </c>
+      <c r="E7" t="s">
+        <v>8</v>
+      </c>
+      <c r="F7">
+        <v>1.0</v>
+      </c>
+      <c r="G7" s="1">
+        <v>494216.25</v>
+      </c>
+      <c r="H7" s="1">
+        <v>47497.08</v>
+      </c>
+      <c r="I7" s="1">
+        <v>9.6105864588629</v>
+      </c>
+      <c r="J7">
+        <v>3.7</v>
+      </c>
+      <c r="K7" t="s">
+        <v>47</v>
+      </c>
+      <c r="L7" s="1">
+        <v>541713.33</v>
+      </c>
+      <c r="M7" s="1">
+        <v>559947.58</v>
+      </c>
+      <c r="N7" s="1">
+        <v>0.26</v>
+      </c>
+      <c r="O7">
+        <v>1</v>
+      </c>
+      <c r="Z7" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="8" spans="1:26">
+      <c r="A8" t="s">
+        <v>49</v>
+      </c>
+      <c r="B8" s="1">
+        <v>1300000.0</v>
+      </c>
+      <c r="C8" s="1">
+        <v>101.25</v>
+      </c>
+      <c r="D8" s="1">
+        <v>99.847</v>
+      </c>
+      <c r="E8" t="s">
+        <v>8</v>
+      </c>
+      <c r="F8">
+        <v>1.0</v>
+      </c>
+      <c r="G8" s="1">
+        <v>1298011.0</v>
+      </c>
+      <c r="H8" s="1">
+        <v>18239.0</v>
+      </c>
+      <c r="I8" s="1">
+        <v>1.4051498793154</v>
+      </c>
+      <c r="J8">
+        <v>0.34</v>
+      </c>
+      <c r="K8" t="s">
+        <v>50</v>
+      </c>
+      <c r="L8" s="1">
+        <v>1316250.0</v>
+      </c>
+      <c r="M8" s="1">
+        <v>1320613.01</v>
+      </c>
+      <c r="N8" s="1">
+        <v>0.61</v>
+      </c>
+      <c r="O8">
+        <v>1</v>
+      </c>
+      <c r="Z8" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="9" spans="1:26">
+      <c r="A9" t="s">
+        <v>52</v>
+      </c>
+      <c r="B9" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C9" s="1">
+        <v>102.364</v>
+      </c>
+      <c r="D9" s="1">
+        <v>99.9080525</v>
+      </c>
+      <c r="E9" t="s">
+        <v>8</v>
+      </c>
+      <c r="F9">
+        <v>1.0</v>
+      </c>
+      <c r="G9" s="1">
+        <v>799264.42</v>
+      </c>
+      <c r="H9" s="1">
+        <v>19647.58</v>
+      </c>
+      <c r="I9" s="1">
+        <v>2.4582077605807</v>
+      </c>
+      <c r="J9">
+        <v>0.75</v>
+      </c>
+      <c r="K9" t="s">
+        <v>53</v>
+      </c>
+      <c r="L9" s="1">
+        <v>818912.0</v>
+      </c>
+      <c r="M9" s="1">
+        <v>824892.82</v>
+      </c>
+      <c r="N9" s="1">
+        <v>0.38</v>
+      </c>
+      <c r="O9">
+        <v>1</v>
+      </c>
+      <c r="Z9" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="10" spans="1:26">
+      <c r="A10" t="s">
+        <v>55</v>
+      </c>
+      <c r="B10" s="1">
+        <v>1200000.0</v>
+      </c>
+      <c r="C10" s="1">
+        <v>102.034</v>
+      </c>
+      <c r="D10" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E10" t="s">
+        <v>8</v>
+      </c>
+      <c r="F10">
+        <v>1.0</v>
+      </c>
+      <c r="G10" s="1">
+        <v>1200000.0</v>
+      </c>
+      <c r="H10" s="1">
+        <v>24408.0</v>
+      </c>
+      <c r="I10" s="1">
+        <v>2.034</v>
+      </c>
+      <c r="J10">
+        <v>3.15</v>
+      </c>
+      <c r="K10" t="s">
+        <v>56</v>
+      </c>
+      <c r="L10" s="1">
+        <v>1224408.0</v>
+      </c>
+      <c r="M10" s="1">
+        <v>1262265.53</v>
+      </c>
+      <c r="N10" s="1">
+        <v>0.59</v>
+      </c>
+      <c r="O10">
+        <v>1</v>
+      </c>
+      <c r="Z10" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="11" spans="1:26">
+      <c r="A11" t="s">
+        <v>58</v>
+      </c>
+      <c r="B11" s="1">
+        <v>1250000.0</v>
+      </c>
+      <c r="C11" s="1">
+        <v>99.068</v>
+      </c>
+      <c r="D11" s="1">
+        <v>99.33</v>
+      </c>
+      <c r="E11" t="s">
+        <v>8</v>
+      </c>
+      <c r="F11">
+        <v>1.0</v>
+      </c>
+      <c r="G11" s="1">
+        <v>1241625.0</v>
+      </c>
+      <c r="H11" s="1">
+        <v>-3275.0</v>
+      </c>
+      <c r="I11" s="1">
+        <v>-0.26376724051143</v>
+      </c>
+      <c r="J11">
+        <v>2.16</v>
+      </c>
+      <c r="K11" t="s">
+        <v>59</v>
+      </c>
+      <c r="L11" s="1">
+        <v>1238350.0</v>
+      </c>
+      <c r="M11" s="1">
+        <v>1265319.18</v>
+      </c>
+      <c r="N11" s="1">
+        <v>0.59</v>
+      </c>
+      <c r="O11">
+        <v>1</v>
+      </c>
+      <c r="Z11" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="12" spans="1:26">
+      <c r="A12" t="s">
+        <v>61</v>
+      </c>
+      <c r="B12" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C12" s="1">
+        <v>97.778</v>
+      </c>
+      <c r="D12" s="1">
+        <v>99.253</v>
+      </c>
+      <c r="E12" t="s">
+        <v>8</v>
+      </c>
+      <c r="F12">
+        <v>1.0</v>
+      </c>
+      <c r="G12" s="1">
+        <v>794024.0</v>
+      </c>
+      <c r="H12" s="1">
+        <v>-11800.0</v>
+      </c>
+      <c r="I12" s="1">
+        <v>-1.4861011757831</v>
+      </c>
+      <c r="J12">
+        <v>0.46</v>
+      </c>
+      <c r="K12" t="s">
+        <v>62</v>
+      </c>
+      <c r="L12" s="1">
+        <v>782224.0</v>
+      </c>
+      <c r="M12" s="1">
+        <v>785906.19</v>
+      </c>
+      <c r="N12" s="1">
+        <v>0.37</v>
+      </c>
+      <c r="O12">
+        <v>1</v>
+      </c>
+      <c r="Z12" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="13" spans="1:26">
+      <c r="A13" t="s">
+        <v>64</v>
+      </c>
+      <c r="B13" s="1">
+        <v>911000.0</v>
+      </c>
+      <c r="C13" s="1">
+        <v>94.34</v>
+      </c>
+      <c r="D13" s="1">
+        <v>93.75230516</v>
+      </c>
+      <c r="E13" t="s">
+        <v>8</v>
+      </c>
+      <c r="F13">
+        <v>1.0</v>
+      </c>
+      <c r="G13" s="1">
+        <v>854083.5</v>
+      </c>
+      <c r="H13" s="1">
+        <v>5353.9</v>
+      </c>
+      <c r="I13" s="1">
+        <v>0.62685908345027</v>
+      </c>
+      <c r="J13">
+        <v>0.52</v>
+      </c>
+      <c r="K13" t="s">
+        <v>65</v>
+      </c>
+      <c r="L13" s="1">
+        <v>859437.4</v>
+      </c>
+      <c r="M13" s="1">
+        <v>864210.79</v>
+      </c>
+      <c r="N13" s="1">
+        <v>0.4</v>
+      </c>
+      <c r="O13">
+        <v>1</v>
+      </c>
+      <c r="Z13" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="14" spans="1:26">
+      <c r="A14" t="s">
+        <v>67</v>
+      </c>
+      <c r="B14" s="1">
+        <v>554000.0</v>
+      </c>
+      <c r="C14" s="1">
+        <v>100.266</v>
+      </c>
+      <c r="D14" s="1">
+        <v>99.646</v>
+      </c>
+      <c r="E14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F14">
+        <v>1.0</v>
+      </c>
+      <c r="G14" s="1">
+        <v>552038.84</v>
+      </c>
+      <c r="H14" s="1">
+        <v>3434.8</v>
+      </c>
+      <c r="I14" s="1">
+        <v>0.62220259719407</v>
+      </c>
+      <c r="J14">
+        <v>0.54</v>
+      </c>
+      <c r="K14" t="s">
+        <v>68</v>
+      </c>
+      <c r="L14" s="1">
+        <v>555473.64</v>
+      </c>
+      <c r="M14" s="1">
+        <v>558482.69</v>
+      </c>
+      <c r="N14" s="1">
+        <v>0.26</v>
+      </c>
+      <c r="O14">
+        <v>1</v>
+      </c>
+      <c r="Z14" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="15" spans="1:26">
+      <c r="A15" t="s">
+        <v>70</v>
+      </c>
+      <c r="B15" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="C15" s="1">
+        <v>101.932</v>
+      </c>
+      <c r="D15" s="1">
+        <v>100.85737</v>
+      </c>
+      <c r="E15" t="s">
+        <v>8</v>
+      </c>
+      <c r="F15">
+        <v>1.0</v>
+      </c>
+      <c r="G15" s="1">
+        <v>907716.33</v>
+      </c>
+      <c r="H15" s="1">
+        <v>9671.67</v>
+      </c>
+      <c r="I15" s="1">
+        <v>1.0654947675118</v>
+      </c>
+      <c r="J15">
+        <v>0.04</v>
+      </c>
+      <c r="K15">
+        <v>332.88</v>
+      </c>
+      <c r="L15" s="1">
+        <v>917388.0</v>
+      </c>
+      <c r="M15" s="1">
+        <v>917720.88</v>
+      </c>
+      <c r="N15" s="1">
+        <v>0.43</v>
+      </c>
+      <c r="O15">
+        <v>1</v>
+      </c>
+      <c r="Z15" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="16" spans="1:26">
+      <c r="A16" t="s">
+        <v>72</v>
+      </c>
+      <c r="B16" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C16" s="1">
+        <v>110.933</v>
+      </c>
+      <c r="D16" s="1">
+        <v>100.412855</v>
+      </c>
+      <c r="E16" t="s">
+        <v>8</v>
+      </c>
+      <c r="F16">
+        <v>1.0</v>
+      </c>
+      <c r="G16" s="1">
+        <v>200825.71</v>
+      </c>
+      <c r="H16" s="1">
+        <v>21040.29</v>
+      </c>
+      <c r="I16" s="1">
+        <v>10.476890633176</v>
+      </c>
+      <c r="J16">
+        <v>5.43</v>
+      </c>
+      <c r="K16" t="s">
+        <v>73</v>
+      </c>
+      <c r="L16" s="1">
+        <v>221866.0</v>
+      </c>
+      <c r="M16" s="1">
+        <v>232716.19</v>
+      </c>
+      <c r="N16" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O16">
+        <v>1</v>
+      </c>
+      <c r="Z16" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="17" spans="1:26">
+      <c r="A17" t="s">
+        <v>75</v>
+      </c>
+      <c r="B17" s="1">
+        <v>1940000.0</v>
+      </c>
+      <c r="C17" s="1">
+        <v>100.669</v>
+      </c>
+      <c r="D17" s="1">
+        <v>99.58</v>
+      </c>
+      <c r="E17" t="s">
+        <v>8</v>
+      </c>
+      <c r="F17">
+        <v>1.0</v>
+      </c>
+      <c r="G17" s="1">
+        <v>1931852.0</v>
+      </c>
+      <c r="H17" s="1">
+        <v>21126.6</v>
+      </c>
+      <c r="I17" s="1">
+        <v>1.0935930909821</v>
+      </c>
+      <c r="J17">
+        <v>0.57</v>
+      </c>
+      <c r="K17" t="s">
+        <v>76</v>
+      </c>
+      <c r="L17" s="1">
+        <v>1952978.6</v>
+      </c>
+      <c r="M17" s="1">
+        <v>1963940.93</v>
+      </c>
+      <c r="N17" s="1">
+        <v>0.91</v>
+      </c>
+      <c r="O17">
+        <v>1</v>
+      </c>
+      <c r="Z17" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="18" spans="1:26">
+      <c r="A18" t="s">
+        <v>78</v>
+      </c>
+      <c r="B18" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C18" s="1">
+        <v>104.523</v>
+      </c>
+      <c r="D18" s="1">
+        <v>106.6386</v>
+      </c>
+      <c r="E18" t="s">
+        <v>8</v>
+      </c>
+      <c r="F18">
+        <v>1.0</v>
+      </c>
+      <c r="G18" s="1">
+        <v>426554.4</v>
+      </c>
+      <c r="H18" s="1">
+        <v>-8462.4</v>
+      </c>
+      <c r="I18" s="1">
+        <v>-1.9838970129015</v>
+      </c>
+      <c r="J18">
+        <v>0.67</v>
+      </c>
+      <c r="K18" t="s">
+        <v>79</v>
+      </c>
+      <c r="L18" s="1">
+        <v>418092.0</v>
+      </c>
+      <c r="M18" s="1">
+        <v>420776.93</v>
+      </c>
+      <c r="N18" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O18">
+        <v>1</v>
+      </c>
+      <c r="Z18" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="19" spans="1:26">
+      <c r="A19" t="s">
+        <v>81</v>
+      </c>
+      <c r="B19" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C19" s="1">
+        <v>100.963</v>
+      </c>
+      <c r="D19" s="1">
+        <v>100.61</v>
+      </c>
+      <c r="E19" t="s">
+        <v>8</v>
+      </c>
+      <c r="F19">
+        <v>1.0</v>
+      </c>
+      <c r="G19" s="1">
+        <v>603660.0</v>
+      </c>
+      <c r="H19" s="1">
+        <v>2118.0</v>
+      </c>
+      <c r="I19" s="1">
+        <v>0.3508597554915</v>
+      </c>
+      <c r="J19">
+        <v>0.47</v>
+      </c>
+      <c r="K19" t="s">
+        <v>82</v>
+      </c>
+      <c r="L19" s="1">
+        <v>605778.0</v>
+      </c>
+      <c r="M19" s="1">
+        <v>608613.62</v>
+      </c>
+      <c r="N19" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O19">
+        <v>1</v>
+      </c>
+      <c r="Z19" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="20" spans="1:26">
+      <c r="A20" t="s">
+        <v>84</v>
+      </c>
+      <c r="B20" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C20" s="1">
+        <v>96.755</v>
+      </c>
+      <c r="D20" s="1">
+        <v>98.803</v>
+      </c>
+      <c r="E20" t="s">
+        <v>8</v>
+      </c>
+      <c r="F20">
+        <v>1.0</v>
+      </c>
+      <c r="G20" s="1">
+        <v>395212.0</v>
+      </c>
+      <c r="H20" s="1">
+        <v>-8192.0</v>
+      </c>
+      <c r="I20" s="1">
+        <v>-2.072811554305</v>
+      </c>
+      <c r="J20">
+        <v>2.26</v>
+      </c>
+      <c r="K20" t="s">
+        <v>85</v>
+      </c>
+      <c r="L20" s="1">
+        <v>387020.0</v>
+      </c>
+      <c r="M20" s="1">
+        <v>396072.05</v>
+      </c>
+      <c r="N20" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O20">
+        <v>1</v>
+      </c>
+      <c r="Z20" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="21" spans="1:26">
+      <c r="A21" t="s">
+        <v>87</v>
+      </c>
+      <c r="B21" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C21" s="1">
+        <v>97.54</v>
+      </c>
+      <c r="D21" s="1">
+        <v>98.646</v>
+      </c>
+      <c r="E21" t="s">
+        <v>8</v>
+      </c>
+      <c r="F21">
+        <v>1.0</v>
+      </c>
+      <c r="G21" s="1">
+        <v>394584.0</v>
+      </c>
+      <c r="H21" s="1">
+        <v>-4424.0</v>
+      </c>
+      <c r="I21" s="1">
+        <v>-1.1211807878677</v>
+      </c>
+      <c r="J21">
+        <v>1.5</v>
+      </c>
+      <c r="K21" t="s">
+        <v>88</v>
+      </c>
+      <c r="L21" s="1">
+        <v>390160.0</v>
+      </c>
+      <c r="M21" s="1">
+        <v>396153.15</v>
+      </c>
+      <c r="N21" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O21">
+        <v>1</v>
+      </c>
+      <c r="Z21" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="22" spans="1:26">
+      <c r="A22" t="s">
+        <v>90</v>
+      </c>
+      <c r="B22" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C22" s="1">
+        <v>97.103</v>
+      </c>
+      <c r="D22" s="1">
+        <v>96.04</v>
+      </c>
+      <c r="E22" t="s">
+        <v>8</v>
+      </c>
+      <c r="F22">
+        <v>1.0</v>
+      </c>
+      <c r="G22" s="1">
+        <v>384160.0</v>
+      </c>
+      <c r="H22" s="1">
+        <v>4252.0</v>
+      </c>
+      <c r="I22" s="1">
+        <v>1.106830487297</v>
+      </c>
+      <c r="J22">
+        <v>1.59</v>
+      </c>
+      <c r="K22" t="s">
+        <v>91</v>
+      </c>
+      <c r="L22" s="1">
+        <v>388412.0</v>
+      </c>
+      <c r="M22" s="1">
+        <v>394787.34</v>
+      </c>
+      <c r="N22" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O22">
+        <v>1</v>
+      </c>
+      <c r="Z22" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="23" spans="1:26">
+      <c r="A23" t="s">
+        <v>93</v>
+      </c>
+      <c r="B23" s="1">
+        <v>1700000.0</v>
+      </c>
+      <c r="C23" s="1">
+        <v>98.758</v>
+      </c>
+      <c r="D23" s="1">
+        <v>97.87029412</v>
+      </c>
+      <c r="E23" t="s">
+        <v>8</v>
+      </c>
+      <c r="F23">
+        <v>1.0</v>
+      </c>
+      <c r="G23" s="1">
+        <v>1663795.0</v>
+      </c>
+      <c r="H23" s="1">
+        <v>15091.0</v>
+      </c>
+      <c r="I23" s="1">
+        <v>0.90702280028489</v>
+      </c>
+      <c r="J23">
+        <v>0.46</v>
+      </c>
+      <c r="K23" t="s">
+        <v>94</v>
+      </c>
+      <c r="L23" s="1">
+        <v>1678886.0</v>
+      </c>
+      <c r="M23" s="1">
+        <v>1686710.66</v>
+      </c>
+      <c r="N23" s="1">
+        <v>0.78</v>
+      </c>
+      <c r="O23">
+        <v>1</v>
+      </c>
+      <c r="Z23" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="24" spans="1:26">
+      <c r="A24" t="s">
+        <v>96</v>
+      </c>
+      <c r="B24" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C24" s="1">
+        <v>107.089</v>
+      </c>
+      <c r="D24" s="1">
+        <v>103.75</v>
+      </c>
+      <c r="E24" t="s">
+        <v>8</v>
+      </c>
+      <c r="F24">
+        <v>1.0</v>
+      </c>
+      <c r="G24" s="1">
+        <v>726250.0</v>
+      </c>
+      <c r="H24" s="1">
+        <v>23373.0</v>
+      </c>
+      <c r="I24" s="1">
+        <v>3.218313253012</v>
+      </c>
+      <c r="J24">
+        <v>0.05</v>
+      </c>
+      <c r="K24">
+        <v>381.16</v>
+      </c>
+      <c r="L24" s="1">
+        <v>749623.0</v>
+      </c>
+      <c r="M24" s="1">
+        <v>750004.16</v>
+      </c>
+      <c r="N24" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O24">
+        <v>1</v>
+      </c>
+      <c r="Z24" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="25" spans="1:26">
+      <c r="A25" t="s">
+        <v>98</v>
+      </c>
+      <c r="B25" s="1">
+        <v>1300000.0</v>
+      </c>
+      <c r="C25" s="1">
+        <v>102.584</v>
+      </c>
+      <c r="D25" s="1">
+        <v>105.43894615</v>
+      </c>
+      <c r="E25" t="s">
+        <v>8</v>
+      </c>
+      <c r="F25">
+        <v>1.0</v>
+      </c>
+      <c r="G25" s="1">
+        <v>1370706.3</v>
+      </c>
+      <c r="H25" s="1">
+        <v>-37114.3</v>
+      </c>
+      <c r="I25" s="1">
+        <v>-2.7076770567116</v>
+      </c>
+      <c r="J25">
+        <v>3.71</v>
+      </c>
+      <c r="K25" t="s">
+        <v>99</v>
+      </c>
+      <c r="L25" s="1">
+        <v>1333592.0</v>
+      </c>
+      <c r="M25" s="1">
+        <v>1381781.04</v>
+      </c>
+      <c r="N25" s="1">
+        <v>0.64</v>
+      </c>
+      <c r="O25">
+        <v>1</v>
+      </c>
+      <c r="Z25" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="26" spans="1:26">
+      <c r="A26" t="s">
+        <v>101</v>
+      </c>
+      <c r="B26" s="1">
+        <v>2480000.0</v>
+      </c>
+      <c r="C26" s="1">
+        <v>99.768</v>
+      </c>
+      <c r="D26" s="1">
+        <v>99.65603468</v>
+      </c>
+      <c r="E26" t="s">
+        <v>8</v>
+      </c>
+      <c r="F26">
+        <v>1.0</v>
+      </c>
+      <c r="G26" s="1">
+        <v>2471469.66</v>
+      </c>
+      <c r="H26" s="1">
+        <v>2776.74</v>
+      </c>
+      <c r="I26" s="1">
+        <v>0.11235177372155</v>
+      </c>
+      <c r="J26">
+        <v>2.95</v>
+      </c>
+      <c r="K26" t="s">
+        <v>102</v>
+      </c>
+      <c r="L26" s="1">
+        <v>2474246.4</v>
+      </c>
+      <c r="M26" s="1">
+        <v>2547522.72</v>
+      </c>
+      <c r="N26" s="1">
+        <v>1.18</v>
+      </c>
+      <c r="O26">
+        <v>1</v>
+      </c>
+      <c r="Z26" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="27" spans="1:26">
+      <c r="A27" t="s">
+        <v>104</v>
+      </c>
+      <c r="B27" s="1">
+        <v>713000.0</v>
+      </c>
+      <c r="C27" s="1">
+        <v>90.013</v>
+      </c>
+      <c r="D27" s="1">
+        <v>98.844</v>
+      </c>
+      <c r="E27" t="s">
+        <v>8</v>
+      </c>
+      <c r="F27">
+        <v>1.0</v>
+      </c>
+      <c r="G27" s="1">
+        <v>704757.72</v>
+      </c>
+      <c r="H27" s="1">
+        <v>-62965.03</v>
+      </c>
+      <c r="I27" s="1">
+        <v>-8.9342802800372</v>
+      </c>
+      <c r="J27">
+        <v>1.0</v>
+      </c>
+      <c r="K27" t="s">
+        <v>105</v>
+      </c>
+      <c r="L27" s="1">
+        <v>641792.69</v>
+      </c>
+      <c r="M27" s="1">
+        <v>648937.34</v>
+      </c>
+      <c r="N27" s="1">
+        <v>0.3</v>
+      </c>
+      <c r="O27">
+        <v>1</v>
+      </c>
+      <c r="Z27" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="28" spans="1:26">
+      <c r="A28" t="s">
+        <v>107</v>
+      </c>
+      <c r="B28" s="1">
+        <v>281000.0</v>
+      </c>
+      <c r="C28" s="1">
+        <v>90.222</v>
+      </c>
+      <c r="D28" s="1">
+        <v>84.29</v>
+      </c>
+      <c r="E28" t="s">
+        <v>8</v>
+      </c>
+      <c r="F28">
+        <v>1.0</v>
+      </c>
+      <c r="G28" s="1">
+        <v>236854.9</v>
+      </c>
+      <c r="H28" s="1">
+        <v>16668.92</v>
+      </c>
+      <c r="I28" s="1">
+        <v>7.0376082572073</v>
+      </c>
+      <c r="J28">
+        <v>1.82</v>
+      </c>
+      <c r="K28" t="s">
+        <v>108</v>
+      </c>
+      <c r="L28" s="1">
+        <v>253523.82</v>
+      </c>
+      <c r="M28" s="1">
+        <v>258648.22</v>
+      </c>
+      <c r="N28" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O28">
+        <v>1</v>
+      </c>
+      <c r="Z28" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="29" spans="1:26">
+      <c r="A29" t="s">
+        <v>110</v>
+      </c>
+      <c r="B29" s="1">
+        <v>976000.0</v>
+      </c>
+      <c r="C29" s="1">
+        <v>101.01</v>
+      </c>
+      <c r="D29" s="1">
+        <v>99.658</v>
+      </c>
+      <c r="E29" t="s">
+        <v>8</v>
+      </c>
+      <c r="F29">
+        <v>1.0</v>
+      </c>
+      <c r="G29" s="1">
+        <v>972662.08</v>
+      </c>
+      <c r="H29" s="1">
+        <v>13195.52</v>
+      </c>
+      <c r="I29" s="1">
+        <v>1.3566397078007</v>
+      </c>
+      <c r="J29">
+        <v>0.38</v>
+      </c>
+      <c r="K29" t="s">
+        <v>111</v>
+      </c>
+      <c r="L29" s="1">
+        <v>985857.6</v>
+      </c>
+      <c r="M29" s="1">
+        <v>989534.54</v>
+      </c>
+      <c r="N29" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O29">
+        <v>1</v>
+      </c>
+      <c r="Z29" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="30" spans="1:26">
+      <c r="A30" t="s">
+        <v>113</v>
+      </c>
+      <c r="B30" s="1">
+        <v>287000.0</v>
+      </c>
+      <c r="C30" s="1">
+        <v>107.48</v>
+      </c>
+      <c r="D30" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E30" t="s">
+        <v>8</v>
+      </c>
+      <c r="F30">
+        <v>1.0</v>
+      </c>
+      <c r="G30" s="1">
+        <v>287000.0</v>
+      </c>
+      <c r="H30" s="1">
+        <v>21467.6</v>
+      </c>
+      <c r="I30" s="1">
+        <v>7.48</v>
+      </c>
+      <c r="J30">
+        <v>2.91</v>
+      </c>
+      <c r="K30" t="s">
+        <v>114</v>
+      </c>
+      <c r="L30" s="1">
+        <v>308467.6</v>
+      </c>
+      <c r="M30" s="1">
+        <v>316807.05</v>
+      </c>
+      <c r="N30" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O30">
+        <v>1</v>
+      </c>
+      <c r="Z30" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="31" spans="1:26">
+      <c r="A31" t="s">
+        <v>116</v>
+      </c>
+      <c r="B31" s="1">
+        <v>1100000.0</v>
+      </c>
+      <c r="C31" s="1">
+        <v>92.65</v>
+      </c>
+      <c r="D31" s="1">
+        <v>91.63853818</v>
+      </c>
+      <c r="E31" t="s">
+        <v>8</v>
+      </c>
+      <c r="F31">
+        <v>1.0</v>
+      </c>
+      <c r="G31" s="1">
+        <v>1008023.92</v>
+      </c>
+      <c r="H31" s="1">
+        <v>11126.08</v>
+      </c>
+      <c r="I31" s="1">
+        <v>1.1037515855775</v>
+      </c>
+      <c r="J31">
+        <v>0.89</v>
+      </c>
+      <c r="K31" t="s">
+        <v>117</v>
+      </c>
+      <c r="L31" s="1">
+        <v>1019150.0</v>
+      </c>
+      <c r="M31" s="1">
+        <v>1028974.66</v>
+      </c>
+      <c r="N31" s="1">
+        <v>0.48</v>
+      </c>
+      <c r="O31">
+        <v>1</v>
+      </c>
+      <c r="Z31" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="32" spans="1:26">
+      <c r="A32" t="s">
+        <v>119</v>
+      </c>
+      <c r="B32" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="C32" s="1">
+        <v>104.515</v>
+      </c>
+      <c r="D32" s="1">
+        <v>105.76</v>
+      </c>
+      <c r="E32" t="s">
+        <v>8</v>
+      </c>
+      <c r="F32">
+        <v>1.0</v>
+      </c>
+      <c r="G32" s="1">
+        <v>951840.0</v>
+      </c>
+      <c r="H32" s="1">
+        <v>-11205.0</v>
+      </c>
+      <c r="I32" s="1">
+        <v>-1.1771936459909</v>
+      </c>
+      <c r="J32">
+        <v>1.9</v>
+      </c>
+      <c r="K32" t="s">
+        <v>120</v>
+      </c>
+      <c r="L32" s="1">
+        <v>940635.0</v>
+      </c>
+      <c r="M32" s="1">
+        <v>957704.18</v>
+      </c>
+      <c r="N32" s="1">
+        <v>0.45</v>
+      </c>
+      <c r="O32">
+        <v>1</v>
+      </c>
+      <c r="Z32" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="33" spans="1:26">
+      <c r="A33" t="s">
+        <v>122</v>
+      </c>
+      <c r="B33" s="1">
+        <v>292000.0</v>
+      </c>
+      <c r="C33" s="1">
+        <v>100.505</v>
+      </c>
+      <c r="D33" s="1">
+        <v>99.607</v>
+      </c>
+      <c r="E33" t="s">
+        <v>8</v>
+      </c>
+      <c r="F33">
+        <v>1.0</v>
+      </c>
+      <c r="G33" s="1">
+        <v>290852.44</v>
+      </c>
+      <c r="H33" s="1">
+        <v>2622.16</v>
+      </c>
+      <c r="I33" s="1">
+        <v>0.90154306424247</v>
+      </c>
+      <c r="J33">
+        <v>1.48</v>
+      </c>
+      <c r="K33" t="s">
+        <v>123</v>
+      </c>
+      <c r="L33" s="1">
+        <v>293474.6</v>
+      </c>
+      <c r="M33" s="1">
+        <v>297794.6</v>
+      </c>
+      <c r="N33" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="O33">
+        <v>1</v>
+      </c>
+      <c r="Z33" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="34" spans="1:26">
+      <c r="A34" t="s">
+        <v>125</v>
+      </c>
+      <c r="B34" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="C34" s="1">
+        <v>100.013</v>
+      </c>
+      <c r="D34" s="1">
+        <v>100.23766667</v>
+      </c>
+      <c r="E34" t="s">
+        <v>8</v>
+      </c>
+      <c r="F34">
+        <v>1.0</v>
+      </c>
+      <c r="G34" s="1">
+        <v>902139.0</v>
+      </c>
+      <c r="H34" s="1">
+        <v>-2022.0</v>
+      </c>
+      <c r="I34" s="1">
+        <v>-0.22413397491961</v>
+      </c>
+      <c r="J34">
+        <v>0.16</v>
+      </c>
+      <c r="K34" t="s">
+        <v>126</v>
+      </c>
+      <c r="L34" s="1">
+        <v>900117.0</v>
+      </c>
+      <c r="M34" s="1">
+        <v>901584.12</v>
+      </c>
+      <c r="N34" s="1">
+        <v>0.42</v>
+      </c>
+      <c r="O34">
+        <v>1</v>
+      </c>
+      <c r="Z34" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="35" spans="1:26">
+      <c r="A35" t="s">
+        <v>128</v>
+      </c>
+      <c r="B35" s="1">
+        <v>1400000.0</v>
+      </c>
+      <c r="C35" s="1">
+        <v>101.405</v>
+      </c>
+      <c r="D35" s="1">
+        <v>99.834</v>
+      </c>
+      <c r="E35" t="s">
+        <v>8</v>
+      </c>
+      <c r="F35">
+        <v>1.0</v>
+      </c>
+      <c r="G35" s="1">
+        <v>1397676.0</v>
+      </c>
+      <c r="H35" s="1">
+        <v>21994.0</v>
+      </c>
+      <c r="I35" s="1">
+        <v>1.5736121962458</v>
+      </c>
+      <c r="J35">
+        <v>0.8</v>
+      </c>
+      <c r="K35" t="s">
+        <v>129</v>
+      </c>
+      <c r="L35" s="1">
+        <v>1419670.0</v>
+      </c>
+      <c r="M35" s="1">
+        <v>1430917.95</v>
+      </c>
+      <c r="N35" s="1">
+        <v>0.67</v>
+      </c>
+      <c r="O35">
+        <v>1</v>
+      </c>
+      <c r="Z35" t="s">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="36" spans="1:26">
+      <c r="A36" t="s">
+        <v>131</v>
+      </c>
+      <c r="B36" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C36" s="1">
+        <v>107.684</v>
+      </c>
+      <c r="D36" s="1">
+        <v>107.962</v>
+      </c>
+      <c r="E36" t="s">
+        <v>8</v>
+      </c>
+      <c r="F36">
+        <v>1.0</v>
+      </c>
+      <c r="G36" s="1">
+        <v>863696.0</v>
+      </c>
+      <c r="H36" s="1">
+        <v>-2224.0</v>
+      </c>
+      <c r="I36" s="1">
+        <v>-0.25749800855857</v>
+      </c>
+      <c r="J36">
+        <v>0.78</v>
+      </c>
+      <c r="K36" t="s">
+        <v>132</v>
+      </c>
+      <c r="L36" s="1">
+        <v>861472.0</v>
+      </c>
+      <c r="M36" s="1">
+        <v>867711.13</v>
+      </c>
+      <c r="N36" s="1">
+        <v>0.4</v>
+      </c>
+      <c r="O36">
+        <v>1</v>
+      </c>
+      <c r="Z36" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="37" spans="1:26">
+      <c r="A37" t="s">
+        <v>134</v>
+      </c>
+      <c r="B37" s="1">
+        <v>2000000.0</v>
+      </c>
+      <c r="C37" s="1">
+        <v>89.882</v>
+      </c>
+      <c r="D37" s="1">
+        <v>87.458688</v>
+      </c>
+      <c r="E37" t="s">
+        <v>8</v>
+      </c>
+      <c r="F37">
+        <v>1.0</v>
+      </c>
+      <c r="G37" s="1">
+        <v>1749173.76</v>
+      </c>
+      <c r="H37" s="1">
+        <v>48466.24</v>
+      </c>
+      <c r="I37" s="1">
+        <v>2.7708076297692</v>
+      </c>
+      <c r="J37">
+        <v>0.11</v>
+      </c>
+      <c r="K37" t="s">
+        <v>135</v>
+      </c>
+      <c r="L37" s="1">
+        <v>1797640.0</v>
+      </c>
+      <c r="M37" s="1">
+        <v>1799874.19</v>
+      </c>
+      <c r="N37" s="1">
+        <v>0.84</v>
+      </c>
+      <c r="O37">
+        <v>1</v>
+      </c>
+      <c r="Z37" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="38" spans="1:26">
+      <c r="A38" t="s">
+        <v>137</v>
+      </c>
+      <c r="B38" s="1">
+        <v>1045000.0</v>
+      </c>
+      <c r="C38" s="1">
+        <v>101.452</v>
+      </c>
+      <c r="D38" s="1">
+        <v>99.298</v>
+      </c>
+      <c r="E38" t="s">
+        <v>8</v>
+      </c>
+      <c r="F38">
+        <v>1.0</v>
+      </c>
+      <c r="G38" s="1">
+        <v>1037664.1</v>
+      </c>
+      <c r="H38" s="1">
+        <v>22509.3</v>
+      </c>
+      <c r="I38" s="1">
+        <v>2.1692279804226</v>
+      </c>
+      <c r="J38">
+        <v>0.94</v>
+      </c>
+      <c r="K38" t="s">
+        <v>138</v>
+      </c>
+      <c r="L38" s="1">
+        <v>1060173.4</v>
+      </c>
+      <c r="M38" s="1">
+        <v>1070047.22</v>
+      </c>
+      <c r="N38" s="1">
+        <v>0.5</v>
+      </c>
+      <c r="O38">
+        <v>1</v>
+      </c>
+      <c r="Z38" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="39" spans="1:26">
+      <c r="A39" t="s">
+        <v>140</v>
+      </c>
+      <c r="B39" s="1">
+        <v>1685000.0</v>
+      </c>
+      <c r="C39" s="1">
+        <v>99.465</v>
+      </c>
+      <c r="D39" s="1">
+        <v>99.459</v>
+      </c>
+      <c r="E39" t="s">
+        <v>8</v>
+      </c>
+      <c r="F39">
+        <v>1.0</v>
+      </c>
+      <c r="G39" s="1">
+        <v>1675884.15</v>
+      </c>
+      <c r="H39" s="1">
+        <v>101.1</v>
+      </c>
+      <c r="I39" s="1">
+        <v>0.0060326365638102</v>
+      </c>
+      <c r="J39">
+        <v>1.53</v>
+      </c>
+      <c r="K39" t="s">
+        <v>141</v>
+      </c>
+      <c r="L39" s="1">
+        <v>1675985.25</v>
+      </c>
+      <c r="M39" s="1">
+        <v>1701791.14</v>
+      </c>
+      <c r="N39" s="1">
+        <v>0.79</v>
+      </c>
+      <c r="O39">
+        <v>1</v>
+      </c>
+      <c r="Z39" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="40" spans="1:26">
+      <c r="A40" t="s">
+        <v>143</v>
+      </c>
+      <c r="B40" s="1">
+        <v>1300000.0</v>
+      </c>
+      <c r="C40" s="1">
+        <v>98.986</v>
+      </c>
+      <c r="D40" s="1">
+        <v>99.292</v>
+      </c>
+      <c r="E40" t="s">
+        <v>8</v>
+      </c>
+      <c r="F40">
+        <v>1.0</v>
+      </c>
+      <c r="G40" s="1">
+        <v>1290796.0</v>
+      </c>
+      <c r="H40" s="1">
+        <v>-3978.0</v>
+      </c>
+      <c r="I40" s="1">
+        <v>-0.3081819280506</v>
+      </c>
+      <c r="J40">
+        <v>1.53</v>
+      </c>
+      <c r="K40" t="s">
+        <v>144</v>
+      </c>
+      <c r="L40" s="1">
+        <v>1286818.0</v>
+      </c>
+      <c r="M40" s="1">
+        <v>1306763.21</v>
+      </c>
+      <c r="N40" s="1">
+        <v>0.61</v>
+      </c>
+      <c r="O40">
+        <v>1</v>
+      </c>
+      <c r="Z40" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="41" spans="1:26">
+      <c r="A41" t="s">
+        <v>146</v>
+      </c>
+      <c r="B41" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="C41" s="1">
+        <v>104.291</v>
+      </c>
+      <c r="D41" s="1">
+        <v>104.31933333</v>
+      </c>
+      <c r="E41" t="s">
+        <v>8</v>
+      </c>
+      <c r="F41">
+        <v>1.0</v>
+      </c>
+      <c r="G41" s="1">
+        <v>938874.0</v>
+      </c>
+      <c r="H41" s="1">
+        <v>-255.0</v>
+      </c>
+      <c r="I41" s="1">
+        <v>-0.027160194019645</v>
+      </c>
+      <c r="J41">
+        <v>0.41</v>
+      </c>
+      <c r="K41" t="s">
+        <v>147</v>
+      </c>
+      <c r="L41" s="1">
+        <v>938619.0</v>
+      </c>
+      <c r="M41" s="1">
+        <v>942297.66</v>
+      </c>
+      <c r="N41" s="1">
+        <v>0.44</v>
+      </c>
+      <c r="O41">
+        <v>1</v>
+      </c>
+      <c r="Z41" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="42" spans="1:26">
+      <c r="A42" t="s">
+        <v>149</v>
+      </c>
+      <c r="B42" s="1">
+        <v>1500000.0</v>
+      </c>
+      <c r="C42" s="1">
+        <v>99.7</v>
+      </c>
+      <c r="D42" s="1">
+        <v>99.933</v>
+      </c>
+      <c r="E42" t="s">
+        <v>8</v>
+      </c>
+      <c r="F42">
+        <v>1.0</v>
+      </c>
+      <c r="G42" s="1">
+        <v>1498995.0</v>
+      </c>
+      <c r="H42" s="1">
+        <v>-3495.0</v>
+      </c>
+      <c r="I42" s="1">
+        <v>-0.23315621466382</v>
+      </c>
+      <c r="J42">
+        <v>1.2</v>
+      </c>
+      <c r="K42" t="s">
+        <v>150</v>
+      </c>
+      <c r="L42" s="1">
+        <v>1495500.0</v>
+      </c>
+      <c r="M42" s="1">
+        <v>1513530.82</v>
+      </c>
+      <c r="N42" s="1">
+        <v>0.7</v>
+      </c>
+      <c r="O42">
+        <v>1</v>
+      </c>
+      <c r="Z42" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="43" spans="1:26">
+      <c r="A43" t="s">
+        <v>152</v>
+      </c>
+      <c r="B43" s="1">
+        <v>1400000.0</v>
+      </c>
+      <c r="C43" s="1">
+        <v>100.192</v>
+      </c>
+      <c r="D43" s="1">
+        <v>100.91</v>
+      </c>
+      <c r="E43" t="s">
+        <v>8</v>
+      </c>
+      <c r="F43">
+        <v>1.0</v>
+      </c>
+      <c r="G43" s="1">
+        <v>1412740.0</v>
+      </c>
+      <c r="H43" s="1">
+        <v>-10052.0</v>
+      </c>
+      <c r="I43" s="1">
+        <v>-0.7115251213953</v>
+      </c>
+      <c r="J43">
+        <v>0.31</v>
+      </c>
+      <c r="K43" t="s">
+        <v>153</v>
+      </c>
+      <c r="L43" s="1">
+        <v>1402688.0</v>
+      </c>
+      <c r="M43" s="1">
+        <v>1406959.92</v>
+      </c>
+      <c r="N43" s="1">
+        <v>0.65</v>
+      </c>
+      <c r="O43">
+        <v>1</v>
+      </c>
+      <c r="Z43" t="s">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="44" spans="1:26">
+      <c r="A44" t="s">
+        <v>155</v>
+      </c>
+      <c r="B44" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="C44" s="1">
+        <v>99.331</v>
+      </c>
+      <c r="D44" s="1">
+        <v>99.8407</v>
+      </c>
+      <c r="E44" t="s">
+        <v>8</v>
+      </c>
+      <c r="F44">
+        <v>1.0</v>
+      </c>
+      <c r="G44" s="1">
+        <v>998407.0</v>
+      </c>
+      <c r="H44" s="1">
+        <v>-5097.0</v>
+      </c>
+      <c r="I44" s="1">
+        <v>-0.51051324760343</v>
+      </c>
+      <c r="J44">
+        <v>2.14</v>
+      </c>
+      <c r="K44" t="s">
+        <v>156</v>
+      </c>
+      <c r="L44" s="1">
+        <v>993310.0</v>
+      </c>
+      <c r="M44" s="1">
+        <v>1014685.78</v>
+      </c>
+      <c r="N44" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="O44">
+        <v>1</v>
+      </c>
+      <c r="Z44" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="45" spans="1:26">
+      <c r="A45" t="s">
+        <v>158</v>
+      </c>
+      <c r="B45" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C45" s="1">
+        <v>101.639</v>
+      </c>
+      <c r="D45" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E45" t="s">
+        <v>8</v>
+      </c>
+      <c r="F45">
+        <v>1.0</v>
+      </c>
+      <c r="G45" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="H45" s="1">
+        <v>13112.0</v>
+      </c>
+      <c r="I45" s="1">
+        <v>1.639</v>
+      </c>
+      <c r="J45">
+        <v>0.41</v>
+      </c>
+      <c r="K45" t="s">
+        <v>159</v>
+      </c>
+      <c r="L45" s="1">
+        <v>813112.0</v>
+      </c>
+      <c r="M45" s="1">
+        <v>816401.34</v>
+      </c>
+      <c r="N45" s="1">
+        <v>0.38</v>
+      </c>
+      <c r="O45">
+        <v>1</v>
+      </c>
+      <c r="Z45" t="s">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="46" spans="1:26">
+      <c r="A46" t="s">
+        <v>161</v>
+      </c>
+      <c r="B46" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="C46" s="1">
+        <v>105.739</v>
+      </c>
+      <c r="D46" s="1">
+        <v>99.922</v>
+      </c>
+      <c r="E46" t="s">
+        <v>8</v>
+      </c>
+      <c r="F46">
+        <v>1.0</v>
+      </c>
+      <c r="G46" s="1">
+        <v>899298.0</v>
+      </c>
+      <c r="H46" s="1">
+        <v>52353.0</v>
+      </c>
+      <c r="I46" s="1">
+        <v>5.8215408018254</v>
+      </c>
+      <c r="J46">
+        <v>2.98</v>
+      </c>
+      <c r="K46" t="s">
+        <v>162</v>
+      </c>
+      <c r="L46" s="1">
+        <v>951651.0</v>
+      </c>
+      <c r="M46" s="1">
+        <v>978472.23</v>
+      </c>
+      <c r="N46" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O46">
+        <v>1</v>
+      </c>
+      <c r="Z46" t="s">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="47" spans="1:26">
+      <c r="A47" t="s">
+        <v>164</v>
+      </c>
+      <c r="B47" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C47" s="1">
+        <v>109.252</v>
+      </c>
+      <c r="D47" s="1">
+        <v>109.825</v>
+      </c>
+      <c r="E47" t="s">
+        <v>8</v>
+      </c>
+      <c r="F47">
+        <v>1.0</v>
+      </c>
+      <c r="G47" s="1">
+        <v>878600.0</v>
+      </c>
+      <c r="H47" s="1">
+        <v>-4584.0</v>
+      </c>
+      <c r="I47" s="1">
+        <v>-0.52173913043478</v>
+      </c>
+      <c r="J47">
+        <v>0.38</v>
+      </c>
+      <c r="K47" t="s">
+        <v>165</v>
+      </c>
+      <c r="L47" s="1">
+        <v>874016.0</v>
+      </c>
+      <c r="M47" s="1">
+        <v>877078.84</v>
+      </c>
+      <c r="N47" s="1">
+        <v>0.41</v>
+      </c>
+      <c r="O47">
+        <v>1</v>
+      </c>
+      <c r="Z47" t="s">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="48" spans="1:26">
+      <c r="A48" t="s">
+        <v>167</v>
+      </c>
+      <c r="B48" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="C48" s="1">
+        <v>106.653</v>
+      </c>
+      <c r="D48" s="1">
+        <v>107.84</v>
+      </c>
+      <c r="E48" t="s">
+        <v>8</v>
+      </c>
+      <c r="F48">
+        <v>1.0</v>
+      </c>
+      <c r="G48" s="1">
+        <v>1078400.0</v>
+      </c>
+      <c r="H48" s="1">
+        <v>-11870.0</v>
+      </c>
+      <c r="I48" s="1">
+        <v>-1.1007047477745</v>
+      </c>
+      <c r="J48">
+        <v>2.95</v>
+      </c>
+      <c r="K48" t="s">
+        <v>168</v>
+      </c>
+      <c r="L48" s="1">
+        <v>1066530.0</v>
+      </c>
+      <c r="M48" s="1">
+        <v>1096071.1</v>
+      </c>
+      <c r="N48" s="1">
+        <v>0.51</v>
+      </c>
+      <c r="O48">
+        <v>1</v>
+      </c>
+      <c r="Z48" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="49" spans="1:26">
+      <c r="A49" t="s">
+        <v>170</v>
+      </c>
+      <c r="B49" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C49" s="1">
+        <v>90.166</v>
+      </c>
+      <c r="D49" s="1">
+        <v>88.7895</v>
+      </c>
+      <c r="E49" t="s">
+        <v>8</v>
+      </c>
+      <c r="F49">
+        <v>1.0</v>
+      </c>
+      <c r="G49" s="1">
+        <v>710316.0</v>
+      </c>
+      <c r="H49" s="1">
+        <v>11012.0</v>
+      </c>
+      <c r="I49" s="1">
+        <v>1.5502959246307</v>
+      </c>
+      <c r="J49">
+        <v>1.51</v>
+      </c>
+      <c r="K49" t="s">
+        <v>171</v>
+      </c>
+      <c r="L49" s="1">
+        <v>721328.0</v>
+      </c>
+      <c r="M49" s="1">
+        <v>733437.59</v>
+      </c>
+      <c r="N49" s="1">
+        <v>0.34</v>
+      </c>
+      <c r="O49">
+        <v>1</v>
+      </c>
+      <c r="Z49" t="s">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="50" spans="1:26">
+      <c r="A50" t="s">
+        <v>173</v>
+      </c>
+      <c r="B50" s="1">
+        <v>2200000.0</v>
+      </c>
+      <c r="C50" s="1">
+        <v>101.045</v>
+      </c>
+      <c r="D50" s="1">
+        <v>101.79480909</v>
+      </c>
+      <c r="E50" t="s">
+        <v>8</v>
+      </c>
+      <c r="F50">
+        <v>1.0</v>
+      </c>
+      <c r="G50" s="1">
+        <v>2239485.8</v>
+      </c>
+      <c r="H50" s="1">
+        <v>-16495.8</v>
+      </c>
+      <c r="I50" s="1">
+        <v>-0.73658872943066</v>
+      </c>
+      <c r="J50">
+        <v>1.76</v>
+      </c>
+      <c r="K50" t="s">
+        <v>174</v>
+      </c>
+      <c r="L50" s="1">
+        <v>2222990.0</v>
+      </c>
+      <c r="M50" s="1">
+        <v>2261806.44</v>
+      </c>
+      <c r="N50" s="1">
+        <v>1.05</v>
+      </c>
+      <c r="O50">
+        <v>1</v>
+      </c>
+      <c r="Z50" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="51" spans="1:26">
+      <c r="A51" t="s">
+        <v>176</v>
+      </c>
+      <c r="B51" s="1">
+        <v>921000.0</v>
+      </c>
+      <c r="C51" s="1">
+        <v>98.898</v>
+      </c>
+      <c r="D51" s="1">
+        <v>99.528</v>
+      </c>
+      <c r="E51" t="s">
+        <v>8</v>
+      </c>
+      <c r="F51">
+        <v>1.0</v>
+      </c>
+      <c r="G51" s="1">
+        <v>916652.88</v>
+      </c>
+      <c r="H51" s="1">
+        <v>-5802.3</v>
+      </c>
+      <c r="I51" s="1">
+        <v>-0.63298770195322</v>
+      </c>
+      <c r="J51">
+        <v>2.08</v>
+      </c>
+      <c r="K51" t="s">
+        <v>177</v>
+      </c>
+      <c r="L51" s="1">
+        <v>910850.58</v>
+      </c>
+      <c r="M51" s="1">
+        <v>930011.8</v>
+      </c>
+      <c r="N51" s="1">
+        <v>0.43</v>
+      </c>
+      <c r="O51">
+        <v>1</v>
+      </c>
+      <c r="Z51" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="52" spans="1:26">
+      <c r="A52" t="s">
+        <v>179</v>
+      </c>
+      <c r="B52" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="C52" s="1">
+        <v>98.822</v>
+      </c>
+      <c r="D52" s="1">
+        <v>99.46</v>
+      </c>
+      <c r="E52" t="s">
+        <v>8</v>
+      </c>
+      <c r="F52">
+        <v>1.0</v>
+      </c>
+      <c r="G52" s="1">
+        <v>895140.0</v>
+      </c>
+      <c r="H52" s="1">
+        <v>-5742.0</v>
+      </c>
+      <c r="I52" s="1">
+        <v>-0.64146390508747</v>
+      </c>
+      <c r="J52">
+        <v>2.52</v>
+      </c>
+      <c r="K52" t="s">
+        <v>180</v>
+      </c>
+      <c r="L52" s="1">
+        <v>889398.0</v>
+      </c>
+      <c r="M52" s="1">
+        <v>912033.62</v>
+      </c>
+      <c r="N52" s="1">
+        <v>0.42</v>
+      </c>
+      <c r="O52">
+        <v>1</v>
+      </c>
+      <c r="Z52" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="53" spans="1:26">
+      <c r="A53" t="s">
+        <v>182</v>
+      </c>
+      <c r="B53" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C53" s="1">
+        <v>99.312</v>
+      </c>
+      <c r="D53" s="1">
+        <v>100.45</v>
+      </c>
+      <c r="E53" t="s">
+        <v>8</v>
+      </c>
+      <c r="F53">
+        <v>1.0</v>
+      </c>
+      <c r="G53" s="1">
+        <v>703150.0</v>
+      </c>
+      <c r="H53" s="1">
+        <v>-7966.0</v>
+      </c>
+      <c r="I53" s="1">
+        <v>-1.1329019412643</v>
+      </c>
+      <c r="J53">
+        <v>0.5</v>
+      </c>
+      <c r="K53" t="s">
+        <v>183</v>
+      </c>
+      <c r="L53" s="1">
+        <v>695184.0</v>
+      </c>
+      <c r="M53" s="1">
+        <v>698676.81</v>
+      </c>
+      <c r="N53" s="1">
+        <v>0.32</v>
+      </c>
+      <c r="O53">
+        <v>1</v>
+      </c>
+      <c r="Z53" t="s">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="54" spans="1:26">
+      <c r="A54" t="s">
+        <v>185</v>
+      </c>
+      <c r="B54" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="C54" s="1">
+        <v>109.598</v>
+      </c>
+      <c r="D54" s="1">
+        <v>109.11</v>
+      </c>
+      <c r="E54" t="s">
+        <v>8</v>
+      </c>
+      <c r="F54">
+        <v>1.0</v>
+      </c>
+      <c r="G54" s="1">
+        <v>1091100.0</v>
+      </c>
+      <c r="H54" s="1">
+        <v>4880.0</v>
+      </c>
+      <c r="I54" s="1">
+        <v>0.44725506369719</v>
+      </c>
+      <c r="J54">
+        <v>1.55</v>
+      </c>
+      <c r="K54" t="s">
+        <v>186</v>
+      </c>
+      <c r="L54" s="1">
+        <v>1095980.0</v>
+      </c>
+      <c r="M54" s="1">
+        <v>1111433.3</v>
+      </c>
+      <c r="N54" s="1">
+        <v>0.52</v>
+      </c>
+      <c r="O54">
+        <v>1</v>
+      </c>
+      <c r="Z54" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="55" spans="1:26">
+      <c r="A55" t="s">
+        <v>188</v>
+      </c>
+      <c r="B55" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C55" s="1">
+        <v>96.791</v>
+      </c>
+      <c r="D55" s="1">
+        <v>99.077</v>
+      </c>
+      <c r="E55" t="s">
+        <v>8</v>
+      </c>
+      <c r="F55">
+        <v>1.0</v>
+      </c>
+      <c r="G55" s="1">
+        <v>792616.0</v>
+      </c>
+      <c r="H55" s="1">
+        <v>-18288.0</v>
+      </c>
+      <c r="I55" s="1">
+        <v>-2.3072963452668</v>
+      </c>
+      <c r="J55">
+        <v>2.67</v>
+      </c>
+      <c r="K55" t="s">
+        <v>189</v>
+      </c>
+      <c r="L55" s="1">
+        <v>774328.0</v>
+      </c>
+      <c r="M55" s="1">
+        <v>795654.03</v>
+      </c>
+      <c r="N55" s="1">
+        <v>0.37</v>
+      </c>
+      <c r="O55">
+        <v>1</v>
+      </c>
+      <c r="Z55" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="56" spans="1:26">
+      <c r="A56" t="s">
+        <v>191</v>
+      </c>
+      <c r="B56" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="C56" s="1">
+        <v>105.555</v>
+      </c>
+      <c r="D56" s="1">
+        <v>104.92</v>
+      </c>
+      <c r="E56" t="s">
+        <v>8</v>
+      </c>
+      <c r="F56">
+        <v>1.0</v>
+      </c>
+      <c r="G56" s="1">
+        <v>1049200.0</v>
+      </c>
+      <c r="H56" s="1">
+        <v>6350.0</v>
+      </c>
+      <c r="I56" s="1">
+        <v>0.60522302706824</v>
+      </c>
+      <c r="J56">
+        <v>2.63</v>
+      </c>
+      <c r="K56" t="s">
+        <v>192</v>
+      </c>
+      <c r="L56" s="1">
+        <v>1055550.0</v>
+      </c>
+      <c r="M56" s="1">
+        <v>1081810.27</v>
+      </c>
+      <c r="N56" s="1">
+        <v>0.5</v>
+      </c>
+      <c r="O56">
+        <v>1</v>
+      </c>
+      <c r="Z56" t="s">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="57" spans="1:26">
+      <c r="A57" t="s">
+        <v>194</v>
+      </c>
+      <c r="B57" s="1">
+        <v>1250000.0</v>
+      </c>
+      <c r="C57" s="1">
+        <v>104.262</v>
+      </c>
+      <c r="D57" s="1">
+        <v>100.8613224</v>
+      </c>
+      <c r="E57" t="s">
+        <v>8</v>
+      </c>
+      <c r="F57">
+        <v>1.0</v>
+      </c>
+      <c r="G57" s="1">
+        <v>1260766.53</v>
+      </c>
+      <c r="H57" s="1">
+        <v>42508.47</v>
+      </c>
+      <c r="I57" s="1">
+        <v>3.3716369358251</v>
+      </c>
+      <c r="J57">
+        <v>1.24</v>
+      </c>
+      <c r="K57" t="s">
+        <v>195</v>
+      </c>
+      <c r="L57" s="1">
+        <v>1303275.0</v>
+      </c>
+      <c r="M57" s="1">
+        <v>1318728.77</v>
+      </c>
+      <c r="N57" s="1">
+        <v>0.61</v>
+      </c>
+      <c r="O57">
+        <v>1</v>
+      </c>
+      <c r="Z57" t="s">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="58" spans="1:26">
+      <c r="A58" t="s">
+        <v>197</v>
+      </c>
+      <c r="B58" s="1">
+        <v>596000.0</v>
+      </c>
+      <c r="C58" s="1">
+        <v>100.304</v>
+      </c>
+      <c r="D58" s="1">
+        <v>99.254</v>
+      </c>
+      <c r="E58" t="s">
+        <v>8</v>
+      </c>
+      <c r="F58">
+        <v>1.0</v>
+      </c>
+      <c r="G58" s="1">
+        <v>591553.84</v>
+      </c>
+      <c r="H58" s="1">
+        <v>6258.0</v>
+      </c>
+      <c r="I58" s="1">
+        <v>1.0578918733754</v>
+      </c>
+      <c r="J58">
+        <v>0.2</v>
+      </c>
+      <c r="K58" t="s">
+        <v>198</v>
+      </c>
+      <c r="L58" s="1">
+        <v>597811.84</v>
+      </c>
+      <c r="M58" s="1">
+        <v>599024.25</v>
+      </c>
+      <c r="N58" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O58">
+        <v>1</v>
+      </c>
+      <c r="Z58" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="59" spans="1:26">
+      <c r="A59" t="s">
+        <v>200</v>
+      </c>
+      <c r="B59" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C59" s="1">
+        <v>104.608</v>
+      </c>
+      <c r="D59" s="1">
+        <v>99.961</v>
+      </c>
+      <c r="E59" t="s">
+        <v>8</v>
+      </c>
+      <c r="F59">
+        <v>1.0</v>
+      </c>
+      <c r="G59" s="1">
+        <v>699727.0</v>
+      </c>
+      <c r="H59" s="1">
+        <v>32529.0</v>
+      </c>
+      <c r="I59" s="1">
+        <v>4.6488130370845</v>
+      </c>
+      <c r="J59">
+        <v>4.66</v>
+      </c>
+      <c r="K59" t="s">
+        <v>201</v>
+      </c>
+      <c r="L59" s="1">
+        <v>732256.0</v>
+      </c>
+      <c r="M59" s="1">
+        <v>764885.11</v>
+      </c>
+      <c r="N59" s="1">
+        <v>0.36</v>
+      </c>
+      <c r="O59">
+        <v>1</v>
+      </c>
+      <c r="Z59" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="60" spans="1:26">
+      <c r="A60" t="s">
+        <v>203</v>
+      </c>
+      <c r="B60" s="1">
+        <v>1194000.0</v>
+      </c>
+      <c r="C60" s="1">
+        <v>102.399</v>
+      </c>
+      <c r="D60" s="1">
+        <v>100.42909715</v>
+      </c>
+      <c r="E60" t="s">
+        <v>8</v>
+      </c>
+      <c r="F60">
+        <v>1.0</v>
+      </c>
+      <c r="G60" s="1">
+        <v>1199123.42</v>
+      </c>
+      <c r="H60" s="1">
+        <v>23520.64</v>
+      </c>
+      <c r="I60" s="1">
+        <v>1.9614861662864</v>
+      </c>
+      <c r="J60">
+        <v>0.99</v>
+      </c>
+      <c r="K60" t="s">
+        <v>204</v>
+      </c>
+      <c r="L60" s="1">
+        <v>1222644.06</v>
+      </c>
+      <c r="M60" s="1">
+        <v>1234420.5</v>
+      </c>
+      <c r="N60" s="1">
+        <v>0.57</v>
+      </c>
+      <c r="O60">
+        <v>1</v>
+      </c>
+      <c r="Z60" t="s">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="61" spans="1:26">
+      <c r="A61" t="s">
+        <v>206</v>
+      </c>
+      <c r="B61" s="1">
+        <v>517000.0</v>
+      </c>
+      <c r="C61" s="1">
+        <v>98.745</v>
+      </c>
+      <c r="D61" s="1">
+        <v>99.702</v>
+      </c>
+      <c r="E61" t="s">
+        <v>8</v>
+      </c>
+      <c r="F61">
+        <v>1.0</v>
+      </c>
+      <c r="G61" s="1">
+        <v>515459.34</v>
+      </c>
+      <c r="H61" s="1">
+        <v>-4947.69</v>
+      </c>
+      <c r="I61" s="1">
+        <v>-0.95986038394415</v>
+      </c>
+      <c r="J61">
+        <v>2.47</v>
+      </c>
+      <c r="K61" t="s">
+        <v>207</v>
+      </c>
+      <c r="L61" s="1">
+        <v>510511.65</v>
+      </c>
+      <c r="M61" s="1">
+        <v>523263.14</v>
+      </c>
+      <c r="N61" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O61">
+        <v>1</v>
+      </c>
+      <c r="Z61" t="s">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="62" spans="1:26">
+      <c r="A62" t="s">
+        <v>209</v>
+      </c>
+      <c r="B62" s="1">
+        <v>1400000.0</v>
+      </c>
+      <c r="C62" s="1">
+        <v>102.326</v>
+      </c>
+      <c r="D62" s="1">
+        <v>101.58528571</v>
+      </c>
+      <c r="E62" t="s">
+        <v>8</v>
+      </c>
+      <c r="F62">
+        <v>1.0</v>
+      </c>
+      <c r="G62" s="1">
+        <v>1422194.0</v>
+      </c>
+      <c r="H62" s="1">
+        <v>10370.0</v>
+      </c>
+      <c r="I62" s="1">
+        <v>0.7291550941714</v>
+      </c>
+      <c r="J62">
+        <v>3.82</v>
+      </c>
+      <c r="K62" t="s">
+        <v>210</v>
+      </c>
+      <c r="L62" s="1">
+        <v>1432564.0</v>
+      </c>
+      <c r="M62" s="1">
+        <v>1486109.21</v>
+      </c>
+      <c r="N62" s="1">
+        <v>0.69</v>
+      </c>
+      <c r="O62">
+        <v>1</v>
+      </c>
+      <c r="Z62" t="s">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="63" spans="1:26">
+      <c r="A63" t="s">
+        <v>212</v>
+      </c>
+      <c r="B63" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="C63" s="1">
+        <v>100.7</v>
+      </c>
+      <c r="D63" s="1">
+        <v>99.05583333</v>
+      </c>
+      <c r="E63" t="s">
+        <v>8</v>
+      </c>
+      <c r="F63">
+        <v>1.0</v>
+      </c>
+      <c r="G63" s="1">
+        <v>891502.5</v>
+      </c>
+      <c r="H63" s="1">
+        <v>14797.5</v>
+      </c>
+      <c r="I63" s="1">
+        <v>1.6598383066789</v>
+      </c>
+      <c r="J63">
+        <v>0.77</v>
+      </c>
+      <c r="K63" t="s">
+        <v>213</v>
+      </c>
+      <c r="L63" s="1">
+        <v>906300.0</v>
+      </c>
+      <c r="M63" s="1">
+        <v>913207.19</v>
+      </c>
+      <c r="N63" s="1">
+        <v>0.42</v>
+      </c>
+      <c r="O63">
+        <v>1</v>
+      </c>
+      <c r="Z63" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="64" spans="1:26">
+      <c r="A64" t="s">
+        <v>215</v>
+      </c>
+      <c r="B64" s="1">
+        <v>1100000.0</v>
+      </c>
+      <c r="C64" s="1">
+        <v>99.369</v>
+      </c>
+      <c r="D64" s="1">
+        <v>99.12791364</v>
+      </c>
+      <c r="E64" t="s">
+        <v>8</v>
+      </c>
+      <c r="F64">
+        <v>1.0</v>
+      </c>
+      <c r="G64" s="1">
+        <v>1090407.05</v>
+      </c>
+      <c r="H64" s="1">
+        <v>2651.95</v>
+      </c>
+      <c r="I64" s="1">
+        <v>0.24320734169868</v>
+      </c>
+      <c r="J64">
+        <v>0.39</v>
+      </c>
+      <c r="K64" t="s">
+        <v>216</v>
+      </c>
+      <c r="L64" s="1">
+        <v>1093059.0</v>
+      </c>
+      <c r="M64" s="1">
+        <v>1097297.01</v>
+      </c>
+      <c r="N64" s="1">
+        <v>0.51</v>
+      </c>
+      <c r="O64">
+        <v>1</v>
+      </c>
+      <c r="Z64" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="65" spans="1:26">
+      <c r="A65" t="s">
+        <v>218</v>
+      </c>
+      <c r="B65" s="1">
+        <v>2000000.0</v>
+      </c>
+      <c r="C65" s="1">
+        <v>100.749</v>
+      </c>
+      <c r="D65" s="1">
+        <v>100.3119</v>
+      </c>
+      <c r="E65" t="s">
+        <v>8</v>
+      </c>
+      <c r="F65">
+        <v>1.0</v>
+      </c>
+      <c r="G65" s="1">
+        <v>2006238.0</v>
+      </c>
+      <c r="H65" s="1">
+        <v>8742.0</v>
+      </c>
+      <c r="I65" s="1">
+        <v>0.43574092405786</v>
+      </c>
+      <c r="J65">
+        <v>0.43</v>
+      </c>
+      <c r="K65" t="s">
+        <v>219</v>
+      </c>
+      <c r="L65" s="1">
+        <v>2014980.0</v>
+      </c>
+      <c r="M65" s="1">
+        <v>2023569.04</v>
+      </c>
+      <c r="N65" s="1">
+        <v>0.94</v>
+      </c>
+      <c r="O65">
+        <v>1</v>
+      </c>
+      <c r="Z65" t="s">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="66" spans="1:26">
+      <c r="A66" t="s">
+        <v>221</v>
+      </c>
+      <c r="B66" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C66" s="1">
+        <v>104.914</v>
+      </c>
+      <c r="D66" s="1">
+        <v>99.661</v>
+      </c>
+      <c r="E66" t="s">
+        <v>8</v>
+      </c>
+      <c r="F66">
+        <v>1.0</v>
+      </c>
+      <c r="G66" s="1">
+        <v>398644.0</v>
+      </c>
+      <c r="H66" s="1">
+        <v>21012.0</v>
+      </c>
+      <c r="I66" s="1">
+        <v>5.2708682433449</v>
+      </c>
+      <c r="J66">
+        <v>0.32</v>
+      </c>
+      <c r="K66" t="s">
+        <v>222</v>
+      </c>
+      <c r="L66" s="1">
+        <v>419656.0</v>
+      </c>
+      <c r="M66" s="1">
+        <v>420923.12</v>
+      </c>
+      <c r="N66" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O66">
+        <v>1</v>
+      </c>
+      <c r="Z66" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="67" spans="1:26">
+      <c r="A67" t="s">
+        <v>224</v>
+      </c>
+      <c r="B67" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C67" s="1">
+        <v>101.538</v>
+      </c>
+      <c r="D67" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E67" t="s">
+        <v>8</v>
+      </c>
+      <c r="F67">
+        <v>1.0</v>
+      </c>
+      <c r="G67" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="H67" s="1">
+        <v>10766.0</v>
+      </c>
+      <c r="I67" s="1">
+        <v>1.538</v>
+      </c>
+      <c r="J67">
+        <v>0.23</v>
+      </c>
+      <c r="K67" t="s">
+        <v>225</v>
+      </c>
+      <c r="L67" s="1">
+        <v>710766.0</v>
+      </c>
+      <c r="M67" s="1">
+        <v>712343.4</v>
+      </c>
+      <c r="N67" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O67">
+        <v>1</v>
+      </c>
+      <c r="Z67" t="s">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="68" spans="1:26">
+      <c r="A68" t="s">
+        <v>227</v>
+      </c>
+      <c r="B68" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C68" s="1">
+        <v>106.146</v>
+      </c>
+      <c r="D68" s="1">
+        <v>107.34</v>
+      </c>
+      <c r="E68" t="s">
+        <v>8</v>
+      </c>
+      <c r="F68">
+        <v>1.0</v>
+      </c>
+      <c r="G68" s="1">
+        <v>858720.0</v>
+      </c>
+      <c r="H68" s="1">
+        <v>-9552.0</v>
+      </c>
+      <c r="I68" s="1">
+        <v>-1.1123532699832</v>
+      </c>
+      <c r="J68">
+        <v>0.14</v>
+      </c>
+      <c r="K68" t="s">
+        <v>228</v>
+      </c>
+      <c r="L68" s="1">
+        <v>849168.0</v>
+      </c>
+      <c r="M68" s="1">
+        <v>850271.26</v>
+      </c>
+      <c r="N68" s="1">
+        <v>0.4</v>
+      </c>
+      <c r="O68">
+        <v>1</v>
+      </c>
+      <c r="Z68" t="s">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="69" spans="1:26">
+      <c r="A69" t="s">
+        <v>230</v>
+      </c>
+      <c r="B69" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C69" s="1">
+        <v>103.512</v>
+      </c>
+      <c r="D69" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E69" t="s">
+        <v>8</v>
+      </c>
+      <c r="F69">
+        <v>1.0</v>
+      </c>
+      <c r="G69" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="H69" s="1">
+        <v>21072.0</v>
+      </c>
+      <c r="I69" s="1">
+        <v>3.512</v>
+      </c>
+      <c r="J69">
+        <v>0.61</v>
+      </c>
+      <c r="K69" t="s">
+        <v>231</v>
+      </c>
+      <c r="L69" s="1">
+        <v>621072.0</v>
+      </c>
+      <c r="M69" s="1">
+        <v>624709.15</v>
+      </c>
+      <c r="N69" s="1">
+        <v>0.29</v>
+      </c>
+      <c r="O69">
+        <v>1</v>
+      </c>
+      <c r="Z69" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="70" spans="1:26">
+      <c r="A70" t="s">
+        <v>233</v>
+      </c>
+      <c r="B70" s="1">
+        <v>1100000.0</v>
+      </c>
+      <c r="C70" s="1">
+        <v>107.161</v>
+      </c>
+      <c r="D70" s="1">
+        <v>107.82818182</v>
+      </c>
+      <c r="E70" t="s">
+        <v>8</v>
+      </c>
+      <c r="F70">
+        <v>1.0</v>
+      </c>
+      <c r="G70" s="1">
+        <v>1186110.0</v>
+      </c>
+      <c r="H70" s="1">
+        <v>-7339.0</v>
+      </c>
+      <c r="I70" s="1">
+        <v>-0.61874531030006</v>
+      </c>
+      <c r="J70">
+        <v>2.27</v>
+      </c>
+      <c r="K70" t="s">
+        <v>234</v>
+      </c>
+      <c r="L70" s="1">
+        <v>1178771.0</v>
+      </c>
+      <c r="M70" s="1">
+        <v>1203769.63</v>
+      </c>
+      <c r="N70" s="1">
+        <v>0.56</v>
+      </c>
+      <c r="O70">
+        <v>1</v>
+      </c>
+      <c r="Z70" t="s">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="71" spans="1:26">
+      <c r="A71" t="s">
+        <v>236</v>
+      </c>
+      <c r="B71" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="C71" s="1">
+        <v>99.642</v>
+      </c>
+      <c r="D71" s="1">
+        <v>99.852</v>
+      </c>
+      <c r="E71" t="s">
+        <v>8</v>
+      </c>
+      <c r="F71">
+        <v>1.0</v>
+      </c>
+      <c r="G71" s="1">
+        <v>898668.0</v>
+      </c>
+      <c r="H71" s="1">
+        <v>-1890.0</v>
+      </c>
+      <c r="I71" s="1">
+        <v>-0.21031126066579</v>
+      </c>
+      <c r="J71">
+        <v>0.67</v>
+      </c>
+      <c r="K71" t="s">
+        <v>237</v>
+      </c>
+      <c r="L71" s="1">
+        <v>896778.0</v>
+      </c>
+      <c r="M71" s="1">
+        <v>902794.44</v>
+      </c>
+      <c r="N71" s="1">
+        <v>0.42</v>
+      </c>
+      <c r="O71">
+        <v>1</v>
+      </c>
+      <c r="Z71" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="72" spans="1:26">
+      <c r="A72" t="s">
+        <v>239</v>
+      </c>
+      <c r="B72" s="1">
+        <v>682000.0</v>
+      </c>
+      <c r="C72" s="1">
+        <v>100.435</v>
+      </c>
+      <c r="D72" s="1">
+        <v>99.934</v>
+      </c>
+      <c r="E72" t="s">
+        <v>8</v>
+      </c>
+      <c r="F72">
+        <v>1.0</v>
+      </c>
+      <c r="G72" s="1">
+        <v>681549.88</v>
+      </c>
+      <c r="H72" s="1">
+        <v>3416.82</v>
+      </c>
+      <c r="I72" s="1">
+        <v>0.50133087837973</v>
+      </c>
+      <c r="J72">
+        <v>0.55</v>
+      </c>
+      <c r="K72" t="s">
+        <v>240</v>
+      </c>
+      <c r="L72" s="1">
+        <v>684966.7</v>
+      </c>
+      <c r="M72" s="1">
+        <v>688731.71</v>
+      </c>
+      <c r="N72" s="1">
+        <v>0.32</v>
+      </c>
+      <c r="O72">
+        <v>1</v>
+      </c>
+      <c r="Z72" t="s">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="73" spans="1:26">
+      <c r="A73" t="s">
+        <v>242</v>
+      </c>
+      <c r="B73" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C73" s="1">
+        <v>101.706</v>
+      </c>
+      <c r="D73" s="1">
+        <v>100.582</v>
+      </c>
+      <c r="E73" t="s">
+        <v>8</v>
+      </c>
+      <c r="F73">
+        <v>1.0</v>
+      </c>
+      <c r="G73" s="1">
+        <v>704074.0</v>
+      </c>
+      <c r="H73" s="1">
+        <v>7868.0</v>
+      </c>
+      <c r="I73" s="1">
+        <v>1.1174961722773</v>
+      </c>
+      <c r="J73">
+        <v>0.93</v>
+      </c>
+      <c r="K73" t="s">
+        <v>243</v>
+      </c>
+      <c r="L73" s="1">
+        <v>711942.0</v>
+      </c>
+      <c r="M73" s="1">
+        <v>718475.01</v>
+      </c>
+      <c r="N73" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O73">
+        <v>1</v>
+      </c>
+      <c r="Z73" t="s">
+        <v>241</v>
+      </c>
+    </row>
+    <row r="74" spans="1:26">
+      <c r="A74" t="s">
+        <v>245</v>
+      </c>
+      <c r="B74" s="1">
+        <v>1900000.0</v>
+      </c>
+      <c r="C74" s="1">
+        <v>104.857</v>
+      </c>
+      <c r="D74" s="1">
+        <v>106.52073684</v>
+      </c>
+      <c r="E74" t="s">
+        <v>8</v>
+      </c>
+      <c r="F74">
+        <v>1.0</v>
+      </c>
+      <c r="G74" s="1">
+        <v>2023894.0</v>
+      </c>
+      <c r="H74" s="1">
+        <v>-31611.0</v>
+      </c>
+      <c r="I74" s="1">
+        <v>-1.5618900989874</v>
+      </c>
+      <c r="J74">
+        <v>4.08</v>
+      </c>
+      <c r="K74" t="s">
+        <v>246</v>
+      </c>
+      <c r="L74" s="1">
+        <v>1992283.0</v>
+      </c>
+      <c r="M74" s="1">
+        <v>2069844.64</v>
+      </c>
+      <c r="N74" s="1">
+        <v>0.96</v>
+      </c>
+      <c r="O74">
+        <v>1</v>
+      </c>
+      <c r="Z74" t="s">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="75" spans="1:26">
+      <c r="A75" t="s">
+        <v>248</v>
+      </c>
+      <c r="B75" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C75" s="1">
+        <v>99.774</v>
+      </c>
+      <c r="D75" s="1">
+        <v>99.589</v>
+      </c>
+      <c r="E75" t="s">
+        <v>8</v>
+      </c>
+      <c r="F75">
+        <v>1.0</v>
+      </c>
+      <c r="G75" s="1">
+        <v>398356.0</v>
+      </c>
+      <c r="H75" s="1">
+        <v>740.0</v>
+      </c>
+      <c r="I75" s="1">
+        <v>0.18576348793541</v>
+      </c>
+      <c r="J75">
+        <v>1.27</v>
+      </c>
+      <c r="K75" t="s">
+        <v>249</v>
+      </c>
+      <c r="L75" s="1">
+        <v>399096.0</v>
+      </c>
+      <c r="M75" s="1">
+        <v>404163.12</v>
+      </c>
+      <c r="N75" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O75">
+        <v>1</v>
+      </c>
+      <c r="Z75" t="s">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="76" spans="1:26">
+      <c r="A76" t="s">
+        <v>251</v>
+      </c>
+      <c r="B76" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C76" s="1">
+        <v>86.34</v>
+      </c>
+      <c r="D76" s="1">
+        <v>85.96</v>
+      </c>
+      <c r="E76" t="s">
+        <v>8</v>
+      </c>
+      <c r="F76">
+        <v>1.0</v>
+      </c>
+      <c r="G76" s="1">
+        <v>601720.0</v>
+      </c>
+      <c r="H76" s="1">
+        <v>2660.0</v>
+      </c>
+      <c r="I76" s="1">
+        <v>0.44206607724523</v>
+      </c>
+      <c r="J76">
+        <v>0.6</v>
+      </c>
+      <c r="K76" t="s">
+        <v>252</v>
+      </c>
+      <c r="L76" s="1">
+        <v>604380.0</v>
+      </c>
+      <c r="M76" s="1">
+        <v>608575.21</v>
+      </c>
+      <c r="N76" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O76">
+        <v>1</v>
+      </c>
+      <c r="Z76" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="77" spans="1:26">
+      <c r="A77" t="s">
+        <v>254</v>
+      </c>
+      <c r="B77" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C77" s="1">
+        <v>99.701</v>
+      </c>
+      <c r="D77" s="1">
+        <v>100.65</v>
+      </c>
+      <c r="E77" t="s">
+        <v>8</v>
+      </c>
+      <c r="F77">
+        <v>1.0</v>
+      </c>
+      <c r="G77" s="1">
+        <v>704550.0</v>
+      </c>
+      <c r="H77" s="1">
+        <v>-6643.0</v>
+      </c>
+      <c r="I77" s="1">
+        <v>-0.94287133631396</v>
+      </c>
+      <c r="J77">
+        <v>1.36</v>
+      </c>
+      <c r="K77" t="s">
+        <v>255</v>
+      </c>
+      <c r="L77" s="1">
+        <v>697907.0</v>
+      </c>
+      <c r="M77" s="1">
+        <v>707457.68</v>
+      </c>
+      <c r="N77" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O77">
+        <v>1</v>
+      </c>
+      <c r="Z77" t="s">
+        <v>253</v>
+      </c>
+    </row>
+    <row r="78" spans="1:26">
+      <c r="A78" t="s">
+        <v>257</v>
+      </c>
+      <c r="B78" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C78" s="1">
+        <v>99.536</v>
+      </c>
+      <c r="D78" s="1">
+        <v>100.62</v>
+      </c>
+      <c r="E78" t="s">
+        <v>8</v>
+      </c>
+      <c r="F78">
+        <v>1.0</v>
+      </c>
+      <c r="G78" s="1">
+        <v>402480.0</v>
+      </c>
+      <c r="H78" s="1">
+        <v>-4336.0</v>
+      </c>
+      <c r="I78" s="1">
+        <v>-1.0773206122043</v>
+      </c>
+      <c r="J78">
+        <v>0.35</v>
+      </c>
+      <c r="K78" t="s">
+        <v>258</v>
+      </c>
+      <c r="L78" s="1">
+        <v>398144.0</v>
+      </c>
+      <c r="M78" s="1">
+        <v>399548.11</v>
+      </c>
+      <c r="N78" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O78">
+        <v>1</v>
+      </c>
+      <c r="Z78" t="s">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="79" spans="1:26">
+      <c r="A79" t="s">
+        <v>260</v>
+      </c>
+      <c r="B79" s="1">
+        <v>577000.0</v>
+      </c>
+      <c r="C79" s="1">
+        <v>101.572</v>
+      </c>
+      <c r="D79" s="1">
+        <v>99.662</v>
+      </c>
+      <c r="E79" t="s">
+        <v>8</v>
+      </c>
+      <c r="F79">
+        <v>1.0</v>
+      </c>
+      <c r="G79" s="1">
+        <v>575049.74</v>
+      </c>
+      <c r="H79" s="1">
+        <v>11020.7</v>
+      </c>
+      <c r="I79" s="1">
+        <v>1.9164776946078</v>
+      </c>
+      <c r="J79">
+        <v>0.69</v>
+      </c>
+      <c r="K79" t="s">
+        <v>261</v>
+      </c>
+      <c r="L79" s="1">
+        <v>586070.44</v>
+      </c>
+      <c r="M79" s="1">
+        <v>590024.47</v>
+      </c>
+      <c r="N79" s="1">
+        <v>0.27</v>
+      </c>
+      <c r="O79">
+        <v>1</v>
+      </c>
+      <c r="Z79" t="s">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="80" spans="1:26">
+      <c r="A80" t="s">
+        <v>263</v>
+      </c>
+      <c r="B80" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C80" s="1">
+        <v>100.064</v>
+      </c>
+      <c r="D80" s="1">
+        <v>99.64619429</v>
+      </c>
+      <c r="E80" t="s">
+        <v>8</v>
+      </c>
+      <c r="F80">
+        <v>1.0</v>
+      </c>
+      <c r="G80" s="1">
+        <v>697523.36</v>
+      </c>
+      <c r="H80" s="1">
+        <v>2924.64</v>
+      </c>
+      <c r="I80" s="1">
+        <v>0.41928918337588</v>
+      </c>
+      <c r="J80">
+        <v>3.61</v>
+      </c>
+      <c r="K80" t="s">
+        <v>264</v>
+      </c>
+      <c r="L80" s="1">
+        <v>700448.0</v>
+      </c>
+      <c r="M80" s="1">
+        <v>725683.96</v>
+      </c>
+      <c r="N80" s="1">
+        <v>0.34</v>
+      </c>
+      <c r="O80">
+        <v>1</v>
+      </c>
+      <c r="Z80" t="s">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="81" spans="1:26">
+      <c r="A81" t="s">
+        <v>266</v>
+      </c>
+      <c r="B81" s="1">
+        <v>750000.0</v>
+      </c>
+      <c r="C81" s="1">
+        <v>100.08</v>
+      </c>
+      <c r="D81" s="1">
+        <v>99.96570933</v>
+      </c>
+      <c r="E81" t="s">
+        <v>8</v>
+      </c>
+      <c r="F81">
+        <v>1.0</v>
+      </c>
+      <c r="G81" s="1">
+        <v>749742.82</v>
+      </c>
+      <c r="H81" s="1">
+        <v>857.18</v>
+      </c>
+      <c r="I81" s="1">
+        <v>0.11432987114168</v>
+      </c>
+      <c r="J81">
+        <v>2.1</v>
+      </c>
+      <c r="K81" t="s">
+        <v>267</v>
+      </c>
+      <c r="L81" s="1">
+        <v>750600.0</v>
+      </c>
+      <c r="M81" s="1">
+        <v>766360.27</v>
+      </c>
+      <c r="N81" s="1">
+        <v>0.36</v>
+      </c>
+      <c r="O81">
+        <v>1</v>
+      </c>
+      <c r="Z81" t="s">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="82" spans="1:26">
+      <c r="A82" t="s">
+        <v>269</v>
+      </c>
+      <c r="B82" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C82" s="1">
+        <v>99.585</v>
+      </c>
+      <c r="D82" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E82" t="s">
+        <v>8</v>
+      </c>
+      <c r="F82">
+        <v>1.0</v>
+      </c>
+      <c r="G82" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="H82" s="1">
+        <v>-2490.0</v>
+      </c>
+      <c r="I82" s="1">
+        <v>-0.415</v>
+      </c>
+      <c r="J82">
+        <v>2.62</v>
+      </c>
+      <c r="K82" t="s">
+        <v>270</v>
+      </c>
+      <c r="L82" s="1">
+        <v>597510.0</v>
+      </c>
+      <c r="M82" s="1">
+        <v>613227.5</v>
+      </c>
+      <c r="N82" s="1">
+        <v>0.29</v>
+      </c>
+      <c r="O82">
+        <v>1</v>
+      </c>
+      <c r="Z82" t="s">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="83" spans="1:26">
+      <c r="A83" t="s">
+        <v>272</v>
+      </c>
+      <c r="B83" s="1">
+        <v>2230000.0</v>
+      </c>
+      <c r="C83" s="1">
+        <v>99.393</v>
+      </c>
+      <c r="D83" s="1">
+        <v>99.68358744</v>
+      </c>
+      <c r="E83" t="s">
+        <v>8</v>
+      </c>
+      <c r="F83">
+        <v>1.0</v>
+      </c>
+      <c r="G83" s="1">
+        <v>2222944.0</v>
+      </c>
+      <c r="H83" s="1">
+        <v>-6480.1</v>
+      </c>
+      <c r="I83" s="1">
+        <v>-0.29150981761124</v>
+      </c>
+      <c r="J83">
+        <v>1.53</v>
+      </c>
+      <c r="K83" t="s">
+        <v>273</v>
+      </c>
+      <c r="L83" s="1">
+        <v>2216463.9</v>
+      </c>
+      <c r="M83" s="1">
+        <v>2250590.6</v>
+      </c>
+      <c r="N83" s="1">
+        <v>1.05</v>
+      </c>
+      <c r="O83">
+        <v>1</v>
+      </c>
+      <c r="Z83" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="84" spans="1:26">
+      <c r="A84" t="s">
+        <v>275</v>
+      </c>
+      <c r="B84" s="1">
+        <v>1225000.0</v>
+      </c>
+      <c r="C84" s="1">
+        <v>99.172</v>
+      </c>
+      <c r="D84" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E84" t="s">
+        <v>8</v>
+      </c>
+      <c r="F84">
+        <v>1.0</v>
+      </c>
+      <c r="G84" s="1">
+        <v>1225000.0</v>
+      </c>
+      <c r="H84" s="1">
+        <v>-10143.0</v>
+      </c>
+      <c r="I84" s="1">
+        <v>-0.828</v>
+      </c>
+      <c r="J84">
+        <v>3.07</v>
+      </c>
+      <c r="K84" t="s">
+        <v>276</v>
+      </c>
+      <c r="L84" s="1">
+        <v>1214857.0</v>
+      </c>
+      <c r="M84" s="1">
+        <v>1252507.36</v>
+      </c>
+      <c r="N84" s="1">
+        <v>0.58</v>
+      </c>
+      <c r="O84">
+        <v>1</v>
+      </c>
+      <c r="Z84" t="s">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="85" spans="1:26">
+      <c r="A85" t="s">
+        <v>278</v>
+      </c>
+      <c r="B85" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C85" s="1">
+        <v>100.017</v>
+      </c>
+      <c r="D85" s="1">
+        <v>100.42</v>
+      </c>
+      <c r="E85" t="s">
+        <v>8</v>
+      </c>
+      <c r="F85">
+        <v>1.0</v>
+      </c>
+      <c r="G85" s="1">
+        <v>803360.0</v>
+      </c>
+      <c r="H85" s="1">
+        <v>-3224.0</v>
+      </c>
+      <c r="I85" s="1">
+        <v>-0.40131447918741</v>
+      </c>
+      <c r="J85">
+        <v>0.52</v>
+      </c>
+      <c r="K85" t="s">
+        <v>279</v>
+      </c>
+      <c r="L85" s="1">
+        <v>800136.0</v>
+      </c>
+      <c r="M85" s="1">
+        <v>804267.51</v>
+      </c>
+      <c r="N85" s="1">
+        <v>0.37</v>
+      </c>
+      <c r="O85">
+        <v>1</v>
+      </c>
+      <c r="Z85" t="s">
+        <v>277</v>
+      </c>
+    </row>
+    <row r="86" spans="1:26">
+      <c r="A86" t="s">
+        <v>281</v>
+      </c>
+      <c r="B86" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="C86" s="1">
+        <v>98.929</v>
+      </c>
+      <c r="D86" s="1">
+        <v>99.259</v>
+      </c>
+      <c r="E86" t="s">
+        <v>8</v>
+      </c>
+      <c r="F86">
+        <v>1.0</v>
+      </c>
+      <c r="G86" s="1">
+        <v>992590.0</v>
+      </c>
+      <c r="H86" s="1">
+        <v>-3300.0</v>
+      </c>
+      <c r="I86" s="1">
+        <v>-0.33246355494212</v>
+      </c>
+      <c r="J86">
+        <v>1.44</v>
+      </c>
+      <c r="K86" t="s">
+        <v>282</v>
+      </c>
+      <c r="L86" s="1">
+        <v>989290.0</v>
+      </c>
+      <c r="M86" s="1">
+        <v>1003673.56</v>
+      </c>
+      <c r="N86" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="O86">
+        <v>1</v>
+      </c>
+      <c r="Z86" t="s">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="87" spans="1:26">
+      <c r="A87" t="s">
+        <v>284</v>
+      </c>
+      <c r="B87" s="1">
+        <v>1549000.0</v>
+      </c>
+      <c r="C87" s="1">
+        <v>100.891</v>
+      </c>
+      <c r="D87" s="1">
+        <v>99.731</v>
+      </c>
+      <c r="E87" t="s">
+        <v>8</v>
+      </c>
+      <c r="F87">
+        <v>1.0</v>
+      </c>
+      <c r="G87" s="1">
+        <v>1544833.19</v>
+      </c>
+      <c r="H87" s="1">
+        <v>17968.4</v>
+      </c>
+      <c r="I87" s="1">
+        <v>1.1631288165164</v>
+      </c>
+      <c r="J87">
+        <v>0.33</v>
+      </c>
+      <c r="K87" t="s">
+        <v>285</v>
+      </c>
+      <c r="L87" s="1">
+        <v>1562801.59</v>
+      </c>
+      <c r="M87" s="1">
+        <v>1567894.19</v>
+      </c>
+      <c r="N87" s="1">
+        <v>0.73</v>
+      </c>
+      <c r="O87">
+        <v>1</v>
+      </c>
+      <c r="Z87" t="s">
+        <v>283</v>
+      </c>
+    </row>
+    <row r="88" spans="1:26">
+      <c r="A88" t="s">
+        <v>287</v>
+      </c>
+      <c r="B88" s="1">
+        <v>1500000.0</v>
+      </c>
+      <c r="C88" s="1">
+        <v>100.666</v>
+      </c>
+      <c r="D88" s="1">
+        <v>99.451</v>
+      </c>
+      <c r="E88" t="s">
+        <v>8</v>
+      </c>
+      <c r="F88">
+        <v>1.0</v>
+      </c>
+      <c r="G88" s="1">
+        <v>1491765.0</v>
+      </c>
+      <c r="H88" s="1">
+        <v>18225.0</v>
+      </c>
+      <c r="I88" s="1">
+        <v>1.2217071723763</v>
+      </c>
+      <c r="J88">
+        <v>0.71</v>
+      </c>
+      <c r="K88" t="s">
+        <v>288</v>
+      </c>
+      <c r="L88" s="1">
+        <v>1509990.0</v>
+      </c>
+      <c r="M88" s="1">
+        <v>1520633.84</v>
+      </c>
+      <c r="N88" s="1">
+        <v>0.71</v>
+      </c>
+      <c r="O88">
+        <v>1</v>
+      </c>
+      <c r="Z88" t="s">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="89" spans="1:26">
+      <c r="A89" t="s">
+        <v>290</v>
+      </c>
+      <c r="B89" s="1">
+        <v>1563000.0</v>
+      </c>
+      <c r="C89" s="1">
+        <v>98.726</v>
+      </c>
+      <c r="D89" s="1">
+        <v>99.228</v>
+      </c>
+      <c r="E89" t="s">
+        <v>8</v>
+      </c>
+      <c r="F89">
+        <v>1.0</v>
+      </c>
+      <c r="G89" s="1">
+        <v>1550933.64</v>
+      </c>
+      <c r="H89" s="1">
+        <v>-7846.26</v>
+      </c>
+      <c r="I89" s="1">
+        <v>-0.50590559116378</v>
+      </c>
+      <c r="J89">
+        <v>0.37</v>
+      </c>
+      <c r="K89" t="s">
+        <v>291</v>
+      </c>
+      <c r="L89" s="1">
+        <v>1543087.38</v>
+      </c>
+      <c r="M89" s="1">
+        <v>1548873.69</v>
+      </c>
+      <c r="N89" s="1">
+        <v>0.72</v>
+      </c>
+      <c r="O89">
+        <v>1</v>
+      </c>
+      <c r="Z89" t="s">
+        <v>289</v>
+      </c>
+    </row>
+    <row r="90" spans="1:26">
+      <c r="A90" t="s">
+        <v>293</v>
+      </c>
+      <c r="B90" s="1">
+        <v>1016000.0</v>
+      </c>
+      <c r="C90" s="1">
+        <v>91.495</v>
+      </c>
+      <c r="D90" s="1">
+        <v>83.44605217</v>
+      </c>
+      <c r="E90" t="s">
+        <v>8</v>
+      </c>
+      <c r="F90">
+        <v>1.0</v>
+      </c>
+      <c r="G90" s="1">
+        <v>847811.89</v>
+      </c>
+      <c r="H90" s="1">
+        <v>81777.31</v>
+      </c>
+      <c r="I90" s="1">
+        <v>9.6456903901171</v>
+      </c>
+      <c r="J90">
+        <v>1.52</v>
+      </c>
+      <c r="K90" t="s">
+        <v>294</v>
+      </c>
+      <c r="L90" s="1">
+        <v>929589.2</v>
+      </c>
+      <c r="M90" s="1">
+        <v>944985.78</v>
+      </c>
+      <c r="N90" s="1">
+        <v>0.44</v>
+      </c>
+      <c r="O90">
+        <v>1</v>
+      </c>
+      <c r="Z90" t="s">
+        <v>292</v>
+      </c>
+    </row>
+    <row r="91" spans="1:26">
+      <c r="A91" t="s">
+        <v>296</v>
+      </c>
+      <c r="B91" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C91" s="1">
+        <v>100.071</v>
+      </c>
+      <c r="D91" s="1">
+        <v>100.375</v>
+      </c>
+      <c r="E91" t="s">
+        <v>8</v>
+      </c>
+      <c r="F91">
+        <v>1.0</v>
+      </c>
+      <c r="G91" s="1">
+        <v>602250.0</v>
+      </c>
+      <c r="H91" s="1">
+        <v>-1824.0</v>
+      </c>
+      <c r="I91" s="1">
+        <v>-0.30286425902864</v>
+      </c>
+      <c r="J91">
+        <v>2.02</v>
+      </c>
+      <c r="K91" t="s">
+        <v>297</v>
+      </c>
+      <c r="L91" s="1">
+        <v>600426.0</v>
+      </c>
+      <c r="M91" s="1">
+        <v>612520.52</v>
+      </c>
+      <c r="N91" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O91">
+        <v>1</v>
+      </c>
+      <c r="Z91" t="s">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="92" spans="1:26">
+      <c r="A92" t="s">
+        <v>299</v>
+      </c>
+      <c r="B92" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C92" s="1">
+        <v>98.16</v>
+      </c>
+      <c r="D92" s="1">
+        <v>92.081555</v>
+      </c>
+      <c r="E92" t="s">
+        <v>8</v>
+      </c>
+      <c r="F92">
+        <v>1.0</v>
+      </c>
+      <c r="G92" s="1">
+        <v>736652.44</v>
+      </c>
+      <c r="H92" s="1">
+        <v>48627.56</v>
+      </c>
+      <c r="I92" s="1">
+        <v>6.6011537272584</v>
+      </c>
+      <c r="J92">
+        <v>0.46</v>
+      </c>
+      <c r="K92" t="s">
+        <v>300</v>
+      </c>
+      <c r="L92" s="1">
+        <v>785280.0</v>
+      </c>
+      <c r="M92" s="1">
+        <v>788923.84</v>
+      </c>
+      <c r="N92" s="1">
+        <v>0.37</v>
+      </c>
+      <c r="O92">
+        <v>1</v>
+      </c>
+      <c r="Z92" t="s">
+        <v>298</v>
+      </c>
+    </row>
+    <row r="93" spans="1:26">
+      <c r="A93" t="s">
+        <v>302</v>
+      </c>
+      <c r="B93" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C93" s="1">
+        <v>102.5</v>
+      </c>
+      <c r="D93" s="1">
+        <v>99.329</v>
+      </c>
+      <c r="E93" t="s">
+        <v>8</v>
+      </c>
+      <c r="F93">
+        <v>1.0</v>
+      </c>
+      <c r="G93" s="1">
+        <v>595974.0</v>
+      </c>
+      <c r="H93" s="1">
+        <v>19026.0</v>
+      </c>
+      <c r="I93" s="1">
+        <v>3.1924211458889</v>
+      </c>
+      <c r="J93">
+        <v>1.86</v>
+      </c>
+      <c r="K93" t="s">
+        <v>303</v>
+      </c>
+      <c r="L93" s="1">
+        <v>615000.0</v>
+      </c>
+      <c r="M93" s="1">
+        <v>626147.26</v>
+      </c>
+      <c r="N93" s="1">
+        <v>0.29</v>
+      </c>
+      <c r="O93">
+        <v>1</v>
+      </c>
+      <c r="Z93" t="s">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="94" spans="1:26">
+      <c r="A94" t="s">
+        <v>305</v>
+      </c>
+      <c r="B94" s="1">
+        <v>1500000.0</v>
+      </c>
+      <c r="C94" s="1">
+        <v>100.712</v>
+      </c>
+      <c r="D94" s="1">
+        <v>100.30333333</v>
+      </c>
+      <c r="E94" t="s">
+        <v>8</v>
+      </c>
+      <c r="F94">
+        <v>1.0</v>
+      </c>
+      <c r="G94" s="1">
+        <v>1504550.0</v>
+      </c>
+      <c r="H94" s="1">
+        <v>6130.0</v>
+      </c>
+      <c r="I94" s="1">
+        <v>0.40743079326044</v>
+      </c>
+      <c r="J94">
+        <v>0.9</v>
+      </c>
+      <c r="K94" t="s">
+        <v>306</v>
+      </c>
+      <c r="L94" s="1">
+        <v>1510680.0</v>
+      </c>
+      <c r="M94" s="1">
+        <v>1524152.88</v>
+      </c>
+      <c r="N94" s="1">
+        <v>0.71</v>
+      </c>
+      <c r="O94">
+        <v>1</v>
+      </c>
+      <c r="Z94" t="s">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="95" spans="1:26">
+      <c r="A95" t="s">
+        <v>308</v>
+      </c>
+      <c r="B95" s="1">
+        <v>1700000.0</v>
+      </c>
+      <c r="C95" s="1">
+        <v>99.431</v>
+      </c>
+      <c r="D95" s="1">
+        <v>99.63382353</v>
+      </c>
+      <c r="E95" t="s">
+        <v>8</v>
+      </c>
+      <c r="F95">
+        <v>1.0</v>
+      </c>
+      <c r="G95" s="1">
+        <v>1693775.0</v>
+      </c>
+      <c r="H95" s="1">
+        <v>-3448.0</v>
+      </c>
+      <c r="I95" s="1">
+        <v>-0.20356895101179</v>
+      </c>
+      <c r="J95">
+        <v>0.72</v>
+      </c>
+      <c r="K95" t="s">
+        <v>309</v>
+      </c>
+      <c r="L95" s="1">
+        <v>1690327.0</v>
+      </c>
+      <c r="M95" s="1">
+        <v>1702553.03</v>
+      </c>
+      <c r="N95" s="1">
+        <v>0.79</v>
+      </c>
+      <c r="O95">
+        <v>1</v>
+      </c>
+      <c r="Z95" t="s">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="96" spans="1:26">
+      <c r="A96" t="s">
+        <v>311</v>
+      </c>
+      <c r="B96" s="1">
+        <v>1200000.0</v>
+      </c>
+      <c r="C96" s="1">
+        <v>98.957</v>
+      </c>
+      <c r="D96" s="1">
+        <v>100.33</v>
+      </c>
+      <c r="E96" t="s">
+        <v>8</v>
+      </c>
+      <c r="F96">
+        <v>1.0</v>
+      </c>
+      <c r="G96" s="1">
+        <v>1203960.0</v>
+      </c>
+      <c r="H96" s="1">
+        <v>-16476.0</v>
+      </c>
+      <c r="I96" s="1">
+        <v>-1.3684840027908</v>
+      </c>
+      <c r="J96">
+        <v>0.96</v>
+      </c>
+      <c r="K96" t="s">
+        <v>312</v>
+      </c>
+      <c r="L96" s="1">
+        <v>1187484.0</v>
+      </c>
+      <c r="M96" s="1">
+        <v>1199023.73</v>
+      </c>
+      <c r="N96" s="1">
+        <v>0.56</v>
+      </c>
+      <c r="O96">
+        <v>1</v>
+      </c>
+      <c r="Z96" t="s">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="97" spans="1:26">
+      <c r="A97" t="s">
+        <v>314</v>
+      </c>
+      <c r="B97" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C97" s="1">
+        <v>101.968</v>
+      </c>
+      <c r="D97" s="1">
+        <v>99.651</v>
+      </c>
+      <c r="E97" t="s">
+        <v>8</v>
+      </c>
+      <c r="F97">
+        <v>1.0</v>
+      </c>
+      <c r="G97" s="1">
+        <v>797208.0</v>
+      </c>
+      <c r="H97" s="1">
+        <v>18536.0</v>
+      </c>
+      <c r="I97" s="1">
+        <v>2.3251146501289</v>
+      </c>
+      <c r="J97">
+        <v>0.94</v>
+      </c>
+      <c r="K97" t="s">
+        <v>315</v>
+      </c>
+      <c r="L97" s="1">
+        <v>815744.0</v>
+      </c>
+      <c r="M97" s="1">
+        <v>823245.37</v>
+      </c>
+      <c r="N97" s="1">
+        <v>0.38</v>
+      </c>
+      <c r="O97">
+        <v>1</v>
+      </c>
+      <c r="Z97" t="s">
+        <v>313</v>
+      </c>
+    </row>
+    <row r="98" spans="1:26">
+      <c r="A98" t="s">
+        <v>317</v>
+      </c>
+      <c r="B98" s="1">
+        <v>1197000.0</v>
+      </c>
+      <c r="C98" s="1">
+        <v>101.193</v>
+      </c>
+      <c r="D98" s="1">
+        <v>99.768</v>
+      </c>
+      <c r="E98" t="s">
+        <v>8</v>
+      </c>
+      <c r="F98">
+        <v>1.0</v>
+      </c>
+      <c r="G98" s="1">
+        <v>1194222.96</v>
+      </c>
+      <c r="H98" s="1">
+        <v>17057.25</v>
+      </c>
+      <c r="I98" s="1">
+        <v>1.4283136877556</v>
+      </c>
+      <c r="J98">
+        <v>0.38</v>
+      </c>
+      <c r="K98" t="s">
+        <v>318</v>
+      </c>
+      <c r="L98" s="1">
+        <v>1211280.21</v>
+      </c>
+      <c r="M98" s="1">
+        <v>1215855.05</v>
+      </c>
+      <c r="N98" s="1">
+        <v>0.57</v>
+      </c>
+      <c r="O98">
+        <v>1</v>
+      </c>
+      <c r="Z98" t="s">
+        <v>316</v>
+      </c>
+    </row>
+    <row r="99" spans="1:26">
+      <c r="A99" t="s">
+        <v>320</v>
+      </c>
+      <c r="B99" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C99" s="1">
+        <v>99.586</v>
+      </c>
+      <c r="D99" s="1">
+        <v>99.766</v>
+      </c>
+      <c r="E99" t="s">
+        <v>8</v>
+      </c>
+      <c r="F99">
+        <v>1.0</v>
+      </c>
+      <c r="G99" s="1">
+        <v>598596.0</v>
+      </c>
+      <c r="H99" s="1">
+        <v>-1080.0</v>
+      </c>
+      <c r="I99" s="1">
+        <v>-0.18042218791973</v>
+      </c>
+      <c r="J99">
+        <v>0.24</v>
+      </c>
+      <c r="K99" t="s">
+        <v>126</v>
+      </c>
+      <c r="L99" s="1">
+        <v>597516.0</v>
+      </c>
+      <c r="M99" s="1">
+        <v>598983.12</v>
+      </c>
+      <c r="N99" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O99">
+        <v>1</v>
+      </c>
+      <c r="Z99" t="s">
+        <v>319</v>
+      </c>
+    </row>
+    <row r="100" spans="1:26">
+      <c r="A100" t="s">
+        <v>322</v>
+      </c>
+      <c r="B100" s="1">
+        <v>593000.0</v>
+      </c>
+      <c r="C100" s="1">
+        <v>99.453</v>
+      </c>
+      <c r="D100" s="1">
+        <v>99.945</v>
+      </c>
+      <c r="E100" t="s">
+        <v>8</v>
+      </c>
+      <c r="F100">
+        <v>1.0</v>
+      </c>
+      <c r="G100" s="1">
+        <v>592673.85</v>
+      </c>
+      <c r="H100" s="1">
+        <v>-2917.56</v>
+      </c>
+      <c r="I100" s="1">
+        <v>-0.4922707489119</v>
+      </c>
+      <c r="J100">
+        <v>1.89</v>
+      </c>
+      <c r="K100" t="s">
+        <v>323</v>
+      </c>
+      <c r="L100" s="1">
+        <v>589756.29</v>
+      </c>
+      <c r="M100" s="1">
+        <v>600990.31</v>
+      </c>
+      <c r="N100" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O100">
+        <v>1</v>
+      </c>
+      <c r="Z100" t="s">
+        <v>321</v>
+      </c>
+    </row>
+    <row r="101" spans="1:26">
+      <c r="A101" t="s">
+        <v>325</v>
+      </c>
+      <c r="B101" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="C101" s="1">
+        <v>99.346</v>
+      </c>
+      <c r="D101" s="1">
+        <v>98.71</v>
+      </c>
+      <c r="E101" t="s">
+        <v>8</v>
+      </c>
+      <c r="F101">
+        <v>1.0</v>
+      </c>
+      <c r="G101" s="1">
+        <v>987100.0</v>
+      </c>
+      <c r="H101" s="1">
+        <v>6360.0</v>
+      </c>
+      <c r="I101" s="1">
+        <v>0.64431161989667</v>
+      </c>
+      <c r="J101">
+        <v>1.44</v>
+      </c>
+      <c r="K101" t="s">
+        <v>326</v>
+      </c>
+      <c r="L101" s="1">
+        <v>993460.0</v>
+      </c>
+      <c r="M101" s="1">
+        <v>1007816.16</v>
+      </c>
+      <c r="N101" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="O101">
+        <v>1</v>
+      </c>
+      <c r="Z101" t="s">
+        <v>324</v>
+      </c>
+    </row>
+    <row r="102" spans="1:26">
+      <c r="A102" t="s">
+        <v>328</v>
+      </c>
+      <c r="B102" s="1">
+        <v>915000.0</v>
+      </c>
+      <c r="C102" s="1">
+        <v>99.117</v>
+      </c>
+      <c r="D102" s="1">
+        <v>99.90538798</v>
+      </c>
+      <c r="E102" t="s">
+        <v>8</v>
+      </c>
+      <c r="F102">
+        <v>1.0</v>
+      </c>
+      <c r="G102" s="1">
+        <v>914134.3</v>
+      </c>
+      <c r="H102" s="1">
+        <v>-7213.75</v>
+      </c>
+      <c r="I102" s="1">
+        <v>-0.78913459433696</v>
+      </c>
+      <c r="J102">
+        <v>1.57</v>
+      </c>
+      <c r="K102" t="s">
+        <v>329</v>
+      </c>
+      <c r="L102" s="1">
+        <v>906920.55</v>
+      </c>
+      <c r="M102" s="1">
+        <v>921259.73</v>
+      </c>
+      <c r="N102" s="1">
+        <v>0.43</v>
+      </c>
+      <c r="O102">
+        <v>1</v>
+      </c>
+      <c r="Z102" t="s">
+        <v>327</v>
+      </c>
+    </row>
+    <row r="103" spans="1:26">
+      <c r="A103" t="s">
+        <v>331</v>
+      </c>
+      <c r="B103" s="1">
+        <v>677000.0</v>
+      </c>
+      <c r="C103" s="1">
+        <v>100.898</v>
+      </c>
+      <c r="D103" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E103" t="s">
+        <v>8</v>
+      </c>
+      <c r="F103">
+        <v>1.0</v>
+      </c>
+      <c r="G103" s="1">
+        <v>677000.0</v>
+      </c>
+      <c r="H103" s="1">
+        <v>6079.46</v>
+      </c>
+      <c r="I103" s="1">
+        <v>0.898</v>
+      </c>
+      <c r="J103">
+        <v>0.79</v>
+      </c>
+      <c r="K103" t="s">
+        <v>332</v>
+      </c>
+      <c r="L103" s="1">
+        <v>683079.46</v>
+      </c>
+      <c r="M103" s="1">
+        <v>688439.3</v>
+      </c>
+      <c r="N103" s="1">
+        <v>0.32</v>
+      </c>
+      <c r="O103">
+        <v>1</v>
+      </c>
+      <c r="Z103" t="s">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="104" spans="1:26">
+      <c r="A104" t="s">
+        <v>334</v>
+      </c>
+      <c r="B104" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C104" s="1">
+        <v>90.186</v>
+      </c>
+      <c r="D104" s="1">
+        <v>88.81</v>
+      </c>
+      <c r="E104" t="s">
+        <v>8</v>
+      </c>
+      <c r="F104">
+        <v>1.0</v>
+      </c>
+      <c r="G104" s="1">
+        <v>444050.0</v>
+      </c>
+      <c r="H104" s="1">
+        <v>6880.0</v>
+      </c>
+      <c r="I104" s="1">
+        <v>1.549375070375</v>
+      </c>
+      <c r="J104">
+        <v>0.35</v>
+      </c>
+      <c r="K104" t="s">
+        <v>335</v>
+      </c>
+      <c r="L104" s="1">
+        <v>450930.0</v>
+      </c>
+      <c r="M104" s="1">
+        <v>452703.97</v>
+      </c>
+      <c r="N104" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O104">
+        <v>1</v>
+      </c>
+      <c r="Z104" t="s">
+        <v>333</v>
+      </c>
+    </row>
+    <row r="105" spans="1:26">
+      <c r="A105" t="s">
+        <v>337</v>
+      </c>
+      <c r="B105" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C105" s="1">
+        <v>93.084</v>
+      </c>
+      <c r="D105" s="1">
+        <v>99.271</v>
+      </c>
+      <c r="E105" t="s">
+        <v>8</v>
+      </c>
+      <c r="F105">
+        <v>1.0</v>
+      </c>
+      <c r="G105" s="1">
+        <v>397084.0</v>
+      </c>
+      <c r="H105" s="1">
+        <v>-24748.0</v>
+      </c>
+      <c r="I105" s="1">
+        <v>-6.2324344471195</v>
+      </c>
+      <c r="J105">
+        <v>1.27</v>
+      </c>
+      <c r="K105" t="s">
+        <v>338</v>
+      </c>
+      <c r="L105" s="1">
+        <v>372336.0</v>
+      </c>
+      <c r="M105" s="1">
+        <v>377418.19</v>
+      </c>
+      <c r="N105" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O105">
+        <v>1</v>
+      </c>
+      <c r="Z105" t="s">
+        <v>336</v>
+      </c>
+    </row>
+    <row r="106" spans="1:26">
+      <c r="A106" t="s">
+        <v>340</v>
+      </c>
+      <c r="B106" s="1">
+        <v>1100000.0</v>
+      </c>
+      <c r="C106" s="1">
+        <v>101.79</v>
+      </c>
+      <c r="D106" s="1">
+        <v>99.942</v>
+      </c>
+      <c r="E106" t="s">
+        <v>8</v>
+      </c>
+      <c r="F106">
+        <v>1.0</v>
+      </c>
+      <c r="G106" s="1">
+        <v>1099362.0</v>
+      </c>
+      <c r="H106" s="1">
+        <v>20328.0</v>
+      </c>
+      <c r="I106" s="1">
+        <v>1.849072462028</v>
+      </c>
+      <c r="J106">
+        <v>0.88</v>
+      </c>
+      <c r="K106" t="s">
+        <v>341</v>
+      </c>
+      <c r="L106" s="1">
+        <v>1119690.0</v>
+      </c>
+      <c r="M106" s="1">
+        <v>1129412.95</v>
+      </c>
+      <c r="N106" s="1">
+        <v>0.53</v>
+      </c>
+      <c r="O106">
+        <v>1</v>
+      </c>
+      <c r="Z106" t="s">
+        <v>339</v>
+      </c>
+    </row>
+    <row r="107" spans="1:26">
+      <c r="A107" t="s">
+        <v>343</v>
+      </c>
+      <c r="B107" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="C107" s="1">
+        <v>95.407</v>
+      </c>
+      <c r="D107" s="1">
+        <v>94.62629</v>
+      </c>
+      <c r="E107" t="s">
+        <v>8</v>
+      </c>
+      <c r="F107">
+        <v>1.0</v>
+      </c>
+      <c r="G107" s="1">
+        <v>851636.61</v>
+      </c>
+      <c r="H107" s="1">
+        <v>7026.39</v>
+      </c>
+      <c r="I107" s="1">
+        <v>0.82504555552162</v>
+      </c>
+      <c r="J107">
+        <v>0.49</v>
+      </c>
+      <c r="K107" t="s">
+        <v>344</v>
+      </c>
+      <c r="L107" s="1">
+        <v>858663.0</v>
+      </c>
+      <c r="M107" s="1">
+        <v>863085.95</v>
+      </c>
+      <c r="N107" s="1">
+        <v>0.4</v>
+      </c>
+      <c r="O107">
+        <v>1</v>
+      </c>
+      <c r="Z107" t="s">
+        <v>342</v>
+      </c>
+    </row>
+    <row r="108" spans="1:26">
+      <c r="A108" t="s">
+        <v>346</v>
+      </c>
+      <c r="B108" s="1">
+        <v>1500000.0</v>
+      </c>
+      <c r="C108" s="1">
+        <v>101.852</v>
+      </c>
+      <c r="D108" s="1">
+        <v>101.3728</v>
+      </c>
+      <c r="E108" t="s">
+        <v>8</v>
+      </c>
+      <c r="F108">
+        <v>1.0</v>
+      </c>
+      <c r="G108" s="1">
+        <v>1520592.0</v>
+      </c>
+      <c r="H108" s="1">
+        <v>7188.0</v>
+      </c>
+      <c r="I108" s="1">
+        <v>0.47271062849206</v>
+      </c>
+      <c r="J108">
+        <v>0.27</v>
+      </c>
+      <c r="K108" t="s">
+        <v>347</v>
+      </c>
+      <c r="L108" s="1">
+        <v>1527780.0</v>
+      </c>
+      <c r="M108" s="1">
+        <v>1531761.16</v>
+      </c>
+      <c r="N108" s="1">
+        <v>0.71</v>
+      </c>
+      <c r="O108">
+        <v>1</v>
+      </c>
+      <c r="Z108" t="s">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="109" spans="1:26">
+      <c r="A109" t="s">
+        <v>349</v>
+      </c>
+      <c r="B109" s="1">
+        <v>2900000.0</v>
+      </c>
+      <c r="C109" s="1">
+        <v>98.366</v>
+      </c>
+      <c r="D109" s="1">
+        <v>98.42482759</v>
+      </c>
+      <c r="E109" t="s">
+        <v>8</v>
+      </c>
+      <c r="F109">
+        <v>1.0</v>
+      </c>
+      <c r="G109" s="1">
+        <v>2854320.0</v>
+      </c>
+      <c r="H109" s="1">
+        <v>-1706.0</v>
+      </c>
+      <c r="I109" s="1">
+        <v>-0.059769051823201</v>
+      </c>
+      <c r="J109">
+        <v>2.43</v>
+      </c>
+      <c r="K109" t="s">
+        <v>350</v>
+      </c>
+      <c r="L109" s="1">
+        <v>2852614.0</v>
+      </c>
+      <c r="M109" s="1">
+        <v>2923227.01</v>
+      </c>
+      <c r="N109" s="1">
+        <v>1.36</v>
+      </c>
+      <c r="O109">
+        <v>1</v>
+      </c>
+      <c r="Z109" t="s">
+        <v>348</v>
+      </c>
+    </row>
+    <row r="110" spans="1:26">
+      <c r="A110" t="s">
+        <v>352</v>
+      </c>
+      <c r="B110" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="C110" s="1">
+        <v>98.901</v>
+      </c>
+      <c r="D110" s="1">
+        <v>98.642</v>
+      </c>
+      <c r="E110" t="s">
+        <v>8</v>
+      </c>
+      <c r="F110">
+        <v>1.0</v>
+      </c>
+      <c r="G110" s="1">
+        <v>986420.0</v>
+      </c>
+      <c r="H110" s="1">
+        <v>2590.0</v>
+      </c>
+      <c r="I110" s="1">
+        <v>0.26256564141035</v>
+      </c>
+      <c r="J110">
+        <v>0.47</v>
+      </c>
+      <c r="K110" t="s">
+        <v>353</v>
+      </c>
+      <c r="L110" s="1">
+        <v>989010.0</v>
+      </c>
+      <c r="M110" s="1">
+        <v>993684.66</v>
+      </c>
+      <c r="N110" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O110">
+        <v>1</v>
+      </c>
+      <c r="Z110" t="s">
+        <v>351</v>
+      </c>
+    </row>
+    <row r="111" spans="1:26">
+      <c r="A111" t="s">
+        <v>352</v>
+      </c>
+      <c r="B111" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C111" s="1">
+        <v>99.016</v>
+      </c>
+      <c r="D111" s="1">
+        <v>95.396</v>
+      </c>
+      <c r="E111" t="s">
+        <v>8</v>
+      </c>
+      <c r="F111">
+        <v>1.0</v>
+      </c>
+      <c r="G111" s="1">
+        <v>763168.0</v>
+      </c>
+      <c r="H111" s="1">
+        <v>28960.0</v>
+      </c>
+      <c r="I111" s="1">
+        <v>3.7947083735167</v>
+      </c>
+      <c r="J111">
+        <v>0.47</v>
+      </c>
+      <c r="K111" t="s">
+        <v>355</v>
+      </c>
+      <c r="L111" s="1">
+        <v>792128.0</v>
+      </c>
+      <c r="M111" s="1">
+        <v>795867.73</v>
+      </c>
+      <c r="N111" s="1">
+        <v>0.37</v>
+      </c>
+      <c r="O111">
+        <v>1</v>
+      </c>
+      <c r="Z111" t="s">
+        <v>354</v>
+      </c>
+    </row>
+    <row r="112" spans="1:26">
+      <c r="A112" t="s">
+        <v>357</v>
+      </c>
+      <c r="B112" s="1">
+        <v>1068000.0</v>
+      </c>
+      <c r="C112" s="1">
+        <v>98.949</v>
+      </c>
+      <c r="D112" s="1">
+        <v>99.14878652</v>
+      </c>
+      <c r="E112" t="s">
+        <v>8</v>
+      </c>
+      <c r="F112">
+        <v>1.0</v>
+      </c>
+      <c r="G112" s="1">
+        <v>1058909.04</v>
+      </c>
+      <c r="H112" s="1">
+        <v>-2133.72</v>
+      </c>
+      <c r="I112" s="1">
+        <v>-0.20150172672055</v>
+      </c>
+      <c r="J112">
+        <v>2.42</v>
+      </c>
+      <c r="K112" t="s">
+        <v>358</v>
+      </c>
+      <c r="L112" s="1">
+        <v>1056775.32</v>
+      </c>
+      <c r="M112" s="1">
+        <v>1082641.4</v>
+      </c>
+      <c r="N112" s="1">
+        <v>0.5</v>
+      </c>
+      <c r="O112">
+        <v>1</v>
+      </c>
+      <c r="Z112" t="s">
+        <v>356</v>
+      </c>
+    </row>
+    <row r="113" spans="1:26">
+      <c r="A113" t="s">
+        <v>360</v>
+      </c>
+      <c r="B113" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C113" s="1">
+        <v>99.676</v>
+      </c>
+      <c r="D113" s="1">
+        <v>99.736</v>
+      </c>
+      <c r="E113" t="s">
+        <v>8</v>
+      </c>
+      <c r="F113">
+        <v>1.0</v>
+      </c>
+      <c r="G113" s="1">
+        <v>598416.0</v>
+      </c>
+      <c r="H113" s="1">
+        <v>-360.0</v>
+      </c>
+      <c r="I113" s="1">
+        <v>-0.060158819282907</v>
+      </c>
+      <c r="J113">
+        <v>2.42</v>
+      </c>
+      <c r="K113" t="s">
+        <v>361</v>
+      </c>
+      <c r="L113" s="1">
+        <v>598056.0</v>
+      </c>
+      <c r="M113" s="1">
+        <v>612587.51</v>
+      </c>
+      <c r="N113" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O113">
+        <v>1</v>
+      </c>
+      <c r="Z113" t="s">
+        <v>359</v>
+      </c>
+    </row>
+    <row r="114" spans="1:26">
+      <c r="A114" t="s">
+        <v>363</v>
+      </c>
+      <c r="B114" s="1">
+        <v>890000.0</v>
+      </c>
+      <c r="C114" s="1">
+        <v>100.233</v>
+      </c>
+      <c r="D114" s="1">
+        <v>99.394</v>
+      </c>
+      <c r="E114" t="s">
+        <v>8</v>
+      </c>
+      <c r="F114">
+        <v>1.0</v>
+      </c>
+      <c r="G114" s="1">
+        <v>884606.6</v>
+      </c>
+      <c r="H114" s="1">
+        <v>7467.1</v>
+      </c>
+      <c r="I114" s="1">
+        <v>0.84411533895406</v>
+      </c>
+      <c r="J114">
+        <v>0.64</v>
+      </c>
+      <c r="K114" t="s">
+        <v>364</v>
+      </c>
+      <c r="L114" s="1">
+        <v>892073.7</v>
+      </c>
+      <c r="M114" s="1">
+        <v>897742.88</v>
+      </c>
+      <c r="N114" s="1">
+        <v>0.42</v>
+      </c>
+      <c r="O114">
+        <v>1</v>
+      </c>
+      <c r="Z114" t="s">
+        <v>362</v>
+      </c>
+    </row>
+    <row r="115" spans="1:26">
+      <c r="A115" t="s">
+        <v>366</v>
+      </c>
+      <c r="B115" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="C115" s="1">
+        <v>95.87</v>
+      </c>
+      <c r="D115" s="1">
+        <v>93.6</v>
+      </c>
+      <c r="E115" t="s">
+        <v>8</v>
+      </c>
+      <c r="F115">
+        <v>1.0</v>
+      </c>
+      <c r="G115" s="1">
+        <v>936000.0</v>
+      </c>
+      <c r="H115" s="1">
+        <v>22700.0</v>
+      </c>
+      <c r="I115" s="1">
+        <v>2.4252136752137</v>
+      </c>
+      <c r="J115">
+        <v>1.12</v>
+      </c>
+      <c r="K115" t="s">
+        <v>367</v>
+      </c>
+      <c r="L115" s="1">
+        <v>958700.0</v>
+      </c>
+      <c r="M115" s="1">
+        <v>969919.18</v>
+      </c>
+      <c r="N115" s="1">
+        <v>0.45</v>
+      </c>
+      <c r="O115">
+        <v>1</v>
+      </c>
+      <c r="Z115" t="s">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="116" spans="1:26">
+      <c r="A116" t="s">
+        <v>369</v>
+      </c>
+      <c r="B116" s="1">
+        <v>1700000.0</v>
+      </c>
+      <c r="C116" s="1">
+        <v>99.483</v>
+      </c>
+      <c r="D116" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E116" t="s">
+        <v>8</v>
+      </c>
+      <c r="F116">
+        <v>1.0</v>
+      </c>
+      <c r="G116" s="1">
+        <v>1700000.0</v>
+      </c>
+      <c r="H116" s="1">
+        <v>-8789.0</v>
+      </c>
+      <c r="I116" s="1">
+        <v>-0.517</v>
+      </c>
+      <c r="J116">
+        <v>3.33</v>
+      </c>
+      <c r="K116" t="s">
+        <v>370</v>
+      </c>
+      <c r="L116" s="1">
+        <v>1691211.0</v>
+      </c>
+      <c r="M116" s="1">
+        <v>1747881.55</v>
+      </c>
+      <c r="N116" s="1">
+        <v>0.81</v>
+      </c>
+      <c r="O116">
+        <v>1</v>
+      </c>
+      <c r="Z116" t="s">
+        <v>368</v>
+      </c>
+    </row>
+    <row r="117" spans="1:26">
+      <c r="A117" t="s">
+        <v>372</v>
+      </c>
+      <c r="B117" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="C117" s="1">
+        <v>101.862</v>
+      </c>
+      <c r="D117" s="1">
+        <v>103.012</v>
+      </c>
+      <c r="E117" t="s">
+        <v>8</v>
+      </c>
+      <c r="F117">
+        <v>1.0</v>
+      </c>
+      <c r="G117" s="1">
+        <v>927108.0</v>
+      </c>
+      <c r="H117" s="1">
+        <v>-10350.0</v>
+      </c>
+      <c r="I117" s="1">
+        <v>-1.1163747912865</v>
+      </c>
+      <c r="J117">
+        <v>3.59</v>
+      </c>
+      <c r="K117" t="s">
+        <v>373</v>
+      </c>
+      <c r="L117" s="1">
+        <v>916758.0</v>
+      </c>
+      <c r="M117" s="1">
+        <v>949034.71</v>
+      </c>
+      <c r="N117" s="1">
+        <v>0.44</v>
+      </c>
+      <c r="O117">
+        <v>1</v>
+      </c>
+      <c r="Z117" t="s">
+        <v>371</v>
+      </c>
+    </row>
+    <row r="118" spans="1:26">
+      <c r="A118" t="s">
+        <v>375</v>
+      </c>
+      <c r="B118" s="1">
+        <v>1209000.0</v>
+      </c>
+      <c r="C118" s="1">
+        <v>101.586</v>
+      </c>
+      <c r="D118" s="1">
+        <v>99.849</v>
+      </c>
+      <c r="E118" t="s">
+        <v>8</v>
+      </c>
+      <c r="F118">
+        <v>1.0</v>
+      </c>
+      <c r="G118" s="1">
+        <v>1207174.41</v>
+      </c>
+      <c r="H118" s="1">
+        <v>21000.33</v>
+      </c>
+      <c r="I118" s="1">
+        <v>1.7396268365231</v>
+      </c>
+      <c r="J118">
+        <v>3.03</v>
+      </c>
+      <c r="K118" t="s">
+        <v>376</v>
+      </c>
+      <c r="L118" s="1">
+        <v>1228174.74</v>
+      </c>
+      <c r="M118" s="1">
+        <v>1264774.32</v>
+      </c>
+      <c r="N118" s="1">
+        <v>0.59</v>
+      </c>
+      <c r="O118">
+        <v>1</v>
+      </c>
+      <c r="Z118" t="s">
+        <v>374</v>
+      </c>
+    </row>
+    <row r="119" spans="1:26">
+      <c r="A119" t="s">
+        <v>378</v>
+      </c>
+      <c r="B119" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="C119" s="1">
+        <v>100.394</v>
+      </c>
+      <c r="D119" s="1">
+        <v>99.58877778</v>
+      </c>
+      <c r="E119" t="s">
+        <v>8</v>
+      </c>
+      <c r="F119">
+        <v>1.0</v>
+      </c>
+      <c r="G119" s="1">
+        <v>896299.0</v>
+      </c>
+      <c r="H119" s="1">
+        <v>7247.0</v>
+      </c>
+      <c r="I119" s="1">
+        <v>0.808547147771</v>
+      </c>
+      <c r="J119">
+        <v>0.87</v>
+      </c>
+      <c r="K119" t="s">
+        <v>379</v>
+      </c>
+      <c r="L119" s="1">
+        <v>903546.0</v>
+      </c>
+      <c r="M119" s="1">
+        <v>911399.42</v>
+      </c>
+      <c r="N119" s="1">
+        <v>0.42</v>
+      </c>
+      <c r="O119">
+        <v>1</v>
+      </c>
+      <c r="Z119" t="s">
+        <v>377</v>
+      </c>
+    </row>
+    <row r="120" spans="1:26">
+      <c r="A120" t="s">
+        <v>381</v>
+      </c>
+      <c r="B120" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C120" s="1">
+        <v>101.126</v>
+      </c>
+      <c r="D120" s="1">
+        <v>100.242</v>
+      </c>
+      <c r="E120" t="s">
+        <v>8</v>
+      </c>
+      <c r="F120">
+        <v>1.0</v>
+      </c>
+      <c r="G120" s="1">
+        <v>701694.0</v>
+      </c>
+      <c r="H120" s="1">
+        <v>6188.0</v>
+      </c>
+      <c r="I120" s="1">
+        <v>0.88186588455937</v>
+      </c>
+      <c r="J120">
+        <v>0.84</v>
+      </c>
+      <c r="K120" t="s">
+        <v>382</v>
+      </c>
+      <c r="L120" s="1">
+        <v>707882.0</v>
+      </c>
+      <c r="M120" s="1">
+        <v>713750.49</v>
+      </c>
+      <c r="N120" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O120">
+        <v>1</v>
+      </c>
+      <c r="Z120" t="s">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="121" spans="1:26">
+      <c r="A121" t="s">
+        <v>384</v>
+      </c>
+      <c r="B121" s="1">
+        <v>775000.0</v>
+      </c>
+      <c r="C121" s="1">
+        <v>97.465</v>
+      </c>
+      <c r="D121" s="1">
+        <v>98.42664516</v>
+      </c>
+      <c r="E121" t="s">
+        <v>8</v>
+      </c>
+      <c r="F121">
+        <v>1.0</v>
+      </c>
+      <c r="G121" s="1">
+        <v>762806.5</v>
+      </c>
+      <c r="H121" s="1">
+        <v>-7452.75</v>
+      </c>
+      <c r="I121" s="1">
+        <v>-0.97701710722182</v>
+      </c>
+      <c r="J121">
+        <v>1.72</v>
+      </c>
+      <c r="K121" t="s">
+        <v>385</v>
+      </c>
+      <c r="L121" s="1">
+        <v>755353.75</v>
+      </c>
+      <c r="M121" s="1">
+        <v>768690.65</v>
+      </c>
+      <c r="N121" s="1">
+        <v>0.36</v>
+      </c>
+      <c r="O121">
+        <v>1</v>
+      </c>
+      <c r="Z121" t="s">
+        <v>383</v>
+      </c>
+    </row>
+    <row r="122" spans="1:26">
+      <c r="A122" t="s">
+        <v>387</v>
+      </c>
+      <c r="B122" s="1">
+        <v>1658000.0</v>
+      </c>
+      <c r="C122" s="1">
+        <v>98.993</v>
+      </c>
+      <c r="D122" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E122" t="s">
+        <v>8</v>
+      </c>
+      <c r="F122">
+        <v>1.0</v>
+      </c>
+      <c r="G122" s="1">
+        <v>1658000.0</v>
+      </c>
+      <c r="H122" s="1">
+        <v>-16696.06</v>
+      </c>
+      <c r="I122" s="1">
+        <v>-1.007</v>
+      </c>
+      <c r="J122">
+        <v>1.13</v>
+      </c>
+      <c r="K122" t="s">
+        <v>388</v>
+      </c>
+      <c r="L122" s="1">
+        <v>1641303.94</v>
+      </c>
+      <c r="M122" s="1">
+        <v>1660107.57</v>
+      </c>
+      <c r="N122" s="1">
+        <v>0.77</v>
+      </c>
+      <c r="O122">
+        <v>1</v>
+      </c>
+      <c r="Z122" t="s">
+        <v>386</v>
+      </c>
+    </row>
+    <row r="123" spans="1:26">
+      <c r="A123" t="s">
+        <v>390</v>
+      </c>
+      <c r="B123" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="C123" s="1">
+        <v>103.637</v>
+      </c>
+      <c r="D123" s="1">
+        <v>102.806722</v>
+      </c>
+      <c r="E123" t="s">
+        <v>8</v>
+      </c>
+      <c r="F123">
+        <v>1.0</v>
+      </c>
+      <c r="G123" s="1">
+        <v>1028067.22</v>
+      </c>
+      <c r="H123" s="1">
+        <v>8302.78</v>
+      </c>
+      <c r="I123" s="1">
+        <v>0.80761061518915</v>
+      </c>
+      <c r="J123">
+        <v>0.96</v>
+      </c>
+      <c r="K123" t="s">
+        <v>391</v>
+      </c>
+      <c r="L123" s="1">
+        <v>1036370.0</v>
+      </c>
+      <c r="M123" s="1">
+        <v>1046000.14</v>
+      </c>
+      <c r="N123" s="1">
+        <v>0.49</v>
+      </c>
+      <c r="O123">
+        <v>1</v>
+      </c>
+      <c r="Z123" t="s">
+        <v>389</v>
+      </c>
+    </row>
+    <row r="124" spans="1:26">
+      <c r="A124" t="s">
+        <v>393</v>
+      </c>
+      <c r="B124" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C124" s="1">
+        <v>104.894</v>
+      </c>
+      <c r="D124" s="1">
+        <v>105.93</v>
+      </c>
+      <c r="E124" t="s">
+        <v>8</v>
+      </c>
+      <c r="F124">
+        <v>1.0</v>
+      </c>
+      <c r="G124" s="1">
+        <v>847440.0</v>
+      </c>
+      <c r="H124" s="1">
+        <v>-8288.0</v>
+      </c>
+      <c r="I124" s="1">
+        <v>-0.97800434249032</v>
+      </c>
+      <c r="J124">
+        <v>1.8</v>
+      </c>
+      <c r="K124" t="s">
+        <v>282</v>
+      </c>
+      <c r="L124" s="1">
+        <v>839152.0</v>
+      </c>
+      <c r="M124" s="1">
+        <v>853535.56</v>
+      </c>
+      <c r="N124" s="1">
+        <v>0.4</v>
+      </c>
+      <c r="O124">
+        <v>1</v>
+      </c>
+      <c r="Z124" t="s">
+        <v>392</v>
+      </c>
+    </row>
+    <row r="125" spans="1:26">
+      <c r="A125" t="s">
+        <v>395</v>
+      </c>
+      <c r="B125" s="1">
+        <v>1200000.0</v>
+      </c>
+      <c r="C125" s="1">
+        <v>100.887</v>
+      </c>
+      <c r="D125" s="1">
+        <v>99.076</v>
+      </c>
+      <c r="E125" t="s">
+        <v>8</v>
+      </c>
+      <c r="F125">
+        <v>1.0</v>
+      </c>
+      <c r="G125" s="1">
+        <v>1188912.0</v>
+      </c>
+      <c r="H125" s="1">
+        <v>21732.0</v>
+      </c>
+      <c r="I125" s="1">
+        <v>1.8278897008357</v>
+      </c>
+      <c r="J125">
+        <v>0.22</v>
+      </c>
+      <c r="K125" t="s">
+        <v>396</v>
+      </c>
+      <c r="L125" s="1">
+        <v>1210644.0</v>
+      </c>
+      <c r="M125" s="1">
+        <v>1213298.79</v>
+      </c>
+      <c r="N125" s="1">
+        <v>0.56</v>
+      </c>
+      <c r="O125">
+        <v>1</v>
+      </c>
+      <c r="Z125" t="s">
+        <v>394</v>
+      </c>
+    </row>
+    <row r="126" spans="1:26">
+      <c r="A126" t="s">
+        <v>398</v>
+      </c>
+      <c r="B126" s="1">
+        <v>1200000.0</v>
+      </c>
+      <c r="C126" s="1">
+        <v>101.592</v>
+      </c>
+      <c r="D126" s="1">
+        <v>99.07293333</v>
+      </c>
+      <c r="E126" t="s">
+        <v>8</v>
+      </c>
+      <c r="F126">
+        <v>1.0</v>
+      </c>
+      <c r="G126" s="1">
+        <v>1188875.2</v>
+      </c>
+      <c r="H126" s="1">
+        <v>30228.8</v>
+      </c>
+      <c r="I126" s="1">
+        <v>2.542638621783</v>
+      </c>
+      <c r="J126">
+        <v>2.97</v>
+      </c>
+      <c r="K126" t="s">
+        <v>399</v>
+      </c>
+      <c r="L126" s="1">
+        <v>1219104.0</v>
+      </c>
+      <c r="M126" s="1">
+        <v>1254775.23</v>
+      </c>
+      <c r="N126" s="1">
+        <v>0.58</v>
+      </c>
+      <c r="O126">
+        <v>1</v>
+      </c>
+      <c r="Z126" t="s">
+        <v>397</v>
+      </c>
+    </row>
+    <row r="127" spans="1:26">
+      <c r="A127" t="s">
+        <v>401</v>
+      </c>
+      <c r="B127" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C127" s="1">
+        <v>85.449</v>
+      </c>
+      <c r="D127" s="1">
+        <v>85.38325</v>
+      </c>
+      <c r="E127" t="s">
+        <v>8</v>
+      </c>
+      <c r="F127">
+        <v>1.0</v>
+      </c>
+      <c r="G127" s="1">
+        <v>683066.0</v>
+      </c>
+      <c r="H127" s="1">
+        <v>526.0</v>
+      </c>
+      <c r="I127" s="1">
+        <v>0.077005735902534</v>
+      </c>
+      <c r="J127">
+        <v>0.47</v>
+      </c>
+      <c r="K127" t="s">
+        <v>402</v>
+      </c>
+      <c r="L127" s="1">
+        <v>683592.0</v>
+      </c>
+      <c r="M127" s="1">
+        <v>687389.26</v>
+      </c>
+      <c r="N127" s="1">
+        <v>0.32</v>
+      </c>
+      <c r="O127">
+        <v>1</v>
+      </c>
+      <c r="Z127" t="s">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="128" spans="1:26">
+      <c r="A128" t="s">
+        <v>404</v>
+      </c>
+      <c r="B128" s="1">
+        <v>2200000.0</v>
+      </c>
+      <c r="C128" s="1">
+        <v>100.487</v>
+      </c>
+      <c r="D128" s="1">
+        <v>99.898</v>
+      </c>
+      <c r="E128" t="s">
+        <v>8</v>
+      </c>
+      <c r="F128">
+        <v>1.0</v>
+      </c>
+      <c r="G128" s="1">
+        <v>2197756.0</v>
+      </c>
+      <c r="H128" s="1">
+        <v>12958.0</v>
+      </c>
+      <c r="I128" s="1">
+        <v>0.58960139342129</v>
+      </c>
+      <c r="J128">
+        <v>0.3</v>
+      </c>
+      <c r="K128" t="s">
+        <v>405</v>
+      </c>
+      <c r="L128" s="1">
+        <v>2210714.0</v>
+      </c>
+      <c r="M128" s="1">
+        <v>2217223.59</v>
+      </c>
+      <c r="N128" s="1">
+        <v>1.03</v>
+      </c>
+      <c r="O128">
+        <v>1</v>
+      </c>
+      <c r="Z128" t="s">
+        <v>403</v>
+      </c>
+    </row>
+    <row r="129" spans="1:26">
+      <c r="A129" t="s">
+        <v>407</v>
+      </c>
+      <c r="B129" s="1">
+        <v>1300000.0</v>
+      </c>
+      <c r="C129" s="1">
+        <v>82.242</v>
+      </c>
+      <c r="D129" s="1">
+        <v>82.0</v>
+      </c>
+      <c r="E129" t="s">
+        <v>8</v>
+      </c>
+      <c r="F129">
+        <v>1.0</v>
+      </c>
+      <c r="G129" s="1">
+        <v>1066000.0</v>
+      </c>
+      <c r="H129" s="1">
+        <v>3146.0</v>
+      </c>
+      <c r="I129" s="1">
+        <v>0.29512195121951</v>
+      </c>
+      <c r="J129">
+        <v>0.22</v>
+      </c>
+      <c r="K129" t="s">
+        <v>408</v>
+      </c>
+      <c r="L129" s="1">
+        <v>1069146.0</v>
+      </c>
+      <c r="M129" s="1">
+        <v>1072013.12</v>
+      </c>
+      <c r="N129" s="1">
+        <v>0.5</v>
+      </c>
+      <c r="O129">
+        <v>1</v>
+      </c>
+      <c r="Z129" t="s">
+        <v>406</v>
+      </c>
+    </row>
+    <row r="130" spans="1:26">
+      <c r="A130" t="s">
+        <v>410</v>
+      </c>
+      <c r="B130" s="1">
+        <v>456000.0</v>
+      </c>
+      <c r="C130" s="1">
+        <v>101.117</v>
+      </c>
+      <c r="D130" s="1">
+        <v>99.609</v>
+      </c>
+      <c r="E130" t="s">
+        <v>8</v>
+      </c>
+      <c r="F130">
+        <v>1.0</v>
+      </c>
+      <c r="G130" s="1">
+        <v>454217.04</v>
+      </c>
+      <c r="H130" s="1">
+        <v>6876.48</v>
+      </c>
+      <c r="I130" s="1">
+        <v>1.5139194249516</v>
+      </c>
+      <c r="J130">
+        <v>0.57</v>
+      </c>
+      <c r="K130" t="s">
+        <v>411</v>
+      </c>
+      <c r="L130" s="1">
+        <v>461093.52</v>
+      </c>
+      <c r="M130" s="1">
+        <v>463692.1</v>
+      </c>
+      <c r="N130" s="1">
+        <v>0.22</v>
+      </c>
+      <c r="O130">
+        <v>1</v>
+      </c>
+      <c r="Z130" t="s">
+        <v>409</v>
+      </c>
+    </row>
+    <row r="131" spans="1:26">
+      <c r="A131" t="s">
+        <v>413</v>
+      </c>
+      <c r="B131" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C131" s="1">
+        <v>102.206</v>
+      </c>
+      <c r="D131" s="1">
+        <v>102.847</v>
+      </c>
+      <c r="E131" t="s">
+        <v>8</v>
+      </c>
+      <c r="F131">
+        <v>1.0</v>
+      </c>
+      <c r="G131" s="1">
+        <v>719929.0</v>
+      </c>
+      <c r="H131" s="1">
+        <v>-4487.0</v>
+      </c>
+      <c r="I131" s="1">
+        <v>-0.62325590440168</v>
+      </c>
+      <c r="J131">
+        <v>0.5</v>
+      </c>
+      <c r="K131" t="s">
+        <v>183</v>
+      </c>
+      <c r="L131" s="1">
+        <v>715442.0</v>
+      </c>
+      <c r="M131" s="1">
+        <v>718934.81</v>
+      </c>
+      <c r="N131" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O131">
+        <v>1</v>
+      </c>
+      <c r="Z131" t="s">
+        <v>412</v>
+      </c>
+    </row>
+    <row r="132" spans="1:26">
+      <c r="A132" t="s">
+        <v>415</v>
+      </c>
+      <c r="B132" s="1">
+        <v>1178000.0</v>
+      </c>
+      <c r="C132" s="1">
+        <v>103.952</v>
+      </c>
+      <c r="D132" s="1">
+        <v>101.91549321</v>
+      </c>
+      <c r="E132" t="s">
+        <v>8</v>
+      </c>
+      <c r="F132">
+        <v>1.0</v>
+      </c>
+      <c r="G132" s="1">
+        <v>1200564.51</v>
+      </c>
+      <c r="H132" s="1">
+        <v>23990.05</v>
+      </c>
+      <c r="I132" s="1">
+        <v>1.9982308156019</v>
+      </c>
+      <c r="J132">
+        <v>3.18</v>
+      </c>
+      <c r="K132" t="s">
+        <v>416</v>
+      </c>
+      <c r="L132" s="1">
+        <v>1224554.56</v>
+      </c>
+      <c r="M132" s="1">
+        <v>1261969.58</v>
+      </c>
+      <c r="N132" s="1">
+        <v>0.59</v>
+      </c>
+      <c r="O132">
+        <v>1</v>
+      </c>
+      <c r="Z132" t="s">
+        <v>414</v>
+      </c>
+    </row>
+    <row r="133" spans="1:26">
+      <c r="A133" t="s">
+        <v>418</v>
+      </c>
+      <c r="B133" s="1">
+        <v>2000000.0</v>
+      </c>
+      <c r="C133" s="1">
+        <v>98.911</v>
+      </c>
+      <c r="D133" s="1">
+        <v>98.94725</v>
+      </c>
+      <c r="E133" t="s">
+        <v>8</v>
+      </c>
+      <c r="F133">
+        <v>1.0</v>
+      </c>
+      <c r="G133" s="1">
+        <v>1978945.0</v>
+      </c>
+      <c r="H133" s="1">
+        <v>-725.0</v>
+      </c>
+      <c r="I133" s="1">
+        <v>-0.036635682143769</v>
+      </c>
+      <c r="J133">
+        <v>0.95</v>
+      </c>
+      <c r="K133" t="s">
+        <v>419</v>
+      </c>
+      <c r="L133" s="1">
+        <v>1978220.0</v>
+      </c>
+      <c r="M133" s="1">
+        <v>1997124.11</v>
+      </c>
+      <c r="N133" s="1">
+        <v>0.93</v>
+      </c>
+      <c r="O133">
+        <v>1</v>
+      </c>
+      <c r="Z133" t="s">
+        <v>417</v>
+      </c>
+    </row>
+    <row r="134" spans="1:26">
+      <c r="A134" t="s">
+        <v>421</v>
+      </c>
+      <c r="B134" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C134" s="1">
+        <v>98.91</v>
+      </c>
+      <c r="D134" s="1">
+        <v>97.929</v>
+      </c>
+      <c r="E134" t="s">
+        <v>8</v>
+      </c>
+      <c r="F134">
+        <v>1.0</v>
+      </c>
+      <c r="G134" s="1">
+        <v>587574.0</v>
+      </c>
+      <c r="H134" s="1">
+        <v>5886.0</v>
+      </c>
+      <c r="I134" s="1">
+        <v>1.0017461630365</v>
+      </c>
+      <c r="J134">
+        <v>1.92</v>
+      </c>
+      <c r="K134" t="s">
+        <v>312</v>
+      </c>
+      <c r="L134" s="1">
+        <v>593460.0</v>
+      </c>
+      <c r="M134" s="1">
+        <v>604999.73</v>
+      </c>
+      <c r="N134" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O134">
+        <v>1</v>
+      </c>
+      <c r="Z134" t="s">
+        <v>420</v>
+      </c>
+    </row>
+    <row r="135" spans="1:26">
+      <c r="A135" t="s">
+        <v>423</v>
+      </c>
+      <c r="B135" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="C135" s="1">
+        <v>99.171</v>
+      </c>
+      <c r="D135" s="1">
+        <v>99.68483</v>
+      </c>
+      <c r="E135" t="s">
+        <v>8</v>
+      </c>
+      <c r="F135">
+        <v>1.0</v>
+      </c>
+      <c r="G135" s="1">
+        <v>996848.3</v>
+      </c>
+      <c r="H135" s="1">
+        <v>-5138.3</v>
+      </c>
+      <c r="I135" s="1">
+        <v>-0.51545455813086</v>
+      </c>
+      <c r="J135">
+        <v>2.22</v>
+      </c>
+      <c r="K135" t="s">
+        <v>424</v>
+      </c>
+      <c r="L135" s="1">
+        <v>991710.0</v>
+      </c>
+      <c r="M135" s="1">
+        <v>1013901.78</v>
+      </c>
+      <c r="N135" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="O135">
+        <v>1</v>
+      </c>
+      <c r="Z135" t="s">
+        <v>422</v>
+      </c>
+    </row>
+    <row r="136" spans="1:26">
+      <c r="A136" t="s">
+        <v>426</v>
+      </c>
+      <c r="B136" s="1">
+        <v>916000.0</v>
+      </c>
+      <c r="C136" s="1">
+        <v>102.614</v>
+      </c>
+      <c r="D136" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E136" t="s">
+        <v>8</v>
+      </c>
+      <c r="F136">
+        <v>1.0</v>
+      </c>
+      <c r="G136" s="1">
+        <v>916000.0</v>
+      </c>
+      <c r="H136" s="1">
+        <v>23944.24</v>
+      </c>
+      <c r="I136" s="1">
+        <v>2.614</v>
+      </c>
+      <c r="J136">
+        <v>1.24</v>
+      </c>
+      <c r="K136" t="s">
+        <v>427</v>
+      </c>
+      <c r="L136" s="1">
+        <v>939944.24</v>
+      </c>
+      <c r="M136" s="1">
+        <v>951334.96</v>
+      </c>
+      <c r="N136" s="1">
+        <v>0.44</v>
+      </c>
+      <c r="O136">
+        <v>1</v>
+      </c>
+      <c r="Z136" t="s">
+        <v>425</v>
+      </c>
+    </row>
+    <row r="137" spans="1:26">
+      <c r="A137" t="s">
+        <v>429</v>
+      </c>
+      <c r="B137" s="1">
+        <v>2400000.0</v>
+      </c>
+      <c r="C137" s="1">
+        <v>98.808</v>
+      </c>
+      <c r="D137" s="1">
+        <v>99.779</v>
+      </c>
+      <c r="E137" t="s">
+        <v>8</v>
+      </c>
+      <c r="F137">
+        <v>1.0</v>
+      </c>
+      <c r="G137" s="1">
+        <v>2394696.0</v>
+      </c>
+      <c r="H137" s="1">
+        <v>-23304.0</v>
+      </c>
+      <c r="I137" s="1">
+        <v>-0.97315066296515</v>
+      </c>
+      <c r="J137">
+        <v>1.29</v>
+      </c>
+      <c r="K137" t="s">
+        <v>430</v>
+      </c>
+      <c r="L137" s="1">
+        <v>2371392.0</v>
+      </c>
+      <c r="M137" s="1">
+        <v>2402460.49</v>
+      </c>
+      <c r="N137" s="1">
+        <v>1.12</v>
+      </c>
+      <c r="O137">
+        <v>1</v>
+      </c>
+      <c r="Z137" t="s">
+        <v>428</v>
+      </c>
+    </row>
+    <row r="138" spans="1:26">
+      <c r="A138" t="s">
+        <v>432</v>
+      </c>
+      <c r="B138" s="1">
+        <v>1959000.0</v>
+      </c>
+      <c r="C138" s="1">
+        <v>99.023</v>
+      </c>
+      <c r="D138" s="1">
+        <v>99.59162838</v>
+      </c>
+      <c r="E138" t="s">
+        <v>8</v>
+      </c>
+      <c r="F138">
+        <v>1.0</v>
+      </c>
+      <c r="G138" s="1">
+        <v>1951000.0</v>
+      </c>
+      <c r="H138" s="1">
+        <v>-11139.43</v>
+      </c>
+      <c r="I138" s="1">
+        <v>-0.57096002050231</v>
+      </c>
+      <c r="J138">
+        <v>0.4</v>
+      </c>
+      <c r="K138" t="s">
+        <v>433</v>
+      </c>
+      <c r="L138" s="1">
+        <v>1939860.57</v>
+      </c>
+      <c r="M138" s="1">
+        <v>1947613.38</v>
+      </c>
+      <c r="N138" s="1">
+        <v>0.91</v>
+      </c>
+      <c r="O138">
+        <v>1</v>
+      </c>
+      <c r="Z138" t="s">
+        <v>431</v>
+      </c>
+    </row>
+    <row r="139" spans="1:26">
+      <c r="A139" t="s">
+        <v>435</v>
+      </c>
+      <c r="B139" s="1">
+        <v>2500000.0</v>
+      </c>
+      <c r="C139" s="1">
+        <v>101.523</v>
+      </c>
+      <c r="D139" s="1">
+        <v>102.33536</v>
+      </c>
+      <c r="E139" t="s">
+        <v>8</v>
+      </c>
+      <c r="F139">
+        <v>1.0</v>
+      </c>
+      <c r="G139" s="1">
+        <v>2558384.0</v>
+      </c>
+      <c r="H139" s="1">
+        <v>-20309.0</v>
+      </c>
+      <c r="I139" s="1">
+        <v>-0.79382141226649</v>
+      </c>
+      <c r="J139">
+        <v>1.09</v>
+      </c>
+      <c r="K139" t="s">
+        <v>436</v>
+      </c>
+      <c r="L139" s="1">
+        <v>2538075.0</v>
+      </c>
+      <c r="M139" s="1">
+        <v>2565434.93</v>
+      </c>
+      <c r="N139" s="1">
+        <v>1.19</v>
+      </c>
+      <c r="O139">
+        <v>1</v>
+      </c>
+      <c r="Z139" t="s">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="140" spans="1:26">
+      <c r="A140" t="s">
+        <v>438</v>
+      </c>
+      <c r="B140" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C140" s="1">
+        <v>99.632</v>
+      </c>
+      <c r="D140" s="1">
+        <v>98.819</v>
+      </c>
+      <c r="E140" t="s">
+        <v>8</v>
+      </c>
+      <c r="F140">
+        <v>1.0</v>
+      </c>
+      <c r="G140" s="1">
+        <v>592914.0</v>
+      </c>
+      <c r="H140" s="1">
+        <v>4878.0</v>
+      </c>
+      <c r="I140" s="1">
+        <v>0.82271627925804</v>
+      </c>
+      <c r="J140">
+        <v>1.46</v>
+      </c>
+      <c r="K140" t="s">
+        <v>439</v>
+      </c>
+      <c r="L140" s="1">
+        <v>597792.0</v>
+      </c>
+      <c r="M140" s="1">
+        <v>606578.53</v>
+      </c>
+      <c r="N140" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O140">
+        <v>1</v>
+      </c>
+      <c r="Z140" t="s">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="141" spans="1:26">
+      <c r="A141" t="s">
+        <v>441</v>
+      </c>
+      <c r="B141" s="1">
+        <v>1229000.0</v>
+      </c>
+      <c r="C141" s="1">
+        <v>90.44</v>
+      </c>
+      <c r="D141" s="1">
+        <v>85.4301904</v>
+      </c>
+      <c r="E141" t="s">
+        <v>8</v>
+      </c>
+      <c r="F141">
+        <v>1.0</v>
+      </c>
+      <c r="G141" s="1">
+        <v>1049937.04</v>
+      </c>
+      <c r="H141" s="1">
+        <v>61570.56</v>
+      </c>
+      <c r="I141" s="1">
+        <v>5.8642144866134</v>
+      </c>
+      <c r="J141">
+        <v>0.46</v>
+      </c>
+      <c r="K141" t="s">
+        <v>442</v>
+      </c>
+      <c r="L141" s="1">
+        <v>1111507.6</v>
+      </c>
+      <c r="M141" s="1">
+        <v>1117221.41</v>
+      </c>
+      <c r="N141" s="1">
+        <v>0.52</v>
+      </c>
+      <c r="O141">
+        <v>1</v>
+      </c>
+      <c r="Z141" t="s">
+        <v>440</v>
+      </c>
+    </row>
+    <row r="142" spans="1:26">
+      <c r="A142" t="s">
+        <v>444</v>
+      </c>
+      <c r="B142" s="1">
+        <v>451000.0</v>
+      </c>
+      <c r="C142" s="1">
+        <v>101.046</v>
+      </c>
+      <c r="D142" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E142" t="s">
+        <v>8</v>
+      </c>
+      <c r="F142">
+        <v>1.0</v>
+      </c>
+      <c r="G142" s="1">
+        <v>451000.0</v>
+      </c>
+      <c r="H142" s="1">
+        <v>4717.46</v>
+      </c>
+      <c r="I142" s="1">
+        <v>1.046</v>
+      </c>
+      <c r="J142">
+        <v>2.98</v>
+      </c>
+      <c r="K142" t="s">
+        <v>445</v>
+      </c>
+      <c r="L142" s="1">
+        <v>455717.46</v>
+      </c>
+      <c r="M142" s="1">
+        <v>469177.03</v>
+      </c>
+      <c r="N142" s="1">
+        <v>0.22</v>
+      </c>
+      <c r="O142">
+        <v>1</v>
+      </c>
+      <c r="Z142" t="s">
+        <v>443</v>
+      </c>
+    </row>
+    <row r="143" spans="1:26">
+      <c r="A143" t="s">
+        <v>447</v>
+      </c>
+      <c r="B143" s="1">
+        <v>2000000.0</v>
+      </c>
+      <c r="C143" s="1">
+        <v>94.72</v>
+      </c>
+      <c r="D143" s="1">
+        <v>91.6578065</v>
+      </c>
+      <c r="E143" t="s">
+        <v>8</v>
+      </c>
+      <c r="F143">
+        <v>1.0</v>
+      </c>
+      <c r="G143" s="1">
+        <v>1833156.13</v>
+      </c>
+      <c r="H143" s="1">
+        <v>61243.87</v>
+      </c>
+      <c r="I143" s="1">
+        <v>3.3408976462905</v>
+      </c>
+      <c r="J143">
+        <v>0.39</v>
+      </c>
+      <c r="K143" t="s">
+        <v>448</v>
+      </c>
+      <c r="L143" s="1">
+        <v>1894400.0</v>
+      </c>
+      <c r="M143" s="1">
+        <v>1902126.03</v>
+      </c>
+      <c r="N143" s="1">
+        <v>0.88</v>
+      </c>
+      <c r="O143">
+        <v>1</v>
+      </c>
+      <c r="Z143" t="s">
+        <v>446</v>
+      </c>
+    </row>
+    <row r="144" spans="1:26">
+      <c r="A144" t="s">
+        <v>450</v>
+      </c>
+      <c r="B144" s="1">
+        <v>1400000.0</v>
+      </c>
+      <c r="C144" s="1">
+        <v>100.999</v>
+      </c>
+      <c r="D144" s="1">
+        <v>100.467</v>
+      </c>
+      <c r="E144" t="s">
+        <v>8</v>
+      </c>
+      <c r="F144">
+        <v>1.0</v>
+      </c>
+      <c r="G144" s="1">
+        <v>1406538.0</v>
+      </c>
+      <c r="H144" s="1">
+        <v>7448.0</v>
+      </c>
+      <c r="I144" s="1">
+        <v>0.52952710840375</v>
+      </c>
+      <c r="J144">
+        <v>3.67</v>
+      </c>
+      <c r="K144" t="s">
+        <v>451</v>
+      </c>
+      <c r="L144" s="1">
+        <v>1413986.0</v>
+      </c>
+      <c r="M144" s="1">
+        <v>1465383.26</v>
+      </c>
+      <c r="N144" s="1">
+        <v>0.68</v>
+      </c>
+      <c r="O144">
+        <v>1</v>
+      </c>
+      <c r="Z144" t="s">
+        <v>449</v>
+      </c>
+    </row>
+    <row r="145" spans="1:26">
+      <c r="A145" t="s">
+        <v>453</v>
+      </c>
+      <c r="B145" s="1">
+        <v>1432000.0</v>
+      </c>
+      <c r="C145" s="1">
+        <v>100.906</v>
+      </c>
+      <c r="D145" s="1">
+        <v>100.45530726</v>
+      </c>
+      <c r="E145" t="s">
+        <v>8</v>
+      </c>
+      <c r="F145">
+        <v>1.0</v>
+      </c>
+      <c r="G145" s="1">
+        <v>1438520.0</v>
+      </c>
+      <c r="H145" s="1">
+        <v>6453.92</v>
+      </c>
+      <c r="I145" s="1">
+        <v>0.44865000139032</v>
+      </c>
+      <c r="J145">
+        <v>2.85</v>
+      </c>
+      <c r="K145" t="s">
+        <v>454</v>
+      </c>
+      <c r="L145" s="1">
+        <v>1444973.92</v>
+      </c>
+      <c r="M145" s="1">
+        <v>1485788.86</v>
+      </c>
+      <c r="N145" s="1">
+        <v>0.69</v>
+      </c>
+      <c r="O145">
+        <v>1</v>
+      </c>
+      <c r="Z145" t="s">
+        <v>452</v>
+      </c>
+    </row>
+    <row r="146" spans="1:26">
+      <c r="A146" t="s">
+        <v>456</v>
+      </c>
+      <c r="B146" s="1">
+        <v>1100000.0</v>
+      </c>
+      <c r="C146" s="1">
+        <v>99.963</v>
+      </c>
+      <c r="D146" s="1">
+        <v>99.40027273</v>
+      </c>
+      <c r="E146" t="s">
+        <v>8</v>
+      </c>
+      <c r="F146">
+        <v>1.0</v>
+      </c>
+      <c r="G146" s="1">
+        <v>1093403.0</v>
+      </c>
+      <c r="H146" s="1">
+        <v>6190.0</v>
+      </c>
+      <c r="I146" s="1">
+        <v>0.56612246353815</v>
+      </c>
+      <c r="J146">
+        <v>1.28</v>
+      </c>
+      <c r="K146" t="s">
+        <v>457</v>
+      </c>
+      <c r="L146" s="1">
+        <v>1099593.0</v>
+      </c>
+      <c r="M146" s="1">
+        <v>1113618.0</v>
+      </c>
+      <c r="N146" s="1">
+        <v>0.52</v>
+      </c>
+      <c r="O146">
+        <v>1</v>
+      </c>
+      <c r="Z146" t="s">
+        <v>455</v>
+      </c>
+    </row>
+    <row r="147" spans="1:26">
+      <c r="A147" t="s">
+        <v>459</v>
+      </c>
+      <c r="B147" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C147" s="1">
+        <v>99.127</v>
+      </c>
+      <c r="D147" s="1">
+        <v>99.794</v>
+      </c>
+      <c r="E147" t="s">
+        <v>8</v>
+      </c>
+      <c r="F147">
+        <v>1.0</v>
+      </c>
+      <c r="G147" s="1">
+        <v>498970.0</v>
+      </c>
+      <c r="H147" s="1">
+        <v>-3335.0</v>
+      </c>
+      <c r="I147" s="1">
+        <v>-0.66837685632403</v>
+      </c>
+      <c r="J147">
+        <v>1.12</v>
+      </c>
+      <c r="K147" t="s">
+        <v>460</v>
+      </c>
+      <c r="L147" s="1">
+        <v>495635.0</v>
+      </c>
+      <c r="M147" s="1">
+        <v>501244.59</v>
+      </c>
+      <c r="N147" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O147">
+        <v>1</v>
+      </c>
+      <c r="Z147" t="s">
+        <v>458</v>
+      </c>
+    </row>
+    <row r="148" spans="1:26">
+      <c r="A148" t="s">
+        <v>462</v>
+      </c>
+      <c r="B148" s="1">
+        <v>952000.0</v>
+      </c>
+      <c r="C148" s="1">
+        <v>105.848</v>
+      </c>
+      <c r="D148" s="1">
+        <v>100.27343697</v>
+      </c>
+      <c r="E148" t="s">
+        <v>8</v>
+      </c>
+      <c r="F148">
+        <v>1.0</v>
+      </c>
+      <c r="G148" s="1">
+        <v>954603.12</v>
+      </c>
+      <c r="H148" s="1">
+        <v>53069.84</v>
+      </c>
+      <c r="I148" s="1">
+        <v>5.5593616748288</v>
+      </c>
+      <c r="J148">
+        <v>1.91</v>
+      </c>
+      <c r="K148" t="s">
+        <v>463</v>
+      </c>
+      <c r="L148" s="1">
+        <v>1007672.96</v>
+      </c>
+      <c r="M148" s="1">
+        <v>1025813.99</v>
+      </c>
+      <c r="N148" s="1">
+        <v>0.48</v>
+      </c>
+      <c r="O148">
+        <v>1</v>
+      </c>
+      <c r="Z148" t="s">
+        <v>461</v>
+      </c>
+    </row>
+    <row r="149" spans="1:26">
+      <c r="A149" t="s">
+        <v>465</v>
+      </c>
+      <c r="B149" s="1">
+        <v>1125000.0</v>
+      </c>
+      <c r="C149" s="1">
+        <v>100.876</v>
+      </c>
+      <c r="D149" s="1">
+        <v>99.888</v>
+      </c>
+      <c r="E149" t="s">
+        <v>8</v>
+      </c>
+      <c r="F149">
+        <v>1.0</v>
+      </c>
+      <c r="G149" s="1">
+        <v>1123740.0</v>
+      </c>
+      <c r="H149" s="1">
+        <v>11115.0</v>
+      </c>
+      <c r="I149" s="1">
+        <v>0.98910780073683</v>
+      </c>
+      <c r="J149">
+        <v>0.15</v>
+      </c>
+      <c r="K149" t="s">
+        <v>466</v>
+      </c>
+      <c r="L149" s="1">
+        <v>1134855.0</v>
+      </c>
+      <c r="M149" s="1">
+        <v>1136527.09</v>
+      </c>
+      <c r="N149" s="1">
+        <v>0.53</v>
+      </c>
+      <c r="O149">
+        <v>1</v>
+      </c>
+      <c r="Z149" t="s">
+        <v>464</v>
+      </c>
+    </row>
+    <row r="150" spans="1:26">
+      <c r="A150" t="s">
+        <v>468</v>
+      </c>
+      <c r="B150" s="1">
+        <v>1200000.0</v>
+      </c>
+      <c r="C150" s="1">
+        <v>98.725</v>
+      </c>
+      <c r="D150" s="1">
+        <v>99.24563667</v>
+      </c>
+      <c r="E150" t="s">
+        <v>8</v>
+      </c>
+      <c r="F150">
+        <v>1.0</v>
+      </c>
+      <c r="G150" s="1">
+        <v>1190947.64</v>
+      </c>
+      <c r="H150" s="1">
+        <v>-6247.64</v>
+      </c>
+      <c r="I150" s="1">
+        <v>-0.52459401153858</v>
+      </c>
+      <c r="J150">
+        <v>1.99</v>
+      </c>
+      <c r="K150" t="s">
+        <v>469</v>
+      </c>
+      <c r="L150" s="1">
+        <v>1184700.0</v>
+      </c>
+      <c r="M150" s="1">
+        <v>1208527.4</v>
+      </c>
+      <c r="N150" s="1">
+        <v>0.56</v>
+      </c>
+      <c r="O150">
+        <v>1</v>
+      </c>
+      <c r="Z150" t="s">
+        <v>467</v>
+      </c>
+    </row>
+    <row r="151" spans="1:26">
+      <c r="A151" t="s">
+        <v>471</v>
+      </c>
+      <c r="B151" s="1">
+        <v>547000.0</v>
+      </c>
+      <c r="C151" s="1">
+        <v>99.988</v>
+      </c>
+      <c r="D151" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E151" t="s">
+        <v>8</v>
+      </c>
+      <c r="F151">
+        <v>1.0</v>
+      </c>
+      <c r="G151" s="1">
+        <v>547000.0</v>
+      </c>
+      <c r="H151" s="1">
+        <v>-65.64</v>
+      </c>
+      <c r="I151" s="1">
+        <v>-0.012</v>
+      </c>
+      <c r="J151">
+        <v>3.52</v>
+      </c>
+      <c r="K151" t="s">
+        <v>472</v>
+      </c>
+      <c r="L151" s="1">
+        <v>546934.36</v>
+      </c>
+      <c r="M151" s="1">
+        <v>566171.11</v>
+      </c>
+      <c r="N151" s="1">
+        <v>0.26</v>
+      </c>
+      <c r="O151">
+        <v>1</v>
+      </c>
+      <c r="Z151" t="s">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="152" spans="1:26">
+      <c r="A152" t="s">
+        <v>474</v>
+      </c>
+      <c r="B152" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="C152" s="1">
+        <v>100.267</v>
+      </c>
+      <c r="D152" s="1">
+        <v>101.2</v>
+      </c>
+      <c r="E152" t="s">
+        <v>8</v>
+      </c>
+      <c r="F152">
+        <v>1.0</v>
+      </c>
+      <c r="G152" s="1">
+        <v>910800.0</v>
+      </c>
+      <c r="H152" s="1">
+        <v>-8397.0</v>
+      </c>
+      <c r="I152" s="1">
+        <v>-0.92193675889328</v>
+      </c>
+      <c r="J152">
+        <v>1.18</v>
+      </c>
+      <c r="K152" t="s">
+        <v>475</v>
+      </c>
+      <c r="L152" s="1">
+        <v>902403.0</v>
+      </c>
+      <c r="M152" s="1">
+        <v>912986.01</v>
+      </c>
+      <c r="N152" s="1">
+        <v>0.42</v>
+      </c>
+      <c r="O152">
+        <v>1</v>
+      </c>
+      <c r="Z152" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="153" spans="1:26">
+      <c r="A153" t="s">
+        <v>477</v>
+      </c>
+      <c r="B153" s="1">
+        <v>2152000.0</v>
+      </c>
+      <c r="C153" s="1">
+        <v>99.003</v>
+      </c>
+      <c r="D153" s="1">
+        <v>99.728</v>
+      </c>
+      <c r="E153" t="s">
+        <v>8</v>
+      </c>
+      <c r="F153">
+        <v>1.0</v>
+      </c>
+      <c r="G153" s="1">
+        <v>2146146.56</v>
+      </c>
+      <c r="H153" s="1">
+        <v>-15602.0</v>
+      </c>
+      <c r="I153" s="1">
+        <v>-0.72697737846944</v>
+      </c>
+      <c r="J153">
+        <v>1.34</v>
+      </c>
+      <c r="K153" t="s">
+        <v>478</v>
+      </c>
+      <c r="L153" s="1">
+        <v>2130544.56</v>
+      </c>
+      <c r="M153" s="1">
+        <v>2159478.64</v>
+      </c>
+      <c r="N153" s="1">
+        <v>1.0</v>
+      </c>
+      <c r="O153">
+        <v>1</v>
+      </c>
+      <c r="Z153" t="s">
+        <v>476</v>
+      </c>
+    </row>
+    <row r="154" spans="1:26">
+      <c r="A154" t="s">
+        <v>480</v>
+      </c>
+      <c r="B154" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C154" s="1">
+        <v>101.726</v>
+      </c>
+      <c r="D154" s="1">
+        <v>102.5055</v>
+      </c>
+      <c r="E154" t="s">
+        <v>8</v>
+      </c>
+      <c r="F154">
+        <v>1.0</v>
+      </c>
+      <c r="G154" s="1">
+        <v>512527.5</v>
+      </c>
+      <c r="H154" s="1">
+        <v>-3897.5</v>
+      </c>
+      <c r="I154" s="1">
+        <v>-0.76044700040486</v>
+      </c>
+      <c r="J154">
+        <v>2.24</v>
+      </c>
+      <c r="K154" t="s">
+        <v>481</v>
+      </c>
+      <c r="L154" s="1">
+        <v>508630.0</v>
+      </c>
+      <c r="M154" s="1">
+        <v>519852.6</v>
+      </c>
+      <c r="N154" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O154">
+        <v>1</v>
+      </c>
+      <c r="Z154" t="s">
+        <v>479</v>
+      </c>
+    </row>
+    <row r="155" spans="1:26">
+      <c r="A155" t="s">
+        <v>483</v>
+      </c>
+      <c r="B155" s="1">
+        <v>1500000.0</v>
+      </c>
+      <c r="C155" s="1">
+        <v>105.006</v>
+      </c>
+      <c r="D155" s="1">
+        <v>103.12185667</v>
+      </c>
+      <c r="E155" t="s">
+        <v>8</v>
+      </c>
+      <c r="F155">
+        <v>1.0</v>
+      </c>
+      <c r="G155" s="1">
+        <v>1546827.85</v>
+      </c>
+      <c r="H155" s="1">
+        <v>28262.15</v>
+      </c>
+      <c r="I155" s="1">
+        <v>1.8271037724075</v>
+      </c>
+      <c r="J155">
+        <v>1.08</v>
+      </c>
+      <c r="K155" t="s">
+        <v>484</v>
+      </c>
+      <c r="L155" s="1">
+        <v>1575090.0</v>
+      </c>
+      <c r="M155" s="1">
+        <v>1591215.0</v>
+      </c>
+      <c r="N155" s="1">
+        <v>0.74</v>
+      </c>
+      <c r="O155">
+        <v>1</v>
+      </c>
+      <c r="Z155" t="s">
+        <v>482</v>
+      </c>
+    </row>
+    <row r="156" spans="1:26">
+      <c r="A156" t="s">
+        <v>483</v>
+      </c>
+      <c r="B156" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C156" s="1">
+        <v>102.216</v>
+      </c>
+      <c r="D156" s="1">
+        <v>103.479</v>
+      </c>
+      <c r="E156" t="s">
+        <v>8</v>
+      </c>
+      <c r="F156">
+        <v>1.0</v>
+      </c>
+      <c r="G156" s="1">
+        <v>413916.0</v>
+      </c>
+      <c r="H156" s="1">
+        <v>-5052.0</v>
+      </c>
+      <c r="I156" s="1">
+        <v>-1.2205375003624</v>
+      </c>
+      <c r="J156">
+        <v>1.32</v>
+      </c>
+      <c r="K156" t="s">
+        <v>486</v>
+      </c>
+      <c r="L156" s="1">
+        <v>408864.0</v>
+      </c>
+      <c r="M156" s="1">
+        <v>414140.71</v>
+      </c>
+      <c r="N156" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O156">
+        <v>1</v>
+      </c>
+      <c r="Z156" t="s">
+        <v>485</v>
+      </c>
+    </row>
+    <row r="157" spans="1:26">
+      <c r="A157" t="s">
+        <v>488</v>
+      </c>
+      <c r="B157" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C157" s="1">
+        <v>98.235</v>
+      </c>
+      <c r="D157" s="1">
+        <v>97.26</v>
+      </c>
+      <c r="E157" t="s">
+        <v>8</v>
+      </c>
+      <c r="F157">
+        <v>1.0</v>
+      </c>
+      <c r="G157" s="1">
+        <v>583560.0</v>
+      </c>
+      <c r="H157" s="1">
+        <v>5850.0</v>
+      </c>
+      <c r="I157" s="1">
+        <v>1.0024676125848</v>
+      </c>
+      <c r="J157">
+        <v>0.91</v>
+      </c>
+      <c r="K157" t="s">
+        <v>489</v>
+      </c>
+      <c r="L157" s="1">
+        <v>589410.0</v>
+      </c>
+      <c r="M157" s="1">
+        <v>594896.3</v>
+      </c>
+      <c r="N157" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O157">
+        <v>1</v>
+      </c>
+      <c r="Z157" t="s">
+        <v>487</v>
+      </c>
+    </row>
+    <row r="158" spans="1:26">
+      <c r="A158" t="s">
+        <v>491</v>
+      </c>
+      <c r="B158" s="1">
+        <v>381000.0</v>
+      </c>
+      <c r="C158" s="1">
+        <v>100.757</v>
+      </c>
+      <c r="D158" s="1">
+        <v>102.47</v>
+      </c>
+      <c r="E158" t="s">
+        <v>8</v>
+      </c>
+      <c r="F158">
+        <v>1.0</v>
+      </c>
+      <c r="G158" s="1">
+        <v>390410.7</v>
+      </c>
+      <c r="H158" s="1">
+        <v>-6526.53</v>
+      </c>
+      <c r="I158" s="1">
+        <v>-1.6717087928174</v>
+      </c>
+      <c r="J158">
+        <v>0.79</v>
+      </c>
+      <c r="K158" t="s">
+        <v>492</v>
+      </c>
+      <c r="L158" s="1">
+        <v>383884.17</v>
+      </c>
+      <c r="M158" s="1">
+        <v>386890.42</v>
+      </c>
+      <c r="N158" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O158">
+        <v>1</v>
+      </c>
+      <c r="Z158" t="s">
+        <v>490</v>
+      </c>
+    </row>
+    <row r="159" spans="1:26">
+      <c r="A159" t="s">
+        <v>494</v>
+      </c>
+      <c r="B159" s="1">
+        <v>788000.0</v>
+      </c>
+      <c r="C159" s="1">
+        <v>100.709</v>
+      </c>
+      <c r="D159" s="1">
+        <v>99.958</v>
+      </c>
+      <c r="E159" t="s">
+        <v>8</v>
+      </c>
+      <c r="F159">
+        <v>1.0</v>
+      </c>
+      <c r="G159" s="1">
+        <v>787669.04</v>
+      </c>
+      <c r="H159" s="1">
+        <v>5917.88</v>
+      </c>
+      <c r="I159" s="1">
+        <v>0.75131555253206</v>
+      </c>
+      <c r="J159">
+        <v>0.57</v>
+      </c>
+      <c r="K159" t="s">
+        <v>495</v>
+      </c>
+      <c r="L159" s="1">
+        <v>793586.92</v>
+      </c>
+      <c r="M159" s="1">
+        <v>798039.66</v>
+      </c>
+      <c r="N159" s="1">
+        <v>0.37</v>
+      </c>
+      <c r="O159">
+        <v>1</v>
+      </c>
+      <c r="Z159" t="s">
+        <v>493</v>
+      </c>
+    </row>
+    <row r="160" spans="1:26">
+      <c r="A160" t="s">
+        <v>497</v>
+      </c>
+      <c r="B160" s="1">
+        <v>631000.0</v>
+      </c>
+      <c r="C160" s="1">
+        <v>98.722</v>
+      </c>
+      <c r="D160" s="1">
+        <v>99.422</v>
+      </c>
+      <c r="E160" t="s">
+        <v>8</v>
+      </c>
+      <c r="F160">
+        <v>1.0</v>
+      </c>
+      <c r="G160" s="1">
+        <v>627352.82</v>
+      </c>
+      <c r="H160" s="1">
+        <v>-4417.0</v>
+      </c>
+      <c r="I160" s="1">
+        <v>-0.70406952183621</v>
+      </c>
+      <c r="J160">
+        <v>1.05</v>
+      </c>
+      <c r="K160" t="s">
+        <v>498</v>
+      </c>
+      <c r="L160" s="1">
+        <v>622935.82</v>
+      </c>
+      <c r="M160" s="1">
+        <v>629565.64</v>
+      </c>
+      <c r="N160" s="1">
+        <v>0.29</v>
+      </c>
+      <c r="O160">
+        <v>1</v>
+      </c>
+      <c r="Z160" t="s">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="161" spans="1:26">
+      <c r="A161" t="s">
+        <v>500</v>
+      </c>
+      <c r="B161" s="1">
+        <v>638000.0</v>
+      </c>
+      <c r="C161" s="1">
+        <v>101.923</v>
+      </c>
+      <c r="D161" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E161" t="s">
+        <v>8</v>
+      </c>
+      <c r="F161">
+        <v>1.0</v>
+      </c>
+      <c r="G161" s="1">
+        <v>638000.0</v>
+      </c>
+      <c r="H161" s="1">
+        <v>12268.74</v>
+      </c>
+      <c r="I161" s="1">
+        <v>1.923</v>
+      </c>
+      <c r="J161">
+        <v>0.61</v>
+      </c>
+      <c r="K161" t="s">
+        <v>501</v>
+      </c>
+      <c r="L161" s="1">
+        <v>650268.74</v>
+      </c>
+      <c r="M161" s="1">
+        <v>654184.14</v>
+      </c>
+      <c r="N161" s="1">
+        <v>0.3</v>
+      </c>
+      <c r="O161">
+        <v>1</v>
+      </c>
+      <c r="Z161" t="s">
+        <v>499</v>
+      </c>
+    </row>
+    <row r="162" spans="1:26">
+      <c r="A162" t="s">
+        <v>503</v>
+      </c>
+      <c r="B162" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C162" s="1">
+        <v>89.933</v>
+      </c>
+      <c r="D162" s="1">
+        <v>88.621</v>
+      </c>
+      <c r="E162" t="s">
+        <v>8</v>
+      </c>
+      <c r="F162">
+        <v>1.0</v>
+      </c>
+      <c r="G162" s="1">
+        <v>531726.0</v>
+      </c>
+      <c r="H162" s="1">
+        <v>7872.0</v>
+      </c>
+      <c r="I162" s="1">
+        <v>1.4804617415737</v>
+      </c>
+      <c r="J162">
+        <v>0.06</v>
+      </c>
+      <c r="K162">
+        <v>347.26</v>
+      </c>
+      <c r="L162" s="1">
+        <v>539598.0</v>
+      </c>
+      <c r="M162" s="1">
+        <v>539945.26</v>
+      </c>
+      <c r="N162" s="1">
+        <v>0.25</v>
+      </c>
+      <c r="O162">
+        <v>1</v>
+      </c>
+      <c r="Z162" t="s">
+        <v>502</v>
+      </c>
+    </row>
+    <row r="163" spans="1:26">
+      <c r="A163" t="s">
+        <v>505</v>
+      </c>
+      <c r="B163" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="C163" s="1">
+        <v>76.267</v>
+      </c>
+      <c r="D163" s="1">
+        <v>74.33222222</v>
+      </c>
+      <c r="E163" t="s">
+        <v>8</v>
+      </c>
+      <c r="F163">
+        <v>1.0</v>
+      </c>
+      <c r="G163" s="1">
+        <v>668990.0</v>
+      </c>
+      <c r="H163" s="1">
+        <v>17413.0</v>
+      </c>
+      <c r="I163" s="1">
+        <v>2.6028789668007</v>
+      </c>
+      <c r="J163">
+        <v>0.46</v>
+      </c>
+      <c r="K163" t="s">
+        <v>506</v>
+      </c>
+      <c r="L163" s="1">
+        <v>686403.0</v>
+      </c>
+      <c r="M163" s="1">
+        <v>690563.96</v>
+      </c>
+      <c r="N163" s="1">
+        <v>0.32</v>
+      </c>
+      <c r="O163">
+        <v>1</v>
+      </c>
+      <c r="Z163" t="s">
+        <v>504</v>
+      </c>
+    </row>
+    <row r="164" spans="1:26">
+      <c r="A164" t="s">
+        <v>508</v>
+      </c>
+      <c r="B164" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="C164" s="1">
+        <v>99.422</v>
+      </c>
+      <c r="D164" s="1">
+        <v>99.985</v>
+      </c>
+      <c r="E164" t="s">
+        <v>8</v>
+      </c>
+      <c r="F164">
+        <v>1.0</v>
+      </c>
+      <c r="G164" s="1">
+        <v>899865.0</v>
+      </c>
+      <c r="H164" s="1">
+        <v>-5067.0</v>
+      </c>
+      <c r="I164" s="1">
+        <v>-0.5630844626694</v>
+      </c>
+      <c r="J164">
+        <v>0.17</v>
+      </c>
+      <c r="K164" t="s">
+        <v>509</v>
+      </c>
+      <c r="L164" s="1">
+        <v>894798.0</v>
+      </c>
+      <c r="M164" s="1">
+        <v>896295.95</v>
+      </c>
+      <c r="N164" s="1">
+        <v>0.42</v>
+      </c>
+      <c r="O164">
+        <v>1</v>
+      </c>
+      <c r="Z164" t="s">
+        <v>507</v>
+      </c>
+    </row>
+    <row r="165" spans="1:26">
+      <c r="A165" t="s">
+        <v>511</v>
+      </c>
+      <c r="B165" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C165" s="1">
+        <v>101.891</v>
+      </c>
+      <c r="D165" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E165" t="s">
+        <v>8</v>
+      </c>
+      <c r="F165">
+        <v>1.0</v>
+      </c>
+      <c r="G165" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="H165" s="1">
+        <v>13237.0</v>
+      </c>
+      <c r="I165" s="1">
+        <v>1.891</v>
+      </c>
+      <c r="J165">
+        <v>3.17</v>
+      </c>
+      <c r="K165" t="s">
+        <v>512</v>
+      </c>
+      <c r="L165" s="1">
+        <v>713237.0</v>
+      </c>
+      <c r="M165" s="1">
+        <v>735399.19</v>
+      </c>
+      <c r="N165" s="1">
+        <v>0.34</v>
+      </c>
+      <c r="O165">
+        <v>1</v>
+      </c>
+      <c r="Z165" t="s">
+        <v>510</v>
+      </c>
+    </row>
+    <row r="166" spans="1:26">
+      <c r="A166" t="s">
+        <v>514</v>
+      </c>
+      <c r="B166" s="1">
+        <v>1100000.0</v>
+      </c>
+      <c r="C166" s="1">
+        <v>100.812</v>
+      </c>
+      <c r="D166" s="1">
+        <v>99.915</v>
+      </c>
+      <c r="E166" t="s">
+        <v>8</v>
+      </c>
+      <c r="F166">
+        <v>1.0</v>
+      </c>
+      <c r="G166" s="1">
+        <v>1099065.0</v>
+      </c>
+      <c r="H166" s="1">
+        <v>9867.0</v>
+      </c>
+      <c r="I166" s="1">
+        <v>0.89776309863384</v>
+      </c>
+      <c r="J166">
+        <v>0.12</v>
+      </c>
+      <c r="K166" t="s">
+        <v>515</v>
+      </c>
+      <c r="L166" s="1">
+        <v>1108932.0</v>
+      </c>
+      <c r="M166" s="1">
+        <v>1110258.03</v>
+      </c>
+      <c r="N166" s="1">
+        <v>0.52</v>
+      </c>
+      <c r="O166">
+        <v>1</v>
+      </c>
+      <c r="Z166" t="s">
+        <v>513</v>
+      </c>
+    </row>
+    <row r="167" spans="1:26">
+      <c r="A167" t="s">
+        <v>517</v>
+      </c>
+      <c r="B167" s="1">
+        <v>1400000.0</v>
+      </c>
+      <c r="C167" s="1">
+        <v>96.675</v>
+      </c>
+      <c r="D167" s="1">
+        <v>97.273</v>
+      </c>
+      <c r="E167" t="s">
+        <v>8</v>
+      </c>
+      <c r="F167">
+        <v>1.0</v>
+      </c>
+      <c r="G167" s="1">
+        <v>1361822.0</v>
+      </c>
+      <c r="H167" s="1">
+        <v>-8372.0</v>
+      </c>
+      <c r="I167" s="1">
+        <v>-0.61476463150103</v>
+      </c>
+      <c r="J167">
+        <v>1.35</v>
+      </c>
+      <c r="K167" t="s">
+        <v>518</v>
+      </c>
+      <c r="L167" s="1">
+        <v>1353450.0</v>
+      </c>
+      <c r="M167" s="1">
+        <v>1372321.23</v>
+      </c>
+      <c r="N167" s="1">
+        <v>0.64</v>
+      </c>
+      <c r="O167">
+        <v>1</v>
+      </c>
+      <c r="Z167" t="s">
+        <v>516</v>
+      </c>
+    </row>
+    <row r="168" spans="1:26">
+      <c r="A168" t="s">
+        <v>520</v>
+      </c>
+      <c r="B168" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C168" s="1">
+        <v>99.31</v>
+      </c>
+      <c r="D168" s="1">
+        <v>100.66</v>
+      </c>
+      <c r="E168" t="s">
+        <v>8</v>
+      </c>
+      <c r="F168">
+        <v>1.0</v>
+      </c>
+      <c r="G168" s="1">
+        <v>402640.0</v>
+      </c>
+      <c r="H168" s="1">
+        <v>-5400.0</v>
+      </c>
+      <c r="I168" s="1">
+        <v>-1.3411484204252</v>
+      </c>
+      <c r="J168">
+        <v>3.29</v>
+      </c>
+      <c r="K168" t="s">
+        <v>521</v>
+      </c>
+      <c r="L168" s="1">
+        <v>397240.0</v>
+      </c>
+      <c r="M168" s="1">
+        <v>410407.12</v>
+      </c>
+      <c r="N168" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O168">
+        <v>1</v>
+      </c>
+      <c r="Z168" t="s">
+        <v>519</v>
+      </c>
+    </row>
+    <row r="169" spans="1:26">
+      <c r="A169" t="s">
+        <v>523</v>
+      </c>
+      <c r="B169" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="C169" s="1">
+        <v>100.554</v>
+      </c>
+      <c r="D169" s="1">
+        <v>100.05625</v>
+      </c>
+      <c r="E169" t="s">
+        <v>8</v>
+      </c>
+      <c r="F169">
+        <v>1.0</v>
+      </c>
+      <c r="G169" s="1">
+        <v>1000562.5</v>
+      </c>
+      <c r="H169" s="1">
+        <v>4977.5</v>
+      </c>
+      <c r="I169" s="1">
+        <v>0.49747017302767</v>
+      </c>
+      <c r="J169">
+        <v>0.77</v>
+      </c>
+      <c r="K169" t="s">
+        <v>524</v>
+      </c>
+      <c r="L169" s="1">
+        <v>1005540.0</v>
+      </c>
+      <c r="M169" s="1">
+        <v>1013211.23</v>
+      </c>
+      <c r="N169" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="O169">
+        <v>1</v>
+      </c>
+      <c r="Z169" t="s">
+        <v>522</v>
+      </c>
+    </row>
+    <row r="170" spans="1:26">
+      <c r="A170" t="s">
+        <v>526</v>
+      </c>
+      <c r="B170" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="C170" s="1">
+        <v>98.94</v>
+      </c>
+      <c r="D170" s="1">
+        <v>99.42228</v>
+      </c>
+      <c r="E170" t="s">
+        <v>8</v>
+      </c>
+      <c r="F170">
+        <v>1.0</v>
+      </c>
+      <c r="G170" s="1">
+        <v>994222.8</v>
+      </c>
+      <c r="H170" s="1">
+        <v>-4822.8</v>
+      </c>
+      <c r="I170" s="1">
+        <v>-0.48508241814611</v>
+      </c>
+      <c r="J170">
+        <v>0.94</v>
+      </c>
+      <c r="K170" t="s">
+        <v>527</v>
+      </c>
+      <c r="L170" s="1">
+        <v>989400.0</v>
+      </c>
+      <c r="M170" s="1">
+        <v>998831.51</v>
+      </c>
+      <c r="N170" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O170">
+        <v>1</v>
+      </c>
+      <c r="Z170" t="s">
+        <v>525</v>
+      </c>
+    </row>
+    <row r="171" spans="1:26">
+      <c r="A171" t="s">
+        <v>529</v>
+      </c>
+      <c r="B171" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C171" s="1">
+        <v>99.995</v>
+      </c>
+      <c r="D171" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E171" t="s">
+        <v>8</v>
+      </c>
+      <c r="F171">
+        <v>1.0</v>
+      </c>
+      <c r="G171" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="H171" s="1">
+        <v>-35.0</v>
+      </c>
+      <c r="I171" s="1">
+        <v>-0.005</v>
+      </c>
+      <c r="J171">
+        <v>2.24</v>
+      </c>
+      <c r="K171" t="s">
+        <v>530</v>
+      </c>
+      <c r="L171" s="1">
+        <v>699965.0</v>
+      </c>
+      <c r="M171" s="1">
+        <v>715671.04</v>
+      </c>
+      <c r="N171" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O171">
+        <v>1</v>
+      </c>
+      <c r="Z171" t="s">
+        <v>528</v>
+      </c>
+    </row>
+    <row r="172" spans="1:26">
+      <c r="A172" t="s">
+        <v>532</v>
+      </c>
+      <c r="B172" s="1">
+        <v>1500000.0</v>
+      </c>
+      <c r="C172" s="1">
+        <v>100.613</v>
+      </c>
+      <c r="D172" s="1">
+        <v>99.1624</v>
+      </c>
+      <c r="E172" t="s">
+        <v>8</v>
+      </c>
+      <c r="F172">
+        <v>1.0</v>
+      </c>
+      <c r="G172" s="1">
+        <v>1487436.0</v>
+      </c>
+      <c r="H172" s="1">
+        <v>21759.0</v>
+      </c>
+      <c r="I172" s="1">
+        <v>1.4628528555178</v>
+      </c>
+      <c r="J172">
+        <v>3.71</v>
+      </c>
+      <c r="K172" t="s">
+        <v>533</v>
+      </c>
+      <c r="L172" s="1">
+        <v>1509195.0</v>
+      </c>
+      <c r="M172" s="1">
+        <v>1564828.56</v>
+      </c>
+      <c r="N172" s="1">
+        <v>0.73</v>
+      </c>
+      <c r="O172">
+        <v>1</v>
+      </c>
+      <c r="Z172" t="s">
+        <v>531</v>
+      </c>
+    </row>
+    <row r="173" spans="1:26">
+      <c r="A173" t="s">
+        <v>535</v>
+      </c>
+      <c r="B173" s="1">
+        <v>816000.0</v>
+      </c>
+      <c r="C173" s="1">
+        <v>99.342</v>
+      </c>
+      <c r="D173" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E173" t="s">
+        <v>8</v>
+      </c>
+      <c r="F173">
+        <v>1.0</v>
+      </c>
+      <c r="G173" s="1">
+        <v>816000.0</v>
+      </c>
+      <c r="H173" s="1">
+        <v>-5369.28</v>
+      </c>
+      <c r="I173" s="1">
+        <v>-0.658</v>
+      </c>
+      <c r="J173">
+        <v>1.31</v>
+      </c>
+      <c r="K173" t="s">
+        <v>536</v>
+      </c>
+      <c r="L173" s="1">
+        <v>810630.72</v>
+      </c>
+      <c r="M173" s="1">
+        <v>821308.58</v>
+      </c>
+      <c r="N173" s="1">
+        <v>0.38</v>
+      </c>
+      <c r="O173">
+        <v>1</v>
+      </c>
+      <c r="Z173" t="s">
+        <v>534</v>
+      </c>
+    </row>
+    <row r="174" spans="1:26">
+      <c r="A174" t="s">
+        <v>538</v>
+      </c>
+      <c r="B174" s="1">
+        <v>1400000.0</v>
+      </c>
+      <c r="C174" s="1">
+        <v>100.421</v>
+      </c>
+      <c r="D174" s="1">
+        <v>99.7</v>
+      </c>
+      <c r="E174" t="s">
+        <v>8</v>
+      </c>
+      <c r="F174">
+        <v>1.0</v>
+      </c>
+      <c r="G174" s="1">
+        <v>1395800.0</v>
+      </c>
+      <c r="H174" s="1">
+        <v>10094.0</v>
+      </c>
+      <c r="I174" s="1">
+        <v>0.72316950852558</v>
+      </c>
+      <c r="J174">
+        <v>0.24</v>
+      </c>
+      <c r="K174" t="s">
+        <v>539</v>
+      </c>
+      <c r="L174" s="1">
+        <v>1405894.0</v>
+      </c>
+      <c r="M174" s="1">
+        <v>1409259.75</v>
+      </c>
+      <c r="N174" s="1">
+        <v>0.66</v>
+      </c>
+      <c r="O174">
+        <v>1</v>
+      </c>
+      <c r="Z174" t="s">
+        <v>537</v>
+      </c>
+    </row>
+    <row r="175" spans="1:26">
+      <c r="A175" t="s">
+        <v>541</v>
+      </c>
+      <c r="B175" s="1">
+        <v>1222000.0</v>
+      </c>
+      <c r="C175" s="1">
+        <v>99.367</v>
+      </c>
+      <c r="D175" s="1">
+        <v>99.24314075</v>
+      </c>
+      <c r="E175" t="s">
+        <v>8</v>
+      </c>
+      <c r="F175">
+        <v>1.0</v>
+      </c>
+      <c r="G175" s="1">
+        <v>1212751.18</v>
+      </c>
+      <c r="H175" s="1">
+        <v>1513.56</v>
+      </c>
+      <c r="I175" s="1">
+        <v>0.12480383651327</v>
+      </c>
+      <c r="J175">
+        <v>2.76</v>
+      </c>
+      <c r="K175" t="s">
+        <v>542</v>
+      </c>
+      <c r="L175" s="1">
+        <v>1214264.74</v>
+      </c>
+      <c r="M175" s="1">
+        <v>1248049.69</v>
+      </c>
+      <c r="N175" s="1">
+        <v>0.58</v>
+      </c>
+      <c r="O175">
+        <v>1</v>
+      </c>
+      <c r="Z175" t="s">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="176" spans="1:26">
+      <c r="A176" t="s">
+        <v>544</v>
+      </c>
+      <c r="B176" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C176" s="1">
+        <v>100.898</v>
+      </c>
+      <c r="D176" s="1">
+        <v>99.897</v>
+      </c>
+      <c r="E176" t="s">
+        <v>8</v>
+      </c>
+      <c r="F176">
+        <v>1.0</v>
+      </c>
+      <c r="G176" s="1">
+        <v>399588.0</v>
+      </c>
+      <c r="H176" s="1">
+        <v>4004.0</v>
+      </c>
+      <c r="I176" s="1">
+        <v>1.0020320930558</v>
+      </c>
+      <c r="J176">
+        <v>0.74</v>
+      </c>
+      <c r="K176" t="s">
+        <v>545</v>
+      </c>
+      <c r="L176" s="1">
+        <v>403592.0</v>
+      </c>
+      <c r="M176" s="1">
+        <v>406564.6</v>
+      </c>
+      <c r="N176" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O176">
+        <v>1</v>
+      </c>
+      <c r="Z176" t="s">
+        <v>543</v>
+      </c>
+    </row>
+    <row r="177" spans="1:26">
+      <c r="A177" t="s">
+        <v>547</v>
+      </c>
+      <c r="B177" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C177" s="1">
+        <v>99.722</v>
+      </c>
+      <c r="D177" s="1">
+        <v>100.23</v>
+      </c>
+      <c r="E177" t="s">
+        <v>8</v>
+      </c>
+      <c r="F177">
+        <v>1.0</v>
+      </c>
+      <c r="G177" s="1">
+        <v>200460.0</v>
+      </c>
+      <c r="H177" s="1">
+        <v>-1016.0</v>
+      </c>
+      <c r="I177" s="1">
+        <v>-0.50683428115335</v>
+      </c>
+      <c r="J177">
+        <v>3.06</v>
+      </c>
+      <c r="K177" t="s">
+        <v>548</v>
+      </c>
+      <c r="L177" s="1">
+        <v>199444.0</v>
+      </c>
+      <c r="M177" s="1">
+        <v>205567.29</v>
+      </c>
+      <c r="N177" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O177">
+        <v>1</v>
+      </c>
+      <c r="Z177" t="s">
+        <v>546</v>
+      </c>
+    </row>
+    <row r="178" spans="1:26">
+      <c r="A178" t="s">
+        <v>550</v>
+      </c>
+      <c r="B178" s="1">
+        <v>1100000.0</v>
+      </c>
+      <c r="C178" s="1">
+        <v>99.687</v>
+      </c>
+      <c r="D178" s="1">
+        <v>99.871</v>
+      </c>
+      <c r="E178" t="s">
+        <v>8</v>
+      </c>
+      <c r="F178">
+        <v>1.0</v>
+      </c>
+      <c r="G178" s="1">
+        <v>1098581.0</v>
+      </c>
+      <c r="H178" s="1">
+        <v>-2024.0</v>
+      </c>
+      <c r="I178" s="1">
+        <v>-0.1842376665899</v>
+      </c>
+      <c r="J178">
+        <v>2.36</v>
+      </c>
+      <c r="K178" t="s">
+        <v>551</v>
+      </c>
+      <c r="L178" s="1">
+        <v>1096557.0</v>
+      </c>
+      <c r="M178" s="1">
+        <v>1122482.34</v>
+      </c>
+      <c r="N178" s="1">
+        <v>0.52</v>
+      </c>
+      <c r="O178">
+        <v>1</v>
+      </c>
+      <c r="Z178" t="s">
+        <v>549</v>
+      </c>
+    </row>
+    <row r="179" spans="1:26">
+      <c r="A179" t="s">
+        <v>553</v>
+      </c>
+      <c r="B179" s="1">
+        <v>688000.0</v>
+      </c>
+      <c r="C179" s="1">
+        <v>101.202</v>
+      </c>
+      <c r="D179" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E179" t="s">
+        <v>8</v>
+      </c>
+      <c r="F179">
+        <v>1.0</v>
+      </c>
+      <c r="G179" s="1">
+        <v>688000.0</v>
+      </c>
+      <c r="H179" s="1">
+        <v>8269.76</v>
+      </c>
+      <c r="I179" s="1">
+        <v>1.202</v>
+      </c>
+      <c r="J179">
         <v>0.0</v>
       </c>
-      <c r="M3" s="1">
-[...19 lines deleted...]
-      <c r="C4" s="1">
+      <c r="K179">
+        <v>0.0</v>
+      </c>
+      <c r="L179" s="1">
+        <v>696269.76</v>
+      </c>
+      <c r="M179" s="1">
+        <v>696269.76</v>
+      </c>
+      <c r="N179" s="1">
+        <v>0.32</v>
+      </c>
+      <c r="O179">
+        <v>1</v>
+      </c>
+      <c r="Z179" t="s">
+        <v>552</v>
+      </c>
+    </row>
+    <row r="180" spans="1:26">
+      <c r="A180" t="s">
+        <v>555</v>
+      </c>
+      <c r="B180" s="1">
+        <v>1309000.0</v>
+      </c>
+      <c r="C180" s="1">
+        <v>100.405</v>
+      </c>
+      <c r="D180" s="1">
+        <v>99.42560275</v>
+      </c>
+      <c r="E180" t="s">
+        <v>8</v>
+      </c>
+      <c r="F180">
+        <v>1.0</v>
+      </c>
+      <c r="G180" s="1">
+        <v>1301481.14</v>
+      </c>
+      <c r="H180" s="1">
+        <v>12820.31</v>
+      </c>
+      <c r="I180" s="1">
+        <v>0.98505538082557</v>
+      </c>
+      <c r="J180">
+        <v>1.0</v>
+      </c>
+      <c r="K180" t="s">
+        <v>556</v>
+      </c>
+      <c r="L180" s="1">
+        <v>1314301.45</v>
+      </c>
+      <c r="M180" s="1">
+        <v>1327355.59</v>
+      </c>
+      <c r="N180" s="1">
+        <v>0.62</v>
+      </c>
+      <c r="O180">
+        <v>1</v>
+      </c>
+      <c r="Z180" t="s">
+        <v>554</v>
+      </c>
+    </row>
+    <row r="181" spans="1:26">
+      <c r="A181" t="s">
+        <v>558</v>
+      </c>
+      <c r="B181" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C181" s="1">
+        <v>100.506</v>
+      </c>
+      <c r="D181" s="1">
+        <v>99.471</v>
+      </c>
+      <c r="E181" t="s">
+        <v>8</v>
+      </c>
+      <c r="F181">
+        <v>1.0</v>
+      </c>
+      <c r="G181" s="1">
+        <v>795768.0</v>
+      </c>
+      <c r="H181" s="1">
+        <v>8280.0</v>
+      </c>
+      <c r="I181" s="1">
+        <v>1.0405042675755</v>
+      </c>
+      <c r="J181">
+        <v>0.77</v>
+      </c>
+      <c r="K181" t="s">
+        <v>559</v>
+      </c>
+      <c r="L181" s="1">
+        <v>804048.0</v>
+      </c>
+      <c r="M181" s="1">
+        <v>810184.99</v>
+      </c>
+      <c r="N181" s="1">
+        <v>0.38</v>
+      </c>
+      <c r="O181">
+        <v>1</v>
+      </c>
+      <c r="Z181" t="s">
+        <v>557</v>
+      </c>
+    </row>
+    <row r="182" spans="1:26">
+      <c r="A182" t="s">
+        <v>558</v>
+      </c>
+      <c r="B182" s="1">
+        <v>443000.0</v>
+      </c>
+      <c r="C182" s="1">
+        <v>100.98</v>
+      </c>
+      <c r="D182" s="1">
+        <v>99.674</v>
+      </c>
+      <c r="E182" t="s">
+        <v>8</v>
+      </c>
+      <c r="F182">
+        <v>1.0</v>
+      </c>
+      <c r="G182" s="1">
+        <v>441555.82</v>
+      </c>
+      <c r="H182" s="1">
+        <v>5785.58</v>
+      </c>
+      <c r="I182" s="1">
+        <v>1.3102714850412</v>
+      </c>
+      <c r="J182">
+        <v>0.28</v>
+      </c>
+      <c r="K182" t="s">
+        <v>561</v>
+      </c>
+      <c r="L182" s="1">
+        <v>447341.4</v>
+      </c>
+      <c r="M182" s="1">
+        <v>448568.88</v>
+      </c>
+      <c r="N182" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O182">
+        <v>1</v>
+      </c>
+      <c r="Z182" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="183" spans="1:26">
+      <c r="A183" t="s">
+        <v>563</v>
+      </c>
+      <c r="B183" s="1">
+        <v>741000.0</v>
+      </c>
+      <c r="C183" s="1">
+        <v>100.53</v>
+      </c>
+      <c r="D183" s="1">
+        <v>98.46009582</v>
+      </c>
+      <c r="E183" t="s">
+        <v>8</v>
+      </c>
+      <c r="F183">
+        <v>1.0</v>
+      </c>
+      <c r="G183" s="1">
+        <v>729589.31</v>
+      </c>
+      <c r="H183" s="1">
+        <v>15337.99</v>
+      </c>
+      <c r="I183" s="1">
+        <v>2.1022772386838</v>
+      </c>
+      <c r="J183">
+        <v>0.2</v>
+      </c>
+      <c r="K183" t="s">
+        <v>564</v>
+      </c>
+      <c r="L183" s="1">
+        <v>744927.3</v>
+      </c>
+      <c r="M183" s="1">
+        <v>746419.45</v>
+      </c>
+      <c r="N183" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O183">
+        <v>1</v>
+      </c>
+      <c r="Z183" t="s">
+        <v>562</v>
+      </c>
+    </row>
+    <row r="184" spans="1:26">
+      <c r="A184" t="s">
+        <v>566</v>
+      </c>
+      <c r="B184" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="C184" s="1">
+        <v>98.694</v>
+      </c>
+      <c r="D184" s="1">
+        <v>98.41</v>
+      </c>
+      <c r="E184" t="s">
+        <v>8</v>
+      </c>
+      <c r="F184">
+        <v>1.0</v>
+      </c>
+      <c r="G184" s="1">
+        <v>885690.0</v>
+      </c>
+      <c r="H184" s="1">
+        <v>2556.0</v>
+      </c>
+      <c r="I184" s="1">
+        <v>0.28858855807337</v>
+      </c>
+      <c r="J184">
+        <v>1.15</v>
+      </c>
+      <c r="K184" t="s">
+        <v>567</v>
+      </c>
+      <c r="L184" s="1">
+        <v>888246.0</v>
+      </c>
+      <c r="M184" s="1">
+        <v>898565.18</v>
+      </c>
+      <c r="N184" s="1">
+        <v>0.42</v>
+      </c>
+      <c r="O184">
+        <v>1</v>
+      </c>
+      <c r="Z184" t="s">
+        <v>565</v>
+      </c>
+    </row>
+    <row r="185" spans="1:26">
+      <c r="A185" t="s">
+        <v>569</v>
+      </c>
+      <c r="B185" s="1">
+        <v>945000.0</v>
+      </c>
+      <c r="C185" s="1">
+        <v>101.812</v>
+      </c>
+      <c r="D185" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E185" t="s">
+        <v>8</v>
+      </c>
+      <c r="F185">
+        <v>1.0</v>
+      </c>
+      <c r="G185" s="1">
+        <v>945000.0</v>
+      </c>
+      <c r="H185" s="1">
+        <v>17123.4</v>
+      </c>
+      <c r="I185" s="1">
+        <v>1.812</v>
+      </c>
+      <c r="J185">
+        <v>0.83</v>
+      </c>
+      <c r="K185" t="s">
+        <v>570</v>
+      </c>
+      <c r="L185" s="1">
+        <v>962123.4</v>
+      </c>
+      <c r="M185" s="1">
+        <v>969981.94</v>
+      </c>
+      <c r="N185" s="1">
+        <v>0.45</v>
+      </c>
+      <c r="O185">
+        <v>1</v>
+      </c>
+      <c r="Z185" t="s">
+        <v>568</v>
+      </c>
+    </row>
+    <row r="186" spans="1:26">
+      <c r="A186" t="s">
+        <v>572</v>
+      </c>
+      <c r="B186" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C186" s="1">
+        <v>89.404</v>
+      </c>
+      <c r="D186" s="1">
+        <v>85.25</v>
+      </c>
+      <c r="E186" t="s">
+        <v>8</v>
+      </c>
+      <c r="F186">
+        <v>1.0</v>
+      </c>
+      <c r="G186" s="1">
+        <v>426250.0</v>
+      </c>
+      <c r="H186" s="1">
+        <v>20770.0</v>
+      </c>
+      <c r="I186" s="1">
+        <v>4.8727272727273</v>
+      </c>
+      <c r="J186">
+        <v>0.2</v>
+      </c>
+      <c r="K186" t="s">
+        <v>573</v>
+      </c>
+      <c r="L186" s="1">
+        <v>447020.0</v>
+      </c>
+      <c r="M186" s="1">
+        <v>448037.12</v>
+      </c>
+      <c r="N186" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O186">
+        <v>1</v>
+      </c>
+      <c r="Z186" t="s">
+        <v>571</v>
+      </c>
+    </row>
+    <row r="187" spans="1:26">
+      <c r="A187" t="s">
+        <v>575</v>
+      </c>
+      <c r="B187" s="1">
+        <v>610000.0</v>
+      </c>
+      <c r="C187" s="1">
+        <v>101.844</v>
+      </c>
+      <c r="D187" s="1">
+        <v>99.18943934</v>
+      </c>
+      <c r="E187" t="s">
+        <v>8</v>
+      </c>
+      <c r="F187">
+        <v>1.0</v>
+      </c>
+      <c r="G187" s="1">
+        <v>605055.58</v>
+      </c>
+      <c r="H187" s="1">
+        <v>16192.82</v>
+      </c>
+      <c r="I187" s="1">
+        <v>2.6762533121337</v>
+      </c>
+      <c r="J187">
+        <v>2.26</v>
+      </c>
+      <c r="K187" t="s">
+        <v>576</v>
+      </c>
+      <c r="L187" s="1">
+        <v>621248.4</v>
+      </c>
+      <c r="M187" s="1">
+        <v>635036.07</v>
+      </c>
+      <c r="N187" s="1">
+        <v>0.3</v>
+      </c>
+      <c r="O187">
+        <v>1</v>
+      </c>
+      <c r="Z187" t="s">
+        <v>574</v>
+      </c>
+    </row>
+    <row r="188" spans="1:26">
+      <c r="A188" t="s">
+        <v>578</v>
+      </c>
+      <c r="B188" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C188" s="1">
+        <v>101.527</v>
+      </c>
+      <c r="D188" s="1">
+        <v>102.939</v>
+      </c>
+      <c r="E188" t="s">
+        <v>8</v>
+      </c>
+      <c r="F188">
+        <v>1.0</v>
+      </c>
+      <c r="G188" s="1">
+        <v>823512.0</v>
+      </c>
+      <c r="H188" s="1">
+        <v>-11296.0</v>
+      </c>
+      <c r="I188" s="1">
+        <v>-1.3716861442213</v>
+      </c>
+      <c r="J188">
+        <v>1.27</v>
+      </c>
+      <c r="K188" t="s">
+        <v>579</v>
+      </c>
+      <c r="L188" s="1">
+        <v>812216.0</v>
+      </c>
+      <c r="M188" s="1">
+        <v>822385.86</v>
+      </c>
+      <c r="N188" s="1">
+        <v>0.38</v>
+      </c>
+      <c r="O188">
+        <v>1</v>
+      </c>
+      <c r="Z188" t="s">
+        <v>577</v>
+      </c>
+    </row>
+    <row r="189" spans="1:26">
+      <c r="A189" t="s">
+        <v>581</v>
+      </c>
+      <c r="B189" s="1">
+        <v>1300000.0</v>
+      </c>
+      <c r="C189" s="1">
+        <v>98.822</v>
+      </c>
+      <c r="D189" s="1">
+        <v>100.761</v>
+      </c>
+      <c r="E189" t="s">
+        <v>8</v>
+      </c>
+      <c r="F189">
+        <v>1.0</v>
+      </c>
+      <c r="G189" s="1">
+        <v>1309893.0</v>
+      </c>
+      <c r="H189" s="1">
+        <v>-25207.0</v>
+      </c>
+      <c r="I189" s="1">
+        <v>-1.924355653477</v>
+      </c>
+      <c r="J189">
+        <v>1.11</v>
+      </c>
+      <c r="K189" t="s">
+        <v>582</v>
+      </c>
+      <c r="L189" s="1">
+        <v>1284686.0</v>
+      </c>
+      <c r="M189" s="1">
+        <v>1299110.66</v>
+      </c>
+      <c r="N189" s="1">
+        <v>0.6</v>
+      </c>
+      <c r="O189">
+        <v>1</v>
+      </c>
+      <c r="Z189" t="s">
+        <v>580</v>
+      </c>
+    </row>
+    <row r="190" spans="1:26">
+      <c r="A190" t="s">
+        <v>584</v>
+      </c>
+      <c r="B190" s="1">
+        <v>600000.0</v>
+      </c>
+      <c r="C190" s="1">
+        <v>102.501</v>
+      </c>
+      <c r="D190" s="1">
+        <v>101.425395</v>
+      </c>
+      <c r="E190" t="s">
+        <v>8</v>
+      </c>
+      <c r="F190">
+        <v>1.0</v>
+      </c>
+      <c r="G190" s="1">
+        <v>608552.37</v>
+      </c>
+      <c r="H190" s="1">
+        <v>6453.63</v>
+      </c>
+      <c r="I190" s="1">
+        <v>1.0604888450274</v>
+      </c>
+      <c r="J190">
+        <v>0.59</v>
+      </c>
+      <c r="K190" t="s">
+        <v>585</v>
+      </c>
+      <c r="L190" s="1">
+        <v>615006.0</v>
+      </c>
+      <c r="M190" s="1">
+        <v>618519.7</v>
+      </c>
+      <c r="N190" s="1">
+        <v>0.29</v>
+      </c>
+      <c r="O190">
+        <v>1</v>
+      </c>
+      <c r="Z190" t="s">
+        <v>583</v>
+      </c>
+    </row>
+    <row r="191" spans="1:26">
+      <c r="A191" t="s">
+        <v>587</v>
+      </c>
+      <c r="B191" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="C191" s="1">
+        <v>102.155</v>
+      </c>
+      <c r="D191" s="1">
+        <v>99.96825</v>
+      </c>
+      <c r="E191" t="s">
+        <v>8</v>
+      </c>
+      <c r="F191">
+        <v>1.0</v>
+      </c>
+      <c r="G191" s="1">
+        <v>299904.75</v>
+      </c>
+      <c r="H191" s="1">
+        <v>6560.25</v>
+      </c>
+      <c r="I191" s="1">
+        <v>2.1874445136331</v>
+      </c>
+      <c r="J191">
+        <v>2.6</v>
+      </c>
+      <c r="K191" t="s">
+        <v>588</v>
+      </c>
+      <c r="L191" s="1">
+        <v>306465.0</v>
+      </c>
+      <c r="M191" s="1">
+        <v>314268.08</v>
+      </c>
+      <c r="N191" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O191">
+        <v>1</v>
+      </c>
+      <c r="Z191" t="s">
+        <v>586</v>
+      </c>
+    </row>
+    <row r="192" spans="1:26">
+      <c r="A192" t="s">
+        <v>590</v>
+      </c>
+      <c r="B192" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="C192" s="1">
+        <v>105.129</v>
+      </c>
+      <c r="D192" s="1">
+        <v>104.45</v>
+      </c>
+      <c r="E192" t="s">
+        <v>8</v>
+      </c>
+      <c r="F192">
+        <v>1.0</v>
+      </c>
+      <c r="G192" s="1">
+        <v>208900.0</v>
+      </c>
+      <c r="H192" s="1">
+        <v>1358.0</v>
+      </c>
+      <c r="I192" s="1">
+        <v>0.65007180469124</v>
+      </c>
+      <c r="J192">
+        <v>0.73</v>
+      </c>
+      <c r="K192" t="s">
+        <v>126</v>
+      </c>
+      <c r="L192" s="1">
+        <v>210258.0</v>
+      </c>
+      <c r="M192" s="1">
+        <v>211725.12</v>
+      </c>
+      <c r="N192" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O192">
+        <v>1</v>
+      </c>
+      <c r="Z192" t="s">
+        <v>589</v>
+      </c>
+    </row>
+    <row r="193" spans="1:26">
+      <c r="A193" t="s">
+        <v>592</v>
+      </c>
+      <c r="B193" s="1">
+        <v>950000.0</v>
+      </c>
+      <c r="C193" s="1">
+        <v>98.776</v>
+      </c>
+      <c r="D193" s="1">
+        <v>99.589</v>
+      </c>
+      <c r="E193" t="s">
+        <v>8</v>
+      </c>
+      <c r="F193">
+        <v>1.0</v>
+      </c>
+      <c r="G193" s="1">
+        <v>946095.5</v>
+      </c>
+      <c r="H193" s="1">
+        <v>-7723.5</v>
+      </c>
+      <c r="I193" s="1">
+        <v>-0.81635521995401</v>
+      </c>
+      <c r="J193">
+        <v>2.82</v>
+      </c>
+      <c r="K193" t="s">
+        <v>593</v>
+      </c>
+      <c r="L193" s="1">
+        <v>938372.0</v>
+      </c>
+      <c r="M193" s="1">
+        <v>965154.19</v>
+      </c>
+      <c r="N193" s="1">
+        <v>0.45</v>
+      </c>
+      <c r="O193">
+        <v>1</v>
+      </c>
+      <c r="Z193" t="s">
+        <v>591</v>
+      </c>
+    </row>
+    <row r="194" spans="1:26">
+      <c r="A194" t="s">
+        <v>595</v>
+      </c>
+      <c r="B194" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C194" s="1">
+        <v>98.32</v>
+      </c>
+      <c r="D194" s="1">
+        <v>99.908</v>
+      </c>
+      <c r="E194" t="s">
+        <v>8</v>
+      </c>
+      <c r="F194">
+        <v>1.0</v>
+      </c>
+      <c r="G194" s="1">
+        <v>499540.0</v>
+      </c>
+      <c r="H194" s="1">
+        <v>-7940.0</v>
+      </c>
+      <c r="I194" s="1">
+        <v>-1.5894623053209</v>
+      </c>
+      <c r="J194">
+        <v>1.59</v>
+      </c>
+      <c r="K194" t="s">
+        <v>596</v>
+      </c>
+      <c r="L194" s="1">
+        <v>491600.0</v>
+      </c>
+      <c r="M194" s="1">
+        <v>499565.28</v>
+      </c>
+      <c r="N194" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O194">
+        <v>1</v>
+      </c>
+      <c r="Z194" t="s">
+        <v>594</v>
+      </c>
+    </row>
+    <row r="195" spans="1:26">
+      <c r="A195" t="s">
+        <v>595</v>
+      </c>
+      <c r="B195" s="1">
         <v>700000.0</v>
       </c>
-      <c r="D4" s="1">
-[...20 lines deleted...]
-      <c r="K4">
+      <c r="C195" s="1">
+        <v>102.752</v>
+      </c>
+      <c r="D195" s="1">
+        <v>103.012</v>
+      </c>
+      <c r="E195" t="s">
+        <v>8</v>
+      </c>
+      <c r="F195">
+        <v>1.0</v>
+      </c>
+      <c r="G195" s="1">
+        <v>721084.0</v>
+      </c>
+      <c r="H195" s="1">
+        <v>-1820.0</v>
+      </c>
+      <c r="I195" s="1">
+        <v>-0.25239777889955</v>
+      </c>
+      <c r="J195">
+        <v>1.04</v>
+      </c>
+      <c r="K195" t="s">
+        <v>598</v>
+      </c>
+      <c r="L195" s="1">
+        <v>719264.0</v>
+      </c>
+      <c r="M195" s="1">
+        <v>726551.67</v>
+      </c>
+      <c r="N195" s="1">
+        <v>0.34</v>
+      </c>
+      <c r="O195">
+        <v>1</v>
+      </c>
+      <c r="Z195" t="s">
+        <v>597</v>
+      </c>
+    </row>
+    <row r="196" spans="1:26">
+      <c r="A196" t="s">
+        <v>600</v>
+      </c>
+      <c r="B196" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C196" s="1">
+        <v>104.77</v>
+      </c>
+      <c r="D196" s="1">
+        <v>106.6</v>
+      </c>
+      <c r="E196" t="s">
+        <v>8</v>
+      </c>
+      <c r="F196">
+        <v>1.0</v>
+      </c>
+      <c r="G196" s="1">
+        <v>746200.0</v>
+      </c>
+      <c r="H196" s="1">
+        <v>-12810.0</v>
+      </c>
+      <c r="I196" s="1">
+        <v>-1.7166979362101</v>
+      </c>
+      <c r="J196">
+        <v>2.97</v>
+      </c>
+      <c r="K196" t="s">
+        <v>601</v>
+      </c>
+      <c r="L196" s="1">
+        <v>733390.0</v>
+      </c>
+      <c r="M196" s="1">
+        <v>754174.25</v>
+      </c>
+      <c r="N196" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O196">
+        <v>1</v>
+      </c>
+      <c r="Z196" t="s">
+        <v>599</v>
+      </c>
+    </row>
+    <row r="197" spans="1:26">
+      <c r="A197" t="s">
+        <v>603</v>
+      </c>
+      <c r="B197" s="1">
+        <v>1480000.0</v>
+      </c>
+      <c r="C197" s="1">
+        <v>99.439</v>
+      </c>
+      <c r="D197" s="1">
+        <v>99.902</v>
+      </c>
+      <c r="E197" t="s">
+        <v>8</v>
+      </c>
+      <c r="F197">
+        <v>1.0</v>
+      </c>
+      <c r="G197" s="1">
+        <v>1478549.6</v>
+      </c>
+      <c r="H197" s="1">
+        <v>-6852.4</v>
+      </c>
+      <c r="I197" s="1">
+        <v>-0.4634541851014</v>
+      </c>
+      <c r="J197">
+        <v>1.3</v>
+      </c>
+      <c r="K197" t="s">
+        <v>604</v>
+      </c>
+      <c r="L197" s="1">
+        <v>1471697.2</v>
+      </c>
+      <c r="M197" s="1">
+        <v>1490952.41</v>
+      </c>
+      <c r="N197" s="1">
+        <v>0.69</v>
+      </c>
+      <c r="O197">
+        <v>1</v>
+      </c>
+      <c r="Z197" t="s">
+        <v>602</v>
+      </c>
+    </row>
+    <row r="198" spans="1:26">
+      <c r="A198" t="s">
+        <v>606</v>
+      </c>
+      <c r="B198" s="1">
+        <v>667000.0</v>
+      </c>
+      <c r="C198" s="1">
+        <v>100.886</v>
+      </c>
+      <c r="D198" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E198" t="s">
+        <v>8</v>
+      </c>
+      <c r="F198">
+        <v>1.0</v>
+      </c>
+      <c r="G198" s="1">
+        <v>667000.0</v>
+      </c>
+      <c r="H198" s="1">
+        <v>5909.62</v>
+      </c>
+      <c r="I198" s="1">
+        <v>0.886</v>
+      </c>
+      <c r="J198">
+        <v>1.74</v>
+      </c>
+      <c r="K198" t="s">
+        <v>607</v>
+      </c>
+      <c r="L198" s="1">
+        <v>672909.62</v>
+      </c>
+      <c r="M198" s="1">
+        <v>684545.39</v>
+      </c>
+      <c r="N198" s="1">
+        <v>0.32</v>
+      </c>
+      <c r="O198">
+        <v>1</v>
+      </c>
+      <c r="Z198" t="s">
+        <v>605</v>
+      </c>
+    </row>
+    <row r="199" spans="1:26">
+      <c r="A199" t="s">
+        <v>609</v>
+      </c>
+      <c r="B199" s="1">
+        <v>1500000.0</v>
+      </c>
+      <c r="C199" s="1">
+        <v>103.532</v>
+      </c>
+      <c r="D199" s="1">
+        <v>102.706</v>
+      </c>
+      <c r="E199" t="s">
+        <v>8</v>
+      </c>
+      <c r="F199">
+        <v>1.0</v>
+      </c>
+      <c r="G199" s="1">
+        <v>1540590.0</v>
+      </c>
+      <c r="H199" s="1">
+        <v>12390.0</v>
+      </c>
+      <c r="I199" s="1">
+        <v>0.80423733764337</v>
+      </c>
+      <c r="J199">
+        <v>0.75</v>
+      </c>
+      <c r="K199" t="s">
+        <v>610</v>
+      </c>
+      <c r="L199" s="1">
+        <v>1552980.0</v>
+      </c>
+      <c r="M199" s="1">
+        <v>1564265.96</v>
+      </c>
+      <c r="N199" s="1">
+        <v>0.73</v>
+      </c>
+      <c r="O199">
+        <v>1</v>
+      </c>
+      <c r="Z199" t="s">
+        <v>608</v>
+      </c>
+    </row>
+    <row r="200" spans="1:26">
+      <c r="A200" t="s">
+        <v>612</v>
+      </c>
+      <c r="B200" s="1">
+        <v>500000.0</v>
+      </c>
+      <c r="C200" s="1">
+        <v>103.076</v>
+      </c>
+      <c r="D200" s="1">
+        <v>99.660226</v>
+      </c>
+      <c r="E200" t="s">
+        <v>8</v>
+      </c>
+      <c r="F200">
+        <v>1.0</v>
+      </c>
+      <c r="G200" s="1">
+        <v>498301.13</v>
+      </c>
+      <c r="H200" s="1">
+        <v>17078.87</v>
+      </c>
+      <c r="I200" s="1">
+        <v>3.4274194802649</v>
+      </c>
+      <c r="J200">
+        <v>0.24</v>
+      </c>
+      <c r="K200" t="s">
+        <v>613</v>
+      </c>
+      <c r="L200" s="1">
+        <v>515380.0</v>
+      </c>
+      <c r="M200" s="1">
+        <v>516566.64</v>
+      </c>
+      <c r="N200" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O200">
+        <v>1</v>
+      </c>
+      <c r="Z200" t="s">
+        <v>611</v>
+      </c>
+    </row>
+    <row r="201" spans="1:26">
+      <c r="A201" t="s">
+        <v>615</v>
+      </c>
+      <c r="B201" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C201" s="1">
+        <v>102.453</v>
+      </c>
+      <c r="D201" s="1">
+        <v>103.47225</v>
+      </c>
+      <c r="E201" t="s">
+        <v>8</v>
+      </c>
+      <c r="F201">
+        <v>1.0</v>
+      </c>
+      <c r="G201" s="1">
+        <v>827778.0</v>
+      </c>
+      <c r="H201" s="1">
+        <v>-8154.0</v>
+      </c>
+      <c r="I201" s="1">
+        <v>-0.9850467154237</v>
+      </c>
+      <c r="J201">
+        <v>1.19</v>
+      </c>
+      <c r="K201" t="s">
+        <v>616</v>
+      </c>
+      <c r="L201" s="1">
+        <v>819624.0</v>
+      </c>
+      <c r="M201" s="1">
+        <v>829125.37</v>
+      </c>
+      <c r="N201" s="1">
+        <v>0.39</v>
+      </c>
+      <c r="O201">
+        <v>1</v>
+      </c>
+      <c r="Z201" t="s">
+        <v>614</v>
+      </c>
+    </row>
+    <row r="202" spans="1:26">
+      <c r="A202" t="s">
+        <v>618</v>
+      </c>
+      <c r="B202" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C202" s="1">
+        <v>100.249</v>
+      </c>
+      <c r="D202" s="1">
+        <v>99.495</v>
+      </c>
+      <c r="E202" t="s">
+        <v>8</v>
+      </c>
+      <c r="F202">
+        <v>1.0</v>
+      </c>
+      <c r="G202" s="1">
+        <v>795960.0</v>
+      </c>
+      <c r="H202" s="1">
+        <v>6032.0</v>
+      </c>
+      <c r="I202" s="1">
+        <v>0.75782702648374</v>
+      </c>
+      <c r="J202">
+        <v>3.1</v>
+      </c>
+      <c r="K202" t="s">
+        <v>619</v>
+      </c>
+      <c r="L202" s="1">
+        <v>801992.0</v>
+      </c>
+      <c r="M202" s="1">
+        <v>826792.0</v>
+      </c>
+      <c r="N202" s="1">
+        <v>0.38</v>
+      </c>
+      <c r="O202">
+        <v>1</v>
+      </c>
+      <c r="Z202" t="s">
+        <v>617</v>
+      </c>
+    </row>
+    <row r="203" spans="1:26">
+      <c r="A203" t="s">
+        <v>621</v>
+      </c>
+      <c r="B203" s="1">
+        <v>1600000.0</v>
+      </c>
+      <c r="C203" s="1">
+        <v>101.19</v>
+      </c>
+      <c r="D203" s="1">
+        <v>100.413</v>
+      </c>
+      <c r="E203" t="s">
+        <v>8</v>
+      </c>
+      <c r="F203">
+        <v>1.0</v>
+      </c>
+      <c r="G203" s="1">
+        <v>1606608.0</v>
+      </c>
+      <c r="H203" s="1">
+        <v>12432.0</v>
+      </c>
+      <c r="I203" s="1">
+        <v>0.77380418870067</v>
+      </c>
+      <c r="J203">
+        <v>0.49</v>
+      </c>
+      <c r="K203" t="s">
+        <v>622</v>
+      </c>
+      <c r="L203" s="1">
+        <v>1619040.0</v>
+      </c>
+      <c r="M203" s="1">
+        <v>1626829.68</v>
+      </c>
+      <c r="N203" s="1">
+        <v>0.76</v>
+      </c>
+      <c r="O203">
+        <v>1</v>
+      </c>
+      <c r="Z203" t="s">
+        <v>620</v>
+      </c>
+    </row>
+    <row r="204" spans="1:26">
+      <c r="A204" t="s">
+        <v>624</v>
+      </c>
+      <c r="B204" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="C204" s="1">
+        <v>92.324</v>
+      </c>
+      <c r="D204" s="1">
+        <v>92.35</v>
+      </c>
+      <c r="E204" t="s">
+        <v>8</v>
+      </c>
+      <c r="F204">
+        <v>1.0</v>
+      </c>
+      <c r="G204" s="1">
+        <v>831150.0</v>
+      </c>
+      <c r="H204" s="1">
+        <v>-234.0</v>
+      </c>
+      <c r="I204" s="1">
+        <v>-0.02815376285869</v>
+      </c>
+      <c r="J204">
+        <v>0.42</v>
+      </c>
+      <c r="K204" t="s">
+        <v>625</v>
+      </c>
+      <c r="L204" s="1">
+        <v>830916.0</v>
+      </c>
+      <c r="M204" s="1">
+        <v>834676.27</v>
+      </c>
+      <c r="N204" s="1">
+        <v>0.39</v>
+      </c>
+      <c r="O204">
+        <v>1</v>
+      </c>
+      <c r="Z204" t="s">
+        <v>623</v>
+      </c>
+    </row>
+    <row r="205" spans="1:26">
+      <c r="A205" t="s">
+        <v>627</v>
+      </c>
+      <c r="B205" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C205" s="1">
+        <v>90.089</v>
+      </c>
+      <c r="D205" s="1">
+        <v>90.199</v>
+      </c>
+      <c r="E205" t="s">
+        <v>8</v>
+      </c>
+      <c r="F205">
+        <v>1.0</v>
+      </c>
+      <c r="G205" s="1">
+        <v>721592.0</v>
+      </c>
+      <c r="H205" s="1">
+        <v>-880.0</v>
+      </c>
+      <c r="I205" s="1">
+        <v>-0.12195257153627</v>
+      </c>
+      <c r="J205">
+        <v>0.61</v>
+      </c>
+      <c r="K205" t="s">
+        <v>628</v>
+      </c>
+      <c r="L205" s="1">
+        <v>720712.0</v>
+      </c>
+      <c r="M205" s="1">
+        <v>725627.07</v>
+      </c>
+      <c r="N205" s="1">
+        <v>0.34</v>
+      </c>
+      <c r="O205">
+        <v>1</v>
+      </c>
+      <c r="Z205" t="s">
+        <v>626</v>
+      </c>
+    </row>
+    <row r="206" spans="1:26">
+      <c r="A206" t="s">
+        <v>630</v>
+      </c>
+      <c r="B206" s="1">
+        <v>1084000.0</v>
+      </c>
+      <c r="C206" s="1">
+        <v>101.438</v>
+      </c>
+      <c r="D206" s="1">
+        <v>101.11874539</v>
+      </c>
+      <c r="E206" t="s">
+        <v>8</v>
+      </c>
+      <c r="F206">
+        <v>1.0</v>
+      </c>
+      <c r="G206" s="1">
+        <v>1096127.2</v>
+      </c>
+      <c r="H206" s="1">
+        <v>3460.72</v>
+      </c>
+      <c r="I206" s="1">
+        <v>0.31572248184335</v>
+      </c>
+      <c r="J206">
         <v>0.0</v>
       </c>
-      <c r="L4">
+      <c r="K206">
         <v>0.0</v>
       </c>
-      <c r="M4" s="1">
-[...105 lines deleted...]
-      <c r="O6" s="1">
+      <c r="L206" s="1">
+        <v>1099587.92</v>
+      </c>
+      <c r="M206" s="1">
+        <v>1099587.92</v>
+      </c>
+      <c r="N206" s="1">
+        <v>0.51</v>
+      </c>
+      <c r="O206">
+        <v>1</v>
+      </c>
+      <c r="Z206" t="s">
+        <v>629</v>
+      </c>
+    </row>
+    <row r="207" spans="1:26">
+      <c r="A207" t="s">
+        <v>632</v>
+      </c>
+      <c r="B207" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C207" s="1">
+        <v>98.617</v>
+      </c>
+      <c r="D207" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E207" t="s">
+        <v>8</v>
+      </c>
+      <c r="F207">
+        <v>1.0</v>
+      </c>
+      <c r="G207" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="H207" s="1">
+        <v>-11064.0</v>
+      </c>
+      <c r="I207" s="1">
+        <v>-1.383</v>
+      </c>
+      <c r="J207">
+        <v>1.39</v>
+      </c>
+      <c r="K207" t="s">
+        <v>633</v>
+      </c>
+      <c r="L207" s="1">
+        <v>788936.0</v>
+      </c>
+      <c r="M207" s="1">
+        <v>800082.39</v>
+      </c>
+      <c r="N207" s="1">
+        <v>0.37</v>
+      </c>
+      <c r="O207">
+        <v>1</v>
+      </c>
+      <c r="Z207" t="s">
+        <v>631</v>
+      </c>
+    </row>
+    <row r="208" spans="1:26">
+      <c r="A208" t="s">
+        <v>635</v>
+      </c>
+      <c r="B208" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="C208" s="1">
+        <v>101.366</v>
+      </c>
+      <c r="D208" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E208" t="s">
+        <v>8</v>
+      </c>
+      <c r="F208">
+        <v>1.0</v>
+      </c>
+      <c r="G208" s="1">
+        <v>400000.0</v>
+      </c>
+      <c r="H208" s="1">
+        <v>5464.0</v>
+      </c>
+      <c r="I208" s="1">
+        <v>1.366</v>
+      </c>
+      <c r="J208">
+        <v>0.82</v>
+      </c>
+      <c r="K208" t="s">
+        <v>636</v>
+      </c>
+      <c r="L208" s="1">
+        <v>405464.0</v>
+      </c>
+      <c r="M208" s="1">
+        <v>408739.51</v>
+      </c>
+      <c r="N208" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O208">
+        <v>1</v>
+      </c>
+      <c r="Z208" t="s">
+        <v>634</v>
+      </c>
+    </row>
+    <row r="209" spans="1:26">
+      <c r="A209" t="s">
+        <v>638</v>
+      </c>
+      <c r="B209" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="C209" s="1">
+        <v>96.621</v>
+      </c>
+      <c r="D209" s="1">
+        <v>97.25</v>
+      </c>
+      <c r="E209" t="s">
+        <v>8</v>
+      </c>
+      <c r="F209">
+        <v>1.0</v>
+      </c>
+      <c r="G209" s="1">
+        <v>875250.0</v>
+      </c>
+      <c r="H209" s="1">
+        <v>-5661.0</v>
+      </c>
+      <c r="I209" s="1">
+        <v>-0.64678663239075</v>
+      </c>
+      <c r="J209">
+        <v>0.49</v>
+      </c>
+      <c r="K209" t="s">
+        <v>639</v>
+      </c>
+      <c r="L209" s="1">
+        <v>869589.0</v>
+      </c>
+      <c r="M209" s="1">
+        <v>873965.71</v>
+      </c>
+      <c r="N209" s="1">
+        <v>0.41</v>
+      </c>
+      <c r="O209">
+        <v>1</v>
+      </c>
+      <c r="Z209" t="s">
+        <v>637</v>
+      </c>
+    </row>
+    <row r="210" spans="1:26">
+      <c r="A210" t="s">
+        <v>641</v>
+      </c>
+      <c r="B210" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="C210" s="1">
+        <v>100.117</v>
+      </c>
+      <c r="D210" s="1">
+        <v>99.8356</v>
+      </c>
+      <c r="E210" t="s">
+        <v>8</v>
+      </c>
+      <c r="F210">
+        <v>1.0</v>
+      </c>
+      <c r="G210" s="1">
+        <v>898520.4</v>
+      </c>
+      <c r="H210" s="1">
+        <v>2532.6</v>
+      </c>
+      <c r="I210" s="1">
+        <v>0.28186338340231</v>
+      </c>
+      <c r="J210">
         <v>0.15</v>
       </c>
-      <c r="P6">
-[...96 lines deleted...]
-      <c r="O8" s="1">
+      <c r="K210" t="s">
+        <v>642</v>
+      </c>
+      <c r="L210" s="1">
+        <v>901053.0</v>
+      </c>
+      <c r="M210" s="1">
+        <v>902439.99</v>
+      </c>
+      <c r="N210" s="1">
+        <v>0.42</v>
+      </c>
+      <c r="O210">
+        <v>1</v>
+      </c>
+      <c r="Z210" t="s">
+        <v>640</v>
+      </c>
+    </row>
+    <row r="211" spans="1:26">
+      <c r="A211" t="s">
+        <v>644</v>
+      </c>
+      <c r="B211" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="C211" s="1">
+        <v>84.029</v>
+      </c>
+      <c r="D211" s="1">
+        <v>81.04033333</v>
+      </c>
+      <c r="E211" t="s">
+        <v>8</v>
+      </c>
+      <c r="F211">
+        <v>1.0</v>
+      </c>
+      <c r="G211" s="1">
+        <v>729363.0</v>
+      </c>
+      <c r="H211" s="1">
+        <v>26898.0</v>
+      </c>
+      <c r="I211" s="1">
+        <v>3.6878755845855</v>
+      </c>
+      <c r="J211">
         <v>0.62</v>
       </c>
-      <c r="P8">
-[...560 lines deleted...]
-      <c r="C20" s="1">
+      <c r="K211" t="s">
+        <v>645</v>
+      </c>
+      <c r="L211" s="1">
+        <v>756261.0</v>
+      </c>
+      <c r="M211" s="1">
+        <v>761845.93</v>
+      </c>
+      <c r="N211" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O211">
+        <v>1</v>
+      </c>
+      <c r="Z211" t="s">
+        <v>643</v>
+      </c>
+    </row>
+    <row r="212" spans="1:26">
+      <c r="A212" t="s">
+        <v>647</v>
+      </c>
+      <c r="B212" s="1">
+        <v>1100000.0</v>
+      </c>
+      <c r="C212" s="1">
+        <v>90.93</v>
+      </c>
+      <c r="D212" s="1">
+        <v>89.675</v>
+      </c>
+      <c r="E212" t="s">
+        <v>8</v>
+      </c>
+      <c r="F212">
+        <v>1.0</v>
+      </c>
+      <c r="G212" s="1">
+        <v>986425.0</v>
+      </c>
+      <c r="H212" s="1">
+        <v>13805.0</v>
+      </c>
+      <c r="I212" s="1">
+        <v>1.3994981879008</v>
+      </c>
+      <c r="J212">
+        <v>0.74</v>
+      </c>
+      <c r="K212" t="s">
+        <v>648</v>
+      </c>
+      <c r="L212" s="1">
+        <v>1000230.0</v>
+      </c>
+      <c r="M212" s="1">
+        <v>1008412.19</v>
+      </c>
+      <c r="N212" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="O212">
+        <v>1</v>
+      </c>
+      <c r="Z212" t="s">
+        <v>646</v>
+      </c>
+    </row>
+    <row r="213" spans="1:26">
+      <c r="A213" t="s">
+        <v>650</v>
+      </c>
+      <c r="B213" s="1">
         <v>600000.0</v>
       </c>
-      <c r="D20" s="1">
-[...96 lines deleted...]
-      <c r="C22" s="1">
+      <c r="C213" s="1">
+        <v>101.957</v>
+      </c>
+      <c r="D213" s="1">
+        <v>99.774775</v>
+      </c>
+      <c r="E213" t="s">
+        <v>8</v>
+      </c>
+      <c r="F213">
+        <v>1.0</v>
+      </c>
+      <c r="G213" s="1">
+        <v>598648.65</v>
+      </c>
+      <c r="H213" s="1">
+        <v>13093.35</v>
+      </c>
+      <c r="I213" s="1">
+        <v>2.1871510108642</v>
+      </c>
+      <c r="J213">
+        <v>0.9</v>
+      </c>
+      <c r="K213" t="s">
+        <v>651</v>
+      </c>
+      <c r="L213" s="1">
+        <v>611742.0</v>
+      </c>
+      <c r="M213" s="1">
+        <v>617166.66</v>
+      </c>
+      <c r="N213" s="1">
+        <v>0.29</v>
+      </c>
+      <c r="O213">
+        <v>1</v>
+      </c>
+      <c r="Z213" t="s">
+        <v>649</v>
+      </c>
+    </row>
+    <row r="214" spans="1:26">
+      <c r="A214" t="s">
+        <v>653</v>
+      </c>
+      <c r="B214" s="1">
         <v>1000000.0</v>
       </c>
-      <c r="D22" s="1">
-[...32 lines deleted...]
-      <c r="O22" s="1">
+      <c r="C214" s="1">
+        <v>100.947</v>
+      </c>
+      <c r="D214" s="1">
+        <v>100.86</v>
+      </c>
+      <c r="E214" t="s">
+        <v>8</v>
+      </c>
+      <c r="F214">
+        <v>1.0</v>
+      </c>
+      <c r="G214" s="1">
+        <v>1008600.0</v>
+      </c>
+      <c r="H214" s="1">
+        <v>870.0</v>
+      </c>
+      <c r="I214" s="1">
+        <v>0.086258179654967</v>
+      </c>
+      <c r="J214">
+        <v>0.16</v>
+      </c>
+      <c r="K214" t="s">
+        <v>654</v>
+      </c>
+      <c r="L214" s="1">
+        <v>1009470.0</v>
+      </c>
+      <c r="M214" s="1">
+        <v>1011056.85</v>
+      </c>
+      <c r="N214" s="1">
         <v>0.47</v>
       </c>
-      <c r="P22">
-[...9460 lines deleted...]
-      <c r="C212" s="1">
+      <c r="O214">
+        <v>1</v>
+      </c>
+      <c r="Z214" t="s">
+        <v>652</v>
+      </c>
+    </row>
+    <row r="215" spans="1:26">
+      <c r="A215" t="s">
+        <v>656</v>
+      </c>
+      <c r="B215" s="1">
         <v>-4300000.0</v>
       </c>
-      <c r="D212" s="1">
-[...2 lines deleted...]
-      <c r="E212" s="1">
+      <c r="C215" s="1">
+        <v>10.94871116</v>
+      </c>
+      <c r="D215" s="1">
         <v>0.0</v>
       </c>
-      <c r="F212" t="s">
-[...5 lines deleted...]
-      <c r="H212" s="1">
+      <c r="E215" t="s">
+        <v>8</v>
+      </c>
+      <c r="F215">
+        <v>1.0</v>
+      </c>
+      <c r="G215" s="1">
         <v>0.0</v>
       </c>
-      <c r="I212" s="1">
-[...2 lines deleted...]
-      <c r="J212" s="1">
+      <c r="H215" s="1">
+        <v>-466016.8</v>
+      </c>
+      <c r="I215" s="1">
         <v>0</v>
       </c>
-      <c r="K212">
+      <c r="J215">
         <v>0.0</v>
       </c>
-      <c r="L212" t="s">
-[...12 lines deleted...]
-        <v>1</v>
+      <c r="K215" t="s">
+        <v>657</v>
+      </c>
+      <c r="L215" s="1">
+        <v>-466016.8</v>
+      </c>
+      <c r="M215" s="1">
+        <v>-470794.58</v>
+      </c>
+      <c r="N215" s="1">
+        <v>-0.22</v>
+      </c>
+      <c r="O215">
+        <v>1</v>
+      </c>
+      <c r="Z215" t="s">
+        <v>655</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">