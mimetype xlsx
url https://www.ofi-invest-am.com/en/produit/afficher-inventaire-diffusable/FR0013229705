--- v5 (2026-09-28)
+++ v6 (2026-10-25)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="658">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="636">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>FR0000945180</t>
   </si>
   <si>
@@ -118,1920 +118,1854 @@
   <si>
     <t>CC (EUR)</t>
   </si>
   <si>
     <t>Interets (EUR)</t>
   </si>
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>FR0000008997</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
   <si>
+    <t>DU100926</t>
+  </si>
+  <si>
+    <t>EURO-SCHATZ SEP 26</t>
+  </si>
+  <si>
     <t>OE100926</t>
   </si>
   <si>
     <t>EURO-BOBL SEP 26</t>
   </si>
   <si>
     <t>XS3399007288</t>
   </si>
   <si>
     <t>ABERTIS INFRAESTRUCTURAS SA 3.625 08/03/2032</t>
   </si>
   <si>
-    <t>1 529.45</t>
+    <t>3 476.03</t>
   </si>
   <si>
     <t>XS2859413341</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 16/07/2036</t>
   </si>
   <si>
-    <t>20 916.10</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2747610751</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 3.875 15/01/2032</t>
   </si>
   <si>
-    <t>5 286.99</t>
+    <t>6 178.77</t>
   </si>
   <si>
     <t>XS2809859536</t>
   </si>
   <si>
     <t>ACHMEA BV 02/11/2044</t>
   </si>
   <si>
-    <t>18 234.25</t>
+    <t>20 361.58</t>
   </si>
   <si>
     <t>XS3388179676</t>
   </si>
   <si>
     <t>ADIDAS AG 3.5 26/05/2031</t>
   </si>
   <si>
-    <t>4 363.01</t>
+    <t>7 853.42</t>
   </si>
   <si>
     <t>BE6363767821</t>
   </si>
   <si>
     <t>AGEAS SA 02/05/2056</t>
   </si>
   <si>
-    <t>5 980.82</t>
+    <t>8 819.18</t>
   </si>
   <si>
     <t>BE6369832363</t>
   </si>
   <si>
     <t>AGEAS SA PERP</t>
   </si>
   <si>
-    <t>37 857.53</t>
+    <t>43 265.75</t>
   </si>
   <si>
     <t>XS3237229193</t>
   </si>
   <si>
     <t>AIB GROUP PLC 02/12/2036</t>
   </si>
   <si>
-    <t>26 969.18</t>
+    <t>30 565.07</t>
   </si>
   <si>
     <t>FR0014013VX5</t>
   </si>
   <si>
     <t>AIR LIQUIDE FINANCE SA 3 05/05/2033</t>
   </si>
   <si>
-    <t>3 682.19</t>
+    <t>5 523.29</t>
   </si>
   <si>
     <t>XS2251233651</t>
   </si>
   <si>
     <t>AKELIUS RESIDENTIAL PROPERTY FINAN 1.125 11/01/2029</t>
   </si>
   <si>
-    <t>4 773.39</t>
+    <t>5 559.60</t>
   </si>
   <si>
     <t>XS3359749481</t>
   </si>
   <si>
     <t>ALLIANDER NV 3.25 30/04/2031</t>
   </si>
   <si>
-    <t>3 009.05</t>
+    <t>4 390.26</t>
   </si>
   <si>
     <t>XS2829852842</t>
   </si>
   <si>
     <t>ALLIANDER NV PERP</t>
   </si>
   <si>
+    <t>3 439.73</t>
+  </si>
+  <si>
     <t>DE000A351U49</t>
   </si>
   <si>
     <t>ALLIANZ SE 25/07/2053</t>
   </si>
   <si>
-    <t>10 850.19</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3357187809</t>
   </si>
   <si>
     <t>ALPHA BANK SA 06/05/2032</t>
   </si>
   <si>
-    <t>10 962.33</t>
-[...17 lines deleted...]
-    <t>2 835.62</t>
+    <t>16 543.15</t>
   </si>
   <si>
     <t>XS3224609456</t>
   </si>
   <si>
     <t>ALPHABET INC 3.5 06/11/2038</t>
   </si>
   <si>
-    <t>9 052.05</t>
+    <t>10 126.03</t>
   </si>
   <si>
     <t>FR001400P728</t>
   </si>
   <si>
     <t>APRR SA 3.125 06/01/2034</t>
   </si>
   <si>
-    <t>5 993.15</t>
+    <t>6 952.05</t>
   </si>
   <si>
     <t>XS3196024296</t>
   </si>
   <si>
     <t>AROUNDTOWN SA 3.25 02/01/2031</t>
   </si>
   <si>
-    <t>6 375.34</t>
-[...8 lines deleted...]
-    <t>7 824.66</t>
+    <t>44 235.62</t>
   </si>
   <si>
     <t>XS2790191303</t>
   </si>
   <si>
     <t>ASR NEDERLAND NV PERP</t>
   </si>
   <si>
+    <t>3 938.70</t>
+  </si>
+  <si>
     <t>XS1311440082</t>
   </si>
   <si>
     <t>ASSICURAZIONI GENERALI SPA PERP</t>
   </si>
   <si>
-    <t>48 189.04</t>
+    <t>53 673.97</t>
   </si>
   <si>
     <t>XS2872909770</t>
   </si>
   <si>
     <t>ASTRAZENECA FINANCE LLC 3.278 05/08/2033</t>
   </si>
   <si>
-    <t>73 276.32</t>
+    <t>79 512.60</t>
   </si>
   <si>
     <t>XS2314312179</t>
   </si>
   <si>
     <t>AXA SA 07/10/2041</t>
   </si>
   <si>
-    <t>7 144.65</t>
+    <t>7 896.72</t>
   </si>
   <si>
     <t>XS2431029441</t>
   </si>
   <si>
     <t>AXA SA 10/07/2042</t>
   </si>
   <si>
-    <t>5 124.40</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3393830651</t>
   </si>
   <si>
     <t>AXA SA 29/05/2056</t>
   </si>
   <si>
-    <t>3 676.94</t>
+    <t>6 998.06</t>
   </si>
   <si>
     <t>XS2737652474</t>
   </si>
   <si>
     <t>AXA SA PERP</t>
   </si>
   <si>
-    <t>8 339.45</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2432565187</t>
   </si>
   <si>
     <t>BALDER FINLAND OYJ 2 18/01/2031</t>
   </si>
   <si>
-    <t>9 824.66</t>
+    <t>11 512.33</t>
   </si>
   <si>
     <t>XS2762369549</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA 08/02/2036</t>
   </si>
   <si>
-    <t>17 069.18</t>
+    <t>20 434.93</t>
   </si>
   <si>
     <t>IT0005632267</t>
   </si>
   <si>
     <t>BANCO BPM SPA 3.375 21/01/2030</t>
   </si>
   <si>
-    <t>4 320.00</t>
+    <t>5 076.00</t>
   </si>
   <si>
     <t>XS3090080733</t>
   </si>
   <si>
     <t>BANCO DE CREDITO SOCIAL COOPERATIV 13/06/2031</t>
   </si>
   <si>
-    <t>1 467.12</t>
+    <t>3 883.56</t>
   </si>
   <si>
     <t>XS3352075058</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA 22/04/2038</t>
   </si>
   <si>
-    <t>11 247.95</t>
+    <t>15 812.33</t>
   </si>
   <si>
     <t>XS2817323749</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA PERP</t>
   </si>
   <si>
-    <t>6 239.13</t>
-[...8 lines deleted...]
-    <t>2 234.19</t>
+    <t>10 500.00</t>
   </si>
   <si>
     <t>XS3332496184</t>
   </si>
   <si>
     <t>BANK OF IRELAND GROUP PLC 02/04/2034</t>
   </si>
   <si>
-    <t>9 873.82</t>
+    <t>12 980.19</t>
   </si>
   <si>
     <t>XS3112064947</t>
   </si>
   <si>
     <t>BANK OF MONTREAL 09/01/2032</t>
   </si>
   <si>
-    <t>25 805.89</t>
+    <t>30 006.85</t>
   </si>
   <si>
     <t>FR0014015J95</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 21/07/2033</t>
   </si>
   <si>
-    <t>19 945.21</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2831195644</t>
   </si>
   <si>
     <t>BARCLAYS PLC 31/05/2036</t>
   </si>
   <si>
-    <t>3 678.66</t>
+    <t>7 112.07</t>
   </si>
   <si>
     <t>BE0390167337</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 3.375 20/02/2031</t>
   </si>
   <si>
-    <t>18 030.82</t>
+    <t>21 914.38</t>
   </si>
   <si>
     <t>BE6365319829</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 3.375 28/05/2030</t>
   </si>
   <si>
-    <t>4 271.92</t>
+    <t>7 896.58</t>
   </si>
   <si>
     <t>XS3215466338</t>
   </si>
   <si>
     <t>BMS IRELAND CAPITAL FUNDING DAC 3.363 10/11/2033</t>
   </si>
   <si>
-    <t>21 375.78</t>
+    <t>23 955.62</t>
   </si>
   <si>
     <t>FR0014018PQ0</t>
   </si>
   <si>
     <t>BNP PARIBAS CARDIF SA 27/05/2041</t>
   </si>
   <si>
-    <t>3 289.34</t>
+    <t>5 998.20</t>
   </si>
   <si>
     <t>FR001400LZI6</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 13/11/2032</t>
   </si>
   <si>
-    <t>26 821.23</t>
+    <t>30 100.68</t>
   </si>
   <si>
     <t>FR001400F2H9</t>
   </si>
   <si>
     <t>BNP PARIBAS SA PERP</t>
   </si>
   <si>
-    <t>3 062.84</t>
+    <t>7 576.50</t>
   </si>
   <si>
     <t>XS2555221246</t>
   </si>
   <si>
     <t>BOOKING HOLDINGS INC 4.75 15/11/2034</t>
   </si>
   <si>
-    <t>29 541.10</t>
+    <t>33 184.93</t>
   </si>
   <si>
     <t>FR0014005V67</t>
   </si>
   <si>
     <t>BPCE SA 13/10/2046</t>
   </si>
   <si>
+    <t>13 413.70</t>
+  </si>
+  <si>
+    <t>FR001400WP90</t>
+  </si>
+  <si>
+    <t>BPCE SA 20/01/2034</t>
+  </si>
+  <si>
+    <t>45 567.12</t>
+  </si>
+  <si>
+    <t>XS3227880021</t>
+  </si>
+  <si>
+    <t>BT FINANCE PLC 3.375 17/11/2032</t>
+  </si>
+  <si>
+    <t>21 545.72</t>
+  </si>
+  <si>
+    <t>FR0014013058</t>
+  </si>
+  <si>
+    <t>BUREAU VERITAS SA 3.375 01/10/2033</t>
+  </si>
+  <si>
+    <t>24 965.75</t>
+  </si>
+  <si>
+    <t>XS3226502485</t>
+  </si>
+  <si>
+    <t>CAIXABANK SA 14/05/2038</t>
+  </si>
+  <si>
+    <t>5 573.63</t>
+  </si>
+  <si>
+    <t>ES0840609053</t>
+  </si>
+  <si>
+    <t>CAIXABANK SA PERP</t>
+  </si>
+  <si>
+    <t>2 445.65</t>
+  </si>
+  <si>
+    <t>FR0014012S89</t>
+  </si>
+  <si>
+    <t>CAPGEMINI SE 3.5 25/09/2034</t>
+  </si>
+  <si>
+    <t>23 473.97</t>
+  </si>
+  <si>
+    <t>XS2751689048</t>
+  </si>
+  <si>
+    <t>CARRIER GLOBAL CORP 4.5 29/11/2032</t>
+  </si>
+  <si>
+    <t>29 712.33</t>
+  </si>
+  <si>
+    <t>XS2793256137</t>
+  </si>
+  <si>
+    <t>CBRE GLOBAL INVESTORS OPEN-ENDED F 4.75 27/03/2034</t>
+  </si>
+  <si>
+    <t>20 008.56</t>
+  </si>
+  <si>
+    <t>XS3311989787</t>
+  </si>
+  <si>
+    <t>CLARIANT INTERNATIONAL FINANCIAL S 4.125 15/01/2032</t>
+  </si>
+  <si>
+    <t>3 098.38</t>
+  </si>
+  <si>
+    <t>FR001400RIX8</t>
+  </si>
+  <si>
+    <t>CNP ASSURANCES 16/07/2054</t>
+  </si>
+  <si>
+    <t>1 121.92</t>
+  </si>
+  <si>
+    <t>XS3326476523</t>
+  </si>
+  <si>
+    <t>COCA-COLA HBC FINANCE BV 4 01/10/2033</t>
+  </si>
+  <si>
+    <t>15 440.22</t>
+  </si>
+  <si>
+    <t>DE000CZ45YV9</t>
+  </si>
+  <si>
+    <t>COMMERZBANK AG 16/07/2032</t>
+  </si>
+  <si>
+    <t>1 841.10</t>
+  </si>
+  <si>
+    <t>XS2796609787</t>
+  </si>
+  <si>
+    <t>COMPAGNIE DE SAINT GOBAIN SA 3.375 08/04/2030</t>
+  </si>
+  <si>
+    <t>9 237.33</t>
+  </si>
+  <si>
+    <t>FR001400Q486</t>
+  </si>
+  <si>
+    <t>COMPAGNIE GENERALE DES ETABLISSEME 3.125 16/05/2031</t>
+  </si>
+  <si>
+    <t>6 875.00</t>
+  </si>
+  <si>
+    <t>FR001400Q7X2</t>
+  </si>
+  <si>
+    <t>COVIVIO HOTELS SCA 4.125 23/05/2033</t>
+  </si>
+  <si>
+    <t>14 917.81</t>
+  </si>
+  <si>
+    <t>FR001400MDV4</t>
+  </si>
+  <si>
+    <t>COVIVIO SA 4.625 05/06/2032</t>
+  </si>
+  <si>
+    <t>2 686.30</t>
+  </si>
+  <si>
+    <t>FR00140193E6</t>
+  </si>
+  <si>
+    <t>CREDIT AGRICOLE ASSURANCES SA PERP</t>
+  </si>
+  <si>
+    <t>4 732.19</t>
+  </si>
+  <si>
+    <t>FR001400F067</t>
+  </si>
+  <si>
+    <t>CREDIT AGRICOLE SA PERP</t>
+  </si>
+  <si>
+    <t>5 516.30</t>
+  </si>
+  <si>
+    <t>FR001400PZV0</t>
+  </si>
+  <si>
+    <t>CREDIT MUTUEL ARKEA 15/05/2035</t>
+  </si>
+  <si>
+    <t>5 851.07</t>
+  </si>
+  <si>
+    <t>BE0002989706</t>
+  </si>
+  <si>
+    <t>CRELAN SA 23/01/2032</t>
+  </si>
+  <si>
+    <t>29 428.77</t>
+  </si>
+  <si>
+    <t>BE0390287564</t>
+  </si>
+  <si>
+    <t>CRELAN SA-BRUSSELS HEAD OFFICE 30/04/2037</t>
+  </si>
+  <si>
+    <t>8 778.08</t>
+  </si>
+  <si>
+    <t>XS3352082930</t>
+  </si>
+  <si>
+    <t>DANAHER CORPORATION 3.25 29/04/2030</t>
+  </si>
+  <si>
+    <t>5 465.34</t>
+  </si>
+  <si>
+    <t>FR0014017HO4</t>
+  </si>
+  <si>
+    <t>DANONE SA 3.785 01/04/2034</t>
+  </si>
+  <si>
+    <t>8 565.51</t>
+  </si>
+  <si>
+    <t>DE000A30VT06</t>
+  </si>
+  <si>
+    <t>DEUTSCHE BANK AG (PARIS BRANCH) 05/09/2030</t>
+  </si>
+  <si>
+    <t>84 849.32</t>
+  </si>
+  <si>
+    <t>DE000A4DE9Y3</t>
+  </si>
+  <si>
+    <t>DEUTSCHE BANK AG 13/02/2031</t>
+  </si>
+  <si>
+    <t>6 102.74</t>
+  </si>
+  <si>
+    <t>XS2280835260</t>
+  </si>
+  <si>
+    <t>DIGITAL INTREPID HOLDING BV 0.625 15/07/2031</t>
+  </si>
+  <si>
+    <t>XS2977974927</t>
+  </si>
+  <si>
+    <t>DNB BANK ASA 15/01/2031</t>
+  </si>
+  <si>
+    <t>43 052.05</t>
+  </si>
+  <si>
+    <t>XS3074473474</t>
+  </si>
+  <si>
+    <t>DNB BANK ASA 20/05/2031</t>
+  </si>
+  <si>
+    <t>2 363.01</t>
+  </si>
+  <si>
+    <t>XS3351033785</t>
+  </si>
+  <si>
+    <t>DSB 3.625 22/04/2036</t>
+  </si>
+  <si>
+    <t>5 558.57</t>
+  </si>
+  <si>
+    <t>XS2852136063</t>
+  </si>
+  <si>
+    <t>DSM BV 3.625 02/07/2034</t>
+  </si>
+  <si>
+    <t>1 807.53</t>
+  </si>
+  <si>
+    <t>XS2932834604</t>
+  </si>
+  <si>
+    <t>DSV FINANCE BV 3.25 06/11/2030</t>
+  </si>
+  <si>
+    <t>17 630.14</t>
+  </si>
+  <si>
+    <t>XS3204041266</t>
+  </si>
+  <si>
+    <t>DZ BANK AG DEUTSCHE ZENTRAL GENOSS 15/10/2035</t>
+  </si>
+  <si>
+    <t>17 423.28</t>
+  </si>
+  <si>
+    <t>XS3274805376</t>
+  </si>
+  <si>
+    <t>E.ON SE 3.448 19/01/2034</t>
+  </si>
+  <si>
+    <t>27 461.19</t>
+  </si>
+  <si>
+    <t>XS3166221948</t>
+  </si>
+  <si>
+    <t>EAST JAPAN RAILWAY COMPANY 3.727 02/09/2037</t>
+  </si>
+  <si>
+    <t>41 152.72</t>
+  </si>
+  <si>
+    <t>XS3071203056</t>
+  </si>
+  <si>
+    <t>EATON CAPITAL UNLIMITED CO 3.625 09/05/2035</t>
+  </si>
+  <si>
+    <t>6 356.16</t>
+  </si>
+  <si>
+    <t>PTEDP6OM0007</t>
+  </si>
+  <si>
+    <t>EDP SA 02/12/2055</t>
+  </si>
+  <si>
+    <t>17 739.73</t>
+  </si>
+  <si>
+    <t>XS3391835629</t>
+  </si>
+  <si>
+    <t>EDP SERVICIOS FINANCIEROS ESPANA S 3.75 01/03/2033</t>
+  </si>
+  <si>
+    <t>9 548.63</t>
+  </si>
+  <si>
+    <t>XS3070067072</t>
+  </si>
+  <si>
+    <t>ELISA OYJ 2.875 14/05/2030</t>
+  </si>
+  <si>
+    <t>9 233.48</t>
+  </si>
+  <si>
+    <t>XS2312746345</t>
+  </si>
+  <si>
+    <t>ENEL SPA NC30 PERP</t>
+  </si>
+  <si>
+    <t>16 857.95</t>
+  </si>
+  <si>
+    <t>XS1713463559</t>
+  </si>
+  <si>
+    <t>ENEL SPA PERP</t>
+  </si>
+  <si>
+    <t>13 647.95</t>
+  </si>
+  <si>
+    <t>FR0013504677</t>
+  </si>
+  <si>
+    <t>ENGIE SA 1.75 27/03/2028</t>
+  </si>
+  <si>
+    <t>4 717.81</t>
+  </si>
+  <si>
+    <t>FR001400KHG0</t>
+  </si>
+  <si>
+    <t>ENGIE SA 3.875 06/01/2031</t>
+  </si>
+  <si>
+    <t>12 930.82</t>
+  </si>
+  <si>
+    <t>FR0014016Z94</t>
+  </si>
+  <si>
+    <t>ENGIE SA PERP</t>
+  </si>
+  <si>
+    <t>2 155.66</t>
+  </si>
+  <si>
+    <t>AT0000A3RNZ8</t>
+  </si>
+  <si>
+    <t>ERSTE GROUP BANK AG 21/04/2036</t>
+  </si>
+  <si>
+    <t>17 116.44</t>
+  </si>
+  <si>
+    <t>FR001400RX89</t>
+  </si>
+  <si>
+    <t>ESSILORLUXOTTICA SA 3 05/03/2032</t>
+  </si>
+  <si>
+    <t>14 301.37</t>
+  </si>
+  <si>
+    <t>FR0014017VR8</t>
+  </si>
+  <si>
+    <t>EURAZEO SE 4.625 17/04/2031</t>
+  </si>
+  <si>
+    <t>10 339.73</t>
+  </si>
+  <si>
+    <t>XS3386670270</t>
+  </si>
+  <si>
+    <t>EUROBANK SA 25/05/2032</t>
+  </si>
+  <si>
+    <t>4 076.71</t>
+  </si>
+  <si>
+    <t>DE000A4DFWV3</t>
+  </si>
+  <si>
+    <t>EVONIK INDUSTRIES AG 09/09/2055</t>
+  </si>
+  <si>
+    <t>3 423.29</t>
+  </si>
+  <si>
+    <t>XS2982065018</t>
+  </si>
+  <si>
+    <t>EXPERIAN PLC 3.51 15/12/2033</t>
+  </si>
+  <si>
+    <t>12 830.73</t>
+  </si>
+  <si>
+    <t>XS3003232272</t>
+  </si>
+  <si>
+    <t>FASTIGHETS AB BALDER 4 19/02/2032</t>
+  </si>
+  <si>
+    <t>17 424.66</t>
+  </si>
+  <si>
+    <t>XS2950696869</t>
+  </si>
+  <si>
+    <t>FINGRID OYJ 2.75 04/12/2029</t>
+  </si>
+  <si>
+    <t>16 269.45</t>
+  </si>
+  <si>
+    <t>XS3350929454</t>
+  </si>
+  <si>
+    <t>GOLDMAN SACHS GROUP INC/THE 22/04/2036</t>
+  </si>
+  <si>
+    <t>7 534.84</t>
+  </si>
+  <si>
+    <t>FR0014006144</t>
+  </si>
+  <si>
+    <t>GROUPE DES ASSURANCES DU CREDIT MU 21/04/2042</t>
+  </si>
+  <si>
+    <t>2 483.56</t>
+  </si>
+  <si>
+    <t>XS2198574209</t>
+  </si>
+  <si>
+    <t>HANNOVER RUECK SE 08/10/2040</t>
+  </si>
+  <si>
+    <t>5 619.18</t>
+  </si>
+  <si>
+    <t>XS3319131119</t>
+  </si>
+  <si>
+    <t>HENKEL AG &amp; CO KGAA 3.625 02/04/2031</t>
+  </si>
+  <si>
+    <t>12 781.85</t>
+  </si>
+  <si>
+    <t>XS2385390724</t>
+  </si>
+  <si>
+    <t>HOLDING DINFRASTRUCTURES DES METIE 0.625 16/09/2028</t>
+  </si>
+  <si>
+    <t>4 854.45</t>
+  </si>
+  <si>
+    <t>DE000A383PT8</t>
+  </si>
+  <si>
+    <t>HOWOGE WOHNUNGSBAU GMBH 3.875 05/06/2030</t>
+  </si>
+  <si>
+    <t>8 440.07</t>
+  </si>
+  <si>
+    <t>XS3224600232</t>
+  </si>
+  <si>
+    <t>IBERDROLA FINANZAS SAU PERP</t>
+  </si>
+  <si>
+    <t>78 955.48</t>
+  </si>
+  <si>
+    <t>FR001400ZRC6</t>
+  </si>
+  <si>
+    <t>ICADE 4.375 22/05/2035</t>
+  </si>
+  <si>
+    <t>8 833.90</t>
+  </si>
+  <si>
+    <t>XS3190744907</t>
+  </si>
+  <si>
+    <t>IDS FINANCING PLC 3.25 01/01/2029</t>
+  </si>
+  <si>
+    <t>28 528.77</t>
+  </si>
+  <si>
+    <t>FR00140141X5</t>
+  </si>
+  <si>
+    <t>IMERYS S.A. 4 21/11/2032</t>
+  </si>
+  <si>
+    <t>16 372.60</t>
+  </si>
+  <si>
+    <t>XS3324619231</t>
+  </si>
+  <si>
+    <t>INFORMA PLC 3.75 29/04/2032</t>
+  </si>
+  <si>
+    <t>8 229.45</t>
+  </si>
+  <si>
+    <t>XS2244936659</t>
+  </si>
+  <si>
+    <t>INFRASTRUTTURE WIRELESS ITALIANE S 1.625 21/10/2028</t>
+  </si>
+  <si>
+    <t>12 465.75</t>
+  </si>
+  <si>
+    <t>XS3153087559</t>
+  </si>
+  <si>
+    <t>ING GROEP NV 20/08/2037</t>
+  </si>
+  <si>
+    <t>61 723.97</t>
+  </si>
+  <si>
+    <t>XS2886191589</t>
+  </si>
+  <si>
+    <t>ING GROEP NV 26/08/2035</t>
+  </si>
+  <si>
+    <t>35 210.96</t>
+  </si>
+  <si>
+    <t>IT0005611550</t>
+  </si>
+  <si>
+    <t>INTESA SANPAOLO SPA 16/09/2032</t>
+  </si>
+  <si>
+    <t>40 170.27</t>
+  </si>
+  <si>
+    <t>XS3032046016</t>
+  </si>
+  <si>
+    <t>INVESTOR AB 3.5 31/03/2034</t>
+  </si>
+  <si>
+    <t>10 269.86</t>
+  </si>
+  <si>
+    <t>XS2977890313</t>
+  </si>
+  <si>
+    <t>IREN SPA PERP</t>
+  </si>
+  <si>
+    <t>8 284.93</t>
+  </si>
+  <si>
+    <t>XS2957380228</t>
+  </si>
+  <si>
+    <t>JOHNSON CONTROLS INTERNATIONAL PLC 3.125 11/12/2033</t>
+  </si>
+  <si>
+    <t>15 194.78</t>
+  </si>
+  <si>
+    <t>XS3300349639</t>
+  </si>
+  <si>
+    <t>JPMORGAN CHASE &amp; CO 18/02/2032</t>
+  </si>
+  <si>
+    <t>22 792.28</t>
+  </si>
+  <si>
+    <t>BE0002990712</t>
+  </si>
+  <si>
+    <t>KBC GROEP NV 17/04/2035</t>
+  </si>
+  <si>
+    <t>13 273.97</t>
+  </si>
+  <si>
+    <t>BE0390152180</t>
+  </si>
+  <si>
+    <t>KBC GROEP NV PERP</t>
+  </si>
+  <si>
+    <t>18 219.18</t>
+  </si>
+  <si>
+    <t>BE6374729836</t>
+  </si>
+  <si>
+    <t>KBC INSURANCE NV 4.25 11/06/2036</t>
+  </si>
+  <si>
+    <t>6 567.12</t>
+  </si>
+  <si>
+    <t>FR001400NDQ2</t>
+  </si>
+  <si>
+    <t>KLEPIERRE SA 3.875 23/09/2033</t>
+  </si>
+  <si>
+    <t>39 238.36</t>
+  </si>
+  <si>
+    <t>XS2229470146</t>
+  </si>
+  <si>
+    <t>KONINKLIJKE KPN NV 0.875 14/12/2032</t>
+  </si>
+  <si>
+    <t>4 334.25</t>
+  </si>
+  <si>
+    <t>FR0014018T74</t>
+  </si>
+  <si>
+    <t>LA BANQUE POSTALE 03/06/2034</t>
+  </si>
+  <si>
+    <t>13 260.27</t>
+  </si>
+  <si>
+    <t>DE000A3H3JU7</t>
+  </si>
+  <si>
+    <t>LEG IMMOBILIEN AG 0.875 30/03/2033</t>
+  </si>
+  <si>
+    <t>3 739.73</t>
+  </si>
+  <si>
+    <t>XS3069338336</t>
+  </si>
+  <si>
+    <t>LLOYDS BANKING GROUP PLC 09/05/2035</t>
+  </si>
+  <si>
+    <t>3 997.81</t>
+  </si>
+  <si>
+    <t>XS2815980664</t>
+  </si>
+  <si>
+    <t>LLOYDS BANKING GROUP PLC 14/05/2032</t>
+  </si>
+  <si>
+    <t>XS2679904685</t>
+  </si>
+  <si>
+    <t>LSEG NETHERLANDS BV 4.231 29/09/2030</t>
+  </si>
+  <si>
+    <t>41 238.46</t>
+  </si>
+  <si>
+    <t>FR001400ZEB6</t>
+  </si>
+  <si>
+    <t>LVMH MOET HENNESSY LOUIS VUITTON S 3 07/03/2032</t>
+  </si>
+  <si>
+    <t>23 506.85</t>
+  </si>
+  <si>
+    <t>XS3238400165</t>
+  </si>
+  <si>
+    <t>MAGNUM ICC FINANCE BV 3.25 26/11/2031</t>
+  </si>
+  <si>
+    <t>13 035.62</t>
+  </si>
+  <si>
+    <t>XS3238212164</t>
+  </si>
+  <si>
+    <t>MAGNUM ICC FINANCE BV 3.75 26/11/2034</t>
+  </si>
+  <si>
+    <t>25 068.49</t>
+  </si>
+  <si>
+    <t>XS3320665444</t>
+  </si>
+  <si>
+    <t>MAPLE PARENT HOLDINGS CORP 4.728 26/03/2035</t>
+  </si>
+  <si>
+    <t>14 713.02</t>
+  </si>
+  <si>
+    <t>XS3223939466</t>
+  </si>
+  <si>
+    <t>MERCK KGAA 24/11/2055</t>
+  </si>
+  <si>
+    <t>37 972.60</t>
+  </si>
+  <si>
+    <t>XS3293638568</t>
+  </si>
+  <si>
+    <t>MIZUHO FINANCIAL GROUP INC 16/05/2032</t>
+  </si>
+  <si>
+    <t>12 576.78</t>
+  </si>
+  <si>
+    <t>XS2790333889</t>
+  </si>
+  <si>
+    <t>MORGAN STANLEY 21/03/2035</t>
+  </si>
+  <si>
+    <t>34 944.86</t>
+  </si>
+  <si>
+    <t>XS3281048499</t>
+  </si>
+  <si>
+    <t>MORGAN STANLEY 23/01/2032</t>
+  </si>
+  <si>
+    <t>10 343.64</t>
+  </si>
+  <si>
+    <t>XS2434710872</t>
+  </si>
+  <si>
+    <t>NATIONAL GRID NORTH AMERICA INC 1.054 20/01/2031</t>
+  </si>
+  <si>
+    <t>6 707.51</t>
+  </si>
+  <si>
+    <t>XS2894910665</t>
+  </si>
+  <si>
+    <t>NATIONAL GRID NORTH AMERICA INC 3.631 03/09/2031</t>
+  </si>
+  <si>
+    <t>14 715.80</t>
+  </si>
+  <si>
+    <t>XS3441768093</t>
+  </si>
+  <si>
+    <t>NATIONAL GRID NORTH AMERICA INC 4.268 15/04/2037</t>
+  </si>
+  <si>
+    <t>2 275.60</t>
+  </si>
+  <si>
+    <t>XS2388449758</t>
+  </si>
+  <si>
+    <t>NATIONALE NEDERLANDEN BANK N V 0.5 21/09/2028</t>
+  </si>
+  <si>
+    <t>8 493.15</t>
+  </si>
+  <si>
+    <t>XS3059437460</t>
+  </si>
+  <si>
+    <t>NATIONWIDE BUILDING SOCIETY 30/07/2035</t>
+  </si>
+  <si>
+    <t>55 693.15</t>
+  </si>
+  <si>
+    <t>XS2898838516</t>
+  </si>
+  <si>
+    <t>NATWEST GROUP PLC 12/09/2032</t>
+  </si>
+  <si>
+    <t>44 742.15</t>
+  </si>
+  <si>
+    <t>XS3009472989</t>
+  </si>
+  <si>
+    <t>NATWEST GROUP PLC 25/02/2035</t>
+  </si>
+  <si>
+    <t>17 166.60</t>
+  </si>
+  <si>
+    <t>XS3303513066</t>
+  </si>
+  <si>
+    <t>NETWORK FINANCE COMPANY PTY LTD 3.5 05/09/2033</t>
+  </si>
+  <si>
+    <t>XS2602037629</t>
+  </si>
+  <si>
+    <t>NN GROUP NV PERP</t>
+  </si>
+  <si>
+    <t>22 758.75</t>
+  </si>
+  <si>
+    <t>XS3406830052</t>
+  </si>
+  <si>
+    <t>NORDEA BANK ABP 16/06/2036</t>
+  </si>
+  <si>
+    <t>5 016.27</t>
+  </si>
+  <si>
+    <t>XS3232967318</t>
+  </si>
+  <si>
+    <t>NORDEA BANK ABP 19/11/2035</t>
+  </si>
+  <si>
+    <t>26 819.18</t>
+  </si>
+  <si>
+    <t>XS3100081507</t>
+  </si>
+  <si>
+    <t>NTT FINANCE CORP 3.678 16/07/2033</t>
+  </si>
+  <si>
+    <t>XS2776001377</t>
+  </si>
+  <si>
+    <t>OMNICOM FINANCE HOLDINGS PLC 3.7 06/03/2032</t>
+  </si>
+  <si>
+    <t>13 137.53</t>
+  </si>
+  <si>
+    <t>XS3284416917</t>
+  </si>
+  <si>
+    <t>OP CORPORATE BANK PLC 30/01/2032</t>
+  </si>
+  <si>
+    <t>34 299.34</t>
+  </si>
+  <si>
+    <t>FR001400DY43</t>
+  </si>
+  <si>
+    <t>ORANGE SA 3.625 16/11/2031</t>
+  </si>
+  <si>
+    <t>12 613.01</t>
+  </si>
+  <si>
+    <t>FR001400OXS4</t>
+  </si>
+  <si>
+    <t>ORANGE SA PERP</t>
+  </si>
+  <si>
+    <t>6 657.53</t>
+  </si>
+  <si>
+    <t>FR001400GDJ1</t>
+  </si>
+  <si>
+    <t>22 309.93</t>
+  </si>
+  <si>
+    <t>XS3195025054</t>
+  </si>
+  <si>
+    <t>P3 GROUP SARL 3.75 02/04/2033</t>
+  </si>
+  <si>
+    <t>7 212.33</t>
+  </si>
+  <si>
+    <t>XS2901491261</t>
+  </si>
+  <si>
+    <t>P3 GROUP SARL 4 19/04/2032</t>
+  </si>
+  <si>
+    <t>4 175.34</t>
+  </si>
+  <si>
+    <t>XS3296830444</t>
+  </si>
+  <si>
+    <t>POWSZECHNA KASA OSZCZEDNOSCI BANK 06/05/2030</t>
+  </si>
+  <si>
+    <t>6 719.59</t>
+  </si>
+  <si>
+    <t>XS3013011203</t>
+  </si>
+  <si>
+    <t>PPG INDUSTRIES INC 3.25 04/03/2032</t>
+  </si>
+  <si>
+    <t>8 203.00</t>
+  </si>
+  <si>
+    <t>XS2810794680</t>
+  </si>
+  <si>
+    <t>PROLOGIS EURO FINANCE LLC 4 05/05/2034</t>
+  </si>
+  <si>
+    <t>5 873.10</t>
+  </si>
+  <si>
+    <t>XS2187529180</t>
+  </si>
+  <si>
+    <t>PROLOGIS INTERNATIONAL FUNDING II 1.625 17/06/2032</t>
+  </si>
+  <si>
+    <t>1 095.21</t>
+  </si>
+  <si>
+    <t>BE0002830116</t>
+  </si>
+  <si>
+    <t>PROXIMUS NV 0.75 17/11/2036</t>
+  </si>
+  <si>
+    <t>4 678.77</t>
+  </si>
+  <si>
+    <t>FR0014010CI2</t>
+  </si>
+  <si>
+    <t>PUBLICIS GROUPE SA 3.375 12/06/2032</t>
+  </si>
+  <si>
+    <t>3 828.08</t>
+  </si>
+  <si>
+    <t>CH1353015048</t>
+  </si>
+  <si>
+    <t>RAIFFEISEN SCHWEIZ GENOSSENSCHAFT 03/09/2032</t>
+  </si>
+  <si>
+    <t>24 230.66</t>
+  </si>
+  <si>
+    <t>FR00140193X6</t>
+  </si>
+  <si>
+    <t>RCI BANQUE SA 4 19/08/2031</t>
+  </si>
+  <si>
+    <t>4 701.37</t>
+  </si>
+  <si>
+    <t>XS2744299335</t>
+  </si>
+  <si>
+    <t>RED ELECTRICA FINANCIACIONES SAU 3 17/01/2034</t>
+  </si>
+  <si>
+    <t>22 093.15</t>
+  </si>
+  <si>
+    <t>XS2838500218</t>
+  </si>
+  <si>
+    <t>REDEIA CORPORACION SA 3.375 09/07/2032</t>
+  </si>
+  <si>
+    <t>XS3348120653</t>
+  </si>
+  <si>
+    <t>REDEIA CORPORACION SA PERP</t>
+  </si>
+  <si>
+    <t>11 027.40</t>
+  </si>
+  <si>
+    <t>XS2779010300</t>
+  </si>
+  <si>
+    <t>RELX FINANCE BV 3.375 20/03/2033</t>
+  </si>
+  <si>
+    <t>12 020.55</t>
+  </si>
+  <si>
+    <t>FR001400J150</t>
+  </si>
+  <si>
+    <t>RTE RESEAU DE TRANSPORT D ELECTRIC 3.75 04/07/2035</t>
+  </si>
+  <si>
+    <t>3 698.63</t>
+  </si>
+  <si>
+    <t>XS3304304945</t>
+  </si>
+  <si>
+    <t>SAGE GROUP PLC 3.821 25/02/2033</t>
+  </si>
+  <si>
+    <t>13 069.70</t>
+  </si>
+  <si>
+    <t>XS3393869279</t>
+  </si>
+  <si>
+    <t>SAP SE 3.25 03/06/2031</t>
+  </si>
+  <si>
+    <t>6 856.16</t>
+  </si>
+  <si>
+    <t>XS2894895684</t>
+  </si>
+  <si>
+    <t>SCOTTISH HYDRO ELECTRIC TRANSMISSI 3.375 04/09/2032</t>
+  </si>
+  <si>
+    <t>36 948.76</t>
+  </si>
+  <si>
+    <t>XS3310387256</t>
+  </si>
+  <si>
+    <t>SELP FINANCE SARL 3.875 21/04/2031</t>
+  </si>
+  <si>
+    <t>4 161.64</t>
+  </si>
+  <si>
+    <t>FR0014012ID6</t>
+  </si>
+  <si>
+    <t>SOCIETE GENERALE SA 02/09/2033</t>
+  </si>
+  <si>
+    <t>6 698.63</t>
+  </si>
+  <si>
+    <t>FR0014014A53</t>
+  </si>
+  <si>
+    <t>SOCIETE GENERALE SA 20/11/2035</t>
+  </si>
+  <si>
+    <t>29 195.21</t>
+  </si>
+  <si>
+    <t>XS3317460619</t>
+  </si>
+  <si>
+    <t>SOFTBANK CORP 3.936 30/06/2032</t>
+  </si>
+  <si>
+    <t>2 077.35</t>
+  </si>
+  <si>
+    <t>XS3027988263</t>
+  </si>
+  <si>
+    <t>SSE PLC 3.5 18/03/2032</t>
+  </si>
+  <si>
+    <t>21 631.73</t>
+  </si>
+  <si>
+    <t>XS3310370955</t>
+  </si>
+  <si>
+    <t>SSE PLC PERP</t>
+  </si>
+  <si>
+    <t>2 864.12</t>
+  </si>
+  <si>
+    <t>XS2439704318</t>
+  </si>
+  <si>
+    <t>8 591.78</t>
+  </si>
+  <si>
+    <t>XS2631822868</t>
+  </si>
+  <si>
+    <t>STATKRAFT AS 3.5 09/06/2033</t>
+  </si>
+  <si>
+    <t>3 481.68</t>
+  </si>
+  <si>
+    <t>XS2768793676</t>
+  </si>
+  <si>
+    <t>STATNETT SF 3.375 26/02/2036</t>
+  </si>
+  <si>
+    <t>12 649.32</t>
+  </si>
+  <si>
+    <t>XS3326547992</t>
+  </si>
+  <si>
+    <t>SWISS RE SUBORDINATED FINANCE PLC 22/04/2037</t>
+  </si>
+  <si>
+    <t>11 047.52</t>
+  </si>
+  <si>
+    <t>XS2314267449</t>
+  </si>
+  <si>
+    <t>TELE2 AB 0.75 23/03/2031</t>
+  </si>
+  <si>
+    <t>1 304.79</t>
+  </si>
+  <si>
+    <t>XS2623868994</t>
+  </si>
+  <si>
+    <t>TELE2 AB 3.75 22/11/2029</t>
+  </si>
+  <si>
+    <t>15 542.47</t>
+  </si>
+  <si>
+    <t>XS2589828941</t>
+  </si>
+  <si>
+    <t>TELIA COMPANY AB 3.625 22/02/2032</t>
+  </si>
+  <si>
+    <t>24 789.04</t>
+  </si>
+  <si>
+    <t>XS3166363906</t>
+  </si>
+  <si>
+    <t>TELSTRA GROUP LTD 3.375 02/03/2035</t>
+  </si>
+  <si>
+    <t>17 790.41</t>
+  </si>
+  <si>
+    <t>XS2613162424</t>
+  </si>
+  <si>
+    <t>TELSTRA GROUP LTD 3.75 04/05/2031</t>
+  </si>
+  <si>
+    <t>5 239.73</t>
+  </si>
+  <si>
+    <t>XS2549543143</t>
+  </si>
+  <si>
+    <t>TENNET NETHERLANDS BV 3.875 28/10/2028</t>
+  </si>
+  <si>
+    <t>8 694.86</t>
+  </si>
+  <si>
+    <t>XS2549543226</t>
+  </si>
+  <si>
+    <t>TENNET NETHERLANDS BV 4.25 28/04/2032</t>
+  </si>
+  <si>
+    <t>2 119.18</t>
+  </si>
+  <si>
+    <t>XS3128477521</t>
+  </si>
+  <si>
+    <t>TERNA RETE ELETTRICA NAZIONALE SPA 3 22/07/2031</t>
+  </si>
+  <si>
+    <t>XS3281650823</t>
+  </si>
+  <si>
+    <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
+  </si>
+  <si>
+    <t>9 472.22</t>
+  </si>
+  <si>
+    <t>XS2798269069</t>
+  </si>
+  <si>
+    <t>9 838.36</t>
+  </si>
+  <si>
+    <t>XS3298843684</t>
+  </si>
+  <si>
+    <t>T-MOBILE USA INC 3.2 19/02/2032</t>
+  </si>
+  <si>
+    <t>6 969.86</t>
+  </si>
+  <si>
+    <t>XS3298843924</t>
+  </si>
+  <si>
+    <t>T-MOBILE USA INC 3.625 19/02/2035</t>
+  </si>
+  <si>
+    <t>23 370.82</t>
+  </si>
+  <si>
+    <t>XS2980851351</t>
+  </si>
+  <si>
+    <t>TORONTO-DOMINION BANK/THE 23/01/2036</t>
+  </si>
+  <si>
+    <t>13 697.80</t>
+  </si>
+  <si>
+    <t>XS2614623978</t>
+  </si>
+  <si>
+    <t>TRANSURBAN FINANCE COMPANY PTY LTD 4.225 26/04/2033</t>
+  </si>
+  <si>
+    <t>16 147.60</t>
+  </si>
+  <si>
+    <t>CH1305916897</t>
+  </si>
+  <si>
+    <t>UBS GROUP AG 09/06/2033</t>
+  </si>
+  <si>
+    <t>2 768.84</t>
+  </si>
+  <si>
+    <t>BE0390119825</t>
+  </si>
+  <si>
+    <t>UCB SA 4.25 20/03/2030</t>
+  </si>
+  <si>
     <t>12 109.59</t>
   </si>
   <si>
-    <t>FR001400WP90</t>
-[...1333 lines deleted...]
-  <si>
     <t>FR001400SIL1</t>
   </si>
   <si>
     <t>UNIBAIL-RODAMCO-WESTFIELD SE 3.875 11/09/2034</t>
   </si>
   <si>
-    <t>24 800.00</t>
+    <t>27 178.08</t>
+  </si>
+  <si>
+    <t>ES0280907066</t>
+  </si>
+  <si>
+    <t>UNICAJA BANCO SA 26/06/2033</t>
+  </si>
+  <si>
+    <t>3 616.44</t>
   </si>
   <si>
     <t>IT0005710055</t>
   </si>
   <si>
     <t>UNICREDIT SPA 19/05/2036</t>
   </si>
   <si>
-    <t>7 789.68</t>
+    <t>12 982.79</t>
   </si>
   <si>
     <t>XS2450200741</t>
   </si>
   <si>
     <t>UNILEVER FINANCE NETHERLANDS BV 1.25 28/02/2031</t>
   </si>
   <si>
-    <t>3 760.27</t>
+    <t>4 623.29</t>
   </si>
   <si>
     <t>XS1769091296</t>
   </si>
   <si>
     <t>UNILEVER FINANCE NETHERLANDS BV 1.625 12/02/2033</t>
   </si>
   <si>
-    <t>4 915.07</t>
+    <t>5 912.33</t>
   </si>
   <si>
     <t>XS2496289138</t>
   </si>
   <si>
     <t>UNIVERSAL MUSIC GROUP NV 3.75 30/06/2032</t>
   </si>
   <si>
+    <t>3 118.36</t>
+  </si>
+  <si>
     <t>FR001400UHP0</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA 2.974 10/01/2031</t>
   </si>
   <si>
-    <t>11 146.39</t>
+    <t>12 971.53</t>
   </si>
   <si>
     <t>FR0014017P12</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA 3.69 10/04/2031</t>
   </si>
   <si>
-    <t>3 275.51</t>
+    <t>4 407.78</t>
   </si>
   <si>
     <t>FR00140007L3</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA NC8.5 PERP</t>
   </si>
   <si>
-    <t>4 376.71</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3310548105</t>
   </si>
   <si>
     <t>VESTAS WIND SYSTEMS A/S 3.75 15/06/2033</t>
   </si>
   <si>
-    <t>1 386.99</t>
+    <t>3 976.03</t>
   </si>
   <si>
     <t>DE000A3MP4V7</t>
   </si>
   <si>
     <t>VONOVIA SE 0.75 01/09/2032</t>
   </si>
   <si>
-    <t>5 584.93</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2198580271</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 0.75 03/07/2030</t>
   </si>
   <si>
-    <t>8 182.19</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2592516210</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 3.75 03/04/2031</t>
   </si>
   <si>
-    <t>5 424.66</t>
+    <t>7 150.68</t>
   </si>
   <si>
     <t>CH1515238637</t>
   </si>
   <si>
     <t>ZUERCHER KANTONALBANK 17/06/2032</t>
   </si>
   <si>
-    <t>1 586.85</t>
-[...8 lines deleted...]
-    <t>-4 777.78</t>
+    <t>4 363.84</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -2395,212 +2329,212 @@
       </c>
       <c r="E1" t="s">
         <v>5</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>5</v>
       </c>
       <c r="H1" t="s">
         <v>4</v>
       </c>
       <c r="Z1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>7</v>
       </c>
       <c r="B2" s="1">
         <v>327.2253</v>
       </c>
       <c r="C2">
-        <v>6511.13</v>
+        <v>6436.05</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2">
-        <v>2130608.84</v>
+        <v>2106039.04</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
-        <v>2130608.84</v>
+        <v>2106039.04</v>
       </c>
       <c r="H2" t="s">
         <v>8</v>
       </c>
       <c r="Z2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3" s="1">
-        <v>3044.0</v>
+        <v>2171.0</v>
       </c>
       <c r="C3">
-        <v>11605.75</v>
+        <v>11471.92</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3">
-        <v>35327930.73</v>
+        <v>24905549.19</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
-        <v>35327930.73</v>
+        <v>24905549.19</v>
       </c>
       <c r="H3" t="s">
         <v>8</v>
       </c>
       <c r="Z3" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>12</v>
       </c>
       <c r="B4" s="1">
-        <v>1383694.4771</v>
+        <v>1379826.4909</v>
       </c>
       <c r="C4">
-        <v>114.28</v>
+        <v>112.99</v>
       </c>
       <c r="D4" t="s">
         <v>8</v>
       </c>
       <c r="E4">
-        <v>158136181.51</v>
+        <v>155915082.48</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
-        <v>158136181.51</v>
+        <v>155915082.48</v>
       </c>
       <c r="H4" t="s">
         <v>8</v>
       </c>
       <c r="Z4" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" s="1">
-        <v>184267.8275</v>
+        <v>262368.49</v>
       </c>
       <c r="C5">
-        <v>103.91</v>
+        <v>102.68</v>
       </c>
       <c r="D5" t="s">
         <v>8</v>
       </c>
       <c r="E5">
-        <v>19147648.32</v>
+        <v>26940151.32</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
-        <v>19147648.32</v>
+        <v>26940151.32</v>
       </c>
       <c r="H5" t="s">
         <v>8</v>
       </c>
       <c r="Z5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>16</v>
       </c>
       <c r="B6" s="1">
         <v>2466.0</v>
       </c>
       <c r="C6">
-        <v>100.89</v>
+        <v>99.69</v>
       </c>
       <c r="D6" t="s">
         <v>8</v>
       </c>
       <c r="E6">
-        <v>248802.34</v>
+        <v>245859.62</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
-        <v>248802.34</v>
+        <v>245859.62</v>
       </c>
       <c r="H6" t="s">
         <v>8</v>
       </c>
       <c r="Z6" t="s">
         <v>15</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z215"/>
+  <dimension ref="A1:Z209"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="N215" sqref="N215"/>
+      <selection activeCell="N209" sqref="N209"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>18</v>
       </c>
       <c r="B1" t="s">
         <v>19</v>
       </c>
       <c r="C1" t="s">
         <v>20</v>
       </c>
       <c r="D1" t="s">
         <v>21</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>22</v>
       </c>
       <c r="G1" t="s">
         <v>23</v>
@@ -2616,10743 +2550,10443 @@
       </c>
       <c r="K1" t="s">
         <v>27</v>
       </c>
       <c r="L1" t="s">
         <v>28</v>
       </c>
       <c r="M1" t="s">
         <v>29</v>
       </c>
       <c r="N1" t="s">
         <v>30</v>
       </c>
       <c r="O1" t="s">
         <v>31</v>
       </c>
       <c r="Z1" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" s="1">
-        <v>1599.0</v>
+        <v>1527.0</v>
       </c>
       <c r="C2" s="1">
-        <v>4812.52</v>
+        <v>4821.3</v>
       </c>
       <c r="D2" s="1">
-        <v>4803.7204002502</v>
+        <v>4812.6868631303</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
         <v>1.0</v>
       </c>
       <c r="G2" s="1">
-        <v>7681148.92</v>
+        <v>7348972.84</v>
       </c>
       <c r="H2" s="1">
-        <v>14070.56</v>
+        <v>13152.26</v>
       </c>
       <c r="I2" s="1">
-        <v>0.18318301267879</v>
+        <v>0.17896732354776</v>
       </c>
       <c r="J2">
         <v>0.0</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2" s="1">
-        <v>7695219.48</v>
+        <v>7362125.1</v>
       </c>
       <c r="M2" s="1">
-        <v>7695219.48</v>
+        <v>7362125.1</v>
       </c>
       <c r="N2" s="1">
-        <v>3.58</v>
+        <v>3.5</v>
       </c>
       <c r="O2">
         <v>1</v>
       </c>
       <c r="Z2" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>35</v>
       </c>
       <c r="B3" s="1">
-        <v>-95.0</v>
+        <v>752.0</v>
       </c>
       <c r="C3" s="1">
-        <v>115.46</v>
+        <v>105.405</v>
       </c>
       <c r="D3" s="1">
-        <v>115.335789474</v>
+        <v>105.669102394</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
         <v>1.0</v>
       </c>
       <c r="G3" s="1">
         <v>0.0</v>
       </c>
       <c r="H3" s="1">
-        <v>-11800.0</v>
+        <v>-198605.0</v>
       </c>
       <c r="I3" s="1">
         <v>0</v>
       </c>
       <c r="J3">
         <v>0.0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3" s="1">
-        <v>-11800.0</v>
+        <v>-198605.0</v>
       </c>
       <c r="M3" s="1">
-        <v>-11800.0</v>
+        <v>-198605.0</v>
       </c>
       <c r="N3" s="1">
-        <v>-0.01</v>
+        <v>-0.09</v>
       </c>
       <c r="O3">
         <v>1</v>
       </c>
       <c r="Z3" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>37</v>
       </c>
       <c r="B4" s="1">
-        <v>700000.0</v>
+        <v>-95.0</v>
       </c>
       <c r="C4" s="1">
-        <v>100.072</v>
+        <v>113.78</v>
       </c>
       <c r="D4" s="1">
-        <v>99.331</v>
+        <v>115.335789474</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
         <v>1.0</v>
       </c>
       <c r="G4" s="1">
-        <v>695317.0</v>
+        <v>0.0</v>
       </c>
       <c r="H4" s="1">
-        <v>5187.0</v>
+        <v>147800.0</v>
       </c>
       <c r="I4" s="1">
-        <v>0.74599067763337</v>
+        <v>0</v>
       </c>
       <c r="J4">
-        <v>0.22</v>
-[...2 lines deleted...]
-        <v>38</v>
+        <v>0.0</v>
+      </c>
+      <c r="K4">
+        <v>0.0</v>
       </c>
       <c r="L4" s="1">
-        <v>700504.0</v>
+        <v>147800.0</v>
       </c>
       <c r="M4" s="1">
-        <v>702033.45</v>
+        <v>147800.0</v>
       </c>
       <c r="N4" s="1">
-        <v>0.33</v>
+        <v>0.07</v>
       </c>
       <c r="O4">
         <v>1</v>
       </c>
       <c r="Z4" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
+        <v>39</v>
+      </c>
+      <c r="B5" s="1">
+        <v>700000.0</v>
+      </c>
+      <c r="C5" s="1">
+        <v>98.583</v>
+      </c>
+      <c r="D5" s="1">
+        <v>99.331</v>
+      </c>
+      <c r="E5" t="s">
+        <v>8</v>
+      </c>
+      <c r="F5">
+        <v>1.0</v>
+      </c>
+      <c r="G5" s="1">
+        <v>695317.0</v>
+      </c>
+      <c r="H5" s="1">
+        <v>-5236.0</v>
+      </c>
+      <c r="I5" s="1">
+        <v>-0.75303782303611</v>
+      </c>
+      <c r="J5">
+        <v>0.5</v>
+      </c>
+      <c r="K5" t="s">
         <v>40</v>
       </c>
-      <c r="B5" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L5" s="1">
-        <v>512060.0</v>
+        <v>690081.0</v>
       </c>
       <c r="M5" s="1">
-        <v>532976.1</v>
+        <v>693557.03</v>
       </c>
       <c r="N5" s="1">
-        <v>0.25</v>
+        <v>0.33</v>
       </c>
       <c r="O5">
         <v>1</v>
       </c>
       <c r="Z5" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="B6" s="1">
-        <v>300000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="C6" s="1">
-        <v>102.13</v>
+        <v>101.084</v>
       </c>
       <c r="D6" s="1">
-        <v>99.179</v>
+        <v>99.634</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
         <v>1.0</v>
       </c>
       <c r="G6" s="1">
-        <v>297537.0</v>
+        <v>498170.0</v>
       </c>
       <c r="H6" s="1">
-        <v>8853.0</v>
+        <v>7250.0</v>
       </c>
       <c r="I6" s="1">
-        <v>2.9754282660644</v>
+        <v>1.4553264949716</v>
       </c>
       <c r="J6">
-        <v>1.76</v>
-[...2 lines deleted...]
-        <v>44</v>
+        <v>0.14</v>
+      </c>
+      <c r="K6">
+        <v>719.18</v>
       </c>
       <c r="L6" s="1">
-        <v>306390.0</v>
+        <v>505420.0</v>
       </c>
       <c r="M6" s="1">
-        <v>311676.99</v>
+        <v>506139.18</v>
       </c>
       <c r="N6" s="1">
-        <v>0.14</v>
+        <v>0.24</v>
       </c>
       <c r="O6">
         <v>1</v>
       </c>
       <c r="Z6" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="B7" s="1">
-        <v>493000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="C7" s="1">
-        <v>109.881</v>
+        <v>100.507</v>
       </c>
       <c r="D7" s="1">
-        <v>100.24670385</v>
+        <v>99.179</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
         <v>1.0</v>
       </c>
       <c r="G7" s="1">
-        <v>494216.25</v>
+        <v>297537.0</v>
       </c>
       <c r="H7" s="1">
-        <v>47497.08</v>
+        <v>3984.0</v>
       </c>
       <c r="I7" s="1">
-        <v>9.6105864588629</v>
+        <v>1.3389931336271</v>
       </c>
       <c r="J7">
-        <v>3.7</v>
+        <v>2.06</v>
       </c>
       <c r="K7" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="L7" s="1">
-        <v>541713.33</v>
+        <v>301521.0</v>
       </c>
       <c r="M7" s="1">
-        <v>559947.58</v>
+        <v>307699.77</v>
       </c>
       <c r="N7" s="1">
-        <v>0.26</v>
+        <v>0.15</v>
       </c>
       <c r="O7">
         <v>1</v>
       </c>
       <c r="Z7" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="B8" s="1">
-        <v>1300000.0</v>
+        <v>493000.0</v>
       </c>
       <c r="C8" s="1">
-        <v>101.25</v>
+        <v>107.511</v>
       </c>
       <c r="D8" s="1">
-        <v>99.847</v>
+        <v>100.24670385</v>
       </c>
       <c r="E8" t="s">
         <v>8</v>
       </c>
       <c r="F8">
         <v>1.0</v>
       </c>
       <c r="G8" s="1">
-        <v>1298011.0</v>
+        <v>494216.25</v>
       </c>
       <c r="H8" s="1">
-        <v>18239.0</v>
+        <v>35812.98</v>
       </c>
       <c r="I8" s="1">
-        <v>1.4051498793154</v>
+        <v>7.2464189512182</v>
       </c>
       <c r="J8">
-        <v>0.34</v>
+        <v>4.13</v>
       </c>
       <c r="K8" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="L8" s="1">
-        <v>1316250.0</v>
+        <v>530029.23</v>
       </c>
       <c r="M8" s="1">
-        <v>1320613.01</v>
+        <v>550390.81</v>
       </c>
       <c r="N8" s="1">
-        <v>0.61</v>
+        <v>0.26</v>
       </c>
       <c r="O8">
         <v>1</v>
       </c>
       <c r="Z8" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="B9" s="1">
-        <v>800000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="C9" s="1">
-        <v>102.364</v>
+        <v>99.837</v>
       </c>
       <c r="D9" s="1">
-        <v>99.9080525</v>
+        <v>99.847</v>
       </c>
       <c r="E9" t="s">
         <v>8</v>
       </c>
       <c r="F9">
         <v>1.0</v>
       </c>
       <c r="G9" s="1">
-        <v>799264.42</v>
+        <v>1298011.0</v>
       </c>
       <c r="H9" s="1">
-        <v>19647.58</v>
+        <v>-130.0</v>
       </c>
       <c r="I9" s="1">
-        <v>2.4582077605807</v>
+        <v>-0.010015323444871</v>
       </c>
       <c r="J9">
-        <v>0.75</v>
+        <v>0.6</v>
       </c>
       <c r="K9" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="L9" s="1">
-        <v>818912.0</v>
+        <v>1297881.0</v>
       </c>
       <c r="M9" s="1">
-        <v>824892.82</v>
+        <v>1305734.42</v>
       </c>
       <c r="N9" s="1">
-        <v>0.38</v>
+        <v>0.62</v>
       </c>
       <c r="O9">
         <v>1</v>
       </c>
       <c r="Z9" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="B10" s="1">
-        <v>1200000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="C10" s="1">
-        <v>102.034</v>
+        <v>100.048</v>
       </c>
       <c r="D10" s="1">
-        <v>100.0</v>
+        <v>99.9080525</v>
       </c>
       <c r="E10" t="s">
         <v>8</v>
       </c>
       <c r="F10">
         <v>1.0</v>
       </c>
       <c r="G10" s="1">
-        <v>1200000.0</v>
+        <v>799264.42</v>
       </c>
       <c r="H10" s="1">
-        <v>24408.0</v>
+        <v>1119.58</v>
       </c>
       <c r="I10" s="1">
-        <v>2.034</v>
+        <v>0.14007629665286</v>
       </c>
       <c r="J10">
-        <v>3.15</v>
+        <v>1.1</v>
       </c>
       <c r="K10" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="L10" s="1">
-        <v>1224408.0</v>
+        <v>800384.0</v>
       </c>
       <c r="M10" s="1">
-        <v>1262265.53</v>
+        <v>809203.18</v>
       </c>
       <c r="N10" s="1">
-        <v>0.59</v>
+        <v>0.39</v>
       </c>
       <c r="O10">
         <v>1</v>
       </c>
       <c r="Z10" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="B11" s="1">
-        <v>1250000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="C11" s="1">
-        <v>99.068</v>
+        <v>101.233</v>
       </c>
       <c r="D11" s="1">
-        <v>99.33</v>
+        <v>100.0</v>
       </c>
       <c r="E11" t="s">
         <v>8</v>
       </c>
       <c r="F11">
         <v>1.0</v>
       </c>
       <c r="G11" s="1">
-        <v>1241625.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="H11" s="1">
-        <v>-3275.0</v>
+        <v>14796.0</v>
       </c>
       <c r="I11" s="1">
-        <v>-0.26376724051143</v>
+        <v>1.233</v>
       </c>
       <c r="J11">
-        <v>2.16</v>
+        <v>3.61</v>
       </c>
       <c r="K11" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="L11" s="1">
-        <v>1238350.0</v>
+        <v>1214796.0</v>
       </c>
       <c r="M11" s="1">
-        <v>1265319.18</v>
+        <v>1258061.75</v>
       </c>
       <c r="N11" s="1">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="O11">
         <v>1</v>
       </c>
       <c r="Z11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="B12" s="1">
-        <v>800000.0</v>
+        <v>1250000.0</v>
       </c>
       <c r="C12" s="1">
-        <v>97.778</v>
+        <v>97.685</v>
       </c>
       <c r="D12" s="1">
-        <v>99.253</v>
+        <v>99.33</v>
       </c>
       <c r="E12" t="s">
         <v>8</v>
       </c>
       <c r="F12">
         <v>1.0</v>
       </c>
       <c r="G12" s="1">
-        <v>794024.0</v>
+        <v>1241625.0</v>
       </c>
       <c r="H12" s="1">
-        <v>-11800.0</v>
+        <v>-20562.5</v>
       </c>
       <c r="I12" s="1">
-        <v>-1.4861011757831</v>
+        <v>-1.6560958421424</v>
       </c>
       <c r="J12">
-        <v>0.46</v>
+        <v>2.45</v>
       </c>
       <c r="K12" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="L12" s="1">
-        <v>782224.0</v>
+        <v>1221062.5</v>
       </c>
       <c r="M12" s="1">
-        <v>785906.19</v>
+        <v>1251627.57</v>
       </c>
       <c r="N12" s="1">
-        <v>0.37</v>
+        <v>0.6</v>
       </c>
       <c r="O12">
         <v>1</v>
       </c>
       <c r="Z12" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="B13" s="1">
-        <v>911000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="C13" s="1">
-        <v>94.34</v>
+        <v>96.084</v>
       </c>
       <c r="D13" s="1">
-        <v>93.75230516</v>
+        <v>99.253</v>
       </c>
       <c r="E13" t="s">
         <v>8</v>
       </c>
       <c r="F13">
         <v>1.0</v>
       </c>
       <c r="G13" s="1">
-        <v>854083.5</v>
+        <v>794024.0</v>
       </c>
       <c r="H13" s="1">
-        <v>5353.9</v>
+        <v>-25352.0</v>
       </c>
       <c r="I13" s="1">
-        <v>0.62685908345027</v>
+        <v>-3.1928505939367</v>
       </c>
       <c r="J13">
-        <v>0.52</v>
+        <v>0.69</v>
       </c>
       <c r="K13" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="L13" s="1">
-        <v>859437.4</v>
+        <v>768672.0</v>
       </c>
       <c r="M13" s="1">
-        <v>864210.79</v>
+        <v>774195.29</v>
       </c>
       <c r="N13" s="1">
-        <v>0.4</v>
+        <v>0.37</v>
       </c>
       <c r="O13">
         <v>1</v>
       </c>
       <c r="Z13" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="B14" s="1">
-        <v>554000.0</v>
+        <v>911000.0</v>
       </c>
       <c r="C14" s="1">
-        <v>100.266</v>
+        <v>93.813</v>
       </c>
       <c r="D14" s="1">
-        <v>99.646</v>
+        <v>93.75230516</v>
       </c>
       <c r="E14" t="s">
         <v>8</v>
       </c>
       <c r="F14">
         <v>1.0</v>
       </c>
       <c r="G14" s="1">
-        <v>552038.84</v>
+        <v>854083.5</v>
       </c>
       <c r="H14" s="1">
-        <v>3434.8</v>
+        <v>552.93</v>
       </c>
       <c r="I14" s="1">
-        <v>0.62220259719407</v>
+        <v>0.064739571716349</v>
       </c>
       <c r="J14">
-        <v>0.54</v>
+        <v>0.61</v>
       </c>
       <c r="K14" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="L14" s="1">
-        <v>555473.64</v>
+        <v>854636.43</v>
       </c>
       <c r="M14" s="1">
-        <v>558482.69</v>
+        <v>860196.03</v>
       </c>
       <c r="N14" s="1">
-        <v>0.26</v>
+        <v>0.41</v>
       </c>
       <c r="O14">
         <v>1</v>
       </c>
       <c r="Z14" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="B15" s="1">
-        <v>900000.0</v>
+        <v>554000.0</v>
       </c>
       <c r="C15" s="1">
-        <v>101.932</v>
+        <v>98.852</v>
       </c>
       <c r="D15" s="1">
-        <v>100.85737</v>
+        <v>99.646</v>
       </c>
       <c r="E15" t="s">
         <v>8</v>
       </c>
       <c r="F15">
         <v>1.0</v>
       </c>
       <c r="G15" s="1">
-        <v>907716.33</v>
+        <v>552038.84</v>
       </c>
       <c r="H15" s="1">
-        <v>9671.67</v>
+        <v>-4398.76</v>
       </c>
       <c r="I15" s="1">
-        <v>1.0654947675118</v>
+        <v>-0.79682074543885</v>
       </c>
       <c r="J15">
-        <v>0.04</v>
-[...2 lines deleted...]
-        <v>332.88</v>
+        <v>0.79</v>
+      </c>
+      <c r="K15" t="s">
+        <v>69</v>
       </c>
       <c r="L15" s="1">
-        <v>917388.0</v>
+        <v>547640.08</v>
       </c>
       <c r="M15" s="1">
-        <v>917720.88</v>
+        <v>552030.34</v>
       </c>
       <c r="N15" s="1">
-        <v>0.43</v>
+        <v>0.26</v>
       </c>
       <c r="O15">
         <v>1</v>
       </c>
       <c r="Z15" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" t="s">
+        <v>71</v>
+      </c>
+      <c r="B16" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="C16" s="1">
+        <v>101.186</v>
+      </c>
+      <c r="D16" s="1">
+        <v>100.85737</v>
+      </c>
+      <c r="E16" t="s">
+        <v>8</v>
+      </c>
+      <c r="F16">
+        <v>1.0</v>
+      </c>
+      <c r="G16" s="1">
+        <v>907716.33</v>
+      </c>
+      <c r="H16" s="1">
+        <v>2957.67</v>
+      </c>
+      <c r="I16" s="1">
+        <v>0.32583637665745</v>
+      </c>
+      <c r="J16">
+        <v>0.38</v>
+      </c>
+      <c r="K16" t="s">
         <v>72</v>
       </c>
-      <c r="B16" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L16" s="1">
-        <v>221866.0</v>
+        <v>910674.0</v>
       </c>
       <c r="M16" s="1">
-        <v>232716.19</v>
+        <v>914113.73</v>
       </c>
       <c r="N16" s="1">
-        <v>0.11</v>
+        <v>0.44</v>
       </c>
       <c r="O16">
         <v>1</v>
       </c>
       <c r="Z16" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="B17" s="1">
-        <v>1940000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C17" s="1">
-        <v>100.669</v>
+        <v>108.78</v>
       </c>
       <c r="D17" s="1">
-        <v>99.58</v>
+        <v>100.412855</v>
       </c>
       <c r="E17" t="s">
         <v>8</v>
       </c>
       <c r="F17">
         <v>1.0</v>
       </c>
       <c r="G17" s="1">
-        <v>1931852.0</v>
+        <v>200825.71</v>
       </c>
       <c r="H17" s="1">
-        <v>21126.6</v>
+        <v>16734.29</v>
       </c>
       <c r="I17" s="1">
-        <v>1.0935930909821</v>
+        <v>8.3327428544881</v>
       </c>
       <c r="J17">
-        <v>0.57</v>
-[...2 lines deleted...]
-        <v>76</v>
+        <v>0.05</v>
+      </c>
+      <c r="K17">
+        <v>95.74</v>
       </c>
       <c r="L17" s="1">
-        <v>1952978.6</v>
+        <v>217560.0</v>
       </c>
       <c r="M17" s="1">
-        <v>1963940.93</v>
+        <v>217655.74</v>
       </c>
       <c r="N17" s="1">
-        <v>0.91</v>
+        <v>0.1</v>
       </c>
       <c r="O17">
         <v>1</v>
       </c>
       <c r="Z17" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="B18" s="1">
-        <v>400000.0</v>
+        <v>1940000.0</v>
       </c>
       <c r="C18" s="1">
-        <v>104.523</v>
+        <v>99.256</v>
       </c>
       <c r="D18" s="1">
-        <v>106.6386</v>
+        <v>99.58</v>
       </c>
       <c r="E18" t="s">
         <v>8</v>
       </c>
       <c r="F18">
         <v>1.0</v>
       </c>
       <c r="G18" s="1">
-        <v>426554.4</v>
+        <v>1931852.0</v>
       </c>
       <c r="H18" s="1">
-        <v>-8462.4</v>
+        <v>-6285.6</v>
       </c>
       <c r="I18" s="1">
-        <v>-1.9838970129015</v>
+        <v>-0.32536653946576</v>
       </c>
       <c r="J18">
-        <v>0.67</v>
+        <v>0.85</v>
       </c>
       <c r="K18" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="L18" s="1">
-        <v>418092.0</v>
+        <v>1925566.4</v>
       </c>
       <c r="M18" s="1">
-        <v>420776.93</v>
+        <v>1942109.55</v>
       </c>
       <c r="N18" s="1">
-        <v>0.2</v>
+        <v>0.92</v>
       </c>
       <c r="O18">
         <v>1</v>
       </c>
       <c r="Z18" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="B19" s="1">
-        <v>600000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="C19" s="1">
-        <v>100.963</v>
+        <v>92.647</v>
       </c>
       <c r="D19" s="1">
-        <v>100.61</v>
+        <v>98.803</v>
       </c>
       <c r="E19" t="s">
         <v>8</v>
       </c>
       <c r="F19">
         <v>1.0</v>
       </c>
       <c r="G19" s="1">
-        <v>603660.0</v>
+        <v>395212.0</v>
       </c>
       <c r="H19" s="1">
-        <v>2118.0</v>
+        <v>-24624.0</v>
       </c>
       <c r="I19" s="1">
-        <v>0.3508597554915</v>
+        <v>-6.2305800431161</v>
       </c>
       <c r="J19">
-        <v>0.47</v>
+        <v>2.53</v>
       </c>
       <c r="K19" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="L19" s="1">
-        <v>605778.0</v>
+        <v>370588.0</v>
       </c>
       <c r="M19" s="1">
-        <v>608613.62</v>
+        <v>380714.03</v>
       </c>
       <c r="N19" s="1">
-        <v>0.28</v>
+        <v>0.18</v>
       </c>
       <c r="O19">
         <v>1</v>
       </c>
       <c r="Z19" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" t="s">
-        <v>84</v>
+        <v>82</v>
       </c>
       <c r="B20" s="1">
         <v>400000.0</v>
       </c>
       <c r="C20" s="1">
-        <v>96.755</v>
+        <v>95.553</v>
       </c>
       <c r="D20" s="1">
-        <v>98.803</v>
+        <v>98.646</v>
       </c>
       <c r="E20" t="s">
         <v>8</v>
       </c>
       <c r="F20">
         <v>1.0</v>
       </c>
       <c r="G20" s="1">
-        <v>395212.0</v>
+        <v>394584.0</v>
       </c>
       <c r="H20" s="1">
-        <v>-8192.0</v>
+        <v>-12372.0</v>
       </c>
       <c r="I20" s="1">
-        <v>-2.072811554305</v>
+        <v>-3.1354540478073</v>
       </c>
       <c r="J20">
-        <v>2.26</v>
+        <v>1.74</v>
       </c>
       <c r="K20" t="s">
-        <v>85</v>
+        <v>83</v>
       </c>
       <c r="L20" s="1">
-        <v>387020.0</v>
+        <v>382212.0</v>
       </c>
       <c r="M20" s="1">
-        <v>396072.05</v>
+        <v>389164.05</v>
       </c>
       <c r="N20" s="1">
-        <v>0.18</v>
+        <v>0.19</v>
       </c>
       <c r="O20">
         <v>1</v>
       </c>
       <c r="Z20" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
       <c r="B21" s="1">
-        <v>400000.0</v>
+        <v>2400000.0</v>
       </c>
       <c r="C21" s="1">
-        <v>97.54</v>
+        <v>95.794</v>
       </c>
       <c r="D21" s="1">
-        <v>98.646</v>
+        <v>96.72333333</v>
       </c>
       <c r="E21" t="s">
         <v>8</v>
       </c>
       <c r="F21">
         <v>1.0</v>
       </c>
       <c r="G21" s="1">
-        <v>394584.0</v>
+        <v>2321360.0</v>
       </c>
       <c r="H21" s="1">
-        <v>-4424.0</v>
+        <v>-22304.0</v>
       </c>
       <c r="I21" s="1">
-        <v>-1.1211807878677</v>
+        <v>-0.96081607333632</v>
       </c>
       <c r="J21">
-        <v>1.5</v>
+        <v>1.84</v>
       </c>
       <c r="K21" t="s">
-        <v>88</v>
+        <v>86</v>
       </c>
       <c r="L21" s="1">
-        <v>390160.0</v>
+        <v>2299056.0</v>
       </c>
       <c r="M21" s="1">
-        <v>396153.15</v>
+        <v>2343291.62</v>
       </c>
       <c r="N21" s="1">
-        <v>0.18</v>
+        <v>1.12</v>
       </c>
       <c r="O21">
         <v>1</v>
       </c>
       <c r="Z21" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" t="s">
-        <v>90</v>
+        <v>88</v>
       </c>
       <c r="B22" s="1">
-        <v>400000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="C22" s="1">
-        <v>97.103</v>
+        <v>106.616</v>
       </c>
       <c r="D22" s="1">
-        <v>96.04</v>
+        <v>103.75</v>
       </c>
       <c r="E22" t="s">
         <v>8</v>
       </c>
       <c r="F22">
         <v>1.0</v>
       </c>
       <c r="G22" s="1">
-        <v>384160.0</v>
+        <v>726250.0</v>
       </c>
       <c r="H22" s="1">
-        <v>4252.0</v>
+        <v>20062.0</v>
       </c>
       <c r="I22" s="1">
-        <v>1.106830487297</v>
+        <v>2.7624096385542</v>
       </c>
       <c r="J22">
-        <v>1.59</v>
+        <v>0.56</v>
       </c>
       <c r="K22" t="s">
-        <v>91</v>
+        <v>89</v>
       </c>
       <c r="L22" s="1">
-        <v>388412.0</v>
+        <v>746312.0</v>
       </c>
       <c r="M22" s="1">
-        <v>394787.34</v>
+        <v>750250.7</v>
       </c>
       <c r="N22" s="1">
-        <v>0.18</v>
+        <v>0.36</v>
       </c>
       <c r="O22">
         <v>1</v>
       </c>
       <c r="Z22" t="s">
-        <v>89</v>
+        <v>87</v>
       </c>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="B23" s="1">
-        <v>1700000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="C23" s="1">
-        <v>98.758</v>
+        <v>102.27</v>
       </c>
       <c r="D23" s="1">
-        <v>97.87029412</v>
+        <v>105.43894615</v>
       </c>
       <c r="E23" t="s">
         <v>8</v>
       </c>
       <c r="F23">
         <v>1.0</v>
       </c>
       <c r="G23" s="1">
-        <v>1663795.0</v>
+        <v>1370706.3</v>
       </c>
       <c r="H23" s="1">
-        <v>15091.0</v>
+        <v>-41196.3</v>
       </c>
       <c r="I23" s="1">
-        <v>0.90702280028489</v>
+        <v>-3.0054797296839</v>
       </c>
       <c r="J23">
-        <v>0.46</v>
+        <v>4.13</v>
       </c>
       <c r="K23" t="s">
-        <v>94</v>
+        <v>92</v>
       </c>
       <c r="L23" s="1">
-        <v>1678886.0</v>
+        <v>1329510.0</v>
       </c>
       <c r="M23" s="1">
-        <v>1686710.66</v>
+        <v>1383183.97</v>
       </c>
       <c r="N23" s="1">
-        <v>0.78</v>
+        <v>0.66</v>
       </c>
       <c r="O23">
         <v>1</v>
       </c>
       <c r="Z23" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" t="s">
-        <v>96</v>
+        <v>94</v>
       </c>
       <c r="B24" s="1">
-        <v>700000.0</v>
+        <v>2480000.0</v>
       </c>
       <c r="C24" s="1">
-        <v>107.089</v>
+        <v>98.077</v>
       </c>
       <c r="D24" s="1">
-        <v>103.75</v>
+        <v>99.65603468</v>
       </c>
       <c r="E24" t="s">
         <v>8</v>
       </c>
       <c r="F24">
         <v>1.0</v>
       </c>
       <c r="G24" s="1">
-        <v>726250.0</v>
+        <v>2471469.66</v>
       </c>
       <c r="H24" s="1">
-        <v>23373.0</v>
+        <v>-39160.06</v>
       </c>
       <c r="I24" s="1">
-        <v>3.218313253012</v>
+        <v>-1.5844847555199</v>
       </c>
       <c r="J24">
-        <v>0.05</v>
-[...2 lines deleted...]
-        <v>381.16</v>
+        <v>3.21</v>
+      </c>
+      <c r="K24" t="s">
+        <v>95</v>
       </c>
       <c r="L24" s="1">
-        <v>749623.0</v>
+        <v>2432309.6</v>
       </c>
       <c r="M24" s="1">
-        <v>750004.16</v>
+        <v>2511822.2</v>
       </c>
       <c r="N24" s="1">
-        <v>0.35</v>
+        <v>1.2</v>
       </c>
       <c r="O24">
         <v>1</v>
       </c>
       <c r="Z24" t="s">
-        <v>95</v>
+        <v>93</v>
       </c>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" t="s">
+        <v>97</v>
+      </c>
+      <c r="B25" s="1">
+        <v>713000.0</v>
+      </c>
+      <c r="C25" s="1">
+        <v>88.951</v>
+      </c>
+      <c r="D25" s="1">
+        <v>98.844</v>
+      </c>
+      <c r="E25" t="s">
+        <v>8</v>
+      </c>
+      <c r="F25">
+        <v>1.0</v>
+      </c>
+      <c r="G25" s="1">
+        <v>704757.72</v>
+      </c>
+      <c r="H25" s="1">
+        <v>-70537.09</v>
+      </c>
+      <c r="I25" s="1">
+        <v>-10.00870057869</v>
+      </c>
+      <c r="J25">
+        <v>1.11</v>
+      </c>
+      <c r="K25" t="s">
         <v>98</v>
       </c>
-      <c r="B25" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L25" s="1">
-        <v>1333592.0</v>
+        <v>634220.63</v>
       </c>
       <c r="M25" s="1">
-        <v>1381781.04</v>
+        <v>642117.35</v>
       </c>
       <c r="N25" s="1">
-        <v>0.64</v>
+        <v>0.31</v>
       </c>
       <c r="O25">
         <v>1</v>
       </c>
       <c r="Z25" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
     </row>
     <row r="26" spans="1:26">
       <c r="A26" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="B26" s="1">
-        <v>2480000.0</v>
+        <v>281000.0</v>
       </c>
       <c r="C26" s="1">
-        <v>99.768</v>
+        <v>88.742</v>
       </c>
       <c r="D26" s="1">
-        <v>99.65603468</v>
+        <v>84.29</v>
       </c>
       <c r="E26" t="s">
         <v>8</v>
       </c>
       <c r="F26">
         <v>1.0</v>
       </c>
       <c r="G26" s="1">
-        <v>2471469.66</v>
+        <v>236854.9</v>
       </c>
       <c r="H26" s="1">
-        <v>2776.74</v>
+        <v>12510.12</v>
       </c>
       <c r="I26" s="1">
-        <v>0.11235177372155</v>
+        <v>5.2817653339661</v>
       </c>
       <c r="J26">
-        <v>2.95</v>
-[...2 lines deleted...]
-        <v>102</v>
+        <v>0.09</v>
+      </c>
+      <c r="K26">
+        <v>259.83</v>
       </c>
       <c r="L26" s="1">
-        <v>2474246.4</v>
+        <v>249365.02</v>
       </c>
       <c r="M26" s="1">
-        <v>2547522.72</v>
+        <v>249624.85</v>
       </c>
       <c r="N26" s="1">
-        <v>1.18</v>
+        <v>0.12</v>
       </c>
       <c r="O26">
         <v>1</v>
       </c>
       <c r="Z26" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
     </row>
     <row r="27" spans="1:26">
       <c r="A27" t="s">
-        <v>104</v>
+        <v>102</v>
       </c>
       <c r="B27" s="1">
-        <v>713000.0</v>
+        <v>976000.0</v>
       </c>
       <c r="C27" s="1">
-        <v>90.013</v>
+        <v>98.388</v>
       </c>
       <c r="D27" s="1">
-        <v>98.844</v>
+        <v>99.658</v>
       </c>
       <c r="E27" t="s">
         <v>8</v>
       </c>
       <c r="F27">
         <v>1.0</v>
       </c>
       <c r="G27" s="1">
-        <v>704757.72</v>
+        <v>972662.08</v>
       </c>
       <c r="H27" s="1">
-        <v>-62965.03</v>
+        <v>-12395.2</v>
       </c>
       <c r="I27" s="1">
-        <v>-8.9342802800372</v>
+        <v>-1.2743583054045</v>
       </c>
       <c r="J27">
-        <v>1.0</v>
+        <v>0.72</v>
       </c>
       <c r="K27" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="L27" s="1">
-        <v>641792.69</v>
+        <v>960266.88</v>
       </c>
       <c r="M27" s="1">
-        <v>648937.34</v>
+        <v>967264.94</v>
       </c>
       <c r="N27" s="1">
-        <v>0.3</v>
+        <v>0.46</v>
       </c>
       <c r="O27">
         <v>1</v>
       </c>
       <c r="Z27" t="s">
-        <v>103</v>
+        <v>101</v>
       </c>
     </row>
     <row r="28" spans="1:26">
       <c r="A28" t="s">
-        <v>107</v>
+        <v>105</v>
       </c>
       <c r="B28" s="1">
-        <v>281000.0</v>
+        <v>287000.0</v>
       </c>
       <c r="C28" s="1">
-        <v>90.222</v>
+        <v>106.253</v>
       </c>
       <c r="D28" s="1">
-        <v>84.29</v>
+        <v>100.0</v>
       </c>
       <c r="E28" t="s">
         <v>8</v>
       </c>
       <c r="F28">
         <v>1.0</v>
       </c>
       <c r="G28" s="1">
-        <v>236854.9</v>
+        <v>287000.0</v>
       </c>
       <c r="H28" s="1">
-        <v>16668.92</v>
+        <v>17946.11</v>
       </c>
       <c r="I28" s="1">
-        <v>7.0376082572073</v>
+        <v>6.253</v>
       </c>
       <c r="J28">
-        <v>1.82</v>
-[...2 lines deleted...]
-        <v>108</v>
+        <v>0.21</v>
+      </c>
+      <c r="K28">
+        <v>596.62</v>
       </c>
       <c r="L28" s="1">
-        <v>253523.82</v>
+        <v>304946.11</v>
       </c>
       <c r="M28" s="1">
-        <v>258648.22</v>
+        <v>305542.73</v>
       </c>
       <c r="N28" s="1">
-        <v>0.12</v>
+        <v>0.15</v>
       </c>
       <c r="O28">
         <v>1</v>
       </c>
       <c r="Z28" t="s">
-        <v>106</v>
+        <v>104</v>
       </c>
     </row>
     <row r="29" spans="1:26">
       <c r="A29" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="B29" s="1">
-        <v>976000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="C29" s="1">
-        <v>101.01</v>
+        <v>91.584</v>
       </c>
       <c r="D29" s="1">
-        <v>99.658</v>
+        <v>91.63853818</v>
       </c>
       <c r="E29" t="s">
         <v>8</v>
       </c>
       <c r="F29">
         <v>1.0</v>
       </c>
       <c r="G29" s="1">
-        <v>972662.08</v>
+        <v>1008023.92</v>
       </c>
       <c r="H29" s="1">
-        <v>13195.52</v>
+        <v>-599.92</v>
       </c>
       <c r="I29" s="1">
-        <v>1.3566397078007</v>
+        <v>-0.059514460728273</v>
       </c>
       <c r="J29">
-        <v>0.38</v>
+        <v>1.05</v>
       </c>
       <c r="K29" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
       <c r="L29" s="1">
-        <v>985857.6</v>
+        <v>1007424.0</v>
       </c>
       <c r="M29" s="1">
-        <v>989534.54</v>
+        <v>1018936.33</v>
       </c>
       <c r="N29" s="1">
-        <v>0.46</v>
+        <v>0.48</v>
       </c>
       <c r="O29">
         <v>1</v>
       </c>
       <c r="Z29" t="s">
-        <v>109</v>
+        <v>106</v>
       </c>
     </row>
     <row r="30" spans="1:26">
       <c r="A30" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="B30" s="1">
-        <v>287000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="C30" s="1">
-        <v>107.48</v>
+        <v>103.175</v>
       </c>
       <c r="D30" s="1">
-        <v>100.0</v>
+        <v>105.76</v>
       </c>
       <c r="E30" t="s">
         <v>8</v>
       </c>
       <c r="F30">
         <v>1.0</v>
       </c>
       <c r="G30" s="1">
-        <v>287000.0</v>
+        <v>951840.0</v>
       </c>
       <c r="H30" s="1">
-        <v>21467.6</v>
+        <v>-23265.0</v>
       </c>
       <c r="I30" s="1">
-        <v>7.48</v>
+        <v>-2.4442133131619</v>
       </c>
       <c r="J30">
-        <v>2.91</v>
+        <v>2.27</v>
       </c>
       <c r="K30" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
       <c r="L30" s="1">
-        <v>308467.6</v>
+        <v>928575.0</v>
       </c>
       <c r="M30" s="1">
-        <v>316807.05</v>
+        <v>949009.93</v>
       </c>
       <c r="N30" s="1">
-        <v>0.15</v>
+        <v>0.45</v>
       </c>
       <c r="O30">
         <v>1</v>
       </c>
       <c r="Z30" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
     </row>
     <row r="31" spans="1:26">
       <c r="A31" t="s">
-        <v>116</v>
+        <v>113</v>
       </c>
       <c r="B31" s="1">
-        <v>1100000.0</v>
+        <v>292000.0</v>
       </c>
       <c r="C31" s="1">
-        <v>92.65</v>
+        <v>99.467</v>
       </c>
       <c r="D31" s="1">
-        <v>91.63853818</v>
+        <v>99.607</v>
       </c>
       <c r="E31" t="s">
         <v>8</v>
       </c>
       <c r="F31">
         <v>1.0</v>
       </c>
       <c r="G31" s="1">
-        <v>1008023.92</v>
+        <v>290852.44</v>
       </c>
       <c r="H31" s="1">
-        <v>11126.08</v>
+        <v>-408.8</v>
       </c>
       <c r="I31" s="1">
-        <v>1.1037515855775</v>
+        <v>-0.14055237081731</v>
       </c>
       <c r="J31">
-        <v>0.89</v>
+        <v>1.74</v>
       </c>
       <c r="K31" t="s">
-        <v>117</v>
+        <v>114</v>
       </c>
       <c r="L31" s="1">
-        <v>1019150.0</v>
+        <v>290443.64</v>
       </c>
       <c r="M31" s="1">
-        <v>1028974.66</v>
+        <v>295519.64</v>
       </c>
       <c r="N31" s="1">
-        <v>0.48</v>
+        <v>0.14</v>
       </c>
       <c r="O31">
         <v>1</v>
       </c>
       <c r="Z31" t="s">
-        <v>115</v>
+        <v>112</v>
       </c>
     </row>
     <row r="32" spans="1:26">
       <c r="A32" t="s">
-        <v>119</v>
+        <v>116</v>
       </c>
       <c r="B32" s="1">
         <v>900000.0</v>
       </c>
       <c r="C32" s="1">
-        <v>104.515</v>
+        <v>98.822</v>
       </c>
       <c r="D32" s="1">
-        <v>105.76</v>
+        <v>100.23766667</v>
       </c>
       <c r="E32" t="s">
         <v>8</v>
       </c>
       <c r="F32">
         <v>1.0</v>
       </c>
       <c r="G32" s="1">
-        <v>951840.0</v>
+        <v>902139.0</v>
       </c>
       <c r="H32" s="1">
-        <v>-11205.0</v>
+        <v>-12741.0</v>
       </c>
       <c r="I32" s="1">
-        <v>-1.1771936459909</v>
+        <v>-1.4123100763851</v>
       </c>
       <c r="J32">
-        <v>1.9</v>
+        <v>0.43</v>
       </c>
       <c r="K32" t="s">
-        <v>120</v>
+        <v>117</v>
       </c>
       <c r="L32" s="1">
-        <v>940635.0</v>
+        <v>889398.0</v>
       </c>
       <c r="M32" s="1">
-        <v>957704.18</v>
+        <v>893281.56</v>
       </c>
       <c r="N32" s="1">
-        <v>0.45</v>
+        <v>0.43</v>
       </c>
       <c r="O32">
         <v>1</v>
       </c>
       <c r="Z32" t="s">
-        <v>118</v>
+        <v>115</v>
       </c>
     </row>
     <row r="33" spans="1:26">
       <c r="A33" t="s">
-        <v>122</v>
+        <v>119</v>
       </c>
       <c r="B33" s="1">
-        <v>292000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="C33" s="1">
-        <v>100.505</v>
+        <v>99.8</v>
       </c>
       <c r="D33" s="1">
-        <v>99.607</v>
+        <v>99.834</v>
       </c>
       <c r="E33" t="s">
         <v>8</v>
       </c>
       <c r="F33">
         <v>1.0</v>
       </c>
       <c r="G33" s="1">
-        <v>290852.44</v>
+        <v>1397676.0</v>
       </c>
       <c r="H33" s="1">
-        <v>2622.16</v>
+        <v>-476.0</v>
       </c>
       <c r="I33" s="1">
-        <v>0.90154306424247</v>
+        <v>-0.034056533846185</v>
       </c>
       <c r="J33">
-        <v>1.48</v>
+        <v>1.13</v>
       </c>
       <c r="K33" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="L33" s="1">
-        <v>293474.6</v>
+        <v>1397200.0</v>
       </c>
       <c r="M33" s="1">
-        <v>297794.6</v>
+        <v>1413012.33</v>
       </c>
       <c r="N33" s="1">
-        <v>0.14</v>
+        <v>0.67</v>
       </c>
       <c r="O33">
         <v>1</v>
       </c>
       <c r="Z33" t="s">
-        <v>121</v>
+        <v>118</v>
       </c>
     </row>
     <row r="34" spans="1:26">
       <c r="A34" t="s">
-        <v>125</v>
+        <v>122</v>
       </c>
       <c r="B34" s="1">
-        <v>900000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="C34" s="1">
-        <v>100.013</v>
+        <v>106.2</v>
       </c>
       <c r="D34" s="1">
-        <v>100.23766667</v>
+        <v>107.962</v>
       </c>
       <c r="E34" t="s">
         <v>8</v>
       </c>
       <c r="F34">
         <v>1.0</v>
       </c>
       <c r="G34" s="1">
-        <v>902139.0</v>
+        <v>863696.0</v>
       </c>
       <c r="H34" s="1">
-        <v>-2022.0</v>
+        <v>-14096.0</v>
       </c>
       <c r="I34" s="1">
-        <v>-0.22413397491961</v>
+        <v>-1.6320557233101</v>
       </c>
       <c r="J34">
-        <v>0.16</v>
+        <v>1.31</v>
       </c>
       <c r="K34" t="s">
-        <v>126</v>
+        <v>123</v>
       </c>
       <c r="L34" s="1">
-        <v>900117.0</v>
+        <v>849600.0</v>
       </c>
       <c r="M34" s="1">
-        <v>901584.12</v>
+        <v>860100.0</v>
       </c>
       <c r="N34" s="1">
-        <v>0.42</v>
+        <v>0.41</v>
       </c>
       <c r="O34">
         <v>1</v>
       </c>
       <c r="Z34" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="35" spans="1:26">
       <c r="A35" t="s">
-        <v>128</v>
+        <v>125</v>
       </c>
       <c r="B35" s="1">
-        <v>1400000.0</v>
+        <v>1045000.0</v>
       </c>
       <c r="C35" s="1">
-        <v>101.405</v>
+        <v>99.665</v>
       </c>
       <c r="D35" s="1">
-        <v>99.834</v>
+        <v>99.298</v>
       </c>
       <c r="E35" t="s">
         <v>8</v>
       </c>
       <c r="F35">
         <v>1.0</v>
       </c>
       <c r="G35" s="1">
-        <v>1397676.0</v>
+        <v>1037664.1</v>
       </c>
       <c r="H35" s="1">
-        <v>21994.0</v>
+        <v>3835.15</v>
       </c>
       <c r="I35" s="1">
-        <v>1.5736121962458</v>
+        <v>0.36959455376745</v>
       </c>
       <c r="J35">
-        <v>0.8</v>
+        <v>1.24</v>
       </c>
       <c r="K35" t="s">
-        <v>129</v>
+        <v>126</v>
       </c>
       <c r="L35" s="1">
-        <v>1419670.0</v>
+        <v>1041499.25</v>
       </c>
       <c r="M35" s="1">
-        <v>1430917.95</v>
+        <v>1054479.44</v>
       </c>
       <c r="N35" s="1">
-        <v>0.67</v>
+        <v>0.5</v>
       </c>
       <c r="O35">
         <v>1</v>
       </c>
       <c r="Z35" t="s">
-        <v>127</v>
+        <v>124</v>
       </c>
     </row>
     <row r="36" spans="1:26">
       <c r="A36" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="B36" s="1">
-        <v>800000.0</v>
+        <v>1685000.0</v>
       </c>
       <c r="C36" s="1">
-        <v>107.684</v>
+        <v>98.036</v>
       </c>
       <c r="D36" s="1">
-        <v>107.962</v>
+        <v>99.459</v>
       </c>
       <c r="E36" t="s">
         <v>8</v>
       </c>
       <c r="F36">
         <v>1.0</v>
       </c>
       <c r="G36" s="1">
-        <v>863696.0</v>
+        <v>1675884.15</v>
       </c>
       <c r="H36" s="1">
-        <v>-2224.0</v>
+        <v>-23977.55</v>
       </c>
       <c r="I36" s="1">
-        <v>-0.25749800855857</v>
+        <v>-1.4307403050503</v>
       </c>
       <c r="J36">
-        <v>0.78</v>
+        <v>1.78</v>
       </c>
       <c r="K36" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
       <c r="L36" s="1">
-        <v>861472.0</v>
+        <v>1651906.6</v>
       </c>
       <c r="M36" s="1">
-        <v>867711.13</v>
+        <v>1681913.45</v>
       </c>
       <c r="N36" s="1">
-        <v>0.4</v>
+        <v>0.8</v>
       </c>
       <c r="O36">
         <v>1</v>
       </c>
       <c r="Z36" t="s">
-        <v>130</v>
+        <v>127</v>
       </c>
     </row>
     <row r="37" spans="1:26">
       <c r="A37" t="s">
-        <v>134</v>
+        <v>131</v>
       </c>
       <c r="B37" s="1">
-        <v>2000000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="C37" s="1">
-        <v>89.882</v>
+        <v>97.316</v>
       </c>
       <c r="D37" s="1">
-        <v>87.458688</v>
+        <v>99.292</v>
       </c>
       <c r="E37" t="s">
         <v>8</v>
       </c>
       <c r="F37">
         <v>1.0</v>
       </c>
       <c r="G37" s="1">
-        <v>1749173.76</v>
+        <v>1290796.0</v>
       </c>
       <c r="H37" s="1">
-        <v>48466.24</v>
+        <v>-25688.0</v>
       </c>
       <c r="I37" s="1">
-        <v>2.7708076297692</v>
+        <v>-1.9900898360392</v>
       </c>
       <c r="J37">
-        <v>0.11</v>
-[...2 lines deleted...]
-        <v>135</v>
+        <v>0.07</v>
+      </c>
+      <c r="K37">
+        <v>872.6</v>
       </c>
       <c r="L37" s="1">
-        <v>1797640.0</v>
+        <v>1265108.0</v>
       </c>
       <c r="M37" s="1">
-        <v>1799874.19</v>
+        <v>1265980.6</v>
       </c>
       <c r="N37" s="1">
-        <v>0.84</v>
+        <v>0.6</v>
       </c>
       <c r="O37">
         <v>1</v>
       </c>
       <c r="Z37" t="s">
-        <v>133</v>
+        <v>130</v>
       </c>
     </row>
     <row r="38" spans="1:26">
       <c r="A38" t="s">
-        <v>137</v>
+        <v>133</v>
       </c>
       <c r="B38" s="1">
-        <v>1045000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="C38" s="1">
-        <v>101.452</v>
+        <v>102.759</v>
       </c>
       <c r="D38" s="1">
-        <v>99.298</v>
+        <v>104.31933333</v>
       </c>
       <c r="E38" t="s">
         <v>8</v>
       </c>
       <c r="F38">
         <v>1.0</v>
       </c>
       <c r="G38" s="1">
-        <v>1037664.1</v>
+        <v>938874.0</v>
       </c>
       <c r="H38" s="1">
-        <v>22509.3</v>
+        <v>-14043.0</v>
       </c>
       <c r="I38" s="1">
-        <v>2.1692279804226</v>
+        <v>-1.4957278612466</v>
       </c>
       <c r="J38">
-        <v>0.94</v>
+        <v>0.79</v>
       </c>
       <c r="K38" t="s">
-        <v>138</v>
+        <v>134</v>
       </c>
       <c r="L38" s="1">
-        <v>1060173.4</v>
+        <v>924831.0</v>
       </c>
       <c r="M38" s="1">
-        <v>1070047.22</v>
+        <v>931943.07</v>
       </c>
       <c r="N38" s="1">
-        <v>0.5</v>
+        <v>0.44</v>
       </c>
       <c r="O38">
         <v>1</v>
       </c>
       <c r="Z38" t="s">
-        <v>136</v>
+        <v>132</v>
       </c>
     </row>
     <row r="39" spans="1:26">
       <c r="A39" t="s">
-        <v>140</v>
+        <v>136</v>
       </c>
       <c r="B39" s="1">
-        <v>1685000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="C39" s="1">
-        <v>99.465</v>
+        <v>98.394</v>
       </c>
       <c r="D39" s="1">
-        <v>99.459</v>
+        <v>99.933</v>
       </c>
       <c r="E39" t="s">
         <v>8</v>
       </c>
       <c r="F39">
         <v>1.0</v>
       </c>
       <c r="G39" s="1">
-        <v>1675884.15</v>
+        <v>1498995.0</v>
       </c>
       <c r="H39" s="1">
-        <v>101.1</v>
+        <v>-23085.0</v>
       </c>
       <c r="I39" s="1">
-        <v>0.0060326365638102</v>
+        <v>-1.5400318213203</v>
       </c>
       <c r="J39">
-        <v>1.53</v>
+        <v>1.46</v>
       </c>
       <c r="K39" t="s">
-        <v>141</v>
+        <v>137</v>
       </c>
       <c r="L39" s="1">
-        <v>1675985.25</v>
+        <v>1475910.0</v>
       </c>
       <c r="M39" s="1">
-        <v>1701791.14</v>
+        <v>1497824.38</v>
       </c>
       <c r="N39" s="1">
-        <v>0.79</v>
+        <v>0.71</v>
       </c>
       <c r="O39">
         <v>1</v>
       </c>
       <c r="Z39" t="s">
-        <v>139</v>
+        <v>135</v>
       </c>
     </row>
     <row r="40" spans="1:26">
       <c r="A40" t="s">
-        <v>143</v>
+        <v>139</v>
       </c>
       <c r="B40" s="1">
-        <v>1300000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="C40" s="1">
-        <v>98.986</v>
+        <v>98.978</v>
       </c>
       <c r="D40" s="1">
-        <v>99.292</v>
+        <v>100.91</v>
       </c>
       <c r="E40" t="s">
         <v>8</v>
       </c>
       <c r="F40">
         <v>1.0</v>
       </c>
       <c r="G40" s="1">
-        <v>1290796.0</v>
+        <v>1412740.0</v>
       </c>
       <c r="H40" s="1">
-        <v>-3978.0</v>
+        <v>-27048.0</v>
       </c>
       <c r="I40" s="1">
-        <v>-0.3081819280506</v>
+        <v>-1.91457734615</v>
       </c>
       <c r="J40">
-        <v>1.53</v>
+        <v>0.56</v>
       </c>
       <c r="K40" t="s">
-        <v>144</v>
+        <v>140</v>
       </c>
       <c r="L40" s="1">
-        <v>1286818.0</v>
+        <v>1385692.0</v>
       </c>
       <c r="M40" s="1">
-        <v>1306763.21</v>
+        <v>1393588.58</v>
       </c>
       <c r="N40" s="1">
-        <v>0.61</v>
+        <v>0.66</v>
       </c>
       <c r="O40">
         <v>1</v>
       </c>
       <c r="Z40" t="s">
-        <v>142</v>
+        <v>138</v>
       </c>
     </row>
     <row r="41" spans="1:26">
       <c r="A41" t="s">
-        <v>146</v>
+        <v>142</v>
       </c>
       <c r="B41" s="1">
-        <v>900000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="C41" s="1">
-        <v>104.291</v>
+        <v>97.314</v>
       </c>
       <c r="D41" s="1">
-        <v>104.31933333</v>
+        <v>99.8407</v>
       </c>
       <c r="E41" t="s">
         <v>8</v>
       </c>
       <c r="F41">
         <v>1.0</v>
       </c>
       <c r="G41" s="1">
-        <v>938874.0</v>
+        <v>998407.0</v>
       </c>
       <c r="H41" s="1">
-        <v>-255.0</v>
+        <v>-25267.0</v>
       </c>
       <c r="I41" s="1">
-        <v>-0.027160194019645</v>
+        <v>-2.5307314552081</v>
       </c>
       <c r="J41">
-        <v>0.41</v>
+        <v>2.4</v>
       </c>
       <c r="K41" t="s">
-        <v>147</v>
+        <v>143</v>
       </c>
       <c r="L41" s="1">
-        <v>938619.0</v>
+        <v>973140.0</v>
       </c>
       <c r="M41" s="1">
-        <v>942297.66</v>
+        <v>997095.62</v>
       </c>
       <c r="N41" s="1">
-        <v>0.44</v>
+        <v>0.47</v>
       </c>
       <c r="O41">
         <v>1</v>
       </c>
       <c r="Z41" t="s">
-        <v>145</v>
+        <v>141</v>
       </c>
     </row>
     <row r="42" spans="1:26">
       <c r="A42" t="s">
-        <v>149</v>
+        <v>145</v>
       </c>
       <c r="B42" s="1">
-        <v>1500000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="C42" s="1">
-        <v>99.7</v>
+        <v>100.205</v>
       </c>
       <c r="D42" s="1">
-        <v>99.933</v>
+        <v>100.0</v>
       </c>
       <c r="E42" t="s">
         <v>8</v>
       </c>
       <c r="F42">
         <v>1.0</v>
       </c>
       <c r="G42" s="1">
-        <v>1498995.0</v>
+        <v>800000.0</v>
       </c>
       <c r="H42" s="1">
-        <v>-3495.0</v>
+        <v>1640.0</v>
       </c>
       <c r="I42" s="1">
-        <v>-0.23315621466382</v>
+        <v>0.205</v>
       </c>
       <c r="J42">
-        <v>1.2</v>
+        <v>0.75</v>
       </c>
       <c r="K42" t="s">
-        <v>150</v>
+        <v>146</v>
       </c>
       <c r="L42" s="1">
-        <v>1495500.0</v>
+        <v>801640.0</v>
       </c>
       <c r="M42" s="1">
-        <v>1513530.82</v>
+        <v>807638.2</v>
       </c>
       <c r="N42" s="1">
-        <v>0.7</v>
+        <v>0.38</v>
       </c>
       <c r="O42">
         <v>1</v>
       </c>
       <c r="Z42" t="s">
-        <v>148</v>
+        <v>144</v>
       </c>
     </row>
     <row r="43" spans="1:26">
       <c r="A43" t="s">
-        <v>152</v>
+        <v>148</v>
       </c>
       <c r="B43" s="1">
-        <v>1400000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="C43" s="1">
-        <v>100.192</v>
+        <v>103.953</v>
       </c>
       <c r="D43" s="1">
-        <v>100.91</v>
+        <v>99.922</v>
       </c>
       <c r="E43" t="s">
         <v>8</v>
       </c>
       <c r="F43">
         <v>1.0</v>
       </c>
       <c r="G43" s="1">
-        <v>1412740.0</v>
+        <v>899298.0</v>
       </c>
       <c r="H43" s="1">
-        <v>-10052.0</v>
+        <v>36279.0</v>
       </c>
       <c r="I43" s="1">
-        <v>-0.7115251213953</v>
+        <v>4.0341466343748</v>
       </c>
       <c r="J43">
-        <v>0.31</v>
+        <v>3.34</v>
       </c>
       <c r="K43" t="s">
-        <v>153</v>
+        <v>149</v>
       </c>
       <c r="L43" s="1">
-        <v>1402688.0</v>
+        <v>935577.0</v>
       </c>
       <c r="M43" s="1">
-        <v>1406959.92</v>
+        <v>965677.68</v>
       </c>
       <c r="N43" s="1">
-        <v>0.65</v>
+        <v>0.46</v>
       </c>
       <c r="O43">
         <v>1</v>
       </c>
       <c r="Z43" t="s">
-        <v>151</v>
+        <v>147</v>
       </c>
     </row>
     <row r="44" spans="1:26">
       <c r="A44" t="s">
-        <v>155</v>
+        <v>151</v>
       </c>
       <c r="B44" s="1">
-        <v>1000000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="C44" s="1">
-        <v>99.331</v>
+        <v>108.253</v>
       </c>
       <c r="D44" s="1">
-        <v>99.8407</v>
+        <v>109.825</v>
       </c>
       <c r="E44" t="s">
         <v>8</v>
       </c>
       <c r="F44">
         <v>1.0</v>
       </c>
       <c r="G44" s="1">
-        <v>998407.0</v>
+        <v>878600.0</v>
       </c>
       <c r="H44" s="1">
-        <v>-5097.0</v>
+        <v>-12576.0</v>
       </c>
       <c r="I44" s="1">
-        <v>-0.51051324760343</v>
+        <v>-1.4313680855907</v>
       </c>
       <c r="J44">
-        <v>2.14</v>
+        <v>0.95</v>
       </c>
       <c r="K44" t="s">
-        <v>156</v>
+        <v>152</v>
       </c>
       <c r="L44" s="1">
-        <v>993310.0</v>
+        <v>866024.0</v>
       </c>
       <c r="M44" s="1">
-        <v>1014685.78</v>
+        <v>873600.5</v>
       </c>
       <c r="N44" s="1">
-        <v>0.47</v>
+        <v>0.42</v>
       </c>
       <c r="O44">
         <v>1</v>
       </c>
       <c r="Z44" t="s">
-        <v>154</v>
+        <v>150</v>
       </c>
     </row>
     <row r="45" spans="1:26">
       <c r="A45" t="s">
-        <v>158</v>
+        <v>154</v>
       </c>
       <c r="B45" s="1">
-        <v>800000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="C45" s="1">
-        <v>101.639</v>
+        <v>104.425</v>
       </c>
       <c r="D45" s="1">
-        <v>100.0</v>
+        <v>107.84</v>
       </c>
       <c r="E45" t="s">
         <v>8</v>
       </c>
       <c r="F45">
         <v>1.0</v>
       </c>
       <c r="G45" s="1">
-        <v>800000.0</v>
+        <v>1078400.0</v>
       </c>
       <c r="H45" s="1">
-        <v>13112.0</v>
+        <v>-34150.0</v>
       </c>
       <c r="I45" s="1">
-        <v>1.639</v>
+        <v>-3.1667284866469</v>
       </c>
       <c r="J45">
-        <v>0.41</v>
+        <v>3.32</v>
       </c>
       <c r="K45" t="s">
-        <v>159</v>
+        <v>155</v>
       </c>
       <c r="L45" s="1">
-        <v>813112.0</v>
+        <v>1044250.0</v>
       </c>
       <c r="M45" s="1">
-        <v>816401.34</v>
+        <v>1077434.93</v>
       </c>
       <c r="N45" s="1">
-        <v>0.38</v>
+        <v>0.51</v>
       </c>
       <c r="O45">
         <v>1</v>
       </c>
       <c r="Z45" t="s">
-        <v>157</v>
+        <v>153</v>
       </c>
     </row>
     <row r="46" spans="1:26">
       <c r="A46" t="s">
-        <v>161</v>
+        <v>157</v>
       </c>
       <c r="B46" s="1">
-        <v>900000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="C46" s="1">
-        <v>105.739</v>
+        <v>88.977</v>
       </c>
       <c r="D46" s="1">
-        <v>99.922</v>
+        <v>88.7895</v>
       </c>
       <c r="E46" t="s">
         <v>8</v>
       </c>
       <c r="F46">
         <v>1.0</v>
       </c>
       <c r="G46" s="1">
-        <v>899298.0</v>
+        <v>710316.0</v>
       </c>
       <c r="H46" s="1">
-        <v>52353.0</v>
+        <v>1500.0</v>
       </c>
       <c r="I46" s="1">
-        <v>5.8215408018254</v>
+        <v>0.21117361850219</v>
       </c>
       <c r="J46">
-        <v>2.98</v>
+        <v>1.68</v>
       </c>
       <c r="K46" t="s">
-        <v>162</v>
+        <v>158</v>
       </c>
       <c r="L46" s="1">
-        <v>951651.0</v>
+        <v>711816.0</v>
       </c>
       <c r="M46" s="1">
-        <v>978472.23</v>
+        <v>725229.7</v>
       </c>
       <c r="N46" s="1">
-        <v>0.46</v>
+        <v>0.35</v>
       </c>
       <c r="O46">
         <v>1</v>
       </c>
       <c r="Z46" t="s">
-        <v>160</v>
+        <v>156</v>
       </c>
     </row>
     <row r="47" spans="1:26">
       <c r="A47" t="s">
-        <v>164</v>
+        <v>160</v>
       </c>
       <c r="B47" s="1">
-        <v>800000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="C47" s="1">
-        <v>109.252</v>
+        <v>99.124</v>
       </c>
       <c r="D47" s="1">
-        <v>109.825</v>
+        <v>101.79480909</v>
       </c>
       <c r="E47" t="s">
         <v>8</v>
       </c>
       <c r="F47">
         <v>1.0</v>
       </c>
       <c r="G47" s="1">
-        <v>878600.0</v>
+        <v>2239485.8</v>
       </c>
       <c r="H47" s="1">
-        <v>-4584.0</v>
+        <v>-58757.8</v>
       </c>
       <c r="I47" s="1">
-        <v>-0.52173913043478</v>
+        <v>-2.6237183553475</v>
       </c>
       <c r="J47">
-        <v>0.38</v>
+        <v>2.07</v>
       </c>
       <c r="K47" t="s">
-        <v>165</v>
+        <v>161</v>
       </c>
       <c r="L47" s="1">
-        <v>874016.0</v>
+        <v>2180728.0</v>
       </c>
       <c r="M47" s="1">
-        <v>877078.84</v>
+        <v>2226295.12</v>
       </c>
       <c r="N47" s="1">
-        <v>0.41</v>
+        <v>1.06</v>
       </c>
       <c r="O47">
         <v>1</v>
       </c>
       <c r="Z47" t="s">
-        <v>163</v>
+        <v>159</v>
       </c>
     </row>
     <row r="48" spans="1:26">
       <c r="A48" t="s">
-        <v>167</v>
+        <v>163</v>
       </c>
       <c r="B48" s="1">
-        <v>1000000.0</v>
+        <v>921000.0</v>
       </c>
       <c r="C48" s="1">
-        <v>106.653</v>
+        <v>97.154</v>
       </c>
       <c r="D48" s="1">
-        <v>107.84</v>
+        <v>99.528</v>
       </c>
       <c r="E48" t="s">
         <v>8</v>
       </c>
       <c r="F48">
         <v>1.0</v>
       </c>
       <c r="G48" s="1">
-        <v>1078400.0</v>
+        <v>916652.88</v>
       </c>
       <c r="H48" s="1">
-        <v>-11870.0</v>
+        <v>-21864.54</v>
       </c>
       <c r="I48" s="1">
-        <v>-1.1007047477745</v>
+        <v>-2.3852584197412</v>
       </c>
       <c r="J48">
-        <v>2.95</v>
+        <v>2.34</v>
       </c>
       <c r="K48" t="s">
-        <v>168</v>
+        <v>164</v>
       </c>
       <c r="L48" s="1">
-        <v>1066530.0</v>
+        <v>894788.34</v>
       </c>
       <c r="M48" s="1">
-        <v>1096071.1</v>
+        <v>916334.06</v>
       </c>
       <c r="N48" s="1">
-        <v>0.51</v>
+        <v>0.44</v>
       </c>
       <c r="O48">
         <v>1</v>
       </c>
       <c r="Z48" t="s">
-        <v>166</v>
+        <v>162</v>
       </c>
     </row>
     <row r="49" spans="1:26">
       <c r="A49" t="s">
-        <v>170</v>
+        <v>166</v>
       </c>
       <c r="B49" s="1">
-        <v>800000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="C49" s="1">
-        <v>90.166</v>
+        <v>96.899</v>
       </c>
       <c r="D49" s="1">
-        <v>88.7895</v>
+        <v>99.46</v>
       </c>
       <c r="E49" t="s">
         <v>8</v>
       </c>
       <c r="F49">
         <v>1.0</v>
       </c>
       <c r="G49" s="1">
-        <v>710316.0</v>
+        <v>895140.0</v>
       </c>
       <c r="H49" s="1">
-        <v>11012.0</v>
+        <v>-23049.0</v>
       </c>
       <c r="I49" s="1">
-        <v>1.5502959246307</v>
+        <v>-2.5749044842148</v>
       </c>
       <c r="J49">
-        <v>1.51</v>
+        <v>2.77</v>
       </c>
       <c r="K49" t="s">
-        <v>171</v>
+        <v>167</v>
       </c>
       <c r="L49" s="1">
-        <v>721328.0</v>
+        <v>872091.0</v>
       </c>
       <c r="M49" s="1">
-        <v>733437.59</v>
+        <v>897056.75</v>
       </c>
       <c r="N49" s="1">
-        <v>0.34</v>
+        <v>0.43</v>
       </c>
       <c r="O49">
         <v>1</v>
       </c>
       <c r="Z49" t="s">
-        <v>169</v>
+        <v>165</v>
       </c>
     </row>
     <row r="50" spans="1:26">
       <c r="A50" t="s">
-        <v>173</v>
+        <v>169</v>
       </c>
       <c r="B50" s="1">
-        <v>2200000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="C50" s="1">
-        <v>101.045</v>
+        <v>97.778</v>
       </c>
       <c r="D50" s="1">
-        <v>101.79480909</v>
+        <v>100.45</v>
       </c>
       <c r="E50" t="s">
         <v>8</v>
       </c>
       <c r="F50">
         <v>1.0</v>
       </c>
       <c r="G50" s="1">
-        <v>2239485.8</v>
+        <v>703150.0</v>
       </c>
       <c r="H50" s="1">
-        <v>-16495.8</v>
+        <v>-18704.0</v>
       </c>
       <c r="I50" s="1">
-        <v>-0.73658872943066</v>
+        <v>-2.6600298656048</v>
       </c>
       <c r="J50">
-        <v>1.76</v>
+        <v>0.8</v>
       </c>
       <c r="K50" t="s">
-        <v>174</v>
+        <v>170</v>
       </c>
       <c r="L50" s="1">
-        <v>2222990.0</v>
+        <v>684446.0</v>
       </c>
       <c r="M50" s="1">
-        <v>2261806.44</v>
+        <v>690019.63</v>
       </c>
       <c r="N50" s="1">
-        <v>1.05</v>
+        <v>0.33</v>
       </c>
       <c r="O50">
         <v>1</v>
       </c>
       <c r="Z50" t="s">
-        <v>172</v>
+        <v>168</v>
       </c>
     </row>
     <row r="51" spans="1:26">
       <c r="A51" t="s">
-        <v>176</v>
+        <v>172</v>
       </c>
       <c r="B51" s="1">
-        <v>921000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="C51" s="1">
-        <v>98.898</v>
+        <v>108.473</v>
       </c>
       <c r="D51" s="1">
-        <v>99.528</v>
+        <v>109.11</v>
       </c>
       <c r="E51" t="s">
         <v>8</v>
       </c>
       <c r="F51">
         <v>1.0</v>
       </c>
       <c r="G51" s="1">
-        <v>916652.88</v>
+        <v>1091100.0</v>
       </c>
       <c r="H51" s="1">
-        <v>-5802.3</v>
+        <v>-6370.0</v>
       </c>
       <c r="I51" s="1">
-        <v>-0.63298770195322</v>
+        <v>-0.58381449912932</v>
       </c>
       <c r="J51">
-        <v>2.08</v>
+        <v>0.24</v>
       </c>
       <c r="K51" t="s">
-        <v>177</v>
+        <v>173</v>
       </c>
       <c r="L51" s="1">
-        <v>910850.58</v>
+        <v>1084730.0</v>
       </c>
       <c r="M51" s="1">
-        <v>930011.8</v>
+        <v>1087175.65</v>
       </c>
       <c r="N51" s="1">
-        <v>0.43</v>
+        <v>0.52</v>
       </c>
       <c r="O51">
         <v>1</v>
       </c>
       <c r="Z51" t="s">
-        <v>175</v>
+        <v>171</v>
       </c>
     </row>
     <row r="52" spans="1:26">
       <c r="A52" t="s">
-        <v>179</v>
+        <v>175</v>
       </c>
       <c r="B52" s="1">
-        <v>900000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="C52" s="1">
-        <v>98.822</v>
+        <v>94.534</v>
       </c>
       <c r="D52" s="1">
-        <v>99.46</v>
+        <v>99.077</v>
       </c>
       <c r="E52" t="s">
         <v>8</v>
       </c>
       <c r="F52">
         <v>1.0</v>
       </c>
       <c r="G52" s="1">
-        <v>895140.0</v>
+        <v>792616.0</v>
       </c>
       <c r="H52" s="1">
-        <v>-5742.0</v>
+        <v>-36344.0</v>
       </c>
       <c r="I52" s="1">
-        <v>-0.64146390508747</v>
+        <v>-4.5853225269235</v>
       </c>
       <c r="J52">
-        <v>2.52</v>
+        <v>2.93</v>
       </c>
       <c r="K52" t="s">
-        <v>180</v>
+        <v>176</v>
       </c>
       <c r="L52" s="1">
-        <v>889398.0</v>
+        <v>756272.0</v>
       </c>
       <c r="M52" s="1">
-        <v>912033.62</v>
+        <v>779745.97</v>
       </c>
       <c r="N52" s="1">
-        <v>0.42</v>
+        <v>0.37</v>
       </c>
       <c r="O52">
         <v>1</v>
       </c>
       <c r="Z52" t="s">
-        <v>178</v>
+        <v>174</v>
       </c>
     </row>
     <row r="53" spans="1:26">
       <c r="A53" t="s">
-        <v>182</v>
+        <v>178</v>
       </c>
       <c r="B53" s="1">
-        <v>700000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="C53" s="1">
-        <v>99.312</v>
+        <v>104.001</v>
       </c>
       <c r="D53" s="1">
-        <v>100.45</v>
+        <v>104.92</v>
       </c>
       <c r="E53" t="s">
         <v>8</v>
       </c>
       <c r="F53">
         <v>1.0</v>
       </c>
       <c r="G53" s="1">
-        <v>703150.0</v>
+        <v>1049200.0</v>
       </c>
       <c r="H53" s="1">
-        <v>-7966.0</v>
+        <v>-9190.0</v>
       </c>
       <c r="I53" s="1">
-        <v>-1.1329019412643</v>
+        <v>-0.87590545177278</v>
       </c>
       <c r="J53">
-        <v>0.5</v>
+        <v>2.97</v>
       </c>
       <c r="K53" t="s">
-        <v>183</v>
+        <v>179</v>
       </c>
       <c r="L53" s="1">
-        <v>695184.0</v>
+        <v>1040010.0</v>
       </c>
       <c r="M53" s="1">
-        <v>698676.81</v>
+        <v>1069722.33</v>
       </c>
       <c r="N53" s="1">
-        <v>0.32</v>
+        <v>0.51</v>
       </c>
       <c r="O53">
         <v>1</v>
       </c>
       <c r="Z53" t="s">
-        <v>181</v>
+        <v>177</v>
       </c>
     </row>
     <row r="54" spans="1:26">
       <c r="A54" t="s">
-        <v>185</v>
+        <v>181</v>
       </c>
       <c r="B54" s="1">
-        <v>1000000.0</v>
+        <v>1250000.0</v>
       </c>
       <c r="C54" s="1">
-        <v>109.598</v>
+        <v>102.454</v>
       </c>
       <c r="D54" s="1">
-        <v>109.11</v>
+        <v>100.8613224</v>
       </c>
       <c r="E54" t="s">
         <v>8</v>
       </c>
       <c r="F54">
         <v>1.0</v>
       </c>
       <c r="G54" s="1">
-        <v>1091100.0</v>
+        <v>1260766.53</v>
       </c>
       <c r="H54" s="1">
-        <v>4880.0</v>
+        <v>19908.47</v>
       </c>
       <c r="I54" s="1">
-        <v>0.44725506369719</v>
+        <v>1.5790766590227</v>
       </c>
       <c r="J54">
-        <v>1.55</v>
+        <v>1.6</v>
       </c>
       <c r="K54" t="s">
-        <v>186</v>
+        <v>182</v>
       </c>
       <c r="L54" s="1">
-        <v>1095980.0</v>
+        <v>1280675.0</v>
       </c>
       <c r="M54" s="1">
-        <v>1111433.3</v>
+        <v>1300683.56</v>
       </c>
       <c r="N54" s="1">
-        <v>0.52</v>
+        <v>0.62</v>
       </c>
       <c r="O54">
         <v>1</v>
       </c>
       <c r="Z54" t="s">
-        <v>184</v>
+        <v>180</v>
       </c>
     </row>
     <row r="55" spans="1:26">
       <c r="A55" t="s">
-        <v>188</v>
+        <v>184</v>
       </c>
       <c r="B55" s="1">
-        <v>800000.0</v>
+        <v>596000.0</v>
       </c>
       <c r="C55" s="1">
-        <v>96.791</v>
+        <v>98.792</v>
       </c>
       <c r="D55" s="1">
-        <v>99.077</v>
+        <v>99.254</v>
       </c>
       <c r="E55" t="s">
         <v>8</v>
       </c>
       <c r="F55">
         <v>1.0</v>
       </c>
       <c r="G55" s="1">
-        <v>792616.0</v>
+        <v>591553.84</v>
       </c>
       <c r="H55" s="1">
-        <v>-18288.0</v>
+        <v>-2753.52</v>
       </c>
       <c r="I55" s="1">
-        <v>-2.3072963452668</v>
+        <v>-0.46547242428517</v>
       </c>
       <c r="J55">
-        <v>2.67</v>
+        <v>0.52</v>
       </c>
       <c r="K55" t="s">
-        <v>189</v>
+        <v>185</v>
       </c>
       <c r="L55" s="1">
-        <v>774328.0</v>
+        <v>588800.32</v>
       </c>
       <c r="M55" s="1">
-        <v>795654.03</v>
+        <v>591898.7</v>
       </c>
       <c r="N55" s="1">
-        <v>0.37</v>
+        <v>0.28</v>
       </c>
       <c r="O55">
         <v>1</v>
       </c>
       <c r="Z55" t="s">
-        <v>187</v>
+        <v>183</v>
       </c>
     </row>
     <row r="56" spans="1:26">
       <c r="A56" t="s">
-        <v>191</v>
+        <v>187</v>
       </c>
       <c r="B56" s="1">
-        <v>1000000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="C56" s="1">
-        <v>105.555</v>
+        <v>102.516</v>
       </c>
       <c r="D56" s="1">
-        <v>104.92</v>
+        <v>99.961</v>
       </c>
       <c r="E56" t="s">
         <v>8</v>
       </c>
       <c r="F56">
         <v>1.0</v>
       </c>
       <c r="G56" s="1">
-        <v>1049200.0</v>
+        <v>699727.0</v>
       </c>
       <c r="H56" s="1">
-        <v>6350.0</v>
+        <v>17885.0</v>
       </c>
       <c r="I56" s="1">
-        <v>0.60522302706824</v>
+        <v>2.5559968387671</v>
       </c>
       <c r="J56">
-        <v>2.63</v>
+        <v>0.16</v>
       </c>
       <c r="K56" t="s">
-        <v>192</v>
+        <v>188</v>
       </c>
       <c r="L56" s="1">
-        <v>1055550.0</v>
+        <v>717612.0</v>
       </c>
       <c r="M56" s="1">
-        <v>1081810.27</v>
+        <v>718733.92</v>
       </c>
       <c r="N56" s="1">
-        <v>0.5</v>
+        <v>0.34</v>
       </c>
       <c r="O56">
         <v>1</v>
       </c>
       <c r="Z56" t="s">
-        <v>190</v>
+        <v>186</v>
       </c>
     </row>
     <row r="57" spans="1:26">
       <c r="A57" t="s">
-        <v>194</v>
+        <v>190</v>
       </c>
       <c r="B57" s="1">
-        <v>1250000.0</v>
+        <v>1194000.0</v>
       </c>
       <c r="C57" s="1">
-        <v>104.262</v>
+        <v>100.57</v>
       </c>
       <c r="D57" s="1">
-        <v>100.8613224</v>
+        <v>100.42909715</v>
       </c>
       <c r="E57" t="s">
         <v>8</v>
       </c>
       <c r="F57">
         <v>1.0</v>
       </c>
       <c r="G57" s="1">
-        <v>1260766.53</v>
+        <v>1199123.42</v>
       </c>
       <c r="H57" s="1">
-        <v>42508.47</v>
+        <v>1682.38</v>
       </c>
       <c r="I57" s="1">
-        <v>3.3716369358251</v>
+        <v>0.14030082074454</v>
       </c>
       <c r="J57">
-        <v>1.24</v>
+        <v>1.29</v>
       </c>
       <c r="K57" t="s">
-        <v>195</v>
+        <v>191</v>
       </c>
       <c r="L57" s="1">
-        <v>1303275.0</v>
+        <v>1200805.8</v>
       </c>
       <c r="M57" s="1">
-        <v>1318728.77</v>
+        <v>1216246.02</v>
       </c>
       <c r="N57" s="1">
-        <v>0.61</v>
+        <v>0.58</v>
       </c>
       <c r="O57">
         <v>1</v>
       </c>
       <c r="Z57" t="s">
-        <v>193</v>
+        <v>189</v>
       </c>
     </row>
     <row r="58" spans="1:26">
       <c r="A58" t="s">
-        <v>197</v>
+        <v>193</v>
       </c>
       <c r="B58" s="1">
-        <v>596000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="C58" s="1">
-        <v>100.304</v>
+        <v>100.772</v>
       </c>
       <c r="D58" s="1">
-        <v>99.254</v>
+        <v>101.58528571</v>
       </c>
       <c r="E58" t="s">
         <v>8</v>
       </c>
       <c r="F58">
         <v>1.0</v>
       </c>
       <c r="G58" s="1">
-        <v>591553.84</v>
+        <v>1422194.0</v>
       </c>
       <c r="H58" s="1">
-        <v>6258.0</v>
+        <v>-11386.0</v>
       </c>
       <c r="I58" s="1">
-        <v>1.0578918733754</v>
+        <v>-0.80059401178742</v>
       </c>
       <c r="J58">
-        <v>0.2</v>
+        <v>0.13</v>
       </c>
       <c r="K58" t="s">
-        <v>198</v>
+        <v>194</v>
       </c>
       <c r="L58" s="1">
-        <v>597811.84</v>
+        <v>1410808.0</v>
       </c>
       <c r="M58" s="1">
-        <v>599024.25</v>
+        <v>1412649.1</v>
       </c>
       <c r="N58" s="1">
-        <v>0.28</v>
+        <v>0.67</v>
       </c>
       <c r="O58">
         <v>1</v>
       </c>
       <c r="Z58" t="s">
-        <v>196</v>
+        <v>192</v>
       </c>
     </row>
     <row r="59" spans="1:26">
       <c r="A59" t="s">
-        <v>200</v>
+        <v>196</v>
       </c>
       <c r="B59" s="1">
-        <v>700000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="C59" s="1">
-        <v>104.608</v>
+        <v>99.594</v>
       </c>
       <c r="D59" s="1">
-        <v>99.961</v>
+        <v>99.05583333</v>
       </c>
       <c r="E59" t="s">
         <v>8</v>
       </c>
       <c r="F59">
         <v>1.0</v>
       </c>
       <c r="G59" s="1">
-        <v>699727.0</v>
+        <v>891502.5</v>
       </c>
       <c r="H59" s="1">
-        <v>32529.0</v>
+        <v>4843.5</v>
       </c>
       <c r="I59" s="1">
-        <v>4.6488130370845</v>
+        <v>0.54329628912987</v>
       </c>
       <c r="J59">
-        <v>4.66</v>
+        <v>1.03</v>
       </c>
       <c r="K59" t="s">
-        <v>201</v>
+        <v>197</v>
       </c>
       <c r="L59" s="1">
-        <v>732256.0</v>
+        <v>896346.0</v>
       </c>
       <c r="M59" s="1">
-        <v>764885.11</v>
+        <v>905583.33</v>
       </c>
       <c r="N59" s="1">
-        <v>0.36</v>
+        <v>0.43</v>
       </c>
       <c r="O59">
         <v>1</v>
       </c>
       <c r="Z59" t="s">
-        <v>199</v>
+        <v>195</v>
       </c>
     </row>
     <row r="60" spans="1:26">
       <c r="A60" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="B60" s="1">
-        <v>1194000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="C60" s="1">
-        <v>102.399</v>
+        <v>98.095</v>
       </c>
       <c r="D60" s="1">
-        <v>100.42909715</v>
+        <v>99.12791364</v>
       </c>
       <c r="E60" t="s">
         <v>8</v>
       </c>
       <c r="F60">
         <v>1.0</v>
       </c>
       <c r="G60" s="1">
-        <v>1199123.42</v>
+        <v>1090407.05</v>
       </c>
       <c r="H60" s="1">
-        <v>23520.64</v>
+        <v>-11362.05</v>
       </c>
       <c r="I60" s="1">
-        <v>1.9614861662864</v>
+        <v>-1.0420007831021</v>
       </c>
       <c r="J60">
-        <v>0.99</v>
+        <v>0.63</v>
       </c>
       <c r="K60" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
       <c r="L60" s="1">
-        <v>1222644.06</v>
+        <v>1079045.0</v>
       </c>
       <c r="M60" s="1">
-        <v>1234420.5</v>
+        <v>1085920.0</v>
       </c>
       <c r="N60" s="1">
-        <v>0.57</v>
+        <v>0.52</v>
       </c>
       <c r="O60">
         <v>1</v>
       </c>
       <c r="Z60" t="s">
-        <v>202</v>
+        <v>198</v>
       </c>
     </row>
     <row r="61" spans="1:26">
       <c r="A61" t="s">
-        <v>206</v>
+        <v>202</v>
       </c>
       <c r="B61" s="1">
-        <v>517000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="C61" s="1">
-        <v>98.745</v>
+        <v>98.896</v>
       </c>
       <c r="D61" s="1">
-        <v>99.702</v>
+        <v>100.3119</v>
       </c>
       <c r="E61" t="s">
         <v>8</v>
       </c>
       <c r="F61">
         <v>1.0</v>
       </c>
       <c r="G61" s="1">
-        <v>515459.34</v>
+        <v>2006238.0</v>
       </c>
       <c r="H61" s="1">
-        <v>-4947.69</v>
+        <v>-28318.0</v>
       </c>
       <c r="I61" s="1">
-        <v>-0.95986038394415</v>
+        <v>-1.4114975391753</v>
       </c>
       <c r="J61">
-        <v>2.47</v>
+        <v>0.75</v>
       </c>
       <c r="K61" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="L61" s="1">
-        <v>510511.65</v>
+        <v>1977920.0</v>
       </c>
       <c r="M61" s="1">
-        <v>523263.14</v>
+        <v>1992837.81</v>
       </c>
       <c r="N61" s="1">
-        <v>0.24</v>
+        <v>0.95</v>
       </c>
       <c r="O61">
         <v>1</v>
       </c>
       <c r="Z61" t="s">
-        <v>205</v>
+        <v>201</v>
       </c>
     </row>
     <row r="62" spans="1:26">
       <c r="A62" t="s">
-        <v>209</v>
+        <v>205</v>
       </c>
       <c r="B62" s="1">
-        <v>1400000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="C62" s="1">
-        <v>102.326</v>
+        <v>103.14</v>
       </c>
       <c r="D62" s="1">
-        <v>101.58528571</v>
+        <v>99.661</v>
       </c>
       <c r="E62" t="s">
         <v>8</v>
       </c>
       <c r="F62">
         <v>1.0</v>
       </c>
       <c r="G62" s="1">
-        <v>1422194.0</v>
+        <v>398644.0</v>
       </c>
       <c r="H62" s="1">
-        <v>10370.0</v>
+        <v>13916.0</v>
       </c>
       <c r="I62" s="1">
-        <v>0.7291550941714</v>
+        <v>3.4908339270126</v>
       </c>
       <c r="J62">
-        <v>3.82</v>
+        <v>0.67</v>
       </c>
       <c r="K62" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="L62" s="1">
-        <v>1432564.0</v>
+        <v>412560.0</v>
       </c>
       <c r="M62" s="1">
-        <v>1486109.21</v>
+        <v>415246.3</v>
       </c>
       <c r="N62" s="1">
-        <v>0.69</v>
+        <v>0.2</v>
       </c>
       <c r="O62">
         <v>1</v>
       </c>
       <c r="Z62" t="s">
-        <v>208</v>
+        <v>204</v>
       </c>
     </row>
     <row r="63" spans="1:26">
       <c r="A63" t="s">
-        <v>212</v>
+        <v>208</v>
       </c>
       <c r="B63" s="1">
-        <v>900000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="C63" s="1">
-        <v>100.7</v>
+        <v>101.041</v>
       </c>
       <c r="D63" s="1">
-        <v>99.05583333</v>
+        <v>100.0</v>
       </c>
       <c r="E63" t="s">
         <v>8</v>
       </c>
       <c r="F63">
         <v>1.0</v>
       </c>
       <c r="G63" s="1">
-        <v>891502.5</v>
+        <v>700000.0</v>
       </c>
       <c r="H63" s="1">
-        <v>14797.5</v>
+        <v>7287.0</v>
       </c>
       <c r="I63" s="1">
-        <v>1.6598383066789</v>
+        <v>1.041</v>
       </c>
       <c r="J63">
-        <v>0.77</v>
+        <v>0.68</v>
       </c>
       <c r="K63" t="s">
-        <v>213</v>
+        <v>209</v>
       </c>
       <c r="L63" s="1">
-        <v>906300.0</v>
+        <v>707287.0</v>
       </c>
       <c r="M63" s="1">
-        <v>913207.19</v>
+        <v>712019.19</v>
       </c>
       <c r="N63" s="1">
-        <v>0.42</v>
+        <v>0.34</v>
       </c>
       <c r="O63">
         <v>1</v>
       </c>
       <c r="Z63" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
     </row>
     <row r="64" spans="1:26">
       <c r="A64" t="s">
-        <v>215</v>
+        <v>211</v>
       </c>
       <c r="B64" s="1">
-        <v>1100000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="C64" s="1">
-        <v>99.369</v>
+        <v>105.572</v>
       </c>
       <c r="D64" s="1">
-        <v>99.12791364</v>
+        <v>107.34</v>
       </c>
       <c r="E64" t="s">
         <v>8</v>
       </c>
       <c r="F64">
         <v>1.0</v>
       </c>
       <c r="G64" s="1">
-        <v>1090407.05</v>
+        <v>858720.0</v>
       </c>
       <c r="H64" s="1">
-        <v>2651.95</v>
+        <v>-14144.0</v>
       </c>
       <c r="I64" s="1">
-        <v>0.24320734169868</v>
+        <v>-1.6471026644308</v>
       </c>
       <c r="J64">
-        <v>0.39</v>
+        <v>0.69</v>
       </c>
       <c r="K64" t="s">
-        <v>216</v>
+        <v>212</v>
       </c>
       <c r="L64" s="1">
-        <v>1093059.0</v>
+        <v>844576.0</v>
       </c>
       <c r="M64" s="1">
-        <v>1097297.01</v>
+        <v>850092.3</v>
       </c>
       <c r="N64" s="1">
-        <v>0.51</v>
+        <v>0.4</v>
       </c>
       <c r="O64">
         <v>1</v>
       </c>
       <c r="Z64" t="s">
-        <v>214</v>
+        <v>210</v>
       </c>
     </row>
     <row r="65" spans="1:26">
       <c r="A65" t="s">
-        <v>218</v>
+        <v>214</v>
       </c>
       <c r="B65" s="1">
-        <v>2000000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="C65" s="1">
-        <v>100.749</v>
+        <v>102.37</v>
       </c>
       <c r="D65" s="1">
-        <v>100.3119</v>
+        <v>100.0</v>
       </c>
       <c r="E65" t="s">
         <v>8</v>
       </c>
       <c r="F65">
         <v>1.0</v>
       </c>
       <c r="G65" s="1">
-        <v>2006238.0</v>
+        <v>600000.0</v>
       </c>
       <c r="H65" s="1">
-        <v>8742.0</v>
+        <v>14220.0</v>
       </c>
       <c r="I65" s="1">
-        <v>0.43574092405786</v>
+        <v>2.37</v>
       </c>
       <c r="J65">
-        <v>0.43</v>
+        <v>0.98</v>
       </c>
       <c r="K65" t="s">
-        <v>219</v>
+        <v>215</v>
       </c>
       <c r="L65" s="1">
-        <v>2014980.0</v>
+        <v>614220.0</v>
       </c>
       <c r="M65" s="1">
-        <v>2023569.04</v>
+        <v>620071.07</v>
       </c>
       <c r="N65" s="1">
-        <v>0.94</v>
+        <v>0.3</v>
       </c>
       <c r="O65">
         <v>1</v>
       </c>
       <c r="Z65" t="s">
-        <v>217</v>
+        <v>213</v>
       </c>
     </row>
     <row r="66" spans="1:26">
       <c r="A66" t="s">
-        <v>221</v>
+        <v>217</v>
       </c>
       <c r="B66" s="1">
-        <v>400000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="C66" s="1">
-        <v>104.914</v>
+        <v>105.701</v>
       </c>
       <c r="D66" s="1">
-        <v>99.661</v>
+        <v>107.82818182</v>
       </c>
       <c r="E66" t="s">
         <v>8</v>
       </c>
       <c r="F66">
         <v>1.0</v>
       </c>
       <c r="G66" s="1">
-        <v>398644.0</v>
+        <v>1186110.0</v>
       </c>
       <c r="H66" s="1">
-        <v>21012.0</v>
+        <v>-23399.0</v>
       </c>
       <c r="I66" s="1">
-        <v>5.2708682433449</v>
+        <v>-1.9727512625305</v>
       </c>
       <c r="J66">
-        <v>0.32</v>
+        <v>2.68</v>
       </c>
       <c r="K66" t="s">
-        <v>222</v>
+        <v>218</v>
       </c>
       <c r="L66" s="1">
-        <v>419656.0</v>
+        <v>1162711.0</v>
       </c>
       <c r="M66" s="1">
-        <v>420923.12</v>
+        <v>1192139.77</v>
       </c>
       <c r="N66" s="1">
-        <v>0.2</v>
+        <v>0.57</v>
       </c>
       <c r="O66">
         <v>1</v>
       </c>
       <c r="Z66" t="s">
-        <v>220</v>
+        <v>216</v>
       </c>
     </row>
     <row r="67" spans="1:26">
       <c r="A67" t="s">
-        <v>224</v>
+        <v>220</v>
       </c>
       <c r="B67" s="1">
-        <v>700000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="C67" s="1">
-        <v>101.538</v>
+        <v>98.032</v>
       </c>
       <c r="D67" s="1">
-        <v>100.0</v>
+        <v>99.852</v>
       </c>
       <c r="E67" t="s">
         <v>8</v>
       </c>
       <c r="F67">
         <v>1.0</v>
       </c>
       <c r="G67" s="1">
-        <v>700000.0</v>
+        <v>898668.0</v>
       </c>
       <c r="H67" s="1">
-        <v>10766.0</v>
+        <v>-16380.0</v>
       </c>
       <c r="I67" s="1">
-        <v>1.538</v>
+        <v>-1.8226975924368</v>
       </c>
       <c r="J67">
-        <v>0.23</v>
+        <v>0.98</v>
       </c>
       <c r="K67" t="s">
-        <v>225</v>
+        <v>221</v>
       </c>
       <c r="L67" s="1">
-        <v>710766.0</v>
+        <v>882288.0</v>
       </c>
       <c r="M67" s="1">
-        <v>712343.4</v>
+        <v>891066.08</v>
       </c>
       <c r="N67" s="1">
-        <v>0.33</v>
+        <v>0.42</v>
       </c>
       <c r="O67">
         <v>1</v>
       </c>
       <c r="Z67" t="s">
-        <v>223</v>
+        <v>219</v>
       </c>
     </row>
     <row r="68" spans="1:26">
       <c r="A68" t="s">
-        <v>227</v>
+        <v>223</v>
       </c>
       <c r="B68" s="1">
-        <v>800000.0</v>
+        <v>682000.0</v>
       </c>
       <c r="C68" s="1">
-        <v>106.146</v>
+        <v>99.255</v>
       </c>
       <c r="D68" s="1">
-        <v>107.34</v>
+        <v>99.934</v>
       </c>
       <c r="E68" t="s">
         <v>8</v>
       </c>
       <c r="F68">
         <v>1.0</v>
       </c>
       <c r="G68" s="1">
-        <v>858720.0</v>
+        <v>681549.88</v>
       </c>
       <c r="H68" s="1">
-        <v>-9552.0</v>
+        <v>-4630.78</v>
       </c>
       <c r="I68" s="1">
-        <v>-1.1123532699832</v>
+        <v>-0.67944843596774</v>
       </c>
       <c r="J68">
-        <v>0.14</v>
+        <v>0.8</v>
       </c>
       <c r="K68" t="s">
-        <v>228</v>
+        <v>224</v>
       </c>
       <c r="L68" s="1">
-        <v>849168.0</v>
+        <v>676919.1</v>
       </c>
       <c r="M68" s="1">
-        <v>850271.26</v>
+        <v>682384.44</v>
       </c>
       <c r="N68" s="1">
-        <v>0.4</v>
+        <v>0.32</v>
       </c>
       <c r="O68">
         <v>1</v>
       </c>
       <c r="Z68" t="s">
-        <v>226</v>
+        <v>222</v>
       </c>
     </row>
     <row r="69" spans="1:26">
       <c r="A69" t="s">
-        <v>230</v>
+        <v>226</v>
       </c>
       <c r="B69" s="1">
-        <v>600000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="C69" s="1">
-        <v>103.512</v>
+        <v>99.686</v>
       </c>
       <c r="D69" s="1">
-        <v>100.0</v>
+        <v>100.582</v>
       </c>
       <c r="E69" t="s">
         <v>8</v>
       </c>
       <c r="F69">
         <v>1.0</v>
       </c>
       <c r="G69" s="1">
-        <v>600000.0</v>
+        <v>704074.0</v>
       </c>
       <c r="H69" s="1">
-        <v>21072.0</v>
+        <v>-6272.0</v>
       </c>
       <c r="I69" s="1">
-        <v>3.512</v>
+        <v>-0.89081545405739</v>
       </c>
       <c r="J69">
-        <v>0.61</v>
+        <v>1.22</v>
       </c>
       <c r="K69" t="s">
-        <v>231</v>
+        <v>227</v>
       </c>
       <c r="L69" s="1">
-        <v>621072.0</v>
+        <v>697802.0</v>
       </c>
       <c r="M69" s="1">
-        <v>624709.15</v>
+        <v>706367.51</v>
       </c>
       <c r="N69" s="1">
-        <v>0.29</v>
+        <v>0.34</v>
       </c>
       <c r="O69">
         <v>1</v>
       </c>
       <c r="Z69" t="s">
-        <v>229</v>
+        <v>225</v>
       </c>
     </row>
     <row r="70" spans="1:26">
       <c r="A70" t="s">
-        <v>233</v>
+        <v>229</v>
       </c>
       <c r="B70" s="1">
-        <v>1100000.0</v>
+        <v>1900000.0</v>
       </c>
       <c r="C70" s="1">
-        <v>107.161</v>
+        <v>103.826</v>
       </c>
       <c r="D70" s="1">
-        <v>107.82818182</v>
+        <v>106.52073684</v>
       </c>
       <c r="E70" t="s">
         <v>8</v>
       </c>
       <c r="F70">
         <v>1.0</v>
       </c>
       <c r="G70" s="1">
-        <v>1186110.0</v>
+        <v>2023894.0</v>
       </c>
       <c r="H70" s="1">
-        <v>-7339.0</v>
+        <v>-51200.0</v>
       </c>
       <c r="I70" s="1">
-        <v>-0.61874531030006</v>
+        <v>-2.5297767570831</v>
       </c>
       <c r="J70">
-        <v>2.27</v>
+        <v>4.47</v>
       </c>
       <c r="K70" t="s">
-        <v>234</v>
+        <v>230</v>
       </c>
       <c r="L70" s="1">
-        <v>1178771.0</v>
+        <v>1972694.0</v>
       </c>
       <c r="M70" s="1">
-        <v>1203769.63</v>
+        <v>2057543.32</v>
       </c>
       <c r="N70" s="1">
-        <v>0.56</v>
+        <v>0.98</v>
       </c>
       <c r="O70">
         <v>1</v>
       </c>
       <c r="Z70" t="s">
-        <v>232</v>
+        <v>228</v>
       </c>
     </row>
     <row r="71" spans="1:26">
       <c r="A71" t="s">
-        <v>236</v>
+        <v>232</v>
       </c>
       <c r="B71" s="1">
-        <v>900000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="C71" s="1">
-        <v>99.642</v>
+        <v>98.752</v>
       </c>
       <c r="D71" s="1">
-        <v>99.852</v>
+        <v>99.589</v>
       </c>
       <c r="E71" t="s">
         <v>8</v>
       </c>
       <c r="F71">
         <v>1.0</v>
       </c>
       <c r="G71" s="1">
-        <v>898668.0</v>
+        <v>398356.0</v>
       </c>
       <c r="H71" s="1">
-        <v>-1890.0</v>
+        <v>-3348.0</v>
       </c>
       <c r="I71" s="1">
-        <v>-0.21031126066579</v>
+        <v>-0.84045426703752</v>
       </c>
       <c r="J71">
-        <v>0.67</v>
+        <v>1.53</v>
       </c>
       <c r="K71" t="s">
-        <v>237</v>
+        <v>233</v>
       </c>
       <c r="L71" s="1">
-        <v>896778.0</v>
+        <v>395008.0</v>
       </c>
       <c r="M71" s="1">
-        <v>902794.44</v>
+        <v>401110.74</v>
       </c>
       <c r="N71" s="1">
-        <v>0.42</v>
+        <v>0.19</v>
       </c>
       <c r="O71">
         <v>1</v>
       </c>
       <c r="Z71" t="s">
-        <v>235</v>
+        <v>231</v>
       </c>
     </row>
     <row r="72" spans="1:26">
       <c r="A72" t="s">
-        <v>239</v>
+        <v>235</v>
       </c>
       <c r="B72" s="1">
-        <v>682000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="C72" s="1">
-        <v>100.435</v>
+        <v>85.123</v>
       </c>
       <c r="D72" s="1">
-        <v>99.934</v>
+        <v>85.96</v>
       </c>
       <c r="E72" t="s">
         <v>8</v>
       </c>
       <c r="F72">
         <v>1.0</v>
       </c>
       <c r="G72" s="1">
-        <v>681549.88</v>
+        <v>601720.0</v>
       </c>
       <c r="H72" s="1">
-        <v>3416.82</v>
+        <v>-5859.0</v>
       </c>
       <c r="I72" s="1">
-        <v>0.50133087837973</v>
+        <v>-0.97370870172173</v>
       </c>
       <c r="J72">
-        <v>0.55</v>
-[...2 lines deleted...]
-        <v>240</v>
+        <v>0.02</v>
+      </c>
+      <c r="K72">
+        <v>155.82</v>
       </c>
       <c r="L72" s="1">
-        <v>684966.7</v>
+        <v>595861.0</v>
       </c>
       <c r="M72" s="1">
-        <v>688731.71</v>
+        <v>596016.82</v>
       </c>
       <c r="N72" s="1">
-        <v>0.32</v>
+        <v>0.28</v>
       </c>
       <c r="O72">
         <v>1</v>
       </c>
       <c r="Z72" t="s">
-        <v>238</v>
+        <v>234</v>
       </c>
     </row>
     <row r="73" spans="1:26">
       <c r="A73" t="s">
-        <v>242</v>
+        <v>237</v>
       </c>
       <c r="B73" s="1">
-        <v>700000.0</v>
+        <v>2700000.0</v>
       </c>
       <c r="C73" s="1">
-        <v>101.706</v>
+        <v>98.622</v>
       </c>
       <c r="D73" s="1">
-        <v>100.582</v>
+        <v>99.90703704</v>
       </c>
       <c r="E73" t="s">
         <v>8</v>
       </c>
       <c r="F73">
         <v>1.0</v>
       </c>
       <c r="G73" s="1">
-        <v>704074.0</v>
+        <v>2697490.0</v>
       </c>
       <c r="H73" s="1">
-        <v>7868.0</v>
+        <v>-34696.0</v>
       </c>
       <c r="I73" s="1">
-        <v>1.1174961722773</v>
+        <v>-1.2862327571187</v>
       </c>
       <c r="J73">
-        <v>0.93</v>
+        <v>1.59</v>
       </c>
       <c r="K73" t="s">
-        <v>243</v>
+        <v>238</v>
       </c>
       <c r="L73" s="1">
-        <v>711942.0</v>
+        <v>2662794.0</v>
       </c>
       <c r="M73" s="1">
-        <v>718475.01</v>
+        <v>2705846.05</v>
       </c>
       <c r="N73" s="1">
-        <v>0.33</v>
+        <v>1.29</v>
       </c>
       <c r="O73">
         <v>1</v>
       </c>
       <c r="Z73" t="s">
-        <v>241</v>
+        <v>236</v>
       </c>
     </row>
     <row r="74" spans="1:26">
       <c r="A74" t="s">
-        <v>245</v>
+        <v>240</v>
       </c>
       <c r="B74" s="1">
-        <v>1900000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="C74" s="1">
-        <v>104.857</v>
+        <v>98.347</v>
       </c>
       <c r="D74" s="1">
-        <v>106.52073684</v>
+        <v>100.62</v>
       </c>
       <c r="E74" t="s">
         <v>8</v>
       </c>
       <c r="F74">
         <v>1.0</v>
       </c>
       <c r="G74" s="1">
-        <v>2023894.0</v>
+        <v>402480.0</v>
       </c>
       <c r="H74" s="1">
-        <v>-31611.0</v>
+        <v>-9092.0</v>
       </c>
       <c r="I74" s="1">
-        <v>-1.5618900989874</v>
+        <v>-2.2589942357384</v>
       </c>
       <c r="J74">
-        <v>4.08</v>
+        <v>0.59</v>
       </c>
       <c r="K74" t="s">
-        <v>246</v>
+        <v>241</v>
       </c>
       <c r="L74" s="1">
-        <v>1992283.0</v>
+        <v>393388.0</v>
       </c>
       <c r="M74" s="1">
-        <v>2069844.64</v>
+        <v>395751.01</v>
       </c>
       <c r="N74" s="1">
-        <v>0.96</v>
+        <v>0.19</v>
       </c>
       <c r="O74">
         <v>1</v>
       </c>
       <c r="Z74" t="s">
-        <v>244</v>
+        <v>239</v>
       </c>
     </row>
     <row r="75" spans="1:26">
       <c r="A75" t="s">
-        <v>248</v>
+        <v>243</v>
       </c>
       <c r="B75" s="1">
-        <v>400000.0</v>
+        <v>577000.0</v>
       </c>
       <c r="C75" s="1">
-        <v>99.774</v>
+        <v>99.05</v>
       </c>
       <c r="D75" s="1">
-        <v>99.589</v>
+        <v>99.662</v>
       </c>
       <c r="E75" t="s">
         <v>8</v>
       </c>
       <c r="F75">
         <v>1.0</v>
       </c>
       <c r="G75" s="1">
-        <v>398356.0</v>
+        <v>575049.74</v>
       </c>
       <c r="H75" s="1">
-        <v>740.0</v>
+        <v>-3531.24</v>
       </c>
       <c r="I75" s="1">
-        <v>0.18576348793541</v>
+        <v>-0.614075575445</v>
       </c>
       <c r="J75">
-        <v>1.27</v>
+        <v>0.96</v>
       </c>
       <c r="K75" t="s">
-        <v>249</v>
+        <v>244</v>
       </c>
       <c r="L75" s="1">
-        <v>399096.0</v>
+        <v>571518.5</v>
       </c>
       <c r="M75" s="1">
-        <v>404163.12</v>
+        <v>577077.07</v>
       </c>
       <c r="N75" s="1">
-        <v>0.19</v>
+        <v>0.27</v>
       </c>
       <c r="O75">
         <v>1</v>
       </c>
       <c r="Z75" t="s">
-        <v>247</v>
+        <v>242</v>
       </c>
     </row>
     <row r="76" spans="1:26">
       <c r="A76" t="s">
-        <v>251</v>
+        <v>246</v>
       </c>
       <c r="B76" s="1">
         <v>700000.0</v>
       </c>
       <c r="C76" s="1">
-        <v>86.34</v>
+        <v>98.282</v>
       </c>
       <c r="D76" s="1">
-        <v>85.96</v>
+        <v>99.64619429</v>
       </c>
       <c r="E76" t="s">
         <v>8</v>
       </c>
       <c r="F76">
         <v>1.0</v>
       </c>
       <c r="G76" s="1">
-        <v>601720.0</v>
+        <v>697523.36</v>
       </c>
       <c r="H76" s="1">
-        <v>2660.0</v>
+        <v>-9549.36</v>
       </c>
       <c r="I76" s="1">
-        <v>0.44206607724523</v>
+        <v>-1.3690380204614</v>
       </c>
       <c r="J76">
-        <v>0.6</v>
+        <v>0.26</v>
       </c>
       <c r="K76" t="s">
-        <v>252</v>
+        <v>247</v>
       </c>
       <c r="L76" s="1">
-        <v>604380.0</v>
+        <v>687974.0</v>
       </c>
       <c r="M76" s="1">
-        <v>608575.21</v>
+        <v>689781.53</v>
       </c>
       <c r="N76" s="1">
-        <v>0.28</v>
+        <v>0.33</v>
       </c>
       <c r="O76">
         <v>1</v>
       </c>
       <c r="Z76" t="s">
-        <v>250</v>
+        <v>245</v>
       </c>
     </row>
     <row r="77" spans="1:26">
       <c r="A77" t="s">
-        <v>254</v>
+        <v>249</v>
       </c>
       <c r="B77" s="1">
-        <v>700000.0</v>
+        <v>750000.0</v>
       </c>
       <c r="C77" s="1">
-        <v>99.701</v>
+        <v>98.752</v>
       </c>
       <c r="D77" s="1">
-        <v>100.65</v>
+        <v>99.96570933</v>
       </c>
       <c r="E77" t="s">
         <v>8</v>
       </c>
       <c r="F77">
         <v>1.0</v>
       </c>
       <c r="G77" s="1">
-        <v>704550.0</v>
+        <v>749742.82</v>
       </c>
       <c r="H77" s="1">
-        <v>-6643.0</v>
+        <v>-9102.82</v>
       </c>
       <c r="I77" s="1">
-        <v>-0.94287133631396</v>
+        <v>-1.2141256651181</v>
       </c>
       <c r="J77">
-        <v>1.36</v>
+        <v>2.35</v>
       </c>
       <c r="K77" t="s">
-        <v>255</v>
+        <v>250</v>
       </c>
       <c r="L77" s="1">
-        <v>697907.0</v>
+        <v>740640.0</v>
       </c>
       <c r="M77" s="1">
-        <v>707457.68</v>
+        <v>758270.14</v>
       </c>
       <c r="N77" s="1">
-        <v>0.33</v>
+        <v>0.36</v>
       </c>
       <c r="O77">
         <v>1</v>
       </c>
       <c r="Z77" t="s">
-        <v>253</v>
+        <v>248</v>
       </c>
     </row>
     <row r="78" spans="1:26">
       <c r="A78" t="s">
-        <v>257</v>
+        <v>252</v>
       </c>
       <c r="B78" s="1">
-        <v>400000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="C78" s="1">
-        <v>99.536</v>
+        <v>98.486</v>
       </c>
       <c r="D78" s="1">
-        <v>100.62</v>
+        <v>100.0</v>
       </c>
       <c r="E78" t="s">
         <v>8</v>
       </c>
       <c r="F78">
         <v>1.0</v>
       </c>
       <c r="G78" s="1">
-        <v>402480.0</v>
+        <v>600000.0</v>
       </c>
       <c r="H78" s="1">
-        <v>-4336.0</v>
+        <v>-9084.0</v>
       </c>
       <c r="I78" s="1">
-        <v>-1.0773206122043</v>
+        <v>-1.514</v>
       </c>
       <c r="J78">
-        <v>0.35</v>
+        <v>2.9</v>
       </c>
       <c r="K78" t="s">
-        <v>258</v>
+        <v>253</v>
       </c>
       <c r="L78" s="1">
-        <v>398144.0</v>
+        <v>590916.0</v>
       </c>
       <c r="M78" s="1">
-        <v>399548.11</v>
+        <v>608339.28</v>
       </c>
       <c r="N78" s="1">
-        <v>0.19</v>
+        <v>0.29</v>
       </c>
       <c r="O78">
         <v>1</v>
       </c>
       <c r="Z78" t="s">
-        <v>256</v>
+        <v>251</v>
       </c>
     </row>
     <row r="79" spans="1:26">
       <c r="A79" t="s">
-        <v>260</v>
+        <v>255</v>
       </c>
       <c r="B79" s="1">
-        <v>577000.0</v>
+        <v>1530000.0</v>
       </c>
       <c r="C79" s="1">
-        <v>101.572</v>
+        <v>97.404</v>
       </c>
       <c r="D79" s="1">
-        <v>99.662</v>
+        <v>99.68358758</v>
       </c>
       <c r="E79" t="s">
         <v>8</v>
       </c>
       <c r="F79">
         <v>1.0</v>
       </c>
       <c r="G79" s="1">
-        <v>575049.74</v>
+        <v>1525158.89</v>
       </c>
       <c r="H79" s="1">
-        <v>11020.7</v>
+        <v>-34877.69</v>
       </c>
       <c r="I79" s="1">
-        <v>1.9164776946078</v>
+        <v>-2.2868233748419</v>
       </c>
       <c r="J79">
-        <v>0.69</v>
+        <v>1.79</v>
       </c>
       <c r="K79" t="s">
-        <v>261</v>
+        <v>256</v>
       </c>
       <c r="L79" s="1">
-        <v>586070.44</v>
+        <v>1490281.2</v>
       </c>
       <c r="M79" s="1">
-        <v>590024.47</v>
+        <v>1517742.39</v>
       </c>
       <c r="N79" s="1">
-        <v>0.27</v>
+        <v>0.72</v>
       </c>
       <c r="O79">
         <v>1</v>
       </c>
       <c r="Z79" t="s">
-        <v>259</v>
+        <v>254</v>
       </c>
     </row>
     <row r="80" spans="1:26">
       <c r="A80" t="s">
-        <v>263</v>
+        <v>258</v>
       </c>
       <c r="B80" s="1">
-        <v>700000.0</v>
+        <v>1225000.0</v>
       </c>
       <c r="C80" s="1">
-        <v>100.064</v>
+        <v>96.685</v>
       </c>
       <c r="D80" s="1">
-        <v>99.64619429</v>
+        <v>100.0</v>
       </c>
       <c r="E80" t="s">
         <v>8</v>
       </c>
       <c r="F80">
         <v>1.0</v>
       </c>
       <c r="G80" s="1">
-        <v>697523.36</v>
+        <v>1225000.0</v>
       </c>
       <c r="H80" s="1">
-        <v>2924.64</v>
+        <v>-40608.75</v>
       </c>
       <c r="I80" s="1">
-        <v>0.41928918337588</v>
+        <v>-3.315</v>
       </c>
       <c r="J80">
-        <v>3.61</v>
+        <v>3.36</v>
       </c>
       <c r="K80" t="s">
-        <v>264</v>
+        <v>259</v>
       </c>
       <c r="L80" s="1">
-        <v>700448.0</v>
+        <v>1184391.25</v>
       </c>
       <c r="M80" s="1">
-        <v>725683.96</v>
+        <v>1225543.97</v>
       </c>
       <c r="N80" s="1">
-        <v>0.34</v>
+        <v>0.58</v>
       </c>
       <c r="O80">
         <v>1</v>
       </c>
       <c r="Z80" t="s">
-        <v>262</v>
+        <v>257</v>
       </c>
     </row>
     <row r="81" spans="1:26">
       <c r="A81" t="s">
-        <v>266</v>
+        <v>261</v>
       </c>
       <c r="B81" s="1">
-        <v>750000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="C81" s="1">
-        <v>100.08</v>
+        <v>97.957</v>
       </c>
       <c r="D81" s="1">
-        <v>99.96570933</v>
+        <v>100.42</v>
       </c>
       <c r="E81" t="s">
         <v>8</v>
       </c>
       <c r="F81">
         <v>1.0</v>
       </c>
       <c r="G81" s="1">
-        <v>749742.82</v>
+        <v>803360.0</v>
       </c>
       <c r="H81" s="1">
-        <v>857.18</v>
+        <v>-19704.0</v>
       </c>
       <c r="I81" s="1">
-        <v>0.11432987114168</v>
+        <v>-2.4526986656045</v>
       </c>
       <c r="J81">
-        <v>2.1</v>
+        <v>0.79</v>
       </c>
       <c r="K81" t="s">
-        <v>267</v>
+        <v>262</v>
       </c>
       <c r="L81" s="1">
-        <v>750600.0</v>
+        <v>783656.0</v>
       </c>
       <c r="M81" s="1">
-        <v>766360.27</v>
+        <v>790012.16</v>
       </c>
       <c r="N81" s="1">
-        <v>0.36</v>
+        <v>0.38</v>
       </c>
       <c r="O81">
         <v>1</v>
       </c>
       <c r="Z81" t="s">
-        <v>265</v>
+        <v>260</v>
       </c>
     </row>
     <row r="82" spans="1:26">
       <c r="A82" t="s">
-        <v>269</v>
+        <v>264</v>
       </c>
       <c r="B82" s="1">
-        <v>600000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="C82" s="1">
-        <v>99.585</v>
+        <v>97.769</v>
       </c>
       <c r="D82" s="1">
-        <v>100.0</v>
+        <v>99.259</v>
       </c>
       <c r="E82" t="s">
         <v>8</v>
       </c>
       <c r="F82">
         <v>1.0</v>
       </c>
       <c r="G82" s="1">
-        <v>600000.0</v>
+        <v>992590.0</v>
       </c>
       <c r="H82" s="1">
-        <v>-2490.0</v>
+        <v>-14900.0</v>
       </c>
       <c r="I82" s="1">
-        <v>-0.415</v>
+        <v>-1.5011233238296</v>
       </c>
       <c r="J82">
-        <v>2.62</v>
+        <v>1.77</v>
       </c>
       <c r="K82" t="s">
-        <v>270</v>
+        <v>265</v>
       </c>
       <c r="L82" s="1">
-        <v>597510.0</v>
+        <v>977690.0</v>
       </c>
       <c r="M82" s="1">
-        <v>613227.5</v>
+        <v>995429.73</v>
       </c>
       <c r="N82" s="1">
-        <v>0.29</v>
+        <v>0.47</v>
       </c>
       <c r="O82">
         <v>1</v>
       </c>
       <c r="Z82" t="s">
-        <v>268</v>
+        <v>263</v>
       </c>
     </row>
     <row r="83" spans="1:26">
       <c r="A83" t="s">
-        <v>272</v>
+        <v>267</v>
       </c>
       <c r="B83" s="1">
-        <v>2230000.0</v>
+        <v>1549000.0</v>
       </c>
       <c r="C83" s="1">
-        <v>99.393</v>
+        <v>99.411</v>
       </c>
       <c r="D83" s="1">
-        <v>99.68358744</v>
+        <v>99.731</v>
       </c>
       <c r="E83" t="s">
         <v>8</v>
       </c>
       <c r="F83">
         <v>1.0</v>
       </c>
       <c r="G83" s="1">
-        <v>2222944.0</v>
+        <v>1544833.19</v>
       </c>
       <c r="H83" s="1">
-        <v>-6480.1</v>
+        <v>-4956.8</v>
       </c>
       <c r="I83" s="1">
-        <v>-0.29150981761124</v>
+        <v>-0.32086312179764</v>
       </c>
       <c r="J83">
-        <v>1.53</v>
+        <v>0.62</v>
       </c>
       <c r="K83" t="s">
-        <v>273</v>
+        <v>268</v>
       </c>
       <c r="L83" s="1">
-        <v>2216463.9</v>
+        <v>1539876.39</v>
       </c>
       <c r="M83" s="1">
-        <v>2250590.6</v>
+        <v>1549425.02</v>
       </c>
       <c r="N83" s="1">
-        <v>1.05</v>
+        <v>0.74</v>
       </c>
       <c r="O83">
         <v>1</v>
       </c>
       <c r="Z83" t="s">
-        <v>271</v>
+        <v>266</v>
       </c>
     </row>
     <row r="84" spans="1:26">
       <c r="A84" t="s">
-        <v>275</v>
+        <v>270</v>
       </c>
       <c r="B84" s="1">
-        <v>1225000.0</v>
+        <v>1563000.0</v>
       </c>
       <c r="C84" s="1">
-        <v>99.172</v>
+        <v>97.605</v>
       </c>
       <c r="D84" s="1">
-        <v>100.0</v>
+        <v>99.228</v>
       </c>
       <c r="E84" t="s">
         <v>8</v>
       </c>
       <c r="F84">
         <v>1.0</v>
       </c>
       <c r="G84" s="1">
-        <v>1225000.0</v>
+        <v>1550933.64</v>
       </c>
       <c r="H84" s="1">
-        <v>-10143.0</v>
+        <v>-25367.49</v>
       </c>
       <c r="I84" s="1">
-        <v>-0.828</v>
+        <v>-1.6356270407546</v>
       </c>
       <c r="J84">
-        <v>3.07</v>
+        <v>0.59</v>
       </c>
       <c r="K84" t="s">
-        <v>276</v>
+        <v>271</v>
       </c>
       <c r="L84" s="1">
-        <v>1214857.0</v>
+        <v>1525566.15</v>
       </c>
       <c r="M84" s="1">
-        <v>1252507.36</v>
+        <v>1534799.63</v>
       </c>
       <c r="N84" s="1">
-        <v>0.58</v>
+        <v>0.73</v>
       </c>
       <c r="O84">
         <v>1</v>
       </c>
       <c r="Z84" t="s">
-        <v>274</v>
+        <v>269</v>
       </c>
     </row>
     <row r="85" spans="1:26">
       <c r="A85" t="s">
-        <v>278</v>
+        <v>273</v>
       </c>
       <c r="B85" s="1">
-        <v>800000.0</v>
+        <v>1016000.0</v>
       </c>
       <c r="C85" s="1">
-        <v>100.017</v>
+        <v>90.787</v>
       </c>
       <c r="D85" s="1">
-        <v>100.42</v>
+        <v>83.44605217</v>
       </c>
       <c r="E85" t="s">
         <v>8</v>
       </c>
       <c r="F85">
         <v>1.0</v>
       </c>
       <c r="G85" s="1">
-        <v>803360.0</v>
+        <v>847811.89</v>
       </c>
       <c r="H85" s="1">
-        <v>-3224.0</v>
+        <v>74584.03</v>
       </c>
       <c r="I85" s="1">
-        <v>-0.40131447918741</v>
+        <v>8.7972380288274</v>
       </c>
       <c r="J85">
-        <v>0.52</v>
+        <v>1.66</v>
       </c>
       <c r="K85" t="s">
-        <v>279</v>
+        <v>274</v>
       </c>
       <c r="L85" s="1">
-        <v>800136.0</v>
+        <v>922395.92</v>
       </c>
       <c r="M85" s="1">
-        <v>804267.51</v>
+        <v>939253.87</v>
       </c>
       <c r="N85" s="1">
-        <v>0.37</v>
+        <v>0.45</v>
       </c>
       <c r="O85">
         <v>1</v>
       </c>
       <c r="Z85" t="s">
-        <v>277</v>
+        <v>272</v>
       </c>
     </row>
     <row r="86" spans="1:26">
       <c r="A86" t="s">
-        <v>281</v>
+        <v>276</v>
       </c>
       <c r="B86" s="1">
-        <v>1000000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="C86" s="1">
-        <v>98.929</v>
+        <v>99.983</v>
       </c>
       <c r="D86" s="1">
-        <v>99.259</v>
+        <v>100.375</v>
       </c>
       <c r="E86" t="s">
         <v>8</v>
       </c>
       <c r="F86">
         <v>1.0</v>
       </c>
       <c r="G86" s="1">
-        <v>992590.0</v>
+        <v>602250.0</v>
       </c>
       <c r="H86" s="1">
-        <v>-3300.0</v>
+        <v>-2352.0</v>
       </c>
       <c r="I86" s="1">
-        <v>-0.33246355494212</v>
+        <v>-0.39053549190535</v>
       </c>
       <c r="J86">
-        <v>1.44</v>
+        <v>2.27</v>
       </c>
       <c r="K86" t="s">
-        <v>282</v>
+        <v>277</v>
       </c>
       <c r="L86" s="1">
-        <v>989290.0</v>
+        <v>599898.0</v>
       </c>
       <c r="M86" s="1">
-        <v>1003673.56</v>
+        <v>613545.95</v>
       </c>
       <c r="N86" s="1">
-        <v>0.47</v>
+        <v>0.29</v>
       </c>
       <c r="O86">
         <v>1</v>
       </c>
       <c r="Z86" t="s">
-        <v>280</v>
+        <v>275</v>
       </c>
     </row>
     <row r="87" spans="1:26">
       <c r="A87" t="s">
-        <v>284</v>
+        <v>279</v>
       </c>
       <c r="B87" s="1">
-        <v>1549000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="C87" s="1">
-        <v>100.891</v>
+        <v>97.811</v>
       </c>
       <c r="D87" s="1">
-        <v>99.731</v>
+        <v>92.081555</v>
       </c>
       <c r="E87" t="s">
         <v>8</v>
       </c>
       <c r="F87">
         <v>1.0</v>
       </c>
       <c r="G87" s="1">
-        <v>1544833.19</v>
+        <v>736652.44</v>
       </c>
       <c r="H87" s="1">
-        <v>17968.4</v>
+        <v>45835.56</v>
       </c>
       <c r="I87" s="1">
-        <v>1.1631288165164</v>
+        <v>6.2221418828125</v>
       </c>
       <c r="J87">
-        <v>0.33</v>
+        <v>0.59</v>
       </c>
       <c r="K87" t="s">
-        <v>285</v>
+        <v>280</v>
       </c>
       <c r="L87" s="1">
-        <v>1562801.59</v>
+        <v>782488.0</v>
       </c>
       <c r="M87" s="1">
-        <v>1567894.19</v>
+        <v>787205.81</v>
       </c>
       <c r="N87" s="1">
-        <v>0.73</v>
+        <v>0.37</v>
       </c>
       <c r="O87">
         <v>1</v>
       </c>
       <c r="Z87" t="s">
-        <v>283</v>
+        <v>278</v>
       </c>
     </row>
     <row r="88" spans="1:26">
       <c r="A88" t="s">
-        <v>287</v>
+        <v>282</v>
       </c>
       <c r="B88" s="1">
-        <v>1500000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="C88" s="1">
-        <v>100.666</v>
+        <v>101.165</v>
       </c>
       <c r="D88" s="1">
-        <v>99.451</v>
+        <v>99.329</v>
       </c>
       <c r="E88" t="s">
         <v>8</v>
       </c>
       <c r="F88">
         <v>1.0</v>
       </c>
       <c r="G88" s="1">
-        <v>1491765.0</v>
+        <v>595974.0</v>
       </c>
       <c r="H88" s="1">
-        <v>18225.0</v>
+        <v>11016.0</v>
       </c>
       <c r="I88" s="1">
-        <v>1.2217071723763</v>
+        <v>1.8484027826717</v>
       </c>
       <c r="J88">
-        <v>0.71</v>
+        <v>2.16</v>
       </c>
       <c r="K88" t="s">
-        <v>288</v>
+        <v>283</v>
       </c>
       <c r="L88" s="1">
-        <v>1509990.0</v>
+        <v>606990.0</v>
       </c>
       <c r="M88" s="1">
-        <v>1520633.84</v>
+        <v>619920.82</v>
       </c>
       <c r="N88" s="1">
-        <v>0.71</v>
+        <v>0.3</v>
       </c>
       <c r="O88">
         <v>1</v>
       </c>
       <c r="Z88" t="s">
-        <v>286</v>
+        <v>281</v>
       </c>
     </row>
     <row r="89" spans="1:26">
       <c r="A89" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="B89" s="1">
-        <v>1563000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="C89" s="1">
-        <v>98.726</v>
+        <v>99.656</v>
       </c>
       <c r="D89" s="1">
-        <v>99.228</v>
+        <v>100.30333333</v>
       </c>
       <c r="E89" t="s">
         <v>8</v>
       </c>
       <c r="F89">
         <v>1.0</v>
       </c>
       <c r="G89" s="1">
-        <v>1550933.64</v>
+        <v>1504550.0</v>
       </c>
       <c r="H89" s="1">
-        <v>-7846.26</v>
+        <v>-9710.0</v>
       </c>
       <c r="I89" s="1">
-        <v>-0.50590559116378</v>
+        <v>-0.64537569372902</v>
       </c>
       <c r="J89">
-        <v>0.37</v>
+        <v>0.14</v>
       </c>
       <c r="K89" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
       <c r="L89" s="1">
-        <v>1543087.38</v>
+        <v>1494840.0</v>
       </c>
       <c r="M89" s="1">
-        <v>1548873.69</v>
+        <v>1496995.66</v>
       </c>
       <c r="N89" s="1">
-        <v>0.72</v>
+        <v>0.71</v>
       </c>
       <c r="O89">
         <v>1</v>
       </c>
       <c r="Z89" t="s">
-        <v>289</v>
+        <v>284</v>
       </c>
     </row>
     <row r="90" spans="1:26">
       <c r="A90" t="s">
-        <v>293</v>
+        <v>288</v>
       </c>
       <c r="B90" s="1">
-        <v>1016000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="C90" s="1">
-        <v>91.495</v>
+        <v>98.191</v>
       </c>
       <c r="D90" s="1">
-        <v>83.44605217</v>
+        <v>99.63382353</v>
       </c>
       <c r="E90" t="s">
         <v>8</v>
       </c>
       <c r="F90">
         <v>1.0</v>
       </c>
       <c r="G90" s="1">
-        <v>847811.89</v>
+        <v>1693775.0</v>
       </c>
       <c r="H90" s="1">
-        <v>81777.31</v>
+        <v>-24528.0</v>
       </c>
       <c r="I90" s="1">
-        <v>9.6456903901171</v>
+        <v>-1.4481262269192</v>
       </c>
       <c r="J90">
-        <v>1.52</v>
+        <v>1.01</v>
       </c>
       <c r="K90" t="s">
-        <v>294</v>
+        <v>289</v>
       </c>
       <c r="L90" s="1">
-        <v>929589.2</v>
+        <v>1669247.0</v>
       </c>
       <c r="M90" s="1">
-        <v>944985.78</v>
+        <v>1686363.44</v>
       </c>
       <c r="N90" s="1">
-        <v>0.44</v>
+        <v>0.8</v>
       </c>
       <c r="O90">
         <v>1</v>
       </c>
       <c r="Z90" t="s">
-        <v>292</v>
+        <v>287</v>
       </c>
     </row>
     <row r="91" spans="1:26">
       <c r="A91" t="s">
-        <v>296</v>
+        <v>291</v>
       </c>
       <c r="B91" s="1">
-        <v>600000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="C91" s="1">
-        <v>100.071</v>
+        <v>97.39</v>
       </c>
       <c r="D91" s="1">
-        <v>100.375</v>
+        <v>100.33</v>
       </c>
       <c r="E91" t="s">
         <v>8</v>
       </c>
       <c r="F91">
         <v>1.0</v>
       </c>
       <c r="G91" s="1">
-        <v>602250.0</v>
+        <v>1203960.0</v>
       </c>
       <c r="H91" s="1">
-        <v>-1824.0</v>
+        <v>-35280.0</v>
       </c>
       <c r="I91" s="1">
-        <v>-0.30286425902864</v>
+        <v>-2.9303299112927</v>
       </c>
       <c r="J91">
-        <v>2.02</v>
+        <v>1.19</v>
       </c>
       <c r="K91" t="s">
-        <v>297</v>
+        <v>292</v>
       </c>
       <c r="L91" s="1">
-        <v>600426.0</v>
+        <v>1168680.0</v>
       </c>
       <c r="M91" s="1">
-        <v>612520.52</v>
+        <v>1182981.37</v>
       </c>
       <c r="N91" s="1">
-        <v>0.28</v>
+        <v>0.56</v>
       </c>
       <c r="O91">
         <v>1</v>
       </c>
       <c r="Z91" t="s">
-        <v>295</v>
+        <v>290</v>
       </c>
     </row>
     <row r="92" spans="1:26">
       <c r="A92" t="s">
-        <v>299</v>
+        <v>294</v>
       </c>
       <c r="B92" s="1">
         <v>800000.0</v>
       </c>
       <c r="C92" s="1">
-        <v>98.16</v>
+        <v>100.618</v>
       </c>
       <c r="D92" s="1">
-        <v>92.081555</v>
+        <v>99.651</v>
       </c>
       <c r="E92" t="s">
         <v>8</v>
       </c>
       <c r="F92">
         <v>1.0</v>
       </c>
       <c r="G92" s="1">
-        <v>736652.44</v>
+        <v>797208.0</v>
       </c>
       <c r="H92" s="1">
-        <v>48627.56</v>
+        <v>7736.0</v>
       </c>
       <c r="I92" s="1">
-        <v>6.6011537272584</v>
+        <v>0.97038664940643</v>
       </c>
       <c r="J92">
-        <v>0.46</v>
+        <v>1.29</v>
       </c>
       <c r="K92" t="s">
-        <v>300</v>
+        <v>295</v>
       </c>
       <c r="L92" s="1">
-        <v>785280.0</v>
+        <v>804944.0</v>
       </c>
       <c r="M92" s="1">
-        <v>788923.84</v>
+        <v>815283.73</v>
       </c>
       <c r="N92" s="1">
-        <v>0.37</v>
+        <v>0.39</v>
       </c>
       <c r="O92">
         <v>1</v>
       </c>
       <c r="Z92" t="s">
-        <v>298</v>
+        <v>293</v>
       </c>
     </row>
     <row r="93" spans="1:26">
       <c r="A93" t="s">
-        <v>302</v>
+        <v>297</v>
       </c>
       <c r="B93" s="1">
         <v>600000.0</v>
       </c>
       <c r="C93" s="1">
-        <v>102.5</v>
+        <v>99.753</v>
       </c>
       <c r="D93" s="1">
-        <v>99.329</v>
+        <v>99.768</v>
       </c>
       <c r="E93" t="s">
         <v>8</v>
       </c>
       <c r="F93">
         <v>1.0</v>
       </c>
       <c r="G93" s="1">
-        <v>595974.0</v>
+        <v>598608.0</v>
       </c>
       <c r="H93" s="1">
-        <v>19026.0</v>
+        <v>-90.0</v>
       </c>
       <c r="I93" s="1">
-        <v>3.1924211458889</v>
+        <v>-0.015034880923743</v>
       </c>
       <c r="J93">
-        <v>1.86</v>
+        <v>0.68</v>
       </c>
       <c r="K93" t="s">
-        <v>303</v>
+        <v>298</v>
       </c>
       <c r="L93" s="1">
-        <v>615000.0</v>
+        <v>598518.0</v>
       </c>
       <c r="M93" s="1">
-        <v>626147.26</v>
+        <v>602594.71</v>
       </c>
       <c r="N93" s="1">
         <v>0.29</v>
       </c>
       <c r="O93">
         <v>1</v>
       </c>
       <c r="Z93" t="s">
-        <v>301</v>
+        <v>296</v>
       </c>
     </row>
     <row r="94" spans="1:26">
       <c r="A94" t="s">
-        <v>305</v>
+        <v>300</v>
       </c>
       <c r="B94" s="1">
-        <v>1500000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="C94" s="1">
-        <v>100.712</v>
+        <v>98.917</v>
       </c>
       <c r="D94" s="1">
-        <v>100.30333333</v>
+        <v>99.766</v>
       </c>
       <c r="E94" t="s">
         <v>8</v>
       </c>
       <c r="F94">
         <v>1.0</v>
       </c>
       <c r="G94" s="1">
-        <v>1504550.0</v>
+        <v>598596.0</v>
       </c>
       <c r="H94" s="1">
-        <v>6130.0</v>
+        <v>-5094.0</v>
       </c>
       <c r="I94" s="1">
-        <v>0.40743079326044</v>
+        <v>-0.85099131968807</v>
       </c>
       <c r="J94">
-        <v>0.9</v>
+        <v>0.57</v>
       </c>
       <c r="K94" t="s">
-        <v>306</v>
+        <v>301</v>
       </c>
       <c r="L94" s="1">
-        <v>1510680.0</v>
+        <v>593502.0</v>
       </c>
       <c r="M94" s="1">
-        <v>1524152.88</v>
+        <v>596925.29</v>
       </c>
       <c r="N94" s="1">
-        <v>0.71</v>
+        <v>0.28</v>
       </c>
       <c r="O94">
         <v>1</v>
       </c>
       <c r="Z94" t="s">
-        <v>304</v>
+        <v>299</v>
       </c>
     </row>
     <row r="95" spans="1:26">
       <c r="A95" t="s">
-        <v>308</v>
+        <v>303</v>
       </c>
       <c r="B95" s="1">
-        <v>1700000.0</v>
+        <v>593000.0</v>
       </c>
       <c r="C95" s="1">
-        <v>99.431</v>
+        <v>97.353</v>
       </c>
       <c r="D95" s="1">
-        <v>99.63382353</v>
+        <v>99.945</v>
       </c>
       <c r="E95" t="s">
         <v>8</v>
       </c>
       <c r="F95">
         <v>1.0</v>
       </c>
       <c r="G95" s="1">
-        <v>1693775.0</v>
+        <v>592673.85</v>
       </c>
       <c r="H95" s="1">
-        <v>-3448.0</v>
+        <v>-15370.56</v>
       </c>
       <c r="I95" s="1">
-        <v>-0.20356895101179</v>
+        <v>-2.5934263845115</v>
       </c>
       <c r="J95">
-        <v>0.72</v>
+        <v>2.16</v>
       </c>
       <c r="K95" t="s">
-        <v>309</v>
+        <v>304</v>
       </c>
       <c r="L95" s="1">
-        <v>1690327.0</v>
+        <v>577303.29</v>
       </c>
       <c r="M95" s="1">
-        <v>1702553.03</v>
+        <v>590134.02</v>
       </c>
       <c r="N95" s="1">
-        <v>0.79</v>
+        <v>0.28</v>
       </c>
       <c r="O95">
         <v>1</v>
       </c>
       <c r="Z95" t="s">
-        <v>307</v>
+        <v>302</v>
       </c>
     </row>
     <row r="96" spans="1:26">
       <c r="A96" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="B96" s="1">
-        <v>1200000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="C96" s="1">
-        <v>98.957</v>
+        <v>98.059</v>
       </c>
       <c r="D96" s="1">
-        <v>100.33</v>
+        <v>98.71</v>
       </c>
       <c r="E96" t="s">
         <v>8</v>
       </c>
       <c r="F96">
         <v>1.0</v>
       </c>
       <c r="G96" s="1">
-        <v>1203960.0</v>
+        <v>987100.0</v>
       </c>
       <c r="H96" s="1">
-        <v>-16476.0</v>
+        <v>-6510.0</v>
       </c>
       <c r="I96" s="1">
-        <v>-1.3684840027908</v>
+        <v>-0.65950764866781</v>
       </c>
       <c r="J96">
-        <v>0.96</v>
+        <v>1.74</v>
       </c>
       <c r="K96" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
       <c r="L96" s="1">
-        <v>1187484.0</v>
+        <v>980590.0</v>
       </c>
       <c r="M96" s="1">
-        <v>1199023.73</v>
+        <v>998014.66</v>
       </c>
       <c r="N96" s="1">
-        <v>0.56</v>
+        <v>0.47</v>
       </c>
       <c r="O96">
         <v>1</v>
       </c>
       <c r="Z96" t="s">
-        <v>310</v>
+        <v>305</v>
       </c>
     </row>
     <row r="97" spans="1:26">
       <c r="A97" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="B97" s="1">
-        <v>800000.0</v>
+        <v>915000.0</v>
       </c>
       <c r="C97" s="1">
-        <v>101.968</v>
+        <v>98.123</v>
       </c>
       <c r="D97" s="1">
-        <v>99.651</v>
+        <v>99.90538798</v>
       </c>
       <c r="E97" t="s">
         <v>8</v>
       </c>
       <c r="F97">
         <v>1.0</v>
       </c>
       <c r="G97" s="1">
-        <v>797208.0</v>
+        <v>914134.3</v>
       </c>
       <c r="H97" s="1">
-        <v>18536.0</v>
+        <v>-16308.85</v>
       </c>
       <c r="I97" s="1">
-        <v>2.3251146501289</v>
+        <v>-1.7840759284495</v>
       </c>
       <c r="J97">
-        <v>0.94</v>
+        <v>1.78</v>
       </c>
       <c r="K97" t="s">
-        <v>315</v>
+        <v>310</v>
       </c>
       <c r="L97" s="1">
-        <v>815744.0</v>
+        <v>897825.45</v>
       </c>
       <c r="M97" s="1">
-        <v>823245.37</v>
+        <v>914094.9</v>
       </c>
       <c r="N97" s="1">
-        <v>0.38</v>
+        <v>0.44</v>
       </c>
       <c r="O97">
         <v>1</v>
       </c>
       <c r="Z97" t="s">
-        <v>313</v>
+        <v>308</v>
       </c>
     </row>
     <row r="98" spans="1:26">
       <c r="A98" t="s">
-        <v>317</v>
+        <v>312</v>
       </c>
       <c r="B98" s="1">
-        <v>1197000.0</v>
+        <v>677000.0</v>
       </c>
       <c r="C98" s="1">
-        <v>101.193</v>
+        <v>99.527</v>
       </c>
       <c r="D98" s="1">
-        <v>99.768</v>
+        <v>100.0</v>
       </c>
       <c r="E98" t="s">
         <v>8</v>
       </c>
       <c r="F98">
         <v>1.0</v>
       </c>
       <c r="G98" s="1">
-        <v>1194222.96</v>
+        <v>677000.0</v>
       </c>
       <c r="H98" s="1">
-        <v>17057.25</v>
+        <v>-3202.21</v>
       </c>
       <c r="I98" s="1">
-        <v>1.4283136877556</v>
+        <v>-0.473</v>
       </c>
       <c r="J98">
-        <v>0.38</v>
+        <v>1.11</v>
       </c>
       <c r="K98" t="s">
-        <v>318</v>
+        <v>313</v>
       </c>
       <c r="L98" s="1">
-        <v>1211280.21</v>
+        <v>673797.79</v>
       </c>
       <c r="M98" s="1">
-        <v>1215855.05</v>
+        <v>681332.63</v>
       </c>
       <c r="N98" s="1">
-        <v>0.57</v>
+        <v>0.32</v>
       </c>
       <c r="O98">
         <v>1</v>
       </c>
       <c r="Z98" t="s">
-        <v>316</v>
+        <v>311</v>
       </c>
     </row>
     <row r="99" spans="1:26">
       <c r="A99" t="s">
-        <v>320</v>
+        <v>315</v>
       </c>
       <c r="B99" s="1">
-        <v>600000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="C99" s="1">
-        <v>99.586</v>
+        <v>88.819</v>
       </c>
       <c r="D99" s="1">
-        <v>99.766</v>
+        <v>88.81</v>
       </c>
       <c r="E99" t="s">
         <v>8</v>
       </c>
       <c r="F99">
         <v>1.0</v>
       </c>
       <c r="G99" s="1">
-        <v>598596.0</v>
+        <v>444050.0</v>
       </c>
       <c r="H99" s="1">
-        <v>-1080.0</v>
+        <v>45.0</v>
       </c>
       <c r="I99" s="1">
-        <v>-0.18042218791973</v>
+        <v>0.010133993919604</v>
       </c>
       <c r="J99">
-        <v>0.24</v>
+        <v>0.5</v>
       </c>
       <c r="K99" t="s">
-        <v>126</v>
+        <v>316</v>
       </c>
       <c r="L99" s="1">
-        <v>597516.0</v>
+        <v>444095.0</v>
       </c>
       <c r="M99" s="1">
-        <v>598983.12</v>
+        <v>446578.56</v>
       </c>
       <c r="N99" s="1">
-        <v>0.28</v>
+        <v>0.21</v>
       </c>
       <c r="O99">
         <v>1</v>
       </c>
       <c r="Z99" t="s">
-        <v>319</v>
+        <v>314</v>
       </c>
     </row>
     <row r="100" spans="1:26">
       <c r="A100" t="s">
-        <v>322</v>
+        <v>318</v>
       </c>
       <c r="B100" s="1">
-        <v>593000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="C100" s="1">
-        <v>99.453</v>
+        <v>92.005</v>
       </c>
       <c r="D100" s="1">
-        <v>99.945</v>
+        <v>99.271</v>
       </c>
       <c r="E100" t="s">
         <v>8</v>
       </c>
       <c r="F100">
         <v>1.0</v>
       </c>
       <c r="G100" s="1">
-        <v>592673.85</v>
+        <v>397084.0</v>
       </c>
       <c r="H100" s="1">
-        <v>-2917.56</v>
+        <v>-29064.0</v>
       </c>
       <c r="I100" s="1">
-        <v>-0.4922707489119</v>
+        <v>-7.3193581206999</v>
       </c>
       <c r="J100">
-        <v>1.89</v>
+        <v>1.4</v>
       </c>
       <c r="K100" t="s">
-        <v>323</v>
+        <v>319</v>
       </c>
       <c r="L100" s="1">
-        <v>589756.29</v>
+        <v>368020.0</v>
       </c>
       <c r="M100" s="1">
-        <v>600990.31</v>
+        <v>373639.18</v>
       </c>
       <c r="N100" s="1">
-        <v>0.28</v>
+        <v>0.18</v>
       </c>
       <c r="O100">
         <v>1</v>
       </c>
       <c r="Z100" t="s">
-        <v>321</v>
+        <v>317</v>
       </c>
     </row>
     <row r="101" spans="1:26">
       <c r="A101" t="s">
-        <v>325</v>
+        <v>321</v>
       </c>
       <c r="B101" s="1">
-        <v>1000000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="C101" s="1">
-        <v>99.346</v>
+        <v>100.4</v>
       </c>
       <c r="D101" s="1">
-        <v>98.71</v>
+        <v>99.942</v>
       </c>
       <c r="E101" t="s">
         <v>8</v>
       </c>
       <c r="F101">
         <v>1.0</v>
       </c>
       <c r="G101" s="1">
-        <v>987100.0</v>
+        <v>1099362.0</v>
       </c>
       <c r="H101" s="1">
-        <v>6360.0</v>
+        <v>5038.0</v>
       </c>
       <c r="I101" s="1">
-        <v>0.64431161989667</v>
+        <v>0.45826579416061</v>
       </c>
       <c r="J101">
-        <v>1.44</v>
+        <v>1.16</v>
       </c>
       <c r="K101" t="s">
-        <v>326</v>
+        <v>322</v>
       </c>
       <c r="L101" s="1">
-        <v>993460.0</v>
+        <v>1104400.0</v>
       </c>
       <c r="M101" s="1">
-        <v>1007816.16</v>
+        <v>1117181.85</v>
       </c>
       <c r="N101" s="1">
-        <v>0.47</v>
+        <v>0.53</v>
       </c>
       <c r="O101">
         <v>1</v>
       </c>
       <c r="Z101" t="s">
-        <v>324</v>
+        <v>320</v>
       </c>
     </row>
     <row r="102" spans="1:26">
       <c r="A102" t="s">
-        <v>328</v>
+        <v>324</v>
       </c>
       <c r="B102" s="1">
-        <v>915000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="C102" s="1">
-        <v>99.117</v>
+        <v>95.694</v>
       </c>
       <c r="D102" s="1">
-        <v>99.90538798</v>
+        <v>94.62629</v>
       </c>
       <c r="E102" t="s">
         <v>8</v>
       </c>
       <c r="F102">
         <v>1.0</v>
       </c>
       <c r="G102" s="1">
-        <v>914134.3</v>
+        <v>851636.61</v>
       </c>
       <c r="H102" s="1">
-        <v>-7213.75</v>
+        <v>9609.39</v>
       </c>
       <c r="I102" s="1">
-        <v>-0.78913459433696</v>
+        <v>1.1283439306349</v>
       </c>
       <c r="J102">
-        <v>1.57</v>
+        <v>0.54</v>
       </c>
       <c r="K102" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
       <c r="L102" s="1">
-        <v>906920.55</v>
+        <v>861246.0</v>
       </c>
       <c r="M102" s="1">
-        <v>921259.73</v>
+        <v>866100.45</v>
       </c>
       <c r="N102" s="1">
-        <v>0.43</v>
+        <v>0.41</v>
       </c>
       <c r="O102">
         <v>1</v>
       </c>
       <c r="Z102" t="s">
-        <v>327</v>
+        <v>323</v>
       </c>
     </row>
     <row r="103" spans="1:26">
       <c r="A103" t="s">
-        <v>331</v>
+        <v>327</v>
       </c>
       <c r="B103" s="1">
-        <v>677000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="C103" s="1">
-        <v>100.898</v>
+        <v>100.735</v>
       </c>
       <c r="D103" s="1">
-        <v>100.0</v>
+        <v>101.3728</v>
       </c>
       <c r="E103" t="s">
         <v>8</v>
       </c>
       <c r="F103">
         <v>1.0</v>
       </c>
       <c r="G103" s="1">
-        <v>677000.0</v>
+        <v>1520592.0</v>
       </c>
       <c r="H103" s="1">
-        <v>6079.46</v>
+        <v>-9567.0</v>
       </c>
       <c r="I103" s="1">
-        <v>0.898</v>
+        <v>-0.62916285236276</v>
       </c>
       <c r="J103">
-        <v>0.79</v>
+        <v>0.56</v>
       </c>
       <c r="K103" t="s">
-        <v>332</v>
+        <v>328</v>
       </c>
       <c r="L103" s="1">
-        <v>683079.46</v>
+        <v>1511025.0</v>
       </c>
       <c r="M103" s="1">
-        <v>688439.3</v>
+        <v>1519465.07</v>
       </c>
       <c r="N103" s="1">
-        <v>0.32</v>
+        <v>0.72</v>
       </c>
       <c r="O103">
         <v>1</v>
       </c>
       <c r="Z103" t="s">
-        <v>330</v>
+        <v>326</v>
       </c>
     </row>
     <row r="104" spans="1:26">
       <c r="A104" t="s">
-        <v>334</v>
+        <v>330</v>
       </c>
       <c r="B104" s="1">
-        <v>500000.0</v>
+        <v>2900000.0</v>
       </c>
       <c r="C104" s="1">
-        <v>90.186</v>
+        <v>97.308</v>
       </c>
       <c r="D104" s="1">
-        <v>88.81</v>
+        <v>98.42482759</v>
       </c>
       <c r="E104" t="s">
         <v>8</v>
       </c>
       <c r="F104">
         <v>1.0</v>
       </c>
       <c r="G104" s="1">
-        <v>444050.0</v>
+        <v>2854320.0</v>
       </c>
       <c r="H104" s="1">
-        <v>6880.0</v>
+        <v>-32388.0</v>
       </c>
       <c r="I104" s="1">
-        <v>1.549375070375</v>
+        <v>-1.1347010846717</v>
       </c>
       <c r="J104">
-        <v>0.35</v>
+        <v>2.72</v>
       </c>
       <c r="K104" t="s">
-        <v>335</v>
+        <v>331</v>
       </c>
       <c r="L104" s="1">
-        <v>450930.0</v>
+        <v>2821932.0</v>
       </c>
       <c r="M104" s="1">
-        <v>452703.97</v>
+        <v>2900887.48</v>
       </c>
       <c r="N104" s="1">
-        <v>0.21</v>
+        <v>1.38</v>
       </c>
       <c r="O104">
         <v>1</v>
       </c>
       <c r="Z104" t="s">
-        <v>333</v>
+        <v>329</v>
       </c>
     </row>
     <row r="105" spans="1:26">
       <c r="A105" t="s">
-        <v>337</v>
+        <v>333</v>
       </c>
       <c r="B105" s="1">
-        <v>400000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="C105" s="1">
-        <v>93.084</v>
+        <v>96.53</v>
       </c>
       <c r="D105" s="1">
-        <v>99.271</v>
+        <v>97.19933364</v>
       </c>
       <c r="E105" t="s">
         <v>8</v>
       </c>
       <c r="F105">
         <v>1.0</v>
       </c>
       <c r="G105" s="1">
-        <v>397084.0</v>
+        <v>1069192.67</v>
       </c>
       <c r="H105" s="1">
-        <v>-24748.0</v>
+        <v>-7362.67</v>
       </c>
       <c r="I105" s="1">
-        <v>-6.2324344471195</v>
+        <v>-0.68861957312147</v>
       </c>
       <c r="J105">
-        <v>1.27</v>
+        <v>0.8</v>
       </c>
       <c r="K105" t="s">
-        <v>338</v>
+        <v>334</v>
       </c>
       <c r="L105" s="1">
-        <v>372336.0</v>
+        <v>1061830.0</v>
       </c>
       <c r="M105" s="1">
-        <v>377418.19</v>
+        <v>1070663.9</v>
       </c>
       <c r="N105" s="1">
-        <v>0.18</v>
+        <v>0.51</v>
       </c>
       <c r="O105">
         <v>1</v>
       </c>
       <c r="Z105" t="s">
-        <v>336</v>
+        <v>332</v>
       </c>
     </row>
     <row r="106" spans="1:26">
       <c r="A106" t="s">
-        <v>340</v>
+        <v>336</v>
       </c>
       <c r="B106" s="1">
-        <v>1100000.0</v>
+        <v>1068000.0</v>
       </c>
       <c r="C106" s="1">
-        <v>101.79</v>
+        <v>97.905</v>
       </c>
       <c r="D106" s="1">
-        <v>99.942</v>
+        <v>99.14878652</v>
       </c>
       <c r="E106" t="s">
         <v>8</v>
       </c>
       <c r="F106">
         <v>1.0</v>
       </c>
       <c r="G106" s="1">
-        <v>1099362.0</v>
+        <v>1058909.04</v>
       </c>
       <c r="H106" s="1">
-        <v>20328.0</v>
+        <v>-13283.64</v>
       </c>
       <c r="I106" s="1">
-        <v>1.849072462028</v>
+        <v>-1.2544646894317</v>
       </c>
       <c r="J106">
-        <v>0.88</v>
+        <v>2.67</v>
       </c>
       <c r="K106" t="s">
-        <v>341</v>
+        <v>337</v>
       </c>
       <c r="L106" s="1">
-        <v>1119690.0</v>
+        <v>1045625.4</v>
       </c>
       <c r="M106" s="1">
-        <v>1129412.95</v>
+        <v>1074154.17</v>
       </c>
       <c r="N106" s="1">
-        <v>0.53</v>
+        <v>0.51</v>
       </c>
       <c r="O106">
         <v>1</v>
       </c>
       <c r="Z106" t="s">
-        <v>339</v>
+        <v>335</v>
       </c>
     </row>
     <row r="107" spans="1:26">
       <c r="A107" t="s">
-        <v>343</v>
+        <v>339</v>
       </c>
       <c r="B107" s="1">
-        <v>900000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="C107" s="1">
-        <v>95.407</v>
+        <v>98.026</v>
       </c>
       <c r="D107" s="1">
-        <v>94.62629</v>
+        <v>99.736</v>
       </c>
       <c r="E107" t="s">
         <v>8</v>
       </c>
       <c r="F107">
         <v>1.0</v>
       </c>
       <c r="G107" s="1">
-        <v>851636.61</v>
+        <v>598416.0</v>
       </c>
       <c r="H107" s="1">
-        <v>7026.39</v>
+        <v>-10260.0</v>
       </c>
       <c r="I107" s="1">
-        <v>0.82504555552162</v>
+        <v>-1.7145263495628</v>
       </c>
       <c r="J107">
-        <v>0.49</v>
+        <v>2.73</v>
       </c>
       <c r="K107" t="s">
-        <v>344</v>
+        <v>340</v>
       </c>
       <c r="L107" s="1">
-        <v>858663.0</v>
+        <v>588156.0</v>
       </c>
       <c r="M107" s="1">
-        <v>863085.95</v>
+        <v>604528.6</v>
       </c>
       <c r="N107" s="1">
-        <v>0.4</v>
+        <v>0.29</v>
       </c>
       <c r="O107">
         <v>1</v>
       </c>
       <c r="Z107" t="s">
-        <v>342</v>
+        <v>338</v>
       </c>
     </row>
     <row r="108" spans="1:26">
       <c r="A108" t="s">
-        <v>346</v>
+        <v>342</v>
       </c>
       <c r="B108" s="1">
-        <v>1500000.0</v>
+        <v>890000.0</v>
       </c>
       <c r="C108" s="1">
-        <v>101.852</v>
+        <v>98.757</v>
       </c>
       <c r="D108" s="1">
-        <v>101.3728</v>
+        <v>99.394</v>
       </c>
       <c r="E108" t="s">
         <v>8</v>
       </c>
       <c r="F108">
         <v>1.0</v>
       </c>
       <c r="G108" s="1">
-        <v>1520592.0</v>
+        <v>884606.6</v>
       </c>
       <c r="H108" s="1">
-        <v>7188.0</v>
+        <v>-5669.3</v>
       </c>
       <c r="I108" s="1">
-        <v>0.47271062849206</v>
+        <v>-0.64088375555869</v>
       </c>
       <c r="J108">
-        <v>0.27</v>
+        <v>0.92</v>
       </c>
       <c r="K108" t="s">
-        <v>347</v>
+        <v>343</v>
       </c>
       <c r="L108" s="1">
-        <v>1527780.0</v>
+        <v>878937.3</v>
       </c>
       <c r="M108" s="1">
-        <v>1531761.16</v>
+        <v>887166.75</v>
       </c>
       <c r="N108" s="1">
-        <v>0.71</v>
+        <v>0.42</v>
       </c>
       <c r="O108">
         <v>1</v>
       </c>
       <c r="Z108" t="s">
-        <v>345</v>
+        <v>341</v>
       </c>
     </row>
     <row r="109" spans="1:26">
       <c r="A109" t="s">
-        <v>349</v>
+        <v>345</v>
       </c>
       <c r="B109" s="1">
-        <v>2900000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="C109" s="1">
-        <v>98.366</v>
+        <v>95.391</v>
       </c>
       <c r="D109" s="1">
-        <v>98.42482759</v>
+        <v>93.6</v>
       </c>
       <c r="E109" t="s">
         <v>8</v>
       </c>
       <c r="F109">
         <v>1.0</v>
       </c>
       <c r="G109" s="1">
-        <v>2854320.0</v>
+        <v>936000.0</v>
       </c>
       <c r="H109" s="1">
-        <v>-1706.0</v>
+        <v>17910.0</v>
       </c>
       <c r="I109" s="1">
-        <v>-0.059769051823201</v>
+        <v>1.9134615384615</v>
       </c>
       <c r="J109">
-        <v>2.43</v>
+        <v>1.25</v>
       </c>
       <c r="K109" t="s">
-        <v>350</v>
+        <v>346</v>
       </c>
       <c r="L109" s="1">
-        <v>2852614.0</v>
+        <v>953910.0</v>
       </c>
       <c r="M109" s="1">
-        <v>2923227.01</v>
+        <v>966375.75</v>
       </c>
       <c r="N109" s="1">
-        <v>1.36</v>
+        <v>0.46</v>
       </c>
       <c r="O109">
         <v>1</v>
       </c>
       <c r="Z109" t="s">
-        <v>348</v>
+        <v>344</v>
       </c>
     </row>
     <row r="110" spans="1:26">
       <c r="A110" t="s">
-        <v>352</v>
+        <v>348</v>
       </c>
       <c r="B110" s="1">
-        <v>1000000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="C110" s="1">
-        <v>98.901</v>
+        <v>97.909</v>
       </c>
       <c r="D110" s="1">
-        <v>98.642</v>
+        <v>100.0</v>
       </c>
       <c r="E110" t="s">
         <v>8</v>
       </c>
       <c r="F110">
         <v>1.0</v>
       </c>
       <c r="G110" s="1">
-        <v>986420.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="H110" s="1">
-        <v>2590.0</v>
+        <v>-35547.0</v>
       </c>
       <c r="I110" s="1">
-        <v>0.26256564141035</v>
+        <v>-2.091</v>
       </c>
       <c r="J110">
-        <v>0.47</v>
+        <v>3.63</v>
       </c>
       <c r="K110" t="s">
-        <v>353</v>
+        <v>349</v>
       </c>
       <c r="L110" s="1">
-        <v>989010.0</v>
+        <v>1664453.0</v>
       </c>
       <c r="M110" s="1">
-        <v>993684.66</v>
+        <v>1726176.97</v>
       </c>
       <c r="N110" s="1">
-        <v>0.46</v>
+        <v>0.82</v>
       </c>
       <c r="O110">
         <v>1</v>
       </c>
       <c r="Z110" t="s">
-        <v>351</v>
+        <v>347</v>
       </c>
     </row>
     <row r="111" spans="1:26">
       <c r="A111" t="s">
+        <v>351</v>
+      </c>
+      <c r="B111" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="C111" s="1">
+        <v>100.562</v>
+      </c>
+      <c r="D111" s="1">
+        <v>103.012</v>
+      </c>
+      <c r="E111" t="s">
+        <v>8</v>
+      </c>
+      <c r="F111">
+        <v>1.0</v>
+      </c>
+      <c r="G111" s="1">
+        <v>927108.0</v>
+      </c>
+      <c r="H111" s="1">
+        <v>-22050.0</v>
+      </c>
+      <c r="I111" s="1">
+        <v>-2.3783636857842</v>
+      </c>
+      <c r="J111">
+        <v>3.91</v>
+      </c>
+      <c r="K111" t="s">
         <v>352</v>
       </c>
-      <c r="B111" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L111" s="1">
-        <v>792128.0</v>
+        <v>905058.0</v>
       </c>
       <c r="M111" s="1">
-        <v>795867.73</v>
+        <v>940268.96</v>
       </c>
       <c r="N111" s="1">
-        <v>0.37</v>
+        <v>0.45</v>
       </c>
       <c r="O111">
         <v>1</v>
       </c>
       <c r="Z111" t="s">
-        <v>354</v>
+        <v>350</v>
       </c>
     </row>
     <row r="112" spans="1:26">
       <c r="A112" t="s">
-        <v>357</v>
+        <v>354</v>
       </c>
       <c r="B112" s="1">
-        <v>1068000.0</v>
+        <v>1209000.0</v>
       </c>
       <c r="C112" s="1">
-        <v>98.949</v>
+        <v>100.119</v>
       </c>
       <c r="D112" s="1">
-        <v>99.14878652</v>
+        <v>99.849</v>
       </c>
       <c r="E112" t="s">
         <v>8</v>
       </c>
       <c r="F112">
         <v>1.0</v>
       </c>
       <c r="G112" s="1">
-        <v>1058909.04</v>
+        <v>1207174.41</v>
       </c>
       <c r="H112" s="1">
-        <v>-2133.72</v>
+        <v>3264.3</v>
       </c>
       <c r="I112" s="1">
-        <v>-0.20150172672055</v>
+        <v>0.270408316558</v>
       </c>
       <c r="J112">
-        <v>2.42</v>
+        <v>3.32</v>
       </c>
       <c r="K112" t="s">
-        <v>358</v>
+        <v>355</v>
       </c>
       <c r="L112" s="1">
-        <v>1056775.32</v>
+        <v>1210438.71</v>
       </c>
       <c r="M112" s="1">
-        <v>1082641.4</v>
+        <v>1250608.98</v>
       </c>
       <c r="N112" s="1">
-        <v>0.5</v>
+        <v>0.6</v>
       </c>
       <c r="O112">
         <v>1</v>
       </c>
       <c r="Z112" t="s">
-        <v>356</v>
+        <v>353</v>
       </c>
     </row>
     <row r="113" spans="1:26">
       <c r="A113" t="s">
-        <v>360</v>
+        <v>357</v>
       </c>
       <c r="B113" s="1">
-        <v>600000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="C113" s="1">
-        <v>99.676</v>
+        <v>98.602</v>
       </c>
       <c r="D113" s="1">
-        <v>99.736</v>
+        <v>99.58877778</v>
       </c>
       <c r="E113" t="s">
         <v>8</v>
       </c>
       <c r="F113">
         <v>1.0</v>
       </c>
       <c r="G113" s="1">
-        <v>598416.0</v>
+        <v>896299.0</v>
       </c>
       <c r="H113" s="1">
-        <v>-360.0</v>
+        <v>-8881.0</v>
       </c>
       <c r="I113" s="1">
-        <v>-0.060158819282907</v>
+        <v>-0.99085238296595</v>
       </c>
       <c r="J113">
-        <v>2.42</v>
+        <v>1.14</v>
       </c>
       <c r="K113" t="s">
-        <v>361</v>
+        <v>358</v>
       </c>
       <c r="L113" s="1">
-        <v>598056.0</v>
+        <v>887418.0</v>
       </c>
       <c r="M113" s="1">
-        <v>612587.51</v>
+        <v>897687.86</v>
       </c>
       <c r="N113" s="1">
-        <v>0.28</v>
+        <v>0.43</v>
       </c>
       <c r="O113">
         <v>1</v>
       </c>
       <c r="Z113" t="s">
-        <v>359</v>
+        <v>356</v>
       </c>
     </row>
     <row r="114" spans="1:26">
       <c r="A114" t="s">
-        <v>363</v>
+        <v>360</v>
       </c>
       <c r="B114" s="1">
-        <v>890000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="C114" s="1">
-        <v>100.233</v>
+        <v>100.433</v>
       </c>
       <c r="D114" s="1">
-        <v>99.394</v>
+        <v>100.242</v>
       </c>
       <c r="E114" t="s">
         <v>8</v>
       </c>
       <c r="F114">
         <v>1.0</v>
       </c>
       <c r="G114" s="1">
-        <v>884606.6</v>
+        <v>701694.0</v>
       </c>
       <c r="H114" s="1">
-        <v>7467.1</v>
+        <v>1337.0</v>
       </c>
       <c r="I114" s="1">
-        <v>0.84411533895406</v>
+        <v>0.19053889587199</v>
       </c>
       <c r="J114">
-        <v>0.64</v>
+        <v>1.18</v>
       </c>
       <c r="K114" t="s">
-        <v>364</v>
+        <v>361</v>
       </c>
       <c r="L114" s="1">
-        <v>892073.7</v>
+        <v>703031.0</v>
       </c>
       <c r="M114" s="1">
-        <v>897742.88</v>
+        <v>711315.93</v>
       </c>
       <c r="N114" s="1">
-        <v>0.42</v>
+        <v>0.34</v>
       </c>
       <c r="O114">
         <v>1</v>
       </c>
       <c r="Z114" t="s">
-        <v>362</v>
+        <v>359</v>
       </c>
     </row>
     <row r="115" spans="1:26">
       <c r="A115" t="s">
-        <v>366</v>
+        <v>363</v>
       </c>
       <c r="B115" s="1">
-        <v>1000000.0</v>
+        <v>775000.0</v>
       </c>
       <c r="C115" s="1">
-        <v>95.87</v>
+        <v>95.798</v>
       </c>
       <c r="D115" s="1">
-        <v>93.6</v>
+        <v>98.42664516</v>
       </c>
       <c r="E115" t="s">
         <v>8</v>
       </c>
       <c r="F115">
         <v>1.0</v>
       </c>
       <c r="G115" s="1">
-        <v>936000.0</v>
+        <v>762806.5</v>
       </c>
       <c r="H115" s="1">
-        <v>22700.0</v>
+        <v>-20372.0</v>
       </c>
       <c r="I115" s="1">
-        <v>2.4252136752137</v>
+        <v>-2.6706641854782</v>
       </c>
       <c r="J115">
-        <v>1.12</v>
+        <v>1.96</v>
       </c>
       <c r="K115" t="s">
-        <v>367</v>
+        <v>364</v>
       </c>
       <c r="L115" s="1">
-        <v>958700.0</v>
+        <v>742434.5</v>
       </c>
       <c r="M115" s="1">
-        <v>969919.18</v>
+        <v>757629.28</v>
       </c>
       <c r="N115" s="1">
-        <v>0.45</v>
+        <v>0.36</v>
       </c>
       <c r="O115">
         <v>1</v>
       </c>
       <c r="Z115" t="s">
-        <v>365</v>
+        <v>362</v>
       </c>
     </row>
     <row r="116" spans="1:26">
       <c r="A116" t="s">
-        <v>369</v>
+        <v>366</v>
       </c>
       <c r="B116" s="1">
-        <v>1700000.0</v>
+        <v>1658000.0</v>
       </c>
       <c r="C116" s="1">
-        <v>99.483</v>
+        <v>97.65</v>
       </c>
       <c r="D116" s="1">
         <v>100.0</v>
       </c>
       <c r="E116" t="s">
         <v>8</v>
       </c>
       <c r="F116">
         <v>1.0</v>
       </c>
       <c r="G116" s="1">
-        <v>1700000.0</v>
+        <v>1658000.0</v>
       </c>
       <c r="H116" s="1">
-        <v>-8789.0</v>
+        <v>-38963.0</v>
       </c>
       <c r="I116" s="1">
-        <v>-0.517</v>
+        <v>-2.35</v>
       </c>
       <c r="J116">
-        <v>3.33</v>
+        <v>1.37</v>
       </c>
       <c r="K116" t="s">
-        <v>370</v>
+        <v>367</v>
       </c>
       <c r="L116" s="1">
-        <v>1691211.0</v>
+        <v>1619037.0</v>
       </c>
       <c r="M116" s="1">
-        <v>1747881.55</v>
+        <v>1641829.28</v>
       </c>
       <c r="N116" s="1">
-        <v>0.81</v>
+        <v>0.78</v>
       </c>
       <c r="O116">
         <v>1</v>
       </c>
       <c r="Z116" t="s">
-        <v>368</v>
+        <v>365</v>
       </c>
     </row>
     <row r="117" spans="1:26">
       <c r="A117" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
       <c r="B117" s="1">
-        <v>900000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="C117" s="1">
-        <v>101.862</v>
+        <v>102.622</v>
       </c>
       <c r="D117" s="1">
-        <v>103.012</v>
+        <v>102.806722</v>
       </c>
       <c r="E117" t="s">
         <v>8</v>
       </c>
       <c r="F117">
         <v>1.0</v>
       </c>
       <c r="G117" s="1">
-        <v>927108.0</v>
+        <v>1028067.22</v>
       </c>
       <c r="H117" s="1">
-        <v>-10350.0</v>
+        <v>-1847.22</v>
       </c>
       <c r="I117" s="1">
-        <v>-1.1163747912865</v>
+        <v>-0.17967891243532</v>
       </c>
       <c r="J117">
-        <v>3.59</v>
+        <v>1.33</v>
       </c>
       <c r="K117" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="L117" s="1">
-        <v>916758.0</v>
+        <v>1026220.0</v>
       </c>
       <c r="M117" s="1">
-        <v>949034.71</v>
+        <v>1039493.97</v>
       </c>
       <c r="N117" s="1">
-        <v>0.44</v>
+        <v>0.49</v>
       </c>
       <c r="O117">
         <v>1</v>
       </c>
       <c r="Z117" t="s">
-        <v>371</v>
+        <v>368</v>
       </c>
     </row>
     <row r="118" spans="1:26">
       <c r="A118" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
       <c r="B118" s="1">
-        <v>1209000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="C118" s="1">
-        <v>101.586</v>
+        <v>104.151</v>
       </c>
       <c r="D118" s="1">
-        <v>99.849</v>
+        <v>105.93</v>
       </c>
       <c r="E118" t="s">
         <v>8</v>
       </c>
       <c r="F118">
         <v>1.0</v>
       </c>
       <c r="G118" s="1">
-        <v>1207174.41</v>
+        <v>847440.0</v>
       </c>
       <c r="H118" s="1">
-        <v>21000.33</v>
+        <v>-14232.0</v>
       </c>
       <c r="I118" s="1">
-        <v>1.7396268365231</v>
+        <v>-1.6794109317474</v>
       </c>
       <c r="J118">
-        <v>3.03</v>
+        <v>2.28</v>
       </c>
       <c r="K118" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="L118" s="1">
-        <v>1228174.74</v>
+        <v>833208.0</v>
       </c>
       <c r="M118" s="1">
-        <v>1264774.32</v>
+        <v>851427.18</v>
       </c>
       <c r="N118" s="1">
-        <v>0.59</v>
+        <v>0.41</v>
       </c>
       <c r="O118">
         <v>1</v>
       </c>
       <c r="Z118" t="s">
-        <v>374</v>
+        <v>371</v>
       </c>
     </row>
     <row r="119" spans="1:26">
       <c r="A119" t="s">
-        <v>378</v>
+        <v>375</v>
       </c>
       <c r="B119" s="1">
-        <v>900000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="C119" s="1">
-        <v>100.394</v>
+        <v>98.739</v>
       </c>
       <c r="D119" s="1">
-        <v>99.58877778</v>
+        <v>99.076</v>
       </c>
       <c r="E119" t="s">
         <v>8</v>
       </c>
       <c r="F119">
         <v>1.0</v>
       </c>
       <c r="G119" s="1">
-        <v>896299.0</v>
+        <v>1188912.0</v>
       </c>
       <c r="H119" s="1">
-        <v>7247.0</v>
+        <v>-4044.0</v>
       </c>
       <c r="I119" s="1">
-        <v>0.808547147771</v>
+        <v>-0.34014292058622</v>
       </c>
       <c r="J119">
-        <v>0.87</v>
+        <v>0.55</v>
       </c>
       <c r="K119" t="s">
-        <v>379</v>
+        <v>376</v>
       </c>
       <c r="L119" s="1">
-        <v>903546.0</v>
+        <v>1184868.0</v>
       </c>
       <c r="M119" s="1">
-        <v>911399.42</v>
+        <v>1191435.12</v>
       </c>
       <c r="N119" s="1">
-        <v>0.42</v>
+        <v>0.57</v>
       </c>
       <c r="O119">
         <v>1</v>
       </c>
       <c r="Z119" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
     </row>
     <row r="120" spans="1:26">
       <c r="A120" t="s">
-        <v>381</v>
+        <v>378</v>
       </c>
       <c r="B120" s="1">
-        <v>700000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="C120" s="1">
-        <v>101.126</v>
+        <v>99.641</v>
       </c>
       <c r="D120" s="1">
-        <v>100.242</v>
+        <v>99.07293333</v>
       </c>
       <c r="E120" t="s">
         <v>8</v>
       </c>
       <c r="F120">
         <v>1.0</v>
       </c>
       <c r="G120" s="1">
-        <v>701694.0</v>
+        <v>1188875.2</v>
       </c>
       <c r="H120" s="1">
-        <v>6188.0</v>
+        <v>6816.8</v>
       </c>
       <c r="I120" s="1">
-        <v>0.88186588455937</v>
+        <v>0.57338230286913</v>
       </c>
       <c r="J120">
-        <v>0.84</v>
+        <v>3.27</v>
       </c>
       <c r="K120" t="s">
-        <v>382</v>
+        <v>379</v>
       </c>
       <c r="L120" s="1">
-        <v>707882.0</v>
+        <v>1195692.0</v>
       </c>
       <c r="M120" s="1">
-        <v>713750.49</v>
+        <v>1234930.36</v>
       </c>
       <c r="N120" s="1">
-        <v>0.33</v>
+        <v>0.59</v>
       </c>
       <c r="O120">
         <v>1</v>
       </c>
       <c r="Z120" t="s">
-        <v>380</v>
+        <v>377</v>
       </c>
     </row>
     <row r="121" spans="1:26">
       <c r="A121" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="B121" s="1">
-        <v>775000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="C121" s="1">
-        <v>97.465</v>
+        <v>83.876</v>
       </c>
       <c r="D121" s="1">
-        <v>98.42664516</v>
+        <v>85.38325</v>
       </c>
       <c r="E121" t="s">
         <v>8</v>
       </c>
       <c r="F121">
         <v>1.0</v>
       </c>
       <c r="G121" s="1">
-        <v>762806.5</v>
+        <v>683066.0</v>
       </c>
       <c r="H121" s="1">
-        <v>-7452.75</v>
+        <v>-12058.0</v>
       </c>
       <c r="I121" s="1">
-        <v>-0.97701710722182</v>
+        <v>-1.76527597626</v>
       </c>
       <c r="J121">
-        <v>1.72</v>
+        <v>0.54</v>
       </c>
       <c r="K121" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
       <c r="L121" s="1">
-        <v>755353.75</v>
+        <v>671008.0</v>
       </c>
       <c r="M121" s="1">
-        <v>768690.65</v>
+        <v>675342.25</v>
       </c>
       <c r="N121" s="1">
-        <v>0.36</v>
+        <v>0.32</v>
       </c>
       <c r="O121">
         <v>1</v>
       </c>
       <c r="Z121" t="s">
-        <v>383</v>
+        <v>380</v>
       </c>
     </row>
     <row r="122" spans="1:26">
       <c r="A122" t="s">
-        <v>387</v>
+        <v>384</v>
       </c>
       <c r="B122" s="1">
-        <v>1658000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="C122" s="1">
-        <v>98.993</v>
+        <v>98.504</v>
       </c>
       <c r="D122" s="1">
-        <v>100.0</v>
+        <v>99.898</v>
       </c>
       <c r="E122" t="s">
         <v>8</v>
       </c>
       <c r="F122">
         <v>1.0</v>
       </c>
       <c r="G122" s="1">
-        <v>1658000.0</v>
+        <v>2197756.0</v>
       </c>
       <c r="H122" s="1">
-        <v>-16696.06</v>
+        <v>-30668.0</v>
       </c>
       <c r="I122" s="1">
-        <v>-1.007</v>
+        <v>-1.3954233317984</v>
       </c>
       <c r="J122">
-        <v>1.13</v>
+        <v>0.6</v>
       </c>
       <c r="K122" t="s">
-        <v>388</v>
+        <v>385</v>
       </c>
       <c r="L122" s="1">
-        <v>1641303.94</v>
+        <v>2167088.0</v>
       </c>
       <c r="M122" s="1">
-        <v>1660107.57</v>
+        <v>2180348.27</v>
       </c>
       <c r="N122" s="1">
-        <v>0.77</v>
+        <v>1.04</v>
       </c>
       <c r="O122">
         <v>1</v>
       </c>
       <c r="Z122" t="s">
-        <v>386</v>
+        <v>383</v>
       </c>
     </row>
     <row r="123" spans="1:26">
       <c r="A123" t="s">
-        <v>390</v>
+        <v>387</v>
       </c>
       <c r="B123" s="1">
-        <v>1000000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="C123" s="1">
-        <v>103.637</v>
+        <v>80.799</v>
       </c>
       <c r="D123" s="1">
-        <v>102.806722</v>
+        <v>82.0</v>
       </c>
       <c r="E123" t="s">
         <v>8</v>
       </c>
       <c r="F123">
         <v>1.0</v>
       </c>
       <c r="G123" s="1">
-        <v>1028067.22</v>
+        <v>1066000.0</v>
       </c>
       <c r="H123" s="1">
-        <v>8302.78</v>
+        <v>-15613.0</v>
       </c>
       <c r="I123" s="1">
-        <v>0.80761061518915</v>
+        <v>-1.4646341463415</v>
       </c>
       <c r="J123">
-        <v>0.96</v>
+        <v>0.29</v>
       </c>
       <c r="K123" t="s">
-        <v>391</v>
+        <v>388</v>
       </c>
       <c r="L123" s="1">
-        <v>1036370.0</v>
+        <v>1050387.0</v>
       </c>
       <c r="M123" s="1">
-        <v>1046000.14</v>
+        <v>1054126.73</v>
       </c>
       <c r="N123" s="1">
-        <v>0.49</v>
+        <v>0.5</v>
       </c>
       <c r="O123">
         <v>1</v>
       </c>
       <c r="Z123" t="s">
-        <v>389</v>
+        <v>386</v>
       </c>
     </row>
     <row r="124" spans="1:26">
       <c r="A124" t="s">
-        <v>393</v>
+        <v>390</v>
       </c>
       <c r="B124" s="1">
-        <v>800000.0</v>
+        <v>456000.0</v>
       </c>
       <c r="C124" s="1">
-        <v>104.894</v>
+        <v>99.914</v>
       </c>
       <c r="D124" s="1">
-        <v>105.93</v>
+        <v>99.609</v>
       </c>
       <c r="E124" t="s">
         <v>8</v>
       </c>
       <c r="F124">
         <v>1.0</v>
       </c>
       <c r="G124" s="1">
-        <v>847440.0</v>
+        <v>454217.04</v>
       </c>
       <c r="H124" s="1">
-        <v>-8288.0</v>
+        <v>1390.8</v>
       </c>
       <c r="I124" s="1">
-        <v>-0.97800434249032</v>
+        <v>0.30619723117389</v>
       </c>
       <c r="J124">
-        <v>1.8</v>
+        <v>0.88</v>
       </c>
       <c r="K124" t="s">
-        <v>282</v>
+        <v>391</v>
       </c>
       <c r="L124" s="1">
-        <v>839152.0</v>
+        <v>455607.84</v>
       </c>
       <c r="M124" s="1">
-        <v>853535.56</v>
+        <v>459605.65</v>
       </c>
       <c r="N124" s="1">
-        <v>0.4</v>
+        <v>0.22</v>
       </c>
       <c r="O124">
         <v>1</v>
       </c>
       <c r="Z124" t="s">
-        <v>392</v>
+        <v>389</v>
       </c>
     </row>
     <row r="125" spans="1:26">
       <c r="A125" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
       <c r="B125" s="1">
-        <v>1200000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="C125" s="1">
-        <v>100.887</v>
+        <v>100.493</v>
       </c>
       <c r="D125" s="1">
-        <v>99.076</v>
+        <v>102.847</v>
       </c>
       <c r="E125" t="s">
         <v>8</v>
       </c>
       <c r="F125">
         <v>1.0</v>
       </c>
       <c r="G125" s="1">
-        <v>1188912.0</v>
+        <v>719929.0</v>
       </c>
       <c r="H125" s="1">
-        <v>21732.0</v>
+        <v>-16478.0</v>
       </c>
       <c r="I125" s="1">
-        <v>1.8278897008357</v>
+        <v>-2.2888368158527</v>
       </c>
       <c r="J125">
-        <v>0.22</v>
+        <v>0.8</v>
       </c>
       <c r="K125" t="s">
-        <v>396</v>
+        <v>170</v>
       </c>
       <c r="L125" s="1">
-        <v>1210644.0</v>
+        <v>703451.0</v>
       </c>
       <c r="M125" s="1">
-        <v>1213298.79</v>
+        <v>709024.63</v>
       </c>
       <c r="N125" s="1">
-        <v>0.56</v>
+        <v>0.34</v>
       </c>
       <c r="O125">
         <v>1</v>
       </c>
       <c r="Z125" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
     </row>
     <row r="126" spans="1:26">
       <c r="A126" t="s">
-        <v>398</v>
+        <v>395</v>
       </c>
       <c r="B126" s="1">
-        <v>1200000.0</v>
+        <v>1178000.0</v>
       </c>
       <c r="C126" s="1">
-        <v>101.592</v>
+        <v>102.485</v>
       </c>
       <c r="D126" s="1">
-        <v>99.07293333</v>
+        <v>101.91549321</v>
       </c>
       <c r="E126" t="s">
         <v>8</v>
       </c>
       <c r="F126">
         <v>1.0</v>
       </c>
       <c r="G126" s="1">
-        <v>1188875.2</v>
+        <v>1200564.51</v>
       </c>
       <c r="H126" s="1">
-        <v>30228.8</v>
+        <v>6708.79</v>
       </c>
       <c r="I126" s="1">
-        <v>2.542638621783</v>
+        <v>0.5588029584516</v>
       </c>
       <c r="J126">
-        <v>2.97</v>
+        <v>3.5</v>
       </c>
       <c r="K126" t="s">
-        <v>399</v>
+        <v>396</v>
       </c>
       <c r="L126" s="1">
-        <v>1219104.0</v>
+        <v>1207273.3</v>
       </c>
       <c r="M126" s="1">
-        <v>1254775.23</v>
+        <v>1248511.76</v>
       </c>
       <c r="N126" s="1">
-        <v>0.58</v>
+        <v>0.59</v>
       </c>
       <c r="O126">
         <v>1</v>
       </c>
       <c r="Z126" t="s">
-        <v>397</v>
+        <v>394</v>
       </c>
     </row>
     <row r="127" spans="1:26">
       <c r="A127" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
       <c r="B127" s="1">
-        <v>800000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="C127" s="1">
-        <v>85.449</v>
+        <v>97.4</v>
       </c>
       <c r="D127" s="1">
-        <v>85.38325</v>
+        <v>98.94725</v>
       </c>
       <c r="E127" t="s">
         <v>8</v>
       </c>
       <c r="F127">
         <v>1.0</v>
       </c>
       <c r="G127" s="1">
-        <v>683066.0</v>
+        <v>1978945.0</v>
       </c>
       <c r="H127" s="1">
-        <v>526.0</v>
+        <v>-30945.0</v>
       </c>
       <c r="I127" s="1">
-        <v>0.077005735902534</v>
+        <v>-1.5637119778468</v>
       </c>
       <c r="J127">
-        <v>0.47</v>
+        <v>1.18</v>
       </c>
       <c r="K127" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="L127" s="1">
-        <v>683592.0</v>
+        <v>1948000.0</v>
       </c>
       <c r="M127" s="1">
-        <v>687389.26</v>
+        <v>1971506.85</v>
       </c>
       <c r="N127" s="1">
-        <v>0.32</v>
+        <v>0.94</v>
       </c>
       <c r="O127">
         <v>1</v>
       </c>
       <c r="Z127" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
     </row>
     <row r="128" spans="1:26">
       <c r="A128" t="s">
-        <v>404</v>
+        <v>401</v>
       </c>
       <c r="B128" s="1">
-        <v>2200000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="C128" s="1">
-        <v>100.487</v>
+        <v>97.459</v>
       </c>
       <c r="D128" s="1">
-        <v>99.898</v>
+        <v>97.929</v>
       </c>
       <c r="E128" t="s">
         <v>8</v>
       </c>
       <c r="F128">
         <v>1.0</v>
       </c>
       <c r="G128" s="1">
-        <v>2197756.0</v>
+        <v>587574.0</v>
       </c>
       <c r="H128" s="1">
-        <v>12958.0</v>
+        <v>-2820.0</v>
       </c>
       <c r="I128" s="1">
-        <v>0.58960139342129</v>
+        <v>-0.47993954803991</v>
       </c>
       <c r="J128">
-        <v>0.3</v>
+        <v>2.17</v>
       </c>
       <c r="K128" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="L128" s="1">
-        <v>2210714.0</v>
+        <v>584754.0</v>
       </c>
       <c r="M128" s="1">
-        <v>2217223.59</v>
+        <v>597789.62</v>
       </c>
       <c r="N128" s="1">
-        <v>1.03</v>
+        <v>0.28</v>
       </c>
       <c r="O128">
         <v>1</v>
       </c>
       <c r="Z128" t="s">
-        <v>403</v>
+        <v>400</v>
       </c>
     </row>
     <row r="129" spans="1:26">
       <c r="A129" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
       <c r="B129" s="1">
-        <v>1300000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="C129" s="1">
-        <v>82.242</v>
+        <v>97.163</v>
       </c>
       <c r="D129" s="1">
-        <v>82.0</v>
+        <v>99.68483</v>
       </c>
       <c r="E129" t="s">
         <v>8</v>
       </c>
       <c r="F129">
         <v>1.0</v>
       </c>
       <c r="G129" s="1">
-        <v>1066000.0</v>
+        <v>996848.3</v>
       </c>
       <c r="H129" s="1">
-        <v>3146.0</v>
+        <v>-25218.3</v>
       </c>
       <c r="I129" s="1">
-        <v>0.29512195121951</v>
+        <v>-2.5298031806846</v>
       </c>
       <c r="J129">
-        <v>0.22</v>
+        <v>2.51</v>
       </c>
       <c r="K129" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="L129" s="1">
-        <v>1069146.0</v>
+        <v>971630.0</v>
       </c>
       <c r="M129" s="1">
-        <v>1072013.12</v>
+        <v>996698.49</v>
       </c>
       <c r="N129" s="1">
-        <v>0.5</v>
+        <v>0.47</v>
       </c>
       <c r="O129">
         <v>1</v>
       </c>
       <c r="Z129" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
     </row>
     <row r="130" spans="1:26">
       <c r="A130" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="B130" s="1">
-        <v>456000.0</v>
+        <v>916000.0</v>
       </c>
       <c r="C130" s="1">
-        <v>101.117</v>
+        <v>101.135</v>
       </c>
       <c r="D130" s="1">
-        <v>99.609</v>
+        <v>100.0</v>
       </c>
       <c r="E130" t="s">
         <v>8</v>
       </c>
       <c r="F130">
         <v>1.0</v>
       </c>
       <c r="G130" s="1">
-        <v>454217.04</v>
+        <v>916000.0</v>
       </c>
       <c r="H130" s="1">
-        <v>6876.48</v>
+        <v>10396.6</v>
       </c>
       <c r="I130" s="1">
-        <v>1.5139194249516</v>
+        <v>1.135</v>
       </c>
       <c r="J130">
-        <v>0.57</v>
+        <v>1.61</v>
       </c>
       <c r="K130" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
       <c r="L130" s="1">
-        <v>461093.52</v>
+        <v>926396.6</v>
       </c>
       <c r="M130" s="1">
-        <v>463692.1</v>
+        <v>941109.62</v>
       </c>
       <c r="N130" s="1">
-        <v>0.22</v>
+        <v>0.45</v>
       </c>
       <c r="O130">
         <v>1</v>
       </c>
       <c r="Z130" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
     </row>
     <row r="131" spans="1:26">
       <c r="A131" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="B131" s="1">
-        <v>700000.0</v>
+        <v>2400000.0</v>
       </c>
       <c r="C131" s="1">
-        <v>102.206</v>
+        <v>97.922</v>
       </c>
       <c r="D131" s="1">
-        <v>102.847</v>
+        <v>99.779</v>
       </c>
       <c r="E131" t="s">
         <v>8</v>
       </c>
       <c r="F131">
         <v>1.0</v>
       </c>
       <c r="G131" s="1">
-        <v>719929.0</v>
+        <v>2394696.0</v>
       </c>
       <c r="H131" s="1">
-        <v>-4487.0</v>
+        <v>-44568.0</v>
       </c>
       <c r="I131" s="1">
-        <v>-0.62325590440168</v>
+        <v>-1.8611130598623</v>
       </c>
       <c r="J131">
-        <v>0.5</v>
+        <v>1.58</v>
       </c>
       <c r="K131" t="s">
-        <v>183</v>
+        <v>411</v>
       </c>
       <c r="L131" s="1">
-        <v>715442.0</v>
+        <v>2350128.0</v>
       </c>
       <c r="M131" s="1">
-        <v>718934.81</v>
+        <v>2388100.6</v>
       </c>
       <c r="N131" s="1">
-        <v>0.33</v>
+        <v>1.14</v>
       </c>
       <c r="O131">
         <v>1</v>
       </c>
       <c r="Z131" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
     </row>
     <row r="132" spans="1:26">
       <c r="A132" t="s">
-        <v>415</v>
+        <v>413</v>
       </c>
       <c r="B132" s="1">
-        <v>1178000.0</v>
+        <v>1959000.0</v>
       </c>
       <c r="C132" s="1">
-        <v>103.952</v>
+        <v>97.545</v>
       </c>
       <c r="D132" s="1">
-        <v>101.91549321</v>
+        <v>99.59162838</v>
       </c>
       <c r="E132" t="s">
         <v>8</v>
       </c>
       <c r="F132">
         <v>1.0</v>
       </c>
       <c r="G132" s="1">
-        <v>1200564.51</v>
+        <v>1951000.0</v>
       </c>
       <c r="H132" s="1">
-        <v>23990.05</v>
+        <v>-40093.45</v>
       </c>
       <c r="I132" s="1">
-        <v>1.9982308156019</v>
+        <v>-2.0550205023065</v>
       </c>
       <c r="J132">
-        <v>3.18</v>
+        <v>0.64</v>
       </c>
       <c r="K132" t="s">
-        <v>416</v>
+        <v>414</v>
       </c>
       <c r="L132" s="1">
-        <v>1224554.56</v>
+        <v>1910906.55</v>
       </c>
       <c r="M132" s="1">
-        <v>1261969.58</v>
+        <v>1923483.33</v>
       </c>
       <c r="N132" s="1">
-        <v>0.59</v>
+        <v>0.92</v>
       </c>
       <c r="O132">
         <v>1</v>
       </c>
       <c r="Z132" t="s">
-        <v>414</v>
+        <v>412</v>
       </c>
     </row>
     <row r="133" spans="1:26">
       <c r="A133" t="s">
-        <v>418</v>
+        <v>416</v>
       </c>
       <c r="B133" s="1">
-        <v>2000000.0</v>
+        <v>2500000.0</v>
       </c>
       <c r="C133" s="1">
-        <v>98.911</v>
+        <v>99.42</v>
       </c>
       <c r="D133" s="1">
-        <v>98.94725</v>
+        <v>102.33536</v>
       </c>
       <c r="E133" t="s">
         <v>8</v>
       </c>
       <c r="F133">
         <v>1.0</v>
       </c>
       <c r="G133" s="1">
-        <v>1978945.0</v>
+        <v>2558384.0</v>
       </c>
       <c r="H133" s="1">
-        <v>-725.0</v>
+        <v>-72884.0</v>
       </c>
       <c r="I133" s="1">
-        <v>-0.036635682143769</v>
+        <v>-2.8488295736684</v>
       </c>
       <c r="J133">
-        <v>0.95</v>
+        <v>1.4</v>
       </c>
       <c r="K133" t="s">
-        <v>419</v>
+        <v>417</v>
       </c>
       <c r="L133" s="1">
-        <v>1978220.0</v>
+        <v>2485500.0</v>
       </c>
       <c r="M133" s="1">
-        <v>1997124.11</v>
+        <v>2520444.86</v>
       </c>
       <c r="N133" s="1">
-        <v>0.93</v>
+        <v>1.2</v>
       </c>
       <c r="O133">
         <v>1</v>
       </c>
       <c r="Z133" t="s">
-        <v>417</v>
+        <v>415</v>
       </c>
     </row>
     <row r="134" spans="1:26">
       <c r="A134" t="s">
-        <v>421</v>
+        <v>419</v>
       </c>
       <c r="B134" s="1">
         <v>600000.0</v>
       </c>
       <c r="C134" s="1">
-        <v>98.91</v>
+        <v>98.259</v>
       </c>
       <c r="D134" s="1">
-        <v>97.929</v>
+        <v>98.819</v>
       </c>
       <c r="E134" t="s">
         <v>8</v>
       </c>
       <c r="F134">
         <v>1.0</v>
       </c>
       <c r="G134" s="1">
-        <v>587574.0</v>
+        <v>592914.0</v>
       </c>
       <c r="H134" s="1">
-        <v>5886.0</v>
+        <v>-3360.0</v>
       </c>
       <c r="I134" s="1">
-        <v>1.0017461630365</v>
+        <v>-0.56669264007934</v>
       </c>
       <c r="J134">
-        <v>1.92</v>
+        <v>1.72</v>
       </c>
       <c r="K134" t="s">
-        <v>312</v>
+        <v>420</v>
       </c>
       <c r="L134" s="1">
-        <v>593460.0</v>
+        <v>589554.0</v>
       </c>
       <c r="M134" s="1">
-        <v>604999.73</v>
+        <v>599897.64</v>
       </c>
       <c r="N134" s="1">
-        <v>0.28</v>
+        <v>0.29</v>
       </c>
       <c r="O134">
         <v>1</v>
       </c>
       <c r="Z134" t="s">
-        <v>420</v>
+        <v>418</v>
       </c>
     </row>
     <row r="135" spans="1:26">
       <c r="A135" t="s">
+        <v>422</v>
+      </c>
+      <c r="B135" s="1">
+        <v>1229000.0</v>
+      </c>
+      <c r="C135" s="1">
+        <v>89.357</v>
+      </c>
+      <c r="D135" s="1">
+        <v>85.4301904</v>
+      </c>
+      <c r="E135" t="s">
+        <v>8</v>
+      </c>
+      <c r="F135">
+        <v>1.0</v>
+      </c>
+      <c r="G135" s="1">
+        <v>1049937.04</v>
+      </c>
+      <c r="H135" s="1">
+        <v>48260.49</v>
+      </c>
+      <c r="I135" s="1">
+        <v>4.5965127585174</v>
+      </c>
+      <c r="J135">
+        <v>0.55</v>
+      </c>
+      <c r="K135" t="s">
         <v>423</v>
       </c>
-      <c r="B135" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L135" s="1">
-        <v>991710.0</v>
+        <v>1098197.53</v>
       </c>
       <c r="M135" s="1">
-        <v>1013901.78</v>
+        <v>1104905.04</v>
       </c>
       <c r="N135" s="1">
-        <v>0.47</v>
+        <v>0.53</v>
       </c>
       <c r="O135">
         <v>1</v>
       </c>
       <c r="Z135" t="s">
-        <v>422</v>
+        <v>421</v>
       </c>
     </row>
     <row r="136" spans="1:26">
       <c r="A136" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="B136" s="1">
-        <v>916000.0</v>
+        <v>451000.0</v>
       </c>
       <c r="C136" s="1">
-        <v>102.614</v>
+        <v>99.553</v>
       </c>
       <c r="D136" s="1">
         <v>100.0</v>
       </c>
       <c r="E136" t="s">
         <v>8</v>
       </c>
       <c r="F136">
         <v>1.0</v>
       </c>
       <c r="G136" s="1">
-        <v>916000.0</v>
+        <v>451000.0</v>
       </c>
       <c r="H136" s="1">
-        <v>23944.24</v>
+        <v>-2015.97</v>
       </c>
       <c r="I136" s="1">
-        <v>2.614</v>
+        <v>-0.447</v>
       </c>
       <c r="J136">
-        <v>1.24</v>
+        <v>3.26</v>
       </c>
       <c r="K136" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
       <c r="L136" s="1">
-        <v>939944.24</v>
+        <v>448984.03</v>
       </c>
       <c r="M136" s="1">
-        <v>951334.96</v>
+        <v>463699.83</v>
       </c>
       <c r="N136" s="1">
-        <v>0.44</v>
+        <v>0.22</v>
       </c>
       <c r="O136">
         <v>1</v>
       </c>
       <c r="Z136" t="s">
-        <v>425</v>
+        <v>424</v>
       </c>
     </row>
     <row r="137" spans="1:26">
       <c r="A137" t="s">
+        <v>428</v>
+      </c>
+      <c r="B137" s="1">
+        <v>1497000.0</v>
+      </c>
+      <c r="C137" s="1">
+        <v>99.648</v>
+      </c>
+      <c r="D137" s="1">
+        <v>99.999</v>
+      </c>
+      <c r="E137" t="s">
+        <v>8</v>
+      </c>
+      <c r="F137">
+        <v>1.0</v>
+      </c>
+      <c r="G137" s="1">
+        <v>1496985.03</v>
+      </c>
+      <c r="H137" s="1">
+        <v>-5254.47</v>
+      </c>
+      <c r="I137" s="1">
+        <v>-0.3510035100351</v>
+      </c>
+      <c r="J137">
+        <v>0.15</v>
+      </c>
+      <c r="K137" t="s">
         <v>429</v>
       </c>
-      <c r="B137" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L137" s="1">
-        <v>2371392.0</v>
+        <v>1491730.56</v>
       </c>
       <c r="M137" s="1">
-        <v>2402460.49</v>
+        <v>1494006.16</v>
       </c>
       <c r="N137" s="1">
-        <v>1.12</v>
+        <v>0.71</v>
       </c>
       <c r="O137">
         <v>1</v>
       </c>
       <c r="Z137" t="s">
-        <v>428</v>
+        <v>427</v>
       </c>
     </row>
     <row r="138" spans="1:26">
       <c r="A138" t="s">
+        <v>431</v>
+      </c>
+      <c r="B138" s="1">
+        <v>2000000.0</v>
+      </c>
+      <c r="C138" s="1">
+        <v>94.263</v>
+      </c>
+      <c r="D138" s="1">
+        <v>91.6578065</v>
+      </c>
+      <c r="E138" t="s">
+        <v>8</v>
+      </c>
+      <c r="F138">
+        <v>1.0</v>
+      </c>
+      <c r="G138" s="1">
+        <v>1833156.13</v>
+      </c>
+      <c r="H138" s="1">
+        <v>52103.87</v>
+      </c>
+      <c r="I138" s="1">
+        <v>2.8423039994962</v>
+      </c>
+      <c r="J138">
+        <v>0.42</v>
+      </c>
+      <c r="K138" t="s">
         <v>432</v>
       </c>
-      <c r="B138" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L138" s="1">
-        <v>1939860.57</v>
+        <v>1885260.0</v>
       </c>
       <c r="M138" s="1">
-        <v>1947613.38</v>
+        <v>1893753.15</v>
       </c>
       <c r="N138" s="1">
-        <v>0.91</v>
+        <v>0.9</v>
       </c>
       <c r="O138">
         <v>1</v>
       </c>
       <c r="Z138" t="s">
-        <v>431</v>
+        <v>430</v>
       </c>
     </row>
     <row r="139" spans="1:26">
       <c r="A139" t="s">
+        <v>434</v>
+      </c>
+      <c r="B139" s="1">
+        <v>1400000.0</v>
+      </c>
+      <c r="C139" s="1">
+        <v>99.784</v>
+      </c>
+      <c r="D139" s="1">
+        <v>100.467</v>
+      </c>
+      <c r="E139" t="s">
+        <v>8</v>
+      </c>
+      <c r="F139">
+        <v>1.0</v>
+      </c>
+      <c r="G139" s="1">
+        <v>1406538.0</v>
+      </c>
+      <c r="H139" s="1">
+        <v>-9562.0</v>
+      </c>
+      <c r="I139" s="1">
+        <v>-0.67982521624016</v>
+      </c>
+      <c r="J139">
+        <v>3.98</v>
+      </c>
+      <c r="K139" t="s">
         <v>435</v>
       </c>
-      <c r="B139" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L139" s="1">
-        <v>2538075.0</v>
+        <v>1396976.0</v>
       </c>
       <c r="M139" s="1">
-        <v>2565434.93</v>
+        <v>1452669.15</v>
       </c>
       <c r="N139" s="1">
-        <v>1.19</v>
+        <v>0.69</v>
       </c>
       <c r="O139">
         <v>1</v>
       </c>
       <c r="Z139" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
     </row>
     <row r="140" spans="1:26">
       <c r="A140" t="s">
+        <v>437</v>
+      </c>
+      <c r="B140" s="1">
+        <v>1432000.0</v>
+      </c>
+      <c r="C140" s="1">
+        <v>99.295</v>
+      </c>
+      <c r="D140" s="1">
+        <v>100.45530726</v>
+      </c>
+      <c r="E140" t="s">
+        <v>8</v>
+      </c>
+      <c r="F140">
+        <v>1.0</v>
+      </c>
+      <c r="G140" s="1">
+        <v>1438520.0</v>
+      </c>
+      <c r="H140" s="1">
+        <v>-16615.6</v>
+      </c>
+      <c r="I140" s="1">
+        <v>-1.1550482440286</v>
+      </c>
+      <c r="J140">
+        <v>3.12</v>
+      </c>
+      <c r="K140" t="s">
         <v>438</v>
       </c>
-      <c r="B140" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L140" s="1">
-        <v>597792.0</v>
+        <v>1421904.4</v>
       </c>
       <c r="M140" s="1">
-        <v>606578.53</v>
+        <v>1466646.55</v>
       </c>
       <c r="N140" s="1">
-        <v>0.28</v>
+        <v>0.7</v>
       </c>
       <c r="O140">
         <v>1</v>
       </c>
       <c r="Z140" t="s">
-        <v>437</v>
+        <v>436</v>
       </c>
     </row>
     <row r="141" spans="1:26">
       <c r="A141" t="s">
+        <v>440</v>
+      </c>
+      <c r="B141" s="1">
+        <v>1100000.0</v>
+      </c>
+      <c r="C141" s="1">
+        <v>98.951</v>
+      </c>
+      <c r="D141" s="1">
+        <v>99.40027273</v>
+      </c>
+      <c r="E141" t="s">
+        <v>8</v>
+      </c>
+      <c r="F141">
+        <v>1.0</v>
+      </c>
+      <c r="G141" s="1">
+        <v>1093403.0</v>
+      </c>
+      <c r="H141" s="1">
+        <v>-4942.0</v>
+      </c>
+      <c r="I141" s="1">
+        <v>-0.4519833949605</v>
+      </c>
+      <c r="J141">
+        <v>1.56</v>
+      </c>
+      <c r="K141" t="s">
         <v>441</v>
       </c>
-      <c r="B141" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L141" s="1">
-        <v>1111507.6</v>
+        <v>1088461.0</v>
       </c>
       <c r="M141" s="1">
-        <v>1117221.41</v>
+        <v>1105627.6</v>
       </c>
       <c r="N141" s="1">
-        <v>0.52</v>
+        <v>0.53</v>
       </c>
       <c r="O141">
         <v>1</v>
       </c>
       <c r="Z141" t="s">
-        <v>440</v>
+        <v>439</v>
       </c>
     </row>
     <row r="142" spans="1:26">
       <c r="A142" t="s">
-        <v>444</v>
+        <v>443</v>
       </c>
       <c r="B142" s="1">
-        <v>451000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="C142" s="1">
-        <v>101.046</v>
+        <v>97.257</v>
       </c>
       <c r="D142" s="1">
-        <v>100.0</v>
+        <v>99.794</v>
       </c>
       <c r="E142" t="s">
         <v>8</v>
       </c>
       <c r="F142">
         <v>1.0</v>
       </c>
       <c r="G142" s="1">
-        <v>451000.0</v>
+        <v>498970.0</v>
       </c>
       <c r="H142" s="1">
-        <v>4717.46</v>
+        <v>-12685.0</v>
       </c>
       <c r="I142" s="1">
-        <v>1.046</v>
+        <v>-2.542237008237</v>
       </c>
       <c r="J142">
-        <v>2.98</v>
+        <v>1.39</v>
       </c>
       <c r="K142" t="s">
-        <v>445</v>
+        <v>83</v>
       </c>
       <c r="L142" s="1">
-        <v>455717.46</v>
+        <v>486285.0</v>
       </c>
       <c r="M142" s="1">
-        <v>469177.03</v>
+        <v>493237.05</v>
       </c>
       <c r="N142" s="1">
-        <v>0.22</v>
+        <v>0.23</v>
       </c>
       <c r="O142">
         <v>1</v>
       </c>
       <c r="Z142" t="s">
-        <v>443</v>
+        <v>442</v>
       </c>
     </row>
     <row r="143" spans="1:26">
       <c r="A143" t="s">
-        <v>447</v>
+        <v>445</v>
       </c>
       <c r="B143" s="1">
-        <v>2000000.0</v>
+        <v>952000.0</v>
       </c>
       <c r="C143" s="1">
-        <v>94.72</v>
+        <v>105.697</v>
       </c>
       <c r="D143" s="1">
-        <v>91.6578065</v>
+        <v>100.27343697</v>
       </c>
       <c r="E143" t="s">
         <v>8</v>
       </c>
       <c r="F143">
         <v>1.0</v>
       </c>
       <c r="G143" s="1">
-        <v>1833156.13</v>
+        <v>954603.12</v>
       </c>
       <c r="H143" s="1">
-        <v>61243.87</v>
+        <v>51632.32</v>
       </c>
       <c r="I143" s="1">
-        <v>3.3408976462905</v>
+        <v>5.4087734387459</v>
       </c>
       <c r="J143">
-        <v>0.39</v>
+        <v>2.39</v>
       </c>
       <c r="K143" t="s">
-        <v>448</v>
+        <v>446</v>
       </c>
       <c r="L143" s="1">
-        <v>1894400.0</v>
+        <v>1006235.44</v>
       </c>
       <c r="M143" s="1">
-        <v>1902126.03</v>
+        <v>1028994.19</v>
       </c>
       <c r="N143" s="1">
-        <v>0.88</v>
+        <v>0.49</v>
       </c>
       <c r="O143">
         <v>1</v>
       </c>
       <c r="Z143" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
     </row>
     <row r="144" spans="1:26">
       <c r="A144" t="s">
-        <v>450</v>
+        <v>448</v>
       </c>
       <c r="B144" s="1">
-        <v>1400000.0</v>
+        <v>1125000.0</v>
       </c>
       <c r="C144" s="1">
-        <v>100.999</v>
+        <v>99.384</v>
       </c>
       <c r="D144" s="1">
-        <v>100.467</v>
+        <v>99.888</v>
       </c>
       <c r="E144" t="s">
         <v>8</v>
       </c>
       <c r="F144">
         <v>1.0</v>
       </c>
       <c r="G144" s="1">
-        <v>1406538.0</v>
+        <v>1123740.0</v>
       </c>
       <c r="H144" s="1">
-        <v>7448.0</v>
+        <v>-5670.0</v>
       </c>
       <c r="I144" s="1">
-        <v>0.52952710840375</v>
+        <v>-0.50456511292648</v>
       </c>
       <c r="J144">
-        <v>3.67</v>
+        <v>0.45</v>
       </c>
       <c r="K144" t="s">
-        <v>451</v>
+        <v>449</v>
       </c>
       <c r="L144" s="1">
-        <v>1413986.0</v>
+        <v>1118070.0</v>
       </c>
       <c r="M144" s="1">
-        <v>1465383.26</v>
+        <v>1123086.27</v>
       </c>
       <c r="N144" s="1">
-        <v>0.68</v>
+        <v>0.53</v>
       </c>
       <c r="O144">
         <v>1</v>
       </c>
       <c r="Z144" t="s">
-        <v>449</v>
+        <v>447</v>
       </c>
     </row>
     <row r="145" spans="1:26">
       <c r="A145" t="s">
-        <v>453</v>
+        <v>451</v>
       </c>
       <c r="B145" s="1">
-        <v>1432000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="C145" s="1">
-        <v>100.906</v>
+        <v>97.468</v>
       </c>
       <c r="D145" s="1">
-        <v>100.45530726</v>
+        <v>99.24563667</v>
       </c>
       <c r="E145" t="s">
         <v>8</v>
       </c>
       <c r="F145">
         <v>1.0</v>
       </c>
       <c r="G145" s="1">
-        <v>1438520.0</v>
+        <v>1190947.64</v>
       </c>
       <c r="H145" s="1">
-        <v>6453.92</v>
+        <v>-21331.64</v>
       </c>
       <c r="I145" s="1">
-        <v>0.44865000139032</v>
+        <v>-1.791148433696</v>
       </c>
       <c r="J145">
-        <v>2.85</v>
+        <v>2.23</v>
       </c>
       <c r="K145" t="s">
-        <v>454</v>
+        <v>452</v>
       </c>
       <c r="L145" s="1">
-        <v>1444973.92</v>
+        <v>1169616.0</v>
       </c>
       <c r="M145" s="1">
-        <v>1485788.86</v>
+        <v>1196435.18</v>
       </c>
       <c r="N145" s="1">
-        <v>0.69</v>
+        <v>0.57</v>
       </c>
       <c r="O145">
         <v>1</v>
       </c>
       <c r="Z145" t="s">
-        <v>452</v>
+        <v>450</v>
       </c>
     </row>
     <row r="146" spans="1:26">
       <c r="A146" t="s">
-        <v>456</v>
+        <v>454</v>
       </c>
       <c r="B146" s="1">
-        <v>1100000.0</v>
+        <v>547000.0</v>
       </c>
       <c r="C146" s="1">
-        <v>99.963</v>
+        <v>98.152</v>
       </c>
       <c r="D146" s="1">
-        <v>99.40027273</v>
+        <v>100.0</v>
       </c>
       <c r="E146" t="s">
         <v>8</v>
       </c>
       <c r="F146">
         <v>1.0</v>
       </c>
       <c r="G146" s="1">
-        <v>1093403.0</v>
+        <v>547000.0</v>
       </c>
       <c r="H146" s="1">
-        <v>6190.0</v>
+        <v>-10108.56</v>
       </c>
       <c r="I146" s="1">
-        <v>0.56612246353815</v>
+        <v>-1.848</v>
       </c>
       <c r="J146">
-        <v>1.28</v>
-[...2 lines deleted...]
-        <v>457</v>
+        <v>0.12</v>
+      </c>
+      <c r="K146">
+        <v>661.44</v>
       </c>
       <c r="L146" s="1">
-        <v>1099593.0</v>
+        <v>536891.44</v>
       </c>
       <c r="M146" s="1">
-        <v>1113618.0</v>
+        <v>537552.88</v>
       </c>
       <c r="N146" s="1">
-        <v>0.52</v>
+        <v>0.26</v>
       </c>
       <c r="O146">
         <v>1</v>
       </c>
       <c r="Z146" t="s">
-        <v>455</v>
+        <v>453</v>
       </c>
     </row>
     <row r="147" spans="1:26">
       <c r="A147" t="s">
-        <v>459</v>
+        <v>456</v>
       </c>
       <c r="B147" s="1">
-        <v>500000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="C147" s="1">
-        <v>99.127</v>
+        <v>98.681</v>
       </c>
       <c r="D147" s="1">
-        <v>99.794</v>
+        <v>101.2</v>
       </c>
       <c r="E147" t="s">
         <v>8</v>
       </c>
       <c r="F147">
         <v>1.0</v>
       </c>
       <c r="G147" s="1">
-        <v>498970.0</v>
+        <v>910800.0</v>
       </c>
       <c r="H147" s="1">
-        <v>-3335.0</v>
+        <v>-22671.0</v>
       </c>
       <c r="I147" s="1">
-        <v>-0.66837685632403</v>
+        <v>-2.4891304347826</v>
       </c>
       <c r="J147">
-        <v>1.12</v>
+        <v>1.46</v>
       </c>
       <c r="K147" t="s">
-        <v>460</v>
+        <v>457</v>
       </c>
       <c r="L147" s="1">
-        <v>495635.0</v>
+        <v>888129.0</v>
       </c>
       <c r="M147" s="1">
-        <v>501244.59</v>
+        <v>901266.53</v>
       </c>
       <c r="N147" s="1">
-        <v>0.23</v>
+        <v>0.43</v>
       </c>
       <c r="O147">
         <v>1</v>
       </c>
       <c r="Z147" t="s">
-        <v>458</v>
+        <v>455</v>
       </c>
     </row>
     <row r="148" spans="1:26">
       <c r="A148" t="s">
-        <v>462</v>
+        <v>459</v>
       </c>
       <c r="B148" s="1">
-        <v>952000.0</v>
+        <v>2152000.0</v>
       </c>
       <c r="C148" s="1">
-        <v>105.848</v>
+        <v>97.761</v>
       </c>
       <c r="D148" s="1">
-        <v>100.27343697</v>
+        <v>99.728</v>
       </c>
       <c r="E148" t="s">
         <v>8</v>
       </c>
       <c r="F148">
         <v>1.0</v>
       </c>
       <c r="G148" s="1">
-        <v>954603.12</v>
+        <v>2146146.56</v>
       </c>
       <c r="H148" s="1">
-        <v>53069.84</v>
+        <v>-42329.84</v>
       </c>
       <c r="I148" s="1">
-        <v>5.5593616748288</v>
+        <v>-1.972364832344</v>
       </c>
       <c r="J148">
-        <v>1.91</v>
+        <v>1.59</v>
       </c>
       <c r="K148" t="s">
-        <v>463</v>
+        <v>460</v>
       </c>
       <c r="L148" s="1">
-        <v>1007672.96</v>
+        <v>2103816.72</v>
       </c>
       <c r="M148" s="1">
-        <v>1025813.99</v>
+        <v>2138116.06</v>
       </c>
       <c r="N148" s="1">
-        <v>0.48</v>
+        <v>1.02</v>
       </c>
       <c r="O148">
         <v>1</v>
       </c>
       <c r="Z148" t="s">
-        <v>461</v>
+        <v>458</v>
       </c>
     </row>
     <row r="149" spans="1:26">
       <c r="A149" t="s">
-        <v>465</v>
+        <v>462</v>
       </c>
       <c r="B149" s="1">
-        <v>1125000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="C149" s="1">
-        <v>100.876</v>
+        <v>100.105</v>
       </c>
       <c r="D149" s="1">
-        <v>99.888</v>
+        <v>102.5055</v>
       </c>
       <c r="E149" t="s">
         <v>8</v>
       </c>
       <c r="F149">
         <v>1.0</v>
       </c>
       <c r="G149" s="1">
-        <v>1123740.0</v>
+        <v>512527.5</v>
       </c>
       <c r="H149" s="1">
-        <v>11115.0</v>
+        <v>-12002.5</v>
       </c>
       <c r="I149" s="1">
-        <v>0.98910780073683</v>
+        <v>-2.3418255605797</v>
       </c>
       <c r="J149">
-        <v>0.15</v>
+        <v>2.52</v>
       </c>
       <c r="K149" t="s">
-        <v>466</v>
+        <v>463</v>
       </c>
       <c r="L149" s="1">
-        <v>1134855.0</v>
+        <v>500525.0</v>
       </c>
       <c r="M149" s="1">
-        <v>1136527.09</v>
+        <v>513138.01</v>
       </c>
       <c r="N149" s="1">
-        <v>0.53</v>
+        <v>0.24</v>
       </c>
       <c r="O149">
         <v>1</v>
       </c>
       <c r="Z149" t="s">
-        <v>464</v>
+        <v>461</v>
       </c>
     </row>
     <row r="150" spans="1:26">
       <c r="A150" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="B150" s="1">
-        <v>1200000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="C150" s="1">
-        <v>98.725</v>
+        <v>101.097</v>
       </c>
       <c r="D150" s="1">
-        <v>99.24563667</v>
+        <v>103.479</v>
       </c>
       <c r="E150" t="s">
         <v>8</v>
       </c>
       <c r="F150">
         <v>1.0</v>
       </c>
       <c r="G150" s="1">
-        <v>1190947.64</v>
+        <v>413916.0</v>
       </c>
       <c r="H150" s="1">
-        <v>-6247.64</v>
+        <v>-9528.0</v>
       </c>
       <c r="I150" s="1">
-        <v>-0.52459401153858</v>
+        <v>-2.3019163308497</v>
       </c>
       <c r="J150">
-        <v>1.99</v>
+        <v>1.66</v>
       </c>
       <c r="K150" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
       <c r="L150" s="1">
-        <v>1184700.0</v>
+        <v>404388.0</v>
       </c>
       <c r="M150" s="1">
-        <v>1208527.4</v>
+        <v>411045.53</v>
       </c>
       <c r="N150" s="1">
-        <v>0.56</v>
+        <v>0.2</v>
       </c>
       <c r="O150">
         <v>1</v>
       </c>
       <c r="Z150" t="s">
-        <v>467</v>
+        <v>464</v>
       </c>
     </row>
     <row r="151" spans="1:26">
       <c r="A151" t="s">
-        <v>471</v>
+        <v>465</v>
       </c>
       <c r="B151" s="1">
-        <v>547000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="C151" s="1">
-        <v>99.988</v>
+        <v>103.912</v>
       </c>
       <c r="D151" s="1">
-        <v>100.0</v>
+        <v>103.12185667</v>
       </c>
       <c r="E151" t="s">
         <v>8</v>
       </c>
       <c r="F151">
         <v>1.0</v>
       </c>
       <c r="G151" s="1">
-        <v>547000.0</v>
+        <v>1546827.85</v>
       </c>
       <c r="H151" s="1">
-        <v>-65.64</v>
+        <v>11852.15</v>
       </c>
       <c r="I151" s="1">
-        <v>-0.012</v>
+        <v>0.76622295105431</v>
       </c>
       <c r="J151">
-        <v>3.52</v>
+        <v>1.49</v>
       </c>
       <c r="K151" t="s">
-        <v>472</v>
+        <v>468</v>
       </c>
       <c r="L151" s="1">
-        <v>546934.36</v>
+        <v>1558680.0</v>
       </c>
       <c r="M151" s="1">
-        <v>566171.11</v>
+        <v>1580989.93</v>
       </c>
       <c r="N151" s="1">
-        <v>0.26</v>
+        <v>0.75</v>
       </c>
       <c r="O151">
         <v>1</v>
       </c>
       <c r="Z151" t="s">
-        <v>470</v>
+        <v>467</v>
       </c>
     </row>
     <row r="152" spans="1:26">
       <c r="A152" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="B152" s="1">
-        <v>900000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="C152" s="1">
-        <v>100.267</v>
+        <v>96.527</v>
       </c>
       <c r="D152" s="1">
-        <v>101.2</v>
+        <v>97.26</v>
       </c>
       <c r="E152" t="s">
         <v>8</v>
       </c>
       <c r="F152">
         <v>1.0</v>
       </c>
       <c r="G152" s="1">
-        <v>910800.0</v>
+        <v>583560.0</v>
       </c>
       <c r="H152" s="1">
-        <v>-8397.0</v>
+        <v>-4398.0</v>
       </c>
       <c r="I152" s="1">
-        <v>-0.92193675889328</v>
+        <v>-0.75365001028172</v>
       </c>
       <c r="J152">
-        <v>1.18</v>
+        <v>1.2</v>
       </c>
       <c r="K152" t="s">
-        <v>475</v>
+        <v>471</v>
       </c>
       <c r="L152" s="1">
-        <v>902403.0</v>
+        <v>579162.0</v>
       </c>
       <c r="M152" s="1">
-        <v>912986.01</v>
+        <v>586374.33</v>
       </c>
       <c r="N152" s="1">
-        <v>0.42</v>
+        <v>0.28</v>
       </c>
       <c r="O152">
         <v>1</v>
       </c>
       <c r="Z152" t="s">
-        <v>473</v>
+        <v>469</v>
       </c>
     </row>
     <row r="153" spans="1:26">
       <c r="A153" t="s">
-        <v>477</v>
+        <v>473</v>
       </c>
       <c r="B153" s="1">
-        <v>2152000.0</v>
+        <v>381000.0</v>
       </c>
       <c r="C153" s="1">
-        <v>99.003</v>
+        <v>99.026</v>
       </c>
       <c r="D153" s="1">
-        <v>99.728</v>
+        <v>102.47</v>
       </c>
       <c r="E153" t="s">
         <v>8</v>
       </c>
       <c r="F153">
         <v>1.0</v>
       </c>
       <c r="G153" s="1">
-        <v>2146146.56</v>
+        <v>390410.7</v>
       </c>
       <c r="H153" s="1">
-        <v>-15602.0</v>
+        <v>-13121.64</v>
       </c>
       <c r="I153" s="1">
-        <v>-0.72697737846944</v>
+        <v>-3.3609837025471</v>
       </c>
       <c r="J153">
-        <v>1.34</v>
+        <v>1.1</v>
       </c>
       <c r="K153" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
       <c r="L153" s="1">
-        <v>2130544.56</v>
+        <v>377289.06</v>
       </c>
       <c r="M153" s="1">
-        <v>2159478.64</v>
+        <v>381464.4</v>
       </c>
       <c r="N153" s="1">
-        <v>1.0</v>
+        <v>0.18</v>
       </c>
       <c r="O153">
         <v>1</v>
       </c>
       <c r="Z153" t="s">
-        <v>476</v>
+        <v>472</v>
       </c>
     </row>
     <row r="154" spans="1:26">
       <c r="A154" t="s">
-        <v>480</v>
+        <v>476</v>
       </c>
       <c r="B154" s="1">
-        <v>500000.0</v>
+        <v>788000.0</v>
       </c>
       <c r="C154" s="1">
-        <v>101.726</v>
+        <v>99.843</v>
       </c>
       <c r="D154" s="1">
-        <v>102.5055</v>
+        <v>99.958</v>
       </c>
       <c r="E154" t="s">
         <v>8</v>
       </c>
       <c r="F154">
         <v>1.0</v>
       </c>
       <c r="G154" s="1">
-        <v>512527.5</v>
+        <v>787669.04</v>
       </c>
       <c r="H154" s="1">
-        <v>-3897.5</v>
+        <v>-906.2</v>
       </c>
       <c r="I154" s="1">
-        <v>-0.76044700040486</v>
+        <v>-0.11504832029452</v>
       </c>
       <c r="J154">
-        <v>2.24</v>
+        <v>0.85</v>
       </c>
       <c r="K154" t="s">
-        <v>481</v>
+        <v>477</v>
       </c>
       <c r="L154" s="1">
-        <v>508630.0</v>
+        <v>786762.84</v>
       </c>
       <c r="M154" s="1">
-        <v>519852.6</v>
+        <v>793482.43</v>
       </c>
       <c r="N154" s="1">
-        <v>0.24</v>
+        <v>0.38</v>
       </c>
       <c r="O154">
         <v>1</v>
       </c>
       <c r="Z154" t="s">
-        <v>479</v>
+        <v>475</v>
       </c>
     </row>
     <row r="155" spans="1:26">
       <c r="A155" t="s">
-        <v>483</v>
+        <v>479</v>
       </c>
       <c r="B155" s="1">
-        <v>1500000.0</v>
+        <v>631000.0</v>
       </c>
       <c r="C155" s="1">
-        <v>105.006</v>
+        <v>97.023</v>
       </c>
       <c r="D155" s="1">
-        <v>103.12185667</v>
+        <v>99.422</v>
       </c>
       <c r="E155" t="s">
         <v>8</v>
       </c>
       <c r="F155">
         <v>1.0</v>
       </c>
       <c r="G155" s="1">
-        <v>1546827.85</v>
+        <v>627352.82</v>
       </c>
       <c r="H155" s="1">
-        <v>28262.15</v>
+        <v>-15137.69</v>
       </c>
       <c r="I155" s="1">
-        <v>1.8271037724075</v>
+        <v>-2.412946832693</v>
       </c>
       <c r="J155">
-        <v>1.08</v>
+        <v>1.3</v>
       </c>
       <c r="K155" t="s">
-        <v>484</v>
+        <v>480</v>
       </c>
       <c r="L155" s="1">
-        <v>1575090.0</v>
+        <v>612215.13</v>
       </c>
       <c r="M155" s="1">
-        <v>1591215.0</v>
+        <v>620418.13</v>
       </c>
       <c r="N155" s="1">
-        <v>0.74</v>
+        <v>0.3</v>
       </c>
       <c r="O155">
         <v>1</v>
       </c>
       <c r="Z155" t="s">
-        <v>482</v>
+        <v>478</v>
       </c>
     </row>
     <row r="156" spans="1:26">
       <c r="A156" t="s">
+        <v>482</v>
+      </c>
+      <c r="B156" s="1">
+        <v>638000.0</v>
+      </c>
+      <c r="C156" s="1">
+        <v>99.721</v>
+      </c>
+      <c r="D156" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E156" t="s">
+        <v>8</v>
+      </c>
+      <c r="F156">
+        <v>1.0</v>
+      </c>
+      <c r="G156" s="1">
+        <v>638000.0</v>
+      </c>
+      <c r="H156" s="1">
+        <v>-1780.02</v>
+      </c>
+      <c r="I156" s="1">
+        <v>-0.279</v>
+      </c>
+      <c r="J156">
+        <v>0.92</v>
+      </c>
+      <c r="K156" t="s">
         <v>483</v>
       </c>
-      <c r="B156" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L156" s="1">
-        <v>408864.0</v>
+        <v>636219.98</v>
       </c>
       <c r="M156" s="1">
-        <v>414140.71</v>
+        <v>642093.08</v>
       </c>
       <c r="N156" s="1">
-        <v>0.19</v>
+        <v>0.31</v>
       </c>
       <c r="O156">
         <v>1</v>
       </c>
       <c r="Z156" t="s">
-        <v>485</v>
+        <v>481</v>
       </c>
     </row>
     <row r="157" spans="1:26">
       <c r="A157" t="s">
-        <v>488</v>
+        <v>485</v>
       </c>
       <c r="B157" s="1">
         <v>600000.0</v>
       </c>
       <c r="C157" s="1">
-        <v>98.235</v>
+        <v>88.437</v>
       </c>
       <c r="D157" s="1">
-        <v>97.26</v>
+        <v>88.621</v>
       </c>
       <c r="E157" t="s">
         <v>8</v>
       </c>
       <c r="F157">
         <v>1.0</v>
       </c>
       <c r="G157" s="1">
-        <v>583560.0</v>
+        <v>531726.0</v>
       </c>
       <c r="H157" s="1">
-        <v>5850.0</v>
+        <v>-1104.0</v>
       </c>
       <c r="I157" s="1">
-        <v>1.0024676125848</v>
+        <v>-0.20762573204997</v>
       </c>
       <c r="J157">
-        <v>0.91</v>
+        <v>0.18</v>
       </c>
       <c r="K157" t="s">
-        <v>489</v>
+        <v>486</v>
       </c>
       <c r="L157" s="1">
-        <v>589410.0</v>
+        <v>530622.0</v>
       </c>
       <c r="M157" s="1">
-        <v>594896.3</v>
+        <v>531717.21</v>
       </c>
       <c r="N157" s="1">
-        <v>0.28</v>
+        <v>0.25</v>
       </c>
       <c r="O157">
         <v>1</v>
       </c>
       <c r="Z157" t="s">
-        <v>487</v>
+        <v>484</v>
       </c>
     </row>
     <row r="158" spans="1:26">
       <c r="A158" t="s">
-        <v>491</v>
+        <v>488</v>
       </c>
       <c r="B158" s="1">
-        <v>381000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="C158" s="1">
-        <v>100.757</v>
+        <v>74.158</v>
       </c>
       <c r="D158" s="1">
-        <v>102.47</v>
+        <v>74.33222222</v>
       </c>
       <c r="E158" t="s">
         <v>8</v>
       </c>
       <c r="F158">
         <v>1.0</v>
       </c>
       <c r="G158" s="1">
-        <v>390410.7</v>
+        <v>668990.0</v>
       </c>
       <c r="H158" s="1">
-        <v>-6526.53</v>
+        <v>-1568.0</v>
       </c>
       <c r="I158" s="1">
-        <v>-1.6717087928174</v>
+        <v>-0.23438317463639</v>
       </c>
       <c r="J158">
-        <v>0.79</v>
+        <v>0.52</v>
       </c>
       <c r="K158" t="s">
-        <v>492</v>
+        <v>489</v>
       </c>
       <c r="L158" s="1">
-        <v>383884.17</v>
+        <v>667422.0</v>
       </c>
       <c r="M158" s="1">
-        <v>386890.42</v>
+        <v>672100.77</v>
       </c>
       <c r="N158" s="1">
-        <v>0.18</v>
+        <v>0.32</v>
       </c>
       <c r="O158">
         <v>1</v>
       </c>
       <c r="Z158" t="s">
-        <v>490</v>
+        <v>487</v>
       </c>
     </row>
     <row r="159" spans="1:26">
       <c r="A159" t="s">
-        <v>494</v>
+        <v>491</v>
       </c>
       <c r="B159" s="1">
-        <v>788000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="C159" s="1">
-        <v>100.709</v>
+        <v>97.842</v>
       </c>
       <c r="D159" s="1">
-        <v>99.958</v>
+        <v>99.985</v>
       </c>
       <c r="E159" t="s">
         <v>8</v>
       </c>
       <c r="F159">
         <v>1.0</v>
       </c>
       <c r="G159" s="1">
-        <v>787669.04</v>
+        <v>899865.0</v>
       </c>
       <c r="H159" s="1">
-        <v>5917.88</v>
+        <v>-19287.0</v>
       </c>
       <c r="I159" s="1">
-        <v>0.75131555253206</v>
+        <v>-2.1433214982247</v>
       </c>
       <c r="J159">
-        <v>0.57</v>
+        <v>0.43</v>
       </c>
       <c r="K159" t="s">
-        <v>495</v>
+        <v>492</v>
       </c>
       <c r="L159" s="1">
-        <v>793586.92</v>
+        <v>880578.0</v>
       </c>
       <c r="M159" s="1">
-        <v>798039.66</v>
+        <v>884406.08</v>
       </c>
       <c r="N159" s="1">
-        <v>0.37</v>
+        <v>0.42</v>
       </c>
       <c r="O159">
         <v>1</v>
       </c>
       <c r="Z159" t="s">
-        <v>493</v>
+        <v>490</v>
       </c>
     </row>
     <row r="160" spans="1:26">
       <c r="A160" t="s">
-        <v>497</v>
+        <v>494</v>
       </c>
       <c r="B160" s="1">
-        <v>631000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="C160" s="1">
-        <v>98.722</v>
+        <v>100.59</v>
       </c>
       <c r="D160" s="1">
-        <v>99.422</v>
+        <v>100.0</v>
       </c>
       <c r="E160" t="s">
         <v>8</v>
       </c>
       <c r="F160">
         <v>1.0</v>
       </c>
       <c r="G160" s="1">
-        <v>627352.82</v>
+        <v>700000.0</v>
       </c>
       <c r="H160" s="1">
-        <v>-4417.0</v>
+        <v>4130.0</v>
       </c>
       <c r="I160" s="1">
-        <v>-0.70406952183621</v>
+        <v>0.59</v>
       </c>
       <c r="J160">
-        <v>1.05</v>
+        <v>3.46</v>
       </c>
       <c r="K160" t="s">
-        <v>498</v>
+        <v>495</v>
       </c>
       <c r="L160" s="1">
-        <v>622935.82</v>
+        <v>704130.0</v>
       </c>
       <c r="M160" s="1">
-        <v>629565.64</v>
+        <v>728360.66</v>
       </c>
       <c r="N160" s="1">
-        <v>0.29</v>
+        <v>0.35</v>
       </c>
       <c r="O160">
         <v>1</v>
       </c>
       <c r="Z160" t="s">
-        <v>496</v>
+        <v>493</v>
       </c>
     </row>
     <row r="161" spans="1:26">
       <c r="A161" t="s">
-        <v>500</v>
+        <v>497</v>
       </c>
       <c r="B161" s="1">
-        <v>638000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="C161" s="1">
-        <v>101.923</v>
+        <v>99.29</v>
       </c>
       <c r="D161" s="1">
-        <v>100.0</v>
+        <v>99.915</v>
       </c>
       <c r="E161" t="s">
         <v>8</v>
       </c>
       <c r="F161">
         <v>1.0</v>
       </c>
       <c r="G161" s="1">
-        <v>638000.0</v>
+        <v>1099065.0</v>
       </c>
       <c r="H161" s="1">
-        <v>12268.74</v>
+        <v>-6875.0</v>
       </c>
       <c r="I161" s="1">
-        <v>1.923</v>
+        <v>-0.62553170194665</v>
       </c>
       <c r="J161">
-        <v>0.61</v>
+        <v>0.43</v>
       </c>
       <c r="K161" t="s">
-        <v>501</v>
+        <v>498</v>
       </c>
       <c r="L161" s="1">
-        <v>650268.74</v>
+        <v>1092190.0</v>
       </c>
       <c r="M161" s="1">
-        <v>654184.14</v>
+        <v>1096891.37</v>
       </c>
       <c r="N161" s="1">
-        <v>0.3</v>
+        <v>0.52</v>
       </c>
       <c r="O161">
         <v>1</v>
       </c>
       <c r="Z161" t="s">
-        <v>499</v>
+        <v>496</v>
       </c>
     </row>
     <row r="162" spans="1:26">
       <c r="A162" t="s">
-        <v>503</v>
+        <v>500</v>
       </c>
       <c r="B162" s="1">
-        <v>600000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="C162" s="1">
-        <v>89.933</v>
+        <v>94.913</v>
       </c>
       <c r="D162" s="1">
-        <v>88.621</v>
+        <v>97.273</v>
       </c>
       <c r="E162" t="s">
         <v>8</v>
       </c>
       <c r="F162">
         <v>1.0</v>
       </c>
       <c r="G162" s="1">
-        <v>531726.0</v>
+        <v>1361822.0</v>
       </c>
       <c r="H162" s="1">
-        <v>7872.0</v>
+        <v>-33040.0</v>
       </c>
       <c r="I162" s="1">
-        <v>1.4804617415737</v>
+        <v>-2.4261614219773</v>
       </c>
       <c r="J162">
-        <v>0.06</v>
-[...2 lines deleted...]
-        <v>347.26</v>
+        <v>1.58</v>
+      </c>
+      <c r="K162" t="s">
+        <v>501</v>
       </c>
       <c r="L162" s="1">
-        <v>539598.0</v>
+        <v>1328782.0</v>
       </c>
       <c r="M162" s="1">
-        <v>539945.26</v>
+        <v>1350875.15</v>
       </c>
       <c r="N162" s="1">
-        <v>0.25</v>
+        <v>0.64</v>
       </c>
       <c r="O162">
         <v>1</v>
       </c>
       <c r="Z162" t="s">
-        <v>502</v>
+        <v>499</v>
       </c>
     </row>
     <row r="163" spans="1:26">
       <c r="A163" t="s">
-        <v>505</v>
+        <v>503</v>
       </c>
       <c r="B163" s="1">
-        <v>900000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="C163" s="1">
-        <v>76.267</v>
+        <v>97.756</v>
       </c>
       <c r="D163" s="1">
-        <v>74.33222222</v>
+        <v>100.66</v>
       </c>
       <c r="E163" t="s">
         <v>8</v>
       </c>
       <c r="F163">
         <v>1.0</v>
       </c>
       <c r="G163" s="1">
-        <v>668990.0</v>
+        <v>402640.0</v>
       </c>
       <c r="H163" s="1">
-        <v>17413.0</v>
+        <v>-11616.0</v>
       </c>
       <c r="I163" s="1">
-        <v>2.6028789668007</v>
+        <v>-2.8849592688257</v>
       </c>
       <c r="J163">
-        <v>0.46</v>
-[...2 lines deleted...]
-        <v>506</v>
+        <v>0.18</v>
+      </c>
+      <c r="K163">
+        <v>702.74</v>
       </c>
       <c r="L163" s="1">
-        <v>686403.0</v>
+        <v>391024.0</v>
       </c>
       <c r="M163" s="1">
-        <v>690563.96</v>
+        <v>391726.74</v>
       </c>
       <c r="N163" s="1">
-        <v>0.32</v>
+        <v>0.19</v>
       </c>
       <c r="O163">
         <v>1</v>
       </c>
       <c r="Z163" t="s">
-        <v>504</v>
+        <v>502</v>
       </c>
     </row>
     <row r="164" spans="1:26">
       <c r="A164" t="s">
-        <v>508</v>
+        <v>505</v>
       </c>
       <c r="B164" s="1">
-        <v>900000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="C164" s="1">
-        <v>99.422</v>
+        <v>99.197</v>
       </c>
       <c r="D164" s="1">
-        <v>99.985</v>
+        <v>100.05625</v>
       </c>
       <c r="E164" t="s">
         <v>8</v>
       </c>
       <c r="F164">
         <v>1.0</v>
       </c>
       <c r="G164" s="1">
-        <v>899865.0</v>
+        <v>1000562.5</v>
       </c>
       <c r="H164" s="1">
-        <v>-5067.0</v>
+        <v>-8592.5</v>
       </c>
       <c r="I164" s="1">
-        <v>-0.5630844626694</v>
+        <v>-0.85876694359423</v>
       </c>
       <c r="J164">
-        <v>0.17</v>
+        <v>1.1</v>
       </c>
       <c r="K164" t="s">
-        <v>509</v>
+        <v>506</v>
       </c>
       <c r="L164" s="1">
-        <v>894798.0</v>
+        <v>991970.0</v>
       </c>
       <c r="M164" s="1">
-        <v>896295.95</v>
+        <v>1002997.4</v>
       </c>
       <c r="N164" s="1">
-        <v>0.42</v>
+        <v>0.48</v>
       </c>
       <c r="O164">
         <v>1</v>
       </c>
       <c r="Z164" t="s">
-        <v>507</v>
+        <v>504</v>
       </c>
     </row>
     <row r="165" spans="1:26">
       <c r="A165" t="s">
-        <v>511</v>
+        <v>508</v>
       </c>
       <c r="B165" s="1">
-        <v>700000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="C165" s="1">
-        <v>101.891</v>
+        <v>97.189</v>
       </c>
       <c r="D165" s="1">
-        <v>100.0</v>
+        <v>99.42228</v>
       </c>
       <c r="E165" t="s">
         <v>8</v>
       </c>
       <c r="F165">
         <v>1.0</v>
       </c>
       <c r="G165" s="1">
-        <v>700000.0</v>
+        <v>994222.8</v>
       </c>
       <c r="H165" s="1">
-        <v>13237.0</v>
+        <v>-22332.8</v>
       </c>
       <c r="I165" s="1">
-        <v>1.891</v>
+        <v>-2.2462570763817</v>
       </c>
       <c r="J165">
-        <v>3.17</v>
+        <v>1.2</v>
       </c>
       <c r="K165" t="s">
-        <v>512</v>
+        <v>509</v>
       </c>
       <c r="L165" s="1">
-        <v>713237.0</v>
+        <v>971890.0</v>
       </c>
       <c r="M165" s="1">
-        <v>735399.19</v>
+        <v>983910.55</v>
       </c>
       <c r="N165" s="1">
-        <v>0.34</v>
+        <v>0.47</v>
       </c>
       <c r="O165">
         <v>1</v>
       </c>
       <c r="Z165" t="s">
-        <v>510</v>
+        <v>507</v>
       </c>
     </row>
     <row r="166" spans="1:26">
       <c r="A166" t="s">
-        <v>514</v>
+        <v>511</v>
       </c>
       <c r="B166" s="1">
-        <v>1100000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="C166" s="1">
-        <v>100.812</v>
+        <v>98.699</v>
       </c>
       <c r="D166" s="1">
-        <v>99.915</v>
+        <v>99.1624</v>
       </c>
       <c r="E166" t="s">
         <v>8</v>
       </c>
       <c r="F166">
         <v>1.0</v>
       </c>
       <c r="G166" s="1">
-        <v>1099065.0</v>
+        <v>1487436.0</v>
       </c>
       <c r="H166" s="1">
-        <v>9867.0</v>
+        <v>-6951.0</v>
       </c>
       <c r="I166" s="1">
-        <v>0.89776309863384</v>
+        <v>-0.46731422393972</v>
       </c>
       <c r="J166">
-        <v>0.12</v>
+        <v>0.25</v>
       </c>
       <c r="K166" t="s">
-        <v>515</v>
+        <v>512</v>
       </c>
       <c r="L166" s="1">
-        <v>1108932.0</v>
+        <v>1480485.0</v>
       </c>
       <c r="M166" s="1">
-        <v>1110258.03</v>
+        <v>1484183.63</v>
       </c>
       <c r="N166" s="1">
-        <v>0.52</v>
+        <v>0.71</v>
       </c>
       <c r="O166">
         <v>1</v>
       </c>
       <c r="Z166" t="s">
-        <v>513</v>
+        <v>510</v>
       </c>
     </row>
     <row r="167" spans="1:26">
       <c r="A167" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
       <c r="B167" s="1">
-        <v>1400000.0</v>
+        <v>816000.0</v>
       </c>
       <c r="C167" s="1">
-        <v>96.675</v>
+        <v>97.601</v>
       </c>
       <c r="D167" s="1">
-        <v>97.273</v>
+        <v>100.0</v>
       </c>
       <c r="E167" t="s">
         <v>8</v>
       </c>
       <c r="F167">
         <v>1.0</v>
       </c>
       <c r="G167" s="1">
-        <v>1361822.0</v>
+        <v>816000.0</v>
       </c>
       <c r="H167" s="1">
-        <v>-8372.0</v>
+        <v>-19575.84</v>
       </c>
       <c r="I167" s="1">
-        <v>-0.61476463150103</v>
+        <v>-2.399</v>
       </c>
       <c r="J167">
-        <v>1.35</v>
+        <v>1.6</v>
       </c>
       <c r="K167" t="s">
-        <v>518</v>
+        <v>515</v>
       </c>
       <c r="L167" s="1">
-        <v>1353450.0</v>
+        <v>796424.16</v>
       </c>
       <c r="M167" s="1">
-        <v>1372321.23</v>
+        <v>809493.86</v>
       </c>
       <c r="N167" s="1">
-        <v>0.64</v>
+        <v>0.39</v>
       </c>
       <c r="O167">
         <v>1</v>
       </c>
       <c r="Z167" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
     </row>
     <row r="168" spans="1:26">
       <c r="A168" t="s">
-        <v>520</v>
+        <v>517</v>
       </c>
       <c r="B168" s="1">
-        <v>400000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="C168" s="1">
-        <v>99.31</v>
+        <v>98.827</v>
       </c>
       <c r="D168" s="1">
-        <v>100.66</v>
+        <v>99.7</v>
       </c>
       <c r="E168" t="s">
         <v>8</v>
       </c>
       <c r="F168">
         <v>1.0</v>
       </c>
       <c r="G168" s="1">
-        <v>402640.0</v>
+        <v>1395800.0</v>
       </c>
       <c r="H168" s="1">
-        <v>-5400.0</v>
+        <v>-12222.0</v>
       </c>
       <c r="I168" s="1">
-        <v>-1.3411484204252</v>
+        <v>-0.87562688064193</v>
       </c>
       <c r="J168">
-        <v>3.29</v>
+        <v>0.49</v>
       </c>
       <c r="K168" t="s">
-        <v>521</v>
+        <v>518</v>
       </c>
       <c r="L168" s="1">
-        <v>397240.0</v>
+        <v>1383578.0</v>
       </c>
       <c r="M168" s="1">
-        <v>410407.12</v>
+        <v>1390434.16</v>
       </c>
       <c r="N168" s="1">
-        <v>0.19</v>
+        <v>0.66</v>
       </c>
       <c r="O168">
         <v>1</v>
       </c>
       <c r="Z168" t="s">
-        <v>519</v>
+        <v>516</v>
       </c>
     </row>
     <row r="169" spans="1:26">
       <c r="A169" t="s">
-        <v>523</v>
+        <v>520</v>
       </c>
       <c r="B169" s="1">
-        <v>1000000.0</v>
+        <v>1222000.0</v>
       </c>
       <c r="C169" s="1">
-        <v>100.554</v>
+        <v>97.763</v>
       </c>
       <c r="D169" s="1">
-        <v>100.05625</v>
+        <v>99.24314075</v>
       </c>
       <c r="E169" t="s">
         <v>8</v>
       </c>
       <c r="F169">
         <v>1.0</v>
       </c>
       <c r="G169" s="1">
-        <v>1000562.5</v>
+        <v>1212751.18</v>
       </c>
       <c r="H169" s="1">
-        <v>4977.5</v>
+        <v>-18087.32</v>
       </c>
       <c r="I169" s="1">
-        <v>0.49747017302767</v>
+        <v>-1.49142876942</v>
       </c>
       <c r="J169">
-        <v>0.77</v>
+        <v>3.02</v>
       </c>
       <c r="K169" t="s">
-        <v>524</v>
+        <v>521</v>
       </c>
       <c r="L169" s="1">
-        <v>1005540.0</v>
+        <v>1194663.86</v>
       </c>
       <c r="M169" s="1">
-        <v>1013211.23</v>
+        <v>1231612.62</v>
       </c>
       <c r="N169" s="1">
-        <v>0.47</v>
+        <v>0.59</v>
       </c>
       <c r="O169">
         <v>1</v>
       </c>
       <c r="Z169" t="s">
-        <v>522</v>
+        <v>519</v>
       </c>
     </row>
     <row r="170" spans="1:26">
       <c r="A170" t="s">
-        <v>526</v>
+        <v>523</v>
       </c>
       <c r="B170" s="1">
-        <v>1000000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="C170" s="1">
-        <v>98.94</v>
+        <v>99.77</v>
       </c>
       <c r="D170" s="1">
-        <v>99.42228</v>
+        <v>99.897</v>
       </c>
       <c r="E170" t="s">
         <v>8</v>
       </c>
       <c r="F170">
         <v>1.0</v>
       </c>
       <c r="G170" s="1">
-        <v>994222.8</v>
+        <v>399588.0</v>
       </c>
       <c r="H170" s="1">
-        <v>-4822.8</v>
+        <v>-508.0</v>
       </c>
       <c r="I170" s="1">
-        <v>-0.48508241814611</v>
+        <v>-0.12713094487322</v>
       </c>
       <c r="J170">
-        <v>0.94</v>
+        <v>1.04</v>
       </c>
       <c r="K170" t="s">
-        <v>527</v>
+        <v>524</v>
       </c>
       <c r="L170" s="1">
-        <v>989400.0</v>
+        <v>399080.0</v>
       </c>
       <c r="M170" s="1">
-        <v>998831.51</v>
+        <v>403241.64</v>
       </c>
       <c r="N170" s="1">
-        <v>0.46</v>
+        <v>0.19</v>
       </c>
       <c r="O170">
         <v>1</v>
       </c>
       <c r="Z170" t="s">
-        <v>525</v>
+        <v>522</v>
       </c>
     </row>
     <row r="171" spans="1:26">
       <c r="A171" t="s">
-        <v>529</v>
+        <v>526</v>
       </c>
       <c r="B171" s="1">
-        <v>700000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C171" s="1">
-        <v>99.995</v>
+        <v>98.063</v>
       </c>
       <c r="D171" s="1">
-        <v>100.0</v>
+        <v>100.23</v>
       </c>
       <c r="E171" t="s">
         <v>8</v>
       </c>
       <c r="F171">
         <v>1.0</v>
       </c>
       <c r="G171" s="1">
-        <v>700000.0</v>
+        <v>200460.0</v>
       </c>
       <c r="H171" s="1">
-        <v>-35.0</v>
+        <v>-4334.0</v>
       </c>
       <c r="I171" s="1">
-        <v>-0.005</v>
+        <v>-2.1620273371246</v>
       </c>
       <c r="J171">
-        <v>2.24</v>
+        <v>3.35</v>
       </c>
       <c r="K171" t="s">
-        <v>530</v>
+        <v>527</v>
       </c>
       <c r="L171" s="1">
-        <v>699965.0</v>
+        <v>196126.0</v>
       </c>
       <c r="M171" s="1">
-        <v>715671.04</v>
+        <v>202824.63</v>
       </c>
       <c r="N171" s="1">
-        <v>0.33</v>
+        <v>0.1</v>
       </c>
       <c r="O171">
         <v>1</v>
       </c>
       <c r="Z171" t="s">
-        <v>528</v>
+        <v>525</v>
       </c>
     </row>
     <row r="172" spans="1:26">
       <c r="A172" t="s">
-        <v>532</v>
+        <v>529</v>
       </c>
       <c r="B172" s="1">
-        <v>1500000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="C172" s="1">
-        <v>100.613</v>
+        <v>98.302</v>
       </c>
       <c r="D172" s="1">
-        <v>99.1624</v>
+        <v>99.871</v>
       </c>
       <c r="E172" t="s">
         <v>8</v>
       </c>
       <c r="F172">
         <v>1.0</v>
       </c>
       <c r="G172" s="1">
-        <v>1487436.0</v>
+        <v>1098581.0</v>
       </c>
       <c r="H172" s="1">
-        <v>21759.0</v>
+        <v>-17259.0</v>
       </c>
       <c r="I172" s="1">
-        <v>1.4628528555178</v>
+        <v>-1.5710266243454</v>
       </c>
       <c r="J172">
-        <v>3.71</v>
+        <v>2.65</v>
       </c>
       <c r="K172" t="s">
-        <v>533</v>
+        <v>530</v>
       </c>
       <c r="L172" s="1">
-        <v>1509195.0</v>
+        <v>1081322.0</v>
       </c>
       <c r="M172" s="1">
-        <v>1564828.56</v>
+        <v>1110517.21</v>
       </c>
       <c r="N172" s="1">
-        <v>0.73</v>
+        <v>0.53</v>
       </c>
       <c r="O172">
         <v>1</v>
       </c>
       <c r="Z172" t="s">
-        <v>531</v>
+        <v>528</v>
       </c>
     </row>
     <row r="173" spans="1:26">
       <c r="A173" t="s">
-        <v>535</v>
+        <v>532</v>
       </c>
       <c r="B173" s="1">
-        <v>816000.0</v>
+        <v>688000.0</v>
       </c>
       <c r="C173" s="1">
-        <v>99.342</v>
+        <v>99.373</v>
       </c>
       <c r="D173" s="1">
         <v>100.0</v>
       </c>
       <c r="E173" t="s">
         <v>8</v>
       </c>
       <c r="F173">
         <v>1.0</v>
       </c>
       <c r="G173" s="1">
-        <v>816000.0</v>
+        <v>688000.0</v>
       </c>
       <c r="H173" s="1">
-        <v>-5369.28</v>
+        <v>-4313.76</v>
       </c>
       <c r="I173" s="1">
-        <v>-0.658</v>
+        <v>-0.627</v>
       </c>
       <c r="J173">
-        <v>1.31</v>
+        <v>0.3</v>
       </c>
       <c r="K173" t="s">
-        <v>536</v>
+        <v>533</v>
       </c>
       <c r="L173" s="1">
-        <v>810630.72</v>
+        <v>683686.24</v>
       </c>
       <c r="M173" s="1">
-        <v>821308.58</v>
+        <v>685763.59</v>
       </c>
       <c r="N173" s="1">
-        <v>0.38</v>
+        <v>0.33</v>
       </c>
       <c r="O173">
         <v>1</v>
       </c>
       <c r="Z173" t="s">
-        <v>534</v>
+        <v>531</v>
       </c>
     </row>
     <row r="174" spans="1:26">
       <c r="A174" t="s">
-        <v>538</v>
+        <v>535</v>
       </c>
       <c r="B174" s="1">
-        <v>1400000.0</v>
+        <v>1709000.0</v>
       </c>
       <c r="C174" s="1">
-        <v>100.421</v>
+        <v>98.757</v>
       </c>
       <c r="D174" s="1">
-        <v>99.7</v>
+        <v>99.57385255</v>
       </c>
       <c r="E174" t="s">
         <v>8</v>
       </c>
       <c r="F174">
         <v>1.0</v>
       </c>
       <c r="G174" s="1">
-        <v>1395800.0</v>
+        <v>1701717.14</v>
       </c>
       <c r="H174" s="1">
-        <v>10094.0</v>
+        <v>-13960.01</v>
       </c>
       <c r="I174" s="1">
-        <v>0.72316950852558</v>
+        <v>-0.82034843934169</v>
       </c>
       <c r="J174">
-        <v>0.24</v>
+        <v>1.27</v>
       </c>
       <c r="K174" t="s">
-        <v>539</v>
+        <v>536</v>
       </c>
       <c r="L174" s="1">
-        <v>1405894.0</v>
+        <v>1687757.13</v>
       </c>
       <c r="M174" s="1">
-        <v>1409259.75</v>
+        <v>1709388.86</v>
       </c>
       <c r="N174" s="1">
-        <v>0.66</v>
+        <v>0.81</v>
       </c>
       <c r="O174">
         <v>1</v>
       </c>
       <c r="Z174" t="s">
-        <v>537</v>
+        <v>534</v>
       </c>
     </row>
     <row r="175" spans="1:26">
       <c r="A175" t="s">
-        <v>541</v>
+        <v>538</v>
       </c>
       <c r="B175" s="1">
-        <v>1222000.0</v>
+        <v>443000.0</v>
       </c>
       <c r="C175" s="1">
-        <v>99.367</v>
+        <v>99.49</v>
       </c>
       <c r="D175" s="1">
-        <v>99.24314075</v>
+        <v>99.674</v>
       </c>
       <c r="E175" t="s">
         <v>8</v>
       </c>
       <c r="F175">
         <v>1.0</v>
       </c>
       <c r="G175" s="1">
-        <v>1212751.18</v>
+        <v>441555.82</v>
       </c>
       <c r="H175" s="1">
-        <v>1513.56</v>
+        <v>-815.12</v>
       </c>
       <c r="I175" s="1">
-        <v>0.12480383651327</v>
+        <v>-0.18460180187411</v>
       </c>
       <c r="J175">
-        <v>2.76</v>
+        <v>0.65</v>
       </c>
       <c r="K175" t="s">
-        <v>542</v>
+        <v>539</v>
       </c>
       <c r="L175" s="1">
-        <v>1214264.74</v>
+        <v>440740.7</v>
       </c>
       <c r="M175" s="1">
-        <v>1248049.69</v>
+        <v>443604.82</v>
       </c>
       <c r="N175" s="1">
-        <v>0.58</v>
+        <v>0.21</v>
       </c>
       <c r="O175">
         <v>1</v>
       </c>
       <c r="Z175" t="s">
-        <v>540</v>
+        <v>537</v>
       </c>
     </row>
     <row r="176" spans="1:26">
       <c r="A176" t="s">
-        <v>544</v>
+        <v>538</v>
       </c>
       <c r="B176" s="1">
-        <v>400000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="C176" s="1">
-        <v>100.898</v>
+        <v>100.094</v>
       </c>
       <c r="D176" s="1">
-        <v>99.897</v>
+        <v>99.471</v>
       </c>
       <c r="E176" t="s">
         <v>8</v>
       </c>
       <c r="F176">
         <v>1.0</v>
       </c>
       <c r="G176" s="1">
-        <v>399588.0</v>
+        <v>795768.0</v>
       </c>
       <c r="H176" s="1">
-        <v>4004.0</v>
+        <v>4984.0</v>
       </c>
       <c r="I176" s="1">
-        <v>1.0020320930558</v>
+        <v>0.62631319681113</v>
       </c>
       <c r="J176">
-        <v>0.74</v>
+        <v>1.07</v>
       </c>
       <c r="K176" t="s">
-        <v>545</v>
+        <v>541</v>
       </c>
       <c r="L176" s="1">
-        <v>403592.0</v>
+        <v>800752.0</v>
       </c>
       <c r="M176" s="1">
-        <v>406564.6</v>
+        <v>809343.78</v>
       </c>
       <c r="N176" s="1">
-        <v>0.19</v>
+        <v>0.39</v>
       </c>
       <c r="O176">
         <v>1</v>
       </c>
       <c r="Z176" t="s">
-        <v>543</v>
+        <v>540</v>
       </c>
     </row>
     <row r="177" spans="1:26">
       <c r="A177" t="s">
-        <v>547</v>
+        <v>543</v>
       </c>
       <c r="B177" s="1">
-        <v>200000.0</v>
+        <v>741000.0</v>
       </c>
       <c r="C177" s="1">
-        <v>99.722</v>
+        <v>98.798</v>
       </c>
       <c r="D177" s="1">
-        <v>100.23</v>
+        <v>98.46009582</v>
       </c>
       <c r="E177" t="s">
         <v>8</v>
       </c>
       <c r="F177">
         <v>1.0</v>
       </c>
       <c r="G177" s="1">
-        <v>200460.0</v>
+        <v>729589.31</v>
       </c>
       <c r="H177" s="1">
-        <v>-1016.0</v>
+        <v>2503.87</v>
       </c>
       <c r="I177" s="1">
-        <v>-0.50683428115335</v>
+        <v>0.34318896476156</v>
       </c>
       <c r="J177">
-        <v>3.06</v>
+        <v>0.47</v>
       </c>
       <c r="K177" t="s">
-        <v>548</v>
+        <v>544</v>
       </c>
       <c r="L177" s="1">
-        <v>199444.0</v>
+        <v>732093.18</v>
       </c>
       <c r="M177" s="1">
-        <v>205567.29</v>
+        <v>735574.86</v>
       </c>
       <c r="N177" s="1">
-        <v>0.1</v>
+        <v>0.35</v>
       </c>
       <c r="O177">
         <v>1</v>
       </c>
       <c r="Z177" t="s">
-        <v>546</v>
+        <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:26">
       <c r="A178" t="s">
-        <v>550</v>
+        <v>546</v>
       </c>
       <c r="B178" s="1">
-        <v>1100000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="C178" s="1">
-        <v>99.687</v>
+        <v>96.253</v>
       </c>
       <c r="D178" s="1">
-        <v>99.871</v>
+        <v>98.41</v>
       </c>
       <c r="E178" t="s">
         <v>8</v>
       </c>
       <c r="F178">
         <v>1.0</v>
       </c>
       <c r="G178" s="1">
-        <v>1098581.0</v>
+        <v>885690.0</v>
       </c>
       <c r="H178" s="1">
-        <v>-2024.0</v>
+        <v>-19413.0</v>
       </c>
       <c r="I178" s="1">
-        <v>-0.1842376665899</v>
+        <v>-2.1918504217051</v>
       </c>
       <c r="J178">
-        <v>2.36</v>
+        <v>1.41</v>
       </c>
       <c r="K178" t="s">
-        <v>551</v>
+        <v>547</v>
       </c>
       <c r="L178" s="1">
-        <v>1096557.0</v>
+        <v>866277.0</v>
       </c>
       <c r="M178" s="1">
-        <v>1122482.34</v>
+        <v>878926.32</v>
       </c>
       <c r="N178" s="1">
-        <v>0.52</v>
+        <v>0.42</v>
       </c>
       <c r="O178">
         <v>1</v>
       </c>
       <c r="Z178" t="s">
-        <v>549</v>
+        <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:26">
       <c r="A179" t="s">
-        <v>553</v>
+        <v>549</v>
       </c>
       <c r="B179" s="1">
-        <v>688000.0</v>
+        <v>945000.0</v>
       </c>
       <c r="C179" s="1">
-        <v>101.202</v>
+        <v>99.576</v>
       </c>
       <c r="D179" s="1">
         <v>100.0</v>
       </c>
       <c r="E179" t="s">
         <v>8</v>
       </c>
       <c r="F179">
         <v>1.0</v>
       </c>
       <c r="G179" s="1">
-        <v>688000.0</v>
+        <v>945000.0</v>
       </c>
       <c r="H179" s="1">
-        <v>8269.76</v>
+        <v>-4006.8</v>
       </c>
       <c r="I179" s="1">
-        <v>1.202</v>
+        <v>-0.424</v>
       </c>
       <c r="J179">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.17</v>
+      </c>
+      <c r="K179" t="s">
+        <v>550</v>
       </c>
       <c r="L179" s="1">
-        <v>696269.76</v>
+        <v>940993.2</v>
       </c>
       <c r="M179" s="1">
-        <v>696269.76</v>
+        <v>952040.72</v>
       </c>
       <c r="N179" s="1">
-        <v>0.32</v>
+        <v>0.45</v>
       </c>
       <c r="O179">
         <v>1</v>
       </c>
       <c r="Z179" t="s">
-        <v>552</v>
+        <v>548</v>
       </c>
     </row>
     <row r="180" spans="1:26">
       <c r="A180" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
       <c r="B180" s="1">
-        <v>1309000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="C180" s="1">
-        <v>100.405</v>
+        <v>88.282</v>
       </c>
       <c r="D180" s="1">
-        <v>99.42560275</v>
+        <v>85.25</v>
       </c>
       <c r="E180" t="s">
         <v>8</v>
       </c>
       <c r="F180">
         <v>1.0</v>
       </c>
       <c r="G180" s="1">
-        <v>1301481.14</v>
+        <v>426250.0</v>
       </c>
       <c r="H180" s="1">
-        <v>12820.31</v>
+        <v>15160.0</v>
       </c>
       <c r="I180" s="1">
-        <v>0.98505538082557</v>
+        <v>3.5565982404692</v>
       </c>
       <c r="J180">
-        <v>1.0</v>
+        <v>0.26</v>
       </c>
       <c r="K180" t="s">
-        <v>556</v>
+        <v>553</v>
       </c>
       <c r="L180" s="1">
-        <v>1314301.45</v>
+        <v>441410.0</v>
       </c>
       <c r="M180" s="1">
-        <v>1327355.59</v>
+        <v>442714.79</v>
       </c>
       <c r="N180" s="1">
-        <v>0.62</v>
+        <v>0.21</v>
       </c>
       <c r="O180">
         <v>1</v>
       </c>
       <c r="Z180" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
     </row>
     <row r="181" spans="1:26">
       <c r="A181" t="s">
-        <v>558</v>
+        <v>555</v>
       </c>
       <c r="B181" s="1">
-        <v>800000.0</v>
+        <v>610000.0</v>
       </c>
       <c r="C181" s="1">
-        <v>100.506</v>
+        <v>100.826</v>
       </c>
       <c r="D181" s="1">
-        <v>99.471</v>
+        <v>99.18943934</v>
       </c>
       <c r="E181" t="s">
         <v>8</v>
       </c>
       <c r="F181">
         <v>1.0</v>
       </c>
       <c r="G181" s="1">
-        <v>795768.0</v>
+        <v>605055.58</v>
       </c>
       <c r="H181" s="1">
-        <v>8280.0</v>
+        <v>9983.02</v>
       </c>
       <c r="I181" s="1">
-        <v>1.0405042675755</v>
+        <v>1.6499343746239</v>
       </c>
       <c r="J181">
-        <v>0.77</v>
+        <v>2.55</v>
       </c>
       <c r="K181" t="s">
-        <v>559</v>
+        <v>556</v>
       </c>
       <c r="L181" s="1">
-        <v>804048.0</v>
+        <v>615038.6</v>
       </c>
       <c r="M181" s="1">
-        <v>810184.99</v>
+        <v>630581.07</v>
       </c>
       <c r="N181" s="1">
-        <v>0.38</v>
+        <v>0.3</v>
       </c>
       <c r="O181">
         <v>1</v>
       </c>
       <c r="Z181" t="s">
-        <v>557</v>
+        <v>554</v>
       </c>
     </row>
     <row r="182" spans="1:26">
       <c r="A182" t="s">
         <v>558</v>
       </c>
       <c r="B182" s="1">
-        <v>443000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="C182" s="1">
-        <v>100.98</v>
+        <v>99.867</v>
       </c>
       <c r="D182" s="1">
-        <v>99.674</v>
+        <v>102.1775</v>
       </c>
       <c r="E182" t="s">
         <v>8</v>
       </c>
       <c r="F182">
         <v>1.0</v>
       </c>
       <c r="G182" s="1">
-        <v>441555.82</v>
+        <v>1634840.0</v>
       </c>
       <c r="H182" s="1">
-        <v>5785.58</v>
+        <v>-36968.0</v>
       </c>
       <c r="I182" s="1">
-        <v>1.3102714850412</v>
+        <v>-2.2612610408358</v>
       </c>
       <c r="J182">
-        <v>0.28</v>
+        <v>1.55</v>
       </c>
       <c r="K182" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
       <c r="L182" s="1">
-        <v>447341.4</v>
+        <v>1597872.0</v>
       </c>
       <c r="M182" s="1">
-        <v>448568.88</v>
+        <v>1622661.04</v>
       </c>
       <c r="N182" s="1">
-        <v>0.21</v>
+        <v>0.77</v>
       </c>
       <c r="O182">
         <v>1</v>
       </c>
       <c r="Z182" t="s">
-        <v>560</v>
+        <v>557</v>
       </c>
     </row>
     <row r="183" spans="1:26">
       <c r="A183" t="s">
-        <v>563</v>
+        <v>561</v>
       </c>
       <c r="B183" s="1">
-        <v>741000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="C183" s="1">
-        <v>100.53</v>
+        <v>96.358</v>
       </c>
       <c r="D183" s="1">
-        <v>98.46009582</v>
+        <v>100.761</v>
       </c>
       <c r="E183" t="s">
         <v>8</v>
       </c>
       <c r="F183">
         <v>1.0</v>
       </c>
       <c r="G183" s="1">
-        <v>729589.31</v>
+        <v>1309893.0</v>
       </c>
       <c r="H183" s="1">
-        <v>15337.99</v>
+        <v>-57239.0</v>
       </c>
       <c r="I183" s="1">
-        <v>2.1022772386838</v>
+        <v>-4.3697462311807</v>
       </c>
       <c r="J183">
-        <v>0.2</v>
+        <v>1.37</v>
       </c>
       <c r="K183" t="s">
-        <v>564</v>
+        <v>562</v>
       </c>
       <c r="L183" s="1">
-        <v>744927.3</v>
+        <v>1252654.0</v>
       </c>
       <c r="M183" s="1">
-        <v>746419.45</v>
+        <v>1270444.41</v>
       </c>
       <c r="N183" s="1">
-        <v>0.35</v>
+        <v>0.6</v>
       </c>
       <c r="O183">
         <v>1</v>
       </c>
       <c r="Z183" t="s">
-        <v>562</v>
+        <v>560</v>
       </c>
     </row>
     <row r="184" spans="1:26">
       <c r="A184" t="s">
-        <v>566</v>
+        <v>564</v>
       </c>
       <c r="B184" s="1">
-        <v>900000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="C184" s="1">
-        <v>98.694</v>
+        <v>100.94</v>
       </c>
       <c r="D184" s="1">
-        <v>98.41</v>
+        <v>101.425395</v>
       </c>
       <c r="E184" t="s">
         <v>8</v>
       </c>
       <c r="F184">
         <v>1.0</v>
       </c>
       <c r="G184" s="1">
-        <v>885690.0</v>
+        <v>608552.37</v>
       </c>
       <c r="H184" s="1">
-        <v>2556.0</v>
+        <v>-2912.37</v>
       </c>
       <c r="I184" s="1">
-        <v>0.28858855807337</v>
+        <v>-0.4785734381414</v>
       </c>
       <c r="J184">
-        <v>1.15</v>
+        <v>0.87</v>
       </c>
       <c r="K184" t="s">
-        <v>567</v>
+        <v>565</v>
       </c>
       <c r="L184" s="1">
-        <v>888246.0</v>
+        <v>605640.0</v>
       </c>
       <c r="M184" s="1">
-        <v>898565.18</v>
+        <v>610879.73</v>
       </c>
       <c r="N184" s="1">
-        <v>0.42</v>
+        <v>0.29</v>
       </c>
       <c r="O184">
         <v>1</v>
       </c>
       <c r="Z184" t="s">
-        <v>565</v>
+        <v>563</v>
       </c>
     </row>
     <row r="185" spans="1:26">
       <c r="A185" t="s">
-        <v>569</v>
+        <v>567</v>
       </c>
       <c r="B185" s="1">
-        <v>945000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="C185" s="1">
-        <v>101.812</v>
+        <v>101.431</v>
       </c>
       <c r="D185" s="1">
-        <v>100.0</v>
+        <v>99.96825</v>
       </c>
       <c r="E185" t="s">
         <v>8</v>
       </c>
       <c r="F185">
         <v>1.0</v>
       </c>
       <c r="G185" s="1">
-        <v>945000.0</v>
+        <v>299904.75</v>
       </c>
       <c r="H185" s="1">
-        <v>17123.4</v>
+        <v>4388.25</v>
       </c>
       <c r="I185" s="1">
-        <v>1.812</v>
+        <v>1.4632145706262</v>
       </c>
       <c r="J185">
-        <v>0.83</v>
+        <v>2.9</v>
       </c>
       <c r="K185" t="s">
-        <v>570</v>
+        <v>568</v>
       </c>
       <c r="L185" s="1">
-        <v>962123.4</v>
+        <v>304293.0</v>
       </c>
       <c r="M185" s="1">
-        <v>969981.94</v>
+        <v>312987.86</v>
       </c>
       <c r="N185" s="1">
-        <v>0.45</v>
+        <v>0.15</v>
       </c>
       <c r="O185">
         <v>1</v>
       </c>
       <c r="Z185" t="s">
-        <v>568</v>
+        <v>566</v>
       </c>
     </row>
     <row r="186" spans="1:26">
       <c r="A186" t="s">
-        <v>572</v>
+        <v>570</v>
       </c>
       <c r="B186" s="1">
-        <v>500000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="C186" s="1">
-        <v>89.404</v>
+        <v>103.285</v>
       </c>
       <c r="D186" s="1">
-        <v>85.25</v>
+        <v>104.45</v>
       </c>
       <c r="E186" t="s">
         <v>8</v>
       </c>
       <c r="F186">
         <v>1.0</v>
       </c>
       <c r="G186" s="1">
-        <v>426250.0</v>
+        <v>208900.0</v>
       </c>
       <c r="H186" s="1">
-        <v>20770.0</v>
+        <v>-2330.0</v>
       </c>
       <c r="I186" s="1">
-        <v>4.8727272727273</v>
+        <v>-1.1153662039253</v>
       </c>
       <c r="J186">
-        <v>0.2</v>
+        <v>1.06</v>
       </c>
       <c r="K186" t="s">
-        <v>573</v>
+        <v>571</v>
       </c>
       <c r="L186" s="1">
-        <v>447020.0</v>
+        <v>206570.0</v>
       </c>
       <c r="M186" s="1">
-        <v>448037.12</v>
+        <v>208689.18</v>
       </c>
       <c r="N186" s="1">
-        <v>0.21</v>
+        <v>0.1</v>
       </c>
       <c r="O186">
         <v>1</v>
       </c>
       <c r="Z186" t="s">
-        <v>571</v>
+        <v>569</v>
       </c>
     </row>
     <row r="187" spans="1:26">
       <c r="A187" t="s">
-        <v>575</v>
+        <v>573</v>
       </c>
       <c r="B187" s="1">
-        <v>610000.0</v>
+        <v>950000.0</v>
       </c>
       <c r="C187" s="1">
-        <v>101.844</v>
+        <v>97.369</v>
       </c>
       <c r="D187" s="1">
-        <v>99.18943934</v>
+        <v>99.589</v>
       </c>
       <c r="E187" t="s">
         <v>8</v>
       </c>
       <c r="F187">
         <v>1.0</v>
       </c>
       <c r="G187" s="1">
-        <v>605055.58</v>
+        <v>946095.5</v>
       </c>
       <c r="H187" s="1">
-        <v>16192.82</v>
+        <v>-21090.0</v>
       </c>
       <c r="I187" s="1">
-        <v>2.6762533121337</v>
+        <v>-2.229161855225</v>
       </c>
       <c r="J187">
-        <v>2.26</v>
-[...2 lines deleted...]
-        <v>576</v>
+        <v>0.05</v>
+      </c>
+      <c r="K187">
+        <v>468.49</v>
       </c>
       <c r="L187" s="1">
-        <v>621248.4</v>
+        <v>925005.5</v>
       </c>
       <c r="M187" s="1">
-        <v>635036.07</v>
+        <v>925473.99</v>
       </c>
       <c r="N187" s="1">
-        <v>0.3</v>
+        <v>0.44</v>
       </c>
       <c r="O187">
         <v>1</v>
       </c>
       <c r="Z187" t="s">
-        <v>574</v>
+        <v>572</v>
       </c>
     </row>
     <row r="188" spans="1:26">
       <c r="A188" t="s">
-        <v>578</v>
+        <v>575</v>
       </c>
       <c r="B188" s="1">
-        <v>800000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="C188" s="1">
-        <v>101.527</v>
+        <v>97.143</v>
       </c>
       <c r="D188" s="1">
-        <v>102.939</v>
+        <v>99.908</v>
       </c>
       <c r="E188" t="s">
         <v>8</v>
       </c>
       <c r="F188">
         <v>1.0</v>
       </c>
       <c r="G188" s="1">
-        <v>823512.0</v>
+        <v>499540.0</v>
       </c>
       <c r="H188" s="1">
-        <v>-11296.0</v>
+        <v>-13825.0</v>
       </c>
       <c r="I188" s="1">
-        <v>-1.3716861442213</v>
+        <v>-2.7675461424511</v>
       </c>
       <c r="J188">
-        <v>1.27</v>
+        <v>1.89</v>
       </c>
       <c r="K188" t="s">
-        <v>579</v>
+        <v>576</v>
       </c>
       <c r="L188" s="1">
-        <v>812216.0</v>
+        <v>485715.0</v>
       </c>
       <c r="M188" s="1">
-        <v>822385.86</v>
+        <v>495187.22</v>
       </c>
       <c r="N188" s="1">
-        <v>0.38</v>
+        <v>0.24</v>
       </c>
       <c r="O188">
         <v>1</v>
       </c>
       <c r="Z188" t="s">
-        <v>577</v>
+        <v>574</v>
       </c>
     </row>
     <row r="189" spans="1:26">
       <c r="A189" t="s">
-        <v>581</v>
+        <v>575</v>
       </c>
       <c r="B189" s="1">
-        <v>1300000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="C189" s="1">
-        <v>98.822</v>
+        <v>101.627</v>
       </c>
       <c r="D189" s="1">
-        <v>100.761</v>
+        <v>103.012</v>
       </c>
       <c r="E189" t="s">
         <v>8</v>
       </c>
       <c r="F189">
         <v>1.0</v>
       </c>
       <c r="G189" s="1">
-        <v>1309893.0</v>
+        <v>721084.0</v>
       </c>
       <c r="H189" s="1">
-        <v>-25207.0</v>
+        <v>-9695.0</v>
       </c>
       <c r="I189" s="1">
-        <v>-1.924355653477</v>
+        <v>-1.3445035529841</v>
       </c>
       <c r="J189">
-        <v>1.11</v>
+        <v>1.41</v>
       </c>
       <c r="K189" t="s">
-        <v>582</v>
+        <v>578</v>
       </c>
       <c r="L189" s="1">
-        <v>1284686.0</v>
+        <v>711389.0</v>
       </c>
       <c r="M189" s="1">
-        <v>1299110.66</v>
+        <v>721227.36</v>
       </c>
       <c r="N189" s="1">
-        <v>0.6</v>
+        <v>0.34</v>
       </c>
       <c r="O189">
         <v>1</v>
       </c>
       <c r="Z189" t="s">
-        <v>580</v>
+        <v>577</v>
       </c>
     </row>
     <row r="190" spans="1:26">
       <c r="A190" t="s">
-        <v>584</v>
+        <v>580</v>
       </c>
       <c r="B190" s="1">
-        <v>600000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="C190" s="1">
-        <v>102.501</v>
+        <v>97.073</v>
       </c>
       <c r="D190" s="1">
-        <v>101.425395</v>
+        <v>97.93</v>
       </c>
       <c r="E190" t="s">
         <v>8</v>
       </c>
       <c r="F190">
         <v>1.0</v>
       </c>
       <c r="G190" s="1">
-        <v>608552.37</v>
+        <v>489650.0</v>
       </c>
       <c r="H190" s="1">
-        <v>6453.63</v>
+        <v>-4285.0</v>
       </c>
       <c r="I190" s="1">
-        <v>1.0604888450274</v>
+        <v>-0.87511487797406</v>
       </c>
       <c r="J190">
-        <v>0.59</v>
+        <v>1.39</v>
       </c>
       <c r="K190" t="s">
-        <v>585</v>
+        <v>581</v>
       </c>
       <c r="L190" s="1">
-        <v>615006.0</v>
+        <v>485365.0</v>
       </c>
       <c r="M190" s="1">
-        <v>618519.7</v>
+        <v>492334.86</v>
       </c>
       <c r="N190" s="1">
-        <v>0.29</v>
+        <v>0.23</v>
       </c>
       <c r="O190">
         <v>1</v>
       </c>
       <c r="Z190" t="s">
-        <v>583</v>
+        <v>579</v>
       </c>
     </row>
     <row r="191" spans="1:26">
       <c r="A191" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="B191" s="1">
-        <v>300000.0</v>
+        <v>1480000.0</v>
       </c>
       <c r="C191" s="1">
-        <v>102.155</v>
+        <v>96.814</v>
       </c>
       <c r="D191" s="1">
-        <v>99.96825</v>
+        <v>99.902</v>
       </c>
       <c r="E191" t="s">
         <v>8</v>
       </c>
       <c r="F191">
         <v>1.0</v>
       </c>
       <c r="G191" s="1">
-        <v>299904.75</v>
+        <v>1478549.6</v>
       </c>
       <c r="H191" s="1">
-        <v>6560.25</v>
+        <v>-45702.4</v>
       </c>
       <c r="I191" s="1">
-        <v>2.1874445136331</v>
+        <v>-3.0910292086245</v>
       </c>
       <c r="J191">
-        <v>2.6</v>
+        <v>1.58</v>
       </c>
       <c r="K191" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
       <c r="L191" s="1">
-        <v>306465.0</v>
+        <v>1432847.2</v>
       </c>
       <c r="M191" s="1">
-        <v>314268.08</v>
+        <v>1456218.02</v>
       </c>
       <c r="N191" s="1">
-        <v>0.15</v>
+        <v>0.69</v>
       </c>
       <c r="O191">
         <v>1</v>
       </c>
       <c r="Z191" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
     </row>
     <row r="192" spans="1:26">
       <c r="A192" t="s">
-        <v>590</v>
+        <v>586</v>
       </c>
       <c r="B192" s="1">
-        <v>200000.0</v>
+        <v>667000.0</v>
       </c>
       <c r="C192" s="1">
-        <v>105.129</v>
+        <v>99.693</v>
       </c>
       <c r="D192" s="1">
-        <v>104.45</v>
+        <v>100.0</v>
       </c>
       <c r="E192" t="s">
         <v>8</v>
       </c>
       <c r="F192">
         <v>1.0</v>
       </c>
       <c r="G192" s="1">
-        <v>208900.0</v>
+        <v>667000.0</v>
       </c>
       <c r="H192" s="1">
-        <v>1358.0</v>
+        <v>-2047.69</v>
       </c>
       <c r="I192" s="1">
-        <v>0.65007180469124</v>
+        <v>-0.307</v>
       </c>
       <c r="J192">
-        <v>0.73</v>
+        <v>2.05</v>
       </c>
       <c r="K192" t="s">
-        <v>126</v>
+        <v>587</v>
       </c>
       <c r="L192" s="1">
-        <v>210258.0</v>
+        <v>664952.31</v>
       </c>
       <c r="M192" s="1">
-        <v>211725.12</v>
+        <v>678650.11</v>
       </c>
       <c r="N192" s="1">
-        <v>0.1</v>
+        <v>0.32</v>
       </c>
       <c r="O192">
         <v>1</v>
       </c>
       <c r="Z192" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
     </row>
     <row r="193" spans="1:26">
       <c r="A193" t="s">
-        <v>592</v>
+        <v>589</v>
       </c>
       <c r="B193" s="1">
-        <v>950000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="C193" s="1">
-        <v>98.776</v>
+        <v>102.095</v>
       </c>
       <c r="D193" s="1">
-        <v>99.589</v>
+        <v>102.706</v>
       </c>
       <c r="E193" t="s">
         <v>8</v>
       </c>
       <c r="F193">
         <v>1.0</v>
       </c>
       <c r="G193" s="1">
-        <v>946095.5</v>
+        <v>1540590.0</v>
       </c>
       <c r="H193" s="1">
-        <v>-7723.5</v>
+        <v>-9165.0</v>
       </c>
       <c r="I193" s="1">
-        <v>-0.81635521995401</v>
+        <v>-0.59490195314782</v>
       </c>
       <c r="J193">
-        <v>2.82</v>
+        <v>1.08</v>
       </c>
       <c r="K193" t="s">
-        <v>593</v>
+        <v>590</v>
       </c>
       <c r="L193" s="1">
-        <v>938372.0</v>
+        <v>1531425.0</v>
       </c>
       <c r="M193" s="1">
-        <v>965154.19</v>
+        <v>1547572.6</v>
       </c>
       <c r="N193" s="1">
-        <v>0.45</v>
+        <v>0.74</v>
       </c>
       <c r="O193">
         <v>1</v>
       </c>
       <c r="Z193" t="s">
-        <v>591</v>
+        <v>588</v>
       </c>
     </row>
     <row r="194" spans="1:26">
       <c r="A194" t="s">
-        <v>595</v>
+        <v>592</v>
       </c>
       <c r="B194" s="1">
         <v>500000.0</v>
       </c>
       <c r="C194" s="1">
-        <v>98.32</v>
+        <v>101.227</v>
       </c>
       <c r="D194" s="1">
-        <v>99.908</v>
+        <v>99.660226</v>
       </c>
       <c r="E194" t="s">
         <v>8</v>
       </c>
       <c r="F194">
         <v>1.0</v>
       </c>
       <c r="G194" s="1">
-        <v>499540.0</v>
+        <v>498301.13</v>
       </c>
       <c r="H194" s="1">
-        <v>-7940.0</v>
+        <v>7833.87</v>
       </c>
       <c r="I194" s="1">
-        <v>-1.5894623053209</v>
+        <v>1.5721156401953</v>
       </c>
       <c r="J194">
-        <v>1.59</v>
+        <v>0.55</v>
       </c>
       <c r="K194" t="s">
-        <v>596</v>
+        <v>593</v>
       </c>
       <c r="L194" s="1">
-        <v>491600.0</v>
+        <v>506135.0</v>
       </c>
       <c r="M194" s="1">
-        <v>499565.28</v>
+        <v>508903.84</v>
       </c>
       <c r="N194" s="1">
-        <v>0.23</v>
+        <v>0.24</v>
       </c>
       <c r="O194">
         <v>1</v>
       </c>
       <c r="Z194" t="s">
-        <v>594</v>
+        <v>591</v>
       </c>
     </row>
     <row r="195" spans="1:26">
       <c r="A195" t="s">
         <v>595</v>
       </c>
       <c r="B195" s="1">
-        <v>700000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="C195" s="1">
-        <v>102.752</v>
+        <v>101.412</v>
       </c>
       <c r="D195" s="1">
-        <v>103.012</v>
+        <v>103.47225</v>
       </c>
       <c r="E195" t="s">
         <v>8</v>
       </c>
       <c r="F195">
         <v>1.0</v>
       </c>
       <c r="G195" s="1">
-        <v>721084.0</v>
+        <v>827778.0</v>
       </c>
       <c r="H195" s="1">
-        <v>-1820.0</v>
+        <v>-16482.0</v>
       </c>
       <c r="I195" s="1">
-        <v>-0.25239777889955</v>
+        <v>-1.9911135594326</v>
       </c>
       <c r="J195">
-        <v>1.04</v>
+        <v>1.51</v>
       </c>
       <c r="K195" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="L195" s="1">
-        <v>719264.0</v>
+        <v>811296.0</v>
       </c>
       <c r="M195" s="1">
-        <v>726551.67</v>
+        <v>823405.59</v>
       </c>
       <c r="N195" s="1">
-        <v>0.34</v>
+        <v>0.39</v>
       </c>
       <c r="O195">
         <v>1</v>
       </c>
       <c r="Z195" t="s">
-        <v>597</v>
+        <v>594</v>
       </c>
     </row>
     <row r="196" spans="1:26">
       <c r="A196" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
       <c r="B196" s="1">
-        <v>700000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="C196" s="1">
-        <v>104.77</v>
+        <v>97.739</v>
       </c>
       <c r="D196" s="1">
-        <v>106.6</v>
+        <v>99.495</v>
       </c>
       <c r="E196" t="s">
         <v>8</v>
       </c>
       <c r="F196">
         <v>1.0</v>
       </c>
       <c r="G196" s="1">
-        <v>746200.0</v>
+        <v>795960.0</v>
       </c>
       <c r="H196" s="1">
-        <v>-12810.0</v>
+        <v>-14048.0</v>
       </c>
       <c r="I196" s="1">
-        <v>-1.7166979362101</v>
+        <v>-1.7649128096889</v>
       </c>
       <c r="J196">
-        <v>2.97</v>
+        <v>3.4</v>
       </c>
       <c r="K196" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="L196" s="1">
-        <v>733390.0</v>
+        <v>781912.0</v>
       </c>
       <c r="M196" s="1">
-        <v>754174.25</v>
+        <v>809090.08</v>
       </c>
       <c r="N196" s="1">
-        <v>0.35</v>
+        <v>0.39</v>
       </c>
       <c r="O196">
         <v>1</v>
       </c>
       <c r="Z196" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
     </row>
     <row r="197" spans="1:26">
       <c r="A197" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
       <c r="B197" s="1">
-        <v>1480000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="C197" s="1">
-        <v>99.439</v>
+        <v>98.325</v>
       </c>
       <c r="D197" s="1">
-        <v>99.902</v>
+        <v>98.32</v>
       </c>
       <c r="E197" t="s">
         <v>8</v>
       </c>
       <c r="F197">
         <v>1.0</v>
       </c>
       <c r="G197" s="1">
-        <v>1478549.6</v>
+        <v>1081520.0</v>
       </c>
       <c r="H197" s="1">
-        <v>-6852.4</v>
+        <v>55.0</v>
       </c>
       <c r="I197" s="1">
-        <v>-0.4634541851014</v>
+        <v>0.0050854353132628</v>
       </c>
       <c r="J197">
-        <v>1.3</v>
+        <v>0.33</v>
       </c>
       <c r="K197" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="L197" s="1">
-        <v>1471697.2</v>
+        <v>1081575.0</v>
       </c>
       <c r="M197" s="1">
-        <v>1490952.41</v>
+        <v>1085191.44</v>
       </c>
       <c r="N197" s="1">
-        <v>0.69</v>
+        <v>0.52</v>
       </c>
       <c r="O197">
         <v>1</v>
       </c>
       <c r="Z197" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
     </row>
     <row r="198" spans="1:26">
       <c r="A198" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
       <c r="B198" s="1">
-        <v>667000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="C198" s="1">
-        <v>100.886</v>
+        <v>99.807</v>
       </c>
       <c r="D198" s="1">
-        <v>100.0</v>
+        <v>100.413</v>
       </c>
       <c r="E198" t="s">
         <v>8</v>
       </c>
       <c r="F198">
         <v>1.0</v>
       </c>
       <c r="G198" s="1">
-        <v>667000.0</v>
+        <v>1606608.0</v>
       </c>
       <c r="H198" s="1">
-        <v>5909.62</v>
+        <v>-9696.0</v>
       </c>
       <c r="I198" s="1">
-        <v>0.886</v>
+        <v>-0.60350751396731</v>
       </c>
       <c r="J198">
-        <v>1.74</v>
+        <v>0.81</v>
       </c>
       <c r="K198" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="L198" s="1">
-        <v>672909.62</v>
+        <v>1596912.0</v>
       </c>
       <c r="M198" s="1">
-        <v>684545.39</v>
+        <v>1609894.79</v>
       </c>
       <c r="N198" s="1">
-        <v>0.32</v>
+        <v>0.77</v>
       </c>
       <c r="O198">
         <v>1</v>
       </c>
       <c r="Z198" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
     </row>
     <row r="199" spans="1:26">
       <c r="A199" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
       <c r="B199" s="1">
-        <v>1500000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="C199" s="1">
-        <v>103.532</v>
+        <v>91.083</v>
       </c>
       <c r="D199" s="1">
-        <v>102.706</v>
+        <v>92.35</v>
       </c>
       <c r="E199" t="s">
         <v>8</v>
       </c>
       <c r="F199">
         <v>1.0</v>
       </c>
       <c r="G199" s="1">
-        <v>1540590.0</v>
+        <v>831150.0</v>
       </c>
       <c r="H199" s="1">
-        <v>12390.0</v>
+        <v>-11403.0</v>
       </c>
       <c r="I199" s="1">
-        <v>0.80423733764337</v>
+        <v>-1.3719545208446</v>
       </c>
       <c r="J199">
-        <v>0.75</v>
+        <v>0.51</v>
       </c>
       <c r="K199" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="L199" s="1">
-        <v>1552980.0</v>
+        <v>819747.0</v>
       </c>
       <c r="M199" s="1">
-        <v>1564265.96</v>
+        <v>824370.29</v>
       </c>
       <c r="N199" s="1">
-        <v>0.73</v>
+        <v>0.39</v>
       </c>
       <c r="O199">
         <v>1</v>
       </c>
       <c r="Z199" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
     </row>
     <row r="200" spans="1:26">
       <c r="A200" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
       <c r="B200" s="1">
-        <v>500000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="C200" s="1">
-        <v>103.076</v>
+        <v>88.964</v>
       </c>
       <c r="D200" s="1">
-        <v>99.660226</v>
+        <v>90.199</v>
       </c>
       <c r="E200" t="s">
         <v>8</v>
       </c>
       <c r="F200">
         <v>1.0</v>
       </c>
       <c r="G200" s="1">
-        <v>498301.13</v>
+        <v>721592.0</v>
       </c>
       <c r="H200" s="1">
-        <v>17078.87</v>
+        <v>-9880.0</v>
       </c>
       <c r="I200" s="1">
-        <v>3.4274194802649</v>
+        <v>-1.3691947804299</v>
       </c>
       <c r="J200">
-        <v>0.24</v>
+        <v>0.74</v>
       </c>
       <c r="K200" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="L200" s="1">
-        <v>515380.0</v>
+        <v>711712.0</v>
       </c>
       <c r="M200" s="1">
-        <v>516566.64</v>
+        <v>717624.33</v>
       </c>
       <c r="N200" s="1">
-        <v>0.24</v>
+        <v>0.34</v>
       </c>
       <c r="O200">
         <v>1</v>
       </c>
       <c r="Z200" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
     </row>
     <row r="201" spans="1:26">
       <c r="A201" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
       <c r="B201" s="1">
-        <v>800000.0</v>
+        <v>1084000.0</v>
       </c>
       <c r="C201" s="1">
-        <v>102.453</v>
+        <v>99.506</v>
       </c>
       <c r="D201" s="1">
-        <v>103.47225</v>
+        <v>101.11874539</v>
       </c>
       <c r="E201" t="s">
         <v>8</v>
       </c>
       <c r="F201">
         <v>1.0</v>
       </c>
       <c r="G201" s="1">
-        <v>827778.0</v>
+        <v>1096127.2</v>
       </c>
       <c r="H201" s="1">
-        <v>-8154.0</v>
+        <v>-17482.16</v>
       </c>
       <c r="I201" s="1">
-        <v>-0.9850467154237</v>
+        <v>-1.5949024894191</v>
       </c>
       <c r="J201">
-        <v>1.19</v>
+        <v>0.29</v>
       </c>
       <c r="K201" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="L201" s="1">
-        <v>819624.0</v>
+        <v>1078645.04</v>
       </c>
       <c r="M201" s="1">
-        <v>829125.37</v>
+        <v>1081763.4</v>
       </c>
       <c r="N201" s="1">
-        <v>0.39</v>
+        <v>0.51</v>
       </c>
       <c r="O201">
         <v>1</v>
       </c>
       <c r="Z201" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
     </row>
     <row r="202" spans="1:26">
       <c r="A202" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
       <c r="B202" s="1">
         <v>800000.0</v>
       </c>
       <c r="C202" s="1">
-        <v>100.249</v>
+        <v>97.385</v>
       </c>
       <c r="D202" s="1">
-        <v>99.495</v>
+        <v>100.0</v>
       </c>
       <c r="E202" t="s">
         <v>8</v>
       </c>
       <c r="F202">
         <v>1.0</v>
       </c>
       <c r="G202" s="1">
-        <v>795960.0</v>
+        <v>800000.0</v>
       </c>
       <c r="H202" s="1">
-        <v>6032.0</v>
+        <v>-20920.0</v>
       </c>
       <c r="I202" s="1">
-        <v>0.75782702648374</v>
+        <v>-2.615</v>
       </c>
       <c r="J202">
-        <v>3.1</v>
+        <v>1.62</v>
       </c>
       <c r="K202" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="L202" s="1">
-        <v>801992.0</v>
+        <v>779080.0</v>
       </c>
       <c r="M202" s="1">
-        <v>826792.0</v>
+        <v>792051.53</v>
       </c>
       <c r="N202" s="1">
         <v>0.38</v>
       </c>
       <c r="O202">
         <v>1</v>
       </c>
       <c r="Z202" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
     </row>
     <row r="203" spans="1:26">
       <c r="A203" t="s">
-        <v>621</v>
+        <v>619</v>
       </c>
       <c r="B203" s="1">
-        <v>1600000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="C203" s="1">
-        <v>101.19</v>
+        <v>100.021</v>
       </c>
       <c r="D203" s="1">
-        <v>100.413</v>
+        <v>100.0</v>
       </c>
       <c r="E203" t="s">
         <v>8</v>
       </c>
       <c r="F203">
         <v>1.0</v>
       </c>
       <c r="G203" s="1">
-        <v>1606608.0</v>
+        <v>400000.0</v>
       </c>
       <c r="H203" s="1">
-        <v>12432.0</v>
+        <v>84.0</v>
       </c>
       <c r="I203" s="1">
-        <v>0.77380418870067</v>
+        <v>0.021</v>
       </c>
       <c r="J203">
-        <v>0.49</v>
+        <v>1.1</v>
       </c>
       <c r="K203" t="s">
-        <v>622</v>
+        <v>620</v>
       </c>
       <c r="L203" s="1">
-        <v>1619040.0</v>
+        <v>400084.0</v>
       </c>
       <c r="M203" s="1">
-        <v>1626829.68</v>
+        <v>404491.78</v>
       </c>
       <c r="N203" s="1">
-        <v>0.76</v>
+        <v>0.19</v>
       </c>
       <c r="O203">
         <v>1</v>
       </c>
       <c r="Z203" t="s">
-        <v>620</v>
+        <v>618</v>
       </c>
     </row>
     <row r="204" spans="1:26">
       <c r="A204" t="s">
-        <v>624</v>
+        <v>622</v>
       </c>
       <c r="B204" s="1">
         <v>900000.0</v>
       </c>
       <c r="C204" s="1">
-        <v>92.324</v>
+        <v>95.864</v>
       </c>
       <c r="D204" s="1">
-        <v>92.35</v>
+        <v>97.25</v>
       </c>
       <c r="E204" t="s">
         <v>8</v>
       </c>
       <c r="F204">
         <v>1.0</v>
       </c>
       <c r="G204" s="1">
-        <v>831150.0</v>
+        <v>875250.0</v>
       </c>
       <c r="H204" s="1">
-        <v>-234.0</v>
+        <v>-12474.0</v>
       </c>
       <c r="I204" s="1">
-        <v>-0.02815376285869</v>
+        <v>-1.4251928020566</v>
       </c>
       <c r="J204">
-        <v>0.42</v>
+        <v>0.68</v>
       </c>
       <c r="K204" t="s">
-        <v>625</v>
+        <v>233</v>
       </c>
       <c r="L204" s="1">
-        <v>830916.0</v>
+        <v>862776.0</v>
       </c>
       <c r="M204" s="1">
-        <v>834676.27</v>
+        <v>868878.74</v>
       </c>
       <c r="N204" s="1">
-        <v>0.39</v>
+        <v>0.41</v>
       </c>
       <c r="O204">
         <v>1</v>
       </c>
       <c r="Z204" t="s">
-        <v>623</v>
+        <v>621</v>
       </c>
     </row>
     <row r="205" spans="1:26">
       <c r="A205" t="s">
-        <v>627</v>
+        <v>624</v>
       </c>
       <c r="B205" s="1">
-        <v>800000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="C205" s="1">
-        <v>90.089</v>
+        <v>98.425</v>
       </c>
       <c r="D205" s="1">
-        <v>90.199</v>
+        <v>99.8356</v>
       </c>
       <c r="E205" t="s">
         <v>8</v>
       </c>
       <c r="F205">
         <v>1.0</v>
       </c>
       <c r="G205" s="1">
-        <v>721592.0</v>
+        <v>898520.4</v>
       </c>
       <c r="H205" s="1">
-        <v>-880.0</v>
+        <v>-12695.4</v>
       </c>
       <c r="I205" s="1">
-        <v>-0.12195257153627</v>
+        <v>-1.4129228451574</v>
       </c>
       <c r="J205">
-        <v>0.61</v>
+        <v>0.44</v>
       </c>
       <c r="K205" t="s">
-        <v>628</v>
+        <v>625</v>
       </c>
       <c r="L205" s="1">
-        <v>720712.0</v>
+        <v>885825.0</v>
       </c>
       <c r="M205" s="1">
-        <v>725627.07</v>
+        <v>889801.03</v>
       </c>
       <c r="N205" s="1">
-        <v>0.34</v>
+        <v>0.42</v>
       </c>
       <c r="O205">
         <v>1</v>
       </c>
       <c r="Z205" t="s">
-        <v>626</v>
+        <v>623</v>
       </c>
     </row>
     <row r="206" spans="1:26">
       <c r="A206" t="s">
-        <v>630</v>
+        <v>627</v>
       </c>
       <c r="B206" s="1">
-        <v>1084000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="C206" s="1">
-        <v>101.438</v>
+        <v>82.598</v>
       </c>
       <c r="D206" s="1">
-        <v>101.11874539</v>
+        <v>81.04033333</v>
       </c>
       <c r="E206" t="s">
         <v>8</v>
       </c>
       <c r="F206">
         <v>1.0</v>
       </c>
       <c r="G206" s="1">
-        <v>1096127.2</v>
+        <v>729363.0</v>
       </c>
       <c r="H206" s="1">
-        <v>3460.72</v>
+        <v>14019.0</v>
       </c>
       <c r="I206" s="1">
-        <v>0.31572248184335</v>
+        <v>1.9220881783145</v>
       </c>
       <c r="J206">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.68</v>
+      </c>
+      <c r="K206" t="s">
+        <v>233</v>
       </c>
       <c r="L206" s="1">
-        <v>1099587.92</v>
+        <v>743382.0</v>
       </c>
       <c r="M206" s="1">
-        <v>1099587.92</v>
+        <v>749484.74</v>
       </c>
       <c r="N206" s="1">
-        <v>0.51</v>
+        <v>0.36</v>
       </c>
       <c r="O206">
         <v>1</v>
       </c>
       <c r="Z206" t="s">
-        <v>629</v>
+        <v>626</v>
       </c>
     </row>
     <row r="207" spans="1:26">
       <c r="A207" t="s">
-        <v>632</v>
+        <v>629</v>
       </c>
       <c r="B207" s="1">
-        <v>800000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="C207" s="1">
-        <v>98.617</v>
+        <v>89.985</v>
       </c>
       <c r="D207" s="1">
-        <v>100.0</v>
+        <v>89.675</v>
       </c>
       <c r="E207" t="s">
         <v>8</v>
       </c>
       <c r="F207">
         <v>1.0</v>
       </c>
       <c r="G207" s="1">
-        <v>800000.0</v>
+        <v>986425.0</v>
       </c>
       <c r="H207" s="1">
-        <v>-11064.0</v>
+        <v>3410.0</v>
       </c>
       <c r="I207" s="1">
-        <v>-1.383</v>
+        <v>0.34569277948146</v>
       </c>
       <c r="J207">
-        <v>1.39</v>
-[...2 lines deleted...]
-        <v>633</v>
+        <v>0.05</v>
+      </c>
+      <c r="K207">
+        <v>565.07</v>
       </c>
       <c r="L207" s="1">
-        <v>788936.0</v>
+        <v>989835.0</v>
       </c>
       <c r="M207" s="1">
-        <v>800082.39</v>
+        <v>990400.07</v>
       </c>
       <c r="N207" s="1">
-        <v>0.37</v>
+        <v>0.47</v>
       </c>
       <c r="O207">
         <v>1</v>
       </c>
       <c r="Z207" t="s">
-        <v>631</v>
+        <v>628</v>
       </c>
     </row>
     <row r="208" spans="1:26">
       <c r="A208" t="s">
-        <v>635</v>
+        <v>631</v>
       </c>
       <c r="B208" s="1">
-        <v>400000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="C208" s="1">
-        <v>101.366</v>
+        <v>100.528</v>
       </c>
       <c r="D208" s="1">
-        <v>100.0</v>
+        <v>99.774775</v>
       </c>
       <c r="E208" t="s">
         <v>8</v>
       </c>
       <c r="F208">
         <v>1.0</v>
       </c>
       <c r="G208" s="1">
-        <v>400000.0</v>
+        <v>598648.65</v>
       </c>
       <c r="H208" s="1">
-        <v>5464.0</v>
+        <v>4519.35</v>
       </c>
       <c r="I208" s="1">
-        <v>1.366</v>
+        <v>0.75492528046292</v>
       </c>
       <c r="J208">
-        <v>0.82</v>
+        <v>1.19</v>
       </c>
       <c r="K208" t="s">
-        <v>636</v>
+        <v>632</v>
       </c>
       <c r="L208" s="1">
-        <v>405464.0</v>
+        <v>603168.0</v>
       </c>
       <c r="M208" s="1">
-        <v>408739.51</v>
+        <v>610318.68</v>
       </c>
       <c r="N208" s="1">
-        <v>0.19</v>
+        <v>0.29</v>
       </c>
       <c r="O208">
         <v>1</v>
       </c>
       <c r="Z208" t="s">
-        <v>634</v>
+        <v>630</v>
       </c>
     </row>
     <row r="209" spans="1:26">
       <c r="A209" t="s">
-        <v>638</v>
+        <v>634</v>
       </c>
       <c r="B209" s="1">
-        <v>900000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="C209" s="1">
-        <v>96.621</v>
+        <v>99.38</v>
       </c>
       <c r="D209" s="1">
-        <v>97.25</v>
+        <v>100.86</v>
       </c>
       <c r="E209" t="s">
         <v>8</v>
       </c>
       <c r="F209">
         <v>1.0</v>
       </c>
       <c r="G209" s="1">
-        <v>875250.0</v>
+        <v>1008600.0</v>
       </c>
       <c r="H209" s="1">
-        <v>-5661.0</v>
+        <v>-14800.0</v>
       </c>
       <c r="I209" s="1">
-        <v>-0.64678663239075</v>
+        <v>-1.4673805274638</v>
       </c>
       <c r="J209">
-        <v>0.49</v>
+        <v>0.44</v>
       </c>
       <c r="K209" t="s">
-        <v>639</v>
+        <v>635</v>
       </c>
       <c r="L209" s="1">
-        <v>869589.0</v>
+        <v>993800.0</v>
       </c>
       <c r="M209" s="1">
-        <v>873965.71</v>
+        <v>998163.84</v>
       </c>
       <c r="N209" s="1">
-        <v>0.41</v>
+        <v>0.48</v>
       </c>
       <c r="O209">
         <v>1</v>
       </c>
       <c r="Z209" t="s">
-        <v>637</v>
-[...299 lines deleted...]
-        <v>655</v>
+        <v>633</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">