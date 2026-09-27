--- v0 (2026-05-02)
+++ v1 (2026-09-27)
@@ -816,3290 +816,3290 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N5"/>
+  <dimension ref="A1:Z5"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="C5" sqref="C5"/>
+      <selection activeCell="B5" sqref="B5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
-[...2 lines deleted...]
-    <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B1" t="s">
+        <v>2</v>
+      </c>
+      <c r="C1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D1" t="s">
+        <v>4</v>
+      </c>
+      <c r="E1" t="s">
+        <v>5</v>
+      </c>
+      <c r="F1" t="s">
+        <v>4</v>
+      </c>
+      <c r="G1" t="s">
+        <v>5</v>
+      </c>
+      <c r="H1" t="s">
+        <v>4</v>
+      </c>
+      <c r="Z1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
-[...24 lines deleted...]
-    <row r="2" spans="1:14">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2" s="1">
+        <v>10664.89</v>
+      </c>
+      <c r="C2">
+        <v>268.91</v>
+      </c>
+      <c r="D2" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2">
+        <v>2867916.84</v>
+      </c>
+      <c r="F2" t="s">
+        <v>8</v>
+      </c>
+      <c r="G2">
+        <v>2867916.84</v>
+      </c>
+      <c r="H2" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z2" t="s">
         <v>6</v>
       </c>
-      <c r="B2" t="s">
-[...24 lines deleted...]
-    <row r="3" spans="1:14">
+    </row>
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
+        <v>10</v>
+      </c>
+      <c r="B3" s="1">
+        <v>6425.0</v>
+      </c>
+      <c r="C3">
+        <v>162.45</v>
+      </c>
+      <c r="D3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E3">
+        <v>1043782.35</v>
+      </c>
+      <c r="F3" t="s">
+        <v>8</v>
+      </c>
+      <c r="G3">
+        <v>1043782.35</v>
+      </c>
+      <c r="H3" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z3" t="s">
         <v>9</v>
       </c>
-      <c r="B3" t="s">
-[...24 lines deleted...]
-    <row r="4" spans="1:14">
+    </row>
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
+        <v>12</v>
+      </c>
+      <c r="B4" s="1">
+        <v>1061543.4</v>
+      </c>
+      <c r="C4">
+        <v>142.39</v>
+      </c>
+      <c r="D4" t="s">
+        <v>8</v>
+      </c>
+      <c r="E4">
+        <v>151160512.8</v>
+      </c>
+      <c r="F4" t="s">
+        <v>8</v>
+      </c>
+      <c r="G4">
+        <v>151160512.8</v>
+      </c>
+      <c r="H4" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z4" t="s">
         <v>11</v>
       </c>
-      <c r="B4" t="s">
-[...24 lines deleted...]
-    <row r="5" spans="1:14">
+    </row>
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
+        <v>14</v>
+      </c>
+      <c r="B5" s="1">
+        <v>554.0</v>
+      </c>
+      <c r="C5">
+        <v>138.71</v>
+      </c>
+      <c r="D5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E5">
+        <v>76847.49</v>
+      </c>
+      <c r="F5" t="s">
+        <v>8</v>
+      </c>
+      <c r="G5">
+        <v>76847.49</v>
+      </c>
+      <c r="H5" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z5" t="s">
         <v>13</v>
-      </c>
-[...22 lines deleted...]
-        <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P61"/>
+  <dimension ref="A1:Z61"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O61" sqref="O61"/>
+      <selection activeCell="N61" sqref="N61"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:16">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>16</v>
+      </c>
+      <c r="B1" t="s">
+        <v>17</v>
+      </c>
+      <c r="C1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D1" t="s">
+        <v>19</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>20</v>
+      </c>
+      <c r="G1" t="s">
+        <v>21</v>
+      </c>
+      <c r="H1" t="s">
+        <v>22</v>
+      </c>
+      <c r="I1" t="s">
+        <v>23</v>
+      </c>
+      <c r="J1" t="s">
+        <v>24</v>
+      </c>
+      <c r="K1" t="s">
+        <v>25</v>
+      </c>
+      <c r="L1" t="s">
+        <v>26</v>
+      </c>
+      <c r="M1" t="s">
+        <v>27</v>
+      </c>
+      <c r="N1" t="s">
+        <v>28</v>
+      </c>
+      <c r="O1" t="s">
+        <v>29</v>
+      </c>
+      <c r="Z1" t="s">
         <v>15</v>
       </c>
-      <c r="B1" t="s">
-[...45 lines deleted...]
-    <row r="2" spans="1:16">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
-        <v>30</v>
-[...1 lines deleted...]
-      <c r="B2" t="s">
         <v>31</v>
       </c>
+      <c r="B2" s="1">
+        <v>59000.0</v>
+      </c>
       <c r="C2" s="1">
-        <v>59000.0</v>
+        <v>6.55</v>
       </c>
       <c r="D2" s="1">
-        <v>6.55</v>
-[...1 lines deleted...]
-      <c r="E2" s="1">
         <v>3.68</v>
       </c>
-      <c r="F2" t="s">
-[...3 lines deleted...]
-        <v>1.0</v>
+      <c r="E2" t="s">
+        <v>8</v>
+      </c>
+      <c r="F2">
+        <v>1.0</v>
+      </c>
+      <c r="G2" s="1">
+        <v>217120.0</v>
       </c>
       <c r="H2" s="1">
-        <v>217120.0</v>
+        <v>169330.0</v>
       </c>
       <c r="I2" s="1">
-        <v>169330.0</v>
-[...1 lines deleted...]
-      <c r="J2" s="1">
         <v>77.989130434783</v>
       </c>
+      <c r="J2">
+        <v>0.0</v>
+      </c>
       <c r="K2">
         <v>0.0</v>
       </c>
-      <c r="L2">
-        <v>0.0</v>
+      <c r="L2" s="1">
+        <v>386450.0</v>
       </c>
       <c r="M2" s="1">
         <v>386450.0</v>
       </c>
       <c r="N2" s="1">
-        <v>386450.0</v>
-[...1 lines deleted...]
-      <c r="O2" s="1">
         <v>0.25</v>
       </c>
-      <c r="P2">
-[...3 lines deleted...]
-    <row r="3" spans="1:16">
+      <c r="O2">
+        <v>1</v>
+      </c>
+      <c r="Z2" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
-        <v>32</v>
-[...1 lines deleted...]
-      <c r="B3" t="s">
         <v>33</v>
       </c>
+      <c r="B3" s="1">
+        <v>34000.0</v>
+      </c>
       <c r="C3" s="1">
-        <v>34000.0</v>
+        <v>105.28</v>
       </c>
       <c r="D3" s="1">
-        <v>105.28</v>
-[...1 lines deleted...]
-      <c r="E3" s="1">
         <v>103.86</v>
       </c>
-      <c r="F3" t="s">
-[...3 lines deleted...]
-        <v>1.0</v>
+      <c r="E3" t="s">
+        <v>8</v>
+      </c>
+      <c r="F3">
+        <v>1.0</v>
+      </c>
+      <c r="G3" s="1">
+        <v>3531240.0</v>
       </c>
       <c r="H3" s="1">
-        <v>3531240.0</v>
+        <v>48280.0</v>
       </c>
       <c r="I3" s="1">
-        <v>48280.0</v>
-[...1 lines deleted...]
-      <c r="J3" s="1">
         <v>1.367225110726</v>
       </c>
+      <c r="J3">
+        <v>0.0</v>
+      </c>
       <c r="K3">
         <v>0.0</v>
       </c>
-      <c r="L3">
-        <v>0.0</v>
+      <c r="L3" s="1">
+        <v>3579520.0</v>
       </c>
       <c r="M3" s="1">
         <v>3579520.0</v>
       </c>
       <c r="N3" s="1">
-        <v>3579520.0</v>
-[...1 lines deleted...]
-      <c r="O3" s="1">
         <v>2.31</v>
       </c>
-      <c r="P3">
-[...3 lines deleted...]
-    <row r="4" spans="1:16">
+      <c r="O3">
+        <v>1</v>
+      </c>
+      <c r="Z3" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="B4" t="s">
         <v>35</v>
       </c>
+      <c r="B4" s="1">
+        <v>250000.0</v>
+      </c>
       <c r="C4" s="1">
-        <v>250000.0</v>
+        <v>2.63</v>
       </c>
       <c r="D4" s="1">
-        <v>2.63</v>
-[...1 lines deleted...]
-      <c r="E4" s="1">
         <v>8.04318604</v>
       </c>
-      <c r="F4" t="s">
-[...3 lines deleted...]
-        <v>1.0</v>
+      <c r="E4" t="s">
+        <v>8</v>
+      </c>
+      <c r="F4">
+        <v>1.0</v>
+      </c>
+      <c r="G4" s="1">
+        <v>2010796.51</v>
       </c>
       <c r="H4" s="1">
-        <v>2010796.51</v>
+        <v>-1353296.51</v>
       </c>
       <c r="I4" s="1">
-        <v>-1353296.51</v>
-[...1 lines deleted...]
-      <c r="J4" s="1">
         <v>-67.301514761432</v>
       </c>
+      <c r="J4">
+        <v>0.0</v>
+      </c>
       <c r="K4">
         <v>0.0</v>
       </c>
-      <c r="L4">
-        <v>0.0</v>
+      <c r="L4" s="1">
+        <v>657500.0</v>
       </c>
       <c r="M4" s="1">
         <v>657500.0</v>
       </c>
       <c r="N4" s="1">
-        <v>657500.0</v>
-[...1 lines deleted...]
-      <c r="O4" s="1">
         <v>0.42</v>
       </c>
-      <c r="P4">
-[...3 lines deleted...]
-    <row r="5" spans="1:16">
+      <c r="O4">
+        <v>1</v>
+      </c>
+      <c r="Z4" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
-        <v>36</v>
-[...1 lines deleted...]
-      <c r="B5" t="s">
         <v>37</v>
       </c>
+      <c r="B5" s="1">
+        <v>48000.0</v>
+      </c>
       <c r="C5" s="1">
-        <v>48000.0</v>
+        <v>175.38</v>
       </c>
       <c r="D5" s="1">
-        <v>175.38</v>
-[...1 lines deleted...]
-      <c r="E5" s="1">
         <v>121.1218464583</v>
       </c>
-      <c r="F5" t="s">
-[...3 lines deleted...]
-        <v>1.0</v>
+      <c r="E5" t="s">
+        <v>8</v>
+      </c>
+      <c r="F5">
+        <v>1.0</v>
+      </c>
+      <c r="G5" s="1">
+        <v>5813848.63</v>
       </c>
       <c r="H5" s="1">
-        <v>5813848.63</v>
+        <v>2604391.37</v>
       </c>
       <c r="I5" s="1">
-        <v>2604391.37</v>
-[...1 lines deleted...]
-      <c r="J5" s="1">
         <v>44.796339494652</v>
       </c>
+      <c r="J5">
+        <v>0.0</v>
+      </c>
       <c r="K5">
         <v>0.0</v>
       </c>
-      <c r="L5">
-        <v>0.0</v>
+      <c r="L5" s="1">
+        <v>8418240.0</v>
       </c>
       <c r="M5" s="1">
         <v>8418240.0</v>
       </c>
       <c r="N5" s="1">
-        <v>8418240.0</v>
-[...1 lines deleted...]
-      <c r="O5" s="1">
         <v>5.43</v>
       </c>
-      <c r="P5">
-[...3 lines deleted...]
-    <row r="6" spans="1:16">
+      <c r="O5">
+        <v>1</v>
+      </c>
+      <c r="Z5" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="6" spans="1:26">
       <c r="A6" t="s">
-        <v>38</v>
-[...1 lines deleted...]
-      <c r="B6" t="s">
         <v>39</v>
       </c>
+      <c r="B6" s="1">
+        <v>60000.0</v>
+      </c>
       <c r="C6" s="1">
-        <v>60000.0</v>
+        <v>26.06</v>
       </c>
       <c r="D6" s="1">
-        <v>26.06</v>
-[...1 lines deleted...]
-      <c r="E6" s="1">
         <v>38.4345555</v>
       </c>
-      <c r="F6" t="s">
-[...3 lines deleted...]
-        <v>1.0</v>
+      <c r="E6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F6">
+        <v>1.0</v>
+      </c>
+      <c r="G6" s="1">
+        <v>2306073.33</v>
       </c>
       <c r="H6" s="1">
-        <v>2306073.33</v>
+        <v>-742473.33</v>
       </c>
       <c r="I6" s="1">
-        <v>-742473.33</v>
-[...1 lines deleted...]
-      <c r="J6" s="1">
         <v>-32.196431932197</v>
       </c>
+      <c r="J6">
+        <v>0.0</v>
+      </c>
       <c r="K6">
         <v>0.0</v>
       </c>
-      <c r="L6">
-        <v>0.0</v>
+      <c r="L6" s="1">
+        <v>1563600.0</v>
       </c>
       <c r="M6" s="1">
         <v>1563600.0</v>
       </c>
       <c r="N6" s="1">
-        <v>1563600.0</v>
-[...1 lines deleted...]
-      <c r="O6" s="1">
         <v>1.01</v>
       </c>
-      <c r="P6">
-[...3 lines deleted...]
-    <row r="7" spans="1:16">
+      <c r="O6">
+        <v>1</v>
+      </c>
+      <c r="Z6" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="7" spans="1:26">
       <c r="A7" t="s">
-        <v>40</v>
-[...1 lines deleted...]
-      <c r="B7" t="s">
         <v>41</v>
       </c>
+      <c r="B7" s="1">
+        <v>86000.0</v>
+      </c>
       <c r="C7" s="1">
-        <v>86000.0</v>
+        <v>41.0</v>
       </c>
       <c r="D7" s="1">
-        <v>41.0</v>
-[...1 lines deleted...]
-      <c r="E7" s="1">
         <v>26.3515298837</v>
       </c>
-      <c r="F7" t="s">
-[...3 lines deleted...]
-        <v>1.0</v>
+      <c r="E7" t="s">
+        <v>8</v>
+      </c>
+      <c r="F7">
+        <v>1.0</v>
+      </c>
+      <c r="G7" s="1">
+        <v>2266231.57</v>
       </c>
       <c r="H7" s="1">
-        <v>2266231.57</v>
+        <v>1259768.43</v>
       </c>
       <c r="I7" s="1">
-        <v>1259768.43</v>
-[...1 lines deleted...]
-      <c r="J7" s="1">
         <v>55.588689464775</v>
       </c>
+      <c r="J7">
+        <v>0.0</v>
+      </c>
       <c r="K7">
         <v>0.0</v>
       </c>
-      <c r="L7">
-        <v>0.0</v>
+      <c r="L7" s="1">
+        <v>3526000.0</v>
       </c>
       <c r="M7" s="1">
         <v>3526000.0</v>
       </c>
       <c r="N7" s="1">
-        <v>3526000.0</v>
-[...1 lines deleted...]
-      <c r="O7" s="1">
         <v>2.27</v>
       </c>
-      <c r="P7">
-[...3 lines deleted...]
-    <row r="8" spans="1:16">
+      <c r="O7">
+        <v>1</v>
+      </c>
+      <c r="Z7" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="8" spans="1:26">
       <c r="A8" t="s">
-        <v>42</v>
-[...1 lines deleted...]
-      <c r="B8" t="s">
         <v>43</v>
       </c>
+      <c r="B8" s="1">
+        <v>270000.0</v>
+      </c>
       <c r="C8" s="1">
-        <v>270000.0</v>
+        <v>9.545</v>
       </c>
       <c r="D8" s="1">
-        <v>9.545</v>
-[...1 lines deleted...]
-      <c r="E8" s="1">
         <v>8.351341963</v>
       </c>
-      <c r="F8" t="s">
-[...3 lines deleted...]
-        <v>1.0</v>
+      <c r="E8" t="s">
+        <v>8</v>
+      </c>
+      <c r="F8">
+        <v>1.0</v>
+      </c>
+      <c r="G8" s="1">
+        <v>2254862.33</v>
       </c>
       <c r="H8" s="1">
-        <v>2254862.33</v>
+        <v>322287.67</v>
       </c>
       <c r="I8" s="1">
-        <v>322287.67</v>
-[...1 lines deleted...]
-      <c r="J8" s="1">
         <v>14.293008744352</v>
       </c>
+      <c r="J8">
+        <v>0.0</v>
+      </c>
       <c r="K8">
         <v>0.0</v>
       </c>
-      <c r="L8">
-        <v>0.0</v>
+      <c r="L8" s="1">
+        <v>2577150.0</v>
       </c>
       <c r="M8" s="1">
         <v>2577150.0</v>
       </c>
       <c r="N8" s="1">
-        <v>2577150.0</v>
-[...1 lines deleted...]
-      <c r="O8" s="1">
         <v>1.66</v>
       </c>
-      <c r="P8">
-[...3 lines deleted...]
-    <row r="9" spans="1:16">
+      <c r="O8">
+        <v>1</v>
+      </c>
+      <c r="Z8" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="9" spans="1:26">
       <c r="A9" t="s">
-        <v>44</v>
-[...1 lines deleted...]
-      <c r="B9" t="s">
         <v>45</v>
       </c>
+      <c r="B9" s="1">
+        <v>13500.0</v>
+      </c>
       <c r="C9" s="1">
-        <v>13500.0</v>
+        <v>119.0</v>
       </c>
       <c r="D9" s="1">
-        <v>119.0</v>
-[...1 lines deleted...]
-      <c r="E9" s="1">
         <v>105.6462222222</v>
       </c>
-      <c r="F9" t="s">
-[...3 lines deleted...]
-        <v>1.0</v>
+      <c r="E9" t="s">
+        <v>8</v>
+      </c>
+      <c r="F9">
+        <v>1.0</v>
+      </c>
+      <c r="G9" s="1">
+        <v>1426224.0</v>
       </c>
       <c r="H9" s="1">
-        <v>1426224.0</v>
+        <v>180276.0</v>
       </c>
       <c r="I9" s="1">
-        <v>180276.0</v>
-[...1 lines deleted...]
-      <c r="J9" s="1">
         <v>12.64009019621</v>
       </c>
+      <c r="J9">
+        <v>0.0</v>
+      </c>
       <c r="K9">
         <v>0.0</v>
       </c>
-      <c r="L9">
-        <v>0.0</v>
+      <c r="L9" s="1">
+        <v>1606500.0</v>
       </c>
       <c r="M9" s="1">
         <v>1606500.0</v>
       </c>
       <c r="N9" s="1">
-        <v>1606500.0</v>
-[...1 lines deleted...]
-      <c r="O9" s="1">
         <v>1.04</v>
       </c>
-      <c r="P9">
-[...3 lines deleted...]
-    <row r="10" spans="1:16">
+      <c r="O9">
+        <v>1</v>
+      </c>
+      <c r="Z9" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="10" spans="1:26">
       <c r="A10" t="s">
-        <v>46</v>
-[...1 lines deleted...]
-      <c r="B10" t="s">
         <v>47</v>
       </c>
+      <c r="B10" s="1">
+        <v>85000.0</v>
+      </c>
       <c r="C10" s="1">
-        <v>85000.0</v>
+        <v>74.88</v>
       </c>
       <c r="D10" s="1">
-        <v>74.88</v>
-[...1 lines deleted...]
-      <c r="E10" s="1">
         <v>59.9316564706</v>
       </c>
-      <c r="F10" t="s">
-[...3 lines deleted...]
-        <v>1.0</v>
+      <c r="E10" t="s">
+        <v>8</v>
+      </c>
+      <c r="F10">
+        <v>1.0</v>
+      </c>
+      <c r="G10" s="1">
+        <v>5094190.8</v>
       </c>
       <c r="H10" s="1">
-        <v>5094190.8</v>
+        <v>1270609.2</v>
       </c>
       <c r="I10" s="1">
-        <v>1270609.2</v>
-[...1 lines deleted...]
-      <c r="J10" s="1">
         <v>24.94231664821</v>
       </c>
+      <c r="J10">
+        <v>0.0</v>
+      </c>
       <c r="K10">
         <v>0.0</v>
       </c>
-      <c r="L10">
-        <v>0.0</v>
+      <c r="L10" s="1">
+        <v>6364800.0</v>
       </c>
       <c r="M10" s="1">
         <v>6364800.0</v>
       </c>
       <c r="N10" s="1">
-        <v>6364800.0</v>
-[...1 lines deleted...]
-      <c r="O10" s="1">
         <v>4.1</v>
       </c>
-      <c r="P10">
-[...3 lines deleted...]
-    <row r="11" spans="1:16">
+      <c r="O10">
+        <v>1</v>
+      </c>
+      <c r="Z10" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="11" spans="1:26">
       <c r="A11" t="s">
-        <v>48</v>
-[...1 lines deleted...]
-      <c r="B11" t="s">
         <v>49</v>
       </c>
+      <c r="B11" s="1">
+        <v>65000.0</v>
+      </c>
       <c r="C11" s="1">
-        <v>65000.0</v>
+        <v>27.98</v>
       </c>
       <c r="D11" s="1">
-        <v>27.98</v>
-[...1 lines deleted...]
-      <c r="E11" s="1">
         <v>27.1190938462</v>
       </c>
-      <c r="F11" t="s">
-[...3 lines deleted...]
-        <v>1.0</v>
+      <c r="E11" t="s">
+        <v>8</v>
+      </c>
+      <c r="F11">
+        <v>1.0</v>
+      </c>
+      <c r="G11" s="1">
+        <v>1762741.1</v>
       </c>
       <c r="H11" s="1">
-        <v>1762741.1</v>
+        <v>55958.9</v>
       </c>
       <c r="I11" s="1">
-        <v>55958.9</v>
-[...1 lines deleted...]
-      <c r="J11" s="1">
         <v>3.1745387907504</v>
       </c>
+      <c r="J11">
+        <v>0.0</v>
+      </c>
       <c r="K11">
         <v>0.0</v>
       </c>
-      <c r="L11">
-        <v>0.0</v>
+      <c r="L11" s="1">
+        <v>1818700.0</v>
       </c>
       <c r="M11" s="1">
         <v>1818700.0</v>
       </c>
       <c r="N11" s="1">
-        <v>1818700.0</v>
-[...1 lines deleted...]
-      <c r="O11" s="1">
         <v>1.17</v>
       </c>
-      <c r="P11">
-[...3 lines deleted...]
-    <row r="12" spans="1:16">
+      <c r="O11">
+        <v>1</v>
+      </c>
+      <c r="Z11" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="12" spans="1:26">
       <c r="A12" t="s">
-        <v>50</v>
-[...1 lines deleted...]
-      <c r="B12" t="s">
         <v>51</v>
       </c>
+      <c r="B12" s="1">
+        <v>40000.0</v>
+      </c>
       <c r="C12" s="1">
-        <v>40000.0</v>
+        <v>97.0</v>
       </c>
       <c r="D12" s="1">
-        <v>97.0</v>
-[...1 lines deleted...]
-      <c r="E12" s="1">
         <v>45.10074</v>
       </c>
-      <c r="F12" t="s">
-[...3 lines deleted...]
-        <v>1.0</v>
+      <c r="E12" t="s">
+        <v>8</v>
+      </c>
+      <c r="F12">
+        <v>1.0</v>
+      </c>
+      <c r="G12" s="1">
+        <v>1804029.6</v>
       </c>
       <c r="H12" s="1">
-        <v>1804029.6</v>
+        <v>2075970.4</v>
       </c>
       <c r="I12" s="1">
-        <v>2075970.4</v>
-[...1 lines deleted...]
-      <c r="J12" s="1">
         <v>115.07407638988</v>
       </c>
+      <c r="J12">
+        <v>0.0</v>
+      </c>
       <c r="K12">
         <v>0.0</v>
       </c>
-      <c r="L12">
-        <v>0.0</v>
+      <c r="L12" s="1">
+        <v>3880000.0</v>
       </c>
       <c r="M12" s="1">
         <v>3880000.0</v>
       </c>
       <c r="N12" s="1">
-        <v>3880000.0</v>
-[...1 lines deleted...]
-      <c r="O12" s="1">
         <v>2.5</v>
       </c>
-      <c r="P12">
-[...3 lines deleted...]
-    <row r="13" spans="1:16">
+      <c r="O12">
+        <v>1</v>
+      </c>
+      <c r="Z12" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="13" spans="1:26">
       <c r="A13" t="s">
-        <v>52</v>
-[...1 lines deleted...]
-      <c r="B13" t="s">
         <v>53</v>
       </c>
+      <c r="B13" s="1">
+        <v>100000.0</v>
+      </c>
       <c r="C13" s="1">
-        <v>100000.0</v>
+        <v>15.88</v>
       </c>
       <c r="D13" s="1">
-        <v>15.88</v>
-[...1 lines deleted...]
-      <c r="E13" s="1">
         <v>16.88</v>
       </c>
-      <c r="F13" t="s">
-[...3 lines deleted...]
-        <v>1.0</v>
+      <c r="E13" t="s">
+        <v>8</v>
+      </c>
+      <c r="F13">
+        <v>1.0</v>
+      </c>
+      <c r="G13" s="1">
+        <v>1688000.0</v>
       </c>
       <c r="H13" s="1">
-        <v>1688000.0</v>
+        <v>-100000.0</v>
       </c>
       <c r="I13" s="1">
-        <v>-100000.0</v>
-[...1 lines deleted...]
-      <c r="J13" s="1">
         <v>-5.9241706161137</v>
       </c>
+      <c r="J13">
+        <v>0.0</v>
+      </c>
       <c r="K13">
         <v>0.0</v>
       </c>
-      <c r="L13">
-        <v>0.0</v>
+      <c r="L13" s="1">
+        <v>1588000.0</v>
       </c>
       <c r="M13" s="1">
         <v>1588000.0</v>
       </c>
       <c r="N13" s="1">
-        <v>1588000.0</v>
-[...1 lines deleted...]
-      <c r="O13" s="1">
         <v>1.02</v>
       </c>
-      <c r="P13">
-[...3 lines deleted...]
-    <row r="14" spans="1:16">
+      <c r="O13">
+        <v>1</v>
+      </c>
+      <c r="Z13" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="14" spans="1:26">
       <c r="A14" t="s">
-        <v>54</v>
-[...1 lines deleted...]
-      <c r="B14" t="s">
         <v>55</v>
       </c>
+      <c r="B14" s="1">
+        <v>50000.0</v>
+      </c>
       <c r="C14" s="1">
-        <v>50000.0</v>
+        <v>69.08</v>
       </c>
       <c r="D14" s="1">
-        <v>69.08</v>
-[...1 lines deleted...]
-      <c r="E14" s="1">
         <v>62.2325732</v>
       </c>
-      <c r="F14" t="s">
-[...3 lines deleted...]
-        <v>1.0</v>
+      <c r="E14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F14">
+        <v>1.0</v>
+      </c>
+      <c r="G14" s="1">
+        <v>3111628.66</v>
       </c>
       <c r="H14" s="1">
-        <v>3111628.66</v>
+        <v>342371.34</v>
       </c>
       <c r="I14" s="1">
-        <v>342371.34</v>
-[...1 lines deleted...]
-      <c r="J14" s="1">
         <v>11.002962673573</v>
       </c>
+      <c r="J14">
+        <v>0.0</v>
+      </c>
       <c r="K14">
         <v>0.0</v>
       </c>
-      <c r="L14">
-        <v>0.0</v>
+      <c r="L14" s="1">
+        <v>3454000.0</v>
       </c>
       <c r="M14" s="1">
         <v>3454000.0</v>
       </c>
       <c r="N14" s="1">
-        <v>3454000.0</v>
-[...1 lines deleted...]
-      <c r="O14" s="1">
         <v>2.23</v>
       </c>
-      <c r="P14">
-[...3 lines deleted...]
-    <row r="15" spans="1:16">
+      <c r="O14">
+        <v>1</v>
+      </c>
+      <c r="Z14" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="15" spans="1:26">
       <c r="A15" t="s">
-        <v>56</v>
-[...1 lines deleted...]
-      <c r="B15" t="s">
         <v>57</v>
       </c>
+      <c r="B15" s="1">
+        <v>92500.0</v>
+      </c>
       <c r="C15" s="1">
-        <v>92500.0</v>
+        <v>20.0</v>
       </c>
       <c r="D15" s="1">
         <v>20.0</v>
       </c>
-      <c r="E15" s="1">
-[...6 lines deleted...]
-        <v>1.0</v>
+      <c r="E15" t="s">
+        <v>8</v>
+      </c>
+      <c r="F15">
+        <v>1.0</v>
+      </c>
+      <c r="G15" s="1">
+        <v>1850000.0</v>
       </c>
       <c r="H15" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I15" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="J15">
+        <v>0.0</v>
+      </c>
+      <c r="K15">
+        <v>0.0</v>
+      </c>
+      <c r="L15" s="1">
         <v>1850000.0</v>
-      </c>
-[...10 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="M15" s="1">
         <v>1850000.0</v>
       </c>
       <c r="N15" s="1">
-        <v>1850000.0</v>
-[...1 lines deleted...]
-      <c r="O15" s="1">
         <v>1.19</v>
       </c>
-      <c r="P15">
-[...3 lines deleted...]
-    <row r="16" spans="1:16">
+      <c r="O15">
+        <v>1</v>
+      </c>
+      <c r="Z15" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="16" spans="1:26">
       <c r="A16" t="s">
-        <v>58</v>
-[...1 lines deleted...]
-      <c r="B16" t="s">
         <v>59</v>
       </c>
+      <c r="B16" s="1">
+        <v>199839.0</v>
+      </c>
       <c r="C16" s="1">
-        <v>199839.0</v>
+        <v>19.835</v>
       </c>
       <c r="D16" s="1">
-        <v>19.835</v>
-[...1 lines deleted...]
-      <c r="E16" s="1">
         <v>13.5681583675</v>
       </c>
-      <c r="F16" t="s">
-[...3 lines deleted...]
-        <v>1.0</v>
+      <c r="E16" t="s">
+        <v>8</v>
+      </c>
+      <c r="F16">
+        <v>1.0</v>
+      </c>
+      <c r="G16" s="1">
+        <v>2711447.2</v>
       </c>
       <c r="H16" s="1">
-        <v>2711447.2</v>
+        <v>1252359.37</v>
       </c>
       <c r="I16" s="1">
-        <v>1252359.37</v>
-[...1 lines deleted...]
-      <c r="J16" s="1">
         <v>46.187857539693</v>
       </c>
+      <c r="J16">
+        <v>0.0</v>
+      </c>
       <c r="K16">
         <v>0.0</v>
       </c>
-      <c r="L16">
-        <v>0.0</v>
+      <c r="L16" s="1">
+        <v>3963806.57</v>
       </c>
       <c r="M16" s="1">
         <v>3963806.57</v>
       </c>
       <c r="N16" s="1">
-        <v>3963806.57</v>
-[...1 lines deleted...]
-      <c r="O16" s="1">
         <v>2.55</v>
       </c>
-      <c r="P16">
-[...3 lines deleted...]
-    <row r="17" spans="1:16">
+      <c r="O16">
+        <v>1</v>
+      </c>
+      <c r="Z16" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="17" spans="1:26">
       <c r="A17" t="s">
-        <v>60</v>
-[...1 lines deleted...]
-      <c r="B17" t="s">
         <v>61</v>
       </c>
+      <c r="B17" s="1">
+        <v>16284.0</v>
+      </c>
       <c r="C17" s="1">
-        <v>16284.0</v>
+        <v>233.4</v>
       </c>
       <c r="D17" s="1">
-        <v>233.4</v>
-[...1 lines deleted...]
-      <c r="E17" s="1">
         <v>191.0573532302</v>
       </c>
-      <c r="F17" t="s">
-[...3 lines deleted...]
-        <v>1.0</v>
+      <c r="E17" t="s">
+        <v>8</v>
+      </c>
+      <c r="F17">
+        <v>1.0</v>
+      </c>
+      <c r="G17" s="1">
+        <v>3111177.94</v>
       </c>
       <c r="H17" s="1">
-        <v>3111177.94</v>
+        <v>689507.66</v>
       </c>
       <c r="I17" s="1">
-        <v>689507.66</v>
-[...1 lines deleted...]
-      <c r="J17" s="1">
         <v>22.162270152893</v>
       </c>
+      <c r="J17">
+        <v>0.0</v>
+      </c>
       <c r="K17">
         <v>0.0</v>
       </c>
-      <c r="L17">
-        <v>0.0</v>
+      <c r="L17" s="1">
+        <v>3800685.6</v>
       </c>
       <c r="M17" s="1">
         <v>3800685.6</v>
       </c>
       <c r="N17" s="1">
-        <v>3800685.6</v>
-[...1 lines deleted...]
-      <c r="O17" s="1">
         <v>2.45</v>
       </c>
-      <c r="P17">
-[...3 lines deleted...]
-    <row r="18" spans="1:16">
+      <c r="O17">
+        <v>1</v>
+      </c>
+      <c r="Z17" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="18" spans="1:26">
       <c r="A18" t="s">
-        <v>62</v>
-[...1 lines deleted...]
-      <c r="B18" t="s">
         <v>63</v>
       </c>
+      <c r="B18" s="1">
+        <v>15000.0</v>
+      </c>
       <c r="C18" s="1">
-        <v>15000.0</v>
+        <v>38.4</v>
       </c>
       <c r="D18" s="1">
-        <v>38.4</v>
-[...1 lines deleted...]
-      <c r="E18" s="1">
         <v>20.0</v>
       </c>
-      <c r="F18" t="s">
-[...3 lines deleted...]
-        <v>1.0</v>
+      <c r="E18" t="s">
+        <v>8</v>
+      </c>
+      <c r="F18">
+        <v>1.0</v>
+      </c>
+      <c r="G18" s="1">
+        <v>300000.0</v>
       </c>
       <c r="H18" s="1">
-        <v>300000.0</v>
+        <v>276000.0</v>
       </c>
       <c r="I18" s="1">
-        <v>276000.0</v>
-[...1 lines deleted...]
-      <c r="J18" s="1">
         <v>92.0</v>
       </c>
+      <c r="J18">
+        <v>0.0</v>
+      </c>
       <c r="K18">
         <v>0.0</v>
       </c>
-      <c r="L18">
-        <v>0.0</v>
+      <c r="L18" s="1">
+        <v>576000.0</v>
       </c>
       <c r="M18" s="1">
         <v>576000.0</v>
       </c>
       <c r="N18" s="1">
-        <v>576000.0</v>
-[...1 lines deleted...]
-      <c r="O18" s="1">
         <v>0.37</v>
       </c>
-      <c r="P18">
-[...3 lines deleted...]
-    <row r="19" spans="1:16">
+      <c r="O18">
+        <v>1</v>
+      </c>
+      <c r="Z18" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="19" spans="1:26">
       <c r="A19" t="s">
-        <v>64</v>
-[...1 lines deleted...]
-      <c r="B19" t="s">
         <v>65</v>
       </c>
+      <c r="B19" s="1">
+        <v>23485.0</v>
+      </c>
       <c r="C19" s="1">
+        <v>150.0</v>
+      </c>
+      <c r="D19" s="1">
+        <v>149.0</v>
+      </c>
+      <c r="E19" t="s">
+        <v>8</v>
+      </c>
+      <c r="F19">
+        <v>1.0</v>
+      </c>
+      <c r="G19" s="1">
+        <v>3499265.0</v>
+      </c>
+      <c r="H19" s="1">
         <v>23485.0</v>
       </c>
-      <c r="D19" s="1">
-[...13 lines deleted...]
-      </c>
       <c r="I19" s="1">
-        <v>23485.0</v>
-[...1 lines deleted...]
-      <c r="J19" s="1">
         <v>0.67114093959732</v>
       </c>
+      <c r="J19">
+        <v>0.0</v>
+      </c>
       <c r="K19">
         <v>0.0</v>
       </c>
-      <c r="L19">
-        <v>0.0</v>
+      <c r="L19" s="1">
+        <v>3522750.0</v>
       </c>
       <c r="M19" s="1">
         <v>3522750.0</v>
       </c>
       <c r="N19" s="1">
-        <v>3522750.0</v>
-[...1 lines deleted...]
-      <c r="O19" s="1">
         <v>2.27</v>
       </c>
-      <c r="P19">
-[...3 lines deleted...]
-    <row r="20" spans="1:16">
+      <c r="O19">
+        <v>1</v>
+      </c>
+      <c r="Z19" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="20" spans="1:26">
       <c r="A20" t="s">
-        <v>66</v>
-[...1 lines deleted...]
-      <c r="B20" t="s">
         <v>67</v>
       </c>
+      <c r="B20" s="1">
+        <v>10000.0</v>
+      </c>
       <c r="C20" s="1">
+        <v>105.0</v>
+      </c>
+      <c r="D20" s="1">
+        <v>104.0</v>
+      </c>
+      <c r="E20" t="s">
+        <v>8</v>
+      </c>
+      <c r="F20">
+        <v>1.0</v>
+      </c>
+      <c r="G20" s="1">
+        <v>1040000.0</v>
+      </c>
+      <c r="H20" s="1">
         <v>10000.0</v>
       </c>
-      <c r="D20" s="1">
-[...13 lines deleted...]
-      </c>
       <c r="I20" s="1">
-        <v>10000.0</v>
-[...1 lines deleted...]
-      <c r="J20" s="1">
         <v>0.96153846153846</v>
       </c>
+      <c r="J20">
+        <v>0.0</v>
+      </c>
       <c r="K20">
         <v>0.0</v>
       </c>
-      <c r="L20">
-        <v>0.0</v>
+      <c r="L20" s="1">
+        <v>1050000.0</v>
       </c>
       <c r="M20" s="1">
         <v>1050000.0</v>
       </c>
       <c r="N20" s="1">
-        <v>1050000.0</v>
-[...1 lines deleted...]
-      <c r="O20" s="1">
         <v>0.68</v>
       </c>
-      <c r="P20">
-[...3 lines deleted...]
-    <row r="21" spans="1:16">
+      <c r="O20">
+        <v>1</v>
+      </c>
+      <c r="Z20" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="21" spans="1:26">
       <c r="A21" t="s">
-        <v>68</v>
-[...1 lines deleted...]
-      <c r="B21" t="s">
         <v>69</v>
       </c>
+      <c r="B21" s="1">
+        <v>2500.0</v>
+      </c>
       <c r="C21" s="1">
-        <v>2500.0</v>
+        <v>164.2</v>
       </c>
       <c r="D21" s="1">
-        <v>164.2</v>
-[...1 lines deleted...]
-      <c r="E21" s="1">
         <v>110.935756</v>
       </c>
-      <c r="F21" t="s">
-[...3 lines deleted...]
-        <v>1.0</v>
+      <c r="E21" t="s">
+        <v>8</v>
+      </c>
+      <c r="F21">
+        <v>1.0</v>
+      </c>
+      <c r="G21" s="1">
+        <v>277339.39</v>
       </c>
       <c r="H21" s="1">
-        <v>277339.39</v>
+        <v>133160.61</v>
       </c>
       <c r="I21" s="1">
-        <v>133160.61</v>
-[...1 lines deleted...]
-      <c r="J21" s="1">
         <v>48.013594462727</v>
       </c>
+      <c r="J21">
+        <v>0.0</v>
+      </c>
       <c r="K21">
         <v>0.0</v>
       </c>
-      <c r="L21">
-        <v>0.0</v>
+      <c r="L21" s="1">
+        <v>410500.0</v>
       </c>
       <c r="M21" s="1">
         <v>410500.0</v>
       </c>
       <c r="N21" s="1">
-        <v>410500.0</v>
-[...1 lines deleted...]
-      <c r="O21" s="1">
         <v>0.26</v>
       </c>
-      <c r="P21">
-[...3 lines deleted...]
-    <row r="22" spans="1:16">
+      <c r="O21">
+        <v>1</v>
+      </c>
+      <c r="Z21" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="22" spans="1:26">
       <c r="A22" t="s">
-        <v>70</v>
-[...1 lines deleted...]
-      <c r="B22" t="s">
         <v>71</v>
       </c>
+      <c r="B22" s="1">
+        <v>45000.0</v>
+      </c>
       <c r="C22" s="1">
-        <v>45000.0</v>
+        <v>2.3</v>
       </c>
       <c r="D22" s="1">
-        <v>2.3</v>
-[...1 lines deleted...]
-      <c r="E22" s="1">
         <v>10.81</v>
       </c>
-      <c r="F22" t="s">
-[...3 lines deleted...]
-        <v>1.0</v>
+      <c r="E22" t="s">
+        <v>8</v>
+      </c>
+      <c r="F22">
+        <v>1.0</v>
+      </c>
+      <c r="G22" s="1">
+        <v>486450.0</v>
       </c>
       <c r="H22" s="1">
-        <v>486450.0</v>
+        <v>-382950.0</v>
       </c>
       <c r="I22" s="1">
-        <v>-382950.0</v>
-[...1 lines deleted...]
-      <c r="J22" s="1">
         <v>-78.723404255319</v>
       </c>
+      <c r="J22">
+        <v>0.0</v>
+      </c>
       <c r="K22">
         <v>0.0</v>
       </c>
-      <c r="L22">
-        <v>0.0</v>
+      <c r="L22" s="1">
+        <v>103500.0</v>
       </c>
       <c r="M22" s="1">
         <v>103500.0</v>
       </c>
       <c r="N22" s="1">
-        <v>103500.0</v>
-[...1 lines deleted...]
-      <c r="O22" s="1">
         <v>0.07</v>
       </c>
-      <c r="P22">
-[...3 lines deleted...]
-    <row r="23" spans="1:16">
+      <c r="O22">
+        <v>1</v>
+      </c>
+      <c r="Z22" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="23" spans="1:26">
       <c r="A23" t="s">
-        <v>72</v>
-[...1 lines deleted...]
-      <c r="B23" t="s">
         <v>73</v>
       </c>
+      <c r="B23" s="1">
+        <v>78255.0</v>
+      </c>
       <c r="C23" s="1">
-        <v>78255.0</v>
+        <v>0.007</v>
       </c>
       <c r="D23" s="1">
-        <v>0.007</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>0.0</v>
+      </c>
+      <c r="E23" t="s">
+        <v>8</v>
+      </c>
+      <c r="F23">
+        <v>1.0</v>
+      </c>
+      <c r="G23" s="1">
+        <v>0.0</v>
       </c>
       <c r="H23" s="1">
-        <v>0.0</v>
+        <v>547.79</v>
       </c>
       <c r="I23" s="1">
+        <v>0</v>
+      </c>
+      <c r="J23">
+        <v>0.0</v>
+      </c>
+      <c r="K23">
+        <v>0.0</v>
+      </c>
+      <c r="L23" s="1">
         <v>547.79</v>
-      </c>
-[...7 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="M23" s="1">
         <v>547.79</v>
       </c>
       <c r="N23" s="1">
-        <v>547.79</v>
-[...8 lines deleted...]
-    <row r="24" spans="1:16">
+        <v>0.0</v>
+      </c>
+      <c r="O23">
+        <v>1</v>
+      </c>
+      <c r="Z23" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="24" spans="1:26">
       <c r="A24" t="s">
-        <v>74</v>
-[...1 lines deleted...]
-      <c r="B24" t="s">
         <v>75</v>
       </c>
+      <c r="B24" s="1">
+        <v>278255.0</v>
+      </c>
       <c r="C24" s="1">
-        <v>278255.0</v>
+        <v>0.347</v>
       </c>
       <c r="D24" s="1">
-        <v>0.347</v>
-[...1 lines deleted...]
-      <c r="E24" s="1">
         <v>5.4441911915</v>
       </c>
-      <c r="F24" t="s">
-[...3 lines deleted...]
-        <v>1.0</v>
+      <c r="E24" t="s">
+        <v>8</v>
+      </c>
+      <c r="F24">
+        <v>1.0</v>
+      </c>
+      <c r="G24" s="1">
+        <v>1514873.42</v>
       </c>
       <c r="H24" s="1">
-        <v>1514873.42</v>
+        <v>-1418318.93</v>
       </c>
       <c r="I24" s="1">
-        <v>-1418318.93</v>
-[...1 lines deleted...]
-      <c r="J24" s="1">
         <v>-93.626233801105</v>
       </c>
+      <c r="J24">
+        <v>0.0</v>
+      </c>
       <c r="K24">
         <v>0.0</v>
       </c>
-      <c r="L24">
-        <v>0.0</v>
+      <c r="L24" s="1">
+        <v>96554.49</v>
       </c>
       <c r="M24" s="1">
         <v>96554.49</v>
       </c>
       <c r="N24" s="1">
-        <v>96554.49</v>
-[...1 lines deleted...]
-      <c r="O24" s="1">
         <v>0.06</v>
       </c>
-      <c r="P24">
-[...3 lines deleted...]
-    <row r="25" spans="1:16">
+      <c r="O24">
+        <v>1</v>
+      </c>
+      <c r="Z24" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="25" spans="1:26">
       <c r="A25" t="s">
-        <v>76</v>
-[...1 lines deleted...]
-      <c r="B25" t="s">
         <v>77</v>
       </c>
+      <c r="B25" s="1">
+        <v>1900.0</v>
+      </c>
       <c r="C25" s="1">
-        <v>1900.0</v>
+        <v>2342.0</v>
       </c>
       <c r="D25" s="1">
-        <v>2342.0</v>
-[...1 lines deleted...]
-      <c r="E25" s="1">
         <v>1898.2246210526</v>
       </c>
-      <c r="F25" t="s">
-[...3 lines deleted...]
-        <v>1.0</v>
+      <c r="E25" t="s">
+        <v>8</v>
+      </c>
+      <c r="F25">
+        <v>1.0</v>
+      </c>
+      <c r="G25" s="1">
+        <v>3606626.78</v>
       </c>
       <c r="H25" s="1">
-        <v>3606626.78</v>
+        <v>843173.22</v>
       </c>
       <c r="I25" s="1">
-        <v>843173.22</v>
-[...1 lines deleted...]
-      <c r="J25" s="1">
         <v>23.378443943124</v>
       </c>
+      <c r="J25">
+        <v>0.0</v>
+      </c>
       <c r="K25">
         <v>0.0</v>
       </c>
-      <c r="L25">
-        <v>0.0</v>
+      <c r="L25" s="1">
+        <v>4449800.0</v>
       </c>
       <c r="M25" s="1">
         <v>4449800.0</v>
       </c>
       <c r="N25" s="1">
-        <v>4449800.0</v>
-[...1 lines deleted...]
-      <c r="O25" s="1">
         <v>2.87</v>
       </c>
-      <c r="P25">
-[...3 lines deleted...]
-    <row r="26" spans="1:16">
+      <c r="O25">
+        <v>1</v>
+      </c>
+      <c r="Z25" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="26" spans="1:26">
       <c r="A26" t="s">
-        <v>78</v>
-[...1 lines deleted...]
-      <c r="B26" t="s">
         <v>79</v>
       </c>
+      <c r="B26" s="1">
+        <v>8958.0</v>
+      </c>
       <c r="C26" s="1">
-        <v>8958.0</v>
+        <v>5.0</v>
       </c>
       <c r="D26" s="1">
-        <v>5.0</v>
-[...1 lines deleted...]
-      <c r="E26" s="1">
         <v>29.2170350525</v>
       </c>
-      <c r="F26" t="s">
-[...3 lines deleted...]
-        <v>1.0</v>
+      <c r="E26" t="s">
+        <v>8</v>
+      </c>
+      <c r="F26">
+        <v>1.0</v>
+      </c>
+      <c r="G26" s="1">
+        <v>261726.2</v>
       </c>
       <c r="H26" s="1">
-        <v>261726.2</v>
+        <v>-216936.2</v>
       </c>
       <c r="I26" s="1">
-        <v>-216936.2</v>
-[...1 lines deleted...]
-      <c r="J26" s="1">
         <v>-82.886696096913</v>
       </c>
+      <c r="J26">
+        <v>0.0</v>
+      </c>
       <c r="K26">
         <v>0.0</v>
       </c>
-      <c r="L26">
-        <v>0.0</v>
+      <c r="L26" s="1">
+        <v>44790.0</v>
       </c>
       <c r="M26" s="1">
         <v>44790.0</v>
       </c>
       <c r="N26" s="1">
-        <v>44790.0</v>
-[...1 lines deleted...]
-      <c r="O26" s="1">
         <v>0.03</v>
       </c>
-      <c r="P26">
-[...3 lines deleted...]
-    <row r="27" spans="1:16">
+      <c r="O26">
+        <v>1</v>
+      </c>
+      <c r="Z26" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="27" spans="1:26">
       <c r="A27" t="s">
-        <v>80</v>
-[...1 lines deleted...]
-      <c r="B27" t="s">
         <v>81</v>
       </c>
+      <c r="B27" s="1">
+        <v>34000.0</v>
+      </c>
       <c r="C27" s="1">
-        <v>34000.0</v>
+        <v>28.12</v>
       </c>
       <c r="D27" s="1">
-        <v>28.12</v>
-[...1 lines deleted...]
-      <c r="E27" s="1">
         <v>32.9442755882</v>
       </c>
-      <c r="F27" t="s">
-[...3 lines deleted...]
-        <v>1.0</v>
+      <c r="E27" t="s">
+        <v>8</v>
+      </c>
+      <c r="F27">
+        <v>1.0</v>
+      </c>
+      <c r="G27" s="1">
+        <v>1120105.37</v>
       </c>
       <c r="H27" s="1">
-        <v>1120105.37</v>
+        <v>-164025.37</v>
       </c>
       <c r="I27" s="1">
-        <v>-164025.37</v>
-[...1 lines deleted...]
-      <c r="J27" s="1">
         <v>-14.643744632704</v>
       </c>
+      <c r="J27">
+        <v>0.0</v>
+      </c>
       <c r="K27">
         <v>0.0</v>
       </c>
-      <c r="L27">
-        <v>0.0</v>
+      <c r="L27" s="1">
+        <v>956080.0</v>
       </c>
       <c r="M27" s="1">
         <v>956080.0</v>
       </c>
       <c r="N27" s="1">
-        <v>956080.0</v>
-[...1 lines deleted...]
-      <c r="O27" s="1">
         <v>0.62</v>
       </c>
-      <c r="P27">
-[...3 lines deleted...]
-    <row r="28" spans="1:16">
+      <c r="O27">
+        <v>1</v>
+      </c>
+      <c r="Z27" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="28" spans="1:26">
       <c r="A28" t="s">
-        <v>82</v>
-[...1 lines deleted...]
-      <c r="B28" t="s">
         <v>83</v>
       </c>
+      <c r="B28" s="1">
+        <v>10000.0</v>
+      </c>
       <c r="C28" s="1">
-        <v>10000.0</v>
+        <v>103.5</v>
       </c>
       <c r="D28" s="1">
-        <v>103.5</v>
-[...1 lines deleted...]
-      <c r="E28" s="1">
         <v>107.714463</v>
       </c>
-      <c r="F28" t="s">
-[...3 lines deleted...]
-        <v>1.0</v>
+      <c r="E28" t="s">
+        <v>8</v>
+      </c>
+      <c r="F28">
+        <v>1.0</v>
+      </c>
+      <c r="G28" s="1">
+        <v>1077144.63</v>
       </c>
       <c r="H28" s="1">
-        <v>1077144.63</v>
+        <v>-42144.63</v>
       </c>
       <c r="I28" s="1">
-        <v>-42144.63</v>
-[...1 lines deleted...]
-      <c r="J28" s="1">
         <v>-3.9126249926159</v>
       </c>
+      <c r="J28">
+        <v>0.0</v>
+      </c>
       <c r="K28">
         <v>0.0</v>
       </c>
-      <c r="L28">
-        <v>0.0</v>
+      <c r="L28" s="1">
+        <v>1035000.0</v>
       </c>
       <c r="M28" s="1">
         <v>1035000.0</v>
       </c>
       <c r="N28" s="1">
-        <v>1035000.0</v>
-[...1 lines deleted...]
-      <c r="O28" s="1">
         <v>0.67</v>
       </c>
-      <c r="P28">
-[...3 lines deleted...]
-    <row r="29" spans="1:16">
+      <c r="O28">
+        <v>1</v>
+      </c>
+      <c r="Z28" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="29" spans="1:26">
       <c r="A29" t="s">
-        <v>84</v>
-[...1 lines deleted...]
-      <c r="B29" t="s">
         <v>85</v>
       </c>
+      <c r="B29" s="1">
+        <v>40000.0</v>
+      </c>
       <c r="C29" s="1">
-        <v>40000.0</v>
+        <v>15.17</v>
       </c>
       <c r="D29" s="1">
-        <v>15.17</v>
-[...1 lines deleted...]
-      <c r="E29" s="1">
         <v>18.216797</v>
       </c>
-      <c r="F29" t="s">
-[...3 lines deleted...]
-        <v>1.0</v>
+      <c r="E29" t="s">
+        <v>8</v>
+      </c>
+      <c r="F29">
+        <v>1.0</v>
+      </c>
+      <c r="G29" s="1">
+        <v>728671.88</v>
       </c>
       <c r="H29" s="1">
-        <v>728671.88</v>
+        <v>-121871.88</v>
       </c>
       <c r="I29" s="1">
-        <v>-121871.88</v>
-[...1 lines deleted...]
-      <c r="J29" s="1">
         <v>-16.725206961465</v>
       </c>
+      <c r="J29">
+        <v>0.0</v>
+      </c>
       <c r="K29">
         <v>0.0</v>
       </c>
-      <c r="L29">
-        <v>0.0</v>
+      <c r="L29" s="1">
+        <v>606800.0</v>
       </c>
       <c r="M29" s="1">
         <v>606800.0</v>
       </c>
       <c r="N29" s="1">
-        <v>606800.0</v>
-[...1 lines deleted...]
-      <c r="O29" s="1">
         <v>0.39</v>
       </c>
-      <c r="P29">
-[...3 lines deleted...]
-    <row r="30" spans="1:16">
+      <c r="O29">
+        <v>1</v>
+      </c>
+      <c r="Z29" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="30" spans="1:26">
       <c r="A30" t="s">
-        <v>86</v>
-[...1 lines deleted...]
-      <c r="B30" t="s">
         <v>87</v>
       </c>
+      <c r="B30" s="1">
+        <v>30000.0</v>
+      </c>
       <c r="C30" s="1">
-        <v>30000.0</v>
+        <v>32.95</v>
       </c>
       <c r="D30" s="1">
-        <v>32.95</v>
-[...1 lines deleted...]
-      <c r="E30" s="1">
         <v>34.2420563333</v>
       </c>
-      <c r="F30" t="s">
-[...3 lines deleted...]
-        <v>1.0</v>
+      <c r="E30" t="s">
+        <v>8</v>
+      </c>
+      <c r="F30">
+        <v>1.0</v>
+      </c>
+      <c r="G30" s="1">
+        <v>1027261.69</v>
       </c>
       <c r="H30" s="1">
-        <v>1027261.69</v>
+        <v>-38761.69</v>
       </c>
       <c r="I30" s="1">
-        <v>-38761.69</v>
-[...1 lines deleted...]
-      <c r="J30" s="1">
         <v>-3.773302399703</v>
       </c>
+      <c r="J30">
+        <v>0.0</v>
+      </c>
       <c r="K30">
         <v>0.0</v>
       </c>
-      <c r="L30">
-        <v>0.0</v>
+      <c r="L30" s="1">
+        <v>988500.0</v>
       </c>
       <c r="M30" s="1">
         <v>988500.0</v>
       </c>
       <c r="N30" s="1">
-        <v>988500.0</v>
-[...1 lines deleted...]
-      <c r="O30" s="1">
         <v>0.64</v>
       </c>
-      <c r="P30">
-[...3 lines deleted...]
-    <row r="31" spans="1:16">
+      <c r="O30">
+        <v>1</v>
+      </c>
+      <c r="Z30" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="31" spans="1:26">
       <c r="A31" t="s">
-        <v>88</v>
-[...1 lines deleted...]
-      <c r="B31" t="s">
         <v>89</v>
       </c>
+      <c r="B31" s="1">
+        <v>28000.0</v>
+      </c>
       <c r="C31" s="1">
-        <v>28000.0</v>
+        <v>175.02</v>
       </c>
       <c r="D31" s="1">
-        <v>175.02</v>
-[...1 lines deleted...]
-      <c r="E31" s="1">
         <v>105.7503410714</v>
       </c>
-      <c r="F31" t="s">
-[...3 lines deleted...]
-        <v>1.0</v>
+      <c r="E31" t="s">
+        <v>8</v>
+      </c>
+      <c r="F31">
+        <v>1.0</v>
+      </c>
+      <c r="G31" s="1">
+        <v>2961009.55</v>
       </c>
       <c r="H31" s="1">
-        <v>2961009.55</v>
+        <v>1939550.45</v>
       </c>
       <c r="I31" s="1">
-        <v>1939550.45</v>
-[...1 lines deleted...]
-      <c r="J31" s="1">
         <v>65.503012308758</v>
       </c>
+      <c r="J31">
+        <v>0.0</v>
+      </c>
       <c r="K31">
         <v>0.0</v>
       </c>
-      <c r="L31">
-        <v>0.0</v>
+      <c r="L31" s="1">
+        <v>4900560.0</v>
       </c>
       <c r="M31" s="1">
         <v>4900560.0</v>
       </c>
       <c r="N31" s="1">
-        <v>4900560.0</v>
-[...1 lines deleted...]
-      <c r="O31" s="1">
         <v>3.16</v>
       </c>
-      <c r="P31">
-[...3 lines deleted...]
-    <row r="32" spans="1:16">
+      <c r="O31">
+        <v>1</v>
+      </c>
+      <c r="Z31" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="32" spans="1:26">
       <c r="A32" t="s">
-        <v>90</v>
-[...1 lines deleted...]
-      <c r="B32" t="s">
         <v>91</v>
       </c>
+      <c r="B32" s="1">
+        <v>137750.0</v>
+      </c>
       <c r="C32" s="1">
-        <v>137750.0</v>
+        <v>3.35</v>
       </c>
       <c r="D32" s="1">
-        <v>3.35</v>
-[...1 lines deleted...]
-      <c r="E32" s="1">
         <v>8.75</v>
       </c>
-      <c r="F32" t="s">
-[...3 lines deleted...]
-        <v>1.0</v>
+      <c r="E32" t="s">
+        <v>8</v>
+      </c>
+      <c r="F32">
+        <v>1.0</v>
+      </c>
+      <c r="G32" s="1">
+        <v>1205312.5</v>
       </c>
       <c r="H32" s="1">
-        <v>1205312.5</v>
+        <v>-743850.0</v>
       </c>
       <c r="I32" s="1">
-        <v>-743850.0</v>
-[...1 lines deleted...]
-      <c r="J32" s="1">
         <v>-61.714285714286</v>
       </c>
+      <c r="J32">
+        <v>0.0</v>
+      </c>
       <c r="K32">
         <v>0.0</v>
       </c>
-      <c r="L32">
-        <v>0.0</v>
+      <c r="L32" s="1">
+        <v>461462.5</v>
       </c>
       <c r="M32" s="1">
         <v>461462.5</v>
       </c>
       <c r="N32" s="1">
-        <v>461462.5</v>
-[...1 lines deleted...]
-      <c r="O32" s="1">
         <v>0.3</v>
       </c>
-      <c r="P32">
-[...3 lines deleted...]
-    <row r="33" spans="1:16">
+      <c r="O32">
+        <v>1</v>
+      </c>
+      <c r="Z32" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="33" spans="1:26">
       <c r="A33" t="s">
-        <v>92</v>
-[...1 lines deleted...]
-      <c r="B33" t="s">
         <v>93</v>
       </c>
+      <c r="B33" s="1">
+        <v>38726.0</v>
+      </c>
       <c r="C33" s="1">
-        <v>38726.0</v>
+        <v>9.83</v>
       </c>
       <c r="D33" s="1">
-        <v>9.83</v>
-[...1 lines deleted...]
-      <c r="E33" s="1">
         <v>10.35</v>
       </c>
-      <c r="F33" t="s">
-[...3 lines deleted...]
-        <v>1.0</v>
+      <c r="E33" t="s">
+        <v>8</v>
+      </c>
+      <c r="F33">
+        <v>1.0</v>
+      </c>
+      <c r="G33" s="1">
+        <v>400814.1</v>
       </c>
       <c r="H33" s="1">
-        <v>400814.1</v>
+        <v>-20137.52</v>
       </c>
       <c r="I33" s="1">
-        <v>-20137.52</v>
-[...1 lines deleted...]
-      <c r="J33" s="1">
         <v>-5.024154589372</v>
       </c>
+      <c r="J33">
+        <v>0.0</v>
+      </c>
       <c r="K33">
         <v>0.0</v>
       </c>
-      <c r="L33">
-        <v>0.0</v>
+      <c r="L33" s="1">
+        <v>380676.58</v>
       </c>
       <c r="M33" s="1">
         <v>380676.58</v>
       </c>
       <c r="N33" s="1">
-        <v>380676.58</v>
-[...1 lines deleted...]
-      <c r="O33" s="1">
         <v>0.25</v>
       </c>
-      <c r="P33">
-[...3 lines deleted...]
-    <row r="34" spans="1:16">
+      <c r="O33">
+        <v>1</v>
+      </c>
+      <c r="Z33" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="34" spans="1:26">
       <c r="A34" t="s">
-        <v>94</v>
-[...1 lines deleted...]
-      <c r="B34" t="s">
         <v>95</v>
       </c>
+      <c r="B34" s="1">
+        <v>4500.0</v>
+      </c>
       <c r="C34" s="1">
-        <v>4500.0</v>
+        <v>369.95</v>
       </c>
       <c r="D34" s="1">
-        <v>369.95</v>
-[...1 lines deleted...]
-      <c r="E34" s="1">
         <v>351.8846577778</v>
       </c>
-      <c r="F34" t="s">
-[...3 lines deleted...]
-        <v>1.0</v>
+      <c r="E34" t="s">
+        <v>8</v>
+      </c>
+      <c r="F34">
+        <v>1.0</v>
+      </c>
+      <c r="G34" s="1">
+        <v>1583480.96</v>
       </c>
       <c r="H34" s="1">
-        <v>1583480.96</v>
+        <v>81294.04</v>
       </c>
       <c r="I34" s="1">
-        <v>81294.04</v>
-[...1 lines deleted...]
-      <c r="J34" s="1">
         <v>5.1338817487266</v>
       </c>
+      <c r="J34">
+        <v>0.0</v>
+      </c>
       <c r="K34">
         <v>0.0</v>
       </c>
-      <c r="L34">
-        <v>0.0</v>
+      <c r="L34" s="1">
+        <v>1664775.0</v>
       </c>
       <c r="M34" s="1">
         <v>1664775.0</v>
       </c>
       <c r="N34" s="1">
-        <v>1664775.0</v>
-[...1 lines deleted...]
-      <c r="O34" s="1">
         <v>1.07</v>
       </c>
-      <c r="P34">
-[...3 lines deleted...]
-    <row r="35" spans="1:16">
+      <c r="O34">
+        <v>1</v>
+      </c>
+      <c r="Z34" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="35" spans="1:26">
       <c r="A35" t="s">
-        <v>96</v>
-[...1 lines deleted...]
-      <c r="B35" t="s">
         <v>97</v>
       </c>
+      <c r="B35" s="1">
+        <v>12000.0</v>
+      </c>
       <c r="C35" s="1">
-        <v>12000.0</v>
+        <v>477.35</v>
       </c>
       <c r="D35" s="1">
-        <v>477.35</v>
-[...1 lines deleted...]
-      <c r="E35" s="1">
         <v>376.5929233333</v>
       </c>
-      <c r="F35" t="s">
-[...3 lines deleted...]
-        <v>1.0</v>
+      <c r="E35" t="s">
+        <v>8</v>
+      </c>
+      <c r="F35">
+        <v>1.0</v>
+      </c>
+      <c r="G35" s="1">
+        <v>4519115.08</v>
       </c>
       <c r="H35" s="1">
-        <v>4519115.08</v>
+        <v>1209084.92</v>
       </c>
       <c r="I35" s="1">
-        <v>1209084.92</v>
-[...1 lines deleted...]
-      <c r="J35" s="1">
         <v>26.75490441372</v>
       </c>
+      <c r="J35">
+        <v>0.0</v>
+      </c>
       <c r="K35">
         <v>0.0</v>
       </c>
-      <c r="L35">
-        <v>0.0</v>
+      <c r="L35" s="1">
+        <v>5728200.0</v>
       </c>
       <c r="M35" s="1">
         <v>5728200.0</v>
       </c>
       <c r="N35" s="1">
-        <v>5728200.0</v>
-[...1 lines deleted...]
-      <c r="O35" s="1">
         <v>3.69</v>
       </c>
-      <c r="P35">
-[...3 lines deleted...]
-    <row r="36" spans="1:16">
+      <c r="O35">
+        <v>1</v>
+      </c>
+      <c r="Z35" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="36" spans="1:26">
       <c r="A36" t="s">
-        <v>98</v>
-[...1 lines deleted...]
-      <c r="B36" t="s">
         <v>99</v>
       </c>
+      <c r="B36" s="1">
+        <v>35000.0</v>
+      </c>
       <c r="C36" s="1">
-        <v>35000.0</v>
+        <v>12.86</v>
       </c>
       <c r="D36" s="1">
-        <v>12.86</v>
-[...1 lines deleted...]
-      <c r="E36" s="1">
         <v>13.2913</v>
       </c>
-      <c r="F36" t="s">
-[...3 lines deleted...]
-        <v>1.0</v>
+      <c r="E36" t="s">
+        <v>8</v>
+      </c>
+      <c r="F36">
+        <v>1.0</v>
+      </c>
+      <c r="G36" s="1">
+        <v>465195.5</v>
       </c>
       <c r="H36" s="1">
-        <v>465195.5</v>
+        <v>-15095.5</v>
       </c>
       <c r="I36" s="1">
-        <v>-15095.5</v>
-[...1 lines deleted...]
-      <c r="J36" s="1">
         <v>-3.2449797988158</v>
       </c>
+      <c r="J36">
+        <v>0.0</v>
+      </c>
       <c r="K36">
         <v>0.0</v>
       </c>
-      <c r="L36">
-        <v>0.0</v>
+      <c r="L36" s="1">
+        <v>450100.0</v>
       </c>
       <c r="M36" s="1">
         <v>450100.0</v>
       </c>
       <c r="N36" s="1">
-        <v>450100.0</v>
-[...1 lines deleted...]
-      <c r="O36" s="1">
         <v>0.29</v>
       </c>
-      <c r="P36">
-[...3 lines deleted...]
-    <row r="37" spans="1:16">
+      <c r="O36">
+        <v>1</v>
+      </c>
+      <c r="Z36" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="37" spans="1:26">
       <c r="A37" t="s">
-        <v>100</v>
-[...1 lines deleted...]
-      <c r="B37" t="s">
         <v>101</v>
       </c>
+      <c r="B37" s="1">
+        <v>50000.0</v>
+      </c>
       <c r="C37" s="1">
-        <v>50000.0</v>
+        <v>4.285</v>
       </c>
       <c r="D37" s="1">
-        <v>4.285</v>
-[...1 lines deleted...]
-      <c r="E37" s="1">
         <v>5.07</v>
       </c>
-      <c r="F37" t="s">
-[...3 lines deleted...]
-        <v>1.0</v>
+      <c r="E37" t="s">
+        <v>8</v>
+      </c>
+      <c r="F37">
+        <v>1.0</v>
+      </c>
+      <c r="G37" s="1">
+        <v>253500.0</v>
       </c>
       <c r="H37" s="1">
-        <v>253500.0</v>
+        <v>-39250.0</v>
       </c>
       <c r="I37" s="1">
-        <v>-39250.0</v>
-[...1 lines deleted...]
-      <c r="J37" s="1">
         <v>-15.483234714004</v>
       </c>
+      <c r="J37">
+        <v>0.0</v>
+      </c>
       <c r="K37">
         <v>0.0</v>
       </c>
-      <c r="L37">
-        <v>0.0</v>
+      <c r="L37" s="1">
+        <v>214250.0</v>
       </c>
       <c r="M37" s="1">
         <v>214250.0</v>
       </c>
       <c r="N37" s="1">
-        <v>214250.0</v>
-[...1 lines deleted...]
-      <c r="O37" s="1">
         <v>0.14</v>
       </c>
-      <c r="P37">
-[...3 lines deleted...]
-    <row r="38" spans="1:16">
+      <c r="O37">
+        <v>1</v>
+      </c>
+      <c r="Z37" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="38" spans="1:26">
       <c r="A38" t="s">
-        <v>102</v>
-[...1 lines deleted...]
-      <c r="B38" t="s">
         <v>103</v>
       </c>
+      <c r="B38" s="1">
+        <v>381.0</v>
+      </c>
       <c r="C38" s="1">
-        <v>381.0</v>
+        <v>4713.94</v>
       </c>
       <c r="D38" s="1">
-        <v>4713.94</v>
-[...1 lines deleted...]
-      <c r="E38" s="1">
         <v>4705.5039895013</v>
       </c>
-      <c r="F38" t="s">
-[...3 lines deleted...]
-        <v>1.0</v>
+      <c r="E38" t="s">
+        <v>8</v>
+      </c>
+      <c r="F38">
+        <v>1.0</v>
+      </c>
+      <c r="G38" s="1">
+        <v>1792797.02</v>
       </c>
       <c r="H38" s="1">
-        <v>1792797.02</v>
+        <v>3214.12</v>
       </c>
       <c r="I38" s="1">
-        <v>3214.12</v>
-[...1 lines deleted...]
-      <c r="J38" s="1">
         <v>0.17927963757994</v>
       </c>
+      <c r="J38">
+        <v>0.0</v>
+      </c>
       <c r="K38">
         <v>0.0</v>
       </c>
-      <c r="L38">
-        <v>0.0</v>
+      <c r="L38" s="1">
+        <v>1796011.14</v>
       </c>
       <c r="M38" s="1">
         <v>1796011.14</v>
       </c>
       <c r="N38" s="1">
-        <v>1796011.14</v>
-[...1 lines deleted...]
-      <c r="O38" s="1">
         <v>1.16</v>
       </c>
-      <c r="P38">
-[...3 lines deleted...]
-    <row r="39" spans="1:16">
+      <c r="O38">
+        <v>1</v>
+      </c>
+      <c r="Z38" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="39" spans="1:26">
       <c r="A39" t="s">
-        <v>104</v>
-[...1 lines deleted...]
-      <c r="B39" t="s">
         <v>105</v>
       </c>
+      <c r="B39" s="1">
+        <v>200000.0</v>
+      </c>
       <c r="C39" s="1">
-        <v>200000.0</v>
+        <v>13.3</v>
       </c>
       <c r="D39" s="1">
-        <v>13.3</v>
-[...1 lines deleted...]
-      <c r="E39" s="1">
         <v>12.338135</v>
       </c>
-      <c r="F39" t="s">
-[...3 lines deleted...]
-        <v>1.0</v>
+      <c r="E39" t="s">
+        <v>8</v>
+      </c>
+      <c r="F39">
+        <v>1.0</v>
+      </c>
+      <c r="G39" s="1">
+        <v>2467627.0</v>
       </c>
       <c r="H39" s="1">
-        <v>2467627.0</v>
+        <v>192373.0</v>
       </c>
       <c r="I39" s="1">
-        <v>192373.0</v>
-[...1 lines deleted...]
-      <c r="J39" s="1">
         <v>7.7958702834748</v>
       </c>
+      <c r="J39">
+        <v>0.0</v>
+      </c>
       <c r="K39">
         <v>0.0</v>
       </c>
-      <c r="L39">
-        <v>0.0</v>
+      <c r="L39" s="1">
+        <v>2660000.0</v>
       </c>
       <c r="M39" s="1">
         <v>2660000.0</v>
       </c>
       <c r="N39" s="1">
-        <v>2660000.0</v>
-[...1 lines deleted...]
-      <c r="O39" s="1">
         <v>1.71</v>
       </c>
-      <c r="P39">
-[...3 lines deleted...]
-    <row r="40" spans="1:16">
+      <c r="O39">
+        <v>1</v>
+      </c>
+      <c r="Z39" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="40" spans="1:26">
       <c r="A40" t="s">
-        <v>106</v>
-[...1 lines deleted...]
-      <c r="B40" t="s">
         <v>107</v>
       </c>
+      <c r="B40" s="1">
+        <v>55000.0</v>
+      </c>
       <c r="C40" s="1">
-        <v>55000.0</v>
+        <v>19.35</v>
       </c>
       <c r="D40" s="1">
-        <v>19.35</v>
-[...1 lines deleted...]
-      <c r="E40" s="1">
         <v>21.013614</v>
       </c>
-      <c r="F40" t="s">
-[...3 lines deleted...]
-        <v>1.0</v>
+      <c r="E40" t="s">
+        <v>8</v>
+      </c>
+      <c r="F40">
+        <v>1.0</v>
+      </c>
+      <c r="G40" s="1">
+        <v>1155748.77</v>
       </c>
       <c r="H40" s="1">
-        <v>1155748.77</v>
+        <v>-91498.77</v>
       </c>
       <c r="I40" s="1">
-        <v>-91498.77</v>
-[...1 lines deleted...]
-      <c r="J40" s="1">
         <v>-7.9168390549098</v>
       </c>
+      <c r="J40">
+        <v>0.0</v>
+      </c>
       <c r="K40">
         <v>0.0</v>
       </c>
-      <c r="L40">
-        <v>0.0</v>
+      <c r="L40" s="1">
+        <v>1064250.0</v>
       </c>
       <c r="M40" s="1">
         <v>1064250.0</v>
       </c>
       <c r="N40" s="1">
-        <v>1064250.0</v>
-[...1 lines deleted...]
-      <c r="O40" s="1">
         <v>0.69</v>
       </c>
-      <c r="P40">
-[...3 lines deleted...]
-    <row r="41" spans="1:16">
+      <c r="O40">
+        <v>1</v>
+      </c>
+      <c r="Z40" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="41" spans="1:26">
       <c r="A41" t="s">
-        <v>108</v>
-[...1 lines deleted...]
-      <c r="B41" t="s">
         <v>109</v>
       </c>
+      <c r="B41" s="1">
+        <v>50000.0</v>
+      </c>
       <c r="C41" s="1">
-        <v>50000.0</v>
+        <v>90.12</v>
       </c>
       <c r="D41" s="1">
-        <v>90.12</v>
-[...1 lines deleted...]
-      <c r="E41" s="1">
         <v>58.5073678</v>
       </c>
-      <c r="F41" t="s">
-[...3 lines deleted...]
-        <v>1.0</v>
+      <c r="E41" t="s">
+        <v>8</v>
+      </c>
+      <c r="F41">
+        <v>1.0</v>
+      </c>
+      <c r="G41" s="1">
+        <v>2925368.39</v>
       </c>
       <c r="H41" s="1">
-        <v>2925368.39</v>
+        <v>1580631.61</v>
       </c>
       <c r="I41" s="1">
-        <v>1580631.61</v>
-[...1 lines deleted...]
-      <c r="J41" s="1">
         <v>54.031882459768</v>
       </c>
+      <c r="J41">
+        <v>0.0</v>
+      </c>
       <c r="K41">
         <v>0.0</v>
       </c>
-      <c r="L41">
-        <v>0.0</v>
+      <c r="L41" s="1">
+        <v>4506000.0</v>
       </c>
       <c r="M41" s="1">
         <v>4506000.0</v>
       </c>
       <c r="N41" s="1">
-        <v>4506000.0</v>
-[...1 lines deleted...]
-      <c r="O41" s="1">
         <v>2.9</v>
       </c>
-      <c r="P41">
-[...3 lines deleted...]
-    <row r="42" spans="1:16">
+      <c r="O41">
+        <v>1</v>
+      </c>
+      <c r="Z41" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="42" spans="1:26">
       <c r="A42" t="s">
-        <v>110</v>
-[...1 lines deleted...]
-      <c r="B42" t="s">
         <v>111</v>
       </c>
+      <c r="B42" s="1">
+        <v>35000.0</v>
+      </c>
       <c r="C42" s="1">
-        <v>35000.0</v>
+        <v>40.54</v>
       </c>
       <c r="D42" s="1">
-        <v>40.54</v>
-[...1 lines deleted...]
-      <c r="E42" s="1">
         <v>43.6054248571</v>
       </c>
-      <c r="F42" t="s">
-[...3 lines deleted...]
-        <v>1.0</v>
+      <c r="E42" t="s">
+        <v>8</v>
+      </c>
+      <c r="F42">
+        <v>1.0</v>
+      </c>
+      <c r="G42" s="1">
+        <v>1526189.87</v>
       </c>
       <c r="H42" s="1">
-        <v>1526189.87</v>
+        <v>-107289.87</v>
       </c>
       <c r="I42" s="1">
-        <v>-107289.87</v>
-[...1 lines deleted...]
-      <c r="J42" s="1">
         <v>-7.0299162711649</v>
       </c>
+      <c r="J42">
+        <v>0.0</v>
+      </c>
       <c r="K42">
         <v>0.0</v>
       </c>
-      <c r="L42">
-        <v>0.0</v>
+      <c r="L42" s="1">
+        <v>1418900.0</v>
       </c>
       <c r="M42" s="1">
         <v>1418900.0</v>
       </c>
       <c r="N42" s="1">
-        <v>1418900.0</v>
-[...1 lines deleted...]
-      <c r="O42" s="1">
         <v>0.91</v>
       </c>
-      <c r="P42">
-[...3 lines deleted...]
-    <row r="43" spans="1:16">
+      <c r="O42">
+        <v>1</v>
+      </c>
+      <c r="Z42" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="43" spans="1:26">
       <c r="A43" t="s">
-        <v>112</v>
-[...1 lines deleted...]
-      <c r="B43" t="s">
         <v>113</v>
       </c>
+      <c r="B43" s="1">
+        <v>50000.0</v>
+      </c>
       <c r="C43" s="1">
-        <v>50000.0</v>
+        <v>25.5</v>
       </c>
       <c r="D43" s="1">
-        <v>25.5</v>
-[...1 lines deleted...]
-      <c r="E43" s="1">
         <v>26.496119</v>
       </c>
-      <c r="F43" t="s">
-[...3 lines deleted...]
-        <v>1.0</v>
+      <c r="E43" t="s">
+        <v>8</v>
+      </c>
+      <c r="F43">
+        <v>1.0</v>
+      </c>
+      <c r="G43" s="1">
+        <v>1324805.95</v>
       </c>
       <c r="H43" s="1">
-        <v>1324805.95</v>
+        <v>-49805.95</v>
       </c>
       <c r="I43" s="1">
-        <v>-49805.95</v>
-[...1 lines deleted...]
-      <c r="J43" s="1">
         <v>-3.7594902106229</v>
       </c>
+      <c r="J43">
+        <v>0.0</v>
+      </c>
       <c r="K43">
         <v>0.0</v>
       </c>
-      <c r="L43">
-        <v>0.0</v>
+      <c r="L43" s="1">
+        <v>1275000.0</v>
       </c>
       <c r="M43" s="1">
         <v>1275000.0</v>
       </c>
       <c r="N43" s="1">
-        <v>1275000.0</v>
-[...1 lines deleted...]
-      <c r="O43" s="1">
         <v>0.82</v>
       </c>
-      <c r="P43">
-[...3 lines deleted...]
-    <row r="44" spans="1:16">
+      <c r="O43">
+        <v>1</v>
+      </c>
+      <c r="Z43" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="44" spans="1:26">
       <c r="A44" t="s">
-        <v>114</v>
-[...1 lines deleted...]
-      <c r="B44" t="s">
         <v>115</v>
       </c>
+      <c r="B44" s="1">
+        <v>27000.0</v>
+      </c>
       <c r="C44" s="1">
-        <v>27000.0</v>
+        <v>269.8</v>
       </c>
       <c r="D44" s="1">
-        <v>269.8</v>
-[...1 lines deleted...]
-      <c r="E44" s="1">
         <v>140.1883425926</v>
       </c>
-      <c r="F44" t="s">
-[...3 lines deleted...]
-        <v>1.0</v>
+      <c r="E44" t="s">
+        <v>8</v>
+      </c>
+      <c r="F44">
+        <v>1.0</v>
+      </c>
+      <c r="G44" s="1">
+        <v>3785085.25</v>
       </c>
       <c r="H44" s="1">
-        <v>3785085.25</v>
+        <v>3499514.75</v>
       </c>
       <c r="I44" s="1">
-        <v>3499514.75</v>
-[...1 lines deleted...]
-      <c r="J44" s="1">
         <v>92.455374684097</v>
       </c>
+      <c r="J44">
+        <v>0.0</v>
+      </c>
       <c r="K44">
         <v>0.0</v>
       </c>
-      <c r="L44">
-        <v>0.0</v>
+      <c r="L44" s="1">
+        <v>7284600.0</v>
       </c>
       <c r="M44" s="1">
         <v>7284600.0</v>
       </c>
       <c r="N44" s="1">
-        <v>7284600.0</v>
-[...1 lines deleted...]
-      <c r="O44" s="1">
         <v>4.7</v>
       </c>
-      <c r="P44">
-[...3 lines deleted...]
-    <row r="45" spans="1:16">
+      <c r="O44">
+        <v>1</v>
+      </c>
+      <c r="Z44" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="45" spans="1:26">
       <c r="A45" t="s">
-        <v>116</v>
-[...1 lines deleted...]
-      <c r="B45" t="s">
         <v>117</v>
       </c>
+      <c r="B45" s="1">
+        <v>90000.0</v>
+      </c>
       <c r="C45" s="1">
-        <v>90000.0</v>
+        <v>83.29</v>
       </c>
       <c r="D45" s="1">
-        <v>83.29</v>
-[...1 lines deleted...]
-      <c r="E45" s="1">
         <v>90.9802184444</v>
       </c>
-      <c r="F45" t="s">
-[...3 lines deleted...]
-        <v>1.0</v>
+      <c r="E45" t="s">
+        <v>8</v>
+      </c>
+      <c r="F45">
+        <v>1.0</v>
+      </c>
+      <c r="G45" s="1">
+        <v>8188219.66</v>
       </c>
       <c r="H45" s="1">
-        <v>8188219.66</v>
+        <v>-692119.66</v>
       </c>
       <c r="I45" s="1">
-        <v>-692119.66</v>
-[...1 lines deleted...]
-      <c r="J45" s="1">
         <v>-8.4526269291608</v>
       </c>
+      <c r="J45">
+        <v>0.0</v>
+      </c>
       <c r="K45">
         <v>0.0</v>
       </c>
-      <c r="L45">
-        <v>0.0</v>
+      <c r="L45" s="1">
+        <v>7496100.0</v>
       </c>
       <c r="M45" s="1">
         <v>7496100.0</v>
       </c>
       <c r="N45" s="1">
-        <v>7496100.0</v>
-[...1 lines deleted...]
-      <c r="O45" s="1">
         <v>4.83</v>
       </c>
-      <c r="P45">
-[...3 lines deleted...]
-    <row r="46" spans="1:16">
+      <c r="O45">
+        <v>1</v>
+      </c>
+      <c r="Z45" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="46" spans="1:26">
       <c r="A46" t="s">
-        <v>118</v>
-[...1 lines deleted...]
-      <c r="B46" t="s">
         <v>119</v>
       </c>
+      <c r="B46" s="1">
+        <v>50000.0</v>
+      </c>
       <c r="C46" s="1">
-        <v>50000.0</v>
+        <v>221.9</v>
       </c>
       <c r="D46" s="1">
-        <v>221.9</v>
-[...1 lines deleted...]
-      <c r="E46" s="1">
         <v>109.7979152</v>
       </c>
-      <c r="F46" t="s">
-[...3 lines deleted...]
-        <v>1.0</v>
+      <c r="E46" t="s">
+        <v>8</v>
+      </c>
+      <c r="F46">
+        <v>1.0</v>
+      </c>
+      <c r="G46" s="1">
+        <v>5489895.76</v>
       </c>
       <c r="H46" s="1">
-        <v>5489895.76</v>
+        <v>5605104.24</v>
       </c>
       <c r="I46" s="1">
-        <v>5605104.24</v>
-[...1 lines deleted...]
-      <c r="J46" s="1">
         <v>102.09855496418</v>
       </c>
+      <c r="J46">
+        <v>0.0</v>
+      </c>
       <c r="K46">
         <v>0.0</v>
       </c>
-      <c r="L46">
-        <v>0.0</v>
+      <c r="L46" s="1">
+        <v>11095000.0</v>
       </c>
       <c r="M46" s="1">
         <v>11095000.0</v>
       </c>
       <c r="N46" s="1">
-        <v>11095000.0</v>
-[...1 lines deleted...]
-      <c r="O46" s="1">
         <v>7.15</v>
       </c>
-      <c r="P46">
-[...3 lines deleted...]
-    <row r="47" spans="1:16">
+      <c r="O46">
+        <v>1</v>
+      </c>
+      <c r="Z46" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="47" spans="1:26">
       <c r="A47" t="s">
-        <v>120</v>
-[...1 lines deleted...]
-      <c r="B47" t="s">
         <v>121</v>
       </c>
+      <c r="B47" s="1">
+        <v>23000.0</v>
+      </c>
       <c r="C47" s="1">
-        <v>23000.0</v>
+        <v>81.65</v>
       </c>
       <c r="D47" s="1">
-        <v>81.65</v>
-[...1 lines deleted...]
-      <c r="E47" s="1">
         <v>98.4921743478</v>
       </c>
-      <c r="F47" t="s">
-[...3 lines deleted...]
-        <v>1.0</v>
+      <c r="E47" t="s">
+        <v>8</v>
+      </c>
+      <c r="F47">
+        <v>1.0</v>
+      </c>
+      <c r="G47" s="1">
+        <v>2265320.01</v>
       </c>
       <c r="H47" s="1">
-        <v>2265320.01</v>
+        <v>-387370.01</v>
       </c>
       <c r="I47" s="1">
-        <v>-387370.01</v>
-[...1 lines deleted...]
-      <c r="J47" s="1">
         <v>-17.100012726237</v>
       </c>
+      <c r="J47">
+        <v>0.0</v>
+      </c>
       <c r="K47">
         <v>0.0</v>
       </c>
-      <c r="L47">
-        <v>0.0</v>
+      <c r="L47" s="1">
+        <v>1877950.0</v>
       </c>
       <c r="M47" s="1">
         <v>1877950.0</v>
       </c>
       <c r="N47" s="1">
-        <v>1877950.0</v>
-[...1 lines deleted...]
-      <c r="O47" s="1">
         <v>1.21</v>
       </c>
-      <c r="P47">
-[...3 lines deleted...]
-    <row r="48" spans="1:16">
+      <c r="O47">
+        <v>1</v>
+      </c>
+      <c r="Z47" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="48" spans="1:26">
       <c r="A48" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="B48" t="s">
         <v>123</v>
       </c>
+      <c r="B48" s="1">
+        <v>155000.0</v>
+      </c>
       <c r="C48" s="1">
-        <v>155000.0</v>
+        <v>48.58</v>
       </c>
       <c r="D48" s="1">
-        <v>48.58</v>
-[...1 lines deleted...]
-      <c r="E48" s="1">
         <v>24.6964661935</v>
       </c>
-      <c r="F48" t="s">
-[...3 lines deleted...]
-        <v>1.0</v>
+      <c r="E48" t="s">
+        <v>8</v>
+      </c>
+      <c r="F48">
+        <v>1.0</v>
+      </c>
+      <c r="G48" s="1">
+        <v>3827952.26</v>
       </c>
       <c r="H48" s="1">
-        <v>3827952.26</v>
+        <v>3701947.74</v>
       </c>
       <c r="I48" s="1">
-        <v>3701947.74</v>
-[...1 lines deleted...]
-      <c r="J48" s="1">
         <v>96.708304820918</v>
       </c>
+      <c r="J48">
+        <v>0.0</v>
+      </c>
       <c r="K48">
         <v>0.0</v>
       </c>
-      <c r="L48">
-        <v>0.0</v>
+      <c r="L48" s="1">
+        <v>7529900.0</v>
       </c>
       <c r="M48" s="1">
         <v>7529900.0</v>
       </c>
       <c r="N48" s="1">
-        <v>7529900.0</v>
-[...1 lines deleted...]
-      <c r="O48" s="1">
         <v>4.85</v>
       </c>
-      <c r="P48">
-[...3 lines deleted...]
-    <row r="49" spans="1:16">
+      <c r="O48">
+        <v>1</v>
+      </c>
+      <c r="Z48" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="49" spans="1:26">
       <c r="A49" t="s">
-        <v>124</v>
-[...1 lines deleted...]
-      <c r="B49" t="s">
         <v>125</v>
       </c>
+      <c r="B49" s="1">
+        <v>30000.0</v>
+      </c>
       <c r="C49" s="1">
-        <v>30000.0</v>
+        <v>52.4</v>
       </c>
       <c r="D49" s="1">
-        <v>52.4</v>
-[...1 lines deleted...]
-      <c r="E49" s="1">
         <v>59.469947</v>
       </c>
-      <c r="F49" t="s">
-[...3 lines deleted...]
-        <v>1.0</v>
+      <c r="E49" t="s">
+        <v>8</v>
+      </c>
+      <c r="F49">
+        <v>1.0</v>
+      </c>
+      <c r="G49" s="1">
+        <v>1784098.41</v>
       </c>
       <c r="H49" s="1">
-        <v>1784098.41</v>
+        <v>-212098.41</v>
       </c>
       <c r="I49" s="1">
-        <v>-212098.41</v>
-[...1 lines deleted...]
-      <c r="J49" s="1">
         <v>-11.888268540075</v>
       </c>
+      <c r="J49">
+        <v>0.0</v>
+      </c>
       <c r="K49">
         <v>0.0</v>
       </c>
-      <c r="L49">
-        <v>0.0</v>
+      <c r="L49" s="1">
+        <v>1572000.0</v>
       </c>
       <c r="M49" s="1">
         <v>1572000.0</v>
       </c>
       <c r="N49" s="1">
-        <v>1572000.0</v>
-[...1 lines deleted...]
-      <c r="O49" s="1">
         <v>1.01</v>
       </c>
-      <c r="P49">
-[...3 lines deleted...]
-    <row r="50" spans="1:16">
+      <c r="O49">
+        <v>1</v>
+      </c>
+      <c r="Z49" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="50" spans="1:26">
       <c r="A50" t="s">
-        <v>126</v>
-[...1 lines deleted...]
-      <c r="B50" t="s">
         <v>127</v>
       </c>
+      <c r="B50" s="1">
+        <v>9000.0</v>
+      </c>
       <c r="C50" s="1">
-        <v>9000.0</v>
+        <v>47.55</v>
       </c>
       <c r="D50" s="1">
-        <v>47.55</v>
-[...1 lines deleted...]
-      <c r="E50" s="1">
         <v>111.6129077778</v>
       </c>
-      <c r="F50" t="s">
-[...3 lines deleted...]
-        <v>1.0</v>
+      <c r="E50" t="s">
+        <v>8</v>
+      </c>
+      <c r="F50">
+        <v>1.0</v>
+      </c>
+      <c r="G50" s="1">
+        <v>1004516.17</v>
       </c>
       <c r="H50" s="1">
-        <v>1004516.17</v>
+        <v>-576566.17</v>
       </c>
       <c r="I50" s="1">
-        <v>-576566.17</v>
-[...1 lines deleted...]
-      <c r="J50" s="1">
         <v>-57.397400581416</v>
       </c>
+      <c r="J50">
+        <v>0.0</v>
+      </c>
       <c r="K50">
         <v>0.0</v>
       </c>
-      <c r="L50">
-        <v>0.0</v>
+      <c r="L50" s="1">
+        <v>427950.0</v>
       </c>
       <c r="M50" s="1">
         <v>427950.0</v>
       </c>
       <c r="N50" s="1">
-        <v>427950.0</v>
-[...1 lines deleted...]
-      <c r="O50" s="1">
         <v>0.28</v>
       </c>
-      <c r="P50">
-[...3 lines deleted...]
-    <row r="51" spans="1:16">
+      <c r="O50">
+        <v>1</v>
+      </c>
+      <c r="Z50" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="51" spans="1:26">
       <c r="A51" t="s">
-        <v>128</v>
-[...1 lines deleted...]
-      <c r="B51" t="s">
         <v>129</v>
       </c>
+      <c r="B51" s="1">
+        <v>110000.0</v>
+      </c>
       <c r="C51" s="1">
-        <v>110000.0</v>
+        <v>27.19</v>
       </c>
       <c r="D51" s="1">
-        <v>27.19</v>
-[...1 lines deleted...]
-      <c r="E51" s="1">
         <v>31.1173150909</v>
       </c>
-      <c r="F51" t="s">
-[...3 lines deleted...]
-        <v>1.0</v>
+      <c r="E51" t="s">
+        <v>8</v>
+      </c>
+      <c r="F51">
+        <v>1.0</v>
+      </c>
+      <c r="G51" s="1">
+        <v>3422904.66</v>
       </c>
       <c r="H51" s="1">
-        <v>3422904.66</v>
+        <v>-432004.66</v>
       </c>
       <c r="I51" s="1">
-        <v>-432004.66</v>
-[...1 lines deleted...]
-      <c r="J51" s="1">
         <v>-12.620995993502</v>
       </c>
+      <c r="J51">
+        <v>0.0</v>
+      </c>
       <c r="K51">
         <v>0.0</v>
       </c>
-      <c r="L51">
-        <v>0.0</v>
+      <c r="L51" s="1">
+        <v>2990900.0</v>
       </c>
       <c r="M51" s="1">
         <v>2990900.0</v>
       </c>
       <c r="N51" s="1">
-        <v>2990900.0</v>
-[...1 lines deleted...]
-      <c r="O51" s="1">
         <v>1.93</v>
       </c>
-      <c r="P51">
-[...3 lines deleted...]
-    <row r="52" spans="1:16">
+      <c r="O51">
+        <v>1</v>
+      </c>
+      <c r="Z51" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="52" spans="1:26">
       <c r="A52" t="s">
-        <v>130</v>
-[...1 lines deleted...]
-      <c r="B52" t="s">
         <v>131</v>
       </c>
+      <c r="B52" s="1">
+        <v>65000.0</v>
+      </c>
       <c r="C52" s="1">
-        <v>65000.0</v>
+        <v>35.98</v>
       </c>
       <c r="D52" s="1">
-        <v>35.98</v>
-[...1 lines deleted...]
-      <c r="E52" s="1">
         <v>21.3613309231</v>
       </c>
-      <c r="F52" t="s">
-[...3 lines deleted...]
-        <v>1.0</v>
+      <c r="E52" t="s">
+        <v>8</v>
+      </c>
+      <c r="F52">
+        <v>1.0</v>
+      </c>
+      <c r="G52" s="1">
+        <v>1388486.51</v>
       </c>
       <c r="H52" s="1">
-        <v>1388486.51</v>
+        <v>950213.49</v>
       </c>
       <c r="I52" s="1">
-        <v>950213.49</v>
-[...1 lines deleted...]
-      <c r="J52" s="1">
         <v>68.435197832783</v>
       </c>
+      <c r="J52">
+        <v>0.0</v>
+      </c>
       <c r="K52">
         <v>0.0</v>
       </c>
-      <c r="L52">
-        <v>0.0</v>
+      <c r="L52" s="1">
+        <v>2338700.0</v>
       </c>
       <c r="M52" s="1">
         <v>2338700.0</v>
       </c>
       <c r="N52" s="1">
-        <v>2338700.0</v>
-[...1 lines deleted...]
-      <c r="O52" s="1">
         <v>1.51</v>
       </c>
-      <c r="P52">
-[...3 lines deleted...]
-    <row r="53" spans="1:16">
+      <c r="O52">
+        <v>1</v>
+      </c>
+      <c r="Z52" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="53" spans="1:26">
       <c r="A53" t="s">
-        <v>132</v>
-[...1 lines deleted...]
-      <c r="B53" t="s">
         <v>133</v>
       </c>
+      <c r="B53" s="1">
+        <v>26000.0</v>
+      </c>
       <c r="C53" s="1">
-        <v>26000.0</v>
+        <v>83.68</v>
       </c>
       <c r="D53" s="1">
-        <v>83.68</v>
-[...1 lines deleted...]
-      <c r="E53" s="1">
         <v>108.6724053846</v>
       </c>
-      <c r="F53" t="s">
-[...3 lines deleted...]
-        <v>1.0</v>
+      <c r="E53" t="s">
+        <v>8</v>
+      </c>
+      <c r="F53">
+        <v>1.0</v>
+      </c>
+      <c r="G53" s="1">
+        <v>2825482.54</v>
       </c>
       <c r="H53" s="1">
-        <v>2825482.54</v>
+        <v>-649802.54</v>
       </c>
       <c r="I53" s="1">
-        <v>-649802.54</v>
-[...1 lines deleted...]
-      <c r="J53" s="1">
         <v>-22.997931532077</v>
       </c>
+      <c r="J53">
+        <v>0.0</v>
+      </c>
       <c r="K53">
         <v>0.0</v>
       </c>
-      <c r="L53">
-        <v>0.0</v>
+      <c r="L53" s="1">
+        <v>2175680.0</v>
       </c>
       <c r="M53" s="1">
         <v>2175680.0</v>
       </c>
       <c r="N53" s="1">
-        <v>2175680.0</v>
-[...1 lines deleted...]
-      <c r="O53" s="1">
         <v>1.4</v>
       </c>
-      <c r="P53">
-[...3 lines deleted...]
-    <row r="54" spans="1:16">
+      <c r="O53">
+        <v>1</v>
+      </c>
+      <c r="Z53" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="54" spans="1:26">
       <c r="A54" t="s">
-        <v>134</v>
-[...1 lines deleted...]
-      <c r="B54" t="s">
         <v>135</v>
       </c>
+      <c r="B54" s="1">
+        <v>185000.0</v>
+      </c>
       <c r="C54" s="1">
-        <v>185000.0</v>
+        <v>52.97</v>
       </c>
       <c r="D54" s="1">
-        <v>52.97</v>
-[...1 lines deleted...]
-      <c r="E54" s="1">
         <v>48.3668532432</v>
       </c>
-      <c r="F54" t="s">
-[...3 lines deleted...]
-        <v>1.0</v>
+      <c r="E54" t="s">
+        <v>8</v>
+      </c>
+      <c r="F54">
+        <v>1.0</v>
+      </c>
+      <c r="G54" s="1">
+        <v>8947867.85</v>
       </c>
       <c r="H54" s="1">
-        <v>8947867.85</v>
+        <v>851582.15</v>
       </c>
       <c r="I54" s="1">
-        <v>851582.15</v>
-[...1 lines deleted...]
-      <c r="J54" s="1">
         <v>9.5171516195336</v>
       </c>
+      <c r="J54">
+        <v>0.0</v>
+      </c>
       <c r="K54">
         <v>0.0</v>
       </c>
-      <c r="L54">
-        <v>0.0</v>
+      <c r="L54" s="1">
+        <v>9799450.0</v>
       </c>
       <c r="M54" s="1">
         <v>9799450.0</v>
       </c>
       <c r="N54" s="1">
-        <v>9799450.0</v>
-[...1 lines deleted...]
-      <c r="O54" s="1">
         <v>6.32</v>
       </c>
-      <c r="P54">
-[...3 lines deleted...]
-    <row r="55" spans="1:16">
+      <c r="O54">
+        <v>1</v>
+      </c>
+      <c r="Z54" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="55" spans="1:26">
       <c r="A55" t="s">
-        <v>136</v>
-[...1 lines deleted...]
-      <c r="B55" t="s">
         <v>137</v>
       </c>
+      <c r="B55" s="1">
+        <v>5000.0</v>
+      </c>
       <c r="C55" s="1">
-        <v>5000.0</v>
+        <v>79.84</v>
       </c>
       <c r="D55" s="1">
-        <v>79.84</v>
-[...1 lines deleted...]
-      <c r="E55" s="1">
         <v>49.17816</v>
       </c>
-      <c r="F55" t="s">
-[...3 lines deleted...]
-        <v>1.0</v>
+      <c r="E55" t="s">
+        <v>8</v>
+      </c>
+      <c r="F55">
+        <v>1.0</v>
+      </c>
+      <c r="G55" s="1">
+        <v>245890.8</v>
       </c>
       <c r="H55" s="1">
-        <v>245890.8</v>
+        <v>153309.2</v>
       </c>
       <c r="I55" s="1">
-        <v>153309.2</v>
-[...1 lines deleted...]
-      <c r="J55" s="1">
         <v>62.348489654757</v>
       </c>
+      <c r="J55">
+        <v>0.0</v>
+      </c>
       <c r="K55">
         <v>0.0</v>
       </c>
-      <c r="L55">
-        <v>0.0</v>
+      <c r="L55" s="1">
+        <v>399200.0</v>
       </c>
       <c r="M55" s="1">
         <v>399200.0</v>
       </c>
       <c r="N55" s="1">
-        <v>399200.0</v>
-[...1 lines deleted...]
-      <c r="O55" s="1">
         <v>0.26</v>
       </c>
-      <c r="P55">
-[...3 lines deleted...]
-    <row r="56" spans="1:16">
+      <c r="O55">
+        <v>1</v>
+      </c>
+      <c r="Z55" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="56" spans="1:26">
       <c r="A56" t="s">
-        <v>138</v>
-[...1 lines deleted...]
-      <c r="B56" t="s">
         <v>139</v>
       </c>
+      <c r="B56" s="1">
+        <v>120000.0</v>
+      </c>
       <c r="C56" s="1">
-        <v>120000.0</v>
+        <v>0.862</v>
       </c>
       <c r="D56" s="1">
-        <v>0.862</v>
-[...1 lines deleted...]
-      <c r="E56" s="1">
         <v>3.2666666667</v>
       </c>
-      <c r="F56" t="s">
-[...3 lines deleted...]
-        <v>1.0</v>
+      <c r="E56" t="s">
+        <v>8</v>
+      </c>
+      <c r="F56">
+        <v>1.0</v>
+      </c>
+      <c r="G56" s="1">
+        <v>392000.0</v>
       </c>
       <c r="H56" s="1">
-        <v>392000.0</v>
+        <v>-288560.0</v>
       </c>
       <c r="I56" s="1">
-        <v>-288560.0</v>
-[...1 lines deleted...]
-      <c r="J56" s="1">
         <v>-73.612244897959</v>
       </c>
+      <c r="J56">
+        <v>0.0</v>
+      </c>
       <c r="K56">
         <v>0.0</v>
       </c>
-      <c r="L56">
-        <v>0.0</v>
+      <c r="L56" s="1">
+        <v>103440.0</v>
       </c>
       <c r="M56" s="1">
         <v>103440.0</v>
       </c>
       <c r="N56" s="1">
-        <v>103440.0</v>
-[...1 lines deleted...]
-      <c r="O56" s="1">
         <v>0.07</v>
       </c>
-      <c r="P56">
-[...3 lines deleted...]
-    <row r="57" spans="1:16">
+      <c r="O56">
+        <v>1</v>
+      </c>
+      <c r="Z56" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="57" spans="1:26">
       <c r="A57" t="s">
-        <v>140</v>
-[...1 lines deleted...]
-      <c r="B57" t="s">
         <v>141</v>
       </c>
+      <c r="B57" s="1">
+        <v>90000.0</v>
+      </c>
       <c r="C57" s="1">
-        <v>90000.0</v>
+        <v>30.48</v>
       </c>
       <c r="D57" s="1">
-        <v>30.48</v>
-[...1 lines deleted...]
-      <c r="E57" s="1">
         <v>27.2045758889</v>
       </c>
-      <c r="F57" t="s">
-[...3 lines deleted...]
-        <v>1.0</v>
+      <c r="E57" t="s">
+        <v>8</v>
+      </c>
+      <c r="F57">
+        <v>1.0</v>
+      </c>
+      <c r="G57" s="1">
+        <v>2448411.83</v>
       </c>
       <c r="H57" s="1">
-        <v>2448411.83</v>
+        <v>294788.17</v>
       </c>
       <c r="I57" s="1">
-        <v>294788.17</v>
-[...1 lines deleted...]
-      <c r="J57" s="1">
         <v>12.03997490896</v>
       </c>
+      <c r="J57">
+        <v>0.0</v>
+      </c>
       <c r="K57">
         <v>0.0</v>
       </c>
-      <c r="L57">
-        <v>0.0</v>
+      <c r="L57" s="1">
+        <v>2743200.0</v>
       </c>
       <c r="M57" s="1">
         <v>2743200.0</v>
       </c>
       <c r="N57" s="1">
-        <v>2743200.0</v>
-[...1 lines deleted...]
-      <c r="O57" s="1">
         <v>1.77</v>
       </c>
-      <c r="P57">
-[...3 lines deleted...]
-    <row r="58" spans="1:16">
+      <c r="O57">
+        <v>1</v>
+      </c>
+      <c r="Z57" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="58" spans="1:26">
       <c r="A58" t="s">
-        <v>142</v>
-[...1 lines deleted...]
-      <c r="B58" t="s">
         <v>143</v>
       </c>
+      <c r="B58" s="1">
+        <v>39400.0</v>
+      </c>
       <c r="C58" s="1">
-        <v>39400.0</v>
+        <v>124.25</v>
       </c>
       <c r="D58" s="1">
-        <v>124.25</v>
-[...1 lines deleted...]
-      <c r="E58" s="1">
         <v>104.8311299492</v>
       </c>
-      <c r="F58" t="s">
-[...3 lines deleted...]
-        <v>1.0</v>
+      <c r="E58" t="s">
+        <v>8</v>
+      </c>
+      <c r="F58">
+        <v>1.0</v>
+      </c>
+      <c r="G58" s="1">
+        <v>4130346.52</v>
       </c>
       <c r="H58" s="1">
-        <v>4130346.52</v>
+        <v>765103.48</v>
       </c>
       <c r="I58" s="1">
-        <v>765103.48</v>
-[...1 lines deleted...]
-      <c r="J58" s="1">
         <v>18.523953772285</v>
       </c>
+      <c r="J58">
+        <v>0.0</v>
+      </c>
       <c r="K58">
         <v>0.0</v>
       </c>
-      <c r="L58">
-        <v>0.0</v>
+      <c r="L58" s="1">
+        <v>4895450.0</v>
       </c>
       <c r="M58" s="1">
         <v>4895450.0</v>
       </c>
       <c r="N58" s="1">
-        <v>4895450.0</v>
-[...1 lines deleted...]
-      <c r="O58" s="1">
         <v>3.16</v>
       </c>
-      <c r="P58">
-[...3 lines deleted...]
-    <row r="59" spans="1:16">
+      <c r="O58">
+        <v>1</v>
+      </c>
+      <c r="Z58" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="59" spans="1:26">
       <c r="A59" t="s">
-        <v>144</v>
-[...1 lines deleted...]
-      <c r="B59" t="s">
         <v>145</v>
       </c>
+      <c r="B59" s="1">
+        <v>6000.0</v>
+      </c>
       <c r="C59" s="1">
-        <v>6000.0</v>
+        <v>250.2</v>
       </c>
       <c r="D59" s="1">
-        <v>250.2</v>
-[...1 lines deleted...]
-      <c r="E59" s="1">
         <v>161.3843666667</v>
       </c>
-      <c r="F59" t="s">
-[...3 lines deleted...]
-        <v>1.0</v>
+      <c r="E59" t="s">
+        <v>8</v>
+      </c>
+      <c r="F59">
+        <v>1.0</v>
+      </c>
+      <c r="G59" s="1">
+        <v>968306.2</v>
       </c>
       <c r="H59" s="1">
-        <v>968306.2</v>
+        <v>532893.8</v>
       </c>
       <c r="I59" s="1">
-        <v>532893.8</v>
-[...1 lines deleted...]
-      <c r="J59" s="1">
         <v>55.033604039714</v>
       </c>
+      <c r="J59">
+        <v>0.0</v>
+      </c>
       <c r="K59">
         <v>0.0</v>
       </c>
-      <c r="L59">
-        <v>0.0</v>
+      <c r="L59" s="1">
+        <v>1501200.0</v>
       </c>
       <c r="M59" s="1">
         <v>1501200.0</v>
       </c>
       <c r="N59" s="1">
-        <v>1501200.0</v>
-[...1 lines deleted...]
-      <c r="O59" s="1">
         <v>0.97</v>
       </c>
-      <c r="P59">
-[...3 lines deleted...]
-    <row r="60" spans="1:16">
+      <c r="O59">
+        <v>1</v>
+      </c>
+      <c r="Z59" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="60" spans="1:26">
       <c r="A60" t="s">
-        <v>146</v>
-[...1 lines deleted...]
-      <c r="B60" t="s">
         <v>147</v>
       </c>
+      <c r="B60" s="1">
+        <v>48000.0</v>
+      </c>
       <c r="C60" s="1">
-        <v>48000.0</v>
+        <v>21.85</v>
       </c>
       <c r="D60" s="1">
-        <v>21.85</v>
-[...1 lines deleted...]
-      <c r="E60" s="1">
         <v>24.4374879167</v>
       </c>
-      <c r="F60" t="s">
-[...3 lines deleted...]
-        <v>1.0</v>
+      <c r="E60" t="s">
+        <v>8</v>
+      </c>
+      <c r="F60">
+        <v>1.0</v>
+      </c>
+      <c r="G60" s="1">
+        <v>1172999.42</v>
       </c>
       <c r="H60" s="1">
-        <v>1172999.42</v>
+        <v>-124199.42</v>
       </c>
       <c r="I60" s="1">
-        <v>-124199.42</v>
-[...1 lines deleted...]
-      <c r="J60" s="1">
         <v>-10.588191083675</v>
       </c>
+      <c r="J60">
+        <v>0.0</v>
+      </c>
       <c r="K60">
         <v>0.0</v>
       </c>
-      <c r="L60">
-        <v>0.0</v>
+      <c r="L60" s="1">
+        <v>1048800.0</v>
       </c>
       <c r="M60" s="1">
         <v>1048800.0</v>
       </c>
       <c r="N60" s="1">
-        <v>1048800.0</v>
-[...1 lines deleted...]
-      <c r="O60" s="1">
         <v>0.68</v>
       </c>
-      <c r="P60">
-[...3 lines deleted...]
-    <row r="61" spans="1:16">
+      <c r="O60">
+        <v>1</v>
+      </c>
+      <c r="Z60" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="61" spans="1:26">
       <c r="A61" t="s">
-        <v>148</v>
-[...1 lines deleted...]
-      <c r="B61" t="s">
         <v>149</v>
       </c>
+      <c r="B61" s="1">
+        <v>119394.0</v>
+      </c>
       <c r="C61" s="1">
-        <v>119394.0</v>
+        <v>3.789</v>
       </c>
       <c r="D61" s="1">
-        <v>3.789</v>
-[...1 lines deleted...]
-      <c r="E61" s="1">
         <v>30.5788299245</v>
       </c>
-      <c r="F61" t="s">
-[...3 lines deleted...]
-        <v>1.0</v>
+      <c r="E61" t="s">
+        <v>8</v>
+      </c>
+      <c r="F61">
+        <v>1.0</v>
+      </c>
+      <c r="G61" s="1">
+        <v>3650928.82</v>
       </c>
       <c r="H61" s="1">
-        <v>3650928.82</v>
+        <v>-3198544.95</v>
       </c>
       <c r="I61" s="1">
-        <v>-3198544.95</v>
-[...1 lines deleted...]
-      <c r="J61" s="1">
         <v>-87.60907450395</v>
       </c>
+      <c r="J61">
+        <v>0.0</v>
+      </c>
       <c r="K61">
         <v>0.0</v>
       </c>
-      <c r="L61">
-        <v>0.0</v>
+      <c r="L61" s="1">
+        <v>452383.87</v>
       </c>
       <c r="M61" s="1">
         <v>452383.87</v>
       </c>
       <c r="N61" s="1">
-        <v>452383.87</v>
-[...1 lines deleted...]
-      <c r="O61" s="1">
         <v>0.29</v>
       </c>
-      <c r="P61">
-        <v>1</v>
+      <c r="O61">
+        <v>1</v>
+      </c>
+      <c r="Z61" t="s">
+        <v>148</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">